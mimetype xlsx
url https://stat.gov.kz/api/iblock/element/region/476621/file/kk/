--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\КАзак\Жетісу облысының аудандары ЭҚТ бойынша өнеркәсіптік өнімдердің көлемі\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="106">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -200,102 +200,93 @@
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">2026 год*        </t>
   </si>
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>ПИК қысқаша атауы</t>
   </si>
   <si>
-    <t>Заттай көріністегі өндірілген өнім</t>
-[...1 lines deleted...]
-  <si>
     <t>Көрсеткіштің тарихы</t>
   </si>
   <si>
     <t>2022 жылдың маусым айынан бастап</t>
   </si>
   <si>
     <t>Көрсеткіш анықтамасы</t>
-  </si>
-[...1 lines deleted...]
-    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есепті</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
   </si>
   <si>
     <t>Көрсеткіш көзі</t>
   </si>
   <si>
     <t>Статистикалық байқау нысандары</t>
   </si>
   <si>
     <t>Ескерту</t>
   </si>
   <si>
     <t>Жіктеуіштер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/17/</t>
   </si>
   <si>
     <t>Қатысты басылымдар:</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
   </si>
   <si>
     <t>Соңғы жаңартылған күні:</t>
   </si>
   <si>
     <t>Келесі өзектендіру күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше:</t>
   </si>
   <si>
     <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
   </si>
   <si>
     <t>Жауапты орындаушы:</t>
   </si>
   <si>
     <t xml:space="preserve">Даирбекова Алма </t>
   </si>
@@ -342,50 +333,59 @@
     <t>Компьютерлер,  электрондық және оптикалық жабдықтар өндіру</t>
   </si>
   <si>
     <t>Басқа топтамаларға енгізілмеген машиналар мен жабдықтар өндіру</t>
   </si>
   <si>
     <t>Автомобильдер, тіркемелер және жартылай тіркемелер өндіру</t>
   </si>
   <si>
     <t>Басқа көлік құралдарын өндіру</t>
   </si>
   <si>
     <t>Құбыр жолдар бойынша газды тәрізді отын өндіру және тарату</t>
   </si>
   <si>
     <t>*жедел ақпараттар</t>
   </si>
   <si>
     <t>"-" - өндіріс жоқ</t>
   </si>
   <si>
     <t xml:space="preserve">х - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>+7 7282 41 39 18</t>
+  </si>
+  <si>
+    <t>құндық көріністегі өнеркәсіптік өнім (тауар, қызмет) өндірісінің көлемі</t>
+  </si>
+  <si>
+    <t>тапсырыс бойынша орындалған өндірістік сипаттағы жұмыстар мен қызметтерге арналған кәсіпорындардың өзі шығарған шикізаты, тапсырыс берушінің шикізаты, барлық дайын бұйымдардың (өнімдердің), жартылай фабрикаттардың құны.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -632,91 +632,87 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -824,70 +820,75 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 20" xfId="2"/>
     <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1157,42265 +1158,42679 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="47.42578125" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="32"/>
-      <c r="B1" s="32"/>
+      <c r="A1" s="30"/>
+      <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="34">
+      <c r="B2" s="32">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="27.75" customHeight="1">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="35" t="s">
-        <v>93</v>
+      <c r="B3" s="33" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="37" t="s">
+      <c r="A5" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="34" t="s">
-        <v>58</v>
+      <c r="B5" s="32" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="34" t="s">
+    </row>
+    <row r="7" spans="1:2" ht="39.75" customHeight="1">
+      <c r="A7" s="31" t="s">
         <v>60</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>62</v>
+      <c r="B7" s="36" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="33" t="s">
-[...3 lines deleted...]
-        <v>64</v>
+      <c r="A8" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="57.75" customHeight="1">
-      <c r="A9" s="33" t="s">
-[...3 lines deleted...]
-        <v>66</v>
+      <c r="A9" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
-      <c r="A10" s="33" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="A10" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="35" t="s">
+      <c r="A11" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" customHeight="1">
-      <c r="A12" s="33" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="A12" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="16.5" customHeight="1">
-      <c r="A13" s="40" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="A13" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="29.25" customHeight="1">
-      <c r="A14" s="40" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="A14" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="40" t="s">
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="A15" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="33" t="s">
-[...3 lines deleted...]
-        <v>46252</v>
+      <c r="A16" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="41">
+        <v>46281</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="33" t="s">
-[...3 lines deleted...]
-        <v>46282</v>
+      <c r="A17" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="41">
+        <v>46311</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="33" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="A18" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15.75" customHeight="1">
-      <c r="A19" s="33" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="A19" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="33" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="A20" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="15" customHeight="1">
-      <c r="A21" s="33" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="A21" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="47"/>
-      <c r="B22" s="48"/>
+      <c r="A22" s="45"/>
+      <c r="B22" s="46"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="110" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
-      <c r="A1" s="49"/>
+      <c r="A1" s="47"/>
     </row>
     <row r="2" spans="1:1">
-      <c r="A2" s="50"/>
+      <c r="A2" s="48"/>
     </row>
     <row r="3" spans="1:1">
-      <c r="A3" s="49"/>
+      <c r="A3" s="47"/>
     </row>
     <row r="4" spans="1:1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="47"/>
     </row>
     <row r="5" spans="1:1">
-      <c r="A5" s="49"/>
+      <c r="A5" s="47"/>
     </row>
     <row r="6" spans="1:1">
-      <c r="A6" s="51" t="s">
-        <v>87</v>
+      <c r="A6" s="49" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:1">
-      <c r="A7" s="51" t="s">
-        <v>88</v>
+      <c r="A7" s="49" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:1">
-      <c r="A8" s="49" t="s">
-        <v>89</v>
+      <c r="A8" s="47" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="9" spans="1:1">
-      <c r="A9" s="51" t="s">
-        <v>90</v>
+      <c r="A9" s="49" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:1">
-      <c r="A10" s="51"/>
+      <c r="A10" s="49"/>
     </row>
     <row r="11" spans="1:1" ht="29.25" customHeight="1">
-      <c r="A11" s="52" t="s">
-        <v>91</v>
+      <c r="A11" s="50" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:1">
-      <c r="A12" s="51"/>
+      <c r="A12" s="49"/>
     </row>
     <row r="13" spans="1:1">
-      <c r="A13" s="49"/>
+      <c r="A13" s="47"/>
     </row>
     <row r="14" spans="1:1">
-      <c r="A14" s="49"/>
+      <c r="A14" s="47"/>
     </row>
     <row r="15" spans="1:1">
-      <c r="A15" s="49"/>
+      <c r="A15" s="47"/>
     </row>
     <row r="16" spans="1:1">
-      <c r="A16" s="49"/>
+      <c r="A16" s="47"/>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="53" t="s">
-        <v>92</v>
+      <c r="A17" s="51" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:XFD300"/>
+  <dimension ref="A1:XFD294"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1:L1"/>
+      <selection activeCell="I272" sqref="I272"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="2"/>
     <col min="2" max="2" width="15.5703125" style="2"/>
-    <col min="3" max="4" width="13.7109375" style="5"/>
+    <col min="3" max="4" width="13.7109375" style="4"/>
     <col min="5" max="5" width="13.7109375" style="2"/>
-    <col min="6" max="6" width="13.7109375" style="5"/>
-    <col min="7" max="7" width="13.7109375" style="11"/>
+    <col min="6" max="6" width="13.7109375" style="4"/>
+    <col min="7" max="7" width="13.7109375" style="10"/>
     <col min="8" max="8" width="13.7109375" style="2"/>
-    <col min="9" max="9" width="13.7109375" style="3"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="13.7109375" style="5"/>
+    <col min="9" max="9" width="13.7109375" style="74"/>
+    <col min="10" max="10" width="13.7109375" style="3"/>
+    <col min="11" max="11" width="13.7109375" style="4"/>
     <col min="12" max="13" width="13.7109375" style="2"/>
     <col min="14" max="15" width="8.7109375" style="2"/>
     <col min="16" max="16" width="18.42578125" style="2" customWidth="1"/>
     <col min="17" max="1025" width="8.7109375" style="2"/>
     <col min="1026" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="13.9" customHeight="1">
       <c r="A1" s="78"/>
       <c r="B1" s="78"/>
       <c r="C1" s="79" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="79"/>
     </row>
     <row r="2" spans="1:13" ht="28.9" customHeight="1">
-      <c r="A2" s="54"/>
-[...6 lines deleted...]
-      <c r="M2" s="9" t="s">
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="9"/>
+      <c r="M2" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="80"/>
       <c r="B3" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C3" s="81"/>
       <c r="D3" s="81"/>
       <c r="E3" s="81"/>
       <c r="F3" s="81"/>
       <c r="G3" s="81"/>
       <c r="H3" s="81"/>
       <c r="I3" s="81"/>
       <c r="J3" s="81"/>
       <c r="K3" s="81"/>
       <c r="L3" s="81"/>
       <c r="M3" s="81"/>
     </row>
     <row r="4" spans="1:13" ht="24">
       <c r="A4" s="80"/>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="13" t="s">
+      <c r="C4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="15" t="s">
+      <c r="E4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="16" t="s">
+      <c r="F4" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G4" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="18" t="s">
+      <c r="H4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="19" t="s">
+      <c r="I4" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="13" t="s">
+      <c r="K4" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="14" t="s">
+      <c r="L4" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="M4" s="20" t="s">
+      <c r="M4" s="18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="71" t="s">
+      <c r="A5" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="56">
+      <c r="B5" s="54">
         <v>30687790</v>
       </c>
-      <c r="C5" s="55">
+      <c r="C5" s="53">
         <v>66216297</v>
       </c>
-      <c r="D5" s="68">
+      <c r="D5" s="66">
         <v>102848602</v>
       </c>
-      <c r="E5" s="68">
+      <c r="E5" s="66">
         <v>142773705</v>
       </c>
-      <c r="F5" s="68">
+      <c r="F5" s="66">
         <v>186226051</v>
       </c>
-      <c r="G5" s="68">
+      <c r="G5" s="66">
         <v>230035638</v>
       </c>
-      <c r="H5" s="68">
+      <c r="H5" s="66">
         <v>269434372</v>
       </c>
-      <c r="I5" s="22"/>
-[...3 lines deleted...]
-      <c r="M5" s="22"/>
+      <c r="I5" s="66">
+        <v>314835433</v>
+      </c>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="20"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="56">
+      <c r="B6" s="54">
         <v>13088681</v>
       </c>
-      <c r="C6" s="55">
+      <c r="C6" s="53">
         <v>30223395</v>
       </c>
-      <c r="D6" s="68">
+      <c r="D6" s="66">
         <v>45895509</v>
       </c>
-      <c r="E6" s="68">
+      <c r="E6" s="66">
         <v>61588565</v>
       </c>
-      <c r="F6" s="68">
+      <c r="F6" s="66">
         <v>78251642</v>
       </c>
-      <c r="G6" s="68">
+      <c r="G6" s="66">
         <v>97484358</v>
       </c>
-      <c r="H6" s="68">
+      <c r="H6" s="66">
         <v>116760010</v>
       </c>
-      <c r="I6" s="22"/>
-[...3 lines deleted...]
-      <c r="M6" s="22"/>
+      <c r="I6" s="66">
+        <v>138700391</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="69" t="s">
+      <c r="A7" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="56">
+      <c r="B7" s="54">
         <v>3497863</v>
       </c>
-      <c r="C7" s="55">
+      <c r="C7" s="53">
         <v>7449225</v>
       </c>
-      <c r="D7" s="68">
+      <c r="D7" s="66">
         <v>11716076</v>
       </c>
-      <c r="E7" s="68">
+      <c r="E7" s="66">
         <v>15705266</v>
       </c>
-      <c r="F7" s="68">
+      <c r="F7" s="66">
         <v>19382336</v>
       </c>
-      <c r="G7" s="68">
+      <c r="G7" s="66">
         <v>22889526</v>
       </c>
-      <c r="H7" s="68">
+      <c r="H7" s="66">
         <v>24307244</v>
       </c>
-      <c r="I7" s="22"/>
-[...3 lines deleted...]
-      <c r="M7" s="22"/>
+      <c r="I7" s="66">
+        <v>27329325</v>
+      </c>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="69" t="s">
+      <c r="A8" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="56">
+      <c r="B8" s="54">
         <v>2106528</v>
       </c>
-      <c r="C8" s="55">
+      <c r="C8" s="53">
         <v>3203098</v>
       </c>
-      <c r="D8" s="68">
+      <c r="D8" s="66">
         <v>4475790</v>
       </c>
-      <c r="E8" s="68">
+      <c r="E8" s="66">
         <v>5175577</v>
       </c>
-      <c r="F8" s="68">
+      <c r="F8" s="66">
         <v>5596142</v>
       </c>
-      <c r="G8" s="68">
+      <c r="G8" s="66">
         <v>6158804</v>
       </c>
-      <c r="H8" s="68">
+      <c r="H8" s="66">
         <v>6666830</v>
       </c>
-      <c r="I8" s="22"/>
-[...3 lines deleted...]
-      <c r="M8" s="22"/>
+      <c r="I8" s="66">
+        <v>7642060</v>
+      </c>
+      <c r="J8" s="20"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="69" t="s">
+      <c r="A9" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="56">
+      <c r="B9" s="54">
         <v>1607433</v>
       </c>
-      <c r="C9" s="55">
+      <c r="C9" s="53">
         <v>3511455</v>
       </c>
-      <c r="D9" s="68">
+      <c r="D9" s="66">
         <v>5351429</v>
       </c>
-      <c r="E9" s="68">
+      <c r="E9" s="66">
         <v>6998874</v>
       </c>
-      <c r="F9" s="68">
+      <c r="F9" s="66">
         <v>8103030</v>
       </c>
-      <c r="G9" s="68">
+      <c r="G9" s="66">
         <v>9051474</v>
       </c>
-      <c r="H9" s="68">
+      <c r="H9" s="66">
         <v>10081564</v>
       </c>
-      <c r="I9" s="22"/>
-[...3 lines deleted...]
-      <c r="M9" s="22"/>
+      <c r="I9" s="66">
+        <v>11537886</v>
+      </c>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="69" t="s">
+      <c r="A10" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="56">
+      <c r="B10" s="54">
         <v>624538</v>
       </c>
-      <c r="C10" s="55">
+      <c r="C10" s="53">
         <v>1589919</v>
       </c>
-      <c r="D10" s="68">
+      <c r="D10" s="66">
         <v>2527642</v>
       </c>
-      <c r="E10" s="68">
+      <c r="E10" s="66">
         <v>3960491</v>
       </c>
-      <c r="F10" s="68">
+      <c r="F10" s="66">
         <v>5378503</v>
       </c>
-      <c r="G10" s="68">
+      <c r="G10" s="66">
         <v>6775947</v>
       </c>
-      <c r="H10" s="68">
+      <c r="H10" s="66">
         <v>8115187</v>
       </c>
-      <c r="I10" s="22"/>
-[...3 lines deleted...]
-      <c r="M10" s="22"/>
+      <c r="I10" s="66">
+        <v>9849978</v>
+      </c>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="69" t="s">
+      <c r="A11" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="56">
+      <c r="B11" s="54">
         <v>1697489</v>
       </c>
-      <c r="C11" s="55">
+      <c r="C11" s="53">
         <v>4273562</v>
       </c>
-      <c r="D11" s="68">
+      <c r="D11" s="66">
         <v>8096367</v>
       </c>
-      <c r="E11" s="68">
+      <c r="E11" s="66">
         <v>13173180</v>
       </c>
-      <c r="F11" s="68">
+      <c r="F11" s="66">
         <v>19552778</v>
       </c>
-      <c r="G11" s="68">
+      <c r="G11" s="66">
         <v>24912616</v>
       </c>
-      <c r="H11" s="68">
+      <c r="H11" s="66">
         <v>31110382</v>
       </c>
-      <c r="I11" s="22"/>
-[...3 lines deleted...]
-      <c r="M11" s="22"/>
+      <c r="I11" s="66">
+        <v>37408345</v>
+      </c>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="69" t="s">
+      <c r="A12" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="56">
+      <c r="B12" s="54">
         <v>2103388</v>
       </c>
-      <c r="C12" s="55">
+      <c r="C12" s="53">
         <v>4118491</v>
       </c>
-      <c r="D12" s="68">
+      <c r="D12" s="66">
         <v>6396233</v>
       </c>
-      <c r="E12" s="68">
+      <c r="E12" s="66">
         <v>9626843</v>
       </c>
-      <c r="F12" s="68">
+      <c r="F12" s="66">
         <v>16048012</v>
       </c>
-      <c r="G12" s="68">
+      <c r="G12" s="66">
         <v>22534012</v>
       </c>
-      <c r="H12" s="68">
+      <c r="H12" s="66">
         <v>24572449</v>
       </c>
-      <c r="I12" s="22"/>
-[...3 lines deleted...]
-      <c r="M12" s="22"/>
+      <c r="I12" s="66">
+        <v>25938987</v>
+      </c>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="69" t="s">
+      <c r="A13" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="56">
+      <c r="B13" s="54">
         <v>392265</v>
       </c>
-      <c r="C13" s="55">
+      <c r="C13" s="53">
         <v>884804</v>
       </c>
-      <c r="D13" s="68">
+      <c r="D13" s="66">
         <v>1363109</v>
       </c>
-      <c r="E13" s="68">
+      <c r="E13" s="66">
         <v>1875508</v>
       </c>
-      <c r="F13" s="68">
+      <c r="F13" s="66">
         <v>2296759</v>
       </c>
-      <c r="G13" s="68">
+      <c r="G13" s="66">
         <v>2720157</v>
       </c>
-      <c r="H13" s="68">
+      <c r="H13" s="66">
         <v>3124881</v>
       </c>
-      <c r="I13" s="22"/>
-[...3 lines deleted...]
-      <c r="M13" s="22"/>
+      <c r="I13" s="66">
+        <v>3610040</v>
+      </c>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="69" t="s">
+      <c r="A14" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="56">
+      <c r="B14" s="54">
         <v>3599512</v>
       </c>
-      <c r="C14" s="55">
+      <c r="C14" s="53">
         <v>7032147</v>
       </c>
-      <c r="D14" s="68">
+      <c r="D14" s="66">
         <v>10886372</v>
       </c>
-      <c r="E14" s="68">
+      <c r="E14" s="66">
         <v>14649000</v>
       </c>
-      <c r="F14" s="68">
+      <c r="F14" s="66">
         <v>18733711</v>
       </c>
-      <c r="G14" s="68">
+      <c r="G14" s="66">
         <v>21601382</v>
       </c>
-      <c r="H14" s="68">
+      <c r="H14" s="66">
         <v>25492212</v>
       </c>
-      <c r="I14" s="22"/>
-[...3 lines deleted...]
-      <c r="M14" s="22"/>
+      <c r="I14" s="66">
+        <v>30401365</v>
+      </c>
+      <c r="J14" s="20"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="69" t="s">
+      <c r="A15" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="56">
+      <c r="B15" s="54">
         <v>1708586</v>
       </c>
-      <c r="C15" s="55">
+      <c r="C15" s="53">
         <v>3401376</v>
       </c>
-      <c r="D15" s="68">
+      <c r="D15" s="66">
         <v>5338120</v>
       </c>
-      <c r="E15" s="68">
+      <c r="E15" s="66">
         <v>8817467</v>
       </c>
-      <c r="F15" s="68">
+      <c r="F15" s="66">
         <v>11348917</v>
       </c>
-      <c r="G15" s="68">
+      <c r="G15" s="66">
         <v>14018849</v>
       </c>
-      <c r="H15" s="68">
+      <c r="H15" s="66">
         <v>16647921</v>
       </c>
-      <c r="I15" s="22"/>
-[...3 lines deleted...]
-      <c r="M15" s="22"/>
+      <c r="I15" s="66">
+        <v>19161978</v>
+      </c>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1">
-      <c r="A16" s="71" t="s">
+      <c r="A16" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="56">
+      <c r="B16" s="54">
         <v>488584</v>
       </c>
-      <c r="C16" s="55">
+      <c r="C16" s="53">
         <v>1813269</v>
       </c>
-      <c r="D16" s="68">
+      <c r="D16" s="66">
         <v>3169905</v>
       </c>
-      <c r="E16" s="68">
+      <c r="E16" s="66">
         <v>4527534</v>
       </c>
-      <c r="F16" s="68">
+      <c r="F16" s="66">
         <v>4992054</v>
       </c>
-      <c r="G16" s="68">
+      <c r="G16" s="66">
         <v>5473988</v>
       </c>
-      <c r="H16" s="68">
+      <c r="H16" s="66">
         <v>5984878</v>
       </c>
-      <c r="I16" s="22"/>
-[...3 lines deleted...]
-      <c r="M16" s="22"/>
+      <c r="I16" s="66">
+        <v>7072215</v>
+      </c>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="69" t="s">
+      <c r="A17" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="56">
+      <c r="B17" s="54">
         <v>31236</v>
       </c>
-      <c r="C17" s="55">
+      <c r="C17" s="53">
         <v>182096</v>
       </c>
-      <c r="D17" s="68">
+      <c r="D17" s="66">
         <v>328988</v>
       </c>
-      <c r="E17" s="68">
+      <c r="E17" s="66">
         <v>494321</v>
       </c>
-      <c r="F17" s="68">
+      <c r="F17" s="66">
         <v>526059</v>
       </c>
-      <c r="G17" s="68">
+      <c r="G17" s="66">
         <v>569986</v>
       </c>
-      <c r="H17" s="68">
+      <c r="H17" s="66">
         <v>598927</v>
       </c>
-      <c r="I17" s="22"/>
-[...3 lines deleted...]
-      <c r="M17" s="22"/>
+      <c r="I17" s="66">
+        <v>740931</v>
+      </c>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="69" t="s">
+      <c r="A18" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="56">
+      <c r="B18" s="54">
         <v>101509</v>
       </c>
-      <c r="C18" s="55">
+      <c r="C18" s="53">
         <v>587664</v>
       </c>
-      <c r="D18" s="68">
+      <c r="D18" s="66">
         <v>1073819</v>
       </c>
-      <c r="E18" s="68">
+      <c r="E18" s="66">
         <v>1559974</v>
       </c>
-      <c r="F18" s="68">
+      <c r="F18" s="66">
         <v>1649147</v>
       </c>
-      <c r="G18" s="68">
+      <c r="G18" s="66">
         <v>1738320</v>
       </c>
-      <c r="H18" s="68">
+      <c r="H18" s="66">
         <v>1842167</v>
       </c>
-      <c r="I18" s="22"/>
-[...3 lines deleted...]
-      <c r="M18" s="22"/>
+      <c r="I18" s="66">
+        <v>2084289</v>
+      </c>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="69" t="s">
+      <c r="A19" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="56">
+      <c r="B19" s="54">
         <v>6607</v>
       </c>
-      <c r="C19" s="55">
+      <c r="C19" s="53">
         <v>11407</v>
       </c>
-      <c r="D19" s="68">
+      <c r="D19" s="66">
         <v>16207</v>
       </c>
-      <c r="E19" s="68">
+      <c r="E19" s="66">
         <v>21007</v>
       </c>
-      <c r="F19" s="68">
+      <c r="F19" s="66">
         <v>23042</v>
       </c>
-      <c r="G19" s="68">
+      <c r="G19" s="66">
         <v>25076</v>
       </c>
-      <c r="H19" s="68">
+      <c r="H19" s="66">
         <v>27111</v>
       </c>
-      <c r="I19" s="22"/>
-[...3 lines deleted...]
-      <c r="M19" s="22"/>
+      <c r="I19" s="66">
+        <v>39744</v>
+      </c>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="69" t="s">
+      <c r="A20" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="64" t="s">
+      <c r="B20" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C20" s="55">
+      <c r="C20" s="53">
         <v>235484</v>
       </c>
-      <c r="D20" s="68">
+      <c r="D20" s="66">
         <v>470968</v>
       </c>
-      <c r="E20" s="68">
+      <c r="E20" s="66">
         <v>706452</v>
       </c>
-      <c r="F20" s="68">
+      <c r="F20" s="66">
         <v>709087</v>
       </c>
-      <c r="G20" s="68">
+      <c r="G20" s="66">
         <v>711723</v>
       </c>
-      <c r="H20" s="68">
+      <c r="H20" s="66">
         <v>714358</v>
       </c>
-      <c r="I20" s="22"/>
-[...3 lines deleted...]
-      <c r="M20" s="22"/>
+      <c r="I20" s="66">
+        <v>953337</v>
+      </c>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="69" t="s">
+      <c r="A21" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="56">
+      <c r="B21" s="54">
         <v>75842</v>
       </c>
-      <c r="C21" s="55">
+      <c r="C21" s="53">
         <v>175184</v>
       </c>
-      <c r="D21" s="68">
+      <c r="D21" s="66">
         <v>274525</v>
       </c>
-      <c r="E21" s="68">
+      <c r="E21" s="66">
         <v>373867</v>
       </c>
-      <c r="F21" s="68">
+      <c r="F21" s="66">
         <v>475601</v>
       </c>
-      <c r="G21" s="68">
+      <c r="G21" s="66">
         <v>577336</v>
       </c>
-      <c r="H21" s="68">
+      <c r="H21" s="66">
         <v>681682</v>
       </c>
-      <c r="I21" s="22"/>
-[...3 lines deleted...]
-      <c r="M21" s="22"/>
+      <c r="I21" s="66">
+        <v>808245</v>
+      </c>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="69" t="s">
+      <c r="A22" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="56">
+      <c r="B22" s="54">
         <v>240308</v>
       </c>
-      <c r="C22" s="55">
+      <c r="C22" s="53">
         <v>483861</v>
       </c>
-      <c r="D22" s="68">
+      <c r="D22" s="66">
         <v>762613</v>
       </c>
-      <c r="E22" s="68">
+      <c r="E22" s="66">
         <v>1023199</v>
       </c>
-      <c r="F22" s="68">
+      <c r="F22" s="66">
         <v>1239095</v>
       </c>
-      <c r="G22" s="68">
+      <c r="G22" s="66">
         <v>1459418</v>
       </c>
-      <c r="H22" s="68">
+      <c r="H22" s="66">
         <v>1704487</v>
       </c>
-      <c r="I22" s="22"/>
-[...3 lines deleted...]
-      <c r="M22" s="22"/>
+      <c r="I22" s="66">
+        <v>1917173</v>
+      </c>
+      <c r="J22" s="20"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="20"/>
+      <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="69" t="s">
+      <c r="A23" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="56">
+      <c r="B23" s="54">
         <v>183</v>
       </c>
-      <c r="C23" s="55">
+      <c r="C23" s="53">
         <v>366</v>
       </c>
-      <c r="D23" s="68">
+      <c r="D23" s="66">
         <v>549</v>
       </c>
-      <c r="E23" s="68">
+      <c r="E23" s="66">
         <v>732</v>
       </c>
-      <c r="F23" s="68">
+      <c r="F23" s="66">
         <v>915</v>
       </c>
-      <c r="G23" s="68">
+      <c r="G23" s="66">
         <v>1098</v>
       </c>
-      <c r="H23" s="68">
+      <c r="H23" s="66">
         <v>1098</v>
       </c>
-      <c r="I23" s="22"/>
-[...3 lines deleted...]
-      <c r="M23" s="22"/>
+      <c r="I23" s="66">
+        <v>1098</v>
+      </c>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="69" t="s">
+      <c r="A24" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="56">
+      <c r="B24" s="54">
         <v>25777</v>
       </c>
-      <c r="C24" s="55">
+      <c r="C24" s="53">
         <v>61121</v>
       </c>
-      <c r="D24" s="68">
+      <c r="D24" s="66">
         <v>96466</v>
       </c>
-      <c r="E24" s="68">
+      <c r="E24" s="66">
         <v>131810</v>
       </c>
-      <c r="F24" s="68">
+      <c r="F24" s="66">
         <v>135465</v>
       </c>
-      <c r="G24" s="68">
+      <c r="G24" s="66">
         <v>139120</v>
       </c>
-      <c r="H24" s="68">
+      <c r="H24" s="66">
         <v>142775</v>
       </c>
-      <c r="I24" s="22"/>
-[...3 lines deleted...]
-      <c r="M24" s="22"/>
+      <c r="I24" s="66">
+        <v>187489</v>
+      </c>
+      <c r="J24" s="20"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="69" t="s">
+      <c r="A25" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="56">
+      <c r="B25" s="54">
         <v>6538</v>
       </c>
-      <c r="C25" s="55">
+      <c r="C25" s="53">
         <v>32781</v>
       </c>
-      <c r="D25" s="68">
+      <c r="D25" s="66">
         <v>59743</v>
       </c>
-      <c r="E25" s="68">
+      <c r="E25" s="66">
         <v>87423</v>
       </c>
-      <c r="F25" s="68">
+      <c r="F25" s="66">
         <v>92523</v>
       </c>
-      <c r="G25" s="68">
+      <c r="G25" s="66">
         <v>98423</v>
       </c>
-      <c r="H25" s="68">
+      <c r="H25" s="66">
         <v>106415</v>
       </c>
-      <c r="I25" s="22"/>
-[...3 lines deleted...]
-      <c r="M25" s="22"/>
+      <c r="I25" s="66">
+        <v>122459</v>
+      </c>
+      <c r="J25" s="20"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="69" t="s">
+      <c r="A26" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="56">
+      <c r="B26" s="54">
         <v>583</v>
       </c>
-      <c r="C26" s="55">
+      <c r="C26" s="53">
         <v>43305</v>
       </c>
-      <c r="D26" s="68">
+      <c r="D26" s="66">
         <v>86027</v>
       </c>
-      <c r="E26" s="68">
+      <c r="E26" s="66">
         <v>128748</v>
       </c>
-      <c r="F26" s="68">
+      <c r="F26" s="66">
         <v>141118</v>
       </c>
-      <c r="G26" s="68">
+      <c r="G26" s="66">
         <v>153488</v>
       </c>
-      <c r="H26" s="68">
+      <c r="H26" s="66">
         <v>165858</v>
       </c>
-      <c r="I26" s="22"/>
-[...3 lines deleted...]
-      <c r="M26" s="22"/>
+      <c r="I26" s="66">
+        <v>217452</v>
+      </c>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="20"/>
     </row>
     <row r="27" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A27" s="71" t="s">
+      <c r="A27" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="56">
+      <c r="B27" s="54">
         <v>484553</v>
       </c>
-      <c r="C27" s="55">
+      <c r="C27" s="53">
         <v>1465167</v>
       </c>
-      <c r="D27" s="68">
+      <c r="D27" s="66">
         <v>2477731</v>
       </c>
-      <c r="E27" s="68">
+      <c r="E27" s="66">
         <v>3491289</v>
       </c>
-      <c r="F27" s="68">
+      <c r="F27" s="66">
         <v>3912097</v>
       </c>
-      <c r="G27" s="68">
+      <c r="G27" s="66">
         <v>4350320</v>
       </c>
-      <c r="H27" s="68">
+      <c r="H27" s="66">
         <v>4818573</v>
       </c>
-      <c r="I27" s="22"/>
-[...3 lines deleted...]
-      <c r="M27" s="22"/>
+      <c r="I27" s="66">
+        <v>5863466</v>
+      </c>
+      <c r="J27" s="20"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="20"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="69" t="s">
+      <c r="A28" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="56">
+      <c r="B28" s="54">
         <v>30160</v>
       </c>
-      <c r="C28" s="55">
+      <c r="C28" s="53">
         <v>179944</v>
       </c>
-      <c r="D28" s="68">
+      <c r="D28" s="66">
         <v>325760</v>
       </c>
-      <c r="E28" s="68">
+      <c r="E28" s="66">
         <v>490017</v>
       </c>
-      <c r="F28" s="68">
+      <c r="F28" s="66">
         <v>520679</v>
       </c>
-      <c r="G28" s="68">
+      <c r="G28" s="66">
         <v>563530</v>
       </c>
-      <c r="H28" s="68">
+      <c r="H28" s="66">
         <v>592471</v>
       </c>
-      <c r="I28" s="22"/>
-[...3 lines deleted...]
-      <c r="M28" s="22"/>
+      <c r="I28" s="66">
+        <v>734475</v>
+      </c>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="69" t="s">
+      <c r="A29" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="56">
+      <c r="B29" s="54">
         <v>101509</v>
       </c>
-      <c r="C29" s="55">
+      <c r="C29" s="53">
         <v>264411</v>
       </c>
-      <c r="D29" s="68">
+      <c r="D29" s="66">
         <v>427313</v>
       </c>
-      <c r="E29" s="68">
+      <c r="E29" s="66">
         <v>590215</v>
       </c>
-      <c r="F29" s="68">
+      <c r="F29" s="66">
         <v>679388</v>
       </c>
-      <c r="G29" s="68">
+      <c r="G29" s="66">
         <v>768561</v>
       </c>
-      <c r="H29" s="68">
+      <c r="H29" s="66">
         <v>872408</v>
       </c>
-      <c r="I29" s="22"/>
-[...3 lines deleted...]
-      <c r="M29" s="22"/>
+      <c r="I29" s="66">
+        <v>1095061</v>
+      </c>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="69" t="s">
+      <c r="A30" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="56">
+      <c r="B30" s="54">
         <v>6607</v>
       </c>
-      <c r="C30" s="55">
+      <c r="C30" s="53">
         <v>11407</v>
       </c>
-      <c r="D30" s="68">
+      <c r="D30" s="66">
         <v>16207</v>
       </c>
-      <c r="E30" s="68">
+      <c r="E30" s="66">
         <v>21007</v>
       </c>
-      <c r="F30" s="68">
+      <c r="F30" s="66">
         <v>23042</v>
       </c>
-      <c r="G30" s="68">
+      <c r="G30" s="66">
         <v>25076</v>
       </c>
-      <c r="H30" s="68">
+      <c r="H30" s="66">
         <v>27111</v>
       </c>
-      <c r="I30" s="22"/>
-[...3 lines deleted...]
-      <c r="M30" s="22"/>
+      <c r="I30" s="66">
+        <v>31778</v>
+      </c>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="69" t="s">
+      <c r="A31" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="64" t="s">
+      <c r="B31" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C31" s="55">
+      <c r="C31" s="53">
         <v>235484</v>
       </c>
-      <c r="D31" s="68">
+      <c r="D31" s="66">
         <v>470968</v>
       </c>
-      <c r="E31" s="68">
+      <c r="E31" s="66">
         <v>706452</v>
       </c>
-      <c r="F31" s="68">
+      <c r="F31" s="66">
         <v>709087</v>
       </c>
-      <c r="G31" s="68">
+      <c r="G31" s="66">
         <v>711723</v>
       </c>
-      <c r="H31" s="68">
+      <c r="H31" s="66">
         <v>714358</v>
       </c>
-      <c r="I31" s="22"/>
-[...3 lines deleted...]
-      <c r="M31" s="22"/>
+      <c r="I31" s="66">
+        <v>953337</v>
+      </c>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="69" t="s">
+      <c r="A32" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="56">
+      <c r="B32" s="54">
         <v>75842</v>
       </c>
-      <c r="C32" s="55">
+      <c r="C32" s="53">
         <v>175184</v>
       </c>
-      <c r="D32" s="68">
+      <c r="D32" s="66">
         <v>274525</v>
       </c>
-      <c r="E32" s="68">
+      <c r="E32" s="66">
         <v>373867</v>
       </c>
-      <c r="F32" s="68">
+      <c r="F32" s="66">
         <v>445335</v>
       </c>
-      <c r="G32" s="68">
+      <c r="G32" s="66">
         <v>516804</v>
       </c>
-      <c r="H32" s="68">
+      <c r="H32" s="66">
         <v>590884</v>
       </c>
-      <c r="I32" s="22"/>
-[...3 lines deleted...]
-      <c r="M32" s="22"/>
+      <c r="I32" s="66">
+        <v>717447</v>
+      </c>
+      <c r="J32" s="20"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="20"/>
+      <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="69" t="s">
+      <c r="A33" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="56">
+      <c r="B33" s="54">
         <v>238820</v>
       </c>
-      <c r="C33" s="55">
+      <c r="C33" s="53">
         <v>482373</v>
       </c>
-      <c r="D33" s="68">
+      <c r="D33" s="66">
         <v>761125</v>
       </c>
-      <c r="E33" s="68">
+      <c r="E33" s="66">
         <v>1021711</v>
       </c>
-      <c r="F33" s="68">
+      <c r="F33" s="66">
         <v>1237607</v>
       </c>
-      <c r="G33" s="68">
+      <c r="G33" s="66">
         <v>1457930</v>
       </c>
-      <c r="H33" s="68">
+      <c r="H33" s="66">
         <v>1702999</v>
       </c>
-      <c r="I33" s="22"/>
-[...3 lines deleted...]
-      <c r="M33" s="22"/>
+      <c r="I33" s="66">
+        <v>1915685</v>
+      </c>
+      <c r="J33" s="20"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="69" t="s">
+      <c r="A34" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B34" s="56">
+      <c r="B34" s="54">
         <v>183</v>
       </c>
-      <c r="C34" s="55">
+      <c r="C34" s="53">
         <v>366</v>
       </c>
-      <c r="D34" s="68">
+      <c r="D34" s="66">
         <v>549</v>
       </c>
-      <c r="E34" s="68">
+      <c r="E34" s="66">
         <v>732</v>
       </c>
-      <c r="F34" s="68">
+      <c r="F34" s="66">
         <v>915</v>
       </c>
-      <c r="G34" s="68">
+      <c r="G34" s="66">
         <v>1098</v>
       </c>
-      <c r="H34" s="68">
+      <c r="H34" s="66">
         <v>1098</v>
       </c>
-      <c r="I34" s="22"/>
-[...3 lines deleted...]
-      <c r="M34" s="22"/>
+      <c r="I34" s="66">
+        <v>1098</v>
+      </c>
+      <c r="J34" s="20"/>
+      <c r="K34" s="20"/>
+      <c r="L34" s="20"/>
+      <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="69" t="s">
+      <c r="A35" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="B35" s="56">
+      <c r="B35" s="54">
         <v>25777</v>
       </c>
-      <c r="C35" s="55">
+      <c r="C35" s="53">
         <v>61121</v>
       </c>
-      <c r="D35" s="68">
+      <c r="D35" s="66">
         <v>96466</v>
       </c>
-      <c r="E35" s="68">
+      <c r="E35" s="66">
         <v>131810</v>
       </c>
-      <c r="F35" s="68">
+      <c r="F35" s="66">
         <v>135465</v>
       </c>
-      <c r="G35" s="68">
+      <c r="G35" s="66">
         <v>139120</v>
       </c>
-      <c r="H35" s="68">
+      <c r="H35" s="66">
         <v>142775</v>
       </c>
-      <c r="I35" s="22"/>
-[...3 lines deleted...]
-      <c r="M35" s="22"/>
+      <c r="I35" s="66">
+        <v>187489</v>
+      </c>
+      <c r="J35" s="20"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="69" t="s">
+      <c r="A36" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B36" s="56">
+      <c r="B36" s="54">
         <v>5072</v>
       </c>
-      <c r="C36" s="55">
+      <c r="C36" s="53">
         <v>31314</v>
       </c>
-      <c r="D36" s="68">
+      <c r="D36" s="66">
         <v>58276</v>
       </c>
-      <c r="E36" s="68">
+      <c r="E36" s="66">
         <v>85957</v>
       </c>
-      <c r="F36" s="68">
+      <c r="F36" s="66">
         <v>91057</v>
       </c>
-      <c r="G36" s="68">
+      <c r="G36" s="66">
         <v>96957</v>
       </c>
-      <c r="H36" s="68">
+      <c r="H36" s="66">
         <v>104949</v>
       </c>
-      <c r="I36" s="22"/>
-[...3 lines deleted...]
-      <c r="M36" s="22"/>
+      <c r="I36" s="66">
+        <v>120992</v>
+      </c>
+      <c r="J36" s="20"/>
+      <c r="K36" s="20"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="69" t="s">
+      <c r="A37" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B37" s="56">
+      <c r="B37" s="54">
         <v>583</v>
       </c>
-      <c r="C37" s="55">
+      <c r="C37" s="53">
         <v>23563</v>
       </c>
-      <c r="D37" s="68">
+      <c r="D37" s="66">
         <v>46542</v>
       </c>
-      <c r="E37" s="68">
+      <c r="E37" s="66">
         <v>69521</v>
       </c>
-      <c r="F37" s="68">
+      <c r="F37" s="66">
         <v>69521</v>
       </c>
-      <c r="G37" s="68">
+      <c r="G37" s="66">
         <v>69521</v>
       </c>
-      <c r="H37" s="68">
+      <c r="H37" s="66">
         <v>69521</v>
       </c>
-      <c r="I37" s="22"/>
-[...3 lines deleted...]
-      <c r="M37" s="22"/>
+      <c r="I37" s="66">
+        <v>106105</v>
+      </c>
+      <c r="J37" s="20"/>
+      <c r="K37" s="20"/>
+      <c r="L37" s="20"/>
+      <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" ht="30" customHeight="1">
-      <c r="A38" s="71" t="s">
+      <c r="A38" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="56">
+      <c r="B38" s="54">
         <v>4031</v>
       </c>
-      <c r="C38" s="55">
+      <c r="C38" s="53">
         <v>348102</v>
       </c>
-      <c r="D38" s="68">
+      <c r="D38" s="66">
         <v>692173</v>
       </c>
-      <c r="E38" s="68">
+      <c r="E38" s="66">
         <v>1036245</v>
       </c>
-      <c r="F38" s="68">
+      <c r="F38" s="66">
         <v>1079957</v>
       </c>
-      <c r="G38" s="68">
+      <c r="G38" s="66">
         <v>1123669</v>
       </c>
-      <c r="H38" s="68">
+      <c r="H38" s="66">
         <v>1166305</v>
       </c>
-      <c r="I38" s="22"/>
-[...3 lines deleted...]
-      <c r="M38" s="22"/>
+      <c r="I38" s="66">
+        <v>1208750</v>
+      </c>
+      <c r="J38" s="20"/>
+      <c r="K38" s="20"/>
+      <c r="L38" s="20"/>
+      <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A39" s="69" t="s">
+      <c r="A39" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="56">
+      <c r="B39" s="54">
         <v>1076</v>
       </c>
-      <c r="C39" s="55">
+      <c r="C39" s="53">
         <v>2152</v>
       </c>
-      <c r="D39" s="68">
+      <c r="D39" s="66">
         <v>3228</v>
       </c>
-      <c r="E39" s="68">
+      <c r="E39" s="66">
         <v>4304</v>
       </c>
-      <c r="F39" s="68">
+      <c r="F39" s="66">
         <v>5380</v>
       </c>
-      <c r="G39" s="68">
+      <c r="G39" s="66">
         <v>6456</v>
       </c>
-      <c r="H39" s="68">
+      <c r="H39" s="66">
         <v>6456</v>
       </c>
-      <c r="I39" s="22"/>
-[...3 lines deleted...]
-      <c r="M39" s="22"/>
+      <c r="I39" s="66">
+        <v>6456</v>
+      </c>
+      <c r="J39" s="20"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
     </row>
     <row r="40" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A40" s="69" t="s">
+      <c r="A40" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="64" t="s">
+      <c r="B40" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C40" s="55">
+      <c r="C40" s="53">
         <v>323253</v>
       </c>
-      <c r="D40" s="68">
+      <c r="D40" s="66">
         <v>646506</v>
       </c>
-      <c r="E40" s="68">
+      <c r="E40" s="66">
         <v>969759</v>
       </c>
-      <c r="F40" s="68">
+      <c r="F40" s="66">
         <v>969759</v>
       </c>
-      <c r="G40" s="68">
+      <c r="G40" s="66">
         <v>969759</v>
       </c>
-      <c r="H40" s="68">
+      <c r="H40" s="66">
         <v>969759</v>
       </c>
-      <c r="I40" s="23"/>
-[...3 lines deleted...]
-      <c r="M40" s="22"/>
+      <c r="I40" s="66">
+        <v>989227</v>
+      </c>
+      <c r="J40" s="21"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A41" s="69" t="s">
+      <c r="A41" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="66">
+        <v>7967</v>
+      </c>
+      <c r="J41" s="24"/>
+      <c r="K41" s="23"/>
+      <c r="L41" s="27"/>
+      <c r="M41" s="27"/>
+    </row>
+    <row r="42" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A42" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B41" s="64" t="s">
+      <c r="B42" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C41" s="55">
+      <c r="C42" s="53">
         <v>1488</v>
       </c>
-      <c r="D41" s="64" t="s">
+      <c r="D42" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="E41" s="64" t="s">
+      <c r="E42" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="F41" s="68">
+      <c r="F42" s="66">
         <v>30266</v>
       </c>
-      <c r="G41" s="68">
+      <c r="G42" s="66">
         <v>60532</v>
       </c>
-      <c r="H41" s="68">
+      <c r="H42" s="66">
         <v>90798</v>
       </c>
-      <c r="I41" s="26"/>
-[...34 lines deleted...]
-      <c r="M42" s="22"/>
+      <c r="I42" s="66">
+        <v>90798</v>
+      </c>
+      <c r="J42" s="24"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="27"/>
+      <c r="M42" s="27"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="56">
+      <c r="A43" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="54">
+        <v>1488</v>
+      </c>
+      <c r="C43" s="53">
         <v>1467</v>
       </c>
-      <c r="C43" s="55">
-[...21 lines deleted...]
-      <c r="M43" s="22"/>
+      <c r="D43" s="66">
+        <v>1488</v>
+      </c>
+      <c r="E43" s="66">
+        <v>1488</v>
+      </c>
+      <c r="F43" s="66">
+        <v>1488</v>
+      </c>
+      <c r="G43" s="66">
+        <v>1488</v>
+      </c>
+      <c r="H43" s="66">
+        <v>1488</v>
+      </c>
+      <c r="I43" s="66">
+        <v>1488</v>
+      </c>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M44" s="22"/>
+      <c r="A44" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B44" s="54">
+        <v>1467</v>
+      </c>
+      <c r="C44" s="53">
+        <v>19742</v>
+      </c>
+      <c r="D44" s="66">
+        <v>1467</v>
+      </c>
+      <c r="E44" s="66">
+        <v>1467</v>
+      </c>
+      <c r="F44" s="66">
+        <v>1467</v>
+      </c>
+      <c r="G44" s="66">
+        <v>1467</v>
+      </c>
+      <c r="H44" s="66">
+        <v>1467</v>
+      </c>
+      <c r="I44" s="66">
+        <v>1467</v>
+      </c>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="20"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="71" t="s">
-[...27 lines deleted...]
-      <c r="M45" s="22"/>
+      <c r="A45" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B45" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="66">
+        <v>39485</v>
+      </c>
+      <c r="E45" s="66">
+        <v>59227</v>
+      </c>
+      <c r="F45" s="66">
+        <v>71597</v>
+      </c>
+      <c r="G45" s="66">
+        <v>83967</v>
+      </c>
+      <c r="H45" s="66">
+        <v>96337</v>
+      </c>
+      <c r="I45" s="66">
+        <v>111347</v>
+      </c>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="69" t="s">
-        <v>42</v>
-[...26 lines deleted...]
-      <c r="M46" s="22"/>
+        <v>17</v>
+      </c>
+      <c r="B46" s="54">
+        <v>19634523</v>
+      </c>
+      <c r="C46" s="54">
+        <v>42870713</v>
+      </c>
+      <c r="D46" s="66">
+        <v>67834687</v>
+      </c>
+      <c r="E46" s="66">
+        <v>96207369</v>
+      </c>
+      <c r="F46" s="66">
+        <v>130037560</v>
+      </c>
+      <c r="G46" s="66">
+        <v>164769979</v>
+      </c>
+      <c r="H46" s="66">
+        <v>194532978</v>
+      </c>
+      <c r="I46" s="66">
+        <v>228129455</v>
+      </c>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M47" s="22"/>
+      <c r="A47" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="54">
+        <v>8199824</v>
+      </c>
+      <c r="C47" s="53">
+        <v>20289925</v>
+      </c>
+      <c r="D47" s="66">
+        <v>31362232</v>
+      </c>
+      <c r="E47" s="66">
+        <v>43020249</v>
+      </c>
+      <c r="F47" s="66">
+        <v>56302093</v>
+      </c>
+      <c r="G47" s="66">
+        <v>72085036</v>
+      </c>
+      <c r="H47" s="66">
+        <v>87579918</v>
+      </c>
+      <c r="I47" s="66">
+        <v>105232147</v>
+      </c>
+      <c r="J47" s="20"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="20"/>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M48" s="22"/>
+      <c r="A48" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="54">
+        <v>2321449</v>
+      </c>
+      <c r="C48" s="53">
+        <v>4657344</v>
+      </c>
+      <c r="D48" s="66">
+        <v>7206750</v>
+      </c>
+      <c r="E48" s="66">
+        <v>9531032</v>
+      </c>
+      <c r="F48" s="66">
+        <v>12117950</v>
+      </c>
+      <c r="G48" s="66">
+        <v>14569935</v>
+      </c>
+      <c r="H48" s="66">
+        <v>14940277</v>
+      </c>
+      <c r="I48" s="66">
+        <v>16252124</v>
+      </c>
+      <c r="J48" s="20"/>
+      <c r="K48" s="20"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M49" s="22"/>
+      <c r="A49" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B49" s="54">
+        <v>1950801</v>
+      </c>
+      <c r="C49" s="53">
+        <v>2889750</v>
+      </c>
+      <c r="D49" s="66">
+        <v>4007183</v>
+      </c>
+      <c r="E49" s="66">
+        <v>4556065</v>
+      </c>
+      <c r="F49" s="66">
+        <v>4853352</v>
+      </c>
+      <c r="G49" s="66">
+        <v>5286601</v>
+      </c>
+      <c r="H49" s="66">
+        <v>5663108</v>
+      </c>
+      <c r="I49" s="66">
+        <v>6470367</v>
+      </c>
+      <c r="J49" s="20"/>
+      <c r="K49" s="20"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M50" s="22"/>
+      <c r="A50" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B50" s="54">
+        <v>375322</v>
+      </c>
+      <c r="C50" s="53">
+        <v>851003</v>
+      </c>
+      <c r="D50" s="66">
+        <v>1326685</v>
+      </c>
+      <c r="E50" s="66">
+        <v>1781474</v>
+      </c>
+      <c r="F50" s="66">
+        <v>2039243</v>
+      </c>
+      <c r="G50" s="66">
+        <v>2302408</v>
+      </c>
+      <c r="H50" s="66">
+        <v>2565745</v>
+      </c>
+      <c r="I50" s="66">
+        <v>2856333</v>
+      </c>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M51" s="22"/>
+      <c r="A51" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="54">
+        <v>60925</v>
+      </c>
+      <c r="C51" s="53">
+        <v>251956</v>
+      </c>
+      <c r="D51" s="66">
+        <v>442986</v>
+      </c>
+      <c r="E51" s="66">
+        <v>634017</v>
+      </c>
+      <c r="F51" s="66">
+        <v>876483</v>
+      </c>
+      <c r="G51" s="66">
+        <v>1118949</v>
+      </c>
+      <c r="H51" s="66">
+        <v>1338385</v>
+      </c>
+      <c r="I51" s="66">
+        <v>1611461</v>
+      </c>
+      <c r="J51" s="20"/>
+      <c r="K51" s="20"/>
+      <c r="L51" s="20"/>
+      <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:13">
-      <c r="A52" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M52" s="22"/>
+      <c r="A52" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B52" s="54">
+        <v>1184941</v>
+      </c>
+      <c r="C52" s="53">
+        <v>3236175</v>
+      </c>
+      <c r="D52" s="66">
+        <v>6536891</v>
+      </c>
+      <c r="E52" s="66">
+        <v>11101974</v>
+      </c>
+      <c r="F52" s="66">
+        <v>17074809</v>
+      </c>
+      <c r="G52" s="66">
+        <v>22010158</v>
+      </c>
+      <c r="H52" s="66">
+        <v>27726305</v>
+      </c>
+      <c r="I52" s="66">
+        <v>33541617</v>
+      </c>
+      <c r="J52" s="20"/>
+      <c r="K52" s="20"/>
+      <c r="L52" s="20"/>
+      <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M53" s="22"/>
+      <c r="A53" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B53" s="54">
+        <v>1728111</v>
+      </c>
+      <c r="C53" s="53">
+        <v>3330935</v>
+      </c>
+      <c r="D53" s="66">
+        <v>5241745</v>
+      </c>
+      <c r="E53" s="66">
+        <v>8133576</v>
+      </c>
+      <c r="F53" s="66">
+        <v>14247320</v>
+      </c>
+      <c r="G53" s="66">
+        <v>20411773</v>
+      </c>
+      <c r="H53" s="66">
+        <v>22169148</v>
+      </c>
+      <c r="I53" s="66">
+        <v>23318330</v>
+      </c>
+      <c r="J53" s="20"/>
+      <c r="K53" s="20"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="20"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M54" s="22"/>
+      <c r="A54" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B54" s="54">
+        <v>157790</v>
+      </c>
+      <c r="C54" s="53">
+        <v>383620</v>
+      </c>
+      <c r="D54" s="66">
+        <v>614705</v>
+      </c>
+      <c r="E54" s="66">
+        <v>871274</v>
+      </c>
+      <c r="F54" s="66">
+        <v>1104154</v>
+      </c>
+      <c r="G54" s="66">
+        <v>1336883</v>
+      </c>
+      <c r="H54" s="66">
+        <v>1537856</v>
+      </c>
+      <c r="I54" s="66">
+        <v>1774003</v>
+      </c>
+      <c r="J54" s="20"/>
+      <c r="K54" s="20"/>
+      <c r="L54" s="20"/>
+      <c r="M54" s="20"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M55" s="22"/>
+      <c r="A55" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B55" s="54">
+        <v>2394194</v>
+      </c>
+      <c r="C55" s="53">
+        <v>4581370</v>
+      </c>
+      <c r="D55" s="66">
+        <v>7260945</v>
+      </c>
+      <c r="E55" s="66">
+        <v>9912183</v>
+      </c>
+      <c r="F55" s="66">
+        <v>13118323</v>
+      </c>
+      <c r="G55" s="66">
+        <v>15220123</v>
+      </c>
+      <c r="H55" s="66">
+        <v>18303947</v>
+      </c>
+      <c r="I55" s="66">
+        <v>22281575</v>
+      </c>
+      <c r="J55" s="20"/>
+      <c r="K55" s="20"/>
+      <c r="L55" s="20"/>
+      <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="71" t="s">
-[...27 lines deleted...]
-      <c r="M56" s="22"/>
+      <c r="A56" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B56" s="54">
+        <v>999660</v>
+      </c>
+      <c r="C56" s="53">
+        <v>1869810</v>
+      </c>
+      <c r="D56" s="66">
+        <v>3032612</v>
+      </c>
+      <c r="E56" s="66">
+        <v>5462592</v>
+      </c>
+      <c r="F56" s="66">
+        <v>6769613</v>
+      </c>
+      <c r="G56" s="66">
+        <v>8539598</v>
+      </c>
+      <c r="H56" s="66">
+        <v>10152597</v>
+      </c>
+      <c r="I56" s="66">
+        <v>11536419</v>
+      </c>
+      <c r="J56" s="20"/>
+      <c r="K56" s="20"/>
+      <c r="L56" s="20"/>
+      <c r="M56" s="20"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="69" t="s">
-        <v>42</v>
-[...26 lines deleted...]
-      <c r="M57" s="22"/>
+        <v>18</v>
+      </c>
+      <c r="B57" s="54">
+        <v>7669957</v>
+      </c>
+      <c r="C57" s="54">
+        <v>14092966</v>
+      </c>
+      <c r="D57" s="66">
+        <v>21481863</v>
+      </c>
+      <c r="E57" s="66">
+        <v>29539788</v>
+      </c>
+      <c r="F57" s="66">
+        <v>41053859</v>
+      </c>
+      <c r="G57" s="66">
+        <v>51737106</v>
+      </c>
+      <c r="H57" s="66">
+        <v>59345378</v>
+      </c>
+      <c r="I57" s="66">
+        <v>65765072</v>
+      </c>
+      <c r="J57" s="20"/>
+      <c r="K57" s="20"/>
+      <c r="L57" s="20"/>
+      <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M58" s="22"/>
+      <c r="A58" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B58" s="54">
+        <v>1478981</v>
+      </c>
+      <c r="C58" s="53">
+        <v>3529167</v>
+      </c>
+      <c r="D58" s="66">
+        <v>5551077</v>
+      </c>
+      <c r="E58" s="66">
+        <v>7974958</v>
+      </c>
+      <c r="F58" s="66">
+        <v>10571541</v>
+      </c>
+      <c r="G58" s="66">
+        <v>13293733</v>
+      </c>
+      <c r="H58" s="66">
+        <v>15904828</v>
+      </c>
+      <c r="I58" s="66">
+        <v>18012149</v>
+      </c>
+      <c r="J58" s="20"/>
+      <c r="K58" s="20"/>
+      <c r="L58" s="20"/>
+      <c r="M58" s="20"/>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M59" s="22"/>
+      <c r="A59" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B59" s="54">
+        <v>81875</v>
+      </c>
+      <c r="C59" s="53">
+        <v>175339</v>
+      </c>
+      <c r="D59" s="66">
+        <v>271270</v>
+      </c>
+      <c r="E59" s="66">
+        <v>367213</v>
+      </c>
+      <c r="F59" s="66">
+        <v>487657</v>
+      </c>
+      <c r="G59" s="66">
+        <v>611122</v>
+      </c>
+      <c r="H59" s="66">
+        <v>729225</v>
+      </c>
+      <c r="I59" s="66">
+        <v>858210</v>
+      </c>
+      <c r="J59" s="20"/>
+      <c r="K59" s="20"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="20"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M60" s="22"/>
+      <c r="A60" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B60" s="54">
+        <v>1664418</v>
+      </c>
+      <c r="C60" s="53">
+        <v>1974289</v>
+      </c>
+      <c r="D60" s="66">
+        <v>2462644</v>
+      </c>
+      <c r="E60" s="66">
+        <v>2494746</v>
+      </c>
+      <c r="F60" s="66">
+        <v>2503880</v>
+      </c>
+      <c r="G60" s="66">
+        <v>2513014</v>
+      </c>
+      <c r="H60" s="66">
+        <v>2519759</v>
+      </c>
+      <c r="I60" s="66">
+        <v>2535977</v>
+      </c>
+      <c r="J60" s="20"/>
+      <c r="K60" s="20"/>
+      <c r="L60" s="20"/>
+      <c r="M60" s="20"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M61" s="22"/>
+      <c r="A61" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B61" s="54">
+        <v>316316</v>
+      </c>
+      <c r="C61" s="53">
+        <v>723109</v>
+      </c>
+      <c r="D61" s="66">
+        <v>1129902</v>
+      </c>
+      <c r="E61" s="66">
+        <v>1536694</v>
+      </c>
+      <c r="F61" s="66">
+        <v>1757667</v>
+      </c>
+      <c r="G61" s="66">
+        <v>1978640</v>
+      </c>
+      <c r="H61" s="66">
+        <v>2197164</v>
+      </c>
+      <c r="I61" s="66">
+        <v>2429703</v>
+      </c>
+      <c r="J61" s="20"/>
+      <c r="K61" s="20"/>
+      <c r="L61" s="20"/>
+      <c r="M61" s="20"/>
     </row>
     <row r="62" spans="1:13">
-      <c r="A62" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M62" s="22"/>
+      <c r="A62" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B62" s="54">
+        <v>46508</v>
+      </c>
+      <c r="C62" s="53">
+        <v>174087</v>
+      </c>
+      <c r="D62" s="66">
+        <v>301665</v>
+      </c>
+      <c r="E62" s="66">
+        <v>429243</v>
+      </c>
+      <c r="F62" s="66">
+        <v>622992</v>
+      </c>
+      <c r="G62" s="66">
+        <v>816741</v>
+      </c>
+      <c r="H62" s="66">
+        <v>980442</v>
+      </c>
+      <c r="I62" s="66">
+        <v>1168033</v>
+      </c>
+      <c r="J62" s="20"/>
+      <c r="K62" s="20"/>
+      <c r="L62" s="20"/>
+      <c r="M62" s="20"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M63" s="22"/>
+      <c r="A63" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="54">
+        <v>3450</v>
+      </c>
+      <c r="C63" s="53">
+        <v>6900</v>
+      </c>
+      <c r="D63" s="66">
+        <v>10350</v>
+      </c>
+      <c r="E63" s="66">
+        <v>13800</v>
+      </c>
+      <c r="F63" s="66">
+        <v>17250</v>
+      </c>
+      <c r="G63" s="66">
+        <v>20700</v>
+      </c>
+      <c r="H63" s="66">
+        <v>22083</v>
+      </c>
+      <c r="I63" s="66">
+        <v>23466</v>
+      </c>
+      <c r="J63" s="20"/>
+      <c r="K63" s="20"/>
+      <c r="L63" s="20"/>
+      <c r="M63" s="20"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M64" s="22"/>
+      <c r="A64" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="54">
+        <v>1673308</v>
+      </c>
+      <c r="C64" s="53">
+        <v>3050291</v>
+      </c>
+      <c r="D64" s="66">
+        <v>4689113</v>
+      </c>
+      <c r="E64" s="66">
+        <v>7377530</v>
+      </c>
+      <c r="F64" s="66">
+        <v>13290385</v>
+      </c>
+      <c r="G64" s="66">
+        <v>19233822</v>
+      </c>
+      <c r="H64" s="66">
+        <v>20832976</v>
+      </c>
+      <c r="I64" s="66">
+        <v>21786279</v>
+      </c>
+      <c r="J64" s="20"/>
+      <c r="K64" s="20"/>
+      <c r="L64" s="20"/>
+      <c r="M64" s="20"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M65" s="22"/>
+      <c r="A65" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="54">
+        <v>118290</v>
+      </c>
+      <c r="C65" s="53">
+        <v>258082</v>
+      </c>
+      <c r="D65" s="66">
+        <v>403128</v>
+      </c>
+      <c r="E65" s="66">
+        <v>573659</v>
+      </c>
+      <c r="F65" s="66">
+        <v>764248</v>
+      </c>
+      <c r="G65" s="66">
+        <v>954687</v>
+      </c>
+      <c r="H65" s="66">
+        <v>1120895</v>
+      </c>
+      <c r="I65" s="66">
+        <v>1279233</v>
+      </c>
+      <c r="J65" s="20"/>
+      <c r="K65" s="20"/>
+      <c r="L65" s="20"/>
+      <c r="M65" s="20"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M66" s="22"/>
+      <c r="A66" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="54">
+        <v>1891400</v>
+      </c>
+      <c r="C66" s="53">
+        <v>3383840</v>
+      </c>
+      <c r="D66" s="66">
+        <v>5416059</v>
+      </c>
+      <c r="E66" s="66">
+        <v>6944639</v>
+      </c>
+      <c r="F66" s="66">
+        <v>8733265</v>
+      </c>
+      <c r="G66" s="66">
+        <v>9520261</v>
+      </c>
+      <c r="H66" s="66">
+        <v>11415477</v>
+      </c>
+      <c r="I66" s="66">
+        <v>13149316</v>
+      </c>
+      <c r="J66" s="20"/>
+      <c r="K66" s="20"/>
+      <c r="L66" s="20"/>
+      <c r="M66" s="20"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="72" t="s">
-[...27 lines deleted...]
-      <c r="M67" s="22"/>
+      <c r="A67" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="54">
+        <v>134330</v>
+      </c>
+      <c r="C67" s="53">
+        <v>289902</v>
+      </c>
+      <c r="D67" s="66">
+        <v>446009</v>
+      </c>
+      <c r="E67" s="66">
+        <v>626336</v>
+      </c>
+      <c r="F67" s="66">
+        <v>773890</v>
+      </c>
+      <c r="G67" s="66">
+        <v>910261</v>
+      </c>
+      <c r="H67" s="66">
+        <v>1073587</v>
+      </c>
+      <c r="I67" s="66">
+        <v>1276853</v>
+      </c>
+      <c r="J67" s="20"/>
+      <c r="K67" s="20"/>
+      <c r="L67" s="20"/>
+      <c r="M67" s="20"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="69" t="s">
+      <c r="A68" s="70" t="s">
+        <v>19</v>
+      </c>
+      <c r="B68" s="54">
+        <v>2019809</v>
+      </c>
+      <c r="C68" s="54">
+        <v>4029251</v>
+      </c>
+      <c r="D68" s="66">
+        <v>6250890</v>
+      </c>
+      <c r="E68" s="66">
+        <v>8234917</v>
+      </c>
+      <c r="F68" s="66">
+        <v>10434271</v>
+      </c>
+      <c r="G68" s="66">
+        <v>12500122</v>
+      </c>
+      <c r="H68" s="66">
+        <v>12507169</v>
+      </c>
+      <c r="I68" s="66">
+        <v>13355452</v>
+      </c>
+      <c r="J68" s="20"/>
+      <c r="K68" s="20"/>
+      <c r="L68" s="20"/>
+      <c r="M68" s="20"/>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B68" s="56">
+      <c r="B69" s="54">
         <v>3890</v>
       </c>
-      <c r="C68" s="55">
+      <c r="C69" s="53">
         <v>8161</v>
       </c>
-      <c r="D68" s="68">
+      <c r="D69" s="66">
         <v>12431</v>
       </c>
-      <c r="E68" s="68">
+      <c r="E69" s="66">
         <v>16701</v>
       </c>
-      <c r="F68" s="68">
+      <c r="F69" s="66">
         <v>20378</v>
       </c>
-      <c r="G68" s="68">
+      <c r="G69" s="66">
         <v>24055</v>
       </c>
-      <c r="H68" s="68">
+      <c r="H69" s="66">
         <v>28740</v>
       </c>
-      <c r="I68" s="22"/>
-[...3 lines deleted...]
-      <c r="M68" s="22"/>
+      <c r="I69" s="66">
+        <v>33426</v>
+      </c>
+      <c r="J69" s="20"/>
+      <c r="K69" s="20"/>
+      <c r="L69" s="20"/>
+      <c r="M69" s="20"/>
     </row>
-    <row r="69" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A69" s="69" t="s">
+    <row r="70" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A70" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B69" s="56">
+      <c r="B70" s="54">
         <v>2015401</v>
       </c>
-      <c r="C69" s="55">
+      <c r="C70" s="53">
         <v>4020044</v>
       </c>
-      <c r="D69" s="68">
+      <c r="D70" s="66">
         <v>6236876</v>
       </c>
-      <c r="E69" s="68">
+      <c r="E70" s="66">
         <v>8215886</v>
       </c>
-      <c r="F69" s="68">
+      <c r="F70" s="66">
         <v>10410300</v>
       </c>
-      <c r="G69" s="68">
+      <c r="G70" s="66">
         <v>12471130</v>
       </c>
-      <c r="H69" s="68">
+      <c r="H70" s="66">
         <v>12471130</v>
       </c>
-      <c r="I69" s="22"/>
-[...34 lines deleted...]
-      <c r="M70" s="22"/>
+      <c r="I70" s="66">
+        <v>13312251</v>
+      </c>
+      <c r="J70" s="20"/>
+      <c r="K70" s="20"/>
+      <c r="L70" s="20"/>
+      <c r="M70" s="20"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M71" s="22"/>
+      <c r="A71" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B71" s="54">
+        <v>86</v>
+      </c>
+      <c r="C71" s="53">
+        <v>172</v>
+      </c>
+      <c r="D71" s="66">
+        <v>258</v>
+      </c>
+      <c r="E71" s="66">
+        <v>344</v>
+      </c>
+      <c r="F71" s="66">
+        <v>430</v>
+      </c>
+      <c r="G71" s="66">
+        <v>516</v>
+      </c>
+      <c r="H71" s="66">
+        <v>516</v>
+      </c>
+      <c r="I71" s="66">
+        <v>516</v>
+      </c>
+      <c r="J71" s="20"/>
+      <c r="K71" s="20"/>
+      <c r="L71" s="20"/>
+      <c r="M71" s="20"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="72" t="s">
+      <c r="A72" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="54">
+        <v>5</v>
+      </c>
+      <c r="C72" s="53">
+        <v>10</v>
+      </c>
+      <c r="D72" s="66">
+        <v>15</v>
+      </c>
+      <c r="E72" s="66">
         <v>20</v>
       </c>
-      <c r="B72" s="56">
-[...24 lines deleted...]
-      <c r="M72" s="22"/>
+      <c r="F72" s="66">
+        <v>25</v>
+      </c>
+      <c r="G72" s="66">
+        <v>30</v>
+      </c>
+      <c r="H72" s="66">
+        <v>30</v>
+      </c>
+      <c r="I72" s="66">
+        <v>30</v>
+      </c>
+      <c r="J72" s="20"/>
+      <c r="K72" s="20"/>
+      <c r="L72" s="20"/>
+      <c r="M72" s="20"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M73" s="22"/>
+      <c r="A73" s="70" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="54">
+        <v>399782</v>
+      </c>
+      <c r="C73" s="54">
+        <v>881834</v>
+      </c>
+      <c r="D73" s="66">
+        <v>1347458</v>
+      </c>
+      <c r="E73" s="66">
+        <v>2096770</v>
+      </c>
+      <c r="F73" s="66">
+        <v>3089177</v>
+      </c>
+      <c r="G73" s="66">
+        <v>3976633</v>
+      </c>
+      <c r="H73" s="66">
+        <v>4886248</v>
+      </c>
+      <c r="I73" s="66">
+        <v>5920217</v>
+      </c>
+      <c r="J73" s="20"/>
+      <c r="K73" s="20"/>
+      <c r="L73" s="20"/>
+      <c r="M73" s="20"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M74" s="22"/>
+      <c r="A74" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B74" s="54">
+        <v>25077</v>
+      </c>
+      <c r="C74" s="53">
+        <v>105206</v>
+      </c>
+      <c r="D74" s="66">
+        <v>217435</v>
+      </c>
+      <c r="E74" s="66">
+        <v>488644</v>
+      </c>
+      <c r="F74" s="66">
+        <v>954839</v>
+      </c>
+      <c r="G74" s="66">
+        <v>1456553</v>
+      </c>
+      <c r="H74" s="66">
+        <v>1974635</v>
+      </c>
+      <c r="I74" s="66">
+        <v>2641814</v>
+      </c>
+      <c r="J74" s="20"/>
+      <c r="K74" s="20"/>
+      <c r="L74" s="20"/>
+      <c r="M74" s="20"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M75" s="22"/>
+      <c r="A75" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B75" s="54">
+        <v>15239</v>
+      </c>
+      <c r="C75" s="53">
+        <v>26266</v>
+      </c>
+      <c r="D75" s="66">
+        <v>36146</v>
+      </c>
+      <c r="E75" s="66">
+        <v>58713</v>
+      </c>
+      <c r="F75" s="66">
+        <v>74936</v>
+      </c>
+      <c r="G75" s="66">
+        <v>86789</v>
+      </c>
+      <c r="H75" s="66">
+        <v>96235</v>
+      </c>
+      <c r="I75" s="66">
+        <v>111523</v>
+      </c>
+      <c r="J75" s="20"/>
+      <c r="K75" s="20"/>
+      <c r="L75" s="20"/>
+      <c r="M75" s="20"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M76" s="22"/>
+      <c r="A76" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B76" s="54">
+        <v>96</v>
+      </c>
+      <c r="C76" s="53">
+        <v>192</v>
+      </c>
+      <c r="D76" s="66">
+        <v>288</v>
+      </c>
+      <c r="E76" s="66">
+        <v>384</v>
+      </c>
+      <c r="F76" s="66">
+        <v>480</v>
+      </c>
+      <c r="G76" s="66">
+        <v>576</v>
+      </c>
+      <c r="H76" s="66">
+        <v>1251</v>
+      </c>
+      <c r="I76" s="66">
+        <v>1926</v>
+      </c>
+      <c r="J76" s="20"/>
+      <c r="K76" s="20"/>
+      <c r="L76" s="20"/>
+      <c r="M76" s="20"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M77" s="22"/>
+      <c r="A77" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B77" s="54">
+        <v>1174</v>
+      </c>
+      <c r="C77" s="53">
+        <v>2348</v>
+      </c>
+      <c r="D77" s="66">
+        <v>3522</v>
+      </c>
+      <c r="E77" s="66">
+        <v>4696</v>
+      </c>
+      <c r="F77" s="66">
+        <v>5870</v>
+      </c>
+      <c r="G77" s="66">
+        <v>7044</v>
+      </c>
+      <c r="H77" s="66">
+        <v>10348</v>
+      </c>
+      <c r="I77" s="66">
+        <v>13652</v>
+      </c>
+      <c r="J77" s="20"/>
+      <c r="K77" s="20"/>
+      <c r="L77" s="20"/>
+      <c r="M77" s="20"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M78" s="22"/>
+      <c r="A78" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B78" s="54">
+        <v>5299</v>
+      </c>
+      <c r="C78" s="53">
+        <v>10882</v>
+      </c>
+      <c r="D78" s="66">
+        <v>16464</v>
+      </c>
+      <c r="E78" s="66">
+        <v>22047</v>
+      </c>
+      <c r="F78" s="66">
+        <v>29003</v>
+      </c>
+      <c r="G78" s="66">
+        <v>35959</v>
+      </c>
+      <c r="H78" s="66">
+        <v>45561</v>
+      </c>
+      <c r="I78" s="66">
+        <v>60498</v>
+      </c>
+      <c r="J78" s="20"/>
+      <c r="K78" s="20"/>
+      <c r="L78" s="20"/>
+      <c r="M78" s="20"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M79" s="22"/>
+      <c r="A79" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B79" s="54">
+        <v>660</v>
+      </c>
+      <c r="C79" s="53">
+        <v>1320</v>
+      </c>
+      <c r="D79" s="66">
+        <v>1980</v>
+      </c>
+      <c r="E79" s="66">
+        <v>2640</v>
+      </c>
+      <c r="F79" s="66">
+        <v>3300</v>
+      </c>
+      <c r="G79" s="66">
+        <v>3960</v>
+      </c>
+      <c r="H79" s="66">
+        <v>4002</v>
+      </c>
+      <c r="I79" s="66">
+        <v>4044</v>
+      </c>
+      <c r="J79" s="20"/>
+      <c r="K79" s="20"/>
+      <c r="L79" s="20"/>
+      <c r="M79" s="20"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M80" s="22"/>
+      <c r="A80" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B80" s="54">
+        <v>748</v>
+      </c>
+      <c r="C80" s="53">
+        <v>1496</v>
+      </c>
+      <c r="D80" s="66">
+        <v>2244</v>
+      </c>
+      <c r="E80" s="66">
+        <v>2992</v>
+      </c>
+      <c r="F80" s="66">
+        <v>3740</v>
+      </c>
+      <c r="G80" s="66">
+        <v>4488</v>
+      </c>
+      <c r="H80" s="66">
+        <v>4488</v>
+      </c>
+      <c r="I80" s="66">
+        <v>4488</v>
+      </c>
+      <c r="J80" s="20"/>
+      <c r="K80" s="20"/>
+      <c r="L80" s="20"/>
+      <c r="M80" s="20"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M81" s="22"/>
+      <c r="A81" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B81" s="54">
+        <v>2741</v>
+      </c>
+      <c r="C81" s="53">
+        <v>5376</v>
+      </c>
+      <c r="D81" s="66">
+        <v>8011</v>
+      </c>
+      <c r="E81" s="66">
+        <v>10646</v>
+      </c>
+      <c r="F81" s="66">
+        <v>13281</v>
+      </c>
+      <c r="G81" s="66">
+        <v>15916</v>
+      </c>
+      <c r="H81" s="66">
+        <v>18944</v>
+      </c>
+      <c r="I81" s="66">
+        <v>21972</v>
+      </c>
+      <c r="J81" s="20"/>
+      <c r="K81" s="20"/>
+      <c r="L81" s="20"/>
+      <c r="M81" s="20"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="69" t="s">
+      <c r="A82" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B82" s="54">
+        <v>347760</v>
+      </c>
+      <c r="C82" s="53">
+        <v>726772</v>
+      </c>
+      <c r="D82" s="66">
+        <v>1058404</v>
+      </c>
+      <c r="E82" s="66">
+        <v>1502056</v>
+      </c>
+      <c r="F82" s="66">
+        <v>1998788</v>
+      </c>
+      <c r="G82" s="66">
+        <v>2359420</v>
+      </c>
+      <c r="H82" s="66">
+        <v>2724856</v>
+      </c>
+      <c r="I82" s="66">
+        <v>3054372</v>
+      </c>
+      <c r="J82" s="20"/>
+      <c r="K82" s="20"/>
+      <c r="L82" s="20"/>
+      <c r="M82" s="20"/>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B82" s="56">
+      <c r="B83" s="54">
         <v>988</v>
       </c>
-      <c r="C82" s="55">
+      <c r="C83" s="53">
         <v>1976</v>
       </c>
-      <c r="D82" s="68">
+      <c r="D83" s="66">
         <v>2964</v>
       </c>
-      <c r="E82" s="68">
+      <c r="E83" s="66">
         <v>3952</v>
       </c>
-      <c r="F82" s="68">
+      <c r="F83" s="66">
         <v>4940</v>
       </c>
-      <c r="G82" s="68">
+      <c r="G83" s="66">
         <v>5928</v>
       </c>
-      <c r="H82" s="68">
+      <c r="H83" s="66">
         <v>5928</v>
       </c>
-      <c r="I82" s="22"/>
-[...3 lines deleted...]
-      <c r="M82" s="22"/>
+      <c r="I83" s="66">
+        <v>5928</v>
+      </c>
+      <c r="J83" s="20"/>
+      <c r="K83" s="20"/>
+      <c r="L83" s="20"/>
+      <c r="M83" s="20"/>
     </row>
-    <row r="83" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A83" s="72" t="s">
+    <row r="84" spans="1:13" ht="19.5" customHeight="1">
+      <c r="A84" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B83" s="56">
+      <c r="B84" s="54">
         <v>363377</v>
       </c>
-      <c r="C83" s="56">
+      <c r="C84" s="54">
         <v>761866</v>
       </c>
-      <c r="D83" s="68">
+      <c r="D84" s="66">
         <v>1112974</v>
       </c>
-      <c r="E83" s="68">
+      <c r="E84" s="66">
         <v>1576103</v>
       </c>
-      <c r="F83" s="68">
+      <c r="F84" s="66">
         <v>2089892</v>
       </c>
-      <c r="G83" s="68">
+      <c r="G84" s="66">
         <v>2467581</v>
       </c>
-      <c r="H83" s="68">
+      <c r="H84" s="66">
         <v>2854552</v>
       </c>
-      <c r="I83" s="22"/>
-[...34 lines deleted...]
-      <c r="M84" s="22"/>
+      <c r="I84" s="66">
+        <v>3219043</v>
+      </c>
+      <c r="J84" s="20"/>
+      <c r="K84" s="20"/>
+      <c r="L84" s="20"/>
+      <c r="M84" s="20"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M85" s="22"/>
+      <c r="A85" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B85" s="54">
+        <v>9491</v>
+      </c>
+      <c r="C85" s="53">
+        <v>22508</v>
+      </c>
+      <c r="D85" s="66">
+        <v>35525</v>
+      </c>
+      <c r="E85" s="66">
+        <v>48542</v>
+      </c>
+      <c r="F85" s="66">
+        <v>57766</v>
+      </c>
+      <c r="G85" s="66">
+        <v>66990</v>
+      </c>
+      <c r="H85" s="66">
+        <v>80494</v>
+      </c>
+      <c r="I85" s="66">
+        <v>102103</v>
+      </c>
+      <c r="J85" s="20"/>
+      <c r="K85" s="20"/>
+      <c r="L85" s="20"/>
+      <c r="M85" s="20"/>
     </row>
     <row r="86" spans="1:13">
-      <c r="A86" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M86" s="22"/>
+      <c r="A86" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B86" s="54">
+        <v>54</v>
+      </c>
+      <c r="C86" s="53">
+        <v>108</v>
+      </c>
+      <c r="D86" s="66">
+        <v>162</v>
+      </c>
+      <c r="E86" s="66">
+        <v>216</v>
+      </c>
+      <c r="F86" s="66">
+        <v>270</v>
+      </c>
+      <c r="G86" s="66">
+        <v>324</v>
+      </c>
+      <c r="H86" s="66">
+        <v>324</v>
+      </c>
+      <c r="I86" s="66">
+        <v>324</v>
+      </c>
+      <c r="J86" s="20"/>
+      <c r="K86" s="20"/>
+      <c r="L86" s="20"/>
+      <c r="M86" s="20"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M87" s="22"/>
+      <c r="A87" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B87" s="54">
+        <v>67</v>
+      </c>
+      <c r="C87" s="53">
+        <v>134</v>
+      </c>
+      <c r="D87" s="66">
+        <v>201</v>
+      </c>
+      <c r="E87" s="66">
+        <v>268</v>
+      </c>
+      <c r="F87" s="66">
+        <v>335</v>
+      </c>
+      <c r="G87" s="66">
+        <v>402</v>
+      </c>
+      <c r="H87" s="66">
+        <v>1127</v>
+      </c>
+      <c r="I87" s="66">
+        <v>1852</v>
+      </c>
+      <c r="J87" s="20"/>
+      <c r="K87" s="20"/>
+      <c r="L87" s="20"/>
+      <c r="M87" s="20"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M88" s="22"/>
+      <c r="A88" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B88" s="54">
+        <v>5179</v>
+      </c>
+      <c r="C88" s="53">
+        <v>10692</v>
+      </c>
+      <c r="D88" s="66">
+        <v>16204</v>
+      </c>
+      <c r="E88" s="66">
+        <v>21717</v>
+      </c>
+      <c r="F88" s="66">
+        <v>28603</v>
+      </c>
+      <c r="G88" s="66">
+        <v>35489</v>
+      </c>
+      <c r="H88" s="66">
+        <v>42662</v>
+      </c>
+      <c r="I88" s="66">
+        <v>55170</v>
+      </c>
+      <c r="J88" s="20"/>
+      <c r="K88" s="20"/>
+      <c r="L88" s="20"/>
+      <c r="M88" s="20"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M89" s="22"/>
+      <c r="A89" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B89" s="54">
+        <v>660</v>
+      </c>
+      <c r="C89" s="53">
+        <v>1320</v>
+      </c>
+      <c r="D89" s="66">
+        <v>1980</v>
+      </c>
+      <c r="E89" s="66">
+        <v>2640</v>
+      </c>
+      <c r="F89" s="66">
+        <v>3300</v>
+      </c>
+      <c r="G89" s="66">
+        <v>3960</v>
+      </c>
+      <c r="H89" s="66">
+        <v>3968</v>
+      </c>
+      <c r="I89" s="66">
+        <v>3976</v>
+      </c>
+      <c r="J89" s="20"/>
+      <c r="K89" s="20"/>
+      <c r="L89" s="20"/>
+      <c r="M89" s="20"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M90" s="22"/>
+      <c r="A90" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B90" s="54">
+        <v>21</v>
+      </c>
+      <c r="C90" s="53">
+        <v>42</v>
+      </c>
+      <c r="D90" s="66">
+        <v>63</v>
+      </c>
+      <c r="E90" s="66">
+        <v>84</v>
+      </c>
+      <c r="F90" s="66">
+        <v>105</v>
+      </c>
+      <c r="G90" s="66">
+        <v>126</v>
+      </c>
+      <c r="H90" s="66">
+        <v>126</v>
+      </c>
+      <c r="I90" s="66">
+        <v>126</v>
+      </c>
+      <c r="J90" s="20"/>
+      <c r="K90" s="20"/>
+      <c r="L90" s="20"/>
+      <c r="M90" s="20"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M91" s="22"/>
+      <c r="A91" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B91" s="54">
+        <v>173</v>
+      </c>
+      <c r="C91" s="53">
+        <v>346</v>
+      </c>
+      <c r="D91" s="66">
+        <v>519</v>
+      </c>
+      <c r="E91" s="66">
+        <v>692</v>
+      </c>
+      <c r="F91" s="66">
+        <v>865</v>
+      </c>
+      <c r="G91" s="66">
+        <v>1038</v>
+      </c>
+      <c r="H91" s="66">
+        <v>1205</v>
+      </c>
+      <c r="I91" s="66">
+        <v>1372</v>
+      </c>
+      <c r="J91" s="20"/>
+      <c r="K91" s="20"/>
+      <c r="L91" s="20"/>
+      <c r="M91" s="20"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="69" t="s">
+      <c r="A92" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B92" s="54">
+        <v>346764</v>
+      </c>
+      <c r="C92" s="53">
+        <v>724780</v>
+      </c>
+      <c r="D92" s="66">
+        <v>1055416</v>
+      </c>
+      <c r="E92" s="66">
+        <v>1498072</v>
+      </c>
+      <c r="F92" s="66">
+        <v>1993808</v>
+      </c>
+      <c r="G92" s="66">
+        <v>2353444</v>
+      </c>
+      <c r="H92" s="66">
+        <v>2718839</v>
+      </c>
+      <c r="I92" s="66">
+        <v>3048314</v>
+      </c>
+      <c r="J92" s="20"/>
+      <c r="K92" s="20"/>
+      <c r="L92" s="20"/>
+      <c r="M92" s="20"/>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B92" s="56">
+      <c r="B93" s="54">
         <v>968</v>
       </c>
-      <c r="C92" s="55">
+      <c r="C93" s="53">
         <v>1936</v>
       </c>
-      <c r="D92" s="68">
+      <c r="D93" s="66">
         <v>2904</v>
       </c>
-      <c r="E92" s="68">
+      <c r="E93" s="66">
         <v>3872</v>
       </c>
-      <c r="F92" s="68">
+      <c r="F93" s="66">
         <v>4840</v>
       </c>
-      <c r="G92" s="68">
+      <c r="G93" s="66">
         <v>5808</v>
       </c>
-      <c r="H92" s="68">
+      <c r="H93" s="66">
         <v>5808</v>
       </c>
-      <c r="I92" s="22"/>
-[...3 lines deleted...]
-      <c r="M92" s="22"/>
+      <c r="I93" s="66">
+        <v>5808</v>
+      </c>
+      <c r="J93" s="20"/>
+      <c r="K93" s="20"/>
+      <c r="L93" s="20"/>
+      <c r="M93" s="20"/>
     </row>
-    <row r="93" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A93" s="72" t="s">
+    <row r="94" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A94" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="B93" s="56">
+      <c r="B94" s="54">
         <v>36073</v>
       </c>
-      <c r="C93" s="56">
+      <c r="C94" s="54">
         <v>119304</v>
       </c>
-      <c r="D93" s="68">
+      <c r="D94" s="66">
         <v>233204</v>
       </c>
-      <c r="E93" s="68">
+      <c r="E94" s="66">
         <v>519055</v>
       </c>
-      <c r="F93" s="68">
+      <c r="F94" s="66">
         <v>997341</v>
       </c>
-      <c r="G93" s="68">
+      <c r="G94" s="66">
         <v>1506776</v>
       </c>
-      <c r="H93" s="68">
+      <c r="H94" s="66">
         <v>2026251</v>
       </c>
-      <c r="I93" s="22"/>
-[...34 lines deleted...]
-      <c r="M94" s="22"/>
+      <c r="I94" s="66">
+        <v>2692560</v>
+      </c>
+      <c r="J94" s="20"/>
+      <c r="K94" s="20"/>
+      <c r="L94" s="20"/>
+      <c r="M94" s="20"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M95" s="22"/>
+      <c r="A95" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B95" s="54">
+        <v>15586</v>
+      </c>
+      <c r="C95" s="53">
+        <v>82698</v>
+      </c>
+      <c r="D95" s="66">
+        <v>181910</v>
+      </c>
+      <c r="E95" s="66">
+        <v>440102</v>
+      </c>
+      <c r="F95" s="66">
+        <v>897073</v>
+      </c>
+      <c r="G95" s="66">
+        <v>1389563</v>
+      </c>
+      <c r="H95" s="66">
+        <v>1894141</v>
+      </c>
+      <c r="I95" s="66">
+        <v>2539711</v>
+      </c>
+      <c r="J95" s="20"/>
+      <c r="K95" s="20"/>
+      <c r="L95" s="20"/>
+      <c r="M95" s="20"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="69" t="s">
+      <c r="A96" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B96" s="54">
+        <v>15185</v>
+      </c>
+      <c r="C96" s="53">
+        <v>26158</v>
+      </c>
+      <c r="D96" s="66">
+        <v>35700</v>
+      </c>
+      <c r="E96" s="66">
+        <v>58213</v>
+      </c>
+      <c r="F96" s="66">
+        <v>74382</v>
+      </c>
+      <c r="G96" s="66">
+        <v>86181</v>
+      </c>
+      <c r="H96" s="66">
+        <v>95627</v>
+      </c>
+      <c r="I96" s="66">
+        <v>110915</v>
+      </c>
+      <c r="J96" s="20"/>
+      <c r="K96" s="20"/>
+      <c r="L96" s="20"/>
+      <c r="M96" s="20"/>
+    </row>
+    <row r="97" spans="1:16384">
+      <c r="A97" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B96" s="56">
+      <c r="B97" s="54">
         <v>1009</v>
       </c>
-      <c r="C96" s="55">
+      <c r="C97" s="53">
         <v>2018</v>
       </c>
-      <c r="D96" s="68">
+      <c r="D97" s="66">
         <v>3027</v>
       </c>
-      <c r="E96" s="68">
+      <c r="E97" s="66">
         <v>4036</v>
       </c>
-      <c r="F96" s="68">
+      <c r="F97" s="66">
         <v>5045</v>
       </c>
-      <c r="G96" s="68">
+      <c r="G97" s="66">
         <v>6054</v>
       </c>
-      <c r="H96" s="68">
+      <c r="H97" s="66">
         <v>8633</v>
       </c>
-      <c r="I96" s="22"/>
-[...34 lines deleted...]
-      <c r="M97" s="22"/>
+      <c r="I97" s="66">
+        <v>11212</v>
+      </c>
+      <c r="J97" s="20"/>
+      <c r="K97" s="20"/>
+      <c r="L97" s="20"/>
+      <c r="M97" s="20"/>
     </row>
     <row r="98" spans="1:16384" ht="18" customHeight="1">
-      <c r="A98" s="69" t="s">
+      <c r="A98" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B98" s="54">
+        <v>120</v>
+      </c>
+      <c r="C98" s="53">
+        <v>190</v>
+      </c>
+      <c r="D98" s="66">
+        <v>260</v>
+      </c>
+      <c r="E98" s="66">
+        <v>330</v>
+      </c>
+      <c r="F98" s="66">
+        <v>400</v>
+      </c>
+      <c r="G98" s="66">
+        <v>470</v>
+      </c>
+      <c r="H98" s="66">
+        <v>570</v>
+      </c>
+      <c r="I98" s="66">
+        <v>670</v>
+      </c>
+      <c r="J98" s="20"/>
+      <c r="K98" s="20"/>
+      <c r="L98" s="20"/>
+      <c r="M98" s="20"/>
+    </row>
+    <row r="99" spans="1:16384" ht="18" customHeight="1">
+      <c r="A99" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B98" s="56">
+      <c r="B99" s="54">
         <v>606</v>
       </c>
-      <c r="C98" s="55">
+      <c r="C99" s="53">
         <v>1212</v>
       </c>
-      <c r="D98" s="68">
+      <c r="D99" s="66">
         <v>1818</v>
       </c>
-      <c r="E98" s="68">
+      <c r="E99" s="66">
         <v>2424</v>
       </c>
-      <c r="F98" s="68">
+      <c r="F99" s="66">
         <v>3030</v>
       </c>
-      <c r="G98" s="68">
+      <c r="G99" s="66">
         <v>3636</v>
       </c>
-      <c r="H98" s="68">
+      <c r="H99" s="66">
         <v>3636</v>
       </c>
-      <c r="I98" s="22"/>
-[...34 lines deleted...]
-      <c r="M99" s="22"/>
+      <c r="I99" s="66">
+        <v>3636</v>
+      </c>
+      <c r="J99" s="20"/>
+      <c r="K99" s="20"/>
+      <c r="L99" s="20"/>
+      <c r="M99" s="20"/>
     </row>
     <row r="100" spans="1:16384">
-      <c r="A100" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M100" s="22"/>
+      <c r="A100" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B100" s="54">
+        <v>2568</v>
+      </c>
+      <c r="C100" s="53">
+        <v>5030</v>
+      </c>
+      <c r="D100" s="66">
+        <v>7492</v>
+      </c>
+      <c r="E100" s="66">
+        <v>9954</v>
+      </c>
+      <c r="F100" s="66">
+        <v>12416</v>
+      </c>
+      <c r="G100" s="66">
+        <v>14878</v>
+      </c>
+      <c r="H100" s="66">
+        <v>17650</v>
+      </c>
+      <c r="I100" s="66">
+        <v>20422</v>
+      </c>
+      <c r="J100" s="20"/>
+      <c r="K100" s="20"/>
+      <c r="L100" s="20"/>
+      <c r="M100" s="20"/>
     </row>
     <row r="101" spans="1:16384">
-      <c r="A101" s="69" t="s">
+      <c r="A101" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="54">
+        <v>979</v>
+      </c>
+      <c r="C101" s="53">
+        <v>1958</v>
+      </c>
+      <c r="D101" s="66">
+        <v>2937</v>
+      </c>
+      <c r="E101" s="66">
+        <v>3916</v>
+      </c>
+      <c r="F101" s="66">
+        <v>4895</v>
+      </c>
+      <c r="G101" s="66">
+        <v>5874</v>
+      </c>
+      <c r="H101" s="66">
+        <v>5874</v>
+      </c>
+      <c r="I101" s="66">
+        <v>5874</v>
+      </c>
+      <c r="J101" s="20"/>
+      <c r="K101" s="20"/>
+      <c r="L101" s="20"/>
+      <c r="M101" s="20"/>
+    </row>
+    <row r="102" spans="1:16384">
+      <c r="A102" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B101" s="56">
+      <c r="B102" s="54">
         <v>20</v>
       </c>
-      <c r="C101" s="55">
+      <c r="C102" s="53">
         <v>40</v>
       </c>
-      <c r="D101" s="68">
+      <c r="D102" s="66">
         <v>60</v>
       </c>
-      <c r="E101" s="68">
+      <c r="E102" s="66">
         <v>80</v>
       </c>
-      <c r="F101" s="68">
+      <c r="F102" s="66">
         <v>100</v>
       </c>
-      <c r="G101" s="68">
+      <c r="G102" s="66">
         <v>120</v>
       </c>
-      <c r="H101" s="68">
+      <c r="H102" s="66">
         <v>120</v>
       </c>
-      <c r="I101" s="22"/>
-[...3 lines deleted...]
-      <c r="M101" s="22"/>
+      <c r="I102" s="66">
+        <v>120</v>
+      </c>
+      <c r="J102" s="20"/>
+      <c r="K102" s="20"/>
+      <c r="L102" s="20"/>
+      <c r="M102" s="20"/>
     </row>
-    <row r="102" spans="1:16384" s="8" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A102" s="72" t="s">
+    <row r="103" spans="1:16384" s="7" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A103" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="B102" s="56">
+      <c r="B103" s="54">
         <v>332</v>
       </c>
-      <c r="C102" s="56">
+      <c r="C103" s="54">
         <v>664</v>
       </c>
-      <c r="D102" s="68" t="s">
+      <c r="D103" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="E102" s="68">
+      <c r="E103" s="66">
         <v>1612</v>
       </c>
-      <c r="F102" s="68">
+      <c r="F103" s="66">
         <v>1944</v>
       </c>
-      <c r="G102" s="68">
+      <c r="G103" s="66">
         <v>2276</v>
       </c>
-      <c r="H102" s="68">
+      <c r="H103" s="66">
         <v>5445</v>
       </c>
-      <c r="I102" s="22"/>
-[...16374 lines deleted...]
-      <c r="XFD102" s="7"/>
+      <c r="I103" s="66">
+        <v>8614</v>
+      </c>
+      <c r="J103" s="20"/>
+      <c r="K103" s="20"/>
+      <c r="L103" s="20"/>
+      <c r="M103" s="20"/>
+      <c r="N103" s="6"/>
+      <c r="O103" s="6"/>
+      <c r="P103" s="6"/>
+      <c r="Q103" s="6"/>
+      <c r="R103" s="6"/>
+      <c r="S103" s="6"/>
+      <c r="T103" s="6"/>
+      <c r="U103" s="6"/>
+      <c r="V103" s="6"/>
+      <c r="W103" s="6"/>
+      <c r="X103" s="6"/>
+      <c r="Y103" s="6"/>
+      <c r="Z103" s="6"/>
+      <c r="AA103" s="6"/>
+      <c r="AB103" s="6"/>
+      <c r="AC103" s="6"/>
+      <c r="AD103" s="6"/>
+      <c r="AE103" s="6"/>
+      <c r="AF103" s="6"/>
+      <c r="AG103" s="6"/>
+      <c r="AH103" s="6"/>
+      <c r="AI103" s="6"/>
+      <c r="AJ103" s="6"/>
+      <c r="AK103" s="6"/>
+      <c r="AL103" s="6"/>
+      <c r="AM103" s="6"/>
+      <c r="AN103" s="6"/>
+      <c r="AO103" s="6"/>
+      <c r="AP103" s="6"/>
+      <c r="AQ103" s="6"/>
+      <c r="AR103" s="6"/>
+      <c r="AS103" s="6"/>
+      <c r="AT103" s="6"/>
+      <c r="AU103" s="6"/>
+      <c r="AV103" s="6"/>
+      <c r="AW103" s="6"/>
+      <c r="AX103" s="6"/>
+      <c r="AY103" s="6"/>
+      <c r="AZ103" s="6"/>
+      <c r="BA103" s="6"/>
+      <c r="BB103" s="6"/>
+      <c r="BC103" s="6"/>
+      <c r="BD103" s="6"/>
+      <c r="BE103" s="6"/>
+      <c r="BF103" s="6"/>
+      <c r="BG103" s="6"/>
+      <c r="BH103" s="6"/>
+      <c r="BI103" s="6"/>
+      <c r="BJ103" s="6"/>
+      <c r="BK103" s="6"/>
+      <c r="BL103" s="6"/>
+      <c r="BM103" s="6"/>
+      <c r="BN103" s="6"/>
+      <c r="BO103" s="6"/>
+      <c r="BP103" s="6"/>
+      <c r="BQ103" s="6"/>
+      <c r="BR103" s="6"/>
+      <c r="BS103" s="6"/>
+      <c r="BT103" s="6"/>
+      <c r="BU103" s="6"/>
+      <c r="BV103" s="6"/>
+      <c r="BW103" s="6"/>
+      <c r="BX103" s="6"/>
+      <c r="BY103" s="6"/>
+      <c r="BZ103" s="6"/>
+      <c r="CA103" s="6"/>
+      <c r="CB103" s="6"/>
+      <c r="CC103" s="6"/>
+      <c r="CD103" s="6"/>
+      <c r="CE103" s="6"/>
+      <c r="CF103" s="6"/>
+      <c r="CG103" s="6"/>
+      <c r="CH103" s="6"/>
+      <c r="CI103" s="6"/>
+      <c r="CJ103" s="6"/>
+      <c r="CK103" s="6"/>
+      <c r="CL103" s="6"/>
+      <c r="CM103" s="6"/>
+      <c r="CN103" s="6"/>
+      <c r="CO103" s="6"/>
+      <c r="CP103" s="6"/>
+      <c r="CQ103" s="6"/>
+      <c r="CR103" s="6"/>
+      <c r="CS103" s="6"/>
+      <c r="CT103" s="6"/>
+      <c r="CU103" s="6"/>
+      <c r="CV103" s="6"/>
+      <c r="CW103" s="6"/>
+      <c r="CX103" s="6"/>
+      <c r="CY103" s="6"/>
+      <c r="CZ103" s="6"/>
+      <c r="DA103" s="6"/>
+      <c r="DB103" s="6"/>
+      <c r="DC103" s="6"/>
+      <c r="DD103" s="6"/>
+      <c r="DE103" s="6"/>
+      <c r="DF103" s="6"/>
+      <c r="DG103" s="6"/>
+      <c r="DH103" s="6"/>
+      <c r="DI103" s="6"/>
+      <c r="DJ103" s="6"/>
+      <c r="DK103" s="6"/>
+      <c r="DL103" s="6"/>
+      <c r="DM103" s="6"/>
+      <c r="DN103" s="6"/>
+      <c r="DO103" s="6"/>
+      <c r="DP103" s="6"/>
+      <c r="DQ103" s="6"/>
+      <c r="DR103" s="6"/>
+      <c r="DS103" s="6"/>
+      <c r="DT103" s="6"/>
+      <c r="DU103" s="6"/>
+      <c r="DV103" s="6"/>
+      <c r="DW103" s="6"/>
+      <c r="DX103" s="6"/>
+      <c r="DY103" s="6"/>
+      <c r="DZ103" s="6"/>
+      <c r="EA103" s="6"/>
+      <c r="EB103" s="6"/>
+      <c r="EC103" s="6"/>
+      <c r="ED103" s="6"/>
+      <c r="EE103" s="6"/>
+      <c r="EF103" s="6"/>
+      <c r="EG103" s="6"/>
+      <c r="EH103" s="6"/>
+      <c r="EI103" s="6"/>
+      <c r="EJ103" s="6"/>
+      <c r="EK103" s="6"/>
+      <c r="EL103" s="6"/>
+      <c r="EM103" s="6"/>
+      <c r="EN103" s="6"/>
+      <c r="EO103" s="6"/>
+      <c r="EP103" s="6"/>
+      <c r="EQ103" s="6"/>
+      <c r="ER103" s="6"/>
+      <c r="ES103" s="6"/>
+      <c r="ET103" s="6"/>
+      <c r="EU103" s="6"/>
+      <c r="EV103" s="6"/>
+      <c r="EW103" s="6"/>
+      <c r="EX103" s="6"/>
+      <c r="EY103" s="6"/>
+      <c r="EZ103" s="6"/>
+      <c r="FA103" s="6"/>
+      <c r="FB103" s="6"/>
+      <c r="FC103" s="6"/>
+      <c r="FD103" s="6"/>
+      <c r="FE103" s="6"/>
+      <c r="FF103" s="6"/>
+      <c r="FG103" s="6"/>
+      <c r="FH103" s="6"/>
+      <c r="FI103" s="6"/>
+      <c r="FJ103" s="6"/>
+      <c r="FK103" s="6"/>
+      <c r="FL103" s="6"/>
+      <c r="FM103" s="6"/>
+      <c r="FN103" s="6"/>
+      <c r="FO103" s="6"/>
+      <c r="FP103" s="6"/>
+      <c r="FQ103" s="6"/>
+      <c r="FR103" s="6"/>
+      <c r="FS103" s="6"/>
+      <c r="FT103" s="6"/>
+      <c r="FU103" s="6"/>
+      <c r="FV103" s="6"/>
+      <c r="FW103" s="6"/>
+      <c r="FX103" s="6"/>
+      <c r="FY103" s="6"/>
+      <c r="FZ103" s="6"/>
+      <c r="GA103" s="6"/>
+      <c r="GB103" s="6"/>
+      <c r="GC103" s="6"/>
+      <c r="GD103" s="6"/>
+      <c r="GE103" s="6"/>
+      <c r="GF103" s="6"/>
+      <c r="GG103" s="6"/>
+      <c r="GH103" s="6"/>
+      <c r="GI103" s="6"/>
+      <c r="GJ103" s="6"/>
+      <c r="GK103" s="6"/>
+      <c r="GL103" s="6"/>
+      <c r="GM103" s="6"/>
+      <c r="GN103" s="6"/>
+      <c r="GO103" s="6"/>
+      <c r="GP103" s="6"/>
+      <c r="GQ103" s="6"/>
+      <c r="GR103" s="6"/>
+      <c r="GS103" s="6"/>
+      <c r="GT103" s="6"/>
+      <c r="GU103" s="6"/>
+      <c r="GV103" s="6"/>
+      <c r="GW103" s="6"/>
+      <c r="GX103" s="6"/>
+      <c r="GY103" s="6"/>
+      <c r="GZ103" s="6"/>
+      <c r="HA103" s="6"/>
+      <c r="HB103" s="6"/>
+      <c r="HC103" s="6"/>
+      <c r="HD103" s="6"/>
+      <c r="HE103" s="6"/>
+      <c r="HF103" s="6"/>
+      <c r="HG103" s="6"/>
+      <c r="HH103" s="6"/>
+      <c r="HI103" s="6"/>
+      <c r="HJ103" s="6"/>
+      <c r="HK103" s="6"/>
+      <c r="HL103" s="6"/>
+      <c r="HM103" s="6"/>
+      <c r="HN103" s="6"/>
+      <c r="HO103" s="6"/>
+      <c r="HP103" s="6"/>
+      <c r="HQ103" s="6"/>
+      <c r="HR103" s="6"/>
+      <c r="HS103" s="6"/>
+      <c r="HT103" s="6"/>
+      <c r="HU103" s="6"/>
+      <c r="HV103" s="6"/>
+      <c r="HW103" s="6"/>
+      <c r="HX103" s="6"/>
+      <c r="HY103" s="6"/>
+      <c r="HZ103" s="6"/>
+      <c r="IA103" s="6"/>
+      <c r="IB103" s="6"/>
+      <c r="IC103" s="6"/>
+      <c r="ID103" s="6"/>
+      <c r="IE103" s="6"/>
+      <c r="IF103" s="6"/>
+      <c r="IG103" s="6"/>
+      <c r="IH103" s="6"/>
+      <c r="II103" s="6"/>
+      <c r="IJ103" s="6"/>
+      <c r="IK103" s="6"/>
+      <c r="IL103" s="6"/>
+      <c r="IM103" s="6"/>
+      <c r="IN103" s="6"/>
+      <c r="IO103" s="6"/>
+      <c r="IP103" s="6"/>
+      <c r="IQ103" s="6"/>
+      <c r="IR103" s="6"/>
+      <c r="IS103" s="6"/>
+      <c r="IT103" s="6"/>
+      <c r="IU103" s="6"/>
+      <c r="IV103" s="6"/>
+      <c r="IW103" s="6"/>
+      <c r="IX103" s="6"/>
+      <c r="IY103" s="6"/>
+      <c r="IZ103" s="6"/>
+      <c r="JA103" s="6"/>
+      <c r="JB103" s="6"/>
+      <c r="JC103" s="6"/>
+      <c r="JD103" s="6"/>
+      <c r="JE103" s="6"/>
+      <c r="JF103" s="6"/>
+      <c r="JG103" s="6"/>
+      <c r="JH103" s="6"/>
+      <c r="JI103" s="6"/>
+      <c r="JJ103" s="6"/>
+      <c r="JK103" s="6"/>
+      <c r="JL103" s="6"/>
+      <c r="JM103" s="6"/>
+      <c r="JN103" s="6"/>
+      <c r="JO103" s="6"/>
+      <c r="JP103" s="6"/>
+      <c r="JQ103" s="6"/>
+      <c r="JR103" s="6"/>
+      <c r="JS103" s="6"/>
+      <c r="JT103" s="6"/>
+      <c r="JU103" s="6"/>
+      <c r="JV103" s="6"/>
+      <c r="JW103" s="6"/>
+      <c r="JX103" s="6"/>
+      <c r="JY103" s="6"/>
+      <c r="JZ103" s="6"/>
+      <c r="KA103" s="6"/>
+      <c r="KB103" s="6"/>
+      <c r="KC103" s="6"/>
+      <c r="KD103" s="6"/>
+      <c r="KE103" s="6"/>
+      <c r="KF103" s="6"/>
+      <c r="KG103" s="6"/>
+      <c r="KH103" s="6"/>
+      <c r="KI103" s="6"/>
+      <c r="KJ103" s="6"/>
+      <c r="KK103" s="6"/>
+      <c r="KL103" s="6"/>
+      <c r="KM103" s="6"/>
+      <c r="KN103" s="6"/>
+      <c r="KO103" s="6"/>
+      <c r="KP103" s="6"/>
+      <c r="KQ103" s="6"/>
+      <c r="KR103" s="6"/>
+      <c r="KS103" s="6"/>
+      <c r="KT103" s="6"/>
+      <c r="KU103" s="6"/>
+      <c r="KV103" s="6"/>
+      <c r="KW103" s="6"/>
+      <c r="KX103" s="6"/>
+      <c r="KY103" s="6"/>
+      <c r="KZ103" s="6"/>
+      <c r="LA103" s="6"/>
+      <c r="LB103" s="6"/>
+      <c r="LC103" s="6"/>
+      <c r="LD103" s="6"/>
+      <c r="LE103" s="6"/>
+      <c r="LF103" s="6"/>
+      <c r="LG103" s="6"/>
+      <c r="LH103" s="6"/>
+      <c r="LI103" s="6"/>
+      <c r="LJ103" s="6"/>
+      <c r="LK103" s="6"/>
+      <c r="LL103" s="6"/>
+      <c r="LM103" s="6"/>
+      <c r="LN103" s="6"/>
+      <c r="LO103" s="6"/>
+      <c r="LP103" s="6"/>
+      <c r="LQ103" s="6"/>
+      <c r="LR103" s="6"/>
+      <c r="LS103" s="6"/>
+      <c r="LT103" s="6"/>
+      <c r="LU103" s="6"/>
+      <c r="LV103" s="6"/>
+      <c r="LW103" s="6"/>
+      <c r="LX103" s="6"/>
+      <c r="LY103" s="6"/>
+      <c r="LZ103" s="6"/>
+      <c r="MA103" s="6"/>
+      <c r="MB103" s="6"/>
+      <c r="MC103" s="6"/>
+      <c r="MD103" s="6"/>
+      <c r="ME103" s="6"/>
+      <c r="MF103" s="6"/>
+      <c r="MG103" s="6"/>
+      <c r="MH103" s="6"/>
+      <c r="MI103" s="6"/>
+      <c r="MJ103" s="6"/>
+      <c r="MK103" s="6"/>
+      <c r="ML103" s="6"/>
+      <c r="MM103" s="6"/>
+      <c r="MN103" s="6"/>
+      <c r="MO103" s="6"/>
+      <c r="MP103" s="6"/>
+      <c r="MQ103" s="6"/>
+      <c r="MR103" s="6"/>
+      <c r="MS103" s="6"/>
+      <c r="MT103" s="6"/>
+      <c r="MU103" s="6"/>
+      <c r="MV103" s="6"/>
+      <c r="MW103" s="6"/>
+      <c r="MX103" s="6"/>
+      <c r="MY103" s="6"/>
+      <c r="MZ103" s="6"/>
+      <c r="NA103" s="6"/>
+      <c r="NB103" s="6"/>
+      <c r="NC103" s="6"/>
+      <c r="ND103" s="6"/>
+      <c r="NE103" s="6"/>
+      <c r="NF103" s="6"/>
+      <c r="NG103" s="6"/>
+      <c r="NH103" s="6"/>
+      <c r="NI103" s="6"/>
+      <c r="NJ103" s="6"/>
+      <c r="NK103" s="6"/>
+      <c r="NL103" s="6"/>
+      <c r="NM103" s="6"/>
+      <c r="NN103" s="6"/>
+      <c r="NO103" s="6"/>
+      <c r="NP103" s="6"/>
+      <c r="NQ103" s="6"/>
+      <c r="NR103" s="6"/>
+      <c r="NS103" s="6"/>
+      <c r="NT103" s="6"/>
+      <c r="NU103" s="6"/>
+      <c r="NV103" s="6"/>
+      <c r="NW103" s="6"/>
+      <c r="NX103" s="6"/>
+      <c r="NY103" s="6"/>
+      <c r="NZ103" s="6"/>
+      <c r="OA103" s="6"/>
+      <c r="OB103" s="6"/>
+      <c r="OC103" s="6"/>
+      <c r="OD103" s="6"/>
+      <c r="OE103" s="6"/>
+      <c r="OF103" s="6"/>
+      <c r="OG103" s="6"/>
+      <c r="OH103" s="6"/>
+      <c r="OI103" s="6"/>
+      <c r="OJ103" s="6"/>
+      <c r="OK103" s="6"/>
+      <c r="OL103" s="6"/>
+      <c r="OM103" s="6"/>
+      <c r="ON103" s="6"/>
+      <c r="OO103" s="6"/>
+      <c r="OP103" s="6"/>
+      <c r="OQ103" s="6"/>
+      <c r="OR103" s="6"/>
+      <c r="OS103" s="6"/>
+      <c r="OT103" s="6"/>
+      <c r="OU103" s="6"/>
+      <c r="OV103" s="6"/>
+      <c r="OW103" s="6"/>
+      <c r="OX103" s="6"/>
+      <c r="OY103" s="6"/>
+      <c r="OZ103" s="6"/>
+      <c r="PA103" s="6"/>
+      <c r="PB103" s="6"/>
+      <c r="PC103" s="6"/>
+      <c r="PD103" s="6"/>
+      <c r="PE103" s="6"/>
+      <c r="PF103" s="6"/>
+      <c r="PG103" s="6"/>
+      <c r="PH103" s="6"/>
+      <c r="PI103" s="6"/>
+      <c r="PJ103" s="6"/>
+      <c r="PK103" s="6"/>
+      <c r="PL103" s="6"/>
+      <c r="PM103" s="6"/>
+      <c r="PN103" s="6"/>
+      <c r="PO103" s="6"/>
+      <c r="PP103" s="6"/>
+      <c r="PQ103" s="6"/>
+      <c r="PR103" s="6"/>
+      <c r="PS103" s="6"/>
+      <c r="PT103" s="6"/>
+      <c r="PU103" s="6"/>
+      <c r="PV103" s="6"/>
+      <c r="PW103" s="6"/>
+      <c r="PX103" s="6"/>
+      <c r="PY103" s="6"/>
+      <c r="PZ103" s="6"/>
+      <c r="QA103" s="6"/>
+      <c r="QB103" s="6"/>
+      <c r="QC103" s="6"/>
+      <c r="QD103" s="6"/>
+      <c r="QE103" s="6"/>
+      <c r="QF103" s="6"/>
+      <c r="QG103" s="6"/>
+      <c r="QH103" s="6"/>
+      <c r="QI103" s="6"/>
+      <c r="QJ103" s="6"/>
+      <c r="QK103" s="6"/>
+      <c r="QL103" s="6"/>
+      <c r="QM103" s="6"/>
+      <c r="QN103" s="6"/>
+      <c r="QO103" s="6"/>
+      <c r="QP103" s="6"/>
+      <c r="QQ103" s="6"/>
+      <c r="QR103" s="6"/>
+      <c r="QS103" s="6"/>
+      <c r="QT103" s="6"/>
+      <c r="QU103" s="6"/>
+      <c r="QV103" s="6"/>
+      <c r="QW103" s="6"/>
+      <c r="QX103" s="6"/>
+      <c r="QY103" s="6"/>
+      <c r="QZ103" s="6"/>
+      <c r="RA103" s="6"/>
+      <c r="RB103" s="6"/>
+      <c r="RC103" s="6"/>
+      <c r="RD103" s="6"/>
+      <c r="RE103" s="6"/>
+      <c r="RF103" s="6"/>
+      <c r="RG103" s="6"/>
+      <c r="RH103" s="6"/>
+      <c r="RI103" s="6"/>
+      <c r="RJ103" s="6"/>
+      <c r="RK103" s="6"/>
+      <c r="RL103" s="6"/>
+      <c r="RM103" s="6"/>
+      <c r="RN103" s="6"/>
+      <c r="RO103" s="6"/>
+      <c r="RP103" s="6"/>
+      <c r="RQ103" s="6"/>
+      <c r="RR103" s="6"/>
+      <c r="RS103" s="6"/>
+      <c r="RT103" s="6"/>
+      <c r="RU103" s="6"/>
+      <c r="RV103" s="6"/>
+      <c r="RW103" s="6"/>
+      <c r="RX103" s="6"/>
+      <c r="RY103" s="6"/>
+      <c r="RZ103" s="6"/>
+      <c r="SA103" s="6"/>
+      <c r="SB103" s="6"/>
+      <c r="SC103" s="6"/>
+      <c r="SD103" s="6"/>
+      <c r="SE103" s="6"/>
+      <c r="SF103" s="6"/>
+      <c r="SG103" s="6"/>
+      <c r="SH103" s="6"/>
+      <c r="SI103" s="6"/>
+      <c r="SJ103" s="6"/>
+      <c r="SK103" s="6"/>
+      <c r="SL103" s="6"/>
+      <c r="SM103" s="6"/>
+      <c r="SN103" s="6"/>
+      <c r="SO103" s="6"/>
+      <c r="SP103" s="6"/>
+      <c r="SQ103" s="6"/>
+      <c r="SR103" s="6"/>
+      <c r="SS103" s="6"/>
+      <c r="ST103" s="6"/>
+      <c r="SU103" s="6"/>
+      <c r="SV103" s="6"/>
+      <c r="SW103" s="6"/>
+      <c r="SX103" s="6"/>
+      <c r="SY103" s="6"/>
+      <c r="SZ103" s="6"/>
+      <c r="TA103" s="6"/>
+      <c r="TB103" s="6"/>
+      <c r="TC103" s="6"/>
+      <c r="TD103" s="6"/>
+      <c r="TE103" s="6"/>
+      <c r="TF103" s="6"/>
+      <c r="TG103" s="6"/>
+      <c r="TH103" s="6"/>
+      <c r="TI103" s="6"/>
+      <c r="TJ103" s="6"/>
+      <c r="TK103" s="6"/>
+      <c r="TL103" s="6"/>
+      <c r="TM103" s="6"/>
+      <c r="TN103" s="6"/>
+      <c r="TO103" s="6"/>
+      <c r="TP103" s="6"/>
+      <c r="TQ103" s="6"/>
+      <c r="TR103" s="6"/>
+      <c r="TS103" s="6"/>
+      <c r="TT103" s="6"/>
+      <c r="TU103" s="6"/>
+      <c r="TV103" s="6"/>
+      <c r="TW103" s="6"/>
+      <c r="TX103" s="6"/>
+      <c r="TY103" s="6"/>
+      <c r="TZ103" s="6"/>
+      <c r="UA103" s="6"/>
+      <c r="UB103" s="6"/>
+      <c r="UC103" s="6"/>
+      <c r="UD103" s="6"/>
+      <c r="UE103" s="6"/>
+      <c r="UF103" s="6"/>
+      <c r="UG103" s="6"/>
+      <c r="UH103" s="6"/>
+      <c r="UI103" s="6"/>
+      <c r="UJ103" s="6"/>
+      <c r="UK103" s="6"/>
+      <c r="UL103" s="6"/>
+      <c r="UM103" s="6"/>
+      <c r="UN103" s="6"/>
+      <c r="UO103" s="6"/>
+      <c r="UP103" s="6"/>
+      <c r="UQ103" s="6"/>
+      <c r="UR103" s="6"/>
+      <c r="US103" s="6"/>
+      <c r="UT103" s="6"/>
+      <c r="UU103" s="6"/>
+      <c r="UV103" s="6"/>
+      <c r="UW103" s="6"/>
+      <c r="UX103" s="6"/>
+      <c r="UY103" s="6"/>
+      <c r="UZ103" s="6"/>
+      <c r="VA103" s="6"/>
+      <c r="VB103" s="6"/>
+      <c r="VC103" s="6"/>
+      <c r="VD103" s="6"/>
+      <c r="VE103" s="6"/>
+      <c r="VF103" s="6"/>
+      <c r="VG103" s="6"/>
+      <c r="VH103" s="6"/>
+      <c r="VI103" s="6"/>
+      <c r="VJ103" s="6"/>
+      <c r="VK103" s="6"/>
+      <c r="VL103" s="6"/>
+      <c r="VM103" s="6"/>
+      <c r="VN103" s="6"/>
+      <c r="VO103" s="6"/>
+      <c r="VP103" s="6"/>
+      <c r="VQ103" s="6"/>
+      <c r="VR103" s="6"/>
+      <c r="VS103" s="6"/>
+      <c r="VT103" s="6"/>
+      <c r="VU103" s="6"/>
+      <c r="VV103" s="6"/>
+      <c r="VW103" s="6"/>
+      <c r="VX103" s="6"/>
+      <c r="VY103" s="6"/>
+      <c r="VZ103" s="6"/>
+      <c r="WA103" s="6"/>
+      <c r="WB103" s="6"/>
+      <c r="WC103" s="6"/>
+      <c r="WD103" s="6"/>
+      <c r="WE103" s="6"/>
+      <c r="WF103" s="6"/>
+      <c r="WG103" s="6"/>
+      <c r="WH103" s="6"/>
+      <c r="WI103" s="6"/>
+      <c r="WJ103" s="6"/>
+      <c r="WK103" s="6"/>
+      <c r="WL103" s="6"/>
+      <c r="WM103" s="6"/>
+      <c r="WN103" s="6"/>
+      <c r="WO103" s="6"/>
+      <c r="WP103" s="6"/>
+      <c r="WQ103" s="6"/>
+      <c r="WR103" s="6"/>
+      <c r="WS103" s="6"/>
+      <c r="WT103" s="6"/>
+      <c r="WU103" s="6"/>
+      <c r="WV103" s="6"/>
+      <c r="WW103" s="6"/>
+      <c r="WX103" s="6"/>
+      <c r="WY103" s="6"/>
+      <c r="WZ103" s="6"/>
+      <c r="XA103" s="6"/>
+      <c r="XB103" s="6"/>
+      <c r="XC103" s="6"/>
+      <c r="XD103" s="6"/>
+      <c r="XE103" s="6"/>
+      <c r="XF103" s="6"/>
+      <c r="XG103" s="6"/>
+      <c r="XH103" s="6"/>
+      <c r="XI103" s="6"/>
+      <c r="XJ103" s="6"/>
+      <c r="XK103" s="6"/>
+      <c r="XL103" s="6"/>
+      <c r="XM103" s="6"/>
+      <c r="XN103" s="6"/>
+      <c r="XO103" s="6"/>
+      <c r="XP103" s="6"/>
+      <c r="XQ103" s="6"/>
+      <c r="XR103" s="6"/>
+      <c r="XS103" s="6"/>
+      <c r="XT103" s="6"/>
+      <c r="XU103" s="6"/>
+      <c r="XV103" s="6"/>
+      <c r="XW103" s="6"/>
+      <c r="XX103" s="6"/>
+      <c r="XY103" s="6"/>
+      <c r="XZ103" s="6"/>
+      <c r="YA103" s="6"/>
+      <c r="YB103" s="6"/>
+      <c r="YC103" s="6"/>
+      <c r="YD103" s="6"/>
+      <c r="YE103" s="6"/>
+      <c r="YF103" s="6"/>
+      <c r="YG103" s="6"/>
+      <c r="YH103" s="6"/>
+      <c r="YI103" s="6"/>
+      <c r="YJ103" s="6"/>
+      <c r="YK103" s="6"/>
+      <c r="YL103" s="6"/>
+      <c r="YM103" s="6"/>
+      <c r="YN103" s="6"/>
+      <c r="YO103" s="6"/>
+      <c r="YP103" s="6"/>
+      <c r="YQ103" s="6"/>
+      <c r="YR103" s="6"/>
+      <c r="YS103" s="6"/>
+      <c r="YT103" s="6"/>
+      <c r="YU103" s="6"/>
+      <c r="YV103" s="6"/>
+      <c r="YW103" s="6"/>
+      <c r="YX103" s="6"/>
+      <c r="YY103" s="6"/>
+      <c r="YZ103" s="6"/>
+      <c r="ZA103" s="6"/>
+      <c r="ZB103" s="6"/>
+      <c r="ZC103" s="6"/>
+      <c r="ZD103" s="6"/>
+      <c r="ZE103" s="6"/>
+      <c r="ZF103" s="6"/>
+      <c r="ZG103" s="6"/>
+      <c r="ZH103" s="6"/>
+      <c r="ZI103" s="6"/>
+      <c r="ZJ103" s="6"/>
+      <c r="ZK103" s="6"/>
+      <c r="ZL103" s="6"/>
+      <c r="ZM103" s="6"/>
+      <c r="ZN103" s="6"/>
+      <c r="ZO103" s="6"/>
+      <c r="ZP103" s="6"/>
+      <c r="ZQ103" s="6"/>
+      <c r="ZR103" s="6"/>
+      <c r="ZS103" s="6"/>
+      <c r="ZT103" s="6"/>
+      <c r="ZU103" s="6"/>
+      <c r="ZV103" s="6"/>
+      <c r="ZW103" s="6"/>
+      <c r="ZX103" s="6"/>
+      <c r="ZY103" s="6"/>
+      <c r="ZZ103" s="6"/>
+      <c r="AAA103" s="6"/>
+      <c r="AAB103" s="6"/>
+      <c r="AAC103" s="6"/>
+      <c r="AAD103" s="6"/>
+      <c r="AAE103" s="6"/>
+      <c r="AAF103" s="6"/>
+      <c r="AAG103" s="6"/>
+      <c r="AAH103" s="6"/>
+      <c r="AAI103" s="6"/>
+      <c r="AAJ103" s="6"/>
+      <c r="AAK103" s="6"/>
+      <c r="AAL103" s="6"/>
+      <c r="AAM103" s="6"/>
+      <c r="AAN103" s="6"/>
+      <c r="AAO103" s="6"/>
+      <c r="AAP103" s="6"/>
+      <c r="AAQ103" s="6"/>
+      <c r="AAR103" s="6"/>
+      <c r="AAS103" s="6"/>
+      <c r="AAT103" s="6"/>
+      <c r="AAU103" s="6"/>
+      <c r="AAV103" s="6"/>
+      <c r="AAW103" s="6"/>
+      <c r="AAX103" s="6"/>
+      <c r="AAY103" s="6"/>
+      <c r="AAZ103" s="6"/>
+      <c r="ABA103" s="6"/>
+      <c r="ABB103" s="6"/>
+      <c r="ABC103" s="6"/>
+      <c r="ABD103" s="6"/>
+      <c r="ABE103" s="6"/>
+      <c r="ABF103" s="6"/>
+      <c r="ABG103" s="6"/>
+      <c r="ABH103" s="6"/>
+      <c r="ABI103" s="6"/>
+      <c r="ABJ103" s="6"/>
+      <c r="ABK103" s="6"/>
+      <c r="ABL103" s="6"/>
+      <c r="ABM103" s="6"/>
+      <c r="ABN103" s="6"/>
+      <c r="ABO103" s="6"/>
+      <c r="ABP103" s="6"/>
+      <c r="ABQ103" s="6"/>
+      <c r="ABR103" s="6"/>
+      <c r="ABS103" s="6"/>
+      <c r="ABT103" s="6"/>
+      <c r="ABU103" s="6"/>
+      <c r="ABV103" s="6"/>
+      <c r="ABW103" s="6"/>
+      <c r="ABX103" s="6"/>
+      <c r="ABY103" s="6"/>
+      <c r="ABZ103" s="6"/>
+      <c r="ACA103" s="6"/>
+      <c r="ACB103" s="6"/>
+      <c r="ACC103" s="6"/>
+      <c r="ACD103" s="6"/>
+      <c r="ACE103" s="6"/>
+      <c r="ACF103" s="6"/>
+      <c r="ACG103" s="6"/>
+      <c r="ACH103" s="6"/>
+      <c r="ACI103" s="6"/>
+      <c r="ACJ103" s="6"/>
+      <c r="ACK103" s="6"/>
+      <c r="ACL103" s="6"/>
+      <c r="ACM103" s="6"/>
+      <c r="ACN103" s="6"/>
+      <c r="ACO103" s="6"/>
+      <c r="ACP103" s="6"/>
+      <c r="ACQ103" s="6"/>
+      <c r="ACR103" s="6"/>
+      <c r="ACS103" s="6"/>
+      <c r="ACT103" s="6"/>
+      <c r="ACU103" s="6"/>
+      <c r="ACV103" s="6"/>
+      <c r="ACW103" s="6"/>
+      <c r="ACX103" s="6"/>
+      <c r="ACY103" s="6"/>
+      <c r="ACZ103" s="6"/>
+      <c r="ADA103" s="6"/>
+      <c r="ADB103" s="6"/>
+      <c r="ADC103" s="6"/>
+      <c r="ADD103" s="6"/>
+      <c r="ADE103" s="6"/>
+      <c r="ADF103" s="6"/>
+      <c r="ADG103" s="6"/>
+      <c r="ADH103" s="6"/>
+      <c r="ADI103" s="6"/>
+      <c r="ADJ103" s="6"/>
+      <c r="ADK103" s="6"/>
+      <c r="ADL103" s="6"/>
+      <c r="ADM103" s="6"/>
+      <c r="ADN103" s="6"/>
+      <c r="ADO103" s="6"/>
+      <c r="ADP103" s="6"/>
+      <c r="ADQ103" s="6"/>
+      <c r="ADR103" s="6"/>
+      <c r="ADS103" s="6"/>
+      <c r="ADT103" s="6"/>
+      <c r="ADU103" s="6"/>
+      <c r="ADV103" s="6"/>
+      <c r="ADW103" s="6"/>
+      <c r="ADX103" s="6"/>
+      <c r="ADY103" s="6"/>
+      <c r="ADZ103" s="6"/>
+      <c r="AEA103" s="6"/>
+      <c r="AEB103" s="6"/>
+      <c r="AEC103" s="6"/>
+      <c r="AED103" s="6"/>
+      <c r="AEE103" s="6"/>
+      <c r="AEF103" s="6"/>
+      <c r="AEG103" s="6"/>
+      <c r="AEH103" s="6"/>
+      <c r="AEI103" s="6"/>
+      <c r="AEJ103" s="6"/>
+      <c r="AEK103" s="6"/>
+      <c r="AEL103" s="6"/>
+      <c r="AEM103" s="6"/>
+      <c r="AEN103" s="6"/>
+      <c r="AEO103" s="6"/>
+      <c r="AEP103" s="6"/>
+      <c r="AEQ103" s="6"/>
+      <c r="AER103" s="6"/>
+      <c r="AES103" s="6"/>
+      <c r="AET103" s="6"/>
+      <c r="AEU103" s="6"/>
+      <c r="AEV103" s="6"/>
+      <c r="AEW103" s="6"/>
+      <c r="AEX103" s="6"/>
+      <c r="AEY103" s="6"/>
+      <c r="AEZ103" s="6"/>
+      <c r="AFA103" s="6"/>
+      <c r="AFB103" s="6"/>
+      <c r="AFC103" s="6"/>
+      <c r="AFD103" s="6"/>
+      <c r="AFE103" s="6"/>
+      <c r="AFF103" s="6"/>
+      <c r="AFG103" s="6"/>
+      <c r="AFH103" s="6"/>
+      <c r="AFI103" s="6"/>
+      <c r="AFJ103" s="6"/>
+      <c r="AFK103" s="6"/>
+      <c r="AFL103" s="6"/>
+      <c r="AFM103" s="6"/>
+      <c r="AFN103" s="6"/>
+      <c r="AFO103" s="6"/>
+      <c r="AFP103" s="6"/>
+      <c r="AFQ103" s="6"/>
+      <c r="AFR103" s="6"/>
+      <c r="AFS103" s="6"/>
+      <c r="AFT103" s="6"/>
+      <c r="AFU103" s="6"/>
+      <c r="AFV103" s="6"/>
+      <c r="AFW103" s="6"/>
+      <c r="AFX103" s="6"/>
+      <c r="AFY103" s="6"/>
+      <c r="AFZ103" s="6"/>
+      <c r="AGA103" s="6"/>
+      <c r="AGB103" s="6"/>
+      <c r="AGC103" s="6"/>
+      <c r="AGD103" s="6"/>
+      <c r="AGE103" s="6"/>
+      <c r="AGF103" s="6"/>
+      <c r="AGG103" s="6"/>
+      <c r="AGH103" s="6"/>
+      <c r="AGI103" s="6"/>
+      <c r="AGJ103" s="6"/>
+      <c r="AGK103" s="6"/>
+      <c r="AGL103" s="6"/>
+      <c r="AGM103" s="6"/>
+      <c r="AGN103" s="6"/>
+      <c r="AGO103" s="6"/>
+      <c r="AGP103" s="6"/>
+      <c r="AGQ103" s="6"/>
+      <c r="AGR103" s="6"/>
+      <c r="AGS103" s="6"/>
+      <c r="AGT103" s="6"/>
+      <c r="AGU103" s="6"/>
+      <c r="AGV103" s="6"/>
+      <c r="AGW103" s="6"/>
+      <c r="AGX103" s="6"/>
+      <c r="AGY103" s="6"/>
+      <c r="AGZ103" s="6"/>
+      <c r="AHA103" s="6"/>
+      <c r="AHB103" s="6"/>
+      <c r="AHC103" s="6"/>
+      <c r="AHD103" s="6"/>
+      <c r="AHE103" s="6"/>
+      <c r="AHF103" s="6"/>
+      <c r="AHG103" s="6"/>
+      <c r="AHH103" s="6"/>
+      <c r="AHI103" s="6"/>
+      <c r="AHJ103" s="6"/>
+      <c r="AHK103" s="6"/>
+      <c r="AHL103" s="6"/>
+      <c r="AHM103" s="6"/>
+      <c r="AHN103" s="6"/>
+      <c r="AHO103" s="6"/>
+      <c r="AHP103" s="6"/>
+      <c r="AHQ103" s="6"/>
+      <c r="AHR103" s="6"/>
+      <c r="AHS103" s="6"/>
+      <c r="AHT103" s="6"/>
+      <c r="AHU103" s="6"/>
+      <c r="AHV103" s="6"/>
+      <c r="AHW103" s="6"/>
+      <c r="AHX103" s="6"/>
+      <c r="AHY103" s="6"/>
+      <c r="AHZ103" s="6"/>
+      <c r="AIA103" s="6"/>
+      <c r="AIB103" s="6"/>
+      <c r="AIC103" s="6"/>
+      <c r="AID103" s="6"/>
+      <c r="AIE103" s="6"/>
+      <c r="AIF103" s="6"/>
+      <c r="AIG103" s="6"/>
+      <c r="AIH103" s="6"/>
+      <c r="AII103" s="6"/>
+      <c r="AIJ103" s="6"/>
+      <c r="AIK103" s="6"/>
+      <c r="AIL103" s="6"/>
+      <c r="AIM103" s="6"/>
+      <c r="AIN103" s="6"/>
+      <c r="AIO103" s="6"/>
+      <c r="AIP103" s="6"/>
+      <c r="AIQ103" s="6"/>
+      <c r="AIR103" s="6"/>
+      <c r="AIS103" s="6"/>
+      <c r="AIT103" s="6"/>
+      <c r="AIU103" s="6"/>
+      <c r="AIV103" s="6"/>
+      <c r="AIW103" s="6"/>
+      <c r="AIX103" s="6"/>
+      <c r="AIY103" s="6"/>
+      <c r="AIZ103" s="6"/>
+      <c r="AJA103" s="6"/>
+      <c r="AJB103" s="6"/>
+      <c r="AJC103" s="6"/>
+      <c r="AJD103" s="6"/>
+      <c r="AJE103" s="6"/>
+      <c r="AJF103" s="6"/>
+      <c r="AJG103" s="6"/>
+      <c r="AJH103" s="6"/>
+      <c r="AJI103" s="6"/>
+      <c r="AJJ103" s="6"/>
+      <c r="AJK103" s="6"/>
+      <c r="AJL103" s="6"/>
+      <c r="AJM103" s="6"/>
+      <c r="AJN103" s="6"/>
+      <c r="AJO103" s="6"/>
+      <c r="AJP103" s="6"/>
+      <c r="AJQ103" s="6"/>
+      <c r="AJR103" s="6"/>
+      <c r="AJS103" s="6"/>
+      <c r="AJT103" s="6"/>
+      <c r="AJU103" s="6"/>
+      <c r="AJV103" s="6"/>
+      <c r="AJW103" s="6"/>
+      <c r="AJX103" s="6"/>
+      <c r="AJY103" s="6"/>
+      <c r="AJZ103" s="6"/>
+      <c r="AKA103" s="6"/>
+      <c r="AKB103" s="6"/>
+      <c r="AKC103" s="6"/>
+      <c r="AKD103" s="6"/>
+      <c r="AKE103" s="6"/>
+      <c r="AKF103" s="6"/>
+      <c r="AKG103" s="6"/>
+      <c r="AKH103" s="6"/>
+      <c r="AKI103" s="6"/>
+      <c r="AKJ103" s="6"/>
+      <c r="AKK103" s="6"/>
+      <c r="AKL103" s="6"/>
+      <c r="AKM103" s="6"/>
+      <c r="AKN103" s="6"/>
+      <c r="AKO103" s="6"/>
+      <c r="AKP103" s="6"/>
+      <c r="AKQ103" s="6"/>
+      <c r="AKR103" s="6"/>
+      <c r="AKS103" s="6"/>
+      <c r="AKT103" s="6"/>
+      <c r="AKU103" s="6"/>
+      <c r="AKV103" s="6"/>
+      <c r="AKW103" s="6"/>
+      <c r="AKX103" s="6"/>
+      <c r="AKY103" s="6"/>
+      <c r="AKZ103" s="6"/>
+      <c r="ALA103" s="6"/>
+      <c r="ALB103" s="6"/>
+      <c r="ALC103" s="6"/>
+      <c r="ALD103" s="6"/>
+      <c r="ALE103" s="6"/>
+      <c r="ALF103" s="6"/>
+      <c r="ALG103" s="6"/>
+      <c r="ALH103" s="6"/>
+      <c r="ALI103" s="6"/>
+      <c r="ALJ103" s="6"/>
+      <c r="ALK103" s="6"/>
+      <c r="ALL103" s="6"/>
+      <c r="ALM103" s="6"/>
+      <c r="ALN103" s="6"/>
+      <c r="ALO103" s="6"/>
+      <c r="ALP103" s="6"/>
+      <c r="ALQ103" s="6"/>
+      <c r="ALR103" s="6"/>
+      <c r="ALS103" s="6"/>
+      <c r="ALT103" s="6"/>
+      <c r="ALU103" s="6"/>
+      <c r="ALV103" s="6"/>
+      <c r="ALW103" s="6"/>
+      <c r="ALX103" s="6"/>
+      <c r="ALY103" s="6"/>
+      <c r="ALZ103" s="6"/>
+      <c r="AMA103" s="6"/>
+      <c r="AMB103" s="6"/>
+      <c r="AMC103" s="6"/>
+      <c r="AMD103" s="6"/>
+      <c r="AME103" s="6"/>
+      <c r="AMF103" s="6"/>
+      <c r="AMG103" s="6"/>
+      <c r="AMH103" s="6"/>
+      <c r="AMI103" s="6"/>
+      <c r="AMJ103" s="6"/>
+      <c r="AMK103" s="6"/>
+      <c r="AML103" s="6"/>
+      <c r="AMM103" s="6"/>
+      <c r="AMN103" s="6"/>
+      <c r="AMO103" s="6"/>
+      <c r="AMP103" s="6"/>
+      <c r="AMQ103" s="6"/>
+      <c r="AMR103" s="6"/>
+      <c r="AMS103" s="6"/>
+      <c r="AMT103" s="6"/>
+      <c r="AMU103" s="6"/>
+      <c r="AMV103" s="6"/>
+      <c r="AMW103" s="6"/>
+      <c r="AMX103" s="6"/>
+      <c r="AMY103" s="6"/>
+      <c r="AMZ103" s="6"/>
+      <c r="ANA103" s="6"/>
+      <c r="ANB103" s="6"/>
+      <c r="ANC103" s="6"/>
+      <c r="AND103" s="6"/>
+      <c r="ANE103" s="6"/>
+      <c r="ANF103" s="6"/>
+      <c r="ANG103" s="6"/>
+      <c r="ANH103" s="6"/>
+      <c r="ANI103" s="6"/>
+      <c r="ANJ103" s="6"/>
+      <c r="ANK103" s="6"/>
+      <c r="ANL103" s="6"/>
+      <c r="ANM103" s="6"/>
+      <c r="ANN103" s="6"/>
+      <c r="ANO103" s="6"/>
+      <c r="ANP103" s="6"/>
+      <c r="ANQ103" s="6"/>
+      <c r="ANR103" s="6"/>
+      <c r="ANS103" s="6"/>
+      <c r="ANT103" s="6"/>
+      <c r="ANU103" s="6"/>
+      <c r="ANV103" s="6"/>
+      <c r="ANW103" s="6"/>
+      <c r="ANX103" s="6"/>
+      <c r="ANY103" s="6"/>
+      <c r="ANZ103" s="6"/>
+      <c r="AOA103" s="6"/>
+      <c r="AOB103" s="6"/>
+      <c r="AOC103" s="6"/>
+      <c r="AOD103" s="6"/>
+      <c r="AOE103" s="6"/>
+      <c r="AOF103" s="6"/>
+      <c r="AOG103" s="6"/>
+      <c r="AOH103" s="6"/>
+      <c r="AOI103" s="6"/>
+      <c r="AOJ103" s="6"/>
+      <c r="AOK103" s="6"/>
+      <c r="AOL103" s="6"/>
+      <c r="AOM103" s="6"/>
+      <c r="AON103" s="6"/>
+      <c r="AOO103" s="6"/>
+      <c r="AOP103" s="6"/>
+      <c r="AOQ103" s="6"/>
+      <c r="AOR103" s="6"/>
+      <c r="AOS103" s="6"/>
+      <c r="AOT103" s="6"/>
+      <c r="AOU103" s="6"/>
+      <c r="AOV103" s="6"/>
+      <c r="AOW103" s="6"/>
+      <c r="AOX103" s="6"/>
+      <c r="AOY103" s="6"/>
+      <c r="AOZ103" s="6"/>
+      <c r="APA103" s="6"/>
+      <c r="APB103" s="6"/>
+      <c r="APC103" s="6"/>
+      <c r="APD103" s="6"/>
+      <c r="APE103" s="6"/>
+      <c r="APF103" s="6"/>
+      <c r="APG103" s="6"/>
+      <c r="APH103" s="6"/>
+      <c r="API103" s="6"/>
+      <c r="APJ103" s="6"/>
+      <c r="APK103" s="6"/>
+      <c r="APL103" s="6"/>
+      <c r="APM103" s="6"/>
+      <c r="APN103" s="6"/>
+      <c r="APO103" s="6"/>
+      <c r="APP103" s="6"/>
+      <c r="APQ103" s="6"/>
+      <c r="APR103" s="6"/>
+      <c r="APS103" s="6"/>
+      <c r="APT103" s="6"/>
+      <c r="APU103" s="6"/>
+      <c r="APV103" s="6"/>
+      <c r="APW103" s="6"/>
+      <c r="APX103" s="6"/>
+      <c r="APY103" s="6"/>
+      <c r="APZ103" s="6"/>
+      <c r="AQA103" s="6"/>
+      <c r="AQB103" s="6"/>
+      <c r="AQC103" s="6"/>
+      <c r="AQD103" s="6"/>
+      <c r="AQE103" s="6"/>
+      <c r="AQF103" s="6"/>
+      <c r="AQG103" s="6"/>
+      <c r="AQH103" s="6"/>
+      <c r="AQI103" s="6"/>
+      <c r="AQJ103" s="6"/>
+      <c r="AQK103" s="6"/>
+      <c r="AQL103" s="6"/>
+      <c r="AQM103" s="6"/>
+      <c r="AQN103" s="6"/>
+      <c r="AQO103" s="6"/>
+      <c r="AQP103" s="6"/>
+      <c r="AQQ103" s="6"/>
+      <c r="AQR103" s="6"/>
+      <c r="AQS103" s="6"/>
+      <c r="AQT103" s="6"/>
+      <c r="AQU103" s="6"/>
+      <c r="AQV103" s="6"/>
+      <c r="AQW103" s="6"/>
+      <c r="AQX103" s="6"/>
+      <c r="AQY103" s="6"/>
+      <c r="AQZ103" s="6"/>
+      <c r="ARA103" s="6"/>
+      <c r="ARB103" s="6"/>
+      <c r="ARC103" s="6"/>
+      <c r="ARD103" s="6"/>
+      <c r="ARE103" s="6"/>
+      <c r="ARF103" s="6"/>
+      <c r="ARG103" s="6"/>
+      <c r="ARH103" s="6"/>
+      <c r="ARI103" s="6"/>
+      <c r="ARJ103" s="6"/>
+      <c r="ARK103" s="6"/>
+      <c r="ARL103" s="6"/>
+      <c r="ARM103" s="6"/>
+      <c r="ARN103" s="6"/>
+      <c r="ARO103" s="6"/>
+      <c r="ARP103" s="6"/>
+      <c r="ARQ103" s="6"/>
+      <c r="ARR103" s="6"/>
+      <c r="ARS103" s="6"/>
+      <c r="ART103" s="6"/>
+      <c r="ARU103" s="6"/>
+      <c r="ARV103" s="6"/>
+      <c r="ARW103" s="6"/>
+      <c r="ARX103" s="6"/>
+      <c r="ARY103" s="6"/>
+      <c r="ARZ103" s="6"/>
+      <c r="ASA103" s="6"/>
+      <c r="ASB103" s="6"/>
+      <c r="ASC103" s="6"/>
+      <c r="ASD103" s="6"/>
+      <c r="ASE103" s="6"/>
+      <c r="ASF103" s="6"/>
+      <c r="ASG103" s="6"/>
+      <c r="ASH103" s="6"/>
+      <c r="ASI103" s="6"/>
+      <c r="ASJ103" s="6"/>
+      <c r="ASK103" s="6"/>
+      <c r="ASL103" s="6"/>
+      <c r="ASM103" s="6"/>
+      <c r="ASN103" s="6"/>
+      <c r="ASO103" s="6"/>
+      <c r="ASP103" s="6"/>
+      <c r="ASQ103" s="6"/>
+      <c r="ASR103" s="6"/>
+      <c r="ASS103" s="6"/>
+      <c r="AST103" s="6"/>
+      <c r="ASU103" s="6"/>
+      <c r="ASV103" s="6"/>
+      <c r="ASW103" s="6"/>
+      <c r="ASX103" s="6"/>
+      <c r="ASY103" s="6"/>
+      <c r="ASZ103" s="6"/>
+      <c r="ATA103" s="6"/>
+      <c r="ATB103" s="6"/>
+      <c r="ATC103" s="6"/>
+      <c r="ATD103" s="6"/>
+      <c r="ATE103" s="6"/>
+      <c r="ATF103" s="6"/>
+      <c r="ATG103" s="6"/>
+      <c r="ATH103" s="6"/>
+      <c r="ATI103" s="6"/>
+      <c r="ATJ103" s="6"/>
+      <c r="ATK103" s="6"/>
+      <c r="ATL103" s="6"/>
+      <c r="ATM103" s="6"/>
+      <c r="ATN103" s="6"/>
+      <c r="ATO103" s="6"/>
+      <c r="ATP103" s="6"/>
+      <c r="ATQ103" s="6"/>
+      <c r="ATR103" s="6"/>
+      <c r="ATS103" s="6"/>
+      <c r="ATT103" s="6"/>
+      <c r="ATU103" s="6"/>
+      <c r="ATV103" s="6"/>
+      <c r="ATW103" s="6"/>
+      <c r="ATX103" s="6"/>
+      <c r="ATY103" s="6"/>
+      <c r="ATZ103" s="6"/>
+      <c r="AUA103" s="6"/>
+      <c r="AUB103" s="6"/>
+      <c r="AUC103" s="6"/>
+      <c r="AUD103" s="6"/>
+      <c r="AUE103" s="6"/>
+      <c r="AUF103" s="6"/>
+      <c r="AUG103" s="6"/>
+      <c r="AUH103" s="6"/>
+      <c r="AUI103" s="6"/>
+      <c r="AUJ103" s="6"/>
+      <c r="AUK103" s="6"/>
+      <c r="AUL103" s="6"/>
+      <c r="AUM103" s="6"/>
+      <c r="AUN103" s="6"/>
+      <c r="AUO103" s="6"/>
+      <c r="AUP103" s="6"/>
+      <c r="AUQ103" s="6"/>
+      <c r="AUR103" s="6"/>
+      <c r="AUS103" s="6"/>
+      <c r="AUT103" s="6"/>
+      <c r="AUU103" s="6"/>
+      <c r="AUV103" s="6"/>
+      <c r="AUW103" s="6"/>
+      <c r="AUX103" s="6"/>
+      <c r="AUY103" s="6"/>
+      <c r="AUZ103" s="6"/>
+      <c r="AVA103" s="6"/>
+      <c r="AVB103" s="6"/>
+      <c r="AVC103" s="6"/>
+      <c r="AVD103" s="6"/>
+      <c r="AVE103" s="6"/>
+      <c r="AVF103" s="6"/>
+      <c r="AVG103" s="6"/>
+      <c r="AVH103" s="6"/>
+      <c r="AVI103" s="6"/>
+      <c r="AVJ103" s="6"/>
+      <c r="AVK103" s="6"/>
+      <c r="AVL103" s="6"/>
+      <c r="AVM103" s="6"/>
+      <c r="AVN103" s="6"/>
+      <c r="AVO103" s="6"/>
+      <c r="AVP103" s="6"/>
+      <c r="AVQ103" s="6"/>
+      <c r="AVR103" s="6"/>
+      <c r="AVS103" s="6"/>
+      <c r="AVT103" s="6"/>
+      <c r="AVU103" s="6"/>
+      <c r="AVV103" s="6"/>
+      <c r="AVW103" s="6"/>
+      <c r="AVX103" s="6"/>
+      <c r="AVY103" s="6"/>
+      <c r="AVZ103" s="6"/>
+      <c r="AWA103" s="6"/>
+      <c r="AWB103" s="6"/>
+      <c r="AWC103" s="6"/>
+      <c r="AWD103" s="6"/>
+      <c r="AWE103" s="6"/>
+      <c r="AWF103" s="6"/>
+      <c r="AWG103" s="6"/>
+      <c r="AWH103" s="6"/>
+      <c r="AWI103" s="6"/>
+      <c r="AWJ103" s="6"/>
+      <c r="AWK103" s="6"/>
+      <c r="AWL103" s="6"/>
+      <c r="AWM103" s="6"/>
+      <c r="AWN103" s="6"/>
+      <c r="AWO103" s="6"/>
+      <c r="AWP103" s="6"/>
+      <c r="AWQ103" s="6"/>
+      <c r="AWR103" s="6"/>
+      <c r="AWS103" s="6"/>
+      <c r="AWT103" s="6"/>
+      <c r="AWU103" s="6"/>
+      <c r="AWV103" s="6"/>
+      <c r="AWW103" s="6"/>
+      <c r="AWX103" s="6"/>
+      <c r="AWY103" s="6"/>
+      <c r="AWZ103" s="6"/>
+      <c r="AXA103" s="6"/>
+      <c r="AXB103" s="6"/>
+      <c r="AXC103" s="6"/>
+      <c r="AXD103" s="6"/>
+      <c r="AXE103" s="6"/>
+      <c r="AXF103" s="6"/>
+      <c r="AXG103" s="6"/>
+      <c r="AXH103" s="6"/>
+      <c r="AXI103" s="6"/>
+      <c r="AXJ103" s="6"/>
+      <c r="AXK103" s="6"/>
+      <c r="AXL103" s="6"/>
+      <c r="AXM103" s="6"/>
+      <c r="AXN103" s="6"/>
+      <c r="AXO103" s="6"/>
+      <c r="AXP103" s="6"/>
+      <c r="AXQ103" s="6"/>
+      <c r="AXR103" s="6"/>
+      <c r="AXS103" s="6"/>
+      <c r="AXT103" s="6"/>
+      <c r="AXU103" s="6"/>
+      <c r="AXV103" s="6"/>
+      <c r="AXW103" s="6"/>
+      <c r="AXX103" s="6"/>
+      <c r="AXY103" s="6"/>
+      <c r="AXZ103" s="6"/>
+      <c r="AYA103" s="6"/>
+      <c r="AYB103" s="6"/>
+      <c r="AYC103" s="6"/>
+      <c r="AYD103" s="6"/>
+      <c r="AYE103" s="6"/>
+      <c r="AYF103" s="6"/>
+      <c r="AYG103" s="6"/>
+      <c r="AYH103" s="6"/>
+      <c r="AYI103" s="6"/>
+      <c r="AYJ103" s="6"/>
+      <c r="AYK103" s="6"/>
+      <c r="AYL103" s="6"/>
+      <c r="AYM103" s="6"/>
+      <c r="AYN103" s="6"/>
+      <c r="AYO103" s="6"/>
+      <c r="AYP103" s="6"/>
+      <c r="AYQ103" s="6"/>
+      <c r="AYR103" s="6"/>
+      <c r="AYS103" s="6"/>
+      <c r="AYT103" s="6"/>
+      <c r="AYU103" s="6"/>
+      <c r="AYV103" s="6"/>
+      <c r="AYW103" s="6"/>
+      <c r="AYX103" s="6"/>
+      <c r="AYY103" s="6"/>
+      <c r="AYZ103" s="6"/>
+      <c r="AZA103" s="6"/>
+      <c r="AZB103" s="6"/>
+      <c r="AZC103" s="6"/>
+      <c r="AZD103" s="6"/>
+      <c r="AZE103" s="6"/>
+      <c r="AZF103" s="6"/>
+      <c r="AZG103" s="6"/>
+      <c r="AZH103" s="6"/>
+      <c r="AZI103" s="6"/>
+      <c r="AZJ103" s="6"/>
+      <c r="AZK103" s="6"/>
+      <c r="AZL103" s="6"/>
+      <c r="AZM103" s="6"/>
+      <c r="AZN103" s="6"/>
+      <c r="AZO103" s="6"/>
+      <c r="AZP103" s="6"/>
+      <c r="AZQ103" s="6"/>
+      <c r="AZR103" s="6"/>
+      <c r="AZS103" s="6"/>
+      <c r="AZT103" s="6"/>
+      <c r="AZU103" s="6"/>
+      <c r="AZV103" s="6"/>
+      <c r="AZW103" s="6"/>
+      <c r="AZX103" s="6"/>
+      <c r="AZY103" s="6"/>
+      <c r="AZZ103" s="6"/>
+      <c r="BAA103" s="6"/>
+      <c r="BAB103" s="6"/>
+      <c r="BAC103" s="6"/>
+      <c r="BAD103" s="6"/>
+      <c r="BAE103" s="6"/>
+      <c r="BAF103" s="6"/>
+      <c r="BAG103" s="6"/>
+      <c r="BAH103" s="6"/>
+      <c r="BAI103" s="6"/>
+      <c r="BAJ103" s="6"/>
+      <c r="BAK103" s="6"/>
+      <c r="BAL103" s="6"/>
+      <c r="BAM103" s="6"/>
+      <c r="BAN103" s="6"/>
+      <c r="BAO103" s="6"/>
+      <c r="BAP103" s="6"/>
+      <c r="BAQ103" s="6"/>
+      <c r="BAR103" s="6"/>
+      <c r="BAS103" s="6"/>
+      <c r="BAT103" s="6"/>
+      <c r="BAU103" s="6"/>
+      <c r="BAV103" s="6"/>
+      <c r="BAW103" s="6"/>
+      <c r="BAX103" s="6"/>
+      <c r="BAY103" s="6"/>
+      <c r="BAZ103" s="6"/>
+      <c r="BBA103" s="6"/>
+      <c r="BBB103" s="6"/>
+      <c r="BBC103" s="6"/>
+      <c r="BBD103" s="6"/>
+      <c r="BBE103" s="6"/>
+      <c r="BBF103" s="6"/>
+      <c r="BBG103" s="6"/>
+      <c r="BBH103" s="6"/>
+      <c r="BBI103" s="6"/>
+      <c r="BBJ103" s="6"/>
+      <c r="BBK103" s="6"/>
+      <c r="BBL103" s="6"/>
+      <c r="BBM103" s="6"/>
+      <c r="BBN103" s="6"/>
+      <c r="BBO103" s="6"/>
+      <c r="BBP103" s="6"/>
+      <c r="BBQ103" s="6"/>
+      <c r="BBR103" s="6"/>
+      <c r="BBS103" s="6"/>
+      <c r="BBT103" s="6"/>
+      <c r="BBU103" s="6"/>
+      <c r="BBV103" s="6"/>
+      <c r="BBW103" s="6"/>
+      <c r="BBX103" s="6"/>
+      <c r="BBY103" s="6"/>
+      <c r="BBZ103" s="6"/>
+      <c r="BCA103" s="6"/>
+      <c r="BCB103" s="6"/>
+      <c r="BCC103" s="6"/>
+      <c r="BCD103" s="6"/>
+      <c r="BCE103" s="6"/>
+      <c r="BCF103" s="6"/>
+      <c r="BCG103" s="6"/>
+      <c r="BCH103" s="6"/>
+      <c r="BCI103" s="6"/>
+      <c r="BCJ103" s="6"/>
+      <c r="BCK103" s="6"/>
+      <c r="BCL103" s="6"/>
+      <c r="BCM103" s="6"/>
+      <c r="BCN103" s="6"/>
+      <c r="BCO103" s="6"/>
+      <c r="BCP103" s="6"/>
+      <c r="BCQ103" s="6"/>
+      <c r="BCR103" s="6"/>
+      <c r="BCS103" s="6"/>
+      <c r="BCT103" s="6"/>
+      <c r="BCU103" s="6"/>
+      <c r="BCV103" s="6"/>
+      <c r="BCW103" s="6"/>
+      <c r="BCX103" s="6"/>
+      <c r="BCY103" s="6"/>
+      <c r="BCZ103" s="6"/>
+      <c r="BDA103" s="6"/>
+      <c r="BDB103" s="6"/>
+      <c r="BDC103" s="6"/>
+      <c r="BDD103" s="6"/>
+      <c r="BDE103" s="6"/>
+      <c r="BDF103" s="6"/>
+      <c r="BDG103" s="6"/>
+      <c r="BDH103" s="6"/>
+      <c r="BDI103" s="6"/>
+      <c r="BDJ103" s="6"/>
+      <c r="BDK103" s="6"/>
+      <c r="BDL103" s="6"/>
+      <c r="BDM103" s="6"/>
+      <c r="BDN103" s="6"/>
+      <c r="BDO103" s="6"/>
+      <c r="BDP103" s="6"/>
+      <c r="BDQ103" s="6"/>
+      <c r="BDR103" s="6"/>
+      <c r="BDS103" s="6"/>
+      <c r="BDT103" s="6"/>
+      <c r="BDU103" s="6"/>
+      <c r="BDV103" s="6"/>
+      <c r="BDW103" s="6"/>
+      <c r="BDX103" s="6"/>
+      <c r="BDY103" s="6"/>
+      <c r="BDZ103" s="6"/>
+      <c r="BEA103" s="6"/>
+      <c r="BEB103" s="6"/>
+      <c r="BEC103" s="6"/>
+      <c r="BED103" s="6"/>
+      <c r="BEE103" s="6"/>
+      <c r="BEF103" s="6"/>
+      <c r="BEG103" s="6"/>
+      <c r="BEH103" s="6"/>
+      <c r="BEI103" s="6"/>
+      <c r="BEJ103" s="6"/>
+      <c r="BEK103" s="6"/>
+      <c r="BEL103" s="6"/>
+      <c r="BEM103" s="6"/>
+      <c r="BEN103" s="6"/>
+      <c r="BEO103" s="6"/>
+      <c r="BEP103" s="6"/>
+      <c r="BEQ103" s="6"/>
+      <c r="BER103" s="6"/>
+      <c r="BES103" s="6"/>
+      <c r="BET103" s="6"/>
+      <c r="BEU103" s="6"/>
+      <c r="BEV103" s="6"/>
+      <c r="BEW103" s="6"/>
+      <c r="BEX103" s="6"/>
+      <c r="BEY103" s="6"/>
+      <c r="BEZ103" s="6"/>
+      <c r="BFA103" s="6"/>
+      <c r="BFB103" s="6"/>
+      <c r="BFC103" s="6"/>
+      <c r="BFD103" s="6"/>
+      <c r="BFE103" s="6"/>
+      <c r="BFF103" s="6"/>
+      <c r="BFG103" s="6"/>
+      <c r="BFH103" s="6"/>
+      <c r="BFI103" s="6"/>
+      <c r="BFJ103" s="6"/>
+      <c r="BFK103" s="6"/>
+      <c r="BFL103" s="6"/>
+      <c r="BFM103" s="6"/>
+      <c r="BFN103" s="6"/>
+      <c r="BFO103" s="6"/>
+      <c r="BFP103" s="6"/>
+      <c r="BFQ103" s="6"/>
+      <c r="BFR103" s="6"/>
+      <c r="BFS103" s="6"/>
+      <c r="BFT103" s="6"/>
+      <c r="BFU103" s="6"/>
+      <c r="BFV103" s="6"/>
+      <c r="BFW103" s="6"/>
+      <c r="BFX103" s="6"/>
+      <c r="BFY103" s="6"/>
+      <c r="BFZ103" s="6"/>
+      <c r="BGA103" s="6"/>
+      <c r="BGB103" s="6"/>
+      <c r="BGC103" s="6"/>
+      <c r="BGD103" s="6"/>
+      <c r="BGE103" s="6"/>
+      <c r="BGF103" s="6"/>
+      <c r="BGG103" s="6"/>
+      <c r="BGH103" s="6"/>
+      <c r="BGI103" s="6"/>
+      <c r="BGJ103" s="6"/>
+      <c r="BGK103" s="6"/>
+      <c r="BGL103" s="6"/>
+      <c r="BGM103" s="6"/>
+      <c r="BGN103" s="6"/>
+      <c r="BGO103" s="6"/>
+      <c r="BGP103" s="6"/>
+      <c r="BGQ103" s="6"/>
+      <c r="BGR103" s="6"/>
+      <c r="BGS103" s="6"/>
+      <c r="BGT103" s="6"/>
+      <c r="BGU103" s="6"/>
+      <c r="BGV103" s="6"/>
+      <c r="BGW103" s="6"/>
+      <c r="BGX103" s="6"/>
+      <c r="BGY103" s="6"/>
+      <c r="BGZ103" s="6"/>
+      <c r="BHA103" s="6"/>
+      <c r="BHB103" s="6"/>
+      <c r="BHC103" s="6"/>
+      <c r="BHD103" s="6"/>
+      <c r="BHE103" s="6"/>
+      <c r="BHF103" s="6"/>
+      <c r="BHG103" s="6"/>
+      <c r="BHH103" s="6"/>
+      <c r="BHI103" s="6"/>
+      <c r="BHJ103" s="6"/>
+      <c r="BHK103" s="6"/>
+      <c r="BHL103" s="6"/>
+      <c r="BHM103" s="6"/>
+      <c r="BHN103" s="6"/>
+      <c r="BHO103" s="6"/>
+      <c r="BHP103" s="6"/>
+      <c r="BHQ103" s="6"/>
+      <c r="BHR103" s="6"/>
+      <c r="BHS103" s="6"/>
+      <c r="BHT103" s="6"/>
+      <c r="BHU103" s="6"/>
+      <c r="BHV103" s="6"/>
+      <c r="BHW103" s="6"/>
+      <c r="BHX103" s="6"/>
+      <c r="BHY103" s="6"/>
+      <c r="BHZ103" s="6"/>
+      <c r="BIA103" s="6"/>
+      <c r="BIB103" s="6"/>
+      <c r="BIC103" s="6"/>
+      <c r="BID103" s="6"/>
+      <c r="BIE103" s="6"/>
+      <c r="BIF103" s="6"/>
+      <c r="BIG103" s="6"/>
+      <c r="BIH103" s="6"/>
+      <c r="BII103" s="6"/>
+      <c r="BIJ103" s="6"/>
+      <c r="BIK103" s="6"/>
+      <c r="BIL103" s="6"/>
+      <c r="BIM103" s="6"/>
+      <c r="BIN103" s="6"/>
+      <c r="BIO103" s="6"/>
+      <c r="BIP103" s="6"/>
+      <c r="BIQ103" s="6"/>
+      <c r="BIR103" s="6"/>
+      <c r="BIS103" s="6"/>
+      <c r="BIT103" s="6"/>
+      <c r="BIU103" s="6"/>
+      <c r="BIV103" s="6"/>
+      <c r="BIW103" s="6"/>
+      <c r="BIX103" s="6"/>
+      <c r="BIY103" s="6"/>
+      <c r="BIZ103" s="6"/>
+      <c r="BJA103" s="6"/>
+      <c r="BJB103" s="6"/>
+      <c r="BJC103" s="6"/>
+      <c r="BJD103" s="6"/>
+      <c r="BJE103" s="6"/>
+      <c r="BJF103" s="6"/>
+      <c r="BJG103" s="6"/>
+      <c r="BJH103" s="6"/>
+      <c r="BJI103" s="6"/>
+      <c r="BJJ103" s="6"/>
+      <c r="BJK103" s="6"/>
+      <c r="BJL103" s="6"/>
+      <c r="BJM103" s="6"/>
+      <c r="BJN103" s="6"/>
+      <c r="BJO103" s="6"/>
+      <c r="BJP103" s="6"/>
+      <c r="BJQ103" s="6"/>
+      <c r="BJR103" s="6"/>
+      <c r="BJS103" s="6"/>
+      <c r="BJT103" s="6"/>
+      <c r="BJU103" s="6"/>
+      <c r="BJV103" s="6"/>
+      <c r="BJW103" s="6"/>
+      <c r="BJX103" s="6"/>
+      <c r="BJY103" s="6"/>
+      <c r="BJZ103" s="6"/>
+      <c r="BKA103" s="6"/>
+      <c r="BKB103" s="6"/>
+      <c r="BKC103" s="6"/>
+      <c r="BKD103" s="6"/>
+      <c r="BKE103" s="6"/>
+      <c r="BKF103" s="6"/>
+      <c r="BKG103" s="6"/>
+      <c r="BKH103" s="6"/>
+      <c r="BKI103" s="6"/>
+      <c r="BKJ103" s="6"/>
+      <c r="BKK103" s="6"/>
+      <c r="BKL103" s="6"/>
+      <c r="BKM103" s="6"/>
+      <c r="BKN103" s="6"/>
+      <c r="BKO103" s="6"/>
+      <c r="BKP103" s="6"/>
+      <c r="BKQ103" s="6"/>
+      <c r="BKR103" s="6"/>
+      <c r="BKS103" s="6"/>
+      <c r="BKT103" s="6"/>
+      <c r="BKU103" s="6"/>
+      <c r="BKV103" s="6"/>
+      <c r="BKW103" s="6"/>
+      <c r="BKX103" s="6"/>
+      <c r="BKY103" s="6"/>
+      <c r="BKZ103" s="6"/>
+      <c r="BLA103" s="6"/>
+      <c r="BLB103" s="6"/>
+      <c r="BLC103" s="6"/>
+      <c r="BLD103" s="6"/>
+      <c r="BLE103" s="6"/>
+      <c r="BLF103" s="6"/>
+      <c r="BLG103" s="6"/>
+      <c r="BLH103" s="6"/>
+      <c r="BLI103" s="6"/>
+      <c r="BLJ103" s="6"/>
+      <c r="BLK103" s="6"/>
+      <c r="BLL103" s="6"/>
+      <c r="BLM103" s="6"/>
+      <c r="BLN103" s="6"/>
+      <c r="BLO103" s="6"/>
+      <c r="BLP103" s="6"/>
+      <c r="BLQ103" s="6"/>
+      <c r="BLR103" s="6"/>
+      <c r="BLS103" s="6"/>
+      <c r="BLT103" s="6"/>
+      <c r="BLU103" s="6"/>
+      <c r="BLV103" s="6"/>
+      <c r="BLW103" s="6"/>
+      <c r="BLX103" s="6"/>
+      <c r="BLY103" s="6"/>
+      <c r="BLZ103" s="6"/>
+      <c r="BMA103" s="6"/>
+      <c r="BMB103" s="6"/>
+      <c r="BMC103" s="6"/>
+      <c r="BMD103" s="6"/>
+      <c r="BME103" s="6"/>
+      <c r="BMF103" s="6"/>
+      <c r="BMG103" s="6"/>
+      <c r="BMH103" s="6"/>
+      <c r="BMI103" s="6"/>
+      <c r="BMJ103" s="6"/>
+      <c r="BMK103" s="6"/>
+      <c r="BML103" s="6"/>
+      <c r="BMM103" s="6"/>
+      <c r="BMN103" s="6"/>
+      <c r="BMO103" s="6"/>
+      <c r="BMP103" s="6"/>
+      <c r="BMQ103" s="6"/>
+      <c r="BMR103" s="6"/>
+      <c r="BMS103" s="6"/>
+      <c r="BMT103" s="6"/>
+      <c r="BMU103" s="6"/>
+      <c r="BMV103" s="6"/>
+      <c r="BMW103" s="6"/>
+      <c r="BMX103" s="6"/>
+      <c r="BMY103" s="6"/>
+      <c r="BMZ103" s="6"/>
+      <c r="BNA103" s="6"/>
+      <c r="BNB103" s="6"/>
+      <c r="BNC103" s="6"/>
+      <c r="BND103" s="6"/>
+      <c r="BNE103" s="6"/>
+      <c r="BNF103" s="6"/>
+      <c r="BNG103" s="6"/>
+      <c r="BNH103" s="6"/>
+      <c r="BNI103" s="6"/>
+      <c r="BNJ103" s="6"/>
+      <c r="BNK103" s="6"/>
+      <c r="BNL103" s="6"/>
+      <c r="BNM103" s="6"/>
+      <c r="BNN103" s="6"/>
+      <c r="BNO103" s="6"/>
+      <c r="BNP103" s="6"/>
+      <c r="BNQ103" s="6"/>
+      <c r="BNR103" s="6"/>
+      <c r="BNS103" s="6"/>
+      <c r="BNT103" s="6"/>
+      <c r="BNU103" s="6"/>
+      <c r="BNV103" s="6"/>
+      <c r="BNW103" s="6"/>
+      <c r="BNX103" s="6"/>
+      <c r="BNY103" s="6"/>
+      <c r="BNZ103" s="6"/>
+      <c r="BOA103" s="6"/>
+      <c r="BOB103" s="6"/>
+      <c r="BOC103" s="6"/>
+      <c r="BOD103" s="6"/>
+      <c r="BOE103" s="6"/>
+      <c r="BOF103" s="6"/>
+      <c r="BOG103" s="6"/>
+      <c r="BOH103" s="6"/>
+      <c r="BOI103" s="6"/>
+      <c r="BOJ103" s="6"/>
+      <c r="BOK103" s="6"/>
+      <c r="BOL103" s="6"/>
+      <c r="BOM103" s="6"/>
+      <c r="BON103" s="6"/>
+      <c r="BOO103" s="6"/>
+      <c r="BOP103" s="6"/>
+      <c r="BOQ103" s="6"/>
+      <c r="BOR103" s="6"/>
+      <c r="BOS103" s="6"/>
+      <c r="BOT103" s="6"/>
+      <c r="BOU103" s="6"/>
+      <c r="BOV103" s="6"/>
+      <c r="BOW103" s="6"/>
+      <c r="BOX103" s="6"/>
+      <c r="BOY103" s="6"/>
+      <c r="BOZ103" s="6"/>
+      <c r="BPA103" s="6"/>
+      <c r="BPB103" s="6"/>
+      <c r="BPC103" s="6"/>
+      <c r="BPD103" s="6"/>
+      <c r="BPE103" s="6"/>
+      <c r="BPF103" s="6"/>
+      <c r="BPG103" s="6"/>
+      <c r="BPH103" s="6"/>
+      <c r="BPI103" s="6"/>
+      <c r="BPJ103" s="6"/>
+      <c r="BPK103" s="6"/>
+      <c r="BPL103" s="6"/>
+      <c r="BPM103" s="6"/>
+      <c r="BPN103" s="6"/>
+      <c r="BPO103" s="6"/>
+      <c r="BPP103" s="6"/>
+      <c r="BPQ103" s="6"/>
+      <c r="BPR103" s="6"/>
+      <c r="BPS103" s="6"/>
+      <c r="BPT103" s="6"/>
+      <c r="BPU103" s="6"/>
+      <c r="BPV103" s="6"/>
+      <c r="BPW103" s="6"/>
+      <c r="BPX103" s="6"/>
+      <c r="BPY103" s="6"/>
+      <c r="BPZ103" s="6"/>
+      <c r="BQA103" s="6"/>
+      <c r="BQB103" s="6"/>
+      <c r="BQC103" s="6"/>
+      <c r="BQD103" s="6"/>
+      <c r="BQE103" s="6"/>
+      <c r="BQF103" s="6"/>
+      <c r="BQG103" s="6"/>
+      <c r="BQH103" s="6"/>
+      <c r="BQI103" s="6"/>
+      <c r="BQJ103" s="6"/>
+      <c r="BQK103" s="6"/>
+      <c r="BQL103" s="6"/>
+      <c r="BQM103" s="6"/>
+      <c r="BQN103" s="6"/>
+      <c r="BQO103" s="6"/>
+      <c r="BQP103" s="6"/>
+      <c r="BQQ103" s="6"/>
+      <c r="BQR103" s="6"/>
+      <c r="BQS103" s="6"/>
+      <c r="BQT103" s="6"/>
+      <c r="BQU103" s="6"/>
+      <c r="BQV103" s="6"/>
+      <c r="BQW103" s="6"/>
+      <c r="BQX103" s="6"/>
+      <c r="BQY103" s="6"/>
+      <c r="BQZ103" s="6"/>
+      <c r="BRA103" s="6"/>
+      <c r="BRB103" s="6"/>
+      <c r="BRC103" s="6"/>
+      <c r="BRD103" s="6"/>
+      <c r="BRE103" s="6"/>
+      <c r="BRF103" s="6"/>
+      <c r="BRG103" s="6"/>
+      <c r="BRH103" s="6"/>
+      <c r="BRI103" s="6"/>
+      <c r="BRJ103" s="6"/>
+      <c r="BRK103" s="6"/>
+      <c r="BRL103" s="6"/>
+      <c r="BRM103" s="6"/>
+      <c r="BRN103" s="6"/>
+      <c r="BRO103" s="6"/>
+      <c r="BRP103" s="6"/>
+      <c r="BRQ103" s="6"/>
+      <c r="BRR103" s="6"/>
+      <c r="BRS103" s="6"/>
+      <c r="BRT103" s="6"/>
+      <c r="BRU103" s="6"/>
+      <c r="BRV103" s="6"/>
+      <c r="BRW103" s="6"/>
+      <c r="BRX103" s="6"/>
+      <c r="BRY103" s="6"/>
+      <c r="BRZ103" s="6"/>
+      <c r="BSA103" s="6"/>
+      <c r="BSB103" s="6"/>
+      <c r="BSC103" s="6"/>
+      <c r="BSD103" s="6"/>
+      <c r="BSE103" s="6"/>
+      <c r="BSF103" s="6"/>
+      <c r="BSG103" s="6"/>
+      <c r="BSH103" s="6"/>
+      <c r="BSI103" s="6"/>
+      <c r="BSJ103" s="6"/>
+      <c r="BSK103" s="6"/>
+      <c r="BSL103" s="6"/>
+      <c r="BSM103" s="6"/>
+      <c r="BSN103" s="6"/>
+      <c r="BSO103" s="6"/>
+      <c r="BSP103" s="6"/>
+      <c r="BSQ103" s="6"/>
+      <c r="BSR103" s="6"/>
+      <c r="BSS103" s="6"/>
+      <c r="BST103" s="6"/>
+      <c r="BSU103" s="6"/>
+      <c r="BSV103" s="6"/>
+      <c r="BSW103" s="6"/>
+      <c r="BSX103" s="6"/>
+      <c r="BSY103" s="6"/>
+      <c r="BSZ103" s="6"/>
+      <c r="BTA103" s="6"/>
+      <c r="BTB103" s="6"/>
+      <c r="BTC103" s="6"/>
+      <c r="BTD103" s="6"/>
+      <c r="BTE103" s="6"/>
+      <c r="BTF103" s="6"/>
+      <c r="BTG103" s="6"/>
+      <c r="BTH103" s="6"/>
+      <c r="BTI103" s="6"/>
+      <c r="BTJ103" s="6"/>
+      <c r="BTK103" s="6"/>
+      <c r="BTL103" s="6"/>
+      <c r="BTM103" s="6"/>
+      <c r="BTN103" s="6"/>
+      <c r="BTO103" s="6"/>
+      <c r="BTP103" s="6"/>
+      <c r="BTQ103" s="6"/>
+      <c r="BTR103" s="6"/>
+      <c r="BTS103" s="6"/>
+      <c r="BTT103" s="6"/>
+      <c r="BTU103" s="6"/>
+      <c r="BTV103" s="6"/>
+      <c r="BTW103" s="6"/>
+      <c r="BTX103" s="6"/>
+      <c r="BTY103" s="6"/>
+      <c r="BTZ103" s="6"/>
+      <c r="BUA103" s="6"/>
+      <c r="BUB103" s="6"/>
+      <c r="BUC103" s="6"/>
+      <c r="BUD103" s="6"/>
+      <c r="BUE103" s="6"/>
+      <c r="BUF103" s="6"/>
+      <c r="BUG103" s="6"/>
+      <c r="BUH103" s="6"/>
+      <c r="BUI103" s="6"/>
+      <c r="BUJ103" s="6"/>
+      <c r="BUK103" s="6"/>
+      <c r="BUL103" s="6"/>
+      <c r="BUM103" s="6"/>
+      <c r="BUN103" s="6"/>
+      <c r="BUO103" s="6"/>
+      <c r="BUP103" s="6"/>
+      <c r="BUQ103" s="6"/>
+      <c r="BUR103" s="6"/>
+      <c r="BUS103" s="6"/>
+      <c r="BUT103" s="6"/>
+      <c r="BUU103" s="6"/>
+      <c r="BUV103" s="6"/>
+      <c r="BUW103" s="6"/>
+      <c r="BUX103" s="6"/>
+      <c r="BUY103" s="6"/>
+      <c r="BUZ103" s="6"/>
+      <c r="BVA103" s="6"/>
+      <c r="BVB103" s="6"/>
+      <c r="BVC103" s="6"/>
+      <c r="BVD103" s="6"/>
+      <c r="BVE103" s="6"/>
+      <c r="BVF103" s="6"/>
+      <c r="BVG103" s="6"/>
+      <c r="BVH103" s="6"/>
+      <c r="BVI103" s="6"/>
+      <c r="BVJ103" s="6"/>
+      <c r="BVK103" s="6"/>
+      <c r="BVL103" s="6"/>
+      <c r="BVM103" s="6"/>
+      <c r="BVN103" s="6"/>
+      <c r="BVO103" s="6"/>
+      <c r="BVP103" s="6"/>
+      <c r="BVQ103" s="6"/>
+      <c r="BVR103" s="6"/>
+      <c r="BVS103" s="6"/>
+      <c r="BVT103" s="6"/>
+      <c r="BVU103" s="6"/>
+      <c r="BVV103" s="6"/>
+      <c r="BVW103" s="6"/>
+      <c r="BVX103" s="6"/>
+      <c r="BVY103" s="6"/>
+      <c r="BVZ103" s="6"/>
+      <c r="BWA103" s="6"/>
+      <c r="BWB103" s="6"/>
+      <c r="BWC103" s="6"/>
+      <c r="BWD103" s="6"/>
+      <c r="BWE103" s="6"/>
+      <c r="BWF103" s="6"/>
+      <c r="BWG103" s="6"/>
+      <c r="BWH103" s="6"/>
+      <c r="BWI103" s="6"/>
+      <c r="BWJ103" s="6"/>
+      <c r="BWK103" s="6"/>
+      <c r="BWL103" s="6"/>
+      <c r="BWM103" s="6"/>
+      <c r="BWN103" s="6"/>
+      <c r="BWO103" s="6"/>
+      <c r="BWP103" s="6"/>
+      <c r="BWQ103" s="6"/>
+      <c r="BWR103" s="6"/>
+      <c r="BWS103" s="6"/>
+      <c r="BWT103" s="6"/>
+      <c r="BWU103" s="6"/>
+      <c r="BWV103" s="6"/>
+      <c r="BWW103" s="6"/>
+      <c r="BWX103" s="6"/>
+      <c r="BWY103" s="6"/>
+      <c r="BWZ103" s="6"/>
+      <c r="BXA103" s="6"/>
+      <c r="BXB103" s="6"/>
+      <c r="BXC103" s="6"/>
+      <c r="BXD103" s="6"/>
+      <c r="BXE103" s="6"/>
+      <c r="BXF103" s="6"/>
+      <c r="BXG103" s="6"/>
+      <c r="BXH103" s="6"/>
+      <c r="BXI103" s="6"/>
+      <c r="BXJ103" s="6"/>
+      <c r="BXK103" s="6"/>
+      <c r="BXL103" s="6"/>
+      <c r="BXM103" s="6"/>
+      <c r="BXN103" s="6"/>
+      <c r="BXO103" s="6"/>
+      <c r="BXP103" s="6"/>
+      <c r="BXQ103" s="6"/>
+      <c r="BXR103" s="6"/>
+      <c r="BXS103" s="6"/>
+      <c r="BXT103" s="6"/>
+      <c r="BXU103" s="6"/>
+      <c r="BXV103" s="6"/>
+      <c r="BXW103" s="6"/>
+      <c r="BXX103" s="6"/>
+      <c r="BXY103" s="6"/>
+      <c r="BXZ103" s="6"/>
+      <c r="BYA103" s="6"/>
+      <c r="BYB103" s="6"/>
+      <c r="BYC103" s="6"/>
+      <c r="BYD103" s="6"/>
+      <c r="BYE103" s="6"/>
+      <c r="BYF103" s="6"/>
+      <c r="BYG103" s="6"/>
+      <c r="BYH103" s="6"/>
+      <c r="BYI103" s="6"/>
+      <c r="BYJ103" s="6"/>
+      <c r="BYK103" s="6"/>
+      <c r="BYL103" s="6"/>
+      <c r="BYM103" s="6"/>
+      <c r="BYN103" s="6"/>
+      <c r="BYO103" s="6"/>
+      <c r="BYP103" s="6"/>
+      <c r="BYQ103" s="6"/>
+      <c r="BYR103" s="6"/>
+      <c r="BYS103" s="6"/>
+      <c r="BYT103" s="6"/>
+      <c r="BYU103" s="6"/>
+      <c r="BYV103" s="6"/>
+      <c r="BYW103" s="6"/>
+      <c r="BYX103" s="6"/>
+      <c r="BYY103" s="6"/>
+      <c r="BYZ103" s="6"/>
+      <c r="BZA103" s="6"/>
+      <c r="BZB103" s="6"/>
+      <c r="BZC103" s="6"/>
+      <c r="BZD103" s="6"/>
+      <c r="BZE103" s="6"/>
+      <c r="BZF103" s="6"/>
+      <c r="BZG103" s="6"/>
+      <c r="BZH103" s="6"/>
+      <c r="BZI103" s="6"/>
+      <c r="BZJ103" s="6"/>
+      <c r="BZK103" s="6"/>
+      <c r="BZL103" s="6"/>
+      <c r="BZM103" s="6"/>
+      <c r="BZN103" s="6"/>
+      <c r="BZO103" s="6"/>
+      <c r="BZP103" s="6"/>
+      <c r="BZQ103" s="6"/>
+      <c r="BZR103" s="6"/>
+      <c r="BZS103" s="6"/>
+      <c r="BZT103" s="6"/>
+      <c r="BZU103" s="6"/>
+      <c r="BZV103" s="6"/>
+      <c r="BZW103" s="6"/>
+      <c r="BZX103" s="6"/>
+      <c r="BZY103" s="6"/>
+      <c r="BZZ103" s="6"/>
+      <c r="CAA103" s="6"/>
+      <c r="CAB103" s="6"/>
+      <c r="CAC103" s="6"/>
+      <c r="CAD103" s="6"/>
+      <c r="CAE103" s="6"/>
+      <c r="CAF103" s="6"/>
+      <c r="CAG103" s="6"/>
+      <c r="CAH103" s="6"/>
+      <c r="CAI103" s="6"/>
+      <c r="CAJ103" s="6"/>
+      <c r="CAK103" s="6"/>
+      <c r="CAL103" s="6"/>
+      <c r="CAM103" s="6"/>
+      <c r="CAN103" s="6"/>
+      <c r="CAO103" s="6"/>
+      <c r="CAP103" s="6"/>
+      <c r="CAQ103" s="6"/>
+      <c r="CAR103" s="6"/>
+      <c r="CAS103" s="6"/>
+      <c r="CAT103" s="6"/>
+      <c r="CAU103" s="6"/>
+      <c r="CAV103" s="6"/>
+      <c r="CAW103" s="6"/>
+      <c r="CAX103" s="6"/>
+      <c r="CAY103" s="6"/>
+      <c r="CAZ103" s="6"/>
+      <c r="CBA103" s="6"/>
+      <c r="CBB103" s="6"/>
+      <c r="CBC103" s="6"/>
+      <c r="CBD103" s="6"/>
+      <c r="CBE103" s="6"/>
+      <c r="CBF103" s="6"/>
+      <c r="CBG103" s="6"/>
+      <c r="CBH103" s="6"/>
+      <c r="CBI103" s="6"/>
+      <c r="CBJ103" s="6"/>
+      <c r="CBK103" s="6"/>
+      <c r="CBL103" s="6"/>
+      <c r="CBM103" s="6"/>
+      <c r="CBN103" s="6"/>
+      <c r="CBO103" s="6"/>
+      <c r="CBP103" s="6"/>
+      <c r="CBQ103" s="6"/>
+      <c r="CBR103" s="6"/>
+      <c r="CBS103" s="6"/>
+      <c r="CBT103" s="6"/>
+      <c r="CBU103" s="6"/>
+      <c r="CBV103" s="6"/>
+      <c r="CBW103" s="6"/>
+      <c r="CBX103" s="6"/>
+      <c r="CBY103" s="6"/>
+      <c r="CBZ103" s="6"/>
+      <c r="CCA103" s="6"/>
+      <c r="CCB103" s="6"/>
+      <c r="CCC103" s="6"/>
+      <c r="CCD103" s="6"/>
+      <c r="CCE103" s="6"/>
+      <c r="CCF103" s="6"/>
+      <c r="CCG103" s="6"/>
+      <c r="CCH103" s="6"/>
+      <c r="CCI103" s="6"/>
+      <c r="CCJ103" s="6"/>
+      <c r="CCK103" s="6"/>
+      <c r="CCL103" s="6"/>
+      <c r="CCM103" s="6"/>
+      <c r="CCN103" s="6"/>
+      <c r="CCO103" s="6"/>
+      <c r="CCP103" s="6"/>
+      <c r="CCQ103" s="6"/>
+      <c r="CCR103" s="6"/>
+      <c r="CCS103" s="6"/>
+      <c r="CCT103" s="6"/>
+      <c r="CCU103" s="6"/>
+      <c r="CCV103" s="6"/>
+      <c r="CCW103" s="6"/>
+      <c r="CCX103" s="6"/>
+      <c r="CCY103" s="6"/>
+      <c r="CCZ103" s="6"/>
+      <c r="CDA103" s="6"/>
+      <c r="CDB103" s="6"/>
+      <c r="CDC103" s="6"/>
+      <c r="CDD103" s="6"/>
+      <c r="CDE103" s="6"/>
+      <c r="CDF103" s="6"/>
+      <c r="CDG103" s="6"/>
+      <c r="CDH103" s="6"/>
+      <c r="CDI103" s="6"/>
+      <c r="CDJ103" s="6"/>
+      <c r="CDK103" s="6"/>
+      <c r="CDL103" s="6"/>
+      <c r="CDM103" s="6"/>
+      <c r="CDN103" s="6"/>
+      <c r="CDO103" s="6"/>
+      <c r="CDP103" s="6"/>
+      <c r="CDQ103" s="6"/>
+      <c r="CDR103" s="6"/>
+      <c r="CDS103" s="6"/>
+      <c r="CDT103" s="6"/>
+      <c r="CDU103" s="6"/>
+      <c r="CDV103" s="6"/>
+      <c r="CDW103" s="6"/>
+      <c r="CDX103" s="6"/>
+      <c r="CDY103" s="6"/>
+      <c r="CDZ103" s="6"/>
+      <c r="CEA103" s="6"/>
+      <c r="CEB103" s="6"/>
+      <c r="CEC103" s="6"/>
+      <c r="CED103" s="6"/>
+      <c r="CEE103" s="6"/>
+      <c r="CEF103" s="6"/>
+      <c r="CEG103" s="6"/>
+      <c r="CEH103" s="6"/>
+      <c r="CEI103" s="6"/>
+      <c r="CEJ103" s="6"/>
+      <c r="CEK103" s="6"/>
+      <c r="CEL103" s="6"/>
+      <c r="CEM103" s="6"/>
+      <c r="CEN103" s="6"/>
+      <c r="CEO103" s="6"/>
+      <c r="CEP103" s="6"/>
+      <c r="CEQ103" s="6"/>
+      <c r="CER103" s="6"/>
+      <c r="CES103" s="6"/>
+      <c r="CET103" s="6"/>
+      <c r="CEU103" s="6"/>
+      <c r="CEV103" s="6"/>
+      <c r="CEW103" s="6"/>
+      <c r="CEX103" s="6"/>
+      <c r="CEY103" s="6"/>
+      <c r="CEZ103" s="6"/>
+      <c r="CFA103" s="6"/>
+      <c r="CFB103" s="6"/>
+      <c r="CFC103" s="6"/>
+      <c r="CFD103" s="6"/>
+      <c r="CFE103" s="6"/>
+      <c r="CFF103" s="6"/>
+      <c r="CFG103" s="6"/>
+      <c r="CFH103" s="6"/>
+      <c r="CFI103" s="6"/>
+      <c r="CFJ103" s="6"/>
+      <c r="CFK103" s="6"/>
+      <c r="CFL103" s="6"/>
+      <c r="CFM103" s="6"/>
+      <c r="CFN103" s="6"/>
+      <c r="CFO103" s="6"/>
+      <c r="CFP103" s="6"/>
+      <c r="CFQ103" s="6"/>
+      <c r="CFR103" s="6"/>
+      <c r="CFS103" s="6"/>
+      <c r="CFT103" s="6"/>
+      <c r="CFU103" s="6"/>
+      <c r="CFV103" s="6"/>
+      <c r="CFW103" s="6"/>
+      <c r="CFX103" s="6"/>
+      <c r="CFY103" s="6"/>
+      <c r="CFZ103" s="6"/>
+      <c r="CGA103" s="6"/>
+      <c r="CGB103" s="6"/>
+      <c r="CGC103" s="6"/>
+      <c r="CGD103" s="6"/>
+      <c r="CGE103" s="6"/>
+      <c r="CGF103" s="6"/>
+      <c r="CGG103" s="6"/>
+      <c r="CGH103" s="6"/>
+      <c r="CGI103" s="6"/>
+      <c r="CGJ103" s="6"/>
+      <c r="CGK103" s="6"/>
+      <c r="CGL103" s="6"/>
+      <c r="CGM103" s="6"/>
+      <c r="CGN103" s="6"/>
+      <c r="CGO103" s="6"/>
+      <c r="CGP103" s="6"/>
+      <c r="CGQ103" s="6"/>
+      <c r="CGR103" s="6"/>
+      <c r="CGS103" s="6"/>
+      <c r="CGT103" s="6"/>
+      <c r="CGU103" s="6"/>
+      <c r="CGV103" s="6"/>
+      <c r="CGW103" s="6"/>
+      <c r="CGX103" s="6"/>
+      <c r="CGY103" s="6"/>
+      <c r="CGZ103" s="6"/>
+      <c r="CHA103" s="6"/>
+      <c r="CHB103" s="6"/>
+      <c r="CHC103" s="6"/>
+      <c r="CHD103" s="6"/>
+      <c r="CHE103" s="6"/>
+      <c r="CHF103" s="6"/>
+      <c r="CHG103" s="6"/>
+      <c r="CHH103" s="6"/>
+      <c r="CHI103" s="6"/>
+      <c r="CHJ103" s="6"/>
+      <c r="CHK103" s="6"/>
+      <c r="CHL103" s="6"/>
+      <c r="CHM103" s="6"/>
+      <c r="CHN103" s="6"/>
+      <c r="CHO103" s="6"/>
+      <c r="CHP103" s="6"/>
+      <c r="CHQ103" s="6"/>
+      <c r="CHR103" s="6"/>
+      <c r="CHS103" s="6"/>
+      <c r="CHT103" s="6"/>
+      <c r="CHU103" s="6"/>
+      <c r="CHV103" s="6"/>
+      <c r="CHW103" s="6"/>
+      <c r="CHX103" s="6"/>
+      <c r="CHY103" s="6"/>
+      <c r="CHZ103" s="6"/>
+      <c r="CIA103" s="6"/>
+      <c r="CIB103" s="6"/>
+      <c r="CIC103" s="6"/>
+      <c r="CID103" s="6"/>
+      <c r="CIE103" s="6"/>
+      <c r="CIF103" s="6"/>
+      <c r="CIG103" s="6"/>
+      <c r="CIH103" s="6"/>
+      <c r="CII103" s="6"/>
+      <c r="CIJ103" s="6"/>
+      <c r="CIK103" s="6"/>
+      <c r="CIL103" s="6"/>
+      <c r="CIM103" s="6"/>
+      <c r="CIN103" s="6"/>
+      <c r="CIO103" s="6"/>
+      <c r="CIP103" s="6"/>
+      <c r="CIQ103" s="6"/>
+      <c r="CIR103" s="6"/>
+      <c r="CIS103" s="6"/>
+      <c r="CIT103" s="6"/>
+      <c r="CIU103" s="6"/>
+      <c r="CIV103" s="6"/>
+      <c r="CIW103" s="6"/>
+      <c r="CIX103" s="6"/>
+      <c r="CIY103" s="6"/>
+      <c r="CIZ103" s="6"/>
+      <c r="CJA103" s="6"/>
+      <c r="CJB103" s="6"/>
+      <c r="CJC103" s="6"/>
+      <c r="CJD103" s="6"/>
+      <c r="CJE103" s="6"/>
+      <c r="CJF103" s="6"/>
+      <c r="CJG103" s="6"/>
+      <c r="CJH103" s="6"/>
+      <c r="CJI103" s="6"/>
+      <c r="CJJ103" s="6"/>
+      <c r="CJK103" s="6"/>
+      <c r="CJL103" s="6"/>
+      <c r="CJM103" s="6"/>
+      <c r="CJN103" s="6"/>
+      <c r="CJO103" s="6"/>
+      <c r="CJP103" s="6"/>
+      <c r="CJQ103" s="6"/>
+      <c r="CJR103" s="6"/>
+      <c r="CJS103" s="6"/>
+      <c r="CJT103" s="6"/>
+      <c r="CJU103" s="6"/>
+      <c r="CJV103" s="6"/>
+      <c r="CJW103" s="6"/>
+      <c r="CJX103" s="6"/>
+      <c r="CJY103" s="6"/>
+      <c r="CJZ103" s="6"/>
+      <c r="CKA103" s="6"/>
+      <c r="CKB103" s="6"/>
+      <c r="CKC103" s="6"/>
+      <c r="CKD103" s="6"/>
+      <c r="CKE103" s="6"/>
+      <c r="CKF103" s="6"/>
+      <c r="CKG103" s="6"/>
+      <c r="CKH103" s="6"/>
+      <c r="CKI103" s="6"/>
+      <c r="CKJ103" s="6"/>
+      <c r="CKK103" s="6"/>
+      <c r="CKL103" s="6"/>
+      <c r="CKM103" s="6"/>
+      <c r="CKN103" s="6"/>
+      <c r="CKO103" s="6"/>
+      <c r="CKP103" s="6"/>
+      <c r="CKQ103" s="6"/>
+      <c r="CKR103" s="6"/>
+      <c r="CKS103" s="6"/>
+      <c r="CKT103" s="6"/>
+      <c r="CKU103" s="6"/>
+      <c r="CKV103" s="6"/>
+      <c r="CKW103" s="6"/>
+      <c r="CKX103" s="6"/>
+      <c r="CKY103" s="6"/>
+      <c r="CKZ103" s="6"/>
+      <c r="CLA103" s="6"/>
+      <c r="CLB103" s="6"/>
+      <c r="CLC103" s="6"/>
+      <c r="CLD103" s="6"/>
+      <c r="CLE103" s="6"/>
+      <c r="CLF103" s="6"/>
+      <c r="CLG103" s="6"/>
+      <c r="CLH103" s="6"/>
+      <c r="CLI103" s="6"/>
+      <c r="CLJ103" s="6"/>
+      <c r="CLK103" s="6"/>
+      <c r="CLL103" s="6"/>
+      <c r="CLM103" s="6"/>
+      <c r="CLN103" s="6"/>
+      <c r="CLO103" s="6"/>
+      <c r="CLP103" s="6"/>
+      <c r="CLQ103" s="6"/>
+      <c r="CLR103" s="6"/>
+      <c r="CLS103" s="6"/>
+      <c r="CLT103" s="6"/>
+      <c r="CLU103" s="6"/>
+      <c r="CLV103" s="6"/>
+      <c r="CLW103" s="6"/>
+      <c r="CLX103" s="6"/>
+      <c r="CLY103" s="6"/>
+      <c r="CLZ103" s="6"/>
+      <c r="CMA103" s="6"/>
+      <c r="CMB103" s="6"/>
+      <c r="CMC103" s="6"/>
+      <c r="CMD103" s="6"/>
+      <c r="CME103" s="6"/>
+      <c r="CMF103" s="6"/>
+      <c r="CMG103" s="6"/>
+      <c r="CMH103" s="6"/>
+      <c r="CMI103" s="6"/>
+      <c r="CMJ103" s="6"/>
+      <c r="CMK103" s="6"/>
+      <c r="CML103" s="6"/>
+      <c r="CMM103" s="6"/>
+      <c r="CMN103" s="6"/>
+      <c r="CMO103" s="6"/>
+      <c r="CMP103" s="6"/>
+      <c r="CMQ103" s="6"/>
+      <c r="CMR103" s="6"/>
+      <c r="CMS103" s="6"/>
+      <c r="CMT103" s="6"/>
+      <c r="CMU103" s="6"/>
+      <c r="CMV103" s="6"/>
+      <c r="CMW103" s="6"/>
+      <c r="CMX103" s="6"/>
+      <c r="CMY103" s="6"/>
+      <c r="CMZ103" s="6"/>
+      <c r="CNA103" s="6"/>
+      <c r="CNB103" s="6"/>
+      <c r="CNC103" s="6"/>
+      <c r="CND103" s="6"/>
+      <c r="CNE103" s="6"/>
+      <c r="CNF103" s="6"/>
+      <c r="CNG103" s="6"/>
+      <c r="CNH103" s="6"/>
+      <c r="CNI103" s="6"/>
+      <c r="CNJ103" s="6"/>
+      <c r="CNK103" s="6"/>
+      <c r="CNL103" s="6"/>
+      <c r="CNM103" s="6"/>
+      <c r="CNN103" s="6"/>
+      <c r="CNO103" s="6"/>
+      <c r="CNP103" s="6"/>
+      <c r="CNQ103" s="6"/>
+      <c r="CNR103" s="6"/>
+      <c r="CNS103" s="6"/>
+      <c r="CNT103" s="6"/>
+      <c r="CNU103" s="6"/>
+      <c r="CNV103" s="6"/>
+      <c r="CNW103" s="6"/>
+      <c r="CNX103" s="6"/>
+      <c r="CNY103" s="6"/>
+      <c r="CNZ103" s="6"/>
+      <c r="COA103" s="6"/>
+      <c r="COB103" s="6"/>
+      <c r="COC103" s="6"/>
+      <c r="COD103" s="6"/>
+      <c r="COE103" s="6"/>
+      <c r="COF103" s="6"/>
+      <c r="COG103" s="6"/>
+      <c r="COH103" s="6"/>
+      <c r="COI103" s="6"/>
+      <c r="COJ103" s="6"/>
+      <c r="COK103" s="6"/>
+      <c r="COL103" s="6"/>
+      <c r="COM103" s="6"/>
+      <c r="CON103" s="6"/>
+      <c r="COO103" s="6"/>
+      <c r="COP103" s="6"/>
+      <c r="COQ103" s="6"/>
+      <c r="COR103" s="6"/>
+      <c r="COS103" s="6"/>
+      <c r="COT103" s="6"/>
+      <c r="COU103" s="6"/>
+      <c r="COV103" s="6"/>
+      <c r="COW103" s="6"/>
+      <c r="COX103" s="6"/>
+      <c r="COY103" s="6"/>
+      <c r="COZ103" s="6"/>
+      <c r="CPA103" s="6"/>
+      <c r="CPB103" s="6"/>
+      <c r="CPC103" s="6"/>
+      <c r="CPD103" s="6"/>
+      <c r="CPE103" s="6"/>
+      <c r="CPF103" s="6"/>
+      <c r="CPG103" s="6"/>
+      <c r="CPH103" s="6"/>
+      <c r="CPI103" s="6"/>
+      <c r="CPJ103" s="6"/>
+      <c r="CPK103" s="6"/>
+      <c r="CPL103" s="6"/>
+      <c r="CPM103" s="6"/>
+      <c r="CPN103" s="6"/>
+      <c r="CPO103" s="6"/>
+      <c r="CPP103" s="6"/>
+      <c r="CPQ103" s="6"/>
+      <c r="CPR103" s="6"/>
+      <c r="CPS103" s="6"/>
+      <c r="CPT103" s="6"/>
+      <c r="CPU103" s="6"/>
+      <c r="CPV103" s="6"/>
+      <c r="CPW103" s="6"/>
+      <c r="CPX103" s="6"/>
+      <c r="CPY103" s="6"/>
+      <c r="CPZ103" s="6"/>
+      <c r="CQA103" s="6"/>
+      <c r="CQB103" s="6"/>
+      <c r="CQC103" s="6"/>
+      <c r="CQD103" s="6"/>
+      <c r="CQE103" s="6"/>
+      <c r="CQF103" s="6"/>
+      <c r="CQG103" s="6"/>
+      <c r="CQH103" s="6"/>
+      <c r="CQI103" s="6"/>
+      <c r="CQJ103" s="6"/>
+      <c r="CQK103" s="6"/>
+      <c r="CQL103" s="6"/>
+      <c r="CQM103" s="6"/>
+      <c r="CQN103" s="6"/>
+      <c r="CQO103" s="6"/>
+      <c r="CQP103" s="6"/>
+      <c r="CQQ103" s="6"/>
+      <c r="CQR103" s="6"/>
+      <c r="CQS103" s="6"/>
+      <c r="CQT103" s="6"/>
+      <c r="CQU103" s="6"/>
+      <c r="CQV103" s="6"/>
+      <c r="CQW103" s="6"/>
+      <c r="CQX103" s="6"/>
+      <c r="CQY103" s="6"/>
+      <c r="CQZ103" s="6"/>
+      <c r="CRA103" s="6"/>
+      <c r="CRB103" s="6"/>
+      <c r="CRC103" s="6"/>
+      <c r="CRD103" s="6"/>
+      <c r="CRE103" s="6"/>
+      <c r="CRF103" s="6"/>
+      <c r="CRG103" s="6"/>
+      <c r="CRH103" s="6"/>
+      <c r="CRI103" s="6"/>
+      <c r="CRJ103" s="6"/>
+      <c r="CRK103" s="6"/>
+      <c r="CRL103" s="6"/>
+      <c r="CRM103" s="6"/>
+      <c r="CRN103" s="6"/>
+      <c r="CRO103" s="6"/>
+      <c r="CRP103" s="6"/>
+      <c r="CRQ103" s="6"/>
+      <c r="CRR103" s="6"/>
+      <c r="CRS103" s="6"/>
+      <c r="CRT103" s="6"/>
+      <c r="CRU103" s="6"/>
+      <c r="CRV103" s="6"/>
+      <c r="CRW103" s="6"/>
+      <c r="CRX103" s="6"/>
+      <c r="CRY103" s="6"/>
+      <c r="CRZ103" s="6"/>
+      <c r="CSA103" s="6"/>
+      <c r="CSB103" s="6"/>
+      <c r="CSC103" s="6"/>
+      <c r="CSD103" s="6"/>
+      <c r="CSE103" s="6"/>
+      <c r="CSF103" s="6"/>
+      <c r="CSG103" s="6"/>
+      <c r="CSH103" s="6"/>
+      <c r="CSI103" s="6"/>
+      <c r="CSJ103" s="6"/>
+      <c r="CSK103" s="6"/>
+      <c r="CSL103" s="6"/>
+      <c r="CSM103" s="6"/>
+      <c r="CSN103" s="6"/>
+      <c r="CSO103" s="6"/>
+      <c r="CSP103" s="6"/>
+      <c r="CSQ103" s="6"/>
+      <c r="CSR103" s="6"/>
+      <c r="CSS103" s="6"/>
+      <c r="CST103" s="6"/>
+      <c r="CSU103" s="6"/>
+      <c r="CSV103" s="6"/>
+      <c r="CSW103" s="6"/>
+      <c r="CSX103" s="6"/>
+      <c r="CSY103" s="6"/>
+      <c r="CSZ103" s="6"/>
+      <c r="CTA103" s="6"/>
+      <c r="CTB103" s="6"/>
+      <c r="CTC103" s="6"/>
+      <c r="CTD103" s="6"/>
+      <c r="CTE103" s="6"/>
+      <c r="CTF103" s="6"/>
+      <c r="CTG103" s="6"/>
+      <c r="CTH103" s="6"/>
+      <c r="CTI103" s="6"/>
+      <c r="CTJ103" s="6"/>
+      <c r="CTK103" s="6"/>
+      <c r="CTL103" s="6"/>
+      <c r="CTM103" s="6"/>
+      <c r="CTN103" s="6"/>
+      <c r="CTO103" s="6"/>
+      <c r="CTP103" s="6"/>
+      <c r="CTQ103" s="6"/>
+      <c r="CTR103" s="6"/>
+      <c r="CTS103" s="6"/>
+      <c r="CTT103" s="6"/>
+      <c r="CTU103" s="6"/>
+      <c r="CTV103" s="6"/>
+      <c r="CTW103" s="6"/>
+      <c r="CTX103" s="6"/>
+      <c r="CTY103" s="6"/>
+      <c r="CTZ103" s="6"/>
+      <c r="CUA103" s="6"/>
+      <c r="CUB103" s="6"/>
+      <c r="CUC103" s="6"/>
+      <c r="CUD103" s="6"/>
+      <c r="CUE103" s="6"/>
+      <c r="CUF103" s="6"/>
+      <c r="CUG103" s="6"/>
+      <c r="CUH103" s="6"/>
+      <c r="CUI103" s="6"/>
+      <c r="CUJ103" s="6"/>
+      <c r="CUK103" s="6"/>
+      <c r="CUL103" s="6"/>
+      <c r="CUM103" s="6"/>
+      <c r="CUN103" s="6"/>
+      <c r="CUO103" s="6"/>
+      <c r="CUP103" s="6"/>
+      <c r="CUQ103" s="6"/>
+      <c r="CUR103" s="6"/>
+      <c r="CUS103" s="6"/>
+      <c r="CUT103" s="6"/>
+      <c r="CUU103" s="6"/>
+      <c r="CUV103" s="6"/>
+      <c r="CUW103" s="6"/>
+      <c r="CUX103" s="6"/>
+      <c r="CUY103" s="6"/>
+      <c r="CUZ103" s="6"/>
+      <c r="CVA103" s="6"/>
+      <c r="CVB103" s="6"/>
+      <c r="CVC103" s="6"/>
+      <c r="CVD103" s="6"/>
+      <c r="CVE103" s="6"/>
+      <c r="CVF103" s="6"/>
+      <c r="CVG103" s="6"/>
+      <c r="CVH103" s="6"/>
+      <c r="CVI103" s="6"/>
+      <c r="CVJ103" s="6"/>
+      <c r="CVK103" s="6"/>
+      <c r="CVL103" s="6"/>
+      <c r="CVM103" s="6"/>
+      <c r="CVN103" s="6"/>
+      <c r="CVO103" s="6"/>
+      <c r="CVP103" s="6"/>
+      <c r="CVQ103" s="6"/>
+      <c r="CVR103" s="6"/>
+      <c r="CVS103" s="6"/>
+      <c r="CVT103" s="6"/>
+      <c r="CVU103" s="6"/>
+      <c r="CVV103" s="6"/>
+      <c r="CVW103" s="6"/>
+      <c r="CVX103" s="6"/>
+      <c r="CVY103" s="6"/>
+      <c r="CVZ103" s="6"/>
+      <c r="CWA103" s="6"/>
+      <c r="CWB103" s="6"/>
+      <c r="CWC103" s="6"/>
+      <c r="CWD103" s="6"/>
+      <c r="CWE103" s="6"/>
+      <c r="CWF103" s="6"/>
+      <c r="CWG103" s="6"/>
+      <c r="CWH103" s="6"/>
+      <c r="CWI103" s="6"/>
+      <c r="CWJ103" s="6"/>
+      <c r="CWK103" s="6"/>
+      <c r="CWL103" s="6"/>
+      <c r="CWM103" s="6"/>
+      <c r="CWN103" s="6"/>
+      <c r="CWO103" s="6"/>
+      <c r="CWP103" s="6"/>
+      <c r="CWQ103" s="6"/>
+      <c r="CWR103" s="6"/>
+      <c r="CWS103" s="6"/>
+      <c r="CWT103" s="6"/>
+      <c r="CWU103" s="6"/>
+      <c r="CWV103" s="6"/>
+      <c r="CWW103" s="6"/>
+      <c r="CWX103" s="6"/>
+      <c r="CWY103" s="6"/>
+      <c r="CWZ103" s="6"/>
+      <c r="CXA103" s="6"/>
+      <c r="CXB103" s="6"/>
+      <c r="CXC103" s="6"/>
+      <c r="CXD103" s="6"/>
+      <c r="CXE103" s="6"/>
+      <c r="CXF103" s="6"/>
+      <c r="CXG103" s="6"/>
+      <c r="CXH103" s="6"/>
+      <c r="CXI103" s="6"/>
+      <c r="CXJ103" s="6"/>
+      <c r="CXK103" s="6"/>
+      <c r="CXL103" s="6"/>
+      <c r="CXM103" s="6"/>
+      <c r="CXN103" s="6"/>
+      <c r="CXO103" s="6"/>
+      <c r="CXP103" s="6"/>
+      <c r="CXQ103" s="6"/>
+      <c r="CXR103" s="6"/>
+      <c r="CXS103" s="6"/>
+      <c r="CXT103" s="6"/>
+      <c r="CXU103" s="6"/>
+      <c r="CXV103" s="6"/>
+      <c r="CXW103" s="6"/>
+      <c r="CXX103" s="6"/>
+      <c r="CXY103" s="6"/>
+      <c r="CXZ103" s="6"/>
+      <c r="CYA103" s="6"/>
+      <c r="CYB103" s="6"/>
+      <c r="CYC103" s="6"/>
+      <c r="CYD103" s="6"/>
+      <c r="CYE103" s="6"/>
+      <c r="CYF103" s="6"/>
+      <c r="CYG103" s="6"/>
+      <c r="CYH103" s="6"/>
+      <c r="CYI103" s="6"/>
+      <c r="CYJ103" s="6"/>
+      <c r="CYK103" s="6"/>
+      <c r="CYL103" s="6"/>
+      <c r="CYM103" s="6"/>
+      <c r="CYN103" s="6"/>
+      <c r="CYO103" s="6"/>
+      <c r="CYP103" s="6"/>
+      <c r="CYQ103" s="6"/>
+      <c r="CYR103" s="6"/>
+      <c r="CYS103" s="6"/>
+      <c r="CYT103" s="6"/>
+      <c r="CYU103" s="6"/>
+      <c r="CYV103" s="6"/>
+      <c r="CYW103" s="6"/>
+      <c r="CYX103" s="6"/>
+      <c r="CYY103" s="6"/>
+      <c r="CYZ103" s="6"/>
+      <c r="CZA103" s="6"/>
+      <c r="CZB103" s="6"/>
+      <c r="CZC103" s="6"/>
+      <c r="CZD103" s="6"/>
+      <c r="CZE103" s="6"/>
+      <c r="CZF103" s="6"/>
+      <c r="CZG103" s="6"/>
+      <c r="CZH103" s="6"/>
+      <c r="CZI103" s="6"/>
+      <c r="CZJ103" s="6"/>
+      <c r="CZK103" s="6"/>
+      <c r="CZL103" s="6"/>
+      <c r="CZM103" s="6"/>
+      <c r="CZN103" s="6"/>
+      <c r="CZO103" s="6"/>
+      <c r="CZP103" s="6"/>
+      <c r="CZQ103" s="6"/>
+      <c r="CZR103" s="6"/>
+      <c r="CZS103" s="6"/>
+      <c r="CZT103" s="6"/>
+      <c r="CZU103" s="6"/>
+      <c r="CZV103" s="6"/>
+      <c r="CZW103" s="6"/>
+      <c r="CZX103" s="6"/>
+      <c r="CZY103" s="6"/>
+      <c r="CZZ103" s="6"/>
+      <c r="DAA103" s="6"/>
+      <c r="DAB103" s="6"/>
+      <c r="DAC103" s="6"/>
+      <c r="DAD103" s="6"/>
+      <c r="DAE103" s="6"/>
+      <c r="DAF103" s="6"/>
+      <c r="DAG103" s="6"/>
+      <c r="DAH103" s="6"/>
+      <c r="DAI103" s="6"/>
+      <c r="DAJ103" s="6"/>
+      <c r="DAK103" s="6"/>
+      <c r="DAL103" s="6"/>
+      <c r="DAM103" s="6"/>
+      <c r="DAN103" s="6"/>
+      <c r="DAO103" s="6"/>
+      <c r="DAP103" s="6"/>
+      <c r="DAQ103" s="6"/>
+      <c r="DAR103" s="6"/>
+      <c r="DAS103" s="6"/>
+      <c r="DAT103" s="6"/>
+      <c r="DAU103" s="6"/>
+      <c r="DAV103" s="6"/>
+      <c r="DAW103" s="6"/>
+      <c r="DAX103" s="6"/>
+      <c r="DAY103" s="6"/>
+      <c r="DAZ103" s="6"/>
+      <c r="DBA103" s="6"/>
+      <c r="DBB103" s="6"/>
+      <c r="DBC103" s="6"/>
+      <c r="DBD103" s="6"/>
+      <c r="DBE103" s="6"/>
+      <c r="DBF103" s="6"/>
+      <c r="DBG103" s="6"/>
+      <c r="DBH103" s="6"/>
+      <c r="DBI103" s="6"/>
+      <c r="DBJ103" s="6"/>
+      <c r="DBK103" s="6"/>
+      <c r="DBL103" s="6"/>
+      <c r="DBM103" s="6"/>
+      <c r="DBN103" s="6"/>
+      <c r="DBO103" s="6"/>
+      <c r="DBP103" s="6"/>
+      <c r="DBQ103" s="6"/>
+      <c r="DBR103" s="6"/>
+      <c r="DBS103" s="6"/>
+      <c r="DBT103" s="6"/>
+      <c r="DBU103" s="6"/>
+      <c r="DBV103" s="6"/>
+      <c r="DBW103" s="6"/>
+      <c r="DBX103" s="6"/>
+      <c r="DBY103" s="6"/>
+      <c r="DBZ103" s="6"/>
+      <c r="DCA103" s="6"/>
+      <c r="DCB103" s="6"/>
+      <c r="DCC103" s="6"/>
+      <c r="DCD103" s="6"/>
+      <c r="DCE103" s="6"/>
+      <c r="DCF103" s="6"/>
+      <c r="DCG103" s="6"/>
+      <c r="DCH103" s="6"/>
+      <c r="DCI103" s="6"/>
+      <c r="DCJ103" s="6"/>
+      <c r="DCK103" s="6"/>
+      <c r="DCL103" s="6"/>
+      <c r="DCM103" s="6"/>
+      <c r="DCN103" s="6"/>
+      <c r="DCO103" s="6"/>
+      <c r="DCP103" s="6"/>
+      <c r="DCQ103" s="6"/>
+      <c r="DCR103" s="6"/>
+      <c r="DCS103" s="6"/>
+      <c r="DCT103" s="6"/>
+      <c r="DCU103" s="6"/>
+      <c r="DCV103" s="6"/>
+      <c r="DCW103" s="6"/>
+      <c r="DCX103" s="6"/>
+      <c r="DCY103" s="6"/>
+      <c r="DCZ103" s="6"/>
+      <c r="DDA103" s="6"/>
+      <c r="DDB103" s="6"/>
+      <c r="DDC103" s="6"/>
+      <c r="DDD103" s="6"/>
+      <c r="DDE103" s="6"/>
+      <c r="DDF103" s="6"/>
+      <c r="DDG103" s="6"/>
+      <c r="DDH103" s="6"/>
+      <c r="DDI103" s="6"/>
+      <c r="DDJ103" s="6"/>
+      <c r="DDK103" s="6"/>
+      <c r="DDL103" s="6"/>
+      <c r="DDM103" s="6"/>
+      <c r="DDN103" s="6"/>
+      <c r="DDO103" s="6"/>
+      <c r="DDP103" s="6"/>
+      <c r="DDQ103" s="6"/>
+      <c r="DDR103" s="6"/>
+      <c r="DDS103" s="6"/>
+      <c r="DDT103" s="6"/>
+      <c r="DDU103" s="6"/>
+      <c r="DDV103" s="6"/>
+      <c r="DDW103" s="6"/>
+      <c r="DDX103" s="6"/>
+      <c r="DDY103" s="6"/>
+      <c r="DDZ103" s="6"/>
+      <c r="DEA103" s="6"/>
+      <c r="DEB103" s="6"/>
+      <c r="DEC103" s="6"/>
+      <c r="DED103" s="6"/>
+      <c r="DEE103" s="6"/>
+      <c r="DEF103" s="6"/>
+      <c r="DEG103" s="6"/>
+      <c r="DEH103" s="6"/>
+      <c r="DEI103" s="6"/>
+      <c r="DEJ103" s="6"/>
+      <c r="DEK103" s="6"/>
+      <c r="DEL103" s="6"/>
+      <c r="DEM103" s="6"/>
+      <c r="DEN103" s="6"/>
+      <c r="DEO103" s="6"/>
+      <c r="DEP103" s="6"/>
+      <c r="DEQ103" s="6"/>
+      <c r="DER103" s="6"/>
+      <c r="DES103" s="6"/>
+      <c r="DET103" s="6"/>
+      <c r="DEU103" s="6"/>
+      <c r="DEV103" s="6"/>
+      <c r="DEW103" s="6"/>
+      <c r="DEX103" s="6"/>
+      <c r="DEY103" s="6"/>
+      <c r="DEZ103" s="6"/>
+      <c r="DFA103" s="6"/>
+      <c r="DFB103" s="6"/>
+      <c r="DFC103" s="6"/>
+      <c r="DFD103" s="6"/>
+      <c r="DFE103" s="6"/>
+      <c r="DFF103" s="6"/>
+      <c r="DFG103" s="6"/>
+      <c r="DFH103" s="6"/>
+      <c r="DFI103" s="6"/>
+      <c r="DFJ103" s="6"/>
+      <c r="DFK103" s="6"/>
+      <c r="DFL103" s="6"/>
+      <c r="DFM103" s="6"/>
+      <c r="DFN103" s="6"/>
+      <c r="DFO103" s="6"/>
+      <c r="DFP103" s="6"/>
+      <c r="DFQ103" s="6"/>
+      <c r="DFR103" s="6"/>
+      <c r="DFS103" s="6"/>
+      <c r="DFT103" s="6"/>
+      <c r="DFU103" s="6"/>
+      <c r="DFV103" s="6"/>
+      <c r="DFW103" s="6"/>
+      <c r="DFX103" s="6"/>
+      <c r="DFY103" s="6"/>
+      <c r="DFZ103" s="6"/>
+      <c r="DGA103" s="6"/>
+      <c r="DGB103" s="6"/>
+      <c r="DGC103" s="6"/>
+      <c r="DGD103" s="6"/>
+      <c r="DGE103" s="6"/>
+      <c r="DGF103" s="6"/>
+      <c r="DGG103" s="6"/>
+      <c r="DGH103" s="6"/>
+      <c r="DGI103" s="6"/>
+      <c r="DGJ103" s="6"/>
+      <c r="DGK103" s="6"/>
+      <c r="DGL103" s="6"/>
+      <c r="DGM103" s="6"/>
+      <c r="DGN103" s="6"/>
+      <c r="DGO103" s="6"/>
+      <c r="DGP103" s="6"/>
+      <c r="DGQ103" s="6"/>
+      <c r="DGR103" s="6"/>
+      <c r="DGS103" s="6"/>
+      <c r="DGT103" s="6"/>
+      <c r="DGU103" s="6"/>
+      <c r="DGV103" s="6"/>
+      <c r="DGW103" s="6"/>
+      <c r="DGX103" s="6"/>
+      <c r="DGY103" s="6"/>
+      <c r="DGZ103" s="6"/>
+      <c r="DHA103" s="6"/>
+      <c r="DHB103" s="6"/>
+      <c r="DHC103" s="6"/>
+      <c r="DHD103" s="6"/>
+      <c r="DHE103" s="6"/>
+      <c r="DHF103" s="6"/>
+      <c r="DHG103" s="6"/>
+      <c r="DHH103" s="6"/>
+      <c r="DHI103" s="6"/>
+      <c r="DHJ103" s="6"/>
+      <c r="DHK103" s="6"/>
+      <c r="DHL103" s="6"/>
+      <c r="DHM103" s="6"/>
+      <c r="DHN103" s="6"/>
+      <c r="DHO103" s="6"/>
+      <c r="DHP103" s="6"/>
+      <c r="DHQ103" s="6"/>
+      <c r="DHR103" s="6"/>
+      <c r="DHS103" s="6"/>
+      <c r="DHT103" s="6"/>
+      <c r="DHU103" s="6"/>
+      <c r="DHV103" s="6"/>
+      <c r="DHW103" s="6"/>
+      <c r="DHX103" s="6"/>
+      <c r="DHY103" s="6"/>
+      <c r="DHZ103" s="6"/>
+      <c r="DIA103" s="6"/>
+      <c r="DIB103" s="6"/>
+      <c r="DIC103" s="6"/>
+      <c r="DID103" s="6"/>
+      <c r="DIE103" s="6"/>
+      <c r="DIF103" s="6"/>
+      <c r="DIG103" s="6"/>
+      <c r="DIH103" s="6"/>
+      <c r="DII103" s="6"/>
+      <c r="DIJ103" s="6"/>
+      <c r="DIK103" s="6"/>
+      <c r="DIL103" s="6"/>
+      <c r="DIM103" s="6"/>
+      <c r="DIN103" s="6"/>
+      <c r="DIO103" s="6"/>
+      <c r="DIP103" s="6"/>
+      <c r="DIQ103" s="6"/>
+      <c r="DIR103" s="6"/>
+      <c r="DIS103" s="6"/>
+      <c r="DIT103" s="6"/>
+      <c r="DIU103" s="6"/>
+      <c r="DIV103" s="6"/>
+      <c r="DIW103" s="6"/>
+      <c r="DIX103" s="6"/>
+      <c r="DIY103" s="6"/>
+      <c r="DIZ103" s="6"/>
+      <c r="DJA103" s="6"/>
+      <c r="DJB103" s="6"/>
+      <c r="DJC103" s="6"/>
+      <c r="DJD103" s="6"/>
+      <c r="DJE103" s="6"/>
+      <c r="DJF103" s="6"/>
+      <c r="DJG103" s="6"/>
+      <c r="DJH103" s="6"/>
+      <c r="DJI103" s="6"/>
+      <c r="DJJ103" s="6"/>
+      <c r="DJK103" s="6"/>
+      <c r="DJL103" s="6"/>
+      <c r="DJM103" s="6"/>
+      <c r="DJN103" s="6"/>
+      <c r="DJO103" s="6"/>
+      <c r="DJP103" s="6"/>
+      <c r="DJQ103" s="6"/>
+      <c r="DJR103" s="6"/>
+      <c r="DJS103" s="6"/>
+      <c r="DJT103" s="6"/>
+      <c r="DJU103" s="6"/>
+      <c r="DJV103" s="6"/>
+      <c r="DJW103" s="6"/>
+      <c r="DJX103" s="6"/>
+      <c r="DJY103" s="6"/>
+      <c r="DJZ103" s="6"/>
+      <c r="DKA103" s="6"/>
+      <c r="DKB103" s="6"/>
+      <c r="DKC103" s="6"/>
+      <c r="DKD103" s="6"/>
+      <c r="DKE103" s="6"/>
+      <c r="DKF103" s="6"/>
+      <c r="DKG103" s="6"/>
+      <c r="DKH103" s="6"/>
+      <c r="DKI103" s="6"/>
+      <c r="DKJ103" s="6"/>
+      <c r="DKK103" s="6"/>
+      <c r="DKL103" s="6"/>
+      <c r="DKM103" s="6"/>
+      <c r="DKN103" s="6"/>
+      <c r="DKO103" s="6"/>
+      <c r="DKP103" s="6"/>
+      <c r="DKQ103" s="6"/>
+      <c r="DKR103" s="6"/>
+      <c r="DKS103" s="6"/>
+      <c r="DKT103" s="6"/>
+      <c r="DKU103" s="6"/>
+      <c r="DKV103" s="6"/>
+      <c r="DKW103" s="6"/>
+      <c r="DKX103" s="6"/>
+      <c r="DKY103" s="6"/>
+      <c r="DKZ103" s="6"/>
+      <c r="DLA103" s="6"/>
+      <c r="DLB103" s="6"/>
+      <c r="DLC103" s="6"/>
+      <c r="DLD103" s="6"/>
+      <c r="DLE103" s="6"/>
+      <c r="DLF103" s="6"/>
+      <c r="DLG103" s="6"/>
+      <c r="DLH103" s="6"/>
+      <c r="DLI103" s="6"/>
+      <c r="DLJ103" s="6"/>
+      <c r="DLK103" s="6"/>
+      <c r="DLL103" s="6"/>
+      <c r="DLM103" s="6"/>
+      <c r="DLN103" s="6"/>
+      <c r="DLO103" s="6"/>
+      <c r="DLP103" s="6"/>
+      <c r="DLQ103" s="6"/>
+      <c r="DLR103" s="6"/>
+      <c r="DLS103" s="6"/>
+      <c r="DLT103" s="6"/>
+      <c r="DLU103" s="6"/>
+      <c r="DLV103" s="6"/>
+      <c r="DLW103" s="6"/>
+      <c r="DLX103" s="6"/>
+      <c r="DLY103" s="6"/>
+      <c r="DLZ103" s="6"/>
+      <c r="DMA103" s="6"/>
+      <c r="DMB103" s="6"/>
+      <c r="DMC103" s="6"/>
+      <c r="DMD103" s="6"/>
+      <c r="DME103" s="6"/>
+      <c r="DMF103" s="6"/>
+      <c r="DMG103" s="6"/>
+      <c r="DMH103" s="6"/>
+      <c r="DMI103" s="6"/>
+      <c r="DMJ103" s="6"/>
+      <c r="DMK103" s="6"/>
+      <c r="DML103" s="6"/>
+      <c r="DMM103" s="6"/>
+      <c r="DMN103" s="6"/>
+      <c r="DMO103" s="6"/>
+      <c r="DMP103" s="6"/>
+      <c r="DMQ103" s="6"/>
+      <c r="DMR103" s="6"/>
+      <c r="DMS103" s="6"/>
+      <c r="DMT103" s="6"/>
+      <c r="DMU103" s="6"/>
+      <c r="DMV103" s="6"/>
+      <c r="DMW103" s="6"/>
+      <c r="DMX103" s="6"/>
+      <c r="DMY103" s="6"/>
+      <c r="DMZ103" s="6"/>
+      <c r="DNA103" s="6"/>
+      <c r="DNB103" s="6"/>
+      <c r="DNC103" s="6"/>
+      <c r="DND103" s="6"/>
+      <c r="DNE103" s="6"/>
+      <c r="DNF103" s="6"/>
+      <c r="DNG103" s="6"/>
+      <c r="DNH103" s="6"/>
+      <c r="DNI103" s="6"/>
+      <c r="DNJ103" s="6"/>
+      <c r="DNK103" s="6"/>
+      <c r="DNL103" s="6"/>
+      <c r="DNM103" s="6"/>
+      <c r="DNN103" s="6"/>
+      <c r="DNO103" s="6"/>
+      <c r="DNP103" s="6"/>
+      <c r="DNQ103" s="6"/>
+      <c r="DNR103" s="6"/>
+      <c r="DNS103" s="6"/>
+      <c r="DNT103" s="6"/>
+      <c r="DNU103" s="6"/>
+      <c r="DNV103" s="6"/>
+      <c r="DNW103" s="6"/>
+      <c r="DNX103" s="6"/>
+      <c r="DNY103" s="6"/>
+      <c r="DNZ103" s="6"/>
+      <c r="DOA103" s="6"/>
+      <c r="DOB103" s="6"/>
+      <c r="DOC103" s="6"/>
+      <c r="DOD103" s="6"/>
+      <c r="DOE103" s="6"/>
+      <c r="DOF103" s="6"/>
+      <c r="DOG103" s="6"/>
+      <c r="DOH103" s="6"/>
+      <c r="DOI103" s="6"/>
+      <c r="DOJ103" s="6"/>
+      <c r="DOK103" s="6"/>
+      <c r="DOL103" s="6"/>
+      <c r="DOM103" s="6"/>
+      <c r="DON103" s="6"/>
+      <c r="DOO103" s="6"/>
+      <c r="DOP103" s="6"/>
+      <c r="DOQ103" s="6"/>
+      <c r="DOR103" s="6"/>
+      <c r="DOS103" s="6"/>
+      <c r="DOT103" s="6"/>
+      <c r="DOU103" s="6"/>
+      <c r="DOV103" s="6"/>
+      <c r="DOW103" s="6"/>
+      <c r="DOX103" s="6"/>
+      <c r="DOY103" s="6"/>
+      <c r="DOZ103" s="6"/>
+      <c r="DPA103" s="6"/>
+      <c r="DPB103" s="6"/>
+      <c r="DPC103" s="6"/>
+      <c r="DPD103" s="6"/>
+      <c r="DPE103" s="6"/>
+      <c r="DPF103" s="6"/>
+      <c r="DPG103" s="6"/>
+      <c r="DPH103" s="6"/>
+      <c r="DPI103" s="6"/>
+      <c r="DPJ103" s="6"/>
+      <c r="DPK103" s="6"/>
+      <c r="DPL103" s="6"/>
+      <c r="DPM103" s="6"/>
+      <c r="DPN103" s="6"/>
+      <c r="DPO103" s="6"/>
+      <c r="DPP103" s="6"/>
+      <c r="DPQ103" s="6"/>
+      <c r="DPR103" s="6"/>
+      <c r="DPS103" s="6"/>
+      <c r="DPT103" s="6"/>
+      <c r="DPU103" s="6"/>
+      <c r="DPV103" s="6"/>
+      <c r="DPW103" s="6"/>
+      <c r="DPX103" s="6"/>
+      <c r="DPY103" s="6"/>
+      <c r="DPZ103" s="6"/>
+      <c r="DQA103" s="6"/>
+      <c r="DQB103" s="6"/>
+      <c r="DQC103" s="6"/>
+      <c r="DQD103" s="6"/>
+      <c r="DQE103" s="6"/>
+      <c r="DQF103" s="6"/>
+      <c r="DQG103" s="6"/>
+      <c r="DQH103" s="6"/>
+      <c r="DQI103" s="6"/>
+      <c r="DQJ103" s="6"/>
+      <c r="DQK103" s="6"/>
+      <c r="DQL103" s="6"/>
+      <c r="DQM103" s="6"/>
+      <c r="DQN103" s="6"/>
+      <c r="DQO103" s="6"/>
+      <c r="DQP103" s="6"/>
+      <c r="DQQ103" s="6"/>
+      <c r="DQR103" s="6"/>
+      <c r="DQS103" s="6"/>
+      <c r="DQT103" s="6"/>
+      <c r="DQU103" s="6"/>
+      <c r="DQV103" s="6"/>
+      <c r="DQW103" s="6"/>
+      <c r="DQX103" s="6"/>
+      <c r="DQY103" s="6"/>
+      <c r="DQZ103" s="6"/>
+      <c r="DRA103" s="6"/>
+      <c r="DRB103" s="6"/>
+      <c r="DRC103" s="6"/>
+      <c r="DRD103" s="6"/>
+      <c r="DRE103" s="6"/>
+      <c r="DRF103" s="6"/>
+      <c r="DRG103" s="6"/>
+      <c r="DRH103" s="6"/>
+      <c r="DRI103" s="6"/>
+      <c r="DRJ103" s="6"/>
+      <c r="DRK103" s="6"/>
+      <c r="DRL103" s="6"/>
+      <c r="DRM103" s="6"/>
+      <c r="DRN103" s="6"/>
+      <c r="DRO103" s="6"/>
+      <c r="DRP103" s="6"/>
+      <c r="DRQ103" s="6"/>
+      <c r="DRR103" s="6"/>
+      <c r="DRS103" s="6"/>
+      <c r="DRT103" s="6"/>
+      <c r="DRU103" s="6"/>
+      <c r="DRV103" s="6"/>
+      <c r="DRW103" s="6"/>
+      <c r="DRX103" s="6"/>
+      <c r="DRY103" s="6"/>
+      <c r="DRZ103" s="6"/>
+      <c r="DSA103" s="6"/>
+      <c r="DSB103" s="6"/>
+      <c r="DSC103" s="6"/>
+      <c r="DSD103" s="6"/>
+      <c r="DSE103" s="6"/>
+      <c r="DSF103" s="6"/>
+      <c r="DSG103" s="6"/>
+      <c r="DSH103" s="6"/>
+      <c r="DSI103" s="6"/>
+      <c r="DSJ103" s="6"/>
+      <c r="DSK103" s="6"/>
+      <c r="DSL103" s="6"/>
+      <c r="DSM103" s="6"/>
+      <c r="DSN103" s="6"/>
+      <c r="DSO103" s="6"/>
+      <c r="DSP103" s="6"/>
+      <c r="DSQ103" s="6"/>
+      <c r="DSR103" s="6"/>
+      <c r="DSS103" s="6"/>
+      <c r="DST103" s="6"/>
+      <c r="DSU103" s="6"/>
+      <c r="DSV103" s="6"/>
+      <c r="DSW103" s="6"/>
+      <c r="DSX103" s="6"/>
+      <c r="DSY103" s="6"/>
+      <c r="DSZ103" s="6"/>
+      <c r="DTA103" s="6"/>
+      <c r="DTB103" s="6"/>
+      <c r="DTC103" s="6"/>
+      <c r="DTD103" s="6"/>
+      <c r="DTE103" s="6"/>
+      <c r="DTF103" s="6"/>
+      <c r="DTG103" s="6"/>
+      <c r="DTH103" s="6"/>
+      <c r="DTI103" s="6"/>
+      <c r="DTJ103" s="6"/>
+      <c r="DTK103" s="6"/>
+      <c r="DTL103" s="6"/>
+      <c r="DTM103" s="6"/>
+      <c r="DTN103" s="6"/>
+      <c r="DTO103" s="6"/>
+      <c r="DTP103" s="6"/>
+      <c r="DTQ103" s="6"/>
+      <c r="DTR103" s="6"/>
+      <c r="DTS103" s="6"/>
+      <c r="DTT103" s="6"/>
+      <c r="DTU103" s="6"/>
+      <c r="DTV103" s="6"/>
+      <c r="DTW103" s="6"/>
+      <c r="DTX103" s="6"/>
+      <c r="DTY103" s="6"/>
+      <c r="DTZ103" s="6"/>
+      <c r="DUA103" s="6"/>
+      <c r="DUB103" s="6"/>
+      <c r="DUC103" s="6"/>
+      <c r="DUD103" s="6"/>
+      <c r="DUE103" s="6"/>
+      <c r="DUF103" s="6"/>
+      <c r="DUG103" s="6"/>
+      <c r="DUH103" s="6"/>
+      <c r="DUI103" s="6"/>
+      <c r="DUJ103" s="6"/>
+      <c r="DUK103" s="6"/>
+      <c r="DUL103" s="6"/>
+      <c r="DUM103" s="6"/>
+      <c r="DUN103" s="6"/>
+      <c r="DUO103" s="6"/>
+      <c r="DUP103" s="6"/>
+      <c r="DUQ103" s="6"/>
+      <c r="DUR103" s="6"/>
+      <c r="DUS103" s="6"/>
+      <c r="DUT103" s="6"/>
+      <c r="DUU103" s="6"/>
+      <c r="DUV103" s="6"/>
+      <c r="DUW103" s="6"/>
+      <c r="DUX103" s="6"/>
+      <c r="DUY103" s="6"/>
+      <c r="DUZ103" s="6"/>
+      <c r="DVA103" s="6"/>
+      <c r="DVB103" s="6"/>
+      <c r="DVC103" s="6"/>
+      <c r="DVD103" s="6"/>
+      <c r="DVE103" s="6"/>
+      <c r="DVF103" s="6"/>
+      <c r="DVG103" s="6"/>
+      <c r="DVH103" s="6"/>
+      <c r="DVI103" s="6"/>
+      <c r="DVJ103" s="6"/>
+      <c r="DVK103" s="6"/>
+      <c r="DVL103" s="6"/>
+      <c r="DVM103" s="6"/>
+      <c r="DVN103" s="6"/>
+      <c r="DVO103" s="6"/>
+      <c r="DVP103" s="6"/>
+      <c r="DVQ103" s="6"/>
+      <c r="DVR103" s="6"/>
+      <c r="DVS103" s="6"/>
+      <c r="DVT103" s="6"/>
+      <c r="DVU103" s="6"/>
+      <c r="DVV103" s="6"/>
+      <c r="DVW103" s="6"/>
+      <c r="DVX103" s="6"/>
+      <c r="DVY103" s="6"/>
+      <c r="DVZ103" s="6"/>
+      <c r="DWA103" s="6"/>
+      <c r="DWB103" s="6"/>
+      <c r="DWC103" s="6"/>
+      <c r="DWD103" s="6"/>
+      <c r="DWE103" s="6"/>
+      <c r="DWF103" s="6"/>
+      <c r="DWG103" s="6"/>
+      <c r="DWH103" s="6"/>
+      <c r="DWI103" s="6"/>
+      <c r="DWJ103" s="6"/>
+      <c r="DWK103" s="6"/>
+      <c r="DWL103" s="6"/>
+      <c r="DWM103" s="6"/>
+      <c r="DWN103" s="6"/>
+      <c r="DWO103" s="6"/>
+      <c r="DWP103" s="6"/>
+      <c r="DWQ103" s="6"/>
+      <c r="DWR103" s="6"/>
+      <c r="DWS103" s="6"/>
+      <c r="DWT103" s="6"/>
+      <c r="DWU103" s="6"/>
+      <c r="DWV103" s="6"/>
+      <c r="DWW103" s="6"/>
+      <c r="DWX103" s="6"/>
+      <c r="DWY103" s="6"/>
+      <c r="DWZ103" s="6"/>
+      <c r="DXA103" s="6"/>
+      <c r="DXB103" s="6"/>
+      <c r="DXC103" s="6"/>
+      <c r="DXD103" s="6"/>
+      <c r="DXE103" s="6"/>
+      <c r="DXF103" s="6"/>
+      <c r="DXG103" s="6"/>
+      <c r="DXH103" s="6"/>
+      <c r="DXI103" s="6"/>
+      <c r="DXJ103" s="6"/>
+      <c r="DXK103" s="6"/>
+      <c r="DXL103" s="6"/>
+      <c r="DXM103" s="6"/>
+      <c r="DXN103" s="6"/>
+      <c r="DXO103" s="6"/>
+      <c r="DXP103" s="6"/>
+      <c r="DXQ103" s="6"/>
+      <c r="DXR103" s="6"/>
+      <c r="DXS103" s="6"/>
+      <c r="DXT103" s="6"/>
+      <c r="DXU103" s="6"/>
+      <c r="DXV103" s="6"/>
+      <c r="DXW103" s="6"/>
+      <c r="DXX103" s="6"/>
+      <c r="DXY103" s="6"/>
+      <c r="DXZ103" s="6"/>
+      <c r="DYA103" s="6"/>
+      <c r="DYB103" s="6"/>
+      <c r="DYC103" s="6"/>
+      <c r="DYD103" s="6"/>
+      <c r="DYE103" s="6"/>
+      <c r="DYF103" s="6"/>
+      <c r="DYG103" s="6"/>
+      <c r="DYH103" s="6"/>
+      <c r="DYI103" s="6"/>
+      <c r="DYJ103" s="6"/>
+      <c r="DYK103" s="6"/>
+      <c r="DYL103" s="6"/>
+      <c r="DYM103" s="6"/>
+      <c r="DYN103" s="6"/>
+      <c r="DYO103" s="6"/>
+      <c r="DYP103" s="6"/>
+      <c r="DYQ103" s="6"/>
+      <c r="DYR103" s="6"/>
+      <c r="DYS103" s="6"/>
+      <c r="DYT103" s="6"/>
+      <c r="DYU103" s="6"/>
+      <c r="DYV103" s="6"/>
+      <c r="DYW103" s="6"/>
+      <c r="DYX103" s="6"/>
+      <c r="DYY103" s="6"/>
+      <c r="DYZ103" s="6"/>
+      <c r="DZA103" s="6"/>
+      <c r="DZB103" s="6"/>
+      <c r="DZC103" s="6"/>
+      <c r="DZD103" s="6"/>
+      <c r="DZE103" s="6"/>
+      <c r="DZF103" s="6"/>
+      <c r="DZG103" s="6"/>
+      <c r="DZH103" s="6"/>
+      <c r="DZI103" s="6"/>
+      <c r="DZJ103" s="6"/>
+      <c r="DZK103" s="6"/>
+      <c r="DZL103" s="6"/>
+      <c r="DZM103" s="6"/>
+      <c r="DZN103" s="6"/>
+      <c r="DZO103" s="6"/>
+      <c r="DZP103" s="6"/>
+      <c r="DZQ103" s="6"/>
+      <c r="DZR103" s="6"/>
+      <c r="DZS103" s="6"/>
+      <c r="DZT103" s="6"/>
+      <c r="DZU103" s="6"/>
+      <c r="DZV103" s="6"/>
+      <c r="DZW103" s="6"/>
+      <c r="DZX103" s="6"/>
+      <c r="DZY103" s="6"/>
+      <c r="DZZ103" s="6"/>
+      <c r="EAA103" s="6"/>
+      <c r="EAB103" s="6"/>
+      <c r="EAC103" s="6"/>
+      <c r="EAD103" s="6"/>
+      <c r="EAE103" s="6"/>
+      <c r="EAF103" s="6"/>
+      <c r="EAG103" s="6"/>
+      <c r="EAH103" s="6"/>
+      <c r="EAI103" s="6"/>
+      <c r="EAJ103" s="6"/>
+      <c r="EAK103" s="6"/>
+      <c r="EAL103" s="6"/>
+      <c r="EAM103" s="6"/>
+      <c r="EAN103" s="6"/>
+      <c r="EAO103" s="6"/>
+      <c r="EAP103" s="6"/>
+      <c r="EAQ103" s="6"/>
+      <c r="EAR103" s="6"/>
+      <c r="EAS103" s="6"/>
+      <c r="EAT103" s="6"/>
+      <c r="EAU103" s="6"/>
+      <c r="EAV103" s="6"/>
+      <c r="EAW103" s="6"/>
+      <c r="EAX103" s="6"/>
+      <c r="EAY103" s="6"/>
+      <c r="EAZ103" s="6"/>
+      <c r="EBA103" s="6"/>
+      <c r="EBB103" s="6"/>
+      <c r="EBC103" s="6"/>
+      <c r="EBD103" s="6"/>
+      <c r="EBE103" s="6"/>
+      <c r="EBF103" s="6"/>
+      <c r="EBG103" s="6"/>
+      <c r="EBH103" s="6"/>
+      <c r="EBI103" s="6"/>
+      <c r="EBJ103" s="6"/>
+      <c r="EBK103" s="6"/>
+      <c r="EBL103" s="6"/>
+      <c r="EBM103" s="6"/>
+      <c r="EBN103" s="6"/>
+      <c r="EBO103" s="6"/>
+      <c r="EBP103" s="6"/>
+      <c r="EBQ103" s="6"/>
+      <c r="EBR103" s="6"/>
+      <c r="EBS103" s="6"/>
+      <c r="EBT103" s="6"/>
+      <c r="EBU103" s="6"/>
+      <c r="EBV103" s="6"/>
+      <c r="EBW103" s="6"/>
+      <c r="EBX103" s="6"/>
+      <c r="EBY103" s="6"/>
+      <c r="EBZ103" s="6"/>
+      <c r="ECA103" s="6"/>
+      <c r="ECB103" s="6"/>
+      <c r="ECC103" s="6"/>
+      <c r="ECD103" s="6"/>
+      <c r="ECE103" s="6"/>
+      <c r="ECF103" s="6"/>
+      <c r="ECG103" s="6"/>
+      <c r="ECH103" s="6"/>
+      <c r="ECI103" s="6"/>
+      <c r="ECJ103" s="6"/>
+      <c r="ECK103" s="6"/>
+      <c r="ECL103" s="6"/>
+      <c r="ECM103" s="6"/>
+      <c r="ECN103" s="6"/>
+      <c r="ECO103" s="6"/>
+      <c r="ECP103" s="6"/>
+      <c r="ECQ103" s="6"/>
+      <c r="ECR103" s="6"/>
+      <c r="ECS103" s="6"/>
+      <c r="ECT103" s="6"/>
+      <c r="ECU103" s="6"/>
+      <c r="ECV103" s="6"/>
+      <c r="ECW103" s="6"/>
+      <c r="ECX103" s="6"/>
+      <c r="ECY103" s="6"/>
+      <c r="ECZ103" s="6"/>
+      <c r="EDA103" s="6"/>
+      <c r="EDB103" s="6"/>
+      <c r="EDC103" s="6"/>
+      <c r="EDD103" s="6"/>
+      <c r="EDE103" s="6"/>
+      <c r="EDF103" s="6"/>
+      <c r="EDG103" s="6"/>
+      <c r="EDH103" s="6"/>
+      <c r="EDI103" s="6"/>
+      <c r="EDJ103" s="6"/>
+      <c r="EDK103" s="6"/>
+      <c r="EDL103" s="6"/>
+      <c r="EDM103" s="6"/>
+      <c r="EDN103" s="6"/>
+      <c r="EDO103" s="6"/>
+      <c r="EDP103" s="6"/>
+      <c r="EDQ103" s="6"/>
+      <c r="EDR103" s="6"/>
+      <c r="EDS103" s="6"/>
+      <c r="EDT103" s="6"/>
+      <c r="EDU103" s="6"/>
+      <c r="EDV103" s="6"/>
+      <c r="EDW103" s="6"/>
+      <c r="EDX103" s="6"/>
+      <c r="EDY103" s="6"/>
+      <c r="EDZ103" s="6"/>
+      <c r="EEA103" s="6"/>
+      <c r="EEB103" s="6"/>
+      <c r="EEC103" s="6"/>
+      <c r="EED103" s="6"/>
+      <c r="EEE103" s="6"/>
+      <c r="EEF103" s="6"/>
+      <c r="EEG103" s="6"/>
+      <c r="EEH103" s="6"/>
+      <c r="EEI103" s="6"/>
+      <c r="EEJ103" s="6"/>
+      <c r="EEK103" s="6"/>
+      <c r="EEL103" s="6"/>
+      <c r="EEM103" s="6"/>
+      <c r="EEN103" s="6"/>
+      <c r="EEO103" s="6"/>
+      <c r="EEP103" s="6"/>
+      <c r="EEQ103" s="6"/>
+      <c r="EER103" s="6"/>
+      <c r="EES103" s="6"/>
+      <c r="EET103" s="6"/>
+      <c r="EEU103" s="6"/>
+      <c r="EEV103" s="6"/>
+      <c r="EEW103" s="6"/>
+      <c r="EEX103" s="6"/>
+      <c r="EEY103" s="6"/>
+      <c r="EEZ103" s="6"/>
+      <c r="EFA103" s="6"/>
+      <c r="EFB103" s="6"/>
+      <c r="EFC103" s="6"/>
+      <c r="EFD103" s="6"/>
+      <c r="EFE103" s="6"/>
+      <c r="EFF103" s="6"/>
+      <c r="EFG103" s="6"/>
+      <c r="EFH103" s="6"/>
+      <c r="EFI103" s="6"/>
+      <c r="EFJ103" s="6"/>
+      <c r="EFK103" s="6"/>
+      <c r="EFL103" s="6"/>
+      <c r="EFM103" s="6"/>
+      <c r="EFN103" s="6"/>
+      <c r="EFO103" s="6"/>
+      <c r="EFP103" s="6"/>
+      <c r="EFQ103" s="6"/>
+      <c r="EFR103" s="6"/>
+      <c r="EFS103" s="6"/>
+      <c r="EFT103" s="6"/>
+      <c r="EFU103" s="6"/>
+      <c r="EFV103" s="6"/>
+      <c r="EFW103" s="6"/>
+      <c r="EFX103" s="6"/>
+      <c r="EFY103" s="6"/>
+      <c r="EFZ103" s="6"/>
+      <c r="EGA103" s="6"/>
+      <c r="EGB103" s="6"/>
+      <c r="EGC103" s="6"/>
+      <c r="EGD103" s="6"/>
+      <c r="EGE103" s="6"/>
+      <c r="EGF103" s="6"/>
+      <c r="EGG103" s="6"/>
+      <c r="EGH103" s="6"/>
+      <c r="EGI103" s="6"/>
+      <c r="EGJ103" s="6"/>
+      <c r="EGK103" s="6"/>
+      <c r="EGL103" s="6"/>
+      <c r="EGM103" s="6"/>
+      <c r="EGN103" s="6"/>
+      <c r="EGO103" s="6"/>
+      <c r="EGP103" s="6"/>
+      <c r="EGQ103" s="6"/>
+      <c r="EGR103" s="6"/>
+      <c r="EGS103" s="6"/>
+      <c r="EGT103" s="6"/>
+      <c r="EGU103" s="6"/>
+      <c r="EGV103" s="6"/>
+      <c r="EGW103" s="6"/>
+      <c r="EGX103" s="6"/>
+      <c r="EGY103" s="6"/>
+      <c r="EGZ103" s="6"/>
+      <c r="EHA103" s="6"/>
+      <c r="EHB103" s="6"/>
+      <c r="EHC103" s="6"/>
+      <c r="EHD103" s="6"/>
+      <c r="EHE103" s="6"/>
+      <c r="EHF103" s="6"/>
+      <c r="EHG103" s="6"/>
+      <c r="EHH103" s="6"/>
+      <c r="EHI103" s="6"/>
+      <c r="EHJ103" s="6"/>
+      <c r="EHK103" s="6"/>
+      <c r="EHL103" s="6"/>
+      <c r="EHM103" s="6"/>
+      <c r="EHN103" s="6"/>
+      <c r="EHO103" s="6"/>
+      <c r="EHP103" s="6"/>
+      <c r="EHQ103" s="6"/>
+      <c r="EHR103" s="6"/>
+      <c r="EHS103" s="6"/>
+      <c r="EHT103" s="6"/>
+      <c r="EHU103" s="6"/>
+      <c r="EHV103" s="6"/>
+      <c r="EHW103" s="6"/>
+      <c r="EHX103" s="6"/>
+      <c r="EHY103" s="6"/>
+      <c r="EHZ103" s="6"/>
+      <c r="EIA103" s="6"/>
+      <c r="EIB103" s="6"/>
+      <c r="EIC103" s="6"/>
+      <c r="EID103" s="6"/>
+      <c r="EIE103" s="6"/>
+      <c r="EIF103" s="6"/>
+      <c r="EIG103" s="6"/>
+      <c r="EIH103" s="6"/>
+      <c r="EII103" s="6"/>
+      <c r="EIJ103" s="6"/>
+      <c r="EIK103" s="6"/>
+      <c r="EIL103" s="6"/>
+      <c r="EIM103" s="6"/>
+      <c r="EIN103" s="6"/>
+      <c r="EIO103" s="6"/>
+      <c r="EIP103" s="6"/>
+      <c r="EIQ103" s="6"/>
+      <c r="EIR103" s="6"/>
+      <c r="EIS103" s="6"/>
+      <c r="EIT103" s="6"/>
+      <c r="EIU103" s="6"/>
+      <c r="EIV103" s="6"/>
+      <c r="EIW103" s="6"/>
+      <c r="EIX103" s="6"/>
+      <c r="EIY103" s="6"/>
+      <c r="EIZ103" s="6"/>
+      <c r="EJA103" s="6"/>
+      <c r="EJB103" s="6"/>
+      <c r="EJC103" s="6"/>
+      <c r="EJD103" s="6"/>
+      <c r="EJE103" s="6"/>
+      <c r="EJF103" s="6"/>
+      <c r="EJG103" s="6"/>
+      <c r="EJH103" s="6"/>
+      <c r="EJI103" s="6"/>
+      <c r="EJJ103" s="6"/>
+      <c r="EJK103" s="6"/>
+      <c r="EJL103" s="6"/>
+      <c r="EJM103" s="6"/>
+      <c r="EJN103" s="6"/>
+      <c r="EJO103" s="6"/>
+      <c r="EJP103" s="6"/>
+      <c r="EJQ103" s="6"/>
+      <c r="EJR103" s="6"/>
+      <c r="EJS103" s="6"/>
+      <c r="EJT103" s="6"/>
+      <c r="EJU103" s="6"/>
+      <c r="EJV103" s="6"/>
+      <c r="EJW103" s="6"/>
+      <c r="EJX103" s="6"/>
+      <c r="EJY103" s="6"/>
+      <c r="EJZ103" s="6"/>
+      <c r="EKA103" s="6"/>
+      <c r="EKB103" s="6"/>
+      <c r="EKC103" s="6"/>
+      <c r="EKD103" s="6"/>
+      <c r="EKE103" s="6"/>
+      <c r="EKF103" s="6"/>
+      <c r="EKG103" s="6"/>
+      <c r="EKH103" s="6"/>
+      <c r="EKI103" s="6"/>
+      <c r="EKJ103" s="6"/>
+      <c r="EKK103" s="6"/>
+      <c r="EKL103" s="6"/>
+      <c r="EKM103" s="6"/>
+      <c r="EKN103" s="6"/>
+      <c r="EKO103" s="6"/>
+      <c r="EKP103" s="6"/>
+      <c r="EKQ103" s="6"/>
+      <c r="EKR103" s="6"/>
+      <c r="EKS103" s="6"/>
+      <c r="EKT103" s="6"/>
+      <c r="EKU103" s="6"/>
+      <c r="EKV103" s="6"/>
+      <c r="EKW103" s="6"/>
+      <c r="EKX103" s="6"/>
+      <c r="EKY103" s="6"/>
+      <c r="EKZ103" s="6"/>
+      <c r="ELA103" s="6"/>
+      <c r="ELB103" s="6"/>
+      <c r="ELC103" s="6"/>
+      <c r="ELD103" s="6"/>
+      <c r="ELE103" s="6"/>
+      <c r="ELF103" s="6"/>
+      <c r="ELG103" s="6"/>
+      <c r="ELH103" s="6"/>
+      <c r="ELI103" s="6"/>
+      <c r="ELJ103" s="6"/>
+      <c r="ELK103" s="6"/>
+      <c r="ELL103" s="6"/>
+      <c r="ELM103" s="6"/>
+      <c r="ELN103" s="6"/>
+      <c r="ELO103" s="6"/>
+      <c r="ELP103" s="6"/>
+      <c r="ELQ103" s="6"/>
+      <c r="ELR103" s="6"/>
+      <c r="ELS103" s="6"/>
+      <c r="ELT103" s="6"/>
+      <c r="ELU103" s="6"/>
+      <c r="ELV103" s="6"/>
+      <c r="ELW103" s="6"/>
+      <c r="ELX103" s="6"/>
+      <c r="ELY103" s="6"/>
+      <c r="ELZ103" s="6"/>
+      <c r="EMA103" s="6"/>
+      <c r="EMB103" s="6"/>
+      <c r="EMC103" s="6"/>
+      <c r="EMD103" s="6"/>
+      <c r="EME103" s="6"/>
+      <c r="EMF103" s="6"/>
+      <c r="EMG103" s="6"/>
+      <c r="EMH103" s="6"/>
+      <c r="EMI103" s="6"/>
+      <c r="EMJ103" s="6"/>
+      <c r="EMK103" s="6"/>
+      <c r="EML103" s="6"/>
+      <c r="EMM103" s="6"/>
+      <c r="EMN103" s="6"/>
+      <c r="EMO103" s="6"/>
+      <c r="EMP103" s="6"/>
+      <c r="EMQ103" s="6"/>
+      <c r="EMR103" s="6"/>
+      <c r="EMS103" s="6"/>
+      <c r="EMT103" s="6"/>
+      <c r="EMU103" s="6"/>
+      <c r="EMV103" s="6"/>
+      <c r="EMW103" s="6"/>
+      <c r="EMX103" s="6"/>
+      <c r="EMY103" s="6"/>
+      <c r="EMZ103" s="6"/>
+      <c r="ENA103" s="6"/>
+      <c r="ENB103" s="6"/>
+      <c r="ENC103" s="6"/>
+      <c r="END103" s="6"/>
+      <c r="ENE103" s="6"/>
+      <c r="ENF103" s="6"/>
+      <c r="ENG103" s="6"/>
+      <c r="ENH103" s="6"/>
+      <c r="ENI103" s="6"/>
+      <c r="ENJ103" s="6"/>
+      <c r="ENK103" s="6"/>
+      <c r="ENL103" s="6"/>
+      <c r="ENM103" s="6"/>
+      <c r="ENN103" s="6"/>
+      <c r="ENO103" s="6"/>
+      <c r="ENP103" s="6"/>
+      <c r="ENQ103" s="6"/>
+      <c r="ENR103" s="6"/>
+      <c r="ENS103" s="6"/>
+      <c r="ENT103" s="6"/>
+      <c r="ENU103" s="6"/>
+      <c r="ENV103" s="6"/>
+      <c r="ENW103" s="6"/>
+      <c r="ENX103" s="6"/>
+      <c r="ENY103" s="6"/>
+      <c r="ENZ103" s="6"/>
+      <c r="EOA103" s="6"/>
+      <c r="EOB103" s="6"/>
+      <c r="EOC103" s="6"/>
+      <c r="EOD103" s="6"/>
+      <c r="EOE103" s="6"/>
+      <c r="EOF103" s="6"/>
+      <c r="EOG103" s="6"/>
+      <c r="EOH103" s="6"/>
+      <c r="EOI103" s="6"/>
+      <c r="EOJ103" s="6"/>
+      <c r="EOK103" s="6"/>
+      <c r="EOL103" s="6"/>
+      <c r="EOM103" s="6"/>
+      <c r="EON103" s="6"/>
+      <c r="EOO103" s="6"/>
+      <c r="EOP103" s="6"/>
+      <c r="EOQ103" s="6"/>
+      <c r="EOR103" s="6"/>
+      <c r="EOS103" s="6"/>
+      <c r="EOT103" s="6"/>
+      <c r="EOU103" s="6"/>
+      <c r="EOV103" s="6"/>
+      <c r="EOW103" s="6"/>
+      <c r="EOX103" s="6"/>
+      <c r="EOY103" s="6"/>
+      <c r="EOZ103" s="6"/>
+      <c r="EPA103" s="6"/>
+      <c r="EPB103" s="6"/>
+      <c r="EPC103" s="6"/>
+      <c r="EPD103" s="6"/>
+      <c r="EPE103" s="6"/>
+      <c r="EPF103" s="6"/>
+      <c r="EPG103" s="6"/>
+      <c r="EPH103" s="6"/>
+      <c r="EPI103" s="6"/>
+      <c r="EPJ103" s="6"/>
+      <c r="EPK103" s="6"/>
+      <c r="EPL103" s="6"/>
+      <c r="EPM103" s="6"/>
+      <c r="EPN103" s="6"/>
+      <c r="EPO103" s="6"/>
+      <c r="EPP103" s="6"/>
+      <c r="EPQ103" s="6"/>
+      <c r="EPR103" s="6"/>
+      <c r="EPS103" s="6"/>
+      <c r="EPT103" s="6"/>
+      <c r="EPU103" s="6"/>
+      <c r="EPV103" s="6"/>
+      <c r="EPW103" s="6"/>
+      <c r="EPX103" s="6"/>
+      <c r="EPY103" s="6"/>
+      <c r="EPZ103" s="6"/>
+      <c r="EQA103" s="6"/>
+      <c r="EQB103" s="6"/>
+      <c r="EQC103" s="6"/>
+      <c r="EQD103" s="6"/>
+      <c r="EQE103" s="6"/>
+      <c r="EQF103" s="6"/>
+      <c r="EQG103" s="6"/>
+      <c r="EQH103" s="6"/>
+      <c r="EQI103" s="6"/>
+      <c r="EQJ103" s="6"/>
+      <c r="EQK103" s="6"/>
+      <c r="EQL103" s="6"/>
+      <c r="EQM103" s="6"/>
+      <c r="EQN103" s="6"/>
+      <c r="EQO103" s="6"/>
+      <c r="EQP103" s="6"/>
+      <c r="EQQ103" s="6"/>
+      <c r="EQR103" s="6"/>
+      <c r="EQS103" s="6"/>
+      <c r="EQT103" s="6"/>
+      <c r="EQU103" s="6"/>
+      <c r="EQV103" s="6"/>
+      <c r="EQW103" s="6"/>
+      <c r="EQX103" s="6"/>
+      <c r="EQY103" s="6"/>
+      <c r="EQZ103" s="6"/>
+      <c r="ERA103" s="6"/>
+      <c r="ERB103" s="6"/>
+      <c r="ERC103" s="6"/>
+      <c r="ERD103" s="6"/>
+      <c r="ERE103" s="6"/>
+      <c r="ERF103" s="6"/>
+      <c r="ERG103" s="6"/>
+      <c r="ERH103" s="6"/>
+      <c r="ERI103" s="6"/>
+      <c r="ERJ103" s="6"/>
+      <c r="ERK103" s="6"/>
+      <c r="ERL103" s="6"/>
+      <c r="ERM103" s="6"/>
+      <c r="ERN103" s="6"/>
+      <c r="ERO103" s="6"/>
+      <c r="ERP103" s="6"/>
+      <c r="ERQ103" s="6"/>
+      <c r="ERR103" s="6"/>
+      <c r="ERS103" s="6"/>
+      <c r="ERT103" s="6"/>
+      <c r="ERU103" s="6"/>
+      <c r="ERV103" s="6"/>
+      <c r="ERW103" s="6"/>
+      <c r="ERX103" s="6"/>
+      <c r="ERY103" s="6"/>
+      <c r="ERZ103" s="6"/>
+      <c r="ESA103" s="6"/>
+      <c r="ESB103" s="6"/>
+      <c r="ESC103" s="6"/>
+      <c r="ESD103" s="6"/>
+      <c r="ESE103" s="6"/>
+      <c r="ESF103" s="6"/>
+      <c r="ESG103" s="6"/>
+      <c r="ESH103" s="6"/>
+      <c r="ESI103" s="6"/>
+      <c r="ESJ103" s="6"/>
+      <c r="ESK103" s="6"/>
+      <c r="ESL103" s="6"/>
+      <c r="ESM103" s="6"/>
+      <c r="ESN103" s="6"/>
+      <c r="ESO103" s="6"/>
+      <c r="ESP103" s="6"/>
+      <c r="ESQ103" s="6"/>
+      <c r="ESR103" s="6"/>
+      <c r="ESS103" s="6"/>
+      <c r="EST103" s="6"/>
+      <c r="ESU103" s="6"/>
+      <c r="ESV103" s="6"/>
+      <c r="ESW103" s="6"/>
+      <c r="ESX103" s="6"/>
+      <c r="ESY103" s="6"/>
+      <c r="ESZ103" s="6"/>
+      <c r="ETA103" s="6"/>
+      <c r="ETB103" s="6"/>
+      <c r="ETC103" s="6"/>
+      <c r="ETD103" s="6"/>
+      <c r="ETE103" s="6"/>
+      <c r="ETF103" s="6"/>
+      <c r="ETG103" s="6"/>
+      <c r="ETH103" s="6"/>
+      <c r="ETI103" s="6"/>
+      <c r="ETJ103" s="6"/>
+      <c r="ETK103" s="6"/>
+      <c r="ETL103" s="6"/>
+      <c r="ETM103" s="6"/>
+      <c r="ETN103" s="6"/>
+      <c r="ETO103" s="6"/>
+      <c r="ETP103" s="6"/>
+      <c r="ETQ103" s="6"/>
+      <c r="ETR103" s="6"/>
+      <c r="ETS103" s="6"/>
+      <c r="ETT103" s="6"/>
+      <c r="ETU103" s="6"/>
+      <c r="ETV103" s="6"/>
+      <c r="ETW103" s="6"/>
+      <c r="ETX103" s="6"/>
+      <c r="ETY103" s="6"/>
+      <c r="ETZ103" s="6"/>
+      <c r="EUA103" s="6"/>
+      <c r="EUB103" s="6"/>
+      <c r="EUC103" s="6"/>
+      <c r="EUD103" s="6"/>
+      <c r="EUE103" s="6"/>
+      <c r="EUF103" s="6"/>
+      <c r="EUG103" s="6"/>
+      <c r="EUH103" s="6"/>
+      <c r="EUI103" s="6"/>
+      <c r="EUJ103" s="6"/>
+      <c r="EUK103" s="6"/>
+      <c r="EUL103" s="6"/>
+      <c r="EUM103" s="6"/>
+      <c r="EUN103" s="6"/>
+      <c r="EUO103" s="6"/>
+      <c r="EUP103" s="6"/>
+      <c r="EUQ103" s="6"/>
+      <c r="EUR103" s="6"/>
+      <c r="EUS103" s="6"/>
+      <c r="EUT103" s="6"/>
+      <c r="EUU103" s="6"/>
+      <c r="EUV103" s="6"/>
+      <c r="EUW103" s="6"/>
+      <c r="EUX103" s="6"/>
+      <c r="EUY103" s="6"/>
+      <c r="EUZ103" s="6"/>
+      <c r="EVA103" s="6"/>
+      <c r="EVB103" s="6"/>
+      <c r="EVC103" s="6"/>
+      <c r="EVD103" s="6"/>
+      <c r="EVE103" s="6"/>
+      <c r="EVF103" s="6"/>
+      <c r="EVG103" s="6"/>
+      <c r="EVH103" s="6"/>
+      <c r="EVI103" s="6"/>
+      <c r="EVJ103" s="6"/>
+      <c r="EVK103" s="6"/>
+      <c r="EVL103" s="6"/>
+      <c r="EVM103" s="6"/>
+      <c r="EVN103" s="6"/>
+      <c r="EVO103" s="6"/>
+      <c r="EVP103" s="6"/>
+      <c r="EVQ103" s="6"/>
+      <c r="EVR103" s="6"/>
+      <c r="EVS103" s="6"/>
+      <c r="EVT103" s="6"/>
+      <c r="EVU103" s="6"/>
+      <c r="EVV103" s="6"/>
+      <c r="EVW103" s="6"/>
+      <c r="EVX103" s="6"/>
+      <c r="EVY103" s="6"/>
+      <c r="EVZ103" s="6"/>
+      <c r="EWA103" s="6"/>
+      <c r="EWB103" s="6"/>
+      <c r="EWC103" s="6"/>
+      <c r="EWD103" s="6"/>
+      <c r="EWE103" s="6"/>
+      <c r="EWF103" s="6"/>
+      <c r="EWG103" s="6"/>
+      <c r="EWH103" s="6"/>
+      <c r="EWI103" s="6"/>
+      <c r="EWJ103" s="6"/>
+      <c r="EWK103" s="6"/>
+      <c r="EWL103" s="6"/>
+      <c r="EWM103" s="6"/>
+      <c r="EWN103" s="6"/>
+      <c r="EWO103" s="6"/>
+      <c r="EWP103" s="6"/>
+      <c r="EWQ103" s="6"/>
+      <c r="EWR103" s="6"/>
+      <c r="EWS103" s="6"/>
+      <c r="EWT103" s="6"/>
+      <c r="EWU103" s="6"/>
+      <c r="EWV103" s="6"/>
+      <c r="EWW103" s="6"/>
+      <c r="EWX103" s="6"/>
+      <c r="EWY103" s="6"/>
+      <c r="EWZ103" s="6"/>
+      <c r="EXA103" s="6"/>
+      <c r="EXB103" s="6"/>
+      <c r="EXC103" s="6"/>
+      <c r="EXD103" s="6"/>
+      <c r="EXE103" s="6"/>
+      <c r="EXF103" s="6"/>
+      <c r="EXG103" s="6"/>
+      <c r="EXH103" s="6"/>
+      <c r="EXI103" s="6"/>
+      <c r="EXJ103" s="6"/>
+      <c r="EXK103" s="6"/>
+      <c r="EXL103" s="6"/>
+      <c r="EXM103" s="6"/>
+      <c r="EXN103" s="6"/>
+      <c r="EXO103" s="6"/>
+      <c r="EXP103" s="6"/>
+      <c r="EXQ103" s="6"/>
+      <c r="EXR103" s="6"/>
+      <c r="EXS103" s="6"/>
+      <c r="EXT103" s="6"/>
+      <c r="EXU103" s="6"/>
+      <c r="EXV103" s="6"/>
+      <c r="EXW103" s="6"/>
+      <c r="EXX103" s="6"/>
+      <c r="EXY103" s="6"/>
+      <c r="EXZ103" s="6"/>
+      <c r="EYA103" s="6"/>
+      <c r="EYB103" s="6"/>
+      <c r="EYC103" s="6"/>
+      <c r="EYD103" s="6"/>
+      <c r="EYE103" s="6"/>
+      <c r="EYF103" s="6"/>
+      <c r="EYG103" s="6"/>
+      <c r="EYH103" s="6"/>
+      <c r="EYI103" s="6"/>
+      <c r="EYJ103" s="6"/>
+      <c r="EYK103" s="6"/>
+      <c r="EYL103" s="6"/>
+      <c r="EYM103" s="6"/>
+      <c r="EYN103" s="6"/>
+      <c r="EYO103" s="6"/>
+      <c r="EYP103" s="6"/>
+      <c r="EYQ103" s="6"/>
+      <c r="EYR103" s="6"/>
+      <c r="EYS103" s="6"/>
+      <c r="EYT103" s="6"/>
+      <c r="EYU103" s="6"/>
+      <c r="EYV103" s="6"/>
+      <c r="EYW103" s="6"/>
+      <c r="EYX103" s="6"/>
+      <c r="EYY103" s="6"/>
+      <c r="EYZ103" s="6"/>
+      <c r="EZA103" s="6"/>
+      <c r="EZB103" s="6"/>
+      <c r="EZC103" s="6"/>
+      <c r="EZD103" s="6"/>
+      <c r="EZE103" s="6"/>
+      <c r="EZF103" s="6"/>
+      <c r="EZG103" s="6"/>
+      <c r="EZH103" s="6"/>
+      <c r="EZI103" s="6"/>
+      <c r="EZJ103" s="6"/>
+      <c r="EZK103" s="6"/>
+      <c r="EZL103" s="6"/>
+      <c r="EZM103" s="6"/>
+      <c r="EZN103" s="6"/>
+      <c r="EZO103" s="6"/>
+      <c r="EZP103" s="6"/>
+      <c r="EZQ103" s="6"/>
+      <c r="EZR103" s="6"/>
+      <c r="EZS103" s="6"/>
+      <c r="EZT103" s="6"/>
+      <c r="EZU103" s="6"/>
+      <c r="EZV103" s="6"/>
+      <c r="EZW103" s="6"/>
+      <c r="EZX103" s="6"/>
+      <c r="EZY103" s="6"/>
+      <c r="EZZ103" s="6"/>
+      <c r="FAA103" s="6"/>
+      <c r="FAB103" s="6"/>
+      <c r="FAC103" s="6"/>
+      <c r="FAD103" s="6"/>
+      <c r="FAE103" s="6"/>
+      <c r="FAF103" s="6"/>
+      <c r="FAG103" s="6"/>
+      <c r="FAH103" s="6"/>
+      <c r="FAI103" s="6"/>
+      <c r="FAJ103" s="6"/>
+      <c r="FAK103" s="6"/>
+      <c r="FAL103" s="6"/>
+      <c r="FAM103" s="6"/>
+      <c r="FAN103" s="6"/>
+      <c r="FAO103" s="6"/>
+      <c r="FAP103" s="6"/>
+      <c r="FAQ103" s="6"/>
+      <c r="FAR103" s="6"/>
+      <c r="FAS103" s="6"/>
+      <c r="FAT103" s="6"/>
+      <c r="FAU103" s="6"/>
+      <c r="FAV103" s="6"/>
+      <c r="FAW103" s="6"/>
+      <c r="FAX103" s="6"/>
+      <c r="FAY103" s="6"/>
+      <c r="FAZ103" s="6"/>
+      <c r="FBA103" s="6"/>
+      <c r="FBB103" s="6"/>
+      <c r="FBC103" s="6"/>
+      <c r="FBD103" s="6"/>
+      <c r="FBE103" s="6"/>
+      <c r="FBF103" s="6"/>
+      <c r="FBG103" s="6"/>
+      <c r="FBH103" s="6"/>
+      <c r="FBI103" s="6"/>
+      <c r="FBJ103" s="6"/>
+      <c r="FBK103" s="6"/>
+      <c r="FBL103" s="6"/>
+      <c r="FBM103" s="6"/>
+      <c r="FBN103" s="6"/>
+      <c r="FBO103" s="6"/>
+      <c r="FBP103" s="6"/>
+      <c r="FBQ103" s="6"/>
+      <c r="FBR103" s="6"/>
+      <c r="FBS103" s="6"/>
+      <c r="FBT103" s="6"/>
+      <c r="FBU103" s="6"/>
+      <c r="FBV103" s="6"/>
+      <c r="FBW103" s="6"/>
+      <c r="FBX103" s="6"/>
+      <c r="FBY103" s="6"/>
+      <c r="FBZ103" s="6"/>
+      <c r="FCA103" s="6"/>
+      <c r="FCB103" s="6"/>
+      <c r="FCC103" s="6"/>
+      <c r="FCD103" s="6"/>
+      <c r="FCE103" s="6"/>
+      <c r="FCF103" s="6"/>
+      <c r="FCG103" s="6"/>
+      <c r="FCH103" s="6"/>
+      <c r="FCI103" s="6"/>
+      <c r="FCJ103" s="6"/>
+      <c r="FCK103" s="6"/>
+      <c r="FCL103" s="6"/>
+      <c r="FCM103" s="6"/>
+      <c r="FCN103" s="6"/>
+      <c r="FCO103" s="6"/>
+      <c r="FCP103" s="6"/>
+      <c r="FCQ103" s="6"/>
+      <c r="FCR103" s="6"/>
+      <c r="FCS103" s="6"/>
+      <c r="FCT103" s="6"/>
+      <c r="FCU103" s="6"/>
+      <c r="FCV103" s="6"/>
+      <c r="FCW103" s="6"/>
+      <c r="FCX103" s="6"/>
+      <c r="FCY103" s="6"/>
+      <c r="FCZ103" s="6"/>
+      <c r="FDA103" s="6"/>
+      <c r="FDB103" s="6"/>
+      <c r="FDC103" s="6"/>
+      <c r="FDD103" s="6"/>
+      <c r="FDE103" s="6"/>
+      <c r="FDF103" s="6"/>
+      <c r="FDG103" s="6"/>
+      <c r="FDH103" s="6"/>
+      <c r="FDI103" s="6"/>
+      <c r="FDJ103" s="6"/>
+      <c r="FDK103" s="6"/>
+      <c r="FDL103" s="6"/>
+      <c r="FDM103" s="6"/>
+      <c r="FDN103" s="6"/>
+      <c r="FDO103" s="6"/>
+      <c r="FDP103" s="6"/>
+      <c r="FDQ103" s="6"/>
+      <c r="FDR103" s="6"/>
+      <c r="FDS103" s="6"/>
+      <c r="FDT103" s="6"/>
+      <c r="FDU103" s="6"/>
+      <c r="FDV103" s="6"/>
+      <c r="FDW103" s="6"/>
+      <c r="FDX103" s="6"/>
+      <c r="FDY103" s="6"/>
+      <c r="FDZ103" s="6"/>
+      <c r="FEA103" s="6"/>
+      <c r="FEB103" s="6"/>
+      <c r="FEC103" s="6"/>
+      <c r="FED103" s="6"/>
+      <c r="FEE103" s="6"/>
+      <c r="FEF103" s="6"/>
+      <c r="FEG103" s="6"/>
+      <c r="FEH103" s="6"/>
+      <c r="FEI103" s="6"/>
+      <c r="FEJ103" s="6"/>
+      <c r="FEK103" s="6"/>
+      <c r="FEL103" s="6"/>
+      <c r="FEM103" s="6"/>
+      <c r="FEN103" s="6"/>
+      <c r="FEO103" s="6"/>
+      <c r="FEP103" s="6"/>
+      <c r="FEQ103" s="6"/>
+      <c r="FER103" s="6"/>
+      <c r="FES103" s="6"/>
+      <c r="FET103" s="6"/>
+      <c r="FEU103" s="6"/>
+      <c r="FEV103" s="6"/>
+      <c r="FEW103" s="6"/>
+      <c r="FEX103" s="6"/>
+      <c r="FEY103" s="6"/>
+      <c r="FEZ103" s="6"/>
+      <c r="FFA103" s="6"/>
+      <c r="FFB103" s="6"/>
+      <c r="FFC103" s="6"/>
+      <c r="FFD103" s="6"/>
+      <c r="FFE103" s="6"/>
+      <c r="FFF103" s="6"/>
+      <c r="FFG103" s="6"/>
+      <c r="FFH103" s="6"/>
+      <c r="FFI103" s="6"/>
+      <c r="FFJ103" s="6"/>
+      <c r="FFK103" s="6"/>
+      <c r="FFL103" s="6"/>
+      <c r="FFM103" s="6"/>
+      <c r="FFN103" s="6"/>
+      <c r="FFO103" s="6"/>
+      <c r="FFP103" s="6"/>
+      <c r="FFQ103" s="6"/>
+      <c r="FFR103" s="6"/>
+      <c r="FFS103" s="6"/>
+      <c r="FFT103" s="6"/>
+      <c r="FFU103" s="6"/>
+      <c r="FFV103" s="6"/>
+      <c r="FFW103" s="6"/>
+      <c r="FFX103" s="6"/>
+      <c r="FFY103" s="6"/>
+      <c r="FFZ103" s="6"/>
+      <c r="FGA103" s="6"/>
+      <c r="FGB103" s="6"/>
+      <c r="FGC103" s="6"/>
+      <c r="FGD103" s="6"/>
+      <c r="FGE103" s="6"/>
+      <c r="FGF103" s="6"/>
+      <c r="FGG103" s="6"/>
+      <c r="FGH103" s="6"/>
+      <c r="FGI103" s="6"/>
+      <c r="FGJ103" s="6"/>
+      <c r="FGK103" s="6"/>
+      <c r="FGL103" s="6"/>
+      <c r="FGM103" s="6"/>
+      <c r="FGN103" s="6"/>
+      <c r="FGO103" s="6"/>
+      <c r="FGP103" s="6"/>
+      <c r="FGQ103" s="6"/>
+      <c r="FGR103" s="6"/>
+      <c r="FGS103" s="6"/>
+      <c r="FGT103" s="6"/>
+      <c r="FGU103" s="6"/>
+      <c r="FGV103" s="6"/>
+      <c r="FGW103" s="6"/>
+      <c r="FGX103" s="6"/>
+      <c r="FGY103" s="6"/>
+      <c r="FGZ103" s="6"/>
+      <c r="FHA103" s="6"/>
+      <c r="FHB103" s="6"/>
+      <c r="FHC103" s="6"/>
+      <c r="FHD103" s="6"/>
+      <c r="FHE103" s="6"/>
+      <c r="FHF103" s="6"/>
+      <c r="FHG103" s="6"/>
+      <c r="FHH103" s="6"/>
+      <c r="FHI103" s="6"/>
+      <c r="FHJ103" s="6"/>
+      <c r="FHK103" s="6"/>
+      <c r="FHL103" s="6"/>
+      <c r="FHM103" s="6"/>
+      <c r="FHN103" s="6"/>
+      <c r="FHO103" s="6"/>
+      <c r="FHP103" s="6"/>
+      <c r="FHQ103" s="6"/>
+      <c r="FHR103" s="6"/>
+      <c r="FHS103" s="6"/>
+      <c r="FHT103" s="6"/>
+      <c r="FHU103" s="6"/>
+      <c r="FHV103" s="6"/>
+      <c r="FHW103" s="6"/>
+      <c r="FHX103" s="6"/>
+      <c r="FHY103" s="6"/>
+      <c r="FHZ103" s="6"/>
+      <c r="FIA103" s="6"/>
+      <c r="FIB103" s="6"/>
+      <c r="FIC103" s="6"/>
+      <c r="FID103" s="6"/>
+      <c r="FIE103" s="6"/>
+      <c r="FIF103" s="6"/>
+      <c r="FIG103" s="6"/>
+      <c r="FIH103" s="6"/>
+      <c r="FII103" s="6"/>
+      <c r="FIJ103" s="6"/>
+      <c r="FIK103" s="6"/>
+      <c r="FIL103" s="6"/>
+      <c r="FIM103" s="6"/>
+      <c r="FIN103" s="6"/>
+      <c r="FIO103" s="6"/>
+      <c r="FIP103" s="6"/>
+      <c r="FIQ103" s="6"/>
+      <c r="FIR103" s="6"/>
+      <c r="FIS103" s="6"/>
+      <c r="FIT103" s="6"/>
+      <c r="FIU103" s="6"/>
+      <c r="FIV103" s="6"/>
+      <c r="FIW103" s="6"/>
+      <c r="FIX103" s="6"/>
+      <c r="FIY103" s="6"/>
+      <c r="FIZ103" s="6"/>
+      <c r="FJA103" s="6"/>
+      <c r="FJB103" s="6"/>
+      <c r="FJC103" s="6"/>
+      <c r="FJD103" s="6"/>
+      <c r="FJE103" s="6"/>
+      <c r="FJF103" s="6"/>
+      <c r="FJG103" s="6"/>
+      <c r="FJH103" s="6"/>
+      <c r="FJI103" s="6"/>
+      <c r="FJJ103" s="6"/>
+      <c r="FJK103" s="6"/>
+      <c r="FJL103" s="6"/>
+      <c r="FJM103" s="6"/>
+      <c r="FJN103" s="6"/>
+      <c r="FJO103" s="6"/>
+      <c r="FJP103" s="6"/>
+      <c r="FJQ103" s="6"/>
+      <c r="FJR103" s="6"/>
+      <c r="FJS103" s="6"/>
+      <c r="FJT103" s="6"/>
+      <c r="FJU103" s="6"/>
+      <c r="FJV103" s="6"/>
+      <c r="FJW103" s="6"/>
+      <c r="FJX103" s="6"/>
+      <c r="FJY103" s="6"/>
+      <c r="FJZ103" s="6"/>
+      <c r="FKA103" s="6"/>
+      <c r="FKB103" s="6"/>
+      <c r="FKC103" s="6"/>
+      <c r="FKD103" s="6"/>
+      <c r="FKE103" s="6"/>
+      <c r="FKF103" s="6"/>
+      <c r="FKG103" s="6"/>
+      <c r="FKH103" s="6"/>
+      <c r="FKI103" s="6"/>
+      <c r="FKJ103" s="6"/>
+      <c r="FKK103" s="6"/>
+      <c r="FKL103" s="6"/>
+      <c r="FKM103" s="6"/>
+      <c r="FKN103" s="6"/>
+      <c r="FKO103" s="6"/>
+      <c r="FKP103" s="6"/>
+      <c r="FKQ103" s="6"/>
+      <c r="FKR103" s="6"/>
+      <c r="FKS103" s="6"/>
+      <c r="FKT103" s="6"/>
+      <c r="FKU103" s="6"/>
+      <c r="FKV103" s="6"/>
+      <c r="FKW103" s="6"/>
+      <c r="FKX103" s="6"/>
+      <c r="FKY103" s="6"/>
+      <c r="FKZ103" s="6"/>
+      <c r="FLA103" s="6"/>
+      <c r="FLB103" s="6"/>
+      <c r="FLC103" s="6"/>
+      <c r="FLD103" s="6"/>
+      <c r="FLE103" s="6"/>
+      <c r="FLF103" s="6"/>
+      <c r="FLG103" s="6"/>
+      <c r="FLH103" s="6"/>
+      <c r="FLI103" s="6"/>
+      <c r="FLJ103" s="6"/>
+      <c r="FLK103" s="6"/>
+      <c r="FLL103" s="6"/>
+      <c r="FLM103" s="6"/>
+      <c r="FLN103" s="6"/>
+      <c r="FLO103" s="6"/>
+      <c r="FLP103" s="6"/>
+      <c r="FLQ103" s="6"/>
+      <c r="FLR103" s="6"/>
+      <c r="FLS103" s="6"/>
+      <c r="FLT103" s="6"/>
+      <c r="FLU103" s="6"/>
+      <c r="FLV103" s="6"/>
+      <c r="FLW103" s="6"/>
+      <c r="FLX103" s="6"/>
+      <c r="FLY103" s="6"/>
+      <c r="FLZ103" s="6"/>
+      <c r="FMA103" s="6"/>
+      <c r="FMB103" s="6"/>
+      <c r="FMC103" s="6"/>
+      <c r="FMD103" s="6"/>
+      <c r="FME103" s="6"/>
+      <c r="FMF103" s="6"/>
+      <c r="FMG103" s="6"/>
+      <c r="FMH103" s="6"/>
+      <c r="FMI103" s="6"/>
+      <c r="FMJ103" s="6"/>
+      <c r="FMK103" s="6"/>
+      <c r="FML103" s="6"/>
+      <c r="FMM103" s="6"/>
+      <c r="FMN103" s="6"/>
+      <c r="FMO103" s="6"/>
+      <c r="FMP103" s="6"/>
+      <c r="FMQ103" s="6"/>
+      <c r="FMR103" s="6"/>
+      <c r="FMS103" s="6"/>
+      <c r="FMT103" s="6"/>
+      <c r="FMU103" s="6"/>
+      <c r="FMV103" s="6"/>
+      <c r="FMW103" s="6"/>
+      <c r="FMX103" s="6"/>
+      <c r="FMY103" s="6"/>
+      <c r="FMZ103" s="6"/>
+      <c r="FNA103" s="6"/>
+      <c r="FNB103" s="6"/>
+      <c r="FNC103" s="6"/>
+      <c r="FND103" s="6"/>
+      <c r="FNE103" s="6"/>
+      <c r="FNF103" s="6"/>
+      <c r="FNG103" s="6"/>
+      <c r="FNH103" s="6"/>
+      <c r="FNI103" s="6"/>
+      <c r="FNJ103" s="6"/>
+      <c r="FNK103" s="6"/>
+      <c r="FNL103" s="6"/>
+      <c r="FNM103" s="6"/>
+      <c r="FNN103" s="6"/>
+      <c r="FNO103" s="6"/>
+      <c r="FNP103" s="6"/>
+      <c r="FNQ103" s="6"/>
+      <c r="FNR103" s="6"/>
+      <c r="FNS103" s="6"/>
+      <c r="FNT103" s="6"/>
+      <c r="FNU103" s="6"/>
+      <c r="FNV103" s="6"/>
+      <c r="FNW103" s="6"/>
+      <c r="FNX103" s="6"/>
+      <c r="FNY103" s="6"/>
+      <c r="FNZ103" s="6"/>
+      <c r="FOA103" s="6"/>
+      <c r="FOB103" s="6"/>
+      <c r="FOC103" s="6"/>
+      <c r="FOD103" s="6"/>
+      <c r="FOE103" s="6"/>
+      <c r="FOF103" s="6"/>
+      <c r="FOG103" s="6"/>
+      <c r="FOH103" s="6"/>
+      <c r="FOI103" s="6"/>
+      <c r="FOJ103" s="6"/>
+      <c r="FOK103" s="6"/>
+      <c r="FOL103" s="6"/>
+      <c r="FOM103" s="6"/>
+      <c r="FON103" s="6"/>
+      <c r="FOO103" s="6"/>
+      <c r="FOP103" s="6"/>
+      <c r="FOQ103" s="6"/>
+      <c r="FOR103" s="6"/>
+      <c r="FOS103" s="6"/>
+      <c r="FOT103" s="6"/>
+      <c r="FOU103" s="6"/>
+      <c r="FOV103" s="6"/>
+      <c r="FOW103" s="6"/>
+      <c r="FOX103" s="6"/>
+      <c r="FOY103" s="6"/>
+      <c r="FOZ103" s="6"/>
+      <c r="FPA103" s="6"/>
+      <c r="FPB103" s="6"/>
+      <c r="FPC103" s="6"/>
+      <c r="FPD103" s="6"/>
+      <c r="FPE103" s="6"/>
+      <c r="FPF103" s="6"/>
+      <c r="FPG103" s="6"/>
+      <c r="FPH103" s="6"/>
+      <c r="FPI103" s="6"/>
+      <c r="FPJ103" s="6"/>
+      <c r="FPK103" s="6"/>
+      <c r="FPL103" s="6"/>
+      <c r="FPM103" s="6"/>
+      <c r="FPN103" s="6"/>
+      <c r="FPO103" s="6"/>
+      <c r="FPP103" s="6"/>
+      <c r="FPQ103" s="6"/>
+      <c r="FPR103" s="6"/>
+      <c r="FPS103" s="6"/>
+      <c r="FPT103" s="6"/>
+      <c r="FPU103" s="6"/>
+      <c r="FPV103" s="6"/>
+      <c r="FPW103" s="6"/>
+      <c r="FPX103" s="6"/>
+      <c r="FPY103" s="6"/>
+      <c r="FPZ103" s="6"/>
+      <c r="FQA103" s="6"/>
+      <c r="FQB103" s="6"/>
+      <c r="FQC103" s="6"/>
+      <c r="FQD103" s="6"/>
+      <c r="FQE103" s="6"/>
+      <c r="FQF103" s="6"/>
+      <c r="FQG103" s="6"/>
+      <c r="FQH103" s="6"/>
+      <c r="FQI103" s="6"/>
+      <c r="FQJ103" s="6"/>
+      <c r="FQK103" s="6"/>
+      <c r="FQL103" s="6"/>
+      <c r="FQM103" s="6"/>
+      <c r="FQN103" s="6"/>
+      <c r="FQO103" s="6"/>
+      <c r="FQP103" s="6"/>
+      <c r="FQQ103" s="6"/>
+      <c r="FQR103" s="6"/>
+      <c r="FQS103" s="6"/>
+      <c r="FQT103" s="6"/>
+      <c r="FQU103" s="6"/>
+      <c r="FQV103" s="6"/>
+      <c r="FQW103" s="6"/>
+      <c r="FQX103" s="6"/>
+      <c r="FQY103" s="6"/>
+      <c r="FQZ103" s="6"/>
+      <c r="FRA103" s="6"/>
+      <c r="FRB103" s="6"/>
+      <c r="FRC103" s="6"/>
+      <c r="FRD103" s="6"/>
+      <c r="FRE103" s="6"/>
+      <c r="FRF103" s="6"/>
+      <c r="FRG103" s="6"/>
+      <c r="FRH103" s="6"/>
+      <c r="FRI103" s="6"/>
+      <c r="FRJ103" s="6"/>
+      <c r="FRK103" s="6"/>
+      <c r="FRL103" s="6"/>
+      <c r="FRM103" s="6"/>
+      <c r="FRN103" s="6"/>
+      <c r="FRO103" s="6"/>
+      <c r="FRP103" s="6"/>
+      <c r="FRQ103" s="6"/>
+      <c r="FRR103" s="6"/>
+      <c r="FRS103" s="6"/>
+      <c r="FRT103" s="6"/>
+      <c r="FRU103" s="6"/>
+      <c r="FRV103" s="6"/>
+      <c r="FRW103" s="6"/>
+      <c r="FRX103" s="6"/>
+      <c r="FRY103" s="6"/>
+      <c r="FRZ103" s="6"/>
+      <c r="FSA103" s="6"/>
+      <c r="FSB103" s="6"/>
+      <c r="FSC103" s="6"/>
+      <c r="FSD103" s="6"/>
+      <c r="FSE103" s="6"/>
+      <c r="FSF103" s="6"/>
+      <c r="FSG103" s="6"/>
+      <c r="FSH103" s="6"/>
+      <c r="FSI103" s="6"/>
+      <c r="FSJ103" s="6"/>
+      <c r="FSK103" s="6"/>
+      <c r="FSL103" s="6"/>
+      <c r="FSM103" s="6"/>
+      <c r="FSN103" s="6"/>
+      <c r="FSO103" s="6"/>
+      <c r="FSP103" s="6"/>
+      <c r="FSQ103" s="6"/>
+      <c r="FSR103" s="6"/>
+      <c r="FSS103" s="6"/>
+      <c r="FST103" s="6"/>
+      <c r="FSU103" s="6"/>
+      <c r="FSV103" s="6"/>
+      <c r="FSW103" s="6"/>
+      <c r="FSX103" s="6"/>
+      <c r="FSY103" s="6"/>
+      <c r="FSZ103" s="6"/>
+      <c r="FTA103" s="6"/>
+      <c r="FTB103" s="6"/>
+      <c r="FTC103" s="6"/>
+      <c r="FTD103" s="6"/>
+      <c r="FTE103" s="6"/>
+      <c r="FTF103" s="6"/>
+      <c r="FTG103" s="6"/>
+      <c r="FTH103" s="6"/>
+      <c r="FTI103" s="6"/>
+      <c r="FTJ103" s="6"/>
+      <c r="FTK103" s="6"/>
+      <c r="FTL103" s="6"/>
+      <c r="FTM103" s="6"/>
+      <c r="FTN103" s="6"/>
+      <c r="FTO103" s="6"/>
+      <c r="FTP103" s="6"/>
+      <c r="FTQ103" s="6"/>
+      <c r="FTR103" s="6"/>
+      <c r="FTS103" s="6"/>
+      <c r="FTT103" s="6"/>
+      <c r="FTU103" s="6"/>
+      <c r="FTV103" s="6"/>
+      <c r="FTW103" s="6"/>
+      <c r="FTX103" s="6"/>
+      <c r="FTY103" s="6"/>
+      <c r="FTZ103" s="6"/>
+      <c r="FUA103" s="6"/>
+      <c r="FUB103" s="6"/>
+      <c r="FUC103" s="6"/>
+      <c r="FUD103" s="6"/>
+      <c r="FUE103" s="6"/>
+      <c r="FUF103" s="6"/>
+      <c r="FUG103" s="6"/>
+      <c r="FUH103" s="6"/>
+      <c r="FUI103" s="6"/>
+      <c r="FUJ103" s="6"/>
+      <c r="FUK103" s="6"/>
+      <c r="FUL103" s="6"/>
+      <c r="FUM103" s="6"/>
+      <c r="FUN103" s="6"/>
+      <c r="FUO103" s="6"/>
+      <c r="FUP103" s="6"/>
+      <c r="FUQ103" s="6"/>
+      <c r="FUR103" s="6"/>
+      <c r="FUS103" s="6"/>
+      <c r="FUT103" s="6"/>
+      <c r="FUU103" s="6"/>
+      <c r="FUV103" s="6"/>
+      <c r="FUW103" s="6"/>
+      <c r="FUX103" s="6"/>
+      <c r="FUY103" s="6"/>
+      <c r="FUZ103" s="6"/>
+      <c r="FVA103" s="6"/>
+      <c r="FVB103" s="6"/>
+      <c r="FVC103" s="6"/>
+      <c r="FVD103" s="6"/>
+      <c r="FVE103" s="6"/>
+      <c r="FVF103" s="6"/>
+      <c r="FVG103" s="6"/>
+      <c r="FVH103" s="6"/>
+      <c r="FVI103" s="6"/>
+      <c r="FVJ103" s="6"/>
+      <c r="FVK103" s="6"/>
+      <c r="FVL103" s="6"/>
+      <c r="FVM103" s="6"/>
+      <c r="FVN103" s="6"/>
+      <c r="FVO103" s="6"/>
+      <c r="FVP103" s="6"/>
+      <c r="FVQ103" s="6"/>
+      <c r="FVR103" s="6"/>
+      <c r="FVS103" s="6"/>
+      <c r="FVT103" s="6"/>
+      <c r="FVU103" s="6"/>
+      <c r="FVV103" s="6"/>
+      <c r="FVW103" s="6"/>
+      <c r="FVX103" s="6"/>
+      <c r="FVY103" s="6"/>
+      <c r="FVZ103" s="6"/>
+      <c r="FWA103" s="6"/>
+      <c r="FWB103" s="6"/>
+      <c r="FWC103" s="6"/>
+      <c r="FWD103" s="6"/>
+      <c r="FWE103" s="6"/>
+      <c r="FWF103" s="6"/>
+      <c r="FWG103" s="6"/>
+      <c r="FWH103" s="6"/>
+      <c r="FWI103" s="6"/>
+      <c r="FWJ103" s="6"/>
+      <c r="FWK103" s="6"/>
+      <c r="FWL103" s="6"/>
+      <c r="FWM103" s="6"/>
+      <c r="FWN103" s="6"/>
+      <c r="FWO103" s="6"/>
+      <c r="FWP103" s="6"/>
+      <c r="FWQ103" s="6"/>
+      <c r="FWR103" s="6"/>
+      <c r="FWS103" s="6"/>
+      <c r="FWT103" s="6"/>
+      <c r="FWU103" s="6"/>
+      <c r="FWV103" s="6"/>
+      <c r="FWW103" s="6"/>
+      <c r="FWX103" s="6"/>
+      <c r="FWY103" s="6"/>
+      <c r="FWZ103" s="6"/>
+      <c r="FXA103" s="6"/>
+      <c r="FXB103" s="6"/>
+      <c r="FXC103" s="6"/>
+      <c r="FXD103" s="6"/>
+      <c r="FXE103" s="6"/>
+      <c r="FXF103" s="6"/>
+      <c r="FXG103" s="6"/>
+      <c r="FXH103" s="6"/>
+      <c r="FXI103" s="6"/>
+      <c r="FXJ103" s="6"/>
+      <c r="FXK103" s="6"/>
+      <c r="FXL103" s="6"/>
+      <c r="FXM103" s="6"/>
+      <c r="FXN103" s="6"/>
+      <c r="FXO103" s="6"/>
+      <c r="FXP103" s="6"/>
+      <c r="FXQ103" s="6"/>
+      <c r="FXR103" s="6"/>
+      <c r="FXS103" s="6"/>
+      <c r="FXT103" s="6"/>
+      <c r="FXU103" s="6"/>
+      <c r="FXV103" s="6"/>
+      <c r="FXW103" s="6"/>
+      <c r="FXX103" s="6"/>
+      <c r="FXY103" s="6"/>
+      <c r="FXZ103" s="6"/>
+      <c r="FYA103" s="6"/>
+      <c r="FYB103" s="6"/>
+      <c r="FYC103" s="6"/>
+      <c r="FYD103" s="6"/>
+      <c r="FYE103" s="6"/>
+      <c r="FYF103" s="6"/>
+      <c r="FYG103" s="6"/>
+      <c r="FYH103" s="6"/>
+      <c r="FYI103" s="6"/>
+      <c r="FYJ103" s="6"/>
+      <c r="FYK103" s="6"/>
+      <c r="FYL103" s="6"/>
+      <c r="FYM103" s="6"/>
+      <c r="FYN103" s="6"/>
+      <c r="FYO103" s="6"/>
+      <c r="FYP103" s="6"/>
+      <c r="FYQ103" s="6"/>
+      <c r="FYR103" s="6"/>
+      <c r="FYS103" s="6"/>
+      <c r="FYT103" s="6"/>
+      <c r="FYU103" s="6"/>
+      <c r="FYV103" s="6"/>
+      <c r="FYW103" s="6"/>
+      <c r="FYX103" s="6"/>
+      <c r="FYY103" s="6"/>
+      <c r="FYZ103" s="6"/>
+      <c r="FZA103" s="6"/>
+      <c r="FZB103" s="6"/>
+      <c r="FZC103" s="6"/>
+      <c r="FZD103" s="6"/>
+      <c r="FZE103" s="6"/>
+      <c r="FZF103" s="6"/>
+      <c r="FZG103" s="6"/>
+      <c r="FZH103" s="6"/>
+      <c r="FZI103" s="6"/>
+      <c r="FZJ103" s="6"/>
+      <c r="FZK103" s="6"/>
+      <c r="FZL103" s="6"/>
+      <c r="FZM103" s="6"/>
+      <c r="FZN103" s="6"/>
+      <c r="FZO103" s="6"/>
+      <c r="FZP103" s="6"/>
+      <c r="FZQ103" s="6"/>
+      <c r="FZR103" s="6"/>
+      <c r="FZS103" s="6"/>
+      <c r="FZT103" s="6"/>
+      <c r="FZU103" s="6"/>
+      <c r="FZV103" s="6"/>
+      <c r="FZW103" s="6"/>
+      <c r="FZX103" s="6"/>
+      <c r="FZY103" s="6"/>
+      <c r="FZZ103" s="6"/>
+      <c r="GAA103" s="6"/>
+      <c r="GAB103" s="6"/>
+      <c r="GAC103" s="6"/>
+      <c r="GAD103" s="6"/>
+      <c r="GAE103" s="6"/>
+      <c r="GAF103" s="6"/>
+      <c r="GAG103" s="6"/>
+      <c r="GAH103" s="6"/>
+      <c r="GAI103" s="6"/>
+      <c r="GAJ103" s="6"/>
+      <c r="GAK103" s="6"/>
+      <c r="GAL103" s="6"/>
+      <c r="GAM103" s="6"/>
+      <c r="GAN103" s="6"/>
+      <c r="GAO103" s="6"/>
+      <c r="GAP103" s="6"/>
+      <c r="GAQ103" s="6"/>
+      <c r="GAR103" s="6"/>
+      <c r="GAS103" s="6"/>
+      <c r="GAT103" s="6"/>
+      <c r="GAU103" s="6"/>
+      <c r="GAV103" s="6"/>
+      <c r="GAW103" s="6"/>
+      <c r="GAX103" s="6"/>
+      <c r="GAY103" s="6"/>
+      <c r="GAZ103" s="6"/>
+      <c r="GBA103" s="6"/>
+      <c r="GBB103" s="6"/>
+      <c r="GBC103" s="6"/>
+      <c r="GBD103" s="6"/>
+      <c r="GBE103" s="6"/>
+      <c r="GBF103" s="6"/>
+      <c r="GBG103" s="6"/>
+      <c r="GBH103" s="6"/>
+      <c r="GBI103" s="6"/>
+      <c r="GBJ103" s="6"/>
+      <c r="GBK103" s="6"/>
+      <c r="GBL103" s="6"/>
+      <c r="GBM103" s="6"/>
+      <c r="GBN103" s="6"/>
+      <c r="GBO103" s="6"/>
+      <c r="GBP103" s="6"/>
+      <c r="GBQ103" s="6"/>
+      <c r="GBR103" s="6"/>
+      <c r="GBS103" s="6"/>
+      <c r="GBT103" s="6"/>
+      <c r="GBU103" s="6"/>
+      <c r="GBV103" s="6"/>
+      <c r="GBW103" s="6"/>
+      <c r="GBX103" s="6"/>
+      <c r="GBY103" s="6"/>
+      <c r="GBZ103" s="6"/>
+      <c r="GCA103" s="6"/>
+      <c r="GCB103" s="6"/>
+      <c r="GCC103" s="6"/>
+      <c r="GCD103" s="6"/>
+      <c r="GCE103" s="6"/>
+      <c r="GCF103" s="6"/>
+      <c r="GCG103" s="6"/>
+      <c r="GCH103" s="6"/>
+      <c r="GCI103" s="6"/>
+      <c r="GCJ103" s="6"/>
+      <c r="GCK103" s="6"/>
+      <c r="GCL103" s="6"/>
+      <c r="GCM103" s="6"/>
+      <c r="GCN103" s="6"/>
+      <c r="GCO103" s="6"/>
+      <c r="GCP103" s="6"/>
+      <c r="GCQ103" s="6"/>
+      <c r="GCR103" s="6"/>
+      <c r="GCS103" s="6"/>
+      <c r="GCT103" s="6"/>
+      <c r="GCU103" s="6"/>
+      <c r="GCV103" s="6"/>
+      <c r="GCW103" s="6"/>
+      <c r="GCX103" s="6"/>
+      <c r="GCY103" s="6"/>
+      <c r="GCZ103" s="6"/>
+      <c r="GDA103" s="6"/>
+      <c r="GDB103" s="6"/>
+      <c r="GDC103" s="6"/>
+      <c r="GDD103" s="6"/>
+      <c r="GDE103" s="6"/>
+      <c r="GDF103" s="6"/>
+      <c r="GDG103" s="6"/>
+      <c r="GDH103" s="6"/>
+      <c r="GDI103" s="6"/>
+      <c r="GDJ103" s="6"/>
+      <c r="GDK103" s="6"/>
+      <c r="GDL103" s="6"/>
+      <c r="GDM103" s="6"/>
+      <c r="GDN103" s="6"/>
+      <c r="GDO103" s="6"/>
+      <c r="GDP103" s="6"/>
+      <c r="GDQ103" s="6"/>
+      <c r="GDR103" s="6"/>
+      <c r="GDS103" s="6"/>
+      <c r="GDT103" s="6"/>
+      <c r="GDU103" s="6"/>
+      <c r="GDV103" s="6"/>
+      <c r="GDW103" s="6"/>
+      <c r="GDX103" s="6"/>
+      <c r="GDY103" s="6"/>
+      <c r="GDZ103" s="6"/>
+      <c r="GEA103" s="6"/>
+      <c r="GEB103" s="6"/>
+      <c r="GEC103" s="6"/>
+      <c r="GED103" s="6"/>
+      <c r="GEE103" s="6"/>
+      <c r="GEF103" s="6"/>
+      <c r="GEG103" s="6"/>
+      <c r="GEH103" s="6"/>
+      <c r="GEI103" s="6"/>
+      <c r="GEJ103" s="6"/>
+      <c r="GEK103" s="6"/>
+      <c r="GEL103" s="6"/>
+      <c r="GEM103" s="6"/>
+      <c r="GEN103" s="6"/>
+      <c r="GEO103" s="6"/>
+      <c r="GEP103" s="6"/>
+      <c r="GEQ103" s="6"/>
+      <c r="GER103" s="6"/>
+      <c r="GES103" s="6"/>
+      <c r="GET103" s="6"/>
+      <c r="GEU103" s="6"/>
+      <c r="GEV103" s="6"/>
+      <c r="GEW103" s="6"/>
+      <c r="GEX103" s="6"/>
+      <c r="GEY103" s="6"/>
+      <c r="GEZ103" s="6"/>
+      <c r="GFA103" s="6"/>
+      <c r="GFB103" s="6"/>
+      <c r="GFC103" s="6"/>
+      <c r="GFD103" s="6"/>
+      <c r="GFE103" s="6"/>
+      <c r="GFF103" s="6"/>
+      <c r="GFG103" s="6"/>
+      <c r="GFH103" s="6"/>
+      <c r="GFI103" s="6"/>
+      <c r="GFJ103" s="6"/>
+      <c r="GFK103" s="6"/>
+      <c r="GFL103" s="6"/>
+      <c r="GFM103" s="6"/>
+      <c r="GFN103" s="6"/>
+      <c r="GFO103" s="6"/>
+      <c r="GFP103" s="6"/>
+      <c r="GFQ103" s="6"/>
+      <c r="GFR103" s="6"/>
+      <c r="GFS103" s="6"/>
+      <c r="GFT103" s="6"/>
+      <c r="GFU103" s="6"/>
+      <c r="GFV103" s="6"/>
+      <c r="GFW103" s="6"/>
+      <c r="GFX103" s="6"/>
+      <c r="GFY103" s="6"/>
+      <c r="GFZ103" s="6"/>
+      <c r="GGA103" s="6"/>
+      <c r="GGB103" s="6"/>
+      <c r="GGC103" s="6"/>
+      <c r="GGD103" s="6"/>
+      <c r="GGE103" s="6"/>
+      <c r="GGF103" s="6"/>
+      <c r="GGG103" s="6"/>
+      <c r="GGH103" s="6"/>
+      <c r="GGI103" s="6"/>
+      <c r="GGJ103" s="6"/>
+      <c r="GGK103" s="6"/>
+      <c r="GGL103" s="6"/>
+      <c r="GGM103" s="6"/>
+      <c r="GGN103" s="6"/>
+      <c r="GGO103" s="6"/>
+      <c r="GGP103" s="6"/>
+      <c r="GGQ103" s="6"/>
+      <c r="GGR103" s="6"/>
+      <c r="GGS103" s="6"/>
+      <c r="GGT103" s="6"/>
+      <c r="GGU103" s="6"/>
+      <c r="GGV103" s="6"/>
+      <c r="GGW103" s="6"/>
+      <c r="GGX103" s="6"/>
+      <c r="GGY103" s="6"/>
+      <c r="GGZ103" s="6"/>
+      <c r="GHA103" s="6"/>
+      <c r="GHB103" s="6"/>
+      <c r="GHC103" s="6"/>
+      <c r="GHD103" s="6"/>
+      <c r="GHE103" s="6"/>
+      <c r="GHF103" s="6"/>
+      <c r="GHG103" s="6"/>
+      <c r="GHH103" s="6"/>
+      <c r="GHI103" s="6"/>
+      <c r="GHJ103" s="6"/>
+      <c r="GHK103" s="6"/>
+      <c r="GHL103" s="6"/>
+      <c r="GHM103" s="6"/>
+      <c r="GHN103" s="6"/>
+      <c r="GHO103" s="6"/>
+      <c r="GHP103" s="6"/>
+      <c r="GHQ103" s="6"/>
+      <c r="GHR103" s="6"/>
+      <c r="GHS103" s="6"/>
+      <c r="GHT103" s="6"/>
+      <c r="GHU103" s="6"/>
+      <c r="GHV103" s="6"/>
+      <c r="GHW103" s="6"/>
+      <c r="GHX103" s="6"/>
+      <c r="GHY103" s="6"/>
+      <c r="GHZ103" s="6"/>
+      <c r="GIA103" s="6"/>
+      <c r="GIB103" s="6"/>
+      <c r="GIC103" s="6"/>
+      <c r="GID103" s="6"/>
+      <c r="GIE103" s="6"/>
+      <c r="GIF103" s="6"/>
+      <c r="GIG103" s="6"/>
+      <c r="GIH103" s="6"/>
+      <c r="GII103" s="6"/>
+      <c r="GIJ103" s="6"/>
+      <c r="GIK103" s="6"/>
+      <c r="GIL103" s="6"/>
+      <c r="GIM103" s="6"/>
+      <c r="GIN103" s="6"/>
+      <c r="GIO103" s="6"/>
+      <c r="GIP103" s="6"/>
+      <c r="GIQ103" s="6"/>
+      <c r="GIR103" s="6"/>
+      <c r="GIS103" s="6"/>
+      <c r="GIT103" s="6"/>
+      <c r="GIU103" s="6"/>
+      <c r="GIV103" s="6"/>
+      <c r="GIW103" s="6"/>
+      <c r="GIX103" s="6"/>
+      <c r="GIY103" s="6"/>
+      <c r="GIZ103" s="6"/>
+      <c r="GJA103" s="6"/>
+      <c r="GJB103" s="6"/>
+      <c r="GJC103" s="6"/>
+      <c r="GJD103" s="6"/>
+      <c r="GJE103" s="6"/>
+      <c r="GJF103" s="6"/>
+      <c r="GJG103" s="6"/>
+      <c r="GJH103" s="6"/>
+      <c r="GJI103" s="6"/>
+      <c r="GJJ103" s="6"/>
+      <c r="GJK103" s="6"/>
+      <c r="GJL103" s="6"/>
+      <c r="GJM103" s="6"/>
+      <c r="GJN103" s="6"/>
+      <c r="GJO103" s="6"/>
+      <c r="GJP103" s="6"/>
+      <c r="GJQ103" s="6"/>
+      <c r="GJR103" s="6"/>
+      <c r="GJS103" s="6"/>
+      <c r="GJT103" s="6"/>
+      <c r="GJU103" s="6"/>
+      <c r="GJV103" s="6"/>
+      <c r="GJW103" s="6"/>
+      <c r="GJX103" s="6"/>
+      <c r="GJY103" s="6"/>
+      <c r="GJZ103" s="6"/>
+      <c r="GKA103" s="6"/>
+      <c r="GKB103" s="6"/>
+      <c r="GKC103" s="6"/>
+      <c r="GKD103" s="6"/>
+      <c r="GKE103" s="6"/>
+      <c r="GKF103" s="6"/>
+      <c r="GKG103" s="6"/>
+      <c r="GKH103" s="6"/>
+      <c r="GKI103" s="6"/>
+      <c r="GKJ103" s="6"/>
+      <c r="GKK103" s="6"/>
+      <c r="GKL103" s="6"/>
+      <c r="GKM103" s="6"/>
+      <c r="GKN103" s="6"/>
+      <c r="GKO103" s="6"/>
+      <c r="GKP103" s="6"/>
+      <c r="GKQ103" s="6"/>
+      <c r="GKR103" s="6"/>
+      <c r="GKS103" s="6"/>
+      <c r="GKT103" s="6"/>
+      <c r="GKU103" s="6"/>
+      <c r="GKV103" s="6"/>
+      <c r="GKW103" s="6"/>
+      <c r="GKX103" s="6"/>
+      <c r="GKY103" s="6"/>
+      <c r="GKZ103" s="6"/>
+      <c r="GLA103" s="6"/>
+      <c r="GLB103" s="6"/>
+      <c r="GLC103" s="6"/>
+      <c r="GLD103" s="6"/>
+      <c r="GLE103" s="6"/>
+      <c r="GLF103" s="6"/>
+      <c r="GLG103" s="6"/>
+      <c r="GLH103" s="6"/>
+      <c r="GLI103" s="6"/>
+      <c r="GLJ103" s="6"/>
+      <c r="GLK103" s="6"/>
+      <c r="GLL103" s="6"/>
+      <c r="GLM103" s="6"/>
+      <c r="GLN103" s="6"/>
+      <c r="GLO103" s="6"/>
+      <c r="GLP103" s="6"/>
+      <c r="GLQ103" s="6"/>
+      <c r="GLR103" s="6"/>
+      <c r="GLS103" s="6"/>
+      <c r="GLT103" s="6"/>
+      <c r="GLU103" s="6"/>
+      <c r="GLV103" s="6"/>
+      <c r="GLW103" s="6"/>
+      <c r="GLX103" s="6"/>
+      <c r="GLY103" s="6"/>
+      <c r="GLZ103" s="6"/>
+      <c r="GMA103" s="6"/>
+      <c r="GMB103" s="6"/>
+      <c r="GMC103" s="6"/>
+      <c r="GMD103" s="6"/>
+      <c r="GME103" s="6"/>
+      <c r="GMF103" s="6"/>
+      <c r="GMG103" s="6"/>
+      <c r="GMH103" s="6"/>
+      <c r="GMI103" s="6"/>
+      <c r="GMJ103" s="6"/>
+      <c r="GMK103" s="6"/>
+      <c r="GML103" s="6"/>
+      <c r="GMM103" s="6"/>
+      <c r="GMN103" s="6"/>
+      <c r="GMO103" s="6"/>
+      <c r="GMP103" s="6"/>
+      <c r="GMQ103" s="6"/>
+      <c r="GMR103" s="6"/>
+      <c r="GMS103" s="6"/>
+      <c r="GMT103" s="6"/>
+      <c r="GMU103" s="6"/>
+      <c r="GMV103" s="6"/>
+      <c r="GMW103" s="6"/>
+      <c r="GMX103" s="6"/>
+      <c r="GMY103" s="6"/>
+      <c r="GMZ103" s="6"/>
+      <c r="GNA103" s="6"/>
+      <c r="GNB103" s="6"/>
+      <c r="GNC103" s="6"/>
+      <c r="GND103" s="6"/>
+      <c r="GNE103" s="6"/>
+      <c r="GNF103" s="6"/>
+      <c r="GNG103" s="6"/>
+      <c r="GNH103" s="6"/>
+      <c r="GNI103" s="6"/>
+      <c r="GNJ103" s="6"/>
+      <c r="GNK103" s="6"/>
+      <c r="GNL103" s="6"/>
+      <c r="GNM103" s="6"/>
+      <c r="GNN103" s="6"/>
+      <c r="GNO103" s="6"/>
+      <c r="GNP103" s="6"/>
+      <c r="GNQ103" s="6"/>
+      <c r="GNR103" s="6"/>
+      <c r="GNS103" s="6"/>
+      <c r="GNT103" s="6"/>
+      <c r="GNU103" s="6"/>
+      <c r="GNV103" s="6"/>
+      <c r="GNW103" s="6"/>
+      <c r="GNX103" s="6"/>
+      <c r="GNY103" s="6"/>
+      <c r="GNZ103" s="6"/>
+      <c r="GOA103" s="6"/>
+      <c r="GOB103" s="6"/>
+      <c r="GOC103" s="6"/>
+      <c r="GOD103" s="6"/>
+      <c r="GOE103" s="6"/>
+      <c r="GOF103" s="6"/>
+      <c r="GOG103" s="6"/>
+      <c r="GOH103" s="6"/>
+      <c r="GOI103" s="6"/>
+      <c r="GOJ103" s="6"/>
+      <c r="GOK103" s="6"/>
+      <c r="GOL103" s="6"/>
+      <c r="GOM103" s="6"/>
+      <c r="GON103" s="6"/>
+      <c r="GOO103" s="6"/>
+      <c r="GOP103" s="6"/>
+      <c r="GOQ103" s="6"/>
+      <c r="GOR103" s="6"/>
+      <c r="GOS103" s="6"/>
+      <c r="GOT103" s="6"/>
+      <c r="GOU103" s="6"/>
+      <c r="GOV103" s="6"/>
+      <c r="GOW103" s="6"/>
+      <c r="GOX103" s="6"/>
+      <c r="GOY103" s="6"/>
+      <c r="GOZ103" s="6"/>
+      <c r="GPA103" s="6"/>
+      <c r="GPB103" s="6"/>
+      <c r="GPC103" s="6"/>
+      <c r="GPD103" s="6"/>
+      <c r="GPE103" s="6"/>
+      <c r="GPF103" s="6"/>
+      <c r="GPG103" s="6"/>
+      <c r="GPH103" s="6"/>
+      <c r="GPI103" s="6"/>
+      <c r="GPJ103" s="6"/>
+      <c r="GPK103" s="6"/>
+      <c r="GPL103" s="6"/>
+      <c r="GPM103" s="6"/>
+      <c r="GPN103" s="6"/>
+      <c r="GPO103" s="6"/>
+      <c r="GPP103" s="6"/>
+      <c r="GPQ103" s="6"/>
+      <c r="GPR103" s="6"/>
+      <c r="GPS103" s="6"/>
+      <c r="GPT103" s="6"/>
+      <c r="GPU103" s="6"/>
+      <c r="GPV103" s="6"/>
+      <c r="GPW103" s="6"/>
+      <c r="GPX103" s="6"/>
+      <c r="GPY103" s="6"/>
+      <c r="GPZ103" s="6"/>
+      <c r="GQA103" s="6"/>
+      <c r="GQB103" s="6"/>
+      <c r="GQC103" s="6"/>
+      <c r="GQD103" s="6"/>
+      <c r="GQE103" s="6"/>
+      <c r="GQF103" s="6"/>
+      <c r="GQG103" s="6"/>
+      <c r="GQH103" s="6"/>
+      <c r="GQI103" s="6"/>
+      <c r="GQJ103" s="6"/>
+      <c r="GQK103" s="6"/>
+      <c r="GQL103" s="6"/>
+      <c r="GQM103" s="6"/>
+      <c r="GQN103" s="6"/>
+      <c r="GQO103" s="6"/>
+      <c r="GQP103" s="6"/>
+      <c r="GQQ103" s="6"/>
+      <c r="GQR103" s="6"/>
+      <c r="GQS103" s="6"/>
+      <c r="GQT103" s="6"/>
+      <c r="GQU103" s="6"/>
+      <c r="GQV103" s="6"/>
+      <c r="GQW103" s="6"/>
+      <c r="GQX103" s="6"/>
+      <c r="GQY103" s="6"/>
+      <c r="GQZ103" s="6"/>
+      <c r="GRA103" s="6"/>
+      <c r="GRB103" s="6"/>
+      <c r="GRC103" s="6"/>
+      <c r="GRD103" s="6"/>
+      <c r="GRE103" s="6"/>
+      <c r="GRF103" s="6"/>
+      <c r="GRG103" s="6"/>
+      <c r="GRH103" s="6"/>
+      <c r="GRI103" s="6"/>
+      <c r="GRJ103" s="6"/>
+      <c r="GRK103" s="6"/>
+      <c r="GRL103" s="6"/>
+      <c r="GRM103" s="6"/>
+      <c r="GRN103" s="6"/>
+      <c r="GRO103" s="6"/>
+      <c r="GRP103" s="6"/>
+      <c r="GRQ103" s="6"/>
+      <c r="GRR103" s="6"/>
+      <c r="GRS103" s="6"/>
+      <c r="GRT103" s="6"/>
+      <c r="GRU103" s="6"/>
+      <c r="GRV103" s="6"/>
+      <c r="GRW103" s="6"/>
+      <c r="GRX103" s="6"/>
+      <c r="GRY103" s="6"/>
+      <c r="GRZ103" s="6"/>
+      <c r="GSA103" s="6"/>
+      <c r="GSB103" s="6"/>
+      <c r="GSC103" s="6"/>
+      <c r="GSD103" s="6"/>
+      <c r="GSE103" s="6"/>
+      <c r="GSF103" s="6"/>
+      <c r="GSG103" s="6"/>
+      <c r="GSH103" s="6"/>
+      <c r="GSI103" s="6"/>
+      <c r="GSJ103" s="6"/>
+      <c r="GSK103" s="6"/>
+      <c r="GSL103" s="6"/>
+      <c r="GSM103" s="6"/>
+      <c r="GSN103" s="6"/>
+      <c r="GSO103" s="6"/>
+      <c r="GSP103" s="6"/>
+      <c r="GSQ103" s="6"/>
+      <c r="GSR103" s="6"/>
+      <c r="GSS103" s="6"/>
+      <c r="GST103" s="6"/>
+      <c r="GSU103" s="6"/>
+      <c r="GSV103" s="6"/>
+      <c r="GSW103" s="6"/>
+      <c r="GSX103" s="6"/>
+      <c r="GSY103" s="6"/>
+      <c r="GSZ103" s="6"/>
+      <c r="GTA103" s="6"/>
+      <c r="GTB103" s="6"/>
+      <c r="GTC103" s="6"/>
+      <c r="GTD103" s="6"/>
+      <c r="GTE103" s="6"/>
+      <c r="GTF103" s="6"/>
+      <c r="GTG103" s="6"/>
+      <c r="GTH103" s="6"/>
+      <c r="GTI103" s="6"/>
+      <c r="GTJ103" s="6"/>
+      <c r="GTK103" s="6"/>
+      <c r="GTL103" s="6"/>
+      <c r="GTM103" s="6"/>
+      <c r="GTN103" s="6"/>
+      <c r="GTO103" s="6"/>
+      <c r="GTP103" s="6"/>
+      <c r="GTQ103" s="6"/>
+      <c r="GTR103" s="6"/>
+      <c r="GTS103" s="6"/>
+      <c r="GTT103" s="6"/>
+      <c r="GTU103" s="6"/>
+      <c r="GTV103" s="6"/>
+      <c r="GTW103" s="6"/>
+      <c r="GTX103" s="6"/>
+      <c r="GTY103" s="6"/>
+      <c r="GTZ103" s="6"/>
+      <c r="GUA103" s="6"/>
+      <c r="GUB103" s="6"/>
+      <c r="GUC103" s="6"/>
+      <c r="GUD103" s="6"/>
+      <c r="GUE103" s="6"/>
+      <c r="GUF103" s="6"/>
+      <c r="GUG103" s="6"/>
+      <c r="GUH103" s="6"/>
+      <c r="GUI103" s="6"/>
+      <c r="GUJ103" s="6"/>
+      <c r="GUK103" s="6"/>
+      <c r="GUL103" s="6"/>
+      <c r="GUM103" s="6"/>
+      <c r="GUN103" s="6"/>
+      <c r="GUO103" s="6"/>
+      <c r="GUP103" s="6"/>
+      <c r="GUQ103" s="6"/>
+      <c r="GUR103" s="6"/>
+      <c r="GUS103" s="6"/>
+      <c r="GUT103" s="6"/>
+      <c r="GUU103" s="6"/>
+      <c r="GUV103" s="6"/>
+      <c r="GUW103" s="6"/>
+      <c r="GUX103" s="6"/>
+      <c r="GUY103" s="6"/>
+      <c r="GUZ103" s="6"/>
+      <c r="GVA103" s="6"/>
+      <c r="GVB103" s="6"/>
+      <c r="GVC103" s="6"/>
+      <c r="GVD103" s="6"/>
+      <c r="GVE103" s="6"/>
+      <c r="GVF103" s="6"/>
+      <c r="GVG103" s="6"/>
+      <c r="GVH103" s="6"/>
+      <c r="GVI103" s="6"/>
+      <c r="GVJ103" s="6"/>
+      <c r="GVK103" s="6"/>
+      <c r="GVL103" s="6"/>
+      <c r="GVM103" s="6"/>
+      <c r="GVN103" s="6"/>
+      <c r="GVO103" s="6"/>
+      <c r="GVP103" s="6"/>
+      <c r="GVQ103" s="6"/>
+      <c r="GVR103" s="6"/>
+      <c r="GVS103" s="6"/>
+      <c r="GVT103" s="6"/>
+      <c r="GVU103" s="6"/>
+      <c r="GVV103" s="6"/>
+      <c r="GVW103" s="6"/>
+      <c r="GVX103" s="6"/>
+      <c r="GVY103" s="6"/>
+      <c r="GVZ103" s="6"/>
+      <c r="GWA103" s="6"/>
+      <c r="GWB103" s="6"/>
+      <c r="GWC103" s="6"/>
+      <c r="GWD103" s="6"/>
+      <c r="GWE103" s="6"/>
+      <c r="GWF103" s="6"/>
+      <c r="GWG103" s="6"/>
+      <c r="GWH103" s="6"/>
+      <c r="GWI103" s="6"/>
+      <c r="GWJ103" s="6"/>
+      <c r="GWK103" s="6"/>
+      <c r="GWL103" s="6"/>
+      <c r="GWM103" s="6"/>
+      <c r="GWN103" s="6"/>
+      <c r="GWO103" s="6"/>
+      <c r="GWP103" s="6"/>
+      <c r="GWQ103" s="6"/>
+      <c r="GWR103" s="6"/>
+      <c r="GWS103" s="6"/>
+      <c r="GWT103" s="6"/>
+      <c r="GWU103" s="6"/>
+      <c r="GWV103" s="6"/>
+      <c r="GWW103" s="6"/>
+      <c r="GWX103" s="6"/>
+      <c r="GWY103" s="6"/>
+      <c r="GWZ103" s="6"/>
+      <c r="GXA103" s="6"/>
+      <c r="GXB103" s="6"/>
+      <c r="GXC103" s="6"/>
+      <c r="GXD103" s="6"/>
+      <c r="GXE103" s="6"/>
+      <c r="GXF103" s="6"/>
+      <c r="GXG103" s="6"/>
+      <c r="GXH103" s="6"/>
+      <c r="GXI103" s="6"/>
+      <c r="GXJ103" s="6"/>
+      <c r="GXK103" s="6"/>
+      <c r="GXL103" s="6"/>
+      <c r="GXM103" s="6"/>
+      <c r="GXN103" s="6"/>
+      <c r="GXO103" s="6"/>
+      <c r="GXP103" s="6"/>
+      <c r="GXQ103" s="6"/>
+      <c r="GXR103" s="6"/>
+      <c r="GXS103" s="6"/>
+      <c r="GXT103" s="6"/>
+      <c r="GXU103" s="6"/>
+      <c r="GXV103" s="6"/>
+      <c r="GXW103" s="6"/>
+      <c r="GXX103" s="6"/>
+      <c r="GXY103" s="6"/>
+      <c r="GXZ103" s="6"/>
+      <c r="GYA103" s="6"/>
+      <c r="GYB103" s="6"/>
+      <c r="GYC103" s="6"/>
+      <c r="GYD103" s="6"/>
+      <c r="GYE103" s="6"/>
+      <c r="GYF103" s="6"/>
+      <c r="GYG103" s="6"/>
+      <c r="GYH103" s="6"/>
+      <c r="GYI103" s="6"/>
+      <c r="GYJ103" s="6"/>
+      <c r="GYK103" s="6"/>
+      <c r="GYL103" s="6"/>
+      <c r="GYM103" s="6"/>
+      <c r="GYN103" s="6"/>
+      <c r="GYO103" s="6"/>
+      <c r="GYP103" s="6"/>
+      <c r="GYQ103" s="6"/>
+      <c r="GYR103" s="6"/>
+      <c r="GYS103" s="6"/>
+      <c r="GYT103" s="6"/>
+      <c r="GYU103" s="6"/>
+      <c r="GYV103" s="6"/>
+      <c r="GYW103" s="6"/>
+      <c r="GYX103" s="6"/>
+      <c r="GYY103" s="6"/>
+      <c r="GYZ103" s="6"/>
+      <c r="GZA103" s="6"/>
+      <c r="GZB103" s="6"/>
+      <c r="GZC103" s="6"/>
+      <c r="GZD103" s="6"/>
+      <c r="GZE103" s="6"/>
+      <c r="GZF103" s="6"/>
+      <c r="GZG103" s="6"/>
+      <c r="GZH103" s="6"/>
+      <c r="GZI103" s="6"/>
+      <c r="GZJ103" s="6"/>
+      <c r="GZK103" s="6"/>
+      <c r="GZL103" s="6"/>
+      <c r="GZM103" s="6"/>
+      <c r="GZN103" s="6"/>
+      <c r="GZO103" s="6"/>
+      <c r="GZP103" s="6"/>
+      <c r="GZQ103" s="6"/>
+      <c r="GZR103" s="6"/>
+      <c r="GZS103" s="6"/>
+      <c r="GZT103" s="6"/>
+      <c r="GZU103" s="6"/>
+      <c r="GZV103" s="6"/>
+      <c r="GZW103" s="6"/>
+      <c r="GZX103" s="6"/>
+      <c r="GZY103" s="6"/>
+      <c r="GZZ103" s="6"/>
+      <c r="HAA103" s="6"/>
+      <c r="HAB103" s="6"/>
+      <c r="HAC103" s="6"/>
+      <c r="HAD103" s="6"/>
+      <c r="HAE103" s="6"/>
+      <c r="HAF103" s="6"/>
+      <c r="HAG103" s="6"/>
+      <c r="HAH103" s="6"/>
+      <c r="HAI103" s="6"/>
+      <c r="HAJ103" s="6"/>
+      <c r="HAK103" s="6"/>
+      <c r="HAL103" s="6"/>
+      <c r="HAM103" s="6"/>
+      <c r="HAN103" s="6"/>
+      <c r="HAO103" s="6"/>
+      <c r="HAP103" s="6"/>
+      <c r="HAQ103" s="6"/>
+      <c r="HAR103" s="6"/>
+      <c r="HAS103" s="6"/>
+      <c r="HAT103" s="6"/>
+      <c r="HAU103" s="6"/>
+      <c r="HAV103" s="6"/>
+      <c r="HAW103" s="6"/>
+      <c r="HAX103" s="6"/>
+      <c r="HAY103" s="6"/>
+      <c r="HAZ103" s="6"/>
+      <c r="HBA103" s="6"/>
+      <c r="HBB103" s="6"/>
+      <c r="HBC103" s="6"/>
+      <c r="HBD103" s="6"/>
+      <c r="HBE103" s="6"/>
+      <c r="HBF103" s="6"/>
+      <c r="HBG103" s="6"/>
+      <c r="HBH103" s="6"/>
+      <c r="HBI103" s="6"/>
+      <c r="HBJ103" s="6"/>
+      <c r="HBK103" s="6"/>
+      <c r="HBL103" s="6"/>
+      <c r="HBM103" s="6"/>
+      <c r="HBN103" s="6"/>
+      <c r="HBO103" s="6"/>
+      <c r="HBP103" s="6"/>
+      <c r="HBQ103" s="6"/>
+      <c r="HBR103" s="6"/>
+      <c r="HBS103" s="6"/>
+      <c r="HBT103" s="6"/>
+      <c r="HBU103" s="6"/>
+      <c r="HBV103" s="6"/>
+      <c r="HBW103" s="6"/>
+      <c r="HBX103" s="6"/>
+      <c r="HBY103" s="6"/>
+      <c r="HBZ103" s="6"/>
+      <c r="HCA103" s="6"/>
+      <c r="HCB103" s="6"/>
+      <c r="HCC103" s="6"/>
+      <c r="HCD103" s="6"/>
+      <c r="HCE103" s="6"/>
+      <c r="HCF103" s="6"/>
+      <c r="HCG103" s="6"/>
+      <c r="HCH103" s="6"/>
+      <c r="HCI103" s="6"/>
+      <c r="HCJ103" s="6"/>
+      <c r="HCK103" s="6"/>
+      <c r="HCL103" s="6"/>
+      <c r="HCM103" s="6"/>
+      <c r="HCN103" s="6"/>
+      <c r="HCO103" s="6"/>
+      <c r="HCP103" s="6"/>
+      <c r="HCQ103" s="6"/>
+      <c r="HCR103" s="6"/>
+      <c r="HCS103" s="6"/>
+      <c r="HCT103" s="6"/>
+      <c r="HCU103" s="6"/>
+      <c r="HCV103" s="6"/>
+      <c r="HCW103" s="6"/>
+      <c r="HCX103" s="6"/>
+      <c r="HCY103" s="6"/>
+      <c r="HCZ103" s="6"/>
+      <c r="HDA103" s="6"/>
+      <c r="HDB103" s="6"/>
+      <c r="HDC103" s="6"/>
+      <c r="HDD103" s="6"/>
+      <c r="HDE103" s="6"/>
+      <c r="HDF103" s="6"/>
+      <c r="HDG103" s="6"/>
+      <c r="HDH103" s="6"/>
+      <c r="HDI103" s="6"/>
+      <c r="HDJ103" s="6"/>
+      <c r="HDK103" s="6"/>
+      <c r="HDL103" s="6"/>
+      <c r="HDM103" s="6"/>
+      <c r="HDN103" s="6"/>
+      <c r="HDO103" s="6"/>
+      <c r="HDP103" s="6"/>
+      <c r="HDQ103" s="6"/>
+      <c r="HDR103" s="6"/>
+      <c r="HDS103" s="6"/>
+      <c r="HDT103" s="6"/>
+      <c r="HDU103" s="6"/>
+      <c r="HDV103" s="6"/>
+      <c r="HDW103" s="6"/>
+      <c r="HDX103" s="6"/>
+      <c r="HDY103" s="6"/>
+      <c r="HDZ103" s="6"/>
+      <c r="HEA103" s="6"/>
+      <c r="HEB103" s="6"/>
+      <c r="HEC103" s="6"/>
+      <c r="HED103" s="6"/>
+      <c r="HEE103" s="6"/>
+      <c r="HEF103" s="6"/>
+      <c r="HEG103" s="6"/>
+      <c r="HEH103" s="6"/>
+      <c r="HEI103" s="6"/>
+      <c r="HEJ103" s="6"/>
+      <c r="HEK103" s="6"/>
+      <c r="HEL103" s="6"/>
+      <c r="HEM103" s="6"/>
+      <c r="HEN103" s="6"/>
+      <c r="HEO103" s="6"/>
+      <c r="HEP103" s="6"/>
+      <c r="HEQ103" s="6"/>
+      <c r="HER103" s="6"/>
+      <c r="HES103" s="6"/>
+      <c r="HET103" s="6"/>
+      <c r="HEU103" s="6"/>
+      <c r="HEV103" s="6"/>
+      <c r="HEW103" s="6"/>
+      <c r="HEX103" s="6"/>
+      <c r="HEY103" s="6"/>
+      <c r="HEZ103" s="6"/>
+      <c r="HFA103" s="6"/>
+      <c r="HFB103" s="6"/>
+      <c r="HFC103" s="6"/>
+      <c r="HFD103" s="6"/>
+      <c r="HFE103" s="6"/>
+      <c r="HFF103" s="6"/>
+      <c r="HFG103" s="6"/>
+      <c r="HFH103" s="6"/>
+      <c r="HFI103" s="6"/>
+      <c r="HFJ103" s="6"/>
+      <c r="HFK103" s="6"/>
+      <c r="HFL103" s="6"/>
+      <c r="HFM103" s="6"/>
+      <c r="HFN103" s="6"/>
+      <c r="HFO103" s="6"/>
+      <c r="HFP103" s="6"/>
+      <c r="HFQ103" s="6"/>
+      <c r="HFR103" s="6"/>
+      <c r="HFS103" s="6"/>
+      <c r="HFT103" s="6"/>
+      <c r="HFU103" s="6"/>
+      <c r="HFV103" s="6"/>
+      <c r="HFW103" s="6"/>
+      <c r="HFX103" s="6"/>
+      <c r="HFY103" s="6"/>
+      <c r="HFZ103" s="6"/>
+      <c r="HGA103" s="6"/>
+      <c r="HGB103" s="6"/>
+      <c r="HGC103" s="6"/>
+      <c r="HGD103" s="6"/>
+      <c r="HGE103" s="6"/>
+      <c r="HGF103" s="6"/>
+      <c r="HGG103" s="6"/>
+      <c r="HGH103" s="6"/>
+      <c r="HGI103" s="6"/>
+      <c r="HGJ103" s="6"/>
+      <c r="HGK103" s="6"/>
+      <c r="HGL103" s="6"/>
+      <c r="HGM103" s="6"/>
+      <c r="HGN103" s="6"/>
+      <c r="HGO103" s="6"/>
+      <c r="HGP103" s="6"/>
+      <c r="HGQ103" s="6"/>
+      <c r="HGR103" s="6"/>
+      <c r="HGS103" s="6"/>
+      <c r="HGT103" s="6"/>
+      <c r="HGU103" s="6"/>
+      <c r="HGV103" s="6"/>
+      <c r="HGW103" s="6"/>
+      <c r="HGX103" s="6"/>
+      <c r="HGY103" s="6"/>
+      <c r="HGZ103" s="6"/>
+      <c r="HHA103" s="6"/>
+      <c r="HHB103" s="6"/>
+      <c r="HHC103" s="6"/>
+      <c r="HHD103" s="6"/>
+      <c r="HHE103" s="6"/>
+      <c r="HHF103" s="6"/>
+      <c r="HHG103" s="6"/>
+      <c r="HHH103" s="6"/>
+      <c r="HHI103" s="6"/>
+      <c r="HHJ103" s="6"/>
+      <c r="HHK103" s="6"/>
+      <c r="HHL103" s="6"/>
+      <c r="HHM103" s="6"/>
+      <c r="HHN103" s="6"/>
+      <c r="HHO103" s="6"/>
+      <c r="HHP103" s="6"/>
+      <c r="HHQ103" s="6"/>
+      <c r="HHR103" s="6"/>
+      <c r="HHS103" s="6"/>
+      <c r="HHT103" s="6"/>
+      <c r="HHU103" s="6"/>
+      <c r="HHV103" s="6"/>
+      <c r="HHW103" s="6"/>
+      <c r="HHX103" s="6"/>
+      <c r="HHY103" s="6"/>
+      <c r="HHZ103" s="6"/>
+      <c r="HIA103" s="6"/>
+      <c r="HIB103" s="6"/>
+      <c r="HIC103" s="6"/>
+      <c r="HID103" s="6"/>
+      <c r="HIE103" s="6"/>
+      <c r="HIF103" s="6"/>
+      <c r="HIG103" s="6"/>
+      <c r="HIH103" s="6"/>
+      <c r="HII103" s="6"/>
+      <c r="HIJ103" s="6"/>
+      <c r="HIK103" s="6"/>
+      <c r="HIL103" s="6"/>
+      <c r="HIM103" s="6"/>
+      <c r="HIN103" s="6"/>
+      <c r="HIO103" s="6"/>
+      <c r="HIP103" s="6"/>
+      <c r="HIQ103" s="6"/>
+      <c r="HIR103" s="6"/>
+      <c r="HIS103" s="6"/>
+      <c r="HIT103" s="6"/>
+      <c r="HIU103" s="6"/>
+      <c r="HIV103" s="6"/>
+      <c r="HIW103" s="6"/>
+      <c r="HIX103" s="6"/>
+      <c r="HIY103" s="6"/>
+      <c r="HIZ103" s="6"/>
+      <c r="HJA103" s="6"/>
+      <c r="HJB103" s="6"/>
+      <c r="HJC103" s="6"/>
+      <c r="HJD103" s="6"/>
+      <c r="HJE103" s="6"/>
+      <c r="HJF103" s="6"/>
+      <c r="HJG103" s="6"/>
+      <c r="HJH103" s="6"/>
+      <c r="HJI103" s="6"/>
+      <c r="HJJ103" s="6"/>
+      <c r="HJK103" s="6"/>
+      <c r="HJL103" s="6"/>
+      <c r="HJM103" s="6"/>
+      <c r="HJN103" s="6"/>
+      <c r="HJO103" s="6"/>
+      <c r="HJP103" s="6"/>
+      <c r="HJQ103" s="6"/>
+      <c r="HJR103" s="6"/>
+      <c r="HJS103" s="6"/>
+      <c r="HJT103" s="6"/>
+      <c r="HJU103" s="6"/>
+      <c r="HJV103" s="6"/>
+      <c r="HJW103" s="6"/>
+      <c r="HJX103" s="6"/>
+      <c r="HJY103" s="6"/>
+      <c r="HJZ103" s="6"/>
+      <c r="HKA103" s="6"/>
+      <c r="HKB103" s="6"/>
+      <c r="HKC103" s="6"/>
+      <c r="HKD103" s="6"/>
+      <c r="HKE103" s="6"/>
+      <c r="HKF103" s="6"/>
+      <c r="HKG103" s="6"/>
+      <c r="HKH103" s="6"/>
+      <c r="HKI103" s="6"/>
+      <c r="HKJ103" s="6"/>
+      <c r="HKK103" s="6"/>
+      <c r="HKL103" s="6"/>
+      <c r="HKM103" s="6"/>
+      <c r="HKN103" s="6"/>
+      <c r="HKO103" s="6"/>
+      <c r="HKP103" s="6"/>
+      <c r="HKQ103" s="6"/>
+      <c r="HKR103" s="6"/>
+      <c r="HKS103" s="6"/>
+      <c r="HKT103" s="6"/>
+      <c r="HKU103" s="6"/>
+      <c r="HKV103" s="6"/>
+      <c r="HKW103" s="6"/>
+      <c r="HKX103" s="6"/>
+      <c r="HKY103" s="6"/>
+      <c r="HKZ103" s="6"/>
+      <c r="HLA103" s="6"/>
+      <c r="HLB103" s="6"/>
+      <c r="HLC103" s="6"/>
+      <c r="HLD103" s="6"/>
+      <c r="HLE103" s="6"/>
+      <c r="HLF103" s="6"/>
+      <c r="HLG103" s="6"/>
+      <c r="HLH103" s="6"/>
+      <c r="HLI103" s="6"/>
+      <c r="HLJ103" s="6"/>
+      <c r="HLK103" s="6"/>
+      <c r="HLL103" s="6"/>
+      <c r="HLM103" s="6"/>
+      <c r="HLN103" s="6"/>
+      <c r="HLO103" s="6"/>
+      <c r="HLP103" s="6"/>
+      <c r="HLQ103" s="6"/>
+      <c r="HLR103" s="6"/>
+      <c r="HLS103" s="6"/>
+      <c r="HLT103" s="6"/>
+      <c r="HLU103" s="6"/>
+      <c r="HLV103" s="6"/>
+      <c r="HLW103" s="6"/>
+      <c r="HLX103" s="6"/>
+      <c r="HLY103" s="6"/>
+      <c r="HLZ103" s="6"/>
+      <c r="HMA103" s="6"/>
+      <c r="HMB103" s="6"/>
+      <c r="HMC103" s="6"/>
+      <c r="HMD103" s="6"/>
+      <c r="HME103" s="6"/>
+      <c r="HMF103" s="6"/>
+      <c r="HMG103" s="6"/>
+      <c r="HMH103" s="6"/>
+      <c r="HMI103" s="6"/>
+      <c r="HMJ103" s="6"/>
+      <c r="HMK103" s="6"/>
+      <c r="HML103" s="6"/>
+      <c r="HMM103" s="6"/>
+      <c r="HMN103" s="6"/>
+      <c r="HMO103" s="6"/>
+      <c r="HMP103" s="6"/>
+      <c r="HMQ103" s="6"/>
+      <c r="HMR103" s="6"/>
+      <c r="HMS103" s="6"/>
+      <c r="HMT103" s="6"/>
+      <c r="HMU103" s="6"/>
+      <c r="HMV103" s="6"/>
+      <c r="HMW103" s="6"/>
+      <c r="HMX103" s="6"/>
+      <c r="HMY103" s="6"/>
+      <c r="HMZ103" s="6"/>
+      <c r="HNA103" s="6"/>
+      <c r="HNB103" s="6"/>
+      <c r="HNC103" s="6"/>
+      <c r="HND103" s="6"/>
+      <c r="HNE103" s="6"/>
+      <c r="HNF103" s="6"/>
+      <c r="HNG103" s="6"/>
+      <c r="HNH103" s="6"/>
+      <c r="HNI103" s="6"/>
+      <c r="HNJ103" s="6"/>
+      <c r="HNK103" s="6"/>
+      <c r="HNL103" s="6"/>
+      <c r="HNM103" s="6"/>
+      <c r="HNN103" s="6"/>
+      <c r="HNO103" s="6"/>
+      <c r="HNP103" s="6"/>
+      <c r="HNQ103" s="6"/>
+      <c r="HNR103" s="6"/>
+      <c r="HNS103" s="6"/>
+      <c r="HNT103" s="6"/>
+      <c r="HNU103" s="6"/>
+      <c r="HNV103" s="6"/>
+      <c r="HNW103" s="6"/>
+      <c r="HNX103" s="6"/>
+      <c r="HNY103" s="6"/>
+      <c r="HNZ103" s="6"/>
+      <c r="HOA103" s="6"/>
+      <c r="HOB103" s="6"/>
+      <c r="HOC103" s="6"/>
+      <c r="HOD103" s="6"/>
+      <c r="HOE103" s="6"/>
+      <c r="HOF103" s="6"/>
+      <c r="HOG103" s="6"/>
+      <c r="HOH103" s="6"/>
+      <c r="HOI103" s="6"/>
+      <c r="HOJ103" s="6"/>
+      <c r="HOK103" s="6"/>
+      <c r="HOL103" s="6"/>
+      <c r="HOM103" s="6"/>
+      <c r="HON103" s="6"/>
+      <c r="HOO103" s="6"/>
+      <c r="HOP103" s="6"/>
+      <c r="HOQ103" s="6"/>
+      <c r="HOR103" s="6"/>
+      <c r="HOS103" s="6"/>
+      <c r="HOT103" s="6"/>
+      <c r="HOU103" s="6"/>
+      <c r="HOV103" s="6"/>
+      <c r="HOW103" s="6"/>
+      <c r="HOX103" s="6"/>
+      <c r="HOY103" s="6"/>
+      <c r="HOZ103" s="6"/>
+      <c r="HPA103" s="6"/>
+      <c r="HPB103" s="6"/>
+      <c r="HPC103" s="6"/>
+      <c r="HPD103" s="6"/>
+      <c r="HPE103" s="6"/>
+      <c r="HPF103" s="6"/>
+      <c r="HPG103" s="6"/>
+      <c r="HPH103" s="6"/>
+      <c r="HPI103" s="6"/>
+      <c r="HPJ103" s="6"/>
+      <c r="HPK103" s="6"/>
+      <c r="HPL103" s="6"/>
+      <c r="HPM103" s="6"/>
+      <c r="HPN103" s="6"/>
+      <c r="HPO103" s="6"/>
+      <c r="HPP103" s="6"/>
+      <c r="HPQ103" s="6"/>
+      <c r="HPR103" s="6"/>
+      <c r="HPS103" s="6"/>
+      <c r="HPT103" s="6"/>
+      <c r="HPU103" s="6"/>
+      <c r="HPV103" s="6"/>
+      <c r="HPW103" s="6"/>
+      <c r="HPX103" s="6"/>
+      <c r="HPY103" s="6"/>
+      <c r="HPZ103" s="6"/>
+      <c r="HQA103" s="6"/>
+      <c r="HQB103" s="6"/>
+      <c r="HQC103" s="6"/>
+      <c r="HQD103" s="6"/>
+      <c r="HQE103" s="6"/>
+      <c r="HQF103" s="6"/>
+      <c r="HQG103" s="6"/>
+      <c r="HQH103" s="6"/>
+      <c r="HQI103" s="6"/>
+      <c r="HQJ103" s="6"/>
+      <c r="HQK103" s="6"/>
+      <c r="HQL103" s="6"/>
+      <c r="HQM103" s="6"/>
+      <c r="HQN103" s="6"/>
+      <c r="HQO103" s="6"/>
+      <c r="HQP103" s="6"/>
+      <c r="HQQ103" s="6"/>
+      <c r="HQR103" s="6"/>
+      <c r="HQS103" s="6"/>
+      <c r="HQT103" s="6"/>
+      <c r="HQU103" s="6"/>
+      <c r="HQV103" s="6"/>
+      <c r="HQW103" s="6"/>
+      <c r="HQX103" s="6"/>
+      <c r="HQY103" s="6"/>
+      <c r="HQZ103" s="6"/>
+      <c r="HRA103" s="6"/>
+      <c r="HRB103" s="6"/>
+      <c r="HRC103" s="6"/>
+      <c r="HRD103" s="6"/>
+      <c r="HRE103" s="6"/>
+      <c r="HRF103" s="6"/>
+      <c r="HRG103" s="6"/>
+      <c r="HRH103" s="6"/>
+      <c r="HRI103" s="6"/>
+      <c r="HRJ103" s="6"/>
+      <c r="HRK103" s="6"/>
+      <c r="HRL103" s="6"/>
+      <c r="HRM103" s="6"/>
+      <c r="HRN103" s="6"/>
+      <c r="HRO103" s="6"/>
+      <c r="HRP103" s="6"/>
+      <c r="HRQ103" s="6"/>
+      <c r="HRR103" s="6"/>
+      <c r="HRS103" s="6"/>
+      <c r="HRT103" s="6"/>
+      <c r="HRU103" s="6"/>
+      <c r="HRV103" s="6"/>
+      <c r="HRW103" s="6"/>
+      <c r="HRX103" s="6"/>
+      <c r="HRY103" s="6"/>
+      <c r="HRZ103" s="6"/>
+      <c r="HSA103" s="6"/>
+      <c r="HSB103" s="6"/>
+      <c r="HSC103" s="6"/>
+      <c r="HSD103" s="6"/>
+      <c r="HSE103" s="6"/>
+      <c r="HSF103" s="6"/>
+      <c r="HSG103" s="6"/>
+      <c r="HSH103" s="6"/>
+      <c r="HSI103" s="6"/>
+      <c r="HSJ103" s="6"/>
+      <c r="HSK103" s="6"/>
+      <c r="HSL103" s="6"/>
+      <c r="HSM103" s="6"/>
+      <c r="HSN103" s="6"/>
+      <c r="HSO103" s="6"/>
+      <c r="HSP103" s="6"/>
+      <c r="HSQ103" s="6"/>
+      <c r="HSR103" s="6"/>
+      <c r="HSS103" s="6"/>
+      <c r="HST103" s="6"/>
+      <c r="HSU103" s="6"/>
+      <c r="HSV103" s="6"/>
+      <c r="HSW103" s="6"/>
+      <c r="HSX103" s="6"/>
+      <c r="HSY103" s="6"/>
+      <c r="HSZ103" s="6"/>
+      <c r="HTA103" s="6"/>
+      <c r="HTB103" s="6"/>
+      <c r="HTC103" s="6"/>
+      <c r="HTD103" s="6"/>
+      <c r="HTE103" s="6"/>
+      <c r="HTF103" s="6"/>
+      <c r="HTG103" s="6"/>
+      <c r="HTH103" s="6"/>
+      <c r="HTI103" s="6"/>
+      <c r="HTJ103" s="6"/>
+      <c r="HTK103" s="6"/>
+      <c r="HTL103" s="6"/>
+      <c r="HTM103" s="6"/>
+      <c r="HTN103" s="6"/>
+      <c r="HTO103" s="6"/>
+      <c r="HTP103" s="6"/>
+      <c r="HTQ103" s="6"/>
+      <c r="HTR103" s="6"/>
+      <c r="HTS103" s="6"/>
+      <c r="HTT103" s="6"/>
+      <c r="HTU103" s="6"/>
+      <c r="HTV103" s="6"/>
+      <c r="HTW103" s="6"/>
+      <c r="HTX103" s="6"/>
+      <c r="HTY103" s="6"/>
+      <c r="HTZ103" s="6"/>
+      <c r="HUA103" s="6"/>
+      <c r="HUB103" s="6"/>
+      <c r="HUC103" s="6"/>
+      <c r="HUD103" s="6"/>
+      <c r="HUE103" s="6"/>
+      <c r="HUF103" s="6"/>
+      <c r="HUG103" s="6"/>
+      <c r="HUH103" s="6"/>
+      <c r="HUI103" s="6"/>
+      <c r="HUJ103" s="6"/>
+      <c r="HUK103" s="6"/>
+      <c r="HUL103" s="6"/>
+      <c r="HUM103" s="6"/>
+      <c r="HUN103" s="6"/>
+      <c r="HUO103" s="6"/>
+      <c r="HUP103" s="6"/>
+      <c r="HUQ103" s="6"/>
+      <c r="HUR103" s="6"/>
+      <c r="HUS103" s="6"/>
+      <c r="HUT103" s="6"/>
+      <c r="HUU103" s="6"/>
+      <c r="HUV103" s="6"/>
+      <c r="HUW103" s="6"/>
+      <c r="HUX103" s="6"/>
+      <c r="HUY103" s="6"/>
+      <c r="HUZ103" s="6"/>
+      <c r="HVA103" s="6"/>
+      <c r="HVB103" s="6"/>
+      <c r="HVC103" s="6"/>
+      <c r="HVD103" s="6"/>
+      <c r="HVE103" s="6"/>
+      <c r="HVF103" s="6"/>
+      <c r="HVG103" s="6"/>
+      <c r="HVH103" s="6"/>
+      <c r="HVI103" s="6"/>
+      <c r="HVJ103" s="6"/>
+      <c r="HVK103" s="6"/>
+      <c r="HVL103" s="6"/>
+      <c r="HVM103" s="6"/>
+      <c r="HVN103" s="6"/>
+      <c r="HVO103" s="6"/>
+      <c r="HVP103" s="6"/>
+      <c r="HVQ103" s="6"/>
+      <c r="HVR103" s="6"/>
+      <c r="HVS103" s="6"/>
+      <c r="HVT103" s="6"/>
+      <c r="HVU103" s="6"/>
+      <c r="HVV103" s="6"/>
+      <c r="HVW103" s="6"/>
+      <c r="HVX103" s="6"/>
+      <c r="HVY103" s="6"/>
+      <c r="HVZ103" s="6"/>
+      <c r="HWA103" s="6"/>
+      <c r="HWB103" s="6"/>
+      <c r="HWC103" s="6"/>
+      <c r="HWD103" s="6"/>
+      <c r="HWE103" s="6"/>
+      <c r="HWF103" s="6"/>
+      <c r="HWG103" s="6"/>
+      <c r="HWH103" s="6"/>
+      <c r="HWI103" s="6"/>
+      <c r="HWJ103" s="6"/>
+      <c r="HWK103" s="6"/>
+      <c r="HWL103" s="6"/>
+      <c r="HWM103" s="6"/>
+      <c r="HWN103" s="6"/>
+      <c r="HWO103" s="6"/>
+      <c r="HWP103" s="6"/>
+      <c r="HWQ103" s="6"/>
+      <c r="HWR103" s="6"/>
+      <c r="HWS103" s="6"/>
+      <c r="HWT103" s="6"/>
+      <c r="HWU103" s="6"/>
+      <c r="HWV103" s="6"/>
+      <c r="HWW103" s="6"/>
+      <c r="HWX103" s="6"/>
+      <c r="HWY103" s="6"/>
+      <c r="HWZ103" s="6"/>
+      <c r="HXA103" s="6"/>
+      <c r="HXB103" s="6"/>
+      <c r="HXC103" s="6"/>
+      <c r="HXD103" s="6"/>
+      <c r="HXE103" s="6"/>
+      <c r="HXF103" s="6"/>
+      <c r="HXG103" s="6"/>
+      <c r="HXH103" s="6"/>
+      <c r="HXI103" s="6"/>
+      <c r="HXJ103" s="6"/>
+      <c r="HXK103" s="6"/>
+      <c r="HXL103" s="6"/>
+      <c r="HXM103" s="6"/>
+      <c r="HXN103" s="6"/>
+      <c r="HXO103" s="6"/>
+      <c r="HXP103" s="6"/>
+      <c r="HXQ103" s="6"/>
+      <c r="HXR103" s="6"/>
+      <c r="HXS103" s="6"/>
+      <c r="HXT103" s="6"/>
+      <c r="HXU103" s="6"/>
+      <c r="HXV103" s="6"/>
+      <c r="HXW103" s="6"/>
+      <c r="HXX103" s="6"/>
+      <c r="HXY103" s="6"/>
+      <c r="HXZ103" s="6"/>
+      <c r="HYA103" s="6"/>
+      <c r="HYB103" s="6"/>
+      <c r="HYC103" s="6"/>
+      <c r="HYD103" s="6"/>
+      <c r="HYE103" s="6"/>
+      <c r="HYF103" s="6"/>
+      <c r="HYG103" s="6"/>
+      <c r="HYH103" s="6"/>
+      <c r="HYI103" s="6"/>
+      <c r="HYJ103" s="6"/>
+      <c r="HYK103" s="6"/>
+      <c r="HYL103" s="6"/>
+      <c r="HYM103" s="6"/>
+      <c r="HYN103" s="6"/>
+      <c r="HYO103" s="6"/>
+      <c r="HYP103" s="6"/>
+      <c r="HYQ103" s="6"/>
+      <c r="HYR103" s="6"/>
+      <c r="HYS103" s="6"/>
+      <c r="HYT103" s="6"/>
+      <c r="HYU103" s="6"/>
+      <c r="HYV103" s="6"/>
+      <c r="HYW103" s="6"/>
+      <c r="HYX103" s="6"/>
+      <c r="HYY103" s="6"/>
+      <c r="HYZ103" s="6"/>
+      <c r="HZA103" s="6"/>
+      <c r="HZB103" s="6"/>
+      <c r="HZC103" s="6"/>
+      <c r="HZD103" s="6"/>
+      <c r="HZE103" s="6"/>
+      <c r="HZF103" s="6"/>
+      <c r="HZG103" s="6"/>
+      <c r="HZH103" s="6"/>
+      <c r="HZI103" s="6"/>
+      <c r="HZJ103" s="6"/>
+      <c r="HZK103" s="6"/>
+      <c r="HZL103" s="6"/>
+      <c r="HZM103" s="6"/>
+      <c r="HZN103" s="6"/>
+      <c r="HZO103" s="6"/>
+      <c r="HZP103" s="6"/>
+      <c r="HZQ103" s="6"/>
+      <c r="HZR103" s="6"/>
+      <c r="HZS103" s="6"/>
+      <c r="HZT103" s="6"/>
+      <c r="HZU103" s="6"/>
+      <c r="HZV103" s="6"/>
+      <c r="HZW103" s="6"/>
+      <c r="HZX103" s="6"/>
+      <c r="HZY103" s="6"/>
+      <c r="HZZ103" s="6"/>
+      <c r="IAA103" s="6"/>
+      <c r="IAB103" s="6"/>
+      <c r="IAC103" s="6"/>
+      <c r="IAD103" s="6"/>
+      <c r="IAE103" s="6"/>
+      <c r="IAF103" s="6"/>
+      <c r="IAG103" s="6"/>
+      <c r="IAH103" s="6"/>
+      <c r="IAI103" s="6"/>
+      <c r="IAJ103" s="6"/>
+      <c r="IAK103" s="6"/>
+      <c r="IAL103" s="6"/>
+      <c r="IAM103" s="6"/>
+      <c r="IAN103" s="6"/>
+      <c r="IAO103" s="6"/>
+      <c r="IAP103" s="6"/>
+      <c r="IAQ103" s="6"/>
+      <c r="IAR103" s="6"/>
+      <c r="IAS103" s="6"/>
+      <c r="IAT103" s="6"/>
+      <c r="IAU103" s="6"/>
+      <c r="IAV103" s="6"/>
+      <c r="IAW103" s="6"/>
+      <c r="IAX103" s="6"/>
+      <c r="IAY103" s="6"/>
+      <c r="IAZ103" s="6"/>
+      <c r="IBA103" s="6"/>
+      <c r="IBB103" s="6"/>
+      <c r="IBC103" s="6"/>
+      <c r="IBD103" s="6"/>
+      <c r="IBE103" s="6"/>
+      <c r="IBF103" s="6"/>
+      <c r="IBG103" s="6"/>
+      <c r="IBH103" s="6"/>
+      <c r="IBI103" s="6"/>
+      <c r="IBJ103" s="6"/>
+      <c r="IBK103" s="6"/>
+      <c r="IBL103" s="6"/>
+      <c r="IBM103" s="6"/>
+      <c r="IBN103" s="6"/>
+      <c r="IBO103" s="6"/>
+      <c r="IBP103" s="6"/>
+      <c r="IBQ103" s="6"/>
+      <c r="IBR103" s="6"/>
+      <c r="IBS103" s="6"/>
+      <c r="IBT103" s="6"/>
+      <c r="IBU103" s="6"/>
+      <c r="IBV103" s="6"/>
+      <c r="IBW103" s="6"/>
+      <c r="IBX103" s="6"/>
+      <c r="IBY103" s="6"/>
+      <c r="IBZ103" s="6"/>
+      <c r="ICA103" s="6"/>
+      <c r="ICB103" s="6"/>
+      <c r="ICC103" s="6"/>
+      <c r="ICD103" s="6"/>
+      <c r="ICE103" s="6"/>
+      <c r="ICF103" s="6"/>
+      <c r="ICG103" s="6"/>
+      <c r="ICH103" s="6"/>
+      <c r="ICI103" s="6"/>
+      <c r="ICJ103" s="6"/>
+      <c r="ICK103" s="6"/>
+      <c r="ICL103" s="6"/>
+      <c r="ICM103" s="6"/>
+      <c r="ICN103" s="6"/>
+      <c r="ICO103" s="6"/>
+      <c r="ICP103" s="6"/>
+      <c r="ICQ103" s="6"/>
+      <c r="ICR103" s="6"/>
+      <c r="ICS103" s="6"/>
+      <c r="ICT103" s="6"/>
+      <c r="ICU103" s="6"/>
+      <c r="ICV103" s="6"/>
+      <c r="ICW103" s="6"/>
+      <c r="ICX103" s="6"/>
+      <c r="ICY103" s="6"/>
+      <c r="ICZ103" s="6"/>
+      <c r="IDA103" s="6"/>
+      <c r="IDB103" s="6"/>
+      <c r="IDC103" s="6"/>
+      <c r="IDD103" s="6"/>
+      <c r="IDE103" s="6"/>
+      <c r="IDF103" s="6"/>
+      <c r="IDG103" s="6"/>
+      <c r="IDH103" s="6"/>
+      <c r="IDI103" s="6"/>
+      <c r="IDJ103" s="6"/>
+      <c r="IDK103" s="6"/>
+      <c r="IDL103" s="6"/>
+      <c r="IDM103" s="6"/>
+      <c r="IDN103" s="6"/>
+      <c r="IDO103" s="6"/>
+      <c r="IDP103" s="6"/>
+      <c r="IDQ103" s="6"/>
+      <c r="IDR103" s="6"/>
+      <c r="IDS103" s="6"/>
+      <c r="IDT103" s="6"/>
+      <c r="IDU103" s="6"/>
+      <c r="IDV103" s="6"/>
+      <c r="IDW103" s="6"/>
+      <c r="IDX103" s="6"/>
+      <c r="IDY103" s="6"/>
+      <c r="IDZ103" s="6"/>
+      <c r="IEA103" s="6"/>
+      <c r="IEB103" s="6"/>
+      <c r="IEC103" s="6"/>
+      <c r="IED103" s="6"/>
+      <c r="IEE103" s="6"/>
+      <c r="IEF103" s="6"/>
+      <c r="IEG103" s="6"/>
+      <c r="IEH103" s="6"/>
+      <c r="IEI103" s="6"/>
+      <c r="IEJ103" s="6"/>
+      <c r="IEK103" s="6"/>
+      <c r="IEL103" s="6"/>
+      <c r="IEM103" s="6"/>
+      <c r="IEN103" s="6"/>
+      <c r="IEO103" s="6"/>
+      <c r="IEP103" s="6"/>
+      <c r="IEQ103" s="6"/>
+      <c r="IER103" s="6"/>
+      <c r="IES103" s="6"/>
+      <c r="IET103" s="6"/>
+      <c r="IEU103" s="6"/>
+      <c r="IEV103" s="6"/>
+      <c r="IEW103" s="6"/>
+      <c r="IEX103" s="6"/>
+      <c r="IEY103" s="6"/>
+      <c r="IEZ103" s="6"/>
+      <c r="IFA103" s="6"/>
+      <c r="IFB103" s="6"/>
+      <c r="IFC103" s="6"/>
+      <c r="IFD103" s="6"/>
+      <c r="IFE103" s="6"/>
+      <c r="IFF103" s="6"/>
+      <c r="IFG103" s="6"/>
+      <c r="IFH103" s="6"/>
+      <c r="IFI103" s="6"/>
+      <c r="IFJ103" s="6"/>
+      <c r="IFK103" s="6"/>
+      <c r="IFL103" s="6"/>
+      <c r="IFM103" s="6"/>
+      <c r="IFN103" s="6"/>
+      <c r="IFO103" s="6"/>
+      <c r="IFP103" s="6"/>
+      <c r="IFQ103" s="6"/>
+      <c r="IFR103" s="6"/>
+      <c r="IFS103" s="6"/>
+      <c r="IFT103" s="6"/>
+      <c r="IFU103" s="6"/>
+      <c r="IFV103" s="6"/>
+      <c r="IFW103" s="6"/>
+      <c r="IFX103" s="6"/>
+      <c r="IFY103" s="6"/>
+      <c r="IFZ103" s="6"/>
+      <c r="IGA103" s="6"/>
+      <c r="IGB103" s="6"/>
+      <c r="IGC103" s="6"/>
+      <c r="IGD103" s="6"/>
+      <c r="IGE103" s="6"/>
+      <c r="IGF103" s="6"/>
+      <c r="IGG103" s="6"/>
+      <c r="IGH103" s="6"/>
+      <c r="IGI103" s="6"/>
+      <c r="IGJ103" s="6"/>
+      <c r="IGK103" s="6"/>
+      <c r="IGL103" s="6"/>
+      <c r="IGM103" s="6"/>
+      <c r="IGN103" s="6"/>
+      <c r="IGO103" s="6"/>
+      <c r="IGP103" s="6"/>
+      <c r="IGQ103" s="6"/>
+      <c r="IGR103" s="6"/>
+      <c r="IGS103" s="6"/>
+      <c r="IGT103" s="6"/>
+      <c r="IGU103" s="6"/>
+      <c r="IGV103" s="6"/>
+      <c r="IGW103" s="6"/>
+      <c r="IGX103" s="6"/>
+      <c r="IGY103" s="6"/>
+      <c r="IGZ103" s="6"/>
+      <c r="IHA103" s="6"/>
+      <c r="IHB103" s="6"/>
+      <c r="IHC103" s="6"/>
+      <c r="IHD103" s="6"/>
+      <c r="IHE103" s="6"/>
+      <c r="IHF103" s="6"/>
+      <c r="IHG103" s="6"/>
+      <c r="IHH103" s="6"/>
+      <c r="IHI103" s="6"/>
+      <c r="IHJ103" s="6"/>
+      <c r="IHK103" s="6"/>
+      <c r="IHL103" s="6"/>
+      <c r="IHM103" s="6"/>
+      <c r="IHN103" s="6"/>
+      <c r="IHO103" s="6"/>
+      <c r="IHP103" s="6"/>
+      <c r="IHQ103" s="6"/>
+      <c r="IHR103" s="6"/>
+      <c r="IHS103" s="6"/>
+      <c r="IHT103" s="6"/>
+      <c r="IHU103" s="6"/>
+      <c r="IHV103" s="6"/>
+      <c r="IHW103" s="6"/>
+      <c r="IHX103" s="6"/>
+      <c r="IHY103" s="6"/>
+      <c r="IHZ103" s="6"/>
+      <c r="IIA103" s="6"/>
+      <c r="IIB103" s="6"/>
+      <c r="IIC103" s="6"/>
+      <c r="IID103" s="6"/>
+      <c r="IIE103" s="6"/>
+      <c r="IIF103" s="6"/>
+      <c r="IIG103" s="6"/>
+      <c r="IIH103" s="6"/>
+      <c r="III103" s="6"/>
+      <c r="IIJ103" s="6"/>
+      <c r="IIK103" s="6"/>
+      <c r="IIL103" s="6"/>
+      <c r="IIM103" s="6"/>
+      <c r="IIN103" s="6"/>
+      <c r="IIO103" s="6"/>
+      <c r="IIP103" s="6"/>
+      <c r="IIQ103" s="6"/>
+      <c r="IIR103" s="6"/>
+      <c r="IIS103" s="6"/>
+      <c r="IIT103" s="6"/>
+      <c r="IIU103" s="6"/>
+      <c r="IIV103" s="6"/>
+      <c r="IIW103" s="6"/>
+      <c r="IIX103" s="6"/>
+      <c r="IIY103" s="6"/>
+      <c r="IIZ103" s="6"/>
+      <c r="IJA103" s="6"/>
+      <c r="IJB103" s="6"/>
+      <c r="IJC103" s="6"/>
+      <c r="IJD103" s="6"/>
+      <c r="IJE103" s="6"/>
+      <c r="IJF103" s="6"/>
+      <c r="IJG103" s="6"/>
+      <c r="IJH103" s="6"/>
+      <c r="IJI103" s="6"/>
+      <c r="IJJ103" s="6"/>
+      <c r="IJK103" s="6"/>
+      <c r="IJL103" s="6"/>
+      <c r="IJM103" s="6"/>
+      <c r="IJN103" s="6"/>
+      <c r="IJO103" s="6"/>
+      <c r="IJP103" s="6"/>
+      <c r="IJQ103" s="6"/>
+      <c r="IJR103" s="6"/>
+      <c r="IJS103" s="6"/>
+      <c r="IJT103" s="6"/>
+      <c r="IJU103" s="6"/>
+      <c r="IJV103" s="6"/>
+      <c r="IJW103" s="6"/>
+      <c r="IJX103" s="6"/>
+      <c r="IJY103" s="6"/>
+      <c r="IJZ103" s="6"/>
+      <c r="IKA103" s="6"/>
+      <c r="IKB103" s="6"/>
+      <c r="IKC103" s="6"/>
+      <c r="IKD103" s="6"/>
+      <c r="IKE103" s="6"/>
+      <c r="IKF103" s="6"/>
+      <c r="IKG103" s="6"/>
+      <c r="IKH103" s="6"/>
+      <c r="IKI103" s="6"/>
+      <c r="IKJ103" s="6"/>
+      <c r="IKK103" s="6"/>
+      <c r="IKL103" s="6"/>
+      <c r="IKM103" s="6"/>
+      <c r="IKN103" s="6"/>
+      <c r="IKO103" s="6"/>
+      <c r="IKP103" s="6"/>
+      <c r="IKQ103" s="6"/>
+      <c r="IKR103" s="6"/>
+      <c r="IKS103" s="6"/>
+      <c r="IKT103" s="6"/>
+      <c r="IKU103" s="6"/>
+      <c r="IKV103" s="6"/>
+      <c r="IKW103" s="6"/>
+      <c r="IKX103" s="6"/>
+      <c r="IKY103" s="6"/>
+      <c r="IKZ103" s="6"/>
+      <c r="ILA103" s="6"/>
+      <c r="ILB103" s="6"/>
+      <c r="ILC103" s="6"/>
+      <c r="ILD103" s="6"/>
+      <c r="ILE103" s="6"/>
+      <c r="ILF103" s="6"/>
+      <c r="ILG103" s="6"/>
+      <c r="ILH103" s="6"/>
+      <c r="ILI103" s="6"/>
+      <c r="ILJ103" s="6"/>
+      <c r="ILK103" s="6"/>
+      <c r="ILL103" s="6"/>
+      <c r="ILM103" s="6"/>
+      <c r="ILN103" s="6"/>
+      <c r="ILO103" s="6"/>
+      <c r="ILP103" s="6"/>
+      <c r="ILQ103" s="6"/>
+      <c r="ILR103" s="6"/>
+      <c r="ILS103" s="6"/>
+      <c r="ILT103" s="6"/>
+      <c r="ILU103" s="6"/>
+      <c r="ILV103" s="6"/>
+      <c r="ILW103" s="6"/>
+      <c r="ILX103" s="6"/>
+      <c r="ILY103" s="6"/>
+      <c r="ILZ103" s="6"/>
+      <c r="IMA103" s="6"/>
+      <c r="IMB103" s="6"/>
+      <c r="IMC103" s="6"/>
+      <c r="IMD103" s="6"/>
+      <c r="IME103" s="6"/>
+      <c r="IMF103" s="6"/>
+      <c r="IMG103" s="6"/>
+      <c r="IMH103" s="6"/>
+      <c r="IMI103" s="6"/>
+      <c r="IMJ103" s="6"/>
+      <c r="IMK103" s="6"/>
+      <c r="IML103" s="6"/>
+      <c r="IMM103" s="6"/>
+      <c r="IMN103" s="6"/>
+      <c r="IMO103" s="6"/>
+      <c r="IMP103" s="6"/>
+      <c r="IMQ103" s="6"/>
+      <c r="IMR103" s="6"/>
+      <c r="IMS103" s="6"/>
+      <c r="IMT103" s="6"/>
+      <c r="IMU103" s="6"/>
+      <c r="IMV103" s="6"/>
+      <c r="IMW103" s="6"/>
+      <c r="IMX103" s="6"/>
+      <c r="IMY103" s="6"/>
+      <c r="IMZ103" s="6"/>
+      <c r="INA103" s="6"/>
+      <c r="INB103" s="6"/>
+      <c r="INC103" s="6"/>
+      <c r="IND103" s="6"/>
+      <c r="INE103" s="6"/>
+      <c r="INF103" s="6"/>
+      <c r="ING103" s="6"/>
+      <c r="INH103" s="6"/>
+      <c r="INI103" s="6"/>
+      <c r="INJ103" s="6"/>
+      <c r="INK103" s="6"/>
+      <c r="INL103" s="6"/>
+      <c r="INM103" s="6"/>
+      <c r="INN103" s="6"/>
+      <c r="INO103" s="6"/>
+      <c r="INP103" s="6"/>
+      <c r="INQ103" s="6"/>
+      <c r="INR103" s="6"/>
+      <c r="INS103" s="6"/>
+      <c r="INT103" s="6"/>
+      <c r="INU103" s="6"/>
+      <c r="INV103" s="6"/>
+      <c r="INW103" s="6"/>
+      <c r="INX103" s="6"/>
+      <c r="INY103" s="6"/>
+      <c r="INZ103" s="6"/>
+      <c r="IOA103" s="6"/>
+      <c r="IOB103" s="6"/>
+      <c r="IOC103" s="6"/>
+      <c r="IOD103" s="6"/>
+      <c r="IOE103" s="6"/>
+      <c r="IOF103" s="6"/>
+      <c r="IOG103" s="6"/>
+      <c r="IOH103" s="6"/>
+      <c r="IOI103" s="6"/>
+      <c r="IOJ103" s="6"/>
+      <c r="IOK103" s="6"/>
+      <c r="IOL103" s="6"/>
+      <c r="IOM103" s="6"/>
+      <c r="ION103" s="6"/>
+      <c r="IOO103" s="6"/>
+      <c r="IOP103" s="6"/>
+      <c r="IOQ103" s="6"/>
+      <c r="IOR103" s="6"/>
+      <c r="IOS103" s="6"/>
+      <c r="IOT103" s="6"/>
+      <c r="IOU103" s="6"/>
+      <c r="IOV103" s="6"/>
+      <c r="IOW103" s="6"/>
+      <c r="IOX103" s="6"/>
+      <c r="IOY103" s="6"/>
+      <c r="IOZ103" s="6"/>
+      <c r="IPA103" s="6"/>
+      <c r="IPB103" s="6"/>
+      <c r="IPC103" s="6"/>
+      <c r="IPD103" s="6"/>
+      <c r="IPE103" s="6"/>
+      <c r="IPF103" s="6"/>
+      <c r="IPG103" s="6"/>
+      <c r="IPH103" s="6"/>
+      <c r="IPI103" s="6"/>
+      <c r="IPJ103" s="6"/>
+      <c r="IPK103" s="6"/>
+      <c r="IPL103" s="6"/>
+      <c r="IPM103" s="6"/>
+      <c r="IPN103" s="6"/>
+      <c r="IPO103" s="6"/>
+      <c r="IPP103" s="6"/>
+      <c r="IPQ103" s="6"/>
+      <c r="IPR103" s="6"/>
+      <c r="IPS103" s="6"/>
+      <c r="IPT103" s="6"/>
+      <c r="IPU103" s="6"/>
+      <c r="IPV103" s="6"/>
+      <c r="IPW103" s="6"/>
+      <c r="IPX103" s="6"/>
+      <c r="IPY103" s="6"/>
+      <c r="IPZ103" s="6"/>
+      <c r="IQA103" s="6"/>
+      <c r="IQB103" s="6"/>
+      <c r="IQC103" s="6"/>
+      <c r="IQD103" s="6"/>
+      <c r="IQE103" s="6"/>
+      <c r="IQF103" s="6"/>
+      <c r="IQG103" s="6"/>
+      <c r="IQH103" s="6"/>
+      <c r="IQI103" s="6"/>
+      <c r="IQJ103" s="6"/>
+      <c r="IQK103" s="6"/>
+      <c r="IQL103" s="6"/>
+      <c r="IQM103" s="6"/>
+      <c r="IQN103" s="6"/>
+      <c r="IQO103" s="6"/>
+      <c r="IQP103" s="6"/>
+      <c r="IQQ103" s="6"/>
+      <c r="IQR103" s="6"/>
+      <c r="IQS103" s="6"/>
+      <c r="IQT103" s="6"/>
+      <c r="IQU103" s="6"/>
+      <c r="IQV103" s="6"/>
+      <c r="IQW103" s="6"/>
+      <c r="IQX103" s="6"/>
+      <c r="IQY103" s="6"/>
+      <c r="IQZ103" s="6"/>
+      <c r="IRA103" s="6"/>
+      <c r="IRB103" s="6"/>
+      <c r="IRC103" s="6"/>
+      <c r="IRD103" s="6"/>
+      <c r="IRE103" s="6"/>
+      <c r="IRF103" s="6"/>
+      <c r="IRG103" s="6"/>
+      <c r="IRH103" s="6"/>
+      <c r="IRI103" s="6"/>
+      <c r="IRJ103" s="6"/>
+      <c r="IRK103" s="6"/>
+      <c r="IRL103" s="6"/>
+      <c r="IRM103" s="6"/>
+      <c r="IRN103" s="6"/>
+      <c r="IRO103" s="6"/>
+      <c r="IRP103" s="6"/>
+      <c r="IRQ103" s="6"/>
+      <c r="IRR103" s="6"/>
+      <c r="IRS103" s="6"/>
+      <c r="IRT103" s="6"/>
+      <c r="IRU103" s="6"/>
+      <c r="IRV103" s="6"/>
+      <c r="IRW103" s="6"/>
+      <c r="IRX103" s="6"/>
+      <c r="IRY103" s="6"/>
+      <c r="IRZ103" s="6"/>
+      <c r="ISA103" s="6"/>
+      <c r="ISB103" s="6"/>
+      <c r="ISC103" s="6"/>
+      <c r="ISD103" s="6"/>
+      <c r="ISE103" s="6"/>
+      <c r="ISF103" s="6"/>
+      <c r="ISG103" s="6"/>
+      <c r="ISH103" s="6"/>
+      <c r="ISI103" s="6"/>
+      <c r="ISJ103" s="6"/>
+      <c r="ISK103" s="6"/>
+      <c r="ISL103" s="6"/>
+      <c r="ISM103" s="6"/>
+      <c r="ISN103" s="6"/>
+      <c r="ISO103" s="6"/>
+      <c r="ISP103" s="6"/>
+      <c r="ISQ103" s="6"/>
+      <c r="ISR103" s="6"/>
+      <c r="ISS103" s="6"/>
+      <c r="IST103" s="6"/>
+      <c r="ISU103" s="6"/>
+      <c r="ISV103" s="6"/>
+      <c r="ISW103" s="6"/>
+      <c r="ISX103" s="6"/>
+      <c r="ISY103" s="6"/>
+      <c r="ISZ103" s="6"/>
+      <c r="ITA103" s="6"/>
+      <c r="ITB103" s="6"/>
+      <c r="ITC103" s="6"/>
+      <c r="ITD103" s="6"/>
+      <c r="ITE103" s="6"/>
+      <c r="ITF103" s="6"/>
+      <c r="ITG103" s="6"/>
+      <c r="ITH103" s="6"/>
+      <c r="ITI103" s="6"/>
+      <c r="ITJ103" s="6"/>
+      <c r="ITK103" s="6"/>
+      <c r="ITL103" s="6"/>
+      <c r="ITM103" s="6"/>
+      <c r="ITN103" s="6"/>
+      <c r="ITO103" s="6"/>
+      <c r="ITP103" s="6"/>
+      <c r="ITQ103" s="6"/>
+      <c r="ITR103" s="6"/>
+      <c r="ITS103" s="6"/>
+      <c r="ITT103" s="6"/>
+      <c r="ITU103" s="6"/>
+      <c r="ITV103" s="6"/>
+      <c r="ITW103" s="6"/>
+      <c r="ITX103" s="6"/>
+      <c r="ITY103" s="6"/>
+      <c r="ITZ103" s="6"/>
+      <c r="IUA103" s="6"/>
+      <c r="IUB103" s="6"/>
+      <c r="IUC103" s="6"/>
+      <c r="IUD103" s="6"/>
+      <c r="IUE103" s="6"/>
+      <c r="IUF103" s="6"/>
+      <c r="IUG103" s="6"/>
+      <c r="IUH103" s="6"/>
+      <c r="IUI103" s="6"/>
+      <c r="IUJ103" s="6"/>
+      <c r="IUK103" s="6"/>
+      <c r="IUL103" s="6"/>
+      <c r="IUM103" s="6"/>
+      <c r="IUN103" s="6"/>
+      <c r="IUO103" s="6"/>
+      <c r="IUP103" s="6"/>
+      <c r="IUQ103" s="6"/>
+      <c r="IUR103" s="6"/>
+      <c r="IUS103" s="6"/>
+      <c r="IUT103" s="6"/>
+      <c r="IUU103" s="6"/>
+      <c r="IUV103" s="6"/>
+      <c r="IUW103" s="6"/>
+      <c r="IUX103" s="6"/>
+      <c r="IUY103" s="6"/>
+      <c r="IUZ103" s="6"/>
+      <c r="IVA103" s="6"/>
+      <c r="IVB103" s="6"/>
+      <c r="IVC103" s="6"/>
+      <c r="IVD103" s="6"/>
+      <c r="IVE103" s="6"/>
+      <c r="IVF103" s="6"/>
+      <c r="IVG103" s="6"/>
+      <c r="IVH103" s="6"/>
+      <c r="IVI103" s="6"/>
+      <c r="IVJ103" s="6"/>
+      <c r="IVK103" s="6"/>
+      <c r="IVL103" s="6"/>
+      <c r="IVM103" s="6"/>
+      <c r="IVN103" s="6"/>
+      <c r="IVO103" s="6"/>
+      <c r="IVP103" s="6"/>
+      <c r="IVQ103" s="6"/>
+      <c r="IVR103" s="6"/>
+      <c r="IVS103" s="6"/>
+      <c r="IVT103" s="6"/>
+      <c r="IVU103" s="6"/>
+      <c r="IVV103" s="6"/>
+      <c r="IVW103" s="6"/>
+      <c r="IVX103" s="6"/>
+      <c r="IVY103" s="6"/>
+      <c r="IVZ103" s="6"/>
+      <c r="IWA103" s="6"/>
+      <c r="IWB103" s="6"/>
+      <c r="IWC103" s="6"/>
+      <c r="IWD103" s="6"/>
+      <c r="IWE103" s="6"/>
+      <c r="IWF103" s="6"/>
+      <c r="IWG103" s="6"/>
+      <c r="IWH103" s="6"/>
+      <c r="IWI103" s="6"/>
+      <c r="IWJ103" s="6"/>
+      <c r="IWK103" s="6"/>
+      <c r="IWL103" s="6"/>
+      <c r="IWM103" s="6"/>
+      <c r="IWN103" s="6"/>
+      <c r="IWO103" s="6"/>
+      <c r="IWP103" s="6"/>
+      <c r="IWQ103" s="6"/>
+      <c r="IWR103" s="6"/>
+      <c r="IWS103" s="6"/>
+      <c r="IWT103" s="6"/>
+      <c r="IWU103" s="6"/>
+      <c r="IWV103" s="6"/>
+      <c r="IWW103" s="6"/>
+      <c r="IWX103" s="6"/>
+      <c r="IWY103" s="6"/>
+      <c r="IWZ103" s="6"/>
+      <c r="IXA103" s="6"/>
+      <c r="IXB103" s="6"/>
+      <c r="IXC103" s="6"/>
+      <c r="IXD103" s="6"/>
+      <c r="IXE103" s="6"/>
+      <c r="IXF103" s="6"/>
+      <c r="IXG103" s="6"/>
+      <c r="IXH103" s="6"/>
+      <c r="IXI103" s="6"/>
+      <c r="IXJ103" s="6"/>
+      <c r="IXK103" s="6"/>
+      <c r="IXL103" s="6"/>
+      <c r="IXM103" s="6"/>
+      <c r="IXN103" s="6"/>
+      <c r="IXO103" s="6"/>
+      <c r="IXP103" s="6"/>
+      <c r="IXQ103" s="6"/>
+      <c r="IXR103" s="6"/>
+      <c r="IXS103" s="6"/>
+      <c r="IXT103" s="6"/>
+      <c r="IXU103" s="6"/>
+      <c r="IXV103" s="6"/>
+      <c r="IXW103" s="6"/>
+      <c r="IXX103" s="6"/>
+      <c r="IXY103" s="6"/>
+      <c r="IXZ103" s="6"/>
+      <c r="IYA103" s="6"/>
+      <c r="IYB103" s="6"/>
+      <c r="IYC103" s="6"/>
+      <c r="IYD103" s="6"/>
+      <c r="IYE103" s="6"/>
+      <c r="IYF103" s="6"/>
+      <c r="IYG103" s="6"/>
+      <c r="IYH103" s="6"/>
+      <c r="IYI103" s="6"/>
+      <c r="IYJ103" s="6"/>
+      <c r="IYK103" s="6"/>
+      <c r="IYL103" s="6"/>
+      <c r="IYM103" s="6"/>
+      <c r="IYN103" s="6"/>
+      <c r="IYO103" s="6"/>
+      <c r="IYP103" s="6"/>
+      <c r="IYQ103" s="6"/>
+      <c r="IYR103" s="6"/>
+      <c r="IYS103" s="6"/>
+      <c r="IYT103" s="6"/>
+      <c r="IYU103" s="6"/>
+      <c r="IYV103" s="6"/>
+      <c r="IYW103" s="6"/>
+      <c r="IYX103" s="6"/>
+      <c r="IYY103" s="6"/>
+      <c r="IYZ103" s="6"/>
+      <c r="IZA103" s="6"/>
+      <c r="IZB103" s="6"/>
+      <c r="IZC103" s="6"/>
+      <c r="IZD103" s="6"/>
+      <c r="IZE103" s="6"/>
+      <c r="IZF103" s="6"/>
+      <c r="IZG103" s="6"/>
+      <c r="IZH103" s="6"/>
+      <c r="IZI103" s="6"/>
+      <c r="IZJ103" s="6"/>
+      <c r="IZK103" s="6"/>
+      <c r="IZL103" s="6"/>
+      <c r="IZM103" s="6"/>
+      <c r="IZN103" s="6"/>
+      <c r="IZO103" s="6"/>
+      <c r="IZP103" s="6"/>
+      <c r="IZQ103" s="6"/>
+      <c r="IZR103" s="6"/>
+      <c r="IZS103" s="6"/>
+      <c r="IZT103" s="6"/>
+      <c r="IZU103" s="6"/>
+      <c r="IZV103" s="6"/>
+      <c r="IZW103" s="6"/>
+      <c r="IZX103" s="6"/>
+      <c r="IZY103" s="6"/>
+      <c r="IZZ103" s="6"/>
+      <c r="JAA103" s="6"/>
+      <c r="JAB103" s="6"/>
+      <c r="JAC103" s="6"/>
+      <c r="JAD103" s="6"/>
+      <c r="JAE103" s="6"/>
+      <c r="JAF103" s="6"/>
+      <c r="JAG103" s="6"/>
+      <c r="JAH103" s="6"/>
+      <c r="JAI103" s="6"/>
+      <c r="JAJ103" s="6"/>
+      <c r="JAK103" s="6"/>
+      <c r="JAL103" s="6"/>
+      <c r="JAM103" s="6"/>
+      <c r="JAN103" s="6"/>
+      <c r="JAO103" s="6"/>
+      <c r="JAP103" s="6"/>
+      <c r="JAQ103" s="6"/>
+      <c r="JAR103" s="6"/>
+      <c r="JAS103" s="6"/>
+      <c r="JAT103" s="6"/>
+      <c r="JAU103" s="6"/>
+      <c r="JAV103" s="6"/>
+      <c r="JAW103" s="6"/>
+      <c r="JAX103" s="6"/>
+      <c r="JAY103" s="6"/>
+      <c r="JAZ103" s="6"/>
+      <c r="JBA103" s="6"/>
+      <c r="JBB103" s="6"/>
+      <c r="JBC103" s="6"/>
+      <c r="JBD103" s="6"/>
+      <c r="JBE103" s="6"/>
+      <c r="JBF103" s="6"/>
+      <c r="JBG103" s="6"/>
+      <c r="JBH103" s="6"/>
+      <c r="JBI103" s="6"/>
+      <c r="JBJ103" s="6"/>
+      <c r="JBK103" s="6"/>
+      <c r="JBL103" s="6"/>
+      <c r="JBM103" s="6"/>
+      <c r="JBN103" s="6"/>
+      <c r="JBO103" s="6"/>
+      <c r="JBP103" s="6"/>
+      <c r="JBQ103" s="6"/>
+      <c r="JBR103" s="6"/>
+      <c r="JBS103" s="6"/>
+      <c r="JBT103" s="6"/>
+      <c r="JBU103" s="6"/>
+      <c r="JBV103" s="6"/>
+      <c r="JBW103" s="6"/>
+      <c r="JBX103" s="6"/>
+      <c r="JBY103" s="6"/>
+      <c r="JBZ103" s="6"/>
+      <c r="JCA103" s="6"/>
+      <c r="JCB103" s="6"/>
+      <c r="JCC103" s="6"/>
+      <c r="JCD103" s="6"/>
+      <c r="JCE103" s="6"/>
+      <c r="JCF103" s="6"/>
+      <c r="JCG103" s="6"/>
+      <c r="JCH103" s="6"/>
+      <c r="JCI103" s="6"/>
+      <c r="JCJ103" s="6"/>
+      <c r="JCK103" s="6"/>
+      <c r="JCL103" s="6"/>
+      <c r="JCM103" s="6"/>
+      <c r="JCN103" s="6"/>
+      <c r="JCO103" s="6"/>
+      <c r="JCP103" s="6"/>
+      <c r="JCQ103" s="6"/>
+      <c r="JCR103" s="6"/>
+      <c r="JCS103" s="6"/>
+      <c r="JCT103" s="6"/>
+      <c r="JCU103" s="6"/>
+      <c r="JCV103" s="6"/>
+      <c r="JCW103" s="6"/>
+      <c r="JCX103" s="6"/>
+      <c r="JCY103" s="6"/>
+      <c r="JCZ103" s="6"/>
+      <c r="JDA103" s="6"/>
+      <c r="JDB103" s="6"/>
+      <c r="JDC103" s="6"/>
+      <c r="JDD103" s="6"/>
+      <c r="JDE103" s="6"/>
+      <c r="JDF103" s="6"/>
+      <c r="JDG103" s="6"/>
+      <c r="JDH103" s="6"/>
+      <c r="JDI103" s="6"/>
+      <c r="JDJ103" s="6"/>
+      <c r="JDK103" s="6"/>
+      <c r="JDL103" s="6"/>
+      <c r="JDM103" s="6"/>
+      <c r="JDN103" s="6"/>
+      <c r="JDO103" s="6"/>
+      <c r="JDP103" s="6"/>
+      <c r="JDQ103" s="6"/>
+      <c r="JDR103" s="6"/>
+      <c r="JDS103" s="6"/>
+      <c r="JDT103" s="6"/>
+      <c r="JDU103" s="6"/>
+      <c r="JDV103" s="6"/>
+      <c r="JDW103" s="6"/>
+      <c r="JDX103" s="6"/>
+      <c r="JDY103" s="6"/>
+      <c r="JDZ103" s="6"/>
+      <c r="JEA103" s="6"/>
+      <c r="JEB103" s="6"/>
+      <c r="JEC103" s="6"/>
+      <c r="JED103" s="6"/>
+      <c r="JEE103" s="6"/>
+      <c r="JEF103" s="6"/>
+      <c r="JEG103" s="6"/>
+      <c r="JEH103" s="6"/>
+      <c r="JEI103" s="6"/>
+      <c r="JEJ103" s="6"/>
+      <c r="JEK103" s="6"/>
+      <c r="JEL103" s="6"/>
+      <c r="JEM103" s="6"/>
+      <c r="JEN103" s="6"/>
+      <c r="JEO103" s="6"/>
+      <c r="JEP103" s="6"/>
+      <c r="JEQ103" s="6"/>
+      <c r="JER103" s="6"/>
+      <c r="JES103" s="6"/>
+      <c r="JET103" s="6"/>
+      <c r="JEU103" s="6"/>
+      <c r="JEV103" s="6"/>
+      <c r="JEW103" s="6"/>
+      <c r="JEX103" s="6"/>
+      <c r="JEY103" s="6"/>
+      <c r="JEZ103" s="6"/>
+      <c r="JFA103" s="6"/>
+      <c r="JFB103" s="6"/>
+      <c r="JFC103" s="6"/>
+      <c r="JFD103" s="6"/>
+      <c r="JFE103" s="6"/>
+      <c r="JFF103" s="6"/>
+      <c r="JFG103" s="6"/>
+      <c r="JFH103" s="6"/>
+      <c r="JFI103" s="6"/>
+      <c r="JFJ103" s="6"/>
+      <c r="JFK103" s="6"/>
+      <c r="JFL103" s="6"/>
+      <c r="JFM103" s="6"/>
+      <c r="JFN103" s="6"/>
+      <c r="JFO103" s="6"/>
+      <c r="JFP103" s="6"/>
+      <c r="JFQ103" s="6"/>
+      <c r="JFR103" s="6"/>
+      <c r="JFS103" s="6"/>
+      <c r="JFT103" s="6"/>
+      <c r="JFU103" s="6"/>
+      <c r="JFV103" s="6"/>
+      <c r="JFW103" s="6"/>
+      <c r="JFX103" s="6"/>
+      <c r="JFY103" s="6"/>
+      <c r="JFZ103" s="6"/>
+      <c r="JGA103" s="6"/>
+      <c r="JGB103" s="6"/>
+      <c r="JGC103" s="6"/>
+      <c r="JGD103" s="6"/>
+      <c r="JGE103" s="6"/>
+      <c r="JGF103" s="6"/>
+      <c r="JGG103" s="6"/>
+      <c r="JGH103" s="6"/>
+      <c r="JGI103" s="6"/>
+      <c r="JGJ103" s="6"/>
+      <c r="JGK103" s="6"/>
+      <c r="JGL103" s="6"/>
+      <c r="JGM103" s="6"/>
+      <c r="JGN103" s="6"/>
+      <c r="JGO103" s="6"/>
+      <c r="JGP103" s="6"/>
+      <c r="JGQ103" s="6"/>
+      <c r="JGR103" s="6"/>
+      <c r="JGS103" s="6"/>
+      <c r="JGT103" s="6"/>
+      <c r="JGU103" s="6"/>
+      <c r="JGV103" s="6"/>
+      <c r="JGW103" s="6"/>
+      <c r="JGX103" s="6"/>
+      <c r="JGY103" s="6"/>
+      <c r="JGZ103" s="6"/>
+      <c r="JHA103" s="6"/>
+      <c r="JHB103" s="6"/>
+      <c r="JHC103" s="6"/>
+      <c r="JHD103" s="6"/>
+      <c r="JHE103" s="6"/>
+      <c r="JHF103" s="6"/>
+      <c r="JHG103" s="6"/>
+      <c r="JHH103" s="6"/>
+      <c r="JHI103" s="6"/>
+      <c r="JHJ103" s="6"/>
+      <c r="JHK103" s="6"/>
+      <c r="JHL103" s="6"/>
+      <c r="JHM103" s="6"/>
+      <c r="JHN103" s="6"/>
+      <c r="JHO103" s="6"/>
+      <c r="JHP103" s="6"/>
+      <c r="JHQ103" s="6"/>
+      <c r="JHR103" s="6"/>
+      <c r="JHS103" s="6"/>
+      <c r="JHT103" s="6"/>
+      <c r="JHU103" s="6"/>
+      <c r="JHV103" s="6"/>
+      <c r="JHW103" s="6"/>
+      <c r="JHX103" s="6"/>
+      <c r="JHY103" s="6"/>
+      <c r="JHZ103" s="6"/>
+      <c r="JIA103" s="6"/>
+      <c r="JIB103" s="6"/>
+      <c r="JIC103" s="6"/>
+      <c r="JID103" s="6"/>
+      <c r="JIE103" s="6"/>
+      <c r="JIF103" s="6"/>
+      <c r="JIG103" s="6"/>
+      <c r="JIH103" s="6"/>
+      <c r="JII103" s="6"/>
+      <c r="JIJ103" s="6"/>
+      <c r="JIK103" s="6"/>
+      <c r="JIL103" s="6"/>
+      <c r="JIM103" s="6"/>
+      <c r="JIN103" s="6"/>
+      <c r="JIO103" s="6"/>
+      <c r="JIP103" s="6"/>
+      <c r="JIQ103" s="6"/>
+      <c r="JIR103" s="6"/>
+      <c r="JIS103" s="6"/>
+      <c r="JIT103" s="6"/>
+      <c r="JIU103" s="6"/>
+      <c r="JIV103" s="6"/>
+      <c r="JIW103" s="6"/>
+      <c r="JIX103" s="6"/>
+      <c r="JIY103" s="6"/>
+      <c r="JIZ103" s="6"/>
+      <c r="JJA103" s="6"/>
+      <c r="JJB103" s="6"/>
+      <c r="JJC103" s="6"/>
+      <c r="JJD103" s="6"/>
+      <c r="JJE103" s="6"/>
+      <c r="JJF103" s="6"/>
+      <c r="JJG103" s="6"/>
+      <c r="JJH103" s="6"/>
+      <c r="JJI103" s="6"/>
+      <c r="JJJ103" s="6"/>
+      <c r="JJK103" s="6"/>
+      <c r="JJL103" s="6"/>
+      <c r="JJM103" s="6"/>
+      <c r="JJN103" s="6"/>
+      <c r="JJO103" s="6"/>
+      <c r="JJP103" s="6"/>
+      <c r="JJQ103" s="6"/>
+      <c r="JJR103" s="6"/>
+      <c r="JJS103" s="6"/>
+      <c r="JJT103" s="6"/>
+      <c r="JJU103" s="6"/>
+      <c r="JJV103" s="6"/>
+      <c r="JJW103" s="6"/>
+      <c r="JJX103" s="6"/>
+      <c r="JJY103" s="6"/>
+      <c r="JJZ103" s="6"/>
+      <c r="JKA103" s="6"/>
+      <c r="JKB103" s="6"/>
+      <c r="JKC103" s="6"/>
+      <c r="JKD103" s="6"/>
+      <c r="JKE103" s="6"/>
+      <c r="JKF103" s="6"/>
+      <c r="JKG103" s="6"/>
+      <c r="JKH103" s="6"/>
+      <c r="JKI103" s="6"/>
+      <c r="JKJ103" s="6"/>
+      <c r="JKK103" s="6"/>
+      <c r="JKL103" s="6"/>
+      <c r="JKM103" s="6"/>
+      <c r="JKN103" s="6"/>
+      <c r="JKO103" s="6"/>
+      <c r="JKP103" s="6"/>
+      <c r="JKQ103" s="6"/>
+      <c r="JKR103" s="6"/>
+      <c r="JKS103" s="6"/>
+      <c r="JKT103" s="6"/>
+      <c r="JKU103" s="6"/>
+      <c r="JKV103" s="6"/>
+      <c r="JKW103" s="6"/>
+      <c r="JKX103" s="6"/>
+      <c r="JKY103" s="6"/>
+      <c r="JKZ103" s="6"/>
+      <c r="JLA103" s="6"/>
+      <c r="JLB103" s="6"/>
+      <c r="JLC103" s="6"/>
+      <c r="JLD103" s="6"/>
+      <c r="JLE103" s="6"/>
+      <c r="JLF103" s="6"/>
+      <c r="JLG103" s="6"/>
+      <c r="JLH103" s="6"/>
+      <c r="JLI103" s="6"/>
+      <c r="JLJ103" s="6"/>
+      <c r="JLK103" s="6"/>
+      <c r="JLL103" s="6"/>
+      <c r="JLM103" s="6"/>
+      <c r="JLN103" s="6"/>
+      <c r="JLO103" s="6"/>
+      <c r="JLP103" s="6"/>
+      <c r="JLQ103" s="6"/>
+      <c r="JLR103" s="6"/>
+      <c r="JLS103" s="6"/>
+      <c r="JLT103" s="6"/>
+      <c r="JLU103" s="6"/>
+      <c r="JLV103" s="6"/>
+      <c r="JLW103" s="6"/>
+      <c r="JLX103" s="6"/>
+      <c r="JLY103" s="6"/>
+      <c r="JLZ103" s="6"/>
+      <c r="JMA103" s="6"/>
+      <c r="JMB103" s="6"/>
+      <c r="JMC103" s="6"/>
+      <c r="JMD103" s="6"/>
+      <c r="JME103" s="6"/>
+      <c r="JMF103" s="6"/>
+      <c r="JMG103" s="6"/>
+      <c r="JMH103" s="6"/>
+      <c r="JMI103" s="6"/>
+      <c r="JMJ103" s="6"/>
+      <c r="JMK103" s="6"/>
+      <c r="JML103" s="6"/>
+      <c r="JMM103" s="6"/>
+      <c r="JMN103" s="6"/>
+      <c r="JMO103" s="6"/>
+      <c r="JMP103" s="6"/>
+      <c r="JMQ103" s="6"/>
+      <c r="JMR103" s="6"/>
+      <c r="JMS103" s="6"/>
+      <c r="JMT103" s="6"/>
+      <c r="JMU103" s="6"/>
+      <c r="JMV103" s="6"/>
+      <c r="JMW103" s="6"/>
+      <c r="JMX103" s="6"/>
+      <c r="JMY103" s="6"/>
+      <c r="JMZ103" s="6"/>
+      <c r="JNA103" s="6"/>
+      <c r="JNB103" s="6"/>
+      <c r="JNC103" s="6"/>
+      <c r="JND103" s="6"/>
+      <c r="JNE103" s="6"/>
+      <c r="JNF103" s="6"/>
+      <c r="JNG103" s="6"/>
+      <c r="JNH103" s="6"/>
+      <c r="JNI103" s="6"/>
+      <c r="JNJ103" s="6"/>
+      <c r="JNK103" s="6"/>
+      <c r="JNL103" s="6"/>
+      <c r="JNM103" s="6"/>
+      <c r="JNN103" s="6"/>
+      <c r="JNO103" s="6"/>
+      <c r="JNP103" s="6"/>
+      <c r="JNQ103" s="6"/>
+      <c r="JNR103" s="6"/>
+      <c r="JNS103" s="6"/>
+      <c r="JNT103" s="6"/>
+      <c r="JNU103" s="6"/>
+      <c r="JNV103" s="6"/>
+      <c r="JNW103" s="6"/>
+      <c r="JNX103" s="6"/>
+      <c r="JNY103" s="6"/>
+      <c r="JNZ103" s="6"/>
+      <c r="JOA103" s="6"/>
+      <c r="JOB103" s="6"/>
+      <c r="JOC103" s="6"/>
+      <c r="JOD103" s="6"/>
+      <c r="JOE103" s="6"/>
+      <c r="JOF103" s="6"/>
+      <c r="JOG103" s="6"/>
+      <c r="JOH103" s="6"/>
+      <c r="JOI103" s="6"/>
+      <c r="JOJ103" s="6"/>
+      <c r="JOK103" s="6"/>
+      <c r="JOL103" s="6"/>
+      <c r="JOM103" s="6"/>
+      <c r="JON103" s="6"/>
+      <c r="JOO103" s="6"/>
+      <c r="JOP103" s="6"/>
+      <c r="JOQ103" s="6"/>
+      <c r="JOR103" s="6"/>
+      <c r="JOS103" s="6"/>
+      <c r="JOT103" s="6"/>
+      <c r="JOU103" s="6"/>
+      <c r="JOV103" s="6"/>
+      <c r="JOW103" s="6"/>
+      <c r="JOX103" s="6"/>
+      <c r="JOY103" s="6"/>
+      <c r="JOZ103" s="6"/>
+      <c r="JPA103" s="6"/>
+      <c r="JPB103" s="6"/>
+      <c r="JPC103" s="6"/>
+      <c r="JPD103" s="6"/>
+      <c r="JPE103" s="6"/>
+      <c r="JPF103" s="6"/>
+      <c r="JPG103" s="6"/>
+      <c r="JPH103" s="6"/>
+      <c r="JPI103" s="6"/>
+      <c r="JPJ103" s="6"/>
+      <c r="JPK103" s="6"/>
+      <c r="JPL103" s="6"/>
+      <c r="JPM103" s="6"/>
+      <c r="JPN103" s="6"/>
+      <c r="JPO103" s="6"/>
+      <c r="JPP103" s="6"/>
+      <c r="JPQ103" s="6"/>
+      <c r="JPR103" s="6"/>
+      <c r="JPS103" s="6"/>
+      <c r="JPT103" s="6"/>
+      <c r="JPU103" s="6"/>
+      <c r="JPV103" s="6"/>
+      <c r="JPW103" s="6"/>
+      <c r="JPX103" s="6"/>
+      <c r="JPY103" s="6"/>
+      <c r="JPZ103" s="6"/>
+      <c r="JQA103" s="6"/>
+      <c r="JQB103" s="6"/>
+      <c r="JQC103" s="6"/>
+      <c r="JQD103" s="6"/>
+      <c r="JQE103" s="6"/>
+      <c r="JQF103" s="6"/>
+      <c r="JQG103" s="6"/>
+      <c r="JQH103" s="6"/>
+      <c r="JQI103" s="6"/>
+      <c r="JQJ103" s="6"/>
+      <c r="JQK103" s="6"/>
+      <c r="JQL103" s="6"/>
+      <c r="JQM103" s="6"/>
+      <c r="JQN103" s="6"/>
+      <c r="JQO103" s="6"/>
+      <c r="JQP103" s="6"/>
+      <c r="JQQ103" s="6"/>
+      <c r="JQR103" s="6"/>
+      <c r="JQS103" s="6"/>
+      <c r="JQT103" s="6"/>
+      <c r="JQU103" s="6"/>
+      <c r="JQV103" s="6"/>
+      <c r="JQW103" s="6"/>
+      <c r="JQX103" s="6"/>
+      <c r="JQY103" s="6"/>
+      <c r="JQZ103" s="6"/>
+      <c r="JRA103" s="6"/>
+      <c r="JRB103" s="6"/>
+      <c r="JRC103" s="6"/>
+      <c r="JRD103" s="6"/>
+      <c r="JRE103" s="6"/>
+      <c r="JRF103" s="6"/>
+      <c r="JRG103" s="6"/>
+      <c r="JRH103" s="6"/>
+      <c r="JRI103" s="6"/>
+      <c r="JRJ103" s="6"/>
+      <c r="JRK103" s="6"/>
+      <c r="JRL103" s="6"/>
+      <c r="JRM103" s="6"/>
+      <c r="JRN103" s="6"/>
+      <c r="JRO103" s="6"/>
+      <c r="JRP103" s="6"/>
+      <c r="JRQ103" s="6"/>
+      <c r="JRR103" s="6"/>
+      <c r="JRS103" s="6"/>
+      <c r="JRT103" s="6"/>
+      <c r="JRU103" s="6"/>
+      <c r="JRV103" s="6"/>
+      <c r="JRW103" s="6"/>
+      <c r="JRX103" s="6"/>
+      <c r="JRY103" s="6"/>
+      <c r="JRZ103" s="6"/>
+      <c r="JSA103" s="6"/>
+      <c r="JSB103" s="6"/>
+      <c r="JSC103" s="6"/>
+      <c r="JSD103" s="6"/>
+      <c r="JSE103" s="6"/>
+      <c r="JSF103" s="6"/>
+      <c r="JSG103" s="6"/>
+      <c r="JSH103" s="6"/>
+      <c r="JSI103" s="6"/>
+      <c r="JSJ103" s="6"/>
+      <c r="JSK103" s="6"/>
+      <c r="JSL103" s="6"/>
+      <c r="JSM103" s="6"/>
+      <c r="JSN103" s="6"/>
+      <c r="JSO103" s="6"/>
+      <c r="JSP103" s="6"/>
+      <c r="JSQ103" s="6"/>
+      <c r="JSR103" s="6"/>
+      <c r="JSS103" s="6"/>
+      <c r="JST103" s="6"/>
+      <c r="JSU103" s="6"/>
+      <c r="JSV103" s="6"/>
+      <c r="JSW103" s="6"/>
+      <c r="JSX103" s="6"/>
+      <c r="JSY103" s="6"/>
+      <c r="JSZ103" s="6"/>
+      <c r="JTA103" s="6"/>
+      <c r="JTB103" s="6"/>
+      <c r="JTC103" s="6"/>
+      <c r="JTD103" s="6"/>
+      <c r="JTE103" s="6"/>
+      <c r="JTF103" s="6"/>
+      <c r="JTG103" s="6"/>
+      <c r="JTH103" s="6"/>
+      <c r="JTI103" s="6"/>
+      <c r="JTJ103" s="6"/>
+      <c r="JTK103" s="6"/>
+      <c r="JTL103" s="6"/>
+      <c r="JTM103" s="6"/>
+      <c r="JTN103" s="6"/>
+      <c r="JTO103" s="6"/>
+      <c r="JTP103" s="6"/>
+      <c r="JTQ103" s="6"/>
+      <c r="JTR103" s="6"/>
+      <c r="JTS103" s="6"/>
+      <c r="JTT103" s="6"/>
+      <c r="JTU103" s="6"/>
+      <c r="JTV103" s="6"/>
+      <c r="JTW103" s="6"/>
+      <c r="JTX103" s="6"/>
+      <c r="JTY103" s="6"/>
+      <c r="JTZ103" s="6"/>
+      <c r="JUA103" s="6"/>
+      <c r="JUB103" s="6"/>
+      <c r="JUC103" s="6"/>
+      <c r="JUD103" s="6"/>
+      <c r="JUE103" s="6"/>
+      <c r="JUF103" s="6"/>
+      <c r="JUG103" s="6"/>
+      <c r="JUH103" s="6"/>
+      <c r="JUI103" s="6"/>
+      <c r="JUJ103" s="6"/>
+      <c r="JUK103" s="6"/>
+      <c r="JUL103" s="6"/>
+      <c r="JUM103" s="6"/>
+      <c r="JUN103" s="6"/>
+      <c r="JUO103" s="6"/>
+      <c r="JUP103" s="6"/>
+      <c r="JUQ103" s="6"/>
+      <c r="JUR103" s="6"/>
+      <c r="JUS103" s="6"/>
+      <c r="JUT103" s="6"/>
+      <c r="JUU103" s="6"/>
+      <c r="JUV103" s="6"/>
+      <c r="JUW103" s="6"/>
+      <c r="JUX103" s="6"/>
+      <c r="JUY103" s="6"/>
+      <c r="JUZ103" s="6"/>
+      <c r="JVA103" s="6"/>
+      <c r="JVB103" s="6"/>
+      <c r="JVC103" s="6"/>
+      <c r="JVD103" s="6"/>
+      <c r="JVE103" s="6"/>
+      <c r="JVF103" s="6"/>
+      <c r="JVG103" s="6"/>
+      <c r="JVH103" s="6"/>
+      <c r="JVI103" s="6"/>
+      <c r="JVJ103" s="6"/>
+      <c r="JVK103" s="6"/>
+      <c r="JVL103" s="6"/>
+      <c r="JVM103" s="6"/>
+      <c r="JVN103" s="6"/>
+      <c r="JVO103" s="6"/>
+      <c r="JVP103" s="6"/>
+      <c r="JVQ103" s="6"/>
+      <c r="JVR103" s="6"/>
+      <c r="JVS103" s="6"/>
+      <c r="JVT103" s="6"/>
+      <c r="JVU103" s="6"/>
+      <c r="JVV103" s="6"/>
+      <c r="JVW103" s="6"/>
+      <c r="JVX103" s="6"/>
+      <c r="JVY103" s="6"/>
+      <c r="JVZ103" s="6"/>
+      <c r="JWA103" s="6"/>
+      <c r="JWB103" s="6"/>
+      <c r="JWC103" s="6"/>
+      <c r="JWD103" s="6"/>
+      <c r="JWE103" s="6"/>
+      <c r="JWF103" s="6"/>
+      <c r="JWG103" s="6"/>
+      <c r="JWH103" s="6"/>
+      <c r="JWI103" s="6"/>
+      <c r="JWJ103" s="6"/>
+      <c r="JWK103" s="6"/>
+      <c r="JWL103" s="6"/>
+      <c r="JWM103" s="6"/>
+      <c r="JWN103" s="6"/>
+      <c r="JWO103" s="6"/>
+      <c r="JWP103" s="6"/>
+      <c r="JWQ103" s="6"/>
+      <c r="JWR103" s="6"/>
+      <c r="JWS103" s="6"/>
+      <c r="JWT103" s="6"/>
+      <c r="JWU103" s="6"/>
+      <c r="JWV103" s="6"/>
+      <c r="JWW103" s="6"/>
+      <c r="JWX103" s="6"/>
+      <c r="JWY103" s="6"/>
+      <c r="JWZ103" s="6"/>
+      <c r="JXA103" s="6"/>
+      <c r="JXB103" s="6"/>
+      <c r="JXC103" s="6"/>
+      <c r="JXD103" s="6"/>
+      <c r="JXE103" s="6"/>
+      <c r="JXF103" s="6"/>
+      <c r="JXG103" s="6"/>
+      <c r="JXH103" s="6"/>
+      <c r="JXI103" s="6"/>
+      <c r="JXJ103" s="6"/>
+      <c r="JXK103" s="6"/>
+      <c r="JXL103" s="6"/>
+      <c r="JXM103" s="6"/>
+      <c r="JXN103" s="6"/>
+      <c r="JXO103" s="6"/>
+      <c r="JXP103" s="6"/>
+      <c r="JXQ103" s="6"/>
+      <c r="JXR103" s="6"/>
+      <c r="JXS103" s="6"/>
+      <c r="JXT103" s="6"/>
+      <c r="JXU103" s="6"/>
+      <c r="JXV103" s="6"/>
+      <c r="JXW103" s="6"/>
+      <c r="JXX103" s="6"/>
+      <c r="JXY103" s="6"/>
+      <c r="JXZ103" s="6"/>
+      <c r="JYA103" s="6"/>
+      <c r="JYB103" s="6"/>
+      <c r="JYC103" s="6"/>
+      <c r="JYD103" s="6"/>
+      <c r="JYE103" s="6"/>
+      <c r="JYF103" s="6"/>
+      <c r="JYG103" s="6"/>
+      <c r="JYH103" s="6"/>
+      <c r="JYI103" s="6"/>
+      <c r="JYJ103" s="6"/>
+      <c r="JYK103" s="6"/>
+      <c r="JYL103" s="6"/>
+      <c r="JYM103" s="6"/>
+      <c r="JYN103" s="6"/>
+      <c r="JYO103" s="6"/>
+      <c r="JYP103" s="6"/>
+      <c r="JYQ103" s="6"/>
+      <c r="JYR103" s="6"/>
+      <c r="JYS103" s="6"/>
+      <c r="JYT103" s="6"/>
+      <c r="JYU103" s="6"/>
+      <c r="JYV103" s="6"/>
+      <c r="JYW103" s="6"/>
+      <c r="JYX103" s="6"/>
+      <c r="JYY103" s="6"/>
+      <c r="JYZ103" s="6"/>
+      <c r="JZA103" s="6"/>
+      <c r="JZB103" s="6"/>
+      <c r="JZC103" s="6"/>
+      <c r="JZD103" s="6"/>
+      <c r="JZE103" s="6"/>
+      <c r="JZF103" s="6"/>
+      <c r="JZG103" s="6"/>
+      <c r="JZH103" s="6"/>
+      <c r="JZI103" s="6"/>
+      <c r="JZJ103" s="6"/>
+      <c r="JZK103" s="6"/>
+      <c r="JZL103" s="6"/>
+      <c r="JZM103" s="6"/>
+      <c r="JZN103" s="6"/>
+      <c r="JZO103" s="6"/>
+      <c r="JZP103" s="6"/>
+      <c r="JZQ103" s="6"/>
+      <c r="JZR103" s="6"/>
+      <c r="JZS103" s="6"/>
+      <c r="JZT103" s="6"/>
+      <c r="JZU103" s="6"/>
+      <c r="JZV103" s="6"/>
+      <c r="JZW103" s="6"/>
+      <c r="JZX103" s="6"/>
+      <c r="JZY103" s="6"/>
+      <c r="JZZ103" s="6"/>
+      <c r="KAA103" s="6"/>
+      <c r="KAB103" s="6"/>
+      <c r="KAC103" s="6"/>
+      <c r="KAD103" s="6"/>
+      <c r="KAE103" s="6"/>
+      <c r="KAF103" s="6"/>
+      <c r="KAG103" s="6"/>
+      <c r="KAH103" s="6"/>
+      <c r="KAI103" s="6"/>
+      <c r="KAJ103" s="6"/>
+      <c r="KAK103" s="6"/>
+      <c r="KAL103" s="6"/>
+      <c r="KAM103" s="6"/>
+      <c r="KAN103" s="6"/>
+      <c r="KAO103" s="6"/>
+      <c r="KAP103" s="6"/>
+      <c r="KAQ103" s="6"/>
+      <c r="KAR103" s="6"/>
+      <c r="KAS103" s="6"/>
+      <c r="KAT103" s="6"/>
+      <c r="KAU103" s="6"/>
+      <c r="KAV103" s="6"/>
+      <c r="KAW103" s="6"/>
+      <c r="KAX103" s="6"/>
+      <c r="KAY103" s="6"/>
+      <c r="KAZ103" s="6"/>
+      <c r="KBA103" s="6"/>
+      <c r="KBB103" s="6"/>
+      <c r="KBC103" s="6"/>
+      <c r="KBD103" s="6"/>
+      <c r="KBE103" s="6"/>
+      <c r="KBF103" s="6"/>
+      <c r="KBG103" s="6"/>
+      <c r="KBH103" s="6"/>
+      <c r="KBI103" s="6"/>
+      <c r="KBJ103" s="6"/>
+      <c r="KBK103" s="6"/>
+      <c r="KBL103" s="6"/>
+      <c r="KBM103" s="6"/>
+      <c r="KBN103" s="6"/>
+      <c r="KBO103" s="6"/>
+      <c r="KBP103" s="6"/>
+      <c r="KBQ103" s="6"/>
+      <c r="KBR103" s="6"/>
+      <c r="KBS103" s="6"/>
+      <c r="KBT103" s="6"/>
+      <c r="KBU103" s="6"/>
+      <c r="KBV103" s="6"/>
+      <c r="KBW103" s="6"/>
+      <c r="KBX103" s="6"/>
+      <c r="KBY103" s="6"/>
+      <c r="KBZ103" s="6"/>
+      <c r="KCA103" s="6"/>
+      <c r="KCB103" s="6"/>
+      <c r="KCC103" s="6"/>
+      <c r="KCD103" s="6"/>
+      <c r="KCE103" s="6"/>
+      <c r="KCF103" s="6"/>
+      <c r="KCG103" s="6"/>
+      <c r="KCH103" s="6"/>
+      <c r="KCI103" s="6"/>
+      <c r="KCJ103" s="6"/>
+      <c r="KCK103" s="6"/>
+      <c r="KCL103" s="6"/>
+      <c r="KCM103" s="6"/>
+      <c r="KCN103" s="6"/>
+      <c r="KCO103" s="6"/>
+      <c r="KCP103" s="6"/>
+      <c r="KCQ103" s="6"/>
+      <c r="KCR103" s="6"/>
+      <c r="KCS103" s="6"/>
+      <c r="KCT103" s="6"/>
+      <c r="KCU103" s="6"/>
+      <c r="KCV103" s="6"/>
+      <c r="KCW103" s="6"/>
+      <c r="KCX103" s="6"/>
+      <c r="KCY103" s="6"/>
+      <c r="KCZ103" s="6"/>
+      <c r="KDA103" s="6"/>
+      <c r="KDB103" s="6"/>
+      <c r="KDC103" s="6"/>
+      <c r="KDD103" s="6"/>
+      <c r="KDE103" s="6"/>
+      <c r="KDF103" s="6"/>
+      <c r="KDG103" s="6"/>
+      <c r="KDH103" s="6"/>
+      <c r="KDI103" s="6"/>
+      <c r="KDJ103" s="6"/>
+      <c r="KDK103" s="6"/>
+      <c r="KDL103" s="6"/>
+      <c r="KDM103" s="6"/>
+      <c r="KDN103" s="6"/>
+      <c r="KDO103" s="6"/>
+      <c r="KDP103" s="6"/>
+      <c r="KDQ103" s="6"/>
+      <c r="KDR103" s="6"/>
+      <c r="KDS103" s="6"/>
+      <c r="KDT103" s="6"/>
+      <c r="KDU103" s="6"/>
+      <c r="KDV103" s="6"/>
+      <c r="KDW103" s="6"/>
+      <c r="KDX103" s="6"/>
+      <c r="KDY103" s="6"/>
+      <c r="KDZ103" s="6"/>
+      <c r="KEA103" s="6"/>
+      <c r="KEB103" s="6"/>
+      <c r="KEC103" s="6"/>
+      <c r="KED103" s="6"/>
+      <c r="KEE103" s="6"/>
+      <c r="KEF103" s="6"/>
+      <c r="KEG103" s="6"/>
+      <c r="KEH103" s="6"/>
+      <c r="KEI103" s="6"/>
+      <c r="KEJ103" s="6"/>
+      <c r="KEK103" s="6"/>
+      <c r="KEL103" s="6"/>
+      <c r="KEM103" s="6"/>
+      <c r="KEN103" s="6"/>
+      <c r="KEO103" s="6"/>
+      <c r="KEP103" s="6"/>
+      <c r="KEQ103" s="6"/>
+      <c r="KER103" s="6"/>
+      <c r="KES103" s="6"/>
+      <c r="KET103" s="6"/>
+      <c r="KEU103" s="6"/>
+      <c r="KEV103" s="6"/>
+      <c r="KEW103" s="6"/>
+      <c r="KEX103" s="6"/>
+      <c r="KEY103" s="6"/>
+      <c r="KEZ103" s="6"/>
+      <c r="KFA103" s="6"/>
+      <c r="KFB103" s="6"/>
+      <c r="KFC103" s="6"/>
+      <c r="KFD103" s="6"/>
+      <c r="KFE103" s="6"/>
+      <c r="KFF103" s="6"/>
+      <c r="KFG103" s="6"/>
+      <c r="KFH103" s="6"/>
+      <c r="KFI103" s="6"/>
+      <c r="KFJ103" s="6"/>
+      <c r="KFK103" s="6"/>
+      <c r="KFL103" s="6"/>
+      <c r="KFM103" s="6"/>
+      <c r="KFN103" s="6"/>
+      <c r="KFO103" s="6"/>
+      <c r="KFP103" s="6"/>
+      <c r="KFQ103" s="6"/>
+      <c r="KFR103" s="6"/>
+      <c r="KFS103" s="6"/>
+      <c r="KFT103" s="6"/>
+      <c r="KFU103" s="6"/>
+      <c r="KFV103" s="6"/>
+      <c r="KFW103" s="6"/>
+      <c r="KFX103" s="6"/>
+      <c r="KFY103" s="6"/>
+      <c r="KFZ103" s="6"/>
+      <c r="KGA103" s="6"/>
+      <c r="KGB103" s="6"/>
+      <c r="KGC103" s="6"/>
+      <c r="KGD103" s="6"/>
+      <c r="KGE103" s="6"/>
+      <c r="KGF103" s="6"/>
+      <c r="KGG103" s="6"/>
+      <c r="KGH103" s="6"/>
+      <c r="KGI103" s="6"/>
+      <c r="KGJ103" s="6"/>
+      <c r="KGK103" s="6"/>
+      <c r="KGL103" s="6"/>
+      <c r="KGM103" s="6"/>
+      <c r="KGN103" s="6"/>
+      <c r="KGO103" s="6"/>
+      <c r="KGP103" s="6"/>
+      <c r="KGQ103" s="6"/>
+      <c r="KGR103" s="6"/>
+      <c r="KGS103" s="6"/>
+      <c r="KGT103" s="6"/>
+      <c r="KGU103" s="6"/>
+      <c r="KGV103" s="6"/>
+      <c r="KGW103" s="6"/>
+      <c r="KGX103" s="6"/>
+      <c r="KGY103" s="6"/>
+      <c r="KGZ103" s="6"/>
+      <c r="KHA103" s="6"/>
+      <c r="KHB103" s="6"/>
+      <c r="KHC103" s="6"/>
+      <c r="KHD103" s="6"/>
+      <c r="KHE103" s="6"/>
+      <c r="KHF103" s="6"/>
+      <c r="KHG103" s="6"/>
+      <c r="KHH103" s="6"/>
+      <c r="KHI103" s="6"/>
+      <c r="KHJ103" s="6"/>
+      <c r="KHK103" s="6"/>
+      <c r="KHL103" s="6"/>
+      <c r="KHM103" s="6"/>
+      <c r="KHN103" s="6"/>
+      <c r="KHO103" s="6"/>
+      <c r="KHP103" s="6"/>
+      <c r="KHQ103" s="6"/>
+      <c r="KHR103" s="6"/>
+      <c r="KHS103" s="6"/>
+      <c r="KHT103" s="6"/>
+      <c r="KHU103" s="6"/>
+      <c r="KHV103" s="6"/>
+      <c r="KHW103" s="6"/>
+      <c r="KHX103" s="6"/>
+      <c r="KHY103" s="6"/>
+      <c r="KHZ103" s="6"/>
+      <c r="KIA103" s="6"/>
+      <c r="KIB103" s="6"/>
+      <c r="KIC103" s="6"/>
+      <c r="KID103" s="6"/>
+      <c r="KIE103" s="6"/>
+      <c r="KIF103" s="6"/>
+      <c r="KIG103" s="6"/>
+      <c r="KIH103" s="6"/>
+      <c r="KII103" s="6"/>
+      <c r="KIJ103" s="6"/>
+      <c r="KIK103" s="6"/>
+      <c r="KIL103" s="6"/>
+      <c r="KIM103" s="6"/>
+      <c r="KIN103" s="6"/>
+      <c r="KIO103" s="6"/>
+      <c r="KIP103" s="6"/>
+      <c r="KIQ103" s="6"/>
+      <c r="KIR103" s="6"/>
+      <c r="KIS103" s="6"/>
+      <c r="KIT103" s="6"/>
+      <c r="KIU103" s="6"/>
+      <c r="KIV103" s="6"/>
+      <c r="KIW103" s="6"/>
+      <c r="KIX103" s="6"/>
+      <c r="KIY103" s="6"/>
+      <c r="KIZ103" s="6"/>
+      <c r="KJA103" s="6"/>
+      <c r="KJB103" s="6"/>
+      <c r="KJC103" s="6"/>
+      <c r="KJD103" s="6"/>
+      <c r="KJE103" s="6"/>
+      <c r="KJF103" s="6"/>
+      <c r="KJG103" s="6"/>
+      <c r="KJH103" s="6"/>
+      <c r="KJI103" s="6"/>
+      <c r="KJJ103" s="6"/>
+      <c r="KJK103" s="6"/>
+      <c r="KJL103" s="6"/>
+      <c r="KJM103" s="6"/>
+      <c r="KJN103" s="6"/>
+      <c r="KJO103" s="6"/>
+      <c r="KJP103" s="6"/>
+      <c r="KJQ103" s="6"/>
+      <c r="KJR103" s="6"/>
+      <c r="KJS103" s="6"/>
+      <c r="KJT103" s="6"/>
+      <c r="KJU103" s="6"/>
+      <c r="KJV103" s="6"/>
+      <c r="KJW103" s="6"/>
+      <c r="KJX103" s="6"/>
+      <c r="KJY103" s="6"/>
+      <c r="KJZ103" s="6"/>
+      <c r="KKA103" s="6"/>
+      <c r="KKB103" s="6"/>
+      <c r="KKC103" s="6"/>
+      <c r="KKD103" s="6"/>
+      <c r="KKE103" s="6"/>
+      <c r="KKF103" s="6"/>
+      <c r="KKG103" s="6"/>
+      <c r="KKH103" s="6"/>
+      <c r="KKI103" s="6"/>
+      <c r="KKJ103" s="6"/>
+      <c r="KKK103" s="6"/>
+      <c r="KKL103" s="6"/>
+      <c r="KKM103" s="6"/>
+      <c r="KKN103" s="6"/>
+      <c r="KKO103" s="6"/>
+      <c r="KKP103" s="6"/>
+      <c r="KKQ103" s="6"/>
+      <c r="KKR103" s="6"/>
+      <c r="KKS103" s="6"/>
+      <c r="KKT103" s="6"/>
+      <c r="KKU103" s="6"/>
+      <c r="KKV103" s="6"/>
+      <c r="KKW103" s="6"/>
+      <c r="KKX103" s="6"/>
+      <c r="KKY103" s="6"/>
+      <c r="KKZ103" s="6"/>
+      <c r="KLA103" s="6"/>
+      <c r="KLB103" s="6"/>
+      <c r="KLC103" s="6"/>
+      <c r="KLD103" s="6"/>
+      <c r="KLE103" s="6"/>
+      <c r="KLF103" s="6"/>
+      <c r="KLG103" s="6"/>
+      <c r="KLH103" s="6"/>
+      <c r="KLI103" s="6"/>
+      <c r="KLJ103" s="6"/>
+      <c r="KLK103" s="6"/>
+      <c r="KLL103" s="6"/>
+      <c r="KLM103" s="6"/>
+      <c r="KLN103" s="6"/>
+      <c r="KLO103" s="6"/>
+      <c r="KLP103" s="6"/>
+      <c r="KLQ103" s="6"/>
+      <c r="KLR103" s="6"/>
+      <c r="KLS103" s="6"/>
+      <c r="KLT103" s="6"/>
+      <c r="KLU103" s="6"/>
+      <c r="KLV103" s="6"/>
+      <c r="KLW103" s="6"/>
+      <c r="KLX103" s="6"/>
+      <c r="KLY103" s="6"/>
+      <c r="KLZ103" s="6"/>
+      <c r="KMA103" s="6"/>
+      <c r="KMB103" s="6"/>
+      <c r="KMC103" s="6"/>
+      <c r="KMD103" s="6"/>
+      <c r="KME103" s="6"/>
+      <c r="KMF103" s="6"/>
+      <c r="KMG103" s="6"/>
+      <c r="KMH103" s="6"/>
+      <c r="KMI103" s="6"/>
+      <c r="KMJ103" s="6"/>
+      <c r="KMK103" s="6"/>
+      <c r="KML103" s="6"/>
+      <c r="KMM103" s="6"/>
+      <c r="KMN103" s="6"/>
+      <c r="KMO103" s="6"/>
+      <c r="KMP103" s="6"/>
+      <c r="KMQ103" s="6"/>
+      <c r="KMR103" s="6"/>
+      <c r="KMS103" s="6"/>
+      <c r="KMT103" s="6"/>
+      <c r="KMU103" s="6"/>
+      <c r="KMV103" s="6"/>
+      <c r="KMW103" s="6"/>
+      <c r="KMX103" s="6"/>
+      <c r="KMY103" s="6"/>
+      <c r="KMZ103" s="6"/>
+      <c r="KNA103" s="6"/>
+      <c r="KNB103" s="6"/>
+      <c r="KNC103" s="6"/>
+      <c r="KND103" s="6"/>
+      <c r="KNE103" s="6"/>
+      <c r="KNF103" s="6"/>
+      <c r="KNG103" s="6"/>
+      <c r="KNH103" s="6"/>
+      <c r="KNI103" s="6"/>
+      <c r="KNJ103" s="6"/>
+      <c r="KNK103" s="6"/>
+      <c r="KNL103" s="6"/>
+      <c r="KNM103" s="6"/>
+      <c r="KNN103" s="6"/>
+      <c r="KNO103" s="6"/>
+      <c r="KNP103" s="6"/>
+      <c r="KNQ103" s="6"/>
+      <c r="KNR103" s="6"/>
+      <c r="KNS103" s="6"/>
+      <c r="KNT103" s="6"/>
+      <c r="KNU103" s="6"/>
+      <c r="KNV103" s="6"/>
+      <c r="KNW103" s="6"/>
+      <c r="KNX103" s="6"/>
+      <c r="KNY103" s="6"/>
+      <c r="KNZ103" s="6"/>
+      <c r="KOA103" s="6"/>
+      <c r="KOB103" s="6"/>
+      <c r="KOC103" s="6"/>
+      <c r="KOD103" s="6"/>
+      <c r="KOE103" s="6"/>
+      <c r="KOF103" s="6"/>
+      <c r="KOG103" s="6"/>
+      <c r="KOH103" s="6"/>
+      <c r="KOI103" s="6"/>
+      <c r="KOJ103" s="6"/>
+      <c r="KOK103" s="6"/>
+      <c r="KOL103" s="6"/>
+      <c r="KOM103" s="6"/>
+      <c r="KON103" s="6"/>
+      <c r="KOO103" s="6"/>
+      <c r="KOP103" s="6"/>
+      <c r="KOQ103" s="6"/>
+      <c r="KOR103" s="6"/>
+      <c r="KOS103" s="6"/>
+      <c r="KOT103" s="6"/>
+      <c r="KOU103" s="6"/>
+      <c r="KOV103" s="6"/>
+      <c r="KOW103" s="6"/>
+      <c r="KOX103" s="6"/>
+      <c r="KOY103" s="6"/>
+      <c r="KOZ103" s="6"/>
+      <c r="KPA103" s="6"/>
+      <c r="KPB103" s="6"/>
+      <c r="KPC103" s="6"/>
+      <c r="KPD103" s="6"/>
+      <c r="KPE103" s="6"/>
+      <c r="KPF103" s="6"/>
+      <c r="KPG103" s="6"/>
+      <c r="KPH103" s="6"/>
+      <c r="KPI103" s="6"/>
+      <c r="KPJ103" s="6"/>
+      <c r="KPK103" s="6"/>
+      <c r="KPL103" s="6"/>
+      <c r="KPM103" s="6"/>
+      <c r="KPN103" s="6"/>
+      <c r="KPO103" s="6"/>
+      <c r="KPP103" s="6"/>
+      <c r="KPQ103" s="6"/>
+      <c r="KPR103" s="6"/>
+      <c r="KPS103" s="6"/>
+      <c r="KPT103" s="6"/>
+      <c r="KPU103" s="6"/>
+      <c r="KPV103" s="6"/>
+      <c r="KPW103" s="6"/>
+      <c r="KPX103" s="6"/>
+      <c r="KPY103" s="6"/>
+      <c r="KPZ103" s="6"/>
+      <c r="KQA103" s="6"/>
+      <c r="KQB103" s="6"/>
+      <c r="KQC103" s="6"/>
+      <c r="KQD103" s="6"/>
+      <c r="KQE103" s="6"/>
+      <c r="KQF103" s="6"/>
+      <c r="KQG103" s="6"/>
+      <c r="KQH103" s="6"/>
+      <c r="KQI103" s="6"/>
+      <c r="KQJ103" s="6"/>
+      <c r="KQK103" s="6"/>
+      <c r="KQL103" s="6"/>
+      <c r="KQM103" s="6"/>
+      <c r="KQN103" s="6"/>
+      <c r="KQO103" s="6"/>
+      <c r="KQP103" s="6"/>
+      <c r="KQQ103" s="6"/>
+      <c r="KQR103" s="6"/>
+      <c r="KQS103" s="6"/>
+      <c r="KQT103" s="6"/>
+      <c r="KQU103" s="6"/>
+      <c r="KQV103" s="6"/>
+      <c r="KQW103" s="6"/>
+      <c r="KQX103" s="6"/>
+      <c r="KQY103" s="6"/>
+      <c r="KQZ103" s="6"/>
+      <c r="KRA103" s="6"/>
+      <c r="KRB103" s="6"/>
+      <c r="KRC103" s="6"/>
+      <c r="KRD103" s="6"/>
+      <c r="KRE103" s="6"/>
+      <c r="KRF103" s="6"/>
+      <c r="KRG103" s="6"/>
+      <c r="KRH103" s="6"/>
+      <c r="KRI103" s="6"/>
+      <c r="KRJ103" s="6"/>
+      <c r="KRK103" s="6"/>
+      <c r="KRL103" s="6"/>
+      <c r="KRM103" s="6"/>
+      <c r="KRN103" s="6"/>
+      <c r="KRO103" s="6"/>
+      <c r="KRP103" s="6"/>
+      <c r="KRQ103" s="6"/>
+      <c r="KRR103" s="6"/>
+      <c r="KRS103" s="6"/>
+      <c r="KRT103" s="6"/>
+      <c r="KRU103" s="6"/>
+      <c r="KRV103" s="6"/>
+      <c r="KRW103" s="6"/>
+      <c r="KRX103" s="6"/>
+      <c r="KRY103" s="6"/>
+      <c r="KRZ103" s="6"/>
+      <c r="KSA103" s="6"/>
+      <c r="KSB103" s="6"/>
+      <c r="KSC103" s="6"/>
+      <c r="KSD103" s="6"/>
+      <c r="KSE103" s="6"/>
+      <c r="KSF103" s="6"/>
+      <c r="KSG103" s="6"/>
+      <c r="KSH103" s="6"/>
+      <c r="KSI103" s="6"/>
+      <c r="KSJ103" s="6"/>
+      <c r="KSK103" s="6"/>
+      <c r="KSL103" s="6"/>
+      <c r="KSM103" s="6"/>
+      <c r="KSN103" s="6"/>
+      <c r="KSO103" s="6"/>
+      <c r="KSP103" s="6"/>
+      <c r="KSQ103" s="6"/>
+      <c r="KSR103" s="6"/>
+      <c r="KSS103" s="6"/>
+      <c r="KST103" s="6"/>
+      <c r="KSU103" s="6"/>
+      <c r="KSV103" s="6"/>
+      <c r="KSW103" s="6"/>
+      <c r="KSX103" s="6"/>
+      <c r="KSY103" s="6"/>
+      <c r="KSZ103" s="6"/>
+      <c r="KTA103" s="6"/>
+      <c r="KTB103" s="6"/>
+      <c r="KTC103" s="6"/>
+      <c r="KTD103" s="6"/>
+      <c r="KTE103" s="6"/>
+      <c r="KTF103" s="6"/>
+      <c r="KTG103" s="6"/>
+      <c r="KTH103" s="6"/>
+      <c r="KTI103" s="6"/>
+      <c r="KTJ103" s="6"/>
+      <c r="KTK103" s="6"/>
+      <c r="KTL103" s="6"/>
+      <c r="KTM103" s="6"/>
+      <c r="KTN103" s="6"/>
+      <c r="KTO103" s="6"/>
+      <c r="KTP103" s="6"/>
+      <c r="KTQ103" s="6"/>
+      <c r="KTR103" s="6"/>
+      <c r="KTS103" s="6"/>
+      <c r="KTT103" s="6"/>
+      <c r="KTU103" s="6"/>
+      <c r="KTV103" s="6"/>
+      <c r="KTW103" s="6"/>
+      <c r="KTX103" s="6"/>
+      <c r="KTY103" s="6"/>
+      <c r="KTZ103" s="6"/>
+      <c r="KUA103" s="6"/>
+      <c r="KUB103" s="6"/>
+      <c r="KUC103" s="6"/>
+      <c r="KUD103" s="6"/>
+      <c r="KUE103" s="6"/>
+      <c r="KUF103" s="6"/>
+      <c r="KUG103" s="6"/>
+      <c r="KUH103" s="6"/>
+      <c r="KUI103" s="6"/>
+      <c r="KUJ103" s="6"/>
+      <c r="KUK103" s="6"/>
+      <c r="KUL103" s="6"/>
+      <c r="KUM103" s="6"/>
+      <c r="KUN103" s="6"/>
+      <c r="KUO103" s="6"/>
+      <c r="KUP103" s="6"/>
+      <c r="KUQ103" s="6"/>
+      <c r="KUR103" s="6"/>
+      <c r="KUS103" s="6"/>
+      <c r="KUT103" s="6"/>
+      <c r="KUU103" s="6"/>
+      <c r="KUV103" s="6"/>
+      <c r="KUW103" s="6"/>
+      <c r="KUX103" s="6"/>
+      <c r="KUY103" s="6"/>
+      <c r="KUZ103" s="6"/>
+      <c r="KVA103" s="6"/>
+      <c r="KVB103" s="6"/>
+      <c r="KVC103" s="6"/>
+      <c r="KVD103" s="6"/>
+      <c r="KVE103" s="6"/>
+      <c r="KVF103" s="6"/>
+      <c r="KVG103" s="6"/>
+      <c r="KVH103" s="6"/>
+      <c r="KVI103" s="6"/>
+      <c r="KVJ103" s="6"/>
+      <c r="KVK103" s="6"/>
+      <c r="KVL103" s="6"/>
+      <c r="KVM103" s="6"/>
+      <c r="KVN103" s="6"/>
+      <c r="KVO103" s="6"/>
+      <c r="KVP103" s="6"/>
+      <c r="KVQ103" s="6"/>
+      <c r="KVR103" s="6"/>
+      <c r="KVS103" s="6"/>
+      <c r="KVT103" s="6"/>
+      <c r="KVU103" s="6"/>
+      <c r="KVV103" s="6"/>
+      <c r="KVW103" s="6"/>
+      <c r="KVX103" s="6"/>
+      <c r="KVY103" s="6"/>
+      <c r="KVZ103" s="6"/>
+      <c r="KWA103" s="6"/>
+      <c r="KWB103" s="6"/>
+      <c r="KWC103" s="6"/>
+      <c r="KWD103" s="6"/>
+      <c r="KWE103" s="6"/>
+      <c r="KWF103" s="6"/>
+      <c r="KWG103" s="6"/>
+      <c r="KWH103" s="6"/>
+      <c r="KWI103" s="6"/>
+      <c r="KWJ103" s="6"/>
+      <c r="KWK103" s="6"/>
+      <c r="KWL103" s="6"/>
+      <c r="KWM103" s="6"/>
+      <c r="KWN103" s="6"/>
+      <c r="KWO103" s="6"/>
+      <c r="KWP103" s="6"/>
+      <c r="KWQ103" s="6"/>
+      <c r="KWR103" s="6"/>
+      <c r="KWS103" s="6"/>
+      <c r="KWT103" s="6"/>
+      <c r="KWU103" s="6"/>
+      <c r="KWV103" s="6"/>
+      <c r="KWW103" s="6"/>
+      <c r="KWX103" s="6"/>
+      <c r="KWY103" s="6"/>
+      <c r="KWZ103" s="6"/>
+      <c r="KXA103" s="6"/>
+      <c r="KXB103" s="6"/>
+      <c r="KXC103" s="6"/>
+      <c r="KXD103" s="6"/>
+      <c r="KXE103" s="6"/>
+      <c r="KXF103" s="6"/>
+      <c r="KXG103" s="6"/>
+      <c r="KXH103" s="6"/>
+      <c r="KXI103" s="6"/>
+      <c r="KXJ103" s="6"/>
+      <c r="KXK103" s="6"/>
+      <c r="KXL103" s="6"/>
+      <c r="KXM103" s="6"/>
+      <c r="KXN103" s="6"/>
+      <c r="KXO103" s="6"/>
+      <c r="KXP103" s="6"/>
+      <c r="KXQ103" s="6"/>
+      <c r="KXR103" s="6"/>
+      <c r="KXS103" s="6"/>
+      <c r="KXT103" s="6"/>
+      <c r="KXU103" s="6"/>
+      <c r="KXV103" s="6"/>
+      <c r="KXW103" s="6"/>
+      <c r="KXX103" s="6"/>
+      <c r="KXY103" s="6"/>
+      <c r="KXZ103" s="6"/>
+      <c r="KYA103" s="6"/>
+      <c r="KYB103" s="6"/>
+      <c r="KYC103" s="6"/>
+      <c r="KYD103" s="6"/>
+      <c r="KYE103" s="6"/>
+      <c r="KYF103" s="6"/>
+      <c r="KYG103" s="6"/>
+      <c r="KYH103" s="6"/>
+      <c r="KYI103" s="6"/>
+      <c r="KYJ103" s="6"/>
+      <c r="KYK103" s="6"/>
+      <c r="KYL103" s="6"/>
+      <c r="KYM103" s="6"/>
+      <c r="KYN103" s="6"/>
+      <c r="KYO103" s="6"/>
+      <c r="KYP103" s="6"/>
+      <c r="KYQ103" s="6"/>
+      <c r="KYR103" s="6"/>
+      <c r="KYS103" s="6"/>
+      <c r="KYT103" s="6"/>
+      <c r="KYU103" s="6"/>
+      <c r="KYV103" s="6"/>
+      <c r="KYW103" s="6"/>
+      <c r="KYX103" s="6"/>
+      <c r="KYY103" s="6"/>
+      <c r="KYZ103" s="6"/>
+      <c r="KZA103" s="6"/>
+      <c r="KZB103" s="6"/>
+      <c r="KZC103" s="6"/>
+      <c r="KZD103" s="6"/>
+      <c r="KZE103" s="6"/>
+      <c r="KZF103" s="6"/>
+      <c r="KZG103" s="6"/>
+      <c r="KZH103" s="6"/>
+      <c r="KZI103" s="6"/>
+      <c r="KZJ103" s="6"/>
+      <c r="KZK103" s="6"/>
+      <c r="KZL103" s="6"/>
+      <c r="KZM103" s="6"/>
+      <c r="KZN103" s="6"/>
+      <c r="KZO103" s="6"/>
+      <c r="KZP103" s="6"/>
+      <c r="KZQ103" s="6"/>
+      <c r="KZR103" s="6"/>
+      <c r="KZS103" s="6"/>
+      <c r="KZT103" s="6"/>
+      <c r="KZU103" s="6"/>
+      <c r="KZV103" s="6"/>
+      <c r="KZW103" s="6"/>
+      <c r="KZX103" s="6"/>
+      <c r="KZY103" s="6"/>
+      <c r="KZZ103" s="6"/>
+      <c r="LAA103" s="6"/>
+      <c r="LAB103" s="6"/>
+      <c r="LAC103" s="6"/>
+      <c r="LAD103" s="6"/>
+      <c r="LAE103" s="6"/>
+      <c r="LAF103" s="6"/>
+      <c r="LAG103" s="6"/>
+      <c r="LAH103" s="6"/>
+      <c r="LAI103" s="6"/>
+      <c r="LAJ103" s="6"/>
+      <c r="LAK103" s="6"/>
+      <c r="LAL103" s="6"/>
+      <c r="LAM103" s="6"/>
+      <c r="LAN103" s="6"/>
+      <c r="LAO103" s="6"/>
+      <c r="LAP103" s="6"/>
+      <c r="LAQ103" s="6"/>
+      <c r="LAR103" s="6"/>
+      <c r="LAS103" s="6"/>
+      <c r="LAT103" s="6"/>
+      <c r="LAU103" s="6"/>
+      <c r="LAV103" s="6"/>
+      <c r="LAW103" s="6"/>
+      <c r="LAX103" s="6"/>
+      <c r="LAY103" s="6"/>
+      <c r="LAZ103" s="6"/>
+      <c r="LBA103" s="6"/>
+      <c r="LBB103" s="6"/>
+      <c r="LBC103" s="6"/>
+      <c r="LBD103" s="6"/>
+      <c r="LBE103" s="6"/>
+      <c r="LBF103" s="6"/>
+      <c r="LBG103" s="6"/>
+      <c r="LBH103" s="6"/>
+      <c r="LBI103" s="6"/>
+      <c r="LBJ103" s="6"/>
+      <c r="LBK103" s="6"/>
+      <c r="LBL103" s="6"/>
+      <c r="LBM103" s="6"/>
+      <c r="LBN103" s="6"/>
+      <c r="LBO103" s="6"/>
+      <c r="LBP103" s="6"/>
+      <c r="LBQ103" s="6"/>
+      <c r="LBR103" s="6"/>
+      <c r="LBS103" s="6"/>
+      <c r="LBT103" s="6"/>
+      <c r="LBU103" s="6"/>
+      <c r="LBV103" s="6"/>
+      <c r="LBW103" s="6"/>
+      <c r="LBX103" s="6"/>
+      <c r="LBY103" s="6"/>
+      <c r="LBZ103" s="6"/>
+      <c r="LCA103" s="6"/>
+      <c r="LCB103" s="6"/>
+      <c r="LCC103" s="6"/>
+      <c r="LCD103" s="6"/>
+      <c r="LCE103" s="6"/>
+      <c r="LCF103" s="6"/>
+      <c r="LCG103" s="6"/>
+      <c r="LCH103" s="6"/>
+      <c r="LCI103" s="6"/>
+      <c r="LCJ103" s="6"/>
+      <c r="LCK103" s="6"/>
+      <c r="LCL103" s="6"/>
+      <c r="LCM103" s="6"/>
+      <c r="LCN103" s="6"/>
+      <c r="LCO103" s="6"/>
+      <c r="LCP103" s="6"/>
+      <c r="LCQ103" s="6"/>
+      <c r="LCR103" s="6"/>
+      <c r="LCS103" s="6"/>
+      <c r="LCT103" s="6"/>
+      <c r="LCU103" s="6"/>
+      <c r="LCV103" s="6"/>
+      <c r="LCW103" s="6"/>
+      <c r="LCX103" s="6"/>
+      <c r="LCY103" s="6"/>
+      <c r="LCZ103" s="6"/>
+      <c r="LDA103" s="6"/>
+      <c r="LDB103" s="6"/>
+      <c r="LDC103" s="6"/>
+      <c r="LDD103" s="6"/>
+      <c r="LDE103" s="6"/>
+      <c r="LDF103" s="6"/>
+      <c r="LDG103" s="6"/>
+      <c r="LDH103" s="6"/>
+      <c r="LDI103" s="6"/>
+      <c r="LDJ103" s="6"/>
+      <c r="LDK103" s="6"/>
+      <c r="LDL103" s="6"/>
+      <c r="LDM103" s="6"/>
+      <c r="LDN103" s="6"/>
+      <c r="LDO103" s="6"/>
+      <c r="LDP103" s="6"/>
+      <c r="LDQ103" s="6"/>
+      <c r="LDR103" s="6"/>
+      <c r="LDS103" s="6"/>
+      <c r="LDT103" s="6"/>
+      <c r="LDU103" s="6"/>
+      <c r="LDV103" s="6"/>
+      <c r="LDW103" s="6"/>
+      <c r="LDX103" s="6"/>
+      <c r="LDY103" s="6"/>
+      <c r="LDZ103" s="6"/>
+      <c r="LEA103" s="6"/>
+      <c r="LEB103" s="6"/>
+      <c r="LEC103" s="6"/>
+      <c r="LED103" s="6"/>
+      <c r="LEE103" s="6"/>
+      <c r="LEF103" s="6"/>
+      <c r="LEG103" s="6"/>
+      <c r="LEH103" s="6"/>
+      <c r="LEI103" s="6"/>
+      <c r="LEJ103" s="6"/>
+      <c r="LEK103" s="6"/>
+      <c r="LEL103" s="6"/>
+      <c r="LEM103" s="6"/>
+      <c r="LEN103" s="6"/>
+      <c r="LEO103" s="6"/>
+      <c r="LEP103" s="6"/>
+      <c r="LEQ103" s="6"/>
+      <c r="LER103" s="6"/>
+      <c r="LES103" s="6"/>
+      <c r="LET103" s="6"/>
+      <c r="LEU103" s="6"/>
+      <c r="LEV103" s="6"/>
+      <c r="LEW103" s="6"/>
+      <c r="LEX103" s="6"/>
+      <c r="LEY103" s="6"/>
+      <c r="LEZ103" s="6"/>
+      <c r="LFA103" s="6"/>
+      <c r="LFB103" s="6"/>
+      <c r="LFC103" s="6"/>
+      <c r="LFD103" s="6"/>
+      <c r="LFE103" s="6"/>
+      <c r="LFF103" s="6"/>
+      <c r="LFG103" s="6"/>
+      <c r="LFH103" s="6"/>
+      <c r="LFI103" s="6"/>
+      <c r="LFJ103" s="6"/>
+      <c r="LFK103" s="6"/>
+      <c r="LFL103" s="6"/>
+      <c r="LFM103" s="6"/>
+      <c r="LFN103" s="6"/>
+      <c r="LFO103" s="6"/>
+      <c r="LFP103" s="6"/>
+      <c r="LFQ103" s="6"/>
+      <c r="LFR103" s="6"/>
+      <c r="LFS103" s="6"/>
+      <c r="LFT103" s="6"/>
+      <c r="LFU103" s="6"/>
+      <c r="LFV103" s="6"/>
+      <c r="LFW103" s="6"/>
+      <c r="LFX103" s="6"/>
+      <c r="LFY103" s="6"/>
+      <c r="LFZ103" s="6"/>
+      <c r="LGA103" s="6"/>
+      <c r="LGB103" s="6"/>
+      <c r="LGC103" s="6"/>
+      <c r="LGD103" s="6"/>
+      <c r="LGE103" s="6"/>
+      <c r="LGF103" s="6"/>
+      <c r="LGG103" s="6"/>
+      <c r="LGH103" s="6"/>
+      <c r="LGI103" s="6"/>
+      <c r="LGJ103" s="6"/>
+      <c r="LGK103" s="6"/>
+      <c r="LGL103" s="6"/>
+      <c r="LGM103" s="6"/>
+      <c r="LGN103" s="6"/>
+      <c r="LGO103" s="6"/>
+      <c r="LGP103" s="6"/>
+      <c r="LGQ103" s="6"/>
+      <c r="LGR103" s="6"/>
+      <c r="LGS103" s="6"/>
+      <c r="LGT103" s="6"/>
+      <c r="LGU103" s="6"/>
+      <c r="LGV103" s="6"/>
+      <c r="LGW103" s="6"/>
+      <c r="LGX103" s="6"/>
+      <c r="LGY103" s="6"/>
+      <c r="LGZ103" s="6"/>
+      <c r="LHA103" s="6"/>
+      <c r="LHB103" s="6"/>
+      <c r="LHC103" s="6"/>
+      <c r="LHD103" s="6"/>
+      <c r="LHE103" s="6"/>
+      <c r="LHF103" s="6"/>
+      <c r="LHG103" s="6"/>
+      <c r="LHH103" s="6"/>
+      <c r="LHI103" s="6"/>
+      <c r="LHJ103" s="6"/>
+      <c r="LHK103" s="6"/>
+      <c r="LHL103" s="6"/>
+      <c r="LHM103" s="6"/>
+      <c r="LHN103" s="6"/>
+      <c r="LHO103" s="6"/>
+      <c r="LHP103" s="6"/>
+      <c r="LHQ103" s="6"/>
+      <c r="LHR103" s="6"/>
+      <c r="LHS103" s="6"/>
+      <c r="LHT103" s="6"/>
+      <c r="LHU103" s="6"/>
+      <c r="LHV103" s="6"/>
+      <c r="LHW103" s="6"/>
+      <c r="LHX103" s="6"/>
+      <c r="LHY103" s="6"/>
+      <c r="LHZ103" s="6"/>
+      <c r="LIA103" s="6"/>
+      <c r="LIB103" s="6"/>
+      <c r="LIC103" s="6"/>
+      <c r="LID103" s="6"/>
+      <c r="LIE103" s="6"/>
+      <c r="LIF103" s="6"/>
+      <c r="LIG103" s="6"/>
+      <c r="LIH103" s="6"/>
+      <c r="LII103" s="6"/>
+      <c r="LIJ103" s="6"/>
+      <c r="LIK103" s="6"/>
+      <c r="LIL103" s="6"/>
+      <c r="LIM103" s="6"/>
+      <c r="LIN103" s="6"/>
+      <c r="LIO103" s="6"/>
+      <c r="LIP103" s="6"/>
+      <c r="LIQ103" s="6"/>
+      <c r="LIR103" s="6"/>
+      <c r="LIS103" s="6"/>
+      <c r="LIT103" s="6"/>
+      <c r="LIU103" s="6"/>
+      <c r="LIV103" s="6"/>
+      <c r="LIW103" s="6"/>
+      <c r="LIX103" s="6"/>
+      <c r="LIY103" s="6"/>
+      <c r="LIZ103" s="6"/>
+      <c r="LJA103" s="6"/>
+      <c r="LJB103" s="6"/>
+      <c r="LJC103" s="6"/>
+      <c r="LJD103" s="6"/>
+      <c r="LJE103" s="6"/>
+      <c r="LJF103" s="6"/>
+      <c r="LJG103" s="6"/>
+      <c r="LJH103" s="6"/>
+      <c r="LJI103" s="6"/>
+      <c r="LJJ103" s="6"/>
+      <c r="LJK103" s="6"/>
+      <c r="LJL103" s="6"/>
+      <c r="LJM103" s="6"/>
+      <c r="LJN103" s="6"/>
+      <c r="LJO103" s="6"/>
+      <c r="LJP103" s="6"/>
+      <c r="LJQ103" s="6"/>
+      <c r="LJR103" s="6"/>
+      <c r="LJS103" s="6"/>
+      <c r="LJT103" s="6"/>
+      <c r="LJU103" s="6"/>
+      <c r="LJV103" s="6"/>
+      <c r="LJW103" s="6"/>
+      <c r="LJX103" s="6"/>
+      <c r="LJY103" s="6"/>
+      <c r="LJZ103" s="6"/>
+      <c r="LKA103" s="6"/>
+      <c r="LKB103" s="6"/>
+      <c r="LKC103" s="6"/>
+      <c r="LKD103" s="6"/>
+      <c r="LKE103" s="6"/>
+      <c r="LKF103" s="6"/>
+      <c r="LKG103" s="6"/>
+      <c r="LKH103" s="6"/>
+      <c r="LKI103" s="6"/>
+      <c r="LKJ103" s="6"/>
+      <c r="LKK103" s="6"/>
+      <c r="LKL103" s="6"/>
+      <c r="LKM103" s="6"/>
+      <c r="LKN103" s="6"/>
+      <c r="LKO103" s="6"/>
+      <c r="LKP103" s="6"/>
+      <c r="LKQ103" s="6"/>
+      <c r="LKR103" s="6"/>
+      <c r="LKS103" s="6"/>
+      <c r="LKT103" s="6"/>
+      <c r="LKU103" s="6"/>
+      <c r="LKV103" s="6"/>
+      <c r="LKW103" s="6"/>
+      <c r="LKX103" s="6"/>
+      <c r="LKY103" s="6"/>
+      <c r="LKZ103" s="6"/>
+      <c r="LLA103" s="6"/>
+      <c r="LLB103" s="6"/>
+      <c r="LLC103" s="6"/>
+      <c r="LLD103" s="6"/>
+      <c r="LLE103" s="6"/>
+      <c r="LLF103" s="6"/>
+      <c r="LLG103" s="6"/>
+      <c r="LLH103" s="6"/>
+      <c r="LLI103" s="6"/>
+      <c r="LLJ103" s="6"/>
+      <c r="LLK103" s="6"/>
+      <c r="LLL103" s="6"/>
+      <c r="LLM103" s="6"/>
+      <c r="LLN103" s="6"/>
+      <c r="LLO103" s="6"/>
+      <c r="LLP103" s="6"/>
+      <c r="LLQ103" s="6"/>
+      <c r="LLR103" s="6"/>
+      <c r="LLS103" s="6"/>
+      <c r="LLT103" s="6"/>
+      <c r="LLU103" s="6"/>
+      <c r="LLV103" s="6"/>
+      <c r="LLW103" s="6"/>
+      <c r="LLX103" s="6"/>
+      <c r="LLY103" s="6"/>
+      <c r="LLZ103" s="6"/>
+      <c r="LMA103" s="6"/>
+      <c r="LMB103" s="6"/>
+      <c r="LMC103" s="6"/>
+      <c r="LMD103" s="6"/>
+      <c r="LME103" s="6"/>
+      <c r="LMF103" s="6"/>
+      <c r="LMG103" s="6"/>
+      <c r="LMH103" s="6"/>
+      <c r="LMI103" s="6"/>
+      <c r="LMJ103" s="6"/>
+      <c r="LMK103" s="6"/>
+      <c r="LML103" s="6"/>
+      <c r="LMM103" s="6"/>
+      <c r="LMN103" s="6"/>
+      <c r="LMO103" s="6"/>
+      <c r="LMP103" s="6"/>
+      <c r="LMQ103" s="6"/>
+      <c r="LMR103" s="6"/>
+      <c r="LMS103" s="6"/>
+      <c r="LMT103" s="6"/>
+      <c r="LMU103" s="6"/>
+      <c r="LMV103" s="6"/>
+      <c r="LMW103" s="6"/>
+      <c r="LMX103" s="6"/>
+      <c r="LMY103" s="6"/>
+      <c r="LMZ103" s="6"/>
+      <c r="LNA103" s="6"/>
+      <c r="LNB103" s="6"/>
+      <c r="LNC103" s="6"/>
+      <c r="LND103" s="6"/>
+      <c r="LNE103" s="6"/>
+      <c r="LNF103" s="6"/>
+      <c r="LNG103" s="6"/>
+      <c r="LNH103" s="6"/>
+      <c r="LNI103" s="6"/>
+      <c r="LNJ103" s="6"/>
+      <c r="LNK103" s="6"/>
+      <c r="LNL103" s="6"/>
+      <c r="LNM103" s="6"/>
+      <c r="LNN103" s="6"/>
+      <c r="LNO103" s="6"/>
+      <c r="LNP103" s="6"/>
+      <c r="LNQ103" s="6"/>
+      <c r="LNR103" s="6"/>
+      <c r="LNS103" s="6"/>
+      <c r="LNT103" s="6"/>
+      <c r="LNU103" s="6"/>
+      <c r="LNV103" s="6"/>
+      <c r="LNW103" s="6"/>
+      <c r="LNX103" s="6"/>
+      <c r="LNY103" s="6"/>
+      <c r="LNZ103" s="6"/>
+      <c r="LOA103" s="6"/>
+      <c r="LOB103" s="6"/>
+      <c r="LOC103" s="6"/>
+      <c r="LOD103" s="6"/>
+      <c r="LOE103" s="6"/>
+      <c r="LOF103" s="6"/>
+      <c r="LOG103" s="6"/>
+      <c r="LOH103" s="6"/>
+      <c r="LOI103" s="6"/>
+      <c r="LOJ103" s="6"/>
+      <c r="LOK103" s="6"/>
+      <c r="LOL103" s="6"/>
+      <c r="LOM103" s="6"/>
+      <c r="LON103" s="6"/>
+      <c r="LOO103" s="6"/>
+      <c r="LOP103" s="6"/>
+      <c r="LOQ103" s="6"/>
+      <c r="LOR103" s="6"/>
+      <c r="LOS103" s="6"/>
+      <c r="LOT103" s="6"/>
+      <c r="LOU103" s="6"/>
+      <c r="LOV103" s="6"/>
+      <c r="LOW103" s="6"/>
+      <c r="LOX103" s="6"/>
+      <c r="LOY103" s="6"/>
+      <c r="LOZ103" s="6"/>
+      <c r="LPA103" s="6"/>
+      <c r="LPB103" s="6"/>
+      <c r="LPC103" s="6"/>
+      <c r="LPD103" s="6"/>
+      <c r="LPE103" s="6"/>
+      <c r="LPF103" s="6"/>
+      <c r="LPG103" s="6"/>
+      <c r="LPH103" s="6"/>
+      <c r="LPI103" s="6"/>
+      <c r="LPJ103" s="6"/>
+      <c r="LPK103" s="6"/>
+      <c r="LPL103" s="6"/>
+      <c r="LPM103" s="6"/>
+      <c r="LPN103" s="6"/>
+      <c r="LPO103" s="6"/>
+      <c r="LPP103" s="6"/>
+      <c r="LPQ103" s="6"/>
+      <c r="LPR103" s="6"/>
+      <c r="LPS103" s="6"/>
+      <c r="LPT103" s="6"/>
+      <c r="LPU103" s="6"/>
+      <c r="LPV103" s="6"/>
+      <c r="LPW103" s="6"/>
+      <c r="LPX103" s="6"/>
+      <c r="LPY103" s="6"/>
+      <c r="LPZ103" s="6"/>
+      <c r="LQA103" s="6"/>
+      <c r="LQB103" s="6"/>
+      <c r="LQC103" s="6"/>
+      <c r="LQD103" s="6"/>
+      <c r="LQE103" s="6"/>
+      <c r="LQF103" s="6"/>
+      <c r="LQG103" s="6"/>
+      <c r="LQH103" s="6"/>
+      <c r="LQI103" s="6"/>
+      <c r="LQJ103" s="6"/>
+      <c r="LQK103" s="6"/>
+      <c r="LQL103" s="6"/>
+      <c r="LQM103" s="6"/>
+      <c r="LQN103" s="6"/>
+      <c r="LQO103" s="6"/>
+      <c r="LQP103" s="6"/>
+      <c r="LQQ103" s="6"/>
+      <c r="LQR103" s="6"/>
+      <c r="LQS103" s="6"/>
+      <c r="LQT103" s="6"/>
+      <c r="LQU103" s="6"/>
+      <c r="LQV103" s="6"/>
+      <c r="LQW103" s="6"/>
+      <c r="LQX103" s="6"/>
+      <c r="LQY103" s="6"/>
+      <c r="LQZ103" s="6"/>
+      <c r="LRA103" s="6"/>
+      <c r="LRB103" s="6"/>
+      <c r="LRC103" s="6"/>
+      <c r="LRD103" s="6"/>
+      <c r="LRE103" s="6"/>
+      <c r="LRF103" s="6"/>
+      <c r="LRG103" s="6"/>
+      <c r="LRH103" s="6"/>
+      <c r="LRI103" s="6"/>
+      <c r="LRJ103" s="6"/>
+      <c r="LRK103" s="6"/>
+      <c r="LRL103" s="6"/>
+      <c r="LRM103" s="6"/>
+      <c r="LRN103" s="6"/>
+      <c r="LRO103" s="6"/>
+      <c r="LRP103" s="6"/>
+      <c r="LRQ103" s="6"/>
+      <c r="LRR103" s="6"/>
+      <c r="LRS103" s="6"/>
+      <c r="LRT103" s="6"/>
+      <c r="LRU103" s="6"/>
+      <c r="LRV103" s="6"/>
+      <c r="LRW103" s="6"/>
+      <c r="LRX103" s="6"/>
+      <c r="LRY103" s="6"/>
+      <c r="LRZ103" s="6"/>
+      <c r="LSA103" s="6"/>
+      <c r="LSB103" s="6"/>
+      <c r="LSC103" s="6"/>
+      <c r="LSD103" s="6"/>
+      <c r="LSE103" s="6"/>
+      <c r="LSF103" s="6"/>
+      <c r="LSG103" s="6"/>
+      <c r="LSH103" s="6"/>
+      <c r="LSI103" s="6"/>
+      <c r="LSJ103" s="6"/>
+      <c r="LSK103" s="6"/>
+      <c r="LSL103" s="6"/>
+      <c r="LSM103" s="6"/>
+      <c r="LSN103" s="6"/>
+      <c r="LSO103" s="6"/>
+      <c r="LSP103" s="6"/>
+      <c r="LSQ103" s="6"/>
+      <c r="LSR103" s="6"/>
+      <c r="LSS103" s="6"/>
+      <c r="LST103" s="6"/>
+      <c r="LSU103" s="6"/>
+      <c r="LSV103" s="6"/>
+      <c r="LSW103" s="6"/>
+      <c r="LSX103" s="6"/>
+      <c r="LSY103" s="6"/>
+      <c r="LSZ103" s="6"/>
+      <c r="LTA103" s="6"/>
+      <c r="LTB103" s="6"/>
+      <c r="LTC103" s="6"/>
+      <c r="LTD103" s="6"/>
+      <c r="LTE103" s="6"/>
+      <c r="LTF103" s="6"/>
+      <c r="LTG103" s="6"/>
+      <c r="LTH103" s="6"/>
+      <c r="LTI103" s="6"/>
+      <c r="LTJ103" s="6"/>
+      <c r="LTK103" s="6"/>
+      <c r="LTL103" s="6"/>
+      <c r="LTM103" s="6"/>
+      <c r="LTN103" s="6"/>
+      <c r="LTO103" s="6"/>
+      <c r="LTP103" s="6"/>
+      <c r="LTQ103" s="6"/>
+      <c r="LTR103" s="6"/>
+      <c r="LTS103" s="6"/>
+      <c r="LTT103" s="6"/>
+      <c r="LTU103" s="6"/>
+      <c r="LTV103" s="6"/>
+      <c r="LTW103" s="6"/>
+      <c r="LTX103" s="6"/>
+      <c r="LTY103" s="6"/>
+      <c r="LTZ103" s="6"/>
+      <c r="LUA103" s="6"/>
+      <c r="LUB103" s="6"/>
+      <c r="LUC103" s="6"/>
+      <c r="LUD103" s="6"/>
+      <c r="LUE103" s="6"/>
+      <c r="LUF103" s="6"/>
+      <c r="LUG103" s="6"/>
+      <c r="LUH103" s="6"/>
+      <c r="LUI103" s="6"/>
+      <c r="LUJ103" s="6"/>
+      <c r="LUK103" s="6"/>
+      <c r="LUL103" s="6"/>
+      <c r="LUM103" s="6"/>
+      <c r="LUN103" s="6"/>
+      <c r="LUO103" s="6"/>
+      <c r="LUP103" s="6"/>
+      <c r="LUQ103" s="6"/>
+      <c r="LUR103" s="6"/>
+      <c r="LUS103" s="6"/>
+      <c r="LUT103" s="6"/>
+      <c r="LUU103" s="6"/>
+      <c r="LUV103" s="6"/>
+      <c r="LUW103" s="6"/>
+      <c r="LUX103" s="6"/>
+      <c r="LUY103" s="6"/>
+      <c r="LUZ103" s="6"/>
+      <c r="LVA103" s="6"/>
+      <c r="LVB103" s="6"/>
+      <c r="LVC103" s="6"/>
+      <c r="LVD103" s="6"/>
+      <c r="LVE103" s="6"/>
+      <c r="LVF103" s="6"/>
+      <c r="LVG103" s="6"/>
+      <c r="LVH103" s="6"/>
+      <c r="LVI103" s="6"/>
+      <c r="LVJ103" s="6"/>
+      <c r="LVK103" s="6"/>
+      <c r="LVL103" s="6"/>
+      <c r="LVM103" s="6"/>
+      <c r="LVN103" s="6"/>
+      <c r="LVO103" s="6"/>
+      <c r="LVP103" s="6"/>
+      <c r="LVQ103" s="6"/>
+      <c r="LVR103" s="6"/>
+      <c r="LVS103" s="6"/>
+      <c r="LVT103" s="6"/>
+      <c r="LVU103" s="6"/>
+      <c r="LVV103" s="6"/>
+      <c r="LVW103" s="6"/>
+      <c r="LVX103" s="6"/>
+      <c r="LVY103" s="6"/>
+      <c r="LVZ103" s="6"/>
+      <c r="LWA103" s="6"/>
+      <c r="LWB103" s="6"/>
+      <c r="LWC103" s="6"/>
+      <c r="LWD103" s="6"/>
+      <c r="LWE103" s="6"/>
+      <c r="LWF103" s="6"/>
+      <c r="LWG103" s="6"/>
+      <c r="LWH103" s="6"/>
+      <c r="LWI103" s="6"/>
+      <c r="LWJ103" s="6"/>
+      <c r="LWK103" s="6"/>
+      <c r="LWL103" s="6"/>
+      <c r="LWM103" s="6"/>
+      <c r="LWN103" s="6"/>
+      <c r="LWO103" s="6"/>
+      <c r="LWP103" s="6"/>
+      <c r="LWQ103" s="6"/>
+      <c r="LWR103" s="6"/>
+      <c r="LWS103" s="6"/>
+      <c r="LWT103" s="6"/>
+      <c r="LWU103" s="6"/>
+      <c r="LWV103" s="6"/>
+      <c r="LWW103" s="6"/>
+      <c r="LWX103" s="6"/>
+      <c r="LWY103" s="6"/>
+      <c r="LWZ103" s="6"/>
+      <c r="LXA103" s="6"/>
+      <c r="LXB103" s="6"/>
+      <c r="LXC103" s="6"/>
+      <c r="LXD103" s="6"/>
+      <c r="LXE103" s="6"/>
+      <c r="LXF103" s="6"/>
+      <c r="LXG103" s="6"/>
+      <c r="LXH103" s="6"/>
+      <c r="LXI103" s="6"/>
+      <c r="LXJ103" s="6"/>
+      <c r="LXK103" s="6"/>
+      <c r="LXL103" s="6"/>
+      <c r="LXM103" s="6"/>
+      <c r="LXN103" s="6"/>
+      <c r="LXO103" s="6"/>
+      <c r="LXP103" s="6"/>
+      <c r="LXQ103" s="6"/>
+      <c r="LXR103" s="6"/>
+      <c r="LXS103" s="6"/>
+      <c r="LXT103" s="6"/>
+      <c r="LXU103" s="6"/>
+      <c r="LXV103" s="6"/>
+      <c r="LXW103" s="6"/>
+      <c r="LXX103" s="6"/>
+      <c r="LXY103" s="6"/>
+      <c r="LXZ103" s="6"/>
+      <c r="LYA103" s="6"/>
+      <c r="LYB103" s="6"/>
+      <c r="LYC103" s="6"/>
+      <c r="LYD103" s="6"/>
+      <c r="LYE103" s="6"/>
+      <c r="LYF103" s="6"/>
+      <c r="LYG103" s="6"/>
+      <c r="LYH103" s="6"/>
+      <c r="LYI103" s="6"/>
+      <c r="LYJ103" s="6"/>
+      <c r="LYK103" s="6"/>
+      <c r="LYL103" s="6"/>
+      <c r="LYM103" s="6"/>
+      <c r="LYN103" s="6"/>
+      <c r="LYO103" s="6"/>
+      <c r="LYP103" s="6"/>
+      <c r="LYQ103" s="6"/>
+      <c r="LYR103" s="6"/>
+      <c r="LYS103" s="6"/>
+      <c r="LYT103" s="6"/>
+      <c r="LYU103" s="6"/>
+      <c r="LYV103" s="6"/>
+      <c r="LYW103" s="6"/>
+      <c r="LYX103" s="6"/>
+      <c r="LYY103" s="6"/>
+      <c r="LYZ103" s="6"/>
+      <c r="LZA103" s="6"/>
+      <c r="LZB103" s="6"/>
+      <c r="LZC103" s="6"/>
+      <c r="LZD103" s="6"/>
+      <c r="LZE103" s="6"/>
+      <c r="LZF103" s="6"/>
+      <c r="LZG103" s="6"/>
+      <c r="LZH103" s="6"/>
+      <c r="LZI103" s="6"/>
+      <c r="LZJ103" s="6"/>
+      <c r="LZK103" s="6"/>
+      <c r="LZL103" s="6"/>
+      <c r="LZM103" s="6"/>
+      <c r="LZN103" s="6"/>
+      <c r="LZO103" s="6"/>
+      <c r="LZP103" s="6"/>
+      <c r="LZQ103" s="6"/>
+      <c r="LZR103" s="6"/>
+      <c r="LZS103" s="6"/>
+      <c r="LZT103" s="6"/>
+      <c r="LZU103" s="6"/>
+      <c r="LZV103" s="6"/>
+      <c r="LZW103" s="6"/>
+      <c r="LZX103" s="6"/>
+      <c r="LZY103" s="6"/>
+      <c r="LZZ103" s="6"/>
+      <c r="MAA103" s="6"/>
+      <c r="MAB103" s="6"/>
+      <c r="MAC103" s="6"/>
+      <c r="MAD103" s="6"/>
+      <c r="MAE103" s="6"/>
+      <c r="MAF103" s="6"/>
+      <c r="MAG103" s="6"/>
+      <c r="MAH103" s="6"/>
+      <c r="MAI103" s="6"/>
+      <c r="MAJ103" s="6"/>
+      <c r="MAK103" s="6"/>
+      <c r="MAL103" s="6"/>
+      <c r="MAM103" s="6"/>
+      <c r="MAN103" s="6"/>
+      <c r="MAO103" s="6"/>
+      <c r="MAP103" s="6"/>
+      <c r="MAQ103" s="6"/>
+      <c r="MAR103" s="6"/>
+      <c r="MAS103" s="6"/>
+      <c r="MAT103" s="6"/>
+      <c r="MAU103" s="6"/>
+      <c r="MAV103" s="6"/>
+      <c r="MAW103" s="6"/>
+      <c r="MAX103" s="6"/>
+      <c r="MAY103" s="6"/>
+      <c r="MAZ103" s="6"/>
+      <c r="MBA103" s="6"/>
+      <c r="MBB103" s="6"/>
+      <c r="MBC103" s="6"/>
+      <c r="MBD103" s="6"/>
+      <c r="MBE103" s="6"/>
+      <c r="MBF103" s="6"/>
+      <c r="MBG103" s="6"/>
+      <c r="MBH103" s="6"/>
+      <c r="MBI103" s="6"/>
+      <c r="MBJ103" s="6"/>
+      <c r="MBK103" s="6"/>
+      <c r="MBL103" s="6"/>
+      <c r="MBM103" s="6"/>
+      <c r="MBN103" s="6"/>
+      <c r="MBO103" s="6"/>
+      <c r="MBP103" s="6"/>
+      <c r="MBQ103" s="6"/>
+      <c r="MBR103" s="6"/>
+      <c r="MBS103" s="6"/>
+      <c r="MBT103" s="6"/>
+      <c r="MBU103" s="6"/>
+      <c r="MBV103" s="6"/>
+      <c r="MBW103" s="6"/>
+      <c r="MBX103" s="6"/>
+      <c r="MBY103" s="6"/>
+      <c r="MBZ103" s="6"/>
+      <c r="MCA103" s="6"/>
+      <c r="MCB103" s="6"/>
+      <c r="MCC103" s="6"/>
+      <c r="MCD103" s="6"/>
+      <c r="MCE103" s="6"/>
+      <c r="MCF103" s="6"/>
+      <c r="MCG103" s="6"/>
+      <c r="MCH103" s="6"/>
+      <c r="MCI103" s="6"/>
+      <c r="MCJ103" s="6"/>
+      <c r="MCK103" s="6"/>
+      <c r="MCL103" s="6"/>
+      <c r="MCM103" s="6"/>
+      <c r="MCN103" s="6"/>
+      <c r="MCO103" s="6"/>
+      <c r="MCP103" s="6"/>
+      <c r="MCQ103" s="6"/>
+      <c r="MCR103" s="6"/>
+      <c r="MCS103" s="6"/>
+      <c r="MCT103" s="6"/>
+      <c r="MCU103" s="6"/>
+      <c r="MCV103" s="6"/>
+      <c r="MCW103" s="6"/>
+      <c r="MCX103" s="6"/>
+      <c r="MCY103" s="6"/>
+      <c r="MCZ103" s="6"/>
+      <c r="MDA103" s="6"/>
+      <c r="MDB103" s="6"/>
+      <c r="MDC103" s="6"/>
+      <c r="MDD103" s="6"/>
+      <c r="MDE103" s="6"/>
+      <c r="MDF103" s="6"/>
+      <c r="MDG103" s="6"/>
+      <c r="MDH103" s="6"/>
+      <c r="MDI103" s="6"/>
+      <c r="MDJ103" s="6"/>
+      <c r="MDK103" s="6"/>
+      <c r="MDL103" s="6"/>
+      <c r="MDM103" s="6"/>
+      <c r="MDN103" s="6"/>
+      <c r="MDO103" s="6"/>
+      <c r="MDP103" s="6"/>
+      <c r="MDQ103" s="6"/>
+      <c r="MDR103" s="6"/>
+      <c r="MDS103" s="6"/>
+      <c r="MDT103" s="6"/>
+      <c r="MDU103" s="6"/>
+      <c r="MDV103" s="6"/>
+      <c r="MDW103" s="6"/>
+      <c r="MDX103" s="6"/>
+      <c r="MDY103" s="6"/>
+      <c r="MDZ103" s="6"/>
+      <c r="MEA103" s="6"/>
+      <c r="MEB103" s="6"/>
+      <c r="MEC103" s="6"/>
+      <c r="MED103" s="6"/>
+      <c r="MEE103" s="6"/>
+      <c r="MEF103" s="6"/>
+      <c r="MEG103" s="6"/>
+      <c r="MEH103" s="6"/>
+      <c r="MEI103" s="6"/>
+      <c r="MEJ103" s="6"/>
+      <c r="MEK103" s="6"/>
+      <c r="MEL103" s="6"/>
+      <c r="MEM103" s="6"/>
+      <c r="MEN103" s="6"/>
+      <c r="MEO103" s="6"/>
+      <c r="MEP103" s="6"/>
+      <c r="MEQ103" s="6"/>
+      <c r="MER103" s="6"/>
+      <c r="MES103" s="6"/>
+      <c r="MET103" s="6"/>
+      <c r="MEU103" s="6"/>
+      <c r="MEV103" s="6"/>
+      <c r="MEW103" s="6"/>
+      <c r="MEX103" s="6"/>
+      <c r="MEY103" s="6"/>
+      <c r="MEZ103" s="6"/>
+      <c r="MFA103" s="6"/>
+      <c r="MFB103" s="6"/>
+      <c r="MFC103" s="6"/>
+      <c r="MFD103" s="6"/>
+      <c r="MFE103" s="6"/>
+      <c r="MFF103" s="6"/>
+      <c r="MFG103" s="6"/>
+      <c r="MFH103" s="6"/>
+      <c r="MFI103" s="6"/>
+      <c r="MFJ103" s="6"/>
+      <c r="MFK103" s="6"/>
+      <c r="MFL103" s="6"/>
+      <c r="MFM103" s="6"/>
+      <c r="MFN103" s="6"/>
+      <c r="MFO103" s="6"/>
+      <c r="MFP103" s="6"/>
+      <c r="MFQ103" s="6"/>
+      <c r="MFR103" s="6"/>
+      <c r="MFS103" s="6"/>
+      <c r="MFT103" s="6"/>
+      <c r="MFU103" s="6"/>
+      <c r="MFV103" s="6"/>
+      <c r="MFW103" s="6"/>
+      <c r="MFX103" s="6"/>
+      <c r="MFY103" s="6"/>
+      <c r="MFZ103" s="6"/>
+      <c r="MGA103" s="6"/>
+      <c r="MGB103" s="6"/>
+      <c r="MGC103" s="6"/>
+      <c r="MGD103" s="6"/>
+      <c r="MGE103" s="6"/>
+      <c r="MGF103" s="6"/>
+      <c r="MGG103" s="6"/>
+      <c r="MGH103" s="6"/>
+      <c r="MGI103" s="6"/>
+      <c r="MGJ103" s="6"/>
+      <c r="MGK103" s="6"/>
+      <c r="MGL103" s="6"/>
+      <c r="MGM103" s="6"/>
+      <c r="MGN103" s="6"/>
+      <c r="MGO103" s="6"/>
+      <c r="MGP103" s="6"/>
+      <c r="MGQ103" s="6"/>
+      <c r="MGR103" s="6"/>
+      <c r="MGS103" s="6"/>
+      <c r="MGT103" s="6"/>
+      <c r="MGU103" s="6"/>
+      <c r="MGV103" s="6"/>
+      <c r="MGW103" s="6"/>
+      <c r="MGX103" s="6"/>
+      <c r="MGY103" s="6"/>
+      <c r="MGZ103" s="6"/>
+      <c r="MHA103" s="6"/>
+      <c r="MHB103" s="6"/>
+      <c r="MHC103" s="6"/>
+      <c r="MHD103" s="6"/>
+      <c r="MHE103" s="6"/>
+      <c r="MHF103" s="6"/>
+      <c r="MHG103" s="6"/>
+      <c r="MHH103" s="6"/>
+      <c r="MHI103" s="6"/>
+      <c r="MHJ103" s="6"/>
+      <c r="MHK103" s="6"/>
+      <c r="MHL103" s="6"/>
+      <c r="MHM103" s="6"/>
+      <c r="MHN103" s="6"/>
+      <c r="MHO103" s="6"/>
+      <c r="MHP103" s="6"/>
+      <c r="MHQ103" s="6"/>
+      <c r="MHR103" s="6"/>
+      <c r="MHS103" s="6"/>
+      <c r="MHT103" s="6"/>
+      <c r="MHU103" s="6"/>
+      <c r="MHV103" s="6"/>
+      <c r="MHW103" s="6"/>
+      <c r="MHX103" s="6"/>
+      <c r="MHY103" s="6"/>
+      <c r="MHZ103" s="6"/>
+      <c r="MIA103" s="6"/>
+      <c r="MIB103" s="6"/>
+      <c r="MIC103" s="6"/>
+      <c r="MID103" s="6"/>
+      <c r="MIE103" s="6"/>
+      <c r="MIF103" s="6"/>
+      <c r="MIG103" s="6"/>
+      <c r="MIH103" s="6"/>
+      <c r="MII103" s="6"/>
+      <c r="MIJ103" s="6"/>
+      <c r="MIK103" s="6"/>
+      <c r="MIL103" s="6"/>
+      <c r="MIM103" s="6"/>
+      <c r="MIN103" s="6"/>
+      <c r="MIO103" s="6"/>
+      <c r="MIP103" s="6"/>
+      <c r="MIQ103" s="6"/>
+      <c r="MIR103" s="6"/>
+      <c r="MIS103" s="6"/>
+      <c r="MIT103" s="6"/>
+      <c r="MIU103" s="6"/>
+      <c r="MIV103" s="6"/>
+      <c r="MIW103" s="6"/>
+      <c r="MIX103" s="6"/>
+      <c r="MIY103" s="6"/>
+      <c r="MIZ103" s="6"/>
+      <c r="MJA103" s="6"/>
+      <c r="MJB103" s="6"/>
+      <c r="MJC103" s="6"/>
+      <c r="MJD103" s="6"/>
+      <c r="MJE103" s="6"/>
+      <c r="MJF103" s="6"/>
+      <c r="MJG103" s="6"/>
+      <c r="MJH103" s="6"/>
+      <c r="MJI103" s="6"/>
+      <c r="MJJ103" s="6"/>
+      <c r="MJK103" s="6"/>
+      <c r="MJL103" s="6"/>
+      <c r="MJM103" s="6"/>
+      <c r="MJN103" s="6"/>
+      <c r="MJO103" s="6"/>
+      <c r="MJP103" s="6"/>
+      <c r="MJQ103" s="6"/>
+      <c r="MJR103" s="6"/>
+      <c r="MJS103" s="6"/>
+      <c r="MJT103" s="6"/>
+      <c r="MJU103" s="6"/>
+      <c r="MJV103" s="6"/>
+      <c r="MJW103" s="6"/>
+      <c r="MJX103" s="6"/>
+      <c r="MJY103" s="6"/>
+      <c r="MJZ103" s="6"/>
+      <c r="MKA103" s="6"/>
+      <c r="MKB103" s="6"/>
+      <c r="MKC103" s="6"/>
+      <c r="MKD103" s="6"/>
+      <c r="MKE103" s="6"/>
+      <c r="MKF103" s="6"/>
+      <c r="MKG103" s="6"/>
+      <c r="MKH103" s="6"/>
+      <c r="MKI103" s="6"/>
+      <c r="MKJ103" s="6"/>
+      <c r="MKK103" s="6"/>
+      <c r="MKL103" s="6"/>
+      <c r="MKM103" s="6"/>
+      <c r="MKN103" s="6"/>
+      <c r="MKO103" s="6"/>
+      <c r="MKP103" s="6"/>
+      <c r="MKQ103" s="6"/>
+      <c r="MKR103" s="6"/>
+      <c r="MKS103" s="6"/>
+      <c r="MKT103" s="6"/>
+      <c r="MKU103" s="6"/>
+      <c r="MKV103" s="6"/>
+      <c r="MKW103" s="6"/>
+      <c r="MKX103" s="6"/>
+      <c r="MKY103" s="6"/>
+      <c r="MKZ103" s="6"/>
+      <c r="MLA103" s="6"/>
+      <c r="MLB103" s="6"/>
+      <c r="MLC103" s="6"/>
+      <c r="MLD103" s="6"/>
+      <c r="MLE103" s="6"/>
+      <c r="MLF103" s="6"/>
+      <c r="MLG103" s="6"/>
+      <c r="MLH103" s="6"/>
+      <c r="MLI103" s="6"/>
+      <c r="MLJ103" s="6"/>
+      <c r="MLK103" s="6"/>
+      <c r="MLL103" s="6"/>
+      <c r="MLM103" s="6"/>
+      <c r="MLN103" s="6"/>
+      <c r="MLO103" s="6"/>
+      <c r="MLP103" s="6"/>
+      <c r="MLQ103" s="6"/>
+      <c r="MLR103" s="6"/>
+      <c r="MLS103" s="6"/>
+      <c r="MLT103" s="6"/>
+      <c r="MLU103" s="6"/>
+      <c r="MLV103" s="6"/>
+      <c r="MLW103" s="6"/>
+      <c r="MLX103" s="6"/>
+      <c r="MLY103" s="6"/>
+      <c r="MLZ103" s="6"/>
+      <c r="MMA103" s="6"/>
+      <c r="MMB103" s="6"/>
+      <c r="MMC103" s="6"/>
+      <c r="MMD103" s="6"/>
+      <c r="MME103" s="6"/>
+      <c r="MMF103" s="6"/>
+      <c r="MMG103" s="6"/>
+      <c r="MMH103" s="6"/>
+      <c r="MMI103" s="6"/>
+      <c r="MMJ103" s="6"/>
+      <c r="MMK103" s="6"/>
+      <c r="MML103" s="6"/>
+      <c r="MMM103" s="6"/>
+      <c r="MMN103" s="6"/>
+      <c r="MMO103" s="6"/>
+      <c r="MMP103" s="6"/>
+      <c r="MMQ103" s="6"/>
+      <c r="MMR103" s="6"/>
+      <c r="MMS103" s="6"/>
+      <c r="MMT103" s="6"/>
+      <c r="MMU103" s="6"/>
+      <c r="MMV103" s="6"/>
+      <c r="MMW103" s="6"/>
+      <c r="MMX103" s="6"/>
+      <c r="MMY103" s="6"/>
+      <c r="MMZ103" s="6"/>
+      <c r="MNA103" s="6"/>
+      <c r="MNB103" s="6"/>
+      <c r="MNC103" s="6"/>
+      <c r="MND103" s="6"/>
+      <c r="MNE103" s="6"/>
+      <c r="MNF103" s="6"/>
+      <c r="MNG103" s="6"/>
+      <c r="MNH103" s="6"/>
+      <c r="MNI103" s="6"/>
+      <c r="MNJ103" s="6"/>
+      <c r="MNK103" s="6"/>
+      <c r="MNL103" s="6"/>
+      <c r="MNM103" s="6"/>
+      <c r="MNN103" s="6"/>
+      <c r="MNO103" s="6"/>
+      <c r="MNP103" s="6"/>
+      <c r="MNQ103" s="6"/>
+      <c r="MNR103" s="6"/>
+      <c r="MNS103" s="6"/>
+      <c r="MNT103" s="6"/>
+      <c r="MNU103" s="6"/>
+      <c r="MNV103" s="6"/>
+      <c r="MNW103" s="6"/>
+      <c r="MNX103" s="6"/>
+      <c r="MNY103" s="6"/>
+      <c r="MNZ103" s="6"/>
+      <c r="MOA103" s="6"/>
+      <c r="MOB103" s="6"/>
+      <c r="MOC103" s="6"/>
+      <c r="MOD103" s="6"/>
+      <c r="MOE103" s="6"/>
+      <c r="MOF103" s="6"/>
+      <c r="MOG103" s="6"/>
+      <c r="MOH103" s="6"/>
+      <c r="MOI103" s="6"/>
+      <c r="MOJ103" s="6"/>
+      <c r="MOK103" s="6"/>
+      <c r="MOL103" s="6"/>
+      <c r="MOM103" s="6"/>
+      <c r="MON103" s="6"/>
+      <c r="MOO103" s="6"/>
+      <c r="MOP103" s="6"/>
+      <c r="MOQ103" s="6"/>
+      <c r="MOR103" s="6"/>
+      <c r="MOS103" s="6"/>
+      <c r="MOT103" s="6"/>
+      <c r="MOU103" s="6"/>
+      <c r="MOV103" s="6"/>
+      <c r="MOW103" s="6"/>
+      <c r="MOX103" s="6"/>
+      <c r="MOY103" s="6"/>
+      <c r="MOZ103" s="6"/>
+      <c r="MPA103" s="6"/>
+      <c r="MPB103" s="6"/>
+      <c r="MPC103" s="6"/>
+      <c r="MPD103" s="6"/>
+      <c r="MPE103" s="6"/>
+      <c r="MPF103" s="6"/>
+      <c r="MPG103" s="6"/>
+      <c r="MPH103" s="6"/>
+      <c r="MPI103" s="6"/>
+      <c r="MPJ103" s="6"/>
+      <c r="MPK103" s="6"/>
+      <c r="MPL103" s="6"/>
+      <c r="MPM103" s="6"/>
+      <c r="MPN103" s="6"/>
+      <c r="MPO103" s="6"/>
+      <c r="MPP103" s="6"/>
+      <c r="MPQ103" s="6"/>
+      <c r="MPR103" s="6"/>
+      <c r="MPS103" s="6"/>
+      <c r="MPT103" s="6"/>
+      <c r="MPU103" s="6"/>
+      <c r="MPV103" s="6"/>
+      <c r="MPW103" s="6"/>
+      <c r="MPX103" s="6"/>
+      <c r="MPY103" s="6"/>
+      <c r="MPZ103" s="6"/>
+      <c r="MQA103" s="6"/>
+      <c r="MQB103" s="6"/>
+      <c r="MQC103" s="6"/>
+      <c r="MQD103" s="6"/>
+      <c r="MQE103" s="6"/>
+      <c r="MQF103" s="6"/>
+      <c r="MQG103" s="6"/>
+      <c r="MQH103" s="6"/>
+      <c r="MQI103" s="6"/>
+      <c r="MQJ103" s="6"/>
+      <c r="MQK103" s="6"/>
+      <c r="MQL103" s="6"/>
+      <c r="MQM103" s="6"/>
+      <c r="MQN103" s="6"/>
+      <c r="MQO103" s="6"/>
+      <c r="MQP103" s="6"/>
+      <c r="MQQ103" s="6"/>
+      <c r="MQR103" s="6"/>
+      <c r="MQS103" s="6"/>
+      <c r="MQT103" s="6"/>
+      <c r="MQU103" s="6"/>
+      <c r="MQV103" s="6"/>
+      <c r="MQW103" s="6"/>
+      <c r="MQX103" s="6"/>
+      <c r="MQY103" s="6"/>
+      <c r="MQZ103" s="6"/>
+      <c r="MRA103" s="6"/>
+      <c r="MRB103" s="6"/>
+      <c r="MRC103" s="6"/>
+      <c r="MRD103" s="6"/>
+      <c r="MRE103" s="6"/>
+      <c r="MRF103" s="6"/>
+      <c r="MRG103" s="6"/>
+      <c r="MRH103" s="6"/>
+      <c r="MRI103" s="6"/>
+      <c r="MRJ103" s="6"/>
+      <c r="MRK103" s="6"/>
+      <c r="MRL103" s="6"/>
+      <c r="MRM103" s="6"/>
+      <c r="MRN103" s="6"/>
+      <c r="MRO103" s="6"/>
+      <c r="MRP103" s="6"/>
+      <c r="MRQ103" s="6"/>
+      <c r="MRR103" s="6"/>
+      <c r="MRS103" s="6"/>
+      <c r="MRT103" s="6"/>
+      <c r="MRU103" s="6"/>
+      <c r="MRV103" s="6"/>
+      <c r="MRW103" s="6"/>
+      <c r="MRX103" s="6"/>
+      <c r="MRY103" s="6"/>
+      <c r="MRZ103" s="6"/>
+      <c r="MSA103" s="6"/>
+      <c r="MSB103" s="6"/>
+      <c r="MSC103" s="6"/>
+      <c r="MSD103" s="6"/>
+      <c r="MSE103" s="6"/>
+      <c r="MSF103" s="6"/>
+      <c r="MSG103" s="6"/>
+      <c r="MSH103" s="6"/>
+      <c r="MSI103" s="6"/>
+      <c r="MSJ103" s="6"/>
+      <c r="MSK103" s="6"/>
+      <c r="MSL103" s="6"/>
+      <c r="MSM103" s="6"/>
+      <c r="MSN103" s="6"/>
+      <c r="MSO103" s="6"/>
+      <c r="MSP103" s="6"/>
+      <c r="MSQ103" s="6"/>
+      <c r="MSR103" s="6"/>
+      <c r="MSS103" s="6"/>
+      <c r="MST103" s="6"/>
+      <c r="MSU103" s="6"/>
+      <c r="MSV103" s="6"/>
+      <c r="MSW103" s="6"/>
+      <c r="MSX103" s="6"/>
+      <c r="MSY103" s="6"/>
+      <c r="MSZ103" s="6"/>
+      <c r="MTA103" s="6"/>
+      <c r="MTB103" s="6"/>
+      <c r="MTC103" s="6"/>
+      <c r="MTD103" s="6"/>
+      <c r="MTE103" s="6"/>
+      <c r="MTF103" s="6"/>
+      <c r="MTG103" s="6"/>
+      <c r="MTH103" s="6"/>
+      <c r="MTI103" s="6"/>
+      <c r="MTJ103" s="6"/>
+      <c r="MTK103" s="6"/>
+      <c r="MTL103" s="6"/>
+      <c r="MTM103" s="6"/>
+      <c r="MTN103" s="6"/>
+      <c r="MTO103" s="6"/>
+      <c r="MTP103" s="6"/>
+      <c r="MTQ103" s="6"/>
+      <c r="MTR103" s="6"/>
+      <c r="MTS103" s="6"/>
+      <c r="MTT103" s="6"/>
+      <c r="MTU103" s="6"/>
+      <c r="MTV103" s="6"/>
+      <c r="MTW103" s="6"/>
+      <c r="MTX103" s="6"/>
+      <c r="MTY103" s="6"/>
+      <c r="MTZ103" s="6"/>
+      <c r="MUA103" s="6"/>
+      <c r="MUB103" s="6"/>
+      <c r="MUC103" s="6"/>
+      <c r="MUD103" s="6"/>
+      <c r="MUE103" s="6"/>
+      <c r="MUF103" s="6"/>
+      <c r="MUG103" s="6"/>
+      <c r="MUH103" s="6"/>
+      <c r="MUI103" s="6"/>
+      <c r="MUJ103" s="6"/>
+      <c r="MUK103" s="6"/>
+      <c r="MUL103" s="6"/>
+      <c r="MUM103" s="6"/>
+      <c r="MUN103" s="6"/>
+      <c r="MUO103" s="6"/>
+      <c r="MUP103" s="6"/>
+      <c r="MUQ103" s="6"/>
+      <c r="MUR103" s="6"/>
+      <c r="MUS103" s="6"/>
+      <c r="MUT103" s="6"/>
+      <c r="MUU103" s="6"/>
+      <c r="MUV103" s="6"/>
+      <c r="MUW103" s="6"/>
+      <c r="MUX103" s="6"/>
+      <c r="MUY103" s="6"/>
+      <c r="MUZ103" s="6"/>
+      <c r="MVA103" s="6"/>
+      <c r="MVB103" s="6"/>
+      <c r="MVC103" s="6"/>
+      <c r="MVD103" s="6"/>
+      <c r="MVE103" s="6"/>
+      <c r="MVF103" s="6"/>
+      <c r="MVG103" s="6"/>
+      <c r="MVH103" s="6"/>
+      <c r="MVI103" s="6"/>
+      <c r="MVJ103" s="6"/>
+      <c r="MVK103" s="6"/>
+      <c r="MVL103" s="6"/>
+      <c r="MVM103" s="6"/>
+      <c r="MVN103" s="6"/>
+      <c r="MVO103" s="6"/>
+      <c r="MVP103" s="6"/>
+      <c r="MVQ103" s="6"/>
+      <c r="MVR103" s="6"/>
+      <c r="MVS103" s="6"/>
+      <c r="MVT103" s="6"/>
+      <c r="MVU103" s="6"/>
+      <c r="MVV103" s="6"/>
+      <c r="MVW103" s="6"/>
+      <c r="MVX103" s="6"/>
+      <c r="MVY103" s="6"/>
+      <c r="MVZ103" s="6"/>
+      <c r="MWA103" s="6"/>
+      <c r="MWB103" s="6"/>
+      <c r="MWC103" s="6"/>
+      <c r="MWD103" s="6"/>
+      <c r="MWE103" s="6"/>
+      <c r="MWF103" s="6"/>
+      <c r="MWG103" s="6"/>
+      <c r="MWH103" s="6"/>
+      <c r="MWI103" s="6"/>
+      <c r="MWJ103" s="6"/>
+      <c r="MWK103" s="6"/>
+      <c r="MWL103" s="6"/>
+      <c r="MWM103" s="6"/>
+      <c r="MWN103" s="6"/>
+      <c r="MWO103" s="6"/>
+      <c r="MWP103" s="6"/>
+      <c r="MWQ103" s="6"/>
+      <c r="MWR103" s="6"/>
+      <c r="MWS103" s="6"/>
+      <c r="MWT103" s="6"/>
+      <c r="MWU103" s="6"/>
+      <c r="MWV103" s="6"/>
+      <c r="MWW103" s="6"/>
+      <c r="MWX103" s="6"/>
+      <c r="MWY103" s="6"/>
+      <c r="MWZ103" s="6"/>
+      <c r="MXA103" s="6"/>
+      <c r="MXB103" s="6"/>
+      <c r="MXC103" s="6"/>
+      <c r="MXD103" s="6"/>
+      <c r="MXE103" s="6"/>
+      <c r="MXF103" s="6"/>
+      <c r="MXG103" s="6"/>
+      <c r="MXH103" s="6"/>
+      <c r="MXI103" s="6"/>
+      <c r="MXJ103" s="6"/>
+      <c r="MXK103" s="6"/>
+      <c r="MXL103" s="6"/>
+      <c r="MXM103" s="6"/>
+      <c r="MXN103" s="6"/>
+      <c r="MXO103" s="6"/>
+      <c r="MXP103" s="6"/>
+      <c r="MXQ103" s="6"/>
+      <c r="MXR103" s="6"/>
+      <c r="MXS103" s="6"/>
+      <c r="MXT103" s="6"/>
+      <c r="MXU103" s="6"/>
+      <c r="MXV103" s="6"/>
+      <c r="MXW103" s="6"/>
+      <c r="MXX103" s="6"/>
+      <c r="MXY103" s="6"/>
+      <c r="MXZ103" s="6"/>
+      <c r="MYA103" s="6"/>
+      <c r="MYB103" s="6"/>
+      <c r="MYC103" s="6"/>
+      <c r="MYD103" s="6"/>
+      <c r="MYE103" s="6"/>
+      <c r="MYF103" s="6"/>
+      <c r="MYG103" s="6"/>
+      <c r="MYH103" s="6"/>
+      <c r="MYI103" s="6"/>
+      <c r="MYJ103" s="6"/>
+      <c r="MYK103" s="6"/>
+      <c r="MYL103" s="6"/>
+      <c r="MYM103" s="6"/>
+      <c r="MYN103" s="6"/>
+      <c r="MYO103" s="6"/>
+      <c r="MYP103" s="6"/>
+      <c r="MYQ103" s="6"/>
+      <c r="MYR103" s="6"/>
+      <c r="MYS103" s="6"/>
+      <c r="MYT103" s="6"/>
+      <c r="MYU103" s="6"/>
+      <c r="MYV103" s="6"/>
+      <c r="MYW103" s="6"/>
+      <c r="MYX103" s="6"/>
+      <c r="MYY103" s="6"/>
+      <c r="MYZ103" s="6"/>
+      <c r="MZA103" s="6"/>
+      <c r="MZB103" s="6"/>
+      <c r="MZC103" s="6"/>
+      <c r="MZD103" s="6"/>
+      <c r="MZE103" s="6"/>
+      <c r="MZF103" s="6"/>
+      <c r="MZG103" s="6"/>
+      <c r="MZH103" s="6"/>
+      <c r="MZI103" s="6"/>
+      <c r="MZJ103" s="6"/>
+      <c r="MZK103" s="6"/>
+      <c r="MZL103" s="6"/>
+      <c r="MZM103" s="6"/>
+      <c r="MZN103" s="6"/>
+      <c r="MZO103" s="6"/>
+      <c r="MZP103" s="6"/>
+      <c r="MZQ103" s="6"/>
+      <c r="MZR103" s="6"/>
+      <c r="MZS103" s="6"/>
+      <c r="MZT103" s="6"/>
+      <c r="MZU103" s="6"/>
+      <c r="MZV103" s="6"/>
+      <c r="MZW103" s="6"/>
+      <c r="MZX103" s="6"/>
+      <c r="MZY103" s="6"/>
+      <c r="MZZ103" s="6"/>
+      <c r="NAA103" s="6"/>
+      <c r="NAB103" s="6"/>
+      <c r="NAC103" s="6"/>
+      <c r="NAD103" s="6"/>
+      <c r="NAE103" s="6"/>
+      <c r="NAF103" s="6"/>
+      <c r="NAG103" s="6"/>
+      <c r="NAH103" s="6"/>
+      <c r="NAI103" s="6"/>
+      <c r="NAJ103" s="6"/>
+      <c r="NAK103" s="6"/>
+      <c r="NAL103" s="6"/>
+      <c r="NAM103" s="6"/>
+      <c r="NAN103" s="6"/>
+      <c r="NAO103" s="6"/>
+      <c r="NAP103" s="6"/>
+      <c r="NAQ103" s="6"/>
+      <c r="NAR103" s="6"/>
+      <c r="NAS103" s="6"/>
+      <c r="NAT103" s="6"/>
+      <c r="NAU103" s="6"/>
+      <c r="NAV103" s="6"/>
+      <c r="NAW103" s="6"/>
+      <c r="NAX103" s="6"/>
+      <c r="NAY103" s="6"/>
+      <c r="NAZ103" s="6"/>
+      <c r="NBA103" s="6"/>
+      <c r="NBB103" s="6"/>
+      <c r="NBC103" s="6"/>
+      <c r="NBD103" s="6"/>
+      <c r="NBE103" s="6"/>
+      <c r="NBF103" s="6"/>
+      <c r="NBG103" s="6"/>
+      <c r="NBH103" s="6"/>
+      <c r="NBI103" s="6"/>
+      <c r="NBJ103" s="6"/>
+      <c r="NBK103" s="6"/>
+      <c r="NBL103" s="6"/>
+      <c r="NBM103" s="6"/>
+      <c r="NBN103" s="6"/>
+      <c r="NBO103" s="6"/>
+      <c r="NBP103" s="6"/>
+      <c r="NBQ103" s="6"/>
+      <c r="NBR103" s="6"/>
+      <c r="NBS103" s="6"/>
+      <c r="NBT103" s="6"/>
+      <c r="NBU103" s="6"/>
+      <c r="NBV103" s="6"/>
+      <c r="NBW103" s="6"/>
+      <c r="NBX103" s="6"/>
+      <c r="NBY103" s="6"/>
+      <c r="NBZ103" s="6"/>
+      <c r="NCA103" s="6"/>
+      <c r="NCB103" s="6"/>
+      <c r="NCC103" s="6"/>
+      <c r="NCD103" s="6"/>
+      <c r="NCE103" s="6"/>
+      <c r="NCF103" s="6"/>
+      <c r="NCG103" s="6"/>
+      <c r="NCH103" s="6"/>
+      <c r="NCI103" s="6"/>
+      <c r="NCJ103" s="6"/>
+      <c r="NCK103" s="6"/>
+      <c r="NCL103" s="6"/>
+      <c r="NCM103" s="6"/>
+      <c r="NCN103" s="6"/>
+      <c r="NCO103" s="6"/>
+      <c r="NCP103" s="6"/>
+      <c r="NCQ103" s="6"/>
+      <c r="NCR103" s="6"/>
+      <c r="NCS103" s="6"/>
+      <c r="NCT103" s="6"/>
+      <c r="NCU103" s="6"/>
+      <c r="NCV103" s="6"/>
+      <c r="NCW103" s="6"/>
+      <c r="NCX103" s="6"/>
+      <c r="NCY103" s="6"/>
+      <c r="NCZ103" s="6"/>
+      <c r="NDA103" s="6"/>
+      <c r="NDB103" s="6"/>
+      <c r="NDC103" s="6"/>
+      <c r="NDD103" s="6"/>
+      <c r="NDE103" s="6"/>
+      <c r="NDF103" s="6"/>
+      <c r="NDG103" s="6"/>
+      <c r="NDH103" s="6"/>
+      <c r="NDI103" s="6"/>
+      <c r="NDJ103" s="6"/>
+      <c r="NDK103" s="6"/>
+      <c r="NDL103" s="6"/>
+      <c r="NDM103" s="6"/>
+      <c r="NDN103" s="6"/>
+      <c r="NDO103" s="6"/>
+      <c r="NDP103" s="6"/>
+      <c r="NDQ103" s="6"/>
+      <c r="NDR103" s="6"/>
+      <c r="NDS103" s="6"/>
+      <c r="NDT103" s="6"/>
+      <c r="NDU103" s="6"/>
+      <c r="NDV103" s="6"/>
+      <c r="NDW103" s="6"/>
+      <c r="NDX103" s="6"/>
+      <c r="NDY103" s="6"/>
+      <c r="NDZ103" s="6"/>
+      <c r="NEA103" s="6"/>
+      <c r="NEB103" s="6"/>
+      <c r="NEC103" s="6"/>
+      <c r="NED103" s="6"/>
+      <c r="NEE103" s="6"/>
+      <c r="NEF103" s="6"/>
+      <c r="NEG103" s="6"/>
+      <c r="NEH103" s="6"/>
+      <c r="NEI103" s="6"/>
+      <c r="NEJ103" s="6"/>
+      <c r="NEK103" s="6"/>
+      <c r="NEL103" s="6"/>
+      <c r="NEM103" s="6"/>
+      <c r="NEN103" s="6"/>
+      <c r="NEO103" s="6"/>
+      <c r="NEP103" s="6"/>
+      <c r="NEQ103" s="6"/>
+      <c r="NER103" s="6"/>
+      <c r="NES103" s="6"/>
+      <c r="NET103" s="6"/>
+      <c r="NEU103" s="6"/>
+      <c r="NEV103" s="6"/>
+      <c r="NEW103" s="6"/>
+      <c r="NEX103" s="6"/>
+      <c r="NEY103" s="6"/>
+      <c r="NEZ103" s="6"/>
+      <c r="NFA103" s="6"/>
+      <c r="NFB103" s="6"/>
+      <c r="NFC103" s="6"/>
+      <c r="NFD103" s="6"/>
+      <c r="NFE103" s="6"/>
+      <c r="NFF103" s="6"/>
+      <c r="NFG103" s="6"/>
+      <c r="NFH103" s="6"/>
+      <c r="NFI103" s="6"/>
+      <c r="NFJ103" s="6"/>
+      <c r="NFK103" s="6"/>
+      <c r="NFL103" s="6"/>
+      <c r="NFM103" s="6"/>
+      <c r="NFN103" s="6"/>
+      <c r="NFO103" s="6"/>
+      <c r="NFP103" s="6"/>
+      <c r="NFQ103" s="6"/>
+      <c r="NFR103" s="6"/>
+      <c r="NFS103" s="6"/>
+      <c r="NFT103" s="6"/>
+      <c r="NFU103" s="6"/>
+      <c r="NFV103" s="6"/>
+      <c r="NFW103" s="6"/>
+      <c r="NFX103" s="6"/>
+      <c r="NFY103" s="6"/>
+      <c r="NFZ103" s="6"/>
+      <c r="NGA103" s="6"/>
+      <c r="NGB103" s="6"/>
+      <c r="NGC103" s="6"/>
+      <c r="NGD103" s="6"/>
+      <c r="NGE103" s="6"/>
+      <c r="NGF103" s="6"/>
+      <c r="NGG103" s="6"/>
+      <c r="NGH103" s="6"/>
+      <c r="NGI103" s="6"/>
+      <c r="NGJ103" s="6"/>
+      <c r="NGK103" s="6"/>
+      <c r="NGL103" s="6"/>
+      <c r="NGM103" s="6"/>
+      <c r="NGN103" s="6"/>
+      <c r="NGO103" s="6"/>
+      <c r="NGP103" s="6"/>
+      <c r="NGQ103" s="6"/>
+      <c r="NGR103" s="6"/>
+      <c r="NGS103" s="6"/>
+      <c r="NGT103" s="6"/>
+      <c r="NGU103" s="6"/>
+      <c r="NGV103" s="6"/>
+      <c r="NGW103" s="6"/>
+      <c r="NGX103" s="6"/>
+      <c r="NGY103" s="6"/>
+      <c r="NGZ103" s="6"/>
+      <c r="NHA103" s="6"/>
+      <c r="NHB103" s="6"/>
+      <c r="NHC103" s="6"/>
+      <c r="NHD103" s="6"/>
+      <c r="NHE103" s="6"/>
+      <c r="NHF103" s="6"/>
+      <c r="NHG103" s="6"/>
+      <c r="NHH103" s="6"/>
+      <c r="NHI103" s="6"/>
+      <c r="NHJ103" s="6"/>
+      <c r="NHK103" s="6"/>
+      <c r="NHL103" s="6"/>
+      <c r="NHM103" s="6"/>
+      <c r="NHN103" s="6"/>
+      <c r="NHO103" s="6"/>
+      <c r="NHP103" s="6"/>
+      <c r="NHQ103" s="6"/>
+      <c r="NHR103" s="6"/>
+      <c r="NHS103" s="6"/>
+      <c r="NHT103" s="6"/>
+      <c r="NHU103" s="6"/>
+      <c r="NHV103" s="6"/>
+      <c r="NHW103" s="6"/>
+      <c r="NHX103" s="6"/>
+      <c r="NHY103" s="6"/>
+      <c r="NHZ103" s="6"/>
+      <c r="NIA103" s="6"/>
+      <c r="NIB103" s="6"/>
+      <c r="NIC103" s="6"/>
+      <c r="NID103" s="6"/>
+      <c r="NIE103" s="6"/>
+      <c r="NIF103" s="6"/>
+      <c r="NIG103" s="6"/>
+      <c r="NIH103" s="6"/>
+      <c r="NII103" s="6"/>
+      <c r="NIJ103" s="6"/>
+      <c r="NIK103" s="6"/>
+      <c r="NIL103" s="6"/>
+      <c r="NIM103" s="6"/>
+      <c r="NIN103" s="6"/>
+      <c r="NIO103" s="6"/>
+      <c r="NIP103" s="6"/>
+      <c r="NIQ103" s="6"/>
+      <c r="NIR103" s="6"/>
+      <c r="NIS103" s="6"/>
+      <c r="NIT103" s="6"/>
+      <c r="NIU103" s="6"/>
+      <c r="NIV103" s="6"/>
+      <c r="NIW103" s="6"/>
+      <c r="NIX103" s="6"/>
+      <c r="NIY103" s="6"/>
+      <c r="NIZ103" s="6"/>
+      <c r="NJA103" s="6"/>
+      <c r="NJB103" s="6"/>
+      <c r="NJC103" s="6"/>
+      <c r="NJD103" s="6"/>
+      <c r="NJE103" s="6"/>
+      <c r="NJF103" s="6"/>
+      <c r="NJG103" s="6"/>
+      <c r="NJH103" s="6"/>
+      <c r="NJI103" s="6"/>
+      <c r="NJJ103" s="6"/>
+      <c r="NJK103" s="6"/>
+      <c r="NJL103" s="6"/>
+      <c r="NJM103" s="6"/>
+      <c r="NJN103" s="6"/>
+      <c r="NJO103" s="6"/>
+      <c r="NJP103" s="6"/>
+      <c r="NJQ103" s="6"/>
+      <c r="NJR103" s="6"/>
+      <c r="NJS103" s="6"/>
+      <c r="NJT103" s="6"/>
+      <c r="NJU103" s="6"/>
+      <c r="NJV103" s="6"/>
+      <c r="NJW103" s="6"/>
+      <c r="NJX103" s="6"/>
+      <c r="NJY103" s="6"/>
+      <c r="NJZ103" s="6"/>
+      <c r="NKA103" s="6"/>
+      <c r="NKB103" s="6"/>
+      <c r="NKC103" s="6"/>
+      <c r="NKD103" s="6"/>
+      <c r="NKE103" s="6"/>
+      <c r="NKF103" s="6"/>
+      <c r="NKG103" s="6"/>
+      <c r="NKH103" s="6"/>
+      <c r="NKI103" s="6"/>
+      <c r="NKJ103" s="6"/>
+      <c r="NKK103" s="6"/>
+      <c r="NKL103" s="6"/>
+      <c r="NKM103" s="6"/>
+      <c r="NKN103" s="6"/>
+      <c r="NKO103" s="6"/>
+      <c r="NKP103" s="6"/>
+      <c r="NKQ103" s="6"/>
+      <c r="NKR103" s="6"/>
+      <c r="NKS103" s="6"/>
+      <c r="NKT103" s="6"/>
+      <c r="NKU103" s="6"/>
+      <c r="NKV103" s="6"/>
+      <c r="NKW103" s="6"/>
+      <c r="NKX103" s="6"/>
+      <c r="NKY103" s="6"/>
+      <c r="NKZ103" s="6"/>
+      <c r="NLA103" s="6"/>
+      <c r="NLB103" s="6"/>
+      <c r="NLC103" s="6"/>
+      <c r="NLD103" s="6"/>
+      <c r="NLE103" s="6"/>
+      <c r="NLF103" s="6"/>
+      <c r="NLG103" s="6"/>
+      <c r="NLH103" s="6"/>
+      <c r="NLI103" s="6"/>
+      <c r="NLJ103" s="6"/>
+      <c r="NLK103" s="6"/>
+      <c r="NLL103" s="6"/>
+      <c r="NLM103" s="6"/>
+      <c r="NLN103" s="6"/>
+      <c r="NLO103" s="6"/>
+      <c r="NLP103" s="6"/>
+      <c r="NLQ103" s="6"/>
+      <c r="NLR103" s="6"/>
+      <c r="NLS103" s="6"/>
+      <c r="NLT103" s="6"/>
+      <c r="NLU103" s="6"/>
+      <c r="NLV103" s="6"/>
+      <c r="NLW103" s="6"/>
+      <c r="NLX103" s="6"/>
+      <c r="NLY103" s="6"/>
+      <c r="NLZ103" s="6"/>
+      <c r="NMA103" s="6"/>
+      <c r="NMB103" s="6"/>
+      <c r="NMC103" s="6"/>
+      <c r="NMD103" s="6"/>
+      <c r="NME103" s="6"/>
+      <c r="NMF103" s="6"/>
+      <c r="NMG103" s="6"/>
+      <c r="NMH103" s="6"/>
+      <c r="NMI103" s="6"/>
+      <c r="NMJ103" s="6"/>
+      <c r="NMK103" s="6"/>
+      <c r="NML103" s="6"/>
+      <c r="NMM103" s="6"/>
+      <c r="NMN103" s="6"/>
+      <c r="NMO103" s="6"/>
+      <c r="NMP103" s="6"/>
+      <c r="NMQ103" s="6"/>
+      <c r="NMR103" s="6"/>
+      <c r="NMS103" s="6"/>
+      <c r="NMT103" s="6"/>
+      <c r="NMU103" s="6"/>
+      <c r="NMV103" s="6"/>
+      <c r="NMW103" s="6"/>
+      <c r="NMX103" s="6"/>
+      <c r="NMY103" s="6"/>
+      <c r="NMZ103" s="6"/>
+      <c r="NNA103" s="6"/>
+      <c r="NNB103" s="6"/>
+      <c r="NNC103" s="6"/>
+      <c r="NND103" s="6"/>
+      <c r="NNE103" s="6"/>
+      <c r="NNF103" s="6"/>
+      <c r="NNG103" s="6"/>
+      <c r="NNH103" s="6"/>
+      <c r="NNI103" s="6"/>
+      <c r="NNJ103" s="6"/>
+      <c r="NNK103" s="6"/>
+      <c r="NNL103" s="6"/>
+      <c r="NNM103" s="6"/>
+      <c r="NNN103" s="6"/>
+      <c r="NNO103" s="6"/>
+      <c r="NNP103" s="6"/>
+      <c r="NNQ103" s="6"/>
+      <c r="NNR103" s="6"/>
+      <c r="NNS103" s="6"/>
+      <c r="NNT103" s="6"/>
+      <c r="NNU103" s="6"/>
+      <c r="NNV103" s="6"/>
+      <c r="NNW103" s="6"/>
+      <c r="NNX103" s="6"/>
+      <c r="NNY103" s="6"/>
+      <c r="NNZ103" s="6"/>
+      <c r="NOA103" s="6"/>
+      <c r="NOB103" s="6"/>
+      <c r="NOC103" s="6"/>
+      <c r="NOD103" s="6"/>
+      <c r="NOE103" s="6"/>
+      <c r="NOF103" s="6"/>
+      <c r="NOG103" s="6"/>
+      <c r="NOH103" s="6"/>
+      <c r="NOI103" s="6"/>
+      <c r="NOJ103" s="6"/>
+      <c r="NOK103" s="6"/>
+      <c r="NOL103" s="6"/>
+      <c r="NOM103" s="6"/>
+      <c r="NON103" s="6"/>
+      <c r="NOO103" s="6"/>
+      <c r="NOP103" s="6"/>
+      <c r="NOQ103" s="6"/>
+      <c r="NOR103" s="6"/>
+      <c r="NOS103" s="6"/>
+      <c r="NOT103" s="6"/>
+      <c r="NOU103" s="6"/>
+      <c r="NOV103" s="6"/>
+      <c r="NOW103" s="6"/>
+      <c r="NOX103" s="6"/>
+      <c r="NOY103" s="6"/>
+      <c r="NOZ103" s="6"/>
+      <c r="NPA103" s="6"/>
+      <c r="NPB103" s="6"/>
+      <c r="NPC103" s="6"/>
+      <c r="NPD103" s="6"/>
+      <c r="NPE103" s="6"/>
+      <c r="NPF103" s="6"/>
+      <c r="NPG103" s="6"/>
+      <c r="NPH103" s="6"/>
+      <c r="NPI103" s="6"/>
+      <c r="NPJ103" s="6"/>
+      <c r="NPK103" s="6"/>
+      <c r="NPL103" s="6"/>
+      <c r="NPM103" s="6"/>
+      <c r="NPN103" s="6"/>
+      <c r="NPO103" s="6"/>
+      <c r="NPP103" s="6"/>
+      <c r="NPQ103" s="6"/>
+      <c r="NPR103" s="6"/>
+      <c r="NPS103" s="6"/>
+      <c r="NPT103" s="6"/>
+      <c r="NPU103" s="6"/>
+      <c r="NPV103" s="6"/>
+      <c r="NPW103" s="6"/>
+      <c r="NPX103" s="6"/>
+      <c r="NPY103" s="6"/>
+      <c r="NPZ103" s="6"/>
+      <c r="NQA103" s="6"/>
+      <c r="NQB103" s="6"/>
+      <c r="NQC103" s="6"/>
+      <c r="NQD103" s="6"/>
+      <c r="NQE103" s="6"/>
+      <c r="NQF103" s="6"/>
+      <c r="NQG103" s="6"/>
+      <c r="NQH103" s="6"/>
+      <c r="NQI103" s="6"/>
+      <c r="NQJ103" s="6"/>
+      <c r="NQK103" s="6"/>
+      <c r="NQL103" s="6"/>
+      <c r="NQM103" s="6"/>
+      <c r="NQN103" s="6"/>
+      <c r="NQO103" s="6"/>
+      <c r="NQP103" s="6"/>
+      <c r="NQQ103" s="6"/>
+      <c r="NQR103" s="6"/>
+      <c r="NQS103" s="6"/>
+      <c r="NQT103" s="6"/>
+      <c r="NQU103" s="6"/>
+      <c r="NQV103" s="6"/>
+      <c r="NQW103" s="6"/>
+      <c r="NQX103" s="6"/>
+      <c r="NQY103" s="6"/>
+      <c r="NQZ103" s="6"/>
+      <c r="NRA103" s="6"/>
+      <c r="NRB103" s="6"/>
+      <c r="NRC103" s="6"/>
+      <c r="NRD103" s="6"/>
+      <c r="NRE103" s="6"/>
+      <c r="NRF103" s="6"/>
+      <c r="NRG103" s="6"/>
+      <c r="NRH103" s="6"/>
+      <c r="NRI103" s="6"/>
+      <c r="NRJ103" s="6"/>
+      <c r="NRK103" s="6"/>
+      <c r="NRL103" s="6"/>
+      <c r="NRM103" s="6"/>
+      <c r="NRN103" s="6"/>
+      <c r="NRO103" s="6"/>
+      <c r="NRP103" s="6"/>
+      <c r="NRQ103" s="6"/>
+      <c r="NRR103" s="6"/>
+      <c r="NRS103" s="6"/>
+      <c r="NRT103" s="6"/>
+      <c r="NRU103" s="6"/>
+      <c r="NRV103" s="6"/>
+      <c r="NRW103" s="6"/>
+      <c r="NRX103" s="6"/>
+      <c r="NRY103" s="6"/>
+      <c r="NRZ103" s="6"/>
+      <c r="NSA103" s="6"/>
+      <c r="NSB103" s="6"/>
+      <c r="NSC103" s="6"/>
+      <c r="NSD103" s="6"/>
+      <c r="NSE103" s="6"/>
+      <c r="NSF103" s="6"/>
+      <c r="NSG103" s="6"/>
+      <c r="NSH103" s="6"/>
+      <c r="NSI103" s="6"/>
+      <c r="NSJ103" s="6"/>
+      <c r="NSK103" s="6"/>
+      <c r="NSL103" s="6"/>
+      <c r="NSM103" s="6"/>
+      <c r="NSN103" s="6"/>
+      <c r="NSO103" s="6"/>
+      <c r="NSP103" s="6"/>
+      <c r="NSQ103" s="6"/>
+      <c r="NSR103" s="6"/>
+      <c r="NSS103" s="6"/>
+      <c r="NST103" s="6"/>
+      <c r="NSU103" s="6"/>
+      <c r="NSV103" s="6"/>
+      <c r="NSW103" s="6"/>
+      <c r="NSX103" s="6"/>
+      <c r="NSY103" s="6"/>
+      <c r="NSZ103" s="6"/>
+      <c r="NTA103" s="6"/>
+      <c r="NTB103" s="6"/>
+      <c r="NTC103" s="6"/>
+      <c r="NTD103" s="6"/>
+      <c r="NTE103" s="6"/>
+      <c r="NTF103" s="6"/>
+      <c r="NTG103" s="6"/>
+      <c r="NTH103" s="6"/>
+      <c r="NTI103" s="6"/>
+      <c r="NTJ103" s="6"/>
+      <c r="NTK103" s="6"/>
+      <c r="NTL103" s="6"/>
+      <c r="NTM103" s="6"/>
+      <c r="NTN103" s="6"/>
+      <c r="NTO103" s="6"/>
+      <c r="NTP103" s="6"/>
+      <c r="NTQ103" s="6"/>
+      <c r="NTR103" s="6"/>
+      <c r="NTS103" s="6"/>
+      <c r="NTT103" s="6"/>
+      <c r="NTU103" s="6"/>
+      <c r="NTV103" s="6"/>
+      <c r="NTW103" s="6"/>
+      <c r="NTX103" s="6"/>
+      <c r="NTY103" s="6"/>
+      <c r="NTZ103" s="6"/>
+      <c r="NUA103" s="6"/>
+      <c r="NUB103" s="6"/>
+      <c r="NUC103" s="6"/>
+      <c r="NUD103" s="6"/>
+      <c r="NUE103" s="6"/>
+      <c r="NUF103" s="6"/>
+      <c r="NUG103" s="6"/>
+      <c r="NUH103" s="6"/>
+      <c r="NUI103" s="6"/>
+      <c r="NUJ103" s="6"/>
+      <c r="NUK103" s="6"/>
+      <c r="NUL103" s="6"/>
+      <c r="NUM103" s="6"/>
+      <c r="NUN103" s="6"/>
+      <c r="NUO103" s="6"/>
+      <c r="NUP103" s="6"/>
+      <c r="NUQ103" s="6"/>
+      <c r="NUR103" s="6"/>
+      <c r="NUS103" s="6"/>
+      <c r="NUT103" s="6"/>
+      <c r="NUU103" s="6"/>
+      <c r="NUV103" s="6"/>
+      <c r="NUW103" s="6"/>
+      <c r="NUX103" s="6"/>
+      <c r="NUY103" s="6"/>
+      <c r="NUZ103" s="6"/>
+      <c r="NVA103" s="6"/>
+      <c r="NVB103" s="6"/>
+      <c r="NVC103" s="6"/>
+      <c r="NVD103" s="6"/>
+      <c r="NVE103" s="6"/>
+      <c r="NVF103" s="6"/>
+      <c r="NVG103" s="6"/>
+      <c r="NVH103" s="6"/>
+      <c r="NVI103" s="6"/>
+      <c r="NVJ103" s="6"/>
+      <c r="NVK103" s="6"/>
+      <c r="NVL103" s="6"/>
+      <c r="NVM103" s="6"/>
+      <c r="NVN103" s="6"/>
+      <c r="NVO103" s="6"/>
+      <c r="NVP103" s="6"/>
+      <c r="NVQ103" s="6"/>
+      <c r="NVR103" s="6"/>
+      <c r="NVS103" s="6"/>
+      <c r="NVT103" s="6"/>
+      <c r="NVU103" s="6"/>
+      <c r="NVV103" s="6"/>
+      <c r="NVW103" s="6"/>
+      <c r="NVX103" s="6"/>
+      <c r="NVY103" s="6"/>
+      <c r="NVZ103" s="6"/>
+      <c r="NWA103" s="6"/>
+      <c r="NWB103" s="6"/>
+      <c r="NWC103" s="6"/>
+      <c r="NWD103" s="6"/>
+      <c r="NWE103" s="6"/>
+      <c r="NWF103" s="6"/>
+      <c r="NWG103" s="6"/>
+      <c r="NWH103" s="6"/>
+      <c r="NWI103" s="6"/>
+      <c r="NWJ103" s="6"/>
+      <c r="NWK103" s="6"/>
+      <c r="NWL103" s="6"/>
+      <c r="NWM103" s="6"/>
+      <c r="NWN103" s="6"/>
+      <c r="NWO103" s="6"/>
+      <c r="NWP103" s="6"/>
+      <c r="NWQ103" s="6"/>
+      <c r="NWR103" s="6"/>
+      <c r="NWS103" s="6"/>
+      <c r="NWT103" s="6"/>
+      <c r="NWU103" s="6"/>
+      <c r="NWV103" s="6"/>
+      <c r="NWW103" s="6"/>
+      <c r="NWX103" s="6"/>
+      <c r="NWY103" s="6"/>
+      <c r="NWZ103" s="6"/>
+      <c r="NXA103" s="6"/>
+      <c r="NXB103" s="6"/>
+      <c r="NXC103" s="6"/>
+      <c r="NXD103" s="6"/>
+      <c r="NXE103" s="6"/>
+      <c r="NXF103" s="6"/>
+      <c r="NXG103" s="6"/>
+      <c r="NXH103" s="6"/>
+      <c r="NXI103" s="6"/>
+      <c r="NXJ103" s="6"/>
+      <c r="NXK103" s="6"/>
+      <c r="NXL103" s="6"/>
+      <c r="NXM103" s="6"/>
+      <c r="NXN103" s="6"/>
+      <c r="NXO103" s="6"/>
+      <c r="NXP103" s="6"/>
+      <c r="NXQ103" s="6"/>
+      <c r="NXR103" s="6"/>
+      <c r="NXS103" s="6"/>
+      <c r="NXT103" s="6"/>
+      <c r="NXU103" s="6"/>
+      <c r="NXV103" s="6"/>
+      <c r="NXW103" s="6"/>
+      <c r="NXX103" s="6"/>
+      <c r="NXY103" s="6"/>
+      <c r="NXZ103" s="6"/>
+      <c r="NYA103" s="6"/>
+      <c r="NYB103" s="6"/>
+      <c r="NYC103" s="6"/>
+      <c r="NYD103" s="6"/>
+      <c r="NYE103" s="6"/>
+      <c r="NYF103" s="6"/>
+      <c r="NYG103" s="6"/>
+      <c r="NYH103" s="6"/>
+      <c r="NYI103" s="6"/>
+      <c r="NYJ103" s="6"/>
+      <c r="NYK103" s="6"/>
+      <c r="NYL103" s="6"/>
+      <c r="NYM103" s="6"/>
+      <c r="NYN103" s="6"/>
+      <c r="NYO103" s="6"/>
+      <c r="NYP103" s="6"/>
+      <c r="NYQ103" s="6"/>
+      <c r="NYR103" s="6"/>
+      <c r="NYS103" s="6"/>
+      <c r="NYT103" s="6"/>
+      <c r="NYU103" s="6"/>
+      <c r="NYV103" s="6"/>
+      <c r="NYW103" s="6"/>
+      <c r="NYX103" s="6"/>
+      <c r="NYY103" s="6"/>
+      <c r="NYZ103" s="6"/>
+      <c r="NZA103" s="6"/>
+      <c r="NZB103" s="6"/>
+      <c r="NZC103" s="6"/>
+      <c r="NZD103" s="6"/>
+      <c r="NZE103" s="6"/>
+      <c r="NZF103" s="6"/>
+      <c r="NZG103" s="6"/>
+      <c r="NZH103" s="6"/>
+      <c r="NZI103" s="6"/>
+      <c r="NZJ103" s="6"/>
+      <c r="NZK103" s="6"/>
+      <c r="NZL103" s="6"/>
+      <c r="NZM103" s="6"/>
+      <c r="NZN103" s="6"/>
+      <c r="NZO103" s="6"/>
+      <c r="NZP103" s="6"/>
+      <c r="NZQ103" s="6"/>
+      <c r="NZR103" s="6"/>
+      <c r="NZS103" s="6"/>
+      <c r="NZT103" s="6"/>
+      <c r="NZU103" s="6"/>
+      <c r="NZV103" s="6"/>
+      <c r="NZW103" s="6"/>
+      <c r="NZX103" s="6"/>
+      <c r="NZY103" s="6"/>
+      <c r="NZZ103" s="6"/>
+      <c r="OAA103" s="6"/>
+      <c r="OAB103" s="6"/>
+      <c r="OAC103" s="6"/>
+      <c r="OAD103" s="6"/>
+      <c r="OAE103" s="6"/>
+      <c r="OAF103" s="6"/>
+      <c r="OAG103" s="6"/>
+      <c r="OAH103" s="6"/>
+      <c r="OAI103" s="6"/>
+      <c r="OAJ103" s="6"/>
+      <c r="OAK103" s="6"/>
+      <c r="OAL103" s="6"/>
+      <c r="OAM103" s="6"/>
+      <c r="OAN103" s="6"/>
+      <c r="OAO103" s="6"/>
+      <c r="OAP103" s="6"/>
+      <c r="OAQ103" s="6"/>
+      <c r="OAR103" s="6"/>
+      <c r="OAS103" s="6"/>
+      <c r="OAT103" s="6"/>
+      <c r="OAU103" s="6"/>
+      <c r="OAV103" s="6"/>
+      <c r="OAW103" s="6"/>
+      <c r="OAX103" s="6"/>
+      <c r="OAY103" s="6"/>
+      <c r="OAZ103" s="6"/>
+      <c r="OBA103" s="6"/>
+      <c r="OBB103" s="6"/>
+      <c r="OBC103" s="6"/>
+      <c r="OBD103" s="6"/>
+      <c r="OBE103" s="6"/>
+      <c r="OBF103" s="6"/>
+      <c r="OBG103" s="6"/>
+      <c r="OBH103" s="6"/>
+      <c r="OBI103" s="6"/>
+      <c r="OBJ103" s="6"/>
+      <c r="OBK103" s="6"/>
+      <c r="OBL103" s="6"/>
+      <c r="OBM103" s="6"/>
+      <c r="OBN103" s="6"/>
+      <c r="OBO103" s="6"/>
+      <c r="OBP103" s="6"/>
+      <c r="OBQ103" s="6"/>
+      <c r="OBR103" s="6"/>
+      <c r="OBS103" s="6"/>
+      <c r="OBT103" s="6"/>
+      <c r="OBU103" s="6"/>
+      <c r="OBV103" s="6"/>
+      <c r="OBW103" s="6"/>
+      <c r="OBX103" s="6"/>
+      <c r="OBY103" s="6"/>
+      <c r="OBZ103" s="6"/>
+      <c r="OCA103" s="6"/>
+      <c r="OCB103" s="6"/>
+      <c r="OCC103" s="6"/>
+      <c r="OCD103" s="6"/>
+      <c r="OCE103" s="6"/>
+      <c r="OCF103" s="6"/>
+      <c r="OCG103" s="6"/>
+      <c r="OCH103" s="6"/>
+      <c r="OCI103" s="6"/>
+      <c r="OCJ103" s="6"/>
+      <c r="OCK103" s="6"/>
+      <c r="OCL103" s="6"/>
+      <c r="OCM103" s="6"/>
+      <c r="OCN103" s="6"/>
+      <c r="OCO103" s="6"/>
+      <c r="OCP103" s="6"/>
+      <c r="OCQ103" s="6"/>
+      <c r="OCR103" s="6"/>
+      <c r="OCS103" s="6"/>
+      <c r="OCT103" s="6"/>
+      <c r="OCU103" s="6"/>
+      <c r="OCV103" s="6"/>
+      <c r="OCW103" s="6"/>
+      <c r="OCX103" s="6"/>
+      <c r="OCY103" s="6"/>
+      <c r="OCZ103" s="6"/>
+      <c r="ODA103" s="6"/>
+      <c r="ODB103" s="6"/>
+      <c r="ODC103" s="6"/>
+      <c r="ODD103" s="6"/>
+      <c r="ODE103" s="6"/>
+      <c r="ODF103" s="6"/>
+      <c r="ODG103" s="6"/>
+      <c r="ODH103" s="6"/>
+      <c r="ODI103" s="6"/>
+      <c r="ODJ103" s="6"/>
+      <c r="ODK103" s="6"/>
+      <c r="ODL103" s="6"/>
+      <c r="ODM103" s="6"/>
+      <c r="ODN103" s="6"/>
+      <c r="ODO103" s="6"/>
+      <c r="ODP103" s="6"/>
+      <c r="ODQ103" s="6"/>
+      <c r="ODR103" s="6"/>
+      <c r="ODS103" s="6"/>
+      <c r="ODT103" s="6"/>
+      <c r="ODU103" s="6"/>
+      <c r="ODV103" s="6"/>
+      <c r="ODW103" s="6"/>
+      <c r="ODX103" s="6"/>
+      <c r="ODY103" s="6"/>
+      <c r="ODZ103" s="6"/>
+      <c r="OEA103" s="6"/>
+      <c r="OEB103" s="6"/>
+      <c r="OEC103" s="6"/>
+      <c r="OED103" s="6"/>
+      <c r="OEE103" s="6"/>
+      <c r="OEF103" s="6"/>
+      <c r="OEG103" s="6"/>
+      <c r="OEH103" s="6"/>
+      <c r="OEI103" s="6"/>
+      <c r="OEJ103" s="6"/>
+      <c r="OEK103" s="6"/>
+      <c r="OEL103" s="6"/>
+      <c r="OEM103" s="6"/>
+      <c r="OEN103" s="6"/>
+      <c r="OEO103" s="6"/>
+      <c r="OEP103" s="6"/>
+      <c r="OEQ103" s="6"/>
+      <c r="OER103" s="6"/>
+      <c r="OES103" s="6"/>
+      <c r="OET103" s="6"/>
+      <c r="OEU103" s="6"/>
+      <c r="OEV103" s="6"/>
+      <c r="OEW103" s="6"/>
+      <c r="OEX103" s="6"/>
+      <c r="OEY103" s="6"/>
+      <c r="OEZ103" s="6"/>
+      <c r="OFA103" s="6"/>
+      <c r="OFB103" s="6"/>
+      <c r="OFC103" s="6"/>
+      <c r="OFD103" s="6"/>
+      <c r="OFE103" s="6"/>
+      <c r="OFF103" s="6"/>
+      <c r="OFG103" s="6"/>
+      <c r="OFH103" s="6"/>
+      <c r="OFI103" s="6"/>
+      <c r="OFJ103" s="6"/>
+      <c r="OFK103" s="6"/>
+      <c r="OFL103" s="6"/>
+      <c r="OFM103" s="6"/>
+      <c r="OFN103" s="6"/>
+      <c r="OFO103" s="6"/>
+      <c r="OFP103" s="6"/>
+      <c r="OFQ103" s="6"/>
+      <c r="OFR103" s="6"/>
+      <c r="OFS103" s="6"/>
+      <c r="OFT103" s="6"/>
+      <c r="OFU103" s="6"/>
+      <c r="OFV103" s="6"/>
+      <c r="OFW103" s="6"/>
+      <c r="OFX103" s="6"/>
+      <c r="OFY103" s="6"/>
+      <c r="OFZ103" s="6"/>
+      <c r="OGA103" s="6"/>
+      <c r="OGB103" s="6"/>
+      <c r="OGC103" s="6"/>
+      <c r="OGD103" s="6"/>
+      <c r="OGE103" s="6"/>
+      <c r="OGF103" s="6"/>
+      <c r="OGG103" s="6"/>
+      <c r="OGH103" s="6"/>
+      <c r="OGI103" s="6"/>
+      <c r="OGJ103" s="6"/>
+      <c r="OGK103" s="6"/>
+      <c r="OGL103" s="6"/>
+      <c r="OGM103" s="6"/>
+      <c r="OGN103" s="6"/>
+      <c r="OGO103" s="6"/>
+      <c r="OGP103" s="6"/>
+      <c r="OGQ103" s="6"/>
+      <c r="OGR103" s="6"/>
+      <c r="OGS103" s="6"/>
+      <c r="OGT103" s="6"/>
+      <c r="OGU103" s="6"/>
+      <c r="OGV103" s="6"/>
+      <c r="OGW103" s="6"/>
+      <c r="OGX103" s="6"/>
+      <c r="OGY103" s="6"/>
+      <c r="OGZ103" s="6"/>
+      <c r="OHA103" s="6"/>
+      <c r="OHB103" s="6"/>
+      <c r="OHC103" s="6"/>
+      <c r="OHD103" s="6"/>
+      <c r="OHE103" s="6"/>
+      <c r="OHF103" s="6"/>
+      <c r="OHG103" s="6"/>
+      <c r="OHH103" s="6"/>
+      <c r="OHI103" s="6"/>
+      <c r="OHJ103" s="6"/>
+      <c r="OHK103" s="6"/>
+      <c r="OHL103" s="6"/>
+      <c r="OHM103" s="6"/>
+      <c r="OHN103" s="6"/>
+      <c r="OHO103" s="6"/>
+      <c r="OHP103" s="6"/>
+      <c r="OHQ103" s="6"/>
+      <c r="OHR103" s="6"/>
+      <c r="OHS103" s="6"/>
+      <c r="OHT103" s="6"/>
+      <c r="OHU103" s="6"/>
+      <c r="OHV103" s="6"/>
+      <c r="OHW103" s="6"/>
+      <c r="OHX103" s="6"/>
+      <c r="OHY103" s="6"/>
+      <c r="OHZ103" s="6"/>
+      <c r="OIA103" s="6"/>
+      <c r="OIB103" s="6"/>
+      <c r="OIC103" s="6"/>
+      <c r="OID103" s="6"/>
+      <c r="OIE103" s="6"/>
+      <c r="OIF103" s="6"/>
+      <c r="OIG103" s="6"/>
+      <c r="OIH103" s="6"/>
+      <c r="OII103" s="6"/>
+      <c r="OIJ103" s="6"/>
+      <c r="OIK103" s="6"/>
+      <c r="OIL103" s="6"/>
+      <c r="OIM103" s="6"/>
+      <c r="OIN103" s="6"/>
+      <c r="OIO103" s="6"/>
+      <c r="OIP103" s="6"/>
+      <c r="OIQ103" s="6"/>
+      <c r="OIR103" s="6"/>
+      <c r="OIS103" s="6"/>
+      <c r="OIT103" s="6"/>
+      <c r="OIU103" s="6"/>
+      <c r="OIV103" s="6"/>
+      <c r="OIW103" s="6"/>
+      <c r="OIX103" s="6"/>
+      <c r="OIY103" s="6"/>
+      <c r="OIZ103" s="6"/>
+      <c r="OJA103" s="6"/>
+      <c r="OJB103" s="6"/>
+      <c r="OJC103" s="6"/>
+      <c r="OJD103" s="6"/>
+      <c r="OJE103" s="6"/>
+      <c r="OJF103" s="6"/>
+      <c r="OJG103" s="6"/>
+      <c r="OJH103" s="6"/>
+      <c r="OJI103" s="6"/>
+      <c r="OJJ103" s="6"/>
+      <c r="OJK103" s="6"/>
+      <c r="OJL103" s="6"/>
+      <c r="OJM103" s="6"/>
+      <c r="OJN103" s="6"/>
+      <c r="OJO103" s="6"/>
+      <c r="OJP103" s="6"/>
+      <c r="OJQ103" s="6"/>
+      <c r="OJR103" s="6"/>
+      <c r="OJS103" s="6"/>
+      <c r="OJT103" s="6"/>
+      <c r="OJU103" s="6"/>
+      <c r="OJV103" s="6"/>
+      <c r="OJW103" s="6"/>
+      <c r="OJX103" s="6"/>
+      <c r="OJY103" s="6"/>
+      <c r="OJZ103" s="6"/>
+      <c r="OKA103" s="6"/>
+      <c r="OKB103" s="6"/>
+      <c r="OKC103" s="6"/>
+      <c r="OKD103" s="6"/>
+      <c r="OKE103" s="6"/>
+      <c r="OKF103" s="6"/>
+      <c r="OKG103" s="6"/>
+      <c r="OKH103" s="6"/>
+      <c r="OKI103" s="6"/>
+      <c r="OKJ103" s="6"/>
+      <c r="OKK103" s="6"/>
+      <c r="OKL103" s="6"/>
+      <c r="OKM103" s="6"/>
+      <c r="OKN103" s="6"/>
+      <c r="OKO103" s="6"/>
+      <c r="OKP103" s="6"/>
+      <c r="OKQ103" s="6"/>
+      <c r="OKR103" s="6"/>
+      <c r="OKS103" s="6"/>
+      <c r="OKT103" s="6"/>
+      <c r="OKU103" s="6"/>
+      <c r="OKV103" s="6"/>
+      <c r="OKW103" s="6"/>
+      <c r="OKX103" s="6"/>
+      <c r="OKY103" s="6"/>
+      <c r="OKZ103" s="6"/>
+      <c r="OLA103" s="6"/>
+      <c r="OLB103" s="6"/>
+      <c r="OLC103" s="6"/>
+      <c r="OLD103" s="6"/>
+      <c r="OLE103" s="6"/>
+      <c r="OLF103" s="6"/>
+      <c r="OLG103" s="6"/>
+      <c r="OLH103" s="6"/>
+      <c r="OLI103" s="6"/>
+      <c r="OLJ103" s="6"/>
+      <c r="OLK103" s="6"/>
+      <c r="OLL103" s="6"/>
+      <c r="OLM103" s="6"/>
+      <c r="OLN103" s="6"/>
+      <c r="OLO103" s="6"/>
+      <c r="OLP103" s="6"/>
+      <c r="OLQ103" s="6"/>
+      <c r="OLR103" s="6"/>
+      <c r="OLS103" s="6"/>
+      <c r="OLT103" s="6"/>
+      <c r="OLU103" s="6"/>
+      <c r="OLV103" s="6"/>
+      <c r="OLW103" s="6"/>
+      <c r="OLX103" s="6"/>
+      <c r="OLY103" s="6"/>
+      <c r="OLZ103" s="6"/>
+      <c r="OMA103" s="6"/>
+      <c r="OMB103" s="6"/>
+      <c r="OMC103" s="6"/>
+      <c r="OMD103" s="6"/>
+      <c r="OME103" s="6"/>
+      <c r="OMF103" s="6"/>
+      <c r="OMG103" s="6"/>
+      <c r="OMH103" s="6"/>
+      <c r="OMI103" s="6"/>
+      <c r="OMJ103" s="6"/>
+      <c r="OMK103" s="6"/>
+      <c r="OML103" s="6"/>
+      <c r="OMM103" s="6"/>
+      <c r="OMN103" s="6"/>
+      <c r="OMO103" s="6"/>
+      <c r="OMP103" s="6"/>
+      <c r="OMQ103" s="6"/>
+      <c r="OMR103" s="6"/>
+      <c r="OMS103" s="6"/>
+      <c r="OMT103" s="6"/>
+      <c r="OMU103" s="6"/>
+      <c r="OMV103" s="6"/>
+      <c r="OMW103" s="6"/>
+      <c r="OMX103" s="6"/>
+      <c r="OMY103" s="6"/>
+      <c r="OMZ103" s="6"/>
+      <c r="ONA103" s="6"/>
+      <c r="ONB103" s="6"/>
+      <c r="ONC103" s="6"/>
+      <c r="OND103" s="6"/>
+      <c r="ONE103" s="6"/>
+      <c r="ONF103" s="6"/>
+      <c r="ONG103" s="6"/>
+      <c r="ONH103" s="6"/>
+      <c r="ONI103" s="6"/>
+      <c r="ONJ103" s="6"/>
+      <c r="ONK103" s="6"/>
+      <c r="ONL103" s="6"/>
+      <c r="ONM103" s="6"/>
+      <c r="ONN103" s="6"/>
+      <c r="ONO103" s="6"/>
+      <c r="ONP103" s="6"/>
+      <c r="ONQ103" s="6"/>
+      <c r="ONR103" s="6"/>
+      <c r="ONS103" s="6"/>
+      <c r="ONT103" s="6"/>
+      <c r="ONU103" s="6"/>
+      <c r="ONV103" s="6"/>
+      <c r="ONW103" s="6"/>
+      <c r="ONX103" s="6"/>
+      <c r="ONY103" s="6"/>
+      <c r="ONZ103" s="6"/>
+      <c r="OOA103" s="6"/>
+      <c r="OOB103" s="6"/>
+      <c r="OOC103" s="6"/>
+      <c r="OOD103" s="6"/>
+      <c r="OOE103" s="6"/>
+      <c r="OOF103" s="6"/>
+      <c r="OOG103" s="6"/>
+      <c r="OOH103" s="6"/>
+      <c r="OOI103" s="6"/>
+      <c r="OOJ103" s="6"/>
+      <c r="OOK103" s="6"/>
+      <c r="OOL103" s="6"/>
+      <c r="OOM103" s="6"/>
+      <c r="OON103" s="6"/>
+      <c r="OOO103" s="6"/>
+      <c r="OOP103" s="6"/>
+      <c r="OOQ103" s="6"/>
+      <c r="OOR103" s="6"/>
+      <c r="OOS103" s="6"/>
+      <c r="OOT103" s="6"/>
+      <c r="OOU103" s="6"/>
+      <c r="OOV103" s="6"/>
+      <c r="OOW103" s="6"/>
+      <c r="OOX103" s="6"/>
+      <c r="OOY103" s="6"/>
+      <c r="OOZ103" s="6"/>
+      <c r="OPA103" s="6"/>
+      <c r="OPB103" s="6"/>
+      <c r="OPC103" s="6"/>
+      <c r="OPD103" s="6"/>
+      <c r="OPE103" s="6"/>
+      <c r="OPF103" s="6"/>
+      <c r="OPG103" s="6"/>
+      <c r="OPH103" s="6"/>
+      <c r="OPI103" s="6"/>
+      <c r="OPJ103" s="6"/>
+      <c r="OPK103" s="6"/>
+      <c r="OPL103" s="6"/>
+      <c r="OPM103" s="6"/>
+      <c r="OPN103" s="6"/>
+      <c r="OPO103" s="6"/>
+      <c r="OPP103" s="6"/>
+      <c r="OPQ103" s="6"/>
+      <c r="OPR103" s="6"/>
+      <c r="OPS103" s="6"/>
+      <c r="OPT103" s="6"/>
+      <c r="OPU103" s="6"/>
+      <c r="OPV103" s="6"/>
+      <c r="OPW103" s="6"/>
+      <c r="OPX103" s="6"/>
+      <c r="OPY103" s="6"/>
+      <c r="OPZ103" s="6"/>
+      <c r="OQA103" s="6"/>
+      <c r="OQB103" s="6"/>
+      <c r="OQC103" s="6"/>
+      <c r="OQD103" s="6"/>
+      <c r="OQE103" s="6"/>
+      <c r="OQF103" s="6"/>
+      <c r="OQG103" s="6"/>
+      <c r="OQH103" s="6"/>
+      <c r="OQI103" s="6"/>
+      <c r="OQJ103" s="6"/>
+      <c r="OQK103" s="6"/>
+      <c r="OQL103" s="6"/>
+      <c r="OQM103" s="6"/>
+      <c r="OQN103" s="6"/>
+      <c r="OQO103" s="6"/>
+      <c r="OQP103" s="6"/>
+      <c r="OQQ103" s="6"/>
+      <c r="OQR103" s="6"/>
+      <c r="OQS103" s="6"/>
+      <c r="OQT103" s="6"/>
+      <c r="OQU103" s="6"/>
+      <c r="OQV103" s="6"/>
+      <c r="OQW103" s="6"/>
+      <c r="OQX103" s="6"/>
+      <c r="OQY103" s="6"/>
+      <c r="OQZ103" s="6"/>
+      <c r="ORA103" s="6"/>
+      <c r="ORB103" s="6"/>
+      <c r="ORC103" s="6"/>
+      <c r="ORD103" s="6"/>
+      <c r="ORE103" s="6"/>
+      <c r="ORF103" s="6"/>
+      <c r="ORG103" s="6"/>
+      <c r="ORH103" s="6"/>
+      <c r="ORI103" s="6"/>
+      <c r="ORJ103" s="6"/>
+      <c r="ORK103" s="6"/>
+      <c r="ORL103" s="6"/>
+      <c r="ORM103" s="6"/>
+      <c r="ORN103" s="6"/>
+      <c r="ORO103" s="6"/>
+      <c r="ORP103" s="6"/>
+      <c r="ORQ103" s="6"/>
+      <c r="ORR103" s="6"/>
+      <c r="ORS103" s="6"/>
+      <c r="ORT103" s="6"/>
+      <c r="ORU103" s="6"/>
+      <c r="ORV103" s="6"/>
+      <c r="ORW103" s="6"/>
+      <c r="ORX103" s="6"/>
+      <c r="ORY103" s="6"/>
+      <c r="ORZ103" s="6"/>
+      <c r="OSA103" s="6"/>
+      <c r="OSB103" s="6"/>
+      <c r="OSC103" s="6"/>
+      <c r="OSD103" s="6"/>
+      <c r="OSE103" s="6"/>
+      <c r="OSF103" s="6"/>
+      <c r="OSG103" s="6"/>
+      <c r="OSH103" s="6"/>
+      <c r="OSI103" s="6"/>
+      <c r="OSJ103" s="6"/>
+      <c r="OSK103" s="6"/>
+      <c r="OSL103" s="6"/>
+      <c r="OSM103" s="6"/>
+      <c r="OSN103" s="6"/>
+      <c r="OSO103" s="6"/>
+      <c r="OSP103" s="6"/>
+      <c r="OSQ103" s="6"/>
+      <c r="OSR103" s="6"/>
+      <c r="OSS103" s="6"/>
+      <c r="OST103" s="6"/>
+      <c r="OSU103" s="6"/>
+      <c r="OSV103" s="6"/>
+      <c r="OSW103" s="6"/>
+      <c r="OSX103" s="6"/>
+      <c r="OSY103" s="6"/>
+      <c r="OSZ103" s="6"/>
+      <c r="OTA103" s="6"/>
+      <c r="OTB103" s="6"/>
+      <c r="OTC103" s="6"/>
+      <c r="OTD103" s="6"/>
+      <c r="OTE103" s="6"/>
+      <c r="OTF103" s="6"/>
+      <c r="OTG103" s="6"/>
+      <c r="OTH103" s="6"/>
+      <c r="OTI103" s="6"/>
+      <c r="OTJ103" s="6"/>
+      <c r="OTK103" s="6"/>
+      <c r="OTL103" s="6"/>
+      <c r="OTM103" s="6"/>
+      <c r="OTN103" s="6"/>
+      <c r="OTO103" s="6"/>
+      <c r="OTP103" s="6"/>
+      <c r="OTQ103" s="6"/>
+      <c r="OTR103" s="6"/>
+      <c r="OTS103" s="6"/>
+      <c r="OTT103" s="6"/>
+      <c r="OTU103" s="6"/>
+      <c r="OTV103" s="6"/>
+      <c r="OTW103" s="6"/>
+      <c r="OTX103" s="6"/>
+      <c r="OTY103" s="6"/>
+      <c r="OTZ103" s="6"/>
+      <c r="OUA103" s="6"/>
+      <c r="OUB103" s="6"/>
+      <c r="OUC103" s="6"/>
+      <c r="OUD103" s="6"/>
+      <c r="OUE103" s="6"/>
+      <c r="OUF103" s="6"/>
+      <c r="OUG103" s="6"/>
+      <c r="OUH103" s="6"/>
+      <c r="OUI103" s="6"/>
+      <c r="OUJ103" s="6"/>
+      <c r="OUK103" s="6"/>
+      <c r="OUL103" s="6"/>
+      <c r="OUM103" s="6"/>
+      <c r="OUN103" s="6"/>
+      <c r="OUO103" s="6"/>
+      <c r="OUP103" s="6"/>
+      <c r="OUQ103" s="6"/>
+      <c r="OUR103" s="6"/>
+      <c r="OUS103" s="6"/>
+      <c r="OUT103" s="6"/>
+      <c r="OUU103" s="6"/>
+      <c r="OUV103" s="6"/>
+      <c r="OUW103" s="6"/>
+      <c r="OUX103" s="6"/>
+      <c r="OUY103" s="6"/>
+      <c r="OUZ103" s="6"/>
+      <c r="OVA103" s="6"/>
+      <c r="OVB103" s="6"/>
+      <c r="OVC103" s="6"/>
+      <c r="OVD103" s="6"/>
+      <c r="OVE103" s="6"/>
+      <c r="OVF103" s="6"/>
+      <c r="OVG103" s="6"/>
+      <c r="OVH103" s="6"/>
+      <c r="OVI103" s="6"/>
+      <c r="OVJ103" s="6"/>
+      <c r="OVK103" s="6"/>
+      <c r="OVL103" s="6"/>
+      <c r="OVM103" s="6"/>
+      <c r="OVN103" s="6"/>
+      <c r="OVO103" s="6"/>
+      <c r="OVP103" s="6"/>
+      <c r="OVQ103" s="6"/>
+      <c r="OVR103" s="6"/>
+      <c r="OVS103" s="6"/>
+      <c r="OVT103" s="6"/>
+      <c r="OVU103" s="6"/>
+      <c r="OVV103" s="6"/>
+      <c r="OVW103" s="6"/>
+      <c r="OVX103" s="6"/>
+      <c r="OVY103" s="6"/>
+      <c r="OVZ103" s="6"/>
+      <c r="OWA103" s="6"/>
+      <c r="OWB103" s="6"/>
+      <c r="OWC103" s="6"/>
+      <c r="OWD103" s="6"/>
+      <c r="OWE103" s="6"/>
+      <c r="OWF103" s="6"/>
+      <c r="OWG103" s="6"/>
+      <c r="OWH103" s="6"/>
+      <c r="OWI103" s="6"/>
+      <c r="OWJ103" s="6"/>
+      <c r="OWK103" s="6"/>
+      <c r="OWL103" s="6"/>
+      <c r="OWM103" s="6"/>
+      <c r="OWN103" s="6"/>
+      <c r="OWO103" s="6"/>
+      <c r="OWP103" s="6"/>
+      <c r="OWQ103" s="6"/>
+      <c r="OWR103" s="6"/>
+      <c r="OWS103" s="6"/>
+      <c r="OWT103" s="6"/>
+      <c r="OWU103" s="6"/>
+      <c r="OWV103" s="6"/>
+      <c r="OWW103" s="6"/>
+      <c r="OWX103" s="6"/>
+      <c r="OWY103" s="6"/>
+      <c r="OWZ103" s="6"/>
+      <c r="OXA103" s="6"/>
+      <c r="OXB103" s="6"/>
+      <c r="OXC103" s="6"/>
+      <c r="OXD103" s="6"/>
+      <c r="OXE103" s="6"/>
+      <c r="OXF103" s="6"/>
+      <c r="OXG103" s="6"/>
+      <c r="OXH103" s="6"/>
+      <c r="OXI103" s="6"/>
+      <c r="OXJ103" s="6"/>
+      <c r="OXK103" s="6"/>
+      <c r="OXL103" s="6"/>
+      <c r="OXM103" s="6"/>
+      <c r="OXN103" s="6"/>
+      <c r="OXO103" s="6"/>
+      <c r="OXP103" s="6"/>
+      <c r="OXQ103" s="6"/>
+      <c r="OXR103" s="6"/>
+      <c r="OXS103" s="6"/>
+      <c r="OXT103" s="6"/>
+      <c r="OXU103" s="6"/>
+      <c r="OXV103" s="6"/>
+      <c r="OXW103" s="6"/>
+      <c r="OXX103" s="6"/>
+      <c r="OXY103" s="6"/>
+      <c r="OXZ103" s="6"/>
+      <c r="OYA103" s="6"/>
+      <c r="OYB103" s="6"/>
+      <c r="OYC103" s="6"/>
+      <c r="OYD103" s="6"/>
+      <c r="OYE103" s="6"/>
+      <c r="OYF103" s="6"/>
+      <c r="OYG103" s="6"/>
+      <c r="OYH103" s="6"/>
+      <c r="OYI103" s="6"/>
+      <c r="OYJ103" s="6"/>
+      <c r="OYK103" s="6"/>
+      <c r="OYL103" s="6"/>
+      <c r="OYM103" s="6"/>
+      <c r="OYN103" s="6"/>
+      <c r="OYO103" s="6"/>
+      <c r="OYP103" s="6"/>
+      <c r="OYQ103" s="6"/>
+      <c r="OYR103" s="6"/>
+      <c r="OYS103" s="6"/>
+      <c r="OYT103" s="6"/>
+      <c r="OYU103" s="6"/>
+      <c r="OYV103" s="6"/>
+      <c r="OYW103" s="6"/>
+      <c r="OYX103" s="6"/>
+      <c r="OYY103" s="6"/>
+      <c r="OYZ103" s="6"/>
+      <c r="OZA103" s="6"/>
+      <c r="OZB103" s="6"/>
+      <c r="OZC103" s="6"/>
+      <c r="OZD103" s="6"/>
+      <c r="OZE103" s="6"/>
+      <c r="OZF103" s="6"/>
+      <c r="OZG103" s="6"/>
+      <c r="OZH103" s="6"/>
+      <c r="OZI103" s="6"/>
+      <c r="OZJ103" s="6"/>
+      <c r="OZK103" s="6"/>
+      <c r="OZL103" s="6"/>
+      <c r="OZM103" s="6"/>
+      <c r="OZN103" s="6"/>
+      <c r="OZO103" s="6"/>
+      <c r="OZP103" s="6"/>
+      <c r="OZQ103" s="6"/>
+      <c r="OZR103" s="6"/>
+      <c r="OZS103" s="6"/>
+      <c r="OZT103" s="6"/>
+      <c r="OZU103" s="6"/>
+      <c r="OZV103" s="6"/>
+      <c r="OZW103" s="6"/>
+      <c r="OZX103" s="6"/>
+      <c r="OZY103" s="6"/>
+      <c r="OZZ103" s="6"/>
+      <c r="PAA103" s="6"/>
+      <c r="PAB103" s="6"/>
+      <c r="PAC103" s="6"/>
+      <c r="PAD103" s="6"/>
+      <c r="PAE103" s="6"/>
+      <c r="PAF103" s="6"/>
+      <c r="PAG103" s="6"/>
+      <c r="PAH103" s="6"/>
+      <c r="PAI103" s="6"/>
+      <c r="PAJ103" s="6"/>
+      <c r="PAK103" s="6"/>
+      <c r="PAL103" s="6"/>
+      <c r="PAM103" s="6"/>
+      <c r="PAN103" s="6"/>
+      <c r="PAO103" s="6"/>
+      <c r="PAP103" s="6"/>
+      <c r="PAQ103" s="6"/>
+      <c r="PAR103" s="6"/>
+      <c r="PAS103" s="6"/>
+      <c r="PAT103" s="6"/>
+      <c r="PAU103" s="6"/>
+      <c r="PAV103" s="6"/>
+      <c r="PAW103" s="6"/>
+      <c r="PAX103" s="6"/>
+      <c r="PAY103" s="6"/>
+      <c r="PAZ103" s="6"/>
+      <c r="PBA103" s="6"/>
+      <c r="PBB103" s="6"/>
+      <c r="PBC103" s="6"/>
+      <c r="PBD103" s="6"/>
+      <c r="PBE103" s="6"/>
+      <c r="PBF103" s="6"/>
+      <c r="PBG103" s="6"/>
+      <c r="PBH103" s="6"/>
+      <c r="PBI103" s="6"/>
+      <c r="PBJ103" s="6"/>
+      <c r="PBK103" s="6"/>
+      <c r="PBL103" s="6"/>
+      <c r="PBM103" s="6"/>
+      <c r="PBN103" s="6"/>
+      <c r="PBO103" s="6"/>
+      <c r="PBP103" s="6"/>
+      <c r="PBQ103" s="6"/>
+      <c r="PBR103" s="6"/>
+      <c r="PBS103" s="6"/>
+      <c r="PBT103" s="6"/>
+      <c r="PBU103" s="6"/>
+      <c r="PBV103" s="6"/>
+      <c r="PBW103" s="6"/>
+      <c r="PBX103" s="6"/>
+      <c r="PBY103" s="6"/>
+      <c r="PBZ103" s="6"/>
+      <c r="PCA103" s="6"/>
+      <c r="PCB103" s="6"/>
+      <c r="PCC103" s="6"/>
+      <c r="PCD103" s="6"/>
+      <c r="PCE103" s="6"/>
+      <c r="PCF103" s="6"/>
+      <c r="PCG103" s="6"/>
+      <c r="PCH103" s="6"/>
+      <c r="PCI103" s="6"/>
+      <c r="PCJ103" s="6"/>
+      <c r="PCK103" s="6"/>
+      <c r="PCL103" s="6"/>
+      <c r="PCM103" s="6"/>
+      <c r="PCN103" s="6"/>
+      <c r="PCO103" s="6"/>
+      <c r="PCP103" s="6"/>
+      <c r="PCQ103" s="6"/>
+      <c r="PCR103" s="6"/>
+      <c r="PCS103" s="6"/>
+      <c r="PCT103" s="6"/>
+      <c r="PCU103" s="6"/>
+      <c r="PCV103" s="6"/>
+      <c r="PCW103" s="6"/>
+      <c r="PCX103" s="6"/>
+      <c r="PCY103" s="6"/>
+      <c r="PCZ103" s="6"/>
+      <c r="PDA103" s="6"/>
+      <c r="PDB103" s="6"/>
+      <c r="PDC103" s="6"/>
+      <c r="PDD103" s="6"/>
+      <c r="PDE103" s="6"/>
+      <c r="PDF103" s="6"/>
+      <c r="PDG103" s="6"/>
+      <c r="PDH103" s="6"/>
+      <c r="PDI103" s="6"/>
+      <c r="PDJ103" s="6"/>
+      <c r="PDK103" s="6"/>
+      <c r="PDL103" s="6"/>
+      <c r="PDM103" s="6"/>
+      <c r="PDN103" s="6"/>
+      <c r="PDO103" s="6"/>
+      <c r="PDP103" s="6"/>
+      <c r="PDQ103" s="6"/>
+      <c r="PDR103" s="6"/>
+      <c r="PDS103" s="6"/>
+      <c r="PDT103" s="6"/>
+      <c r="PDU103" s="6"/>
+      <c r="PDV103" s="6"/>
+      <c r="PDW103" s="6"/>
+      <c r="PDX103" s="6"/>
+      <c r="PDY103" s="6"/>
+      <c r="PDZ103" s="6"/>
+      <c r="PEA103" s="6"/>
+      <c r="PEB103" s="6"/>
+      <c r="PEC103" s="6"/>
+      <c r="PED103" s="6"/>
+      <c r="PEE103" s="6"/>
+      <c r="PEF103" s="6"/>
+      <c r="PEG103" s="6"/>
+      <c r="PEH103" s="6"/>
+      <c r="PEI103" s="6"/>
+      <c r="PEJ103" s="6"/>
+      <c r="PEK103" s="6"/>
+      <c r="PEL103" s="6"/>
+      <c r="PEM103" s="6"/>
+      <c r="PEN103" s="6"/>
+      <c r="PEO103" s="6"/>
+      <c r="PEP103" s="6"/>
+      <c r="PEQ103" s="6"/>
+      <c r="PER103" s="6"/>
+      <c r="PES103" s="6"/>
+      <c r="PET103" s="6"/>
+      <c r="PEU103" s="6"/>
+      <c r="PEV103" s="6"/>
+      <c r="PEW103" s="6"/>
+      <c r="PEX103" s="6"/>
+      <c r="PEY103" s="6"/>
+      <c r="PEZ103" s="6"/>
+      <c r="PFA103" s="6"/>
+      <c r="PFB103" s="6"/>
+      <c r="PFC103" s="6"/>
+      <c r="PFD103" s="6"/>
+      <c r="PFE103" s="6"/>
+      <c r="PFF103" s="6"/>
+      <c r="PFG103" s="6"/>
+      <c r="PFH103" s="6"/>
+      <c r="PFI103" s="6"/>
+      <c r="PFJ103" s="6"/>
+      <c r="PFK103" s="6"/>
+      <c r="PFL103" s="6"/>
+      <c r="PFM103" s="6"/>
+      <c r="PFN103" s="6"/>
+      <c r="PFO103" s="6"/>
+      <c r="PFP103" s="6"/>
+      <c r="PFQ103" s="6"/>
+      <c r="PFR103" s="6"/>
+      <c r="PFS103" s="6"/>
+      <c r="PFT103" s="6"/>
+      <c r="PFU103" s="6"/>
+      <c r="PFV103" s="6"/>
+      <c r="PFW103" s="6"/>
+      <c r="PFX103" s="6"/>
+      <c r="PFY103" s="6"/>
+      <c r="PFZ103" s="6"/>
+      <c r="PGA103" s="6"/>
+      <c r="PGB103" s="6"/>
+      <c r="PGC103" s="6"/>
+      <c r="PGD103" s="6"/>
+      <c r="PGE103" s="6"/>
+      <c r="PGF103" s="6"/>
+      <c r="PGG103" s="6"/>
+      <c r="PGH103" s="6"/>
+      <c r="PGI103" s="6"/>
+      <c r="PGJ103" s="6"/>
+      <c r="PGK103" s="6"/>
+      <c r="PGL103" s="6"/>
+      <c r="PGM103" s="6"/>
+      <c r="PGN103" s="6"/>
+      <c r="PGO103" s="6"/>
+      <c r="PGP103" s="6"/>
+      <c r="PGQ103" s="6"/>
+      <c r="PGR103" s="6"/>
+      <c r="PGS103" s="6"/>
+      <c r="PGT103" s="6"/>
+      <c r="PGU103" s="6"/>
+      <c r="PGV103" s="6"/>
+      <c r="PGW103" s="6"/>
+      <c r="PGX103" s="6"/>
+      <c r="PGY103" s="6"/>
+      <c r="PGZ103" s="6"/>
+      <c r="PHA103" s="6"/>
+      <c r="PHB103" s="6"/>
+      <c r="PHC103" s="6"/>
+      <c r="PHD103" s="6"/>
+      <c r="PHE103" s="6"/>
+      <c r="PHF103" s="6"/>
+      <c r="PHG103" s="6"/>
+      <c r="PHH103" s="6"/>
+      <c r="PHI103" s="6"/>
+      <c r="PHJ103" s="6"/>
+      <c r="PHK103" s="6"/>
+      <c r="PHL103" s="6"/>
+      <c r="PHM103" s="6"/>
+      <c r="PHN103" s="6"/>
+      <c r="PHO103" s="6"/>
+      <c r="PHP103" s="6"/>
+      <c r="PHQ103" s="6"/>
+      <c r="PHR103" s="6"/>
+      <c r="PHS103" s="6"/>
+      <c r="PHT103" s="6"/>
+      <c r="PHU103" s="6"/>
+      <c r="PHV103" s="6"/>
+      <c r="PHW103" s="6"/>
+      <c r="PHX103" s="6"/>
+      <c r="PHY103" s="6"/>
+      <c r="PHZ103" s="6"/>
+      <c r="PIA103" s="6"/>
+      <c r="PIB103" s="6"/>
+      <c r="PIC103" s="6"/>
+      <c r="PID103" s="6"/>
+      <c r="PIE103" s="6"/>
+      <c r="PIF103" s="6"/>
+      <c r="PIG103" s="6"/>
+      <c r="PIH103" s="6"/>
+      <c r="PII103" s="6"/>
+      <c r="PIJ103" s="6"/>
+      <c r="PIK103" s="6"/>
+      <c r="PIL103" s="6"/>
+      <c r="PIM103" s="6"/>
+      <c r="PIN103" s="6"/>
+      <c r="PIO103" s="6"/>
+      <c r="PIP103" s="6"/>
+      <c r="PIQ103" s="6"/>
+      <c r="PIR103" s="6"/>
+      <c r="PIS103" s="6"/>
+      <c r="PIT103" s="6"/>
+      <c r="PIU103" s="6"/>
+      <c r="PIV103" s="6"/>
+      <c r="PIW103" s="6"/>
+      <c r="PIX103" s="6"/>
+      <c r="PIY103" s="6"/>
+      <c r="PIZ103" s="6"/>
+      <c r="PJA103" s="6"/>
+      <c r="PJB103" s="6"/>
+      <c r="PJC103" s="6"/>
+      <c r="PJD103" s="6"/>
+      <c r="PJE103" s="6"/>
+      <c r="PJF103" s="6"/>
+      <c r="PJG103" s="6"/>
+      <c r="PJH103" s="6"/>
+      <c r="PJI103" s="6"/>
+      <c r="PJJ103" s="6"/>
+      <c r="PJK103" s="6"/>
+      <c r="PJL103" s="6"/>
+      <c r="PJM103" s="6"/>
+      <c r="PJN103" s="6"/>
+      <c r="PJO103" s="6"/>
+      <c r="PJP103" s="6"/>
+      <c r="PJQ103" s="6"/>
+      <c r="PJR103" s="6"/>
+      <c r="PJS103" s="6"/>
+      <c r="PJT103" s="6"/>
+      <c r="PJU103" s="6"/>
+      <c r="PJV103" s="6"/>
+      <c r="PJW103" s="6"/>
+      <c r="PJX103" s="6"/>
+      <c r="PJY103" s="6"/>
+      <c r="PJZ103" s="6"/>
+      <c r="PKA103" s="6"/>
+      <c r="PKB103" s="6"/>
+      <c r="PKC103" s="6"/>
+      <c r="PKD103" s="6"/>
+      <c r="PKE103" s="6"/>
+      <c r="PKF103" s="6"/>
+      <c r="PKG103" s="6"/>
+      <c r="PKH103" s="6"/>
+      <c r="PKI103" s="6"/>
+      <c r="PKJ103" s="6"/>
+      <c r="PKK103" s="6"/>
+      <c r="PKL103" s="6"/>
+      <c r="PKM103" s="6"/>
+      <c r="PKN103" s="6"/>
+      <c r="PKO103" s="6"/>
+      <c r="PKP103" s="6"/>
+      <c r="PKQ103" s="6"/>
+      <c r="PKR103" s="6"/>
+      <c r="PKS103" s="6"/>
+      <c r="PKT103" s="6"/>
+      <c r="PKU103" s="6"/>
+      <c r="PKV103" s="6"/>
+      <c r="PKW103" s="6"/>
+      <c r="PKX103" s="6"/>
+      <c r="PKY103" s="6"/>
+      <c r="PKZ103" s="6"/>
+      <c r="PLA103" s="6"/>
+      <c r="PLB103" s="6"/>
+      <c r="PLC103" s="6"/>
+      <c r="PLD103" s="6"/>
+      <c r="PLE103" s="6"/>
+      <c r="PLF103" s="6"/>
+      <c r="PLG103" s="6"/>
+      <c r="PLH103" s="6"/>
+      <c r="PLI103" s="6"/>
+      <c r="PLJ103" s="6"/>
+      <c r="PLK103" s="6"/>
+      <c r="PLL103" s="6"/>
+      <c r="PLM103" s="6"/>
+      <c r="PLN103" s="6"/>
+      <c r="PLO103" s="6"/>
+      <c r="PLP103" s="6"/>
+      <c r="PLQ103" s="6"/>
+      <c r="PLR103" s="6"/>
+      <c r="PLS103" s="6"/>
+      <c r="PLT103" s="6"/>
+      <c r="PLU103" s="6"/>
+      <c r="PLV103" s="6"/>
+      <c r="PLW103" s="6"/>
+      <c r="PLX103" s="6"/>
+      <c r="PLY103" s="6"/>
+      <c r="PLZ103" s="6"/>
+      <c r="PMA103" s="6"/>
+      <c r="PMB103" s="6"/>
+      <c r="PMC103" s="6"/>
+      <c r="PMD103" s="6"/>
+      <c r="PME103" s="6"/>
+      <c r="PMF103" s="6"/>
+      <c r="PMG103" s="6"/>
+      <c r="PMH103" s="6"/>
+      <c r="PMI103" s="6"/>
+      <c r="PMJ103" s="6"/>
+      <c r="PMK103" s="6"/>
+      <c r="PML103" s="6"/>
+      <c r="PMM103" s="6"/>
+      <c r="PMN103" s="6"/>
+      <c r="PMO103" s="6"/>
+      <c r="PMP103" s="6"/>
+      <c r="PMQ103" s="6"/>
+      <c r="PMR103" s="6"/>
+      <c r="PMS103" s="6"/>
+      <c r="PMT103" s="6"/>
+      <c r="PMU103" s="6"/>
+      <c r="PMV103" s="6"/>
+      <c r="PMW103" s="6"/>
+      <c r="PMX103" s="6"/>
+      <c r="PMY103" s="6"/>
+      <c r="PMZ103" s="6"/>
+      <c r="PNA103" s="6"/>
+      <c r="PNB103" s="6"/>
+      <c r="PNC103" s="6"/>
+      <c r="PND103" s="6"/>
+      <c r="PNE103" s="6"/>
+      <c r="PNF103" s="6"/>
+      <c r="PNG103" s="6"/>
+      <c r="PNH103" s="6"/>
+      <c r="PNI103" s="6"/>
+      <c r="PNJ103" s="6"/>
+      <c r="PNK103" s="6"/>
+      <c r="PNL103" s="6"/>
+      <c r="PNM103" s="6"/>
+      <c r="PNN103" s="6"/>
+      <c r="PNO103" s="6"/>
+      <c r="PNP103" s="6"/>
+      <c r="PNQ103" s="6"/>
+      <c r="PNR103" s="6"/>
+      <c r="PNS103" s="6"/>
+      <c r="PNT103" s="6"/>
+      <c r="PNU103" s="6"/>
+      <c r="PNV103" s="6"/>
+      <c r="PNW103" s="6"/>
+      <c r="PNX103" s="6"/>
+      <c r="PNY103" s="6"/>
+      <c r="PNZ103" s="6"/>
+      <c r="POA103" s="6"/>
+      <c r="POB103" s="6"/>
+      <c r="POC103" s="6"/>
+      <c r="POD103" s="6"/>
+      <c r="POE103" s="6"/>
+      <c r="POF103" s="6"/>
+      <c r="POG103" s="6"/>
+      <c r="POH103" s="6"/>
+      <c r="POI103" s="6"/>
+      <c r="POJ103" s="6"/>
+      <c r="POK103" s="6"/>
+      <c r="POL103" s="6"/>
+      <c r="POM103" s="6"/>
+      <c r="PON103" s="6"/>
+      <c r="POO103" s="6"/>
+      <c r="POP103" s="6"/>
+      <c r="POQ103" s="6"/>
+      <c r="POR103" s="6"/>
+      <c r="POS103" s="6"/>
+      <c r="POT103" s="6"/>
+      <c r="POU103" s="6"/>
+      <c r="POV103" s="6"/>
+      <c r="POW103" s="6"/>
+      <c r="POX103" s="6"/>
+      <c r="POY103" s="6"/>
+      <c r="POZ103" s="6"/>
+      <c r="PPA103" s="6"/>
+      <c r="PPB103" s="6"/>
+      <c r="PPC103" s="6"/>
+      <c r="PPD103" s="6"/>
+      <c r="PPE103" s="6"/>
+      <c r="PPF103" s="6"/>
+      <c r="PPG103" s="6"/>
+      <c r="PPH103" s="6"/>
+      <c r="PPI103" s="6"/>
+      <c r="PPJ103" s="6"/>
+      <c r="PPK103" s="6"/>
+      <c r="PPL103" s="6"/>
+      <c r="PPM103" s="6"/>
+      <c r="PPN103" s="6"/>
+      <c r="PPO103" s="6"/>
+      <c r="PPP103" s="6"/>
+      <c r="PPQ103" s="6"/>
+      <c r="PPR103" s="6"/>
+      <c r="PPS103" s="6"/>
+      <c r="PPT103" s="6"/>
+      <c r="PPU103" s="6"/>
+      <c r="PPV103" s="6"/>
+      <c r="PPW103" s="6"/>
+      <c r="PPX103" s="6"/>
+      <c r="PPY103" s="6"/>
+      <c r="PPZ103" s="6"/>
+      <c r="PQA103" s="6"/>
+      <c r="PQB103" s="6"/>
+      <c r="PQC103" s="6"/>
+      <c r="PQD103" s="6"/>
+      <c r="PQE103" s="6"/>
+      <c r="PQF103" s="6"/>
+      <c r="PQG103" s="6"/>
+      <c r="PQH103" s="6"/>
+      <c r="PQI103" s="6"/>
+      <c r="PQJ103" s="6"/>
+      <c r="PQK103" s="6"/>
+      <c r="PQL103" s="6"/>
+      <c r="PQM103" s="6"/>
+      <c r="PQN103" s="6"/>
+      <c r="PQO103" s="6"/>
+      <c r="PQP103" s="6"/>
+      <c r="PQQ103" s="6"/>
+      <c r="PQR103" s="6"/>
+      <c r="PQS103" s="6"/>
+      <c r="PQT103" s="6"/>
+      <c r="PQU103" s="6"/>
+      <c r="PQV103" s="6"/>
+      <c r="PQW103" s="6"/>
+      <c r="PQX103" s="6"/>
+      <c r="PQY103" s="6"/>
+      <c r="PQZ103" s="6"/>
+      <c r="PRA103" s="6"/>
+      <c r="PRB103" s="6"/>
+      <c r="PRC103" s="6"/>
+      <c r="PRD103" s="6"/>
+      <c r="PRE103" s="6"/>
+      <c r="PRF103" s="6"/>
+      <c r="PRG103" s="6"/>
+      <c r="PRH103" s="6"/>
+      <c r="PRI103" s="6"/>
+      <c r="PRJ103" s="6"/>
+      <c r="PRK103" s="6"/>
+      <c r="PRL103" s="6"/>
+      <c r="PRM103" s="6"/>
+      <c r="PRN103" s="6"/>
+      <c r="PRO103" s="6"/>
+      <c r="PRP103" s="6"/>
+      <c r="PRQ103" s="6"/>
+      <c r="PRR103" s="6"/>
+      <c r="PRS103" s="6"/>
+      <c r="PRT103" s="6"/>
+      <c r="PRU103" s="6"/>
+      <c r="PRV103" s="6"/>
+      <c r="PRW103" s="6"/>
+      <c r="PRX103" s="6"/>
+      <c r="PRY103" s="6"/>
+      <c r="PRZ103" s="6"/>
+      <c r="PSA103" s="6"/>
+      <c r="PSB103" s="6"/>
+      <c r="PSC103" s="6"/>
+      <c r="PSD103" s="6"/>
+      <c r="PSE103" s="6"/>
+      <c r="PSF103" s="6"/>
+      <c r="PSG103" s="6"/>
+      <c r="PSH103" s="6"/>
+      <c r="PSI103" s="6"/>
+      <c r="PSJ103" s="6"/>
+      <c r="PSK103" s="6"/>
+      <c r="PSL103" s="6"/>
+      <c r="PSM103" s="6"/>
+      <c r="PSN103" s="6"/>
+      <c r="PSO103" s="6"/>
+      <c r="PSP103" s="6"/>
+      <c r="PSQ103" s="6"/>
+      <c r="PSR103" s="6"/>
+      <c r="PSS103" s="6"/>
+      <c r="PST103" s="6"/>
+      <c r="PSU103" s="6"/>
+      <c r="PSV103" s="6"/>
+      <c r="PSW103" s="6"/>
+      <c r="PSX103" s="6"/>
+      <c r="PSY103" s="6"/>
+      <c r="PSZ103" s="6"/>
+      <c r="PTA103" s="6"/>
+      <c r="PTB103" s="6"/>
+      <c r="PTC103" s="6"/>
+      <c r="PTD103" s="6"/>
+      <c r="PTE103" s="6"/>
+      <c r="PTF103" s="6"/>
+      <c r="PTG103" s="6"/>
+      <c r="PTH103" s="6"/>
+      <c r="PTI103" s="6"/>
+      <c r="PTJ103" s="6"/>
+      <c r="PTK103" s="6"/>
+      <c r="PTL103" s="6"/>
+      <c r="PTM103" s="6"/>
+      <c r="PTN103" s="6"/>
+      <c r="PTO103" s="6"/>
+      <c r="PTP103" s="6"/>
+      <c r="PTQ103" s="6"/>
+      <c r="PTR103" s="6"/>
+      <c r="PTS103" s="6"/>
+      <c r="PTT103" s="6"/>
+      <c r="PTU103" s="6"/>
+      <c r="PTV103" s="6"/>
+      <c r="PTW103" s="6"/>
+      <c r="PTX103" s="6"/>
+      <c r="PTY103" s="6"/>
+      <c r="PTZ103" s="6"/>
+      <c r="PUA103" s="6"/>
+      <c r="PUB103" s="6"/>
+      <c r="PUC103" s="6"/>
+      <c r="PUD103" s="6"/>
+      <c r="PUE103" s="6"/>
+      <c r="PUF103" s="6"/>
+      <c r="PUG103" s="6"/>
+      <c r="PUH103" s="6"/>
+      <c r="PUI103" s="6"/>
+      <c r="PUJ103" s="6"/>
+      <c r="PUK103" s="6"/>
+      <c r="PUL103" s="6"/>
+      <c r="PUM103" s="6"/>
+      <c r="PUN103" s="6"/>
+      <c r="PUO103" s="6"/>
+      <c r="PUP103" s="6"/>
+      <c r="PUQ103" s="6"/>
+      <c r="PUR103" s="6"/>
+      <c r="PUS103" s="6"/>
+      <c r="PUT103" s="6"/>
+      <c r="PUU103" s="6"/>
+      <c r="PUV103" s="6"/>
+      <c r="PUW103" s="6"/>
+      <c r="PUX103" s="6"/>
+      <c r="PUY103" s="6"/>
+      <c r="PUZ103" s="6"/>
+      <c r="PVA103" s="6"/>
+      <c r="PVB103" s="6"/>
+      <c r="PVC103" s="6"/>
+      <c r="PVD103" s="6"/>
+      <c r="PVE103" s="6"/>
+      <c r="PVF103" s="6"/>
+      <c r="PVG103" s="6"/>
+      <c r="PVH103" s="6"/>
+      <c r="PVI103" s="6"/>
+      <c r="PVJ103" s="6"/>
+      <c r="PVK103" s="6"/>
+      <c r="PVL103" s="6"/>
+      <c r="PVM103" s="6"/>
+      <c r="PVN103" s="6"/>
+      <c r="PVO103" s="6"/>
+      <c r="PVP103" s="6"/>
+      <c r="PVQ103" s="6"/>
+      <c r="PVR103" s="6"/>
+      <c r="PVS103" s="6"/>
+      <c r="PVT103" s="6"/>
+      <c r="PVU103" s="6"/>
+      <c r="PVV103" s="6"/>
+      <c r="PVW103" s="6"/>
+      <c r="PVX103" s="6"/>
+      <c r="PVY103" s="6"/>
+      <c r="PVZ103" s="6"/>
+      <c r="PWA103" s="6"/>
+      <c r="PWB103" s="6"/>
+      <c r="PWC103" s="6"/>
+      <c r="PWD103" s="6"/>
+      <c r="PWE103" s="6"/>
+      <c r="PWF103" s="6"/>
+      <c r="PWG103" s="6"/>
+      <c r="PWH103" s="6"/>
+      <c r="PWI103" s="6"/>
+      <c r="PWJ103" s="6"/>
+      <c r="PWK103" s="6"/>
+      <c r="PWL103" s="6"/>
+      <c r="PWM103" s="6"/>
+      <c r="PWN103" s="6"/>
+      <c r="PWO103" s="6"/>
+      <c r="PWP103" s="6"/>
+      <c r="PWQ103" s="6"/>
+      <c r="PWR103" s="6"/>
+      <c r="PWS103" s="6"/>
+      <c r="PWT103" s="6"/>
+      <c r="PWU103" s="6"/>
+      <c r="PWV103" s="6"/>
+      <c r="PWW103" s="6"/>
+      <c r="PWX103" s="6"/>
+      <c r="PWY103" s="6"/>
+      <c r="PWZ103" s="6"/>
+      <c r="PXA103" s="6"/>
+      <c r="PXB103" s="6"/>
+      <c r="PXC103" s="6"/>
+      <c r="PXD103" s="6"/>
+      <c r="PXE103" s="6"/>
+      <c r="PXF103" s="6"/>
+      <c r="PXG103" s="6"/>
+      <c r="PXH103" s="6"/>
+      <c r="PXI103" s="6"/>
+      <c r="PXJ103" s="6"/>
+      <c r="PXK103" s="6"/>
+      <c r="PXL103" s="6"/>
+      <c r="PXM103" s="6"/>
+      <c r="PXN103" s="6"/>
+      <c r="PXO103" s="6"/>
+      <c r="PXP103" s="6"/>
+      <c r="PXQ103" s="6"/>
+      <c r="PXR103" s="6"/>
+      <c r="PXS103" s="6"/>
+      <c r="PXT103" s="6"/>
+      <c r="PXU103" s="6"/>
+      <c r="PXV103" s="6"/>
+      <c r="PXW103" s="6"/>
+      <c r="PXX103" s="6"/>
+      <c r="PXY103" s="6"/>
+      <c r="PXZ103" s="6"/>
+      <c r="PYA103" s="6"/>
+      <c r="PYB103" s="6"/>
+      <c r="PYC103" s="6"/>
+      <c r="PYD103" s="6"/>
+      <c r="PYE103" s="6"/>
+      <c r="PYF103" s="6"/>
+      <c r="PYG103" s="6"/>
+      <c r="PYH103" s="6"/>
+      <c r="PYI103" s="6"/>
+      <c r="PYJ103" s="6"/>
+      <c r="PYK103" s="6"/>
+      <c r="PYL103" s="6"/>
+      <c r="PYM103" s="6"/>
+      <c r="PYN103" s="6"/>
+      <c r="PYO103" s="6"/>
+      <c r="PYP103" s="6"/>
+      <c r="PYQ103" s="6"/>
+      <c r="PYR103" s="6"/>
+      <c r="PYS103" s="6"/>
+      <c r="PYT103" s="6"/>
+      <c r="PYU103" s="6"/>
+      <c r="PYV103" s="6"/>
+      <c r="PYW103" s="6"/>
+      <c r="PYX103" s="6"/>
+      <c r="PYY103" s="6"/>
+      <c r="PYZ103" s="6"/>
+      <c r="PZA103" s="6"/>
+      <c r="PZB103" s="6"/>
+      <c r="PZC103" s="6"/>
+      <c r="PZD103" s="6"/>
+      <c r="PZE103" s="6"/>
+      <c r="PZF103" s="6"/>
+      <c r="PZG103" s="6"/>
+      <c r="PZH103" s="6"/>
+      <c r="PZI103" s="6"/>
+      <c r="PZJ103" s="6"/>
+      <c r="PZK103" s="6"/>
+      <c r="PZL103" s="6"/>
+      <c r="PZM103" s="6"/>
+      <c r="PZN103" s="6"/>
+      <c r="PZO103" s="6"/>
+      <c r="PZP103" s="6"/>
+      <c r="PZQ103" s="6"/>
+      <c r="PZR103" s="6"/>
+      <c r="PZS103" s="6"/>
+      <c r="PZT103" s="6"/>
+      <c r="PZU103" s="6"/>
+      <c r="PZV103" s="6"/>
+      <c r="PZW103" s="6"/>
+      <c r="PZX103" s="6"/>
+      <c r="PZY103" s="6"/>
+      <c r="PZZ103" s="6"/>
+      <c r="QAA103" s="6"/>
+      <c r="QAB103" s="6"/>
+      <c r="QAC103" s="6"/>
+      <c r="QAD103" s="6"/>
+      <c r="QAE103" s="6"/>
+      <c r="QAF103" s="6"/>
+      <c r="QAG103" s="6"/>
+      <c r="QAH103" s="6"/>
+      <c r="QAI103" s="6"/>
+      <c r="QAJ103" s="6"/>
+      <c r="QAK103" s="6"/>
+      <c r="QAL103" s="6"/>
+      <c r="QAM103" s="6"/>
+      <c r="QAN103" s="6"/>
+      <c r="QAO103" s="6"/>
+      <c r="QAP103" s="6"/>
+      <c r="QAQ103" s="6"/>
+      <c r="QAR103" s="6"/>
+      <c r="QAS103" s="6"/>
+      <c r="QAT103" s="6"/>
+      <c r="QAU103" s="6"/>
+      <c r="QAV103" s="6"/>
+      <c r="QAW103" s="6"/>
+      <c r="QAX103" s="6"/>
+      <c r="QAY103" s="6"/>
+      <c r="QAZ103" s="6"/>
+      <c r="QBA103" s="6"/>
+      <c r="QBB103" s="6"/>
+      <c r="QBC103" s="6"/>
+      <c r="QBD103" s="6"/>
+      <c r="QBE103" s="6"/>
+      <c r="QBF103" s="6"/>
+      <c r="QBG103" s="6"/>
+      <c r="QBH103" s="6"/>
+      <c r="QBI103" s="6"/>
+      <c r="QBJ103" s="6"/>
+      <c r="QBK103" s="6"/>
+      <c r="QBL103" s="6"/>
+      <c r="QBM103" s="6"/>
+      <c r="QBN103" s="6"/>
+      <c r="QBO103" s="6"/>
+      <c r="QBP103" s="6"/>
+      <c r="QBQ103" s="6"/>
+      <c r="QBR103" s="6"/>
+      <c r="QBS103" s="6"/>
+      <c r="QBT103" s="6"/>
+      <c r="QBU103" s="6"/>
+      <c r="QBV103" s="6"/>
+      <c r="QBW103" s="6"/>
+      <c r="QBX103" s="6"/>
+      <c r="QBY103" s="6"/>
+      <c r="QBZ103" s="6"/>
+      <c r="QCA103" s="6"/>
+      <c r="QCB103" s="6"/>
+      <c r="QCC103" s="6"/>
+      <c r="QCD103" s="6"/>
+      <c r="QCE103" s="6"/>
+      <c r="QCF103" s="6"/>
+      <c r="QCG103" s="6"/>
+      <c r="QCH103" s="6"/>
+      <c r="QCI103" s="6"/>
+      <c r="QCJ103" s="6"/>
+      <c r="QCK103" s="6"/>
+      <c r="QCL103" s="6"/>
+      <c r="QCM103" s="6"/>
+      <c r="QCN103" s="6"/>
+      <c r="QCO103" s="6"/>
+      <c r="QCP103" s="6"/>
+      <c r="QCQ103" s="6"/>
+      <c r="QCR103" s="6"/>
+      <c r="QCS103" s="6"/>
+      <c r="QCT103" s="6"/>
+      <c r="QCU103" s="6"/>
+      <c r="QCV103" s="6"/>
+      <c r="QCW103" s="6"/>
+      <c r="QCX103" s="6"/>
+      <c r="QCY103" s="6"/>
+      <c r="QCZ103" s="6"/>
+      <c r="QDA103" s="6"/>
+      <c r="QDB103" s="6"/>
+      <c r="QDC103" s="6"/>
+      <c r="QDD103" s="6"/>
+      <c r="QDE103" s="6"/>
+      <c r="QDF103" s="6"/>
+      <c r="QDG103" s="6"/>
+      <c r="QDH103" s="6"/>
+      <c r="QDI103" s="6"/>
+      <c r="QDJ103" s="6"/>
+      <c r="QDK103" s="6"/>
+      <c r="QDL103" s="6"/>
+      <c r="QDM103" s="6"/>
+      <c r="QDN103" s="6"/>
+      <c r="QDO103" s="6"/>
+      <c r="QDP103" s="6"/>
+      <c r="QDQ103" s="6"/>
+      <c r="QDR103" s="6"/>
+      <c r="QDS103" s="6"/>
+      <c r="QDT103" s="6"/>
+      <c r="QDU103" s="6"/>
+      <c r="QDV103" s="6"/>
+      <c r="QDW103" s="6"/>
+      <c r="QDX103" s="6"/>
+      <c r="QDY103" s="6"/>
+      <c r="QDZ103" s="6"/>
+      <c r="QEA103" s="6"/>
+      <c r="QEB103" s="6"/>
+      <c r="QEC103" s="6"/>
+      <c r="QED103" s="6"/>
+      <c r="QEE103" s="6"/>
+      <c r="QEF103" s="6"/>
+      <c r="QEG103" s="6"/>
+      <c r="QEH103" s="6"/>
+      <c r="QEI103" s="6"/>
+      <c r="QEJ103" s="6"/>
+      <c r="QEK103" s="6"/>
+      <c r="QEL103" s="6"/>
+      <c r="QEM103" s="6"/>
+      <c r="QEN103" s="6"/>
+      <c r="QEO103" s="6"/>
+      <c r="QEP103" s="6"/>
+      <c r="QEQ103" s="6"/>
+      <c r="QER103" s="6"/>
+      <c r="QES103" s="6"/>
+      <c r="QET103" s="6"/>
+      <c r="QEU103" s="6"/>
+      <c r="QEV103" s="6"/>
+      <c r="QEW103" s="6"/>
+      <c r="QEX103" s="6"/>
+      <c r="QEY103" s="6"/>
+      <c r="QEZ103" s="6"/>
+      <c r="QFA103" s="6"/>
+      <c r="QFB103" s="6"/>
+      <c r="QFC103" s="6"/>
+      <c r="QFD103" s="6"/>
+      <c r="QFE103" s="6"/>
+      <c r="QFF103" s="6"/>
+      <c r="QFG103" s="6"/>
+      <c r="QFH103" s="6"/>
+      <c r="QFI103" s="6"/>
+      <c r="QFJ103" s="6"/>
+      <c r="QFK103" s="6"/>
+      <c r="QFL103" s="6"/>
+      <c r="QFM103" s="6"/>
+      <c r="QFN103" s="6"/>
+      <c r="QFO103" s="6"/>
+      <c r="QFP103" s="6"/>
+      <c r="QFQ103" s="6"/>
+      <c r="QFR103" s="6"/>
+      <c r="QFS103" s="6"/>
+      <c r="QFT103" s="6"/>
+      <c r="QFU103" s="6"/>
+      <c r="QFV103" s="6"/>
+      <c r="QFW103" s="6"/>
+      <c r="QFX103" s="6"/>
+      <c r="QFY103" s="6"/>
+      <c r="QFZ103" s="6"/>
+      <c r="QGA103" s="6"/>
+      <c r="QGB103" s="6"/>
+      <c r="QGC103" s="6"/>
+      <c r="QGD103" s="6"/>
+      <c r="QGE103" s="6"/>
+      <c r="QGF103" s="6"/>
+      <c r="QGG103" s="6"/>
+      <c r="QGH103" s="6"/>
+      <c r="QGI103" s="6"/>
+      <c r="QGJ103" s="6"/>
+      <c r="QGK103" s="6"/>
+      <c r="QGL103" s="6"/>
+      <c r="QGM103" s="6"/>
+      <c r="QGN103" s="6"/>
+      <c r="QGO103" s="6"/>
+      <c r="QGP103" s="6"/>
+      <c r="QGQ103" s="6"/>
+      <c r="QGR103" s="6"/>
+      <c r="QGS103" s="6"/>
+      <c r="QGT103" s="6"/>
+      <c r="QGU103" s="6"/>
+      <c r="QGV103" s="6"/>
+      <c r="QGW103" s="6"/>
+      <c r="QGX103" s="6"/>
+      <c r="QGY103" s="6"/>
+      <c r="QGZ103" s="6"/>
+      <c r="QHA103" s="6"/>
+      <c r="QHB103" s="6"/>
+      <c r="QHC103" s="6"/>
+      <c r="QHD103" s="6"/>
+      <c r="QHE103" s="6"/>
+      <c r="QHF103" s="6"/>
+      <c r="QHG103" s="6"/>
+      <c r="QHH103" s="6"/>
+      <c r="QHI103" s="6"/>
+      <c r="QHJ103" s="6"/>
+      <c r="QHK103" s="6"/>
+      <c r="QHL103" s="6"/>
+      <c r="QHM103" s="6"/>
+      <c r="QHN103" s="6"/>
+      <c r="QHO103" s="6"/>
+      <c r="QHP103" s="6"/>
+      <c r="QHQ103" s="6"/>
+      <c r="QHR103" s="6"/>
+      <c r="QHS103" s="6"/>
+      <c r="QHT103" s="6"/>
+      <c r="QHU103" s="6"/>
+      <c r="QHV103" s="6"/>
+      <c r="QHW103" s="6"/>
+      <c r="QHX103" s="6"/>
+      <c r="QHY103" s="6"/>
+      <c r="QHZ103" s="6"/>
+      <c r="QIA103" s="6"/>
+      <c r="QIB103" s="6"/>
+      <c r="QIC103" s="6"/>
+      <c r="QID103" s="6"/>
+      <c r="QIE103" s="6"/>
+      <c r="QIF103" s="6"/>
+      <c r="QIG103" s="6"/>
+      <c r="QIH103" s="6"/>
+      <c r="QII103" s="6"/>
+      <c r="QIJ103" s="6"/>
+      <c r="QIK103" s="6"/>
+      <c r="QIL103" s="6"/>
+      <c r="QIM103" s="6"/>
+      <c r="QIN103" s="6"/>
+      <c r="QIO103" s="6"/>
+      <c r="QIP103" s="6"/>
+      <c r="QIQ103" s="6"/>
+      <c r="QIR103" s="6"/>
+      <c r="QIS103" s="6"/>
+      <c r="QIT103" s="6"/>
+      <c r="QIU103" s="6"/>
+      <c r="QIV103" s="6"/>
+      <c r="QIW103" s="6"/>
+      <c r="QIX103" s="6"/>
+      <c r="QIY103" s="6"/>
+      <c r="QIZ103" s="6"/>
+      <c r="QJA103" s="6"/>
+      <c r="QJB103" s="6"/>
+      <c r="QJC103" s="6"/>
+      <c r="QJD103" s="6"/>
+      <c r="QJE103" s="6"/>
+      <c r="QJF103" s="6"/>
+      <c r="QJG103" s="6"/>
+      <c r="QJH103" s="6"/>
+      <c r="QJI103" s="6"/>
+      <c r="QJJ103" s="6"/>
+      <c r="QJK103" s="6"/>
+      <c r="QJL103" s="6"/>
+      <c r="QJM103" s="6"/>
+      <c r="QJN103" s="6"/>
+      <c r="QJO103" s="6"/>
+      <c r="QJP103" s="6"/>
+      <c r="QJQ103" s="6"/>
+      <c r="QJR103" s="6"/>
+      <c r="QJS103" s="6"/>
+      <c r="QJT103" s="6"/>
+      <c r="QJU103" s="6"/>
+      <c r="QJV103" s="6"/>
+      <c r="QJW103" s="6"/>
+      <c r="QJX103" s="6"/>
+      <c r="QJY103" s="6"/>
+      <c r="QJZ103" s="6"/>
+      <c r="QKA103" s="6"/>
+      <c r="QKB103" s="6"/>
+      <c r="QKC103" s="6"/>
+      <c r="QKD103" s="6"/>
+      <c r="QKE103" s="6"/>
+      <c r="QKF103" s="6"/>
+      <c r="QKG103" s="6"/>
+      <c r="QKH103" s="6"/>
+      <c r="QKI103" s="6"/>
+      <c r="QKJ103" s="6"/>
+      <c r="QKK103" s="6"/>
+      <c r="QKL103" s="6"/>
+      <c r="QKM103" s="6"/>
+      <c r="QKN103" s="6"/>
+      <c r="QKO103" s="6"/>
+      <c r="QKP103" s="6"/>
+      <c r="QKQ103" s="6"/>
+      <c r="QKR103" s="6"/>
+      <c r="QKS103" s="6"/>
+      <c r="QKT103" s="6"/>
+      <c r="QKU103" s="6"/>
+      <c r="QKV103" s="6"/>
+      <c r="QKW103" s="6"/>
+      <c r="QKX103" s="6"/>
+      <c r="QKY103" s="6"/>
+      <c r="QKZ103" s="6"/>
+      <c r="QLA103" s="6"/>
+      <c r="QLB103" s="6"/>
+      <c r="QLC103" s="6"/>
+      <c r="QLD103" s="6"/>
+      <c r="QLE103" s="6"/>
+      <c r="QLF103" s="6"/>
+      <c r="QLG103" s="6"/>
+      <c r="QLH103" s="6"/>
+      <c r="QLI103" s="6"/>
+      <c r="QLJ103" s="6"/>
+      <c r="QLK103" s="6"/>
+      <c r="QLL103" s="6"/>
+      <c r="QLM103" s="6"/>
+      <c r="QLN103" s="6"/>
+      <c r="QLO103" s="6"/>
+      <c r="QLP103" s="6"/>
+      <c r="QLQ103" s="6"/>
+      <c r="QLR103" s="6"/>
+      <c r="QLS103" s="6"/>
+      <c r="QLT103" s="6"/>
+      <c r="QLU103" s="6"/>
+      <c r="QLV103" s="6"/>
+      <c r="QLW103" s="6"/>
+      <c r="QLX103" s="6"/>
+      <c r="QLY103" s="6"/>
+      <c r="QLZ103" s="6"/>
+      <c r="QMA103" s="6"/>
+      <c r="QMB103" s="6"/>
+      <c r="QMC103" s="6"/>
+      <c r="QMD103" s="6"/>
+      <c r="QME103" s="6"/>
+      <c r="QMF103" s="6"/>
+      <c r="QMG103" s="6"/>
+      <c r="QMH103" s="6"/>
+      <c r="QMI103" s="6"/>
+      <c r="QMJ103" s="6"/>
+      <c r="QMK103" s="6"/>
+      <c r="QML103" s="6"/>
+      <c r="QMM103" s="6"/>
+      <c r="QMN103" s="6"/>
+      <c r="QMO103" s="6"/>
+      <c r="QMP103" s="6"/>
+      <c r="QMQ103" s="6"/>
+      <c r="QMR103" s="6"/>
+      <c r="QMS103" s="6"/>
+      <c r="QMT103" s="6"/>
+      <c r="QMU103" s="6"/>
+      <c r="QMV103" s="6"/>
+      <c r="QMW103" s="6"/>
+      <c r="QMX103" s="6"/>
+      <c r="QMY103" s="6"/>
+      <c r="QMZ103" s="6"/>
+      <c r="QNA103" s="6"/>
+      <c r="QNB103" s="6"/>
+      <c r="QNC103" s="6"/>
+      <c r="QND103" s="6"/>
+      <c r="QNE103" s="6"/>
+      <c r="QNF103" s="6"/>
+      <c r="QNG103" s="6"/>
+      <c r="QNH103" s="6"/>
+      <c r="QNI103" s="6"/>
+      <c r="QNJ103" s="6"/>
+      <c r="QNK103" s="6"/>
+      <c r="QNL103" s="6"/>
+      <c r="QNM103" s="6"/>
+      <c r="QNN103" s="6"/>
+      <c r="QNO103" s="6"/>
+      <c r="QNP103" s="6"/>
+      <c r="QNQ103" s="6"/>
+      <c r="QNR103" s="6"/>
+      <c r="QNS103" s="6"/>
+      <c r="QNT103" s="6"/>
+      <c r="QNU103" s="6"/>
+      <c r="QNV103" s="6"/>
+      <c r="QNW103" s="6"/>
+      <c r="QNX103" s="6"/>
+      <c r="QNY103" s="6"/>
+      <c r="QNZ103" s="6"/>
+      <c r="QOA103" s="6"/>
+      <c r="QOB103" s="6"/>
+      <c r="QOC103" s="6"/>
+      <c r="QOD103" s="6"/>
+      <c r="QOE103" s="6"/>
+      <c r="QOF103" s="6"/>
+      <c r="QOG103" s="6"/>
+      <c r="QOH103" s="6"/>
+      <c r="QOI103" s="6"/>
+      <c r="QOJ103" s="6"/>
+      <c r="QOK103" s="6"/>
+      <c r="QOL103" s="6"/>
+      <c r="QOM103" s="6"/>
+      <c r="QON103" s="6"/>
+      <c r="QOO103" s="6"/>
+      <c r="QOP103" s="6"/>
+      <c r="QOQ103" s="6"/>
+      <c r="QOR103" s="6"/>
+      <c r="QOS103" s="6"/>
+      <c r="QOT103" s="6"/>
+      <c r="QOU103" s="6"/>
+      <c r="QOV103" s="6"/>
+      <c r="QOW103" s="6"/>
+      <c r="QOX103" s="6"/>
+      <c r="QOY103" s="6"/>
+      <c r="QOZ103" s="6"/>
+      <c r="QPA103" s="6"/>
+      <c r="QPB103" s="6"/>
+      <c r="QPC103" s="6"/>
+      <c r="QPD103" s="6"/>
+      <c r="QPE103" s="6"/>
+      <c r="QPF103" s="6"/>
+      <c r="QPG103" s="6"/>
+      <c r="QPH103" s="6"/>
+      <c r="QPI103" s="6"/>
+      <c r="QPJ103" s="6"/>
+      <c r="QPK103" s="6"/>
+      <c r="QPL103" s="6"/>
+      <c r="QPM103" s="6"/>
+      <c r="QPN103" s="6"/>
+      <c r="QPO103" s="6"/>
+      <c r="QPP103" s="6"/>
+      <c r="QPQ103" s="6"/>
+      <c r="QPR103" s="6"/>
+      <c r="QPS103" s="6"/>
+      <c r="QPT103" s="6"/>
+      <c r="QPU103" s="6"/>
+      <c r="QPV103" s="6"/>
+      <c r="QPW103" s="6"/>
+      <c r="QPX103" s="6"/>
+      <c r="QPY103" s="6"/>
+      <c r="QPZ103" s="6"/>
+      <c r="QQA103" s="6"/>
+      <c r="QQB103" s="6"/>
+      <c r="QQC103" s="6"/>
+      <c r="QQD103" s="6"/>
+      <c r="QQE103" s="6"/>
+      <c r="QQF103" s="6"/>
+      <c r="QQG103" s="6"/>
+      <c r="QQH103" s="6"/>
+      <c r="QQI103" s="6"/>
+      <c r="QQJ103" s="6"/>
+      <c r="QQK103" s="6"/>
+      <c r="QQL103" s="6"/>
+      <c r="QQM103" s="6"/>
+      <c r="QQN103" s="6"/>
+      <c r="QQO103" s="6"/>
+      <c r="QQP103" s="6"/>
+      <c r="QQQ103" s="6"/>
+      <c r="QQR103" s="6"/>
+      <c r="QQS103" s="6"/>
+      <c r="QQT103" s="6"/>
+      <c r="QQU103" s="6"/>
+      <c r="QQV103" s="6"/>
+      <c r="QQW103" s="6"/>
+      <c r="QQX103" s="6"/>
+      <c r="QQY103" s="6"/>
+      <c r="QQZ103" s="6"/>
+      <c r="QRA103" s="6"/>
+      <c r="QRB103" s="6"/>
+      <c r="QRC103" s="6"/>
+      <c r="QRD103" s="6"/>
+      <c r="QRE103" s="6"/>
+      <c r="QRF103" s="6"/>
+      <c r="QRG103" s="6"/>
+      <c r="QRH103" s="6"/>
+      <c r="QRI103" s="6"/>
+      <c r="QRJ103" s="6"/>
+      <c r="QRK103" s="6"/>
+      <c r="QRL103" s="6"/>
+      <c r="QRM103" s="6"/>
+      <c r="QRN103" s="6"/>
+      <c r="QRO103" s="6"/>
+      <c r="QRP103" s="6"/>
+      <c r="QRQ103" s="6"/>
+      <c r="QRR103" s="6"/>
+      <c r="QRS103" s="6"/>
+      <c r="QRT103" s="6"/>
+      <c r="QRU103" s="6"/>
+      <c r="QRV103" s="6"/>
+      <c r="QRW103" s="6"/>
+      <c r="QRX103" s="6"/>
+      <c r="QRY103" s="6"/>
+      <c r="QRZ103" s="6"/>
+      <c r="QSA103" s="6"/>
+      <c r="QSB103" s="6"/>
+      <c r="QSC103" s="6"/>
+      <c r="QSD103" s="6"/>
+      <c r="QSE103" s="6"/>
+      <c r="QSF103" s="6"/>
+      <c r="QSG103" s="6"/>
+      <c r="QSH103" s="6"/>
+      <c r="QSI103" s="6"/>
+      <c r="QSJ103" s="6"/>
+      <c r="QSK103" s="6"/>
+      <c r="QSL103" s="6"/>
+      <c r="QSM103" s="6"/>
+      <c r="QSN103" s="6"/>
+      <c r="QSO103" s="6"/>
+      <c r="QSP103" s="6"/>
+      <c r="QSQ103" s="6"/>
+      <c r="QSR103" s="6"/>
+      <c r="QSS103" s="6"/>
+      <c r="QST103" s="6"/>
+      <c r="QSU103" s="6"/>
+      <c r="QSV103" s="6"/>
+      <c r="QSW103" s="6"/>
+      <c r="QSX103" s="6"/>
+      <c r="QSY103" s="6"/>
+      <c r="QSZ103" s="6"/>
+      <c r="QTA103" s="6"/>
+      <c r="QTB103" s="6"/>
+      <c r="QTC103" s="6"/>
+      <c r="QTD103" s="6"/>
+      <c r="QTE103" s="6"/>
+      <c r="QTF103" s="6"/>
+      <c r="QTG103" s="6"/>
+      <c r="QTH103" s="6"/>
+      <c r="QTI103" s="6"/>
+      <c r="QTJ103" s="6"/>
+      <c r="QTK103" s="6"/>
+      <c r="QTL103" s="6"/>
+      <c r="QTM103" s="6"/>
+      <c r="QTN103" s="6"/>
+      <c r="QTO103" s="6"/>
+      <c r="QTP103" s="6"/>
+      <c r="QTQ103" s="6"/>
+      <c r="QTR103" s="6"/>
+      <c r="QTS103" s="6"/>
+      <c r="QTT103" s="6"/>
+      <c r="QTU103" s="6"/>
+      <c r="QTV103" s="6"/>
+      <c r="QTW103" s="6"/>
+      <c r="QTX103" s="6"/>
+      <c r="QTY103" s="6"/>
+      <c r="QTZ103" s="6"/>
+      <c r="QUA103" s="6"/>
+      <c r="QUB103" s="6"/>
+      <c r="QUC103" s="6"/>
+      <c r="QUD103" s="6"/>
+      <c r="QUE103" s="6"/>
+      <c r="QUF103" s="6"/>
+      <c r="QUG103" s="6"/>
+      <c r="QUH103" s="6"/>
+      <c r="QUI103" s="6"/>
+      <c r="QUJ103" s="6"/>
+      <c r="QUK103" s="6"/>
+      <c r="QUL103" s="6"/>
+      <c r="QUM103" s="6"/>
+      <c r="QUN103" s="6"/>
+      <c r="QUO103" s="6"/>
+      <c r="QUP103" s="6"/>
+      <c r="QUQ103" s="6"/>
+      <c r="QUR103" s="6"/>
+      <c r="QUS103" s="6"/>
+      <c r="QUT103" s="6"/>
+      <c r="QUU103" s="6"/>
+      <c r="QUV103" s="6"/>
+      <c r="QUW103" s="6"/>
+      <c r="QUX103" s="6"/>
+      <c r="QUY103" s="6"/>
+      <c r="QUZ103" s="6"/>
+      <c r="QVA103" s="6"/>
+      <c r="QVB103" s="6"/>
+      <c r="QVC103" s="6"/>
+      <c r="QVD103" s="6"/>
+      <c r="QVE103" s="6"/>
+      <c r="QVF103" s="6"/>
+      <c r="QVG103" s="6"/>
+      <c r="QVH103" s="6"/>
+      <c r="QVI103" s="6"/>
+      <c r="QVJ103" s="6"/>
+      <c r="QVK103" s="6"/>
+      <c r="QVL103" s="6"/>
+      <c r="QVM103" s="6"/>
+      <c r="QVN103" s="6"/>
+      <c r="QVO103" s="6"/>
+      <c r="QVP103" s="6"/>
+      <c r="QVQ103" s="6"/>
+      <c r="QVR103" s="6"/>
+      <c r="QVS103" s="6"/>
+      <c r="QVT103" s="6"/>
+      <c r="QVU103" s="6"/>
+      <c r="QVV103" s="6"/>
+      <c r="QVW103" s="6"/>
+      <c r="QVX103" s="6"/>
+      <c r="QVY103" s="6"/>
+      <c r="QVZ103" s="6"/>
+      <c r="QWA103" s="6"/>
+      <c r="QWB103" s="6"/>
+      <c r="QWC103" s="6"/>
+      <c r="QWD103" s="6"/>
+      <c r="QWE103" s="6"/>
+      <c r="QWF103" s="6"/>
+      <c r="QWG103" s="6"/>
+      <c r="QWH103" s="6"/>
+      <c r="QWI103" s="6"/>
+      <c r="QWJ103" s="6"/>
+      <c r="QWK103" s="6"/>
+      <c r="QWL103" s="6"/>
+      <c r="QWM103" s="6"/>
+      <c r="QWN103" s="6"/>
+      <c r="QWO103" s="6"/>
+      <c r="QWP103" s="6"/>
+      <c r="QWQ103" s="6"/>
+      <c r="QWR103" s="6"/>
+      <c r="QWS103" s="6"/>
+      <c r="QWT103" s="6"/>
+      <c r="QWU103" s="6"/>
+      <c r="QWV103" s="6"/>
+      <c r="QWW103" s="6"/>
+      <c r="QWX103" s="6"/>
+      <c r="QWY103" s="6"/>
+      <c r="QWZ103" s="6"/>
+      <c r="QXA103" s="6"/>
+      <c r="QXB103" s="6"/>
+      <c r="QXC103" s="6"/>
+      <c r="QXD103" s="6"/>
+      <c r="QXE103" s="6"/>
+      <c r="QXF103" s="6"/>
+      <c r="QXG103" s="6"/>
+      <c r="QXH103" s="6"/>
+      <c r="QXI103" s="6"/>
+      <c r="QXJ103" s="6"/>
+      <c r="QXK103" s="6"/>
+      <c r="QXL103" s="6"/>
+      <c r="QXM103" s="6"/>
+      <c r="QXN103" s="6"/>
+      <c r="QXO103" s="6"/>
+      <c r="QXP103" s="6"/>
+      <c r="QXQ103" s="6"/>
+      <c r="QXR103" s="6"/>
+      <c r="QXS103" s="6"/>
+      <c r="QXT103" s="6"/>
+      <c r="QXU103" s="6"/>
+      <c r="QXV103" s="6"/>
+      <c r="QXW103" s="6"/>
+      <c r="QXX103" s="6"/>
+      <c r="QXY103" s="6"/>
+      <c r="QXZ103" s="6"/>
+      <c r="QYA103" s="6"/>
+      <c r="QYB103" s="6"/>
+      <c r="QYC103" s="6"/>
+      <c r="QYD103" s="6"/>
+      <c r="QYE103" s="6"/>
+      <c r="QYF103" s="6"/>
+      <c r="QYG103" s="6"/>
+      <c r="QYH103" s="6"/>
+      <c r="QYI103" s="6"/>
+      <c r="QYJ103" s="6"/>
+      <c r="QYK103" s="6"/>
+      <c r="QYL103" s="6"/>
+      <c r="QYM103" s="6"/>
+      <c r="QYN103" s="6"/>
+      <c r="QYO103" s="6"/>
+      <c r="QYP103" s="6"/>
+      <c r="QYQ103" s="6"/>
+      <c r="QYR103" s="6"/>
+      <c r="QYS103" s="6"/>
+      <c r="QYT103" s="6"/>
+      <c r="QYU103" s="6"/>
+      <c r="QYV103" s="6"/>
+      <c r="QYW103" s="6"/>
+      <c r="QYX103" s="6"/>
+      <c r="QYY103" s="6"/>
+      <c r="QYZ103" s="6"/>
+      <c r="QZA103" s="6"/>
+      <c r="QZB103" s="6"/>
+      <c r="QZC103" s="6"/>
+      <c r="QZD103" s="6"/>
+      <c r="QZE103" s="6"/>
+      <c r="QZF103" s="6"/>
+      <c r="QZG103" s="6"/>
+      <c r="QZH103" s="6"/>
+      <c r="QZI103" s="6"/>
+      <c r="QZJ103" s="6"/>
+      <c r="QZK103" s="6"/>
+      <c r="QZL103" s="6"/>
+      <c r="QZM103" s="6"/>
+      <c r="QZN103" s="6"/>
+      <c r="QZO103" s="6"/>
+      <c r="QZP103" s="6"/>
+      <c r="QZQ103" s="6"/>
+      <c r="QZR103" s="6"/>
+      <c r="QZS103" s="6"/>
+      <c r="QZT103" s="6"/>
+      <c r="QZU103" s="6"/>
+      <c r="QZV103" s="6"/>
+      <c r="QZW103" s="6"/>
+      <c r="QZX103" s="6"/>
+      <c r="QZY103" s="6"/>
+      <c r="QZZ103" s="6"/>
+      <c r="RAA103" s="6"/>
+      <c r="RAB103" s="6"/>
+      <c r="RAC103" s="6"/>
+      <c r="RAD103" s="6"/>
+      <c r="RAE103" s="6"/>
+      <c r="RAF103" s="6"/>
+      <c r="RAG103" s="6"/>
+      <c r="RAH103" s="6"/>
+      <c r="RAI103" s="6"/>
+      <c r="RAJ103" s="6"/>
+      <c r="RAK103" s="6"/>
+      <c r="RAL103" s="6"/>
+      <c r="RAM103" s="6"/>
+      <c r="RAN103" s="6"/>
+      <c r="RAO103" s="6"/>
+      <c r="RAP103" s="6"/>
+      <c r="RAQ103" s="6"/>
+      <c r="RAR103" s="6"/>
+      <c r="RAS103" s="6"/>
+      <c r="RAT103" s="6"/>
+      <c r="RAU103" s="6"/>
+      <c r="RAV103" s="6"/>
+      <c r="RAW103" s="6"/>
+      <c r="RAX103" s="6"/>
+      <c r="RAY103" s="6"/>
+      <c r="RAZ103" s="6"/>
+      <c r="RBA103" s="6"/>
+      <c r="RBB103" s="6"/>
+      <c r="RBC103" s="6"/>
+      <c r="RBD103" s="6"/>
+      <c r="RBE103" s="6"/>
+      <c r="RBF103" s="6"/>
+      <c r="RBG103" s="6"/>
+      <c r="RBH103" s="6"/>
+      <c r="RBI103" s="6"/>
+      <c r="RBJ103" s="6"/>
+      <c r="RBK103" s="6"/>
+      <c r="RBL103" s="6"/>
+      <c r="RBM103" s="6"/>
+      <c r="RBN103" s="6"/>
+      <c r="RBO103" s="6"/>
+      <c r="RBP103" s="6"/>
+      <c r="RBQ103" s="6"/>
+      <c r="RBR103" s="6"/>
+      <c r="RBS103" s="6"/>
+      <c r="RBT103" s="6"/>
+      <c r="RBU103" s="6"/>
+      <c r="RBV103" s="6"/>
+      <c r="RBW103" s="6"/>
+      <c r="RBX103" s="6"/>
+      <c r="RBY103" s="6"/>
+      <c r="RBZ103" s="6"/>
+      <c r="RCA103" s="6"/>
+      <c r="RCB103" s="6"/>
+      <c r="RCC103" s="6"/>
+      <c r="RCD103" s="6"/>
+      <c r="RCE103" s="6"/>
+      <c r="RCF103" s="6"/>
+      <c r="RCG103" s="6"/>
+      <c r="RCH103" s="6"/>
+      <c r="RCI103" s="6"/>
+      <c r="RCJ103" s="6"/>
+      <c r="RCK103" s="6"/>
+      <c r="RCL103" s="6"/>
+      <c r="RCM103" s="6"/>
+      <c r="RCN103" s="6"/>
+      <c r="RCO103" s="6"/>
+      <c r="RCP103" s="6"/>
+      <c r="RCQ103" s="6"/>
+      <c r="RCR103" s="6"/>
+      <c r="RCS103" s="6"/>
+      <c r="RCT103" s="6"/>
+      <c r="RCU103" s="6"/>
+      <c r="RCV103" s="6"/>
+      <c r="RCW103" s="6"/>
+      <c r="RCX103" s="6"/>
+      <c r="RCY103" s="6"/>
+      <c r="RCZ103" s="6"/>
+      <c r="RDA103" s="6"/>
+      <c r="RDB103" s="6"/>
+      <c r="RDC103" s="6"/>
+      <c r="RDD103" s="6"/>
+      <c r="RDE103" s="6"/>
+      <c r="RDF103" s="6"/>
+      <c r="RDG103" s="6"/>
+      <c r="RDH103" s="6"/>
+      <c r="RDI103" s="6"/>
+      <c r="RDJ103" s="6"/>
+      <c r="RDK103" s="6"/>
+      <c r="RDL103" s="6"/>
+      <c r="RDM103" s="6"/>
+      <c r="RDN103" s="6"/>
+      <c r="RDO103" s="6"/>
+      <c r="RDP103" s="6"/>
+      <c r="RDQ103" s="6"/>
+      <c r="RDR103" s="6"/>
+      <c r="RDS103" s="6"/>
+      <c r="RDT103" s="6"/>
+      <c r="RDU103" s="6"/>
+      <c r="RDV103" s="6"/>
+      <c r="RDW103" s="6"/>
+      <c r="RDX103" s="6"/>
+      <c r="RDY103" s="6"/>
+      <c r="RDZ103" s="6"/>
+      <c r="REA103" s="6"/>
+      <c r="REB103" s="6"/>
+      <c r="REC103" s="6"/>
+      <c r="RED103" s="6"/>
+      <c r="REE103" s="6"/>
+      <c r="REF103" s="6"/>
+      <c r="REG103" s="6"/>
+      <c r="REH103" s="6"/>
+      <c r="REI103" s="6"/>
+      <c r="REJ103" s="6"/>
+      <c r="REK103" s="6"/>
+      <c r="REL103" s="6"/>
+      <c r="REM103" s="6"/>
+      <c r="REN103" s="6"/>
+      <c r="REO103" s="6"/>
+      <c r="REP103" s="6"/>
+      <c r="REQ103" s="6"/>
+      <c r="RER103" s="6"/>
+      <c r="RES103" s="6"/>
+      <c r="RET103" s="6"/>
+      <c r="REU103" s="6"/>
+      <c r="REV103" s="6"/>
+      <c r="REW103" s="6"/>
+      <c r="REX103" s="6"/>
+      <c r="REY103" s="6"/>
+      <c r="REZ103" s="6"/>
+      <c r="RFA103" s="6"/>
+      <c r="RFB103" s="6"/>
+      <c r="RFC103" s="6"/>
+      <c r="RFD103" s="6"/>
+      <c r="RFE103" s="6"/>
+      <c r="RFF103" s="6"/>
+      <c r="RFG103" s="6"/>
+      <c r="RFH103" s="6"/>
+      <c r="RFI103" s="6"/>
+      <c r="RFJ103" s="6"/>
+      <c r="RFK103" s="6"/>
+      <c r="RFL103" s="6"/>
+      <c r="RFM103" s="6"/>
+      <c r="RFN103" s="6"/>
+      <c r="RFO103" s="6"/>
+      <c r="RFP103" s="6"/>
+      <c r="RFQ103" s="6"/>
+      <c r="RFR103" s="6"/>
+      <c r="RFS103" s="6"/>
+      <c r="RFT103" s="6"/>
+      <c r="RFU103" s="6"/>
+      <c r="RFV103" s="6"/>
+      <c r="RFW103" s="6"/>
+      <c r="RFX103" s="6"/>
+      <c r="RFY103" s="6"/>
+      <c r="RFZ103" s="6"/>
+      <c r="RGA103" s="6"/>
+      <c r="RGB103" s="6"/>
+      <c r="RGC103" s="6"/>
+      <c r="RGD103" s="6"/>
+      <c r="RGE103" s="6"/>
+      <c r="RGF103" s="6"/>
+      <c r="RGG103" s="6"/>
+      <c r="RGH103" s="6"/>
+      <c r="RGI103" s="6"/>
+      <c r="RGJ103" s="6"/>
+      <c r="RGK103" s="6"/>
+      <c r="RGL103" s="6"/>
+      <c r="RGM103" s="6"/>
+      <c r="RGN103" s="6"/>
+      <c r="RGO103" s="6"/>
+      <c r="RGP103" s="6"/>
+      <c r="RGQ103" s="6"/>
+      <c r="RGR103" s="6"/>
+      <c r="RGS103" s="6"/>
+      <c r="RGT103" s="6"/>
+      <c r="RGU103" s="6"/>
+      <c r="RGV103" s="6"/>
+      <c r="RGW103" s="6"/>
+      <c r="RGX103" s="6"/>
+      <c r="RGY103" s="6"/>
+      <c r="RGZ103" s="6"/>
+      <c r="RHA103" s="6"/>
+      <c r="RHB103" s="6"/>
+      <c r="RHC103" s="6"/>
+      <c r="RHD103" s="6"/>
+      <c r="RHE103" s="6"/>
+      <c r="RHF103" s="6"/>
+      <c r="RHG103" s="6"/>
+      <c r="RHH103" s="6"/>
+      <c r="RHI103" s="6"/>
+      <c r="RHJ103" s="6"/>
+      <c r="RHK103" s="6"/>
+      <c r="RHL103" s="6"/>
+      <c r="RHM103" s="6"/>
+      <c r="RHN103" s="6"/>
+      <c r="RHO103" s="6"/>
+      <c r="RHP103" s="6"/>
+      <c r="RHQ103" s="6"/>
+      <c r="RHR103" s="6"/>
+      <c r="RHS103" s="6"/>
+      <c r="RHT103" s="6"/>
+      <c r="RHU103" s="6"/>
+      <c r="RHV103" s="6"/>
+      <c r="RHW103" s="6"/>
+      <c r="RHX103" s="6"/>
+      <c r="RHY103" s="6"/>
+      <c r="RHZ103" s="6"/>
+      <c r="RIA103" s="6"/>
+      <c r="RIB103" s="6"/>
+      <c r="RIC103" s="6"/>
+      <c r="RID103" s="6"/>
+      <c r="RIE103" s="6"/>
+      <c r="RIF103" s="6"/>
+      <c r="RIG103" s="6"/>
+      <c r="RIH103" s="6"/>
+      <c r="RII103" s="6"/>
+      <c r="RIJ103" s="6"/>
+      <c r="RIK103" s="6"/>
+      <c r="RIL103" s="6"/>
+      <c r="RIM103" s="6"/>
+      <c r="RIN103" s="6"/>
+      <c r="RIO103" s="6"/>
+      <c r="RIP103" s="6"/>
+      <c r="RIQ103" s="6"/>
+      <c r="RIR103" s="6"/>
+      <c r="RIS103" s="6"/>
+      <c r="RIT103" s="6"/>
+      <c r="RIU103" s="6"/>
+      <c r="RIV103" s="6"/>
+      <c r="RIW103" s="6"/>
+      <c r="RIX103" s="6"/>
+      <c r="RIY103" s="6"/>
+      <c r="RIZ103" s="6"/>
+      <c r="RJA103" s="6"/>
+      <c r="RJB103" s="6"/>
+      <c r="RJC103" s="6"/>
+      <c r="RJD103" s="6"/>
+      <c r="RJE103" s="6"/>
+      <c r="RJF103" s="6"/>
+      <c r="RJG103" s="6"/>
+      <c r="RJH103" s="6"/>
+      <c r="RJI103" s="6"/>
+      <c r="RJJ103" s="6"/>
+      <c r="RJK103" s="6"/>
+      <c r="RJL103" s="6"/>
+      <c r="RJM103" s="6"/>
+      <c r="RJN103" s="6"/>
+      <c r="RJO103" s="6"/>
+      <c r="RJP103" s="6"/>
+      <c r="RJQ103" s="6"/>
+      <c r="RJR103" s="6"/>
+      <c r="RJS103" s="6"/>
+      <c r="RJT103" s="6"/>
+      <c r="RJU103" s="6"/>
+      <c r="RJV103" s="6"/>
+      <c r="RJW103" s="6"/>
+      <c r="RJX103" s="6"/>
+      <c r="RJY103" s="6"/>
+      <c r="RJZ103" s="6"/>
+      <c r="RKA103" s="6"/>
+      <c r="RKB103" s="6"/>
+      <c r="RKC103" s="6"/>
+      <c r="RKD103" s="6"/>
+      <c r="RKE103" s="6"/>
+      <c r="RKF103" s="6"/>
+      <c r="RKG103" s="6"/>
+      <c r="RKH103" s="6"/>
+      <c r="RKI103" s="6"/>
+      <c r="RKJ103" s="6"/>
+      <c r="RKK103" s="6"/>
+      <c r="RKL103" s="6"/>
+      <c r="RKM103" s="6"/>
+      <c r="RKN103" s="6"/>
+      <c r="RKO103" s="6"/>
+      <c r="RKP103" s="6"/>
+      <c r="RKQ103" s="6"/>
+      <c r="RKR103" s="6"/>
+      <c r="RKS103" s="6"/>
+      <c r="RKT103" s="6"/>
+      <c r="RKU103" s="6"/>
+      <c r="RKV103" s="6"/>
+      <c r="RKW103" s="6"/>
+      <c r="RKX103" s="6"/>
+      <c r="RKY103" s="6"/>
+      <c r="RKZ103" s="6"/>
+      <c r="RLA103" s="6"/>
+      <c r="RLB103" s="6"/>
+      <c r="RLC103" s="6"/>
+      <c r="RLD103" s="6"/>
+      <c r="RLE103" s="6"/>
+      <c r="RLF103" s="6"/>
+      <c r="RLG103" s="6"/>
+      <c r="RLH103" s="6"/>
+      <c r="RLI103" s="6"/>
+      <c r="RLJ103" s="6"/>
+      <c r="RLK103" s="6"/>
+      <c r="RLL103" s="6"/>
+      <c r="RLM103" s="6"/>
+      <c r="RLN103" s="6"/>
+      <c r="RLO103" s="6"/>
+      <c r="RLP103" s="6"/>
+      <c r="RLQ103" s="6"/>
+      <c r="RLR103" s="6"/>
+      <c r="RLS103" s="6"/>
+      <c r="RLT103" s="6"/>
+      <c r="RLU103" s="6"/>
+      <c r="RLV103" s="6"/>
+      <c r="RLW103" s="6"/>
+      <c r="RLX103" s="6"/>
+      <c r="RLY103" s="6"/>
+      <c r="RLZ103" s="6"/>
+      <c r="RMA103" s="6"/>
+      <c r="RMB103" s="6"/>
+      <c r="RMC103" s="6"/>
+      <c r="RMD103" s="6"/>
+      <c r="RME103" s="6"/>
+      <c r="RMF103" s="6"/>
+      <c r="RMG103" s="6"/>
+      <c r="RMH103" s="6"/>
+      <c r="RMI103" s="6"/>
+      <c r="RMJ103" s="6"/>
+      <c r="RMK103" s="6"/>
+      <c r="RML103" s="6"/>
+      <c r="RMM103" s="6"/>
+      <c r="RMN103" s="6"/>
+      <c r="RMO103" s="6"/>
+      <c r="RMP103" s="6"/>
+      <c r="RMQ103" s="6"/>
+      <c r="RMR103" s="6"/>
+      <c r="RMS103" s="6"/>
+      <c r="RMT103" s="6"/>
+      <c r="RMU103" s="6"/>
+      <c r="RMV103" s="6"/>
+      <c r="RMW103" s="6"/>
+      <c r="RMX103" s="6"/>
+      <c r="RMY103" s="6"/>
+      <c r="RMZ103" s="6"/>
+      <c r="RNA103" s="6"/>
+      <c r="RNB103" s="6"/>
+      <c r="RNC103" s="6"/>
+      <c r="RND103" s="6"/>
+      <c r="RNE103" s="6"/>
+      <c r="RNF103" s="6"/>
+      <c r="RNG103" s="6"/>
+      <c r="RNH103" s="6"/>
+      <c r="RNI103" s="6"/>
+      <c r="RNJ103" s="6"/>
+      <c r="RNK103" s="6"/>
+      <c r="RNL103" s="6"/>
+      <c r="RNM103" s="6"/>
+      <c r="RNN103" s="6"/>
+      <c r="RNO103" s="6"/>
+      <c r="RNP103" s="6"/>
+      <c r="RNQ103" s="6"/>
+      <c r="RNR103" s="6"/>
+      <c r="RNS103" s="6"/>
+      <c r="RNT103" s="6"/>
+      <c r="RNU103" s="6"/>
+      <c r="RNV103" s="6"/>
+      <c r="RNW103" s="6"/>
+      <c r="RNX103" s="6"/>
+      <c r="RNY103" s="6"/>
+      <c r="RNZ103" s="6"/>
+      <c r="ROA103" s="6"/>
+      <c r="ROB103" s="6"/>
+      <c r="ROC103" s="6"/>
+      <c r="ROD103" s="6"/>
+      <c r="ROE103" s="6"/>
+      <c r="ROF103" s="6"/>
+      <c r="ROG103" s="6"/>
+      <c r="ROH103" s="6"/>
+      <c r="ROI103" s="6"/>
+      <c r="ROJ103" s="6"/>
+      <c r="ROK103" s="6"/>
+      <c r="ROL103" s="6"/>
+      <c r="ROM103" s="6"/>
+      <c r="RON103" s="6"/>
+      <c r="ROO103" s="6"/>
+      <c r="ROP103" s="6"/>
+      <c r="ROQ103" s="6"/>
+      <c r="ROR103" s="6"/>
+      <c r="ROS103" s="6"/>
+      <c r="ROT103" s="6"/>
+      <c r="ROU103" s="6"/>
+      <c r="ROV103" s="6"/>
+      <c r="ROW103" s="6"/>
+      <c r="ROX103" s="6"/>
+      <c r="ROY103" s="6"/>
+      <c r="ROZ103" s="6"/>
+      <c r="RPA103" s="6"/>
+      <c r="RPB103" s="6"/>
+      <c r="RPC103" s="6"/>
+      <c r="RPD103" s="6"/>
+      <c r="RPE103" s="6"/>
+      <c r="RPF103" s="6"/>
+      <c r="RPG103" s="6"/>
+      <c r="RPH103" s="6"/>
+      <c r="RPI103" s="6"/>
+      <c r="RPJ103" s="6"/>
+      <c r="RPK103" s="6"/>
+      <c r="RPL103" s="6"/>
+      <c r="RPM103" s="6"/>
+      <c r="RPN103" s="6"/>
+      <c r="RPO103" s="6"/>
+      <c r="RPP103" s="6"/>
+      <c r="RPQ103" s="6"/>
+      <c r="RPR103" s="6"/>
+      <c r="RPS103" s="6"/>
+      <c r="RPT103" s="6"/>
+      <c r="RPU103" s="6"/>
+      <c r="RPV103" s="6"/>
+      <c r="RPW103" s="6"/>
+      <c r="RPX103" s="6"/>
+      <c r="RPY103" s="6"/>
+      <c r="RPZ103" s="6"/>
+      <c r="RQA103" s="6"/>
+      <c r="RQB103" s="6"/>
+      <c r="RQC103" s="6"/>
+      <c r="RQD103" s="6"/>
+      <c r="RQE103" s="6"/>
+      <c r="RQF103" s="6"/>
+      <c r="RQG103" s="6"/>
+      <c r="RQH103" s="6"/>
+      <c r="RQI103" s="6"/>
+      <c r="RQJ103" s="6"/>
+      <c r="RQK103" s="6"/>
+      <c r="RQL103" s="6"/>
+      <c r="RQM103" s="6"/>
+      <c r="RQN103" s="6"/>
+      <c r="RQO103" s="6"/>
+      <c r="RQP103" s="6"/>
+      <c r="RQQ103" s="6"/>
+      <c r="RQR103" s="6"/>
+      <c r="RQS103" s="6"/>
+      <c r="RQT103" s="6"/>
+      <c r="RQU103" s="6"/>
+      <c r="RQV103" s="6"/>
+      <c r="RQW103" s="6"/>
+      <c r="RQX103" s="6"/>
+      <c r="RQY103" s="6"/>
+      <c r="RQZ103" s="6"/>
+      <c r="RRA103" s="6"/>
+      <c r="RRB103" s="6"/>
+      <c r="RRC103" s="6"/>
+      <c r="RRD103" s="6"/>
+      <c r="RRE103" s="6"/>
+      <c r="RRF103" s="6"/>
+      <c r="RRG103" s="6"/>
+      <c r="RRH103" s="6"/>
+      <c r="RRI103" s="6"/>
+      <c r="RRJ103" s="6"/>
+      <c r="RRK103" s="6"/>
+      <c r="RRL103" s="6"/>
+      <c r="RRM103" s="6"/>
+      <c r="RRN103" s="6"/>
+      <c r="RRO103" s="6"/>
+      <c r="RRP103" s="6"/>
+      <c r="RRQ103" s="6"/>
+      <c r="RRR103" s="6"/>
+      <c r="RRS103" s="6"/>
+      <c r="RRT103" s="6"/>
+      <c r="RRU103" s="6"/>
+      <c r="RRV103" s="6"/>
+      <c r="RRW103" s="6"/>
+      <c r="RRX103" s="6"/>
+      <c r="RRY103" s="6"/>
+      <c r="RRZ103" s="6"/>
+      <c r="RSA103" s="6"/>
+      <c r="RSB103" s="6"/>
+      <c r="RSC103" s="6"/>
+      <c r="RSD103" s="6"/>
+      <c r="RSE103" s="6"/>
+      <c r="RSF103" s="6"/>
+      <c r="RSG103" s="6"/>
+      <c r="RSH103" s="6"/>
+      <c r="RSI103" s="6"/>
+      <c r="RSJ103" s="6"/>
+      <c r="RSK103" s="6"/>
+      <c r="RSL103" s="6"/>
+      <c r="RSM103" s="6"/>
+      <c r="RSN103" s="6"/>
+      <c r="RSO103" s="6"/>
+      <c r="RSP103" s="6"/>
+      <c r="RSQ103" s="6"/>
+      <c r="RSR103" s="6"/>
+      <c r="RSS103" s="6"/>
+      <c r="RST103" s="6"/>
+      <c r="RSU103" s="6"/>
+      <c r="RSV103" s="6"/>
+      <c r="RSW103" s="6"/>
+      <c r="RSX103" s="6"/>
+      <c r="RSY103" s="6"/>
+      <c r="RSZ103" s="6"/>
+      <c r="RTA103" s="6"/>
+      <c r="RTB103" s="6"/>
+      <c r="RTC103" s="6"/>
+      <c r="RTD103" s="6"/>
+      <c r="RTE103" s="6"/>
+      <c r="RTF103" s="6"/>
+      <c r="RTG103" s="6"/>
+      <c r="RTH103" s="6"/>
+      <c r="RTI103" s="6"/>
+      <c r="RTJ103" s="6"/>
+      <c r="RTK103" s="6"/>
+      <c r="RTL103" s="6"/>
+      <c r="RTM103" s="6"/>
+      <c r="RTN103" s="6"/>
+      <c r="RTO103" s="6"/>
+      <c r="RTP103" s="6"/>
+      <c r="RTQ103" s="6"/>
+      <c r="RTR103" s="6"/>
+      <c r="RTS103" s="6"/>
+      <c r="RTT103" s="6"/>
+      <c r="RTU103" s="6"/>
+      <c r="RTV103" s="6"/>
+      <c r="RTW103" s="6"/>
+      <c r="RTX103" s="6"/>
+      <c r="RTY103" s="6"/>
+      <c r="RTZ103" s="6"/>
+      <c r="RUA103" s="6"/>
+      <c r="RUB103" s="6"/>
+      <c r="RUC103" s="6"/>
+      <c r="RUD103" s="6"/>
+      <c r="RUE103" s="6"/>
+      <c r="RUF103" s="6"/>
+      <c r="RUG103" s="6"/>
+      <c r="RUH103" s="6"/>
+      <c r="RUI103" s="6"/>
+      <c r="RUJ103" s="6"/>
+      <c r="RUK103" s="6"/>
+      <c r="RUL103" s="6"/>
+      <c r="RUM103" s="6"/>
+      <c r="RUN103" s="6"/>
+      <c r="RUO103" s="6"/>
+      <c r="RUP103" s="6"/>
+      <c r="RUQ103" s="6"/>
+      <c r="RUR103" s="6"/>
+      <c r="RUS103" s="6"/>
+      <c r="RUT103" s="6"/>
+      <c r="RUU103" s="6"/>
+      <c r="RUV103" s="6"/>
+      <c r="RUW103" s="6"/>
+      <c r="RUX103" s="6"/>
+      <c r="RUY103" s="6"/>
+      <c r="RUZ103" s="6"/>
+      <c r="RVA103" s="6"/>
+      <c r="RVB103" s="6"/>
+      <c r="RVC103" s="6"/>
+      <c r="RVD103" s="6"/>
+      <c r="RVE103" s="6"/>
+      <c r="RVF103" s="6"/>
+      <c r="RVG103" s="6"/>
+      <c r="RVH103" s="6"/>
+      <c r="RVI103" s="6"/>
+      <c r="RVJ103" s="6"/>
+      <c r="RVK103" s="6"/>
+      <c r="RVL103" s="6"/>
+      <c r="RVM103" s="6"/>
+      <c r="RVN103" s="6"/>
+      <c r="RVO103" s="6"/>
+      <c r="RVP103" s="6"/>
+      <c r="RVQ103" s="6"/>
+      <c r="RVR103" s="6"/>
+      <c r="RVS103" s="6"/>
+      <c r="RVT103" s="6"/>
+      <c r="RVU103" s="6"/>
+      <c r="RVV103" s="6"/>
+      <c r="RVW103" s="6"/>
+      <c r="RVX103" s="6"/>
+      <c r="RVY103" s="6"/>
+      <c r="RVZ103" s="6"/>
+      <c r="RWA103" s="6"/>
+      <c r="RWB103" s="6"/>
+      <c r="RWC103" s="6"/>
+      <c r="RWD103" s="6"/>
+      <c r="RWE103" s="6"/>
+      <c r="RWF103" s="6"/>
+      <c r="RWG103" s="6"/>
+      <c r="RWH103" s="6"/>
+      <c r="RWI103" s="6"/>
+      <c r="RWJ103" s="6"/>
+      <c r="RWK103" s="6"/>
+      <c r="RWL103" s="6"/>
+      <c r="RWM103" s="6"/>
+      <c r="RWN103" s="6"/>
+      <c r="RWO103" s="6"/>
+      <c r="RWP103" s="6"/>
+      <c r="RWQ103" s="6"/>
+      <c r="RWR103" s="6"/>
+      <c r="RWS103" s="6"/>
+      <c r="RWT103" s="6"/>
+      <c r="RWU103" s="6"/>
+      <c r="RWV103" s="6"/>
+      <c r="RWW103" s="6"/>
+      <c r="RWX103" s="6"/>
+      <c r="RWY103" s="6"/>
+      <c r="RWZ103" s="6"/>
+      <c r="RXA103" s="6"/>
+      <c r="RXB103" s="6"/>
+      <c r="RXC103" s="6"/>
+      <c r="RXD103" s="6"/>
+      <c r="RXE103" s="6"/>
+      <c r="RXF103" s="6"/>
+      <c r="RXG103" s="6"/>
+      <c r="RXH103" s="6"/>
+      <c r="RXI103" s="6"/>
+      <c r="RXJ103" s="6"/>
+      <c r="RXK103" s="6"/>
+      <c r="RXL103" s="6"/>
+      <c r="RXM103" s="6"/>
+      <c r="RXN103" s="6"/>
+      <c r="RXO103" s="6"/>
+      <c r="RXP103" s="6"/>
+      <c r="RXQ103" s="6"/>
+      <c r="RXR103" s="6"/>
+      <c r="RXS103" s="6"/>
+      <c r="RXT103" s="6"/>
+      <c r="RXU103" s="6"/>
+      <c r="RXV103" s="6"/>
+      <c r="RXW103" s="6"/>
+      <c r="RXX103" s="6"/>
+      <c r="RXY103" s="6"/>
+      <c r="RXZ103" s="6"/>
+      <c r="RYA103" s="6"/>
+      <c r="RYB103" s="6"/>
+      <c r="RYC103" s="6"/>
+      <c r="RYD103" s="6"/>
+      <c r="RYE103" s="6"/>
+      <c r="RYF103" s="6"/>
+      <c r="RYG103" s="6"/>
+      <c r="RYH103" s="6"/>
+      <c r="RYI103" s="6"/>
+      <c r="RYJ103" s="6"/>
+      <c r="RYK103" s="6"/>
+      <c r="RYL103" s="6"/>
+      <c r="RYM103" s="6"/>
+      <c r="RYN103" s="6"/>
+      <c r="RYO103" s="6"/>
+      <c r="RYP103" s="6"/>
+      <c r="RYQ103" s="6"/>
+      <c r="RYR103" s="6"/>
+      <c r="RYS103" s="6"/>
+      <c r="RYT103" s="6"/>
+      <c r="RYU103" s="6"/>
+      <c r="RYV103" s="6"/>
+      <c r="RYW103" s="6"/>
+      <c r="RYX103" s="6"/>
+      <c r="RYY103" s="6"/>
+      <c r="RYZ103" s="6"/>
+      <c r="RZA103" s="6"/>
+      <c r="RZB103" s="6"/>
+      <c r="RZC103" s="6"/>
+      <c r="RZD103" s="6"/>
+      <c r="RZE103" s="6"/>
+      <c r="RZF103" s="6"/>
+      <c r="RZG103" s="6"/>
+      <c r="RZH103" s="6"/>
+      <c r="RZI103" s="6"/>
+      <c r="RZJ103" s="6"/>
+      <c r="RZK103" s="6"/>
+      <c r="RZL103" s="6"/>
+      <c r="RZM103" s="6"/>
+      <c r="RZN103" s="6"/>
+      <c r="RZO103" s="6"/>
+      <c r="RZP103" s="6"/>
+      <c r="RZQ103" s="6"/>
+      <c r="RZR103" s="6"/>
+      <c r="RZS103" s="6"/>
+      <c r="RZT103" s="6"/>
+      <c r="RZU103" s="6"/>
+      <c r="RZV103" s="6"/>
+      <c r="RZW103" s="6"/>
+      <c r="RZX103" s="6"/>
+      <c r="RZY103" s="6"/>
+      <c r="RZZ103" s="6"/>
+      <c r="SAA103" s="6"/>
+      <c r="SAB103" s="6"/>
+      <c r="SAC103" s="6"/>
+      <c r="SAD103" s="6"/>
+      <c r="SAE103" s="6"/>
+      <c r="SAF103" s="6"/>
+      <c r="SAG103" s="6"/>
+      <c r="SAH103" s="6"/>
+      <c r="SAI103" s="6"/>
+      <c r="SAJ103" s="6"/>
+      <c r="SAK103" s="6"/>
+      <c r="SAL103" s="6"/>
+      <c r="SAM103" s="6"/>
+      <c r="SAN103" s="6"/>
+      <c r="SAO103" s="6"/>
+      <c r="SAP103" s="6"/>
+      <c r="SAQ103" s="6"/>
+      <c r="SAR103" s="6"/>
+      <c r="SAS103" s="6"/>
+      <c r="SAT103" s="6"/>
+      <c r="SAU103" s="6"/>
+      <c r="SAV103" s="6"/>
+      <c r="SAW103" s="6"/>
+      <c r="SAX103" s="6"/>
+      <c r="SAY103" s="6"/>
+      <c r="SAZ103" s="6"/>
+      <c r="SBA103" s="6"/>
+      <c r="SBB103" s="6"/>
+      <c r="SBC103" s="6"/>
+      <c r="SBD103" s="6"/>
+      <c r="SBE103" s="6"/>
+      <c r="SBF103" s="6"/>
+      <c r="SBG103" s="6"/>
+      <c r="SBH103" s="6"/>
+      <c r="SBI103" s="6"/>
+      <c r="SBJ103" s="6"/>
+      <c r="SBK103" s="6"/>
+      <c r="SBL103" s="6"/>
+      <c r="SBM103" s="6"/>
+      <c r="SBN103" s="6"/>
+      <c r="SBO103" s="6"/>
+      <c r="SBP103" s="6"/>
+      <c r="SBQ103" s="6"/>
+      <c r="SBR103" s="6"/>
+      <c r="SBS103" s="6"/>
+      <c r="SBT103" s="6"/>
+      <c r="SBU103" s="6"/>
+      <c r="SBV103" s="6"/>
+      <c r="SBW103" s="6"/>
+      <c r="SBX103" s="6"/>
+      <c r="SBY103" s="6"/>
+      <c r="SBZ103" s="6"/>
+      <c r="SCA103" s="6"/>
+      <c r="SCB103" s="6"/>
+      <c r="SCC103" s="6"/>
+      <c r="SCD103" s="6"/>
+      <c r="SCE103" s="6"/>
+      <c r="SCF103" s="6"/>
+      <c r="SCG103" s="6"/>
+      <c r="SCH103" s="6"/>
+      <c r="SCI103" s="6"/>
+      <c r="SCJ103" s="6"/>
+      <c r="SCK103" s="6"/>
+      <c r="SCL103" s="6"/>
+      <c r="SCM103" s="6"/>
+      <c r="SCN103" s="6"/>
+      <c r="SCO103" s="6"/>
+      <c r="SCP103" s="6"/>
+      <c r="SCQ103" s="6"/>
+      <c r="SCR103" s="6"/>
+      <c r="SCS103" s="6"/>
+      <c r="SCT103" s="6"/>
+      <c r="SCU103" s="6"/>
+      <c r="SCV103" s="6"/>
+      <c r="SCW103" s="6"/>
+      <c r="SCX103" s="6"/>
+      <c r="SCY103" s="6"/>
+      <c r="SCZ103" s="6"/>
+      <c r="SDA103" s="6"/>
+      <c r="SDB103" s="6"/>
+      <c r="SDC103" s="6"/>
+      <c r="SDD103" s="6"/>
+      <c r="SDE103" s="6"/>
+      <c r="SDF103" s="6"/>
+      <c r="SDG103" s="6"/>
+      <c r="SDH103" s="6"/>
+      <c r="SDI103" s="6"/>
+      <c r="SDJ103" s="6"/>
+      <c r="SDK103" s="6"/>
+      <c r="SDL103" s="6"/>
+      <c r="SDM103" s="6"/>
+      <c r="SDN103" s="6"/>
+      <c r="SDO103" s="6"/>
+      <c r="SDP103" s="6"/>
+      <c r="SDQ103" s="6"/>
+      <c r="SDR103" s="6"/>
+      <c r="SDS103" s="6"/>
+      <c r="SDT103" s="6"/>
+      <c r="SDU103" s="6"/>
+      <c r="SDV103" s="6"/>
+      <c r="SDW103" s="6"/>
+      <c r="SDX103" s="6"/>
+      <c r="SDY103" s="6"/>
+      <c r="SDZ103" s="6"/>
+      <c r="SEA103" s="6"/>
+      <c r="SEB103" s="6"/>
+      <c r="SEC103" s="6"/>
+      <c r="SED103" s="6"/>
+      <c r="SEE103" s="6"/>
+      <c r="SEF103" s="6"/>
+      <c r="SEG103" s="6"/>
+      <c r="SEH103" s="6"/>
+      <c r="SEI103" s="6"/>
+      <c r="SEJ103" s="6"/>
+      <c r="SEK103" s="6"/>
+      <c r="SEL103" s="6"/>
+      <c r="SEM103" s="6"/>
+      <c r="SEN103" s="6"/>
+      <c r="SEO103" s="6"/>
+      <c r="SEP103" s="6"/>
+      <c r="SEQ103" s="6"/>
+      <c r="SER103" s="6"/>
+      <c r="SES103" s="6"/>
+      <c r="SET103" s="6"/>
+      <c r="SEU103" s="6"/>
+      <c r="SEV103" s="6"/>
+      <c r="SEW103" s="6"/>
+      <c r="SEX103" s="6"/>
+      <c r="SEY103" s="6"/>
+      <c r="SEZ103" s="6"/>
+      <c r="SFA103" s="6"/>
+      <c r="SFB103" s="6"/>
+      <c r="SFC103" s="6"/>
+      <c r="SFD103" s="6"/>
+      <c r="SFE103" s="6"/>
+      <c r="SFF103" s="6"/>
+      <c r="SFG103" s="6"/>
+      <c r="SFH103" s="6"/>
+      <c r="SFI103" s="6"/>
+      <c r="SFJ103" s="6"/>
+      <c r="SFK103" s="6"/>
+      <c r="SFL103" s="6"/>
+      <c r="SFM103" s="6"/>
+      <c r="SFN103" s="6"/>
+      <c r="SFO103" s="6"/>
+      <c r="SFP103" s="6"/>
+      <c r="SFQ103" s="6"/>
+      <c r="SFR103" s="6"/>
+      <c r="SFS103" s="6"/>
+      <c r="SFT103" s="6"/>
+      <c r="SFU103" s="6"/>
+      <c r="SFV103" s="6"/>
+      <c r="SFW103" s="6"/>
+      <c r="SFX103" s="6"/>
+      <c r="SFY103" s="6"/>
+      <c r="SFZ103" s="6"/>
+      <c r="SGA103" s="6"/>
+      <c r="SGB103" s="6"/>
+      <c r="SGC103" s="6"/>
+      <c r="SGD103" s="6"/>
+      <c r="SGE103" s="6"/>
+      <c r="SGF103" s="6"/>
+      <c r="SGG103" s="6"/>
+      <c r="SGH103" s="6"/>
+      <c r="SGI103" s="6"/>
+      <c r="SGJ103" s="6"/>
+      <c r="SGK103" s="6"/>
+      <c r="SGL103" s="6"/>
+      <c r="SGM103" s="6"/>
+      <c r="SGN103" s="6"/>
+      <c r="SGO103" s="6"/>
+      <c r="SGP103" s="6"/>
+      <c r="SGQ103" s="6"/>
+      <c r="SGR103" s="6"/>
+      <c r="SGS103" s="6"/>
+      <c r="SGT103" s="6"/>
+      <c r="SGU103" s="6"/>
+      <c r="SGV103" s="6"/>
+      <c r="SGW103" s="6"/>
+      <c r="SGX103" s="6"/>
+      <c r="SGY103" s="6"/>
+      <c r="SGZ103" s="6"/>
+      <c r="SHA103" s="6"/>
+      <c r="SHB103" s="6"/>
+      <c r="SHC103" s="6"/>
+      <c r="SHD103" s="6"/>
+      <c r="SHE103" s="6"/>
+      <c r="SHF103" s="6"/>
+      <c r="SHG103" s="6"/>
+      <c r="SHH103" s="6"/>
+      <c r="SHI103" s="6"/>
+      <c r="SHJ103" s="6"/>
+      <c r="SHK103" s="6"/>
+      <c r="SHL103" s="6"/>
+      <c r="SHM103" s="6"/>
+      <c r="SHN103" s="6"/>
+      <c r="SHO103" s="6"/>
+      <c r="SHP103" s="6"/>
+      <c r="SHQ103" s="6"/>
+      <c r="SHR103" s="6"/>
+      <c r="SHS103" s="6"/>
+      <c r="SHT103" s="6"/>
+      <c r="SHU103" s="6"/>
+      <c r="SHV103" s="6"/>
+      <c r="SHW103" s="6"/>
+      <c r="SHX103" s="6"/>
+      <c r="SHY103" s="6"/>
+      <c r="SHZ103" s="6"/>
+      <c r="SIA103" s="6"/>
+      <c r="SIB103" s="6"/>
+      <c r="SIC103" s="6"/>
+      <c r="SID103" s="6"/>
+      <c r="SIE103" s="6"/>
+      <c r="SIF103" s="6"/>
+      <c r="SIG103" s="6"/>
+      <c r="SIH103" s="6"/>
+      <c r="SII103" s="6"/>
+      <c r="SIJ103" s="6"/>
+      <c r="SIK103" s="6"/>
+      <c r="SIL103" s="6"/>
+      <c r="SIM103" s="6"/>
+      <c r="SIN103" s="6"/>
+      <c r="SIO103" s="6"/>
+      <c r="SIP103" s="6"/>
+      <c r="SIQ103" s="6"/>
+      <c r="SIR103" s="6"/>
+      <c r="SIS103" s="6"/>
+      <c r="SIT103" s="6"/>
+      <c r="SIU103" s="6"/>
+      <c r="SIV103" s="6"/>
+      <c r="SIW103" s="6"/>
+      <c r="SIX103" s="6"/>
+      <c r="SIY103" s="6"/>
+      <c r="SIZ103" s="6"/>
+      <c r="SJA103" s="6"/>
+      <c r="SJB103" s="6"/>
+      <c r="SJC103" s="6"/>
+      <c r="SJD103" s="6"/>
+      <c r="SJE103" s="6"/>
+      <c r="SJF103" s="6"/>
+      <c r="SJG103" s="6"/>
+      <c r="SJH103" s="6"/>
+      <c r="SJI103" s="6"/>
+      <c r="SJJ103" s="6"/>
+      <c r="SJK103" s="6"/>
+      <c r="SJL103" s="6"/>
+      <c r="SJM103" s="6"/>
+      <c r="SJN103" s="6"/>
+      <c r="SJO103" s="6"/>
+      <c r="SJP103" s="6"/>
+      <c r="SJQ103" s="6"/>
+      <c r="SJR103" s="6"/>
+      <c r="SJS103" s="6"/>
+      <c r="SJT103" s="6"/>
+      <c r="SJU103" s="6"/>
+      <c r="SJV103" s="6"/>
+      <c r="SJW103" s="6"/>
+      <c r="SJX103" s="6"/>
+      <c r="SJY103" s="6"/>
+      <c r="SJZ103" s="6"/>
+      <c r="SKA103" s="6"/>
+      <c r="SKB103" s="6"/>
+      <c r="SKC103" s="6"/>
+      <c r="SKD103" s="6"/>
+      <c r="SKE103" s="6"/>
+      <c r="SKF103" s="6"/>
+      <c r="SKG103" s="6"/>
+      <c r="SKH103" s="6"/>
+      <c r="SKI103" s="6"/>
+      <c r="SKJ103" s="6"/>
+      <c r="SKK103" s="6"/>
+      <c r="SKL103" s="6"/>
+      <c r="SKM103" s="6"/>
+      <c r="SKN103" s="6"/>
+      <c r="SKO103" s="6"/>
+      <c r="SKP103" s="6"/>
+      <c r="SKQ103" s="6"/>
+      <c r="SKR103" s="6"/>
+      <c r="SKS103" s="6"/>
+      <c r="SKT103" s="6"/>
+      <c r="SKU103" s="6"/>
+      <c r="SKV103" s="6"/>
+      <c r="SKW103" s="6"/>
+      <c r="SKX103" s="6"/>
+      <c r="SKY103" s="6"/>
+      <c r="SKZ103" s="6"/>
+      <c r="SLA103" s="6"/>
+      <c r="SLB103" s="6"/>
+      <c r="SLC103" s="6"/>
+      <c r="SLD103" s="6"/>
+      <c r="SLE103" s="6"/>
+      <c r="SLF103" s="6"/>
+      <c r="SLG103" s="6"/>
+      <c r="SLH103" s="6"/>
+      <c r="SLI103" s="6"/>
+      <c r="SLJ103" s="6"/>
+      <c r="SLK103" s="6"/>
+      <c r="SLL103" s="6"/>
+      <c r="SLM103" s="6"/>
+      <c r="SLN103" s="6"/>
+      <c r="SLO103" s="6"/>
+      <c r="SLP103" s="6"/>
+      <c r="SLQ103" s="6"/>
+      <c r="SLR103" s="6"/>
+      <c r="SLS103" s="6"/>
+      <c r="SLT103" s="6"/>
+      <c r="SLU103" s="6"/>
+      <c r="SLV103" s="6"/>
+      <c r="SLW103" s="6"/>
+      <c r="SLX103" s="6"/>
+      <c r="SLY103" s="6"/>
+      <c r="SLZ103" s="6"/>
+      <c r="SMA103" s="6"/>
+      <c r="SMB103" s="6"/>
+      <c r="SMC103" s="6"/>
+      <c r="SMD103" s="6"/>
+      <c r="SME103" s="6"/>
+      <c r="SMF103" s="6"/>
+      <c r="SMG103" s="6"/>
+      <c r="SMH103" s="6"/>
+      <c r="SMI103" s="6"/>
+      <c r="SMJ103" s="6"/>
+      <c r="SMK103" s="6"/>
+      <c r="SML103" s="6"/>
+      <c r="SMM103" s="6"/>
+      <c r="SMN103" s="6"/>
+      <c r="SMO103" s="6"/>
+      <c r="SMP103" s="6"/>
+      <c r="SMQ103" s="6"/>
+      <c r="SMR103" s="6"/>
+      <c r="SMS103" s="6"/>
+      <c r="SMT103" s="6"/>
+      <c r="SMU103" s="6"/>
+      <c r="SMV103" s="6"/>
+      <c r="SMW103" s="6"/>
+      <c r="SMX103" s="6"/>
+      <c r="SMY103" s="6"/>
+      <c r="SMZ103" s="6"/>
+      <c r="SNA103" s="6"/>
+      <c r="SNB103" s="6"/>
+      <c r="SNC103" s="6"/>
+      <c r="SND103" s="6"/>
+      <c r="SNE103" s="6"/>
+      <c r="SNF103" s="6"/>
+      <c r="SNG103" s="6"/>
+      <c r="SNH103" s="6"/>
+      <c r="SNI103" s="6"/>
+      <c r="SNJ103" s="6"/>
+      <c r="SNK103" s="6"/>
+      <c r="SNL103" s="6"/>
+      <c r="SNM103" s="6"/>
+      <c r="SNN103" s="6"/>
+      <c r="SNO103" s="6"/>
+      <c r="SNP103" s="6"/>
+      <c r="SNQ103" s="6"/>
+      <c r="SNR103" s="6"/>
+      <c r="SNS103" s="6"/>
+      <c r="SNT103" s="6"/>
+      <c r="SNU103" s="6"/>
+      <c r="SNV103" s="6"/>
+      <c r="SNW103" s="6"/>
+      <c r="SNX103" s="6"/>
+      <c r="SNY103" s="6"/>
+      <c r="SNZ103" s="6"/>
+      <c r="SOA103" s="6"/>
+      <c r="SOB103" s="6"/>
+      <c r="SOC103" s="6"/>
+      <c r="SOD103" s="6"/>
+      <c r="SOE103" s="6"/>
+      <c r="SOF103" s="6"/>
+      <c r="SOG103" s="6"/>
+      <c r="SOH103" s="6"/>
+      <c r="SOI103" s="6"/>
+      <c r="SOJ103" s="6"/>
+      <c r="SOK103" s="6"/>
+      <c r="SOL103" s="6"/>
+      <c r="SOM103" s="6"/>
+      <c r="SON103" s="6"/>
+      <c r="SOO103" s="6"/>
+      <c r="SOP103" s="6"/>
+      <c r="SOQ103" s="6"/>
+      <c r="SOR103" s="6"/>
+      <c r="SOS103" s="6"/>
+      <c r="SOT103" s="6"/>
+      <c r="SOU103" s="6"/>
+      <c r="SOV103" s="6"/>
+      <c r="SOW103" s="6"/>
+      <c r="SOX103" s="6"/>
+      <c r="SOY103" s="6"/>
+      <c r="SOZ103" s="6"/>
+      <c r="SPA103" s="6"/>
+      <c r="SPB103" s="6"/>
+      <c r="SPC103" s="6"/>
+      <c r="SPD103" s="6"/>
+      <c r="SPE103" s="6"/>
+      <c r="SPF103" s="6"/>
+      <c r="SPG103" s="6"/>
+      <c r="SPH103" s="6"/>
+      <c r="SPI103" s="6"/>
+      <c r="SPJ103" s="6"/>
+      <c r="SPK103" s="6"/>
+      <c r="SPL103" s="6"/>
+      <c r="SPM103" s="6"/>
+      <c r="SPN103" s="6"/>
+      <c r="SPO103" s="6"/>
+      <c r="SPP103" s="6"/>
+      <c r="SPQ103" s="6"/>
+      <c r="SPR103" s="6"/>
+      <c r="SPS103" s="6"/>
+      <c r="SPT103" s="6"/>
+      <c r="SPU103" s="6"/>
+      <c r="SPV103" s="6"/>
+      <c r="SPW103" s="6"/>
+      <c r="SPX103" s="6"/>
+      <c r="SPY103" s="6"/>
+      <c r="SPZ103" s="6"/>
+      <c r="SQA103" s="6"/>
+      <c r="SQB103" s="6"/>
+      <c r="SQC103" s="6"/>
+      <c r="SQD103" s="6"/>
+      <c r="SQE103" s="6"/>
+      <c r="SQF103" s="6"/>
+      <c r="SQG103" s="6"/>
+      <c r="SQH103" s="6"/>
+      <c r="SQI103" s="6"/>
+      <c r="SQJ103" s="6"/>
+      <c r="SQK103" s="6"/>
+      <c r="SQL103" s="6"/>
+      <c r="SQM103" s="6"/>
+      <c r="SQN103" s="6"/>
+      <c r="SQO103" s="6"/>
+      <c r="SQP103" s="6"/>
+      <c r="SQQ103" s="6"/>
+      <c r="SQR103" s="6"/>
+      <c r="SQS103" s="6"/>
+      <c r="SQT103" s="6"/>
+      <c r="SQU103" s="6"/>
+      <c r="SQV103" s="6"/>
+      <c r="SQW103" s="6"/>
+      <c r="SQX103" s="6"/>
+      <c r="SQY103" s="6"/>
+      <c r="SQZ103" s="6"/>
+      <c r="SRA103" s="6"/>
+      <c r="SRB103" s="6"/>
+      <c r="SRC103" s="6"/>
+      <c r="SRD103" s="6"/>
+      <c r="SRE103" s="6"/>
+      <c r="SRF103" s="6"/>
+      <c r="SRG103" s="6"/>
+      <c r="SRH103" s="6"/>
+      <c r="SRI103" s="6"/>
+      <c r="SRJ103" s="6"/>
+      <c r="SRK103" s="6"/>
+      <c r="SRL103" s="6"/>
+      <c r="SRM103" s="6"/>
+      <c r="SRN103" s="6"/>
+      <c r="SRO103" s="6"/>
+      <c r="SRP103" s="6"/>
+      <c r="SRQ103" s="6"/>
+      <c r="SRR103" s="6"/>
+      <c r="SRS103" s="6"/>
+      <c r="SRT103" s="6"/>
+      <c r="SRU103" s="6"/>
+      <c r="SRV103" s="6"/>
+      <c r="SRW103" s="6"/>
+      <c r="SRX103" s="6"/>
+      <c r="SRY103" s="6"/>
+      <c r="SRZ103" s="6"/>
+      <c r="SSA103" s="6"/>
+      <c r="SSB103" s="6"/>
+      <c r="SSC103" s="6"/>
+      <c r="SSD103" s="6"/>
+      <c r="SSE103" s="6"/>
+      <c r="SSF103" s="6"/>
+      <c r="SSG103" s="6"/>
+      <c r="SSH103" s="6"/>
+      <c r="SSI103" s="6"/>
+      <c r="SSJ103" s="6"/>
+      <c r="SSK103" s="6"/>
+      <c r="SSL103" s="6"/>
+      <c r="SSM103" s="6"/>
+      <c r="SSN103" s="6"/>
+      <c r="SSO103" s="6"/>
+      <c r="SSP103" s="6"/>
+      <c r="SSQ103" s="6"/>
+      <c r="SSR103" s="6"/>
+      <c r="SSS103" s="6"/>
+      <c r="SST103" s="6"/>
+      <c r="SSU103" s="6"/>
+      <c r="SSV103" s="6"/>
+      <c r="SSW103" s="6"/>
+      <c r="SSX103" s="6"/>
+      <c r="SSY103" s="6"/>
+      <c r="SSZ103" s="6"/>
+      <c r="STA103" s="6"/>
+      <c r="STB103" s="6"/>
+      <c r="STC103" s="6"/>
+      <c r="STD103" s="6"/>
+      <c r="STE103" s="6"/>
+      <c r="STF103" s="6"/>
+      <c r="STG103" s="6"/>
+      <c r="STH103" s="6"/>
+      <c r="STI103" s="6"/>
+      <c r="STJ103" s="6"/>
+      <c r="STK103" s="6"/>
+      <c r="STL103" s="6"/>
+      <c r="STM103" s="6"/>
+      <c r="STN103" s="6"/>
+      <c r="STO103" s="6"/>
+      <c r="STP103" s="6"/>
+      <c r="STQ103" s="6"/>
+      <c r="STR103" s="6"/>
+      <c r="STS103" s="6"/>
+      <c r="STT103" s="6"/>
+      <c r="STU103" s="6"/>
+      <c r="STV103" s="6"/>
+      <c r="STW103" s="6"/>
+      <c r="STX103" s="6"/>
+      <c r="STY103" s="6"/>
+      <c r="STZ103" s="6"/>
+      <c r="SUA103" s="6"/>
+      <c r="SUB103" s="6"/>
+      <c r="SUC103" s="6"/>
+      <c r="SUD103" s="6"/>
+      <c r="SUE103" s="6"/>
+      <c r="SUF103" s="6"/>
+      <c r="SUG103" s="6"/>
+      <c r="SUH103" s="6"/>
+      <c r="SUI103" s="6"/>
+      <c r="SUJ103" s="6"/>
+      <c r="SUK103" s="6"/>
+      <c r="SUL103" s="6"/>
+      <c r="SUM103" s="6"/>
+      <c r="SUN103" s="6"/>
+      <c r="SUO103" s="6"/>
+      <c r="SUP103" s="6"/>
+      <c r="SUQ103" s="6"/>
+      <c r="SUR103" s="6"/>
+      <c r="SUS103" s="6"/>
+      <c r="SUT103" s="6"/>
+      <c r="SUU103" s="6"/>
+      <c r="SUV103" s="6"/>
+      <c r="SUW103" s="6"/>
+      <c r="SUX103" s="6"/>
+      <c r="SUY103" s="6"/>
+      <c r="SUZ103" s="6"/>
+      <c r="SVA103" s="6"/>
+      <c r="SVB103" s="6"/>
+      <c r="SVC103" s="6"/>
+      <c r="SVD103" s="6"/>
+      <c r="SVE103" s="6"/>
+      <c r="SVF103" s="6"/>
+      <c r="SVG103" s="6"/>
+      <c r="SVH103" s="6"/>
+      <c r="SVI103" s="6"/>
+      <c r="SVJ103" s="6"/>
+      <c r="SVK103" s="6"/>
+      <c r="SVL103" s="6"/>
+      <c r="SVM103" s="6"/>
+      <c r="SVN103" s="6"/>
+      <c r="SVO103" s="6"/>
+      <c r="SVP103" s="6"/>
+      <c r="SVQ103" s="6"/>
+      <c r="SVR103" s="6"/>
+      <c r="SVS103" s="6"/>
+      <c r="SVT103" s="6"/>
+      <c r="SVU103" s="6"/>
+      <c r="SVV103" s="6"/>
+      <c r="SVW103" s="6"/>
+      <c r="SVX103" s="6"/>
+      <c r="SVY103" s="6"/>
+      <c r="SVZ103" s="6"/>
+      <c r="SWA103" s="6"/>
+      <c r="SWB103" s="6"/>
+      <c r="SWC103" s="6"/>
+      <c r="SWD103" s="6"/>
+      <c r="SWE103" s="6"/>
+      <c r="SWF103" s="6"/>
+      <c r="SWG103" s="6"/>
+      <c r="SWH103" s="6"/>
+      <c r="SWI103" s="6"/>
+      <c r="SWJ103" s="6"/>
+      <c r="SWK103" s="6"/>
+      <c r="SWL103" s="6"/>
+      <c r="SWM103" s="6"/>
+      <c r="SWN103" s="6"/>
+      <c r="SWO103" s="6"/>
+      <c r="SWP103" s="6"/>
+      <c r="SWQ103" s="6"/>
+      <c r="SWR103" s="6"/>
+      <c r="SWS103" s="6"/>
+      <c r="SWT103" s="6"/>
+      <c r="SWU103" s="6"/>
+      <c r="SWV103" s="6"/>
+      <c r="SWW103" s="6"/>
+      <c r="SWX103" s="6"/>
+      <c r="SWY103" s="6"/>
+      <c r="SWZ103" s="6"/>
+      <c r="SXA103" s="6"/>
+      <c r="SXB103" s="6"/>
+      <c r="SXC103" s="6"/>
+      <c r="SXD103" s="6"/>
+      <c r="SXE103" s="6"/>
+      <c r="SXF103" s="6"/>
+      <c r="SXG103" s="6"/>
+      <c r="SXH103" s="6"/>
+      <c r="SXI103" s="6"/>
+      <c r="SXJ103" s="6"/>
+      <c r="SXK103" s="6"/>
+      <c r="SXL103" s="6"/>
+      <c r="SXM103" s="6"/>
+      <c r="SXN103" s="6"/>
+      <c r="SXO103" s="6"/>
+      <c r="SXP103" s="6"/>
+      <c r="SXQ103" s="6"/>
+      <c r="SXR103" s="6"/>
+      <c r="SXS103" s="6"/>
+      <c r="SXT103" s="6"/>
+      <c r="SXU103" s="6"/>
+      <c r="SXV103" s="6"/>
+      <c r="SXW103" s="6"/>
+      <c r="SXX103" s="6"/>
+      <c r="SXY103" s="6"/>
+      <c r="SXZ103" s="6"/>
+      <c r="SYA103" s="6"/>
+      <c r="SYB103" s="6"/>
+      <c r="SYC103" s="6"/>
+      <c r="SYD103" s="6"/>
+      <c r="SYE103" s="6"/>
+      <c r="SYF103" s="6"/>
+      <c r="SYG103" s="6"/>
+      <c r="SYH103" s="6"/>
+      <c r="SYI103" s="6"/>
+      <c r="SYJ103" s="6"/>
+      <c r="SYK103" s="6"/>
+      <c r="SYL103" s="6"/>
+      <c r="SYM103" s="6"/>
+      <c r="SYN103" s="6"/>
+      <c r="SYO103" s="6"/>
+      <c r="SYP103" s="6"/>
+      <c r="SYQ103" s="6"/>
+      <c r="SYR103" s="6"/>
+      <c r="SYS103" s="6"/>
+      <c r="SYT103" s="6"/>
+      <c r="SYU103" s="6"/>
+      <c r="SYV103" s="6"/>
+      <c r="SYW103" s="6"/>
+      <c r="SYX103" s="6"/>
+      <c r="SYY103" s="6"/>
+      <c r="SYZ103" s="6"/>
+      <c r="SZA103" s="6"/>
+      <c r="SZB103" s="6"/>
+      <c r="SZC103" s="6"/>
+      <c r="SZD103" s="6"/>
+      <c r="SZE103" s="6"/>
+      <c r="SZF103" s="6"/>
+      <c r="SZG103" s="6"/>
+      <c r="SZH103" s="6"/>
+      <c r="SZI103" s="6"/>
+      <c r="SZJ103" s="6"/>
+      <c r="SZK103" s="6"/>
+      <c r="SZL103" s="6"/>
+      <c r="SZM103" s="6"/>
+      <c r="SZN103" s="6"/>
+      <c r="SZO103" s="6"/>
+      <c r="SZP103" s="6"/>
+      <c r="SZQ103" s="6"/>
+      <c r="SZR103" s="6"/>
+      <c r="SZS103" s="6"/>
+      <c r="SZT103" s="6"/>
+      <c r="SZU103" s="6"/>
+      <c r="SZV103" s="6"/>
+      <c r="SZW103" s="6"/>
+      <c r="SZX103" s="6"/>
+      <c r="SZY103" s="6"/>
+      <c r="SZZ103" s="6"/>
+      <c r="TAA103" s="6"/>
+      <c r="TAB103" s="6"/>
+      <c r="TAC103" s="6"/>
+      <c r="TAD103" s="6"/>
+      <c r="TAE103" s="6"/>
+      <c r="TAF103" s="6"/>
+      <c r="TAG103" s="6"/>
+      <c r="TAH103" s="6"/>
+      <c r="TAI103" s="6"/>
+      <c r="TAJ103" s="6"/>
+      <c r="TAK103" s="6"/>
+      <c r="TAL103" s="6"/>
+      <c r="TAM103" s="6"/>
+      <c r="TAN103" s="6"/>
+      <c r="TAO103" s="6"/>
+      <c r="TAP103" s="6"/>
+      <c r="TAQ103" s="6"/>
+      <c r="TAR103" s="6"/>
+      <c r="TAS103" s="6"/>
+      <c r="TAT103" s="6"/>
+      <c r="TAU103" s="6"/>
+      <c r="TAV103" s="6"/>
+      <c r="TAW103" s="6"/>
+      <c r="TAX103" s="6"/>
+      <c r="TAY103" s="6"/>
+      <c r="TAZ103" s="6"/>
+      <c r="TBA103" s="6"/>
+      <c r="TBB103" s="6"/>
+      <c r="TBC103" s="6"/>
+      <c r="TBD103" s="6"/>
+      <c r="TBE103" s="6"/>
+      <c r="TBF103" s="6"/>
+      <c r="TBG103" s="6"/>
+      <c r="TBH103" s="6"/>
+      <c r="TBI103" s="6"/>
+      <c r="TBJ103" s="6"/>
+      <c r="TBK103" s="6"/>
+      <c r="TBL103" s="6"/>
+      <c r="TBM103" s="6"/>
+      <c r="TBN103" s="6"/>
+      <c r="TBO103" s="6"/>
+      <c r="TBP103" s="6"/>
+      <c r="TBQ103" s="6"/>
+      <c r="TBR103" s="6"/>
+      <c r="TBS103" s="6"/>
+      <c r="TBT103" s="6"/>
+      <c r="TBU103" s="6"/>
+      <c r="TBV103" s="6"/>
+      <c r="TBW103" s="6"/>
+      <c r="TBX103" s="6"/>
+      <c r="TBY103" s="6"/>
+      <c r="TBZ103" s="6"/>
+      <c r="TCA103" s="6"/>
+      <c r="TCB103" s="6"/>
+      <c r="TCC103" s="6"/>
+      <c r="TCD103" s="6"/>
+      <c r="TCE103" s="6"/>
+      <c r="TCF103" s="6"/>
+      <c r="TCG103" s="6"/>
+      <c r="TCH103" s="6"/>
+      <c r="TCI103" s="6"/>
+      <c r="TCJ103" s="6"/>
+      <c r="TCK103" s="6"/>
+      <c r="TCL103" s="6"/>
+      <c r="TCM103" s="6"/>
+      <c r="TCN103" s="6"/>
+      <c r="TCO103" s="6"/>
+      <c r="TCP103" s="6"/>
+      <c r="TCQ103" s="6"/>
+      <c r="TCR103" s="6"/>
+      <c r="TCS103" s="6"/>
+      <c r="TCT103" s="6"/>
+      <c r="TCU103" s="6"/>
+      <c r="TCV103" s="6"/>
+      <c r="TCW103" s="6"/>
+      <c r="TCX103" s="6"/>
+      <c r="TCY103" s="6"/>
+      <c r="TCZ103" s="6"/>
+      <c r="TDA103" s="6"/>
+      <c r="TDB103" s="6"/>
+      <c r="TDC103" s="6"/>
+      <c r="TDD103" s="6"/>
+      <c r="TDE103" s="6"/>
+      <c r="TDF103" s="6"/>
+      <c r="TDG103" s="6"/>
+      <c r="TDH103" s="6"/>
+      <c r="TDI103" s="6"/>
+      <c r="TDJ103" s="6"/>
+      <c r="TDK103" s="6"/>
+      <c r="TDL103" s="6"/>
+      <c r="TDM103" s="6"/>
+      <c r="TDN103" s="6"/>
+      <c r="TDO103" s="6"/>
+      <c r="TDP103" s="6"/>
+      <c r="TDQ103" s="6"/>
+      <c r="TDR103" s="6"/>
+      <c r="TDS103" s="6"/>
+      <c r="TDT103" s="6"/>
+      <c r="TDU103" s="6"/>
+      <c r="TDV103" s="6"/>
+      <c r="TDW103" s="6"/>
+      <c r="TDX103" s="6"/>
+      <c r="TDY103" s="6"/>
+      <c r="TDZ103" s="6"/>
+      <c r="TEA103" s="6"/>
+      <c r="TEB103" s="6"/>
+      <c r="TEC103" s="6"/>
+      <c r="TED103" s="6"/>
+      <c r="TEE103" s="6"/>
+      <c r="TEF103" s="6"/>
+      <c r="TEG103" s="6"/>
+      <c r="TEH103" s="6"/>
+      <c r="TEI103" s="6"/>
+      <c r="TEJ103" s="6"/>
+      <c r="TEK103" s="6"/>
+      <c r="TEL103" s="6"/>
+      <c r="TEM103" s="6"/>
+      <c r="TEN103" s="6"/>
+      <c r="TEO103" s="6"/>
+      <c r="TEP103" s="6"/>
+      <c r="TEQ103" s="6"/>
+      <c r="TER103" s="6"/>
+      <c r="TES103" s="6"/>
+      <c r="TET103" s="6"/>
+      <c r="TEU103" s="6"/>
+      <c r="TEV103" s="6"/>
+      <c r="TEW103" s="6"/>
+      <c r="TEX103" s="6"/>
+      <c r="TEY103" s="6"/>
+      <c r="TEZ103" s="6"/>
+      <c r="TFA103" s="6"/>
+      <c r="TFB103" s="6"/>
+      <c r="TFC103" s="6"/>
+      <c r="TFD103" s="6"/>
+      <c r="TFE103" s="6"/>
+      <c r="TFF103" s="6"/>
+      <c r="TFG103" s="6"/>
+      <c r="TFH103" s="6"/>
+      <c r="TFI103" s="6"/>
+      <c r="TFJ103" s="6"/>
+      <c r="TFK103" s="6"/>
+      <c r="TFL103" s="6"/>
+      <c r="TFM103" s="6"/>
+      <c r="TFN103" s="6"/>
+      <c r="TFO103" s="6"/>
+      <c r="TFP103" s="6"/>
+      <c r="TFQ103" s="6"/>
+      <c r="TFR103" s="6"/>
+      <c r="TFS103" s="6"/>
+      <c r="TFT103" s="6"/>
+      <c r="TFU103" s="6"/>
+      <c r="TFV103" s="6"/>
+      <c r="TFW103" s="6"/>
+      <c r="TFX103" s="6"/>
+      <c r="TFY103" s="6"/>
+      <c r="TFZ103" s="6"/>
+      <c r="TGA103" s="6"/>
+      <c r="TGB103" s="6"/>
+      <c r="TGC103" s="6"/>
+      <c r="TGD103" s="6"/>
+      <c r="TGE103" s="6"/>
+      <c r="TGF103" s="6"/>
+      <c r="TGG103" s="6"/>
+      <c r="TGH103" s="6"/>
+      <c r="TGI103" s="6"/>
+      <c r="TGJ103" s="6"/>
+      <c r="TGK103" s="6"/>
+      <c r="TGL103" s="6"/>
+      <c r="TGM103" s="6"/>
+      <c r="TGN103" s="6"/>
+      <c r="TGO103" s="6"/>
+      <c r="TGP103" s="6"/>
+      <c r="TGQ103" s="6"/>
+      <c r="TGR103" s="6"/>
+      <c r="TGS103" s="6"/>
+      <c r="TGT103" s="6"/>
+      <c r="TGU103" s="6"/>
+      <c r="TGV103" s="6"/>
+      <c r="TGW103" s="6"/>
+      <c r="TGX103" s="6"/>
+      <c r="TGY103" s="6"/>
+      <c r="TGZ103" s="6"/>
+      <c r="THA103" s="6"/>
+      <c r="THB103" s="6"/>
+      <c r="THC103" s="6"/>
+      <c r="THD103" s="6"/>
+      <c r="THE103" s="6"/>
+      <c r="THF103" s="6"/>
+      <c r="THG103" s="6"/>
+      <c r="THH103" s="6"/>
+      <c r="THI103" s="6"/>
+      <c r="THJ103" s="6"/>
+      <c r="THK103" s="6"/>
+      <c r="THL103" s="6"/>
+      <c r="THM103" s="6"/>
+      <c r="THN103" s="6"/>
+      <c r="THO103" s="6"/>
+      <c r="THP103" s="6"/>
+      <c r="THQ103" s="6"/>
+      <c r="THR103" s="6"/>
+      <c r="THS103" s="6"/>
+      <c r="THT103" s="6"/>
+      <c r="THU103" s="6"/>
+      <c r="THV103" s="6"/>
+      <c r="THW103" s="6"/>
+      <c r="THX103" s="6"/>
+      <c r="THY103" s="6"/>
+      <c r="THZ103" s="6"/>
+      <c r="TIA103" s="6"/>
+      <c r="TIB103" s="6"/>
+      <c r="TIC103" s="6"/>
+      <c r="TID103" s="6"/>
+      <c r="TIE103" s="6"/>
+      <c r="TIF103" s="6"/>
+      <c r="TIG103" s="6"/>
+      <c r="TIH103" s="6"/>
+      <c r="TII103" s="6"/>
+      <c r="TIJ103" s="6"/>
+      <c r="TIK103" s="6"/>
+      <c r="TIL103" s="6"/>
+      <c r="TIM103" s="6"/>
+      <c r="TIN103" s="6"/>
+      <c r="TIO103" s="6"/>
+      <c r="TIP103" s="6"/>
+      <c r="TIQ103" s="6"/>
+      <c r="TIR103" s="6"/>
+      <c r="TIS103" s="6"/>
+      <c r="TIT103" s="6"/>
+      <c r="TIU103" s="6"/>
+      <c r="TIV103" s="6"/>
+      <c r="TIW103" s="6"/>
+      <c r="TIX103" s="6"/>
+      <c r="TIY103" s="6"/>
+      <c r="TIZ103" s="6"/>
+      <c r="TJA103" s="6"/>
+      <c r="TJB103" s="6"/>
+      <c r="TJC103" s="6"/>
+      <c r="TJD103" s="6"/>
+      <c r="TJE103" s="6"/>
+      <c r="TJF103" s="6"/>
+      <c r="TJG103" s="6"/>
+      <c r="TJH103" s="6"/>
+      <c r="TJI103" s="6"/>
+      <c r="TJJ103" s="6"/>
+      <c r="TJK103" s="6"/>
+      <c r="TJL103" s="6"/>
+      <c r="TJM103" s="6"/>
+      <c r="TJN103" s="6"/>
+      <c r="TJO103" s="6"/>
+      <c r="TJP103" s="6"/>
+      <c r="TJQ103" s="6"/>
+      <c r="TJR103" s="6"/>
+      <c r="TJS103" s="6"/>
+      <c r="TJT103" s="6"/>
+      <c r="TJU103" s="6"/>
+      <c r="TJV103" s="6"/>
+      <c r="TJW103" s="6"/>
+      <c r="TJX103" s="6"/>
+      <c r="TJY103" s="6"/>
+      <c r="TJZ103" s="6"/>
+      <c r="TKA103" s="6"/>
+      <c r="TKB103" s="6"/>
+      <c r="TKC103" s="6"/>
+      <c r="TKD103" s="6"/>
+      <c r="TKE103" s="6"/>
+      <c r="TKF103" s="6"/>
+      <c r="TKG103" s="6"/>
+      <c r="TKH103" s="6"/>
+      <c r="TKI103" s="6"/>
+      <c r="TKJ103" s="6"/>
+      <c r="TKK103" s="6"/>
+      <c r="TKL103" s="6"/>
+      <c r="TKM103" s="6"/>
+      <c r="TKN103" s="6"/>
+      <c r="TKO103" s="6"/>
+      <c r="TKP103" s="6"/>
+      <c r="TKQ103" s="6"/>
+      <c r="TKR103" s="6"/>
+      <c r="TKS103" s="6"/>
+      <c r="TKT103" s="6"/>
+      <c r="TKU103" s="6"/>
+      <c r="TKV103" s="6"/>
+      <c r="TKW103" s="6"/>
+      <c r="TKX103" s="6"/>
+      <c r="TKY103" s="6"/>
+      <c r="TKZ103" s="6"/>
+      <c r="TLA103" s="6"/>
+      <c r="TLB103" s="6"/>
+      <c r="TLC103" s="6"/>
+      <c r="TLD103" s="6"/>
+      <c r="TLE103" s="6"/>
+      <c r="TLF103" s="6"/>
+      <c r="TLG103" s="6"/>
+      <c r="TLH103" s="6"/>
+      <c r="TLI103" s="6"/>
+      <c r="TLJ103" s="6"/>
+      <c r="TLK103" s="6"/>
+      <c r="TLL103" s="6"/>
+      <c r="TLM103" s="6"/>
+      <c r="TLN103" s="6"/>
+      <c r="TLO103" s="6"/>
+      <c r="TLP103" s="6"/>
+      <c r="TLQ103" s="6"/>
+      <c r="TLR103" s="6"/>
+      <c r="TLS103" s="6"/>
+      <c r="TLT103" s="6"/>
+      <c r="TLU103" s="6"/>
+      <c r="TLV103" s="6"/>
+      <c r="TLW103" s="6"/>
+      <c r="TLX103" s="6"/>
+      <c r="TLY103" s="6"/>
+      <c r="TLZ103" s="6"/>
+      <c r="TMA103" s="6"/>
+      <c r="TMB103" s="6"/>
+      <c r="TMC103" s="6"/>
+      <c r="TMD103" s="6"/>
+      <c r="TME103" s="6"/>
+      <c r="TMF103" s="6"/>
+      <c r="TMG103" s="6"/>
+      <c r="TMH103" s="6"/>
+      <c r="TMI103" s="6"/>
+      <c r="TMJ103" s="6"/>
+      <c r="TMK103" s="6"/>
+      <c r="TML103" s="6"/>
+      <c r="TMM103" s="6"/>
+      <c r="TMN103" s="6"/>
+      <c r="TMO103" s="6"/>
+      <c r="TMP103" s="6"/>
+      <c r="TMQ103" s="6"/>
+      <c r="TMR103" s="6"/>
+      <c r="TMS103" s="6"/>
+      <c r="TMT103" s="6"/>
+      <c r="TMU103" s="6"/>
+      <c r="TMV103" s="6"/>
+      <c r="TMW103" s="6"/>
+      <c r="TMX103" s="6"/>
+      <c r="TMY103" s="6"/>
+      <c r="TMZ103" s="6"/>
+      <c r="TNA103" s="6"/>
+      <c r="TNB103" s="6"/>
+      <c r="TNC103" s="6"/>
+      <c r="TND103" s="6"/>
+      <c r="TNE103" s="6"/>
+      <c r="TNF103" s="6"/>
+      <c r="TNG103" s="6"/>
+      <c r="TNH103" s="6"/>
+      <c r="TNI103" s="6"/>
+      <c r="TNJ103" s="6"/>
+      <c r="TNK103" s="6"/>
+      <c r="TNL103" s="6"/>
+      <c r="TNM103" s="6"/>
+      <c r="TNN103" s="6"/>
+      <c r="TNO103" s="6"/>
+      <c r="TNP103" s="6"/>
+      <c r="TNQ103" s="6"/>
+      <c r="TNR103" s="6"/>
+      <c r="TNS103" s="6"/>
+      <c r="TNT103" s="6"/>
+      <c r="TNU103" s="6"/>
+      <c r="TNV103" s="6"/>
+      <c r="TNW103" s="6"/>
+      <c r="TNX103" s="6"/>
+      <c r="TNY103" s="6"/>
+      <c r="TNZ103" s="6"/>
+      <c r="TOA103" s="6"/>
+      <c r="TOB103" s="6"/>
+      <c r="TOC103" s="6"/>
+      <c r="TOD103" s="6"/>
+      <c r="TOE103" s="6"/>
+      <c r="TOF103" s="6"/>
+      <c r="TOG103" s="6"/>
+      <c r="TOH103" s="6"/>
+      <c r="TOI103" s="6"/>
+      <c r="TOJ103" s="6"/>
+      <c r="TOK103" s="6"/>
+      <c r="TOL103" s="6"/>
+      <c r="TOM103" s="6"/>
+      <c r="TON103" s="6"/>
+      <c r="TOO103" s="6"/>
+      <c r="TOP103" s="6"/>
+      <c r="TOQ103" s="6"/>
+      <c r="TOR103" s="6"/>
+      <c r="TOS103" s="6"/>
+      <c r="TOT103" s="6"/>
+      <c r="TOU103" s="6"/>
+      <c r="TOV103" s="6"/>
+      <c r="TOW103" s="6"/>
+      <c r="TOX103" s="6"/>
+      <c r="TOY103" s="6"/>
+      <c r="TOZ103" s="6"/>
+      <c r="TPA103" s="6"/>
+      <c r="TPB103" s="6"/>
+      <c r="TPC103" s="6"/>
+      <c r="TPD103" s="6"/>
+      <c r="TPE103" s="6"/>
+      <c r="TPF103" s="6"/>
+      <c r="TPG103" s="6"/>
+      <c r="TPH103" s="6"/>
+      <c r="TPI103" s="6"/>
+      <c r="TPJ103" s="6"/>
+      <c r="TPK103" s="6"/>
+      <c r="TPL103" s="6"/>
+      <c r="TPM103" s="6"/>
+      <c r="TPN103" s="6"/>
+      <c r="TPO103" s="6"/>
+      <c r="TPP103" s="6"/>
+      <c r="TPQ103" s="6"/>
+      <c r="TPR103" s="6"/>
+      <c r="TPS103" s="6"/>
+      <c r="TPT103" s="6"/>
+      <c r="TPU103" s="6"/>
+      <c r="TPV103" s="6"/>
+      <c r="TPW103" s="6"/>
+      <c r="TPX103" s="6"/>
+      <c r="TPY103" s="6"/>
+      <c r="TPZ103" s="6"/>
+      <c r="TQA103" s="6"/>
+      <c r="TQB103" s="6"/>
+      <c r="TQC103" s="6"/>
+      <c r="TQD103" s="6"/>
+      <c r="TQE103" s="6"/>
+      <c r="TQF103" s="6"/>
+      <c r="TQG103" s="6"/>
+      <c r="TQH103" s="6"/>
+      <c r="TQI103" s="6"/>
+      <c r="TQJ103" s="6"/>
+      <c r="TQK103" s="6"/>
+      <c r="TQL103" s="6"/>
+      <c r="TQM103" s="6"/>
+      <c r="TQN103" s="6"/>
+      <c r="TQO103" s="6"/>
+      <c r="TQP103" s="6"/>
+      <c r="TQQ103" s="6"/>
+      <c r="TQR103" s="6"/>
+      <c r="TQS103" s="6"/>
+      <c r="TQT103" s="6"/>
+      <c r="TQU103" s="6"/>
+      <c r="TQV103" s="6"/>
+      <c r="TQW103" s="6"/>
+      <c r="TQX103" s="6"/>
+      <c r="TQY103" s="6"/>
+      <c r="TQZ103" s="6"/>
+      <c r="TRA103" s="6"/>
+      <c r="TRB103" s="6"/>
+      <c r="TRC103" s="6"/>
+      <c r="TRD103" s="6"/>
+      <c r="TRE103" s="6"/>
+      <c r="TRF103" s="6"/>
+      <c r="TRG103" s="6"/>
+      <c r="TRH103" s="6"/>
+      <c r="TRI103" s="6"/>
+      <c r="TRJ103" s="6"/>
+      <c r="TRK103" s="6"/>
+      <c r="TRL103" s="6"/>
+      <c r="TRM103" s="6"/>
+      <c r="TRN103" s="6"/>
+      <c r="TRO103" s="6"/>
+      <c r="TRP103" s="6"/>
+      <c r="TRQ103" s="6"/>
+      <c r="TRR103" s="6"/>
+      <c r="TRS103" s="6"/>
+      <c r="TRT103" s="6"/>
+      <c r="TRU103" s="6"/>
+      <c r="TRV103" s="6"/>
+      <c r="TRW103" s="6"/>
+      <c r="TRX103" s="6"/>
+      <c r="TRY103" s="6"/>
+      <c r="TRZ103" s="6"/>
+      <c r="TSA103" s="6"/>
+      <c r="TSB103" s="6"/>
+      <c r="TSC103" s="6"/>
+      <c r="TSD103" s="6"/>
+      <c r="TSE103" s="6"/>
+      <c r="TSF103" s="6"/>
+      <c r="TSG103" s="6"/>
+      <c r="TSH103" s="6"/>
+      <c r="TSI103" s="6"/>
+      <c r="TSJ103" s="6"/>
+      <c r="TSK103" s="6"/>
+      <c r="TSL103" s="6"/>
+      <c r="TSM103" s="6"/>
+      <c r="TSN103" s="6"/>
+      <c r="TSO103" s="6"/>
+      <c r="TSP103" s="6"/>
+      <c r="TSQ103" s="6"/>
+      <c r="TSR103" s="6"/>
+      <c r="TSS103" s="6"/>
+      <c r="TST103" s="6"/>
+      <c r="TSU103" s="6"/>
+      <c r="TSV103" s="6"/>
+      <c r="TSW103" s="6"/>
+      <c r="TSX103" s="6"/>
+      <c r="TSY103" s="6"/>
+      <c r="TSZ103" s="6"/>
+      <c r="TTA103" s="6"/>
+      <c r="TTB103" s="6"/>
+      <c r="TTC103" s="6"/>
+      <c r="TTD103" s="6"/>
+      <c r="TTE103" s="6"/>
+      <c r="TTF103" s="6"/>
+      <c r="TTG103" s="6"/>
+      <c r="TTH103" s="6"/>
+      <c r="TTI103" s="6"/>
+      <c r="TTJ103" s="6"/>
+      <c r="TTK103" s="6"/>
+      <c r="TTL103" s="6"/>
+      <c r="TTM103" s="6"/>
+      <c r="TTN103" s="6"/>
+      <c r="TTO103" s="6"/>
+      <c r="TTP103" s="6"/>
+      <c r="TTQ103" s="6"/>
+      <c r="TTR103" s="6"/>
+      <c r="TTS103" s="6"/>
+      <c r="TTT103" s="6"/>
+      <c r="TTU103" s="6"/>
+      <c r="TTV103" s="6"/>
+      <c r="TTW103" s="6"/>
+      <c r="TTX103" s="6"/>
+      <c r="TTY103" s="6"/>
+      <c r="TTZ103" s="6"/>
+      <c r="TUA103" s="6"/>
+      <c r="TUB103" s="6"/>
+      <c r="TUC103" s="6"/>
+      <c r="TUD103" s="6"/>
+      <c r="TUE103" s="6"/>
+      <c r="TUF103" s="6"/>
+      <c r="TUG103" s="6"/>
+      <c r="TUH103" s="6"/>
+      <c r="TUI103" s="6"/>
+      <c r="TUJ103" s="6"/>
+      <c r="TUK103" s="6"/>
+      <c r="TUL103" s="6"/>
+      <c r="TUM103" s="6"/>
+      <c r="TUN103" s="6"/>
+      <c r="TUO103" s="6"/>
+      <c r="TUP103" s="6"/>
+      <c r="TUQ103" s="6"/>
+      <c r="TUR103" s="6"/>
+      <c r="TUS103" s="6"/>
+      <c r="TUT103" s="6"/>
+      <c r="TUU103" s="6"/>
+      <c r="TUV103" s="6"/>
+      <c r="TUW103" s="6"/>
+      <c r="TUX103" s="6"/>
+      <c r="TUY103" s="6"/>
+      <c r="TUZ103" s="6"/>
+      <c r="TVA103" s="6"/>
+      <c r="TVB103" s="6"/>
+      <c r="TVC103" s="6"/>
+      <c r="TVD103" s="6"/>
+      <c r="TVE103" s="6"/>
+      <c r="TVF103" s="6"/>
+      <c r="TVG103" s="6"/>
+      <c r="TVH103" s="6"/>
+      <c r="TVI103" s="6"/>
+      <c r="TVJ103" s="6"/>
+      <c r="TVK103" s="6"/>
+      <c r="TVL103" s="6"/>
+      <c r="TVM103" s="6"/>
+      <c r="TVN103" s="6"/>
+      <c r="TVO103" s="6"/>
+      <c r="TVP103" s="6"/>
+      <c r="TVQ103" s="6"/>
+      <c r="TVR103" s="6"/>
+      <c r="TVS103" s="6"/>
+      <c r="TVT103" s="6"/>
+      <c r="TVU103" s="6"/>
+      <c r="TVV103" s="6"/>
+      <c r="TVW103" s="6"/>
+      <c r="TVX103" s="6"/>
+      <c r="TVY103" s="6"/>
+      <c r="TVZ103" s="6"/>
+      <c r="TWA103" s="6"/>
+      <c r="TWB103" s="6"/>
+      <c r="TWC103" s="6"/>
+      <c r="TWD103" s="6"/>
+      <c r="TWE103" s="6"/>
+      <c r="TWF103" s="6"/>
+      <c r="TWG103" s="6"/>
+      <c r="TWH103" s="6"/>
+      <c r="TWI103" s="6"/>
+      <c r="TWJ103" s="6"/>
+      <c r="TWK103" s="6"/>
+      <c r="TWL103" s="6"/>
+      <c r="TWM103" s="6"/>
+      <c r="TWN103" s="6"/>
+      <c r="TWO103" s="6"/>
+      <c r="TWP103" s="6"/>
+      <c r="TWQ103" s="6"/>
+      <c r="TWR103" s="6"/>
+      <c r="TWS103" s="6"/>
+      <c r="TWT103" s="6"/>
+      <c r="TWU103" s="6"/>
+      <c r="TWV103" s="6"/>
+      <c r="TWW103" s="6"/>
+      <c r="TWX103" s="6"/>
+      <c r="TWY103" s="6"/>
+      <c r="TWZ103" s="6"/>
+      <c r="TXA103" s="6"/>
+      <c r="TXB103" s="6"/>
+      <c r="TXC103" s="6"/>
+      <c r="TXD103" s="6"/>
+      <c r="TXE103" s="6"/>
+      <c r="TXF103" s="6"/>
+      <c r="TXG103" s="6"/>
+      <c r="TXH103" s="6"/>
+      <c r="TXI103" s="6"/>
+      <c r="TXJ103" s="6"/>
+      <c r="TXK103" s="6"/>
+      <c r="TXL103" s="6"/>
+      <c r="TXM103" s="6"/>
+      <c r="TXN103" s="6"/>
+      <c r="TXO103" s="6"/>
+      <c r="TXP103" s="6"/>
+      <c r="TXQ103" s="6"/>
+      <c r="TXR103" s="6"/>
+      <c r="TXS103" s="6"/>
+      <c r="TXT103" s="6"/>
+      <c r="TXU103" s="6"/>
+      <c r="TXV103" s="6"/>
+      <c r="TXW103" s="6"/>
+      <c r="TXX103" s="6"/>
+      <c r="TXY103" s="6"/>
+      <c r="TXZ103" s="6"/>
+      <c r="TYA103" s="6"/>
+      <c r="TYB103" s="6"/>
+      <c r="TYC103" s="6"/>
+      <c r="TYD103" s="6"/>
+      <c r="TYE103" s="6"/>
+      <c r="TYF103" s="6"/>
+      <c r="TYG103" s="6"/>
+      <c r="TYH103" s="6"/>
+      <c r="TYI103" s="6"/>
+      <c r="TYJ103" s="6"/>
+      <c r="TYK103" s="6"/>
+      <c r="TYL103" s="6"/>
+      <c r="TYM103" s="6"/>
+      <c r="TYN103" s="6"/>
+      <c r="TYO103" s="6"/>
+      <c r="TYP103" s="6"/>
+      <c r="TYQ103" s="6"/>
+      <c r="TYR103" s="6"/>
+      <c r="TYS103" s="6"/>
+      <c r="TYT103" s="6"/>
+      <c r="TYU103" s="6"/>
+      <c r="TYV103" s="6"/>
+      <c r="TYW103" s="6"/>
+      <c r="TYX103" s="6"/>
+      <c r="TYY103" s="6"/>
+      <c r="TYZ103" s="6"/>
+      <c r="TZA103" s="6"/>
+      <c r="TZB103" s="6"/>
+      <c r="TZC103" s="6"/>
+      <c r="TZD103" s="6"/>
+      <c r="TZE103" s="6"/>
+      <c r="TZF103" s="6"/>
+      <c r="TZG103" s="6"/>
+      <c r="TZH103" s="6"/>
+      <c r="TZI103" s="6"/>
+      <c r="TZJ103" s="6"/>
+      <c r="TZK103" s="6"/>
+      <c r="TZL103" s="6"/>
+      <c r="TZM103" s="6"/>
+      <c r="TZN103" s="6"/>
+      <c r="TZO103" s="6"/>
+      <c r="TZP103" s="6"/>
+      <c r="TZQ103" s="6"/>
+      <c r="TZR103" s="6"/>
+      <c r="TZS103" s="6"/>
+      <c r="TZT103" s="6"/>
+      <c r="TZU103" s="6"/>
+      <c r="TZV103" s="6"/>
+      <c r="TZW103" s="6"/>
+      <c r="TZX103" s="6"/>
+      <c r="TZY103" s="6"/>
+      <c r="TZZ103" s="6"/>
+      <c r="UAA103" s="6"/>
+      <c r="UAB103" s="6"/>
+      <c r="UAC103" s="6"/>
+      <c r="UAD103" s="6"/>
+      <c r="UAE103" s="6"/>
+      <c r="UAF103" s="6"/>
+      <c r="UAG103" s="6"/>
+      <c r="UAH103" s="6"/>
+      <c r="UAI103" s="6"/>
+      <c r="UAJ103" s="6"/>
+      <c r="UAK103" s="6"/>
+      <c r="UAL103" s="6"/>
+      <c r="UAM103" s="6"/>
+      <c r="UAN103" s="6"/>
+      <c r="UAO103" s="6"/>
+      <c r="UAP103" s="6"/>
+      <c r="UAQ103" s="6"/>
+      <c r="UAR103" s="6"/>
+      <c r="UAS103" s="6"/>
+      <c r="UAT103" s="6"/>
+      <c r="UAU103" s="6"/>
+      <c r="UAV103" s="6"/>
+      <c r="UAW103" s="6"/>
+      <c r="UAX103" s="6"/>
+      <c r="UAY103" s="6"/>
+      <c r="UAZ103" s="6"/>
+      <c r="UBA103" s="6"/>
+      <c r="UBB103" s="6"/>
+      <c r="UBC103" s="6"/>
+      <c r="UBD103" s="6"/>
+      <c r="UBE103" s="6"/>
+      <c r="UBF103" s="6"/>
+      <c r="UBG103" s="6"/>
+      <c r="UBH103" s="6"/>
+      <c r="UBI103" s="6"/>
+      <c r="UBJ103" s="6"/>
+      <c r="UBK103" s="6"/>
+      <c r="UBL103" s="6"/>
+      <c r="UBM103" s="6"/>
+      <c r="UBN103" s="6"/>
+      <c r="UBO103" s="6"/>
+      <c r="UBP103" s="6"/>
+      <c r="UBQ103" s="6"/>
+      <c r="UBR103" s="6"/>
+      <c r="UBS103" s="6"/>
+      <c r="UBT103" s="6"/>
+      <c r="UBU103" s="6"/>
+      <c r="UBV103" s="6"/>
+      <c r="UBW103" s="6"/>
+      <c r="UBX103" s="6"/>
+      <c r="UBY103" s="6"/>
+      <c r="UBZ103" s="6"/>
+      <c r="UCA103" s="6"/>
+      <c r="UCB103" s="6"/>
+      <c r="UCC103" s="6"/>
+      <c r="UCD103" s="6"/>
+      <c r="UCE103" s="6"/>
+      <c r="UCF103" s="6"/>
+      <c r="UCG103" s="6"/>
+      <c r="UCH103" s="6"/>
+      <c r="UCI103" s="6"/>
+      <c r="UCJ103" s="6"/>
+      <c r="UCK103" s="6"/>
+      <c r="UCL103" s="6"/>
+      <c r="UCM103" s="6"/>
+      <c r="UCN103" s="6"/>
+      <c r="UCO103" s="6"/>
+      <c r="UCP103" s="6"/>
+      <c r="UCQ103" s="6"/>
+      <c r="UCR103" s="6"/>
+      <c r="UCS103" s="6"/>
+      <c r="UCT103" s="6"/>
+      <c r="UCU103" s="6"/>
+      <c r="UCV103" s="6"/>
+      <c r="UCW103" s="6"/>
+      <c r="UCX103" s="6"/>
+      <c r="UCY103" s="6"/>
+      <c r="UCZ103" s="6"/>
+      <c r="UDA103" s="6"/>
+      <c r="UDB103" s="6"/>
+      <c r="UDC103" s="6"/>
+      <c r="UDD103" s="6"/>
+      <c r="UDE103" s="6"/>
+      <c r="UDF103" s="6"/>
+      <c r="UDG103" s="6"/>
+      <c r="UDH103" s="6"/>
+      <c r="UDI103" s="6"/>
+      <c r="UDJ103" s="6"/>
+      <c r="UDK103" s="6"/>
+      <c r="UDL103" s="6"/>
+      <c r="UDM103" s="6"/>
+      <c r="UDN103" s="6"/>
+      <c r="UDO103" s="6"/>
+      <c r="UDP103" s="6"/>
+      <c r="UDQ103" s="6"/>
+      <c r="UDR103" s="6"/>
+      <c r="UDS103" s="6"/>
+      <c r="UDT103" s="6"/>
+      <c r="UDU103" s="6"/>
+      <c r="UDV103" s="6"/>
+      <c r="UDW103" s="6"/>
+      <c r="UDX103" s="6"/>
+      <c r="UDY103" s="6"/>
+      <c r="UDZ103" s="6"/>
+      <c r="UEA103" s="6"/>
+      <c r="UEB103" s="6"/>
+      <c r="UEC103" s="6"/>
+      <c r="UED103" s="6"/>
+      <c r="UEE103" s="6"/>
+      <c r="UEF103" s="6"/>
+      <c r="UEG103" s="6"/>
+      <c r="UEH103" s="6"/>
+      <c r="UEI103" s="6"/>
+      <c r="UEJ103" s="6"/>
+      <c r="UEK103" s="6"/>
+      <c r="UEL103" s="6"/>
+      <c r="UEM103" s="6"/>
+      <c r="UEN103" s="6"/>
+      <c r="UEO103" s="6"/>
+      <c r="UEP103" s="6"/>
+      <c r="UEQ103" s="6"/>
+      <c r="UER103" s="6"/>
+      <c r="UES103" s="6"/>
+      <c r="UET103" s="6"/>
+      <c r="UEU103" s="6"/>
+      <c r="UEV103" s="6"/>
+      <c r="UEW103" s="6"/>
+      <c r="UEX103" s="6"/>
+      <c r="UEY103" s="6"/>
+      <c r="UEZ103" s="6"/>
+      <c r="UFA103" s="6"/>
+      <c r="UFB103" s="6"/>
+      <c r="UFC103" s="6"/>
+      <c r="UFD103" s="6"/>
+      <c r="UFE103" s="6"/>
+      <c r="UFF103" s="6"/>
+      <c r="UFG103" s="6"/>
+      <c r="UFH103" s="6"/>
+      <c r="UFI103" s="6"/>
+      <c r="UFJ103" s="6"/>
+      <c r="UFK103" s="6"/>
+      <c r="UFL103" s="6"/>
+      <c r="UFM103" s="6"/>
+      <c r="UFN103" s="6"/>
+      <c r="UFO103" s="6"/>
+      <c r="UFP103" s="6"/>
+      <c r="UFQ103" s="6"/>
+      <c r="UFR103" s="6"/>
+      <c r="UFS103" s="6"/>
+      <c r="UFT103" s="6"/>
+      <c r="UFU103" s="6"/>
+      <c r="UFV103" s="6"/>
+      <c r="UFW103" s="6"/>
+      <c r="UFX103" s="6"/>
+      <c r="UFY103" s="6"/>
+      <c r="UFZ103" s="6"/>
+      <c r="UGA103" s="6"/>
+      <c r="UGB103" s="6"/>
+      <c r="UGC103" s="6"/>
+      <c r="UGD103" s="6"/>
+      <c r="UGE103" s="6"/>
+      <c r="UGF103" s="6"/>
+      <c r="UGG103" s="6"/>
+      <c r="UGH103" s="6"/>
+      <c r="UGI103" s="6"/>
+      <c r="UGJ103" s="6"/>
+      <c r="UGK103" s="6"/>
+      <c r="UGL103" s="6"/>
+      <c r="UGM103" s="6"/>
+      <c r="UGN103" s="6"/>
+      <c r="UGO103" s="6"/>
+      <c r="UGP103" s="6"/>
+      <c r="UGQ103" s="6"/>
+      <c r="UGR103" s="6"/>
+      <c r="UGS103" s="6"/>
+      <c r="UGT103" s="6"/>
+      <c r="UGU103" s="6"/>
+      <c r="UGV103" s="6"/>
+      <c r="UGW103" s="6"/>
+      <c r="UGX103" s="6"/>
+      <c r="UGY103" s="6"/>
+      <c r="UGZ103" s="6"/>
+      <c r="UHA103" s="6"/>
+      <c r="UHB103" s="6"/>
+      <c r="UHC103" s="6"/>
+      <c r="UHD103" s="6"/>
+      <c r="UHE103" s="6"/>
+      <c r="UHF103" s="6"/>
+      <c r="UHG103" s="6"/>
+      <c r="UHH103" s="6"/>
+      <c r="UHI103" s="6"/>
+      <c r="UHJ103" s="6"/>
+      <c r="UHK103" s="6"/>
+      <c r="UHL103" s="6"/>
+      <c r="UHM103" s="6"/>
+      <c r="UHN103" s="6"/>
+      <c r="UHO103" s="6"/>
+      <c r="UHP103" s="6"/>
+      <c r="UHQ103" s="6"/>
+      <c r="UHR103" s="6"/>
+      <c r="UHS103" s="6"/>
+      <c r="UHT103" s="6"/>
+      <c r="UHU103" s="6"/>
+      <c r="UHV103" s="6"/>
+      <c r="UHW103" s="6"/>
+      <c r="UHX103" s="6"/>
+      <c r="UHY103" s="6"/>
+      <c r="UHZ103" s="6"/>
+      <c r="UIA103" s="6"/>
+      <c r="UIB103" s="6"/>
+      <c r="UIC103" s="6"/>
+      <c r="UID103" s="6"/>
+      <c r="UIE103" s="6"/>
+      <c r="UIF103" s="6"/>
+      <c r="UIG103" s="6"/>
+      <c r="UIH103" s="6"/>
+      <c r="UII103" s="6"/>
+      <c r="UIJ103" s="6"/>
+      <c r="UIK103" s="6"/>
+      <c r="UIL103" s="6"/>
+      <c r="UIM103" s="6"/>
+      <c r="UIN103" s="6"/>
+      <c r="UIO103" s="6"/>
+      <c r="UIP103" s="6"/>
+      <c r="UIQ103" s="6"/>
+      <c r="UIR103" s="6"/>
+      <c r="UIS103" s="6"/>
+      <c r="UIT103" s="6"/>
+      <c r="UIU103" s="6"/>
+      <c r="UIV103" s="6"/>
+      <c r="UIW103" s="6"/>
+      <c r="UIX103" s="6"/>
+      <c r="UIY103" s="6"/>
+      <c r="UIZ103" s="6"/>
+      <c r="UJA103" s="6"/>
+      <c r="UJB103" s="6"/>
+      <c r="UJC103" s="6"/>
+      <c r="UJD103" s="6"/>
+      <c r="UJE103" s="6"/>
+      <c r="UJF103" s="6"/>
+      <c r="UJG103" s="6"/>
+      <c r="UJH103" s="6"/>
+      <c r="UJI103" s="6"/>
+      <c r="UJJ103" s="6"/>
+      <c r="UJK103" s="6"/>
+      <c r="UJL103" s="6"/>
+      <c r="UJM103" s="6"/>
+      <c r="UJN103" s="6"/>
+      <c r="UJO103" s="6"/>
+      <c r="UJP103" s="6"/>
+      <c r="UJQ103" s="6"/>
+      <c r="UJR103" s="6"/>
+      <c r="UJS103" s="6"/>
+      <c r="UJT103" s="6"/>
+      <c r="UJU103" s="6"/>
+      <c r="UJV103" s="6"/>
+      <c r="UJW103" s="6"/>
+      <c r="UJX103" s="6"/>
+      <c r="UJY103" s="6"/>
+      <c r="UJZ103" s="6"/>
+      <c r="UKA103" s="6"/>
+      <c r="UKB103" s="6"/>
+      <c r="UKC103" s="6"/>
+      <c r="UKD103" s="6"/>
+      <c r="UKE103" s="6"/>
+      <c r="UKF103" s="6"/>
+      <c r="UKG103" s="6"/>
+      <c r="UKH103" s="6"/>
+      <c r="UKI103" s="6"/>
+      <c r="UKJ103" s="6"/>
+      <c r="UKK103" s="6"/>
+      <c r="UKL103" s="6"/>
+      <c r="UKM103" s="6"/>
+      <c r="UKN103" s="6"/>
+      <c r="UKO103" s="6"/>
+      <c r="UKP103" s="6"/>
+      <c r="UKQ103" s="6"/>
+      <c r="UKR103" s="6"/>
+      <c r="UKS103" s="6"/>
+      <c r="UKT103" s="6"/>
+      <c r="UKU103" s="6"/>
+      <c r="UKV103" s="6"/>
+      <c r="UKW103" s="6"/>
+      <c r="UKX103" s="6"/>
+      <c r="UKY103" s="6"/>
+      <c r="UKZ103" s="6"/>
+      <c r="ULA103" s="6"/>
+      <c r="ULB103" s="6"/>
+      <c r="ULC103" s="6"/>
+      <c r="ULD103" s="6"/>
+      <c r="ULE103" s="6"/>
+      <c r="ULF103" s="6"/>
+      <c r="ULG103" s="6"/>
+      <c r="ULH103" s="6"/>
+      <c r="ULI103" s="6"/>
+      <c r="ULJ103" s="6"/>
+      <c r="ULK103" s="6"/>
+      <c r="ULL103" s="6"/>
+      <c r="ULM103" s="6"/>
+      <c r="ULN103" s="6"/>
+      <c r="ULO103" s="6"/>
+      <c r="ULP103" s="6"/>
+      <c r="ULQ103" s="6"/>
+      <c r="ULR103" s="6"/>
+      <c r="ULS103" s="6"/>
+      <c r="ULT103" s="6"/>
+      <c r="ULU103" s="6"/>
+      <c r="ULV103" s="6"/>
+      <c r="ULW103" s="6"/>
+      <c r="ULX103" s="6"/>
+      <c r="ULY103" s="6"/>
+      <c r="ULZ103" s="6"/>
+      <c r="UMA103" s="6"/>
+      <c r="UMB103" s="6"/>
+      <c r="UMC103" s="6"/>
+      <c r="UMD103" s="6"/>
+      <c r="UME103" s="6"/>
+      <c r="UMF103" s="6"/>
+      <c r="UMG103" s="6"/>
+      <c r="UMH103" s="6"/>
+      <c r="UMI103" s="6"/>
+      <c r="UMJ103" s="6"/>
+      <c r="UMK103" s="6"/>
+      <c r="UML103" s="6"/>
+      <c r="UMM103" s="6"/>
+      <c r="UMN103" s="6"/>
+      <c r="UMO103" s="6"/>
+      <c r="UMP103" s="6"/>
+      <c r="UMQ103" s="6"/>
+      <c r="UMR103" s="6"/>
+      <c r="UMS103" s="6"/>
+      <c r="UMT103" s="6"/>
+      <c r="UMU103" s="6"/>
+      <c r="UMV103" s="6"/>
+      <c r="UMW103" s="6"/>
+      <c r="UMX103" s="6"/>
+      <c r="UMY103" s="6"/>
+      <c r="UMZ103" s="6"/>
+      <c r="UNA103" s="6"/>
+      <c r="UNB103" s="6"/>
+      <c r="UNC103" s="6"/>
+      <c r="UND103" s="6"/>
+      <c r="UNE103" s="6"/>
+      <c r="UNF103" s="6"/>
+      <c r="UNG103" s="6"/>
+      <c r="UNH103" s="6"/>
+      <c r="UNI103" s="6"/>
+      <c r="UNJ103" s="6"/>
+      <c r="UNK103" s="6"/>
+      <c r="UNL103" s="6"/>
+      <c r="UNM103" s="6"/>
+      <c r="UNN103" s="6"/>
+      <c r="UNO103" s="6"/>
+      <c r="UNP103" s="6"/>
+      <c r="UNQ103" s="6"/>
+      <c r="UNR103" s="6"/>
+      <c r="UNS103" s="6"/>
+      <c r="UNT103" s="6"/>
+      <c r="UNU103" s="6"/>
+      <c r="UNV103" s="6"/>
+      <c r="UNW103" s="6"/>
+      <c r="UNX103" s="6"/>
+      <c r="UNY103" s="6"/>
+      <c r="UNZ103" s="6"/>
+      <c r="UOA103" s="6"/>
+      <c r="UOB103" s="6"/>
+      <c r="UOC103" s="6"/>
+      <c r="UOD103" s="6"/>
+      <c r="UOE103" s="6"/>
+      <c r="UOF103" s="6"/>
+      <c r="UOG103" s="6"/>
+      <c r="UOH103" s="6"/>
+      <c r="UOI103" s="6"/>
+      <c r="UOJ103" s="6"/>
+      <c r="UOK103" s="6"/>
+      <c r="UOL103" s="6"/>
+      <c r="UOM103" s="6"/>
+      <c r="UON103" s="6"/>
+      <c r="UOO103" s="6"/>
+      <c r="UOP103" s="6"/>
+      <c r="UOQ103" s="6"/>
+      <c r="UOR103" s="6"/>
+      <c r="UOS103" s="6"/>
+      <c r="UOT103" s="6"/>
+      <c r="UOU103" s="6"/>
+      <c r="UOV103" s="6"/>
+      <c r="UOW103" s="6"/>
+      <c r="UOX103" s="6"/>
+      <c r="UOY103" s="6"/>
+      <c r="UOZ103" s="6"/>
+      <c r="UPA103" s="6"/>
+      <c r="UPB103" s="6"/>
+      <c r="UPC103" s="6"/>
+      <c r="UPD103" s="6"/>
+      <c r="UPE103" s="6"/>
+      <c r="UPF103" s="6"/>
+      <c r="UPG103" s="6"/>
+      <c r="UPH103" s="6"/>
+      <c r="UPI103" s="6"/>
+      <c r="UPJ103" s="6"/>
+      <c r="UPK103" s="6"/>
+      <c r="UPL103" s="6"/>
+      <c r="UPM103" s="6"/>
+      <c r="UPN103" s="6"/>
+      <c r="UPO103" s="6"/>
+      <c r="UPP103" s="6"/>
+      <c r="UPQ103" s="6"/>
+      <c r="UPR103" s="6"/>
+      <c r="UPS103" s="6"/>
+      <c r="UPT103" s="6"/>
+      <c r="UPU103" s="6"/>
+      <c r="UPV103" s="6"/>
+      <c r="UPW103" s="6"/>
+      <c r="UPX103" s="6"/>
+      <c r="UPY103" s="6"/>
+      <c r="UPZ103" s="6"/>
+      <c r="UQA103" s="6"/>
+      <c r="UQB103" s="6"/>
+      <c r="UQC103" s="6"/>
+      <c r="UQD103" s="6"/>
+      <c r="UQE103" s="6"/>
+      <c r="UQF103" s="6"/>
+      <c r="UQG103" s="6"/>
+      <c r="UQH103" s="6"/>
+      <c r="UQI103" s="6"/>
+      <c r="UQJ103" s="6"/>
+      <c r="UQK103" s="6"/>
+      <c r="UQL103" s="6"/>
+      <c r="UQM103" s="6"/>
+      <c r="UQN103" s="6"/>
+      <c r="UQO103" s="6"/>
+      <c r="UQP103" s="6"/>
+      <c r="UQQ103" s="6"/>
+      <c r="UQR103" s="6"/>
+      <c r="UQS103" s="6"/>
+      <c r="UQT103" s="6"/>
+      <c r="UQU103" s="6"/>
+      <c r="UQV103" s="6"/>
+      <c r="UQW103" s="6"/>
+      <c r="UQX103" s="6"/>
+      <c r="UQY103" s="6"/>
+      <c r="UQZ103" s="6"/>
+      <c r="URA103" s="6"/>
+      <c r="URB103" s="6"/>
+      <c r="URC103" s="6"/>
+      <c r="URD103" s="6"/>
+      <c r="URE103" s="6"/>
+      <c r="URF103" s="6"/>
+      <c r="URG103" s="6"/>
+      <c r="URH103" s="6"/>
+      <c r="URI103" s="6"/>
+      <c r="URJ103" s="6"/>
+      <c r="URK103" s="6"/>
+      <c r="URL103" s="6"/>
+      <c r="URM103" s="6"/>
+      <c r="URN103" s="6"/>
+      <c r="URO103" s="6"/>
+      <c r="URP103" s="6"/>
+      <c r="URQ103" s="6"/>
+      <c r="URR103" s="6"/>
+      <c r="URS103" s="6"/>
+      <c r="URT103" s="6"/>
+      <c r="URU103" s="6"/>
+      <c r="URV103" s="6"/>
+      <c r="URW103" s="6"/>
+      <c r="URX103" s="6"/>
+      <c r="URY103" s="6"/>
+      <c r="URZ103" s="6"/>
+      <c r="USA103" s="6"/>
+      <c r="USB103" s="6"/>
+      <c r="USC103" s="6"/>
+      <c r="USD103" s="6"/>
+      <c r="USE103" s="6"/>
+      <c r="USF103" s="6"/>
+      <c r="USG103" s="6"/>
+      <c r="USH103" s="6"/>
+      <c r="USI103" s="6"/>
+      <c r="USJ103" s="6"/>
+      <c r="USK103" s="6"/>
+      <c r="USL103" s="6"/>
+      <c r="USM103" s="6"/>
+      <c r="USN103" s="6"/>
+      <c r="USO103" s="6"/>
+      <c r="USP103" s="6"/>
+      <c r="USQ103" s="6"/>
+      <c r="USR103" s="6"/>
+      <c r="USS103" s="6"/>
+      <c r="UST103" s="6"/>
+      <c r="USU103" s="6"/>
+      <c r="USV103" s="6"/>
+      <c r="USW103" s="6"/>
+      <c r="USX103" s="6"/>
+      <c r="USY103" s="6"/>
+      <c r="USZ103" s="6"/>
+      <c r="UTA103" s="6"/>
+      <c r="UTB103" s="6"/>
+      <c r="UTC103" s="6"/>
+      <c r="UTD103" s="6"/>
+      <c r="UTE103" s="6"/>
+      <c r="UTF103" s="6"/>
+      <c r="UTG103" s="6"/>
+      <c r="UTH103" s="6"/>
+      <c r="UTI103" s="6"/>
+      <c r="UTJ103" s="6"/>
+      <c r="UTK103" s="6"/>
+      <c r="UTL103" s="6"/>
+      <c r="UTM103" s="6"/>
+      <c r="UTN103" s="6"/>
+      <c r="UTO103" s="6"/>
+      <c r="UTP103" s="6"/>
+      <c r="UTQ103" s="6"/>
+      <c r="UTR103" s="6"/>
+      <c r="UTS103" s="6"/>
+      <c r="UTT103" s="6"/>
+      <c r="UTU103" s="6"/>
+      <c r="UTV103" s="6"/>
+      <c r="UTW103" s="6"/>
+      <c r="UTX103" s="6"/>
+      <c r="UTY103" s="6"/>
+      <c r="UTZ103" s="6"/>
+      <c r="UUA103" s="6"/>
+      <c r="UUB103" s="6"/>
+      <c r="UUC103" s="6"/>
+      <c r="UUD103" s="6"/>
+      <c r="UUE103" s="6"/>
+      <c r="UUF103" s="6"/>
+      <c r="UUG103" s="6"/>
+      <c r="UUH103" s="6"/>
+      <c r="UUI103" s="6"/>
+      <c r="UUJ103" s="6"/>
+      <c r="UUK103" s="6"/>
+      <c r="UUL103" s="6"/>
+      <c r="UUM103" s="6"/>
+      <c r="UUN103" s="6"/>
+      <c r="UUO103" s="6"/>
+      <c r="UUP103" s="6"/>
+      <c r="UUQ103" s="6"/>
+      <c r="UUR103" s="6"/>
+      <c r="UUS103" s="6"/>
+      <c r="UUT103" s="6"/>
+      <c r="UUU103" s="6"/>
+      <c r="UUV103" s="6"/>
+      <c r="UUW103" s="6"/>
+      <c r="UUX103" s="6"/>
+      <c r="UUY103" s="6"/>
+      <c r="UUZ103" s="6"/>
+      <c r="UVA103" s="6"/>
+      <c r="UVB103" s="6"/>
+      <c r="UVC103" s="6"/>
+      <c r="UVD103" s="6"/>
+      <c r="UVE103" s="6"/>
+      <c r="UVF103" s="6"/>
+      <c r="UVG103" s="6"/>
+      <c r="UVH103" s="6"/>
+      <c r="UVI103" s="6"/>
+      <c r="UVJ103" s="6"/>
+      <c r="UVK103" s="6"/>
+      <c r="UVL103" s="6"/>
+      <c r="UVM103" s="6"/>
+      <c r="UVN103" s="6"/>
+      <c r="UVO103" s="6"/>
+      <c r="UVP103" s="6"/>
+      <c r="UVQ103" s="6"/>
+      <c r="UVR103" s="6"/>
+      <c r="UVS103" s="6"/>
+      <c r="UVT103" s="6"/>
+      <c r="UVU103" s="6"/>
+      <c r="UVV103" s="6"/>
+      <c r="UVW103" s="6"/>
+      <c r="UVX103" s="6"/>
+      <c r="UVY103" s="6"/>
+      <c r="UVZ103" s="6"/>
+      <c r="UWA103" s="6"/>
+      <c r="UWB103" s="6"/>
+      <c r="UWC103" s="6"/>
+      <c r="UWD103" s="6"/>
+      <c r="UWE103" s="6"/>
+      <c r="UWF103" s="6"/>
+      <c r="UWG103" s="6"/>
+      <c r="UWH103" s="6"/>
+      <c r="UWI103" s="6"/>
+      <c r="UWJ103" s="6"/>
+      <c r="UWK103" s="6"/>
+      <c r="UWL103" s="6"/>
+      <c r="UWM103" s="6"/>
+      <c r="UWN103" s="6"/>
+      <c r="UWO103" s="6"/>
+      <c r="UWP103" s="6"/>
+      <c r="UWQ103" s="6"/>
+      <c r="UWR103" s="6"/>
+      <c r="UWS103" s="6"/>
+      <c r="UWT103" s="6"/>
+      <c r="UWU103" s="6"/>
+      <c r="UWV103" s="6"/>
+      <c r="UWW103" s="6"/>
+      <c r="UWX103" s="6"/>
+      <c r="UWY103" s="6"/>
+      <c r="UWZ103" s="6"/>
+      <c r="UXA103" s="6"/>
+      <c r="UXB103" s="6"/>
+      <c r="UXC103" s="6"/>
+      <c r="UXD103" s="6"/>
+      <c r="UXE103" s="6"/>
+      <c r="UXF103" s="6"/>
+      <c r="UXG103" s="6"/>
+      <c r="UXH103" s="6"/>
+      <c r="UXI103" s="6"/>
+      <c r="UXJ103" s="6"/>
+      <c r="UXK103" s="6"/>
+      <c r="UXL103" s="6"/>
+      <c r="UXM103" s="6"/>
+      <c r="UXN103" s="6"/>
+      <c r="UXO103" s="6"/>
+      <c r="UXP103" s="6"/>
+      <c r="UXQ103" s="6"/>
+      <c r="UXR103" s="6"/>
+      <c r="UXS103" s="6"/>
+      <c r="UXT103" s="6"/>
+      <c r="UXU103" s="6"/>
+      <c r="UXV103" s="6"/>
+      <c r="UXW103" s="6"/>
+      <c r="UXX103" s="6"/>
+      <c r="UXY103" s="6"/>
+      <c r="UXZ103" s="6"/>
+      <c r="UYA103" s="6"/>
+      <c r="UYB103" s="6"/>
+      <c r="UYC103" s="6"/>
+      <c r="UYD103" s="6"/>
+      <c r="UYE103" s="6"/>
+      <c r="UYF103" s="6"/>
+      <c r="UYG103" s="6"/>
+      <c r="UYH103" s="6"/>
+      <c r="UYI103" s="6"/>
+      <c r="UYJ103" s="6"/>
+      <c r="UYK103" s="6"/>
+      <c r="UYL103" s="6"/>
+      <c r="UYM103" s="6"/>
+      <c r="UYN103" s="6"/>
+      <c r="UYO103" s="6"/>
+      <c r="UYP103" s="6"/>
+      <c r="UYQ103" s="6"/>
+      <c r="UYR103" s="6"/>
+      <c r="UYS103" s="6"/>
+      <c r="UYT103" s="6"/>
+      <c r="UYU103" s="6"/>
+      <c r="UYV103" s="6"/>
+      <c r="UYW103" s="6"/>
+      <c r="UYX103" s="6"/>
+      <c r="UYY103" s="6"/>
+      <c r="UYZ103" s="6"/>
+      <c r="UZA103" s="6"/>
+      <c r="UZB103" s="6"/>
+      <c r="UZC103" s="6"/>
+      <c r="UZD103" s="6"/>
+      <c r="UZE103" s="6"/>
+      <c r="UZF103" s="6"/>
+      <c r="UZG103" s="6"/>
+      <c r="UZH103" s="6"/>
+      <c r="UZI103" s="6"/>
+      <c r="UZJ103" s="6"/>
+      <c r="UZK103" s="6"/>
+      <c r="UZL103" s="6"/>
+      <c r="UZM103" s="6"/>
+      <c r="UZN103" s="6"/>
+      <c r="UZO103" s="6"/>
+      <c r="UZP103" s="6"/>
+      <c r="UZQ103" s="6"/>
+      <c r="UZR103" s="6"/>
+      <c r="UZS103" s="6"/>
+      <c r="UZT103" s="6"/>
+      <c r="UZU103" s="6"/>
+      <c r="UZV103" s="6"/>
+      <c r="UZW103" s="6"/>
+      <c r="UZX103" s="6"/>
+      <c r="UZY103" s="6"/>
+      <c r="UZZ103" s="6"/>
+      <c r="VAA103" s="6"/>
+      <c r="VAB103" s="6"/>
+      <c r="VAC103" s="6"/>
+      <c r="VAD103" s="6"/>
+      <c r="VAE103" s="6"/>
+      <c r="VAF103" s="6"/>
+      <c r="VAG103" s="6"/>
+      <c r="VAH103" s="6"/>
+      <c r="VAI103" s="6"/>
+      <c r="VAJ103" s="6"/>
+      <c r="VAK103" s="6"/>
+      <c r="VAL103" s="6"/>
+      <c r="VAM103" s="6"/>
+      <c r="VAN103" s="6"/>
+      <c r="VAO103" s="6"/>
+      <c r="VAP103" s="6"/>
+      <c r="VAQ103" s="6"/>
+      <c r="VAR103" s="6"/>
+      <c r="VAS103" s="6"/>
+      <c r="VAT103" s="6"/>
+      <c r="VAU103" s="6"/>
+      <c r="VAV103" s="6"/>
+      <c r="VAW103" s="6"/>
+      <c r="VAX103" s="6"/>
+      <c r="VAY103" s="6"/>
+      <c r="VAZ103" s="6"/>
+      <c r="VBA103" s="6"/>
+      <c r="VBB103" s="6"/>
+      <c r="VBC103" s="6"/>
+      <c r="VBD103" s="6"/>
+      <c r="VBE103" s="6"/>
+      <c r="VBF103" s="6"/>
+      <c r="VBG103" s="6"/>
+      <c r="VBH103" s="6"/>
+      <c r="VBI103" s="6"/>
+      <c r="VBJ103" s="6"/>
+      <c r="VBK103" s="6"/>
+      <c r="VBL103" s="6"/>
+      <c r="VBM103" s="6"/>
+      <c r="VBN103" s="6"/>
+      <c r="VBO103" s="6"/>
+      <c r="VBP103" s="6"/>
+      <c r="VBQ103" s="6"/>
+      <c r="VBR103" s="6"/>
+      <c r="VBS103" s="6"/>
+      <c r="VBT103" s="6"/>
+      <c r="VBU103" s="6"/>
+      <c r="VBV103" s="6"/>
+      <c r="VBW103" s="6"/>
+      <c r="VBX103" s="6"/>
+      <c r="VBY103" s="6"/>
+      <c r="VBZ103" s="6"/>
+      <c r="VCA103" s="6"/>
+      <c r="VCB103" s="6"/>
+      <c r="VCC103" s="6"/>
+      <c r="VCD103" s="6"/>
+      <c r="VCE103" s="6"/>
+      <c r="VCF103" s="6"/>
+      <c r="VCG103" s="6"/>
+      <c r="VCH103" s="6"/>
+      <c r="VCI103" s="6"/>
+      <c r="VCJ103" s="6"/>
+      <c r="VCK103" s="6"/>
+      <c r="VCL103" s="6"/>
+      <c r="VCM103" s="6"/>
+      <c r="VCN103" s="6"/>
+      <c r="VCO103" s="6"/>
+      <c r="VCP103" s="6"/>
+      <c r="VCQ103" s="6"/>
+      <c r="VCR103" s="6"/>
+      <c r="VCS103" s="6"/>
+      <c r="VCT103" s="6"/>
+      <c r="VCU103" s="6"/>
+      <c r="VCV103" s="6"/>
+      <c r="VCW103" s="6"/>
+      <c r="VCX103" s="6"/>
+      <c r="VCY103" s="6"/>
+      <c r="VCZ103" s="6"/>
+      <c r="VDA103" s="6"/>
+      <c r="VDB103" s="6"/>
+      <c r="VDC103" s="6"/>
+      <c r="VDD103" s="6"/>
+      <c r="VDE103" s="6"/>
+      <c r="VDF103" s="6"/>
+      <c r="VDG103" s="6"/>
+      <c r="VDH103" s="6"/>
+      <c r="VDI103" s="6"/>
+      <c r="VDJ103" s="6"/>
+      <c r="VDK103" s="6"/>
+      <c r="VDL103" s="6"/>
+      <c r="VDM103" s="6"/>
+      <c r="VDN103" s="6"/>
+      <c r="VDO103" s="6"/>
+      <c r="VDP103" s="6"/>
+      <c r="VDQ103" s="6"/>
+      <c r="VDR103" s="6"/>
+      <c r="VDS103" s="6"/>
+      <c r="VDT103" s="6"/>
+      <c r="VDU103" s="6"/>
+      <c r="VDV103" s="6"/>
+      <c r="VDW103" s="6"/>
+      <c r="VDX103" s="6"/>
+      <c r="VDY103" s="6"/>
+      <c r="VDZ103" s="6"/>
+      <c r="VEA103" s="6"/>
+      <c r="VEB103" s="6"/>
+      <c r="VEC103" s="6"/>
+      <c r="VED103" s="6"/>
+      <c r="VEE103" s="6"/>
+      <c r="VEF103" s="6"/>
+      <c r="VEG103" s="6"/>
+      <c r="VEH103" s="6"/>
+      <c r="VEI103" s="6"/>
+      <c r="VEJ103" s="6"/>
+      <c r="VEK103" s="6"/>
+      <c r="VEL103" s="6"/>
+      <c r="VEM103" s="6"/>
+      <c r="VEN103" s="6"/>
+      <c r="VEO103" s="6"/>
+      <c r="VEP103" s="6"/>
+      <c r="VEQ103" s="6"/>
+      <c r="VER103" s="6"/>
+      <c r="VES103" s="6"/>
+      <c r="VET103" s="6"/>
+      <c r="VEU103" s="6"/>
+      <c r="VEV103" s="6"/>
+      <c r="VEW103" s="6"/>
+      <c r="VEX103" s="6"/>
+      <c r="VEY103" s="6"/>
+      <c r="VEZ103" s="6"/>
+      <c r="VFA103" s="6"/>
+      <c r="VFB103" s="6"/>
+      <c r="VFC103" s="6"/>
+      <c r="VFD103" s="6"/>
+      <c r="VFE103" s="6"/>
+      <c r="VFF103" s="6"/>
+      <c r="VFG103" s="6"/>
+      <c r="VFH103" s="6"/>
+      <c r="VFI103" s="6"/>
+      <c r="VFJ103" s="6"/>
+      <c r="VFK103" s="6"/>
+      <c r="VFL103" s="6"/>
+      <c r="VFM103" s="6"/>
+      <c r="VFN103" s="6"/>
+      <c r="VFO103" s="6"/>
+      <c r="VFP103" s="6"/>
+      <c r="VFQ103" s="6"/>
+      <c r="VFR103" s="6"/>
+      <c r="VFS103" s="6"/>
+      <c r="VFT103" s="6"/>
+      <c r="VFU103" s="6"/>
+      <c r="VFV103" s="6"/>
+      <c r="VFW103" s="6"/>
+      <c r="VFX103" s="6"/>
+      <c r="VFY103" s="6"/>
+      <c r="VFZ103" s="6"/>
+      <c r="VGA103" s="6"/>
+      <c r="VGB103" s="6"/>
+      <c r="VGC103" s="6"/>
+      <c r="VGD103" s="6"/>
+      <c r="VGE103" s="6"/>
+      <c r="VGF103" s="6"/>
+      <c r="VGG103" s="6"/>
+      <c r="VGH103" s="6"/>
+      <c r="VGI103" s="6"/>
+      <c r="VGJ103" s="6"/>
+      <c r="VGK103" s="6"/>
+      <c r="VGL103" s="6"/>
+      <c r="VGM103" s="6"/>
+      <c r="VGN103" s="6"/>
+      <c r="VGO103" s="6"/>
+      <c r="VGP103" s="6"/>
+      <c r="VGQ103" s="6"/>
+      <c r="VGR103" s="6"/>
+      <c r="VGS103" s="6"/>
+      <c r="VGT103" s="6"/>
+      <c r="VGU103" s="6"/>
+      <c r="VGV103" s="6"/>
+      <c r="VGW103" s="6"/>
+      <c r="VGX103" s="6"/>
+      <c r="VGY103" s="6"/>
+      <c r="VGZ103" s="6"/>
+      <c r="VHA103" s="6"/>
+      <c r="VHB103" s="6"/>
+      <c r="VHC103" s="6"/>
+      <c r="VHD103" s="6"/>
+      <c r="VHE103" s="6"/>
+      <c r="VHF103" s="6"/>
+      <c r="VHG103" s="6"/>
+      <c r="VHH103" s="6"/>
+      <c r="VHI103" s="6"/>
+      <c r="VHJ103" s="6"/>
+      <c r="VHK103" s="6"/>
+      <c r="VHL103" s="6"/>
+      <c r="VHM103" s="6"/>
+      <c r="VHN103" s="6"/>
+      <c r="VHO103" s="6"/>
+      <c r="VHP103" s="6"/>
+      <c r="VHQ103" s="6"/>
+      <c r="VHR103" s="6"/>
+      <c r="VHS103" s="6"/>
+      <c r="VHT103" s="6"/>
+      <c r="VHU103" s="6"/>
+      <c r="VHV103" s="6"/>
+      <c r="VHW103" s="6"/>
+      <c r="VHX103" s="6"/>
+      <c r="VHY103" s="6"/>
+      <c r="VHZ103" s="6"/>
+      <c r="VIA103" s="6"/>
+      <c r="VIB103" s="6"/>
+      <c r="VIC103" s="6"/>
+      <c r="VID103" s="6"/>
+      <c r="VIE103" s="6"/>
+      <c r="VIF103" s="6"/>
+      <c r="VIG103" s="6"/>
+      <c r="VIH103" s="6"/>
+      <c r="VII103" s="6"/>
+      <c r="VIJ103" s="6"/>
+      <c r="VIK103" s="6"/>
+      <c r="VIL103" s="6"/>
+      <c r="VIM103" s="6"/>
+      <c r="VIN103" s="6"/>
+      <c r="VIO103" s="6"/>
+      <c r="VIP103" s="6"/>
+      <c r="VIQ103" s="6"/>
+      <c r="VIR103" s="6"/>
+      <c r="VIS103" s="6"/>
+      <c r="VIT103" s="6"/>
+      <c r="VIU103" s="6"/>
+      <c r="VIV103" s="6"/>
+      <c r="VIW103" s="6"/>
+      <c r="VIX103" s="6"/>
+      <c r="VIY103" s="6"/>
+      <c r="VIZ103" s="6"/>
+      <c r="VJA103" s="6"/>
+      <c r="VJB103" s="6"/>
+      <c r="VJC103" s="6"/>
+      <c r="VJD103" s="6"/>
+      <c r="VJE103" s="6"/>
+      <c r="VJF103" s="6"/>
+      <c r="VJG103" s="6"/>
+      <c r="VJH103" s="6"/>
+      <c r="VJI103" s="6"/>
+      <c r="VJJ103" s="6"/>
+      <c r="VJK103" s="6"/>
+      <c r="VJL103" s="6"/>
+      <c r="VJM103" s="6"/>
+      <c r="VJN103" s="6"/>
+      <c r="VJO103" s="6"/>
+      <c r="VJP103" s="6"/>
+      <c r="VJQ103" s="6"/>
+      <c r="VJR103" s="6"/>
+      <c r="VJS103" s="6"/>
+      <c r="VJT103" s="6"/>
+      <c r="VJU103" s="6"/>
+      <c r="VJV103" s="6"/>
+      <c r="VJW103" s="6"/>
+      <c r="VJX103" s="6"/>
+      <c r="VJY103" s="6"/>
+      <c r="VJZ103" s="6"/>
+      <c r="VKA103" s="6"/>
+      <c r="VKB103" s="6"/>
+      <c r="VKC103" s="6"/>
+      <c r="VKD103" s="6"/>
+      <c r="VKE103" s="6"/>
+      <c r="VKF103" s="6"/>
+      <c r="VKG103" s="6"/>
+      <c r="VKH103" s="6"/>
+      <c r="VKI103" s="6"/>
+      <c r="VKJ103" s="6"/>
+      <c r="VKK103" s="6"/>
+      <c r="VKL103" s="6"/>
+      <c r="VKM103" s="6"/>
+      <c r="VKN103" s="6"/>
+      <c r="VKO103" s="6"/>
+      <c r="VKP103" s="6"/>
+      <c r="VKQ103" s="6"/>
+      <c r="VKR103" s="6"/>
+      <c r="VKS103" s="6"/>
+      <c r="VKT103" s="6"/>
+      <c r="VKU103" s="6"/>
+      <c r="VKV103" s="6"/>
+      <c r="VKW103" s="6"/>
+      <c r="VKX103" s="6"/>
+      <c r="VKY103" s="6"/>
+      <c r="VKZ103" s="6"/>
+      <c r="VLA103" s="6"/>
+      <c r="VLB103" s="6"/>
+      <c r="VLC103" s="6"/>
+      <c r="VLD103" s="6"/>
+      <c r="VLE103" s="6"/>
+      <c r="VLF103" s="6"/>
+      <c r="VLG103" s="6"/>
+      <c r="VLH103" s="6"/>
+      <c r="VLI103" s="6"/>
+      <c r="VLJ103" s="6"/>
+      <c r="VLK103" s="6"/>
+      <c r="VLL103" s="6"/>
+      <c r="VLM103" s="6"/>
+      <c r="VLN103" s="6"/>
+      <c r="VLO103" s="6"/>
+      <c r="VLP103" s="6"/>
+      <c r="VLQ103" s="6"/>
+      <c r="VLR103" s="6"/>
+      <c r="VLS103" s="6"/>
+      <c r="VLT103" s="6"/>
+      <c r="VLU103" s="6"/>
+      <c r="VLV103" s="6"/>
+      <c r="VLW103" s="6"/>
+      <c r="VLX103" s="6"/>
+      <c r="VLY103" s="6"/>
+      <c r="VLZ103" s="6"/>
+      <c r="VMA103" s="6"/>
+      <c r="VMB103" s="6"/>
+      <c r="VMC103" s="6"/>
+      <c r="VMD103" s="6"/>
+      <c r="VME103" s="6"/>
+      <c r="VMF103" s="6"/>
+      <c r="VMG103" s="6"/>
+      <c r="VMH103" s="6"/>
+      <c r="VMI103" s="6"/>
+      <c r="VMJ103" s="6"/>
+      <c r="VMK103" s="6"/>
+      <c r="VML103" s="6"/>
+      <c r="VMM103" s="6"/>
+      <c r="VMN103" s="6"/>
+      <c r="VMO103" s="6"/>
+      <c r="VMP103" s="6"/>
+      <c r="VMQ103" s="6"/>
+      <c r="VMR103" s="6"/>
+      <c r="VMS103" s="6"/>
+      <c r="VMT103" s="6"/>
+      <c r="VMU103" s="6"/>
+      <c r="VMV103" s="6"/>
+      <c r="VMW103" s="6"/>
+      <c r="VMX103" s="6"/>
+      <c r="VMY103" s="6"/>
+      <c r="VMZ103" s="6"/>
+      <c r="VNA103" s="6"/>
+      <c r="VNB103" s="6"/>
+      <c r="VNC103" s="6"/>
+      <c r="VND103" s="6"/>
+      <c r="VNE103" s="6"/>
+      <c r="VNF103" s="6"/>
+      <c r="VNG103" s="6"/>
+      <c r="VNH103" s="6"/>
+      <c r="VNI103" s="6"/>
+      <c r="VNJ103" s="6"/>
+      <c r="VNK103" s="6"/>
+      <c r="VNL103" s="6"/>
+      <c r="VNM103" s="6"/>
+      <c r="VNN103" s="6"/>
+      <c r="VNO103" s="6"/>
+      <c r="VNP103" s="6"/>
+      <c r="VNQ103" s="6"/>
+      <c r="VNR103" s="6"/>
+      <c r="VNS103" s="6"/>
+      <c r="VNT103" s="6"/>
+      <c r="VNU103" s="6"/>
+      <c r="VNV103" s="6"/>
+      <c r="VNW103" s="6"/>
+      <c r="VNX103" s="6"/>
+      <c r="VNY103" s="6"/>
+      <c r="VNZ103" s="6"/>
+      <c r="VOA103" s="6"/>
+      <c r="VOB103" s="6"/>
+      <c r="VOC103" s="6"/>
+      <c r="VOD103" s="6"/>
+      <c r="VOE103" s="6"/>
+      <c r="VOF103" s="6"/>
+      <c r="VOG103" s="6"/>
+      <c r="VOH103" s="6"/>
+      <c r="VOI103" s="6"/>
+      <c r="VOJ103" s="6"/>
+      <c r="VOK103" s="6"/>
+      <c r="VOL103" s="6"/>
+      <c r="VOM103" s="6"/>
+      <c r="VON103" s="6"/>
+      <c r="VOO103" s="6"/>
+      <c r="VOP103" s="6"/>
+      <c r="VOQ103" s="6"/>
+      <c r="VOR103" s="6"/>
+      <c r="VOS103" s="6"/>
+      <c r="VOT103" s="6"/>
+      <c r="VOU103" s="6"/>
+      <c r="VOV103" s="6"/>
+      <c r="VOW103" s="6"/>
+      <c r="VOX103" s="6"/>
+      <c r="VOY103" s="6"/>
+      <c r="VOZ103" s="6"/>
+      <c r="VPA103" s="6"/>
+      <c r="VPB103" s="6"/>
+      <c r="VPC103" s="6"/>
+      <c r="VPD103" s="6"/>
+      <c r="VPE103" s="6"/>
+      <c r="VPF103" s="6"/>
+      <c r="VPG103" s="6"/>
+      <c r="VPH103" s="6"/>
+      <c r="VPI103" s="6"/>
+      <c r="VPJ103" s="6"/>
+      <c r="VPK103" s="6"/>
+      <c r="VPL103" s="6"/>
+      <c r="VPM103" s="6"/>
+      <c r="VPN103" s="6"/>
+      <c r="VPO103" s="6"/>
+      <c r="VPP103" s="6"/>
+      <c r="VPQ103" s="6"/>
+      <c r="VPR103" s="6"/>
+      <c r="VPS103" s="6"/>
+      <c r="VPT103" s="6"/>
+      <c r="VPU103" s="6"/>
+      <c r="VPV103" s="6"/>
+      <c r="VPW103" s="6"/>
+      <c r="VPX103" s="6"/>
+      <c r="VPY103" s="6"/>
+      <c r="VPZ103" s="6"/>
+      <c r="VQA103" s="6"/>
+      <c r="VQB103" s="6"/>
+      <c r="VQC103" s="6"/>
+      <c r="VQD103" s="6"/>
+      <c r="VQE103" s="6"/>
+      <c r="VQF103" s="6"/>
+      <c r="VQG103" s="6"/>
+      <c r="VQH103" s="6"/>
+      <c r="VQI103" s="6"/>
+      <c r="VQJ103" s="6"/>
+      <c r="VQK103" s="6"/>
+      <c r="VQL103" s="6"/>
+      <c r="VQM103" s="6"/>
+      <c r="VQN103" s="6"/>
+      <c r="VQO103" s="6"/>
+      <c r="VQP103" s="6"/>
+      <c r="VQQ103" s="6"/>
+      <c r="VQR103" s="6"/>
+      <c r="VQS103" s="6"/>
+      <c r="VQT103" s="6"/>
+      <c r="VQU103" s="6"/>
+      <c r="VQV103" s="6"/>
+      <c r="VQW103" s="6"/>
+      <c r="VQX103" s="6"/>
+      <c r="VQY103" s="6"/>
+      <c r="VQZ103" s="6"/>
+      <c r="VRA103" s="6"/>
+      <c r="VRB103" s="6"/>
+      <c r="VRC103" s="6"/>
+      <c r="VRD103" s="6"/>
+      <c r="VRE103" s="6"/>
+      <c r="VRF103" s="6"/>
+      <c r="VRG103" s="6"/>
+      <c r="VRH103" s="6"/>
+      <c r="VRI103" s="6"/>
+      <c r="VRJ103" s="6"/>
+      <c r="VRK103" s="6"/>
+      <c r="VRL103" s="6"/>
+      <c r="VRM103" s="6"/>
+      <c r="VRN103" s="6"/>
+      <c r="VRO103" s="6"/>
+      <c r="VRP103" s="6"/>
+      <c r="VRQ103" s="6"/>
+      <c r="VRR103" s="6"/>
+      <c r="VRS103" s="6"/>
+      <c r="VRT103" s="6"/>
+      <c r="VRU103" s="6"/>
+      <c r="VRV103" s="6"/>
+      <c r="VRW103" s="6"/>
+      <c r="VRX103" s="6"/>
+      <c r="VRY103" s="6"/>
+      <c r="VRZ103" s="6"/>
+      <c r="VSA103" s="6"/>
+      <c r="VSB103" s="6"/>
+      <c r="VSC103" s="6"/>
+      <c r="VSD103" s="6"/>
+      <c r="VSE103" s="6"/>
+      <c r="VSF103" s="6"/>
+      <c r="VSG103" s="6"/>
+      <c r="VSH103" s="6"/>
+      <c r="VSI103" s="6"/>
+      <c r="VSJ103" s="6"/>
+      <c r="VSK103" s="6"/>
+      <c r="VSL103" s="6"/>
+      <c r="VSM103" s="6"/>
+      <c r="VSN103" s="6"/>
+      <c r="VSO103" s="6"/>
+      <c r="VSP103" s="6"/>
+      <c r="VSQ103" s="6"/>
+      <c r="VSR103" s="6"/>
+      <c r="VSS103" s="6"/>
+      <c r="VST103" s="6"/>
+      <c r="VSU103" s="6"/>
+      <c r="VSV103" s="6"/>
+      <c r="VSW103" s="6"/>
+      <c r="VSX103" s="6"/>
+      <c r="VSY103" s="6"/>
+      <c r="VSZ103" s="6"/>
+      <c r="VTA103" s="6"/>
+      <c r="VTB103" s="6"/>
+      <c r="VTC103" s="6"/>
+      <c r="VTD103" s="6"/>
+      <c r="VTE103" s="6"/>
+      <c r="VTF103" s="6"/>
+      <c r="VTG103" s="6"/>
+      <c r="VTH103" s="6"/>
+      <c r="VTI103" s="6"/>
+      <c r="VTJ103" s="6"/>
+      <c r="VTK103" s="6"/>
+      <c r="VTL103" s="6"/>
+      <c r="VTM103" s="6"/>
+      <c r="VTN103" s="6"/>
+      <c r="VTO103" s="6"/>
+      <c r="VTP103" s="6"/>
+      <c r="VTQ103" s="6"/>
+      <c r="VTR103" s="6"/>
+      <c r="VTS103" s="6"/>
+      <c r="VTT103" s="6"/>
+      <c r="VTU103" s="6"/>
+      <c r="VTV103" s="6"/>
+      <c r="VTW103" s="6"/>
+      <c r="VTX103" s="6"/>
+      <c r="VTY103" s="6"/>
+      <c r="VTZ103" s="6"/>
+      <c r="VUA103" s="6"/>
+      <c r="VUB103" s="6"/>
+      <c r="VUC103" s="6"/>
+      <c r="VUD103" s="6"/>
+      <c r="VUE103" s="6"/>
+      <c r="VUF103" s="6"/>
+      <c r="VUG103" s="6"/>
+      <c r="VUH103" s="6"/>
+      <c r="VUI103" s="6"/>
+      <c r="VUJ103" s="6"/>
+      <c r="VUK103" s="6"/>
+      <c r="VUL103" s="6"/>
+      <c r="VUM103" s="6"/>
+      <c r="VUN103" s="6"/>
+      <c r="VUO103" s="6"/>
+      <c r="VUP103" s="6"/>
+      <c r="VUQ103" s="6"/>
+      <c r="VUR103" s="6"/>
+      <c r="VUS103" s="6"/>
+      <c r="VUT103" s="6"/>
+      <c r="VUU103" s="6"/>
+      <c r="VUV103" s="6"/>
+      <c r="VUW103" s="6"/>
+      <c r="VUX103" s="6"/>
+      <c r="VUY103" s="6"/>
+      <c r="VUZ103" s="6"/>
+      <c r="VVA103" s="6"/>
+      <c r="VVB103" s="6"/>
+      <c r="VVC103" s="6"/>
+      <c r="VVD103" s="6"/>
+      <c r="VVE103" s="6"/>
+      <c r="VVF103" s="6"/>
+      <c r="VVG103" s="6"/>
+      <c r="VVH103" s="6"/>
+      <c r="VVI103" s="6"/>
+      <c r="VVJ103" s="6"/>
+      <c r="VVK103" s="6"/>
+      <c r="VVL103" s="6"/>
+      <c r="VVM103" s="6"/>
+      <c r="VVN103" s="6"/>
+      <c r="VVO103" s="6"/>
+      <c r="VVP103" s="6"/>
+      <c r="VVQ103" s="6"/>
+      <c r="VVR103" s="6"/>
+      <c r="VVS103" s="6"/>
+      <c r="VVT103" s="6"/>
+      <c r="VVU103" s="6"/>
+      <c r="VVV103" s="6"/>
+      <c r="VVW103" s="6"/>
+      <c r="VVX103" s="6"/>
+      <c r="VVY103" s="6"/>
+      <c r="VVZ103" s="6"/>
+      <c r="VWA103" s="6"/>
+      <c r="VWB103" s="6"/>
+      <c r="VWC103" s="6"/>
+      <c r="VWD103" s="6"/>
+      <c r="VWE103" s="6"/>
+      <c r="VWF103" s="6"/>
+      <c r="VWG103" s="6"/>
+      <c r="VWH103" s="6"/>
+      <c r="VWI103" s="6"/>
+      <c r="VWJ103" s="6"/>
+      <c r="VWK103" s="6"/>
+      <c r="VWL103" s="6"/>
+      <c r="VWM103" s="6"/>
+      <c r="VWN103" s="6"/>
+      <c r="VWO103" s="6"/>
+      <c r="VWP103" s="6"/>
+      <c r="VWQ103" s="6"/>
+      <c r="VWR103" s="6"/>
+      <c r="VWS103" s="6"/>
+      <c r="VWT103" s="6"/>
+      <c r="VWU103" s="6"/>
+      <c r="VWV103" s="6"/>
+      <c r="VWW103" s="6"/>
+      <c r="VWX103" s="6"/>
+      <c r="VWY103" s="6"/>
+      <c r="VWZ103" s="6"/>
+      <c r="VXA103" s="6"/>
+      <c r="VXB103" s="6"/>
+      <c r="VXC103" s="6"/>
+      <c r="VXD103" s="6"/>
+      <c r="VXE103" s="6"/>
+      <c r="VXF103" s="6"/>
+      <c r="VXG103" s="6"/>
+      <c r="VXH103" s="6"/>
+      <c r="VXI103" s="6"/>
+      <c r="VXJ103" s="6"/>
+      <c r="VXK103" s="6"/>
+      <c r="VXL103" s="6"/>
+      <c r="VXM103" s="6"/>
+      <c r="VXN103" s="6"/>
+      <c r="VXO103" s="6"/>
+      <c r="VXP103" s="6"/>
+      <c r="VXQ103" s="6"/>
+      <c r="VXR103" s="6"/>
+      <c r="VXS103" s="6"/>
+      <c r="VXT103" s="6"/>
+      <c r="VXU103" s="6"/>
+      <c r="VXV103" s="6"/>
+      <c r="VXW103" s="6"/>
+      <c r="VXX103" s="6"/>
+      <c r="VXY103" s="6"/>
+      <c r="VXZ103" s="6"/>
+      <c r="VYA103" s="6"/>
+      <c r="VYB103" s="6"/>
+      <c r="VYC103" s="6"/>
+      <c r="VYD103" s="6"/>
+      <c r="VYE103" s="6"/>
+      <c r="VYF103" s="6"/>
+      <c r="VYG103" s="6"/>
+      <c r="VYH103" s="6"/>
+      <c r="VYI103" s="6"/>
+      <c r="VYJ103" s="6"/>
+      <c r="VYK103" s="6"/>
+      <c r="VYL103" s="6"/>
+      <c r="VYM103" s="6"/>
+      <c r="VYN103" s="6"/>
+      <c r="VYO103" s="6"/>
+      <c r="VYP103" s="6"/>
+      <c r="VYQ103" s="6"/>
+      <c r="VYR103" s="6"/>
+      <c r="VYS103" s="6"/>
+      <c r="VYT103" s="6"/>
+      <c r="VYU103" s="6"/>
+      <c r="VYV103" s="6"/>
+      <c r="VYW103" s="6"/>
+      <c r="VYX103" s="6"/>
+      <c r="VYY103" s="6"/>
+      <c r="VYZ103" s="6"/>
+      <c r="VZA103" s="6"/>
+      <c r="VZB103" s="6"/>
+      <c r="VZC103" s="6"/>
+      <c r="VZD103" s="6"/>
+      <c r="VZE103" s="6"/>
+      <c r="VZF103" s="6"/>
+      <c r="VZG103" s="6"/>
+      <c r="VZH103" s="6"/>
+      <c r="VZI103" s="6"/>
+      <c r="VZJ103" s="6"/>
+      <c r="VZK103" s="6"/>
+      <c r="VZL103" s="6"/>
+      <c r="VZM103" s="6"/>
+      <c r="VZN103" s="6"/>
+      <c r="VZO103" s="6"/>
+      <c r="VZP103" s="6"/>
+      <c r="VZQ103" s="6"/>
+      <c r="VZR103" s="6"/>
+      <c r="VZS103" s="6"/>
+      <c r="VZT103" s="6"/>
+      <c r="VZU103" s="6"/>
+      <c r="VZV103" s="6"/>
+      <c r="VZW103" s="6"/>
+      <c r="VZX103" s="6"/>
+      <c r="VZY103" s="6"/>
+      <c r="VZZ103" s="6"/>
+      <c r="WAA103" s="6"/>
+      <c r="WAB103" s="6"/>
+      <c r="WAC103" s="6"/>
+      <c r="WAD103" s="6"/>
+      <c r="WAE103" s="6"/>
+      <c r="WAF103" s="6"/>
+      <c r="WAG103" s="6"/>
+      <c r="WAH103" s="6"/>
+      <c r="WAI103" s="6"/>
+      <c r="WAJ103" s="6"/>
+      <c r="WAK103" s="6"/>
+      <c r="WAL103" s="6"/>
+      <c r="WAM103" s="6"/>
+      <c r="WAN103" s="6"/>
+      <c r="WAO103" s="6"/>
+      <c r="WAP103" s="6"/>
+      <c r="WAQ103" s="6"/>
+      <c r="WAR103" s="6"/>
+      <c r="WAS103" s="6"/>
+      <c r="WAT103" s="6"/>
+      <c r="WAU103" s="6"/>
+      <c r="WAV103" s="6"/>
+      <c r="WAW103" s="6"/>
+      <c r="WAX103" s="6"/>
+      <c r="WAY103" s="6"/>
+      <c r="WAZ103" s="6"/>
+      <c r="WBA103" s="6"/>
+      <c r="WBB103" s="6"/>
+      <c r="WBC103" s="6"/>
+      <c r="WBD103" s="6"/>
+      <c r="WBE103" s="6"/>
+      <c r="WBF103" s="6"/>
+      <c r="WBG103" s="6"/>
+      <c r="WBH103" s="6"/>
+      <c r="WBI103" s="6"/>
+      <c r="WBJ103" s="6"/>
+      <c r="WBK103" s="6"/>
+      <c r="WBL103" s="6"/>
+      <c r="WBM103" s="6"/>
+      <c r="WBN103" s="6"/>
+      <c r="WBO103" s="6"/>
+      <c r="WBP103" s="6"/>
+      <c r="WBQ103" s="6"/>
+      <c r="WBR103" s="6"/>
+      <c r="WBS103" s="6"/>
+      <c r="WBT103" s="6"/>
+      <c r="WBU103" s="6"/>
+      <c r="WBV103" s="6"/>
+      <c r="WBW103" s="6"/>
+      <c r="WBX103" s="6"/>
+      <c r="WBY103" s="6"/>
+      <c r="WBZ103" s="6"/>
+      <c r="WCA103" s="6"/>
+      <c r="WCB103" s="6"/>
+      <c r="WCC103" s="6"/>
+      <c r="WCD103" s="6"/>
+      <c r="WCE103" s="6"/>
+      <c r="WCF103" s="6"/>
+      <c r="WCG103" s="6"/>
+      <c r="WCH103" s="6"/>
+      <c r="WCI103" s="6"/>
+      <c r="WCJ103" s="6"/>
+      <c r="WCK103" s="6"/>
+      <c r="WCL103" s="6"/>
+      <c r="WCM103" s="6"/>
+      <c r="WCN103" s="6"/>
+      <c r="WCO103" s="6"/>
+      <c r="WCP103" s="6"/>
+      <c r="WCQ103" s="6"/>
+      <c r="WCR103" s="6"/>
+      <c r="WCS103" s="6"/>
+      <c r="WCT103" s="6"/>
+      <c r="WCU103" s="6"/>
+      <c r="WCV103" s="6"/>
+      <c r="WCW103" s="6"/>
+      <c r="WCX103" s="6"/>
+      <c r="WCY103" s="6"/>
+      <c r="WCZ103" s="6"/>
+      <c r="WDA103" s="6"/>
+      <c r="WDB103" s="6"/>
+      <c r="WDC103" s="6"/>
+      <c r="WDD103" s="6"/>
+      <c r="WDE103" s="6"/>
+      <c r="WDF103" s="6"/>
+      <c r="WDG103" s="6"/>
+      <c r="WDH103" s="6"/>
+      <c r="WDI103" s="6"/>
+      <c r="WDJ103" s="6"/>
+      <c r="WDK103" s="6"/>
+      <c r="WDL103" s="6"/>
+      <c r="WDM103" s="6"/>
+      <c r="WDN103" s="6"/>
+      <c r="WDO103" s="6"/>
+      <c r="WDP103" s="6"/>
+      <c r="WDQ103" s="6"/>
+      <c r="WDR103" s="6"/>
+      <c r="WDS103" s="6"/>
+      <c r="WDT103" s="6"/>
+      <c r="WDU103" s="6"/>
+      <c r="WDV103" s="6"/>
+      <c r="WDW103" s="6"/>
+      <c r="WDX103" s="6"/>
+      <c r="WDY103" s="6"/>
+      <c r="WDZ103" s="6"/>
+      <c r="WEA103" s="6"/>
+      <c r="WEB103" s="6"/>
+      <c r="WEC103" s="6"/>
+      <c r="WED103" s="6"/>
+      <c r="WEE103" s="6"/>
+      <c r="WEF103" s="6"/>
+      <c r="WEG103" s="6"/>
+      <c r="WEH103" s="6"/>
+      <c r="WEI103" s="6"/>
+      <c r="WEJ103" s="6"/>
+      <c r="WEK103" s="6"/>
+      <c r="WEL103" s="6"/>
+      <c r="WEM103" s="6"/>
+      <c r="WEN103" s="6"/>
+      <c r="WEO103" s="6"/>
+      <c r="WEP103" s="6"/>
+      <c r="WEQ103" s="6"/>
+      <c r="WER103" s="6"/>
+      <c r="WES103" s="6"/>
+      <c r="WET103" s="6"/>
+      <c r="WEU103" s="6"/>
+      <c r="WEV103" s="6"/>
+      <c r="WEW103" s="6"/>
+      <c r="WEX103" s="6"/>
+      <c r="WEY103" s="6"/>
+      <c r="WEZ103" s="6"/>
+      <c r="WFA103" s="6"/>
+      <c r="WFB103" s="6"/>
+      <c r="WFC103" s="6"/>
+      <c r="WFD103" s="6"/>
+      <c r="WFE103" s="6"/>
+      <c r="WFF103" s="6"/>
+      <c r="WFG103" s="6"/>
+      <c r="WFH103" s="6"/>
+      <c r="WFI103" s="6"/>
+      <c r="WFJ103" s="6"/>
+      <c r="WFK103" s="6"/>
+      <c r="WFL103" s="6"/>
+      <c r="WFM103" s="6"/>
+      <c r="WFN103" s="6"/>
+      <c r="WFO103" s="6"/>
+      <c r="WFP103" s="6"/>
+      <c r="WFQ103" s="6"/>
+      <c r="WFR103" s="6"/>
+      <c r="WFS103" s="6"/>
+      <c r="WFT103" s="6"/>
+      <c r="WFU103" s="6"/>
+      <c r="WFV103" s="6"/>
+      <c r="WFW103" s="6"/>
+      <c r="WFX103" s="6"/>
+      <c r="WFY103" s="6"/>
+      <c r="WFZ103" s="6"/>
+      <c r="WGA103" s="6"/>
+      <c r="WGB103" s="6"/>
+      <c r="WGC103" s="6"/>
+      <c r="WGD103" s="6"/>
+      <c r="WGE103" s="6"/>
+      <c r="WGF103" s="6"/>
+      <c r="WGG103" s="6"/>
+      <c r="WGH103" s="6"/>
+      <c r="WGI103" s="6"/>
+      <c r="WGJ103" s="6"/>
+      <c r="WGK103" s="6"/>
+      <c r="WGL103" s="6"/>
+      <c r="WGM103" s="6"/>
+      <c r="WGN103" s="6"/>
+      <c r="WGO103" s="6"/>
+      <c r="WGP103" s="6"/>
+      <c r="WGQ103" s="6"/>
+      <c r="WGR103" s="6"/>
+      <c r="WGS103" s="6"/>
+      <c r="WGT103" s="6"/>
+      <c r="WGU103" s="6"/>
+      <c r="WGV103" s="6"/>
+      <c r="WGW103" s="6"/>
+      <c r="WGX103" s="6"/>
+      <c r="WGY103" s="6"/>
+      <c r="WGZ103" s="6"/>
+      <c r="WHA103" s="6"/>
+      <c r="WHB103" s="6"/>
+      <c r="WHC103" s="6"/>
+      <c r="WHD103" s="6"/>
+      <c r="WHE103" s="6"/>
+      <c r="WHF103" s="6"/>
+      <c r="WHG103" s="6"/>
+      <c r="WHH103" s="6"/>
+      <c r="WHI103" s="6"/>
+      <c r="WHJ103" s="6"/>
+      <c r="WHK103" s="6"/>
+      <c r="WHL103" s="6"/>
+      <c r="WHM103" s="6"/>
+      <c r="WHN103" s="6"/>
+      <c r="WHO103" s="6"/>
+      <c r="WHP103" s="6"/>
+      <c r="WHQ103" s="6"/>
+      <c r="WHR103" s="6"/>
+      <c r="WHS103" s="6"/>
+      <c r="WHT103" s="6"/>
+      <c r="WHU103" s="6"/>
+      <c r="WHV103" s="6"/>
+      <c r="WHW103" s="6"/>
+      <c r="WHX103" s="6"/>
+      <c r="WHY103" s="6"/>
+      <c r="WHZ103" s="6"/>
+      <c r="WIA103" s="6"/>
+      <c r="WIB103" s="6"/>
+      <c r="WIC103" s="6"/>
+      <c r="WID103" s="6"/>
+      <c r="WIE103" s="6"/>
+      <c r="WIF103" s="6"/>
+      <c r="WIG103" s="6"/>
+      <c r="WIH103" s="6"/>
+      <c r="WII103" s="6"/>
+      <c r="WIJ103" s="6"/>
+      <c r="WIK103" s="6"/>
+      <c r="WIL103" s="6"/>
+      <c r="WIM103" s="6"/>
+      <c r="WIN103" s="6"/>
+      <c r="WIO103" s="6"/>
+      <c r="WIP103" s="6"/>
+      <c r="WIQ103" s="6"/>
+      <c r="WIR103" s="6"/>
+      <c r="WIS103" s="6"/>
+      <c r="WIT103" s="6"/>
+      <c r="WIU103" s="6"/>
+      <c r="WIV103" s="6"/>
+      <c r="WIW103" s="6"/>
+      <c r="WIX103" s="6"/>
+      <c r="WIY103" s="6"/>
+      <c r="WIZ103" s="6"/>
+      <c r="WJA103" s="6"/>
+      <c r="WJB103" s="6"/>
+      <c r="WJC103" s="6"/>
+      <c r="WJD103" s="6"/>
+      <c r="WJE103" s="6"/>
+      <c r="WJF103" s="6"/>
+      <c r="WJG103" s="6"/>
+      <c r="WJH103" s="6"/>
+      <c r="WJI103" s="6"/>
+      <c r="WJJ103" s="6"/>
+      <c r="WJK103" s="6"/>
+      <c r="WJL103" s="6"/>
+      <c r="WJM103" s="6"/>
+      <c r="WJN103" s="6"/>
+      <c r="WJO103" s="6"/>
+      <c r="WJP103" s="6"/>
+      <c r="WJQ103" s="6"/>
+      <c r="WJR103" s="6"/>
+      <c r="WJS103" s="6"/>
+      <c r="WJT103" s="6"/>
+      <c r="WJU103" s="6"/>
+      <c r="WJV103" s="6"/>
+      <c r="WJW103" s="6"/>
+      <c r="WJX103" s="6"/>
+      <c r="WJY103" s="6"/>
+      <c r="WJZ103" s="6"/>
+      <c r="WKA103" s="6"/>
+      <c r="WKB103" s="6"/>
+      <c r="WKC103" s="6"/>
+      <c r="WKD103" s="6"/>
+      <c r="WKE103" s="6"/>
+      <c r="WKF103" s="6"/>
+      <c r="WKG103" s="6"/>
+      <c r="WKH103" s="6"/>
+      <c r="WKI103" s="6"/>
+      <c r="WKJ103" s="6"/>
+      <c r="WKK103" s="6"/>
+      <c r="WKL103" s="6"/>
+      <c r="WKM103" s="6"/>
+      <c r="WKN103" s="6"/>
+      <c r="WKO103" s="6"/>
+      <c r="WKP103" s="6"/>
+      <c r="WKQ103" s="6"/>
+      <c r="WKR103" s="6"/>
+      <c r="WKS103" s="6"/>
+      <c r="WKT103" s="6"/>
+      <c r="WKU103" s="6"/>
+      <c r="WKV103" s="6"/>
+      <c r="WKW103" s="6"/>
+      <c r="WKX103" s="6"/>
+      <c r="WKY103" s="6"/>
+      <c r="WKZ103" s="6"/>
+      <c r="WLA103" s="6"/>
+      <c r="WLB103" s="6"/>
+      <c r="WLC103" s="6"/>
+      <c r="WLD103" s="6"/>
+      <c r="WLE103" s="6"/>
+      <c r="WLF103" s="6"/>
+      <c r="WLG103" s="6"/>
+      <c r="WLH103" s="6"/>
+      <c r="WLI103" s="6"/>
+      <c r="WLJ103" s="6"/>
+      <c r="WLK103" s="6"/>
+      <c r="WLL103" s="6"/>
+      <c r="WLM103" s="6"/>
+      <c r="WLN103" s="6"/>
+      <c r="WLO103" s="6"/>
+      <c r="WLP103" s="6"/>
+      <c r="WLQ103" s="6"/>
+      <c r="WLR103" s="6"/>
+      <c r="WLS103" s="6"/>
+      <c r="WLT103" s="6"/>
+      <c r="WLU103" s="6"/>
+      <c r="WLV103" s="6"/>
+      <c r="WLW103" s="6"/>
+      <c r="WLX103" s="6"/>
+      <c r="WLY103" s="6"/>
+      <c r="WLZ103" s="6"/>
+      <c r="WMA103" s="6"/>
+      <c r="WMB103" s="6"/>
+      <c r="WMC103" s="6"/>
+      <c r="WMD103" s="6"/>
+      <c r="WME103" s="6"/>
+      <c r="WMF103" s="6"/>
+      <c r="WMG103" s="6"/>
+      <c r="WMH103" s="6"/>
+      <c r="WMI103" s="6"/>
+      <c r="WMJ103" s="6"/>
+      <c r="WMK103" s="6"/>
+      <c r="WML103" s="6"/>
+      <c r="WMM103" s="6"/>
+      <c r="WMN103" s="6"/>
+      <c r="WMO103" s="6"/>
+      <c r="WMP103" s="6"/>
+      <c r="WMQ103" s="6"/>
+      <c r="WMR103" s="6"/>
+      <c r="WMS103" s="6"/>
+      <c r="WMT103" s="6"/>
+      <c r="WMU103" s="6"/>
+      <c r="WMV103" s="6"/>
+      <c r="WMW103" s="6"/>
+      <c r="WMX103" s="6"/>
+      <c r="WMY103" s="6"/>
+      <c r="WMZ103" s="6"/>
+      <c r="WNA103" s="6"/>
+      <c r="WNB103" s="6"/>
+      <c r="WNC103" s="6"/>
+      <c r="WND103" s="6"/>
+      <c r="WNE103" s="6"/>
+      <c r="WNF103" s="6"/>
+      <c r="WNG103" s="6"/>
+      <c r="WNH103" s="6"/>
+      <c r="WNI103" s="6"/>
+      <c r="WNJ103" s="6"/>
+      <c r="WNK103" s="6"/>
+      <c r="WNL103" s="6"/>
+      <c r="WNM103" s="6"/>
+      <c r="WNN103" s="6"/>
+      <c r="WNO103" s="6"/>
+      <c r="WNP103" s="6"/>
+      <c r="WNQ103" s="6"/>
+      <c r="WNR103" s="6"/>
+      <c r="WNS103" s="6"/>
+      <c r="WNT103" s="6"/>
+      <c r="WNU103" s="6"/>
+      <c r="WNV103" s="6"/>
+      <c r="WNW103" s="6"/>
+      <c r="WNX103" s="6"/>
+      <c r="WNY103" s="6"/>
+      <c r="WNZ103" s="6"/>
+      <c r="WOA103" s="6"/>
+      <c r="WOB103" s="6"/>
+      <c r="WOC103" s="6"/>
+      <c r="WOD103" s="6"/>
+      <c r="WOE103" s="6"/>
+      <c r="WOF103" s="6"/>
+      <c r="WOG103" s="6"/>
+      <c r="WOH103" s="6"/>
+      <c r="WOI103" s="6"/>
+      <c r="WOJ103" s="6"/>
+      <c r="WOK103" s="6"/>
+      <c r="WOL103" s="6"/>
+      <c r="WOM103" s="6"/>
+      <c r="WON103" s="6"/>
+      <c r="WOO103" s="6"/>
+      <c r="WOP103" s="6"/>
+      <c r="WOQ103" s="6"/>
+      <c r="WOR103" s="6"/>
+      <c r="WOS103" s="6"/>
+      <c r="WOT103" s="6"/>
+      <c r="WOU103" s="6"/>
+      <c r="WOV103" s="6"/>
+      <c r="WOW103" s="6"/>
+      <c r="WOX103" s="6"/>
+      <c r="WOY103" s="6"/>
+      <c r="WOZ103" s="6"/>
+      <c r="WPA103" s="6"/>
+      <c r="WPB103" s="6"/>
+      <c r="WPC103" s="6"/>
+      <c r="WPD103" s="6"/>
+      <c r="WPE103" s="6"/>
+      <c r="WPF103" s="6"/>
+      <c r="WPG103" s="6"/>
+      <c r="WPH103" s="6"/>
+      <c r="WPI103" s="6"/>
+      <c r="WPJ103" s="6"/>
+      <c r="WPK103" s="6"/>
+      <c r="WPL103" s="6"/>
+      <c r="WPM103" s="6"/>
+      <c r="WPN103" s="6"/>
+      <c r="WPO103" s="6"/>
+      <c r="WPP103" s="6"/>
+      <c r="WPQ103" s="6"/>
+      <c r="WPR103" s="6"/>
+      <c r="WPS103" s="6"/>
+      <c r="WPT103" s="6"/>
+      <c r="WPU103" s="6"/>
+      <c r="WPV103" s="6"/>
+      <c r="WPW103" s="6"/>
+      <c r="WPX103" s="6"/>
+      <c r="WPY103" s="6"/>
+      <c r="WPZ103" s="6"/>
+      <c r="WQA103" s="6"/>
+      <c r="WQB103" s="6"/>
+      <c r="WQC103" s="6"/>
+      <c r="WQD103" s="6"/>
+      <c r="WQE103" s="6"/>
+      <c r="WQF103" s="6"/>
+      <c r="WQG103" s="6"/>
+      <c r="WQH103" s="6"/>
+      <c r="WQI103" s="6"/>
+      <c r="WQJ103" s="6"/>
+      <c r="WQK103" s="6"/>
+      <c r="WQL103" s="6"/>
+      <c r="WQM103" s="6"/>
+      <c r="WQN103" s="6"/>
+      <c r="WQO103" s="6"/>
+      <c r="WQP103" s="6"/>
+      <c r="WQQ103" s="6"/>
+      <c r="WQR103" s="6"/>
+      <c r="WQS103" s="6"/>
+      <c r="WQT103" s="6"/>
+      <c r="WQU103" s="6"/>
+      <c r="WQV103" s="6"/>
+      <c r="WQW103" s="6"/>
+      <c r="WQX103" s="6"/>
+      <c r="WQY103" s="6"/>
+      <c r="WQZ103" s="6"/>
+      <c r="WRA103" s="6"/>
+      <c r="WRB103" s="6"/>
+      <c r="WRC103" s="6"/>
+      <c r="WRD103" s="6"/>
+      <c r="WRE103" s="6"/>
+      <c r="WRF103" s="6"/>
+      <c r="WRG103" s="6"/>
+      <c r="WRH103" s="6"/>
+      <c r="WRI103" s="6"/>
+      <c r="WRJ103" s="6"/>
+      <c r="WRK103" s="6"/>
+      <c r="WRL103" s="6"/>
+      <c r="WRM103" s="6"/>
+      <c r="WRN103" s="6"/>
+      <c r="WRO103" s="6"/>
+      <c r="WRP103" s="6"/>
+      <c r="WRQ103" s="6"/>
+      <c r="WRR103" s="6"/>
+      <c r="WRS103" s="6"/>
+      <c r="WRT103" s="6"/>
+      <c r="WRU103" s="6"/>
+      <c r="WRV103" s="6"/>
+      <c r="WRW103" s="6"/>
+      <c r="WRX103" s="6"/>
+      <c r="WRY103" s="6"/>
+      <c r="WRZ103" s="6"/>
+      <c r="WSA103" s="6"/>
+      <c r="WSB103" s="6"/>
+      <c r="WSC103" s="6"/>
+      <c r="WSD103" s="6"/>
+      <c r="WSE103" s="6"/>
+      <c r="WSF103" s="6"/>
+      <c r="WSG103" s="6"/>
+      <c r="WSH103" s="6"/>
+      <c r="WSI103" s="6"/>
+      <c r="WSJ103" s="6"/>
+      <c r="WSK103" s="6"/>
+      <c r="WSL103" s="6"/>
+      <c r="WSM103" s="6"/>
+      <c r="WSN103" s="6"/>
+      <c r="WSO103" s="6"/>
+      <c r="WSP103" s="6"/>
+      <c r="WSQ103" s="6"/>
+      <c r="WSR103" s="6"/>
+      <c r="WSS103" s="6"/>
+      <c r="WST103" s="6"/>
+      <c r="WSU103" s="6"/>
+      <c r="WSV103" s="6"/>
+      <c r="WSW103" s="6"/>
+      <c r="WSX103" s="6"/>
+      <c r="WSY103" s="6"/>
+      <c r="WSZ103" s="6"/>
+      <c r="WTA103" s="6"/>
+      <c r="WTB103" s="6"/>
+      <c r="WTC103" s="6"/>
+      <c r="WTD103" s="6"/>
+      <c r="WTE103" s="6"/>
+      <c r="WTF103" s="6"/>
+      <c r="WTG103" s="6"/>
+      <c r="WTH103" s="6"/>
+      <c r="WTI103" s="6"/>
+      <c r="WTJ103" s="6"/>
+      <c r="WTK103" s="6"/>
+      <c r="WTL103" s="6"/>
+      <c r="WTM103" s="6"/>
+      <c r="WTN103" s="6"/>
+      <c r="WTO103" s="6"/>
+      <c r="WTP103" s="6"/>
+      <c r="WTQ103" s="6"/>
+      <c r="WTR103" s="6"/>
+      <c r="WTS103" s="6"/>
+      <c r="WTT103" s="6"/>
+      <c r="WTU103" s="6"/>
+      <c r="WTV103" s="6"/>
+      <c r="WTW103" s="6"/>
+      <c r="WTX103" s="6"/>
+      <c r="WTY103" s="6"/>
+      <c r="WTZ103" s="6"/>
+      <c r="WUA103" s="6"/>
+      <c r="WUB103" s="6"/>
+      <c r="WUC103" s="6"/>
+      <c r="WUD103" s="6"/>
+      <c r="WUE103" s="6"/>
+      <c r="WUF103" s="6"/>
+      <c r="WUG103" s="6"/>
+      <c r="WUH103" s="6"/>
+      <c r="WUI103" s="6"/>
+      <c r="WUJ103" s="6"/>
+      <c r="WUK103" s="6"/>
+      <c r="WUL103" s="6"/>
+      <c r="WUM103" s="6"/>
+      <c r="WUN103" s="6"/>
+      <c r="WUO103" s="6"/>
+      <c r="WUP103" s="6"/>
+      <c r="WUQ103" s="6"/>
+      <c r="WUR103" s="6"/>
+      <c r="WUS103" s="6"/>
+      <c r="WUT103" s="6"/>
+      <c r="WUU103" s="6"/>
+      <c r="WUV103" s="6"/>
+      <c r="WUW103" s="6"/>
+      <c r="WUX103" s="6"/>
+      <c r="WUY103" s="6"/>
+      <c r="WUZ103" s="6"/>
+      <c r="WVA103" s="6"/>
+      <c r="WVB103" s="6"/>
+      <c r="WVC103" s="6"/>
+      <c r="WVD103" s="6"/>
+      <c r="WVE103" s="6"/>
+      <c r="WVF103" s="6"/>
+      <c r="WVG103" s="6"/>
+      <c r="WVH103" s="6"/>
+      <c r="WVI103" s="6"/>
+      <c r="WVJ103" s="6"/>
+      <c r="WVK103" s="6"/>
+      <c r="WVL103" s="6"/>
+      <c r="WVM103" s="6"/>
+      <c r="WVN103" s="6"/>
+      <c r="WVO103" s="6"/>
+      <c r="WVP103" s="6"/>
+      <c r="WVQ103" s="6"/>
+      <c r="WVR103" s="6"/>
+      <c r="WVS103" s="6"/>
+      <c r="WVT103" s="6"/>
+      <c r="WVU103" s="6"/>
+      <c r="WVV103" s="6"/>
+      <c r="WVW103" s="6"/>
+      <c r="WVX103" s="6"/>
+      <c r="WVY103" s="6"/>
+      <c r="WVZ103" s="6"/>
+      <c r="WWA103" s="6"/>
+      <c r="WWB103" s="6"/>
+      <c r="WWC103" s="6"/>
+      <c r="WWD103" s="6"/>
+      <c r="WWE103" s="6"/>
+      <c r="WWF103" s="6"/>
+      <c r="WWG103" s="6"/>
+      <c r="WWH103" s="6"/>
+      <c r="WWI103" s="6"/>
+      <c r="WWJ103" s="6"/>
+      <c r="WWK103" s="6"/>
+      <c r="WWL103" s="6"/>
+      <c r="WWM103" s="6"/>
+      <c r="WWN103" s="6"/>
+      <c r="WWO103" s="6"/>
+      <c r="WWP103" s="6"/>
+      <c r="WWQ103" s="6"/>
+      <c r="WWR103" s="6"/>
+      <c r="WWS103" s="6"/>
+      <c r="WWT103" s="6"/>
+      <c r="WWU103" s="6"/>
+      <c r="WWV103" s="6"/>
+      <c r="WWW103" s="6"/>
+      <c r="WWX103" s="6"/>
+      <c r="WWY103" s="6"/>
+      <c r="WWZ103" s="6"/>
+      <c r="WXA103" s="6"/>
+      <c r="WXB103" s="6"/>
+      <c r="WXC103" s="6"/>
+      <c r="WXD103" s="6"/>
+      <c r="WXE103" s="6"/>
+      <c r="WXF103" s="6"/>
+      <c r="WXG103" s="6"/>
+      <c r="WXH103" s="6"/>
+      <c r="WXI103" s="6"/>
+      <c r="WXJ103" s="6"/>
+      <c r="WXK103" s="6"/>
+      <c r="WXL103" s="6"/>
+      <c r="WXM103" s="6"/>
+      <c r="WXN103" s="6"/>
+      <c r="WXO103" s="6"/>
+      <c r="WXP103" s="6"/>
+      <c r="WXQ103" s="6"/>
+      <c r="WXR103" s="6"/>
+      <c r="WXS103" s="6"/>
+      <c r="WXT103" s="6"/>
+      <c r="WXU103" s="6"/>
+      <c r="WXV103" s="6"/>
+      <c r="WXW103" s="6"/>
+      <c r="WXX103" s="6"/>
+      <c r="WXY103" s="6"/>
+      <c r="WXZ103" s="6"/>
+      <c r="WYA103" s="6"/>
+      <c r="WYB103" s="6"/>
+      <c r="WYC103" s="6"/>
+      <c r="WYD103" s="6"/>
+      <c r="WYE103" s="6"/>
+      <c r="WYF103" s="6"/>
+      <c r="WYG103" s="6"/>
+      <c r="WYH103" s="6"/>
+      <c r="WYI103" s="6"/>
+      <c r="WYJ103" s="6"/>
+      <c r="WYK103" s="6"/>
+      <c r="WYL103" s="6"/>
+      <c r="WYM103" s="6"/>
+      <c r="WYN103" s="6"/>
+      <c r="WYO103" s="6"/>
+      <c r="WYP103" s="6"/>
+      <c r="WYQ103" s="6"/>
+      <c r="WYR103" s="6"/>
+      <c r="WYS103" s="6"/>
+      <c r="WYT103" s="6"/>
+      <c r="WYU103" s="6"/>
+      <c r="WYV103" s="6"/>
+      <c r="WYW103" s="6"/>
+      <c r="WYX103" s="6"/>
+      <c r="WYY103" s="6"/>
+      <c r="WYZ103" s="6"/>
+      <c r="WZA103" s="6"/>
+      <c r="WZB103" s="6"/>
+      <c r="WZC103" s="6"/>
+      <c r="WZD103" s="6"/>
+      <c r="WZE103" s="6"/>
+      <c r="WZF103" s="6"/>
+      <c r="WZG103" s="6"/>
+      <c r="WZH103" s="6"/>
+      <c r="WZI103" s="6"/>
+      <c r="WZJ103" s="6"/>
+      <c r="WZK103" s="6"/>
+      <c r="WZL103" s="6"/>
+      <c r="WZM103" s="6"/>
+      <c r="WZN103" s="6"/>
+      <c r="WZO103" s="6"/>
+      <c r="WZP103" s="6"/>
+      <c r="WZQ103" s="6"/>
+      <c r="WZR103" s="6"/>
+      <c r="WZS103" s="6"/>
+      <c r="WZT103" s="6"/>
+      <c r="WZU103" s="6"/>
+      <c r="WZV103" s="6"/>
+      <c r="WZW103" s="6"/>
+      <c r="WZX103" s="6"/>
+      <c r="WZY103" s="6"/>
+      <c r="WZZ103" s="6"/>
+      <c r="XAA103" s="6"/>
+      <c r="XAB103" s="6"/>
+      <c r="XAC103" s="6"/>
+      <c r="XAD103" s="6"/>
+      <c r="XAE103" s="6"/>
+      <c r="XAF103" s="6"/>
+      <c r="XAG103" s="6"/>
+      <c r="XAH103" s="6"/>
+      <c r="XAI103" s="6"/>
+      <c r="XAJ103" s="6"/>
+      <c r="XAK103" s="6"/>
+      <c r="XAL103" s="6"/>
+      <c r="XAM103" s="6"/>
+      <c r="XAN103" s="6"/>
+      <c r="XAO103" s="6"/>
+      <c r="XAP103" s="6"/>
+      <c r="XAQ103" s="6"/>
+      <c r="XAR103" s="6"/>
+      <c r="XAS103" s="6"/>
+      <c r="XAT103" s="6"/>
+      <c r="XAU103" s="6"/>
+      <c r="XAV103" s="6"/>
+      <c r="XAW103" s="6"/>
+      <c r="XAX103" s="6"/>
+      <c r="XAY103" s="6"/>
+      <c r="XAZ103" s="6"/>
+      <c r="XBA103" s="6"/>
+      <c r="XBB103" s="6"/>
+      <c r="XBC103" s="6"/>
+      <c r="XBD103" s="6"/>
+      <c r="XBE103" s="6"/>
+      <c r="XBF103" s="6"/>
+      <c r="XBG103" s="6"/>
+      <c r="XBH103" s="6"/>
+      <c r="XBI103" s="6"/>
+      <c r="XBJ103" s="6"/>
+      <c r="XBK103" s="6"/>
+      <c r="XBL103" s="6"/>
+      <c r="XBM103" s="6"/>
+      <c r="XBN103" s="6"/>
+      <c r="XBO103" s="6"/>
+      <c r="XBP103" s="6"/>
+      <c r="XBQ103" s="6"/>
+      <c r="XBR103" s="6"/>
+      <c r="XBS103" s="6"/>
+      <c r="XBT103" s="6"/>
+      <c r="XBU103" s="6"/>
+      <c r="XBV103" s="6"/>
+      <c r="XBW103" s="6"/>
+      <c r="XBX103" s="6"/>
+      <c r="XBY103" s="6"/>
+      <c r="XBZ103" s="6"/>
+      <c r="XCA103" s="6"/>
+      <c r="XCB103" s="6"/>
+      <c r="XCC103" s="6"/>
+      <c r="XCD103" s="6"/>
+      <c r="XCE103" s="6"/>
+      <c r="XCF103" s="6"/>
+      <c r="XCG103" s="6"/>
+      <c r="XCH103" s="6"/>
+      <c r="XCI103" s="6"/>
+      <c r="XCJ103" s="6"/>
+      <c r="XCK103" s="6"/>
+      <c r="XCL103" s="6"/>
+      <c r="XCM103" s="6"/>
+      <c r="XCN103" s="6"/>
+      <c r="XCO103" s="6"/>
+      <c r="XCP103" s="6"/>
+      <c r="XCQ103" s="6"/>
+      <c r="XCR103" s="6"/>
+      <c r="XCS103" s="6"/>
+      <c r="XCT103" s="6"/>
+      <c r="XCU103" s="6"/>
+      <c r="XCV103" s="6"/>
+      <c r="XCW103" s="6"/>
+      <c r="XCX103" s="6"/>
+      <c r="XCY103" s="6"/>
+      <c r="XCZ103" s="6"/>
+      <c r="XDA103" s="6"/>
+      <c r="XDB103" s="6"/>
+      <c r="XDC103" s="6"/>
+      <c r="XDD103" s="6"/>
+      <c r="XDE103" s="6"/>
+      <c r="XDF103" s="6"/>
+      <c r="XDG103" s="6"/>
+      <c r="XDH103" s="6"/>
+      <c r="XDI103" s="6"/>
+      <c r="XDJ103" s="6"/>
+      <c r="XDK103" s="6"/>
+      <c r="XDL103" s="6"/>
+      <c r="XDM103" s="6"/>
+      <c r="XDN103" s="6"/>
+      <c r="XDO103" s="6"/>
+      <c r="XDP103" s="6"/>
+      <c r="XDQ103" s="6"/>
+      <c r="XDR103" s="6"/>
+      <c r="XDS103" s="6"/>
+      <c r="XDT103" s="6"/>
+      <c r="XDU103" s="6"/>
+      <c r="XDV103" s="6"/>
+      <c r="XDW103" s="6"/>
+      <c r="XDX103" s="6"/>
+      <c r="XDY103" s="6"/>
+      <c r="XDZ103" s="6"/>
+      <c r="XEA103" s="6"/>
+      <c r="XEB103" s="6"/>
+      <c r="XEC103" s="6"/>
+      <c r="XED103" s="6"/>
+      <c r="XEE103" s="6"/>
+      <c r="XEF103" s="6"/>
+      <c r="XEG103" s="6"/>
+      <c r="XEH103" s="6"/>
+      <c r="XEI103" s="6"/>
+      <c r="XEJ103" s="6"/>
+      <c r="XEK103" s="6"/>
+      <c r="XEL103" s="6"/>
+      <c r="XEM103" s="6"/>
+      <c r="XEN103" s="6"/>
+      <c r="XEO103" s="6"/>
+      <c r="XEP103" s="6"/>
+      <c r="XEQ103" s="6"/>
+      <c r="XER103" s="6"/>
+      <c r="XES103" s="6"/>
+      <c r="XET103" s="6"/>
+      <c r="XEU103" s="6"/>
+      <c r="XEV103" s="6"/>
+      <c r="XEW103" s="6"/>
+      <c r="XEX103" s="6"/>
+      <c r="XEY103" s="6"/>
+      <c r="XEZ103" s="6"/>
+      <c r="XFA103" s="6"/>
+      <c r="XFB103" s="6"/>
+      <c r="XFC103" s="6"/>
+      <c r="XFD103" s="6"/>
     </row>
-    <row r="103" spans="1:16384" s="8" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A103" s="69" t="s">
+    <row r="104" spans="1:16384" s="7" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A104" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B103" s="70" t="s">
+      <c r="B104" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="C103" s="65" t="s">
+      <c r="C104" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="D103" s="68">
+      <c r="D104" s="66">
         <v>284</v>
       </c>
-      <c r="E103" s="68">
+      <c r="E104" s="66">
         <v>284</v>
       </c>
-      <c r="F103" s="68">
+      <c r="F104" s="66">
         <v>284</v>
       </c>
-      <c r="G103" s="68">
+      <c r="G104" s="66">
         <v>284</v>
       </c>
-      <c r="H103" s="68">
+      <c r="H104" s="66">
         <v>284</v>
       </c>
-      <c r="I103" s="22"/>
-[...16405 lines deleted...]
-      <c r="M104" s="22"/>
+      <c r="I104" s="66">
+        <v>284</v>
+      </c>
+      <c r="J104" s="20"/>
+      <c r="K104" s="20"/>
+      <c r="L104" s="20"/>
+      <c r="M104" s="20"/>
+      <c r="N104" s="6"/>
+      <c r="O104" s="6"/>
+      <c r="P104" s="6"/>
+      <c r="Q104" s="6"/>
+      <c r="R104" s="6"/>
+      <c r="S104" s="6"/>
+      <c r="T104" s="6"/>
+      <c r="U104" s="6"/>
+      <c r="V104" s="6"/>
+      <c r="W104" s="6"/>
+      <c r="X104" s="6"/>
+      <c r="Y104" s="6"/>
+      <c r="Z104" s="6"/>
+      <c r="AA104" s="6"/>
+      <c r="AB104" s="6"/>
+      <c r="AC104" s="6"/>
+      <c r="AD104" s="6"/>
+      <c r="AE104" s="6"/>
+      <c r="AF104" s="6"/>
+      <c r="AG104" s="6"/>
+      <c r="AH104" s="6"/>
+      <c r="AI104" s="6"/>
+      <c r="AJ104" s="6"/>
+      <c r="AK104" s="6"/>
+      <c r="AL104" s="6"/>
+      <c r="AM104" s="6"/>
+      <c r="AN104" s="6"/>
+      <c r="AO104" s="6"/>
+      <c r="AP104" s="6"/>
+      <c r="AQ104" s="6"/>
+      <c r="AR104" s="6"/>
+      <c r="AS104" s="6"/>
+      <c r="AT104" s="6"/>
+      <c r="AU104" s="6"/>
+      <c r="AV104" s="6"/>
+      <c r="AW104" s="6"/>
+      <c r="AX104" s="6"/>
+      <c r="AY104" s="6"/>
+      <c r="AZ104" s="6"/>
+      <c r="BA104" s="6"/>
+      <c r="BB104" s="6"/>
+      <c r="BC104" s="6"/>
+      <c r="BD104" s="6"/>
+      <c r="BE104" s="6"/>
+      <c r="BF104" s="6"/>
+      <c r="BG104" s="6"/>
+      <c r="BH104" s="6"/>
+      <c r="BI104" s="6"/>
+      <c r="BJ104" s="6"/>
+      <c r="BK104" s="6"/>
+      <c r="BL104" s="6"/>
+      <c r="BM104" s="6"/>
+      <c r="BN104" s="6"/>
+      <c r="BO104" s="6"/>
+      <c r="BP104" s="6"/>
+      <c r="BQ104" s="6"/>
+      <c r="BR104" s="6"/>
+      <c r="BS104" s="6"/>
+      <c r="BT104" s="6"/>
+      <c r="BU104" s="6"/>
+      <c r="BV104" s="6"/>
+      <c r="BW104" s="6"/>
+      <c r="BX104" s="6"/>
+      <c r="BY104" s="6"/>
+      <c r="BZ104" s="6"/>
+      <c r="CA104" s="6"/>
+      <c r="CB104" s="6"/>
+      <c r="CC104" s="6"/>
+      <c r="CD104" s="6"/>
+      <c r="CE104" s="6"/>
+      <c r="CF104" s="6"/>
+      <c r="CG104" s="6"/>
+      <c r="CH104" s="6"/>
+      <c r="CI104" s="6"/>
+      <c r="CJ104" s="6"/>
+      <c r="CK104" s="6"/>
+      <c r="CL104" s="6"/>
+      <c r="CM104" s="6"/>
+      <c r="CN104" s="6"/>
+      <c r="CO104" s="6"/>
+      <c r="CP104" s="6"/>
+      <c r="CQ104" s="6"/>
+      <c r="CR104" s="6"/>
+      <c r="CS104" s="6"/>
+      <c r="CT104" s="6"/>
+      <c r="CU104" s="6"/>
+      <c r="CV104" s="6"/>
+      <c r="CW104" s="6"/>
+      <c r="CX104" s="6"/>
+      <c r="CY104" s="6"/>
+      <c r="CZ104" s="6"/>
+      <c r="DA104" s="6"/>
+      <c r="DB104" s="6"/>
+      <c r="DC104" s="6"/>
+      <c r="DD104" s="6"/>
+      <c r="DE104" s="6"/>
+      <c r="DF104" s="6"/>
+      <c r="DG104" s="6"/>
+      <c r="DH104" s="6"/>
+      <c r="DI104" s="6"/>
+      <c r="DJ104" s="6"/>
+      <c r="DK104" s="6"/>
+      <c r="DL104" s="6"/>
+      <c r="DM104" s="6"/>
+      <c r="DN104" s="6"/>
+      <c r="DO104" s="6"/>
+      <c r="DP104" s="6"/>
+      <c r="DQ104" s="6"/>
+      <c r="DR104" s="6"/>
+      <c r="DS104" s="6"/>
+      <c r="DT104" s="6"/>
+      <c r="DU104" s="6"/>
+      <c r="DV104" s="6"/>
+      <c r="DW104" s="6"/>
+      <c r="DX104" s="6"/>
+      <c r="DY104" s="6"/>
+      <c r="DZ104" s="6"/>
+      <c r="EA104" s="6"/>
+      <c r="EB104" s="6"/>
+      <c r="EC104" s="6"/>
+      <c r="ED104" s="6"/>
+      <c r="EE104" s="6"/>
+      <c r="EF104" s="6"/>
+      <c r="EG104" s="6"/>
+      <c r="EH104" s="6"/>
+      <c r="EI104" s="6"/>
+      <c r="EJ104" s="6"/>
+      <c r="EK104" s="6"/>
+      <c r="EL104" s="6"/>
+      <c r="EM104" s="6"/>
+      <c r="EN104" s="6"/>
+      <c r="EO104" s="6"/>
+      <c r="EP104" s="6"/>
+      <c r="EQ104" s="6"/>
+      <c r="ER104" s="6"/>
+      <c r="ES104" s="6"/>
+      <c r="ET104" s="6"/>
+      <c r="EU104" s="6"/>
+      <c r="EV104" s="6"/>
+      <c r="EW104" s="6"/>
+      <c r="EX104" s="6"/>
+      <c r="EY104" s="6"/>
+      <c r="EZ104" s="6"/>
+      <c r="FA104" s="6"/>
+      <c r="FB104" s="6"/>
+      <c r="FC104" s="6"/>
+      <c r="FD104" s="6"/>
+      <c r="FE104" s="6"/>
+      <c r="FF104" s="6"/>
+      <c r="FG104" s="6"/>
+      <c r="FH104" s="6"/>
+      <c r="FI104" s="6"/>
+      <c r="FJ104" s="6"/>
+      <c r="FK104" s="6"/>
+      <c r="FL104" s="6"/>
+      <c r="FM104" s="6"/>
+      <c r="FN104" s="6"/>
+      <c r="FO104" s="6"/>
+      <c r="FP104" s="6"/>
+      <c r="FQ104" s="6"/>
+      <c r="FR104" s="6"/>
+      <c r="FS104" s="6"/>
+      <c r="FT104" s="6"/>
+      <c r="FU104" s="6"/>
+      <c r="FV104" s="6"/>
+      <c r="FW104" s="6"/>
+      <c r="FX104" s="6"/>
+      <c r="FY104" s="6"/>
+      <c r="FZ104" s="6"/>
+      <c r="GA104" s="6"/>
+      <c r="GB104" s="6"/>
+      <c r="GC104" s="6"/>
+      <c r="GD104" s="6"/>
+      <c r="GE104" s="6"/>
+      <c r="GF104" s="6"/>
+      <c r="GG104" s="6"/>
+      <c r="GH104" s="6"/>
+      <c r="GI104" s="6"/>
+      <c r="GJ104" s="6"/>
+      <c r="GK104" s="6"/>
+      <c r="GL104" s="6"/>
+      <c r="GM104" s="6"/>
+      <c r="GN104" s="6"/>
+      <c r="GO104" s="6"/>
+      <c r="GP104" s="6"/>
+      <c r="GQ104" s="6"/>
+      <c r="GR104" s="6"/>
+      <c r="GS104" s="6"/>
+      <c r="GT104" s="6"/>
+      <c r="GU104" s="6"/>
+      <c r="GV104" s="6"/>
+      <c r="GW104" s="6"/>
+      <c r="GX104" s="6"/>
+      <c r="GY104" s="6"/>
+      <c r="GZ104" s="6"/>
+      <c r="HA104" s="6"/>
+      <c r="HB104" s="6"/>
+      <c r="HC104" s="6"/>
+      <c r="HD104" s="6"/>
+      <c r="HE104" s="6"/>
+      <c r="HF104" s="6"/>
+      <c r="HG104" s="6"/>
+      <c r="HH104" s="6"/>
+      <c r="HI104" s="6"/>
+      <c r="HJ104" s="6"/>
+      <c r="HK104" s="6"/>
+      <c r="HL104" s="6"/>
+      <c r="HM104" s="6"/>
+      <c r="HN104" s="6"/>
+      <c r="HO104" s="6"/>
+      <c r="HP104" s="6"/>
+      <c r="HQ104" s="6"/>
+      <c r="HR104" s="6"/>
+      <c r="HS104" s="6"/>
+      <c r="HT104" s="6"/>
+      <c r="HU104" s="6"/>
+      <c r="HV104" s="6"/>
+      <c r="HW104" s="6"/>
+      <c r="HX104" s="6"/>
+      <c r="HY104" s="6"/>
+      <c r="HZ104" s="6"/>
+      <c r="IA104" s="6"/>
+      <c r="IB104" s="6"/>
+      <c r="IC104" s="6"/>
+      <c r="ID104" s="6"/>
+      <c r="IE104" s="6"/>
+      <c r="IF104" s="6"/>
+      <c r="IG104" s="6"/>
+      <c r="IH104" s="6"/>
+      <c r="II104" s="6"/>
+      <c r="IJ104" s="6"/>
+      <c r="IK104" s="6"/>
+      <c r="IL104" s="6"/>
+      <c r="IM104" s="6"/>
+      <c r="IN104" s="6"/>
+      <c r="IO104" s="6"/>
+      <c r="IP104" s="6"/>
+      <c r="IQ104" s="6"/>
+      <c r="IR104" s="6"/>
+      <c r="IS104" s="6"/>
+      <c r="IT104" s="6"/>
+      <c r="IU104" s="6"/>
+      <c r="IV104" s="6"/>
+      <c r="IW104" s="6"/>
+      <c r="IX104" s="6"/>
+      <c r="IY104" s="6"/>
+      <c r="IZ104" s="6"/>
+      <c r="JA104" s="6"/>
+      <c r="JB104" s="6"/>
+      <c r="JC104" s="6"/>
+      <c r="JD104" s="6"/>
+      <c r="JE104" s="6"/>
+      <c r="JF104" s="6"/>
+      <c r="JG104" s="6"/>
+      <c r="JH104" s="6"/>
+      <c r="JI104" s="6"/>
+      <c r="JJ104" s="6"/>
+      <c r="JK104" s="6"/>
+      <c r="JL104" s="6"/>
+      <c r="JM104" s="6"/>
+      <c r="JN104" s="6"/>
+      <c r="JO104" s="6"/>
+      <c r="JP104" s="6"/>
+      <c r="JQ104" s="6"/>
+      <c r="JR104" s="6"/>
+      <c r="JS104" s="6"/>
+      <c r="JT104" s="6"/>
+      <c r="JU104" s="6"/>
+      <c r="JV104" s="6"/>
+      <c r="JW104" s="6"/>
+      <c r="JX104" s="6"/>
+      <c r="JY104" s="6"/>
+      <c r="JZ104" s="6"/>
+      <c r="KA104" s="6"/>
+      <c r="KB104" s="6"/>
+      <c r="KC104" s="6"/>
+      <c r="KD104" s="6"/>
+      <c r="KE104" s="6"/>
+      <c r="KF104" s="6"/>
+      <c r="KG104" s="6"/>
+      <c r="KH104" s="6"/>
+      <c r="KI104" s="6"/>
+      <c r="KJ104" s="6"/>
+      <c r="KK104" s="6"/>
+      <c r="KL104" s="6"/>
+      <c r="KM104" s="6"/>
+      <c r="KN104" s="6"/>
+      <c r="KO104" s="6"/>
+      <c r="KP104" s="6"/>
+      <c r="KQ104" s="6"/>
+      <c r="KR104" s="6"/>
+      <c r="KS104" s="6"/>
+      <c r="KT104" s="6"/>
+      <c r="KU104" s="6"/>
+      <c r="KV104" s="6"/>
+      <c r="KW104" s="6"/>
+      <c r="KX104" s="6"/>
+      <c r="KY104" s="6"/>
+      <c r="KZ104" s="6"/>
+      <c r="LA104" s="6"/>
+      <c r="LB104" s="6"/>
+      <c r="LC104" s="6"/>
+      <c r="LD104" s="6"/>
+      <c r="LE104" s="6"/>
+      <c r="LF104" s="6"/>
+      <c r="LG104" s="6"/>
+      <c r="LH104" s="6"/>
+      <c r="LI104" s="6"/>
+      <c r="LJ104" s="6"/>
+      <c r="LK104" s="6"/>
+      <c r="LL104" s="6"/>
+      <c r="LM104" s="6"/>
+      <c r="LN104" s="6"/>
+      <c r="LO104" s="6"/>
+      <c r="LP104" s="6"/>
+      <c r="LQ104" s="6"/>
+      <c r="LR104" s="6"/>
+      <c r="LS104" s="6"/>
+      <c r="LT104" s="6"/>
+      <c r="LU104" s="6"/>
+      <c r="LV104" s="6"/>
+      <c r="LW104" s="6"/>
+      <c r="LX104" s="6"/>
+      <c r="LY104" s="6"/>
+      <c r="LZ104" s="6"/>
+      <c r="MA104" s="6"/>
+      <c r="MB104" s="6"/>
+      <c r="MC104" s="6"/>
+      <c r="MD104" s="6"/>
+      <c r="ME104" s="6"/>
+      <c r="MF104" s="6"/>
+      <c r="MG104" s="6"/>
+      <c r="MH104" s="6"/>
+      <c r="MI104" s="6"/>
+      <c r="MJ104" s="6"/>
+      <c r="MK104" s="6"/>
+      <c r="ML104" s="6"/>
+      <c r="MM104" s="6"/>
+      <c r="MN104" s="6"/>
+      <c r="MO104" s="6"/>
+      <c r="MP104" s="6"/>
+      <c r="MQ104" s="6"/>
+      <c r="MR104" s="6"/>
+      <c r="MS104" s="6"/>
+      <c r="MT104" s="6"/>
+      <c r="MU104" s="6"/>
+      <c r="MV104" s="6"/>
+      <c r="MW104" s="6"/>
+      <c r="MX104" s="6"/>
+      <c r="MY104" s="6"/>
+      <c r="MZ104" s="6"/>
+      <c r="NA104" s="6"/>
+      <c r="NB104" s="6"/>
+      <c r="NC104" s="6"/>
+      <c r="ND104" s="6"/>
+      <c r="NE104" s="6"/>
+      <c r="NF104" s="6"/>
+      <c r="NG104" s="6"/>
+      <c r="NH104" s="6"/>
+      <c r="NI104" s="6"/>
+      <c r="NJ104" s="6"/>
+      <c r="NK104" s="6"/>
+      <c r="NL104" s="6"/>
+      <c r="NM104" s="6"/>
+      <c r="NN104" s="6"/>
+      <c r="NO104" s="6"/>
+      <c r="NP104" s="6"/>
+      <c r="NQ104" s="6"/>
+      <c r="NR104" s="6"/>
+      <c r="NS104" s="6"/>
+      <c r="NT104" s="6"/>
+      <c r="NU104" s="6"/>
+      <c r="NV104" s="6"/>
+      <c r="NW104" s="6"/>
+      <c r="NX104" s="6"/>
+      <c r="NY104" s="6"/>
+      <c r="NZ104" s="6"/>
+      <c r="OA104" s="6"/>
+      <c r="OB104" s="6"/>
+      <c r="OC104" s="6"/>
+      <c r="OD104" s="6"/>
+      <c r="OE104" s="6"/>
+      <c r="OF104" s="6"/>
+      <c r="OG104" s="6"/>
+      <c r="OH104" s="6"/>
+      <c r="OI104" s="6"/>
+      <c r="OJ104" s="6"/>
+      <c r="OK104" s="6"/>
+      <c r="OL104" s="6"/>
+      <c r="OM104" s="6"/>
+      <c r="ON104" s="6"/>
+      <c r="OO104" s="6"/>
+      <c r="OP104" s="6"/>
+      <c r="OQ104" s="6"/>
+      <c r="OR104" s="6"/>
+      <c r="OS104" s="6"/>
+      <c r="OT104" s="6"/>
+      <c r="OU104" s="6"/>
+      <c r="OV104" s="6"/>
+      <c r="OW104" s="6"/>
+      <c r="OX104" s="6"/>
+      <c r="OY104" s="6"/>
+      <c r="OZ104" s="6"/>
+      <c r="PA104" s="6"/>
+      <c r="PB104" s="6"/>
+      <c r="PC104" s="6"/>
+      <c r="PD104" s="6"/>
+      <c r="PE104" s="6"/>
+      <c r="PF104" s="6"/>
+      <c r="PG104" s="6"/>
+      <c r="PH104" s="6"/>
+      <c r="PI104" s="6"/>
+      <c r="PJ104" s="6"/>
+      <c r="PK104" s="6"/>
+      <c r="PL104" s="6"/>
+      <c r="PM104" s="6"/>
+      <c r="PN104" s="6"/>
+      <c r="PO104" s="6"/>
+      <c r="PP104" s="6"/>
+      <c r="PQ104" s="6"/>
+      <c r="PR104" s="6"/>
+      <c r="PS104" s="6"/>
+      <c r="PT104" s="6"/>
+      <c r="PU104" s="6"/>
+      <c r="PV104" s="6"/>
+      <c r="PW104" s="6"/>
+      <c r="PX104" s="6"/>
+      <c r="PY104" s="6"/>
+      <c r="PZ104" s="6"/>
+      <c r="QA104" s="6"/>
+      <c r="QB104" s="6"/>
+      <c r="QC104" s="6"/>
+      <c r="QD104" s="6"/>
+      <c r="QE104" s="6"/>
+      <c r="QF104" s="6"/>
+      <c r="QG104" s="6"/>
+      <c r="QH104" s="6"/>
+      <c r="QI104" s="6"/>
+      <c r="QJ104" s="6"/>
+      <c r="QK104" s="6"/>
+      <c r="QL104" s="6"/>
+      <c r="QM104" s="6"/>
+      <c r="QN104" s="6"/>
+      <c r="QO104" s="6"/>
+      <c r="QP104" s="6"/>
+      <c r="QQ104" s="6"/>
+      <c r="QR104" s="6"/>
+      <c r="QS104" s="6"/>
+      <c r="QT104" s="6"/>
+      <c r="QU104" s="6"/>
+      <c r="QV104" s="6"/>
+      <c r="QW104" s="6"/>
+      <c r="QX104" s="6"/>
+      <c r="QY104" s="6"/>
+      <c r="QZ104" s="6"/>
+      <c r="RA104" s="6"/>
+      <c r="RB104" s="6"/>
+      <c r="RC104" s="6"/>
+      <c r="RD104" s="6"/>
+      <c r="RE104" s="6"/>
+      <c r="RF104" s="6"/>
+      <c r="RG104" s="6"/>
+      <c r="RH104" s="6"/>
+      <c r="RI104" s="6"/>
+      <c r="RJ104" s="6"/>
+      <c r="RK104" s="6"/>
+      <c r="RL104" s="6"/>
+      <c r="RM104" s="6"/>
+      <c r="RN104" s="6"/>
+      <c r="RO104" s="6"/>
+      <c r="RP104" s="6"/>
+      <c r="RQ104" s="6"/>
+      <c r="RR104" s="6"/>
+      <c r="RS104" s="6"/>
+      <c r="RT104" s="6"/>
+      <c r="RU104" s="6"/>
+      <c r="RV104" s="6"/>
+      <c r="RW104" s="6"/>
+      <c r="RX104" s="6"/>
+      <c r="RY104" s="6"/>
+      <c r="RZ104" s="6"/>
+      <c r="SA104" s="6"/>
+      <c r="SB104" s="6"/>
+      <c r="SC104" s="6"/>
+      <c r="SD104" s="6"/>
+      <c r="SE104" s="6"/>
+      <c r="SF104" s="6"/>
+      <c r="SG104" s="6"/>
+      <c r="SH104" s="6"/>
+      <c r="SI104" s="6"/>
+      <c r="SJ104" s="6"/>
+      <c r="SK104" s="6"/>
+      <c r="SL104" s="6"/>
+      <c r="SM104" s="6"/>
+      <c r="SN104" s="6"/>
+      <c r="SO104" s="6"/>
+      <c r="SP104" s="6"/>
+      <c r="SQ104" s="6"/>
+      <c r="SR104" s="6"/>
+      <c r="SS104" s="6"/>
+      <c r="ST104" s="6"/>
+      <c r="SU104" s="6"/>
+      <c r="SV104" s="6"/>
+      <c r="SW104" s="6"/>
+      <c r="SX104" s="6"/>
+      <c r="SY104" s="6"/>
+      <c r="SZ104" s="6"/>
+      <c r="TA104" s="6"/>
+      <c r="TB104" s="6"/>
+      <c r="TC104" s="6"/>
+      <c r="TD104" s="6"/>
+      <c r="TE104" s="6"/>
+      <c r="TF104" s="6"/>
+      <c r="TG104" s="6"/>
+      <c r="TH104" s="6"/>
+      <c r="TI104" s="6"/>
+      <c r="TJ104" s="6"/>
+      <c r="TK104" s="6"/>
+      <c r="TL104" s="6"/>
+      <c r="TM104" s="6"/>
+      <c r="TN104" s="6"/>
+      <c r="TO104" s="6"/>
+      <c r="TP104" s="6"/>
+      <c r="TQ104" s="6"/>
+      <c r="TR104" s="6"/>
+      <c r="TS104" s="6"/>
+      <c r="TT104" s="6"/>
+      <c r="TU104" s="6"/>
+      <c r="TV104" s="6"/>
+      <c r="TW104" s="6"/>
+      <c r="TX104" s="6"/>
+      <c r="TY104" s="6"/>
+      <c r="TZ104" s="6"/>
+      <c r="UA104" s="6"/>
+      <c r="UB104" s="6"/>
+      <c r="UC104" s="6"/>
+      <c r="UD104" s="6"/>
+      <c r="UE104" s="6"/>
+      <c r="UF104" s="6"/>
+      <c r="UG104" s="6"/>
+      <c r="UH104" s="6"/>
+      <c r="UI104" s="6"/>
+      <c r="UJ104" s="6"/>
+      <c r="UK104" s="6"/>
+      <c r="UL104" s="6"/>
+      <c r="UM104" s="6"/>
+      <c r="UN104" s="6"/>
+      <c r="UO104" s="6"/>
+      <c r="UP104" s="6"/>
+      <c r="UQ104" s="6"/>
+      <c r="UR104" s="6"/>
+      <c r="US104" s="6"/>
+      <c r="UT104" s="6"/>
+      <c r="UU104" s="6"/>
+      <c r="UV104" s="6"/>
+      <c r="UW104" s="6"/>
+      <c r="UX104" s="6"/>
+      <c r="UY104" s="6"/>
+      <c r="UZ104" s="6"/>
+      <c r="VA104" s="6"/>
+      <c r="VB104" s="6"/>
+      <c r="VC104" s="6"/>
+      <c r="VD104" s="6"/>
+      <c r="VE104" s="6"/>
+      <c r="VF104" s="6"/>
+      <c r="VG104" s="6"/>
+      <c r="VH104" s="6"/>
+      <c r="VI104" s="6"/>
+      <c r="VJ104" s="6"/>
+      <c r="VK104" s="6"/>
+      <c r="VL104" s="6"/>
+      <c r="VM104" s="6"/>
+      <c r="VN104" s="6"/>
+      <c r="VO104" s="6"/>
+      <c r="VP104" s="6"/>
+      <c r="VQ104" s="6"/>
+      <c r="VR104" s="6"/>
+      <c r="VS104" s="6"/>
+      <c r="VT104" s="6"/>
+      <c r="VU104" s="6"/>
+      <c r="VV104" s="6"/>
+      <c r="VW104" s="6"/>
+      <c r="VX104" s="6"/>
+      <c r="VY104" s="6"/>
+      <c r="VZ104" s="6"/>
+      <c r="WA104" s="6"/>
+      <c r="WB104" s="6"/>
+      <c r="WC104" s="6"/>
+      <c r="WD104" s="6"/>
+      <c r="WE104" s="6"/>
+      <c r="WF104" s="6"/>
+      <c r="WG104" s="6"/>
+      <c r="WH104" s="6"/>
+      <c r="WI104" s="6"/>
+      <c r="WJ104" s="6"/>
+      <c r="WK104" s="6"/>
+      <c r="WL104" s="6"/>
+      <c r="WM104" s="6"/>
+      <c r="WN104" s="6"/>
+      <c r="WO104" s="6"/>
+      <c r="WP104" s="6"/>
+      <c r="WQ104" s="6"/>
+      <c r="WR104" s="6"/>
+      <c r="WS104" s="6"/>
+      <c r="WT104" s="6"/>
+      <c r="WU104" s="6"/>
+      <c r="WV104" s="6"/>
+      <c r="WW104" s="6"/>
+      <c r="WX104" s="6"/>
+      <c r="WY104" s="6"/>
+      <c r="WZ104" s="6"/>
+      <c r="XA104" s="6"/>
+      <c r="XB104" s="6"/>
+      <c r="XC104" s="6"/>
+      <c r="XD104" s="6"/>
+      <c r="XE104" s="6"/>
+      <c r="XF104" s="6"/>
+      <c r="XG104" s="6"/>
+      <c r="XH104" s="6"/>
+      <c r="XI104" s="6"/>
+      <c r="XJ104" s="6"/>
+      <c r="XK104" s="6"/>
+      <c r="XL104" s="6"/>
+      <c r="XM104" s="6"/>
+      <c r="XN104" s="6"/>
+      <c r="XO104" s="6"/>
+      <c r="XP104" s="6"/>
+      <c r="XQ104" s="6"/>
+      <c r="XR104" s="6"/>
+      <c r="XS104" s="6"/>
+      <c r="XT104" s="6"/>
+      <c r="XU104" s="6"/>
+      <c r="XV104" s="6"/>
+      <c r="XW104" s="6"/>
+      <c r="XX104" s="6"/>
+      <c r="XY104" s="6"/>
+      <c r="XZ104" s="6"/>
+      <c r="YA104" s="6"/>
+      <c r="YB104" s="6"/>
+      <c r="YC104" s="6"/>
+      <c r="YD104" s="6"/>
+      <c r="YE104" s="6"/>
+      <c r="YF104" s="6"/>
+      <c r="YG104" s="6"/>
+      <c r="YH104" s="6"/>
+      <c r="YI104" s="6"/>
+      <c r="YJ104" s="6"/>
+      <c r="YK104" s="6"/>
+      <c r="YL104" s="6"/>
+      <c r="YM104" s="6"/>
+      <c r="YN104" s="6"/>
+      <c r="YO104" s="6"/>
+      <c r="YP104" s="6"/>
+      <c r="YQ104" s="6"/>
+      <c r="YR104" s="6"/>
+      <c r="YS104" s="6"/>
+      <c r="YT104" s="6"/>
+      <c r="YU104" s="6"/>
+      <c r="YV104" s="6"/>
+      <c r="YW104" s="6"/>
+      <c r="YX104" s="6"/>
+      <c r="YY104" s="6"/>
+      <c r="YZ104" s="6"/>
+      <c r="ZA104" s="6"/>
+      <c r="ZB104" s="6"/>
+      <c r="ZC104" s="6"/>
+      <c r="ZD104" s="6"/>
+      <c r="ZE104" s="6"/>
+      <c r="ZF104" s="6"/>
+      <c r="ZG104" s="6"/>
+      <c r="ZH104" s="6"/>
+      <c r="ZI104" s="6"/>
+      <c r="ZJ104" s="6"/>
+      <c r="ZK104" s="6"/>
+      <c r="ZL104" s="6"/>
+      <c r="ZM104" s="6"/>
+      <c r="ZN104" s="6"/>
+      <c r="ZO104" s="6"/>
+      <c r="ZP104" s="6"/>
+      <c r="ZQ104" s="6"/>
+      <c r="ZR104" s="6"/>
+      <c r="ZS104" s="6"/>
+      <c r="ZT104" s="6"/>
+      <c r="ZU104" s="6"/>
+      <c r="ZV104" s="6"/>
+      <c r="ZW104" s="6"/>
+      <c r="ZX104" s="6"/>
+      <c r="ZY104" s="6"/>
+      <c r="ZZ104" s="6"/>
+      <c r="AAA104" s="6"/>
+      <c r="AAB104" s="6"/>
+      <c r="AAC104" s="6"/>
+      <c r="AAD104" s="6"/>
+      <c r="AAE104" s="6"/>
+      <c r="AAF104" s="6"/>
+      <c r="AAG104" s="6"/>
+      <c r="AAH104" s="6"/>
+      <c r="AAI104" s="6"/>
+      <c r="AAJ104" s="6"/>
+      <c r="AAK104" s="6"/>
+      <c r="AAL104" s="6"/>
+      <c r="AAM104" s="6"/>
+      <c r="AAN104" s="6"/>
+      <c r="AAO104" s="6"/>
+      <c r="AAP104" s="6"/>
+      <c r="AAQ104" s="6"/>
+      <c r="AAR104" s="6"/>
+      <c r="AAS104" s="6"/>
+      <c r="AAT104" s="6"/>
+      <c r="AAU104" s="6"/>
+      <c r="AAV104" s="6"/>
+      <c r="AAW104" s="6"/>
+      <c r="AAX104" s="6"/>
+      <c r="AAY104" s="6"/>
+      <c r="AAZ104" s="6"/>
+      <c r="ABA104" s="6"/>
+      <c r="ABB104" s="6"/>
+      <c r="ABC104" s="6"/>
+      <c r="ABD104" s="6"/>
+      <c r="ABE104" s="6"/>
+      <c r="ABF104" s="6"/>
+      <c r="ABG104" s="6"/>
+      <c r="ABH104" s="6"/>
+      <c r="ABI104" s="6"/>
+      <c r="ABJ104" s="6"/>
+      <c r="ABK104" s="6"/>
+      <c r="ABL104" s="6"/>
+      <c r="ABM104" s="6"/>
+      <c r="ABN104" s="6"/>
+      <c r="ABO104" s="6"/>
+      <c r="ABP104" s="6"/>
+      <c r="ABQ104" s="6"/>
+      <c r="ABR104" s="6"/>
+      <c r="ABS104" s="6"/>
+      <c r="ABT104" s="6"/>
+      <c r="ABU104" s="6"/>
+      <c r="ABV104" s="6"/>
+      <c r="ABW104" s="6"/>
+      <c r="ABX104" s="6"/>
+      <c r="ABY104" s="6"/>
+      <c r="ABZ104" s="6"/>
+      <c r="ACA104" s="6"/>
+      <c r="ACB104" s="6"/>
+      <c r="ACC104" s="6"/>
+      <c r="ACD104" s="6"/>
+      <c r="ACE104" s="6"/>
+      <c r="ACF104" s="6"/>
+      <c r="ACG104" s="6"/>
+      <c r="ACH104" s="6"/>
+      <c r="ACI104" s="6"/>
+      <c r="ACJ104" s="6"/>
+      <c r="ACK104" s="6"/>
+      <c r="ACL104" s="6"/>
+      <c r="ACM104" s="6"/>
+      <c r="ACN104" s="6"/>
+      <c r="ACO104" s="6"/>
+      <c r="ACP104" s="6"/>
+      <c r="ACQ104" s="6"/>
+      <c r="ACR104" s="6"/>
+      <c r="ACS104" s="6"/>
+      <c r="ACT104" s="6"/>
+      <c r="ACU104" s="6"/>
+      <c r="ACV104" s="6"/>
+      <c r="ACW104" s="6"/>
+      <c r="ACX104" s="6"/>
+      <c r="ACY104" s="6"/>
+      <c r="ACZ104" s="6"/>
+      <c r="ADA104" s="6"/>
+      <c r="ADB104" s="6"/>
+      <c r="ADC104" s="6"/>
+      <c r="ADD104" s="6"/>
+      <c r="ADE104" s="6"/>
+      <c r="ADF104" s="6"/>
+      <c r="ADG104" s="6"/>
+      <c r="ADH104" s="6"/>
+      <c r="ADI104" s="6"/>
+      <c r="ADJ104" s="6"/>
+      <c r="ADK104" s="6"/>
+      <c r="ADL104" s="6"/>
+      <c r="ADM104" s="6"/>
+      <c r="ADN104" s="6"/>
+      <c r="ADO104" s="6"/>
+      <c r="ADP104" s="6"/>
+      <c r="ADQ104" s="6"/>
+      <c r="ADR104" s="6"/>
+      <c r="ADS104" s="6"/>
+      <c r="ADT104" s="6"/>
+      <c r="ADU104" s="6"/>
+      <c r="ADV104" s="6"/>
+      <c r="ADW104" s="6"/>
+      <c r="ADX104" s="6"/>
+      <c r="ADY104" s="6"/>
+      <c r="ADZ104" s="6"/>
+      <c r="AEA104" s="6"/>
+      <c r="AEB104" s="6"/>
+      <c r="AEC104" s="6"/>
+      <c r="AED104" s="6"/>
+      <c r="AEE104" s="6"/>
+      <c r="AEF104" s="6"/>
+      <c r="AEG104" s="6"/>
+      <c r="AEH104" s="6"/>
+      <c r="AEI104" s="6"/>
+      <c r="AEJ104" s="6"/>
+      <c r="AEK104" s="6"/>
+      <c r="AEL104" s="6"/>
+      <c r="AEM104" s="6"/>
+      <c r="AEN104" s="6"/>
+      <c r="AEO104" s="6"/>
+      <c r="AEP104" s="6"/>
+      <c r="AEQ104" s="6"/>
+      <c r="AER104" s="6"/>
+      <c r="AES104" s="6"/>
+      <c r="AET104" s="6"/>
+      <c r="AEU104" s="6"/>
+      <c r="AEV104" s="6"/>
+      <c r="AEW104" s="6"/>
+      <c r="AEX104" s="6"/>
+      <c r="AEY104" s="6"/>
+      <c r="AEZ104" s="6"/>
+      <c r="AFA104" s="6"/>
+      <c r="AFB104" s="6"/>
+      <c r="AFC104" s="6"/>
+      <c r="AFD104" s="6"/>
+      <c r="AFE104" s="6"/>
+      <c r="AFF104" s="6"/>
+      <c r="AFG104" s="6"/>
+      <c r="AFH104" s="6"/>
+      <c r="AFI104" s="6"/>
+      <c r="AFJ104" s="6"/>
+      <c r="AFK104" s="6"/>
+      <c r="AFL104" s="6"/>
+      <c r="AFM104" s="6"/>
+      <c r="AFN104" s="6"/>
+      <c r="AFO104" s="6"/>
+      <c r="AFP104" s="6"/>
+      <c r="AFQ104" s="6"/>
+      <c r="AFR104" s="6"/>
+      <c r="AFS104" s="6"/>
+      <c r="AFT104" s="6"/>
+      <c r="AFU104" s="6"/>
+      <c r="AFV104" s="6"/>
+      <c r="AFW104" s="6"/>
+      <c r="AFX104" s="6"/>
+      <c r="AFY104" s="6"/>
+      <c r="AFZ104" s="6"/>
+      <c r="AGA104" s="6"/>
+      <c r="AGB104" s="6"/>
+      <c r="AGC104" s="6"/>
+      <c r="AGD104" s="6"/>
+      <c r="AGE104" s="6"/>
+      <c r="AGF104" s="6"/>
+      <c r="AGG104" s="6"/>
+      <c r="AGH104" s="6"/>
+      <c r="AGI104" s="6"/>
+      <c r="AGJ104" s="6"/>
+      <c r="AGK104" s="6"/>
+      <c r="AGL104" s="6"/>
+      <c r="AGM104" s="6"/>
+      <c r="AGN104" s="6"/>
+      <c r="AGO104" s="6"/>
+      <c r="AGP104" s="6"/>
+      <c r="AGQ104" s="6"/>
+      <c r="AGR104" s="6"/>
+      <c r="AGS104" s="6"/>
+      <c r="AGT104" s="6"/>
+      <c r="AGU104" s="6"/>
+      <c r="AGV104" s="6"/>
+      <c r="AGW104" s="6"/>
+      <c r="AGX104" s="6"/>
+      <c r="AGY104" s="6"/>
+      <c r="AGZ104" s="6"/>
+      <c r="AHA104" s="6"/>
+      <c r="AHB104" s="6"/>
+      <c r="AHC104" s="6"/>
+      <c r="AHD104" s="6"/>
+      <c r="AHE104" s="6"/>
+      <c r="AHF104" s="6"/>
+      <c r="AHG104" s="6"/>
+      <c r="AHH104" s="6"/>
+      <c r="AHI104" s="6"/>
+      <c r="AHJ104" s="6"/>
+      <c r="AHK104" s="6"/>
+      <c r="AHL104" s="6"/>
+      <c r="AHM104" s="6"/>
+      <c r="AHN104" s="6"/>
+      <c r="AHO104" s="6"/>
+      <c r="AHP104" s="6"/>
+      <c r="AHQ104" s="6"/>
+      <c r="AHR104" s="6"/>
+      <c r="AHS104" s="6"/>
+      <c r="AHT104" s="6"/>
+      <c r="AHU104" s="6"/>
+      <c r="AHV104" s="6"/>
+      <c r="AHW104" s="6"/>
+      <c r="AHX104" s="6"/>
+      <c r="AHY104" s="6"/>
+      <c r="AHZ104" s="6"/>
+      <c r="AIA104" s="6"/>
+      <c r="AIB104" s="6"/>
+      <c r="AIC104" s="6"/>
+      <c r="AID104" s="6"/>
+      <c r="AIE104" s="6"/>
+      <c r="AIF104" s="6"/>
+      <c r="AIG104" s="6"/>
+      <c r="AIH104" s="6"/>
+      <c r="AII104" s="6"/>
+      <c r="AIJ104" s="6"/>
+      <c r="AIK104" s="6"/>
+      <c r="AIL104" s="6"/>
+      <c r="AIM104" s="6"/>
+      <c r="AIN104" s="6"/>
+      <c r="AIO104" s="6"/>
+      <c r="AIP104" s="6"/>
+      <c r="AIQ104" s="6"/>
+      <c r="AIR104" s="6"/>
+      <c r="AIS104" s="6"/>
+      <c r="AIT104" s="6"/>
+      <c r="AIU104" s="6"/>
+      <c r="AIV104" s="6"/>
+      <c r="AIW104" s="6"/>
+      <c r="AIX104" s="6"/>
+      <c r="AIY104" s="6"/>
+      <c r="AIZ104" s="6"/>
+      <c r="AJA104" s="6"/>
+      <c r="AJB104" s="6"/>
+      <c r="AJC104" s="6"/>
+      <c r="AJD104" s="6"/>
+      <c r="AJE104" s="6"/>
+      <c r="AJF104" s="6"/>
+      <c r="AJG104" s="6"/>
+      <c r="AJH104" s="6"/>
+      <c r="AJI104" s="6"/>
+      <c r="AJJ104" s="6"/>
+      <c r="AJK104" s="6"/>
+      <c r="AJL104" s="6"/>
+      <c r="AJM104" s="6"/>
+      <c r="AJN104" s="6"/>
+      <c r="AJO104" s="6"/>
+      <c r="AJP104" s="6"/>
+      <c r="AJQ104" s="6"/>
+      <c r="AJR104" s="6"/>
+      <c r="AJS104" s="6"/>
+      <c r="AJT104" s="6"/>
+      <c r="AJU104" s="6"/>
+      <c r="AJV104" s="6"/>
+      <c r="AJW104" s="6"/>
+      <c r="AJX104" s="6"/>
+      <c r="AJY104" s="6"/>
+      <c r="AJZ104" s="6"/>
+      <c r="AKA104" s="6"/>
+      <c r="AKB104" s="6"/>
+      <c r="AKC104" s="6"/>
+      <c r="AKD104" s="6"/>
+      <c r="AKE104" s="6"/>
+      <c r="AKF104" s="6"/>
+      <c r="AKG104" s="6"/>
+      <c r="AKH104" s="6"/>
+      <c r="AKI104" s="6"/>
+      <c r="AKJ104" s="6"/>
+      <c r="AKK104" s="6"/>
+      <c r="AKL104" s="6"/>
+      <c r="AKM104" s="6"/>
+      <c r="AKN104" s="6"/>
+      <c r="AKO104" s="6"/>
+      <c r="AKP104" s="6"/>
+      <c r="AKQ104" s="6"/>
+      <c r="AKR104" s="6"/>
+      <c r="AKS104" s="6"/>
+      <c r="AKT104" s="6"/>
+      <c r="AKU104" s="6"/>
+      <c r="AKV104" s="6"/>
+      <c r="AKW104" s="6"/>
+      <c r="AKX104" s="6"/>
+      <c r="AKY104" s="6"/>
+      <c r="AKZ104" s="6"/>
+      <c r="ALA104" s="6"/>
+      <c r="ALB104" s="6"/>
+      <c r="ALC104" s="6"/>
+      <c r="ALD104" s="6"/>
+      <c r="ALE104" s="6"/>
+      <c r="ALF104" s="6"/>
+      <c r="ALG104" s="6"/>
+      <c r="ALH104" s="6"/>
+      <c r="ALI104" s="6"/>
+      <c r="ALJ104" s="6"/>
+      <c r="ALK104" s="6"/>
+      <c r="ALL104" s="6"/>
+      <c r="ALM104" s="6"/>
+      <c r="ALN104" s="6"/>
+      <c r="ALO104" s="6"/>
+      <c r="ALP104" s="6"/>
+      <c r="ALQ104" s="6"/>
+      <c r="ALR104" s="6"/>
+      <c r="ALS104" s="6"/>
+      <c r="ALT104" s="6"/>
+      <c r="ALU104" s="6"/>
+      <c r="ALV104" s="6"/>
+      <c r="ALW104" s="6"/>
+      <c r="ALX104" s="6"/>
+      <c r="ALY104" s="6"/>
+      <c r="ALZ104" s="6"/>
+      <c r="AMA104" s="6"/>
+      <c r="AMB104" s="6"/>
+      <c r="AMC104" s="6"/>
+      <c r="AMD104" s="6"/>
+      <c r="AME104" s="6"/>
+      <c r="AMF104" s="6"/>
+      <c r="AMG104" s="6"/>
+      <c r="AMH104" s="6"/>
+      <c r="AMI104" s="6"/>
+      <c r="AMJ104" s="6"/>
+      <c r="AMK104" s="6"/>
+      <c r="AML104" s="6"/>
+      <c r="AMM104" s="6"/>
+      <c r="AMN104" s="6"/>
+      <c r="AMO104" s="6"/>
+      <c r="AMP104" s="6"/>
+      <c r="AMQ104" s="6"/>
+      <c r="AMR104" s="6"/>
+      <c r="AMS104" s="6"/>
+      <c r="AMT104" s="6"/>
+      <c r="AMU104" s="6"/>
+      <c r="AMV104" s="6"/>
+      <c r="AMW104" s="6"/>
+      <c r="AMX104" s="6"/>
+      <c r="AMY104" s="6"/>
+      <c r="AMZ104" s="6"/>
+      <c r="ANA104" s="6"/>
+      <c r="ANB104" s="6"/>
+      <c r="ANC104" s="6"/>
+      <c r="AND104" s="6"/>
+      <c r="ANE104" s="6"/>
+      <c r="ANF104" s="6"/>
+      <c r="ANG104" s="6"/>
+      <c r="ANH104" s="6"/>
+      <c r="ANI104" s="6"/>
+      <c r="ANJ104" s="6"/>
+      <c r="ANK104" s="6"/>
+      <c r="ANL104" s="6"/>
+      <c r="ANM104" s="6"/>
+      <c r="ANN104" s="6"/>
+      <c r="ANO104" s="6"/>
+      <c r="ANP104" s="6"/>
+      <c r="ANQ104" s="6"/>
+      <c r="ANR104" s="6"/>
+      <c r="ANS104" s="6"/>
+      <c r="ANT104" s="6"/>
+      <c r="ANU104" s="6"/>
+      <c r="ANV104" s="6"/>
+      <c r="ANW104" s="6"/>
+      <c r="ANX104" s="6"/>
+      <c r="ANY104" s="6"/>
+      <c r="ANZ104" s="6"/>
+      <c r="AOA104" s="6"/>
+      <c r="AOB104" s="6"/>
+      <c r="AOC104" s="6"/>
+      <c r="AOD104" s="6"/>
+      <c r="AOE104" s="6"/>
+      <c r="AOF104" s="6"/>
+      <c r="AOG104" s="6"/>
+      <c r="AOH104" s="6"/>
+      <c r="AOI104" s="6"/>
+      <c r="AOJ104" s="6"/>
+      <c r="AOK104" s="6"/>
+      <c r="AOL104" s="6"/>
+      <c r="AOM104" s="6"/>
+      <c r="AON104" s="6"/>
+      <c r="AOO104" s="6"/>
+      <c r="AOP104" s="6"/>
+      <c r="AOQ104" s="6"/>
+      <c r="AOR104" s="6"/>
+      <c r="AOS104" s="6"/>
+      <c r="AOT104" s="6"/>
+      <c r="AOU104" s="6"/>
+      <c r="AOV104" s="6"/>
+      <c r="AOW104" s="6"/>
+      <c r="AOX104" s="6"/>
+      <c r="AOY104" s="6"/>
+      <c r="AOZ104" s="6"/>
+      <c r="APA104" s="6"/>
+      <c r="APB104" s="6"/>
+      <c r="APC104" s="6"/>
+      <c r="APD104" s="6"/>
+      <c r="APE104" s="6"/>
+      <c r="APF104" s="6"/>
+      <c r="APG104" s="6"/>
+      <c r="APH104" s="6"/>
+      <c r="API104" s="6"/>
+      <c r="APJ104" s="6"/>
+      <c r="APK104" s="6"/>
+      <c r="APL104" s="6"/>
+      <c r="APM104" s="6"/>
+      <c r="APN104" s="6"/>
+      <c r="APO104" s="6"/>
+      <c r="APP104" s="6"/>
+      <c r="APQ104" s="6"/>
+      <c r="APR104" s="6"/>
+      <c r="APS104" s="6"/>
+      <c r="APT104" s="6"/>
+      <c r="APU104" s="6"/>
+      <c r="APV104" s="6"/>
+      <c r="APW104" s="6"/>
+      <c r="APX104" s="6"/>
+      <c r="APY104" s="6"/>
+      <c r="APZ104" s="6"/>
+      <c r="AQA104" s="6"/>
+      <c r="AQB104" s="6"/>
+      <c r="AQC104" s="6"/>
+      <c r="AQD104" s="6"/>
+      <c r="AQE104" s="6"/>
+      <c r="AQF104" s="6"/>
+      <c r="AQG104" s="6"/>
+      <c r="AQH104" s="6"/>
+      <c r="AQI104" s="6"/>
+      <c r="AQJ104" s="6"/>
+      <c r="AQK104" s="6"/>
+      <c r="AQL104" s="6"/>
+      <c r="AQM104" s="6"/>
+      <c r="AQN104" s="6"/>
+      <c r="AQO104" s="6"/>
+      <c r="AQP104" s="6"/>
+      <c r="AQQ104" s="6"/>
+      <c r="AQR104" s="6"/>
+      <c r="AQS104" s="6"/>
+      <c r="AQT104" s="6"/>
+      <c r="AQU104" s="6"/>
+      <c r="AQV104" s="6"/>
+      <c r="AQW104" s="6"/>
+      <c r="AQX104" s="6"/>
+      <c r="AQY104" s="6"/>
+      <c r="AQZ104" s="6"/>
+      <c r="ARA104" s="6"/>
+      <c r="ARB104" s="6"/>
+      <c r="ARC104" s="6"/>
+      <c r="ARD104" s="6"/>
+      <c r="ARE104" s="6"/>
+      <c r="ARF104" s="6"/>
+      <c r="ARG104" s="6"/>
+      <c r="ARH104" s="6"/>
+      <c r="ARI104" s="6"/>
+      <c r="ARJ104" s="6"/>
+      <c r="ARK104" s="6"/>
+      <c r="ARL104" s="6"/>
+      <c r="ARM104" s="6"/>
+      <c r="ARN104" s="6"/>
+      <c r="ARO104" s="6"/>
+      <c r="ARP104" s="6"/>
+      <c r="ARQ104" s="6"/>
+      <c r="ARR104" s="6"/>
+      <c r="ARS104" s="6"/>
+      <c r="ART104" s="6"/>
+      <c r="ARU104" s="6"/>
+      <c r="ARV104" s="6"/>
+      <c r="ARW104" s="6"/>
+      <c r="ARX104" s="6"/>
+      <c r="ARY104" s="6"/>
+      <c r="ARZ104" s="6"/>
+      <c r="ASA104" s="6"/>
+      <c r="ASB104" s="6"/>
+      <c r="ASC104" s="6"/>
+      <c r="ASD104" s="6"/>
+      <c r="ASE104" s="6"/>
+      <c r="ASF104" s="6"/>
+      <c r="ASG104" s="6"/>
+      <c r="ASH104" s="6"/>
+      <c r="ASI104" s="6"/>
+      <c r="ASJ104" s="6"/>
+      <c r="ASK104" s="6"/>
+      <c r="ASL104" s="6"/>
+      <c r="ASM104" s="6"/>
+      <c r="ASN104" s="6"/>
+      <c r="ASO104" s="6"/>
+      <c r="ASP104" s="6"/>
+      <c r="ASQ104" s="6"/>
+      <c r="ASR104" s="6"/>
+      <c r="ASS104" s="6"/>
+      <c r="AST104" s="6"/>
+      <c r="ASU104" s="6"/>
+      <c r="ASV104" s="6"/>
+      <c r="ASW104" s="6"/>
+      <c r="ASX104" s="6"/>
+      <c r="ASY104" s="6"/>
+      <c r="ASZ104" s="6"/>
+      <c r="ATA104" s="6"/>
+      <c r="ATB104" s="6"/>
+      <c r="ATC104" s="6"/>
+      <c r="ATD104" s="6"/>
+      <c r="ATE104" s="6"/>
+      <c r="ATF104" s="6"/>
+      <c r="ATG104" s="6"/>
+      <c r="ATH104" s="6"/>
+      <c r="ATI104" s="6"/>
+      <c r="ATJ104" s="6"/>
+      <c r="ATK104" s="6"/>
+      <c r="ATL104" s="6"/>
+      <c r="ATM104" s="6"/>
+      <c r="ATN104" s="6"/>
+      <c r="ATO104" s="6"/>
+      <c r="ATP104" s="6"/>
+      <c r="ATQ104" s="6"/>
+      <c r="ATR104" s="6"/>
+      <c r="ATS104" s="6"/>
+      <c r="ATT104" s="6"/>
+      <c r="ATU104" s="6"/>
+      <c r="ATV104" s="6"/>
+      <c r="ATW104" s="6"/>
+      <c r="ATX104" s="6"/>
+      <c r="ATY104" s="6"/>
+      <c r="ATZ104" s="6"/>
+      <c r="AUA104" s="6"/>
+      <c r="AUB104" s="6"/>
+      <c r="AUC104" s="6"/>
+      <c r="AUD104" s="6"/>
+      <c r="AUE104" s="6"/>
+      <c r="AUF104" s="6"/>
+      <c r="AUG104" s="6"/>
+      <c r="AUH104" s="6"/>
+      <c r="AUI104" s="6"/>
+      <c r="AUJ104" s="6"/>
+      <c r="AUK104" s="6"/>
+      <c r="AUL104" s="6"/>
+      <c r="AUM104" s="6"/>
+      <c r="AUN104" s="6"/>
+      <c r="AUO104" s="6"/>
+      <c r="AUP104" s="6"/>
+      <c r="AUQ104" s="6"/>
+      <c r="AUR104" s="6"/>
+      <c r="AUS104" s="6"/>
+      <c r="AUT104" s="6"/>
+      <c r="AUU104" s="6"/>
+      <c r="AUV104" s="6"/>
+      <c r="AUW104" s="6"/>
+      <c r="AUX104" s="6"/>
+      <c r="AUY104" s="6"/>
+      <c r="AUZ104" s="6"/>
+      <c r="AVA104" s="6"/>
+      <c r="AVB104" s="6"/>
+      <c r="AVC104" s="6"/>
+      <c r="AVD104" s="6"/>
+      <c r="AVE104" s="6"/>
+      <c r="AVF104" s="6"/>
+      <c r="AVG104" s="6"/>
+      <c r="AVH104" s="6"/>
+      <c r="AVI104" s="6"/>
+      <c r="AVJ104" s="6"/>
+      <c r="AVK104" s="6"/>
+      <c r="AVL104" s="6"/>
+      <c r="AVM104" s="6"/>
+      <c r="AVN104" s="6"/>
+      <c r="AVO104" s="6"/>
+      <c r="AVP104" s="6"/>
+      <c r="AVQ104" s="6"/>
+      <c r="AVR104" s="6"/>
+      <c r="AVS104" s="6"/>
+      <c r="AVT104" s="6"/>
+      <c r="AVU104" s="6"/>
+      <c r="AVV104" s="6"/>
+      <c r="AVW104" s="6"/>
+      <c r="AVX104" s="6"/>
+      <c r="AVY104" s="6"/>
+      <c r="AVZ104" s="6"/>
+      <c r="AWA104" s="6"/>
+      <c r="AWB104" s="6"/>
+      <c r="AWC104" s="6"/>
+      <c r="AWD104" s="6"/>
+      <c r="AWE104" s="6"/>
+      <c r="AWF104" s="6"/>
+      <c r="AWG104" s="6"/>
+      <c r="AWH104" s="6"/>
+      <c r="AWI104" s="6"/>
+      <c r="AWJ104" s="6"/>
+      <c r="AWK104" s="6"/>
+      <c r="AWL104" s="6"/>
+      <c r="AWM104" s="6"/>
+      <c r="AWN104" s="6"/>
+      <c r="AWO104" s="6"/>
+      <c r="AWP104" s="6"/>
+      <c r="AWQ104" s="6"/>
+      <c r="AWR104" s="6"/>
+      <c r="AWS104" s="6"/>
+      <c r="AWT104" s="6"/>
+      <c r="AWU104" s="6"/>
+      <c r="AWV104" s="6"/>
+      <c r="AWW104" s="6"/>
+      <c r="AWX104" s="6"/>
+      <c r="AWY104" s="6"/>
+      <c r="AWZ104" s="6"/>
+      <c r="AXA104" s="6"/>
+      <c r="AXB104" s="6"/>
+      <c r="AXC104" s="6"/>
+      <c r="AXD104" s="6"/>
+      <c r="AXE104" s="6"/>
+      <c r="AXF104" s="6"/>
+      <c r="AXG104" s="6"/>
+      <c r="AXH104" s="6"/>
+      <c r="AXI104" s="6"/>
+      <c r="AXJ104" s="6"/>
+      <c r="AXK104" s="6"/>
+      <c r="AXL104" s="6"/>
+      <c r="AXM104" s="6"/>
+      <c r="AXN104" s="6"/>
+      <c r="AXO104" s="6"/>
+      <c r="AXP104" s="6"/>
+      <c r="AXQ104" s="6"/>
+      <c r="AXR104" s="6"/>
+      <c r="AXS104" s="6"/>
+      <c r="AXT104" s="6"/>
+      <c r="AXU104" s="6"/>
+      <c r="AXV104" s="6"/>
+      <c r="AXW104" s="6"/>
+      <c r="AXX104" s="6"/>
+      <c r="AXY104" s="6"/>
+      <c r="AXZ104" s="6"/>
+      <c r="AYA104" s="6"/>
+      <c r="AYB104" s="6"/>
+      <c r="AYC104" s="6"/>
+      <c r="AYD104" s="6"/>
+      <c r="AYE104" s="6"/>
+      <c r="AYF104" s="6"/>
+      <c r="AYG104" s="6"/>
+      <c r="AYH104" s="6"/>
+      <c r="AYI104" s="6"/>
+      <c r="AYJ104" s="6"/>
+      <c r="AYK104" s="6"/>
+      <c r="AYL104" s="6"/>
+      <c r="AYM104" s="6"/>
+      <c r="AYN104" s="6"/>
+      <c r="AYO104" s="6"/>
+      <c r="AYP104" s="6"/>
+      <c r="AYQ104" s="6"/>
+      <c r="AYR104" s="6"/>
+      <c r="AYS104" s="6"/>
+      <c r="AYT104" s="6"/>
+      <c r="AYU104" s="6"/>
+      <c r="AYV104" s="6"/>
+      <c r="AYW104" s="6"/>
+      <c r="AYX104" s="6"/>
+      <c r="AYY104" s="6"/>
+      <c r="AYZ104" s="6"/>
+      <c r="AZA104" s="6"/>
+      <c r="AZB104" s="6"/>
+      <c r="AZC104" s="6"/>
+      <c r="AZD104" s="6"/>
+      <c r="AZE104" s="6"/>
+      <c r="AZF104" s="6"/>
+      <c r="AZG104" s="6"/>
+      <c r="AZH104" s="6"/>
+      <c r="AZI104" s="6"/>
+      <c r="AZJ104" s="6"/>
+      <c r="AZK104" s="6"/>
+      <c r="AZL104" s="6"/>
+      <c r="AZM104" s="6"/>
+      <c r="AZN104" s="6"/>
+      <c r="AZO104" s="6"/>
+      <c r="AZP104" s="6"/>
+      <c r="AZQ104" s="6"/>
+      <c r="AZR104" s="6"/>
+      <c r="AZS104" s="6"/>
+      <c r="AZT104" s="6"/>
+      <c r="AZU104" s="6"/>
+      <c r="AZV104" s="6"/>
+      <c r="AZW104" s="6"/>
+      <c r="AZX104" s="6"/>
+      <c r="AZY104" s="6"/>
+      <c r="AZZ104" s="6"/>
+      <c r="BAA104" s="6"/>
+      <c r="BAB104" s="6"/>
+      <c r="BAC104" s="6"/>
+      <c r="BAD104" s="6"/>
+      <c r="BAE104" s="6"/>
+      <c r="BAF104" s="6"/>
+      <c r="BAG104" s="6"/>
+      <c r="BAH104" s="6"/>
+      <c r="BAI104" s="6"/>
+      <c r="BAJ104" s="6"/>
+      <c r="BAK104" s="6"/>
+      <c r="BAL104" s="6"/>
+      <c r="BAM104" s="6"/>
+      <c r="BAN104" s="6"/>
+      <c r="BAO104" s="6"/>
+      <c r="BAP104" s="6"/>
+      <c r="BAQ104" s="6"/>
+      <c r="BAR104" s="6"/>
+      <c r="BAS104" s="6"/>
+      <c r="BAT104" s="6"/>
+      <c r="BAU104" s="6"/>
+      <c r="BAV104" s="6"/>
+      <c r="BAW104" s="6"/>
+      <c r="BAX104" s="6"/>
+      <c r="BAY104" s="6"/>
+      <c r="BAZ104" s="6"/>
+      <c r="BBA104" s="6"/>
+      <c r="BBB104" s="6"/>
+      <c r="BBC104" s="6"/>
+      <c r="BBD104" s="6"/>
+      <c r="BBE104" s="6"/>
+      <c r="BBF104" s="6"/>
+      <c r="BBG104" s="6"/>
+      <c r="BBH104" s="6"/>
+      <c r="BBI104" s="6"/>
+      <c r="BBJ104" s="6"/>
+      <c r="BBK104" s="6"/>
+      <c r="BBL104" s="6"/>
+      <c r="BBM104" s="6"/>
+      <c r="BBN104" s="6"/>
+      <c r="BBO104" s="6"/>
+      <c r="BBP104" s="6"/>
+      <c r="BBQ104" s="6"/>
+      <c r="BBR104" s="6"/>
+      <c r="BBS104" s="6"/>
+      <c r="BBT104" s="6"/>
+      <c r="BBU104" s="6"/>
+      <c r="BBV104" s="6"/>
+      <c r="BBW104" s="6"/>
+      <c r="BBX104" s="6"/>
+      <c r="BBY104" s="6"/>
+      <c r="BBZ104" s="6"/>
+      <c r="BCA104" s="6"/>
+      <c r="BCB104" s="6"/>
+      <c r="BCC104" s="6"/>
+      <c r="BCD104" s="6"/>
+      <c r="BCE104" s="6"/>
+      <c r="BCF104" s="6"/>
+      <c r="BCG104" s="6"/>
+      <c r="BCH104" s="6"/>
+      <c r="BCI104" s="6"/>
+      <c r="BCJ104" s="6"/>
+      <c r="BCK104" s="6"/>
+      <c r="BCL104" s="6"/>
+      <c r="BCM104" s="6"/>
+      <c r="BCN104" s="6"/>
+      <c r="BCO104" s="6"/>
+      <c r="BCP104" s="6"/>
+      <c r="BCQ104" s="6"/>
+      <c r="BCR104" s="6"/>
+      <c r="BCS104" s="6"/>
+      <c r="BCT104" s="6"/>
+      <c r="BCU104" s="6"/>
+      <c r="BCV104" s="6"/>
+      <c r="BCW104" s="6"/>
+      <c r="BCX104" s="6"/>
+      <c r="BCY104" s="6"/>
+      <c r="BCZ104" s="6"/>
+      <c r="BDA104" s="6"/>
+      <c r="BDB104" s="6"/>
+      <c r="BDC104" s="6"/>
+      <c r="BDD104" s="6"/>
+      <c r="BDE104" s="6"/>
+      <c r="BDF104" s="6"/>
+      <c r="BDG104" s="6"/>
+      <c r="BDH104" s="6"/>
+      <c r="BDI104" s="6"/>
+      <c r="BDJ104" s="6"/>
+      <c r="BDK104" s="6"/>
+      <c r="BDL104" s="6"/>
+      <c r="BDM104" s="6"/>
+      <c r="BDN104" s="6"/>
+      <c r="BDO104" s="6"/>
+      <c r="BDP104" s="6"/>
+      <c r="BDQ104" s="6"/>
+      <c r="BDR104" s="6"/>
+      <c r="BDS104" s="6"/>
+      <c r="BDT104" s="6"/>
+      <c r="BDU104" s="6"/>
+      <c r="BDV104" s="6"/>
+      <c r="BDW104" s="6"/>
+      <c r="BDX104" s="6"/>
+      <c r="BDY104" s="6"/>
+      <c r="BDZ104" s="6"/>
+      <c r="BEA104" s="6"/>
+      <c r="BEB104" s="6"/>
+      <c r="BEC104" s="6"/>
+      <c r="BED104" s="6"/>
+      <c r="BEE104" s="6"/>
+      <c r="BEF104" s="6"/>
+      <c r="BEG104" s="6"/>
+      <c r="BEH104" s="6"/>
+      <c r="BEI104" s="6"/>
+      <c r="BEJ104" s="6"/>
+      <c r="BEK104" s="6"/>
+      <c r="BEL104" s="6"/>
+      <c r="BEM104" s="6"/>
+      <c r="BEN104" s="6"/>
+      <c r="BEO104" s="6"/>
+      <c r="BEP104" s="6"/>
+      <c r="BEQ104" s="6"/>
+      <c r="BER104" s="6"/>
+      <c r="BES104" s="6"/>
+      <c r="BET104" s="6"/>
+      <c r="BEU104" s="6"/>
+      <c r="BEV104" s="6"/>
+      <c r="BEW104" s="6"/>
+      <c r="BEX104" s="6"/>
+      <c r="BEY104" s="6"/>
+      <c r="BEZ104" s="6"/>
+      <c r="BFA104" s="6"/>
+      <c r="BFB104" s="6"/>
+      <c r="BFC104" s="6"/>
+      <c r="BFD104" s="6"/>
+      <c r="BFE104" s="6"/>
+      <c r="BFF104" s="6"/>
+      <c r="BFG104" s="6"/>
+      <c r="BFH104" s="6"/>
+      <c r="BFI104" s="6"/>
+      <c r="BFJ104" s="6"/>
+      <c r="BFK104" s="6"/>
+      <c r="BFL104" s="6"/>
+      <c r="BFM104" s="6"/>
+      <c r="BFN104" s="6"/>
+      <c r="BFO104" s="6"/>
+      <c r="BFP104" s="6"/>
+      <c r="BFQ104" s="6"/>
+      <c r="BFR104" s="6"/>
+      <c r="BFS104" s="6"/>
+      <c r="BFT104" s="6"/>
+      <c r="BFU104" s="6"/>
+      <c r="BFV104" s="6"/>
+      <c r="BFW104" s="6"/>
+      <c r="BFX104" s="6"/>
+      <c r="BFY104" s="6"/>
+      <c r="BFZ104" s="6"/>
+      <c r="BGA104" s="6"/>
+      <c r="BGB104" s="6"/>
+      <c r="BGC104" s="6"/>
+      <c r="BGD104" s="6"/>
+      <c r="BGE104" s="6"/>
+      <c r="BGF104" s="6"/>
+      <c r="BGG104" s="6"/>
+      <c r="BGH104" s="6"/>
+      <c r="BGI104" s="6"/>
+      <c r="BGJ104" s="6"/>
+      <c r="BGK104" s="6"/>
+      <c r="BGL104" s="6"/>
+      <c r="BGM104" s="6"/>
+      <c r="BGN104" s="6"/>
+      <c r="BGO104" s="6"/>
+      <c r="BGP104" s="6"/>
+      <c r="BGQ104" s="6"/>
+      <c r="BGR104" s="6"/>
+      <c r="BGS104" s="6"/>
+      <c r="BGT104" s="6"/>
+      <c r="BGU104" s="6"/>
+      <c r="BGV104" s="6"/>
+      <c r="BGW104" s="6"/>
+      <c r="BGX104" s="6"/>
+      <c r="BGY104" s="6"/>
+      <c r="BGZ104" s="6"/>
+      <c r="BHA104" s="6"/>
+      <c r="BHB104" s="6"/>
+      <c r="BHC104" s="6"/>
+      <c r="BHD104" s="6"/>
+      <c r="BHE104" s="6"/>
+      <c r="BHF104" s="6"/>
+      <c r="BHG104" s="6"/>
+      <c r="BHH104" s="6"/>
+      <c r="BHI104" s="6"/>
+      <c r="BHJ104" s="6"/>
+      <c r="BHK104" s="6"/>
+      <c r="BHL104" s="6"/>
+      <c r="BHM104" s="6"/>
+      <c r="BHN104" s="6"/>
+      <c r="BHO104" s="6"/>
+      <c r="BHP104" s="6"/>
+      <c r="BHQ104" s="6"/>
+      <c r="BHR104" s="6"/>
+      <c r="BHS104" s="6"/>
+      <c r="BHT104" s="6"/>
+      <c r="BHU104" s="6"/>
+      <c r="BHV104" s="6"/>
+      <c r="BHW104" s="6"/>
+      <c r="BHX104" s="6"/>
+      <c r="BHY104" s="6"/>
+      <c r="BHZ104" s="6"/>
+      <c r="BIA104" s="6"/>
+      <c r="BIB104" s="6"/>
+      <c r="BIC104" s="6"/>
+      <c r="BID104" s="6"/>
+      <c r="BIE104" s="6"/>
+      <c r="BIF104" s="6"/>
+      <c r="BIG104" s="6"/>
+      <c r="BIH104" s="6"/>
+      <c r="BII104" s="6"/>
+      <c r="BIJ104" s="6"/>
+      <c r="BIK104" s="6"/>
+      <c r="BIL104" s="6"/>
+      <c r="BIM104" s="6"/>
+      <c r="BIN104" s="6"/>
+      <c r="BIO104" s="6"/>
+      <c r="BIP104" s="6"/>
+      <c r="BIQ104" s="6"/>
+      <c r="BIR104" s="6"/>
+      <c r="BIS104" s="6"/>
+      <c r="BIT104" s="6"/>
+      <c r="BIU104" s="6"/>
+      <c r="BIV104" s="6"/>
+      <c r="BIW104" s="6"/>
+      <c r="BIX104" s="6"/>
+      <c r="BIY104" s="6"/>
+      <c r="BIZ104" s="6"/>
+      <c r="BJA104" s="6"/>
+      <c r="BJB104" s="6"/>
+      <c r="BJC104" s="6"/>
+      <c r="BJD104" s="6"/>
+      <c r="BJE104" s="6"/>
+      <c r="BJF104" s="6"/>
+      <c r="BJG104" s="6"/>
+      <c r="BJH104" s="6"/>
+      <c r="BJI104" s="6"/>
+      <c r="BJJ104" s="6"/>
+      <c r="BJK104" s="6"/>
+      <c r="BJL104" s="6"/>
+      <c r="BJM104" s="6"/>
+      <c r="BJN104" s="6"/>
+      <c r="BJO104" s="6"/>
+      <c r="BJP104" s="6"/>
+      <c r="BJQ104" s="6"/>
+      <c r="BJR104" s="6"/>
+      <c r="BJS104" s="6"/>
+      <c r="BJT104" s="6"/>
+      <c r="BJU104" s="6"/>
+      <c r="BJV104" s="6"/>
+      <c r="BJW104" s="6"/>
+      <c r="BJX104" s="6"/>
+      <c r="BJY104" s="6"/>
+      <c r="BJZ104" s="6"/>
+      <c r="BKA104" s="6"/>
+      <c r="BKB104" s="6"/>
+      <c r="BKC104" s="6"/>
+      <c r="BKD104" s="6"/>
+      <c r="BKE104" s="6"/>
+      <c r="BKF104" s="6"/>
+      <c r="BKG104" s="6"/>
+      <c r="BKH104" s="6"/>
+      <c r="BKI104" s="6"/>
+      <c r="BKJ104" s="6"/>
+      <c r="BKK104" s="6"/>
+      <c r="BKL104" s="6"/>
+      <c r="BKM104" s="6"/>
+      <c r="BKN104" s="6"/>
+      <c r="BKO104" s="6"/>
+      <c r="BKP104" s="6"/>
+      <c r="BKQ104" s="6"/>
+      <c r="BKR104" s="6"/>
+      <c r="BKS104" s="6"/>
+      <c r="BKT104" s="6"/>
+      <c r="BKU104" s="6"/>
+      <c r="BKV104" s="6"/>
+      <c r="BKW104" s="6"/>
+      <c r="BKX104" s="6"/>
+      <c r="BKY104" s="6"/>
+      <c r="BKZ104" s="6"/>
+      <c r="BLA104" s="6"/>
+      <c r="BLB104" s="6"/>
+      <c r="BLC104" s="6"/>
+      <c r="BLD104" s="6"/>
+      <c r="BLE104" s="6"/>
+      <c r="BLF104" s="6"/>
+      <c r="BLG104" s="6"/>
+      <c r="BLH104" s="6"/>
+      <c r="BLI104" s="6"/>
+      <c r="BLJ104" s="6"/>
+      <c r="BLK104" s="6"/>
+      <c r="BLL104" s="6"/>
+      <c r="BLM104" s="6"/>
+      <c r="BLN104" s="6"/>
+      <c r="BLO104" s="6"/>
+      <c r="BLP104" s="6"/>
+      <c r="BLQ104" s="6"/>
+      <c r="BLR104" s="6"/>
+      <c r="BLS104" s="6"/>
+      <c r="BLT104" s="6"/>
+      <c r="BLU104" s="6"/>
+      <c r="BLV104" s="6"/>
+      <c r="BLW104" s="6"/>
+      <c r="BLX104" s="6"/>
+      <c r="BLY104" s="6"/>
+      <c r="BLZ104" s="6"/>
+      <c r="BMA104" s="6"/>
+      <c r="BMB104" s="6"/>
+      <c r="BMC104" s="6"/>
+      <c r="BMD104" s="6"/>
+      <c r="BME104" s="6"/>
+      <c r="BMF104" s="6"/>
+      <c r="BMG104" s="6"/>
+      <c r="BMH104" s="6"/>
+      <c r="BMI104" s="6"/>
+      <c r="BMJ104" s="6"/>
+      <c r="BMK104" s="6"/>
+      <c r="BML104" s="6"/>
+      <c r="BMM104" s="6"/>
+      <c r="BMN104" s="6"/>
+      <c r="BMO104" s="6"/>
+      <c r="BMP104" s="6"/>
+      <c r="BMQ104" s="6"/>
+      <c r="BMR104" s="6"/>
+      <c r="BMS104" s="6"/>
+      <c r="BMT104" s="6"/>
+      <c r="BMU104" s="6"/>
+      <c r="BMV104" s="6"/>
+      <c r="BMW104" s="6"/>
+      <c r="BMX104" s="6"/>
+      <c r="BMY104" s="6"/>
+      <c r="BMZ104" s="6"/>
+      <c r="BNA104" s="6"/>
+      <c r="BNB104" s="6"/>
+      <c r="BNC104" s="6"/>
+      <c r="BND104" s="6"/>
+      <c r="BNE104" s="6"/>
+      <c r="BNF104" s="6"/>
+      <c r="BNG104" s="6"/>
+      <c r="BNH104" s="6"/>
+      <c r="BNI104" s="6"/>
+      <c r="BNJ104" s="6"/>
+      <c r="BNK104" s="6"/>
+      <c r="BNL104" s="6"/>
+      <c r="BNM104" s="6"/>
+      <c r="BNN104" s="6"/>
+      <c r="BNO104" s="6"/>
+      <c r="BNP104" s="6"/>
+      <c r="BNQ104" s="6"/>
+      <c r="BNR104" s="6"/>
+      <c r="BNS104" s="6"/>
+      <c r="BNT104" s="6"/>
+      <c r="BNU104" s="6"/>
+      <c r="BNV104" s="6"/>
+      <c r="BNW104" s="6"/>
+      <c r="BNX104" s="6"/>
+      <c r="BNY104" s="6"/>
+      <c r="BNZ104" s="6"/>
+      <c r="BOA104" s="6"/>
+      <c r="BOB104" s="6"/>
+      <c r="BOC104" s="6"/>
+      <c r="BOD104" s="6"/>
+      <c r="BOE104" s="6"/>
+      <c r="BOF104" s="6"/>
+      <c r="BOG104" s="6"/>
+      <c r="BOH104" s="6"/>
+      <c r="BOI104" s="6"/>
+      <c r="BOJ104" s="6"/>
+      <c r="BOK104" s="6"/>
+      <c r="BOL104" s="6"/>
+      <c r="BOM104" s="6"/>
+      <c r="BON104" s="6"/>
+      <c r="BOO104" s="6"/>
+      <c r="BOP104" s="6"/>
+      <c r="BOQ104" s="6"/>
+      <c r="BOR104" s="6"/>
+      <c r="BOS104" s="6"/>
+      <c r="BOT104" s="6"/>
+      <c r="BOU104" s="6"/>
+      <c r="BOV104" s="6"/>
+      <c r="BOW104" s="6"/>
+      <c r="BOX104" s="6"/>
+      <c r="BOY104" s="6"/>
+      <c r="BOZ104" s="6"/>
+      <c r="BPA104" s="6"/>
+      <c r="BPB104" s="6"/>
+      <c r="BPC104" s="6"/>
+      <c r="BPD104" s="6"/>
+      <c r="BPE104" s="6"/>
+      <c r="BPF104" s="6"/>
+      <c r="BPG104" s="6"/>
+      <c r="BPH104" s="6"/>
+      <c r="BPI104" s="6"/>
+      <c r="BPJ104" s="6"/>
+      <c r="BPK104" s="6"/>
+      <c r="BPL104" s="6"/>
+      <c r="BPM104" s="6"/>
+      <c r="BPN104" s="6"/>
+      <c r="BPO104" s="6"/>
+      <c r="BPP104" s="6"/>
+      <c r="BPQ104" s="6"/>
+      <c r="BPR104" s="6"/>
+      <c r="BPS104" s="6"/>
+      <c r="BPT104" s="6"/>
+      <c r="BPU104" s="6"/>
+      <c r="BPV104" s="6"/>
+      <c r="BPW104" s="6"/>
+      <c r="BPX104" s="6"/>
+      <c r="BPY104" s="6"/>
+      <c r="BPZ104" s="6"/>
+      <c r="BQA104" s="6"/>
+      <c r="BQB104" s="6"/>
+      <c r="BQC104" s="6"/>
+      <c r="BQD104" s="6"/>
+      <c r="BQE104" s="6"/>
+      <c r="BQF104" s="6"/>
+      <c r="BQG104" s="6"/>
+      <c r="BQH104" s="6"/>
+      <c r="BQI104" s="6"/>
+      <c r="BQJ104" s="6"/>
+      <c r="BQK104" s="6"/>
+      <c r="BQL104" s="6"/>
+      <c r="BQM104" s="6"/>
+      <c r="BQN104" s="6"/>
+      <c r="BQO104" s="6"/>
+      <c r="BQP104" s="6"/>
+      <c r="BQQ104" s="6"/>
+      <c r="BQR104" s="6"/>
+      <c r="BQS104" s="6"/>
+      <c r="BQT104" s="6"/>
+      <c r="BQU104" s="6"/>
+      <c r="BQV104" s="6"/>
+      <c r="BQW104" s="6"/>
+      <c r="BQX104" s="6"/>
+      <c r="BQY104" s="6"/>
+      <c r="BQZ104" s="6"/>
+      <c r="BRA104" s="6"/>
+      <c r="BRB104" s="6"/>
+      <c r="BRC104" s="6"/>
+      <c r="BRD104" s="6"/>
+      <c r="BRE104" s="6"/>
+      <c r="BRF104" s="6"/>
+      <c r="BRG104" s="6"/>
+      <c r="BRH104" s="6"/>
+      <c r="BRI104" s="6"/>
+      <c r="BRJ104" s="6"/>
+      <c r="BRK104" s="6"/>
+      <c r="BRL104" s="6"/>
+      <c r="BRM104" s="6"/>
+      <c r="BRN104" s="6"/>
+      <c r="BRO104" s="6"/>
+      <c r="BRP104" s="6"/>
+      <c r="BRQ104" s="6"/>
+      <c r="BRR104" s="6"/>
+      <c r="BRS104" s="6"/>
+      <c r="BRT104" s="6"/>
+      <c r="BRU104" s="6"/>
+      <c r="BRV104" s="6"/>
+      <c r="BRW104" s="6"/>
+      <c r="BRX104" s="6"/>
+      <c r="BRY104" s="6"/>
+      <c r="BRZ104" s="6"/>
+      <c r="BSA104" s="6"/>
+      <c r="BSB104" s="6"/>
+      <c r="BSC104" s="6"/>
+      <c r="BSD104" s="6"/>
+      <c r="BSE104" s="6"/>
+      <c r="BSF104" s="6"/>
+      <c r="BSG104" s="6"/>
+      <c r="BSH104" s="6"/>
+      <c r="BSI104" s="6"/>
+      <c r="BSJ104" s="6"/>
+      <c r="BSK104" s="6"/>
+      <c r="BSL104" s="6"/>
+      <c r="BSM104" s="6"/>
+      <c r="BSN104" s="6"/>
+      <c r="BSO104" s="6"/>
+      <c r="BSP104" s="6"/>
+      <c r="BSQ104" s="6"/>
+      <c r="BSR104" s="6"/>
+      <c r="BSS104" s="6"/>
+      <c r="BST104" s="6"/>
+      <c r="BSU104" s="6"/>
+      <c r="BSV104" s="6"/>
+      <c r="BSW104" s="6"/>
+      <c r="BSX104" s="6"/>
+      <c r="BSY104" s="6"/>
+      <c r="BSZ104" s="6"/>
+      <c r="BTA104" s="6"/>
+      <c r="BTB104" s="6"/>
+      <c r="BTC104" s="6"/>
+      <c r="BTD104" s="6"/>
+      <c r="BTE104" s="6"/>
+      <c r="BTF104" s="6"/>
+      <c r="BTG104" s="6"/>
+      <c r="BTH104" s="6"/>
+      <c r="BTI104" s="6"/>
+      <c r="BTJ104" s="6"/>
+      <c r="BTK104" s="6"/>
+      <c r="BTL104" s="6"/>
+      <c r="BTM104" s="6"/>
+      <c r="BTN104" s="6"/>
+      <c r="BTO104" s="6"/>
+      <c r="BTP104" s="6"/>
+      <c r="BTQ104" s="6"/>
+      <c r="BTR104" s="6"/>
+      <c r="BTS104" s="6"/>
+      <c r="BTT104" s="6"/>
+      <c r="BTU104" s="6"/>
+      <c r="BTV104" s="6"/>
+      <c r="BTW104" s="6"/>
+      <c r="BTX104" s="6"/>
+      <c r="BTY104" s="6"/>
+      <c r="BTZ104" s="6"/>
+      <c r="BUA104" s="6"/>
+      <c r="BUB104" s="6"/>
+      <c r="BUC104" s="6"/>
+      <c r="BUD104" s="6"/>
+      <c r="BUE104" s="6"/>
+      <c r="BUF104" s="6"/>
+      <c r="BUG104" s="6"/>
+      <c r="BUH104" s="6"/>
+      <c r="BUI104" s="6"/>
+      <c r="BUJ104" s="6"/>
+      <c r="BUK104" s="6"/>
+      <c r="BUL104" s="6"/>
+      <c r="BUM104" s="6"/>
+      <c r="BUN104" s="6"/>
+      <c r="BUO104" s="6"/>
+      <c r="BUP104" s="6"/>
+      <c r="BUQ104" s="6"/>
+      <c r="BUR104" s="6"/>
+      <c r="BUS104" s="6"/>
+      <c r="BUT104" s="6"/>
+      <c r="BUU104" s="6"/>
+      <c r="BUV104" s="6"/>
+      <c r="BUW104" s="6"/>
+      <c r="BUX104" s="6"/>
+      <c r="BUY104" s="6"/>
+      <c r="BUZ104" s="6"/>
+      <c r="BVA104" s="6"/>
+      <c r="BVB104" s="6"/>
+      <c r="BVC104" s="6"/>
+      <c r="BVD104" s="6"/>
+      <c r="BVE104" s="6"/>
+      <c r="BVF104" s="6"/>
+      <c r="BVG104" s="6"/>
+      <c r="BVH104" s="6"/>
+      <c r="BVI104" s="6"/>
+      <c r="BVJ104" s="6"/>
+      <c r="BVK104" s="6"/>
+      <c r="BVL104" s="6"/>
+      <c r="BVM104" s="6"/>
+      <c r="BVN104" s="6"/>
+      <c r="BVO104" s="6"/>
+      <c r="BVP104" s="6"/>
+      <c r="BVQ104" s="6"/>
+      <c r="BVR104" s="6"/>
+      <c r="BVS104" s="6"/>
+      <c r="BVT104" s="6"/>
+      <c r="BVU104" s="6"/>
+      <c r="BVV104" s="6"/>
+      <c r="BVW104" s="6"/>
+      <c r="BVX104" s="6"/>
+      <c r="BVY104" s="6"/>
+      <c r="BVZ104" s="6"/>
+      <c r="BWA104" s="6"/>
+      <c r="BWB104" s="6"/>
+      <c r="BWC104" s="6"/>
+      <c r="BWD104" s="6"/>
+      <c r="BWE104" s="6"/>
+      <c r="BWF104" s="6"/>
+      <c r="BWG104" s="6"/>
+      <c r="BWH104" s="6"/>
+      <c r="BWI104" s="6"/>
+      <c r="BWJ104" s="6"/>
+      <c r="BWK104" s="6"/>
+      <c r="BWL104" s="6"/>
+      <c r="BWM104" s="6"/>
+      <c r="BWN104" s="6"/>
+      <c r="BWO104" s="6"/>
+      <c r="BWP104" s="6"/>
+      <c r="BWQ104" s="6"/>
+      <c r="BWR104" s="6"/>
+      <c r="BWS104" s="6"/>
+      <c r="BWT104" s="6"/>
+      <c r="BWU104" s="6"/>
+      <c r="BWV104" s="6"/>
+      <c r="BWW104" s="6"/>
+      <c r="BWX104" s="6"/>
+      <c r="BWY104" s="6"/>
+      <c r="BWZ104" s="6"/>
+      <c r="BXA104" s="6"/>
+      <c r="BXB104" s="6"/>
+      <c r="BXC104" s="6"/>
+      <c r="BXD104" s="6"/>
+      <c r="BXE104" s="6"/>
+      <c r="BXF104" s="6"/>
+      <c r="BXG104" s="6"/>
+      <c r="BXH104" s="6"/>
+      <c r="BXI104" s="6"/>
+      <c r="BXJ104" s="6"/>
+      <c r="BXK104" s="6"/>
+      <c r="BXL104" s="6"/>
+      <c r="BXM104" s="6"/>
+      <c r="BXN104" s="6"/>
+      <c r="BXO104" s="6"/>
+      <c r="BXP104" s="6"/>
+      <c r="BXQ104" s="6"/>
+      <c r="BXR104" s="6"/>
+      <c r="BXS104" s="6"/>
+      <c r="BXT104" s="6"/>
+      <c r="BXU104" s="6"/>
+      <c r="BXV104" s="6"/>
+      <c r="BXW104" s="6"/>
+      <c r="BXX104" s="6"/>
+      <c r="BXY104" s="6"/>
+      <c r="BXZ104" s="6"/>
+      <c r="BYA104" s="6"/>
+      <c r="BYB104" s="6"/>
+      <c r="BYC104" s="6"/>
+      <c r="BYD104" s="6"/>
+      <c r="BYE104" s="6"/>
+      <c r="BYF104" s="6"/>
+      <c r="BYG104" s="6"/>
+      <c r="BYH104" s="6"/>
+      <c r="BYI104" s="6"/>
+      <c r="BYJ104" s="6"/>
+      <c r="BYK104" s="6"/>
+      <c r="BYL104" s="6"/>
+      <c r="BYM104" s="6"/>
+      <c r="BYN104" s="6"/>
+      <c r="BYO104" s="6"/>
+      <c r="BYP104" s="6"/>
+      <c r="BYQ104" s="6"/>
+      <c r="BYR104" s="6"/>
+      <c r="BYS104" s="6"/>
+      <c r="BYT104" s="6"/>
+      <c r="BYU104" s="6"/>
+      <c r="BYV104" s="6"/>
+      <c r="BYW104" s="6"/>
+      <c r="BYX104" s="6"/>
+      <c r="BYY104" s="6"/>
+      <c r="BYZ104" s="6"/>
+      <c r="BZA104" s="6"/>
+      <c r="BZB104" s="6"/>
+      <c r="BZC104" s="6"/>
+      <c r="BZD104" s="6"/>
+      <c r="BZE104" s="6"/>
+      <c r="BZF104" s="6"/>
+      <c r="BZG104" s="6"/>
+      <c r="BZH104" s="6"/>
+      <c r="BZI104" s="6"/>
+      <c r="BZJ104" s="6"/>
+      <c r="BZK104" s="6"/>
+      <c r="BZL104" s="6"/>
+      <c r="BZM104" s="6"/>
+      <c r="BZN104" s="6"/>
+      <c r="BZO104" s="6"/>
+      <c r="BZP104" s="6"/>
+      <c r="BZQ104" s="6"/>
+      <c r="BZR104" s="6"/>
+      <c r="BZS104" s="6"/>
+      <c r="BZT104" s="6"/>
+      <c r="BZU104" s="6"/>
+      <c r="BZV104" s="6"/>
+      <c r="BZW104" s="6"/>
+      <c r="BZX104" s="6"/>
+      <c r="BZY104" s="6"/>
+      <c r="BZZ104" s="6"/>
+      <c r="CAA104" s="6"/>
+      <c r="CAB104" s="6"/>
+      <c r="CAC104" s="6"/>
+      <c r="CAD104" s="6"/>
+      <c r="CAE104" s="6"/>
+      <c r="CAF104" s="6"/>
+      <c r="CAG104" s="6"/>
+      <c r="CAH104" s="6"/>
+      <c r="CAI104" s="6"/>
+      <c r="CAJ104" s="6"/>
+      <c r="CAK104" s="6"/>
+      <c r="CAL104" s="6"/>
+      <c r="CAM104" s="6"/>
+      <c r="CAN104" s="6"/>
+      <c r="CAO104" s="6"/>
+      <c r="CAP104" s="6"/>
+      <c r="CAQ104" s="6"/>
+      <c r="CAR104" s="6"/>
+      <c r="CAS104" s="6"/>
+      <c r="CAT104" s="6"/>
+      <c r="CAU104" s="6"/>
+      <c r="CAV104" s="6"/>
+      <c r="CAW104" s="6"/>
+      <c r="CAX104" s="6"/>
+      <c r="CAY104" s="6"/>
+      <c r="CAZ104" s="6"/>
+      <c r="CBA104" s="6"/>
+      <c r="CBB104" s="6"/>
+      <c r="CBC104" s="6"/>
+      <c r="CBD104" s="6"/>
+      <c r="CBE104" s="6"/>
+      <c r="CBF104" s="6"/>
+      <c r="CBG104" s="6"/>
+      <c r="CBH104" s="6"/>
+      <c r="CBI104" s="6"/>
+      <c r="CBJ104" s="6"/>
+      <c r="CBK104" s="6"/>
+      <c r="CBL104" s="6"/>
+      <c r="CBM104" s="6"/>
+      <c r="CBN104" s="6"/>
+      <c r="CBO104" s="6"/>
+      <c r="CBP104" s="6"/>
+      <c r="CBQ104" s="6"/>
+      <c r="CBR104" s="6"/>
+      <c r="CBS104" s="6"/>
+      <c r="CBT104" s="6"/>
+      <c r="CBU104" s="6"/>
+      <c r="CBV104" s="6"/>
+      <c r="CBW104" s="6"/>
+      <c r="CBX104" s="6"/>
+      <c r="CBY104" s="6"/>
+      <c r="CBZ104" s="6"/>
+      <c r="CCA104" s="6"/>
+      <c r="CCB104" s="6"/>
+      <c r="CCC104" s="6"/>
+      <c r="CCD104" s="6"/>
+      <c r="CCE104" s="6"/>
+      <c r="CCF104" s="6"/>
+      <c r="CCG104" s="6"/>
+      <c r="CCH104" s="6"/>
+      <c r="CCI104" s="6"/>
+      <c r="CCJ104" s="6"/>
+      <c r="CCK104" s="6"/>
+      <c r="CCL104" s="6"/>
+      <c r="CCM104" s="6"/>
+      <c r="CCN104" s="6"/>
+      <c r="CCO104" s="6"/>
+      <c r="CCP104" s="6"/>
+      <c r="CCQ104" s="6"/>
+      <c r="CCR104" s="6"/>
+      <c r="CCS104" s="6"/>
+      <c r="CCT104" s="6"/>
+      <c r="CCU104" s="6"/>
+      <c r="CCV104" s="6"/>
+      <c r="CCW104" s="6"/>
+      <c r="CCX104" s="6"/>
+      <c r="CCY104" s="6"/>
+      <c r="CCZ104" s="6"/>
+      <c r="CDA104" s="6"/>
+      <c r="CDB104" s="6"/>
+      <c r="CDC104" s="6"/>
+      <c r="CDD104" s="6"/>
+      <c r="CDE104" s="6"/>
+      <c r="CDF104" s="6"/>
+      <c r="CDG104" s="6"/>
+      <c r="CDH104" s="6"/>
+      <c r="CDI104" s="6"/>
+      <c r="CDJ104" s="6"/>
+      <c r="CDK104" s="6"/>
+      <c r="CDL104" s="6"/>
+      <c r="CDM104" s="6"/>
+      <c r="CDN104" s="6"/>
+      <c r="CDO104" s="6"/>
+      <c r="CDP104" s="6"/>
+      <c r="CDQ104" s="6"/>
+      <c r="CDR104" s="6"/>
+      <c r="CDS104" s="6"/>
+      <c r="CDT104" s="6"/>
+      <c r="CDU104" s="6"/>
+      <c r="CDV104" s="6"/>
+      <c r="CDW104" s="6"/>
+      <c r="CDX104" s="6"/>
+      <c r="CDY104" s="6"/>
+      <c r="CDZ104" s="6"/>
+      <c r="CEA104" s="6"/>
+      <c r="CEB104" s="6"/>
+      <c r="CEC104" s="6"/>
+      <c r="CED104" s="6"/>
+      <c r="CEE104" s="6"/>
+      <c r="CEF104" s="6"/>
+      <c r="CEG104" s="6"/>
+      <c r="CEH104" s="6"/>
+      <c r="CEI104" s="6"/>
+      <c r="CEJ104" s="6"/>
+      <c r="CEK104" s="6"/>
+      <c r="CEL104" s="6"/>
+      <c r="CEM104" s="6"/>
+      <c r="CEN104" s="6"/>
+      <c r="CEO104" s="6"/>
+      <c r="CEP104" s="6"/>
+      <c r="CEQ104" s="6"/>
+      <c r="CER104" s="6"/>
+      <c r="CES104" s="6"/>
+      <c r="CET104" s="6"/>
+      <c r="CEU104" s="6"/>
+      <c r="CEV104" s="6"/>
+      <c r="CEW104" s="6"/>
+      <c r="CEX104" s="6"/>
+      <c r="CEY104" s="6"/>
+      <c r="CEZ104" s="6"/>
+      <c r="CFA104" s="6"/>
+      <c r="CFB104" s="6"/>
+      <c r="CFC104" s="6"/>
+      <c r="CFD104" s="6"/>
+      <c r="CFE104" s="6"/>
+      <c r="CFF104" s="6"/>
+      <c r="CFG104" s="6"/>
+      <c r="CFH104" s="6"/>
+      <c r="CFI104" s="6"/>
+      <c r="CFJ104" s="6"/>
+      <c r="CFK104" s="6"/>
+      <c r="CFL104" s="6"/>
+      <c r="CFM104" s="6"/>
+      <c r="CFN104" s="6"/>
+      <c r="CFO104" s="6"/>
+      <c r="CFP104" s="6"/>
+      <c r="CFQ104" s="6"/>
+      <c r="CFR104" s="6"/>
+      <c r="CFS104" s="6"/>
+      <c r="CFT104" s="6"/>
+      <c r="CFU104" s="6"/>
+      <c r="CFV104" s="6"/>
+      <c r="CFW104" s="6"/>
+      <c r="CFX104" s="6"/>
+      <c r="CFY104" s="6"/>
+      <c r="CFZ104" s="6"/>
+      <c r="CGA104" s="6"/>
+      <c r="CGB104" s="6"/>
+      <c r="CGC104" s="6"/>
+      <c r="CGD104" s="6"/>
+      <c r="CGE104" s="6"/>
+      <c r="CGF104" s="6"/>
+      <c r="CGG104" s="6"/>
+      <c r="CGH104" s="6"/>
+      <c r="CGI104" s="6"/>
+      <c r="CGJ104" s="6"/>
+      <c r="CGK104" s="6"/>
+      <c r="CGL104" s="6"/>
+      <c r="CGM104" s="6"/>
+      <c r="CGN104" s="6"/>
+      <c r="CGO104" s="6"/>
+      <c r="CGP104" s="6"/>
+      <c r="CGQ104" s="6"/>
+      <c r="CGR104" s="6"/>
+      <c r="CGS104" s="6"/>
+      <c r="CGT104" s="6"/>
+      <c r="CGU104" s="6"/>
+      <c r="CGV104" s="6"/>
+      <c r="CGW104" s="6"/>
+      <c r="CGX104" s="6"/>
+      <c r="CGY104" s="6"/>
+      <c r="CGZ104" s="6"/>
+      <c r="CHA104" s="6"/>
+      <c r="CHB104" s="6"/>
+      <c r="CHC104" s="6"/>
+      <c r="CHD104" s="6"/>
+      <c r="CHE104" s="6"/>
+      <c r="CHF104" s="6"/>
+      <c r="CHG104" s="6"/>
+      <c r="CHH104" s="6"/>
+      <c r="CHI104" s="6"/>
+      <c r="CHJ104" s="6"/>
+      <c r="CHK104" s="6"/>
+      <c r="CHL104" s="6"/>
+      <c r="CHM104" s="6"/>
+      <c r="CHN104" s="6"/>
+      <c r="CHO104" s="6"/>
+      <c r="CHP104" s="6"/>
+      <c r="CHQ104" s="6"/>
+      <c r="CHR104" s="6"/>
+      <c r="CHS104" s="6"/>
+      <c r="CHT104" s="6"/>
+      <c r="CHU104" s="6"/>
+      <c r="CHV104" s="6"/>
+      <c r="CHW104" s="6"/>
+      <c r="CHX104" s="6"/>
+      <c r="CHY104" s="6"/>
+      <c r="CHZ104" s="6"/>
+      <c r="CIA104" s="6"/>
+      <c r="CIB104" s="6"/>
+      <c r="CIC104" s="6"/>
+      <c r="CID104" s="6"/>
+      <c r="CIE104" s="6"/>
+      <c r="CIF104" s="6"/>
+      <c r="CIG104" s="6"/>
+      <c r="CIH104" s="6"/>
+      <c r="CII104" s="6"/>
+      <c r="CIJ104" s="6"/>
+      <c r="CIK104" s="6"/>
+      <c r="CIL104" s="6"/>
+      <c r="CIM104" s="6"/>
+      <c r="CIN104" s="6"/>
+      <c r="CIO104" s="6"/>
+      <c r="CIP104" s="6"/>
+      <c r="CIQ104" s="6"/>
+      <c r="CIR104" s="6"/>
+      <c r="CIS104" s="6"/>
+      <c r="CIT104" s="6"/>
+      <c r="CIU104" s="6"/>
+      <c r="CIV104" s="6"/>
+      <c r="CIW104" s="6"/>
+      <c r="CIX104" s="6"/>
+      <c r="CIY104" s="6"/>
+      <c r="CIZ104" s="6"/>
+      <c r="CJA104" s="6"/>
+      <c r="CJB104" s="6"/>
+      <c r="CJC104" s="6"/>
+      <c r="CJD104" s="6"/>
+      <c r="CJE104" s="6"/>
+      <c r="CJF104" s="6"/>
+      <c r="CJG104" s="6"/>
+      <c r="CJH104" s="6"/>
+      <c r="CJI104" s="6"/>
+      <c r="CJJ104" s="6"/>
+      <c r="CJK104" s="6"/>
+      <c r="CJL104" s="6"/>
+      <c r="CJM104" s="6"/>
+      <c r="CJN104" s="6"/>
+      <c r="CJO104" s="6"/>
+      <c r="CJP104" s="6"/>
+      <c r="CJQ104" s="6"/>
+      <c r="CJR104" s="6"/>
+      <c r="CJS104" s="6"/>
+      <c r="CJT104" s="6"/>
+      <c r="CJU104" s="6"/>
+      <c r="CJV104" s="6"/>
+      <c r="CJW104" s="6"/>
+      <c r="CJX104" s="6"/>
+      <c r="CJY104" s="6"/>
+      <c r="CJZ104" s="6"/>
+      <c r="CKA104" s="6"/>
+      <c r="CKB104" s="6"/>
+      <c r="CKC104" s="6"/>
+      <c r="CKD104" s="6"/>
+      <c r="CKE104" s="6"/>
+      <c r="CKF104" s="6"/>
+      <c r="CKG104" s="6"/>
+      <c r="CKH104" s="6"/>
+      <c r="CKI104" s="6"/>
+      <c r="CKJ104" s="6"/>
+      <c r="CKK104" s="6"/>
+      <c r="CKL104" s="6"/>
+      <c r="CKM104" s="6"/>
+      <c r="CKN104" s="6"/>
+      <c r="CKO104" s="6"/>
+      <c r="CKP104" s="6"/>
+      <c r="CKQ104" s="6"/>
+      <c r="CKR104" s="6"/>
+      <c r="CKS104" s="6"/>
+      <c r="CKT104" s="6"/>
+      <c r="CKU104" s="6"/>
+      <c r="CKV104" s="6"/>
+      <c r="CKW104" s="6"/>
+      <c r="CKX104" s="6"/>
+      <c r="CKY104" s="6"/>
+      <c r="CKZ104" s="6"/>
+      <c r="CLA104" s="6"/>
+      <c r="CLB104" s="6"/>
+      <c r="CLC104" s="6"/>
+      <c r="CLD104" s="6"/>
+      <c r="CLE104" s="6"/>
+      <c r="CLF104" s="6"/>
+      <c r="CLG104" s="6"/>
+      <c r="CLH104" s="6"/>
+      <c r="CLI104" s="6"/>
+      <c r="CLJ104" s="6"/>
+      <c r="CLK104" s="6"/>
+      <c r="CLL104" s="6"/>
+      <c r="CLM104" s="6"/>
+      <c r="CLN104" s="6"/>
+      <c r="CLO104" s="6"/>
+      <c r="CLP104" s="6"/>
+      <c r="CLQ104" s="6"/>
+      <c r="CLR104" s="6"/>
+      <c r="CLS104" s="6"/>
+      <c r="CLT104" s="6"/>
+      <c r="CLU104" s="6"/>
+      <c r="CLV104" s="6"/>
+      <c r="CLW104" s="6"/>
+      <c r="CLX104" s="6"/>
+      <c r="CLY104" s="6"/>
+      <c r="CLZ104" s="6"/>
+      <c r="CMA104" s="6"/>
+      <c r="CMB104" s="6"/>
+      <c r="CMC104" s="6"/>
+      <c r="CMD104" s="6"/>
+      <c r="CME104" s="6"/>
+      <c r="CMF104" s="6"/>
+      <c r="CMG104" s="6"/>
+      <c r="CMH104" s="6"/>
+      <c r="CMI104" s="6"/>
+      <c r="CMJ104" s="6"/>
+      <c r="CMK104" s="6"/>
+      <c r="CML104" s="6"/>
+      <c r="CMM104" s="6"/>
+      <c r="CMN104" s="6"/>
+      <c r="CMO104" s="6"/>
+      <c r="CMP104" s="6"/>
+      <c r="CMQ104" s="6"/>
+      <c r="CMR104" s="6"/>
+      <c r="CMS104" s="6"/>
+      <c r="CMT104" s="6"/>
+      <c r="CMU104" s="6"/>
+      <c r="CMV104" s="6"/>
+      <c r="CMW104" s="6"/>
+      <c r="CMX104" s="6"/>
+      <c r="CMY104" s="6"/>
+      <c r="CMZ104" s="6"/>
+      <c r="CNA104" s="6"/>
+      <c r="CNB104" s="6"/>
+      <c r="CNC104" s="6"/>
+      <c r="CND104" s="6"/>
+      <c r="CNE104" s="6"/>
+      <c r="CNF104" s="6"/>
+      <c r="CNG104" s="6"/>
+      <c r="CNH104" s="6"/>
+      <c r="CNI104" s="6"/>
+      <c r="CNJ104" s="6"/>
+      <c r="CNK104" s="6"/>
+      <c r="CNL104" s="6"/>
+      <c r="CNM104" s="6"/>
+      <c r="CNN104" s="6"/>
+      <c r="CNO104" s="6"/>
+      <c r="CNP104" s="6"/>
+      <c r="CNQ104" s="6"/>
+      <c r="CNR104" s="6"/>
+      <c r="CNS104" s="6"/>
+      <c r="CNT104" s="6"/>
+      <c r="CNU104" s="6"/>
+      <c r="CNV104" s="6"/>
+      <c r="CNW104" s="6"/>
+      <c r="CNX104" s="6"/>
+      <c r="CNY104" s="6"/>
+      <c r="CNZ104" s="6"/>
+      <c r="COA104" s="6"/>
+      <c r="COB104" s="6"/>
+      <c r="COC104" s="6"/>
+      <c r="COD104" s="6"/>
+      <c r="COE104" s="6"/>
+      <c r="COF104" s="6"/>
+      <c r="COG104" s="6"/>
+      <c r="COH104" s="6"/>
+      <c r="COI104" s="6"/>
+      <c r="COJ104" s="6"/>
+      <c r="COK104" s="6"/>
+      <c r="COL104" s="6"/>
+      <c r="COM104" s="6"/>
+      <c r="CON104" s="6"/>
+      <c r="COO104" s="6"/>
+      <c r="COP104" s="6"/>
+      <c r="COQ104" s="6"/>
+      <c r="COR104" s="6"/>
+      <c r="COS104" s="6"/>
+      <c r="COT104" s="6"/>
+      <c r="COU104" s="6"/>
+      <c r="COV104" s="6"/>
+      <c r="COW104" s="6"/>
+      <c r="COX104" s="6"/>
+      <c r="COY104" s="6"/>
+      <c r="COZ104" s="6"/>
+      <c r="CPA104" s="6"/>
+      <c r="CPB104" s="6"/>
+      <c r="CPC104" s="6"/>
+      <c r="CPD104" s="6"/>
+      <c r="CPE104" s="6"/>
+      <c r="CPF104" s="6"/>
+      <c r="CPG104" s="6"/>
+      <c r="CPH104" s="6"/>
+      <c r="CPI104" s="6"/>
+      <c r="CPJ104" s="6"/>
+      <c r="CPK104" s="6"/>
+      <c r="CPL104" s="6"/>
+      <c r="CPM104" s="6"/>
+      <c r="CPN104" s="6"/>
+      <c r="CPO104" s="6"/>
+      <c r="CPP104" s="6"/>
+      <c r="CPQ104" s="6"/>
+      <c r="CPR104" s="6"/>
+      <c r="CPS104" s="6"/>
+      <c r="CPT104" s="6"/>
+      <c r="CPU104" s="6"/>
+      <c r="CPV104" s="6"/>
+      <c r="CPW104" s="6"/>
+      <c r="CPX104" s="6"/>
+      <c r="CPY104" s="6"/>
+      <c r="CPZ104" s="6"/>
+      <c r="CQA104" s="6"/>
+      <c r="CQB104" s="6"/>
+      <c r="CQC104" s="6"/>
+      <c r="CQD104" s="6"/>
+      <c r="CQE104" s="6"/>
+      <c r="CQF104" s="6"/>
+      <c r="CQG104" s="6"/>
+      <c r="CQH104" s="6"/>
+      <c r="CQI104" s="6"/>
+      <c r="CQJ104" s="6"/>
+      <c r="CQK104" s="6"/>
+      <c r="CQL104" s="6"/>
+      <c r="CQM104" s="6"/>
+      <c r="CQN104" s="6"/>
+      <c r="CQO104" s="6"/>
+      <c r="CQP104" s="6"/>
+      <c r="CQQ104" s="6"/>
+      <c r="CQR104" s="6"/>
+      <c r="CQS104" s="6"/>
+      <c r="CQT104" s="6"/>
+      <c r="CQU104" s="6"/>
+      <c r="CQV104" s="6"/>
+      <c r="CQW104" s="6"/>
+      <c r="CQX104" s="6"/>
+      <c r="CQY104" s="6"/>
+      <c r="CQZ104" s="6"/>
+      <c r="CRA104" s="6"/>
+      <c r="CRB104" s="6"/>
+      <c r="CRC104" s="6"/>
+      <c r="CRD104" s="6"/>
+      <c r="CRE104" s="6"/>
+      <c r="CRF104" s="6"/>
+      <c r="CRG104" s="6"/>
+      <c r="CRH104" s="6"/>
+      <c r="CRI104" s="6"/>
+      <c r="CRJ104" s="6"/>
+      <c r="CRK104" s="6"/>
+      <c r="CRL104" s="6"/>
+      <c r="CRM104" s="6"/>
+      <c r="CRN104" s="6"/>
+      <c r="CRO104" s="6"/>
+      <c r="CRP104" s="6"/>
+      <c r="CRQ104" s="6"/>
+      <c r="CRR104" s="6"/>
+      <c r="CRS104" s="6"/>
+      <c r="CRT104" s="6"/>
+      <c r="CRU104" s="6"/>
+      <c r="CRV104" s="6"/>
+      <c r="CRW104" s="6"/>
+      <c r="CRX104" s="6"/>
+      <c r="CRY104" s="6"/>
+      <c r="CRZ104" s="6"/>
+      <c r="CSA104" s="6"/>
+      <c r="CSB104" s="6"/>
+      <c r="CSC104" s="6"/>
+      <c r="CSD104" s="6"/>
+      <c r="CSE104" s="6"/>
+      <c r="CSF104" s="6"/>
+      <c r="CSG104" s="6"/>
+      <c r="CSH104" s="6"/>
+      <c r="CSI104" s="6"/>
+      <c r="CSJ104" s="6"/>
+      <c r="CSK104" s="6"/>
+      <c r="CSL104" s="6"/>
+      <c r="CSM104" s="6"/>
+      <c r="CSN104" s="6"/>
+      <c r="CSO104" s="6"/>
+      <c r="CSP104" s="6"/>
+      <c r="CSQ104" s="6"/>
+      <c r="CSR104" s="6"/>
+      <c r="CSS104" s="6"/>
+      <c r="CST104" s="6"/>
+      <c r="CSU104" s="6"/>
+      <c r="CSV104" s="6"/>
+      <c r="CSW104" s="6"/>
+      <c r="CSX104" s="6"/>
+      <c r="CSY104" s="6"/>
+      <c r="CSZ104" s="6"/>
+      <c r="CTA104" s="6"/>
+      <c r="CTB104" s="6"/>
+      <c r="CTC104" s="6"/>
+      <c r="CTD104" s="6"/>
+      <c r="CTE104" s="6"/>
+      <c r="CTF104" s="6"/>
+      <c r="CTG104" s="6"/>
+      <c r="CTH104" s="6"/>
+      <c r="CTI104" s="6"/>
+      <c r="CTJ104" s="6"/>
+      <c r="CTK104" s="6"/>
+      <c r="CTL104" s="6"/>
+      <c r="CTM104" s="6"/>
+      <c r="CTN104" s="6"/>
+      <c r="CTO104" s="6"/>
+      <c r="CTP104" s="6"/>
+      <c r="CTQ104" s="6"/>
+      <c r="CTR104" s="6"/>
+      <c r="CTS104" s="6"/>
+      <c r="CTT104" s="6"/>
+      <c r="CTU104" s="6"/>
+      <c r="CTV104" s="6"/>
+      <c r="CTW104" s="6"/>
+      <c r="CTX104" s="6"/>
+      <c r="CTY104" s="6"/>
+      <c r="CTZ104" s="6"/>
+      <c r="CUA104" s="6"/>
+      <c r="CUB104" s="6"/>
+      <c r="CUC104" s="6"/>
+      <c r="CUD104" s="6"/>
+      <c r="CUE104" s="6"/>
+      <c r="CUF104" s="6"/>
+      <c r="CUG104" s="6"/>
+      <c r="CUH104" s="6"/>
+      <c r="CUI104" s="6"/>
+      <c r="CUJ104" s="6"/>
+      <c r="CUK104" s="6"/>
+      <c r="CUL104" s="6"/>
+      <c r="CUM104" s="6"/>
+      <c r="CUN104" s="6"/>
+      <c r="CUO104" s="6"/>
+      <c r="CUP104" s="6"/>
+      <c r="CUQ104" s="6"/>
+      <c r="CUR104" s="6"/>
+      <c r="CUS104" s="6"/>
+      <c r="CUT104" s="6"/>
+      <c r="CUU104" s="6"/>
+      <c r="CUV104" s="6"/>
+      <c r="CUW104" s="6"/>
+      <c r="CUX104" s="6"/>
+      <c r="CUY104" s="6"/>
+      <c r="CUZ104" s="6"/>
+      <c r="CVA104" s="6"/>
+      <c r="CVB104" s="6"/>
+      <c r="CVC104" s="6"/>
+      <c r="CVD104" s="6"/>
+      <c r="CVE104" s="6"/>
+      <c r="CVF104" s="6"/>
+      <c r="CVG104" s="6"/>
+      <c r="CVH104" s="6"/>
+      <c r="CVI104" s="6"/>
+      <c r="CVJ104" s="6"/>
+      <c r="CVK104" s="6"/>
+      <c r="CVL104" s="6"/>
+      <c r="CVM104" s="6"/>
+      <c r="CVN104" s="6"/>
+      <c r="CVO104" s="6"/>
+      <c r="CVP104" s="6"/>
+      <c r="CVQ104" s="6"/>
+      <c r="CVR104" s="6"/>
+      <c r="CVS104" s="6"/>
+      <c r="CVT104" s="6"/>
+      <c r="CVU104" s="6"/>
+      <c r="CVV104" s="6"/>
+      <c r="CVW104" s="6"/>
+      <c r="CVX104" s="6"/>
+      <c r="CVY104" s="6"/>
+      <c r="CVZ104" s="6"/>
+      <c r="CWA104" s="6"/>
+      <c r="CWB104" s="6"/>
+      <c r="CWC104" s="6"/>
+      <c r="CWD104" s="6"/>
+      <c r="CWE104" s="6"/>
+      <c r="CWF104" s="6"/>
+      <c r="CWG104" s="6"/>
+      <c r="CWH104" s="6"/>
+      <c r="CWI104" s="6"/>
+      <c r="CWJ104" s="6"/>
+      <c r="CWK104" s="6"/>
+      <c r="CWL104" s="6"/>
+      <c r="CWM104" s="6"/>
+      <c r="CWN104" s="6"/>
+      <c r="CWO104" s="6"/>
+      <c r="CWP104" s="6"/>
+      <c r="CWQ104" s="6"/>
+      <c r="CWR104" s="6"/>
+      <c r="CWS104" s="6"/>
+      <c r="CWT104" s="6"/>
+      <c r="CWU104" s="6"/>
+      <c r="CWV104" s="6"/>
+      <c r="CWW104" s="6"/>
+      <c r="CWX104" s="6"/>
+      <c r="CWY104" s="6"/>
+      <c r="CWZ104" s="6"/>
+      <c r="CXA104" s="6"/>
+      <c r="CXB104" s="6"/>
+      <c r="CXC104" s="6"/>
+      <c r="CXD104" s="6"/>
+      <c r="CXE104" s="6"/>
+      <c r="CXF104" s="6"/>
+      <c r="CXG104" s="6"/>
+      <c r="CXH104" s="6"/>
+      <c r="CXI104" s="6"/>
+      <c r="CXJ104" s="6"/>
+      <c r="CXK104" s="6"/>
+      <c r="CXL104" s="6"/>
+      <c r="CXM104" s="6"/>
+      <c r="CXN104" s="6"/>
+      <c r="CXO104" s="6"/>
+      <c r="CXP104" s="6"/>
+      <c r="CXQ104" s="6"/>
+      <c r="CXR104" s="6"/>
+      <c r="CXS104" s="6"/>
+      <c r="CXT104" s="6"/>
+      <c r="CXU104" s="6"/>
+      <c r="CXV104" s="6"/>
+      <c r="CXW104" s="6"/>
+      <c r="CXX104" s="6"/>
+      <c r="CXY104" s="6"/>
+      <c r="CXZ104" s="6"/>
+      <c r="CYA104" s="6"/>
+      <c r="CYB104" s="6"/>
+      <c r="CYC104" s="6"/>
+      <c r="CYD104" s="6"/>
+      <c r="CYE104" s="6"/>
+      <c r="CYF104" s="6"/>
+      <c r="CYG104" s="6"/>
+      <c r="CYH104" s="6"/>
+      <c r="CYI104" s="6"/>
+      <c r="CYJ104" s="6"/>
+      <c r="CYK104" s="6"/>
+      <c r="CYL104" s="6"/>
+      <c r="CYM104" s="6"/>
+      <c r="CYN104" s="6"/>
+      <c r="CYO104" s="6"/>
+      <c r="CYP104" s="6"/>
+      <c r="CYQ104" s="6"/>
+      <c r="CYR104" s="6"/>
+      <c r="CYS104" s="6"/>
+      <c r="CYT104" s="6"/>
+      <c r="CYU104" s="6"/>
+      <c r="CYV104" s="6"/>
+      <c r="CYW104" s="6"/>
+      <c r="CYX104" s="6"/>
+      <c r="CYY104" s="6"/>
+      <c r="CYZ104" s="6"/>
+      <c r="CZA104" s="6"/>
+      <c r="CZB104" s="6"/>
+      <c r="CZC104" s="6"/>
+      <c r="CZD104" s="6"/>
+      <c r="CZE104" s="6"/>
+      <c r="CZF104" s="6"/>
+      <c r="CZG104" s="6"/>
+      <c r="CZH104" s="6"/>
+      <c r="CZI104" s="6"/>
+      <c r="CZJ104" s="6"/>
+      <c r="CZK104" s="6"/>
+      <c r="CZL104" s="6"/>
+      <c r="CZM104" s="6"/>
+      <c r="CZN104" s="6"/>
+      <c r="CZO104" s="6"/>
+      <c r="CZP104" s="6"/>
+      <c r="CZQ104" s="6"/>
+      <c r="CZR104" s="6"/>
+      <c r="CZS104" s="6"/>
+      <c r="CZT104" s="6"/>
+      <c r="CZU104" s="6"/>
+      <c r="CZV104" s="6"/>
+      <c r="CZW104" s="6"/>
+      <c r="CZX104" s="6"/>
+      <c r="CZY104" s="6"/>
+      <c r="CZZ104" s="6"/>
+      <c r="DAA104" s="6"/>
+      <c r="DAB104" s="6"/>
+      <c r="DAC104" s="6"/>
+      <c r="DAD104" s="6"/>
+      <c r="DAE104" s="6"/>
+      <c r="DAF104" s="6"/>
+      <c r="DAG104" s="6"/>
+      <c r="DAH104" s="6"/>
+      <c r="DAI104" s="6"/>
+      <c r="DAJ104" s="6"/>
+      <c r="DAK104" s="6"/>
+      <c r="DAL104" s="6"/>
+      <c r="DAM104" s="6"/>
+      <c r="DAN104" s="6"/>
+      <c r="DAO104" s="6"/>
+      <c r="DAP104" s="6"/>
+      <c r="DAQ104" s="6"/>
+      <c r="DAR104" s="6"/>
+      <c r="DAS104" s="6"/>
+      <c r="DAT104" s="6"/>
+      <c r="DAU104" s="6"/>
+      <c r="DAV104" s="6"/>
+      <c r="DAW104" s="6"/>
+      <c r="DAX104" s="6"/>
+      <c r="DAY104" s="6"/>
+      <c r="DAZ104" s="6"/>
+      <c r="DBA104" s="6"/>
+      <c r="DBB104" s="6"/>
+      <c r="DBC104" s="6"/>
+      <c r="DBD104" s="6"/>
+      <c r="DBE104" s="6"/>
+      <c r="DBF104" s="6"/>
+      <c r="DBG104" s="6"/>
+      <c r="DBH104" s="6"/>
+      <c r="DBI104" s="6"/>
+      <c r="DBJ104" s="6"/>
+      <c r="DBK104" s="6"/>
+      <c r="DBL104" s="6"/>
+      <c r="DBM104" s="6"/>
+      <c r="DBN104" s="6"/>
+      <c r="DBO104" s="6"/>
+      <c r="DBP104" s="6"/>
+      <c r="DBQ104" s="6"/>
+      <c r="DBR104" s="6"/>
+      <c r="DBS104" s="6"/>
+      <c r="DBT104" s="6"/>
+      <c r="DBU104" s="6"/>
+      <c r="DBV104" s="6"/>
+      <c r="DBW104" s="6"/>
+      <c r="DBX104" s="6"/>
+      <c r="DBY104" s="6"/>
+      <c r="DBZ104" s="6"/>
+      <c r="DCA104" s="6"/>
+      <c r="DCB104" s="6"/>
+      <c r="DCC104" s="6"/>
+      <c r="DCD104" s="6"/>
+      <c r="DCE104" s="6"/>
+      <c r="DCF104" s="6"/>
+      <c r="DCG104" s="6"/>
+      <c r="DCH104" s="6"/>
+      <c r="DCI104" s="6"/>
+      <c r="DCJ104" s="6"/>
+      <c r="DCK104" s="6"/>
+      <c r="DCL104" s="6"/>
+      <c r="DCM104" s="6"/>
+      <c r="DCN104" s="6"/>
+      <c r="DCO104" s="6"/>
+      <c r="DCP104" s="6"/>
+      <c r="DCQ104" s="6"/>
+      <c r="DCR104" s="6"/>
+      <c r="DCS104" s="6"/>
+      <c r="DCT104" s="6"/>
+      <c r="DCU104" s="6"/>
+      <c r="DCV104" s="6"/>
+      <c r="DCW104" s="6"/>
+      <c r="DCX104" s="6"/>
+      <c r="DCY104" s="6"/>
+      <c r="DCZ104" s="6"/>
+      <c r="DDA104" s="6"/>
+      <c r="DDB104" s="6"/>
+      <c r="DDC104" s="6"/>
+      <c r="DDD104" s="6"/>
+      <c r="DDE104" s="6"/>
+      <c r="DDF104" s="6"/>
+      <c r="DDG104" s="6"/>
+      <c r="DDH104" s="6"/>
+      <c r="DDI104" s="6"/>
+      <c r="DDJ104" s="6"/>
+      <c r="DDK104" s="6"/>
+      <c r="DDL104" s="6"/>
+      <c r="DDM104" s="6"/>
+      <c r="DDN104" s="6"/>
+      <c r="DDO104" s="6"/>
+      <c r="DDP104" s="6"/>
+      <c r="DDQ104" s="6"/>
+      <c r="DDR104" s="6"/>
+      <c r="DDS104" s="6"/>
+      <c r="DDT104" s="6"/>
+      <c r="DDU104" s="6"/>
+      <c r="DDV104" s="6"/>
+      <c r="DDW104" s="6"/>
+      <c r="DDX104" s="6"/>
+      <c r="DDY104" s="6"/>
+      <c r="DDZ104" s="6"/>
+      <c r="DEA104" s="6"/>
+      <c r="DEB104" s="6"/>
+      <c r="DEC104" s="6"/>
+      <c r="DED104" s="6"/>
+      <c r="DEE104" s="6"/>
+      <c r="DEF104" s="6"/>
+      <c r="DEG104" s="6"/>
+      <c r="DEH104" s="6"/>
+      <c r="DEI104" s="6"/>
+      <c r="DEJ104" s="6"/>
+      <c r="DEK104" s="6"/>
+      <c r="DEL104" s="6"/>
+      <c r="DEM104" s="6"/>
+      <c r="DEN104" s="6"/>
+      <c r="DEO104" s="6"/>
+      <c r="DEP104" s="6"/>
+      <c r="DEQ104" s="6"/>
+      <c r="DER104" s="6"/>
+      <c r="DES104" s="6"/>
+      <c r="DET104" s="6"/>
+      <c r="DEU104" s="6"/>
+      <c r="DEV104" s="6"/>
+      <c r="DEW104" s="6"/>
+      <c r="DEX104" s="6"/>
+      <c r="DEY104" s="6"/>
+      <c r="DEZ104" s="6"/>
+      <c r="DFA104" s="6"/>
+      <c r="DFB104" s="6"/>
+      <c r="DFC104" s="6"/>
+      <c r="DFD104" s="6"/>
+      <c r="DFE104" s="6"/>
+      <c r="DFF104" s="6"/>
+      <c r="DFG104" s="6"/>
+      <c r="DFH104" s="6"/>
+      <c r="DFI104" s="6"/>
+      <c r="DFJ104" s="6"/>
+      <c r="DFK104" s="6"/>
+      <c r="DFL104" s="6"/>
+      <c r="DFM104" s="6"/>
+      <c r="DFN104" s="6"/>
+      <c r="DFO104" s="6"/>
+      <c r="DFP104" s="6"/>
+      <c r="DFQ104" s="6"/>
+      <c r="DFR104" s="6"/>
+      <c r="DFS104" s="6"/>
+      <c r="DFT104" s="6"/>
+      <c r="DFU104" s="6"/>
+      <c r="DFV104" s="6"/>
+      <c r="DFW104" s="6"/>
+      <c r="DFX104" s="6"/>
+      <c r="DFY104" s="6"/>
+      <c r="DFZ104" s="6"/>
+      <c r="DGA104" s="6"/>
+      <c r="DGB104" s="6"/>
+      <c r="DGC104" s="6"/>
+      <c r="DGD104" s="6"/>
+      <c r="DGE104" s="6"/>
+      <c r="DGF104" s="6"/>
+      <c r="DGG104" s="6"/>
+      <c r="DGH104" s="6"/>
+      <c r="DGI104" s="6"/>
+      <c r="DGJ104" s="6"/>
+      <c r="DGK104" s="6"/>
+      <c r="DGL104" s="6"/>
+      <c r="DGM104" s="6"/>
+      <c r="DGN104" s="6"/>
+      <c r="DGO104" s="6"/>
+      <c r="DGP104" s="6"/>
+      <c r="DGQ104" s="6"/>
+      <c r="DGR104" s="6"/>
+      <c r="DGS104" s="6"/>
+      <c r="DGT104" s="6"/>
+      <c r="DGU104" s="6"/>
+      <c r="DGV104" s="6"/>
+      <c r="DGW104" s="6"/>
+      <c r="DGX104" s="6"/>
+      <c r="DGY104" s="6"/>
+      <c r="DGZ104" s="6"/>
+      <c r="DHA104" s="6"/>
+      <c r="DHB104" s="6"/>
+      <c r="DHC104" s="6"/>
+      <c r="DHD104" s="6"/>
+      <c r="DHE104" s="6"/>
+      <c r="DHF104" s="6"/>
+      <c r="DHG104" s="6"/>
+      <c r="DHH104" s="6"/>
+      <c r="DHI104" s="6"/>
+      <c r="DHJ104" s="6"/>
+      <c r="DHK104" s="6"/>
+      <c r="DHL104" s="6"/>
+      <c r="DHM104" s="6"/>
+      <c r="DHN104" s="6"/>
+      <c r="DHO104" s="6"/>
+      <c r="DHP104" s="6"/>
+      <c r="DHQ104" s="6"/>
+      <c r="DHR104" s="6"/>
+      <c r="DHS104" s="6"/>
+      <c r="DHT104" s="6"/>
+      <c r="DHU104" s="6"/>
+      <c r="DHV104" s="6"/>
+      <c r="DHW104" s="6"/>
+      <c r="DHX104" s="6"/>
+      <c r="DHY104" s="6"/>
+      <c r="DHZ104" s="6"/>
+      <c r="DIA104" s="6"/>
+      <c r="DIB104" s="6"/>
+      <c r="DIC104" s="6"/>
+      <c r="DID104" s="6"/>
+      <c r="DIE104" s="6"/>
+      <c r="DIF104" s="6"/>
+      <c r="DIG104" s="6"/>
+      <c r="DIH104" s="6"/>
+      <c r="DII104" s="6"/>
+      <c r="DIJ104" s="6"/>
+      <c r="DIK104" s="6"/>
+      <c r="DIL104" s="6"/>
+      <c r="DIM104" s="6"/>
+      <c r="DIN104" s="6"/>
+      <c r="DIO104" s="6"/>
+      <c r="DIP104" s="6"/>
+      <c r="DIQ104" s="6"/>
+      <c r="DIR104" s="6"/>
+      <c r="DIS104" s="6"/>
+      <c r="DIT104" s="6"/>
+      <c r="DIU104" s="6"/>
+      <c r="DIV104" s="6"/>
+      <c r="DIW104" s="6"/>
+      <c r="DIX104" s="6"/>
+      <c r="DIY104" s="6"/>
+      <c r="DIZ104" s="6"/>
+      <c r="DJA104" s="6"/>
+      <c r="DJB104" s="6"/>
+      <c r="DJC104" s="6"/>
+      <c r="DJD104" s="6"/>
+      <c r="DJE104" s="6"/>
+      <c r="DJF104" s="6"/>
+      <c r="DJG104" s="6"/>
+      <c r="DJH104" s="6"/>
+      <c r="DJI104" s="6"/>
+      <c r="DJJ104" s="6"/>
+      <c r="DJK104" s="6"/>
+      <c r="DJL104" s="6"/>
+      <c r="DJM104" s="6"/>
+      <c r="DJN104" s="6"/>
+      <c r="DJO104" s="6"/>
+      <c r="DJP104" s="6"/>
+      <c r="DJQ104" s="6"/>
+      <c r="DJR104" s="6"/>
+      <c r="DJS104" s="6"/>
+      <c r="DJT104" s="6"/>
+      <c r="DJU104" s="6"/>
+      <c r="DJV104" s="6"/>
+      <c r="DJW104" s="6"/>
+      <c r="DJX104" s="6"/>
+      <c r="DJY104" s="6"/>
+      <c r="DJZ104" s="6"/>
+      <c r="DKA104" s="6"/>
+      <c r="DKB104" s="6"/>
+      <c r="DKC104" s="6"/>
+      <c r="DKD104" s="6"/>
+      <c r="DKE104" s="6"/>
+      <c r="DKF104" s="6"/>
+      <c r="DKG104" s="6"/>
+      <c r="DKH104" s="6"/>
+      <c r="DKI104" s="6"/>
+      <c r="DKJ104" s="6"/>
+      <c r="DKK104" s="6"/>
+      <c r="DKL104" s="6"/>
+      <c r="DKM104" s="6"/>
+      <c r="DKN104" s="6"/>
+      <c r="DKO104" s="6"/>
+      <c r="DKP104" s="6"/>
+      <c r="DKQ104" s="6"/>
+      <c r="DKR104" s="6"/>
+      <c r="DKS104" s="6"/>
+      <c r="DKT104" s="6"/>
+      <c r="DKU104" s="6"/>
+      <c r="DKV104" s="6"/>
+      <c r="DKW104" s="6"/>
+      <c r="DKX104" s="6"/>
+      <c r="DKY104" s="6"/>
+      <c r="DKZ104" s="6"/>
+      <c r="DLA104" s="6"/>
+      <c r="DLB104" s="6"/>
+      <c r="DLC104" s="6"/>
+      <c r="DLD104" s="6"/>
+      <c r="DLE104" s="6"/>
+      <c r="DLF104" s="6"/>
+      <c r="DLG104" s="6"/>
+      <c r="DLH104" s="6"/>
+      <c r="DLI104" s="6"/>
+      <c r="DLJ104" s="6"/>
+      <c r="DLK104" s="6"/>
+      <c r="DLL104" s="6"/>
+      <c r="DLM104" s="6"/>
+      <c r="DLN104" s="6"/>
+      <c r="DLO104" s="6"/>
+      <c r="DLP104" s="6"/>
+      <c r="DLQ104" s="6"/>
+      <c r="DLR104" s="6"/>
+      <c r="DLS104" s="6"/>
+      <c r="DLT104" s="6"/>
+      <c r="DLU104" s="6"/>
+      <c r="DLV104" s="6"/>
+      <c r="DLW104" s="6"/>
+      <c r="DLX104" s="6"/>
+      <c r="DLY104" s="6"/>
+      <c r="DLZ104" s="6"/>
+      <c r="DMA104" s="6"/>
+      <c r="DMB104" s="6"/>
+      <c r="DMC104" s="6"/>
+      <c r="DMD104" s="6"/>
+      <c r="DME104" s="6"/>
+      <c r="DMF104" s="6"/>
+      <c r="DMG104" s="6"/>
+      <c r="DMH104" s="6"/>
+      <c r="DMI104" s="6"/>
+      <c r="DMJ104" s="6"/>
+      <c r="DMK104" s="6"/>
+      <c r="DML104" s="6"/>
+      <c r="DMM104" s="6"/>
+      <c r="DMN104" s="6"/>
+      <c r="DMO104" s="6"/>
+      <c r="DMP104" s="6"/>
+      <c r="DMQ104" s="6"/>
+      <c r="DMR104" s="6"/>
+      <c r="DMS104" s="6"/>
+      <c r="DMT104" s="6"/>
+      <c r="DMU104" s="6"/>
+      <c r="DMV104" s="6"/>
+      <c r="DMW104" s="6"/>
+      <c r="DMX104" s="6"/>
+      <c r="DMY104" s="6"/>
+      <c r="DMZ104" s="6"/>
+      <c r="DNA104" s="6"/>
+      <c r="DNB104" s="6"/>
+      <c r="DNC104" s="6"/>
+      <c r="DND104" s="6"/>
+      <c r="DNE104" s="6"/>
+      <c r="DNF104" s="6"/>
+      <c r="DNG104" s="6"/>
+      <c r="DNH104" s="6"/>
+      <c r="DNI104" s="6"/>
+      <c r="DNJ104" s="6"/>
+      <c r="DNK104" s="6"/>
+      <c r="DNL104" s="6"/>
+      <c r="DNM104" s="6"/>
+      <c r="DNN104" s="6"/>
+      <c r="DNO104" s="6"/>
+      <c r="DNP104" s="6"/>
+      <c r="DNQ104" s="6"/>
+      <c r="DNR104" s="6"/>
+      <c r="DNS104" s="6"/>
+      <c r="DNT104" s="6"/>
+      <c r="DNU104" s="6"/>
+      <c r="DNV104" s="6"/>
+      <c r="DNW104" s="6"/>
+      <c r="DNX104" s="6"/>
+      <c r="DNY104" s="6"/>
+      <c r="DNZ104" s="6"/>
+      <c r="DOA104" s="6"/>
+      <c r="DOB104" s="6"/>
+      <c r="DOC104" s="6"/>
+      <c r="DOD104" s="6"/>
+      <c r="DOE104" s="6"/>
+      <c r="DOF104" s="6"/>
+      <c r="DOG104" s="6"/>
+      <c r="DOH104" s="6"/>
+      <c r="DOI104" s="6"/>
+      <c r="DOJ104" s="6"/>
+      <c r="DOK104" s="6"/>
+      <c r="DOL104" s="6"/>
+      <c r="DOM104" s="6"/>
+      <c r="DON104" s="6"/>
+      <c r="DOO104" s="6"/>
+      <c r="DOP104" s="6"/>
+      <c r="DOQ104" s="6"/>
+      <c r="DOR104" s="6"/>
+      <c r="DOS104" s="6"/>
+      <c r="DOT104" s="6"/>
+      <c r="DOU104" s="6"/>
+      <c r="DOV104" s="6"/>
+      <c r="DOW104" s="6"/>
+      <c r="DOX104" s="6"/>
+      <c r="DOY104" s="6"/>
+      <c r="DOZ104" s="6"/>
+      <c r="DPA104" s="6"/>
+      <c r="DPB104" s="6"/>
+      <c r="DPC104" s="6"/>
+      <c r="DPD104" s="6"/>
+      <c r="DPE104" s="6"/>
+      <c r="DPF104" s="6"/>
+      <c r="DPG104" s="6"/>
+      <c r="DPH104" s="6"/>
+      <c r="DPI104" s="6"/>
+      <c r="DPJ104" s="6"/>
+      <c r="DPK104" s="6"/>
+      <c r="DPL104" s="6"/>
+      <c r="DPM104" s="6"/>
+      <c r="DPN104" s="6"/>
+      <c r="DPO104" s="6"/>
+      <c r="DPP104" s="6"/>
+      <c r="DPQ104" s="6"/>
+      <c r="DPR104" s="6"/>
+      <c r="DPS104" s="6"/>
+      <c r="DPT104" s="6"/>
+      <c r="DPU104" s="6"/>
+      <c r="DPV104" s="6"/>
+      <c r="DPW104" s="6"/>
+      <c r="DPX104" s="6"/>
+      <c r="DPY104" s="6"/>
+      <c r="DPZ104" s="6"/>
+      <c r="DQA104" s="6"/>
+      <c r="DQB104" s="6"/>
+      <c r="DQC104" s="6"/>
+      <c r="DQD104" s="6"/>
+      <c r="DQE104" s="6"/>
+      <c r="DQF104" s="6"/>
+      <c r="DQG104" s="6"/>
+      <c r="DQH104" s="6"/>
+      <c r="DQI104" s="6"/>
+      <c r="DQJ104" s="6"/>
+      <c r="DQK104" s="6"/>
+      <c r="DQL104" s="6"/>
+      <c r="DQM104" s="6"/>
+      <c r="DQN104" s="6"/>
+      <c r="DQO104" s="6"/>
+      <c r="DQP104" s="6"/>
+      <c r="DQQ104" s="6"/>
+      <c r="DQR104" s="6"/>
+      <c r="DQS104" s="6"/>
+      <c r="DQT104" s="6"/>
+      <c r="DQU104" s="6"/>
+      <c r="DQV104" s="6"/>
+      <c r="DQW104" s="6"/>
+      <c r="DQX104" s="6"/>
+      <c r="DQY104" s="6"/>
+      <c r="DQZ104" s="6"/>
+      <c r="DRA104" s="6"/>
+      <c r="DRB104" s="6"/>
+      <c r="DRC104" s="6"/>
+      <c r="DRD104" s="6"/>
+      <c r="DRE104" s="6"/>
+      <c r="DRF104" s="6"/>
+      <c r="DRG104" s="6"/>
+      <c r="DRH104" s="6"/>
+      <c r="DRI104" s="6"/>
+      <c r="DRJ104" s="6"/>
+      <c r="DRK104" s="6"/>
+      <c r="DRL104" s="6"/>
+      <c r="DRM104" s="6"/>
+      <c r="DRN104" s="6"/>
+      <c r="DRO104" s="6"/>
+      <c r="DRP104" s="6"/>
+      <c r="DRQ104" s="6"/>
+      <c r="DRR104" s="6"/>
+      <c r="DRS104" s="6"/>
+      <c r="DRT104" s="6"/>
+      <c r="DRU104" s="6"/>
+      <c r="DRV104" s="6"/>
+      <c r="DRW104" s="6"/>
+      <c r="DRX104" s="6"/>
+      <c r="DRY104" s="6"/>
+      <c r="DRZ104" s="6"/>
+      <c r="DSA104" s="6"/>
+      <c r="DSB104" s="6"/>
+      <c r="DSC104" s="6"/>
+      <c r="DSD104" s="6"/>
+      <c r="DSE104" s="6"/>
+      <c r="DSF104" s="6"/>
+      <c r="DSG104" s="6"/>
+      <c r="DSH104" s="6"/>
+      <c r="DSI104" s="6"/>
+      <c r="DSJ104" s="6"/>
+      <c r="DSK104" s="6"/>
+      <c r="DSL104" s="6"/>
+      <c r="DSM104" s="6"/>
+      <c r="DSN104" s="6"/>
+      <c r="DSO104" s="6"/>
+      <c r="DSP104" s="6"/>
+      <c r="DSQ104" s="6"/>
+      <c r="DSR104" s="6"/>
+      <c r="DSS104" s="6"/>
+      <c r="DST104" s="6"/>
+      <c r="DSU104" s="6"/>
+      <c r="DSV104" s="6"/>
+      <c r="DSW104" s="6"/>
+      <c r="DSX104" s="6"/>
+      <c r="DSY104" s="6"/>
+      <c r="DSZ104" s="6"/>
+      <c r="DTA104" s="6"/>
+      <c r="DTB104" s="6"/>
+      <c r="DTC104" s="6"/>
+      <c r="DTD104" s="6"/>
+      <c r="DTE104" s="6"/>
+      <c r="DTF104" s="6"/>
+      <c r="DTG104" s="6"/>
+      <c r="DTH104" s="6"/>
+      <c r="DTI104" s="6"/>
+      <c r="DTJ104" s="6"/>
+      <c r="DTK104" s="6"/>
+      <c r="DTL104" s="6"/>
+      <c r="DTM104" s="6"/>
+      <c r="DTN104" s="6"/>
+      <c r="DTO104" s="6"/>
+      <c r="DTP104" s="6"/>
+      <c r="DTQ104" s="6"/>
+      <c r="DTR104" s="6"/>
+      <c r="DTS104" s="6"/>
+      <c r="DTT104" s="6"/>
+      <c r="DTU104" s="6"/>
+      <c r="DTV104" s="6"/>
+      <c r="DTW104" s="6"/>
+      <c r="DTX104" s="6"/>
+      <c r="DTY104" s="6"/>
+      <c r="DTZ104" s="6"/>
+      <c r="DUA104" s="6"/>
+      <c r="DUB104" s="6"/>
+      <c r="DUC104" s="6"/>
+      <c r="DUD104" s="6"/>
+      <c r="DUE104" s="6"/>
+      <c r="DUF104" s="6"/>
+      <c r="DUG104" s="6"/>
+      <c r="DUH104" s="6"/>
+      <c r="DUI104" s="6"/>
+      <c r="DUJ104" s="6"/>
+      <c r="DUK104" s="6"/>
+      <c r="DUL104" s="6"/>
+      <c r="DUM104" s="6"/>
+      <c r="DUN104" s="6"/>
+      <c r="DUO104" s="6"/>
+      <c r="DUP104" s="6"/>
+      <c r="DUQ104" s="6"/>
+      <c r="DUR104" s="6"/>
+      <c r="DUS104" s="6"/>
+      <c r="DUT104" s="6"/>
+      <c r="DUU104" s="6"/>
+      <c r="DUV104" s="6"/>
+      <c r="DUW104" s="6"/>
+      <c r="DUX104" s="6"/>
+      <c r="DUY104" s="6"/>
+      <c r="DUZ104" s="6"/>
+      <c r="DVA104" s="6"/>
+      <c r="DVB104" s="6"/>
+      <c r="DVC104" s="6"/>
+      <c r="DVD104" s="6"/>
+      <c r="DVE104" s="6"/>
+      <c r="DVF104" s="6"/>
+      <c r="DVG104" s="6"/>
+      <c r="DVH104" s="6"/>
+      <c r="DVI104" s="6"/>
+      <c r="DVJ104" s="6"/>
+      <c r="DVK104" s="6"/>
+      <c r="DVL104" s="6"/>
+      <c r="DVM104" s="6"/>
+      <c r="DVN104" s="6"/>
+      <c r="DVO104" s="6"/>
+      <c r="DVP104" s="6"/>
+      <c r="DVQ104" s="6"/>
+      <c r="DVR104" s="6"/>
+      <c r="DVS104" s="6"/>
+      <c r="DVT104" s="6"/>
+      <c r="DVU104" s="6"/>
+      <c r="DVV104" s="6"/>
+      <c r="DVW104" s="6"/>
+      <c r="DVX104" s="6"/>
+      <c r="DVY104" s="6"/>
+      <c r="DVZ104" s="6"/>
+      <c r="DWA104" s="6"/>
+      <c r="DWB104" s="6"/>
+      <c r="DWC104" s="6"/>
+      <c r="DWD104" s="6"/>
+      <c r="DWE104" s="6"/>
+      <c r="DWF104" s="6"/>
+      <c r="DWG104" s="6"/>
+      <c r="DWH104" s="6"/>
+      <c r="DWI104" s="6"/>
+      <c r="DWJ104" s="6"/>
+      <c r="DWK104" s="6"/>
+      <c r="DWL104" s="6"/>
+      <c r="DWM104" s="6"/>
+      <c r="DWN104" s="6"/>
+      <c r="DWO104" s="6"/>
+      <c r="DWP104" s="6"/>
+      <c r="DWQ104" s="6"/>
+      <c r="DWR104" s="6"/>
+      <c r="DWS104" s="6"/>
+      <c r="DWT104" s="6"/>
+      <c r="DWU104" s="6"/>
+      <c r="DWV104" s="6"/>
+      <c r="DWW104" s="6"/>
+      <c r="DWX104" s="6"/>
+      <c r="DWY104" s="6"/>
+      <c r="DWZ104" s="6"/>
+      <c r="DXA104" s="6"/>
+      <c r="DXB104" s="6"/>
+      <c r="DXC104" s="6"/>
+      <c r="DXD104" s="6"/>
+      <c r="DXE104" s="6"/>
+      <c r="DXF104" s="6"/>
+      <c r="DXG104" s="6"/>
+      <c r="DXH104" s="6"/>
+      <c r="DXI104" s="6"/>
+      <c r="DXJ104" s="6"/>
+      <c r="DXK104" s="6"/>
+      <c r="DXL104" s="6"/>
+      <c r="DXM104" s="6"/>
+      <c r="DXN104" s="6"/>
+      <c r="DXO104" s="6"/>
+      <c r="DXP104" s="6"/>
+      <c r="DXQ104" s="6"/>
+      <c r="DXR104" s="6"/>
+      <c r="DXS104" s="6"/>
+      <c r="DXT104" s="6"/>
+      <c r="DXU104" s="6"/>
+      <c r="DXV104" s="6"/>
+      <c r="DXW104" s="6"/>
+      <c r="DXX104" s="6"/>
+      <c r="DXY104" s="6"/>
+      <c r="DXZ104" s="6"/>
+      <c r="DYA104" s="6"/>
+      <c r="DYB104" s="6"/>
+      <c r="DYC104" s="6"/>
+      <c r="DYD104" s="6"/>
+      <c r="DYE104" s="6"/>
+      <c r="DYF104" s="6"/>
+      <c r="DYG104" s="6"/>
+      <c r="DYH104" s="6"/>
+      <c r="DYI104" s="6"/>
+      <c r="DYJ104" s="6"/>
+      <c r="DYK104" s="6"/>
+      <c r="DYL104" s="6"/>
+      <c r="DYM104" s="6"/>
+      <c r="DYN104" s="6"/>
+      <c r="DYO104" s="6"/>
+      <c r="DYP104" s="6"/>
+      <c r="DYQ104" s="6"/>
+      <c r="DYR104" s="6"/>
+      <c r="DYS104" s="6"/>
+      <c r="DYT104" s="6"/>
+      <c r="DYU104" s="6"/>
+      <c r="DYV104" s="6"/>
+      <c r="DYW104" s="6"/>
+      <c r="DYX104" s="6"/>
+      <c r="DYY104" s="6"/>
+      <c r="DYZ104" s="6"/>
+      <c r="DZA104" s="6"/>
+      <c r="DZB104" s="6"/>
+      <c r="DZC104" s="6"/>
+      <c r="DZD104" s="6"/>
+      <c r="DZE104" s="6"/>
+      <c r="DZF104" s="6"/>
+      <c r="DZG104" s="6"/>
+      <c r="DZH104" s="6"/>
+      <c r="DZI104" s="6"/>
+      <c r="DZJ104" s="6"/>
+      <c r="DZK104" s="6"/>
+      <c r="DZL104" s="6"/>
+      <c r="DZM104" s="6"/>
+      <c r="DZN104" s="6"/>
+      <c r="DZO104" s="6"/>
+      <c r="DZP104" s="6"/>
+      <c r="DZQ104" s="6"/>
+      <c r="DZR104" s="6"/>
+      <c r="DZS104" s="6"/>
+      <c r="DZT104" s="6"/>
+      <c r="DZU104" s="6"/>
+      <c r="DZV104" s="6"/>
+      <c r="DZW104" s="6"/>
+      <c r="DZX104" s="6"/>
+      <c r="DZY104" s="6"/>
+      <c r="DZZ104" s="6"/>
+      <c r="EAA104" s="6"/>
+      <c r="EAB104" s="6"/>
+      <c r="EAC104" s="6"/>
+      <c r="EAD104" s="6"/>
+      <c r="EAE104" s="6"/>
+      <c r="EAF104" s="6"/>
+      <c r="EAG104" s="6"/>
+      <c r="EAH104" s="6"/>
+      <c r="EAI104" s="6"/>
+      <c r="EAJ104" s="6"/>
+      <c r="EAK104" s="6"/>
+      <c r="EAL104" s="6"/>
+      <c r="EAM104" s="6"/>
+      <c r="EAN104" s="6"/>
+      <c r="EAO104" s="6"/>
+      <c r="EAP104" s="6"/>
+      <c r="EAQ104" s="6"/>
+      <c r="EAR104" s="6"/>
+      <c r="EAS104" s="6"/>
+      <c r="EAT104" s="6"/>
+      <c r="EAU104" s="6"/>
+      <c r="EAV104" s="6"/>
+      <c r="EAW104" s="6"/>
+      <c r="EAX104" s="6"/>
+      <c r="EAY104" s="6"/>
+      <c r="EAZ104" s="6"/>
+      <c r="EBA104" s="6"/>
+      <c r="EBB104" s="6"/>
+      <c r="EBC104" s="6"/>
+      <c r="EBD104" s="6"/>
+      <c r="EBE104" s="6"/>
+      <c r="EBF104" s="6"/>
+      <c r="EBG104" s="6"/>
+      <c r="EBH104" s="6"/>
+      <c r="EBI104" s="6"/>
+      <c r="EBJ104" s="6"/>
+      <c r="EBK104" s="6"/>
+      <c r="EBL104" s="6"/>
+      <c r="EBM104" s="6"/>
+      <c r="EBN104" s="6"/>
+      <c r="EBO104" s="6"/>
+      <c r="EBP104" s="6"/>
+      <c r="EBQ104" s="6"/>
+      <c r="EBR104" s="6"/>
+      <c r="EBS104" s="6"/>
+      <c r="EBT104" s="6"/>
+      <c r="EBU104" s="6"/>
+      <c r="EBV104" s="6"/>
+      <c r="EBW104" s="6"/>
+      <c r="EBX104" s="6"/>
+      <c r="EBY104" s="6"/>
+      <c r="EBZ104" s="6"/>
+      <c r="ECA104" s="6"/>
+      <c r="ECB104" s="6"/>
+      <c r="ECC104" s="6"/>
+      <c r="ECD104" s="6"/>
+      <c r="ECE104" s="6"/>
+      <c r="ECF104" s="6"/>
+      <c r="ECG104" s="6"/>
+      <c r="ECH104" s="6"/>
+      <c r="ECI104" s="6"/>
+      <c r="ECJ104" s="6"/>
+      <c r="ECK104" s="6"/>
+      <c r="ECL104" s="6"/>
+      <c r="ECM104" s="6"/>
+      <c r="ECN104" s="6"/>
+      <c r="ECO104" s="6"/>
+      <c r="ECP104" s="6"/>
+      <c r="ECQ104" s="6"/>
+      <c r="ECR104" s="6"/>
+      <c r="ECS104" s="6"/>
+      <c r="ECT104" s="6"/>
+      <c r="ECU104" s="6"/>
+      <c r="ECV104" s="6"/>
+      <c r="ECW104" s="6"/>
+      <c r="ECX104" s="6"/>
+      <c r="ECY104" s="6"/>
+      <c r="ECZ104" s="6"/>
+      <c r="EDA104" s="6"/>
+      <c r="EDB104" s="6"/>
+      <c r="EDC104" s="6"/>
+      <c r="EDD104" s="6"/>
+      <c r="EDE104" s="6"/>
+      <c r="EDF104" s="6"/>
+      <c r="EDG104" s="6"/>
+      <c r="EDH104" s="6"/>
+      <c r="EDI104" s="6"/>
+      <c r="EDJ104" s="6"/>
+      <c r="EDK104" s="6"/>
+      <c r="EDL104" s="6"/>
+      <c r="EDM104" s="6"/>
+      <c r="EDN104" s="6"/>
+      <c r="EDO104" s="6"/>
+      <c r="EDP104" s="6"/>
+      <c r="EDQ104" s="6"/>
+      <c r="EDR104" s="6"/>
+      <c r="EDS104" s="6"/>
+      <c r="EDT104" s="6"/>
+      <c r="EDU104" s="6"/>
+      <c r="EDV104" s="6"/>
+      <c r="EDW104" s="6"/>
+      <c r="EDX104" s="6"/>
+      <c r="EDY104" s="6"/>
+      <c r="EDZ104" s="6"/>
+      <c r="EEA104" s="6"/>
+      <c r="EEB104" s="6"/>
+      <c r="EEC104" s="6"/>
+      <c r="EED104" s="6"/>
+      <c r="EEE104" s="6"/>
+      <c r="EEF104" s="6"/>
+      <c r="EEG104" s="6"/>
+      <c r="EEH104" s="6"/>
+      <c r="EEI104" s="6"/>
+      <c r="EEJ104" s="6"/>
+      <c r="EEK104" s="6"/>
+      <c r="EEL104" s="6"/>
+      <c r="EEM104" s="6"/>
+      <c r="EEN104" s="6"/>
+      <c r="EEO104" s="6"/>
+      <c r="EEP104" s="6"/>
+      <c r="EEQ104" s="6"/>
+      <c r="EER104" s="6"/>
+      <c r="EES104" s="6"/>
+      <c r="EET104" s="6"/>
+      <c r="EEU104" s="6"/>
+      <c r="EEV104" s="6"/>
+      <c r="EEW104" s="6"/>
+      <c r="EEX104" s="6"/>
+      <c r="EEY104" s="6"/>
+      <c r="EEZ104" s="6"/>
+      <c r="EFA104" s="6"/>
+      <c r="EFB104" s="6"/>
+      <c r="EFC104" s="6"/>
+      <c r="EFD104" s="6"/>
+      <c r="EFE104" s="6"/>
+      <c r="EFF104" s="6"/>
+      <c r="EFG104" s="6"/>
+      <c r="EFH104" s="6"/>
+      <c r="EFI104" s="6"/>
+      <c r="EFJ104" s="6"/>
+      <c r="EFK104" s="6"/>
+      <c r="EFL104" s="6"/>
+      <c r="EFM104" s="6"/>
+      <c r="EFN104" s="6"/>
+      <c r="EFO104" s="6"/>
+      <c r="EFP104" s="6"/>
+      <c r="EFQ104" s="6"/>
+      <c r="EFR104" s="6"/>
+      <c r="EFS104" s="6"/>
+      <c r="EFT104" s="6"/>
+      <c r="EFU104" s="6"/>
+      <c r="EFV104" s="6"/>
+      <c r="EFW104" s="6"/>
+      <c r="EFX104" s="6"/>
+      <c r="EFY104" s="6"/>
+      <c r="EFZ104" s="6"/>
+      <c r="EGA104" s="6"/>
+      <c r="EGB104" s="6"/>
+      <c r="EGC104" s="6"/>
+      <c r="EGD104" s="6"/>
+      <c r="EGE104" s="6"/>
+      <c r="EGF104" s="6"/>
+      <c r="EGG104" s="6"/>
+      <c r="EGH104" s="6"/>
+      <c r="EGI104" s="6"/>
+      <c r="EGJ104" s="6"/>
+      <c r="EGK104" s="6"/>
+      <c r="EGL104" s="6"/>
+      <c r="EGM104" s="6"/>
+      <c r="EGN104" s="6"/>
+      <c r="EGO104" s="6"/>
+      <c r="EGP104" s="6"/>
+      <c r="EGQ104" s="6"/>
+      <c r="EGR104" s="6"/>
+      <c r="EGS104" s="6"/>
+      <c r="EGT104" s="6"/>
+      <c r="EGU104" s="6"/>
+      <c r="EGV104" s="6"/>
+      <c r="EGW104" s="6"/>
+      <c r="EGX104" s="6"/>
+      <c r="EGY104" s="6"/>
+      <c r="EGZ104" s="6"/>
+      <c r="EHA104" s="6"/>
+      <c r="EHB104" s="6"/>
+      <c r="EHC104" s="6"/>
+      <c r="EHD104" s="6"/>
+      <c r="EHE104" s="6"/>
+      <c r="EHF104" s="6"/>
+      <c r="EHG104" s="6"/>
+      <c r="EHH104" s="6"/>
+      <c r="EHI104" s="6"/>
+      <c r="EHJ104" s="6"/>
+      <c r="EHK104" s="6"/>
+      <c r="EHL104" s="6"/>
+      <c r="EHM104" s="6"/>
+      <c r="EHN104" s="6"/>
+      <c r="EHO104" s="6"/>
+      <c r="EHP104" s="6"/>
+      <c r="EHQ104" s="6"/>
+      <c r="EHR104" s="6"/>
+      <c r="EHS104" s="6"/>
+      <c r="EHT104" s="6"/>
+      <c r="EHU104" s="6"/>
+      <c r="EHV104" s="6"/>
+      <c r="EHW104" s="6"/>
+      <c r="EHX104" s="6"/>
+      <c r="EHY104" s="6"/>
+      <c r="EHZ104" s="6"/>
+      <c r="EIA104" s="6"/>
+      <c r="EIB104" s="6"/>
+      <c r="EIC104" s="6"/>
+      <c r="EID104" s="6"/>
+      <c r="EIE104" s="6"/>
+      <c r="EIF104" s="6"/>
+      <c r="EIG104" s="6"/>
+      <c r="EIH104" s="6"/>
+      <c r="EII104" s="6"/>
+      <c r="EIJ104" s="6"/>
+      <c r="EIK104" s="6"/>
+      <c r="EIL104" s="6"/>
+      <c r="EIM104" s="6"/>
+      <c r="EIN104" s="6"/>
+      <c r="EIO104" s="6"/>
+      <c r="EIP104" s="6"/>
+      <c r="EIQ104" s="6"/>
+      <c r="EIR104" s="6"/>
+      <c r="EIS104" s="6"/>
+      <c r="EIT104" s="6"/>
+      <c r="EIU104" s="6"/>
+      <c r="EIV104" s="6"/>
+      <c r="EIW104" s="6"/>
+      <c r="EIX104" s="6"/>
+      <c r="EIY104" s="6"/>
+      <c r="EIZ104" s="6"/>
+      <c r="EJA104" s="6"/>
+      <c r="EJB104" s="6"/>
+      <c r="EJC104" s="6"/>
+      <c r="EJD104" s="6"/>
+      <c r="EJE104" s="6"/>
+      <c r="EJF104" s="6"/>
+      <c r="EJG104" s="6"/>
+      <c r="EJH104" s="6"/>
+      <c r="EJI104" s="6"/>
+      <c r="EJJ104" s="6"/>
+      <c r="EJK104" s="6"/>
+      <c r="EJL104" s="6"/>
+      <c r="EJM104" s="6"/>
+      <c r="EJN104" s="6"/>
+      <c r="EJO104" s="6"/>
+      <c r="EJP104" s="6"/>
+      <c r="EJQ104" s="6"/>
+      <c r="EJR104" s="6"/>
+      <c r="EJS104" s="6"/>
+      <c r="EJT104" s="6"/>
+      <c r="EJU104" s="6"/>
+      <c r="EJV104" s="6"/>
+      <c r="EJW104" s="6"/>
+      <c r="EJX104" s="6"/>
+      <c r="EJY104" s="6"/>
+      <c r="EJZ104" s="6"/>
+      <c r="EKA104" s="6"/>
+      <c r="EKB104" s="6"/>
+      <c r="EKC104" s="6"/>
+      <c r="EKD104" s="6"/>
+      <c r="EKE104" s="6"/>
+      <c r="EKF104" s="6"/>
+      <c r="EKG104" s="6"/>
+      <c r="EKH104" s="6"/>
+      <c r="EKI104" s="6"/>
+      <c r="EKJ104" s="6"/>
+      <c r="EKK104" s="6"/>
+      <c r="EKL104" s="6"/>
+      <c r="EKM104" s="6"/>
+      <c r="EKN104" s="6"/>
+      <c r="EKO104" s="6"/>
+      <c r="EKP104" s="6"/>
+      <c r="EKQ104" s="6"/>
+      <c r="EKR104" s="6"/>
+      <c r="EKS104" s="6"/>
+      <c r="EKT104" s="6"/>
+      <c r="EKU104" s="6"/>
+      <c r="EKV104" s="6"/>
+      <c r="EKW104" s="6"/>
+      <c r="EKX104" s="6"/>
+      <c r="EKY104" s="6"/>
+      <c r="EKZ104" s="6"/>
+      <c r="ELA104" s="6"/>
+      <c r="ELB104" s="6"/>
+      <c r="ELC104" s="6"/>
+      <c r="ELD104" s="6"/>
+      <c r="ELE104" s="6"/>
+      <c r="ELF104" s="6"/>
+      <c r="ELG104" s="6"/>
+      <c r="ELH104" s="6"/>
+      <c r="ELI104" s="6"/>
+      <c r="ELJ104" s="6"/>
+      <c r="ELK104" s="6"/>
+      <c r="ELL104" s="6"/>
+      <c r="ELM104" s="6"/>
+      <c r="ELN104" s="6"/>
+      <c r="ELO104" s="6"/>
+      <c r="ELP104" s="6"/>
+      <c r="ELQ104" s="6"/>
+      <c r="ELR104" s="6"/>
+      <c r="ELS104" s="6"/>
+      <c r="ELT104" s="6"/>
+      <c r="ELU104" s="6"/>
+      <c r="ELV104" s="6"/>
+      <c r="ELW104" s="6"/>
+      <c r="ELX104" s="6"/>
+      <c r="ELY104" s="6"/>
+      <c r="ELZ104" s="6"/>
+      <c r="EMA104" s="6"/>
+      <c r="EMB104" s="6"/>
+      <c r="EMC104" s="6"/>
+      <c r="EMD104" s="6"/>
+      <c r="EME104" s="6"/>
+      <c r="EMF104" s="6"/>
+      <c r="EMG104" s="6"/>
+      <c r="EMH104" s="6"/>
+      <c r="EMI104" s="6"/>
+      <c r="EMJ104" s="6"/>
+      <c r="EMK104" s="6"/>
+      <c r="EML104" s="6"/>
+      <c r="EMM104" s="6"/>
+      <c r="EMN104" s="6"/>
+      <c r="EMO104" s="6"/>
+      <c r="EMP104" s="6"/>
+      <c r="EMQ104" s="6"/>
+      <c r="EMR104" s="6"/>
+      <c r="EMS104" s="6"/>
+      <c r="EMT104" s="6"/>
+      <c r="EMU104" s="6"/>
+      <c r="EMV104" s="6"/>
+      <c r="EMW104" s="6"/>
+      <c r="EMX104" s="6"/>
+      <c r="EMY104" s="6"/>
+      <c r="EMZ104" s="6"/>
+      <c r="ENA104" s="6"/>
+      <c r="ENB104" s="6"/>
+      <c r="ENC104" s="6"/>
+      <c r="END104" s="6"/>
+      <c r="ENE104" s="6"/>
+      <c r="ENF104" s="6"/>
+      <c r="ENG104" s="6"/>
+      <c r="ENH104" s="6"/>
+      <c r="ENI104" s="6"/>
+      <c r="ENJ104" s="6"/>
+      <c r="ENK104" s="6"/>
+      <c r="ENL104" s="6"/>
+      <c r="ENM104" s="6"/>
+      <c r="ENN104" s="6"/>
+      <c r="ENO104" s="6"/>
+      <c r="ENP104" s="6"/>
+      <c r="ENQ104" s="6"/>
+      <c r="ENR104" s="6"/>
+      <c r="ENS104" s="6"/>
+      <c r="ENT104" s="6"/>
+      <c r="ENU104" s="6"/>
+      <c r="ENV104" s="6"/>
+      <c r="ENW104" s="6"/>
+      <c r="ENX104" s="6"/>
+      <c r="ENY104" s="6"/>
+      <c r="ENZ104" s="6"/>
+      <c r="EOA104" s="6"/>
+      <c r="EOB104" s="6"/>
+      <c r="EOC104" s="6"/>
+      <c r="EOD104" s="6"/>
+      <c r="EOE104" s="6"/>
+      <c r="EOF104" s="6"/>
+      <c r="EOG104" s="6"/>
+      <c r="EOH104" s="6"/>
+      <c r="EOI104" s="6"/>
+      <c r="EOJ104" s="6"/>
+      <c r="EOK104" s="6"/>
+      <c r="EOL104" s="6"/>
+      <c r="EOM104" s="6"/>
+      <c r="EON104" s="6"/>
+      <c r="EOO104" s="6"/>
+      <c r="EOP104" s="6"/>
+      <c r="EOQ104" s="6"/>
+      <c r="EOR104" s="6"/>
+      <c r="EOS104" s="6"/>
+      <c r="EOT104" s="6"/>
+      <c r="EOU104" s="6"/>
+      <c r="EOV104" s="6"/>
+      <c r="EOW104" s="6"/>
+      <c r="EOX104" s="6"/>
+      <c r="EOY104" s="6"/>
+      <c r="EOZ104" s="6"/>
+      <c r="EPA104" s="6"/>
+      <c r="EPB104" s="6"/>
+      <c r="EPC104" s="6"/>
+      <c r="EPD104" s="6"/>
+      <c r="EPE104" s="6"/>
+      <c r="EPF104" s="6"/>
+      <c r="EPG104" s="6"/>
+      <c r="EPH104" s="6"/>
+      <c r="EPI104" s="6"/>
+      <c r="EPJ104" s="6"/>
+      <c r="EPK104" s="6"/>
+      <c r="EPL104" s="6"/>
+      <c r="EPM104" s="6"/>
+      <c r="EPN104" s="6"/>
+      <c r="EPO104" s="6"/>
+      <c r="EPP104" s="6"/>
+      <c r="EPQ104" s="6"/>
+      <c r="EPR104" s="6"/>
+      <c r="EPS104" s="6"/>
+      <c r="EPT104" s="6"/>
+      <c r="EPU104" s="6"/>
+      <c r="EPV104" s="6"/>
+      <c r="EPW104" s="6"/>
+      <c r="EPX104" s="6"/>
+      <c r="EPY104" s="6"/>
+      <c r="EPZ104" s="6"/>
+      <c r="EQA104" s="6"/>
+      <c r="EQB104" s="6"/>
+      <c r="EQC104" s="6"/>
+      <c r="EQD104" s="6"/>
+      <c r="EQE104" s="6"/>
+      <c r="EQF104" s="6"/>
+      <c r="EQG104" s="6"/>
+      <c r="EQH104" s="6"/>
+      <c r="EQI104" s="6"/>
+      <c r="EQJ104" s="6"/>
+      <c r="EQK104" s="6"/>
+      <c r="EQL104" s="6"/>
+      <c r="EQM104" s="6"/>
+      <c r="EQN104" s="6"/>
+      <c r="EQO104" s="6"/>
+      <c r="EQP104" s="6"/>
+      <c r="EQQ104" s="6"/>
+      <c r="EQR104" s="6"/>
+      <c r="EQS104" s="6"/>
+      <c r="EQT104" s="6"/>
+      <c r="EQU104" s="6"/>
+      <c r="EQV104" s="6"/>
+      <c r="EQW104" s="6"/>
+      <c r="EQX104" s="6"/>
+      <c r="EQY104" s="6"/>
+      <c r="EQZ104" s="6"/>
+      <c r="ERA104" s="6"/>
+      <c r="ERB104" s="6"/>
+      <c r="ERC104" s="6"/>
+      <c r="ERD104" s="6"/>
+      <c r="ERE104" s="6"/>
+      <c r="ERF104" s="6"/>
+      <c r="ERG104" s="6"/>
+      <c r="ERH104" s="6"/>
+      <c r="ERI104" s="6"/>
+      <c r="ERJ104" s="6"/>
+      <c r="ERK104" s="6"/>
+      <c r="ERL104" s="6"/>
+      <c r="ERM104" s="6"/>
+      <c r="ERN104" s="6"/>
+      <c r="ERO104" s="6"/>
+      <c r="ERP104" s="6"/>
+      <c r="ERQ104" s="6"/>
+      <c r="ERR104" s="6"/>
+      <c r="ERS104" s="6"/>
+      <c r="ERT104" s="6"/>
+      <c r="ERU104" s="6"/>
+      <c r="ERV104" s="6"/>
+      <c r="ERW104" s="6"/>
+      <c r="ERX104" s="6"/>
+      <c r="ERY104" s="6"/>
+      <c r="ERZ104" s="6"/>
+      <c r="ESA104" s="6"/>
+      <c r="ESB104" s="6"/>
+      <c r="ESC104" s="6"/>
+      <c r="ESD104" s="6"/>
+      <c r="ESE104" s="6"/>
+      <c r="ESF104" s="6"/>
+      <c r="ESG104" s="6"/>
+      <c r="ESH104" s="6"/>
+      <c r="ESI104" s="6"/>
+      <c r="ESJ104" s="6"/>
+      <c r="ESK104" s="6"/>
+      <c r="ESL104" s="6"/>
+      <c r="ESM104" s="6"/>
+      <c r="ESN104" s="6"/>
+      <c r="ESO104" s="6"/>
+      <c r="ESP104" s="6"/>
+      <c r="ESQ104" s="6"/>
+      <c r="ESR104" s="6"/>
+      <c r="ESS104" s="6"/>
+      <c r="EST104" s="6"/>
+      <c r="ESU104" s="6"/>
+      <c r="ESV104" s="6"/>
+      <c r="ESW104" s="6"/>
+      <c r="ESX104" s="6"/>
+      <c r="ESY104" s="6"/>
+      <c r="ESZ104" s="6"/>
+      <c r="ETA104" s="6"/>
+      <c r="ETB104" s="6"/>
+      <c r="ETC104" s="6"/>
+      <c r="ETD104" s="6"/>
+      <c r="ETE104" s="6"/>
+      <c r="ETF104" s="6"/>
+      <c r="ETG104" s="6"/>
+      <c r="ETH104" s="6"/>
+      <c r="ETI104" s="6"/>
+      <c r="ETJ104" s="6"/>
+      <c r="ETK104" s="6"/>
+      <c r="ETL104" s="6"/>
+      <c r="ETM104" s="6"/>
+      <c r="ETN104" s="6"/>
+      <c r="ETO104" s="6"/>
+      <c r="ETP104" s="6"/>
+      <c r="ETQ104" s="6"/>
+      <c r="ETR104" s="6"/>
+      <c r="ETS104" s="6"/>
+      <c r="ETT104" s="6"/>
+      <c r="ETU104" s="6"/>
+      <c r="ETV104" s="6"/>
+      <c r="ETW104" s="6"/>
+      <c r="ETX104" s="6"/>
+      <c r="ETY104" s="6"/>
+      <c r="ETZ104" s="6"/>
+      <c r="EUA104" s="6"/>
+      <c r="EUB104" s="6"/>
+      <c r="EUC104" s="6"/>
+      <c r="EUD104" s="6"/>
+      <c r="EUE104" s="6"/>
+      <c r="EUF104" s="6"/>
+      <c r="EUG104" s="6"/>
+      <c r="EUH104" s="6"/>
+      <c r="EUI104" s="6"/>
+      <c r="EUJ104" s="6"/>
+      <c r="EUK104" s="6"/>
+      <c r="EUL104" s="6"/>
+      <c r="EUM104" s="6"/>
+      <c r="EUN104" s="6"/>
+      <c r="EUO104" s="6"/>
+      <c r="EUP104" s="6"/>
+      <c r="EUQ104" s="6"/>
+      <c r="EUR104" s="6"/>
+      <c r="EUS104" s="6"/>
+      <c r="EUT104" s="6"/>
+      <c r="EUU104" s="6"/>
+      <c r="EUV104" s="6"/>
+      <c r="EUW104" s="6"/>
+      <c r="EUX104" s="6"/>
+      <c r="EUY104" s="6"/>
+      <c r="EUZ104" s="6"/>
+      <c r="EVA104" s="6"/>
+      <c r="EVB104" s="6"/>
+      <c r="EVC104" s="6"/>
+      <c r="EVD104" s="6"/>
+      <c r="EVE104" s="6"/>
+      <c r="EVF104" s="6"/>
+      <c r="EVG104" s="6"/>
+      <c r="EVH104" s="6"/>
+      <c r="EVI104" s="6"/>
+      <c r="EVJ104" s="6"/>
+      <c r="EVK104" s="6"/>
+      <c r="EVL104" s="6"/>
+      <c r="EVM104" s="6"/>
+      <c r="EVN104" s="6"/>
+      <c r="EVO104" s="6"/>
+      <c r="EVP104" s="6"/>
+      <c r="EVQ104" s="6"/>
+      <c r="EVR104" s="6"/>
+      <c r="EVS104" s="6"/>
+      <c r="EVT104" s="6"/>
+      <c r="EVU104" s="6"/>
+      <c r="EVV104" s="6"/>
+      <c r="EVW104" s="6"/>
+      <c r="EVX104" s="6"/>
+      <c r="EVY104" s="6"/>
+      <c r="EVZ104" s="6"/>
+      <c r="EWA104" s="6"/>
+      <c r="EWB104" s="6"/>
+      <c r="EWC104" s="6"/>
+      <c r="EWD104" s="6"/>
+      <c r="EWE104" s="6"/>
+      <c r="EWF104" s="6"/>
+      <c r="EWG104" s="6"/>
+      <c r="EWH104" s="6"/>
+      <c r="EWI104" s="6"/>
+      <c r="EWJ104" s="6"/>
+      <c r="EWK104" s="6"/>
+      <c r="EWL104" s="6"/>
+      <c r="EWM104" s="6"/>
+      <c r="EWN104" s="6"/>
+      <c r="EWO104" s="6"/>
+      <c r="EWP104" s="6"/>
+      <c r="EWQ104" s="6"/>
+      <c r="EWR104" s="6"/>
+      <c r="EWS104" s="6"/>
+      <c r="EWT104" s="6"/>
+      <c r="EWU104" s="6"/>
+      <c r="EWV104" s="6"/>
+      <c r="EWW104" s="6"/>
+      <c r="EWX104" s="6"/>
+      <c r="EWY104" s="6"/>
+      <c r="EWZ104" s="6"/>
+      <c r="EXA104" s="6"/>
+      <c r="EXB104" s="6"/>
+      <c r="EXC104" s="6"/>
+      <c r="EXD104" s="6"/>
+      <c r="EXE104" s="6"/>
+      <c r="EXF104" s="6"/>
+      <c r="EXG104" s="6"/>
+      <c r="EXH104" s="6"/>
+      <c r="EXI104" s="6"/>
+      <c r="EXJ104" s="6"/>
+      <c r="EXK104" s="6"/>
+      <c r="EXL104" s="6"/>
+      <c r="EXM104" s="6"/>
+      <c r="EXN104" s="6"/>
+      <c r="EXO104" s="6"/>
+      <c r="EXP104" s="6"/>
+      <c r="EXQ104" s="6"/>
+      <c r="EXR104" s="6"/>
+      <c r="EXS104" s="6"/>
+      <c r="EXT104" s="6"/>
+      <c r="EXU104" s="6"/>
+      <c r="EXV104" s="6"/>
+      <c r="EXW104" s="6"/>
+      <c r="EXX104" s="6"/>
+      <c r="EXY104" s="6"/>
+      <c r="EXZ104" s="6"/>
+      <c r="EYA104" s="6"/>
+      <c r="EYB104" s="6"/>
+      <c r="EYC104" s="6"/>
+      <c r="EYD104" s="6"/>
+      <c r="EYE104" s="6"/>
+      <c r="EYF104" s="6"/>
+      <c r="EYG104" s="6"/>
+      <c r="EYH104" s="6"/>
+      <c r="EYI104" s="6"/>
+      <c r="EYJ104" s="6"/>
+      <c r="EYK104" s="6"/>
+      <c r="EYL104" s="6"/>
+      <c r="EYM104" s="6"/>
+      <c r="EYN104" s="6"/>
+      <c r="EYO104" s="6"/>
+      <c r="EYP104" s="6"/>
+      <c r="EYQ104" s="6"/>
+      <c r="EYR104" s="6"/>
+      <c r="EYS104" s="6"/>
+      <c r="EYT104" s="6"/>
+      <c r="EYU104" s="6"/>
+      <c r="EYV104" s="6"/>
+      <c r="EYW104" s="6"/>
+      <c r="EYX104" s="6"/>
+      <c r="EYY104" s="6"/>
+      <c r="EYZ104" s="6"/>
+      <c r="EZA104" s="6"/>
+      <c r="EZB104" s="6"/>
+      <c r="EZC104" s="6"/>
+      <c r="EZD104" s="6"/>
+      <c r="EZE104" s="6"/>
+      <c r="EZF104" s="6"/>
+      <c r="EZG104" s="6"/>
+      <c r="EZH104" s="6"/>
+      <c r="EZI104" s="6"/>
+      <c r="EZJ104" s="6"/>
+      <c r="EZK104" s="6"/>
+      <c r="EZL104" s="6"/>
+      <c r="EZM104" s="6"/>
+      <c r="EZN104" s="6"/>
+      <c r="EZO104" s="6"/>
+      <c r="EZP104" s="6"/>
+      <c r="EZQ104" s="6"/>
+      <c r="EZR104" s="6"/>
+      <c r="EZS104" s="6"/>
+      <c r="EZT104" s="6"/>
+      <c r="EZU104" s="6"/>
+      <c r="EZV104" s="6"/>
+      <c r="EZW104" s="6"/>
+      <c r="EZX104" s="6"/>
+      <c r="EZY104" s="6"/>
+      <c r="EZZ104" s="6"/>
+      <c r="FAA104" s="6"/>
+      <c r="FAB104" s="6"/>
+      <c r="FAC104" s="6"/>
+      <c r="FAD104" s="6"/>
+      <c r="FAE104" s="6"/>
+      <c r="FAF104" s="6"/>
+      <c r="FAG104" s="6"/>
+      <c r="FAH104" s="6"/>
+      <c r="FAI104" s="6"/>
+      <c r="FAJ104" s="6"/>
+      <c r="FAK104" s="6"/>
+      <c r="FAL104" s="6"/>
+      <c r="FAM104" s="6"/>
+      <c r="FAN104" s="6"/>
+      <c r="FAO104" s="6"/>
+      <c r="FAP104" s="6"/>
+      <c r="FAQ104" s="6"/>
+      <c r="FAR104" s="6"/>
+      <c r="FAS104" s="6"/>
+      <c r="FAT104" s="6"/>
+      <c r="FAU104" s="6"/>
+      <c r="FAV104" s="6"/>
+      <c r="FAW104" s="6"/>
+      <c r="FAX104" s="6"/>
+      <c r="FAY104" s="6"/>
+      <c r="FAZ104" s="6"/>
+      <c r="FBA104" s="6"/>
+      <c r="FBB104" s="6"/>
+      <c r="FBC104" s="6"/>
+      <c r="FBD104" s="6"/>
+      <c r="FBE104" s="6"/>
+      <c r="FBF104" s="6"/>
+      <c r="FBG104" s="6"/>
+      <c r="FBH104" s="6"/>
+      <c r="FBI104" s="6"/>
+      <c r="FBJ104" s="6"/>
+      <c r="FBK104" s="6"/>
+      <c r="FBL104" s="6"/>
+      <c r="FBM104" s="6"/>
+      <c r="FBN104" s="6"/>
+      <c r="FBO104" s="6"/>
+      <c r="FBP104" s="6"/>
+      <c r="FBQ104" s="6"/>
+      <c r="FBR104" s="6"/>
+      <c r="FBS104" s="6"/>
+      <c r="FBT104" s="6"/>
+      <c r="FBU104" s="6"/>
+      <c r="FBV104" s="6"/>
+      <c r="FBW104" s="6"/>
+      <c r="FBX104" s="6"/>
+      <c r="FBY104" s="6"/>
+      <c r="FBZ104" s="6"/>
+      <c r="FCA104" s="6"/>
+      <c r="FCB104" s="6"/>
+      <c r="FCC104" s="6"/>
+      <c r="FCD104" s="6"/>
+      <c r="FCE104" s="6"/>
+      <c r="FCF104" s="6"/>
+      <c r="FCG104" s="6"/>
+      <c r="FCH104" s="6"/>
+      <c r="FCI104" s="6"/>
+      <c r="FCJ104" s="6"/>
+      <c r="FCK104" s="6"/>
+      <c r="FCL104" s="6"/>
+      <c r="FCM104" s="6"/>
+      <c r="FCN104" s="6"/>
+      <c r="FCO104" s="6"/>
+      <c r="FCP104" s="6"/>
+      <c r="FCQ104" s="6"/>
+      <c r="FCR104" s="6"/>
+      <c r="FCS104" s="6"/>
+      <c r="FCT104" s="6"/>
+      <c r="FCU104" s="6"/>
+      <c r="FCV104" s="6"/>
+      <c r="FCW104" s="6"/>
+      <c r="FCX104" s="6"/>
+      <c r="FCY104" s="6"/>
+      <c r="FCZ104" s="6"/>
+      <c r="FDA104" s="6"/>
+      <c r="FDB104" s="6"/>
+      <c r="FDC104" s="6"/>
+      <c r="FDD104" s="6"/>
+      <c r="FDE104" s="6"/>
+      <c r="FDF104" s="6"/>
+      <c r="FDG104" s="6"/>
+      <c r="FDH104" s="6"/>
+      <c r="FDI104" s="6"/>
+      <c r="FDJ104" s="6"/>
+      <c r="FDK104" s="6"/>
+      <c r="FDL104" s="6"/>
+      <c r="FDM104" s="6"/>
+      <c r="FDN104" s="6"/>
+      <c r="FDO104" s="6"/>
+      <c r="FDP104" s="6"/>
+      <c r="FDQ104" s="6"/>
+      <c r="FDR104" s="6"/>
+      <c r="FDS104" s="6"/>
+      <c r="FDT104" s="6"/>
+      <c r="FDU104" s="6"/>
+      <c r="FDV104" s="6"/>
+      <c r="FDW104" s="6"/>
+      <c r="FDX104" s="6"/>
+      <c r="FDY104" s="6"/>
+      <c r="FDZ104" s="6"/>
+      <c r="FEA104" s="6"/>
+      <c r="FEB104" s="6"/>
+      <c r="FEC104" s="6"/>
+      <c r="FED104" s="6"/>
+      <c r="FEE104" s="6"/>
+      <c r="FEF104" s="6"/>
+      <c r="FEG104" s="6"/>
+      <c r="FEH104" s="6"/>
+      <c r="FEI104" s="6"/>
+      <c r="FEJ104" s="6"/>
+      <c r="FEK104" s="6"/>
+      <c r="FEL104" s="6"/>
+      <c r="FEM104" s="6"/>
+      <c r="FEN104" s="6"/>
+      <c r="FEO104" s="6"/>
+      <c r="FEP104" s="6"/>
+      <c r="FEQ104" s="6"/>
+      <c r="FER104" s="6"/>
+      <c r="FES104" s="6"/>
+      <c r="FET104" s="6"/>
+      <c r="FEU104" s="6"/>
+      <c r="FEV104" s="6"/>
+      <c r="FEW104" s="6"/>
+      <c r="FEX104" s="6"/>
+      <c r="FEY104" s="6"/>
+      <c r="FEZ104" s="6"/>
+      <c r="FFA104" s="6"/>
+      <c r="FFB104" s="6"/>
+      <c r="FFC104" s="6"/>
+      <c r="FFD104" s="6"/>
+      <c r="FFE104" s="6"/>
+      <c r="FFF104" s="6"/>
+      <c r="FFG104" s="6"/>
+      <c r="FFH104" s="6"/>
+      <c r="FFI104" s="6"/>
+      <c r="FFJ104" s="6"/>
+      <c r="FFK104" s="6"/>
+      <c r="FFL104" s="6"/>
+      <c r="FFM104" s="6"/>
+      <c r="FFN104" s="6"/>
+      <c r="FFO104" s="6"/>
+      <c r="FFP104" s="6"/>
+      <c r="FFQ104" s="6"/>
+      <c r="FFR104" s="6"/>
+      <c r="FFS104" s="6"/>
+      <c r="FFT104" s="6"/>
+      <c r="FFU104" s="6"/>
+      <c r="FFV104" s="6"/>
+      <c r="FFW104" s="6"/>
+      <c r="FFX104" s="6"/>
+      <c r="FFY104" s="6"/>
+      <c r="FFZ104" s="6"/>
+      <c r="FGA104" s="6"/>
+      <c r="FGB104" s="6"/>
+      <c r="FGC104" s="6"/>
+      <c r="FGD104" s="6"/>
+      <c r="FGE104" s="6"/>
+      <c r="FGF104" s="6"/>
+      <c r="FGG104" s="6"/>
+      <c r="FGH104" s="6"/>
+      <c r="FGI104" s="6"/>
+      <c r="FGJ104" s="6"/>
+      <c r="FGK104" s="6"/>
+      <c r="FGL104" s="6"/>
+      <c r="FGM104" s="6"/>
+      <c r="FGN104" s="6"/>
+      <c r="FGO104" s="6"/>
+      <c r="FGP104" s="6"/>
+      <c r="FGQ104" s="6"/>
+      <c r="FGR104" s="6"/>
+      <c r="FGS104" s="6"/>
+      <c r="FGT104" s="6"/>
+      <c r="FGU104" s="6"/>
+      <c r="FGV104" s="6"/>
+      <c r="FGW104" s="6"/>
+      <c r="FGX104" s="6"/>
+      <c r="FGY104" s="6"/>
+      <c r="FGZ104" s="6"/>
+      <c r="FHA104" s="6"/>
+      <c r="FHB104" s="6"/>
+      <c r="FHC104" s="6"/>
+      <c r="FHD104" s="6"/>
+      <c r="FHE104" s="6"/>
+      <c r="FHF104" s="6"/>
+      <c r="FHG104" s="6"/>
+      <c r="FHH104" s="6"/>
+      <c r="FHI104" s="6"/>
+      <c r="FHJ104" s="6"/>
+      <c r="FHK104" s="6"/>
+      <c r="FHL104" s="6"/>
+      <c r="FHM104" s="6"/>
+      <c r="FHN104" s="6"/>
+      <c r="FHO104" s="6"/>
+      <c r="FHP104" s="6"/>
+      <c r="FHQ104" s="6"/>
+      <c r="FHR104" s="6"/>
+      <c r="FHS104" s="6"/>
+      <c r="FHT104" s="6"/>
+      <c r="FHU104" s="6"/>
+      <c r="FHV104" s="6"/>
+      <c r="FHW104" s="6"/>
+      <c r="FHX104" s="6"/>
+      <c r="FHY104" s="6"/>
+      <c r="FHZ104" s="6"/>
+      <c r="FIA104" s="6"/>
+      <c r="FIB104" s="6"/>
+      <c r="FIC104" s="6"/>
+      <c r="FID104" s="6"/>
+      <c r="FIE104" s="6"/>
+      <c r="FIF104" s="6"/>
+      <c r="FIG104" s="6"/>
+      <c r="FIH104" s="6"/>
+      <c r="FII104" s="6"/>
+      <c r="FIJ104" s="6"/>
+      <c r="FIK104" s="6"/>
+      <c r="FIL104" s="6"/>
+      <c r="FIM104" s="6"/>
+      <c r="FIN104" s="6"/>
+      <c r="FIO104" s="6"/>
+      <c r="FIP104" s="6"/>
+      <c r="FIQ104" s="6"/>
+      <c r="FIR104" s="6"/>
+      <c r="FIS104" s="6"/>
+      <c r="FIT104" s="6"/>
+      <c r="FIU104" s="6"/>
+      <c r="FIV104" s="6"/>
+      <c r="FIW104" s="6"/>
+      <c r="FIX104" s="6"/>
+      <c r="FIY104" s="6"/>
+      <c r="FIZ104" s="6"/>
+      <c r="FJA104" s="6"/>
+      <c r="FJB104" s="6"/>
+      <c r="FJC104" s="6"/>
+      <c r="FJD104" s="6"/>
+      <c r="FJE104" s="6"/>
+      <c r="FJF104" s="6"/>
+      <c r="FJG104" s="6"/>
+      <c r="FJH104" s="6"/>
+      <c r="FJI104" s="6"/>
+      <c r="FJJ104" s="6"/>
+      <c r="FJK104" s="6"/>
+      <c r="FJL104" s="6"/>
+      <c r="FJM104" s="6"/>
+      <c r="FJN104" s="6"/>
+      <c r="FJO104" s="6"/>
+      <c r="FJP104" s="6"/>
+      <c r="FJQ104" s="6"/>
+      <c r="FJR104" s="6"/>
+      <c r="FJS104" s="6"/>
+      <c r="FJT104" s="6"/>
+      <c r="FJU104" s="6"/>
+      <c r="FJV104" s="6"/>
+      <c r="FJW104" s="6"/>
+      <c r="FJX104" s="6"/>
+      <c r="FJY104" s="6"/>
+      <c r="FJZ104" s="6"/>
+      <c r="FKA104" s="6"/>
+      <c r="FKB104" s="6"/>
+      <c r="FKC104" s="6"/>
+      <c r="FKD104" s="6"/>
+      <c r="FKE104" s="6"/>
+      <c r="FKF104" s="6"/>
+      <c r="FKG104" s="6"/>
+      <c r="FKH104" s="6"/>
+      <c r="FKI104" s="6"/>
+      <c r="FKJ104" s="6"/>
+      <c r="FKK104" s="6"/>
+      <c r="FKL104" s="6"/>
+      <c r="FKM104" s="6"/>
+      <c r="FKN104" s="6"/>
+      <c r="FKO104" s="6"/>
+      <c r="FKP104" s="6"/>
+      <c r="FKQ104" s="6"/>
+      <c r="FKR104" s="6"/>
+      <c r="FKS104" s="6"/>
+      <c r="FKT104" s="6"/>
+      <c r="FKU104" s="6"/>
+      <c r="FKV104" s="6"/>
+      <c r="FKW104" s="6"/>
+      <c r="FKX104" s="6"/>
+      <c r="FKY104" s="6"/>
+      <c r="FKZ104" s="6"/>
+      <c r="FLA104" s="6"/>
+      <c r="FLB104" s="6"/>
+      <c r="FLC104" s="6"/>
+      <c r="FLD104" s="6"/>
+      <c r="FLE104" s="6"/>
+      <c r="FLF104" s="6"/>
+      <c r="FLG104" s="6"/>
+      <c r="FLH104" s="6"/>
+      <c r="FLI104" s="6"/>
+      <c r="FLJ104" s="6"/>
+      <c r="FLK104" s="6"/>
+      <c r="FLL104" s="6"/>
+      <c r="FLM104" s="6"/>
+      <c r="FLN104" s="6"/>
+      <c r="FLO104" s="6"/>
+      <c r="FLP104" s="6"/>
+      <c r="FLQ104" s="6"/>
+      <c r="FLR104" s="6"/>
+      <c r="FLS104" s="6"/>
+      <c r="FLT104" s="6"/>
+      <c r="FLU104" s="6"/>
+      <c r="FLV104" s="6"/>
+      <c r="FLW104" s="6"/>
+      <c r="FLX104" s="6"/>
+      <c r="FLY104" s="6"/>
+      <c r="FLZ104" s="6"/>
+      <c r="FMA104" s="6"/>
+      <c r="FMB104" s="6"/>
+      <c r="FMC104" s="6"/>
+      <c r="FMD104" s="6"/>
+      <c r="FME104" s="6"/>
+      <c r="FMF104" s="6"/>
+      <c r="FMG104" s="6"/>
+      <c r="FMH104" s="6"/>
+      <c r="FMI104" s="6"/>
+      <c r="FMJ104" s="6"/>
+      <c r="FMK104" s="6"/>
+      <c r="FML104" s="6"/>
+      <c r="FMM104" s="6"/>
+      <c r="FMN104" s="6"/>
+      <c r="FMO104" s="6"/>
+      <c r="FMP104" s="6"/>
+      <c r="FMQ104" s="6"/>
+      <c r="FMR104" s="6"/>
+      <c r="FMS104" s="6"/>
+      <c r="FMT104" s="6"/>
+      <c r="FMU104" s="6"/>
+      <c r="FMV104" s="6"/>
+      <c r="FMW104" s="6"/>
+      <c r="FMX104" s="6"/>
+      <c r="FMY104" s="6"/>
+      <c r="FMZ104" s="6"/>
+      <c r="FNA104" s="6"/>
+      <c r="FNB104" s="6"/>
+      <c r="FNC104" s="6"/>
+      <c r="FND104" s="6"/>
+      <c r="FNE104" s="6"/>
+      <c r="FNF104" s="6"/>
+      <c r="FNG104" s="6"/>
+      <c r="FNH104" s="6"/>
+      <c r="FNI104" s="6"/>
+      <c r="FNJ104" s="6"/>
+      <c r="FNK104" s="6"/>
+      <c r="FNL104" s="6"/>
+      <c r="FNM104" s="6"/>
+      <c r="FNN104" s="6"/>
+      <c r="FNO104" s="6"/>
+      <c r="FNP104" s="6"/>
+      <c r="FNQ104" s="6"/>
+      <c r="FNR104" s="6"/>
+      <c r="FNS104" s="6"/>
+      <c r="FNT104" s="6"/>
+      <c r="FNU104" s="6"/>
+      <c r="FNV104" s="6"/>
+      <c r="FNW104" s="6"/>
+      <c r="FNX104" s="6"/>
+      <c r="FNY104" s="6"/>
+      <c r="FNZ104" s="6"/>
+      <c r="FOA104" s="6"/>
+      <c r="FOB104" s="6"/>
+      <c r="FOC104" s="6"/>
+      <c r="FOD104" s="6"/>
+      <c r="FOE104" s="6"/>
+      <c r="FOF104" s="6"/>
+      <c r="FOG104" s="6"/>
+      <c r="FOH104" s="6"/>
+      <c r="FOI104" s="6"/>
+      <c r="FOJ104" s="6"/>
+      <c r="FOK104" s="6"/>
+      <c r="FOL104" s="6"/>
+      <c r="FOM104" s="6"/>
+      <c r="FON104" s="6"/>
+      <c r="FOO104" s="6"/>
+      <c r="FOP104" s="6"/>
+      <c r="FOQ104" s="6"/>
+      <c r="FOR104" s="6"/>
+      <c r="FOS104" s="6"/>
+      <c r="FOT104" s="6"/>
+      <c r="FOU104" s="6"/>
+      <c r="FOV104" s="6"/>
+      <c r="FOW104" s="6"/>
+      <c r="FOX104" s="6"/>
+      <c r="FOY104" s="6"/>
+      <c r="FOZ104" s="6"/>
+      <c r="FPA104" s="6"/>
+      <c r="FPB104" s="6"/>
+      <c r="FPC104" s="6"/>
+      <c r="FPD104" s="6"/>
+      <c r="FPE104" s="6"/>
+      <c r="FPF104" s="6"/>
+      <c r="FPG104" s="6"/>
+      <c r="FPH104" s="6"/>
+      <c r="FPI104" s="6"/>
+      <c r="FPJ104" s="6"/>
+      <c r="FPK104" s="6"/>
+      <c r="FPL104" s="6"/>
+      <c r="FPM104" s="6"/>
+      <c r="FPN104" s="6"/>
+      <c r="FPO104" s="6"/>
+      <c r="FPP104" s="6"/>
+      <c r="FPQ104" s="6"/>
+      <c r="FPR104" s="6"/>
+      <c r="FPS104" s="6"/>
+      <c r="FPT104" s="6"/>
+      <c r="FPU104" s="6"/>
+      <c r="FPV104" s="6"/>
+      <c r="FPW104" s="6"/>
+      <c r="FPX104" s="6"/>
+      <c r="FPY104" s="6"/>
+      <c r="FPZ104" s="6"/>
+      <c r="FQA104" s="6"/>
+      <c r="FQB104" s="6"/>
+      <c r="FQC104" s="6"/>
+      <c r="FQD104" s="6"/>
+      <c r="FQE104" s="6"/>
+      <c r="FQF104" s="6"/>
+      <c r="FQG104" s="6"/>
+      <c r="FQH104" s="6"/>
+      <c r="FQI104" s="6"/>
+      <c r="FQJ104" s="6"/>
+      <c r="FQK104" s="6"/>
+      <c r="FQL104" s="6"/>
+      <c r="FQM104" s="6"/>
+      <c r="FQN104" s="6"/>
+      <c r="FQO104" s="6"/>
+      <c r="FQP104" s="6"/>
+      <c r="FQQ104" s="6"/>
+      <c r="FQR104" s="6"/>
+      <c r="FQS104" s="6"/>
+      <c r="FQT104" s="6"/>
+      <c r="FQU104" s="6"/>
+      <c r="FQV104" s="6"/>
+      <c r="FQW104" s="6"/>
+      <c r="FQX104" s="6"/>
+      <c r="FQY104" s="6"/>
+      <c r="FQZ104" s="6"/>
+      <c r="FRA104" s="6"/>
+      <c r="FRB104" s="6"/>
+      <c r="FRC104" s="6"/>
+      <c r="FRD104" s="6"/>
+      <c r="FRE104" s="6"/>
+      <c r="FRF104" s="6"/>
+      <c r="FRG104" s="6"/>
+      <c r="FRH104" s="6"/>
+      <c r="FRI104" s="6"/>
+      <c r="FRJ104" s="6"/>
+      <c r="FRK104" s="6"/>
+      <c r="FRL104" s="6"/>
+      <c r="FRM104" s="6"/>
+      <c r="FRN104" s="6"/>
+      <c r="FRO104" s="6"/>
+      <c r="FRP104" s="6"/>
+      <c r="FRQ104" s="6"/>
+      <c r="FRR104" s="6"/>
+      <c r="FRS104" s="6"/>
+      <c r="FRT104" s="6"/>
+      <c r="FRU104" s="6"/>
+      <c r="FRV104" s="6"/>
+      <c r="FRW104" s="6"/>
+      <c r="FRX104" s="6"/>
+      <c r="FRY104" s="6"/>
+      <c r="FRZ104" s="6"/>
+      <c r="FSA104" s="6"/>
+      <c r="FSB104" s="6"/>
+      <c r="FSC104" s="6"/>
+      <c r="FSD104" s="6"/>
+      <c r="FSE104" s="6"/>
+      <c r="FSF104" s="6"/>
+      <c r="FSG104" s="6"/>
+      <c r="FSH104" s="6"/>
+      <c r="FSI104" s="6"/>
+      <c r="FSJ104" s="6"/>
+      <c r="FSK104" s="6"/>
+      <c r="FSL104" s="6"/>
+      <c r="FSM104" s="6"/>
+      <c r="FSN104" s="6"/>
+      <c r="FSO104" s="6"/>
+      <c r="FSP104" s="6"/>
+      <c r="FSQ104" s="6"/>
+      <c r="FSR104" s="6"/>
+      <c r="FSS104" s="6"/>
+      <c r="FST104" s="6"/>
+      <c r="FSU104" s="6"/>
+      <c r="FSV104" s="6"/>
+      <c r="FSW104" s="6"/>
+      <c r="FSX104" s="6"/>
+      <c r="FSY104" s="6"/>
+      <c r="FSZ104" s="6"/>
+      <c r="FTA104" s="6"/>
+      <c r="FTB104" s="6"/>
+      <c r="FTC104" s="6"/>
+      <c r="FTD104" s="6"/>
+      <c r="FTE104" s="6"/>
+      <c r="FTF104" s="6"/>
+      <c r="FTG104" s="6"/>
+      <c r="FTH104" s="6"/>
+      <c r="FTI104" s="6"/>
+      <c r="FTJ104" s="6"/>
+      <c r="FTK104" s="6"/>
+      <c r="FTL104" s="6"/>
+      <c r="FTM104" s="6"/>
+      <c r="FTN104" s="6"/>
+      <c r="FTO104" s="6"/>
+      <c r="FTP104" s="6"/>
+      <c r="FTQ104" s="6"/>
+      <c r="FTR104" s="6"/>
+      <c r="FTS104" s="6"/>
+      <c r="FTT104" s="6"/>
+      <c r="FTU104" s="6"/>
+      <c r="FTV104" s="6"/>
+      <c r="FTW104" s="6"/>
+      <c r="FTX104" s="6"/>
+      <c r="FTY104" s="6"/>
+      <c r="FTZ104" s="6"/>
+      <c r="FUA104" s="6"/>
+      <c r="FUB104" s="6"/>
+      <c r="FUC104" s="6"/>
+      <c r="FUD104" s="6"/>
+      <c r="FUE104" s="6"/>
+      <c r="FUF104" s="6"/>
+      <c r="FUG104" s="6"/>
+      <c r="FUH104" s="6"/>
+      <c r="FUI104" s="6"/>
+      <c r="FUJ104" s="6"/>
+      <c r="FUK104" s="6"/>
+      <c r="FUL104" s="6"/>
+      <c r="FUM104" s="6"/>
+      <c r="FUN104" s="6"/>
+      <c r="FUO104" s="6"/>
+      <c r="FUP104" s="6"/>
+      <c r="FUQ104" s="6"/>
+      <c r="FUR104" s="6"/>
+      <c r="FUS104" s="6"/>
+      <c r="FUT104" s="6"/>
+      <c r="FUU104" s="6"/>
+      <c r="FUV104" s="6"/>
+      <c r="FUW104" s="6"/>
+      <c r="FUX104" s="6"/>
+      <c r="FUY104" s="6"/>
+      <c r="FUZ104" s="6"/>
+      <c r="FVA104" s="6"/>
+      <c r="FVB104" s="6"/>
+      <c r="FVC104" s="6"/>
+      <c r="FVD104" s="6"/>
+      <c r="FVE104" s="6"/>
+      <c r="FVF104" s="6"/>
+      <c r="FVG104" s="6"/>
+      <c r="FVH104" s="6"/>
+      <c r="FVI104" s="6"/>
+      <c r="FVJ104" s="6"/>
+      <c r="FVK104" s="6"/>
+      <c r="FVL104" s="6"/>
+      <c r="FVM104" s="6"/>
+      <c r="FVN104" s="6"/>
+      <c r="FVO104" s="6"/>
+      <c r="FVP104" s="6"/>
+      <c r="FVQ104" s="6"/>
+      <c r="FVR104" s="6"/>
+      <c r="FVS104" s="6"/>
+      <c r="FVT104" s="6"/>
+      <c r="FVU104" s="6"/>
+      <c r="FVV104" s="6"/>
+      <c r="FVW104" s="6"/>
+      <c r="FVX104" s="6"/>
+      <c r="FVY104" s="6"/>
+      <c r="FVZ104" s="6"/>
+      <c r="FWA104" s="6"/>
+      <c r="FWB104" s="6"/>
+      <c r="FWC104" s="6"/>
+      <c r="FWD104" s="6"/>
+      <c r="FWE104" s="6"/>
+      <c r="FWF104" s="6"/>
+      <c r="FWG104" s="6"/>
+      <c r="FWH104" s="6"/>
+      <c r="FWI104" s="6"/>
+      <c r="FWJ104" s="6"/>
+      <c r="FWK104" s="6"/>
+      <c r="FWL104" s="6"/>
+      <c r="FWM104" s="6"/>
+      <c r="FWN104" s="6"/>
+      <c r="FWO104" s="6"/>
+      <c r="FWP104" s="6"/>
+      <c r="FWQ104" s="6"/>
+      <c r="FWR104" s="6"/>
+      <c r="FWS104" s="6"/>
+      <c r="FWT104" s="6"/>
+      <c r="FWU104" s="6"/>
+      <c r="FWV104" s="6"/>
+      <c r="FWW104" s="6"/>
+      <c r="FWX104" s="6"/>
+      <c r="FWY104" s="6"/>
+      <c r="FWZ104" s="6"/>
+      <c r="FXA104" s="6"/>
+      <c r="FXB104" s="6"/>
+      <c r="FXC104" s="6"/>
+      <c r="FXD104" s="6"/>
+      <c r="FXE104" s="6"/>
+      <c r="FXF104" s="6"/>
+      <c r="FXG104" s="6"/>
+      <c r="FXH104" s="6"/>
+      <c r="FXI104" s="6"/>
+      <c r="FXJ104" s="6"/>
+      <c r="FXK104" s="6"/>
+      <c r="FXL104" s="6"/>
+      <c r="FXM104" s="6"/>
+      <c r="FXN104" s="6"/>
+      <c r="FXO104" s="6"/>
+      <c r="FXP104" s="6"/>
+      <c r="FXQ104" s="6"/>
+      <c r="FXR104" s="6"/>
+      <c r="FXS104" s="6"/>
+      <c r="FXT104" s="6"/>
+      <c r="FXU104" s="6"/>
+      <c r="FXV104" s="6"/>
+      <c r="FXW104" s="6"/>
+      <c r="FXX104" s="6"/>
+      <c r="FXY104" s="6"/>
+      <c r="FXZ104" s="6"/>
+      <c r="FYA104" s="6"/>
+      <c r="FYB104" s="6"/>
+      <c r="FYC104" s="6"/>
+      <c r="FYD104" s="6"/>
+      <c r="FYE104" s="6"/>
+      <c r="FYF104" s="6"/>
+      <c r="FYG104" s="6"/>
+      <c r="FYH104" s="6"/>
+      <c r="FYI104" s="6"/>
+      <c r="FYJ104" s="6"/>
+      <c r="FYK104" s="6"/>
+      <c r="FYL104" s="6"/>
+      <c r="FYM104" s="6"/>
+      <c r="FYN104" s="6"/>
+      <c r="FYO104" s="6"/>
+      <c r="FYP104" s="6"/>
+      <c r="FYQ104" s="6"/>
+      <c r="FYR104" s="6"/>
+      <c r="FYS104" s="6"/>
+      <c r="FYT104" s="6"/>
+      <c r="FYU104" s="6"/>
+      <c r="FYV104" s="6"/>
+      <c r="FYW104" s="6"/>
+      <c r="FYX104" s="6"/>
+      <c r="FYY104" s="6"/>
+      <c r="FYZ104" s="6"/>
+      <c r="FZA104" s="6"/>
+      <c r="FZB104" s="6"/>
+      <c r="FZC104" s="6"/>
+      <c r="FZD104" s="6"/>
+      <c r="FZE104" s="6"/>
+      <c r="FZF104" s="6"/>
+      <c r="FZG104" s="6"/>
+      <c r="FZH104" s="6"/>
+      <c r="FZI104" s="6"/>
+      <c r="FZJ104" s="6"/>
+      <c r="FZK104" s="6"/>
+      <c r="FZL104" s="6"/>
+      <c r="FZM104" s="6"/>
+      <c r="FZN104" s="6"/>
+      <c r="FZO104" s="6"/>
+      <c r="FZP104" s="6"/>
+      <c r="FZQ104" s="6"/>
+      <c r="FZR104" s="6"/>
+      <c r="FZS104" s="6"/>
+      <c r="FZT104" s="6"/>
+      <c r="FZU104" s="6"/>
+      <c r="FZV104" s="6"/>
+      <c r="FZW104" s="6"/>
+      <c r="FZX104" s="6"/>
+      <c r="FZY104" s="6"/>
+      <c r="FZZ104" s="6"/>
+      <c r="GAA104" s="6"/>
+      <c r="GAB104" s="6"/>
+      <c r="GAC104" s="6"/>
+      <c r="GAD104" s="6"/>
+      <c r="GAE104" s="6"/>
+      <c r="GAF104" s="6"/>
+      <c r="GAG104" s="6"/>
+      <c r="GAH104" s="6"/>
+      <c r="GAI104" s="6"/>
+      <c r="GAJ104" s="6"/>
+      <c r="GAK104" s="6"/>
+      <c r="GAL104" s="6"/>
+      <c r="GAM104" s="6"/>
+      <c r="GAN104" s="6"/>
+      <c r="GAO104" s="6"/>
+      <c r="GAP104" s="6"/>
+      <c r="GAQ104" s="6"/>
+      <c r="GAR104" s="6"/>
+      <c r="GAS104" s="6"/>
+      <c r="GAT104" s="6"/>
+      <c r="GAU104" s="6"/>
+      <c r="GAV104" s="6"/>
+      <c r="GAW104" s="6"/>
+      <c r="GAX104" s="6"/>
+      <c r="GAY104" s="6"/>
+      <c r="GAZ104" s="6"/>
+      <c r="GBA104" s="6"/>
+      <c r="GBB104" s="6"/>
+      <c r="GBC104" s="6"/>
+      <c r="GBD104" s="6"/>
+      <c r="GBE104" s="6"/>
+      <c r="GBF104" s="6"/>
+      <c r="GBG104" s="6"/>
+      <c r="GBH104" s="6"/>
+      <c r="GBI104" s="6"/>
+      <c r="GBJ104" s="6"/>
+      <c r="GBK104" s="6"/>
+      <c r="GBL104" s="6"/>
+      <c r="GBM104" s="6"/>
+      <c r="GBN104" s="6"/>
+      <c r="GBO104" s="6"/>
+      <c r="GBP104" s="6"/>
+      <c r="GBQ104" s="6"/>
+      <c r="GBR104" s="6"/>
+      <c r="GBS104" s="6"/>
+      <c r="GBT104" s="6"/>
+      <c r="GBU104" s="6"/>
+      <c r="GBV104" s="6"/>
+      <c r="GBW104" s="6"/>
+      <c r="GBX104" s="6"/>
+      <c r="GBY104" s="6"/>
+      <c r="GBZ104" s="6"/>
+      <c r="GCA104" s="6"/>
+      <c r="GCB104" s="6"/>
+      <c r="GCC104" s="6"/>
+      <c r="GCD104" s="6"/>
+      <c r="GCE104" s="6"/>
+      <c r="GCF104" s="6"/>
+      <c r="GCG104" s="6"/>
+      <c r="GCH104" s="6"/>
+      <c r="GCI104" s="6"/>
+      <c r="GCJ104" s="6"/>
+      <c r="GCK104" s="6"/>
+      <c r="GCL104" s="6"/>
+      <c r="GCM104" s="6"/>
+      <c r="GCN104" s="6"/>
+      <c r="GCO104" s="6"/>
+      <c r="GCP104" s="6"/>
+      <c r="GCQ104" s="6"/>
+      <c r="GCR104" s="6"/>
+      <c r="GCS104" s="6"/>
+      <c r="GCT104" s="6"/>
+      <c r="GCU104" s="6"/>
+      <c r="GCV104" s="6"/>
+      <c r="GCW104" s="6"/>
+      <c r="GCX104" s="6"/>
+      <c r="GCY104" s="6"/>
+      <c r="GCZ104" s="6"/>
+      <c r="GDA104" s="6"/>
+      <c r="GDB104" s="6"/>
+      <c r="GDC104" s="6"/>
+      <c r="GDD104" s="6"/>
+      <c r="GDE104" s="6"/>
+      <c r="GDF104" s="6"/>
+      <c r="GDG104" s="6"/>
+      <c r="GDH104" s="6"/>
+      <c r="GDI104" s="6"/>
+      <c r="GDJ104" s="6"/>
+      <c r="GDK104" s="6"/>
+      <c r="GDL104" s="6"/>
+      <c r="GDM104" s="6"/>
+      <c r="GDN104" s="6"/>
+      <c r="GDO104" s="6"/>
+      <c r="GDP104" s="6"/>
+      <c r="GDQ104" s="6"/>
+      <c r="GDR104" s="6"/>
+      <c r="GDS104" s="6"/>
+      <c r="GDT104" s="6"/>
+      <c r="GDU104" s="6"/>
+      <c r="GDV104" s="6"/>
+      <c r="GDW104" s="6"/>
+      <c r="GDX104" s="6"/>
+      <c r="GDY104" s="6"/>
+      <c r="GDZ104" s="6"/>
+      <c r="GEA104" s="6"/>
+      <c r="GEB104" s="6"/>
+      <c r="GEC104" s="6"/>
+      <c r="GED104" s="6"/>
+      <c r="GEE104" s="6"/>
+      <c r="GEF104" s="6"/>
+      <c r="GEG104" s="6"/>
+      <c r="GEH104" s="6"/>
+      <c r="GEI104" s="6"/>
+      <c r="GEJ104" s="6"/>
+      <c r="GEK104" s="6"/>
+      <c r="GEL104" s="6"/>
+      <c r="GEM104" s="6"/>
+      <c r="GEN104" s="6"/>
+      <c r="GEO104" s="6"/>
+      <c r="GEP104" s="6"/>
+      <c r="GEQ104" s="6"/>
+      <c r="GER104" s="6"/>
+      <c r="GES104" s="6"/>
+      <c r="GET104" s="6"/>
+      <c r="GEU104" s="6"/>
+      <c r="GEV104" s="6"/>
+      <c r="GEW104" s="6"/>
+      <c r="GEX104" s="6"/>
+      <c r="GEY104" s="6"/>
+      <c r="GEZ104" s="6"/>
+      <c r="GFA104" s="6"/>
+      <c r="GFB104" s="6"/>
+      <c r="GFC104" s="6"/>
+      <c r="GFD104" s="6"/>
+      <c r="GFE104" s="6"/>
+      <c r="GFF104" s="6"/>
+      <c r="GFG104" s="6"/>
+      <c r="GFH104" s="6"/>
+      <c r="GFI104" s="6"/>
+      <c r="GFJ104" s="6"/>
+      <c r="GFK104" s="6"/>
+      <c r="GFL104" s="6"/>
+      <c r="GFM104" s="6"/>
+      <c r="GFN104" s="6"/>
+      <c r="GFO104" s="6"/>
+      <c r="GFP104" s="6"/>
+      <c r="GFQ104" s="6"/>
+      <c r="GFR104" s="6"/>
+      <c r="GFS104" s="6"/>
+      <c r="GFT104" s="6"/>
+      <c r="GFU104" s="6"/>
+      <c r="GFV104" s="6"/>
+      <c r="GFW104" s="6"/>
+      <c r="GFX104" s="6"/>
+      <c r="GFY104" s="6"/>
+      <c r="GFZ104" s="6"/>
+      <c r="GGA104" s="6"/>
+      <c r="GGB104" s="6"/>
+      <c r="GGC104" s="6"/>
+      <c r="GGD104" s="6"/>
+      <c r="GGE104" s="6"/>
+      <c r="GGF104" s="6"/>
+      <c r="GGG104" s="6"/>
+      <c r="GGH104" s="6"/>
+      <c r="GGI104" s="6"/>
+      <c r="GGJ104" s="6"/>
+      <c r="GGK104" s="6"/>
+      <c r="GGL104" s="6"/>
+      <c r="GGM104" s="6"/>
+      <c r="GGN104" s="6"/>
+      <c r="GGO104" s="6"/>
+      <c r="GGP104" s="6"/>
+      <c r="GGQ104" s="6"/>
+      <c r="GGR104" s="6"/>
+      <c r="GGS104" s="6"/>
+      <c r="GGT104" s="6"/>
+      <c r="GGU104" s="6"/>
+      <c r="GGV104" s="6"/>
+      <c r="GGW104" s="6"/>
+      <c r="GGX104" s="6"/>
+      <c r="GGY104" s="6"/>
+      <c r="GGZ104" s="6"/>
+      <c r="GHA104" s="6"/>
+      <c r="GHB104" s="6"/>
+      <c r="GHC104" s="6"/>
+      <c r="GHD104" s="6"/>
+      <c r="GHE104" s="6"/>
+      <c r="GHF104" s="6"/>
+      <c r="GHG104" s="6"/>
+      <c r="GHH104" s="6"/>
+      <c r="GHI104" s="6"/>
+      <c r="GHJ104" s="6"/>
+      <c r="GHK104" s="6"/>
+      <c r="GHL104" s="6"/>
+      <c r="GHM104" s="6"/>
+      <c r="GHN104" s="6"/>
+      <c r="GHO104" s="6"/>
+      <c r="GHP104" s="6"/>
+      <c r="GHQ104" s="6"/>
+      <c r="GHR104" s="6"/>
+      <c r="GHS104" s="6"/>
+      <c r="GHT104" s="6"/>
+      <c r="GHU104" s="6"/>
+      <c r="GHV104" s="6"/>
+      <c r="GHW104" s="6"/>
+      <c r="GHX104" s="6"/>
+      <c r="GHY104" s="6"/>
+      <c r="GHZ104" s="6"/>
+      <c r="GIA104" s="6"/>
+      <c r="GIB104" s="6"/>
+      <c r="GIC104" s="6"/>
+      <c r="GID104" s="6"/>
+      <c r="GIE104" s="6"/>
+      <c r="GIF104" s="6"/>
+      <c r="GIG104" s="6"/>
+      <c r="GIH104" s="6"/>
+      <c r="GII104" s="6"/>
+      <c r="GIJ104" s="6"/>
+      <c r="GIK104" s="6"/>
+      <c r="GIL104" s="6"/>
+      <c r="GIM104" s="6"/>
+      <c r="GIN104" s="6"/>
+      <c r="GIO104" s="6"/>
+      <c r="GIP104" s="6"/>
+      <c r="GIQ104" s="6"/>
+      <c r="GIR104" s="6"/>
+      <c r="GIS104" s="6"/>
+      <c r="GIT104" s="6"/>
+      <c r="GIU104" s="6"/>
+      <c r="GIV104" s="6"/>
+      <c r="GIW104" s="6"/>
+      <c r="GIX104" s="6"/>
+      <c r="GIY104" s="6"/>
+      <c r="GIZ104" s="6"/>
+      <c r="GJA104" s="6"/>
+      <c r="GJB104" s="6"/>
+      <c r="GJC104" s="6"/>
+      <c r="GJD104" s="6"/>
+      <c r="GJE104" s="6"/>
+      <c r="GJF104" s="6"/>
+      <c r="GJG104" s="6"/>
+      <c r="GJH104" s="6"/>
+      <c r="GJI104" s="6"/>
+      <c r="GJJ104" s="6"/>
+      <c r="GJK104" s="6"/>
+      <c r="GJL104" s="6"/>
+      <c r="GJM104" s="6"/>
+      <c r="GJN104" s="6"/>
+      <c r="GJO104" s="6"/>
+      <c r="GJP104" s="6"/>
+      <c r="GJQ104" s="6"/>
+      <c r="GJR104" s="6"/>
+      <c r="GJS104" s="6"/>
+      <c r="GJT104" s="6"/>
+      <c r="GJU104" s="6"/>
+      <c r="GJV104" s="6"/>
+      <c r="GJW104" s="6"/>
+      <c r="GJX104" s="6"/>
+      <c r="GJY104" s="6"/>
+      <c r="GJZ104" s="6"/>
+      <c r="GKA104" s="6"/>
+      <c r="GKB104" s="6"/>
+      <c r="GKC104" s="6"/>
+      <c r="GKD104" s="6"/>
+      <c r="GKE104" s="6"/>
+      <c r="GKF104" s="6"/>
+      <c r="GKG104" s="6"/>
+      <c r="GKH104" s="6"/>
+      <c r="GKI104" s="6"/>
+      <c r="GKJ104" s="6"/>
+      <c r="GKK104" s="6"/>
+      <c r="GKL104" s="6"/>
+      <c r="GKM104" s="6"/>
+      <c r="GKN104" s="6"/>
+      <c r="GKO104" s="6"/>
+      <c r="GKP104" s="6"/>
+      <c r="GKQ104" s="6"/>
+      <c r="GKR104" s="6"/>
+      <c r="GKS104" s="6"/>
+      <c r="GKT104" s="6"/>
+      <c r="GKU104" s="6"/>
+      <c r="GKV104" s="6"/>
+      <c r="GKW104" s="6"/>
+      <c r="GKX104" s="6"/>
+      <c r="GKY104" s="6"/>
+      <c r="GKZ104" s="6"/>
+      <c r="GLA104" s="6"/>
+      <c r="GLB104" s="6"/>
+      <c r="GLC104" s="6"/>
+      <c r="GLD104" s="6"/>
+      <c r="GLE104" s="6"/>
+      <c r="GLF104" s="6"/>
+      <c r="GLG104" s="6"/>
+      <c r="GLH104" s="6"/>
+      <c r="GLI104" s="6"/>
+      <c r="GLJ104" s="6"/>
+      <c r="GLK104" s="6"/>
+      <c r="GLL104" s="6"/>
+      <c r="GLM104" s="6"/>
+      <c r="GLN104" s="6"/>
+      <c r="GLO104" s="6"/>
+      <c r="GLP104" s="6"/>
+      <c r="GLQ104" s="6"/>
+      <c r="GLR104" s="6"/>
+      <c r="GLS104" s="6"/>
+      <c r="GLT104" s="6"/>
+      <c r="GLU104" s="6"/>
+      <c r="GLV104" s="6"/>
+      <c r="GLW104" s="6"/>
+      <c r="GLX104" s="6"/>
+      <c r="GLY104" s="6"/>
+      <c r="GLZ104" s="6"/>
+      <c r="GMA104" s="6"/>
+      <c r="GMB104" s="6"/>
+      <c r="GMC104" s="6"/>
+      <c r="GMD104" s="6"/>
+      <c r="GME104" s="6"/>
+      <c r="GMF104" s="6"/>
+      <c r="GMG104" s="6"/>
+      <c r="GMH104" s="6"/>
+      <c r="GMI104" s="6"/>
+      <c r="GMJ104" s="6"/>
+      <c r="GMK104" s="6"/>
+      <c r="GML104" s="6"/>
+      <c r="GMM104" s="6"/>
+      <c r="GMN104" s="6"/>
+      <c r="GMO104" s="6"/>
+      <c r="GMP104" s="6"/>
+      <c r="GMQ104" s="6"/>
+      <c r="GMR104" s="6"/>
+      <c r="GMS104" s="6"/>
+      <c r="GMT104" s="6"/>
+      <c r="GMU104" s="6"/>
+      <c r="GMV104" s="6"/>
+      <c r="GMW104" s="6"/>
+      <c r="GMX104" s="6"/>
+      <c r="GMY104" s="6"/>
+      <c r="GMZ104" s="6"/>
+      <c r="GNA104" s="6"/>
+      <c r="GNB104" s="6"/>
+      <c r="GNC104" s="6"/>
+      <c r="GND104" s="6"/>
+      <c r="GNE104" s="6"/>
+      <c r="GNF104" s="6"/>
+      <c r="GNG104" s="6"/>
+      <c r="GNH104" s="6"/>
+      <c r="GNI104" s="6"/>
+      <c r="GNJ104" s="6"/>
+      <c r="GNK104" s="6"/>
+      <c r="GNL104" s="6"/>
+      <c r="GNM104" s="6"/>
+      <c r="GNN104" s="6"/>
+      <c r="GNO104" s="6"/>
+      <c r="GNP104" s="6"/>
+      <c r="GNQ104" s="6"/>
+      <c r="GNR104" s="6"/>
+      <c r="GNS104" s="6"/>
+      <c r="GNT104" s="6"/>
+      <c r="GNU104" s="6"/>
+      <c r="GNV104" s="6"/>
+      <c r="GNW104" s="6"/>
+      <c r="GNX104" s="6"/>
+      <c r="GNY104" s="6"/>
+      <c r="GNZ104" s="6"/>
+      <c r="GOA104" s="6"/>
+      <c r="GOB104" s="6"/>
+      <c r="GOC104" s="6"/>
+      <c r="GOD104" s="6"/>
+      <c r="GOE104" s="6"/>
+      <c r="GOF104" s="6"/>
+      <c r="GOG104" s="6"/>
+      <c r="GOH104" s="6"/>
+      <c r="GOI104" s="6"/>
+      <c r="GOJ104" s="6"/>
+      <c r="GOK104" s="6"/>
+      <c r="GOL104" s="6"/>
+      <c r="GOM104" s="6"/>
+      <c r="GON104" s="6"/>
+      <c r="GOO104" s="6"/>
+      <c r="GOP104" s="6"/>
+      <c r="GOQ104" s="6"/>
+      <c r="GOR104" s="6"/>
+      <c r="GOS104" s="6"/>
+      <c r="GOT104" s="6"/>
+      <c r="GOU104" s="6"/>
+      <c r="GOV104" s="6"/>
+      <c r="GOW104" s="6"/>
+      <c r="GOX104" s="6"/>
+      <c r="GOY104" s="6"/>
+      <c r="GOZ104" s="6"/>
+      <c r="GPA104" s="6"/>
+      <c r="GPB104" s="6"/>
+      <c r="GPC104" s="6"/>
+      <c r="GPD104" s="6"/>
+      <c r="GPE104" s="6"/>
+      <c r="GPF104" s="6"/>
+      <c r="GPG104" s="6"/>
+      <c r="GPH104" s="6"/>
+      <c r="GPI104" s="6"/>
+      <c r="GPJ104" s="6"/>
+      <c r="GPK104" s="6"/>
+      <c r="GPL104" s="6"/>
+      <c r="GPM104" s="6"/>
+      <c r="GPN104" s="6"/>
+      <c r="GPO104" s="6"/>
+      <c r="GPP104" s="6"/>
+      <c r="GPQ104" s="6"/>
+      <c r="GPR104" s="6"/>
+      <c r="GPS104" s="6"/>
+      <c r="GPT104" s="6"/>
+      <c r="GPU104" s="6"/>
+      <c r="GPV104" s="6"/>
+      <c r="GPW104" s="6"/>
+      <c r="GPX104" s="6"/>
+      <c r="GPY104" s="6"/>
+      <c r="GPZ104" s="6"/>
+      <c r="GQA104" s="6"/>
+      <c r="GQB104" s="6"/>
+      <c r="GQC104" s="6"/>
+      <c r="GQD104" s="6"/>
+      <c r="GQE104" s="6"/>
+      <c r="GQF104" s="6"/>
+      <c r="GQG104" s="6"/>
+      <c r="GQH104" s="6"/>
+      <c r="GQI104" s="6"/>
+      <c r="GQJ104" s="6"/>
+      <c r="GQK104" s="6"/>
+      <c r="GQL104" s="6"/>
+      <c r="GQM104" s="6"/>
+      <c r="GQN104" s="6"/>
+      <c r="GQO104" s="6"/>
+      <c r="GQP104" s="6"/>
+      <c r="GQQ104" s="6"/>
+      <c r="GQR104" s="6"/>
+      <c r="GQS104" s="6"/>
+      <c r="GQT104" s="6"/>
+      <c r="GQU104" s="6"/>
+      <c r="GQV104" s="6"/>
+      <c r="GQW104" s="6"/>
+      <c r="GQX104" s="6"/>
+      <c r="GQY104" s="6"/>
+      <c r="GQZ104" s="6"/>
+      <c r="GRA104" s="6"/>
+      <c r="GRB104" s="6"/>
+      <c r="GRC104" s="6"/>
+      <c r="GRD104" s="6"/>
+      <c r="GRE104" s="6"/>
+      <c r="GRF104" s="6"/>
+      <c r="GRG104" s="6"/>
+      <c r="GRH104" s="6"/>
+      <c r="GRI104" s="6"/>
+      <c r="GRJ104" s="6"/>
+      <c r="GRK104" s="6"/>
+      <c r="GRL104" s="6"/>
+      <c r="GRM104" s="6"/>
+      <c r="GRN104" s="6"/>
+      <c r="GRO104" s="6"/>
+      <c r="GRP104" s="6"/>
+      <c r="GRQ104" s="6"/>
+      <c r="GRR104" s="6"/>
+      <c r="GRS104" s="6"/>
+      <c r="GRT104" s="6"/>
+      <c r="GRU104" s="6"/>
+      <c r="GRV104" s="6"/>
+      <c r="GRW104" s="6"/>
+      <c r="GRX104" s="6"/>
+      <c r="GRY104" s="6"/>
+      <c r="GRZ104" s="6"/>
+      <c r="GSA104" s="6"/>
+      <c r="GSB104" s="6"/>
+      <c r="GSC104" s="6"/>
+      <c r="GSD104" s="6"/>
+      <c r="GSE104" s="6"/>
+      <c r="GSF104" s="6"/>
+      <c r="GSG104" s="6"/>
+      <c r="GSH104" s="6"/>
+      <c r="GSI104" s="6"/>
+      <c r="GSJ104" s="6"/>
+      <c r="GSK104" s="6"/>
+      <c r="GSL104" s="6"/>
+      <c r="GSM104" s="6"/>
+      <c r="GSN104" s="6"/>
+      <c r="GSO104" s="6"/>
+      <c r="GSP104" s="6"/>
+      <c r="GSQ104" s="6"/>
+      <c r="GSR104" s="6"/>
+      <c r="GSS104" s="6"/>
+      <c r="GST104" s="6"/>
+      <c r="GSU104" s="6"/>
+      <c r="GSV104" s="6"/>
+      <c r="GSW104" s="6"/>
+      <c r="GSX104" s="6"/>
+      <c r="GSY104" s="6"/>
+      <c r="GSZ104" s="6"/>
+      <c r="GTA104" s="6"/>
+      <c r="GTB104" s="6"/>
+      <c r="GTC104" s="6"/>
+      <c r="GTD104" s="6"/>
+      <c r="GTE104" s="6"/>
+      <c r="GTF104" s="6"/>
+      <c r="GTG104" s="6"/>
+      <c r="GTH104" s="6"/>
+      <c r="GTI104" s="6"/>
+      <c r="GTJ104" s="6"/>
+      <c r="GTK104" s="6"/>
+      <c r="GTL104" s="6"/>
+      <c r="GTM104" s="6"/>
+      <c r="GTN104" s="6"/>
+      <c r="GTO104" s="6"/>
+      <c r="GTP104" s="6"/>
+      <c r="GTQ104" s="6"/>
+      <c r="GTR104" s="6"/>
+      <c r="GTS104" s="6"/>
+      <c r="GTT104" s="6"/>
+      <c r="GTU104" s="6"/>
+      <c r="GTV104" s="6"/>
+      <c r="GTW104" s="6"/>
+      <c r="GTX104" s="6"/>
+      <c r="GTY104" s="6"/>
+      <c r="GTZ104" s="6"/>
+      <c r="GUA104" s="6"/>
+      <c r="GUB104" s="6"/>
+      <c r="GUC104" s="6"/>
+      <c r="GUD104" s="6"/>
+      <c r="GUE104" s="6"/>
+      <c r="GUF104" s="6"/>
+      <c r="GUG104" s="6"/>
+      <c r="GUH104" s="6"/>
+      <c r="GUI104" s="6"/>
+      <c r="GUJ104" s="6"/>
+      <c r="GUK104" s="6"/>
+      <c r="GUL104" s="6"/>
+      <c r="GUM104" s="6"/>
+      <c r="GUN104" s="6"/>
+      <c r="GUO104" s="6"/>
+      <c r="GUP104" s="6"/>
+      <c r="GUQ104" s="6"/>
+      <c r="GUR104" s="6"/>
+      <c r="GUS104" s="6"/>
+      <c r="GUT104" s="6"/>
+      <c r="GUU104" s="6"/>
+      <c r="GUV104" s="6"/>
+      <c r="GUW104" s="6"/>
+      <c r="GUX104" s="6"/>
+      <c r="GUY104" s="6"/>
+      <c r="GUZ104" s="6"/>
+      <c r="GVA104" s="6"/>
+      <c r="GVB104" s="6"/>
+      <c r="GVC104" s="6"/>
+      <c r="GVD104" s="6"/>
+      <c r="GVE104" s="6"/>
+      <c r="GVF104" s="6"/>
+      <c r="GVG104" s="6"/>
+      <c r="GVH104" s="6"/>
+      <c r="GVI104" s="6"/>
+      <c r="GVJ104" s="6"/>
+      <c r="GVK104" s="6"/>
+      <c r="GVL104" s="6"/>
+      <c r="GVM104" s="6"/>
+      <c r="GVN104" s="6"/>
+      <c r="GVO104" s="6"/>
+      <c r="GVP104" s="6"/>
+      <c r="GVQ104" s="6"/>
+      <c r="GVR104" s="6"/>
+      <c r="GVS104" s="6"/>
+      <c r="GVT104" s="6"/>
+      <c r="GVU104" s="6"/>
+      <c r="GVV104" s="6"/>
+      <c r="GVW104" s="6"/>
+      <c r="GVX104" s="6"/>
+      <c r="GVY104" s="6"/>
+      <c r="GVZ104" s="6"/>
+      <c r="GWA104" s="6"/>
+      <c r="GWB104" s="6"/>
+      <c r="GWC104" s="6"/>
+      <c r="GWD104" s="6"/>
+      <c r="GWE104" s="6"/>
+      <c r="GWF104" s="6"/>
+      <c r="GWG104" s="6"/>
+      <c r="GWH104" s="6"/>
+      <c r="GWI104" s="6"/>
+      <c r="GWJ104" s="6"/>
+      <c r="GWK104" s="6"/>
+      <c r="GWL104" s="6"/>
+      <c r="GWM104" s="6"/>
+      <c r="GWN104" s="6"/>
+      <c r="GWO104" s="6"/>
+      <c r="GWP104" s="6"/>
+      <c r="GWQ104" s="6"/>
+      <c r="GWR104" s="6"/>
+      <c r="GWS104" s="6"/>
+      <c r="GWT104" s="6"/>
+      <c r="GWU104" s="6"/>
+      <c r="GWV104" s="6"/>
+      <c r="GWW104" s="6"/>
+      <c r="GWX104" s="6"/>
+      <c r="GWY104" s="6"/>
+      <c r="GWZ104" s="6"/>
+      <c r="GXA104" s="6"/>
+      <c r="GXB104" s="6"/>
+      <c r="GXC104" s="6"/>
+      <c r="GXD104" s="6"/>
+      <c r="GXE104" s="6"/>
+      <c r="GXF104" s="6"/>
+      <c r="GXG104" s="6"/>
+      <c r="GXH104" s="6"/>
+      <c r="GXI104" s="6"/>
+      <c r="GXJ104" s="6"/>
+      <c r="GXK104" s="6"/>
+      <c r="GXL104" s="6"/>
+      <c r="GXM104" s="6"/>
+      <c r="GXN104" s="6"/>
+      <c r="GXO104" s="6"/>
+      <c r="GXP104" s="6"/>
+      <c r="GXQ104" s="6"/>
+      <c r="GXR104" s="6"/>
+      <c r="GXS104" s="6"/>
+      <c r="GXT104" s="6"/>
+      <c r="GXU104" s="6"/>
+      <c r="GXV104" s="6"/>
+      <c r="GXW104" s="6"/>
+      <c r="GXX104" s="6"/>
+      <c r="GXY104" s="6"/>
+      <c r="GXZ104" s="6"/>
+      <c r="GYA104" s="6"/>
+      <c r="GYB104" s="6"/>
+      <c r="GYC104" s="6"/>
+      <c r="GYD104" s="6"/>
+      <c r="GYE104" s="6"/>
+      <c r="GYF104" s="6"/>
+      <c r="GYG104" s="6"/>
+      <c r="GYH104" s="6"/>
+      <c r="GYI104" s="6"/>
+      <c r="GYJ104" s="6"/>
+      <c r="GYK104" s="6"/>
+      <c r="GYL104" s="6"/>
+      <c r="GYM104" s="6"/>
+      <c r="GYN104" s="6"/>
+      <c r="GYO104" s="6"/>
+      <c r="GYP104" s="6"/>
+      <c r="GYQ104" s="6"/>
+      <c r="GYR104" s="6"/>
+      <c r="GYS104" s="6"/>
+      <c r="GYT104" s="6"/>
+      <c r="GYU104" s="6"/>
+      <c r="GYV104" s="6"/>
+      <c r="GYW104" s="6"/>
+      <c r="GYX104" s="6"/>
+      <c r="GYY104" s="6"/>
+      <c r="GYZ104" s="6"/>
+      <c r="GZA104" s="6"/>
+      <c r="GZB104" s="6"/>
+      <c r="GZC104" s="6"/>
+      <c r="GZD104" s="6"/>
+      <c r="GZE104" s="6"/>
+      <c r="GZF104" s="6"/>
+      <c r="GZG104" s="6"/>
+      <c r="GZH104" s="6"/>
+      <c r="GZI104" s="6"/>
+      <c r="GZJ104" s="6"/>
+      <c r="GZK104" s="6"/>
+      <c r="GZL104" s="6"/>
+      <c r="GZM104" s="6"/>
+      <c r="GZN104" s="6"/>
+      <c r="GZO104" s="6"/>
+      <c r="GZP104" s="6"/>
+      <c r="GZQ104" s="6"/>
+      <c r="GZR104" s="6"/>
+      <c r="GZS104" s="6"/>
+      <c r="GZT104" s="6"/>
+      <c r="GZU104" s="6"/>
+      <c r="GZV104" s="6"/>
+      <c r="GZW104" s="6"/>
+      <c r="GZX104" s="6"/>
+      <c r="GZY104" s="6"/>
+      <c r="GZZ104" s="6"/>
+      <c r="HAA104" s="6"/>
+      <c r="HAB104" s="6"/>
+      <c r="HAC104" s="6"/>
+      <c r="HAD104" s="6"/>
+      <c r="HAE104" s="6"/>
+      <c r="HAF104" s="6"/>
+      <c r="HAG104" s="6"/>
+      <c r="HAH104" s="6"/>
+      <c r="HAI104" s="6"/>
+      <c r="HAJ104" s="6"/>
+      <c r="HAK104" s="6"/>
+      <c r="HAL104" s="6"/>
+      <c r="HAM104" s="6"/>
+      <c r="HAN104" s="6"/>
+      <c r="HAO104" s="6"/>
+      <c r="HAP104" s="6"/>
+      <c r="HAQ104" s="6"/>
+      <c r="HAR104" s="6"/>
+      <c r="HAS104" s="6"/>
+      <c r="HAT104" s="6"/>
+      <c r="HAU104" s="6"/>
+      <c r="HAV104" s="6"/>
+      <c r="HAW104" s="6"/>
+      <c r="HAX104" s="6"/>
+      <c r="HAY104" s="6"/>
+      <c r="HAZ104" s="6"/>
+      <c r="HBA104" s="6"/>
+      <c r="HBB104" s="6"/>
+      <c r="HBC104" s="6"/>
+      <c r="HBD104" s="6"/>
+      <c r="HBE104" s="6"/>
+      <c r="HBF104" s="6"/>
+      <c r="HBG104" s="6"/>
+      <c r="HBH104" s="6"/>
+      <c r="HBI104" s="6"/>
+      <c r="HBJ104" s="6"/>
+      <c r="HBK104" s="6"/>
+      <c r="HBL104" s="6"/>
+      <c r="HBM104" s="6"/>
+      <c r="HBN104" s="6"/>
+      <c r="HBO104" s="6"/>
+      <c r="HBP104" s="6"/>
+      <c r="HBQ104" s="6"/>
+      <c r="HBR104" s="6"/>
+      <c r="HBS104" s="6"/>
+      <c r="HBT104" s="6"/>
+      <c r="HBU104" s="6"/>
+      <c r="HBV104" s="6"/>
+      <c r="HBW104" s="6"/>
+      <c r="HBX104" s="6"/>
+      <c r="HBY104" s="6"/>
+      <c r="HBZ104" s="6"/>
+      <c r="HCA104" s="6"/>
+      <c r="HCB104" s="6"/>
+      <c r="HCC104" s="6"/>
+      <c r="HCD104" s="6"/>
+      <c r="HCE104" s="6"/>
+      <c r="HCF104" s="6"/>
+      <c r="HCG104" s="6"/>
+      <c r="HCH104" s="6"/>
+      <c r="HCI104" s="6"/>
+      <c r="HCJ104" s="6"/>
+      <c r="HCK104" s="6"/>
+      <c r="HCL104" s="6"/>
+      <c r="HCM104" s="6"/>
+      <c r="HCN104" s="6"/>
+      <c r="HCO104" s="6"/>
+      <c r="HCP104" s="6"/>
+      <c r="HCQ104" s="6"/>
+      <c r="HCR104" s="6"/>
+      <c r="HCS104" s="6"/>
+      <c r="HCT104" s="6"/>
+      <c r="HCU104" s="6"/>
+      <c r="HCV104" s="6"/>
+      <c r="HCW104" s="6"/>
+      <c r="HCX104" s="6"/>
+      <c r="HCY104" s="6"/>
+      <c r="HCZ104" s="6"/>
+      <c r="HDA104" s="6"/>
+      <c r="HDB104" s="6"/>
+      <c r="HDC104" s="6"/>
+      <c r="HDD104" s="6"/>
+      <c r="HDE104" s="6"/>
+      <c r="HDF104" s="6"/>
+      <c r="HDG104" s="6"/>
+      <c r="HDH104" s="6"/>
+      <c r="HDI104" s="6"/>
+      <c r="HDJ104" s="6"/>
+      <c r="HDK104" s="6"/>
+      <c r="HDL104" s="6"/>
+      <c r="HDM104" s="6"/>
+      <c r="HDN104" s="6"/>
+      <c r="HDO104" s="6"/>
+      <c r="HDP104" s="6"/>
+      <c r="HDQ104" s="6"/>
+      <c r="HDR104" s="6"/>
+      <c r="HDS104" s="6"/>
+      <c r="HDT104" s="6"/>
+      <c r="HDU104" s="6"/>
+      <c r="HDV104" s="6"/>
+      <c r="HDW104" s="6"/>
+      <c r="HDX104" s="6"/>
+      <c r="HDY104" s="6"/>
+      <c r="HDZ104" s="6"/>
+      <c r="HEA104" s="6"/>
+      <c r="HEB104" s="6"/>
+      <c r="HEC104" s="6"/>
+      <c r="HED104" s="6"/>
+      <c r="HEE104" s="6"/>
+      <c r="HEF104" s="6"/>
+      <c r="HEG104" s="6"/>
+      <c r="HEH104" s="6"/>
+      <c r="HEI104" s="6"/>
+      <c r="HEJ104" s="6"/>
+      <c r="HEK104" s="6"/>
+      <c r="HEL104" s="6"/>
+      <c r="HEM104" s="6"/>
+      <c r="HEN104" s="6"/>
+      <c r="HEO104" s="6"/>
+      <c r="HEP104" s="6"/>
+      <c r="HEQ104" s="6"/>
+      <c r="HER104" s="6"/>
+      <c r="HES104" s="6"/>
+      <c r="HET104" s="6"/>
+      <c r="HEU104" s="6"/>
+      <c r="HEV104" s="6"/>
+      <c r="HEW104" s="6"/>
+      <c r="HEX104" s="6"/>
+      <c r="HEY104" s="6"/>
+      <c r="HEZ104" s="6"/>
+      <c r="HFA104" s="6"/>
+      <c r="HFB104" s="6"/>
+      <c r="HFC104" s="6"/>
+      <c r="HFD104" s="6"/>
+      <c r="HFE104" s="6"/>
+      <c r="HFF104" s="6"/>
+      <c r="HFG104" s="6"/>
+      <c r="HFH104" s="6"/>
+      <c r="HFI104" s="6"/>
+      <c r="HFJ104" s="6"/>
+      <c r="HFK104" s="6"/>
+      <c r="HFL104" s="6"/>
+      <c r="HFM104" s="6"/>
+      <c r="HFN104" s="6"/>
+      <c r="HFO104" s="6"/>
+      <c r="HFP104" s="6"/>
+      <c r="HFQ104" s="6"/>
+      <c r="HFR104" s="6"/>
+      <c r="HFS104" s="6"/>
+      <c r="HFT104" s="6"/>
+      <c r="HFU104" s="6"/>
+      <c r="HFV104" s="6"/>
+      <c r="HFW104" s="6"/>
+      <c r="HFX104" s="6"/>
+      <c r="HFY104" s="6"/>
+      <c r="HFZ104" s="6"/>
+      <c r="HGA104" s="6"/>
+      <c r="HGB104" s="6"/>
+      <c r="HGC104" s="6"/>
+      <c r="HGD104" s="6"/>
+      <c r="HGE104" s="6"/>
+      <c r="HGF104" s="6"/>
+      <c r="HGG104" s="6"/>
+      <c r="HGH104" s="6"/>
+      <c r="HGI104" s="6"/>
+      <c r="HGJ104" s="6"/>
+      <c r="HGK104" s="6"/>
+      <c r="HGL104" s="6"/>
+      <c r="HGM104" s="6"/>
+      <c r="HGN104" s="6"/>
+      <c r="HGO104" s="6"/>
+      <c r="HGP104" s="6"/>
+      <c r="HGQ104" s="6"/>
+      <c r="HGR104" s="6"/>
+      <c r="HGS104" s="6"/>
+      <c r="HGT104" s="6"/>
+      <c r="HGU104" s="6"/>
+      <c r="HGV104" s="6"/>
+      <c r="HGW104" s="6"/>
+      <c r="HGX104" s="6"/>
+      <c r="HGY104" s="6"/>
+      <c r="HGZ104" s="6"/>
+      <c r="HHA104" s="6"/>
+      <c r="HHB104" s="6"/>
+      <c r="HHC104" s="6"/>
+      <c r="HHD104" s="6"/>
+      <c r="HHE104" s="6"/>
+      <c r="HHF104" s="6"/>
+      <c r="HHG104" s="6"/>
+      <c r="HHH104" s="6"/>
+      <c r="HHI104" s="6"/>
+      <c r="HHJ104" s="6"/>
+      <c r="HHK104" s="6"/>
+      <c r="HHL104" s="6"/>
+      <c r="HHM104" s="6"/>
+      <c r="HHN104" s="6"/>
+      <c r="HHO104" s="6"/>
+      <c r="HHP104" s="6"/>
+      <c r="HHQ104" s="6"/>
+      <c r="HHR104" s="6"/>
+      <c r="HHS104" s="6"/>
+      <c r="HHT104" s="6"/>
+      <c r="HHU104" s="6"/>
+      <c r="HHV104" s="6"/>
+      <c r="HHW104" s="6"/>
+      <c r="HHX104" s="6"/>
+      <c r="HHY104" s="6"/>
+      <c r="HHZ104" s="6"/>
+      <c r="HIA104" s="6"/>
+      <c r="HIB104" s="6"/>
+      <c r="HIC104" s="6"/>
+      <c r="HID104" s="6"/>
+      <c r="HIE104" s="6"/>
+      <c r="HIF104" s="6"/>
+      <c r="HIG104" s="6"/>
+      <c r="HIH104" s="6"/>
+      <c r="HII104" s="6"/>
+      <c r="HIJ104" s="6"/>
+      <c r="HIK104" s="6"/>
+      <c r="HIL104" s="6"/>
+      <c r="HIM104" s="6"/>
+      <c r="HIN104" s="6"/>
+      <c r="HIO104" s="6"/>
+      <c r="HIP104" s="6"/>
+      <c r="HIQ104" s="6"/>
+      <c r="HIR104" s="6"/>
+      <c r="HIS104" s="6"/>
+      <c r="HIT104" s="6"/>
+      <c r="HIU104" s="6"/>
+      <c r="HIV104" s="6"/>
+      <c r="HIW104" s="6"/>
+      <c r="HIX104" s="6"/>
+      <c r="HIY104" s="6"/>
+      <c r="HIZ104" s="6"/>
+      <c r="HJA104" s="6"/>
+      <c r="HJB104" s="6"/>
+      <c r="HJC104" s="6"/>
+      <c r="HJD104" s="6"/>
+      <c r="HJE104" s="6"/>
+      <c r="HJF104" s="6"/>
+      <c r="HJG104" s="6"/>
+      <c r="HJH104" s="6"/>
+      <c r="HJI104" s="6"/>
+      <c r="HJJ104" s="6"/>
+      <c r="HJK104" s="6"/>
+      <c r="HJL104" s="6"/>
+      <c r="HJM104" s="6"/>
+      <c r="HJN104" s="6"/>
+      <c r="HJO104" s="6"/>
+      <c r="HJP104" s="6"/>
+      <c r="HJQ104" s="6"/>
+      <c r="HJR104" s="6"/>
+      <c r="HJS104" s="6"/>
+      <c r="HJT104" s="6"/>
+      <c r="HJU104" s="6"/>
+      <c r="HJV104" s="6"/>
+      <c r="HJW104" s="6"/>
+      <c r="HJX104" s="6"/>
+      <c r="HJY104" s="6"/>
+      <c r="HJZ104" s="6"/>
+      <c r="HKA104" s="6"/>
+      <c r="HKB104" s="6"/>
+      <c r="HKC104" s="6"/>
+      <c r="HKD104" s="6"/>
+      <c r="HKE104" s="6"/>
+      <c r="HKF104" s="6"/>
+      <c r="HKG104" s="6"/>
+      <c r="HKH104" s="6"/>
+      <c r="HKI104" s="6"/>
+      <c r="HKJ104" s="6"/>
+      <c r="HKK104" s="6"/>
+      <c r="HKL104" s="6"/>
+      <c r="HKM104" s="6"/>
+      <c r="HKN104" s="6"/>
+      <c r="HKO104" s="6"/>
+      <c r="HKP104" s="6"/>
+      <c r="HKQ104" s="6"/>
+      <c r="HKR104" s="6"/>
+      <c r="HKS104" s="6"/>
+      <c r="HKT104" s="6"/>
+      <c r="HKU104" s="6"/>
+      <c r="HKV104" s="6"/>
+      <c r="HKW104" s="6"/>
+      <c r="HKX104" s="6"/>
+      <c r="HKY104" s="6"/>
+      <c r="HKZ104" s="6"/>
+      <c r="HLA104" s="6"/>
+      <c r="HLB104" s="6"/>
+      <c r="HLC104" s="6"/>
+      <c r="HLD104" s="6"/>
+      <c r="HLE104" s="6"/>
+      <c r="HLF104" s="6"/>
+      <c r="HLG104" s="6"/>
+      <c r="HLH104" s="6"/>
+      <c r="HLI104" s="6"/>
+      <c r="HLJ104" s="6"/>
+      <c r="HLK104" s="6"/>
+      <c r="HLL104" s="6"/>
+      <c r="HLM104" s="6"/>
+      <c r="HLN104" s="6"/>
+      <c r="HLO104" s="6"/>
+      <c r="HLP104" s="6"/>
+      <c r="HLQ104" s="6"/>
+      <c r="HLR104" s="6"/>
+      <c r="HLS104" s="6"/>
+      <c r="HLT104" s="6"/>
+      <c r="HLU104" s="6"/>
+      <c r="HLV104" s="6"/>
+      <c r="HLW104" s="6"/>
+      <c r="HLX104" s="6"/>
+      <c r="HLY104" s="6"/>
+      <c r="HLZ104" s="6"/>
+      <c r="HMA104" s="6"/>
+      <c r="HMB104" s="6"/>
+      <c r="HMC104" s="6"/>
+      <c r="HMD104" s="6"/>
+      <c r="HME104" s="6"/>
+      <c r="HMF104" s="6"/>
+      <c r="HMG104" s="6"/>
+      <c r="HMH104" s="6"/>
+      <c r="HMI104" s="6"/>
+      <c r="HMJ104" s="6"/>
+      <c r="HMK104" s="6"/>
+      <c r="HML104" s="6"/>
+      <c r="HMM104" s="6"/>
+      <c r="HMN104" s="6"/>
+      <c r="HMO104" s="6"/>
+      <c r="HMP104" s="6"/>
+      <c r="HMQ104" s="6"/>
+      <c r="HMR104" s="6"/>
+      <c r="HMS104" s="6"/>
+      <c r="HMT104" s="6"/>
+      <c r="HMU104" s="6"/>
+      <c r="HMV104" s="6"/>
+      <c r="HMW104" s="6"/>
+      <c r="HMX104" s="6"/>
+      <c r="HMY104" s="6"/>
+      <c r="HMZ104" s="6"/>
+      <c r="HNA104" s="6"/>
+      <c r="HNB104" s="6"/>
+      <c r="HNC104" s="6"/>
+      <c r="HND104" s="6"/>
+      <c r="HNE104" s="6"/>
+      <c r="HNF104" s="6"/>
+      <c r="HNG104" s="6"/>
+      <c r="HNH104" s="6"/>
+      <c r="HNI104" s="6"/>
+      <c r="HNJ104" s="6"/>
+      <c r="HNK104" s="6"/>
+      <c r="HNL104" s="6"/>
+      <c r="HNM104" s="6"/>
+      <c r="HNN104" s="6"/>
+      <c r="HNO104" s="6"/>
+      <c r="HNP104" s="6"/>
+      <c r="HNQ104" s="6"/>
+      <c r="HNR104" s="6"/>
+      <c r="HNS104" s="6"/>
+      <c r="HNT104" s="6"/>
+      <c r="HNU104" s="6"/>
+      <c r="HNV104" s="6"/>
+      <c r="HNW104" s="6"/>
+      <c r="HNX104" s="6"/>
+      <c r="HNY104" s="6"/>
+      <c r="HNZ104" s="6"/>
+      <c r="HOA104" s="6"/>
+      <c r="HOB104" s="6"/>
+      <c r="HOC104" s="6"/>
+      <c r="HOD104" s="6"/>
+      <c r="HOE104" s="6"/>
+      <c r="HOF104" s="6"/>
+      <c r="HOG104" s="6"/>
+      <c r="HOH104" s="6"/>
+      <c r="HOI104" s="6"/>
+      <c r="HOJ104" s="6"/>
+      <c r="HOK104" s="6"/>
+      <c r="HOL104" s="6"/>
+      <c r="HOM104" s="6"/>
+      <c r="HON104" s="6"/>
+      <c r="HOO104" s="6"/>
+      <c r="HOP104" s="6"/>
+      <c r="HOQ104" s="6"/>
+      <c r="HOR104" s="6"/>
+      <c r="HOS104" s="6"/>
+      <c r="HOT104" s="6"/>
+      <c r="HOU104" s="6"/>
+      <c r="HOV104" s="6"/>
+      <c r="HOW104" s="6"/>
+      <c r="HOX104" s="6"/>
+      <c r="HOY104" s="6"/>
+      <c r="HOZ104" s="6"/>
+      <c r="HPA104" s="6"/>
+      <c r="HPB104" s="6"/>
+      <c r="HPC104" s="6"/>
+      <c r="HPD104" s="6"/>
+      <c r="HPE104" s="6"/>
+      <c r="HPF104" s="6"/>
+      <c r="HPG104" s="6"/>
+      <c r="HPH104" s="6"/>
+      <c r="HPI104" s="6"/>
+      <c r="HPJ104" s="6"/>
+      <c r="HPK104" s="6"/>
+      <c r="HPL104" s="6"/>
+      <c r="HPM104" s="6"/>
+      <c r="HPN104" s="6"/>
+      <c r="HPO104" s="6"/>
+      <c r="HPP104" s="6"/>
+      <c r="HPQ104" s="6"/>
+      <c r="HPR104" s="6"/>
+      <c r="HPS104" s="6"/>
+      <c r="HPT104" s="6"/>
+      <c r="HPU104" s="6"/>
+      <c r="HPV104" s="6"/>
+      <c r="HPW104" s="6"/>
+      <c r="HPX104" s="6"/>
+      <c r="HPY104" s="6"/>
+      <c r="HPZ104" s="6"/>
+      <c r="HQA104" s="6"/>
+      <c r="HQB104" s="6"/>
+      <c r="HQC104" s="6"/>
+      <c r="HQD104" s="6"/>
+      <c r="HQE104" s="6"/>
+      <c r="HQF104" s="6"/>
+      <c r="HQG104" s="6"/>
+      <c r="HQH104" s="6"/>
+      <c r="HQI104" s="6"/>
+      <c r="HQJ104" s="6"/>
+      <c r="HQK104" s="6"/>
+      <c r="HQL104" s="6"/>
+      <c r="HQM104" s="6"/>
+      <c r="HQN104" s="6"/>
+      <c r="HQO104" s="6"/>
+      <c r="HQP104" s="6"/>
+      <c r="HQQ104" s="6"/>
+      <c r="HQR104" s="6"/>
+      <c r="HQS104" s="6"/>
+      <c r="HQT104" s="6"/>
+      <c r="HQU104" s="6"/>
+      <c r="HQV104" s="6"/>
+      <c r="HQW104" s="6"/>
+      <c r="HQX104" s="6"/>
+      <c r="HQY104" s="6"/>
+      <c r="HQZ104" s="6"/>
+      <c r="HRA104" s="6"/>
+      <c r="HRB104" s="6"/>
+      <c r="HRC104" s="6"/>
+      <c r="HRD104" s="6"/>
+      <c r="HRE104" s="6"/>
+      <c r="HRF104" s="6"/>
+      <c r="HRG104" s="6"/>
+      <c r="HRH104" s="6"/>
+      <c r="HRI104" s="6"/>
+      <c r="HRJ104" s="6"/>
+      <c r="HRK104" s="6"/>
+      <c r="HRL104" s="6"/>
+      <c r="HRM104" s="6"/>
+      <c r="HRN104" s="6"/>
+      <c r="HRO104" s="6"/>
+      <c r="HRP104" s="6"/>
+      <c r="HRQ104" s="6"/>
+      <c r="HRR104" s="6"/>
+      <c r="HRS104" s="6"/>
+      <c r="HRT104" s="6"/>
+      <c r="HRU104" s="6"/>
+      <c r="HRV104" s="6"/>
+      <c r="HRW104" s="6"/>
+      <c r="HRX104" s="6"/>
+      <c r="HRY104" s="6"/>
+      <c r="HRZ104" s="6"/>
+      <c r="HSA104" s="6"/>
+      <c r="HSB104" s="6"/>
+      <c r="HSC104" s="6"/>
+      <c r="HSD104" s="6"/>
+      <c r="HSE104" s="6"/>
+      <c r="HSF104" s="6"/>
+      <c r="HSG104" s="6"/>
+      <c r="HSH104" s="6"/>
+      <c r="HSI104" s="6"/>
+      <c r="HSJ104" s="6"/>
+      <c r="HSK104" s="6"/>
+      <c r="HSL104" s="6"/>
+      <c r="HSM104" s="6"/>
+      <c r="HSN104" s="6"/>
+      <c r="HSO104" s="6"/>
+      <c r="HSP104" s="6"/>
+      <c r="HSQ104" s="6"/>
+      <c r="HSR104" s="6"/>
+      <c r="HSS104" s="6"/>
+      <c r="HST104" s="6"/>
+      <c r="HSU104" s="6"/>
+      <c r="HSV104" s="6"/>
+      <c r="HSW104" s="6"/>
+      <c r="HSX104" s="6"/>
+      <c r="HSY104" s="6"/>
+      <c r="HSZ104" s="6"/>
+      <c r="HTA104" s="6"/>
+      <c r="HTB104" s="6"/>
+      <c r="HTC104" s="6"/>
+      <c r="HTD104" s="6"/>
+      <c r="HTE104" s="6"/>
+      <c r="HTF104" s="6"/>
+      <c r="HTG104" s="6"/>
+      <c r="HTH104" s="6"/>
+      <c r="HTI104" s="6"/>
+      <c r="HTJ104" s="6"/>
+      <c r="HTK104" s="6"/>
+      <c r="HTL104" s="6"/>
+      <c r="HTM104" s="6"/>
+      <c r="HTN104" s="6"/>
+      <c r="HTO104" s="6"/>
+      <c r="HTP104" s="6"/>
+      <c r="HTQ104" s="6"/>
+      <c r="HTR104" s="6"/>
+      <c r="HTS104" s="6"/>
+      <c r="HTT104" s="6"/>
+      <c r="HTU104" s="6"/>
+      <c r="HTV104" s="6"/>
+      <c r="HTW104" s="6"/>
+      <c r="HTX104" s="6"/>
+      <c r="HTY104" s="6"/>
+      <c r="HTZ104" s="6"/>
+      <c r="HUA104" s="6"/>
+      <c r="HUB104" s="6"/>
+      <c r="HUC104" s="6"/>
+      <c r="HUD104" s="6"/>
+      <c r="HUE104" s="6"/>
+      <c r="HUF104" s="6"/>
+      <c r="HUG104" s="6"/>
+      <c r="HUH104" s="6"/>
+      <c r="HUI104" s="6"/>
+      <c r="HUJ104" s="6"/>
+      <c r="HUK104" s="6"/>
+      <c r="HUL104" s="6"/>
+      <c r="HUM104" s="6"/>
+      <c r="HUN104" s="6"/>
+      <c r="HUO104" s="6"/>
+      <c r="HUP104" s="6"/>
+      <c r="HUQ104" s="6"/>
+      <c r="HUR104" s="6"/>
+      <c r="HUS104" s="6"/>
+      <c r="HUT104" s="6"/>
+      <c r="HUU104" s="6"/>
+      <c r="HUV104" s="6"/>
+      <c r="HUW104" s="6"/>
+      <c r="HUX104" s="6"/>
+      <c r="HUY104" s="6"/>
+      <c r="HUZ104" s="6"/>
+      <c r="HVA104" s="6"/>
+      <c r="HVB104" s="6"/>
+      <c r="HVC104" s="6"/>
+      <c r="HVD104" s="6"/>
+      <c r="HVE104" s="6"/>
+      <c r="HVF104" s="6"/>
+      <c r="HVG104" s="6"/>
+      <c r="HVH104" s="6"/>
+      <c r="HVI104" s="6"/>
+      <c r="HVJ104" s="6"/>
+      <c r="HVK104" s="6"/>
+      <c r="HVL104" s="6"/>
+      <c r="HVM104" s="6"/>
+      <c r="HVN104" s="6"/>
+      <c r="HVO104" s="6"/>
+      <c r="HVP104" s="6"/>
+      <c r="HVQ104" s="6"/>
+      <c r="HVR104" s="6"/>
+      <c r="HVS104" s="6"/>
+      <c r="HVT104" s="6"/>
+      <c r="HVU104" s="6"/>
+      <c r="HVV104" s="6"/>
+      <c r="HVW104" s="6"/>
+      <c r="HVX104" s="6"/>
+      <c r="HVY104" s="6"/>
+      <c r="HVZ104" s="6"/>
+      <c r="HWA104" s="6"/>
+      <c r="HWB104" s="6"/>
+      <c r="HWC104" s="6"/>
+      <c r="HWD104" s="6"/>
+      <c r="HWE104" s="6"/>
+      <c r="HWF104" s="6"/>
+      <c r="HWG104" s="6"/>
+      <c r="HWH104" s="6"/>
+      <c r="HWI104" s="6"/>
+      <c r="HWJ104" s="6"/>
+      <c r="HWK104" s="6"/>
+      <c r="HWL104" s="6"/>
+      <c r="HWM104" s="6"/>
+      <c r="HWN104" s="6"/>
+      <c r="HWO104" s="6"/>
+      <c r="HWP104" s="6"/>
+      <c r="HWQ104" s="6"/>
+      <c r="HWR104" s="6"/>
+      <c r="HWS104" s="6"/>
+      <c r="HWT104" s="6"/>
+      <c r="HWU104" s="6"/>
+      <c r="HWV104" s="6"/>
+      <c r="HWW104" s="6"/>
+      <c r="HWX104" s="6"/>
+      <c r="HWY104" s="6"/>
+      <c r="HWZ104" s="6"/>
+      <c r="HXA104" s="6"/>
+      <c r="HXB104" s="6"/>
+      <c r="HXC104" s="6"/>
+      <c r="HXD104" s="6"/>
+      <c r="HXE104" s="6"/>
+      <c r="HXF104" s="6"/>
+      <c r="HXG104" s="6"/>
+      <c r="HXH104" s="6"/>
+      <c r="HXI104" s="6"/>
+      <c r="HXJ104" s="6"/>
+      <c r="HXK104" s="6"/>
+      <c r="HXL104" s="6"/>
+      <c r="HXM104" s="6"/>
+      <c r="HXN104" s="6"/>
+      <c r="HXO104" s="6"/>
+      <c r="HXP104" s="6"/>
+      <c r="HXQ104" s="6"/>
+      <c r="HXR104" s="6"/>
+      <c r="HXS104" s="6"/>
+      <c r="HXT104" s="6"/>
+      <c r="HXU104" s="6"/>
+      <c r="HXV104" s="6"/>
+      <c r="HXW104" s="6"/>
+      <c r="HXX104" s="6"/>
+      <c r="HXY104" s="6"/>
+      <c r="HXZ104" s="6"/>
+      <c r="HYA104" s="6"/>
+      <c r="HYB104" s="6"/>
+      <c r="HYC104" s="6"/>
+      <c r="HYD104" s="6"/>
+      <c r="HYE104" s="6"/>
+      <c r="HYF104" s="6"/>
+      <c r="HYG104" s="6"/>
+      <c r="HYH104" s="6"/>
+      <c r="HYI104" s="6"/>
+      <c r="HYJ104" s="6"/>
+      <c r="HYK104" s="6"/>
+      <c r="HYL104" s="6"/>
+      <c r="HYM104" s="6"/>
+      <c r="HYN104" s="6"/>
+      <c r="HYO104" s="6"/>
+      <c r="HYP104" s="6"/>
+      <c r="HYQ104" s="6"/>
+      <c r="HYR104" s="6"/>
+      <c r="HYS104" s="6"/>
+      <c r="HYT104" s="6"/>
+      <c r="HYU104" s="6"/>
+      <c r="HYV104" s="6"/>
+      <c r="HYW104" s="6"/>
+      <c r="HYX104" s="6"/>
+      <c r="HYY104" s="6"/>
+      <c r="HYZ104" s="6"/>
+      <c r="HZA104" s="6"/>
+      <c r="HZB104" s="6"/>
+      <c r="HZC104" s="6"/>
+      <c r="HZD104" s="6"/>
+      <c r="HZE104" s="6"/>
+      <c r="HZF104" s="6"/>
+      <c r="HZG104" s="6"/>
+      <c r="HZH104" s="6"/>
+      <c r="HZI104" s="6"/>
+      <c r="HZJ104" s="6"/>
+      <c r="HZK104" s="6"/>
+      <c r="HZL104" s="6"/>
+      <c r="HZM104" s="6"/>
+      <c r="HZN104" s="6"/>
+      <c r="HZO104" s="6"/>
+      <c r="HZP104" s="6"/>
+      <c r="HZQ104" s="6"/>
+      <c r="HZR104" s="6"/>
+      <c r="HZS104" s="6"/>
+      <c r="HZT104" s="6"/>
+      <c r="HZU104" s="6"/>
+      <c r="HZV104" s="6"/>
+      <c r="HZW104" s="6"/>
+      <c r="HZX104" s="6"/>
+      <c r="HZY104" s="6"/>
+      <c r="HZZ104" s="6"/>
+      <c r="IAA104" s="6"/>
+      <c r="IAB104" s="6"/>
+      <c r="IAC104" s="6"/>
+      <c r="IAD104" s="6"/>
+      <c r="IAE104" s="6"/>
+      <c r="IAF104" s="6"/>
+      <c r="IAG104" s="6"/>
+      <c r="IAH104" s="6"/>
+      <c r="IAI104" s="6"/>
+      <c r="IAJ104" s="6"/>
+      <c r="IAK104" s="6"/>
+      <c r="IAL104" s="6"/>
+      <c r="IAM104" s="6"/>
+      <c r="IAN104" s="6"/>
+      <c r="IAO104" s="6"/>
+      <c r="IAP104" s="6"/>
+      <c r="IAQ104" s="6"/>
+      <c r="IAR104" s="6"/>
+      <c r="IAS104" s="6"/>
+      <c r="IAT104" s="6"/>
+      <c r="IAU104" s="6"/>
+      <c r="IAV104" s="6"/>
+      <c r="IAW104" s="6"/>
+      <c r="IAX104" s="6"/>
+      <c r="IAY104" s="6"/>
+      <c r="IAZ104" s="6"/>
+      <c r="IBA104" s="6"/>
+      <c r="IBB104" s="6"/>
+      <c r="IBC104" s="6"/>
+      <c r="IBD104" s="6"/>
+      <c r="IBE104" s="6"/>
+      <c r="IBF104" s="6"/>
+      <c r="IBG104" s="6"/>
+      <c r="IBH104" s="6"/>
+      <c r="IBI104" s="6"/>
+      <c r="IBJ104" s="6"/>
+      <c r="IBK104" s="6"/>
+      <c r="IBL104" s="6"/>
+      <c r="IBM104" s="6"/>
+      <c r="IBN104" s="6"/>
+      <c r="IBO104" s="6"/>
+      <c r="IBP104" s="6"/>
+      <c r="IBQ104" s="6"/>
+      <c r="IBR104" s="6"/>
+      <c r="IBS104" s="6"/>
+      <c r="IBT104" s="6"/>
+      <c r="IBU104" s="6"/>
+      <c r="IBV104" s="6"/>
+      <c r="IBW104" s="6"/>
+      <c r="IBX104" s="6"/>
+      <c r="IBY104" s="6"/>
+      <c r="IBZ104" s="6"/>
+      <c r="ICA104" s="6"/>
+      <c r="ICB104" s="6"/>
+      <c r="ICC104" s="6"/>
+      <c r="ICD104" s="6"/>
+      <c r="ICE104" s="6"/>
+      <c r="ICF104" s="6"/>
+      <c r="ICG104" s="6"/>
+      <c r="ICH104" s="6"/>
+      <c r="ICI104" s="6"/>
+      <c r="ICJ104" s="6"/>
+      <c r="ICK104" s="6"/>
+      <c r="ICL104" s="6"/>
+      <c r="ICM104" s="6"/>
+      <c r="ICN104" s="6"/>
+      <c r="ICO104" s="6"/>
+      <c r="ICP104" s="6"/>
+      <c r="ICQ104" s="6"/>
+      <c r="ICR104" s="6"/>
+      <c r="ICS104" s="6"/>
+      <c r="ICT104" s="6"/>
+      <c r="ICU104" s="6"/>
+      <c r="ICV104" s="6"/>
+      <c r="ICW104" s="6"/>
+      <c r="ICX104" s="6"/>
+      <c r="ICY104" s="6"/>
+      <c r="ICZ104" s="6"/>
+      <c r="IDA104" s="6"/>
+      <c r="IDB104" s="6"/>
+      <c r="IDC104" s="6"/>
+      <c r="IDD104" s="6"/>
+      <c r="IDE104" s="6"/>
+      <c r="IDF104" s="6"/>
+      <c r="IDG104" s="6"/>
+      <c r="IDH104" s="6"/>
+      <c r="IDI104" s="6"/>
+      <c r="IDJ104" s="6"/>
+      <c r="IDK104" s="6"/>
+      <c r="IDL104" s="6"/>
+      <c r="IDM104" s="6"/>
+      <c r="IDN104" s="6"/>
+      <c r="IDO104" s="6"/>
+      <c r="IDP104" s="6"/>
+      <c r="IDQ104" s="6"/>
+      <c r="IDR104" s="6"/>
+      <c r="IDS104" s="6"/>
+      <c r="IDT104" s="6"/>
+      <c r="IDU104" s="6"/>
+      <c r="IDV104" s="6"/>
+      <c r="IDW104" s="6"/>
+      <c r="IDX104" s="6"/>
+      <c r="IDY104" s="6"/>
+      <c r="IDZ104" s="6"/>
+      <c r="IEA104" s="6"/>
+      <c r="IEB104" s="6"/>
+      <c r="IEC104" s="6"/>
+      <c r="IED104" s="6"/>
+      <c r="IEE104" s="6"/>
+      <c r="IEF104" s="6"/>
+      <c r="IEG104" s="6"/>
+      <c r="IEH104" s="6"/>
+      <c r="IEI104" s="6"/>
+      <c r="IEJ104" s="6"/>
+      <c r="IEK104" s="6"/>
+      <c r="IEL104" s="6"/>
+      <c r="IEM104" s="6"/>
+      <c r="IEN104" s="6"/>
+      <c r="IEO104" s="6"/>
+      <c r="IEP104" s="6"/>
+      <c r="IEQ104" s="6"/>
+      <c r="IER104" s="6"/>
+      <c r="IES104" s="6"/>
+      <c r="IET104" s="6"/>
+      <c r="IEU104" s="6"/>
+      <c r="IEV104" s="6"/>
+      <c r="IEW104" s="6"/>
+      <c r="IEX104" s="6"/>
+      <c r="IEY104" s="6"/>
+      <c r="IEZ104" s="6"/>
+      <c r="IFA104" s="6"/>
+      <c r="IFB104" s="6"/>
+      <c r="IFC104" s="6"/>
+      <c r="IFD104" s="6"/>
+      <c r="IFE104" s="6"/>
+      <c r="IFF104" s="6"/>
+      <c r="IFG104" s="6"/>
+      <c r="IFH104" s="6"/>
+      <c r="IFI104" s="6"/>
+      <c r="IFJ104" s="6"/>
+      <c r="IFK104" s="6"/>
+      <c r="IFL104" s="6"/>
+      <c r="IFM104" s="6"/>
+      <c r="IFN104" s="6"/>
+      <c r="IFO104" s="6"/>
+      <c r="IFP104" s="6"/>
+      <c r="IFQ104" s="6"/>
+      <c r="IFR104" s="6"/>
+      <c r="IFS104" s="6"/>
+      <c r="IFT104" s="6"/>
+      <c r="IFU104" s="6"/>
+      <c r="IFV104" s="6"/>
+      <c r="IFW104" s="6"/>
+      <c r="IFX104" s="6"/>
+      <c r="IFY104" s="6"/>
+      <c r="IFZ104" s="6"/>
+      <c r="IGA104" s="6"/>
+      <c r="IGB104" s="6"/>
+      <c r="IGC104" s="6"/>
+      <c r="IGD104" s="6"/>
+      <c r="IGE104" s="6"/>
+      <c r="IGF104" s="6"/>
+      <c r="IGG104" s="6"/>
+      <c r="IGH104" s="6"/>
+      <c r="IGI104" s="6"/>
+      <c r="IGJ104" s="6"/>
+      <c r="IGK104" s="6"/>
+      <c r="IGL104" s="6"/>
+      <c r="IGM104" s="6"/>
+      <c r="IGN104" s="6"/>
+      <c r="IGO104" s="6"/>
+      <c r="IGP104" s="6"/>
+      <c r="IGQ104" s="6"/>
+      <c r="IGR104" s="6"/>
+      <c r="IGS104" s="6"/>
+      <c r="IGT104" s="6"/>
+      <c r="IGU104" s="6"/>
+      <c r="IGV104" s="6"/>
+      <c r="IGW104" s="6"/>
+      <c r="IGX104" s="6"/>
+      <c r="IGY104" s="6"/>
+      <c r="IGZ104" s="6"/>
+      <c r="IHA104" s="6"/>
+      <c r="IHB104" s="6"/>
+      <c r="IHC104" s="6"/>
+      <c r="IHD104" s="6"/>
+      <c r="IHE104" s="6"/>
+      <c r="IHF104" s="6"/>
+      <c r="IHG104" s="6"/>
+      <c r="IHH104" s="6"/>
+      <c r="IHI104" s="6"/>
+      <c r="IHJ104" s="6"/>
+      <c r="IHK104" s="6"/>
+      <c r="IHL104" s="6"/>
+      <c r="IHM104" s="6"/>
+      <c r="IHN104" s="6"/>
+      <c r="IHO104" s="6"/>
+      <c r="IHP104" s="6"/>
+      <c r="IHQ104" s="6"/>
+      <c r="IHR104" s="6"/>
+      <c r="IHS104" s="6"/>
+      <c r="IHT104" s="6"/>
+      <c r="IHU104" s="6"/>
+      <c r="IHV104" s="6"/>
+      <c r="IHW104" s="6"/>
+      <c r="IHX104" s="6"/>
+      <c r="IHY104" s="6"/>
+      <c r="IHZ104" s="6"/>
+      <c r="IIA104" s="6"/>
+      <c r="IIB104" s="6"/>
+      <c r="IIC104" s="6"/>
+      <c r="IID104" s="6"/>
+      <c r="IIE104" s="6"/>
+      <c r="IIF104" s="6"/>
+      <c r="IIG104" s="6"/>
+      <c r="IIH104" s="6"/>
+      <c r="III104" s="6"/>
+      <c r="IIJ104" s="6"/>
+      <c r="IIK104" s="6"/>
+      <c r="IIL104" s="6"/>
+      <c r="IIM104" s="6"/>
+      <c r="IIN104" s="6"/>
+      <c r="IIO104" s="6"/>
+      <c r="IIP104" s="6"/>
+      <c r="IIQ104" s="6"/>
+      <c r="IIR104" s="6"/>
+      <c r="IIS104" s="6"/>
+      <c r="IIT104" s="6"/>
+      <c r="IIU104" s="6"/>
+      <c r="IIV104" s="6"/>
+      <c r="IIW104" s="6"/>
+      <c r="IIX104" s="6"/>
+      <c r="IIY104" s="6"/>
+      <c r="IIZ104" s="6"/>
+      <c r="IJA104" s="6"/>
+      <c r="IJB104" s="6"/>
+      <c r="IJC104" s="6"/>
+      <c r="IJD104" s="6"/>
+      <c r="IJE104" s="6"/>
+      <c r="IJF104" s="6"/>
+      <c r="IJG104" s="6"/>
+      <c r="IJH104" s="6"/>
+      <c r="IJI104" s="6"/>
+      <c r="IJJ104" s="6"/>
+      <c r="IJK104" s="6"/>
+      <c r="IJL104" s="6"/>
+      <c r="IJM104" s="6"/>
+      <c r="IJN104" s="6"/>
+      <c r="IJO104" s="6"/>
+      <c r="IJP104" s="6"/>
+      <c r="IJQ104" s="6"/>
+      <c r="IJR104" s="6"/>
+      <c r="IJS104" s="6"/>
+      <c r="IJT104" s="6"/>
+      <c r="IJU104" s="6"/>
+      <c r="IJV104" s="6"/>
+      <c r="IJW104" s="6"/>
+      <c r="IJX104" s="6"/>
+      <c r="IJY104" s="6"/>
+      <c r="IJZ104" s="6"/>
+      <c r="IKA104" s="6"/>
+      <c r="IKB104" s="6"/>
+      <c r="IKC104" s="6"/>
+      <c r="IKD104" s="6"/>
+      <c r="IKE104" s="6"/>
+      <c r="IKF104" s="6"/>
+      <c r="IKG104" s="6"/>
+      <c r="IKH104" s="6"/>
+      <c r="IKI104" s="6"/>
+      <c r="IKJ104" s="6"/>
+      <c r="IKK104" s="6"/>
+      <c r="IKL104" s="6"/>
+      <c r="IKM104" s="6"/>
+      <c r="IKN104" s="6"/>
+      <c r="IKO104" s="6"/>
+      <c r="IKP104" s="6"/>
+      <c r="IKQ104" s="6"/>
+      <c r="IKR104" s="6"/>
+      <c r="IKS104" s="6"/>
+      <c r="IKT104" s="6"/>
+      <c r="IKU104" s="6"/>
+      <c r="IKV104" s="6"/>
+      <c r="IKW104" s="6"/>
+      <c r="IKX104" s="6"/>
+      <c r="IKY104" s="6"/>
+      <c r="IKZ104" s="6"/>
+      <c r="ILA104" s="6"/>
+      <c r="ILB104" s="6"/>
+      <c r="ILC104" s="6"/>
+      <c r="ILD104" s="6"/>
+      <c r="ILE104" s="6"/>
+      <c r="ILF104" s="6"/>
+      <c r="ILG104" s="6"/>
+      <c r="ILH104" s="6"/>
+      <c r="ILI104" s="6"/>
+      <c r="ILJ104" s="6"/>
+      <c r="ILK104" s="6"/>
+      <c r="ILL104" s="6"/>
+      <c r="ILM104" s="6"/>
+      <c r="ILN104" s="6"/>
+      <c r="ILO104" s="6"/>
+      <c r="ILP104" s="6"/>
+      <c r="ILQ104" s="6"/>
+      <c r="ILR104" s="6"/>
+      <c r="ILS104" s="6"/>
+      <c r="ILT104" s="6"/>
+      <c r="ILU104" s="6"/>
+      <c r="ILV104" s="6"/>
+      <c r="ILW104" s="6"/>
+      <c r="ILX104" s="6"/>
+      <c r="ILY104" s="6"/>
+      <c r="ILZ104" s="6"/>
+      <c r="IMA104" s="6"/>
+      <c r="IMB104" s="6"/>
+      <c r="IMC104" s="6"/>
+      <c r="IMD104" s="6"/>
+      <c r="IME104" s="6"/>
+      <c r="IMF104" s="6"/>
+      <c r="IMG104" s="6"/>
+      <c r="IMH104" s="6"/>
+      <c r="IMI104" s="6"/>
+      <c r="IMJ104" s="6"/>
+      <c r="IMK104" s="6"/>
+      <c r="IML104" s="6"/>
+      <c r="IMM104" s="6"/>
+      <c r="IMN104" s="6"/>
+      <c r="IMO104" s="6"/>
+      <c r="IMP104" s="6"/>
+      <c r="IMQ104" s="6"/>
+      <c r="IMR104" s="6"/>
+      <c r="IMS104" s="6"/>
+      <c r="IMT104" s="6"/>
+      <c r="IMU104" s="6"/>
+      <c r="IMV104" s="6"/>
+      <c r="IMW104" s="6"/>
+      <c r="IMX104" s="6"/>
+      <c r="IMY104" s="6"/>
+      <c r="IMZ104" s="6"/>
+      <c r="INA104" s="6"/>
+      <c r="INB104" s="6"/>
+      <c r="INC104" s="6"/>
+      <c r="IND104" s="6"/>
+      <c r="INE104" s="6"/>
+      <c r="INF104" s="6"/>
+      <c r="ING104" s="6"/>
+      <c r="INH104" s="6"/>
+      <c r="INI104" s="6"/>
+      <c r="INJ104" s="6"/>
+      <c r="INK104" s="6"/>
+      <c r="INL104" s="6"/>
+      <c r="INM104" s="6"/>
+      <c r="INN104" s="6"/>
+      <c r="INO104" s="6"/>
+      <c r="INP104" s="6"/>
+      <c r="INQ104" s="6"/>
+      <c r="INR104" s="6"/>
+      <c r="INS104" s="6"/>
+      <c r="INT104" s="6"/>
+      <c r="INU104" s="6"/>
+      <c r="INV104" s="6"/>
+      <c r="INW104" s="6"/>
+      <c r="INX104" s="6"/>
+      <c r="INY104" s="6"/>
+      <c r="INZ104" s="6"/>
+      <c r="IOA104" s="6"/>
+      <c r="IOB104" s="6"/>
+      <c r="IOC104" s="6"/>
+      <c r="IOD104" s="6"/>
+      <c r="IOE104" s="6"/>
+      <c r="IOF104" s="6"/>
+      <c r="IOG104" s="6"/>
+      <c r="IOH104" s="6"/>
+      <c r="IOI104" s="6"/>
+      <c r="IOJ104" s="6"/>
+      <c r="IOK104" s="6"/>
+      <c r="IOL104" s="6"/>
+      <c r="IOM104" s="6"/>
+      <c r="ION104" s="6"/>
+      <c r="IOO104" s="6"/>
+      <c r="IOP104" s="6"/>
+      <c r="IOQ104" s="6"/>
+      <c r="IOR104" s="6"/>
+      <c r="IOS104" s="6"/>
+      <c r="IOT104" s="6"/>
+      <c r="IOU104" s="6"/>
+      <c r="IOV104" s="6"/>
+      <c r="IOW104" s="6"/>
+      <c r="IOX104" s="6"/>
+      <c r="IOY104" s="6"/>
+      <c r="IOZ104" s="6"/>
+      <c r="IPA104" s="6"/>
+      <c r="IPB104" s="6"/>
+      <c r="IPC104" s="6"/>
+      <c r="IPD104" s="6"/>
+      <c r="IPE104" s="6"/>
+      <c r="IPF104" s="6"/>
+      <c r="IPG104" s="6"/>
+      <c r="IPH104" s="6"/>
+      <c r="IPI104" s="6"/>
+      <c r="IPJ104" s="6"/>
+      <c r="IPK104" s="6"/>
+      <c r="IPL104" s="6"/>
+      <c r="IPM104" s="6"/>
+      <c r="IPN104" s="6"/>
+      <c r="IPO104" s="6"/>
+      <c r="IPP104" s="6"/>
+      <c r="IPQ104" s="6"/>
+      <c r="IPR104" s="6"/>
+      <c r="IPS104" s="6"/>
+      <c r="IPT104" s="6"/>
+      <c r="IPU104" s="6"/>
+      <c r="IPV104" s="6"/>
+      <c r="IPW104" s="6"/>
+      <c r="IPX104" s="6"/>
+      <c r="IPY104" s="6"/>
+      <c r="IPZ104" s="6"/>
+      <c r="IQA104" s="6"/>
+      <c r="IQB104" s="6"/>
+      <c r="IQC104" s="6"/>
+      <c r="IQD104" s="6"/>
+      <c r="IQE104" s="6"/>
+      <c r="IQF104" s="6"/>
+      <c r="IQG104" s="6"/>
+      <c r="IQH104" s="6"/>
+      <c r="IQI104" s="6"/>
+      <c r="IQJ104" s="6"/>
+      <c r="IQK104" s="6"/>
+      <c r="IQL104" s="6"/>
+      <c r="IQM104" s="6"/>
+      <c r="IQN104" s="6"/>
+      <c r="IQO104" s="6"/>
+      <c r="IQP104" s="6"/>
+      <c r="IQQ104" s="6"/>
+      <c r="IQR104" s="6"/>
+      <c r="IQS104" s="6"/>
+      <c r="IQT104" s="6"/>
+      <c r="IQU104" s="6"/>
+      <c r="IQV104" s="6"/>
+      <c r="IQW104" s="6"/>
+      <c r="IQX104" s="6"/>
+      <c r="IQY104" s="6"/>
+      <c r="IQZ104" s="6"/>
+      <c r="IRA104" s="6"/>
+      <c r="IRB104" s="6"/>
+      <c r="IRC104" s="6"/>
+      <c r="IRD104" s="6"/>
+      <c r="IRE104" s="6"/>
+      <c r="IRF104" s="6"/>
+      <c r="IRG104" s="6"/>
+      <c r="IRH104" s="6"/>
+      <c r="IRI104" s="6"/>
+      <c r="IRJ104" s="6"/>
+      <c r="IRK104" s="6"/>
+      <c r="IRL104" s="6"/>
+      <c r="IRM104" s="6"/>
+      <c r="IRN104" s="6"/>
+      <c r="IRO104" s="6"/>
+      <c r="IRP104" s="6"/>
+      <c r="IRQ104" s="6"/>
+      <c r="IRR104" s="6"/>
+      <c r="IRS104" s="6"/>
+      <c r="IRT104" s="6"/>
+      <c r="IRU104" s="6"/>
+      <c r="IRV104" s="6"/>
+      <c r="IRW104" s="6"/>
+      <c r="IRX104" s="6"/>
+      <c r="IRY104" s="6"/>
+      <c r="IRZ104" s="6"/>
+      <c r="ISA104" s="6"/>
+      <c r="ISB104" s="6"/>
+      <c r="ISC104" s="6"/>
+      <c r="ISD104" s="6"/>
+      <c r="ISE104" s="6"/>
+      <c r="ISF104" s="6"/>
+      <c r="ISG104" s="6"/>
+      <c r="ISH104" s="6"/>
+      <c r="ISI104" s="6"/>
+      <c r="ISJ104" s="6"/>
+      <c r="ISK104" s="6"/>
+      <c r="ISL104" s="6"/>
+      <c r="ISM104" s="6"/>
+      <c r="ISN104" s="6"/>
+      <c r="ISO104" s="6"/>
+      <c r="ISP104" s="6"/>
+      <c r="ISQ104" s="6"/>
+      <c r="ISR104" s="6"/>
+      <c r="ISS104" s="6"/>
+      <c r="IST104" s="6"/>
+      <c r="ISU104" s="6"/>
+      <c r="ISV104" s="6"/>
+      <c r="ISW104" s="6"/>
+      <c r="ISX104" s="6"/>
+      <c r="ISY104" s="6"/>
+      <c r="ISZ104" s="6"/>
+      <c r="ITA104" s="6"/>
+      <c r="ITB104" s="6"/>
+      <c r="ITC104" s="6"/>
+      <c r="ITD104" s="6"/>
+      <c r="ITE104" s="6"/>
+      <c r="ITF104" s="6"/>
+      <c r="ITG104" s="6"/>
+      <c r="ITH104" s="6"/>
+      <c r="ITI104" s="6"/>
+      <c r="ITJ104" s="6"/>
+      <c r="ITK104" s="6"/>
+      <c r="ITL104" s="6"/>
+      <c r="ITM104" s="6"/>
+      <c r="ITN104" s="6"/>
+      <c r="ITO104" s="6"/>
+      <c r="ITP104" s="6"/>
+      <c r="ITQ104" s="6"/>
+      <c r="ITR104" s="6"/>
+      <c r="ITS104" s="6"/>
+      <c r="ITT104" s="6"/>
+      <c r="ITU104" s="6"/>
+      <c r="ITV104" s="6"/>
+      <c r="ITW104" s="6"/>
+      <c r="ITX104" s="6"/>
+      <c r="ITY104" s="6"/>
+      <c r="ITZ104" s="6"/>
+      <c r="IUA104" s="6"/>
+      <c r="IUB104" s="6"/>
+      <c r="IUC104" s="6"/>
+      <c r="IUD104" s="6"/>
+      <c r="IUE104" s="6"/>
+      <c r="IUF104" s="6"/>
+      <c r="IUG104" s="6"/>
+      <c r="IUH104" s="6"/>
+      <c r="IUI104" s="6"/>
+      <c r="IUJ104" s="6"/>
+      <c r="IUK104" s="6"/>
+      <c r="IUL104" s="6"/>
+      <c r="IUM104" s="6"/>
+      <c r="IUN104" s="6"/>
+      <c r="IUO104" s="6"/>
+      <c r="IUP104" s="6"/>
+      <c r="IUQ104" s="6"/>
+      <c r="IUR104" s="6"/>
+      <c r="IUS104" s="6"/>
+      <c r="IUT104" s="6"/>
+      <c r="IUU104" s="6"/>
+      <c r="IUV104" s="6"/>
+      <c r="IUW104" s="6"/>
+      <c r="IUX104" s="6"/>
+      <c r="IUY104" s="6"/>
+      <c r="IUZ104" s="6"/>
+      <c r="IVA104" s="6"/>
+      <c r="IVB104" s="6"/>
+      <c r="IVC104" s="6"/>
+      <c r="IVD104" s="6"/>
+      <c r="IVE104" s="6"/>
+      <c r="IVF104" s="6"/>
+      <c r="IVG104" s="6"/>
+      <c r="IVH104" s="6"/>
+      <c r="IVI104" s="6"/>
+      <c r="IVJ104" s="6"/>
+      <c r="IVK104" s="6"/>
+      <c r="IVL104" s="6"/>
+      <c r="IVM104" s="6"/>
+      <c r="IVN104" s="6"/>
+      <c r="IVO104" s="6"/>
+      <c r="IVP104" s="6"/>
+      <c r="IVQ104" s="6"/>
+      <c r="IVR104" s="6"/>
+      <c r="IVS104" s="6"/>
+      <c r="IVT104" s="6"/>
+      <c r="IVU104" s="6"/>
+      <c r="IVV104" s="6"/>
+      <c r="IVW104" s="6"/>
+      <c r="IVX104" s="6"/>
+      <c r="IVY104" s="6"/>
+      <c r="IVZ104" s="6"/>
+      <c r="IWA104" s="6"/>
+      <c r="IWB104" s="6"/>
+      <c r="IWC104" s="6"/>
+      <c r="IWD104" s="6"/>
+      <c r="IWE104" s="6"/>
+      <c r="IWF104" s="6"/>
+      <c r="IWG104" s="6"/>
+      <c r="IWH104" s="6"/>
+      <c r="IWI104" s="6"/>
+      <c r="IWJ104" s="6"/>
+      <c r="IWK104" s="6"/>
+      <c r="IWL104" s="6"/>
+      <c r="IWM104" s="6"/>
+      <c r="IWN104" s="6"/>
+      <c r="IWO104" s="6"/>
+      <c r="IWP104" s="6"/>
+      <c r="IWQ104" s="6"/>
+      <c r="IWR104" s="6"/>
+      <c r="IWS104" s="6"/>
+      <c r="IWT104" s="6"/>
+      <c r="IWU104" s="6"/>
+      <c r="IWV104" s="6"/>
+      <c r="IWW104" s="6"/>
+      <c r="IWX104" s="6"/>
+      <c r="IWY104" s="6"/>
+      <c r="IWZ104" s="6"/>
+      <c r="IXA104" s="6"/>
+      <c r="IXB104" s="6"/>
+      <c r="IXC104" s="6"/>
+      <c r="IXD104" s="6"/>
+      <c r="IXE104" s="6"/>
+      <c r="IXF104" s="6"/>
+      <c r="IXG104" s="6"/>
+      <c r="IXH104" s="6"/>
+      <c r="IXI104" s="6"/>
+      <c r="IXJ104" s="6"/>
+      <c r="IXK104" s="6"/>
+      <c r="IXL104" s="6"/>
+      <c r="IXM104" s="6"/>
+      <c r="IXN104" s="6"/>
+      <c r="IXO104" s="6"/>
+      <c r="IXP104" s="6"/>
+      <c r="IXQ104" s="6"/>
+      <c r="IXR104" s="6"/>
+      <c r="IXS104" s="6"/>
+      <c r="IXT104" s="6"/>
+      <c r="IXU104" s="6"/>
+      <c r="IXV104" s="6"/>
+      <c r="IXW104" s="6"/>
+      <c r="IXX104" s="6"/>
+      <c r="IXY104" s="6"/>
+      <c r="IXZ104" s="6"/>
+      <c r="IYA104" s="6"/>
+      <c r="IYB104" s="6"/>
+      <c r="IYC104" s="6"/>
+      <c r="IYD104" s="6"/>
+      <c r="IYE104" s="6"/>
+      <c r="IYF104" s="6"/>
+      <c r="IYG104" s="6"/>
+      <c r="IYH104" s="6"/>
+      <c r="IYI104" s="6"/>
+      <c r="IYJ104" s="6"/>
+      <c r="IYK104" s="6"/>
+      <c r="IYL104" s="6"/>
+      <c r="IYM104" s="6"/>
+      <c r="IYN104" s="6"/>
+      <c r="IYO104" s="6"/>
+      <c r="IYP104" s="6"/>
+      <c r="IYQ104" s="6"/>
+      <c r="IYR104" s="6"/>
+      <c r="IYS104" s="6"/>
+      <c r="IYT104" s="6"/>
+      <c r="IYU104" s="6"/>
+      <c r="IYV104" s="6"/>
+      <c r="IYW104" s="6"/>
+      <c r="IYX104" s="6"/>
+      <c r="IYY104" s="6"/>
+      <c r="IYZ104" s="6"/>
+      <c r="IZA104" s="6"/>
+      <c r="IZB104" s="6"/>
+      <c r="IZC104" s="6"/>
+      <c r="IZD104" s="6"/>
+      <c r="IZE104" s="6"/>
+      <c r="IZF104" s="6"/>
+      <c r="IZG104" s="6"/>
+      <c r="IZH104" s="6"/>
+      <c r="IZI104" s="6"/>
+      <c r="IZJ104" s="6"/>
+      <c r="IZK104" s="6"/>
+      <c r="IZL104" s="6"/>
+      <c r="IZM104" s="6"/>
+      <c r="IZN104" s="6"/>
+      <c r="IZO104" s="6"/>
+      <c r="IZP104" s="6"/>
+      <c r="IZQ104" s="6"/>
+      <c r="IZR104" s="6"/>
+      <c r="IZS104" s="6"/>
+      <c r="IZT104" s="6"/>
+      <c r="IZU104" s="6"/>
+      <c r="IZV104" s="6"/>
+      <c r="IZW104" s="6"/>
+      <c r="IZX104" s="6"/>
+      <c r="IZY104" s="6"/>
+      <c r="IZZ104" s="6"/>
+      <c r="JAA104" s="6"/>
+      <c r="JAB104" s="6"/>
+      <c r="JAC104" s="6"/>
+      <c r="JAD104" s="6"/>
+      <c r="JAE104" s="6"/>
+      <c r="JAF104" s="6"/>
+      <c r="JAG104" s="6"/>
+      <c r="JAH104" s="6"/>
+      <c r="JAI104" s="6"/>
+      <c r="JAJ104" s="6"/>
+      <c r="JAK104" s="6"/>
+      <c r="JAL104" s="6"/>
+      <c r="JAM104" s="6"/>
+      <c r="JAN104" s="6"/>
+      <c r="JAO104" s="6"/>
+      <c r="JAP104" s="6"/>
+      <c r="JAQ104" s="6"/>
+      <c r="JAR104" s="6"/>
+      <c r="JAS104" s="6"/>
+      <c r="JAT104" s="6"/>
+      <c r="JAU104" s="6"/>
+      <c r="JAV104" s="6"/>
+      <c r="JAW104" s="6"/>
+      <c r="JAX104" s="6"/>
+      <c r="JAY104" s="6"/>
+      <c r="JAZ104" s="6"/>
+      <c r="JBA104" s="6"/>
+      <c r="JBB104" s="6"/>
+      <c r="JBC104" s="6"/>
+      <c r="JBD104" s="6"/>
+      <c r="JBE104" s="6"/>
+      <c r="JBF104" s="6"/>
+      <c r="JBG104" s="6"/>
+      <c r="JBH104" s="6"/>
+      <c r="JBI104" s="6"/>
+      <c r="JBJ104" s="6"/>
+      <c r="JBK104" s="6"/>
+      <c r="JBL104" s="6"/>
+      <c r="JBM104" s="6"/>
+      <c r="JBN104" s="6"/>
+      <c r="JBO104" s="6"/>
+      <c r="JBP104" s="6"/>
+      <c r="JBQ104" s="6"/>
+      <c r="JBR104" s="6"/>
+      <c r="JBS104" s="6"/>
+      <c r="JBT104" s="6"/>
+      <c r="JBU104" s="6"/>
+      <c r="JBV104" s="6"/>
+      <c r="JBW104" s="6"/>
+      <c r="JBX104" s="6"/>
+      <c r="JBY104" s="6"/>
+      <c r="JBZ104" s="6"/>
+      <c r="JCA104" s="6"/>
+      <c r="JCB104" s="6"/>
+      <c r="JCC104" s="6"/>
+      <c r="JCD104" s="6"/>
+      <c r="JCE104" s="6"/>
+      <c r="JCF104" s="6"/>
+      <c r="JCG104" s="6"/>
+      <c r="JCH104" s="6"/>
+      <c r="JCI104" s="6"/>
+      <c r="JCJ104" s="6"/>
+      <c r="JCK104" s="6"/>
+      <c r="JCL104" s="6"/>
+      <c r="JCM104" s="6"/>
+      <c r="JCN104" s="6"/>
+      <c r="JCO104" s="6"/>
+      <c r="JCP104" s="6"/>
+      <c r="JCQ104" s="6"/>
+      <c r="JCR104" s="6"/>
+      <c r="JCS104" s="6"/>
+      <c r="JCT104" s="6"/>
+      <c r="JCU104" s="6"/>
+      <c r="JCV104" s="6"/>
+      <c r="JCW104" s="6"/>
+      <c r="JCX104" s="6"/>
+      <c r="JCY104" s="6"/>
+      <c r="JCZ104" s="6"/>
+      <c r="JDA104" s="6"/>
+      <c r="JDB104" s="6"/>
+      <c r="JDC104" s="6"/>
+      <c r="JDD104" s="6"/>
+      <c r="JDE104" s="6"/>
+      <c r="JDF104" s="6"/>
+      <c r="JDG104" s="6"/>
+      <c r="JDH104" s="6"/>
+      <c r="JDI104" s="6"/>
+      <c r="JDJ104" s="6"/>
+      <c r="JDK104" s="6"/>
+      <c r="JDL104" s="6"/>
+      <c r="JDM104" s="6"/>
+      <c r="JDN104" s="6"/>
+      <c r="JDO104" s="6"/>
+      <c r="JDP104" s="6"/>
+      <c r="JDQ104" s="6"/>
+      <c r="JDR104" s="6"/>
+      <c r="JDS104" s="6"/>
+      <c r="JDT104" s="6"/>
+      <c r="JDU104" s="6"/>
+      <c r="JDV104" s="6"/>
+      <c r="JDW104" s="6"/>
+      <c r="JDX104" s="6"/>
+      <c r="JDY104" s="6"/>
+      <c r="JDZ104" s="6"/>
+      <c r="JEA104" s="6"/>
+      <c r="JEB104" s="6"/>
+      <c r="JEC104" s="6"/>
+      <c r="JED104" s="6"/>
+      <c r="JEE104" s="6"/>
+      <c r="JEF104" s="6"/>
+      <c r="JEG104" s="6"/>
+      <c r="JEH104" s="6"/>
+      <c r="JEI104" s="6"/>
+      <c r="JEJ104" s="6"/>
+      <c r="JEK104" s="6"/>
+      <c r="JEL104" s="6"/>
+      <c r="JEM104" s="6"/>
+      <c r="JEN104" s="6"/>
+      <c r="JEO104" s="6"/>
+      <c r="JEP104" s="6"/>
+      <c r="JEQ104" s="6"/>
+      <c r="JER104" s="6"/>
+      <c r="JES104" s="6"/>
+      <c r="JET104" s="6"/>
+      <c r="JEU104" s="6"/>
+      <c r="JEV104" s="6"/>
+      <c r="JEW104" s="6"/>
+      <c r="JEX104" s="6"/>
+      <c r="JEY104" s="6"/>
+      <c r="JEZ104" s="6"/>
+      <c r="JFA104" s="6"/>
+      <c r="JFB104" s="6"/>
+      <c r="JFC104" s="6"/>
+      <c r="JFD104" s="6"/>
+      <c r="JFE104" s="6"/>
+      <c r="JFF104" s="6"/>
+      <c r="JFG104" s="6"/>
+      <c r="JFH104" s="6"/>
+      <c r="JFI104" s="6"/>
+      <c r="JFJ104" s="6"/>
+      <c r="JFK104" s="6"/>
+      <c r="JFL104" s="6"/>
+      <c r="JFM104" s="6"/>
+      <c r="JFN104" s="6"/>
+      <c r="JFO104" s="6"/>
+      <c r="JFP104" s="6"/>
+      <c r="JFQ104" s="6"/>
+      <c r="JFR104" s="6"/>
+      <c r="JFS104" s="6"/>
+      <c r="JFT104" s="6"/>
+      <c r="JFU104" s="6"/>
+      <c r="JFV104" s="6"/>
+      <c r="JFW104" s="6"/>
+      <c r="JFX104" s="6"/>
+      <c r="JFY104" s="6"/>
+      <c r="JFZ104" s="6"/>
+      <c r="JGA104" s="6"/>
+      <c r="JGB104" s="6"/>
+      <c r="JGC104" s="6"/>
+      <c r="JGD104" s="6"/>
+      <c r="JGE104" s="6"/>
+      <c r="JGF104" s="6"/>
+      <c r="JGG104" s="6"/>
+      <c r="JGH104" s="6"/>
+      <c r="JGI104" s="6"/>
+      <c r="JGJ104" s="6"/>
+      <c r="JGK104" s="6"/>
+      <c r="JGL104" s="6"/>
+      <c r="JGM104" s="6"/>
+      <c r="JGN104" s="6"/>
+      <c r="JGO104" s="6"/>
+      <c r="JGP104" s="6"/>
+      <c r="JGQ104" s="6"/>
+      <c r="JGR104" s="6"/>
+      <c r="JGS104" s="6"/>
+      <c r="JGT104" s="6"/>
+      <c r="JGU104" s="6"/>
+      <c r="JGV104" s="6"/>
+      <c r="JGW104" s="6"/>
+      <c r="JGX104" s="6"/>
+      <c r="JGY104" s="6"/>
+      <c r="JGZ104" s="6"/>
+      <c r="JHA104" s="6"/>
+      <c r="JHB104" s="6"/>
+      <c r="JHC104" s="6"/>
+      <c r="JHD104" s="6"/>
+      <c r="JHE104" s="6"/>
+      <c r="JHF104" s="6"/>
+      <c r="JHG104" s="6"/>
+      <c r="JHH104" s="6"/>
+      <c r="JHI104" s="6"/>
+      <c r="JHJ104" s="6"/>
+      <c r="JHK104" s="6"/>
+      <c r="JHL104" s="6"/>
+      <c r="JHM104" s="6"/>
+      <c r="JHN104" s="6"/>
+      <c r="JHO104" s="6"/>
+      <c r="JHP104" s="6"/>
+      <c r="JHQ104" s="6"/>
+      <c r="JHR104" s="6"/>
+      <c r="JHS104" s="6"/>
+      <c r="JHT104" s="6"/>
+      <c r="JHU104" s="6"/>
+      <c r="JHV104" s="6"/>
+      <c r="JHW104" s="6"/>
+      <c r="JHX104" s="6"/>
+      <c r="JHY104" s="6"/>
+      <c r="JHZ104" s="6"/>
+      <c r="JIA104" s="6"/>
+      <c r="JIB104" s="6"/>
+      <c r="JIC104" s="6"/>
+      <c r="JID104" s="6"/>
+      <c r="JIE104" s="6"/>
+      <c r="JIF104" s="6"/>
+      <c r="JIG104" s="6"/>
+      <c r="JIH104" s="6"/>
+      <c r="JII104" s="6"/>
+      <c r="JIJ104" s="6"/>
+      <c r="JIK104" s="6"/>
+      <c r="JIL104" s="6"/>
+      <c r="JIM104" s="6"/>
+      <c r="JIN104" s="6"/>
+      <c r="JIO104" s="6"/>
+      <c r="JIP104" s="6"/>
+      <c r="JIQ104" s="6"/>
+      <c r="JIR104" s="6"/>
+      <c r="JIS104" s="6"/>
+      <c r="JIT104" s="6"/>
+      <c r="JIU104" s="6"/>
+      <c r="JIV104" s="6"/>
+      <c r="JIW104" s="6"/>
+      <c r="JIX104" s="6"/>
+      <c r="JIY104" s="6"/>
+      <c r="JIZ104" s="6"/>
+      <c r="JJA104" s="6"/>
+      <c r="JJB104" s="6"/>
+      <c r="JJC104" s="6"/>
+      <c r="JJD104" s="6"/>
+      <c r="JJE104" s="6"/>
+      <c r="JJF104" s="6"/>
+      <c r="JJG104" s="6"/>
+      <c r="JJH104" s="6"/>
+      <c r="JJI104" s="6"/>
+      <c r="JJJ104" s="6"/>
+      <c r="JJK104" s="6"/>
+      <c r="JJL104" s="6"/>
+      <c r="JJM104" s="6"/>
+      <c r="JJN104" s="6"/>
+      <c r="JJO104" s="6"/>
+      <c r="JJP104" s="6"/>
+      <c r="JJQ104" s="6"/>
+      <c r="JJR104" s="6"/>
+      <c r="JJS104" s="6"/>
+      <c r="JJT104" s="6"/>
+      <c r="JJU104" s="6"/>
+      <c r="JJV104" s="6"/>
+      <c r="JJW104" s="6"/>
+      <c r="JJX104" s="6"/>
+      <c r="JJY104" s="6"/>
+      <c r="JJZ104" s="6"/>
+      <c r="JKA104" s="6"/>
+      <c r="JKB104" s="6"/>
+      <c r="JKC104" s="6"/>
+      <c r="JKD104" s="6"/>
+      <c r="JKE104" s="6"/>
+      <c r="JKF104" s="6"/>
+      <c r="JKG104" s="6"/>
+      <c r="JKH104" s="6"/>
+      <c r="JKI104" s="6"/>
+      <c r="JKJ104" s="6"/>
+      <c r="JKK104" s="6"/>
+      <c r="JKL104" s="6"/>
+      <c r="JKM104" s="6"/>
+      <c r="JKN104" s="6"/>
+      <c r="JKO104" s="6"/>
+      <c r="JKP104" s="6"/>
+      <c r="JKQ104" s="6"/>
+      <c r="JKR104" s="6"/>
+      <c r="JKS104" s="6"/>
+      <c r="JKT104" s="6"/>
+      <c r="JKU104" s="6"/>
+      <c r="JKV104" s="6"/>
+      <c r="JKW104" s="6"/>
+      <c r="JKX104" s="6"/>
+      <c r="JKY104" s="6"/>
+      <c r="JKZ104" s="6"/>
+      <c r="JLA104" s="6"/>
+      <c r="JLB104" s="6"/>
+      <c r="JLC104" s="6"/>
+      <c r="JLD104" s="6"/>
+      <c r="JLE104" s="6"/>
+      <c r="JLF104" s="6"/>
+      <c r="JLG104" s="6"/>
+      <c r="JLH104" s="6"/>
+      <c r="JLI104" s="6"/>
+      <c r="JLJ104" s="6"/>
+      <c r="JLK104" s="6"/>
+      <c r="JLL104" s="6"/>
+      <c r="JLM104" s="6"/>
+      <c r="JLN104" s="6"/>
+      <c r="JLO104" s="6"/>
+      <c r="JLP104" s="6"/>
+      <c r="JLQ104" s="6"/>
+      <c r="JLR104" s="6"/>
+      <c r="JLS104" s="6"/>
+      <c r="JLT104" s="6"/>
+      <c r="JLU104" s="6"/>
+      <c r="JLV104" s="6"/>
+      <c r="JLW104" s="6"/>
+      <c r="JLX104" s="6"/>
+      <c r="JLY104" s="6"/>
+      <c r="JLZ104" s="6"/>
+      <c r="JMA104" s="6"/>
+      <c r="JMB104" s="6"/>
+      <c r="JMC104" s="6"/>
+      <c r="JMD104" s="6"/>
+      <c r="JME104" s="6"/>
+      <c r="JMF104" s="6"/>
+      <c r="JMG104" s="6"/>
+      <c r="JMH104" s="6"/>
+      <c r="JMI104" s="6"/>
+      <c r="JMJ104" s="6"/>
+      <c r="JMK104" s="6"/>
+      <c r="JML104" s="6"/>
+      <c r="JMM104" s="6"/>
+      <c r="JMN104" s="6"/>
+      <c r="JMO104" s="6"/>
+      <c r="JMP104" s="6"/>
+      <c r="JMQ104" s="6"/>
+      <c r="JMR104" s="6"/>
+      <c r="JMS104" s="6"/>
+      <c r="JMT104" s="6"/>
+      <c r="JMU104" s="6"/>
+      <c r="JMV104" s="6"/>
+      <c r="JMW104" s="6"/>
+      <c r="JMX104" s="6"/>
+      <c r="JMY104" s="6"/>
+      <c r="JMZ104" s="6"/>
+      <c r="JNA104" s="6"/>
+      <c r="JNB104" s="6"/>
+      <c r="JNC104" s="6"/>
+      <c r="JND104" s="6"/>
+      <c r="JNE104" s="6"/>
+      <c r="JNF104" s="6"/>
+      <c r="JNG104" s="6"/>
+      <c r="JNH104" s="6"/>
+      <c r="JNI104" s="6"/>
+      <c r="JNJ104" s="6"/>
+      <c r="JNK104" s="6"/>
+      <c r="JNL104" s="6"/>
+      <c r="JNM104" s="6"/>
+      <c r="JNN104" s="6"/>
+      <c r="JNO104" s="6"/>
+      <c r="JNP104" s="6"/>
+      <c r="JNQ104" s="6"/>
+      <c r="JNR104" s="6"/>
+      <c r="JNS104" s="6"/>
+      <c r="JNT104" s="6"/>
+      <c r="JNU104" s="6"/>
+      <c r="JNV104" s="6"/>
+      <c r="JNW104" s="6"/>
+      <c r="JNX104" s="6"/>
+      <c r="JNY104" s="6"/>
+      <c r="JNZ104" s="6"/>
+      <c r="JOA104" s="6"/>
+      <c r="JOB104" s="6"/>
+      <c r="JOC104" s="6"/>
+      <c r="JOD104" s="6"/>
+      <c r="JOE104" s="6"/>
+      <c r="JOF104" s="6"/>
+      <c r="JOG104" s="6"/>
+      <c r="JOH104" s="6"/>
+      <c r="JOI104" s="6"/>
+      <c r="JOJ104" s="6"/>
+      <c r="JOK104" s="6"/>
+      <c r="JOL104" s="6"/>
+      <c r="JOM104" s="6"/>
+      <c r="JON104" s="6"/>
+      <c r="JOO104" s="6"/>
+      <c r="JOP104" s="6"/>
+      <c r="JOQ104" s="6"/>
+      <c r="JOR104" s="6"/>
+      <c r="JOS104" s="6"/>
+      <c r="JOT104" s="6"/>
+      <c r="JOU104" s="6"/>
+      <c r="JOV104" s="6"/>
+      <c r="JOW104" s="6"/>
+      <c r="JOX104" s="6"/>
+      <c r="JOY104" s="6"/>
+      <c r="JOZ104" s="6"/>
+      <c r="JPA104" s="6"/>
+      <c r="JPB104" s="6"/>
+      <c r="JPC104" s="6"/>
+      <c r="JPD104" s="6"/>
+      <c r="JPE104" s="6"/>
+      <c r="JPF104" s="6"/>
+      <c r="JPG104" s="6"/>
+      <c r="JPH104" s="6"/>
+      <c r="JPI104" s="6"/>
+      <c r="JPJ104" s="6"/>
+      <c r="JPK104" s="6"/>
+      <c r="JPL104" s="6"/>
+      <c r="JPM104" s="6"/>
+      <c r="JPN104" s="6"/>
+      <c r="JPO104" s="6"/>
+      <c r="JPP104" s="6"/>
+      <c r="JPQ104" s="6"/>
+      <c r="JPR104" s="6"/>
+      <c r="JPS104" s="6"/>
+      <c r="JPT104" s="6"/>
+      <c r="JPU104" s="6"/>
+      <c r="JPV104" s="6"/>
+      <c r="JPW104" s="6"/>
+      <c r="JPX104" s="6"/>
+      <c r="JPY104" s="6"/>
+      <c r="JPZ104" s="6"/>
+      <c r="JQA104" s="6"/>
+      <c r="JQB104" s="6"/>
+      <c r="JQC104" s="6"/>
+      <c r="JQD104" s="6"/>
+      <c r="JQE104" s="6"/>
+      <c r="JQF104" s="6"/>
+      <c r="JQG104" s="6"/>
+      <c r="JQH104" s="6"/>
+      <c r="JQI104" s="6"/>
+      <c r="JQJ104" s="6"/>
+      <c r="JQK104" s="6"/>
+      <c r="JQL104" s="6"/>
+      <c r="JQM104" s="6"/>
+      <c r="JQN104" s="6"/>
+      <c r="JQO104" s="6"/>
+      <c r="JQP104" s="6"/>
+      <c r="JQQ104" s="6"/>
+      <c r="JQR104" s="6"/>
+      <c r="JQS104" s="6"/>
+      <c r="JQT104" s="6"/>
+      <c r="JQU104" s="6"/>
+      <c r="JQV104" s="6"/>
+      <c r="JQW104" s="6"/>
+      <c r="JQX104" s="6"/>
+      <c r="JQY104" s="6"/>
+      <c r="JQZ104" s="6"/>
+      <c r="JRA104" s="6"/>
+      <c r="JRB104" s="6"/>
+      <c r="JRC104" s="6"/>
+      <c r="JRD104" s="6"/>
+      <c r="JRE104" s="6"/>
+      <c r="JRF104" s="6"/>
+      <c r="JRG104" s="6"/>
+      <c r="JRH104" s="6"/>
+      <c r="JRI104" s="6"/>
+      <c r="JRJ104" s="6"/>
+      <c r="JRK104" s="6"/>
+      <c r="JRL104" s="6"/>
+      <c r="JRM104" s="6"/>
+      <c r="JRN104" s="6"/>
+      <c r="JRO104" s="6"/>
+      <c r="JRP104" s="6"/>
+      <c r="JRQ104" s="6"/>
+      <c r="JRR104" s="6"/>
+      <c r="JRS104" s="6"/>
+      <c r="JRT104" s="6"/>
+      <c r="JRU104" s="6"/>
+      <c r="JRV104" s="6"/>
+      <c r="JRW104" s="6"/>
+      <c r="JRX104" s="6"/>
+      <c r="JRY104" s="6"/>
+      <c r="JRZ104" s="6"/>
+      <c r="JSA104" s="6"/>
+      <c r="JSB104" s="6"/>
+      <c r="JSC104" s="6"/>
+      <c r="JSD104" s="6"/>
+      <c r="JSE104" s="6"/>
+      <c r="JSF104" s="6"/>
+      <c r="JSG104" s="6"/>
+      <c r="JSH104" s="6"/>
+      <c r="JSI104" s="6"/>
+      <c r="JSJ104" s="6"/>
+      <c r="JSK104" s="6"/>
+      <c r="JSL104" s="6"/>
+      <c r="JSM104" s="6"/>
+      <c r="JSN104" s="6"/>
+      <c r="JSO104" s="6"/>
+      <c r="JSP104" s="6"/>
+      <c r="JSQ104" s="6"/>
+      <c r="JSR104" s="6"/>
+      <c r="JSS104" s="6"/>
+      <c r="JST104" s="6"/>
+      <c r="JSU104" s="6"/>
+      <c r="JSV104" s="6"/>
+      <c r="JSW104" s="6"/>
+      <c r="JSX104" s="6"/>
+      <c r="JSY104" s="6"/>
+      <c r="JSZ104" s="6"/>
+      <c r="JTA104" s="6"/>
+      <c r="JTB104" s="6"/>
+      <c r="JTC104" s="6"/>
+      <c r="JTD104" s="6"/>
+      <c r="JTE104" s="6"/>
+      <c r="JTF104" s="6"/>
+      <c r="JTG104" s="6"/>
+      <c r="JTH104" s="6"/>
+      <c r="JTI104" s="6"/>
+      <c r="JTJ104" s="6"/>
+      <c r="JTK104" s="6"/>
+      <c r="JTL104" s="6"/>
+      <c r="JTM104" s="6"/>
+      <c r="JTN104" s="6"/>
+      <c r="JTO104" s="6"/>
+      <c r="JTP104" s="6"/>
+      <c r="JTQ104" s="6"/>
+      <c r="JTR104" s="6"/>
+      <c r="JTS104" s="6"/>
+      <c r="JTT104" s="6"/>
+      <c r="JTU104" s="6"/>
+      <c r="JTV104" s="6"/>
+      <c r="JTW104" s="6"/>
+      <c r="JTX104" s="6"/>
+      <c r="JTY104" s="6"/>
+      <c r="JTZ104" s="6"/>
+      <c r="JUA104" s="6"/>
+      <c r="JUB104" s="6"/>
+      <c r="JUC104" s="6"/>
+      <c r="JUD104" s="6"/>
+      <c r="JUE104" s="6"/>
+      <c r="JUF104" s="6"/>
+      <c r="JUG104" s="6"/>
+      <c r="JUH104" s="6"/>
+      <c r="JUI104" s="6"/>
+      <c r="JUJ104" s="6"/>
+      <c r="JUK104" s="6"/>
+      <c r="JUL104" s="6"/>
+      <c r="JUM104" s="6"/>
+      <c r="JUN104" s="6"/>
+      <c r="JUO104" s="6"/>
+      <c r="JUP104" s="6"/>
+      <c r="JUQ104" s="6"/>
+      <c r="JUR104" s="6"/>
+      <c r="JUS104" s="6"/>
+      <c r="JUT104" s="6"/>
+      <c r="JUU104" s="6"/>
+      <c r="JUV104" s="6"/>
+      <c r="JUW104" s="6"/>
+      <c r="JUX104" s="6"/>
+      <c r="JUY104" s="6"/>
+      <c r="JUZ104" s="6"/>
+      <c r="JVA104" s="6"/>
+      <c r="JVB104" s="6"/>
+      <c r="JVC104" s="6"/>
+      <c r="JVD104" s="6"/>
+      <c r="JVE104" s="6"/>
+      <c r="JVF104" s="6"/>
+      <c r="JVG104" s="6"/>
+      <c r="JVH104" s="6"/>
+      <c r="JVI104" s="6"/>
+      <c r="JVJ104" s="6"/>
+      <c r="JVK104" s="6"/>
+      <c r="JVL104" s="6"/>
+      <c r="JVM104" s="6"/>
+      <c r="JVN104" s="6"/>
+      <c r="JVO104" s="6"/>
+      <c r="JVP104" s="6"/>
+      <c r="JVQ104" s="6"/>
+      <c r="JVR104" s="6"/>
+      <c r="JVS104" s="6"/>
+      <c r="JVT104" s="6"/>
+      <c r="JVU104" s="6"/>
+      <c r="JVV104" s="6"/>
+      <c r="JVW104" s="6"/>
+      <c r="JVX104" s="6"/>
+      <c r="JVY104" s="6"/>
+      <c r="JVZ104" s="6"/>
+      <c r="JWA104" s="6"/>
+      <c r="JWB104" s="6"/>
+      <c r="JWC104" s="6"/>
+      <c r="JWD104" s="6"/>
+      <c r="JWE104" s="6"/>
+      <c r="JWF104" s="6"/>
+      <c r="JWG104" s="6"/>
+      <c r="JWH104" s="6"/>
+      <c r="JWI104" s="6"/>
+      <c r="JWJ104" s="6"/>
+      <c r="JWK104" s="6"/>
+      <c r="JWL104" s="6"/>
+      <c r="JWM104" s="6"/>
+      <c r="JWN104" s="6"/>
+      <c r="JWO104" s="6"/>
+      <c r="JWP104" s="6"/>
+      <c r="JWQ104" s="6"/>
+      <c r="JWR104" s="6"/>
+      <c r="JWS104" s="6"/>
+      <c r="JWT104" s="6"/>
+      <c r="JWU104" s="6"/>
+      <c r="JWV104" s="6"/>
+      <c r="JWW104" s="6"/>
+      <c r="JWX104" s="6"/>
+      <c r="JWY104" s="6"/>
+      <c r="JWZ104" s="6"/>
+      <c r="JXA104" s="6"/>
+      <c r="JXB104" s="6"/>
+      <c r="JXC104" s="6"/>
+      <c r="JXD104" s="6"/>
+      <c r="JXE104" s="6"/>
+      <c r="JXF104" s="6"/>
+      <c r="JXG104" s="6"/>
+      <c r="JXH104" s="6"/>
+      <c r="JXI104" s="6"/>
+      <c r="JXJ104" s="6"/>
+      <c r="JXK104" s="6"/>
+      <c r="JXL104" s="6"/>
+      <c r="JXM104" s="6"/>
+      <c r="JXN104" s="6"/>
+      <c r="JXO104" s="6"/>
+      <c r="JXP104" s="6"/>
+      <c r="JXQ104" s="6"/>
+      <c r="JXR104" s="6"/>
+      <c r="JXS104" s="6"/>
+      <c r="JXT104" s="6"/>
+      <c r="JXU104" s="6"/>
+      <c r="JXV104" s="6"/>
+      <c r="JXW104" s="6"/>
+      <c r="JXX104" s="6"/>
+      <c r="JXY104" s="6"/>
+      <c r="JXZ104" s="6"/>
+      <c r="JYA104" s="6"/>
+      <c r="JYB104" s="6"/>
+      <c r="JYC104" s="6"/>
+      <c r="JYD104" s="6"/>
+      <c r="JYE104" s="6"/>
+      <c r="JYF104" s="6"/>
+      <c r="JYG104" s="6"/>
+      <c r="JYH104" s="6"/>
+      <c r="JYI104" s="6"/>
+      <c r="JYJ104" s="6"/>
+      <c r="JYK104" s="6"/>
+      <c r="JYL104" s="6"/>
+      <c r="JYM104" s="6"/>
+      <c r="JYN104" s="6"/>
+      <c r="JYO104" s="6"/>
+      <c r="JYP104" s="6"/>
+      <c r="JYQ104" s="6"/>
+      <c r="JYR104" s="6"/>
+      <c r="JYS104" s="6"/>
+      <c r="JYT104" s="6"/>
+      <c r="JYU104" s="6"/>
+      <c r="JYV104" s="6"/>
+      <c r="JYW104" s="6"/>
+      <c r="JYX104" s="6"/>
+      <c r="JYY104" s="6"/>
+      <c r="JYZ104" s="6"/>
+      <c r="JZA104" s="6"/>
+      <c r="JZB104" s="6"/>
+      <c r="JZC104" s="6"/>
+      <c r="JZD104" s="6"/>
+      <c r="JZE104" s="6"/>
+      <c r="JZF104" s="6"/>
+      <c r="JZG104" s="6"/>
+      <c r="JZH104" s="6"/>
+      <c r="JZI104" s="6"/>
+      <c r="JZJ104" s="6"/>
+      <c r="JZK104" s="6"/>
+      <c r="JZL104" s="6"/>
+      <c r="JZM104" s="6"/>
+      <c r="JZN104" s="6"/>
+      <c r="JZO104" s="6"/>
+      <c r="JZP104" s="6"/>
+      <c r="JZQ104" s="6"/>
+      <c r="JZR104" s="6"/>
+      <c r="JZS104" s="6"/>
+      <c r="JZT104" s="6"/>
+      <c r="JZU104" s="6"/>
+      <c r="JZV104" s="6"/>
+      <c r="JZW104" s="6"/>
+      <c r="JZX104" s="6"/>
+      <c r="JZY104" s="6"/>
+      <c r="JZZ104" s="6"/>
+      <c r="KAA104" s="6"/>
+      <c r="KAB104" s="6"/>
+      <c r="KAC104" s="6"/>
+      <c r="KAD104" s="6"/>
+      <c r="KAE104" s="6"/>
+      <c r="KAF104" s="6"/>
+      <c r="KAG104" s="6"/>
+      <c r="KAH104" s="6"/>
+      <c r="KAI104" s="6"/>
+      <c r="KAJ104" s="6"/>
+      <c r="KAK104" s="6"/>
+      <c r="KAL104" s="6"/>
+      <c r="KAM104" s="6"/>
+      <c r="KAN104" s="6"/>
+      <c r="KAO104" s="6"/>
+      <c r="KAP104" s="6"/>
+      <c r="KAQ104" s="6"/>
+      <c r="KAR104" s="6"/>
+      <c r="KAS104" s="6"/>
+      <c r="KAT104" s="6"/>
+      <c r="KAU104" s="6"/>
+      <c r="KAV104" s="6"/>
+      <c r="KAW104" s="6"/>
+      <c r="KAX104" s="6"/>
+      <c r="KAY104" s="6"/>
+      <c r="KAZ104" s="6"/>
+      <c r="KBA104" s="6"/>
+      <c r="KBB104" s="6"/>
+      <c r="KBC104" s="6"/>
+      <c r="KBD104" s="6"/>
+      <c r="KBE104" s="6"/>
+      <c r="KBF104" s="6"/>
+      <c r="KBG104" s="6"/>
+      <c r="KBH104" s="6"/>
+      <c r="KBI104" s="6"/>
+      <c r="KBJ104" s="6"/>
+      <c r="KBK104" s="6"/>
+      <c r="KBL104" s="6"/>
+      <c r="KBM104" s="6"/>
+      <c r="KBN104" s="6"/>
+      <c r="KBO104" s="6"/>
+      <c r="KBP104" s="6"/>
+      <c r="KBQ104" s="6"/>
+      <c r="KBR104" s="6"/>
+      <c r="KBS104" s="6"/>
+      <c r="KBT104" s="6"/>
+      <c r="KBU104" s="6"/>
+      <c r="KBV104" s="6"/>
+      <c r="KBW104" s="6"/>
+      <c r="KBX104" s="6"/>
+      <c r="KBY104" s="6"/>
+      <c r="KBZ104" s="6"/>
+      <c r="KCA104" s="6"/>
+      <c r="KCB104" s="6"/>
+      <c r="KCC104" s="6"/>
+      <c r="KCD104" s="6"/>
+      <c r="KCE104" s="6"/>
+      <c r="KCF104" s="6"/>
+      <c r="KCG104" s="6"/>
+      <c r="KCH104" s="6"/>
+      <c r="KCI104" s="6"/>
+      <c r="KCJ104" s="6"/>
+      <c r="KCK104" s="6"/>
+      <c r="KCL104" s="6"/>
+      <c r="KCM104" s="6"/>
+      <c r="KCN104" s="6"/>
+      <c r="KCO104" s="6"/>
+      <c r="KCP104" s="6"/>
+      <c r="KCQ104" s="6"/>
+      <c r="KCR104" s="6"/>
+      <c r="KCS104" s="6"/>
+      <c r="KCT104" s="6"/>
+      <c r="KCU104" s="6"/>
+      <c r="KCV104" s="6"/>
+      <c r="KCW104" s="6"/>
+      <c r="KCX104" s="6"/>
+      <c r="KCY104" s="6"/>
+      <c r="KCZ104" s="6"/>
+      <c r="KDA104" s="6"/>
+      <c r="KDB104" s="6"/>
+      <c r="KDC104" s="6"/>
+      <c r="KDD104" s="6"/>
+      <c r="KDE104" s="6"/>
+      <c r="KDF104" s="6"/>
+      <c r="KDG104" s="6"/>
+      <c r="KDH104" s="6"/>
+      <c r="KDI104" s="6"/>
+      <c r="KDJ104" s="6"/>
+      <c r="KDK104" s="6"/>
+      <c r="KDL104" s="6"/>
+      <c r="KDM104" s="6"/>
+      <c r="KDN104" s="6"/>
+      <c r="KDO104" s="6"/>
+      <c r="KDP104" s="6"/>
+      <c r="KDQ104" s="6"/>
+      <c r="KDR104" s="6"/>
+      <c r="KDS104" s="6"/>
+      <c r="KDT104" s="6"/>
+      <c r="KDU104" s="6"/>
+      <c r="KDV104" s="6"/>
+      <c r="KDW104" s="6"/>
+      <c r="KDX104" s="6"/>
+      <c r="KDY104" s="6"/>
+      <c r="KDZ104" s="6"/>
+      <c r="KEA104" s="6"/>
+      <c r="KEB104" s="6"/>
+      <c r="KEC104" s="6"/>
+      <c r="KED104" s="6"/>
+      <c r="KEE104" s="6"/>
+      <c r="KEF104" s="6"/>
+      <c r="KEG104" s="6"/>
+      <c r="KEH104" s="6"/>
+      <c r="KEI104" s="6"/>
+      <c r="KEJ104" s="6"/>
+      <c r="KEK104" s="6"/>
+      <c r="KEL104" s="6"/>
+      <c r="KEM104" s="6"/>
+      <c r="KEN104" s="6"/>
+      <c r="KEO104" s="6"/>
+      <c r="KEP104" s="6"/>
+      <c r="KEQ104" s="6"/>
+      <c r="KER104" s="6"/>
+      <c r="KES104" s="6"/>
+      <c r="KET104" s="6"/>
+      <c r="KEU104" s="6"/>
+      <c r="KEV104" s="6"/>
+      <c r="KEW104" s="6"/>
+      <c r="KEX104" s="6"/>
+      <c r="KEY104" s="6"/>
+      <c r="KEZ104" s="6"/>
+      <c r="KFA104" s="6"/>
+      <c r="KFB104" s="6"/>
+      <c r="KFC104" s="6"/>
+      <c r="KFD104" s="6"/>
+      <c r="KFE104" s="6"/>
+      <c r="KFF104" s="6"/>
+      <c r="KFG104" s="6"/>
+      <c r="KFH104" s="6"/>
+      <c r="KFI104" s="6"/>
+      <c r="KFJ104" s="6"/>
+      <c r="KFK104" s="6"/>
+      <c r="KFL104" s="6"/>
+      <c r="KFM104" s="6"/>
+      <c r="KFN104" s="6"/>
+      <c r="KFO104" s="6"/>
+      <c r="KFP104" s="6"/>
+      <c r="KFQ104" s="6"/>
+      <c r="KFR104" s="6"/>
+      <c r="KFS104" s="6"/>
+      <c r="KFT104" s="6"/>
+      <c r="KFU104" s="6"/>
+      <c r="KFV104" s="6"/>
+      <c r="KFW104" s="6"/>
+      <c r="KFX104" s="6"/>
+      <c r="KFY104" s="6"/>
+      <c r="KFZ104" s="6"/>
+      <c r="KGA104" s="6"/>
+      <c r="KGB104" s="6"/>
+      <c r="KGC104" s="6"/>
+      <c r="KGD104" s="6"/>
+      <c r="KGE104" s="6"/>
+      <c r="KGF104" s="6"/>
+      <c r="KGG104" s="6"/>
+      <c r="KGH104" s="6"/>
+      <c r="KGI104" s="6"/>
+      <c r="KGJ104" s="6"/>
+      <c r="KGK104" s="6"/>
+      <c r="KGL104" s="6"/>
+      <c r="KGM104" s="6"/>
+      <c r="KGN104" s="6"/>
+      <c r="KGO104" s="6"/>
+      <c r="KGP104" s="6"/>
+      <c r="KGQ104" s="6"/>
+      <c r="KGR104" s="6"/>
+      <c r="KGS104" s="6"/>
+      <c r="KGT104" s="6"/>
+      <c r="KGU104" s="6"/>
+      <c r="KGV104" s="6"/>
+      <c r="KGW104" s="6"/>
+      <c r="KGX104" s="6"/>
+      <c r="KGY104" s="6"/>
+      <c r="KGZ104" s="6"/>
+      <c r="KHA104" s="6"/>
+      <c r="KHB104" s="6"/>
+      <c r="KHC104" s="6"/>
+      <c r="KHD104" s="6"/>
+      <c r="KHE104" s="6"/>
+      <c r="KHF104" s="6"/>
+      <c r="KHG104" s="6"/>
+      <c r="KHH104" s="6"/>
+      <c r="KHI104" s="6"/>
+      <c r="KHJ104" s="6"/>
+      <c r="KHK104" s="6"/>
+      <c r="KHL104" s="6"/>
+      <c r="KHM104" s="6"/>
+      <c r="KHN104" s="6"/>
+      <c r="KHO104" s="6"/>
+      <c r="KHP104" s="6"/>
+      <c r="KHQ104" s="6"/>
+      <c r="KHR104" s="6"/>
+      <c r="KHS104" s="6"/>
+      <c r="KHT104" s="6"/>
+      <c r="KHU104" s="6"/>
+      <c r="KHV104" s="6"/>
+      <c r="KHW104" s="6"/>
+      <c r="KHX104" s="6"/>
+      <c r="KHY104" s="6"/>
+      <c r="KHZ104" s="6"/>
+      <c r="KIA104" s="6"/>
+      <c r="KIB104" s="6"/>
+      <c r="KIC104" s="6"/>
+      <c r="KID104" s="6"/>
+      <c r="KIE104" s="6"/>
+      <c r="KIF104" s="6"/>
+      <c r="KIG104" s="6"/>
+      <c r="KIH104" s="6"/>
+      <c r="KII104" s="6"/>
+      <c r="KIJ104" s="6"/>
+      <c r="KIK104" s="6"/>
+      <c r="KIL104" s="6"/>
+      <c r="KIM104" s="6"/>
+      <c r="KIN104" s="6"/>
+      <c r="KIO104" s="6"/>
+      <c r="KIP104" s="6"/>
+      <c r="KIQ104" s="6"/>
+      <c r="KIR104" s="6"/>
+      <c r="KIS104" s="6"/>
+      <c r="KIT104" s="6"/>
+      <c r="KIU104" s="6"/>
+      <c r="KIV104" s="6"/>
+      <c r="KIW104" s="6"/>
+      <c r="KIX104" s="6"/>
+      <c r="KIY104" s="6"/>
+      <c r="KIZ104" s="6"/>
+      <c r="KJA104" s="6"/>
+      <c r="KJB104" s="6"/>
+      <c r="KJC104" s="6"/>
+      <c r="KJD104" s="6"/>
+      <c r="KJE104" s="6"/>
+      <c r="KJF104" s="6"/>
+      <c r="KJG104" s="6"/>
+      <c r="KJH104" s="6"/>
+      <c r="KJI104" s="6"/>
+      <c r="KJJ104" s="6"/>
+      <c r="KJK104" s="6"/>
+      <c r="KJL104" s="6"/>
+      <c r="KJM104" s="6"/>
+      <c r="KJN104" s="6"/>
+      <c r="KJO104" s="6"/>
+      <c r="KJP104" s="6"/>
+      <c r="KJQ104" s="6"/>
+      <c r="KJR104" s="6"/>
+      <c r="KJS104" s="6"/>
+      <c r="KJT104" s="6"/>
+      <c r="KJU104" s="6"/>
+      <c r="KJV104" s="6"/>
+      <c r="KJW104" s="6"/>
+      <c r="KJX104" s="6"/>
+      <c r="KJY104" s="6"/>
+      <c r="KJZ104" s="6"/>
+      <c r="KKA104" s="6"/>
+      <c r="KKB104" s="6"/>
+      <c r="KKC104" s="6"/>
+      <c r="KKD104" s="6"/>
+      <c r="KKE104" s="6"/>
+      <c r="KKF104" s="6"/>
+      <c r="KKG104" s="6"/>
+      <c r="KKH104" s="6"/>
+      <c r="KKI104" s="6"/>
+      <c r="KKJ104" s="6"/>
+      <c r="KKK104" s="6"/>
+      <c r="KKL104" s="6"/>
+      <c r="KKM104" s="6"/>
+      <c r="KKN104" s="6"/>
+      <c r="KKO104" s="6"/>
+      <c r="KKP104" s="6"/>
+      <c r="KKQ104" s="6"/>
+      <c r="KKR104" s="6"/>
+      <c r="KKS104" s="6"/>
+      <c r="KKT104" s="6"/>
+      <c r="KKU104" s="6"/>
+      <c r="KKV104" s="6"/>
+      <c r="KKW104" s="6"/>
+      <c r="KKX104" s="6"/>
+      <c r="KKY104" s="6"/>
+      <c r="KKZ104" s="6"/>
+      <c r="KLA104" s="6"/>
+      <c r="KLB104" s="6"/>
+      <c r="KLC104" s="6"/>
+      <c r="KLD104" s="6"/>
+      <c r="KLE104" s="6"/>
+      <c r="KLF104" s="6"/>
+      <c r="KLG104" s="6"/>
+      <c r="KLH104" s="6"/>
+      <c r="KLI104" s="6"/>
+      <c r="KLJ104" s="6"/>
+      <c r="KLK104" s="6"/>
+      <c r="KLL104" s="6"/>
+      <c r="KLM104" s="6"/>
+      <c r="KLN104" s="6"/>
+      <c r="KLO104" s="6"/>
+      <c r="KLP104" s="6"/>
+      <c r="KLQ104" s="6"/>
+      <c r="KLR104" s="6"/>
+      <c r="KLS104" s="6"/>
+      <c r="KLT104" s="6"/>
+      <c r="KLU104" s="6"/>
+      <c r="KLV104" s="6"/>
+      <c r="KLW104" s="6"/>
+      <c r="KLX104" s="6"/>
+      <c r="KLY104" s="6"/>
+      <c r="KLZ104" s="6"/>
+      <c r="KMA104" s="6"/>
+      <c r="KMB104" s="6"/>
+      <c r="KMC104" s="6"/>
+      <c r="KMD104" s="6"/>
+      <c r="KME104" s="6"/>
+      <c r="KMF104" s="6"/>
+      <c r="KMG104" s="6"/>
+      <c r="KMH104" s="6"/>
+      <c r="KMI104" s="6"/>
+      <c r="KMJ104" s="6"/>
+      <c r="KMK104" s="6"/>
+      <c r="KML104" s="6"/>
+      <c r="KMM104" s="6"/>
+      <c r="KMN104" s="6"/>
+      <c r="KMO104" s="6"/>
+      <c r="KMP104" s="6"/>
+      <c r="KMQ104" s="6"/>
+      <c r="KMR104" s="6"/>
+      <c r="KMS104" s="6"/>
+      <c r="KMT104" s="6"/>
+      <c r="KMU104" s="6"/>
+      <c r="KMV104" s="6"/>
+      <c r="KMW104" s="6"/>
+      <c r="KMX104" s="6"/>
+      <c r="KMY104" s="6"/>
+      <c r="KMZ104" s="6"/>
+      <c r="KNA104" s="6"/>
+      <c r="KNB104" s="6"/>
+      <c r="KNC104" s="6"/>
+      <c r="KND104" s="6"/>
+      <c r="KNE104" s="6"/>
+      <c r="KNF104" s="6"/>
+      <c r="KNG104" s="6"/>
+      <c r="KNH104" s="6"/>
+      <c r="KNI104" s="6"/>
+      <c r="KNJ104" s="6"/>
+      <c r="KNK104" s="6"/>
+      <c r="KNL104" s="6"/>
+      <c r="KNM104" s="6"/>
+      <c r="KNN104" s="6"/>
+      <c r="KNO104" s="6"/>
+      <c r="KNP104" s="6"/>
+      <c r="KNQ104" s="6"/>
+      <c r="KNR104" s="6"/>
+      <c r="KNS104" s="6"/>
+      <c r="KNT104" s="6"/>
+      <c r="KNU104" s="6"/>
+      <c r="KNV104" s="6"/>
+      <c r="KNW104" s="6"/>
+      <c r="KNX104" s="6"/>
+      <c r="KNY104" s="6"/>
+      <c r="KNZ104" s="6"/>
+      <c r="KOA104" s="6"/>
+      <c r="KOB104" s="6"/>
+      <c r="KOC104" s="6"/>
+      <c r="KOD104" s="6"/>
+      <c r="KOE104" s="6"/>
+      <c r="KOF104" s="6"/>
+      <c r="KOG104" s="6"/>
+      <c r="KOH104" s="6"/>
+      <c r="KOI104" s="6"/>
+      <c r="KOJ104" s="6"/>
+      <c r="KOK104" s="6"/>
+      <c r="KOL104" s="6"/>
+      <c r="KOM104" s="6"/>
+      <c r="KON104" s="6"/>
+      <c r="KOO104" s="6"/>
+      <c r="KOP104" s="6"/>
+      <c r="KOQ104" s="6"/>
+      <c r="KOR104" s="6"/>
+      <c r="KOS104" s="6"/>
+      <c r="KOT104" s="6"/>
+      <c r="KOU104" s="6"/>
+      <c r="KOV104" s="6"/>
+      <c r="KOW104" s="6"/>
+      <c r="KOX104" s="6"/>
+      <c r="KOY104" s="6"/>
+      <c r="KOZ104" s="6"/>
+      <c r="KPA104" s="6"/>
+      <c r="KPB104" s="6"/>
+      <c r="KPC104" s="6"/>
+      <c r="KPD104" s="6"/>
+      <c r="KPE104" s="6"/>
+      <c r="KPF104" s="6"/>
+      <c r="KPG104" s="6"/>
+      <c r="KPH104" s="6"/>
+      <c r="KPI104" s="6"/>
+      <c r="KPJ104" s="6"/>
+      <c r="KPK104" s="6"/>
+      <c r="KPL104" s="6"/>
+      <c r="KPM104" s="6"/>
+      <c r="KPN104" s="6"/>
+      <c r="KPO104" s="6"/>
+      <c r="KPP104" s="6"/>
+      <c r="KPQ104" s="6"/>
+      <c r="KPR104" s="6"/>
+      <c r="KPS104" s="6"/>
+      <c r="KPT104" s="6"/>
+      <c r="KPU104" s="6"/>
+      <c r="KPV104" s="6"/>
+      <c r="KPW104" s="6"/>
+      <c r="KPX104" s="6"/>
+      <c r="KPY104" s="6"/>
+      <c r="KPZ104" s="6"/>
+      <c r="KQA104" s="6"/>
+      <c r="KQB104" s="6"/>
+      <c r="KQC104" s="6"/>
+      <c r="KQD104" s="6"/>
+      <c r="KQE104" s="6"/>
+      <c r="KQF104" s="6"/>
+      <c r="KQG104" s="6"/>
+      <c r="KQH104" s="6"/>
+      <c r="KQI104" s="6"/>
+      <c r="KQJ104" s="6"/>
+      <c r="KQK104" s="6"/>
+      <c r="KQL104" s="6"/>
+      <c r="KQM104" s="6"/>
+      <c r="KQN104" s="6"/>
+      <c r="KQO104" s="6"/>
+      <c r="KQP104" s="6"/>
+      <c r="KQQ104" s="6"/>
+      <c r="KQR104" s="6"/>
+      <c r="KQS104" s="6"/>
+      <c r="KQT104" s="6"/>
+      <c r="KQU104" s="6"/>
+      <c r="KQV104" s="6"/>
+      <c r="KQW104" s="6"/>
+      <c r="KQX104" s="6"/>
+      <c r="KQY104" s="6"/>
+      <c r="KQZ104" s="6"/>
+      <c r="KRA104" s="6"/>
+      <c r="KRB104" s="6"/>
+      <c r="KRC104" s="6"/>
+      <c r="KRD104" s="6"/>
+      <c r="KRE104" s="6"/>
+      <c r="KRF104" s="6"/>
+      <c r="KRG104" s="6"/>
+      <c r="KRH104" s="6"/>
+      <c r="KRI104" s="6"/>
+      <c r="KRJ104" s="6"/>
+      <c r="KRK104" s="6"/>
+      <c r="KRL104" s="6"/>
+      <c r="KRM104" s="6"/>
+      <c r="KRN104" s="6"/>
+      <c r="KRO104" s="6"/>
+      <c r="KRP104" s="6"/>
+      <c r="KRQ104" s="6"/>
+      <c r="KRR104" s="6"/>
+      <c r="KRS104" s="6"/>
+      <c r="KRT104" s="6"/>
+      <c r="KRU104" s="6"/>
+      <c r="KRV104" s="6"/>
+      <c r="KRW104" s="6"/>
+      <c r="KRX104" s="6"/>
+      <c r="KRY104" s="6"/>
+      <c r="KRZ104" s="6"/>
+      <c r="KSA104" s="6"/>
+      <c r="KSB104" s="6"/>
+      <c r="KSC104" s="6"/>
+      <c r="KSD104" s="6"/>
+      <c r="KSE104" s="6"/>
+      <c r="KSF104" s="6"/>
+      <c r="KSG104" s="6"/>
+      <c r="KSH104" s="6"/>
+      <c r="KSI104" s="6"/>
+      <c r="KSJ104" s="6"/>
+      <c r="KSK104" s="6"/>
+      <c r="KSL104" s="6"/>
+      <c r="KSM104" s="6"/>
+      <c r="KSN104" s="6"/>
+      <c r="KSO104" s="6"/>
+      <c r="KSP104" s="6"/>
+      <c r="KSQ104" s="6"/>
+      <c r="KSR104" s="6"/>
+      <c r="KSS104" s="6"/>
+      <c r="KST104" s="6"/>
+      <c r="KSU104" s="6"/>
+      <c r="KSV104" s="6"/>
+      <c r="KSW104" s="6"/>
+      <c r="KSX104" s="6"/>
+      <c r="KSY104" s="6"/>
+      <c r="KSZ104" s="6"/>
+      <c r="KTA104" s="6"/>
+      <c r="KTB104" s="6"/>
+      <c r="KTC104" s="6"/>
+      <c r="KTD104" s="6"/>
+      <c r="KTE104" s="6"/>
+      <c r="KTF104" s="6"/>
+      <c r="KTG104" s="6"/>
+      <c r="KTH104" s="6"/>
+      <c r="KTI104" s="6"/>
+      <c r="KTJ104" s="6"/>
+      <c r="KTK104" s="6"/>
+      <c r="KTL104" s="6"/>
+      <c r="KTM104" s="6"/>
+      <c r="KTN104" s="6"/>
+      <c r="KTO104" s="6"/>
+      <c r="KTP104" s="6"/>
+      <c r="KTQ104" s="6"/>
+      <c r="KTR104" s="6"/>
+      <c r="KTS104" s="6"/>
+      <c r="KTT104" s="6"/>
+      <c r="KTU104" s="6"/>
+      <c r="KTV104" s="6"/>
+      <c r="KTW104" s="6"/>
+      <c r="KTX104" s="6"/>
+      <c r="KTY104" s="6"/>
+      <c r="KTZ104" s="6"/>
+      <c r="KUA104" s="6"/>
+      <c r="KUB104" s="6"/>
+      <c r="KUC104" s="6"/>
+      <c r="KUD104" s="6"/>
+      <c r="KUE104" s="6"/>
+      <c r="KUF104" s="6"/>
+      <c r="KUG104" s="6"/>
+      <c r="KUH104" s="6"/>
+      <c r="KUI104" s="6"/>
+      <c r="KUJ104" s="6"/>
+      <c r="KUK104" s="6"/>
+      <c r="KUL104" s="6"/>
+      <c r="KUM104" s="6"/>
+      <c r="KUN104" s="6"/>
+      <c r="KUO104" s="6"/>
+      <c r="KUP104" s="6"/>
+      <c r="KUQ104" s="6"/>
+      <c r="KUR104" s="6"/>
+      <c r="KUS104" s="6"/>
+      <c r="KUT104" s="6"/>
+      <c r="KUU104" s="6"/>
+      <c r="KUV104" s="6"/>
+      <c r="KUW104" s="6"/>
+      <c r="KUX104" s="6"/>
+      <c r="KUY104" s="6"/>
+      <c r="KUZ104" s="6"/>
+      <c r="KVA104" s="6"/>
+      <c r="KVB104" s="6"/>
+      <c r="KVC104" s="6"/>
+      <c r="KVD104" s="6"/>
+      <c r="KVE104" s="6"/>
+      <c r="KVF104" s="6"/>
+      <c r="KVG104" s="6"/>
+      <c r="KVH104" s="6"/>
+      <c r="KVI104" s="6"/>
+      <c r="KVJ104" s="6"/>
+      <c r="KVK104" s="6"/>
+      <c r="KVL104" s="6"/>
+      <c r="KVM104" s="6"/>
+      <c r="KVN104" s="6"/>
+      <c r="KVO104" s="6"/>
+      <c r="KVP104" s="6"/>
+      <c r="KVQ104" s="6"/>
+      <c r="KVR104" s="6"/>
+      <c r="KVS104" s="6"/>
+      <c r="KVT104" s="6"/>
+      <c r="KVU104" s="6"/>
+      <c r="KVV104" s="6"/>
+      <c r="KVW104" s="6"/>
+      <c r="KVX104" s="6"/>
+      <c r="KVY104" s="6"/>
+      <c r="KVZ104" s="6"/>
+      <c r="KWA104" s="6"/>
+      <c r="KWB104" s="6"/>
+      <c r="KWC104" s="6"/>
+      <c r="KWD104" s="6"/>
+      <c r="KWE104" s="6"/>
+      <c r="KWF104" s="6"/>
+      <c r="KWG104" s="6"/>
+      <c r="KWH104" s="6"/>
+      <c r="KWI104" s="6"/>
+      <c r="KWJ104" s="6"/>
+      <c r="KWK104" s="6"/>
+      <c r="KWL104" s="6"/>
+      <c r="KWM104" s="6"/>
+      <c r="KWN104" s="6"/>
+      <c r="KWO104" s="6"/>
+      <c r="KWP104" s="6"/>
+      <c r="KWQ104" s="6"/>
+      <c r="KWR104" s="6"/>
+      <c r="KWS104" s="6"/>
+      <c r="KWT104" s="6"/>
+      <c r="KWU104" s="6"/>
+      <c r="KWV104" s="6"/>
+      <c r="KWW104" s="6"/>
+      <c r="KWX104" s="6"/>
+      <c r="KWY104" s="6"/>
+      <c r="KWZ104" s="6"/>
+      <c r="KXA104" s="6"/>
+      <c r="KXB104" s="6"/>
+      <c r="KXC104" s="6"/>
+      <c r="KXD104" s="6"/>
+      <c r="KXE104" s="6"/>
+      <c r="KXF104" s="6"/>
+      <c r="KXG104" s="6"/>
+      <c r="KXH104" s="6"/>
+      <c r="KXI104" s="6"/>
+      <c r="KXJ104" s="6"/>
+      <c r="KXK104" s="6"/>
+      <c r="KXL104" s="6"/>
+      <c r="KXM104" s="6"/>
+      <c r="KXN104" s="6"/>
+      <c r="KXO104" s="6"/>
+      <c r="KXP104" s="6"/>
+      <c r="KXQ104" s="6"/>
+      <c r="KXR104" s="6"/>
+      <c r="KXS104" s="6"/>
+      <c r="KXT104" s="6"/>
+      <c r="KXU104" s="6"/>
+      <c r="KXV104" s="6"/>
+      <c r="KXW104" s="6"/>
+      <c r="KXX104" s="6"/>
+      <c r="KXY104" s="6"/>
+      <c r="KXZ104" s="6"/>
+      <c r="KYA104" s="6"/>
+      <c r="KYB104" s="6"/>
+      <c r="KYC104" s="6"/>
+      <c r="KYD104" s="6"/>
+      <c r="KYE104" s="6"/>
+      <c r="KYF104" s="6"/>
+      <c r="KYG104" s="6"/>
+      <c r="KYH104" s="6"/>
+      <c r="KYI104" s="6"/>
+      <c r="KYJ104" s="6"/>
+      <c r="KYK104" s="6"/>
+      <c r="KYL104" s="6"/>
+      <c r="KYM104" s="6"/>
+      <c r="KYN104" s="6"/>
+      <c r="KYO104" s="6"/>
+      <c r="KYP104" s="6"/>
+      <c r="KYQ104" s="6"/>
+      <c r="KYR104" s="6"/>
+      <c r="KYS104" s="6"/>
+      <c r="KYT104" s="6"/>
+      <c r="KYU104" s="6"/>
+      <c r="KYV104" s="6"/>
+      <c r="KYW104" s="6"/>
+      <c r="KYX104" s="6"/>
+      <c r="KYY104" s="6"/>
+      <c r="KYZ104" s="6"/>
+      <c r="KZA104" s="6"/>
+      <c r="KZB104" s="6"/>
+      <c r="KZC104" s="6"/>
+      <c r="KZD104" s="6"/>
+      <c r="KZE104" s="6"/>
+      <c r="KZF104" s="6"/>
+      <c r="KZG104" s="6"/>
+      <c r="KZH104" s="6"/>
+      <c r="KZI104" s="6"/>
+      <c r="KZJ104" s="6"/>
+      <c r="KZK104" s="6"/>
+      <c r="KZL104" s="6"/>
+      <c r="KZM104" s="6"/>
+      <c r="KZN104" s="6"/>
+      <c r="KZO104" s="6"/>
+      <c r="KZP104" s="6"/>
+      <c r="KZQ104" s="6"/>
+      <c r="KZR104" s="6"/>
+      <c r="KZS104" s="6"/>
+      <c r="KZT104" s="6"/>
+      <c r="KZU104" s="6"/>
+      <c r="KZV104" s="6"/>
+      <c r="KZW104" s="6"/>
+      <c r="KZX104" s="6"/>
+      <c r="KZY104" s="6"/>
+      <c r="KZZ104" s="6"/>
+      <c r="LAA104" s="6"/>
+      <c r="LAB104" s="6"/>
+      <c r="LAC104" s="6"/>
+      <c r="LAD104" s="6"/>
+      <c r="LAE104" s="6"/>
+      <c r="LAF104" s="6"/>
+      <c r="LAG104" s="6"/>
+      <c r="LAH104" s="6"/>
+      <c r="LAI104" s="6"/>
+      <c r="LAJ104" s="6"/>
+      <c r="LAK104" s="6"/>
+      <c r="LAL104" s="6"/>
+      <c r="LAM104" s="6"/>
+      <c r="LAN104" s="6"/>
+      <c r="LAO104" s="6"/>
+      <c r="LAP104" s="6"/>
+      <c r="LAQ104" s="6"/>
+      <c r="LAR104" s="6"/>
+      <c r="LAS104" s="6"/>
+      <c r="LAT104" s="6"/>
+      <c r="LAU104" s="6"/>
+      <c r="LAV104" s="6"/>
+      <c r="LAW104" s="6"/>
+      <c r="LAX104" s="6"/>
+      <c r="LAY104" s="6"/>
+      <c r="LAZ104" s="6"/>
+      <c r="LBA104" s="6"/>
+      <c r="LBB104" s="6"/>
+      <c r="LBC104" s="6"/>
+      <c r="LBD104" s="6"/>
+      <c r="LBE104" s="6"/>
+      <c r="LBF104" s="6"/>
+      <c r="LBG104" s="6"/>
+      <c r="LBH104" s="6"/>
+      <c r="LBI104" s="6"/>
+      <c r="LBJ104" s="6"/>
+      <c r="LBK104" s="6"/>
+      <c r="LBL104" s="6"/>
+      <c r="LBM104" s="6"/>
+      <c r="LBN104" s="6"/>
+      <c r="LBO104" s="6"/>
+      <c r="LBP104" s="6"/>
+      <c r="LBQ104" s="6"/>
+      <c r="LBR104" s="6"/>
+      <c r="LBS104" s="6"/>
+      <c r="LBT104" s="6"/>
+      <c r="LBU104" s="6"/>
+      <c r="LBV104" s="6"/>
+      <c r="LBW104" s="6"/>
+      <c r="LBX104" s="6"/>
+      <c r="LBY104" s="6"/>
+      <c r="LBZ104" s="6"/>
+      <c r="LCA104" s="6"/>
+      <c r="LCB104" s="6"/>
+      <c r="LCC104" s="6"/>
+      <c r="LCD104" s="6"/>
+      <c r="LCE104" s="6"/>
+      <c r="LCF104" s="6"/>
+      <c r="LCG104" s="6"/>
+      <c r="LCH104" s="6"/>
+      <c r="LCI104" s="6"/>
+      <c r="LCJ104" s="6"/>
+      <c r="LCK104" s="6"/>
+      <c r="LCL104" s="6"/>
+      <c r="LCM104" s="6"/>
+      <c r="LCN104" s="6"/>
+      <c r="LCO104" s="6"/>
+      <c r="LCP104" s="6"/>
+      <c r="LCQ104" s="6"/>
+      <c r="LCR104" s="6"/>
+      <c r="LCS104" s="6"/>
+      <c r="LCT104" s="6"/>
+      <c r="LCU104" s="6"/>
+      <c r="LCV104" s="6"/>
+      <c r="LCW104" s="6"/>
+      <c r="LCX104" s="6"/>
+      <c r="LCY104" s="6"/>
+      <c r="LCZ104" s="6"/>
+      <c r="LDA104" s="6"/>
+      <c r="LDB104" s="6"/>
+      <c r="LDC104" s="6"/>
+      <c r="LDD104" s="6"/>
+      <c r="LDE104" s="6"/>
+      <c r="LDF104" s="6"/>
+      <c r="LDG104" s="6"/>
+      <c r="LDH104" s="6"/>
+      <c r="LDI104" s="6"/>
+      <c r="LDJ104" s="6"/>
+      <c r="LDK104" s="6"/>
+      <c r="LDL104" s="6"/>
+      <c r="LDM104" s="6"/>
+      <c r="LDN104" s="6"/>
+      <c r="LDO104" s="6"/>
+      <c r="LDP104" s="6"/>
+      <c r="LDQ104" s="6"/>
+      <c r="LDR104" s="6"/>
+      <c r="LDS104" s="6"/>
+      <c r="LDT104" s="6"/>
+      <c r="LDU104" s="6"/>
+      <c r="LDV104" s="6"/>
+      <c r="LDW104" s="6"/>
+      <c r="LDX104" s="6"/>
+      <c r="LDY104" s="6"/>
+      <c r="LDZ104" s="6"/>
+      <c r="LEA104" s="6"/>
+      <c r="LEB104" s="6"/>
+      <c r="LEC104" s="6"/>
+      <c r="LED104" s="6"/>
+      <c r="LEE104" s="6"/>
+      <c r="LEF104" s="6"/>
+      <c r="LEG104" s="6"/>
+      <c r="LEH104" s="6"/>
+      <c r="LEI104" s="6"/>
+      <c r="LEJ104" s="6"/>
+      <c r="LEK104" s="6"/>
+      <c r="LEL104" s="6"/>
+      <c r="LEM104" s="6"/>
+      <c r="LEN104" s="6"/>
+      <c r="LEO104" s="6"/>
+      <c r="LEP104" s="6"/>
+      <c r="LEQ104" s="6"/>
+      <c r="LER104" s="6"/>
+      <c r="LES104" s="6"/>
+      <c r="LET104" s="6"/>
+      <c r="LEU104" s="6"/>
+      <c r="LEV104" s="6"/>
+      <c r="LEW104" s="6"/>
+      <c r="LEX104" s="6"/>
+      <c r="LEY104" s="6"/>
+      <c r="LEZ104" s="6"/>
+      <c r="LFA104" s="6"/>
+      <c r="LFB104" s="6"/>
+      <c r="LFC104" s="6"/>
+      <c r="LFD104" s="6"/>
+      <c r="LFE104" s="6"/>
+      <c r="LFF104" s="6"/>
+      <c r="LFG104" s="6"/>
+      <c r="LFH104" s="6"/>
+      <c r="LFI104" s="6"/>
+      <c r="LFJ104" s="6"/>
+      <c r="LFK104" s="6"/>
+      <c r="LFL104" s="6"/>
+      <c r="LFM104" s="6"/>
+      <c r="LFN104" s="6"/>
+      <c r="LFO104" s="6"/>
+      <c r="LFP104" s="6"/>
+      <c r="LFQ104" s="6"/>
+      <c r="LFR104" s="6"/>
+      <c r="LFS104" s="6"/>
+      <c r="LFT104" s="6"/>
+      <c r="LFU104" s="6"/>
+      <c r="LFV104" s="6"/>
+      <c r="LFW104" s="6"/>
+      <c r="LFX104" s="6"/>
+      <c r="LFY104" s="6"/>
+      <c r="LFZ104" s="6"/>
+      <c r="LGA104" s="6"/>
+      <c r="LGB104" s="6"/>
+      <c r="LGC104" s="6"/>
+      <c r="LGD104" s="6"/>
+      <c r="LGE104" s="6"/>
+      <c r="LGF104" s="6"/>
+      <c r="LGG104" s="6"/>
+      <c r="LGH104" s="6"/>
+      <c r="LGI104" s="6"/>
+      <c r="LGJ104" s="6"/>
+      <c r="LGK104" s="6"/>
+      <c r="LGL104" s="6"/>
+      <c r="LGM104" s="6"/>
+      <c r="LGN104" s="6"/>
+      <c r="LGO104" s="6"/>
+      <c r="LGP104" s="6"/>
+      <c r="LGQ104" s="6"/>
+      <c r="LGR104" s="6"/>
+      <c r="LGS104" s="6"/>
+      <c r="LGT104" s="6"/>
+      <c r="LGU104" s="6"/>
+      <c r="LGV104" s="6"/>
+      <c r="LGW104" s="6"/>
+      <c r="LGX104" s="6"/>
+      <c r="LGY104" s="6"/>
+      <c r="LGZ104" s="6"/>
+      <c r="LHA104" s="6"/>
+      <c r="LHB104" s="6"/>
+      <c r="LHC104" s="6"/>
+      <c r="LHD104" s="6"/>
+      <c r="LHE104" s="6"/>
+      <c r="LHF104" s="6"/>
+      <c r="LHG104" s="6"/>
+      <c r="LHH104" s="6"/>
+      <c r="LHI104" s="6"/>
+      <c r="LHJ104" s="6"/>
+      <c r="LHK104" s="6"/>
+      <c r="LHL104" s="6"/>
+      <c r="LHM104" s="6"/>
+      <c r="LHN104" s="6"/>
+      <c r="LHO104" s="6"/>
+      <c r="LHP104" s="6"/>
+      <c r="LHQ104" s="6"/>
+      <c r="LHR104" s="6"/>
+      <c r="LHS104" s="6"/>
+      <c r="LHT104" s="6"/>
+      <c r="LHU104" s="6"/>
+      <c r="LHV104" s="6"/>
+      <c r="LHW104" s="6"/>
+      <c r="LHX104" s="6"/>
+      <c r="LHY104" s="6"/>
+      <c r="LHZ104" s="6"/>
+      <c r="LIA104" s="6"/>
+      <c r="LIB104" s="6"/>
+      <c r="LIC104" s="6"/>
+      <c r="LID104" s="6"/>
+      <c r="LIE104" s="6"/>
+      <c r="LIF104" s="6"/>
+      <c r="LIG104" s="6"/>
+      <c r="LIH104" s="6"/>
+      <c r="LII104" s="6"/>
+      <c r="LIJ104" s="6"/>
+      <c r="LIK104" s="6"/>
+      <c r="LIL104" s="6"/>
+      <c r="LIM104" s="6"/>
+      <c r="LIN104" s="6"/>
+      <c r="LIO104" s="6"/>
+      <c r="LIP104" s="6"/>
+      <c r="LIQ104" s="6"/>
+      <c r="LIR104" s="6"/>
+      <c r="LIS104" s="6"/>
+      <c r="LIT104" s="6"/>
+      <c r="LIU104" s="6"/>
+      <c r="LIV104" s="6"/>
+      <c r="LIW104" s="6"/>
+      <c r="LIX104" s="6"/>
+      <c r="LIY104" s="6"/>
+      <c r="LIZ104" s="6"/>
+      <c r="LJA104" s="6"/>
+      <c r="LJB104" s="6"/>
+      <c r="LJC104" s="6"/>
+      <c r="LJD104" s="6"/>
+      <c r="LJE104" s="6"/>
+      <c r="LJF104" s="6"/>
+      <c r="LJG104" s="6"/>
+      <c r="LJH104" s="6"/>
+      <c r="LJI104" s="6"/>
+      <c r="LJJ104" s="6"/>
+      <c r="LJK104" s="6"/>
+      <c r="LJL104" s="6"/>
+      <c r="LJM104" s="6"/>
+      <c r="LJN104" s="6"/>
+      <c r="LJO104" s="6"/>
+      <c r="LJP104" s="6"/>
+      <c r="LJQ104" s="6"/>
+      <c r="LJR104" s="6"/>
+      <c r="LJS104" s="6"/>
+      <c r="LJT104" s="6"/>
+      <c r="LJU104" s="6"/>
+      <c r="LJV104" s="6"/>
+      <c r="LJW104" s="6"/>
+      <c r="LJX104" s="6"/>
+      <c r="LJY104" s="6"/>
+      <c r="LJZ104" s="6"/>
+      <c r="LKA104" s="6"/>
+      <c r="LKB104" s="6"/>
+      <c r="LKC104" s="6"/>
+      <c r="LKD104" s="6"/>
+      <c r="LKE104" s="6"/>
+      <c r="LKF104" s="6"/>
+      <c r="LKG104" s="6"/>
+      <c r="LKH104" s="6"/>
+      <c r="LKI104" s="6"/>
+      <c r="LKJ104" s="6"/>
+      <c r="LKK104" s="6"/>
+      <c r="LKL104" s="6"/>
+      <c r="LKM104" s="6"/>
+      <c r="LKN104" s="6"/>
+      <c r="LKO104" s="6"/>
+      <c r="LKP104" s="6"/>
+      <c r="LKQ104" s="6"/>
+      <c r="LKR104" s="6"/>
+      <c r="LKS104" s="6"/>
+      <c r="LKT104" s="6"/>
+      <c r="LKU104" s="6"/>
+      <c r="LKV104" s="6"/>
+      <c r="LKW104" s="6"/>
+      <c r="LKX104" s="6"/>
+      <c r="LKY104" s="6"/>
+      <c r="LKZ104" s="6"/>
+      <c r="LLA104" s="6"/>
+      <c r="LLB104" s="6"/>
+      <c r="LLC104" s="6"/>
+      <c r="LLD104" s="6"/>
+      <c r="LLE104" s="6"/>
+      <c r="LLF104" s="6"/>
+      <c r="LLG104" s="6"/>
+      <c r="LLH104" s="6"/>
+      <c r="LLI104" s="6"/>
+      <c r="LLJ104" s="6"/>
+      <c r="LLK104" s="6"/>
+      <c r="LLL104" s="6"/>
+      <c r="LLM104" s="6"/>
+      <c r="LLN104" s="6"/>
+      <c r="LLO104" s="6"/>
+      <c r="LLP104" s="6"/>
+      <c r="LLQ104" s="6"/>
+      <c r="LLR104" s="6"/>
+      <c r="LLS104" s="6"/>
+      <c r="LLT104" s="6"/>
+      <c r="LLU104" s="6"/>
+      <c r="LLV104" s="6"/>
+      <c r="LLW104" s="6"/>
+      <c r="LLX104" s="6"/>
+      <c r="LLY104" s="6"/>
+      <c r="LLZ104" s="6"/>
+      <c r="LMA104" s="6"/>
+      <c r="LMB104" s="6"/>
+      <c r="LMC104" s="6"/>
+      <c r="LMD104" s="6"/>
+      <c r="LME104" s="6"/>
+      <c r="LMF104" s="6"/>
+      <c r="LMG104" s="6"/>
+      <c r="LMH104" s="6"/>
+      <c r="LMI104" s="6"/>
+      <c r="LMJ104" s="6"/>
+      <c r="LMK104" s="6"/>
+      <c r="LML104" s="6"/>
+      <c r="LMM104" s="6"/>
+      <c r="LMN104" s="6"/>
+      <c r="LMO104" s="6"/>
+      <c r="LMP104" s="6"/>
+      <c r="LMQ104" s="6"/>
+      <c r="LMR104" s="6"/>
+      <c r="LMS104" s="6"/>
+      <c r="LMT104" s="6"/>
+      <c r="LMU104" s="6"/>
+      <c r="LMV104" s="6"/>
+      <c r="LMW104" s="6"/>
+      <c r="LMX104" s="6"/>
+      <c r="LMY104" s="6"/>
+      <c r="LMZ104" s="6"/>
+      <c r="LNA104" s="6"/>
+      <c r="LNB104" s="6"/>
+      <c r="LNC104" s="6"/>
+      <c r="LND104" s="6"/>
+      <c r="LNE104" s="6"/>
+      <c r="LNF104" s="6"/>
+      <c r="LNG104" s="6"/>
+      <c r="LNH104" s="6"/>
+      <c r="LNI104" s="6"/>
+      <c r="LNJ104" s="6"/>
+      <c r="LNK104" s="6"/>
+      <c r="LNL104" s="6"/>
+      <c r="LNM104" s="6"/>
+      <c r="LNN104" s="6"/>
+      <c r="LNO104" s="6"/>
+      <c r="LNP104" s="6"/>
+      <c r="LNQ104" s="6"/>
+      <c r="LNR104" s="6"/>
+      <c r="LNS104" s="6"/>
+      <c r="LNT104" s="6"/>
+      <c r="LNU104" s="6"/>
+      <c r="LNV104" s="6"/>
+      <c r="LNW104" s="6"/>
+      <c r="LNX104" s="6"/>
+      <c r="LNY104" s="6"/>
+      <c r="LNZ104" s="6"/>
+      <c r="LOA104" s="6"/>
+      <c r="LOB104" s="6"/>
+      <c r="LOC104" s="6"/>
+      <c r="LOD104" s="6"/>
+      <c r="LOE104" s="6"/>
+      <c r="LOF104" s="6"/>
+      <c r="LOG104" s="6"/>
+      <c r="LOH104" s="6"/>
+      <c r="LOI104" s="6"/>
+      <c r="LOJ104" s="6"/>
+      <c r="LOK104" s="6"/>
+      <c r="LOL104" s="6"/>
+      <c r="LOM104" s="6"/>
+      <c r="LON104" s="6"/>
+      <c r="LOO104" s="6"/>
+      <c r="LOP104" s="6"/>
+      <c r="LOQ104" s="6"/>
+      <c r="LOR104" s="6"/>
+      <c r="LOS104" s="6"/>
+      <c r="LOT104" s="6"/>
+      <c r="LOU104" s="6"/>
+      <c r="LOV104" s="6"/>
+      <c r="LOW104" s="6"/>
+      <c r="LOX104" s="6"/>
+      <c r="LOY104" s="6"/>
+      <c r="LOZ104" s="6"/>
+      <c r="LPA104" s="6"/>
+      <c r="LPB104" s="6"/>
+      <c r="LPC104" s="6"/>
+      <c r="LPD104" s="6"/>
+      <c r="LPE104" s="6"/>
+      <c r="LPF104" s="6"/>
+      <c r="LPG104" s="6"/>
+      <c r="LPH104" s="6"/>
+      <c r="LPI104" s="6"/>
+      <c r="LPJ104" s="6"/>
+      <c r="LPK104" s="6"/>
+      <c r="LPL104" s="6"/>
+      <c r="LPM104" s="6"/>
+      <c r="LPN104" s="6"/>
+      <c r="LPO104" s="6"/>
+      <c r="LPP104" s="6"/>
+      <c r="LPQ104" s="6"/>
+      <c r="LPR104" s="6"/>
+      <c r="LPS104" s="6"/>
+      <c r="LPT104" s="6"/>
+      <c r="LPU104" s="6"/>
+      <c r="LPV104" s="6"/>
+      <c r="LPW104" s="6"/>
+      <c r="LPX104" s="6"/>
+      <c r="LPY104" s="6"/>
+      <c r="LPZ104" s="6"/>
+      <c r="LQA104" s="6"/>
+      <c r="LQB104" s="6"/>
+      <c r="LQC104" s="6"/>
+      <c r="LQD104" s="6"/>
+      <c r="LQE104" s="6"/>
+      <c r="LQF104" s="6"/>
+      <c r="LQG104" s="6"/>
+      <c r="LQH104" s="6"/>
+      <c r="LQI104" s="6"/>
+      <c r="LQJ104" s="6"/>
+      <c r="LQK104" s="6"/>
+      <c r="LQL104" s="6"/>
+      <c r="LQM104" s="6"/>
+      <c r="LQN104" s="6"/>
+      <c r="LQO104" s="6"/>
+      <c r="LQP104" s="6"/>
+      <c r="LQQ104" s="6"/>
+      <c r="LQR104" s="6"/>
+      <c r="LQS104" s="6"/>
+      <c r="LQT104" s="6"/>
+      <c r="LQU104" s="6"/>
+      <c r="LQV104" s="6"/>
+      <c r="LQW104" s="6"/>
+      <c r="LQX104" s="6"/>
+      <c r="LQY104" s="6"/>
+      <c r="LQZ104" s="6"/>
+      <c r="LRA104" s="6"/>
+      <c r="LRB104" s="6"/>
+      <c r="LRC104" s="6"/>
+      <c r="LRD104" s="6"/>
+      <c r="LRE104" s="6"/>
+      <c r="LRF104" s="6"/>
+      <c r="LRG104" s="6"/>
+      <c r="LRH104" s="6"/>
+      <c r="LRI104" s="6"/>
+      <c r="LRJ104" s="6"/>
+      <c r="LRK104" s="6"/>
+      <c r="LRL104" s="6"/>
+      <c r="LRM104" s="6"/>
+      <c r="LRN104" s="6"/>
+      <c r="LRO104" s="6"/>
+      <c r="LRP104" s="6"/>
+      <c r="LRQ104" s="6"/>
+      <c r="LRR104" s="6"/>
+      <c r="LRS104" s="6"/>
+      <c r="LRT104" s="6"/>
+      <c r="LRU104" s="6"/>
+      <c r="LRV104" s="6"/>
+      <c r="LRW104" s="6"/>
+      <c r="LRX104" s="6"/>
+      <c r="LRY104" s="6"/>
+      <c r="LRZ104" s="6"/>
+      <c r="LSA104" s="6"/>
+      <c r="LSB104" s="6"/>
+      <c r="LSC104" s="6"/>
+      <c r="LSD104" s="6"/>
+      <c r="LSE104" s="6"/>
+      <c r="LSF104" s="6"/>
+      <c r="LSG104" s="6"/>
+      <c r="LSH104" s="6"/>
+      <c r="LSI104" s="6"/>
+      <c r="LSJ104" s="6"/>
+      <c r="LSK104" s="6"/>
+      <c r="LSL104" s="6"/>
+      <c r="LSM104" s="6"/>
+      <c r="LSN104" s="6"/>
+      <c r="LSO104" s="6"/>
+      <c r="LSP104" s="6"/>
+      <c r="LSQ104" s="6"/>
+      <c r="LSR104" s="6"/>
+      <c r="LSS104" s="6"/>
+      <c r="LST104" s="6"/>
+      <c r="LSU104" s="6"/>
+      <c r="LSV104" s="6"/>
+      <c r="LSW104" s="6"/>
+      <c r="LSX104" s="6"/>
+      <c r="LSY104" s="6"/>
+      <c r="LSZ104" s="6"/>
+      <c r="LTA104" s="6"/>
+      <c r="LTB104" s="6"/>
+      <c r="LTC104" s="6"/>
+      <c r="LTD104" s="6"/>
+      <c r="LTE104" s="6"/>
+      <c r="LTF104" s="6"/>
+      <c r="LTG104" s="6"/>
+      <c r="LTH104" s="6"/>
+      <c r="LTI104" s="6"/>
+      <c r="LTJ104" s="6"/>
+      <c r="LTK104" s="6"/>
+      <c r="LTL104" s="6"/>
+      <c r="LTM104" s="6"/>
+      <c r="LTN104" s="6"/>
+      <c r="LTO104" s="6"/>
+      <c r="LTP104" s="6"/>
+      <c r="LTQ104" s="6"/>
+      <c r="LTR104" s="6"/>
+      <c r="LTS104" s="6"/>
+      <c r="LTT104" s="6"/>
+      <c r="LTU104" s="6"/>
+      <c r="LTV104" s="6"/>
+      <c r="LTW104" s="6"/>
+      <c r="LTX104" s="6"/>
+      <c r="LTY104" s="6"/>
+      <c r="LTZ104" s="6"/>
+      <c r="LUA104" s="6"/>
+      <c r="LUB104" s="6"/>
+      <c r="LUC104" s="6"/>
+      <c r="LUD104" s="6"/>
+      <c r="LUE104" s="6"/>
+      <c r="LUF104" s="6"/>
+      <c r="LUG104" s="6"/>
+      <c r="LUH104" s="6"/>
+      <c r="LUI104" s="6"/>
+      <c r="LUJ104" s="6"/>
+      <c r="LUK104" s="6"/>
+      <c r="LUL104" s="6"/>
+      <c r="LUM104" s="6"/>
+      <c r="LUN104" s="6"/>
+      <c r="LUO104" s="6"/>
+      <c r="LUP104" s="6"/>
+      <c r="LUQ104" s="6"/>
+      <c r="LUR104" s="6"/>
+      <c r="LUS104" s="6"/>
+      <c r="LUT104" s="6"/>
+      <c r="LUU104" s="6"/>
+      <c r="LUV104" s="6"/>
+      <c r="LUW104" s="6"/>
+      <c r="LUX104" s="6"/>
+      <c r="LUY104" s="6"/>
+      <c r="LUZ104" s="6"/>
+      <c r="LVA104" s="6"/>
+      <c r="LVB104" s="6"/>
+      <c r="LVC104" s="6"/>
+      <c r="LVD104" s="6"/>
+      <c r="LVE104" s="6"/>
+      <c r="LVF104" s="6"/>
+      <c r="LVG104" s="6"/>
+      <c r="LVH104" s="6"/>
+      <c r="LVI104" s="6"/>
+      <c r="LVJ104" s="6"/>
+      <c r="LVK104" s="6"/>
+      <c r="LVL104" s="6"/>
+      <c r="LVM104" s="6"/>
+      <c r="LVN104" s="6"/>
+      <c r="LVO104" s="6"/>
+      <c r="LVP104" s="6"/>
+      <c r="LVQ104" s="6"/>
+      <c r="LVR104" s="6"/>
+      <c r="LVS104" s="6"/>
+      <c r="LVT104" s="6"/>
+      <c r="LVU104" s="6"/>
+      <c r="LVV104" s="6"/>
+      <c r="LVW104" s="6"/>
+      <c r="LVX104" s="6"/>
+      <c r="LVY104" s="6"/>
+      <c r="LVZ104" s="6"/>
+      <c r="LWA104" s="6"/>
+      <c r="LWB104" s="6"/>
+      <c r="LWC104" s="6"/>
+      <c r="LWD104" s="6"/>
+      <c r="LWE104" s="6"/>
+      <c r="LWF104" s="6"/>
+      <c r="LWG104" s="6"/>
+      <c r="LWH104" s="6"/>
+      <c r="LWI104" s="6"/>
+      <c r="LWJ104" s="6"/>
+      <c r="LWK104" s="6"/>
+      <c r="LWL104" s="6"/>
+      <c r="LWM104" s="6"/>
+      <c r="LWN104" s="6"/>
+      <c r="LWO104" s="6"/>
+      <c r="LWP104" s="6"/>
+      <c r="LWQ104" s="6"/>
+      <c r="LWR104" s="6"/>
+      <c r="LWS104" s="6"/>
+      <c r="LWT104" s="6"/>
+      <c r="LWU104" s="6"/>
+      <c r="LWV104" s="6"/>
+      <c r="LWW104" s="6"/>
+      <c r="LWX104" s="6"/>
+      <c r="LWY104" s="6"/>
+      <c r="LWZ104" s="6"/>
+      <c r="LXA104" s="6"/>
+      <c r="LXB104" s="6"/>
+      <c r="LXC104" s="6"/>
+      <c r="LXD104" s="6"/>
+      <c r="LXE104" s="6"/>
+      <c r="LXF104" s="6"/>
+      <c r="LXG104" s="6"/>
+      <c r="LXH104" s="6"/>
+      <c r="LXI104" s="6"/>
+      <c r="LXJ104" s="6"/>
+      <c r="LXK104" s="6"/>
+      <c r="LXL104" s="6"/>
+      <c r="LXM104" s="6"/>
+      <c r="LXN104" s="6"/>
+      <c r="LXO104" s="6"/>
+      <c r="LXP104" s="6"/>
+      <c r="LXQ104" s="6"/>
+      <c r="LXR104" s="6"/>
+      <c r="LXS104" s="6"/>
+      <c r="LXT104" s="6"/>
+      <c r="LXU104" s="6"/>
+      <c r="LXV104" s="6"/>
+      <c r="LXW104" s="6"/>
+      <c r="LXX104" s="6"/>
+      <c r="LXY104" s="6"/>
+      <c r="LXZ104" s="6"/>
+      <c r="LYA104" s="6"/>
+      <c r="LYB104" s="6"/>
+      <c r="LYC104" s="6"/>
+      <c r="LYD104" s="6"/>
+      <c r="LYE104" s="6"/>
+      <c r="LYF104" s="6"/>
+      <c r="LYG104" s="6"/>
+      <c r="LYH104" s="6"/>
+      <c r="LYI104" s="6"/>
+      <c r="LYJ104" s="6"/>
+      <c r="LYK104" s="6"/>
+      <c r="LYL104" s="6"/>
+      <c r="LYM104" s="6"/>
+      <c r="LYN104" s="6"/>
+      <c r="LYO104" s="6"/>
+      <c r="LYP104" s="6"/>
+      <c r="LYQ104" s="6"/>
+      <c r="LYR104" s="6"/>
+      <c r="LYS104" s="6"/>
+      <c r="LYT104" s="6"/>
+      <c r="LYU104" s="6"/>
+      <c r="LYV104" s="6"/>
+      <c r="LYW104" s="6"/>
+      <c r="LYX104" s="6"/>
+      <c r="LYY104" s="6"/>
+      <c r="LYZ104" s="6"/>
+      <c r="LZA104" s="6"/>
+      <c r="LZB104" s="6"/>
+      <c r="LZC104" s="6"/>
+      <c r="LZD104" s="6"/>
+      <c r="LZE104" s="6"/>
+      <c r="LZF104" s="6"/>
+      <c r="LZG104" s="6"/>
+      <c r="LZH104" s="6"/>
+      <c r="LZI104" s="6"/>
+      <c r="LZJ104" s="6"/>
+      <c r="LZK104" s="6"/>
+      <c r="LZL104" s="6"/>
+      <c r="LZM104" s="6"/>
+      <c r="LZN104" s="6"/>
+      <c r="LZO104" s="6"/>
+      <c r="LZP104" s="6"/>
+      <c r="LZQ104" s="6"/>
+      <c r="LZR104" s="6"/>
+      <c r="LZS104" s="6"/>
+      <c r="LZT104" s="6"/>
+      <c r="LZU104" s="6"/>
+      <c r="LZV104" s="6"/>
+      <c r="LZW104" s="6"/>
+      <c r="LZX104" s="6"/>
+      <c r="LZY104" s="6"/>
+      <c r="LZZ104" s="6"/>
+      <c r="MAA104" s="6"/>
+      <c r="MAB104" s="6"/>
+      <c r="MAC104" s="6"/>
+      <c r="MAD104" s="6"/>
+      <c r="MAE104" s="6"/>
+      <c r="MAF104" s="6"/>
+      <c r="MAG104" s="6"/>
+      <c r="MAH104" s="6"/>
+      <c r="MAI104" s="6"/>
+      <c r="MAJ104" s="6"/>
+      <c r="MAK104" s="6"/>
+      <c r="MAL104" s="6"/>
+      <c r="MAM104" s="6"/>
+      <c r="MAN104" s="6"/>
+      <c r="MAO104" s="6"/>
+      <c r="MAP104" s="6"/>
+      <c r="MAQ104" s="6"/>
+      <c r="MAR104" s="6"/>
+      <c r="MAS104" s="6"/>
+      <c r="MAT104" s="6"/>
+      <c r="MAU104" s="6"/>
+      <c r="MAV104" s="6"/>
+      <c r="MAW104" s="6"/>
+      <c r="MAX104" s="6"/>
+      <c r="MAY104" s="6"/>
+      <c r="MAZ104" s="6"/>
+      <c r="MBA104" s="6"/>
+      <c r="MBB104" s="6"/>
+      <c r="MBC104" s="6"/>
+      <c r="MBD104" s="6"/>
+      <c r="MBE104" s="6"/>
+      <c r="MBF104" s="6"/>
+      <c r="MBG104" s="6"/>
+      <c r="MBH104" s="6"/>
+      <c r="MBI104" s="6"/>
+      <c r="MBJ104" s="6"/>
+      <c r="MBK104" s="6"/>
+      <c r="MBL104" s="6"/>
+      <c r="MBM104" s="6"/>
+      <c r="MBN104" s="6"/>
+      <c r="MBO104" s="6"/>
+      <c r="MBP104" s="6"/>
+      <c r="MBQ104" s="6"/>
+      <c r="MBR104" s="6"/>
+      <c r="MBS104" s="6"/>
+      <c r="MBT104" s="6"/>
+      <c r="MBU104" s="6"/>
+      <c r="MBV104" s="6"/>
+      <c r="MBW104" s="6"/>
+      <c r="MBX104" s="6"/>
+      <c r="MBY104" s="6"/>
+      <c r="MBZ104" s="6"/>
+      <c r="MCA104" s="6"/>
+      <c r="MCB104" s="6"/>
+      <c r="MCC104" s="6"/>
+      <c r="MCD104" s="6"/>
+      <c r="MCE104" s="6"/>
+      <c r="MCF104" s="6"/>
+      <c r="MCG104" s="6"/>
+      <c r="MCH104" s="6"/>
+      <c r="MCI104" s="6"/>
+      <c r="MCJ104" s="6"/>
+      <c r="MCK104" s="6"/>
+      <c r="MCL104" s="6"/>
+      <c r="MCM104" s="6"/>
+      <c r="MCN104" s="6"/>
+      <c r="MCO104" s="6"/>
+      <c r="MCP104" s="6"/>
+      <c r="MCQ104" s="6"/>
+      <c r="MCR104" s="6"/>
+      <c r="MCS104" s="6"/>
+      <c r="MCT104" s="6"/>
+      <c r="MCU104" s="6"/>
+      <c r="MCV104" s="6"/>
+      <c r="MCW104" s="6"/>
+      <c r="MCX104" s="6"/>
+      <c r="MCY104" s="6"/>
+      <c r="MCZ104" s="6"/>
+      <c r="MDA104" s="6"/>
+      <c r="MDB104" s="6"/>
+      <c r="MDC104" s="6"/>
+      <c r="MDD104" s="6"/>
+      <c r="MDE104" s="6"/>
+      <c r="MDF104" s="6"/>
+      <c r="MDG104" s="6"/>
+      <c r="MDH104" s="6"/>
+      <c r="MDI104" s="6"/>
+      <c r="MDJ104" s="6"/>
+      <c r="MDK104" s="6"/>
+      <c r="MDL104" s="6"/>
+      <c r="MDM104" s="6"/>
+      <c r="MDN104" s="6"/>
+      <c r="MDO104" s="6"/>
+      <c r="MDP104" s="6"/>
+      <c r="MDQ104" s="6"/>
+      <c r="MDR104" s="6"/>
+      <c r="MDS104" s="6"/>
+      <c r="MDT104" s="6"/>
+      <c r="MDU104" s="6"/>
+      <c r="MDV104" s="6"/>
+      <c r="MDW104" s="6"/>
+      <c r="MDX104" s="6"/>
+      <c r="MDY104" s="6"/>
+      <c r="MDZ104" s="6"/>
+      <c r="MEA104" s="6"/>
+      <c r="MEB104" s="6"/>
+      <c r="MEC104" s="6"/>
+      <c r="MED104" s="6"/>
+      <c r="MEE104" s="6"/>
+      <c r="MEF104" s="6"/>
+      <c r="MEG104" s="6"/>
+      <c r="MEH104" s="6"/>
+      <c r="MEI104" s="6"/>
+      <c r="MEJ104" s="6"/>
+      <c r="MEK104" s="6"/>
+      <c r="MEL104" s="6"/>
+      <c r="MEM104" s="6"/>
+      <c r="MEN104" s="6"/>
+      <c r="MEO104" s="6"/>
+      <c r="MEP104" s="6"/>
+      <c r="MEQ104" s="6"/>
+      <c r="MER104" s="6"/>
+      <c r="MES104" s="6"/>
+      <c r="MET104" s="6"/>
+      <c r="MEU104" s="6"/>
+      <c r="MEV104" s="6"/>
+      <c r="MEW104" s="6"/>
+      <c r="MEX104" s="6"/>
+      <c r="MEY104" s="6"/>
+      <c r="MEZ104" s="6"/>
+      <c r="MFA104" s="6"/>
+      <c r="MFB104" s="6"/>
+      <c r="MFC104" s="6"/>
+      <c r="MFD104" s="6"/>
+      <c r="MFE104" s="6"/>
+      <c r="MFF104" s="6"/>
+      <c r="MFG104" s="6"/>
+      <c r="MFH104" s="6"/>
+      <c r="MFI104" s="6"/>
+      <c r="MFJ104" s="6"/>
+      <c r="MFK104" s="6"/>
+      <c r="MFL104" s="6"/>
+      <c r="MFM104" s="6"/>
+      <c r="MFN104" s="6"/>
+      <c r="MFO104" s="6"/>
+      <c r="MFP104" s="6"/>
+      <c r="MFQ104" s="6"/>
+      <c r="MFR104" s="6"/>
+      <c r="MFS104" s="6"/>
+      <c r="MFT104" s="6"/>
+      <c r="MFU104" s="6"/>
+      <c r="MFV104" s="6"/>
+      <c r="MFW104" s="6"/>
+      <c r="MFX104" s="6"/>
+      <c r="MFY104" s="6"/>
+      <c r="MFZ104" s="6"/>
+      <c r="MGA104" s="6"/>
+      <c r="MGB104" s="6"/>
+      <c r="MGC104" s="6"/>
+      <c r="MGD104" s="6"/>
+      <c r="MGE104" s="6"/>
+      <c r="MGF104" s="6"/>
+      <c r="MGG104" s="6"/>
+      <c r="MGH104" s="6"/>
+      <c r="MGI104" s="6"/>
+      <c r="MGJ104" s="6"/>
+      <c r="MGK104" s="6"/>
+      <c r="MGL104" s="6"/>
+      <c r="MGM104" s="6"/>
+      <c r="MGN104" s="6"/>
+      <c r="MGO104" s="6"/>
+      <c r="MGP104" s="6"/>
+      <c r="MGQ104" s="6"/>
+      <c r="MGR104" s="6"/>
+      <c r="MGS104" s="6"/>
+      <c r="MGT104" s="6"/>
+      <c r="MGU104" s="6"/>
+      <c r="MGV104" s="6"/>
+      <c r="MGW104" s="6"/>
+      <c r="MGX104" s="6"/>
+      <c r="MGY104" s="6"/>
+      <c r="MGZ104" s="6"/>
+      <c r="MHA104" s="6"/>
+      <c r="MHB104" s="6"/>
+      <c r="MHC104" s="6"/>
+      <c r="MHD104" s="6"/>
+      <c r="MHE104" s="6"/>
+      <c r="MHF104" s="6"/>
+      <c r="MHG104" s="6"/>
+      <c r="MHH104" s="6"/>
+      <c r="MHI104" s="6"/>
+      <c r="MHJ104" s="6"/>
+      <c r="MHK104" s="6"/>
+      <c r="MHL104" s="6"/>
+      <c r="MHM104" s="6"/>
+      <c r="MHN104" s="6"/>
+      <c r="MHO104" s="6"/>
+      <c r="MHP104" s="6"/>
+      <c r="MHQ104" s="6"/>
+      <c r="MHR104" s="6"/>
+      <c r="MHS104" s="6"/>
+      <c r="MHT104" s="6"/>
+      <c r="MHU104" s="6"/>
+      <c r="MHV104" s="6"/>
+      <c r="MHW104" s="6"/>
+      <c r="MHX104" s="6"/>
+      <c r="MHY104" s="6"/>
+      <c r="MHZ104" s="6"/>
+      <c r="MIA104" s="6"/>
+      <c r="MIB104" s="6"/>
+      <c r="MIC104" s="6"/>
+      <c r="MID104" s="6"/>
+      <c r="MIE104" s="6"/>
+      <c r="MIF104" s="6"/>
+      <c r="MIG104" s="6"/>
+      <c r="MIH104" s="6"/>
+      <c r="MII104" s="6"/>
+      <c r="MIJ104" s="6"/>
+      <c r="MIK104" s="6"/>
+      <c r="MIL104" s="6"/>
+      <c r="MIM104" s="6"/>
+      <c r="MIN104" s="6"/>
+      <c r="MIO104" s="6"/>
+      <c r="MIP104" s="6"/>
+      <c r="MIQ104" s="6"/>
+      <c r="MIR104" s="6"/>
+      <c r="MIS104" s="6"/>
+      <c r="MIT104" s="6"/>
+      <c r="MIU104" s="6"/>
+      <c r="MIV104" s="6"/>
+      <c r="MIW104" s="6"/>
+      <c r="MIX104" s="6"/>
+      <c r="MIY104" s="6"/>
+      <c r="MIZ104" s="6"/>
+      <c r="MJA104" s="6"/>
+      <c r="MJB104" s="6"/>
+      <c r="MJC104" s="6"/>
+      <c r="MJD104" s="6"/>
+      <c r="MJE104" s="6"/>
+      <c r="MJF104" s="6"/>
+      <c r="MJG104" s="6"/>
+      <c r="MJH104" s="6"/>
+      <c r="MJI104" s="6"/>
+      <c r="MJJ104" s="6"/>
+      <c r="MJK104" s="6"/>
+      <c r="MJL104" s="6"/>
+      <c r="MJM104" s="6"/>
+      <c r="MJN104" s="6"/>
+      <c r="MJO104" s="6"/>
+      <c r="MJP104" s="6"/>
+      <c r="MJQ104" s="6"/>
+      <c r="MJR104" s="6"/>
+      <c r="MJS104" s="6"/>
+      <c r="MJT104" s="6"/>
+      <c r="MJU104" s="6"/>
+      <c r="MJV104" s="6"/>
+      <c r="MJW104" s="6"/>
+      <c r="MJX104" s="6"/>
+      <c r="MJY104" s="6"/>
+      <c r="MJZ104" s="6"/>
+      <c r="MKA104" s="6"/>
+      <c r="MKB104" s="6"/>
+      <c r="MKC104" s="6"/>
+      <c r="MKD104" s="6"/>
+      <c r="MKE104" s="6"/>
+      <c r="MKF104" s="6"/>
+      <c r="MKG104" s="6"/>
+      <c r="MKH104" s="6"/>
+      <c r="MKI104" s="6"/>
+      <c r="MKJ104" s="6"/>
+      <c r="MKK104" s="6"/>
+      <c r="MKL104" s="6"/>
+      <c r="MKM104" s="6"/>
+      <c r="MKN104" s="6"/>
+      <c r="MKO104" s="6"/>
+      <c r="MKP104" s="6"/>
+      <c r="MKQ104" s="6"/>
+      <c r="MKR104" s="6"/>
+      <c r="MKS104" s="6"/>
+      <c r="MKT104" s="6"/>
+      <c r="MKU104" s="6"/>
+      <c r="MKV104" s="6"/>
+      <c r="MKW104" s="6"/>
+      <c r="MKX104" s="6"/>
+      <c r="MKY104" s="6"/>
+      <c r="MKZ104" s="6"/>
+      <c r="MLA104" s="6"/>
+      <c r="MLB104" s="6"/>
+      <c r="MLC104" s="6"/>
+      <c r="MLD104" s="6"/>
+      <c r="MLE104" s="6"/>
+      <c r="MLF104" s="6"/>
+      <c r="MLG104" s="6"/>
+      <c r="MLH104" s="6"/>
+      <c r="MLI104" s="6"/>
+      <c r="MLJ104" s="6"/>
+      <c r="MLK104" s="6"/>
+      <c r="MLL104" s="6"/>
+      <c r="MLM104" s="6"/>
+      <c r="MLN104" s="6"/>
+      <c r="MLO104" s="6"/>
+      <c r="MLP104" s="6"/>
+      <c r="MLQ104" s="6"/>
+      <c r="MLR104" s="6"/>
+      <c r="MLS104" s="6"/>
+      <c r="MLT104" s="6"/>
+      <c r="MLU104" s="6"/>
+      <c r="MLV104" s="6"/>
+      <c r="MLW104" s="6"/>
+      <c r="MLX104" s="6"/>
+      <c r="MLY104" s="6"/>
+      <c r="MLZ104" s="6"/>
+      <c r="MMA104" s="6"/>
+      <c r="MMB104" s="6"/>
+      <c r="MMC104" s="6"/>
+      <c r="MMD104" s="6"/>
+      <c r="MME104" s="6"/>
+      <c r="MMF104" s="6"/>
+      <c r="MMG104" s="6"/>
+      <c r="MMH104" s="6"/>
+      <c r="MMI104" s="6"/>
+      <c r="MMJ104" s="6"/>
+      <c r="MMK104" s="6"/>
+      <c r="MML104" s="6"/>
+      <c r="MMM104" s="6"/>
+      <c r="MMN104" s="6"/>
+      <c r="MMO104" s="6"/>
+      <c r="MMP104" s="6"/>
+      <c r="MMQ104" s="6"/>
+      <c r="MMR104" s="6"/>
+      <c r="MMS104" s="6"/>
+      <c r="MMT104" s="6"/>
+      <c r="MMU104" s="6"/>
+      <c r="MMV104" s="6"/>
+      <c r="MMW104" s="6"/>
+      <c r="MMX104" s="6"/>
+      <c r="MMY104" s="6"/>
+      <c r="MMZ104" s="6"/>
+      <c r="MNA104" s="6"/>
+      <c r="MNB104" s="6"/>
+      <c r="MNC104" s="6"/>
+      <c r="MND104" s="6"/>
+      <c r="MNE104" s="6"/>
+      <c r="MNF104" s="6"/>
+      <c r="MNG104" s="6"/>
+      <c r="MNH104" s="6"/>
+      <c r="MNI104" s="6"/>
+      <c r="MNJ104" s="6"/>
+      <c r="MNK104" s="6"/>
+      <c r="MNL104" s="6"/>
+      <c r="MNM104" s="6"/>
+      <c r="MNN104" s="6"/>
+      <c r="MNO104" s="6"/>
+      <c r="MNP104" s="6"/>
+      <c r="MNQ104" s="6"/>
+      <c r="MNR104" s="6"/>
+      <c r="MNS104" s="6"/>
+      <c r="MNT104" s="6"/>
+      <c r="MNU104" s="6"/>
+      <c r="MNV104" s="6"/>
+      <c r="MNW104" s="6"/>
+      <c r="MNX104" s="6"/>
+      <c r="MNY104" s="6"/>
+      <c r="MNZ104" s="6"/>
+      <c r="MOA104" s="6"/>
+      <c r="MOB104" s="6"/>
+      <c r="MOC104" s="6"/>
+      <c r="MOD104" s="6"/>
+      <c r="MOE104" s="6"/>
+      <c r="MOF104" s="6"/>
+      <c r="MOG104" s="6"/>
+      <c r="MOH104" s="6"/>
+      <c r="MOI104" s="6"/>
+      <c r="MOJ104" s="6"/>
+      <c r="MOK104" s="6"/>
+      <c r="MOL104" s="6"/>
+      <c r="MOM104" s="6"/>
+      <c r="MON104" s="6"/>
+      <c r="MOO104" s="6"/>
+      <c r="MOP104" s="6"/>
+      <c r="MOQ104" s="6"/>
+      <c r="MOR104" s="6"/>
+      <c r="MOS104" s="6"/>
+      <c r="MOT104" s="6"/>
+      <c r="MOU104" s="6"/>
+      <c r="MOV104" s="6"/>
+      <c r="MOW104" s="6"/>
+      <c r="MOX104" s="6"/>
+      <c r="MOY104" s="6"/>
+      <c r="MOZ104" s="6"/>
+      <c r="MPA104" s="6"/>
+      <c r="MPB104" s="6"/>
+      <c r="MPC104" s="6"/>
+      <c r="MPD104" s="6"/>
+      <c r="MPE104" s="6"/>
+      <c r="MPF104" s="6"/>
+      <c r="MPG104" s="6"/>
+      <c r="MPH104" s="6"/>
+      <c r="MPI104" s="6"/>
+      <c r="MPJ104" s="6"/>
+      <c r="MPK104" s="6"/>
+      <c r="MPL104" s="6"/>
+      <c r="MPM104" s="6"/>
+      <c r="MPN104" s="6"/>
+      <c r="MPO104" s="6"/>
+      <c r="MPP104" s="6"/>
+      <c r="MPQ104" s="6"/>
+      <c r="MPR104" s="6"/>
+      <c r="MPS104" s="6"/>
+      <c r="MPT104" s="6"/>
+      <c r="MPU104" s="6"/>
+      <c r="MPV104" s="6"/>
+      <c r="MPW104" s="6"/>
+      <c r="MPX104" s="6"/>
+      <c r="MPY104" s="6"/>
+      <c r="MPZ104" s="6"/>
+      <c r="MQA104" s="6"/>
+      <c r="MQB104" s="6"/>
+      <c r="MQC104" s="6"/>
+      <c r="MQD104" s="6"/>
+      <c r="MQE104" s="6"/>
+      <c r="MQF104" s="6"/>
+      <c r="MQG104" s="6"/>
+      <c r="MQH104" s="6"/>
+      <c r="MQI104" s="6"/>
+      <c r="MQJ104" s="6"/>
+      <c r="MQK104" s="6"/>
+      <c r="MQL104" s="6"/>
+      <c r="MQM104" s="6"/>
+      <c r="MQN104" s="6"/>
+      <c r="MQO104" s="6"/>
+      <c r="MQP104" s="6"/>
+      <c r="MQQ104" s="6"/>
+      <c r="MQR104" s="6"/>
+      <c r="MQS104" s="6"/>
+      <c r="MQT104" s="6"/>
+      <c r="MQU104" s="6"/>
+      <c r="MQV104" s="6"/>
+      <c r="MQW104" s="6"/>
+      <c r="MQX104" s="6"/>
+      <c r="MQY104" s="6"/>
+      <c r="MQZ104" s="6"/>
+      <c r="MRA104" s="6"/>
+      <c r="MRB104" s="6"/>
+      <c r="MRC104" s="6"/>
+      <c r="MRD104" s="6"/>
+      <c r="MRE104" s="6"/>
+      <c r="MRF104" s="6"/>
+      <c r="MRG104" s="6"/>
+      <c r="MRH104" s="6"/>
+      <c r="MRI104" s="6"/>
+      <c r="MRJ104" s="6"/>
+      <c r="MRK104" s="6"/>
+      <c r="MRL104" s="6"/>
+      <c r="MRM104" s="6"/>
+      <c r="MRN104" s="6"/>
+      <c r="MRO104" s="6"/>
+      <c r="MRP104" s="6"/>
+      <c r="MRQ104" s="6"/>
+      <c r="MRR104" s="6"/>
+      <c r="MRS104" s="6"/>
+      <c r="MRT104" s="6"/>
+      <c r="MRU104" s="6"/>
+      <c r="MRV104" s="6"/>
+      <c r="MRW104" s="6"/>
+      <c r="MRX104" s="6"/>
+      <c r="MRY104" s="6"/>
+      <c r="MRZ104" s="6"/>
+      <c r="MSA104" s="6"/>
+      <c r="MSB104" s="6"/>
+      <c r="MSC104" s="6"/>
+      <c r="MSD104" s="6"/>
+      <c r="MSE104" s="6"/>
+      <c r="MSF104" s="6"/>
+      <c r="MSG104" s="6"/>
+      <c r="MSH104" s="6"/>
+      <c r="MSI104" s="6"/>
+      <c r="MSJ104" s="6"/>
+      <c r="MSK104" s="6"/>
+      <c r="MSL104" s="6"/>
+      <c r="MSM104" s="6"/>
+      <c r="MSN104" s="6"/>
+      <c r="MSO104" s="6"/>
+      <c r="MSP104" s="6"/>
+      <c r="MSQ104" s="6"/>
+      <c r="MSR104" s="6"/>
+      <c r="MSS104" s="6"/>
+      <c r="MST104" s="6"/>
+      <c r="MSU104" s="6"/>
+      <c r="MSV104" s="6"/>
+      <c r="MSW104" s="6"/>
+      <c r="MSX104" s="6"/>
+      <c r="MSY104" s="6"/>
+      <c r="MSZ104" s="6"/>
+      <c r="MTA104" s="6"/>
+      <c r="MTB104" s="6"/>
+      <c r="MTC104" s="6"/>
+      <c r="MTD104" s="6"/>
+      <c r="MTE104" s="6"/>
+      <c r="MTF104" s="6"/>
+      <c r="MTG104" s="6"/>
+      <c r="MTH104" s="6"/>
+      <c r="MTI104" s="6"/>
+      <c r="MTJ104" s="6"/>
+      <c r="MTK104" s="6"/>
+      <c r="MTL104" s="6"/>
+      <c r="MTM104" s="6"/>
+      <c r="MTN104" s="6"/>
+      <c r="MTO104" s="6"/>
+      <c r="MTP104" s="6"/>
+      <c r="MTQ104" s="6"/>
+      <c r="MTR104" s="6"/>
+      <c r="MTS104" s="6"/>
+      <c r="MTT104" s="6"/>
+      <c r="MTU104" s="6"/>
+      <c r="MTV104" s="6"/>
+      <c r="MTW104" s="6"/>
+      <c r="MTX104" s="6"/>
+      <c r="MTY104" s="6"/>
+      <c r="MTZ104" s="6"/>
+      <c r="MUA104" s="6"/>
+      <c r="MUB104" s="6"/>
+      <c r="MUC104" s="6"/>
+      <c r="MUD104" s="6"/>
+      <c r="MUE104" s="6"/>
+      <c r="MUF104" s="6"/>
+      <c r="MUG104" s="6"/>
+      <c r="MUH104" s="6"/>
+      <c r="MUI104" s="6"/>
+      <c r="MUJ104" s="6"/>
+      <c r="MUK104" s="6"/>
+      <c r="MUL104" s="6"/>
+      <c r="MUM104" s="6"/>
+      <c r="MUN104" s="6"/>
+      <c r="MUO104" s="6"/>
+      <c r="MUP104" s="6"/>
+      <c r="MUQ104" s="6"/>
+      <c r="MUR104" s="6"/>
+      <c r="MUS104" s="6"/>
+      <c r="MUT104" s="6"/>
+      <c r="MUU104" s="6"/>
+      <c r="MUV104" s="6"/>
+      <c r="MUW104" s="6"/>
+      <c r="MUX104" s="6"/>
+      <c r="MUY104" s="6"/>
+      <c r="MUZ104" s="6"/>
+      <c r="MVA104" s="6"/>
+      <c r="MVB104" s="6"/>
+      <c r="MVC104" s="6"/>
+      <c r="MVD104" s="6"/>
+      <c r="MVE104" s="6"/>
+      <c r="MVF104" s="6"/>
+      <c r="MVG104" s="6"/>
+      <c r="MVH104" s="6"/>
+      <c r="MVI104" s="6"/>
+      <c r="MVJ104" s="6"/>
+      <c r="MVK104" s="6"/>
+      <c r="MVL104" s="6"/>
+      <c r="MVM104" s="6"/>
+      <c r="MVN104" s="6"/>
+      <c r="MVO104" s="6"/>
+      <c r="MVP104" s="6"/>
+      <c r="MVQ104" s="6"/>
+      <c r="MVR104" s="6"/>
+      <c r="MVS104" s="6"/>
+      <c r="MVT104" s="6"/>
+      <c r="MVU104" s="6"/>
+      <c r="MVV104" s="6"/>
+      <c r="MVW104" s="6"/>
+      <c r="MVX104" s="6"/>
+      <c r="MVY104" s="6"/>
+      <c r="MVZ104" s="6"/>
+      <c r="MWA104" s="6"/>
+      <c r="MWB104" s="6"/>
+      <c r="MWC104" s="6"/>
+      <c r="MWD104" s="6"/>
+      <c r="MWE104" s="6"/>
+      <c r="MWF104" s="6"/>
+      <c r="MWG104" s="6"/>
+      <c r="MWH104" s="6"/>
+      <c r="MWI104" s="6"/>
+      <c r="MWJ104" s="6"/>
+      <c r="MWK104" s="6"/>
+      <c r="MWL104" s="6"/>
+      <c r="MWM104" s="6"/>
+      <c r="MWN104" s="6"/>
+      <c r="MWO104" s="6"/>
+      <c r="MWP104" s="6"/>
+      <c r="MWQ104" s="6"/>
+      <c r="MWR104" s="6"/>
+      <c r="MWS104" s="6"/>
+      <c r="MWT104" s="6"/>
+      <c r="MWU104" s="6"/>
+      <c r="MWV104" s="6"/>
+      <c r="MWW104" s="6"/>
+      <c r="MWX104" s="6"/>
+      <c r="MWY104" s="6"/>
+      <c r="MWZ104" s="6"/>
+      <c r="MXA104" s="6"/>
+      <c r="MXB104" s="6"/>
+      <c r="MXC104" s="6"/>
+      <c r="MXD104" s="6"/>
+      <c r="MXE104" s="6"/>
+      <c r="MXF104" s="6"/>
+      <c r="MXG104" s="6"/>
+      <c r="MXH104" s="6"/>
+      <c r="MXI104" s="6"/>
+      <c r="MXJ104" s="6"/>
+      <c r="MXK104" s="6"/>
+      <c r="MXL104" s="6"/>
+      <c r="MXM104" s="6"/>
+      <c r="MXN104" s="6"/>
+      <c r="MXO104" s="6"/>
+      <c r="MXP104" s="6"/>
+      <c r="MXQ104" s="6"/>
+      <c r="MXR104" s="6"/>
+      <c r="MXS104" s="6"/>
+      <c r="MXT104" s="6"/>
+      <c r="MXU104" s="6"/>
+      <c r="MXV104" s="6"/>
+      <c r="MXW104" s="6"/>
+      <c r="MXX104" s="6"/>
+      <c r="MXY104" s="6"/>
+      <c r="MXZ104" s="6"/>
+      <c r="MYA104" s="6"/>
+      <c r="MYB104" s="6"/>
+      <c r="MYC104" s="6"/>
+      <c r="MYD104" s="6"/>
+      <c r="MYE104" s="6"/>
+      <c r="MYF104" s="6"/>
+      <c r="MYG104" s="6"/>
+      <c r="MYH104" s="6"/>
+      <c r="MYI104" s="6"/>
+      <c r="MYJ104" s="6"/>
+      <c r="MYK104" s="6"/>
+      <c r="MYL104" s="6"/>
+      <c r="MYM104" s="6"/>
+      <c r="MYN104" s="6"/>
+      <c r="MYO104" s="6"/>
+      <c r="MYP104" s="6"/>
+      <c r="MYQ104" s="6"/>
+      <c r="MYR104" s="6"/>
+      <c r="MYS104" s="6"/>
+      <c r="MYT104" s="6"/>
+      <c r="MYU104" s="6"/>
+      <c r="MYV104" s="6"/>
+      <c r="MYW104" s="6"/>
+      <c r="MYX104" s="6"/>
+      <c r="MYY104" s="6"/>
+      <c r="MYZ104" s="6"/>
+      <c r="MZA104" s="6"/>
+      <c r="MZB104" s="6"/>
+      <c r="MZC104" s="6"/>
+      <c r="MZD104" s="6"/>
+      <c r="MZE104" s="6"/>
+      <c r="MZF104" s="6"/>
+      <c r="MZG104" s="6"/>
+      <c r="MZH104" s="6"/>
+      <c r="MZI104" s="6"/>
+      <c r="MZJ104" s="6"/>
+      <c r="MZK104" s="6"/>
+      <c r="MZL104" s="6"/>
+      <c r="MZM104" s="6"/>
+      <c r="MZN104" s="6"/>
+      <c r="MZO104" s="6"/>
+      <c r="MZP104" s="6"/>
+      <c r="MZQ104" s="6"/>
+      <c r="MZR104" s="6"/>
+      <c r="MZS104" s="6"/>
+      <c r="MZT104" s="6"/>
+      <c r="MZU104" s="6"/>
+      <c r="MZV104" s="6"/>
+      <c r="MZW104" s="6"/>
+      <c r="MZX104" s="6"/>
+      <c r="MZY104" s="6"/>
+      <c r="MZZ104" s="6"/>
+      <c r="NAA104" s="6"/>
+      <c r="NAB104" s="6"/>
+      <c r="NAC104" s="6"/>
+      <c r="NAD104" s="6"/>
+      <c r="NAE104" s="6"/>
+      <c r="NAF104" s="6"/>
+      <c r="NAG104" s="6"/>
+      <c r="NAH104" s="6"/>
+      <c r="NAI104" s="6"/>
+      <c r="NAJ104" s="6"/>
+      <c r="NAK104" s="6"/>
+      <c r="NAL104" s="6"/>
+      <c r="NAM104" s="6"/>
+      <c r="NAN104" s="6"/>
+      <c r="NAO104" s="6"/>
+      <c r="NAP104" s="6"/>
+      <c r="NAQ104" s="6"/>
+      <c r="NAR104" s="6"/>
+      <c r="NAS104" s="6"/>
+      <c r="NAT104" s="6"/>
+      <c r="NAU104" s="6"/>
+      <c r="NAV104" s="6"/>
+      <c r="NAW104" s="6"/>
+      <c r="NAX104" s="6"/>
+      <c r="NAY104" s="6"/>
+      <c r="NAZ104" s="6"/>
+      <c r="NBA104" s="6"/>
+      <c r="NBB104" s="6"/>
+      <c r="NBC104" s="6"/>
+      <c r="NBD104" s="6"/>
+      <c r="NBE104" s="6"/>
+      <c r="NBF104" s="6"/>
+      <c r="NBG104" s="6"/>
+      <c r="NBH104" s="6"/>
+      <c r="NBI104" s="6"/>
+      <c r="NBJ104" s="6"/>
+      <c r="NBK104" s="6"/>
+      <c r="NBL104" s="6"/>
+      <c r="NBM104" s="6"/>
+      <c r="NBN104" s="6"/>
+      <c r="NBO104" s="6"/>
+      <c r="NBP104" s="6"/>
+      <c r="NBQ104" s="6"/>
+      <c r="NBR104" s="6"/>
+      <c r="NBS104" s="6"/>
+      <c r="NBT104" s="6"/>
+      <c r="NBU104" s="6"/>
+      <c r="NBV104" s="6"/>
+      <c r="NBW104" s="6"/>
+      <c r="NBX104" s="6"/>
+      <c r="NBY104" s="6"/>
+      <c r="NBZ104" s="6"/>
+      <c r="NCA104" s="6"/>
+      <c r="NCB104" s="6"/>
+      <c r="NCC104" s="6"/>
+      <c r="NCD104" s="6"/>
+      <c r="NCE104" s="6"/>
+      <c r="NCF104" s="6"/>
+      <c r="NCG104" s="6"/>
+      <c r="NCH104" s="6"/>
+      <c r="NCI104" s="6"/>
+      <c r="NCJ104" s="6"/>
+      <c r="NCK104" s="6"/>
+      <c r="NCL104" s="6"/>
+      <c r="NCM104" s="6"/>
+      <c r="NCN104" s="6"/>
+      <c r="NCO104" s="6"/>
+      <c r="NCP104" s="6"/>
+      <c r="NCQ104" s="6"/>
+      <c r="NCR104" s="6"/>
+      <c r="NCS104" s="6"/>
+      <c r="NCT104" s="6"/>
+      <c r="NCU104" s="6"/>
+      <c r="NCV104" s="6"/>
+      <c r="NCW104" s="6"/>
+      <c r="NCX104" s="6"/>
+      <c r="NCY104" s="6"/>
+      <c r="NCZ104" s="6"/>
+      <c r="NDA104" s="6"/>
+      <c r="NDB104" s="6"/>
+      <c r="NDC104" s="6"/>
+      <c r="NDD104" s="6"/>
+      <c r="NDE104" s="6"/>
+      <c r="NDF104" s="6"/>
+      <c r="NDG104" s="6"/>
+      <c r="NDH104" s="6"/>
+      <c r="NDI104" s="6"/>
+      <c r="NDJ104" s="6"/>
+      <c r="NDK104" s="6"/>
+      <c r="NDL104" s="6"/>
+      <c r="NDM104" s="6"/>
+      <c r="NDN104" s="6"/>
+      <c r="NDO104" s="6"/>
+      <c r="NDP104" s="6"/>
+      <c r="NDQ104" s="6"/>
+      <c r="NDR104" s="6"/>
+      <c r="NDS104" s="6"/>
+      <c r="NDT104" s="6"/>
+      <c r="NDU104" s="6"/>
+      <c r="NDV104" s="6"/>
+      <c r="NDW104" s="6"/>
+      <c r="NDX104" s="6"/>
+      <c r="NDY104" s="6"/>
+      <c r="NDZ104" s="6"/>
+      <c r="NEA104" s="6"/>
+      <c r="NEB104" s="6"/>
+      <c r="NEC104" s="6"/>
+      <c r="NED104" s="6"/>
+      <c r="NEE104" s="6"/>
+      <c r="NEF104" s="6"/>
+      <c r="NEG104" s="6"/>
+      <c r="NEH104" s="6"/>
+      <c r="NEI104" s="6"/>
+      <c r="NEJ104" s="6"/>
+      <c r="NEK104" s="6"/>
+      <c r="NEL104" s="6"/>
+      <c r="NEM104" s="6"/>
+      <c r="NEN104" s="6"/>
+      <c r="NEO104" s="6"/>
+      <c r="NEP104" s="6"/>
+      <c r="NEQ104" s="6"/>
+      <c r="NER104" s="6"/>
+      <c r="NES104" s="6"/>
+      <c r="NET104" s="6"/>
+      <c r="NEU104" s="6"/>
+      <c r="NEV104" s="6"/>
+      <c r="NEW104" s="6"/>
+      <c r="NEX104" s="6"/>
+      <c r="NEY104" s="6"/>
+      <c r="NEZ104" s="6"/>
+      <c r="NFA104" s="6"/>
+      <c r="NFB104" s="6"/>
+      <c r="NFC104" s="6"/>
+      <c r="NFD104" s="6"/>
+      <c r="NFE104" s="6"/>
+      <c r="NFF104" s="6"/>
+      <c r="NFG104" s="6"/>
+      <c r="NFH104" s="6"/>
+      <c r="NFI104" s="6"/>
+      <c r="NFJ104" s="6"/>
+      <c r="NFK104" s="6"/>
+      <c r="NFL104" s="6"/>
+      <c r="NFM104" s="6"/>
+      <c r="NFN104" s="6"/>
+      <c r="NFO104" s="6"/>
+      <c r="NFP104" s="6"/>
+      <c r="NFQ104" s="6"/>
+      <c r="NFR104" s="6"/>
+      <c r="NFS104" s="6"/>
+      <c r="NFT104" s="6"/>
+      <c r="NFU104" s="6"/>
+      <c r="NFV104" s="6"/>
+      <c r="NFW104" s="6"/>
+      <c r="NFX104" s="6"/>
+      <c r="NFY104" s="6"/>
+      <c r="NFZ104" s="6"/>
+      <c r="NGA104" s="6"/>
+      <c r="NGB104" s="6"/>
+      <c r="NGC104" s="6"/>
+      <c r="NGD104" s="6"/>
+      <c r="NGE104" s="6"/>
+      <c r="NGF104" s="6"/>
+      <c r="NGG104" s="6"/>
+      <c r="NGH104" s="6"/>
+      <c r="NGI104" s="6"/>
+      <c r="NGJ104" s="6"/>
+      <c r="NGK104" s="6"/>
+      <c r="NGL104" s="6"/>
+      <c r="NGM104" s="6"/>
+      <c r="NGN104" s="6"/>
+      <c r="NGO104" s="6"/>
+      <c r="NGP104" s="6"/>
+      <c r="NGQ104" s="6"/>
+      <c r="NGR104" s="6"/>
+      <c r="NGS104" s="6"/>
+      <c r="NGT104" s="6"/>
+      <c r="NGU104" s="6"/>
+      <c r="NGV104" s="6"/>
+      <c r="NGW104" s="6"/>
+      <c r="NGX104" s="6"/>
+      <c r="NGY104" s="6"/>
+      <c r="NGZ104" s="6"/>
+      <c r="NHA104" s="6"/>
+      <c r="NHB104" s="6"/>
+      <c r="NHC104" s="6"/>
+      <c r="NHD104" s="6"/>
+      <c r="NHE104" s="6"/>
+      <c r="NHF104" s="6"/>
+      <c r="NHG104" s="6"/>
+      <c r="NHH104" s="6"/>
+      <c r="NHI104" s="6"/>
+      <c r="NHJ104" s="6"/>
+      <c r="NHK104" s="6"/>
+      <c r="NHL104" s="6"/>
+      <c r="NHM104" s="6"/>
+      <c r="NHN104" s="6"/>
+      <c r="NHO104" s="6"/>
+      <c r="NHP104" s="6"/>
+      <c r="NHQ104" s="6"/>
+      <c r="NHR104" s="6"/>
+      <c r="NHS104" s="6"/>
+      <c r="NHT104" s="6"/>
+      <c r="NHU104" s="6"/>
+      <c r="NHV104" s="6"/>
+      <c r="NHW104" s="6"/>
+      <c r="NHX104" s="6"/>
+      <c r="NHY104" s="6"/>
+      <c r="NHZ104" s="6"/>
+      <c r="NIA104" s="6"/>
+      <c r="NIB104" s="6"/>
+      <c r="NIC104" s="6"/>
+      <c r="NID104" s="6"/>
+      <c r="NIE104" s="6"/>
+      <c r="NIF104" s="6"/>
+      <c r="NIG104" s="6"/>
+      <c r="NIH104" s="6"/>
+      <c r="NII104" s="6"/>
+      <c r="NIJ104" s="6"/>
+      <c r="NIK104" s="6"/>
+      <c r="NIL104" s="6"/>
+      <c r="NIM104" s="6"/>
+      <c r="NIN104" s="6"/>
+      <c r="NIO104" s="6"/>
+      <c r="NIP104" s="6"/>
+      <c r="NIQ104" s="6"/>
+      <c r="NIR104" s="6"/>
+      <c r="NIS104" s="6"/>
+      <c r="NIT104" s="6"/>
+      <c r="NIU104" s="6"/>
+      <c r="NIV104" s="6"/>
+      <c r="NIW104" s="6"/>
+      <c r="NIX104" s="6"/>
+      <c r="NIY104" s="6"/>
+      <c r="NIZ104" s="6"/>
+      <c r="NJA104" s="6"/>
+      <c r="NJB104" s="6"/>
+      <c r="NJC104" s="6"/>
+      <c r="NJD104" s="6"/>
+      <c r="NJE104" s="6"/>
+      <c r="NJF104" s="6"/>
+      <c r="NJG104" s="6"/>
+      <c r="NJH104" s="6"/>
+      <c r="NJI104" s="6"/>
+      <c r="NJJ104" s="6"/>
+      <c r="NJK104" s="6"/>
+      <c r="NJL104" s="6"/>
+      <c r="NJM104" s="6"/>
+      <c r="NJN104" s="6"/>
+      <c r="NJO104" s="6"/>
+      <c r="NJP104" s="6"/>
+      <c r="NJQ104" s="6"/>
+      <c r="NJR104" s="6"/>
+      <c r="NJS104" s="6"/>
+      <c r="NJT104" s="6"/>
+      <c r="NJU104" s="6"/>
+      <c r="NJV104" s="6"/>
+      <c r="NJW104" s="6"/>
+      <c r="NJX104" s="6"/>
+      <c r="NJY104" s="6"/>
+      <c r="NJZ104" s="6"/>
+      <c r="NKA104" s="6"/>
+      <c r="NKB104" s="6"/>
+      <c r="NKC104" s="6"/>
+      <c r="NKD104" s="6"/>
+      <c r="NKE104" s="6"/>
+      <c r="NKF104" s="6"/>
+      <c r="NKG104" s="6"/>
+      <c r="NKH104" s="6"/>
+      <c r="NKI104" s="6"/>
+      <c r="NKJ104" s="6"/>
+      <c r="NKK104" s="6"/>
+      <c r="NKL104" s="6"/>
+      <c r="NKM104" s="6"/>
+      <c r="NKN104" s="6"/>
+      <c r="NKO104" s="6"/>
+      <c r="NKP104" s="6"/>
+      <c r="NKQ104" s="6"/>
+      <c r="NKR104" s="6"/>
+      <c r="NKS104" s="6"/>
+      <c r="NKT104" s="6"/>
+      <c r="NKU104" s="6"/>
+      <c r="NKV104" s="6"/>
+      <c r="NKW104" s="6"/>
+      <c r="NKX104" s="6"/>
+      <c r="NKY104" s="6"/>
+      <c r="NKZ104" s="6"/>
+      <c r="NLA104" s="6"/>
+      <c r="NLB104" s="6"/>
+      <c r="NLC104" s="6"/>
+      <c r="NLD104" s="6"/>
+      <c r="NLE104" s="6"/>
+      <c r="NLF104" s="6"/>
+      <c r="NLG104" s="6"/>
+      <c r="NLH104" s="6"/>
+      <c r="NLI104" s="6"/>
+      <c r="NLJ104" s="6"/>
+      <c r="NLK104" s="6"/>
+      <c r="NLL104" s="6"/>
+      <c r="NLM104" s="6"/>
+      <c r="NLN104" s="6"/>
+      <c r="NLO104" s="6"/>
+      <c r="NLP104" s="6"/>
+      <c r="NLQ104" s="6"/>
+      <c r="NLR104" s="6"/>
+      <c r="NLS104" s="6"/>
+      <c r="NLT104" s="6"/>
+      <c r="NLU104" s="6"/>
+      <c r="NLV104" s="6"/>
+      <c r="NLW104" s="6"/>
+      <c r="NLX104" s="6"/>
+      <c r="NLY104" s="6"/>
+      <c r="NLZ104" s="6"/>
+      <c r="NMA104" s="6"/>
+      <c r="NMB104" s="6"/>
+      <c r="NMC104" s="6"/>
+      <c r="NMD104" s="6"/>
+      <c r="NME104" s="6"/>
+      <c r="NMF104" s="6"/>
+      <c r="NMG104" s="6"/>
+      <c r="NMH104" s="6"/>
+      <c r="NMI104" s="6"/>
+      <c r="NMJ104" s="6"/>
+      <c r="NMK104" s="6"/>
+      <c r="NML104" s="6"/>
+      <c r="NMM104" s="6"/>
+      <c r="NMN104" s="6"/>
+      <c r="NMO104" s="6"/>
+      <c r="NMP104" s="6"/>
+      <c r="NMQ104" s="6"/>
+      <c r="NMR104" s="6"/>
+      <c r="NMS104" s="6"/>
+      <c r="NMT104" s="6"/>
+      <c r="NMU104" s="6"/>
+      <c r="NMV104" s="6"/>
+      <c r="NMW104" s="6"/>
+      <c r="NMX104" s="6"/>
+      <c r="NMY104" s="6"/>
+      <c r="NMZ104" s="6"/>
+      <c r="NNA104" s="6"/>
+      <c r="NNB104" s="6"/>
+      <c r="NNC104" s="6"/>
+      <c r="NND104" s="6"/>
+      <c r="NNE104" s="6"/>
+      <c r="NNF104" s="6"/>
+      <c r="NNG104" s="6"/>
+      <c r="NNH104" s="6"/>
+      <c r="NNI104" s="6"/>
+      <c r="NNJ104" s="6"/>
+      <c r="NNK104" s="6"/>
+      <c r="NNL104" s="6"/>
+      <c r="NNM104" s="6"/>
+      <c r="NNN104" s="6"/>
+      <c r="NNO104" s="6"/>
+      <c r="NNP104" s="6"/>
+      <c r="NNQ104" s="6"/>
+      <c r="NNR104" s="6"/>
+      <c r="NNS104" s="6"/>
+      <c r="NNT104" s="6"/>
+      <c r="NNU104" s="6"/>
+      <c r="NNV104" s="6"/>
+      <c r="NNW104" s="6"/>
+      <c r="NNX104" s="6"/>
+      <c r="NNY104" s="6"/>
+      <c r="NNZ104" s="6"/>
+      <c r="NOA104" s="6"/>
+      <c r="NOB104" s="6"/>
+      <c r="NOC104" s="6"/>
+      <c r="NOD104" s="6"/>
+      <c r="NOE104" s="6"/>
+      <c r="NOF104" s="6"/>
+      <c r="NOG104" s="6"/>
+      <c r="NOH104" s="6"/>
+      <c r="NOI104" s="6"/>
+      <c r="NOJ104" s="6"/>
+      <c r="NOK104" s="6"/>
+      <c r="NOL104" s="6"/>
+      <c r="NOM104" s="6"/>
+      <c r="NON104" s="6"/>
+      <c r="NOO104" s="6"/>
+      <c r="NOP104" s="6"/>
+      <c r="NOQ104" s="6"/>
+      <c r="NOR104" s="6"/>
+      <c r="NOS104" s="6"/>
+      <c r="NOT104" s="6"/>
+      <c r="NOU104" s="6"/>
+      <c r="NOV104" s="6"/>
+      <c r="NOW104" s="6"/>
+      <c r="NOX104" s="6"/>
+      <c r="NOY104" s="6"/>
+      <c r="NOZ104" s="6"/>
+      <c r="NPA104" s="6"/>
+      <c r="NPB104" s="6"/>
+      <c r="NPC104" s="6"/>
+      <c r="NPD104" s="6"/>
+      <c r="NPE104" s="6"/>
+      <c r="NPF104" s="6"/>
+      <c r="NPG104" s="6"/>
+      <c r="NPH104" s="6"/>
+      <c r="NPI104" s="6"/>
+      <c r="NPJ104" s="6"/>
+      <c r="NPK104" s="6"/>
+      <c r="NPL104" s="6"/>
+      <c r="NPM104" s="6"/>
+      <c r="NPN104" s="6"/>
+      <c r="NPO104" s="6"/>
+      <c r="NPP104" s="6"/>
+      <c r="NPQ104" s="6"/>
+      <c r="NPR104" s="6"/>
+      <c r="NPS104" s="6"/>
+      <c r="NPT104" s="6"/>
+      <c r="NPU104" s="6"/>
+      <c r="NPV104" s="6"/>
+      <c r="NPW104" s="6"/>
+      <c r="NPX104" s="6"/>
+      <c r="NPY104" s="6"/>
+      <c r="NPZ104" s="6"/>
+      <c r="NQA104" s="6"/>
+      <c r="NQB104" s="6"/>
+      <c r="NQC104" s="6"/>
+      <c r="NQD104" s="6"/>
+      <c r="NQE104" s="6"/>
+      <c r="NQF104" s="6"/>
+      <c r="NQG104" s="6"/>
+      <c r="NQH104" s="6"/>
+      <c r="NQI104" s="6"/>
+      <c r="NQJ104" s="6"/>
+      <c r="NQK104" s="6"/>
+      <c r="NQL104" s="6"/>
+      <c r="NQM104" s="6"/>
+      <c r="NQN104" s="6"/>
+      <c r="NQO104" s="6"/>
+      <c r="NQP104" s="6"/>
+      <c r="NQQ104" s="6"/>
+      <c r="NQR104" s="6"/>
+      <c r="NQS104" s="6"/>
+      <c r="NQT104" s="6"/>
+      <c r="NQU104" s="6"/>
+      <c r="NQV104" s="6"/>
+      <c r="NQW104" s="6"/>
+      <c r="NQX104" s="6"/>
+      <c r="NQY104" s="6"/>
+      <c r="NQZ104" s="6"/>
+      <c r="NRA104" s="6"/>
+      <c r="NRB104" s="6"/>
+      <c r="NRC104" s="6"/>
+      <c r="NRD104" s="6"/>
+      <c r="NRE104" s="6"/>
+      <c r="NRF104" s="6"/>
+      <c r="NRG104" s="6"/>
+      <c r="NRH104" s="6"/>
+      <c r="NRI104" s="6"/>
+      <c r="NRJ104" s="6"/>
+      <c r="NRK104" s="6"/>
+      <c r="NRL104" s="6"/>
+      <c r="NRM104" s="6"/>
+      <c r="NRN104" s="6"/>
+      <c r="NRO104" s="6"/>
+      <c r="NRP104" s="6"/>
+      <c r="NRQ104" s="6"/>
+      <c r="NRR104" s="6"/>
+      <c r="NRS104" s="6"/>
+      <c r="NRT104" s="6"/>
+      <c r="NRU104" s="6"/>
+      <c r="NRV104" s="6"/>
+      <c r="NRW104" s="6"/>
+      <c r="NRX104" s="6"/>
+      <c r="NRY104" s="6"/>
+      <c r="NRZ104" s="6"/>
+      <c r="NSA104" s="6"/>
+      <c r="NSB104" s="6"/>
+      <c r="NSC104" s="6"/>
+      <c r="NSD104" s="6"/>
+      <c r="NSE104" s="6"/>
+      <c r="NSF104" s="6"/>
+      <c r="NSG104" s="6"/>
+      <c r="NSH104" s="6"/>
+      <c r="NSI104" s="6"/>
+      <c r="NSJ104" s="6"/>
+      <c r="NSK104" s="6"/>
+      <c r="NSL104" s="6"/>
+      <c r="NSM104" s="6"/>
+      <c r="NSN104" s="6"/>
+      <c r="NSO104" s="6"/>
+      <c r="NSP104" s="6"/>
+      <c r="NSQ104" s="6"/>
+      <c r="NSR104" s="6"/>
+      <c r="NSS104" s="6"/>
+      <c r="NST104" s="6"/>
+      <c r="NSU104" s="6"/>
+      <c r="NSV104" s="6"/>
+      <c r="NSW104" s="6"/>
+      <c r="NSX104" s="6"/>
+      <c r="NSY104" s="6"/>
+      <c r="NSZ104" s="6"/>
+      <c r="NTA104" s="6"/>
+      <c r="NTB104" s="6"/>
+      <c r="NTC104" s="6"/>
+      <c r="NTD104" s="6"/>
+      <c r="NTE104" s="6"/>
+      <c r="NTF104" s="6"/>
+      <c r="NTG104" s="6"/>
+      <c r="NTH104" s="6"/>
+      <c r="NTI104" s="6"/>
+      <c r="NTJ104" s="6"/>
+      <c r="NTK104" s="6"/>
+      <c r="NTL104" s="6"/>
+      <c r="NTM104" s="6"/>
+      <c r="NTN104" s="6"/>
+      <c r="NTO104" s="6"/>
+      <c r="NTP104" s="6"/>
+      <c r="NTQ104" s="6"/>
+      <c r="NTR104" s="6"/>
+      <c r="NTS104" s="6"/>
+      <c r="NTT104" s="6"/>
+      <c r="NTU104" s="6"/>
+      <c r="NTV104" s="6"/>
+      <c r="NTW104" s="6"/>
+      <c r="NTX104" s="6"/>
+      <c r="NTY104" s="6"/>
+      <c r="NTZ104" s="6"/>
+      <c r="NUA104" s="6"/>
+      <c r="NUB104" s="6"/>
+      <c r="NUC104" s="6"/>
+      <c r="NUD104" s="6"/>
+      <c r="NUE104" s="6"/>
+      <c r="NUF104" s="6"/>
+      <c r="NUG104" s="6"/>
+      <c r="NUH104" s="6"/>
+      <c r="NUI104" s="6"/>
+      <c r="NUJ104" s="6"/>
+      <c r="NUK104" s="6"/>
+      <c r="NUL104" s="6"/>
+      <c r="NUM104" s="6"/>
+      <c r="NUN104" s="6"/>
+      <c r="NUO104" s="6"/>
+      <c r="NUP104" s="6"/>
+      <c r="NUQ104" s="6"/>
+      <c r="NUR104" s="6"/>
+      <c r="NUS104" s="6"/>
+      <c r="NUT104" s="6"/>
+      <c r="NUU104" s="6"/>
+      <c r="NUV104" s="6"/>
+      <c r="NUW104" s="6"/>
+      <c r="NUX104" s="6"/>
+      <c r="NUY104" s="6"/>
+      <c r="NUZ104" s="6"/>
+      <c r="NVA104" s="6"/>
+      <c r="NVB104" s="6"/>
+      <c r="NVC104" s="6"/>
+      <c r="NVD104" s="6"/>
+      <c r="NVE104" s="6"/>
+      <c r="NVF104" s="6"/>
+      <c r="NVG104" s="6"/>
+      <c r="NVH104" s="6"/>
+      <c r="NVI104" s="6"/>
+      <c r="NVJ104" s="6"/>
+      <c r="NVK104" s="6"/>
+      <c r="NVL104" s="6"/>
+      <c r="NVM104" s="6"/>
+      <c r="NVN104" s="6"/>
+      <c r="NVO104" s="6"/>
+      <c r="NVP104" s="6"/>
+      <c r="NVQ104" s="6"/>
+      <c r="NVR104" s="6"/>
+      <c r="NVS104" s="6"/>
+      <c r="NVT104" s="6"/>
+      <c r="NVU104" s="6"/>
+      <c r="NVV104" s="6"/>
+      <c r="NVW104" s="6"/>
+      <c r="NVX104" s="6"/>
+      <c r="NVY104" s="6"/>
+      <c r="NVZ104" s="6"/>
+      <c r="NWA104" s="6"/>
+      <c r="NWB104" s="6"/>
+      <c r="NWC104" s="6"/>
+      <c r="NWD104" s="6"/>
+      <c r="NWE104" s="6"/>
+      <c r="NWF104" s="6"/>
+      <c r="NWG104" s="6"/>
+      <c r="NWH104" s="6"/>
+      <c r="NWI104" s="6"/>
+      <c r="NWJ104" s="6"/>
+      <c r="NWK104" s="6"/>
+      <c r="NWL104" s="6"/>
+      <c r="NWM104" s="6"/>
+      <c r="NWN104" s="6"/>
+      <c r="NWO104" s="6"/>
+      <c r="NWP104" s="6"/>
+      <c r="NWQ104" s="6"/>
+      <c r="NWR104" s="6"/>
+      <c r="NWS104" s="6"/>
+      <c r="NWT104" s="6"/>
+      <c r="NWU104" s="6"/>
+      <c r="NWV104" s="6"/>
+      <c r="NWW104" s="6"/>
+      <c r="NWX104" s="6"/>
+      <c r="NWY104" s="6"/>
+      <c r="NWZ104" s="6"/>
+      <c r="NXA104" s="6"/>
+      <c r="NXB104" s="6"/>
+      <c r="NXC104" s="6"/>
+      <c r="NXD104" s="6"/>
+      <c r="NXE104" s="6"/>
+      <c r="NXF104" s="6"/>
+      <c r="NXG104" s="6"/>
+      <c r="NXH104" s="6"/>
+      <c r="NXI104" s="6"/>
+      <c r="NXJ104" s="6"/>
+      <c r="NXK104" s="6"/>
+      <c r="NXL104" s="6"/>
+      <c r="NXM104" s="6"/>
+      <c r="NXN104" s="6"/>
+      <c r="NXO104" s="6"/>
+      <c r="NXP104" s="6"/>
+      <c r="NXQ104" s="6"/>
+      <c r="NXR104" s="6"/>
+      <c r="NXS104" s="6"/>
+      <c r="NXT104" s="6"/>
+      <c r="NXU104" s="6"/>
+      <c r="NXV104" s="6"/>
+      <c r="NXW104" s="6"/>
+      <c r="NXX104" s="6"/>
+      <c r="NXY104" s="6"/>
+      <c r="NXZ104" s="6"/>
+      <c r="NYA104" s="6"/>
+      <c r="NYB104" s="6"/>
+      <c r="NYC104" s="6"/>
+      <c r="NYD104" s="6"/>
+      <c r="NYE104" s="6"/>
+      <c r="NYF104" s="6"/>
+      <c r="NYG104" s="6"/>
+      <c r="NYH104" s="6"/>
+      <c r="NYI104" s="6"/>
+      <c r="NYJ104" s="6"/>
+      <c r="NYK104" s="6"/>
+      <c r="NYL104" s="6"/>
+      <c r="NYM104" s="6"/>
+      <c r="NYN104" s="6"/>
+      <c r="NYO104" s="6"/>
+      <c r="NYP104" s="6"/>
+      <c r="NYQ104" s="6"/>
+      <c r="NYR104" s="6"/>
+      <c r="NYS104" s="6"/>
+      <c r="NYT104" s="6"/>
+      <c r="NYU104" s="6"/>
+      <c r="NYV104" s="6"/>
+      <c r="NYW104" s="6"/>
+      <c r="NYX104" s="6"/>
+      <c r="NYY104" s="6"/>
+      <c r="NYZ104" s="6"/>
+      <c r="NZA104" s="6"/>
+      <c r="NZB104" s="6"/>
+      <c r="NZC104" s="6"/>
+      <c r="NZD104" s="6"/>
+      <c r="NZE104" s="6"/>
+      <c r="NZF104" s="6"/>
+      <c r="NZG104" s="6"/>
+      <c r="NZH104" s="6"/>
+      <c r="NZI104" s="6"/>
+      <c r="NZJ104" s="6"/>
+      <c r="NZK104" s="6"/>
+      <c r="NZL104" s="6"/>
+      <c r="NZM104" s="6"/>
+      <c r="NZN104" s="6"/>
+      <c r="NZO104" s="6"/>
+      <c r="NZP104" s="6"/>
+      <c r="NZQ104" s="6"/>
+      <c r="NZR104" s="6"/>
+      <c r="NZS104" s="6"/>
+      <c r="NZT104" s="6"/>
+      <c r="NZU104" s="6"/>
+      <c r="NZV104" s="6"/>
+      <c r="NZW104" s="6"/>
+      <c r="NZX104" s="6"/>
+      <c r="NZY104" s="6"/>
+      <c r="NZZ104" s="6"/>
+      <c r="OAA104" s="6"/>
+      <c r="OAB104" s="6"/>
+      <c r="OAC104" s="6"/>
+      <c r="OAD104" s="6"/>
+      <c r="OAE104" s="6"/>
+      <c r="OAF104" s="6"/>
+      <c r="OAG104" s="6"/>
+      <c r="OAH104" s="6"/>
+      <c r="OAI104" s="6"/>
+      <c r="OAJ104" s="6"/>
+      <c r="OAK104" s="6"/>
+      <c r="OAL104" s="6"/>
+      <c r="OAM104" s="6"/>
+      <c r="OAN104" s="6"/>
+      <c r="OAO104" s="6"/>
+      <c r="OAP104" s="6"/>
+      <c r="OAQ104" s="6"/>
+      <c r="OAR104" s="6"/>
+      <c r="OAS104" s="6"/>
+      <c r="OAT104" s="6"/>
+      <c r="OAU104" s="6"/>
+      <c r="OAV104" s="6"/>
+      <c r="OAW104" s="6"/>
+      <c r="OAX104" s="6"/>
+      <c r="OAY104" s="6"/>
+      <c r="OAZ104" s="6"/>
+      <c r="OBA104" s="6"/>
+      <c r="OBB104" s="6"/>
+      <c r="OBC104" s="6"/>
+      <c r="OBD104" s="6"/>
+      <c r="OBE104" s="6"/>
+      <c r="OBF104" s="6"/>
+      <c r="OBG104" s="6"/>
+      <c r="OBH104" s="6"/>
+      <c r="OBI104" s="6"/>
+      <c r="OBJ104" s="6"/>
+      <c r="OBK104" s="6"/>
+      <c r="OBL104" s="6"/>
+      <c r="OBM104" s="6"/>
+      <c r="OBN104" s="6"/>
+      <c r="OBO104" s="6"/>
+      <c r="OBP104" s="6"/>
+      <c r="OBQ104" s="6"/>
+      <c r="OBR104" s="6"/>
+      <c r="OBS104" s="6"/>
+      <c r="OBT104" s="6"/>
+      <c r="OBU104" s="6"/>
+      <c r="OBV104" s="6"/>
+      <c r="OBW104" s="6"/>
+      <c r="OBX104" s="6"/>
+      <c r="OBY104" s="6"/>
+      <c r="OBZ104" s="6"/>
+      <c r="OCA104" s="6"/>
+      <c r="OCB104" s="6"/>
+      <c r="OCC104" s="6"/>
+      <c r="OCD104" s="6"/>
+      <c r="OCE104" s="6"/>
+      <c r="OCF104" s="6"/>
+      <c r="OCG104" s="6"/>
+      <c r="OCH104" s="6"/>
+      <c r="OCI104" s="6"/>
+      <c r="OCJ104" s="6"/>
+      <c r="OCK104" s="6"/>
+      <c r="OCL104" s="6"/>
+      <c r="OCM104" s="6"/>
+      <c r="OCN104" s="6"/>
+      <c r="OCO104" s="6"/>
+      <c r="OCP104" s="6"/>
+      <c r="OCQ104" s="6"/>
+      <c r="OCR104" s="6"/>
+      <c r="OCS104" s="6"/>
+      <c r="OCT104" s="6"/>
+      <c r="OCU104" s="6"/>
+      <c r="OCV104" s="6"/>
+      <c r="OCW104" s="6"/>
+      <c r="OCX104" s="6"/>
+      <c r="OCY104" s="6"/>
+      <c r="OCZ104" s="6"/>
+      <c r="ODA104" s="6"/>
+      <c r="ODB104" s="6"/>
+      <c r="ODC104" s="6"/>
+      <c r="ODD104" s="6"/>
+      <c r="ODE104" s="6"/>
+      <c r="ODF104" s="6"/>
+      <c r="ODG104" s="6"/>
+      <c r="ODH104" s="6"/>
+      <c r="ODI104" s="6"/>
+      <c r="ODJ104" s="6"/>
+      <c r="ODK104" s="6"/>
+      <c r="ODL104" s="6"/>
+      <c r="ODM104" s="6"/>
+      <c r="ODN104" s="6"/>
+      <c r="ODO104" s="6"/>
+      <c r="ODP104" s="6"/>
+      <c r="ODQ104" s="6"/>
+      <c r="ODR104" s="6"/>
+      <c r="ODS104" s="6"/>
+      <c r="ODT104" s="6"/>
+      <c r="ODU104" s="6"/>
+      <c r="ODV104" s="6"/>
+      <c r="ODW104" s="6"/>
+      <c r="ODX104" s="6"/>
+      <c r="ODY104" s="6"/>
+      <c r="ODZ104" s="6"/>
+      <c r="OEA104" s="6"/>
+      <c r="OEB104" s="6"/>
+      <c r="OEC104" s="6"/>
+      <c r="OED104" s="6"/>
+      <c r="OEE104" s="6"/>
+      <c r="OEF104" s="6"/>
+      <c r="OEG104" s="6"/>
+      <c r="OEH104" s="6"/>
+      <c r="OEI104" s="6"/>
+      <c r="OEJ104" s="6"/>
+      <c r="OEK104" s="6"/>
+      <c r="OEL104" s="6"/>
+      <c r="OEM104" s="6"/>
+      <c r="OEN104" s="6"/>
+      <c r="OEO104" s="6"/>
+      <c r="OEP104" s="6"/>
+      <c r="OEQ104" s="6"/>
+      <c r="OER104" s="6"/>
+      <c r="OES104" s="6"/>
+      <c r="OET104" s="6"/>
+      <c r="OEU104" s="6"/>
+      <c r="OEV104" s="6"/>
+      <c r="OEW104" s="6"/>
+      <c r="OEX104" s="6"/>
+      <c r="OEY104" s="6"/>
+      <c r="OEZ104" s="6"/>
+      <c r="OFA104" s="6"/>
+      <c r="OFB104" s="6"/>
+      <c r="OFC104" s="6"/>
+      <c r="OFD104" s="6"/>
+      <c r="OFE104" s="6"/>
+      <c r="OFF104" s="6"/>
+      <c r="OFG104" s="6"/>
+      <c r="OFH104" s="6"/>
+      <c r="OFI104" s="6"/>
+      <c r="OFJ104" s="6"/>
+      <c r="OFK104" s="6"/>
+      <c r="OFL104" s="6"/>
+      <c r="OFM104" s="6"/>
+      <c r="OFN104" s="6"/>
+      <c r="OFO104" s="6"/>
+      <c r="OFP104" s="6"/>
+      <c r="OFQ104" s="6"/>
+      <c r="OFR104" s="6"/>
+      <c r="OFS104" s="6"/>
+      <c r="OFT104" s="6"/>
+      <c r="OFU104" s="6"/>
+      <c r="OFV104" s="6"/>
+      <c r="OFW104" s="6"/>
+      <c r="OFX104" s="6"/>
+      <c r="OFY104" s="6"/>
+      <c r="OFZ104" s="6"/>
+      <c r="OGA104" s="6"/>
+      <c r="OGB104" s="6"/>
+      <c r="OGC104" s="6"/>
+      <c r="OGD104" s="6"/>
+      <c r="OGE104" s="6"/>
+      <c r="OGF104" s="6"/>
+      <c r="OGG104" s="6"/>
+      <c r="OGH104" s="6"/>
+      <c r="OGI104" s="6"/>
+      <c r="OGJ104" s="6"/>
+      <c r="OGK104" s="6"/>
+      <c r="OGL104" s="6"/>
+      <c r="OGM104" s="6"/>
+      <c r="OGN104" s="6"/>
+      <c r="OGO104" s="6"/>
+      <c r="OGP104" s="6"/>
+      <c r="OGQ104" s="6"/>
+      <c r="OGR104" s="6"/>
+      <c r="OGS104" s="6"/>
+      <c r="OGT104" s="6"/>
+      <c r="OGU104" s="6"/>
+      <c r="OGV104" s="6"/>
+      <c r="OGW104" s="6"/>
+      <c r="OGX104" s="6"/>
+      <c r="OGY104" s="6"/>
+      <c r="OGZ104" s="6"/>
+      <c r="OHA104" s="6"/>
+      <c r="OHB104" s="6"/>
+      <c r="OHC104" s="6"/>
+      <c r="OHD104" s="6"/>
+      <c r="OHE104" s="6"/>
+      <c r="OHF104" s="6"/>
+      <c r="OHG104" s="6"/>
+      <c r="OHH104" s="6"/>
+      <c r="OHI104" s="6"/>
+      <c r="OHJ104" s="6"/>
+      <c r="OHK104" s="6"/>
+      <c r="OHL104" s="6"/>
+      <c r="OHM104" s="6"/>
+      <c r="OHN104" s="6"/>
+      <c r="OHO104" s="6"/>
+      <c r="OHP104" s="6"/>
+      <c r="OHQ104" s="6"/>
+      <c r="OHR104" s="6"/>
+      <c r="OHS104" s="6"/>
+      <c r="OHT104" s="6"/>
+      <c r="OHU104" s="6"/>
+      <c r="OHV104" s="6"/>
+      <c r="OHW104" s="6"/>
+      <c r="OHX104" s="6"/>
+      <c r="OHY104" s="6"/>
+      <c r="OHZ104" s="6"/>
+      <c r="OIA104" s="6"/>
+      <c r="OIB104" s="6"/>
+      <c r="OIC104" s="6"/>
+      <c r="OID104" s="6"/>
+      <c r="OIE104" s="6"/>
+      <c r="OIF104" s="6"/>
+      <c r="OIG104" s="6"/>
+      <c r="OIH104" s="6"/>
+      <c r="OII104" s="6"/>
+      <c r="OIJ104" s="6"/>
+      <c r="OIK104" s="6"/>
+      <c r="OIL104" s="6"/>
+      <c r="OIM104" s="6"/>
+      <c r="OIN104" s="6"/>
+      <c r="OIO104" s="6"/>
+      <c r="OIP104" s="6"/>
+      <c r="OIQ104" s="6"/>
+      <c r="OIR104" s="6"/>
+      <c r="OIS104" s="6"/>
+      <c r="OIT104" s="6"/>
+      <c r="OIU104" s="6"/>
+      <c r="OIV104" s="6"/>
+      <c r="OIW104" s="6"/>
+      <c r="OIX104" s="6"/>
+      <c r="OIY104" s="6"/>
+      <c r="OIZ104" s="6"/>
+      <c r="OJA104" s="6"/>
+      <c r="OJB104" s="6"/>
+      <c r="OJC104" s="6"/>
+      <c r="OJD104" s="6"/>
+      <c r="OJE104" s="6"/>
+      <c r="OJF104" s="6"/>
+      <c r="OJG104" s="6"/>
+      <c r="OJH104" s="6"/>
+      <c r="OJI104" s="6"/>
+      <c r="OJJ104" s="6"/>
+      <c r="OJK104" s="6"/>
+      <c r="OJL104" s="6"/>
+      <c r="OJM104" s="6"/>
+      <c r="OJN104" s="6"/>
+      <c r="OJO104" s="6"/>
+      <c r="OJP104" s="6"/>
+      <c r="OJQ104" s="6"/>
+      <c r="OJR104" s="6"/>
+      <c r="OJS104" s="6"/>
+      <c r="OJT104" s="6"/>
+      <c r="OJU104" s="6"/>
+      <c r="OJV104" s="6"/>
+      <c r="OJW104" s="6"/>
+      <c r="OJX104" s="6"/>
+      <c r="OJY104" s="6"/>
+      <c r="OJZ104" s="6"/>
+      <c r="OKA104" s="6"/>
+      <c r="OKB104" s="6"/>
+      <c r="OKC104" s="6"/>
+      <c r="OKD104" s="6"/>
+      <c r="OKE104" s="6"/>
+      <c r="OKF104" s="6"/>
+      <c r="OKG104" s="6"/>
+      <c r="OKH104" s="6"/>
+      <c r="OKI104" s="6"/>
+      <c r="OKJ104" s="6"/>
+      <c r="OKK104" s="6"/>
+      <c r="OKL104" s="6"/>
+      <c r="OKM104" s="6"/>
+      <c r="OKN104" s="6"/>
+      <c r="OKO104" s="6"/>
+      <c r="OKP104" s="6"/>
+      <c r="OKQ104" s="6"/>
+      <c r="OKR104" s="6"/>
+      <c r="OKS104" s="6"/>
+      <c r="OKT104" s="6"/>
+      <c r="OKU104" s="6"/>
+      <c r="OKV104" s="6"/>
+      <c r="OKW104" s="6"/>
+      <c r="OKX104" s="6"/>
+      <c r="OKY104" s="6"/>
+      <c r="OKZ104" s="6"/>
+      <c r="OLA104" s="6"/>
+      <c r="OLB104" s="6"/>
+      <c r="OLC104" s="6"/>
+      <c r="OLD104" s="6"/>
+      <c r="OLE104" s="6"/>
+      <c r="OLF104" s="6"/>
+      <c r="OLG104" s="6"/>
+      <c r="OLH104" s="6"/>
+      <c r="OLI104" s="6"/>
+      <c r="OLJ104" s="6"/>
+      <c r="OLK104" s="6"/>
+      <c r="OLL104" s="6"/>
+      <c r="OLM104" s="6"/>
+      <c r="OLN104" s="6"/>
+      <c r="OLO104" s="6"/>
+      <c r="OLP104" s="6"/>
+      <c r="OLQ104" s="6"/>
+      <c r="OLR104" s="6"/>
+      <c r="OLS104" s="6"/>
+      <c r="OLT104" s="6"/>
+      <c r="OLU104" s="6"/>
+      <c r="OLV104" s="6"/>
+      <c r="OLW104" s="6"/>
+      <c r="OLX104" s="6"/>
+      <c r="OLY104" s="6"/>
+      <c r="OLZ104" s="6"/>
+      <c r="OMA104" s="6"/>
+      <c r="OMB104" s="6"/>
+      <c r="OMC104" s="6"/>
+      <c r="OMD104" s="6"/>
+      <c r="OME104" s="6"/>
+      <c r="OMF104" s="6"/>
+      <c r="OMG104" s="6"/>
+      <c r="OMH104" s="6"/>
+      <c r="OMI104" s="6"/>
+      <c r="OMJ104" s="6"/>
+      <c r="OMK104" s="6"/>
+      <c r="OML104" s="6"/>
+      <c r="OMM104" s="6"/>
+      <c r="OMN104" s="6"/>
+      <c r="OMO104" s="6"/>
+      <c r="OMP104" s="6"/>
+      <c r="OMQ104" s="6"/>
+      <c r="OMR104" s="6"/>
+      <c r="OMS104" s="6"/>
+      <c r="OMT104" s="6"/>
+      <c r="OMU104" s="6"/>
+      <c r="OMV104" s="6"/>
+      <c r="OMW104" s="6"/>
+      <c r="OMX104" s="6"/>
+      <c r="OMY104" s="6"/>
+      <c r="OMZ104" s="6"/>
+      <c r="ONA104" s="6"/>
+      <c r="ONB104" s="6"/>
+      <c r="ONC104" s="6"/>
+      <c r="OND104" s="6"/>
+      <c r="ONE104" s="6"/>
+      <c r="ONF104" s="6"/>
+      <c r="ONG104" s="6"/>
+      <c r="ONH104" s="6"/>
+      <c r="ONI104" s="6"/>
+      <c r="ONJ104" s="6"/>
+      <c r="ONK104" s="6"/>
+      <c r="ONL104" s="6"/>
+      <c r="ONM104" s="6"/>
+      <c r="ONN104" s="6"/>
+      <c r="ONO104" s="6"/>
+      <c r="ONP104" s="6"/>
+      <c r="ONQ104" s="6"/>
+      <c r="ONR104" s="6"/>
+      <c r="ONS104" s="6"/>
+      <c r="ONT104" s="6"/>
+      <c r="ONU104" s="6"/>
+      <c r="ONV104" s="6"/>
+      <c r="ONW104" s="6"/>
+      <c r="ONX104" s="6"/>
+      <c r="ONY104" s="6"/>
+      <c r="ONZ104" s="6"/>
+      <c r="OOA104" s="6"/>
+      <c r="OOB104" s="6"/>
+      <c r="OOC104" s="6"/>
+      <c r="OOD104" s="6"/>
+      <c r="OOE104" s="6"/>
+      <c r="OOF104" s="6"/>
+      <c r="OOG104" s="6"/>
+      <c r="OOH104" s="6"/>
+      <c r="OOI104" s="6"/>
+      <c r="OOJ104" s="6"/>
+      <c r="OOK104" s="6"/>
+      <c r="OOL104" s="6"/>
+      <c r="OOM104" s="6"/>
+      <c r="OON104" s="6"/>
+      <c r="OOO104" s="6"/>
+      <c r="OOP104" s="6"/>
+      <c r="OOQ104" s="6"/>
+      <c r="OOR104" s="6"/>
+      <c r="OOS104" s="6"/>
+      <c r="OOT104" s="6"/>
+      <c r="OOU104" s="6"/>
+      <c r="OOV104" s="6"/>
+      <c r="OOW104" s="6"/>
+      <c r="OOX104" s="6"/>
+      <c r="OOY104" s="6"/>
+      <c r="OOZ104" s="6"/>
+      <c r="OPA104" s="6"/>
+      <c r="OPB104" s="6"/>
+      <c r="OPC104" s="6"/>
+      <c r="OPD104" s="6"/>
+      <c r="OPE104" s="6"/>
+      <c r="OPF104" s="6"/>
+      <c r="OPG104" s="6"/>
+      <c r="OPH104" s="6"/>
+      <c r="OPI104" s="6"/>
+      <c r="OPJ104" s="6"/>
+      <c r="OPK104" s="6"/>
+      <c r="OPL104" s="6"/>
+      <c r="OPM104" s="6"/>
+      <c r="OPN104" s="6"/>
+      <c r="OPO104" s="6"/>
+      <c r="OPP104" s="6"/>
+      <c r="OPQ104" s="6"/>
+      <c r="OPR104" s="6"/>
+      <c r="OPS104" s="6"/>
+      <c r="OPT104" s="6"/>
+      <c r="OPU104" s="6"/>
+      <c r="OPV104" s="6"/>
+      <c r="OPW104" s="6"/>
+      <c r="OPX104" s="6"/>
+      <c r="OPY104" s="6"/>
+      <c r="OPZ104" s="6"/>
+      <c r="OQA104" s="6"/>
+      <c r="OQB104" s="6"/>
+      <c r="OQC104" s="6"/>
+      <c r="OQD104" s="6"/>
+      <c r="OQE104" s="6"/>
+      <c r="OQF104" s="6"/>
+      <c r="OQG104" s="6"/>
+      <c r="OQH104" s="6"/>
+      <c r="OQI104" s="6"/>
+      <c r="OQJ104" s="6"/>
+      <c r="OQK104" s="6"/>
+      <c r="OQL104" s="6"/>
+      <c r="OQM104" s="6"/>
+      <c r="OQN104" s="6"/>
+      <c r="OQO104" s="6"/>
+      <c r="OQP104" s="6"/>
+      <c r="OQQ104" s="6"/>
+      <c r="OQR104" s="6"/>
+      <c r="OQS104" s="6"/>
+      <c r="OQT104" s="6"/>
+      <c r="OQU104" s="6"/>
+      <c r="OQV104" s="6"/>
+      <c r="OQW104" s="6"/>
+      <c r="OQX104" s="6"/>
+      <c r="OQY104" s="6"/>
+      <c r="OQZ104" s="6"/>
+      <c r="ORA104" s="6"/>
+      <c r="ORB104" s="6"/>
+      <c r="ORC104" s="6"/>
+      <c r="ORD104" s="6"/>
+      <c r="ORE104" s="6"/>
+      <c r="ORF104" s="6"/>
+      <c r="ORG104" s="6"/>
+      <c r="ORH104" s="6"/>
+      <c r="ORI104" s="6"/>
+      <c r="ORJ104" s="6"/>
+      <c r="ORK104" s="6"/>
+      <c r="ORL104" s="6"/>
+      <c r="ORM104" s="6"/>
+      <c r="ORN104" s="6"/>
+      <c r="ORO104" s="6"/>
+      <c r="ORP104" s="6"/>
+      <c r="ORQ104" s="6"/>
+      <c r="ORR104" s="6"/>
+      <c r="ORS104" s="6"/>
+      <c r="ORT104" s="6"/>
+      <c r="ORU104" s="6"/>
+      <c r="ORV104" s="6"/>
+      <c r="ORW104" s="6"/>
+      <c r="ORX104" s="6"/>
+      <c r="ORY104" s="6"/>
+      <c r="ORZ104" s="6"/>
+      <c r="OSA104" s="6"/>
+      <c r="OSB104" s="6"/>
+      <c r="OSC104" s="6"/>
+      <c r="OSD104" s="6"/>
+      <c r="OSE104" s="6"/>
+      <c r="OSF104" s="6"/>
+      <c r="OSG104" s="6"/>
+      <c r="OSH104" s="6"/>
+      <c r="OSI104" s="6"/>
+      <c r="OSJ104" s="6"/>
+      <c r="OSK104" s="6"/>
+      <c r="OSL104" s="6"/>
+      <c r="OSM104" s="6"/>
+      <c r="OSN104" s="6"/>
+      <c r="OSO104" s="6"/>
+      <c r="OSP104" s="6"/>
+      <c r="OSQ104" s="6"/>
+      <c r="OSR104" s="6"/>
+      <c r="OSS104" s="6"/>
+      <c r="OST104" s="6"/>
+      <c r="OSU104" s="6"/>
+      <c r="OSV104" s="6"/>
+      <c r="OSW104" s="6"/>
+      <c r="OSX104" s="6"/>
+      <c r="OSY104" s="6"/>
+      <c r="OSZ104" s="6"/>
+      <c r="OTA104" s="6"/>
+      <c r="OTB104" s="6"/>
+      <c r="OTC104" s="6"/>
+      <c r="OTD104" s="6"/>
+      <c r="OTE104" s="6"/>
+      <c r="OTF104" s="6"/>
+      <c r="OTG104" s="6"/>
+      <c r="OTH104" s="6"/>
+      <c r="OTI104" s="6"/>
+      <c r="OTJ104" s="6"/>
+      <c r="OTK104" s="6"/>
+      <c r="OTL104" s="6"/>
+      <c r="OTM104" s="6"/>
+      <c r="OTN104" s="6"/>
+      <c r="OTO104" s="6"/>
+      <c r="OTP104" s="6"/>
+      <c r="OTQ104" s="6"/>
+      <c r="OTR104" s="6"/>
+      <c r="OTS104" s="6"/>
+      <c r="OTT104" s="6"/>
+      <c r="OTU104" s="6"/>
+      <c r="OTV104" s="6"/>
+      <c r="OTW104" s="6"/>
+      <c r="OTX104" s="6"/>
+      <c r="OTY104" s="6"/>
+      <c r="OTZ104" s="6"/>
+      <c r="OUA104" s="6"/>
+      <c r="OUB104" s="6"/>
+      <c r="OUC104" s="6"/>
+      <c r="OUD104" s="6"/>
+      <c r="OUE104" s="6"/>
+      <c r="OUF104" s="6"/>
+      <c r="OUG104" s="6"/>
+      <c r="OUH104" s="6"/>
+      <c r="OUI104" s="6"/>
+      <c r="OUJ104" s="6"/>
+      <c r="OUK104" s="6"/>
+      <c r="OUL104" s="6"/>
+      <c r="OUM104" s="6"/>
+      <c r="OUN104" s="6"/>
+      <c r="OUO104" s="6"/>
+      <c r="OUP104" s="6"/>
+      <c r="OUQ104" s="6"/>
+      <c r="OUR104" s="6"/>
+      <c r="OUS104" s="6"/>
+      <c r="OUT104" s="6"/>
+      <c r="OUU104" s="6"/>
+      <c r="OUV104" s="6"/>
+      <c r="OUW104" s="6"/>
+      <c r="OUX104" s="6"/>
+      <c r="OUY104" s="6"/>
+      <c r="OUZ104" s="6"/>
+      <c r="OVA104" s="6"/>
+      <c r="OVB104" s="6"/>
+      <c r="OVC104" s="6"/>
+      <c r="OVD104" s="6"/>
+      <c r="OVE104" s="6"/>
+      <c r="OVF104" s="6"/>
+      <c r="OVG104" s="6"/>
+      <c r="OVH104" s="6"/>
+      <c r="OVI104" s="6"/>
+      <c r="OVJ104" s="6"/>
+      <c r="OVK104" s="6"/>
+      <c r="OVL104" s="6"/>
+      <c r="OVM104" s="6"/>
+      <c r="OVN104" s="6"/>
+      <c r="OVO104" s="6"/>
+      <c r="OVP104" s="6"/>
+      <c r="OVQ104" s="6"/>
+      <c r="OVR104" s="6"/>
+      <c r="OVS104" s="6"/>
+      <c r="OVT104" s="6"/>
+      <c r="OVU104" s="6"/>
+      <c r="OVV104" s="6"/>
+      <c r="OVW104" s="6"/>
+      <c r="OVX104" s="6"/>
+      <c r="OVY104" s="6"/>
+      <c r="OVZ104" s="6"/>
+      <c r="OWA104" s="6"/>
+      <c r="OWB104" s="6"/>
+      <c r="OWC104" s="6"/>
+      <c r="OWD104" s="6"/>
+      <c r="OWE104" s="6"/>
+      <c r="OWF104" s="6"/>
+      <c r="OWG104" s="6"/>
+      <c r="OWH104" s="6"/>
+      <c r="OWI104" s="6"/>
+      <c r="OWJ104" s="6"/>
+      <c r="OWK104" s="6"/>
+      <c r="OWL104" s="6"/>
+      <c r="OWM104" s="6"/>
+      <c r="OWN104" s="6"/>
+      <c r="OWO104" s="6"/>
+      <c r="OWP104" s="6"/>
+      <c r="OWQ104" s="6"/>
+      <c r="OWR104" s="6"/>
+      <c r="OWS104" s="6"/>
+      <c r="OWT104" s="6"/>
+      <c r="OWU104" s="6"/>
+      <c r="OWV104" s="6"/>
+      <c r="OWW104" s="6"/>
+      <c r="OWX104" s="6"/>
+      <c r="OWY104" s="6"/>
+      <c r="OWZ104" s="6"/>
+      <c r="OXA104" s="6"/>
+      <c r="OXB104" s="6"/>
+      <c r="OXC104" s="6"/>
+      <c r="OXD104" s="6"/>
+      <c r="OXE104" s="6"/>
+      <c r="OXF104" s="6"/>
+      <c r="OXG104" s="6"/>
+      <c r="OXH104" s="6"/>
+      <c r="OXI104" s="6"/>
+      <c r="OXJ104" s="6"/>
+      <c r="OXK104" s="6"/>
+      <c r="OXL104" s="6"/>
+      <c r="OXM104" s="6"/>
+      <c r="OXN104" s="6"/>
+      <c r="OXO104" s="6"/>
+      <c r="OXP104" s="6"/>
+      <c r="OXQ104" s="6"/>
+      <c r="OXR104" s="6"/>
+      <c r="OXS104" s="6"/>
+      <c r="OXT104" s="6"/>
+      <c r="OXU104" s="6"/>
+      <c r="OXV104" s="6"/>
+      <c r="OXW104" s="6"/>
+      <c r="OXX104" s="6"/>
+      <c r="OXY104" s="6"/>
+      <c r="OXZ104" s="6"/>
+      <c r="OYA104" s="6"/>
+      <c r="OYB104" s="6"/>
+      <c r="OYC104" s="6"/>
+      <c r="OYD104" s="6"/>
+      <c r="OYE104" s="6"/>
+      <c r="OYF104" s="6"/>
+      <c r="OYG104" s="6"/>
+      <c r="OYH104" s="6"/>
+      <c r="OYI104" s="6"/>
+      <c r="OYJ104" s="6"/>
+      <c r="OYK104" s="6"/>
+      <c r="OYL104" s="6"/>
+      <c r="OYM104" s="6"/>
+      <c r="OYN104" s="6"/>
+      <c r="OYO104" s="6"/>
+      <c r="OYP104" s="6"/>
+      <c r="OYQ104" s="6"/>
+      <c r="OYR104" s="6"/>
+      <c r="OYS104" s="6"/>
+      <c r="OYT104" s="6"/>
+      <c r="OYU104" s="6"/>
+      <c r="OYV104" s="6"/>
+      <c r="OYW104" s="6"/>
+      <c r="OYX104" s="6"/>
+      <c r="OYY104" s="6"/>
+      <c r="OYZ104" s="6"/>
+      <c r="OZA104" s="6"/>
+      <c r="OZB104" s="6"/>
+      <c r="OZC104" s="6"/>
+      <c r="OZD104" s="6"/>
+      <c r="OZE104" s="6"/>
+      <c r="OZF104" s="6"/>
+      <c r="OZG104" s="6"/>
+      <c r="OZH104" s="6"/>
+      <c r="OZI104" s="6"/>
+      <c r="OZJ104" s="6"/>
+      <c r="OZK104" s="6"/>
+      <c r="OZL104" s="6"/>
+      <c r="OZM104" s="6"/>
+      <c r="OZN104" s="6"/>
+      <c r="OZO104" s="6"/>
+      <c r="OZP104" s="6"/>
+      <c r="OZQ104" s="6"/>
+      <c r="OZR104" s="6"/>
+      <c r="OZS104" s="6"/>
+      <c r="OZT104" s="6"/>
+      <c r="OZU104" s="6"/>
+      <c r="OZV104" s="6"/>
+      <c r="OZW104" s="6"/>
+      <c r="OZX104" s="6"/>
+      <c r="OZY104" s="6"/>
+      <c r="OZZ104" s="6"/>
+      <c r="PAA104" s="6"/>
+      <c r="PAB104" s="6"/>
+      <c r="PAC104" s="6"/>
+      <c r="PAD104" s="6"/>
+      <c r="PAE104" s="6"/>
+      <c r="PAF104" s="6"/>
+      <c r="PAG104" s="6"/>
+      <c r="PAH104" s="6"/>
+      <c r="PAI104" s="6"/>
+      <c r="PAJ104" s="6"/>
+      <c r="PAK104" s="6"/>
+      <c r="PAL104" s="6"/>
+      <c r="PAM104" s="6"/>
+      <c r="PAN104" s="6"/>
+      <c r="PAO104" s="6"/>
+      <c r="PAP104" s="6"/>
+      <c r="PAQ104" s="6"/>
+      <c r="PAR104" s="6"/>
+      <c r="PAS104" s="6"/>
+      <c r="PAT104" s="6"/>
+      <c r="PAU104" s="6"/>
+      <c r="PAV104" s="6"/>
+      <c r="PAW104" s="6"/>
+      <c r="PAX104" s="6"/>
+      <c r="PAY104" s="6"/>
+      <c r="PAZ104" s="6"/>
+      <c r="PBA104" s="6"/>
+      <c r="PBB104" s="6"/>
+      <c r="PBC104" s="6"/>
+      <c r="PBD104" s="6"/>
+      <c r="PBE104" s="6"/>
+      <c r="PBF104" s="6"/>
+      <c r="PBG104" s="6"/>
+      <c r="PBH104" s="6"/>
+      <c r="PBI104" s="6"/>
+      <c r="PBJ104" s="6"/>
+      <c r="PBK104" s="6"/>
+      <c r="PBL104" s="6"/>
+      <c r="PBM104" s="6"/>
+      <c r="PBN104" s="6"/>
+      <c r="PBO104" s="6"/>
+      <c r="PBP104" s="6"/>
+      <c r="PBQ104" s="6"/>
+      <c r="PBR104" s="6"/>
+      <c r="PBS104" s="6"/>
+      <c r="PBT104" s="6"/>
+      <c r="PBU104" s="6"/>
+      <c r="PBV104" s="6"/>
+      <c r="PBW104" s="6"/>
+      <c r="PBX104" s="6"/>
+      <c r="PBY104" s="6"/>
+      <c r="PBZ104" s="6"/>
+      <c r="PCA104" s="6"/>
+      <c r="PCB104" s="6"/>
+      <c r="PCC104" s="6"/>
+      <c r="PCD104" s="6"/>
+      <c r="PCE104" s="6"/>
+      <c r="PCF104" s="6"/>
+      <c r="PCG104" s="6"/>
+      <c r="PCH104" s="6"/>
+      <c r="PCI104" s="6"/>
+      <c r="PCJ104" s="6"/>
+      <c r="PCK104" s="6"/>
+      <c r="PCL104" s="6"/>
+      <c r="PCM104" s="6"/>
+      <c r="PCN104" s="6"/>
+      <c r="PCO104" s="6"/>
+      <c r="PCP104" s="6"/>
+      <c r="PCQ104" s="6"/>
+      <c r="PCR104" s="6"/>
+      <c r="PCS104" s="6"/>
+      <c r="PCT104" s="6"/>
+      <c r="PCU104" s="6"/>
+      <c r="PCV104" s="6"/>
+      <c r="PCW104" s="6"/>
+      <c r="PCX104" s="6"/>
+      <c r="PCY104" s="6"/>
+      <c r="PCZ104" s="6"/>
+      <c r="PDA104" s="6"/>
+      <c r="PDB104" s="6"/>
+      <c r="PDC104" s="6"/>
+      <c r="PDD104" s="6"/>
+      <c r="PDE104" s="6"/>
+      <c r="PDF104" s="6"/>
+      <c r="PDG104" s="6"/>
+      <c r="PDH104" s="6"/>
+      <c r="PDI104" s="6"/>
+      <c r="PDJ104" s="6"/>
+      <c r="PDK104" s="6"/>
+      <c r="PDL104" s="6"/>
+      <c r="PDM104" s="6"/>
+      <c r="PDN104" s="6"/>
+      <c r="PDO104" s="6"/>
+      <c r="PDP104" s="6"/>
+      <c r="PDQ104" s="6"/>
+      <c r="PDR104" s="6"/>
+      <c r="PDS104" s="6"/>
+      <c r="PDT104" s="6"/>
+      <c r="PDU104" s="6"/>
+      <c r="PDV104" s="6"/>
+      <c r="PDW104" s="6"/>
+      <c r="PDX104" s="6"/>
+      <c r="PDY104" s="6"/>
+      <c r="PDZ104" s="6"/>
+      <c r="PEA104" s="6"/>
+      <c r="PEB104" s="6"/>
+      <c r="PEC104" s="6"/>
+      <c r="PED104" s="6"/>
+      <c r="PEE104" s="6"/>
+      <c r="PEF104" s="6"/>
+      <c r="PEG104" s="6"/>
+      <c r="PEH104" s="6"/>
+      <c r="PEI104" s="6"/>
+      <c r="PEJ104" s="6"/>
+      <c r="PEK104" s="6"/>
+      <c r="PEL104" s="6"/>
+      <c r="PEM104" s="6"/>
+      <c r="PEN104" s="6"/>
+      <c r="PEO104" s="6"/>
+      <c r="PEP104" s="6"/>
+      <c r="PEQ104" s="6"/>
+      <c r="PER104" s="6"/>
+      <c r="PES104" s="6"/>
+      <c r="PET104" s="6"/>
+      <c r="PEU104" s="6"/>
+      <c r="PEV104" s="6"/>
+      <c r="PEW104" s="6"/>
+      <c r="PEX104" s="6"/>
+      <c r="PEY104" s="6"/>
+      <c r="PEZ104" s="6"/>
+      <c r="PFA104" s="6"/>
+      <c r="PFB104" s="6"/>
+      <c r="PFC104" s="6"/>
+      <c r="PFD104" s="6"/>
+      <c r="PFE104" s="6"/>
+      <c r="PFF104" s="6"/>
+      <c r="PFG104" s="6"/>
+      <c r="PFH104" s="6"/>
+      <c r="PFI104" s="6"/>
+      <c r="PFJ104" s="6"/>
+      <c r="PFK104" s="6"/>
+      <c r="PFL104" s="6"/>
+      <c r="PFM104" s="6"/>
+      <c r="PFN104" s="6"/>
+      <c r="PFO104" s="6"/>
+      <c r="PFP104" s="6"/>
+      <c r="PFQ104" s="6"/>
+      <c r="PFR104" s="6"/>
+      <c r="PFS104" s="6"/>
+      <c r="PFT104" s="6"/>
+      <c r="PFU104" s="6"/>
+      <c r="PFV104" s="6"/>
+      <c r="PFW104" s="6"/>
+      <c r="PFX104" s="6"/>
+      <c r="PFY104" s="6"/>
+      <c r="PFZ104" s="6"/>
+      <c r="PGA104" s="6"/>
+      <c r="PGB104" s="6"/>
+      <c r="PGC104" s="6"/>
+      <c r="PGD104" s="6"/>
+      <c r="PGE104" s="6"/>
+      <c r="PGF104" s="6"/>
+      <c r="PGG104" s="6"/>
+      <c r="PGH104" s="6"/>
+      <c r="PGI104" s="6"/>
+      <c r="PGJ104" s="6"/>
+      <c r="PGK104" s="6"/>
+      <c r="PGL104" s="6"/>
+      <c r="PGM104" s="6"/>
+      <c r="PGN104" s="6"/>
+      <c r="PGO104" s="6"/>
+      <c r="PGP104" s="6"/>
+      <c r="PGQ104" s="6"/>
+      <c r="PGR104" s="6"/>
+      <c r="PGS104" s="6"/>
+      <c r="PGT104" s="6"/>
+      <c r="PGU104" s="6"/>
+      <c r="PGV104" s="6"/>
+      <c r="PGW104" s="6"/>
+      <c r="PGX104" s="6"/>
+      <c r="PGY104" s="6"/>
+      <c r="PGZ104" s="6"/>
+      <c r="PHA104" s="6"/>
+      <c r="PHB104" s="6"/>
+      <c r="PHC104" s="6"/>
+      <c r="PHD104" s="6"/>
+      <c r="PHE104" s="6"/>
+      <c r="PHF104" s="6"/>
+      <c r="PHG104" s="6"/>
+      <c r="PHH104" s="6"/>
+      <c r="PHI104" s="6"/>
+      <c r="PHJ104" s="6"/>
+      <c r="PHK104" s="6"/>
+      <c r="PHL104" s="6"/>
+      <c r="PHM104" s="6"/>
+      <c r="PHN104" s="6"/>
+      <c r="PHO104" s="6"/>
+      <c r="PHP104" s="6"/>
+      <c r="PHQ104" s="6"/>
+      <c r="PHR104" s="6"/>
+      <c r="PHS104" s="6"/>
+      <c r="PHT104" s="6"/>
+      <c r="PHU104" s="6"/>
+      <c r="PHV104" s="6"/>
+      <c r="PHW104" s="6"/>
+      <c r="PHX104" s="6"/>
+      <c r="PHY104" s="6"/>
+      <c r="PHZ104" s="6"/>
+      <c r="PIA104" s="6"/>
+      <c r="PIB104" s="6"/>
+      <c r="PIC104" s="6"/>
+      <c r="PID104" s="6"/>
+      <c r="PIE104" s="6"/>
+      <c r="PIF104" s="6"/>
+      <c r="PIG104" s="6"/>
+      <c r="PIH104" s="6"/>
+      <c r="PII104" s="6"/>
+      <c r="PIJ104" s="6"/>
+      <c r="PIK104" s="6"/>
+      <c r="PIL104" s="6"/>
+      <c r="PIM104" s="6"/>
+      <c r="PIN104" s="6"/>
+      <c r="PIO104" s="6"/>
+      <c r="PIP104" s="6"/>
+      <c r="PIQ104" s="6"/>
+      <c r="PIR104" s="6"/>
+      <c r="PIS104" s="6"/>
+      <c r="PIT104" s="6"/>
+      <c r="PIU104" s="6"/>
+      <c r="PIV104" s="6"/>
+      <c r="PIW104" s="6"/>
+      <c r="PIX104" s="6"/>
+      <c r="PIY104" s="6"/>
+      <c r="PIZ104" s="6"/>
+      <c r="PJA104" s="6"/>
+      <c r="PJB104" s="6"/>
+      <c r="PJC104" s="6"/>
+      <c r="PJD104" s="6"/>
+      <c r="PJE104" s="6"/>
+      <c r="PJF104" s="6"/>
+      <c r="PJG104" s="6"/>
+      <c r="PJH104" s="6"/>
+      <c r="PJI104" s="6"/>
+      <c r="PJJ104" s="6"/>
+      <c r="PJK104" s="6"/>
+      <c r="PJL104" s="6"/>
+      <c r="PJM104" s="6"/>
+      <c r="PJN104" s="6"/>
+      <c r="PJO104" s="6"/>
+      <c r="PJP104" s="6"/>
+      <c r="PJQ104" s="6"/>
+      <c r="PJR104" s="6"/>
+      <c r="PJS104" s="6"/>
+      <c r="PJT104" s="6"/>
+      <c r="PJU104" s="6"/>
+      <c r="PJV104" s="6"/>
+      <c r="PJW104" s="6"/>
+      <c r="PJX104" s="6"/>
+      <c r="PJY104" s="6"/>
+      <c r="PJZ104" s="6"/>
+      <c r="PKA104" s="6"/>
+      <c r="PKB104" s="6"/>
+      <c r="PKC104" s="6"/>
+      <c r="PKD104" s="6"/>
+      <c r="PKE104" s="6"/>
+      <c r="PKF104" s="6"/>
+      <c r="PKG104" s="6"/>
+      <c r="PKH104" s="6"/>
+      <c r="PKI104" s="6"/>
+      <c r="PKJ104" s="6"/>
+      <c r="PKK104" s="6"/>
+      <c r="PKL104" s="6"/>
+      <c r="PKM104" s="6"/>
+      <c r="PKN104" s="6"/>
+      <c r="PKO104" s="6"/>
+      <c r="PKP104" s="6"/>
+      <c r="PKQ104" s="6"/>
+      <c r="PKR104" s="6"/>
+      <c r="PKS104" s="6"/>
+      <c r="PKT104" s="6"/>
+      <c r="PKU104" s="6"/>
+      <c r="PKV104" s="6"/>
+      <c r="PKW104" s="6"/>
+      <c r="PKX104" s="6"/>
+      <c r="PKY104" s="6"/>
+      <c r="PKZ104" s="6"/>
+      <c r="PLA104" s="6"/>
+      <c r="PLB104" s="6"/>
+      <c r="PLC104" s="6"/>
+      <c r="PLD104" s="6"/>
+      <c r="PLE104" s="6"/>
+      <c r="PLF104" s="6"/>
+      <c r="PLG104" s="6"/>
+      <c r="PLH104" s="6"/>
+      <c r="PLI104" s="6"/>
+      <c r="PLJ104" s="6"/>
+      <c r="PLK104" s="6"/>
+      <c r="PLL104" s="6"/>
+      <c r="PLM104" s="6"/>
+      <c r="PLN104" s="6"/>
+      <c r="PLO104" s="6"/>
+      <c r="PLP104" s="6"/>
+      <c r="PLQ104" s="6"/>
+      <c r="PLR104" s="6"/>
+      <c r="PLS104" s="6"/>
+      <c r="PLT104" s="6"/>
+      <c r="PLU104" s="6"/>
+      <c r="PLV104" s="6"/>
+      <c r="PLW104" s="6"/>
+      <c r="PLX104" s="6"/>
+      <c r="PLY104" s="6"/>
+      <c r="PLZ104" s="6"/>
+      <c r="PMA104" s="6"/>
+      <c r="PMB104" s="6"/>
+      <c r="PMC104" s="6"/>
+      <c r="PMD104" s="6"/>
+      <c r="PME104" s="6"/>
+      <c r="PMF104" s="6"/>
+      <c r="PMG104" s="6"/>
+      <c r="PMH104" s="6"/>
+      <c r="PMI104" s="6"/>
+      <c r="PMJ104" s="6"/>
+      <c r="PMK104" s="6"/>
+      <c r="PML104" s="6"/>
+      <c r="PMM104" s="6"/>
+      <c r="PMN104" s="6"/>
+      <c r="PMO104" s="6"/>
+      <c r="PMP104" s="6"/>
+      <c r="PMQ104" s="6"/>
+      <c r="PMR104" s="6"/>
+      <c r="PMS104" s="6"/>
+      <c r="PMT104" s="6"/>
+      <c r="PMU104" s="6"/>
+      <c r="PMV104" s="6"/>
+      <c r="PMW104" s="6"/>
+      <c r="PMX104" s="6"/>
+      <c r="PMY104" s="6"/>
+      <c r="PMZ104" s="6"/>
+      <c r="PNA104" s="6"/>
+      <c r="PNB104" s="6"/>
+      <c r="PNC104" s="6"/>
+      <c r="PND104" s="6"/>
+      <c r="PNE104" s="6"/>
+      <c r="PNF104" s="6"/>
+      <c r="PNG104" s="6"/>
+      <c r="PNH104" s="6"/>
+      <c r="PNI104" s="6"/>
+      <c r="PNJ104" s="6"/>
+      <c r="PNK104" s="6"/>
+      <c r="PNL104" s="6"/>
+      <c r="PNM104" s="6"/>
+      <c r="PNN104" s="6"/>
+      <c r="PNO104" s="6"/>
+      <c r="PNP104" s="6"/>
+      <c r="PNQ104" s="6"/>
+      <c r="PNR104" s="6"/>
+      <c r="PNS104" s="6"/>
+      <c r="PNT104" s="6"/>
+      <c r="PNU104" s="6"/>
+      <c r="PNV104" s="6"/>
+      <c r="PNW104" s="6"/>
+      <c r="PNX104" s="6"/>
+      <c r="PNY104" s="6"/>
+      <c r="PNZ104" s="6"/>
+      <c r="POA104" s="6"/>
+      <c r="POB104" s="6"/>
+      <c r="POC104" s="6"/>
+      <c r="POD104" s="6"/>
+      <c r="POE104" s="6"/>
+      <c r="POF104" s="6"/>
+      <c r="POG104" s="6"/>
+      <c r="POH104" s="6"/>
+      <c r="POI104" s="6"/>
+      <c r="POJ104" s="6"/>
+      <c r="POK104" s="6"/>
+      <c r="POL104" s="6"/>
+      <c r="POM104" s="6"/>
+      <c r="PON104" s="6"/>
+      <c r="POO104" s="6"/>
+      <c r="POP104" s="6"/>
+      <c r="POQ104" s="6"/>
+      <c r="POR104" s="6"/>
+      <c r="POS104" s="6"/>
+      <c r="POT104" s="6"/>
+      <c r="POU104" s="6"/>
+      <c r="POV104" s="6"/>
+      <c r="POW104" s="6"/>
+      <c r="POX104" s="6"/>
+      <c r="POY104" s="6"/>
+      <c r="POZ104" s="6"/>
+      <c r="PPA104" s="6"/>
+      <c r="PPB104" s="6"/>
+      <c r="PPC104" s="6"/>
+      <c r="PPD104" s="6"/>
+      <c r="PPE104" s="6"/>
+      <c r="PPF104" s="6"/>
+      <c r="PPG104" s="6"/>
+      <c r="PPH104" s="6"/>
+      <c r="PPI104" s="6"/>
+      <c r="PPJ104" s="6"/>
+      <c r="PPK104" s="6"/>
+      <c r="PPL104" s="6"/>
+      <c r="PPM104" s="6"/>
+      <c r="PPN104" s="6"/>
+      <c r="PPO104" s="6"/>
+      <c r="PPP104" s="6"/>
+      <c r="PPQ104" s="6"/>
+      <c r="PPR104" s="6"/>
+      <c r="PPS104" s="6"/>
+      <c r="PPT104" s="6"/>
+      <c r="PPU104" s="6"/>
+      <c r="PPV104" s="6"/>
+      <c r="PPW104" s="6"/>
+      <c r="PPX104" s="6"/>
+      <c r="PPY104" s="6"/>
+      <c r="PPZ104" s="6"/>
+      <c r="PQA104" s="6"/>
+      <c r="PQB104" s="6"/>
+      <c r="PQC104" s="6"/>
+      <c r="PQD104" s="6"/>
+      <c r="PQE104" s="6"/>
+      <c r="PQF104" s="6"/>
+      <c r="PQG104" s="6"/>
+      <c r="PQH104" s="6"/>
+      <c r="PQI104" s="6"/>
+      <c r="PQJ104" s="6"/>
+      <c r="PQK104" s="6"/>
+      <c r="PQL104" s="6"/>
+      <c r="PQM104" s="6"/>
+      <c r="PQN104" s="6"/>
+      <c r="PQO104" s="6"/>
+      <c r="PQP104" s="6"/>
+      <c r="PQQ104" s="6"/>
+      <c r="PQR104" s="6"/>
+      <c r="PQS104" s="6"/>
+      <c r="PQT104" s="6"/>
+      <c r="PQU104" s="6"/>
+      <c r="PQV104" s="6"/>
+      <c r="PQW104" s="6"/>
+      <c r="PQX104" s="6"/>
+      <c r="PQY104" s="6"/>
+      <c r="PQZ104" s="6"/>
+      <c r="PRA104" s="6"/>
+      <c r="PRB104" s="6"/>
+      <c r="PRC104" s="6"/>
+      <c r="PRD104" s="6"/>
+      <c r="PRE104" s="6"/>
+      <c r="PRF104" s="6"/>
+      <c r="PRG104" s="6"/>
+      <c r="PRH104" s="6"/>
+      <c r="PRI104" s="6"/>
+      <c r="PRJ104" s="6"/>
+      <c r="PRK104" s="6"/>
+      <c r="PRL104" s="6"/>
+      <c r="PRM104" s="6"/>
+      <c r="PRN104" s="6"/>
+      <c r="PRO104" s="6"/>
+      <c r="PRP104" s="6"/>
+      <c r="PRQ104" s="6"/>
+      <c r="PRR104" s="6"/>
+      <c r="PRS104" s="6"/>
+      <c r="PRT104" s="6"/>
+      <c r="PRU104" s="6"/>
+      <c r="PRV104" s="6"/>
+      <c r="PRW104" s="6"/>
+      <c r="PRX104" s="6"/>
+      <c r="PRY104" s="6"/>
+      <c r="PRZ104" s="6"/>
+      <c r="PSA104" s="6"/>
+      <c r="PSB104" s="6"/>
+      <c r="PSC104" s="6"/>
+      <c r="PSD104" s="6"/>
+      <c r="PSE104" s="6"/>
+      <c r="PSF104" s="6"/>
+      <c r="PSG104" s="6"/>
+      <c r="PSH104" s="6"/>
+      <c r="PSI104" s="6"/>
+      <c r="PSJ104" s="6"/>
+      <c r="PSK104" s="6"/>
+      <c r="PSL104" s="6"/>
+      <c r="PSM104" s="6"/>
+      <c r="PSN104" s="6"/>
+      <c r="PSO104" s="6"/>
+      <c r="PSP104" s="6"/>
+      <c r="PSQ104" s="6"/>
+      <c r="PSR104" s="6"/>
+      <c r="PSS104" s="6"/>
+      <c r="PST104" s="6"/>
+      <c r="PSU104" s="6"/>
+      <c r="PSV104" s="6"/>
+      <c r="PSW104" s="6"/>
+      <c r="PSX104" s="6"/>
+      <c r="PSY104" s="6"/>
+      <c r="PSZ104" s="6"/>
+      <c r="PTA104" s="6"/>
+      <c r="PTB104" s="6"/>
+      <c r="PTC104" s="6"/>
+      <c r="PTD104" s="6"/>
+      <c r="PTE104" s="6"/>
+      <c r="PTF104" s="6"/>
+      <c r="PTG104" s="6"/>
+      <c r="PTH104" s="6"/>
+      <c r="PTI104" s="6"/>
+      <c r="PTJ104" s="6"/>
+      <c r="PTK104" s="6"/>
+      <c r="PTL104" s="6"/>
+      <c r="PTM104" s="6"/>
+      <c r="PTN104" s="6"/>
+      <c r="PTO104" s="6"/>
+      <c r="PTP104" s="6"/>
+      <c r="PTQ104" s="6"/>
+      <c r="PTR104" s="6"/>
+      <c r="PTS104" s="6"/>
+      <c r="PTT104" s="6"/>
+      <c r="PTU104" s="6"/>
+      <c r="PTV104" s="6"/>
+      <c r="PTW104" s="6"/>
+      <c r="PTX104" s="6"/>
+      <c r="PTY104" s="6"/>
+      <c r="PTZ104" s="6"/>
+      <c r="PUA104" s="6"/>
+      <c r="PUB104" s="6"/>
+      <c r="PUC104" s="6"/>
+      <c r="PUD104" s="6"/>
+      <c r="PUE104" s="6"/>
+      <c r="PUF104" s="6"/>
+      <c r="PUG104" s="6"/>
+      <c r="PUH104" s="6"/>
+      <c r="PUI104" s="6"/>
+      <c r="PUJ104" s="6"/>
+      <c r="PUK104" s="6"/>
+      <c r="PUL104" s="6"/>
+      <c r="PUM104" s="6"/>
+      <c r="PUN104" s="6"/>
+      <c r="PUO104" s="6"/>
+      <c r="PUP104" s="6"/>
+      <c r="PUQ104" s="6"/>
+      <c r="PUR104" s="6"/>
+      <c r="PUS104" s="6"/>
+      <c r="PUT104" s="6"/>
+      <c r="PUU104" s="6"/>
+      <c r="PUV104" s="6"/>
+      <c r="PUW104" s="6"/>
+      <c r="PUX104" s="6"/>
+      <c r="PUY104" s="6"/>
+      <c r="PUZ104" s="6"/>
+      <c r="PVA104" s="6"/>
+      <c r="PVB104" s="6"/>
+      <c r="PVC104" s="6"/>
+      <c r="PVD104" s="6"/>
+      <c r="PVE104" s="6"/>
+      <c r="PVF104" s="6"/>
+      <c r="PVG104" s="6"/>
+      <c r="PVH104" s="6"/>
+      <c r="PVI104" s="6"/>
+      <c r="PVJ104" s="6"/>
+      <c r="PVK104" s="6"/>
+      <c r="PVL104" s="6"/>
+      <c r="PVM104" s="6"/>
+      <c r="PVN104" s="6"/>
+      <c r="PVO104" s="6"/>
+      <c r="PVP104" s="6"/>
+      <c r="PVQ104" s="6"/>
+      <c r="PVR104" s="6"/>
+      <c r="PVS104" s="6"/>
+      <c r="PVT104" s="6"/>
+      <c r="PVU104" s="6"/>
+      <c r="PVV104" s="6"/>
+      <c r="PVW104" s="6"/>
+      <c r="PVX104" s="6"/>
+      <c r="PVY104" s="6"/>
+      <c r="PVZ104" s="6"/>
+      <c r="PWA104" s="6"/>
+      <c r="PWB104" s="6"/>
+      <c r="PWC104" s="6"/>
+      <c r="PWD104" s="6"/>
+      <c r="PWE104" s="6"/>
+      <c r="PWF104" s="6"/>
+      <c r="PWG104" s="6"/>
+      <c r="PWH104" s="6"/>
+      <c r="PWI104" s="6"/>
+      <c r="PWJ104" s="6"/>
+      <c r="PWK104" s="6"/>
+      <c r="PWL104" s="6"/>
+      <c r="PWM104" s="6"/>
+      <c r="PWN104" s="6"/>
+      <c r="PWO104" s="6"/>
+      <c r="PWP104" s="6"/>
+      <c r="PWQ104" s="6"/>
+      <c r="PWR104" s="6"/>
+      <c r="PWS104" s="6"/>
+      <c r="PWT104" s="6"/>
+      <c r="PWU104" s="6"/>
+      <c r="PWV104" s="6"/>
+      <c r="PWW104" s="6"/>
+      <c r="PWX104" s="6"/>
+      <c r="PWY104" s="6"/>
+      <c r="PWZ104" s="6"/>
+      <c r="PXA104" s="6"/>
+      <c r="PXB104" s="6"/>
+      <c r="PXC104" s="6"/>
+      <c r="PXD104" s="6"/>
+      <c r="PXE104" s="6"/>
+      <c r="PXF104" s="6"/>
+      <c r="PXG104" s="6"/>
+      <c r="PXH104" s="6"/>
+      <c r="PXI104" s="6"/>
+      <c r="PXJ104" s="6"/>
+      <c r="PXK104" s="6"/>
+      <c r="PXL104" s="6"/>
+      <c r="PXM104" s="6"/>
+      <c r="PXN104" s="6"/>
+      <c r="PXO104" s="6"/>
+      <c r="PXP104" s="6"/>
+      <c r="PXQ104" s="6"/>
+      <c r="PXR104" s="6"/>
+      <c r="PXS104" s="6"/>
+      <c r="PXT104" s="6"/>
+      <c r="PXU104" s="6"/>
+      <c r="PXV104" s="6"/>
+      <c r="PXW104" s="6"/>
+      <c r="PXX104" s="6"/>
+      <c r="PXY104" s="6"/>
+      <c r="PXZ104" s="6"/>
+      <c r="PYA104" s="6"/>
+      <c r="PYB104" s="6"/>
+      <c r="PYC104" s="6"/>
+      <c r="PYD104" s="6"/>
+      <c r="PYE104" s="6"/>
+      <c r="PYF104" s="6"/>
+      <c r="PYG104" s="6"/>
+      <c r="PYH104" s="6"/>
+      <c r="PYI104" s="6"/>
+      <c r="PYJ104" s="6"/>
+      <c r="PYK104" s="6"/>
+      <c r="PYL104" s="6"/>
+      <c r="PYM104" s="6"/>
+      <c r="PYN104" s="6"/>
+      <c r="PYO104" s="6"/>
+      <c r="PYP104" s="6"/>
+      <c r="PYQ104" s="6"/>
+      <c r="PYR104" s="6"/>
+      <c r="PYS104" s="6"/>
+      <c r="PYT104" s="6"/>
+      <c r="PYU104" s="6"/>
+      <c r="PYV104" s="6"/>
+      <c r="PYW104" s="6"/>
+      <c r="PYX104" s="6"/>
+      <c r="PYY104" s="6"/>
+      <c r="PYZ104" s="6"/>
+      <c r="PZA104" s="6"/>
+      <c r="PZB104" s="6"/>
+      <c r="PZC104" s="6"/>
+      <c r="PZD104" s="6"/>
+      <c r="PZE104" s="6"/>
+      <c r="PZF104" s="6"/>
+      <c r="PZG104" s="6"/>
+      <c r="PZH104" s="6"/>
+      <c r="PZI104" s="6"/>
+      <c r="PZJ104" s="6"/>
+      <c r="PZK104" s="6"/>
+      <c r="PZL104" s="6"/>
+      <c r="PZM104" s="6"/>
+      <c r="PZN104" s="6"/>
+      <c r="PZO104" s="6"/>
+      <c r="PZP104" s="6"/>
+      <c r="PZQ104" s="6"/>
+      <c r="PZR104" s="6"/>
+      <c r="PZS104" s="6"/>
+      <c r="PZT104" s="6"/>
+      <c r="PZU104" s="6"/>
+      <c r="PZV104" s="6"/>
+      <c r="PZW104" s="6"/>
+      <c r="PZX104" s="6"/>
+      <c r="PZY104" s="6"/>
+      <c r="PZZ104" s="6"/>
+      <c r="QAA104" s="6"/>
+      <c r="QAB104" s="6"/>
+      <c r="QAC104" s="6"/>
+      <c r="QAD104" s="6"/>
+      <c r="QAE104" s="6"/>
+      <c r="QAF104" s="6"/>
+      <c r="QAG104" s="6"/>
+      <c r="QAH104" s="6"/>
+      <c r="QAI104" s="6"/>
+      <c r="QAJ104" s="6"/>
+      <c r="QAK104" s="6"/>
+      <c r="QAL104" s="6"/>
+      <c r="QAM104" s="6"/>
+      <c r="QAN104" s="6"/>
+      <c r="QAO104" s="6"/>
+      <c r="QAP104" s="6"/>
+      <c r="QAQ104" s="6"/>
+      <c r="QAR104" s="6"/>
+      <c r="QAS104" s="6"/>
+      <c r="QAT104" s="6"/>
+      <c r="QAU104" s="6"/>
+      <c r="QAV104" s="6"/>
+      <c r="QAW104" s="6"/>
+      <c r="QAX104" s="6"/>
+      <c r="QAY104" s="6"/>
+      <c r="QAZ104" s="6"/>
+      <c r="QBA104" s="6"/>
+      <c r="QBB104" s="6"/>
+      <c r="QBC104" s="6"/>
+      <c r="QBD104" s="6"/>
+      <c r="QBE104" s="6"/>
+      <c r="QBF104" s="6"/>
+      <c r="QBG104" s="6"/>
+      <c r="QBH104" s="6"/>
+      <c r="QBI104" s="6"/>
+      <c r="QBJ104" s="6"/>
+      <c r="QBK104" s="6"/>
+      <c r="QBL104" s="6"/>
+      <c r="QBM104" s="6"/>
+      <c r="QBN104" s="6"/>
+      <c r="QBO104" s="6"/>
+      <c r="QBP104" s="6"/>
+      <c r="QBQ104" s="6"/>
+      <c r="QBR104" s="6"/>
+      <c r="QBS104" s="6"/>
+      <c r="QBT104" s="6"/>
+      <c r="QBU104" s="6"/>
+      <c r="QBV104" s="6"/>
+      <c r="QBW104" s="6"/>
+      <c r="QBX104" s="6"/>
+      <c r="QBY104" s="6"/>
+      <c r="QBZ104" s="6"/>
+      <c r="QCA104" s="6"/>
+      <c r="QCB104" s="6"/>
+      <c r="QCC104" s="6"/>
+      <c r="QCD104" s="6"/>
+      <c r="QCE104" s="6"/>
+      <c r="QCF104" s="6"/>
+      <c r="QCG104" s="6"/>
+      <c r="QCH104" s="6"/>
+      <c r="QCI104" s="6"/>
+      <c r="QCJ104" s="6"/>
+      <c r="QCK104" s="6"/>
+      <c r="QCL104" s="6"/>
+      <c r="QCM104" s="6"/>
+      <c r="QCN104" s="6"/>
+      <c r="QCO104" s="6"/>
+      <c r="QCP104" s="6"/>
+      <c r="QCQ104" s="6"/>
+      <c r="QCR104" s="6"/>
+      <c r="QCS104" s="6"/>
+      <c r="QCT104" s="6"/>
+      <c r="QCU104" s="6"/>
+      <c r="QCV104" s="6"/>
+      <c r="QCW104" s="6"/>
+      <c r="QCX104" s="6"/>
+      <c r="QCY104" s="6"/>
+      <c r="QCZ104" s="6"/>
+      <c r="QDA104" s="6"/>
+      <c r="QDB104" s="6"/>
+      <c r="QDC104" s="6"/>
+      <c r="QDD104" s="6"/>
+      <c r="QDE104" s="6"/>
+      <c r="QDF104" s="6"/>
+      <c r="QDG104" s="6"/>
+      <c r="QDH104" s="6"/>
+      <c r="QDI104" s="6"/>
+      <c r="QDJ104" s="6"/>
+      <c r="QDK104" s="6"/>
+      <c r="QDL104" s="6"/>
+      <c r="QDM104" s="6"/>
+      <c r="QDN104" s="6"/>
+      <c r="QDO104" s="6"/>
+      <c r="QDP104" s="6"/>
+      <c r="QDQ104" s="6"/>
+      <c r="QDR104" s="6"/>
+      <c r="QDS104" s="6"/>
+      <c r="QDT104" s="6"/>
+      <c r="QDU104" s="6"/>
+      <c r="QDV104" s="6"/>
+      <c r="QDW104" s="6"/>
+      <c r="QDX104" s="6"/>
+      <c r="QDY104" s="6"/>
+      <c r="QDZ104" s="6"/>
+      <c r="QEA104" s="6"/>
+      <c r="QEB104" s="6"/>
+      <c r="QEC104" s="6"/>
+      <c r="QED104" s="6"/>
+      <c r="QEE104" s="6"/>
+      <c r="QEF104" s="6"/>
+      <c r="QEG104" s="6"/>
+      <c r="QEH104" s="6"/>
+      <c r="QEI104" s="6"/>
+      <c r="QEJ104" s="6"/>
+      <c r="QEK104" s="6"/>
+      <c r="QEL104" s="6"/>
+      <c r="QEM104" s="6"/>
+      <c r="QEN104" s="6"/>
+      <c r="QEO104" s="6"/>
+      <c r="QEP104" s="6"/>
+      <c r="QEQ104" s="6"/>
+      <c r="QER104" s="6"/>
+      <c r="QES104" s="6"/>
+      <c r="QET104" s="6"/>
+      <c r="QEU104" s="6"/>
+      <c r="QEV104" s="6"/>
+      <c r="QEW104" s="6"/>
+      <c r="QEX104" s="6"/>
+      <c r="QEY104" s="6"/>
+      <c r="QEZ104" s="6"/>
+      <c r="QFA104" s="6"/>
+      <c r="QFB104" s="6"/>
+      <c r="QFC104" s="6"/>
+      <c r="QFD104" s="6"/>
+      <c r="QFE104" s="6"/>
+      <c r="QFF104" s="6"/>
+      <c r="QFG104" s="6"/>
+      <c r="QFH104" s="6"/>
+      <c r="QFI104" s="6"/>
+      <c r="QFJ104" s="6"/>
+      <c r="QFK104" s="6"/>
+      <c r="QFL104" s="6"/>
+      <c r="QFM104" s="6"/>
+      <c r="QFN104" s="6"/>
+      <c r="QFO104" s="6"/>
+      <c r="QFP104" s="6"/>
+      <c r="QFQ104" s="6"/>
+      <c r="QFR104" s="6"/>
+      <c r="QFS104" s="6"/>
+      <c r="QFT104" s="6"/>
+      <c r="QFU104" s="6"/>
+      <c r="QFV104" s="6"/>
+      <c r="QFW104" s="6"/>
+      <c r="QFX104" s="6"/>
+      <c r="QFY104" s="6"/>
+      <c r="QFZ104" s="6"/>
+      <c r="QGA104" s="6"/>
+      <c r="QGB104" s="6"/>
+      <c r="QGC104" s="6"/>
+      <c r="QGD104" s="6"/>
+      <c r="QGE104" s="6"/>
+      <c r="QGF104" s="6"/>
+      <c r="QGG104" s="6"/>
+      <c r="QGH104" s="6"/>
+      <c r="QGI104" s="6"/>
+      <c r="QGJ104" s="6"/>
+      <c r="QGK104" s="6"/>
+      <c r="QGL104" s="6"/>
+      <c r="QGM104" s="6"/>
+      <c r="QGN104" s="6"/>
+      <c r="QGO104" s="6"/>
+      <c r="QGP104" s="6"/>
+      <c r="QGQ104" s="6"/>
+      <c r="QGR104" s="6"/>
+      <c r="QGS104" s="6"/>
+      <c r="QGT104" s="6"/>
+      <c r="QGU104" s="6"/>
+      <c r="QGV104" s="6"/>
+      <c r="QGW104" s="6"/>
+      <c r="QGX104" s="6"/>
+      <c r="QGY104" s="6"/>
+      <c r="QGZ104" s="6"/>
+      <c r="QHA104" s="6"/>
+      <c r="QHB104" s="6"/>
+      <c r="QHC104" s="6"/>
+      <c r="QHD104" s="6"/>
+      <c r="QHE104" s="6"/>
+      <c r="QHF104" s="6"/>
+      <c r="QHG104" s="6"/>
+      <c r="QHH104" s="6"/>
+      <c r="QHI104" s="6"/>
+      <c r="QHJ104" s="6"/>
+      <c r="QHK104" s="6"/>
+      <c r="QHL104" s="6"/>
+      <c r="QHM104" s="6"/>
+      <c r="QHN104" s="6"/>
+      <c r="QHO104" s="6"/>
+      <c r="QHP104" s="6"/>
+      <c r="QHQ104" s="6"/>
+      <c r="QHR104" s="6"/>
+      <c r="QHS104" s="6"/>
+      <c r="QHT104" s="6"/>
+      <c r="QHU104" s="6"/>
+      <c r="QHV104" s="6"/>
+      <c r="QHW104" s="6"/>
+      <c r="QHX104" s="6"/>
+      <c r="QHY104" s="6"/>
+      <c r="QHZ104" s="6"/>
+      <c r="QIA104" s="6"/>
+      <c r="QIB104" s="6"/>
+      <c r="QIC104" s="6"/>
+      <c r="QID104" s="6"/>
+      <c r="QIE104" s="6"/>
+      <c r="QIF104" s="6"/>
+      <c r="QIG104" s="6"/>
+      <c r="QIH104" s="6"/>
+      <c r="QII104" s="6"/>
+      <c r="QIJ104" s="6"/>
+      <c r="QIK104" s="6"/>
+      <c r="QIL104" s="6"/>
+      <c r="QIM104" s="6"/>
+      <c r="QIN104" s="6"/>
+      <c r="QIO104" s="6"/>
+      <c r="QIP104" s="6"/>
+      <c r="QIQ104" s="6"/>
+      <c r="QIR104" s="6"/>
+      <c r="QIS104" s="6"/>
+      <c r="QIT104" s="6"/>
+      <c r="QIU104" s="6"/>
+      <c r="QIV104" s="6"/>
+      <c r="QIW104" s="6"/>
+      <c r="QIX104" s="6"/>
+      <c r="QIY104" s="6"/>
+      <c r="QIZ104" s="6"/>
+      <c r="QJA104" s="6"/>
+      <c r="QJB104" s="6"/>
+      <c r="QJC104" s="6"/>
+      <c r="QJD104" s="6"/>
+      <c r="QJE104" s="6"/>
+      <c r="QJF104" s="6"/>
+      <c r="QJG104" s="6"/>
+      <c r="QJH104" s="6"/>
+      <c r="QJI104" s="6"/>
+      <c r="QJJ104" s="6"/>
+      <c r="QJK104" s="6"/>
+      <c r="QJL104" s="6"/>
+      <c r="QJM104" s="6"/>
+      <c r="QJN104" s="6"/>
+      <c r="QJO104" s="6"/>
+      <c r="QJP104" s="6"/>
+      <c r="QJQ104" s="6"/>
+      <c r="QJR104" s="6"/>
+      <c r="QJS104" s="6"/>
+      <c r="QJT104" s="6"/>
+      <c r="QJU104" s="6"/>
+      <c r="QJV104" s="6"/>
+      <c r="QJW104" s="6"/>
+      <c r="QJX104" s="6"/>
+      <c r="QJY104" s="6"/>
+      <c r="QJZ104" s="6"/>
+      <c r="QKA104" s="6"/>
+      <c r="QKB104" s="6"/>
+      <c r="QKC104" s="6"/>
+      <c r="QKD104" s="6"/>
+      <c r="QKE104" s="6"/>
+      <c r="QKF104" s="6"/>
+      <c r="QKG104" s="6"/>
+      <c r="QKH104" s="6"/>
+      <c r="QKI104" s="6"/>
+      <c r="QKJ104" s="6"/>
+      <c r="QKK104" s="6"/>
+      <c r="QKL104" s="6"/>
+      <c r="QKM104" s="6"/>
+      <c r="QKN104" s="6"/>
+      <c r="QKO104" s="6"/>
+      <c r="QKP104" s="6"/>
+      <c r="QKQ104" s="6"/>
+      <c r="QKR104" s="6"/>
+      <c r="QKS104" s="6"/>
+      <c r="QKT104" s="6"/>
+      <c r="QKU104" s="6"/>
+      <c r="QKV104" s="6"/>
+      <c r="QKW104" s="6"/>
+      <c r="QKX104" s="6"/>
+      <c r="QKY104" s="6"/>
+      <c r="QKZ104" s="6"/>
+      <c r="QLA104" s="6"/>
+      <c r="QLB104" s="6"/>
+      <c r="QLC104" s="6"/>
+      <c r="QLD104" s="6"/>
+      <c r="QLE104" s="6"/>
+      <c r="QLF104" s="6"/>
+      <c r="QLG104" s="6"/>
+      <c r="QLH104" s="6"/>
+      <c r="QLI104" s="6"/>
+      <c r="QLJ104" s="6"/>
+      <c r="QLK104" s="6"/>
+      <c r="QLL104" s="6"/>
+      <c r="QLM104" s="6"/>
+      <c r="QLN104" s="6"/>
+      <c r="QLO104" s="6"/>
+      <c r="QLP104" s="6"/>
+      <c r="QLQ104" s="6"/>
+      <c r="QLR104" s="6"/>
+      <c r="QLS104" s="6"/>
+      <c r="QLT104" s="6"/>
+      <c r="QLU104" s="6"/>
+      <c r="QLV104" s="6"/>
+      <c r="QLW104" s="6"/>
+      <c r="QLX104" s="6"/>
+      <c r="QLY104" s="6"/>
+      <c r="QLZ104" s="6"/>
+      <c r="QMA104" s="6"/>
+      <c r="QMB104" s="6"/>
+      <c r="QMC104" s="6"/>
+      <c r="QMD104" s="6"/>
+      <c r="QME104" s="6"/>
+      <c r="QMF104" s="6"/>
+      <c r="QMG104" s="6"/>
+      <c r="QMH104" s="6"/>
+      <c r="QMI104" s="6"/>
+      <c r="QMJ104" s="6"/>
+      <c r="QMK104" s="6"/>
+      <c r="QML104" s="6"/>
+      <c r="QMM104" s="6"/>
+      <c r="QMN104" s="6"/>
+      <c r="QMO104" s="6"/>
+      <c r="QMP104" s="6"/>
+      <c r="QMQ104" s="6"/>
+      <c r="QMR104" s="6"/>
+      <c r="QMS104" s="6"/>
+      <c r="QMT104" s="6"/>
+      <c r="QMU104" s="6"/>
+      <c r="QMV104" s="6"/>
+      <c r="QMW104" s="6"/>
+      <c r="QMX104" s="6"/>
+      <c r="QMY104" s="6"/>
+      <c r="QMZ104" s="6"/>
+      <c r="QNA104" s="6"/>
+      <c r="QNB104" s="6"/>
+      <c r="QNC104" s="6"/>
+      <c r="QND104" s="6"/>
+      <c r="QNE104" s="6"/>
+      <c r="QNF104" s="6"/>
+      <c r="QNG104" s="6"/>
+      <c r="QNH104" s="6"/>
+      <c r="QNI104" s="6"/>
+      <c r="QNJ104" s="6"/>
+      <c r="QNK104" s="6"/>
+      <c r="QNL104" s="6"/>
+      <c r="QNM104" s="6"/>
+      <c r="QNN104" s="6"/>
+      <c r="QNO104" s="6"/>
+      <c r="QNP104" s="6"/>
+      <c r="QNQ104" s="6"/>
+      <c r="QNR104" s="6"/>
+      <c r="QNS104" s="6"/>
+      <c r="QNT104" s="6"/>
+      <c r="QNU104" s="6"/>
+      <c r="QNV104" s="6"/>
+      <c r="QNW104" s="6"/>
+      <c r="QNX104" s="6"/>
+      <c r="QNY104" s="6"/>
+      <c r="QNZ104" s="6"/>
+      <c r="QOA104" s="6"/>
+      <c r="QOB104" s="6"/>
+      <c r="QOC104" s="6"/>
+      <c r="QOD104" s="6"/>
+      <c r="QOE104" s="6"/>
+      <c r="QOF104" s="6"/>
+      <c r="QOG104" s="6"/>
+      <c r="QOH104" s="6"/>
+      <c r="QOI104" s="6"/>
+      <c r="QOJ104" s="6"/>
+      <c r="QOK104" s="6"/>
+      <c r="QOL104" s="6"/>
+      <c r="QOM104" s="6"/>
+      <c r="QON104" s="6"/>
+      <c r="QOO104" s="6"/>
+      <c r="QOP104" s="6"/>
+      <c r="QOQ104" s="6"/>
+      <c r="QOR104" s="6"/>
+      <c r="QOS104" s="6"/>
+      <c r="QOT104" s="6"/>
+      <c r="QOU104" s="6"/>
+      <c r="QOV104" s="6"/>
+      <c r="QOW104" s="6"/>
+      <c r="QOX104" s="6"/>
+      <c r="QOY104" s="6"/>
+      <c r="QOZ104" s="6"/>
+      <c r="QPA104" s="6"/>
+      <c r="QPB104" s="6"/>
+      <c r="QPC104" s="6"/>
+      <c r="QPD104" s="6"/>
+      <c r="QPE104" s="6"/>
+      <c r="QPF104" s="6"/>
+      <c r="QPG104" s="6"/>
+      <c r="QPH104" s="6"/>
+      <c r="QPI104" s="6"/>
+      <c r="QPJ104" s="6"/>
+      <c r="QPK104" s="6"/>
+      <c r="QPL104" s="6"/>
+      <c r="QPM104" s="6"/>
+      <c r="QPN104" s="6"/>
+      <c r="QPO104" s="6"/>
+      <c r="QPP104" s="6"/>
+      <c r="QPQ104" s="6"/>
+      <c r="QPR104" s="6"/>
+      <c r="QPS104" s="6"/>
+      <c r="QPT104" s="6"/>
+      <c r="QPU104" s="6"/>
+      <c r="QPV104" s="6"/>
+      <c r="QPW104" s="6"/>
+      <c r="QPX104" s="6"/>
+      <c r="QPY104" s="6"/>
+      <c r="QPZ104" s="6"/>
+      <c r="QQA104" s="6"/>
+      <c r="QQB104" s="6"/>
+      <c r="QQC104" s="6"/>
+      <c r="QQD104" s="6"/>
+      <c r="QQE104" s="6"/>
+      <c r="QQF104" s="6"/>
+      <c r="QQG104" s="6"/>
+      <c r="QQH104" s="6"/>
+      <c r="QQI104" s="6"/>
+      <c r="QQJ104" s="6"/>
+      <c r="QQK104" s="6"/>
+      <c r="QQL104" s="6"/>
+      <c r="QQM104" s="6"/>
+      <c r="QQN104" s="6"/>
+      <c r="QQO104" s="6"/>
+      <c r="QQP104" s="6"/>
+      <c r="QQQ104" s="6"/>
+      <c r="QQR104" s="6"/>
+      <c r="QQS104" s="6"/>
+      <c r="QQT104" s="6"/>
+      <c r="QQU104" s="6"/>
+      <c r="QQV104" s="6"/>
+      <c r="QQW104" s="6"/>
+      <c r="QQX104" s="6"/>
+      <c r="QQY104" s="6"/>
+      <c r="QQZ104" s="6"/>
+      <c r="QRA104" s="6"/>
+      <c r="QRB104" s="6"/>
+      <c r="QRC104" s="6"/>
+      <c r="QRD104" s="6"/>
+      <c r="QRE104" s="6"/>
+      <c r="QRF104" s="6"/>
+      <c r="QRG104" s="6"/>
+      <c r="QRH104" s="6"/>
+      <c r="QRI104" s="6"/>
+      <c r="QRJ104" s="6"/>
+      <c r="QRK104" s="6"/>
+      <c r="QRL104" s="6"/>
+      <c r="QRM104" s="6"/>
+      <c r="QRN104" s="6"/>
+      <c r="QRO104" s="6"/>
+      <c r="QRP104" s="6"/>
+      <c r="QRQ104" s="6"/>
+      <c r="QRR104" s="6"/>
+      <c r="QRS104" s="6"/>
+      <c r="QRT104" s="6"/>
+      <c r="QRU104" s="6"/>
+      <c r="QRV104" s="6"/>
+      <c r="QRW104" s="6"/>
+      <c r="QRX104" s="6"/>
+      <c r="QRY104" s="6"/>
+      <c r="QRZ104" s="6"/>
+      <c r="QSA104" s="6"/>
+      <c r="QSB104" s="6"/>
+      <c r="QSC104" s="6"/>
+      <c r="QSD104" s="6"/>
+      <c r="QSE104" s="6"/>
+      <c r="QSF104" s="6"/>
+      <c r="QSG104" s="6"/>
+      <c r="QSH104" s="6"/>
+      <c r="QSI104" s="6"/>
+      <c r="QSJ104" s="6"/>
+      <c r="QSK104" s="6"/>
+      <c r="QSL104" s="6"/>
+      <c r="QSM104" s="6"/>
+      <c r="QSN104" s="6"/>
+      <c r="QSO104" s="6"/>
+      <c r="QSP104" s="6"/>
+      <c r="QSQ104" s="6"/>
+      <c r="QSR104" s="6"/>
+      <c r="QSS104" s="6"/>
+      <c r="QST104" s="6"/>
+      <c r="QSU104" s="6"/>
+      <c r="QSV104" s="6"/>
+      <c r="QSW104" s="6"/>
+      <c r="QSX104" s="6"/>
+      <c r="QSY104" s="6"/>
+      <c r="QSZ104" s="6"/>
+      <c r="QTA104" s="6"/>
+      <c r="QTB104" s="6"/>
+      <c r="QTC104" s="6"/>
+      <c r="QTD104" s="6"/>
+      <c r="QTE104" s="6"/>
+      <c r="QTF104" s="6"/>
+      <c r="QTG104" s="6"/>
+      <c r="QTH104" s="6"/>
+      <c r="QTI104" s="6"/>
+      <c r="QTJ104" s="6"/>
+      <c r="QTK104" s="6"/>
+      <c r="QTL104" s="6"/>
+      <c r="QTM104" s="6"/>
+      <c r="QTN104" s="6"/>
+      <c r="QTO104" s="6"/>
+      <c r="QTP104" s="6"/>
+      <c r="QTQ104" s="6"/>
+      <c r="QTR104" s="6"/>
+      <c r="QTS104" s="6"/>
+      <c r="QTT104" s="6"/>
+      <c r="QTU104" s="6"/>
+      <c r="QTV104" s="6"/>
+      <c r="QTW104" s="6"/>
+      <c r="QTX104" s="6"/>
+      <c r="QTY104" s="6"/>
+      <c r="QTZ104" s="6"/>
+      <c r="QUA104" s="6"/>
+      <c r="QUB104" s="6"/>
+      <c r="QUC104" s="6"/>
+      <c r="QUD104" s="6"/>
+      <c r="QUE104" s="6"/>
+      <c r="QUF104" s="6"/>
+      <c r="QUG104" s="6"/>
+      <c r="QUH104" s="6"/>
+      <c r="QUI104" s="6"/>
+      <c r="QUJ104" s="6"/>
+      <c r="QUK104" s="6"/>
+      <c r="QUL104" s="6"/>
+      <c r="QUM104" s="6"/>
+      <c r="QUN104" s="6"/>
+      <c r="QUO104" s="6"/>
+      <c r="QUP104" s="6"/>
+      <c r="QUQ104" s="6"/>
+      <c r="QUR104" s="6"/>
+      <c r="QUS104" s="6"/>
+      <c r="QUT104" s="6"/>
+      <c r="QUU104" s="6"/>
+      <c r="QUV104" s="6"/>
+      <c r="QUW104" s="6"/>
+      <c r="QUX104" s="6"/>
+      <c r="QUY104" s="6"/>
+      <c r="QUZ104" s="6"/>
+      <c r="QVA104" s="6"/>
+      <c r="QVB104" s="6"/>
+      <c r="QVC104" s="6"/>
+      <c r="QVD104" s="6"/>
+      <c r="QVE104" s="6"/>
+      <c r="QVF104" s="6"/>
+      <c r="QVG104" s="6"/>
+      <c r="QVH104" s="6"/>
+      <c r="QVI104" s="6"/>
+      <c r="QVJ104" s="6"/>
+      <c r="QVK104" s="6"/>
+      <c r="QVL104" s="6"/>
+      <c r="QVM104" s="6"/>
+      <c r="QVN104" s="6"/>
+      <c r="QVO104" s="6"/>
+      <c r="QVP104" s="6"/>
+      <c r="QVQ104" s="6"/>
+      <c r="QVR104" s="6"/>
+      <c r="QVS104" s="6"/>
+      <c r="QVT104" s="6"/>
+      <c r="QVU104" s="6"/>
+      <c r="QVV104" s="6"/>
+      <c r="QVW104" s="6"/>
+      <c r="QVX104" s="6"/>
+      <c r="QVY104" s="6"/>
+      <c r="QVZ104" s="6"/>
+      <c r="QWA104" s="6"/>
+      <c r="QWB104" s="6"/>
+      <c r="QWC104" s="6"/>
+      <c r="QWD104" s="6"/>
+      <c r="QWE104" s="6"/>
+      <c r="QWF104" s="6"/>
+      <c r="QWG104" s="6"/>
+      <c r="QWH104" s="6"/>
+      <c r="QWI104" s="6"/>
+      <c r="QWJ104" s="6"/>
+      <c r="QWK104" s="6"/>
+      <c r="QWL104" s="6"/>
+      <c r="QWM104" s="6"/>
+      <c r="QWN104" s="6"/>
+      <c r="QWO104" s="6"/>
+      <c r="QWP104" s="6"/>
+      <c r="QWQ104" s="6"/>
+      <c r="QWR104" s="6"/>
+      <c r="QWS104" s="6"/>
+      <c r="QWT104" s="6"/>
+      <c r="QWU104" s="6"/>
+      <c r="QWV104" s="6"/>
+      <c r="QWW104" s="6"/>
+      <c r="QWX104" s="6"/>
+      <c r="QWY104" s="6"/>
+      <c r="QWZ104" s="6"/>
+      <c r="QXA104" s="6"/>
+      <c r="QXB104" s="6"/>
+      <c r="QXC104" s="6"/>
+      <c r="QXD104" s="6"/>
+      <c r="QXE104" s="6"/>
+      <c r="QXF104" s="6"/>
+      <c r="QXG104" s="6"/>
+      <c r="QXH104" s="6"/>
+      <c r="QXI104" s="6"/>
+      <c r="QXJ104" s="6"/>
+      <c r="QXK104" s="6"/>
+      <c r="QXL104" s="6"/>
+      <c r="QXM104" s="6"/>
+      <c r="QXN104" s="6"/>
+      <c r="QXO104" s="6"/>
+      <c r="QXP104" s="6"/>
+      <c r="QXQ104" s="6"/>
+      <c r="QXR104" s="6"/>
+      <c r="QXS104" s="6"/>
+      <c r="QXT104" s="6"/>
+      <c r="QXU104" s="6"/>
+      <c r="QXV104" s="6"/>
+      <c r="QXW104" s="6"/>
+      <c r="QXX104" s="6"/>
+      <c r="QXY104" s="6"/>
+      <c r="QXZ104" s="6"/>
+      <c r="QYA104" s="6"/>
+      <c r="QYB104" s="6"/>
+      <c r="QYC104" s="6"/>
+      <c r="QYD104" s="6"/>
+      <c r="QYE104" s="6"/>
+      <c r="QYF104" s="6"/>
+      <c r="QYG104" s="6"/>
+      <c r="QYH104" s="6"/>
+      <c r="QYI104" s="6"/>
+      <c r="QYJ104" s="6"/>
+      <c r="QYK104" s="6"/>
+      <c r="QYL104" s="6"/>
+      <c r="QYM104" s="6"/>
+      <c r="QYN104" s="6"/>
+      <c r="QYO104" s="6"/>
+      <c r="QYP104" s="6"/>
+      <c r="QYQ104" s="6"/>
+      <c r="QYR104" s="6"/>
+      <c r="QYS104" s="6"/>
+      <c r="QYT104" s="6"/>
+      <c r="QYU104" s="6"/>
+      <c r="QYV104" s="6"/>
+      <c r="QYW104" s="6"/>
+      <c r="QYX104" s="6"/>
+      <c r="QYY104" s="6"/>
+      <c r="QYZ104" s="6"/>
+      <c r="QZA104" s="6"/>
+      <c r="QZB104" s="6"/>
+      <c r="QZC104" s="6"/>
+      <c r="QZD104" s="6"/>
+      <c r="QZE104" s="6"/>
+      <c r="QZF104" s="6"/>
+      <c r="QZG104" s="6"/>
+      <c r="QZH104" s="6"/>
+      <c r="QZI104" s="6"/>
+      <c r="QZJ104" s="6"/>
+      <c r="QZK104" s="6"/>
+      <c r="QZL104" s="6"/>
+      <c r="QZM104" s="6"/>
+      <c r="QZN104" s="6"/>
+      <c r="QZO104" s="6"/>
+      <c r="QZP104" s="6"/>
+      <c r="QZQ104" s="6"/>
+      <c r="QZR104" s="6"/>
+      <c r="QZS104" s="6"/>
+      <c r="QZT104" s="6"/>
+      <c r="QZU104" s="6"/>
+      <c r="QZV104" s="6"/>
+      <c r="QZW104" s="6"/>
+      <c r="QZX104" s="6"/>
+      <c r="QZY104" s="6"/>
+      <c r="QZZ104" s="6"/>
+      <c r="RAA104" s="6"/>
+      <c r="RAB104" s="6"/>
+      <c r="RAC104" s="6"/>
+      <c r="RAD104" s="6"/>
+      <c r="RAE104" s="6"/>
+      <c r="RAF104" s="6"/>
+      <c r="RAG104" s="6"/>
+      <c r="RAH104" s="6"/>
+      <c r="RAI104" s="6"/>
+      <c r="RAJ104" s="6"/>
+      <c r="RAK104" s="6"/>
+      <c r="RAL104" s="6"/>
+      <c r="RAM104" s="6"/>
+      <c r="RAN104" s="6"/>
+      <c r="RAO104" s="6"/>
+      <c r="RAP104" s="6"/>
+      <c r="RAQ104" s="6"/>
+      <c r="RAR104" s="6"/>
+      <c r="RAS104" s="6"/>
+      <c r="RAT104" s="6"/>
+      <c r="RAU104" s="6"/>
+      <c r="RAV104" s="6"/>
+      <c r="RAW104" s="6"/>
+      <c r="RAX104" s="6"/>
+      <c r="RAY104" s="6"/>
+      <c r="RAZ104" s="6"/>
+      <c r="RBA104" s="6"/>
+      <c r="RBB104" s="6"/>
+      <c r="RBC104" s="6"/>
+      <c r="RBD104" s="6"/>
+      <c r="RBE104" s="6"/>
+      <c r="RBF104" s="6"/>
+      <c r="RBG104" s="6"/>
+      <c r="RBH104" s="6"/>
+      <c r="RBI104" s="6"/>
+      <c r="RBJ104" s="6"/>
+      <c r="RBK104" s="6"/>
+      <c r="RBL104" s="6"/>
+      <c r="RBM104" s="6"/>
+      <c r="RBN104" s="6"/>
+      <c r="RBO104" s="6"/>
+      <c r="RBP104" s="6"/>
+      <c r="RBQ104" s="6"/>
+      <c r="RBR104" s="6"/>
+      <c r="RBS104" s="6"/>
+      <c r="RBT104" s="6"/>
+      <c r="RBU104" s="6"/>
+      <c r="RBV104" s="6"/>
+      <c r="RBW104" s="6"/>
+      <c r="RBX104" s="6"/>
+      <c r="RBY104" s="6"/>
+      <c r="RBZ104" s="6"/>
+      <c r="RCA104" s="6"/>
+      <c r="RCB104" s="6"/>
+      <c r="RCC104" s="6"/>
+      <c r="RCD104" s="6"/>
+      <c r="RCE104" s="6"/>
+      <c r="RCF104" s="6"/>
+      <c r="RCG104" s="6"/>
+      <c r="RCH104" s="6"/>
+      <c r="RCI104" s="6"/>
+      <c r="RCJ104" s="6"/>
+      <c r="RCK104" s="6"/>
+      <c r="RCL104" s="6"/>
+      <c r="RCM104" s="6"/>
+      <c r="RCN104" s="6"/>
+      <c r="RCO104" s="6"/>
+      <c r="RCP104" s="6"/>
+      <c r="RCQ104" s="6"/>
+      <c r="RCR104" s="6"/>
+      <c r="RCS104" s="6"/>
+      <c r="RCT104" s="6"/>
+      <c r="RCU104" s="6"/>
+      <c r="RCV104" s="6"/>
+      <c r="RCW104" s="6"/>
+      <c r="RCX104" s="6"/>
+      <c r="RCY104" s="6"/>
+      <c r="RCZ104" s="6"/>
+      <c r="RDA104" s="6"/>
+      <c r="RDB104" s="6"/>
+      <c r="RDC104" s="6"/>
+      <c r="RDD104" s="6"/>
+      <c r="RDE104" s="6"/>
+      <c r="RDF104" s="6"/>
+      <c r="RDG104" s="6"/>
+      <c r="RDH104" s="6"/>
+      <c r="RDI104" s="6"/>
+      <c r="RDJ104" s="6"/>
+      <c r="RDK104" s="6"/>
+      <c r="RDL104" s="6"/>
+      <c r="RDM104" s="6"/>
+      <c r="RDN104" s="6"/>
+      <c r="RDO104" s="6"/>
+      <c r="RDP104" s="6"/>
+      <c r="RDQ104" s="6"/>
+      <c r="RDR104" s="6"/>
+      <c r="RDS104" s="6"/>
+      <c r="RDT104" s="6"/>
+      <c r="RDU104" s="6"/>
+      <c r="RDV104" s="6"/>
+      <c r="RDW104" s="6"/>
+      <c r="RDX104" s="6"/>
+      <c r="RDY104" s="6"/>
+      <c r="RDZ104" s="6"/>
+      <c r="REA104" s="6"/>
+      <c r="REB104" s="6"/>
+      <c r="REC104" s="6"/>
+      <c r="RED104" s="6"/>
+      <c r="REE104" s="6"/>
+      <c r="REF104" s="6"/>
+      <c r="REG104" s="6"/>
+      <c r="REH104" s="6"/>
+      <c r="REI104" s="6"/>
+      <c r="REJ104" s="6"/>
+      <c r="REK104" s="6"/>
+      <c r="REL104" s="6"/>
+      <c r="REM104" s="6"/>
+      <c r="REN104" s="6"/>
+      <c r="REO104" s="6"/>
+      <c r="REP104" s="6"/>
+      <c r="REQ104" s="6"/>
+      <c r="RER104" s="6"/>
+      <c r="RES104" s="6"/>
+      <c r="RET104" s="6"/>
+      <c r="REU104" s="6"/>
+      <c r="REV104" s="6"/>
+      <c r="REW104" s="6"/>
+      <c r="REX104" s="6"/>
+      <c r="REY104" s="6"/>
+      <c r="REZ104" s="6"/>
+      <c r="RFA104" s="6"/>
+      <c r="RFB104" s="6"/>
+      <c r="RFC104" s="6"/>
+      <c r="RFD104" s="6"/>
+      <c r="RFE104" s="6"/>
+      <c r="RFF104" s="6"/>
+      <c r="RFG104" s="6"/>
+      <c r="RFH104" s="6"/>
+      <c r="RFI104" s="6"/>
+      <c r="RFJ104" s="6"/>
+      <c r="RFK104" s="6"/>
+      <c r="RFL104" s="6"/>
+      <c r="RFM104" s="6"/>
+      <c r="RFN104" s="6"/>
+      <c r="RFO104" s="6"/>
+      <c r="RFP104" s="6"/>
+      <c r="RFQ104" s="6"/>
+      <c r="RFR104" s="6"/>
+      <c r="RFS104" s="6"/>
+      <c r="RFT104" s="6"/>
+      <c r="RFU104" s="6"/>
+      <c r="RFV104" s="6"/>
+      <c r="RFW104" s="6"/>
+      <c r="RFX104" s="6"/>
+      <c r="RFY104" s="6"/>
+      <c r="RFZ104" s="6"/>
+      <c r="RGA104" s="6"/>
+      <c r="RGB104" s="6"/>
+      <c r="RGC104" s="6"/>
+      <c r="RGD104" s="6"/>
+      <c r="RGE104" s="6"/>
+      <c r="RGF104" s="6"/>
+      <c r="RGG104" s="6"/>
+      <c r="RGH104" s="6"/>
+      <c r="RGI104" s="6"/>
+      <c r="RGJ104" s="6"/>
+      <c r="RGK104" s="6"/>
+      <c r="RGL104" s="6"/>
+      <c r="RGM104" s="6"/>
+      <c r="RGN104" s="6"/>
+      <c r="RGO104" s="6"/>
+      <c r="RGP104" s="6"/>
+      <c r="RGQ104" s="6"/>
+      <c r="RGR104" s="6"/>
+      <c r="RGS104" s="6"/>
+      <c r="RGT104" s="6"/>
+      <c r="RGU104" s="6"/>
+      <c r="RGV104" s="6"/>
+      <c r="RGW104" s="6"/>
+      <c r="RGX104" s="6"/>
+      <c r="RGY104" s="6"/>
+      <c r="RGZ104" s="6"/>
+      <c r="RHA104" s="6"/>
+      <c r="RHB104" s="6"/>
+      <c r="RHC104" s="6"/>
+      <c r="RHD104" s="6"/>
+      <c r="RHE104" s="6"/>
+      <c r="RHF104" s="6"/>
+      <c r="RHG104" s="6"/>
+      <c r="RHH104" s="6"/>
+      <c r="RHI104" s="6"/>
+      <c r="RHJ104" s="6"/>
+      <c r="RHK104" s="6"/>
+      <c r="RHL104" s="6"/>
+      <c r="RHM104" s="6"/>
+      <c r="RHN104" s="6"/>
+      <c r="RHO104" s="6"/>
+      <c r="RHP104" s="6"/>
+      <c r="RHQ104" s="6"/>
+      <c r="RHR104" s="6"/>
+      <c r="RHS104" s="6"/>
+      <c r="RHT104" s="6"/>
+      <c r="RHU104" s="6"/>
+      <c r="RHV104" s="6"/>
+      <c r="RHW104" s="6"/>
+      <c r="RHX104" s="6"/>
+      <c r="RHY104" s="6"/>
+      <c r="RHZ104" s="6"/>
+      <c r="RIA104" s="6"/>
+      <c r="RIB104" s="6"/>
+      <c r="RIC104" s="6"/>
+      <c r="RID104" s="6"/>
+      <c r="RIE104" s="6"/>
+      <c r="RIF104" s="6"/>
+      <c r="RIG104" s="6"/>
+      <c r="RIH104" s="6"/>
+      <c r="RII104" s="6"/>
+      <c r="RIJ104" s="6"/>
+      <c r="RIK104" s="6"/>
+      <c r="RIL104" s="6"/>
+      <c r="RIM104" s="6"/>
+      <c r="RIN104" s="6"/>
+      <c r="RIO104" s="6"/>
+      <c r="RIP104" s="6"/>
+      <c r="RIQ104" s="6"/>
+      <c r="RIR104" s="6"/>
+      <c r="RIS104" s="6"/>
+      <c r="RIT104" s="6"/>
+      <c r="RIU104" s="6"/>
+      <c r="RIV104" s="6"/>
+      <c r="RIW104" s="6"/>
+      <c r="RIX104" s="6"/>
+      <c r="RIY104" s="6"/>
+      <c r="RIZ104" s="6"/>
+      <c r="RJA104" s="6"/>
+      <c r="RJB104" s="6"/>
+      <c r="RJC104" s="6"/>
+      <c r="RJD104" s="6"/>
+      <c r="RJE104" s="6"/>
+      <c r="RJF104" s="6"/>
+      <c r="RJG104" s="6"/>
+      <c r="RJH104" s="6"/>
+      <c r="RJI104" s="6"/>
+      <c r="RJJ104" s="6"/>
+      <c r="RJK104" s="6"/>
+      <c r="RJL104" s="6"/>
+      <c r="RJM104" s="6"/>
+      <c r="RJN104" s="6"/>
+      <c r="RJO104" s="6"/>
+      <c r="RJP104" s="6"/>
+      <c r="RJQ104" s="6"/>
+      <c r="RJR104" s="6"/>
+      <c r="RJS104" s="6"/>
+      <c r="RJT104" s="6"/>
+      <c r="RJU104" s="6"/>
+      <c r="RJV104" s="6"/>
+      <c r="RJW104" s="6"/>
+      <c r="RJX104" s="6"/>
+      <c r="RJY104" s="6"/>
+      <c r="RJZ104" s="6"/>
+      <c r="RKA104" s="6"/>
+      <c r="RKB104" s="6"/>
+      <c r="RKC104" s="6"/>
+      <c r="RKD104" s="6"/>
+      <c r="RKE104" s="6"/>
+      <c r="RKF104" s="6"/>
+      <c r="RKG104" s="6"/>
+      <c r="RKH104" s="6"/>
+      <c r="RKI104" s="6"/>
+      <c r="RKJ104" s="6"/>
+      <c r="RKK104" s="6"/>
+      <c r="RKL104" s="6"/>
+      <c r="RKM104" s="6"/>
+      <c r="RKN104" s="6"/>
+      <c r="RKO104" s="6"/>
+      <c r="RKP104" s="6"/>
+      <c r="RKQ104" s="6"/>
+      <c r="RKR104" s="6"/>
+      <c r="RKS104" s="6"/>
+      <c r="RKT104" s="6"/>
+      <c r="RKU104" s="6"/>
+      <c r="RKV104" s="6"/>
+      <c r="RKW104" s="6"/>
+      <c r="RKX104" s="6"/>
+      <c r="RKY104" s="6"/>
+      <c r="RKZ104" s="6"/>
+      <c r="RLA104" s="6"/>
+      <c r="RLB104" s="6"/>
+      <c r="RLC104" s="6"/>
+      <c r="RLD104" s="6"/>
+      <c r="RLE104" s="6"/>
+      <c r="RLF104" s="6"/>
+      <c r="RLG104" s="6"/>
+      <c r="RLH104" s="6"/>
+      <c r="RLI104" s="6"/>
+      <c r="RLJ104" s="6"/>
+      <c r="RLK104" s="6"/>
+      <c r="RLL104" s="6"/>
+      <c r="RLM104" s="6"/>
+      <c r="RLN104" s="6"/>
+      <c r="RLO104" s="6"/>
+      <c r="RLP104" s="6"/>
+      <c r="RLQ104" s="6"/>
+      <c r="RLR104" s="6"/>
+      <c r="RLS104" s="6"/>
+      <c r="RLT104" s="6"/>
+      <c r="RLU104" s="6"/>
+      <c r="RLV104" s="6"/>
+      <c r="RLW104" s="6"/>
+      <c r="RLX104" s="6"/>
+      <c r="RLY104" s="6"/>
+      <c r="RLZ104" s="6"/>
+      <c r="RMA104" s="6"/>
+      <c r="RMB104" s="6"/>
+      <c r="RMC104" s="6"/>
+      <c r="RMD104" s="6"/>
+      <c r="RME104" s="6"/>
+      <c r="RMF104" s="6"/>
+      <c r="RMG104" s="6"/>
+      <c r="RMH104" s="6"/>
+      <c r="RMI104" s="6"/>
+      <c r="RMJ104" s="6"/>
+      <c r="RMK104" s="6"/>
+      <c r="RML104" s="6"/>
+      <c r="RMM104" s="6"/>
+      <c r="RMN104" s="6"/>
+      <c r="RMO104" s="6"/>
+      <c r="RMP104" s="6"/>
+      <c r="RMQ104" s="6"/>
+      <c r="RMR104" s="6"/>
+      <c r="RMS104" s="6"/>
+      <c r="RMT104" s="6"/>
+      <c r="RMU104" s="6"/>
+      <c r="RMV104" s="6"/>
+      <c r="RMW104" s="6"/>
+      <c r="RMX104" s="6"/>
+      <c r="RMY104" s="6"/>
+      <c r="RMZ104" s="6"/>
+      <c r="RNA104" s="6"/>
+      <c r="RNB104" s="6"/>
+      <c r="RNC104" s="6"/>
+      <c r="RND104" s="6"/>
+      <c r="RNE104" s="6"/>
+      <c r="RNF104" s="6"/>
+      <c r="RNG104" s="6"/>
+      <c r="RNH104" s="6"/>
+      <c r="RNI104" s="6"/>
+      <c r="RNJ104" s="6"/>
+      <c r="RNK104" s="6"/>
+      <c r="RNL104" s="6"/>
+      <c r="RNM104" s="6"/>
+      <c r="RNN104" s="6"/>
+      <c r="RNO104" s="6"/>
+      <c r="RNP104" s="6"/>
+      <c r="RNQ104" s="6"/>
+      <c r="RNR104" s="6"/>
+      <c r="RNS104" s="6"/>
+      <c r="RNT104" s="6"/>
+      <c r="RNU104" s="6"/>
+      <c r="RNV104" s="6"/>
+      <c r="RNW104" s="6"/>
+      <c r="RNX104" s="6"/>
+      <c r="RNY104" s="6"/>
+      <c r="RNZ104" s="6"/>
+      <c r="ROA104" s="6"/>
+      <c r="ROB104" s="6"/>
+      <c r="ROC104" s="6"/>
+      <c r="ROD104" s="6"/>
+      <c r="ROE104" s="6"/>
+      <c r="ROF104" s="6"/>
+      <c r="ROG104" s="6"/>
+      <c r="ROH104" s="6"/>
+      <c r="ROI104" s="6"/>
+      <c r="ROJ104" s="6"/>
+      <c r="ROK104" s="6"/>
+      <c r="ROL104" s="6"/>
+      <c r="ROM104" s="6"/>
+      <c r="RON104" s="6"/>
+      <c r="ROO104" s="6"/>
+      <c r="ROP104" s="6"/>
+      <c r="ROQ104" s="6"/>
+      <c r="ROR104" s="6"/>
+      <c r="ROS104" s="6"/>
+      <c r="ROT104" s="6"/>
+      <c r="ROU104" s="6"/>
+      <c r="ROV104" s="6"/>
+      <c r="ROW104" s="6"/>
+      <c r="ROX104" s="6"/>
+      <c r="ROY104" s="6"/>
+      <c r="ROZ104" s="6"/>
+      <c r="RPA104" s="6"/>
+      <c r="RPB104" s="6"/>
+      <c r="RPC104" s="6"/>
+      <c r="RPD104" s="6"/>
+      <c r="RPE104" s="6"/>
+      <c r="RPF104" s="6"/>
+      <c r="RPG104" s="6"/>
+      <c r="RPH104" s="6"/>
+      <c r="RPI104" s="6"/>
+      <c r="RPJ104" s="6"/>
+      <c r="RPK104" s="6"/>
+      <c r="RPL104" s="6"/>
+      <c r="RPM104" s="6"/>
+      <c r="RPN104" s="6"/>
+      <c r="RPO104" s="6"/>
+      <c r="RPP104" s="6"/>
+      <c r="RPQ104" s="6"/>
+      <c r="RPR104" s="6"/>
+      <c r="RPS104" s="6"/>
+      <c r="RPT104" s="6"/>
+      <c r="RPU104" s="6"/>
+      <c r="RPV104" s="6"/>
+      <c r="RPW104" s="6"/>
+      <c r="RPX104" s="6"/>
+      <c r="RPY104" s="6"/>
+      <c r="RPZ104" s="6"/>
+      <c r="RQA104" s="6"/>
+      <c r="RQB104" s="6"/>
+      <c r="RQC104" s="6"/>
+      <c r="RQD104" s="6"/>
+      <c r="RQE104" s="6"/>
+      <c r="RQF104" s="6"/>
+      <c r="RQG104" s="6"/>
+      <c r="RQH104" s="6"/>
+      <c r="RQI104" s="6"/>
+      <c r="RQJ104" s="6"/>
+      <c r="RQK104" s="6"/>
+      <c r="RQL104" s="6"/>
+      <c r="RQM104" s="6"/>
+      <c r="RQN104" s="6"/>
+      <c r="RQO104" s="6"/>
+      <c r="RQP104" s="6"/>
+      <c r="RQQ104" s="6"/>
+      <c r="RQR104" s="6"/>
+      <c r="RQS104" s="6"/>
+      <c r="RQT104" s="6"/>
+      <c r="RQU104" s="6"/>
+      <c r="RQV104" s="6"/>
+      <c r="RQW104" s="6"/>
+      <c r="RQX104" s="6"/>
+      <c r="RQY104" s="6"/>
+      <c r="RQZ104" s="6"/>
+      <c r="RRA104" s="6"/>
+      <c r="RRB104" s="6"/>
+      <c r="RRC104" s="6"/>
+      <c r="RRD104" s="6"/>
+      <c r="RRE104" s="6"/>
+      <c r="RRF104" s="6"/>
+      <c r="RRG104" s="6"/>
+      <c r="RRH104" s="6"/>
+      <c r="RRI104" s="6"/>
+      <c r="RRJ104" s="6"/>
+      <c r="RRK104" s="6"/>
+      <c r="RRL104" s="6"/>
+      <c r="RRM104" s="6"/>
+      <c r="RRN104" s="6"/>
+      <c r="RRO104" s="6"/>
+      <c r="RRP104" s="6"/>
+      <c r="RRQ104" s="6"/>
+      <c r="RRR104" s="6"/>
+      <c r="RRS104" s="6"/>
+      <c r="RRT104" s="6"/>
+      <c r="RRU104" s="6"/>
+      <c r="RRV104" s="6"/>
+      <c r="RRW104" s="6"/>
+      <c r="RRX104" s="6"/>
+      <c r="RRY104" s="6"/>
+      <c r="RRZ104" s="6"/>
+      <c r="RSA104" s="6"/>
+      <c r="RSB104" s="6"/>
+      <c r="RSC104" s="6"/>
+      <c r="RSD104" s="6"/>
+      <c r="RSE104" s="6"/>
+      <c r="RSF104" s="6"/>
+      <c r="RSG104" s="6"/>
+      <c r="RSH104" s="6"/>
+      <c r="RSI104" s="6"/>
+      <c r="RSJ104" s="6"/>
+      <c r="RSK104" s="6"/>
+      <c r="RSL104" s="6"/>
+      <c r="RSM104" s="6"/>
+      <c r="RSN104" s="6"/>
+      <c r="RSO104" s="6"/>
+      <c r="RSP104" s="6"/>
+      <c r="RSQ104" s="6"/>
+      <c r="RSR104" s="6"/>
+      <c r="RSS104" s="6"/>
+      <c r="RST104" s="6"/>
+      <c r="RSU104" s="6"/>
+      <c r="RSV104" s="6"/>
+      <c r="RSW104" s="6"/>
+      <c r="RSX104" s="6"/>
+      <c r="RSY104" s="6"/>
+      <c r="RSZ104" s="6"/>
+      <c r="RTA104" s="6"/>
+      <c r="RTB104" s="6"/>
+      <c r="RTC104" s="6"/>
+      <c r="RTD104" s="6"/>
+      <c r="RTE104" s="6"/>
+      <c r="RTF104" s="6"/>
+      <c r="RTG104" s="6"/>
+      <c r="RTH104" s="6"/>
+      <c r="RTI104" s="6"/>
+      <c r="RTJ104" s="6"/>
+      <c r="RTK104" s="6"/>
+      <c r="RTL104" s="6"/>
+      <c r="RTM104" s="6"/>
+      <c r="RTN104" s="6"/>
+      <c r="RTO104" s="6"/>
+      <c r="RTP104" s="6"/>
+      <c r="RTQ104" s="6"/>
+      <c r="RTR104" s="6"/>
+      <c r="RTS104" s="6"/>
+      <c r="RTT104" s="6"/>
+      <c r="RTU104" s="6"/>
+      <c r="RTV104" s="6"/>
+      <c r="RTW104" s="6"/>
+      <c r="RTX104" s="6"/>
+      <c r="RTY104" s="6"/>
+      <c r="RTZ104" s="6"/>
+      <c r="RUA104" s="6"/>
+      <c r="RUB104" s="6"/>
+      <c r="RUC104" s="6"/>
+      <c r="RUD104" s="6"/>
+      <c r="RUE104" s="6"/>
+      <c r="RUF104" s="6"/>
+      <c r="RUG104" s="6"/>
+      <c r="RUH104" s="6"/>
+      <c r="RUI104" s="6"/>
+      <c r="RUJ104" s="6"/>
+      <c r="RUK104" s="6"/>
+      <c r="RUL104" s="6"/>
+      <c r="RUM104" s="6"/>
+      <c r="RUN104" s="6"/>
+      <c r="RUO104" s="6"/>
+      <c r="RUP104" s="6"/>
+      <c r="RUQ104" s="6"/>
+      <c r="RUR104" s="6"/>
+      <c r="RUS104" s="6"/>
+      <c r="RUT104" s="6"/>
+      <c r="RUU104" s="6"/>
+      <c r="RUV104" s="6"/>
+      <c r="RUW104" s="6"/>
+      <c r="RUX104" s="6"/>
+      <c r="RUY104" s="6"/>
+      <c r="RUZ104" s="6"/>
+      <c r="RVA104" s="6"/>
+      <c r="RVB104" s="6"/>
+      <c r="RVC104" s="6"/>
+      <c r="RVD104" s="6"/>
+      <c r="RVE104" s="6"/>
+      <c r="RVF104" s="6"/>
+      <c r="RVG104" s="6"/>
+      <c r="RVH104" s="6"/>
+      <c r="RVI104" s="6"/>
+      <c r="RVJ104" s="6"/>
+      <c r="RVK104" s="6"/>
+      <c r="RVL104" s="6"/>
+      <c r="RVM104" s="6"/>
+      <c r="RVN104" s="6"/>
+      <c r="RVO104" s="6"/>
+      <c r="RVP104" s="6"/>
+      <c r="RVQ104" s="6"/>
+      <c r="RVR104" s="6"/>
+      <c r="RVS104" s="6"/>
+      <c r="RVT104" s="6"/>
+      <c r="RVU104" s="6"/>
+      <c r="RVV104" s="6"/>
+      <c r="RVW104" s="6"/>
+      <c r="RVX104" s="6"/>
+      <c r="RVY104" s="6"/>
+      <c r="RVZ104" s="6"/>
+      <c r="RWA104" s="6"/>
+      <c r="RWB104" s="6"/>
+      <c r="RWC104" s="6"/>
+      <c r="RWD104" s="6"/>
+      <c r="RWE104" s="6"/>
+      <c r="RWF104" s="6"/>
+      <c r="RWG104" s="6"/>
+      <c r="RWH104" s="6"/>
+      <c r="RWI104" s="6"/>
+      <c r="RWJ104" s="6"/>
+      <c r="RWK104" s="6"/>
+      <c r="RWL104" s="6"/>
+      <c r="RWM104" s="6"/>
+      <c r="RWN104" s="6"/>
+      <c r="RWO104" s="6"/>
+      <c r="RWP104" s="6"/>
+      <c r="RWQ104" s="6"/>
+      <c r="RWR104" s="6"/>
+      <c r="RWS104" s="6"/>
+      <c r="RWT104" s="6"/>
+      <c r="RWU104" s="6"/>
+      <c r="RWV104" s="6"/>
+      <c r="RWW104" s="6"/>
+      <c r="RWX104" s="6"/>
+      <c r="RWY104" s="6"/>
+      <c r="RWZ104" s="6"/>
+      <c r="RXA104" s="6"/>
+      <c r="RXB104" s="6"/>
+      <c r="RXC104" s="6"/>
+      <c r="RXD104" s="6"/>
+      <c r="RXE104" s="6"/>
+      <c r="RXF104" s="6"/>
+      <c r="RXG104" s="6"/>
+      <c r="RXH104" s="6"/>
+      <c r="RXI104" s="6"/>
+      <c r="RXJ104" s="6"/>
+      <c r="RXK104" s="6"/>
+      <c r="RXL104" s="6"/>
+      <c r="RXM104" s="6"/>
+      <c r="RXN104" s="6"/>
+      <c r="RXO104" s="6"/>
+      <c r="RXP104" s="6"/>
+      <c r="RXQ104" s="6"/>
+      <c r="RXR104" s="6"/>
+      <c r="RXS104" s="6"/>
+      <c r="RXT104" s="6"/>
+      <c r="RXU104" s="6"/>
+      <c r="RXV104" s="6"/>
+      <c r="RXW104" s="6"/>
+      <c r="RXX104" s="6"/>
+      <c r="RXY104" s="6"/>
+      <c r="RXZ104" s="6"/>
+      <c r="RYA104" s="6"/>
+      <c r="RYB104" s="6"/>
+      <c r="RYC104" s="6"/>
+      <c r="RYD104" s="6"/>
+      <c r="RYE104" s="6"/>
+      <c r="RYF104" s="6"/>
+      <c r="RYG104" s="6"/>
+      <c r="RYH104" s="6"/>
+      <c r="RYI104" s="6"/>
+      <c r="RYJ104" s="6"/>
+      <c r="RYK104" s="6"/>
+      <c r="RYL104" s="6"/>
+      <c r="RYM104" s="6"/>
+      <c r="RYN104" s="6"/>
+      <c r="RYO104" s="6"/>
+      <c r="RYP104" s="6"/>
+      <c r="RYQ104" s="6"/>
+      <c r="RYR104" s="6"/>
+      <c r="RYS104" s="6"/>
+      <c r="RYT104" s="6"/>
+      <c r="RYU104" s="6"/>
+      <c r="RYV104" s="6"/>
+      <c r="RYW104" s="6"/>
+      <c r="RYX104" s="6"/>
+      <c r="RYY104" s="6"/>
+      <c r="RYZ104" s="6"/>
+      <c r="RZA104" s="6"/>
+      <c r="RZB104" s="6"/>
+      <c r="RZC104" s="6"/>
+      <c r="RZD104" s="6"/>
+      <c r="RZE104" s="6"/>
+      <c r="RZF104" s="6"/>
+      <c r="RZG104" s="6"/>
+      <c r="RZH104" s="6"/>
+      <c r="RZI104" s="6"/>
+      <c r="RZJ104" s="6"/>
+      <c r="RZK104" s="6"/>
+      <c r="RZL104" s="6"/>
+      <c r="RZM104" s="6"/>
+      <c r="RZN104" s="6"/>
+      <c r="RZO104" s="6"/>
+      <c r="RZP104" s="6"/>
+      <c r="RZQ104" s="6"/>
+      <c r="RZR104" s="6"/>
+      <c r="RZS104" s="6"/>
+      <c r="RZT104" s="6"/>
+      <c r="RZU104" s="6"/>
+      <c r="RZV104" s="6"/>
+      <c r="RZW104" s="6"/>
+      <c r="RZX104" s="6"/>
+      <c r="RZY104" s="6"/>
+      <c r="RZZ104" s="6"/>
+      <c r="SAA104" s="6"/>
+      <c r="SAB104" s="6"/>
+      <c r="SAC104" s="6"/>
+      <c r="SAD104" s="6"/>
+      <c r="SAE104" s="6"/>
+      <c r="SAF104" s="6"/>
+      <c r="SAG104" s="6"/>
+      <c r="SAH104" s="6"/>
+      <c r="SAI104" s="6"/>
+      <c r="SAJ104" s="6"/>
+      <c r="SAK104" s="6"/>
+      <c r="SAL104" s="6"/>
+      <c r="SAM104" s="6"/>
+      <c r="SAN104" s="6"/>
+      <c r="SAO104" s="6"/>
+      <c r="SAP104" s="6"/>
+      <c r="SAQ104" s="6"/>
+      <c r="SAR104" s="6"/>
+      <c r="SAS104" s="6"/>
+      <c r="SAT104" s="6"/>
+      <c r="SAU104" s="6"/>
+      <c r="SAV104" s="6"/>
+      <c r="SAW104" s="6"/>
+      <c r="SAX104" s="6"/>
+      <c r="SAY104" s="6"/>
+      <c r="SAZ104" s="6"/>
+      <c r="SBA104" s="6"/>
+      <c r="SBB104" s="6"/>
+      <c r="SBC104" s="6"/>
+      <c r="SBD104" s="6"/>
+      <c r="SBE104" s="6"/>
+      <c r="SBF104" s="6"/>
+      <c r="SBG104" s="6"/>
+      <c r="SBH104" s="6"/>
+      <c r="SBI104" s="6"/>
+      <c r="SBJ104" s="6"/>
+      <c r="SBK104" s="6"/>
+      <c r="SBL104" s="6"/>
+      <c r="SBM104" s="6"/>
+      <c r="SBN104" s="6"/>
+      <c r="SBO104" s="6"/>
+      <c r="SBP104" s="6"/>
+      <c r="SBQ104" s="6"/>
+      <c r="SBR104" s="6"/>
+      <c r="SBS104" s="6"/>
+      <c r="SBT104" s="6"/>
+      <c r="SBU104" s="6"/>
+      <c r="SBV104" s="6"/>
+      <c r="SBW104" s="6"/>
+      <c r="SBX104" s="6"/>
+      <c r="SBY104" s="6"/>
+      <c r="SBZ104" s="6"/>
+      <c r="SCA104" s="6"/>
+      <c r="SCB104" s="6"/>
+      <c r="SCC104" s="6"/>
+      <c r="SCD104" s="6"/>
+      <c r="SCE104" s="6"/>
+      <c r="SCF104" s="6"/>
+      <c r="SCG104" s="6"/>
+      <c r="SCH104" s="6"/>
+      <c r="SCI104" s="6"/>
+      <c r="SCJ104" s="6"/>
+      <c r="SCK104" s="6"/>
+      <c r="SCL104" s="6"/>
+      <c r="SCM104" s="6"/>
+      <c r="SCN104" s="6"/>
+      <c r="SCO104" s="6"/>
+      <c r="SCP104" s="6"/>
+      <c r="SCQ104" s="6"/>
+      <c r="SCR104" s="6"/>
+      <c r="SCS104" s="6"/>
+      <c r="SCT104" s="6"/>
+      <c r="SCU104" s="6"/>
+      <c r="SCV104" s="6"/>
+      <c r="SCW104" s="6"/>
+      <c r="SCX104" s="6"/>
+      <c r="SCY104" s="6"/>
+      <c r="SCZ104" s="6"/>
+      <c r="SDA104" s="6"/>
+      <c r="SDB104" s="6"/>
+      <c r="SDC104" s="6"/>
+      <c r="SDD104" s="6"/>
+      <c r="SDE104" s="6"/>
+      <c r="SDF104" s="6"/>
+      <c r="SDG104" s="6"/>
+      <c r="SDH104" s="6"/>
+      <c r="SDI104" s="6"/>
+      <c r="SDJ104" s="6"/>
+      <c r="SDK104" s="6"/>
+      <c r="SDL104" s="6"/>
+      <c r="SDM104" s="6"/>
+      <c r="SDN104" s="6"/>
+      <c r="SDO104" s="6"/>
+      <c r="SDP104" s="6"/>
+      <c r="SDQ104" s="6"/>
+      <c r="SDR104" s="6"/>
+      <c r="SDS104" s="6"/>
+      <c r="SDT104" s="6"/>
+      <c r="SDU104" s="6"/>
+      <c r="SDV104" s="6"/>
+      <c r="SDW104" s="6"/>
+      <c r="SDX104" s="6"/>
+      <c r="SDY104" s="6"/>
+      <c r="SDZ104" s="6"/>
+      <c r="SEA104" s="6"/>
+      <c r="SEB104" s="6"/>
+      <c r="SEC104" s="6"/>
+      <c r="SED104" s="6"/>
+      <c r="SEE104" s="6"/>
+      <c r="SEF104" s="6"/>
+      <c r="SEG104" s="6"/>
+      <c r="SEH104" s="6"/>
+      <c r="SEI104" s="6"/>
+      <c r="SEJ104" s="6"/>
+      <c r="SEK104" s="6"/>
+      <c r="SEL104" s="6"/>
+      <c r="SEM104" s="6"/>
+      <c r="SEN104" s="6"/>
+      <c r="SEO104" s="6"/>
+      <c r="SEP104" s="6"/>
+      <c r="SEQ104" s="6"/>
+      <c r="SER104" s="6"/>
+      <c r="SES104" s="6"/>
+      <c r="SET104" s="6"/>
+      <c r="SEU104" s="6"/>
+      <c r="SEV104" s="6"/>
+      <c r="SEW104" s="6"/>
+      <c r="SEX104" s="6"/>
+      <c r="SEY104" s="6"/>
+      <c r="SEZ104" s="6"/>
+      <c r="SFA104" s="6"/>
+      <c r="SFB104" s="6"/>
+      <c r="SFC104" s="6"/>
+      <c r="SFD104" s="6"/>
+      <c r="SFE104" s="6"/>
+      <c r="SFF104" s="6"/>
+      <c r="SFG104" s="6"/>
+      <c r="SFH104" s="6"/>
+      <c r="SFI104" s="6"/>
+      <c r="SFJ104" s="6"/>
+      <c r="SFK104" s="6"/>
+      <c r="SFL104" s="6"/>
+      <c r="SFM104" s="6"/>
+      <c r="SFN104" s="6"/>
+      <c r="SFO104" s="6"/>
+      <c r="SFP104" s="6"/>
+      <c r="SFQ104" s="6"/>
+      <c r="SFR104" s="6"/>
+      <c r="SFS104" s="6"/>
+      <c r="SFT104" s="6"/>
+      <c r="SFU104" s="6"/>
+      <c r="SFV104" s="6"/>
+      <c r="SFW104" s="6"/>
+      <c r="SFX104" s="6"/>
+      <c r="SFY104" s="6"/>
+      <c r="SFZ104" s="6"/>
+      <c r="SGA104" s="6"/>
+      <c r="SGB104" s="6"/>
+      <c r="SGC104" s="6"/>
+      <c r="SGD104" s="6"/>
+      <c r="SGE104" s="6"/>
+      <c r="SGF104" s="6"/>
+      <c r="SGG104" s="6"/>
+      <c r="SGH104" s="6"/>
+      <c r="SGI104" s="6"/>
+      <c r="SGJ104" s="6"/>
+      <c r="SGK104" s="6"/>
+      <c r="SGL104" s="6"/>
+      <c r="SGM104" s="6"/>
+      <c r="SGN104" s="6"/>
+      <c r="SGO104" s="6"/>
+      <c r="SGP104" s="6"/>
+      <c r="SGQ104" s="6"/>
+      <c r="SGR104" s="6"/>
+      <c r="SGS104" s="6"/>
+      <c r="SGT104" s="6"/>
+      <c r="SGU104" s="6"/>
+      <c r="SGV104" s="6"/>
+      <c r="SGW104" s="6"/>
+      <c r="SGX104" s="6"/>
+      <c r="SGY104" s="6"/>
+      <c r="SGZ104" s="6"/>
+      <c r="SHA104" s="6"/>
+      <c r="SHB104" s="6"/>
+      <c r="SHC104" s="6"/>
+      <c r="SHD104" s="6"/>
+      <c r="SHE104" s="6"/>
+      <c r="SHF104" s="6"/>
+      <c r="SHG104" s="6"/>
+      <c r="SHH104" s="6"/>
+      <c r="SHI104" s="6"/>
+      <c r="SHJ104" s="6"/>
+      <c r="SHK104" s="6"/>
+      <c r="SHL104" s="6"/>
+      <c r="SHM104" s="6"/>
+      <c r="SHN104" s="6"/>
+      <c r="SHO104" s="6"/>
+      <c r="SHP104" s="6"/>
+      <c r="SHQ104" s="6"/>
+      <c r="SHR104" s="6"/>
+      <c r="SHS104" s="6"/>
+      <c r="SHT104" s="6"/>
+      <c r="SHU104" s="6"/>
+      <c r="SHV104" s="6"/>
+      <c r="SHW104" s="6"/>
+      <c r="SHX104" s="6"/>
+      <c r="SHY104" s="6"/>
+      <c r="SHZ104" s="6"/>
+      <c r="SIA104" s="6"/>
+      <c r="SIB104" s="6"/>
+      <c r="SIC104" s="6"/>
+      <c r="SID104" s="6"/>
+      <c r="SIE104" s="6"/>
+      <c r="SIF104" s="6"/>
+      <c r="SIG104" s="6"/>
+      <c r="SIH104" s="6"/>
+      <c r="SII104" s="6"/>
+      <c r="SIJ104" s="6"/>
+      <c r="SIK104" s="6"/>
+      <c r="SIL104" s="6"/>
+      <c r="SIM104" s="6"/>
+      <c r="SIN104" s="6"/>
+      <c r="SIO104" s="6"/>
+      <c r="SIP104" s="6"/>
+      <c r="SIQ104" s="6"/>
+      <c r="SIR104" s="6"/>
+      <c r="SIS104" s="6"/>
+      <c r="SIT104" s="6"/>
+      <c r="SIU104" s="6"/>
+      <c r="SIV104" s="6"/>
+      <c r="SIW104" s="6"/>
+      <c r="SIX104" s="6"/>
+      <c r="SIY104" s="6"/>
+      <c r="SIZ104" s="6"/>
+      <c r="SJA104" s="6"/>
+      <c r="SJB104" s="6"/>
+      <c r="SJC104" s="6"/>
+      <c r="SJD104" s="6"/>
+      <c r="SJE104" s="6"/>
+      <c r="SJF104" s="6"/>
+      <c r="SJG104" s="6"/>
+      <c r="SJH104" s="6"/>
+      <c r="SJI104" s="6"/>
+      <c r="SJJ104" s="6"/>
+      <c r="SJK104" s="6"/>
+      <c r="SJL104" s="6"/>
+      <c r="SJM104" s="6"/>
+      <c r="SJN104" s="6"/>
+      <c r="SJO104" s="6"/>
+      <c r="SJP104" s="6"/>
+      <c r="SJQ104" s="6"/>
+      <c r="SJR104" s="6"/>
+      <c r="SJS104" s="6"/>
+      <c r="SJT104" s="6"/>
+      <c r="SJU104" s="6"/>
+      <c r="SJV104" s="6"/>
+      <c r="SJW104" s="6"/>
+      <c r="SJX104" s="6"/>
+      <c r="SJY104" s="6"/>
+      <c r="SJZ104" s="6"/>
+      <c r="SKA104" s="6"/>
+      <c r="SKB104" s="6"/>
+      <c r="SKC104" s="6"/>
+      <c r="SKD104" s="6"/>
+      <c r="SKE104" s="6"/>
+      <c r="SKF104" s="6"/>
+      <c r="SKG104" s="6"/>
+      <c r="SKH104" s="6"/>
+      <c r="SKI104" s="6"/>
+      <c r="SKJ104" s="6"/>
+      <c r="SKK104" s="6"/>
+      <c r="SKL104" s="6"/>
+      <c r="SKM104" s="6"/>
+      <c r="SKN104" s="6"/>
+      <c r="SKO104" s="6"/>
+      <c r="SKP104" s="6"/>
+      <c r="SKQ104" s="6"/>
+      <c r="SKR104" s="6"/>
+      <c r="SKS104" s="6"/>
+      <c r="SKT104" s="6"/>
+      <c r="SKU104" s="6"/>
+      <c r="SKV104" s="6"/>
+      <c r="SKW104" s="6"/>
+      <c r="SKX104" s="6"/>
+      <c r="SKY104" s="6"/>
+      <c r="SKZ104" s="6"/>
+      <c r="SLA104" s="6"/>
+      <c r="SLB104" s="6"/>
+      <c r="SLC104" s="6"/>
+      <c r="SLD104" s="6"/>
+      <c r="SLE104" s="6"/>
+      <c r="SLF104" s="6"/>
+      <c r="SLG104" s="6"/>
+      <c r="SLH104" s="6"/>
+      <c r="SLI104" s="6"/>
+      <c r="SLJ104" s="6"/>
+      <c r="SLK104" s="6"/>
+      <c r="SLL104" s="6"/>
+      <c r="SLM104" s="6"/>
+      <c r="SLN104" s="6"/>
+      <c r="SLO104" s="6"/>
+      <c r="SLP104" s="6"/>
+      <c r="SLQ104" s="6"/>
+      <c r="SLR104" s="6"/>
+      <c r="SLS104" s="6"/>
+      <c r="SLT104" s="6"/>
+      <c r="SLU104" s="6"/>
+      <c r="SLV104" s="6"/>
+      <c r="SLW104" s="6"/>
+      <c r="SLX104" s="6"/>
+      <c r="SLY104" s="6"/>
+      <c r="SLZ104" s="6"/>
+      <c r="SMA104" s="6"/>
+      <c r="SMB104" s="6"/>
+      <c r="SMC104" s="6"/>
+      <c r="SMD104" s="6"/>
+      <c r="SME104" s="6"/>
+      <c r="SMF104" s="6"/>
+      <c r="SMG104" s="6"/>
+      <c r="SMH104" s="6"/>
+      <c r="SMI104" s="6"/>
+      <c r="SMJ104" s="6"/>
+      <c r="SMK104" s="6"/>
+      <c r="SML104" s="6"/>
+      <c r="SMM104" s="6"/>
+      <c r="SMN104" s="6"/>
+      <c r="SMO104" s="6"/>
+      <c r="SMP104" s="6"/>
+      <c r="SMQ104" s="6"/>
+      <c r="SMR104" s="6"/>
+      <c r="SMS104" s="6"/>
+      <c r="SMT104" s="6"/>
+      <c r="SMU104" s="6"/>
+      <c r="SMV104" s="6"/>
+      <c r="SMW104" s="6"/>
+      <c r="SMX104" s="6"/>
+      <c r="SMY104" s="6"/>
+      <c r="SMZ104" s="6"/>
+      <c r="SNA104" s="6"/>
+      <c r="SNB104" s="6"/>
+      <c r="SNC104" s="6"/>
+      <c r="SND104" s="6"/>
+      <c r="SNE104" s="6"/>
+      <c r="SNF104" s="6"/>
+      <c r="SNG104" s="6"/>
+      <c r="SNH104" s="6"/>
+      <c r="SNI104" s="6"/>
+      <c r="SNJ104" s="6"/>
+      <c r="SNK104" s="6"/>
+      <c r="SNL104" s="6"/>
+      <c r="SNM104" s="6"/>
+      <c r="SNN104" s="6"/>
+      <c r="SNO104" s="6"/>
+      <c r="SNP104" s="6"/>
+      <c r="SNQ104" s="6"/>
+      <c r="SNR104" s="6"/>
+      <c r="SNS104" s="6"/>
+      <c r="SNT104" s="6"/>
+      <c r="SNU104" s="6"/>
+      <c r="SNV104" s="6"/>
+      <c r="SNW104" s="6"/>
+      <c r="SNX104" s="6"/>
+      <c r="SNY104" s="6"/>
+      <c r="SNZ104" s="6"/>
+      <c r="SOA104" s="6"/>
+      <c r="SOB104" s="6"/>
+      <c r="SOC104" s="6"/>
+      <c r="SOD104" s="6"/>
+      <c r="SOE104" s="6"/>
+      <c r="SOF104" s="6"/>
+      <c r="SOG104" s="6"/>
+      <c r="SOH104" s="6"/>
+      <c r="SOI104" s="6"/>
+      <c r="SOJ104" s="6"/>
+      <c r="SOK104" s="6"/>
+      <c r="SOL104" s="6"/>
+      <c r="SOM104" s="6"/>
+      <c r="SON104" s="6"/>
+      <c r="SOO104" s="6"/>
+      <c r="SOP104" s="6"/>
+      <c r="SOQ104" s="6"/>
+      <c r="SOR104" s="6"/>
+      <c r="SOS104" s="6"/>
+      <c r="SOT104" s="6"/>
+      <c r="SOU104" s="6"/>
+      <c r="SOV104" s="6"/>
+      <c r="SOW104" s="6"/>
+      <c r="SOX104" s="6"/>
+      <c r="SOY104" s="6"/>
+      <c r="SOZ104" s="6"/>
+      <c r="SPA104" s="6"/>
+      <c r="SPB104" s="6"/>
+      <c r="SPC104" s="6"/>
+      <c r="SPD104" s="6"/>
+      <c r="SPE104" s="6"/>
+      <c r="SPF104" s="6"/>
+      <c r="SPG104" s="6"/>
+      <c r="SPH104" s="6"/>
+      <c r="SPI104" s="6"/>
+      <c r="SPJ104" s="6"/>
+      <c r="SPK104" s="6"/>
+      <c r="SPL104" s="6"/>
+      <c r="SPM104" s="6"/>
+      <c r="SPN104" s="6"/>
+      <c r="SPO104" s="6"/>
+      <c r="SPP104" s="6"/>
+      <c r="SPQ104" s="6"/>
+      <c r="SPR104" s="6"/>
+      <c r="SPS104" s="6"/>
+      <c r="SPT104" s="6"/>
+      <c r="SPU104" s="6"/>
+      <c r="SPV104" s="6"/>
+      <c r="SPW104" s="6"/>
+      <c r="SPX104" s="6"/>
+      <c r="SPY104" s="6"/>
+      <c r="SPZ104" s="6"/>
+      <c r="SQA104" s="6"/>
+      <c r="SQB104" s="6"/>
+      <c r="SQC104" s="6"/>
+      <c r="SQD104" s="6"/>
+      <c r="SQE104" s="6"/>
+      <c r="SQF104" s="6"/>
+      <c r="SQG104" s="6"/>
+      <c r="SQH104" s="6"/>
+      <c r="SQI104" s="6"/>
+      <c r="SQJ104" s="6"/>
+      <c r="SQK104" s="6"/>
+      <c r="SQL104" s="6"/>
+      <c r="SQM104" s="6"/>
+      <c r="SQN104" s="6"/>
+      <c r="SQO104" s="6"/>
+      <c r="SQP104" s="6"/>
+      <c r="SQQ104" s="6"/>
+      <c r="SQR104" s="6"/>
+      <c r="SQS104" s="6"/>
+      <c r="SQT104" s="6"/>
+      <c r="SQU104" s="6"/>
+      <c r="SQV104" s="6"/>
+      <c r="SQW104" s="6"/>
+      <c r="SQX104" s="6"/>
+      <c r="SQY104" s="6"/>
+      <c r="SQZ104" s="6"/>
+      <c r="SRA104" s="6"/>
+      <c r="SRB104" s="6"/>
+      <c r="SRC104" s="6"/>
+      <c r="SRD104" s="6"/>
+      <c r="SRE104" s="6"/>
+      <c r="SRF104" s="6"/>
+      <c r="SRG104" s="6"/>
+      <c r="SRH104" s="6"/>
+      <c r="SRI104" s="6"/>
+      <c r="SRJ104" s="6"/>
+      <c r="SRK104" s="6"/>
+      <c r="SRL104" s="6"/>
+      <c r="SRM104" s="6"/>
+      <c r="SRN104" s="6"/>
+      <c r="SRO104" s="6"/>
+      <c r="SRP104" s="6"/>
+      <c r="SRQ104" s="6"/>
+      <c r="SRR104" s="6"/>
+      <c r="SRS104" s="6"/>
+      <c r="SRT104" s="6"/>
+      <c r="SRU104" s="6"/>
+      <c r="SRV104" s="6"/>
+      <c r="SRW104" s="6"/>
+      <c r="SRX104" s="6"/>
+      <c r="SRY104" s="6"/>
+      <c r="SRZ104" s="6"/>
+      <c r="SSA104" s="6"/>
+      <c r="SSB104" s="6"/>
+      <c r="SSC104" s="6"/>
+      <c r="SSD104" s="6"/>
+      <c r="SSE104" s="6"/>
+      <c r="SSF104" s="6"/>
+      <c r="SSG104" s="6"/>
+      <c r="SSH104" s="6"/>
+      <c r="SSI104" s="6"/>
+      <c r="SSJ104" s="6"/>
+      <c r="SSK104" s="6"/>
+      <c r="SSL104" s="6"/>
+      <c r="SSM104" s="6"/>
+      <c r="SSN104" s="6"/>
+      <c r="SSO104" s="6"/>
+      <c r="SSP104" s="6"/>
+      <c r="SSQ104" s="6"/>
+      <c r="SSR104" s="6"/>
+      <c r="SSS104" s="6"/>
+      <c r="SST104" s="6"/>
+      <c r="SSU104" s="6"/>
+      <c r="SSV104" s="6"/>
+      <c r="SSW104" s="6"/>
+      <c r="SSX104" s="6"/>
+      <c r="SSY104" s="6"/>
+      <c r="SSZ104" s="6"/>
+      <c r="STA104" s="6"/>
+      <c r="STB104" s="6"/>
+      <c r="STC104" s="6"/>
+      <c r="STD104" s="6"/>
+      <c r="STE104" s="6"/>
+      <c r="STF104" s="6"/>
+      <c r="STG104" s="6"/>
+      <c r="STH104" s="6"/>
+      <c r="STI104" s="6"/>
+      <c r="STJ104" s="6"/>
+      <c r="STK104" s="6"/>
+      <c r="STL104" s="6"/>
+      <c r="STM104" s="6"/>
+      <c r="STN104" s="6"/>
+      <c r="STO104" s="6"/>
+      <c r="STP104" s="6"/>
+      <c r="STQ104" s="6"/>
+      <c r="STR104" s="6"/>
+      <c r="STS104" s="6"/>
+      <c r="STT104" s="6"/>
+      <c r="STU104" s="6"/>
+      <c r="STV104" s="6"/>
+      <c r="STW104" s="6"/>
+      <c r="STX104" s="6"/>
+      <c r="STY104" s="6"/>
+      <c r="STZ104" s="6"/>
+      <c r="SUA104" s="6"/>
+      <c r="SUB104" s="6"/>
+      <c r="SUC104" s="6"/>
+      <c r="SUD104" s="6"/>
+      <c r="SUE104" s="6"/>
+      <c r="SUF104" s="6"/>
+      <c r="SUG104" s="6"/>
+      <c r="SUH104" s="6"/>
+      <c r="SUI104" s="6"/>
+      <c r="SUJ104" s="6"/>
+      <c r="SUK104" s="6"/>
+      <c r="SUL104" s="6"/>
+      <c r="SUM104" s="6"/>
+      <c r="SUN104" s="6"/>
+      <c r="SUO104" s="6"/>
+      <c r="SUP104" s="6"/>
+      <c r="SUQ104" s="6"/>
+      <c r="SUR104" s="6"/>
+      <c r="SUS104" s="6"/>
+      <c r="SUT104" s="6"/>
+      <c r="SUU104" s="6"/>
+      <c r="SUV104" s="6"/>
+      <c r="SUW104" s="6"/>
+      <c r="SUX104" s="6"/>
+      <c r="SUY104" s="6"/>
+      <c r="SUZ104" s="6"/>
+      <c r="SVA104" s="6"/>
+      <c r="SVB104" s="6"/>
+      <c r="SVC104" s="6"/>
+      <c r="SVD104" s="6"/>
+      <c r="SVE104" s="6"/>
+      <c r="SVF104" s="6"/>
+      <c r="SVG104" s="6"/>
+      <c r="SVH104" s="6"/>
+      <c r="SVI104" s="6"/>
+      <c r="SVJ104" s="6"/>
+      <c r="SVK104" s="6"/>
+      <c r="SVL104" s="6"/>
+      <c r="SVM104" s="6"/>
+      <c r="SVN104" s="6"/>
+      <c r="SVO104" s="6"/>
+      <c r="SVP104" s="6"/>
+      <c r="SVQ104" s="6"/>
+      <c r="SVR104" s="6"/>
+      <c r="SVS104" s="6"/>
+      <c r="SVT104" s="6"/>
+      <c r="SVU104" s="6"/>
+      <c r="SVV104" s="6"/>
+      <c r="SVW104" s="6"/>
+      <c r="SVX104" s="6"/>
+      <c r="SVY104" s="6"/>
+      <c r="SVZ104" s="6"/>
+      <c r="SWA104" s="6"/>
+      <c r="SWB104" s="6"/>
+      <c r="SWC104" s="6"/>
+      <c r="SWD104" s="6"/>
+      <c r="SWE104" s="6"/>
+      <c r="SWF104" s="6"/>
+      <c r="SWG104" s="6"/>
+      <c r="SWH104" s="6"/>
+      <c r="SWI104" s="6"/>
+      <c r="SWJ104" s="6"/>
+      <c r="SWK104" s="6"/>
+      <c r="SWL104" s="6"/>
+      <c r="SWM104" s="6"/>
+      <c r="SWN104" s="6"/>
+      <c r="SWO104" s="6"/>
+      <c r="SWP104" s="6"/>
+      <c r="SWQ104" s="6"/>
+      <c r="SWR104" s="6"/>
+      <c r="SWS104" s="6"/>
+      <c r="SWT104" s="6"/>
+      <c r="SWU104" s="6"/>
+      <c r="SWV104" s="6"/>
+      <c r="SWW104" s="6"/>
+      <c r="SWX104" s="6"/>
+      <c r="SWY104" s="6"/>
+      <c r="SWZ104" s="6"/>
+      <c r="SXA104" s="6"/>
+      <c r="SXB104" s="6"/>
+      <c r="SXC104" s="6"/>
+      <c r="SXD104" s="6"/>
+      <c r="SXE104" s="6"/>
+      <c r="SXF104" s="6"/>
+      <c r="SXG104" s="6"/>
+      <c r="SXH104" s="6"/>
+      <c r="SXI104" s="6"/>
+      <c r="SXJ104" s="6"/>
+      <c r="SXK104" s="6"/>
+      <c r="SXL104" s="6"/>
+      <c r="SXM104" s="6"/>
+      <c r="SXN104" s="6"/>
+      <c r="SXO104" s="6"/>
+      <c r="SXP104" s="6"/>
+      <c r="SXQ104" s="6"/>
+      <c r="SXR104" s="6"/>
+      <c r="SXS104" s="6"/>
+      <c r="SXT104" s="6"/>
+      <c r="SXU104" s="6"/>
+      <c r="SXV104" s="6"/>
+      <c r="SXW104" s="6"/>
+      <c r="SXX104" s="6"/>
+      <c r="SXY104" s="6"/>
+      <c r="SXZ104" s="6"/>
+      <c r="SYA104" s="6"/>
+      <c r="SYB104" s="6"/>
+      <c r="SYC104" s="6"/>
+      <c r="SYD104" s="6"/>
+      <c r="SYE104" s="6"/>
+      <c r="SYF104" s="6"/>
+      <c r="SYG104" s="6"/>
+      <c r="SYH104" s="6"/>
+      <c r="SYI104" s="6"/>
+      <c r="SYJ104" s="6"/>
+      <c r="SYK104" s="6"/>
+      <c r="SYL104" s="6"/>
+      <c r="SYM104" s="6"/>
+      <c r="SYN104" s="6"/>
+      <c r="SYO104" s="6"/>
+      <c r="SYP104" s="6"/>
+      <c r="SYQ104" s="6"/>
+      <c r="SYR104" s="6"/>
+      <c r="SYS104" s="6"/>
+      <c r="SYT104" s="6"/>
+      <c r="SYU104" s="6"/>
+      <c r="SYV104" s="6"/>
+      <c r="SYW104" s="6"/>
+      <c r="SYX104" s="6"/>
+      <c r="SYY104" s="6"/>
+      <c r="SYZ104" s="6"/>
+      <c r="SZA104" s="6"/>
+      <c r="SZB104" s="6"/>
+      <c r="SZC104" s="6"/>
+      <c r="SZD104" s="6"/>
+      <c r="SZE104" s="6"/>
+      <c r="SZF104" s="6"/>
+      <c r="SZG104" s="6"/>
+      <c r="SZH104" s="6"/>
+      <c r="SZI104" s="6"/>
+      <c r="SZJ104" s="6"/>
+      <c r="SZK104" s="6"/>
+      <c r="SZL104" s="6"/>
+      <c r="SZM104" s="6"/>
+      <c r="SZN104" s="6"/>
+      <c r="SZO104" s="6"/>
+      <c r="SZP104" s="6"/>
+      <c r="SZQ104" s="6"/>
+      <c r="SZR104" s="6"/>
+      <c r="SZS104" s="6"/>
+      <c r="SZT104" s="6"/>
+      <c r="SZU104" s="6"/>
+      <c r="SZV104" s="6"/>
+      <c r="SZW104" s="6"/>
+      <c r="SZX104" s="6"/>
+      <c r="SZY104" s="6"/>
+      <c r="SZZ104" s="6"/>
+      <c r="TAA104" s="6"/>
+      <c r="TAB104" s="6"/>
+      <c r="TAC104" s="6"/>
+      <c r="TAD104" s="6"/>
+      <c r="TAE104" s="6"/>
+      <c r="TAF104" s="6"/>
+      <c r="TAG104" s="6"/>
+      <c r="TAH104" s="6"/>
+      <c r="TAI104" s="6"/>
+      <c r="TAJ104" s="6"/>
+      <c r="TAK104" s="6"/>
+      <c r="TAL104" s="6"/>
+      <c r="TAM104" s="6"/>
+      <c r="TAN104" s="6"/>
+      <c r="TAO104" s="6"/>
+      <c r="TAP104" s="6"/>
+      <c r="TAQ104" s="6"/>
+      <c r="TAR104" s="6"/>
+      <c r="TAS104" s="6"/>
+      <c r="TAT104" s="6"/>
+      <c r="TAU104" s="6"/>
+      <c r="TAV104" s="6"/>
+      <c r="TAW104" s="6"/>
+      <c r="TAX104" s="6"/>
+      <c r="TAY104" s="6"/>
+      <c r="TAZ104" s="6"/>
+      <c r="TBA104" s="6"/>
+      <c r="TBB104" s="6"/>
+      <c r="TBC104" s="6"/>
+      <c r="TBD104" s="6"/>
+      <c r="TBE104" s="6"/>
+      <c r="TBF104" s="6"/>
+      <c r="TBG104" s="6"/>
+      <c r="TBH104" s="6"/>
+      <c r="TBI104" s="6"/>
+      <c r="TBJ104" s="6"/>
+      <c r="TBK104" s="6"/>
+      <c r="TBL104" s="6"/>
+      <c r="TBM104" s="6"/>
+      <c r="TBN104" s="6"/>
+      <c r="TBO104" s="6"/>
+      <c r="TBP104" s="6"/>
+      <c r="TBQ104" s="6"/>
+      <c r="TBR104" s="6"/>
+      <c r="TBS104" s="6"/>
+      <c r="TBT104" s="6"/>
+      <c r="TBU104" s="6"/>
+      <c r="TBV104" s="6"/>
+      <c r="TBW104" s="6"/>
+      <c r="TBX104" s="6"/>
+      <c r="TBY104" s="6"/>
+      <c r="TBZ104" s="6"/>
+      <c r="TCA104" s="6"/>
+      <c r="TCB104" s="6"/>
+      <c r="TCC104" s="6"/>
+      <c r="TCD104" s="6"/>
+      <c r="TCE104" s="6"/>
+      <c r="TCF104" s="6"/>
+      <c r="TCG104" s="6"/>
+      <c r="TCH104" s="6"/>
+      <c r="TCI104" s="6"/>
+      <c r="TCJ104" s="6"/>
+      <c r="TCK104" s="6"/>
+      <c r="TCL104" s="6"/>
+      <c r="TCM104" s="6"/>
+      <c r="TCN104" s="6"/>
+      <c r="TCO104" s="6"/>
+      <c r="TCP104" s="6"/>
+      <c r="TCQ104" s="6"/>
+      <c r="TCR104" s="6"/>
+      <c r="TCS104" s="6"/>
+      <c r="TCT104" s="6"/>
+      <c r="TCU104" s="6"/>
+      <c r="TCV104" s="6"/>
+      <c r="TCW104" s="6"/>
+      <c r="TCX104" s="6"/>
+      <c r="TCY104" s="6"/>
+      <c r="TCZ104" s="6"/>
+      <c r="TDA104" s="6"/>
+      <c r="TDB104" s="6"/>
+      <c r="TDC104" s="6"/>
+      <c r="TDD104" s="6"/>
+      <c r="TDE104" s="6"/>
+      <c r="TDF104" s="6"/>
+      <c r="TDG104" s="6"/>
+      <c r="TDH104" s="6"/>
+      <c r="TDI104" s="6"/>
+      <c r="TDJ104" s="6"/>
+      <c r="TDK104" s="6"/>
+      <c r="TDL104" s="6"/>
+      <c r="TDM104" s="6"/>
+      <c r="TDN104" s="6"/>
+      <c r="TDO104" s="6"/>
+      <c r="TDP104" s="6"/>
+      <c r="TDQ104" s="6"/>
+      <c r="TDR104" s="6"/>
+      <c r="TDS104" s="6"/>
+      <c r="TDT104" s="6"/>
+      <c r="TDU104" s="6"/>
+      <c r="TDV104" s="6"/>
+      <c r="TDW104" s="6"/>
+      <c r="TDX104" s="6"/>
+      <c r="TDY104" s="6"/>
+      <c r="TDZ104" s="6"/>
+      <c r="TEA104" s="6"/>
+      <c r="TEB104" s="6"/>
+      <c r="TEC104" s="6"/>
+      <c r="TED104" s="6"/>
+      <c r="TEE104" s="6"/>
+      <c r="TEF104" s="6"/>
+      <c r="TEG104" s="6"/>
+      <c r="TEH104" s="6"/>
+      <c r="TEI104" s="6"/>
+      <c r="TEJ104" s="6"/>
+      <c r="TEK104" s="6"/>
+      <c r="TEL104" s="6"/>
+      <c r="TEM104" s="6"/>
+      <c r="TEN104" s="6"/>
+      <c r="TEO104" s="6"/>
+      <c r="TEP104" s="6"/>
+      <c r="TEQ104" s="6"/>
+      <c r="TER104" s="6"/>
+      <c r="TES104" s="6"/>
+      <c r="TET104" s="6"/>
+      <c r="TEU104" s="6"/>
+      <c r="TEV104" s="6"/>
+      <c r="TEW104" s="6"/>
+      <c r="TEX104" s="6"/>
+      <c r="TEY104" s="6"/>
+      <c r="TEZ104" s="6"/>
+      <c r="TFA104" s="6"/>
+      <c r="TFB104" s="6"/>
+      <c r="TFC104" s="6"/>
+      <c r="TFD104" s="6"/>
+      <c r="TFE104" s="6"/>
+      <c r="TFF104" s="6"/>
+      <c r="TFG104" s="6"/>
+      <c r="TFH104" s="6"/>
+      <c r="TFI104" s="6"/>
+      <c r="TFJ104" s="6"/>
+      <c r="TFK104" s="6"/>
+      <c r="TFL104" s="6"/>
+      <c r="TFM104" s="6"/>
+      <c r="TFN104" s="6"/>
+      <c r="TFO104" s="6"/>
+      <c r="TFP104" s="6"/>
+      <c r="TFQ104" s="6"/>
+      <c r="TFR104" s="6"/>
+      <c r="TFS104" s="6"/>
+      <c r="TFT104" s="6"/>
+      <c r="TFU104" s="6"/>
+      <c r="TFV104" s="6"/>
+      <c r="TFW104" s="6"/>
+      <c r="TFX104" s="6"/>
+      <c r="TFY104" s="6"/>
+      <c r="TFZ104" s="6"/>
+      <c r="TGA104" s="6"/>
+      <c r="TGB104" s="6"/>
+      <c r="TGC104" s="6"/>
+      <c r="TGD104" s="6"/>
+      <c r="TGE104" s="6"/>
+      <c r="TGF104" s="6"/>
+      <c r="TGG104" s="6"/>
+      <c r="TGH104" s="6"/>
+      <c r="TGI104" s="6"/>
+      <c r="TGJ104" s="6"/>
+      <c r="TGK104" s="6"/>
+      <c r="TGL104" s="6"/>
+      <c r="TGM104" s="6"/>
+      <c r="TGN104" s="6"/>
+      <c r="TGO104" s="6"/>
+      <c r="TGP104" s="6"/>
+      <c r="TGQ104" s="6"/>
+      <c r="TGR104" s="6"/>
+      <c r="TGS104" s="6"/>
+      <c r="TGT104" s="6"/>
+      <c r="TGU104" s="6"/>
+      <c r="TGV104" s="6"/>
+      <c r="TGW104" s="6"/>
+      <c r="TGX104" s="6"/>
+      <c r="TGY104" s="6"/>
+      <c r="TGZ104" s="6"/>
+      <c r="THA104" s="6"/>
+      <c r="THB104" s="6"/>
+      <c r="THC104" s="6"/>
+      <c r="THD104" s="6"/>
+      <c r="THE104" s="6"/>
+      <c r="THF104" s="6"/>
+      <c r="THG104" s="6"/>
+      <c r="THH104" s="6"/>
+      <c r="THI104" s="6"/>
+      <c r="THJ104" s="6"/>
+      <c r="THK104" s="6"/>
+      <c r="THL104" s="6"/>
+      <c r="THM104" s="6"/>
+      <c r="THN104" s="6"/>
+      <c r="THO104" s="6"/>
+      <c r="THP104" s="6"/>
+      <c r="THQ104" s="6"/>
+      <c r="THR104" s="6"/>
+      <c r="THS104" s="6"/>
+      <c r="THT104" s="6"/>
+      <c r="THU104" s="6"/>
+      <c r="THV104" s="6"/>
+      <c r="THW104" s="6"/>
+      <c r="THX104" s="6"/>
+      <c r="THY104" s="6"/>
+      <c r="THZ104" s="6"/>
+      <c r="TIA104" s="6"/>
+      <c r="TIB104" s="6"/>
+      <c r="TIC104" s="6"/>
+      <c r="TID104" s="6"/>
+      <c r="TIE104" s="6"/>
+      <c r="TIF104" s="6"/>
+      <c r="TIG104" s="6"/>
+      <c r="TIH104" s="6"/>
+      <c r="TII104" s="6"/>
+      <c r="TIJ104" s="6"/>
+      <c r="TIK104" s="6"/>
+      <c r="TIL104" s="6"/>
+      <c r="TIM104" s="6"/>
+      <c r="TIN104" s="6"/>
+      <c r="TIO104" s="6"/>
+      <c r="TIP104" s="6"/>
+      <c r="TIQ104" s="6"/>
+      <c r="TIR104" s="6"/>
+      <c r="TIS104" s="6"/>
+      <c r="TIT104" s="6"/>
+      <c r="TIU104" s="6"/>
+      <c r="TIV104" s="6"/>
+      <c r="TIW104" s="6"/>
+      <c r="TIX104" s="6"/>
+      <c r="TIY104" s="6"/>
+      <c r="TIZ104" s="6"/>
+      <c r="TJA104" s="6"/>
+      <c r="TJB104" s="6"/>
+      <c r="TJC104" s="6"/>
+      <c r="TJD104" s="6"/>
+      <c r="TJE104" s="6"/>
+      <c r="TJF104" s="6"/>
+      <c r="TJG104" s="6"/>
+      <c r="TJH104" s="6"/>
+      <c r="TJI104" s="6"/>
+      <c r="TJJ104" s="6"/>
+      <c r="TJK104" s="6"/>
+      <c r="TJL104" s="6"/>
+      <c r="TJM104" s="6"/>
+      <c r="TJN104" s="6"/>
+      <c r="TJO104" s="6"/>
+      <c r="TJP104" s="6"/>
+      <c r="TJQ104" s="6"/>
+      <c r="TJR104" s="6"/>
+      <c r="TJS104" s="6"/>
+      <c r="TJT104" s="6"/>
+      <c r="TJU104" s="6"/>
+      <c r="TJV104" s="6"/>
+      <c r="TJW104" s="6"/>
+      <c r="TJX104" s="6"/>
+      <c r="TJY104" s="6"/>
+      <c r="TJZ104" s="6"/>
+      <c r="TKA104" s="6"/>
+      <c r="TKB104" s="6"/>
+      <c r="TKC104" s="6"/>
+      <c r="TKD104" s="6"/>
+      <c r="TKE104" s="6"/>
+      <c r="TKF104" s="6"/>
+      <c r="TKG104" s="6"/>
+      <c r="TKH104" s="6"/>
+      <c r="TKI104" s="6"/>
+      <c r="TKJ104" s="6"/>
+      <c r="TKK104" s="6"/>
+      <c r="TKL104" s="6"/>
+      <c r="TKM104" s="6"/>
+      <c r="TKN104" s="6"/>
+      <c r="TKO104" s="6"/>
+      <c r="TKP104" s="6"/>
+      <c r="TKQ104" s="6"/>
+      <c r="TKR104" s="6"/>
+      <c r="TKS104" s="6"/>
+      <c r="TKT104" s="6"/>
+      <c r="TKU104" s="6"/>
+      <c r="TKV104" s="6"/>
+      <c r="TKW104" s="6"/>
+      <c r="TKX104" s="6"/>
+      <c r="TKY104" s="6"/>
+      <c r="TKZ104" s="6"/>
+      <c r="TLA104" s="6"/>
+      <c r="TLB104" s="6"/>
+      <c r="TLC104" s="6"/>
+      <c r="TLD104" s="6"/>
+      <c r="TLE104" s="6"/>
+      <c r="TLF104" s="6"/>
+      <c r="TLG104" s="6"/>
+      <c r="TLH104" s="6"/>
+      <c r="TLI104" s="6"/>
+      <c r="TLJ104" s="6"/>
+      <c r="TLK104" s="6"/>
+      <c r="TLL104" s="6"/>
+      <c r="TLM104" s="6"/>
+      <c r="TLN104" s="6"/>
+      <c r="TLO104" s="6"/>
+      <c r="TLP104" s="6"/>
+      <c r="TLQ104" s="6"/>
+      <c r="TLR104" s="6"/>
+      <c r="TLS104" s="6"/>
+      <c r="TLT104" s="6"/>
+      <c r="TLU104" s="6"/>
+      <c r="TLV104" s="6"/>
+      <c r="TLW104" s="6"/>
+      <c r="TLX104" s="6"/>
+      <c r="TLY104" s="6"/>
+      <c r="TLZ104" s="6"/>
+      <c r="TMA104" s="6"/>
+      <c r="TMB104" s="6"/>
+      <c r="TMC104" s="6"/>
+      <c r="TMD104" s="6"/>
+      <c r="TME104" s="6"/>
+      <c r="TMF104" s="6"/>
+      <c r="TMG104" s="6"/>
+      <c r="TMH104" s="6"/>
+      <c r="TMI104" s="6"/>
+      <c r="TMJ104" s="6"/>
+      <c r="TMK104" s="6"/>
+      <c r="TML104" s="6"/>
+      <c r="TMM104" s="6"/>
+      <c r="TMN104" s="6"/>
+      <c r="TMO104" s="6"/>
+      <c r="TMP104" s="6"/>
+      <c r="TMQ104" s="6"/>
+      <c r="TMR104" s="6"/>
+      <c r="TMS104" s="6"/>
+      <c r="TMT104" s="6"/>
+      <c r="TMU104" s="6"/>
+      <c r="TMV104" s="6"/>
+      <c r="TMW104" s="6"/>
+      <c r="TMX104" s="6"/>
+      <c r="TMY104" s="6"/>
+      <c r="TMZ104" s="6"/>
+      <c r="TNA104" s="6"/>
+      <c r="TNB104" s="6"/>
+      <c r="TNC104" s="6"/>
+      <c r="TND104" s="6"/>
+      <c r="TNE104" s="6"/>
+      <c r="TNF104" s="6"/>
+      <c r="TNG104" s="6"/>
+      <c r="TNH104" s="6"/>
+      <c r="TNI104" s="6"/>
+      <c r="TNJ104" s="6"/>
+      <c r="TNK104" s="6"/>
+      <c r="TNL104" s="6"/>
+      <c r="TNM104" s="6"/>
+      <c r="TNN104" s="6"/>
+      <c r="TNO104" s="6"/>
+      <c r="TNP104" s="6"/>
+      <c r="TNQ104" s="6"/>
+      <c r="TNR104" s="6"/>
+      <c r="TNS104" s="6"/>
+      <c r="TNT104" s="6"/>
+      <c r="TNU104" s="6"/>
+      <c r="TNV104" s="6"/>
+      <c r="TNW104" s="6"/>
+      <c r="TNX104" s="6"/>
+      <c r="TNY104" s="6"/>
+      <c r="TNZ104" s="6"/>
+      <c r="TOA104" s="6"/>
+      <c r="TOB104" s="6"/>
+      <c r="TOC104" s="6"/>
+      <c r="TOD104" s="6"/>
+      <c r="TOE104" s="6"/>
+      <c r="TOF104" s="6"/>
+      <c r="TOG104" s="6"/>
+      <c r="TOH104" s="6"/>
+      <c r="TOI104" s="6"/>
+      <c r="TOJ104" s="6"/>
+      <c r="TOK104" s="6"/>
+      <c r="TOL104" s="6"/>
+      <c r="TOM104" s="6"/>
+      <c r="TON104" s="6"/>
+      <c r="TOO104" s="6"/>
+      <c r="TOP104" s="6"/>
+      <c r="TOQ104" s="6"/>
+      <c r="TOR104" s="6"/>
+      <c r="TOS104" s="6"/>
+      <c r="TOT104" s="6"/>
+      <c r="TOU104" s="6"/>
+      <c r="TOV104" s="6"/>
+      <c r="TOW104" s="6"/>
+      <c r="TOX104" s="6"/>
+      <c r="TOY104" s="6"/>
+      <c r="TOZ104" s="6"/>
+      <c r="TPA104" s="6"/>
+      <c r="TPB104" s="6"/>
+      <c r="TPC104" s="6"/>
+      <c r="TPD104" s="6"/>
+      <c r="TPE104" s="6"/>
+      <c r="TPF104" s="6"/>
+      <c r="TPG104" s="6"/>
+      <c r="TPH104" s="6"/>
+      <c r="TPI104" s="6"/>
+      <c r="TPJ104" s="6"/>
+      <c r="TPK104" s="6"/>
+      <c r="TPL104" s="6"/>
+      <c r="TPM104" s="6"/>
+      <c r="TPN104" s="6"/>
+      <c r="TPO104" s="6"/>
+      <c r="TPP104" s="6"/>
+      <c r="TPQ104" s="6"/>
+      <c r="TPR104" s="6"/>
+      <c r="TPS104" s="6"/>
+      <c r="TPT104" s="6"/>
+      <c r="TPU104" s="6"/>
+      <c r="TPV104" s="6"/>
+      <c r="TPW104" s="6"/>
+      <c r="TPX104" s="6"/>
+      <c r="TPY104" s="6"/>
+      <c r="TPZ104" s="6"/>
+      <c r="TQA104" s="6"/>
+      <c r="TQB104" s="6"/>
+      <c r="TQC104" s="6"/>
+      <c r="TQD104" s="6"/>
+      <c r="TQE104" s="6"/>
+      <c r="TQF104" s="6"/>
+      <c r="TQG104" s="6"/>
+      <c r="TQH104" s="6"/>
+      <c r="TQI104" s="6"/>
+      <c r="TQJ104" s="6"/>
+      <c r="TQK104" s="6"/>
+      <c r="TQL104" s="6"/>
+      <c r="TQM104" s="6"/>
+      <c r="TQN104" s="6"/>
+      <c r="TQO104" s="6"/>
+      <c r="TQP104" s="6"/>
+      <c r="TQQ104" s="6"/>
+      <c r="TQR104" s="6"/>
+      <c r="TQS104" s="6"/>
+      <c r="TQT104" s="6"/>
+      <c r="TQU104" s="6"/>
+      <c r="TQV104" s="6"/>
+      <c r="TQW104" s="6"/>
+      <c r="TQX104" s="6"/>
+      <c r="TQY104" s="6"/>
+      <c r="TQZ104" s="6"/>
+      <c r="TRA104" s="6"/>
+      <c r="TRB104" s="6"/>
+      <c r="TRC104" s="6"/>
+      <c r="TRD104" s="6"/>
+      <c r="TRE104" s="6"/>
+      <c r="TRF104" s="6"/>
+      <c r="TRG104" s="6"/>
+      <c r="TRH104" s="6"/>
+      <c r="TRI104" s="6"/>
+      <c r="TRJ104" s="6"/>
+      <c r="TRK104" s="6"/>
+      <c r="TRL104" s="6"/>
+      <c r="TRM104" s="6"/>
+      <c r="TRN104" s="6"/>
+      <c r="TRO104" s="6"/>
+      <c r="TRP104" s="6"/>
+      <c r="TRQ104" s="6"/>
+      <c r="TRR104" s="6"/>
+      <c r="TRS104" s="6"/>
+      <c r="TRT104" s="6"/>
+      <c r="TRU104" s="6"/>
+      <c r="TRV104" s="6"/>
+      <c r="TRW104" s="6"/>
+      <c r="TRX104" s="6"/>
+      <c r="TRY104" s="6"/>
+      <c r="TRZ104" s="6"/>
+      <c r="TSA104" s="6"/>
+      <c r="TSB104" s="6"/>
+      <c r="TSC104" s="6"/>
+      <c r="TSD104" s="6"/>
+      <c r="TSE104" s="6"/>
+      <c r="TSF104" s="6"/>
+      <c r="TSG104" s="6"/>
+      <c r="TSH104" s="6"/>
+      <c r="TSI104" s="6"/>
+      <c r="TSJ104" s="6"/>
+      <c r="TSK104" s="6"/>
+      <c r="TSL104" s="6"/>
+      <c r="TSM104" s="6"/>
+      <c r="TSN104" s="6"/>
+      <c r="TSO104" s="6"/>
+      <c r="TSP104" s="6"/>
+      <c r="TSQ104" s="6"/>
+      <c r="TSR104" s="6"/>
+      <c r="TSS104" s="6"/>
+      <c r="TST104" s="6"/>
+      <c r="TSU104" s="6"/>
+      <c r="TSV104" s="6"/>
+      <c r="TSW104" s="6"/>
+      <c r="TSX104" s="6"/>
+      <c r="TSY104" s="6"/>
+      <c r="TSZ104" s="6"/>
+      <c r="TTA104" s="6"/>
+      <c r="TTB104" s="6"/>
+      <c r="TTC104" s="6"/>
+      <c r="TTD104" s="6"/>
+      <c r="TTE104" s="6"/>
+      <c r="TTF104" s="6"/>
+      <c r="TTG104" s="6"/>
+      <c r="TTH104" s="6"/>
+      <c r="TTI104" s="6"/>
+      <c r="TTJ104" s="6"/>
+      <c r="TTK104" s="6"/>
+      <c r="TTL104" s="6"/>
+      <c r="TTM104" s="6"/>
+      <c r="TTN104" s="6"/>
+      <c r="TTO104" s="6"/>
+      <c r="TTP104" s="6"/>
+      <c r="TTQ104" s="6"/>
+      <c r="TTR104" s="6"/>
+      <c r="TTS104" s="6"/>
+      <c r="TTT104" s="6"/>
+      <c r="TTU104" s="6"/>
+      <c r="TTV104" s="6"/>
+      <c r="TTW104" s="6"/>
+      <c r="TTX104" s="6"/>
+      <c r="TTY104" s="6"/>
+      <c r="TTZ104" s="6"/>
+      <c r="TUA104" s="6"/>
+      <c r="TUB104" s="6"/>
+      <c r="TUC104" s="6"/>
+      <c r="TUD104" s="6"/>
+      <c r="TUE104" s="6"/>
+      <c r="TUF104" s="6"/>
+      <c r="TUG104" s="6"/>
+      <c r="TUH104" s="6"/>
+      <c r="TUI104" s="6"/>
+      <c r="TUJ104" s="6"/>
+      <c r="TUK104" s="6"/>
+      <c r="TUL104" s="6"/>
+      <c r="TUM104" s="6"/>
+      <c r="TUN104" s="6"/>
+      <c r="TUO104" s="6"/>
+      <c r="TUP104" s="6"/>
+      <c r="TUQ104" s="6"/>
+      <c r="TUR104" s="6"/>
+      <c r="TUS104" s="6"/>
+      <c r="TUT104" s="6"/>
+      <c r="TUU104" s="6"/>
+      <c r="TUV104" s="6"/>
+      <c r="TUW104" s="6"/>
+      <c r="TUX104" s="6"/>
+      <c r="TUY104" s="6"/>
+      <c r="TUZ104" s="6"/>
+      <c r="TVA104" s="6"/>
+      <c r="TVB104" s="6"/>
+      <c r="TVC104" s="6"/>
+      <c r="TVD104" s="6"/>
+      <c r="TVE104" s="6"/>
+      <c r="TVF104" s="6"/>
+      <c r="TVG104" s="6"/>
+      <c r="TVH104" s="6"/>
+      <c r="TVI104" s="6"/>
+      <c r="TVJ104" s="6"/>
+      <c r="TVK104" s="6"/>
+      <c r="TVL104" s="6"/>
+      <c r="TVM104" s="6"/>
+      <c r="TVN104" s="6"/>
+      <c r="TVO104" s="6"/>
+      <c r="TVP104" s="6"/>
+      <c r="TVQ104" s="6"/>
+      <c r="TVR104" s="6"/>
+      <c r="TVS104" s="6"/>
+      <c r="TVT104" s="6"/>
+      <c r="TVU104" s="6"/>
+      <c r="TVV104" s="6"/>
+      <c r="TVW104" s="6"/>
+      <c r="TVX104" s="6"/>
+      <c r="TVY104" s="6"/>
+      <c r="TVZ104" s="6"/>
+      <c r="TWA104" s="6"/>
+      <c r="TWB104" s="6"/>
+      <c r="TWC104" s="6"/>
+      <c r="TWD104" s="6"/>
+      <c r="TWE104" s="6"/>
+      <c r="TWF104" s="6"/>
+      <c r="TWG104" s="6"/>
+      <c r="TWH104" s="6"/>
+      <c r="TWI104" s="6"/>
+      <c r="TWJ104" s="6"/>
+      <c r="TWK104" s="6"/>
+      <c r="TWL104" s="6"/>
+      <c r="TWM104" s="6"/>
+      <c r="TWN104" s="6"/>
+      <c r="TWO104" s="6"/>
+      <c r="TWP104" s="6"/>
+      <c r="TWQ104" s="6"/>
+      <c r="TWR104" s="6"/>
+      <c r="TWS104" s="6"/>
+      <c r="TWT104" s="6"/>
+      <c r="TWU104" s="6"/>
+      <c r="TWV104" s="6"/>
+      <c r="TWW104" s="6"/>
+      <c r="TWX104" s="6"/>
+      <c r="TWY104" s="6"/>
+      <c r="TWZ104" s="6"/>
+      <c r="TXA104" s="6"/>
+      <c r="TXB104" s="6"/>
+      <c r="TXC104" s="6"/>
+      <c r="TXD104" s="6"/>
+      <c r="TXE104" s="6"/>
+      <c r="TXF104" s="6"/>
+      <c r="TXG104" s="6"/>
+      <c r="TXH104" s="6"/>
+      <c r="TXI104" s="6"/>
+      <c r="TXJ104" s="6"/>
+      <c r="TXK104" s="6"/>
+      <c r="TXL104" s="6"/>
+      <c r="TXM104" s="6"/>
+      <c r="TXN104" s="6"/>
+      <c r="TXO104" s="6"/>
+      <c r="TXP104" s="6"/>
+      <c r="TXQ104" s="6"/>
+      <c r="TXR104" s="6"/>
+      <c r="TXS104" s="6"/>
+      <c r="TXT104" s="6"/>
+      <c r="TXU104" s="6"/>
+      <c r="TXV104" s="6"/>
+      <c r="TXW104" s="6"/>
+      <c r="TXX104" s="6"/>
+      <c r="TXY104" s="6"/>
+      <c r="TXZ104" s="6"/>
+      <c r="TYA104" s="6"/>
+      <c r="TYB104" s="6"/>
+      <c r="TYC104" s="6"/>
+      <c r="TYD104" s="6"/>
+      <c r="TYE104" s="6"/>
+      <c r="TYF104" s="6"/>
+      <c r="TYG104" s="6"/>
+      <c r="TYH104" s="6"/>
+      <c r="TYI104" s="6"/>
+      <c r="TYJ104" s="6"/>
+      <c r="TYK104" s="6"/>
+      <c r="TYL104" s="6"/>
+      <c r="TYM104" s="6"/>
+      <c r="TYN104" s="6"/>
+      <c r="TYO104" s="6"/>
+      <c r="TYP104" s="6"/>
+      <c r="TYQ104" s="6"/>
+      <c r="TYR104" s="6"/>
+      <c r="TYS104" s="6"/>
+      <c r="TYT104" s="6"/>
+      <c r="TYU104" s="6"/>
+      <c r="TYV104" s="6"/>
+      <c r="TYW104" s="6"/>
+      <c r="TYX104" s="6"/>
+      <c r="TYY104" s="6"/>
+      <c r="TYZ104" s="6"/>
+      <c r="TZA104" s="6"/>
+      <c r="TZB104" s="6"/>
+      <c r="TZC104" s="6"/>
+      <c r="TZD104" s="6"/>
+      <c r="TZE104" s="6"/>
+      <c r="TZF104" s="6"/>
+      <c r="TZG104" s="6"/>
+      <c r="TZH104" s="6"/>
+      <c r="TZI104" s="6"/>
+      <c r="TZJ104" s="6"/>
+      <c r="TZK104" s="6"/>
+      <c r="TZL104" s="6"/>
+      <c r="TZM104" s="6"/>
+      <c r="TZN104" s="6"/>
+      <c r="TZO104" s="6"/>
+      <c r="TZP104" s="6"/>
+      <c r="TZQ104" s="6"/>
+      <c r="TZR104" s="6"/>
+      <c r="TZS104" s="6"/>
+      <c r="TZT104" s="6"/>
+      <c r="TZU104" s="6"/>
+      <c r="TZV104" s="6"/>
+      <c r="TZW104" s="6"/>
+      <c r="TZX104" s="6"/>
+      <c r="TZY104" s="6"/>
+      <c r="TZZ104" s="6"/>
+      <c r="UAA104" s="6"/>
+      <c r="UAB104" s="6"/>
+      <c r="UAC104" s="6"/>
+      <c r="UAD104" s="6"/>
+      <c r="UAE104" s="6"/>
+      <c r="UAF104" s="6"/>
+      <c r="UAG104" s="6"/>
+      <c r="UAH104" s="6"/>
+      <c r="UAI104" s="6"/>
+      <c r="UAJ104" s="6"/>
+      <c r="UAK104" s="6"/>
+      <c r="UAL104" s="6"/>
+      <c r="UAM104" s="6"/>
+      <c r="UAN104" s="6"/>
+      <c r="UAO104" s="6"/>
+      <c r="UAP104" s="6"/>
+      <c r="UAQ104" s="6"/>
+      <c r="UAR104" s="6"/>
+      <c r="UAS104" s="6"/>
+      <c r="UAT104" s="6"/>
+      <c r="UAU104" s="6"/>
+      <c r="UAV104" s="6"/>
+      <c r="UAW104" s="6"/>
+      <c r="UAX104" s="6"/>
+      <c r="UAY104" s="6"/>
+      <c r="UAZ104" s="6"/>
+      <c r="UBA104" s="6"/>
+      <c r="UBB104" s="6"/>
+      <c r="UBC104" s="6"/>
+      <c r="UBD104" s="6"/>
+      <c r="UBE104" s="6"/>
+      <c r="UBF104" s="6"/>
+      <c r="UBG104" s="6"/>
+      <c r="UBH104" s="6"/>
+      <c r="UBI104" s="6"/>
+      <c r="UBJ104" s="6"/>
+      <c r="UBK104" s="6"/>
+      <c r="UBL104" s="6"/>
+      <c r="UBM104" s="6"/>
+      <c r="UBN104" s="6"/>
+      <c r="UBO104" s="6"/>
+      <c r="UBP104" s="6"/>
+      <c r="UBQ104" s="6"/>
+      <c r="UBR104" s="6"/>
+      <c r="UBS104" s="6"/>
+      <c r="UBT104" s="6"/>
+      <c r="UBU104" s="6"/>
+      <c r="UBV104" s="6"/>
+      <c r="UBW104" s="6"/>
+      <c r="UBX104" s="6"/>
+      <c r="UBY104" s="6"/>
+      <c r="UBZ104" s="6"/>
+      <c r="UCA104" s="6"/>
+      <c r="UCB104" s="6"/>
+      <c r="UCC104" s="6"/>
+      <c r="UCD104" s="6"/>
+      <c r="UCE104" s="6"/>
+      <c r="UCF104" s="6"/>
+      <c r="UCG104" s="6"/>
+      <c r="UCH104" s="6"/>
+      <c r="UCI104" s="6"/>
+      <c r="UCJ104" s="6"/>
+      <c r="UCK104" s="6"/>
+      <c r="UCL104" s="6"/>
+      <c r="UCM104" s="6"/>
+      <c r="UCN104" s="6"/>
+      <c r="UCO104" s="6"/>
+      <c r="UCP104" s="6"/>
+      <c r="UCQ104" s="6"/>
+      <c r="UCR104" s="6"/>
+      <c r="UCS104" s="6"/>
+      <c r="UCT104" s="6"/>
+      <c r="UCU104" s="6"/>
+      <c r="UCV104" s="6"/>
+      <c r="UCW104" s="6"/>
+      <c r="UCX104" s="6"/>
+      <c r="UCY104" s="6"/>
+      <c r="UCZ104" s="6"/>
+      <c r="UDA104" s="6"/>
+      <c r="UDB104" s="6"/>
+      <c r="UDC104" s="6"/>
+      <c r="UDD104" s="6"/>
+      <c r="UDE104" s="6"/>
+      <c r="UDF104" s="6"/>
+      <c r="UDG104" s="6"/>
+      <c r="UDH104" s="6"/>
+      <c r="UDI104" s="6"/>
+      <c r="UDJ104" s="6"/>
+      <c r="UDK104" s="6"/>
+      <c r="UDL104" s="6"/>
+      <c r="UDM104" s="6"/>
+      <c r="UDN104" s="6"/>
+      <c r="UDO104" s="6"/>
+      <c r="UDP104" s="6"/>
+      <c r="UDQ104" s="6"/>
+      <c r="UDR104" s="6"/>
+      <c r="UDS104" s="6"/>
+      <c r="UDT104" s="6"/>
+      <c r="UDU104" s="6"/>
+      <c r="UDV104" s="6"/>
+      <c r="UDW104" s="6"/>
+      <c r="UDX104" s="6"/>
+      <c r="UDY104" s="6"/>
+      <c r="UDZ104" s="6"/>
+      <c r="UEA104" s="6"/>
+      <c r="UEB104" s="6"/>
+      <c r="UEC104" s="6"/>
+      <c r="UED104" s="6"/>
+      <c r="UEE104" s="6"/>
+      <c r="UEF104" s="6"/>
+      <c r="UEG104" s="6"/>
+      <c r="UEH104" s="6"/>
+      <c r="UEI104" s="6"/>
+      <c r="UEJ104" s="6"/>
+      <c r="UEK104" s="6"/>
+      <c r="UEL104" s="6"/>
+      <c r="UEM104" s="6"/>
+      <c r="UEN104" s="6"/>
+      <c r="UEO104" s="6"/>
+      <c r="UEP104" s="6"/>
+      <c r="UEQ104" s="6"/>
+      <c r="UER104" s="6"/>
+      <c r="UES104" s="6"/>
+      <c r="UET104" s="6"/>
+      <c r="UEU104" s="6"/>
+      <c r="UEV104" s="6"/>
+      <c r="UEW104" s="6"/>
+      <c r="UEX104" s="6"/>
+      <c r="UEY104" s="6"/>
+      <c r="UEZ104" s="6"/>
+      <c r="UFA104" s="6"/>
+      <c r="UFB104" s="6"/>
+      <c r="UFC104" s="6"/>
+      <c r="UFD104" s="6"/>
+      <c r="UFE104" s="6"/>
+      <c r="UFF104" s="6"/>
+      <c r="UFG104" s="6"/>
+      <c r="UFH104" s="6"/>
+      <c r="UFI104" s="6"/>
+      <c r="UFJ104" s="6"/>
+      <c r="UFK104" s="6"/>
+      <c r="UFL104" s="6"/>
+      <c r="UFM104" s="6"/>
+      <c r="UFN104" s="6"/>
+      <c r="UFO104" s="6"/>
+      <c r="UFP104" s="6"/>
+      <c r="UFQ104" s="6"/>
+      <c r="UFR104" s="6"/>
+      <c r="UFS104" s="6"/>
+      <c r="UFT104" s="6"/>
+      <c r="UFU104" s="6"/>
+      <c r="UFV104" s="6"/>
+      <c r="UFW104" s="6"/>
+      <c r="UFX104" s="6"/>
+      <c r="UFY104" s="6"/>
+      <c r="UFZ104" s="6"/>
+      <c r="UGA104" s="6"/>
+      <c r="UGB104" s="6"/>
+      <c r="UGC104" s="6"/>
+      <c r="UGD104" s="6"/>
+      <c r="UGE104" s="6"/>
+      <c r="UGF104" s="6"/>
+      <c r="UGG104" s="6"/>
+      <c r="UGH104" s="6"/>
+      <c r="UGI104" s="6"/>
+      <c r="UGJ104" s="6"/>
+      <c r="UGK104" s="6"/>
+      <c r="UGL104" s="6"/>
+      <c r="UGM104" s="6"/>
+      <c r="UGN104" s="6"/>
+      <c r="UGO104" s="6"/>
+      <c r="UGP104" s="6"/>
+      <c r="UGQ104" s="6"/>
+      <c r="UGR104" s="6"/>
+      <c r="UGS104" s="6"/>
+      <c r="UGT104" s="6"/>
+      <c r="UGU104" s="6"/>
+      <c r="UGV104" s="6"/>
+      <c r="UGW104" s="6"/>
+      <c r="UGX104" s="6"/>
+      <c r="UGY104" s="6"/>
+      <c r="UGZ104" s="6"/>
+      <c r="UHA104" s="6"/>
+      <c r="UHB104" s="6"/>
+      <c r="UHC104" s="6"/>
+      <c r="UHD104" s="6"/>
+      <c r="UHE104" s="6"/>
+      <c r="UHF104" s="6"/>
+      <c r="UHG104" s="6"/>
+      <c r="UHH104" s="6"/>
+      <c r="UHI104" s="6"/>
+      <c r="UHJ104" s="6"/>
+      <c r="UHK104" s="6"/>
+      <c r="UHL104" s="6"/>
+      <c r="UHM104" s="6"/>
+      <c r="UHN104" s="6"/>
+      <c r="UHO104" s="6"/>
+      <c r="UHP104" s="6"/>
+      <c r="UHQ104" s="6"/>
+      <c r="UHR104" s="6"/>
+      <c r="UHS104" s="6"/>
+      <c r="UHT104" s="6"/>
+      <c r="UHU104" s="6"/>
+      <c r="UHV104" s="6"/>
+      <c r="UHW104" s="6"/>
+      <c r="UHX104" s="6"/>
+      <c r="UHY104" s="6"/>
+      <c r="UHZ104" s="6"/>
+      <c r="UIA104" s="6"/>
+      <c r="UIB104" s="6"/>
+      <c r="UIC104" s="6"/>
+      <c r="UID104" s="6"/>
+      <c r="UIE104" s="6"/>
+      <c r="UIF104" s="6"/>
+      <c r="UIG104" s="6"/>
+      <c r="UIH104" s="6"/>
+      <c r="UII104" s="6"/>
+      <c r="UIJ104" s="6"/>
+      <c r="UIK104" s="6"/>
+      <c r="UIL104" s="6"/>
+      <c r="UIM104" s="6"/>
+      <c r="UIN104" s="6"/>
+      <c r="UIO104" s="6"/>
+      <c r="UIP104" s="6"/>
+      <c r="UIQ104" s="6"/>
+      <c r="UIR104" s="6"/>
+      <c r="UIS104" s="6"/>
+      <c r="UIT104" s="6"/>
+      <c r="UIU104" s="6"/>
+      <c r="UIV104" s="6"/>
+      <c r="UIW104" s="6"/>
+      <c r="UIX104" s="6"/>
+      <c r="UIY104" s="6"/>
+      <c r="UIZ104" s="6"/>
+      <c r="UJA104" s="6"/>
+      <c r="UJB104" s="6"/>
+      <c r="UJC104" s="6"/>
+      <c r="UJD104" s="6"/>
+      <c r="UJE104" s="6"/>
+      <c r="UJF104" s="6"/>
+      <c r="UJG104" s="6"/>
+      <c r="UJH104" s="6"/>
+      <c r="UJI104" s="6"/>
+      <c r="UJJ104" s="6"/>
+      <c r="UJK104" s="6"/>
+      <c r="UJL104" s="6"/>
+      <c r="UJM104" s="6"/>
+      <c r="UJN104" s="6"/>
+      <c r="UJO104" s="6"/>
+      <c r="UJP104" s="6"/>
+      <c r="UJQ104" s="6"/>
+      <c r="UJR104" s="6"/>
+      <c r="UJS104" s="6"/>
+      <c r="UJT104" s="6"/>
+      <c r="UJU104" s="6"/>
+      <c r="UJV104" s="6"/>
+      <c r="UJW104" s="6"/>
+      <c r="UJX104" s="6"/>
+      <c r="UJY104" s="6"/>
+      <c r="UJZ104" s="6"/>
+      <c r="UKA104" s="6"/>
+      <c r="UKB104" s="6"/>
+      <c r="UKC104" s="6"/>
+      <c r="UKD104" s="6"/>
+      <c r="UKE104" s="6"/>
+      <c r="UKF104" s="6"/>
+      <c r="UKG104" s="6"/>
+      <c r="UKH104" s="6"/>
+      <c r="UKI104" s="6"/>
+      <c r="UKJ104" s="6"/>
+      <c r="UKK104" s="6"/>
+      <c r="UKL104" s="6"/>
+      <c r="UKM104" s="6"/>
+      <c r="UKN104" s="6"/>
+      <c r="UKO104" s="6"/>
+      <c r="UKP104" s="6"/>
+      <c r="UKQ104" s="6"/>
+      <c r="UKR104" s="6"/>
+      <c r="UKS104" s="6"/>
+      <c r="UKT104" s="6"/>
+      <c r="UKU104" s="6"/>
+      <c r="UKV104" s="6"/>
+      <c r="UKW104" s="6"/>
+      <c r="UKX104" s="6"/>
+      <c r="UKY104" s="6"/>
+      <c r="UKZ104" s="6"/>
+      <c r="ULA104" s="6"/>
+      <c r="ULB104" s="6"/>
+      <c r="ULC104" s="6"/>
+      <c r="ULD104" s="6"/>
+      <c r="ULE104" s="6"/>
+      <c r="ULF104" s="6"/>
+      <c r="ULG104" s="6"/>
+      <c r="ULH104" s="6"/>
+      <c r="ULI104" s="6"/>
+      <c r="ULJ104" s="6"/>
+      <c r="ULK104" s="6"/>
+      <c r="ULL104" s="6"/>
+      <c r="ULM104" s="6"/>
+      <c r="ULN104" s="6"/>
+      <c r="ULO104" s="6"/>
+      <c r="ULP104" s="6"/>
+      <c r="ULQ104" s="6"/>
+      <c r="ULR104" s="6"/>
+      <c r="ULS104" s="6"/>
+      <c r="ULT104" s="6"/>
+      <c r="ULU104" s="6"/>
+      <c r="ULV104" s="6"/>
+      <c r="ULW104" s="6"/>
+      <c r="ULX104" s="6"/>
+      <c r="ULY104" s="6"/>
+      <c r="ULZ104" s="6"/>
+      <c r="UMA104" s="6"/>
+      <c r="UMB104" s="6"/>
+      <c r="UMC104" s="6"/>
+      <c r="UMD104" s="6"/>
+      <c r="UME104" s="6"/>
+      <c r="UMF104" s="6"/>
+      <c r="UMG104" s="6"/>
+      <c r="UMH104" s="6"/>
+      <c r="UMI104" s="6"/>
+      <c r="UMJ104" s="6"/>
+      <c r="UMK104" s="6"/>
+      <c r="UML104" s="6"/>
+      <c r="UMM104" s="6"/>
+      <c r="UMN104" s="6"/>
+      <c r="UMO104" s="6"/>
+      <c r="UMP104" s="6"/>
+      <c r="UMQ104" s="6"/>
+      <c r="UMR104" s="6"/>
+      <c r="UMS104" s="6"/>
+      <c r="UMT104" s="6"/>
+      <c r="UMU104" s="6"/>
+      <c r="UMV104" s="6"/>
+      <c r="UMW104" s="6"/>
+      <c r="UMX104" s="6"/>
+      <c r="UMY104" s="6"/>
+      <c r="UMZ104" s="6"/>
+      <c r="UNA104" s="6"/>
+      <c r="UNB104" s="6"/>
+      <c r="UNC104" s="6"/>
+      <c r="UND104" s="6"/>
+      <c r="UNE104" s="6"/>
+      <c r="UNF104" s="6"/>
+      <c r="UNG104" s="6"/>
+      <c r="UNH104" s="6"/>
+      <c r="UNI104" s="6"/>
+      <c r="UNJ104" s="6"/>
+      <c r="UNK104" s="6"/>
+      <c r="UNL104" s="6"/>
+      <c r="UNM104" s="6"/>
+      <c r="UNN104" s="6"/>
+      <c r="UNO104" s="6"/>
+      <c r="UNP104" s="6"/>
+      <c r="UNQ104" s="6"/>
+      <c r="UNR104" s="6"/>
+      <c r="UNS104" s="6"/>
+      <c r="UNT104" s="6"/>
+      <c r="UNU104" s="6"/>
+      <c r="UNV104" s="6"/>
+      <c r="UNW104" s="6"/>
+      <c r="UNX104" s="6"/>
+      <c r="UNY104" s="6"/>
+      <c r="UNZ104" s="6"/>
+      <c r="UOA104" s="6"/>
+      <c r="UOB104" s="6"/>
+      <c r="UOC104" s="6"/>
+      <c r="UOD104" s="6"/>
+      <c r="UOE104" s="6"/>
+      <c r="UOF104" s="6"/>
+      <c r="UOG104" s="6"/>
+      <c r="UOH104" s="6"/>
+      <c r="UOI104" s="6"/>
+      <c r="UOJ104" s="6"/>
+      <c r="UOK104" s="6"/>
+      <c r="UOL104" s="6"/>
+      <c r="UOM104" s="6"/>
+      <c r="UON104" s="6"/>
+      <c r="UOO104" s="6"/>
+      <c r="UOP104" s="6"/>
+      <c r="UOQ104" s="6"/>
+      <c r="UOR104" s="6"/>
+      <c r="UOS104" s="6"/>
+      <c r="UOT104" s="6"/>
+      <c r="UOU104" s="6"/>
+      <c r="UOV104" s="6"/>
+      <c r="UOW104" s="6"/>
+      <c r="UOX104" s="6"/>
+      <c r="UOY104" s="6"/>
+      <c r="UOZ104" s="6"/>
+      <c r="UPA104" s="6"/>
+      <c r="UPB104" s="6"/>
+      <c r="UPC104" s="6"/>
+      <c r="UPD104" s="6"/>
+      <c r="UPE104" s="6"/>
+      <c r="UPF104" s="6"/>
+      <c r="UPG104" s="6"/>
+      <c r="UPH104" s="6"/>
+      <c r="UPI104" s="6"/>
+      <c r="UPJ104" s="6"/>
+      <c r="UPK104" s="6"/>
+      <c r="UPL104" s="6"/>
+      <c r="UPM104" s="6"/>
+      <c r="UPN104" s="6"/>
+      <c r="UPO104" s="6"/>
+      <c r="UPP104" s="6"/>
+      <c r="UPQ104" s="6"/>
+      <c r="UPR104" s="6"/>
+      <c r="UPS104" s="6"/>
+      <c r="UPT104" s="6"/>
+      <c r="UPU104" s="6"/>
+      <c r="UPV104" s="6"/>
+      <c r="UPW104" s="6"/>
+      <c r="UPX104" s="6"/>
+      <c r="UPY104" s="6"/>
+      <c r="UPZ104" s="6"/>
+      <c r="UQA104" s="6"/>
+      <c r="UQB104" s="6"/>
+      <c r="UQC104" s="6"/>
+      <c r="UQD104" s="6"/>
+      <c r="UQE104" s="6"/>
+      <c r="UQF104" s="6"/>
+      <c r="UQG104" s="6"/>
+      <c r="UQH104" s="6"/>
+      <c r="UQI104" s="6"/>
+      <c r="UQJ104" s="6"/>
+      <c r="UQK104" s="6"/>
+      <c r="UQL104" s="6"/>
+      <c r="UQM104" s="6"/>
+      <c r="UQN104" s="6"/>
+      <c r="UQO104" s="6"/>
+      <c r="UQP104" s="6"/>
+      <c r="UQQ104" s="6"/>
+      <c r="UQR104" s="6"/>
+      <c r="UQS104" s="6"/>
+      <c r="UQT104" s="6"/>
+      <c r="UQU104" s="6"/>
+      <c r="UQV104" s="6"/>
+      <c r="UQW104" s="6"/>
+      <c r="UQX104" s="6"/>
+      <c r="UQY104" s="6"/>
+      <c r="UQZ104" s="6"/>
+      <c r="URA104" s="6"/>
+      <c r="URB104" s="6"/>
+      <c r="URC104" s="6"/>
+      <c r="URD104" s="6"/>
+      <c r="URE104" s="6"/>
+      <c r="URF104" s="6"/>
+      <c r="URG104" s="6"/>
+      <c r="URH104" s="6"/>
+      <c r="URI104" s="6"/>
+      <c r="URJ104" s="6"/>
+      <c r="URK104" s="6"/>
+      <c r="URL104" s="6"/>
+      <c r="URM104" s="6"/>
+      <c r="URN104" s="6"/>
+      <c r="URO104" s="6"/>
+      <c r="URP104" s="6"/>
+      <c r="URQ104" s="6"/>
+      <c r="URR104" s="6"/>
+      <c r="URS104" s="6"/>
+      <c r="URT104" s="6"/>
+      <c r="URU104" s="6"/>
+      <c r="URV104" s="6"/>
+      <c r="URW104" s="6"/>
+      <c r="URX104" s="6"/>
+      <c r="URY104" s="6"/>
+      <c r="URZ104" s="6"/>
+      <c r="USA104" s="6"/>
+      <c r="USB104" s="6"/>
+      <c r="USC104" s="6"/>
+      <c r="USD104" s="6"/>
+      <c r="USE104" s="6"/>
+      <c r="USF104" s="6"/>
+      <c r="USG104" s="6"/>
+      <c r="USH104" s="6"/>
+      <c r="USI104" s="6"/>
+      <c r="USJ104" s="6"/>
+      <c r="USK104" s="6"/>
+      <c r="USL104" s="6"/>
+      <c r="USM104" s="6"/>
+      <c r="USN104" s="6"/>
+      <c r="USO104" s="6"/>
+      <c r="USP104" s="6"/>
+      <c r="USQ104" s="6"/>
+      <c r="USR104" s="6"/>
+      <c r="USS104" s="6"/>
+      <c r="UST104" s="6"/>
+      <c r="USU104" s="6"/>
+      <c r="USV104" s="6"/>
+      <c r="USW104" s="6"/>
+      <c r="USX104" s="6"/>
+      <c r="USY104" s="6"/>
+      <c r="USZ104" s="6"/>
+      <c r="UTA104" s="6"/>
+      <c r="UTB104" s="6"/>
+      <c r="UTC104" s="6"/>
+      <c r="UTD104" s="6"/>
+      <c r="UTE104" s="6"/>
+      <c r="UTF104" s="6"/>
+      <c r="UTG104" s="6"/>
+      <c r="UTH104" s="6"/>
+      <c r="UTI104" s="6"/>
+      <c r="UTJ104" s="6"/>
+      <c r="UTK104" s="6"/>
+      <c r="UTL104" s="6"/>
+      <c r="UTM104" s="6"/>
+      <c r="UTN104" s="6"/>
+      <c r="UTO104" s="6"/>
+      <c r="UTP104" s="6"/>
+      <c r="UTQ104" s="6"/>
+      <c r="UTR104" s="6"/>
+      <c r="UTS104" s="6"/>
+      <c r="UTT104" s="6"/>
+      <c r="UTU104" s="6"/>
+      <c r="UTV104" s="6"/>
+      <c r="UTW104" s="6"/>
+      <c r="UTX104" s="6"/>
+      <c r="UTY104" s="6"/>
+      <c r="UTZ104" s="6"/>
+      <c r="UUA104" s="6"/>
+      <c r="UUB104" s="6"/>
+      <c r="UUC104" s="6"/>
+      <c r="UUD104" s="6"/>
+      <c r="UUE104" s="6"/>
+      <c r="UUF104" s="6"/>
+      <c r="UUG104" s="6"/>
+      <c r="UUH104" s="6"/>
+      <c r="UUI104" s="6"/>
+      <c r="UUJ104" s="6"/>
+      <c r="UUK104" s="6"/>
+      <c r="UUL104" s="6"/>
+      <c r="UUM104" s="6"/>
+      <c r="UUN104" s="6"/>
+      <c r="UUO104" s="6"/>
+      <c r="UUP104" s="6"/>
+      <c r="UUQ104" s="6"/>
+      <c r="UUR104" s="6"/>
+      <c r="UUS104" s="6"/>
+      <c r="UUT104" s="6"/>
+      <c r="UUU104" s="6"/>
+      <c r="UUV104" s="6"/>
+      <c r="UUW104" s="6"/>
+      <c r="UUX104" s="6"/>
+      <c r="UUY104" s="6"/>
+      <c r="UUZ104" s="6"/>
+      <c r="UVA104" s="6"/>
+      <c r="UVB104" s="6"/>
+      <c r="UVC104" s="6"/>
+      <c r="UVD104" s="6"/>
+      <c r="UVE104" s="6"/>
+      <c r="UVF104" s="6"/>
+      <c r="UVG104" s="6"/>
+      <c r="UVH104" s="6"/>
+      <c r="UVI104" s="6"/>
+      <c r="UVJ104" s="6"/>
+      <c r="UVK104" s="6"/>
+      <c r="UVL104" s="6"/>
+      <c r="UVM104" s="6"/>
+      <c r="UVN104" s="6"/>
+      <c r="UVO104" s="6"/>
+      <c r="UVP104" s="6"/>
+      <c r="UVQ104" s="6"/>
+      <c r="UVR104" s="6"/>
+      <c r="UVS104" s="6"/>
+      <c r="UVT104" s="6"/>
+      <c r="UVU104" s="6"/>
+      <c r="UVV104" s="6"/>
+      <c r="UVW104" s="6"/>
+      <c r="UVX104" s="6"/>
+      <c r="UVY104" s="6"/>
+      <c r="UVZ104" s="6"/>
+      <c r="UWA104" s="6"/>
+      <c r="UWB104" s="6"/>
+      <c r="UWC104" s="6"/>
+      <c r="UWD104" s="6"/>
+      <c r="UWE104" s="6"/>
+      <c r="UWF104" s="6"/>
+      <c r="UWG104" s="6"/>
+      <c r="UWH104" s="6"/>
+      <c r="UWI104" s="6"/>
+      <c r="UWJ104" s="6"/>
+      <c r="UWK104" s="6"/>
+      <c r="UWL104" s="6"/>
+      <c r="UWM104" s="6"/>
+      <c r="UWN104" s="6"/>
+      <c r="UWO104" s="6"/>
+      <c r="UWP104" s="6"/>
+      <c r="UWQ104" s="6"/>
+      <c r="UWR104" s="6"/>
+      <c r="UWS104" s="6"/>
+      <c r="UWT104" s="6"/>
+      <c r="UWU104" s="6"/>
+      <c r="UWV104" s="6"/>
+      <c r="UWW104" s="6"/>
+      <c r="UWX104" s="6"/>
+      <c r="UWY104" s="6"/>
+      <c r="UWZ104" s="6"/>
+      <c r="UXA104" s="6"/>
+      <c r="UXB104" s="6"/>
+      <c r="UXC104" s="6"/>
+      <c r="UXD104" s="6"/>
+      <c r="UXE104" s="6"/>
+      <c r="UXF104" s="6"/>
+      <c r="UXG104" s="6"/>
+      <c r="UXH104" s="6"/>
+      <c r="UXI104" s="6"/>
+      <c r="UXJ104" s="6"/>
+      <c r="UXK104" s="6"/>
+      <c r="UXL104" s="6"/>
+      <c r="UXM104" s="6"/>
+      <c r="UXN104" s="6"/>
+      <c r="UXO104" s="6"/>
+      <c r="UXP104" s="6"/>
+      <c r="UXQ104" s="6"/>
+      <c r="UXR104" s="6"/>
+      <c r="UXS104" s="6"/>
+      <c r="UXT104" s="6"/>
+      <c r="UXU104" s="6"/>
+      <c r="UXV104" s="6"/>
+      <c r="UXW104" s="6"/>
+      <c r="UXX104" s="6"/>
+      <c r="UXY104" s="6"/>
+      <c r="UXZ104" s="6"/>
+      <c r="UYA104" s="6"/>
+      <c r="UYB104" s="6"/>
+      <c r="UYC104" s="6"/>
+      <c r="UYD104" s="6"/>
+      <c r="UYE104" s="6"/>
+      <c r="UYF104" s="6"/>
+      <c r="UYG104" s="6"/>
+      <c r="UYH104" s="6"/>
+      <c r="UYI104" s="6"/>
+      <c r="UYJ104" s="6"/>
+      <c r="UYK104" s="6"/>
+      <c r="UYL104" s="6"/>
+      <c r="UYM104" s="6"/>
+      <c r="UYN104" s="6"/>
+      <c r="UYO104" s="6"/>
+      <c r="UYP104" s="6"/>
+      <c r="UYQ104" s="6"/>
+      <c r="UYR104" s="6"/>
+      <c r="UYS104" s="6"/>
+      <c r="UYT104" s="6"/>
+      <c r="UYU104" s="6"/>
+      <c r="UYV104" s="6"/>
+      <c r="UYW104" s="6"/>
+      <c r="UYX104" s="6"/>
+      <c r="UYY104" s="6"/>
+      <c r="UYZ104" s="6"/>
+      <c r="UZA104" s="6"/>
+      <c r="UZB104" s="6"/>
+      <c r="UZC104" s="6"/>
+      <c r="UZD104" s="6"/>
+      <c r="UZE104" s="6"/>
+      <c r="UZF104" s="6"/>
+      <c r="UZG104" s="6"/>
+      <c r="UZH104" s="6"/>
+      <c r="UZI104" s="6"/>
+      <c r="UZJ104" s="6"/>
+      <c r="UZK104" s="6"/>
+      <c r="UZL104" s="6"/>
+      <c r="UZM104" s="6"/>
+      <c r="UZN104" s="6"/>
+      <c r="UZO104" s="6"/>
+      <c r="UZP104" s="6"/>
+      <c r="UZQ104" s="6"/>
+      <c r="UZR104" s="6"/>
+      <c r="UZS104" s="6"/>
+      <c r="UZT104" s="6"/>
+      <c r="UZU104" s="6"/>
+      <c r="UZV104" s="6"/>
+      <c r="UZW104" s="6"/>
+      <c r="UZX104" s="6"/>
+      <c r="UZY104" s="6"/>
+      <c r="UZZ104" s="6"/>
+      <c r="VAA104" s="6"/>
+      <c r="VAB104" s="6"/>
+      <c r="VAC104" s="6"/>
+      <c r="VAD104" s="6"/>
+      <c r="VAE104" s="6"/>
+      <c r="VAF104" s="6"/>
+      <c r="VAG104" s="6"/>
+      <c r="VAH104" s="6"/>
+      <c r="VAI104" s="6"/>
+      <c r="VAJ104" s="6"/>
+      <c r="VAK104" s="6"/>
+      <c r="VAL104" s="6"/>
+      <c r="VAM104" s="6"/>
+      <c r="VAN104" s="6"/>
+      <c r="VAO104" s="6"/>
+      <c r="VAP104" s="6"/>
+      <c r="VAQ104" s="6"/>
+      <c r="VAR104" s="6"/>
+      <c r="VAS104" s="6"/>
+      <c r="VAT104" s="6"/>
+      <c r="VAU104" s="6"/>
+      <c r="VAV104" s="6"/>
+      <c r="VAW104" s="6"/>
+      <c r="VAX104" s="6"/>
+      <c r="VAY104" s="6"/>
+      <c r="VAZ104" s="6"/>
+      <c r="VBA104" s="6"/>
+      <c r="VBB104" s="6"/>
+      <c r="VBC104" s="6"/>
+      <c r="VBD104" s="6"/>
+      <c r="VBE104" s="6"/>
+      <c r="VBF104" s="6"/>
+      <c r="VBG104" s="6"/>
+      <c r="VBH104" s="6"/>
+      <c r="VBI104" s="6"/>
+      <c r="VBJ104" s="6"/>
+      <c r="VBK104" s="6"/>
+      <c r="VBL104" s="6"/>
+      <c r="VBM104" s="6"/>
+      <c r="VBN104" s="6"/>
+      <c r="VBO104" s="6"/>
+      <c r="VBP104" s="6"/>
+      <c r="VBQ104" s="6"/>
+      <c r="VBR104" s="6"/>
+      <c r="VBS104" s="6"/>
+      <c r="VBT104" s="6"/>
+      <c r="VBU104" s="6"/>
+      <c r="VBV104" s="6"/>
+      <c r="VBW104" s="6"/>
+      <c r="VBX104" s="6"/>
+      <c r="VBY104" s="6"/>
+      <c r="VBZ104" s="6"/>
+      <c r="VCA104" s="6"/>
+      <c r="VCB104" s="6"/>
+      <c r="VCC104" s="6"/>
+      <c r="VCD104" s="6"/>
+      <c r="VCE104" s="6"/>
+      <c r="VCF104" s="6"/>
+      <c r="VCG104" s="6"/>
+      <c r="VCH104" s="6"/>
+      <c r="VCI104" s="6"/>
+      <c r="VCJ104" s="6"/>
+      <c r="VCK104" s="6"/>
+      <c r="VCL104" s="6"/>
+      <c r="VCM104" s="6"/>
+      <c r="VCN104" s="6"/>
+      <c r="VCO104" s="6"/>
+      <c r="VCP104" s="6"/>
+      <c r="VCQ104" s="6"/>
+      <c r="VCR104" s="6"/>
+      <c r="VCS104" s="6"/>
+      <c r="VCT104" s="6"/>
+      <c r="VCU104" s="6"/>
+      <c r="VCV104" s="6"/>
+      <c r="VCW104" s="6"/>
+      <c r="VCX104" s="6"/>
+      <c r="VCY104" s="6"/>
+      <c r="VCZ104" s="6"/>
+      <c r="VDA104" s="6"/>
+      <c r="VDB104" s="6"/>
+      <c r="VDC104" s="6"/>
+      <c r="VDD104" s="6"/>
+      <c r="VDE104" s="6"/>
+      <c r="VDF104" s="6"/>
+      <c r="VDG104" s="6"/>
+      <c r="VDH104" s="6"/>
+      <c r="VDI104" s="6"/>
+      <c r="VDJ104" s="6"/>
+      <c r="VDK104" s="6"/>
+      <c r="VDL104" s="6"/>
+      <c r="VDM104" s="6"/>
+      <c r="VDN104" s="6"/>
+      <c r="VDO104" s="6"/>
+      <c r="VDP104" s="6"/>
+      <c r="VDQ104" s="6"/>
+      <c r="VDR104" s="6"/>
+      <c r="VDS104" s="6"/>
+      <c r="VDT104" s="6"/>
+      <c r="VDU104" s="6"/>
+      <c r="VDV104" s="6"/>
+      <c r="VDW104" s="6"/>
+      <c r="VDX104" s="6"/>
+      <c r="VDY104" s="6"/>
+      <c r="VDZ104" s="6"/>
+      <c r="VEA104" s="6"/>
+      <c r="VEB104" s="6"/>
+      <c r="VEC104" s="6"/>
+      <c r="VED104" s="6"/>
+      <c r="VEE104" s="6"/>
+      <c r="VEF104" s="6"/>
+      <c r="VEG104" s="6"/>
+      <c r="VEH104" s="6"/>
+      <c r="VEI104" s="6"/>
+      <c r="VEJ104" s="6"/>
+      <c r="VEK104" s="6"/>
+      <c r="VEL104" s="6"/>
+      <c r="VEM104" s="6"/>
+      <c r="VEN104" s="6"/>
+      <c r="VEO104" s="6"/>
+      <c r="VEP104" s="6"/>
+      <c r="VEQ104" s="6"/>
+      <c r="VER104" s="6"/>
+      <c r="VES104" s="6"/>
+      <c r="VET104" s="6"/>
+      <c r="VEU104" s="6"/>
+      <c r="VEV104" s="6"/>
+      <c r="VEW104" s="6"/>
+      <c r="VEX104" s="6"/>
+      <c r="VEY104" s="6"/>
+      <c r="VEZ104" s="6"/>
+      <c r="VFA104" s="6"/>
+      <c r="VFB104" s="6"/>
+      <c r="VFC104" s="6"/>
+      <c r="VFD104" s="6"/>
+      <c r="VFE104" s="6"/>
+      <c r="VFF104" s="6"/>
+      <c r="VFG104" s="6"/>
+      <c r="VFH104" s="6"/>
+      <c r="VFI104" s="6"/>
+      <c r="VFJ104" s="6"/>
+      <c r="VFK104" s="6"/>
+      <c r="VFL104" s="6"/>
+      <c r="VFM104" s="6"/>
+      <c r="VFN104" s="6"/>
+      <c r="VFO104" s="6"/>
+      <c r="VFP104" s="6"/>
+      <c r="VFQ104" s="6"/>
+      <c r="VFR104" s="6"/>
+      <c r="VFS104" s="6"/>
+      <c r="VFT104" s="6"/>
+      <c r="VFU104" s="6"/>
+      <c r="VFV104" s="6"/>
+      <c r="VFW104" s="6"/>
+      <c r="VFX104" s="6"/>
+      <c r="VFY104" s="6"/>
+      <c r="VFZ104" s="6"/>
+      <c r="VGA104" s="6"/>
+      <c r="VGB104" s="6"/>
+      <c r="VGC104" s="6"/>
+      <c r="VGD104" s="6"/>
+      <c r="VGE104" s="6"/>
+      <c r="VGF104" s="6"/>
+      <c r="VGG104" s="6"/>
+      <c r="VGH104" s="6"/>
+      <c r="VGI104" s="6"/>
+      <c r="VGJ104" s="6"/>
+      <c r="VGK104" s="6"/>
+      <c r="VGL104" s="6"/>
+      <c r="VGM104" s="6"/>
+      <c r="VGN104" s="6"/>
+      <c r="VGO104" s="6"/>
+      <c r="VGP104" s="6"/>
+      <c r="VGQ104" s="6"/>
+      <c r="VGR104" s="6"/>
+      <c r="VGS104" s="6"/>
+      <c r="VGT104" s="6"/>
+      <c r="VGU104" s="6"/>
+      <c r="VGV104" s="6"/>
+      <c r="VGW104" s="6"/>
+      <c r="VGX104" s="6"/>
+      <c r="VGY104" s="6"/>
+      <c r="VGZ104" s="6"/>
+      <c r="VHA104" s="6"/>
+      <c r="VHB104" s="6"/>
+      <c r="VHC104" s="6"/>
+      <c r="VHD104" s="6"/>
+      <c r="VHE104" s="6"/>
+      <c r="VHF104" s="6"/>
+      <c r="VHG104" s="6"/>
+      <c r="VHH104" s="6"/>
+      <c r="VHI104" s="6"/>
+      <c r="VHJ104" s="6"/>
+      <c r="VHK104" s="6"/>
+      <c r="VHL104" s="6"/>
+      <c r="VHM104" s="6"/>
+      <c r="VHN104" s="6"/>
+      <c r="VHO104" s="6"/>
+      <c r="VHP104" s="6"/>
+      <c r="VHQ104" s="6"/>
+      <c r="VHR104" s="6"/>
+      <c r="VHS104" s="6"/>
+      <c r="VHT104" s="6"/>
+      <c r="VHU104" s="6"/>
+      <c r="VHV104" s="6"/>
+      <c r="VHW104" s="6"/>
+      <c r="VHX104" s="6"/>
+      <c r="VHY104" s="6"/>
+      <c r="VHZ104" s="6"/>
+      <c r="VIA104" s="6"/>
+      <c r="VIB104" s="6"/>
+      <c r="VIC104" s="6"/>
+      <c r="VID104" s="6"/>
+      <c r="VIE104" s="6"/>
+      <c r="VIF104" s="6"/>
+      <c r="VIG104" s="6"/>
+      <c r="VIH104" s="6"/>
+      <c r="VII104" s="6"/>
+      <c r="VIJ104" s="6"/>
+      <c r="VIK104" s="6"/>
+      <c r="VIL104" s="6"/>
+      <c r="VIM104" s="6"/>
+      <c r="VIN104" s="6"/>
+      <c r="VIO104" s="6"/>
+      <c r="VIP104" s="6"/>
+      <c r="VIQ104" s="6"/>
+      <c r="VIR104" s="6"/>
+      <c r="VIS104" s="6"/>
+      <c r="VIT104" s="6"/>
+      <c r="VIU104" s="6"/>
+      <c r="VIV104" s="6"/>
+      <c r="VIW104" s="6"/>
+      <c r="VIX104" s="6"/>
+      <c r="VIY104" s="6"/>
+      <c r="VIZ104" s="6"/>
+      <c r="VJA104" s="6"/>
+      <c r="VJB104" s="6"/>
+      <c r="VJC104" s="6"/>
+      <c r="VJD104" s="6"/>
+      <c r="VJE104" s="6"/>
+      <c r="VJF104" s="6"/>
+      <c r="VJG104" s="6"/>
+      <c r="VJH104" s="6"/>
+      <c r="VJI104" s="6"/>
+      <c r="VJJ104" s="6"/>
+      <c r="VJK104" s="6"/>
+      <c r="VJL104" s="6"/>
+      <c r="VJM104" s="6"/>
+      <c r="VJN104" s="6"/>
+      <c r="VJO104" s="6"/>
+      <c r="VJP104" s="6"/>
+      <c r="VJQ104" s="6"/>
+      <c r="VJR104" s="6"/>
+      <c r="VJS104" s="6"/>
+      <c r="VJT104" s="6"/>
+      <c r="VJU104" s="6"/>
+      <c r="VJV104" s="6"/>
+      <c r="VJW104" s="6"/>
+      <c r="VJX104" s="6"/>
+      <c r="VJY104" s="6"/>
+      <c r="VJZ104" s="6"/>
+      <c r="VKA104" s="6"/>
+      <c r="VKB104" s="6"/>
+      <c r="VKC104" s="6"/>
+      <c r="VKD104" s="6"/>
+      <c r="VKE104" s="6"/>
+      <c r="VKF104" s="6"/>
+      <c r="VKG104" s="6"/>
+      <c r="VKH104" s="6"/>
+      <c r="VKI104" s="6"/>
+      <c r="VKJ104" s="6"/>
+      <c r="VKK104" s="6"/>
+      <c r="VKL104" s="6"/>
+      <c r="VKM104" s="6"/>
+      <c r="VKN104" s="6"/>
+      <c r="VKO104" s="6"/>
+      <c r="VKP104" s="6"/>
+      <c r="VKQ104" s="6"/>
+      <c r="VKR104" s="6"/>
+      <c r="VKS104" s="6"/>
+      <c r="VKT104" s="6"/>
+      <c r="VKU104" s="6"/>
+      <c r="VKV104" s="6"/>
+      <c r="VKW104" s="6"/>
+      <c r="VKX104" s="6"/>
+      <c r="VKY104" s="6"/>
+      <c r="VKZ104" s="6"/>
+      <c r="VLA104" s="6"/>
+      <c r="VLB104" s="6"/>
+      <c r="VLC104" s="6"/>
+      <c r="VLD104" s="6"/>
+      <c r="VLE104" s="6"/>
+      <c r="VLF104" s="6"/>
+      <c r="VLG104" s="6"/>
+      <c r="VLH104" s="6"/>
+      <c r="VLI104" s="6"/>
+      <c r="VLJ104" s="6"/>
+      <c r="VLK104" s="6"/>
+      <c r="VLL104" s="6"/>
+      <c r="VLM104" s="6"/>
+      <c r="VLN104" s="6"/>
+      <c r="VLO104" s="6"/>
+      <c r="VLP104" s="6"/>
+      <c r="VLQ104" s="6"/>
+      <c r="VLR104" s="6"/>
+      <c r="VLS104" s="6"/>
+      <c r="VLT104" s="6"/>
+      <c r="VLU104" s="6"/>
+      <c r="VLV104" s="6"/>
+      <c r="VLW104" s="6"/>
+      <c r="VLX104" s="6"/>
+      <c r="VLY104" s="6"/>
+      <c r="VLZ104" s="6"/>
+      <c r="VMA104" s="6"/>
+      <c r="VMB104" s="6"/>
+      <c r="VMC104" s="6"/>
+      <c r="VMD104" s="6"/>
+      <c r="VME104" s="6"/>
+      <c r="VMF104" s="6"/>
+      <c r="VMG104" s="6"/>
+      <c r="VMH104" s="6"/>
+      <c r="VMI104" s="6"/>
+      <c r="VMJ104" s="6"/>
+      <c r="VMK104" s="6"/>
+      <c r="VML104" s="6"/>
+      <c r="VMM104" s="6"/>
+      <c r="VMN104" s="6"/>
+      <c r="VMO104" s="6"/>
+      <c r="VMP104" s="6"/>
+      <c r="VMQ104" s="6"/>
+      <c r="VMR104" s="6"/>
+      <c r="VMS104" s="6"/>
+      <c r="VMT104" s="6"/>
+      <c r="VMU104" s="6"/>
+      <c r="VMV104" s="6"/>
+      <c r="VMW104" s="6"/>
+      <c r="VMX104" s="6"/>
+      <c r="VMY104" s="6"/>
+      <c r="VMZ104" s="6"/>
+      <c r="VNA104" s="6"/>
+      <c r="VNB104" s="6"/>
+      <c r="VNC104" s="6"/>
+      <c r="VND104" s="6"/>
+      <c r="VNE104" s="6"/>
+      <c r="VNF104" s="6"/>
+      <c r="VNG104" s="6"/>
+      <c r="VNH104" s="6"/>
+      <c r="VNI104" s="6"/>
+      <c r="VNJ104" s="6"/>
+      <c r="VNK104" s="6"/>
+      <c r="VNL104" s="6"/>
+      <c r="VNM104" s="6"/>
+      <c r="VNN104" s="6"/>
+      <c r="VNO104" s="6"/>
+      <c r="VNP104" s="6"/>
+      <c r="VNQ104" s="6"/>
+      <c r="VNR104" s="6"/>
+      <c r="VNS104" s="6"/>
+      <c r="VNT104" s="6"/>
+      <c r="VNU104" s="6"/>
+      <c r="VNV104" s="6"/>
+      <c r="VNW104" s="6"/>
+      <c r="VNX104" s="6"/>
+      <c r="VNY104" s="6"/>
+      <c r="VNZ104" s="6"/>
+      <c r="VOA104" s="6"/>
+      <c r="VOB104" s="6"/>
+      <c r="VOC104" s="6"/>
+      <c r="VOD104" s="6"/>
+      <c r="VOE104" s="6"/>
+      <c r="VOF104" s="6"/>
+      <c r="VOG104" s="6"/>
+      <c r="VOH104" s="6"/>
+      <c r="VOI104" s="6"/>
+      <c r="VOJ104" s="6"/>
+      <c r="VOK104" s="6"/>
+      <c r="VOL104" s="6"/>
+      <c r="VOM104" s="6"/>
+      <c r="VON104" s="6"/>
+      <c r="VOO104" s="6"/>
+      <c r="VOP104" s="6"/>
+      <c r="VOQ104" s="6"/>
+      <c r="VOR104" s="6"/>
+      <c r="VOS104" s="6"/>
+      <c r="VOT104" s="6"/>
+      <c r="VOU104" s="6"/>
+      <c r="VOV104" s="6"/>
+      <c r="VOW104" s="6"/>
+      <c r="VOX104" s="6"/>
+      <c r="VOY104" s="6"/>
+      <c r="VOZ104" s="6"/>
+      <c r="VPA104" s="6"/>
+      <c r="VPB104" s="6"/>
+      <c r="VPC104" s="6"/>
+      <c r="VPD104" s="6"/>
+      <c r="VPE104" s="6"/>
+      <c r="VPF104" s="6"/>
+      <c r="VPG104" s="6"/>
+      <c r="VPH104" s="6"/>
+      <c r="VPI104" s="6"/>
+      <c r="VPJ104" s="6"/>
+      <c r="VPK104" s="6"/>
+      <c r="VPL104" s="6"/>
+      <c r="VPM104" s="6"/>
+      <c r="VPN104" s="6"/>
+      <c r="VPO104" s="6"/>
+      <c r="VPP104" s="6"/>
+      <c r="VPQ104" s="6"/>
+      <c r="VPR104" s="6"/>
+      <c r="VPS104" s="6"/>
+      <c r="VPT104" s="6"/>
+      <c r="VPU104" s="6"/>
+      <c r="VPV104" s="6"/>
+      <c r="VPW104" s="6"/>
+      <c r="VPX104" s="6"/>
+      <c r="VPY104" s="6"/>
+      <c r="VPZ104" s="6"/>
+      <c r="VQA104" s="6"/>
+      <c r="VQB104" s="6"/>
+      <c r="VQC104" s="6"/>
+      <c r="VQD104" s="6"/>
+      <c r="VQE104" s="6"/>
+      <c r="VQF104" s="6"/>
+      <c r="VQG104" s="6"/>
+      <c r="VQH104" s="6"/>
+      <c r="VQI104" s="6"/>
+      <c r="VQJ104" s="6"/>
+      <c r="VQK104" s="6"/>
+      <c r="VQL104" s="6"/>
+      <c r="VQM104" s="6"/>
+      <c r="VQN104" s="6"/>
+      <c r="VQO104" s="6"/>
+      <c r="VQP104" s="6"/>
+      <c r="VQQ104" s="6"/>
+      <c r="VQR104" s="6"/>
+      <c r="VQS104" s="6"/>
+      <c r="VQT104" s="6"/>
+      <c r="VQU104" s="6"/>
+      <c r="VQV104" s="6"/>
+      <c r="VQW104" s="6"/>
+      <c r="VQX104" s="6"/>
+      <c r="VQY104" s="6"/>
+      <c r="VQZ104" s="6"/>
+      <c r="VRA104" s="6"/>
+      <c r="VRB104" s="6"/>
+      <c r="VRC104" s="6"/>
+      <c r="VRD104" s="6"/>
+      <c r="VRE104" s="6"/>
+      <c r="VRF104" s="6"/>
+      <c r="VRG104" s="6"/>
+      <c r="VRH104" s="6"/>
+      <c r="VRI104" s="6"/>
+      <c r="VRJ104" s="6"/>
+      <c r="VRK104" s="6"/>
+      <c r="VRL104" s="6"/>
+      <c r="VRM104" s="6"/>
+      <c r="VRN104" s="6"/>
+      <c r="VRO104" s="6"/>
+      <c r="VRP104" s="6"/>
+      <c r="VRQ104" s="6"/>
+      <c r="VRR104" s="6"/>
+      <c r="VRS104" s="6"/>
+      <c r="VRT104" s="6"/>
+      <c r="VRU104" s="6"/>
+      <c r="VRV104" s="6"/>
+      <c r="VRW104" s="6"/>
+      <c r="VRX104" s="6"/>
+      <c r="VRY104" s="6"/>
+      <c r="VRZ104" s="6"/>
+      <c r="VSA104" s="6"/>
+      <c r="VSB104" s="6"/>
+      <c r="VSC104" s="6"/>
+      <c r="VSD104" s="6"/>
+      <c r="VSE104" s="6"/>
+      <c r="VSF104" s="6"/>
+      <c r="VSG104" s="6"/>
+      <c r="VSH104" s="6"/>
+      <c r="VSI104" s="6"/>
+      <c r="VSJ104" s="6"/>
+      <c r="VSK104" s="6"/>
+      <c r="VSL104" s="6"/>
+      <c r="VSM104" s="6"/>
+      <c r="VSN104" s="6"/>
+      <c r="VSO104" s="6"/>
+      <c r="VSP104" s="6"/>
+      <c r="VSQ104" s="6"/>
+      <c r="VSR104" s="6"/>
+      <c r="VSS104" s="6"/>
+      <c r="VST104" s="6"/>
+      <c r="VSU104" s="6"/>
+      <c r="VSV104" s="6"/>
+      <c r="VSW104" s="6"/>
+      <c r="VSX104" s="6"/>
+      <c r="VSY104" s="6"/>
+      <c r="VSZ104" s="6"/>
+      <c r="VTA104" s="6"/>
+      <c r="VTB104" s="6"/>
+      <c r="VTC104" s="6"/>
+      <c r="VTD104" s="6"/>
+      <c r="VTE104" s="6"/>
+      <c r="VTF104" s="6"/>
+      <c r="VTG104" s="6"/>
+      <c r="VTH104" s="6"/>
+      <c r="VTI104" s="6"/>
+      <c r="VTJ104" s="6"/>
+      <c r="VTK104" s="6"/>
+      <c r="VTL104" s="6"/>
+      <c r="VTM104" s="6"/>
+      <c r="VTN104" s="6"/>
+      <c r="VTO104" s="6"/>
+      <c r="VTP104" s="6"/>
+      <c r="VTQ104" s="6"/>
+      <c r="VTR104" s="6"/>
+      <c r="VTS104" s="6"/>
+      <c r="VTT104" s="6"/>
+      <c r="VTU104" s="6"/>
+      <c r="VTV104" s="6"/>
+      <c r="VTW104" s="6"/>
+      <c r="VTX104" s="6"/>
+      <c r="VTY104" s="6"/>
+      <c r="VTZ104" s="6"/>
+      <c r="VUA104" s="6"/>
+      <c r="VUB104" s="6"/>
+      <c r="VUC104" s="6"/>
+      <c r="VUD104" s="6"/>
+      <c r="VUE104" s="6"/>
+      <c r="VUF104" s="6"/>
+      <c r="VUG104" s="6"/>
+      <c r="VUH104" s="6"/>
+      <c r="VUI104" s="6"/>
+      <c r="VUJ104" s="6"/>
+      <c r="VUK104" s="6"/>
+      <c r="VUL104" s="6"/>
+      <c r="VUM104" s="6"/>
+      <c r="VUN104" s="6"/>
+      <c r="VUO104" s="6"/>
+      <c r="VUP104" s="6"/>
+      <c r="VUQ104" s="6"/>
+      <c r="VUR104" s="6"/>
+      <c r="VUS104" s="6"/>
+      <c r="VUT104" s="6"/>
+      <c r="VUU104" s="6"/>
+      <c r="VUV104" s="6"/>
+      <c r="VUW104" s="6"/>
+      <c r="VUX104" s="6"/>
+      <c r="VUY104" s="6"/>
+      <c r="VUZ104" s="6"/>
+      <c r="VVA104" s="6"/>
+      <c r="VVB104" s="6"/>
+      <c r="VVC104" s="6"/>
+      <c r="VVD104" s="6"/>
+      <c r="VVE104" s="6"/>
+      <c r="VVF104" s="6"/>
+      <c r="VVG104" s="6"/>
+      <c r="VVH104" s="6"/>
+      <c r="VVI104" s="6"/>
+      <c r="VVJ104" s="6"/>
+      <c r="VVK104" s="6"/>
+      <c r="VVL104" s="6"/>
+      <c r="VVM104" s="6"/>
+      <c r="VVN104" s="6"/>
+      <c r="VVO104" s="6"/>
+      <c r="VVP104" s="6"/>
+      <c r="VVQ104" s="6"/>
+      <c r="VVR104" s="6"/>
+      <c r="VVS104" s="6"/>
+      <c r="VVT104" s="6"/>
+      <c r="VVU104" s="6"/>
+      <c r="VVV104" s="6"/>
+      <c r="VVW104" s="6"/>
+      <c r="VVX104" s="6"/>
+      <c r="VVY104" s="6"/>
+      <c r="VVZ104" s="6"/>
+      <c r="VWA104" s="6"/>
+      <c r="VWB104" s="6"/>
+      <c r="VWC104" s="6"/>
+      <c r="VWD104" s="6"/>
+      <c r="VWE104" s="6"/>
+      <c r="VWF104" s="6"/>
+      <c r="VWG104" s="6"/>
+      <c r="VWH104" s="6"/>
+      <c r="VWI104" s="6"/>
+      <c r="VWJ104" s="6"/>
+      <c r="VWK104" s="6"/>
+      <c r="VWL104" s="6"/>
+      <c r="VWM104" s="6"/>
+      <c r="VWN104" s="6"/>
+      <c r="VWO104" s="6"/>
+      <c r="VWP104" s="6"/>
+      <c r="VWQ104" s="6"/>
+      <c r="VWR104" s="6"/>
+      <c r="VWS104" s="6"/>
+      <c r="VWT104" s="6"/>
+      <c r="VWU104" s="6"/>
+      <c r="VWV104" s="6"/>
+      <c r="VWW104" s="6"/>
+      <c r="VWX104" s="6"/>
+      <c r="VWY104" s="6"/>
+      <c r="VWZ104" s="6"/>
+      <c r="VXA104" s="6"/>
+      <c r="VXB104" s="6"/>
+      <c r="VXC104" s="6"/>
+      <c r="VXD104" s="6"/>
+      <c r="VXE104" s="6"/>
+      <c r="VXF104" s="6"/>
+      <c r="VXG104" s="6"/>
+      <c r="VXH104" s="6"/>
+      <c r="VXI104" s="6"/>
+      <c r="VXJ104" s="6"/>
+      <c r="VXK104" s="6"/>
+      <c r="VXL104" s="6"/>
+      <c r="VXM104" s="6"/>
+      <c r="VXN104" s="6"/>
+      <c r="VXO104" s="6"/>
+      <c r="VXP104" s="6"/>
+      <c r="VXQ104" s="6"/>
+      <c r="VXR104" s="6"/>
+      <c r="VXS104" s="6"/>
+      <c r="VXT104" s="6"/>
+      <c r="VXU104" s="6"/>
+      <c r="VXV104" s="6"/>
+      <c r="VXW104" s="6"/>
+      <c r="VXX104" s="6"/>
+      <c r="VXY104" s="6"/>
+      <c r="VXZ104" s="6"/>
+      <c r="VYA104" s="6"/>
+      <c r="VYB104" s="6"/>
+      <c r="VYC104" s="6"/>
+      <c r="VYD104" s="6"/>
+      <c r="VYE104" s="6"/>
+      <c r="VYF104" s="6"/>
+      <c r="VYG104" s="6"/>
+      <c r="VYH104" s="6"/>
+      <c r="VYI104" s="6"/>
+      <c r="VYJ104" s="6"/>
+      <c r="VYK104" s="6"/>
+      <c r="VYL104" s="6"/>
+      <c r="VYM104" s="6"/>
+      <c r="VYN104" s="6"/>
+      <c r="VYO104" s="6"/>
+      <c r="VYP104" s="6"/>
+      <c r="VYQ104" s="6"/>
+      <c r="VYR104" s="6"/>
+      <c r="VYS104" s="6"/>
+      <c r="VYT104" s="6"/>
+      <c r="VYU104" s="6"/>
+      <c r="VYV104" s="6"/>
+      <c r="VYW104" s="6"/>
+      <c r="VYX104" s="6"/>
+      <c r="VYY104" s="6"/>
+      <c r="VYZ104" s="6"/>
+      <c r="VZA104" s="6"/>
+      <c r="VZB104" s="6"/>
+      <c r="VZC104" s="6"/>
+      <c r="VZD104" s="6"/>
+      <c r="VZE104" s="6"/>
+      <c r="VZF104" s="6"/>
+      <c r="VZG104" s="6"/>
+      <c r="VZH104" s="6"/>
+      <c r="VZI104" s="6"/>
+      <c r="VZJ104" s="6"/>
+      <c r="VZK104" s="6"/>
+      <c r="VZL104" s="6"/>
+      <c r="VZM104" s="6"/>
+      <c r="VZN104" s="6"/>
+      <c r="VZO104" s="6"/>
+      <c r="VZP104" s="6"/>
+      <c r="VZQ104" s="6"/>
+      <c r="VZR104" s="6"/>
+      <c r="VZS104" s="6"/>
+      <c r="VZT104" s="6"/>
+      <c r="VZU104" s="6"/>
+      <c r="VZV104" s="6"/>
+      <c r="VZW104" s="6"/>
+      <c r="VZX104" s="6"/>
+      <c r="VZY104" s="6"/>
+      <c r="VZZ104" s="6"/>
+      <c r="WAA104" s="6"/>
+      <c r="WAB104" s="6"/>
+      <c r="WAC104" s="6"/>
+      <c r="WAD104" s="6"/>
+      <c r="WAE104" s="6"/>
+      <c r="WAF104" s="6"/>
+      <c r="WAG104" s="6"/>
+      <c r="WAH104" s="6"/>
+      <c r="WAI104" s="6"/>
+      <c r="WAJ104" s="6"/>
+      <c r="WAK104" s="6"/>
+      <c r="WAL104" s="6"/>
+      <c r="WAM104" s="6"/>
+      <c r="WAN104" s="6"/>
+      <c r="WAO104" s="6"/>
+      <c r="WAP104" s="6"/>
+      <c r="WAQ104" s="6"/>
+      <c r="WAR104" s="6"/>
+      <c r="WAS104" s="6"/>
+      <c r="WAT104" s="6"/>
+      <c r="WAU104" s="6"/>
+      <c r="WAV104" s="6"/>
+      <c r="WAW104" s="6"/>
+      <c r="WAX104" s="6"/>
+      <c r="WAY104" s="6"/>
+      <c r="WAZ104" s="6"/>
+      <c r="WBA104" s="6"/>
+      <c r="WBB104" s="6"/>
+      <c r="WBC104" s="6"/>
+      <c r="WBD104" s="6"/>
+      <c r="WBE104" s="6"/>
+      <c r="WBF104" s="6"/>
+      <c r="WBG104" s="6"/>
+      <c r="WBH104" s="6"/>
+      <c r="WBI104" s="6"/>
+      <c r="WBJ104" s="6"/>
+      <c r="WBK104" s="6"/>
+      <c r="WBL104" s="6"/>
+      <c r="WBM104" s="6"/>
+      <c r="WBN104" s="6"/>
+      <c r="WBO104" s="6"/>
+      <c r="WBP104" s="6"/>
+      <c r="WBQ104" s="6"/>
+      <c r="WBR104" s="6"/>
+      <c r="WBS104" s="6"/>
+      <c r="WBT104" s="6"/>
+      <c r="WBU104" s="6"/>
+      <c r="WBV104" s="6"/>
+      <c r="WBW104" s="6"/>
+      <c r="WBX104" s="6"/>
+      <c r="WBY104" s="6"/>
+      <c r="WBZ104" s="6"/>
+      <c r="WCA104" s="6"/>
+      <c r="WCB104" s="6"/>
+      <c r="WCC104" s="6"/>
+      <c r="WCD104" s="6"/>
+      <c r="WCE104" s="6"/>
+      <c r="WCF104" s="6"/>
+      <c r="WCG104" s="6"/>
+      <c r="WCH104" s="6"/>
+      <c r="WCI104" s="6"/>
+      <c r="WCJ104" s="6"/>
+      <c r="WCK104" s="6"/>
+      <c r="WCL104" s="6"/>
+      <c r="WCM104" s="6"/>
+      <c r="WCN104" s="6"/>
+      <c r="WCO104" s="6"/>
+      <c r="WCP104" s="6"/>
+      <c r="WCQ104" s="6"/>
+      <c r="WCR104" s="6"/>
+      <c r="WCS104" s="6"/>
+      <c r="WCT104" s="6"/>
+      <c r="WCU104" s="6"/>
+      <c r="WCV104" s="6"/>
+      <c r="WCW104" s="6"/>
+      <c r="WCX104" s="6"/>
+      <c r="WCY104" s="6"/>
+      <c r="WCZ104" s="6"/>
+      <c r="WDA104" s="6"/>
+      <c r="WDB104" s="6"/>
+      <c r="WDC104" s="6"/>
+      <c r="WDD104" s="6"/>
+      <c r="WDE104" s="6"/>
+      <c r="WDF104" s="6"/>
+      <c r="WDG104" s="6"/>
+      <c r="WDH104" s="6"/>
+      <c r="WDI104" s="6"/>
+      <c r="WDJ104" s="6"/>
+      <c r="WDK104" s="6"/>
+      <c r="WDL104" s="6"/>
+      <c r="WDM104" s="6"/>
+      <c r="WDN104" s="6"/>
+      <c r="WDO104" s="6"/>
+      <c r="WDP104" s="6"/>
+      <c r="WDQ104" s="6"/>
+      <c r="WDR104" s="6"/>
+      <c r="WDS104" s="6"/>
+      <c r="WDT104" s="6"/>
+      <c r="WDU104" s="6"/>
+      <c r="WDV104" s="6"/>
+      <c r="WDW104" s="6"/>
+      <c r="WDX104" s="6"/>
+      <c r="WDY104" s="6"/>
+      <c r="WDZ104" s="6"/>
+      <c r="WEA104" s="6"/>
+      <c r="WEB104" s="6"/>
+      <c r="WEC104" s="6"/>
+      <c r="WED104" s="6"/>
+      <c r="WEE104" s="6"/>
+      <c r="WEF104" s="6"/>
+      <c r="WEG104" s="6"/>
+      <c r="WEH104" s="6"/>
+      <c r="WEI104" s="6"/>
+      <c r="WEJ104" s="6"/>
+      <c r="WEK104" s="6"/>
+      <c r="WEL104" s="6"/>
+      <c r="WEM104" s="6"/>
+      <c r="WEN104" s="6"/>
+      <c r="WEO104" s="6"/>
+      <c r="WEP104" s="6"/>
+      <c r="WEQ104" s="6"/>
+      <c r="WER104" s="6"/>
+      <c r="WES104" s="6"/>
+      <c r="WET104" s="6"/>
+      <c r="WEU104" s="6"/>
+      <c r="WEV104" s="6"/>
+      <c r="WEW104" s="6"/>
+      <c r="WEX104" s="6"/>
+      <c r="WEY104" s="6"/>
+      <c r="WEZ104" s="6"/>
+      <c r="WFA104" s="6"/>
+      <c r="WFB104" s="6"/>
+      <c r="WFC104" s="6"/>
+      <c r="WFD104" s="6"/>
+      <c r="WFE104" s="6"/>
+      <c r="WFF104" s="6"/>
+      <c r="WFG104" s="6"/>
+      <c r="WFH104" s="6"/>
+      <c r="WFI104" s="6"/>
+      <c r="WFJ104" s="6"/>
+      <c r="WFK104" s="6"/>
+      <c r="WFL104" s="6"/>
+      <c r="WFM104" s="6"/>
+      <c r="WFN104" s="6"/>
+      <c r="WFO104" s="6"/>
+      <c r="WFP104" s="6"/>
+      <c r="WFQ104" s="6"/>
+      <c r="WFR104" s="6"/>
+      <c r="WFS104" s="6"/>
+      <c r="WFT104" s="6"/>
+      <c r="WFU104" s="6"/>
+      <c r="WFV104" s="6"/>
+      <c r="WFW104" s="6"/>
+      <c r="WFX104" s="6"/>
+      <c r="WFY104" s="6"/>
+      <c r="WFZ104" s="6"/>
+      <c r="WGA104" s="6"/>
+      <c r="WGB104" s="6"/>
+      <c r="WGC104" s="6"/>
+      <c r="WGD104" s="6"/>
+      <c r="WGE104" s="6"/>
+      <c r="WGF104" s="6"/>
+      <c r="WGG104" s="6"/>
+      <c r="WGH104" s="6"/>
+      <c r="WGI104" s="6"/>
+      <c r="WGJ104" s="6"/>
+      <c r="WGK104" s="6"/>
+      <c r="WGL104" s="6"/>
+      <c r="WGM104" s="6"/>
+      <c r="WGN104" s="6"/>
+      <c r="WGO104" s="6"/>
+      <c r="WGP104" s="6"/>
+      <c r="WGQ104" s="6"/>
+      <c r="WGR104" s="6"/>
+      <c r="WGS104" s="6"/>
+      <c r="WGT104" s="6"/>
+      <c r="WGU104" s="6"/>
+      <c r="WGV104" s="6"/>
+      <c r="WGW104" s="6"/>
+      <c r="WGX104" s="6"/>
+      <c r="WGY104" s="6"/>
+      <c r="WGZ104" s="6"/>
+      <c r="WHA104" s="6"/>
+      <c r="WHB104" s="6"/>
+      <c r="WHC104" s="6"/>
+      <c r="WHD104" s="6"/>
+      <c r="WHE104" s="6"/>
+      <c r="WHF104" s="6"/>
+      <c r="WHG104" s="6"/>
+      <c r="WHH104" s="6"/>
+      <c r="WHI104" s="6"/>
+      <c r="WHJ104" s="6"/>
+      <c r="WHK104" s="6"/>
+      <c r="WHL104" s="6"/>
+      <c r="WHM104" s="6"/>
+      <c r="WHN104" s="6"/>
+      <c r="WHO104" s="6"/>
+      <c r="WHP104" s="6"/>
+      <c r="WHQ104" s="6"/>
+      <c r="WHR104" s="6"/>
+      <c r="WHS104" s="6"/>
+      <c r="WHT104" s="6"/>
+      <c r="WHU104" s="6"/>
+      <c r="WHV104" s="6"/>
+      <c r="WHW104" s="6"/>
+      <c r="WHX104" s="6"/>
+      <c r="WHY104" s="6"/>
+      <c r="WHZ104" s="6"/>
+      <c r="WIA104" s="6"/>
+      <c r="WIB104" s="6"/>
+      <c r="WIC104" s="6"/>
+      <c r="WID104" s="6"/>
+      <c r="WIE104" s="6"/>
+      <c r="WIF104" s="6"/>
+      <c r="WIG104" s="6"/>
+      <c r="WIH104" s="6"/>
+      <c r="WII104" s="6"/>
+      <c r="WIJ104" s="6"/>
+      <c r="WIK104" s="6"/>
+      <c r="WIL104" s="6"/>
+      <c r="WIM104" s="6"/>
+      <c r="WIN104" s="6"/>
+      <c r="WIO104" s="6"/>
+      <c r="WIP104" s="6"/>
+      <c r="WIQ104" s="6"/>
+      <c r="WIR104" s="6"/>
+      <c r="WIS104" s="6"/>
+      <c r="WIT104" s="6"/>
+      <c r="WIU104" s="6"/>
+      <c r="WIV104" s="6"/>
+      <c r="WIW104" s="6"/>
+      <c r="WIX104" s="6"/>
+      <c r="WIY104" s="6"/>
+      <c r="WIZ104" s="6"/>
+      <c r="WJA104" s="6"/>
+      <c r="WJB104" s="6"/>
+      <c r="WJC104" s="6"/>
+      <c r="WJD104" s="6"/>
+      <c r="WJE104" s="6"/>
+      <c r="WJF104" s="6"/>
+      <c r="WJG104" s="6"/>
+      <c r="WJH104" s="6"/>
+      <c r="WJI104" s="6"/>
+      <c r="WJJ104" s="6"/>
+      <c r="WJK104" s="6"/>
+      <c r="WJL104" s="6"/>
+      <c r="WJM104" s="6"/>
+      <c r="WJN104" s="6"/>
+      <c r="WJO104" s="6"/>
+      <c r="WJP104" s="6"/>
+      <c r="WJQ104" s="6"/>
+      <c r="WJR104" s="6"/>
+      <c r="WJS104" s="6"/>
+      <c r="WJT104" s="6"/>
+      <c r="WJU104" s="6"/>
+      <c r="WJV104" s="6"/>
+      <c r="WJW104" s="6"/>
+      <c r="WJX104" s="6"/>
+      <c r="WJY104" s="6"/>
+      <c r="WJZ104" s="6"/>
+      <c r="WKA104" s="6"/>
+      <c r="WKB104" s="6"/>
+      <c r="WKC104" s="6"/>
+      <c r="WKD104" s="6"/>
+      <c r="WKE104" s="6"/>
+      <c r="WKF104" s="6"/>
+      <c r="WKG104" s="6"/>
+      <c r="WKH104" s="6"/>
+      <c r="WKI104" s="6"/>
+      <c r="WKJ104" s="6"/>
+      <c r="WKK104" s="6"/>
+      <c r="WKL104" s="6"/>
+      <c r="WKM104" s="6"/>
+      <c r="WKN104" s="6"/>
+      <c r="WKO104" s="6"/>
+      <c r="WKP104" s="6"/>
+      <c r="WKQ104" s="6"/>
+      <c r="WKR104" s="6"/>
+      <c r="WKS104" s="6"/>
+      <c r="WKT104" s="6"/>
+      <c r="WKU104" s="6"/>
+      <c r="WKV104" s="6"/>
+      <c r="WKW104" s="6"/>
+      <c r="WKX104" s="6"/>
+      <c r="WKY104" s="6"/>
+      <c r="WKZ104" s="6"/>
+      <c r="WLA104" s="6"/>
+      <c r="WLB104" s="6"/>
+      <c r="WLC104" s="6"/>
+      <c r="WLD104" s="6"/>
+      <c r="WLE104" s="6"/>
+      <c r="WLF104" s="6"/>
+      <c r="WLG104" s="6"/>
+      <c r="WLH104" s="6"/>
+      <c r="WLI104" s="6"/>
+      <c r="WLJ104" s="6"/>
+      <c r="WLK104" s="6"/>
+      <c r="WLL104" s="6"/>
+      <c r="WLM104" s="6"/>
+      <c r="WLN104" s="6"/>
+      <c r="WLO104" s="6"/>
+      <c r="WLP104" s="6"/>
+      <c r="WLQ104" s="6"/>
+      <c r="WLR104" s="6"/>
+      <c r="WLS104" s="6"/>
+      <c r="WLT104" s="6"/>
+      <c r="WLU104" s="6"/>
+      <c r="WLV104" s="6"/>
+      <c r="WLW104" s="6"/>
+      <c r="WLX104" s="6"/>
+      <c r="WLY104" s="6"/>
+      <c r="WLZ104" s="6"/>
+      <c r="WMA104" s="6"/>
+      <c r="WMB104" s="6"/>
+      <c r="WMC104" s="6"/>
+      <c r="WMD104" s="6"/>
+      <c r="WME104" s="6"/>
+      <c r="WMF104" s="6"/>
+      <c r="WMG104" s="6"/>
+      <c r="WMH104" s="6"/>
+      <c r="WMI104" s="6"/>
+      <c r="WMJ104" s="6"/>
+      <c r="WMK104" s="6"/>
+      <c r="WML104" s="6"/>
+      <c r="WMM104" s="6"/>
+      <c r="WMN104" s="6"/>
+      <c r="WMO104" s="6"/>
+      <c r="WMP104" s="6"/>
+      <c r="WMQ104" s="6"/>
+      <c r="WMR104" s="6"/>
+      <c r="WMS104" s="6"/>
+      <c r="WMT104" s="6"/>
+      <c r="WMU104" s="6"/>
+      <c r="WMV104" s="6"/>
+      <c r="WMW104" s="6"/>
+      <c r="WMX104" s="6"/>
+      <c r="WMY104" s="6"/>
+      <c r="WMZ104" s="6"/>
+      <c r="WNA104" s="6"/>
+      <c r="WNB104" s="6"/>
+      <c r="WNC104" s="6"/>
+      <c r="WND104" s="6"/>
+      <c r="WNE104" s="6"/>
+      <c r="WNF104" s="6"/>
+      <c r="WNG104" s="6"/>
+      <c r="WNH104" s="6"/>
+      <c r="WNI104" s="6"/>
+      <c r="WNJ104" s="6"/>
+      <c r="WNK104" s="6"/>
+      <c r="WNL104" s="6"/>
+      <c r="WNM104" s="6"/>
+      <c r="WNN104" s="6"/>
+      <c r="WNO104" s="6"/>
+      <c r="WNP104" s="6"/>
+      <c r="WNQ104" s="6"/>
+      <c r="WNR104" s="6"/>
+      <c r="WNS104" s="6"/>
+      <c r="WNT104" s="6"/>
+      <c r="WNU104" s="6"/>
+      <c r="WNV104" s="6"/>
+      <c r="WNW104" s="6"/>
+      <c r="WNX104" s="6"/>
+      <c r="WNY104" s="6"/>
+      <c r="WNZ104" s="6"/>
+      <c r="WOA104" s="6"/>
+      <c r="WOB104" s="6"/>
+      <c r="WOC104" s="6"/>
+      <c r="WOD104" s="6"/>
+      <c r="WOE104" s="6"/>
+      <c r="WOF104" s="6"/>
+      <c r="WOG104" s="6"/>
+      <c r="WOH104" s="6"/>
+      <c r="WOI104" s="6"/>
+      <c r="WOJ104" s="6"/>
+      <c r="WOK104" s="6"/>
+      <c r="WOL104" s="6"/>
+      <c r="WOM104" s="6"/>
+      <c r="WON104" s="6"/>
+      <c r="WOO104" s="6"/>
+      <c r="WOP104" s="6"/>
+      <c r="WOQ104" s="6"/>
+      <c r="WOR104" s="6"/>
+      <c r="WOS104" s="6"/>
+      <c r="WOT104" s="6"/>
+      <c r="WOU104" s="6"/>
+      <c r="WOV104" s="6"/>
+      <c r="WOW104" s="6"/>
+      <c r="WOX104" s="6"/>
+      <c r="WOY104" s="6"/>
+      <c r="WOZ104" s="6"/>
+      <c r="WPA104" s="6"/>
+      <c r="WPB104" s="6"/>
+      <c r="WPC104" s="6"/>
+      <c r="WPD104" s="6"/>
+      <c r="WPE104" s="6"/>
+      <c r="WPF104" s="6"/>
+      <c r="WPG104" s="6"/>
+      <c r="WPH104" s="6"/>
+      <c r="WPI104" s="6"/>
+      <c r="WPJ104" s="6"/>
+      <c r="WPK104" s="6"/>
+      <c r="WPL104" s="6"/>
+      <c r="WPM104" s="6"/>
+      <c r="WPN104" s="6"/>
+      <c r="WPO104" s="6"/>
+      <c r="WPP104" s="6"/>
+      <c r="WPQ104" s="6"/>
+      <c r="WPR104" s="6"/>
+      <c r="WPS104" s="6"/>
+      <c r="WPT104" s="6"/>
+      <c r="WPU104" s="6"/>
+      <c r="WPV104" s="6"/>
+      <c r="WPW104" s="6"/>
+      <c r="WPX104" s="6"/>
+      <c r="WPY104" s="6"/>
+      <c r="WPZ104" s="6"/>
+      <c r="WQA104" s="6"/>
+      <c r="WQB104" s="6"/>
+      <c r="WQC104" s="6"/>
+      <c r="WQD104" s="6"/>
+      <c r="WQE104" s="6"/>
+      <c r="WQF104" s="6"/>
+      <c r="WQG104" s="6"/>
+      <c r="WQH104" s="6"/>
+      <c r="WQI104" s="6"/>
+      <c r="WQJ104" s="6"/>
+      <c r="WQK104" s="6"/>
+      <c r="WQL104" s="6"/>
+      <c r="WQM104" s="6"/>
+      <c r="WQN104" s="6"/>
+      <c r="WQO104" s="6"/>
+      <c r="WQP104" s="6"/>
+      <c r="WQQ104" s="6"/>
+      <c r="WQR104" s="6"/>
+      <c r="WQS104" s="6"/>
+      <c r="WQT104" s="6"/>
+      <c r="WQU104" s="6"/>
+      <c r="WQV104" s="6"/>
+      <c r="WQW104" s="6"/>
+      <c r="WQX104" s="6"/>
+      <c r="WQY104" s="6"/>
+      <c r="WQZ104" s="6"/>
+      <c r="WRA104" s="6"/>
+      <c r="WRB104" s="6"/>
+      <c r="WRC104" s="6"/>
+      <c r="WRD104" s="6"/>
+      <c r="WRE104" s="6"/>
+      <c r="WRF104" s="6"/>
+      <c r="WRG104" s="6"/>
+      <c r="WRH104" s="6"/>
+      <c r="WRI104" s="6"/>
+      <c r="WRJ104" s="6"/>
+      <c r="WRK104" s="6"/>
+      <c r="WRL104" s="6"/>
+      <c r="WRM104" s="6"/>
+      <c r="WRN104" s="6"/>
+      <c r="WRO104" s="6"/>
+      <c r="WRP104" s="6"/>
+      <c r="WRQ104" s="6"/>
+      <c r="WRR104" s="6"/>
+      <c r="WRS104" s="6"/>
+      <c r="WRT104" s="6"/>
+      <c r="WRU104" s="6"/>
+      <c r="WRV104" s="6"/>
+      <c r="WRW104" s="6"/>
+      <c r="WRX104" s="6"/>
+      <c r="WRY104" s="6"/>
+      <c r="WRZ104" s="6"/>
+      <c r="WSA104" s="6"/>
+      <c r="WSB104" s="6"/>
+      <c r="WSC104" s="6"/>
+      <c r="WSD104" s="6"/>
+      <c r="WSE104" s="6"/>
+      <c r="WSF104" s="6"/>
+      <c r="WSG104" s="6"/>
+      <c r="WSH104" s="6"/>
+      <c r="WSI104" s="6"/>
+      <c r="WSJ104" s="6"/>
+      <c r="WSK104" s="6"/>
+      <c r="WSL104" s="6"/>
+      <c r="WSM104" s="6"/>
+      <c r="WSN104" s="6"/>
+      <c r="WSO104" s="6"/>
+      <c r="WSP104" s="6"/>
+      <c r="WSQ104" s="6"/>
+      <c r="WSR104" s="6"/>
+      <c r="WSS104" s="6"/>
+      <c r="WST104" s="6"/>
+      <c r="WSU104" s="6"/>
+      <c r="WSV104" s="6"/>
+      <c r="WSW104" s="6"/>
+      <c r="WSX104" s="6"/>
+      <c r="WSY104" s="6"/>
+      <c r="WSZ104" s="6"/>
+      <c r="WTA104" s="6"/>
+      <c r="WTB104" s="6"/>
+      <c r="WTC104" s="6"/>
+      <c r="WTD104" s="6"/>
+      <c r="WTE104" s="6"/>
+      <c r="WTF104" s="6"/>
+      <c r="WTG104" s="6"/>
+      <c r="WTH104" s="6"/>
+      <c r="WTI104" s="6"/>
+      <c r="WTJ104" s="6"/>
+      <c r="WTK104" s="6"/>
+      <c r="WTL104" s="6"/>
+      <c r="WTM104" s="6"/>
+      <c r="WTN104" s="6"/>
+      <c r="WTO104" s="6"/>
+      <c r="WTP104" s="6"/>
+      <c r="WTQ104" s="6"/>
+      <c r="WTR104" s="6"/>
+      <c r="WTS104" s="6"/>
+      <c r="WTT104" s="6"/>
+      <c r="WTU104" s="6"/>
+      <c r="WTV104" s="6"/>
+      <c r="WTW104" s="6"/>
+      <c r="WTX104" s="6"/>
+      <c r="WTY104" s="6"/>
+      <c r="WTZ104" s="6"/>
+      <c r="WUA104" s="6"/>
+      <c r="WUB104" s="6"/>
+      <c r="WUC104" s="6"/>
+      <c r="WUD104" s="6"/>
+      <c r="WUE104" s="6"/>
+      <c r="WUF104" s="6"/>
+      <c r="WUG104" s="6"/>
+      <c r="WUH104" s="6"/>
+      <c r="WUI104" s="6"/>
+      <c r="WUJ104" s="6"/>
+      <c r="WUK104" s="6"/>
+      <c r="WUL104" s="6"/>
+      <c r="WUM104" s="6"/>
+      <c r="WUN104" s="6"/>
+      <c r="WUO104" s="6"/>
+      <c r="WUP104" s="6"/>
+      <c r="WUQ104" s="6"/>
+      <c r="WUR104" s="6"/>
+      <c r="WUS104" s="6"/>
+      <c r="WUT104" s="6"/>
+      <c r="WUU104" s="6"/>
+      <c r="WUV104" s="6"/>
+      <c r="WUW104" s="6"/>
+      <c r="WUX104" s="6"/>
+      <c r="WUY104" s="6"/>
+      <c r="WUZ104" s="6"/>
+      <c r="WVA104" s="6"/>
+      <c r="WVB104" s="6"/>
+      <c r="WVC104" s="6"/>
+      <c r="WVD104" s="6"/>
+      <c r="WVE104" s="6"/>
+      <c r="WVF104" s="6"/>
+      <c r="WVG104" s="6"/>
+      <c r="WVH104" s="6"/>
+      <c r="WVI104" s="6"/>
+      <c r="WVJ104" s="6"/>
+      <c r="WVK104" s="6"/>
+      <c r="WVL104" s="6"/>
+      <c r="WVM104" s="6"/>
+      <c r="WVN104" s="6"/>
+      <c r="WVO104" s="6"/>
+      <c r="WVP104" s="6"/>
+      <c r="WVQ104" s="6"/>
+      <c r="WVR104" s="6"/>
+      <c r="WVS104" s="6"/>
+      <c r="WVT104" s="6"/>
+      <c r="WVU104" s="6"/>
+      <c r="WVV104" s="6"/>
+      <c r="WVW104" s="6"/>
+      <c r="WVX104" s="6"/>
+      <c r="WVY104" s="6"/>
+      <c r="WVZ104" s="6"/>
+      <c r="WWA104" s="6"/>
+      <c r="WWB104" s="6"/>
+      <c r="WWC104" s="6"/>
+      <c r="WWD104" s="6"/>
+      <c r="WWE104" s="6"/>
+      <c r="WWF104" s="6"/>
+      <c r="WWG104" s="6"/>
+      <c r="WWH104" s="6"/>
+      <c r="WWI104" s="6"/>
+      <c r="WWJ104" s="6"/>
+      <c r="WWK104" s="6"/>
+      <c r="WWL104" s="6"/>
+      <c r="WWM104" s="6"/>
+      <c r="WWN104" s="6"/>
+      <c r="WWO104" s="6"/>
+      <c r="WWP104" s="6"/>
+      <c r="WWQ104" s="6"/>
+      <c r="WWR104" s="6"/>
+      <c r="WWS104" s="6"/>
+      <c r="WWT104" s="6"/>
+      <c r="WWU104" s="6"/>
+      <c r="WWV104" s="6"/>
+      <c r="WWW104" s="6"/>
+      <c r="WWX104" s="6"/>
+      <c r="WWY104" s="6"/>
+      <c r="WWZ104" s="6"/>
+      <c r="WXA104" s="6"/>
+      <c r="WXB104" s="6"/>
+      <c r="WXC104" s="6"/>
+      <c r="WXD104" s="6"/>
+      <c r="WXE104" s="6"/>
+      <c r="WXF104" s="6"/>
+      <c r="WXG104" s="6"/>
+      <c r="WXH104" s="6"/>
+      <c r="WXI104" s="6"/>
+      <c r="WXJ104" s="6"/>
+      <c r="WXK104" s="6"/>
+      <c r="WXL104" s="6"/>
+      <c r="WXM104" s="6"/>
+      <c r="WXN104" s="6"/>
+      <c r="WXO104" s="6"/>
+      <c r="WXP104" s="6"/>
+      <c r="WXQ104" s="6"/>
+      <c r="WXR104" s="6"/>
+      <c r="WXS104" s="6"/>
+      <c r="WXT104" s="6"/>
+      <c r="WXU104" s="6"/>
+      <c r="WXV104" s="6"/>
+      <c r="WXW104" s="6"/>
+      <c r="WXX104" s="6"/>
+      <c r="WXY104" s="6"/>
+      <c r="WXZ104" s="6"/>
+      <c r="WYA104" s="6"/>
+      <c r="WYB104" s="6"/>
+      <c r="WYC104" s="6"/>
+      <c r="WYD104" s="6"/>
+      <c r="WYE104" s="6"/>
+      <c r="WYF104" s="6"/>
+      <c r="WYG104" s="6"/>
+      <c r="WYH104" s="6"/>
+      <c r="WYI104" s="6"/>
+      <c r="WYJ104" s="6"/>
+      <c r="WYK104" s="6"/>
+      <c r="WYL104" s="6"/>
+      <c r="WYM104" s="6"/>
+      <c r="WYN104" s="6"/>
+      <c r="WYO104" s="6"/>
+      <c r="WYP104" s="6"/>
+      <c r="WYQ104" s="6"/>
+      <c r="WYR104" s="6"/>
+      <c r="WYS104" s="6"/>
+      <c r="WYT104" s="6"/>
+      <c r="WYU104" s="6"/>
+      <c r="WYV104" s="6"/>
+      <c r="WYW104" s="6"/>
+      <c r="WYX104" s="6"/>
+      <c r="WYY104" s="6"/>
+      <c r="WYZ104" s="6"/>
+      <c r="WZA104" s="6"/>
+      <c r="WZB104" s="6"/>
+      <c r="WZC104" s="6"/>
+      <c r="WZD104" s="6"/>
+      <c r="WZE104" s="6"/>
+      <c r="WZF104" s="6"/>
+      <c r="WZG104" s="6"/>
+      <c r="WZH104" s="6"/>
+      <c r="WZI104" s="6"/>
+      <c r="WZJ104" s="6"/>
+      <c r="WZK104" s="6"/>
+      <c r="WZL104" s="6"/>
+      <c r="WZM104" s="6"/>
+      <c r="WZN104" s="6"/>
+      <c r="WZO104" s="6"/>
+      <c r="WZP104" s="6"/>
+      <c r="WZQ104" s="6"/>
+      <c r="WZR104" s="6"/>
+      <c r="WZS104" s="6"/>
+      <c r="WZT104" s="6"/>
+      <c r="WZU104" s="6"/>
+      <c r="WZV104" s="6"/>
+      <c r="WZW104" s="6"/>
+      <c r="WZX104" s="6"/>
+      <c r="WZY104" s="6"/>
+      <c r="WZZ104" s="6"/>
+      <c r="XAA104" s="6"/>
+      <c r="XAB104" s="6"/>
+      <c r="XAC104" s="6"/>
+      <c r="XAD104" s="6"/>
+      <c r="XAE104" s="6"/>
+      <c r="XAF104" s="6"/>
+      <c r="XAG104" s="6"/>
+      <c r="XAH104" s="6"/>
+      <c r="XAI104" s="6"/>
+      <c r="XAJ104" s="6"/>
+      <c r="XAK104" s="6"/>
+      <c r="XAL104" s="6"/>
+      <c r="XAM104" s="6"/>
+      <c r="XAN104" s="6"/>
+      <c r="XAO104" s="6"/>
+      <c r="XAP104" s="6"/>
+      <c r="XAQ104" s="6"/>
+      <c r="XAR104" s="6"/>
+      <c r="XAS104" s="6"/>
+      <c r="XAT104" s="6"/>
+      <c r="XAU104" s="6"/>
+      <c r="XAV104" s="6"/>
+      <c r="XAW104" s="6"/>
+      <c r="XAX104" s="6"/>
+      <c r="XAY104" s="6"/>
+      <c r="XAZ104" s="6"/>
+      <c r="XBA104" s="6"/>
+      <c r="XBB104" s="6"/>
+      <c r="XBC104" s="6"/>
+      <c r="XBD104" s="6"/>
+      <c r="XBE104" s="6"/>
+      <c r="XBF104" s="6"/>
+      <c r="XBG104" s="6"/>
+      <c r="XBH104" s="6"/>
+      <c r="XBI104" s="6"/>
+      <c r="XBJ104" s="6"/>
+      <c r="XBK104" s="6"/>
+      <c r="XBL104" s="6"/>
+      <c r="XBM104" s="6"/>
+      <c r="XBN104" s="6"/>
+      <c r="XBO104" s="6"/>
+      <c r="XBP104" s="6"/>
+      <c r="XBQ104" s="6"/>
+      <c r="XBR104" s="6"/>
+      <c r="XBS104" s="6"/>
+      <c r="XBT104" s="6"/>
+      <c r="XBU104" s="6"/>
+      <c r="XBV104" s="6"/>
+      <c r="XBW104" s="6"/>
+      <c r="XBX104" s="6"/>
+      <c r="XBY104" s="6"/>
+      <c r="XBZ104" s="6"/>
+      <c r="XCA104" s="6"/>
+      <c r="XCB104" s="6"/>
+      <c r="XCC104" s="6"/>
+      <c r="XCD104" s="6"/>
+      <c r="XCE104" s="6"/>
+      <c r="XCF104" s="6"/>
+      <c r="XCG104" s="6"/>
+      <c r="XCH104" s="6"/>
+      <c r="XCI104" s="6"/>
+      <c r="XCJ104" s="6"/>
+      <c r="XCK104" s="6"/>
+      <c r="XCL104" s="6"/>
+      <c r="XCM104" s="6"/>
+      <c r="XCN104" s="6"/>
+      <c r="XCO104" s="6"/>
+      <c r="XCP104" s="6"/>
+      <c r="XCQ104" s="6"/>
+      <c r="XCR104" s="6"/>
+      <c r="XCS104" s="6"/>
+      <c r="XCT104" s="6"/>
+      <c r="XCU104" s="6"/>
+      <c r="XCV104" s="6"/>
+      <c r="XCW104" s="6"/>
+      <c r="XCX104" s="6"/>
+      <c r="XCY104" s="6"/>
+      <c r="XCZ104" s="6"/>
+      <c r="XDA104" s="6"/>
+      <c r="XDB104" s="6"/>
+      <c r="XDC104" s="6"/>
+      <c r="XDD104" s="6"/>
+      <c r="XDE104" s="6"/>
+      <c r="XDF104" s="6"/>
+      <c r="XDG104" s="6"/>
+      <c r="XDH104" s="6"/>
+      <c r="XDI104" s="6"/>
+      <c r="XDJ104" s="6"/>
+      <c r="XDK104" s="6"/>
+      <c r="XDL104" s="6"/>
+      <c r="XDM104" s="6"/>
+      <c r="XDN104" s="6"/>
+      <c r="XDO104" s="6"/>
+      <c r="XDP104" s="6"/>
+      <c r="XDQ104" s="6"/>
+      <c r="XDR104" s="6"/>
+      <c r="XDS104" s="6"/>
+      <c r="XDT104" s="6"/>
+      <c r="XDU104" s="6"/>
+      <c r="XDV104" s="6"/>
+      <c r="XDW104" s="6"/>
+      <c r="XDX104" s="6"/>
+      <c r="XDY104" s="6"/>
+      <c r="XDZ104" s="6"/>
+      <c r="XEA104" s="6"/>
+      <c r="XEB104" s="6"/>
+      <c r="XEC104" s="6"/>
+      <c r="XED104" s="6"/>
+      <c r="XEE104" s="6"/>
+      <c r="XEF104" s="6"/>
+      <c r="XEG104" s="6"/>
+      <c r="XEH104" s="6"/>
+      <c r="XEI104" s="6"/>
+      <c r="XEJ104" s="6"/>
+      <c r="XEK104" s="6"/>
+      <c r="XEL104" s="6"/>
+      <c r="XEM104" s="6"/>
+      <c r="XEN104" s="6"/>
+      <c r="XEO104" s="6"/>
+      <c r="XEP104" s="6"/>
+      <c r="XEQ104" s="6"/>
+      <c r="XER104" s="6"/>
+      <c r="XES104" s="6"/>
+      <c r="XET104" s="6"/>
+      <c r="XEU104" s="6"/>
+      <c r="XEV104" s="6"/>
+      <c r="XEW104" s="6"/>
+      <c r="XEX104" s="6"/>
+      <c r="XEY104" s="6"/>
+      <c r="XEZ104" s="6"/>
+      <c r="XFA104" s="6"/>
+      <c r="XFB104" s="6"/>
+      <c r="XFC104" s="6"/>
+      <c r="XFD104" s="6"/>
     </row>
     <row r="105" spans="1:16384">
-      <c r="A105" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M105" s="22"/>
+      <c r="A105" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B105" s="54">
+        <v>96</v>
+      </c>
+      <c r="C105" s="53">
+        <v>192</v>
+      </c>
+      <c r="D105" s="66">
+        <v>288</v>
+      </c>
+      <c r="E105" s="66">
+        <v>384</v>
+      </c>
+      <c r="F105" s="66">
+        <v>480</v>
+      </c>
+      <c r="G105" s="66">
+        <v>576</v>
+      </c>
+      <c r="H105" s="66">
+        <v>1251</v>
+      </c>
+      <c r="I105" s="66">
+        <v>1926</v>
+      </c>
+      <c r="J105" s="20"/>
+      <c r="K105" s="20"/>
+      <c r="L105" s="20"/>
+      <c r="M105" s="20"/>
     </row>
     <row r="106" spans="1:16384">
-      <c r="A106" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M106" s="29"/>
+      <c r="A106" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B106" s="54">
+        <v>99</v>
+      </c>
+      <c r="C106" s="53">
+        <v>198</v>
+      </c>
+      <c r="D106" s="66">
+        <v>297</v>
+      </c>
+      <c r="E106" s="66">
+        <v>396</v>
+      </c>
+      <c r="F106" s="66">
+        <v>495</v>
+      </c>
+      <c r="G106" s="66">
+        <v>594</v>
+      </c>
+      <c r="H106" s="66">
+        <v>594</v>
+      </c>
+      <c r="I106" s="66">
+        <v>594</v>
+      </c>
+      <c r="J106" s="20"/>
+      <c r="K106" s="20"/>
+      <c r="L106" s="20"/>
+      <c r="M106" s="20"/>
     </row>
     <row r="107" spans="1:16384">
-      <c r="A107" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="56" t="s">
+      <c r="A107" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B107" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="C107" s="65" t="s">
+      <c r="C107" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="D107" s="56" t="s">
+      <c r="D107" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="E107" s="56" t="s">
+      <c r="E107" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="F107" s="56" t="s">
+      <c r="F107" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="G107" s="56" t="s">
+      <c r="G107" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="H107" s="68">
-[...6 lines deleted...]
-      <c r="M107" s="29"/>
+      <c r="H107" s="66">
+        <v>2329</v>
+      </c>
+      <c r="I107" s="66">
+        <v>4658</v>
+      </c>
+      <c r="J107" s="27"/>
+      <c r="K107" s="27"/>
+      <c r="L107" s="27"/>
+      <c r="M107" s="27"/>
     </row>
     <row r="108" spans="1:16384">
-      <c r="A108" s="69" t="s">
-[...5 lines deleted...]
-      <c r="C108" s="65" t="s">
+      <c r="A108" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B108" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="D108" s="68">
-[...18 lines deleted...]
-      <c r="M108" s="22"/>
+      <c r="C108" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D108" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F108" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H108" s="66">
+        <v>33</v>
+      </c>
+      <c r="I108" s="66">
+        <v>66</v>
+      </c>
+      <c r="J108" s="27"/>
+      <c r="K108" s="27"/>
+      <c r="L108" s="27"/>
+      <c r="M108" s="27"/>
     </row>
     <row r="109" spans="1:16384">
-      <c r="A109" s="69" t="s">
-[...17 lines deleted...]
-      <c r="M109" s="29"/>
+      <c r="A109" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B109" s="54">
+        <v>121</v>
+      </c>
+      <c r="C109" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="66">
+        <v>363</v>
+      </c>
+      <c r="E109" s="66">
+        <v>484</v>
+      </c>
+      <c r="F109" s="66">
+        <v>605</v>
+      </c>
+      <c r="G109" s="66">
+        <v>726</v>
+      </c>
+      <c r="H109" s="66">
+        <v>726</v>
+      </c>
+      <c r="I109" s="66">
+        <v>726</v>
+      </c>
+      <c r="J109" s="20"/>
+      <c r="K109" s="20"/>
+      <c r="L109" s="20"/>
+      <c r="M109" s="20"/>
     </row>
     <row r="110" spans="1:16384">
-      <c r="A110" s="69" t="s">
+      <c r="A110" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B110" s="54"/>
+      <c r="C110" s="53">
+        <v>242</v>
+      </c>
+      <c r="D110" s="66"/>
+      <c r="E110" s="66"/>
+      <c r="F110" s="66"/>
+      <c r="G110" s="66"/>
+      <c r="H110" s="66">
+        <v>90</v>
+      </c>
+      <c r="I110" s="66">
+        <v>180</v>
+      </c>
+      <c r="J110" s="27"/>
+      <c r="K110" s="27"/>
+      <c r="L110" s="27"/>
+      <c r="M110" s="27"/>
+    </row>
+    <row r="111" spans="1:16384">
+      <c r="A111" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B110" s="56">
+      <c r="B111" s="54">
         <v>17</v>
       </c>
-      <c r="C110" s="55">
+      <c r="C111" s="53">
         <v>34</v>
       </c>
-      <c r="D110" s="68">
+      <c r="D111" s="66">
         <v>51</v>
       </c>
-      <c r="E110" s="68">
+      <c r="E111" s="66">
         <v>68</v>
       </c>
-      <c r="F110" s="68">
+      <c r="F111" s="66">
         <v>85</v>
       </c>
-      <c r="G110" s="68">
+      <c r="G111" s="66">
         <v>102</v>
       </c>
-      <c r="H110" s="68">
+      <c r="H111" s="66">
         <v>144</v>
       </c>
-      <c r="I110" s="22"/>
-[...3 lines deleted...]
-      <c r="M110" s="22"/>
+      <c r="I111" s="66">
+        <v>186</v>
+      </c>
+      <c r="J111" s="20"/>
+      <c r="K111" s="20"/>
+      <c r="L111" s="20"/>
+      <c r="M111" s="20"/>
     </row>
-    <row r="111" spans="1:16384" ht="57.75" customHeight="1">
-      <c r="A111" s="72" t="s">
+    <row r="112" spans="1:16384" ht="57.75" customHeight="1">
+      <c r="A112" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="B111" s="56">
+      <c r="B112" s="54">
         <v>4934</v>
       </c>
-      <c r="C111" s="56">
+      <c r="C112" s="54">
         <v>9868</v>
       </c>
-      <c r="D111" s="68">
+      <c r="D112" s="66">
         <v>14802</v>
       </c>
-      <c r="E111" s="68">
+      <c r="E112" s="66">
         <v>19736</v>
       </c>
-      <c r="F111" s="68">
+      <c r="F112" s="66">
         <v>24670</v>
       </c>
-      <c r="G111" s="68">
+      <c r="G112" s="66">
         <v>29604</v>
       </c>
-      <c r="H111" s="68">
+      <c r="H112" s="66">
         <v>34179</v>
       </c>
-      <c r="I111" s="22"/>
-[...36 lines deleted...]
-      <c r="O112" s="29"/>
+      <c r="I112" s="66">
+        <v>38754</v>
+      </c>
+      <c r="J112" s="20"/>
+      <c r="K112" s="20"/>
+      <c r="L112" s="20"/>
+      <c r="M112" s="20"/>
+      <c r="O112" s="27"/>
     </row>
     <row r="113" spans="1:15">
-      <c r="A113" s="69" t="s">
-[...28 lines deleted...]
-      <c r="O113" s="29"/>
+      <c r="A113" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B113" s="54">
+        <v>4432</v>
+      </c>
+      <c r="C113" s="53">
+        <v>8864</v>
+      </c>
+      <c r="D113" s="66">
+        <v>13296</v>
+      </c>
+      <c r="E113" s="66">
+        <v>17728</v>
+      </c>
+      <c r="F113" s="66">
+        <v>22160</v>
+      </c>
+      <c r="G113" s="66">
+        <v>26592</v>
+      </c>
+      <c r="H113" s="66">
+        <v>29937</v>
+      </c>
+      <c r="I113" s="66">
+        <v>33282</v>
+      </c>
+      <c r="J113" s="20"/>
+      <c r="K113" s="20"/>
+      <c r="L113" s="20"/>
+      <c r="M113" s="20"/>
+      <c r="O113" s="27"/>
     </row>
     <row r="114" spans="1:15">
-      <c r="A114" s="69" t="s">
-[...28 lines deleted...]
-      <c r="O114" s="29"/>
+      <c r="A114" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B114" s="54">
+        <v>209</v>
+      </c>
+      <c r="C114" s="53">
+        <v>418</v>
+      </c>
+      <c r="D114" s="66">
+        <v>627</v>
+      </c>
+      <c r="E114" s="66">
+        <v>836</v>
+      </c>
+      <c r="F114" s="66">
+        <v>1045</v>
+      </c>
+      <c r="G114" s="66">
+        <v>1254</v>
+      </c>
+      <c r="H114" s="66">
+        <v>1254</v>
+      </c>
+      <c r="I114" s="66">
+        <v>1254</v>
+      </c>
+      <c r="J114" s="20"/>
+      <c r="K114" s="20"/>
+      <c r="L114" s="20"/>
+      <c r="M114" s="20"/>
+      <c r="O114" s="27"/>
     </row>
     <row r="115" spans="1:15">
-      <c r="A115" s="69" t="s">
-[...15 lines deleted...]
-      <c r="G115" s="68">
+      <c r="A115" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B115" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="53">
+        <v>78</v>
+      </c>
+      <c r="D115" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F115" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H115" s="66">
         <v>234</v>
       </c>
-      <c r="H115" s="68">
-[...7 lines deleted...]
-      <c r="O115" s="29"/>
+      <c r="I115" s="66">
+        <v>234</v>
+      </c>
+      <c r="J115" s="27"/>
+      <c r="K115" s="27"/>
+      <c r="L115" s="27"/>
+      <c r="M115" s="27"/>
+      <c r="O115" s="27"/>
     </row>
     <row r="116" spans="1:15">
-      <c r="A116" s="69" t="s">
-[...28 lines deleted...]
-      <c r="O116" s="29"/>
+      <c r="A116" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B116" s="54">
+        <v>39</v>
+      </c>
+      <c r="C116" s="53"/>
+      <c r="D116" s="66">
+        <v>117</v>
+      </c>
+      <c r="E116" s="66">
+        <v>156</v>
+      </c>
+      <c r="F116" s="66">
+        <v>195</v>
+      </c>
+      <c r="G116" s="66">
+        <v>234</v>
+      </c>
+      <c r="H116" s="66">
+        <v>730</v>
+      </c>
+      <c r="I116" s="66">
+        <v>1460</v>
+      </c>
+      <c r="J116" s="20"/>
+      <c r="K116" s="20"/>
+      <c r="L116" s="20"/>
+      <c r="M116" s="20"/>
+      <c r="O116" s="27"/>
     </row>
     <row r="117" spans="1:15">
-      <c r="A117" s="69" t="s">
+      <c r="A117" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B117" s="54">
+        <v>42</v>
+      </c>
+      <c r="C117" s="53">
+        <v>84</v>
+      </c>
+      <c r="D117" s="66">
+        <v>126</v>
+      </c>
+      <c r="E117" s="66">
+        <v>168</v>
+      </c>
+      <c r="F117" s="66">
+        <v>210</v>
+      </c>
+      <c r="G117" s="66">
+        <v>252</v>
+      </c>
+      <c r="H117" s="66">
+        <v>752</v>
+      </c>
+      <c r="I117" s="66">
+        <v>1252</v>
+      </c>
+      <c r="J117" s="20"/>
+      <c r="K117" s="20"/>
+      <c r="L117" s="20"/>
+      <c r="M117" s="20"/>
+      <c r="O117" s="27"/>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B117" s="56">
+      <c r="B118" s="54">
         <v>213</v>
       </c>
-      <c r="C117" s="55">
+      <c r="C118" s="53">
         <v>426</v>
       </c>
-      <c r="D117" s="68">
+      <c r="D118" s="66">
         <v>639</v>
       </c>
-      <c r="E117" s="68">
+      <c r="E118" s="66">
         <v>852</v>
       </c>
-      <c r="F117" s="68">
+      <c r="F118" s="66">
         <v>1065</v>
       </c>
-      <c r="G117" s="68">
+      <c r="G118" s="66">
         <v>1278</v>
       </c>
-      <c r="H117" s="68">
+      <c r="H118" s="66">
         <v>1278</v>
       </c>
-      <c r="I117" s="22"/>
-[...4 lines deleted...]
-      <c r="O117" s="29"/>
+      <c r="I118" s="66">
+        <v>1278</v>
+      </c>
+      <c r="J118" s="20"/>
+      <c r="K118" s="20"/>
+      <c r="L118" s="20"/>
+      <c r="M118" s="20"/>
+      <c r="O118" s="27"/>
     </row>
-    <row r="118" spans="1:15" ht="19.5" customHeight="1">
-      <c r="A118" s="72" t="s">
+    <row r="119" spans="1:15" ht="19.5" customHeight="1">
+      <c r="A119" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="B118" s="56">
+      <c r="B119" s="54">
         <v>71094</v>
       </c>
-      <c r="C118" s="56">
+      <c r="C119" s="54">
         <v>145142</v>
       </c>
-      <c r="D118" s="68">
+      <c r="D119" s="66">
         <v>219189</v>
       </c>
-      <c r="E118" s="68">
+      <c r="E119" s="66">
         <v>293237</v>
       </c>
-      <c r="F118" s="68">
+      <c r="F119" s="66">
         <v>305297</v>
       </c>
-      <c r="G118" s="68">
+      <c r="G119" s="66">
         <v>317357</v>
       </c>
-      <c r="H118" s="68">
+      <c r="H119" s="66">
         <v>328666</v>
       </c>
-      <c r="I118" s="22"/>
-[...36 lines deleted...]
-      <c r="O119" s="29"/>
+      <c r="I119" s="66">
+        <v>365213</v>
+      </c>
+      <c r="J119" s="20"/>
+      <c r="K119" s="20"/>
+      <c r="L119" s="20"/>
+      <c r="M119" s="20"/>
+      <c r="O119" s="27"/>
     </row>
     <row r="120" spans="1:15">
-      <c r="A120" s="69" t="s">
-[...28 lines deleted...]
-      <c r="O120" s="29"/>
+      <c r="A120" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B120" s="54">
+        <v>2810</v>
+      </c>
+      <c r="C120" s="53">
+        <v>6601</v>
+      </c>
+      <c r="D120" s="66">
+        <v>10392</v>
+      </c>
+      <c r="E120" s="66">
+        <v>14184</v>
+      </c>
+      <c r="F120" s="66">
+        <v>16723</v>
+      </c>
+      <c r="G120" s="66">
+        <v>19262</v>
+      </c>
+      <c r="H120" s="66">
+        <v>21802</v>
+      </c>
+      <c r="I120" s="66">
+        <v>24300</v>
+      </c>
+      <c r="J120" s="20"/>
+      <c r="K120" s="20"/>
+      <c r="L120" s="20"/>
+      <c r="M120" s="20"/>
+      <c r="O120" s="27"/>
     </row>
     <row r="121" spans="1:15">
-      <c r="A121" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M121" s="22"/>
+      <c r="A121" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B121" s="54">
+        <v>2491</v>
+      </c>
+      <c r="C121" s="53">
+        <v>4982</v>
+      </c>
+      <c r="D121" s="66">
+        <v>7473</v>
+      </c>
+      <c r="E121" s="66">
+        <v>9964</v>
+      </c>
+      <c r="F121" s="66">
+        <v>12455</v>
+      </c>
+      <c r="G121" s="66">
+        <v>14946</v>
+      </c>
+      <c r="H121" s="66">
+        <v>14946</v>
+      </c>
+      <c r="I121" s="66">
+        <v>14946</v>
+      </c>
+      <c r="J121" s="20"/>
+      <c r="K121" s="20"/>
+      <c r="L121" s="20"/>
+      <c r="M121" s="20"/>
+      <c r="O121" s="27"/>
     </row>
     <row r="122" spans="1:15">
-      <c r="A122" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M122" s="22"/>
+      <c r="A122" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B122" s="54">
+        <v>667</v>
+      </c>
+      <c r="C122" s="53">
+        <v>1333</v>
+      </c>
+      <c r="D122" s="66">
+        <v>2000</v>
+      </c>
+      <c r="E122" s="66">
+        <v>2667</v>
+      </c>
+      <c r="F122" s="66">
+        <v>2667</v>
+      </c>
+      <c r="G122" s="66">
+        <v>2667</v>
+      </c>
+      <c r="H122" s="66">
+        <v>2667</v>
+      </c>
+      <c r="I122" s="66">
+        <v>2667</v>
+      </c>
+      <c r="J122" s="20"/>
+      <c r="K122" s="20"/>
+      <c r="L122" s="20"/>
+      <c r="M122" s="20"/>
     </row>
     <row r="123" spans="1:15">
-      <c r="A123" s="69" t="s">
+      <c r="A123" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B123" s="54">
+        <v>65073</v>
+      </c>
+      <c r="C123" s="53">
+        <v>132117</v>
+      </c>
+      <c r="D123" s="66">
+        <v>199162</v>
+      </c>
+      <c r="E123" s="66">
+        <v>266207</v>
+      </c>
+      <c r="F123" s="66">
+        <v>273182</v>
+      </c>
+      <c r="G123" s="66">
+        <v>280158</v>
+      </c>
+      <c r="H123" s="66">
+        <v>288928</v>
+      </c>
+      <c r="I123" s="66">
+        <v>322977</v>
+      </c>
+      <c r="J123" s="20"/>
+      <c r="K123" s="20"/>
+      <c r="L123" s="20"/>
+      <c r="M123" s="20"/>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B123" s="56">
+      <c r="B124" s="54">
         <v>55</v>
       </c>
-      <c r="C123" s="55">
+      <c r="C124" s="53">
         <v>110</v>
       </c>
-      <c r="D123" s="68">
+      <c r="D124" s="66">
         <v>165</v>
       </c>
-      <c r="E123" s="68">
+      <c r="E124" s="66">
         <v>220</v>
       </c>
-      <c r="F123" s="68">
+      <c r="F124" s="66">
         <v>275</v>
       </c>
-      <c r="G123" s="68">
+      <c r="G124" s="66">
         <v>330</v>
       </c>
-      <c r="H123" s="68">
+      <c r="H124" s="66">
         <v>330</v>
       </c>
-      <c r="I123" s="22"/>
-[...3 lines deleted...]
-      <c r="M123" s="22"/>
+      <c r="I124" s="66">
+        <v>330</v>
+      </c>
+      <c r="J124" s="20"/>
+      <c r="K124" s="20"/>
+      <c r="L124" s="20"/>
+      <c r="M124" s="20"/>
     </row>
-    <row r="124" spans="1:15" ht="40.5" customHeight="1">
-      <c r="A124" s="72" t="s">
+    <row r="125" spans="1:15" ht="40.5" customHeight="1">
+      <c r="A125" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="B124" s="56">
+      <c r="B125" s="54">
         <v>32610</v>
       </c>
-      <c r="C124" s="55">
+      <c r="C125" s="53">
         <v>60488</v>
       </c>
-      <c r="D124" s="68">
+      <c r="D125" s="66">
         <v>88366</v>
       </c>
-      <c r="E124" s="68">
+      <c r="E125" s="66">
         <v>116244</v>
       </c>
-      <c r="F124" s="68">
+      <c r="F125" s="66">
         <v>148462</v>
       </c>
-      <c r="G124" s="68">
+      <c r="G125" s="66">
         <v>180680</v>
       </c>
-      <c r="H124" s="68">
+      <c r="H125" s="66">
         <v>210467</v>
       </c>
-      <c r="I124" s="22"/>
-[...35 lines deleted...]
-      <c r="M125" s="22"/>
+      <c r="I125" s="66">
+        <v>239249</v>
+      </c>
+      <c r="J125" s="20"/>
+      <c r="K125" s="20"/>
+      <c r="L125" s="20"/>
+      <c r="M125" s="20"/>
+      <c r="O125" s="11"/>
     </row>
     <row r="126" spans="1:15">
-      <c r="A126" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M126" s="22"/>
+      <c r="A126" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B126" s="54">
+        <v>20164</v>
+      </c>
+      <c r="C126" s="53">
+        <v>39077</v>
+      </c>
+      <c r="D126" s="66">
+        <v>57990</v>
+      </c>
+      <c r="E126" s="66">
+        <v>76903</v>
+      </c>
+      <c r="F126" s="66">
+        <v>99734</v>
+      </c>
+      <c r="G126" s="66">
+        <v>122566</v>
+      </c>
+      <c r="H126" s="66">
+        <v>147303</v>
+      </c>
+      <c r="I126" s="66">
+        <v>170358</v>
+      </c>
+      <c r="J126" s="20"/>
+      <c r="K126" s="20"/>
+      <c r="L126" s="20"/>
+      <c r="M126" s="20"/>
     </row>
     <row r="127" spans="1:15">
-      <c r="A127" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M127" s="22"/>
+      <c r="A127" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B127" s="54">
+        <v>2383</v>
+      </c>
+      <c r="C127" s="53">
+        <v>4766</v>
+      </c>
+      <c r="D127" s="66">
+        <v>7149</v>
+      </c>
+      <c r="E127" s="66">
+        <v>9532</v>
+      </c>
+      <c r="F127" s="66">
+        <v>11915</v>
+      </c>
+      <c r="G127" s="66">
+        <v>14298</v>
+      </c>
+      <c r="H127" s="66">
+        <v>14298</v>
+      </c>
+      <c r="I127" s="66">
+        <v>14298</v>
+      </c>
+      <c r="J127" s="20"/>
+      <c r="K127" s="20"/>
+      <c r="L127" s="20"/>
+      <c r="M127" s="20"/>
     </row>
     <row r="128" spans="1:15">
-      <c r="A128" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M128" s="22"/>
+      <c r="A128" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B128" s="54">
+        <v>7238</v>
+      </c>
+      <c r="C128" s="53">
+        <v>10994</v>
+      </c>
+      <c r="D128" s="66">
+        <v>14750</v>
+      </c>
+      <c r="E128" s="66">
+        <v>18507</v>
+      </c>
+      <c r="F128" s="66">
+        <v>23141</v>
+      </c>
+      <c r="G128" s="66">
+        <v>27776</v>
+      </c>
+      <c r="H128" s="66">
+        <v>32411</v>
+      </c>
+      <c r="I128" s="66">
+        <v>37723</v>
+      </c>
+      <c r="J128" s="20"/>
+      <c r="K128" s="20"/>
+      <c r="L128" s="20"/>
+      <c r="M128" s="20"/>
     </row>
     <row r="129" spans="1:13">
-      <c r="A129" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M129" s="22"/>
+      <c r="A129" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B129" s="54">
+        <v>83</v>
+      </c>
+      <c r="C129" s="53">
+        <v>166</v>
+      </c>
+      <c r="D129" s="66">
+        <v>249</v>
+      </c>
+      <c r="E129" s="66">
+        <v>332</v>
+      </c>
+      <c r="F129" s="66">
+        <v>415</v>
+      </c>
+      <c r="G129" s="66">
+        <v>498</v>
+      </c>
+      <c r="H129" s="66">
+        <v>498</v>
+      </c>
+      <c r="I129" s="66">
+        <v>498</v>
+      </c>
+      <c r="J129" s="20"/>
+      <c r="K129" s="20"/>
+      <c r="L129" s="20"/>
+      <c r="M129" s="20"/>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="69" t="s">
+      <c r="A130" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B130" s="54">
+        <v>2484</v>
+      </c>
+      <c r="C130" s="53">
+        <v>4969</v>
+      </c>
+      <c r="D130" s="66">
+        <v>7453</v>
+      </c>
+      <c r="E130" s="66">
+        <v>9938</v>
+      </c>
+      <c r="F130" s="66">
+        <v>11966</v>
+      </c>
+      <c r="G130" s="66">
+        <v>13994</v>
+      </c>
+      <c r="H130" s="66">
+        <v>13994</v>
+      </c>
+      <c r="I130" s="66">
+        <v>13994</v>
+      </c>
+      <c r="J130" s="20"/>
+      <c r="K130" s="20"/>
+      <c r="L130" s="20"/>
+      <c r="M130" s="20"/>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B130" s="56">
+      <c r="B131" s="54">
         <v>257</v>
       </c>
-      <c r="C130" s="55">
+      <c r="C131" s="53">
         <v>514</v>
       </c>
-      <c r="D130" s="68">
+      <c r="D131" s="66">
         <v>771</v>
       </c>
-      <c r="E130" s="68">
+      <c r="E131" s="66">
         <v>1028</v>
       </c>
-      <c r="F130" s="68">
+      <c r="F131" s="66">
         <v>1285</v>
       </c>
-      <c r="G130" s="68">
+      <c r="G131" s="66">
         <v>1542</v>
       </c>
-      <c r="H130" s="68">
+      <c r="H131" s="66">
         <v>1957</v>
       </c>
-      <c r="I130" s="22"/>
-[...3 lines deleted...]
-      <c r="M130" s="22"/>
+      <c r="I131" s="66">
+        <v>2372</v>
+      </c>
+      <c r="J131" s="20"/>
+      <c r="K131" s="20"/>
+      <c r="L131" s="20"/>
+      <c r="M131" s="20"/>
     </row>
-    <row r="131" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A131" s="72" t="s">
+    <row r="132" spans="1:13" ht="32.25" customHeight="1">
+      <c r="A132" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="B131" s="56">
+      <c r="B132" s="54">
         <v>44787</v>
       </c>
-      <c r="C131" s="56">
+      <c r="C132" s="54">
         <v>175080</v>
       </c>
-      <c r="D131" s="68">
+      <c r="D132" s="66">
         <v>305374</v>
       </c>
-      <c r="E131" s="68">
+      <c r="E132" s="66">
         <v>435667</v>
       </c>
-      <c r="F131" s="68">
+      <c r="F132" s="66">
         <v>547225</v>
       </c>
-      <c r="G131" s="68">
+      <c r="G132" s="66">
         <v>658782</v>
       </c>
-      <c r="H131" s="68">
+      <c r="H132" s="66">
         <v>768619</v>
       </c>
-      <c r="I131" s="22"/>
-[...3 lines deleted...]
-      <c r="M131" s="22"/>
+      <c r="I132" s="66">
+        <v>1031579</v>
+      </c>
+      <c r="J132" s="20"/>
+      <c r="K132" s="20"/>
+      <c r="L132" s="20"/>
+      <c r="M132" s="20"/>
     </row>
-    <row r="132" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A132" s="69" t="s">
+    <row r="133" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A133" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B132" s="56">
+      <c r="B133" s="54">
         <v>39088</v>
       </c>
-      <c r="C132" s="55">
+      <c r="C133" s="53">
         <v>142719</v>
       </c>
-      <c r="D132" s="68">
+      <c r="D133" s="66">
         <v>246349</v>
       </c>
-      <c r="E132" s="68">
+      <c r="E133" s="66">
         <v>349980</v>
       </c>
-      <c r="F132" s="68">
+      <c r="F133" s="66">
         <v>455937</v>
       </c>
-      <c r="G132" s="68">
+      <c r="G133" s="66">
         <v>561894</v>
       </c>
-      <c r="H132" s="68">
+      <c r="H133" s="66">
         <v>667734</v>
       </c>
-      <c r="I132" s="22"/>
-[...3 lines deleted...]
-      <c r="M132" s="22"/>
+      <c r="I133" s="66">
+        <v>924524</v>
+      </c>
+      <c r="J133" s="20"/>
+      <c r="K133" s="20"/>
+      <c r="L133" s="20"/>
+      <c r="M133" s="20"/>
     </row>
-    <row r="133" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A133" s="69" t="s">
+    <row r="134" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A134" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B133" s="56">
+      <c r="B134" s="54">
         <v>3544</v>
       </c>
-      <c r="C133" s="55">
+      <c r="C134" s="53">
         <v>3544</v>
       </c>
-      <c r="D133" s="68">
+      <c r="D134" s="66">
         <v>3544</v>
       </c>
-      <c r="E133" s="68">
+      <c r="E134" s="66">
         <v>3544</v>
       </c>
-      <c r="F133" s="68">
+      <c r="F134" s="66">
         <v>3549</v>
       </c>
-      <c r="G133" s="68">
+      <c r="G134" s="66">
         <v>3553</v>
       </c>
-      <c r="H133" s="68">
+      <c r="H134" s="66">
         <v>3600</v>
       </c>
-      <c r="I133" s="22"/>
-[...3 lines deleted...]
-      <c r="M133" s="22"/>
+      <c r="I134" s="66">
+        <v>5820</v>
+      </c>
+      <c r="J134" s="20"/>
+      <c r="K134" s="20"/>
+      <c r="L134" s="20"/>
+      <c r="M134" s="20"/>
     </row>
-    <row r="134" spans="1:13" ht="18" customHeight="1">
-      <c r="A134" s="69" t="s">
+    <row r="135" spans="1:13" ht="18" customHeight="1">
+      <c r="A135" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B134" s="56">
+      <c r="B135" s="54">
         <v>29</v>
       </c>
-      <c r="C134" s="55">
+      <c r="C135" s="53">
         <v>58</v>
       </c>
-      <c r="D134" s="68">
+      <c r="D135" s="66">
         <v>87</v>
       </c>
-      <c r="E134" s="68">
+      <c r="E135" s="66">
         <v>116</v>
       </c>
-      <c r="F134" s="68">
+      <c r="F135" s="66">
         <v>145</v>
       </c>
-      <c r="G134" s="68">
+      <c r="G135" s="66">
         <v>174</v>
       </c>
-      <c r="H134" s="68">
+      <c r="H135" s="66">
         <v>174</v>
       </c>
-      <c r="I134" s="22"/>
-[...3 lines deleted...]
-      <c r="M134" s="22"/>
+      <c r="I135" s="66">
+        <v>174</v>
+      </c>
+      <c r="J135" s="20"/>
+      <c r="K135" s="20"/>
+      <c r="L135" s="20"/>
+      <c r="M135" s="20"/>
     </row>
-    <row r="135" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A135" s="69" t="s">
+    <row r="136" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A136" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B135" s="56">
+      <c r="B136" s="54">
         <v>609</v>
       </c>
-      <c r="C135" s="55">
+      <c r="C136" s="53">
         <v>25726</v>
       </c>
-      <c r="D135" s="68">
+      <c r="D136" s="66">
         <v>50842</v>
       </c>
-      <c r="E135" s="68">
+      <c r="E136" s="66">
         <v>75959</v>
       </c>
-      <c r="F135" s="68">
+      <c r="F136" s="66">
         <v>80009</v>
       </c>
-      <c r="G135" s="68">
+      <c r="G136" s="66">
         <v>84059</v>
       </c>
-      <c r="H135" s="68">
+      <c r="H136" s="66">
         <v>88009</v>
       </c>
-      <c r="I135" s="22"/>
-[...3 lines deleted...]
-      <c r="M135" s="22"/>
+      <c r="I136" s="66">
+        <v>91959</v>
+      </c>
+      <c r="J136" s="20"/>
+      <c r="K136" s="20"/>
+      <c r="L136" s="20"/>
+      <c r="M136" s="20"/>
     </row>
-    <row r="136" spans="1:13" ht="15" customHeight="1">
-      <c r="A136" s="69" t="s">
+    <row r="137" spans="1:13" ht="15" customHeight="1">
+      <c r="A137" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="B136" s="56">
+      <c r="B137" s="54">
         <v>1462</v>
       </c>
-      <c r="C136" s="55">
+      <c r="C137" s="53">
         <v>2924</v>
       </c>
-      <c r="D136" s="68">
+      <c r="D137" s="66">
         <v>4386</v>
       </c>
-      <c r="E136" s="68">
+      <c r="E137" s="66">
         <v>5848</v>
       </c>
-      <c r="F136" s="68">
+      <c r="F137" s="66">
         <v>7310</v>
       </c>
-      <c r="G136" s="68">
+      <c r="G137" s="66">
         <v>8772</v>
       </c>
-      <c r="H136" s="68">
+      <c r="H137" s="66">
         <v>8772</v>
       </c>
-      <c r="I136" s="22"/>
-[...3 lines deleted...]
-      <c r="M136" s="22"/>
+      <c r="I137" s="66">
+        <v>8772</v>
+      </c>
+      <c r="J137" s="20"/>
+      <c r="K137" s="20"/>
+      <c r="L137" s="20"/>
+      <c r="M137" s="20"/>
     </row>
-    <row r="137" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A137" s="69" t="s">
+    <row r="138" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A138" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B137" s="56">
+      <c r="B138" s="54">
         <v>55</v>
       </c>
-      <c r="C137" s="55">
+      <c r="C138" s="53">
         <v>110</v>
       </c>
-      <c r="D137" s="68">
+      <c r="D138" s="66">
         <v>165</v>
       </c>
-      <c r="E137" s="68">
+      <c r="E138" s="66">
         <v>220</v>
       </c>
-      <c r="F137" s="68">
+      <c r="F138" s="66">
         <v>275</v>
       </c>
-      <c r="G137" s="68">
+      <c r="G138" s="66">
         <v>330</v>
       </c>
-      <c r="H137" s="68">
+      <c r="H138" s="66">
         <v>330</v>
       </c>
-      <c r="I137" s="22"/>
-[...3 lines deleted...]
-      <c r="M137" s="22"/>
+      <c r="I138" s="66">
+        <v>330</v>
+      </c>
+      <c r="J138" s="20"/>
+      <c r="K138" s="20"/>
+      <c r="L138" s="20"/>
+      <c r="M138" s="20"/>
     </row>
-    <row r="138" spans="1:13" ht="35.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B138" s="56">
+    <row r="139" spans="1:13" ht="35.25" customHeight="1">
+      <c r="A139" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B139" s="54">
         <v>968</v>
       </c>
-      <c r="C138" s="56">
+      <c r="C139" s="54">
         <v>968</v>
       </c>
-      <c r="D138" s="68">
+      <c r="D139" s="66">
         <v>968</v>
       </c>
-      <c r="E138" s="68">
+      <c r="E139" s="66">
         <v>968</v>
       </c>
-      <c r="F138" s="68">
+      <c r="F139" s="66">
         <v>6159</v>
       </c>
-      <c r="G138" s="68">
+      <c r="G139" s="66">
         <v>11350</v>
       </c>
-      <c r="H138" s="68">
+      <c r="H139" s="66">
         <v>16541</v>
       </c>
-      <c r="I138" s="22"/>
-[...34 lines deleted...]
-      <c r="M139" s="22"/>
+      <c r="I139" s="66">
+        <v>16693</v>
+      </c>
+      <c r="J139" s="20"/>
+      <c r="K139" s="20"/>
+      <c r="L139" s="20"/>
+      <c r="M139" s="20"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="69" t="s">
+      <c r="A140" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B140" s="54">
+        <v>968</v>
+      </c>
+      <c r="C140" s="53">
+        <v>968</v>
+      </c>
+      <c r="D140" s="66">
+        <v>968</v>
+      </c>
+      <c r="E140" s="66">
+        <v>968</v>
+      </c>
+      <c r="F140" s="66">
+        <v>968</v>
+      </c>
+      <c r="G140" s="66">
+        <v>968</v>
+      </c>
+      <c r="H140" s="66">
+        <v>968</v>
+      </c>
+      <c r="I140" s="66">
+        <v>968</v>
+      </c>
+      <c r="J140" s="20"/>
+      <c r="K140" s="20"/>
+      <c r="L140" s="20"/>
+      <c r="M140" s="20"/>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B140" s="64" t="s">
+      <c r="B141" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C140" s="64" t="s">
+      <c r="C141" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="D140" s="64" t="s">
+      <c r="D141" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="E140" s="70" t="s">
+      <c r="E141" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="F140" s="68">
+      <c r="F141" s="66">
         <v>5191</v>
       </c>
-      <c r="G140" s="68">
+      <c r="G141" s="66">
         <v>10382</v>
       </c>
-      <c r="H140" s="68">
+      <c r="H141" s="66">
         <v>15573</v>
       </c>
-      <c r="I140" s="22"/>
-[...3 lines deleted...]
-      <c r="M140" s="22"/>
+      <c r="I141" s="66">
+        <v>15725</v>
+      </c>
+      <c r="J141" s="20"/>
+      <c r="K141" s="20"/>
+      <c r="L141" s="20"/>
+      <c r="M141" s="20"/>
     </row>
-    <row r="141" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A141" s="72" t="s">
+    <row r="142" spans="1:13" ht="27.75" customHeight="1">
+      <c r="A142" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B141" s="56">
+      <c r="B142" s="54">
         <v>30393</v>
       </c>
-      <c r="C141" s="56">
+      <c r="C142" s="54">
         <v>249680</v>
       </c>
-      <c r="D141" s="68">
+      <c r="D142" s="66">
         <v>468968</v>
       </c>
-      <c r="E141" s="68">
+      <c r="E142" s="66">
         <v>688256</v>
       </c>
-      <c r="F141" s="68">
+      <c r="F142" s="66">
         <v>740741</v>
       </c>
-      <c r="G141" s="68">
+      <c r="G142" s="66">
         <v>793226</v>
       </c>
-      <c r="H141" s="68">
+      <c r="H142" s="66">
         <v>840627</v>
       </c>
-      <c r="I141" s="22"/>
-[...34 lines deleted...]
-      <c r="M142" s="22"/>
+      <c r="I142" s="66">
+        <v>893885</v>
+      </c>
+      <c r="J142" s="20"/>
+      <c r="K142" s="20"/>
+      <c r="L142" s="20"/>
+      <c r="M142" s="20"/>
     </row>
     <row r="143" spans="1:13">
-      <c r="A143" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M143" s="22"/>
+      <c r="A143" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B143" s="54">
+        <v>16482</v>
+      </c>
+      <c r="C143" s="53">
+        <v>221844</v>
+      </c>
+      <c r="D143" s="66">
+        <v>427207</v>
+      </c>
+      <c r="E143" s="66">
+        <v>632569</v>
+      </c>
+      <c r="F143" s="66">
+        <v>671159</v>
+      </c>
+      <c r="G143" s="66">
+        <v>709749</v>
+      </c>
+      <c r="H143" s="66">
+        <v>750350</v>
+      </c>
+      <c r="I143" s="66">
+        <v>796595</v>
+      </c>
+      <c r="J143" s="20"/>
+      <c r="K143" s="20"/>
+      <c r="L143" s="20"/>
+      <c r="M143" s="20"/>
     </row>
     <row r="144" spans="1:13">
-      <c r="A144" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M144" s="22"/>
+      <c r="A144" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B144" s="54">
+        <v>856</v>
+      </c>
+      <c r="C144" s="53">
+        <v>1712</v>
+      </c>
+      <c r="D144" s="66">
+        <v>2568</v>
+      </c>
+      <c r="E144" s="66">
+        <v>3424</v>
+      </c>
+      <c r="F144" s="66">
+        <v>4280</v>
+      </c>
+      <c r="G144" s="66">
+        <v>5136</v>
+      </c>
+      <c r="H144" s="66">
+        <v>5136</v>
+      </c>
+      <c r="I144" s="66">
+        <v>5136</v>
+      </c>
+      <c r="J144" s="20"/>
+      <c r="K144" s="20"/>
+      <c r="L144" s="20"/>
+      <c r="M144" s="20"/>
     </row>
     <row r="145" spans="1:13">
-      <c r="A145" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M145" s="22"/>
+      <c r="A145" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B145" s="54">
+        <v>44</v>
+      </c>
+      <c r="C145" s="53">
+        <v>88</v>
+      </c>
+      <c r="D145" s="66">
+        <v>132</v>
+      </c>
+      <c r="E145" s="66">
+        <v>176</v>
+      </c>
+      <c r="F145" s="66">
+        <v>220</v>
+      </c>
+      <c r="G145" s="66">
+        <v>264</v>
+      </c>
+      <c r="H145" s="66">
+        <v>264</v>
+      </c>
+      <c r="I145" s="66">
+        <v>264</v>
+      </c>
+      <c r="J145" s="20"/>
+      <c r="K145" s="20"/>
+      <c r="L145" s="20"/>
+      <c r="M145" s="20"/>
     </row>
     <row r="146" spans="1:13">
-      <c r="A146" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M146" s="22"/>
+      <c r="A146" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B146" s="54">
+        <v>4620</v>
+      </c>
+      <c r="C146" s="53">
+        <v>9240</v>
+      </c>
+      <c r="D146" s="66">
+        <v>13860</v>
+      </c>
+      <c r="E146" s="66">
+        <v>18480</v>
+      </c>
+      <c r="F146" s="66">
+        <v>23100</v>
+      </c>
+      <c r="G146" s="66">
+        <v>27720</v>
+      </c>
+      <c r="H146" s="66">
+        <v>29174</v>
+      </c>
+      <c r="I146" s="66">
+        <v>30628</v>
+      </c>
+      <c r="J146" s="20"/>
+      <c r="K146" s="20"/>
+      <c r="L146" s="20"/>
+      <c r="M146" s="20"/>
     </row>
     <row r="147" spans="1:13">
-      <c r="A147" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M147" s="22"/>
+      <c r="A147" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B147" s="54">
+        <v>476</v>
+      </c>
+      <c r="C147" s="53">
+        <v>952</v>
+      </c>
+      <c r="D147" s="66">
+        <v>1428</v>
+      </c>
+      <c r="E147" s="66">
+        <v>1904</v>
+      </c>
+      <c r="F147" s="66">
+        <v>2380</v>
+      </c>
+      <c r="G147" s="66">
+        <v>2856</v>
+      </c>
+      <c r="H147" s="66">
+        <v>2856</v>
+      </c>
+      <c r="I147" s="66">
+        <v>2856</v>
+      </c>
+      <c r="J147" s="20"/>
+      <c r="K147" s="20"/>
+      <c r="L147" s="20"/>
+      <c r="M147" s="20"/>
     </row>
     <row r="148" spans="1:13">
-      <c r="A148" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M148" s="22"/>
+      <c r="A148" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B148" s="54">
+        <v>898</v>
+      </c>
+      <c r="C148" s="53">
+        <v>1796</v>
+      </c>
+      <c r="D148" s="66">
+        <v>2694</v>
+      </c>
+      <c r="E148" s="66">
+        <v>3592</v>
+      </c>
+      <c r="F148" s="66">
+        <v>4490</v>
+      </c>
+      <c r="G148" s="66">
+        <v>5388</v>
+      </c>
+      <c r="H148" s="66">
+        <v>8698</v>
+      </c>
+      <c r="I148" s="66">
+        <v>12008</v>
+      </c>
+      <c r="J148" s="20"/>
+      <c r="K148" s="20"/>
+      <c r="L148" s="20"/>
+      <c r="M148" s="20"/>
     </row>
     <row r="149" spans="1:13">
-      <c r="A149" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M149" s="22"/>
+      <c r="A149" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B149" s="54">
+        <v>250</v>
+      </c>
+      <c r="C149" s="53">
+        <v>500</v>
+      </c>
+      <c r="D149" s="66">
+        <v>750</v>
+      </c>
+      <c r="E149" s="66">
+        <v>1000</v>
+      </c>
+      <c r="F149" s="66">
+        <v>1250</v>
+      </c>
+      <c r="G149" s="66">
+        <v>1500</v>
+      </c>
+      <c r="H149" s="66">
+        <v>1717</v>
+      </c>
+      <c r="I149" s="66">
+        <v>1934</v>
+      </c>
+      <c r="J149" s="20"/>
+      <c r="K149" s="20"/>
+      <c r="L149" s="20"/>
+      <c r="M149" s="20"/>
     </row>
     <row r="150" spans="1:13">
-      <c r="A150" s="69" t="s">
+      <c r="A150" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B150" s="54">
+        <v>5885</v>
+      </c>
+      <c r="C150" s="53">
+        <v>11770</v>
+      </c>
+      <c r="D150" s="66">
+        <v>17655</v>
+      </c>
+      <c r="E150" s="66">
+        <v>23540</v>
+      </c>
+      <c r="F150" s="66">
+        <v>29425</v>
+      </c>
+      <c r="G150" s="66">
+        <v>35310</v>
+      </c>
+      <c r="H150" s="66">
+        <v>36547</v>
+      </c>
+      <c r="I150" s="66">
+        <v>37784</v>
+      </c>
+      <c r="J150" s="20"/>
+      <c r="K150" s="20"/>
+      <c r="L150" s="20"/>
+      <c r="M150" s="20"/>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B150" s="56">
+      <c r="B151" s="54">
         <v>882</v>
       </c>
-      <c r="C150" s="55">
+      <c r="C151" s="53">
         <v>1778</v>
       </c>
-      <c r="D150" s="68">
+      <c r="D151" s="66">
         <v>2674</v>
       </c>
-      <c r="E150" s="68">
+      <c r="E151" s="66">
         <v>3571</v>
       </c>
-      <c r="F150" s="68">
+      <c r="F151" s="66">
         <v>4437</v>
       </c>
-      <c r="G150" s="68">
+      <c r="G151" s="66">
         <v>5303</v>
       </c>
-      <c r="H150" s="68">
+      <c r="H151" s="66">
         <v>5887</v>
       </c>
-      <c r="I150" s="22"/>
-[...3 lines deleted...]
-      <c r="M150" s="22"/>
+      <c r="I151" s="66">
+        <v>6684</v>
+      </c>
+      <c r="J151" s="20"/>
+      <c r="K151" s="20"/>
+      <c r="L151" s="20"/>
+      <c r="M151" s="20"/>
     </row>
-    <row r="151" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A151" s="72" t="s">
+    <row r="152" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A152" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B151" s="56">
+      <c r="B152" s="54">
         <v>2275171</v>
       </c>
-      <c r="C151" s="56">
+      <c r="C152" s="54">
         <v>6399100</v>
       </c>
-      <c r="D151" s="68">
+      <c r="D152" s="66">
         <v>11671882</v>
       </c>
-      <c r="E151" s="68">
+      <c r="E152" s="66">
         <v>18689371</v>
       </c>
-      <c r="F151" s="68">
+      <c r="F152" s="66">
         <v>27314764</v>
       </c>
-      <c r="G151" s="68">
+      <c r="G152" s="66">
         <v>35759840</v>
       </c>
-      <c r="H151" s="68">
+      <c r="H152" s="66">
         <v>45131910</v>
       </c>
-      <c r="I151" s="22"/>
-[...3 lines deleted...]
-      <c r="M151" s="22"/>
+      <c r="I152" s="66">
+        <v>55758126</v>
+      </c>
+      <c r="J152" s="20"/>
+      <c r="K152" s="20"/>
+      <c r="L152" s="20"/>
+      <c r="M152" s="20"/>
     </row>
-    <row r="152" spans="1:13" s="5" customFormat="1">
-      <c r="A152" s="69" t="s">
+    <row r="153" spans="1:13" s="4" customFormat="1">
+      <c r="A153" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B152" s="56">
+      <c r="B153" s="54">
         <v>803410</v>
       </c>
-      <c r="C152" s="55">
+      <c r="C153" s="53">
         <v>2323168</v>
       </c>
-      <c r="D152" s="68">
+      <c r="D153" s="66">
         <v>3696150</v>
       </c>
-      <c r="E152" s="68">
+      <c r="E153" s="66">
         <v>5567924</v>
       </c>
-      <c r="F152" s="68">
+      <c r="F153" s="66">
         <v>7735294</v>
       </c>
-      <c r="G152" s="68">
+      <c r="G153" s="66">
         <v>10706056</v>
       </c>
-      <c r="H152" s="68">
+      <c r="H153" s="66">
         <v>13758918</v>
       </c>
-      <c r="I152" s="22"/>
-[...3 lines deleted...]
-      <c r="M152" s="22"/>
+      <c r="I153" s="66">
+        <v>17496191</v>
+      </c>
+      <c r="J153" s="20"/>
+      <c r="K153" s="20"/>
+      <c r="L153" s="20"/>
+      <c r="M153" s="20"/>
     </row>
-    <row r="153" spans="1:13" s="5" customFormat="1">
-      <c r="A153" s="69" t="s">
+    <row r="154" spans="1:13" s="4" customFormat="1">
+      <c r="A154" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B153" s="56">
+      <c r="B154" s="54">
         <v>186382</v>
       </c>
-      <c r="C153" s="55">
+      <c r="C154" s="53">
         <v>394136</v>
       </c>
-      <c r="D153" s="68">
+      <c r="D154" s="66">
         <v>601890</v>
       </c>
-      <c r="E153" s="68">
+      <c r="E154" s="66">
         <v>809644</v>
       </c>
-      <c r="F153" s="68">
+      <c r="F154" s="66">
         <v>1043774</v>
       </c>
-      <c r="G153" s="68">
+      <c r="G154" s="66">
         <v>1277905</v>
       </c>
-      <c r="H153" s="68">
+      <c r="H154" s="66">
         <v>1513173</v>
       </c>
-      <c r="I153" s="22"/>
-[...3 lines deleted...]
-      <c r="M153" s="22"/>
+      <c r="I154" s="66">
+        <v>1832114</v>
+      </c>
+      <c r="J154" s="20"/>
+      <c r="K154" s="20"/>
+      <c r="L154" s="20"/>
+      <c r="M154" s="20"/>
     </row>
-    <row r="154" spans="1:13" s="5" customFormat="1">
-      <c r="A154" s="69" t="s">
+    <row r="155" spans="1:13" s="4" customFormat="1">
+      <c r="A155" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B154" s="56">
+      <c r="B155" s="54">
         <v>184</v>
       </c>
-      <c r="C154" s="55">
+      <c r="C155" s="53">
         <v>210872</v>
       </c>
-      <c r="D154" s="68">
+      <c r="D155" s="66">
         <v>421560</v>
       </c>
-      <c r="E154" s="68">
+      <c r="E155" s="66">
         <v>632248</v>
       </c>
-      <c r="F154" s="68">
+      <c r="F155" s="66">
         <v>632432</v>
       </c>
-      <c r="G154" s="68">
+      <c r="G155" s="66">
         <v>632616</v>
       </c>
-      <c r="H154" s="68">
+      <c r="H155" s="66">
         <v>637429</v>
       </c>
-      <c r="I154" s="22"/>
-[...3 lines deleted...]
-      <c r="M154" s="22"/>
+      <c r="I155" s="66">
+        <v>816083</v>
+      </c>
+      <c r="J155" s="20"/>
+      <c r="K155" s="20"/>
+      <c r="L155" s="20"/>
+      <c r="M155" s="20"/>
     </row>
-    <row r="155" spans="1:13" s="5" customFormat="1">
-      <c r="A155" s="69" t="s">
+    <row r="156" spans="1:13" s="4" customFormat="1">
+      <c r="A156" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B155" s="56">
+      <c r="B156" s="54">
         <v>26083</v>
       </c>
-      <c r="C155" s="55">
+      <c r="C156" s="53">
         <v>48285</v>
       </c>
-      <c r="D155" s="68">
+      <c r="D156" s="66">
         <v>70486</v>
       </c>
-      <c r="E155" s="68">
+      <c r="E156" s="66">
         <v>92688</v>
       </c>
-      <c r="F155" s="68">
+      <c r="F156" s="66">
         <v>97296</v>
       </c>
-      <c r="G155" s="68">
+      <c r="G156" s="66">
         <v>101904</v>
       </c>
-      <c r="H155" s="68">
+      <c r="H156" s="66">
         <v>103405</v>
       </c>
-      <c r="I155" s="22"/>
-[...3 lines deleted...]
-      <c r="M155" s="22"/>
+      <c r="I156" s="66">
+        <v>119132</v>
+      </c>
+      <c r="J156" s="20"/>
+      <c r="K156" s="20"/>
+      <c r="L156" s="20"/>
+      <c r="M156" s="20"/>
     </row>
-    <row r="156" spans="1:13" s="5" customFormat="1">
-      <c r="A156" s="69" t="s">
+    <row r="157" spans="1:13" s="4" customFormat="1">
+      <c r="A157" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B156" s="56">
+      <c r="B157" s="54">
         <v>7050</v>
       </c>
-      <c r="C156" s="55">
+      <c r="C157" s="53">
         <v>58307</v>
       </c>
-      <c r="D156" s="68">
+      <c r="D157" s="66">
         <v>109563</v>
       </c>
-      <c r="E156" s="68">
+      <c r="E157" s="66">
         <v>160820</v>
       </c>
-      <c r="F156" s="68">
+      <c r="F157" s="66">
         <v>200612</v>
       </c>
-      <c r="G156" s="68">
+      <c r="G157" s="66">
         <v>240404</v>
       </c>
-      <c r="H156" s="68">
+      <c r="H157" s="66">
         <v>284004</v>
       </c>
-      <c r="I156" s="22"/>
-[...3 lines deleted...]
-      <c r="M156" s="22"/>
+      <c r="I157" s="66">
+        <v>351979</v>
+      </c>
+      <c r="J157" s="20"/>
+      <c r="K157" s="20"/>
+      <c r="L157" s="20"/>
+      <c r="M157" s="20"/>
     </row>
-    <row r="157" spans="1:13" s="5" customFormat="1">
-      <c r="A157" s="69" t="s">
+    <row r="158" spans="1:13" s="4" customFormat="1">
+      <c r="A158" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="B157" s="56">
+      <c r="B158" s="54">
         <v>1164953</v>
       </c>
-      <c r="C157" s="55">
+      <c r="C158" s="53">
         <v>2883806</v>
       </c>
-      <c r="D157" s="68">
+      <c r="D158" s="66">
         <v>5852139</v>
       </c>
-      <c r="E157" s="68">
+      <c r="E158" s="66">
         <v>10084841</v>
       </c>
-      <c r="F157" s="68">
+      <c r="F158" s="66">
         <v>15932906</v>
       </c>
-      <c r="G157" s="68">
+      <c r="G158" s="66">
         <v>20743485</v>
       </c>
-      <c r="H157" s="68">
+      <c r="H158" s="66">
         <v>26330724</v>
       </c>
-      <c r="I157" s="22"/>
-[...3 lines deleted...]
-      <c r="M157" s="22"/>
+      <c r="I158" s="66">
+        <v>32008416</v>
+      </c>
+      <c r="J158" s="20"/>
+      <c r="K158" s="20"/>
+      <c r="L158" s="20"/>
+      <c r="M158" s="20"/>
     </row>
-    <row r="158" spans="1:13" s="5" customFormat="1">
-      <c r="A158" s="69" t="s">
+    <row r="159" spans="1:13" s="4" customFormat="1">
+      <c r="A159" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B158" s="56">
+      <c r="B159" s="54">
         <v>29709</v>
       </c>
-      <c r="C158" s="55">
+      <c r="C159" s="53">
         <v>205982</v>
       </c>
-      <c r="D158" s="68">
+      <c r="D159" s="66">
         <v>428402</v>
       </c>
-      <c r="E158" s="68">
+      <c r="E159" s="66">
         <v>582248</v>
       </c>
-      <c r="F158" s="68">
+      <c r="F159" s="66">
         <v>757601</v>
       </c>
-      <c r="G158" s="68">
+      <c r="G159" s="66">
         <v>953080</v>
       </c>
-      <c r="H158" s="68">
+      <c r="H159" s="66">
         <v>1092300</v>
       </c>
-      <c r="I158" s="22"/>
-[...3 lines deleted...]
-      <c r="M158" s="22"/>
+      <c r="I159" s="66">
+        <v>1269189</v>
+      </c>
+      <c r="J159" s="20"/>
+      <c r="K159" s="20"/>
+      <c r="L159" s="20"/>
+      <c r="M159" s="20"/>
     </row>
-    <row r="159" spans="1:13" s="5" customFormat="1">
-      <c r="A159" s="69" t="s">
+    <row r="160" spans="1:13" s="4" customFormat="1">
+      <c r="A160" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="B159" s="56">
+      <c r="B160" s="54">
         <v>1681</v>
       </c>
-      <c r="C159" s="55">
+      <c r="C160" s="53">
         <v>26668</v>
       </c>
-      <c r="D159" s="68">
+      <c r="D160" s="66">
         <v>51656</v>
       </c>
-      <c r="E159" s="68">
+      <c r="E160" s="66">
         <v>76643</v>
       </c>
-      <c r="F159" s="68">
+      <c r="F160" s="66">
         <v>79713</v>
       </c>
-      <c r="G159" s="68">
+      <c r="G160" s="66">
         <v>82784</v>
       </c>
-      <c r="H159" s="68">
+      <c r="H160" s="66">
         <v>84756</v>
       </c>
-      <c r="I159" s="22"/>
-[...3 lines deleted...]
-      <c r="M159" s="22"/>
+      <c r="I160" s="66">
+        <v>120366</v>
+      </c>
+      <c r="J160" s="20"/>
+      <c r="K160" s="20"/>
+      <c r="L160" s="20"/>
+      <c r="M160" s="20"/>
     </row>
-    <row r="160" spans="1:13" s="5" customFormat="1">
-      <c r="A160" s="69" t="s">
+    <row r="161" spans="1:13" s="4" customFormat="1">
+      <c r="A161" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B160" s="56">
+      <c r="B161" s="54">
         <v>55718</v>
       </c>
-      <c r="C160" s="55">
+      <c r="C161" s="53">
         <v>247875</v>
       </c>
-      <c r="D160" s="68">
+      <c r="D161" s="66">
         <v>440032</v>
       </c>
-      <c r="E160" s="68">
+      <c r="E161" s="66">
         <v>682311</v>
       </c>
-      <c r="F160" s="68">
+      <c r="F161" s="66">
         <v>835131</v>
       </c>
-      <c r="G160" s="68">
+      <c r="G161" s="66">
         <v>1021600</v>
       </c>
-      <c r="H160" s="68">
+      <c r="H161" s="66">
         <v>1327195</v>
       </c>
-      <c r="I160" s="22"/>
-[...3 lines deleted...]
-      <c r="M160" s="22"/>
+      <c r="I161" s="66">
+        <v>1741839</v>
+      </c>
+      <c r="J161" s="20"/>
+      <c r="K161" s="20"/>
+      <c r="L161" s="20"/>
+      <c r="M161" s="20"/>
     </row>
-    <row r="161" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A161" s="72" t="s">
+    <row r="162" spans="1:13" s="4" customFormat="1">
+      <c r="A162" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B162" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="C162" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="D162" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="E162" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="F162" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="G162" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="H162" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="I162" s="66">
+        <v>2811</v>
+      </c>
+      <c r="J162" s="27"/>
+      <c r="K162" s="27"/>
+      <c r="L162" s="27"/>
+      <c r="M162" s="27"/>
+    </row>
+    <row r="163" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A163" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B161" s="56">
+      <c r="B163" s="54">
         <v>1076066</v>
       </c>
-      <c r="C161" s="56">
+      <c r="C163" s="54">
         <v>1845271</v>
       </c>
-      <c r="D161" s="68">
+      <c r="D163" s="66">
         <v>2869463</v>
       </c>
-      <c r="E161" s="68">
+      <c r="E163" s="66">
         <v>5990997</v>
       </c>
-      <c r="F161" s="68">
+      <c r="F163" s="66">
         <v>7938273</v>
       </c>
-      <c r="G161" s="68">
+      <c r="G163" s="66">
         <v>11007269</v>
       </c>
-      <c r="H161" s="68">
+      <c r="H163" s="66">
         <v>13301462</v>
       </c>
-      <c r="I161" s="22"/>
-[...65 lines deleted...]
-      <c r="M163" s="22"/>
+      <c r="I163" s="66">
+        <v>16137837</v>
+      </c>
+      <c r="J163" s="20"/>
+      <c r="K163" s="20"/>
+      <c r="L163" s="20"/>
+      <c r="M163" s="20"/>
     </row>
     <row r="164" spans="1:13">
-      <c r="A164" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M164" s="22"/>
+      <c r="A164" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B164" s="54">
+        <v>208208</v>
+      </c>
+      <c r="C164" s="53">
+        <v>416608</v>
+      </c>
+      <c r="D164" s="66">
+        <v>587880</v>
+      </c>
+      <c r="E164" s="66">
+        <v>1300374</v>
+      </c>
+      <c r="F164" s="66">
+        <v>1562248</v>
+      </c>
+      <c r="G164" s="66">
+        <v>2471954</v>
+      </c>
+      <c r="H164" s="66">
+        <v>3027766</v>
+      </c>
+      <c r="I164" s="66">
+        <v>3630289</v>
+      </c>
+      <c r="J164" s="20"/>
+      <c r="K164" s="20"/>
+      <c r="L164" s="20"/>
+      <c r="M164" s="20"/>
     </row>
     <row r="165" spans="1:13">
-      <c r="A165" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M165" s="27"/>
+      <c r="A165" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B165" s="54">
+        <v>1653</v>
+      </c>
+      <c r="C165" s="53">
+        <v>3306</v>
+      </c>
+      <c r="D165" s="66">
+        <v>4959</v>
+      </c>
+      <c r="E165" s="66">
+        <v>6612</v>
+      </c>
+      <c r="F165" s="66">
+        <v>8265</v>
+      </c>
+      <c r="G165" s="66">
+        <v>9918</v>
+      </c>
+      <c r="H165" s="66">
+        <v>9918</v>
+      </c>
+      <c r="I165" s="66">
+        <v>9918</v>
+      </c>
+      <c r="J165" s="20"/>
+      <c r="K165" s="20"/>
+      <c r="L165" s="20"/>
+      <c r="M165" s="20"/>
     </row>
     <row r="166" spans="1:13">
-      <c r="A166" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M166" s="22"/>
+      <c r="A166" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B166" s="54">
+        <v>26759</v>
+      </c>
+      <c r="C166" s="53">
+        <v>76856</v>
+      </c>
+      <c r="D166" s="66">
+        <v>126953</v>
+      </c>
+      <c r="E166" s="66">
+        <v>177049</v>
+      </c>
+      <c r="F166" s="66">
+        <v>206404</v>
+      </c>
+      <c r="G166" s="66">
+        <v>235759</v>
+      </c>
+      <c r="H166" s="66">
+        <v>265114</v>
+      </c>
+      <c r="I166" s="66">
+        <v>303343</v>
+      </c>
+      <c r="J166" s="20"/>
+      <c r="K166" s="20"/>
+      <c r="L166" s="20"/>
+      <c r="M166" s="20"/>
     </row>
-    <row r="167" spans="1:13" ht="27" customHeight="1">
-[...28 lines deleted...]
-      <c r="M167" s="22"/>
+    <row r="167" spans="1:13">
+      <c r="A167" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B167" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="C167" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D167" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="E167" s="66">
+        <v>313160</v>
+      </c>
+      <c r="F167" s="66">
+        <v>833669</v>
+      </c>
+      <c r="G167" s="66">
+        <v>1353919</v>
+      </c>
+      <c r="H167" s="66">
+        <v>1633919</v>
+      </c>
+      <c r="I167" s="66">
+        <v>2663199</v>
+      </c>
+      <c r="J167" s="25"/>
+      <c r="K167" s="25"/>
+      <c r="L167" s="25"/>
+      <c r="M167" s="25"/>
     </row>
     <row r="168" spans="1:13">
-      <c r="A168" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M168" s="22"/>
+      <c r="A168" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B168" s="54">
+        <v>839446</v>
+      </c>
+      <c r="C168" s="53">
+        <v>1348501</v>
+      </c>
+      <c r="D168" s="66">
+        <v>2149672</v>
+      </c>
+      <c r="E168" s="66">
+        <v>4193802</v>
+      </c>
+      <c r="F168" s="66">
+        <v>5327687</v>
+      </c>
+      <c r="G168" s="66">
+        <v>6935718</v>
+      </c>
+      <c r="H168" s="66">
+        <v>8364745</v>
+      </c>
+      <c r="I168" s="66">
+        <v>9531088</v>
+      </c>
+      <c r="J168" s="19"/>
+      <c r="K168" s="19"/>
+      <c r="L168" s="19"/>
+      <c r="M168" s="20"/>
     </row>
-    <row r="169" spans="1:13">
-[...28 lines deleted...]
-      <c r="M169" s="22"/>
+    <row r="169" spans="1:13" ht="27" customHeight="1">
+      <c r="A169" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="B169" s="54">
+        <v>28412</v>
+      </c>
+      <c r="C169" s="54">
+        <v>82951</v>
+      </c>
+      <c r="D169" s="66">
+        <v>305972</v>
+      </c>
+      <c r="E169" s="66">
+        <v>905668</v>
+      </c>
+      <c r="F169" s="66">
+        <v>1719059</v>
+      </c>
+      <c r="G169" s="66">
+        <v>2626711</v>
+      </c>
+      <c r="H169" s="66">
+        <v>3313828</v>
+      </c>
+      <c r="I169" s="66">
+        <v>4780339</v>
+      </c>
+      <c r="J169" s="20"/>
+      <c r="K169" s="20"/>
+      <c r="L169" s="20"/>
+      <c r="M169" s="20"/>
     </row>
     <row r="170" spans="1:13">
-      <c r="A170" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M170" s="22"/>
+      <c r="A170" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B170" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C170" s="53">
+        <v>2789</v>
+      </c>
+      <c r="D170" s="66">
+        <v>174061</v>
+      </c>
+      <c r="E170" s="66">
+        <v>408847</v>
+      </c>
+      <c r="F170" s="66">
+        <v>670721</v>
+      </c>
+      <c r="G170" s="66">
+        <v>1027114</v>
+      </c>
+      <c r="H170" s="66">
+        <v>1404877</v>
+      </c>
+      <c r="I170" s="66">
+        <v>1803879</v>
+      </c>
+      <c r="J170" s="20"/>
+      <c r="K170" s="20"/>
+      <c r="L170" s="20"/>
+      <c r="M170" s="20"/>
     </row>
     <row r="171" spans="1:13">
-      <c r="A171" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M171" s="28"/>
+      <c r="A171" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B171" s="54">
+        <v>1653</v>
+      </c>
+      <c r="C171" s="53">
+        <v>3306</v>
+      </c>
+      <c r="D171" s="66">
+        <v>4959</v>
+      </c>
+      <c r="E171" s="66">
+        <v>6612</v>
+      </c>
+      <c r="F171" s="66">
+        <v>8265</v>
+      </c>
+      <c r="G171" s="66">
+        <v>9918</v>
+      </c>
+      <c r="H171" s="66">
+        <v>9918</v>
+      </c>
+      <c r="I171" s="66">
+        <v>9918</v>
+      </c>
+      <c r="J171" s="20"/>
+      <c r="K171" s="20"/>
+      <c r="L171" s="20"/>
+      <c r="M171" s="20"/>
     </row>
-    <row r="172" spans="1:13" ht="22.5">
-[...28 lines deleted...]
-      <c r="M172" s="29"/>
+    <row r="172" spans="1:13">
+      <c r="A172" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B172" s="54">
+        <v>26759</v>
+      </c>
+      <c r="C172" s="53">
+        <v>76856</v>
+      </c>
+      <c r="D172" s="66">
+        <v>126953</v>
+      </c>
+      <c r="E172" s="66">
+        <v>177049</v>
+      </c>
+      <c r="F172" s="66">
+        <v>206404</v>
+      </c>
+      <c r="G172" s="66">
+        <v>235759</v>
+      </c>
+      <c r="H172" s="66">
+        <v>265114</v>
+      </c>
+      <c r="I172" s="66">
+        <v>303343</v>
+      </c>
+      <c r="J172" s="20"/>
+      <c r="K172" s="20"/>
+      <c r="L172" s="20"/>
+      <c r="M172" s="20"/>
     </row>
     <row r="173" spans="1:13">
-      <c r="A173" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M173" s="29"/>
+      <c r="A173" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B173" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C173" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D173" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E173" s="66">
+        <v>313160</v>
+      </c>
+      <c r="F173" s="66">
+        <v>833669</v>
+      </c>
+      <c r="G173" s="66">
+        <v>1353919</v>
+      </c>
+      <c r="H173" s="66">
+        <v>1633919</v>
+      </c>
+      <c r="I173" s="66">
+        <v>2663199</v>
+      </c>
+      <c r="J173" s="26"/>
+      <c r="K173" s="26"/>
+      <c r="L173" s="26"/>
+      <c r="M173" s="26"/>
     </row>
-    <row r="174" spans="1:13">
-[...26 lines deleted...]
-      <c r="M174" s="29"/>
+    <row r="174" spans="1:13" ht="22.5">
+      <c r="A174" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="B174" s="65">
+        <v>1046654</v>
+      </c>
+      <c r="C174" s="65">
+        <v>1759753</v>
+      </c>
+      <c r="D174" s="54">
+        <v>2560924</v>
+      </c>
+      <c r="E174" s="54">
+        <v>5082762</v>
+      </c>
+      <c r="F174" s="54">
+        <v>6216647</v>
+      </c>
+      <c r="G174" s="54">
+        <v>8377991</v>
+      </c>
+      <c r="H174" s="65">
+        <v>9985067</v>
+      </c>
+      <c r="I174" s="66">
+        <v>11354931</v>
+      </c>
+      <c r="J174" s="27"/>
+      <c r="K174" s="27"/>
+      <c r="L174" s="27"/>
+      <c r="M174" s="27"/>
     </row>
     <row r="175" spans="1:13">
-      <c r="A175" s="74" t="s">
-[...25 lines deleted...]
-      <c r="M175" s="29"/>
+      <c r="A175" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B175" s="53">
+        <v>207208</v>
+      </c>
+      <c r="C175" s="53">
+        <v>411252</v>
+      </c>
+      <c r="D175" s="53">
+        <v>411252</v>
+      </c>
+      <c r="E175" s="53">
+        <v>888960</v>
+      </c>
+      <c r="F175" s="53">
+        <v>888960</v>
+      </c>
+      <c r="G175" s="53">
+        <v>1442273</v>
+      </c>
+      <c r="H175" s="53">
+        <v>1620322</v>
+      </c>
+      <c r="I175" s="66">
+        <v>1823843</v>
+      </c>
+      <c r="K175" s="27"/>
+      <c r="L175" s="27"/>
+      <c r="M175" s="27"/>
     </row>
     <row r="176" spans="1:13">
-      <c r="A176" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B176" s="56">
+      <c r="A176" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B176" s="53">
+        <v>839446</v>
+      </c>
+      <c r="C176" s="53">
+        <v>1348501</v>
+      </c>
+      <c r="D176" s="53">
+        <v>2149672</v>
+      </c>
+      <c r="E176" s="53">
+        <v>4193802</v>
+      </c>
+      <c r="F176" s="53">
+        <v>5327687</v>
+      </c>
+      <c r="G176" s="53">
+        <v>6935718</v>
+      </c>
+      <c r="H176" s="53">
+        <v>8364745</v>
+      </c>
+      <c r="I176" s="66">
+        <v>9531088</v>
+      </c>
+      <c r="K176" s="27"/>
+      <c r="L176" s="27"/>
+      <c r="M176" s="27"/>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B177" s="54">
         <v>1000</v>
       </c>
-      <c r="C176" s="56">
+      <c r="C177" s="54">
         <v>2567</v>
       </c>
-      <c r="D176" s="56">
+      <c r="D177" s="54">
         <v>2567</v>
       </c>
-      <c r="E176" s="56">
+      <c r="E177" s="54">
         <v>2567</v>
       </c>
-      <c r="F176" s="56">
+      <c r="F177" s="54">
         <v>2567</v>
       </c>
-      <c r="G176" s="56">
+      <c r="G177" s="54">
         <v>2567</v>
       </c>
-      <c r="H176" s="56">
+      <c r="H177" s="54">
         <v>2567</v>
       </c>
-      <c r="K176" s="29"/>
-[...32 lines deleted...]
-      <c r="M177" s="22"/>
+      <c r="I177" s="66">
+        <v>2567</v>
+      </c>
+      <c r="K177" s="27"/>
+      <c r="L177" s="27"/>
+      <c r="M177" s="27"/>
     </row>
     <row r="178" spans="1:13">
-      <c r="A178" s="69" t="s">
+      <c r="A178" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B178" s="56">
-[...24 lines deleted...]
-      <c r="M178" s="22"/>
+      <c r="B178" s="54">
+        <v>1000</v>
+      </c>
+      <c r="C178" s="54">
+        <v>2567</v>
+      </c>
+      <c r="D178" s="54">
+        <v>2567</v>
+      </c>
+      <c r="E178" s="54">
+        <v>2567</v>
+      </c>
+      <c r="F178" s="54">
+        <v>2567</v>
+      </c>
+      <c r="G178" s="54">
+        <v>2567</v>
+      </c>
+      <c r="H178" s="54">
+        <v>2567</v>
+      </c>
+      <c r="I178" s="66">
+        <v>2567</v>
+      </c>
+      <c r="K178" s="27"/>
+      <c r="L178" s="27"/>
+      <c r="M178" s="27"/>
     </row>
-    <row r="179" spans="1:13">
-[...28 lines deleted...]
-      <c r="M179" s="22"/>
+    <row r="179" spans="1:13" ht="39.75" customHeight="1">
+      <c r="A179" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="B179" s="54">
+        <v>1857010</v>
+      </c>
+      <c r="C179" s="54">
+        <v>4316947</v>
+      </c>
+      <c r="D179" s="66">
+        <v>6960249</v>
+      </c>
+      <c r="E179" s="66">
+        <v>8944200</v>
+      </c>
+      <c r="F179" s="66">
+        <v>11027546</v>
+      </c>
+      <c r="G179" s="66">
+        <v>14500503</v>
+      </c>
+      <c r="H179" s="66">
+        <v>17323129</v>
+      </c>
+      <c r="I179" s="66">
+        <v>19133478</v>
+      </c>
+      <c r="J179" s="20"/>
+      <c r="K179" s="20"/>
+      <c r="L179" s="20"/>
+      <c r="M179" s="20"/>
     </row>
     <row r="180" spans="1:13">
-      <c r="A180" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M180" s="22"/>
+      <c r="A180" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B180" s="54">
+        <v>1836365</v>
+      </c>
+      <c r="C180" s="53">
+        <v>4243132</v>
+      </c>
+      <c r="D180" s="66">
+        <v>6833265</v>
+      </c>
+      <c r="E180" s="66">
+        <v>8764046</v>
+      </c>
+      <c r="F180" s="66">
+        <v>10807265</v>
+      </c>
+      <c r="G180" s="66">
+        <v>14240094</v>
+      </c>
+      <c r="H180" s="66">
+        <v>17032914</v>
+      </c>
+      <c r="I180" s="66">
+        <v>18825695</v>
+      </c>
+      <c r="J180" s="20"/>
+      <c r="K180" s="20"/>
+      <c r="L180" s="20"/>
+      <c r="M180" s="20"/>
     </row>
     <row r="181" spans="1:13">
-      <c r="A181" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M181" s="22"/>
+      <c r="A181" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B181" s="54">
+        <v>9124</v>
+      </c>
+      <c r="C181" s="53">
+        <v>18248</v>
+      </c>
+      <c r="D181" s="66">
+        <v>27372</v>
+      </c>
+      <c r="E181" s="66">
+        <v>36496</v>
+      </c>
+      <c r="F181" s="66">
+        <v>45620</v>
+      </c>
+      <c r="G181" s="66">
+        <v>54744</v>
+      </c>
+      <c r="H181" s="66">
+        <v>56302</v>
+      </c>
+      <c r="I181" s="66">
+        <v>57860</v>
+      </c>
+      <c r="J181" s="20"/>
+      <c r="K181" s="20"/>
+      <c r="L181" s="20"/>
+      <c r="M181" s="20"/>
     </row>
     <row r="182" spans="1:13">
-      <c r="A182" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M182" s="22"/>
+      <c r="A182" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B182" s="54">
+        <v>10</v>
+      </c>
+      <c r="C182" s="53">
+        <v>20</v>
+      </c>
+      <c r="D182" s="66">
+        <v>30</v>
+      </c>
+      <c r="E182" s="66">
+        <v>40</v>
+      </c>
+      <c r="F182" s="66">
+        <v>50</v>
+      </c>
+      <c r="G182" s="66">
+        <v>60</v>
+      </c>
+      <c r="H182" s="66">
+        <v>60</v>
+      </c>
+      <c r="I182" s="66">
+        <v>60</v>
+      </c>
+      <c r="J182" s="20"/>
+      <c r="K182" s="20"/>
+      <c r="L182" s="20"/>
+      <c r="M182" s="20"/>
     </row>
     <row r="183" spans="1:13">
-      <c r="A183" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M183" s="22"/>
+      <c r="A183" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B183" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C183" s="53">
+        <v>26436</v>
+      </c>
+      <c r="D183" s="66">
+        <v>52871</v>
+      </c>
+      <c r="E183" s="66">
+        <v>79307</v>
+      </c>
+      <c r="F183" s="66">
+        <v>90446</v>
+      </c>
+      <c r="G183" s="66">
+        <v>101586</v>
+      </c>
+      <c r="H183" s="66">
+        <v>112725</v>
+      </c>
+      <c r="I183" s="66">
+        <v>120207</v>
+      </c>
+      <c r="J183" s="20"/>
+      <c r="K183" s="20"/>
+      <c r="L183" s="20"/>
+      <c r="M183" s="20"/>
     </row>
     <row r="184" spans="1:13">
-      <c r="A184" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M184" s="22"/>
+      <c r="A184" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B184" s="54">
+        <v>4883</v>
+      </c>
+      <c r="C184" s="53">
+        <v>9528</v>
+      </c>
+      <c r="D184" s="66">
+        <v>14173</v>
+      </c>
+      <c r="E184" s="66">
+        <v>18818</v>
+      </c>
+      <c r="F184" s="66">
+        <v>23463</v>
+      </c>
+      <c r="G184" s="66">
+        <v>28108</v>
+      </c>
+      <c r="H184" s="66">
+        <v>34823</v>
+      </c>
+      <c r="I184" s="66">
+        <v>41538</v>
+      </c>
+      <c r="J184" s="20"/>
+      <c r="K184" s="20"/>
+      <c r="L184" s="20"/>
+      <c r="M184" s="20"/>
     </row>
     <row r="185" spans="1:13">
-      <c r="A185" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M185" s="22"/>
+      <c r="A185" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B185" s="54">
+        <v>3021</v>
+      </c>
+      <c r="C185" s="53">
+        <v>6042</v>
+      </c>
+      <c r="D185" s="66">
+        <v>9063</v>
+      </c>
+      <c r="E185" s="66">
+        <v>12084</v>
+      </c>
+      <c r="F185" s="66">
+        <v>15105</v>
+      </c>
+      <c r="G185" s="66">
+        <v>18126</v>
+      </c>
+      <c r="H185" s="66">
+        <v>18176</v>
+      </c>
+      <c r="I185" s="66">
+        <v>18226</v>
+      </c>
+      <c r="J185" s="20"/>
+      <c r="K185" s="20"/>
+      <c r="L185" s="20"/>
+      <c r="M185" s="20"/>
     </row>
-    <row r="186" spans="1:13" ht="20.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="M186" s="22"/>
+    <row r="186" spans="1:13">
+      <c r="A186" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B186" s="54">
+        <v>3267</v>
+      </c>
+      <c r="C186" s="53">
+        <v>12861</v>
+      </c>
+      <c r="D186" s="66">
+        <v>22455</v>
+      </c>
+      <c r="E186" s="66">
+        <v>32049</v>
+      </c>
+      <c r="F186" s="66">
+        <v>43897</v>
+      </c>
+      <c r="G186" s="66">
+        <v>55745</v>
+      </c>
+      <c r="H186" s="66">
+        <v>66090</v>
+      </c>
+      <c r="I186" s="66">
+        <v>67854</v>
+      </c>
+      <c r="J186" s="20"/>
+      <c r="K186" s="20"/>
+      <c r="L186" s="20"/>
+      <c r="M186" s="20"/>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M187" s="22"/>
+      <c r="A187" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B187" s="54">
+        <v>341</v>
+      </c>
+      <c r="C187" s="53">
+        <v>682</v>
+      </c>
+      <c r="D187" s="66">
+        <v>1023</v>
+      </c>
+      <c r="E187" s="66">
+        <v>1364</v>
+      </c>
+      <c r="F187" s="66">
+        <v>1705</v>
+      </c>
+      <c r="G187" s="66">
+        <v>2046</v>
+      </c>
+      <c r="H187" s="66">
+        <v>2046</v>
+      </c>
+      <c r="I187" s="66">
+        <v>2046</v>
+      </c>
+      <c r="J187" s="20"/>
+      <c r="K187" s="20"/>
+      <c r="L187" s="20"/>
+      <c r="M187" s="20"/>
     </row>
-    <row r="188" spans="1:13">
-[...28 lines deleted...]
-      <c r="M188" s="22"/>
+    <row r="188" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A188" s="70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B188" s="54">
+        <v>4085194</v>
+      </c>
+      <c r="C188" s="54">
+        <v>10510977</v>
+      </c>
+      <c r="D188" s="66">
+        <v>15915680</v>
+      </c>
+      <c r="E188" s="66">
+        <v>20831288</v>
+      </c>
+      <c r="F188" s="66">
+        <v>27014244</v>
+      </c>
+      <c r="G188" s="66">
+        <v>32837695</v>
+      </c>
+      <c r="H188" s="66">
+        <v>39320717</v>
+      </c>
+      <c r="I188" s="66">
+        <v>48895897</v>
+      </c>
+      <c r="J188" s="20"/>
+      <c r="K188" s="20"/>
+      <c r="L188" s="20"/>
+      <c r="M188" s="20"/>
     </row>
     <row r="189" spans="1:13">
-      <c r="A189" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M189" s="22"/>
+      <c r="A189" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B189" s="54">
+        <v>3720725</v>
+      </c>
+      <c r="C189" s="53">
+        <v>9146463</v>
+      </c>
+      <c r="D189" s="66">
+        <v>13551121</v>
+      </c>
+      <c r="E189" s="66">
+        <v>17599873</v>
+      </c>
+      <c r="F189" s="66">
+        <v>23131613</v>
+      </c>
+      <c r="G189" s="66">
+        <v>28162488</v>
+      </c>
+      <c r="H189" s="66">
+        <v>33907398</v>
+      </c>
+      <c r="I189" s="66">
+        <v>42274155</v>
+      </c>
+      <c r="J189" s="20"/>
+      <c r="K189" s="20"/>
+      <c r="L189" s="20"/>
+      <c r="M189" s="20"/>
     </row>
     <row r="190" spans="1:13">
-      <c r="A190" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M190" s="22"/>
+      <c r="A190" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B190" s="54">
+        <v>1281</v>
+      </c>
+      <c r="C190" s="53">
+        <v>2562</v>
+      </c>
+      <c r="D190" s="66">
+        <v>3843</v>
+      </c>
+      <c r="E190" s="66">
+        <v>5124</v>
+      </c>
+      <c r="F190" s="66">
+        <v>6405</v>
+      </c>
+      <c r="G190" s="66">
+        <v>7686</v>
+      </c>
+      <c r="H190" s="66">
+        <v>7686</v>
+      </c>
+      <c r="I190" s="66">
+        <v>7686</v>
+      </c>
+      <c r="J190" s="20"/>
+      <c r="K190" s="20"/>
+      <c r="L190" s="20"/>
+      <c r="M190" s="20"/>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M191" s="22"/>
+      <c r="A191" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B191" s="54">
+        <v>286011</v>
+      </c>
+      <c r="C191" s="53">
+        <v>704213</v>
+      </c>
+      <c r="D191" s="66">
+        <v>1122415</v>
+      </c>
+      <c r="E191" s="66">
+        <v>1428319</v>
+      </c>
+      <c r="F191" s="66">
+        <v>1716100</v>
+      </c>
+      <c r="G191" s="66">
+        <v>2139843</v>
+      </c>
+      <c r="H191" s="66">
+        <v>2504117</v>
+      </c>
+      <c r="I191" s="66">
+        <v>3115829</v>
+      </c>
+      <c r="J191" s="20"/>
+      <c r="K191" s="20"/>
+      <c r="L191" s="20"/>
+      <c r="M191" s="20"/>
     </row>
     <row r="192" spans="1:13">
-      <c r="A192" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M192" s="22"/>
+      <c r="A192" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B192" s="54">
+        <v>18899</v>
+      </c>
+      <c r="C192" s="53">
+        <v>55044</v>
+      </c>
+      <c r="D192" s="66">
+        <v>91188</v>
+      </c>
+      <c r="E192" s="66">
+        <v>106441</v>
+      </c>
+      <c r="F192" s="66">
+        <v>127208</v>
+      </c>
+      <c r="G192" s="66">
+        <v>153372</v>
+      </c>
+      <c r="H192" s="66">
+        <v>182533</v>
+      </c>
+      <c r="I192" s="66">
+        <v>210027</v>
+      </c>
+      <c r="J192" s="20"/>
+      <c r="K192" s="20"/>
+      <c r="L192" s="20"/>
+      <c r="M192" s="20"/>
     </row>
     <row r="193" spans="1:13">
-      <c r="A193" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M193" s="22"/>
+      <c r="A193" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B193" s="54">
+        <v>388</v>
+      </c>
+      <c r="C193" s="53">
+        <v>5176</v>
+      </c>
+      <c r="D193" s="66">
+        <v>9964</v>
+      </c>
+      <c r="E193" s="66">
+        <v>14752</v>
+      </c>
+      <c r="F193" s="66">
+        <v>15156</v>
+      </c>
+      <c r="G193" s="66">
+        <v>15560</v>
+      </c>
+      <c r="H193" s="66">
+        <v>16101</v>
+      </c>
+      <c r="I193" s="66">
+        <v>16635</v>
+      </c>
+      <c r="J193" s="20"/>
+      <c r="K193" s="20"/>
+      <c r="L193" s="20"/>
+      <c r="M193" s="20"/>
     </row>
     <row r="194" spans="1:13">
-      <c r="A194" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M194" s="29"/>
+      <c r="A194" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B194" s="54">
+        <v>15836</v>
+      </c>
+      <c r="C194" s="53">
+        <v>317630</v>
+      </c>
+      <c r="D194" s="66">
+        <v>619424</v>
+      </c>
+      <c r="E194" s="66">
+        <v>921218</v>
+      </c>
+      <c r="F194" s="66">
+        <v>1030697</v>
+      </c>
+      <c r="G194" s="66">
+        <v>1140175</v>
+      </c>
+      <c r="H194" s="66">
+        <v>1256019</v>
+      </c>
+      <c r="I194" s="66">
+        <v>1384233</v>
+      </c>
+      <c r="J194" s="20"/>
+      <c r="K194" s="20"/>
+      <c r="L194" s="20"/>
+      <c r="M194" s="20"/>
     </row>
     <row r="195" spans="1:13">
-      <c r="A195" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M195" s="22"/>
+      <c r="A195" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B195" s="54">
+        <v>3438</v>
+      </c>
+      <c r="C195" s="53">
+        <v>7080</v>
+      </c>
+      <c r="D195" s="66">
+        <v>10722</v>
+      </c>
+      <c r="E195" s="66">
+        <v>14365</v>
+      </c>
+      <c r="F195" s="66">
+        <v>15042</v>
+      </c>
+      <c r="G195" s="66">
+        <v>15720</v>
+      </c>
+      <c r="H195" s="66">
+        <v>15755</v>
+      </c>
+      <c r="I195" s="66">
+        <v>15779</v>
+      </c>
+      <c r="J195" s="20"/>
+      <c r="K195" s="20"/>
+      <c r="L195" s="20"/>
+      <c r="M195" s="20"/>
     </row>
     <row r="196" spans="1:13">
-      <c r="A196" s="69" t="s">
+      <c r="A196" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B196" s="56">
-[...24 lines deleted...]
-      <c r="M196" s="22"/>
+      <c r="B196" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C196" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D196" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="E196" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F196" s="66">
+        <v>34</v>
+      </c>
+      <c r="G196" s="66">
+        <v>68</v>
+      </c>
+      <c r="H196" s="66">
+        <v>102</v>
+      </c>
+      <c r="I196" s="66">
+        <v>668</v>
+      </c>
+      <c r="J196" s="27"/>
+      <c r="K196" s="27"/>
+      <c r="L196" s="27"/>
+      <c r="M196" s="27"/>
     </row>
-    <row r="197" spans="1:13" ht="36">
-[...28 lines deleted...]
-      <c r="M197" s="29"/>
+    <row r="197" spans="1:13">
+      <c r="A197" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B197" s="54">
+        <v>19020</v>
+      </c>
+      <c r="C197" s="53">
+        <v>53992</v>
+      </c>
+      <c r="D197" s="66">
+        <v>88965</v>
+      </c>
+      <c r="E197" s="66">
+        <v>123937</v>
+      </c>
+      <c r="F197" s="66">
+        <v>340611</v>
+      </c>
+      <c r="G197" s="66">
+        <v>557284</v>
+      </c>
+      <c r="H197" s="66">
+        <v>771362</v>
+      </c>
+      <c r="I197" s="66">
+        <v>1201514</v>
+      </c>
+      <c r="J197" s="20"/>
+      <c r="K197" s="20"/>
+      <c r="L197" s="20"/>
+      <c r="M197" s="20"/>
     </row>
     <row r="198" spans="1:13">
-      <c r="A198" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M198" s="29"/>
+      <c r="A198" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B198" s="54">
+        <v>19596</v>
+      </c>
+      <c r="C198" s="53">
+        <v>218817</v>
+      </c>
+      <c r="D198" s="66">
+        <v>418038</v>
+      </c>
+      <c r="E198" s="66">
+        <v>617259</v>
+      </c>
+      <c r="F198" s="66">
+        <v>631378</v>
+      </c>
+      <c r="G198" s="66">
+        <v>645498</v>
+      </c>
+      <c r="H198" s="66">
+        <v>659644</v>
+      </c>
+      <c r="I198" s="66">
+        <v>669372</v>
+      </c>
+      <c r="J198" s="20"/>
+      <c r="K198" s="20"/>
+      <c r="L198" s="20"/>
+      <c r="M198" s="20"/>
     </row>
-    <row r="199" spans="1:13">
-[...26 lines deleted...]
-      <c r="M199" s="29"/>
+    <row r="199" spans="1:13" ht="33.75">
+      <c r="A199" s="71" t="s">
+        <v>94</v>
+      </c>
+      <c r="B199" s="65">
+        <v>1908</v>
+      </c>
+      <c r="C199" s="65">
+        <v>5323</v>
+      </c>
+      <c r="D199" s="54">
+        <v>8738</v>
+      </c>
+      <c r="E199" s="54">
+        <v>12154</v>
+      </c>
+      <c r="F199" s="54">
+        <v>12694</v>
+      </c>
+      <c r="G199" s="54">
+        <v>13234</v>
+      </c>
+      <c r="H199" s="65">
+        <v>13234</v>
+      </c>
+      <c r="I199" s="66">
+        <v>18742</v>
+      </c>
+      <c r="J199" s="27"/>
+      <c r="K199" s="27"/>
+      <c r="L199" s="27"/>
+      <c r="M199" s="27"/>
     </row>
-    <row r="200" spans="1:13" ht="16.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="M200" s="22"/>
+    <row r="200" spans="1:13">
+      <c r="A200" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B200" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C200" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D200" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E200" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F200" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G200" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H200" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I200" s="66">
+        <v>2730</v>
+      </c>
+      <c r="J200" s="27"/>
+      <c r="K200" s="27"/>
+      <c r="L200" s="27"/>
+      <c r="M200" s="27"/>
     </row>
     <row r="201" spans="1:13">
-      <c r="A201" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M201" s="22"/>
+      <c r="A201" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B201" s="53">
+        <v>540</v>
+      </c>
+      <c r="C201" s="53">
+        <v>1080</v>
+      </c>
+      <c r="D201" s="53">
+        <v>1620</v>
+      </c>
+      <c r="E201" s="53">
+        <v>2160</v>
+      </c>
+      <c r="F201" s="53">
+        <v>2700</v>
+      </c>
+      <c r="G201" s="53">
+        <v>3240</v>
+      </c>
+      <c r="H201" s="53">
+        <v>3240</v>
+      </c>
+      <c r="I201" s="66">
+        <v>3240</v>
+      </c>
+      <c r="K201" s="27"/>
+      <c r="L201" s="27"/>
+      <c r="M201" s="27"/>
     </row>
-    <row r="202" spans="1:13" ht="13.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="M202" s="22"/>
+    <row r="202" spans="1:13">
+      <c r="A202" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B202" s="53">
+        <v>1368</v>
+      </c>
+      <c r="C202" s="53">
+        <v>4243</v>
+      </c>
+      <c r="D202" s="53">
+        <v>7118</v>
+      </c>
+      <c r="E202" s="53">
+        <v>9994</v>
+      </c>
+      <c r="F202" s="53">
+        <v>9994</v>
+      </c>
+      <c r="G202" s="53">
+        <v>9994</v>
+      </c>
+      <c r="H202" s="53">
+        <v>9994</v>
+      </c>
+      <c r="I202" s="66">
+        <v>12772</v>
+      </c>
+      <c r="K202" s="27"/>
+      <c r="L202" s="27"/>
+      <c r="M202" s="27"/>
     </row>
-    <row r="203" spans="1:13">
-[...28 lines deleted...]
-      <c r="M203" s="22"/>
+    <row r="203" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A203" s="70" t="s">
+        <v>34</v>
+      </c>
+      <c r="B203" s="54">
+        <v>3651381</v>
+      </c>
+      <c r="C203" s="54">
+        <v>9106340</v>
+      </c>
+      <c r="D203" s="66">
+        <v>13540324</v>
+      </c>
+      <c r="E203" s="66">
+        <v>17618499</v>
+      </c>
+      <c r="F203" s="66">
+        <v>23094735</v>
+      </c>
+      <c r="G203" s="66">
+        <v>28070073</v>
+      </c>
+      <c r="H203" s="66">
+        <v>33760464</v>
+      </c>
+      <c r="I203" s="66">
+        <v>42039627</v>
+      </c>
+      <c r="J203" s="20"/>
+      <c r="K203" s="20"/>
+      <c r="L203" s="20"/>
+      <c r="M203" s="20"/>
     </row>
     <row r="204" spans="1:13">
-      <c r="A204" s="69" t="s">
+      <c r="A204" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B204" s="56">
-[...24 lines deleted...]
-      <c r="M204" s="22"/>
+      <c r="B204" s="54">
+        <v>3632685</v>
+      </c>
+      <c r="C204" s="53">
+        <v>8889323</v>
+      </c>
+      <c r="D204" s="66">
+        <v>13124986</v>
+      </c>
+      <c r="E204" s="66">
+        <v>17004840</v>
+      </c>
+      <c r="F204" s="66">
+        <v>22467857</v>
+      </c>
+      <c r="G204" s="66">
+        <v>27429975</v>
+      </c>
+      <c r="H204" s="66">
+        <v>33107147</v>
+      </c>
+      <c r="I204" s="66">
+        <v>41383561</v>
+      </c>
+      <c r="J204" s="20"/>
+      <c r="K204" s="20"/>
+      <c r="L204" s="20"/>
+      <c r="M204" s="20"/>
     </row>
-    <row r="205" spans="1:13">
-[...28 lines deleted...]
-      <c r="M205" s="22"/>
+    <row r="205" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A205" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B205" s="54">
+        <v>18696</v>
+      </c>
+      <c r="C205" s="53">
+        <v>217017</v>
+      </c>
+      <c r="D205" s="66">
+        <v>415338</v>
+      </c>
+      <c r="E205" s="66">
+        <v>613659</v>
+      </c>
+      <c r="F205" s="66">
+        <v>626878</v>
+      </c>
+      <c r="G205" s="66">
+        <v>640098</v>
+      </c>
+      <c r="H205" s="66">
+        <v>653317</v>
+      </c>
+      <c r="I205" s="66">
+        <v>656066</v>
+      </c>
+      <c r="J205" s="20"/>
+      <c r="K205" s="20"/>
+      <c r="L205" s="20"/>
+      <c r="M205" s="20"/>
     </row>
-    <row r="206" spans="1:13">
-[...28 lines deleted...]
-      <c r="M206" s="22"/>
+    <row r="206" spans="1:13" ht="24.75" customHeight="1">
+      <c r="A206" s="71" t="s">
+        <v>95</v>
+      </c>
+      <c r="B206" s="65">
+        <v>17239</v>
+      </c>
+      <c r="C206" s="65">
+        <v>44631</v>
+      </c>
+      <c r="D206" s="54">
+        <v>72023</v>
+      </c>
+      <c r="E206" s="54">
+        <v>99415</v>
+      </c>
+      <c r="F206" s="54">
+        <v>322434</v>
+      </c>
+      <c r="G206" s="54">
+        <v>545454</v>
+      </c>
+      <c r="H206" s="65">
+        <v>768275</v>
+      </c>
+      <c r="I206" s="66">
+        <v>870520</v>
+      </c>
+      <c r="J206" s="27"/>
+      <c r="K206" s="27"/>
+      <c r="L206" s="27"/>
+      <c r="M206" s="27"/>
     </row>
     <row r="207" spans="1:13">
-      <c r="A207" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M207" s="22"/>
+      <c r="A207" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B207" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C207" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D207" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E207" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F207" s="53">
+        <v>9725</v>
+      </c>
+      <c r="G207" s="53">
+        <v>19449</v>
+      </c>
+      <c r="H207" s="53">
+        <v>29174</v>
+      </c>
+      <c r="I207" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K207" s="27"/>
+      <c r="L207" s="27"/>
+      <c r="M207" s="27"/>
     </row>
     <row r="208" spans="1:13">
-      <c r="A208" s="69" t="s">
+      <c r="A208" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B208" s="56">
-[...24 lines deleted...]
-      <c r="M208" s="22"/>
+      <c r="B208" s="53">
+        <v>2795</v>
+      </c>
+      <c r="C208" s="53">
+        <v>5794</v>
+      </c>
+      <c r="D208" s="53">
+        <v>8793</v>
+      </c>
+      <c r="E208" s="53">
+        <v>11793</v>
+      </c>
+      <c r="F208" s="53">
+        <v>11793</v>
+      </c>
+      <c r="G208" s="53">
+        <v>11793</v>
+      </c>
+      <c r="H208" s="53">
+        <v>11793</v>
+      </c>
+      <c r="I208" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K208" s="27"/>
+      <c r="L208" s="27"/>
+      <c r="M208" s="27"/>
     </row>
     <row r="209" spans="1:13">
-      <c r="A209" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M209" s="22"/>
+      <c r="A209" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B209" s="53">
+        <v>14239</v>
+      </c>
+      <c r="C209" s="53">
+        <v>38427</v>
+      </c>
+      <c r="D209" s="53">
+        <v>62615</v>
+      </c>
+      <c r="E209" s="53">
+        <v>86802</v>
+      </c>
+      <c r="F209" s="53">
+        <v>299892</v>
+      </c>
+      <c r="G209" s="53">
+        <v>512982</v>
+      </c>
+      <c r="H209" s="53">
+        <v>726078</v>
+      </c>
+      <c r="I209" s="66">
+        <v>870520</v>
+      </c>
+      <c r="K209" s="27"/>
+      <c r="L209" s="27"/>
+      <c r="M209" s="27"/>
     </row>
     <row r="210" spans="1:13">
-      <c r="A210" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M210" s="22"/>
+      <c r="A210" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B210" s="53">
+        <v>205</v>
+      </c>
+      <c r="C210" s="53">
+        <v>410</v>
+      </c>
+      <c r="D210" s="53">
+        <v>615</v>
+      </c>
+      <c r="E210" s="53">
+        <v>820</v>
+      </c>
+      <c r="F210" s="53">
+        <v>1025</v>
+      </c>
+      <c r="G210" s="53">
+        <v>1230</v>
+      </c>
+      <c r="H210" s="53">
+        <v>1230</v>
+      </c>
+      <c r="I210" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K210" s="27"/>
+      <c r="L210" s="27"/>
+      <c r="M210" s="27"/>
     </row>
-    <row r="211" spans="1:13">
-[...28 lines deleted...]
-      <c r="M211" s="22"/>
+    <row r="211" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A211" s="71" t="s">
+        <v>96</v>
+      </c>
+      <c r="B211" s="65">
+        <v>79</v>
+      </c>
+      <c r="C211" s="65">
+        <v>158</v>
+      </c>
+      <c r="D211" s="54">
+        <v>237</v>
+      </c>
+      <c r="E211" s="54">
+        <v>316</v>
+      </c>
+      <c r="F211" s="54">
+        <v>395</v>
+      </c>
+      <c r="G211" s="54">
+        <v>474</v>
+      </c>
+      <c r="H211" s="65">
+        <v>474</v>
+      </c>
+      <c r="I211" s="66">
+        <v>474</v>
+      </c>
+      <c r="J211" s="29"/>
+      <c r="K211" s="27"/>
+      <c r="L211" s="27"/>
+      <c r="M211" s="27"/>
     </row>
-    <row r="212" spans="1:13" ht="24.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="M212" s="29"/>
+    <row r="212" spans="1:13">
+      <c r="A212" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B212" s="53">
+        <v>50</v>
+      </c>
+      <c r="C212" s="53">
+        <v>100</v>
+      </c>
+      <c r="D212" s="53">
+        <v>150</v>
+      </c>
+      <c r="E212" s="53">
+        <v>200</v>
+      </c>
+      <c r="F212" s="53">
+        <v>250</v>
+      </c>
+      <c r="G212" s="53">
+        <v>300</v>
+      </c>
+      <c r="H212" s="53">
+        <v>300</v>
+      </c>
+      <c r="I212" s="66">
+        <v>300</v>
+      </c>
+      <c r="K212" s="27"/>
+      <c r="L212" s="27"/>
+      <c r="M212" s="27"/>
     </row>
     <row r="213" spans="1:13">
-      <c r="A213" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M213" s="29"/>
+      <c r="A213" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B213" s="53">
+        <v>29</v>
+      </c>
+      <c r="C213" s="53">
+        <v>58</v>
+      </c>
+      <c r="D213" s="53">
+        <v>87</v>
+      </c>
+      <c r="E213" s="53">
+        <v>116</v>
+      </c>
+      <c r="F213" s="53">
+        <v>145</v>
+      </c>
+      <c r="G213" s="53">
+        <v>174</v>
+      </c>
+      <c r="H213" s="53">
+        <v>174</v>
+      </c>
+      <c r="I213" s="66">
+        <v>174</v>
+      </c>
+      <c r="K213" s="27"/>
+      <c r="L213" s="27"/>
+      <c r="M213" s="27"/>
     </row>
     <row r="214" spans="1:13">
-      <c r="A214" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M214" s="29"/>
+      <c r="A214" s="82" t="s">
+        <v>97</v>
+      </c>
+      <c r="B214" s="65">
+        <v>2109</v>
+      </c>
+      <c r="C214" s="65">
+        <v>4218</v>
+      </c>
+      <c r="D214" s="54">
+        <v>6327</v>
+      </c>
+      <c r="E214" s="54">
+        <v>8436</v>
+      </c>
+      <c r="F214" s="54">
+        <v>10545</v>
+      </c>
+      <c r="G214" s="54">
+        <v>12654</v>
+      </c>
+      <c r="H214" s="65">
+        <v>12654</v>
+      </c>
+      <c r="I214" s="66">
+        <v>12654</v>
+      </c>
+      <c r="J214" s="29"/>
+      <c r="K214" s="27"/>
+      <c r="L214" s="27"/>
+      <c r="M214" s="27"/>
     </row>
     <row r="215" spans="1:13">
-      <c r="A215" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M215" s="29"/>
+      <c r="A215" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B215" s="65">
+        <v>2109</v>
+      </c>
+      <c r="C215" s="65">
+        <v>4218</v>
+      </c>
+      <c r="D215" s="54">
+        <v>6327</v>
+      </c>
+      <c r="E215" s="54">
+        <v>8436</v>
+      </c>
+      <c r="F215" s="54">
+        <v>10545</v>
+      </c>
+      <c r="G215" s="54">
+        <v>12654</v>
+      </c>
+      <c r="H215" s="65">
+        <v>12654</v>
+      </c>
+      <c r="I215" s="66">
+        <v>12654</v>
+      </c>
+      <c r="J215" s="29"/>
+      <c r="K215" s="27"/>
+      <c r="L215" s="27"/>
+      <c r="M215" s="27"/>
     </row>
-    <row r="216" spans="1:13">
-[...26 lines deleted...]
-      <c r="M216" s="29"/>
+    <row r="216" spans="1:13" ht="27" customHeight="1">
+      <c r="A216" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="B216" s="54">
+        <v>412477</v>
+      </c>
+      <c r="C216" s="54">
+        <v>1350305</v>
+      </c>
+      <c r="D216" s="66">
+        <v>2288028</v>
+      </c>
+      <c r="E216" s="66">
+        <v>3092464</v>
+      </c>
+      <c r="F216" s="66">
+        <v>3573436</v>
+      </c>
+      <c r="G216" s="66">
+        <v>4195800</v>
+      </c>
+      <c r="H216" s="66">
+        <v>4765609</v>
+      </c>
+      <c r="I216" s="66">
+        <v>5630175</v>
+      </c>
+      <c r="J216" s="20"/>
+      <c r="K216" s="20"/>
+      <c r="L216" s="20"/>
+      <c r="M216" s="20"/>
     </row>
-    <row r="217" spans="1:13" ht="36">
-[...28 lines deleted...]
-      <c r="M217" s="29"/>
+    <row r="217" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A217" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B217" s="54">
+        <v>85881</v>
+      </c>
+      <c r="C217" s="53">
+        <v>252822</v>
+      </c>
+      <c r="D217" s="66">
+        <v>419658</v>
+      </c>
+      <c r="E217" s="66">
+        <v>586397</v>
+      </c>
+      <c r="F217" s="66">
+        <v>643237</v>
+      </c>
+      <c r="G217" s="66">
+        <v>700110</v>
+      </c>
+      <c r="H217" s="66">
+        <v>758123</v>
+      </c>
+      <c r="I217" s="66">
+        <v>845736</v>
+      </c>
+      <c r="J217" s="20"/>
+      <c r="K217" s="20"/>
+      <c r="L217" s="20"/>
+      <c r="M217" s="20"/>
     </row>
-    <row r="218" spans="1:13">
-[...26 lines deleted...]
-      <c r="M218" s="29"/>
+    <row r="218" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A218" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B218" s="54">
+        <v>741</v>
+      </c>
+      <c r="C218" s="53">
+        <v>1482</v>
+      </c>
+      <c r="D218" s="66">
+        <v>2223</v>
+      </c>
+      <c r="E218" s="66">
+        <v>2964</v>
+      </c>
+      <c r="F218" s="66">
+        <v>3705</v>
+      </c>
+      <c r="G218" s="66">
+        <v>4446</v>
+      </c>
+      <c r="H218" s="66">
+        <v>4446</v>
+      </c>
+      <c r="I218" s="66">
+        <v>4446</v>
+      </c>
+      <c r="J218" s="20"/>
+      <c r="K218" s="20"/>
+      <c r="L218" s="20"/>
+      <c r="M218" s="20"/>
     </row>
-    <row r="219" spans="1:13">
-      <c r="A219" s="69" t="s">
+    <row r="219" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A219" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="B219" s="55">
-[...22 lines deleted...]
-      <c r="M219" s="29"/>
+      <c r="B219" s="54">
+        <v>285981</v>
+      </c>
+      <c r="C219" s="53">
+        <v>704153</v>
+      </c>
+      <c r="D219" s="66">
+        <v>1122325</v>
+      </c>
+      <c r="E219" s="66">
+        <v>1428199</v>
+      </c>
+      <c r="F219" s="66">
+        <v>1715950</v>
+      </c>
+      <c r="G219" s="66">
+        <v>2139663</v>
+      </c>
+      <c r="H219" s="66">
+        <v>2503937</v>
+      </c>
+      <c r="I219" s="66">
+        <v>3115649</v>
+      </c>
+      <c r="J219" s="20"/>
+      <c r="K219" s="20"/>
+      <c r="L219" s="20"/>
+      <c r="M219" s="20"/>
     </row>
-    <row r="220" spans="1:13">
-[...28 lines deleted...]
-      <c r="M220" s="29"/>
+    <row r="220" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A220" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B220" s="54">
+        <v>18899</v>
+      </c>
+      <c r="C220" s="53">
+        <v>55044</v>
+      </c>
+      <c r="D220" s="66">
+        <v>91188</v>
+      </c>
+      <c r="E220" s="66">
+        <v>106441</v>
+      </c>
+      <c r="F220" s="66">
+        <v>127208</v>
+      </c>
+      <c r="G220" s="66">
+        <v>153372</v>
+      </c>
+      <c r="H220" s="66">
+        <v>182533</v>
+      </c>
+      <c r="I220" s="66">
+        <v>210027</v>
+      </c>
+      <c r="J220" s="20"/>
+      <c r="K220" s="20"/>
+      <c r="L220" s="20"/>
+      <c r="M220" s="20"/>
     </row>
-    <row r="221" spans="1:13">
-[...28 lines deleted...]
-      <c r="M221" s="29"/>
+    <row r="221" spans="1:13" ht="18" customHeight="1">
+      <c r="A221" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B221" s="54">
+        <v>388</v>
+      </c>
+      <c r="C221" s="53">
+        <v>5176</v>
+      </c>
+      <c r="D221" s="66">
+        <v>9964</v>
+      </c>
+      <c r="E221" s="66">
+        <v>14752</v>
+      </c>
+      <c r="F221" s="66">
+        <v>15156</v>
+      </c>
+      <c r="G221" s="66">
+        <v>15560</v>
+      </c>
+      <c r="H221" s="66">
+        <v>16101</v>
+      </c>
+      <c r="I221" s="66">
+        <v>16635</v>
+      </c>
+      <c r="J221" s="20"/>
+      <c r="K221" s="20"/>
+      <c r="L221" s="20"/>
+      <c r="M221" s="20"/>
     </row>
-    <row r="222" spans="1:13" ht="27" customHeight="1">
-[...28 lines deleted...]
-      <c r="M222" s="22"/>
+    <row r="222" spans="1:13" ht="18" customHeight="1">
+      <c r="A222" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B222" s="54">
+        <v>15836</v>
+      </c>
+      <c r="C222" s="53">
+        <v>317630</v>
+      </c>
+      <c r="D222" s="66">
+        <v>619424</v>
+      </c>
+      <c r="E222" s="66">
+        <v>921218</v>
+      </c>
+      <c r="F222" s="66">
+        <v>1030697</v>
+      </c>
+      <c r="G222" s="66">
+        <v>1140175</v>
+      </c>
+      <c r="H222" s="66">
+        <v>1256019</v>
+      </c>
+      <c r="I222" s="66">
+        <v>1384233</v>
+      </c>
+      <c r="J222" s="20"/>
+      <c r="K222" s="20"/>
+      <c r="L222" s="20"/>
+      <c r="M222" s="20"/>
     </row>
     <row r="223" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A223" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M223" s="22"/>
+      <c r="A223" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B223" s="54">
+        <v>643</v>
+      </c>
+      <c r="C223" s="53">
+        <v>1286</v>
+      </c>
+      <c r="D223" s="66">
+        <v>1929</v>
+      </c>
+      <c r="E223" s="66">
+        <v>2572</v>
+      </c>
+      <c r="F223" s="66">
+        <v>3250</v>
+      </c>
+      <c r="G223" s="66">
+        <v>3927</v>
+      </c>
+      <c r="H223" s="66">
+        <v>3962</v>
+      </c>
+      <c r="I223" s="66">
+        <v>3986</v>
+      </c>
+      <c r="J223" s="20"/>
+      <c r="K223" s="20"/>
+      <c r="L223" s="20"/>
+      <c r="M223" s="20"/>
     </row>
-    <row r="224" spans="1:13" ht="16.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="M224" s="22"/>
+    <row r="224" spans="1:13" ht="21" customHeight="1">
+      <c r="A224" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B224" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="C224" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D224" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="E224" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="F224" s="66">
+        <v>34</v>
+      </c>
+      <c r="G224" s="66">
+        <v>68</v>
+      </c>
+      <c r="H224" s="66">
+        <v>102</v>
+      </c>
+      <c r="I224" s="66">
+        <v>668</v>
+      </c>
+      <c r="J224" s="27"/>
+      <c r="K224" s="27"/>
+      <c r="L224" s="27"/>
+      <c r="M224" s="27"/>
     </row>
-    <row r="225" spans="1:13" ht="16.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="M225" s="22"/>
+    <row r="225" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A225" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B225" s="54">
+        <v>3414</v>
+      </c>
+      <c r="C225" s="53">
+        <v>11324</v>
+      </c>
+      <c r="D225" s="66">
+        <v>19235</v>
+      </c>
+      <c r="E225" s="66">
+        <v>27145</v>
+      </c>
+      <c r="F225" s="66">
+        <v>30730</v>
+      </c>
+      <c r="G225" s="66">
+        <v>34315</v>
+      </c>
+      <c r="H225" s="66">
+        <v>35296</v>
+      </c>
+      <c r="I225" s="66">
+        <v>36728</v>
+      </c>
+      <c r="J225" s="20"/>
+      <c r="K225" s="20"/>
+      <c r="L225" s="20"/>
+      <c r="M225" s="20"/>
     </row>
     <row r="226" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A226" s="69" t="s">
+      <c r="A226" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B226" s="54">
+        <v>695</v>
+      </c>
+      <c r="C226" s="53">
+        <v>1390</v>
+      </c>
+      <c r="D226" s="66">
+        <v>2085</v>
+      </c>
+      <c r="E226" s="66">
+        <v>2780</v>
+      </c>
+      <c r="F226" s="66">
+        <v>3475</v>
+      </c>
+      <c r="G226" s="66">
+        <v>4170</v>
+      </c>
+      <c r="H226" s="66">
+        <v>5097</v>
+      </c>
+      <c r="I226" s="66">
+        <v>12076</v>
+      </c>
+      <c r="J226" s="20"/>
+      <c r="K226" s="20"/>
+      <c r="L226" s="20"/>
+      <c r="M226" s="20"/>
+    </row>
+    <row r="227" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A227" s="71" t="s">
+        <v>35</v>
+      </c>
+      <c r="B227" s="65">
+        <v>57359</v>
+      </c>
+      <c r="C227" s="65">
+        <v>131091</v>
+      </c>
+      <c r="D227" s="54">
+        <v>204823</v>
+      </c>
+      <c r="E227" s="54">
+        <v>278555</v>
+      </c>
+      <c r="F227" s="54">
+        <v>336416</v>
+      </c>
+      <c r="G227" s="54">
+        <v>394278</v>
+      </c>
+      <c r="H227" s="65">
+        <v>447276</v>
+      </c>
+      <c r="I227" s="66">
+        <v>495310</v>
+      </c>
+      <c r="J227" s="27"/>
+      <c r="K227" s="27"/>
+      <c r="L227" s="27"/>
+      <c r="M227" s="27"/>
+    </row>
+    <row r="228" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A228" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B228" s="54">
+        <v>33708</v>
+      </c>
+      <c r="C228" s="53">
+        <v>83644</v>
+      </c>
+      <c r="D228" s="53">
+        <v>133580</v>
+      </c>
+      <c r="E228" s="53">
+        <v>183516</v>
+      </c>
+      <c r="F228" s="53">
+        <v>215148</v>
+      </c>
+      <c r="G228" s="53">
+        <v>246779</v>
+      </c>
+      <c r="H228" s="53">
+        <v>280162</v>
+      </c>
+      <c r="I228" s="66">
+        <v>310721</v>
+      </c>
+      <c r="K228" s="27"/>
+      <c r="L228" s="27"/>
+      <c r="M228" s="27"/>
+    </row>
+    <row r="229" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A229" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B229" s="54">
+        <v>1598</v>
+      </c>
+      <c r="C229" s="53">
+        <v>3196</v>
+      </c>
+      <c r="D229" s="53">
+        <v>4794</v>
+      </c>
+      <c r="E229" s="53">
+        <v>6392</v>
+      </c>
+      <c r="F229" s="53">
+        <v>10684</v>
+      </c>
+      <c r="G229" s="53">
+        <v>14975</v>
+      </c>
+      <c r="H229" s="53">
+        <v>20201</v>
+      </c>
+      <c r="I229" s="66">
+        <v>23240</v>
+      </c>
+      <c r="K229" s="27"/>
+      <c r="L229" s="27"/>
+      <c r="M229" s="27"/>
+    </row>
+    <row r="230" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A230" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B226" s="56">
-[...24 lines deleted...]
-      <c r="M226" s="22"/>
+      <c r="B230" s="54">
+        <v>992</v>
+      </c>
+      <c r="C230" s="53">
+        <v>1984</v>
+      </c>
+      <c r="D230" s="53">
+        <v>2976</v>
+      </c>
+      <c r="E230" s="53">
+        <v>3968</v>
+      </c>
+      <c r="F230" s="53">
+        <v>4960</v>
+      </c>
+      <c r="G230" s="53">
+        <v>5952</v>
+      </c>
+      <c r="H230" s="53">
+        <v>10711</v>
+      </c>
+      <c r="I230" s="66">
+        <v>15470</v>
+      </c>
+      <c r="K230" s="27"/>
+      <c r="L230" s="27"/>
+      <c r="M230" s="27"/>
     </row>
-    <row r="227" spans="1:13" ht="18" customHeight="1">
-      <c r="A227" s="69" t="s">
+    <row r="231" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A231" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B227" s="56">
-[...24 lines deleted...]
-      <c r="M227" s="22"/>
+      <c r="B231" s="54">
+        <v>1050</v>
+      </c>
+      <c r="C231" s="53">
+        <v>2245</v>
+      </c>
+      <c r="D231" s="53">
+        <v>3440</v>
+      </c>
+      <c r="E231" s="53">
+        <v>4635</v>
+      </c>
+      <c r="F231" s="53">
+        <v>5570</v>
+      </c>
+      <c r="G231" s="53">
+        <v>6505</v>
+      </c>
+      <c r="H231" s="53">
+        <v>7766</v>
+      </c>
+      <c r="I231" s="66">
+        <v>9073</v>
+      </c>
+      <c r="K231" s="27"/>
+      <c r="L231" s="27"/>
+      <c r="M231" s="27"/>
     </row>
-    <row r="228" spans="1:13" ht="18" customHeight="1">
-[...31 lines deleted...]
-      <c r="A229" s="69" t="s">
+    <row r="232" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A232" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B229" s="56">
-[...117 lines deleted...]
-      <c r="M232" s="22"/>
+      <c r="B232" s="54">
+        <v>10319</v>
+      </c>
+      <c r="C232" s="53">
+        <v>20638</v>
+      </c>
+      <c r="D232" s="53">
+        <v>30957</v>
+      </c>
+      <c r="E232" s="53">
+        <v>41276</v>
+      </c>
+      <c r="F232" s="53">
+        <v>51595</v>
+      </c>
+      <c r="G232" s="53">
+        <v>61914</v>
+      </c>
+      <c r="H232" s="53">
+        <v>66906</v>
+      </c>
+      <c r="I232" s="66">
+        <v>71898</v>
+      </c>
+      <c r="K232" s="27"/>
+      <c r="L232" s="27"/>
+      <c r="M232" s="27"/>
     </row>
     <row r="233" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A233" s="74" t="s">
-[...27 lines deleted...]
-      <c r="M233" s="29"/>
+      <c r="A233" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B233" s="54">
+        <v>349</v>
+      </c>
+      <c r="C233" s="53">
+        <v>698</v>
+      </c>
+      <c r="D233" s="53">
+        <v>1047</v>
+      </c>
+      <c r="E233" s="53">
+        <v>1396</v>
+      </c>
+      <c r="F233" s="53">
+        <v>1745</v>
+      </c>
+      <c r="G233" s="53">
+        <v>2094</v>
+      </c>
+      <c r="H233" s="53">
+        <v>2202</v>
+      </c>
+      <c r="I233" s="66">
+        <v>2310</v>
+      </c>
+      <c r="K233" s="27"/>
+      <c r="L233" s="27"/>
+      <c r="M233" s="27"/>
     </row>
     <row r="234" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A234" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M234" s="29"/>
+      <c r="A234" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B234" s="54">
+        <v>5382</v>
+      </c>
+      <c r="C234" s="53">
+        <v>10764</v>
+      </c>
+      <c r="D234" s="53">
+        <v>16146</v>
+      </c>
+      <c r="E234" s="53">
+        <v>21528</v>
+      </c>
+      <c r="F234" s="53">
+        <v>26910</v>
+      </c>
+      <c r="G234" s="53">
+        <v>32292</v>
+      </c>
+      <c r="H234" s="53">
+        <v>34837</v>
+      </c>
+      <c r="I234" s="66">
+        <v>37382</v>
+      </c>
+      <c r="K234" s="27"/>
+      <c r="L234" s="27"/>
+      <c r="M234" s="27"/>
     </row>
     <row r="235" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A235" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M235" s="29"/>
+      <c r="A235" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B235" s="54">
+        <v>3962</v>
+      </c>
+      <c r="C235" s="53">
+        <v>7924</v>
+      </c>
+      <c r="D235" s="53">
+        <v>11886</v>
+      </c>
+      <c r="E235" s="53">
+        <v>15848</v>
+      </c>
+      <c r="F235" s="53">
+        <v>19810</v>
+      </c>
+      <c r="G235" s="53">
+        <v>23772</v>
+      </c>
+      <c r="H235" s="53">
+        <v>24497</v>
+      </c>
+      <c r="I235" s="66">
+        <v>25222</v>
+      </c>
+      <c r="K235" s="27"/>
+      <c r="L235" s="27"/>
+      <c r="M235" s="27"/>
     </row>
     <row r="236" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A236" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M236" s="29"/>
+      <c r="A236" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="B236" s="54">
+        <v>9391</v>
+      </c>
+      <c r="C236" s="54">
+        <v>22056</v>
+      </c>
+      <c r="D236" s="66">
+        <v>34720</v>
+      </c>
+      <c r="E236" s="66">
+        <v>47384</v>
+      </c>
+      <c r="F236" s="66">
+        <v>56467</v>
+      </c>
+      <c r="G236" s="66">
+        <v>65549</v>
+      </c>
+      <c r="H236" s="66">
+        <v>70603</v>
+      </c>
+      <c r="I236" s="66">
+        <v>82707</v>
+      </c>
+      <c r="J236" s="27"/>
+      <c r="K236" s="27"/>
+      <c r="L236" s="27"/>
+      <c r="M236" s="27"/>
     </row>
     <row r="237" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A237" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M237" s="29"/>
+      <c r="A237" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B237" s="54">
+        <v>5516</v>
+      </c>
+      <c r="C237" s="53">
+        <v>14306</v>
+      </c>
+      <c r="D237" s="66">
+        <v>23095</v>
+      </c>
+      <c r="E237" s="66">
+        <v>31884</v>
+      </c>
+      <c r="F237" s="66">
+        <v>37092</v>
+      </c>
+      <c r="G237" s="66">
+        <v>42299</v>
+      </c>
+      <c r="H237" s="66">
+        <v>46468</v>
+      </c>
+      <c r="I237" s="66">
+        <v>57687</v>
+      </c>
+      <c r="J237" s="27"/>
+      <c r="K237" s="27"/>
+      <c r="L237" s="27"/>
+      <c r="M237" s="27"/>
     </row>
     <row r="238" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A238" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M238" s="29"/>
+      <c r="A238" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B238" s="54">
+        <v>1066</v>
+      </c>
+      <c r="C238" s="53">
+        <v>2132</v>
+      </c>
+      <c r="D238" s="66">
+        <v>3198</v>
+      </c>
+      <c r="E238" s="66">
+        <v>4264</v>
+      </c>
+      <c r="F238" s="66">
+        <v>5330</v>
+      </c>
+      <c r="G238" s="66">
+        <v>6396</v>
+      </c>
+      <c r="H238" s="66">
+        <v>7093</v>
+      </c>
+      <c r="I238" s="66">
+        <v>7790</v>
+      </c>
+      <c r="J238" s="27"/>
+      <c r="K238" s="27"/>
+      <c r="L238" s="27"/>
+      <c r="M238" s="27"/>
     </row>
     <row r="239" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A239" s="69" t="s">
-[...25 lines deleted...]
-      <c r="M239" s="29"/>
+      <c r="A239" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B239" s="54">
+        <v>42</v>
+      </c>
+      <c r="C239" s="53">
+        <v>84</v>
+      </c>
+      <c r="D239" s="66">
+        <v>126</v>
+      </c>
+      <c r="E239" s="66">
+        <v>168</v>
+      </c>
+      <c r="F239" s="66">
+        <v>210</v>
+      </c>
+      <c r="G239" s="66">
+        <v>252</v>
+      </c>
+      <c r="H239" s="66">
+        <v>252</v>
+      </c>
+      <c r="I239" s="66">
+        <v>252</v>
+      </c>
+      <c r="J239" s="27"/>
+      <c r="K239" s="27"/>
+      <c r="L239" s="27"/>
+      <c r="M239" s="27"/>
     </row>
     <row r="240" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A240" s="69" t="s">
+      <c r="A240" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B240" s="54">
+        <v>2334</v>
+      </c>
+      <c r="C240" s="53">
+        <v>4668</v>
+      </c>
+      <c r="D240" s="66">
+        <v>7002</v>
+      </c>
+      <c r="E240" s="66">
+        <v>9336</v>
+      </c>
+      <c r="F240" s="66">
+        <v>11670</v>
+      </c>
+      <c r="G240" s="66">
+        <v>14004</v>
+      </c>
+      <c r="H240" s="66">
+        <v>14004</v>
+      </c>
+      <c r="I240" s="66">
+        <v>14004</v>
+      </c>
+      <c r="J240" s="27"/>
+      <c r="K240" s="27"/>
+      <c r="L240" s="27"/>
+      <c r="M240" s="27"/>
+    </row>
+    <row r="241" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A241" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B240" s="56">
-[...22 lines deleted...]
-      <c r="M240" s="29"/>
+      <c r="B241" s="54">
+        <v>433</v>
+      </c>
+      <c r="C241" s="53">
+        <v>866</v>
+      </c>
+      <c r="D241" s="66">
+        <v>1299</v>
+      </c>
+      <c r="E241" s="66">
+        <v>1732</v>
+      </c>
+      <c r="F241" s="66">
+        <v>2165</v>
+      </c>
+      <c r="G241" s="66">
+        <v>2598</v>
+      </c>
+      <c r="H241" s="66">
+        <v>2786</v>
+      </c>
+      <c r="I241" s="66">
+        <v>2974</v>
+      </c>
+      <c r="J241" s="27"/>
+      <c r="K241" s="27"/>
+      <c r="L241" s="27"/>
+      <c r="M241" s="27"/>
     </row>
-    <row r="241" spans="1:13" ht="12.75" customHeight="1">
-[...26 lines deleted...]
-      <c r="M241" s="29"/>
+    <row r="242" spans="1:13" ht="39" customHeight="1">
+      <c r="A242" s="70" t="s">
+        <v>38</v>
+      </c>
+      <c r="B242" s="54">
+        <v>10145575</v>
+      </c>
+      <c r="C242" s="54">
+        <v>20687396</v>
+      </c>
+      <c r="D242" s="66">
+        <v>30557585</v>
+      </c>
+      <c r="E242" s="66">
+        <v>40219820</v>
+      </c>
+      <c r="F242" s="66">
+        <v>48810024</v>
+      </c>
+      <c r="G242" s="66">
+        <v>56870803</v>
+      </c>
+      <c r="H242" s="66">
+        <v>65441899</v>
+      </c>
+      <c r="I242" s="66">
+        <v>75449896</v>
+      </c>
+      <c r="J242" s="20"/>
+      <c r="K242" s="20"/>
+      <c r="L242" s="20"/>
+      <c r="M242" s="20"/>
     </row>
-    <row r="242" spans="1:13" ht="12.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="M242" s="29"/>
+    <row r="243" spans="1:13">
+      <c r="A243" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B243" s="54">
+        <v>4676982</v>
+      </c>
+      <c r="C243" s="53">
+        <v>9374212</v>
+      </c>
+      <c r="D243" s="66">
+        <v>13634024</v>
+      </c>
+      <c r="E243" s="66">
+        <v>17254248</v>
+      </c>
+      <c r="F243" s="66">
+        <v>20334802</v>
+      </c>
+      <c r="G243" s="66">
+        <v>23491948</v>
+      </c>
+      <c r="H243" s="66">
+        <v>26964548</v>
+      </c>
+      <c r="I243" s="66">
+        <v>30829205</v>
+      </c>
+      <c r="J243" s="20"/>
+      <c r="K243" s="20"/>
+      <c r="L243" s="20"/>
+      <c r="M243" s="20"/>
     </row>
-    <row r="243" spans="1:13" ht="12.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="M243" s="29"/>
+    <row r="244" spans="1:13">
+      <c r="A244" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B244" s="54">
+        <v>1035529</v>
+      </c>
+      <c r="C244" s="53">
+        <v>2128157</v>
+      </c>
+      <c r="D244" s="66">
+        <v>3320452</v>
+      </c>
+      <c r="E244" s="66">
+        <v>4449448</v>
+      </c>
+      <c r="F244" s="66">
+        <v>5402022</v>
+      </c>
+      <c r="G244" s="66">
+        <v>6341735</v>
+      </c>
+      <c r="H244" s="66">
+        <v>7264530</v>
+      </c>
+      <c r="I244" s="66">
+        <v>8697645</v>
+      </c>
+      <c r="J244" s="20"/>
+      <c r="K244" s="20"/>
+      <c r="L244" s="20"/>
+      <c r="M244" s="20"/>
     </row>
-    <row r="244" spans="1:13" ht="12.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="M244" s="29"/>
+    <row r="245" spans="1:13">
+      <c r="A245" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B245" s="54">
+        <v>138253</v>
+      </c>
+      <c r="C245" s="53">
+        <v>279419</v>
+      </c>
+      <c r="D245" s="66">
+        <v>418224</v>
+      </c>
+      <c r="E245" s="66">
+        <v>552685</v>
+      </c>
+      <c r="F245" s="66">
+        <v>661456</v>
+      </c>
+      <c r="G245" s="66">
+        <v>776450</v>
+      </c>
+      <c r="H245" s="66">
+        <v>893339</v>
+      </c>
+      <c r="I245" s="66">
+        <v>1026747</v>
+      </c>
+      <c r="J245" s="20"/>
+      <c r="K245" s="20"/>
+      <c r="L245" s="20"/>
+      <c r="M245" s="20"/>
     </row>
-    <row r="245" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A245" s="69" t="s">
+    <row r="246" spans="1:13">
+      <c r="A246" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B246" s="54">
+        <v>1208050</v>
+      </c>
+      <c r="C246" s="53">
+        <v>2377036</v>
+      </c>
+      <c r="D246" s="66">
+        <v>3481623</v>
+      </c>
+      <c r="E246" s="66">
+        <v>4413182</v>
+      </c>
+      <c r="F246" s="66">
+        <v>5222744</v>
+      </c>
+      <c r="G246" s="66">
+        <v>5868323</v>
+      </c>
+      <c r="H246" s="66">
+        <v>6600570</v>
+      </c>
+      <c r="I246" s="66">
+        <v>7457678</v>
+      </c>
+      <c r="J246" s="20"/>
+      <c r="K246" s="20"/>
+      <c r="L246" s="20"/>
+      <c r="M246" s="20"/>
+    </row>
+    <row r="247" spans="1:13">
+      <c r="A247" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B245" s="56">
-[...24 lines deleted...]
-      <c r="M245" s="29"/>
+      <c r="B247" s="54">
+        <v>479006</v>
+      </c>
+      <c r="C247" s="53">
+        <v>1137571</v>
+      </c>
+      <c r="D247" s="66">
+        <v>1768478</v>
+      </c>
+      <c r="E247" s="66">
+        <v>2894512</v>
+      </c>
+      <c r="F247" s="66">
+        <v>3952434</v>
+      </c>
+      <c r="G247" s="66">
+        <v>4989788</v>
+      </c>
+      <c r="H247" s="66">
+        <v>5989357</v>
+      </c>
+      <c r="I247" s="66">
+        <v>7248381</v>
+      </c>
+      <c r="J247" s="20"/>
+      <c r="K247" s="20"/>
+      <c r="L247" s="20"/>
+      <c r="M247" s="20"/>
     </row>
-    <row r="246" spans="1:13" ht="12.75" customHeight="1">
-[...90 lines deleted...]
-      <c r="M248" s="22"/>
+    <row r="248" spans="1:13">
+      <c r="A248" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B248" s="54">
+        <v>262656</v>
+      </c>
+      <c r="C248" s="53">
+        <v>531655</v>
+      </c>
+      <c r="D248" s="66">
+        <v>762695</v>
+      </c>
+      <c r="E248" s="66">
+        <v>1001543</v>
+      </c>
+      <c r="F248" s="66">
+        <v>1181375</v>
+      </c>
+      <c r="G248" s="66">
+        <v>1374476</v>
+      </c>
+      <c r="H248" s="66">
+        <v>1599954</v>
+      </c>
+      <c r="I248" s="66">
+        <v>1853434</v>
+      </c>
+      <c r="J248" s="20"/>
+      <c r="K248" s="20"/>
+      <c r="L248" s="20"/>
+      <c r="M248" s="20"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M249" s="22"/>
+      <c r="A249" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B249" s="54">
+        <v>363813</v>
+      </c>
+      <c r="C249" s="53">
+        <v>761347</v>
+      </c>
+      <c r="D249" s="66">
+        <v>1113534</v>
+      </c>
+      <c r="E249" s="66">
+        <v>1437569</v>
+      </c>
+      <c r="F249" s="66">
+        <v>1733103</v>
+      </c>
+      <c r="G249" s="66">
+        <v>2042756</v>
+      </c>
+      <c r="H249" s="66">
+        <v>2312115</v>
+      </c>
+      <c r="I249" s="66">
+        <v>2511388</v>
+      </c>
+      <c r="J249" s="20"/>
+      <c r="K249" s="20"/>
+      <c r="L249" s="20"/>
+      <c r="M249" s="20"/>
     </row>
     <row r="250" spans="1:13">
-      <c r="A250" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M250" s="22"/>
+      <c r="A250" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B250" s="54">
+        <v>198278</v>
+      </c>
+      <c r="C250" s="53">
+        <v>414022</v>
+      </c>
+      <c r="D250" s="66">
+        <v>610277</v>
+      </c>
+      <c r="E250" s="66">
+        <v>815141</v>
+      </c>
+      <c r="F250" s="66">
+        <v>985315</v>
+      </c>
+      <c r="G250" s="66">
+        <v>1157784</v>
+      </c>
+      <c r="H250" s="66">
+        <v>1343337</v>
+      </c>
+      <c r="I250" s="66">
+        <v>1527336</v>
+      </c>
+      <c r="J250" s="20"/>
+      <c r="K250" s="20"/>
+      <c r="L250" s="20"/>
+      <c r="M250" s="20"/>
     </row>
     <row r="251" spans="1:13">
-      <c r="A251" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M251" s="22"/>
+      <c r="A251" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B251" s="54">
+        <v>1089304</v>
+      </c>
+      <c r="C251" s="53">
+        <v>2226283</v>
+      </c>
+      <c r="D251" s="66">
+        <v>3275292</v>
+      </c>
+      <c r="E251" s="66">
+        <v>4237789</v>
+      </c>
+      <c r="F251" s="66">
+        <v>4975126</v>
+      </c>
+      <c r="G251" s="66">
+        <v>5592433</v>
+      </c>
+      <c r="H251" s="66">
+        <v>6249448</v>
+      </c>
+      <c r="I251" s="66">
+        <v>7012197</v>
+      </c>
+      <c r="J251" s="20"/>
+      <c r="K251" s="20"/>
+      <c r="L251" s="20"/>
+      <c r="M251" s="20"/>
     </row>
     <row r="252" spans="1:13">
-      <c r="A252" s="69" t="s">
+      <c r="A252" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B252" s="54">
+        <v>693704</v>
+      </c>
+      <c r="C252" s="53">
+        <v>1457694</v>
+      </c>
+      <c r="D252" s="66">
+        <v>2172985</v>
+      </c>
+      <c r="E252" s="66">
+        <v>3163703</v>
+      </c>
+      <c r="F252" s="66">
+        <v>4361647</v>
+      </c>
+      <c r="G252" s="66">
+        <v>5235111</v>
+      </c>
+      <c r="H252" s="66">
+        <v>6224701</v>
+      </c>
+      <c r="I252" s="66">
+        <v>7285886</v>
+      </c>
+      <c r="J252" s="20"/>
+      <c r="K252" s="20"/>
+      <c r="L252" s="20"/>
+      <c r="M252" s="20"/>
+    </row>
+    <row r="253" spans="1:13" ht="32.25" customHeight="1">
+      <c r="A253" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="B253" s="54">
+        <v>7303776</v>
+      </c>
+      <c r="C253" s="54">
+        <v>14918488</v>
+      </c>
+      <c r="D253" s="66">
+        <v>22287667</v>
+      </c>
+      <c r="E253" s="66">
+        <v>30367868</v>
+      </c>
+      <c r="F253" s="66">
+        <v>37989243</v>
+      </c>
+      <c r="G253" s="66">
+        <v>45129145</v>
+      </c>
+      <c r="H253" s="66">
+        <v>52835545</v>
+      </c>
+      <c r="I253" s="66">
+        <v>75449896</v>
+      </c>
+      <c r="J253" s="20"/>
+      <c r="K253" s="20"/>
+      <c r="L253" s="20"/>
+      <c r="M253" s="20"/>
+    </row>
+    <row r="254" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A254" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B254" s="54">
+        <v>3055780</v>
+      </c>
+      <c r="C254" s="53">
+        <v>6213467</v>
+      </c>
+      <c r="D254" s="66">
+        <v>9272463</v>
+      </c>
+      <c r="E254" s="66">
+        <v>12340648</v>
+      </c>
+      <c r="F254" s="66">
+        <v>15227845</v>
+      </c>
+      <c r="G254" s="66">
+        <v>18212131</v>
+      </c>
+      <c r="H254" s="66">
+        <v>21521074</v>
+      </c>
+      <c r="I254" s="66">
+        <v>30829205</v>
+      </c>
+      <c r="J254" s="20"/>
+      <c r="K254" s="20"/>
+      <c r="L254" s="20"/>
+      <c r="M254" s="20"/>
+    </row>
+    <row r="255" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A255" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B255" s="54">
+        <v>855296</v>
+      </c>
+      <c r="C255" s="53">
+        <v>1623170</v>
+      </c>
+      <c r="D255" s="66">
+        <v>2501884</v>
+      </c>
+      <c r="E255" s="66">
+        <v>3388556</v>
+      </c>
+      <c r="F255" s="66">
+        <v>4169923</v>
+      </c>
+      <c r="G255" s="66">
+        <v>4928028</v>
+      </c>
+      <c r="H255" s="66">
+        <v>5676192</v>
+      </c>
+      <c r="I255" s="66">
+        <v>8697645</v>
+      </c>
+      <c r="J255" s="20"/>
+      <c r="K255" s="20"/>
+      <c r="L255" s="20"/>
+      <c r="M255" s="20"/>
+    </row>
+    <row r="256" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A256" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B256" s="54">
+        <v>135915</v>
+      </c>
+      <c r="C256" s="53">
+        <v>274767</v>
+      </c>
+      <c r="D256" s="66">
+        <v>411258</v>
+      </c>
+      <c r="E256" s="66">
+        <v>543405</v>
+      </c>
+      <c r="F256" s="66">
+        <v>648585</v>
+      </c>
+      <c r="G256" s="66">
+        <v>759988</v>
+      </c>
+      <c r="H256" s="66">
+        <v>873286</v>
+      </c>
+      <c r="I256" s="66">
+        <v>1026747</v>
+      </c>
+      <c r="J256" s="20"/>
+      <c r="K256" s="20"/>
+      <c r="L256" s="20"/>
+      <c r="M256" s="20"/>
+    </row>
+    <row r="257" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A257" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B252" s="56">
-[...24 lines deleted...]
-      <c r="M252" s="22"/>
+      <c r="B257" s="54">
+        <v>937508</v>
+      </c>
+      <c r="C257" s="53">
+        <v>1892068</v>
+      </c>
+      <c r="D257" s="66">
+        <v>2834269</v>
+      </c>
+      <c r="E257" s="66">
+        <v>3653988</v>
+      </c>
+      <c r="F257" s="66">
+        <v>4419894</v>
+      </c>
+      <c r="G257" s="66">
+        <v>5021815</v>
+      </c>
+      <c r="H257" s="66">
+        <v>5710406</v>
+      </c>
+      <c r="I257" s="66">
+        <v>7457678</v>
+      </c>
+      <c r="J257" s="20"/>
+      <c r="K257" s="20"/>
+      <c r="L257" s="20"/>
+      <c r="M257" s="20"/>
     </row>
-    <row r="253" spans="1:13">
-      <c r="A253" s="69" t="s">
+    <row r="258" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A258" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B253" s="56">
-[...24 lines deleted...]
-      <c r="M253" s="22"/>
+      <c r="B258" s="54">
+        <v>313635</v>
+      </c>
+      <c r="C258" s="53">
+        <v>831185</v>
+      </c>
+      <c r="D258" s="66">
+        <v>1321079</v>
+      </c>
+      <c r="E258" s="66">
+        <v>2306098</v>
+      </c>
+      <c r="F258" s="66">
+        <v>3165357</v>
+      </c>
+      <c r="G258" s="66">
+        <v>4004049</v>
+      </c>
+      <c r="H258" s="66">
+        <v>4804955</v>
+      </c>
+      <c r="I258" s="66">
+        <v>7248381</v>
+      </c>
+      <c r="J258" s="20"/>
+      <c r="K258" s="20"/>
+      <c r="L258" s="20"/>
+      <c r="M258" s="20"/>
     </row>
-    <row r="254" spans="1:13">
-      <c r="A254" s="69" t="s">
+    <row r="259" spans="1:13" ht="15" customHeight="1">
+      <c r="A259" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="B254" s="56">
-[...24 lines deleted...]
-      <c r="M254" s="22"/>
+      <c r="B259" s="54">
+        <v>261146</v>
+      </c>
+      <c r="C259" s="53">
+        <v>528589</v>
+      </c>
+      <c r="D259" s="66">
+        <v>758523</v>
+      </c>
+      <c r="E259" s="66">
+        <v>996864</v>
+      </c>
+      <c r="F259" s="66">
+        <v>1176627</v>
+      </c>
+      <c r="G259" s="66">
+        <v>1369431</v>
+      </c>
+      <c r="H259" s="66">
+        <v>1594603</v>
+      </c>
+      <c r="I259" s="66">
+        <v>1853434</v>
+      </c>
+      <c r="J259" s="20"/>
+      <c r="K259" s="20"/>
+      <c r="L259" s="20"/>
+      <c r="M259" s="20"/>
     </row>
-    <row r="255" spans="1:13">
-      <c r="A255" s="69" t="s">
+    <row r="260" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A260" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B255" s="56">
-[...24 lines deleted...]
-      <c r="M255" s="22"/>
+      <c r="B260" s="54">
+        <v>169800</v>
+      </c>
+      <c r="C260" s="53">
+        <v>342073</v>
+      </c>
+      <c r="D260" s="66">
+        <v>490413</v>
+      </c>
+      <c r="E260" s="66">
+        <v>654821</v>
+      </c>
+      <c r="F260" s="66">
+        <v>787824</v>
+      </c>
+      <c r="G260" s="66">
+        <v>919248</v>
+      </c>
+      <c r="H260" s="66">
+        <v>1047928</v>
+      </c>
+      <c r="I260" s="66">
+        <v>2511388</v>
+      </c>
+      <c r="J260" s="20"/>
+      <c r="K260" s="20"/>
+      <c r="L260" s="20"/>
+      <c r="M260" s="20"/>
     </row>
-    <row r="256" spans="1:13">
-      <c r="A256" s="69" t="s">
+    <row r="261" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A261" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="B256" s="56">
-[...24 lines deleted...]
-      <c r="M256" s="22"/>
+      <c r="B261" s="54">
+        <v>179216</v>
+      </c>
+      <c r="C261" s="53">
+        <v>379531</v>
+      </c>
+      <c r="D261" s="66">
+        <v>560357</v>
+      </c>
+      <c r="E261" s="66">
+        <v>749792</v>
+      </c>
+      <c r="F261" s="66">
+        <v>895669</v>
+      </c>
+      <c r="G261" s="66">
+        <v>1043843</v>
+      </c>
+      <c r="H261" s="66">
+        <v>1205100</v>
+      </c>
+      <c r="I261" s="66">
+        <v>1527336</v>
+      </c>
+      <c r="J261" s="20"/>
+      <c r="K261" s="20"/>
+      <c r="L261" s="20"/>
+      <c r="M261" s="20"/>
     </row>
-    <row r="257" spans="1:13">
-      <c r="A257" s="69" t="s">
+    <row r="262" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A262" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B257" s="56">
-[...24 lines deleted...]
-      <c r="M257" s="22"/>
+      <c r="B262" s="54">
+        <v>732444</v>
+      </c>
+      <c r="C262" s="53">
+        <v>1436322</v>
+      </c>
+      <c r="D262" s="66">
+        <v>2054527</v>
+      </c>
+      <c r="E262" s="66">
+        <v>2689794</v>
+      </c>
+      <c r="F262" s="66">
+        <v>3294313</v>
+      </c>
+      <c r="G262" s="66">
+        <v>3832585</v>
+      </c>
+      <c r="H262" s="66">
+        <v>4413024</v>
+      </c>
+      <c r="I262" s="66">
+        <v>7012197</v>
+      </c>
+      <c r="J262" s="20"/>
+      <c r="K262" s="20"/>
+      <c r="L262" s="20"/>
+      <c r="M262" s="20"/>
     </row>
-    <row r="258" spans="1:13">
-      <c r="A258" s="69" t="s">
+    <row r="263" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A263" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B258" s="56">
-[...24 lines deleted...]
-      <c r="M258" s="22"/>
+      <c r="B263" s="54">
+        <v>663036</v>
+      </c>
+      <c r="C263" s="53">
+        <v>1397315</v>
+      </c>
+      <c r="D263" s="66">
+        <v>2082895</v>
+      </c>
+      <c r="E263" s="66">
+        <v>3043902</v>
+      </c>
+      <c r="F263" s="66">
+        <v>4203205</v>
+      </c>
+      <c r="G263" s="66">
+        <v>5038028</v>
+      </c>
+      <c r="H263" s="66">
+        <v>5988977</v>
+      </c>
+      <c r="I263" s="66">
+        <v>7285886</v>
+      </c>
+      <c r="J263" s="20"/>
+      <c r="K263" s="20"/>
+      <c r="L263" s="20"/>
+      <c r="M263" s="20"/>
     </row>
-    <row r="259" spans="1:13" ht="32.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="M259" s="22"/>
+    <row r="264" spans="1:13" ht="27.75" customHeight="1">
+      <c r="A264" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="B264" s="65">
+        <v>909300</v>
+      </c>
+      <c r="C264" s="65">
+        <v>2080423</v>
+      </c>
+      <c r="D264" s="54">
+        <v>3139367</v>
+      </c>
+      <c r="E264" s="54">
+        <v>4006793</v>
+      </c>
+      <c r="F264" s="54">
+        <v>4698003</v>
+      </c>
+      <c r="G264" s="54">
+        <v>5345243</v>
+      </c>
+      <c r="H264" s="65">
+        <v>5952073</v>
+      </c>
+      <c r="I264" s="66">
+        <v>6373917</v>
+      </c>
+      <c r="J264" s="27"/>
+      <c r="K264" s="27"/>
+      <c r="L264" s="27"/>
+      <c r="M264" s="27"/>
     </row>
-    <row r="260" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A260" s="69" t="s">
+    <row r="265" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A265" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B260" s="56">
-[...24 lines deleted...]
-      <c r="M260" s="22"/>
+      <c r="B265" s="53">
+        <v>261996</v>
+      </c>
+      <c r="C265" s="53">
+        <v>529791</v>
+      </c>
+      <c r="D265" s="53">
+        <v>708727</v>
+      </c>
+      <c r="E265" s="53">
+        <v>835328</v>
+      </c>
+      <c r="F265" s="53">
+        <v>939038</v>
+      </c>
+      <c r="G265" s="53">
+        <v>1036634</v>
+      </c>
+      <c r="H265" s="53">
+        <v>1133822</v>
+      </c>
+      <c r="I265" s="66">
+        <v>1192976</v>
+      </c>
+      <c r="K265" s="27"/>
+      <c r="L265" s="27"/>
+      <c r="M265" s="27"/>
     </row>
-    <row r="261" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A261" s="69" t="s">
+    <row r="266" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A266" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B261" s="56">
-[...24 lines deleted...]
-      <c r="M261" s="22"/>
+      <c r="B266" s="53">
+        <v>19098</v>
+      </c>
+      <c r="C266" s="53">
+        <v>200538</v>
+      </c>
+      <c r="D266" s="53">
+        <v>381978</v>
+      </c>
+      <c r="E266" s="53">
+        <v>563418</v>
+      </c>
+      <c r="F266" s="53">
+        <v>723322</v>
+      </c>
+      <c r="G266" s="53">
+        <v>883226</v>
+      </c>
+      <c r="H266" s="53">
+        <v>1043130</v>
+      </c>
+      <c r="I266" s="66">
+        <v>1213249</v>
+      </c>
+      <c r="K266" s="27"/>
+      <c r="L266" s="27"/>
+      <c r="M266" s="27"/>
     </row>
-    <row r="262" spans="1:13" ht="17.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="M262" s="22"/>
+    <row r="267" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A267" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B267" s="53">
+        <v>130045</v>
+      </c>
+      <c r="C267" s="53">
+        <v>237504</v>
+      </c>
+      <c r="D267" s="53">
+        <v>344964</v>
+      </c>
+      <c r="E267" s="53">
+        <v>452424</v>
+      </c>
+      <c r="F267" s="53">
+        <v>620435</v>
+      </c>
+      <c r="G267" s="53">
+        <v>788446</v>
+      </c>
+      <c r="H267" s="53">
+        <v>956457</v>
+      </c>
+      <c r="I267" s="66">
+        <v>1018833</v>
+      </c>
+      <c r="K267" s="27"/>
+      <c r="L267" s="27"/>
+      <c r="M267" s="27"/>
     </row>
-    <row r="263" spans="1:13" ht="13.5" customHeight="1">
-[...62 lines deleted...]
-      <c r="A265" s="69" t="s">
+    <row r="268" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A268" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="B265" s="56">
-[...117 lines deleted...]
-      <c r="M268" s="22"/>
+      <c r="B268" s="53">
+        <v>1510</v>
+      </c>
+      <c r="C268" s="53">
+        <v>3066</v>
+      </c>
+      <c r="D268" s="53">
+        <v>4172</v>
+      </c>
+      <c r="E268" s="53">
+        <v>4679</v>
+      </c>
+      <c r="F268" s="53">
+        <v>4748</v>
+      </c>
+      <c r="G268" s="53">
+        <v>5045</v>
+      </c>
+      <c r="H268" s="53">
+        <v>5351</v>
+      </c>
+      <c r="I268" s="66">
+        <v>5648</v>
+      </c>
+      <c r="K268" s="27"/>
+      <c r="L268" s="27"/>
+      <c r="M268" s="27"/>
     </row>
     <row r="269" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A269" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M269" s="22"/>
+      <c r="A269" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B269" s="53">
+        <v>168102</v>
+      </c>
+      <c r="C269" s="53">
+        <v>370996</v>
+      </c>
+      <c r="D269" s="53">
+        <v>552476</v>
+      </c>
+      <c r="E269" s="53">
+        <v>689736</v>
+      </c>
+      <c r="F269" s="53">
+        <v>830410</v>
+      </c>
+      <c r="G269" s="53">
+        <v>986781</v>
+      </c>
+      <c r="H269" s="53">
+        <v>1105603</v>
+      </c>
+      <c r="I269" s="66">
+        <v>1153086</v>
+      </c>
+      <c r="K269" s="27"/>
+      <c r="L269" s="27"/>
+      <c r="M269" s="27"/>
     </row>
-    <row r="270" spans="1:13" ht="27.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="M270" s="29"/>
+    <row r="270" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A270" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B270" s="53">
+        <v>328550</v>
+      </c>
+      <c r="C270" s="53">
+        <v>738528</v>
+      </c>
+      <c r="D270" s="53">
+        <v>1147050</v>
+      </c>
+      <c r="E270" s="53">
+        <v>1461209</v>
+      </c>
+      <c r="F270" s="53">
+        <v>1580051</v>
+      </c>
+      <c r="G270" s="53">
+        <v>1645111</v>
+      </c>
+      <c r="H270" s="53">
+        <v>1707711</v>
+      </c>
+      <c r="I270" s="66">
+        <v>1790125</v>
+      </c>
+      <c r="K270" s="27"/>
+      <c r="L270" s="27"/>
+      <c r="M270" s="27"/>
     </row>
-    <row r="271" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A271" s="69" t="s">
+    <row r="271" spans="1:13" ht="30" customHeight="1">
+      <c r="A271" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="B271" s="54">
+        <v>1932499</v>
+      </c>
+      <c r="C271" s="54">
+        <v>3688485</v>
+      </c>
+      <c r="D271" s="66">
+        <v>5130551</v>
+      </c>
+      <c r="E271" s="66">
+        <v>5845159</v>
+      </c>
+      <c r="F271" s="66">
+        <v>6122778</v>
+      </c>
+      <c r="G271" s="66">
+        <v>6396416</v>
+      </c>
+      <c r="H271" s="66">
+        <v>6654281</v>
+      </c>
+      <c r="I271" s="66">
+        <v>6768854</v>
+      </c>
+      <c r="J271" s="20"/>
+      <c r="K271" s="20"/>
+      <c r="L271" s="20"/>
+      <c r="M271" s="20"/>
+    </row>
+    <row r="272" spans="1:13">
+      <c r="A272" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="B271" s="55">
-[...22 lines deleted...]
-      <c r="M271" s="29"/>
+      <c r="B272" s="54">
+        <v>1359206</v>
+      </c>
+      <c r="C272" s="53">
+        <v>2630954</v>
+      </c>
+      <c r="D272" s="66">
+        <v>3652834</v>
+      </c>
+      <c r="E272" s="66">
+        <v>4078272</v>
+      </c>
+      <c r="F272" s="66">
+        <v>4167919</v>
+      </c>
+      <c r="G272" s="66">
+        <v>4243182</v>
+      </c>
+      <c r="H272" s="66">
+        <v>4309652</v>
+      </c>
+      <c r="I272" s="66">
+        <v>4377546</v>
+      </c>
+      <c r="J272" s="20"/>
+      <c r="K272" s="20"/>
+      <c r="L272" s="20"/>
+      <c r="M272" s="20"/>
     </row>
-    <row r="272" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A272" s="69" t="s">
+    <row r="273" spans="1:13">
+      <c r="A273" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B272" s="55">
-[...22 lines deleted...]
-      <c r="M272" s="29"/>
+      <c r="B273" s="54">
+        <v>161135</v>
+      </c>
+      <c r="C273" s="53">
+        <v>304449</v>
+      </c>
+      <c r="D273" s="66">
+        <v>436591</v>
+      </c>
+      <c r="E273" s="66">
+        <v>497474</v>
+      </c>
+      <c r="F273" s="66">
+        <v>508777</v>
+      </c>
+      <c r="G273" s="66">
+        <v>530482</v>
+      </c>
+      <c r="H273" s="66">
+        <v>545208</v>
+      </c>
+      <c r="I273" s="66">
+        <v>559701</v>
+      </c>
+      <c r="J273" s="20"/>
+      <c r="K273" s="20"/>
+      <c r="L273" s="20"/>
+      <c r="M273" s="20"/>
     </row>
-    <row r="273" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A273" s="69" t="s">
+    <row r="274" spans="1:13">
+      <c r="A274" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B274" s="54">
+        <v>2338</v>
+      </c>
+      <c r="C274" s="53">
+        <v>4652</v>
+      </c>
+      <c r="D274" s="66">
+        <v>6966</v>
+      </c>
+      <c r="E274" s="66">
+        <v>9280</v>
+      </c>
+      <c r="F274" s="66">
+        <v>12871</v>
+      </c>
+      <c r="G274" s="66">
+        <v>16462</v>
+      </c>
+      <c r="H274" s="66">
+        <v>20053</v>
+      </c>
+      <c r="I274" s="66">
+        <v>20053</v>
+      </c>
+      <c r="J274" s="20"/>
+      <c r="K274" s="20"/>
+      <c r="L274" s="20"/>
+      <c r="M274" s="20"/>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B275" s="54">
+        <v>270542</v>
+      </c>
+      <c r="C275" s="53">
+        <v>484968</v>
+      </c>
+      <c r="D275" s="66">
+        <v>647354</v>
+      </c>
+      <c r="E275" s="66">
+        <v>759194</v>
+      </c>
+      <c r="F275" s="66">
+        <v>802851</v>
+      </c>
+      <c r="G275" s="66">
+        <v>846507</v>
+      </c>
+      <c r="H275" s="66">
+        <v>890164</v>
+      </c>
+      <c r="I275" s="66">
+        <v>904431</v>
+      </c>
+      <c r="J275" s="20"/>
+      <c r="K275" s="20"/>
+      <c r="L275" s="20"/>
+      <c r="M275" s="20"/>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="67" t="s">
         <v>47</v>
       </c>
-      <c r="B273" s="55">
-[...22 lines deleted...]
-      <c r="M273" s="29"/>
+      <c r="B276" s="54">
+        <v>35326</v>
+      </c>
+      <c r="C276" s="53">
+        <v>68881</v>
+      </c>
+      <c r="D276" s="66">
+        <v>102436</v>
+      </c>
+      <c r="E276" s="66">
+        <v>135990</v>
+      </c>
+      <c r="F276" s="66">
+        <v>166642</v>
+      </c>
+      <c r="G276" s="66">
+        <v>197294</v>
+      </c>
+      <c r="H276" s="66">
+        <v>227945</v>
+      </c>
+      <c r="I276" s="66">
+        <v>230156</v>
+      </c>
+      <c r="J276" s="20"/>
+      <c r="K276" s="20"/>
+      <c r="L276" s="20"/>
+      <c r="M276" s="20"/>
     </row>
-    <row r="274" spans="1:13" ht="17.25" customHeight="1">
-[...29 lines deleted...]
-      <c r="A275" s="69" t="s">
+    <row r="277" spans="1:13">
+      <c r="A277" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B275" s="55">
-[...82 lines deleted...]
-      <c r="M277" s="22"/>
+      <c r="B277" s="54">
+        <v>25911</v>
+      </c>
+      <c r="C277" s="53">
+        <v>48278</v>
+      </c>
+      <c r="D277" s="66">
+        <v>70645</v>
+      </c>
+      <c r="E277" s="66">
+        <v>93012</v>
+      </c>
+      <c r="F277" s="66">
+        <v>114869</v>
+      </c>
+      <c r="G277" s="66">
+        <v>136727</v>
+      </c>
+      <c r="H277" s="66">
+        <v>158584</v>
+      </c>
+      <c r="I277" s="66">
+        <v>164740</v>
+      </c>
+      <c r="J277" s="20"/>
+      <c r="K277" s="20"/>
+      <c r="L277" s="20"/>
+      <c r="M277" s="20"/>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M278" s="22"/>
+      <c r="A278" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B278" s="54">
+        <v>19062</v>
+      </c>
+      <c r="C278" s="53">
+        <v>34491</v>
+      </c>
+      <c r="D278" s="66">
+        <v>49920</v>
+      </c>
+      <c r="E278" s="66">
+        <v>65349</v>
+      </c>
+      <c r="F278" s="66">
+        <v>89645</v>
+      </c>
+      <c r="G278" s="66">
+        <v>113941</v>
+      </c>
+      <c r="H278" s="66">
+        <v>138237</v>
+      </c>
+      <c r="I278" s="66">
+        <v>139828</v>
+      </c>
+      <c r="J278" s="20"/>
+      <c r="K278" s="20"/>
+      <c r="L278" s="20"/>
+      <c r="M278" s="20"/>
     </row>
     <row r="279" spans="1:13">
-      <c r="A279" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M279" s="22"/>
+      <c r="A279" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B279" s="54">
+        <v>28310</v>
+      </c>
+      <c r="C279" s="53">
+        <v>51433</v>
+      </c>
+      <c r="D279" s="66">
+        <v>73715</v>
+      </c>
+      <c r="E279" s="66">
+        <v>86786</v>
+      </c>
+      <c r="F279" s="66">
+        <v>100762</v>
+      </c>
+      <c r="G279" s="66">
+        <v>114738</v>
+      </c>
+      <c r="H279" s="66">
+        <v>128713</v>
+      </c>
+      <c r="I279" s="66">
+        <v>130145</v>
+      </c>
+      <c r="J279" s="20"/>
+      <c r="K279" s="20"/>
+      <c r="L279" s="20"/>
+      <c r="M279" s="20"/>
     </row>
     <row r="280" spans="1:13">
-      <c r="A280" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M280" s="22"/>
+      <c r="A280" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B280" s="54">
+        <v>30668</v>
+      </c>
+      <c r="C280" s="53">
+        <v>60379</v>
+      </c>
+      <c r="D280" s="66">
+        <v>90090</v>
+      </c>
+      <c r="E280" s="66">
+        <v>119801</v>
+      </c>
+      <c r="F280" s="66">
+        <v>158442</v>
+      </c>
+      <c r="G280" s="66">
+        <v>197083</v>
+      </c>
+      <c r="H280" s="66">
+        <v>235724</v>
+      </c>
+      <c r="I280" s="66">
+        <v>242254</v>
+      </c>
+      <c r="J280" s="20"/>
+      <c r="K280" s="20"/>
+      <c r="L280" s="20"/>
+      <c r="M280" s="20"/>
     </row>
-    <row r="281" spans="1:13">
-[...26 lines deleted...]
-      <c r="K281" s="22"/>
+    <row r="281" spans="1:13" ht="45.75" customHeight="1">
+      <c r="A281" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="B281" s="54">
+        <v>419107</v>
+      </c>
+      <c r="C281" s="54">
+        <v>844919</v>
+      </c>
+      <c r="D281" s="66">
+        <v>1286425</v>
+      </c>
+      <c r="E281" s="66">
+        <v>1818981</v>
+      </c>
+      <c r="F281" s="66">
+        <v>2386413</v>
+      </c>
+      <c r="G281" s="53">
+        <v>2920868</v>
+      </c>
+      <c r="H281" s="66">
+        <v>3474616</v>
+      </c>
+      <c r="I281" s="66">
+        <v>4183867</v>
+      </c>
+      <c r="J281" s="20"/>
+      <c r="K281" s="20"/>
       <c r="L281" s="22"/>
-      <c r="M281" s="22"/>
+      <c r="M281" s="20"/>
     </row>
     <row r="282" spans="1:13">
-      <c r="A282" s="69" t="s">
-[...25 lines deleted...]
-      <c r="K282" s="22"/>
+      <c r="A282" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="B282" s="54">
+        <v>180638</v>
+      </c>
+      <c r="C282" s="53">
+        <v>377159</v>
+      </c>
+      <c r="D282" s="66">
+        <v>570261</v>
+      </c>
+      <c r="E282" s="66">
+        <v>819743</v>
+      </c>
+      <c r="F282" s="66">
+        <v>1088683</v>
+      </c>
+      <c r="G282" s="53">
+        <v>1337383</v>
+      </c>
+      <c r="H282" s="66">
+        <v>1616611</v>
+      </c>
+      <c r="I282" s="66">
+        <v>1898102</v>
+      </c>
+      <c r="J282" s="20"/>
+      <c r="K282" s="20"/>
       <c r="L282" s="22"/>
-      <c r="M282" s="22"/>
+      <c r="M282" s="20"/>
     </row>
     <row r="283" spans="1:13">
-      <c r="A283" s="69" t="s">
-[...25 lines deleted...]
-      <c r="K283" s="22"/>
+      <c r="A283" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B283" s="54">
+        <v>39375</v>
+      </c>
+      <c r="C283" s="53">
+        <v>76060</v>
+      </c>
+      <c r="D283" s="66">
+        <v>115055</v>
+      </c>
+      <c r="E283" s="66">
+        <v>164811</v>
+      </c>
+      <c r="F283" s="66">
+        <v>213217</v>
+      </c>
+      <c r="G283" s="53">
+        <v>239536</v>
+      </c>
+      <c r="H283" s="66">
+        <v>260269</v>
+      </c>
+      <c r="I283" s="66">
+        <v>295268</v>
+      </c>
+      <c r="J283" s="20"/>
+      <c r="K283" s="20"/>
       <c r="L283" s="22"/>
-      <c r="M283" s="22"/>
+      <c r="M283" s="20"/>
     </row>
     <row r="284" spans="1:13">
-      <c r="A284" s="69" t="s">
-[...25 lines deleted...]
-      <c r="K284" s="22"/>
+      <c r="A284" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B284" s="54">
+        <v>10867</v>
+      </c>
+      <c r="C284" s="53">
+        <v>22522</v>
+      </c>
+      <c r="D284" s="66">
+        <v>34176</v>
+      </c>
+      <c r="E284" s="66">
+        <v>45820</v>
+      </c>
+      <c r="F284" s="66">
+        <v>58293</v>
+      </c>
+      <c r="G284" s="53">
+        <v>70677</v>
+      </c>
+      <c r="H284" s="66">
+        <v>83272</v>
+      </c>
+      <c r="I284" s="66">
+        <v>105201</v>
+      </c>
+      <c r="J284" s="20"/>
+      <c r="K284" s="20"/>
       <c r="L284" s="22"/>
-      <c r="M284" s="22"/>
+      <c r="M284" s="20"/>
     </row>
     <row r="285" spans="1:13">
-      <c r="A285" s="69" t="s">
-[...25 lines deleted...]
-      <c r="K285" s="22"/>
+      <c r="A285" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B285" s="54">
+        <v>24061</v>
+      </c>
+      <c r="C285" s="53">
+        <v>47932</v>
+      </c>
+      <c r="D285" s="66">
+        <v>72154</v>
+      </c>
+      <c r="E285" s="66">
+        <v>97766</v>
+      </c>
+      <c r="F285" s="66">
+        <v>131956</v>
+      </c>
+      <c r="G285" s="53">
+        <v>169021</v>
+      </c>
+      <c r="H285" s="66">
+        <v>200891</v>
+      </c>
+      <c r="I285" s="66">
+        <v>270538</v>
+      </c>
+      <c r="J285" s="20"/>
+      <c r="K285" s="20"/>
       <c r="L285" s="22"/>
-      <c r="M285" s="22"/>
+      <c r="M285" s="20"/>
     </row>
     <row r="286" spans="1:13">
-      <c r="A286" s="69" t="s">
-[...25 lines deleted...]
-      <c r="K286" s="22"/>
+      <c r="A286" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B286" s="54">
+        <v>8765</v>
+      </c>
+      <c r="C286" s="53">
+        <v>25209</v>
+      </c>
+      <c r="D286" s="66">
+        <v>41652</v>
+      </c>
+      <c r="E286" s="66">
+        <v>58095</v>
+      </c>
+      <c r="F286" s="66">
+        <v>73985</v>
+      </c>
+      <c r="G286" s="53">
+        <v>89874</v>
+      </c>
+      <c r="H286" s="66">
+        <v>105763</v>
+      </c>
+      <c r="I286" s="66">
+        <v>181891</v>
+      </c>
+      <c r="J286" s="20"/>
+      <c r="K286" s="20"/>
       <c r="L286" s="22"/>
-      <c r="M286" s="22"/>
+      <c r="M286" s="20"/>
     </row>
-    <row r="287" spans="1:13" ht="45.75" customHeight="1">
-[...28 lines deleted...]
-      <c r="M287" s="22"/>
+    <row r="287" spans="1:13">
+      <c r="A287" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="B287" s="54">
+        <v>9584</v>
+      </c>
+      <c r="C287" s="53">
+        <v>21871</v>
+      </c>
+      <c r="D287" s="66">
+        <v>34169</v>
+      </c>
+      <c r="E287" s="66">
+        <v>46464</v>
+      </c>
+      <c r="F287" s="66">
+        <v>57499</v>
+      </c>
+      <c r="G287" s="53">
+        <v>68564</v>
+      </c>
+      <c r="H287" s="66">
+        <v>79636</v>
+      </c>
+      <c r="I287" s="66">
+        <v>96121</v>
+      </c>
+      <c r="J287" s="20"/>
+      <c r="K287" s="20"/>
+      <c r="L287" s="22"/>
+      <c r="M287" s="20"/>
     </row>
     <row r="288" spans="1:13">
-      <c r="A288" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M288" s="22"/>
+      <c r="A288" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B288" s="54">
+        <v>11280</v>
+      </c>
+      <c r="C288" s="53">
+        <v>25841</v>
+      </c>
+      <c r="D288" s="66">
+        <v>40403</v>
+      </c>
+      <c r="E288" s="66">
+        <v>54962</v>
+      </c>
+      <c r="F288" s="66">
+        <v>66668</v>
+      </c>
+      <c r="G288" s="53">
+        <v>78379</v>
+      </c>
+      <c r="H288" s="66">
+        <v>90082</v>
+      </c>
+      <c r="I288" s="66">
+        <v>108165</v>
+      </c>
+      <c r="J288" s="20"/>
+      <c r="K288" s="20"/>
+      <c r="L288" s="22"/>
+      <c r="M288" s="20"/>
     </row>
     <row r="289" spans="1:13">
-      <c r="A289" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M289" s="22"/>
+      <c r="A289" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="B289" s="54">
+        <v>10420</v>
+      </c>
+      <c r="C289" s="53">
+        <v>26041</v>
+      </c>
+      <c r="D289" s="66">
+        <v>41662</v>
+      </c>
+      <c r="E289" s="66">
+        <v>57283</v>
+      </c>
+      <c r="F289" s="66">
+        <v>71826</v>
+      </c>
+      <c r="G289" s="53">
+        <v>86369</v>
+      </c>
+      <c r="H289" s="66">
+        <v>100913</v>
+      </c>
+      <c r="I289" s="66">
+        <v>121212</v>
+      </c>
+      <c r="J289" s="20"/>
+      <c r="K289" s="20"/>
+      <c r="L289" s="22"/>
+      <c r="M289" s="20"/>
     </row>
     <row r="290" spans="1:13">
-      <c r="A290" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M290" s="22"/>
+      <c r="A290" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="B290" s="54">
+        <v>109476</v>
+      </c>
+      <c r="C290" s="53">
+        <v>191715</v>
+      </c>
+      <c r="D290" s="66">
+        <v>290396</v>
+      </c>
+      <c r="E290" s="66">
+        <v>411608</v>
+      </c>
+      <c r="F290" s="66">
+        <v>547744</v>
+      </c>
+      <c r="G290" s="53">
+        <v>690408</v>
+      </c>
+      <c r="H290" s="66">
+        <v>832407</v>
+      </c>
+      <c r="I290" s="66">
+        <v>985141</v>
+      </c>
+      <c r="J290" s="20"/>
+      <c r="K290" s="20"/>
+      <c r="L290" s="22"/>
+      <c r="M290" s="20"/>
     </row>
     <row r="291" spans="1:13">
-      <c r="A291" s="69" t="s">
-[...27 lines deleted...]
-      <c r="M291" s="22"/>
+      <c r="A291" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B291" s="54">
+        <v>14639</v>
+      </c>
+      <c r="C291" s="53">
+        <v>30568</v>
+      </c>
+      <c r="D291" s="66">
+        <v>46496</v>
+      </c>
+      <c r="E291" s="66">
+        <v>62424</v>
+      </c>
+      <c r="F291" s="66">
+        <v>76538</v>
+      </c>
+      <c r="G291" s="53">
+        <v>90652</v>
+      </c>
+      <c r="H291" s="66">
+        <v>104765</v>
+      </c>
+      <c r="I291" s="66">
+        <v>122220</v>
+      </c>
+      <c r="J291" s="28"/>
+      <c r="K291" s="28"/>
+      <c r="L291" s="28"/>
+      <c r="M291" s="28"/>
     </row>
-    <row r="292" spans="1:13">
-[...28 lines deleted...]
-      <c r="M292" s="22"/>
+    <row r="292" spans="1:13" s="59" customFormat="1" ht="12.75">
+      <c r="A292" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="B292" s="56"/>
+      <c r="C292" s="56"/>
+      <c r="D292" s="57"/>
+      <c r="E292" s="58"/>
+      <c r="G292" s="60"/>
+      <c r="H292" s="58"/>
+      <c r="I292" s="61"/>
+      <c r="J292" s="61"/>
+      <c r="K292" s="61"/>
+      <c r="L292" s="61"/>
+      <c r="M292" s="61"/>
     </row>
-    <row r="293" spans="1:13">
-[...28 lines deleted...]
-      <c r="M293" s="22"/>
+    <row r="293" spans="1:13" s="59" customFormat="1" ht="12.75">
+      <c r="A293" s="55" t="s">
+        <v>100</v>
+      </c>
+      <c r="B293" s="56"/>
+      <c r="C293" s="56"/>
+      <c r="D293" s="56"/>
+      <c r="E293" s="58"/>
+      <c r="G293" s="60"/>
+      <c r="H293" s="58"/>
+      <c r="I293" s="58"/>
+      <c r="J293" s="58"/>
+      <c r="K293" s="58"/>
+      <c r="L293" s="58"/>
+      <c r="M293" s="58"/>
     </row>
-    <row r="294" spans="1:13">
-[...170 lines deleted...]
-      <c r="M300" s="77"/>
+    <row r="294" spans="1:13" s="59" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A294" s="77" t="s">
+        <v>101</v>
+      </c>
+      <c r="B294" s="77"/>
+      <c r="C294" s="77"/>
+      <c r="D294" s="77"/>
+      <c r="E294" s="77"/>
+      <c r="F294" s="77"/>
+      <c r="G294" s="77"/>
+      <c r="H294" s="77"/>
+      <c r="I294" s="77"/>
+      <c r="J294" s="77"/>
+      <c r="K294" s="77"/>
+      <c r="L294" s="77"/>
+      <c r="M294" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A300:M300"/>
+    <mergeCell ref="A294:M294"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:L1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>