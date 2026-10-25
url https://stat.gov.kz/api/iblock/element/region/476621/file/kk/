--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -351,51 +351,51 @@
     <t>"-" - өндіріс жоқ</t>
   </si>
   <si>
     <t xml:space="preserve">х - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>+7 7282 41 39 18</t>
   </si>
   <si>
     <t>құндық көріністегі өнеркәсіптік өнім (тауар, қызмет) өндірісінің көлемі</t>
   </si>
   <si>
     <t>тапсырыс бойынша орындалған өндірістік сипаттағы жұмыстар мен қызметтерге арналған кәсіпорындардың өзі шығарған шикізаты, тапсырыс берушінің шикізаты, барлық дайын бұйымдардың (өнімдердің), жартылай фабрикаттардың құны.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="32">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -544,50 +544,54 @@
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -621,134 +625,127 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -828,75 +825,107 @@
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 20" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1180,3682 +1209,3880 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="47.42578125" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="30"/>
-      <c r="B1" s="30"/>
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="32">
+      <c r="B2" s="29">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="27.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="32" t="s">
+      <c r="B5" s="29" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="39.75" customHeight="1">
-      <c r="A7" s="31" t="s">
+      <c r="A7" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="B7" s="36" t="s">
+      <c r="B7" s="33" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="31" t="s">
+      <c r="A8" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="57.75" customHeight="1">
-      <c r="A9" s="31" t="s">
+      <c r="A9" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="36" t="s">
+      <c r="B9" s="33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
-      <c r="A10" s="31" t="s">
+      <c r="A10" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="36" t="s">
+      <c r="B10" s="33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="31" t="s">
+      <c r="A11" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="33" t="s">
+      <c r="B11" s="30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" customHeight="1">
-      <c r="A12" s="31" t="s">
+      <c r="A12" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="16.5" customHeight="1">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="35" t="s">
         <v>70</v>
       </c>
-      <c r="B13" s="39" t="s">
+      <c r="B13" s="36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="29.25" customHeight="1">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="37" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="31" t="s">
+      <c r="A16" s="28" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="41">
-        <v>46281</v>
+      <c r="B16" s="38">
+        <v>46311</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="28" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="41">
-        <v>46311</v>
+      <c r="B17" s="38">
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="31" t="s">
+      <c r="A18" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="B18" s="42" t="s">
+      <c r="B18" s="39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15.75" customHeight="1">
-      <c r="A19" s="31" t="s">
+      <c r="A19" s="28" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B19" s="40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="31" t="s">
+      <c r="A20" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="70" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="15" customHeight="1">
-      <c r="A21" s="31" t="s">
+      <c r="A21" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="45"/>
-      <c r="B22" s="46"/>
+      <c r="A22" s="42"/>
+      <c r="B22" s="43"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="110" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
-      <c r="A1" s="47"/>
+      <c r="A1" s="44"/>
     </row>
     <row r="2" spans="1:1">
-      <c r="A2" s="48"/>
+      <c r="A2" s="45"/>
     </row>
     <row r="3" spans="1:1">
-      <c r="A3" s="47"/>
+      <c r="A3" s="44"/>
     </row>
     <row r="4" spans="1:1">
-      <c r="A4" s="47"/>
+      <c r="A4" s="44"/>
     </row>
     <row r="5" spans="1:1">
-      <c r="A5" s="47"/>
+      <c r="A5" s="44"/>
     </row>
     <row r="6" spans="1:1">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:1">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:1">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="9" spans="1:1">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:1">
-      <c r="A10" s="49"/>
+      <c r="A10" s="46"/>
     </row>
     <row r="11" spans="1:1" ht="29.25" customHeight="1">
-      <c r="A11" s="50" t="s">
+      <c r="A11" s="47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:1">
-      <c r="A12" s="49"/>
+      <c r="A12" s="46"/>
     </row>
     <row r="13" spans="1:1">
-      <c r="A13" s="47"/>
+      <c r="A13" s="44"/>
     </row>
     <row r="14" spans="1:1">
-      <c r="A14" s="47"/>
+      <c r="A14" s="44"/>
     </row>
     <row r="15" spans="1:1">
-      <c r="A15" s="47"/>
+      <c r="A15" s="44"/>
     </row>
     <row r="16" spans="1:1">
-      <c r="A16" s="47"/>
+      <c r="A16" s="44"/>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="51" t="s">
+      <c r="A17" s="48" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:XFD294"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I272" sqref="I272"/>
+      <selection activeCell="J276" sqref="J276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="2"/>
     <col min="2" max="2" width="15.5703125" style="2"/>
     <col min="3" max="4" width="13.7109375" style="4"/>
     <col min="5" max="5" width="13.7109375" style="2"/>
     <col min="6" max="6" width="13.7109375" style="4"/>
     <col min="7" max="7" width="13.7109375" style="10"/>
     <col min="8" max="8" width="13.7109375" style="2"/>
-    <col min="9" max="9" width="13.7109375" style="74"/>
+    <col min="9" max="9" width="13.7109375" style="71"/>
     <col min="10" max="10" width="13.7109375" style="3"/>
     <col min="11" max="11" width="13.7109375" style="4"/>
     <col min="12" max="13" width="13.7109375" style="2"/>
     <col min="14" max="15" width="8.7109375" style="2"/>
     <col min="16" max="16" width="18.42578125" style="2" customWidth="1"/>
     <col min="17" max="1025" width="8.7109375" style="2"/>
     <col min="1026" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A1" s="78"/>
-[...1 lines deleted...]
-      <c r="C1" s="79" t="s">
+      <c r="A1" s="86"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="87" t="s">
         <v>90</v>
       </c>
-      <c r="D1" s="79"/>
-[...7 lines deleted...]
-      <c r="L1" s="79"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
     </row>
     <row r="2" spans="1:13" ht="28.9" customHeight="1">
-      <c r="A2" s="52"/>
-[...4 lines deleted...]
-      <c r="F2" s="52"/>
+      <c r="A2" s="49"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
       <c r="G2" s="9"/>
       <c r="M2" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="80"/>
-      <c r="B3" s="81" t="s">
+      <c r="A3" s="88"/>
+      <c r="B3" s="89" t="s">
         <v>53</v>
       </c>
-      <c r="C3" s="81"/>
-[...9 lines deleted...]
-      <c r="M3" s="81"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
     </row>
     <row r="4" spans="1:13" ht="24">
-      <c r="A4" s="80"/>
+      <c r="A4" s="88"/>
       <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="75" t="s">
+      <c r="I4" s="72" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="13" t="s">
         <v>44</v>
       </c>
       <c r="M4" s="18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="69" t="s">
+      <c r="A5" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="54">
+      <c r="B5" s="51">
         <v>30687790</v>
       </c>
-      <c r="C5" s="53">
+      <c r="C5" s="50">
         <v>66216297</v>
       </c>
-      <c r="D5" s="66">
+      <c r="D5" s="63">
         <v>102848602</v>
       </c>
-      <c r="E5" s="66">
+      <c r="E5" s="63">
         <v>142773705</v>
       </c>
-      <c r="F5" s="66">
+      <c r="F5" s="63">
         <v>186226051</v>
       </c>
-      <c r="G5" s="66">
+      <c r="G5" s="63">
         <v>230035638</v>
       </c>
-      <c r="H5" s="66">
+      <c r="H5" s="63">
         <v>269434372</v>
       </c>
-      <c r="I5" s="66">
+      <c r="I5" s="63">
         <v>314835433</v>
       </c>
-      <c r="J5" s="20"/>
+      <c r="J5" s="75">
+        <v>363587092</v>
+      </c>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="20"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="54">
+      <c r="B6" s="51">
         <v>13088681</v>
       </c>
-      <c r="C6" s="53">
+      <c r="C6" s="50">
         <v>30223395</v>
       </c>
-      <c r="D6" s="66">
+      <c r="D6" s="63">
         <v>45895509</v>
       </c>
-      <c r="E6" s="66">
+      <c r="E6" s="63">
         <v>61588565</v>
       </c>
-      <c r="F6" s="66">
+      <c r="F6" s="63">
         <v>78251642</v>
       </c>
-      <c r="G6" s="66">
+      <c r="G6" s="63">
         <v>97484358</v>
       </c>
-      <c r="H6" s="66">
+      <c r="H6" s="63">
         <v>116760010</v>
       </c>
-      <c r="I6" s="66">
+      <c r="I6" s="63">
         <v>138700391</v>
       </c>
-      <c r="J6" s="20"/>
+      <c r="J6" s="75">
+        <v>160507618</v>
+      </c>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="67" t="s">
+      <c r="A7" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="54">
+      <c r="B7" s="51">
         <v>3497863</v>
       </c>
-      <c r="C7" s="53">
+      <c r="C7" s="50">
         <v>7449225</v>
       </c>
-      <c r="D7" s="66">
+      <c r="D7" s="63">
         <v>11716076</v>
       </c>
-      <c r="E7" s="66">
+      <c r="E7" s="63">
         <v>15705266</v>
       </c>
-      <c r="F7" s="66">
+      <c r="F7" s="63">
         <v>19382336</v>
       </c>
-      <c r="G7" s="66">
+      <c r="G7" s="63">
         <v>22889526</v>
       </c>
-      <c r="H7" s="66">
+      <c r="H7" s="63">
         <v>24307244</v>
       </c>
-      <c r="I7" s="66">
+      <c r="I7" s="63">
         <v>27329325</v>
       </c>
-      <c r="J7" s="20"/>
+      <c r="J7" s="75">
+        <v>31538830</v>
+      </c>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="67" t="s">
+      <c r="A8" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="54">
+      <c r="B8" s="51">
         <v>2106528</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="50">
         <v>3203098</v>
       </c>
-      <c r="D8" s="66">
+      <c r="D8" s="63">
         <v>4475790</v>
       </c>
-      <c r="E8" s="66">
+      <c r="E8" s="63">
         <v>5175577</v>
       </c>
-      <c r="F8" s="66">
+      <c r="F8" s="63">
         <v>5596142</v>
       </c>
-      <c r="G8" s="66">
+      <c r="G8" s="63">
         <v>6158804</v>
       </c>
-      <c r="H8" s="66">
+      <c r="H8" s="63">
         <v>6666830</v>
       </c>
-      <c r="I8" s="66">
+      <c r="I8" s="63">
         <v>7642060</v>
       </c>
-      <c r="J8" s="20"/>
+      <c r="J8" s="75">
+        <v>9826837</v>
+      </c>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="67" t="s">
+      <c r="A9" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="54">
+      <c r="B9" s="51">
         <v>1607433</v>
       </c>
-      <c r="C9" s="53">
+      <c r="C9" s="50">
         <v>3511455</v>
       </c>
-      <c r="D9" s="66">
+      <c r="D9" s="63">
         <v>5351429</v>
       </c>
-      <c r="E9" s="66">
+      <c r="E9" s="63">
         <v>6998874</v>
       </c>
-      <c r="F9" s="66">
+      <c r="F9" s="63">
         <v>8103030</v>
       </c>
-      <c r="G9" s="66">
+      <c r="G9" s="63">
         <v>9051474</v>
       </c>
-      <c r="H9" s="66">
+      <c r="H9" s="63">
         <v>10081564</v>
       </c>
-      <c r="I9" s="66">
+      <c r="I9" s="63">
         <v>11537886</v>
       </c>
-      <c r="J9" s="20"/>
+      <c r="J9" s="75">
+        <v>12967567</v>
+      </c>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="54">
+      <c r="B10" s="51">
         <v>624538</v>
       </c>
-      <c r="C10" s="53">
+      <c r="C10" s="50">
         <v>1589919</v>
       </c>
-      <c r="D10" s="66">
+      <c r="D10" s="63">
         <v>2527642</v>
       </c>
-      <c r="E10" s="66">
+      <c r="E10" s="63">
         <v>3960491</v>
       </c>
-      <c r="F10" s="66">
+      <c r="F10" s="63">
         <v>5378503</v>
       </c>
-      <c r="G10" s="66">
+      <c r="G10" s="63">
         <v>6775947</v>
       </c>
-      <c r="H10" s="66">
+      <c r="H10" s="63">
         <v>8115187</v>
       </c>
-      <c r="I10" s="66">
+      <c r="I10" s="63">
         <v>9849978</v>
       </c>
-      <c r="J10" s="20"/>
+      <c r="J10" s="75">
+        <v>11348903</v>
+      </c>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="67" t="s">
+      <c r="A11" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="54">
+      <c r="B11" s="51">
         <v>1697489</v>
       </c>
-      <c r="C11" s="53">
+      <c r="C11" s="50">
         <v>4273562</v>
       </c>
-      <c r="D11" s="66">
+      <c r="D11" s="63">
         <v>8096367</v>
       </c>
-      <c r="E11" s="66">
+      <c r="E11" s="63">
         <v>13173180</v>
       </c>
-      <c r="F11" s="66">
+      <c r="F11" s="63">
         <v>19552778</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="63">
         <v>24912616</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="63">
         <v>31110382</v>
       </c>
-      <c r="I11" s="66">
+      <c r="I11" s="63">
         <v>37408345</v>
       </c>
-      <c r="J11" s="20"/>
+      <c r="J11" s="75">
+        <v>43934062</v>
+      </c>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="67" t="s">
+      <c r="A12" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="54">
+      <c r="B12" s="51">
         <v>2103388</v>
       </c>
-      <c r="C12" s="53">
+      <c r="C12" s="50">
         <v>4118491</v>
       </c>
-      <c r="D12" s="66">
+      <c r="D12" s="63">
         <v>6396233</v>
       </c>
-      <c r="E12" s="66">
+      <c r="E12" s="63">
         <v>9626843</v>
       </c>
-      <c r="F12" s="66">
+      <c r="F12" s="63">
         <v>16048012</v>
       </c>
-      <c r="G12" s="66">
+      <c r="G12" s="63">
         <v>22534012</v>
       </c>
-      <c r="H12" s="66">
+      <c r="H12" s="63">
         <v>24572449</v>
       </c>
-      <c r="I12" s="66">
+      <c r="I12" s="63">
         <v>25938987</v>
       </c>
-      <c r="J12" s="20"/>
+      <c r="J12" s="75">
+        <v>27576456</v>
+      </c>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="67" t="s">
+      <c r="A13" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="54">
+      <c r="B13" s="51">
         <v>392265</v>
       </c>
-      <c r="C13" s="53">
+      <c r="C13" s="50">
         <v>884804</v>
       </c>
-      <c r="D13" s="66">
+      <c r="D13" s="63">
         <v>1363109</v>
       </c>
-      <c r="E13" s="66">
+      <c r="E13" s="63">
         <v>1875508</v>
       </c>
-      <c r="F13" s="66">
+      <c r="F13" s="63">
         <v>2296759</v>
       </c>
-      <c r="G13" s="66">
+      <c r="G13" s="63">
         <v>2720157</v>
       </c>
-      <c r="H13" s="66">
+      <c r="H13" s="63">
         <v>3124881</v>
       </c>
-      <c r="I13" s="66">
+      <c r="I13" s="63">
         <v>3610040</v>
       </c>
-      <c r="J13" s="20"/>
+      <c r="J13" s="75">
+        <v>4087082</v>
+      </c>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="67" t="s">
+      <c r="A14" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="54">
+      <c r="B14" s="51">
         <v>3599512</v>
       </c>
-      <c r="C14" s="53">
+      <c r="C14" s="50">
         <v>7032147</v>
       </c>
-      <c r="D14" s="66">
+      <c r="D14" s="63">
         <v>10886372</v>
       </c>
-      <c r="E14" s="66">
+      <c r="E14" s="63">
         <v>14649000</v>
       </c>
-      <c r="F14" s="66">
+      <c r="F14" s="63">
         <v>18733711</v>
       </c>
-      <c r="G14" s="66">
+      <c r="G14" s="63">
         <v>21601382</v>
       </c>
-      <c r="H14" s="66">
+      <c r="H14" s="63">
         <v>25492212</v>
       </c>
-      <c r="I14" s="66">
+      <c r="I14" s="63">
         <v>30401365</v>
       </c>
-      <c r="J14" s="20"/>
+      <c r="J14" s="75">
+        <v>34964833</v>
+      </c>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="67" t="s">
+      <c r="A15" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="54">
+      <c r="B15" s="51">
         <v>1708586</v>
       </c>
-      <c r="C15" s="53">
+      <c r="C15" s="50">
         <v>3401376</v>
       </c>
-      <c r="D15" s="66">
+      <c r="D15" s="63">
         <v>5338120</v>
       </c>
-      <c r="E15" s="66">
+      <c r="E15" s="63">
         <v>8817467</v>
       </c>
-      <c r="F15" s="66">
+      <c r="F15" s="63">
         <v>11348917</v>
       </c>
-      <c r="G15" s="66">
+      <c r="G15" s="63">
         <v>14018849</v>
       </c>
-      <c r="H15" s="66">
+      <c r="H15" s="63">
         <v>16647921</v>
       </c>
-      <c r="I15" s="66">
+      <c r="I15" s="63">
         <v>19161978</v>
       </c>
-      <c r="J15" s="20"/>
+      <c r="J15" s="75">
+        <v>22908047</v>
+      </c>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1">
-      <c r="A16" s="69" t="s">
+      <c r="A16" s="66" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="54">
+      <c r="B16" s="51">
         <v>488584</v>
       </c>
-      <c r="C16" s="53">
+      <c r="C16" s="50">
         <v>1813269</v>
       </c>
-      <c r="D16" s="66">
+      <c r="D16" s="63">
         <v>3169905</v>
       </c>
-      <c r="E16" s="66">
+      <c r="E16" s="63">
         <v>4527534</v>
       </c>
-      <c r="F16" s="66">
+      <c r="F16" s="63">
         <v>4992054</v>
       </c>
-      <c r="G16" s="66">
+      <c r="G16" s="63">
         <v>5473988</v>
       </c>
-      <c r="H16" s="66">
+      <c r="H16" s="63">
         <v>5984878</v>
       </c>
-      <c r="I16" s="66">
+      <c r="I16" s="63">
         <v>7072215</v>
       </c>
-      <c r="J16" s="20"/>
+      <c r="J16" s="75">
+        <v>8178302</v>
+      </c>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="54">
+      <c r="B17" s="51">
         <v>31236</v>
       </c>
-      <c r="C17" s="53">
+      <c r="C17" s="50">
         <v>182096</v>
       </c>
-      <c r="D17" s="66">
+      <c r="D17" s="63">
         <v>328988</v>
       </c>
-      <c r="E17" s="66">
+      <c r="E17" s="63">
         <v>494321</v>
       </c>
-      <c r="F17" s="66">
+      <c r="F17" s="63">
         <v>526059</v>
       </c>
-      <c r="G17" s="66">
+      <c r="G17" s="63">
         <v>569986</v>
       </c>
-      <c r="H17" s="66">
+      <c r="H17" s="63">
         <v>598927</v>
       </c>
-      <c r="I17" s="66">
+      <c r="I17" s="63">
         <v>740931</v>
       </c>
-      <c r="J17" s="20"/>
+      <c r="J17" s="75">
+        <v>900289</v>
+      </c>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="67" t="s">
+      <c r="A18" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="54">
+      <c r="B18" s="51">
         <v>101509</v>
       </c>
-      <c r="C18" s="53">
+      <c r="C18" s="50">
         <v>587664</v>
       </c>
-      <c r="D18" s="66">
+      <c r="D18" s="63">
         <v>1073819</v>
       </c>
-      <c r="E18" s="66">
+      <c r="E18" s="63">
         <v>1559974</v>
       </c>
-      <c r="F18" s="66">
+      <c r="F18" s="63">
         <v>1649147</v>
       </c>
-      <c r="G18" s="66">
+      <c r="G18" s="63">
         <v>1738320</v>
       </c>
-      <c r="H18" s="66">
+      <c r="H18" s="63">
         <v>1842167</v>
       </c>
-      <c r="I18" s="66">
+      <c r="I18" s="63">
         <v>2084289</v>
       </c>
-      <c r="J18" s="20"/>
+      <c r="J18" s="75">
+        <v>2326410</v>
+      </c>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="67" t="s">
+      <c r="A19" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="54">
+      <c r="B19" s="51">
         <v>6607</v>
       </c>
-      <c r="C19" s="53">
+      <c r="C19" s="50">
         <v>11407</v>
       </c>
-      <c r="D19" s="66">
+      <c r="D19" s="63">
         <v>16207</v>
       </c>
-      <c r="E19" s="66">
+      <c r="E19" s="63">
         <v>21007</v>
       </c>
-      <c r="F19" s="66">
+      <c r="F19" s="63">
         <v>23042</v>
       </c>
-      <c r="G19" s="66">
+      <c r="G19" s="63">
         <v>25076</v>
       </c>
-      <c r="H19" s="66">
+      <c r="H19" s="63">
         <v>27111</v>
       </c>
-      <c r="I19" s="66">
+      <c r="I19" s="63">
         <v>39744</v>
       </c>
-      <c r="J19" s="20"/>
+      <c r="J19" s="75">
+        <v>52378</v>
+      </c>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="67" t="s">
+      <c r="A20" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="62" t="s">
+      <c r="B20" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C20" s="53">
+      <c r="C20" s="50">
         <v>235484</v>
       </c>
-      <c r="D20" s="66">
+      <c r="D20" s="63">
         <v>470968</v>
       </c>
-      <c r="E20" s="66">
+      <c r="E20" s="63">
         <v>706452</v>
       </c>
-      <c r="F20" s="66">
+      <c r="F20" s="63">
         <v>709087</v>
       </c>
-      <c r="G20" s="66">
+      <c r="G20" s="63">
         <v>711723</v>
       </c>
-      <c r="H20" s="66">
+      <c r="H20" s="63">
         <v>714358</v>
       </c>
-      <c r="I20" s="66">
+      <c r="I20" s="63">
         <v>953337</v>
       </c>
-      <c r="J20" s="20"/>
+      <c r="J20" s="75">
+        <v>1192316</v>
+      </c>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="67" t="s">
+      <c r="A21" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="54">
+      <c r="B21" s="51">
         <v>75842</v>
       </c>
-      <c r="C21" s="53">
+      <c r="C21" s="50">
         <v>175184</v>
       </c>
-      <c r="D21" s="66">
+      <c r="D21" s="63">
         <v>274525</v>
       </c>
-      <c r="E21" s="66">
+      <c r="E21" s="63">
         <v>373867</v>
       </c>
-      <c r="F21" s="66">
+      <c r="F21" s="63">
         <v>475601</v>
       </c>
-      <c r="G21" s="66">
+      <c r="G21" s="63">
         <v>577336</v>
       </c>
-      <c r="H21" s="66">
+      <c r="H21" s="63">
         <v>681682</v>
       </c>
-      <c r="I21" s="66">
+      <c r="I21" s="63">
         <v>808245</v>
       </c>
-      <c r="J21" s="20"/>
+      <c r="J21" s="75">
+        <v>934808</v>
+      </c>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="67" t="s">
+      <c r="A22" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="54">
+      <c r="B22" s="51">
         <v>240308</v>
       </c>
-      <c r="C22" s="53">
+      <c r="C22" s="50">
         <v>483861</v>
       </c>
-      <c r="D22" s="66">
+      <c r="D22" s="63">
         <v>762613</v>
       </c>
-      <c r="E22" s="66">
+      <c r="E22" s="63">
         <v>1023199</v>
       </c>
-      <c r="F22" s="66">
+      <c r="F22" s="63">
         <v>1239095</v>
       </c>
-      <c r="G22" s="66">
+      <c r="G22" s="63">
         <v>1459418</v>
       </c>
-      <c r="H22" s="66">
+      <c r="H22" s="63">
         <v>1704487</v>
       </c>
-      <c r="I22" s="66">
+      <c r="I22" s="63">
         <v>1917173</v>
       </c>
-      <c r="J22" s="20"/>
+      <c r="J22" s="75">
+        <v>2131253</v>
+      </c>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="67" t="s">
+      <c r="A23" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="54">
+      <c r="B23" s="51">
         <v>183</v>
       </c>
-      <c r="C23" s="53">
+      <c r="C23" s="50">
         <v>366</v>
       </c>
-      <c r="D23" s="66">
+      <c r="D23" s="63">
         <v>549</v>
       </c>
-      <c r="E23" s="66">
+      <c r="E23" s="63">
         <v>732</v>
       </c>
-      <c r="F23" s="66">
+      <c r="F23" s="63">
         <v>915</v>
       </c>
-      <c r="G23" s="66">
+      <c r="G23" s="63">
         <v>1098</v>
       </c>
-      <c r="H23" s="66">
+      <c r="H23" s="63">
         <v>1098</v>
       </c>
-      <c r="I23" s="66">
+      <c r="I23" s="63">
         <v>1098</v>
       </c>
-      <c r="J23" s="20"/>
+      <c r="J23" s="75">
+        <v>1098</v>
+      </c>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="67" t="s">
+      <c r="A24" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="54">
+      <c r="B24" s="51">
         <v>25777</v>
       </c>
-      <c r="C24" s="53">
+      <c r="C24" s="50">
         <v>61121</v>
       </c>
-      <c r="D24" s="66">
+      <c r="D24" s="63">
         <v>96466</v>
       </c>
-      <c r="E24" s="66">
+      <c r="E24" s="63">
         <v>131810</v>
       </c>
-      <c r="F24" s="66">
+      <c r="F24" s="63">
         <v>135465</v>
       </c>
-      <c r="G24" s="66">
+      <c r="G24" s="63">
         <v>139120</v>
       </c>
-      <c r="H24" s="66">
+      <c r="H24" s="63">
         <v>142775</v>
       </c>
-      <c r="I24" s="66">
+      <c r="I24" s="63">
         <v>187489</v>
       </c>
-      <c r="J24" s="20"/>
+      <c r="J24" s="75">
+        <v>232204</v>
+      </c>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="67" t="s">
+      <c r="A25" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="54">
+      <c r="B25" s="51">
         <v>6538</v>
       </c>
-      <c r="C25" s="53">
+      <c r="C25" s="50">
         <v>32781</v>
       </c>
-      <c r="D25" s="66">
+      <c r="D25" s="63">
         <v>59743</v>
       </c>
-      <c r="E25" s="66">
+      <c r="E25" s="63">
         <v>87423</v>
       </c>
-      <c r="F25" s="66">
+      <c r="F25" s="63">
         <v>92523</v>
       </c>
-      <c r="G25" s="66">
+      <c r="G25" s="63">
         <v>98423</v>
       </c>
-      <c r="H25" s="66">
+      <c r="H25" s="63">
         <v>106415</v>
       </c>
-      <c r="I25" s="66">
+      <c r="I25" s="63">
         <v>122459</v>
       </c>
-      <c r="J25" s="20"/>
+      <c r="J25" s="75">
+        <v>138503</v>
+      </c>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="67" t="s">
+      <c r="A26" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="54">
+      <c r="B26" s="51">
         <v>583</v>
       </c>
-      <c r="C26" s="53">
+      <c r="C26" s="50">
         <v>43305</v>
       </c>
-      <c r="D26" s="66">
+      <c r="D26" s="63">
         <v>86027</v>
       </c>
-      <c r="E26" s="66">
+      <c r="E26" s="63">
         <v>128748</v>
       </c>
-      <c r="F26" s="66">
+      <c r="F26" s="63">
         <v>141118</v>
       </c>
-      <c r="G26" s="66">
+      <c r="G26" s="63">
         <v>153488</v>
       </c>
-      <c r="H26" s="66">
+      <c r="H26" s="63">
         <v>165858</v>
       </c>
-      <c r="I26" s="66">
+      <c r="I26" s="63">
         <v>217452</v>
       </c>
-      <c r="J26" s="20"/>
+      <c r="J26" s="75">
+        <v>269046</v>
+      </c>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
     </row>
     <row r="27" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A27" s="69" t="s">
+      <c r="A27" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="54">
+      <c r="B27" s="51">
         <v>484553</v>
       </c>
-      <c r="C27" s="53">
+      <c r="C27" s="50">
         <v>1465167</v>
       </c>
-      <c r="D27" s="66">
+      <c r="D27" s="63">
         <v>2477731</v>
       </c>
-      <c r="E27" s="66">
+      <c r="E27" s="63">
         <v>3491289</v>
       </c>
-      <c r="F27" s="66">
+      <c r="F27" s="63">
         <v>3912097</v>
       </c>
-      <c r="G27" s="66">
+      <c r="G27" s="63">
         <v>4350320</v>
       </c>
-      <c r="H27" s="66">
+      <c r="H27" s="63">
         <v>4818573</v>
       </c>
-      <c r="I27" s="66">
+      <c r="I27" s="63">
         <v>5863466</v>
       </c>
-      <c r="J27" s="20"/>
+      <c r="J27" s="75">
+        <v>6927107</v>
+      </c>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="67" t="s">
+      <c r="A28" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="54">
+      <c r="B28" s="51">
         <v>30160</v>
       </c>
-      <c r="C28" s="53">
+      <c r="C28" s="50">
         <v>179944</v>
       </c>
-      <c r="D28" s="66">
+      <c r="D28" s="63">
         <v>325760</v>
       </c>
-      <c r="E28" s="66">
+      <c r="E28" s="63">
         <v>490017</v>
       </c>
-      <c r="F28" s="66">
+      <c r="F28" s="63">
         <v>520679</v>
       </c>
-      <c r="G28" s="66">
+      <c r="G28" s="63">
         <v>563530</v>
       </c>
-      <c r="H28" s="66">
+      <c r="H28" s="63">
         <v>592471</v>
       </c>
-      <c r="I28" s="66">
+      <c r="I28" s="63">
         <v>734475</v>
       </c>
-      <c r="J28" s="20"/>
+      <c r="J28" s="75">
+        <v>893833</v>
+      </c>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="67" t="s">
+      <c r="A29" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="54">
+      <c r="B29" s="51">
         <v>101509</v>
       </c>
-      <c r="C29" s="53">
+      <c r="C29" s="50">
         <v>264411</v>
       </c>
-      <c r="D29" s="66">
+      <c r="D29" s="63">
         <v>427313</v>
       </c>
-      <c r="E29" s="66">
+      <c r="E29" s="63">
         <v>590215</v>
       </c>
-      <c r="F29" s="66">
+      <c r="F29" s="63">
         <v>679388</v>
       </c>
-      <c r="G29" s="66">
+      <c r="G29" s="63">
         <v>768561</v>
       </c>
-      <c r="H29" s="66">
+      <c r="H29" s="63">
         <v>872408</v>
       </c>
-      <c r="I29" s="66">
+      <c r="I29" s="63">
         <v>1095061</v>
       </c>
-      <c r="J29" s="20"/>
+      <c r="J29" s="75">
+        <v>1317714</v>
+      </c>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="67" t="s">
+      <c r="A30" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="54">
+      <c r="B30" s="51">
         <v>6607</v>
       </c>
-      <c r="C30" s="53">
+      <c r="C30" s="50">
         <v>11407</v>
       </c>
-      <c r="D30" s="66">
+      <c r="D30" s="63">
         <v>16207</v>
       </c>
-      <c r="E30" s="66">
+      <c r="E30" s="63">
         <v>21007</v>
       </c>
-      <c r="F30" s="66">
+      <c r="F30" s="63">
         <v>23042</v>
       </c>
-      <c r="G30" s="66">
+      <c r="G30" s="63">
         <v>25076</v>
       </c>
-      <c r="H30" s="66">
+      <c r="H30" s="63">
         <v>27111</v>
       </c>
-      <c r="I30" s="66">
+      <c r="I30" s="63">
         <v>31778</v>
       </c>
-      <c r="J30" s="20"/>
+      <c r="J30" s="75">
+        <v>36444</v>
+      </c>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="67" t="s">
+      <c r="A31" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="62" t="s">
+      <c r="B31" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C31" s="53">
+      <c r="C31" s="50">
         <v>235484</v>
       </c>
-      <c r="D31" s="66">
+      <c r="D31" s="63">
         <v>470968</v>
       </c>
-      <c r="E31" s="66">
+      <c r="E31" s="63">
         <v>706452</v>
       </c>
-      <c r="F31" s="66">
+      <c r="F31" s="63">
         <v>709087</v>
       </c>
-      <c r="G31" s="66">
+      <c r="G31" s="63">
         <v>711723</v>
       </c>
-      <c r="H31" s="66">
+      <c r="H31" s="63">
         <v>714358</v>
       </c>
-      <c r="I31" s="66">
+      <c r="I31" s="63">
         <v>953337</v>
       </c>
-      <c r="J31" s="20"/>
+      <c r="J31" s="75">
+        <v>1192316</v>
+      </c>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="67" t="s">
+      <c r="A32" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="54">
+      <c r="B32" s="51">
         <v>75842</v>
       </c>
-      <c r="C32" s="53">
+      <c r="C32" s="50">
         <v>175184</v>
       </c>
-      <c r="D32" s="66">
+      <c r="D32" s="63">
         <v>274525</v>
       </c>
-      <c r="E32" s="66">
+      <c r="E32" s="63">
         <v>373867</v>
       </c>
-      <c r="F32" s="66">
+      <c r="F32" s="63">
         <v>445335</v>
       </c>
-      <c r="G32" s="66">
+      <c r="G32" s="63">
         <v>516804</v>
       </c>
-      <c r="H32" s="66">
+      <c r="H32" s="63">
         <v>590884</v>
       </c>
-      <c r="I32" s="66">
+      <c r="I32" s="63">
         <v>717447</v>
       </c>
-      <c r="J32" s="20"/>
+      <c r="J32" s="75">
+        <v>844010</v>
+      </c>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="67" t="s">
+      <c r="A33" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="54">
+      <c r="B33" s="51">
         <v>238820</v>
       </c>
-      <c r="C33" s="53">
+      <c r="C33" s="50">
         <v>482373</v>
       </c>
-      <c r="D33" s="66">
+      <c r="D33" s="63">
         <v>761125</v>
       </c>
-      <c r="E33" s="66">
+      <c r="E33" s="63">
         <v>1021711</v>
       </c>
-      <c r="F33" s="66">
+      <c r="F33" s="63">
         <v>1237607</v>
       </c>
-      <c r="G33" s="66">
+      <c r="G33" s="63">
         <v>1457930</v>
       </c>
-      <c r="H33" s="66">
+      <c r="H33" s="63">
         <v>1702999</v>
       </c>
-      <c r="I33" s="66">
+      <c r="I33" s="63">
         <v>1915685</v>
       </c>
-      <c r="J33" s="20"/>
+      <c r="J33" s="75">
+        <v>2129765</v>
+      </c>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="67" t="s">
+      <c r="A34" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B34" s="54">
+      <c r="B34" s="51">
         <v>183</v>
       </c>
-      <c r="C34" s="53">
+      <c r="C34" s="50">
         <v>366</v>
       </c>
-      <c r="D34" s="66">
+      <c r="D34" s="63">
         <v>549</v>
       </c>
-      <c r="E34" s="66">
+      <c r="E34" s="63">
         <v>732</v>
       </c>
-      <c r="F34" s="66">
+      <c r="F34" s="63">
         <v>915</v>
       </c>
-      <c r="G34" s="66">
+      <c r="G34" s="63">
         <v>1098</v>
       </c>
-      <c r="H34" s="66">
+      <c r="H34" s="63">
         <v>1098</v>
       </c>
-      <c r="I34" s="66">
+      <c r="I34" s="63">
         <v>1098</v>
       </c>
-      <c r="J34" s="20"/>
+      <c r="J34" s="75">
+        <v>1098</v>
+      </c>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="67" t="s">
+      <c r="A35" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B35" s="54">
+      <c r="B35" s="51">
         <v>25777</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="50">
         <v>61121</v>
       </c>
-      <c r="D35" s="66">
+      <c r="D35" s="63">
         <v>96466</v>
       </c>
-      <c r="E35" s="66">
+      <c r="E35" s="63">
         <v>131810</v>
       </c>
-      <c r="F35" s="66">
+      <c r="F35" s="63">
         <v>135465</v>
       </c>
-      <c r="G35" s="66">
+      <c r="G35" s="63">
         <v>139120</v>
       </c>
-      <c r="H35" s="66">
+      <c r="H35" s="63">
         <v>142775</v>
       </c>
-      <c r="I35" s="66">
+      <c r="I35" s="63">
         <v>187489</v>
       </c>
-      <c r="J35" s="20"/>
+      <c r="J35" s="75">
+        <v>232204</v>
+      </c>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="67" t="s">
+      <c r="A36" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B36" s="54">
+      <c r="B36" s="51">
         <v>5072</v>
       </c>
-      <c r="C36" s="53">
+      <c r="C36" s="50">
         <v>31314</v>
       </c>
-      <c r="D36" s="66">
+      <c r="D36" s="63">
         <v>58276</v>
       </c>
-      <c r="E36" s="66">
+      <c r="E36" s="63">
         <v>85957</v>
       </c>
-      <c r="F36" s="66">
+      <c r="F36" s="63">
         <v>91057</v>
       </c>
-      <c r="G36" s="66">
+      <c r="G36" s="63">
         <v>96957</v>
       </c>
-      <c r="H36" s="66">
+      <c r="H36" s="63">
         <v>104949</v>
       </c>
-      <c r="I36" s="66">
+      <c r="I36" s="63">
         <v>120992</v>
       </c>
-      <c r="J36" s="20"/>
+      <c r="J36" s="75">
+        <v>137036</v>
+      </c>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="67" t="s">
+      <c r="A37" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B37" s="54">
+      <c r="B37" s="51">
         <v>583</v>
       </c>
-      <c r="C37" s="53">
+      <c r="C37" s="50">
         <v>23563</v>
       </c>
-      <c r="D37" s="66">
+      <c r="D37" s="63">
         <v>46542</v>
       </c>
-      <c r="E37" s="66">
+      <c r="E37" s="63">
         <v>69521</v>
       </c>
-      <c r="F37" s="66">
+      <c r="F37" s="63">
         <v>69521</v>
       </c>
-      <c r="G37" s="66">
+      <c r="G37" s="63">
         <v>69521</v>
       </c>
-      <c r="H37" s="66">
+      <c r="H37" s="63">
         <v>69521</v>
       </c>
-      <c r="I37" s="66">
+      <c r="I37" s="63">
         <v>106105</v>
       </c>
-      <c r="J37" s="20"/>
+      <c r="J37" s="75">
+        <v>142689</v>
+      </c>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" ht="30" customHeight="1">
-      <c r="A38" s="69" t="s">
+      <c r="A38" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="54">
+      <c r="B38" s="51">
         <v>4031</v>
       </c>
-      <c r="C38" s="53">
+      <c r="C38" s="50">
         <v>348102</v>
       </c>
-      <c r="D38" s="66">
+      <c r="D38" s="63">
         <v>692173</v>
       </c>
-      <c r="E38" s="66">
+      <c r="E38" s="63">
         <v>1036245</v>
       </c>
-      <c r="F38" s="66">
+      <c r="F38" s="63">
         <v>1079957</v>
       </c>
-      <c r="G38" s="66">
+      <c r="G38" s="63">
         <v>1123669</v>
       </c>
-      <c r="H38" s="66">
+      <c r="H38" s="63">
         <v>1166305</v>
       </c>
-      <c r="I38" s="66">
+      <c r="I38" s="63">
         <v>1208750</v>
       </c>
-      <c r="J38" s="20"/>
+      <c r="J38" s="76">
+        <v>1251195</v>
+      </c>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
     </row>
     <row r="39" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A39" s="67" t="s">
+      <c r="A39" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="54">
+      <c r="B39" s="51">
         <v>1076</v>
       </c>
-      <c r="C39" s="53">
+      <c r="C39" s="50">
         <v>2152</v>
       </c>
-      <c r="D39" s="66">
+      <c r="D39" s="63">
         <v>3228</v>
       </c>
-      <c r="E39" s="66">
+      <c r="E39" s="63">
         <v>4304</v>
       </c>
-      <c r="F39" s="66">
+      <c r="F39" s="63">
         <v>5380</v>
       </c>
-      <c r="G39" s="66">
+      <c r="G39" s="63">
         <v>6456</v>
       </c>
-      <c r="H39" s="66">
+      <c r="H39" s="63">
         <v>6456</v>
       </c>
-      <c r="I39" s="66">
+      <c r="I39" s="63">
         <v>6456</v>
       </c>
-      <c r="J39" s="20"/>
+      <c r="J39" s="76">
+        <v>6456</v>
+      </c>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
     </row>
     <row r="40" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A40" s="67" t="s">
+      <c r="A40" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="62" t="s">
+      <c r="B40" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C40" s="53">
+      <c r="C40" s="50">
         <v>323253</v>
       </c>
-      <c r="D40" s="66">
+      <c r="D40" s="63">
         <v>646506</v>
       </c>
-      <c r="E40" s="66">
+      <c r="E40" s="63">
         <v>969759</v>
       </c>
-      <c r="F40" s="66">
+      <c r="F40" s="63">
         <v>969759</v>
       </c>
-      <c r="G40" s="66">
+      <c r="G40" s="63">
         <v>969759</v>
       </c>
-      <c r="H40" s="66">
+      <c r="H40" s="63">
         <v>969759</v>
       </c>
-      <c r="I40" s="66">
+      <c r="I40" s="63">
         <v>989227</v>
       </c>
-      <c r="J40" s="21"/>
-      <c r="K40" s="23"/>
+      <c r="J40" s="76">
+        <v>1008696</v>
+      </c>
+      <c r="K40" s="22"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A41" s="67" t="s">
+      <c r="A41" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="62" t="s">
+      <c r="B41" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C41" s="62" t="s">
+      <c r="C41" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="D41" s="62" t="s">
+      <c r="D41" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="E41" s="62" t="s">
+      <c r="E41" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="F41" s="62" t="s">
+      <c r="F41" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="G41" s="62" t="s">
+      <c r="G41" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="H41" s="62" t="s">
+      <c r="H41" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="I41" s="66">
+      <c r="I41" s="63">
         <v>7967</v>
       </c>
-      <c r="J41" s="24"/>
-[...2 lines deleted...]
-      <c r="M41" s="27"/>
+      <c r="J41" s="76">
+        <v>15933</v>
+      </c>
+      <c r="K41" s="22"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
     </row>
     <row r="42" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A42" s="67" t="s">
+      <c r="A42" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="62" t="s">
+      <c r="B42" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C42" s="53">
+      <c r="C42" s="50">
         <v>1488</v>
       </c>
-      <c r="D42" s="62" t="s">
+      <c r="D42" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="E42" s="62" t="s">
+      <c r="E42" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="F42" s="66">
+      <c r="F42" s="63">
         <v>30266</v>
       </c>
-      <c r="G42" s="66">
+      <c r="G42" s="63">
         <v>60532</v>
       </c>
-      <c r="H42" s="66">
+      <c r="H42" s="63">
         <v>90798</v>
       </c>
-      <c r="I42" s="66">
+      <c r="I42" s="63">
         <v>90798</v>
       </c>
-      <c r="J42" s="24"/>
-[...2 lines deleted...]
-      <c r="M42" s="27"/>
+      <c r="J42" s="76">
+        <v>90798</v>
+      </c>
+      <c r="K42" s="22"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="67" t="s">
+      <c r="A43" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="54">
+      <c r="B43" s="51">
         <v>1488</v>
       </c>
-      <c r="C43" s="53">
+      <c r="C43" s="50">
         <v>1467</v>
       </c>
-      <c r="D43" s="66">
+      <c r="D43" s="63">
         <v>1488</v>
       </c>
-      <c r="E43" s="66">
+      <c r="E43" s="63">
         <v>1488</v>
       </c>
-      <c r="F43" s="66">
+      <c r="F43" s="63">
         <v>1488</v>
       </c>
-      <c r="G43" s="66">
+      <c r="G43" s="63">
         <v>1488</v>
       </c>
-      <c r="H43" s="66">
+      <c r="H43" s="63">
         <v>1488</v>
       </c>
-      <c r="I43" s="66">
+      <c r="I43" s="63">
         <v>1488</v>
       </c>
-      <c r="J43" s="20"/>
+      <c r="J43" s="76">
+        <v>1488</v>
+      </c>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="67" t="s">
+      <c r="A44" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B44" s="54">
+      <c r="B44" s="51">
         <v>1467</v>
       </c>
-      <c r="C44" s="53">
+      <c r="C44" s="50">
         <v>19742</v>
       </c>
-      <c r="D44" s="66">
+      <c r="D44" s="63">
         <v>1467</v>
       </c>
-      <c r="E44" s="66">
+      <c r="E44" s="63">
         <v>1467</v>
       </c>
-      <c r="F44" s="66">
+      <c r="F44" s="63">
         <v>1467</v>
       </c>
-      <c r="G44" s="66">
+      <c r="G44" s="63">
         <v>1467</v>
       </c>
-      <c r="H44" s="66">
+      <c r="H44" s="63">
         <v>1467</v>
       </c>
-      <c r="I44" s="66">
+      <c r="I44" s="63">
         <v>1467</v>
       </c>
-      <c r="J44" s="20"/>
+      <c r="J44" s="76">
+        <v>1467</v>
+      </c>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="67" t="s">
+      <c r="A45" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B45" s="62" t="s">
+      <c r="B45" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C45" s="62" t="s">
+      <c r="C45" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="D45" s="66">
+      <c r="D45" s="63">
         <v>39485</v>
       </c>
-      <c r="E45" s="66">
+      <c r="E45" s="63">
         <v>59227</v>
       </c>
-      <c r="F45" s="66">
+      <c r="F45" s="63">
         <v>71597</v>
       </c>
-      <c r="G45" s="66">
+      <c r="G45" s="63">
         <v>83967</v>
       </c>
-      <c r="H45" s="66">
+      <c r="H45" s="63">
         <v>96337</v>
       </c>
-      <c r="I45" s="66">
+      <c r="I45" s="63">
         <v>111347</v>
       </c>
-      <c r="J45" s="20"/>
+      <c r="J45" s="76">
+        <v>126357</v>
+      </c>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="69" t="s">
+      <c r="A46" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B46" s="54">
+      <c r="B46" s="51">
         <v>19634523</v>
       </c>
-      <c r="C46" s="54">
+      <c r="C46" s="51">
         <v>42870713</v>
       </c>
-      <c r="D46" s="66">
+      <c r="D46" s="63">
         <v>67834687</v>
       </c>
-      <c r="E46" s="66">
+      <c r="E46" s="63">
         <v>96207369</v>
       </c>
-      <c r="F46" s="66">
+      <c r="F46" s="63">
         <v>130037560</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="63">
         <v>164769979</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="63">
         <v>194532978</v>
       </c>
-      <c r="I46" s="66">
+      <c r="I46" s="63">
         <v>228129455</v>
       </c>
-      <c r="J46" s="20"/>
+      <c r="J46" s="76">
+        <v>265598645</v>
+      </c>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="67" t="s">
+      <c r="A47" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B47" s="54">
+      <c r="B47" s="51">
         <v>8199824</v>
       </c>
-      <c r="C47" s="53">
+      <c r="C47" s="50">
         <v>20289925</v>
       </c>
-      <c r="D47" s="66">
+      <c r="D47" s="63">
         <v>31362232</v>
       </c>
-      <c r="E47" s="66">
+      <c r="E47" s="63">
         <v>43020249</v>
       </c>
-      <c r="F47" s="66">
+      <c r="F47" s="63">
         <v>56302093</v>
       </c>
-      <c r="G47" s="66">
+      <c r="G47" s="63">
         <v>72085036</v>
       </c>
-      <c r="H47" s="66">
+      <c r="H47" s="63">
         <v>87579918</v>
       </c>
-      <c r="I47" s="66">
+      <c r="I47" s="63">
         <v>105232147</v>
       </c>
-      <c r="J47" s="20"/>
+      <c r="J47" s="76">
+        <v>123071839</v>
+      </c>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="67" t="s">
+      <c r="A48" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B48" s="54">
+      <c r="B48" s="51">
         <v>2321449</v>
       </c>
-      <c r="C48" s="53">
+      <c r="C48" s="50">
         <v>4657344</v>
       </c>
-      <c r="D48" s="66">
+      <c r="D48" s="63">
         <v>7206750</v>
       </c>
-      <c r="E48" s="66">
+      <c r="E48" s="63">
         <v>9531032</v>
       </c>
-      <c r="F48" s="66">
+      <c r="F48" s="63">
         <v>12117950</v>
       </c>
-      <c r="G48" s="66">
+      <c r="G48" s="63">
         <v>14569935</v>
       </c>
-      <c r="H48" s="66">
+      <c r="H48" s="63">
         <v>14940277</v>
       </c>
-      <c r="I48" s="66">
+      <c r="I48" s="63">
         <v>16252124</v>
       </c>
-      <c r="J48" s="20"/>
+      <c r="J48" s="76">
+        <v>18646549</v>
+      </c>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="67" t="s">
+      <c r="A49" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B49" s="54">
+      <c r="B49" s="51">
         <v>1950801</v>
       </c>
-      <c r="C49" s="53">
+      <c r="C49" s="50">
         <v>2889750</v>
       </c>
-      <c r="D49" s="66">
+      <c r="D49" s="63">
         <v>4007183</v>
       </c>
-      <c r="E49" s="66">
+      <c r="E49" s="63">
         <v>4556065</v>
       </c>
-      <c r="F49" s="66">
+      <c r="F49" s="63">
         <v>4853352</v>
       </c>
-      <c r="G49" s="66">
+      <c r="G49" s="63">
         <v>5286601</v>
       </c>
-      <c r="H49" s="66">
+      <c r="H49" s="63">
         <v>5663108</v>
       </c>
-      <c r="I49" s="66">
+      <c r="I49" s="63">
         <v>6470367</v>
       </c>
-      <c r="J49" s="20"/>
+      <c r="J49" s="76">
+        <v>8492536</v>
+      </c>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="67" t="s">
+      <c r="A50" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B50" s="54">
+      <c r="B50" s="51">
         <v>375322</v>
       </c>
-      <c r="C50" s="53">
+      <c r="C50" s="50">
         <v>851003</v>
       </c>
-      <c r="D50" s="66">
+      <c r="D50" s="63">
         <v>1326685</v>
       </c>
-      <c r="E50" s="66">
+      <c r="E50" s="63">
         <v>1781474</v>
       </c>
-      <c r="F50" s="66">
+      <c r="F50" s="63">
         <v>2039243</v>
       </c>
-      <c r="G50" s="66">
+      <c r="G50" s="63">
         <v>2302408</v>
       </c>
-      <c r="H50" s="66">
+      <c r="H50" s="63">
         <v>2565745</v>
       </c>
-      <c r="I50" s="66">
+      <c r="I50" s="63">
         <v>2856333</v>
       </c>
-      <c r="J50" s="20"/>
+      <c r="J50" s="76">
+        <v>3147062</v>
+      </c>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="67" t="s">
+      <c r="A51" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B51" s="54">
+      <c r="B51" s="51">
         <v>60925</v>
       </c>
-      <c r="C51" s="53">
+      <c r="C51" s="50">
         <v>251956</v>
       </c>
-      <c r="D51" s="66">
+      <c r="D51" s="63">
         <v>442986</v>
       </c>
-      <c r="E51" s="66">
+      <c r="E51" s="63">
         <v>634017</v>
       </c>
-      <c r="F51" s="66">
+      <c r="F51" s="63">
         <v>876483</v>
       </c>
-      <c r="G51" s="66">
+      <c r="G51" s="63">
         <v>1118949</v>
       </c>
-      <c r="H51" s="66">
+      <c r="H51" s="63">
         <v>1338385</v>
       </c>
-      <c r="I51" s="66">
+      <c r="I51" s="63">
         <v>1611461</v>
       </c>
-      <c r="J51" s="20"/>
+      <c r="J51" s="76">
+        <v>1884536</v>
+      </c>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
     </row>
     <row r="52" spans="1:13">
-      <c r="A52" s="67" t="s">
+      <c r="A52" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B52" s="54">
+      <c r="B52" s="51">
         <v>1184941</v>
       </c>
-      <c r="C52" s="53">
+      <c r="C52" s="50">
         <v>3236175</v>
       </c>
-      <c r="D52" s="66">
+      <c r="D52" s="63">
         <v>6536891</v>
       </c>
-      <c r="E52" s="66">
+      <c r="E52" s="63">
         <v>11101974</v>
       </c>
-      <c r="F52" s="66">
+      <c r="F52" s="63">
         <v>17074809</v>
       </c>
-      <c r="G52" s="66">
+      <c r="G52" s="63">
         <v>22010158</v>
       </c>
-      <c r="H52" s="66">
+      <c r="H52" s="63">
         <v>27726305</v>
       </c>
-      <c r="I52" s="66">
+      <c r="I52" s="63">
         <v>33541617</v>
       </c>
-      <c r="J52" s="20"/>
+      <c r="J52" s="76">
+        <v>39595983</v>
+      </c>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="67" t="s">
+      <c r="A53" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B53" s="54">
+      <c r="B53" s="51">
         <v>1728111</v>
       </c>
-      <c r="C53" s="53">
+      <c r="C53" s="50">
         <v>3330935</v>
       </c>
-      <c r="D53" s="66">
+      <c r="D53" s="63">
         <v>5241745</v>
       </c>
-      <c r="E53" s="66">
+      <c r="E53" s="63">
         <v>8133576</v>
       </c>
-      <c r="F53" s="66">
+      <c r="F53" s="63">
         <v>14247320</v>
       </c>
-      <c r="G53" s="66">
+      <c r="G53" s="63">
         <v>20411773</v>
       </c>
-      <c r="H53" s="66">
+      <c r="H53" s="63">
         <v>22169148</v>
       </c>
-      <c r="I53" s="66">
+      <c r="I53" s="63">
         <v>23318330</v>
       </c>
-      <c r="J53" s="20"/>
+      <c r="J53" s="76">
+        <v>24735850</v>
+      </c>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="67" t="s">
+      <c r="A54" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B54" s="54">
+      <c r="B54" s="51">
         <v>157790</v>
       </c>
-      <c r="C54" s="53">
+      <c r="C54" s="50">
         <v>383620</v>
       </c>
-      <c r="D54" s="66">
+      <c r="D54" s="63">
         <v>614705</v>
       </c>
-      <c r="E54" s="66">
+      <c r="E54" s="63">
         <v>871274</v>
       </c>
-      <c r="F54" s="66">
+      <c r="F54" s="63">
         <v>1104154</v>
       </c>
-      <c r="G54" s="66">
+      <c r="G54" s="63">
         <v>1336883</v>
       </c>
-      <c r="H54" s="66">
+      <c r="H54" s="63">
         <v>1537856</v>
       </c>
-      <c r="I54" s="66">
+      <c r="I54" s="63">
         <v>1774003</v>
       </c>
-      <c r="J54" s="20"/>
+      <c r="J54" s="76">
+        <v>2006504</v>
+      </c>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="67" t="s">
+      <c r="A55" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B55" s="54">
+      <c r="B55" s="51">
         <v>2394194</v>
       </c>
-      <c r="C55" s="53">
+      <c r="C55" s="50">
         <v>4581370</v>
       </c>
-      <c r="D55" s="66">
+      <c r="D55" s="63">
         <v>7260945</v>
       </c>
-      <c r="E55" s="66">
+      <c r="E55" s="63">
         <v>9912183</v>
       </c>
-      <c r="F55" s="66">
+      <c r="F55" s="63">
         <v>13118323</v>
       </c>
-      <c r="G55" s="66">
+      <c r="G55" s="63">
         <v>15220123</v>
       </c>
-      <c r="H55" s="66">
+      <c r="H55" s="63">
         <v>18303947</v>
       </c>
-      <c r="I55" s="66">
+      <c r="I55" s="63">
         <v>22281575</v>
       </c>
-      <c r="J55" s="20"/>
+      <c r="J55" s="76">
+        <v>25912101</v>
+      </c>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="67" t="s">
+      <c r="A56" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B56" s="54">
+      <c r="B56" s="51">
         <v>999660</v>
       </c>
-      <c r="C56" s="53">
+      <c r="C56" s="50">
         <v>1869810</v>
       </c>
-      <c r="D56" s="66">
+      <c r="D56" s="63">
         <v>3032612</v>
       </c>
-      <c r="E56" s="66">
+      <c r="E56" s="63">
         <v>5462592</v>
       </c>
-      <c r="F56" s="66">
+      <c r="F56" s="63">
         <v>6769613</v>
       </c>
-      <c r="G56" s="66">
+      <c r="G56" s="63">
         <v>8539598</v>
       </c>
-      <c r="H56" s="66">
+      <c r="H56" s="63">
         <v>10152597</v>
       </c>
-      <c r="I56" s="66">
+      <c r="I56" s="63">
         <v>11536419</v>
       </c>
-      <c r="J56" s="20"/>
+      <c r="J56" s="76">
+        <v>14178824</v>
+      </c>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="69" t="s">
+      <c r="A57" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="B57" s="54">
+      <c r="B57" s="51">
         <v>7669957</v>
       </c>
-      <c r="C57" s="54">
+      <c r="C57" s="51">
         <v>14092966</v>
       </c>
-      <c r="D57" s="66">
+      <c r="D57" s="63">
         <v>21481863</v>
       </c>
-      <c r="E57" s="66">
+      <c r="E57" s="63">
         <v>29539788</v>
       </c>
-      <c r="F57" s="66">
+      <c r="F57" s="63">
         <v>41053859</v>
       </c>
-      <c r="G57" s="66">
+      <c r="G57" s="63">
         <v>51737106</v>
       </c>
-      <c r="H57" s="66">
+      <c r="H57" s="63">
         <v>59345378</v>
       </c>
-      <c r="I57" s="66">
+      <c r="I57" s="63">
         <v>65765072</v>
       </c>
-      <c r="J57" s="20"/>
+      <c r="J57" s="76">
+        <v>72579646</v>
+      </c>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="20"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="67" t="s">
+      <c r="A58" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B58" s="54">
+      <c r="B58" s="51">
         <v>1478981</v>
       </c>
-      <c r="C58" s="53">
+      <c r="C58" s="50">
         <v>3529167</v>
       </c>
-      <c r="D58" s="66">
+      <c r="D58" s="63">
         <v>5551077</v>
       </c>
-      <c r="E58" s="66">
+      <c r="E58" s="63">
         <v>7974958</v>
       </c>
-      <c r="F58" s="66">
+      <c r="F58" s="63">
         <v>10571541</v>
       </c>
-      <c r="G58" s="66">
+      <c r="G58" s="63">
         <v>13293733</v>
       </c>
-      <c r="H58" s="66">
+      <c r="H58" s="63">
         <v>15904828</v>
       </c>
-      <c r="I58" s="66">
+      <c r="I58" s="63">
         <v>18012149</v>
       </c>
-      <c r="J58" s="20"/>
+      <c r="J58" s="76">
+        <v>19812180</v>
+      </c>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="67" t="s">
+      <c r="A59" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B59" s="54">
+      <c r="B59" s="51">
         <v>81875</v>
       </c>
-      <c r="C59" s="53">
+      <c r="C59" s="50">
         <v>175339</v>
       </c>
-      <c r="D59" s="66">
+      <c r="D59" s="63">
         <v>271270</v>
       </c>
-      <c r="E59" s="66">
+      <c r="E59" s="63">
         <v>367213</v>
       </c>
-      <c r="F59" s="66">
+      <c r="F59" s="63">
         <v>487657</v>
       </c>
-      <c r="G59" s="66">
+      <c r="G59" s="63">
         <v>611122</v>
       </c>
-      <c r="H59" s="66">
+      <c r="H59" s="63">
         <v>729225</v>
       </c>
-      <c r="I59" s="66">
+      <c r="I59" s="63">
         <v>858210</v>
       </c>
-      <c r="J59" s="20"/>
+      <c r="J59" s="76">
+        <v>990256</v>
+      </c>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="67" t="s">
+      <c r="A60" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B60" s="54">
+      <c r="B60" s="51">
         <v>1664418</v>
       </c>
-      <c r="C60" s="53">
+      <c r="C60" s="50">
         <v>1974289</v>
       </c>
-      <c r="D60" s="66">
+      <c r="D60" s="63">
         <v>2462644</v>
       </c>
-      <c r="E60" s="66">
+      <c r="E60" s="63">
         <v>2494746</v>
       </c>
-      <c r="F60" s="66">
+      <c r="F60" s="63">
         <v>2503880</v>
       </c>
-      <c r="G60" s="66">
+      <c r="G60" s="63">
         <v>2513014</v>
       </c>
-      <c r="H60" s="66">
+      <c r="H60" s="63">
         <v>2519759</v>
       </c>
-      <c r="I60" s="66">
+      <c r="I60" s="63">
         <v>2535977</v>
       </c>
-      <c r="J60" s="20"/>
+      <c r="J60" s="76">
+        <v>3216018</v>
+      </c>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
       <c r="M60" s="20"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="67" t="s">
+      <c r="A61" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B61" s="54">
+      <c r="B61" s="51">
         <v>316316</v>
       </c>
-      <c r="C61" s="53">
+      <c r="C61" s="50">
         <v>723109</v>
       </c>
-      <c r="D61" s="66">
+      <c r="D61" s="63">
         <v>1129902</v>
       </c>
-      <c r="E61" s="66">
+      <c r="E61" s="63">
         <v>1536694</v>
       </c>
-      <c r="F61" s="66">
+      <c r="F61" s="63">
         <v>1757667</v>
       </c>
-      <c r="G61" s="66">
+      <c r="G61" s="63">
         <v>1978640</v>
       </c>
-      <c r="H61" s="66">
+      <c r="H61" s="63">
         <v>2197164</v>
       </c>
-      <c r="I61" s="66">
+      <c r="I61" s="63">
         <v>2429703</v>
       </c>
-      <c r="J61" s="20"/>
+      <c r="J61" s="76">
+        <v>2662242</v>
+      </c>
       <c r="K61" s="20"/>
       <c r="L61" s="20"/>
       <c r="M61" s="20"/>
     </row>
     <row r="62" spans="1:13">
-      <c r="A62" s="67" t="s">
+      <c r="A62" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B62" s="54">
+      <c r="B62" s="51">
         <v>46508</v>
       </c>
-      <c r="C62" s="53">
+      <c r="C62" s="50">
         <v>174087</v>
       </c>
-      <c r="D62" s="66">
+      <c r="D62" s="63">
         <v>301665</v>
       </c>
-      <c r="E62" s="66">
+      <c r="E62" s="63">
         <v>429243</v>
       </c>
-      <c r="F62" s="66">
+      <c r="F62" s="63">
         <v>622992</v>
       </c>
-      <c r="G62" s="66">
+      <c r="G62" s="63">
         <v>816741</v>
       </c>
-      <c r="H62" s="66">
+      <c r="H62" s="63">
         <v>980442</v>
       </c>
-      <c r="I62" s="66">
+      <c r="I62" s="63">
         <v>1168033</v>
       </c>
-      <c r="J62" s="20"/>
+      <c r="J62" s="76">
+        <v>1355624</v>
+      </c>
       <c r="K62" s="20"/>
       <c r="L62" s="20"/>
       <c r="M62" s="20"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="67" t="s">
+      <c r="A63" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B63" s="54">
+      <c r="B63" s="51">
         <v>3450</v>
       </c>
-      <c r="C63" s="53">
+      <c r="C63" s="50">
         <v>6900</v>
       </c>
-      <c r="D63" s="66">
+      <c r="D63" s="63">
         <v>10350</v>
       </c>
-      <c r="E63" s="66">
+      <c r="E63" s="63">
         <v>13800</v>
       </c>
-      <c r="F63" s="66">
+      <c r="F63" s="63">
         <v>17250</v>
       </c>
-      <c r="G63" s="66">
+      <c r="G63" s="63">
         <v>20700</v>
       </c>
-      <c r="H63" s="66">
+      <c r="H63" s="63">
         <v>22083</v>
       </c>
-      <c r="I63" s="66">
+      <c r="I63" s="63">
         <v>23466</v>
       </c>
-      <c r="J63" s="20"/>
+      <c r="J63" s="76">
+        <v>24849</v>
+      </c>
       <c r="K63" s="20"/>
       <c r="L63" s="20"/>
       <c r="M63" s="20"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="67" t="s">
+      <c r="A64" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B64" s="54">
+      <c r="B64" s="51">
         <v>1673308</v>
       </c>
-      <c r="C64" s="53">
+      <c r="C64" s="50">
         <v>3050291</v>
       </c>
-      <c r="D64" s="66">
+      <c r="D64" s="63">
         <v>4689113</v>
       </c>
-      <c r="E64" s="66">
+      <c r="E64" s="63">
         <v>7377530</v>
       </c>
-      <c r="F64" s="66">
+      <c r="F64" s="63">
         <v>13290385</v>
       </c>
-      <c r="G64" s="66">
+      <c r="G64" s="63">
         <v>19233822</v>
       </c>
-      <c r="H64" s="66">
+      <c r="H64" s="63">
         <v>20832976</v>
       </c>
-      <c r="I64" s="66">
+      <c r="I64" s="63">
         <v>21786279</v>
       </c>
-      <c r="J64" s="20"/>
+      <c r="J64" s="76">
+        <v>23035542</v>
+      </c>
       <c r="K64" s="20"/>
       <c r="L64" s="20"/>
       <c r="M64" s="20"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="67" t="s">
+      <c r="A65" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B65" s="54">
+      <c r="B65" s="51">
         <v>118290</v>
       </c>
-      <c r="C65" s="53">
+      <c r="C65" s="50">
         <v>258082</v>
       </c>
-      <c r="D65" s="66">
+      <c r="D65" s="63">
         <v>403128</v>
       </c>
-      <c r="E65" s="66">
+      <c r="E65" s="63">
         <v>573659</v>
       </c>
-      <c r="F65" s="66">
+      <c r="F65" s="63">
         <v>764248</v>
       </c>
-      <c r="G65" s="66">
+      <c r="G65" s="63">
         <v>954687</v>
       </c>
-      <c r="H65" s="66">
+      <c r="H65" s="63">
         <v>1120895</v>
       </c>
-      <c r="I65" s="66">
+      <c r="I65" s="63">
         <v>1279233</v>
       </c>
-      <c r="J65" s="20"/>
+      <c r="J65" s="76">
+        <v>1433926</v>
+      </c>
       <c r="K65" s="20"/>
       <c r="L65" s="20"/>
       <c r="M65" s="20"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="67" t="s">
+      <c r="A66" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B66" s="54">
+      <c r="B66" s="51">
         <v>1891400</v>
       </c>
-      <c r="C66" s="53">
+      <c r="C66" s="50">
         <v>3383840</v>
       </c>
-      <c r="D66" s="66">
+      <c r="D66" s="63">
         <v>5416059</v>
       </c>
-      <c r="E66" s="66">
+      <c r="E66" s="63">
         <v>6944639</v>
       </c>
-      <c r="F66" s="66">
+      <c r="F66" s="63">
         <v>8733265</v>
       </c>
-      <c r="G66" s="66">
+      <c r="G66" s="63">
         <v>9520261</v>
       </c>
-      <c r="H66" s="66">
+      <c r="H66" s="63">
         <v>11415477</v>
       </c>
-      <c r="I66" s="66">
+      <c r="I66" s="63">
         <v>13149316</v>
       </c>
-      <c r="J66" s="20"/>
+      <c r="J66" s="76">
+        <v>14643313</v>
+      </c>
       <c r="K66" s="20"/>
       <c r="L66" s="20"/>
       <c r="M66" s="20"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="67" t="s">
+      <c r="A67" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B67" s="54">
+      <c r="B67" s="51">
         <v>134330</v>
       </c>
-      <c r="C67" s="53">
+      <c r="C67" s="50">
         <v>289902</v>
       </c>
-      <c r="D67" s="66">
+      <c r="D67" s="63">
         <v>446009</v>
       </c>
-      <c r="E67" s="66">
+      <c r="E67" s="63">
         <v>626336</v>
       </c>
-      <c r="F67" s="66">
+      <c r="F67" s="63">
         <v>773890</v>
       </c>
-      <c r="G67" s="66">
+      <c r="G67" s="63">
         <v>910261</v>
       </c>
-      <c r="H67" s="66">
+      <c r="H67" s="63">
         <v>1073587</v>
       </c>
-      <c r="I67" s="66">
+      <c r="I67" s="63">
         <v>1276853</v>
       </c>
-      <c r="J67" s="20"/>
+      <c r="J67" s="76">
+        <v>1490440</v>
+      </c>
       <c r="K67" s="20"/>
       <c r="L67" s="20"/>
       <c r="M67" s="20"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="70" t="s">
+      <c r="A68" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="B68" s="54">
+      <c r="B68" s="51">
         <v>2019809</v>
       </c>
-      <c r="C68" s="54">
+      <c r="C68" s="51">
         <v>4029251</v>
       </c>
-      <c r="D68" s="66">
+      <c r="D68" s="63">
         <v>6250890</v>
       </c>
-      <c r="E68" s="66">
+      <c r="E68" s="63">
         <v>8234917</v>
       </c>
-      <c r="F68" s="66">
+      <c r="F68" s="63">
         <v>10434271</v>
       </c>
-      <c r="G68" s="66">
+      <c r="G68" s="63">
         <v>12500122</v>
       </c>
-      <c r="H68" s="66">
+      <c r="H68" s="63">
         <v>12507169</v>
       </c>
-      <c r="I68" s="66">
+      <c r="I68" s="63">
         <v>13355452</v>
       </c>
-      <c r="J68" s="20"/>
+      <c r="J68" s="76">
+        <v>15290791</v>
+      </c>
       <c r="K68" s="20"/>
       <c r="L68" s="20"/>
       <c r="M68" s="20"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="67" t="s">
+      <c r="A69" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B69" s="54">
+      <c r="B69" s="51">
         <v>3890</v>
       </c>
-      <c r="C69" s="53">
+      <c r="C69" s="50">
         <v>8161</v>
       </c>
-      <c r="D69" s="66">
+      <c r="D69" s="63">
         <v>12431</v>
       </c>
-      <c r="E69" s="66">
+      <c r="E69" s="63">
         <v>16701</v>
       </c>
-      <c r="F69" s="66">
+      <c r="F69" s="63">
         <v>20378</v>
       </c>
-      <c r="G69" s="66">
+      <c r="G69" s="63">
         <v>24055</v>
       </c>
-      <c r="H69" s="66">
+      <c r="H69" s="63">
         <v>28740</v>
       </c>
-      <c r="I69" s="66">
+      <c r="I69" s="63">
         <v>33426</v>
       </c>
-      <c r="J69" s="20"/>
+      <c r="J69" s="76">
+        <v>38112</v>
+      </c>
       <c r="K69" s="20"/>
       <c r="L69" s="20"/>
       <c r="M69" s="20"/>
     </row>
     <row r="70" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A70" s="67" t="s">
+      <c r="A70" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B70" s="54">
+      <c r="B70" s="51">
         <v>2015401</v>
       </c>
-      <c r="C70" s="53">
+      <c r="C70" s="50">
         <v>4020044</v>
       </c>
-      <c r="D70" s="66">
+      <c r="D70" s="63">
         <v>6236876</v>
       </c>
-      <c r="E70" s="66">
+      <c r="E70" s="63">
         <v>8215886</v>
       </c>
-      <c r="F70" s="66">
+      <c r="F70" s="63">
         <v>10410300</v>
       </c>
-      <c r="G70" s="66">
+      <c r="G70" s="63">
         <v>12471130</v>
       </c>
-      <c r="H70" s="66">
+      <c r="H70" s="63">
         <v>12471130</v>
       </c>
-      <c r="I70" s="66">
+      <c r="I70" s="63">
         <v>13312251</v>
       </c>
-      <c r="J70" s="20"/>
+      <c r="J70" s="76">
+        <v>15240526</v>
+      </c>
       <c r="K70" s="20"/>
       <c r="L70" s="20"/>
       <c r="M70" s="20"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="67" t="s">
+      <c r="A71" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B71" s="54">
+      <c r="B71" s="51">
         <v>86</v>
       </c>
-      <c r="C71" s="53">
+      <c r="C71" s="50">
         <v>172</v>
       </c>
-      <c r="D71" s="66">
+      <c r="D71" s="63">
         <v>258</v>
       </c>
-      <c r="E71" s="66">
+      <c r="E71" s="63">
         <v>344</v>
       </c>
-      <c r="F71" s="66">
+      <c r="F71" s="63">
         <v>430</v>
       </c>
-      <c r="G71" s="66">
+      <c r="G71" s="63">
         <v>516</v>
       </c>
-      <c r="H71" s="66">
+      <c r="H71" s="63">
         <v>516</v>
       </c>
-      <c r="I71" s="66">
+      <c r="I71" s="63">
         <v>516</v>
       </c>
-      <c r="J71" s="20"/>
+      <c r="J71" s="76">
+        <v>516</v>
+      </c>
       <c r="K71" s="20"/>
       <c r="L71" s="20"/>
       <c r="M71" s="20"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="67" t="s">
+      <c r="A72" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B72" s="54">
+      <c r="B72" s="51">
         <v>5</v>
       </c>
-      <c r="C72" s="53">
+      <c r="C72" s="50">
         <v>10</v>
       </c>
-      <c r="D72" s="66">
+      <c r="D72" s="63">
         <v>15</v>
       </c>
-      <c r="E72" s="66">
+      <c r="E72" s="63">
         <v>20</v>
       </c>
-      <c r="F72" s="66">
+      <c r="F72" s="63">
         <v>25</v>
       </c>
-      <c r="G72" s="66">
+      <c r="G72" s="63">
         <v>30</v>
       </c>
-      <c r="H72" s="66">
+      <c r="H72" s="63">
         <v>30</v>
       </c>
-      <c r="I72" s="66">
+      <c r="I72" s="63">
         <v>30</v>
       </c>
-      <c r="J72" s="20"/>
+      <c r="J72" s="76">
+        <v>30</v>
+      </c>
       <c r="K72" s="20"/>
       <c r="L72" s="20"/>
       <c r="M72" s="20"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="70" t="s">
+      <c r="A73" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="B73" s="54">
+      <c r="B73" s="51">
         <v>399782</v>
       </c>
-      <c r="C73" s="54">
+      <c r="C73" s="51">
         <v>881834</v>
       </c>
-      <c r="D73" s="66">
+      <c r="D73" s="63">
         <v>1347458</v>
       </c>
-      <c r="E73" s="66">
+      <c r="E73" s="63">
         <v>2096770</v>
       </c>
-      <c r="F73" s="66">
+      <c r="F73" s="63">
         <v>3089177</v>
       </c>
-      <c r="G73" s="66">
+      <c r="G73" s="63">
         <v>3976633</v>
       </c>
-      <c r="H73" s="66">
+      <c r="H73" s="63">
         <v>4886248</v>
       </c>
-      <c r="I73" s="66">
+      <c r="I73" s="63">
         <v>5920217</v>
       </c>
-      <c r="J73" s="20"/>
+      <c r="J73" s="77">
+        <v>6662997</v>
+      </c>
       <c r="K73" s="20"/>
       <c r="L73" s="20"/>
       <c r="M73" s="20"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="67" t="s">
+      <c r="A74" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B74" s="54">
+      <c r="B74" s="51">
         <v>25077</v>
       </c>
-      <c r="C74" s="53">
+      <c r="C74" s="50">
         <v>105206</v>
       </c>
-      <c r="D74" s="66">
+      <c r="D74" s="63">
         <v>217435</v>
       </c>
-      <c r="E74" s="66">
+      <c r="E74" s="63">
         <v>488644</v>
       </c>
-      <c r="F74" s="66">
+      <c r="F74" s="63">
         <v>954839</v>
       </c>
-      <c r="G74" s="66">
+      <c r="G74" s="63">
         <v>1456553</v>
       </c>
-      <c r="H74" s="66">
+      <c r="H74" s="63">
         <v>1974635</v>
       </c>
-      <c r="I74" s="66">
+      <c r="I74" s="63">
         <v>2641814</v>
       </c>
-      <c r="J74" s="20"/>
+      <c r="J74" s="77">
+        <v>3037501</v>
+      </c>
       <c r="K74" s="20"/>
       <c r="L74" s="20"/>
       <c r="M74" s="20"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="67" t="s">
+      <c r="A75" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B75" s="54">
+      <c r="B75" s="51">
         <v>15239</v>
       </c>
-      <c r="C75" s="53">
+      <c r="C75" s="50">
         <v>26266</v>
       </c>
-      <c r="D75" s="66">
+      <c r="D75" s="63">
         <v>36146</v>
       </c>
-      <c r="E75" s="66">
+      <c r="E75" s="63">
         <v>58713</v>
       </c>
-      <c r="F75" s="66">
+      <c r="F75" s="63">
         <v>74936</v>
       </c>
-      <c r="G75" s="66">
+      <c r="G75" s="63">
         <v>86789</v>
       </c>
-      <c r="H75" s="66">
+      <c r="H75" s="63">
         <v>96235</v>
       </c>
-      <c r="I75" s="66">
+      <c r="I75" s="63">
         <v>111523</v>
       </c>
-      <c r="J75" s="20"/>
+      <c r="J75" s="77">
+        <v>119174</v>
+      </c>
       <c r="K75" s="20"/>
       <c r="L75" s="20"/>
       <c r="M75" s="20"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="67" t="s">
+      <c r="A76" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B76" s="54">
+      <c r="B76" s="51">
         <v>96</v>
       </c>
-      <c r="C76" s="53">
+      <c r="C76" s="50">
         <v>192</v>
       </c>
-      <c r="D76" s="66">
+      <c r="D76" s="63">
         <v>288</v>
       </c>
-      <c r="E76" s="66">
+      <c r="E76" s="63">
         <v>384</v>
       </c>
-      <c r="F76" s="66">
+      <c r="F76" s="63">
         <v>480</v>
       </c>
-      <c r="G76" s="66">
+      <c r="G76" s="63">
         <v>576</v>
       </c>
-      <c r="H76" s="66">
+      <c r="H76" s="63">
         <v>1251</v>
       </c>
-      <c r="I76" s="66">
+      <c r="I76" s="63">
         <v>1926</v>
       </c>
-      <c r="J76" s="20"/>
+      <c r="J76" s="77">
+        <v>2601</v>
+      </c>
       <c r="K76" s="20"/>
       <c r="L76" s="20"/>
       <c r="M76" s="20"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="67" t="s">
+      <c r="A77" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B77" s="54">
+      <c r="B77" s="51">
         <v>1174</v>
       </c>
-      <c r="C77" s="53">
+      <c r="C77" s="50">
         <v>2348</v>
       </c>
-      <c r="D77" s="66">
+      <c r="D77" s="63">
         <v>3522</v>
       </c>
-      <c r="E77" s="66">
+      <c r="E77" s="63">
         <v>4696</v>
       </c>
-      <c r="F77" s="66">
+      <c r="F77" s="63">
         <v>5870</v>
       </c>
-      <c r="G77" s="66">
+      <c r="G77" s="63">
         <v>7044</v>
       </c>
-      <c r="H77" s="66">
+      <c r="H77" s="63">
         <v>10348</v>
       </c>
-      <c r="I77" s="66">
+      <c r="I77" s="63">
         <v>13652</v>
       </c>
-      <c r="J77" s="20"/>
+      <c r="J77" s="77">
+        <v>16956</v>
+      </c>
       <c r="K77" s="20"/>
       <c r="L77" s="20"/>
       <c r="M77" s="20"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="67" t="s">
+      <c r="A78" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B78" s="54">
+      <c r="B78" s="51">
         <v>5299</v>
       </c>
-      <c r="C78" s="53">
+      <c r="C78" s="50">
         <v>10882</v>
       </c>
-      <c r="D78" s="66">
+      <c r="D78" s="63">
         <v>16464</v>
       </c>
-      <c r="E78" s="66">
+      <c r="E78" s="63">
         <v>22047</v>
       </c>
-      <c r="F78" s="66">
+      <c r="F78" s="63">
         <v>29003</v>
       </c>
-      <c r="G78" s="66">
+      <c r="G78" s="63">
         <v>35959</v>
       </c>
-      <c r="H78" s="66">
+      <c r="H78" s="63">
         <v>45561</v>
       </c>
-      <c r="I78" s="66">
+      <c r="I78" s="63">
         <v>60498</v>
       </c>
-      <c r="J78" s="20"/>
+      <c r="J78" s="77">
+        <v>75435</v>
+      </c>
       <c r="K78" s="20"/>
       <c r="L78" s="20"/>
       <c r="M78" s="20"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="67" t="s">
+      <c r="A79" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B79" s="54">
+      <c r="B79" s="51">
         <v>660</v>
       </c>
-      <c r="C79" s="53">
+      <c r="C79" s="50">
         <v>1320</v>
       </c>
-      <c r="D79" s="66">
+      <c r="D79" s="63">
         <v>1980</v>
       </c>
-      <c r="E79" s="66">
+      <c r="E79" s="63">
         <v>2640</v>
       </c>
-      <c r="F79" s="66">
+      <c r="F79" s="63">
         <v>3300</v>
       </c>
-      <c r="G79" s="66">
+      <c r="G79" s="63">
         <v>3960</v>
       </c>
-      <c r="H79" s="66">
+      <c r="H79" s="63">
         <v>4002</v>
       </c>
-      <c r="I79" s="66">
+      <c r="I79" s="63">
         <v>4044</v>
       </c>
-      <c r="J79" s="20"/>
+      <c r="J79" s="77">
+        <v>4086</v>
+      </c>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="20"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="67" t="s">
+      <c r="A80" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B80" s="54">
+      <c r="B80" s="51">
         <v>748</v>
       </c>
-      <c r="C80" s="53">
+      <c r="C80" s="50">
         <v>1496</v>
       </c>
-      <c r="D80" s="66">
+      <c r="D80" s="63">
         <v>2244</v>
       </c>
-      <c r="E80" s="66">
+      <c r="E80" s="63">
         <v>2992</v>
       </c>
-      <c r="F80" s="66">
+      <c r="F80" s="63">
         <v>3740</v>
       </c>
-      <c r="G80" s="66">
+      <c r="G80" s="63">
         <v>4488</v>
       </c>
-      <c r="H80" s="66">
+      <c r="H80" s="63">
         <v>4488</v>
       </c>
-      <c r="I80" s="66">
+      <c r="I80" s="63">
         <v>4488</v>
       </c>
-      <c r="J80" s="20"/>
+      <c r="J80" s="77">
+        <v>4488</v>
+      </c>
       <c r="K80" s="20"/>
       <c r="L80" s="20"/>
       <c r="M80" s="20"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="67" t="s">
+      <c r="A81" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B81" s="54">
+      <c r="B81" s="51">
         <v>2741</v>
       </c>
-      <c r="C81" s="53">
+      <c r="C81" s="50">
         <v>5376</v>
       </c>
-      <c r="D81" s="66">
+      <c r="D81" s="63">
         <v>8011</v>
       </c>
-      <c r="E81" s="66">
+      <c r="E81" s="63">
         <v>10646</v>
       </c>
-      <c r="F81" s="66">
+      <c r="F81" s="63">
         <v>13281</v>
       </c>
-      <c r="G81" s="66">
+      <c r="G81" s="63">
         <v>15916</v>
       </c>
-      <c r="H81" s="66">
+      <c r="H81" s="63">
         <v>18944</v>
       </c>
-      <c r="I81" s="66">
+      <c r="I81" s="63">
         <v>21972</v>
       </c>
-      <c r="J81" s="20"/>
+      <c r="J81" s="77">
+        <v>25000</v>
+      </c>
       <c r="K81" s="20"/>
       <c r="L81" s="20"/>
       <c r="M81" s="20"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="67" t="s">
+      <c r="A82" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B82" s="54">
+      <c r="B82" s="51">
         <v>347760</v>
       </c>
-      <c r="C82" s="53">
+      <c r="C82" s="50">
         <v>726772</v>
       </c>
-      <c r="D82" s="66">
+      <c r="D82" s="63">
         <v>1058404</v>
       </c>
-      <c r="E82" s="66">
+      <c r="E82" s="63">
         <v>1502056</v>
       </c>
-      <c r="F82" s="66">
+      <c r="F82" s="63">
         <v>1998788</v>
       </c>
-      <c r="G82" s="66">
+      <c r="G82" s="63">
         <v>2359420</v>
       </c>
-      <c r="H82" s="66">
+      <c r="H82" s="63">
         <v>2724856</v>
       </c>
-      <c r="I82" s="66">
+      <c r="I82" s="63">
         <v>3054372</v>
       </c>
-      <c r="J82" s="20"/>
+      <c r="J82" s="77">
+        <v>3371828</v>
+      </c>
       <c r="K82" s="20"/>
       <c r="L82" s="20"/>
       <c r="M82" s="20"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="67" t="s">
+      <c r="A83" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B83" s="54">
+      <c r="B83" s="51">
         <v>988</v>
       </c>
-      <c r="C83" s="53">
+      <c r="C83" s="50">
         <v>1976</v>
       </c>
-      <c r="D83" s="66">
+      <c r="D83" s="63">
         <v>2964</v>
       </c>
-      <c r="E83" s="66">
+      <c r="E83" s="63">
         <v>3952</v>
       </c>
-      <c r="F83" s="66">
+      <c r="F83" s="63">
         <v>4940</v>
       </c>
-      <c r="G83" s="66">
+      <c r="G83" s="63">
         <v>5928</v>
       </c>
-      <c r="H83" s="66">
+      <c r="H83" s="63">
         <v>5928</v>
       </c>
-      <c r="I83" s="66">
+      <c r="I83" s="63">
         <v>5928</v>
       </c>
-      <c r="J83" s="20"/>
+      <c r="J83" s="77">
+        <v>5928</v>
+      </c>
       <c r="K83" s="20"/>
       <c r="L83" s="20"/>
       <c r="M83" s="20"/>
     </row>
     <row r="84" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A84" s="70" t="s">
+      <c r="A84" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="B84" s="54">
+      <c r="B84" s="51">
         <v>363377</v>
       </c>
-      <c r="C84" s="54">
+      <c r="C84" s="51">
         <v>761866</v>
       </c>
-      <c r="D84" s="66">
+      <c r="D84" s="63">
         <v>1112974</v>
       </c>
-      <c r="E84" s="66">
+      <c r="E84" s="63">
         <v>1576103</v>
       </c>
-      <c r="F84" s="66">
+      <c r="F84" s="63">
         <v>2089892</v>
       </c>
-      <c r="G84" s="66">
+      <c r="G84" s="63">
         <v>2467581</v>
       </c>
-      <c r="H84" s="66">
+      <c r="H84" s="63">
         <v>2854552</v>
       </c>
-      <c r="I84" s="66">
+      <c r="I84" s="63">
         <v>3219043</v>
       </c>
-      <c r="J84" s="20"/>
+      <c r="J84" s="77">
+        <v>3577502</v>
+      </c>
       <c r="K84" s="20"/>
       <c r="L84" s="20"/>
       <c r="M84" s="20"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="67" t="s">
+      <c r="A85" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B85" s="54">
+      <c r="B85" s="51">
         <v>9491</v>
       </c>
-      <c r="C85" s="53">
+      <c r="C85" s="50">
         <v>22508</v>
       </c>
-      <c r="D85" s="66">
+      <c r="D85" s="63">
         <v>35525</v>
       </c>
-      <c r="E85" s="66">
+      <c r="E85" s="63">
         <v>48542</v>
       </c>
-      <c r="F85" s="66">
+      <c r="F85" s="63">
         <v>57766</v>
       </c>
-      <c r="G85" s="66">
+      <c r="G85" s="63">
         <v>66990</v>
       </c>
-      <c r="H85" s="66">
+      <c r="H85" s="63">
         <v>80494</v>
       </c>
-      <c r="I85" s="66">
+      <c r="I85" s="63">
         <v>102103</v>
       </c>
-      <c r="J85" s="20"/>
+      <c r="J85" s="77">
+        <v>129740</v>
+      </c>
       <c r="K85" s="20"/>
       <c r="L85" s="20"/>
       <c r="M85" s="20"/>
     </row>
     <row r="86" spans="1:13">
-      <c r="A86" s="67" t="s">
+      <c r="A86" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B86" s="54">
+      <c r="B86" s="51">
         <v>54</v>
       </c>
-      <c r="C86" s="53">
+      <c r="C86" s="50">
         <v>108</v>
       </c>
-      <c r="D86" s="66">
+      <c r="D86" s="63">
         <v>162</v>
       </c>
-      <c r="E86" s="66">
+      <c r="E86" s="63">
         <v>216</v>
       </c>
-      <c r="F86" s="66">
+      <c r="F86" s="63">
         <v>270</v>
       </c>
-      <c r="G86" s="66">
+      <c r="G86" s="63">
         <v>324</v>
       </c>
-      <c r="H86" s="66">
+      <c r="H86" s="63">
         <v>324</v>
       </c>
-      <c r="I86" s="66">
+      <c r="I86" s="63">
         <v>324</v>
       </c>
-      <c r="J86" s="20"/>
+      <c r="J86" s="77">
+        <v>324</v>
+      </c>
       <c r="K86" s="20"/>
       <c r="L86" s="20"/>
       <c r="M86" s="20"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="67" t="s">
+      <c r="A87" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B87" s="54">
+      <c r="B87" s="51">
         <v>67</v>
       </c>
-      <c r="C87" s="53">
+      <c r="C87" s="50">
         <v>134</v>
       </c>
-      <c r="D87" s="66">
+      <c r="D87" s="63">
         <v>201</v>
       </c>
-      <c r="E87" s="66">
+      <c r="E87" s="63">
         <v>268</v>
       </c>
-      <c r="F87" s="66">
+      <c r="F87" s="63">
         <v>335</v>
       </c>
-      <c r="G87" s="66">
+      <c r="G87" s="63">
         <v>402</v>
       </c>
-      <c r="H87" s="66">
+      <c r="H87" s="63">
         <v>1127</v>
       </c>
-      <c r="I87" s="66">
+      <c r="I87" s="63">
         <v>1852</v>
       </c>
-      <c r="J87" s="20"/>
+      <c r="J87" s="77">
+        <v>2577</v>
+      </c>
       <c r="K87" s="20"/>
       <c r="L87" s="20"/>
       <c r="M87" s="20"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="67" t="s">
+      <c r="A88" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B88" s="54">
+      <c r="B88" s="51">
         <v>5179</v>
       </c>
-      <c r="C88" s="53">
+      <c r="C88" s="50">
         <v>10692</v>
       </c>
-      <c r="D88" s="66">
+      <c r="D88" s="63">
         <v>16204</v>
       </c>
-      <c r="E88" s="66">
+      <c r="E88" s="63">
         <v>21717</v>
       </c>
-      <c r="F88" s="66">
+      <c r="F88" s="63">
         <v>28603</v>
       </c>
-      <c r="G88" s="66">
+      <c r="G88" s="63">
         <v>35489</v>
       </c>
-      <c r="H88" s="66">
+      <c r="H88" s="63">
         <v>42662</v>
       </c>
-      <c r="I88" s="66">
+      <c r="I88" s="63">
         <v>55170</v>
       </c>
-      <c r="J88" s="20"/>
+      <c r="J88" s="77">
+        <v>67678</v>
+      </c>
       <c r="K88" s="20"/>
       <c r="L88" s="20"/>
       <c r="M88" s="20"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="67" t="s">
+      <c r="A89" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B89" s="54">
+      <c r="B89" s="51">
         <v>660</v>
       </c>
-      <c r="C89" s="53">
+      <c r="C89" s="50">
         <v>1320</v>
       </c>
-      <c r="D89" s="66">
+      <c r="D89" s="63">
         <v>1980</v>
       </c>
-      <c r="E89" s="66">
+      <c r="E89" s="63">
         <v>2640</v>
       </c>
-      <c r="F89" s="66">
+      <c r="F89" s="63">
         <v>3300</v>
       </c>
-      <c r="G89" s="66">
+      <c r="G89" s="63">
         <v>3960</v>
       </c>
-      <c r="H89" s="66">
+      <c r="H89" s="63">
         <v>3968</v>
       </c>
-      <c r="I89" s="66">
+      <c r="I89" s="63">
         <v>3976</v>
       </c>
-      <c r="J89" s="20"/>
+      <c r="J89" s="77">
+        <v>3984</v>
+      </c>
       <c r="K89" s="20"/>
       <c r="L89" s="20"/>
       <c r="M89" s="20"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="67" t="s">
+      <c r="A90" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B90" s="54">
+      <c r="B90" s="51">
         <v>21</v>
       </c>
-      <c r="C90" s="53">
+      <c r="C90" s="50">
         <v>42</v>
       </c>
-      <c r="D90" s="66">
+      <c r="D90" s="63">
         <v>63</v>
       </c>
-      <c r="E90" s="66">
+      <c r="E90" s="63">
         <v>84</v>
       </c>
-      <c r="F90" s="66">
+      <c r="F90" s="63">
         <v>105</v>
       </c>
-      <c r="G90" s="66">
+      <c r="G90" s="63">
         <v>126</v>
       </c>
-      <c r="H90" s="66">
+      <c r="H90" s="63">
         <v>126</v>
       </c>
-      <c r="I90" s="66">
+      <c r="I90" s="63">
         <v>126</v>
       </c>
-      <c r="J90" s="20"/>
+      <c r="J90" s="77">
+        <v>126</v>
+      </c>
       <c r="K90" s="20"/>
       <c r="L90" s="20"/>
       <c r="M90" s="20"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="67" t="s">
+      <c r="A91" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B91" s="54">
+      <c r="B91" s="51">
         <v>173</v>
       </c>
-      <c r="C91" s="53">
+      <c r="C91" s="50">
         <v>346</v>
       </c>
-      <c r="D91" s="66">
+      <c r="D91" s="63">
         <v>519</v>
       </c>
-      <c r="E91" s="66">
+      <c r="E91" s="63">
         <v>692</v>
       </c>
-      <c r="F91" s="66">
+      <c r="F91" s="63">
         <v>865</v>
       </c>
-      <c r="G91" s="66">
+      <c r="G91" s="63">
         <v>1038</v>
       </c>
-      <c r="H91" s="66">
+      <c r="H91" s="63">
         <v>1205</v>
       </c>
-      <c r="I91" s="66">
+      <c r="I91" s="63">
         <v>1372</v>
       </c>
-      <c r="J91" s="20"/>
+      <c r="J91" s="77">
+        <v>1539</v>
+      </c>
       <c r="K91" s="20"/>
       <c r="L91" s="20"/>
       <c r="M91" s="20"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="67" t="s">
+      <c r="A92" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B92" s="54">
+      <c r="B92" s="51">
         <v>346764</v>
       </c>
-      <c r="C92" s="53">
+      <c r="C92" s="50">
         <v>724780</v>
       </c>
-      <c r="D92" s="66">
+      <c r="D92" s="63">
         <v>1055416</v>
       </c>
-      <c r="E92" s="66">
+      <c r="E92" s="63">
         <v>1498072</v>
       </c>
-      <c r="F92" s="66">
+      <c r="F92" s="63">
         <v>1993808</v>
       </c>
-      <c r="G92" s="66">
+      <c r="G92" s="63">
         <v>2353444</v>
       </c>
-      <c r="H92" s="66">
+      <c r="H92" s="63">
         <v>2718839</v>
       </c>
-      <c r="I92" s="66">
+      <c r="I92" s="63">
         <v>3048314</v>
       </c>
-      <c r="J92" s="20"/>
+      <c r="J92" s="77">
+        <v>3365729</v>
+      </c>
       <c r="K92" s="20"/>
       <c r="L92" s="20"/>
       <c r="M92" s="20"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="67" t="s">
+      <c r="A93" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B93" s="54">
+      <c r="B93" s="51">
         <v>968</v>
       </c>
-      <c r="C93" s="53">
+      <c r="C93" s="50">
         <v>1936</v>
       </c>
-      <c r="D93" s="66">
+      <c r="D93" s="63">
         <v>2904</v>
       </c>
-      <c r="E93" s="66">
+      <c r="E93" s="63">
         <v>3872</v>
       </c>
-      <c r="F93" s="66">
+      <c r="F93" s="63">
         <v>4840</v>
       </c>
-      <c r="G93" s="66">
+      <c r="G93" s="63">
         <v>5808</v>
       </c>
-      <c r="H93" s="66">
+      <c r="H93" s="63">
         <v>5808</v>
       </c>
-      <c r="I93" s="66">
+      <c r="I93" s="63">
         <v>5808</v>
       </c>
-      <c r="J93" s="20"/>
+      <c r="J93" s="77">
+        <v>5808</v>
+      </c>
       <c r="K93" s="20"/>
       <c r="L93" s="20"/>
       <c r="M93" s="20"/>
     </row>
     <row r="94" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A94" s="70" t="s">
+      <c r="A94" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="B94" s="54">
+      <c r="B94" s="51">
         <v>36073</v>
       </c>
-      <c r="C94" s="54">
+      <c r="C94" s="51">
         <v>119304</v>
       </c>
-      <c r="D94" s="66">
+      <c r="D94" s="63">
         <v>233204</v>
       </c>
-      <c r="E94" s="66">
+      <c r="E94" s="63">
         <v>519055</v>
       </c>
-      <c r="F94" s="66">
+      <c r="F94" s="63">
         <v>997341</v>
       </c>
-      <c r="G94" s="66">
+      <c r="G94" s="63">
         <v>1506776</v>
       </c>
-      <c r="H94" s="66">
+      <c r="H94" s="63">
         <v>2026251</v>
       </c>
-      <c r="I94" s="66">
+      <c r="I94" s="63">
         <v>2692560</v>
       </c>
-      <c r="J94" s="20"/>
+      <c r="J94" s="77">
+        <v>3073712</v>
+      </c>
       <c r="K94" s="20"/>
       <c r="L94" s="20"/>
       <c r="M94" s="20"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="67" t="s">
+      <c r="A95" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B95" s="54">
+      <c r="B95" s="51">
         <v>15586</v>
       </c>
-      <c r="C95" s="53">
+      <c r="C95" s="50">
         <v>82698</v>
       </c>
-      <c r="D95" s="66">
+      <c r="D95" s="63">
         <v>181910</v>
       </c>
-      <c r="E95" s="66">
+      <c r="E95" s="63">
         <v>440102</v>
       </c>
-      <c r="F95" s="66">
+      <c r="F95" s="63">
         <v>897073</v>
       </c>
-      <c r="G95" s="66">
+      <c r="G95" s="63">
         <v>1389563</v>
       </c>
-      <c r="H95" s="66">
+      <c r="H95" s="63">
         <v>1894141</v>
       </c>
-      <c r="I95" s="66">
+      <c r="I95" s="63">
         <v>2539711</v>
       </c>
-      <c r="J95" s="20"/>
+      <c r="J95" s="77">
+        <v>2907761</v>
+      </c>
       <c r="K95" s="20"/>
       <c r="L95" s="20"/>
       <c r="M95" s="20"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="67" t="s">
+      <c r="A96" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B96" s="54">
+      <c r="B96" s="51">
         <v>15185</v>
       </c>
-      <c r="C96" s="53">
+      <c r="C96" s="50">
         <v>26158</v>
       </c>
-      <c r="D96" s="66">
+      <c r="D96" s="63">
         <v>35700</v>
       </c>
-      <c r="E96" s="66">
+      <c r="E96" s="63">
         <v>58213</v>
       </c>
-      <c r="F96" s="66">
+      <c r="F96" s="63">
         <v>74382</v>
       </c>
-      <c r="G96" s="66">
+      <c r="G96" s="63">
         <v>86181</v>
       </c>
-      <c r="H96" s="66">
+      <c r="H96" s="63">
         <v>95627</v>
       </c>
-      <c r="I96" s="66">
+      <c r="I96" s="63">
         <v>110915</v>
       </c>
-      <c r="J96" s="20"/>
+      <c r="J96" s="77">
+        <v>118566</v>
+      </c>
       <c r="K96" s="20"/>
       <c r="L96" s="20"/>
       <c r="M96" s="20"/>
     </row>
     <row r="97" spans="1:16384">
-      <c r="A97" s="67" t="s">
+      <c r="A97" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B97" s="54">
+      <c r="B97" s="51">
         <v>1009</v>
       </c>
-      <c r="C97" s="53">
+      <c r="C97" s="50">
         <v>2018</v>
       </c>
-      <c r="D97" s="66">
+      <c r="D97" s="63">
         <v>3027</v>
       </c>
-      <c r="E97" s="66">
+      <c r="E97" s="63">
         <v>4036</v>
       </c>
-      <c r="F97" s="66">
+      <c r="F97" s="63">
         <v>5045</v>
       </c>
-      <c r="G97" s="66">
+      <c r="G97" s="63">
         <v>6054</v>
       </c>
-      <c r="H97" s="66">
+      <c r="H97" s="63">
         <v>8633</v>
       </c>
-      <c r="I97" s="66">
+      <c r="I97" s="63">
         <v>11212</v>
       </c>
-      <c r="J97" s="20"/>
+      <c r="J97" s="77">
+        <v>13791</v>
+      </c>
       <c r="K97" s="20"/>
       <c r="L97" s="20"/>
       <c r="M97" s="20"/>
     </row>
     <row r="98" spans="1:16384" ht="18" customHeight="1">
-      <c r="A98" s="67" t="s">
+      <c r="A98" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B98" s="54">
+      <c r="B98" s="51">
         <v>120</v>
       </c>
-      <c r="C98" s="53">
+      <c r="C98" s="50">
         <v>190</v>
       </c>
-      <c r="D98" s="66">
+      <c r="D98" s="63">
         <v>260</v>
       </c>
-      <c r="E98" s="66">
+      <c r="E98" s="63">
         <v>330</v>
       </c>
-      <c r="F98" s="66">
+      <c r="F98" s="63">
         <v>400</v>
       </c>
-      <c r="G98" s="66">
+      <c r="G98" s="63">
         <v>470</v>
       </c>
-      <c r="H98" s="66">
+      <c r="H98" s="63">
         <v>570</v>
       </c>
-      <c r="I98" s="66">
+      <c r="I98" s="63">
         <v>670</v>
       </c>
-      <c r="J98" s="20"/>
+      <c r="J98" s="77">
+        <v>770</v>
+      </c>
       <c r="K98" s="20"/>
       <c r="L98" s="20"/>
       <c r="M98" s="20"/>
     </row>
     <row r="99" spans="1:16384" ht="18" customHeight="1">
-      <c r="A99" s="67" t="s">
+      <c r="A99" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B99" s="54">
+      <c r="B99" s="51">
         <v>606</v>
       </c>
-      <c r="C99" s="53">
+      <c r="C99" s="50">
         <v>1212</v>
       </c>
-      <c r="D99" s="66">
+      <c r="D99" s="63">
         <v>1818</v>
       </c>
-      <c r="E99" s="66">
+      <c r="E99" s="63">
         <v>2424</v>
       </c>
-      <c r="F99" s="66">
+      <c r="F99" s="63">
         <v>3030</v>
       </c>
-      <c r="G99" s="66">
+      <c r="G99" s="63">
         <v>3636</v>
       </c>
-      <c r="H99" s="66">
+      <c r="H99" s="63">
         <v>3636</v>
       </c>
-      <c r="I99" s="66">
+      <c r="I99" s="63">
         <v>3636</v>
       </c>
-      <c r="J99" s="20"/>
+      <c r="J99" s="77">
+        <v>3636</v>
+      </c>
       <c r="K99" s="20"/>
       <c r="L99" s="20"/>
       <c r="M99" s="20"/>
     </row>
     <row r="100" spans="1:16384">
-      <c r="A100" s="67" t="s">
+      <c r="A100" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B100" s="54">
+      <c r="B100" s="51">
         <v>2568</v>
       </c>
-      <c r="C100" s="53">
+      <c r="C100" s="50">
         <v>5030</v>
       </c>
-      <c r="D100" s="66">
+      <c r="D100" s="63">
         <v>7492</v>
       </c>
-      <c r="E100" s="66">
+      <c r="E100" s="63">
         <v>9954</v>
       </c>
-      <c r="F100" s="66">
+      <c r="F100" s="63">
         <v>12416</v>
       </c>
-      <c r="G100" s="66">
+      <c r="G100" s="63">
         <v>14878</v>
       </c>
-      <c r="H100" s="66">
+      <c r="H100" s="63">
         <v>17650</v>
       </c>
-      <c r="I100" s="66">
+      <c r="I100" s="63">
         <v>20422</v>
       </c>
-      <c r="J100" s="20"/>
+      <c r="J100" s="77">
+        <v>23194</v>
+      </c>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
       <c r="M100" s="20"/>
     </row>
     <row r="101" spans="1:16384">
-      <c r="A101" s="67" t="s">
+      <c r="A101" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B101" s="54">
+      <c r="B101" s="51">
         <v>979</v>
       </c>
-      <c r="C101" s="53">
+      <c r="C101" s="50">
         <v>1958</v>
       </c>
-      <c r="D101" s="66">
+      <c r="D101" s="63">
         <v>2937</v>
       </c>
-      <c r="E101" s="66">
+      <c r="E101" s="63">
         <v>3916</v>
       </c>
-      <c r="F101" s="66">
+      <c r="F101" s="63">
         <v>4895</v>
       </c>
-      <c r="G101" s="66">
+      <c r="G101" s="63">
         <v>5874</v>
       </c>
-      <c r="H101" s="66">
+      <c r="H101" s="63">
         <v>5874</v>
       </c>
-      <c r="I101" s="66">
+      <c r="I101" s="63">
         <v>5874</v>
       </c>
-      <c r="J101" s="20"/>
+      <c r="J101" s="77">
+        <v>5874</v>
+      </c>
       <c r="K101" s="20"/>
       <c r="L101" s="20"/>
       <c r="M101" s="20"/>
     </row>
     <row r="102" spans="1:16384">
-      <c r="A102" s="67" t="s">
+      <c r="A102" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B102" s="54">
+      <c r="B102" s="51">
         <v>20</v>
       </c>
-      <c r="C102" s="53">
+      <c r="C102" s="50">
         <v>40</v>
       </c>
-      <c r="D102" s="66">
+      <c r="D102" s="63">
         <v>60</v>
       </c>
-      <c r="E102" s="66">
+      <c r="E102" s="63">
         <v>80</v>
       </c>
-      <c r="F102" s="66">
+      <c r="F102" s="63">
         <v>100</v>
       </c>
-      <c r="G102" s="66">
+      <c r="G102" s="63">
         <v>120</v>
       </c>
-      <c r="H102" s="66">
+      <c r="H102" s="63">
         <v>120</v>
       </c>
-      <c r="I102" s="66">
+      <c r="I102" s="63">
         <v>120</v>
       </c>
-      <c r="J102" s="20"/>
+      <c r="J102" s="77">
+        <v>120</v>
+      </c>
       <c r="K102" s="20"/>
       <c r="L102" s="20"/>
       <c r="M102" s="20"/>
     </row>
     <row r="103" spans="1:16384" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A103" s="70" t="s">
+      <c r="A103" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="B103" s="54">
+      <c r="B103" s="51">
         <v>332</v>
       </c>
-      <c r="C103" s="54">
+      <c r="C103" s="51">
         <v>664</v>
       </c>
-      <c r="D103" s="66" t="s">
+      <c r="D103" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="E103" s="66">
+      <c r="E103" s="63">
         <v>1612</v>
       </c>
-      <c r="F103" s="66">
+      <c r="F103" s="63">
         <v>1944</v>
       </c>
-      <c r="G103" s="66">
+      <c r="G103" s="63">
         <v>2276</v>
       </c>
-      <c r="H103" s="66">
+      <c r="H103" s="63">
         <v>5445</v>
       </c>
-      <c r="I103" s="66">
+      <c r="I103" s="63">
         <v>8614</v>
       </c>
-      <c r="J103" s="20"/>
+      <c r="J103" s="78">
+        <v>11783</v>
+      </c>
       <c r="K103" s="20"/>
       <c r="L103" s="20"/>
       <c r="M103" s="20"/>
       <c r="N103" s="6"/>
       <c r="O103" s="6"/>
       <c r="P103" s="6"/>
       <c r="Q103" s="6"/>
       <c r="R103" s="6"/>
       <c r="S103" s="6"/>
       <c r="T103" s="6"/>
       <c r="U103" s="6"/>
       <c r="V103" s="6"/>
       <c r="W103" s="6"/>
       <c r="X103" s="6"/>
       <c r="Y103" s="6"/>
       <c r="Z103" s="6"/>
       <c r="AA103" s="6"/>
       <c r="AB103" s="6"/>
       <c r="AC103" s="6"/>
       <c r="AD103" s="6"/>
       <c r="AE103" s="6"/>
       <c r="AF103" s="6"/>
       <c r="AG103" s="6"/>
       <c r="AH103" s="6"/>
       <c r="AI103" s="6"/>
@@ -21188,78 +21415,80 @@
       <c r="XEH103" s="6"/>
       <c r="XEI103" s="6"/>
       <c r="XEJ103" s="6"/>
       <c r="XEK103" s="6"/>
       <c r="XEL103" s="6"/>
       <c r="XEM103" s="6"/>
       <c r="XEN103" s="6"/>
       <c r="XEO103" s="6"/>
       <c r="XEP103" s="6"/>
       <c r="XEQ103" s="6"/>
       <c r="XER103" s="6"/>
       <c r="XES103" s="6"/>
       <c r="XET103" s="6"/>
       <c r="XEU103" s="6"/>
       <c r="XEV103" s="6"/>
       <c r="XEW103" s="6"/>
       <c r="XEX103" s="6"/>
       <c r="XEY103" s="6"/>
       <c r="XEZ103" s="6"/>
       <c r="XFA103" s="6"/>
       <c r="XFB103" s="6"/>
       <c r="XFC103" s="6"/>
       <c r="XFD103" s="6"/>
     </row>
     <row r="104" spans="1:16384" s="7" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A104" s="67" t="s">
+      <c r="A104" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B104" s="68" t="s">
+      <c r="B104" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C104" s="63" t="s">
+      <c r="C104" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D104" s="66">
+      <c r="D104" s="63">
         <v>284</v>
       </c>
-      <c r="E104" s="66">
+      <c r="E104" s="63">
         <v>284</v>
       </c>
-      <c r="F104" s="66">
+      <c r="F104" s="63">
         <v>284</v>
       </c>
-      <c r="G104" s="66">
+      <c r="G104" s="63">
         <v>284</v>
       </c>
-      <c r="H104" s="66">
+      <c r="H104" s="63">
         <v>284</v>
       </c>
-      <c r="I104" s="66">
+      <c r="I104" s="63">
         <v>284</v>
       </c>
-      <c r="J104" s="20"/>
+      <c r="J104" s="78">
+        <v>284</v>
+      </c>
       <c r="K104" s="20"/>
       <c r="L104" s="20"/>
       <c r="M104" s="20"/>
       <c r="N104" s="6"/>
       <c r="O104" s="6"/>
       <c r="P104" s="6"/>
       <c r="Q104" s="6"/>
       <c r="R104" s="6"/>
       <c r="S104" s="6"/>
       <c r="T104" s="6"/>
       <c r="U104" s="6"/>
       <c r="V104" s="6"/>
       <c r="W104" s="6"/>
       <c r="X104" s="6"/>
       <c r="Y104" s="6"/>
       <c r="Z104" s="6"/>
       <c r="AA104" s="6"/>
       <c r="AB104" s="6"/>
       <c r="AC104" s="6"/>
       <c r="AD104" s="6"/>
       <c r="AE104" s="6"/>
       <c r="AF104" s="6"/>
       <c r="AG104" s="6"/>
       <c r="AH104" s="6"/>
       <c r="AI104" s="6"/>
@@ -37592,6241 +37821,6641 @@
       <c r="XEH104" s="6"/>
       <c r="XEI104" s="6"/>
       <c r="XEJ104" s="6"/>
       <c r="XEK104" s="6"/>
       <c r="XEL104" s="6"/>
       <c r="XEM104" s="6"/>
       <c r="XEN104" s="6"/>
       <c r="XEO104" s="6"/>
       <c r="XEP104" s="6"/>
       <c r="XEQ104" s="6"/>
       <c r="XER104" s="6"/>
       <c r="XES104" s="6"/>
       <c r="XET104" s="6"/>
       <c r="XEU104" s="6"/>
       <c r="XEV104" s="6"/>
       <c r="XEW104" s="6"/>
       <c r="XEX104" s="6"/>
       <c r="XEY104" s="6"/>
       <c r="XEZ104" s="6"/>
       <c r="XFA104" s="6"/>
       <c r="XFB104" s="6"/>
       <c r="XFC104" s="6"/>
       <c r="XFD104" s="6"/>
     </row>
     <row r="105" spans="1:16384">
-      <c r="A105" s="67" t="s">
+      <c r="A105" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B105" s="54">
+      <c r="B105" s="51">
         <v>96</v>
       </c>
-      <c r="C105" s="53">
+      <c r="C105" s="50">
         <v>192</v>
       </c>
-      <c r="D105" s="66">
+      <c r="D105" s="63">
         <v>288</v>
       </c>
-      <c r="E105" s="66">
+      <c r="E105" s="63">
         <v>384</v>
       </c>
-      <c r="F105" s="66">
+      <c r="F105" s="63">
         <v>480</v>
       </c>
-      <c r="G105" s="66">
+      <c r="G105" s="63">
         <v>576</v>
       </c>
-      <c r="H105" s="66">
+      <c r="H105" s="63">
         <v>1251</v>
       </c>
-      <c r="I105" s="66">
+      <c r="I105" s="63">
         <v>1926</v>
       </c>
-      <c r="J105" s="20"/>
+      <c r="J105" s="78">
+        <v>2601</v>
+      </c>
       <c r="K105" s="20"/>
       <c r="L105" s="20"/>
       <c r="M105" s="20"/>
     </row>
     <row r="106" spans="1:16384">
-      <c r="A106" s="67" t="s">
+      <c r="A106" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B106" s="54">
+      <c r="B106" s="51">
         <v>99</v>
       </c>
-      <c r="C106" s="53">
+      <c r="C106" s="50">
         <v>198</v>
       </c>
-      <c r="D106" s="66">
+      <c r="D106" s="63">
         <v>297</v>
       </c>
-      <c r="E106" s="66">
+      <c r="E106" s="63">
         <v>396</v>
       </c>
-      <c r="F106" s="66">
+      <c r="F106" s="63">
         <v>495</v>
       </c>
-      <c r="G106" s="66">
+      <c r="G106" s="63">
         <v>594</v>
       </c>
-      <c r="H106" s="66">
+      <c r="H106" s="63">
         <v>594</v>
       </c>
-      <c r="I106" s="66">
+      <c r="I106" s="63">
         <v>594</v>
       </c>
-      <c r="J106" s="20"/>
+      <c r="J106" s="78">
+        <v>594</v>
+      </c>
       <c r="K106" s="20"/>
       <c r="L106" s="20"/>
       <c r="M106" s="20"/>
     </row>
     <row r="107" spans="1:16384">
-      <c r="A107" s="67" t="s">
+      <c r="A107" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B107" s="54" t="s">
+      <c r="B107" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C107" s="63" t="s">
+      <c r="C107" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D107" s="54" t="s">
+      <c r="D107" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="E107" s="54" t="s">
+      <c r="E107" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="F107" s="54" t="s">
+      <c r="F107" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="G107" s="54" t="s">
+      <c r="G107" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="H107" s="66">
+      <c r="H107" s="63">
         <v>2329</v>
       </c>
-      <c r="I107" s="66">
+      <c r="I107" s="63">
         <v>4658</v>
       </c>
-      <c r="J107" s="27"/>
-[...2 lines deleted...]
-      <c r="M107" s="27"/>
+      <c r="J107" s="78">
+        <v>6987</v>
+      </c>
+      <c r="K107" s="25"/>
+      <c r="L107" s="25"/>
+      <c r="M107" s="25"/>
     </row>
     <row r="108" spans="1:16384">
-      <c r="A108" s="67" t="s">
+      <c r="A108" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B108" s="54" t="s">
+      <c r="B108" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C108" s="63" t="s">
+      <c r="C108" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D108" s="54" t="s">
+      <c r="D108" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="E108" s="54" t="s">
+      <c r="E108" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="F108" s="54" t="s">
+      <c r="F108" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="G108" s="54" t="s">
+      <c r="G108" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="H108" s="66">
+      <c r="H108" s="63">
         <v>33</v>
       </c>
-      <c r="I108" s="66">
+      <c r="I108" s="63">
         <v>66</v>
       </c>
-      <c r="J108" s="27"/>
-[...2 lines deleted...]
-      <c r="M108" s="27"/>
+      <c r="J108" s="78">
+        <v>99</v>
+      </c>
+      <c r="K108" s="25"/>
+      <c r="L108" s="25"/>
+      <c r="M108" s="25"/>
     </row>
     <row r="109" spans="1:16384">
-      <c r="A109" s="67" t="s">
+      <c r="A109" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B109" s="54">
+      <c r="B109" s="51">
         <v>121</v>
       </c>
-      <c r="C109" s="63" t="s">
+      <c r="C109" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D109" s="66">
+      <c r="D109" s="63">
         <v>363</v>
       </c>
-      <c r="E109" s="66">
+      <c r="E109" s="63">
         <v>484</v>
       </c>
-      <c r="F109" s="66">
+      <c r="F109" s="63">
         <v>605</v>
       </c>
-      <c r="G109" s="66">
+      <c r="G109" s="63">
         <v>726</v>
       </c>
-      <c r="H109" s="66">
+      <c r="H109" s="63">
         <v>726</v>
       </c>
-      <c r="I109" s="66">
+      <c r="I109" s="63">
         <v>726</v>
       </c>
-      <c r="J109" s="20"/>
+      <c r="J109" s="78">
+        <v>726</v>
+      </c>
       <c r="K109" s="20"/>
       <c r="L109" s="20"/>
       <c r="M109" s="20"/>
     </row>
     <row r="110" spans="1:16384">
-      <c r="A110" s="67" t="s">
+      <c r="A110" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B110" s="54"/>
-      <c r="C110" s="53">
+      <c r="B110" s="51"/>
+      <c r="C110" s="50">
         <v>242</v>
       </c>
-      <c r="D110" s="66"/>
-[...3 lines deleted...]
-      <c r="H110" s="66">
+      <c r="D110" s="63"/>
+      <c r="E110" s="63"/>
+      <c r="F110" s="63"/>
+      <c r="G110" s="63"/>
+      <c r="H110" s="63">
         <v>90</v>
       </c>
-      <c r="I110" s="66">
+      <c r="I110" s="63">
         <v>180</v>
       </c>
-      <c r="J110" s="27"/>
-[...2 lines deleted...]
-      <c r="M110" s="27"/>
+      <c r="J110" s="78">
+        <v>270</v>
+      </c>
+      <c r="K110" s="25"/>
+      <c r="L110" s="25"/>
+      <c r="M110" s="25"/>
     </row>
     <row r="111" spans="1:16384">
-      <c r="A111" s="67" t="s">
+      <c r="A111" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B111" s="54">
+      <c r="B111" s="51">
         <v>17</v>
       </c>
-      <c r="C111" s="53">
+      <c r="C111" s="50">
         <v>34</v>
       </c>
-      <c r="D111" s="66">
+      <c r="D111" s="63">
         <v>51</v>
       </c>
-      <c r="E111" s="66">
+      <c r="E111" s="63">
         <v>68</v>
       </c>
-      <c r="F111" s="66">
+      <c r="F111" s="63">
         <v>85</v>
       </c>
-      <c r="G111" s="66">
+      <c r="G111" s="63">
         <v>102</v>
       </c>
-      <c r="H111" s="66">
+      <c r="H111" s="63">
         <v>144</v>
       </c>
-      <c r="I111" s="66">
+      <c r="I111" s="63">
         <v>186</v>
       </c>
-      <c r="J111" s="20"/>
+      <c r="J111" s="78">
+        <v>228</v>
+      </c>
       <c r="K111" s="20"/>
       <c r="L111" s="20"/>
       <c r="M111" s="20"/>
     </row>
     <row r="112" spans="1:16384" ht="57.75" customHeight="1">
-      <c r="A112" s="70" t="s">
+      <c r="A112" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="B112" s="54">
+      <c r="B112" s="51">
         <v>4934</v>
       </c>
-      <c r="C112" s="54">
+      <c r="C112" s="51">
         <v>9868</v>
       </c>
-      <c r="D112" s="66">
+      <c r="D112" s="63">
         <v>14802</v>
       </c>
-      <c r="E112" s="66">
+      <c r="E112" s="63">
         <v>19736</v>
       </c>
-      <c r="F112" s="66">
+      <c r="F112" s="63">
         <v>24670</v>
       </c>
-      <c r="G112" s="66">
+      <c r="G112" s="63">
         <v>29604</v>
       </c>
-      <c r="H112" s="66">
+      <c r="H112" s="63">
         <v>34179</v>
       </c>
-      <c r="I112" s="66">
+      <c r="I112" s="63">
         <v>38754</v>
       </c>
-      <c r="J112" s="20"/>
+      <c r="J112" s="78">
+        <v>43329</v>
+      </c>
       <c r="K112" s="20"/>
       <c r="L112" s="20"/>
       <c r="M112" s="20"/>
-      <c r="O112" s="27"/>
+      <c r="O112" s="25"/>
     </row>
     <row r="113" spans="1:15">
-      <c r="A113" s="67" t="s">
+      <c r="A113" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B113" s="54">
+      <c r="B113" s="51">
         <v>4432</v>
       </c>
-      <c r="C113" s="53">
+      <c r="C113" s="50">
         <v>8864</v>
       </c>
-      <c r="D113" s="66">
+      <c r="D113" s="63">
         <v>13296</v>
       </c>
-      <c r="E113" s="66">
+      <c r="E113" s="63">
         <v>17728</v>
       </c>
-      <c r="F113" s="66">
+      <c r="F113" s="63">
         <v>22160</v>
       </c>
-      <c r="G113" s="66">
+      <c r="G113" s="63">
         <v>26592</v>
       </c>
-      <c r="H113" s="66">
+      <c r="H113" s="63">
         <v>29937</v>
       </c>
-      <c r="I113" s="66">
+      <c r="I113" s="63">
         <v>33282</v>
       </c>
-      <c r="J113" s="20"/>
+      <c r="J113" s="78">
+        <v>36627</v>
+      </c>
       <c r="K113" s="20"/>
       <c r="L113" s="20"/>
       <c r="M113" s="20"/>
-      <c r="O113" s="27"/>
+      <c r="O113" s="25"/>
     </row>
     <row r="114" spans="1:15">
-      <c r="A114" s="67" t="s">
+      <c r="A114" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B114" s="54">
+      <c r="B114" s="51">
         <v>209</v>
       </c>
-      <c r="C114" s="53">
+      <c r="C114" s="50">
         <v>418</v>
       </c>
-      <c r="D114" s="66">
+      <c r="D114" s="63">
         <v>627</v>
       </c>
-      <c r="E114" s="66">
+      <c r="E114" s="63">
         <v>836</v>
       </c>
-      <c r="F114" s="66">
+      <c r="F114" s="63">
         <v>1045</v>
       </c>
-      <c r="G114" s="66">
+      <c r="G114" s="63">
         <v>1254</v>
       </c>
-      <c r="H114" s="66">
+      <c r="H114" s="63">
         <v>1254</v>
       </c>
-      <c r="I114" s="66">
+      <c r="I114" s="63">
         <v>1254</v>
       </c>
-      <c r="J114" s="20"/>
+      <c r="J114" s="78">
+        <v>1254</v>
+      </c>
       <c r="K114" s="20"/>
       <c r="L114" s="20"/>
       <c r="M114" s="20"/>
-      <c r="O114" s="27"/>
+      <c r="O114" s="25"/>
     </row>
     <row r="115" spans="1:15">
-      <c r="A115" s="67" t="s">
+      <c r="A115" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B115" s="54" t="s">
+      <c r="B115" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C115" s="53">
+      <c r="C115" s="50">
         <v>78</v>
       </c>
-      <c r="D115" s="54" t="s">
+      <c r="D115" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="E115" s="54" t="s">
+      <c r="E115" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="F115" s="54" t="s">
+      <c r="F115" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="G115" s="54" t="s">
+      <c r="G115" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="H115" s="66">
+      <c r="H115" s="63">
         <v>234</v>
       </c>
-      <c r="I115" s="66">
+      <c r="I115" s="63">
         <v>234</v>
       </c>
-      <c r="J115" s="27"/>
-[...3 lines deleted...]
-      <c r="O115" s="27"/>
+      <c r="J115" s="78">
+        <v>234</v>
+      </c>
+      <c r="K115" s="25"/>
+      <c r="L115" s="25"/>
+      <c r="M115" s="25"/>
+      <c r="O115" s="25"/>
     </row>
     <row r="116" spans="1:15">
-      <c r="A116" s="67" t="s">
+      <c r="A116" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B116" s="54">
+      <c r="B116" s="51">
         <v>39</v>
       </c>
-      <c r="C116" s="53"/>
-      <c r="D116" s="66">
+      <c r="C116" s="50"/>
+      <c r="D116" s="63">
         <v>117</v>
       </c>
-      <c r="E116" s="66">
+      <c r="E116" s="63">
         <v>156</v>
       </c>
-      <c r="F116" s="66">
+      <c r="F116" s="63">
         <v>195</v>
       </c>
-      <c r="G116" s="66">
+      <c r="G116" s="63">
         <v>234</v>
       </c>
-      <c r="H116" s="66">
+      <c r="H116" s="63">
         <v>730</v>
       </c>
-      <c r="I116" s="66">
+      <c r="I116" s="63">
         <v>1460</v>
       </c>
-      <c r="J116" s="20"/>
+      <c r="J116" s="78">
+        <v>2190</v>
+      </c>
       <c r="K116" s="20"/>
       <c r="L116" s="20"/>
       <c r="M116" s="20"/>
-      <c r="O116" s="27"/>
+      <c r="O116" s="25"/>
     </row>
     <row r="117" spans="1:15">
-      <c r="A117" s="67" t="s">
+      <c r="A117" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B117" s="54">
+      <c r="B117" s="51">
         <v>42</v>
       </c>
-      <c r="C117" s="53">
+      <c r="C117" s="50">
         <v>84</v>
       </c>
-      <c r="D117" s="66">
+      <c r="D117" s="63">
         <v>126</v>
       </c>
-      <c r="E117" s="66">
+      <c r="E117" s="63">
         <v>168</v>
       </c>
-      <c r="F117" s="66">
+      <c r="F117" s="63">
         <v>210</v>
       </c>
-      <c r="G117" s="66">
+      <c r="G117" s="63">
         <v>252</v>
       </c>
-      <c r="H117" s="66">
+      <c r="H117" s="63">
         <v>752</v>
       </c>
-      <c r="I117" s="66">
+      <c r="I117" s="63">
         <v>1252</v>
       </c>
-      <c r="J117" s="20"/>
+      <c r="J117" s="78">
+        <v>1752</v>
+      </c>
       <c r="K117" s="20"/>
       <c r="L117" s="20"/>
       <c r="M117" s="20"/>
-      <c r="O117" s="27"/>
+      <c r="O117" s="25"/>
     </row>
     <row r="118" spans="1:15">
-      <c r="A118" s="67" t="s">
+      <c r="A118" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B118" s="54">
+      <c r="B118" s="51">
         <v>213</v>
       </c>
-      <c r="C118" s="53">
+      <c r="C118" s="50">
         <v>426</v>
       </c>
-      <c r="D118" s="66">
+      <c r="D118" s="63">
         <v>639</v>
       </c>
-      <c r="E118" s="66">
+      <c r="E118" s="63">
         <v>852</v>
       </c>
-      <c r="F118" s="66">
+      <c r="F118" s="63">
         <v>1065</v>
       </c>
-      <c r="G118" s="66">
+      <c r="G118" s="63">
         <v>1278</v>
       </c>
-      <c r="H118" s="66">
+      <c r="H118" s="63">
         <v>1278</v>
       </c>
-      <c r="I118" s="66">
+      <c r="I118" s="63">
         <v>1278</v>
       </c>
-      <c r="J118" s="20"/>
+      <c r="J118" s="78">
+        <v>1278</v>
+      </c>
       <c r="K118" s="20"/>
       <c r="L118" s="20"/>
       <c r="M118" s="20"/>
-      <c r="O118" s="27"/>
+      <c r="O118" s="25"/>
     </row>
     <row r="119" spans="1:15" ht="19.5" customHeight="1">
-      <c r="A119" s="70" t="s">
+      <c r="A119" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="B119" s="54">
+      <c r="B119" s="51">
         <v>71094</v>
       </c>
-      <c r="C119" s="54">
+      <c r="C119" s="51">
         <v>145142</v>
       </c>
-      <c r="D119" s="66">
+      <c r="D119" s="63">
         <v>219189</v>
       </c>
-      <c r="E119" s="66">
+      <c r="E119" s="63">
         <v>293237</v>
       </c>
-      <c r="F119" s="66">
+      <c r="F119" s="63">
         <v>305297</v>
       </c>
-      <c r="G119" s="66">
+      <c r="G119" s="63">
         <v>317357</v>
       </c>
-      <c r="H119" s="66">
+      <c r="H119" s="63">
         <v>328666</v>
       </c>
-      <c r="I119" s="66">
+      <c r="I119" s="63">
         <v>365213</v>
       </c>
-      <c r="J119" s="20"/>
+      <c r="J119" s="78">
+        <v>401761</v>
+      </c>
       <c r="K119" s="20"/>
       <c r="L119" s="20"/>
       <c r="M119" s="20"/>
-      <c r="O119" s="27"/>
+      <c r="O119" s="25"/>
     </row>
     <row r="120" spans="1:15">
-      <c r="A120" s="67" t="s">
+      <c r="A120" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B120" s="54">
+      <c r="B120" s="51">
         <v>2810</v>
       </c>
-      <c r="C120" s="53">
+      <c r="C120" s="50">
         <v>6601</v>
       </c>
-      <c r="D120" s="66">
+      <c r="D120" s="63">
         <v>10392</v>
       </c>
-      <c r="E120" s="66">
+      <c r="E120" s="63">
         <v>14184</v>
       </c>
-      <c r="F120" s="66">
+      <c r="F120" s="63">
         <v>16723</v>
       </c>
-      <c r="G120" s="66">
+      <c r="G120" s="63">
         <v>19262</v>
       </c>
-      <c r="H120" s="66">
+      <c r="H120" s="63">
         <v>21802</v>
       </c>
-      <c r="I120" s="66">
+      <c r="I120" s="63">
         <v>24300</v>
       </c>
-      <c r="J120" s="20"/>
+      <c r="J120" s="78">
+        <v>26798</v>
+      </c>
       <c r="K120" s="20"/>
       <c r="L120" s="20"/>
       <c r="M120" s="20"/>
-      <c r="O120" s="27"/>
+      <c r="O120" s="25"/>
     </row>
     <row r="121" spans="1:15">
-      <c r="A121" s="67" t="s">
+      <c r="A121" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B121" s="54">
+      <c r="B121" s="51">
         <v>2491</v>
       </c>
-      <c r="C121" s="53">
+      <c r="C121" s="50">
         <v>4982</v>
       </c>
-      <c r="D121" s="66">
+      <c r="D121" s="63">
         <v>7473</v>
       </c>
-      <c r="E121" s="66">
+      <c r="E121" s="63">
         <v>9964</v>
       </c>
-      <c r="F121" s="66">
+      <c r="F121" s="63">
         <v>12455</v>
       </c>
-      <c r="G121" s="66">
+      <c r="G121" s="63">
         <v>14946</v>
       </c>
-      <c r="H121" s="66">
+      <c r="H121" s="63">
         <v>14946</v>
       </c>
-      <c r="I121" s="66">
+      <c r="I121" s="63">
         <v>14946</v>
       </c>
-      <c r="J121" s="20"/>
+      <c r="J121" s="78">
+        <v>14946</v>
+      </c>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
       <c r="M121" s="20"/>
-      <c r="O121" s="27"/>
+      <c r="O121" s="25"/>
     </row>
     <row r="122" spans="1:15">
-      <c r="A122" s="67" t="s">
+      <c r="A122" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B122" s="54">
+      <c r="B122" s="51">
         <v>667</v>
       </c>
-      <c r="C122" s="53">
+      <c r="C122" s="50">
         <v>1333</v>
       </c>
-      <c r="D122" s="66">
+      <c r="D122" s="63">
         <v>2000</v>
       </c>
-      <c r="E122" s="66">
+      <c r="E122" s="63">
         <v>2667</v>
       </c>
-      <c r="F122" s="66">
+      <c r="F122" s="63">
         <v>2667</v>
       </c>
-      <c r="G122" s="66">
+      <c r="G122" s="63">
         <v>2667</v>
       </c>
-      <c r="H122" s="66">
+      <c r="H122" s="63">
         <v>2667</v>
       </c>
-      <c r="I122" s="66">
+      <c r="I122" s="63">
         <v>2667</v>
       </c>
-      <c r="J122" s="20"/>
+      <c r="J122" s="78">
+        <v>2667</v>
+      </c>
       <c r="K122" s="20"/>
       <c r="L122" s="20"/>
       <c r="M122" s="20"/>
     </row>
     <row r="123" spans="1:15">
-      <c r="A123" s="67" t="s">
+      <c r="A123" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B123" s="54">
+      <c r="B123" s="51">
         <v>65073</v>
       </c>
-      <c r="C123" s="53">
+      <c r="C123" s="50">
         <v>132117</v>
       </c>
-      <c r="D123" s="66">
+      <c r="D123" s="63">
         <v>199162</v>
       </c>
-      <c r="E123" s="66">
+      <c r="E123" s="63">
         <v>266207</v>
       </c>
-      <c r="F123" s="66">
+      <c r="F123" s="63">
         <v>273182</v>
       </c>
-      <c r="G123" s="66">
+      <c r="G123" s="63">
         <v>280158</v>
       </c>
-      <c r="H123" s="66">
+      <c r="H123" s="63">
         <v>288928</v>
       </c>
-      <c r="I123" s="66">
+      <c r="I123" s="63">
         <v>322977</v>
       </c>
-      <c r="J123" s="20"/>
+      <c r="J123" s="78">
+        <v>357026</v>
+      </c>
       <c r="K123" s="20"/>
       <c r="L123" s="20"/>
       <c r="M123" s="20"/>
     </row>
     <row r="124" spans="1:15">
-      <c r="A124" s="67" t="s">
+      <c r="A124" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B124" s="54">
+      <c r="B124" s="51">
         <v>55</v>
       </c>
-      <c r="C124" s="53">
+      <c r="C124" s="50">
         <v>110</v>
       </c>
-      <c r="D124" s="66">
+      <c r="D124" s="63">
         <v>165</v>
       </c>
-      <c r="E124" s="66">
+      <c r="E124" s="63">
         <v>220</v>
       </c>
-      <c r="F124" s="66">
+      <c r="F124" s="63">
         <v>275</v>
       </c>
-      <c r="G124" s="66">
+      <c r="G124" s="63">
         <v>330</v>
       </c>
-      <c r="H124" s="66">
+      <c r="H124" s="63">
         <v>330</v>
       </c>
-      <c r="I124" s="66">
+      <c r="I124" s="63">
         <v>330</v>
       </c>
-      <c r="J124" s="20"/>
+      <c r="J124" s="78">
+        <v>330</v>
+      </c>
       <c r="K124" s="20"/>
       <c r="L124" s="20"/>
       <c r="M124" s="20"/>
     </row>
     <row r="125" spans="1:15" ht="40.5" customHeight="1">
-      <c r="A125" s="70" t="s">
+      <c r="A125" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="B125" s="54">
+      <c r="B125" s="51">
         <v>32610</v>
       </c>
-      <c r="C125" s="53">
+      <c r="C125" s="50">
         <v>60488</v>
       </c>
-      <c r="D125" s="66">
+      <c r="D125" s="63">
         <v>88366</v>
       </c>
-      <c r="E125" s="66">
+      <c r="E125" s="63">
         <v>116244</v>
       </c>
-      <c r="F125" s="66">
+      <c r="F125" s="63">
         <v>148462</v>
       </c>
-      <c r="G125" s="66">
+      <c r="G125" s="63">
         <v>180680</v>
       </c>
-      <c r="H125" s="66">
+      <c r="H125" s="63">
         <v>210467</v>
       </c>
-      <c r="I125" s="66">
+      <c r="I125" s="63">
         <v>239249</v>
       </c>
-      <c r="J125" s="20"/>
+      <c r="J125" s="78">
+        <v>268031</v>
+      </c>
       <c r="K125" s="20"/>
       <c r="L125" s="20"/>
       <c r="M125" s="20"/>
       <c r="O125" s="11"/>
     </row>
     <row r="126" spans="1:15">
-      <c r="A126" s="67" t="s">
+      <c r="A126" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B126" s="54">
+      <c r="B126" s="51">
         <v>20164</v>
       </c>
-      <c r="C126" s="53">
+      <c r="C126" s="50">
         <v>39077</v>
       </c>
-      <c r="D126" s="66">
+      <c r="D126" s="63">
         <v>57990</v>
       </c>
-      <c r="E126" s="66">
+      <c r="E126" s="63">
         <v>76903</v>
       </c>
-      <c r="F126" s="66">
+      <c r="F126" s="63">
         <v>99734</v>
       </c>
-      <c r="G126" s="66">
+      <c r="G126" s="63">
         <v>122566</v>
       </c>
-      <c r="H126" s="66">
+      <c r="H126" s="63">
         <v>147303</v>
       </c>
-      <c r="I126" s="66">
+      <c r="I126" s="63">
         <v>170358</v>
       </c>
-      <c r="J126" s="20"/>
+      <c r="J126" s="78">
+        <v>193412</v>
+      </c>
       <c r="K126" s="20"/>
       <c r="L126" s="20"/>
       <c r="M126" s="20"/>
     </row>
     <row r="127" spans="1:15">
-      <c r="A127" s="67" t="s">
+      <c r="A127" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B127" s="54">
+      <c r="B127" s="51">
         <v>2383</v>
       </c>
-      <c r="C127" s="53">
+      <c r="C127" s="50">
         <v>4766</v>
       </c>
-      <c r="D127" s="66">
+      <c r="D127" s="63">
         <v>7149</v>
       </c>
-      <c r="E127" s="66">
+      <c r="E127" s="63">
         <v>9532</v>
       </c>
-      <c r="F127" s="66">
+      <c r="F127" s="63">
         <v>11915</v>
       </c>
-      <c r="G127" s="66">
+      <c r="G127" s="63">
         <v>14298</v>
       </c>
-      <c r="H127" s="66">
+      <c r="H127" s="63">
         <v>14298</v>
       </c>
-      <c r="I127" s="66">
+      <c r="I127" s="63">
         <v>14298</v>
       </c>
-      <c r="J127" s="20"/>
+      <c r="J127" s="78">
+        <v>14298</v>
+      </c>
       <c r="K127" s="20"/>
       <c r="L127" s="20"/>
       <c r="M127" s="20"/>
     </row>
     <row r="128" spans="1:15">
-      <c r="A128" s="67" t="s">
+      <c r="A128" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B128" s="54">
+      <c r="B128" s="51">
         <v>7238</v>
       </c>
-      <c r="C128" s="53">
+      <c r="C128" s="50">
         <v>10994</v>
       </c>
-      <c r="D128" s="66">
+      <c r="D128" s="63">
         <v>14750</v>
       </c>
-      <c r="E128" s="66">
+      <c r="E128" s="63">
         <v>18507</v>
       </c>
-      <c r="F128" s="66">
+      <c r="F128" s="63">
         <v>23141</v>
       </c>
-      <c r="G128" s="66">
+      <c r="G128" s="63">
         <v>27776</v>
       </c>
-      <c r="H128" s="66">
+      <c r="H128" s="63">
         <v>32411</v>
       </c>
-      <c r="I128" s="66">
+      <c r="I128" s="63">
         <v>37723</v>
       </c>
-      <c r="J128" s="20"/>
+      <c r="J128" s="78">
+        <v>43035</v>
+      </c>
       <c r="K128" s="20"/>
       <c r="L128" s="20"/>
       <c r="M128" s="20"/>
     </row>
     <row r="129" spans="1:13">
-      <c r="A129" s="67" t="s">
+      <c r="A129" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B129" s="54">
+      <c r="B129" s="51">
         <v>83</v>
       </c>
-      <c r="C129" s="53">
+      <c r="C129" s="50">
         <v>166</v>
       </c>
-      <c r="D129" s="66">
+      <c r="D129" s="63">
         <v>249</v>
       </c>
-      <c r="E129" s="66">
+      <c r="E129" s="63">
         <v>332</v>
       </c>
-      <c r="F129" s="66">
+      <c r="F129" s="63">
         <v>415</v>
       </c>
-      <c r="G129" s="66">
+      <c r="G129" s="63">
         <v>498</v>
       </c>
-      <c r="H129" s="66">
+      <c r="H129" s="63">
         <v>498</v>
       </c>
-      <c r="I129" s="66">
+      <c r="I129" s="63">
         <v>498</v>
       </c>
-      <c r="J129" s="20"/>
+      <c r="J129" s="78">
+        <v>498</v>
+      </c>
       <c r="K129" s="20"/>
       <c r="L129" s="20"/>
       <c r="M129" s="20"/>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="67" t="s">
+      <c r="A130" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B130" s="54">
+      <c r="B130" s="51">
         <v>2484</v>
       </c>
-      <c r="C130" s="53">
+      <c r="C130" s="50">
         <v>4969</v>
       </c>
-      <c r="D130" s="66">
+      <c r="D130" s="63">
         <v>7453</v>
       </c>
-      <c r="E130" s="66">
+      <c r="E130" s="63">
         <v>9938</v>
       </c>
-      <c r="F130" s="66">
+      <c r="F130" s="63">
         <v>11966</v>
       </c>
-      <c r="G130" s="66">
+      <c r="G130" s="63">
         <v>13994</v>
       </c>
-      <c r="H130" s="66">
+      <c r="H130" s="63">
         <v>13994</v>
       </c>
-      <c r="I130" s="66">
+      <c r="I130" s="63">
         <v>13994</v>
       </c>
-      <c r="J130" s="20"/>
+      <c r="J130" s="78">
+        <v>13994</v>
+      </c>
       <c r="K130" s="20"/>
       <c r="L130" s="20"/>
       <c r="M130" s="20"/>
     </row>
     <row r="131" spans="1:13">
-      <c r="A131" s="67" t="s">
+      <c r="A131" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B131" s="54">
+      <c r="B131" s="51">
         <v>257</v>
       </c>
-      <c r="C131" s="53">
+      <c r="C131" s="50">
         <v>514</v>
       </c>
-      <c r="D131" s="66">
+      <c r="D131" s="63">
         <v>771</v>
       </c>
-      <c r="E131" s="66">
+      <c r="E131" s="63">
         <v>1028</v>
       </c>
-      <c r="F131" s="66">
+      <c r="F131" s="63">
         <v>1285</v>
       </c>
-      <c r="G131" s="66">
+      <c r="G131" s="63">
         <v>1542</v>
       </c>
-      <c r="H131" s="66">
+      <c r="H131" s="63">
         <v>1957</v>
       </c>
-      <c r="I131" s="66">
+      <c r="I131" s="63">
         <v>2372</v>
       </c>
-      <c r="J131" s="20"/>
+      <c r="J131" s="78">
+        <v>2787</v>
+      </c>
       <c r="K131" s="20"/>
       <c r="L131" s="20"/>
       <c r="M131" s="20"/>
     </row>
     <row r="132" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A132" s="70" t="s">
+      <c r="A132" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="B132" s="54">
+      <c r="B132" s="51">
         <v>44787</v>
       </c>
-      <c r="C132" s="54">
+      <c r="C132" s="51">
         <v>175080</v>
       </c>
-      <c r="D132" s="66">
+      <c r="D132" s="63">
         <v>305374</v>
       </c>
-      <c r="E132" s="66">
+      <c r="E132" s="63">
         <v>435667</v>
       </c>
-      <c r="F132" s="66">
+      <c r="F132" s="63">
         <v>547225</v>
       </c>
-      <c r="G132" s="66">
+      <c r="G132" s="63">
         <v>658782</v>
       </c>
-      <c r="H132" s="66">
+      <c r="H132" s="63">
         <v>768619</v>
       </c>
-      <c r="I132" s="66">
+      <c r="I132" s="63">
         <v>1031579</v>
       </c>
-      <c r="J132" s="20"/>
+      <c r="J132" s="79">
+        <v>1294538</v>
+      </c>
       <c r="K132" s="20"/>
       <c r="L132" s="20"/>
       <c r="M132" s="20"/>
     </row>
     <row r="133" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A133" s="67" t="s">
+      <c r="A133" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B133" s="54">
+      <c r="B133" s="51">
         <v>39088</v>
       </c>
-      <c r="C133" s="53">
+      <c r="C133" s="50">
         <v>142719</v>
       </c>
-      <c r="D133" s="66">
+      <c r="D133" s="63">
         <v>246349</v>
       </c>
-      <c r="E133" s="66">
+      <c r="E133" s="63">
         <v>349980</v>
       </c>
-      <c r="F133" s="66">
+      <c r="F133" s="63">
         <v>455937</v>
       </c>
-      <c r="G133" s="66">
+      <c r="G133" s="63">
         <v>561894</v>
       </c>
-      <c r="H133" s="66">
+      <c r="H133" s="63">
         <v>667734</v>
       </c>
-      <c r="I133" s="66">
+      <c r="I133" s="63">
         <v>924524</v>
       </c>
-      <c r="J133" s="20"/>
+      <c r="J133" s="79">
+        <v>1181313</v>
+      </c>
       <c r="K133" s="20"/>
       <c r="L133" s="20"/>
       <c r="M133" s="20"/>
     </row>
     <row r="134" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A134" s="67" t="s">
+      <c r="A134" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B134" s="54">
+      <c r="B134" s="51">
         <v>3544</v>
       </c>
-      <c r="C134" s="53">
+      <c r="C134" s="50">
         <v>3544</v>
       </c>
-      <c r="D134" s="66">
+      <c r="D134" s="63">
         <v>3544</v>
       </c>
-      <c r="E134" s="66">
+      <c r="E134" s="63">
         <v>3544</v>
       </c>
-      <c r="F134" s="66">
+      <c r="F134" s="63">
         <v>3549</v>
       </c>
-      <c r="G134" s="66">
+      <c r="G134" s="63">
         <v>3553</v>
       </c>
-      <c r="H134" s="66">
+      <c r="H134" s="63">
         <v>3600</v>
       </c>
-      <c r="I134" s="66">
+      <c r="I134" s="63">
         <v>5820</v>
       </c>
-      <c r="J134" s="20"/>
+      <c r="J134" s="79">
+        <v>8040</v>
+      </c>
       <c r="K134" s="20"/>
       <c r="L134" s="20"/>
       <c r="M134" s="20"/>
     </row>
     <row r="135" spans="1:13" ht="18" customHeight="1">
-      <c r="A135" s="67" t="s">
+      <c r="A135" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B135" s="54">
+      <c r="B135" s="51">
         <v>29</v>
       </c>
-      <c r="C135" s="53">
+      <c r="C135" s="50">
         <v>58</v>
       </c>
-      <c r="D135" s="66">
+      <c r="D135" s="63">
         <v>87</v>
       </c>
-      <c r="E135" s="66">
+      <c r="E135" s="63">
         <v>116</v>
       </c>
-      <c r="F135" s="66">
+      <c r="F135" s="63">
         <v>145</v>
       </c>
-      <c r="G135" s="66">
+      <c r="G135" s="63">
         <v>174</v>
       </c>
-      <c r="H135" s="66">
+      <c r="H135" s="63">
         <v>174</v>
       </c>
-      <c r="I135" s="66">
+      <c r="I135" s="63">
         <v>174</v>
       </c>
-      <c r="J135" s="20"/>
+      <c r="J135" s="79">
+        <v>174</v>
+      </c>
       <c r="K135" s="20"/>
       <c r="L135" s="20"/>
       <c r="M135" s="20"/>
     </row>
     <row r="136" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A136" s="67" t="s">
+      <c r="A136" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B136" s="54">
+      <c r="B136" s="51">
         <v>609</v>
       </c>
-      <c r="C136" s="53">
+      <c r="C136" s="50">
         <v>25726</v>
       </c>
-      <c r="D136" s="66">
+      <c r="D136" s="63">
         <v>50842</v>
       </c>
-      <c r="E136" s="66">
+      <c r="E136" s="63">
         <v>75959</v>
       </c>
-      <c r="F136" s="66">
+      <c r="F136" s="63">
         <v>80009</v>
       </c>
-      <c r="G136" s="66">
+      <c r="G136" s="63">
         <v>84059</v>
       </c>
-      <c r="H136" s="66">
+      <c r="H136" s="63">
         <v>88009</v>
       </c>
-      <c r="I136" s="66">
+      <c r="I136" s="63">
         <v>91959</v>
       </c>
-      <c r="J136" s="20"/>
+      <c r="J136" s="79">
+        <v>95909</v>
+      </c>
       <c r="K136" s="20"/>
       <c r="L136" s="20"/>
       <c r="M136" s="20"/>
     </row>
     <row r="137" spans="1:13" ht="15" customHeight="1">
-      <c r="A137" s="67" t="s">
+      <c r="A137" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B137" s="54">
+      <c r="B137" s="51">
         <v>1462</v>
       </c>
-      <c r="C137" s="53">
+      <c r="C137" s="50">
         <v>2924</v>
       </c>
-      <c r="D137" s="66">
+      <c r="D137" s="63">
         <v>4386</v>
       </c>
-      <c r="E137" s="66">
+      <c r="E137" s="63">
         <v>5848</v>
       </c>
-      <c r="F137" s="66">
+      <c r="F137" s="63">
         <v>7310</v>
       </c>
-      <c r="G137" s="66">
+      <c r="G137" s="63">
         <v>8772</v>
       </c>
-      <c r="H137" s="66">
+      <c r="H137" s="63">
         <v>8772</v>
       </c>
-      <c r="I137" s="66">
+      <c r="I137" s="63">
         <v>8772</v>
       </c>
-      <c r="J137" s="20"/>
+      <c r="J137" s="79">
+        <v>8772</v>
+      </c>
       <c r="K137" s="20"/>
       <c r="L137" s="20"/>
       <c r="M137" s="20"/>
     </row>
     <row r="138" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A138" s="67" t="s">
+      <c r="A138" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B138" s="54">
+      <c r="B138" s="51">
         <v>55</v>
       </c>
-      <c r="C138" s="53">
+      <c r="C138" s="50">
         <v>110</v>
       </c>
-      <c r="D138" s="66">
+      <c r="D138" s="63">
         <v>165</v>
       </c>
-      <c r="E138" s="66">
+      <c r="E138" s="63">
         <v>220</v>
       </c>
-      <c r="F138" s="66">
+      <c r="F138" s="63">
         <v>275</v>
       </c>
-      <c r="G138" s="66">
+      <c r="G138" s="63">
         <v>330</v>
       </c>
-      <c r="H138" s="66">
+      <c r="H138" s="63">
         <v>330</v>
       </c>
-      <c r="I138" s="66">
+      <c r="I138" s="63">
         <v>330</v>
       </c>
-      <c r="J138" s="20"/>
+      <c r="J138" s="79">
+        <v>330</v>
+      </c>
       <c r="K138" s="20"/>
       <c r="L138" s="20"/>
       <c r="M138" s="20"/>
     </row>
     <row r="139" spans="1:13" ht="35.25" customHeight="1">
-      <c r="A139" s="71" t="s">
+      <c r="A139" s="68" t="s">
         <v>91</v>
       </c>
-      <c r="B139" s="54">
+      <c r="B139" s="51">
         <v>968</v>
       </c>
-      <c r="C139" s="54">
+      <c r="C139" s="51">
         <v>968</v>
       </c>
-      <c r="D139" s="66">
+      <c r="D139" s="63">
         <v>968</v>
       </c>
-      <c r="E139" s="66">
+      <c r="E139" s="63">
         <v>968</v>
       </c>
-      <c r="F139" s="66">
+      <c r="F139" s="63">
         <v>6159</v>
       </c>
-      <c r="G139" s="66">
+      <c r="G139" s="63">
         <v>11350</v>
       </c>
-      <c r="H139" s="66">
+      <c r="H139" s="63">
         <v>16541</v>
       </c>
-      <c r="I139" s="66">
+      <c r="I139" s="63">
         <v>16693</v>
       </c>
-      <c r="J139" s="20"/>
+      <c r="J139" s="79">
+        <v>16845</v>
+      </c>
       <c r="K139" s="20"/>
       <c r="L139" s="20"/>
       <c r="M139" s="20"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="67" t="s">
+      <c r="A140" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B140" s="54">
+      <c r="B140" s="51">
         <v>968</v>
       </c>
-      <c r="C140" s="53">
+      <c r="C140" s="50">
         <v>968</v>
       </c>
-      <c r="D140" s="66">
+      <c r="D140" s="63">
         <v>968</v>
       </c>
-      <c r="E140" s="66">
+      <c r="E140" s="63">
         <v>968</v>
       </c>
-      <c r="F140" s="66">
+      <c r="F140" s="63">
         <v>968</v>
       </c>
-      <c r="G140" s="66">
+      <c r="G140" s="63">
         <v>968</v>
       </c>
-      <c r="H140" s="66">
+      <c r="H140" s="63">
         <v>968</v>
       </c>
-      <c r="I140" s="66">
+      <c r="I140" s="63">
         <v>968</v>
       </c>
-      <c r="J140" s="20"/>
+      <c r="J140" s="79">
+        <v>968</v>
+      </c>
       <c r="K140" s="20"/>
       <c r="L140" s="20"/>
       <c r="M140" s="20"/>
     </row>
     <row r="141" spans="1:13">
-      <c r="A141" s="67" t="s">
+      <c r="A141" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B141" s="62" t="s">
+      <c r="B141" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C141" s="62" t="s">
+      <c r="C141" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="D141" s="62" t="s">
+      <c r="D141" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="E141" s="68" t="s">
+      <c r="E141" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="F141" s="66">
+      <c r="F141" s="63">
         <v>5191</v>
       </c>
-      <c r="G141" s="66">
+      <c r="G141" s="63">
         <v>10382</v>
       </c>
-      <c r="H141" s="66">
+      <c r="H141" s="63">
         <v>15573</v>
       </c>
-      <c r="I141" s="66">
+      <c r="I141" s="63">
         <v>15725</v>
       </c>
-      <c r="J141" s="20"/>
+      <c r="J141" s="79">
+        <v>15878</v>
+      </c>
       <c r="K141" s="20"/>
       <c r="L141" s="20"/>
       <c r="M141" s="20"/>
     </row>
     <row r="142" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A142" s="70" t="s">
+      <c r="A142" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="B142" s="54">
+      <c r="B142" s="51">
         <v>30393</v>
       </c>
-      <c r="C142" s="54">
+      <c r="C142" s="51">
         <v>249680</v>
       </c>
-      <c r="D142" s="66">
+      <c r="D142" s="63">
         <v>468968</v>
       </c>
-      <c r="E142" s="66">
+      <c r="E142" s="63">
         <v>688256</v>
       </c>
-      <c r="F142" s="66">
+      <c r="F142" s="63">
         <v>740741</v>
       </c>
-      <c r="G142" s="66">
+      <c r="G142" s="63">
         <v>793226</v>
       </c>
-      <c r="H142" s="66">
+      <c r="H142" s="63">
         <v>840627</v>
       </c>
-      <c r="I142" s="66">
+      <c r="I142" s="63">
         <v>893885</v>
       </c>
-      <c r="J142" s="20"/>
+      <c r="J142" s="79">
+        <v>946394</v>
+      </c>
       <c r="K142" s="20"/>
       <c r="L142" s="20"/>
       <c r="M142" s="20"/>
     </row>
     <row r="143" spans="1:13">
-      <c r="A143" s="67" t="s">
+      <c r="A143" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B143" s="54">
+      <c r="B143" s="51">
         <v>16482</v>
       </c>
-      <c r="C143" s="53">
+      <c r="C143" s="50">
         <v>221844</v>
       </c>
-      <c r="D143" s="66">
+      <c r="D143" s="63">
         <v>427207</v>
       </c>
-      <c r="E143" s="66">
+      <c r="E143" s="63">
         <v>632569</v>
       </c>
-      <c r="F143" s="66">
+      <c r="F143" s="63">
         <v>671159</v>
       </c>
-      <c r="G143" s="66">
+      <c r="G143" s="63">
         <v>709749</v>
       </c>
-      <c r="H143" s="66">
+      <c r="H143" s="63">
         <v>750350</v>
       </c>
-      <c r="I143" s="66">
+      <c r="I143" s="63">
         <v>796595</v>
       </c>
-      <c r="J143" s="20"/>
+      <c r="J143" s="79">
+        <v>842090</v>
+      </c>
       <c r="K143" s="20"/>
       <c r="L143" s="20"/>
       <c r="M143" s="20"/>
     </row>
     <row r="144" spans="1:13">
-      <c r="A144" s="67" t="s">
+      <c r="A144" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B144" s="54">
+      <c r="B144" s="51">
         <v>856</v>
       </c>
-      <c r="C144" s="53">
+      <c r="C144" s="50">
         <v>1712</v>
       </c>
-      <c r="D144" s="66">
+      <c r="D144" s="63">
         <v>2568</v>
       </c>
-      <c r="E144" s="66">
+      <c r="E144" s="63">
         <v>3424</v>
       </c>
-      <c r="F144" s="66">
+      <c r="F144" s="63">
         <v>4280</v>
       </c>
-      <c r="G144" s="66">
+      <c r="G144" s="63">
         <v>5136</v>
       </c>
-      <c r="H144" s="66">
+      <c r="H144" s="63">
         <v>5136</v>
       </c>
-      <c r="I144" s="66">
+      <c r="I144" s="63">
         <v>5136</v>
       </c>
-      <c r="J144" s="20"/>
+      <c r="J144" s="79">
+        <v>5136</v>
+      </c>
       <c r="K144" s="20"/>
       <c r="L144" s="20"/>
       <c r="M144" s="20"/>
     </row>
     <row r="145" spans="1:13">
-      <c r="A145" s="67" t="s">
+      <c r="A145" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B145" s="54">
+      <c r="B145" s="51">
         <v>44</v>
       </c>
-      <c r="C145" s="53">
+      <c r="C145" s="50">
         <v>88</v>
       </c>
-      <c r="D145" s="66">
+      <c r="D145" s="63">
         <v>132</v>
       </c>
-      <c r="E145" s="66">
+      <c r="E145" s="63">
         <v>176</v>
       </c>
-      <c r="F145" s="66">
+      <c r="F145" s="63">
         <v>220</v>
       </c>
-      <c r="G145" s="66">
+      <c r="G145" s="63">
         <v>264</v>
       </c>
-      <c r="H145" s="66">
+      <c r="H145" s="63">
         <v>264</v>
       </c>
-      <c r="I145" s="66">
+      <c r="I145" s="63">
         <v>264</v>
       </c>
-      <c r="J145" s="20"/>
+      <c r="J145" s="79">
+        <v>264</v>
+      </c>
       <c r="K145" s="20"/>
       <c r="L145" s="20"/>
       <c r="M145" s="20"/>
     </row>
     <row r="146" spans="1:13">
-      <c r="A146" s="67" t="s">
+      <c r="A146" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B146" s="54">
+      <c r="B146" s="51">
         <v>4620</v>
       </c>
-      <c r="C146" s="53">
+      <c r="C146" s="50">
         <v>9240</v>
       </c>
-      <c r="D146" s="66">
+      <c r="D146" s="63">
         <v>13860</v>
       </c>
-      <c r="E146" s="66">
+      <c r="E146" s="63">
         <v>18480</v>
       </c>
-      <c r="F146" s="66">
+      <c r="F146" s="63">
         <v>23100</v>
       </c>
-      <c r="G146" s="66">
+      <c r="G146" s="63">
         <v>27720</v>
       </c>
-      <c r="H146" s="66">
+      <c r="H146" s="63">
         <v>29174</v>
       </c>
-      <c r="I146" s="66">
+      <c r="I146" s="63">
         <v>30628</v>
       </c>
-      <c r="J146" s="20"/>
+      <c r="J146" s="79">
+        <v>32082</v>
+      </c>
       <c r="K146" s="20"/>
       <c r="L146" s="20"/>
       <c r="M146" s="20"/>
     </row>
     <row r="147" spans="1:13">
-      <c r="A147" s="67" t="s">
+      <c r="A147" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B147" s="54">
+      <c r="B147" s="51">
         <v>476</v>
       </c>
-      <c r="C147" s="53">
+      <c r="C147" s="50">
         <v>952</v>
       </c>
-      <c r="D147" s="66">
+      <c r="D147" s="63">
         <v>1428</v>
       </c>
-      <c r="E147" s="66">
+      <c r="E147" s="63">
         <v>1904</v>
       </c>
-      <c r="F147" s="66">
+      <c r="F147" s="63">
         <v>2380</v>
       </c>
-      <c r="G147" s="66">
+      <c r="G147" s="63">
         <v>2856</v>
       </c>
-      <c r="H147" s="66">
+      <c r="H147" s="63">
         <v>2856</v>
       </c>
-      <c r="I147" s="66">
+      <c r="I147" s="63">
         <v>2856</v>
       </c>
-      <c r="J147" s="20"/>
+      <c r="J147" s="79">
+        <v>2856</v>
+      </c>
       <c r="K147" s="20"/>
       <c r="L147" s="20"/>
       <c r="M147" s="20"/>
     </row>
     <row r="148" spans="1:13">
-      <c r="A148" s="67" t="s">
+      <c r="A148" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B148" s="54">
+      <c r="B148" s="51">
         <v>898</v>
       </c>
-      <c r="C148" s="53">
+      <c r="C148" s="50">
         <v>1796</v>
       </c>
-      <c r="D148" s="66">
+      <c r="D148" s="63">
         <v>2694</v>
       </c>
-      <c r="E148" s="66">
+      <c r="E148" s="63">
         <v>3592</v>
       </c>
-      <c r="F148" s="66">
+      <c r="F148" s="63">
         <v>4490</v>
       </c>
-      <c r="G148" s="66">
+      <c r="G148" s="63">
         <v>5388</v>
       </c>
-      <c r="H148" s="66">
+      <c r="H148" s="63">
         <v>8698</v>
       </c>
-      <c r="I148" s="66">
+      <c r="I148" s="63">
         <v>12008</v>
       </c>
-      <c r="J148" s="20"/>
+      <c r="J148" s="79">
+        <v>15318</v>
+      </c>
       <c r="K148" s="20"/>
       <c r="L148" s="20"/>
       <c r="M148" s="20"/>
     </row>
     <row r="149" spans="1:13">
-      <c r="A149" s="67" t="s">
+      <c r="A149" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B149" s="54">
+      <c r="B149" s="51">
         <v>250</v>
       </c>
-      <c r="C149" s="53">
+      <c r="C149" s="50">
         <v>500</v>
       </c>
-      <c r="D149" s="66">
+      <c r="D149" s="63">
         <v>750</v>
       </c>
-      <c r="E149" s="66">
+      <c r="E149" s="63">
         <v>1000</v>
       </c>
-      <c r="F149" s="66">
+      <c r="F149" s="63">
         <v>1250</v>
       </c>
-      <c r="G149" s="66">
+      <c r="G149" s="63">
         <v>1500</v>
       </c>
-      <c r="H149" s="66">
+      <c r="H149" s="63">
         <v>1717</v>
       </c>
-      <c r="I149" s="66">
+      <c r="I149" s="63">
         <v>1934</v>
       </c>
-      <c r="J149" s="20"/>
+      <c r="J149" s="79">
+        <v>2151</v>
+      </c>
       <c r="K149" s="20"/>
       <c r="L149" s="20"/>
       <c r="M149" s="20"/>
     </row>
     <row r="150" spans="1:13">
-      <c r="A150" s="67" t="s">
+      <c r="A150" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B150" s="54">
+      <c r="B150" s="51">
         <v>5885</v>
       </c>
-      <c r="C150" s="53">
+      <c r="C150" s="50">
         <v>11770</v>
       </c>
-      <c r="D150" s="66">
+      <c r="D150" s="63">
         <v>17655</v>
       </c>
-      <c r="E150" s="66">
+      <c r="E150" s="63">
         <v>23540</v>
       </c>
-      <c r="F150" s="66">
+      <c r="F150" s="63">
         <v>29425</v>
       </c>
-      <c r="G150" s="66">
+      <c r="G150" s="63">
         <v>35310</v>
       </c>
-      <c r="H150" s="66">
+      <c r="H150" s="63">
         <v>36547</v>
       </c>
-      <c r="I150" s="66">
+      <c r="I150" s="63">
         <v>37784</v>
       </c>
-      <c r="J150" s="20"/>
+      <c r="J150" s="79">
+        <v>39021</v>
+      </c>
       <c r="K150" s="20"/>
       <c r="L150" s="20"/>
       <c r="M150" s="20"/>
     </row>
     <row r="151" spans="1:13">
-      <c r="A151" s="67" t="s">
+      <c r="A151" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B151" s="54">
+      <c r="B151" s="51">
         <v>882</v>
       </c>
-      <c r="C151" s="53">
+      <c r="C151" s="50">
         <v>1778</v>
       </c>
-      <c r="D151" s="66">
+      <c r="D151" s="63">
         <v>2674</v>
       </c>
-      <c r="E151" s="66">
+      <c r="E151" s="63">
         <v>3571</v>
       </c>
-      <c r="F151" s="66">
+      <c r="F151" s="63">
         <v>4437</v>
       </c>
-      <c r="G151" s="66">
+      <c r="G151" s="63">
         <v>5303</v>
       </c>
-      <c r="H151" s="66">
+      <c r="H151" s="63">
         <v>5887</v>
       </c>
-      <c r="I151" s="66">
+      <c r="I151" s="63">
         <v>6684</v>
       </c>
-      <c r="J151" s="20"/>
+      <c r="J151" s="79">
+        <v>7482</v>
+      </c>
       <c r="K151" s="20"/>
       <c r="L151" s="20"/>
       <c r="M151" s="20"/>
     </row>
     <row r="152" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A152" s="70" t="s">
+      <c r="A152" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="B152" s="54">
+      <c r="B152" s="51">
         <v>2275171</v>
       </c>
-      <c r="C152" s="54">
+      <c r="C152" s="51">
         <v>6399100</v>
       </c>
-      <c r="D152" s="66">
+      <c r="D152" s="63">
         <v>11671882</v>
       </c>
-      <c r="E152" s="66">
+      <c r="E152" s="63">
         <v>18689371</v>
       </c>
-      <c r="F152" s="66">
+      <c r="F152" s="63">
         <v>27314764</v>
       </c>
-      <c r="G152" s="66">
+      <c r="G152" s="63">
         <v>35759840</v>
       </c>
-      <c r="H152" s="66">
+      <c r="H152" s="63">
         <v>45131910</v>
       </c>
-      <c r="I152" s="66">
+      <c r="I152" s="63">
         <v>55758126</v>
       </c>
-      <c r="J152" s="20"/>
+      <c r="J152" s="79">
+        <v>66656203</v>
+      </c>
       <c r="K152" s="20"/>
       <c r="L152" s="20"/>
       <c r="M152" s="20"/>
     </row>
     <row r="153" spans="1:13" s="4" customFormat="1">
-      <c r="A153" s="67" t="s">
+      <c r="A153" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B153" s="54">
+      <c r="B153" s="51">
         <v>803410</v>
       </c>
-      <c r="C153" s="53">
+      <c r="C153" s="50">
         <v>2323168</v>
       </c>
-      <c r="D153" s="66">
+      <c r="D153" s="63">
         <v>3696150</v>
       </c>
-      <c r="E153" s="66">
+      <c r="E153" s="63">
         <v>5567924</v>
       </c>
-      <c r="F153" s="66">
+      <c r="F153" s="63">
         <v>7735294</v>
       </c>
-      <c r="G153" s="66">
+      <c r="G153" s="63">
         <v>10706056</v>
       </c>
-      <c r="H153" s="66">
+      <c r="H153" s="63">
         <v>13758918</v>
       </c>
-      <c r="I153" s="66">
+      <c r="I153" s="63">
         <v>17496191</v>
       </c>
-      <c r="J153" s="20"/>
+      <c r="J153" s="79">
+        <v>21293893</v>
+      </c>
       <c r="K153" s="20"/>
       <c r="L153" s="20"/>
       <c r="M153" s="20"/>
     </row>
     <row r="154" spans="1:13" s="4" customFormat="1">
-      <c r="A154" s="67" t="s">
+      <c r="A154" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B154" s="54">
+      <c r="B154" s="51">
         <v>186382</v>
       </c>
-      <c r="C154" s="53">
+      <c r="C154" s="50">
         <v>394136</v>
       </c>
-      <c r="D154" s="66">
+      <c r="D154" s="63">
         <v>601890</v>
       </c>
-      <c r="E154" s="66">
+      <c r="E154" s="63">
         <v>809644</v>
       </c>
-      <c r="F154" s="66">
+      <c r="F154" s="63">
         <v>1043774</v>
       </c>
-      <c r="G154" s="66">
+      <c r="G154" s="63">
         <v>1277905</v>
       </c>
-      <c r="H154" s="66">
+      <c r="H154" s="63">
         <v>1513173</v>
       </c>
-      <c r="I154" s="66">
+      <c r="I154" s="63">
         <v>1832114</v>
       </c>
-      <c r="J154" s="20"/>
+      <c r="J154" s="79">
+        <v>2151055</v>
+      </c>
       <c r="K154" s="20"/>
       <c r="L154" s="20"/>
       <c r="M154" s="20"/>
     </row>
     <row r="155" spans="1:13" s="4" customFormat="1">
-      <c r="A155" s="67" t="s">
+      <c r="A155" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B155" s="54">
+      <c r="B155" s="51">
         <v>184</v>
       </c>
-      <c r="C155" s="53">
+      <c r="C155" s="50">
         <v>210872</v>
       </c>
-      <c r="D155" s="66">
+      <c r="D155" s="63">
         <v>421560</v>
       </c>
-      <c r="E155" s="66">
+      <c r="E155" s="63">
         <v>632248</v>
       </c>
-      <c r="F155" s="66">
+      <c r="F155" s="63">
         <v>632432</v>
       </c>
-      <c r="G155" s="66">
+      <c r="G155" s="63">
         <v>632616</v>
       </c>
-      <c r="H155" s="66">
+      <c r="H155" s="63">
         <v>637429</v>
       </c>
-      <c r="I155" s="66">
+      <c r="I155" s="63">
         <v>816083</v>
       </c>
-      <c r="J155" s="20"/>
+      <c r="J155" s="79">
+        <v>994736</v>
+      </c>
       <c r="K155" s="20"/>
       <c r="L155" s="20"/>
       <c r="M155" s="20"/>
     </row>
     <row r="156" spans="1:13" s="4" customFormat="1">
-      <c r="A156" s="67" t="s">
+      <c r="A156" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B156" s="54">
+      <c r="B156" s="51">
         <v>26083</v>
       </c>
-      <c r="C156" s="53">
+      <c r="C156" s="50">
         <v>48285</v>
       </c>
-      <c r="D156" s="66">
+      <c r="D156" s="63">
         <v>70486</v>
       </c>
-      <c r="E156" s="66">
+      <c r="E156" s="63">
         <v>92688</v>
       </c>
-      <c r="F156" s="66">
+      <c r="F156" s="63">
         <v>97296</v>
       </c>
-      <c r="G156" s="66">
+      <c r="G156" s="63">
         <v>101904</v>
       </c>
-      <c r="H156" s="66">
+      <c r="H156" s="63">
         <v>103405</v>
       </c>
-      <c r="I156" s="66">
+      <c r="I156" s="63">
         <v>119132</v>
       </c>
-      <c r="J156" s="20"/>
+      <c r="J156" s="79">
+        <v>134859</v>
+      </c>
       <c r="K156" s="20"/>
       <c r="L156" s="20"/>
       <c r="M156" s="20"/>
     </row>
     <row r="157" spans="1:13" s="4" customFormat="1">
-      <c r="A157" s="67" t="s">
+      <c r="A157" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B157" s="54">
+      <c r="B157" s="51">
         <v>7050</v>
       </c>
-      <c r="C157" s="53">
+      <c r="C157" s="50">
         <v>58307</v>
       </c>
-      <c r="D157" s="66">
+      <c r="D157" s="63">
         <v>109563</v>
       </c>
-      <c r="E157" s="66">
+      <c r="E157" s="63">
         <v>160820</v>
       </c>
-      <c r="F157" s="66">
+      <c r="F157" s="63">
         <v>200612</v>
       </c>
-      <c r="G157" s="66">
+      <c r="G157" s="63">
         <v>240404</v>
       </c>
-      <c r="H157" s="66">
+      <c r="H157" s="63">
         <v>284004</v>
       </c>
-      <c r="I157" s="66">
+      <c r="I157" s="63">
         <v>351979</v>
       </c>
-      <c r="J157" s="20"/>
+      <c r="J157" s="79">
+        <v>419954</v>
+      </c>
       <c r="K157" s="20"/>
       <c r="L157" s="20"/>
       <c r="M157" s="20"/>
     </row>
     <row r="158" spans="1:13" s="4" customFormat="1">
-      <c r="A158" s="67" t="s">
+      <c r="A158" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B158" s="54">
+      <c r="B158" s="51">
         <v>1164953</v>
       </c>
-      <c r="C158" s="53">
+      <c r="C158" s="50">
         <v>2883806</v>
       </c>
-      <c r="D158" s="66">
+      <c r="D158" s="63">
         <v>5852139</v>
       </c>
-      <c r="E158" s="66">
+      <c r="E158" s="63">
         <v>10084841</v>
       </c>
-      <c r="F158" s="66">
+      <c r="F158" s="63">
         <v>15932906</v>
       </c>
-      <c r="G158" s="66">
+      <c r="G158" s="63">
         <v>20743485</v>
       </c>
-      <c r="H158" s="66">
+      <c r="H158" s="63">
         <v>26330724</v>
       </c>
-      <c r="I158" s="66">
+      <c r="I158" s="63">
         <v>32008416</v>
       </c>
-      <c r="J158" s="20"/>
+      <c r="J158" s="79">
+        <v>37925161</v>
+      </c>
       <c r="K158" s="20"/>
       <c r="L158" s="20"/>
       <c r="M158" s="20"/>
     </row>
     <row r="159" spans="1:13" s="4" customFormat="1">
-      <c r="A159" s="67" t="s">
+      <c r="A159" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B159" s="54">
+      <c r="B159" s="51">
         <v>29709</v>
       </c>
-      <c r="C159" s="53">
+      <c r="C159" s="50">
         <v>205982</v>
       </c>
-      <c r="D159" s="66">
+      <c r="D159" s="63">
         <v>428402</v>
       </c>
-      <c r="E159" s="66">
+      <c r="E159" s="63">
         <v>582248</v>
       </c>
-      <c r="F159" s="66">
+      <c r="F159" s="63">
         <v>757601</v>
       </c>
-      <c r="G159" s="66">
+      <c r="G159" s="63">
         <v>953080</v>
       </c>
-      <c r="H159" s="66">
+      <c r="H159" s="63">
         <v>1092300</v>
       </c>
-      <c r="I159" s="66">
+      <c r="I159" s="63">
         <v>1269189</v>
       </c>
-      <c r="J159" s="20"/>
+      <c r="J159" s="79">
+        <v>1418456</v>
+      </c>
       <c r="K159" s="20"/>
       <c r="L159" s="20"/>
       <c r="M159" s="20"/>
     </row>
     <row r="160" spans="1:13" s="4" customFormat="1">
-      <c r="A160" s="67" t="s">
+      <c r="A160" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B160" s="54">
+      <c r="B160" s="51">
         <v>1681</v>
       </c>
-      <c r="C160" s="53">
+      <c r="C160" s="50">
         <v>26668</v>
       </c>
-      <c r="D160" s="66">
+      <c r="D160" s="63">
         <v>51656</v>
       </c>
-      <c r="E160" s="66">
+      <c r="E160" s="63">
         <v>76643</v>
       </c>
-      <c r="F160" s="66">
+      <c r="F160" s="63">
         <v>79713</v>
       </c>
-      <c r="G160" s="66">
+      <c r="G160" s="63">
         <v>82784</v>
       </c>
-      <c r="H160" s="66">
+      <c r="H160" s="63">
         <v>84756</v>
       </c>
-      <c r="I160" s="66">
+      <c r="I160" s="63">
         <v>120366</v>
       </c>
-      <c r="J160" s="20"/>
+      <c r="J160" s="79">
+        <v>155976</v>
+      </c>
       <c r="K160" s="20"/>
       <c r="L160" s="20"/>
       <c r="M160" s="20"/>
     </row>
     <row r="161" spans="1:13" s="4" customFormat="1">
-      <c r="A161" s="67" t="s">
+      <c r="A161" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B161" s="54">
+      <c r="B161" s="51">
         <v>55718</v>
       </c>
-      <c r="C161" s="53">
+      <c r="C161" s="50">
         <v>247875</v>
       </c>
-      <c r="D161" s="66">
+      <c r="D161" s="63">
         <v>440032</v>
       </c>
-      <c r="E161" s="66">
+      <c r="E161" s="63">
         <v>682311</v>
       </c>
-      <c r="F161" s="66">
+      <c r="F161" s="63">
         <v>835131</v>
       </c>
-      <c r="G161" s="66">
+      <c r="G161" s="63">
         <v>1021600</v>
       </c>
-      <c r="H161" s="66">
+      <c r="H161" s="63">
         <v>1327195</v>
       </c>
-      <c r="I161" s="66">
+      <c r="I161" s="63">
         <v>1741839</v>
       </c>
-      <c r="J161" s="20"/>
+      <c r="J161" s="79">
+        <v>2156483</v>
+      </c>
       <c r="K161" s="20"/>
       <c r="L161" s="20"/>
       <c r="M161" s="20"/>
     </row>
     <row r="162" spans="1:13" s="4" customFormat="1">
-      <c r="A162" s="67" t="s">
+      <c r="A162" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B162" s="68" t="s">
+      <c r="B162" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C162" s="68" t="s">
+      <c r="C162" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="D162" s="68" t="s">
+      <c r="D162" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="E162" s="68" t="s">
+      <c r="E162" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="F162" s="68" t="s">
+      <c r="F162" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="G162" s="68" t="s">
+      <c r="G162" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="H162" s="68" t="s">
+      <c r="H162" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="I162" s="66">
+      <c r="I162" s="63">
         <v>2811</v>
       </c>
-      <c r="J162" s="27"/>
-[...2 lines deleted...]
-      <c r="M162" s="27"/>
+      <c r="J162" s="79">
+        <v>5623</v>
+      </c>
+      <c r="K162" s="25"/>
+      <c r="L162" s="25"/>
+      <c r="M162" s="25"/>
     </row>
     <row r="163" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A163" s="70" t="s">
+      <c r="A163" s="67" t="s">
         <v>30</v>
       </c>
-      <c r="B163" s="54">
+      <c r="B163" s="51">
         <v>1076066</v>
       </c>
-      <c r="C163" s="54">
+      <c r="C163" s="51">
         <v>1845271</v>
       </c>
-      <c r="D163" s="66">
+      <c r="D163" s="63">
         <v>2869463</v>
       </c>
-      <c r="E163" s="66">
+      <c r="E163" s="63">
         <v>5990997</v>
       </c>
-      <c r="F163" s="66">
+      <c r="F163" s="63">
         <v>7938273</v>
       </c>
-      <c r="G163" s="66">
+      <c r="G163" s="63">
         <v>11007269</v>
       </c>
-      <c r="H163" s="66">
+      <c r="H163" s="63">
         <v>13301462</v>
       </c>
-      <c r="I163" s="66">
+      <c r="I163" s="63">
         <v>16137837</v>
       </c>
-      <c r="J163" s="20"/>
+      <c r="J163" s="79">
+        <v>20638059</v>
+      </c>
       <c r="K163" s="20"/>
       <c r="L163" s="20"/>
       <c r="M163" s="20"/>
     </row>
     <row r="164" spans="1:13">
-      <c r="A164" s="67" t="s">
+      <c r="A164" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B164" s="54">
+      <c r="B164" s="51">
         <v>208208</v>
       </c>
-      <c r="C164" s="53">
+      <c r="C164" s="50">
         <v>416608</v>
       </c>
-      <c r="D164" s="66">
+      <c r="D164" s="63">
         <v>587880</v>
       </c>
-      <c r="E164" s="66">
+      <c r="E164" s="63">
         <v>1300374</v>
       </c>
-      <c r="F164" s="66">
+      <c r="F164" s="63">
         <v>1562248</v>
       </c>
-      <c r="G164" s="66">
+      <c r="G164" s="63">
         <v>2471954</v>
       </c>
-      <c r="H164" s="66">
+      <c r="H164" s="63">
         <v>3027766</v>
       </c>
-      <c r="I164" s="66">
+      <c r="I164" s="63">
         <v>3630289</v>
       </c>
-      <c r="J164" s="20"/>
+      <c r="J164" s="79">
+        <v>4743600</v>
+      </c>
       <c r="K164" s="20"/>
       <c r="L164" s="20"/>
       <c r="M164" s="20"/>
     </row>
     <row r="165" spans="1:13">
-      <c r="A165" s="67" t="s">
+      <c r="A165" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B165" s="54">
+      <c r="B165" s="51">
         <v>1653</v>
       </c>
-      <c r="C165" s="53">
+      <c r="C165" s="50">
         <v>3306</v>
       </c>
-      <c r="D165" s="66">
+      <c r="D165" s="63">
         <v>4959</v>
       </c>
-      <c r="E165" s="66">
+      <c r="E165" s="63">
         <v>6612</v>
       </c>
-      <c r="F165" s="66">
+      <c r="F165" s="63">
         <v>8265</v>
       </c>
-      <c r="G165" s="66">
+      <c r="G165" s="63">
         <v>9918</v>
       </c>
-      <c r="H165" s="66">
+      <c r="H165" s="63">
         <v>9918</v>
       </c>
-      <c r="I165" s="66">
+      <c r="I165" s="63">
         <v>9918</v>
       </c>
-      <c r="J165" s="20"/>
+      <c r="J165" s="79">
+        <v>9918</v>
+      </c>
       <c r="K165" s="20"/>
       <c r="L165" s="20"/>
       <c r="M165" s="20"/>
     </row>
     <row r="166" spans="1:13">
-      <c r="A166" s="67" t="s">
+      <c r="A166" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B166" s="54">
+      <c r="B166" s="51">
         <v>26759</v>
       </c>
-      <c r="C166" s="53">
+      <c r="C166" s="50">
         <v>76856</v>
       </c>
-      <c r="D166" s="66">
+      <c r="D166" s="63">
         <v>126953</v>
       </c>
-      <c r="E166" s="66">
+      <c r="E166" s="63">
         <v>177049</v>
       </c>
-      <c r="F166" s="66">
+      <c r="F166" s="63">
         <v>206404</v>
       </c>
-      <c r="G166" s="66">
+      <c r="G166" s="63">
         <v>235759</v>
       </c>
-      <c r="H166" s="66">
+      <c r="H166" s="63">
         <v>265114</v>
       </c>
-      <c r="I166" s="66">
+      <c r="I166" s="63">
         <v>303343</v>
       </c>
-      <c r="J166" s="20"/>
+      <c r="J166" s="79">
+        <v>341571</v>
+      </c>
       <c r="K166" s="20"/>
       <c r="L166" s="20"/>
       <c r="M166" s="20"/>
     </row>
     <row r="167" spans="1:13">
-      <c r="A167" s="67" t="s">
+      <c r="A167" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B167" s="68" t="s">
+      <c r="B167" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C167" s="63" t="s">
+      <c r="C167" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D167" s="68" t="s">
+      <c r="D167" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="E167" s="66">
+      <c r="E167" s="63">
         <v>313160</v>
       </c>
-      <c r="F167" s="66">
+      <c r="F167" s="63">
         <v>833669</v>
       </c>
-      <c r="G167" s="66">
+      <c r="G167" s="63">
         <v>1353919</v>
       </c>
-      <c r="H167" s="66">
+      <c r="H167" s="63">
         <v>1633919</v>
       </c>
-      <c r="I167" s="66">
+      <c r="I167" s="63">
         <v>2663199</v>
       </c>
-      <c r="J167" s="25"/>
-[...2 lines deleted...]
-      <c r="M167" s="25"/>
+      <c r="J167" s="79">
+        <v>3597279</v>
+      </c>
+      <c r="K167" s="23"/>
+      <c r="L167" s="23"/>
+      <c r="M167" s="23"/>
     </row>
     <row r="168" spans="1:13">
-      <c r="A168" s="67" t="s">
+      <c r="A168" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B168" s="54">
+      <c r="B168" s="51">
         <v>839446</v>
       </c>
-      <c r="C168" s="53">
+      <c r="C168" s="50">
         <v>1348501</v>
       </c>
-      <c r="D168" s="66">
+      <c r="D168" s="63">
         <v>2149672</v>
       </c>
-      <c r="E168" s="66">
+      <c r="E168" s="63">
         <v>4193802</v>
       </c>
-      <c r="F168" s="66">
+      <c r="F168" s="63">
         <v>5327687</v>
       </c>
-      <c r="G168" s="66">
+      <c r="G168" s="63">
         <v>6935718</v>
       </c>
-      <c r="H168" s="66">
+      <c r="H168" s="63">
         <v>8364745</v>
       </c>
-      <c r="I168" s="66">
+      <c r="I168" s="63">
         <v>9531088</v>
       </c>
-      <c r="J168" s="19"/>
+      <c r="J168" s="79">
+        <v>11945691</v>
+      </c>
       <c r="K168" s="19"/>
       <c r="L168" s="19"/>
       <c r="M168" s="20"/>
     </row>
     <row r="169" spans="1:13" ht="27" customHeight="1">
-      <c r="A169" s="70" t="s">
+      <c r="A169" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="B169" s="54">
+      <c r="B169" s="51">
         <v>28412</v>
       </c>
-      <c r="C169" s="54">
+      <c r="C169" s="51">
         <v>82951</v>
       </c>
-      <c r="D169" s="66">
+      <c r="D169" s="63">
         <v>305972</v>
       </c>
-      <c r="E169" s="66">
+      <c r="E169" s="63">
         <v>905668</v>
       </c>
-      <c r="F169" s="66">
+      <c r="F169" s="63">
         <v>1719059</v>
       </c>
-      <c r="G169" s="66">
+      <c r="G169" s="63">
         <v>2626711</v>
       </c>
-      <c r="H169" s="66">
+      <c r="H169" s="63">
         <v>3313828</v>
       </c>
-      <c r="I169" s="66">
+      <c r="I169" s="63">
         <v>4780339</v>
       </c>
-      <c r="J169" s="20"/>
+      <c r="J169" s="80">
+        <v>6200480</v>
+      </c>
       <c r="K169" s="20"/>
       <c r="L169" s="20"/>
       <c r="M169" s="20"/>
     </row>
     <row r="170" spans="1:13">
-      <c r="A170" s="67" t="s">
+      <c r="A170" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B170" s="62" t="s">
+      <c r="B170" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C170" s="53">
+      <c r="C170" s="50">
         <v>2789</v>
       </c>
-      <c r="D170" s="66">
+      <c r="D170" s="63">
         <v>174061</v>
       </c>
-      <c r="E170" s="66">
+      <c r="E170" s="63">
         <v>408847</v>
       </c>
-      <c r="F170" s="66">
+      <c r="F170" s="63">
         <v>670721</v>
       </c>
-      <c r="G170" s="66">
+      <c r="G170" s="63">
         <v>1027114</v>
       </c>
-      <c r="H170" s="66">
+      <c r="H170" s="63">
         <v>1404877</v>
       </c>
-      <c r="I170" s="66">
+      <c r="I170" s="63">
         <v>1803879</v>
       </c>
-      <c r="J170" s="20"/>
+      <c r="J170" s="80">
+        <v>2251712</v>
+      </c>
       <c r="K170" s="20"/>
       <c r="L170" s="20"/>
       <c r="M170" s="20"/>
     </row>
     <row r="171" spans="1:13">
-      <c r="A171" s="67" t="s">
+      <c r="A171" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B171" s="54">
+      <c r="B171" s="51">
         <v>1653</v>
       </c>
-      <c r="C171" s="53">
+      <c r="C171" s="50">
         <v>3306</v>
       </c>
-      <c r="D171" s="66">
+      <c r="D171" s="63">
         <v>4959</v>
       </c>
-      <c r="E171" s="66">
+      <c r="E171" s="63">
         <v>6612</v>
       </c>
-      <c r="F171" s="66">
+      <c r="F171" s="63">
         <v>8265</v>
       </c>
-      <c r="G171" s="66">
+      <c r="G171" s="63">
         <v>9918</v>
       </c>
-      <c r="H171" s="66">
+      <c r="H171" s="63">
         <v>9918</v>
       </c>
-      <c r="I171" s="66">
+      <c r="I171" s="63">
         <v>9918</v>
       </c>
-      <c r="J171" s="20"/>
+      <c r="J171" s="80">
+        <v>9918</v>
+      </c>
       <c r="K171" s="20"/>
       <c r="L171" s="20"/>
       <c r="M171" s="20"/>
     </row>
     <row r="172" spans="1:13">
-      <c r="A172" s="67" t="s">
+      <c r="A172" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B172" s="54">
+      <c r="B172" s="51">
         <v>26759</v>
       </c>
-      <c r="C172" s="53">
+      <c r="C172" s="50">
         <v>76856</v>
       </c>
-      <c r="D172" s="66">
+      <c r="D172" s="63">
         <v>126953</v>
       </c>
-      <c r="E172" s="66">
+      <c r="E172" s="63">
         <v>177049</v>
       </c>
-      <c r="F172" s="66">
+      <c r="F172" s="63">
         <v>206404</v>
       </c>
-      <c r="G172" s="66">
+      <c r="G172" s="63">
         <v>235759</v>
       </c>
-      <c r="H172" s="66">
+      <c r="H172" s="63">
         <v>265114</v>
       </c>
-      <c r="I172" s="66">
+      <c r="I172" s="63">
         <v>303343</v>
       </c>
-      <c r="J172" s="20"/>
+      <c r="J172" s="80">
+        <v>341571</v>
+      </c>
       <c r="K172" s="20"/>
       <c r="L172" s="20"/>
       <c r="M172" s="20"/>
     </row>
     <row r="173" spans="1:13">
-      <c r="A173" s="67" t="s">
+      <c r="A173" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B173" s="62" t="s">
+      <c r="B173" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C173" s="63" t="s">
+      <c r="C173" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D173" s="62" t="s">
+      <c r="D173" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="E173" s="66">
+      <c r="E173" s="63">
         <v>313160</v>
       </c>
-      <c r="F173" s="66">
+      <c r="F173" s="63">
         <v>833669</v>
       </c>
-      <c r="G173" s="66">
+      <c r="G173" s="63">
         <v>1353919</v>
       </c>
-      <c r="H173" s="66">
+      <c r="H173" s="63">
         <v>1633919</v>
       </c>
-      <c r="I173" s="66">
+      <c r="I173" s="63">
         <v>2663199</v>
       </c>
-      <c r="J173" s="26"/>
-[...2 lines deleted...]
-      <c r="M173" s="26"/>
+      <c r="J173" s="80">
+        <v>3597279</v>
+      </c>
+      <c r="K173" s="24"/>
+      <c r="L173" s="24"/>
+      <c r="M173" s="24"/>
     </row>
     <row r="174" spans="1:13" ht="22.5">
-      <c r="A174" s="71" t="s">
+      <c r="A174" s="68" t="s">
         <v>92</v>
       </c>
-      <c r="B174" s="65">
+      <c r="B174" s="62">
         <v>1046654</v>
       </c>
-      <c r="C174" s="65">
+      <c r="C174" s="62">
         <v>1759753</v>
       </c>
-      <c r="D174" s="54">
+      <c r="D174" s="51">
         <v>2560924</v>
       </c>
-      <c r="E174" s="54">
+      <c r="E174" s="51">
         <v>5082762</v>
       </c>
-      <c r="F174" s="54">
+      <c r="F174" s="51">
         <v>6216647</v>
       </c>
-      <c r="G174" s="54">
+      <c r="G174" s="51">
         <v>8377991</v>
       </c>
-      <c r="H174" s="65">
+      <c r="H174" s="62">
         <v>9985067</v>
       </c>
-      <c r="I174" s="66">
+      <c r="I174" s="63">
         <v>11354931</v>
       </c>
-      <c r="J174" s="27"/>
-[...2 lines deleted...]
-      <c r="M174" s="27"/>
+      <c r="J174" s="80">
+        <v>14435012</v>
+      </c>
+      <c r="K174" s="25"/>
+      <c r="L174" s="25"/>
+      <c r="M174" s="25"/>
     </row>
     <row r="175" spans="1:13">
-      <c r="A175" s="67" t="s">
+      <c r="A175" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B175" s="53">
+      <c r="B175" s="50">
         <v>207208</v>
       </c>
-      <c r="C175" s="53">
+      <c r="C175" s="50">
         <v>411252</v>
       </c>
-      <c r="D175" s="53">
+      <c r="D175" s="50">
         <v>411252</v>
       </c>
-      <c r="E175" s="53">
+      <c r="E175" s="50">
         <v>888960</v>
       </c>
-      <c r="F175" s="53">
+      <c r="F175" s="50">
         <v>888960</v>
       </c>
-      <c r="G175" s="53">
+      <c r="G175" s="50">
         <v>1442273</v>
       </c>
-      <c r="H175" s="53">
+      <c r="H175" s="50">
         <v>1620322</v>
       </c>
-      <c r="I175" s="66">
+      <c r="I175" s="63">
         <v>1823843</v>
       </c>
-      <c r="K175" s="27"/>
-[...1 lines deleted...]
-      <c r="M175" s="27"/>
+      <c r="J175" s="80">
+        <v>2489321</v>
+      </c>
+      <c r="K175" s="25"/>
+      <c r="L175" s="25"/>
+      <c r="M175" s="25"/>
     </row>
     <row r="176" spans="1:13">
-      <c r="A176" s="67" t="s">
+      <c r="A176" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B176" s="53">
+      <c r="B176" s="50">
         <v>839446</v>
       </c>
-      <c r="C176" s="53">
+      <c r="C176" s="50">
         <v>1348501</v>
       </c>
-      <c r="D176" s="53">
+      <c r="D176" s="50">
         <v>2149672</v>
       </c>
-      <c r="E176" s="53">
+      <c r="E176" s="50">
         <v>4193802</v>
       </c>
-      <c r="F176" s="53">
+      <c r="F176" s="50">
         <v>5327687</v>
       </c>
-      <c r="G176" s="53">
+      <c r="G176" s="50">
         <v>6935718</v>
       </c>
-      <c r="H176" s="53">
+      <c r="H176" s="50">
         <v>8364745</v>
       </c>
-      <c r="I176" s="66">
+      <c r="I176" s="63">
         <v>9531088</v>
       </c>
-      <c r="K176" s="27"/>
-[...1 lines deleted...]
-      <c r="M176" s="27"/>
+      <c r="J176" s="80">
+        <v>11945691</v>
+      </c>
+      <c r="K176" s="25"/>
+      <c r="L176" s="25"/>
+      <c r="M176" s="25"/>
     </row>
     <row r="177" spans="1:13">
-      <c r="A177" s="71" t="s">
+      <c r="A177" s="68" t="s">
         <v>93</v>
       </c>
-      <c r="B177" s="54">
+      <c r="B177" s="51">
         <v>1000</v>
       </c>
-      <c r="C177" s="54">
+      <c r="C177" s="51">
         <v>2567</v>
       </c>
-      <c r="D177" s="54">
+      <c r="D177" s="51">
         <v>2567</v>
       </c>
-      <c r="E177" s="54">
+      <c r="E177" s="51">
         <v>2567</v>
       </c>
-      <c r="F177" s="54">
+      <c r="F177" s="51">
         <v>2567</v>
       </c>
-      <c r="G177" s="54">
+      <c r="G177" s="51">
         <v>2567</v>
       </c>
-      <c r="H177" s="54">
+      <c r="H177" s="51">
         <v>2567</v>
       </c>
-      <c r="I177" s="66">
+      <c r="I177" s="63">
         <v>2567</v>
       </c>
-      <c r="K177" s="27"/>
-[...1 lines deleted...]
-      <c r="M177" s="27"/>
+      <c r="J177" s="80">
+        <v>2567</v>
+      </c>
+      <c r="K177" s="25"/>
+      <c r="L177" s="25"/>
+      <c r="M177" s="25"/>
     </row>
     <row r="178" spans="1:13">
-      <c r="A178" s="67" t="s">
+      <c r="A178" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B178" s="54">
+      <c r="B178" s="51">
         <v>1000</v>
       </c>
-      <c r="C178" s="54">
+      <c r="C178" s="51">
         <v>2567</v>
       </c>
-      <c r="D178" s="54">
+      <c r="D178" s="51">
         <v>2567</v>
       </c>
-      <c r="E178" s="54">
+      <c r="E178" s="51">
         <v>2567</v>
       </c>
-      <c r="F178" s="54">
+      <c r="F178" s="51">
         <v>2567</v>
       </c>
-      <c r="G178" s="54">
+      <c r="G178" s="51">
         <v>2567</v>
       </c>
-      <c r="H178" s="54">
+      <c r="H178" s="51">
         <v>2567</v>
       </c>
-      <c r="I178" s="66">
+      <c r="I178" s="63">
         <v>2567</v>
       </c>
-      <c r="K178" s="27"/>
-[...1 lines deleted...]
-      <c r="M178" s="27"/>
+      <c r="J178" s="80">
+        <v>2567</v>
+      </c>
+      <c r="K178" s="25"/>
+      <c r="L178" s="25"/>
+      <c r="M178" s="25"/>
     </row>
     <row r="179" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A179" s="70" t="s">
+      <c r="A179" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="B179" s="54">
+      <c r="B179" s="51">
         <v>1857010</v>
       </c>
-      <c r="C179" s="54">
+      <c r="C179" s="51">
         <v>4316947</v>
       </c>
-      <c r="D179" s="66">
+      <c r="D179" s="63">
         <v>6960249</v>
       </c>
-      <c r="E179" s="66">
+      <c r="E179" s="63">
         <v>8944200</v>
       </c>
-      <c r="F179" s="66">
+      <c r="F179" s="63">
         <v>11027546</v>
       </c>
-      <c r="G179" s="66">
+      <c r="G179" s="63">
         <v>14500503</v>
       </c>
-      <c r="H179" s="66">
+      <c r="H179" s="63">
         <v>17323129</v>
       </c>
-      <c r="I179" s="66">
+      <c r="I179" s="63">
         <v>19133478</v>
       </c>
-      <c r="J179" s="20"/>
+      <c r="J179" s="80">
+        <v>21406261</v>
+      </c>
       <c r="K179" s="20"/>
       <c r="L179" s="20"/>
       <c r="M179" s="20"/>
     </row>
     <row r="180" spans="1:13">
-      <c r="A180" s="67" t="s">
+      <c r="A180" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B180" s="54">
+      <c r="B180" s="51">
         <v>1836365</v>
       </c>
-      <c r="C180" s="53">
+      <c r="C180" s="50">
         <v>4243132</v>
       </c>
-      <c r="D180" s="66">
+      <c r="D180" s="63">
         <v>6833265</v>
       </c>
-      <c r="E180" s="66">
+      <c r="E180" s="63">
         <v>8764046</v>
       </c>
-      <c r="F180" s="66">
+      <c r="F180" s="63">
         <v>10807265</v>
       </c>
-      <c r="G180" s="66">
+      <c r="G180" s="63">
         <v>14240094</v>
       </c>
-      <c r="H180" s="66">
+      <c r="H180" s="63">
         <v>17032914</v>
       </c>
-      <c r="I180" s="66">
+      <c r="I180" s="63">
         <v>18825695</v>
       </c>
-      <c r="J180" s="20"/>
+      <c r="J180" s="80">
+        <v>21080911</v>
+      </c>
       <c r="K180" s="20"/>
       <c r="L180" s="20"/>
       <c r="M180" s="20"/>
     </row>
     <row r="181" spans="1:13">
-      <c r="A181" s="67" t="s">
+      <c r="A181" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B181" s="54">
+      <c r="B181" s="51">
         <v>9124</v>
       </c>
-      <c r="C181" s="53">
+      <c r="C181" s="50">
         <v>18248</v>
       </c>
-      <c r="D181" s="66">
+      <c r="D181" s="63">
         <v>27372</v>
       </c>
-      <c r="E181" s="66">
+      <c r="E181" s="63">
         <v>36496</v>
       </c>
-      <c r="F181" s="66">
+      <c r="F181" s="63">
         <v>45620</v>
       </c>
-      <c r="G181" s="66">
+      <c r="G181" s="63">
         <v>54744</v>
       </c>
-      <c r="H181" s="66">
+      <c r="H181" s="63">
         <v>56302</v>
       </c>
-      <c r="I181" s="66">
+      <c r="I181" s="63">
         <v>57860</v>
       </c>
-      <c r="J181" s="20"/>
+      <c r="J181" s="80">
+        <v>59418</v>
+      </c>
       <c r="K181" s="20"/>
       <c r="L181" s="20"/>
       <c r="M181" s="20"/>
     </row>
     <row r="182" spans="1:13">
-      <c r="A182" s="67" t="s">
+      <c r="A182" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B182" s="54">
+      <c r="B182" s="51">
         <v>10</v>
       </c>
-      <c r="C182" s="53">
+      <c r="C182" s="50">
         <v>20</v>
       </c>
-      <c r="D182" s="66">
+      <c r="D182" s="63">
         <v>30</v>
       </c>
-      <c r="E182" s="66">
+      <c r="E182" s="63">
         <v>40</v>
       </c>
-      <c r="F182" s="66">
+      <c r="F182" s="63">
         <v>50</v>
       </c>
-      <c r="G182" s="66">
+      <c r="G182" s="63">
         <v>60</v>
       </c>
-      <c r="H182" s="66">
+      <c r="H182" s="63">
         <v>60</v>
       </c>
-      <c r="I182" s="66">
+      <c r="I182" s="63">
         <v>60</v>
       </c>
-      <c r="J182" s="20"/>
+      <c r="J182" s="80">
+        <v>60</v>
+      </c>
       <c r="K182" s="20"/>
       <c r="L182" s="20"/>
       <c r="M182" s="20"/>
     </row>
     <row r="183" spans="1:13">
-      <c r="A183" s="67" t="s">
+      <c r="A183" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B183" s="62" t="s">
+      <c r="B183" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C183" s="53">
+      <c r="C183" s="50">
         <v>26436</v>
       </c>
-      <c r="D183" s="66">
+      <c r="D183" s="63">
         <v>52871</v>
       </c>
-      <c r="E183" s="66">
+      <c r="E183" s="63">
         <v>79307</v>
       </c>
-      <c r="F183" s="66">
+      <c r="F183" s="63">
         <v>90446</v>
       </c>
-      <c r="G183" s="66">
+      <c r="G183" s="63">
         <v>101586</v>
       </c>
-      <c r="H183" s="66">
+      <c r="H183" s="63">
         <v>112725</v>
       </c>
-      <c r="I183" s="66">
+      <c r="I183" s="63">
         <v>120207</v>
       </c>
-      <c r="J183" s="20"/>
+      <c r="J183" s="80">
+        <v>127688</v>
+      </c>
       <c r="K183" s="20"/>
       <c r="L183" s="20"/>
       <c r="M183" s="20"/>
     </row>
     <row r="184" spans="1:13">
-      <c r="A184" s="67" t="s">
+      <c r="A184" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B184" s="54">
+      <c r="B184" s="51">
         <v>4883</v>
       </c>
-      <c r="C184" s="53">
+      <c r="C184" s="50">
         <v>9528</v>
       </c>
-      <c r="D184" s="66">
+      <c r="D184" s="63">
         <v>14173</v>
       </c>
-      <c r="E184" s="66">
+      <c r="E184" s="63">
         <v>18818</v>
       </c>
-      <c r="F184" s="66">
+      <c r="F184" s="63">
         <v>23463</v>
       </c>
-      <c r="G184" s="66">
+      <c r="G184" s="63">
         <v>28108</v>
       </c>
-      <c r="H184" s="66">
+      <c r="H184" s="63">
         <v>34823</v>
       </c>
-      <c r="I184" s="66">
+      <c r="I184" s="63">
         <v>41538</v>
       </c>
-      <c r="J184" s="20"/>
+      <c r="J184" s="80">
+        <v>48253</v>
+      </c>
       <c r="K184" s="20"/>
       <c r="L184" s="20"/>
       <c r="M184" s="20"/>
     </row>
     <row r="185" spans="1:13">
-      <c r="A185" s="67" t="s">
+      <c r="A185" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B185" s="54">
+      <c r="B185" s="51">
         <v>3021</v>
       </c>
-      <c r="C185" s="53">
+      <c r="C185" s="50">
         <v>6042</v>
       </c>
-      <c r="D185" s="66">
+      <c r="D185" s="63">
         <v>9063</v>
       </c>
-      <c r="E185" s="66">
+      <c r="E185" s="63">
         <v>12084</v>
       </c>
-      <c r="F185" s="66">
+      <c r="F185" s="63">
         <v>15105</v>
       </c>
-      <c r="G185" s="66">
+      <c r="G185" s="63">
         <v>18126</v>
       </c>
-      <c r="H185" s="66">
+      <c r="H185" s="63">
         <v>18176</v>
       </c>
-      <c r="I185" s="66">
+      <c r="I185" s="63">
         <v>18226</v>
       </c>
-      <c r="J185" s="20"/>
+      <c r="J185" s="80">
+        <v>18276</v>
+      </c>
       <c r="K185" s="20"/>
       <c r="L185" s="20"/>
       <c r="M185" s="20"/>
     </row>
     <row r="186" spans="1:13">
-      <c r="A186" s="67" t="s">
+      <c r="A186" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B186" s="54">
+      <c r="B186" s="51">
         <v>3267</v>
       </c>
-      <c r="C186" s="53">
+      <c r="C186" s="50">
         <v>12861</v>
       </c>
-      <c r="D186" s="66">
+      <c r="D186" s="63">
         <v>22455</v>
       </c>
-      <c r="E186" s="66">
+      <c r="E186" s="63">
         <v>32049</v>
       </c>
-      <c r="F186" s="66">
+      <c r="F186" s="63">
         <v>43897</v>
       </c>
-      <c r="G186" s="66">
+      <c r="G186" s="63">
         <v>55745</v>
       </c>
-      <c r="H186" s="66">
+      <c r="H186" s="63">
         <v>66090</v>
       </c>
-      <c r="I186" s="66">
+      <c r="I186" s="63">
         <v>67854</v>
       </c>
-      <c r="J186" s="20"/>
+      <c r="J186" s="80">
+        <v>69618</v>
+      </c>
       <c r="K186" s="20"/>
       <c r="L186" s="20"/>
       <c r="M186" s="20"/>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="67" t="s">
+      <c r="A187" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B187" s="54">
+      <c r="B187" s="51">
         <v>341</v>
       </c>
-      <c r="C187" s="53">
+      <c r="C187" s="50">
         <v>682</v>
       </c>
-      <c r="D187" s="66">
+      <c r="D187" s="63">
         <v>1023</v>
       </c>
-      <c r="E187" s="66">
+      <c r="E187" s="63">
         <v>1364</v>
       </c>
-      <c r="F187" s="66">
+      <c r="F187" s="63">
         <v>1705</v>
       </c>
-      <c r="G187" s="66">
+      <c r="G187" s="63">
         <v>2046</v>
       </c>
-      <c r="H187" s="66">
+      <c r="H187" s="63">
         <v>2046</v>
       </c>
-      <c r="I187" s="66">
+      <c r="I187" s="63">
         <v>2046</v>
       </c>
-      <c r="J187" s="20"/>
+      <c r="J187" s="80">
+        <v>2046</v>
+      </c>
       <c r="K187" s="20"/>
       <c r="L187" s="20"/>
       <c r="M187" s="20"/>
     </row>
     <row r="188" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A188" s="70" t="s">
+      <c r="A188" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="B188" s="54">
+      <c r="B188" s="51">
         <v>4085194</v>
       </c>
-      <c r="C188" s="54">
+      <c r="C188" s="51">
         <v>10510977</v>
       </c>
-      <c r="D188" s="66">
+      <c r="D188" s="63">
         <v>15915680</v>
       </c>
-      <c r="E188" s="66">
+      <c r="E188" s="63">
         <v>20831288</v>
       </c>
-      <c r="F188" s="66">
+      <c r="F188" s="63">
         <v>27014244</v>
       </c>
-      <c r="G188" s="66">
+      <c r="G188" s="63">
         <v>32837695</v>
       </c>
-      <c r="H188" s="66">
+      <c r="H188" s="63">
         <v>39320717</v>
       </c>
-      <c r="I188" s="66">
+      <c r="I188" s="63">
         <v>48895897</v>
       </c>
-      <c r="J188" s="20"/>
+      <c r="J188" s="80">
+        <v>58754901</v>
+      </c>
       <c r="K188" s="20"/>
       <c r="L188" s="20"/>
       <c r="M188" s="20"/>
     </row>
     <row r="189" spans="1:13">
-      <c r="A189" s="67" t="s">
+      <c r="A189" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B189" s="54">
+      <c r="B189" s="51">
         <v>3720725</v>
       </c>
-      <c r="C189" s="53">
+      <c r="C189" s="50">
         <v>9146463</v>
       </c>
-      <c r="D189" s="66">
+      <c r="D189" s="63">
         <v>13551121</v>
       </c>
-      <c r="E189" s="66">
+      <c r="E189" s="63">
         <v>17599873</v>
       </c>
-      <c r="F189" s="66">
+      <c r="F189" s="63">
         <v>23131613</v>
       </c>
-      <c r="G189" s="66">
+      <c r="G189" s="63">
         <v>28162488</v>
       </c>
-      <c r="H189" s="66">
+      <c r="H189" s="63">
         <v>33907398</v>
       </c>
-      <c r="I189" s="66">
+      <c r="I189" s="63">
         <v>42274155</v>
       </c>
-      <c r="J189" s="20"/>
+      <c r="J189" s="80">
+        <v>50373507</v>
+      </c>
       <c r="K189" s="20"/>
       <c r="L189" s="20"/>
       <c r="M189" s="20"/>
     </row>
     <row r="190" spans="1:13">
-      <c r="A190" s="67" t="s">
+      <c r="A190" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B190" s="54">
+      <c r="B190" s="51">
         <v>1281</v>
       </c>
-      <c r="C190" s="53">
+      <c r="C190" s="50">
         <v>2562</v>
       </c>
-      <c r="D190" s="66">
+      <c r="D190" s="63">
         <v>3843</v>
       </c>
-      <c r="E190" s="66">
+      <c r="E190" s="63">
         <v>5124</v>
       </c>
-      <c r="F190" s="66">
+      <c r="F190" s="63">
         <v>6405</v>
       </c>
-      <c r="G190" s="66">
+      <c r="G190" s="63">
         <v>7686</v>
       </c>
-      <c r="H190" s="66">
+      <c r="H190" s="63">
         <v>7686</v>
       </c>
-      <c r="I190" s="66">
+      <c r="I190" s="63">
         <v>7686</v>
       </c>
-      <c r="J190" s="20"/>
+      <c r="J190" s="80">
+        <v>7686</v>
+      </c>
       <c r="K190" s="20"/>
       <c r="L190" s="20"/>
       <c r="M190" s="20"/>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="67" t="s">
+      <c r="A191" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B191" s="54">
+      <c r="B191" s="51">
         <v>286011</v>
       </c>
-      <c r="C191" s="53">
+      <c r="C191" s="50">
         <v>704213</v>
       </c>
-      <c r="D191" s="66">
+      <c r="D191" s="63">
         <v>1122415</v>
       </c>
-      <c r="E191" s="66">
+      <c r="E191" s="63">
         <v>1428319</v>
       </c>
-      <c r="F191" s="66">
+      <c r="F191" s="63">
         <v>1716100</v>
       </c>
-      <c r="G191" s="66">
+      <c r="G191" s="63">
         <v>2139843</v>
       </c>
-      <c r="H191" s="66">
+      <c r="H191" s="63">
         <v>2504117</v>
       </c>
-      <c r="I191" s="66">
+      <c r="I191" s="63">
         <v>3115829</v>
       </c>
-      <c r="J191" s="20"/>
+      <c r="J191" s="80">
+        <v>4278629</v>
+      </c>
       <c r="K191" s="20"/>
       <c r="L191" s="20"/>
       <c r="M191" s="20"/>
     </row>
     <row r="192" spans="1:13">
-      <c r="A192" s="67" t="s">
+      <c r="A192" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B192" s="54">
+      <c r="B192" s="51">
         <v>18899</v>
       </c>
-      <c r="C192" s="53">
+      <c r="C192" s="50">
         <v>55044</v>
       </c>
-      <c r="D192" s="66">
+      <c r="D192" s="63">
         <v>91188</v>
       </c>
-      <c r="E192" s="66">
+      <c r="E192" s="63">
         <v>106441</v>
       </c>
-      <c r="F192" s="66">
+      <c r="F192" s="63">
         <v>127208</v>
       </c>
-      <c r="G192" s="66">
+      <c r="G192" s="63">
         <v>153372</v>
       </c>
-      <c r="H192" s="66">
+      <c r="H192" s="63">
         <v>182533</v>
       </c>
-      <c r="I192" s="66">
+      <c r="I192" s="63">
         <v>210027</v>
       </c>
-      <c r="J192" s="20"/>
+      <c r="J192" s="80">
+        <v>237661</v>
+      </c>
       <c r="K192" s="20"/>
       <c r="L192" s="20"/>
       <c r="M192" s="20"/>
     </row>
     <row r="193" spans="1:13">
-      <c r="A193" s="67" t="s">
+      <c r="A193" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B193" s="54">
+      <c r="B193" s="51">
         <v>388</v>
       </c>
-      <c r="C193" s="53">
+      <c r="C193" s="50">
         <v>5176</v>
       </c>
-      <c r="D193" s="66">
+      <c r="D193" s="63">
         <v>9964</v>
       </c>
-      <c r="E193" s="66">
+      <c r="E193" s="63">
         <v>14752</v>
       </c>
-      <c r="F193" s="66">
+      <c r="F193" s="63">
         <v>15156</v>
       </c>
-      <c r="G193" s="66">
+      <c r="G193" s="63">
         <v>15560</v>
       </c>
-      <c r="H193" s="66">
+      <c r="H193" s="63">
         <v>16101</v>
       </c>
-      <c r="I193" s="66">
+      <c r="I193" s="63">
         <v>16635</v>
       </c>
-      <c r="J193" s="20"/>
+      <c r="J193" s="80">
+        <v>17169</v>
+      </c>
       <c r="K193" s="20"/>
       <c r="L193" s="20"/>
       <c r="M193" s="20"/>
     </row>
     <row r="194" spans="1:13">
-      <c r="A194" s="67" t="s">
+      <c r="A194" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B194" s="54">
+      <c r="B194" s="51">
         <v>15836</v>
       </c>
-      <c r="C194" s="53">
+      <c r="C194" s="50">
         <v>317630</v>
       </c>
-      <c r="D194" s="66">
+      <c r="D194" s="63">
         <v>619424</v>
       </c>
-      <c r="E194" s="66">
+      <c r="E194" s="63">
         <v>921218</v>
       </c>
-      <c r="F194" s="66">
+      <c r="F194" s="63">
         <v>1030697</v>
       </c>
-      <c r="G194" s="66">
+      <c r="G194" s="63">
         <v>1140175</v>
       </c>
-      <c r="H194" s="66">
+      <c r="H194" s="63">
         <v>1256019</v>
       </c>
-      <c r="I194" s="66">
+      <c r="I194" s="63">
         <v>1384233</v>
       </c>
-      <c r="J194" s="20"/>
+      <c r="J194" s="80">
+        <v>1512446</v>
+      </c>
       <c r="K194" s="20"/>
       <c r="L194" s="20"/>
       <c r="M194" s="20"/>
     </row>
     <row r="195" spans="1:13">
-      <c r="A195" s="67" t="s">
+      <c r="A195" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B195" s="54">
+      <c r="B195" s="51">
         <v>3438</v>
       </c>
-      <c r="C195" s="53">
+      <c r="C195" s="50">
         <v>7080</v>
       </c>
-      <c r="D195" s="66">
+      <c r="D195" s="63">
         <v>10722</v>
       </c>
-      <c r="E195" s="66">
+      <c r="E195" s="63">
         <v>14365</v>
       </c>
-      <c r="F195" s="66">
+      <c r="F195" s="63">
         <v>15042</v>
       </c>
-      <c r="G195" s="66">
+      <c r="G195" s="63">
         <v>15720</v>
       </c>
-      <c r="H195" s="66">
+      <c r="H195" s="63">
         <v>15755</v>
       </c>
-      <c r="I195" s="66">
+      <c r="I195" s="63">
         <v>15779</v>
       </c>
-      <c r="J195" s="20"/>
+      <c r="J195" s="80">
+        <v>15803</v>
+      </c>
       <c r="K195" s="20"/>
       <c r="L195" s="20"/>
       <c r="M195" s="20"/>
     </row>
     <row r="196" spans="1:13">
-      <c r="A196" s="67" t="s">
+      <c r="A196" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B196" s="62" t="s">
+      <c r="B196" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C196" s="63" t="s">
+      <c r="C196" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D196" s="62" t="s">
+      <c r="D196" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="E196" s="62" t="s">
+      <c r="E196" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="F196" s="66">
+      <c r="F196" s="63">
         <v>34</v>
       </c>
-      <c r="G196" s="66">
+      <c r="G196" s="63">
         <v>68</v>
       </c>
-      <c r="H196" s="66">
+      <c r="H196" s="63">
         <v>102</v>
       </c>
-      <c r="I196" s="66">
+      <c r="I196" s="63">
         <v>668</v>
       </c>
-      <c r="J196" s="27"/>
-[...2 lines deleted...]
-      <c r="M196" s="27"/>
+      <c r="J196" s="80">
+        <v>1235</v>
+      </c>
+      <c r="K196" s="25"/>
+      <c r="L196" s="25"/>
+      <c r="M196" s="25"/>
     </row>
     <row r="197" spans="1:13">
-      <c r="A197" s="67" t="s">
+      <c r="A197" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B197" s="54">
+      <c r="B197" s="51">
         <v>19020</v>
       </c>
-      <c r="C197" s="53">
+      <c r="C197" s="50">
         <v>53992</v>
       </c>
-      <c r="D197" s="66">
+      <c r="D197" s="63">
         <v>88965</v>
       </c>
-      <c r="E197" s="66">
+      <c r="E197" s="63">
         <v>123937</v>
       </c>
-      <c r="F197" s="66">
+      <c r="F197" s="63">
         <v>340611</v>
       </c>
-      <c r="G197" s="66">
+      <c r="G197" s="63">
         <v>557284</v>
       </c>
-      <c r="H197" s="66">
+      <c r="H197" s="63">
         <v>771362</v>
       </c>
-      <c r="I197" s="66">
+      <c r="I197" s="63">
         <v>1201514</v>
       </c>
-      <c r="J197" s="20"/>
+      <c r="J197" s="80">
+        <v>1631666</v>
+      </c>
       <c r="K197" s="20"/>
       <c r="L197" s="20"/>
       <c r="M197" s="20"/>
     </row>
     <row r="198" spans="1:13">
-      <c r="A198" s="67" t="s">
+      <c r="A198" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B198" s="54">
+      <c r="B198" s="51">
         <v>19596</v>
       </c>
-      <c r="C198" s="53">
+      <c r="C198" s="50">
         <v>218817</v>
       </c>
-      <c r="D198" s="66">
+      <c r="D198" s="63">
         <v>418038</v>
       </c>
-      <c r="E198" s="66">
+      <c r="E198" s="63">
         <v>617259</v>
       </c>
-      <c r="F198" s="66">
+      <c r="F198" s="63">
         <v>631378</v>
       </c>
-      <c r="G198" s="66">
+      <c r="G198" s="63">
         <v>645498</v>
       </c>
-      <c r="H198" s="66">
+      <c r="H198" s="63">
         <v>659644</v>
       </c>
-      <c r="I198" s="66">
+      <c r="I198" s="63">
         <v>669372</v>
       </c>
-      <c r="J198" s="20"/>
+      <c r="J198" s="80">
+        <v>679099</v>
+      </c>
       <c r="K198" s="20"/>
       <c r="L198" s="20"/>
       <c r="M198" s="20"/>
     </row>
     <row r="199" spans="1:13" ht="33.75">
-      <c r="A199" s="71" t="s">
+      <c r="A199" s="68" t="s">
         <v>94</v>
       </c>
-      <c r="B199" s="65">
+      <c r="B199" s="62">
         <v>1908</v>
       </c>
-      <c r="C199" s="65">
+      <c r="C199" s="62">
         <v>5323</v>
       </c>
-      <c r="D199" s="54">
+      <c r="D199" s="51">
         <v>8738</v>
       </c>
-      <c r="E199" s="54">
+      <c r="E199" s="51">
         <v>12154</v>
       </c>
-      <c r="F199" s="54">
+      <c r="F199" s="51">
         <v>12694</v>
       </c>
-      <c r="G199" s="54">
+      <c r="G199" s="51">
         <v>13234</v>
       </c>
-      <c r="H199" s="65">
+      <c r="H199" s="62">
         <v>13234</v>
       </c>
-      <c r="I199" s="66">
+      <c r="I199" s="63">
         <v>18742</v>
       </c>
-      <c r="J199" s="27"/>
-[...2 lines deleted...]
-      <c r="M199" s="27"/>
+      <c r="J199" s="81">
+        <v>24250</v>
+      </c>
+      <c r="K199" s="25"/>
+      <c r="L199" s="25"/>
+      <c r="M199" s="25"/>
     </row>
     <row r="200" spans="1:13">
-      <c r="A200" s="67" t="s">
+      <c r="A200" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B200" s="54" t="s">
+      <c r="B200" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C200" s="54" t="s">
+      <c r="C200" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D200" s="54" t="s">
+      <c r="D200" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="E200" s="54" t="s">
+      <c r="E200" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="F200" s="54" t="s">
+      <c r="F200" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="G200" s="54" t="s">
+      <c r="G200" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="H200" s="54" t="s">
+      <c r="H200" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="I200" s="66">
+      <c r="I200" s="63">
         <v>2730</v>
       </c>
-      <c r="J200" s="27"/>
-[...2 lines deleted...]
-      <c r="M200" s="27"/>
+      <c r="J200" s="81">
+        <v>5460</v>
+      </c>
+      <c r="K200" s="25"/>
+      <c r="L200" s="25"/>
+      <c r="M200" s="25"/>
     </row>
     <row r="201" spans="1:13">
-      <c r="A201" s="67" t="s">
+      <c r="A201" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B201" s="53">
+      <c r="B201" s="50">
         <v>540</v>
       </c>
-      <c r="C201" s="53">
+      <c r="C201" s="50">
         <v>1080</v>
       </c>
-      <c r="D201" s="53">
+      <c r="D201" s="50">
         <v>1620</v>
       </c>
-      <c r="E201" s="53">
+      <c r="E201" s="50">
         <v>2160</v>
       </c>
-      <c r="F201" s="53">
+      <c r="F201" s="50">
         <v>2700</v>
       </c>
-      <c r="G201" s="53">
+      <c r="G201" s="50">
         <v>3240</v>
       </c>
-      <c r="H201" s="53">
+      <c r="H201" s="50">
         <v>3240</v>
       </c>
-      <c r="I201" s="66">
+      <c r="I201" s="63">
         <v>3240</v>
       </c>
-      <c r="K201" s="27"/>
-[...1 lines deleted...]
-      <c r="M201" s="27"/>
+      <c r="J201" s="81">
+        <v>3240</v>
+      </c>
+      <c r="K201" s="25"/>
+      <c r="L201" s="25"/>
+      <c r="M201" s="25"/>
     </row>
     <row r="202" spans="1:13">
-      <c r="A202" s="67" t="s">
+      <c r="A202" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B202" s="53">
+      <c r="B202" s="50">
         <v>1368</v>
       </c>
-      <c r="C202" s="53">
+      <c r="C202" s="50">
         <v>4243</v>
       </c>
-      <c r="D202" s="53">
+      <c r="D202" s="50">
         <v>7118</v>
       </c>
-      <c r="E202" s="53">
+      <c r="E202" s="50">
         <v>9994</v>
       </c>
-      <c r="F202" s="53">
+      <c r="F202" s="50">
         <v>9994</v>
       </c>
-      <c r="G202" s="53">
+      <c r="G202" s="50">
         <v>9994</v>
       </c>
-      <c r="H202" s="53">
+      <c r="H202" s="50">
         <v>9994</v>
       </c>
-      <c r="I202" s="66">
+      <c r="I202" s="63">
         <v>12772</v>
       </c>
-      <c r="K202" s="27"/>
-[...1 lines deleted...]
-      <c r="M202" s="27"/>
+      <c r="J202" s="81">
+        <v>15550</v>
+      </c>
+      <c r="K202" s="25"/>
+      <c r="L202" s="25"/>
+      <c r="M202" s="25"/>
     </row>
     <row r="203" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A203" s="70" t="s">
+      <c r="A203" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="B203" s="54">
+      <c r="B203" s="51">
         <v>3651381</v>
       </c>
-      <c r="C203" s="54">
+      <c r="C203" s="51">
         <v>9106340</v>
       </c>
-      <c r="D203" s="66">
+      <c r="D203" s="63">
         <v>13540324</v>
       </c>
-      <c r="E203" s="66">
+      <c r="E203" s="63">
         <v>17618499</v>
       </c>
-      <c r="F203" s="66">
+      <c r="F203" s="63">
         <v>23094735</v>
       </c>
-      <c r="G203" s="66">
+      <c r="G203" s="63">
         <v>28070073</v>
       </c>
-      <c r="H203" s="66">
+      <c r="H203" s="63">
         <v>33760464</v>
       </c>
-      <c r="I203" s="66">
+      <c r="I203" s="63">
         <v>42039627</v>
       </c>
-      <c r="J203" s="20"/>
+      <c r="J203" s="81">
+        <v>50046431</v>
+      </c>
       <c r="K203" s="20"/>
       <c r="L203" s="20"/>
       <c r="M203" s="20"/>
     </row>
     <row r="204" spans="1:13">
-      <c r="A204" s="67" t="s">
+      <c r="A204" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B204" s="54">
+      <c r="B204" s="51">
         <v>3632685</v>
       </c>
-      <c r="C204" s="53">
+      <c r="C204" s="50">
         <v>8889323</v>
       </c>
-      <c r="D204" s="66">
+      <c r="D204" s="63">
         <v>13124986</v>
       </c>
-      <c r="E204" s="66">
+      <c r="E204" s="63">
         <v>17004840</v>
       </c>
-      <c r="F204" s="66">
+      <c r="F204" s="63">
         <v>22467857</v>
       </c>
-      <c r="G204" s="66">
+      <c r="G204" s="63">
         <v>27429975</v>
       </c>
-      <c r="H204" s="66">
+      <c r="H204" s="63">
         <v>33107147</v>
       </c>
-      <c r="I204" s="66">
+      <c r="I204" s="63">
         <v>41383561</v>
       </c>
-      <c r="J204" s="20"/>
+      <c r="J204" s="81">
+        <v>49387617</v>
+      </c>
       <c r="K204" s="20"/>
       <c r="L204" s="20"/>
       <c r="M204" s="20"/>
     </row>
     <row r="205" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A205" s="67" t="s">
+      <c r="A205" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B205" s="54">
+      <c r="B205" s="51">
         <v>18696</v>
       </c>
-      <c r="C205" s="53">
+      <c r="C205" s="50">
         <v>217017</v>
       </c>
-      <c r="D205" s="66">
+      <c r="D205" s="63">
         <v>415338</v>
       </c>
-      <c r="E205" s="66">
+      <c r="E205" s="63">
         <v>613659</v>
       </c>
-      <c r="F205" s="66">
+      <c r="F205" s="63">
         <v>626878</v>
       </c>
-      <c r="G205" s="66">
+      <c r="G205" s="63">
         <v>640098</v>
       </c>
-      <c r="H205" s="66">
+      <c r="H205" s="63">
         <v>653317</v>
       </c>
-      <c r="I205" s="66">
+      <c r="I205" s="63">
         <v>656066</v>
       </c>
-      <c r="J205" s="20"/>
+      <c r="J205" s="81">
+        <v>658814</v>
+      </c>
       <c r="K205" s="20"/>
       <c r="L205" s="20"/>
       <c r="M205" s="20"/>
     </row>
     <row r="206" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A206" s="71" t="s">
+      <c r="A206" s="68" t="s">
         <v>95</v>
       </c>
-      <c r="B206" s="65">
+      <c r="B206" s="62">
         <v>17239</v>
       </c>
-      <c r="C206" s="65">
+      <c r="C206" s="62">
         <v>44631</v>
       </c>
-      <c r="D206" s="54">
+      <c r="D206" s="51">
         <v>72023</v>
       </c>
-      <c r="E206" s="54">
+      <c r="E206" s="51">
         <v>99415</v>
       </c>
-      <c r="F206" s="54">
+      <c r="F206" s="51">
         <v>322434</v>
       </c>
-      <c r="G206" s="54">
+      <c r="G206" s="51">
         <v>545454</v>
       </c>
-      <c r="H206" s="65">
+      <c r="H206" s="62">
         <v>768275</v>
       </c>
-      <c r="I206" s="66">
+      <c r="I206" s="63">
         <v>870520</v>
       </c>
-      <c r="J206" s="27"/>
-[...2 lines deleted...]
-      <c r="M206" s="27"/>
+      <c r="J206" s="81">
+        <v>1620159</v>
+      </c>
+      <c r="K206" s="25"/>
+      <c r="L206" s="25"/>
+      <c r="M206" s="25"/>
     </row>
     <row r="207" spans="1:13">
-      <c r="A207" s="67" t="s">
+      <c r="A207" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B207" s="54" t="s">
+      <c r="B207" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C207" s="54" t="s">
+      <c r="C207" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D207" s="54" t="s">
+      <c r="D207" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="E207" s="54" t="s">
+      <c r="E207" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="F207" s="53">
+      <c r="F207" s="50">
         <v>9725</v>
       </c>
-      <c r="G207" s="53">
+      <c r="G207" s="50">
         <v>19449</v>
       </c>
-      <c r="H207" s="53">
+      <c r="H207" s="50">
         <v>29174</v>
       </c>
-      <c r="I207" s="76" t="s">
+      <c r="I207" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="K207" s="27"/>
-[...1 lines deleted...]
-      <c r="M207" s="27"/>
+      <c r="J207" s="81">
+        <v>29174</v>
+      </c>
+      <c r="K207" s="25"/>
+      <c r="L207" s="25"/>
+      <c r="M207" s="25"/>
     </row>
     <row r="208" spans="1:13">
-      <c r="A208" s="67" t="s">
+      <c r="A208" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B208" s="53">
+      <c r="B208" s="50">
         <v>2795</v>
       </c>
-      <c r="C208" s="53">
+      <c r="C208" s="50">
         <v>5794</v>
       </c>
-      <c r="D208" s="53">
+      <c r="D208" s="50">
         <v>8793</v>
       </c>
-      <c r="E208" s="53">
+      <c r="E208" s="50">
         <v>11793</v>
       </c>
-      <c r="F208" s="53">
+      <c r="F208" s="50">
         <v>11793</v>
       </c>
-      <c r="G208" s="53">
+      <c r="G208" s="50">
         <v>11793</v>
       </c>
-      <c r="H208" s="53">
+      <c r="H208" s="50">
         <v>11793</v>
       </c>
-      <c r="I208" s="76" t="s">
+      <c r="I208" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="K208" s="27"/>
-[...1 lines deleted...]
-      <c r="M208" s="27"/>
+      <c r="J208" s="81">
+        <v>11793</v>
+      </c>
+      <c r="K208" s="25"/>
+      <c r="L208" s="25"/>
+      <c r="M208" s="25"/>
     </row>
     <row r="209" spans="1:13">
-      <c r="A209" s="67" t="s">
+      <c r="A209" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B209" s="53">
+      <c r="B209" s="50">
         <v>14239</v>
       </c>
-      <c r="C209" s="53">
+      <c r="C209" s="50">
         <v>38427</v>
       </c>
-      <c r="D209" s="53">
+      <c r="D209" s="50">
         <v>62615</v>
       </c>
-      <c r="E209" s="53">
+      <c r="E209" s="50">
         <v>86802</v>
       </c>
-      <c r="F209" s="53">
+      <c r="F209" s="50">
         <v>299892</v>
       </c>
-      <c r="G209" s="53">
+      <c r="G209" s="50">
         <v>512982</v>
       </c>
-      <c r="H209" s="53">
+      <c r="H209" s="50">
         <v>726078</v>
       </c>
-      <c r="I209" s="66">
+      <c r="I209" s="63">
         <v>870520</v>
       </c>
-      <c r="K209" s="27"/>
-[...1 lines deleted...]
-      <c r="M209" s="27"/>
+      <c r="J209" s="81">
+        <v>1577962</v>
+      </c>
+      <c r="K209" s="25"/>
+      <c r="L209" s="25"/>
+      <c r="M209" s="25"/>
     </row>
     <row r="210" spans="1:13">
-      <c r="A210" s="67" t="s">
+      <c r="A210" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B210" s="53">
+      <c r="B210" s="50">
         <v>205</v>
       </c>
-      <c r="C210" s="53">
+      <c r="C210" s="50">
         <v>410</v>
       </c>
-      <c r="D210" s="53">
+      <c r="D210" s="50">
         <v>615</v>
       </c>
-      <c r="E210" s="53">
+      <c r="E210" s="50">
         <v>820</v>
       </c>
-      <c r="F210" s="53">
+      <c r="F210" s="50">
         <v>1025</v>
       </c>
-      <c r="G210" s="53">
+      <c r="G210" s="50">
         <v>1230</v>
       </c>
-      <c r="H210" s="53">
+      <c r="H210" s="50">
         <v>1230</v>
       </c>
-      <c r="I210" s="76" t="s">
+      <c r="I210" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="K210" s="27"/>
-[...1 lines deleted...]
-      <c r="M210" s="27"/>
+      <c r="J210" s="81">
+        <v>1230</v>
+      </c>
+      <c r="K210" s="25"/>
+      <c r="L210" s="25"/>
+      <c r="M210" s="25"/>
     </row>
     <row r="211" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A211" s="71" t="s">
+      <c r="A211" s="68" t="s">
         <v>96</v>
       </c>
-      <c r="B211" s="65">
+      <c r="B211" s="62">
         <v>79</v>
       </c>
-      <c r="C211" s="65">
+      <c r="C211" s="62">
         <v>158</v>
       </c>
-      <c r="D211" s="54">
+      <c r="D211" s="51">
         <v>237</v>
       </c>
-      <c r="E211" s="54">
+      <c r="E211" s="51">
         <v>316</v>
       </c>
-      <c r="F211" s="54">
+      <c r="F211" s="51">
         <v>395</v>
       </c>
-      <c r="G211" s="54">
+      <c r="G211" s="51">
         <v>474</v>
       </c>
-      <c r="H211" s="65">
+      <c r="H211" s="62">
         <v>474</v>
       </c>
-      <c r="I211" s="66">
+      <c r="I211" s="63">
         <v>474</v>
       </c>
-      <c r="J211" s="29"/>
-[...2 lines deleted...]
-      <c r="M211" s="27"/>
+      <c r="J211" s="81">
+        <v>474</v>
+      </c>
+      <c r="K211" s="25"/>
+      <c r="L211" s="25"/>
+      <c r="M211" s="25"/>
     </row>
     <row r="212" spans="1:13">
-      <c r="A212" s="67" t="s">
+      <c r="A212" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B212" s="53">
+      <c r="B212" s="50">
         <v>50</v>
       </c>
-      <c r="C212" s="53">
+      <c r="C212" s="50">
         <v>100</v>
       </c>
-      <c r="D212" s="53">
+      <c r="D212" s="50">
         <v>150</v>
       </c>
-      <c r="E212" s="53">
+      <c r="E212" s="50">
         <v>200</v>
       </c>
-      <c r="F212" s="53">
+      <c r="F212" s="50">
         <v>250</v>
       </c>
-      <c r="G212" s="53">
+      <c r="G212" s="50">
         <v>300</v>
       </c>
-      <c r="H212" s="53">
+      <c r="H212" s="50">
         <v>300</v>
       </c>
-      <c r="I212" s="66">
+      <c r="I212" s="63">
         <v>300</v>
       </c>
-      <c r="K212" s="27"/>
-[...1 lines deleted...]
-      <c r="M212" s="27"/>
+      <c r="J212" s="81">
+        <v>300</v>
+      </c>
+      <c r="K212" s="25"/>
+      <c r="L212" s="25"/>
+      <c r="M212" s="25"/>
     </row>
     <row r="213" spans="1:13">
-      <c r="A213" s="67" t="s">
+      <c r="A213" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B213" s="53">
+      <c r="B213" s="50">
         <v>29</v>
       </c>
-      <c r="C213" s="53">
+      <c r="C213" s="50">
         <v>58</v>
       </c>
-      <c r="D213" s="53">
+      <c r="D213" s="50">
         <v>87</v>
       </c>
-      <c r="E213" s="53">
+      <c r="E213" s="50">
         <v>116</v>
       </c>
-      <c r="F213" s="53">
+      <c r="F213" s="50">
         <v>145</v>
       </c>
-      <c r="G213" s="53">
+      <c r="G213" s="50">
         <v>174</v>
       </c>
-      <c r="H213" s="53">
+      <c r="H213" s="50">
         <v>174</v>
       </c>
-      <c r="I213" s="66">
+      <c r="I213" s="63">
         <v>174</v>
       </c>
-      <c r="K213" s="27"/>
-[...1 lines deleted...]
-      <c r="M213" s="27"/>
+      <c r="J213" s="81">
+        <v>174</v>
+      </c>
+      <c r="K213" s="25"/>
+      <c r="L213" s="25"/>
+      <c r="M213" s="25"/>
     </row>
     <row r="214" spans="1:13">
-      <c r="A214" s="82" t="s">
+      <c r="A214" s="74" t="s">
         <v>97</v>
       </c>
-      <c r="B214" s="65">
+      <c r="B214" s="62">
         <v>2109</v>
       </c>
-      <c r="C214" s="65">
+      <c r="C214" s="62">
         <v>4218</v>
       </c>
-      <c r="D214" s="54">
+      <c r="D214" s="51">
         <v>6327</v>
       </c>
-      <c r="E214" s="54">
+      <c r="E214" s="51">
         <v>8436</v>
       </c>
-      <c r="F214" s="54">
+      <c r="F214" s="51">
         <v>10545</v>
       </c>
-      <c r="G214" s="54">
+      <c r="G214" s="51">
         <v>12654</v>
       </c>
-      <c r="H214" s="65">
+      <c r="H214" s="62">
         <v>12654</v>
       </c>
-      <c r="I214" s="66">
+      <c r="I214" s="63">
         <v>12654</v>
       </c>
-      <c r="J214" s="29"/>
-[...2 lines deleted...]
-      <c r="M214" s="27"/>
+      <c r="J214" s="81">
+        <v>12654</v>
+      </c>
+      <c r="K214" s="25"/>
+      <c r="L214" s="25"/>
+      <c r="M214" s="25"/>
     </row>
     <row r="215" spans="1:13">
-      <c r="A215" s="67" t="s">
+      <c r="A215" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B215" s="65">
+      <c r="B215" s="62">
         <v>2109</v>
       </c>
-      <c r="C215" s="65">
+      <c r="C215" s="62">
         <v>4218</v>
       </c>
-      <c r="D215" s="54">
+      <c r="D215" s="51">
         <v>6327</v>
       </c>
-      <c r="E215" s="54">
+      <c r="E215" s="51">
         <v>8436</v>
       </c>
-      <c r="F215" s="54">
+      <c r="F215" s="51">
         <v>10545</v>
       </c>
-      <c r="G215" s="54">
+      <c r="G215" s="51">
         <v>12654</v>
       </c>
-      <c r="H215" s="65">
+      <c r="H215" s="62">
         <v>12654</v>
       </c>
-      <c r="I215" s="66">
+      <c r="I215" s="63">
         <v>12654</v>
       </c>
-      <c r="J215" s="29"/>
-[...2 lines deleted...]
-      <c r="M215" s="27"/>
+      <c r="J215" s="81">
+        <v>12654</v>
+      </c>
+      <c r="K215" s="25"/>
+      <c r="L215" s="25"/>
+      <c r="M215" s="25"/>
     </row>
     <row r="216" spans="1:13" ht="27" customHeight="1">
-      <c r="A216" s="70" t="s">
+      <c r="A216" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="B216" s="54">
+      <c r="B216" s="51">
         <v>412477</v>
       </c>
-      <c r="C216" s="54">
+      <c r="C216" s="51">
         <v>1350305</v>
       </c>
-      <c r="D216" s="66">
+      <c r="D216" s="63">
         <v>2288028</v>
       </c>
-      <c r="E216" s="66">
+      <c r="E216" s="63">
         <v>3092464</v>
       </c>
-      <c r="F216" s="66">
+      <c r="F216" s="63">
         <v>3573436</v>
       </c>
-      <c r="G216" s="66">
+      <c r="G216" s="63">
         <v>4195800</v>
       </c>
-      <c r="H216" s="66">
+      <c r="H216" s="63">
         <v>4765609</v>
       </c>
-      <c r="I216" s="66">
+      <c r="I216" s="63">
         <v>5630175</v>
       </c>
-      <c r="J216" s="20"/>
+      <c r="J216" s="81">
+        <v>7050923</v>
+      </c>
       <c r="K216" s="20"/>
       <c r="L216" s="20"/>
       <c r="M216" s="20"/>
     </row>
     <row r="217" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A217" s="67" t="s">
+      <c r="A217" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B217" s="54">
+      <c r="B217" s="51">
         <v>85881</v>
       </c>
-      <c r="C217" s="53">
+      <c r="C217" s="50">
         <v>252822</v>
       </c>
-      <c r="D217" s="66">
+      <c r="D217" s="63">
         <v>419658</v>
       </c>
-      <c r="E217" s="66">
+      <c r="E217" s="63">
         <v>586397</v>
       </c>
-      <c r="F217" s="66">
+      <c r="F217" s="63">
         <v>643237</v>
       </c>
-      <c r="G217" s="66">
+      <c r="G217" s="63">
         <v>700110</v>
       </c>
-      <c r="H217" s="66">
+      <c r="H217" s="63">
         <v>758123</v>
       </c>
-      <c r="I217" s="66">
+      <c r="I217" s="63">
         <v>845736</v>
       </c>
-      <c r="J217" s="20"/>
+      <c r="J217" s="81">
+        <v>938302</v>
+      </c>
       <c r="K217" s="20"/>
       <c r="L217" s="20"/>
       <c r="M217" s="20"/>
     </row>
     <row r="218" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A218" s="67" t="s">
+      <c r="A218" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B218" s="54">
+      <c r="B218" s="51">
         <v>741</v>
       </c>
-      <c r="C218" s="53">
+      <c r="C218" s="50">
         <v>1482</v>
       </c>
-      <c r="D218" s="66">
+      <c r="D218" s="63">
         <v>2223</v>
       </c>
-      <c r="E218" s="66">
+      <c r="E218" s="63">
         <v>2964</v>
       </c>
-      <c r="F218" s="66">
+      <c r="F218" s="63">
         <v>3705</v>
       </c>
-      <c r="G218" s="66">
+      <c r="G218" s="63">
         <v>4446</v>
       </c>
-      <c r="H218" s="66">
+      <c r="H218" s="63">
         <v>4446</v>
       </c>
-      <c r="I218" s="66">
+      <c r="I218" s="63">
         <v>4446</v>
       </c>
-      <c r="J218" s="20"/>
+      <c r="J218" s="81">
+        <v>4446</v>
+      </c>
       <c r="K218" s="20"/>
       <c r="L218" s="20"/>
       <c r="M218" s="20"/>
     </row>
     <row r="219" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A219" s="67" t="s">
+      <c r="A219" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B219" s="54">
+      <c r="B219" s="51">
         <v>285981</v>
       </c>
-      <c r="C219" s="53">
+      <c r="C219" s="50">
         <v>704153</v>
       </c>
-      <c r="D219" s="66">
+      <c r="D219" s="63">
         <v>1122325</v>
       </c>
-      <c r="E219" s="66">
+      <c r="E219" s="63">
         <v>1428199</v>
       </c>
-      <c r="F219" s="66">
+      <c r="F219" s="63">
         <v>1715950</v>
       </c>
-      <c r="G219" s="66">
+      <c r="G219" s="63">
         <v>2139663</v>
       </c>
-      <c r="H219" s="66">
+      <c r="H219" s="63">
         <v>2503937</v>
       </c>
-      <c r="I219" s="66">
+      <c r="I219" s="63">
         <v>3115649</v>
       </c>
-      <c r="J219" s="20"/>
+      <c r="J219" s="81">
+        <v>4278449</v>
+      </c>
       <c r="K219" s="20"/>
       <c r="L219" s="20"/>
       <c r="M219" s="20"/>
     </row>
     <row r="220" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A220" s="67" t="s">
+      <c r="A220" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B220" s="54">
+      <c r="B220" s="51">
         <v>18899</v>
       </c>
-      <c r="C220" s="53">
+      <c r="C220" s="50">
         <v>55044</v>
       </c>
-      <c r="D220" s="66">
+      <c r="D220" s="63">
         <v>91188</v>
       </c>
-      <c r="E220" s="66">
+      <c r="E220" s="63">
         <v>106441</v>
       </c>
-      <c r="F220" s="66">
+      <c r="F220" s="63">
         <v>127208</v>
       </c>
-      <c r="G220" s="66">
+      <c r="G220" s="63">
         <v>153372</v>
       </c>
-      <c r="H220" s="66">
+      <c r="H220" s="63">
         <v>182533</v>
       </c>
-      <c r="I220" s="66">
+      <c r="I220" s="63">
         <v>210027</v>
       </c>
-      <c r="J220" s="20"/>
+      <c r="J220" s="81">
+        <v>237661</v>
+      </c>
       <c r="K220" s="20"/>
       <c r="L220" s="20"/>
       <c r="M220" s="20"/>
     </row>
     <row r="221" spans="1:13" ht="18" customHeight="1">
-      <c r="A221" s="67" t="s">
+      <c r="A221" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B221" s="54">
+      <c r="B221" s="51">
         <v>388</v>
       </c>
-      <c r="C221" s="53">
+      <c r="C221" s="50">
         <v>5176</v>
       </c>
-      <c r="D221" s="66">
+      <c r="D221" s="63">
         <v>9964</v>
       </c>
-      <c r="E221" s="66">
+      <c r="E221" s="63">
         <v>14752</v>
       </c>
-      <c r="F221" s="66">
+      <c r="F221" s="63">
         <v>15156</v>
       </c>
-      <c r="G221" s="66">
+      <c r="G221" s="63">
         <v>15560</v>
       </c>
-      <c r="H221" s="66">
+      <c r="H221" s="63">
         <v>16101</v>
       </c>
-      <c r="I221" s="66">
+      <c r="I221" s="63">
         <v>16635</v>
       </c>
-      <c r="J221" s="20"/>
+      <c r="J221" s="81">
+        <v>17169</v>
+      </c>
       <c r="K221" s="20"/>
       <c r="L221" s="20"/>
       <c r="M221" s="20"/>
     </row>
     <row r="222" spans="1:13" ht="18" customHeight="1">
-      <c r="A222" s="67" t="s">
+      <c r="A222" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B222" s="54">
+      <c r="B222" s="51">
         <v>15836</v>
       </c>
-      <c r="C222" s="53">
+      <c r="C222" s="50">
         <v>317630</v>
       </c>
-      <c r="D222" s="66">
+      <c r="D222" s="63">
         <v>619424</v>
       </c>
-      <c r="E222" s="66">
+      <c r="E222" s="63">
         <v>921218</v>
       </c>
-      <c r="F222" s="66">
+      <c r="F222" s="63">
         <v>1030697</v>
       </c>
-      <c r="G222" s="66">
+      <c r="G222" s="63">
         <v>1140175</v>
       </c>
-      <c r="H222" s="66">
+      <c r="H222" s="63">
         <v>1256019</v>
       </c>
-      <c r="I222" s="66">
+      <c r="I222" s="63">
         <v>1384233</v>
       </c>
-      <c r="J222" s="20"/>
+      <c r="J222" s="81">
+        <v>1512446</v>
+      </c>
       <c r="K222" s="20"/>
       <c r="L222" s="20"/>
       <c r="M222" s="20"/>
     </row>
     <row r="223" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A223" s="67" t="s">
+      <c r="A223" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B223" s="54">
+      <c r="B223" s="51">
         <v>643</v>
       </c>
-      <c r="C223" s="53">
+      <c r="C223" s="50">
         <v>1286</v>
       </c>
-      <c r="D223" s="66">
+      <c r="D223" s="63">
         <v>1929</v>
       </c>
-      <c r="E223" s="66">
+      <c r="E223" s="63">
         <v>2572</v>
       </c>
-      <c r="F223" s="66">
+      <c r="F223" s="63">
         <v>3250</v>
       </c>
-      <c r="G223" s="66">
+      <c r="G223" s="63">
         <v>3927</v>
       </c>
-      <c r="H223" s="66">
+      <c r="H223" s="63">
         <v>3962</v>
       </c>
-      <c r="I223" s="66">
+      <c r="I223" s="63">
         <v>3986</v>
       </c>
-      <c r="J223" s="20"/>
+      <c r="J223" s="81">
+        <v>4010</v>
+      </c>
       <c r="K223" s="20"/>
       <c r="L223" s="20"/>
       <c r="M223" s="20"/>
     </row>
     <row r="224" spans="1:13" ht="21" customHeight="1">
-      <c r="A224" s="67" t="s">
+      <c r="A224" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B224" s="68" t="s">
+      <c r="B224" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C224" s="63" t="s">
+      <c r="C224" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D224" s="68" t="s">
+      <c r="D224" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="E224" s="68" t="s">
+      <c r="E224" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="F224" s="66">
+      <c r="F224" s="63">
         <v>34</v>
       </c>
-      <c r="G224" s="66">
+      <c r="G224" s="63">
         <v>68</v>
       </c>
-      <c r="H224" s="66">
+      <c r="H224" s="63">
         <v>102</v>
       </c>
-      <c r="I224" s="66">
+      <c r="I224" s="63">
         <v>668</v>
       </c>
-      <c r="J224" s="27"/>
-[...2 lines deleted...]
-      <c r="M224" s="27"/>
+      <c r="J224" s="81">
+        <v>1235</v>
+      </c>
+      <c r="K224" s="25"/>
+      <c r="L224" s="25"/>
+      <c r="M224" s="25"/>
     </row>
     <row r="225" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A225" s="67" t="s">
+      <c r="A225" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B225" s="54">
+      <c r="B225" s="51">
         <v>3414</v>
       </c>
-      <c r="C225" s="53">
+      <c r="C225" s="50">
         <v>11324</v>
       </c>
-      <c r="D225" s="66">
+      <c r="D225" s="63">
         <v>19235</v>
       </c>
-      <c r="E225" s="66">
+      <c r="E225" s="63">
         <v>27145</v>
       </c>
-      <c r="F225" s="66">
+      <c r="F225" s="63">
         <v>30730</v>
       </c>
-      <c r="G225" s="66">
+      <c r="G225" s="63">
         <v>34315</v>
       </c>
-      <c r="H225" s="66">
+      <c r="H225" s="63">
         <v>35296</v>
       </c>
-      <c r="I225" s="66">
+      <c r="I225" s="63">
         <v>36728</v>
       </c>
-      <c r="J225" s="20"/>
+      <c r="J225" s="81">
+        <v>38159</v>
+      </c>
       <c r="K225" s="20"/>
       <c r="L225" s="20"/>
       <c r="M225" s="20"/>
     </row>
     <row r="226" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A226" s="67" t="s">
+      <c r="A226" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B226" s="54">
+      <c r="B226" s="51">
         <v>695</v>
       </c>
-      <c r="C226" s="53">
+      <c r="C226" s="50">
         <v>1390</v>
       </c>
-      <c r="D226" s="66">
+      <c r="D226" s="63">
         <v>2085</v>
       </c>
-      <c r="E226" s="66">
+      <c r="E226" s="63">
         <v>2780</v>
       </c>
-      <c r="F226" s="66">
+      <c r="F226" s="63">
         <v>3475</v>
       </c>
-      <c r="G226" s="66">
+      <c r="G226" s="63">
         <v>4170</v>
       </c>
-      <c r="H226" s="66">
+      <c r="H226" s="63">
         <v>5097</v>
       </c>
-      <c r="I226" s="66">
+      <c r="I226" s="63">
         <v>12076</v>
       </c>
-      <c r="J226" s="20"/>
+      <c r="J226" s="81">
+        <v>19055</v>
+      </c>
       <c r="K226" s="20"/>
       <c r="L226" s="20"/>
       <c r="M226" s="20"/>
     </row>
     <row r="227" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A227" s="71" t="s">
+      <c r="A227" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="B227" s="65">
+      <c r="B227" s="62">
         <v>57359</v>
       </c>
-      <c r="C227" s="65">
+      <c r="C227" s="62">
         <v>131091</v>
       </c>
-      <c r="D227" s="54">
+      <c r="D227" s="51">
         <v>204823</v>
       </c>
-      <c r="E227" s="54">
+      <c r="E227" s="51">
         <v>278555</v>
       </c>
-      <c r="F227" s="54">
+      <c r="F227" s="51">
         <v>336416</v>
       </c>
-      <c r="G227" s="54">
+      <c r="G227" s="51">
         <v>394278</v>
       </c>
-      <c r="H227" s="65">
+      <c r="H227" s="62">
         <v>447276</v>
       </c>
-      <c r="I227" s="66">
+      <c r="I227" s="63">
         <v>495310</v>
       </c>
-      <c r="J227" s="27"/>
-[...2 lines deleted...]
-      <c r="M227" s="27"/>
+      <c r="J227" s="82">
+        <v>543344</v>
+      </c>
+      <c r="K227" s="25"/>
+      <c r="L227" s="25"/>
+      <c r="M227" s="25"/>
     </row>
     <row r="228" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A228" s="67" t="s">
+      <c r="A228" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B228" s="54">
+      <c r="B228" s="51">
         <v>33708</v>
       </c>
-      <c r="C228" s="53">
+      <c r="C228" s="50">
         <v>83644</v>
       </c>
-      <c r="D228" s="53">
+      <c r="D228" s="50">
         <v>133580</v>
       </c>
-      <c r="E228" s="53">
+      <c r="E228" s="50">
         <v>183516</v>
       </c>
-      <c r="F228" s="53">
+      <c r="F228" s="50">
         <v>215148</v>
       </c>
-      <c r="G228" s="53">
+      <c r="G228" s="50">
         <v>246779</v>
       </c>
-      <c r="H228" s="53">
+      <c r="H228" s="50">
         <v>280162</v>
       </c>
-      <c r="I228" s="66">
+      <c r="I228" s="63">
         <v>310721</v>
       </c>
-      <c r="K228" s="27"/>
-[...1 lines deleted...]
-      <c r="M228" s="27"/>
+      <c r="J228" s="82">
+        <v>341279</v>
+      </c>
+      <c r="K228" s="25"/>
+      <c r="L228" s="25"/>
+      <c r="M228" s="25"/>
     </row>
     <row r="229" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A229" s="67" t="s">
+      <c r="A229" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B229" s="54">
+      <c r="B229" s="51">
         <v>1598</v>
       </c>
-      <c r="C229" s="53">
+      <c r="C229" s="50">
         <v>3196</v>
       </c>
-      <c r="D229" s="53">
+      <c r="D229" s="50">
         <v>4794</v>
       </c>
-      <c r="E229" s="53">
+      <c r="E229" s="50">
         <v>6392</v>
       </c>
-      <c r="F229" s="53">
+      <c r="F229" s="50">
         <v>10684</v>
       </c>
-      <c r="G229" s="53">
+      <c r="G229" s="50">
         <v>14975</v>
       </c>
-      <c r="H229" s="53">
+      <c r="H229" s="50">
         <v>20201</v>
       </c>
-      <c r="I229" s="66">
+      <c r="I229" s="63">
         <v>23240</v>
       </c>
-      <c r="K229" s="27"/>
-[...1 lines deleted...]
-      <c r="M229" s="27"/>
+      <c r="J229" s="82">
+        <v>26279</v>
+      </c>
+      <c r="K229" s="25"/>
+      <c r="L229" s="25"/>
+      <c r="M229" s="25"/>
     </row>
     <row r="230" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A230" s="67" t="s">
+      <c r="A230" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B230" s="54">
+      <c r="B230" s="51">
         <v>992</v>
       </c>
-      <c r="C230" s="53">
+      <c r="C230" s="50">
         <v>1984</v>
       </c>
-      <c r="D230" s="53">
+      <c r="D230" s="50">
         <v>2976</v>
       </c>
-      <c r="E230" s="53">
+      <c r="E230" s="50">
         <v>3968</v>
       </c>
-      <c r="F230" s="53">
+      <c r="F230" s="50">
         <v>4960</v>
       </c>
-      <c r="G230" s="53">
+      <c r="G230" s="50">
         <v>5952</v>
       </c>
-      <c r="H230" s="53">
+      <c r="H230" s="50">
         <v>10711</v>
       </c>
-      <c r="I230" s="66">
+      <c r="I230" s="63">
         <v>15470</v>
       </c>
-      <c r="K230" s="27"/>
-[...1 lines deleted...]
-      <c r="M230" s="27"/>
+      <c r="J230" s="82">
+        <v>20229</v>
+      </c>
+      <c r="K230" s="25"/>
+      <c r="L230" s="25"/>
+      <c r="M230" s="25"/>
     </row>
     <row r="231" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A231" s="67" t="s">
+      <c r="A231" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B231" s="54">
+      <c r="B231" s="51">
         <v>1050</v>
       </c>
-      <c r="C231" s="53">
+      <c r="C231" s="50">
         <v>2245</v>
       </c>
-      <c r="D231" s="53">
+      <c r="D231" s="50">
         <v>3440</v>
       </c>
-      <c r="E231" s="53">
+      <c r="E231" s="50">
         <v>4635</v>
       </c>
-      <c r="F231" s="53">
+      <c r="F231" s="50">
         <v>5570</v>
       </c>
-      <c r="G231" s="53">
+      <c r="G231" s="50">
         <v>6505</v>
       </c>
-      <c r="H231" s="53">
+      <c r="H231" s="50">
         <v>7766</v>
       </c>
-      <c r="I231" s="66">
+      <c r="I231" s="63">
         <v>9073</v>
       </c>
-      <c r="K231" s="27"/>
-[...1 lines deleted...]
-      <c r="M231" s="27"/>
+      <c r="J231" s="82">
+        <v>10381</v>
+      </c>
+      <c r="K231" s="25"/>
+      <c r="L231" s="25"/>
+      <c r="M231" s="25"/>
     </row>
     <row r="232" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A232" s="67" t="s">
+      <c r="A232" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B232" s="54">
+      <c r="B232" s="51">
         <v>10319</v>
       </c>
-      <c r="C232" s="53">
+      <c r="C232" s="50">
         <v>20638</v>
       </c>
-      <c r="D232" s="53">
+      <c r="D232" s="50">
         <v>30957</v>
       </c>
-      <c r="E232" s="53">
+      <c r="E232" s="50">
         <v>41276</v>
       </c>
-      <c r="F232" s="53">
+      <c r="F232" s="50">
         <v>51595</v>
       </c>
-      <c r="G232" s="53">
+      <c r="G232" s="50">
         <v>61914</v>
       </c>
-      <c r="H232" s="53">
+      <c r="H232" s="50">
         <v>66906</v>
       </c>
-      <c r="I232" s="66">
+      <c r="I232" s="63">
         <v>71898</v>
       </c>
-      <c r="K232" s="27"/>
-[...1 lines deleted...]
-      <c r="M232" s="27"/>
+      <c r="J232" s="82">
+        <v>76890</v>
+      </c>
+      <c r="K232" s="25"/>
+      <c r="L232" s="25"/>
+      <c r="M232" s="25"/>
     </row>
     <row r="233" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A233" s="67" t="s">
+      <c r="A233" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B233" s="54">
+      <c r="B233" s="51">
         <v>349</v>
       </c>
-      <c r="C233" s="53">
+      <c r="C233" s="50">
         <v>698</v>
       </c>
-      <c r="D233" s="53">
+      <c r="D233" s="50">
         <v>1047</v>
       </c>
-      <c r="E233" s="53">
+      <c r="E233" s="50">
         <v>1396</v>
       </c>
-      <c r="F233" s="53">
+      <c r="F233" s="50">
         <v>1745</v>
       </c>
-      <c r="G233" s="53">
+      <c r="G233" s="50">
         <v>2094</v>
       </c>
-      <c r="H233" s="53">
+      <c r="H233" s="50">
         <v>2202</v>
       </c>
-      <c r="I233" s="66">
+      <c r="I233" s="63">
         <v>2310</v>
       </c>
-      <c r="K233" s="27"/>
-[...1 lines deleted...]
-      <c r="M233" s="27"/>
+      <c r="J233" s="82">
+        <v>2418</v>
+      </c>
+      <c r="K233" s="25"/>
+      <c r="L233" s="25"/>
+      <c r="M233" s="25"/>
     </row>
     <row r="234" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A234" s="67" t="s">
+      <c r="A234" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B234" s="54">
+      <c r="B234" s="51">
         <v>5382</v>
       </c>
-      <c r="C234" s="53">
+      <c r="C234" s="50">
         <v>10764</v>
       </c>
-      <c r="D234" s="53">
+      <c r="D234" s="50">
         <v>16146</v>
       </c>
-      <c r="E234" s="53">
+      <c r="E234" s="50">
         <v>21528</v>
       </c>
-      <c r="F234" s="53">
+      <c r="F234" s="50">
         <v>26910</v>
       </c>
-      <c r="G234" s="53">
+      <c r="G234" s="50">
         <v>32292</v>
       </c>
-      <c r="H234" s="53">
+      <c r="H234" s="50">
         <v>34837</v>
       </c>
-      <c r="I234" s="66">
+      <c r="I234" s="63">
         <v>37382</v>
       </c>
-      <c r="K234" s="27"/>
-[...1 lines deleted...]
-      <c r="M234" s="27"/>
+      <c r="J234" s="82">
+        <v>39927</v>
+      </c>
+      <c r="K234" s="25"/>
+      <c r="L234" s="25"/>
+      <c r="M234" s="25"/>
     </row>
     <row r="235" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A235" s="67" t="s">
+      <c r="A235" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B235" s="54">
+      <c r="B235" s="51">
         <v>3962</v>
       </c>
-      <c r="C235" s="53">
+      <c r="C235" s="50">
         <v>7924</v>
       </c>
-      <c r="D235" s="53">
+      <c r="D235" s="50">
         <v>11886</v>
       </c>
-      <c r="E235" s="53">
+      <c r="E235" s="50">
         <v>15848</v>
       </c>
-      <c r="F235" s="53">
+      <c r="F235" s="50">
         <v>19810</v>
       </c>
-      <c r="G235" s="53">
+      <c r="G235" s="50">
         <v>23772</v>
       </c>
-      <c r="H235" s="53">
+      <c r="H235" s="50">
         <v>24497</v>
       </c>
-      <c r="I235" s="66">
+      <c r="I235" s="63">
         <v>25222</v>
       </c>
-      <c r="K235" s="27"/>
-[...1 lines deleted...]
-      <c r="M235" s="27"/>
+      <c r="J235" s="82">
+        <v>25947</v>
+      </c>
+      <c r="K235" s="25"/>
+      <c r="L235" s="25"/>
+      <c r="M235" s="25"/>
     </row>
     <row r="236" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A236" s="70" t="s">
+      <c r="A236" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="B236" s="54">
+      <c r="B236" s="51">
         <v>9391</v>
       </c>
-      <c r="C236" s="54">
+      <c r="C236" s="51">
         <v>22056</v>
       </c>
-      <c r="D236" s="66">
+      <c r="D236" s="63">
         <v>34720</v>
       </c>
-      <c r="E236" s="66">
+      <c r="E236" s="63">
         <v>47384</v>
       </c>
-      <c r="F236" s="66">
+      <c r="F236" s="63">
         <v>56467</v>
       </c>
-      <c r="G236" s="66">
+      <c r="G236" s="63">
         <v>65549</v>
       </c>
-      <c r="H236" s="66">
+      <c r="H236" s="63">
         <v>70603</v>
       </c>
-      <c r="I236" s="66">
+      <c r="I236" s="63">
         <v>82707</v>
       </c>
-      <c r="J236" s="27"/>
-[...2 lines deleted...]
-      <c r="M236" s="27"/>
+      <c r="J236" s="82">
+        <v>94810</v>
+      </c>
+      <c r="K236" s="25"/>
+      <c r="L236" s="25"/>
+      <c r="M236" s="25"/>
     </row>
     <row r="237" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A237" s="67" t="s">
+      <c r="A237" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B237" s="54">
+      <c r="B237" s="51">
         <v>5516</v>
       </c>
-      <c r="C237" s="53">
+      <c r="C237" s="50">
         <v>14306</v>
       </c>
-      <c r="D237" s="66">
+      <c r="D237" s="63">
         <v>23095</v>
       </c>
-      <c r="E237" s="66">
+      <c r="E237" s="63">
         <v>31884</v>
       </c>
-      <c r="F237" s="66">
+      <c r="F237" s="63">
         <v>37092</v>
       </c>
-      <c r="G237" s="66">
+      <c r="G237" s="63">
         <v>42299</v>
       </c>
-      <c r="H237" s="66">
+      <c r="H237" s="63">
         <v>46468</v>
       </c>
-      <c r="I237" s="66">
+      <c r="I237" s="63">
         <v>57687</v>
       </c>
-      <c r="J237" s="27"/>
-[...2 lines deleted...]
-      <c r="M237" s="27"/>
+      <c r="J237" s="82">
+        <v>68905</v>
+      </c>
+      <c r="K237" s="25"/>
+      <c r="L237" s="25"/>
+      <c r="M237" s="25"/>
     </row>
     <row r="238" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A238" s="67" t="s">
+      <c r="A238" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B238" s="54">
+      <c r="B238" s="51">
         <v>1066</v>
       </c>
-      <c r="C238" s="53">
+      <c r="C238" s="50">
         <v>2132</v>
       </c>
-      <c r="D238" s="66">
+      <c r="D238" s="63">
         <v>3198</v>
       </c>
-      <c r="E238" s="66">
+      <c r="E238" s="63">
         <v>4264</v>
       </c>
-      <c r="F238" s="66">
+      <c r="F238" s="63">
         <v>5330</v>
       </c>
-      <c r="G238" s="66">
+      <c r="G238" s="63">
         <v>6396</v>
       </c>
-      <c r="H238" s="66">
+      <c r="H238" s="63">
         <v>7093</v>
       </c>
-      <c r="I238" s="66">
+      <c r="I238" s="63">
         <v>7790</v>
       </c>
-      <c r="J238" s="27"/>
-[...2 lines deleted...]
-      <c r="M238" s="27"/>
+      <c r="J238" s="82">
+        <v>8487</v>
+      </c>
+      <c r="K238" s="25"/>
+      <c r="L238" s="25"/>
+      <c r="M238" s="25"/>
     </row>
     <row r="239" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A239" s="67" t="s">
+      <c r="A239" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B239" s="54">
+      <c r="B239" s="51">
         <v>42</v>
       </c>
-      <c r="C239" s="53">
+      <c r="C239" s="50">
         <v>84</v>
       </c>
-      <c r="D239" s="66">
+      <c r="D239" s="63">
         <v>126</v>
       </c>
-      <c r="E239" s="66">
+      <c r="E239" s="63">
         <v>168</v>
       </c>
-      <c r="F239" s="66">
+      <c r="F239" s="63">
         <v>210</v>
       </c>
-      <c r="G239" s="66">
+      <c r="G239" s="63">
         <v>252</v>
       </c>
-      <c r="H239" s="66">
+      <c r="H239" s="63">
         <v>252</v>
       </c>
-      <c r="I239" s="66">
+      <c r="I239" s="63">
         <v>252</v>
       </c>
-      <c r="J239" s="27"/>
-[...2 lines deleted...]
-      <c r="M239" s="27"/>
+      <c r="J239" s="82">
+        <v>252</v>
+      </c>
+      <c r="K239" s="25"/>
+      <c r="L239" s="25"/>
+      <c r="M239" s="25"/>
     </row>
     <row r="240" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A240" s="67" t="s">
+      <c r="A240" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B240" s="54">
+      <c r="B240" s="51">
         <v>2334</v>
       </c>
-      <c r="C240" s="53">
+      <c r="C240" s="50">
         <v>4668</v>
       </c>
-      <c r="D240" s="66">
+      <c r="D240" s="63">
         <v>7002</v>
       </c>
-      <c r="E240" s="66">
+      <c r="E240" s="63">
         <v>9336</v>
       </c>
-      <c r="F240" s="66">
+      <c r="F240" s="63">
         <v>11670</v>
       </c>
-      <c r="G240" s="66">
+      <c r="G240" s="63">
         <v>14004</v>
       </c>
-      <c r="H240" s="66">
+      <c r="H240" s="63">
         <v>14004</v>
       </c>
-      <c r="I240" s="66">
+      <c r="I240" s="63">
         <v>14004</v>
       </c>
-      <c r="J240" s="27"/>
-[...2 lines deleted...]
-      <c r="M240" s="27"/>
+      <c r="J240" s="82">
+        <v>14004</v>
+      </c>
+      <c r="K240" s="25"/>
+      <c r="L240" s="25"/>
+      <c r="M240" s="25"/>
     </row>
     <row r="241" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A241" s="67" t="s">
+      <c r="A241" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B241" s="54">
+      <c r="B241" s="51">
         <v>433</v>
       </c>
-      <c r="C241" s="53">
+      <c r="C241" s="50">
         <v>866</v>
       </c>
-      <c r="D241" s="66">
+      <c r="D241" s="63">
         <v>1299</v>
       </c>
-      <c r="E241" s="66">
+      <c r="E241" s="63">
         <v>1732</v>
       </c>
-      <c r="F241" s="66">
+      <c r="F241" s="63">
         <v>2165</v>
       </c>
-      <c r="G241" s="66">
+      <c r="G241" s="63">
         <v>2598</v>
       </c>
-      <c r="H241" s="66">
+      <c r="H241" s="63">
         <v>2786</v>
       </c>
-      <c r="I241" s="66">
+      <c r="I241" s="63">
         <v>2974</v>
       </c>
-      <c r="J241" s="27"/>
-[...2 lines deleted...]
-      <c r="M241" s="27"/>
+      <c r="J241" s="82">
+        <v>3162</v>
+      </c>
+      <c r="K241" s="25"/>
+      <c r="L241" s="25"/>
+      <c r="M241" s="25"/>
     </row>
     <row r="242" spans="1:13" ht="39" customHeight="1">
-      <c r="A242" s="70" t="s">
+      <c r="A242" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="B242" s="54">
+      <c r="B242" s="51">
         <v>10145575</v>
       </c>
-      <c r="C242" s="54">
+      <c r="C242" s="51">
         <v>20687396</v>
       </c>
-      <c r="D242" s="66">
+      <c r="D242" s="63">
         <v>30557585</v>
       </c>
-      <c r="E242" s="66">
+      <c r="E242" s="63">
         <v>40219820</v>
       </c>
-      <c r="F242" s="66">
+      <c r="F242" s="63">
         <v>48810024</v>
       </c>
-      <c r="G242" s="66">
+      <c r="G242" s="63">
         <v>56870803</v>
       </c>
-      <c r="H242" s="66">
+      <c r="H242" s="63">
         <v>65441899</v>
       </c>
-      <c r="I242" s="66">
+      <c r="I242" s="63">
         <v>75449896</v>
       </c>
-      <c r="J242" s="20"/>
+      <c r="J242" s="82">
+        <v>84887852</v>
+      </c>
       <c r="K242" s="20"/>
       <c r="L242" s="20"/>
       <c r="M242" s="20"/>
     </row>
     <row r="243" spans="1:13">
-      <c r="A243" s="67" t="s">
+      <c r="A243" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B243" s="54">
+      <c r="B243" s="51">
         <v>4676982</v>
       </c>
-      <c r="C243" s="53">
+      <c r="C243" s="50">
         <v>9374212</v>
       </c>
-      <c r="D243" s="66">
+      <c r="D243" s="63">
         <v>13634024</v>
       </c>
-      <c r="E243" s="66">
+      <c r="E243" s="63">
         <v>17254248</v>
       </c>
-      <c r="F243" s="66">
+      <c r="F243" s="63">
         <v>20334802</v>
       </c>
-      <c r="G243" s="66">
+      <c r="G243" s="63">
         <v>23491948</v>
       </c>
-      <c r="H243" s="66">
+      <c r="H243" s="63">
         <v>26964548</v>
       </c>
-      <c r="I243" s="66">
+      <c r="I243" s="63">
         <v>30829205</v>
       </c>
-      <c r="J243" s="20"/>
+      <c r="J243" s="82">
+        <v>34343421</v>
+      </c>
       <c r="K243" s="20"/>
       <c r="L243" s="20"/>
       <c r="M243" s="20"/>
     </row>
     <row r="244" spans="1:13">
-      <c r="A244" s="67" t="s">
+      <c r="A244" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B244" s="54">
+      <c r="B244" s="51">
         <v>1035529</v>
       </c>
-      <c r="C244" s="53">
+      <c r="C244" s="50">
         <v>2128157</v>
       </c>
-      <c r="D244" s="66">
+      <c r="D244" s="63">
         <v>3320452</v>
       </c>
-      <c r="E244" s="66">
+      <c r="E244" s="63">
         <v>4449448</v>
       </c>
-      <c r="F244" s="66">
+      <c r="F244" s="63">
         <v>5402022</v>
       </c>
-      <c r="G244" s="66">
+      <c r="G244" s="63">
         <v>6341735</v>
       </c>
-      <c r="H244" s="66">
+      <c r="H244" s="63">
         <v>7264530</v>
       </c>
-      <c r="I244" s="66">
+      <c r="I244" s="63">
         <v>8697645</v>
       </c>
-      <c r="J244" s="20"/>
+      <c r="J244" s="82">
+        <v>10213499</v>
+      </c>
       <c r="K244" s="20"/>
       <c r="L244" s="20"/>
       <c r="M244" s="20"/>
     </row>
     <row r="245" spans="1:13">
-      <c r="A245" s="67" t="s">
+      <c r="A245" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B245" s="54">
+      <c r="B245" s="51">
         <v>138253</v>
       </c>
-      <c r="C245" s="53">
+      <c r="C245" s="50">
         <v>279419</v>
       </c>
-      <c r="D245" s="66">
+      <c r="D245" s="63">
         <v>418224</v>
       </c>
-      <c r="E245" s="66">
+      <c r="E245" s="63">
         <v>552685</v>
       </c>
-      <c r="F245" s="66">
+      <c r="F245" s="63">
         <v>661456</v>
       </c>
-      <c r="G245" s="66">
+      <c r="G245" s="63">
         <v>776450</v>
       </c>
-      <c r="H245" s="66">
+      <c r="H245" s="63">
         <v>893339</v>
       </c>
-      <c r="I245" s="66">
+      <c r="I245" s="63">
         <v>1026747</v>
       </c>
-      <c r="J245" s="20"/>
+      <c r="J245" s="82">
+        <v>1154794</v>
+      </c>
       <c r="K245" s="20"/>
       <c r="L245" s="20"/>
       <c r="M245" s="20"/>
     </row>
     <row r="246" spans="1:13">
-      <c r="A246" s="67" t="s">
+      <c r="A246" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B246" s="54">
+      <c r="B246" s="51">
         <v>1208050</v>
       </c>
-      <c r="C246" s="53">
+      <c r="C246" s="50">
         <v>2377036</v>
       </c>
-      <c r="D246" s="66">
+      <c r="D246" s="63">
         <v>3481623</v>
       </c>
-      <c r="E246" s="66">
+      <c r="E246" s="63">
         <v>4413182</v>
       </c>
-      <c r="F246" s="66">
+      <c r="F246" s="63">
         <v>5222744</v>
       </c>
-      <c r="G246" s="66">
+      <c r="G246" s="63">
         <v>5868323</v>
       </c>
-      <c r="H246" s="66">
+      <c r="H246" s="63">
         <v>6600570</v>
       </c>
-      <c r="I246" s="66">
+      <c r="I246" s="63">
         <v>7457678</v>
       </c>
-      <c r="J246" s="20"/>
+      <c r="J246" s="82">
+        <v>8280450</v>
+      </c>
       <c r="K246" s="20"/>
       <c r="L246" s="20"/>
       <c r="M246" s="20"/>
     </row>
     <row r="247" spans="1:13">
-      <c r="A247" s="67" t="s">
+      <c r="A247" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B247" s="54">
+      <c r="B247" s="51">
         <v>479006</v>
       </c>
-      <c r="C247" s="53">
+      <c r="C247" s="50">
         <v>1137571</v>
       </c>
-      <c r="D247" s="66">
+      <c r="D247" s="63">
         <v>1768478</v>
       </c>
-      <c r="E247" s="66">
+      <c r="E247" s="63">
         <v>2894512</v>
       </c>
-      <c r="F247" s="66">
+      <c r="F247" s="63">
         <v>3952434</v>
       </c>
-      <c r="G247" s="66">
+      <c r="G247" s="63">
         <v>4989788</v>
       </c>
-      <c r="H247" s="66">
+      <c r="H247" s="63">
         <v>5989357</v>
       </c>
-      <c r="I247" s="66">
+      <c r="I247" s="63">
         <v>7248381</v>
       </c>
-      <c r="J247" s="20"/>
+      <c r="J247" s="82">
+        <v>8271539</v>
+      </c>
       <c r="K247" s="20"/>
       <c r="L247" s="20"/>
       <c r="M247" s="20"/>
     </row>
     <row r="248" spans="1:13">
-      <c r="A248" s="67" t="s">
+      <c r="A248" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B248" s="54">
+      <c r="B248" s="51">
         <v>262656</v>
       </c>
-      <c r="C248" s="53">
+      <c r="C248" s="50">
         <v>531655</v>
       </c>
-      <c r="D248" s="66">
+      <c r="D248" s="63">
         <v>762695</v>
       </c>
-      <c r="E248" s="66">
+      <c r="E248" s="63">
         <v>1001543</v>
       </c>
-      <c r="F248" s="66">
+      <c r="F248" s="63">
         <v>1181375</v>
       </c>
-      <c r="G248" s="66">
+      <c r="G248" s="63">
         <v>1374476</v>
       </c>
-      <c r="H248" s="66">
+      <c r="H248" s="63">
         <v>1599954</v>
       </c>
-      <c r="I248" s="66">
+      <c r="I248" s="63">
         <v>1853434</v>
       </c>
-      <c r="J248" s="20"/>
+      <c r="J248" s="82">
+        <v>2094232</v>
+      </c>
       <c r="K248" s="20"/>
       <c r="L248" s="20"/>
       <c r="M248" s="20"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="67" t="s">
+      <c r="A249" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B249" s="54">
+      <c r="B249" s="51">
         <v>363813</v>
       </c>
-      <c r="C249" s="53">
+      <c r="C249" s="50">
         <v>761347</v>
       </c>
-      <c r="D249" s="66">
+      <c r="D249" s="63">
         <v>1113534</v>
       </c>
-      <c r="E249" s="66">
+      <c r="E249" s="63">
         <v>1437569</v>
       </c>
-      <c r="F249" s="66">
+      <c r="F249" s="63">
         <v>1733103</v>
       </c>
-      <c r="G249" s="66">
+      <c r="G249" s="63">
         <v>2042756</v>
       </c>
-      <c r="H249" s="66">
+      <c r="H249" s="63">
         <v>2312115</v>
       </c>
-      <c r="I249" s="66">
+      <c r="I249" s="63">
         <v>2511388</v>
       </c>
-      <c r="J249" s="20"/>
+      <c r="J249" s="82">
+        <v>2713255</v>
+      </c>
       <c r="K249" s="20"/>
       <c r="L249" s="20"/>
       <c r="M249" s="20"/>
     </row>
     <row r="250" spans="1:13">
-      <c r="A250" s="67" t="s">
+      <c r="A250" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B250" s="54">
+      <c r="B250" s="51">
         <v>198278</v>
       </c>
-      <c r="C250" s="53">
+      <c r="C250" s="50">
         <v>414022</v>
       </c>
-      <c r="D250" s="66">
+      <c r="D250" s="63">
         <v>610277</v>
       </c>
-      <c r="E250" s="66">
+      <c r="E250" s="63">
         <v>815141</v>
       </c>
-      <c r="F250" s="66">
+      <c r="F250" s="63">
         <v>985315</v>
       </c>
-      <c r="G250" s="66">
+      <c r="G250" s="63">
         <v>1157784</v>
       </c>
-      <c r="H250" s="66">
+      <c r="H250" s="63">
         <v>1343337</v>
       </c>
-      <c r="I250" s="66">
+      <c r="I250" s="63">
         <v>1527336</v>
       </c>
-      <c r="J250" s="20"/>
+      <c r="J250" s="82">
+        <v>1706862</v>
+      </c>
       <c r="K250" s="20"/>
       <c r="L250" s="20"/>
       <c r="M250" s="20"/>
     </row>
     <row r="251" spans="1:13">
-      <c r="A251" s="67" t="s">
+      <c r="A251" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B251" s="54">
+      <c r="B251" s="51">
         <v>1089304</v>
       </c>
-      <c r="C251" s="53">
+      <c r="C251" s="50">
         <v>2226283</v>
       </c>
-      <c r="D251" s="66">
+      <c r="D251" s="63">
         <v>3275292</v>
       </c>
-      <c r="E251" s="66">
+      <c r="E251" s="63">
         <v>4237789</v>
       </c>
-      <c r="F251" s="66">
+      <c r="F251" s="63">
         <v>4975126</v>
       </c>
-      <c r="G251" s="66">
+      <c r="G251" s="63">
         <v>5592433</v>
       </c>
-      <c r="H251" s="66">
+      <c r="H251" s="63">
         <v>6249448</v>
       </c>
-      <c r="I251" s="66">
+      <c r="I251" s="63">
         <v>7012197</v>
       </c>
-      <c r="J251" s="20"/>
+      <c r="J251" s="82">
+        <v>7789298</v>
+      </c>
       <c r="K251" s="20"/>
       <c r="L251" s="20"/>
       <c r="M251" s="20"/>
     </row>
     <row r="252" spans="1:13">
-      <c r="A252" s="67" t="s">
+      <c r="A252" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B252" s="54">
+      <c r="B252" s="51">
         <v>693704</v>
       </c>
-      <c r="C252" s="53">
+      <c r="C252" s="50">
         <v>1457694</v>
       </c>
-      <c r="D252" s="66">
+      <c r="D252" s="63">
         <v>2172985</v>
       </c>
-      <c r="E252" s="66">
+      <c r="E252" s="63">
         <v>3163703</v>
       </c>
-      <c r="F252" s="66">
+      <c r="F252" s="63">
         <v>4361647</v>
       </c>
-      <c r="G252" s="66">
+      <c r="G252" s="63">
         <v>5235111</v>
       </c>
-      <c r="H252" s="66">
+      <c r="H252" s="63">
         <v>6224701</v>
       </c>
-      <c r="I252" s="66">
+      <c r="I252" s="63">
         <v>7285886</v>
       </c>
-      <c r="J252" s="20"/>
+      <c r="J252" s="82">
+        <v>8320502</v>
+      </c>
       <c r="K252" s="20"/>
       <c r="L252" s="20"/>
       <c r="M252" s="20"/>
     </row>
     <row r="253" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A253" s="70" t="s">
+      <c r="A253" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="B253" s="54">
+      <c r="B253" s="51">
         <v>7303776</v>
       </c>
-      <c r="C253" s="54">
+      <c r="C253" s="51">
         <v>14918488</v>
       </c>
-      <c r="D253" s="66">
+      <c r="D253" s="63">
         <v>22287667</v>
       </c>
-      <c r="E253" s="66">
+      <c r="E253" s="63">
         <v>30367868</v>
       </c>
-      <c r="F253" s="66">
+      <c r="F253" s="63">
         <v>37989243</v>
       </c>
-      <c r="G253" s="66">
+      <c r="G253" s="63">
         <v>45129145</v>
       </c>
-      <c r="H253" s="66">
+      <c r="H253" s="63">
         <v>52835545</v>
       </c>
-      <c r="I253" s="66">
+      <c r="I253" s="63">
         <v>75449896</v>
       </c>
-      <c r="J253" s="20"/>
+      <c r="J253" s="83">
+        <v>84887852</v>
+      </c>
       <c r="K253" s="20"/>
       <c r="L253" s="20"/>
       <c r="M253" s="20"/>
     </row>
     <row r="254" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A254" s="67" t="s">
+      <c r="A254" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B254" s="54">
+      <c r="B254" s="51">
         <v>3055780</v>
       </c>
-      <c r="C254" s="53">
+      <c r="C254" s="50">
         <v>6213467</v>
       </c>
-      <c r="D254" s="66">
+      <c r="D254" s="63">
         <v>9272463</v>
       </c>
-      <c r="E254" s="66">
+      <c r="E254" s="63">
         <v>12340648</v>
       </c>
-      <c r="F254" s="66">
+      <c r="F254" s="63">
         <v>15227845</v>
       </c>
-      <c r="G254" s="66">
+      <c r="G254" s="63">
         <v>18212131</v>
       </c>
-      <c r="H254" s="66">
+      <c r="H254" s="63">
         <v>21521074</v>
       </c>
-      <c r="I254" s="66">
+      <c r="I254" s="63">
         <v>30829205</v>
       </c>
-      <c r="J254" s="20"/>
+      <c r="J254" s="83">
+        <v>34343421</v>
+      </c>
       <c r="K254" s="20"/>
       <c r="L254" s="20"/>
       <c r="M254" s="20"/>
     </row>
     <row r="255" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A255" s="67" t="s">
+      <c r="A255" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B255" s="54">
+      <c r="B255" s="51">
         <v>855296</v>
       </c>
-      <c r="C255" s="53">
+      <c r="C255" s="50">
         <v>1623170</v>
       </c>
-      <c r="D255" s="66">
+      <c r="D255" s="63">
         <v>2501884</v>
       </c>
-      <c r="E255" s="66">
+      <c r="E255" s="63">
         <v>3388556</v>
       </c>
-      <c r="F255" s="66">
+      <c r="F255" s="63">
         <v>4169923</v>
       </c>
-      <c r="G255" s="66">
+      <c r="G255" s="63">
         <v>4928028</v>
       </c>
-      <c r="H255" s="66">
+      <c r="H255" s="63">
         <v>5676192</v>
       </c>
-      <c r="I255" s="66">
+      <c r="I255" s="63">
         <v>8697645</v>
       </c>
-      <c r="J255" s="20"/>
+      <c r="J255" s="83">
+        <v>10213499</v>
+      </c>
       <c r="K255" s="20"/>
       <c r="L255" s="20"/>
       <c r="M255" s="20"/>
     </row>
     <row r="256" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A256" s="67" t="s">
+      <c r="A256" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B256" s="54">
+      <c r="B256" s="51">
         <v>135915</v>
       </c>
-      <c r="C256" s="53">
+      <c r="C256" s="50">
         <v>274767</v>
       </c>
-      <c r="D256" s="66">
+      <c r="D256" s="63">
         <v>411258</v>
       </c>
-      <c r="E256" s="66">
+      <c r="E256" s="63">
         <v>543405</v>
       </c>
-      <c r="F256" s="66">
+      <c r="F256" s="63">
         <v>648585</v>
       </c>
-      <c r="G256" s="66">
+      <c r="G256" s="63">
         <v>759988</v>
       </c>
-      <c r="H256" s="66">
+      <c r="H256" s="63">
         <v>873286</v>
       </c>
-      <c r="I256" s="66">
+      <c r="I256" s="63">
         <v>1026747</v>
       </c>
-      <c r="J256" s="20"/>
+      <c r="J256" s="83">
+        <v>1154794</v>
+      </c>
       <c r="K256" s="20"/>
       <c r="L256" s="20"/>
       <c r="M256" s="20"/>
     </row>
     <row r="257" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A257" s="67" t="s">
+      <c r="A257" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B257" s="54">
+      <c r="B257" s="51">
         <v>937508</v>
       </c>
-      <c r="C257" s="53">
+      <c r="C257" s="50">
         <v>1892068</v>
       </c>
-      <c r="D257" s="66">
+      <c r="D257" s="63">
         <v>2834269</v>
       </c>
-      <c r="E257" s="66">
+      <c r="E257" s="63">
         <v>3653988</v>
       </c>
-      <c r="F257" s="66">
+      <c r="F257" s="63">
         <v>4419894</v>
       </c>
-      <c r="G257" s="66">
+      <c r="G257" s="63">
         <v>5021815</v>
       </c>
-      <c r="H257" s="66">
+      <c r="H257" s="63">
         <v>5710406</v>
       </c>
-      <c r="I257" s="66">
+      <c r="I257" s="63">
         <v>7457678</v>
       </c>
-      <c r="J257" s="20"/>
+      <c r="J257" s="83">
+        <v>8280450</v>
+      </c>
       <c r="K257" s="20"/>
       <c r="L257" s="20"/>
       <c r="M257" s="20"/>
     </row>
     <row r="258" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A258" s="67" t="s">
+      <c r="A258" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B258" s="54">
+      <c r="B258" s="51">
         <v>313635</v>
       </c>
-      <c r="C258" s="53">
+      <c r="C258" s="50">
         <v>831185</v>
       </c>
-      <c r="D258" s="66">
+      <c r="D258" s="63">
         <v>1321079</v>
       </c>
-      <c r="E258" s="66">
+      <c r="E258" s="63">
         <v>2306098</v>
       </c>
-      <c r="F258" s="66">
+      <c r="F258" s="63">
         <v>3165357</v>
       </c>
-      <c r="G258" s="66">
+      <c r="G258" s="63">
         <v>4004049</v>
       </c>
-      <c r="H258" s="66">
+      <c r="H258" s="63">
         <v>4804955</v>
       </c>
-      <c r="I258" s="66">
+      <c r="I258" s="63">
         <v>7248381</v>
       </c>
-      <c r="J258" s="20"/>
+      <c r="J258" s="83">
+        <v>8271539</v>
+      </c>
       <c r="K258" s="20"/>
       <c r="L258" s="20"/>
       <c r="M258" s="20"/>
     </row>
     <row r="259" spans="1:13" ht="15" customHeight="1">
-      <c r="A259" s="67" t="s">
+      <c r="A259" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B259" s="54">
+      <c r="B259" s="51">
         <v>261146</v>
       </c>
-      <c r="C259" s="53">
+      <c r="C259" s="50">
         <v>528589</v>
       </c>
-      <c r="D259" s="66">
+      <c r="D259" s="63">
         <v>758523</v>
       </c>
-      <c r="E259" s="66">
+      <c r="E259" s="63">
         <v>996864</v>
       </c>
-      <c r="F259" s="66">
+      <c r="F259" s="63">
         <v>1176627</v>
       </c>
-      <c r="G259" s="66">
+      <c r="G259" s="63">
         <v>1369431</v>
       </c>
-      <c r="H259" s="66">
+      <c r="H259" s="63">
         <v>1594603</v>
       </c>
-      <c r="I259" s="66">
+      <c r="I259" s="63">
         <v>1853434</v>
       </c>
-      <c r="J259" s="20"/>
+      <c r="J259" s="83">
+        <v>2094232</v>
+      </c>
       <c r="K259" s="20"/>
       <c r="L259" s="20"/>
       <c r="M259" s="20"/>
     </row>
     <row r="260" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A260" s="67" t="s">
+      <c r="A260" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B260" s="54">
+      <c r="B260" s="51">
         <v>169800</v>
       </c>
-      <c r="C260" s="53">
+      <c r="C260" s="50">
         <v>342073</v>
       </c>
-      <c r="D260" s="66">
+      <c r="D260" s="63">
         <v>490413</v>
       </c>
-      <c r="E260" s="66">
+      <c r="E260" s="63">
         <v>654821</v>
       </c>
-      <c r="F260" s="66">
+      <c r="F260" s="63">
         <v>787824</v>
       </c>
-      <c r="G260" s="66">
+      <c r="G260" s="63">
         <v>919248</v>
       </c>
-      <c r="H260" s="66">
+      <c r="H260" s="63">
         <v>1047928</v>
       </c>
-      <c r="I260" s="66">
+      <c r="I260" s="63">
         <v>2511388</v>
       </c>
-      <c r="J260" s="20"/>
+      <c r="J260" s="83">
+        <v>2713255</v>
+      </c>
       <c r="K260" s="20"/>
       <c r="L260" s="20"/>
       <c r="M260" s="20"/>
     </row>
     <row r="261" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A261" s="67" t="s">
+      <c r="A261" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B261" s="54">
+      <c r="B261" s="51">
         <v>179216</v>
       </c>
-      <c r="C261" s="53">
+      <c r="C261" s="50">
         <v>379531</v>
       </c>
-      <c r="D261" s="66">
+      <c r="D261" s="63">
         <v>560357</v>
       </c>
-      <c r="E261" s="66">
+      <c r="E261" s="63">
         <v>749792</v>
       </c>
-      <c r="F261" s="66">
+      <c r="F261" s="63">
         <v>895669</v>
       </c>
-      <c r="G261" s="66">
+      <c r="G261" s="63">
         <v>1043843</v>
       </c>
-      <c r="H261" s="66">
+      <c r="H261" s="63">
         <v>1205100</v>
       </c>
-      <c r="I261" s="66">
+      <c r="I261" s="63">
         <v>1527336</v>
       </c>
-      <c r="J261" s="20"/>
+      <c r="J261" s="83">
+        <v>1706862</v>
+      </c>
       <c r="K261" s="20"/>
       <c r="L261" s="20"/>
       <c r="M261" s="20"/>
     </row>
     <row r="262" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A262" s="67" t="s">
+      <c r="A262" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B262" s="54">
+      <c r="B262" s="51">
         <v>732444</v>
       </c>
-      <c r="C262" s="53">
+      <c r="C262" s="50">
         <v>1436322</v>
       </c>
-      <c r="D262" s="66">
+      <c r="D262" s="63">
         <v>2054527</v>
       </c>
-      <c r="E262" s="66">
+      <c r="E262" s="63">
         <v>2689794</v>
       </c>
-      <c r="F262" s="66">
+      <c r="F262" s="63">
         <v>3294313</v>
       </c>
-      <c r="G262" s="66">
+      <c r="G262" s="63">
         <v>3832585</v>
       </c>
-      <c r="H262" s="66">
+      <c r="H262" s="63">
         <v>4413024</v>
       </c>
-      <c r="I262" s="66">
+      <c r="I262" s="63">
         <v>7012197</v>
       </c>
-      <c r="J262" s="20"/>
+      <c r="J262" s="83">
+        <v>7789298</v>
+      </c>
       <c r="K262" s="20"/>
       <c r="L262" s="20"/>
       <c r="M262" s="20"/>
     </row>
     <row r="263" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A263" s="67" t="s">
+      <c r="A263" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B263" s="54">
+      <c r="B263" s="51">
         <v>663036</v>
       </c>
-      <c r="C263" s="53">
+      <c r="C263" s="50">
         <v>1397315</v>
       </c>
-      <c r="D263" s="66">
+      <c r="D263" s="63">
         <v>2082895</v>
       </c>
-      <c r="E263" s="66">
+      <c r="E263" s="63">
         <v>3043902</v>
       </c>
-      <c r="F263" s="66">
+      <c r="F263" s="63">
         <v>4203205</v>
       </c>
-      <c r="G263" s="66">
+      <c r="G263" s="63">
         <v>5038028</v>
       </c>
-      <c r="H263" s="66">
+      <c r="H263" s="63">
         <v>5988977</v>
       </c>
-      <c r="I263" s="66">
+      <c r="I263" s="63">
         <v>7285886</v>
       </c>
-      <c r="J263" s="20"/>
+      <c r="J263" s="83">
+        <v>8320502</v>
+      </c>
       <c r="K263" s="20"/>
       <c r="L263" s="20"/>
       <c r="M263" s="20"/>
     </row>
     <row r="264" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A264" s="72" t="s">
+      <c r="A264" s="69" t="s">
         <v>98</v>
       </c>
-      <c r="B264" s="65">
+      <c r="B264" s="62">
         <v>909300</v>
       </c>
-      <c r="C264" s="65">
+      <c r="C264" s="62">
         <v>2080423</v>
       </c>
-      <c r="D264" s="54">
+      <c r="D264" s="51">
         <v>3139367</v>
       </c>
-      <c r="E264" s="54">
+      <c r="E264" s="51">
         <v>4006793</v>
       </c>
-      <c r="F264" s="54">
+      <c r="F264" s="51">
         <v>4698003</v>
       </c>
-      <c r="G264" s="54">
+      <c r="G264" s="51">
         <v>5345243</v>
       </c>
-      <c r="H264" s="65">
+      <c r="H264" s="62">
         <v>5952073</v>
       </c>
-      <c r="I264" s="66">
+      <c r="I264" s="63">
         <v>6373917</v>
       </c>
-      <c r="J264" s="27"/>
-[...2 lines deleted...]
-      <c r="M264" s="27"/>
+      <c r="J264" s="83">
+        <v>6799993</v>
+      </c>
+      <c r="K264" s="25"/>
+      <c r="L264" s="25"/>
+      <c r="M264" s="25"/>
     </row>
     <row r="265" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A265" s="67" t="s">
+      <c r="A265" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B265" s="53">
+      <c r="B265" s="50">
         <v>261996</v>
       </c>
-      <c r="C265" s="53">
+      <c r="C265" s="50">
         <v>529791</v>
       </c>
-      <c r="D265" s="53">
+      <c r="D265" s="50">
         <v>708727</v>
       </c>
-      <c r="E265" s="53">
+      <c r="E265" s="50">
         <v>835328</v>
       </c>
-      <c r="F265" s="53">
+      <c r="F265" s="50">
         <v>939038</v>
       </c>
-      <c r="G265" s="53">
+      <c r="G265" s="50">
         <v>1036634</v>
       </c>
-      <c r="H265" s="53">
+      <c r="H265" s="50">
         <v>1133822</v>
       </c>
-      <c r="I265" s="66">
+      <c r="I265" s="63">
         <v>1192976</v>
       </c>
-      <c r="K265" s="27"/>
-[...1 lines deleted...]
-      <c r="M265" s="27"/>
+      <c r="J265" s="83">
+        <v>1256321</v>
+      </c>
+      <c r="K265" s="25"/>
+      <c r="L265" s="25"/>
+      <c r="M265" s="25"/>
     </row>
     <row r="266" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A266" s="67" t="s">
+      <c r="A266" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B266" s="53">
+      <c r="B266" s="50">
         <v>19098</v>
       </c>
-      <c r="C266" s="53">
+      <c r="C266" s="50">
         <v>200538</v>
       </c>
-      <c r="D266" s="53">
+      <c r="D266" s="50">
         <v>381978</v>
       </c>
-      <c r="E266" s="53">
+      <c r="E266" s="50">
         <v>563418</v>
       </c>
-      <c r="F266" s="53">
+      <c r="F266" s="50">
         <v>723322</v>
       </c>
-      <c r="G266" s="53">
+      <c r="G266" s="50">
         <v>883226</v>
       </c>
-      <c r="H266" s="53">
+      <c r="H266" s="50">
         <v>1043130</v>
       </c>
-      <c r="I266" s="66">
+      <c r="I266" s="63">
         <v>1213249</v>
       </c>
-      <c r="K266" s="27"/>
-[...1 lines deleted...]
-      <c r="M266" s="27"/>
+      <c r="J266" s="83">
+        <v>1383368</v>
+      </c>
+      <c r="K266" s="25"/>
+      <c r="L266" s="25"/>
+      <c r="M266" s="25"/>
     </row>
     <row r="267" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A267" s="67" t="s">
+      <c r="A267" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B267" s="53">
+      <c r="B267" s="50">
         <v>130045</v>
       </c>
-      <c r="C267" s="53">
+      <c r="C267" s="50">
         <v>237504</v>
       </c>
-      <c r="D267" s="53">
+      <c r="D267" s="50">
         <v>344964</v>
       </c>
-      <c r="E267" s="53">
+      <c r="E267" s="50">
         <v>452424</v>
       </c>
-      <c r="F267" s="53">
+      <c r="F267" s="50">
         <v>620435</v>
       </c>
-      <c r="G267" s="53">
+      <c r="G267" s="50">
         <v>788446</v>
       </c>
-      <c r="H267" s="53">
+      <c r="H267" s="50">
         <v>956457</v>
       </c>
-      <c r="I267" s="66">
+      <c r="I267" s="63">
         <v>1018833</v>
       </c>
-      <c r="K267" s="27"/>
-[...1 lines deleted...]
-      <c r="M267" s="27"/>
+      <c r="J267" s="83">
+        <v>1081210</v>
+      </c>
+      <c r="K267" s="25"/>
+      <c r="L267" s="25"/>
+      <c r="M267" s="25"/>
     </row>
     <row r="268" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A268" s="67" t="s">
+      <c r="A268" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B268" s="53">
+      <c r="B268" s="50">
         <v>1510</v>
       </c>
-      <c r="C268" s="53">
+      <c r="C268" s="50">
         <v>3066</v>
       </c>
-      <c r="D268" s="53">
+      <c r="D268" s="50">
         <v>4172</v>
       </c>
-      <c r="E268" s="53">
+      <c r="E268" s="50">
         <v>4679</v>
       </c>
-      <c r="F268" s="53">
+      <c r="F268" s="50">
         <v>4748</v>
       </c>
-      <c r="G268" s="53">
+      <c r="G268" s="50">
         <v>5045</v>
       </c>
-      <c r="H268" s="53">
+      <c r="H268" s="50">
         <v>5351</v>
       </c>
-      <c r="I268" s="66">
+      <c r="I268" s="63">
         <v>5648</v>
       </c>
-      <c r="K268" s="27"/>
-[...1 lines deleted...]
-      <c r="M268" s="27"/>
+      <c r="J268" s="83">
+        <v>5797</v>
+      </c>
+      <c r="K268" s="25"/>
+      <c r="L268" s="25"/>
+      <c r="M268" s="25"/>
     </row>
     <row r="269" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A269" s="67" t="s">
+      <c r="A269" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B269" s="53">
+      <c r="B269" s="50">
         <v>168102</v>
       </c>
-      <c r="C269" s="53">
+      <c r="C269" s="50">
         <v>370996</v>
       </c>
-      <c r="D269" s="53">
+      <c r="D269" s="50">
         <v>552476</v>
       </c>
-      <c r="E269" s="53">
+      <c r="E269" s="50">
         <v>689736</v>
       </c>
-      <c r="F269" s="53">
+      <c r="F269" s="50">
         <v>830410</v>
       </c>
-      <c r="G269" s="53">
+      <c r="G269" s="50">
         <v>986781</v>
       </c>
-      <c r="H269" s="53">
+      <c r="H269" s="50">
         <v>1105603</v>
       </c>
-      <c r="I269" s="66">
+      <c r="I269" s="63">
         <v>1153086</v>
       </c>
-      <c r="K269" s="27"/>
-[...1 lines deleted...]
-      <c r="M269" s="27"/>
+      <c r="J269" s="83">
+        <v>1200071</v>
+      </c>
+      <c r="K269" s="25"/>
+      <c r="L269" s="25"/>
+      <c r="M269" s="25"/>
     </row>
     <row r="270" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A270" s="67" t="s">
+      <c r="A270" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B270" s="53">
+      <c r="B270" s="50">
         <v>328550</v>
       </c>
-      <c r="C270" s="53">
+      <c r="C270" s="50">
         <v>738528</v>
       </c>
-      <c r="D270" s="53">
+      <c r="D270" s="50">
         <v>1147050</v>
       </c>
-      <c r="E270" s="53">
+      <c r="E270" s="50">
         <v>1461209</v>
       </c>
-      <c r="F270" s="53">
+      <c r="F270" s="50">
         <v>1580051</v>
       </c>
-      <c r="G270" s="53">
+      <c r="G270" s="50">
         <v>1645111</v>
       </c>
-      <c r="H270" s="53">
+      <c r="H270" s="50">
         <v>1707711</v>
       </c>
-      <c r="I270" s="66">
+      <c r="I270" s="63">
         <v>1790125</v>
       </c>
-      <c r="K270" s="27"/>
-[...1 lines deleted...]
-      <c r="M270" s="27"/>
+      <c r="J270" s="83">
+        <v>1873226</v>
+      </c>
+      <c r="K270" s="25"/>
+      <c r="L270" s="25"/>
+      <c r="M270" s="25"/>
     </row>
     <row r="271" spans="1:13" ht="30" customHeight="1">
-      <c r="A271" s="70" t="s">
+      <c r="A271" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="B271" s="54">
+      <c r="B271" s="51">
         <v>1932499</v>
       </c>
-      <c r="C271" s="54">
+      <c r="C271" s="51">
         <v>3688485</v>
       </c>
-      <c r="D271" s="66">
+      <c r="D271" s="63">
         <v>5130551</v>
       </c>
-      <c r="E271" s="66">
+      <c r="E271" s="63">
         <v>5845159</v>
       </c>
-      <c r="F271" s="66">
+      <c r="F271" s="63">
         <v>6122778</v>
       </c>
-      <c r="G271" s="66">
+      <c r="G271" s="63">
         <v>6396416</v>
       </c>
-      <c r="H271" s="66">
+      <c r="H271" s="63">
         <v>6654281</v>
       </c>
-      <c r="I271" s="66">
+      <c r="I271" s="63">
         <v>6768854</v>
       </c>
-      <c r="J271" s="20"/>
+      <c r="J271" s="83">
+        <v>6882742</v>
+      </c>
       <c r="K271" s="20"/>
       <c r="L271" s="20"/>
       <c r="M271" s="20"/>
     </row>
     <row r="272" spans="1:13">
-      <c r="A272" s="67" t="s">
+      <c r="A272" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B272" s="54">
+      <c r="B272" s="51">
         <v>1359206</v>
       </c>
-      <c r="C272" s="53">
+      <c r="C272" s="50">
         <v>2630954</v>
       </c>
-      <c r="D272" s="66">
+      <c r="D272" s="63">
         <v>3652834</v>
       </c>
-      <c r="E272" s="66">
+      <c r="E272" s="63">
         <v>4078272</v>
       </c>
-      <c r="F272" s="66">
+      <c r="F272" s="63">
         <v>4167919</v>
       </c>
-      <c r="G272" s="66">
+      <c r="G272" s="63">
         <v>4243182</v>
       </c>
-      <c r="H272" s="66">
+      <c r="H272" s="63">
         <v>4309652</v>
       </c>
-      <c r="I272" s="66">
+      <c r="I272" s="63">
         <v>4377546</v>
       </c>
-      <c r="J272" s="20"/>
+      <c r="J272" s="83">
+        <v>4446441</v>
+      </c>
       <c r="K272" s="20"/>
       <c r="L272" s="20"/>
       <c r="M272" s="20"/>
     </row>
     <row r="273" spans="1:13">
-      <c r="A273" s="67" t="s">
+      <c r="A273" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B273" s="54">
+      <c r="B273" s="51">
         <v>161135</v>
       </c>
-      <c r="C273" s="53">
+      <c r="C273" s="50">
         <v>304449</v>
       </c>
-      <c r="D273" s="66">
+      <c r="D273" s="63">
         <v>436591</v>
       </c>
-      <c r="E273" s="66">
+      <c r="E273" s="63">
         <v>497474</v>
       </c>
-      <c r="F273" s="66">
+      <c r="F273" s="63">
         <v>508777</v>
       </c>
-      <c r="G273" s="66">
+      <c r="G273" s="63">
         <v>530482</v>
       </c>
-      <c r="H273" s="66">
+      <c r="H273" s="63">
         <v>545208</v>
       </c>
-      <c r="I273" s="66">
+      <c r="I273" s="63">
         <v>559701</v>
       </c>
-      <c r="J273" s="20"/>
+      <c r="J273" s="83">
+        <v>572508</v>
+      </c>
       <c r="K273" s="20"/>
       <c r="L273" s="20"/>
       <c r="M273" s="20"/>
     </row>
     <row r="274" spans="1:13">
-      <c r="A274" s="67" t="s">
+      <c r="A274" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B274" s="54">
+      <c r="B274" s="51">
         <v>2338</v>
       </c>
-      <c r="C274" s="53">
+      <c r="C274" s="50">
         <v>4652</v>
       </c>
-      <c r="D274" s="66">
+      <c r="D274" s="63">
         <v>6966</v>
       </c>
-      <c r="E274" s="66">
+      <c r="E274" s="63">
         <v>9280</v>
       </c>
-      <c r="F274" s="66">
+      <c r="F274" s="63">
         <v>12871</v>
       </c>
-      <c r="G274" s="66">
+      <c r="G274" s="63">
         <v>16462</v>
       </c>
-      <c r="H274" s="66">
+      <c r="H274" s="63">
         <v>20053</v>
       </c>
-      <c r="I274" s="66">
+      <c r="I274" s="63">
         <v>20053</v>
       </c>
-      <c r="J274" s="20"/>
+      <c r="J274" s="83">
+        <v>20053</v>
+      </c>
       <c r="K274" s="20"/>
       <c r="L274" s="20"/>
       <c r="M274" s="20"/>
     </row>
     <row r="275" spans="1:13">
-      <c r="A275" s="67" t="s">
+      <c r="A275" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B275" s="54">
+      <c r="B275" s="51">
         <v>270542</v>
       </c>
-      <c r="C275" s="53">
+      <c r="C275" s="50">
         <v>484968</v>
       </c>
-      <c r="D275" s="66">
+      <c r="D275" s="63">
         <v>647354</v>
       </c>
-      <c r="E275" s="66">
+      <c r="E275" s="63">
         <v>759194</v>
       </c>
-      <c r="F275" s="66">
+      <c r="F275" s="63">
         <v>802851</v>
       </c>
-      <c r="G275" s="66">
+      <c r="G275" s="63">
         <v>846507</v>
       </c>
-      <c r="H275" s="66">
+      <c r="H275" s="63">
         <v>890164</v>
       </c>
-      <c r="I275" s="66">
+      <c r="I275" s="63">
         <v>904431</v>
       </c>
-      <c r="J275" s="20"/>
+      <c r="J275" s="83">
+        <v>918697</v>
+      </c>
       <c r="K275" s="20"/>
       <c r="L275" s="20"/>
       <c r="M275" s="20"/>
     </row>
     <row r="276" spans="1:13">
-      <c r="A276" s="67" t="s">
+      <c r="A276" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B276" s="54">
+      <c r="B276" s="51">
         <v>35326</v>
       </c>
-      <c r="C276" s="53">
+      <c r="C276" s="50">
         <v>68881</v>
       </c>
-      <c r="D276" s="66">
+      <c r="D276" s="63">
         <v>102436</v>
       </c>
-      <c r="E276" s="66">
+      <c r="E276" s="63">
         <v>135990</v>
       </c>
-      <c r="F276" s="66">
+      <c r="F276" s="63">
         <v>166642</v>
       </c>
-      <c r="G276" s="66">
+      <c r="G276" s="63">
         <v>197294</v>
       </c>
-      <c r="H276" s="66">
+      <c r="H276" s="63">
         <v>227945</v>
       </c>
-      <c r="I276" s="66">
+      <c r="I276" s="63">
         <v>230156</v>
       </c>
-      <c r="J276" s="20"/>
+      <c r="J276" s="83">
+        <v>232366</v>
+      </c>
       <c r="K276" s="20"/>
       <c r="L276" s="20"/>
       <c r="M276" s="20"/>
     </row>
     <row r="277" spans="1:13">
-      <c r="A277" s="67" t="s">
+      <c r="A277" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B277" s="54">
+      <c r="B277" s="51">
         <v>25911</v>
       </c>
-      <c r="C277" s="53">
+      <c r="C277" s="50">
         <v>48278</v>
       </c>
-      <c r="D277" s="66">
+      <c r="D277" s="63">
         <v>70645</v>
       </c>
-      <c r="E277" s="66">
+      <c r="E277" s="63">
         <v>93012</v>
       </c>
-      <c r="F277" s="66">
+      <c r="F277" s="63">
         <v>114869</v>
       </c>
-      <c r="G277" s="66">
+      <c r="G277" s="63">
         <v>136727</v>
       </c>
-      <c r="H277" s="66">
+      <c r="H277" s="63">
         <v>158584</v>
       </c>
-      <c r="I277" s="66">
+      <c r="I277" s="63">
         <v>164740</v>
       </c>
-      <c r="J277" s="20"/>
+      <c r="J277" s="83">
+        <v>170897</v>
+      </c>
       <c r="K277" s="20"/>
       <c r="L277" s="20"/>
       <c r="M277" s="20"/>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="67" t="s">
+      <c r="A278" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B278" s="54">
+      <c r="B278" s="51">
         <v>19062</v>
       </c>
-      <c r="C278" s="53">
+      <c r="C278" s="50">
         <v>34491</v>
       </c>
-      <c r="D278" s="66">
+      <c r="D278" s="63">
         <v>49920</v>
       </c>
-      <c r="E278" s="66">
+      <c r="E278" s="63">
         <v>65349</v>
       </c>
-      <c r="F278" s="66">
+      <c r="F278" s="63">
         <v>89645</v>
       </c>
-      <c r="G278" s="66">
+      <c r="G278" s="63">
         <v>113941</v>
       </c>
-      <c r="H278" s="66">
+      <c r="H278" s="63">
         <v>138237</v>
       </c>
-      <c r="I278" s="66">
+      <c r="I278" s="63">
         <v>139828</v>
       </c>
-      <c r="J278" s="20"/>
+      <c r="J278" s="83">
+        <v>141418</v>
+      </c>
       <c r="K278" s="20"/>
       <c r="L278" s="20"/>
       <c r="M278" s="20"/>
     </row>
     <row r="279" spans="1:13">
-      <c r="A279" s="67" t="s">
+      <c r="A279" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B279" s="54">
+      <c r="B279" s="51">
         <v>28310</v>
       </c>
-      <c r="C279" s="53">
+      <c r="C279" s="50">
         <v>51433</v>
       </c>
-      <c r="D279" s="66">
+      <c r="D279" s="63">
         <v>73715</v>
       </c>
-      <c r="E279" s="66">
+      <c r="E279" s="63">
         <v>86786</v>
       </c>
-      <c r="F279" s="66">
+      <c r="F279" s="63">
         <v>100762</v>
       </c>
-      <c r="G279" s="66">
+      <c r="G279" s="63">
         <v>114738</v>
       </c>
-      <c r="H279" s="66">
+      <c r="H279" s="63">
         <v>128713</v>
       </c>
-      <c r="I279" s="66">
+      <c r="I279" s="63">
         <v>130145</v>
       </c>
-      <c r="J279" s="20"/>
+      <c r="J279" s="83">
+        <v>131577</v>
+      </c>
       <c r="K279" s="20"/>
       <c r="L279" s="20"/>
       <c r="M279" s="20"/>
     </row>
     <row r="280" spans="1:13">
-      <c r="A280" s="67" t="s">
+      <c r="A280" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B280" s="54">
+      <c r="B280" s="51">
         <v>30668</v>
       </c>
-      <c r="C280" s="53">
+      <c r="C280" s="50">
         <v>60379</v>
       </c>
-      <c r="D280" s="66">
+      <c r="D280" s="63">
         <v>90090</v>
       </c>
-      <c r="E280" s="66">
+      <c r="E280" s="63">
         <v>119801</v>
       </c>
-      <c r="F280" s="66">
+      <c r="F280" s="63">
         <v>158442</v>
       </c>
-      <c r="G280" s="66">
+      <c r="G280" s="63">
         <v>197083</v>
       </c>
-      <c r="H280" s="66">
+      <c r="H280" s="63">
         <v>235724</v>
       </c>
-      <c r="I280" s="66">
+      <c r="I280" s="63">
         <v>242254</v>
       </c>
-      <c r="J280" s="20"/>
+      <c r="J280" s="83">
+        <v>248785</v>
+      </c>
       <c r="K280" s="20"/>
       <c r="L280" s="20"/>
       <c r="M280" s="20"/>
     </row>
     <row r="281" spans="1:13" ht="45.75" customHeight="1">
-      <c r="A281" s="70" t="s">
+      <c r="A281" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="B281" s="54">
+      <c r="B281" s="51">
         <v>419107</v>
       </c>
-      <c r="C281" s="54">
+      <c r="C281" s="51">
         <v>844919</v>
       </c>
-      <c r="D281" s="66">
+      <c r="D281" s="63">
         <v>1286425</v>
       </c>
-      <c r="E281" s="66">
+      <c r="E281" s="63">
         <v>1818981</v>
       </c>
-      <c r="F281" s="66">
+      <c r="F281" s="63">
         <v>2386413</v>
       </c>
-      <c r="G281" s="53">
+      <c r="G281" s="50">
         <v>2920868</v>
       </c>
-      <c r="H281" s="66">
+      <c r="H281" s="63">
         <v>3474616</v>
       </c>
-      <c r="I281" s="66">
+      <c r="I281" s="63">
         <v>4183867</v>
       </c>
-      <c r="J281" s="20"/>
+      <c r="J281" s="84">
+        <v>4922294</v>
+      </c>
       <c r="K281" s="20"/>
-      <c r="L281" s="22"/>
+      <c r="L281" s="21"/>
       <c r="M281" s="20"/>
     </row>
     <row r="282" spans="1:13">
-      <c r="A282" s="67" t="s">
+      <c r="A282" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B282" s="54">
+      <c r="B282" s="51">
         <v>180638</v>
       </c>
-      <c r="C282" s="53">
+      <c r="C282" s="50">
         <v>377159</v>
       </c>
-      <c r="D282" s="66">
+      <c r="D282" s="63">
         <v>570261</v>
       </c>
-      <c r="E282" s="66">
+      <c r="E282" s="63">
         <v>819743</v>
       </c>
-      <c r="F282" s="66">
+      <c r="F282" s="63">
         <v>1088683</v>
       </c>
-      <c r="G282" s="53">
+      <c r="G282" s="50">
         <v>1337383</v>
       </c>
-      <c r="H282" s="66">
+      <c r="H282" s="63">
         <v>1616611</v>
       </c>
-      <c r="I282" s="66">
+      <c r="I282" s="63">
         <v>1898102</v>
       </c>
-      <c r="J282" s="20"/>
+      <c r="J282" s="84">
+        <v>2192063</v>
+      </c>
       <c r="K282" s="20"/>
-      <c r="L282" s="22"/>
+      <c r="L282" s="21"/>
       <c r="M282" s="20"/>
     </row>
     <row r="283" spans="1:13">
-      <c r="A283" s="67" t="s">
+      <c r="A283" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="B283" s="54">
+      <c r="B283" s="51">
         <v>39375</v>
       </c>
-      <c r="C283" s="53">
+      <c r="C283" s="50">
         <v>76060</v>
       </c>
-      <c r="D283" s="66">
+      <c r="D283" s="63">
         <v>115055</v>
       </c>
-      <c r="E283" s="66">
+      <c r="E283" s="63">
         <v>164811</v>
       </c>
-      <c r="F283" s="66">
+      <c r="F283" s="63">
         <v>213217</v>
       </c>
-      <c r="G283" s="53">
+      <c r="G283" s="50">
         <v>239536</v>
       </c>
-      <c r="H283" s="66">
+      <c r="H283" s="63">
         <v>260269</v>
       </c>
-      <c r="I283" s="66">
+      <c r="I283" s="63">
         <v>295268</v>
       </c>
-      <c r="J283" s="20"/>
+      <c r="J283" s="84">
+        <v>352371</v>
+      </c>
       <c r="K283" s="20"/>
-      <c r="L283" s="22"/>
+      <c r="L283" s="21"/>
       <c r="M283" s="20"/>
     </row>
     <row r="284" spans="1:13">
-      <c r="A284" s="67" t="s">
+      <c r="A284" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="B284" s="54">
+      <c r="B284" s="51">
         <v>10867</v>
       </c>
-      <c r="C284" s="53">
+      <c r="C284" s="50">
         <v>22522</v>
       </c>
-      <c r="D284" s="66">
+      <c r="D284" s="63">
         <v>34176</v>
       </c>
-      <c r="E284" s="66">
+      <c r="E284" s="63">
         <v>45820</v>
       </c>
-      <c r="F284" s="66">
+      <c r="F284" s="63">
         <v>58293</v>
       </c>
-      <c r="G284" s="53">
+      <c r="G284" s="50">
         <v>70677</v>
       </c>
-      <c r="H284" s="66">
+      <c r="H284" s="63">
         <v>83272</v>
       </c>
-      <c r="I284" s="66">
+      <c r="I284" s="63">
         <v>105201</v>
       </c>
-      <c r="J284" s="20"/>
+      <c r="J284" s="84">
+        <v>127130</v>
+      </c>
       <c r="K284" s="20"/>
-      <c r="L284" s="22"/>
+      <c r="L284" s="21"/>
       <c r="M284" s="20"/>
     </row>
     <row r="285" spans="1:13">
-      <c r="A285" s="67" t="s">
+      <c r="A285" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B285" s="54">
+      <c r="B285" s="51">
         <v>24061</v>
       </c>
-      <c r="C285" s="53">
+      <c r="C285" s="50">
         <v>47932</v>
       </c>
-      <c r="D285" s="66">
+      <c r="D285" s="63">
         <v>72154</v>
       </c>
-      <c r="E285" s="66">
+      <c r="E285" s="63">
         <v>97766</v>
       </c>
-      <c r="F285" s="66">
+      <c r="F285" s="63">
         <v>131956</v>
       </c>
-      <c r="G285" s="53">
+      <c r="G285" s="50">
         <v>169021</v>
       </c>
-      <c r="H285" s="66">
+      <c r="H285" s="63">
         <v>200891</v>
       </c>
-      <c r="I285" s="66">
+      <c r="I285" s="63">
         <v>270538</v>
       </c>
-      <c r="J285" s="20"/>
+      <c r="J285" s="84">
+        <v>347739</v>
+      </c>
       <c r="K285" s="20"/>
-      <c r="L285" s="22"/>
+      <c r="L285" s="21"/>
       <c r="M285" s="20"/>
     </row>
     <row r="286" spans="1:13">
-      <c r="A286" s="67" t="s">
+      <c r="A286" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B286" s="54">
+      <c r="B286" s="51">
         <v>8765</v>
       </c>
-      <c r="C286" s="53">
+      <c r="C286" s="50">
         <v>25209</v>
       </c>
-      <c r="D286" s="66">
+      <c r="D286" s="63">
         <v>41652</v>
       </c>
-      <c r="E286" s="66">
+      <c r="E286" s="63">
         <v>58095</v>
       </c>
-      <c r="F286" s="66">
+      <c r="F286" s="63">
         <v>73985</v>
       </c>
-      <c r="G286" s="53">
+      <c r="G286" s="50">
         <v>89874</v>
       </c>
-      <c r="H286" s="66">
+      <c r="H286" s="63">
         <v>105763</v>
       </c>
-      <c r="I286" s="66">
+      <c r="I286" s="63">
         <v>181891</v>
       </c>
-      <c r="J286" s="20"/>
+      <c r="J286" s="84">
+        <v>258019</v>
+      </c>
       <c r="K286" s="20"/>
-      <c r="L286" s="22"/>
+      <c r="L286" s="21"/>
       <c r="M286" s="20"/>
     </row>
     <row r="287" spans="1:13">
-      <c r="A287" s="67" t="s">
+      <c r="A287" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B287" s="54">
+      <c r="B287" s="51">
         <v>9584</v>
       </c>
-      <c r="C287" s="53">
+      <c r="C287" s="50">
         <v>21871</v>
       </c>
-      <c r="D287" s="66">
+      <c r="D287" s="63">
         <v>34169</v>
       </c>
-      <c r="E287" s="66">
+      <c r="E287" s="63">
         <v>46464</v>
       </c>
-      <c r="F287" s="66">
+      <c r="F287" s="63">
         <v>57499</v>
       </c>
-      <c r="G287" s="53">
+      <c r="G287" s="50">
         <v>68564</v>
       </c>
-      <c r="H287" s="66">
+      <c r="H287" s="63">
         <v>79636</v>
       </c>
-      <c r="I287" s="66">
+      <c r="I287" s="63">
         <v>96121</v>
       </c>
-      <c r="J287" s="20"/>
+      <c r="J287" s="84">
+        <v>112594</v>
+      </c>
       <c r="K287" s="20"/>
-      <c r="L287" s="22"/>
+      <c r="L287" s="21"/>
       <c r="M287" s="20"/>
     </row>
     <row r="288" spans="1:13">
-      <c r="A288" s="67" t="s">
+      <c r="A288" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B288" s="54">
+      <c r="B288" s="51">
         <v>11280</v>
       </c>
-      <c r="C288" s="53">
+      <c r="C288" s="50">
         <v>25841</v>
       </c>
-      <c r="D288" s="66">
+      <c r="D288" s="63">
         <v>40403</v>
       </c>
-      <c r="E288" s="66">
+      <c r="E288" s="63">
         <v>54962</v>
       </c>
-      <c r="F288" s="66">
+      <c r="F288" s="63">
         <v>66668</v>
       </c>
-      <c r="G288" s="53">
+      <c r="G288" s="50">
         <v>78379</v>
       </c>
-      <c r="H288" s="66">
+      <c r="H288" s="63">
         <v>90082</v>
       </c>
-      <c r="I288" s="66">
+      <c r="I288" s="63">
         <v>108165</v>
       </c>
-      <c r="J288" s="20"/>
+      <c r="J288" s="84">
+        <v>126248</v>
+      </c>
       <c r="K288" s="20"/>
-      <c r="L288" s="22"/>
+      <c r="L288" s="21"/>
       <c r="M288" s="20"/>
     </row>
     <row r="289" spans="1:13">
-      <c r="A289" s="67" t="s">
+      <c r="A289" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B289" s="54">
+      <c r="B289" s="51">
         <v>10420</v>
       </c>
-      <c r="C289" s="53">
+      <c r="C289" s="50">
         <v>26041</v>
       </c>
-      <c r="D289" s="66">
+      <c r="D289" s="63">
         <v>41662</v>
       </c>
-      <c r="E289" s="66">
+      <c r="E289" s="63">
         <v>57283</v>
       </c>
-      <c r="F289" s="66">
+      <c r="F289" s="63">
         <v>71826</v>
       </c>
-      <c r="G289" s="53">
+      <c r="G289" s="50">
         <v>86369</v>
       </c>
-      <c r="H289" s="66">
+      <c r="H289" s="63">
         <v>100913</v>
       </c>
-      <c r="I289" s="66">
+      <c r="I289" s="63">
         <v>121212</v>
       </c>
-      <c r="J289" s="20"/>
+      <c r="J289" s="84">
+        <v>141512</v>
+      </c>
       <c r="K289" s="20"/>
-      <c r="L289" s="22"/>
+      <c r="L289" s="21"/>
       <c r="M289" s="20"/>
     </row>
     <row r="290" spans="1:13">
-      <c r="A290" s="67" t="s">
+      <c r="A290" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B290" s="54">
+      <c r="B290" s="51">
         <v>109476</v>
       </c>
-      <c r="C290" s="53">
+      <c r="C290" s="50">
         <v>191715</v>
       </c>
-      <c r="D290" s="66">
+      <c r="D290" s="63">
         <v>290396</v>
       </c>
-      <c r="E290" s="66">
+      <c r="E290" s="63">
         <v>411608</v>
       </c>
-      <c r="F290" s="66">
+      <c r="F290" s="63">
         <v>547744</v>
       </c>
-      <c r="G290" s="53">
+      <c r="G290" s="50">
         <v>690408</v>
       </c>
-      <c r="H290" s="66">
+      <c r="H290" s="63">
         <v>832407</v>
       </c>
-      <c r="I290" s="66">
+      <c r="I290" s="63">
         <v>985141</v>
       </c>
-      <c r="J290" s="20"/>
+      <c r="J290" s="84">
+        <v>1124937</v>
+      </c>
       <c r="K290" s="20"/>
-      <c r="L290" s="22"/>
+      <c r="L290" s="21"/>
       <c r="M290" s="20"/>
     </row>
     <row r="291" spans="1:13">
-      <c r="A291" s="67" t="s">
+      <c r="A291" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B291" s="54">
+      <c r="B291" s="51">
         <v>14639</v>
       </c>
-      <c r="C291" s="53">
+      <c r="C291" s="50">
         <v>30568</v>
       </c>
-      <c r="D291" s="66">
+      <c r="D291" s="63">
         <v>46496</v>
       </c>
-      <c r="E291" s="66">
+      <c r="E291" s="63">
         <v>62424</v>
       </c>
-      <c r="F291" s="66">
+      <c r="F291" s="63">
         <v>76538</v>
       </c>
-      <c r="G291" s="53">
+      <c r="G291" s="50">
         <v>90652</v>
       </c>
-      <c r="H291" s="66">
+      <c r="H291" s="63">
         <v>104765</v>
       </c>
-      <c r="I291" s="66">
+      <c r="I291" s="63">
         <v>122220</v>
       </c>
-      <c r="J291" s="28"/>
-[...2 lines deleted...]
-      <c r="M291" s="28"/>
+      <c r="J291" s="84">
+        <v>139675</v>
+      </c>
+      <c r="K291" s="26"/>
+      <c r="L291" s="26"/>
+      <c r="M291" s="26"/>
     </row>
-    <row r="292" spans="1:13" s="59" customFormat="1" ht="12.75">
-      <c r="A292" s="55" t="s">
+    <row r="292" spans="1:13" s="56" customFormat="1" ht="12.75">
+      <c r="A292" s="52" t="s">
         <v>99</v>
       </c>
-      <c r="B292" s="56"/>
-[...9 lines deleted...]
-      <c r="M292" s="61"/>
+      <c r="B292" s="53"/>
+      <c r="C292" s="53"/>
+      <c r="D292" s="54"/>
+      <c r="E292" s="55"/>
+      <c r="G292" s="57"/>
+      <c r="H292" s="55"/>
+      <c r="I292" s="58"/>
+      <c r="J292" s="58"/>
+      <c r="K292" s="58"/>
+      <c r="L292" s="58"/>
+      <c r="M292" s="58"/>
     </row>
-    <row r="293" spans="1:13" s="59" customFormat="1" ht="12.75">
-      <c r="A293" s="55" t="s">
+    <row r="293" spans="1:13" s="56" customFormat="1" ht="12.75">
+      <c r="A293" s="52" t="s">
         <v>100</v>
       </c>
-      <c r="B293" s="56"/>
-[...9 lines deleted...]
-      <c r="M293" s="58"/>
+      <c r="B293" s="53"/>
+      <c r="C293" s="53"/>
+      <c r="D293" s="53"/>
+      <c r="E293" s="55"/>
+      <c r="G293" s="57"/>
+      <c r="H293" s="55"/>
+      <c r="I293" s="55"/>
+      <c r="J293" s="55"/>
+      <c r="K293" s="55"/>
+      <c r="L293" s="55"/>
+      <c r="M293" s="55"/>
     </row>
-    <row r="294" spans="1:13" s="59" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A294" s="77" t="s">
+    <row r="294" spans="1:13" s="56" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A294" s="85" t="s">
         <v>101</v>
       </c>
-      <c r="B294" s="77"/>
-[...10 lines deleted...]
-      <c r="M294" s="77"/>
+      <c r="B294" s="85"/>
+      <c r="C294" s="85"/>
+      <c r="D294" s="85"/>
+      <c r="E294" s="85"/>
+      <c r="F294" s="85"/>
+      <c r="G294" s="85"/>
+      <c r="H294" s="85"/>
+      <c r="I294" s="85"/>
+      <c r="J294" s="85"/>
+      <c r="K294" s="85"/>
+      <c r="L294" s="85"/>
+      <c r="M294" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A294:M294"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:L1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>