--- v0 (2026-04-24)
+++ v1 (2026-06-04)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Март 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12015" windowHeight="13185"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
@@ -338,51 +338,51 @@
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -458,57 +458,63 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -783,87 +789,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="10" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="43"/>
-[...10 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="10" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="23" t="s">
@@ -888,617 +894,667 @@
         <v>11</v>
       </c>
       <c r="K4" s="23" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="23" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="22.5">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="39">
         <v>1541.1</v>
       </c>
       <c r="C5" s="41">
         <v>3231.4</v>
       </c>
       <c r="D5" s="39">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E5" s="29"/>
+      <c r="E5" s="47">
+        <v>7239.4</v>
+      </c>
       <c r="F5" s="29"/>
       <c r="G5" s="34"/>
       <c r="H5" s="29"/>
       <c r="I5" s="35"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="39">
         <v>536</v>
       </c>
       <c r="C6" s="42">
         <v>1049</v>
       </c>
       <c r="D6" s="39">
         <v>1654</v>
       </c>
-      <c r="E6" s="30"/>
+      <c r="E6" s="47">
+        <v>2328</v>
+      </c>
       <c r="F6" s="30"/>
       <c r="G6" s="34"/>
       <c r="H6" s="30"/>
       <c r="I6" s="36"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="O6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="39">
         <v>146.4</v>
       </c>
       <c r="C7" s="42">
         <v>281</v>
       </c>
       <c r="D7" s="39">
         <v>423.7</v>
       </c>
-      <c r="E7" s="30"/>
+      <c r="E7" s="47">
+        <v>560.70000000000005</v>
+      </c>
       <c r="F7" s="30"/>
       <c r="G7" s="34"/>
       <c r="H7" s="30"/>
       <c r="I7" s="36"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="O7" s="16"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="39">
         <v>50.7</v>
       </c>
       <c r="C8" s="42">
         <v>101.5</v>
       </c>
       <c r="D8" s="39">
         <v>152.4</v>
       </c>
-      <c r="E8" s="30"/>
+      <c r="E8" s="47">
+        <v>203.1</v>
+      </c>
       <c r="F8" s="30"/>
       <c r="G8" s="34"/>
       <c r="H8" s="30"/>
       <c r="I8" s="36"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="O8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39">
         <v>94</v>
       </c>
       <c r="C9" s="42">
         <v>201.6</v>
       </c>
       <c r="D9" s="39">
         <v>310.7</v>
       </c>
-      <c r="E9" s="30"/>
+      <c r="E9" s="47">
+        <v>420.6</v>
+      </c>
       <c r="F9" s="30"/>
       <c r="G9" s="34"/>
       <c r="H9" s="30"/>
       <c r="I9" s="36"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="O9" s="17"/>
       <c r="P9" s="14"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="39">
         <v>73.7</v>
       </c>
       <c r="C10" s="42">
         <v>195.3</v>
       </c>
       <c r="D10" s="39">
         <v>317</v>
       </c>
-      <c r="E10" s="30"/>
+      <c r="E10" s="47">
+        <v>438.7</v>
+      </c>
       <c r="F10" s="30"/>
       <c r="G10" s="34"/>
       <c r="H10" s="30"/>
       <c r="I10" s="36"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="O10" s="18"/>
       <c r="P10" s="13"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="39">
         <v>87.5</v>
       </c>
       <c r="C11" s="42">
         <v>170.7</v>
       </c>
       <c r="D11" s="39">
         <v>253.9</v>
       </c>
-      <c r="E11" s="30"/>
+      <c r="E11" s="47">
+        <v>337.2</v>
+      </c>
       <c r="F11" s="30"/>
       <c r="G11" s="34"/>
       <c r="H11" s="30"/>
       <c r="I11" s="36"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="39">
         <v>65.7</v>
       </c>
       <c r="C12" s="42">
         <v>152.5</v>
       </c>
       <c r="D12" s="39">
         <v>240.3</v>
       </c>
-      <c r="E12" s="30"/>
+      <c r="E12" s="47">
+        <v>502.1</v>
+      </c>
       <c r="F12" s="30"/>
       <c r="G12" s="34"/>
       <c r="H12" s="30"/>
       <c r="I12" s="36"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="O12" s="17"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="39">
         <v>37</v>
       </c>
       <c r="C13" s="42">
         <v>82.3</v>
       </c>
       <c r="D13" s="39">
         <v>127.7</v>
       </c>
-      <c r="E13" s="30"/>
+      <c r="E13" s="47">
+        <v>173</v>
+      </c>
       <c r="F13" s="30"/>
       <c r="G13" s="34"/>
       <c r="H13" s="30"/>
       <c r="I13" s="36"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="O13" s="19"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="39">
         <v>393.4</v>
       </c>
       <c r="C14" s="42">
         <v>878.9</v>
       </c>
       <c r="D14" s="39">
         <v>1422.5</v>
       </c>
-      <c r="E14" s="30"/>
+      <c r="E14" s="47">
+        <v>2034</v>
+      </c>
       <c r="F14" s="30"/>
       <c r="G14" s="34"/>
       <c r="H14" s="30"/>
       <c r="I14" s="36"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="O14" s="16"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="39">
         <v>56.8</v>
       </c>
       <c r="C15" s="42">
         <v>118.5</v>
       </c>
       <c r="D15" s="39">
         <v>180.3</v>
       </c>
-      <c r="E15" s="30"/>
+      <c r="E15" s="47">
+        <v>242.1</v>
+      </c>
       <c r="F15" s="30"/>
       <c r="G15" s="34"/>
       <c r="H15" s="30"/>
       <c r="I15" s="36"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="O15" s="16"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1">
       <c r="A16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="39">
         <v>1521.1</v>
       </c>
       <c r="C16" s="42">
         <v>3198.4</v>
       </c>
       <c r="D16" s="39">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E16" s="30"/>
+      <c r="E16" s="47">
+        <v>7006.4</v>
+      </c>
       <c r="F16" s="30"/>
       <c r="G16" s="34"/>
       <c r="H16" s="30"/>
       <c r="I16" s="36"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="O16" s="16"/>
     </row>
     <row r="17" spans="1:15" s="11" customFormat="1">
       <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="39">
         <v>536</v>
       </c>
       <c r="C17" s="42">
         <v>1049</v>
       </c>
       <c r="D17" s="39">
         <v>1654</v>
       </c>
-      <c r="E17" s="30"/>
+      <c r="E17" s="47">
+        <v>2328</v>
+      </c>
       <c r="F17" s="30"/>
       <c r="G17" s="34"/>
       <c r="H17" s="30"/>
       <c r="I17" s="36"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="O17" s="16"/>
     </row>
     <row r="18" spans="1:15" s="11" customFormat="1">
       <c r="A18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="39">
         <v>126.4</v>
       </c>
       <c r="C18" s="42">
         <v>248</v>
       </c>
       <c r="D18" s="39">
         <v>376.7</v>
       </c>
-      <c r="E18" s="30"/>
+      <c r="E18" s="47">
+        <v>503.7</v>
+      </c>
       <c r="F18" s="30"/>
       <c r="G18" s="34"/>
       <c r="H18" s="30"/>
       <c r="I18" s="36"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:15" s="11" customFormat="1">
       <c r="A19" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="39">
         <v>50.7</v>
       </c>
       <c r="C19" s="42">
         <v>101.5</v>
       </c>
       <c r="D19" s="39">
         <v>152.4</v>
       </c>
-      <c r="E19" s="30"/>
+      <c r="E19" s="47">
+        <v>203.1</v>
+      </c>
       <c r="F19" s="30"/>
       <c r="G19" s="34"/>
       <c r="H19" s="30"/>
       <c r="I19" s="36"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:15" s="11" customFormat="1">
       <c r="A20" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="39">
         <v>94</v>
       </c>
       <c r="C20" s="42">
         <v>201.6</v>
       </c>
       <c r="D20" s="39">
         <v>310.7</v>
       </c>
-      <c r="E20" s="30"/>
+      <c r="E20" s="47">
+        <v>420.6</v>
+      </c>
       <c r="F20" s="30"/>
       <c r="G20" s="34"/>
       <c r="H20" s="30"/>
       <c r="I20" s="36"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:15" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="39">
         <v>73.7</v>
       </c>
       <c r="C21" s="42">
         <v>195.3</v>
       </c>
       <c r="D21" s="39">
         <v>317</v>
       </c>
-      <c r="E21" s="30"/>
+      <c r="E21" s="47">
+        <v>438.7</v>
+      </c>
       <c r="F21" s="30"/>
       <c r="G21" s="34"/>
       <c r="H21" s="30"/>
       <c r="I21" s="36"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
     </row>
     <row r="22" spans="1:15" s="11" customFormat="1">
       <c r="A22" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="39">
         <v>87.5</v>
       </c>
       <c r="C22" s="42">
         <v>170.7</v>
       </c>
       <c r="D22" s="39">
         <v>253.9</v>
       </c>
-      <c r="E22" s="30"/>
+      <c r="E22" s="47">
+        <v>337.2</v>
+      </c>
       <c r="F22" s="30"/>
       <c r="G22" s="34"/>
       <c r="H22" s="30"/>
       <c r="I22" s="36"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:15" s="11" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="39">
         <v>65.7</v>
       </c>
       <c r="C23" s="42">
         <v>152.5</v>
       </c>
       <c r="D23" s="39">
         <v>239.3</v>
       </c>
-      <c r="E23" s="30"/>
+      <c r="E23" s="47">
+        <v>326.10000000000002</v>
+      </c>
       <c r="F23" s="30"/>
       <c r="G23" s="34"/>
       <c r="H23" s="30"/>
       <c r="I23" s="36"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:15" s="11" customFormat="1">
       <c r="A24" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="39">
         <v>37</v>
       </c>
       <c r="C24" s="42">
         <v>82.3</v>
       </c>
       <c r="D24" s="39">
         <v>127.7</v>
       </c>
-      <c r="E24" s="30"/>
+      <c r="E24" s="47">
+        <v>173</v>
+      </c>
       <c r="F24" s="30"/>
       <c r="G24" s="34"/>
       <c r="H24" s="30"/>
       <c r="I24" s="36"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:15" s="11" customFormat="1">
       <c r="A25" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="39">
         <v>393.4</v>
       </c>
       <c r="C25" s="42">
         <v>878.9</v>
       </c>
       <c r="D25" s="39">
         <v>1422.5</v>
       </c>
-      <c r="E25" s="30"/>
+      <c r="E25" s="47">
+        <v>2034</v>
+      </c>
       <c r="F25" s="30"/>
       <c r="G25" s="34"/>
       <c r="H25" s="30"/>
       <c r="I25" s="36"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:15" s="11" customFormat="1">
       <c r="A26" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="39">
         <v>56.8</v>
       </c>
       <c r="C26" s="42">
         <v>118.5</v>
       </c>
       <c r="D26" s="39">
         <v>180.3</v>
       </c>
-      <c r="E26" s="30"/>
+      <c r="E26" s="47">
+        <v>242.1</v>
+      </c>
       <c r="F26" s="30"/>
       <c r="G26" s="34"/>
       <c r="H26" s="30"/>
       <c r="I26" s="36"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:15" s="11" customFormat="1" ht="22.5">
       <c r="A27" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="39">
         <v>20</v>
       </c>
       <c r="C27" s="42">
         <v>33</v>
       </c>
       <c r="D27" s="39">
         <v>48</v>
       </c>
-      <c r="E27" s="30"/>
+      <c r="E27" s="47">
+        <v>233</v>
+      </c>
       <c r="F27" s="30"/>
       <c r="G27" s="34"/>
       <c r="H27" s="30"/>
       <c r="I27" s="36"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
     </row>
     <row r="28" spans="1:15" s="11" customFormat="1">
       <c r="A28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="42">
         <v>20</v>
       </c>
       <c r="C28" s="42">
         <v>33</v>
       </c>
       <c r="D28" s="39">
         <v>47</v>
       </c>
-      <c r="E28" s="42"/>
+      <c r="E28" s="47">
+        <v>57</v>
+      </c>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
     </row>
     <row r="29" spans="1:15" s="11" customFormat="1">
-      <c r="A29" s="44" t="s">
+      <c r="A29" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="45" t="s">
+      <c r="B29" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="45" t="s">
+      <c r="C29" s="44" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="40">
         <v>1</v>
       </c>
-      <c r="E29" s="40"/>
+      <c r="E29" s="46">
+        <v>176</v>
+      </c>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
     </row>
     <row r="30" spans="1:15" s="10" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="7"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="6"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>