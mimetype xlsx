--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
@@ -464,58 +464,58 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -788,88 +788,88 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="10" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="45"/>
-[...10 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="10" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="23" t="s">
@@ -894,668 +894,718 @@
         <v>11</v>
       </c>
       <c r="K4" s="23" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="23" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="22.5">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="39">
         <v>1541.1</v>
       </c>
       <c r="C5" s="41">
         <v>3231.4</v>
       </c>
       <c r="D5" s="39">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E5" s="47">
+      <c r="E5" s="46">
         <v>7239.4</v>
       </c>
-      <c r="F5" s="29"/>
+      <c r="F5" s="41">
+        <v>9690.7000000000007</v>
+      </c>
       <c r="G5" s="34"/>
       <c r="H5" s="29"/>
       <c r="I5" s="35"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="39">
         <v>536</v>
       </c>
       <c r="C6" s="42">
         <v>1049</v>
       </c>
       <c r="D6" s="39">
         <v>1654</v>
       </c>
-      <c r="E6" s="47">
+      <c r="E6" s="46">
         <v>2328</v>
       </c>
-      <c r="F6" s="30"/>
+      <c r="F6" s="42">
+        <v>3106</v>
+      </c>
       <c r="G6" s="34"/>
       <c r="H6" s="30"/>
       <c r="I6" s="36"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="O6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="39">
         <v>146.4</v>
       </c>
       <c r="C7" s="42">
         <v>281</v>
       </c>
       <c r="D7" s="39">
         <v>423.7</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="46">
         <v>560.70000000000005</v>
       </c>
-      <c r="F7" s="30"/>
+      <c r="F7" s="42">
+        <v>695.2</v>
+      </c>
       <c r="G7" s="34"/>
       <c r="H7" s="30"/>
       <c r="I7" s="36"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="O7" s="16"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="39">
         <v>50.7</v>
       </c>
       <c r="C8" s="42">
         <v>101.5</v>
       </c>
       <c r="D8" s="39">
         <v>152.4</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="46">
         <v>203.1</v>
       </c>
-      <c r="F8" s="30"/>
+      <c r="F8" s="42">
+        <v>265.5</v>
+      </c>
       <c r="G8" s="34"/>
       <c r="H8" s="30"/>
       <c r="I8" s="36"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="O8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39">
         <v>94</v>
       </c>
       <c r="C9" s="42">
         <v>201.6</v>
       </c>
       <c r="D9" s="39">
         <v>310.7</v>
       </c>
-      <c r="E9" s="47">
+      <c r="E9" s="46">
         <v>420.6</v>
       </c>
-      <c r="F9" s="30"/>
+      <c r="F9" s="42">
+        <v>525.4</v>
+      </c>
       <c r="G9" s="34"/>
       <c r="H9" s="30"/>
       <c r="I9" s="36"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="O9" s="17"/>
       <c r="P9" s="14"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="39">
         <v>73.7</v>
       </c>
       <c r="C10" s="42">
         <v>195.3</v>
       </c>
       <c r="D10" s="39">
         <v>317</v>
       </c>
-      <c r="E10" s="47">
+      <c r="E10" s="46">
         <v>438.7</v>
       </c>
-      <c r="F10" s="30"/>
+      <c r="F10" s="42">
+        <v>548.70000000000005</v>
+      </c>
       <c r="G10" s="34"/>
       <c r="H10" s="30"/>
       <c r="I10" s="36"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="O10" s="18"/>
       <c r="P10" s="13"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="39">
         <v>87.5</v>
       </c>
       <c r="C11" s="42">
         <v>170.7</v>
       </c>
       <c r="D11" s="39">
         <v>253.9</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="46">
         <v>337.2</v>
       </c>
-      <c r="F11" s="30"/>
+      <c r="F11" s="42">
+        <v>410.9</v>
+      </c>
       <c r="G11" s="34"/>
       <c r="H11" s="30"/>
       <c r="I11" s="36"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="39">
         <v>65.7</v>
       </c>
       <c r="C12" s="42">
         <v>152.5</v>
       </c>
       <c r="D12" s="39">
         <v>240.3</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="46">
         <v>502.1</v>
       </c>
-      <c r="F12" s="30"/>
+      <c r="F12" s="42">
+        <v>976.4</v>
+      </c>
       <c r="G12" s="34"/>
       <c r="H12" s="30"/>
       <c r="I12" s="36"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="O12" s="17"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="39">
         <v>37</v>
       </c>
       <c r="C13" s="42">
         <v>82.3</v>
       </c>
       <c r="D13" s="39">
         <v>127.7</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="46">
         <v>173</v>
       </c>
-      <c r="F13" s="30"/>
+      <c r="F13" s="42">
+        <v>214</v>
+      </c>
       <c r="G13" s="34"/>
       <c r="H13" s="30"/>
       <c r="I13" s="36"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="O13" s="19"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="39">
         <v>393.4</v>
       </c>
       <c r="C14" s="42">
         <v>878.9</v>
       </c>
       <c r="D14" s="39">
         <v>1422.5</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="46">
         <v>2034</v>
       </c>
-      <c r="F14" s="30"/>
+      <c r="F14" s="42">
+        <v>2651.9</v>
+      </c>
       <c r="G14" s="34"/>
       <c r="H14" s="30"/>
       <c r="I14" s="36"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="O14" s="16"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="39">
         <v>56.8</v>
       </c>
       <c r="C15" s="42">
         <v>118.5</v>
       </c>
       <c r="D15" s="39">
         <v>180.3</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="46">
         <v>242.1</v>
       </c>
-      <c r="F15" s="30"/>
+      <c r="F15" s="42">
+        <v>296.8</v>
+      </c>
       <c r="G15" s="34"/>
       <c r="H15" s="30"/>
       <c r="I15" s="36"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="O15" s="16"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1">
       <c r="A16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="39">
         <v>1521.1</v>
       </c>
       <c r="C16" s="42">
         <v>3198.4</v>
       </c>
       <c r="D16" s="39">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="46">
         <v>7006.4</v>
       </c>
-      <c r="F16" s="30"/>
+      <c r="F16" s="42">
+        <v>9042.7000000000007</v>
+      </c>
       <c r="G16" s="34"/>
       <c r="H16" s="30"/>
       <c r="I16" s="36"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="O16" s="16"/>
     </row>
     <row r="17" spans="1:15" s="11" customFormat="1">
       <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="39">
         <v>536</v>
       </c>
       <c r="C17" s="42">
         <v>1049</v>
       </c>
       <c r="D17" s="39">
         <v>1654</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="46">
         <v>2328</v>
       </c>
-      <c r="F17" s="30"/>
+      <c r="F17" s="42">
+        <v>3106</v>
+      </c>
       <c r="G17" s="34"/>
       <c r="H17" s="30"/>
       <c r="I17" s="36"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="O17" s="16"/>
     </row>
     <row r="18" spans="1:15" s="11" customFormat="1">
       <c r="A18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="39">
         <v>126.4</v>
       </c>
       <c r="C18" s="42">
         <v>248</v>
       </c>
       <c r="D18" s="39">
         <v>376.7</v>
       </c>
-      <c r="E18" s="47">
+      <c r="E18" s="46">
         <v>503.7</v>
       </c>
-      <c r="F18" s="30"/>
+      <c r="F18" s="42">
+        <v>629.20000000000005</v>
+      </c>
       <c r="G18" s="34"/>
       <c r="H18" s="30"/>
       <c r="I18" s="36"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:15" s="11" customFormat="1">
       <c r="A19" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="39">
         <v>50.7</v>
       </c>
       <c r="C19" s="42">
         <v>101.5</v>
       </c>
       <c r="D19" s="39">
         <v>152.4</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="46">
         <v>203.1</v>
       </c>
-      <c r="F19" s="30"/>
+      <c r="F19" s="42">
+        <v>265.5</v>
+      </c>
       <c r="G19" s="34"/>
       <c r="H19" s="30"/>
       <c r="I19" s="36"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:15" s="11" customFormat="1">
       <c r="A20" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="39">
         <v>94</v>
       </c>
       <c r="C20" s="42">
         <v>201.6</v>
       </c>
       <c r="D20" s="39">
         <v>310.7</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="46">
         <v>420.6</v>
       </c>
-      <c r="F20" s="30"/>
+      <c r="F20" s="42">
+        <v>525.4</v>
+      </c>
       <c r="G20" s="34"/>
       <c r="H20" s="30"/>
       <c r="I20" s="36"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:15" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="39">
         <v>73.7</v>
       </c>
       <c r="C21" s="42">
         <v>195.3</v>
       </c>
       <c r="D21" s="39">
         <v>317</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="46">
         <v>438.7</v>
       </c>
-      <c r="F21" s="30"/>
+      <c r="F21" s="42">
+        <v>548.70000000000005</v>
+      </c>
       <c r="G21" s="34"/>
       <c r="H21" s="30"/>
       <c r="I21" s="36"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
     </row>
     <row r="22" spans="1:15" s="11" customFormat="1">
       <c r="A22" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="39">
         <v>87.5</v>
       </c>
       <c r="C22" s="42">
         <v>170.7</v>
       </c>
       <c r="D22" s="39">
         <v>253.9</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="46">
         <v>337.2</v>
       </c>
-      <c r="F22" s="30"/>
+      <c r="F22" s="42">
+        <v>410.9</v>
+      </c>
       <c r="G22" s="34"/>
       <c r="H22" s="30"/>
       <c r="I22" s="36"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:15" s="11" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="39">
         <v>65.7</v>
       </c>
       <c r="C23" s="42">
         <v>152.5</v>
       </c>
       <c r="D23" s="39">
         <v>239.3</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="46">
         <v>326.10000000000002</v>
       </c>
-      <c r="F23" s="30"/>
+      <c r="F23" s="42">
+        <v>394.4</v>
+      </c>
       <c r="G23" s="34"/>
       <c r="H23" s="30"/>
       <c r="I23" s="36"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:15" s="11" customFormat="1">
       <c r="A24" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="39">
         <v>37</v>
       </c>
       <c r="C24" s="42">
         <v>82.3</v>
       </c>
       <c r="D24" s="39">
         <v>127.7</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="46">
         <v>173</v>
       </c>
-      <c r="F24" s="30"/>
+      <c r="F24" s="42">
+        <v>214</v>
+      </c>
       <c r="G24" s="34"/>
       <c r="H24" s="30"/>
       <c r="I24" s="36"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:15" s="11" customFormat="1">
       <c r="A25" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="39">
         <v>393.4</v>
       </c>
       <c r="C25" s="42">
         <v>878.9</v>
       </c>
       <c r="D25" s="39">
         <v>1422.5</v>
       </c>
-      <c r="E25" s="47">
+      <c r="E25" s="46">
         <v>2034</v>
       </c>
-      <c r="F25" s="30"/>
+      <c r="F25" s="42">
+        <v>2651.9</v>
+      </c>
       <c r="G25" s="34"/>
       <c r="H25" s="30"/>
       <c r="I25" s="36"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:15" s="11" customFormat="1">
       <c r="A26" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="39">
         <v>56.8</v>
       </c>
       <c r="C26" s="42">
         <v>118.5</v>
       </c>
       <c r="D26" s="39">
         <v>180.3</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="46">
         <v>242.1</v>
       </c>
-      <c r="F26" s="30"/>
+      <c r="F26" s="42">
+        <v>296.8</v>
+      </c>
       <c r="G26" s="34"/>
       <c r="H26" s="30"/>
       <c r="I26" s="36"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:15" s="11" customFormat="1" ht="22.5">
       <c r="A27" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="39">
         <v>20</v>
       </c>
       <c r="C27" s="42">
         <v>33</v>
       </c>
       <c r="D27" s="39">
         <v>48</v>
       </c>
-      <c r="E27" s="47">
+      <c r="E27" s="46">
         <v>233</v>
       </c>
-      <c r="F27" s="30"/>
+      <c r="F27" s="42">
+        <v>648</v>
+      </c>
       <c r="G27" s="34"/>
       <c r="H27" s="30"/>
       <c r="I27" s="36"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
     </row>
     <row r="28" spans="1:15" s="11" customFormat="1">
       <c r="A28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="42">
         <v>20</v>
       </c>
       <c r="C28" s="42">
         <v>33</v>
       </c>
       <c r="D28" s="39">
         <v>47</v>
       </c>
-      <c r="E28" s="47">
+      <c r="E28" s="46">
         <v>57</v>
       </c>
-      <c r="F28" s="42"/>
+      <c r="F28" s="42">
+        <v>66</v>
+      </c>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
     </row>
     <row r="29" spans="1:15" s="11" customFormat="1">
       <c r="A29" s="43" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="44" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="40">
         <v>1</v>
       </c>
-      <c r="E29" s="46">
+      <c r="E29" s="45">
         <v>176</v>
       </c>
-      <c r="F29" s="40"/>
+      <c r="F29" s="45">
+        <v>582</v>
+      </c>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
     </row>
     <row r="30" spans="1:15" s="10" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="7"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="6"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>