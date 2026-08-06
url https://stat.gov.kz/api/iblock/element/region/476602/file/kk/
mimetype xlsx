--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
@@ -338,51 +338,51 @@
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -472,50 +472,59 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -789,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="10" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="47"/>
@@ -900,713 +909,763 @@
         <v>13</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="22.5">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="39">
         <v>1541.1</v>
       </c>
       <c r="C5" s="41">
         <v>3231.4</v>
       </c>
       <c r="D5" s="39">
         <v>5082.3999999999996</v>
       </c>
       <c r="E5" s="46">
         <v>7239.4</v>
       </c>
       <c r="F5" s="41">
         <v>9690.7000000000007</v>
       </c>
-      <c r="G5" s="34"/>
+      <c r="G5" s="49">
+        <v>12083.4</v>
+      </c>
       <c r="H5" s="29"/>
       <c r="I5" s="35"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="39">
         <v>536</v>
       </c>
       <c r="C6" s="42">
         <v>1049</v>
       </c>
       <c r="D6" s="39">
         <v>1654</v>
       </c>
       <c r="E6" s="46">
         <v>2328</v>
       </c>
       <c r="F6" s="42">
         <v>3106</v>
       </c>
-      <c r="G6" s="34"/>
+      <c r="G6" s="50">
+        <v>3901</v>
+      </c>
       <c r="H6" s="30"/>
       <c r="I6" s="36"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="O6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="39">
         <v>146.4</v>
       </c>
       <c r="C7" s="42">
         <v>281</v>
       </c>
       <c r="D7" s="39">
         <v>423.7</v>
       </c>
       <c r="E7" s="46">
         <v>560.70000000000005</v>
       </c>
       <c r="F7" s="42">
         <v>695.2</v>
       </c>
-      <c r="G7" s="34"/>
+      <c r="G7" s="50">
+        <v>882</v>
+      </c>
       <c r="H7" s="30"/>
       <c r="I7" s="36"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="O7" s="16"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="39">
         <v>50.7</v>
       </c>
       <c r="C8" s="42">
         <v>101.5</v>
       </c>
       <c r="D8" s="39">
         <v>152.4</v>
       </c>
       <c r="E8" s="46">
         <v>203.1</v>
       </c>
       <c r="F8" s="42">
         <v>265.5</v>
       </c>
-      <c r="G8" s="34"/>
+      <c r="G8" s="50">
+        <v>327.10000000000002</v>
+      </c>
       <c r="H8" s="30"/>
       <c r="I8" s="36"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="O8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="39">
         <v>94</v>
       </c>
       <c r="C9" s="42">
         <v>201.6</v>
       </c>
       <c r="D9" s="39">
         <v>310.7</v>
       </c>
       <c r="E9" s="46">
         <v>420.6</v>
       </c>
       <c r="F9" s="42">
         <v>525.4</v>
       </c>
-      <c r="G9" s="34"/>
+      <c r="G9" s="50">
+        <v>636.79999999999995</v>
+      </c>
       <c r="H9" s="30"/>
       <c r="I9" s="36"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="O9" s="17"/>
       <c r="P9" s="14"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="39">
         <v>73.7</v>
       </c>
       <c r="C10" s="42">
         <v>195.3</v>
       </c>
       <c r="D10" s="39">
         <v>317</v>
       </c>
       <c r="E10" s="46">
         <v>438.7</v>
       </c>
       <c r="F10" s="42">
         <v>548.70000000000005</v>
       </c>
-      <c r="G10" s="34"/>
+      <c r="G10" s="50">
+        <v>658.7</v>
+      </c>
       <c r="H10" s="30"/>
       <c r="I10" s="36"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="O10" s="18"/>
       <c r="P10" s="13"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="39">
         <v>87.5</v>
       </c>
       <c r="C11" s="42">
         <v>170.7</v>
       </c>
       <c r="D11" s="39">
         <v>253.9</v>
       </c>
       <c r="E11" s="46">
         <v>337.2</v>
       </c>
       <c r="F11" s="42">
         <v>410.9</v>
       </c>
-      <c r="G11" s="34"/>
+      <c r="G11" s="50">
+        <v>484.9</v>
+      </c>
       <c r="H11" s="30"/>
       <c r="I11" s="36"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="39">
         <v>65.7</v>
       </c>
       <c r="C12" s="42">
         <v>152.5</v>
       </c>
       <c r="D12" s="39">
         <v>240.3</v>
       </c>
       <c r="E12" s="46">
         <v>502.1</v>
       </c>
       <c r="F12" s="42">
         <v>976.4</v>
       </c>
-      <c r="G12" s="34"/>
+      <c r="G12" s="50">
+        <v>1281.5999999999999</v>
+      </c>
       <c r="H12" s="30"/>
       <c r="I12" s="36"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="O12" s="17"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="39">
         <v>37</v>
       </c>
       <c r="C13" s="42">
         <v>82.3</v>
       </c>
       <c r="D13" s="39">
         <v>127.7</v>
       </c>
       <c r="E13" s="46">
         <v>173</v>
       </c>
       <c r="F13" s="42">
         <v>214</v>
       </c>
-      <c r="G13" s="34"/>
+      <c r="G13" s="50">
+        <v>255</v>
+      </c>
       <c r="H13" s="30"/>
       <c r="I13" s="36"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="O13" s="19"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="39">
         <v>393.4</v>
       </c>
       <c r="C14" s="42">
         <v>878.9</v>
       </c>
       <c r="D14" s="39">
         <v>1422.5</v>
       </c>
       <c r="E14" s="46">
         <v>2034</v>
       </c>
       <c r="F14" s="42">
         <v>2651.9</v>
       </c>
-      <c r="G14" s="34"/>
+      <c r="G14" s="50">
+        <v>3304.8</v>
+      </c>
       <c r="H14" s="30"/>
       <c r="I14" s="36"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="O14" s="16"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="39">
         <v>56.8</v>
       </c>
       <c r="C15" s="42">
         <v>118.5</v>
       </c>
       <c r="D15" s="39">
         <v>180.3</v>
       </c>
       <c r="E15" s="46">
         <v>242.1</v>
       </c>
       <c r="F15" s="42">
         <v>296.8</v>
       </c>
-      <c r="G15" s="34"/>
+      <c r="G15" s="50">
+        <v>351.5</v>
+      </c>
       <c r="H15" s="30"/>
       <c r="I15" s="36"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="O15" s="16"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1">
       <c r="A16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="39">
         <v>1521.1</v>
       </c>
       <c r="C16" s="42">
         <v>3198.4</v>
       </c>
       <c r="D16" s="39">
         <v>5034.3999999999996</v>
       </c>
       <c r="E16" s="46">
         <v>7006.4</v>
       </c>
       <c r="F16" s="42">
         <v>9042.7000000000007</v>
       </c>
-      <c r="G16" s="34"/>
+      <c r="G16" s="50">
+        <v>11189.4</v>
+      </c>
       <c r="H16" s="30"/>
       <c r="I16" s="36"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="O16" s="16"/>
     </row>
     <row r="17" spans="1:15" s="11" customFormat="1">
       <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="39">
         <v>536</v>
       </c>
       <c r="C17" s="42">
         <v>1049</v>
       </c>
       <c r="D17" s="39">
         <v>1654</v>
       </c>
       <c r="E17" s="46">
         <v>2328</v>
       </c>
       <c r="F17" s="42">
         <v>3106</v>
       </c>
-      <c r="G17" s="34"/>
+      <c r="G17" s="50">
+        <v>3901</v>
+      </c>
       <c r="H17" s="30"/>
       <c r="I17" s="36"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="O17" s="16"/>
     </row>
     <row r="18" spans="1:15" s="11" customFormat="1">
       <c r="A18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="39">
         <v>126.4</v>
       </c>
       <c r="C18" s="42">
         <v>248</v>
       </c>
       <c r="D18" s="39">
         <v>376.7</v>
       </c>
       <c r="E18" s="46">
         <v>503.7</v>
       </c>
       <c r="F18" s="42">
         <v>629.20000000000005</v>
       </c>
-      <c r="G18" s="34"/>
+      <c r="G18" s="50">
+        <v>807</v>
+      </c>
       <c r="H18" s="30"/>
       <c r="I18" s="36"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:15" s="11" customFormat="1">
       <c r="A19" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="39">
         <v>50.7</v>
       </c>
       <c r="C19" s="42">
         <v>101.5</v>
       </c>
       <c r="D19" s="39">
         <v>152.4</v>
       </c>
       <c r="E19" s="46">
         <v>203.1</v>
       </c>
       <c r="F19" s="42">
         <v>265.5</v>
       </c>
-      <c r="G19" s="34"/>
+      <c r="G19" s="50">
+        <v>327.10000000000002</v>
+      </c>
       <c r="H19" s="30"/>
       <c r="I19" s="36"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:15" s="11" customFormat="1">
       <c r="A20" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="39">
         <v>94</v>
       </c>
       <c r="C20" s="42">
         <v>201.6</v>
       </c>
       <c r="D20" s="39">
         <v>310.7</v>
       </c>
       <c r="E20" s="46">
         <v>420.6</v>
       </c>
       <c r="F20" s="42">
         <v>525.4</v>
       </c>
-      <c r="G20" s="34"/>
+      <c r="G20" s="50">
+        <v>636.79999999999995</v>
+      </c>
       <c r="H20" s="30"/>
       <c r="I20" s="36"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:15" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="39">
         <v>73.7</v>
       </c>
       <c r="C21" s="42">
         <v>195.3</v>
       </c>
       <c r="D21" s="39">
         <v>317</v>
       </c>
       <c r="E21" s="46">
         <v>438.7</v>
       </c>
       <c r="F21" s="42">
         <v>548.70000000000005</v>
       </c>
-      <c r="G21" s="34"/>
+      <c r="G21" s="50">
+        <v>658.7</v>
+      </c>
       <c r="H21" s="30"/>
       <c r="I21" s="36"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
     </row>
     <row r="22" spans="1:15" s="11" customFormat="1">
       <c r="A22" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="39">
         <v>87.5</v>
       </c>
       <c r="C22" s="42">
         <v>170.7</v>
       </c>
       <c r="D22" s="39">
         <v>253.9</v>
       </c>
       <c r="E22" s="46">
         <v>337.2</v>
       </c>
       <c r="F22" s="42">
         <v>410.9</v>
       </c>
-      <c r="G22" s="34"/>
+      <c r="G22" s="50">
+        <v>484.9</v>
+      </c>
       <c r="H22" s="30"/>
       <c r="I22" s="36"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
     </row>
     <row r="23" spans="1:15" s="11" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="39">
         <v>65.7</v>
       </c>
       <c r="C23" s="42">
         <v>152.5</v>
       </c>
       <c r="D23" s="39">
         <v>239.3</v>
       </c>
       <c r="E23" s="46">
         <v>326.10000000000002</v>
       </c>
       <c r="F23" s="42">
         <v>394.4</v>
       </c>
-      <c r="G23" s="34"/>
+      <c r="G23" s="50">
+        <v>462.6</v>
+      </c>
       <c r="H23" s="30"/>
       <c r="I23" s="36"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:15" s="11" customFormat="1">
       <c r="A24" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="39">
         <v>37</v>
       </c>
       <c r="C24" s="42">
         <v>82.3</v>
       </c>
       <c r="D24" s="39">
         <v>127.7</v>
       </c>
       <c r="E24" s="46">
         <v>173</v>
       </c>
       <c r="F24" s="42">
         <v>214</v>
       </c>
-      <c r="G24" s="34"/>
+      <c r="G24" s="50">
+        <v>255</v>
+      </c>
       <c r="H24" s="30"/>
       <c r="I24" s="36"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:15" s="11" customFormat="1">
       <c r="A25" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="39">
         <v>393.4</v>
       </c>
       <c r="C25" s="42">
         <v>878.9</v>
       </c>
       <c r="D25" s="39">
         <v>1422.5</v>
       </c>
       <c r="E25" s="46">
         <v>2034</v>
       </c>
       <c r="F25" s="42">
         <v>2651.9</v>
       </c>
-      <c r="G25" s="34"/>
+      <c r="G25" s="50">
+        <v>3304.8</v>
+      </c>
       <c r="H25" s="30"/>
       <c r="I25" s="36"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:15" s="11" customFormat="1">
       <c r="A26" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="39">
         <v>56.8</v>
       </c>
       <c r="C26" s="42">
         <v>118.5</v>
       </c>
       <c r="D26" s="39">
         <v>180.3</v>
       </c>
       <c r="E26" s="46">
         <v>242.1</v>
       </c>
       <c r="F26" s="42">
         <v>296.8</v>
       </c>
-      <c r="G26" s="34"/>
+      <c r="G26" s="50">
+        <v>351.5</v>
+      </c>
       <c r="H26" s="30"/>
       <c r="I26" s="36"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:15" s="11" customFormat="1" ht="22.5">
       <c r="A27" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="39">
         <v>20</v>
       </c>
       <c r="C27" s="42">
         <v>33</v>
       </c>
       <c r="D27" s="39">
         <v>48</v>
       </c>
       <c r="E27" s="46">
         <v>233</v>
       </c>
       <c r="F27" s="42">
         <v>648</v>
       </c>
-      <c r="G27" s="34"/>
+      <c r="G27" s="50">
+        <v>894</v>
+      </c>
       <c r="H27" s="30"/>
       <c r="I27" s="36"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
     </row>
     <row r="28" spans="1:15" s="11" customFormat="1">
       <c r="A28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="42">
         <v>20</v>
       </c>
       <c r="C28" s="42">
         <v>33</v>
       </c>
       <c r="D28" s="39">
         <v>47</v>
       </c>
       <c r="E28" s="46">
         <v>57</v>
       </c>
       <c r="F28" s="42">
         <v>66</v>
       </c>
-      <c r="G28" s="42"/>
+      <c r="G28" s="50">
+        <v>75</v>
+      </c>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
     </row>
     <row r="29" spans="1:15" s="11" customFormat="1">
       <c r="A29" s="43" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="44" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="40">
         <v>1</v>
       </c>
       <c r="E29" s="45">
         <v>176</v>
       </c>
       <c r="F29" s="45">
         <v>582</v>
       </c>
-      <c r="G29" s="40"/>
+      <c r="G29" s="48">
+        <v>819</v>
+      </c>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
     </row>
     <row r="30" spans="1:15" s="10" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="7"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="6"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
     </row>