--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\динамика июль\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
@@ -338,51 +338,51 @@
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -416,115 +416,109 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -798,87 +792,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="10" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="47"/>
-[...10 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="10" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="23" t="s">
@@ -894,784 +888,834 @@
         <v>8</v>
       </c>
       <c r="H4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="23" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="23" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="23" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="23" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="22.5">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="39">
+      <c r="B5" s="37">
         <v>1541.1</v>
       </c>
-      <c r="C5" s="41">
+      <c r="C5" s="39">
         <v>3231.4</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="37">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E5" s="46">
+      <c r="E5" s="44">
         <v>7239.4</v>
       </c>
-      <c r="F5" s="41">
+      <c r="F5" s="39">
         <v>9690.7000000000007</v>
       </c>
-      <c r="G5" s="49">
+      <c r="G5" s="46">
         <v>12083.4</v>
       </c>
-      <c r="H5" s="29"/>
-[...4 lines deleted...]
-      <c r="M5" s="37"/>
+      <c r="H5" s="44">
+        <v>14334.7</v>
+      </c>
+      <c r="I5" s="33"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="37">
         <v>536</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="40">
         <v>1049</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="37">
         <v>1654</v>
       </c>
-      <c r="E6" s="46">
+      <c r="E6" s="44">
         <v>2328</v>
       </c>
-      <c r="F6" s="42">
+      <c r="F6" s="40">
         <v>3106</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G6" s="47">
         <v>3901</v>
       </c>
-      <c r="H6" s="30"/>
-[...4 lines deleted...]
-      <c r="M6" s="38"/>
+      <c r="H6" s="44">
+        <v>4706</v>
+      </c>
+      <c r="I6" s="34"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
       <c r="O6" s="16"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="39">
+      <c r="B7" s="37">
         <v>146.4</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="40">
         <v>281</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="37">
         <v>423.7</v>
       </c>
-      <c r="E7" s="46">
+      <c r="E7" s="44">
         <v>560.70000000000005</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="40">
         <v>695.2</v>
       </c>
-      <c r="G7" s="50">
+      <c r="G7" s="47">
         <v>882</v>
       </c>
-      <c r="H7" s="30"/>
-[...4 lines deleted...]
-      <c r="M7" s="38"/>
+      <c r="H7" s="44">
+        <v>1017</v>
+      </c>
+      <c r="I7" s="34"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="36"/>
+      <c r="M7" s="36"/>
       <c r="O7" s="16"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="A8" s="31" t="s">
+      <c r="A8" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="39">
+      <c r="B8" s="37">
         <v>50.7</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="40">
         <v>101.5</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="37">
         <v>152.4</v>
       </c>
-      <c r="E8" s="46">
+      <c r="E8" s="44">
         <v>203.1</v>
       </c>
-      <c r="F8" s="42">
+      <c r="F8" s="40">
         <v>265.5</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="47">
         <v>327.10000000000002</v>
       </c>
-      <c r="H8" s="30"/>
-[...4 lines deleted...]
-      <c r="M8" s="38"/>
+      <c r="H8" s="44">
+        <v>390.6</v>
+      </c>
+      <c r="I8" s="34"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
       <c r="O8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
-      <c r="A9" s="31" t="s">
+      <c r="A9" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="39">
+      <c r="B9" s="37">
         <v>94</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="40">
         <v>201.6</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="37">
         <v>310.7</v>
       </c>
-      <c r="E9" s="46">
+      <c r="E9" s="44">
         <v>420.6</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="40">
         <v>525.4</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G9" s="47">
         <v>636.79999999999995</v>
       </c>
-      <c r="H9" s="30"/>
-[...4 lines deleted...]
-      <c r="M9" s="38"/>
+      <c r="H9" s="44">
+        <v>755.1</v>
+      </c>
+      <c r="I9" s="34"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
       <c r="O9" s="17"/>
       <c r="P9" s="14"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
-      <c r="A10" s="31" t="s">
+      <c r="A10" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="39">
+      <c r="B10" s="37">
         <v>73.7</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="40">
         <v>195.3</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="37">
         <v>317</v>
       </c>
-      <c r="E10" s="46">
+      <c r="E10" s="44">
         <v>438.7</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>548.70000000000005</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G10" s="47">
         <v>658.7</v>
       </c>
-      <c r="H10" s="30"/>
-[...4 lines deleted...]
-      <c r="M10" s="38"/>
+      <c r="H10" s="44">
+        <v>768.7</v>
+      </c>
+      <c r="I10" s="34"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
       <c r="O10" s="18"/>
       <c r="P10" s="13"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
-      <c r="A11" s="31" t="s">
+      <c r="A11" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="39">
+      <c r="B11" s="37">
         <v>87.5</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="40">
         <v>170.7</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="37">
         <v>253.9</v>
       </c>
-      <c r="E11" s="46">
+      <c r="E11" s="44">
         <v>337.2</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>410.9</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G11" s="47">
         <v>484.9</v>
       </c>
-      <c r="H11" s="30"/>
-[...4 lines deleted...]
-      <c r="M11" s="38"/>
+      <c r="H11" s="44">
+        <v>558.9</v>
+      </c>
+      <c r="I11" s="34"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
       <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
-      <c r="A12" s="31" t="s">
+      <c r="A12" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="39">
+      <c r="B12" s="37">
         <v>65.7</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="40">
         <v>152.5</v>
       </c>
-      <c r="D12" s="39">
+      <c r="D12" s="37">
         <v>240.3</v>
       </c>
-      <c r="E12" s="46">
+      <c r="E12" s="44">
         <v>502.1</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>976.4</v>
       </c>
-      <c r="G12" s="50">
+      <c r="G12" s="47">
         <v>1281.5999999999999</v>
       </c>
-      <c r="H12" s="30"/>
-[...4 lines deleted...]
-      <c r="M12" s="38"/>
+      <c r="H12" s="44">
+        <v>1464.9</v>
+      </c>
+      <c r="I12" s="34"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
       <c r="O12" s="17"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
-      <c r="A13" s="31" t="s">
+      <c r="A13" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="39">
+      <c r="B13" s="37">
         <v>37</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="40">
         <v>82.3</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D13" s="37">
         <v>127.7</v>
       </c>
-      <c r="E13" s="46">
+      <c r="E13" s="44">
         <v>173</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="40">
         <v>214</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G13" s="47">
         <v>255</v>
       </c>
-      <c r="H13" s="30"/>
-[...4 lines deleted...]
-      <c r="M13" s="38"/>
+      <c r="H13" s="44">
+        <v>296</v>
+      </c>
+      <c r="I13" s="34"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="36"/>
       <c r="O13" s="19"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="39">
+      <c r="B14" s="37">
         <v>393.4</v>
       </c>
-      <c r="C14" s="42">
+      <c r="C14" s="40">
         <v>878.9</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="37">
         <v>1422.5</v>
       </c>
-      <c r="E14" s="46">
+      <c r="E14" s="44">
         <v>2034</v>
       </c>
-      <c r="F14" s="42">
+      <c r="F14" s="40">
         <v>2651.9</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G14" s="47">
         <v>3304.8</v>
       </c>
-      <c r="H14" s="30"/>
-[...4 lines deleted...]
-      <c r="M14" s="38"/>
+      <c r="H14" s="44">
+        <v>3971.3</v>
+      </c>
+      <c r="I14" s="34"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="36"/>
       <c r="O14" s="16"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="39">
+      <c r="B15" s="37">
         <v>56.8</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="40">
         <v>118.5</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="37">
         <v>180.3</v>
       </c>
-      <c r="E15" s="46">
+      <c r="E15" s="44">
         <v>242.1</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="40">
         <v>296.8</v>
       </c>
-      <c r="G15" s="50">
+      <c r="G15" s="47">
         <v>351.5</v>
       </c>
-      <c r="H15" s="30"/>
-[...4 lines deleted...]
-      <c r="M15" s="38"/>
+      <c r="H15" s="44">
+        <v>406.3</v>
+      </c>
+      <c r="I15" s="34"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
       <c r="O15" s="16"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="39">
+      <c r="B16" s="37">
         <v>1521.1</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="40">
         <v>3198.4</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="37">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="44">
         <v>7006.4</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="40">
         <v>9042.7000000000007</v>
       </c>
-      <c r="G16" s="50">
+      <c r="G16" s="47">
         <v>11189.4</v>
       </c>
-      <c r="H16" s="30"/>
-[...4 lines deleted...]
-      <c r="M16" s="38"/>
+      <c r="H16" s="44">
+        <v>13315.7</v>
+      </c>
+      <c r="I16" s="34"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="36"/>
+      <c r="M16" s="36"/>
       <c r="O16" s="16"/>
     </row>
     <row r="17" spans="1:15" s="11" customFormat="1">
       <c r="A17" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="39">
+      <c r="B17" s="37">
         <v>536</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="40">
         <v>1049</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="37">
         <v>1654</v>
       </c>
-      <c r="E17" s="46">
+      <c r="E17" s="44">
         <v>2328</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="40">
         <v>3106</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="47">
         <v>3901</v>
       </c>
-      <c r="H17" s="30"/>
-[...4 lines deleted...]
-      <c r="M17" s="38"/>
+      <c r="H17" s="44">
+        <v>4706</v>
+      </c>
+      <c r="I17" s="34"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
       <c r="O17" s="16"/>
     </row>
     <row r="18" spans="1:15" s="11" customFormat="1">
       <c r="A18" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="39">
+      <c r="B18" s="37">
         <v>126.4</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="40">
         <v>248</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D18" s="37">
         <v>376.7</v>
       </c>
-      <c r="E18" s="46">
+      <c r="E18" s="44">
         <v>503.7</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="40">
         <v>629.20000000000005</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G18" s="47">
         <v>807</v>
       </c>
-      <c r="H18" s="30"/>
-[...4 lines deleted...]
-      <c r="M18" s="38"/>
+      <c r="H18" s="44">
+        <v>932</v>
+      </c>
+      <c r="I18" s="34"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:15" s="11" customFormat="1">
-      <c r="A19" s="32" t="s">
+      <c r="A19" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="39">
+      <c r="B19" s="37">
         <v>50.7</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="40">
         <v>101.5</v>
       </c>
-      <c r="D19" s="39">
+      <c r="D19" s="37">
         <v>152.4</v>
       </c>
-      <c r="E19" s="46">
+      <c r="E19" s="44">
         <v>203.1</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="40">
         <v>265.5</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="47">
         <v>327.10000000000002</v>
       </c>
-      <c r="H19" s="30"/>
-[...4 lines deleted...]
-      <c r="M19" s="38"/>
+      <c r="H19" s="44">
+        <v>390.6</v>
+      </c>
+      <c r="I19" s="34"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:15" s="11" customFormat="1">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="39">
+      <c r="B20" s="37">
         <v>94</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="40">
         <v>201.6</v>
       </c>
-      <c r="D20" s="39">
+      <c r="D20" s="37">
         <v>310.7</v>
       </c>
-      <c r="E20" s="46">
+      <c r="E20" s="44">
         <v>420.6</v>
       </c>
-      <c r="F20" s="42">
+      <c r="F20" s="40">
         <v>525.4</v>
       </c>
-      <c r="G20" s="50">
+      <c r="G20" s="47">
         <v>636.79999999999995</v>
       </c>
-      <c r="H20" s="30"/>
-[...4 lines deleted...]
-      <c r="M20" s="38"/>
+      <c r="H20" s="44">
+        <v>755.1</v>
+      </c>
+      <c r="I20" s="34"/>
+      <c r="J20" s="32"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="36"/>
     </row>
     <row r="21" spans="1:15" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A21" s="32" t="s">
+      <c r="A21" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="39">
+      <c r="B21" s="37">
         <v>73.7</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="40">
         <v>195.3</v>
       </c>
-      <c r="D21" s="39">
+      <c r="D21" s="37">
         <v>317</v>
       </c>
-      <c r="E21" s="46">
+      <c r="E21" s="44">
         <v>438.7</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="40">
         <v>548.70000000000005</v>
       </c>
-      <c r="G21" s="50">
+      <c r="G21" s="47">
         <v>658.7</v>
       </c>
-      <c r="H21" s="30"/>
-[...4 lines deleted...]
-      <c r="M21" s="38"/>
+      <c r="H21" s="44">
+        <v>768.7</v>
+      </c>
+      <c r="I21" s="34"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
     </row>
     <row r="22" spans="1:15" s="11" customFormat="1">
-      <c r="A22" s="32" t="s">
+      <c r="A22" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="39">
+      <c r="B22" s="37">
         <v>87.5</v>
       </c>
-      <c r="C22" s="42">
+      <c r="C22" s="40">
         <v>170.7</v>
       </c>
-      <c r="D22" s="39">
+      <c r="D22" s="37">
         <v>253.9</v>
       </c>
-      <c r="E22" s="46">
+      <c r="E22" s="44">
         <v>337.2</v>
       </c>
-      <c r="F22" s="42">
+      <c r="F22" s="40">
         <v>410.9</v>
       </c>
-      <c r="G22" s="50">
+      <c r="G22" s="47">
         <v>484.9</v>
       </c>
-      <c r="H22" s="30"/>
-[...4 lines deleted...]
-      <c r="M22" s="38"/>
+      <c r="H22" s="44">
+        <v>558.9</v>
+      </c>
+      <c r="I22" s="34"/>
+      <c r="J22" s="32"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
     </row>
     <row r="23" spans="1:15" s="11" customFormat="1">
-      <c r="A23" s="32" t="s">
+      <c r="A23" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="39">
+      <c r="B23" s="37">
         <v>65.7</v>
       </c>
-      <c r="C23" s="42">
+      <c r="C23" s="40">
         <v>152.5</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="37">
         <v>239.3</v>
       </c>
-      <c r="E23" s="46">
+      <c r="E23" s="44">
         <v>326.10000000000002</v>
       </c>
-      <c r="F23" s="42">
+      <c r="F23" s="40">
         <v>394.4</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G23" s="47">
         <v>462.6</v>
       </c>
-      <c r="H23" s="30"/>
-[...4 lines deleted...]
-      <c r="M23" s="38"/>
+      <c r="H23" s="44">
+        <v>530.9</v>
+      </c>
+      <c r="I23" s="34"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
     </row>
     <row r="24" spans="1:15" s="11" customFormat="1">
-      <c r="A24" s="32" t="s">
+      <c r="A24" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="39">
+      <c r="B24" s="37">
         <v>37</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="40">
         <v>82.3</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="37">
         <v>127.7</v>
       </c>
-      <c r="E24" s="46">
+      <c r="E24" s="44">
         <v>173</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="40">
         <v>214</v>
       </c>
-      <c r="G24" s="50">
+      <c r="G24" s="47">
         <v>255</v>
       </c>
-      <c r="H24" s="30"/>
-[...4 lines deleted...]
-      <c r="M24" s="38"/>
+      <c r="H24" s="44">
+        <v>296</v>
+      </c>
+      <c r="I24" s="34"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:15" s="11" customFormat="1">
-      <c r="A25" s="32" t="s">
+      <c r="A25" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="39">
+      <c r="B25" s="37">
         <v>393.4</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="40">
         <v>878.9</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="37">
         <v>1422.5</v>
       </c>
-      <c r="E25" s="46">
+      <c r="E25" s="44">
         <v>2034</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="40">
         <v>2651.9</v>
       </c>
-      <c r="G25" s="50">
+      <c r="G25" s="47">
         <v>3304.8</v>
       </c>
-      <c r="H25" s="30"/>
-[...4 lines deleted...]
-      <c r="M25" s="38"/>
+      <c r="H25" s="44">
+        <v>3971.3</v>
+      </c>
+      <c r="I25" s="34"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
     </row>
     <row r="26" spans="1:15" s="11" customFormat="1">
-      <c r="A26" s="32" t="s">
+      <c r="A26" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="39">
+      <c r="B26" s="37">
         <v>56.8</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="40">
         <v>118.5</v>
       </c>
-      <c r="D26" s="39">
+      <c r="D26" s="37">
         <v>180.3</v>
       </c>
-      <c r="E26" s="46">
+      <c r="E26" s="44">
         <v>242.1</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="40">
         <v>296.8</v>
       </c>
-      <c r="G26" s="50">
+      <c r="G26" s="47">
         <v>351.5</v>
       </c>
-      <c r="H26" s="30"/>
-[...4 lines deleted...]
-      <c r="M26" s="38"/>
+      <c r="H26" s="44">
+        <v>406.3</v>
+      </c>
+      <c r="I26" s="34"/>
+      <c r="J26" s="32"/>
+      <c r="K26" s="32"/>
+      <c r="L26" s="36"/>
+      <c r="M26" s="36"/>
     </row>
     <row r="27" spans="1:15" s="11" customFormat="1" ht="22.5">
-      <c r="A27" s="33" t="s">
+      <c r="A27" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="39">
+      <c r="B27" s="37">
         <v>20</v>
       </c>
-      <c r="C27" s="42">
+      <c r="C27" s="40">
         <v>33</v>
       </c>
-      <c r="D27" s="39">
+      <c r="D27" s="37">
         <v>48</v>
       </c>
-      <c r="E27" s="46">
+      <c r="E27" s="44">
         <v>233</v>
       </c>
-      <c r="F27" s="42">
+      <c r="F27" s="40">
         <v>648</v>
       </c>
-      <c r="G27" s="50">
+      <c r="G27" s="47">
         <v>894</v>
       </c>
-      <c r="H27" s="30"/>
-[...4 lines deleted...]
-      <c r="M27" s="38"/>
+      <c r="H27" s="44">
+        <v>1019</v>
+      </c>
+      <c r="I27" s="34"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="36"/>
+      <c r="M27" s="36"/>
     </row>
     <row r="28" spans="1:15" s="11" customFormat="1">
       <c r="A28" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="42">
+      <c r="B28" s="40">
         <v>20</v>
       </c>
-      <c r="C28" s="42">
+      <c r="C28" s="40">
         <v>33</v>
       </c>
-      <c r="D28" s="39">
+      <c r="D28" s="37">
         <v>47</v>
       </c>
-      <c r="E28" s="46">
+      <c r="E28" s="44">
         <v>57</v>
       </c>
-      <c r="F28" s="42">
+      <c r="F28" s="40">
         <v>66</v>
       </c>
-      <c r="G28" s="50">
+      <c r="G28" s="47">
         <v>75</v>
       </c>
-      <c r="H28" s="42"/>
-[...4 lines deleted...]
-      <c r="M28" s="42"/>
+      <c r="H28" s="44">
+        <v>85</v>
+      </c>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
     </row>
     <row r="29" spans="1:15" s="11" customFormat="1">
-      <c r="A29" s="43" t="s">
+      <c r="A29" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="44" t="s">
+      <c r="B29" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="44" t="s">
+      <c r="C29" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="D29" s="40">
+      <c r="D29" s="38">
         <v>1</v>
       </c>
-      <c r="E29" s="45">
+      <c r="E29" s="43">
         <v>176</v>
       </c>
-      <c r="F29" s="45">
+      <c r="F29" s="43">
         <v>582</v>
       </c>
-      <c r="G29" s="48">
+      <c r="G29" s="45">
         <v>819</v>
       </c>
-      <c r="H29" s="40"/>
-[...4 lines deleted...]
-      <c r="M29" s="40"/>
+      <c r="H29" s="45">
+        <v>934</v>
+      </c>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:15" s="10" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="7"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="6"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>