--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\динамика июль\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\КАзак\Сумен жабдықтау\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="69">
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -72,94 +76,214 @@
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Талдықорған қ.ә.</t>
   </si>
   <si>
     <t>Текелі қ.ә.</t>
   </si>
   <si>
-    <t>* - жедел деректер</t>
-[...7 lines deleted...]
-  <si>
     <t>Ақсу ауданы</t>
   </si>
   <si>
     <t>Алакөл ауданы</t>
   </si>
   <si>
     <t>Ескелді ауданы</t>
   </si>
   <si>
     <t>Кербұлақ ауданы</t>
   </si>
   <si>
     <t>Көксу ауданы</t>
   </si>
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың текше метр</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>2022 жылдың маусым айынан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Даирбекова Алма </t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.dairbekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           2026 жылғы Жетісу облысындағы сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>+7 7282 41 39 18</t>
+  </si>
+  <si>
+    <t>Жетісу облысындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -187,50 +311,114 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -334,55 +522,61 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -473,73 +667,135 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -784,95 +1040,342 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="35" customWidth="1"/>
+    <col min="2" max="2" width="73.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="48"/>
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="50">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="39.75" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="39.75" customHeight="1">
+      <c r="A7" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51" customHeight="1">
+      <c r="A9" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="51"/>
+    </row>
+    <row r="12" spans="1:2" ht="30" customHeight="1">
+      <c r="A12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A13" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="59">
+        <v>46252</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="59">
+        <v>46282</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="68" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="113.5703125" style="63" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1">
+      <c r="A2" s="64"/>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="65" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="65" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="63" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="65" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1">
+      <c r="A10" s="65"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5">
+      <c r="A11" s="66" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="65"/>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" s="67" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="10" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="48" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="A2" s="69" t="s">
+        <v>66</v>
+      </c>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="10" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="23" t="s">
@@ -981,277 +1484,277 @@
       </c>
       <c r="D7" s="37">
         <v>423.7</v>
       </c>
       <c r="E7" s="44">
         <v>560.70000000000005</v>
       </c>
       <c r="F7" s="40">
         <v>695.2</v>
       </c>
       <c r="G7" s="47">
         <v>882</v>
       </c>
       <c r="H7" s="44">
         <v>1017</v>
       </c>
       <c r="I7" s="34"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="O7" s="16"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="29" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B8" s="37">
         <v>50.7</v>
       </c>
       <c r="C8" s="40">
         <v>101.5</v>
       </c>
       <c r="D8" s="37">
         <v>152.4</v>
       </c>
       <c r="E8" s="44">
         <v>203.1</v>
       </c>
       <c r="F8" s="40">
         <v>265.5</v>
       </c>
       <c r="G8" s="47">
         <v>327.10000000000002</v>
       </c>
       <c r="H8" s="44">
         <v>390.6</v>
       </c>
       <c r="I8" s="34"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="36"/>
       <c r="M8" s="36"/>
       <c r="O8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="29" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B9" s="37">
         <v>94</v>
       </c>
       <c r="C9" s="40">
         <v>201.6</v>
       </c>
       <c r="D9" s="37">
         <v>310.7</v>
       </c>
       <c r="E9" s="44">
         <v>420.6</v>
       </c>
       <c r="F9" s="40">
         <v>525.4</v>
       </c>
       <c r="G9" s="47">
         <v>636.79999999999995</v>
       </c>
       <c r="H9" s="44">
         <v>755.1</v>
       </c>
       <c r="I9" s="34"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="36"/>
       <c r="M9" s="36"/>
       <c r="O9" s="17"/>
       <c r="P9" s="14"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="29" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B10" s="37">
         <v>73.7</v>
       </c>
       <c r="C10" s="40">
         <v>195.3</v>
       </c>
       <c r="D10" s="37">
         <v>317</v>
       </c>
       <c r="E10" s="44">
         <v>438.7</v>
       </c>
       <c r="F10" s="40">
         <v>548.70000000000005</v>
       </c>
       <c r="G10" s="47">
         <v>658.7</v>
       </c>
       <c r="H10" s="44">
         <v>768.7</v>
       </c>
       <c r="I10" s="34"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="O10" s="18"/>
       <c r="P10" s="13"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="29" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B11" s="37">
         <v>87.5</v>
       </c>
       <c r="C11" s="40">
         <v>170.7</v>
       </c>
       <c r="D11" s="37">
         <v>253.9</v>
       </c>
       <c r="E11" s="44">
         <v>337.2</v>
       </c>
       <c r="F11" s="40">
         <v>410.9</v>
       </c>
       <c r="G11" s="47">
         <v>484.9</v>
       </c>
       <c r="H11" s="44">
         <v>558.9</v>
       </c>
       <c r="I11" s="34"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="29" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B12" s="37">
         <v>65.7</v>
       </c>
       <c r="C12" s="40">
         <v>152.5</v>
       </c>
       <c r="D12" s="37">
         <v>240.3</v>
       </c>
       <c r="E12" s="44">
         <v>502.1</v>
       </c>
       <c r="F12" s="40">
         <v>976.4</v>
       </c>
       <c r="G12" s="47">
         <v>1281.5999999999999</v>
       </c>
       <c r="H12" s="44">
         <v>1464.9</v>
       </c>
       <c r="I12" s="34"/>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="O12" s="17"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="29" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B13" s="37">
         <v>37</v>
       </c>
       <c r="C13" s="40">
         <v>82.3</v>
       </c>
       <c r="D13" s="37">
         <v>127.7</v>
       </c>
       <c r="E13" s="44">
         <v>173</v>
       </c>
       <c r="F13" s="40">
         <v>214</v>
       </c>
       <c r="G13" s="47">
         <v>255</v>
       </c>
       <c r="H13" s="44">
         <v>296</v>
       </c>
       <c r="I13" s="34"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="36"/>
       <c r="M13" s="36"/>
       <c r="O13" s="19"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="30" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B14" s="37">
         <v>393.4</v>
       </c>
       <c r="C14" s="40">
         <v>878.9</v>
       </c>
       <c r="D14" s="37">
         <v>1422.5</v>
       </c>
       <c r="E14" s="44">
         <v>2034</v>
       </c>
       <c r="F14" s="40">
         <v>2651.9</v>
       </c>
       <c r="G14" s="47">
         <v>3304.8</v>
       </c>
       <c r="H14" s="44">
         <v>3971.3</v>
       </c>
       <c r="I14" s="34"/>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
       <c r="O14" s="16"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="30" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B15" s="37">
         <v>56.8</v>
       </c>
       <c r="C15" s="40">
         <v>118.5</v>
       </c>
       <c r="D15" s="37">
         <v>180.3</v>
       </c>
       <c r="E15" s="44">
         <v>242.1</v>
       </c>
       <c r="F15" s="40">
         <v>296.8</v>
       </c>
       <c r="G15" s="47">
         <v>351.5</v>
       </c>
       <c r="H15" s="44">
         <v>406.3</v>
       </c>
       <c r="I15" s="34"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
@@ -1334,268 +1837,268 @@
         <v>248</v>
       </c>
       <c r="D18" s="37">
         <v>376.7</v>
       </c>
       <c r="E18" s="44">
         <v>503.7</v>
       </c>
       <c r="F18" s="40">
         <v>629.20000000000005</v>
       </c>
       <c r="G18" s="47">
         <v>807</v>
       </c>
       <c r="H18" s="44">
         <v>932</v>
       </c>
       <c r="I18" s="34"/>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
     </row>
     <row r="19" spans="1:15" s="11" customFormat="1">
       <c r="A19" s="30" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B19" s="37">
         <v>50.7</v>
       </c>
       <c r="C19" s="40">
         <v>101.5</v>
       </c>
       <c r="D19" s="37">
         <v>152.4</v>
       </c>
       <c r="E19" s="44">
         <v>203.1</v>
       </c>
       <c r="F19" s="40">
         <v>265.5</v>
       </c>
       <c r="G19" s="47">
         <v>327.10000000000002</v>
       </c>
       <c r="H19" s="44">
         <v>390.6</v>
       </c>
       <c r="I19" s="34"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="36"/>
       <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:15" s="11" customFormat="1">
       <c r="A20" s="30" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B20" s="37">
         <v>94</v>
       </c>
       <c r="C20" s="40">
         <v>201.6</v>
       </c>
       <c r="D20" s="37">
         <v>310.7</v>
       </c>
       <c r="E20" s="44">
         <v>420.6</v>
       </c>
       <c r="F20" s="40">
         <v>525.4</v>
       </c>
       <c r="G20" s="47">
         <v>636.79999999999995</v>
       </c>
       <c r="H20" s="44">
         <v>755.1</v>
       </c>
       <c r="I20" s="34"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="36"/>
       <c r="M20" s="36"/>
     </row>
     <row r="21" spans="1:15" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="30" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B21" s="37">
         <v>73.7</v>
       </c>
       <c r="C21" s="40">
         <v>195.3</v>
       </c>
       <c r="D21" s="37">
         <v>317</v>
       </c>
       <c r="E21" s="44">
         <v>438.7</v>
       </c>
       <c r="F21" s="40">
         <v>548.70000000000005</v>
       </c>
       <c r="G21" s="47">
         <v>658.7</v>
       </c>
       <c r="H21" s="44">
         <v>768.7</v>
       </c>
       <c r="I21" s="34"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
     </row>
     <row r="22" spans="1:15" s="11" customFormat="1">
       <c r="A22" s="30" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B22" s="37">
         <v>87.5</v>
       </c>
       <c r="C22" s="40">
         <v>170.7</v>
       </c>
       <c r="D22" s="37">
         <v>253.9</v>
       </c>
       <c r="E22" s="44">
         <v>337.2</v>
       </c>
       <c r="F22" s="40">
         <v>410.9</v>
       </c>
       <c r="G22" s="47">
         <v>484.9</v>
       </c>
       <c r="H22" s="44">
         <v>558.9</v>
       </c>
       <c r="I22" s="34"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
     </row>
     <row r="23" spans="1:15" s="11" customFormat="1">
       <c r="A23" s="30" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B23" s="37">
         <v>65.7</v>
       </c>
       <c r="C23" s="40">
         <v>152.5</v>
       </c>
       <c r="D23" s="37">
         <v>239.3</v>
       </c>
       <c r="E23" s="44">
         <v>326.10000000000002</v>
       </c>
       <c r="F23" s="40">
         <v>394.4</v>
       </c>
       <c r="G23" s="47">
         <v>462.6</v>
       </c>
       <c r="H23" s="44">
         <v>530.9</v>
       </c>
       <c r="I23" s="34"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
     </row>
     <row r="24" spans="1:15" s="11" customFormat="1">
       <c r="A24" s="30" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B24" s="37">
         <v>37</v>
       </c>
       <c r="C24" s="40">
         <v>82.3</v>
       </c>
       <c r="D24" s="37">
         <v>127.7</v>
       </c>
       <c r="E24" s="44">
         <v>173</v>
       </c>
       <c r="F24" s="40">
         <v>214</v>
       </c>
       <c r="G24" s="47">
         <v>255</v>
       </c>
       <c r="H24" s="44">
         <v>296</v>
       </c>
       <c r="I24" s="34"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
     </row>
     <row r="25" spans="1:15" s="11" customFormat="1">
       <c r="A25" s="30" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B25" s="37">
         <v>393.4</v>
       </c>
       <c r="C25" s="40">
         <v>878.9</v>
       </c>
       <c r="D25" s="37">
         <v>1422.5</v>
       </c>
       <c r="E25" s="44">
         <v>2034</v>
       </c>
       <c r="F25" s="40">
         <v>2651.9</v>
       </c>
       <c r="G25" s="47">
         <v>3304.8</v>
       </c>
       <c r="H25" s="44">
         <v>3971.3</v>
       </c>
       <c r="I25" s="34"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="36"/>
       <c r="M25" s="36"/>
     </row>
     <row r="26" spans="1:15" s="11" customFormat="1">
       <c r="A26" s="30" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B26" s="37">
         <v>56.8</v>
       </c>
       <c r="C26" s="40">
         <v>118.5</v>
       </c>
       <c r="D26" s="37">
         <v>180.3</v>
       </c>
       <c r="E26" s="44">
         <v>242.1</v>
       </c>
       <c r="F26" s="40">
         <v>296.8</v>
       </c>
       <c r="G26" s="47">
         <v>351.5</v>
       </c>
       <c r="H26" s="44">
         <v>406.3</v>
       </c>
       <c r="I26" s="34"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
@@ -1644,101 +2147,97 @@
         <v>33</v>
       </c>
       <c r="D28" s="37">
         <v>47</v>
       </c>
       <c r="E28" s="44">
         <v>57</v>
       </c>
       <c r="F28" s="40">
         <v>66</v>
       </c>
       <c r="G28" s="47">
         <v>75</v>
       </c>
       <c r="H28" s="44">
         <v>85</v>
       </c>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
       <c r="M28" s="40"/>
     </row>
     <row r="29" spans="1:15" s="11" customFormat="1">
       <c r="A29" s="41" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B29" s="42" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C29" s="42" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D29" s="38">
         <v>1</v>
       </c>
       <c r="E29" s="43">
         <v>176</v>
       </c>
       <c r="F29" s="43">
         <v>582</v>
       </c>
       <c r="G29" s="45">
         <v>819</v>
       </c>
       <c r="H29" s="45">
         <v>934</v>
       </c>
       <c r="I29" s="38"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:15" s="10" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A30" s="26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="26"/>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="7"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="6"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
-      <c r="A31" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A31" s="27"/>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="6"/>
       <c r="L31" s="9"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
     </row>
     <row r="32" spans="1:15" ht="23.25" customHeight="1">
       <c r="A32" s="28"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="20"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="21"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="21"/>
@@ -1769,57 +2268,59 @@
     </row>
     <row r="46" spans="1:1">
       <c r="A46" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
       <vt:lpstr>'Лист 1'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>