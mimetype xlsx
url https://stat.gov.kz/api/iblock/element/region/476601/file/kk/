--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -8,66 +8,66 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\КАзак\ЭЭ, газ, бумен, ыстық сумен, ауаны конд\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1'!$A$1:$M$28</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="68">
   <si>
     <t>Текелі қ.ә.</t>
   </si>
   <si>
     <t>Талдықорған қ.ә.</t>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -465,51 +465,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -518,117 +518,78 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -645,50 +606,65 @@
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -981,1073 +957,1115 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="2" width="82.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="45"/>
-      <c r="B1" s="45"/>
+      <c r="A1" s="32"/>
+      <c r="B1" s="32"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="47">
+      <c r="B2" s="34">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="30" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="49" t="s">
+      <c r="B4" s="36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="50" t="s">
+      <c r="A5" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="47" t="s">
+      <c r="B6" s="34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="27.75" customHeight="1">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="51" t="s">
+      <c r="B7" s="38" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="36" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="56.25" customHeight="1">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
-      <c r="A10" s="46" t="s">
+      <c r="A10" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="51" t="s">
+      <c r="B10" s="38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="46" t="s">
+      <c r="A11" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="48"/>
+      <c r="B11" s="35" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="12" spans="1:2" ht="29.25" customHeight="1">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="39" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="16.5" customHeight="1">
-      <c r="A13" s="53" t="s">
+      <c r="A13" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="41" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="27" customHeight="1">
-      <c r="A14" s="53" t="s">
+      <c r="A14" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="41" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="53" t="s">
+      <c r="A15" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="55" t="s">
+      <c r="B15" s="42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="46" t="s">
+      <c r="A16" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="56">
-        <v>46252</v>
+      <c r="B16" s="43">
+        <v>46281</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="46" t="s">
+      <c r="A17" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B17" s="56">
-        <v>46282</v>
+      <c r="B17" s="43">
+        <v>46311</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="46" t="s">
+      <c r="A18" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="57" t="s">
+      <c r="B18" s="44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="46" t="s">
+      <c r="A19" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="58" t="s">
+      <c r="B19" s="45" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="46" t="s">
+      <c r="A20" s="33" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="52" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="46" t="s">
+      <c r="A21" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B21" s="59" t="s">
+      <c r="B21" s="46" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:A17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="113.5703125" style="61" customWidth="1"/>
+    <col min="1" max="1" width="113.5703125" style="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1">
-      <c r="A2" s="60"/>
+      <c r="A2" s="47"/>
     </row>
     <row r="6" spans="1:1">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="49" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:1">
-      <c r="A7" s="62" t="s">
+      <c r="A7" s="49" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:1">
-      <c r="A8" s="61" t="s">
+      <c r="A8" s="48" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:1">
-      <c r="A9" s="62" t="s">
+      <c r="A9" s="49" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:1">
-      <c r="A10" s="62"/>
+      <c r="A10" s="49"/>
     </row>
     <row r="11" spans="1:1" ht="25.5">
-      <c r="A11" s="63" t="s">
+      <c r="A11" s="50" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:1">
-      <c r="A12" s="62"/>
+      <c r="A12" s="49"/>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="64" t="s">
+      <c r="A17" s="51" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="15" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="15" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="15" customWidth="1"/>
     <col min="5" max="5" width="10" style="15" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="15" customWidth="1"/>
     <col min="8" max="8" width="10" style="15" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="15" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="15" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="19"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="17" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="B2" s="66"/>
-[...10 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:15" s="18" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="3"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
-      <c r="L3" s="32"/>
+      <c r="L3" s="26"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:15" s="17" customFormat="1" ht="35.25" customHeight="1">
       <c r="A4" s="4"/>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="E4" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="30" t="s">
+      <c r="F4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="30" t="s">
+      <c r="G4" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="29" t="s">
+      <c r="H4" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="30" t="s">
+      <c r="I4" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="29" t="s">
+      <c r="J4" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="29" t="s">
+      <c r="K4" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="33" t="s">
+      <c r="L4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="31" t="s">
+      <c r="M4" s="25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="18" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="36">
+      <c r="B5" s="54">
         <v>84454.399999999994</v>
       </c>
-      <c r="C5" s="42">
+      <c r="C5" s="54">
         <v>168804.6</v>
       </c>
-      <c r="D5" s="42">
+      <c r="D5" s="54">
         <v>257526.39999999999</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="54">
         <v>370429.2</v>
       </c>
-      <c r="F5" s="36">
+      <c r="F5" s="54">
         <v>483843.1</v>
       </c>
-      <c r="G5" s="36">
+      <c r="G5" s="54">
         <v>575168</v>
       </c>
-      <c r="H5" s="42">
+      <c r="H5" s="54">
         <v>669134.6</v>
       </c>
-      <c r="I5" s="34"/>
+      <c r="I5" s="54">
+        <v>787644.2</v>
+      </c>
       <c r="J5" s="6"/>
-      <c r="K5" s="36"/>
-[...1 lines deleted...]
-      <c r="M5" s="36"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
     </row>
     <row r="6" spans="1:15" s="18" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A6" s="25" t="s">
+      <c r="A6" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="37">
+      <c r="B6" s="54">
         <v>21</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="54">
         <v>37.799999999999997</v>
       </c>
-      <c r="D6" s="42">
+      <c r="D6" s="54">
         <v>54.6</v>
       </c>
-      <c r="E6" s="42">
+      <c r="E6" s="54">
         <v>71.400000000000006</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="54">
         <v>964.3</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="54">
         <v>1857.2</v>
       </c>
-      <c r="H6" s="42">
+      <c r="H6" s="54">
         <v>2750.1</v>
       </c>
-      <c r="I6" s="34"/>
+      <c r="I6" s="54">
+        <v>3703.3</v>
+      </c>
       <c r="J6" s="6"/>
-      <c r="K6" s="37"/>
-[...1 lines deleted...]
-      <c r="M6" s="37"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
     </row>
     <row r="7" spans="1:15" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A7" s="22" t="s">
+      <c r="A7" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="54">
         <v>30827.200000000001</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="54">
         <v>57553.599999999999</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="54">
         <v>89047.6</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="54">
         <v>121211.6</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="54">
         <v>148803.6</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="54">
         <v>173187.6</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="54">
         <v>199005.3</v>
       </c>
-      <c r="I7" s="34"/>
+      <c r="I7" s="54">
+        <v>240401.7</v>
+      </c>
       <c r="J7" s="6"/>
-      <c r="K7" s="37"/>
-[...1 lines deleted...]
-      <c r="M7" s="37"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:15" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A8" s="23" t="s">
+      <c r="A8" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="54">
         <v>3004.7</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="54">
         <v>4765.3</v>
       </c>
-      <c r="D8" s="42">
+      <c r="D8" s="54">
         <v>6641</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="54">
         <v>7616.7</v>
       </c>
-      <c r="F8" s="37">
+      <c r="F8" s="54">
         <v>8288.2999999999993</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="54">
         <v>8960</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="54">
         <v>9631.7000000000007</v>
       </c>
-      <c r="I8" s="34"/>
+      <c r="I8" s="54">
+        <v>10825.7</v>
+      </c>
       <c r="J8" s="6"/>
-      <c r="K8" s="37"/>
-[...1 lines deleted...]
-      <c r="M8" s="37"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:15" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="37">
+      <c r="B9" s="54">
         <v>24866</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="54">
         <v>49282</v>
       </c>
-      <c r="D9" s="42">
+      <c r="D9" s="54">
         <v>74863</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="54">
         <v>94955</v>
       </c>
-      <c r="F9" s="37">
+      <c r="F9" s="54">
         <v>115581</v>
       </c>
-      <c r="G9" s="37">
+      <c r="G9" s="54">
         <v>128615</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="54">
         <v>142866</v>
       </c>
-      <c r="I9" s="34"/>
+      <c r="I9" s="54">
+        <v>156434</v>
+      </c>
       <c r="J9" s="6"/>
-      <c r="K9" s="37"/>
-[...1 lines deleted...]
-      <c r="M9" s="37"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:15" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="37">
+      <c r="B10" s="54">
         <v>5488</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="54">
         <v>15446</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="54">
         <v>25185</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="54">
         <v>55272</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="54">
         <v>84256.3</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="54">
         <v>112768.7</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="54">
         <v>137941</v>
       </c>
-      <c r="I10" s="34"/>
+      <c r="I10" s="54">
+        <v>168175.7</v>
+      </c>
       <c r="J10" s="6"/>
-      <c r="K10" s="37"/>
-[...1 lines deleted...]
-      <c r="M10" s="37"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:15" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="44" t="s">
+      <c r="C11" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="D11" s="44" t="s">
+      <c r="D11" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="54">
         <v>501</v>
       </c>
-      <c r="F11" s="37">
+      <c r="F11" s="54">
         <v>1496</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="54">
         <v>2591</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="54">
         <v>3099</v>
       </c>
-      <c r="I11" s="42"/>
+      <c r="I11" s="54">
+        <v>3099</v>
+      </c>
       <c r="J11" s="6"/>
-      <c r="K11" s="37"/>
-[...1 lines deleted...]
-      <c r="M11" s="37"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:15" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A12" s="38" t="s">
+      <c r="A12" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="37">
+      <c r="B12" s="54">
         <v>536.29999999999995</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="54">
         <v>962.3</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="54">
         <v>1388.3</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="54">
         <v>1814.3</v>
       </c>
-      <c r="F12" s="37">
+      <c r="F12" s="54">
         <v>2294</v>
       </c>
-      <c r="G12" s="37">
+      <c r="G12" s="54">
         <v>2773.7</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="54">
         <v>3253.3</v>
       </c>
-      <c r="I12" s="34"/>
+      <c r="I12" s="54">
+        <v>4086.7</v>
+      </c>
       <c r="J12" s="6"/>
-      <c r="K12" s="37"/>
-[...1 lines deleted...]
-      <c r="M12" s="37"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:15" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="37">
+      <c r="B13" s="54">
         <v>192.6</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="54">
         <v>857.3</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="54">
         <v>1521.9</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="54">
         <v>2186.6</v>
       </c>
-      <c r="F13" s="37">
+      <c r="F13" s="54">
         <v>2494.3000000000002</v>
       </c>
-      <c r="G13" s="37">
+      <c r="G13" s="54">
         <v>2801.9</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="54">
         <v>3109.6</v>
       </c>
-      <c r="I13" s="34"/>
+      <c r="I13" s="54">
+        <v>6155.6</v>
+      </c>
       <c r="J13" s="6"/>
-      <c r="K13" s="37"/>
-[...1 lines deleted...]
-      <c r="M13" s="37"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:15" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A14" s="40" t="s">
+      <c r="A14" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="54">
         <v>19518.7</v>
       </c>
-      <c r="C14" s="42">
+      <c r="C14" s="54">
         <v>39900.300000000003</v>
       </c>
-      <c r="D14" s="42">
+      <c r="D14" s="54">
         <v>58825</v>
       </c>
-      <c r="E14" s="42">
+      <c r="E14" s="54">
         <v>86800.7</v>
       </c>
-      <c r="F14" s="37">
+      <c r="F14" s="54">
         <v>119665.3</v>
       </c>
-      <c r="G14" s="37">
+      <c r="G14" s="54">
         <v>141613</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="54">
         <v>167478.70000000001</v>
       </c>
-      <c r="I14" s="34"/>
+      <c r="I14" s="54">
+        <v>194762.7</v>
+      </c>
       <c r="J14" s="6"/>
-      <c r="K14" s="37"/>
-[...3 lines deleted...]
-      <c r="O14" s="28"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
     </row>
     <row r="15" spans="1:15" s="18" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="37">
+      <c r="B15" s="54">
         <v>220.4</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="54">
         <v>423.6</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="54">
         <v>592.70000000000005</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="54">
         <v>674.1</v>
       </c>
-      <c r="F15" s="37">
+      <c r="F15" s="54">
         <v>739.3</v>
       </c>
-      <c r="G15" s="37">
+      <c r="G15" s="54">
         <v>806.2</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="54">
         <v>862.7</v>
       </c>
-      <c r="I15" s="34"/>
+      <c r="I15" s="54">
+        <v>887.3</v>
+      </c>
       <c r="J15" s="6"/>
-      <c r="K15" s="37"/>
-[...3 lines deleted...]
-      <c r="O15" s="28"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
     </row>
     <row r="16" spans="1:15" s="18" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A16" s="24" t="s">
+      <c r="A16" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="37">
+      <c r="B16" s="54">
         <v>135</v>
       </c>
-      <c r="C16" s="42">
+      <c r="C16" s="54">
         <v>256</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="54">
         <v>362</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="54">
         <v>403</v>
       </c>
-      <c r="F16" s="37">
+      <c r="F16" s="54">
         <v>430</v>
       </c>
-      <c r="G16" s="37">
+      <c r="G16" s="54">
         <v>455</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="54">
         <v>480</v>
       </c>
-      <c r="I16" s="34"/>
+      <c r="I16" s="54">
+        <v>497</v>
+      </c>
       <c r="J16" s="5"/>
-      <c r="K16" s="37"/>
-[...3 lines deleted...]
-      <c r="O16" s="28"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="30"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
     </row>
     <row r="17" spans="1:13" s="18" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A17" s="24" t="s">
+      <c r="A17" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="54">
         <v>21.7</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="54">
         <v>40.200000000000003</v>
       </c>
-      <c r="D17" s="42">
+      <c r="D17" s="54">
         <v>57.8</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="54">
         <v>67.900000000000006</v>
       </c>
-      <c r="F17" s="37">
+      <c r="F17" s="54">
         <v>71.5</v>
       </c>
-      <c r="G17" s="37">
+      <c r="G17" s="54">
         <v>76.8</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="54">
         <v>80.7</v>
       </c>
-      <c r="I17" s="34"/>
+      <c r="I17" s="54">
+        <v>84.5</v>
+      </c>
       <c r="J17" s="5"/>
-      <c r="K17" s="37"/>
-[...1 lines deleted...]
-      <c r="M17" s="37"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="A18" s="25" t="s">
+      <c r="A18" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="37">
+      <c r="B18" s="54">
         <v>36.5</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="54">
         <v>72.099999999999994</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="54">
         <v>91.1</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="54">
         <v>91.1</v>
       </c>
-      <c r="F18" s="37">
+      <c r="F18" s="54">
         <v>91.1</v>
       </c>
-      <c r="G18" s="37">
+      <c r="G18" s="54">
         <v>91.1</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="54">
         <v>91.1</v>
       </c>
-      <c r="I18" s="34"/>
+      <c r="I18" s="54">
+        <v>91.1</v>
+      </c>
       <c r="J18" s="5"/>
-      <c r="K18" s="37"/>
-[...1 lines deleted...]
-      <c r="M18" s="37"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="30"/>
+      <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13" s="18" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="37">
+      <c r="B19" s="54">
         <v>10.8</v>
       </c>
-      <c r="C19" s="42">
+      <c r="C19" s="54">
         <v>20</v>
       </c>
-      <c r="D19" s="42">
+      <c r="D19" s="54">
         <v>27.7</v>
       </c>
-      <c r="E19" s="42">
+      <c r="E19" s="54">
         <v>33.9</v>
       </c>
-      <c r="F19" s="37">
+      <c r="F19" s="54">
         <v>39.4</v>
       </c>
-      <c r="G19" s="37">
+      <c r="G19" s="54">
         <v>44.9</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="54">
         <v>50.4</v>
       </c>
-      <c r="I19" s="34"/>
+      <c r="I19" s="54">
+        <v>52.3</v>
+      </c>
       <c r="J19" s="5"/>
-      <c r="K19" s="37"/>
-[...1 lines deleted...]
-      <c r="M19" s="37"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="30"/>
+      <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:13" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A20" s="38" t="s">
+      <c r="A20" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="37">
+      <c r="B20" s="54">
         <v>3.5</v>
       </c>
-      <c r="C20" s="42">
+      <c r="C20" s="54">
         <v>10.5</v>
       </c>
-      <c r="D20" s="42">
+      <c r="D20" s="54">
         <v>17.399999999999999</v>
       </c>
-      <c r="E20" s="42">
+      <c r="E20" s="54">
         <v>24.3</v>
       </c>
-      <c r="F20" s="37">
+      <c r="F20" s="54">
         <v>27.5</v>
       </c>
-      <c r="G20" s="37">
+      <c r="G20" s="54">
         <v>30.7</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="54">
         <v>33.799999999999997</v>
       </c>
-      <c r="I20" s="34"/>
+      <c r="I20" s="54">
+        <v>34</v>
+      </c>
       <c r="J20" s="5"/>
-      <c r="K20" s="37"/>
-[...1 lines deleted...]
-      <c r="M20" s="37"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:13" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A21" s="38" t="s">
+      <c r="A21" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="37">
+      <c r="B21" s="54">
         <v>3.8</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="54">
         <v>7.1</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="54">
         <v>10.4</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="54">
         <v>21.7</v>
       </c>
-      <c r="F21" s="37">
+      <c r="F21" s="54">
         <v>40</v>
       </c>
-      <c r="G21" s="37">
+      <c r="G21" s="54">
         <v>60.2</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="54">
         <v>71.400000000000006</v>
       </c>
-      <c r="I21" s="34"/>
+      <c r="I21" s="54">
+        <v>72.2</v>
+      </c>
       <c r="J21" s="1"/>
-      <c r="K21" s="37"/>
-[...1 lines deleted...]
-      <c r="M21" s="37"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:13" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A22" s="38" t="s">
+      <c r="A22" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="37">
+      <c r="B22" s="54">
         <v>2.5</v>
       </c>
-      <c r="C22" s="42">
+      <c r="C22" s="54">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="54">
         <v>6.3</v>
       </c>
-      <c r="E22" s="42">
+      <c r="E22" s="54">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F22" s="37">
+      <c r="F22" s="54">
         <v>11.1</v>
       </c>
-      <c r="G22" s="37">
+      <c r="G22" s="54">
         <v>14</v>
       </c>
-      <c r="H22" s="42">
+      <c r="H22" s="54">
         <v>17</v>
       </c>
-      <c r="I22" s="34"/>
+      <c r="I22" s="54">
+        <v>17.100000000000001</v>
+      </c>
       <c r="J22" s="7"/>
-      <c r="K22" s="37"/>
-[...1 lines deleted...]
-      <c r="M22" s="37"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:13" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A23" s="38" t="s">
+      <c r="A23" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="37">
+      <c r="B23" s="54">
         <v>4.3</v>
       </c>
-      <c r="C23" s="42">
+      <c r="C23" s="54">
         <v>8.1</v>
       </c>
-      <c r="D23" s="42">
+      <c r="D23" s="54">
         <v>11.8</v>
       </c>
-      <c r="E23" s="42">
+      <c r="E23" s="54">
         <v>12.9</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="54">
         <v>13.6</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="54">
         <v>14.3</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="54">
         <v>15</v>
       </c>
-      <c r="I23" s="34"/>
+      <c r="I23" s="54">
+        <v>15.1</v>
+      </c>
       <c r="J23" s="7"/>
-      <c r="K23" s="37"/>
-[...1 lines deleted...]
-      <c r="M23" s="37"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13" s="18" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A24" s="39" t="s">
+      <c r="A24" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="35">
+      <c r="B24" s="54">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C24" s="54">
         <v>5.3</v>
       </c>
-      <c r="D24" s="43">
+      <c r="D24" s="54">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="54">
         <v>11.1</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="54">
         <v>15.2</v>
       </c>
-      <c r="G24" s="43">
+      <c r="G24" s="54">
         <v>19.3</v>
       </c>
-      <c r="H24" s="43">
+      <c r="H24" s="54">
         <v>23.3</v>
       </c>
-      <c r="I24" s="35"/>
+      <c r="I24" s="54">
+        <v>24</v>
+      </c>
       <c r="J24" s="8"/>
-      <c r="K24" s="35"/>
-[...1 lines deleted...]
-      <c r="M24" s="35"/>
+      <c r="K24" s="28"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="28"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="12.6" customHeight="1">
-      <c r="A25" s="67"/>
-[...7 lines deleted...]
-      <c r="I25" s="67"/>
+      <c r="A25" s="59"/>
+      <c r="B25" s="59"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="59"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="20.25" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="12"/>
       <c r="G26" s="13"/>
       <c r="H26" s="12"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="11"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:13" s="17" customFormat="1" ht="20.25" customHeight="1">
       <c r="A27" s="10"/>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="11"/>
       <c r="L27" s="14"/>
       <c r="M27" s="11"/>
     </row>
     <row r="28" spans="1:13" s="17" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A28" s="68"/>
-[...11 lines deleted...]
-      <c r="M28" s="69"/>
+      <c r="A28" s="60"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="60"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="61"/>
     </row>
     <row r="29" spans="1:13" ht="20.25" customHeight="1"/>
     <row r="30" spans="1:13">
       <c r="A30" s="20"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="21"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="21"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="21"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="21"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="21"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="21"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="21"/>