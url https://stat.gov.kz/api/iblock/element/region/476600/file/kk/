--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\КАзак\Жетісу облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$4:$XFB$160</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="108">
   <si>
     <t>Ет және тағамдық қосымша өнімдері, тонна</t>
   </si>
   <si>
     <t>ірі қара мал, шошқа, қой, ешкі, жылқы және жылқы тектес жануарлардың жас немесе тоңазытылған еті, тонна</t>
   </si>
   <si>
     <t xml:space="preserve">үй құсының жас немесе тоңазытылған еті, тонна </t>
   </si>
   <si>
     <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Тазартылмаған күнбағыс майы, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
@@ -637,51 +637,51 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -784,53 +784,50 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1212,51 +1209,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="36" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="36" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="42.28515625" style="18" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="18" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="42.28515625" style="18" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="18" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="18"/>
     <col min="769" max="769" width="42.28515625" style="18" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="18" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="18"/>
     <col min="1025" max="1025" width="42.28515625" style="18" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="18" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="18"/>
     <col min="1281" max="1281" width="42.28515625" style="18" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="18" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="18"/>
     <col min="1537" max="1537" width="42.28515625" style="18" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="18" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="18"/>
@@ -1439,191 +1436,193 @@
     </row>
     <row r="2" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="20">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="21" customFormat="1" ht="27" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="21" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="21" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="21" customFormat="1" ht="29.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="21" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="21" customFormat="1" ht="17.25" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="21" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="21" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="21" customFormat="1" ht="18.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="22"/>
+      <c r="B11" s="22" t="s">
+        <v>77</v>
+      </c>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:13" s="21" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:13" s="21" customFormat="1" ht="18" customHeight="1">
       <c r="A13" s="28" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>60</v>
       </c>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="21" customFormat="1" ht="34.5" customHeight="1">
       <c r="A14" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:13" s="21" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="31">
-        <v>46252</v>
+        <v>46281</v>
       </c>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="31">
-        <v>46282</v>
+        <v>46311</v>
       </c>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="62" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="B19" s="78" t="s">
+      <c r="B19" s="77" t="s">
         <v>81</v>
       </c>
       <c r="M19" s="33"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="B20" s="91" t="s">
+      <c r="B20" s="90" t="s">
         <v>100</v>
       </c>
       <c r="M20" s="32"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="B21" s="79" t="s">
+      <c r="B21" s="78" t="s">
         <v>82</v>
       </c>
       <c r="M21" s="33"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
     </row>
     <row r="23" spans="1:13">
       <c r="B23" s="37"/>
       <c r="M23" s="33"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="33"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
@@ -1865,6280 +1864,6599 @@
       <c r="B10" s="40"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="40"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="42" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:W250"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A156" sqref="A156"/>
+      <selection activeCell="I156" sqref="I156:I157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="16" customWidth="1"/>
-    <col min="2" max="2" width="12.140625" style="71" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="13" style="72" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" style="70" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" style="70" customWidth="1"/>
+    <col min="4" max="5" width="13" style="71" customWidth="1"/>
     <col min="6" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="48" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="48" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="48" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="15"/>
     <col min="16" max="16" width="21.85546875" style="15" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="15"/>
     <col min="18" max="18" width="17.42578125" style="15" customWidth="1"/>
     <col min="19" max="21" width="9.140625" style="15"/>
     <col min="22" max="22" width="9" style="15" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" s="2" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="93" t="s">
+      <c r="A2" s="92" t="s">
         <v>76</v>
       </c>
-      <c r="B2" s="93"/>
-[...10 lines deleted...]
-      <c r="M2" s="93"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
     </row>
     <row r="3" spans="1:23" s="9" customFormat="1" ht="9" customHeight="1">
       <c r="A3" s="49"/>
-      <c r="B3" s="64"/>
-[...2 lines deleted...]
-      <c r="E3" s="65"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
     </row>
     <row r="4" spans="1:23" s="2" customFormat="1" ht="21.75" customHeight="1">
       <c r="A4" s="51"/>
-      <c r="B4" s="84" t="s">
+      <c r="B4" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="66" t="s">
+      <c r="C4" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="D4" s="66" t="s">
+      <c r="D4" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="E4" s="66" t="s">
+      <c r="E4" s="65" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="52" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="52" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="53" t="s">
+      <c r="I4" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="52" t="s">
+      <c r="J4" s="53" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="52" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="52" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="52" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:23" s="9" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="73">
+      <c r="B5" s="72">
         <v>32</v>
       </c>
-      <c r="C5" s="73">
+      <c r="C5" s="72">
         <v>246</v>
       </c>
-      <c r="D5" s="73">
+      <c r="D5" s="72">
         <v>460</v>
       </c>
-      <c r="E5" s="73">
+      <c r="E5" s="72">
         <v>674</v>
       </c>
-      <c r="F5" s="73">
+      <c r="F5" s="72">
         <v>827</v>
       </c>
-      <c r="G5" s="73">
+      <c r="G5" s="72">
         <v>980</v>
       </c>
-      <c r="H5" s="73">
+      <c r="H5" s="72">
         <v>1130</v>
       </c>
-      <c r="I5" s="54"/>
+      <c r="I5" s="80">
+        <v>1195</v>
+      </c>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
-      <c r="M5" s="74"/>
+      <c r="M5" s="73"/>
       <c r="R5" s="4"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="5"/>
     </row>
     <row r="6" spans="1:23" s="9" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B6" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="81">
+      <c r="B6" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6" s="80">
         <v>53</v>
       </c>
-      <c r="D6" s="81">
+      <c r="D6" s="80">
         <v>106</v>
       </c>
-      <c r="E6" s="81">
+      <c r="E6" s="80">
         <v>159</v>
       </c>
-      <c r="F6" s="81">
+      <c r="F6" s="80">
         <v>236</v>
       </c>
-      <c r="G6" s="81">
+      <c r="G6" s="80">
         <v>313</v>
       </c>
-      <c r="H6" s="81">
+      <c r="H6" s="80">
         <v>390</v>
       </c>
-      <c r="I6" s="55"/>
-[...3 lines deleted...]
-      <c r="M6" s="74"/>
+      <c r="I6" s="80">
+        <v>405</v>
+      </c>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
       <c r="P6" s="6"/>
       <c r="R6" s="12"/>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="11"/>
     </row>
     <row r="7" spans="1:23" s="9" customFormat="1">
-      <c r="A7" s="88" t="s">
+      <c r="A7" s="87" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="81">
+      <c r="B7" s="80">
         <v>21</v>
       </c>
-      <c r="C7" s="81">
+      <c r="C7" s="80">
         <v>170</v>
       </c>
-      <c r="D7" s="81">
+      <c r="D7" s="80">
         <v>318</v>
       </c>
-      <c r="E7" s="81">
+      <c r="E7" s="80">
         <v>466</v>
       </c>
-      <c r="F7" s="81">
+      <c r="F7" s="80">
         <v>532</v>
       </c>
-      <c r="G7" s="81">
+      <c r="G7" s="80">
         <v>598</v>
       </c>
-      <c r="H7" s="81">
+      <c r="H7" s="80">
         <v>664</v>
       </c>
-      <c r="I7" s="55"/>
-[...3 lines deleted...]
-      <c r="M7" s="74"/>
+      <c r="I7" s="80">
+        <v>708</v>
+      </c>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="73"/>
       <c r="P7" s="6"/>
       <c r="R7" s="12"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="11"/>
     </row>
     <row r="8" spans="1:23" s="9" customFormat="1">
-      <c r="A8" s="88" t="s">
+      <c r="A8" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B8" s="81">
+      <c r="B8" s="80">
         <v>10</v>
       </c>
-      <c r="C8" s="81">
+      <c r="C8" s="80">
         <v>23</v>
       </c>
-      <c r="D8" s="81">
+      <c r="D8" s="80">
         <v>36</v>
       </c>
-      <c r="E8" s="81">
+      <c r="E8" s="80">
         <v>49</v>
       </c>
-      <c r="F8" s="81">
+      <c r="F8" s="80">
         <v>59</v>
       </c>
-      <c r="G8" s="81">
+      <c r="G8" s="80">
         <v>68</v>
       </c>
-      <c r="H8" s="81">
+      <c r="H8" s="80">
         <v>75</v>
       </c>
-      <c r="I8" s="55"/>
-[...3 lines deleted...]
-      <c r="M8" s="74"/>
+      <c r="I8" s="80">
+        <v>82</v>
+      </c>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
       <c r="P8" s="6"/>
       <c r="R8" s="12"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="11"/>
     </row>
     <row r="9" spans="1:23" s="9" customFormat="1" ht="45">
-      <c r="A9" s="61" t="s">
+      <c r="A9" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="73">
+      <c r="B9" s="72">
         <v>29</v>
       </c>
-      <c r="C9" s="73">
+      <c r="C9" s="72">
         <v>188</v>
       </c>
-      <c r="D9" s="73">
+      <c r="D9" s="72">
         <v>346</v>
       </c>
-      <c r="E9" s="73">
+      <c r="E9" s="72">
         <v>505</v>
       </c>
-      <c r="F9" s="73">
+      <c r="F9" s="72">
         <v>579</v>
       </c>
-      <c r="G9" s="73">
+      <c r="G9" s="72">
         <v>652</v>
       </c>
-      <c r="H9" s="73">
+      <c r="H9" s="72">
         <v>725</v>
       </c>
-      <c r="I9" s="55"/>
+      <c r="I9" s="80">
+        <v>778</v>
+      </c>
       <c r="J9" s="55"/>
       <c r="K9" s="55"/>
-      <c r="L9" s="74"/>
-      <c r="M9" s="74"/>
+      <c r="L9" s="73"/>
+      <c r="M9" s="73"/>
       <c r="P9" s="6"/>
       <c r="R9" s="4"/>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
       <c r="W9" s="11"/>
     </row>
     <row r="10" spans="1:23" s="9" customFormat="1">
-      <c r="A10" s="87" t="s">
+      <c r="A10" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B10" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="81">
+      <c r="B10" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="80">
         <v>1</v>
       </c>
-      <c r="D10" s="81">
+      <c r="D10" s="80">
         <v>1</v>
       </c>
-      <c r="E10" s="81">
+      <c r="E10" s="80">
         <v>2</v>
       </c>
-      <c r="F10" s="81">
+      <c r="F10" s="80">
         <v>2</v>
       </c>
-      <c r="G10" s="81">
+      <c r="G10" s="80">
         <v>3</v>
       </c>
-      <c r="H10" s="81">
+      <c r="H10" s="80">
         <v>3</v>
       </c>
-      <c r="I10" s="55"/>
-[...3 lines deleted...]
-      <c r="M10" s="74"/>
+      <c r="I10" s="80">
+        <v>5</v>
+      </c>
+      <c r="J10" s="73"/>
+      <c r="K10" s="73"/>
+      <c r="L10" s="73"/>
+      <c r="M10" s="73"/>
       <c r="P10" s="6"/>
       <c r="R10" s="12"/>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
       <c r="W10" s="11"/>
     </row>
     <row r="11" spans="1:23" s="9" customFormat="1">
-      <c r="A11" s="88" t="s">
+      <c r="A11" s="87" t="s">
         <v>84</v>
       </c>
-      <c r="B11" s="81">
+      <c r="B11" s="80">
         <v>21</v>
       </c>
-      <c r="C11" s="81">
+      <c r="C11" s="80">
         <v>170</v>
       </c>
-      <c r="D11" s="81">
+      <c r="D11" s="80">
         <v>318</v>
       </c>
-      <c r="E11" s="81">
+      <c r="E11" s="80">
         <v>466</v>
       </c>
-      <c r="F11" s="81">
+      <c r="F11" s="80">
         <v>532</v>
       </c>
-      <c r="G11" s="81">
+      <c r="G11" s="80">
         <v>598</v>
       </c>
-      <c r="H11" s="81">
+      <c r="H11" s="80">
         <v>664</v>
       </c>
-      <c r="I11" s="55"/>
-[...3 lines deleted...]
-      <c r="M11" s="74"/>
+      <c r="I11" s="80">
+        <v>708</v>
+      </c>
+      <c r="J11" s="73"/>
+      <c r="K11" s="73"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="73"/>
       <c r="P11" s="6"/>
       <c r="R11" s="12"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="11"/>
     </row>
     <row r="12" spans="1:23" s="9" customFormat="1">
-      <c r="A12" s="88" t="s">
+      <c r="A12" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B12" s="81">
+      <c r="B12" s="80">
         <v>7</v>
       </c>
-      <c r="C12" s="81">
+      <c r="C12" s="80">
         <v>17</v>
       </c>
-      <c r="D12" s="81">
+      <c r="D12" s="80">
         <v>27</v>
       </c>
-      <c r="E12" s="81">
+      <c r="E12" s="80">
         <v>37</v>
       </c>
-      <c r="F12" s="81">
+      <c r="F12" s="80">
         <v>44</v>
       </c>
-      <c r="G12" s="81">
+      <c r="G12" s="80">
         <v>51</v>
       </c>
-      <c r="H12" s="81">
+      <c r="H12" s="80">
         <v>58</v>
       </c>
-      <c r="I12" s="55"/>
-[...3 lines deleted...]
-      <c r="M12" s="74"/>
+      <c r="I12" s="80">
+        <v>64</v>
+      </c>
+      <c r="J12" s="73"/>
+      <c r="K12" s="73"/>
+      <c r="L12" s="73"/>
+      <c r="M12" s="73"/>
       <c r="P12" s="6"/>
       <c r="R12" s="12"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="11"/>
     </row>
-    <row r="13" spans="1:23" s="9" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A13" s="61" t="s">
+    <row r="13" spans="1:23" s="9" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A13" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="73">
+      <c r="B13" s="72">
         <v>3</v>
       </c>
-      <c r="C13" s="73">
+      <c r="C13" s="72">
         <v>58</v>
       </c>
-      <c r="D13" s="73">
+      <c r="D13" s="72">
         <v>113</v>
       </c>
-      <c r="E13" s="73">
+      <c r="E13" s="72">
         <v>169</v>
       </c>
-      <c r="F13" s="73">
+      <c r="F13" s="72">
         <v>248</v>
       </c>
-      <c r="G13" s="73">
+      <c r="G13" s="72">
         <v>328</v>
       </c>
-      <c r="H13" s="73">
+      <c r="H13" s="72">
         <v>405</v>
       </c>
-      <c r="I13" s="55"/>
+      <c r="I13" s="80">
+        <v>418</v>
+      </c>
       <c r="J13" s="55"/>
       <c r="K13" s="55"/>
-      <c r="L13" s="74"/>
-      <c r="M13" s="74"/>
+      <c r="L13" s="73"/>
+      <c r="M13" s="73"/>
       <c r="P13" s="6"/>
       <c r="R13" s="4"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
       <c r="W13" s="11"/>
     </row>
     <row r="14" spans="1:23" s="9" customFormat="1">
-      <c r="A14" s="87" t="s">
+      <c r="A14" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="81">
+      <c r="B14" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="80">
         <v>52</v>
       </c>
-      <c r="D14" s="81">
+      <c r="D14" s="80">
         <v>105</v>
       </c>
-      <c r="E14" s="81">
+      <c r="E14" s="80">
         <v>157</v>
       </c>
-      <c r="F14" s="81">
+      <c r="F14" s="80">
         <v>234</v>
       </c>
-      <c r="G14" s="81">
+      <c r="G14" s="80">
         <v>310</v>
       </c>
-      <c r="H14" s="81">
+      <c r="H14" s="80">
         <v>387</v>
       </c>
-      <c r="I14" s="55"/>
-[...3 lines deleted...]
-      <c r="M14" s="74"/>
+      <c r="I14" s="80">
+        <v>400</v>
+      </c>
+      <c r="J14" s="73"/>
+      <c r="K14" s="73"/>
+      <c r="L14" s="73"/>
+      <c r="M14" s="73"/>
       <c r="P14" s="6"/>
       <c r="R14" s="12"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="11"/>
     </row>
     <row r="15" spans="1:23" s="9" customFormat="1">
-      <c r="A15" s="88" t="s">
+      <c r="A15" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B15" s="81">
+      <c r="B15" s="80">
         <v>3</v>
       </c>
-      <c r="C15" s="81">
+      <c r="C15" s="80">
         <v>6</v>
       </c>
-      <c r="D15" s="81">
+      <c r="D15" s="80">
         <v>9</v>
       </c>
-      <c r="E15" s="81">
+      <c r="E15" s="80">
         <v>12</v>
       </c>
-      <c r="F15" s="81">
+      <c r="F15" s="80">
         <v>15</v>
       </c>
-      <c r="G15" s="81">
+      <c r="G15" s="80">
         <v>18</v>
       </c>
-      <c r="H15" s="81">
+      <c r="H15" s="80">
         <v>18</v>
       </c>
-      <c r="I15" s="55"/>
-[...3 lines deleted...]
-      <c r="M15" s="74"/>
+      <c r="I15" s="80">
+        <v>18</v>
+      </c>
+      <c r="J15" s="73"/>
+      <c r="K15" s="73"/>
+      <c r="L15" s="73"/>
+      <c r="M15" s="73"/>
       <c r="P15" s="6"/>
       <c r="R15" s="12"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
       <c r="W15" s="11"/>
     </row>
     <row r="16" spans="1:23" s="9" customFormat="1" ht="45" customHeight="1">
-      <c r="A16" s="61" t="s">
+      <c r="A16" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="73">
+      <c r="B16" s="72">
         <v>1</v>
       </c>
-      <c r="C16" s="73">
+      <c r="C16" s="72">
         <v>3</v>
       </c>
-      <c r="D16" s="73">
+      <c r="D16" s="72">
         <v>5</v>
       </c>
-      <c r="E16" s="73">
+      <c r="E16" s="72">
         <v>7</v>
       </c>
-      <c r="F16" s="73">
+      <c r="F16" s="72">
         <v>8</v>
       </c>
-      <c r="G16" s="73">
+      <c r="G16" s="72">
         <v>9</v>
       </c>
-      <c r="H16" s="73">
+      <c r="H16" s="72">
         <v>13</v>
       </c>
-      <c r="I16" s="55"/>
+      <c r="I16" s="80">
+        <v>17</v>
+      </c>
       <c r="J16" s="55"/>
       <c r="K16" s="55"/>
-      <c r="L16" s="74"/>
-      <c r="M16" s="74"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="73"/>
       <c r="P16" s="6"/>
       <c r="R16" s="4"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="11"/>
     </row>
     <row r="17" spans="1:23" s="9" customFormat="1">
-      <c r="A17" s="87" t="s">
+      <c r="A17" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B17" s="82" t="s">
-[...17 lines deleted...]
-      <c r="H17" s="81">
+      <c r="B17" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" s="80">
         <v>3</v>
       </c>
-      <c r="I17" s="55"/>
-      <c r="J17" s="74"/>
+      <c r="I17" s="80">
+        <v>6</v>
+      </c>
+      <c r="J17" s="73"/>
       <c r="K17" s="55"/>
-      <c r="L17" s="74"/>
-      <c r="M17" s="74"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
       <c r="P17" s="6"/>
       <c r="R17" s="12"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="W17" s="11"/>
     </row>
     <row r="18" spans="1:23" s="9" customFormat="1">
-      <c r="A18" s="88" t="s">
+      <c r="A18" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B18" s="81">
+      <c r="B18" s="80">
         <v>1</v>
       </c>
-      <c r="C18" s="81">
+      <c r="C18" s="80">
         <v>2</v>
       </c>
-      <c r="D18" s="81">
+      <c r="D18" s="80">
         <v>4</v>
       </c>
-      <c r="E18" s="81">
+      <c r="E18" s="80">
         <v>6</v>
       </c>
-      <c r="F18" s="81">
+      <c r="F18" s="80">
         <v>6</v>
       </c>
-      <c r="G18" s="81">
+      <c r="G18" s="80">
         <v>6</v>
       </c>
-      <c r="H18" s="81">
+      <c r="H18" s="80">
         <v>7</v>
       </c>
-      <c r="I18" s="55"/>
-      <c r="J18" s="74"/>
+      <c r="I18" s="80">
+        <v>7</v>
+      </c>
+      <c r="J18" s="73"/>
       <c r="K18" s="55"/>
-      <c r="L18" s="74"/>
-      <c r="M18" s="74"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="73"/>
       <c r="P18" s="6"/>
       <c r="R18" s="12"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="11"/>
     </row>
     <row r="19" spans="1:23" s="9" customFormat="1">
-      <c r="A19" s="88" t="s">
+      <c r="A19" s="87" t="s">
         <v>86</v>
       </c>
-      <c r="B19" s="81">
+      <c r="B19" s="80">
         <v>0</v>
       </c>
-      <c r="C19" s="81">
+      <c r="C19" s="80">
         <v>0</v>
       </c>
-      <c r="D19" s="81">
+      <c r="D19" s="80">
         <v>1</v>
       </c>
-      <c r="E19" s="81">
+      <c r="E19" s="80">
         <v>1</v>
       </c>
-      <c r="F19" s="81">
+      <c r="F19" s="80">
         <v>1</v>
       </c>
-      <c r="G19" s="81">
+      <c r="G19" s="80">
         <v>1</v>
       </c>
-      <c r="H19" s="81">
+      <c r="H19" s="80">
         <v>1</v>
       </c>
-      <c r="I19" s="55"/>
-      <c r="J19" s="74"/>
+      <c r="I19" s="80">
+        <v>1</v>
+      </c>
+      <c r="J19" s="73"/>
       <c r="K19" s="55"/>
-      <c r="L19" s="74"/>
-      <c r="M19" s="74"/>
+      <c r="L19" s="73"/>
+      <c r="M19" s="73"/>
       <c r="P19" s="6"/>
       <c r="R19" s="12"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="11"/>
     </row>
     <row r="20" spans="1:23" s="9" customFormat="1">
-      <c r="A20" s="88" t="s">
+      <c r="A20" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="B20" s="81">
+      <c r="B20" s="80">
         <v>0</v>
       </c>
-      <c r="C20" s="81">
+      <c r="C20" s="80">
         <v>1</v>
       </c>
-      <c r="D20" s="81">
+      <c r="D20" s="80">
         <v>1</v>
       </c>
-      <c r="E20" s="81">
+      <c r="E20" s="80">
         <v>1</v>
       </c>
-      <c r="F20" s="81">
+      <c r="F20" s="80">
         <v>1</v>
       </c>
-      <c r="G20" s="81">
+      <c r="G20" s="80">
         <v>2</v>
       </c>
-      <c r="H20" s="81">
+      <c r="H20" s="80">
         <v>2</v>
       </c>
-      <c r="I20" s="55"/>
-      <c r="J20" s="74"/>
+      <c r="I20" s="80">
+        <v>2</v>
+      </c>
+      <c r="J20" s="73"/>
       <c r="K20" s="55"/>
-      <c r="L20" s="74"/>
-      <c r="M20" s="74"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="73"/>
       <c r="P20" s="6"/>
       <c r="R20" s="12"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="11"/>
     </row>
     <row r="21" spans="1:23" s="9" customFormat="1" ht="46.5" customHeight="1">
-      <c r="A21" s="61" t="s">
+      <c r="A21" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="73">
+      <c r="B21" s="72">
         <v>7</v>
       </c>
-      <c r="C21" s="73">
+      <c r="C21" s="72">
         <v>9</v>
       </c>
-      <c r="D21" s="73">
+      <c r="D21" s="72">
         <v>12</v>
       </c>
-      <c r="E21" s="73">
+      <c r="E21" s="72">
         <v>15</v>
       </c>
-      <c r="F21" s="73">
+      <c r="F21" s="72">
         <v>22</v>
       </c>
-      <c r="G21" s="73">
+      <c r="G21" s="72">
         <v>29</v>
       </c>
-      <c r="H21" s="73">
+      <c r="H21" s="72">
         <v>37</v>
       </c>
-      <c r="I21" s="55"/>
+      <c r="I21" s="80">
+        <v>93</v>
+      </c>
       <c r="J21" s="55"/>
       <c r="K21" s="55"/>
-      <c r="L21" s="74"/>
-      <c r="M21" s="74"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="73"/>
       <c r="P21" s="6"/>
       <c r="R21" s="4"/>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="11"/>
     </row>
     <row r="22" spans="1:23" s="9" customFormat="1">
-      <c r="A22" s="88" t="s">
+      <c r="A22" s="87" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="73">
+      <c r="B22" s="72">
         <v>7</v>
       </c>
-      <c r="C22" s="73">
+      <c r="C22" s="72">
         <v>9</v>
       </c>
-      <c r="D22" s="73">
+      <c r="D22" s="72">
         <v>12</v>
       </c>
-      <c r="E22" s="73">
+      <c r="E22" s="72">
         <v>15</v>
       </c>
-      <c r="F22" s="73">
+      <c r="F22" s="72">
         <v>22</v>
       </c>
-      <c r="G22" s="73">
+      <c r="G22" s="72">
         <v>29</v>
       </c>
-      <c r="H22" s="73">
+      <c r="H22" s="72">
         <v>37</v>
       </c>
-      <c r="I22" s="55"/>
-      <c r="J22" s="74"/>
+      <c r="I22" s="80">
+        <v>93</v>
+      </c>
+      <c r="J22" s="73"/>
       <c r="K22" s="55"/>
-      <c r="L22" s="74"/>
-      <c r="M22" s="74"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="73"/>
       <c r="P22" s="6"/>
       <c r="R22" s="12"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10"/>
       <c r="U22" s="10"/>
       <c r="V22" s="10"/>
       <c r="W22" s="11"/>
     </row>
     <row r="23" spans="1:23" s="9" customFormat="1" ht="23.25">
-      <c r="A23" s="89" t="s">
+      <c r="A23" s="88" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="83">
+      <c r="B23" s="82">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C23" s="83">
+      <c r="C23" s="82">
         <v>10</v>
       </c>
-      <c r="D23" s="83">
+      <c r="D23" s="82">
         <v>10.6</v>
       </c>
-      <c r="E23" s="83">
+      <c r="E23" s="82">
         <v>11.3</v>
       </c>
-      <c r="F23" s="83">
+      <c r="F23" s="82">
         <v>11.3</v>
       </c>
-      <c r="G23" s="83">
+      <c r="G23" s="82">
         <v>11.3</v>
       </c>
-      <c r="H23" s="83">
+      <c r="H23" s="82">
         <v>11.3</v>
       </c>
-      <c r="I23" s="56"/>
-      <c r="J23" s="75"/>
+      <c r="I23" s="82">
+        <v>11.3</v>
+      </c>
+      <c r="J23" s="74"/>
       <c r="K23" s="55"/>
-      <c r="L23" s="74"/>
-      <c r="M23" s="74"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="73"/>
       <c r="P23" s="6"/>
       <c r="R23" s="12"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="11"/>
     </row>
     <row r="24" spans="1:23" s="9" customFormat="1">
-      <c r="A24" s="87" t="s">
+      <c r="A24" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B24" s="83">
+      <c r="B24" s="82">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C24" s="83">
+      <c r="C24" s="82">
         <v>10</v>
       </c>
-      <c r="D24" s="83">
+      <c r="D24" s="82">
         <v>10.6</v>
       </c>
-      <c r="E24" s="83">
+      <c r="E24" s="82">
         <v>11.3</v>
       </c>
-      <c r="F24" s="83">
+      <c r="F24" s="82">
         <v>11.3</v>
       </c>
-      <c r="G24" s="83">
+      <c r="G24" s="82">
         <v>11.3</v>
       </c>
-      <c r="H24" s="83">
+      <c r="H24" s="82">
         <v>11.3</v>
       </c>
-      <c r="I24" s="56"/>
-      <c r="J24" s="75"/>
+      <c r="I24" s="82">
+        <v>11.3</v>
+      </c>
+      <c r="J24" s="74"/>
       <c r="K24" s="55"/>
-      <c r="L24" s="74"/>
-      <c r="M24" s="74"/>
+      <c r="L24" s="73"/>
+      <c r="M24" s="73"/>
       <c r="P24" s="6"/>
       <c r="R24" s="12"/>
       <c r="S24" s="10"/>
       <c r="T24" s="10"/>
       <c r="U24" s="10"/>
       <c r="V24" s="10"/>
       <c r="W24" s="11"/>
     </row>
     <row r="25" spans="1:23" s="9" customFormat="1" ht="22.5">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="73">
+      <c r="B25" s="72">
         <v>1</v>
       </c>
-      <c r="C25" s="73">
+      <c r="C25" s="72">
         <v>125</v>
       </c>
-      <c r="D25" s="73">
+      <c r="D25" s="72">
         <v>250</v>
       </c>
-      <c r="E25" s="73">
+      <c r="E25" s="72">
         <v>375</v>
       </c>
-      <c r="F25" s="73">
+      <c r="F25" s="72">
         <v>1905</v>
       </c>
-      <c r="G25" s="73">
+      <c r="G25" s="72">
         <v>3436</v>
       </c>
-      <c r="H25" s="73">
+      <c r="H25" s="72">
         <v>4968</v>
       </c>
-      <c r="I25" s="55"/>
+      <c r="I25" s="80">
+        <v>5495</v>
+      </c>
       <c r="J25" s="55"/>
       <c r="K25" s="55"/>
-      <c r="L25" s="74"/>
-      <c r="M25" s="74"/>
+      <c r="L25" s="73"/>
+      <c r="M25" s="73"/>
       <c r="P25" s="6"/>
       <c r="R25" s="4"/>
       <c r="S25" s="10"/>
       <c r="T25" s="10"/>
       <c r="U25" s="10"/>
       <c r="V25" s="10"/>
       <c r="W25" s="11"/>
     </row>
     <row r="26" spans="1:23" s="9" customFormat="1">
-      <c r="A26" s="87" t="s">
+      <c r="A26" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B26" s="81">
+      <c r="B26" s="80">
         <v>1</v>
       </c>
-      <c r="C26" s="81">
+      <c r="C26" s="80">
         <v>1</v>
       </c>
-      <c r="D26" s="81">
+      <c r="D26" s="80">
         <v>2</v>
       </c>
-      <c r="E26" s="81">
+      <c r="E26" s="80">
         <v>2</v>
       </c>
-      <c r="F26" s="81">
+      <c r="F26" s="80">
         <v>1460</v>
       </c>
-      <c r="G26" s="81">
+      <c r="G26" s="80">
         <v>2918</v>
       </c>
-      <c r="H26" s="81">
+      <c r="H26" s="80">
         <v>4376</v>
       </c>
-      <c r="I26" s="55"/>
-[...3 lines deleted...]
-      <c r="M26" s="74"/>
+      <c r="I26" s="80">
+        <v>4888</v>
+      </c>
+      <c r="J26" s="73"/>
+      <c r="K26" s="73"/>
+      <c r="L26" s="73"/>
+      <c r="M26" s="73"/>
       <c r="P26" s="6"/>
       <c r="R26" s="12"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="11"/>
     </row>
     <row r="27" spans="1:23" s="9" customFormat="1">
-      <c r="A27" s="87" t="s">
+      <c r="A27" s="86" t="s">
         <v>86</v>
       </c>
-      <c r="B27" s="81">
+      <c r="B27" s="80">
         <v>0</v>
       </c>
-      <c r="C27" s="81">
+      <c r="C27" s="80">
         <v>0</v>
       </c>
-      <c r="D27" s="81">
+      <c r="D27" s="80">
         <v>0</v>
       </c>
-      <c r="E27" s="81">
+      <c r="E27" s="80">
         <v>0</v>
       </c>
-      <c r="F27" s="81">
+      <c r="F27" s="80">
         <v>0</v>
       </c>
-      <c r="G27" s="81">
+      <c r="G27" s="80">
         <v>1</v>
       </c>
-      <c r="H27" s="81">
+      <c r="H27" s="80">
         <v>1</v>
       </c>
-      <c r="I27" s="55"/>
-[...3 lines deleted...]
-      <c r="M27" s="74"/>
+      <c r="I27" s="80">
+        <v>1</v>
+      </c>
+      <c r="J27" s="73"/>
+      <c r="K27" s="73"/>
+      <c r="L27" s="73"/>
+      <c r="M27" s="73"/>
       <c r="P27" s="6"/>
       <c r="R27" s="12"/>
       <c r="S27" s="10"/>
       <c r="T27" s="10"/>
       <c r="U27" s="10"/>
       <c r="V27" s="10"/>
       <c r="W27" s="11"/>
     </row>
     <row r="28" spans="1:23" s="9" customFormat="1">
-      <c r="A28" s="87" t="s">
+      <c r="A28" s="86" t="s">
         <v>89</v>
       </c>
-      <c r="B28" s="82" t="s">
-[...11 lines deleted...]
-      <c r="F28" s="81">
+      <c r="B28" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" s="80">
         <v>72</v>
       </c>
-      <c r="G28" s="81">
+      <c r="G28" s="80">
         <v>143</v>
       </c>
-      <c r="H28" s="81">
+      <c r="H28" s="80">
         <v>215</v>
       </c>
-      <c r="I28" s="55"/>
-[...3 lines deleted...]
-      <c r="M28" s="74"/>
+      <c r="I28" s="80">
+        <v>223</v>
+      </c>
+      <c r="J28" s="73"/>
+      <c r="K28" s="73"/>
+      <c r="L28" s="73"/>
+      <c r="M28" s="73"/>
       <c r="P28" s="6"/>
       <c r="R28" s="12"/>
       <c r="S28" s="10"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="11"/>
     </row>
     <row r="29" spans="1:23" s="9" customFormat="1">
-      <c r="A29" s="87" t="s">
+      <c r="A29" s="86" t="s">
         <v>87</v>
       </c>
-      <c r="B29" s="81"/>
-      <c r="C29" s="81">
+      <c r="B29" s="80"/>
+      <c r="C29" s="80">
         <v>124</v>
       </c>
-      <c r="D29" s="81">
+      <c r="D29" s="80">
         <v>248</v>
       </c>
-      <c r="E29" s="81">
+      <c r="E29" s="80">
         <v>372</v>
       </c>
-      <c r="F29" s="81">
+      <c r="F29" s="80">
         <v>373</v>
       </c>
-      <c r="G29" s="81">
+      <c r="G29" s="80">
         <v>375</v>
       </c>
-      <c r="H29" s="81">
+      <c r="H29" s="80">
         <v>376</v>
       </c>
-      <c r="I29" s="55"/>
-[...3 lines deleted...]
-      <c r="M29" s="74"/>
+      <c r="I29" s="80">
+        <v>383</v>
+      </c>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
       <c r="P29" s="6"/>
       <c r="R29" s="12"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="11"/>
     </row>
     <row r="30" spans="1:23" s="9" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A30" s="89" t="s">
+      <c r="A30" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="B30" s="81">
+      <c r="B30" s="80">
         <v>4</v>
       </c>
-      <c r="C30" s="81">
+      <c r="C30" s="80">
         <v>7</v>
       </c>
-      <c r="D30" s="81">
+      <c r="D30" s="80">
         <v>9</v>
       </c>
-      <c r="E30" s="81">
+      <c r="E30" s="80">
         <v>12</v>
       </c>
-      <c r="F30" s="81">
+      <c r="F30" s="80">
         <v>15</v>
       </c>
-      <c r="G30" s="81">
+      <c r="G30" s="80">
         <v>17</v>
       </c>
-      <c r="H30" s="81">
+      <c r="H30" s="80">
         <v>20</v>
       </c>
-      <c r="I30" s="55"/>
-[...3 lines deleted...]
-      <c r="M30" s="74"/>
+      <c r="I30" s="80">
+        <v>22</v>
+      </c>
+      <c r="J30" s="73"/>
+      <c r="K30" s="73"/>
+      <c r="L30" s="73"/>
+      <c r="M30" s="73"/>
       <c r="P30" s="6"/>
       <c r="R30" s="12"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="11"/>
     </row>
     <row r="31" spans="1:23" s="9" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A31" s="87" t="s">
+      <c r="A31" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B31" s="81">
+      <c r="B31" s="80">
         <v>3</v>
       </c>
-      <c r="C31" s="81">
+      <c r="C31" s="80">
         <v>5</v>
       </c>
-      <c r="D31" s="81">
+      <c r="D31" s="80">
         <v>8</v>
       </c>
-      <c r="E31" s="81">
+      <c r="E31" s="80">
         <v>11</v>
       </c>
-      <c r="F31" s="81">
+      <c r="F31" s="80">
         <v>13</v>
       </c>
-      <c r="G31" s="81">
+      <c r="G31" s="80">
         <v>16</v>
       </c>
-      <c r="H31" s="81">
+      <c r="H31" s="80">
         <v>19</v>
       </c>
-      <c r="I31" s="55"/>
-[...3 lines deleted...]
-      <c r="M31" s="74"/>
+      <c r="I31" s="80">
+        <v>21</v>
+      </c>
+      <c r="J31" s="73"/>
+      <c r="K31" s="73"/>
+      <c r="L31" s="73"/>
+      <c r="M31" s="73"/>
       <c r="P31" s="6"/>
       <c r="R31" s="12"/>
       <c r="S31" s="10"/>
       <c r="T31" s="10"/>
       <c r="U31" s="10"/>
       <c r="V31" s="10"/>
       <c r="W31" s="11"/>
     </row>
     <row r="32" spans="1:23" s="9" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A32" s="87" t="s">
+      <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
-      <c r="B32" s="81">
+      <c r="B32" s="80">
         <v>1</v>
       </c>
-      <c r="C32" s="81">
+      <c r="C32" s="80">
         <v>1</v>
       </c>
-      <c r="D32" s="81">
+      <c r="D32" s="80">
         <v>1</v>
       </c>
-      <c r="E32" s="81">
+      <c r="E32" s="80">
         <v>1</v>
       </c>
-      <c r="F32" s="81">
+      <c r="F32" s="80">
         <v>1</v>
       </c>
-      <c r="G32" s="81">
+      <c r="G32" s="80">
         <v>1</v>
       </c>
-      <c r="H32" s="81">
+      <c r="H32" s="80">
         <v>1</v>
       </c>
-      <c r="I32" s="55"/>
-[...3 lines deleted...]
-      <c r="M32" s="74"/>
+      <c r="I32" s="80">
+        <v>1</v>
+      </c>
+      <c r="J32" s="73"/>
+      <c r="K32" s="73"/>
+      <c r="L32" s="73"/>
+      <c r="M32" s="73"/>
       <c r="P32" s="6"/>
       <c r="R32" s="12"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="10"/>
       <c r="W32" s="11"/>
     </row>
-    <row r="33" spans="1:23" s="9" customFormat="1" ht="22.5">
-      <c r="A33" s="61" t="s">
+    <row r="33" spans="1:23" s="9" customFormat="1" ht="23.25">
+      <c r="A33" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="73"/>
-[...10 lines deleted...]
-      <c r="M33" s="74"/>
+      <c r="B33" s="80">
+        <v>1417</v>
+      </c>
+      <c r="C33" s="80">
+        <v>3350</v>
+      </c>
+      <c r="D33" s="80">
+        <v>5223</v>
+      </c>
+      <c r="E33" s="80">
+        <v>7726</v>
+      </c>
+      <c r="F33" s="80">
+        <v>10545</v>
+      </c>
+      <c r="G33" s="80">
+        <v>13453</v>
+      </c>
+      <c r="H33" s="80">
+        <v>16284</v>
+      </c>
+      <c r="I33" s="80">
+        <v>18909</v>
+      </c>
+      <c r="J33" s="73"/>
+      <c r="K33" s="73"/>
+      <c r="L33" s="73"/>
+      <c r="M33" s="73"/>
       <c r="P33" s="6"/>
-      <c r="R33" s="4"/>
+      <c r="R33" s="12"/>
       <c r="S33" s="10"/>
       <c r="T33" s="10"/>
       <c r="U33" s="10"/>
       <c r="V33" s="10"/>
       <c r="W33" s="11"/>
     </row>
-    <row r="34" spans="1:23" s="9" customFormat="1" ht="23.25">
-[...28 lines deleted...]
-      <c r="M34" s="74"/>
+    <row r="34" spans="1:23" s="9" customFormat="1">
+      <c r="A34" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="80">
+        <v>988</v>
+      </c>
+      <c r="C34" s="80">
+        <v>2399</v>
+      </c>
+      <c r="D34" s="80">
+        <v>3751</v>
+      </c>
+      <c r="E34" s="80">
+        <v>5714</v>
+      </c>
+      <c r="F34" s="80">
+        <v>7787</v>
+      </c>
+      <c r="G34" s="80">
+        <v>9970</v>
+      </c>
+      <c r="H34" s="80">
+        <v>12072</v>
+      </c>
+      <c r="I34" s="80">
+        <v>13979</v>
+      </c>
+      <c r="J34" s="73"/>
+      <c r="K34" s="73"/>
+      <c r="L34" s="73"/>
+      <c r="M34" s="73"/>
       <c r="P34" s="6"/>
       <c r="R34" s="12"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="11"/>
     </row>
     <row r="35" spans="1:23" s="9" customFormat="1">
-      <c r="A35" s="87" t="s">
-[...27 lines deleted...]
-      <c r="M35" s="74"/>
+      <c r="A35" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="80">
+        <v>61</v>
+      </c>
+      <c r="C35" s="80">
+        <v>156</v>
+      </c>
+      <c r="D35" s="80">
+        <v>251</v>
+      </c>
+      <c r="E35" s="80">
+        <v>345</v>
+      </c>
+      <c r="F35" s="80">
+        <v>417</v>
+      </c>
+      <c r="G35" s="80">
+        <v>488</v>
+      </c>
+      <c r="H35" s="80">
+        <v>559</v>
+      </c>
+      <c r="I35" s="80">
+        <v>653</v>
+      </c>
+      <c r="J35" s="73"/>
+      <c r="K35" s="73"/>
+      <c r="L35" s="73"/>
+      <c r="M35" s="73"/>
       <c r="P35" s="6"/>
       <c r="R35" s="12"/>
       <c r="S35" s="10"/>
       <c r="T35" s="10"/>
       <c r="U35" s="10"/>
       <c r="V35" s="10"/>
       <c r="W35" s="11"/>
     </row>
     <row r="36" spans="1:23" s="9" customFormat="1">
-      <c r="A36" s="87" t="s">
-[...27 lines deleted...]
-      <c r="M36" s="74"/>
+      <c r="A36" s="86" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36" s="80">
+        <v>153</v>
+      </c>
+      <c r="C36" s="80">
+        <v>333</v>
+      </c>
+      <c r="D36" s="80">
+        <v>513</v>
+      </c>
+      <c r="E36" s="80">
+        <v>693</v>
+      </c>
+      <c r="F36" s="80">
+        <v>859</v>
+      </c>
+      <c r="G36" s="80">
+        <v>1024</v>
+      </c>
+      <c r="H36" s="80">
+        <v>1189</v>
+      </c>
+      <c r="I36" s="80">
+        <v>1307</v>
+      </c>
+      <c r="J36" s="73"/>
+      <c r="K36" s="73"/>
+      <c r="L36" s="73"/>
+      <c r="M36" s="73"/>
       <c r="P36" s="6"/>
       <c r="R36" s="12"/>
       <c r="S36" s="10"/>
       <c r="T36" s="10"/>
       <c r="U36" s="10"/>
       <c r="V36" s="10"/>
       <c r="W36" s="11"/>
     </row>
     <row r="37" spans="1:23" s="9" customFormat="1">
-      <c r="A37" s="87" t="s">
-[...27 lines deleted...]
-      <c r="M37" s="74"/>
+      <c r="A37" s="86" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="80">
+        <v>0</v>
+      </c>
+      <c r="C37" s="80">
+        <v>0</v>
+      </c>
+      <c r="D37" s="80">
+        <v>0</v>
+      </c>
+      <c r="E37" s="80">
+        <v>0</v>
+      </c>
+      <c r="F37" s="80">
+        <v>0</v>
+      </c>
+      <c r="G37" s="80">
+        <v>1</v>
+      </c>
+      <c r="H37" s="80">
+        <v>1</v>
+      </c>
+      <c r="I37" s="80">
+        <v>1</v>
+      </c>
+      <c r="J37" s="73"/>
+      <c r="K37" s="73"/>
+      <c r="L37" s="73"/>
+      <c r="M37" s="73"/>
       <c r="P37" s="6"/>
       <c r="R37" s="12"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="10"/>
       <c r="W37" s="11"/>
     </row>
     <row r="38" spans="1:23" s="9" customFormat="1">
-      <c r="A38" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="81">
+      <c r="A38" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="80">
         <v>0</v>
       </c>
-      <c r="C38" s="81">
-[...11 lines deleted...]
-      <c r="G38" s="81">
+      <c r="C38" s="80">
         <v>1</v>
       </c>
-      <c r="H38" s="81">
+      <c r="D38" s="80">
         <v>1</v>
       </c>
-      <c r="I38" s="55"/>
-[...3 lines deleted...]
-      <c r="M38" s="74"/>
+      <c r="E38" s="80">
+        <v>1</v>
+      </c>
+      <c r="F38" s="80">
+        <v>271</v>
+      </c>
+      <c r="G38" s="80">
+        <v>540</v>
+      </c>
+      <c r="H38" s="80">
+        <v>810</v>
+      </c>
+      <c r="I38" s="80">
+        <v>1071</v>
+      </c>
+      <c r="J38" s="73"/>
+      <c r="K38" s="73"/>
+      <c r="L38" s="73"/>
+      <c r="M38" s="73"/>
       <c r="P38" s="6"/>
       <c r="R38" s="12"/>
       <c r="S38" s="10"/>
       <c r="T38" s="10"/>
       <c r="U38" s="10"/>
       <c r="V38" s="10"/>
       <c r="W38" s="11"/>
     </row>
     <row r="39" spans="1:23" s="9" customFormat="1">
-      <c r="A39" s="87" t="s">
-[...27 lines deleted...]
-      <c r="M39" s="74"/>
+      <c r="A39" s="86" t="s">
+        <v>92</v>
+      </c>
+      <c r="B39" s="80">
+        <v>145</v>
+      </c>
+      <c r="C39" s="80">
+        <v>318</v>
+      </c>
+      <c r="D39" s="80">
+        <v>491</v>
+      </c>
+      <c r="E39" s="80">
+        <v>683</v>
+      </c>
+      <c r="F39" s="80">
+        <v>853</v>
+      </c>
+      <c r="G39" s="80">
+        <v>1003</v>
+      </c>
+      <c r="H39" s="80">
+        <v>1154</v>
+      </c>
+      <c r="I39" s="80">
+        <v>1332</v>
+      </c>
+      <c r="J39" s="73"/>
+      <c r="K39" s="73"/>
+      <c r="L39" s="73"/>
+      <c r="M39" s="73"/>
       <c r="P39" s="6"/>
       <c r="R39" s="12"/>
       <c r="S39" s="10"/>
       <c r="T39" s="10"/>
       <c r="U39" s="10"/>
       <c r="V39" s="10"/>
       <c r="W39" s="11"/>
     </row>
     <row r="40" spans="1:23" s="9" customFormat="1">
-      <c r="A40" s="87" t="s">
-[...27 lines deleted...]
-      <c r="M40" s="74"/>
+      <c r="A40" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="80">
+        <v>1</v>
+      </c>
+      <c r="C40" s="80">
+        <v>1</v>
+      </c>
+      <c r="D40" s="80">
+        <v>2</v>
+      </c>
+      <c r="E40" s="80">
+        <v>2</v>
+      </c>
+      <c r="F40" s="80">
+        <v>3</v>
+      </c>
+      <c r="G40" s="80">
+        <v>4</v>
+      </c>
+      <c r="H40" s="80">
+        <v>6</v>
+      </c>
+      <c r="I40" s="80">
+        <v>9</v>
+      </c>
+      <c r="J40" s="73"/>
+      <c r="K40" s="73"/>
+      <c r="L40" s="73"/>
+      <c r="M40" s="73"/>
       <c r="P40" s="6"/>
       <c r="R40" s="12"/>
       <c r="S40" s="10"/>
       <c r="T40" s="10"/>
       <c r="U40" s="10"/>
       <c r="V40" s="10"/>
       <c r="W40" s="11"/>
     </row>
     <row r="41" spans="1:23" s="9" customFormat="1">
-      <c r="A41" s="87" t="s">
-[...27 lines deleted...]
-      <c r="M41" s="74"/>
+      <c r="A41" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="80">
+        <v>69</v>
+      </c>
+      <c r="C41" s="80">
+        <v>141</v>
+      </c>
+      <c r="D41" s="80">
+        <v>214</v>
+      </c>
+      <c r="E41" s="80">
+        <v>287</v>
+      </c>
+      <c r="F41" s="80">
+        <v>355</v>
+      </c>
+      <c r="G41" s="80">
+        <v>424</v>
+      </c>
+      <c r="H41" s="80">
+        <v>493</v>
+      </c>
+      <c r="I41" s="80">
+        <v>557</v>
+      </c>
+      <c r="J41" s="73"/>
+      <c r="K41" s="73"/>
+      <c r="L41" s="73"/>
+      <c r="M41" s="73"/>
       <c r="P41" s="6"/>
       <c r="R41" s="12"/>
       <c r="S41" s="10"/>
       <c r="T41" s="10"/>
       <c r="U41" s="10"/>
       <c r="V41" s="10"/>
       <c r="W41" s="11"/>
     </row>
-    <row r="42" spans="1:23" s="9" customFormat="1">
-[...28 lines deleted...]
-      <c r="M42" s="74"/>
+    <row r="42" spans="1:23" s="9" customFormat="1" ht="23.25">
+      <c r="A42" s="88" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="80">
+        <v>43</v>
+      </c>
+      <c r="C42" s="80">
+        <v>83</v>
+      </c>
+      <c r="D42" s="80">
+        <v>117</v>
+      </c>
+      <c r="E42" s="80">
+        <v>180</v>
+      </c>
+      <c r="F42" s="80">
+        <v>263</v>
+      </c>
+      <c r="G42" s="80">
+        <v>341</v>
+      </c>
+      <c r="H42" s="80">
+        <v>401</v>
+      </c>
+      <c r="I42" s="80">
+        <v>476</v>
+      </c>
+      <c r="J42" s="55"/>
+      <c r="K42" s="55"/>
+      <c r="L42" s="73"/>
+      <c r="M42" s="73"/>
       <c r="P42" s="6"/>
-      <c r="R42" s="12"/>
+      <c r="R42" s="4"/>
       <c r="S42" s="10"/>
       <c r="T42" s="10"/>
       <c r="U42" s="10"/>
       <c r="V42" s="10"/>
       <c r="W42" s="11"/>
     </row>
-    <row r="43" spans="1:23" s="9" customFormat="1" ht="23.25">
-[...6 lines deleted...]
-      <c r="C43" s="81">
+    <row r="43" spans="1:23" s="9" customFormat="1">
+      <c r="A43" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="D43" s="81">
+      <c r="B43" s="80">
+        <v>20</v>
+      </c>
+      <c r="C43" s="80">
+        <v>33</v>
+      </c>
+      <c r="D43" s="80">
+        <v>39</v>
+      </c>
+      <c r="E43" s="80">
+        <v>70</v>
+      </c>
+      <c r="F43" s="80">
         <v>117</v>
       </c>
-      <c r="E43" s="81">
-[...12 lines deleted...]
-      <c r="J43" s="55"/>
+      <c r="G43" s="80">
+        <v>158</v>
+      </c>
+      <c r="H43" s="80">
+        <v>191</v>
+      </c>
+      <c r="I43" s="80">
+        <v>223</v>
+      </c>
+      <c r="J43" s="73"/>
       <c r="K43" s="55"/>
-      <c r="L43" s="74"/>
-      <c r="M43" s="74"/>
+      <c r="L43" s="73"/>
+      <c r="M43" s="73"/>
       <c r="P43" s="6"/>
-      <c r="R43" s="4"/>
+      <c r="R43" s="12"/>
       <c r="S43" s="10"/>
       <c r="T43" s="10"/>
       <c r="U43" s="10"/>
       <c r="V43" s="10"/>
       <c r="W43" s="11"/>
     </row>
     <row r="44" spans="1:23" s="9" customFormat="1">
-      <c r="A44" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J44" s="74"/>
+      <c r="A44" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="80">
+        <v>8</v>
+      </c>
+      <c r="C44" s="80">
+        <v>18</v>
+      </c>
+      <c r="D44" s="80">
+        <v>28</v>
+      </c>
+      <c r="E44" s="80">
+        <v>38</v>
+      </c>
+      <c r="F44" s="80">
+        <v>46</v>
+      </c>
+      <c r="G44" s="80">
+        <v>55</v>
+      </c>
+      <c r="H44" s="80">
+        <v>64</v>
+      </c>
+      <c r="I44" s="80">
+        <v>73</v>
+      </c>
+      <c r="J44" s="73"/>
       <c r="K44" s="55"/>
-      <c r="L44" s="74"/>
-      <c r="M44" s="74"/>
+      <c r="L44" s="73"/>
+      <c r="M44" s="73"/>
       <c r="P44" s="6"/>
       <c r="R44" s="12"/>
       <c r="S44" s="10"/>
       <c r="T44" s="10"/>
       <c r="U44" s="10"/>
       <c r="V44" s="10"/>
       <c r="W44" s="11"/>
     </row>
     <row r="45" spans="1:23" s="9" customFormat="1">
-      <c r="A45" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C45" s="81">
+      <c r="A45" s="86" t="s">
+        <v>85</v>
+      </c>
+      <c r="B45" s="80">
+        <v>6</v>
+      </c>
+      <c r="C45" s="80">
+        <v>12</v>
+      </c>
+      <c r="D45" s="80">
         <v>18</v>
       </c>
-      <c r="D45" s="81">
-[...15 lines deleted...]
-      <c r="J45" s="74"/>
+      <c r="E45" s="80">
+        <v>23</v>
+      </c>
+      <c r="F45" s="80">
+        <v>29</v>
+      </c>
+      <c r="G45" s="80">
+        <v>35</v>
+      </c>
+      <c r="H45" s="80">
+        <v>35</v>
+      </c>
+      <c r="I45" s="80">
+        <v>35</v>
+      </c>
+      <c r="J45" s="73"/>
       <c r="K45" s="55"/>
-      <c r="L45" s="74"/>
-      <c r="M45" s="74"/>
+      <c r="L45" s="73"/>
+      <c r="M45" s="73"/>
       <c r="P45" s="6"/>
       <c r="R45" s="12"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="10"/>
       <c r="W45" s="11"/>
     </row>
     <row r="46" spans="1:23" s="9" customFormat="1">
-      <c r="A46" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="81">
+      <c r="A46" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" s="80">
+        <v>2</v>
+      </c>
+      <c r="C46" s="80">
+        <v>4</v>
+      </c>
+      <c r="D46" s="80">
         <v>6</v>
       </c>
-      <c r="C46" s="81">
-[...18 lines deleted...]
-      <c r="J46" s="74"/>
+      <c r="E46" s="80">
+        <v>9</v>
+      </c>
+      <c r="F46" s="80">
+        <v>13</v>
+      </c>
+      <c r="G46" s="80">
+        <v>17</v>
+      </c>
+      <c r="H46" s="80">
+        <v>19</v>
+      </c>
+      <c r="I46" s="80">
+        <v>38</v>
+      </c>
+      <c r="J46" s="73"/>
       <c r="K46" s="55"/>
-      <c r="L46" s="74"/>
-      <c r="M46" s="74"/>
+      <c r="L46" s="73"/>
+      <c r="M46" s="73"/>
       <c r="P46" s="6"/>
       <c r="R46" s="12"/>
       <c r="S46" s="10"/>
       <c r="T46" s="10"/>
       <c r="U46" s="10"/>
       <c r="V46" s="10"/>
       <c r="W46" s="11"/>
     </row>
     <row r="47" spans="1:23" s="9" customFormat="1">
-      <c r="A47" s="87" t="s">
-[...8 lines deleted...]
-      <c r="D47" s="81">
+      <c r="A47" s="86" t="s">
+        <v>92</v>
+      </c>
+      <c r="B47" s="80">
         <v>6</v>
       </c>
-      <c r="E47" s="81">
-[...12 lines deleted...]
-      <c r="J47" s="74"/>
+      <c r="C47" s="80">
+        <v>14</v>
+      </c>
+      <c r="D47" s="80">
+        <v>23</v>
+      </c>
+      <c r="E47" s="80">
+        <v>36</v>
+      </c>
+      <c r="F47" s="80">
+        <v>52</v>
+      </c>
+      <c r="G47" s="80">
+        <v>70</v>
+      </c>
+      <c r="H47" s="80">
+        <v>85</v>
+      </c>
+      <c r="I47" s="80">
+        <v>96</v>
+      </c>
+      <c r="J47" s="73"/>
       <c r="K47" s="55"/>
-      <c r="L47" s="74"/>
-      <c r="M47" s="74"/>
+      <c r="L47" s="73"/>
+      <c r="M47" s="73"/>
       <c r="P47" s="6"/>
       <c r="R47" s="12"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="11"/>
     </row>
     <row r="48" spans="1:23" s="9" customFormat="1">
-      <c r="A48" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="81">
+      <c r="A48" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="80">
+        <v>2</v>
+      </c>
+      <c r="C48" s="80">
+        <v>3</v>
+      </c>
+      <c r="D48" s="80">
+        <v>4</v>
+      </c>
+      <c r="E48" s="80">
+        <v>5</v>
+      </c>
+      <c r="F48" s="80">
         <v>6</v>
       </c>
-      <c r="C48" s="81">
-[...18 lines deleted...]
-      <c r="J48" s="74"/>
+      <c r="G48" s="80">
+        <v>7</v>
+      </c>
+      <c r="H48" s="80">
+        <v>8</v>
+      </c>
+      <c r="I48" s="80">
+        <v>11</v>
+      </c>
+      <c r="J48" s="73"/>
       <c r="K48" s="55"/>
-      <c r="L48" s="74"/>
-      <c r="M48" s="74"/>
+      <c r="L48" s="73"/>
+      <c r="M48" s="73"/>
       <c r="P48" s="6"/>
       <c r="R48" s="12"/>
       <c r="S48" s="10"/>
       <c r="T48" s="10"/>
       <c r="U48" s="10"/>
       <c r="V48" s="10"/>
       <c r="W48" s="11"/>
     </row>
     <row r="49" spans="1:23" s="9" customFormat="1">
-      <c r="A49" s="87" t="s">
-[...20 lines deleted...]
-      <c r="H49" s="81">
+      <c r="A49" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="I49" s="55"/>
-      <c r="J49" s="74"/>
+      <c r="B49" s="80">
+        <v>239</v>
+      </c>
+      <c r="C49" s="80">
+        <v>534</v>
+      </c>
+      <c r="D49" s="80">
+        <v>776</v>
+      </c>
+      <c r="E49" s="80">
+        <v>1030</v>
+      </c>
+      <c r="F49" s="80">
+        <v>1283</v>
+      </c>
+      <c r="G49" s="80">
+        <v>1510</v>
+      </c>
+      <c r="H49" s="80">
+        <v>1719</v>
+      </c>
+      <c r="I49" s="80">
+        <v>1954</v>
+      </c>
+      <c r="J49" s="55"/>
       <c r="K49" s="55"/>
-      <c r="L49" s="74"/>
-      <c r="M49" s="74"/>
+      <c r="L49" s="73"/>
+      <c r="M49" s="73"/>
       <c r="P49" s="6"/>
-      <c r="R49" s="12"/>
+      <c r="R49" s="4"/>
       <c r="S49" s="10"/>
       <c r="T49" s="10"/>
       <c r="U49" s="10"/>
       <c r="V49" s="10"/>
       <c r="W49" s="11"/>
     </row>
     <row r="50" spans="1:23" s="9" customFormat="1">
-      <c r="A50" s="89" t="s">
-[...24 lines deleted...]
-      <c r="J50" s="55"/>
+      <c r="A50" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B50" s="80">
+        <v>210</v>
+      </c>
+      <c r="C50" s="80">
+        <v>474</v>
+      </c>
+      <c r="D50" s="80">
+        <v>684</v>
+      </c>
+      <c r="E50" s="80">
+        <v>904</v>
+      </c>
+      <c r="F50" s="80">
+        <v>1121</v>
+      </c>
+      <c r="G50" s="80">
+        <v>1314</v>
+      </c>
+      <c r="H50" s="80">
+        <v>1492</v>
+      </c>
+      <c r="I50" s="80">
+        <v>1688</v>
+      </c>
+      <c r="J50" s="73"/>
       <c r="K50" s="55"/>
-      <c r="L50" s="74"/>
-      <c r="M50" s="74"/>
+      <c r="L50" s="73"/>
+      <c r="M50" s="73"/>
       <c r="P50" s="6"/>
-      <c r="R50" s="4"/>
+      <c r="R50" s="12"/>
       <c r="S50" s="10"/>
       <c r="T50" s="10"/>
       <c r="U50" s="10"/>
       <c r="V50" s="10"/>
       <c r="W50" s="11"/>
     </row>
     <row r="51" spans="1:23" s="9" customFormat="1">
-      <c r="A51" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J51" s="74"/>
+      <c r="A51" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B51" s="80">
+        <v>4</v>
+      </c>
+      <c r="C51" s="80">
+        <v>8</v>
+      </c>
+      <c r="D51" s="80">
+        <v>11</v>
+      </c>
+      <c r="E51" s="80">
+        <v>14</v>
+      </c>
+      <c r="F51" s="80">
+        <v>17</v>
+      </c>
+      <c r="G51" s="80">
+        <v>20</v>
+      </c>
+      <c r="H51" s="80">
+        <v>23</v>
+      </c>
+      <c r="I51" s="80">
+        <v>26</v>
+      </c>
+      <c r="J51" s="73"/>
       <c r="K51" s="55"/>
-      <c r="L51" s="74"/>
-      <c r="M51" s="74"/>
+      <c r="L51" s="73"/>
+      <c r="M51" s="73"/>
       <c r="P51" s="6"/>
       <c r="R51" s="12"/>
       <c r="S51" s="10"/>
       <c r="T51" s="10"/>
       <c r="U51" s="10"/>
       <c r="V51" s="10"/>
       <c r="W51" s="11"/>
     </row>
     <row r="52" spans="1:23" s="9" customFormat="1">
-      <c r="A52" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="81">
+      <c r="A52" s="86" t="s">
+        <v>93</v>
+      </c>
+      <c r="B52" s="80">
+        <v>1</v>
+      </c>
+      <c r="C52" s="80">
+        <v>2</v>
+      </c>
+      <c r="D52" s="80">
+        <v>3</v>
+      </c>
+      <c r="E52" s="80">
         <v>4</v>
       </c>
-      <c r="C52" s="81">
+      <c r="F52" s="80">
+        <v>5</v>
+      </c>
+      <c r="G52" s="80">
+        <v>6</v>
+      </c>
+      <c r="H52" s="80">
+        <v>7</v>
+      </c>
+      <c r="I52" s="80">
         <v>8</v>
       </c>
-      <c r="D52" s="81">
-[...15 lines deleted...]
-      <c r="J52" s="74"/>
+      <c r="J52" s="73"/>
       <c r="K52" s="55"/>
-      <c r="L52" s="74"/>
-      <c r="M52" s="74"/>
+      <c r="L52" s="73"/>
+      <c r="M52" s="73"/>
       <c r="P52" s="6"/>
       <c r="R52" s="12"/>
       <c r="S52" s="10"/>
       <c r="T52" s="10"/>
       <c r="U52" s="10"/>
       <c r="V52" s="10"/>
       <c r="W52" s="11"/>
     </row>
     <row r="53" spans="1:23" s="9" customFormat="1">
-      <c r="A53" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J53" s="74"/>
+      <c r="A53" s="86" t="s">
+        <v>92</v>
+      </c>
+      <c r="B53" s="80">
+        <v>12</v>
+      </c>
+      <c r="C53" s="80">
+        <v>29</v>
+      </c>
+      <c r="D53" s="80">
+        <v>46</v>
+      </c>
+      <c r="E53" s="80">
+        <v>64</v>
+      </c>
+      <c r="F53" s="80">
+        <v>85</v>
+      </c>
+      <c r="G53" s="80">
+        <v>104</v>
+      </c>
+      <c r="H53" s="80">
+        <v>119</v>
+      </c>
+      <c r="I53" s="80">
+        <v>134</v>
+      </c>
+      <c r="J53" s="73"/>
       <c r="K53" s="55"/>
-      <c r="L53" s="74"/>
-      <c r="M53" s="74"/>
+      <c r="L53" s="73"/>
+      <c r="M53" s="73"/>
       <c r="P53" s="6"/>
       <c r="R53" s="12"/>
       <c r="S53" s="10"/>
       <c r="T53" s="10"/>
       <c r="U53" s="10"/>
       <c r="V53" s="10"/>
       <c r="W53" s="11"/>
     </row>
     <row r="54" spans="1:23" s="9" customFormat="1">
-      <c r="A54" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J54" s="74"/>
+      <c r="A54" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="80">
+        <v>11</v>
+      </c>
+      <c r="C54" s="80">
+        <v>22</v>
+      </c>
+      <c r="D54" s="80">
+        <v>32</v>
+      </c>
+      <c r="E54" s="80">
+        <v>43</v>
+      </c>
+      <c r="F54" s="80">
+        <v>54</v>
+      </c>
+      <c r="G54" s="80">
+        <v>66</v>
+      </c>
+      <c r="H54" s="80">
+        <v>77</v>
+      </c>
+      <c r="I54" s="80">
+        <v>97</v>
+      </c>
+      <c r="J54" s="73"/>
       <c r="K54" s="55"/>
-      <c r="L54" s="74"/>
-      <c r="M54" s="74"/>
+      <c r="L54" s="73"/>
+      <c r="M54" s="73"/>
       <c r="P54" s="6"/>
       <c r="R54" s="12"/>
       <c r="S54" s="10"/>
       <c r="T54" s="10"/>
       <c r="U54" s="10"/>
       <c r="V54" s="10"/>
       <c r="W54" s="11"/>
     </row>
-    <row r="55" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J55" s="74"/>
+    <row r="55" spans="1:23" s="9" customFormat="1" ht="45.75">
+      <c r="A55" s="88" t="s">
+        <v>94</v>
+      </c>
+      <c r="B55" s="80">
+        <v>199</v>
+      </c>
+      <c r="C55" s="80">
+        <v>438</v>
+      </c>
+      <c r="D55" s="80">
+        <v>663</v>
+      </c>
+      <c r="E55" s="80">
+        <v>898</v>
+      </c>
+      <c r="F55" s="80">
+        <v>1136</v>
+      </c>
+      <c r="G55" s="80">
+        <v>1349</v>
+      </c>
+      <c r="H55" s="80">
+        <v>1540</v>
+      </c>
+      <c r="I55" s="80">
+        <v>1746</v>
+      </c>
+      <c r="J55" s="55"/>
       <c r="K55" s="55"/>
-      <c r="L55" s="74"/>
-      <c r="M55" s="74"/>
+      <c r="L55" s="73"/>
+      <c r="M55" s="73"/>
       <c r="P55" s="6"/>
-      <c r="R55" s="12"/>
+      <c r="R55" s="7"/>
       <c r="S55" s="10"/>
       <c r="T55" s="10"/>
       <c r="U55" s="10"/>
       <c r="V55" s="10"/>
       <c r="W55" s="11"/>
     </row>
-    <row r="56" spans="1:23" s="9" customFormat="1" ht="45.75">
-[...25 lines deleted...]
-      <c r="J56" s="55"/>
+    <row r="56" spans="1:23" s="9" customFormat="1">
+      <c r="A56" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56" s="80">
+        <v>181</v>
+      </c>
+      <c r="C56" s="80">
+        <v>398</v>
+      </c>
+      <c r="D56" s="80">
+        <v>600</v>
+      </c>
+      <c r="E56" s="80">
+        <v>812</v>
+      </c>
+      <c r="F56" s="80">
+        <v>1022</v>
+      </c>
+      <c r="G56" s="80">
+        <v>1209</v>
+      </c>
+      <c r="H56" s="80">
+        <v>1379</v>
+      </c>
+      <c r="I56" s="80">
+        <v>1562</v>
+      </c>
+      <c r="J56" s="73"/>
       <c r="K56" s="55"/>
-      <c r="L56" s="74"/>
-      <c r="M56" s="74"/>
+      <c r="L56" s="73"/>
+      <c r="M56" s="73"/>
       <c r="P56" s="6"/>
-      <c r="R56" s="7"/>
+      <c r="R56" s="13"/>
       <c r="S56" s="10"/>
       <c r="T56" s="10"/>
       <c r="U56" s="10"/>
       <c r="V56" s="10"/>
       <c r="W56" s="11"/>
     </row>
     <row r="57" spans="1:23" s="9" customFormat="1">
-      <c r="A57" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J57" s="74"/>
+      <c r="A57" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B57" s="80">
+        <v>4</v>
+      </c>
+      <c r="C57" s="80">
+        <v>8</v>
+      </c>
+      <c r="D57" s="80">
+        <v>11</v>
+      </c>
+      <c r="E57" s="80">
+        <v>14</v>
+      </c>
+      <c r="F57" s="80">
+        <v>17</v>
+      </c>
+      <c r="G57" s="80">
+        <v>20</v>
+      </c>
+      <c r="H57" s="80">
+        <v>23</v>
+      </c>
+      <c r="I57" s="80">
+        <v>26</v>
+      </c>
+      <c r="J57" s="73"/>
       <c r="K57" s="55"/>
-      <c r="L57" s="74"/>
-      <c r="M57" s="74"/>
+      <c r="L57" s="73"/>
+      <c r="M57" s="73"/>
       <c r="P57" s="6"/>
       <c r="R57" s="13"/>
       <c r="S57" s="10"/>
       <c r="T57" s="10"/>
       <c r="U57" s="10"/>
       <c r="V57" s="10"/>
       <c r="W57" s="11"/>
     </row>
     <row r="58" spans="1:23" s="9" customFormat="1">
-      <c r="A58" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J58" s="74"/>
+      <c r="A58" s="86" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="80">
+        <v>12</v>
+      </c>
+      <c r="C58" s="80">
+        <v>29</v>
+      </c>
+      <c r="D58" s="80">
+        <v>46</v>
+      </c>
+      <c r="E58" s="80">
+        <v>64</v>
+      </c>
+      <c r="F58" s="80">
+        <v>85</v>
+      </c>
+      <c r="G58" s="80">
+        <v>104</v>
+      </c>
+      <c r="H58" s="80">
+        <v>119</v>
+      </c>
+      <c r="I58" s="80">
+        <v>134</v>
+      </c>
+      <c r="J58" s="73"/>
       <c r="K58" s="55"/>
-      <c r="L58" s="74"/>
-      <c r="M58" s="74"/>
+      <c r="L58" s="73"/>
+      <c r="M58" s="73"/>
       <c r="P58" s="6"/>
       <c r="R58" s="13"/>
       <c r="S58" s="10"/>
       <c r="T58" s="10"/>
       <c r="U58" s="10"/>
       <c r="V58" s="10"/>
       <c r="W58" s="11"/>
     </row>
     <row r="59" spans="1:23" s="9" customFormat="1">
-      <c r="A59" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J59" s="74"/>
+      <c r="A59" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="B59" s="80">
+        <v>2</v>
+      </c>
+      <c r="C59" s="80">
+        <v>4</v>
+      </c>
+      <c r="D59" s="80">
+        <v>6</v>
+      </c>
+      <c r="E59" s="80">
+        <v>8</v>
+      </c>
+      <c r="F59" s="80">
+        <v>11</v>
+      </c>
+      <c r="G59" s="80">
+        <v>15</v>
+      </c>
+      <c r="H59" s="80">
+        <v>19</v>
+      </c>
+      <c r="I59" s="80">
+        <v>23</v>
+      </c>
+      <c r="J59" s="73"/>
       <c r="K59" s="55"/>
-      <c r="L59" s="74"/>
-      <c r="M59" s="74"/>
+      <c r="L59" s="73"/>
+      <c r="M59" s="73"/>
       <c r="P59" s="6"/>
       <c r="R59" s="13"/>
       <c r="S59" s="10"/>
       <c r="T59" s="10"/>
       <c r="U59" s="10"/>
       <c r="V59" s="10"/>
       <c r="W59" s="11"/>
     </row>
-    <row r="60" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J60" s="74"/>
+    <row r="60" spans="1:23" s="9" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A60" s="88" t="s">
+        <v>95</v>
+      </c>
+      <c r="B60" s="80">
+        <v>39</v>
+      </c>
+      <c r="C60" s="80">
+        <v>96</v>
+      </c>
+      <c r="D60" s="80">
+        <v>114</v>
+      </c>
+      <c r="E60" s="80">
+        <v>131</v>
+      </c>
+      <c r="F60" s="80">
+        <v>147</v>
+      </c>
+      <c r="G60" s="80">
+        <v>162</v>
+      </c>
+      <c r="H60" s="80">
+        <v>178</v>
+      </c>
+      <c r="I60" s="80">
+        <v>208</v>
+      </c>
+      <c r="J60" s="55"/>
       <c r="K60" s="55"/>
-      <c r="L60" s="74"/>
-      <c r="M60" s="74"/>
+      <c r="L60" s="73"/>
+      <c r="M60" s="73"/>
       <c r="P60" s="6"/>
-      <c r="R60" s="13"/>
+      <c r="R60" s="8"/>
       <c r="S60" s="10"/>
       <c r="T60" s="10"/>
       <c r="U60" s="10"/>
       <c r="V60" s="10"/>
       <c r="W60" s="11"/>
     </row>
-    <row r="61" spans="1:23" s="9" customFormat="1" ht="59.25" customHeight="1">
-[...25 lines deleted...]
-      <c r="J61" s="55"/>
+    <row r="61" spans="1:23" s="9" customFormat="1">
+      <c r="A61" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61" s="80">
+        <v>29</v>
+      </c>
+      <c r="C61" s="80">
+        <v>76</v>
+      </c>
+      <c r="D61" s="80">
+        <v>84</v>
+      </c>
+      <c r="E61" s="80">
+        <v>92</v>
+      </c>
+      <c r="F61" s="80">
+        <v>99</v>
+      </c>
+      <c r="G61" s="80">
+        <v>105</v>
+      </c>
+      <c r="H61" s="80">
+        <v>113</v>
+      </c>
+      <c r="I61" s="80">
+        <v>126</v>
+      </c>
+      <c r="J61" s="73"/>
       <c r="K61" s="55"/>
-      <c r="L61" s="74"/>
-      <c r="M61" s="74"/>
+      <c r="L61" s="73"/>
+      <c r="M61" s="73"/>
       <c r="P61" s="6"/>
-      <c r="R61" s="8"/>
+      <c r="R61" s="13"/>
       <c r="S61" s="10"/>
       <c r="T61" s="10"/>
       <c r="U61" s="10"/>
       <c r="V61" s="10"/>
       <c r="W61" s="11"/>
     </row>
     <row r="62" spans="1:23" s="9" customFormat="1">
-      <c r="A62" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J62" s="74"/>
+      <c r="A62" s="86" t="s">
+        <v>93</v>
+      </c>
+      <c r="B62" s="80">
+        <v>1</v>
+      </c>
+      <c r="C62" s="80">
+        <v>2</v>
+      </c>
+      <c r="D62" s="80">
+        <v>3</v>
+      </c>
+      <c r="E62" s="80">
+        <v>4</v>
+      </c>
+      <c r="F62" s="80">
+        <v>5</v>
+      </c>
+      <c r="G62" s="80">
+        <v>6</v>
+      </c>
+      <c r="H62" s="80">
+        <v>7</v>
+      </c>
+      <c r="I62" s="80">
+        <v>8</v>
+      </c>
+      <c r="J62" s="73"/>
       <c r="K62" s="55"/>
-      <c r="L62" s="74"/>
-      <c r="M62" s="74"/>
+      <c r="L62" s="73"/>
+      <c r="M62" s="73"/>
       <c r="P62" s="6"/>
       <c r="R62" s="13"/>
       <c r="S62" s="10"/>
       <c r="T62" s="10"/>
       <c r="U62" s="10"/>
       <c r="V62" s="10"/>
       <c r="W62" s="11"/>
     </row>
     <row r="63" spans="1:23" s="9" customFormat="1">
-      <c r="A63" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J63" s="74"/>
+      <c r="A63" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="B63" s="80">
+        <v>9</v>
+      </c>
+      <c r="C63" s="80">
+        <v>18</v>
+      </c>
+      <c r="D63" s="80">
+        <v>27</v>
+      </c>
+      <c r="E63" s="80">
+        <v>35</v>
+      </c>
+      <c r="F63" s="80">
+        <v>43</v>
+      </c>
+      <c r="G63" s="80">
+        <v>51</v>
+      </c>
+      <c r="H63" s="80">
+        <v>58</v>
+      </c>
+      <c r="I63" s="80">
+        <v>74</v>
+      </c>
+      <c r="J63" s="73"/>
       <c r="K63" s="55"/>
-      <c r="L63" s="74"/>
-      <c r="M63" s="74"/>
+      <c r="L63" s="73"/>
+      <c r="M63" s="73"/>
       <c r="P63" s="6"/>
       <c r="R63" s="13"/>
       <c r="S63" s="10"/>
       <c r="T63" s="10"/>
       <c r="U63" s="10"/>
       <c r="V63" s="10"/>
       <c r="W63" s="11"/>
     </row>
-    <row r="64" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J64" s="74"/>
+    <row r="64" spans="1:23" s="9" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A64" s="88" t="s">
+        <v>96</v>
+      </c>
+      <c r="B64" s="80">
+        <v>104</v>
+      </c>
+      <c r="C64" s="80">
+        <v>702</v>
+      </c>
+      <c r="D64" s="80">
+        <v>1333</v>
+      </c>
+      <c r="E64" s="80">
+        <v>1658</v>
+      </c>
+      <c r="F64" s="80">
+        <v>1715</v>
+      </c>
+      <c r="G64" s="80">
+        <v>1772</v>
+      </c>
+      <c r="H64" s="80">
+        <v>4184</v>
+      </c>
+      <c r="I64" s="80">
+        <v>5266</v>
+      </c>
+      <c r="J64" s="55"/>
       <c r="K64" s="55"/>
-      <c r="L64" s="74"/>
-      <c r="M64" s="74"/>
+      <c r="L64" s="73"/>
+      <c r="M64" s="73"/>
       <c r="P64" s="6"/>
-      <c r="R64" s="13"/>
+      <c r="R64" s="4"/>
       <c r="S64" s="10"/>
       <c r="T64" s="10"/>
       <c r="U64" s="10"/>
       <c r="V64" s="10"/>
       <c r="W64" s="11"/>
     </row>
-    <row r="65" spans="1:23" s="9" customFormat="1" ht="36.75" customHeight="1">
-[...25 lines deleted...]
-      <c r="J65" s="55"/>
+    <row r="65" spans="1:23" s="9" customFormat="1">
+      <c r="A65" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B65" s="80">
+        <v>82</v>
+      </c>
+      <c r="C65" s="80">
+        <v>378</v>
+      </c>
+      <c r="D65" s="80">
+        <v>675</v>
+      </c>
+      <c r="E65" s="80">
+        <v>972</v>
+      </c>
+      <c r="F65" s="80">
+        <v>1007</v>
+      </c>
+      <c r="G65" s="80">
+        <v>1042</v>
+      </c>
+      <c r="H65" s="80">
+        <v>1077</v>
+      </c>
+      <c r="I65" s="80">
+        <v>1109</v>
+      </c>
+      <c r="J65" s="73"/>
       <c r="K65" s="55"/>
-      <c r="L65" s="74"/>
-      <c r="M65" s="74"/>
+      <c r="L65" s="73"/>
+      <c r="M65" s="73"/>
       <c r="P65" s="6"/>
-      <c r="R65" s="4"/>
+      <c r="R65" s="12"/>
       <c r="S65" s="10"/>
       <c r="T65" s="10"/>
       <c r="U65" s="10"/>
       <c r="V65" s="10"/>
       <c r="W65" s="11"/>
     </row>
     <row r="66" spans="1:23" s="9" customFormat="1">
-      <c r="A66" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J66" s="74"/>
+      <c r="A66" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B66" s="80">
+        <v>16</v>
+      </c>
+      <c r="C66" s="80">
+        <v>31</v>
+      </c>
+      <c r="D66" s="80">
+        <v>47</v>
+      </c>
+      <c r="E66" s="80">
+        <v>63</v>
+      </c>
+      <c r="F66" s="80">
+        <v>78</v>
+      </c>
+      <c r="G66" s="80">
+        <v>94</v>
+      </c>
+      <c r="H66" s="80">
+        <v>94</v>
+      </c>
+      <c r="I66" s="80">
+        <v>94</v>
+      </c>
+      <c r="J66" s="73"/>
       <c r="K66" s="55"/>
-      <c r="L66" s="74"/>
-      <c r="M66" s="74"/>
+      <c r="L66" s="73"/>
+      <c r="M66" s="73"/>
       <c r="P66" s="6"/>
       <c r="R66" s="12"/>
       <c r="S66" s="10"/>
       <c r="T66" s="10"/>
       <c r="U66" s="10"/>
       <c r="V66" s="10"/>
       <c r="W66" s="11"/>
     </row>
     <row r="67" spans="1:23" s="9" customFormat="1">
-      <c r="A67" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J67" s="74"/>
+      <c r="A67" s="86" t="s">
+        <v>85</v>
+      </c>
+      <c r="B67" s="80">
+        <v>3</v>
+      </c>
+      <c r="C67" s="80">
+        <v>6</v>
+      </c>
+      <c r="D67" s="80">
+        <v>9</v>
+      </c>
+      <c r="E67" s="80">
+        <v>12</v>
+      </c>
+      <c r="F67" s="80">
+        <v>15</v>
+      </c>
+      <c r="G67" s="80">
+        <v>18</v>
+      </c>
+      <c r="H67" s="80">
+        <v>18</v>
+      </c>
+      <c r="I67" s="80">
+        <v>18</v>
+      </c>
+      <c r="J67" s="73"/>
       <c r="K67" s="55"/>
-      <c r="L67" s="74"/>
-      <c r="M67" s="74"/>
+      <c r="L67" s="73"/>
+      <c r="M67" s="73"/>
       <c r="P67" s="6"/>
       <c r="R67" s="12"/>
       <c r="S67" s="10"/>
       <c r="T67" s="10"/>
       <c r="U67" s="10"/>
       <c r="V67" s="10"/>
       <c r="W67" s="11"/>
     </row>
     <row r="68" spans="1:23" s="9" customFormat="1">
-      <c r="A68" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J68" s="74"/>
+      <c r="A68" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C68" s="80">
+        <v>272</v>
+      </c>
+      <c r="D68" s="80">
+        <v>578</v>
+      </c>
+      <c r="E68" s="80">
+        <v>578</v>
+      </c>
+      <c r="F68" s="80">
+        <v>578</v>
+      </c>
+      <c r="G68" s="80">
+        <v>578</v>
+      </c>
+      <c r="H68" s="80">
+        <v>2951</v>
+      </c>
+      <c r="I68" s="80">
+        <v>3993</v>
+      </c>
+      <c r="J68" s="73"/>
       <c r="K68" s="55"/>
-      <c r="L68" s="74"/>
-      <c r="M68" s="74"/>
+      <c r="L68" s="73"/>
+      <c r="M68" s="73"/>
       <c r="P68" s="6"/>
       <c r="R68" s="12"/>
       <c r="S68" s="10"/>
       <c r="T68" s="10"/>
       <c r="U68" s="10"/>
       <c r="V68" s="10"/>
       <c r="W68" s="11"/>
     </row>
     <row r="69" spans="1:23" s="9" customFormat="1">
-      <c r="A69" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J69" s="74"/>
+      <c r="A69" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" s="80">
+        <v>4</v>
+      </c>
+      <c r="C69" s="80">
+        <v>14</v>
+      </c>
+      <c r="D69" s="80">
+        <v>24</v>
+      </c>
+      <c r="E69" s="80">
+        <v>34</v>
+      </c>
+      <c r="F69" s="80">
+        <v>37</v>
+      </c>
+      <c r="G69" s="80">
+        <v>41</v>
+      </c>
+      <c r="H69" s="80">
+        <v>44</v>
+      </c>
+      <c r="I69" s="80">
+        <v>52</v>
+      </c>
+      <c r="J69" s="73"/>
       <c r="K69" s="55"/>
-      <c r="L69" s="74"/>
-      <c r="M69" s="74"/>
+      <c r="L69" s="73"/>
+      <c r="M69" s="73"/>
       <c r="P69" s="6"/>
       <c r="R69" s="12"/>
       <c r="S69" s="10"/>
       <c r="T69" s="10"/>
       <c r="U69" s="10"/>
       <c r="V69" s="10"/>
       <c r="W69" s="11"/>
     </row>
-    <row r="70" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J70" s="74"/>
+    <row r="70" spans="1:23" s="9" customFormat="1" ht="34.5">
+      <c r="A70" s="89" t="s">
+        <v>102</v>
+      </c>
+      <c r="B70" s="80">
+        <v>101</v>
+      </c>
+      <c r="C70" s="80">
+        <v>684</v>
+      </c>
+      <c r="D70" s="80">
+        <v>1300</v>
+      </c>
+      <c r="E70" s="80">
+        <v>1610</v>
+      </c>
+      <c r="F70" s="80">
+        <v>1654</v>
+      </c>
+      <c r="G70" s="80">
+        <v>1698</v>
+      </c>
+      <c r="H70" s="80">
+        <v>4099</v>
+      </c>
+      <c r="I70" s="80">
+        <v>5172</v>
+      </c>
+      <c r="J70" s="55"/>
       <c r="K70" s="55"/>
-      <c r="L70" s="74"/>
-      <c r="M70" s="74"/>
+      <c r="L70" s="73"/>
+      <c r="M70" s="73"/>
       <c r="P70" s="6"/>
-      <c r="R70" s="12"/>
+      <c r="R70" s="7"/>
       <c r="S70" s="10"/>
       <c r="T70" s="10"/>
       <c r="U70" s="10"/>
       <c r="V70" s="10"/>
       <c r="W70" s="11"/>
     </row>
-    <row r="71" spans="1:23" s="9" customFormat="1" ht="34.5">
-[...25 lines deleted...]
-      <c r="J71" s="55"/>
+    <row r="71" spans="1:23" s="9" customFormat="1">
+      <c r="A71" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B71" s="80">
+        <v>82</v>
+      </c>
+      <c r="C71" s="80">
+        <v>366</v>
+      </c>
+      <c r="D71" s="80">
+        <v>651</v>
+      </c>
+      <c r="E71" s="80">
+        <v>936</v>
+      </c>
+      <c r="F71" s="80">
+        <v>960</v>
+      </c>
+      <c r="G71" s="80">
+        <v>985</v>
+      </c>
+      <c r="H71" s="80">
+        <v>1010</v>
+      </c>
+      <c r="I71" s="80">
+        <v>1033</v>
+      </c>
+      <c r="J71" s="73"/>
       <c r="K71" s="55"/>
-      <c r="L71" s="74"/>
-      <c r="M71" s="74"/>
+      <c r="L71" s="73"/>
+      <c r="M71" s="73"/>
       <c r="P71" s="6"/>
-      <c r="R71" s="7"/>
+      <c r="R71" s="13"/>
       <c r="S71" s="10"/>
       <c r="T71" s="10"/>
       <c r="U71" s="10"/>
       <c r="V71" s="10"/>
       <c r="W71" s="11"/>
     </row>
     <row r="72" spans="1:23" s="9" customFormat="1">
-      <c r="A72" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J72" s="74"/>
+      <c r="A72" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B72" s="80">
+        <v>16</v>
+      </c>
+      <c r="C72" s="80">
+        <v>31</v>
+      </c>
+      <c r="D72" s="80">
+        <v>47</v>
+      </c>
+      <c r="E72" s="80">
+        <v>63</v>
+      </c>
+      <c r="F72" s="80">
+        <v>78</v>
+      </c>
+      <c r="G72" s="80">
+        <v>94</v>
+      </c>
+      <c r="H72" s="80">
+        <v>94</v>
+      </c>
+      <c r="I72" s="80">
+        <v>94</v>
+      </c>
+      <c r="J72" s="73"/>
       <c r="K72" s="55"/>
-      <c r="L72" s="74"/>
-      <c r="M72" s="74"/>
+      <c r="L72" s="73"/>
+      <c r="M72" s="73"/>
       <c r="P72" s="6"/>
       <c r="R72" s="13"/>
       <c r="S72" s="10"/>
       <c r="T72" s="10"/>
       <c r="U72" s="10"/>
       <c r="V72" s="10"/>
       <c r="W72" s="11"/>
     </row>
     <row r="73" spans="1:23" s="9" customFormat="1">
-      <c r="A73" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J73" s="74"/>
+      <c r="A73" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="B73" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C73" s="80">
+        <v>272</v>
+      </c>
+      <c r="D73" s="80">
+        <v>578</v>
+      </c>
+      <c r="E73" s="80">
+        <v>578</v>
+      </c>
+      <c r="F73" s="80">
+        <v>578</v>
+      </c>
+      <c r="G73" s="80">
+        <v>578</v>
+      </c>
+      <c r="H73" s="80">
+        <v>2951</v>
+      </c>
+      <c r="I73" s="80">
+        <v>3993</v>
+      </c>
+      <c r="J73" s="73"/>
       <c r="K73" s="55"/>
-      <c r="L73" s="74"/>
-      <c r="M73" s="74"/>
+      <c r="L73" s="73"/>
+      <c r="M73" s="73"/>
       <c r="P73" s="6"/>
       <c r="R73" s="13"/>
       <c r="S73" s="10"/>
       <c r="T73" s="10"/>
       <c r="U73" s="10"/>
       <c r="V73" s="10"/>
       <c r="W73" s="11"/>
     </row>
     <row r="74" spans="1:23" s="9" customFormat="1">
-      <c r="A74" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J74" s="74"/>
+      <c r="A74" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="B74" s="80">
+        <v>4</v>
+      </c>
+      <c r="C74" s="80">
+        <v>14</v>
+      </c>
+      <c r="D74" s="80">
+        <v>24</v>
+      </c>
+      <c r="E74" s="80">
+        <v>34</v>
+      </c>
+      <c r="F74" s="80">
+        <v>37</v>
+      </c>
+      <c r="G74" s="80">
+        <v>41</v>
+      </c>
+      <c r="H74" s="80">
+        <v>44</v>
+      </c>
+      <c r="I74" s="80">
+        <v>52</v>
+      </c>
+      <c r="J74" s="73"/>
       <c r="K74" s="55"/>
-      <c r="L74" s="74"/>
-      <c r="M74" s="74"/>
+      <c r="L74" s="73"/>
+      <c r="M74" s="73"/>
       <c r="P74" s="6"/>
       <c r="R74" s="13"/>
       <c r="S74" s="10"/>
       <c r="T74" s="10"/>
       <c r="U74" s="10"/>
       <c r="V74" s="10"/>
       <c r="W74" s="11"/>
     </row>
-    <row r="75" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J75" s="74"/>
+    <row r="75" spans="1:23" s="9" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A75" s="89" t="s">
+        <v>103</v>
+      </c>
+      <c r="B75" s="80">
+        <v>3</v>
+      </c>
+      <c r="C75" s="80">
+        <v>18</v>
+      </c>
+      <c r="D75" s="80">
+        <v>33</v>
+      </c>
+      <c r="E75" s="80">
+        <v>48</v>
+      </c>
+      <c r="F75" s="80">
+        <v>61</v>
+      </c>
+      <c r="G75" s="80">
+        <v>75</v>
+      </c>
+      <c r="H75" s="80">
+        <v>85</v>
+      </c>
+      <c r="I75" s="80">
+        <v>94</v>
+      </c>
+      <c r="J75" s="55"/>
       <c r="K75" s="55"/>
-      <c r="L75" s="74"/>
-      <c r="M75" s="74"/>
+      <c r="L75" s="73"/>
+      <c r="M75" s="73"/>
       <c r="P75" s="6"/>
-      <c r="R75" s="13"/>
+      <c r="R75" s="7"/>
       <c r="S75" s="10"/>
       <c r="T75" s="10"/>
       <c r="U75" s="10"/>
       <c r="V75" s="10"/>
       <c r="W75" s="11"/>
     </row>
-    <row r="76" spans="1:23" s="9" customFormat="1" ht="21.75" customHeight="1">
-[...25 lines deleted...]
-      <c r="J76" s="55"/>
+    <row r="76" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A76" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B76" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C76" s="80">
+        <v>12</v>
+      </c>
+      <c r="D76" s="80">
+        <v>24</v>
+      </c>
+      <c r="E76" s="80">
+        <v>36</v>
+      </c>
+      <c r="F76" s="80">
+        <v>46</v>
+      </c>
+      <c r="G76" s="80">
+        <v>57</v>
+      </c>
+      <c r="H76" s="80">
+        <v>67</v>
+      </c>
+      <c r="I76" s="80">
+        <v>76</v>
+      </c>
+      <c r="J76" s="73"/>
       <c r="K76" s="55"/>
-      <c r="L76" s="74"/>
-      <c r="M76" s="74"/>
+      <c r="L76" s="73"/>
+      <c r="M76" s="73"/>
       <c r="P76" s="6"/>
-      <c r="R76" s="7"/>
+      <c r="R76" s="13"/>
       <c r="S76" s="10"/>
       <c r="T76" s="10"/>
       <c r="U76" s="10"/>
       <c r="V76" s="10"/>
       <c r="W76" s="11"/>
     </row>
     <row r="77" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A77" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C77" s="81">
+      <c r="A77" s="86" t="s">
+        <v>85</v>
+      </c>
+      <c r="B77" s="80">
+        <v>3</v>
+      </c>
+      <c r="C77" s="84">
+        <v>6</v>
+      </c>
+      <c r="D77" s="80">
+        <v>9</v>
+      </c>
+      <c r="E77" s="80">
         <v>12</v>
       </c>
-      <c r="D77" s="81">
-[...15 lines deleted...]
-      <c r="J77" s="74"/>
+      <c r="F77" s="80">
+        <v>15</v>
+      </c>
+      <c r="G77" s="80">
+        <v>18</v>
+      </c>
+      <c r="H77" s="80">
+        <v>18</v>
+      </c>
+      <c r="I77" s="80">
+        <v>18</v>
+      </c>
+      <c r="J77" s="73"/>
       <c r="K77" s="55"/>
-      <c r="L77" s="74"/>
-      <c r="M77" s="74"/>
+      <c r="L77" s="73"/>
+      <c r="M77" s="73"/>
       <c r="P77" s="6"/>
       <c r="R77" s="13"/>
       <c r="S77" s="10"/>
       <c r="T77" s="10"/>
       <c r="U77" s="10"/>
       <c r="V77" s="10"/>
       <c r="W77" s="11"/>
     </row>
-    <row r="78" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
-[...9 lines deleted...]
-      <c r="D78" s="81">
+    <row r="78" spans="1:23" s="9" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A78" s="88" t="s">
+        <v>97</v>
+      </c>
+      <c r="B78" s="80">
+        <v>2</v>
+      </c>
+      <c r="C78" s="80">
+        <v>5</v>
+      </c>
+      <c r="D78" s="80">
+        <v>7</v>
+      </c>
+      <c r="E78" s="80">
         <v>9</v>
       </c>
-      <c r="E78" s="81">
-[...12 lines deleted...]
-      <c r="J78" s="74"/>
+      <c r="F78" s="80">
+        <v>11</v>
+      </c>
+      <c r="G78" s="80">
+        <v>14</v>
+      </c>
+      <c r="H78" s="80">
+        <v>14</v>
+      </c>
+      <c r="I78" s="80">
+        <v>14</v>
+      </c>
+      <c r="J78" s="55"/>
       <c r="K78" s="55"/>
-      <c r="L78" s="74"/>
-      <c r="M78" s="74"/>
+      <c r="L78" s="73"/>
+      <c r="M78" s="73"/>
       <c r="P78" s="6"/>
-      <c r="R78" s="13"/>
+      <c r="R78" s="4"/>
       <c r="S78" s="10"/>
       <c r="T78" s="10"/>
       <c r="U78" s="10"/>
       <c r="V78" s="10"/>
       <c r="W78" s="11"/>
     </row>
-    <row r="79" spans="1:23" s="9" customFormat="1" ht="36.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B79" s="81">
+    <row r="79" spans="1:23" s="9" customFormat="1">
+      <c r="A79" s="86" t="s">
+        <v>85</v>
+      </c>
+      <c r="B79" s="80">
         <v>2</v>
       </c>
-      <c r="C79" s="81">
+      <c r="C79" s="80">
         <v>5</v>
       </c>
-      <c r="D79" s="81">
+      <c r="D79" s="80">
         <v>7</v>
       </c>
-      <c r="E79" s="81">
+      <c r="E79" s="80">
         <v>9</v>
       </c>
-      <c r="F79" s="81">
+      <c r="F79" s="80">
         <v>11</v>
       </c>
-      <c r="G79" s="81">
+      <c r="G79" s="80">
         <v>14</v>
       </c>
-      <c r="H79" s="81">
+      <c r="H79" s="80">
         <v>14</v>
       </c>
-      <c r="I79" s="55"/>
+      <c r="I79" s="80">
+        <v>14</v>
+      </c>
       <c r="J79" s="55"/>
       <c r="K79" s="55"/>
-      <c r="L79" s="74"/>
-      <c r="M79" s="74"/>
+      <c r="L79" s="73"/>
+      <c r="M79" s="73"/>
       <c r="P79" s="6"/>
-      <c r="R79" s="4"/>
+      <c r="R79" s="12"/>
       <c r="S79" s="10"/>
       <c r="T79" s="10"/>
       <c r="U79" s="10"/>
       <c r="V79" s="10"/>
       <c r="W79" s="11"/>
     </row>
-    <row r="80" spans="1:23" s="9" customFormat="1">
-[...3 lines deleted...]
-      <c r="B80" s="81">
+    <row r="80" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="A80" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="72">
         <v>2</v>
       </c>
-      <c r="C80" s="81">
+      <c r="C80" s="72">
         <v>5</v>
       </c>
-      <c r="D80" s="81">
+      <c r="D80" s="72">
         <v>7</v>
       </c>
-      <c r="E80" s="81">
+      <c r="E80" s="72">
         <v>9</v>
       </c>
-      <c r="F80" s="81">
+      <c r="F80" s="72">
         <v>11</v>
       </c>
-      <c r="G80" s="81">
+      <c r="G80" s="72">
         <v>14</v>
       </c>
-      <c r="H80" s="81">
+      <c r="H80" s="72">
         <v>14</v>
       </c>
-      <c r="I80" s="55"/>
+      <c r="I80" s="80">
+        <v>14</v>
+      </c>
       <c r="J80" s="55"/>
       <c r="K80" s="55"/>
-      <c r="L80" s="74"/>
-      <c r="M80" s="74"/>
+      <c r="L80" s="73"/>
+      <c r="M80" s="73"/>
       <c r="P80" s="6"/>
-      <c r="R80" s="12"/>
+      <c r="R80" s="7"/>
       <c r="S80" s="10"/>
       <c r="T80" s="10"/>
       <c r="U80" s="10"/>
       <c r="V80" s="10"/>
       <c r="W80" s="11"/>
     </row>
-    <row r="81" spans="1:23" s="9" customFormat="1" ht="22.5">
-      <c r="A81" s="61" t="s">
+    <row r="81" spans="1:23" s="9" customFormat="1">
+      <c r="A81" s="86" t="s">
+        <v>85</v>
+      </c>
+      <c r="B81" s="72">
+        <v>2</v>
+      </c>
+      <c r="C81" s="72">
+        <v>5</v>
+      </c>
+      <c r="D81" s="72">
+        <v>7</v>
+      </c>
+      <c r="E81" s="72">
         <v>9</v>
       </c>
-      <c r="B81" s="73">
-[...11 lines deleted...]
-      <c r="F81" s="73">
+      <c r="F81" s="72">
         <v>11</v>
       </c>
-      <c r="G81" s="73">
+      <c r="G81" s="72">
         <v>14</v>
       </c>
-      <c r="H81" s="73">
+      <c r="H81" s="72">
         <v>14</v>
       </c>
-      <c r="I81" s="55"/>
-      <c r="J81" s="55"/>
+      <c r="I81" s="80">
+        <v>14</v>
+      </c>
+      <c r="J81" s="73"/>
       <c r="K81" s="55"/>
-      <c r="L81" s="74"/>
-[...2 lines deleted...]
-      <c r="R81" s="7"/>
+      <c r="L81" s="73"/>
+      <c r="M81" s="73"/>
+      <c r="R81" s="13"/>
       <c r="S81" s="10"/>
       <c r="T81" s="10"/>
       <c r="U81" s="10"/>
       <c r="V81" s="10"/>
       <c r="W81" s="11"/>
     </row>
     <row r="82" spans="1:23" s="9" customFormat="1">
-      <c r="A82" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J82" s="74"/>
+      <c r="A82" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B82" s="72">
+        <v>1169</v>
+      </c>
+      <c r="C82" s="72">
+        <v>2345</v>
+      </c>
+      <c r="D82" s="72">
+        <v>3521</v>
+      </c>
+      <c r="E82" s="72">
+        <v>4698</v>
+      </c>
+      <c r="F82" s="72">
+        <v>5857</v>
+      </c>
+      <c r="G82" s="72">
+        <v>7016</v>
+      </c>
+      <c r="H82" s="72">
+        <v>8105</v>
+      </c>
+      <c r="I82" s="80">
+        <v>9219</v>
+      </c>
+      <c r="J82" s="55"/>
       <c r="K82" s="55"/>
-      <c r="L82" s="74"/>
-[...1 lines deleted...]
-      <c r="R82" s="13"/>
+      <c r="L82" s="73"/>
+      <c r="M82" s="73"/>
+      <c r="R82" s="4"/>
       <c r="S82" s="10"/>
       <c r="T82" s="10"/>
       <c r="U82" s="10"/>
       <c r="V82" s="10"/>
       <c r="W82" s="11"/>
     </row>
     <row r="83" spans="1:23" s="9" customFormat="1">
-      <c r="A83" s="61" t="s">
-[...24 lines deleted...]
-      <c r="J83" s="55"/>
+      <c r="A83" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B83" s="80">
+        <v>142</v>
+      </c>
+      <c r="C83" s="80">
+        <v>295</v>
+      </c>
+      <c r="D83" s="80">
+        <v>447</v>
+      </c>
+      <c r="E83" s="80">
+        <v>600</v>
+      </c>
+      <c r="F83" s="80">
+        <v>728</v>
+      </c>
+      <c r="G83" s="80">
+        <v>857</v>
+      </c>
+      <c r="H83" s="80">
+        <v>1172</v>
+      </c>
+      <c r="I83" s="80">
+        <v>1492</v>
+      </c>
+      <c r="J83" s="73"/>
       <c r="K83" s="55"/>
-      <c r="L83" s="74"/>
-[...1 lines deleted...]
-      <c r="R83" s="4"/>
+      <c r="L83" s="73"/>
+      <c r="M83" s="73"/>
+      <c r="R83" s="12"/>
       <c r="S83" s="10"/>
       <c r="T83" s="10"/>
       <c r="U83" s="10"/>
       <c r="V83" s="10"/>
       <c r="W83" s="11"/>
     </row>
     <row r="84" spans="1:23" s="9" customFormat="1">
-      <c r="A84" s="87" t="s">
-[...24 lines deleted...]
-      <c r="J84" s="74"/>
+      <c r="A84" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B84" s="80">
+        <v>33</v>
+      </c>
+      <c r="C84" s="80">
+        <v>65</v>
+      </c>
+      <c r="D84" s="80">
+        <v>98</v>
+      </c>
+      <c r="E84" s="80">
+        <v>131</v>
+      </c>
+      <c r="F84" s="80">
+        <v>163</v>
+      </c>
+      <c r="G84" s="80">
+        <v>196</v>
+      </c>
+      <c r="H84" s="80">
+        <v>272</v>
+      </c>
+      <c r="I84" s="80">
+        <v>349</v>
+      </c>
+      <c r="J84" s="73"/>
       <c r="K84" s="55"/>
-      <c r="L84" s="74"/>
-      <c r="M84" s="74"/>
+      <c r="L84" s="73"/>
+      <c r="M84" s="73"/>
       <c r="R84" s="12"/>
       <c r="S84" s="10"/>
       <c r="T84" s="10"/>
       <c r="U84" s="10"/>
       <c r="V84" s="10"/>
       <c r="W84" s="11"/>
     </row>
     <row r="85" spans="1:23" s="9" customFormat="1">
       <c r="A85" s="87" t="s">
-        <v>91</v>
-[...7 lines deleted...]
-      <c r="D85" s="81">
+        <v>93</v>
+      </c>
+      <c r="B85" s="80">
         <v>98</v>
       </c>
-      <c r="E85" s="81">
-[...12 lines deleted...]
-      <c r="J85" s="74"/>
+      <c r="C85" s="80">
+        <v>195</v>
+      </c>
+      <c r="D85" s="80">
+        <v>293</v>
+      </c>
+      <c r="E85" s="80">
+        <v>390</v>
+      </c>
+      <c r="F85" s="80">
+        <v>488</v>
+      </c>
+      <c r="G85" s="80">
+        <v>586</v>
+      </c>
+      <c r="H85" s="80">
+        <v>634</v>
+      </c>
+      <c r="I85" s="80">
+        <v>683</v>
+      </c>
+      <c r="J85" s="73"/>
       <c r="K85" s="55"/>
-      <c r="L85" s="74"/>
-      <c r="M85" s="74"/>
+      <c r="L85" s="73"/>
+      <c r="M85" s="73"/>
       <c r="R85" s="12"/>
       <c r="S85" s="10"/>
       <c r="T85" s="10"/>
       <c r="U85" s="10"/>
       <c r="V85" s="10"/>
       <c r="W85" s="11"/>
     </row>
     <row r="86" spans="1:23" s="9" customFormat="1">
-      <c r="A86" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J86" s="74"/>
+      <c r="A86" s="87" t="s">
+        <v>84</v>
+      </c>
+      <c r="B86" s="80">
+        <v>183</v>
+      </c>
+      <c r="C86" s="80">
+        <v>365</v>
+      </c>
+      <c r="D86" s="80">
+        <v>548</v>
+      </c>
+      <c r="E86" s="80">
+        <v>731</v>
+      </c>
+      <c r="F86" s="80">
+        <v>917</v>
+      </c>
+      <c r="G86" s="80">
+        <v>1102</v>
+      </c>
+      <c r="H86" s="80">
+        <v>1238</v>
+      </c>
+      <c r="I86" s="80">
+        <v>1393</v>
+      </c>
+      <c r="J86" s="73"/>
       <c r="K86" s="55"/>
-      <c r="L86" s="74"/>
-      <c r="M86" s="74"/>
+      <c r="L86" s="73"/>
+      <c r="M86" s="73"/>
       <c r="R86" s="12"/>
       <c r="S86" s="10"/>
       <c r="T86" s="10"/>
       <c r="U86" s="10"/>
       <c r="V86" s="10"/>
       <c r="W86" s="11"/>
     </row>
     <row r="87" spans="1:23" s="9" customFormat="1">
-      <c r="A87" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J87" s="74"/>
+      <c r="A87" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="80">
+        <v>140</v>
+      </c>
+      <c r="C87" s="80">
+        <v>279</v>
+      </c>
+      <c r="D87" s="80">
+        <v>419</v>
+      </c>
+      <c r="E87" s="80">
+        <v>558</v>
+      </c>
+      <c r="F87" s="80">
+        <v>698</v>
+      </c>
+      <c r="G87" s="80">
+        <v>837</v>
+      </c>
+      <c r="H87" s="80">
+        <v>907</v>
+      </c>
+      <c r="I87" s="80">
+        <v>977</v>
+      </c>
+      <c r="J87" s="73"/>
       <c r="K87" s="55"/>
-      <c r="L87" s="74"/>
-      <c r="M87" s="74"/>
+      <c r="L87" s="73"/>
+      <c r="M87" s="73"/>
       <c r="R87" s="12"/>
       <c r="S87" s="10"/>
       <c r="T87" s="10"/>
       <c r="U87" s="10"/>
       <c r="V87" s="10"/>
       <c r="W87" s="11"/>
     </row>
     <row r="88" spans="1:23" s="9" customFormat="1">
-      <c r="A88" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J88" s="74"/>
+      <c r="A88" s="87" t="s">
+        <v>99</v>
+      </c>
+      <c r="B88" s="80">
+        <v>122</v>
+      </c>
+      <c r="C88" s="80">
+        <v>244</v>
+      </c>
+      <c r="D88" s="80">
+        <v>367</v>
+      </c>
+      <c r="E88" s="80">
+        <v>489</v>
+      </c>
+      <c r="F88" s="80">
+        <v>611</v>
+      </c>
+      <c r="G88" s="80">
+        <v>733</v>
+      </c>
+      <c r="H88" s="80">
+        <v>793</v>
+      </c>
+      <c r="I88" s="80">
+        <v>853</v>
+      </c>
+      <c r="J88" s="73"/>
       <c r="K88" s="55"/>
-      <c r="L88" s="74"/>
-      <c r="M88" s="74"/>
+      <c r="L88" s="73"/>
+      <c r="M88" s="73"/>
       <c r="R88" s="12"/>
       <c r="S88" s="10"/>
       <c r="T88" s="10"/>
       <c r="U88" s="10"/>
       <c r="V88" s="10"/>
       <c r="W88" s="11"/>
     </row>
     <row r="89" spans="1:23" s="9" customFormat="1">
-      <c r="A89" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J89" s="74"/>
+      <c r="A89" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="B89" s="80">
+        <v>125</v>
+      </c>
+      <c r="C89" s="80">
+        <v>250</v>
+      </c>
+      <c r="D89" s="80">
+        <v>375</v>
+      </c>
+      <c r="E89" s="80">
+        <v>500</v>
+      </c>
+      <c r="F89" s="80">
+        <v>625</v>
+      </c>
+      <c r="G89" s="80">
+        <v>750</v>
+      </c>
+      <c r="H89" s="80">
+        <v>842</v>
+      </c>
+      <c r="I89" s="80">
+        <v>933</v>
+      </c>
+      <c r="J89" s="73"/>
       <c r="K89" s="55"/>
-      <c r="L89" s="74"/>
-      <c r="M89" s="74"/>
+      <c r="L89" s="73"/>
+      <c r="M89" s="73"/>
       <c r="R89" s="12"/>
       <c r="S89" s="10"/>
       <c r="T89" s="10"/>
       <c r="U89" s="10"/>
       <c r="V89" s="10"/>
       <c r="W89" s="11"/>
     </row>
     <row r="90" spans="1:23" s="9" customFormat="1">
-      <c r="A90" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J90" s="74"/>
+      <c r="A90" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B90" s="80">
+        <v>75</v>
+      </c>
+      <c r="C90" s="80">
+        <v>151</v>
+      </c>
+      <c r="D90" s="80">
+        <v>226</v>
+      </c>
+      <c r="E90" s="80">
+        <v>302</v>
+      </c>
+      <c r="F90" s="80">
+        <v>377</v>
+      </c>
+      <c r="G90" s="80">
+        <v>452</v>
+      </c>
+      <c r="H90" s="80">
+        <v>523</v>
+      </c>
+      <c r="I90" s="80">
+        <v>594</v>
+      </c>
+      <c r="J90" s="73"/>
       <c r="K90" s="55"/>
-      <c r="L90" s="74"/>
-      <c r="M90" s="74"/>
+      <c r="L90" s="73"/>
+      <c r="M90" s="73"/>
       <c r="R90" s="12"/>
       <c r="S90" s="10"/>
       <c r="T90" s="10"/>
       <c r="U90" s="10"/>
       <c r="V90" s="10"/>
       <c r="W90" s="11"/>
     </row>
     <row r="91" spans="1:23" s="9" customFormat="1">
-      <c r="A91" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J91" s="74"/>
+      <c r="A91" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="B91" s="80">
+        <v>189</v>
+      </c>
+      <c r="C91" s="80">
+        <v>374</v>
+      </c>
+      <c r="D91" s="80">
+        <v>560</v>
+      </c>
+      <c r="E91" s="80">
+        <v>745</v>
+      </c>
+      <c r="F91" s="80">
+        <v>935</v>
+      </c>
+      <c r="G91" s="80">
+        <v>1125</v>
+      </c>
+      <c r="H91" s="80">
+        <v>1291</v>
+      </c>
+      <c r="I91" s="80">
+        <v>1456</v>
+      </c>
+      <c r="J91" s="73"/>
       <c r="K91" s="55"/>
-      <c r="L91" s="74"/>
-      <c r="M91" s="74"/>
+      <c r="L91" s="73"/>
+      <c r="M91" s="73"/>
+      <c r="P91" s="6"/>
       <c r="R91" s="12"/>
       <c r="S91" s="10"/>
       <c r="T91" s="10"/>
       <c r="U91" s="10"/>
       <c r="V91" s="10"/>
       <c r="W91" s="11"/>
     </row>
     <row r="92" spans="1:23" s="9" customFormat="1">
-      <c r="A92" s="88" t="s">
-[...2 lines deleted...]
-      <c r="B92" s="81">
+      <c r="A92" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B92" s="80">
+        <v>63</v>
+      </c>
+      <c r="C92" s="80">
+        <v>126</v>
+      </c>
+      <c r="D92" s="80">
         <v>189</v>
       </c>
-      <c r="C92" s="81">
-[...18 lines deleted...]
-      <c r="J92" s="74"/>
+      <c r="E92" s="80">
+        <v>251</v>
+      </c>
+      <c r="F92" s="80">
+        <v>314</v>
+      </c>
+      <c r="G92" s="80">
+        <v>377</v>
+      </c>
+      <c r="H92" s="80">
+        <v>433</v>
+      </c>
+      <c r="I92" s="80">
+        <v>489</v>
+      </c>
+      <c r="J92" s="73"/>
       <c r="K92" s="55"/>
-      <c r="L92" s="74"/>
-      <c r="M92" s="74"/>
+      <c r="L92" s="73"/>
+      <c r="M92" s="73"/>
       <c r="P92" s="6"/>
       <c r="R92" s="12"/>
       <c r="S92" s="10"/>
       <c r="T92" s="10"/>
       <c r="U92" s="10"/>
       <c r="V92" s="10"/>
       <c r="W92" s="11"/>
     </row>
-    <row r="93" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J93" s="74"/>
+    <row r="93" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A93" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="B93" s="72">
+        <v>3</v>
+      </c>
+      <c r="C93" s="72">
+        <v>3</v>
+      </c>
+      <c r="D93" s="72">
+        <v>3</v>
+      </c>
+      <c r="E93" s="72">
+        <v>3</v>
+      </c>
+      <c r="F93" s="72">
+        <v>4</v>
+      </c>
+      <c r="G93" s="72">
+        <v>5</v>
+      </c>
+      <c r="H93" s="72">
+        <v>5</v>
+      </c>
+      <c r="I93" s="80">
+        <v>44</v>
+      </c>
+      <c r="J93" s="55"/>
       <c r="K93" s="55"/>
-      <c r="L93" s="74"/>
-      <c r="M93" s="74"/>
+      <c r="L93" s="73"/>
+      <c r="M93" s="73"/>
       <c r="P93" s="6"/>
-      <c r="R93" s="12"/>
+      <c r="R93" s="4"/>
       <c r="S93" s="10"/>
       <c r="T93" s="10"/>
       <c r="U93" s="10"/>
       <c r="V93" s="10"/>
       <c r="W93" s="11"/>
     </row>
-    <row r="94" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B94" s="73">
+    <row r="94" spans="1:23" s="9" customFormat="1">
+      <c r="A94" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B94" s="72">
         <v>3</v>
       </c>
-      <c r="C94" s="73">
+      <c r="C94" s="72">
         <v>3</v>
       </c>
-      <c r="D94" s="73">
+      <c r="D94" s="72">
         <v>3</v>
       </c>
-      <c r="E94" s="73">
+      <c r="E94" s="72">
         <v>3</v>
       </c>
-      <c r="F94" s="73">
+      <c r="F94" s="72">
         <v>4</v>
       </c>
-      <c r="G94" s="73">
+      <c r="G94" s="72">
         <v>5</v>
       </c>
-      <c r="H94" s="73">
+      <c r="H94" s="72">
         <v>5</v>
       </c>
-      <c r="I94" s="55"/>
-      <c r="J94" s="55"/>
+      <c r="I94" s="80">
+        <v>44</v>
+      </c>
+      <c r="J94" s="73"/>
       <c r="K94" s="55"/>
-      <c r="L94" s="74"/>
-      <c r="M94" s="74"/>
+      <c r="L94" s="73"/>
+      <c r="M94" s="73"/>
       <c r="P94" s="6"/>
-      <c r="R94" s="4"/>
+      <c r="R94" s="12"/>
       <c r="S94" s="10"/>
       <c r="T94" s="10"/>
       <c r="U94" s="10"/>
       <c r="V94" s="10"/>
       <c r="W94" s="11"/>
     </row>
-    <row r="95" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J95" s="74"/>
+    <row r="95" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A95" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="B95" s="72">
+        <v>10772</v>
+      </c>
+      <c r="C95" s="72">
+        <v>17094</v>
+      </c>
+      <c r="D95" s="72">
+        <v>23455</v>
+      </c>
+      <c r="E95" s="72">
+        <v>30493</v>
+      </c>
+      <c r="F95" s="72">
+        <v>47523</v>
+      </c>
+      <c r="G95" s="72">
+        <v>61589</v>
+      </c>
+      <c r="H95" s="72">
+        <v>66937</v>
+      </c>
+      <c r="I95" s="80">
+        <v>69837</v>
+      </c>
+      <c r="J95" s="55"/>
       <c r="K95" s="55"/>
-      <c r="L95" s="74"/>
-      <c r="M95" s="74"/>
+      <c r="L95" s="73"/>
+      <c r="M95" s="73"/>
       <c r="P95" s="6"/>
-      <c r="R95" s="12"/>
+      <c r="R95" s="4"/>
       <c r="S95" s="10"/>
       <c r="T95" s="10"/>
       <c r="U95" s="10"/>
       <c r="V95" s="10"/>
       <c r="W95" s="11"/>
     </row>
-    <row r="96" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
-[...25 lines deleted...]
-      <c r="J96" s="55"/>
+    <row r="96" spans="1:23" s="9" customFormat="1">
+      <c r="A96" s="87" t="s">
+        <v>93</v>
+      </c>
+      <c r="B96" s="80">
+        <v>5972</v>
+      </c>
+      <c r="C96" s="80">
+        <v>7162</v>
+      </c>
+      <c r="D96" s="80">
+        <v>9923</v>
+      </c>
+      <c r="E96" s="80">
+        <v>9923</v>
+      </c>
+      <c r="F96" s="80">
+        <v>9923</v>
+      </c>
+      <c r="G96" s="80">
+        <v>9923</v>
+      </c>
+      <c r="H96" s="80">
+        <v>9923</v>
+      </c>
+      <c r="I96" s="80">
+        <v>9923</v>
+      </c>
+      <c r="J96" s="73"/>
       <c r="K96" s="55"/>
-      <c r="L96" s="74"/>
-      <c r="M96" s="74"/>
+      <c r="L96" s="73"/>
+      <c r="M96" s="73"/>
       <c r="P96" s="6"/>
-      <c r="R96" s="4"/>
+      <c r="R96" s="12"/>
       <c r="S96" s="10"/>
       <c r="T96" s="10"/>
       <c r="U96" s="10"/>
       <c r="V96" s="10"/>
       <c r="W96" s="11"/>
     </row>
     <row r="97" spans="1:23" s="9" customFormat="1">
-      <c r="A97" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J97" s="74"/>
+      <c r="A97" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="B97" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C97" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D97" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E97" s="80">
+        <v>4034</v>
+      </c>
+      <c r="F97" s="80">
+        <v>17014</v>
+      </c>
+      <c r="G97" s="80">
+        <v>29330</v>
+      </c>
+      <c r="H97" s="80">
+        <v>29470</v>
+      </c>
+      <c r="I97" s="80">
+        <v>29470</v>
+      </c>
+      <c r="J97" s="73"/>
       <c r="K97" s="55"/>
-      <c r="L97" s="74"/>
-      <c r="M97" s="74"/>
+      <c r="L97" s="73"/>
+      <c r="M97" s="73"/>
       <c r="P97" s="6"/>
       <c r="R97" s="12"/>
       <c r="S97" s="10"/>
       <c r="T97" s="10"/>
       <c r="U97" s="10"/>
       <c r="V97" s="10"/>
       <c r="W97" s="11"/>
     </row>
     <row r="98" spans="1:23" s="9" customFormat="1">
-      <c r="A98" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J98" s="74"/>
+      <c r="A98" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="B98" s="80">
+        <v>4800</v>
+      </c>
+      <c r="C98" s="80">
+        <v>9932</v>
+      </c>
+      <c r="D98" s="80">
+        <v>13532</v>
+      </c>
+      <c r="E98" s="80">
+        <v>16536</v>
+      </c>
+      <c r="F98" s="80">
+        <v>20586</v>
+      </c>
+      <c r="G98" s="80">
+        <v>22336</v>
+      </c>
+      <c r="H98" s="80">
+        <v>27544</v>
+      </c>
+      <c r="I98" s="80">
+        <v>30444</v>
+      </c>
+      <c r="J98" s="73"/>
       <c r="K98" s="55"/>
-      <c r="L98" s="74"/>
-      <c r="M98" s="74"/>
+      <c r="L98" s="73"/>
+      <c r="M98" s="73"/>
       <c r="P98" s="6"/>
       <c r="R98" s="12"/>
       <c r="S98" s="10"/>
       <c r="T98" s="10"/>
       <c r="U98" s="10"/>
       <c r="V98" s="10"/>
       <c r="W98" s="11"/>
     </row>
-    <row r="99" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J99" s="74"/>
+    <row r="99" spans="1:23" s="9" customFormat="1" ht="56.25">
+      <c r="A99" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="B99" s="72">
+        <v>4809</v>
+      </c>
+      <c r="C99" s="72">
+        <v>5692</v>
+      </c>
+      <c r="D99" s="72">
+        <v>7072</v>
+      </c>
+      <c r="E99" s="72">
+        <v>11106</v>
+      </c>
+      <c r="F99" s="72">
+        <v>23930</v>
+      </c>
+      <c r="G99" s="72">
+        <v>36130</v>
+      </c>
+      <c r="H99" s="72">
+        <v>36130</v>
+      </c>
+      <c r="I99" s="80">
+        <v>36130</v>
+      </c>
+      <c r="J99" s="55"/>
       <c r="K99" s="55"/>
-      <c r="L99" s="74"/>
-      <c r="M99" s="74"/>
+      <c r="L99" s="73"/>
+      <c r="M99" s="73"/>
       <c r="P99" s="6"/>
-      <c r="R99" s="12"/>
+      <c r="R99" s="4"/>
       <c r="S99" s="10"/>
       <c r="T99" s="10"/>
       <c r="U99" s="10"/>
       <c r="V99" s="10"/>
       <c r="W99" s="11"/>
     </row>
-    <row r="100" spans="1:23" s="9" customFormat="1" ht="56.25">
-[...3 lines deleted...]
-      <c r="B100" s="73">
+    <row r="100" spans="1:23" s="9" customFormat="1">
+      <c r="A100" s="87" t="s">
+        <v>93</v>
+      </c>
+      <c r="B100" s="80">
         <v>4809</v>
       </c>
-      <c r="C100" s="73">
+      <c r="C100" s="80">
         <v>5692</v>
       </c>
-      <c r="D100" s="73">
+      <c r="D100" s="80">
         <v>7072</v>
       </c>
-      <c r="E100" s="73">
-[...12 lines deleted...]
-      <c r="J100" s="55"/>
+      <c r="E100" s="80">
+        <v>7072</v>
+      </c>
+      <c r="F100" s="80">
+        <v>7072</v>
+      </c>
+      <c r="G100" s="80">
+        <v>7072</v>
+      </c>
+      <c r="H100" s="80">
+        <v>7072</v>
+      </c>
+      <c r="I100" s="80">
+        <v>7072</v>
+      </c>
+      <c r="J100" s="73"/>
       <c r="K100" s="55"/>
-      <c r="L100" s="74"/>
-      <c r="M100" s="74"/>
+      <c r="L100" s="73"/>
+      <c r="M100" s="73"/>
       <c r="P100" s="6"/>
-      <c r="R100" s="4"/>
+      <c r="R100" s="12"/>
       <c r="S100" s="10"/>
       <c r="T100" s="10"/>
       <c r="U100" s="10"/>
       <c r="V100" s="10"/>
       <c r="W100" s="11"/>
     </row>
     <row r="101" spans="1:23" s="9" customFormat="1">
-      <c r="A101" s="88" t="s">
-[...24 lines deleted...]
-      <c r="J101" s="74"/>
+      <c r="A101" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="B101" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C101" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D101" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E101" s="80">
+        <v>4034</v>
+      </c>
+      <c r="F101" s="80">
+        <v>16858</v>
+      </c>
+      <c r="G101" s="80">
+        <v>29058</v>
+      </c>
+      <c r="H101" s="80">
+        <v>29058</v>
+      </c>
+      <c r="I101" s="80">
+        <v>29058</v>
+      </c>
+      <c r="J101" s="73"/>
       <c r="K101" s="55"/>
-      <c r="L101" s="74"/>
-      <c r="M101" s="74"/>
+      <c r="L101" s="73"/>
+      <c r="M101" s="73"/>
       <c r="P101" s="6"/>
       <c r="R101" s="12"/>
       <c r="S101" s="10"/>
       <c r="T101" s="10"/>
       <c r="U101" s="10"/>
       <c r="V101" s="10"/>
       <c r="W101" s="11"/>
     </row>
-    <row r="102" spans="1:23" s="9" customFormat="1">
-[...25 lines deleted...]
-      <c r="J102" s="74"/>
+    <row r="102" spans="1:23" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="A102" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B102" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="C102" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="D102" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="E102" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="F102" s="72">
+        <v>135</v>
+      </c>
+      <c r="G102" s="72">
+        <v>269</v>
+      </c>
+      <c r="H102" s="72">
+        <v>404</v>
+      </c>
+      <c r="I102" s="80">
+        <v>778</v>
+      </c>
+      <c r="J102" s="55"/>
       <c r="K102" s="55"/>
-      <c r="L102" s="74"/>
-      <c r="M102" s="74"/>
+      <c r="L102" s="73"/>
+      <c r="M102" s="73"/>
       <c r="P102" s="6"/>
-      <c r="R102" s="12"/>
+      <c r="R102" s="4"/>
       <c r="S102" s="10"/>
       <c r="T102" s="10"/>
       <c r="U102" s="10"/>
       <c r="V102" s="10"/>
       <c r="W102" s="11"/>
     </row>
-    <row r="103" spans="1:23" s="9" customFormat="1" ht="12" customHeight="1">
-[...15 lines deleted...]
-      <c r="F103" s="73">
+    <row r="103" spans="1:23" s="9" customFormat="1">
+      <c r="A103" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="B103" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="C103" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="D103" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="E103" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="F103" s="72">
         <v>135</v>
       </c>
-      <c r="G103" s="73">
+      <c r="G103" s="72">
         <v>269</v>
       </c>
-      <c r="H103" s="73">
+      <c r="H103" s="72">
         <v>404</v>
       </c>
-      <c r="I103" s="55"/>
-[...3 lines deleted...]
-      <c r="M103" s="74"/>
+      <c r="I103" s="80">
+        <v>778</v>
+      </c>
+      <c r="J103" s="73"/>
+      <c r="K103" s="73"/>
+      <c r="L103" s="73"/>
+      <c r="M103" s="73"/>
       <c r="P103" s="6"/>
-      <c r="R103" s="4"/>
+      <c r="R103" s="12"/>
       <c r="S103" s="10"/>
       <c r="T103" s="10"/>
       <c r="U103" s="10"/>
       <c r="V103" s="10"/>
       <c r="W103" s="11"/>
     </row>
-    <row r="104" spans="1:23" s="9" customFormat="1">
-[...28 lines deleted...]
-      <c r="M104" s="74"/>
+    <row r="104" spans="1:23" s="9" customFormat="1" ht="45" customHeight="1">
+      <c r="A104" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" s="72">
+        <v>4102</v>
+      </c>
+      <c r="C104" s="72">
+        <v>12715</v>
+      </c>
+      <c r="D104" s="72">
+        <v>20889</v>
+      </c>
+      <c r="E104" s="72">
+        <v>29829</v>
+      </c>
+      <c r="F104" s="72">
+        <v>32077</v>
+      </c>
+      <c r="G104" s="72">
+        <v>34710</v>
+      </c>
+      <c r="H104" s="72">
+        <v>37364</v>
+      </c>
+      <c r="I104" s="80">
+        <v>39562</v>
+      </c>
+      <c r="J104" s="55"/>
+      <c r="K104" s="55"/>
+      <c r="L104" s="73"/>
+      <c r="M104" s="73"/>
       <c r="P104" s="6"/>
-      <c r="R104" s="12"/>
+      <c r="R104" s="4"/>
       <c r="S104" s="10"/>
       <c r="T104" s="10"/>
       <c r="U104" s="10"/>
       <c r="V104" s="10"/>
       <c r="W104" s="11"/>
     </row>
-    <row r="105" spans="1:23" s="9" customFormat="1" ht="45" customHeight="1">
-[...28 lines deleted...]
-      <c r="M105" s="74"/>
+    <row r="105" spans="1:23" s="9" customFormat="1">
+      <c r="A105" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="80">
+        <v>1529</v>
+      </c>
+      <c r="C105" s="80">
+        <v>3668</v>
+      </c>
+      <c r="D105" s="80">
+        <v>5366</v>
+      </c>
+      <c r="E105" s="80">
+        <v>7832</v>
+      </c>
+      <c r="F105" s="80">
+        <v>8807</v>
+      </c>
+      <c r="G105" s="80">
+        <v>10169</v>
+      </c>
+      <c r="H105" s="80">
+        <v>11555</v>
+      </c>
+      <c r="I105" s="80">
+        <v>12728</v>
+      </c>
+      <c r="J105" s="73"/>
+      <c r="K105" s="73"/>
+      <c r="L105" s="73"/>
+      <c r="M105" s="73"/>
       <c r="P105" s="6"/>
-      <c r="R105" s="4"/>
+      <c r="R105" s="12"/>
       <c r="S105" s="10"/>
       <c r="T105" s="10"/>
       <c r="U105" s="10"/>
       <c r="V105" s="10"/>
       <c r="W105" s="11"/>
     </row>
     <row r="106" spans="1:23" s="9" customFormat="1">
       <c r="A106" s="87" t="s">
-        <v>83</v>
-[...26 lines deleted...]
-      <c r="M106" s="74"/>
+        <v>93</v>
+      </c>
+      <c r="B106" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C106" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D106" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E106" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F106" s="80">
+        <v>50</v>
+      </c>
+      <c r="G106" s="80">
+        <v>100</v>
+      </c>
+      <c r="H106" s="80">
+        <v>150</v>
+      </c>
+      <c r="I106" s="80">
+        <v>262</v>
+      </c>
+      <c r="J106" s="73"/>
+      <c r="K106" s="73"/>
+      <c r="L106" s="73"/>
+      <c r="M106" s="73"/>
       <c r="P106" s="6"/>
       <c r="R106" s="12"/>
       <c r="S106" s="10"/>
       <c r="T106" s="10"/>
       <c r="U106" s="10"/>
       <c r="V106" s="10"/>
       <c r="W106" s="11"/>
     </row>
     <row r="107" spans="1:23" s="9" customFormat="1">
-      <c r="A107" s="88" t="s">
-[...27 lines deleted...]
-      <c r="M107" s="74"/>
+      <c r="A107" s="87" t="s">
+        <v>84</v>
+      </c>
+      <c r="B107" s="80">
+        <v>2500</v>
+      </c>
+      <c r="C107" s="80">
+        <v>8369</v>
+      </c>
+      <c r="D107" s="80">
+        <v>14237</v>
+      </c>
+      <c r="E107" s="80">
+        <v>20106</v>
+      </c>
+      <c r="F107" s="80">
+        <v>20506</v>
+      </c>
+      <c r="G107" s="80">
+        <v>20906</v>
+      </c>
+      <c r="H107" s="80">
+        <v>21306</v>
+      </c>
+      <c r="I107" s="80">
+        <v>21306</v>
+      </c>
+      <c r="J107" s="73"/>
+      <c r="K107" s="73"/>
+      <c r="L107" s="73"/>
+      <c r="M107" s="73"/>
       <c r="P107" s="6"/>
       <c r="R107" s="12"/>
       <c r="S107" s="10"/>
       <c r="T107" s="10"/>
       <c r="U107" s="10"/>
       <c r="V107" s="10"/>
       <c r="W107" s="11"/>
     </row>
     <row r="108" spans="1:23" s="9" customFormat="1">
-      <c r="A108" s="88" t="s">
-[...27 lines deleted...]
-      <c r="M108" s="74"/>
+      <c r="A108" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B108" s="80">
+        <v>67</v>
+      </c>
+      <c r="C108" s="80">
+        <v>667</v>
+      </c>
+      <c r="D108" s="80">
+        <v>1267</v>
+      </c>
+      <c r="E108" s="80">
+        <v>1867</v>
+      </c>
+      <c r="F108" s="80">
+        <v>2563</v>
+      </c>
+      <c r="G108" s="80">
+        <v>3259</v>
+      </c>
+      <c r="H108" s="80">
+        <v>3956</v>
+      </c>
+      <c r="I108" s="80">
+        <v>4759</v>
+      </c>
+      <c r="J108" s="73"/>
+      <c r="K108" s="73"/>
+      <c r="L108" s="73"/>
+      <c r="M108" s="73"/>
       <c r="P108" s="6"/>
       <c r="R108" s="12"/>
       <c r="S108" s="10"/>
       <c r="T108" s="10"/>
       <c r="U108" s="10"/>
       <c r="V108" s="10"/>
       <c r="W108" s="11"/>
     </row>
     <row r="109" spans="1:23" s="9" customFormat="1">
-      <c r="A109" s="88" t="s">
-[...27 lines deleted...]
-      <c r="M109" s="74"/>
+      <c r="A109" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="B109" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="C109" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="D109" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="E109" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="F109" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="G109" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="H109" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="I109" s="80">
+        <v>31</v>
+      </c>
+      <c r="J109" s="73"/>
+      <c r="K109" s="73"/>
+      <c r="L109" s="73"/>
+      <c r="M109" s="73"/>
       <c r="P109" s="6"/>
       <c r="R109" s="12"/>
       <c r="S109" s="10"/>
       <c r="T109" s="10"/>
       <c r="U109" s="10"/>
       <c r="V109" s="10"/>
       <c r="W109" s="11"/>
     </row>
     <row r="110" spans="1:23" s="9" customFormat="1">
-      <c r="A110" s="88" t="s">
+      <c r="A110" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="B110" s="81">
+      <c r="B110" s="80">
         <v>7</v>
       </c>
-      <c r="C110" s="81">
+      <c r="C110" s="80">
         <v>12</v>
       </c>
-      <c r="D110" s="81">
+      <c r="D110" s="80">
         <v>18</v>
       </c>
-      <c r="E110" s="81">
+      <c r="E110" s="80">
         <v>24</v>
       </c>
-      <c r="F110" s="81">
+      <c r="F110" s="80">
         <v>150</v>
       </c>
-      <c r="G110" s="81">
+      <c r="G110" s="80">
         <v>276</v>
       </c>
-      <c r="H110" s="81">
+      <c r="H110" s="80">
         <v>397</v>
       </c>
-      <c r="I110" s="55"/>
-[...3 lines deleted...]
-      <c r="M110" s="74"/>
+      <c r="I110" s="80">
+        <v>476</v>
+      </c>
+      <c r="J110" s="73"/>
+      <c r="K110" s="73"/>
+      <c r="L110" s="73"/>
+      <c r="M110" s="73"/>
       <c r="P110" s="6"/>
       <c r="R110" s="12"/>
       <c r="S110" s="10"/>
       <c r="T110" s="10"/>
       <c r="U110" s="10"/>
       <c r="V110" s="10"/>
       <c r="W110" s="11"/>
     </row>
     <row r="111" spans="1:23" s="9" customFormat="1" ht="36" customHeight="1">
-      <c r="A111" s="61" t="s">
+      <c r="A111" s="60" t="s">
         <v>104</v>
       </c>
-      <c r="B111" s="73">
+      <c r="B111" s="72">
         <v>5</v>
       </c>
-      <c r="C111" s="73">
+      <c r="C111" s="72">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D111" s="73">
+      <c r="D111" s="72">
         <v>14.5</v>
       </c>
-      <c r="E111" s="73">
+      <c r="E111" s="72">
         <v>19.3</v>
       </c>
-      <c r="F111" s="73">
+      <c r="F111" s="72">
         <v>24</v>
       </c>
-      <c r="G111" s="73">
+      <c r="G111" s="72">
         <v>28.8</v>
       </c>
-      <c r="H111" s="73">
+      <c r="H111" s="72">
         <v>33.200000000000003</v>
       </c>
-      <c r="I111" s="55"/>
+      <c r="I111" s="82">
+        <v>37.6</v>
+      </c>
       <c r="J111" s="55"/>
       <c r="K111" s="55"/>
-      <c r="L111" s="74"/>
-      <c r="M111" s="74"/>
+      <c r="L111" s="73"/>
+      <c r="M111" s="73"/>
       <c r="P111" s="6"/>
       <c r="R111" s="4"/>
       <c r="S111" s="10"/>
       <c r="T111" s="10"/>
       <c r="U111" s="10"/>
       <c r="V111" s="10"/>
       <c r="W111" s="11"/>
     </row>
     <row r="112" spans="1:23" s="9" customFormat="1">
-      <c r="A112" s="87" t="s">
+      <c r="A112" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B112" s="83">
+      <c r="B112" s="82">
         <v>3.5</v>
       </c>
-      <c r="C112" s="83">
+      <c r="C112" s="82">
         <v>6.7</v>
       </c>
-      <c r="D112" s="83">
+      <c r="D112" s="82">
         <v>9.9</v>
       </c>
-      <c r="E112" s="83">
+      <c r="E112" s="82">
         <v>13.2</v>
       </c>
-      <c r="F112" s="83">
+      <c r="F112" s="82">
         <v>16.399999999999999</v>
       </c>
-      <c r="G112" s="83">
+      <c r="G112" s="82">
         <v>19.600000000000001</v>
       </c>
-      <c r="H112" s="83">
+      <c r="H112" s="82">
         <v>24.1</v>
       </c>
-      <c r="I112" s="56"/>
-[...3 lines deleted...]
-      <c r="M112" s="74"/>
+      <c r="I112" s="82">
+        <v>28.5</v>
+      </c>
+      <c r="J112" s="74"/>
+      <c r="K112" s="74"/>
+      <c r="L112" s="73"/>
+      <c r="M112" s="73"/>
       <c r="P112" s="6"/>
       <c r="R112" s="12"/>
       <c r="S112" s="10"/>
       <c r="T112" s="10"/>
       <c r="U112" s="10"/>
       <c r="V112" s="10"/>
       <c r="W112" s="11"/>
     </row>
     <row r="113" spans="1:23" s="9" customFormat="1">
-      <c r="A113" s="87" t="s">
+      <c r="A113" s="86" t="s">
         <v>91</v>
       </c>
-      <c r="B113" s="83">
+      <c r="B113" s="82">
         <v>1.3</v>
       </c>
-      <c r="C113" s="83">
+      <c r="C113" s="82">
         <v>2.7</v>
       </c>
-      <c r="D113" s="83">
+      <c r="D113" s="82">
         <v>4</v>
       </c>
-      <c r="E113" s="83">
+      <c r="E113" s="82">
         <v>5.3</v>
       </c>
-      <c r="F113" s="83">
+      <c r="F113" s="82">
         <v>6.7</v>
       </c>
-      <c r="G113" s="83">
+      <c r="G113" s="82">
         <v>8</v>
       </c>
-      <c r="H113" s="83">
+      <c r="H113" s="82">
         <v>8</v>
       </c>
-      <c r="I113" s="56"/>
-[...3 lines deleted...]
-      <c r="M113" s="74"/>
+      <c r="I113" s="82">
+        <v>8</v>
+      </c>
+      <c r="J113" s="74"/>
+      <c r="K113" s="74"/>
+      <c r="L113" s="73"/>
+      <c r="M113" s="73"/>
       <c r="P113" s="6"/>
       <c r="R113" s="12"/>
       <c r="S113" s="10"/>
       <c r="T113" s="10"/>
       <c r="U113" s="10"/>
       <c r="V113" s="10"/>
       <c r="W113" s="11"/>
     </row>
     <row r="114" spans="1:23" s="9" customFormat="1">
-      <c r="A114" s="88" t="s">
+      <c r="A114" s="87" t="s">
         <v>92</v>
       </c>
-      <c r="B114" s="83">
+      <c r="B114" s="82">
         <v>0.2</v>
       </c>
-      <c r="C114" s="83">
+      <c r="C114" s="82">
         <v>0.4</v>
       </c>
-      <c r="D114" s="83">
+      <c r="D114" s="82">
         <v>0.6</v>
       </c>
-      <c r="E114" s="83">
+      <c r="E114" s="82">
         <v>0.8</v>
       </c>
-      <c r="F114" s="83">
+      <c r="F114" s="82">
         <v>1</v>
       </c>
-      <c r="G114" s="83">
+      <c r="G114" s="82">
         <v>1.2</v>
       </c>
-      <c r="H114" s="83">
+      <c r="H114" s="82">
         <v>1.2</v>
       </c>
-      <c r="I114" s="56"/>
-[...3 lines deleted...]
-      <c r="M114" s="74"/>
+      <c r="I114" s="82">
+        <v>1.2</v>
+      </c>
+      <c r="J114" s="74"/>
+      <c r="K114" s="74"/>
+      <c r="L114" s="73"/>
+      <c r="M114" s="73"/>
       <c r="P114" s="6"/>
       <c r="R114" s="12"/>
       <c r="S114" s="10"/>
       <c r="T114" s="10"/>
       <c r="U114" s="10"/>
       <c r="V114" s="10"/>
       <c r="W114" s="11"/>
     </row>
     <row r="115" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A115" s="61" t="s">
+      <c r="A115" s="60" t="s">
         <v>105</v>
       </c>
-      <c r="B115" s="73">
+      <c r="B115" s="72">
         <v>0</v>
       </c>
-      <c r="C115" s="73">
+      <c r="C115" s="72">
         <v>0.1</v>
       </c>
-      <c r="D115" s="73">
+      <c r="D115" s="72">
         <v>0.1</v>
       </c>
-      <c r="E115" s="73">
+      <c r="E115" s="72">
         <v>0.1</v>
       </c>
-      <c r="F115" s="73">
+      <c r="F115" s="72">
         <v>0.1</v>
       </c>
-      <c r="G115" s="73">
+      <c r="G115" s="72">
         <v>0.2</v>
       </c>
-      <c r="H115" s="73">
+      <c r="H115" s="72">
         <v>0.2</v>
       </c>
-      <c r="I115" s="55"/>
+      <c r="I115" s="82">
+        <v>0.3</v>
+      </c>
       <c r="J115" s="55"/>
       <c r="K115" s="55"/>
-      <c r="L115" s="74"/>
-      <c r="M115" s="74"/>
+      <c r="L115" s="73"/>
+      <c r="M115" s="73"/>
       <c r="P115" s="6"/>
       <c r="R115" s="4"/>
       <c r="S115" s="10"/>
       <c r="T115" s="10"/>
       <c r="U115" s="10"/>
       <c r="V115" s="10"/>
       <c r="W115" s="11"/>
     </row>
     <row r="116" spans="1:23" s="9" customFormat="1">
-      <c r="A116" s="88" t="s">
+      <c r="A116" s="87" t="s">
         <v>93</v>
       </c>
-      <c r="B116" s="82" t="s">
-[...17 lines deleted...]
-      <c r="H116" s="83">
+      <c r="B116" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C116" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D116" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E116" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F116" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="G116" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="H116" s="82">
         <v>0</v>
       </c>
-      <c r="I116" s="56"/>
-[...3 lines deleted...]
-      <c r="M116" s="74"/>
+      <c r="I116" s="82">
+        <v>0</v>
+      </c>
+      <c r="J116" s="74"/>
+      <c r="K116" s="74"/>
+      <c r="L116" s="73"/>
+      <c r="M116" s="73"/>
       <c r="P116" s="6"/>
       <c r="R116" s="12"/>
       <c r="S116" s="10"/>
       <c r="T116" s="10"/>
       <c r="U116" s="10"/>
       <c r="V116" s="10"/>
       <c r="W116" s="11"/>
     </row>
     <row r="117" spans="1:23" s="9" customFormat="1">
-      <c r="A117" s="88" t="s">
+      <c r="A117" s="87" t="s">
         <v>84</v>
       </c>
-      <c r="B117" s="83">
+      <c r="B117" s="82">
         <v>0</v>
       </c>
-      <c r="C117" s="83">
+      <c r="C117" s="82">
         <v>0.1</v>
       </c>
-      <c r="D117" s="83">
+      <c r="D117" s="82">
         <v>0.1</v>
       </c>
-      <c r="E117" s="83">
+      <c r="E117" s="82">
         <v>0.1</v>
       </c>
-      <c r="F117" s="83">
+      <c r="F117" s="82">
         <v>0.1</v>
       </c>
-      <c r="G117" s="83">
+      <c r="G117" s="82">
         <v>0.2</v>
       </c>
-      <c r="H117" s="83">
+      <c r="H117" s="82">
         <v>0.2</v>
       </c>
-      <c r="I117" s="56"/>
-[...3 lines deleted...]
-      <c r="M117" s="74"/>
+      <c r="I117" s="82">
+        <v>0.2</v>
+      </c>
+      <c r="J117" s="74"/>
+      <c r="K117" s="74"/>
+      <c r="L117" s="73"/>
+      <c r="M117" s="73"/>
       <c r="P117" s="6"/>
       <c r="R117" s="12"/>
       <c r="S117" s="10"/>
       <c r="T117" s="10"/>
       <c r="U117" s="10"/>
       <c r="V117" s="10"/>
       <c r="W117" s="11"/>
     </row>
     <row r="118" spans="1:23" s="9" customFormat="1">
-      <c r="A118" s="88" t="s">
+      <c r="A118" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B118" s="82" t="s">
-[...17 lines deleted...]
-      <c r="H118" s="83">
+      <c r="B118" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C118" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D118" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E118" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F118" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="G118" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="H118" s="82">
         <v>0.1</v>
       </c>
-      <c r="I118" s="56"/>
-[...3 lines deleted...]
-      <c r="M118" s="74"/>
+      <c r="I118" s="82">
+        <v>0.1</v>
+      </c>
+      <c r="J118" s="74"/>
+      <c r="K118" s="74"/>
+      <c r="L118" s="73"/>
+      <c r="M118" s="73"/>
       <c r="P118" s="6"/>
       <c r="R118" s="12"/>
       <c r="S118" s="10"/>
       <c r="T118" s="10"/>
       <c r="U118" s="10"/>
       <c r="V118" s="10"/>
       <c r="W118" s="11"/>
     </row>
     <row r="119" spans="1:23" s="9" customFormat="1" ht="55.5" customHeight="1">
-      <c r="A119" s="61" t="s">
+      <c r="A119" s="60" t="s">
         <v>106</v>
       </c>
-      <c r="B119" s="73" t="s">
-[...17 lines deleted...]
-      <c r="H119" s="73">
+      <c r="B119" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="C119" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="D119" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="E119" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="F119" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="G119" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="H119" s="72">
         <v>0.1</v>
       </c>
-      <c r="I119" s="55"/>
+      <c r="I119" s="82">
+        <v>0.1</v>
+      </c>
       <c r="J119" s="55"/>
       <c r="K119" s="55"/>
-      <c r="L119" s="74"/>
-      <c r="M119" s="74"/>
+      <c r="L119" s="73"/>
+      <c r="M119" s="73"/>
       <c r="P119" s="6"/>
       <c r="R119" s="7"/>
       <c r="S119" s="10"/>
       <c r="T119" s="10"/>
       <c r="U119" s="10"/>
       <c r="V119" s="10"/>
       <c r="W119" s="11"/>
     </row>
     <row r="120" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A120" s="88" t="s">
+      <c r="A120" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B120" s="82" t="s">
-[...17 lines deleted...]
-      <c r="H120" s="83">
+      <c r="B120" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C120" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D120" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E120" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F120" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="G120" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="H120" s="82">
         <v>0</v>
       </c>
-      <c r="I120" s="56"/>
-[...3 lines deleted...]
-      <c r="M120" s="74"/>
+      <c r="I120" s="82">
+        <v>0</v>
+      </c>
+      <c r="J120" s="74"/>
+      <c r="K120" s="74"/>
+      <c r="L120" s="73"/>
+      <c r="M120" s="73"/>
       <c r="P120" s="6"/>
       <c r="R120" s="13"/>
       <c r="S120" s="10"/>
       <c r="T120" s="10"/>
       <c r="U120" s="10"/>
       <c r="V120" s="10"/>
       <c r="W120" s="11"/>
     </row>
     <row r="121" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A121" s="88" t="s">
+      <c r="A121" s="87" t="s">
         <v>93</v>
       </c>
-      <c r="B121" s="82" t="s">
-[...17 lines deleted...]
-      <c r="H121" s="83">
+      <c r="B121" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C121" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D121" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E121" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F121" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="G121" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="H121" s="82">
         <v>0.1</v>
       </c>
-      <c r="I121" s="56"/>
-[...3 lines deleted...]
-      <c r="M121" s="74"/>
+      <c r="I121" s="82">
+        <v>0.1</v>
+      </c>
+      <c r="J121" s="74"/>
+      <c r="K121" s="74"/>
+      <c r="L121" s="73"/>
+      <c r="M121" s="73"/>
       <c r="P121" s="6"/>
       <c r="R121" s="13"/>
       <c r="S121" s="10"/>
       <c r="T121" s="10"/>
       <c r="U121" s="10"/>
       <c r="V121" s="10"/>
       <c r="W121" s="11"/>
     </row>
     <row r="122" spans="1:23" s="9" customFormat="1" ht="22.5">
-      <c r="A122" s="61" t="s">
+      <c r="A122" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B122" s="73">
+      <c r="B122" s="72">
         <v>0.1</v>
       </c>
-      <c r="C122" s="73">
+      <c r="C122" s="72">
         <v>0.1</v>
       </c>
-      <c r="D122" s="73">
+      <c r="D122" s="72">
         <v>0.2</v>
       </c>
-      <c r="E122" s="73">
+      <c r="E122" s="72">
         <v>0.3</v>
       </c>
-      <c r="F122" s="73">
+      <c r="F122" s="72">
         <v>0.3</v>
       </c>
-      <c r="G122" s="73">
+      <c r="G122" s="72">
         <v>0.4</v>
       </c>
-      <c r="H122" s="73">
+      <c r="H122" s="72">
         <v>0.4</v>
       </c>
-      <c r="I122" s="55"/>
+      <c r="I122" s="72">
+        <v>0.4</v>
+      </c>
       <c r="J122" s="55"/>
       <c r="K122" s="55"/>
-      <c r="L122" s="74"/>
-      <c r="M122" s="74"/>
+      <c r="L122" s="73"/>
+      <c r="M122" s="73"/>
       <c r="P122" s="6"/>
       <c r="R122" s="4"/>
       <c r="S122" s="10"/>
       <c r="T122" s="10"/>
       <c r="U122" s="10"/>
       <c r="V122" s="10"/>
       <c r="W122" s="11"/>
     </row>
     <row r="123" spans="1:23" s="9" customFormat="1">
-      <c r="A123" s="88" t="s">
+      <c r="A123" s="87" t="s">
         <v>89</v>
       </c>
-      <c r="B123" s="73">
+      <c r="B123" s="72">
         <v>0.1</v>
       </c>
-      <c r="C123" s="73">
+      <c r="C123" s="72">
         <v>0.1</v>
       </c>
-      <c r="D123" s="73">
+      <c r="D123" s="72">
         <v>0.2</v>
       </c>
-      <c r="E123" s="73">
+      <c r="E123" s="72">
         <v>0.3</v>
       </c>
-      <c r="F123" s="73">
+      <c r="F123" s="72">
         <v>0.3</v>
       </c>
-      <c r="G123" s="73">
+      <c r="G123" s="72">
         <v>0.4</v>
       </c>
-      <c r="H123" s="73">
+      <c r="H123" s="72">
         <v>0.4</v>
       </c>
-      <c r="I123" s="75"/>
-[...3 lines deleted...]
-      <c r="M123" s="74"/>
+      <c r="I123" s="72">
+        <v>0.4</v>
+      </c>
+      <c r="J123" s="74"/>
+      <c r="K123" s="74"/>
+      <c r="L123" s="73"/>
+      <c r="M123" s="73"/>
       <c r="P123" s="6"/>
       <c r="R123" s="12"/>
       <c r="S123" s="10"/>
       <c r="T123" s="10"/>
       <c r="U123" s="10"/>
       <c r="V123" s="10"/>
       <c r="W123" s="11"/>
     </row>
     <row r="124" spans="1:23" s="9" customFormat="1">
-      <c r="A124" s="61" t="s">
+      <c r="A124" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="B124" s="73">
+      <c r="B124" s="72">
         <v>968</v>
       </c>
-      <c r="C124" s="73">
+      <c r="C124" s="72">
         <v>968</v>
       </c>
-      <c r="D124" s="73">
+      <c r="D124" s="72">
         <v>968</v>
       </c>
-      <c r="E124" s="73">
+      <c r="E124" s="72">
         <v>968</v>
       </c>
-      <c r="F124" s="73">
+      <c r="F124" s="72">
         <v>6159</v>
       </c>
-      <c r="G124" s="73">
+      <c r="G124" s="72">
         <v>11350</v>
       </c>
-      <c r="H124" s="73">
+      <c r="H124" s="72">
         <v>16541</v>
       </c>
-      <c r="I124" s="55"/>
+      <c r="I124" s="80">
+        <v>16693</v>
+      </c>
       <c r="J124" s="55"/>
       <c r="K124" s="55"/>
-      <c r="L124" s="74"/>
-      <c r="M124" s="74"/>
+      <c r="L124" s="73"/>
+      <c r="M124" s="73"/>
       <c r="P124" s="6"/>
       <c r="R124" s="4"/>
       <c r="S124" s="10"/>
       <c r="T124" s="10"/>
       <c r="U124" s="10"/>
       <c r="V124" s="10"/>
       <c r="W124" s="11"/>
     </row>
     <row r="125" spans="1:23" s="9" customFormat="1">
-      <c r="A125" s="87" t="s">
+      <c r="A125" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B125" s="81">
+      <c r="B125" s="80">
         <v>968</v>
       </c>
-      <c r="C125" s="81">
+      <c r="C125" s="80">
         <v>968</v>
       </c>
-      <c r="D125" s="81">
+      <c r="D125" s="80">
         <v>968</v>
       </c>
-      <c r="E125" s="81">
+      <c r="E125" s="80">
         <v>968</v>
       </c>
-      <c r="F125" s="81">
+      <c r="F125" s="80">
         <v>968</v>
       </c>
-      <c r="G125" s="81">
+      <c r="G125" s="80">
         <v>968</v>
       </c>
-      <c r="H125" s="81">
+      <c r="H125" s="80">
         <v>968</v>
       </c>
-      <c r="I125" s="55"/>
-[...3 lines deleted...]
-      <c r="M125" s="74"/>
+      <c r="I125" s="80">
+        <v>968</v>
+      </c>
+      <c r="J125" s="73"/>
+      <c r="K125" s="73"/>
+      <c r="L125" s="73"/>
+      <c r="M125" s="73"/>
       <c r="P125" s="6"/>
       <c r="R125" s="12"/>
       <c r="S125" s="10"/>
       <c r="T125" s="10"/>
       <c r="U125" s="10"/>
       <c r="V125" s="10"/>
       <c r="W125" s="11"/>
     </row>
     <row r="126" spans="1:23" s="9" customFormat="1">
-      <c r="A126" s="88" t="s">
+      <c r="A126" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="B126" s="82" t="s">
-[...11 lines deleted...]
-      <c r="F126" s="81">
+      <c r="B126" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C126" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D126" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E126" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F126" s="80">
         <v>5191</v>
       </c>
-      <c r="G126" s="81">
+      <c r="G126" s="80">
         <v>10382</v>
       </c>
-      <c r="H126" s="81">
+      <c r="H126" s="80">
         <v>15573</v>
       </c>
-      <c r="I126" s="55"/>
-[...3 lines deleted...]
-      <c r="M126" s="74"/>
+      <c r="I126" s="80">
+        <v>15725</v>
+      </c>
+      <c r="J126" s="73"/>
+      <c r="K126" s="73"/>
+      <c r="L126" s="73"/>
+      <c r="M126" s="73"/>
       <c r="P126" s="6"/>
       <c r="R126" s="12"/>
       <c r="S126" s="10"/>
       <c r="T126" s="10"/>
       <c r="U126" s="10"/>
       <c r="V126" s="10"/>
       <c r="W126" s="11"/>
     </row>
     <row r="127" spans="1:23" s="9" customFormat="1" ht="22.5">
-      <c r="A127" s="61" t="s">
+      <c r="A127" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B127" s="73">
+      <c r="B127" s="72">
         <v>51</v>
       </c>
-      <c r="C127" s="73">
+      <c r="C127" s="72">
         <v>272</v>
       </c>
-      <c r="D127" s="73">
+      <c r="D127" s="72">
         <v>493</v>
       </c>
-      <c r="E127" s="73">
+      <c r="E127" s="72">
         <v>713</v>
       </c>
-      <c r="F127" s="73">
+      <c r="F127" s="72">
         <v>859</v>
       </c>
-      <c r="G127" s="73">
+      <c r="G127" s="72">
         <v>1005</v>
       </c>
-      <c r="H127" s="73">
+      <c r="H127" s="72">
         <v>1150</v>
       </c>
-      <c r="I127" s="55"/>
+      <c r="I127" s="80">
+        <v>1548</v>
+      </c>
       <c r="J127" s="55"/>
       <c r="K127" s="55"/>
-      <c r="L127" s="74"/>
-      <c r="M127" s="74"/>
+      <c r="L127" s="73"/>
+      <c r="M127" s="73"/>
       <c r="P127" s="6"/>
       <c r="R127" s="4"/>
       <c r="S127" s="10"/>
       <c r="T127" s="10"/>
       <c r="U127" s="10"/>
       <c r="V127" s="10"/>
       <c r="W127" s="11"/>
     </row>
     <row r="128" spans="1:23" s="9" customFormat="1">
-      <c r="A128" s="87" t="s">
+      <c r="A128" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B128" s="81">
+      <c r="B128" s="80">
         <v>51</v>
       </c>
-      <c r="C128" s="81">
+      <c r="C128" s="80">
         <v>272</v>
       </c>
-      <c r="D128" s="81">
+      <c r="D128" s="80">
         <v>493</v>
       </c>
-      <c r="E128" s="81">
+      <c r="E128" s="80">
         <v>713</v>
       </c>
-      <c r="F128" s="81">
+      <c r="F128" s="80">
         <v>859</v>
       </c>
-      <c r="G128" s="81">
+      <c r="G128" s="80">
         <v>1005</v>
       </c>
-      <c r="H128" s="81">
+      <c r="H128" s="80">
         <v>1150</v>
       </c>
-      <c r="I128" s="55"/>
-[...3 lines deleted...]
-      <c r="M128" s="74"/>
+      <c r="I128" s="80">
+        <v>1548</v>
+      </c>
+      <c r="J128" s="73"/>
+      <c r="K128" s="73"/>
+      <c r="L128" s="73"/>
+      <c r="M128" s="73"/>
       <c r="P128" s="6"/>
       <c r="R128" s="12"/>
       <c r="S128" s="10"/>
       <c r="T128" s="10"/>
       <c r="U128" s="10"/>
       <c r="V128" s="10"/>
       <c r="W128" s="11"/>
     </row>
     <row r="129" spans="1:23" s="9" customFormat="1" ht="58.5" customHeight="1">
-      <c r="A129" s="61" t="s">
+      <c r="A129" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B129" s="73">
+      <c r="B129" s="72">
         <v>9.4</v>
       </c>
-      <c r="C129" s="73">
+      <c r="C129" s="72">
         <v>18.8</v>
       </c>
-      <c r="D129" s="73">
+      <c r="D129" s="72">
         <v>28.2</v>
       </c>
-      <c r="E129" s="73">
+      <c r="E129" s="72">
         <v>37.6</v>
       </c>
-      <c r="F129" s="73">
+      <c r="F129" s="72">
         <v>47</v>
       </c>
-      <c r="G129" s="73">
+      <c r="G129" s="72">
         <v>56.4</v>
       </c>
-      <c r="H129" s="73">
+      <c r="H129" s="72">
         <v>57.6</v>
       </c>
-      <c r="I129" s="55"/>
+      <c r="I129" s="82">
+        <v>58.8</v>
+      </c>
       <c r="J129" s="55"/>
       <c r="K129" s="55"/>
-      <c r="L129" s="74"/>
-      <c r="M129" s="74"/>
+      <c r="L129" s="73"/>
+      <c r="M129" s="73"/>
       <c r="P129" s="6"/>
       <c r="R129" s="4"/>
       <c r="S129" s="10"/>
       <c r="T129" s="10"/>
       <c r="U129" s="10"/>
       <c r="V129" s="10"/>
       <c r="W129" s="11"/>
     </row>
     <row r="130" spans="1:23" s="9" customFormat="1">
-      <c r="A130" s="88" t="s">
+      <c r="A130" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B130" s="83">
+      <c r="B130" s="82">
         <v>0.2</v>
       </c>
-      <c r="C130" s="83">
+      <c r="C130" s="82">
         <v>0.3</v>
       </c>
-      <c r="D130" s="83">
+      <c r="D130" s="82">
         <v>0.5</v>
       </c>
-      <c r="E130" s="83">
+      <c r="E130" s="82">
         <v>0.7</v>
       </c>
-      <c r="F130" s="83">
+      <c r="F130" s="82">
         <v>0.8</v>
       </c>
-      <c r="G130" s="83">
+      <c r="G130" s="82">
         <v>1</v>
       </c>
-      <c r="H130" s="83">
+      <c r="H130" s="82">
         <v>1.4</v>
       </c>
-      <c r="I130" s="56"/>
-[...3 lines deleted...]
-      <c r="M130" s="74"/>
+      <c r="I130" s="82">
+        <v>1.8</v>
+      </c>
+      <c r="J130" s="74"/>
+      <c r="K130" s="74"/>
+      <c r="L130" s="73"/>
+      <c r="M130" s="73"/>
       <c r="P130" s="6"/>
       <c r="R130" s="12"/>
       <c r="S130" s="10"/>
       <c r="T130" s="10"/>
       <c r="U130" s="10"/>
       <c r="V130" s="10"/>
       <c r="W130" s="11"/>
     </row>
     <row r="131" spans="1:23" s="9" customFormat="1">
-      <c r="A131" s="88" t="s">
+      <c r="A131" s="87" t="s">
         <v>89</v>
       </c>
-      <c r="B131" s="83">
+      <c r="B131" s="82">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C131" s="83">
+      <c r="C131" s="82">
         <v>18.5</v>
       </c>
-      <c r="D131" s="83">
+      <c r="D131" s="82">
         <v>27.7</v>
       </c>
-      <c r="E131" s="83">
+      <c r="E131" s="82">
         <v>36.9</v>
       </c>
-      <c r="F131" s="83">
+      <c r="F131" s="82">
         <v>46.1</v>
       </c>
-      <c r="G131" s="83">
+      <c r="G131" s="82">
         <v>55.4</v>
       </c>
-      <c r="H131" s="83">
+      <c r="H131" s="82">
         <v>56.1</v>
       </c>
-      <c r="I131" s="56"/>
-[...3 lines deleted...]
-      <c r="M131" s="74"/>
+      <c r="I131" s="82">
+        <v>56.9</v>
+      </c>
+      <c r="J131" s="74"/>
+      <c r="K131" s="74"/>
+      <c r="L131" s="73"/>
+      <c r="M131" s="73"/>
       <c r="P131" s="6"/>
       <c r="R131" s="12"/>
       <c r="S131" s="10"/>
       <c r="T131" s="10"/>
       <c r="U131" s="10"/>
       <c r="V131" s="10"/>
       <c r="W131" s="11"/>
     </row>
     <row r="132" spans="1:23" s="9" customFormat="1" ht="22.5">
-      <c r="A132" s="61" t="s">
+      <c r="A132" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B132" s="73">
+      <c r="B132" s="72">
         <v>41</v>
       </c>
-      <c r="C132" s="73">
+      <c r="C132" s="72">
         <v>101</v>
       </c>
-      <c r="D132" s="73">
+      <c r="D132" s="72">
         <v>201</v>
       </c>
-      <c r="E132" s="73">
+      <c r="E132" s="72">
         <v>321</v>
       </c>
-      <c r="F132" s="73">
+      <c r="F132" s="72">
         <v>485</v>
       </c>
-      <c r="G132" s="73">
+      <c r="G132" s="72">
         <v>630</v>
       </c>
-      <c r="H132" s="73">
+      <c r="H132" s="72">
         <v>776</v>
       </c>
-      <c r="I132" s="55"/>
+      <c r="I132" s="82">
+        <v>920</v>
+      </c>
       <c r="J132" s="55"/>
       <c r="K132" s="55"/>
-      <c r="L132" s="74"/>
-      <c r="M132" s="74"/>
+      <c r="L132" s="73"/>
+      <c r="M132" s="73"/>
       <c r="P132" s="6"/>
       <c r="R132" s="4"/>
       <c r="S132" s="10"/>
       <c r="T132" s="10"/>
       <c r="U132" s="10"/>
       <c r="V132" s="10"/>
       <c r="W132" s="11"/>
     </row>
     <row r="133" spans="1:23" s="9" customFormat="1">
-      <c r="A133" s="88" t="s">
+      <c r="A133" s="87" t="s">
         <v>99</v>
       </c>
-      <c r="B133" s="83">
+      <c r="B133" s="82">
         <v>41</v>
       </c>
-      <c r="C133" s="83">
+      <c r="C133" s="82">
         <v>101</v>
       </c>
-      <c r="D133" s="83">
+      <c r="D133" s="82">
         <v>201</v>
       </c>
-      <c r="E133" s="83">
+      <c r="E133" s="82">
         <v>321</v>
       </c>
-      <c r="F133" s="83">
+      <c r="F133" s="82">
         <v>485</v>
       </c>
-      <c r="G133" s="83">
+      <c r="G133" s="82">
         <v>630</v>
       </c>
-      <c r="H133" s="83">
+      <c r="H133" s="82">
         <v>776</v>
       </c>
-      <c r="I133" s="56"/>
-[...3 lines deleted...]
-      <c r="M133" s="74"/>
+      <c r="I133" s="82">
+        <v>920</v>
+      </c>
+      <c r="J133" s="74"/>
+      <c r="K133" s="74"/>
+      <c r="L133" s="73"/>
+      <c r="M133" s="73"/>
       <c r="P133" s="6"/>
       <c r="R133" s="12"/>
       <c r="S133" s="10"/>
       <c r="T133" s="10"/>
       <c r="U133" s="10"/>
       <c r="V133" s="10"/>
       <c r="W133" s="11"/>
     </row>
     <row r="134" spans="1:23" s="9" customFormat="1" ht="22.5">
-      <c r="A134" s="61" t="s">
+      <c r="A134" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B134" s="73">
+      <c r="B134" s="72">
         <v>241</v>
       </c>
-      <c r="C134" s="73">
+      <c r="C134" s="72">
         <v>1228</v>
       </c>
-      <c r="D134" s="73">
+      <c r="D134" s="72">
         <v>2215</v>
       </c>
-      <c r="E134" s="73">
+      <c r="E134" s="72">
         <v>4650</v>
       </c>
-      <c r="F134" s="73">
+      <c r="F134" s="72">
         <v>9653</v>
       </c>
-      <c r="G134" s="73">
+      <c r="G134" s="72">
         <v>13974</v>
       </c>
-      <c r="H134" s="73">
+      <c r="H134" s="72">
         <v>16050</v>
       </c>
-      <c r="I134" s="55"/>
+      <c r="I134" s="80">
+        <v>18351</v>
+      </c>
       <c r="J134" s="55"/>
       <c r="K134" s="55"/>
-      <c r="L134" s="74"/>
-      <c r="M134" s="74"/>
+      <c r="L134" s="73"/>
+      <c r="M134" s="73"/>
       <c r="P134" s="6"/>
       <c r="R134" s="4"/>
       <c r="S134" s="10"/>
       <c r="T134" s="10"/>
       <c r="U134" s="10"/>
       <c r="V134" s="10"/>
       <c r="W134" s="11"/>
     </row>
     <row r="135" spans="1:23" s="9" customFormat="1">
-      <c r="A135" s="87" t="s">
+      <c r="A135" s="86" t="s">
         <v>91</v>
       </c>
-      <c r="B135" s="81">
+      <c r="B135" s="80">
         <v>241</v>
       </c>
-      <c r="C135" s="81">
+      <c r="C135" s="80">
         <v>605</v>
       </c>
-      <c r="D135" s="81">
+      <c r="D135" s="80">
         <v>969</v>
       </c>
-      <c r="E135" s="81">
+      <c r="E135" s="80">
         <v>1333</v>
       </c>
-      <c r="F135" s="81">
+      <c r="F135" s="80">
         <v>1618</v>
       </c>
-      <c r="G135" s="81">
+      <c r="G135" s="80">
         <v>1903</v>
       </c>
-      <c r="H135" s="81">
+      <c r="H135" s="80">
         <v>2188</v>
       </c>
-      <c r="I135" s="55"/>
-[...3 lines deleted...]
-      <c r="M135" s="74"/>
+      <c r="I135" s="80">
+        <v>2661</v>
+      </c>
+      <c r="J135" s="73"/>
+      <c r="K135" s="73"/>
+      <c r="L135" s="73"/>
+      <c r="M135" s="73"/>
       <c r="P135" s="6"/>
       <c r="R135" s="12"/>
       <c r="S135" s="10"/>
       <c r="T135" s="10"/>
       <c r="U135" s="10"/>
       <c r="V135" s="10"/>
       <c r="W135" s="11"/>
     </row>
     <row r="136" spans="1:23" s="9" customFormat="1">
-      <c r="A136" s="88" t="s">
+      <c r="A136" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B136" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="81">
+      <c r="B136" s="80" t="s">
+        <v>77</v>
+      </c>
+      <c r="C136" s="80">
         <v>623</v>
       </c>
-      <c r="D136" s="81">
+      <c r="D136" s="80">
         <v>1247</v>
       </c>
-      <c r="E136" s="81">
+      <c r="E136" s="80">
         <v>1870</v>
       </c>
-      <c r="F136" s="81">
+      <c r="F136" s="80">
         <v>2587</v>
       </c>
-      <c r="G136" s="81">
+      <c r="G136" s="80">
         <v>3304</v>
       </c>
-      <c r="H136" s="81">
+      <c r="H136" s="80">
         <v>4021</v>
       </c>
-      <c r="I136" s="55"/>
-[...3 lines deleted...]
-      <c r="M136" s="74"/>
+      <c r="I136" s="80">
+        <v>5849</v>
+      </c>
+      <c r="J136" s="73"/>
+      <c r="K136" s="73"/>
+      <c r="L136" s="73"/>
+      <c r="M136" s="73"/>
       <c r="P136" s="6"/>
       <c r="R136" s="12"/>
       <c r="S136" s="10"/>
       <c r="T136" s="10"/>
       <c r="U136" s="10"/>
       <c r="V136" s="10"/>
       <c r="W136" s="11"/>
     </row>
     <row r="137" spans="1:23" s="9" customFormat="1">
-      <c r="A137" s="88" t="s">
+      <c r="A137" s="87" t="s">
         <v>86</v>
       </c>
-      <c r="B137" s="82" t="s">
-[...8 lines deleted...]
-      <c r="E137" s="81">
+      <c r="B137" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C137" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D137" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E137" s="80">
         <v>1447</v>
       </c>
-      <c r="F137" s="81">
+      <c r="F137" s="80">
         <v>5448</v>
       </c>
-      <c r="G137" s="81">
+      <c r="G137" s="80">
         <v>8767</v>
       </c>
-      <c r="H137" s="81">
+      <c r="H137" s="80">
         <v>9841</v>
       </c>
-      <c r="I137" s="55"/>
-[...3 lines deleted...]
-      <c r="M137" s="74"/>
+      <c r="I137" s="80">
+        <v>9841</v>
+      </c>
+      <c r="J137" s="73"/>
+      <c r="K137" s="73"/>
+      <c r="L137" s="73"/>
+      <c r="M137" s="73"/>
       <c r="P137" s="6"/>
       <c r="R137" s="12"/>
       <c r="S137" s="10"/>
       <c r="T137" s="10"/>
       <c r="U137" s="10"/>
       <c r="V137" s="10"/>
       <c r="W137" s="11"/>
     </row>
     <row r="138" spans="1:23" s="9" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A138" s="61" t="s">
+      <c r="A138" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B138" s="73">
+      <c r="B138" s="72">
         <v>4218</v>
       </c>
-      <c r="C138" s="73">
+      <c r="C138" s="72">
         <v>11223</v>
       </c>
-      <c r="D138" s="73">
+      <c r="D138" s="72">
         <v>17833</v>
       </c>
-      <c r="E138" s="73">
+      <c r="E138" s="72">
         <v>27167</v>
       </c>
-      <c r="F138" s="73">
+      <c r="F138" s="72">
         <v>35902</v>
       </c>
-      <c r="G138" s="73">
+      <c r="G138" s="72">
         <v>45626</v>
       </c>
-      <c r="H138" s="73">
+      <c r="H138" s="72">
         <v>54817</v>
       </c>
-      <c r="I138" s="55"/>
+      <c r="I138" s="80">
+        <v>62914</v>
+      </c>
       <c r="J138" s="55"/>
       <c r="K138" s="55"/>
-      <c r="L138" s="74"/>
-      <c r="M138" s="74"/>
+      <c r="L138" s="73"/>
+      <c r="M138" s="73"/>
       <c r="P138" s="6"/>
       <c r="R138" s="4"/>
       <c r="S138" s="10"/>
       <c r="T138" s="10"/>
       <c r="U138" s="10"/>
       <c r="V138" s="10"/>
       <c r="W138" s="11"/>
     </row>
     <row r="139" spans="1:23" s="9" customFormat="1">
-      <c r="A139" s="87" t="s">
+      <c r="A139" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B139" s="81">
+      <c r="B139" s="80">
         <v>4216</v>
       </c>
-      <c r="C139" s="81">
+      <c r="C139" s="80">
         <v>11219</v>
       </c>
-      <c r="D139" s="81">
+      <c r="D139" s="80">
         <v>17827</v>
       </c>
-      <c r="E139" s="81">
+      <c r="E139" s="80">
         <v>27158</v>
       </c>
-      <c r="F139" s="81">
+      <c r="F139" s="80">
         <v>35890</v>
       </c>
-      <c r="G139" s="81">
+      <c r="G139" s="80">
         <v>45611</v>
       </c>
-      <c r="H139" s="81">
+      <c r="H139" s="80">
         <v>54801</v>
       </c>
-      <c r="I139" s="55"/>
-[...3 lines deleted...]
-      <c r="M139" s="74"/>
+      <c r="I139" s="80">
+        <v>62874</v>
+      </c>
+      <c r="J139" s="73"/>
+      <c r="K139" s="73"/>
+      <c r="L139" s="73"/>
+      <c r="M139" s="73"/>
       <c r="P139" s="6"/>
       <c r="R139" s="12"/>
       <c r="S139" s="10"/>
       <c r="T139" s="10"/>
       <c r="U139" s="10"/>
       <c r="V139" s="10"/>
       <c r="W139" s="11"/>
     </row>
     <row r="140" spans="1:23" s="9" customFormat="1">
-      <c r="A140" s="80" t="s">
+      <c r="A140" s="79" t="s">
         <v>98</v>
       </c>
-      <c r="B140" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="81">
+      <c r="B140" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C140" s="80">
         <v>1</v>
       </c>
-      <c r="D140" s="81">
+      <c r="D140" s="80">
         <v>1</v>
       </c>
-      <c r="E140" s="81">
+      <c r="E140" s="80">
         <v>2</v>
       </c>
-      <c r="F140" s="81">
+      <c r="F140" s="80">
         <v>3</v>
       </c>
-      <c r="G140" s="81">
+      <c r="G140" s="80">
         <v>5</v>
       </c>
-      <c r="H140" s="81">
+      <c r="H140" s="80">
         <v>6</v>
       </c>
-      <c r="I140" s="55"/>
-[...3 lines deleted...]
-      <c r="M140" s="74"/>
+      <c r="I140" s="80">
+        <v>30</v>
+      </c>
+      <c r="J140" s="73"/>
+      <c r="K140" s="73"/>
+      <c r="L140" s="73"/>
+      <c r="M140" s="73"/>
       <c r="P140" s="6"/>
       <c r="R140" s="12"/>
       <c r="S140" s="10"/>
       <c r="T140" s="10"/>
       <c r="U140" s="10"/>
       <c r="V140" s="10"/>
       <c r="W140" s="11"/>
     </row>
     <row r="141" spans="1:23" s="9" customFormat="1">
-      <c r="A141" s="87" t="s">
+      <c r="A141" s="86" t="s">
         <v>91</v>
       </c>
-      <c r="B141" s="81">
+      <c r="B141" s="80">
         <v>2</v>
       </c>
-      <c r="C141" s="81">
+      <c r="C141" s="80">
         <v>3</v>
       </c>
-      <c r="D141" s="81">
+      <c r="D141" s="80">
         <v>5</v>
       </c>
-      <c r="E141" s="81">
+      <c r="E141" s="80">
         <v>7</v>
       </c>
-      <c r="F141" s="81">
+      <c r="F141" s="80">
         <v>8</v>
       </c>
-      <c r="G141" s="81">
+      <c r="G141" s="80">
         <v>10</v>
       </c>
-      <c r="H141" s="81">
+      <c r="H141" s="80">
         <v>10</v>
       </c>
-      <c r="I141" s="55"/>
-[...3 lines deleted...]
-      <c r="M141" s="74"/>
+      <c r="I141" s="80">
+        <v>10</v>
+      </c>
+      <c r="J141" s="73"/>
+      <c r="K141" s="73"/>
+      <c r="L141" s="73"/>
+      <c r="M141" s="73"/>
       <c r="P141" s="6"/>
       <c r="R141" s="12"/>
       <c r="S141" s="10"/>
       <c r="T141" s="10"/>
       <c r="U141" s="10"/>
       <c r="V141" s="10"/>
       <c r="W141" s="11"/>
     </row>
     <row r="142" spans="1:23" s="9" customFormat="1">
-      <c r="A142" s="61" t="s">
+      <c r="A142" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B142" s="73">
+      <c r="B142" s="72">
         <v>12758</v>
       </c>
-      <c r="C142" s="73">
+      <c r="C142" s="72">
         <v>82705</v>
       </c>
-      <c r="D142" s="73">
+      <c r="D142" s="72">
         <v>152737</v>
       </c>
-      <c r="E142" s="73">
+      <c r="E142" s="72">
         <v>223716</v>
       </c>
-      <c r="F142" s="73">
+      <c r="F142" s="72">
         <v>259177</v>
       </c>
-      <c r="G142" s="73">
+      <c r="G142" s="72">
         <v>293247</v>
       </c>
-      <c r="H142" s="73">
+      <c r="H142" s="72">
         <v>328515</v>
       </c>
-      <c r="I142" s="55"/>
+      <c r="I142" s="80">
+        <v>406694</v>
+      </c>
       <c r="J142" s="55"/>
       <c r="K142" s="55"/>
-      <c r="L142" s="74"/>
-      <c r="M142" s="74"/>
+      <c r="L142" s="73"/>
+      <c r="M142" s="73"/>
       <c r="P142" s="6"/>
       <c r="R142" s="4"/>
       <c r="S142" s="10"/>
       <c r="T142" s="10"/>
       <c r="U142" s="10"/>
       <c r="V142" s="10"/>
       <c r="W142" s="11"/>
     </row>
     <row r="143" spans="1:23" s="9" customFormat="1">
-      <c r="A143" s="87" t="s">
+      <c r="A143" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B143" s="81">
+      <c r="B143" s="80">
         <v>4397</v>
       </c>
-      <c r="C143" s="81">
+      <c r="C143" s="80">
         <v>37236</v>
       </c>
-      <c r="D143" s="81">
+      <c r="D143" s="80">
         <v>70161</v>
       </c>
-      <c r="E143" s="81">
+      <c r="E143" s="80">
         <v>104033</v>
       </c>
-      <c r="F143" s="81">
+      <c r="F143" s="80">
         <v>130868</v>
       </c>
-      <c r="G143" s="81">
+      <c r="G143" s="80">
         <v>156313</v>
       </c>
-      <c r="H143" s="81">
+      <c r="H143" s="80">
         <v>181760</v>
       </c>
-      <c r="I143" s="55"/>
-[...3 lines deleted...]
-      <c r="M143" s="74"/>
+      <c r="I143" s="80">
+        <v>225071</v>
+      </c>
+      <c r="J143" s="73"/>
+      <c r="K143" s="73"/>
+      <c r="L143" s="73"/>
+      <c r="M143" s="73"/>
       <c r="P143" s="6"/>
       <c r="R143" s="12"/>
       <c r="S143" s="10"/>
       <c r="T143" s="10"/>
       <c r="U143" s="10"/>
       <c r="V143" s="10"/>
       <c r="W143" s="11"/>
     </row>
     <row r="144" spans="1:23" s="9" customFormat="1">
-      <c r="A144" s="87" t="s">
+      <c r="A144" s="86" t="s">
         <v>91</v>
       </c>
-      <c r="B144" s="81">
+      <c r="B144" s="80">
         <v>1909</v>
       </c>
-      <c r="C144" s="81">
+      <c r="C144" s="80">
         <v>3604</v>
       </c>
-      <c r="D144" s="81">
+      <c r="D144" s="80">
         <v>5300</v>
       </c>
-      <c r="E144" s="81">
+      <c r="E144" s="80">
         <v>6995</v>
       </c>
-      <c r="F144" s="81">
+      <c r="F144" s="80">
         <v>7864</v>
       </c>
-      <c r="G144" s="81">
+      <c r="G144" s="80">
         <v>8733</v>
       </c>
-      <c r="H144" s="81">
+      <c r="H144" s="80">
         <v>9602</v>
       </c>
-      <c r="I144" s="55"/>
-[...3 lines deleted...]
-      <c r="M144" s="74"/>
+      <c r="I144" s="80">
+        <v>10613</v>
+      </c>
+      <c r="J144" s="73"/>
+      <c r="K144" s="73"/>
+      <c r="L144" s="73"/>
+      <c r="M144" s="73"/>
       <c r="P144" s="6"/>
       <c r="R144" s="12"/>
       <c r="S144" s="10"/>
       <c r="T144" s="10"/>
       <c r="U144" s="10"/>
       <c r="V144" s="10"/>
       <c r="W144" s="11"/>
     </row>
     <row r="145" spans="1:23" s="9" customFormat="1">
-      <c r="A145" s="88" t="s">
+      <c r="A145" s="87" t="s">
         <v>93</v>
       </c>
-      <c r="B145" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="81">
+      <c r="B145" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C145" s="80">
         <v>16064</v>
       </c>
-      <c r="D145" s="81">
+      <c r="D145" s="80">
         <v>32128</v>
       </c>
-      <c r="E145" s="81">
+      <c r="E145" s="80">
         <v>48192</v>
       </c>
-      <c r="F145" s="81">
+      <c r="F145" s="80">
         <v>48192</v>
       </c>
-      <c r="G145" s="81">
+      <c r="G145" s="80">
         <v>48192</v>
       </c>
-      <c r="H145" s="81">
+      <c r="H145" s="80">
         <v>48523</v>
       </c>
-      <c r="I145" s="55"/>
-[...3 lines deleted...]
-      <c r="M145" s="74"/>
+      <c r="I145" s="80">
+        <v>59725</v>
+      </c>
+      <c r="J145" s="73"/>
+      <c r="K145" s="73"/>
+      <c r="L145" s="73"/>
+      <c r="M145" s="73"/>
       <c r="P145" s="6"/>
       <c r="R145" s="12"/>
       <c r="S145" s="10"/>
       <c r="T145" s="10"/>
       <c r="U145" s="10"/>
       <c r="V145" s="10"/>
       <c r="W145" s="11"/>
     </row>
     <row r="146" spans="1:23" s="9" customFormat="1">
-      <c r="A146" s="88" t="s">
+      <c r="A146" s="87" t="s">
         <v>84</v>
       </c>
-      <c r="B146" s="81">
+      <c r="B146" s="80">
         <v>1440</v>
       </c>
-      <c r="C146" s="81">
+      <c r="C146" s="80">
         <v>1955</v>
       </c>
-      <c r="D146" s="81">
+      <c r="D146" s="80">
         <v>2471</v>
       </c>
-      <c r="E146" s="81">
+      <c r="E146" s="80">
         <v>2986</v>
       </c>
-      <c r="F146" s="81">
+      <c r="F146" s="80">
         <v>3123</v>
       </c>
-      <c r="G146" s="81">
+      <c r="G146" s="80">
         <v>3260</v>
       </c>
-      <c r="H146" s="81">
+      <c r="H146" s="80">
         <v>3265</v>
       </c>
-      <c r="I146" s="55"/>
-[...3 lines deleted...]
-      <c r="M146" s="74"/>
+      <c r="I146" s="80">
+        <v>3695</v>
+      </c>
+      <c r="J146" s="73"/>
+      <c r="K146" s="73"/>
+      <c r="L146" s="73"/>
+      <c r="M146" s="73"/>
       <c r="P146" s="6"/>
       <c r="R146" s="12"/>
       <c r="S146" s="10"/>
       <c r="T146" s="10"/>
       <c r="U146" s="10"/>
       <c r="V146" s="10"/>
       <c r="W146" s="11"/>
     </row>
     <row r="147" spans="1:23" s="9" customFormat="1">
-      <c r="A147" s="88" t="s">
+      <c r="A147" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="B147" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="81">
+      <c r="B147" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C147" s="80">
         <v>969</v>
       </c>
-      <c r="D147" s="81">
+      <c r="D147" s="80">
         <v>1939</v>
       </c>
-      <c r="E147" s="81">
+      <c r="E147" s="80">
         <v>2908</v>
       </c>
-      <c r="F147" s="81">
+      <c r="F147" s="80">
         <v>2975</v>
       </c>
-      <c r="G147" s="81">
+      <c r="G147" s="80">
         <v>3043</v>
       </c>
-      <c r="H147" s="81">
+      <c r="H147" s="80">
         <v>3110</v>
       </c>
-      <c r="I147" s="55"/>
-[...3 lines deleted...]
-      <c r="M147" s="74"/>
+      <c r="I147" s="80">
+        <v>3110</v>
+      </c>
+      <c r="J147" s="73"/>
+      <c r="K147" s="73"/>
+      <c r="L147" s="73"/>
+      <c r="M147" s="73"/>
       <c r="P147" s="6"/>
       <c r="R147" s="12"/>
       <c r="S147" s="10"/>
       <c r="T147" s="10"/>
       <c r="U147" s="10"/>
       <c r="V147" s="10"/>
       <c r="W147" s="11"/>
     </row>
     <row r="148" spans="1:23" s="9" customFormat="1">
-      <c r="A148" s="88" t="s">
+      <c r="A148" s="87" t="s">
         <v>99</v>
       </c>
-      <c r="B148" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="81">
+      <c r="B148" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C148" s="80">
         <v>2145</v>
       </c>
-      <c r="D148" s="81">
+      <c r="D148" s="80">
         <v>4290</v>
       </c>
-      <c r="E148" s="81">
+      <c r="E148" s="80">
         <v>6435</v>
       </c>
-      <c r="F148" s="81">
+      <c r="F148" s="80">
         <v>7130</v>
       </c>
-      <c r="G148" s="81">
+      <c r="G148" s="80">
         <v>7825</v>
       </c>
-      <c r="H148" s="81">
+      <c r="H148" s="80">
         <v>8520</v>
       </c>
-      <c r="I148" s="55"/>
-[...3 lines deleted...]
-      <c r="M148" s="74"/>
+      <c r="I148" s="80">
+        <v>11195</v>
+      </c>
+      <c r="J148" s="73"/>
+      <c r="K148" s="73"/>
+      <c r="L148" s="73"/>
+      <c r="M148" s="73"/>
       <c r="P148" s="6"/>
       <c r="R148" s="12"/>
       <c r="S148" s="10"/>
       <c r="T148" s="10"/>
       <c r="U148" s="10"/>
       <c r="V148" s="10"/>
       <c r="W148" s="11"/>
     </row>
     <row r="149" spans="1:23" s="9" customFormat="1">
-      <c r="A149" s="88" t="s">
+      <c r="A149" s="87" t="s">
         <v>86</v>
       </c>
-      <c r="B149" s="81">
+      <c r="B149" s="80">
         <v>192</v>
       </c>
-      <c r="C149" s="81">
+      <c r="C149" s="80">
         <v>1168</v>
       </c>
-      <c r="D149" s="81">
+      <c r="D149" s="80">
         <v>2144</v>
       </c>
-      <c r="E149" s="81">
+      <c r="E149" s="80">
         <v>3120</v>
       </c>
-      <c r="F149" s="81">
+      <c r="F149" s="80">
         <v>3120</v>
       </c>
-      <c r="G149" s="81">
+      <c r="G149" s="80">
         <v>3120</v>
       </c>
-      <c r="H149" s="81">
+      <c r="H149" s="80">
         <v>3120</v>
       </c>
-      <c r="I149" s="55"/>
-[...3 lines deleted...]
-      <c r="M149" s="74"/>
+      <c r="I149" s="80">
+        <v>3120</v>
+      </c>
+      <c r="J149" s="73"/>
+      <c r="K149" s="73"/>
+      <c r="L149" s="73"/>
+      <c r="M149" s="73"/>
       <c r="P149" s="6"/>
       <c r="R149" s="12"/>
       <c r="S149" s="10"/>
       <c r="T149" s="10"/>
       <c r="U149" s="10"/>
       <c r="V149" s="10"/>
       <c r="W149" s="11"/>
     </row>
     <row r="150" spans="1:23" s="9" customFormat="1">
-      <c r="A150" s="88" t="s">
+      <c r="A150" s="87" t="s">
         <v>92</v>
       </c>
-      <c r="B150" s="82" t="s">
-[...2 lines deleted...]
-      <c r="C150" s="81">
+      <c r="B150" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C150" s="80">
         <v>1694</v>
       </c>
-      <c r="D150" s="81">
+      <c r="D150" s="80">
         <v>3387</v>
       </c>
-      <c r="E150" s="81">
+      <c r="E150" s="80">
         <v>5081</v>
       </c>
-      <c r="F150" s="81">
+      <c r="F150" s="80">
         <v>5120</v>
       </c>
-      <c r="G150" s="81">
+      <c r="G150" s="80">
         <v>5158</v>
       </c>
-      <c r="H150" s="81">
+      <c r="H150" s="80">
         <v>5197</v>
       </c>
-      <c r="I150" s="55"/>
-[...3 lines deleted...]
-      <c r="M150" s="74"/>
+      <c r="I150" s="80">
+        <v>7538</v>
+      </c>
+      <c r="J150" s="73"/>
+      <c r="K150" s="73"/>
+      <c r="L150" s="73"/>
+      <c r="M150" s="73"/>
       <c r="P150" s="6"/>
       <c r="R150" s="12"/>
       <c r="S150" s="10"/>
       <c r="T150" s="10"/>
       <c r="U150" s="10"/>
       <c r="V150" s="10"/>
       <c r="W150" s="11"/>
     </row>
     <row r="151" spans="1:23" s="9" customFormat="1">
-      <c r="A151" s="88" t="s">
+      <c r="A151" s="87" t="s">
         <v>89</v>
       </c>
-      <c r="B151" s="81">
+      <c r="B151" s="80">
         <v>4821</v>
       </c>
-      <c r="C151" s="81">
+      <c r="C151" s="80">
         <v>17869</v>
       </c>
-      <c r="D151" s="81">
+      <c r="D151" s="80">
         <v>30918</v>
       </c>
-      <c r="E151" s="81">
+      <c r="E151" s="80">
         <v>43967</v>
       </c>
-      <c r="F151" s="81">
+      <c r="F151" s="80">
         <v>50786</v>
       </c>
-      <c r="G151" s="81">
+      <c r="G151" s="80">
         <v>57604</v>
       </c>
-      <c r="H151" s="81">
+      <c r="H151" s="80">
         <v>65418</v>
       </c>
-      <c r="I151" s="55"/>
-[...3 lines deleted...]
-      <c r="M151" s="74"/>
+      <c r="I151" s="80">
+        <v>82628</v>
+      </c>
+      <c r="J151" s="73"/>
+      <c r="K151" s="73"/>
+      <c r="L151" s="73"/>
+      <c r="M151" s="73"/>
       <c r="P151" s="6"/>
       <c r="R151" s="12"/>
       <c r="S151" s="10"/>
       <c r="T151" s="10"/>
       <c r="U151" s="10"/>
       <c r="V151" s="10"/>
       <c r="W151" s="11"/>
     </row>
     <row r="152" spans="1:23" s="9" customFormat="1" ht="33.75">
-      <c r="A152" s="61" t="s">
+      <c r="A152" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B152" s="73">
+      <c r="B152" s="72">
         <v>1</v>
       </c>
-      <c r="C152" s="73">
+      <c r="C152" s="72">
         <v>2</v>
       </c>
-      <c r="D152" s="73">
+      <c r="D152" s="72">
         <v>4</v>
       </c>
-      <c r="E152" s="73">
+      <c r="E152" s="72">
         <v>7</v>
       </c>
-      <c r="F152" s="73">
+      <c r="F152" s="72">
         <v>9</v>
       </c>
-      <c r="G152" s="73">
+      <c r="G152" s="72">
         <v>12</v>
       </c>
-      <c r="H152" s="73">
+      <c r="H152" s="72">
         <v>16</v>
       </c>
-      <c r="I152" s="55"/>
+      <c r="I152" s="80">
+        <v>19</v>
+      </c>
       <c r="J152" s="55"/>
       <c r="K152" s="55"/>
-      <c r="L152" s="74"/>
-      <c r="M152" s="74"/>
+      <c r="L152" s="73"/>
+      <c r="M152" s="73"/>
       <c r="P152" s="6"/>
       <c r="R152" s="4"/>
       <c r="S152" s="10"/>
       <c r="T152" s="10"/>
       <c r="U152" s="10"/>
       <c r="V152" s="10"/>
       <c r="W152" s="11"/>
     </row>
     <row r="153" spans="1:23" s="9" customFormat="1">
-      <c r="A153" s="88" t="s">
+      <c r="A153" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="B153" s="73">
+      <c r="B153" s="72">
         <v>1</v>
       </c>
-      <c r="C153" s="73">
+      <c r="C153" s="72">
         <v>2</v>
       </c>
-      <c r="D153" s="73">
+      <c r="D153" s="72">
         <v>4</v>
       </c>
-      <c r="E153" s="73">
+      <c r="E153" s="72">
         <v>7</v>
       </c>
-      <c r="F153" s="73">
+      <c r="F153" s="72">
         <v>9</v>
       </c>
-      <c r="G153" s="73">
+      <c r="G153" s="72">
         <v>12</v>
       </c>
-      <c r="H153" s="73">
+      <c r="H153" s="72">
         <v>16</v>
       </c>
-      <c r="I153" s="55"/>
-[...3 lines deleted...]
-      <c r="M153" s="74"/>
+      <c r="I153" s="80">
+        <v>19</v>
+      </c>
+      <c r="J153" s="73"/>
+      <c r="K153" s="73"/>
+      <c r="L153" s="73"/>
+      <c r="M153" s="73"/>
       <c r="P153" s="6"/>
       <c r="R153" s="12"/>
       <c r="S153" s="10"/>
       <c r="T153" s="10"/>
       <c r="U153" s="10"/>
       <c r="V153" s="10"/>
       <c r="W153" s="11"/>
     </row>
     <row r="154" spans="1:23" s="9" customFormat="1" ht="33.75">
-      <c r="A154" s="61" t="s">
+      <c r="A154" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B154" s="73">
+      <c r="B154" s="72">
         <v>10</v>
       </c>
-      <c r="C154" s="73">
+      <c r="C154" s="72">
         <v>16</v>
       </c>
-      <c r="D154" s="73">
+      <c r="D154" s="72">
         <v>27</v>
       </c>
-      <c r="E154" s="73">
+      <c r="E154" s="72">
         <v>56</v>
       </c>
-      <c r="F154" s="73">
+      <c r="F154" s="72">
         <v>73</v>
       </c>
-      <c r="G154" s="73">
+      <c r="G154" s="72">
         <v>97</v>
       </c>
-      <c r="H154" s="73">
+      <c r="H154" s="72">
         <v>120</v>
       </c>
-      <c r="I154" s="55"/>
+      <c r="I154" s="80">
+        <v>138</v>
+      </c>
       <c r="J154" s="55"/>
       <c r="K154" s="55"/>
-      <c r="L154" s="74"/>
-      <c r="M154" s="74"/>
+      <c r="L154" s="73"/>
+      <c r="M154" s="73"/>
       <c r="P154" s="6"/>
       <c r="R154" s="4"/>
       <c r="S154" s="10"/>
       <c r="T154" s="10"/>
       <c r="U154" s="10"/>
       <c r="V154" s="10"/>
       <c r="W154" s="11"/>
     </row>
     <row r="155" spans="1:23" s="9" customFormat="1">
-      <c r="A155" s="88" t="s">
+      <c r="A155" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="B155" s="73">
+      <c r="B155" s="72">
         <v>10</v>
       </c>
-      <c r="C155" s="73">
+      <c r="C155" s="72">
         <v>16</v>
       </c>
-      <c r="D155" s="73">
+      <c r="D155" s="72">
         <v>27</v>
       </c>
-      <c r="E155" s="73">
+      <c r="E155" s="72">
         <v>56</v>
       </c>
-      <c r="F155" s="73">
+      <c r="F155" s="72">
         <v>73</v>
       </c>
-      <c r="G155" s="73">
+      <c r="G155" s="72">
         <v>97</v>
       </c>
-      <c r="H155" s="73">
+      <c r="H155" s="72">
         <v>120</v>
       </c>
-      <c r="I155" s="55"/>
-[...3 lines deleted...]
-      <c r="M155" s="74"/>
+      <c r="I155" s="80">
+        <v>138</v>
+      </c>
+      <c r="J155" s="73"/>
+      <c r="K155" s="73"/>
+      <c r="L155" s="73"/>
+      <c r="M155" s="73"/>
       <c r="P155" s="6"/>
       <c r="R155" s="12"/>
       <c r="S155" s="10"/>
       <c r="T155" s="10"/>
       <c r="U155" s="10"/>
       <c r="V155" s="10"/>
       <c r="W155" s="11"/>
     </row>
     <row r="156" spans="1:23" s="9" customFormat="1" ht="57" customHeight="1">
-      <c r="A156" s="61" t="s">
+      <c r="A156" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B156" s="73">
+      <c r="B156" s="72">
         <v>205</v>
       </c>
-      <c r="C156" s="73">
+      <c r="C156" s="72">
         <v>410</v>
       </c>
-      <c r="D156" s="73">
+      <c r="D156" s="72">
         <v>615</v>
       </c>
-      <c r="E156" s="73">
+      <c r="E156" s="72">
         <v>820</v>
       </c>
-      <c r="F156" s="73">
+      <c r="F156" s="72">
         <v>1025</v>
       </c>
-      <c r="G156" s="73">
+      <c r="G156" s="72">
         <v>1230</v>
       </c>
-      <c r="H156" s="73">
+      <c r="H156" s="72">
         <v>1230</v>
       </c>
-      <c r="I156" s="55"/>
+      <c r="I156" s="80">
+        <v>1230</v>
+      </c>
       <c r="J156" s="55"/>
       <c r="K156" s="55"/>
-      <c r="L156" s="74"/>
-      <c r="M156" s="74"/>
+      <c r="L156" s="73"/>
+      <c r="M156" s="73"/>
       <c r="P156" s="6"/>
       <c r="R156" s="4"/>
       <c r="S156" s="10"/>
       <c r="T156" s="10"/>
       <c r="U156" s="10"/>
       <c r="V156" s="10"/>
       <c r="W156" s="11"/>
     </row>
     <row r="157" spans="1:23" s="9" customFormat="1">
-      <c r="A157" s="88" t="s">
+      <c r="A157" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="B157" s="73">
+      <c r="B157" s="72">
         <v>205</v>
       </c>
-      <c r="C157" s="73">
+      <c r="C157" s="72">
         <v>410</v>
       </c>
-      <c r="D157" s="73">
+      <c r="D157" s="72">
         <v>615</v>
       </c>
-      <c r="E157" s="73">
+      <c r="E157" s="72">
         <v>820</v>
       </c>
-      <c r="F157" s="73">
+      <c r="F157" s="72">
         <v>1025</v>
       </c>
-      <c r="G157" s="73">
+      <c r="G157" s="72">
         <v>1230</v>
       </c>
-      <c r="H157" s="73">
+      <c r="H157" s="72">
         <v>1230</v>
       </c>
-      <c r="I157" s="55"/>
-[...3 lines deleted...]
-      <c r="M157" s="74"/>
+      <c r="I157" s="80">
+        <v>1230</v>
+      </c>
+      <c r="J157" s="73"/>
+      <c r="K157" s="73"/>
+      <c r="L157" s="73"/>
+      <c r="M157" s="73"/>
       <c r="P157" s="6"/>
       <c r="R157" s="14"/>
       <c r="S157" s="10"/>
       <c r="T157" s="10"/>
       <c r="U157" s="10"/>
       <c r="V157" s="10"/>
       <c r="W157" s="11"/>
     </row>
     <row r="158" spans="1:23" s="2" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A158" s="58" t="s">
+      <c r="A158" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="B158" s="76"/>
-[...8 lines deleted...]
-      <c r="K158" s="57"/>
+      <c r="B158" s="75"/>
+      <c r="C158" s="66"/>
+      <c r="D158" s="67"/>
+      <c r="E158" s="67"/>
+      <c r="F158" s="58"/>
+      <c r="G158" s="58"/>
+      <c r="H158" s="56"/>
+      <c r="I158" s="59"/>
+      <c r="J158" s="59"/>
+      <c r="K158" s="56"/>
       <c r="L158" s="55"/>
       <c r="M158" s="55"/>
     </row>
     <row r="159" spans="1:23" s="2" customFormat="1" ht="12.75">
-      <c r="A159" s="58" t="s">
+      <c r="A159" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B159" s="76"/>
-[...8 lines deleted...]
-      <c r="K159" s="57"/>
+      <c r="B159" s="75"/>
+      <c r="C159" s="68"/>
+      <c r="D159" s="76"/>
+      <c r="E159" s="69"/>
+      <c r="F159" s="56"/>
+      <c r="G159" s="56"/>
+      <c r="H159" s="56"/>
+      <c r="I159" s="59"/>
+      <c r="J159" s="59"/>
+      <c r="K159" s="56"/>
       <c r="L159" s="55"/>
       <c r="M159" s="55"/>
       <c r="R159" s="3"/>
       <c r="S159" s="3"/>
       <c r="T159" s="3"/>
       <c r="U159" s="3"/>
       <c r="V159" s="3"/>
       <c r="W159" s="3"/>
     </row>
     <row r="160" spans="1:23" s="3" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A160" s="92" t="s">
+      <c r="A160" s="91" t="s">
         <v>28</v>
       </c>
-      <c r="B160" s="92"/>
-[...10 lines deleted...]
-      <c r="M160" s="92"/>
+      <c r="B160" s="91"/>
+      <c r="C160" s="91"/>
+      <c r="D160" s="91"/>
+      <c r="E160" s="91"/>
+      <c r="F160" s="91"/>
+      <c r="G160" s="91"/>
+      <c r="H160" s="91"/>
+      <c r="I160" s="91"/>
+      <c r="J160" s="91"/>
+      <c r="K160" s="91"/>
+      <c r="L160" s="91"/>
+      <c r="M160" s="91"/>
       <c r="R160" s="15"/>
       <c r="S160" s="15"/>
       <c r="T160" s="15"/>
       <c r="U160" s="15"/>
       <c r="V160" s="15"/>
       <c r="W160" s="15"/>
     </row>
     <row r="161" spans="1:13">
-      <c r="A161" s="62"/>
+      <c r="A161" s="61"/>
       <c r="L161" s="10"/>
       <c r="M161" s="5"/>
     </row>
     <row r="162" spans="1:13">
-      <c r="A162" s="62"/>
+      <c r="A162" s="61"/>
       <c r="L162" s="10"/>
       <c r="M162" s="5"/>
     </row>
     <row r="163" spans="1:13">
-      <c r="A163" s="62"/>
+      <c r="A163" s="61"/>
       <c r="L163" s="44"/>
       <c r="M163" s="44"/>
     </row>
     <row r="164" spans="1:13">
-      <c r="A164" s="62"/>
+      <c r="A164" s="61"/>
       <c r="L164" s="44"/>
       <c r="M164" s="44"/>
     </row>
     <row r="165" spans="1:13">
-      <c r="A165" s="62"/>
+      <c r="A165" s="61"/>
       <c r="L165" s="44"/>
       <c r="M165" s="44"/>
     </row>
     <row r="166" spans="1:13">
-      <c r="A166" s="62"/>
+      <c r="A166" s="61"/>
       <c r="L166" s="45"/>
       <c r="M166" s="9"/>
     </row>
     <row r="167" spans="1:13">
-      <c r="A167" s="62"/>
+      <c r="A167" s="61"/>
       <c r="L167" s="46"/>
     </row>
     <row r="168" spans="1:13">
-      <c r="A168" s="62"/>
+      <c r="A168" s="61"/>
       <c r="L168" s="46"/>
     </row>
     <row r="169" spans="1:13">
-      <c r="A169" s="62"/>
+      <c r="A169" s="61"/>
       <c r="L169" s="47"/>
       <c r="M169" s="43"/>
     </row>
     <row r="170" spans="1:13">
-      <c r="A170" s="62"/>
+      <c r="A170" s="61"/>
     </row>
     <row r="171" spans="1:13">
-      <c r="A171" s="62"/>
+      <c r="A171" s="61"/>
     </row>
     <row r="172" spans="1:13">
-      <c r="A172" s="62"/>
+      <c r="A172" s="61"/>
     </row>
     <row r="173" spans="1:13">
-      <c r="A173" s="62"/>
+      <c r="A173" s="61"/>
     </row>
     <row r="174" spans="1:13">
-      <c r="A174" s="62"/>
+      <c r="A174" s="61"/>
     </row>
     <row r="175" spans="1:13">
-      <c r="A175" s="62"/>
+      <c r="A175" s="61"/>
     </row>
     <row r="176" spans="1:13">
-      <c r="A176" s="62"/>
+      <c r="A176" s="61"/>
     </row>
     <row r="177" spans="1:1">
-      <c r="A177" s="62"/>
+      <c r="A177" s="61"/>
     </row>
     <row r="178" spans="1:1">
-      <c r="A178" s="62"/>
+      <c r="A178" s="61"/>
     </row>
     <row r="179" spans="1:1">
-      <c r="A179" s="62"/>
+      <c r="A179" s="61"/>
     </row>
     <row r="180" spans="1:1">
-      <c r="A180" s="62"/>
+      <c r="A180" s="61"/>
     </row>
     <row r="181" spans="1:1">
-      <c r="A181" s="62"/>
+      <c r="A181" s="61"/>
     </row>
     <row r="182" spans="1:1">
-      <c r="A182" s="62"/>
+      <c r="A182" s="61"/>
     </row>
     <row r="183" spans="1:1">
-      <c r="A183" s="62"/>
+      <c r="A183" s="61"/>
     </row>
     <row r="184" spans="1:1">
-      <c r="A184" s="62"/>
+      <c r="A184" s="61"/>
     </row>
     <row r="185" spans="1:1">
-      <c r="A185" s="62"/>
+      <c r="A185" s="61"/>
     </row>
     <row r="186" spans="1:1">
-      <c r="A186" s="62"/>
+      <c r="A186" s="61"/>
     </row>
     <row r="187" spans="1:1">
-      <c r="A187" s="62"/>
+      <c r="A187" s="61"/>
     </row>
     <row r="188" spans="1:1">
-      <c r="A188" s="62"/>
+      <c r="A188" s="61"/>
     </row>
     <row r="189" spans="1:1">
-      <c r="A189" s="62"/>
+      <c r="A189" s="61"/>
     </row>
     <row r="190" spans="1:1">
-      <c r="A190" s="62"/>
+      <c r="A190" s="61"/>
     </row>
     <row r="191" spans="1:1">
-      <c r="A191" s="62"/>
+      <c r="A191" s="61"/>
     </row>
     <row r="192" spans="1:1">
-      <c r="A192" s="62"/>
+      <c r="A192" s="61"/>
     </row>
     <row r="193" spans="1:1">
-      <c r="A193" s="62"/>
+      <c r="A193" s="61"/>
     </row>
     <row r="194" spans="1:1">
-      <c r="A194" s="62"/>
+      <c r="A194" s="61"/>
     </row>
     <row r="195" spans="1:1">
-      <c r="A195" s="62"/>
+      <c r="A195" s="61"/>
     </row>
     <row r="196" spans="1:1">
-      <c r="A196" s="62"/>
+      <c r="A196" s="61"/>
     </row>
     <row r="197" spans="1:1">
-      <c r="A197" s="62"/>
+      <c r="A197" s="61"/>
     </row>
     <row r="198" spans="1:1">
-      <c r="A198" s="62"/>
+      <c r="A198" s="61"/>
     </row>
     <row r="199" spans="1:1">
-      <c r="A199" s="62"/>
+      <c r="A199" s="61"/>
     </row>
     <row r="200" spans="1:1">
-      <c r="A200" s="62"/>
+      <c r="A200" s="61"/>
     </row>
     <row r="201" spans="1:1">
-      <c r="A201" s="62"/>
+      <c r="A201" s="61"/>
     </row>
     <row r="202" spans="1:1">
-      <c r="A202" s="62"/>
+      <c r="A202" s="61"/>
     </row>
     <row r="203" spans="1:1">
-      <c r="A203" s="62"/>
+      <c r="A203" s="61"/>
     </row>
     <row r="204" spans="1:1">
-      <c r="A204" s="62"/>
+      <c r="A204" s="61"/>
     </row>
     <row r="205" spans="1:1">
-      <c r="A205" s="62"/>
+      <c r="A205" s="61"/>
     </row>
     <row r="206" spans="1:1">
-      <c r="A206" s="62"/>
+      <c r="A206" s="61"/>
     </row>
     <row r="207" spans="1:1">
-      <c r="A207" s="62"/>
+      <c r="A207" s="61"/>
     </row>
     <row r="208" spans="1:1">
-      <c r="A208" s="62"/>
+      <c r="A208" s="61"/>
     </row>
     <row r="209" spans="1:1">
-      <c r="A209" s="62"/>
+      <c r="A209" s="61"/>
     </row>
     <row r="210" spans="1:1">
-      <c r="A210" s="62"/>
+      <c r="A210" s="61"/>
     </row>
     <row r="211" spans="1:1">
-      <c r="A211" s="62"/>
+      <c r="A211" s="61"/>
     </row>
     <row r="212" spans="1:1">
-      <c r="A212" s="62"/>
+      <c r="A212" s="61"/>
     </row>
     <row r="213" spans="1:1">
-      <c r="A213" s="62"/>
+      <c r="A213" s="61"/>
     </row>
     <row r="214" spans="1:1">
-      <c r="A214" s="62"/>
+      <c r="A214" s="61"/>
     </row>
     <row r="215" spans="1:1">
-      <c r="A215" s="62"/>
+      <c r="A215" s="61"/>
     </row>
     <row r="216" spans="1:1">
-      <c r="A216" s="62"/>
+      <c r="A216" s="61"/>
     </row>
     <row r="217" spans="1:1">
-      <c r="A217" s="62"/>
+      <c r="A217" s="61"/>
     </row>
     <row r="218" spans="1:1">
-      <c r="A218" s="62"/>
+      <c r="A218" s="61"/>
     </row>
     <row r="219" spans="1:1">
-      <c r="A219" s="62"/>
+      <c r="A219" s="61"/>
     </row>
     <row r="220" spans="1:1">
-      <c r="A220" s="62"/>
+      <c r="A220" s="61"/>
     </row>
     <row r="221" spans="1:1">
-      <c r="A221" s="62"/>
+      <c r="A221" s="61"/>
     </row>
     <row r="222" spans="1:1">
-      <c r="A222" s="62"/>
+      <c r="A222" s="61"/>
     </row>
     <row r="223" spans="1:1">
-      <c r="A223" s="62"/>
+      <c r="A223" s="61"/>
     </row>
     <row r="224" spans="1:1">
-      <c r="A224" s="62"/>
+      <c r="A224" s="61"/>
     </row>
     <row r="225" spans="1:1">
-      <c r="A225" s="62"/>
+      <c r="A225" s="61"/>
     </row>
     <row r="226" spans="1:1">
-      <c r="A226" s="62"/>
+      <c r="A226" s="61"/>
     </row>
     <row r="227" spans="1:1">
-      <c r="A227" s="62"/>
+      <c r="A227" s="61"/>
     </row>
     <row r="228" spans="1:1">
-      <c r="A228" s="62"/>
+      <c r="A228" s="61"/>
     </row>
     <row r="229" spans="1:1">
-      <c r="A229" s="62"/>
+      <c r="A229" s="61"/>
     </row>
     <row r="230" spans="1:1">
-      <c r="A230" s="62"/>
+      <c r="A230" s="61"/>
     </row>
     <row r="231" spans="1:1">
-      <c r="A231" s="62"/>
+      <c r="A231" s="61"/>
     </row>
     <row r="232" spans="1:1">
-      <c r="A232" s="62"/>
+      <c r="A232" s="61"/>
     </row>
     <row r="233" spans="1:1">
-      <c r="A233" s="62"/>
+      <c r="A233" s="61"/>
     </row>
     <row r="234" spans="1:1">
-      <c r="A234" s="62"/>
+      <c r="A234" s="61"/>
     </row>
     <row r="235" spans="1:1">
-      <c r="A235" s="62"/>
+      <c r="A235" s="61"/>
     </row>
     <row r="236" spans="1:1">
-      <c r="A236" s="62"/>
+      <c r="A236" s="61"/>
     </row>
     <row r="237" spans="1:1">
-      <c r="A237" s="62"/>
+      <c r="A237" s="61"/>
     </row>
     <row r="238" spans="1:1">
-      <c r="A238" s="62"/>
+      <c r="A238" s="61"/>
     </row>
     <row r="239" spans="1:1">
-      <c r="A239" s="62"/>
+      <c r="A239" s="61"/>
     </row>
     <row r="240" spans="1:1">
-      <c r="A240" s="62"/>
+      <c r="A240" s="61"/>
     </row>
     <row r="241" spans="1:1">
-      <c r="A241" s="62"/>
+      <c r="A241" s="61"/>
     </row>
     <row r="242" spans="1:1">
-      <c r="A242" s="62"/>
+      <c r="A242" s="61"/>
     </row>
     <row r="243" spans="1:1">
-      <c r="A243" s="62"/>
+      <c r="A243" s="61"/>
     </row>
     <row r="244" spans="1:1">
-      <c r="A244" s="62"/>
+      <c r="A244" s="61"/>
     </row>
     <row r="245" spans="1:1">
-      <c r="A245" s="62"/>
+      <c r="A245" s="61"/>
     </row>
     <row r="246" spans="1:1">
-      <c r="A246" s="62"/>
+      <c r="A246" s="61"/>
     </row>
     <row r="247" spans="1:1">
-      <c r="A247" s="62"/>
+      <c r="A247" s="61"/>
     </row>
     <row r="248" spans="1:1">
-      <c r="A248" s="62"/>
+      <c r="A248" s="61"/>
     </row>
     <row r="249" spans="1:1">
-      <c r="A249" s="62"/>
+      <c r="A249" s="61"/>
     </row>
     <row r="250" spans="1:1">
-      <c r="A250" s="62"/>
+      <c r="A250" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A160:M160"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>