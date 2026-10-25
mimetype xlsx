--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -1209,51 +1209,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="36" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="36" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="42.28515625" style="18" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="18" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="42.28515625" style="18" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="18" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="18"/>
     <col min="769" max="769" width="42.28515625" style="18" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="18" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="18"/>
     <col min="1025" max="1025" width="42.28515625" style="18" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="18" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="18"/>
     <col min="1281" max="1281" width="42.28515625" style="18" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="18" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="18"/>
     <col min="1537" max="1537" width="42.28515625" style="18" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="18" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="18"/>
@@ -1534,60 +1534,60 @@
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="21" customFormat="1" ht="34.5" customHeight="1">
       <c r="A14" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:13" s="21" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="31">
-        <v>46281</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="31">
-        <v>46311</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="77" t="s">
         <v>81</v>
       </c>
       <c r="M19" s="33"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>68</v>
       </c>
@@ -1864,51 +1864,51 @@
       <c r="B10" s="40"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="40"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="42" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:W250"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="I156" sqref="I156:I157"/>
+      <selection activeCell="J142" sqref="J142"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="70" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="70" customWidth="1"/>
     <col min="4" max="5" width="13" style="71" customWidth="1"/>
     <col min="6" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="48" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="48" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="48" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="15"/>
     <col min="16" max="16" width="21.85546875" style="15" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="15"/>
     <col min="18" max="18" width="17.42578125" style="15" customWidth="1"/>
     <col min="19" max="21" width="9.140625" style="15"/>
     <col min="22" max="22" width="9" style="15" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" s="2" customFormat="1" ht="16.5" customHeight="1">
       <c r="A2" s="92" t="s">
         <v>76</v>
@@ -1986,6118 +1986,6424 @@
       </c>
       <c r="B5" s="72">
         <v>32</v>
       </c>
       <c r="C5" s="72">
         <v>246</v>
       </c>
       <c r="D5" s="72">
         <v>460</v>
       </c>
       <c r="E5" s="72">
         <v>674</v>
       </c>
       <c r="F5" s="72">
         <v>827</v>
       </c>
       <c r="G5" s="72">
         <v>980</v>
       </c>
       <c r="H5" s="72">
         <v>1130</v>
       </c>
       <c r="I5" s="80">
         <v>1195</v>
       </c>
-      <c r="J5" s="54"/>
+      <c r="J5" s="80">
+        <v>1261</v>
+      </c>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="73"/>
       <c r="R5" s="4"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="5"/>
     </row>
     <row r="6" spans="1:23" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B6" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C6" s="80">
         <v>53</v>
       </c>
       <c r="D6" s="80">
         <v>106</v>
       </c>
       <c r="E6" s="80">
         <v>159</v>
       </c>
       <c r="F6" s="80">
         <v>236</v>
       </c>
       <c r="G6" s="80">
         <v>313</v>
       </c>
       <c r="H6" s="80">
         <v>390</v>
       </c>
       <c r="I6" s="80">
         <v>405</v>
       </c>
-      <c r="J6" s="73"/>
+      <c r="J6" s="80">
+        <v>420</v>
+      </c>
       <c r="K6" s="73"/>
       <c r="L6" s="73"/>
       <c r="M6" s="73"/>
       <c r="P6" s="6"/>
       <c r="R6" s="12"/>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="11"/>
     </row>
     <row r="7" spans="1:23" s="9" customFormat="1">
       <c r="A7" s="87" t="s">
         <v>84</v>
       </c>
       <c r="B7" s="80">
         <v>21</v>
       </c>
       <c r="C7" s="80">
         <v>170</v>
       </c>
       <c r="D7" s="80">
         <v>318</v>
       </c>
       <c r="E7" s="80">
         <v>466</v>
       </c>
       <c r="F7" s="80">
         <v>532</v>
       </c>
       <c r="G7" s="80">
         <v>598</v>
       </c>
       <c r="H7" s="80">
         <v>664</v>
       </c>
       <c r="I7" s="80">
         <v>708</v>
       </c>
-      <c r="J7" s="73"/>
+      <c r="J7" s="80">
+        <v>752</v>
+      </c>
       <c r="K7" s="73"/>
       <c r="L7" s="73"/>
       <c r="M7" s="73"/>
       <c r="P7" s="6"/>
       <c r="R7" s="12"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="11"/>
     </row>
     <row r="8" spans="1:23" s="9" customFormat="1">
       <c r="A8" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B8" s="80">
         <v>10</v>
       </c>
       <c r="C8" s="80">
         <v>23</v>
       </c>
       <c r="D8" s="80">
         <v>36</v>
       </c>
       <c r="E8" s="80">
         <v>49</v>
       </c>
       <c r="F8" s="80">
         <v>59</v>
       </c>
       <c r="G8" s="80">
         <v>68</v>
       </c>
       <c r="H8" s="80">
         <v>75</v>
       </c>
       <c r="I8" s="80">
         <v>82</v>
       </c>
-      <c r="J8" s="73"/>
+      <c r="J8" s="80">
+        <v>88</v>
+      </c>
       <c r="K8" s="73"/>
       <c r="L8" s="73"/>
       <c r="M8" s="73"/>
       <c r="P8" s="6"/>
       <c r="R8" s="12"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="11"/>
     </row>
     <row r="9" spans="1:23" s="9" customFormat="1" ht="45">
       <c r="A9" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="72">
         <v>29</v>
       </c>
       <c r="C9" s="72">
         <v>188</v>
       </c>
       <c r="D9" s="72">
         <v>346</v>
       </c>
       <c r="E9" s="72">
         <v>505</v>
       </c>
       <c r="F9" s="72">
         <v>579</v>
       </c>
       <c r="G9" s="72">
         <v>652</v>
       </c>
       <c r="H9" s="72">
         <v>725</v>
       </c>
       <c r="I9" s="80">
         <v>778</v>
       </c>
-      <c r="J9" s="55"/>
+      <c r="J9" s="80">
+        <v>830</v>
+      </c>
       <c r="K9" s="55"/>
       <c r="L9" s="73"/>
       <c r="M9" s="73"/>
       <c r="P9" s="6"/>
       <c r="R9" s="4"/>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
       <c r="W9" s="11"/>
     </row>
     <row r="10" spans="1:23" s="9" customFormat="1">
       <c r="A10" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C10" s="80">
         <v>1</v>
       </c>
       <c r="D10" s="80">
         <v>1</v>
       </c>
       <c r="E10" s="80">
         <v>2</v>
       </c>
       <c r="F10" s="80">
         <v>2</v>
       </c>
       <c r="G10" s="80">
         <v>3</v>
       </c>
       <c r="H10" s="80">
         <v>3</v>
       </c>
       <c r="I10" s="80">
         <v>5</v>
       </c>
-      <c r="J10" s="73"/>
+      <c r="J10" s="80">
+        <v>7</v>
+      </c>
       <c r="K10" s="73"/>
       <c r="L10" s="73"/>
       <c r="M10" s="73"/>
       <c r="P10" s="6"/>
       <c r="R10" s="12"/>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
       <c r="W10" s="11"/>
     </row>
     <row r="11" spans="1:23" s="9" customFormat="1">
       <c r="A11" s="87" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="80">
         <v>21</v>
       </c>
       <c r="C11" s="80">
         <v>170</v>
       </c>
       <c r="D11" s="80">
         <v>318</v>
       </c>
       <c r="E11" s="80">
         <v>466</v>
       </c>
       <c r="F11" s="80">
         <v>532</v>
       </c>
       <c r="G11" s="80">
         <v>598</v>
       </c>
       <c r="H11" s="80">
         <v>664</v>
       </c>
       <c r="I11" s="80">
         <v>708</v>
       </c>
-      <c r="J11" s="73"/>
+      <c r="J11" s="80">
+        <v>752</v>
+      </c>
       <c r="K11" s="73"/>
       <c r="L11" s="73"/>
       <c r="M11" s="73"/>
       <c r="P11" s="6"/>
       <c r="R11" s="12"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="11"/>
     </row>
     <row r="12" spans="1:23" s="9" customFormat="1">
       <c r="A12" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="80">
         <v>7</v>
       </c>
       <c r="C12" s="80">
         <v>17</v>
       </c>
       <c r="D12" s="80">
         <v>27</v>
       </c>
       <c r="E12" s="80">
         <v>37</v>
       </c>
       <c r="F12" s="80">
         <v>44</v>
       </c>
       <c r="G12" s="80">
         <v>51</v>
       </c>
       <c r="H12" s="80">
         <v>58</v>
       </c>
       <c r="I12" s="80">
         <v>64</v>
       </c>
-      <c r="J12" s="73"/>
+      <c r="J12" s="80">
+        <v>71</v>
+      </c>
       <c r="K12" s="73"/>
       <c r="L12" s="73"/>
       <c r="M12" s="73"/>
       <c r="P12" s="6"/>
       <c r="R12" s="12"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="11"/>
     </row>
     <row r="13" spans="1:23" s="9" customFormat="1" ht="22.5" customHeight="1">
       <c r="A13" s="60" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="72">
         <v>3</v>
       </c>
       <c r="C13" s="72">
         <v>58</v>
       </c>
       <c r="D13" s="72">
         <v>113</v>
       </c>
       <c r="E13" s="72">
         <v>169</v>
       </c>
       <c r="F13" s="72">
         <v>248</v>
       </c>
       <c r="G13" s="72">
         <v>328</v>
       </c>
       <c r="H13" s="72">
         <v>405</v>
       </c>
       <c r="I13" s="80">
         <v>418</v>
       </c>
-      <c r="J13" s="55"/>
+      <c r="J13" s="80">
+        <v>431</v>
+      </c>
       <c r="K13" s="55"/>
       <c r="L13" s="73"/>
       <c r="M13" s="73"/>
       <c r="P13" s="6"/>
       <c r="R13" s="4"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
       <c r="W13" s="11"/>
     </row>
     <row r="14" spans="1:23" s="9" customFormat="1">
       <c r="A14" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="80">
         <v>52</v>
       </c>
       <c r="D14" s="80">
         <v>105</v>
       </c>
       <c r="E14" s="80">
         <v>157</v>
       </c>
       <c r="F14" s="80">
         <v>234</v>
       </c>
       <c r="G14" s="80">
         <v>310</v>
       </c>
       <c r="H14" s="80">
         <v>387</v>
       </c>
       <c r="I14" s="80">
         <v>400</v>
       </c>
-      <c r="J14" s="73"/>
+      <c r="J14" s="80">
+        <v>413</v>
+      </c>
       <c r="K14" s="73"/>
       <c r="L14" s="73"/>
       <c r="M14" s="73"/>
       <c r="P14" s="6"/>
       <c r="R14" s="12"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="11"/>
     </row>
     <row r="15" spans="1:23" s="9" customFormat="1">
       <c r="A15" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="80">
         <v>3</v>
       </c>
       <c r="C15" s="80">
         <v>6</v>
       </c>
       <c r="D15" s="80">
         <v>9</v>
       </c>
       <c r="E15" s="80">
         <v>12</v>
       </c>
       <c r="F15" s="80">
         <v>15</v>
       </c>
       <c r="G15" s="80">
         <v>18</v>
       </c>
       <c r="H15" s="80">
         <v>18</v>
       </c>
       <c r="I15" s="80">
         <v>18</v>
       </c>
-      <c r="J15" s="73"/>
+      <c r="J15" s="80">
+        <v>18</v>
+      </c>
       <c r="K15" s="73"/>
       <c r="L15" s="73"/>
       <c r="M15" s="73"/>
       <c r="P15" s="6"/>
       <c r="R15" s="12"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
       <c r="W15" s="11"/>
     </row>
     <row r="16" spans="1:23" s="9" customFormat="1" ht="45" customHeight="1">
       <c r="A16" s="60" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="72">
         <v>1</v>
       </c>
       <c r="C16" s="72">
         <v>3</v>
       </c>
       <c r="D16" s="72">
         <v>5</v>
       </c>
       <c r="E16" s="72">
         <v>7</v>
       </c>
       <c r="F16" s="72">
         <v>8</v>
       </c>
       <c r="G16" s="72">
         <v>9</v>
       </c>
       <c r="H16" s="72">
         <v>13</v>
       </c>
       <c r="I16" s="80">
         <v>17</v>
       </c>
-      <c r="J16" s="55"/>
+      <c r="J16" s="80">
+        <v>21</v>
+      </c>
       <c r="K16" s="55"/>
       <c r="L16" s="73"/>
       <c r="M16" s="73"/>
       <c r="P16" s="6"/>
       <c r="R16" s="4"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
       <c r="W16" s="11"/>
     </row>
     <row r="17" spans="1:23" s="9" customFormat="1">
       <c r="A17" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D17" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="81" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="81" t="s">
         <v>77</v>
       </c>
       <c r="G17" s="81" t="s">
         <v>77</v>
       </c>
       <c r="H17" s="80">
         <v>3</v>
       </c>
       <c r="I17" s="80">
         <v>6</v>
       </c>
-      <c r="J17" s="73"/>
+      <c r="J17" s="80">
+        <v>10</v>
+      </c>
       <c r="K17" s="55"/>
       <c r="L17" s="73"/>
       <c r="M17" s="73"/>
       <c r="P17" s="6"/>
       <c r="R17" s="12"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="W17" s="11"/>
     </row>
     <row r="18" spans="1:23" s="9" customFormat="1">
       <c r="A18" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="80">
         <v>1</v>
       </c>
       <c r="C18" s="80">
         <v>2</v>
       </c>
       <c r="D18" s="80">
         <v>4</v>
       </c>
       <c r="E18" s="80">
         <v>6</v>
       </c>
       <c r="F18" s="80">
         <v>6</v>
       </c>
       <c r="G18" s="80">
         <v>6</v>
       </c>
       <c r="H18" s="80">
         <v>7</v>
       </c>
       <c r="I18" s="80">
         <v>7</v>
       </c>
-      <c r="J18" s="73"/>
+      <c r="J18" s="80">
+        <v>8</v>
+      </c>
       <c r="K18" s="55"/>
       <c r="L18" s="73"/>
       <c r="M18" s="73"/>
       <c r="P18" s="6"/>
       <c r="R18" s="12"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="11"/>
     </row>
     <row r="19" spans="1:23" s="9" customFormat="1">
       <c r="A19" s="87" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="80">
         <v>0</v>
       </c>
       <c r="C19" s="80">
         <v>0</v>
       </c>
       <c r="D19" s="80">
         <v>1</v>
       </c>
       <c r="E19" s="80">
         <v>1</v>
       </c>
       <c r="F19" s="80">
         <v>1</v>
       </c>
       <c r="G19" s="80">
         <v>1</v>
       </c>
       <c r="H19" s="80">
         <v>1</v>
       </c>
       <c r="I19" s="80">
         <v>1</v>
       </c>
-      <c r="J19" s="73"/>
+      <c r="J19" s="80">
+        <v>2</v>
+      </c>
       <c r="K19" s="55"/>
       <c r="L19" s="73"/>
       <c r="M19" s="73"/>
       <c r="P19" s="6"/>
       <c r="R19" s="12"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
       <c r="V19" s="10"/>
       <c r="W19" s="11"/>
     </row>
     <row r="20" spans="1:23" s="9" customFormat="1">
       <c r="A20" s="87" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="80">
         <v>0</v>
       </c>
       <c r="C20" s="80">
         <v>1</v>
       </c>
       <c r="D20" s="80">
         <v>1</v>
       </c>
       <c r="E20" s="80">
         <v>1</v>
       </c>
       <c r="F20" s="80">
         <v>1</v>
       </c>
       <c r="G20" s="80">
         <v>2</v>
       </c>
       <c r="H20" s="80">
         <v>2</v>
       </c>
       <c r="I20" s="80">
         <v>2</v>
       </c>
-      <c r="J20" s="73"/>
+      <c r="J20" s="80">
+        <v>2</v>
+      </c>
       <c r="K20" s="55"/>
       <c r="L20" s="73"/>
       <c r="M20" s="73"/>
       <c r="P20" s="6"/>
       <c r="R20" s="12"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
       <c r="V20" s="10"/>
       <c r="W20" s="11"/>
     </row>
     <row r="21" spans="1:23" s="9" customFormat="1" ht="46.5" customHeight="1">
       <c r="A21" s="60" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="72">
         <v>7</v>
       </c>
       <c r="C21" s="72">
         <v>9</v>
       </c>
       <c r="D21" s="72">
         <v>12</v>
       </c>
       <c r="E21" s="72">
         <v>15</v>
       </c>
       <c r="F21" s="72">
         <v>22</v>
       </c>
       <c r="G21" s="72">
         <v>29</v>
       </c>
       <c r="H21" s="72">
         <v>37</v>
       </c>
       <c r="I21" s="80">
         <v>93</v>
       </c>
-      <c r="J21" s="55"/>
+      <c r="J21" s="80">
+        <v>149</v>
+      </c>
       <c r="K21" s="55"/>
       <c r="L21" s="73"/>
       <c r="M21" s="73"/>
       <c r="P21" s="6"/>
       <c r="R21" s="4"/>
       <c r="S21" s="10"/>
       <c r="T21" s="10"/>
       <c r="U21" s="10"/>
       <c r="V21" s="10"/>
       <c r="W21" s="11"/>
     </row>
     <row r="22" spans="1:23" s="9" customFormat="1">
       <c r="A22" s="87" t="s">
         <v>84</v>
       </c>
       <c r="B22" s="72">
         <v>7</v>
       </c>
       <c r="C22" s="72">
         <v>9</v>
       </c>
       <c r="D22" s="72">
         <v>12</v>
       </c>
       <c r="E22" s="72">
         <v>15</v>
       </c>
       <c r="F22" s="72">
         <v>22</v>
       </c>
       <c r="G22" s="72">
         <v>29</v>
       </c>
       <c r="H22" s="72">
         <v>37</v>
       </c>
       <c r="I22" s="80">
         <v>93</v>
       </c>
-      <c r="J22" s="73"/>
+      <c r="J22" s="80">
+        <v>149</v>
+      </c>
       <c r="K22" s="55"/>
       <c r="L22" s="73"/>
       <c r="M22" s="73"/>
       <c r="P22" s="6"/>
       <c r="R22" s="12"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10"/>
       <c r="U22" s="10"/>
       <c r="V22" s="10"/>
       <c r="W22" s="11"/>
     </row>
     <row r="23" spans="1:23" s="9" customFormat="1" ht="23.25">
       <c r="A23" s="88" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="82">
         <v>9.3000000000000007</v>
       </c>
       <c r="C23" s="82">
         <v>10</v>
       </c>
       <c r="D23" s="82">
         <v>10.6</v>
       </c>
       <c r="E23" s="82">
         <v>11.3</v>
       </c>
       <c r="F23" s="82">
         <v>11.3</v>
       </c>
       <c r="G23" s="82">
         <v>11.3</v>
       </c>
       <c r="H23" s="82">
         <v>11.3</v>
       </c>
       <c r="I23" s="82">
         <v>11.3</v>
       </c>
-      <c r="J23" s="74"/>
+      <c r="J23" s="82">
+        <v>11.3</v>
+      </c>
       <c r="K23" s="55"/>
       <c r="L23" s="73"/>
       <c r="M23" s="73"/>
       <c r="P23" s="6"/>
       <c r="R23" s="12"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10"/>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
       <c r="W23" s="11"/>
     </row>
     <row r="24" spans="1:23" s="9" customFormat="1">
       <c r="A24" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="82">
         <v>9.3000000000000007</v>
       </c>
       <c r="C24" s="82">
         <v>10</v>
       </c>
       <c r="D24" s="82">
         <v>10.6</v>
       </c>
       <c r="E24" s="82">
         <v>11.3</v>
       </c>
       <c r="F24" s="82">
         <v>11.3</v>
       </c>
       <c r="G24" s="82">
         <v>11.3</v>
       </c>
       <c r="H24" s="82">
         <v>11.3</v>
       </c>
       <c r="I24" s="82">
         <v>11.3</v>
       </c>
-      <c r="J24" s="74"/>
+      <c r="J24" s="82">
+        <v>11.3</v>
+      </c>
       <c r="K24" s="55"/>
       <c r="L24" s="73"/>
       <c r="M24" s="73"/>
       <c r="P24" s="6"/>
       <c r="R24" s="12"/>
       <c r="S24" s="10"/>
       <c r="T24" s="10"/>
       <c r="U24" s="10"/>
       <c r="V24" s="10"/>
       <c r="W24" s="11"/>
     </row>
     <row r="25" spans="1:23" s="9" customFormat="1" ht="22.5">
       <c r="A25" s="60" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="72">
         <v>1</v>
       </c>
       <c r="C25" s="72">
         <v>125</v>
       </c>
       <c r="D25" s="72">
         <v>250</v>
       </c>
       <c r="E25" s="72">
         <v>375</v>
       </c>
       <c r="F25" s="72">
         <v>1905</v>
       </c>
       <c r="G25" s="72">
         <v>3436</v>
       </c>
       <c r="H25" s="72">
         <v>4968</v>
       </c>
       <c r="I25" s="80">
         <v>5495</v>
       </c>
-      <c r="J25" s="55"/>
+      <c r="J25" s="80">
+        <v>6022</v>
+      </c>
       <c r="K25" s="55"/>
       <c r="L25" s="73"/>
       <c r="M25" s="73"/>
       <c r="P25" s="6"/>
       <c r="R25" s="4"/>
       <c r="S25" s="10"/>
       <c r="T25" s="10"/>
       <c r="U25" s="10"/>
       <c r="V25" s="10"/>
       <c r="W25" s="11"/>
     </row>
     <row r="26" spans="1:23" s="9" customFormat="1">
       <c r="A26" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="80">
         <v>1</v>
       </c>
       <c r="C26" s="80">
         <v>1</v>
       </c>
       <c r="D26" s="80">
         <v>2</v>
       </c>
       <c r="E26" s="80">
         <v>2</v>
       </c>
       <c r="F26" s="80">
         <v>1460</v>
       </c>
       <c r="G26" s="80">
         <v>2918</v>
       </c>
       <c r="H26" s="80">
         <v>4376</v>
       </c>
       <c r="I26" s="80">
         <v>4888</v>
       </c>
-      <c r="J26" s="73"/>
+      <c r="J26" s="80">
+        <v>5399</v>
+      </c>
       <c r="K26" s="73"/>
       <c r="L26" s="73"/>
       <c r="M26" s="73"/>
       <c r="P26" s="6"/>
       <c r="R26" s="12"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="11"/>
     </row>
     <row r="27" spans="1:23" s="9" customFormat="1">
       <c r="A27" s="86" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="80">
         <v>0</v>
       </c>
       <c r="C27" s="80">
         <v>0</v>
       </c>
       <c r="D27" s="80">
         <v>0</v>
       </c>
       <c r="E27" s="80">
         <v>0</v>
       </c>
       <c r="F27" s="80">
         <v>0</v>
       </c>
       <c r="G27" s="80">
         <v>1</v>
       </c>
       <c r="H27" s="80">
         <v>1</v>
       </c>
       <c r="I27" s="80">
         <v>1</v>
       </c>
-      <c r="J27" s="73"/>
+      <c r="J27" s="80">
+        <v>1</v>
+      </c>
       <c r="K27" s="73"/>
       <c r="L27" s="73"/>
       <c r="M27" s="73"/>
       <c r="P27" s="6"/>
       <c r="R27" s="12"/>
       <c r="S27" s="10"/>
       <c r="T27" s="10"/>
       <c r="U27" s="10"/>
       <c r="V27" s="10"/>
       <c r="W27" s="11"/>
     </row>
     <row r="28" spans="1:23" s="9" customFormat="1">
       <c r="A28" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="81" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="80">
         <v>72</v>
       </c>
       <c r="G28" s="80">
         <v>143</v>
       </c>
       <c r="H28" s="80">
         <v>215</v>
       </c>
       <c r="I28" s="80">
         <v>223</v>
       </c>
-      <c r="J28" s="73"/>
+      <c r="J28" s="80">
+        <v>231</v>
+      </c>
       <c r="K28" s="73"/>
       <c r="L28" s="73"/>
       <c r="M28" s="73"/>
       <c r="P28" s="6"/>
       <c r="R28" s="12"/>
       <c r="S28" s="10"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="11"/>
     </row>
     <row r="29" spans="1:23" s="9" customFormat="1">
       <c r="A29" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="80"/>
       <c r="C29" s="80">
         <v>124</v>
       </c>
       <c r="D29" s="80">
         <v>248</v>
       </c>
       <c r="E29" s="80">
         <v>372</v>
       </c>
       <c r="F29" s="80">
         <v>373</v>
       </c>
       <c r="G29" s="80">
         <v>375</v>
       </c>
       <c r="H29" s="80">
         <v>376</v>
       </c>
       <c r="I29" s="80">
         <v>383</v>
       </c>
-      <c r="J29" s="73"/>
+      <c r="J29" s="80">
+        <v>391</v>
+      </c>
       <c r="K29" s="73"/>
       <c r="L29" s="73"/>
       <c r="M29" s="73"/>
       <c r="P29" s="6"/>
       <c r="R29" s="12"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="11"/>
     </row>
     <row r="30" spans="1:23" s="9" customFormat="1" ht="47.25" customHeight="1">
       <c r="A30" s="88" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="80">
         <v>4</v>
       </c>
       <c r="C30" s="80">
         <v>7</v>
       </c>
       <c r="D30" s="80">
         <v>9</v>
       </c>
       <c r="E30" s="80">
         <v>12</v>
       </c>
       <c r="F30" s="80">
         <v>15</v>
       </c>
       <c r="G30" s="80">
         <v>17</v>
       </c>
       <c r="H30" s="80">
         <v>20</v>
       </c>
       <c r="I30" s="80">
         <v>22</v>
       </c>
-      <c r="J30" s="73"/>
+      <c r="J30" s="80">
+        <v>25</v>
+      </c>
       <c r="K30" s="73"/>
       <c r="L30" s="73"/>
       <c r="M30" s="73"/>
       <c r="P30" s="6"/>
       <c r="R30" s="12"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="11"/>
     </row>
     <row r="31" spans="1:23" s="9" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="80">
         <v>3</v>
       </c>
       <c r="C31" s="80">
         <v>5</v>
       </c>
       <c r="D31" s="80">
         <v>8</v>
       </c>
       <c r="E31" s="80">
         <v>11</v>
       </c>
       <c r="F31" s="80">
         <v>13</v>
       </c>
       <c r="G31" s="80">
         <v>16</v>
       </c>
       <c r="H31" s="80">
         <v>19</v>
       </c>
       <c r="I31" s="80">
         <v>21</v>
       </c>
-      <c r="J31" s="73"/>
+      <c r="J31" s="80">
+        <v>24</v>
+      </c>
       <c r="K31" s="73"/>
       <c r="L31" s="73"/>
       <c r="M31" s="73"/>
       <c r="P31" s="6"/>
       <c r="R31" s="12"/>
       <c r="S31" s="10"/>
       <c r="T31" s="10"/>
       <c r="U31" s="10"/>
       <c r="V31" s="10"/>
       <c r="W31" s="11"/>
     </row>
     <row r="32" spans="1:23" s="9" customFormat="1" ht="16.5" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="80">
         <v>1</v>
       </c>
       <c r="C32" s="80">
         <v>1</v>
       </c>
       <c r="D32" s="80">
         <v>1</v>
       </c>
       <c r="E32" s="80">
         <v>1</v>
       </c>
       <c r="F32" s="80">
         <v>1</v>
       </c>
       <c r="G32" s="80">
         <v>1</v>
       </c>
       <c r="H32" s="80">
         <v>1</v>
       </c>
       <c r="I32" s="80">
         <v>1</v>
       </c>
-      <c r="J32" s="73"/>
+      <c r="J32" s="80">
+        <v>1</v>
+      </c>
       <c r="K32" s="73"/>
       <c r="L32" s="73"/>
       <c r="M32" s="73"/>
       <c r="P32" s="6"/>
       <c r="R32" s="12"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="10"/>
       <c r="V32" s="10"/>
       <c r="W32" s="11"/>
     </row>
     <row r="33" spans="1:23" s="9" customFormat="1" ht="23.25">
       <c r="A33" s="88" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="80">
         <v>1417</v>
       </c>
       <c r="C33" s="80">
         <v>3350</v>
       </c>
       <c r="D33" s="80">
         <v>5223</v>
       </c>
       <c r="E33" s="80">
         <v>7726</v>
       </c>
       <c r="F33" s="80">
         <v>10545</v>
       </c>
       <c r="G33" s="80">
         <v>13453</v>
       </c>
       <c r="H33" s="80">
         <v>16284</v>
       </c>
       <c r="I33" s="80">
         <v>18909</v>
       </c>
-      <c r="J33" s="73"/>
+      <c r="J33" s="80">
+        <v>20979</v>
+      </c>
       <c r="K33" s="73"/>
       <c r="L33" s="73"/>
       <c r="M33" s="73"/>
       <c r="P33" s="6"/>
       <c r="R33" s="12"/>
       <c r="S33" s="10"/>
       <c r="T33" s="10"/>
       <c r="U33" s="10"/>
       <c r="V33" s="10"/>
       <c r="W33" s="11"/>
     </row>
     <row r="34" spans="1:23" s="9" customFormat="1">
       <c r="A34" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="80">
         <v>988</v>
       </c>
       <c r="C34" s="80">
         <v>2399</v>
       </c>
       <c r="D34" s="80">
         <v>3751</v>
       </c>
       <c r="E34" s="80">
         <v>5714</v>
       </c>
       <c r="F34" s="80">
         <v>7787</v>
       </c>
       <c r="G34" s="80">
         <v>9970</v>
       </c>
       <c r="H34" s="80">
         <v>12072</v>
       </c>
       <c r="I34" s="80">
         <v>13979</v>
       </c>
-      <c r="J34" s="73"/>
+      <c r="J34" s="80">
+        <v>15293</v>
+      </c>
       <c r="K34" s="73"/>
       <c r="L34" s="73"/>
       <c r="M34" s="73"/>
       <c r="P34" s="6"/>
       <c r="R34" s="12"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="11"/>
     </row>
     <row r="35" spans="1:23" s="9" customFormat="1">
       <c r="A35" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B35" s="80">
         <v>61</v>
       </c>
       <c r="C35" s="80">
         <v>156</v>
       </c>
       <c r="D35" s="80">
         <v>251</v>
       </c>
       <c r="E35" s="80">
         <v>345</v>
       </c>
       <c r="F35" s="80">
         <v>417</v>
       </c>
       <c r="G35" s="80">
         <v>488</v>
       </c>
       <c r="H35" s="80">
         <v>559</v>
       </c>
       <c r="I35" s="80">
         <v>653</v>
       </c>
-      <c r="J35" s="73"/>
+      <c r="J35" s="80">
+        <v>747</v>
+      </c>
       <c r="K35" s="73"/>
       <c r="L35" s="73"/>
       <c r="M35" s="73"/>
       <c r="P35" s="6"/>
       <c r="R35" s="12"/>
       <c r="S35" s="10"/>
       <c r="T35" s="10"/>
       <c r="U35" s="10"/>
       <c r="V35" s="10"/>
       <c r="W35" s="11"/>
     </row>
     <row r="36" spans="1:23" s="9" customFormat="1">
       <c r="A36" s="86" t="s">
         <v>84</v>
       </c>
       <c r="B36" s="80">
         <v>153</v>
       </c>
       <c r="C36" s="80">
         <v>333</v>
       </c>
       <c r="D36" s="80">
         <v>513</v>
       </c>
       <c r="E36" s="80">
         <v>693</v>
       </c>
       <c r="F36" s="80">
         <v>859</v>
       </c>
       <c r="G36" s="80">
         <v>1024</v>
       </c>
       <c r="H36" s="80">
         <v>1189</v>
       </c>
       <c r="I36" s="80">
         <v>1307</v>
       </c>
-      <c r="J36" s="73"/>
+      <c r="J36" s="80">
+        <v>1425</v>
+      </c>
       <c r="K36" s="73"/>
       <c r="L36" s="73"/>
       <c r="M36" s="73"/>
       <c r="P36" s="6"/>
       <c r="R36" s="12"/>
       <c r="S36" s="10"/>
       <c r="T36" s="10"/>
       <c r="U36" s="10"/>
       <c r="V36" s="10"/>
       <c r="W36" s="11"/>
     </row>
     <row r="37" spans="1:23" s="9" customFormat="1">
       <c r="A37" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B37" s="80">
         <v>0</v>
       </c>
       <c r="C37" s="80">
         <v>0</v>
       </c>
       <c r="D37" s="80">
         <v>0</v>
       </c>
       <c r="E37" s="80">
         <v>0</v>
       </c>
       <c r="F37" s="80">
         <v>0</v>
       </c>
       <c r="G37" s="80">
         <v>1</v>
       </c>
       <c r="H37" s="80">
         <v>1</v>
       </c>
       <c r="I37" s="80">
         <v>1</v>
       </c>
-      <c r="J37" s="73"/>
+      <c r="J37" s="80">
+        <v>1</v>
+      </c>
       <c r="K37" s="73"/>
       <c r="L37" s="73"/>
       <c r="M37" s="73"/>
       <c r="P37" s="6"/>
       <c r="R37" s="12"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
       <c r="U37" s="10"/>
       <c r="V37" s="10"/>
       <c r="W37" s="11"/>
     </row>
     <row r="38" spans="1:23" s="9" customFormat="1">
       <c r="A38" s="86" t="s">
         <v>86</v>
       </c>
       <c r="B38" s="80">
         <v>0</v>
       </c>
       <c r="C38" s="80">
         <v>1</v>
       </c>
       <c r="D38" s="80">
         <v>1</v>
       </c>
       <c r="E38" s="80">
         <v>1</v>
       </c>
       <c r="F38" s="80">
         <v>271</v>
       </c>
       <c r="G38" s="80">
         <v>540</v>
       </c>
       <c r="H38" s="80">
         <v>810</v>
       </c>
       <c r="I38" s="80">
         <v>1071</v>
       </c>
-      <c r="J38" s="73"/>
+      <c r="J38" s="80">
+        <v>1333</v>
+      </c>
       <c r="K38" s="73"/>
       <c r="L38" s="73"/>
       <c r="M38" s="73"/>
       <c r="P38" s="6"/>
       <c r="R38" s="12"/>
       <c r="S38" s="10"/>
       <c r="T38" s="10"/>
       <c r="U38" s="10"/>
       <c r="V38" s="10"/>
       <c r="W38" s="11"/>
     </row>
     <row r="39" spans="1:23" s="9" customFormat="1">
       <c r="A39" s="86" t="s">
         <v>92</v>
       </c>
       <c r="B39" s="80">
         <v>145</v>
       </c>
       <c r="C39" s="80">
         <v>318</v>
       </c>
       <c r="D39" s="80">
         <v>491</v>
       </c>
       <c r="E39" s="80">
         <v>683</v>
       </c>
       <c r="F39" s="80">
         <v>853</v>
       </c>
       <c r="G39" s="80">
         <v>1003</v>
       </c>
       <c r="H39" s="80">
         <v>1154</v>
       </c>
       <c r="I39" s="80">
         <v>1332</v>
       </c>
-      <c r="J39" s="73"/>
+      <c r="J39" s="80">
+        <v>1548</v>
+      </c>
       <c r="K39" s="73"/>
       <c r="L39" s="73"/>
       <c r="M39" s="73"/>
       <c r="P39" s="6"/>
       <c r="R39" s="12"/>
       <c r="S39" s="10"/>
       <c r="T39" s="10"/>
       <c r="U39" s="10"/>
       <c r="V39" s="10"/>
       <c r="W39" s="11"/>
     </row>
     <row r="40" spans="1:23" s="9" customFormat="1">
       <c r="A40" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B40" s="80">
         <v>1</v>
       </c>
       <c r="C40" s="80">
         <v>1</v>
       </c>
       <c r="D40" s="80">
         <v>2</v>
       </c>
       <c r="E40" s="80">
         <v>2</v>
       </c>
       <c r="F40" s="80">
         <v>3</v>
       </c>
       <c r="G40" s="80">
         <v>4</v>
       </c>
       <c r="H40" s="80">
         <v>6</v>
       </c>
       <c r="I40" s="80">
         <v>9</v>
       </c>
-      <c r="J40" s="73"/>
+      <c r="J40" s="80">
+        <v>12</v>
+      </c>
       <c r="K40" s="73"/>
       <c r="L40" s="73"/>
       <c r="M40" s="73"/>
       <c r="P40" s="6"/>
       <c r="R40" s="12"/>
       <c r="S40" s="10"/>
       <c r="T40" s="10"/>
       <c r="U40" s="10"/>
       <c r="V40" s="10"/>
       <c r="W40" s="11"/>
     </row>
     <row r="41" spans="1:23" s="9" customFormat="1">
       <c r="A41" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="80">
         <v>69</v>
       </c>
       <c r="C41" s="80">
         <v>141</v>
       </c>
       <c r="D41" s="80">
         <v>214</v>
       </c>
       <c r="E41" s="80">
         <v>287</v>
       </c>
       <c r="F41" s="80">
         <v>355</v>
       </c>
       <c r="G41" s="80">
         <v>424</v>
       </c>
       <c r="H41" s="80">
         <v>493</v>
       </c>
       <c r="I41" s="80">
         <v>557</v>
       </c>
-      <c r="J41" s="73"/>
+      <c r="J41" s="80">
+        <v>621</v>
+      </c>
       <c r="K41" s="73"/>
       <c r="L41" s="73"/>
       <c r="M41" s="73"/>
       <c r="P41" s="6"/>
       <c r="R41" s="12"/>
       <c r="S41" s="10"/>
       <c r="T41" s="10"/>
       <c r="U41" s="10"/>
       <c r="V41" s="10"/>
       <c r="W41" s="11"/>
     </row>
     <row r="42" spans="1:23" s="9" customFormat="1" ht="23.25">
       <c r="A42" s="88" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="80">
         <v>43</v>
       </c>
       <c r="C42" s="80">
         <v>83</v>
       </c>
       <c r="D42" s="80">
         <v>117</v>
       </c>
       <c r="E42" s="80">
         <v>180</v>
       </c>
       <c r="F42" s="80">
         <v>263</v>
       </c>
       <c r="G42" s="80">
         <v>341</v>
       </c>
       <c r="H42" s="80">
         <v>401</v>
       </c>
       <c r="I42" s="80">
         <v>476</v>
       </c>
-      <c r="J42" s="55"/>
+      <c r="J42" s="80">
+        <v>538</v>
+      </c>
       <c r="K42" s="55"/>
       <c r="L42" s="73"/>
       <c r="M42" s="73"/>
       <c r="P42" s="6"/>
       <c r="R42" s="4"/>
       <c r="S42" s="10"/>
       <c r="T42" s="10"/>
       <c r="U42" s="10"/>
       <c r="V42" s="10"/>
       <c r="W42" s="11"/>
     </row>
     <row r="43" spans="1:23" s="9" customFormat="1">
       <c r="A43" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="80">
         <v>20</v>
       </c>
       <c r="C43" s="80">
         <v>33</v>
       </c>
       <c r="D43" s="80">
         <v>39</v>
       </c>
       <c r="E43" s="80">
         <v>70</v>
       </c>
       <c r="F43" s="80">
         <v>117</v>
       </c>
       <c r="G43" s="80">
         <v>158</v>
       </c>
       <c r="H43" s="80">
         <v>191</v>
       </c>
       <c r="I43" s="80">
         <v>223</v>
       </c>
-      <c r="J43" s="73"/>
+      <c r="J43" s="80">
+        <v>248</v>
+      </c>
       <c r="K43" s="55"/>
       <c r="L43" s="73"/>
       <c r="M43" s="73"/>
       <c r="P43" s="6"/>
       <c r="R43" s="12"/>
       <c r="S43" s="10"/>
       <c r="T43" s="10"/>
       <c r="U43" s="10"/>
       <c r="V43" s="10"/>
       <c r="W43" s="11"/>
     </row>
     <row r="44" spans="1:23" s="9" customFormat="1">
       <c r="A44" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B44" s="80">
         <v>8</v>
       </c>
       <c r="C44" s="80">
         <v>18</v>
       </c>
       <c r="D44" s="80">
         <v>28</v>
       </c>
       <c r="E44" s="80">
         <v>38</v>
       </c>
       <c r="F44" s="80">
         <v>46</v>
       </c>
       <c r="G44" s="80">
         <v>55</v>
       </c>
       <c r="H44" s="80">
         <v>64</v>
       </c>
       <c r="I44" s="80">
         <v>73</v>
       </c>
-      <c r="J44" s="73"/>
+      <c r="J44" s="80">
+        <v>82</v>
+      </c>
       <c r="K44" s="55"/>
       <c r="L44" s="73"/>
       <c r="M44" s="73"/>
       <c r="P44" s="6"/>
       <c r="R44" s="12"/>
       <c r="S44" s="10"/>
       <c r="T44" s="10"/>
       <c r="U44" s="10"/>
       <c r="V44" s="10"/>
       <c r="W44" s="11"/>
     </row>
     <row r="45" spans="1:23" s="9" customFormat="1">
       <c r="A45" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B45" s="80">
         <v>6</v>
       </c>
       <c r="C45" s="80">
         <v>12</v>
       </c>
       <c r="D45" s="80">
         <v>18</v>
       </c>
       <c r="E45" s="80">
         <v>23</v>
       </c>
       <c r="F45" s="80">
         <v>29</v>
       </c>
       <c r="G45" s="80">
         <v>35</v>
       </c>
       <c r="H45" s="80">
         <v>35</v>
       </c>
       <c r="I45" s="80">
         <v>35</v>
       </c>
-      <c r="J45" s="73"/>
+      <c r="J45" s="80">
+        <v>35</v>
+      </c>
       <c r="K45" s="55"/>
       <c r="L45" s="73"/>
       <c r="M45" s="73"/>
       <c r="P45" s="6"/>
       <c r="R45" s="12"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="10"/>
       <c r="W45" s="11"/>
     </row>
     <row r="46" spans="1:23" s="9" customFormat="1">
       <c r="A46" s="86" t="s">
         <v>86</v>
       </c>
       <c r="B46" s="80">
         <v>2</v>
       </c>
       <c r="C46" s="80">
         <v>4</v>
       </c>
       <c r="D46" s="80">
         <v>6</v>
       </c>
       <c r="E46" s="80">
         <v>9</v>
       </c>
       <c r="F46" s="80">
         <v>13</v>
       </c>
       <c r="G46" s="80">
         <v>17</v>
       </c>
       <c r="H46" s="80">
         <v>19</v>
       </c>
       <c r="I46" s="80">
         <v>38</v>
       </c>
-      <c r="J46" s="73"/>
+      <c r="J46" s="80">
+        <v>57</v>
+      </c>
       <c r="K46" s="55"/>
       <c r="L46" s="73"/>
       <c r="M46" s="73"/>
       <c r="P46" s="6"/>
       <c r="R46" s="12"/>
       <c r="S46" s="10"/>
       <c r="T46" s="10"/>
       <c r="U46" s="10"/>
       <c r="V46" s="10"/>
       <c r="W46" s="11"/>
     </row>
     <row r="47" spans="1:23" s="9" customFormat="1">
       <c r="A47" s="86" t="s">
         <v>92</v>
       </c>
       <c r="B47" s="80">
         <v>6</v>
       </c>
       <c r="C47" s="80">
         <v>14</v>
       </c>
       <c r="D47" s="80">
         <v>23</v>
       </c>
       <c r="E47" s="80">
         <v>36</v>
       </c>
       <c r="F47" s="80">
         <v>52</v>
       </c>
       <c r="G47" s="80">
         <v>70</v>
       </c>
       <c r="H47" s="80">
         <v>85</v>
       </c>
       <c r="I47" s="80">
         <v>96</v>
       </c>
-      <c r="J47" s="73"/>
+      <c r="J47" s="80">
+        <v>102</v>
+      </c>
       <c r="K47" s="55"/>
       <c r="L47" s="73"/>
       <c r="M47" s="73"/>
       <c r="P47" s="6"/>
       <c r="R47" s="12"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="11"/>
     </row>
     <row r="48" spans="1:23" s="9" customFormat="1">
       <c r="A48" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="80">
         <v>2</v>
       </c>
       <c r="C48" s="80">
         <v>3</v>
       </c>
       <c r="D48" s="80">
         <v>4</v>
       </c>
       <c r="E48" s="80">
         <v>5</v>
       </c>
       <c r="F48" s="80">
         <v>6</v>
       </c>
       <c r="G48" s="80">
         <v>7</v>
       </c>
       <c r="H48" s="80">
         <v>8</v>
       </c>
       <c r="I48" s="80">
         <v>11</v>
       </c>
-      <c r="J48" s="73"/>
+      <c r="J48" s="80">
+        <v>14</v>
+      </c>
       <c r="K48" s="55"/>
       <c r="L48" s="73"/>
       <c r="M48" s="73"/>
       <c r="P48" s="6"/>
       <c r="R48" s="12"/>
       <c r="S48" s="10"/>
       <c r="T48" s="10"/>
       <c r="U48" s="10"/>
       <c r="V48" s="10"/>
       <c r="W48" s="11"/>
     </row>
     <row r="49" spans="1:23" s="9" customFormat="1">
       <c r="A49" s="88" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="80">
         <v>239</v>
       </c>
       <c r="C49" s="80">
         <v>534</v>
       </c>
       <c r="D49" s="80">
         <v>776</v>
       </c>
       <c r="E49" s="80">
         <v>1030</v>
       </c>
       <c r="F49" s="80">
         <v>1283</v>
       </c>
       <c r="G49" s="80">
         <v>1510</v>
       </c>
       <c r="H49" s="80">
         <v>1719</v>
       </c>
       <c r="I49" s="80">
         <v>1954</v>
       </c>
-      <c r="J49" s="55"/>
+      <c r="J49" s="80">
+        <v>2216</v>
+      </c>
       <c r="K49" s="55"/>
       <c r="L49" s="73"/>
       <c r="M49" s="73"/>
       <c r="P49" s="6"/>
       <c r="R49" s="4"/>
       <c r="S49" s="10"/>
       <c r="T49" s="10"/>
       <c r="U49" s="10"/>
       <c r="V49" s="10"/>
       <c r="W49" s="11"/>
     </row>
     <row r="50" spans="1:23" s="9" customFormat="1">
       <c r="A50" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B50" s="80">
         <v>210</v>
       </c>
       <c r="C50" s="80">
         <v>474</v>
       </c>
       <c r="D50" s="80">
         <v>684</v>
       </c>
       <c r="E50" s="80">
         <v>904</v>
       </c>
       <c r="F50" s="80">
         <v>1121</v>
       </c>
       <c r="G50" s="80">
         <v>1314</v>
       </c>
       <c r="H50" s="80">
         <v>1492</v>
       </c>
       <c r="I50" s="80">
         <v>1688</v>
       </c>
-      <c r="J50" s="73"/>
+      <c r="J50" s="80">
+        <v>1907</v>
+      </c>
       <c r="K50" s="55"/>
       <c r="L50" s="73"/>
       <c r="M50" s="73"/>
       <c r="P50" s="6"/>
       <c r="R50" s="12"/>
       <c r="S50" s="10"/>
       <c r="T50" s="10"/>
       <c r="U50" s="10"/>
       <c r="V50" s="10"/>
       <c r="W50" s="11"/>
     </row>
     <row r="51" spans="1:23" s="9" customFormat="1">
       <c r="A51" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="80">
         <v>4</v>
       </c>
       <c r="C51" s="80">
         <v>8</v>
       </c>
       <c r="D51" s="80">
         <v>11</v>
       </c>
       <c r="E51" s="80">
         <v>14</v>
       </c>
       <c r="F51" s="80">
         <v>17</v>
       </c>
       <c r="G51" s="80">
         <v>20</v>
       </c>
       <c r="H51" s="80">
         <v>23</v>
       </c>
       <c r="I51" s="80">
         <v>26</v>
       </c>
-      <c r="J51" s="73"/>
+      <c r="J51" s="80">
+        <v>29</v>
+      </c>
       <c r="K51" s="55"/>
       <c r="L51" s="73"/>
       <c r="M51" s="73"/>
       <c r="P51" s="6"/>
       <c r="R51" s="12"/>
       <c r="S51" s="10"/>
       <c r="T51" s="10"/>
       <c r="U51" s="10"/>
       <c r="V51" s="10"/>
       <c r="W51" s="11"/>
     </row>
     <row r="52" spans="1:23" s="9" customFormat="1">
       <c r="A52" s="86" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="80">
         <v>1</v>
       </c>
       <c r="C52" s="80">
         <v>2</v>
       </c>
       <c r="D52" s="80">
         <v>3</v>
       </c>
       <c r="E52" s="80">
         <v>4</v>
       </c>
       <c r="F52" s="80">
         <v>5</v>
       </c>
       <c r="G52" s="80">
         <v>6</v>
       </c>
       <c r="H52" s="80">
         <v>7</v>
       </c>
       <c r="I52" s="80">
         <v>8</v>
       </c>
-      <c r="J52" s="73"/>
+      <c r="J52" s="80">
+        <v>9</v>
+      </c>
       <c r="K52" s="55"/>
       <c r="L52" s="73"/>
       <c r="M52" s="73"/>
       <c r="P52" s="6"/>
       <c r="R52" s="12"/>
       <c r="S52" s="10"/>
       <c r="T52" s="10"/>
       <c r="U52" s="10"/>
       <c r="V52" s="10"/>
       <c r="W52" s="11"/>
     </row>
     <row r="53" spans="1:23" s="9" customFormat="1">
       <c r="A53" s="86" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="80">
         <v>12</v>
       </c>
       <c r="C53" s="80">
         <v>29</v>
       </c>
       <c r="D53" s="80">
         <v>46</v>
       </c>
       <c r="E53" s="80">
         <v>64</v>
       </c>
       <c r="F53" s="80">
         <v>85</v>
       </c>
       <c r="G53" s="80">
         <v>104</v>
       </c>
       <c r="H53" s="80">
         <v>119</v>
       </c>
       <c r="I53" s="80">
         <v>134</v>
       </c>
-      <c r="J53" s="73"/>
+      <c r="J53" s="80">
+        <v>154</v>
+      </c>
       <c r="K53" s="55"/>
       <c r="L53" s="73"/>
       <c r="M53" s="73"/>
       <c r="P53" s="6"/>
       <c r="R53" s="12"/>
       <c r="S53" s="10"/>
       <c r="T53" s="10"/>
       <c r="U53" s="10"/>
       <c r="V53" s="10"/>
       <c r="W53" s="11"/>
     </row>
     <row r="54" spans="1:23" s="9" customFormat="1">
       <c r="A54" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B54" s="80">
         <v>11</v>
       </c>
       <c r="C54" s="80">
         <v>22</v>
       </c>
       <c r="D54" s="80">
         <v>32</v>
       </c>
       <c r="E54" s="80">
         <v>43</v>
       </c>
       <c r="F54" s="80">
         <v>54</v>
       </c>
       <c r="G54" s="80">
         <v>66</v>
       </c>
       <c r="H54" s="80">
         <v>77</v>
       </c>
       <c r="I54" s="80">
         <v>97</v>
       </c>
-      <c r="J54" s="73"/>
+      <c r="J54" s="80">
+        <v>117</v>
+      </c>
       <c r="K54" s="55"/>
       <c r="L54" s="73"/>
       <c r="M54" s="73"/>
       <c r="P54" s="6"/>
       <c r="R54" s="12"/>
       <c r="S54" s="10"/>
       <c r="T54" s="10"/>
       <c r="U54" s="10"/>
       <c r="V54" s="10"/>
       <c r="W54" s="11"/>
     </row>
     <row r="55" spans="1:23" s="9" customFormat="1" ht="45.75">
       <c r="A55" s="88" t="s">
         <v>94</v>
       </c>
       <c r="B55" s="80">
         <v>199</v>
       </c>
       <c r="C55" s="80">
         <v>438</v>
       </c>
       <c r="D55" s="80">
         <v>663</v>
       </c>
       <c r="E55" s="80">
         <v>898</v>
       </c>
       <c r="F55" s="80">
         <v>1136</v>
       </c>
       <c r="G55" s="80">
         <v>1349</v>
       </c>
       <c r="H55" s="80">
         <v>1540</v>
       </c>
       <c r="I55" s="80">
         <v>1746</v>
       </c>
-      <c r="J55" s="55"/>
+      <c r="J55" s="80">
+        <v>1981</v>
+      </c>
       <c r="K55" s="55"/>
       <c r="L55" s="73"/>
       <c r="M55" s="73"/>
       <c r="P55" s="6"/>
       <c r="R55" s="7"/>
       <c r="S55" s="10"/>
       <c r="T55" s="10"/>
       <c r="U55" s="10"/>
       <c r="V55" s="10"/>
       <c r="W55" s="11"/>
     </row>
     <row r="56" spans="1:23" s="9" customFormat="1">
       <c r="A56" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B56" s="80">
         <v>181</v>
       </c>
       <c r="C56" s="80">
         <v>398</v>
       </c>
       <c r="D56" s="80">
         <v>600</v>
       </c>
       <c r="E56" s="80">
         <v>812</v>
       </c>
       <c r="F56" s="80">
         <v>1022</v>
       </c>
       <c r="G56" s="80">
         <v>1209</v>
       </c>
       <c r="H56" s="80">
         <v>1379</v>
       </c>
       <c r="I56" s="80">
         <v>1562</v>
       </c>
-      <c r="J56" s="73"/>
+      <c r="J56" s="80">
+        <v>1770</v>
+      </c>
       <c r="K56" s="55"/>
       <c r="L56" s="73"/>
       <c r="M56" s="73"/>
       <c r="P56" s="6"/>
       <c r="R56" s="13"/>
       <c r="S56" s="10"/>
       <c r="T56" s="10"/>
       <c r="U56" s="10"/>
       <c r="V56" s="10"/>
       <c r="W56" s="11"/>
     </row>
     <row r="57" spans="1:23" s="9" customFormat="1">
       <c r="A57" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B57" s="80">
         <v>4</v>
       </c>
       <c r="C57" s="80">
         <v>8</v>
       </c>
       <c r="D57" s="80">
         <v>11</v>
       </c>
       <c r="E57" s="80">
         <v>14</v>
       </c>
       <c r="F57" s="80">
         <v>17</v>
       </c>
       <c r="G57" s="80">
         <v>20</v>
       </c>
       <c r="H57" s="80">
         <v>23</v>
       </c>
       <c r="I57" s="80">
         <v>26</v>
       </c>
-      <c r="J57" s="73"/>
+      <c r="J57" s="80">
+        <v>29</v>
+      </c>
       <c r="K57" s="55"/>
       <c r="L57" s="73"/>
       <c r="M57" s="73"/>
       <c r="P57" s="6"/>
       <c r="R57" s="13"/>
       <c r="S57" s="10"/>
       <c r="T57" s="10"/>
       <c r="U57" s="10"/>
       <c r="V57" s="10"/>
       <c r="W57" s="11"/>
     </row>
     <row r="58" spans="1:23" s="9" customFormat="1">
       <c r="A58" s="86" t="s">
         <v>92</v>
       </c>
       <c r="B58" s="80">
         <v>12</v>
       </c>
       <c r="C58" s="80">
         <v>29</v>
       </c>
       <c r="D58" s="80">
         <v>46</v>
       </c>
       <c r="E58" s="80">
         <v>64</v>
       </c>
       <c r="F58" s="80">
         <v>85</v>
       </c>
       <c r="G58" s="80">
         <v>104</v>
       </c>
       <c r="H58" s="80">
         <v>119</v>
       </c>
       <c r="I58" s="80">
         <v>134</v>
       </c>
-      <c r="J58" s="73"/>
+      <c r="J58" s="80">
+        <v>154</v>
+      </c>
       <c r="K58" s="55"/>
       <c r="L58" s="73"/>
       <c r="M58" s="73"/>
       <c r="P58" s="6"/>
       <c r="R58" s="13"/>
       <c r="S58" s="10"/>
       <c r="T58" s="10"/>
       <c r="U58" s="10"/>
       <c r="V58" s="10"/>
       <c r="W58" s="11"/>
     </row>
     <row r="59" spans="1:23" s="9" customFormat="1">
       <c r="A59" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="80">
         <v>2</v>
       </c>
       <c r="C59" s="80">
         <v>4</v>
       </c>
       <c r="D59" s="80">
         <v>6</v>
       </c>
       <c r="E59" s="80">
         <v>8</v>
       </c>
       <c r="F59" s="80">
         <v>11</v>
       </c>
       <c r="G59" s="80">
         <v>15</v>
       </c>
       <c r="H59" s="80">
         <v>19</v>
       </c>
       <c r="I59" s="80">
         <v>23</v>
       </c>
-      <c r="J59" s="73"/>
+      <c r="J59" s="80">
+        <v>28</v>
+      </c>
       <c r="K59" s="55"/>
       <c r="L59" s="73"/>
       <c r="M59" s="73"/>
       <c r="P59" s="6"/>
       <c r="R59" s="13"/>
       <c r="S59" s="10"/>
       <c r="T59" s="10"/>
       <c r="U59" s="10"/>
       <c r="V59" s="10"/>
       <c r="W59" s="11"/>
     </row>
     <row r="60" spans="1:23" s="9" customFormat="1" ht="59.25" customHeight="1">
       <c r="A60" s="88" t="s">
         <v>95</v>
       </c>
       <c r="B60" s="80">
         <v>39</v>
       </c>
       <c r="C60" s="80">
         <v>96</v>
       </c>
       <c r="D60" s="80">
         <v>114</v>
       </c>
       <c r="E60" s="80">
         <v>131</v>
       </c>
       <c r="F60" s="80">
         <v>147</v>
       </c>
       <c r="G60" s="80">
         <v>162</v>
       </c>
       <c r="H60" s="80">
         <v>178</v>
       </c>
       <c r="I60" s="80">
         <v>208</v>
       </c>
-      <c r="J60" s="55"/>
+      <c r="J60" s="80">
+        <v>235</v>
+      </c>
       <c r="K60" s="55"/>
       <c r="L60" s="73"/>
       <c r="M60" s="73"/>
       <c r="P60" s="6"/>
       <c r="R60" s="8"/>
       <c r="S60" s="10"/>
       <c r="T60" s="10"/>
       <c r="U60" s="10"/>
       <c r="V60" s="10"/>
       <c r="W60" s="11"/>
     </row>
     <row r="61" spans="1:23" s="9" customFormat="1">
       <c r="A61" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B61" s="80">
         <v>29</v>
       </c>
       <c r="C61" s="80">
         <v>76</v>
       </c>
       <c r="D61" s="80">
         <v>84</v>
       </c>
       <c r="E61" s="80">
         <v>92</v>
       </c>
       <c r="F61" s="80">
         <v>99</v>
       </c>
       <c r="G61" s="80">
         <v>105</v>
       </c>
       <c r="H61" s="80">
         <v>113</v>
       </c>
       <c r="I61" s="80">
         <v>126</v>
       </c>
-      <c r="J61" s="73"/>
+      <c r="J61" s="80">
+        <v>137</v>
+      </c>
       <c r="K61" s="55"/>
       <c r="L61" s="73"/>
       <c r="M61" s="73"/>
       <c r="P61" s="6"/>
       <c r="R61" s="13"/>
       <c r="S61" s="10"/>
       <c r="T61" s="10"/>
       <c r="U61" s="10"/>
       <c r="V61" s="10"/>
       <c r="W61" s="11"/>
     </row>
     <row r="62" spans="1:23" s="9" customFormat="1">
       <c r="A62" s="86" t="s">
         <v>93</v>
       </c>
       <c r="B62" s="80">
         <v>1</v>
       </c>
       <c r="C62" s="80">
         <v>2</v>
       </c>
       <c r="D62" s="80">
         <v>3</v>
       </c>
       <c r="E62" s="80">
         <v>4</v>
       </c>
       <c r="F62" s="80">
         <v>5</v>
       </c>
       <c r="G62" s="80">
         <v>6</v>
       </c>
       <c r="H62" s="80">
         <v>7</v>
       </c>
       <c r="I62" s="80">
         <v>8</v>
       </c>
-      <c r="J62" s="73"/>
+      <c r="J62" s="80">
+        <v>9</v>
+      </c>
       <c r="K62" s="55"/>
       <c r="L62" s="73"/>
       <c r="M62" s="73"/>
       <c r="P62" s="6"/>
       <c r="R62" s="13"/>
       <c r="S62" s="10"/>
       <c r="T62" s="10"/>
       <c r="U62" s="10"/>
       <c r="V62" s="10"/>
       <c r="W62" s="11"/>
     </row>
     <row r="63" spans="1:23" s="9" customFormat="1">
       <c r="A63" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B63" s="80">
         <v>9</v>
       </c>
       <c r="C63" s="80">
         <v>18</v>
       </c>
       <c r="D63" s="80">
         <v>27</v>
       </c>
       <c r="E63" s="80">
         <v>35</v>
       </c>
       <c r="F63" s="80">
         <v>43</v>
       </c>
       <c r="G63" s="80">
         <v>51</v>
       </c>
       <c r="H63" s="80">
         <v>58</v>
       </c>
       <c r="I63" s="80">
         <v>74</v>
       </c>
-      <c r="J63" s="73"/>
+      <c r="J63" s="80">
+        <v>89</v>
+      </c>
       <c r="K63" s="55"/>
       <c r="L63" s="73"/>
       <c r="M63" s="73"/>
       <c r="P63" s="6"/>
       <c r="R63" s="13"/>
       <c r="S63" s="10"/>
       <c r="T63" s="10"/>
       <c r="U63" s="10"/>
       <c r="V63" s="10"/>
       <c r="W63" s="11"/>
     </row>
     <row r="64" spans="1:23" s="9" customFormat="1" ht="36.75" customHeight="1">
       <c r="A64" s="88" t="s">
         <v>96</v>
       </c>
       <c r="B64" s="80">
         <v>104</v>
       </c>
       <c r="C64" s="80">
         <v>702</v>
       </c>
       <c r="D64" s="80">
         <v>1333</v>
       </c>
       <c r="E64" s="80">
         <v>1658</v>
       </c>
       <c r="F64" s="80">
         <v>1715</v>
       </c>
       <c r="G64" s="80">
         <v>1772</v>
       </c>
       <c r="H64" s="80">
         <v>4184</v>
       </c>
       <c r="I64" s="80">
         <v>5266</v>
       </c>
-      <c r="J64" s="55"/>
+      <c r="J64" s="80">
+        <v>5306</v>
+      </c>
       <c r="K64" s="55"/>
       <c r="L64" s="73"/>
       <c r="M64" s="73"/>
       <c r="P64" s="6"/>
       <c r="R64" s="4"/>
       <c r="S64" s="10"/>
       <c r="T64" s="10"/>
       <c r="U64" s="10"/>
       <c r="V64" s="10"/>
       <c r="W64" s="11"/>
     </row>
     <row r="65" spans="1:23" s="9" customFormat="1">
       <c r="A65" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="80">
         <v>82</v>
       </c>
       <c r="C65" s="80">
         <v>378</v>
       </c>
       <c r="D65" s="80">
         <v>675</v>
       </c>
       <c r="E65" s="80">
         <v>972</v>
       </c>
       <c r="F65" s="80">
         <v>1007</v>
       </c>
       <c r="G65" s="80">
         <v>1042</v>
       </c>
       <c r="H65" s="80">
         <v>1077</v>
       </c>
       <c r="I65" s="80">
         <v>1109</v>
       </c>
-      <c r="J65" s="73"/>
+      <c r="J65" s="80">
+        <v>1141</v>
+      </c>
       <c r="K65" s="55"/>
       <c r="L65" s="73"/>
       <c r="M65" s="73"/>
       <c r="P65" s="6"/>
       <c r="R65" s="12"/>
       <c r="S65" s="10"/>
       <c r="T65" s="10"/>
       <c r="U65" s="10"/>
       <c r="V65" s="10"/>
       <c r="W65" s="11"/>
     </row>
     <row r="66" spans="1:23" s="9" customFormat="1">
       <c r="A66" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B66" s="80">
         <v>16</v>
       </c>
       <c r="C66" s="80">
         <v>31</v>
       </c>
       <c r="D66" s="80">
         <v>47</v>
       </c>
       <c r="E66" s="80">
         <v>63</v>
       </c>
       <c r="F66" s="80">
         <v>78</v>
       </c>
       <c r="G66" s="80">
         <v>94</v>
       </c>
       <c r="H66" s="80">
         <v>94</v>
       </c>
       <c r="I66" s="80">
         <v>94</v>
       </c>
-      <c r="J66" s="73"/>
+      <c r="J66" s="80">
+        <v>94</v>
+      </c>
       <c r="K66" s="55"/>
       <c r="L66" s="73"/>
       <c r="M66" s="73"/>
       <c r="P66" s="6"/>
       <c r="R66" s="12"/>
       <c r="S66" s="10"/>
       <c r="T66" s="10"/>
       <c r="U66" s="10"/>
       <c r="V66" s="10"/>
       <c r="W66" s="11"/>
     </row>
     <row r="67" spans="1:23" s="9" customFormat="1">
       <c r="A67" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="80">
         <v>3</v>
       </c>
       <c r="C67" s="80">
         <v>6</v>
       </c>
       <c r="D67" s="80">
         <v>9</v>
       </c>
       <c r="E67" s="80">
         <v>12</v>
       </c>
       <c r="F67" s="80">
         <v>15</v>
       </c>
       <c r="G67" s="80">
         <v>18</v>
       </c>
       <c r="H67" s="80">
         <v>18</v>
       </c>
       <c r="I67" s="80">
         <v>18</v>
       </c>
-      <c r="J67" s="73"/>
+      <c r="J67" s="80">
+        <v>18</v>
+      </c>
       <c r="K67" s="55"/>
       <c r="L67" s="73"/>
       <c r="M67" s="73"/>
       <c r="P67" s="6"/>
       <c r="R67" s="12"/>
       <c r="S67" s="10"/>
       <c r="T67" s="10"/>
       <c r="U67" s="10"/>
       <c r="V67" s="10"/>
       <c r="W67" s="11"/>
     </row>
     <row r="68" spans="1:23" s="9" customFormat="1">
       <c r="A68" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C68" s="80">
         <v>272</v>
       </c>
       <c r="D68" s="80">
         <v>578</v>
       </c>
       <c r="E68" s="80">
         <v>578</v>
       </c>
       <c r="F68" s="80">
         <v>578</v>
       </c>
       <c r="G68" s="80">
         <v>578</v>
       </c>
       <c r="H68" s="80">
         <v>2951</v>
       </c>
       <c r="I68" s="80">
         <v>3993</v>
       </c>
-      <c r="J68" s="73"/>
+      <c r="J68" s="80">
+        <v>3993</v>
+      </c>
       <c r="K68" s="55"/>
       <c r="L68" s="73"/>
       <c r="M68" s="73"/>
       <c r="P68" s="6"/>
       <c r="R68" s="12"/>
       <c r="S68" s="10"/>
       <c r="T68" s="10"/>
       <c r="U68" s="10"/>
       <c r="V68" s="10"/>
       <c r="W68" s="11"/>
     </row>
     <row r="69" spans="1:23" s="9" customFormat="1">
       <c r="A69" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B69" s="80">
         <v>4</v>
       </c>
       <c r="C69" s="80">
         <v>14</v>
       </c>
       <c r="D69" s="80">
         <v>24</v>
       </c>
       <c r="E69" s="80">
         <v>34</v>
       </c>
       <c r="F69" s="80">
         <v>37</v>
       </c>
       <c r="G69" s="80">
         <v>41</v>
       </c>
       <c r="H69" s="80">
         <v>44</v>
       </c>
       <c r="I69" s="80">
         <v>52</v>
       </c>
-      <c r="J69" s="73"/>
+      <c r="J69" s="80">
+        <v>60</v>
+      </c>
       <c r="K69" s="55"/>
       <c r="L69" s="73"/>
       <c r="M69" s="73"/>
       <c r="P69" s="6"/>
       <c r="R69" s="12"/>
       <c r="S69" s="10"/>
       <c r="T69" s="10"/>
       <c r="U69" s="10"/>
       <c r="V69" s="10"/>
       <c r="W69" s="11"/>
     </row>
     <row r="70" spans="1:23" s="9" customFormat="1" ht="34.5">
       <c r="A70" s="89" t="s">
         <v>102</v>
       </c>
       <c r="B70" s="80">
         <v>101</v>
       </c>
       <c r="C70" s="80">
         <v>684</v>
       </c>
       <c r="D70" s="80">
         <v>1300</v>
       </c>
       <c r="E70" s="80">
         <v>1610</v>
       </c>
       <c r="F70" s="80">
         <v>1654</v>
       </c>
       <c r="G70" s="80">
         <v>1698</v>
       </c>
       <c r="H70" s="80">
         <v>4099</v>
       </c>
       <c r="I70" s="80">
         <v>5172</v>
       </c>
-      <c r="J70" s="55"/>
+      <c r="J70" s="80">
+        <v>5203</v>
+      </c>
       <c r="K70" s="55"/>
       <c r="L70" s="73"/>
       <c r="M70" s="73"/>
       <c r="P70" s="6"/>
       <c r="R70" s="7"/>
       <c r="S70" s="10"/>
       <c r="T70" s="10"/>
       <c r="U70" s="10"/>
       <c r="V70" s="10"/>
       <c r="W70" s="11"/>
     </row>
     <row r="71" spans="1:23" s="9" customFormat="1">
       <c r="A71" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B71" s="80">
         <v>82</v>
       </c>
       <c r="C71" s="80">
         <v>366</v>
       </c>
       <c r="D71" s="80">
         <v>651</v>
       </c>
       <c r="E71" s="80">
         <v>936</v>
       </c>
       <c r="F71" s="80">
         <v>960</v>
       </c>
       <c r="G71" s="80">
         <v>985</v>
       </c>
       <c r="H71" s="80">
         <v>1010</v>
       </c>
       <c r="I71" s="80">
         <v>1033</v>
       </c>
-      <c r="J71" s="73"/>
+      <c r="J71" s="80">
+        <v>1056</v>
+      </c>
       <c r="K71" s="55"/>
       <c r="L71" s="73"/>
       <c r="M71" s="73"/>
       <c r="P71" s="6"/>
       <c r="R71" s="13"/>
       <c r="S71" s="10"/>
       <c r="T71" s="10"/>
       <c r="U71" s="10"/>
       <c r="V71" s="10"/>
       <c r="W71" s="11"/>
     </row>
     <row r="72" spans="1:23" s="9" customFormat="1">
       <c r="A72" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B72" s="80">
         <v>16</v>
       </c>
       <c r="C72" s="80">
         <v>31</v>
       </c>
       <c r="D72" s="80">
         <v>47</v>
       </c>
       <c r="E72" s="80">
         <v>63</v>
       </c>
       <c r="F72" s="80">
         <v>78</v>
       </c>
       <c r="G72" s="80">
         <v>94</v>
       </c>
       <c r="H72" s="80">
         <v>94</v>
       </c>
       <c r="I72" s="80">
         <v>94</v>
       </c>
-      <c r="J72" s="73"/>
+      <c r="J72" s="80">
+        <v>94</v>
+      </c>
       <c r="K72" s="55"/>
       <c r="L72" s="73"/>
       <c r="M72" s="73"/>
       <c r="P72" s="6"/>
       <c r="R72" s="13"/>
       <c r="S72" s="10"/>
       <c r="T72" s="10"/>
       <c r="U72" s="10"/>
       <c r="V72" s="10"/>
       <c r="W72" s="11"/>
     </row>
     <row r="73" spans="1:23" s="9" customFormat="1">
       <c r="A73" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B73" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="80">
         <v>272</v>
       </c>
       <c r="D73" s="80">
         <v>578</v>
       </c>
       <c r="E73" s="80">
         <v>578</v>
       </c>
       <c r="F73" s="80">
         <v>578</v>
       </c>
       <c r="G73" s="80">
         <v>578</v>
       </c>
       <c r="H73" s="80">
         <v>2951</v>
       </c>
       <c r="I73" s="80">
         <v>3993</v>
       </c>
-      <c r="J73" s="73"/>
+      <c r="J73" s="80">
+        <v>3993</v>
+      </c>
       <c r="K73" s="55"/>
       <c r="L73" s="73"/>
       <c r="M73" s="73"/>
       <c r="P73" s="6"/>
       <c r="R73" s="13"/>
       <c r="S73" s="10"/>
       <c r="T73" s="10"/>
       <c r="U73" s="10"/>
       <c r="V73" s="10"/>
       <c r="W73" s="11"/>
     </row>
     <row r="74" spans="1:23" s="9" customFormat="1">
       <c r="A74" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B74" s="80">
         <v>4</v>
       </c>
       <c r="C74" s="80">
         <v>14</v>
       </c>
       <c r="D74" s="80">
         <v>24</v>
       </c>
       <c r="E74" s="80">
         <v>34</v>
       </c>
       <c r="F74" s="80">
         <v>37</v>
       </c>
       <c r="G74" s="80">
         <v>41</v>
       </c>
       <c r="H74" s="80">
         <v>44</v>
       </c>
       <c r="I74" s="80">
         <v>52</v>
       </c>
-      <c r="J74" s="73"/>
+      <c r="J74" s="80">
+        <v>60</v>
+      </c>
       <c r="K74" s="55"/>
       <c r="L74" s="73"/>
       <c r="M74" s="73"/>
       <c r="P74" s="6"/>
       <c r="R74" s="13"/>
       <c r="S74" s="10"/>
       <c r="T74" s="10"/>
       <c r="U74" s="10"/>
       <c r="V74" s="10"/>
       <c r="W74" s="11"/>
     </row>
     <row r="75" spans="1:23" s="9" customFormat="1" ht="21.75" customHeight="1">
       <c r="A75" s="89" t="s">
         <v>103</v>
       </c>
       <c r="B75" s="80">
         <v>3</v>
       </c>
       <c r="C75" s="80">
         <v>18</v>
       </c>
       <c r="D75" s="80">
         <v>33</v>
       </c>
       <c r="E75" s="80">
         <v>48</v>
       </c>
       <c r="F75" s="80">
         <v>61</v>
       </c>
       <c r="G75" s="80">
         <v>75</v>
       </c>
       <c r="H75" s="80">
         <v>85</v>
       </c>
       <c r="I75" s="80">
         <v>94</v>
       </c>
-      <c r="J75" s="55"/>
+      <c r="J75" s="80">
+        <v>104</v>
+      </c>
       <c r="K75" s="55"/>
       <c r="L75" s="73"/>
       <c r="M75" s="73"/>
       <c r="P75" s="6"/>
       <c r="R75" s="7"/>
       <c r="S75" s="10"/>
       <c r="T75" s="10"/>
       <c r="U75" s="10"/>
       <c r="V75" s="10"/>
       <c r="W75" s="11"/>
     </row>
     <row r="76" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
       <c r="A76" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C76" s="80">
         <v>12</v>
       </c>
       <c r="D76" s="80">
         <v>24</v>
       </c>
       <c r="E76" s="80">
         <v>36</v>
       </c>
       <c r="F76" s="80">
         <v>46</v>
       </c>
       <c r="G76" s="80">
         <v>57</v>
       </c>
       <c r="H76" s="80">
         <v>67</v>
       </c>
       <c r="I76" s="80">
         <v>76</v>
       </c>
-      <c r="J76" s="73"/>
+      <c r="J76" s="80">
+        <v>86</v>
+      </c>
       <c r="K76" s="55"/>
       <c r="L76" s="73"/>
       <c r="M76" s="73"/>
       <c r="P76" s="6"/>
       <c r="R76" s="13"/>
       <c r="S76" s="10"/>
       <c r="T76" s="10"/>
       <c r="U76" s="10"/>
       <c r="V76" s="10"/>
       <c r="W76" s="11"/>
     </row>
     <row r="77" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
       <c r="A77" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B77" s="80">
         <v>3</v>
       </c>
       <c r="C77" s="84">
         <v>6</v>
       </c>
       <c r="D77" s="80">
         <v>9</v>
       </c>
       <c r="E77" s="80">
         <v>12</v>
       </c>
       <c r="F77" s="80">
         <v>15</v>
       </c>
       <c r="G77" s="80">
         <v>18</v>
       </c>
       <c r="H77" s="80">
         <v>18</v>
       </c>
       <c r="I77" s="80">
         <v>18</v>
       </c>
-      <c r="J77" s="73"/>
+      <c r="J77" s="80">
+        <v>18</v>
+      </c>
       <c r="K77" s="55"/>
       <c r="L77" s="73"/>
       <c r="M77" s="73"/>
       <c r="P77" s="6"/>
       <c r="R77" s="13"/>
       <c r="S77" s="10"/>
       <c r="T77" s="10"/>
       <c r="U77" s="10"/>
       <c r="V77" s="10"/>
       <c r="W77" s="11"/>
     </row>
     <row r="78" spans="1:23" s="9" customFormat="1" ht="36.75" customHeight="1">
       <c r="A78" s="88" t="s">
         <v>97</v>
       </c>
       <c r="B78" s="80">
         <v>2</v>
       </c>
       <c r="C78" s="80">
         <v>5</v>
       </c>
       <c r="D78" s="80">
         <v>7</v>
       </c>
       <c r="E78" s="80">
         <v>9</v>
       </c>
       <c r="F78" s="80">
         <v>11</v>
       </c>
       <c r="G78" s="80">
         <v>14</v>
       </c>
       <c r="H78" s="80">
         <v>14</v>
       </c>
       <c r="I78" s="80">
         <v>14</v>
       </c>
-      <c r="J78" s="55"/>
+      <c r="J78" s="80">
+        <v>14</v>
+      </c>
       <c r="K78" s="55"/>
       <c r="L78" s="73"/>
       <c r="M78" s="73"/>
       <c r="P78" s="6"/>
       <c r="R78" s="4"/>
       <c r="S78" s="10"/>
       <c r="T78" s="10"/>
       <c r="U78" s="10"/>
       <c r="V78" s="10"/>
       <c r="W78" s="11"/>
     </row>
     <row r="79" spans="1:23" s="9" customFormat="1">
       <c r="A79" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B79" s="80">
         <v>2</v>
       </c>
       <c r="C79" s="80">
         <v>5</v>
       </c>
       <c r="D79" s="80">
         <v>7</v>
       </c>
       <c r="E79" s="80">
         <v>9</v>
       </c>
       <c r="F79" s="80">
         <v>11</v>
       </c>
       <c r="G79" s="80">
         <v>14</v>
       </c>
       <c r="H79" s="80">
         <v>14</v>
       </c>
       <c r="I79" s="80">
         <v>14</v>
       </c>
-      <c r="J79" s="55"/>
+      <c r="J79" s="80">
+        <v>14</v>
+      </c>
       <c r="K79" s="55"/>
       <c r="L79" s="73"/>
       <c r="M79" s="73"/>
       <c r="P79" s="6"/>
       <c r="R79" s="12"/>
       <c r="S79" s="10"/>
       <c r="T79" s="10"/>
       <c r="U79" s="10"/>
       <c r="V79" s="10"/>
       <c r="W79" s="11"/>
     </row>
     <row r="80" spans="1:23" s="9" customFormat="1" ht="22.5">
       <c r="A80" s="60" t="s">
         <v>9</v>
       </c>
       <c r="B80" s="72">
         <v>2</v>
       </c>
       <c r="C80" s="72">
         <v>5</v>
       </c>
       <c r="D80" s="72">
         <v>7</v>
       </c>
       <c r="E80" s="72">
         <v>9</v>
       </c>
       <c r="F80" s="72">
         <v>11</v>
       </c>
       <c r="G80" s="72">
         <v>14</v>
       </c>
       <c r="H80" s="72">
         <v>14</v>
       </c>
       <c r="I80" s="80">
         <v>14</v>
       </c>
-      <c r="J80" s="55"/>
+      <c r="J80" s="80">
+        <v>14</v>
+      </c>
       <c r="K80" s="55"/>
       <c r="L80" s="73"/>
       <c r="M80" s="73"/>
       <c r="P80" s="6"/>
       <c r="R80" s="7"/>
       <c r="S80" s="10"/>
       <c r="T80" s="10"/>
       <c r="U80" s="10"/>
       <c r="V80" s="10"/>
       <c r="W80" s="11"/>
     </row>
     <row r="81" spans="1:23" s="9" customFormat="1">
       <c r="A81" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B81" s="72">
         <v>2</v>
       </c>
       <c r="C81" s="72">
         <v>5</v>
       </c>
       <c r="D81" s="72">
         <v>7</v>
       </c>
       <c r="E81" s="72">
         <v>9</v>
       </c>
       <c r="F81" s="72">
         <v>11</v>
       </c>
       <c r="G81" s="72">
         <v>14</v>
       </c>
       <c r="H81" s="72">
         <v>14</v>
       </c>
       <c r="I81" s="80">
         <v>14</v>
       </c>
-      <c r="J81" s="73"/>
+      <c r="J81" s="80">
+        <v>14</v>
+      </c>
       <c r="K81" s="55"/>
       <c r="L81" s="73"/>
       <c r="M81" s="73"/>
       <c r="R81" s="13"/>
       <c r="S81" s="10"/>
       <c r="T81" s="10"/>
       <c r="U81" s="10"/>
       <c r="V81" s="10"/>
       <c r="W81" s="11"/>
     </row>
     <row r="82" spans="1:23" s="9" customFormat="1">
       <c r="A82" s="60" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="72">
         <v>1169</v>
       </c>
       <c r="C82" s="72">
         <v>2345</v>
       </c>
       <c r="D82" s="72">
         <v>3521</v>
       </c>
       <c r="E82" s="72">
         <v>4698</v>
       </c>
       <c r="F82" s="72">
         <v>5857</v>
       </c>
       <c r="G82" s="72">
         <v>7016</v>
       </c>
       <c r="H82" s="72">
         <v>8105</v>
       </c>
       <c r="I82" s="80">
         <v>9219</v>
       </c>
-      <c r="J82" s="55"/>
+      <c r="J82" s="80">
+        <v>10333</v>
+      </c>
       <c r="K82" s="55"/>
       <c r="L82" s="73"/>
       <c r="M82" s="73"/>
       <c r="R82" s="4"/>
       <c r="S82" s="10"/>
       <c r="T82" s="10"/>
       <c r="U82" s="10"/>
       <c r="V82" s="10"/>
       <c r="W82" s="11"/>
     </row>
     <row r="83" spans="1:23" s="9" customFormat="1">
       <c r="A83" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="80">
         <v>142</v>
       </c>
       <c r="C83" s="80">
         <v>295</v>
       </c>
       <c r="D83" s="80">
         <v>447</v>
       </c>
       <c r="E83" s="80">
         <v>600</v>
       </c>
       <c r="F83" s="80">
         <v>728</v>
       </c>
       <c r="G83" s="80">
         <v>857</v>
       </c>
       <c r="H83" s="80">
         <v>1172</v>
       </c>
       <c r="I83" s="80">
         <v>1492</v>
       </c>
-      <c r="J83" s="73"/>
+      <c r="J83" s="80">
+        <v>1812</v>
+      </c>
       <c r="K83" s="55"/>
       <c r="L83" s="73"/>
       <c r="M83" s="73"/>
       <c r="R83" s="12"/>
       <c r="S83" s="10"/>
       <c r="T83" s="10"/>
       <c r="U83" s="10"/>
       <c r="V83" s="10"/>
       <c r="W83" s="11"/>
     </row>
     <row r="84" spans="1:23" s="9" customFormat="1">
       <c r="A84" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="80">
         <v>33</v>
       </c>
       <c r="C84" s="80">
         <v>65</v>
       </c>
       <c r="D84" s="80">
         <v>98</v>
       </c>
       <c r="E84" s="80">
         <v>131</v>
       </c>
       <c r="F84" s="80">
         <v>163</v>
       </c>
       <c r="G84" s="80">
         <v>196</v>
       </c>
       <c r="H84" s="80">
         <v>272</v>
       </c>
       <c r="I84" s="80">
         <v>349</v>
       </c>
-      <c r="J84" s="73"/>
+      <c r="J84" s="80">
+        <v>425</v>
+      </c>
       <c r="K84" s="55"/>
       <c r="L84" s="73"/>
       <c r="M84" s="73"/>
       <c r="R84" s="12"/>
       <c r="S84" s="10"/>
       <c r="T84" s="10"/>
       <c r="U84" s="10"/>
       <c r="V84" s="10"/>
       <c r="W84" s="11"/>
     </row>
     <row r="85" spans="1:23" s="9" customFormat="1">
       <c r="A85" s="87" t="s">
         <v>93</v>
       </c>
       <c r="B85" s="80">
         <v>98</v>
       </c>
       <c r="C85" s="80">
         <v>195</v>
       </c>
       <c r="D85" s="80">
         <v>293</v>
       </c>
       <c r="E85" s="80">
         <v>390</v>
       </c>
       <c r="F85" s="80">
         <v>488</v>
       </c>
       <c r="G85" s="80">
         <v>586</v>
       </c>
       <c r="H85" s="80">
         <v>634</v>
       </c>
       <c r="I85" s="80">
         <v>683</v>
       </c>
-      <c r="J85" s="73"/>
+      <c r="J85" s="80">
+        <v>731</v>
+      </c>
       <c r="K85" s="55"/>
       <c r="L85" s="73"/>
       <c r="M85" s="73"/>
       <c r="R85" s="12"/>
       <c r="S85" s="10"/>
       <c r="T85" s="10"/>
       <c r="U85" s="10"/>
       <c r="V85" s="10"/>
       <c r="W85" s="11"/>
     </row>
     <row r="86" spans="1:23" s="9" customFormat="1">
       <c r="A86" s="87" t="s">
         <v>84</v>
       </c>
       <c r="B86" s="80">
         <v>183</v>
       </c>
       <c r="C86" s="80">
         <v>365</v>
       </c>
       <c r="D86" s="80">
         <v>548</v>
       </c>
       <c r="E86" s="80">
         <v>731</v>
       </c>
       <c r="F86" s="80">
         <v>917</v>
       </c>
       <c r="G86" s="80">
         <v>1102</v>
       </c>
       <c r="H86" s="80">
         <v>1238</v>
       </c>
       <c r="I86" s="80">
         <v>1393</v>
       </c>
-      <c r="J86" s="73"/>
+      <c r="J86" s="80">
+        <v>1549</v>
+      </c>
       <c r="K86" s="55"/>
       <c r="L86" s="73"/>
       <c r="M86" s="73"/>
       <c r="R86" s="12"/>
       <c r="S86" s="10"/>
       <c r="T86" s="10"/>
       <c r="U86" s="10"/>
       <c r="V86" s="10"/>
       <c r="W86" s="11"/>
     </row>
     <row r="87" spans="1:23" s="9" customFormat="1">
       <c r="A87" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B87" s="80">
         <v>140</v>
       </c>
       <c r="C87" s="80">
         <v>279</v>
       </c>
       <c r="D87" s="80">
         <v>419</v>
       </c>
       <c r="E87" s="80">
         <v>558</v>
       </c>
       <c r="F87" s="80">
         <v>698</v>
       </c>
       <c r="G87" s="80">
         <v>837</v>
       </c>
       <c r="H87" s="80">
         <v>907</v>
       </c>
       <c r="I87" s="80">
         <v>977</v>
       </c>
-      <c r="J87" s="73"/>
+      <c r="J87" s="80">
+        <v>1047</v>
+      </c>
       <c r="K87" s="55"/>
       <c r="L87" s="73"/>
       <c r="M87" s="73"/>
       <c r="R87" s="12"/>
       <c r="S87" s="10"/>
       <c r="T87" s="10"/>
       <c r="U87" s="10"/>
       <c r="V87" s="10"/>
       <c r="W87" s="11"/>
     </row>
     <row r="88" spans="1:23" s="9" customFormat="1">
       <c r="A88" s="87" t="s">
         <v>99</v>
       </c>
       <c r="B88" s="80">
         <v>122</v>
       </c>
       <c r="C88" s="80">
         <v>244</v>
       </c>
       <c r="D88" s="80">
         <v>367</v>
       </c>
       <c r="E88" s="80">
         <v>489</v>
       </c>
       <c r="F88" s="80">
         <v>611</v>
       </c>
       <c r="G88" s="80">
         <v>733</v>
       </c>
       <c r="H88" s="80">
         <v>793</v>
       </c>
       <c r="I88" s="80">
         <v>853</v>
       </c>
-      <c r="J88" s="73"/>
+      <c r="J88" s="80">
+        <v>913</v>
+      </c>
       <c r="K88" s="55"/>
       <c r="L88" s="73"/>
       <c r="M88" s="73"/>
       <c r="R88" s="12"/>
       <c r="S88" s="10"/>
       <c r="T88" s="10"/>
       <c r="U88" s="10"/>
       <c r="V88" s="10"/>
       <c r="W88" s="11"/>
     </row>
     <row r="89" spans="1:23" s="9" customFormat="1">
       <c r="A89" s="87" t="s">
         <v>86</v>
       </c>
       <c r="B89" s="80">
         <v>125</v>
       </c>
       <c r="C89" s="80">
         <v>250</v>
       </c>
       <c r="D89" s="80">
         <v>375</v>
       </c>
       <c r="E89" s="80">
         <v>500</v>
       </c>
       <c r="F89" s="80">
         <v>625</v>
       </c>
       <c r="G89" s="80">
         <v>750</v>
       </c>
       <c r="H89" s="80">
         <v>842</v>
       </c>
       <c r="I89" s="80">
         <v>933</v>
       </c>
-      <c r="J89" s="73"/>
+      <c r="J89" s="80">
+        <v>1024</v>
+      </c>
       <c r="K89" s="55"/>
       <c r="L89" s="73"/>
       <c r="M89" s="73"/>
       <c r="R89" s="12"/>
       <c r="S89" s="10"/>
       <c r="T89" s="10"/>
       <c r="U89" s="10"/>
       <c r="V89" s="10"/>
       <c r="W89" s="11"/>
     </row>
     <row r="90" spans="1:23" s="9" customFormat="1">
       <c r="A90" s="87" t="s">
         <v>92</v>
       </c>
       <c r="B90" s="80">
         <v>75</v>
       </c>
       <c r="C90" s="80">
         <v>151</v>
       </c>
       <c r="D90" s="80">
         <v>226</v>
       </c>
       <c r="E90" s="80">
         <v>302</v>
       </c>
       <c r="F90" s="80">
         <v>377</v>
       </c>
       <c r="G90" s="80">
         <v>452</v>
       </c>
       <c r="H90" s="80">
         <v>523</v>
       </c>
       <c r="I90" s="80">
         <v>594</v>
       </c>
-      <c r="J90" s="73"/>
+      <c r="J90" s="80">
+        <v>664</v>
+      </c>
       <c r="K90" s="55"/>
       <c r="L90" s="73"/>
       <c r="M90" s="73"/>
       <c r="R90" s="12"/>
       <c r="S90" s="10"/>
       <c r="T90" s="10"/>
       <c r="U90" s="10"/>
       <c r="V90" s="10"/>
       <c r="W90" s="11"/>
     </row>
     <row r="91" spans="1:23" s="9" customFormat="1">
       <c r="A91" s="87" t="s">
         <v>89</v>
       </c>
       <c r="B91" s="80">
         <v>189</v>
       </c>
       <c r="C91" s="80">
         <v>374</v>
       </c>
       <c r="D91" s="80">
         <v>560</v>
       </c>
       <c r="E91" s="80">
         <v>745</v>
       </c>
       <c r="F91" s="80">
         <v>935</v>
       </c>
       <c r="G91" s="80">
         <v>1125</v>
       </c>
       <c r="H91" s="80">
         <v>1291</v>
       </c>
       <c r="I91" s="80">
         <v>1456</v>
       </c>
-      <c r="J91" s="73"/>
+      <c r="J91" s="80">
+        <v>1622</v>
+      </c>
       <c r="K91" s="55"/>
       <c r="L91" s="73"/>
       <c r="M91" s="73"/>
       <c r="P91" s="6"/>
       <c r="R91" s="12"/>
       <c r="S91" s="10"/>
       <c r="T91" s="10"/>
       <c r="U91" s="10"/>
       <c r="V91" s="10"/>
       <c r="W91" s="11"/>
     </row>
     <row r="92" spans="1:23" s="9" customFormat="1">
       <c r="A92" s="87" t="s">
         <v>87</v>
       </c>
       <c r="B92" s="80">
         <v>63</v>
       </c>
       <c r="C92" s="80">
         <v>126</v>
       </c>
       <c r="D92" s="80">
         <v>189</v>
       </c>
       <c r="E92" s="80">
         <v>251</v>
       </c>
       <c r="F92" s="80">
         <v>314</v>
       </c>
       <c r="G92" s="80">
         <v>377</v>
       </c>
       <c r="H92" s="80">
         <v>433</v>
       </c>
       <c r="I92" s="80">
         <v>489</v>
       </c>
-      <c r="J92" s="73"/>
+      <c r="J92" s="80">
+        <v>546</v>
+      </c>
       <c r="K92" s="55"/>
       <c r="L92" s="73"/>
       <c r="M92" s="73"/>
       <c r="P92" s="6"/>
       <c r="R92" s="12"/>
       <c r="S92" s="10"/>
       <c r="T92" s="10"/>
       <c r="U92" s="10"/>
       <c r="V92" s="10"/>
       <c r="W92" s="11"/>
     </row>
     <row r="93" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
       <c r="A93" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="72">
         <v>3</v>
       </c>
       <c r="C93" s="72">
         <v>3</v>
       </c>
       <c r="D93" s="72">
         <v>3</v>
       </c>
       <c r="E93" s="72">
         <v>3</v>
       </c>
       <c r="F93" s="72">
         <v>4</v>
       </c>
       <c r="G93" s="72">
         <v>5</v>
       </c>
       <c r="H93" s="72">
         <v>5</v>
       </c>
       <c r="I93" s="80">
         <v>44</v>
       </c>
-      <c r="J93" s="55"/>
+      <c r="J93" s="80">
+        <v>83</v>
+      </c>
       <c r="K93" s="55"/>
       <c r="L93" s="73"/>
       <c r="M93" s="73"/>
       <c r="P93" s="6"/>
       <c r="R93" s="4"/>
       <c r="S93" s="10"/>
       <c r="T93" s="10"/>
       <c r="U93" s="10"/>
       <c r="V93" s="10"/>
       <c r="W93" s="11"/>
     </row>
     <row r="94" spans="1:23" s="9" customFormat="1">
       <c r="A94" s="87" t="s">
         <v>92</v>
       </c>
       <c r="B94" s="72">
         <v>3</v>
       </c>
       <c r="C94" s="72">
         <v>3</v>
       </c>
       <c r="D94" s="72">
         <v>3</v>
       </c>
       <c r="E94" s="72">
         <v>3</v>
       </c>
       <c r="F94" s="72">
         <v>4</v>
       </c>
       <c r="G94" s="72">
         <v>5</v>
       </c>
       <c r="H94" s="72">
         <v>5</v>
       </c>
       <c r="I94" s="80">
         <v>44</v>
       </c>
-      <c r="J94" s="73"/>
+      <c r="J94" s="80">
+        <v>83</v>
+      </c>
       <c r="K94" s="55"/>
       <c r="L94" s="73"/>
       <c r="M94" s="73"/>
       <c r="P94" s="6"/>
       <c r="R94" s="12"/>
       <c r="S94" s="10"/>
       <c r="T94" s="10"/>
       <c r="U94" s="10"/>
       <c r="V94" s="10"/>
       <c r="W94" s="11"/>
     </row>
     <row r="95" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
       <c r="A95" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="72">
         <v>10772</v>
       </c>
       <c r="C95" s="72">
         <v>17094</v>
       </c>
       <c r="D95" s="72">
         <v>23455</v>
       </c>
       <c r="E95" s="72">
         <v>30493</v>
       </c>
       <c r="F95" s="72">
         <v>47523</v>
       </c>
       <c r="G95" s="72">
         <v>61589</v>
       </c>
       <c r="H95" s="72">
         <v>66937</v>
       </c>
       <c r="I95" s="80">
         <v>69837</v>
       </c>
-      <c r="J95" s="55"/>
+      <c r="J95" s="80">
+        <v>74155</v>
+      </c>
       <c r="K95" s="55"/>
       <c r="L95" s="73"/>
       <c r="M95" s="73"/>
       <c r="P95" s="6"/>
       <c r="R95" s="4"/>
       <c r="S95" s="10"/>
       <c r="T95" s="10"/>
       <c r="U95" s="10"/>
       <c r="V95" s="10"/>
       <c r="W95" s="11"/>
     </row>
     <row r="96" spans="1:23" s="9" customFormat="1">
       <c r="A96" s="87" t="s">
         <v>93</v>
       </c>
       <c r="B96" s="80">
         <v>5972</v>
       </c>
       <c r="C96" s="80">
         <v>7162</v>
       </c>
       <c r="D96" s="80">
         <v>9923</v>
       </c>
       <c r="E96" s="80">
         <v>9923</v>
       </c>
       <c r="F96" s="80">
         <v>9923</v>
       </c>
       <c r="G96" s="80">
         <v>9923</v>
       </c>
       <c r="H96" s="80">
         <v>9923</v>
       </c>
       <c r="I96" s="80">
         <v>9923</v>
       </c>
-      <c r="J96" s="73"/>
+      <c r="J96" s="80">
+        <v>12363</v>
+      </c>
       <c r="K96" s="55"/>
       <c r="L96" s="73"/>
       <c r="M96" s="73"/>
       <c r="P96" s="6"/>
       <c r="R96" s="12"/>
       <c r="S96" s="10"/>
       <c r="T96" s="10"/>
       <c r="U96" s="10"/>
       <c r="V96" s="10"/>
       <c r="W96" s="11"/>
     </row>
     <row r="97" spans="1:23" s="9" customFormat="1">
       <c r="A97" s="87" t="s">
         <v>86</v>
       </c>
       <c r="B97" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C97" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D97" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E97" s="80">
         <v>4034</v>
       </c>
       <c r="F97" s="80">
         <v>17014</v>
       </c>
       <c r="G97" s="80">
         <v>29330</v>
       </c>
       <c r="H97" s="80">
         <v>29470</v>
       </c>
       <c r="I97" s="80">
         <v>29470</v>
       </c>
-      <c r="J97" s="73"/>
+      <c r="J97" s="80">
+        <v>29470</v>
+      </c>
       <c r="K97" s="55"/>
       <c r="L97" s="73"/>
       <c r="M97" s="73"/>
       <c r="P97" s="6"/>
       <c r="R97" s="12"/>
       <c r="S97" s="10"/>
       <c r="T97" s="10"/>
       <c r="U97" s="10"/>
       <c r="V97" s="10"/>
       <c r="W97" s="11"/>
     </row>
     <row r="98" spans="1:23" s="9" customFormat="1">
       <c r="A98" s="87" t="s">
         <v>89</v>
       </c>
       <c r="B98" s="80">
         <v>4800</v>
       </c>
       <c r="C98" s="80">
         <v>9932</v>
       </c>
       <c r="D98" s="80">
         <v>13532</v>
       </c>
       <c r="E98" s="80">
         <v>16536</v>
       </c>
       <c r="F98" s="80">
         <v>20586</v>
       </c>
       <c r="G98" s="80">
         <v>22336</v>
       </c>
       <c r="H98" s="80">
         <v>27544</v>
       </c>
       <c r="I98" s="80">
         <v>30444</v>
       </c>
-      <c r="J98" s="73"/>
+      <c r="J98" s="80">
+        <v>32322</v>
+      </c>
       <c r="K98" s="55"/>
       <c r="L98" s="73"/>
       <c r="M98" s="73"/>
       <c r="P98" s="6"/>
       <c r="R98" s="12"/>
       <c r="S98" s="10"/>
       <c r="T98" s="10"/>
       <c r="U98" s="10"/>
       <c r="V98" s="10"/>
       <c r="W98" s="11"/>
     </row>
     <row r="99" spans="1:23" s="9" customFormat="1" ht="56.25">
       <c r="A99" s="60" t="s">
         <v>41</v>
       </c>
       <c r="B99" s="72">
         <v>4809</v>
       </c>
       <c r="C99" s="72">
         <v>5692</v>
       </c>
       <c r="D99" s="72">
         <v>7072</v>
       </c>
       <c r="E99" s="72">
         <v>11106</v>
       </c>
       <c r="F99" s="72">
         <v>23930</v>
       </c>
       <c r="G99" s="72">
         <v>36130</v>
       </c>
       <c r="H99" s="72">
         <v>36130</v>
       </c>
       <c r="I99" s="80">
         <v>36130</v>
       </c>
-      <c r="J99" s="55"/>
+      <c r="J99" s="80">
+        <v>38130</v>
+      </c>
       <c r="K99" s="55"/>
       <c r="L99" s="73"/>
       <c r="M99" s="73"/>
       <c r="P99" s="6"/>
       <c r="R99" s="4"/>
       <c r="S99" s="10"/>
       <c r="T99" s="10"/>
       <c r="U99" s="10"/>
       <c r="V99" s="10"/>
       <c r="W99" s="11"/>
     </row>
     <row r="100" spans="1:23" s="9" customFormat="1">
       <c r="A100" s="87" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="80">
         <v>4809</v>
       </c>
       <c r="C100" s="80">
         <v>5692</v>
       </c>
       <c r="D100" s="80">
         <v>7072</v>
       </c>
       <c r="E100" s="80">
         <v>7072</v>
       </c>
       <c r="F100" s="80">
         <v>7072</v>
       </c>
       <c r="G100" s="80">
         <v>7072</v>
       </c>
       <c r="H100" s="80">
         <v>7072</v>
       </c>
       <c r="I100" s="80">
         <v>7072</v>
       </c>
-      <c r="J100" s="73"/>
+      <c r="J100" s="80">
+        <v>9072</v>
+      </c>
       <c r="K100" s="55"/>
       <c r="L100" s="73"/>
       <c r="M100" s="73"/>
       <c r="P100" s="6"/>
       <c r="R100" s="12"/>
       <c r="S100" s="10"/>
       <c r="T100" s="10"/>
       <c r="U100" s="10"/>
       <c r="V100" s="10"/>
       <c r="W100" s="11"/>
     </row>
     <row r="101" spans="1:23" s="9" customFormat="1">
       <c r="A101" s="87" t="s">
         <v>86</v>
       </c>
       <c r="B101" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C101" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D101" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E101" s="80">
         <v>4034</v>
       </c>
       <c r="F101" s="80">
         <v>16858</v>
       </c>
       <c r="G101" s="80">
         <v>29058</v>
       </c>
       <c r="H101" s="80">
         <v>29058</v>
       </c>
       <c r="I101" s="80">
         <v>29058</v>
       </c>
-      <c r="J101" s="73"/>
+      <c r="J101" s="80">
+        <v>29058</v>
+      </c>
       <c r="K101" s="55"/>
       <c r="L101" s="73"/>
       <c r="M101" s="73"/>
       <c r="P101" s="6"/>
       <c r="R101" s="12"/>
       <c r="S101" s="10"/>
       <c r="T101" s="10"/>
       <c r="U101" s="10"/>
       <c r="V101" s="10"/>
       <c r="W101" s="11"/>
     </row>
     <row r="102" spans="1:23" s="9" customFormat="1" ht="12" customHeight="1">
       <c r="A102" s="60" t="s">
         <v>13</v>
       </c>
       <c r="B102" s="85" t="s">
         <v>77</v>
       </c>
       <c r="C102" s="85" t="s">
         <v>77</v>
       </c>
       <c r="D102" s="85" t="s">
         <v>77</v>
       </c>
       <c r="E102" s="85" t="s">
         <v>77</v>
       </c>
       <c r="F102" s="72">
         <v>135</v>
       </c>
       <c r="G102" s="72">
         <v>269</v>
       </c>
       <c r="H102" s="72">
         <v>404</v>
       </c>
       <c r="I102" s="80">
         <v>778</v>
       </c>
-      <c r="J102" s="55"/>
+      <c r="J102" s="80">
+        <v>1151</v>
+      </c>
       <c r="K102" s="55"/>
       <c r="L102" s="73"/>
       <c r="M102" s="73"/>
       <c r="P102" s="6"/>
       <c r="R102" s="4"/>
       <c r="S102" s="10"/>
       <c r="T102" s="10"/>
       <c r="U102" s="10"/>
       <c r="V102" s="10"/>
       <c r="W102" s="11"/>
     </row>
     <row r="103" spans="1:23" s="9" customFormat="1">
       <c r="A103" s="87" t="s">
         <v>89</v>
       </c>
       <c r="B103" s="85" t="s">
         <v>77</v>
       </c>
       <c r="C103" s="85" t="s">
         <v>77</v>
       </c>
       <c r="D103" s="85" t="s">
         <v>77</v>
       </c>
       <c r="E103" s="85" t="s">
         <v>77</v>
       </c>
       <c r="F103" s="72">
         <v>135</v>
       </c>
       <c r="G103" s="72">
         <v>269</v>
       </c>
       <c r="H103" s="72">
         <v>404</v>
       </c>
       <c r="I103" s="80">
         <v>778</v>
       </c>
-      <c r="J103" s="73"/>
+      <c r="J103" s="80">
+        <v>1151</v>
+      </c>
       <c r="K103" s="73"/>
       <c r="L103" s="73"/>
       <c r="M103" s="73"/>
       <c r="P103" s="6"/>
       <c r="R103" s="12"/>
       <c r="S103" s="10"/>
       <c r="T103" s="10"/>
       <c r="U103" s="10"/>
       <c r="V103" s="10"/>
       <c r="W103" s="11"/>
     </row>
     <row r="104" spans="1:23" s="9" customFormat="1" ht="45" customHeight="1">
       <c r="A104" s="60" t="s">
         <v>14</v>
       </c>
       <c r="B104" s="72">
         <v>4102</v>
       </c>
       <c r="C104" s="72">
         <v>12715</v>
       </c>
       <c r="D104" s="72">
         <v>20889</v>
       </c>
       <c r="E104" s="72">
         <v>29829</v>
       </c>
       <c r="F104" s="72">
         <v>32077</v>
       </c>
       <c r="G104" s="72">
         <v>34710</v>
       </c>
       <c r="H104" s="72">
         <v>37364</v>
       </c>
       <c r="I104" s="80">
         <v>39562</v>
       </c>
-      <c r="J104" s="55"/>
+      <c r="J104" s="80">
+        <v>41466</v>
+      </c>
       <c r="K104" s="55"/>
       <c r="L104" s="73"/>
       <c r="M104" s="73"/>
       <c r="P104" s="6"/>
       <c r="R104" s="4"/>
       <c r="S104" s="10"/>
       <c r="T104" s="10"/>
       <c r="U104" s="10"/>
       <c r="V104" s="10"/>
       <c r="W104" s="11"/>
     </row>
     <row r="105" spans="1:23" s="9" customFormat="1">
       <c r="A105" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B105" s="80">
         <v>1529</v>
       </c>
       <c r="C105" s="80">
         <v>3668</v>
       </c>
       <c r="D105" s="80">
         <v>5366</v>
       </c>
       <c r="E105" s="80">
         <v>7832</v>
       </c>
       <c r="F105" s="80">
         <v>8807</v>
       </c>
       <c r="G105" s="80">
         <v>10169</v>
       </c>
       <c r="H105" s="80">
         <v>11555</v>
       </c>
       <c r="I105" s="80">
         <v>12728</v>
       </c>
-      <c r="J105" s="73"/>
+      <c r="J105" s="80">
+        <v>13607</v>
+      </c>
       <c r="K105" s="73"/>
       <c r="L105" s="73"/>
       <c r="M105" s="73"/>
       <c r="P105" s="6"/>
       <c r="R105" s="12"/>
       <c r="S105" s="10"/>
       <c r="T105" s="10"/>
       <c r="U105" s="10"/>
       <c r="V105" s="10"/>
       <c r="W105" s="11"/>
     </row>
     <row r="106" spans="1:23" s="9" customFormat="1">
       <c r="A106" s="87" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C106" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D106" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E106" s="81" t="s">
         <v>77</v>
       </c>
       <c r="F106" s="80">
         <v>50</v>
       </c>
       <c r="G106" s="80">
         <v>100</v>
       </c>
       <c r="H106" s="80">
         <v>150</v>
       </c>
       <c r="I106" s="80">
         <v>262</v>
       </c>
-      <c r="J106" s="73"/>
+      <c r="J106" s="80">
+        <v>373</v>
+      </c>
       <c r="K106" s="73"/>
       <c r="L106" s="73"/>
       <c r="M106" s="73"/>
       <c r="P106" s="6"/>
       <c r="R106" s="12"/>
       <c r="S106" s="10"/>
       <c r="T106" s="10"/>
       <c r="U106" s="10"/>
       <c r="V106" s="10"/>
       <c r="W106" s="11"/>
     </row>
     <row r="107" spans="1:23" s="9" customFormat="1">
       <c r="A107" s="87" t="s">
         <v>84</v>
       </c>
       <c r="B107" s="80">
         <v>2500</v>
       </c>
       <c r="C107" s="80">
         <v>8369</v>
       </c>
       <c r="D107" s="80">
         <v>14237</v>
       </c>
       <c r="E107" s="80">
         <v>20106</v>
       </c>
       <c r="F107" s="80">
         <v>20506</v>
       </c>
       <c r="G107" s="80">
         <v>20906</v>
       </c>
       <c r="H107" s="80">
         <v>21306</v>
       </c>
       <c r="I107" s="80">
         <v>21306</v>
       </c>
-      <c r="J107" s="73"/>
+      <c r="J107" s="80">
+        <v>21306</v>
+      </c>
       <c r="K107" s="73"/>
       <c r="L107" s="73"/>
       <c r="M107" s="73"/>
       <c r="P107" s="6"/>
       <c r="R107" s="12"/>
       <c r="S107" s="10"/>
       <c r="T107" s="10"/>
       <c r="U107" s="10"/>
       <c r="V107" s="10"/>
       <c r="W107" s="11"/>
     </row>
     <row r="108" spans="1:23" s="9" customFormat="1">
       <c r="A108" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B108" s="80">
         <v>67</v>
       </c>
       <c r="C108" s="80">
         <v>667</v>
       </c>
       <c r="D108" s="80">
         <v>1267</v>
       </c>
       <c r="E108" s="80">
         <v>1867</v>
       </c>
       <c r="F108" s="80">
         <v>2563</v>
       </c>
       <c r="G108" s="80">
         <v>3259</v>
       </c>
       <c r="H108" s="80">
         <v>3956</v>
       </c>
       <c r="I108" s="80">
         <v>4759</v>
       </c>
-      <c r="J108" s="73"/>
+      <c r="J108" s="80">
+        <v>5562</v>
+      </c>
       <c r="K108" s="73"/>
       <c r="L108" s="73"/>
       <c r="M108" s="73"/>
       <c r="P108" s="6"/>
       <c r="R108" s="12"/>
       <c r="S108" s="10"/>
       <c r="T108" s="10"/>
       <c r="U108" s="10"/>
       <c r="V108" s="10"/>
       <c r="W108" s="11"/>
     </row>
     <row r="109" spans="1:23" s="9" customFormat="1">
       <c r="A109" s="87" t="s">
         <v>86</v>
       </c>
       <c r="B109" s="85" t="s">
         <v>77</v>
       </c>
       <c r="C109" s="85" t="s">
         <v>77</v>
       </c>
       <c r="D109" s="85" t="s">
         <v>77</v>
       </c>
       <c r="E109" s="85" t="s">
         <v>77</v>
       </c>
       <c r="F109" s="85" t="s">
         <v>77</v>
       </c>
       <c r="G109" s="85" t="s">
         <v>77</v>
       </c>
       <c r="H109" s="85" t="s">
         <v>77</v>
       </c>
       <c r="I109" s="80">
         <v>31</v>
       </c>
-      <c r="J109" s="73"/>
+      <c r="J109" s="80">
+        <v>63</v>
+      </c>
       <c r="K109" s="73"/>
       <c r="L109" s="73"/>
       <c r="M109" s="73"/>
       <c r="P109" s="6"/>
       <c r="R109" s="12"/>
       <c r="S109" s="10"/>
       <c r="T109" s="10"/>
       <c r="U109" s="10"/>
       <c r="V109" s="10"/>
       <c r="W109" s="11"/>
     </row>
     <row r="110" spans="1:23" s="9" customFormat="1">
       <c r="A110" s="87" t="s">
         <v>87</v>
       </c>
       <c r="B110" s="80">
         <v>7</v>
       </c>
       <c r="C110" s="80">
         <v>12</v>
       </c>
       <c r="D110" s="80">
         <v>18</v>
       </c>
       <c r="E110" s="80">
         <v>24</v>
       </c>
       <c r="F110" s="80">
         <v>150</v>
       </c>
       <c r="G110" s="80">
         <v>276</v>
       </c>
       <c r="H110" s="80">
         <v>397</v>
       </c>
       <c r="I110" s="80">
         <v>476</v>
       </c>
-      <c r="J110" s="73"/>
+      <c r="J110" s="80">
+        <v>555</v>
+      </c>
       <c r="K110" s="73"/>
       <c r="L110" s="73"/>
       <c r="M110" s="73"/>
       <c r="P110" s="6"/>
       <c r="R110" s="12"/>
       <c r="S110" s="10"/>
       <c r="T110" s="10"/>
       <c r="U110" s="10"/>
       <c r="V110" s="10"/>
       <c r="W110" s="11"/>
     </row>
     <row r="111" spans="1:23" s="9" customFormat="1" ht="36" customHeight="1">
       <c r="A111" s="60" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="72">
         <v>5</v>
       </c>
       <c r="C111" s="72">
         <v>9.8000000000000007</v>
       </c>
       <c r="D111" s="72">
         <v>14.5</v>
       </c>
       <c r="E111" s="72">
         <v>19.3</v>
       </c>
       <c r="F111" s="72">
         <v>24</v>
       </c>
       <c r="G111" s="72">
         <v>28.8</v>
       </c>
       <c r="H111" s="72">
         <v>33.200000000000003</v>
       </c>
       <c r="I111" s="82">
         <v>37.6</v>
       </c>
-      <c r="J111" s="55"/>
+      <c r="J111" s="82">
+        <v>42</v>
+      </c>
       <c r="K111" s="55"/>
       <c r="L111" s="73"/>
       <c r="M111" s="73"/>
       <c r="P111" s="6"/>
       <c r="R111" s="4"/>
       <c r="S111" s="10"/>
       <c r="T111" s="10"/>
       <c r="U111" s="10"/>
       <c r="V111" s="10"/>
       <c r="W111" s="11"/>
     </row>
     <row r="112" spans="1:23" s="9" customFormat="1">
       <c r="A112" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B112" s="82">
         <v>3.5</v>
       </c>
       <c r="C112" s="82">
         <v>6.7</v>
       </c>
       <c r="D112" s="82">
         <v>9.9</v>
       </c>
       <c r="E112" s="82">
         <v>13.2</v>
       </c>
       <c r="F112" s="82">
         <v>16.399999999999999</v>
       </c>
       <c r="G112" s="82">
         <v>19.600000000000001</v>
       </c>
       <c r="H112" s="82">
         <v>24.1</v>
       </c>
       <c r="I112" s="82">
         <v>28.5</v>
       </c>
-      <c r="J112" s="74"/>
+      <c r="J112" s="82">
+        <v>32.9</v>
+      </c>
       <c r="K112" s="74"/>
       <c r="L112" s="73"/>
       <c r="M112" s="73"/>
       <c r="P112" s="6"/>
       <c r="R112" s="12"/>
       <c r="S112" s="10"/>
       <c r="T112" s="10"/>
       <c r="U112" s="10"/>
       <c r="V112" s="10"/>
       <c r="W112" s="11"/>
     </row>
     <row r="113" spans="1:23" s="9" customFormat="1">
       <c r="A113" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B113" s="82">
         <v>1.3</v>
       </c>
       <c r="C113" s="82">
         <v>2.7</v>
       </c>
       <c r="D113" s="82">
         <v>4</v>
       </c>
       <c r="E113" s="82">
         <v>5.3</v>
       </c>
       <c r="F113" s="82">
         <v>6.7</v>
       </c>
       <c r="G113" s="82">
         <v>8</v>
       </c>
       <c r="H113" s="82">
         <v>8</v>
       </c>
       <c r="I113" s="82">
         <v>8</v>
       </c>
-      <c r="J113" s="74"/>
+      <c r="J113" s="82">
+        <v>8</v>
+      </c>
       <c r="K113" s="74"/>
       <c r="L113" s="73"/>
       <c r="M113" s="73"/>
       <c r="P113" s="6"/>
       <c r="R113" s="12"/>
       <c r="S113" s="10"/>
       <c r="T113" s="10"/>
       <c r="U113" s="10"/>
       <c r="V113" s="10"/>
       <c r="W113" s="11"/>
     </row>
     <row r="114" spans="1:23" s="9" customFormat="1">
       <c r="A114" s="87" t="s">
         <v>92</v>
       </c>
       <c r="B114" s="82">
         <v>0.2</v>
       </c>
       <c r="C114" s="82">
         <v>0.4</v>
       </c>
       <c r="D114" s="82">
         <v>0.6</v>
       </c>
       <c r="E114" s="82">
         <v>0.8</v>
       </c>
       <c r="F114" s="82">
         <v>1</v>
       </c>
       <c r="G114" s="82">
         <v>1.2</v>
       </c>
       <c r="H114" s="82">
         <v>1.2</v>
       </c>
       <c r="I114" s="82">
         <v>1.2</v>
       </c>
-      <c r="J114" s="74"/>
+      <c r="J114" s="82">
+        <v>1.2</v>
+      </c>
       <c r="K114" s="74"/>
       <c r="L114" s="73"/>
       <c r="M114" s="73"/>
       <c r="P114" s="6"/>
       <c r="R114" s="12"/>
       <c r="S114" s="10"/>
       <c r="T114" s="10"/>
       <c r="U114" s="10"/>
       <c r="V114" s="10"/>
       <c r="W114" s="11"/>
     </row>
     <row r="115" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
       <c r="A115" s="60" t="s">
         <v>105</v>
       </c>
       <c r="B115" s="72">
         <v>0</v>
       </c>
       <c r="C115" s="72">
         <v>0.1</v>
       </c>
       <c r="D115" s="72">
         <v>0.1</v>
       </c>
       <c r="E115" s="72">
         <v>0.1</v>
       </c>
       <c r="F115" s="72">
         <v>0.1</v>
       </c>
       <c r="G115" s="72">
         <v>0.2</v>
       </c>
       <c r="H115" s="72">
         <v>0.2</v>
       </c>
       <c r="I115" s="82">
         <v>0.3</v>
       </c>
-      <c r="J115" s="55"/>
+      <c r="J115" s="82">
+        <v>0.4</v>
+      </c>
       <c r="K115" s="55"/>
       <c r="L115" s="73"/>
       <c r="M115" s="73"/>
       <c r="P115" s="6"/>
       <c r="R115" s="4"/>
       <c r="S115" s="10"/>
       <c r="T115" s="10"/>
       <c r="U115" s="10"/>
       <c r="V115" s="10"/>
       <c r="W115" s="11"/>
     </row>
     <row r="116" spans="1:23" s="9" customFormat="1">
       <c r="A116" s="87" t="s">
         <v>93</v>
       </c>
       <c r="B116" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C116" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D116" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E116" s="81" t="s">
         <v>77</v>
       </c>
       <c r="F116" s="81" t="s">
         <v>77</v>
       </c>
       <c r="G116" s="81" t="s">
         <v>77</v>
       </c>
       <c r="H116" s="82">
         <v>0</v>
       </c>
       <c r="I116" s="82">
         <v>0</v>
       </c>
-      <c r="J116" s="74"/>
+      <c r="J116" s="82">
+        <v>0</v>
+      </c>
       <c r="K116" s="74"/>
       <c r="L116" s="73"/>
       <c r="M116" s="73"/>
       <c r="P116" s="6"/>
       <c r="R116" s="12"/>
       <c r="S116" s="10"/>
       <c r="T116" s="10"/>
       <c r="U116" s="10"/>
       <c r="V116" s="10"/>
       <c r="W116" s="11"/>
     </row>
     <row r="117" spans="1:23" s="9" customFormat="1">
       <c r="A117" s="87" t="s">
         <v>84</v>
       </c>
       <c r="B117" s="82">
         <v>0</v>
       </c>
       <c r="C117" s="82">
         <v>0.1</v>
       </c>
       <c r="D117" s="82">
         <v>0.1</v>
       </c>
       <c r="E117" s="82">
         <v>0.1</v>
       </c>
       <c r="F117" s="82">
         <v>0.1</v>
       </c>
       <c r="G117" s="82">
         <v>0.2</v>
       </c>
       <c r="H117" s="82">
         <v>0.2</v>
       </c>
       <c r="I117" s="82">
         <v>0.2</v>
       </c>
-      <c r="J117" s="74"/>
+      <c r="J117" s="82">
+        <v>0.2</v>
+      </c>
       <c r="K117" s="74"/>
       <c r="L117" s="73"/>
       <c r="M117" s="73"/>
       <c r="P117" s="6"/>
       <c r="R117" s="12"/>
       <c r="S117" s="10"/>
       <c r="T117" s="10"/>
       <c r="U117" s="10"/>
       <c r="V117" s="10"/>
       <c r="W117" s="11"/>
     </row>
     <row r="118" spans="1:23" s="9" customFormat="1">
       <c r="A118" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B118" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C118" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D118" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E118" s="81" t="s">
         <v>77</v>
       </c>
       <c r="F118" s="81" t="s">
         <v>77</v>
       </c>
       <c r="G118" s="81" t="s">
         <v>77</v>
       </c>
       <c r="H118" s="82">
         <v>0.1</v>
       </c>
       <c r="I118" s="82">
         <v>0.1</v>
       </c>
-      <c r="J118" s="74"/>
+      <c r="J118" s="82">
+        <v>0.2</v>
+      </c>
       <c r="K118" s="74"/>
       <c r="L118" s="73"/>
       <c r="M118" s="73"/>
       <c r="P118" s="6"/>
       <c r="R118" s="12"/>
       <c r="S118" s="10"/>
       <c r="T118" s="10"/>
       <c r="U118" s="10"/>
       <c r="V118" s="10"/>
       <c r="W118" s="11"/>
     </row>
     <row r="119" spans="1:23" s="9" customFormat="1" ht="55.5" customHeight="1">
       <c r="A119" s="60" t="s">
         <v>106</v>
       </c>
       <c r="B119" s="72" t="s">
         <v>77</v>
       </c>
       <c r="C119" s="72" t="s">
         <v>77</v>
       </c>
       <c r="D119" s="72" t="s">
         <v>77</v>
       </c>
       <c r="E119" s="72" t="s">
         <v>77</v>
       </c>
       <c r="F119" s="72" t="s">
         <v>77</v>
       </c>
       <c r="G119" s="72" t="s">
         <v>77</v>
       </c>
       <c r="H119" s="72">
         <v>0.1</v>
       </c>
       <c r="I119" s="82">
         <v>0.1</v>
       </c>
-      <c r="J119" s="55"/>
+      <c r="J119" s="82">
+        <v>0.2</v>
+      </c>
       <c r="K119" s="55"/>
       <c r="L119" s="73"/>
       <c r="M119" s="73"/>
       <c r="P119" s="6"/>
       <c r="R119" s="7"/>
       <c r="S119" s="10"/>
       <c r="T119" s="10"/>
       <c r="U119" s="10"/>
       <c r="V119" s="10"/>
       <c r="W119" s="11"/>
     </row>
     <row r="120" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
       <c r="A120" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B120" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C120" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D120" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E120" s="81" t="s">
         <v>77</v>
       </c>
       <c r="F120" s="81" t="s">
         <v>77</v>
       </c>
       <c r="G120" s="81" t="s">
         <v>77</v>
       </c>
       <c r="H120" s="82">
         <v>0</v>
       </c>
       <c r="I120" s="82">
         <v>0</v>
       </c>
-      <c r="J120" s="74"/>
+      <c r="J120" s="82">
+        <v>0</v>
+      </c>
       <c r="K120" s="74"/>
       <c r="L120" s="73"/>
       <c r="M120" s="73"/>
       <c r="P120" s="6"/>
       <c r="R120" s="13"/>
       <c r="S120" s="10"/>
       <c r="T120" s="10"/>
       <c r="U120" s="10"/>
       <c r="V120" s="10"/>
       <c r="W120" s="11"/>
     </row>
     <row r="121" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
       <c r="A121" s="87" t="s">
         <v>93</v>
       </c>
       <c r="B121" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C121" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D121" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E121" s="81" t="s">
         <v>77</v>
       </c>
       <c r="F121" s="81" t="s">
         <v>77</v>
       </c>
       <c r="G121" s="81" t="s">
         <v>77</v>
       </c>
       <c r="H121" s="82">
         <v>0.1</v>
       </c>
       <c r="I121" s="82">
         <v>0.1</v>
       </c>
-      <c r="J121" s="74"/>
+      <c r="J121" s="82">
+        <v>0.2</v>
+      </c>
       <c r="K121" s="74"/>
       <c r="L121" s="73"/>
       <c r="M121" s="73"/>
       <c r="P121" s="6"/>
       <c r="R121" s="13"/>
       <c r="S121" s="10"/>
       <c r="T121" s="10"/>
       <c r="U121" s="10"/>
       <c r="V121" s="10"/>
       <c r="W121" s="11"/>
     </row>
     <row r="122" spans="1:23" s="9" customFormat="1" ht="22.5">
       <c r="A122" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B122" s="72">
         <v>0.1</v>
       </c>
       <c r="C122" s="72">
         <v>0.1</v>
       </c>
       <c r="D122" s="72">
         <v>0.2</v>
       </c>
       <c r="E122" s="72">
         <v>0.3</v>
       </c>
       <c r="F122" s="72">
         <v>0.3</v>
       </c>
       <c r="G122" s="72">
         <v>0.4</v>
       </c>
       <c r="H122" s="72">
         <v>0.4</v>
       </c>
       <c r="I122" s="72">
         <v>0.4</v>
       </c>
-      <c r="J122" s="55"/>
+      <c r="J122" s="82">
+        <v>0.4</v>
+      </c>
       <c r="K122" s="55"/>
       <c r="L122" s="73"/>
       <c r="M122" s="73"/>
       <c r="P122" s="6"/>
       <c r="R122" s="4"/>
       <c r="S122" s="10"/>
       <c r="T122" s="10"/>
       <c r="U122" s="10"/>
       <c r="V122" s="10"/>
       <c r="W122" s="11"/>
     </row>
     <row r="123" spans="1:23" s="9" customFormat="1">
       <c r="A123" s="87" t="s">
         <v>89</v>
       </c>
       <c r="B123" s="72">
         <v>0.1</v>
       </c>
       <c r="C123" s="72">
         <v>0.1</v>
       </c>
       <c r="D123" s="72">
         <v>0.2</v>
       </c>
       <c r="E123" s="72">
         <v>0.3</v>
       </c>
       <c r="F123" s="72">
         <v>0.3</v>
       </c>
       <c r="G123" s="72">
         <v>0.4</v>
       </c>
       <c r="H123" s="72">
         <v>0.4</v>
       </c>
       <c r="I123" s="72">
         <v>0.4</v>
       </c>
-      <c r="J123" s="74"/>
+      <c r="J123" s="82">
+        <v>0.4</v>
+      </c>
       <c r="K123" s="74"/>
       <c r="L123" s="73"/>
       <c r="M123" s="73"/>
       <c r="P123" s="6"/>
       <c r="R123" s="12"/>
       <c r="S123" s="10"/>
       <c r="T123" s="10"/>
       <c r="U123" s="10"/>
       <c r="V123" s="10"/>
       <c r="W123" s="11"/>
     </row>
     <row r="124" spans="1:23" s="9" customFormat="1">
       <c r="A124" s="60" t="s">
         <v>16</v>
       </c>
       <c r="B124" s="72">
         <v>968</v>
       </c>
       <c r="C124" s="72">
         <v>968</v>
       </c>
       <c r="D124" s="72">
         <v>968</v>
       </c>
       <c r="E124" s="72">
         <v>968</v>
       </c>
       <c r="F124" s="72">
         <v>6159</v>
       </c>
       <c r="G124" s="72">
         <v>11350</v>
       </c>
       <c r="H124" s="72">
         <v>16541</v>
       </c>
       <c r="I124" s="80">
         <v>16693</v>
       </c>
-      <c r="J124" s="55"/>
+      <c r="J124" s="80">
+        <v>16845</v>
+      </c>
       <c r="K124" s="55"/>
       <c r="L124" s="73"/>
       <c r="M124" s="73"/>
       <c r="P124" s="6"/>
       <c r="R124" s="4"/>
       <c r="S124" s="10"/>
       <c r="T124" s="10"/>
       <c r="U124" s="10"/>
       <c r="V124" s="10"/>
       <c r="W124" s="11"/>
     </row>
     <row r="125" spans="1:23" s="9" customFormat="1">
       <c r="A125" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B125" s="80">
         <v>968</v>
       </c>
       <c r="C125" s="80">
         <v>968</v>
       </c>
       <c r="D125" s="80">
         <v>968</v>
       </c>
       <c r="E125" s="80">
         <v>968</v>
       </c>
       <c r="F125" s="80">
         <v>968</v>
       </c>
       <c r="G125" s="80">
         <v>968</v>
       </c>
       <c r="H125" s="80">
         <v>968</v>
       </c>
       <c r="I125" s="80">
         <v>968</v>
       </c>
-      <c r="J125" s="73"/>
+      <c r="J125" s="80">
+        <v>968</v>
+      </c>
       <c r="K125" s="73"/>
       <c r="L125" s="73"/>
       <c r="M125" s="73"/>
       <c r="P125" s="6"/>
       <c r="R125" s="12"/>
       <c r="S125" s="10"/>
       <c r="T125" s="10"/>
       <c r="U125" s="10"/>
       <c r="V125" s="10"/>
       <c r="W125" s="11"/>
     </row>
     <row r="126" spans="1:23" s="9" customFormat="1">
       <c r="A126" s="87" t="s">
         <v>87</v>
       </c>
       <c r="B126" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C126" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D126" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E126" s="81" t="s">
         <v>77</v>
       </c>
       <c r="F126" s="80">
         <v>5191</v>
       </c>
       <c r="G126" s="80">
         <v>10382</v>
       </c>
       <c r="H126" s="80">
         <v>15573</v>
       </c>
       <c r="I126" s="80">
         <v>15725</v>
       </c>
-      <c r="J126" s="73"/>
+      <c r="J126" s="80">
+        <v>15878</v>
+      </c>
       <c r="K126" s="73"/>
       <c r="L126" s="73"/>
       <c r="M126" s="73"/>
       <c r="P126" s="6"/>
       <c r="R126" s="12"/>
       <c r="S126" s="10"/>
       <c r="T126" s="10"/>
       <c r="U126" s="10"/>
       <c r="V126" s="10"/>
       <c r="W126" s="11"/>
     </row>
     <row r="127" spans="1:23" s="9" customFormat="1" ht="22.5">
       <c r="A127" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B127" s="72">
         <v>51</v>
       </c>
       <c r="C127" s="72">
         <v>272</v>
       </c>
       <c r="D127" s="72">
         <v>493</v>
       </c>
       <c r="E127" s="72">
         <v>713</v>
       </c>
       <c r="F127" s="72">
         <v>859</v>
       </c>
       <c r="G127" s="72">
         <v>1005</v>
       </c>
       <c r="H127" s="72">
         <v>1150</v>
       </c>
       <c r="I127" s="80">
         <v>1548</v>
       </c>
-      <c r="J127" s="55"/>
+      <c r="J127" s="80">
+        <v>12</v>
+      </c>
       <c r="K127" s="55"/>
       <c r="L127" s="73"/>
       <c r="M127" s="73"/>
       <c r="P127" s="6"/>
       <c r="R127" s="4"/>
       <c r="S127" s="10"/>
       <c r="T127" s="10"/>
       <c r="U127" s="10"/>
       <c r="V127" s="10"/>
       <c r="W127" s="11"/>
     </row>
     <row r="128" spans="1:23" s="9" customFormat="1">
       <c r="A128" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B128" s="80">
         <v>51</v>
       </c>
       <c r="C128" s="80">
         <v>272</v>
       </c>
       <c r="D128" s="80">
         <v>493</v>
       </c>
       <c r="E128" s="80">
         <v>713</v>
       </c>
       <c r="F128" s="80">
         <v>859</v>
       </c>
       <c r="G128" s="80">
         <v>1005</v>
       </c>
       <c r="H128" s="80">
         <v>1150</v>
       </c>
       <c r="I128" s="80">
         <v>1548</v>
       </c>
-      <c r="J128" s="73"/>
+      <c r="J128" s="80">
+        <v>12</v>
+      </c>
       <c r="K128" s="73"/>
       <c r="L128" s="73"/>
       <c r="M128" s="73"/>
       <c r="P128" s="6"/>
       <c r="R128" s="12"/>
       <c r="S128" s="10"/>
       <c r="T128" s="10"/>
       <c r="U128" s="10"/>
       <c r="V128" s="10"/>
       <c r="W128" s="11"/>
     </row>
     <row r="129" spans="1:23" s="9" customFormat="1" ht="58.5" customHeight="1">
       <c r="A129" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B129" s="72">
         <v>9.4</v>
       </c>
       <c r="C129" s="72">
         <v>18.8</v>
       </c>
       <c r="D129" s="72">
         <v>28.2</v>
       </c>
       <c r="E129" s="72">
         <v>37.6</v>
       </c>
       <c r="F129" s="72">
         <v>47</v>
       </c>
       <c r="G129" s="72">
         <v>56.4</v>
       </c>
       <c r="H129" s="72">
         <v>57.6</v>
       </c>
       <c r="I129" s="82">
         <v>58.8</v>
       </c>
-      <c r="J129" s="55"/>
+      <c r="J129" s="82">
+        <v>60</v>
+      </c>
       <c r="K129" s="55"/>
       <c r="L129" s="73"/>
       <c r="M129" s="73"/>
       <c r="P129" s="6"/>
       <c r="R129" s="4"/>
       <c r="S129" s="10"/>
       <c r="T129" s="10"/>
       <c r="U129" s="10"/>
       <c r="V129" s="10"/>
       <c r="W129" s="11"/>
     </row>
     <row r="130" spans="1:23" s="9" customFormat="1">
       <c r="A130" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B130" s="82">
         <v>0.2</v>
       </c>
       <c r="C130" s="82">
         <v>0.3</v>
       </c>
       <c r="D130" s="82">
         <v>0.5</v>
       </c>
       <c r="E130" s="82">
         <v>0.7</v>
       </c>
       <c r="F130" s="82">
         <v>0.8</v>
       </c>
       <c r="G130" s="82">
         <v>1</v>
       </c>
       <c r="H130" s="82">
         <v>1.4</v>
       </c>
       <c r="I130" s="82">
         <v>1.8</v>
       </c>
-      <c r="J130" s="74"/>
+      <c r="J130" s="82">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="K130" s="74"/>
       <c r="L130" s="73"/>
       <c r="M130" s="73"/>
       <c r="P130" s="6"/>
       <c r="R130" s="12"/>
       <c r="S130" s="10"/>
       <c r="T130" s="10"/>
       <c r="U130" s="10"/>
       <c r="V130" s="10"/>
       <c r="W130" s="11"/>
     </row>
     <row r="131" spans="1:23" s="9" customFormat="1">
       <c r="A131" s="87" t="s">
         <v>89</v>
       </c>
       <c r="B131" s="82">
         <v>9.1999999999999993</v>
       </c>
       <c r="C131" s="82">
         <v>18.5</v>
       </c>
       <c r="D131" s="82">
         <v>27.7</v>
       </c>
       <c r="E131" s="82">
         <v>36.9</v>
       </c>
       <c r="F131" s="82">
         <v>46.1</v>
       </c>
       <c r="G131" s="82">
         <v>55.4</v>
       </c>
       <c r="H131" s="82">
         <v>56.1</v>
       </c>
       <c r="I131" s="82">
         <v>56.9</v>
       </c>
-      <c r="J131" s="74"/>
+      <c r="J131" s="82">
+        <v>57.7</v>
+      </c>
       <c r="K131" s="74"/>
       <c r="L131" s="73"/>
       <c r="M131" s="73"/>
       <c r="P131" s="6"/>
       <c r="R131" s="12"/>
       <c r="S131" s="10"/>
       <c r="T131" s="10"/>
       <c r="U131" s="10"/>
       <c r="V131" s="10"/>
       <c r="W131" s="11"/>
     </row>
     <row r="132" spans="1:23" s="9" customFormat="1" ht="22.5">
       <c r="A132" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B132" s="72">
         <v>41</v>
       </c>
       <c r="C132" s="72">
         <v>101</v>
       </c>
       <c r="D132" s="72">
         <v>201</v>
       </c>
       <c r="E132" s="72">
         <v>321</v>
       </c>
       <c r="F132" s="72">
         <v>485</v>
       </c>
       <c r="G132" s="72">
         <v>630</v>
       </c>
       <c r="H132" s="72">
         <v>776</v>
       </c>
       <c r="I132" s="82">
         <v>920</v>
       </c>
-      <c r="J132" s="55"/>
+      <c r="J132" s="82">
+        <v>1071</v>
+      </c>
       <c r="K132" s="55"/>
       <c r="L132" s="73"/>
       <c r="M132" s="73"/>
       <c r="P132" s="6"/>
       <c r="R132" s="4"/>
       <c r="S132" s="10"/>
       <c r="T132" s="10"/>
       <c r="U132" s="10"/>
       <c r="V132" s="10"/>
       <c r="W132" s="11"/>
     </row>
     <row r="133" spans="1:23" s="9" customFormat="1">
       <c r="A133" s="87" t="s">
         <v>99</v>
       </c>
       <c r="B133" s="82">
         <v>41</v>
       </c>
       <c r="C133" s="82">
         <v>101</v>
       </c>
       <c r="D133" s="82">
         <v>201</v>
       </c>
       <c r="E133" s="82">
         <v>321</v>
       </c>
       <c r="F133" s="82">
         <v>485</v>
       </c>
       <c r="G133" s="82">
         <v>630</v>
       </c>
       <c r="H133" s="82">
         <v>776</v>
       </c>
       <c r="I133" s="82">
         <v>920</v>
       </c>
-      <c r="J133" s="74"/>
+      <c r="J133" s="82">
+        <v>1071</v>
+      </c>
       <c r="K133" s="74"/>
       <c r="L133" s="73"/>
       <c r="M133" s="73"/>
       <c r="P133" s="6"/>
       <c r="R133" s="12"/>
       <c r="S133" s="10"/>
       <c r="T133" s="10"/>
       <c r="U133" s="10"/>
       <c r="V133" s="10"/>
       <c r="W133" s="11"/>
     </row>
     <row r="134" spans="1:23" s="9" customFormat="1" ht="22.5">
       <c r="A134" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B134" s="72">
         <v>241</v>
       </c>
       <c r="C134" s="72">
         <v>1228</v>
       </c>
       <c r="D134" s="72">
         <v>2215</v>
       </c>
       <c r="E134" s="72">
         <v>4650</v>
       </c>
       <c r="F134" s="72">
         <v>9653</v>
       </c>
       <c r="G134" s="72">
         <v>13974</v>
       </c>
       <c r="H134" s="72">
         <v>16050</v>
       </c>
       <c r="I134" s="80">
         <v>18351</v>
       </c>
-      <c r="J134" s="55"/>
+      <c r="J134" s="80">
+        <v>20652</v>
+      </c>
       <c r="K134" s="55"/>
       <c r="L134" s="73"/>
       <c r="M134" s="73"/>
       <c r="P134" s="6"/>
       <c r="R134" s="4"/>
       <c r="S134" s="10"/>
       <c r="T134" s="10"/>
       <c r="U134" s="10"/>
       <c r="V134" s="10"/>
       <c r="W134" s="11"/>
     </row>
     <row r="135" spans="1:23" s="9" customFormat="1">
       <c r="A135" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B135" s="80">
         <v>241</v>
       </c>
       <c r="C135" s="80">
         <v>605</v>
       </c>
       <c r="D135" s="80">
         <v>969</v>
       </c>
       <c r="E135" s="80">
         <v>1333</v>
       </c>
       <c r="F135" s="80">
         <v>1618</v>
       </c>
       <c r="G135" s="80">
         <v>1903</v>
       </c>
       <c r="H135" s="80">
         <v>2188</v>
       </c>
       <c r="I135" s="80">
         <v>2661</v>
       </c>
-      <c r="J135" s="73"/>
+      <c r="J135" s="80">
+        <v>3134</v>
+      </c>
       <c r="K135" s="73"/>
       <c r="L135" s="73"/>
       <c r="M135" s="73"/>
       <c r="P135" s="6"/>
       <c r="R135" s="12"/>
       <c r="S135" s="10"/>
       <c r="T135" s="10"/>
       <c r="U135" s="10"/>
       <c r="V135" s="10"/>
       <c r="W135" s="11"/>
     </row>
     <row r="136" spans="1:23" s="9" customFormat="1">
       <c r="A136" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B136" s="80" t="s">
         <v>77</v>
       </c>
       <c r="C136" s="80">
         <v>623</v>
       </c>
       <c r="D136" s="80">
         <v>1247</v>
       </c>
       <c r="E136" s="80">
         <v>1870</v>
       </c>
       <c r="F136" s="80">
         <v>2587</v>
       </c>
       <c r="G136" s="80">
         <v>3304</v>
       </c>
       <c r="H136" s="80">
         <v>4021</v>
       </c>
       <c r="I136" s="80">
         <v>5849</v>
       </c>
-      <c r="J136" s="73"/>
+      <c r="J136" s="80">
+        <v>7677</v>
+      </c>
       <c r="K136" s="73"/>
       <c r="L136" s="73"/>
       <c r="M136" s="73"/>
       <c r="P136" s="6"/>
       <c r="R136" s="12"/>
       <c r="S136" s="10"/>
       <c r="T136" s="10"/>
       <c r="U136" s="10"/>
       <c r="V136" s="10"/>
       <c r="W136" s="11"/>
     </row>
     <row r="137" spans="1:23" s="9" customFormat="1">
       <c r="A137" s="87" t="s">
         <v>86</v>
       </c>
       <c r="B137" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C137" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D137" s="81" t="s">
         <v>77</v>
       </c>
       <c r="E137" s="80">
         <v>1447</v>
       </c>
       <c r="F137" s="80">
         <v>5448</v>
       </c>
       <c r="G137" s="80">
         <v>8767</v>
       </c>
       <c r="H137" s="80">
         <v>9841</v>
       </c>
       <c r="I137" s="80">
         <v>9841</v>
       </c>
-      <c r="J137" s="73"/>
+      <c r="J137" s="80">
+        <v>9841</v>
+      </c>
       <c r="K137" s="73"/>
       <c r="L137" s="73"/>
       <c r="M137" s="73"/>
       <c r="P137" s="6"/>
       <c r="R137" s="12"/>
       <c r="S137" s="10"/>
       <c r="T137" s="10"/>
       <c r="U137" s="10"/>
       <c r="V137" s="10"/>
       <c r="W137" s="11"/>
     </row>
     <row r="138" spans="1:23" s="9" customFormat="1" ht="26.25" customHeight="1">
       <c r="A138" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B138" s="72">
         <v>4218</v>
       </c>
       <c r="C138" s="72">
         <v>11223</v>
       </c>
       <c r="D138" s="72">
         <v>17833</v>
       </c>
       <c r="E138" s="72">
         <v>27167</v>
       </c>
       <c r="F138" s="72">
         <v>35902</v>
       </c>
       <c r="G138" s="72">
         <v>45626</v>
       </c>
       <c r="H138" s="72">
         <v>54817</v>
       </c>
       <c r="I138" s="80">
         <v>62914</v>
       </c>
-      <c r="J138" s="55"/>
+      <c r="J138" s="80">
+        <v>71618</v>
+      </c>
       <c r="K138" s="55"/>
       <c r="L138" s="73"/>
       <c r="M138" s="73"/>
       <c r="P138" s="6"/>
       <c r="R138" s="4"/>
       <c r="S138" s="10"/>
       <c r="T138" s="10"/>
       <c r="U138" s="10"/>
       <c r="V138" s="10"/>
       <c r="W138" s="11"/>
     </row>
     <row r="139" spans="1:23" s="9" customFormat="1">
       <c r="A139" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B139" s="80">
         <v>4216</v>
       </c>
       <c r="C139" s="80">
         <v>11219</v>
       </c>
       <c r="D139" s="80">
         <v>17827</v>
       </c>
       <c r="E139" s="80">
         <v>27158</v>
       </c>
       <c r="F139" s="80">
         <v>35890</v>
       </c>
       <c r="G139" s="80">
         <v>45611</v>
       </c>
       <c r="H139" s="80">
         <v>54801</v>
       </c>
       <c r="I139" s="80">
         <v>62874</v>
       </c>
-      <c r="J139" s="73"/>
+      <c r="J139" s="80">
+        <v>71554</v>
+      </c>
       <c r="K139" s="73"/>
       <c r="L139" s="73"/>
       <c r="M139" s="73"/>
       <c r="P139" s="6"/>
       <c r="R139" s="12"/>
       <c r="S139" s="10"/>
       <c r="T139" s="10"/>
       <c r="U139" s="10"/>
       <c r="V139" s="10"/>
       <c r="W139" s="11"/>
     </row>
     <row r="140" spans="1:23" s="9" customFormat="1">
       <c r="A140" s="79" t="s">
         <v>98</v>
       </c>
       <c r="B140" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C140" s="80">
         <v>1</v>
       </c>
       <c r="D140" s="80">
         <v>1</v>
       </c>
       <c r="E140" s="80">
         <v>2</v>
       </c>
       <c r="F140" s="80">
         <v>3</v>
       </c>
       <c r="G140" s="80">
         <v>5</v>
       </c>
       <c r="H140" s="80">
         <v>6</v>
       </c>
       <c r="I140" s="80">
         <v>30</v>
       </c>
-      <c r="J140" s="73"/>
+      <c r="J140" s="80">
+        <v>54</v>
+      </c>
       <c r="K140" s="73"/>
       <c r="L140" s="73"/>
       <c r="M140" s="73"/>
       <c r="P140" s="6"/>
       <c r="R140" s="12"/>
       <c r="S140" s="10"/>
       <c r="T140" s="10"/>
       <c r="U140" s="10"/>
       <c r="V140" s="10"/>
       <c r="W140" s="11"/>
     </row>
     <row r="141" spans="1:23" s="9" customFormat="1">
       <c r="A141" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B141" s="80">
         <v>2</v>
       </c>
       <c r="C141" s="80">
         <v>3</v>
       </c>
       <c r="D141" s="80">
         <v>5</v>
       </c>
       <c r="E141" s="80">
         <v>7</v>
       </c>
       <c r="F141" s="80">
         <v>8</v>
       </c>
       <c r="G141" s="80">
         <v>10</v>
       </c>
       <c r="H141" s="80">
         <v>10</v>
       </c>
       <c r="I141" s="80">
         <v>10</v>
       </c>
-      <c r="J141" s="73"/>
+      <c r="J141" s="80">
+        <v>10</v>
+      </c>
       <c r="K141" s="73"/>
       <c r="L141" s="73"/>
       <c r="M141" s="73"/>
       <c r="P141" s="6"/>
       <c r="R141" s="12"/>
       <c r="S141" s="10"/>
       <c r="T141" s="10"/>
       <c r="U141" s="10"/>
       <c r="V141" s="10"/>
       <c r="W141" s="11"/>
     </row>
     <row r="142" spans="1:23" s="9" customFormat="1">
       <c r="A142" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B142" s="72">
         <v>12758</v>
       </c>
       <c r="C142" s="72">
         <v>82705</v>
       </c>
       <c r="D142" s="72">
         <v>152737</v>
       </c>
       <c r="E142" s="72">
         <v>223716</v>
       </c>
       <c r="F142" s="72">
         <v>259177</v>
       </c>
       <c r="G142" s="72">
         <v>293247</v>
       </c>
       <c r="H142" s="72">
         <v>328515</v>
       </c>
       <c r="I142" s="80">
         <v>406694</v>
       </c>
-      <c r="J142" s="55"/>
+      <c r="J142" s="80">
+        <v>485167</v>
+      </c>
       <c r="K142" s="55"/>
       <c r="L142" s="73"/>
       <c r="M142" s="73"/>
       <c r="P142" s="6"/>
       <c r="R142" s="4"/>
       <c r="S142" s="10"/>
       <c r="T142" s="10"/>
       <c r="U142" s="10"/>
       <c r="V142" s="10"/>
       <c r="W142" s="11"/>
     </row>
     <row r="143" spans="1:23" s="9" customFormat="1">
       <c r="A143" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B143" s="80">
         <v>4397</v>
       </c>
       <c r="C143" s="80">
         <v>37236</v>
       </c>
       <c r="D143" s="80">
         <v>70161</v>
       </c>
       <c r="E143" s="80">
         <v>104033</v>
       </c>
       <c r="F143" s="80">
         <v>130868</v>
       </c>
       <c r="G143" s="80">
         <v>156313</v>
       </c>
       <c r="H143" s="80">
         <v>181760</v>
       </c>
       <c r="I143" s="80">
         <v>225071</v>
       </c>
-      <c r="J143" s="73"/>
+      <c r="J143" s="80">
+        <v>268675</v>
+      </c>
       <c r="K143" s="73"/>
       <c r="L143" s="73"/>
       <c r="M143" s="73"/>
       <c r="P143" s="6"/>
       <c r="R143" s="12"/>
       <c r="S143" s="10"/>
       <c r="T143" s="10"/>
       <c r="U143" s="10"/>
       <c r="V143" s="10"/>
       <c r="W143" s="11"/>
     </row>
     <row r="144" spans="1:23" s="9" customFormat="1">
       <c r="A144" s="86" t="s">
         <v>91</v>
       </c>
       <c r="B144" s="80">
         <v>1909</v>
       </c>
       <c r="C144" s="80">
         <v>3604</v>
       </c>
       <c r="D144" s="80">
         <v>5300</v>
       </c>
       <c r="E144" s="80">
         <v>6995</v>
       </c>
       <c r="F144" s="80">
         <v>7864</v>
       </c>
       <c r="G144" s="80">
         <v>8733</v>
       </c>
       <c r="H144" s="80">
         <v>9602</v>
       </c>
       <c r="I144" s="80">
         <v>10613</v>
       </c>
-      <c r="J144" s="73"/>
+      <c r="J144" s="80">
+        <v>11625</v>
+      </c>
       <c r="K144" s="73"/>
       <c r="L144" s="73"/>
       <c r="M144" s="73"/>
       <c r="P144" s="6"/>
       <c r="R144" s="12"/>
       <c r="S144" s="10"/>
       <c r="T144" s="10"/>
       <c r="U144" s="10"/>
       <c r="V144" s="10"/>
       <c r="W144" s="11"/>
     </row>
     <row r="145" spans="1:23" s="9" customFormat="1">
       <c r="A145" s="87" t="s">
         <v>93</v>
       </c>
       <c r="B145" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C145" s="80">
         <v>16064</v>
       </c>
       <c r="D145" s="80">
         <v>32128</v>
       </c>
       <c r="E145" s="80">
         <v>48192</v>
       </c>
       <c r="F145" s="80">
         <v>48192</v>
       </c>
       <c r="G145" s="80">
         <v>48192</v>
       </c>
       <c r="H145" s="80">
         <v>48523</v>
       </c>
       <c r="I145" s="80">
         <v>59725</v>
       </c>
-      <c r="J145" s="73"/>
+      <c r="J145" s="80">
+        <v>70927</v>
+      </c>
       <c r="K145" s="73"/>
       <c r="L145" s="73"/>
       <c r="M145" s="73"/>
       <c r="P145" s="6"/>
       <c r="R145" s="12"/>
       <c r="S145" s="10"/>
       <c r="T145" s="10"/>
       <c r="U145" s="10"/>
       <c r="V145" s="10"/>
       <c r="W145" s="11"/>
     </row>
     <row r="146" spans="1:23" s="9" customFormat="1">
       <c r="A146" s="87" t="s">
         <v>84</v>
       </c>
       <c r="B146" s="80">
         <v>1440</v>
       </c>
       <c r="C146" s="80">
         <v>1955</v>
       </c>
       <c r="D146" s="80">
         <v>2471</v>
       </c>
       <c r="E146" s="80">
         <v>2986</v>
       </c>
       <c r="F146" s="80">
         <v>3123</v>
       </c>
       <c r="G146" s="80">
         <v>3260</v>
       </c>
       <c r="H146" s="80">
         <v>3265</v>
       </c>
       <c r="I146" s="80">
         <v>3695</v>
       </c>
-      <c r="J146" s="73"/>
+      <c r="J146" s="80">
+        <v>4124</v>
+      </c>
       <c r="K146" s="73"/>
       <c r="L146" s="73"/>
       <c r="M146" s="73"/>
       <c r="P146" s="6"/>
       <c r="R146" s="12"/>
       <c r="S146" s="10"/>
       <c r="T146" s="10"/>
       <c r="U146" s="10"/>
       <c r="V146" s="10"/>
       <c r="W146" s="11"/>
     </row>
     <row r="147" spans="1:23" s="9" customFormat="1">
       <c r="A147" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B147" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C147" s="80">
         <v>969</v>
       </c>
       <c r="D147" s="80">
         <v>1939</v>
       </c>
       <c r="E147" s="80">
         <v>2908</v>
       </c>
       <c r="F147" s="80">
         <v>2975</v>
       </c>
       <c r="G147" s="80">
         <v>3043</v>
       </c>
       <c r="H147" s="80">
         <v>3110</v>
       </c>
       <c r="I147" s="80">
         <v>3110</v>
       </c>
-      <c r="J147" s="73"/>
+      <c r="J147" s="80">
+        <v>3110</v>
+      </c>
       <c r="K147" s="73"/>
       <c r="L147" s="73"/>
       <c r="M147" s="73"/>
       <c r="P147" s="6"/>
       <c r="R147" s="12"/>
       <c r="S147" s="10"/>
       <c r="T147" s="10"/>
       <c r="U147" s="10"/>
       <c r="V147" s="10"/>
       <c r="W147" s="11"/>
     </row>
     <row r="148" spans="1:23" s="9" customFormat="1">
       <c r="A148" s="87" t="s">
         <v>99</v>
       </c>
       <c r="B148" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C148" s="80">
         <v>2145</v>
       </c>
       <c r="D148" s="80">
         <v>4290</v>
       </c>
       <c r="E148" s="80">
         <v>6435</v>
       </c>
       <c r="F148" s="80">
         <v>7130</v>
       </c>
       <c r="G148" s="80">
         <v>7825</v>
       </c>
       <c r="H148" s="80">
         <v>8520</v>
       </c>
       <c r="I148" s="80">
         <v>11195</v>
       </c>
-      <c r="J148" s="73"/>
+      <c r="J148" s="80">
+        <v>13870</v>
+      </c>
       <c r="K148" s="73"/>
       <c r="L148" s="73"/>
       <c r="M148" s="73"/>
       <c r="P148" s="6"/>
       <c r="R148" s="12"/>
       <c r="S148" s="10"/>
       <c r="T148" s="10"/>
       <c r="U148" s="10"/>
       <c r="V148" s="10"/>
       <c r="W148" s="11"/>
     </row>
     <row r="149" spans="1:23" s="9" customFormat="1">
       <c r="A149" s="87" t="s">
         <v>86</v>
       </c>
       <c r="B149" s="80">
         <v>192</v>
       </c>
       <c r="C149" s="80">
         <v>1168</v>
       </c>
       <c r="D149" s="80">
         <v>2144</v>
       </c>
       <c r="E149" s="80">
         <v>3120</v>
       </c>
       <c r="F149" s="80">
         <v>3120</v>
       </c>
       <c r="G149" s="80">
         <v>3120</v>
       </c>
       <c r="H149" s="80">
         <v>3120</v>
       </c>
       <c r="I149" s="80">
         <v>3120</v>
       </c>
-      <c r="J149" s="73"/>
+      <c r="J149" s="80">
+        <v>3120</v>
+      </c>
       <c r="K149" s="73"/>
       <c r="L149" s="73"/>
       <c r="M149" s="73"/>
       <c r="P149" s="6"/>
       <c r="R149" s="12"/>
       <c r="S149" s="10"/>
       <c r="T149" s="10"/>
       <c r="U149" s="10"/>
       <c r="V149" s="10"/>
       <c r="W149" s="11"/>
     </row>
     <row r="150" spans="1:23" s="9" customFormat="1">
       <c r="A150" s="87" t="s">
         <v>92</v>
       </c>
       <c r="B150" s="81" t="s">
         <v>77</v>
       </c>
       <c r="C150" s="80">
         <v>1694</v>
       </c>
       <c r="D150" s="80">
         <v>3387</v>
       </c>
       <c r="E150" s="80">
         <v>5081</v>
       </c>
       <c r="F150" s="80">
         <v>5120</v>
       </c>
       <c r="G150" s="80">
         <v>5158</v>
       </c>
       <c r="H150" s="80">
         <v>5197</v>
       </c>
       <c r="I150" s="80">
         <v>7538</v>
       </c>
-      <c r="J150" s="73"/>
+      <c r="J150" s="80">
+        <v>9878</v>
+      </c>
       <c r="K150" s="73"/>
       <c r="L150" s="73"/>
       <c r="M150" s="73"/>
       <c r="P150" s="6"/>
       <c r="R150" s="12"/>
       <c r="S150" s="10"/>
       <c r="T150" s="10"/>
       <c r="U150" s="10"/>
       <c r="V150" s="10"/>
       <c r="W150" s="11"/>
     </row>
     <row r="151" spans="1:23" s="9" customFormat="1">
       <c r="A151" s="87" t="s">
         <v>89</v>
       </c>
       <c r="B151" s="80">
         <v>4821</v>
       </c>
       <c r="C151" s="80">
         <v>17869</v>
       </c>
       <c r="D151" s="80">
         <v>30918</v>
       </c>
       <c r="E151" s="80">
         <v>43967</v>
       </c>
       <c r="F151" s="80">
         <v>50786</v>
       </c>
       <c r="G151" s="80">
         <v>57604</v>
       </c>
       <c r="H151" s="80">
         <v>65418</v>
       </c>
       <c r="I151" s="80">
         <v>82628</v>
       </c>
-      <c r="J151" s="73"/>
+      <c r="J151" s="80">
+        <v>99838</v>
+      </c>
       <c r="K151" s="73"/>
       <c r="L151" s="73"/>
       <c r="M151" s="73"/>
       <c r="P151" s="6"/>
       <c r="R151" s="12"/>
       <c r="S151" s="10"/>
       <c r="T151" s="10"/>
       <c r="U151" s="10"/>
       <c r="V151" s="10"/>
       <c r="W151" s="11"/>
     </row>
     <row r="152" spans="1:23" s="9" customFormat="1" ht="33.75">
       <c r="A152" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B152" s="72">
         <v>1</v>
       </c>
       <c r="C152" s="72">
         <v>2</v>
       </c>
       <c r="D152" s="72">
         <v>4</v>
       </c>
       <c r="E152" s="72">
         <v>7</v>
       </c>
       <c r="F152" s="72">
         <v>9</v>
       </c>
       <c r="G152" s="72">
         <v>12</v>
       </c>
       <c r="H152" s="72">
         <v>16</v>
       </c>
       <c r="I152" s="80">
         <v>19</v>
       </c>
-      <c r="J152" s="55"/>
+      <c r="J152" s="80">
+        <v>24</v>
+      </c>
       <c r="K152" s="55"/>
       <c r="L152" s="73"/>
       <c r="M152" s="73"/>
       <c r="P152" s="6"/>
       <c r="R152" s="4"/>
       <c r="S152" s="10"/>
       <c r="T152" s="10"/>
       <c r="U152" s="10"/>
       <c r="V152" s="10"/>
       <c r="W152" s="11"/>
     </row>
     <row r="153" spans="1:23" s="9" customFormat="1">
       <c r="A153" s="87" t="s">
         <v>87</v>
       </c>
       <c r="B153" s="72">
         <v>1</v>
       </c>
       <c r="C153" s="72">
         <v>2</v>
       </c>
       <c r="D153" s="72">
         <v>4</v>
       </c>
       <c r="E153" s="72">
         <v>7</v>
       </c>
       <c r="F153" s="72">
         <v>9</v>
       </c>
       <c r="G153" s="72">
         <v>12</v>
       </c>
       <c r="H153" s="72">
         <v>16</v>
       </c>
       <c r="I153" s="80">
         <v>19</v>
       </c>
-      <c r="J153" s="73"/>
+      <c r="J153" s="80">
+        <v>24</v>
+      </c>
       <c r="K153" s="73"/>
       <c r="L153" s="73"/>
       <c r="M153" s="73"/>
       <c r="P153" s="6"/>
       <c r="R153" s="12"/>
       <c r="S153" s="10"/>
       <c r="T153" s="10"/>
       <c r="U153" s="10"/>
       <c r="V153" s="10"/>
       <c r="W153" s="11"/>
     </row>
     <row r="154" spans="1:23" s="9" customFormat="1" ht="33.75">
       <c r="A154" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B154" s="72">
         <v>10</v>
       </c>
       <c r="C154" s="72">
         <v>16</v>
       </c>
       <c r="D154" s="72">
         <v>27</v>
       </c>
       <c r="E154" s="72">
         <v>56</v>
       </c>
       <c r="F154" s="72">
         <v>73</v>
       </c>
       <c r="G154" s="72">
         <v>97</v>
       </c>
       <c r="H154" s="72">
         <v>120</v>
       </c>
       <c r="I154" s="80">
         <v>138</v>
       </c>
-      <c r="J154" s="55"/>
+      <c r="J154" s="80">
+        <v>178</v>
+      </c>
       <c r="K154" s="55"/>
       <c r="L154" s="73"/>
       <c r="M154" s="73"/>
       <c r="P154" s="6"/>
       <c r="R154" s="4"/>
       <c r="S154" s="10"/>
       <c r="T154" s="10"/>
       <c r="U154" s="10"/>
       <c r="V154" s="10"/>
       <c r="W154" s="11"/>
     </row>
     <row r="155" spans="1:23" s="9" customFormat="1">
       <c r="A155" s="87" t="s">
         <v>87</v>
       </c>
       <c r="B155" s="72">
         <v>10</v>
       </c>
       <c r="C155" s="72">
         <v>16</v>
       </c>
       <c r="D155" s="72">
         <v>27</v>
       </c>
       <c r="E155" s="72">
         <v>56</v>
       </c>
       <c r="F155" s="72">
         <v>73</v>
       </c>
       <c r="G155" s="72">
         <v>97</v>
       </c>
       <c r="H155" s="72">
         <v>120</v>
       </c>
       <c r="I155" s="80">
         <v>138</v>
       </c>
-      <c r="J155" s="73"/>
+      <c r="J155" s="80">
+        <v>178</v>
+      </c>
       <c r="K155" s="73"/>
       <c r="L155" s="73"/>
       <c r="M155" s="73"/>
       <c r="P155" s="6"/>
       <c r="R155" s="12"/>
       <c r="S155" s="10"/>
       <c r="T155" s="10"/>
       <c r="U155" s="10"/>
       <c r="V155" s="10"/>
       <c r="W155" s="11"/>
     </row>
     <row r="156" spans="1:23" s="9" customFormat="1" ht="57" customHeight="1">
       <c r="A156" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B156" s="72">
         <v>205</v>
       </c>
       <c r="C156" s="72">
         <v>410</v>
       </c>
       <c r="D156" s="72">
         <v>615</v>
       </c>
       <c r="E156" s="72">
         <v>820</v>
       </c>
       <c r="F156" s="72">
         <v>1025</v>
       </c>
       <c r="G156" s="72">
         <v>1230</v>
       </c>
       <c r="H156" s="72">
         <v>1230</v>
       </c>
       <c r="I156" s="80">
         <v>1230</v>
       </c>
-      <c r="J156" s="55"/>
+      <c r="J156" s="80">
+        <v>1230</v>
+      </c>
       <c r="K156" s="55"/>
       <c r="L156" s="73"/>
       <c r="M156" s="73"/>
       <c r="P156" s="6"/>
       <c r="R156" s="4"/>
       <c r="S156" s="10"/>
       <c r="T156" s="10"/>
       <c r="U156" s="10"/>
       <c r="V156" s="10"/>
       <c r="W156" s="11"/>
     </row>
     <row r="157" spans="1:23" s="9" customFormat="1">
       <c r="A157" s="87" t="s">
         <v>87</v>
       </c>
       <c r="B157" s="72">
         <v>205</v>
       </c>
       <c r="C157" s="72">
         <v>410</v>
       </c>
       <c r="D157" s="72">
         <v>615</v>
       </c>
       <c r="E157" s="72">
         <v>820</v>
       </c>
       <c r="F157" s="72">
         <v>1025</v>
       </c>
       <c r="G157" s="72">
         <v>1230</v>
       </c>
       <c r="H157" s="72">
         <v>1230</v>
       </c>
       <c r="I157" s="80">
         <v>1230</v>
       </c>
-      <c r="J157" s="73"/>
+      <c r="J157" s="80">
+        <v>1230</v>
+      </c>
       <c r="K157" s="73"/>
       <c r="L157" s="73"/>
       <c r="M157" s="73"/>
       <c r="P157" s="6"/>
       <c r="R157" s="14"/>
       <c r="S157" s="10"/>
       <c r="T157" s="10"/>
       <c r="U157" s="10"/>
       <c r="V157" s="10"/>
       <c r="W157" s="11"/>
     </row>
     <row r="158" spans="1:23" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A158" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B158" s="75"/>
       <c r="C158" s="66"/>
       <c r="D158" s="67"/>
       <c r="E158" s="67"/>
       <c r="F158" s="58"/>
       <c r="G158" s="58"/>
       <c r="H158" s="56"/>
       <c r="I158" s="59"/>
       <c r="J158" s="59"/>
       <c r="K158" s="56"/>