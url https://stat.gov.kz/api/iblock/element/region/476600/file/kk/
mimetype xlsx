--- v0 (2026-04-24)
+++ v1 (2026-06-04)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Март 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12015" windowHeight="13185"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="63">
   <si>
     <t>г.а. Талдыкорган</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -760,54 +760,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M147"/>
+  <dimension ref="A1:M149"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A124" workbookViewId="0">
-      <selection activeCell="D140" sqref="D140"/>
+      <selection activeCell="E130" sqref="E130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="4" width="15" style="22" customWidth="1"/>
     <col min="5" max="13" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
@@ -857,3295 +857,3623 @@
         <v>9</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="30">
         <v>32</v>
       </c>
       <c r="C5" s="30">
         <v>246</v>
       </c>
       <c r="D5" s="30">
         <v>460</v>
       </c>
-      <c r="E5" s="23"/>
+      <c r="E5" s="30">
+        <v>674</v>
+      </c>
       <c r="F5" s="19"/>
       <c r="G5" s="23"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="30"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="30">
         <v>53</v>
       </c>
       <c r="D6" s="30">
         <v>106</v>
       </c>
-      <c r="E6" s="30"/>
+      <c r="E6" s="30">
+        <v>159</v>
+      </c>
       <c r="F6" s="19"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
       <c r="M6" s="30"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="30">
         <v>21</v>
       </c>
       <c r="C7" s="30">
         <v>170</v>
       </c>
       <c r="D7" s="30">
         <v>318</v>
       </c>
-      <c r="E7" s="23"/>
+      <c r="E7" s="30">
+        <v>466</v>
+      </c>
       <c r="F7" s="19"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="30">
         <v>10</v>
       </c>
       <c r="C8" s="30">
         <v>23</v>
       </c>
       <c r="D8" s="30">
         <v>36</v>
       </c>
-      <c r="E8" s="23"/>
+      <c r="E8" s="30">
+        <v>49</v>
+      </c>
       <c r="F8" s="19"/>
       <c r="G8" s="23"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="30">
         <v>914</v>
       </c>
       <c r="C9" s="30">
         <v>2292</v>
       </c>
       <c r="D9" s="30">
         <v>3716</v>
       </c>
-      <c r="E9" s="23"/>
+      <c r="E9" s="30">
+        <v>4801</v>
+      </c>
       <c r="F9" s="19"/>
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="30">
         <v>37</v>
       </c>
       <c r="C10" s="30">
         <v>198</v>
       </c>
       <c r="D10" s="30">
         <v>474</v>
       </c>
-      <c r="E10" s="23"/>
+      <c r="E10" s="30">
+        <v>677</v>
+      </c>
       <c r="F10" s="19"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="30">
         <v>876</v>
       </c>
       <c r="C11" s="30">
         <v>1952</v>
       </c>
       <c r="D11" s="30">
         <v>2959</v>
       </c>
-      <c r="E11" s="30"/>
+      <c r="E11" s="30">
+        <v>3700</v>
+      </c>
       <c r="F11" s="19"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="30">
         <v>17</v>
       </c>
       <c r="D12" s="30">
         <v>33</v>
       </c>
-      <c r="E12" s="23"/>
+      <c r="E12" s="30">
+        <v>50</v>
+      </c>
       <c r="F12" s="19"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="30">
         <v>1</v>
       </c>
       <c r="C13" s="30">
         <v>125</v>
       </c>
       <c r="D13" s="30">
         <v>249</v>
       </c>
-      <c r="E13" s="23"/>
+      <c r="E13" s="30">
+        <v>373</v>
+      </c>
       <c r="F13" s="19"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="30">
         <v>29</v>
       </c>
       <c r="C14" s="30">
         <v>188</v>
       </c>
       <c r="D14" s="30">
         <v>346</v>
       </c>
-      <c r="E14" s="23"/>
+      <c r="E14" s="30">
+        <v>505</v>
+      </c>
       <c r="F14" s="19"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="30"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="30">
         <v>1</v>
       </c>
       <c r="D15" s="30">
         <v>1</v>
       </c>
-      <c r="E15" s="30"/>
+      <c r="E15" s="30">
+        <v>2</v>
+      </c>
       <c r="F15" s="19"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="30"/>
       <c r="L15" s="30"/>
       <c r="M15" s="30"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="30">
         <v>21</v>
       </c>
       <c r="C16" s="30">
         <v>170</v>
       </c>
       <c r="D16" s="30">
         <v>318</v>
       </c>
-      <c r="E16" s="23"/>
+      <c r="E16" s="30">
+        <v>466</v>
+      </c>
       <c r="F16" s="19"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="30">
         <v>7</v>
       </c>
       <c r="C17" s="30">
         <v>17</v>
       </c>
       <c r="D17" s="30">
         <v>27</v>
       </c>
-      <c r="E17" s="23"/>
+      <c r="E17" s="30">
+        <v>37</v>
+      </c>
       <c r="F17" s="19"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="30">
         <v>3</v>
       </c>
       <c r="C18" s="30">
         <v>58</v>
       </c>
       <c r="D18" s="30">
         <v>113</v>
       </c>
-      <c r="E18" s="23"/>
+      <c r="E18" s="30">
+        <v>169</v>
+      </c>
       <c r="F18" s="19"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="30">
         <v>52</v>
       </c>
       <c r="D19" s="30">
         <v>105</v>
       </c>
-      <c r="E19" s="30"/>
+      <c r="E19" s="30">
+        <v>157</v>
+      </c>
       <c r="F19" s="19"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="30"/>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="30">
         <v>3</v>
       </c>
       <c r="C20" s="30">
         <v>6</v>
       </c>
       <c r="D20" s="30">
         <v>9</v>
       </c>
-      <c r="E20" s="23"/>
+      <c r="E20" s="30">
+        <v>12</v>
+      </c>
       <c r="F20" s="19"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="30">
         <v>1</v>
       </c>
       <c r="C21" s="30">
         <v>3</v>
       </c>
       <c r="D21" s="30">
         <v>5</v>
       </c>
-      <c r="E21" s="23"/>
+      <c r="E21" s="30">
+        <v>7</v>
+      </c>
       <c r="F21" s="19"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="30">
         <v>1</v>
       </c>
       <c r="C22" s="30">
         <v>2</v>
       </c>
       <c r="D22" s="30">
         <v>4</v>
       </c>
-      <c r="E22" s="23"/>
+      <c r="E22" s="30">
+        <v>6</v>
+      </c>
       <c r="F22" s="19"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="23"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="30">
         <v>0</v>
       </c>
       <c r="C23" s="30">
         <v>0</v>
       </c>
       <c r="D23" s="30">
         <v>1</v>
       </c>
-      <c r="E23" s="23"/>
+      <c r="E23" s="30">
+        <v>1</v>
+      </c>
       <c r="F23" s="19"/>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
       <c r="I23" s="23"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23"/>
       <c r="L23" s="23"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="30">
         <v>0</v>
       </c>
       <c r="C24" s="30">
         <v>1</v>
       </c>
       <c r="D24" s="30">
         <v>1</v>
       </c>
-      <c r="E24" s="23"/>
+      <c r="E24" s="30">
+        <v>1</v>
+      </c>
       <c r="F24" s="19"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="30">
         <v>7</v>
       </c>
       <c r="C25" s="30">
         <v>9</v>
       </c>
       <c r="D25" s="30">
         <v>12</v>
       </c>
-      <c r="E25" s="23"/>
+      <c r="E25" s="30">
+        <v>15</v>
+      </c>
       <c r="F25" s="19"/>
       <c r="G25" s="23"/>
       <c r="H25" s="23"/>
       <c r="I25" s="23"/>
       <c r="J25" s="23"/>
       <c r="K25" s="23"/>
       <c r="L25" s="23"/>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="30">
         <v>7</v>
       </c>
       <c r="C26" s="30">
         <v>9</v>
       </c>
       <c r="D26" s="30">
         <v>12</v>
       </c>
-      <c r="E26" s="23"/>
+      <c r="E26" s="30">
+        <v>15</v>
+      </c>
       <c r="F26" s="19"/>
       <c r="G26" s="23"/>
       <c r="H26" s="23"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="C27" s="31">
         <v>10</v>
       </c>
       <c r="D27" s="31">
         <v>10.6</v>
       </c>
-      <c r="E27" s="24"/>
+      <c r="E27" s="31">
+        <v>11.3</v>
+      </c>
       <c r="F27" s="20"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
       <c r="I27" s="24"/>
       <c r="J27" s="24"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="31"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="C28" s="31">
         <v>10</v>
       </c>
       <c r="D28" s="31">
         <v>10.6</v>
       </c>
-      <c r="E28" s="24"/>
+      <c r="E28" s="31">
+        <v>11.3</v>
+      </c>
       <c r="F28" s="20"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="31"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="30">
         <v>1</v>
       </c>
       <c r="C29" s="30">
         <v>125</v>
       </c>
       <c r="D29" s="30">
         <v>250</v>
       </c>
-      <c r="E29" s="23"/>
+      <c r="E29" s="30">
+        <v>375</v>
+      </c>
       <c r="F29" s="19"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="30"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="30">
         <v>1</v>
       </c>
       <c r="C30" s="30">
         <v>1</v>
       </c>
       <c r="D30" s="30">
         <v>2</v>
       </c>
-      <c r="E30" s="23"/>
+      <c r="E30" s="30">
+        <v>2</v>
+      </c>
       <c r="F30" s="19"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
       <c r="M30" s="30"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="30">
         <v>0</v>
       </c>
       <c r="C31" s="30">
         <v>0</v>
       </c>
       <c r="D31" s="30">
         <v>0</v>
       </c>
-      <c r="E31" s="23"/>
+      <c r="E31" s="30">
+        <v>0</v>
+      </c>
       <c r="F31" s="19"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
       <c r="M31" s="30"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="30"/>
       <c r="C32" s="30">
         <v>124</v>
       </c>
       <c r="D32" s="30">
         <v>248</v>
       </c>
-      <c r="E32" s="30"/>
+      <c r="E32" s="30">
+        <v>372</v>
+      </c>
       <c r="F32" s="19"/>
       <c r="G32" s="30"/>
       <c r="H32" s="30"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A33" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="30">
         <v>4</v>
       </c>
       <c r="C33" s="30">
         <v>7</v>
       </c>
       <c r="D33" s="30">
         <v>9</v>
       </c>
-      <c r="E33" s="23"/>
+      <c r="E33" s="30">
+        <v>12</v>
+      </c>
       <c r="F33" s="19"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="30"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="30">
         <v>3</v>
       </c>
       <c r="C34" s="30">
         <v>5</v>
       </c>
       <c r="D34" s="30">
         <v>8</v>
       </c>
-      <c r="E34" s="23"/>
+      <c r="E34" s="30">
+        <v>11</v>
+      </c>
       <c r="F34" s="19"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="30"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="30">
         <v>1</v>
       </c>
       <c r="C35" s="30">
         <v>1</v>
       </c>
       <c r="D35" s="30">
         <v>1</v>
       </c>
-      <c r="E35" s="23"/>
+      <c r="E35" s="30">
+        <v>1</v>
+      </c>
       <c r="F35" s="3"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="23"/>
       <c r="M35" s="30"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A36" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="30">
         <v>1417</v>
       </c>
       <c r="C36" s="30">
         <v>3350</v>
       </c>
       <c r="D36" s="30">
         <v>5223</v>
       </c>
-      <c r="E36" s="23"/>
+      <c r="E36" s="30">
+        <v>7726</v>
+      </c>
       <c r="F36" s="19"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="23"/>
       <c r="L36" s="23"/>
       <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="30">
         <v>988</v>
       </c>
       <c r="C37" s="30">
         <v>2399</v>
       </c>
       <c r="D37" s="30">
         <v>3751</v>
       </c>
-      <c r="E37" s="23"/>
+      <c r="E37" s="30">
+        <v>5714</v>
+      </c>
       <c r="F37" s="19"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="30">
         <v>61</v>
       </c>
       <c r="C38" s="30">
         <v>156</v>
       </c>
       <c r="D38" s="30">
         <v>251</v>
       </c>
-      <c r="E38" s="23"/>
+      <c r="E38" s="30">
+        <v>345</v>
+      </c>
       <c r="F38" s="19"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="30">
         <v>153</v>
       </c>
       <c r="C39" s="30">
         <v>333</v>
       </c>
       <c r="D39" s="30">
         <v>513</v>
       </c>
-      <c r="E39" s="23"/>
+      <c r="E39" s="30">
+        <v>693</v>
+      </c>
       <c r="F39" s="19"/>
       <c r="G39" s="23"/>
       <c r="H39" s="23"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="30">
         <v>0</v>
       </c>
       <c r="C40" s="30">
         <v>0</v>
       </c>
       <c r="D40" s="30">
         <v>0</v>
       </c>
-      <c r="E40" s="23"/>
+      <c r="E40" s="30">
+        <v>0</v>
+      </c>
       <c r="F40" s="19"/>
       <c r="G40" s="23"/>
       <c r="H40" s="23"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="30"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="30">
         <v>0</v>
       </c>
       <c r="C41" s="30">
         <v>1</v>
       </c>
       <c r="D41" s="30">
         <v>1</v>
       </c>
-      <c r="E41" s="23"/>
+      <c r="E41" s="30">
+        <v>1</v>
+      </c>
       <c r="F41" s="19"/>
       <c r="G41" s="23"/>
       <c r="H41" s="23"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="30"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="30">
         <v>145</v>
       </c>
       <c r="C42" s="30">
         <v>318</v>
       </c>
       <c r="D42" s="30">
         <v>491</v>
       </c>
-      <c r="E42" s="23"/>
+      <c r="E42" s="30">
+        <v>683</v>
+      </c>
       <c r="F42" s="19"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="30"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="30">
         <v>1</v>
       </c>
       <c r="C43" s="30">
         <v>1</v>
       </c>
       <c r="D43" s="30">
         <v>2</v>
       </c>
-      <c r="E43" s="23"/>
+      <c r="E43" s="30">
+        <v>2</v>
+      </c>
       <c r="F43" s="19"/>
       <c r="G43" s="23"/>
       <c r="H43" s="23"/>
       <c r="I43" s="23"/>
       <c r="J43" s="23"/>
       <c r="K43" s="23"/>
       <c r="L43" s="23"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="30">
         <v>69</v>
       </c>
       <c r="C44" s="30">
         <v>141</v>
       </c>
       <c r="D44" s="30">
         <v>214</v>
       </c>
-      <c r="E44" s="23"/>
+      <c r="E44" s="30">
+        <v>287</v>
+      </c>
       <c r="F44" s="19"/>
       <c r="G44" s="23"/>
       <c r="H44" s="23"/>
       <c r="I44" s="23"/>
       <c r="J44" s="23"/>
       <c r="K44" s="23"/>
       <c r="L44" s="23"/>
       <c r="M44" s="30"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A45" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="30">
         <v>43</v>
       </c>
       <c r="C45" s="30">
         <v>83</v>
       </c>
       <c r="D45" s="30">
         <v>117</v>
       </c>
-      <c r="E45" s="23"/>
+      <c r="E45" s="30">
+        <v>180</v>
+      </c>
       <c r="F45" s="19"/>
       <c r="G45" s="23"/>
       <c r="H45" s="23"/>
       <c r="I45" s="23"/>
       <c r="J45" s="23"/>
       <c r="K45" s="23"/>
       <c r="L45" s="23"/>
       <c r="M45" s="30"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B46" s="30">
         <v>20</v>
       </c>
       <c r="C46" s="30">
         <v>33</v>
       </c>
       <c r="D46" s="30">
         <v>39</v>
       </c>
-      <c r="E46" s="23"/>
+      <c r="E46" s="30">
+        <v>70</v>
+      </c>
       <c r="F46" s="19"/>
       <c r="G46" s="23"/>
       <c r="H46" s="23"/>
       <c r="I46" s="23"/>
       <c r="J46" s="23"/>
       <c r="K46" s="23"/>
       <c r="L46" s="23"/>
       <c r="M46" s="30"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="30">
         <v>8</v>
       </c>
       <c r="C47" s="30">
         <v>18</v>
       </c>
       <c r="D47" s="30">
         <v>28</v>
       </c>
-      <c r="E47" s="23"/>
+      <c r="E47" s="30">
+        <v>38</v>
+      </c>
       <c r="F47" s="19"/>
       <c r="G47" s="23"/>
       <c r="H47" s="23"/>
       <c r="I47" s="23"/>
       <c r="J47" s="23"/>
       <c r="K47" s="23"/>
       <c r="L47" s="23"/>
       <c r="M47" s="30"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="30">
         <v>6</v>
       </c>
       <c r="C48" s="30">
         <v>12</v>
       </c>
       <c r="D48" s="30">
         <v>18</v>
       </c>
-      <c r="E48" s="23"/>
+      <c r="E48" s="30">
+        <v>23</v>
+      </c>
       <c r="F48" s="19"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="30"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="30">
         <v>2</v>
       </c>
       <c r="C49" s="30">
         <v>4</v>
       </c>
       <c r="D49" s="30">
         <v>6</v>
       </c>
-      <c r="E49" s="23"/>
+      <c r="E49" s="30">
+        <v>9</v>
+      </c>
       <c r="F49" s="19"/>
       <c r="G49" s="23"/>
       <c r="H49" s="23"/>
       <c r="I49" s="23"/>
       <c r="J49" s="23"/>
       <c r="K49" s="23"/>
       <c r="L49" s="23"/>
       <c r="M49" s="30"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B50" s="30">
         <v>6</v>
       </c>
       <c r="C50" s="30">
         <v>14</v>
       </c>
       <c r="D50" s="30">
         <v>23</v>
       </c>
-      <c r="E50" s="23"/>
+      <c r="E50" s="30">
+        <v>36</v>
+      </c>
       <c r="F50" s="19"/>
       <c r="G50" s="23"/>
       <c r="H50" s="23"/>
       <c r="I50" s="23"/>
       <c r="J50" s="23"/>
       <c r="K50" s="23"/>
       <c r="L50" s="23"/>
       <c r="M50" s="30"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B51" s="30">
         <v>2</v>
       </c>
       <c r="C51" s="30">
         <v>3</v>
       </c>
       <c r="D51" s="30">
         <v>4</v>
       </c>
-      <c r="E51" s="23"/>
+      <c r="E51" s="30">
+        <v>5</v>
+      </c>
       <c r="F51" s="19"/>
       <c r="G51" s="23"/>
       <c r="H51" s="23"/>
       <c r="I51" s="23"/>
       <c r="J51" s="23"/>
       <c r="K51" s="23"/>
       <c r="L51" s="23"/>
       <c r="M51" s="30"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="30">
         <v>239</v>
       </c>
       <c r="C52" s="30">
         <v>534</v>
       </c>
       <c r="D52" s="30">
         <v>776</v>
       </c>
-      <c r="E52" s="23"/>
+      <c r="E52" s="30">
+        <v>1030</v>
+      </c>
       <c r="F52" s="19"/>
       <c r="G52" s="23"/>
       <c r="H52" s="23"/>
       <c r="I52" s="23"/>
       <c r="J52" s="23"/>
       <c r="K52" s="23"/>
       <c r="L52" s="23"/>
       <c r="M52" s="30"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="30">
         <v>210</v>
       </c>
       <c r="C53" s="30">
         <v>474</v>
       </c>
       <c r="D53" s="30">
         <v>684</v>
       </c>
-      <c r="E53" s="23"/>
+      <c r="E53" s="30">
+        <v>904</v>
+      </c>
       <c r="F53" s="19"/>
       <c r="G53" s="23"/>
       <c r="H53" s="23"/>
       <c r="I53" s="23"/>
       <c r="J53" s="23"/>
       <c r="K53" s="23"/>
       <c r="L53" s="23"/>
       <c r="M53" s="30"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
       <c r="A54" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="30">
         <v>4</v>
       </c>
       <c r="C54" s="30">
         <v>8</v>
       </c>
       <c r="D54" s="30">
         <v>11</v>
       </c>
-      <c r="E54" s="23"/>
+      <c r="E54" s="30">
+        <v>14</v>
+      </c>
       <c r="F54" s="19"/>
       <c r="G54" s="23"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
       <c r="J54" s="23"/>
       <c r="K54" s="23"/>
       <c r="L54" s="23"/>
       <c r="M54" s="30"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="30">
         <v>1</v>
       </c>
       <c r="C55" s="30">
         <v>2</v>
       </c>
       <c r="D55" s="30">
         <v>3</v>
       </c>
-      <c r="E55" s="23"/>
+      <c r="E55" s="30">
+        <v>4</v>
+      </c>
       <c r="F55" s="19"/>
       <c r="G55" s="23"/>
       <c r="H55" s="23"/>
       <c r="I55" s="23"/>
       <c r="J55" s="23"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="30"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="30">
         <v>12</v>
       </c>
       <c r="C56" s="30">
         <v>29</v>
       </c>
       <c r="D56" s="30">
         <v>46</v>
       </c>
-      <c r="E56" s="23"/>
+      <c r="E56" s="30">
+        <v>64</v>
+      </c>
       <c r="F56" s="19"/>
       <c r="G56" s="23"/>
       <c r="H56" s="23"/>
       <c r="I56" s="23"/>
       <c r="J56" s="23"/>
       <c r="K56" s="23"/>
       <c r="L56" s="23"/>
       <c r="M56" s="30"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1">
       <c r="A57" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="30">
         <v>11</v>
       </c>
       <c r="C57" s="30">
         <v>22</v>
       </c>
       <c r="D57" s="30">
         <v>32</v>
       </c>
-      <c r="E57" s="23"/>
+      <c r="E57" s="30">
+        <v>43</v>
+      </c>
       <c r="F57" s="19"/>
       <c r="G57" s="23"/>
       <c r="H57" s="23"/>
       <c r="I57" s="23"/>
       <c r="J57" s="23"/>
       <c r="K57" s="23"/>
       <c r="L57" s="23"/>
       <c r="M57" s="30"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A58" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="30">
         <v>199</v>
       </c>
       <c r="C58" s="30">
         <v>438</v>
       </c>
       <c r="D58" s="30">
         <v>663</v>
       </c>
-      <c r="E58" s="23"/>
+      <c r="E58" s="30">
+        <v>898</v>
+      </c>
       <c r="F58" s="19"/>
       <c r="G58" s="23"/>
       <c r="H58" s="23"/>
       <c r="I58" s="23"/>
       <c r="J58" s="23"/>
       <c r="K58" s="23"/>
       <c r="L58" s="23"/>
       <c r="M58" s="30"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1">
       <c r="A59" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="30">
         <v>181</v>
       </c>
       <c r="C59" s="30">
         <v>398</v>
       </c>
       <c r="D59" s="30">
         <v>600</v>
       </c>
-      <c r="E59" s="23"/>
+      <c r="E59" s="30">
+        <v>812</v>
+      </c>
       <c r="F59" s="19"/>
       <c r="G59" s="23"/>
       <c r="H59" s="23"/>
       <c r="I59" s="23"/>
       <c r="J59" s="23"/>
       <c r="K59" s="23"/>
       <c r="L59" s="23"/>
       <c r="M59" s="30"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="30">
         <v>4</v>
       </c>
       <c r="C60" s="30">
         <v>8</v>
       </c>
       <c r="D60" s="30">
         <v>11</v>
       </c>
-      <c r="E60" s="23"/>
+      <c r="E60" s="30">
+        <v>14</v>
+      </c>
       <c r="F60" s="19"/>
       <c r="G60" s="23"/>
       <c r="H60" s="23"/>
       <c r="I60" s="23"/>
       <c r="J60" s="23"/>
       <c r="K60" s="23"/>
       <c r="L60" s="23"/>
       <c r="M60" s="30"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1">
       <c r="A61" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B61" s="30">
         <v>12</v>
       </c>
       <c r="C61" s="30">
         <v>29</v>
       </c>
       <c r="D61" s="30">
         <v>46</v>
       </c>
-      <c r="E61" s="23"/>
+      <c r="E61" s="30">
+        <v>64</v>
+      </c>
       <c r="F61" s="19"/>
       <c r="G61" s="23"/>
       <c r="H61" s="23"/>
       <c r="I61" s="23"/>
       <c r="J61" s="23"/>
       <c r="K61" s="23"/>
       <c r="L61" s="23"/>
       <c r="M61" s="30"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B62" s="30">
         <v>2</v>
       </c>
       <c r="C62" s="30">
         <v>4</v>
       </c>
       <c r="D62" s="30">
         <v>6</v>
       </c>
-      <c r="E62" s="23"/>
+      <c r="E62" s="30">
+        <v>8</v>
+      </c>
       <c r="F62" s="19"/>
       <c r="G62" s="23"/>
       <c r="H62" s="23"/>
       <c r="I62" s="23"/>
       <c r="J62" s="23"/>
       <c r="K62" s="23"/>
       <c r="L62" s="23"/>
       <c r="M62" s="30"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1" ht="68.25">
       <c r="A63" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B63" s="30">
         <v>39</v>
       </c>
       <c r="C63" s="30">
         <v>96</v>
       </c>
       <c r="D63" s="30">
         <v>114</v>
       </c>
-      <c r="E63" s="23"/>
+      <c r="E63" s="30">
+        <v>131</v>
+      </c>
       <c r="F63" s="19"/>
       <c r="G63" s="23"/>
       <c r="H63" s="23"/>
       <c r="I63" s="23"/>
       <c r="J63" s="23"/>
       <c r="K63" s="23"/>
       <c r="L63" s="23"/>
       <c r="M63" s="30"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1">
       <c r="A64" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B64" s="30">
         <v>29</v>
       </c>
       <c r="C64" s="30">
         <v>76</v>
       </c>
       <c r="D64" s="30">
         <v>84</v>
       </c>
-      <c r="E64" s="23"/>
+      <c r="E64" s="30">
+        <v>92</v>
+      </c>
       <c r="F64" s="19"/>
       <c r="G64" s="23"/>
       <c r="H64" s="23"/>
       <c r="I64" s="23"/>
       <c r="J64" s="23"/>
       <c r="K64" s="23"/>
       <c r="L64" s="23"/>
       <c r="M64" s="30"/>
     </row>
     <row r="65" spans="1:13" s="1" customFormat="1">
       <c r="A65" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B65" s="30">
         <v>1</v>
       </c>
       <c r="C65" s="30">
         <v>2</v>
       </c>
       <c r="D65" s="30">
         <v>3</v>
       </c>
-      <c r="E65" s="23"/>
+      <c r="E65" s="30">
+        <v>4</v>
+      </c>
       <c r="F65" s="19"/>
       <c r="G65" s="23"/>
       <c r="H65" s="23"/>
       <c r="I65" s="23"/>
       <c r="J65" s="23"/>
       <c r="K65" s="23"/>
       <c r="L65" s="23"/>
       <c r="M65" s="30"/>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1">
       <c r="A66" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="30">
         <v>9</v>
       </c>
       <c r="C66" s="30">
         <v>18</v>
       </c>
       <c r="D66" s="30">
         <v>27</v>
       </c>
-      <c r="E66" s="23"/>
+      <c r="E66" s="30">
+        <v>35</v>
+      </c>
       <c r="F66" s="19"/>
       <c r="G66" s="23"/>
       <c r="H66" s="23"/>
       <c r="I66" s="23"/>
       <c r="J66" s="23"/>
       <c r="K66" s="23"/>
       <c r="L66" s="23"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A67" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="30">
         <v>3</v>
       </c>
       <c r="C67" s="30">
         <v>3</v>
       </c>
       <c r="D67" s="30">
         <v>3</v>
       </c>
-      <c r="E67" s="23"/>
+      <c r="E67" s="30">
+        <v>3</v>
+      </c>
       <c r="F67" s="19"/>
       <c r="G67" s="23"/>
       <c r="H67" s="23"/>
       <c r="I67" s="23"/>
       <c r="J67" s="23"/>
       <c r="K67" s="23"/>
       <c r="L67" s="23"/>
       <c r="M67" s="30"/>
     </row>
     <row r="68" spans="1:13" s="1" customFormat="1">
       <c r="A68" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="30">
         <v>3</v>
       </c>
       <c r="C68" s="30">
         <v>3</v>
       </c>
       <c r="D68" s="30">
         <v>3</v>
       </c>
-      <c r="E68" s="23"/>
+      <c r="E68" s="30">
+        <v>3</v>
+      </c>
       <c r="F68" s="19"/>
       <c r="G68" s="23"/>
       <c r="H68" s="23"/>
       <c r="I68" s="23"/>
       <c r="J68" s="23"/>
       <c r="K68" s="23"/>
       <c r="L68" s="23"/>
       <c r="M68" s="30"/>
     </row>
     <row r="69" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A69" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="30">
         <v>104</v>
       </c>
       <c r="C69" s="30">
         <v>702</v>
       </c>
       <c r="D69" s="30">
         <v>1333</v>
       </c>
-      <c r="E69" s="23"/>
+      <c r="E69" s="30">
+        <v>1658</v>
+      </c>
       <c r="F69" s="19"/>
       <c r="G69" s="23"/>
       <c r="H69" s="23"/>
       <c r="I69" s="23"/>
       <c r="J69" s="23"/>
       <c r="K69" s="23"/>
       <c r="L69" s="23"/>
       <c r="M69" s="30"/>
     </row>
     <row r="70" spans="1:13" s="1" customFormat="1">
       <c r="A70" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="30">
         <v>82</v>
       </c>
       <c r="C70" s="30">
         <v>378</v>
       </c>
       <c r="D70" s="30">
         <v>675</v>
       </c>
-      <c r="E70" s="23"/>
+      <c r="E70" s="30">
+        <v>972</v>
+      </c>
       <c r="F70" s="19"/>
       <c r="G70" s="23"/>
       <c r="H70" s="23"/>
       <c r="I70" s="23"/>
       <c r="J70" s="23"/>
       <c r="K70" s="23"/>
       <c r="L70" s="23"/>
       <c r="M70" s="30"/>
     </row>
     <row r="71" spans="1:13" s="1" customFormat="1">
       <c r="A71" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="30">
         <v>16</v>
       </c>
       <c r="C71" s="30">
         <v>31</v>
       </c>
       <c r="D71" s="30">
         <v>47</v>
       </c>
-      <c r="E71" s="23"/>
+      <c r="E71" s="30">
+        <v>63</v>
+      </c>
       <c r="F71" s="19"/>
       <c r="G71" s="23"/>
       <c r="H71" s="23"/>
       <c r="I71" s="23"/>
       <c r="J71" s="23"/>
       <c r="K71" s="23"/>
       <c r="L71" s="23"/>
       <c r="M71" s="30"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1">
       <c r="A72" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="30">
         <v>3</v>
       </c>
       <c r="C72" s="30">
         <v>6</v>
       </c>
       <c r="D72" s="30">
         <v>9</v>
       </c>
-      <c r="E72" s="23"/>
+      <c r="E72" s="30">
+        <v>12</v>
+      </c>
       <c r="F72" s="19"/>
       <c r="G72" s="23"/>
       <c r="H72" s="23"/>
       <c r="I72" s="23"/>
       <c r="J72" s="23"/>
       <c r="K72" s="23"/>
       <c r="L72" s="23"/>
       <c r="M72" s="30"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1">
       <c r="A73" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B73" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C73" s="30">
         <v>272</v>
       </c>
       <c r="D73" s="30">
         <v>578</v>
       </c>
-      <c r="E73" s="30"/>
+      <c r="E73" s="30">
+        <v>578</v>
+      </c>
       <c r="F73" s="19"/>
       <c r="G73" s="30"/>
       <c r="H73" s="30"/>
       <c r="I73" s="30"/>
       <c r="J73" s="30"/>
       <c r="K73" s="30"/>
       <c r="L73" s="30"/>
       <c r="M73" s="30"/>
     </row>
     <row r="74" spans="1:13" s="1" customFormat="1">
       <c r="A74" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B74" s="30">
         <v>4</v>
       </c>
       <c r="C74" s="30">
         <v>14</v>
       </c>
       <c r="D74" s="30">
         <v>24</v>
       </c>
-      <c r="E74" s="30"/>
+      <c r="E74" s="30">
+        <v>34</v>
+      </c>
       <c r="F74" s="19"/>
       <c r="G74" s="30"/>
       <c r="H74" s="30"/>
       <c r="I74" s="30"/>
       <c r="J74" s="30"/>
       <c r="K74" s="30"/>
       <c r="L74" s="30"/>
       <c r="M74" s="30"/>
     </row>
     <row r="75" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A75" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="30">
         <v>101</v>
       </c>
       <c r="C75" s="30">
         <v>684</v>
       </c>
       <c r="D75" s="30">
         <v>1300</v>
       </c>
-      <c r="E75" s="23"/>
+      <c r="E75" s="30">
+        <v>1610</v>
+      </c>
       <c r="F75" s="19"/>
       <c r="G75" s="23"/>
       <c r="H75" s="23"/>
       <c r="I75" s="23"/>
       <c r="J75" s="23"/>
       <c r="K75" s="23"/>
       <c r="L75" s="23"/>
       <c r="M75" s="30"/>
     </row>
     <row r="76" spans="1:13" s="1" customFormat="1">
       <c r="A76" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B76" s="30">
         <v>82</v>
       </c>
       <c r="C76" s="30">
         <v>366</v>
       </c>
       <c r="D76" s="30">
         <v>651</v>
       </c>
-      <c r="E76" s="23"/>
+      <c r="E76" s="30">
+        <v>936</v>
+      </c>
       <c r="F76" s="19"/>
       <c r="G76" s="23"/>
       <c r="H76" s="23"/>
       <c r="I76" s="23"/>
       <c r="J76" s="23"/>
       <c r="K76" s="23"/>
       <c r="L76" s="23"/>
       <c r="M76" s="30"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1">
       <c r="A77" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B77" s="30">
         <v>16</v>
       </c>
       <c r="C77" s="30">
         <v>31</v>
       </c>
       <c r="D77" s="30">
         <v>47</v>
       </c>
-      <c r="E77" s="23"/>
+      <c r="E77" s="30">
+        <v>63</v>
+      </c>
       <c r="F77" s="19"/>
       <c r="G77" s="23"/>
       <c r="H77" s="23"/>
       <c r="I77" s="23"/>
       <c r="J77" s="23"/>
       <c r="K77" s="23"/>
       <c r="L77" s="23"/>
       <c r="M77" s="30"/>
     </row>
     <row r="78" spans="1:13" s="1" customFormat="1">
       <c r="A78" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B78" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C78" s="30">
         <v>272</v>
       </c>
       <c r="D78" s="30">
         <v>578</v>
       </c>
-      <c r="E78" s="30"/>
+      <c r="E78" s="30">
+        <v>578</v>
+      </c>
       <c r="F78" s="19"/>
       <c r="G78" s="30"/>
       <c r="H78" s="30"/>
       <c r="I78" s="30"/>
       <c r="J78" s="30"/>
       <c r="K78" s="30"/>
       <c r="L78" s="30"/>
       <c r="M78" s="30"/>
     </row>
     <row r="79" spans="1:13" s="1" customFormat="1">
       <c r="A79" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B79" s="30">
         <v>4</v>
       </c>
       <c r="C79" s="30">
         <v>14</v>
       </c>
       <c r="D79" s="30">
         <v>24</v>
       </c>
-      <c r="E79" s="23"/>
+      <c r="E79" s="30">
+        <v>34</v>
+      </c>
       <c r="F79" s="19"/>
       <c r="G79" s="23"/>
       <c r="H79" s="23"/>
       <c r="I79" s="23"/>
       <c r="J79" s="23"/>
       <c r="K79" s="23"/>
       <c r="L79" s="23"/>
       <c r="M79" s="30"/>
     </row>
     <row r="80" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A80" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B80" s="30">
         <v>3</v>
       </c>
       <c r="C80" s="30">
         <v>18</v>
       </c>
       <c r="D80" s="30">
         <v>33</v>
       </c>
-      <c r="E80" s="23"/>
+      <c r="E80" s="30">
+        <v>48</v>
+      </c>
       <c r="F80" s="19"/>
       <c r="G80" s="23"/>
       <c r="H80" s="23"/>
       <c r="I80" s="23"/>
       <c r="J80" s="23"/>
       <c r="K80" s="23"/>
       <c r="L80" s="23"/>
       <c r="M80" s="30"/>
     </row>
     <row r="81" spans="1:13" s="1" customFormat="1">
       <c r="A81" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B81" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C81" s="30">
         <v>12</v>
       </c>
       <c r="D81" s="30">
         <v>24</v>
       </c>
-      <c r="E81" s="30"/>
+      <c r="E81" s="30">
+        <v>36</v>
+      </c>
       <c r="F81" s="19"/>
       <c r="G81" s="30"/>
       <c r="H81" s="30"/>
       <c r="I81" s="30"/>
       <c r="J81" s="30"/>
       <c r="K81" s="30"/>
       <c r="L81" s="30"/>
       <c r="M81" s="30"/>
     </row>
     <row r="82" spans="1:13" s="1" customFormat="1">
       <c r="A82" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B82" s="30">
         <v>3</v>
       </c>
       <c r="C82" s="19">
         <v>6</v>
       </c>
       <c r="D82" s="30">
         <v>9</v>
       </c>
-      <c r="E82" s="23"/>
+      <c r="E82" s="30">
+        <v>12</v>
+      </c>
       <c r="F82" s="19"/>
       <c r="G82" s="23"/>
       <c r="H82" s="23"/>
       <c r="I82" s="23"/>
       <c r="J82" s="23"/>
       <c r="K82" s="23"/>
       <c r="L82" s="23"/>
       <c r="M82" s="30"/>
     </row>
     <row r="83" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A83" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="30">
         <v>2</v>
       </c>
       <c r="C83" s="30">
         <v>5</v>
       </c>
       <c r="D83" s="30">
         <v>7</v>
       </c>
-      <c r="E83" s="23"/>
+      <c r="E83" s="30">
+        <v>9</v>
+      </c>
       <c r="F83" s="19"/>
       <c r="G83" s="23"/>
       <c r="H83" s="23"/>
       <c r="I83" s="23"/>
       <c r="J83" s="23"/>
       <c r="K83" s="23"/>
       <c r="L83" s="23"/>
       <c r="M83" s="30"/>
     </row>
     <row r="84" spans="1:13" s="1" customFormat="1">
       <c r="A84" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B84" s="30">
         <v>2</v>
       </c>
       <c r="C84" s="30">
         <v>5</v>
       </c>
       <c r="D84" s="30">
         <v>7</v>
       </c>
-      <c r="E84" s="23"/>
+      <c r="E84" s="30">
+        <v>9</v>
+      </c>
       <c r="F84" s="19"/>
       <c r="G84" s="23"/>
       <c r="H84" s="23"/>
       <c r="I84" s="23"/>
       <c r="J84" s="23"/>
       <c r="K84" s="23"/>
       <c r="L84" s="23"/>
       <c r="M84" s="30"/>
     </row>
     <row r="85" spans="1:13" s="1" customFormat="1">
       <c r="A85" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="30">
         <v>1169</v>
       </c>
       <c r="C85" s="30">
         <v>2345</v>
       </c>
       <c r="D85" s="30">
         <v>3521</v>
       </c>
-      <c r="E85" s="23"/>
+      <c r="E85" s="30">
+        <v>4698</v>
+      </c>
       <c r="F85" s="19"/>
       <c r="G85" s="23"/>
       <c r="H85" s="23"/>
       <c r="I85" s="23"/>
       <c r="J85" s="23"/>
       <c r="K85" s="23"/>
       <c r="L85" s="23"/>
       <c r="M85" s="30"/>
     </row>
     <row r="86" spans="1:13" s="1" customFormat="1">
       <c r="A86" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B86" s="30">
         <v>142</v>
       </c>
       <c r="C86" s="30">
         <v>295</v>
       </c>
       <c r="D86" s="30">
         <v>447</v>
       </c>
-      <c r="E86" s="23"/>
+      <c r="E86" s="30">
+        <v>600</v>
+      </c>
       <c r="F86" s="19"/>
       <c r="G86" s="23"/>
       <c r="H86" s="23"/>
       <c r="I86" s="23"/>
       <c r="J86" s="23"/>
       <c r="K86" s="23"/>
       <c r="L86" s="23"/>
       <c r="M86" s="30"/>
     </row>
     <row r="87" spans="1:13" s="1" customFormat="1">
       <c r="A87" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B87" s="30">
         <v>33</v>
       </c>
       <c r="C87" s="30">
         <v>65</v>
       </c>
       <c r="D87" s="30">
         <v>98</v>
       </c>
-      <c r="E87" s="23"/>
+      <c r="E87" s="30">
+        <v>131</v>
+      </c>
       <c r="F87" s="19"/>
       <c r="G87" s="23"/>
       <c r="H87" s="23"/>
       <c r="I87" s="23"/>
       <c r="J87" s="23"/>
       <c r="K87" s="23"/>
       <c r="L87" s="23"/>
       <c r="M87" s="30"/>
     </row>
     <row r="88" spans="1:13" s="1" customFormat="1">
       <c r="A88" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B88" s="30">
         <v>98</v>
       </c>
       <c r="C88" s="30">
         <v>195</v>
       </c>
       <c r="D88" s="30">
         <v>293</v>
       </c>
-      <c r="E88" s="23"/>
+      <c r="E88" s="30">
+        <v>390</v>
+      </c>
       <c r="F88" s="19"/>
       <c r="G88" s="23"/>
       <c r="H88" s="23"/>
       <c r="I88" s="23"/>
       <c r="J88" s="23"/>
       <c r="K88" s="23"/>
       <c r="L88" s="23"/>
       <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13" s="1" customFormat="1">
       <c r="A89" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B89" s="30">
         <v>183</v>
       </c>
       <c r="C89" s="30">
         <v>365</v>
       </c>
       <c r="D89" s="30">
         <v>548</v>
       </c>
-      <c r="E89" s="23"/>
+      <c r="E89" s="30">
+        <v>731</v>
+      </c>
       <c r="F89" s="19"/>
       <c r="G89" s="23"/>
       <c r="H89" s="23"/>
       <c r="I89" s="23"/>
       <c r="J89" s="23"/>
       <c r="K89" s="23"/>
       <c r="L89" s="23"/>
       <c r="M89" s="30"/>
     </row>
     <row r="90" spans="1:13" s="1" customFormat="1">
       <c r="A90" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="30">
         <v>140</v>
       </c>
       <c r="C90" s="30">
         <v>279</v>
       </c>
       <c r="D90" s="30">
         <v>419</v>
       </c>
-      <c r="E90" s="23"/>
+      <c r="E90" s="30">
+        <v>558</v>
+      </c>
       <c r="F90" s="19"/>
       <c r="G90" s="23"/>
       <c r="H90" s="23"/>
       <c r="I90" s="23"/>
       <c r="J90" s="23"/>
       <c r="K90" s="23"/>
       <c r="L90" s="23"/>
       <c r="M90" s="30"/>
     </row>
     <row r="91" spans="1:13" s="1" customFormat="1">
       <c r="A91" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B91" s="30">
         <v>122</v>
       </c>
       <c r="C91" s="30">
         <v>244</v>
       </c>
       <c r="D91" s="30">
         <v>367</v>
       </c>
-      <c r="E91" s="23"/>
+      <c r="E91" s="30">
+        <v>489</v>
+      </c>
       <c r="F91" s="19"/>
       <c r="G91" s="23"/>
       <c r="H91" s="23"/>
       <c r="I91" s="23"/>
       <c r="J91" s="23"/>
       <c r="K91" s="23"/>
       <c r="L91" s="23"/>
       <c r="M91" s="30"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1">
       <c r="A92" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B92" s="30">
         <v>125</v>
       </c>
       <c r="C92" s="30">
         <v>250</v>
       </c>
       <c r="D92" s="30">
         <v>375</v>
       </c>
-      <c r="E92" s="23"/>
+      <c r="E92" s="30">
+        <v>500</v>
+      </c>
       <c r="F92" s="19"/>
       <c r="G92" s="23"/>
       <c r="H92" s="23"/>
       <c r="I92" s="23"/>
       <c r="J92" s="23"/>
       <c r="K92" s="23"/>
       <c r="L92" s="23"/>
       <c r="M92" s="30"/>
     </row>
     <row r="93" spans="1:13" s="1" customFormat="1">
       <c r="A93" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B93" s="30">
         <v>75</v>
       </c>
       <c r="C93" s="30">
         <v>151</v>
       </c>
       <c r="D93" s="30">
         <v>226</v>
       </c>
-      <c r="E93" s="23"/>
+      <c r="E93" s="30">
+        <v>302</v>
+      </c>
       <c r="F93" s="19"/>
       <c r="G93" s="23"/>
       <c r="H93" s="23"/>
       <c r="I93" s="23"/>
       <c r="J93" s="23"/>
       <c r="K93" s="23"/>
       <c r="L93" s="23"/>
       <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13" s="1" customFormat="1">
       <c r="A94" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B94" s="30">
         <v>189</v>
       </c>
       <c r="C94" s="30">
         <v>374</v>
       </c>
       <c r="D94" s="30">
         <v>560</v>
       </c>
-      <c r="E94" s="23"/>
+      <c r="E94" s="30">
+        <v>745</v>
+      </c>
       <c r="F94" s="19"/>
       <c r="G94" s="23"/>
       <c r="H94" s="23"/>
       <c r="I94" s="23"/>
       <c r="J94" s="23"/>
       <c r="K94" s="23"/>
       <c r="L94" s="23"/>
       <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" s="1" customFormat="1">
       <c r="A95" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B95" s="30">
         <v>63</v>
       </c>
       <c r="C95" s="30">
         <v>126</v>
       </c>
       <c r="D95" s="30">
         <v>189</v>
       </c>
-      <c r="E95" s="23"/>
+      <c r="E95" s="30">
+        <v>251</v>
+      </c>
       <c r="F95" s="19"/>
       <c r="G95" s="23"/>
       <c r="H95" s="23"/>
       <c r="I95" s="23"/>
       <c r="J95" s="23"/>
       <c r="K95" s="23"/>
       <c r="L95" s="23"/>
       <c r="M95" s="30"/>
     </row>
     <row r="96" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A96" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B96" s="30">
         <v>10772</v>
       </c>
       <c r="C96" s="30">
         <v>17094</v>
       </c>
       <c r="D96" s="30">
         <v>23455</v>
       </c>
-      <c r="E96" s="23"/>
+      <c r="E96" s="30">
+        <v>30493</v>
+      </c>
       <c r="F96" s="19"/>
       <c r="G96" s="23"/>
       <c r="H96" s="23"/>
       <c r="I96" s="23"/>
       <c r="J96" s="23"/>
       <c r="K96" s="23"/>
       <c r="L96" s="23"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:13" s="1" customFormat="1">
       <c r="A97" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B97" s="30">
         <v>5972</v>
       </c>
       <c r="C97" s="30">
         <v>7162</v>
       </c>
       <c r="D97" s="30">
         <v>9923</v>
       </c>
-      <c r="E97" s="23"/>
+      <c r="E97" s="30">
+        <v>9923</v>
+      </c>
       <c r="F97" s="19"/>
       <c r="G97" s="23"/>
       <c r="H97" s="23"/>
       <c r="I97" s="23"/>
       <c r="J97" s="23"/>
       <c r="K97" s="23"/>
       <c r="L97" s="23"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:13" s="1" customFormat="1">
       <c r="A98" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B98" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C98" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D98" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="E98" s="30">
+        <v>4034</v>
+      </c>
+      <c r="F98" s="19"/>
+      <c r="G98" s="30"/>
+      <c r="H98" s="30"/>
+      <c r="I98" s="30"/>
+      <c r="J98" s="30"/>
+      <c r="K98" s="30"/>
+      <c r="L98" s="30"/>
+      <c r="M98" s="30"/>
+    </row>
+    <row r="99" spans="1:13" s="1" customFormat="1">
+      <c r="A99" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="B98" s="30">
+      <c r="B99" s="30">
         <v>4800</v>
       </c>
-      <c r="C98" s="30">
+      <c r="C99" s="30">
         <v>9932</v>
       </c>
-      <c r="D98" s="30">
+      <c r="D99" s="30">
         <v>13532</v>
       </c>
-      <c r="E98" s="23"/>
-[...22 lines deleted...]
-      <c r="E99" s="23"/>
+      <c r="E99" s="30">
+        <v>16536</v>
+      </c>
       <c r="F99" s="19"/>
       <c r="G99" s="23"/>
       <c r="H99" s="23"/>
       <c r="I99" s="23"/>
       <c r="J99" s="23"/>
       <c r="K99" s="23"/>
       <c r="L99" s="23"/>
       <c r="M99" s="30"/>
     </row>
-    <row r="100" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="100" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A100" s="5" t="s">
+        <v>32</v>
       </c>
       <c r="B100" s="30">
-        <v>1529</v>
+        <v>4102</v>
       </c>
       <c r="C100" s="30">
-        <v>3668</v>
+        <v>12715</v>
       </c>
       <c r="D100" s="30">
-        <v>5366</v>
-[...1 lines deleted...]
-      <c r="E100" s="23"/>
+        <v>20889</v>
+      </c>
+      <c r="E100" s="30">
+        <v>29829</v>
+      </c>
       <c r="F100" s="19"/>
       <c r="G100" s="23"/>
       <c r="H100" s="23"/>
       <c r="I100" s="23"/>
       <c r="J100" s="23"/>
       <c r="K100" s="23"/>
       <c r="L100" s="23"/>
       <c r="M100" s="30"/>
     </row>
     <row r="101" spans="1:13" s="1" customFormat="1">
       <c r="A101" s="15" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B101" s="30">
-        <v>2500</v>
+        <v>1529</v>
       </c>
       <c r="C101" s="30">
-        <v>8369</v>
+        <v>3668</v>
       </c>
       <c r="D101" s="30">
-        <v>14237</v>
-[...1 lines deleted...]
-      <c r="E101" s="23"/>
+        <v>5366</v>
+      </c>
+      <c r="E101" s="30">
+        <v>7832</v>
+      </c>
       <c r="F101" s="19"/>
       <c r="G101" s="23"/>
       <c r="H101" s="23"/>
       <c r="I101" s="23"/>
       <c r="J101" s="23"/>
       <c r="K101" s="23"/>
       <c r="L101" s="23"/>
       <c r="M101" s="30"/>
     </row>
     <row r="102" spans="1:13" s="1" customFormat="1">
       <c r="A102" s="15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B102" s="30">
-        <v>67</v>
+        <v>2500</v>
       </c>
       <c r="C102" s="30">
-        <v>667</v>
+        <v>8369</v>
       </c>
       <c r="D102" s="30">
-        <v>1267</v>
-[...1 lines deleted...]
-      <c r="E102" s="23"/>
+        <v>14237</v>
+      </c>
+      <c r="E102" s="30">
+        <v>20106</v>
+      </c>
       <c r="F102" s="19"/>
       <c r="G102" s="23"/>
       <c r="H102" s="23"/>
       <c r="I102" s="23"/>
       <c r="J102" s="23"/>
       <c r="K102" s="23"/>
       <c r="L102" s="23"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:13" s="1" customFormat="1">
       <c r="A103" s="15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B103" s="30">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="C103" s="30">
-        <v>12</v>
+        <v>667</v>
       </c>
       <c r="D103" s="30">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E103" s="23"/>
+        <v>1267</v>
+      </c>
+      <c r="E103" s="30">
+        <v>1867</v>
+      </c>
       <c r="F103" s="19"/>
       <c r="G103" s="23"/>
       <c r="H103" s="23"/>
       <c r="I103" s="23"/>
       <c r="J103" s="23"/>
       <c r="K103" s="23"/>
       <c r="L103" s="23"/>
       <c r="M103" s="30"/>
     </row>
-    <row r="104" spans="1:13" s="1" customFormat="1" ht="45.75">
-      <c r="A104" s="5" t="s">
+    <row r="104" spans="1:13" s="1" customFormat="1">
+      <c r="A104" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B104" s="30">
+        <v>7</v>
+      </c>
+      <c r="C104" s="30">
+        <v>12</v>
+      </c>
+      <c r="D104" s="30">
+        <v>18</v>
+      </c>
+      <c r="E104" s="30">
+        <v>24</v>
+      </c>
+      <c r="F104" s="19"/>
+      <c r="G104" s="23"/>
+      <c r="H104" s="23"/>
+      <c r="I104" s="23"/>
+      <c r="J104" s="23"/>
+      <c r="K104" s="23"/>
+      <c r="L104" s="23"/>
+      <c r="M104" s="30"/>
+    </row>
+    <row r="105" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A105" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="B104" s="31">
+      <c r="B105" s="31">
         <v>5</v>
       </c>
-      <c r="C104" s="31">
+      <c r="C105" s="31">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D104" s="31">
+      <c r="D105" s="31">
         <v>14.5</v>
       </c>
-      <c r="E104" s="24"/>
-[...22 lines deleted...]
-      <c r="E105" s="24"/>
+      <c r="E105" s="31">
+        <v>19.3</v>
+      </c>
       <c r="F105" s="20"/>
       <c r="G105" s="24"/>
       <c r="H105" s="24"/>
       <c r="I105" s="24"/>
       <c r="J105" s="24"/>
       <c r="K105" s="24"/>
       <c r="L105" s="24"/>
       <c r="M105" s="31"/>
     </row>
     <row r="106" spans="1:13" s="1" customFormat="1">
       <c r="A106" s="15" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B106" s="31">
-        <v>1.3</v>
+        <v>3.5</v>
       </c>
       <c r="C106" s="31">
-        <v>2.7</v>
+        <v>6.7</v>
       </c>
       <c r="D106" s="31">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E106" s="24"/>
+        <v>9.9</v>
+      </c>
+      <c r="E106" s="31">
+        <v>13.2</v>
+      </c>
       <c r="F106" s="20"/>
       <c r="G106" s="24"/>
       <c r="H106" s="24"/>
       <c r="I106" s="24"/>
       <c r="J106" s="24"/>
       <c r="K106" s="24"/>
       <c r="L106" s="24"/>
       <c r="M106" s="31"/>
     </row>
     <row r="107" spans="1:13" s="1" customFormat="1">
       <c r="A107" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B107" s="31">
+        <v>1.3</v>
+      </c>
+      <c r="C107" s="31">
+        <v>2.7</v>
+      </c>
+      <c r="D107" s="31">
+        <v>4</v>
+      </c>
+      <c r="E107" s="31">
+        <v>5.3</v>
+      </c>
+      <c r="F107" s="20"/>
+      <c r="G107" s="24"/>
+      <c r="H107" s="24"/>
+      <c r="I107" s="24"/>
+      <c r="J107" s="24"/>
+      <c r="K107" s="24"/>
+      <c r="L107" s="24"/>
+      <c r="M107" s="31"/>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1">
+      <c r="A108" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="B107" s="31">
+      <c r="B108" s="31">
         <v>0.2</v>
       </c>
-      <c r="C107" s="31">
+      <c r="C108" s="31">
         <v>0.4</v>
       </c>
-      <c r="D107" s="31">
+      <c r="D108" s="31">
         <v>0.6</v>
       </c>
-      <c r="E107" s="31"/>
-[...10 lines deleted...]
-      <c r="A108" s="5" t="s">
+      <c r="E108" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="F108" s="20"/>
+      <c r="G108" s="31"/>
+      <c r="H108" s="31"/>
+      <c r="I108" s="31"/>
+      <c r="J108" s="31"/>
+      <c r="K108" s="31"/>
+      <c r="L108" s="31"/>
+      <c r="M108" s="31"/>
+    </row>
+    <row r="109" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A109" s="5" t="s">
         <v>34</v>
-      </c>
-[...21 lines deleted...]
-        <v>51</v>
       </c>
       <c r="B109" s="31">
         <v>0</v>
       </c>
       <c r="C109" s="31">
         <v>0.1</v>
       </c>
       <c r="D109" s="31">
         <v>0.1</v>
       </c>
-      <c r="E109" s="24"/>
+      <c r="E109" s="31">
+        <v>0.1</v>
+      </c>
       <c r="F109" s="20"/>
       <c r="G109" s="24"/>
       <c r="H109" s="24"/>
       <c r="I109" s="24"/>
       <c r="J109" s="24"/>
       <c r="K109" s="24"/>
       <c r="L109" s="24"/>
       <c r="M109" s="31"/>
     </row>
-    <row r="110" spans="1:13" s="1" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="110" spans="1:13" s="1" customFormat="1">
+      <c r="A110" s="15" t="s">
+        <v>51</v>
       </c>
       <c r="B110" s="31">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="C110" s="31">
         <v>0.1</v>
       </c>
       <c r="D110" s="31">
-        <v>0.2</v>
-[...1 lines deleted...]
-      <c r="E110" s="24"/>
+        <v>0.1</v>
+      </c>
+      <c r="E110" s="31">
+        <v>0.1</v>
+      </c>
       <c r="F110" s="20"/>
       <c r="G110" s="24"/>
       <c r="H110" s="24"/>
       <c r="I110" s="24"/>
       <c r="J110" s="24"/>
       <c r="K110" s="24"/>
       <c r="L110" s="24"/>
       <c r="M110" s="31"/>
     </row>
-    <row r="111" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="111" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A111" s="5" t="s">
+        <v>35</v>
       </c>
       <c r="B111" s="31">
         <v>0.1</v>
       </c>
       <c r="C111" s="31">
         <v>0.1</v>
       </c>
       <c r="D111" s="31">
         <v>0.2</v>
       </c>
-      <c r="E111" s="24"/>
+      <c r="E111" s="31">
+        <v>0.3</v>
+      </c>
       <c r="F111" s="20"/>
       <c r="G111" s="24"/>
       <c r="H111" s="24"/>
       <c r="I111" s="24"/>
       <c r="J111" s="24"/>
       <c r="K111" s="24"/>
       <c r="L111" s="24"/>
       <c r="M111" s="31"/>
     </row>
-    <row r="112" spans="1:13" s="1" customFormat="1" ht="23.25">
-      <c r="A112" s="5" t="s">
+    <row r="112" spans="1:13" s="1" customFormat="1">
+      <c r="A112" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B112" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="C112" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="D112" s="31">
+        <v>0.2</v>
+      </c>
+      <c r="E112" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="F112" s="20"/>
+      <c r="G112" s="24"/>
+      <c r="H112" s="24"/>
+      <c r="I112" s="24"/>
+      <c r="J112" s="24"/>
+      <c r="K112" s="24"/>
+      <c r="L112" s="24"/>
+      <c r="M112" s="31"/>
+    </row>
+    <row r="113" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A113" s="5" t="s">
         <v>36</v>
-      </c>
-[...21 lines deleted...]
-        <v>46</v>
       </c>
       <c r="B113" s="30">
         <v>51</v>
       </c>
       <c r="C113" s="30">
         <v>272</v>
       </c>
       <c r="D113" s="30">
         <v>493</v>
       </c>
-      <c r="E113" s="23"/>
+      <c r="E113" s="30">
+        <v>713</v>
+      </c>
       <c r="F113" s="19"/>
       <c r="G113" s="23"/>
       <c r="H113" s="23"/>
       <c r="I113" s="23"/>
       <c r="J113" s="23"/>
       <c r="K113" s="23"/>
       <c r="L113" s="23"/>
       <c r="M113" s="30"/>
     </row>
     <row r="114" spans="1:13" s="1" customFormat="1">
-      <c r="A114" s="5" t="s">
-        <v>37</v>
+      <c r="A114" s="15" t="s">
+        <v>46</v>
       </c>
       <c r="B114" s="30">
-        <v>968</v>
+        <v>51</v>
       </c>
       <c r="C114" s="30">
-        <v>968</v>
+        <v>272</v>
       </c>
       <c r="D114" s="30">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="E114" s="23"/>
+        <v>493</v>
+      </c>
+      <c r="E114" s="30">
+        <v>713</v>
+      </c>
       <c r="F114" s="19"/>
       <c r="G114" s="23"/>
       <c r="H114" s="23"/>
       <c r="I114" s="23"/>
       <c r="J114" s="23"/>
       <c r="K114" s="23"/>
       <c r="L114" s="23"/>
       <c r="M114" s="30"/>
     </row>
     <row r="115" spans="1:13" s="1" customFormat="1">
-      <c r="A115" s="15" t="s">
-        <v>46</v>
+      <c r="A115" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="B115" s="30">
         <v>968</v>
       </c>
       <c r="C115" s="30">
         <v>968</v>
       </c>
       <c r="D115" s="30">
         <v>968</v>
       </c>
-      <c r="E115" s="23"/>
+      <c r="E115" s="30">
+        <v>968</v>
+      </c>
       <c r="F115" s="19"/>
       <c r="G115" s="23"/>
       <c r="H115" s="23"/>
       <c r="I115" s="23"/>
       <c r="J115" s="23"/>
       <c r="K115" s="23"/>
       <c r="L115" s="23"/>
       <c r="M115" s="30"/>
     </row>
-    <row r="116" spans="1:13" s="1" customFormat="1" ht="68.25">
-      <c r="A116" s="5" t="s">
+    <row r="116" spans="1:13" s="1" customFormat="1">
+      <c r="A116" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B116" s="30">
+        <v>968</v>
+      </c>
+      <c r="C116" s="30">
+        <v>968</v>
+      </c>
+      <c r="D116" s="30">
+        <v>968</v>
+      </c>
+      <c r="E116" s="30">
+        <v>968</v>
+      </c>
+      <c r="F116" s="19"/>
+      <c r="G116" s="23"/>
+      <c r="H116" s="23"/>
+      <c r="I116" s="23"/>
+      <c r="J116" s="23"/>
+      <c r="K116" s="23"/>
+      <c r="L116" s="23"/>
+      <c r="M116" s="30"/>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1" ht="68.25">
+      <c r="A117" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B116" s="31">
+      <c r="B117" s="31">
         <v>9.4</v>
       </c>
-      <c r="C116" s="31">
+      <c r="C117" s="31">
         <v>18.8</v>
       </c>
-      <c r="D116" s="31">
+      <c r="D117" s="31">
         <v>28.2</v>
       </c>
-      <c r="E116" s="26"/>
-[...23 lines deleted...]
-      <c r="F117" s="26"/>
+      <c r="E117" s="31">
+        <v>37.6</v>
+      </c>
+      <c r="F117" s="25"/>
       <c r="G117" s="26"/>
       <c r="H117" s="24"/>
       <c r="I117" s="24"/>
       <c r="J117" s="28"/>
       <c r="K117" s="24"/>
       <c r="L117" s="24"/>
       <c r="M117" s="31"/>
     </row>
     <row r="118" spans="1:13" s="1" customFormat="1">
       <c r="A118" s="15" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B118" s="31">
-        <v>9.1999999999999993</v>
+        <v>0.2</v>
       </c>
       <c r="C118" s="31">
-        <v>18.5</v>
+        <v>0.3</v>
       </c>
       <c r="D118" s="31">
-        <v>27.7</v>
-[...1 lines deleted...]
-      <c r="E118" s="26"/>
+        <v>0.5</v>
+      </c>
+      <c r="E118" s="31">
+        <v>0.7</v>
+      </c>
       <c r="F118" s="26"/>
       <c r="G118" s="26"/>
       <c r="H118" s="24"/>
       <c r="I118" s="24"/>
       <c r="J118" s="28"/>
       <c r="K118" s="24"/>
       <c r="L118" s="24"/>
       <c r="M118" s="31"/>
     </row>
-    <row r="119" spans="1:13" s="1" customFormat="1" ht="45.75">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="119" spans="1:13" s="1" customFormat="1">
+      <c r="A119" s="15" t="s">
+        <v>55</v>
       </c>
       <c r="B119" s="31">
-        <v>41</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="C119" s="31">
-        <v>101</v>
+        <v>18.5</v>
       </c>
       <c r="D119" s="31">
-        <v>201</v>
-[...3 lines deleted...]
-      <c r="G119" s="24"/>
+        <v>27.7</v>
+      </c>
+      <c r="E119" s="31">
+        <v>36.9</v>
+      </c>
+      <c r="F119" s="26"/>
+      <c r="G119" s="26"/>
       <c r="H119" s="24"/>
       <c r="I119" s="24"/>
       <c r="J119" s="28"/>
       <c r="K119" s="24"/>
-      <c r="L119" s="28"/>
+      <c r="L119" s="24"/>
       <c r="M119" s="31"/>
     </row>
-    <row r="120" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="120" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A120" s="18" t="s">
+        <v>50</v>
       </c>
       <c r="B120" s="31">
         <v>41</v>
       </c>
       <c r="C120" s="31">
         <v>101</v>
       </c>
       <c r="D120" s="31">
         <v>201</v>
       </c>
-      <c r="E120" s="24"/>
+      <c r="E120" s="31">
+        <v>321</v>
+      </c>
       <c r="F120" s="20"/>
       <c r="G120" s="24"/>
       <c r="H120" s="24"/>
       <c r="I120" s="24"/>
       <c r="J120" s="28"/>
       <c r="K120" s="24"/>
       <c r="L120" s="28"/>
       <c r="M120" s="31"/>
     </row>
-    <row r="121" spans="1:13" s="1" customFormat="1" ht="34.5">
-      <c r="A121" s="5" t="s">
+    <row r="121" spans="1:13" s="1" customFormat="1">
+      <c r="A121" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B121" s="31">
+        <v>41</v>
+      </c>
+      <c r="C121" s="31">
+        <v>101</v>
+      </c>
+      <c r="D121" s="31">
+        <v>201</v>
+      </c>
+      <c r="E121" s="31">
+        <v>321</v>
+      </c>
+      <c r="F121" s="20"/>
+      <c r="G121" s="24"/>
+      <c r="H121" s="24"/>
+      <c r="I121" s="24"/>
+      <c r="J121" s="28"/>
+      <c r="K121" s="24"/>
+      <c r="L121" s="28"/>
+      <c r="M121" s="31"/>
+    </row>
+    <row r="122" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A122" s="5" t="s">
         <v>39</v>
-      </c>
-[...21 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B122" s="30">
         <v>241</v>
       </c>
       <c r="C122" s="30">
-        <v>605</v>
+        <v>1228</v>
       </c>
       <c r="D122" s="30">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="E122" s="23"/>
+        <v>2215</v>
+      </c>
+      <c r="E122" s="30">
+        <v>4650</v>
+      </c>
       <c r="F122" s="19"/>
       <c r="G122" s="23"/>
       <c r="H122" s="23"/>
       <c r="I122" s="23"/>
       <c r="J122" s="29"/>
       <c r="K122" s="23"/>
       <c r="L122" s="29"/>
       <c r="M122" s="30"/>
     </row>
     <row r="123" spans="1:13" s="1" customFormat="1">
       <c r="A123" s="15" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>47</v>
+      </c>
+      <c r="B123" s="30">
+        <v>241</v>
       </c>
       <c r="C123" s="30">
-        <v>623</v>
+        <v>605</v>
       </c>
       <c r="D123" s="30">
-        <v>1247</v>
-[...1 lines deleted...]
-      <c r="E123" s="30"/>
+        <v>969</v>
+      </c>
+      <c r="E123" s="30">
+        <v>1333</v>
+      </c>
       <c r="F123" s="19"/>
-      <c r="G123" s="30"/>
-[...1 lines deleted...]
-      <c r="I123" s="30"/>
+      <c r="G123" s="23"/>
+      <c r="H123" s="23"/>
+      <c r="I123" s="23"/>
       <c r="J123" s="29"/>
-      <c r="K123" s="30"/>
+      <c r="K123" s="23"/>
       <c r="L123" s="29"/>
       <c r="M123" s="30"/>
     </row>
-    <row r="124" spans="1:13" s="1" customFormat="1" ht="34.5">
-[...4 lines deleted...]
-        <v>4218</v>
+    <row r="124" spans="1:13" s="1" customFormat="1">
+      <c r="A124" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B124" s="32" t="s">
+        <v>61</v>
       </c>
       <c r="C124" s="30">
-        <v>11223</v>
+        <v>623</v>
       </c>
       <c r="D124" s="30">
-        <v>17833</v>
-[...1 lines deleted...]
-      <c r="E124" s="23"/>
+        <v>1247</v>
+      </c>
+      <c r="E124" s="30">
+        <v>1870</v>
+      </c>
       <c r="F124" s="19"/>
-      <c r="G124" s="23"/>
-[...1 lines deleted...]
-      <c r="I124" s="23"/>
+      <c r="G124" s="30"/>
+      <c r="H124" s="30"/>
+      <c r="I124" s="30"/>
       <c r="J124" s="29"/>
-      <c r="K124" s="23"/>
+      <c r="K124" s="30"/>
       <c r="L124" s="29"/>
       <c r="M124" s="30"/>
     </row>
     <row r="125" spans="1:13" s="1" customFormat="1">
       <c r="A125" s="15" t="s">
-        <v>46</v>
-[...10 lines deleted...]
-      <c r="E125" s="23"/>
+        <v>54</v>
+      </c>
+      <c r="B125" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C125" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D125" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="E125" s="30">
+        <v>1447</v>
+      </c>
       <c r="F125" s="19"/>
-      <c r="G125" s="23"/>
-[...1 lines deleted...]
-      <c r="I125" s="23"/>
+      <c r="G125" s="30"/>
+      <c r="H125" s="30"/>
+      <c r="I125" s="30"/>
       <c r="J125" s="29"/>
-      <c r="K125" s="23"/>
+      <c r="K125" s="30"/>
       <c r="L125" s="29"/>
       <c r="M125" s="30"/>
     </row>
-    <row r="126" spans="1:13" s="1" customFormat="1">
-[...4 lines deleted...]
-        <v>61</v>
+    <row r="126" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A126" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B126" s="30">
+        <v>4218</v>
       </c>
       <c r="C126" s="30">
-        <v>1</v>
+        <v>11223</v>
       </c>
       <c r="D126" s="30">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E126" s="30"/>
+        <v>17833</v>
+      </c>
+      <c r="E126" s="30">
+        <v>27167</v>
+      </c>
       <c r="F126" s="19"/>
-      <c r="G126" s="30"/>
-[...1 lines deleted...]
-      <c r="I126" s="30"/>
+      <c r="G126" s="23"/>
+      <c r="H126" s="23"/>
+      <c r="I126" s="23"/>
       <c r="J126" s="29"/>
-      <c r="K126" s="30"/>
+      <c r="K126" s="23"/>
       <c r="L126" s="29"/>
       <c r="M126" s="30"/>
     </row>
     <row r="127" spans="1:13" s="1" customFormat="1">
       <c r="A127" s="15" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B127" s="30">
-        <v>2</v>
+        <v>4216</v>
       </c>
       <c r="C127" s="30">
-        <v>3</v>
+        <v>11219</v>
       </c>
       <c r="D127" s="30">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E127" s="23"/>
+        <v>17827</v>
+      </c>
+      <c r="E127" s="30">
+        <v>27158</v>
+      </c>
       <c r="F127" s="19"/>
       <c r="G127" s="23"/>
       <c r="H127" s="23"/>
       <c r="I127" s="23"/>
       <c r="J127" s="29"/>
       <c r="K127" s="23"/>
       <c r="L127" s="29"/>
       <c r="M127" s="30"/>
     </row>
     <row r="128" spans="1:13" s="1" customFormat="1">
-      <c r="A128" s="5" t="s">
-[...3 lines deleted...]
-        <v>12758</v>
+      <c r="A128" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B128" s="32" t="s">
+        <v>61</v>
       </c>
       <c r="C128" s="30">
-        <v>82705</v>
+        <v>1</v>
       </c>
       <c r="D128" s="30">
-        <v>152737</v>
-[...1 lines deleted...]
-      <c r="E128" s="23"/>
+        <v>1</v>
+      </c>
+      <c r="E128" s="30">
+        <v>2</v>
+      </c>
       <c r="F128" s="19"/>
-      <c r="G128" s="23"/>
-[...1 lines deleted...]
-      <c r="I128" s="23"/>
+      <c r="G128" s="30"/>
+      <c r="H128" s="30"/>
+      <c r="I128" s="30"/>
       <c r="J128" s="29"/>
-      <c r="K128" s="23"/>
+      <c r="K128" s="30"/>
       <c r="L128" s="29"/>
       <c r="M128" s="30"/>
     </row>
     <row r="129" spans="1:13" s="1" customFormat="1">
       <c r="A129" s="15" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B129" s="30">
-        <v>4397</v>
+        <v>2</v>
       </c>
       <c r="C129" s="30">
-        <v>37236</v>
+        <v>3</v>
       </c>
       <c r="D129" s="30">
-        <v>70161</v>
-[...1 lines deleted...]
-      <c r="E129" s="23"/>
+        <v>5</v>
+      </c>
+      <c r="E129" s="30">
+        <v>7</v>
+      </c>
       <c r="F129" s="19"/>
       <c r="G129" s="23"/>
       <c r="H129" s="23"/>
       <c r="I129" s="23"/>
       <c r="J129" s="29"/>
       <c r="K129" s="23"/>
       <c r="L129" s="29"/>
       <c r="M129" s="30"/>
     </row>
     <row r="130" spans="1:13" s="1" customFormat="1">
-      <c r="A130" s="15" t="s">
-        <v>47</v>
+      <c r="A130" s="5" t="s">
+        <v>41</v>
       </c>
       <c r="B130" s="30">
-        <v>1909</v>
+        <v>12758</v>
       </c>
       <c r="C130" s="30">
-        <v>3604</v>
+        <v>82705</v>
       </c>
       <c r="D130" s="30">
-        <v>5300</v>
-[...1 lines deleted...]
-      <c r="E130" s="23"/>
+        <v>152737</v>
+      </c>
+      <c r="E130" s="30">
+        <v>223716</v>
+      </c>
       <c r="F130" s="19"/>
       <c r="G130" s="23"/>
       <c r="H130" s="23"/>
       <c r="I130" s="23"/>
       <c r="J130" s="29"/>
       <c r="K130" s="23"/>
       <c r="L130" s="29"/>
       <c r="M130" s="30"/>
     </row>
     <row r="131" spans="1:13" s="1" customFormat="1">
       <c r="A131" s="15" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B131" s="30"/>
+        <v>46</v>
+      </c>
+      <c r="B131" s="30">
+        <v>4397</v>
+      </c>
       <c r="C131" s="30">
-        <v>16064</v>
+        <v>37236</v>
       </c>
       <c r="D131" s="30">
-        <v>32128</v>
-[...1 lines deleted...]
-      <c r="E131" s="30"/>
+        <v>70161</v>
+      </c>
+      <c r="E131" s="30">
+        <v>104033</v>
+      </c>
       <c r="F131" s="19"/>
-      <c r="G131" s="30"/>
-[...1 lines deleted...]
-      <c r="I131" s="30"/>
+      <c r="G131" s="23"/>
+      <c r="H131" s="23"/>
+      <c r="I131" s="23"/>
       <c r="J131" s="29"/>
-      <c r="K131" s="30"/>
+      <c r="K131" s="23"/>
       <c r="L131" s="29"/>
       <c r="M131" s="30"/>
     </row>
     <row r="132" spans="1:13" s="1" customFormat="1">
       <c r="A132" s="15" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B132" s="30">
-        <v>1440</v>
+        <v>1909</v>
       </c>
       <c r="C132" s="30">
-        <v>1955</v>
+        <v>3604</v>
       </c>
       <c r="D132" s="30">
-        <v>2471</v>
-[...1 lines deleted...]
-      <c r="E132" s="23"/>
+        <v>5300</v>
+      </c>
+      <c r="E132" s="30">
+        <v>6995</v>
+      </c>
       <c r="F132" s="19"/>
       <c r="G132" s="23"/>
       <c r="H132" s="23"/>
       <c r="I132" s="23"/>
       <c r="J132" s="29"/>
       <c r="K132" s="23"/>
       <c r="L132" s="29"/>
       <c r="M132" s="30"/>
     </row>
     <row r="133" spans="1:13" s="1" customFormat="1">
       <c r="A133" s="15" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B133" s="30"/>
       <c r="C133" s="30">
-        <v>969</v>
+        <v>16064</v>
       </c>
       <c r="D133" s="30">
-        <v>1939</v>
-[...1 lines deleted...]
-      <c r="E133" s="30"/>
+        <v>32128</v>
+      </c>
+      <c r="E133" s="30">
+        <v>48192</v>
+      </c>
       <c r="F133" s="19"/>
       <c r="G133" s="30"/>
       <c r="H133" s="30"/>
       <c r="I133" s="30"/>
       <c r="J133" s="29"/>
       <c r="K133" s="30"/>
       <c r="L133" s="29"/>
       <c r="M133" s="30"/>
     </row>
     <row r="134" spans="1:13" s="1" customFormat="1">
       <c r="A134" s="15" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B134" s="30"/>
+        <v>51</v>
+      </c>
+      <c r="B134" s="30">
+        <v>1440</v>
+      </c>
       <c r="C134" s="30">
-        <v>2145</v>
+        <v>1955</v>
       </c>
       <c r="D134" s="30">
-        <v>4290</v>
-[...1 lines deleted...]
-      <c r="E134" s="30"/>
+        <v>2471</v>
+      </c>
+      <c r="E134" s="30">
+        <v>2986</v>
+      </c>
       <c r="F134" s="19"/>
-      <c r="G134" s="30"/>
-[...1 lines deleted...]
-      <c r="I134" s="30"/>
+      <c r="G134" s="23"/>
+      <c r="H134" s="23"/>
+      <c r="I134" s="23"/>
       <c r="J134" s="29"/>
-      <c r="K134" s="30"/>
+      <c r="K134" s="23"/>
       <c r="L134" s="29"/>
       <c r="M134" s="30"/>
     </row>
     <row r="135" spans="1:13" s="1" customFormat="1">
       <c r="A135" s="15" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="B135" s="30"/>
       <c r="C135" s="30">
-        <v>1168</v>
+        <v>969</v>
       </c>
       <c r="D135" s="30">
-        <v>2144</v>
-[...1 lines deleted...]
-      <c r="E135" s="23"/>
+        <v>1939</v>
+      </c>
+      <c r="E135" s="30">
+        <v>2908</v>
+      </c>
       <c r="F135" s="19"/>
-      <c r="G135" s="23"/>
-[...1 lines deleted...]
-      <c r="I135" s="23"/>
+      <c r="G135" s="30"/>
+      <c r="H135" s="30"/>
+      <c r="I135" s="30"/>
       <c r="J135" s="29"/>
-      <c r="K135" s="23"/>
+      <c r="K135" s="30"/>
       <c r="L135" s="29"/>
       <c r="M135" s="30"/>
     </row>
     <row r="136" spans="1:13" s="1" customFormat="1">
       <c r="A136" s="15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B136" s="30"/>
       <c r="C136" s="30">
-        <v>1694</v>
+        <v>2145</v>
       </c>
       <c r="D136" s="30">
-        <v>3387</v>
-[...1 lines deleted...]
-      <c r="E136" s="30"/>
+        <v>4290</v>
+      </c>
+      <c r="E136" s="30">
+        <v>6435</v>
+      </c>
       <c r="F136" s="19"/>
       <c r="G136" s="30"/>
       <c r="H136" s="30"/>
       <c r="I136" s="30"/>
       <c r="J136" s="29"/>
       <c r="K136" s="30"/>
       <c r="L136" s="29"/>
       <c r="M136" s="30"/>
     </row>
     <row r="137" spans="1:13" s="1" customFormat="1">
       <c r="A137" s="15" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B137" s="30">
-        <v>4821</v>
+        <v>192</v>
       </c>
       <c r="C137" s="30">
-        <v>17869</v>
+        <v>1168</v>
       </c>
       <c r="D137" s="30">
-        <v>30918</v>
-[...1 lines deleted...]
-      <c r="E137" s="23"/>
+        <v>2144</v>
+      </c>
+      <c r="E137" s="30">
+        <v>3120</v>
+      </c>
       <c r="F137" s="19"/>
       <c r="G137" s="23"/>
       <c r="H137" s="23"/>
       <c r="I137" s="23"/>
       <c r="J137" s="29"/>
       <c r="K137" s="23"/>
       <c r="L137" s="29"/>
       <c r="M137" s="30"/>
     </row>
-    <row r="138" spans="1:13" s="1" customFormat="1" ht="34.5">
-[...5 lines deleted...]
-      </c>
+    <row r="138" spans="1:13" s="1" customFormat="1">
+      <c r="A138" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B138" s="30"/>
       <c r="C138" s="30">
-        <v>2</v>
+        <v>1694</v>
       </c>
       <c r="D138" s="30">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E138" s="30"/>
+        <v>3387</v>
+      </c>
+      <c r="E138" s="30">
+        <v>5081</v>
+      </c>
       <c r="F138" s="19"/>
       <c r="G138" s="30"/>
       <c r="H138" s="30"/>
       <c r="I138" s="30"/>
       <c r="J138" s="29"/>
       <c r="K138" s="30"/>
       <c r="L138" s="29"/>
       <c r="M138" s="30"/>
     </row>
     <row r="139" spans="1:13" s="1" customFormat="1">
       <c r="A139" s="15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B139" s="30">
-        <v>1</v>
+        <v>4821</v>
       </c>
       <c r="C139" s="30">
-        <v>2</v>
+        <v>17869</v>
       </c>
       <c r="D139" s="30">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E139" s="30"/>
+        <v>30918</v>
+      </c>
+      <c r="E139" s="30">
+        <v>43967</v>
+      </c>
       <c r="F139" s="19"/>
-      <c r="G139" s="30"/>
-[...1 lines deleted...]
-      <c r="I139" s="30"/>
+      <c r="G139" s="23"/>
+      <c r="H139" s="23"/>
+      <c r="I139" s="23"/>
       <c r="J139" s="29"/>
-      <c r="K139" s="30"/>
+      <c r="K139" s="23"/>
       <c r="L139" s="29"/>
       <c r="M139" s="30"/>
     </row>
     <row r="140" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A140" s="17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B140" s="30">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C140" s="30">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D140" s="30">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="E140" s="30"/>
+        <v>4</v>
+      </c>
+      <c r="E140" s="30">
+        <v>7</v>
+      </c>
       <c r="F140" s="19"/>
       <c r="G140" s="30"/>
       <c r="H140" s="30"/>
       <c r="I140" s="30"/>
       <c r="J140" s="29"/>
       <c r="K140" s="30"/>
       <c r="L140" s="29"/>
       <c r="M140" s="30"/>
     </row>
     <row r="141" spans="1:13" s="1" customFormat="1">
       <c r="A141" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B141" s="30">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C141" s="30">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D141" s="30">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="E141" s="30"/>
+        <v>4</v>
+      </c>
+      <c r="E141" s="30">
+        <v>7</v>
+      </c>
       <c r="F141" s="19"/>
       <c r="G141" s="30"/>
       <c r="H141" s="30"/>
       <c r="I141" s="30"/>
       <c r="J141" s="29"/>
       <c r="K141" s="30"/>
       <c r="L141" s="29"/>
       <c r="M141" s="30"/>
     </row>
-    <row r="142" spans="1:13" s="1" customFormat="1" ht="79.5">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="142" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A142" s="17" t="s">
+        <v>60</v>
       </c>
       <c r="B142" s="30">
-        <v>205</v>
+        <v>10</v>
       </c>
       <c r="C142" s="30">
-        <v>410</v>
+        <v>16</v>
       </c>
       <c r="D142" s="30">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="E142" s="23"/>
+        <v>27</v>
+      </c>
+      <c r="E142" s="30">
+        <v>56</v>
+      </c>
       <c r="F142" s="19"/>
-      <c r="G142" s="23"/>
-[...1 lines deleted...]
-      <c r="I142" s="23"/>
+      <c r="G142" s="30"/>
+      <c r="H142" s="30"/>
+      <c r="I142" s="30"/>
       <c r="J142" s="29"/>
-      <c r="K142" s="23"/>
+      <c r="K142" s="30"/>
       <c r="L142" s="29"/>
       <c r="M142" s="30"/>
     </row>
     <row r="143" spans="1:13" s="1" customFormat="1">
-      <c r="A143" s="16" t="s">
+      <c r="A143" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B143" s="30">
+        <v>10</v>
+      </c>
+      <c r="C143" s="30">
+        <v>16</v>
+      </c>
+      <c r="D143" s="30">
+        <v>27</v>
+      </c>
+      <c r="E143" s="30">
+        <v>56</v>
+      </c>
+      <c r="F143" s="19"/>
+      <c r="G143" s="30"/>
+      <c r="H143" s="30"/>
+      <c r="I143" s="30"/>
+      <c r="J143" s="29"/>
+      <c r="K143" s="30"/>
+      <c r="L143" s="29"/>
+      <c r="M143" s="30"/>
+    </row>
+    <row r="144" spans="1:13" s="1" customFormat="1" ht="79.5">
+      <c r="A144" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B144" s="30">
         <v>205</v>
       </c>
-      <c r="C143" s="30">
+      <c r="C144" s="30">
         <v>410</v>
       </c>
-      <c r="D143" s="30">
+      <c r="D144" s="30">
         <v>615</v>
       </c>
-      <c r="E143" s="23"/>
-[...17 lines deleted...]
-      <c r="H144" s="4"/>
+      <c r="E144" s="30">
+        <v>820</v>
+      </c>
+      <c r="F144" s="19"/>
+      <c r="G144" s="23"/>
+      <c r="H144" s="23"/>
       <c r="I144" s="23"/>
-      <c r="J144" s="4"/>
-[...5 lines deleted...]
-      <c r="A145" s="14" t="s">
+      <c r="J144" s="29"/>
+      <c r="K144" s="23"/>
+      <c r="L144" s="29"/>
+      <c r="M144" s="30"/>
+    </row>
+    <row r="145" spans="1:13" s="1" customFormat="1">
+      <c r="A145" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B145" s="30">
+        <v>205</v>
+      </c>
+      <c r="C145" s="30">
+        <v>410</v>
+      </c>
+      <c r="D145" s="30">
+        <v>615</v>
+      </c>
+      <c r="E145" s="30">
+        <v>820</v>
+      </c>
+      <c r="F145" s="19"/>
+      <c r="G145" s="23"/>
+      <c r="H145" s="23"/>
+      <c r="I145" s="27"/>
+      <c r="J145" s="27"/>
+      <c r="K145" s="23"/>
+      <c r="L145" s="27"/>
+      <c r="M145" s="30"/>
+    </row>
+    <row r="146" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A146" s="4"/>
+      <c r="B146" s="21"/>
+      <c r="C146" s="21"/>
+      <c r="D146" s="21"/>
+      <c r="E146" s="4"/>
+      <c r="F146" s="4"/>
+      <c r="G146" s="4"/>
+      <c r="H146" s="4"/>
+      <c r="I146" s="23"/>
+      <c r="J146" s="4"/>
+      <c r="K146" s="4"/>
+      <c r="L146" s="4"/>
+      <c r="M146" s="4"/>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B145" s="9"/>
-[...13 lines deleted...]
-      <c r="A146" s="14" t="s">
+      <c r="B147" s="9"/>
+      <c r="C147" s="10"/>
+      <c r="D147" s="9"/>
+      <c r="E147" s="9"/>
+      <c r="F147" s="9"/>
+      <c r="G147" s="11"/>
+      <c r="H147" s="12"/>
+      <c r="I147" s="12"/>
+      <c r="J147" s="11"/>
+      <c r="K147" s="12"/>
+      <c r="L147" s="11"/>
+      <c r="M147" s="11"/>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B146" s="11"/>
-[...13 lines deleted...]
-      <c r="A147" s="34" t="s">
+      <c r="B148" s="11"/>
+      <c r="C148" s="11"/>
+      <c r="D148" s="11"/>
+      <c r="E148" s="11"/>
+      <c r="F148" s="11"/>
+      <c r="G148" s="11"/>
+      <c r="H148" s="12"/>
+      <c r="I148" s="12"/>
+      <c r="J148" s="11"/>
+      <c r="K148" s="12"/>
+      <c r="L148" s="11"/>
+      <c r="M148" s="11"/>
+    </row>
+    <row r="149" spans="1:13" ht="34.5" customHeight="1">
+      <c r="A149" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="B147" s="34"/>
-[...10 lines deleted...]
-      <c r="M147" s="35"/>
+      <c r="B149" s="34"/>
+      <c r="C149" s="34"/>
+      <c r="D149" s="34"/>
+      <c r="E149" s="34"/>
+      <c r="F149" s="34"/>
+      <c r="G149" s="34"/>
+      <c r="H149" s="34"/>
+      <c r="I149" s="35"/>
+      <c r="J149" s="35"/>
+      <c r="K149" s="35"/>
+      <c r="L149" s="35"/>
+      <c r="M149" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A147:M147"/>
+    <mergeCell ref="A149:M149"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>