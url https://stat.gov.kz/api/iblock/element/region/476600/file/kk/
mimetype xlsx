--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="63">
   <si>
     <t>г.а. Талдыкорган</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -373,117 +373,108 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -760,3720 +751,4083 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M149"/>
+  <dimension ref="A1:M152"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A124" workbookViewId="0">
-      <selection activeCell="E130" sqref="E130"/>
+    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
+      <selection activeCell="F131" sqref="F131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="4" width="15" style="22" customWidth="1"/>
+    <col min="2" max="4" width="15" style="20" customWidth="1"/>
     <col min="5" max="13" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1">
-      <c r="A1" s="33"/>
-[...11 lines deleted...]
-      <c r="M1" s="33"/>
+      <c r="A1" s="30"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="33"/>
-[...10 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="47.25" customHeight="1">
       <c r="A4" s="2"/>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="7" t="s">
+      <c r="F4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="7" t="s">
+      <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="K4" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="7" t="s">
+      <c r="L4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="8" t="s">
+      <c r="M4" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="30">
+      <c r="B5" s="27">
         <v>32</v>
       </c>
-      <c r="C5" s="30">
+      <c r="C5" s="27">
         <v>246</v>
       </c>
-      <c r="D5" s="30">
+      <c r="D5" s="27">
         <v>460</v>
       </c>
-      <c r="E5" s="30">
+      <c r="E5" s="27">
         <v>674</v>
       </c>
-      <c r="F5" s="19"/>
-[...6 lines deleted...]
-      <c r="M5" s="30"/>
+      <c r="F5" s="27">
+        <v>827</v>
+      </c>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="27"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="30">
+      <c r="C6" s="27">
         <v>53</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="27">
         <v>106</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="27">
         <v>159</v>
       </c>
-      <c r="F6" s="19"/>
-[...6 lines deleted...]
-      <c r="M6" s="30"/>
+      <c r="F6" s="27">
+        <v>236</v>
+      </c>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="27">
         <v>21</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="27">
         <v>170</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="27">
         <v>318</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="27">
         <v>466</v>
       </c>
-      <c r="F7" s="19"/>
-[...6 lines deleted...]
-      <c r="M7" s="30"/>
+      <c r="F7" s="27">
+        <v>532</v>
+      </c>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="21"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="27"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="27">
         <v>10</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="27">
         <v>23</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="27">
         <v>36</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="27">
         <v>49</v>
       </c>
-      <c r="F8" s="19"/>
-[...6 lines deleted...]
-      <c r="M8" s="30"/>
+      <c r="F8" s="27">
+        <v>59</v>
+      </c>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="27"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="34.5">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="27">
         <v>914</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="27">
         <v>2292</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="27">
         <v>3716</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="27">
         <v>4801</v>
       </c>
-      <c r="F9" s="19"/>
-[...6 lines deleted...]
-      <c r="M9" s="30"/>
+      <c r="F9" s="27">
+        <v>7396</v>
+      </c>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
-      <c r="A10" s="15" t="s">
+      <c r="A10" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="27">
         <v>37</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="27">
         <v>198</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="27">
         <v>474</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="27">
         <v>677</v>
       </c>
-      <c r="F10" s="19"/>
-[...6 lines deleted...]
-      <c r="M10" s="30"/>
+      <c r="F10" s="27">
+        <v>2380</v>
+      </c>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="27"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="27">
         <v>876</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="27">
         <v>1952</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="27">
         <v>2959</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="27">
         <v>3700</v>
       </c>
-      <c r="F11" s="19"/>
-[...6 lines deleted...]
-      <c r="M11" s="30"/>
+      <c r="F11" s="27">
+        <v>4520</v>
+      </c>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="27"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="27">
         <v>17</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="27">
         <v>33</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="27">
         <v>50</v>
       </c>
-      <c r="F12" s="19"/>
-[...6 lines deleted...]
-      <c r="M12" s="30"/>
+      <c r="F12" s="27">
+        <v>122</v>
+      </c>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="27"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
-      <c r="A13" s="15" t="s">
+      <c r="A13" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="27">
         <v>1</v>
       </c>
-      <c r="C13" s="30">
+      <c r="C13" s="27">
         <v>125</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="27">
         <v>249</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="27">
         <v>373</v>
       </c>
-      <c r="F13" s="19"/>
-[...6 lines deleted...]
-      <c r="M13" s="30"/>
+      <c r="F13" s="27">
+        <v>375</v>
+      </c>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="27"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="57">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="27">
         <v>29</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C14" s="27">
         <v>188</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="27">
         <v>346</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="27">
         <v>505</v>
       </c>
-      <c r="F14" s="19"/>
-[...6 lines deleted...]
-      <c r="M14" s="30"/>
+      <c r="F14" s="27">
+        <v>579</v>
+      </c>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="27"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="32" t="s">
+      <c r="B15" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C15" s="27">
         <v>1</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="27">
         <v>1</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="27">
         <v>2</v>
       </c>
-      <c r="F15" s="19"/>
-[...6 lines deleted...]
-      <c r="M15" s="30"/>
+      <c r="F15" s="27">
+        <v>2</v>
+      </c>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="27"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="27"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="27">
         <v>21</v>
       </c>
-      <c r="C16" s="30">
+      <c r="C16" s="27">
         <v>170</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="27">
         <v>318</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="27">
         <v>466</v>
       </c>
-      <c r="F16" s="19"/>
-[...6 lines deleted...]
-      <c r="M16" s="30"/>
+      <c r="F16" s="27">
+        <v>532</v>
+      </c>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="27">
         <v>7</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C17" s="27">
         <v>17</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="27">
         <v>27</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="27">
         <v>37</v>
       </c>
-      <c r="F17" s="19"/>
-[...6 lines deleted...]
-      <c r="M17" s="30"/>
+      <c r="F17" s="27">
+        <v>44</v>
+      </c>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" ht="23.25">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="30">
+      <c r="B18" s="27">
         <v>3</v>
       </c>
-      <c r="C18" s="30">
+      <c r="C18" s="27">
         <v>58</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="27">
         <v>113</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="27">
         <v>169</v>
       </c>
-      <c r="F18" s="19"/>
-[...6 lines deleted...]
-      <c r="M18" s="30"/>
+      <c r="F18" s="27">
+        <v>248</v>
+      </c>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="27"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="30">
+      <c r="C19" s="27">
         <v>52</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="27">
         <v>105</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="27">
         <v>157</v>
       </c>
-      <c r="F19" s="19"/>
-[...6 lines deleted...]
-      <c r="M19" s="30"/>
+      <c r="F19" s="27">
+        <v>234</v>
+      </c>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27"/>
+      <c r="L19" s="27"/>
+      <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="30">
+      <c r="B20" s="27">
         <v>3</v>
       </c>
-      <c r="C20" s="30">
+      <c r="C20" s="27">
         <v>6</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="27">
         <v>9</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="27">
         <v>12</v>
       </c>
-      <c r="F20" s="19"/>
-[...6 lines deleted...]
-      <c r="M20" s="30"/>
+      <c r="F20" s="27">
+        <v>15</v>
+      </c>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="27"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="57">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="30">
+      <c r="B21" s="27">
         <v>1</v>
       </c>
-      <c r="C21" s="30">
+      <c r="C21" s="27">
         <v>3</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="27">
         <v>5</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="27">
         <v>7</v>
       </c>
-      <c r="F21" s="19"/>
-[...6 lines deleted...]
-      <c r="M21" s="30"/>
+      <c r="F21" s="27">
+        <v>8</v>
+      </c>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
-      <c r="A22" s="15" t="s">
+      <c r="A22" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="30">
+      <c r="B22" s="27">
         <v>1</v>
       </c>
-      <c r="C22" s="30">
+      <c r="C22" s="27">
         <v>2</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="27">
         <v>4</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="27">
         <v>6</v>
       </c>
-      <c r="F22" s="19"/>
-[...6 lines deleted...]
-      <c r="M22" s="30"/>
+      <c r="F22" s="27">
+        <v>6</v>
+      </c>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="27"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="30">
+      <c r="B23" s="27">
         <v>0</v>
       </c>
-      <c r="C23" s="30">
+      <c r="C23" s="27">
         <v>0</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="27">
         <v>1</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="27">
         <v>1</v>
       </c>
-      <c r="F23" s="19"/>
-[...6 lines deleted...]
-      <c r="M23" s="30"/>
+      <c r="F23" s="27">
+        <v>1</v>
+      </c>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
-      <c r="A24" s="15" t="s">
+      <c r="A24" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="30">
+      <c r="B24" s="27">
         <v>0</v>
       </c>
-      <c r="C24" s="30">
+      <c r="C24" s="27">
         <v>1</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="27">
         <v>1</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="27">
         <v>1</v>
       </c>
-      <c r="F24" s="19"/>
-[...6 lines deleted...]
-      <c r="M24" s="30"/>
+      <c r="F24" s="27">
+        <v>1</v>
+      </c>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="27"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="30">
+      <c r="B25" s="27">
         <v>7</v>
       </c>
-      <c r="C25" s="30">
+      <c r="C25" s="27">
         <v>9</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="27">
         <v>12</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="27">
         <v>15</v>
       </c>
-      <c r="F25" s="19"/>
-[...6 lines deleted...]
-      <c r="M25" s="30"/>
+      <c r="F25" s="27">
+        <v>22</v>
+      </c>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
-      <c r="A26" s="15" t="s">
+      <c r="A26" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="30">
+      <c r="B26" s="27">
         <v>7</v>
       </c>
-      <c r="C26" s="30">
+      <c r="C26" s="27">
         <v>9</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="27">
         <v>12</v>
       </c>
-      <c r="E26" s="30">
+      <c r="E26" s="27">
         <v>15</v>
       </c>
-      <c r="F26" s="19"/>
-[...6 lines deleted...]
-      <c r="M26" s="30"/>
+      <c r="F26" s="27">
+        <v>22</v>
+      </c>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="21"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="27"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" ht="23.25">
-      <c r="A27" s="5" t="s">
+      <c r="A27" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B27" s="28">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C27" s="28">
         <v>10</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D27" s="28">
         <v>10.6</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="28">
         <v>11.3</v>
       </c>
-      <c r="F27" s="20"/>
-[...6 lines deleted...]
-      <c r="M27" s="31"/>
+      <c r="F27" s="28">
+        <v>11.3</v>
+      </c>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="28"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
-      <c r="A28" s="6" t="s">
+      <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="31">
+      <c r="B28" s="28">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C28" s="31">
+      <c r="C28" s="28">
         <v>10</v>
       </c>
-      <c r="D28" s="31">
+      <c r="D28" s="28">
         <v>10.6</v>
       </c>
-      <c r="E28" s="31">
+      <c r="E28" s="28">
         <v>11.3</v>
       </c>
-      <c r="F28" s="20"/>
-[...6 lines deleted...]
-      <c r="M28" s="31"/>
+      <c r="F28" s="28">
+        <v>11.3</v>
+      </c>
+      <c r="G28" s="22"/>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="22"/>
+      <c r="L28" s="22"/>
+      <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="23.25">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="30">
+      <c r="B29" s="27">
         <v>1</v>
       </c>
-      <c r="C29" s="30">
+      <c r="C29" s="27">
         <v>125</v>
       </c>
-      <c r="D29" s="30">
+      <c r="D29" s="27">
         <v>250</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="27">
         <v>375</v>
       </c>
-      <c r="F29" s="19"/>
-[...6 lines deleted...]
-      <c r="M29" s="30"/>
+      <c r="F29" s="27">
+        <v>1905</v>
+      </c>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="27"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
-      <c r="A30" s="15" t="s">
+      <c r="A30" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="27">
         <v>1</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="27">
         <v>1</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="27">
         <v>2</v>
       </c>
-      <c r="E30" s="30">
+      <c r="E30" s="27">
         <v>2</v>
       </c>
-      <c r="F30" s="19"/>
-[...6 lines deleted...]
-      <c r="M30" s="30"/>
+      <c r="F30" s="27">
+        <v>1460</v>
+      </c>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="27"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
-      <c r="A31" s="15" t="s">
+      <c r="A31" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="30">
+      <c r="B31" s="27">
         <v>0</v>
       </c>
-      <c r="C31" s="30">
+      <c r="C31" s="27">
         <v>0</v>
       </c>
-      <c r="D31" s="30">
+      <c r="D31" s="27">
         <v>0</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="27">
         <v>0</v>
       </c>
-      <c r="F31" s="19"/>
-[...6 lines deleted...]
-      <c r="M31" s="30"/>
+      <c r="F31" s="27">
+        <v>0</v>
+      </c>
+      <c r="G31" s="21"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="27"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
-      <c r="A32" s="15" t="s">
+      <c r="A32" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="E32" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="F32" s="27">
+        <v>72</v>
+      </c>
+      <c r="G32" s="27"/>
+      <c r="H32" s="27"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="27"/>
+    </row>
+    <row r="33" spans="1:13" s="1" customFormat="1">
+      <c r="A33" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B32" s="30"/>
-      <c r="C32" s="30">
+      <c r="B33" s="27"/>
+      <c r="C33" s="27">
         <v>124</v>
       </c>
-      <c r="D32" s="30">
+      <c r="D33" s="27">
         <v>248</v>
       </c>
-      <c r="E32" s="30">
+      <c r="E33" s="27">
         <v>372</v>
       </c>
-      <c r="F32" s="19"/>
-[...9 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="F33" s="27">
+        <v>373</v>
+      </c>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="27"/>
+      <c r="K33" s="27"/>
+      <c r="L33" s="27"/>
+      <c r="M33" s="27"/>
+    </row>
+    <row r="34" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="30">
+      <c r="B34" s="27">
         <v>4</v>
       </c>
-      <c r="C33" s="30">
+      <c r="C34" s="27">
         <v>7</v>
       </c>
-      <c r="D33" s="30">
+      <c r="D34" s="27">
         <v>9</v>
       </c>
-      <c r="E33" s="30">
+      <c r="E34" s="27">
         <v>12</v>
       </c>
-      <c r="F33" s="19"/>
-[...9 lines deleted...]
-      <c r="A34" s="15" t="s">
+      <c r="F34" s="27">
+        <v>15</v>
+      </c>
+      <c r="G34" s="21"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="21"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="27"/>
+    </row>
+    <row r="35" spans="1:13" s="1" customFormat="1">
+      <c r="A35" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B34" s="30">
+      <c r="B35" s="27">
         <v>3</v>
       </c>
-      <c r="C34" s="30">
+      <c r="C35" s="27">
         <v>5</v>
       </c>
-      <c r="D34" s="30">
+      <c r="D35" s="27">
         <v>8</v>
       </c>
-      <c r="E34" s="30">
+      <c r="E35" s="27">
         <v>11</v>
       </c>
-      <c r="F34" s="19"/>
-[...9 lines deleted...]
-      <c r="A35" s="15" t="s">
+      <c r="F35" s="27">
+        <v>13</v>
+      </c>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="27"/>
+    </row>
+    <row r="36" spans="1:13" s="1" customFormat="1">
+      <c r="A36" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B35" s="30">
+      <c r="B36" s="27">
         <v>1</v>
       </c>
-      <c r="C35" s="30">
+      <c r="C36" s="27">
         <v>1</v>
       </c>
-      <c r="D35" s="30">
+      <c r="D36" s="27">
         <v>1</v>
       </c>
-      <c r="E35" s="30">
+      <c r="E36" s="27">
         <v>1</v>
       </c>
-      <c r="F35" s="3"/>
-[...9 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="F36" s="27">
+        <v>1</v>
+      </c>
+      <c r="G36" s="21"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="21"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="27"/>
+    </row>
+    <row r="37" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A37" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="30">
+      <c r="B37" s="27">
         <v>1417</v>
       </c>
-      <c r="C36" s="30">
+      <c r="C37" s="27">
         <v>3350</v>
       </c>
-      <c r="D36" s="30">
+      <c r="D37" s="27">
         <v>5223</v>
       </c>
-      <c r="E36" s="30">
+      <c r="E37" s="27">
         <v>7726</v>
       </c>
-      <c r="F36" s="19"/>
-[...9 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="F37" s="27">
+        <v>10545</v>
+      </c>
+      <c r="G37" s="21"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="21"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="27"/>
+    </row>
+    <row r="38" spans="1:13" s="1" customFormat="1">
+      <c r="A38" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B37" s="30">
+      <c r="B38" s="27">
         <v>988</v>
       </c>
-      <c r="C37" s="30">
+      <c r="C38" s="27">
         <v>2399</v>
       </c>
-      <c r="D37" s="30">
+      <c r="D38" s="27">
         <v>3751</v>
       </c>
-      <c r="E37" s="30">
+      <c r="E38" s="27">
         <v>5714</v>
       </c>
-      <c r="F37" s="19"/>
-[...9 lines deleted...]
-      <c r="A38" s="15" t="s">
+      <c r="F38" s="27">
+        <v>7787</v>
+      </c>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="21"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="27"/>
+    </row>
+    <row r="39" spans="1:13" s="1" customFormat="1">
+      <c r="A39" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B38" s="30">
+      <c r="B39" s="27">
         <v>61</v>
       </c>
-      <c r="C38" s="30">
+      <c r="C39" s="27">
         <v>156</v>
       </c>
-      <c r="D38" s="30">
+      <c r="D39" s="27">
         <v>251</v>
       </c>
-      <c r="E38" s="30">
+      <c r="E39" s="27">
         <v>345</v>
       </c>
-      <c r="F38" s="19"/>
-[...9 lines deleted...]
-      <c r="A39" s="15" t="s">
+      <c r="F39" s="27">
+        <v>417</v>
+      </c>
+      <c r="G39" s="21"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="21"/>
+      <c r="J39" s="21"/>
+      <c r="K39" s="21"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="27"/>
+    </row>
+    <row r="40" spans="1:13" s="1" customFormat="1">
+      <c r="A40" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B39" s="30">
+      <c r="B40" s="27">
         <v>153</v>
       </c>
-      <c r="C39" s="30">
+      <c r="C40" s="27">
         <v>333</v>
       </c>
-      <c r="D39" s="30">
+      <c r="D40" s="27">
         <v>513</v>
       </c>
-      <c r="E39" s="30">
+      <c r="E40" s="27">
         <v>693</v>
       </c>
-      <c r="F39" s="19"/>
-[...9 lines deleted...]
-      <c r="A40" s="15" t="s">
+      <c r="F40" s="27">
+        <v>859</v>
+      </c>
+      <c r="G40" s="21"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="21"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="27"/>
+    </row>
+    <row r="41" spans="1:13" s="1" customFormat="1">
+      <c r="A41" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="30">
+      <c r="B41" s="27">
         <v>0</v>
       </c>
-      <c r="C40" s="30">
+      <c r="C41" s="27">
         <v>0</v>
       </c>
-      <c r="D40" s="30">
+      <c r="D41" s="27">
         <v>0</v>
       </c>
-      <c r="E40" s="30">
+      <c r="E41" s="27">
         <v>0</v>
       </c>
-      <c r="F40" s="19"/>
-[...9 lines deleted...]
-      <c r="A41" s="15" t="s">
+      <c r="F41" s="27">
+        <v>0</v>
+      </c>
+      <c r="G41" s="21"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="21"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="27"/>
+    </row>
+    <row r="42" spans="1:13" s="1" customFormat="1">
+      <c r="A42" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="30">
+      <c r="B42" s="27">
         <v>0</v>
       </c>
-      <c r="C41" s="30">
+      <c r="C42" s="27">
         <v>1</v>
       </c>
-      <c r="D41" s="30">
+      <c r="D42" s="27">
         <v>1</v>
       </c>
-      <c r="E41" s="30">
+      <c r="E42" s="27">
         <v>1</v>
       </c>
-      <c r="F41" s="19"/>
-[...9 lines deleted...]
-      <c r="A42" s="15" t="s">
+      <c r="F42" s="27">
+        <v>271</v>
+      </c>
+      <c r="G42" s="21"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="21"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="27"/>
+    </row>
+    <row r="43" spans="1:13" s="1" customFormat="1">
+      <c r="A43" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B42" s="30">
+      <c r="B43" s="27">
         <v>145</v>
       </c>
-      <c r="C42" s="30">
+      <c r="C43" s="27">
         <v>318</v>
       </c>
-      <c r="D42" s="30">
+      <c r="D43" s="27">
         <v>491</v>
       </c>
-      <c r="E42" s="30">
+      <c r="E43" s="27">
         <v>683</v>
       </c>
-      <c r="F42" s="19"/>
-[...9 lines deleted...]
-      <c r="A43" s="15" t="s">
+      <c r="F43" s="27">
+        <v>853</v>
+      </c>
+      <c r="G43" s="21"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="21"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="27"/>
+    </row>
+    <row r="44" spans="1:13" s="1" customFormat="1">
+      <c r="A44" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B43" s="30">
+      <c r="B44" s="27">
         <v>1</v>
       </c>
-      <c r="C43" s="30">
+      <c r="C44" s="27">
         <v>1</v>
       </c>
-      <c r="D43" s="30">
+      <c r="D44" s="27">
         <v>2</v>
       </c>
-      <c r="E43" s="30">
+      <c r="E44" s="27">
         <v>2</v>
       </c>
-      <c r="F43" s="19"/>
-[...9 lines deleted...]
-      <c r="A44" s="15" t="s">
+      <c r="F44" s="27">
+        <v>3</v>
+      </c>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="27"/>
+    </row>
+    <row r="45" spans="1:13" s="1" customFormat="1">
+      <c r="A45" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B44" s="30">
+      <c r="B45" s="27">
         <v>69</v>
       </c>
-      <c r="C44" s="30">
+      <c r="C45" s="27">
         <v>141</v>
       </c>
-      <c r="D44" s="30">
+      <c r="D45" s="27">
         <v>214</v>
       </c>
-      <c r="E44" s="30">
+      <c r="E45" s="27">
         <v>287</v>
       </c>
-      <c r="F44" s="19"/>
-[...9 lines deleted...]
-      <c r="A45" s="5" t="s">
+      <c r="F45" s="27">
+        <v>355</v>
+      </c>
+      <c r="G45" s="21"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="21"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="27"/>
+    </row>
+    <row r="46" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A46" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="30">
+      <c r="B46" s="27">
         <v>43</v>
       </c>
-      <c r="C45" s="30">
+      <c r="C46" s="27">
         <v>83</v>
       </c>
-      <c r="D45" s="30">
+      <c r="D46" s="27">
         <v>117</v>
       </c>
-      <c r="E45" s="30">
+      <c r="E46" s="27">
         <v>180</v>
       </c>
-      <c r="F45" s="19"/>
-[...9 lines deleted...]
-      <c r="A46" s="15" t="s">
+      <c r="F46" s="27">
+        <v>263</v>
+      </c>
+      <c r="G46" s="21"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="27"/>
+    </row>
+    <row r="47" spans="1:13" s="1" customFormat="1">
+      <c r="A47" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B46" s="30">
+      <c r="B47" s="27">
         <v>20</v>
       </c>
-      <c r="C46" s="30">
+      <c r="C47" s="27">
         <v>33</v>
       </c>
-      <c r="D46" s="30">
+      <c r="D47" s="27">
         <v>39</v>
       </c>
-      <c r="E46" s="30">
+      <c r="E47" s="27">
         <v>70</v>
       </c>
-      <c r="F46" s="19"/>
-[...9 lines deleted...]
-      <c r="A47" s="15" t="s">
+      <c r="F47" s="27">
+        <v>117</v>
+      </c>
+      <c r="G47" s="21"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="21"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="27"/>
+    </row>
+    <row r="48" spans="1:13" s="1" customFormat="1">
+      <c r="A48" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B47" s="30">
+      <c r="B48" s="27">
         <v>8</v>
       </c>
-      <c r="C47" s="30">
+      <c r="C48" s="27">
         <v>18</v>
       </c>
-      <c r="D47" s="30">
+      <c r="D48" s="27">
         <v>28</v>
       </c>
-      <c r="E47" s="30">
+      <c r="E48" s="27">
         <v>38</v>
       </c>
-      <c r="F47" s="19"/>
-[...9 lines deleted...]
-      <c r="A48" s="15" t="s">
+      <c r="F48" s="27">
+        <v>46</v>
+      </c>
+      <c r="G48" s="21"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="21"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="27"/>
+    </row>
+    <row r="49" spans="1:13" s="1" customFormat="1">
+      <c r="A49" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B48" s="30">
+      <c r="B49" s="27">
         <v>6</v>
       </c>
-      <c r="C48" s="30">
+      <c r="C49" s="27">
         <v>12</v>
       </c>
-      <c r="D48" s="30">
+      <c r="D49" s="27">
         <v>18</v>
       </c>
-      <c r="E48" s="30">
+      <c r="E49" s="27">
         <v>23</v>
       </c>
-      <c r="F48" s="19"/>
-[...9 lines deleted...]
-      <c r="A49" s="15" t="s">
+      <c r="F49" s="27">
+        <v>29</v>
+      </c>
+      <c r="G49" s="21"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="27"/>
+    </row>
+    <row r="50" spans="1:13" s="1" customFormat="1">
+      <c r="A50" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B49" s="30">
+      <c r="B50" s="27">
         <v>2</v>
       </c>
-      <c r="C49" s="30">
+      <c r="C50" s="27">
         <v>4</v>
       </c>
-      <c r="D49" s="30">
+      <c r="D50" s="27">
         <v>6</v>
       </c>
-      <c r="E49" s="30">
+      <c r="E50" s="27">
         <v>9</v>
       </c>
-      <c r="F49" s="19"/>
-[...9 lines deleted...]
-      <c r="A50" s="15" t="s">
+      <c r="F50" s="27">
+        <v>13</v>
+      </c>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="27"/>
+    </row>
+    <row r="51" spans="1:13" s="1" customFormat="1">
+      <c r="A51" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B50" s="30">
+      <c r="B51" s="27">
         <v>6</v>
       </c>
-      <c r="C50" s="30">
+      <c r="C51" s="27">
         <v>14</v>
       </c>
-      <c r="D50" s="30">
+      <c r="D51" s="27">
         <v>23</v>
       </c>
-      <c r="E50" s="30">
+      <c r="E51" s="27">
         <v>36</v>
       </c>
-      <c r="F50" s="19"/>
-[...9 lines deleted...]
-      <c r="A51" s="15" t="s">
+      <c r="F51" s="27">
+        <v>52</v>
+      </c>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="27"/>
+    </row>
+    <row r="52" spans="1:13" s="1" customFormat="1">
+      <c r="A52" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B51" s="30">
+      <c r="B52" s="27">
         <v>2</v>
       </c>
-      <c r="C51" s="30">
+      <c r="C52" s="27">
         <v>3</v>
       </c>
-      <c r="D51" s="30">
+      <c r="D52" s="27">
         <v>4</v>
       </c>
-      <c r="E51" s="30">
+      <c r="E52" s="27">
         <v>5</v>
       </c>
-      <c r="F51" s="19"/>
-[...9 lines deleted...]
-      <c r="A52" s="5" t="s">
+      <c r="F52" s="27">
+        <v>6</v>
+      </c>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
+      <c r="M52" s="27"/>
+    </row>
+    <row r="53" spans="1:13" s="1" customFormat="1">
+      <c r="A53" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B52" s="30">
+      <c r="B53" s="27">
         <v>239</v>
       </c>
-      <c r="C52" s="30">
+      <c r="C53" s="27">
         <v>534</v>
       </c>
-      <c r="D52" s="30">
+      <c r="D53" s="27">
         <v>776</v>
       </c>
-      <c r="E52" s="30">
+      <c r="E53" s="27">
         <v>1030</v>
       </c>
-      <c r="F52" s="19"/>
-[...9 lines deleted...]
-      <c r="A53" s="15" t="s">
+      <c r="F53" s="27">
+        <v>1283</v>
+      </c>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="27"/>
+    </row>
+    <row r="54" spans="1:13" s="1" customFormat="1">
+      <c r="A54" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B53" s="30">
+      <c r="B54" s="27">
         <v>210</v>
       </c>
-      <c r="C53" s="30">
+      <c r="C54" s="27">
         <v>474</v>
       </c>
-      <c r="D53" s="30">
+      <c r="D54" s="27">
         <v>684</v>
       </c>
-      <c r="E53" s="30">
+      <c r="E54" s="27">
         <v>904</v>
       </c>
-      <c r="F53" s="19"/>
-[...9 lines deleted...]
-      <c r="A54" s="15" t="s">
+      <c r="F54" s="27">
+        <v>1121</v>
+      </c>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="21"/>
+      <c r="M54" s="27"/>
+    </row>
+    <row r="55" spans="1:13" s="1" customFormat="1">
+      <c r="A55" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B54" s="30">
+      <c r="B55" s="27">
         <v>4</v>
       </c>
-      <c r="C54" s="30">
+      <c r="C55" s="27">
         <v>8</v>
       </c>
-      <c r="D54" s="30">
+      <c r="D55" s="27">
         <v>11</v>
       </c>
-      <c r="E54" s="30">
+      <c r="E55" s="27">
         <v>14</v>
       </c>
-      <c r="F54" s="19"/>
-[...9 lines deleted...]
-      <c r="A55" s="15" t="s">
+      <c r="F55" s="27">
+        <v>17</v>
+      </c>
+      <c r="G55" s="21"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="21"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="21"/>
+      <c r="M55" s="27"/>
+    </row>
+    <row r="56" spans="1:13" s="1" customFormat="1">
+      <c r="A56" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B55" s="30">
+      <c r="B56" s="27">
         <v>1</v>
       </c>
-      <c r="C55" s="30">
+      <c r="C56" s="27">
         <v>2</v>
       </c>
-      <c r="D55" s="30">
+      <c r="D56" s="27">
         <v>3</v>
       </c>
-      <c r="E55" s="30">
+      <c r="E56" s="27">
         <v>4</v>
       </c>
-      <c r="F55" s="19"/>
-[...9 lines deleted...]
-      <c r="A56" s="15" t="s">
+      <c r="F56" s="27">
+        <v>5</v>
+      </c>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+      <c r="L56" s="21"/>
+      <c r="M56" s="27"/>
+    </row>
+    <row r="57" spans="1:13" s="1" customFormat="1">
+      <c r="A57" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B56" s="30">
+      <c r="B57" s="27">
         <v>12</v>
       </c>
-      <c r="C56" s="30">
+      <c r="C57" s="27">
         <v>29</v>
       </c>
-      <c r="D56" s="30">
+      <c r="D57" s="27">
         <v>46</v>
       </c>
-      <c r="E56" s="30">
+      <c r="E57" s="27">
         <v>64</v>
       </c>
-      <c r="F56" s="19"/>
-[...9 lines deleted...]
-      <c r="A57" s="15" t="s">
+      <c r="F57" s="27">
+        <v>85</v>
+      </c>
+      <c r="G57" s="21"/>
+      <c r="H57" s="21"/>
+      <c r="I57" s="21"/>
+      <c r="J57" s="21"/>
+      <c r="K57" s="21"/>
+      <c r="L57" s="21"/>
+      <c r="M57" s="27"/>
+    </row>
+    <row r="58" spans="1:13" s="1" customFormat="1">
+      <c r="A58" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B57" s="30">
+      <c r="B58" s="27">
         <v>11</v>
       </c>
-      <c r="C57" s="30">
+      <c r="C58" s="27">
         <v>22</v>
       </c>
-      <c r="D57" s="30">
+      <c r="D58" s="27">
         <v>32</v>
       </c>
-      <c r="E57" s="30">
+      <c r="E58" s="27">
         <v>43</v>
       </c>
-      <c r="F57" s="19"/>
-[...9 lines deleted...]
-      <c r="A58" s="5" t="s">
+      <c r="F58" s="27">
+        <v>54</v>
+      </c>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="21"/>
+      <c r="M58" s="27"/>
+    </row>
+    <row r="59" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A59" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B58" s="30">
+      <c r="B59" s="27">
         <v>199</v>
       </c>
-      <c r="C58" s="30">
+      <c r="C59" s="27">
         <v>438</v>
       </c>
-      <c r="D58" s="30">
+      <c r="D59" s="27">
         <v>663</v>
       </c>
-      <c r="E58" s="30">
+      <c r="E59" s="27">
         <v>898</v>
       </c>
-      <c r="F58" s="19"/>
-[...9 lines deleted...]
-      <c r="A59" s="15" t="s">
+      <c r="F59" s="27">
+        <v>1136</v>
+      </c>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="21"/>
+      <c r="M59" s="27"/>
+    </row>
+    <row r="60" spans="1:13" s="1" customFormat="1">
+      <c r="A60" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B59" s="30">
+      <c r="B60" s="27">
         <v>181</v>
       </c>
-      <c r="C59" s="30">
+      <c r="C60" s="27">
         <v>398</v>
       </c>
-      <c r="D59" s="30">
+      <c r="D60" s="27">
         <v>600</v>
       </c>
-      <c r="E59" s="30">
+      <c r="E60" s="27">
         <v>812</v>
       </c>
-      <c r="F59" s="19"/>
-[...9 lines deleted...]
-      <c r="A60" s="15" t="s">
+      <c r="F60" s="27">
+        <v>1022</v>
+      </c>
+      <c r="G60" s="21"/>
+      <c r="H60" s="21"/>
+      <c r="I60" s="21"/>
+      <c r="J60" s="21"/>
+      <c r="K60" s="21"/>
+      <c r="L60" s="21"/>
+      <c r="M60" s="27"/>
+    </row>
+    <row r="61" spans="1:13" s="1" customFormat="1">
+      <c r="A61" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B60" s="30">
+      <c r="B61" s="27">
         <v>4</v>
       </c>
-      <c r="C60" s="30">
+      <c r="C61" s="27">
         <v>8</v>
       </c>
-      <c r="D60" s="30">
+      <c r="D61" s="27">
         <v>11</v>
       </c>
-      <c r="E60" s="30">
+      <c r="E61" s="27">
         <v>14</v>
       </c>
-      <c r="F60" s="19"/>
-[...9 lines deleted...]
-      <c r="A61" s="15" t="s">
+      <c r="F61" s="27">
+        <v>17</v>
+      </c>
+      <c r="G61" s="21"/>
+      <c r="H61" s="21"/>
+      <c r="I61" s="21"/>
+      <c r="J61" s="21"/>
+      <c r="K61" s="21"/>
+      <c r="L61" s="21"/>
+      <c r="M61" s="27"/>
+    </row>
+    <row r="62" spans="1:13" s="1" customFormat="1">
+      <c r="A62" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B61" s="30">
+      <c r="B62" s="27">
         <v>12</v>
       </c>
-      <c r="C61" s="30">
+      <c r="C62" s="27">
         <v>29</v>
       </c>
-      <c r="D61" s="30">
+      <c r="D62" s="27">
         <v>46</v>
       </c>
-      <c r="E61" s="30">
+      <c r="E62" s="27">
         <v>64</v>
       </c>
-      <c r="F61" s="19"/>
-[...9 lines deleted...]
-      <c r="A62" s="15" t="s">
+      <c r="F62" s="27">
+        <v>85</v>
+      </c>
+      <c r="G62" s="21"/>
+      <c r="H62" s="21"/>
+      <c r="I62" s="21"/>
+      <c r="J62" s="21"/>
+      <c r="K62" s="21"/>
+      <c r="L62" s="21"/>
+      <c r="M62" s="27"/>
+    </row>
+    <row r="63" spans="1:13" s="1" customFormat="1">
+      <c r="A63" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B62" s="30">
+      <c r="B63" s="27">
         <v>2</v>
       </c>
-      <c r="C62" s="30">
+      <c r="C63" s="27">
         <v>4</v>
       </c>
-      <c r="D62" s="30">
+      <c r="D63" s="27">
         <v>6</v>
       </c>
-      <c r="E62" s="30">
+      <c r="E63" s="27">
         <v>8</v>
       </c>
-      <c r="F62" s="19"/>
-[...9 lines deleted...]
-      <c r="A63" s="5" t="s">
+      <c r="F63" s="27">
+        <v>11</v>
+      </c>
+      <c r="G63" s="21"/>
+      <c r="H63" s="21"/>
+      <c r="I63" s="21"/>
+      <c r="J63" s="21"/>
+      <c r="K63" s="21"/>
+      <c r="L63" s="21"/>
+      <c r="M63" s="27"/>
+    </row>
+    <row r="64" spans="1:13" s="1" customFormat="1" ht="68.25">
+      <c r="A64" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B63" s="30">
+      <c r="B64" s="27">
         <v>39</v>
       </c>
-      <c r="C63" s="30">
+      <c r="C64" s="27">
         <v>96</v>
       </c>
-      <c r="D63" s="30">
+      <c r="D64" s="27">
         <v>114</v>
       </c>
-      <c r="E63" s="30">
+      <c r="E64" s="27">
         <v>131</v>
       </c>
-      <c r="F63" s="19"/>
-[...9 lines deleted...]
-      <c r="A64" s="15" t="s">
+      <c r="F64" s="27">
+        <v>147</v>
+      </c>
+      <c r="G64" s="21"/>
+      <c r="H64" s="21"/>
+      <c r="I64" s="21"/>
+      <c r="J64" s="21"/>
+      <c r="K64" s="21"/>
+      <c r="L64" s="21"/>
+      <c r="M64" s="27"/>
+    </row>
+    <row r="65" spans="1:13" s="1" customFormat="1">
+      <c r="A65" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B64" s="30">
+      <c r="B65" s="27">
         <v>29</v>
       </c>
-      <c r="C64" s="30">
+      <c r="C65" s="27">
         <v>76</v>
       </c>
-      <c r="D64" s="30">
+      <c r="D65" s="27">
         <v>84</v>
       </c>
-      <c r="E64" s="30">
+      <c r="E65" s="27">
         <v>92</v>
       </c>
-      <c r="F64" s="19"/>
-[...9 lines deleted...]
-      <c r="A65" s="15" t="s">
+      <c r="F65" s="27">
+        <v>99</v>
+      </c>
+      <c r="G65" s="21"/>
+      <c r="H65" s="21"/>
+      <c r="I65" s="21"/>
+      <c r="J65" s="21"/>
+      <c r="K65" s="21"/>
+      <c r="L65" s="21"/>
+      <c r="M65" s="27"/>
+    </row>
+    <row r="66" spans="1:13" s="1" customFormat="1">
+      <c r="A66" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B65" s="30">
+      <c r="B66" s="27">
         <v>1</v>
       </c>
-      <c r="C65" s="30">
+      <c r="C66" s="27">
         <v>2</v>
       </c>
-      <c r="D65" s="30">
+      <c r="D66" s="27">
         <v>3</v>
       </c>
-      <c r="E65" s="30">
+      <c r="E66" s="27">
         <v>4</v>
       </c>
-      <c r="F65" s="19"/>
-[...9 lines deleted...]
-      <c r="A66" s="15" t="s">
+      <c r="F66" s="27">
+        <v>5</v>
+      </c>
+      <c r="G66" s="21"/>
+      <c r="H66" s="21"/>
+      <c r="I66" s="21"/>
+      <c r="J66" s="21"/>
+      <c r="K66" s="21"/>
+      <c r="L66" s="21"/>
+      <c r="M66" s="27"/>
+    </row>
+    <row r="67" spans="1:13" s="1" customFormat="1">
+      <c r="A67" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B66" s="30">
+      <c r="B67" s="27">
         <v>9</v>
       </c>
-      <c r="C66" s="30">
+      <c r="C67" s="27">
         <v>18</v>
       </c>
-      <c r="D66" s="30">
+      <c r="D67" s="27">
         <v>27</v>
       </c>
-      <c r="E66" s="30">
+      <c r="E67" s="27">
         <v>35</v>
       </c>
-      <c r="F66" s="19"/>
-[...9 lines deleted...]
-      <c r="A67" s="5" t="s">
+      <c r="F67" s="27">
+        <v>43</v>
+      </c>
+      <c r="G67" s="21"/>
+      <c r="H67" s="21"/>
+      <c r="I67" s="21"/>
+      <c r="J67" s="21"/>
+      <c r="K67" s="21"/>
+      <c r="L67" s="21"/>
+      <c r="M67" s="27"/>
+    </row>
+    <row r="68" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A68" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B67" s="30">
+      <c r="B68" s="27">
         <v>3</v>
       </c>
-      <c r="C67" s="30">
+      <c r="C68" s="27">
         <v>3</v>
       </c>
-      <c r="D67" s="30">
+      <c r="D68" s="27">
         <v>3</v>
       </c>
-      <c r="E67" s="30">
+      <c r="E68" s="27">
         <v>3</v>
       </c>
-      <c r="F67" s="19"/>
-[...9 lines deleted...]
-      <c r="A68" s="15" t="s">
+      <c r="F68" s="27">
+        <v>4</v>
+      </c>
+      <c r="G68" s="21"/>
+      <c r="H68" s="21"/>
+      <c r="I68" s="21"/>
+      <c r="J68" s="21"/>
+      <c r="K68" s="21"/>
+      <c r="L68" s="21"/>
+      <c r="M68" s="27"/>
+    </row>
+    <row r="69" spans="1:13" s="1" customFormat="1">
+      <c r="A69" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B68" s="30">
+      <c r="B69" s="27">
         <v>3</v>
       </c>
-      <c r="C68" s="30">
+      <c r="C69" s="27">
         <v>3</v>
       </c>
-      <c r="D68" s="30">
+      <c r="D69" s="27">
         <v>3</v>
       </c>
-      <c r="E68" s="30">
+      <c r="E69" s="27">
         <v>3</v>
       </c>
-      <c r="F68" s="19"/>
-[...9 lines deleted...]
-      <c r="A69" s="5" t="s">
+      <c r="F69" s="27">
+        <v>4</v>
+      </c>
+      <c r="G69" s="21"/>
+      <c r="H69" s="21"/>
+      <c r="I69" s="21"/>
+      <c r="J69" s="21"/>
+      <c r="K69" s="21"/>
+      <c r="L69" s="21"/>
+      <c r="M69" s="27"/>
+    </row>
+    <row r="70" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A70" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B69" s="30">
+      <c r="B70" s="27">
         <v>104</v>
       </c>
-      <c r="C69" s="30">
+      <c r="C70" s="27">
         <v>702</v>
       </c>
-      <c r="D69" s="30">
+      <c r="D70" s="27">
         <v>1333</v>
       </c>
-      <c r="E69" s="30">
+      <c r="E70" s="27">
         <v>1658</v>
       </c>
-      <c r="F69" s="19"/>
-[...9 lines deleted...]
-      <c r="A70" s="15" t="s">
+      <c r="F70" s="27">
+        <v>1715</v>
+      </c>
+      <c r="G70" s="21"/>
+      <c r="H70" s="21"/>
+      <c r="I70" s="21"/>
+      <c r="J70" s="21"/>
+      <c r="K70" s="21"/>
+      <c r="L70" s="21"/>
+      <c r="M70" s="27"/>
+    </row>
+    <row r="71" spans="1:13" s="1" customFormat="1">
+      <c r="A71" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B70" s="30">
+      <c r="B71" s="27">
         <v>82</v>
       </c>
-      <c r="C70" s="30">
+      <c r="C71" s="27">
         <v>378</v>
       </c>
-      <c r="D70" s="30">
+      <c r="D71" s="27">
         <v>675</v>
       </c>
-      <c r="E70" s="30">
+      <c r="E71" s="27">
         <v>972</v>
       </c>
-      <c r="F70" s="19"/>
-[...9 lines deleted...]
-      <c r="A71" s="15" t="s">
+      <c r="F71" s="27">
+        <v>1007</v>
+      </c>
+      <c r="G71" s="21"/>
+      <c r="H71" s="21"/>
+      <c r="I71" s="21"/>
+      <c r="J71" s="21"/>
+      <c r="K71" s="21"/>
+      <c r="L71" s="21"/>
+      <c r="M71" s="27"/>
+    </row>
+    <row r="72" spans="1:13" s="1" customFormat="1">
+      <c r="A72" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B71" s="30">
+      <c r="B72" s="27">
         <v>16</v>
       </c>
-      <c r="C71" s="30">
+      <c r="C72" s="27">
         <v>31</v>
       </c>
-      <c r="D71" s="30">
+      <c r="D72" s="27">
         <v>47</v>
       </c>
-      <c r="E71" s="30">
+      <c r="E72" s="27">
         <v>63</v>
       </c>
-      <c r="F71" s="19"/>
-[...9 lines deleted...]
-      <c r="A72" s="15" t="s">
+      <c r="F72" s="27">
+        <v>78</v>
+      </c>
+      <c r="G72" s="21"/>
+      <c r="H72" s="21"/>
+      <c r="I72" s="21"/>
+      <c r="J72" s="21"/>
+      <c r="K72" s="21"/>
+      <c r="L72" s="21"/>
+      <c r="M72" s="27"/>
+    </row>
+    <row r="73" spans="1:13" s="1" customFormat="1">
+      <c r="A73" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B72" s="30">
+      <c r="B73" s="27">
         <v>3</v>
       </c>
-      <c r="C72" s="30">
+      <c r="C73" s="27">
         <v>6</v>
       </c>
-      <c r="D72" s="30">
+      <c r="D73" s="27">
         <v>9</v>
       </c>
-      <c r="E72" s="30">
+      <c r="E73" s="27">
         <v>12</v>
       </c>
-      <c r="F72" s="19"/>
-[...9 lines deleted...]
-      <c r="A73" s="15" t="s">
+      <c r="F73" s="27">
+        <v>15</v>
+      </c>
+      <c r="G73" s="21"/>
+      <c r="H73" s="21"/>
+      <c r="I73" s="21"/>
+      <c r="J73" s="21"/>
+      <c r="K73" s="21"/>
+      <c r="L73" s="21"/>
+      <c r="M73" s="27"/>
+    </row>
+    <row r="74" spans="1:13" s="1" customFormat="1">
+      <c r="A74" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B73" s="32" t="s">
+      <c r="B74" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C73" s="30">
+      <c r="C74" s="27">
         <v>272</v>
       </c>
-      <c r="D73" s="30">
+      <c r="D74" s="27">
         <v>578</v>
       </c>
-      <c r="E73" s="30">
+      <c r="E74" s="27">
         <v>578</v>
       </c>
-      <c r="F73" s="19"/>
-[...9 lines deleted...]
-      <c r="A74" s="15" t="s">
+      <c r="F74" s="27">
+        <v>578</v>
+      </c>
+      <c r="G74" s="27"/>
+      <c r="H74" s="27"/>
+      <c r="I74" s="27"/>
+      <c r="J74" s="27"/>
+      <c r="K74" s="27"/>
+      <c r="L74" s="27"/>
+      <c r="M74" s="27"/>
+    </row>
+    <row r="75" spans="1:13" s="1" customFormat="1">
+      <c r="A75" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B74" s="30">
+      <c r="B75" s="27">
         <v>4</v>
       </c>
-      <c r="C74" s="30">
+      <c r="C75" s="27">
         <v>14</v>
       </c>
-      <c r="D74" s="30">
+      <c r="D75" s="27">
         <v>24</v>
       </c>
-      <c r="E74" s="30">
+      <c r="E75" s="27">
         <v>34</v>
       </c>
-      <c r="F74" s="19"/>
-[...9 lines deleted...]
-      <c r="A75" s="17" t="s">
+      <c r="F75" s="27">
+        <v>37</v>
+      </c>
+      <c r="G75" s="27"/>
+      <c r="H75" s="27"/>
+      <c r="I75" s="27"/>
+      <c r="J75" s="27"/>
+      <c r="K75" s="27"/>
+      <c r="L75" s="27"/>
+      <c r="M75" s="27"/>
+    </row>
+    <row r="76" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A76" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B75" s="30">
+      <c r="B76" s="27">
         <v>101</v>
       </c>
-      <c r="C75" s="30">
+      <c r="C76" s="27">
         <v>684</v>
       </c>
-      <c r="D75" s="30">
+      <c r="D76" s="27">
         <v>1300</v>
       </c>
-      <c r="E75" s="30">
+      <c r="E76" s="27">
         <v>1610</v>
       </c>
-      <c r="F75" s="19"/>
-[...9 lines deleted...]
-      <c r="A76" s="15" t="s">
+      <c r="F76" s="27">
+        <v>1654</v>
+      </c>
+      <c r="G76" s="21"/>
+      <c r="H76" s="21"/>
+      <c r="I76" s="21"/>
+      <c r="J76" s="21"/>
+      <c r="K76" s="21"/>
+      <c r="L76" s="21"/>
+      <c r="M76" s="27"/>
+    </row>
+    <row r="77" spans="1:13" s="1" customFormat="1">
+      <c r="A77" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B76" s="30">
+      <c r="B77" s="27">
         <v>82</v>
       </c>
-      <c r="C76" s="30">
+      <c r="C77" s="27">
         <v>366</v>
       </c>
-      <c r="D76" s="30">
+      <c r="D77" s="27">
         <v>651</v>
       </c>
-      <c r="E76" s="30">
+      <c r="E77" s="27">
         <v>936</v>
       </c>
-      <c r="F76" s="19"/>
-[...9 lines deleted...]
-      <c r="A77" s="15" t="s">
+      <c r="F77" s="27">
+        <v>960</v>
+      </c>
+      <c r="G77" s="21"/>
+      <c r="H77" s="21"/>
+      <c r="I77" s="21"/>
+      <c r="J77" s="21"/>
+      <c r="K77" s="21"/>
+      <c r="L77" s="21"/>
+      <c r="M77" s="27"/>
+    </row>
+    <row r="78" spans="1:13" s="1" customFormat="1">
+      <c r="A78" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B77" s="30">
+      <c r="B78" s="27">
         <v>16</v>
       </c>
-      <c r="C77" s="30">
+      <c r="C78" s="27">
         <v>31</v>
       </c>
-      <c r="D77" s="30">
+      <c r="D78" s="27">
         <v>47</v>
       </c>
-      <c r="E77" s="30">
+      <c r="E78" s="27">
         <v>63</v>
       </c>
-      <c r="F77" s="19"/>
-[...9 lines deleted...]
-      <c r="A78" s="15" t="s">
+      <c r="F78" s="27">
+        <v>78</v>
+      </c>
+      <c r="G78" s="21"/>
+      <c r="H78" s="21"/>
+      <c r="I78" s="21"/>
+      <c r="J78" s="21"/>
+      <c r="K78" s="21"/>
+      <c r="L78" s="21"/>
+      <c r="M78" s="27"/>
+    </row>
+    <row r="79" spans="1:13" s="1" customFormat="1">
+      <c r="A79" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B78" s="32" t="s">
+      <c r="B79" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C78" s="30">
+      <c r="C79" s="27">
         <v>272</v>
       </c>
-      <c r="D78" s="30">
+      <c r="D79" s="27">
         <v>578</v>
       </c>
-      <c r="E78" s="30">
+      <c r="E79" s="27">
         <v>578</v>
       </c>
-      <c r="F78" s="19"/>
-[...9 lines deleted...]
-      <c r="A79" s="15" t="s">
+      <c r="F79" s="27">
+        <v>578</v>
+      </c>
+      <c r="G79" s="27"/>
+      <c r="H79" s="27"/>
+      <c r="I79" s="27"/>
+      <c r="J79" s="27"/>
+      <c r="K79" s="27"/>
+      <c r="L79" s="27"/>
+      <c r="M79" s="27"/>
+    </row>
+    <row r="80" spans="1:13" s="1" customFormat="1">
+      <c r="A80" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B79" s="30">
+      <c r="B80" s="27">
         <v>4</v>
       </c>
-      <c r="C79" s="30">
+      <c r="C80" s="27">
         <v>14</v>
       </c>
-      <c r="D79" s="30">
+      <c r="D80" s="27">
         <v>24</v>
       </c>
-      <c r="E79" s="30">
+      <c r="E80" s="27">
         <v>34</v>
       </c>
-      <c r="F79" s="19"/>
-[...9 lines deleted...]
-      <c r="A80" s="17" t="s">
+      <c r="F80" s="27">
+        <v>37</v>
+      </c>
+      <c r="G80" s="21"/>
+      <c r="H80" s="21"/>
+      <c r="I80" s="21"/>
+      <c r="J80" s="21"/>
+      <c r="K80" s="21"/>
+      <c r="L80" s="21"/>
+      <c r="M80" s="27"/>
+    </row>
+    <row r="81" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A81" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="B80" s="30">
+      <c r="B81" s="27">
         <v>3</v>
       </c>
-      <c r="C80" s="30">
+      <c r="C81" s="27">
         <v>18</v>
       </c>
-      <c r="D80" s="30">
+      <c r="D81" s="27">
         <v>33</v>
       </c>
-      <c r="E80" s="30">
+      <c r="E81" s="27">
         <v>48</v>
       </c>
-      <c r="F80" s="19"/>
-[...9 lines deleted...]
-      <c r="A81" s="15" t="s">
+      <c r="F81" s="27">
+        <v>61</v>
+      </c>
+      <c r="G81" s="21"/>
+      <c r="H81" s="21"/>
+      <c r="I81" s="21"/>
+      <c r="J81" s="21"/>
+      <c r="K81" s="21"/>
+      <c r="L81" s="21"/>
+      <c r="M81" s="27"/>
+    </row>
+    <row r="82" spans="1:13" s="1" customFormat="1">
+      <c r="A82" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B81" s="32" t="s">
+      <c r="B82" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C81" s="30">
+      <c r="C82" s="27">
         <v>12</v>
       </c>
-      <c r="D81" s="30">
+      <c r="D82" s="27">
         <v>24</v>
       </c>
-      <c r="E81" s="30">
+      <c r="E82" s="27">
         <v>36</v>
       </c>
-      <c r="F81" s="19"/>
-[...9 lines deleted...]
-      <c r="A82" s="15" t="s">
+      <c r="F82" s="27">
+        <v>46</v>
+      </c>
+      <c r="G82" s="27"/>
+      <c r="H82" s="27"/>
+      <c r="I82" s="27"/>
+      <c r="J82" s="27"/>
+      <c r="K82" s="27"/>
+      <c r="L82" s="27"/>
+      <c r="M82" s="27"/>
+    </row>
+    <row r="83" spans="1:13" s="1" customFormat="1">
+      <c r="A83" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B82" s="30">
+      <c r="B83" s="27">
         <v>3</v>
       </c>
-      <c r="C82" s="19">
+      <c r="C83" s="18">
         <v>6</v>
       </c>
-      <c r="D82" s="30">
+      <c r="D83" s="27">
         <v>9</v>
       </c>
-      <c r="E82" s="30">
+      <c r="E83" s="27">
         <v>12</v>
       </c>
-      <c r="F82" s="19"/>
-[...9 lines deleted...]
-      <c r="A83" s="5" t="s">
+      <c r="F83" s="27">
+        <v>15</v>
+      </c>
+      <c r="G83" s="21"/>
+      <c r="H83" s="21"/>
+      <c r="I83" s="21"/>
+      <c r="J83" s="21"/>
+      <c r="K83" s="21"/>
+      <c r="L83" s="21"/>
+      <c r="M83" s="27"/>
+    </row>
+    <row r="84" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A84" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B83" s="30">
+      <c r="B84" s="27">
         <v>2</v>
       </c>
-      <c r="C83" s="30">
+      <c r="C84" s="27">
         <v>5</v>
       </c>
-      <c r="D83" s="30">
+      <c r="D84" s="27">
         <v>7</v>
       </c>
-      <c r="E83" s="30">
+      <c r="E84" s="27">
         <v>9</v>
       </c>
-      <c r="F83" s="19"/>
-[...9 lines deleted...]
-      <c r="A84" s="15" t="s">
+      <c r="F84" s="27">
+        <v>11</v>
+      </c>
+      <c r="G84" s="21"/>
+      <c r="H84" s="21"/>
+      <c r="I84" s="21"/>
+      <c r="J84" s="21"/>
+      <c r="K84" s="21"/>
+      <c r="L84" s="21"/>
+      <c r="M84" s="27"/>
+    </row>
+    <row r="85" spans="1:13" s="1" customFormat="1">
+      <c r="A85" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B84" s="30">
+      <c r="B85" s="27">
         <v>2</v>
       </c>
-      <c r="C84" s="30">
+      <c r="C85" s="27">
         <v>5</v>
       </c>
-      <c r="D84" s="30">
+      <c r="D85" s="27">
         <v>7</v>
       </c>
-      <c r="E84" s="30">
+      <c r="E85" s="27">
         <v>9</v>
       </c>
-      <c r="F84" s="19"/>
-[...9 lines deleted...]
-      <c r="A85" s="5" t="s">
+      <c r="F85" s="27">
+        <v>11</v>
+      </c>
+      <c r="G85" s="21"/>
+      <c r="H85" s="21"/>
+      <c r="I85" s="21"/>
+      <c r="J85" s="21"/>
+      <c r="K85" s="21"/>
+      <c r="L85" s="21"/>
+      <c r="M85" s="27"/>
+    </row>
+    <row r="86" spans="1:13" s="1" customFormat="1">
+      <c r="A86" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B85" s="30">
+      <c r="B86" s="27">
         <v>1169</v>
       </c>
-      <c r="C85" s="30">
+      <c r="C86" s="27">
         <v>2345</v>
       </c>
-      <c r="D85" s="30">
+      <c r="D86" s="27">
         <v>3521</v>
       </c>
-      <c r="E85" s="30">
+      <c r="E86" s="27">
         <v>4698</v>
       </c>
-      <c r="F85" s="19"/>
-[...9 lines deleted...]
-      <c r="A86" s="15" t="s">
+      <c r="F86" s="27">
+        <v>5857</v>
+      </c>
+      <c r="G86" s="21"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="21"/>
+      <c r="J86" s="21"/>
+      <c r="K86" s="21"/>
+      <c r="L86" s="21"/>
+      <c r="M86" s="27"/>
+    </row>
+    <row r="87" spans="1:13" s="1" customFormat="1">
+      <c r="A87" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B86" s="30">
+      <c r="B87" s="27">
         <v>142</v>
       </c>
-      <c r="C86" s="30">
+      <c r="C87" s="27">
         <v>295</v>
       </c>
-      <c r="D86" s="30">
+      <c r="D87" s="27">
         <v>447</v>
       </c>
-      <c r="E86" s="30">
+      <c r="E87" s="27">
         <v>600</v>
       </c>
-      <c r="F86" s="19"/>
-[...9 lines deleted...]
-      <c r="A87" s="15" t="s">
+      <c r="F87" s="27">
+        <v>728</v>
+      </c>
+      <c r="G87" s="21"/>
+      <c r="H87" s="21"/>
+      <c r="I87" s="21"/>
+      <c r="J87" s="21"/>
+      <c r="K87" s="21"/>
+      <c r="L87" s="21"/>
+      <c r="M87" s="27"/>
+    </row>
+    <row r="88" spans="1:13" s="1" customFormat="1">
+      <c r="A88" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B87" s="30">
+      <c r="B88" s="27">
         <v>33</v>
       </c>
-      <c r="C87" s="30">
+      <c r="C88" s="27">
         <v>65</v>
       </c>
-      <c r="D87" s="30">
+      <c r="D88" s="27">
         <v>98</v>
       </c>
-      <c r="E87" s="30">
+      <c r="E88" s="27">
         <v>131</v>
       </c>
-      <c r="F87" s="19"/>
-[...9 lines deleted...]
-      <c r="A88" s="15" t="s">
+      <c r="F88" s="27">
+        <v>163</v>
+      </c>
+      <c r="G88" s="21"/>
+      <c r="H88" s="21"/>
+      <c r="I88" s="21"/>
+      <c r="J88" s="21"/>
+      <c r="K88" s="21"/>
+      <c r="L88" s="21"/>
+      <c r="M88" s="27"/>
+    </row>
+    <row r="89" spans="1:13" s="1" customFormat="1">
+      <c r="A89" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B88" s="30">
+      <c r="B89" s="27">
         <v>98</v>
       </c>
-      <c r="C88" s="30">
+      <c r="C89" s="27">
         <v>195</v>
       </c>
-      <c r="D88" s="30">
+      <c r="D89" s="27">
         <v>293</v>
       </c>
-      <c r="E88" s="30">
+      <c r="E89" s="27">
         <v>390</v>
       </c>
-      <c r="F88" s="19"/>
-[...9 lines deleted...]
-      <c r="A89" s="15" t="s">
+      <c r="F89" s="27">
+        <v>488</v>
+      </c>
+      <c r="G89" s="21"/>
+      <c r="H89" s="21"/>
+      <c r="I89" s="21"/>
+      <c r="J89" s="21"/>
+      <c r="K89" s="21"/>
+      <c r="L89" s="21"/>
+      <c r="M89" s="27"/>
+    </row>
+    <row r="90" spans="1:13" s="1" customFormat="1">
+      <c r="A90" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B89" s="30">
+      <c r="B90" s="27">
         <v>183</v>
       </c>
-      <c r="C89" s="30">
+      <c r="C90" s="27">
         <v>365</v>
       </c>
-      <c r="D89" s="30">
+      <c r="D90" s="27">
         <v>548</v>
       </c>
-      <c r="E89" s="30">
+      <c r="E90" s="27">
         <v>731</v>
       </c>
-      <c r="F89" s="19"/>
-[...9 lines deleted...]
-      <c r="A90" s="15" t="s">
+      <c r="F90" s="27">
+        <v>917</v>
+      </c>
+      <c r="G90" s="21"/>
+      <c r="H90" s="21"/>
+      <c r="I90" s="21"/>
+      <c r="J90" s="21"/>
+      <c r="K90" s="21"/>
+      <c r="L90" s="21"/>
+      <c r="M90" s="27"/>
+    </row>
+    <row r="91" spans="1:13" s="1" customFormat="1">
+      <c r="A91" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="30">
+      <c r="B91" s="27">
         <v>140</v>
       </c>
-      <c r="C90" s="30">
+      <c r="C91" s="27">
         <v>279</v>
       </c>
-      <c r="D90" s="30">
+      <c r="D91" s="27">
         <v>419</v>
       </c>
-      <c r="E90" s="30">
+      <c r="E91" s="27">
         <v>558</v>
       </c>
-      <c r="F90" s="19"/>
-[...9 lines deleted...]
-      <c r="A91" s="15" t="s">
+      <c r="F91" s="27">
+        <v>698</v>
+      </c>
+      <c r="G91" s="21"/>
+      <c r="H91" s="21"/>
+      <c r="I91" s="21"/>
+      <c r="J91" s="21"/>
+      <c r="K91" s="21"/>
+      <c r="L91" s="21"/>
+      <c r="M91" s="27"/>
+    </row>
+    <row r="92" spans="1:13" s="1" customFormat="1">
+      <c r="A92" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B91" s="30">
+      <c r="B92" s="27">
         <v>122</v>
       </c>
-      <c r="C91" s="30">
+      <c r="C92" s="27">
         <v>244</v>
       </c>
-      <c r="D91" s="30">
+      <c r="D92" s="27">
         <v>367</v>
       </c>
-      <c r="E91" s="30">
+      <c r="E92" s="27">
         <v>489</v>
       </c>
-      <c r="F91" s="19"/>
-[...9 lines deleted...]
-      <c r="A92" s="15" t="s">
+      <c r="F92" s="27">
+        <v>611</v>
+      </c>
+      <c r="G92" s="21"/>
+      <c r="H92" s="21"/>
+      <c r="I92" s="21"/>
+      <c r="J92" s="21"/>
+      <c r="K92" s="21"/>
+      <c r="L92" s="21"/>
+      <c r="M92" s="27"/>
+    </row>
+    <row r="93" spans="1:13" s="1" customFormat="1">
+      <c r="A93" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B92" s="30">
+      <c r="B93" s="27">
         <v>125</v>
       </c>
-      <c r="C92" s="30">
+      <c r="C93" s="27">
         <v>250</v>
       </c>
-      <c r="D92" s="30">
+      <c r="D93" s="27">
         <v>375</v>
       </c>
-      <c r="E92" s="30">
+      <c r="E93" s="27">
         <v>500</v>
       </c>
-      <c r="F92" s="19"/>
-[...9 lines deleted...]
-      <c r="A93" s="15" t="s">
+      <c r="F93" s="27">
+        <v>625</v>
+      </c>
+      <c r="G93" s="21"/>
+      <c r="H93" s="21"/>
+      <c r="I93" s="21"/>
+      <c r="J93" s="21"/>
+      <c r="K93" s="21"/>
+      <c r="L93" s="21"/>
+      <c r="M93" s="27"/>
+    </row>
+    <row r="94" spans="1:13" s="1" customFormat="1">
+      <c r="A94" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B93" s="30">
+      <c r="B94" s="27">
         <v>75</v>
       </c>
-      <c r="C93" s="30">
+      <c r="C94" s="27">
         <v>151</v>
       </c>
-      <c r="D93" s="30">
+      <c r="D94" s="27">
         <v>226</v>
       </c>
-      <c r="E93" s="30">
+      <c r="E94" s="27">
         <v>302</v>
       </c>
-      <c r="F93" s="19"/>
-[...9 lines deleted...]
-      <c r="A94" s="15" t="s">
+      <c r="F94" s="27">
+        <v>377</v>
+      </c>
+      <c r="G94" s="21"/>
+      <c r="H94" s="21"/>
+      <c r="I94" s="21"/>
+      <c r="J94" s="21"/>
+      <c r="K94" s="21"/>
+      <c r="L94" s="21"/>
+      <c r="M94" s="27"/>
+    </row>
+    <row r="95" spans="1:13" s="1" customFormat="1">
+      <c r="A95" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B94" s="30">
+      <c r="B95" s="27">
         <v>189</v>
       </c>
-      <c r="C94" s="30">
+      <c r="C95" s="27">
         <v>374</v>
       </c>
-      <c r="D94" s="30">
+      <c r="D95" s="27">
         <v>560</v>
       </c>
-      <c r="E94" s="30">
+      <c r="E95" s="27">
         <v>745</v>
       </c>
-      <c r="F94" s="19"/>
-[...9 lines deleted...]
-      <c r="A95" s="15" t="s">
+      <c r="F95" s="27">
+        <v>935</v>
+      </c>
+      <c r="G95" s="21"/>
+      <c r="H95" s="21"/>
+      <c r="I95" s="21"/>
+      <c r="J95" s="21"/>
+      <c r="K95" s="21"/>
+      <c r="L95" s="21"/>
+      <c r="M95" s="27"/>
+    </row>
+    <row r="96" spans="1:13" s="1" customFormat="1">
+      <c r="A96" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B95" s="30">
+      <c r="B96" s="27">
         <v>63</v>
       </c>
-      <c r="C95" s="30">
+      <c r="C96" s="27">
         <v>126</v>
       </c>
-      <c r="D95" s="30">
+      <c r="D96" s="27">
         <v>189</v>
       </c>
-      <c r="E95" s="30">
+      <c r="E96" s="27">
         <v>251</v>
       </c>
-      <c r="F95" s="19"/>
-[...9 lines deleted...]
-      <c r="A96" s="5" t="s">
+      <c r="F96" s="27">
+        <v>314</v>
+      </c>
+      <c r="G96" s="21"/>
+      <c r="H96" s="21"/>
+      <c r="I96" s="21"/>
+      <c r="J96" s="21"/>
+      <c r="K96" s="21"/>
+      <c r="L96" s="21"/>
+      <c r="M96" s="27"/>
+    </row>
+    <row r="97" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A97" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B96" s="30">
+      <c r="B97" s="27">
         <v>10772</v>
       </c>
-      <c r="C96" s="30">
+      <c r="C97" s="27">
         <v>17094</v>
       </c>
-      <c r="D96" s="30">
+      <c r="D97" s="27">
         <v>23455</v>
       </c>
-      <c r="E96" s="30">
+      <c r="E97" s="27">
         <v>30493</v>
       </c>
-      <c r="F96" s="19"/>
-[...9 lines deleted...]
-      <c r="A97" s="15" t="s">
+      <c r="F97" s="27">
+        <v>47523</v>
+      </c>
+      <c r="G97" s="21"/>
+      <c r="H97" s="21"/>
+      <c r="I97" s="21"/>
+      <c r="J97" s="21"/>
+      <c r="K97" s="21"/>
+      <c r="L97" s="21"/>
+      <c r="M97" s="27"/>
+    </row>
+    <row r="98" spans="1:13" s="1" customFormat="1">
+      <c r="A98" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B97" s="30">
+      <c r="B98" s="27">
         <v>5972</v>
       </c>
-      <c r="C97" s="30">
+      <c r="C98" s="27">
         <v>7162</v>
       </c>
-      <c r="D97" s="30">
+      <c r="D98" s="27">
         <v>9923</v>
       </c>
-      <c r="E97" s="30">
+      <c r="E98" s="27">
         <v>9923</v>
       </c>
-      <c r="F97" s="19"/>
-[...9 lines deleted...]
-      <c r="A98" s="15" t="s">
+      <c r="F98" s="27">
+        <v>9923</v>
+      </c>
+      <c r="G98" s="21"/>
+      <c r="H98" s="21"/>
+      <c r="I98" s="21"/>
+      <c r="J98" s="21"/>
+      <c r="K98" s="21"/>
+      <c r="L98" s="21"/>
+      <c r="M98" s="27"/>
+    </row>
+    <row r="99" spans="1:13" s="1" customFormat="1">
+      <c r="A99" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B98" s="32" t="s">
+      <c r="B99" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C98" s="32" t="s">
+      <c r="C99" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="D98" s="32" t="s">
+      <c r="D99" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="E98" s="30">
+      <c r="E99" s="27">
         <v>4034</v>
       </c>
-      <c r="F98" s="19"/>
-[...9 lines deleted...]
-      <c r="A99" s="15" t="s">
+      <c r="F99" s="27">
+        <v>17014</v>
+      </c>
+      <c r="G99" s="27"/>
+      <c r="H99" s="27"/>
+      <c r="I99" s="27"/>
+      <c r="J99" s="27"/>
+      <c r="K99" s="27"/>
+      <c r="L99" s="27"/>
+      <c r="M99" s="27"/>
+    </row>
+    <row r="100" spans="1:13" s="1" customFormat="1">
+      <c r="A100" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B99" s="30">
+      <c r="B100" s="27">
         <v>4800</v>
       </c>
-      <c r="C99" s="30">
+      <c r="C100" s="27">
         <v>9932</v>
       </c>
-      <c r="D99" s="30">
+      <c r="D100" s="27">
         <v>13532</v>
       </c>
-      <c r="E99" s="30">
+      <c r="E100" s="27">
         <v>16536</v>
       </c>
-      <c r="F99" s="19"/>
-[...9 lines deleted...]
-      <c r="A100" s="5" t="s">
+      <c r="F100" s="27">
+        <v>20586</v>
+      </c>
+      <c r="G100" s="21"/>
+      <c r="H100" s="21"/>
+      <c r="I100" s="21"/>
+      <c r="J100" s="21"/>
+      <c r="K100" s="21"/>
+      <c r="L100" s="21"/>
+      <c r="M100" s="27"/>
+    </row>
+    <row r="101" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A101" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B100" s="30">
+      <c r="B101" s="27">
         <v>4102</v>
       </c>
-      <c r="C100" s="30">
+      <c r="C101" s="27">
         <v>12715</v>
       </c>
-      <c r="D100" s="30">
+      <c r="D101" s="27">
         <v>20889</v>
       </c>
-      <c r="E100" s="30">
+      <c r="E101" s="27">
         <v>29829</v>
       </c>
-      <c r="F100" s="19"/>
-[...9 lines deleted...]
-      <c r="A101" s="15" t="s">
+      <c r="F101" s="27">
+        <v>32077</v>
+      </c>
+      <c r="G101" s="21"/>
+      <c r="H101" s="21"/>
+      <c r="I101" s="21"/>
+      <c r="J101" s="21"/>
+      <c r="K101" s="21"/>
+      <c r="L101" s="21"/>
+      <c r="M101" s="27"/>
+    </row>
+    <row r="102" spans="1:13" s="1" customFormat="1">
+      <c r="A102" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B101" s="30">
+      <c r="B102" s="27">
         <v>1529</v>
       </c>
-      <c r="C101" s="30">
+      <c r="C102" s="27">
         <v>3668</v>
       </c>
-      <c r="D101" s="30">
+      <c r="D102" s="27">
         <v>5366</v>
       </c>
-      <c r="E101" s="30">
+      <c r="E102" s="27">
         <v>7832</v>
       </c>
-      <c r="F101" s="19"/>
-[...9 lines deleted...]
-      <c r="A102" s="15" t="s">
+      <c r="F102" s="27">
+        <v>8807</v>
+      </c>
+      <c r="G102" s="21"/>
+      <c r="H102" s="21"/>
+      <c r="I102" s="21"/>
+      <c r="J102" s="21"/>
+      <c r="K102" s="21"/>
+      <c r="L102" s="21"/>
+      <c r="M102" s="27"/>
+    </row>
+    <row r="103" spans="1:13" s="1" customFormat="1">
+      <c r="A103" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B103" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C103" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="D103" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="E103" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="F103" s="27">
+        <v>50</v>
+      </c>
+      <c r="G103" s="27"/>
+      <c r="H103" s="27"/>
+      <c r="I103" s="27"/>
+      <c r="J103" s="27"/>
+      <c r="K103" s="27"/>
+      <c r="L103" s="27"/>
+      <c r="M103" s="27"/>
+    </row>
+    <row r="104" spans="1:13" s="1" customFormat="1">
+      <c r="A104" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B102" s="30">
+      <c r="B104" s="27">
         <v>2500</v>
       </c>
-      <c r="C102" s="30">
+      <c r="C104" s="27">
         <v>8369</v>
       </c>
-      <c r="D102" s="30">
+      <c r="D104" s="27">
         <v>14237</v>
       </c>
-      <c r="E102" s="30">
+      <c r="E104" s="27">
         <v>20106</v>
       </c>
-      <c r="F102" s="19"/>
-[...9 lines deleted...]
-      <c r="A103" s="15" t="s">
+      <c r="F104" s="27">
+        <v>20506</v>
+      </c>
+      <c r="G104" s="21"/>
+      <c r="H104" s="21"/>
+      <c r="I104" s="21"/>
+      <c r="J104" s="21"/>
+      <c r="K104" s="21"/>
+      <c r="L104" s="21"/>
+      <c r="M104" s="27"/>
+    </row>
+    <row r="105" spans="1:13" s="1" customFormat="1">
+      <c r="A105" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B103" s="30">
+      <c r="B105" s="27">
         <v>67</v>
       </c>
-      <c r="C103" s="30">
+      <c r="C105" s="27">
         <v>667</v>
       </c>
-      <c r="D103" s="30">
+      <c r="D105" s="27">
         <v>1267</v>
       </c>
-      <c r="E103" s="30">
+      <c r="E105" s="27">
         <v>1867</v>
       </c>
-      <c r="F103" s="19"/>
-[...9 lines deleted...]
-      <c r="A104" s="15" t="s">
+      <c r="F105" s="27">
+        <v>2563</v>
+      </c>
+      <c r="G105" s="21"/>
+      <c r="H105" s="21"/>
+      <c r="I105" s="21"/>
+      <c r="J105" s="21"/>
+      <c r="K105" s="21"/>
+      <c r="L105" s="21"/>
+      <c r="M105" s="27"/>
+    </row>
+    <row r="106" spans="1:13" s="1" customFormat="1">
+      <c r="A106" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B104" s="30">
+      <c r="B106" s="27">
         <v>7</v>
       </c>
-      <c r="C104" s="30">
+      <c r="C106" s="27">
         <v>12</v>
       </c>
-      <c r="D104" s="30">
+      <c r="D106" s="27">
         <v>18</v>
       </c>
-      <c r="E104" s="30">
+      <c r="E106" s="27">
         <v>24</v>
       </c>
-      <c r="F104" s="19"/>
-[...9 lines deleted...]
-      <c r="A105" s="5" t="s">
+      <c r="F106" s="27">
+        <v>150</v>
+      </c>
+      <c r="G106" s="21"/>
+      <c r="H106" s="21"/>
+      <c r="I106" s="21"/>
+      <c r="J106" s="21"/>
+      <c r="K106" s="21"/>
+      <c r="L106" s="21"/>
+      <c r="M106" s="27"/>
+    </row>
+    <row r="107" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A107" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B105" s="31">
+      <c r="B107" s="28">
         <v>5</v>
       </c>
-      <c r="C105" s="31">
+      <c r="C107" s="28">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D105" s="31">
+      <c r="D107" s="28">
         <v>14.5</v>
       </c>
-      <c r="E105" s="31">
+      <c r="E107" s="28">
         <v>19.3</v>
       </c>
-      <c r="F105" s="20"/>
-[...9 lines deleted...]
-      <c r="A106" s="15" t="s">
+      <c r="F107" s="28">
+        <v>24</v>
+      </c>
+      <c r="G107" s="22"/>
+      <c r="H107" s="22"/>
+      <c r="I107" s="22"/>
+      <c r="J107" s="22"/>
+      <c r="K107" s="22"/>
+      <c r="L107" s="22"/>
+      <c r="M107" s="28"/>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1">
+      <c r="A108" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B106" s="31">
+      <c r="B108" s="28">
         <v>3.5</v>
       </c>
-      <c r="C106" s="31">
+      <c r="C108" s="28">
         <v>6.7</v>
       </c>
-      <c r="D106" s="31">
+      <c r="D108" s="28">
         <v>9.9</v>
       </c>
-      <c r="E106" s="31">
+      <c r="E108" s="28">
         <v>13.2</v>
       </c>
-      <c r="F106" s="20"/>
-[...9 lines deleted...]
-      <c r="A107" s="15" t="s">
+      <c r="F108" s="28">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G108" s="22"/>
+      <c r="H108" s="22"/>
+      <c r="I108" s="22"/>
+      <c r="J108" s="22"/>
+      <c r="K108" s="22"/>
+      <c r="L108" s="22"/>
+      <c r="M108" s="28"/>
+    </row>
+    <row r="109" spans="1:13" s="1" customFormat="1">
+      <c r="A109" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B107" s="31">
+      <c r="B109" s="28">
         <v>1.3</v>
       </c>
-      <c r="C107" s="31">
+      <c r="C109" s="28">
         <v>2.7</v>
       </c>
-      <c r="D107" s="31">
+      <c r="D109" s="28">
         <v>4</v>
       </c>
-      <c r="E107" s="31">
+      <c r="E109" s="28">
         <v>5.3</v>
       </c>
-      <c r="F107" s="20"/>
-[...9 lines deleted...]
-      <c r="A108" s="15" t="s">
+      <c r="F109" s="28">
+        <v>6.7</v>
+      </c>
+      <c r="G109" s="22"/>
+      <c r="H109" s="22"/>
+      <c r="I109" s="22"/>
+      <c r="J109" s="22"/>
+      <c r="K109" s="22"/>
+      <c r="L109" s="22"/>
+      <c r="M109" s="28"/>
+    </row>
+    <row r="110" spans="1:13" s="1" customFormat="1">
+      <c r="A110" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B108" s="31">
+      <c r="B110" s="28">
         <v>0.2</v>
       </c>
-      <c r="C108" s="31">
+      <c r="C110" s="28">
         <v>0.4</v>
       </c>
-      <c r="D108" s="31">
+      <c r="D110" s="28">
         <v>0.6</v>
       </c>
-      <c r="E108" s="31">
+      <c r="E110" s="28">
         <v>0.8</v>
       </c>
-      <c r="F108" s="20"/>
-[...9 lines deleted...]
-      <c r="A109" s="5" t="s">
+      <c r="F110" s="28">
+        <v>1</v>
+      </c>
+      <c r="G110" s="28"/>
+      <c r="H110" s="28"/>
+      <c r="I110" s="28"/>
+      <c r="J110" s="28"/>
+      <c r="K110" s="28"/>
+      <c r="L110" s="28"/>
+      <c r="M110" s="28"/>
+    </row>
+    <row r="111" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A111" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B109" s="31">
+      <c r="B111" s="28">
         <v>0</v>
       </c>
-      <c r="C109" s="31">
+      <c r="C111" s="28">
         <v>0.1</v>
       </c>
-      <c r="D109" s="31">
+      <c r="D111" s="28">
         <v>0.1</v>
       </c>
-      <c r="E109" s="31">
+      <c r="E111" s="28">
         <v>0.1</v>
       </c>
-      <c r="F109" s="20"/>
-[...9 lines deleted...]
-      <c r="A110" s="15" t="s">
+      <c r="F111" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G111" s="22"/>
+      <c r="H111" s="22"/>
+      <c r="I111" s="22"/>
+      <c r="J111" s="22"/>
+      <c r="K111" s="22"/>
+      <c r="L111" s="22"/>
+      <c r="M111" s="28"/>
+    </row>
+    <row r="112" spans="1:13" s="1" customFormat="1">
+      <c r="A112" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B110" s="31">
+      <c r="B112" s="28">
         <v>0</v>
       </c>
-      <c r="C110" s="31">
+      <c r="C112" s="28">
         <v>0.1</v>
       </c>
-      <c r="D110" s="31">
+      <c r="D112" s="28">
         <v>0.1</v>
       </c>
-      <c r="E110" s="31">
+      <c r="E112" s="28">
         <v>0.1</v>
       </c>
-      <c r="F110" s="20"/>
-[...9 lines deleted...]
-      <c r="A111" s="5" t="s">
+      <c r="F112" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G112" s="22"/>
+      <c r="H112" s="22"/>
+      <c r="I112" s="22"/>
+      <c r="J112" s="22"/>
+      <c r="K112" s="22"/>
+      <c r="L112" s="22"/>
+      <c r="M112" s="28"/>
+    </row>
+    <row r="113" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A113" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B111" s="31">
+      <c r="B113" s="28">
         <v>0.1</v>
       </c>
-      <c r="C111" s="31">
+      <c r="C113" s="28">
         <v>0.1</v>
       </c>
-      <c r="D111" s="31">
+      <c r="D113" s="28">
         <v>0.2</v>
       </c>
-      <c r="E111" s="31">
+      <c r="E113" s="28">
         <v>0.3</v>
       </c>
-      <c r="F111" s="20"/>
-[...9 lines deleted...]
-      <c r="A112" s="15" t="s">
+      <c r="F113" s="28">
+        <v>0.3</v>
+      </c>
+      <c r="G113" s="22"/>
+      <c r="H113" s="22"/>
+      <c r="I113" s="22"/>
+      <c r="J113" s="22"/>
+      <c r="K113" s="22"/>
+      <c r="L113" s="22"/>
+      <c r="M113" s="28"/>
+    </row>
+    <row r="114" spans="1:13" s="1" customFormat="1">
+      <c r="A114" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B112" s="31">
+      <c r="B114" s="28">
         <v>0.1</v>
       </c>
-      <c r="C112" s="31">
+      <c r="C114" s="28">
         <v>0.1</v>
       </c>
-      <c r="D112" s="31">
+      <c r="D114" s="28">
         <v>0.2</v>
       </c>
-      <c r="E112" s="31">
+      <c r="E114" s="28">
         <v>0.3</v>
       </c>
-      <c r="F112" s="20"/>
-[...9 lines deleted...]
-      <c r="A113" s="5" t="s">
+      <c r="F114" s="28">
+        <v>0.3</v>
+      </c>
+      <c r="G114" s="22"/>
+      <c r="H114" s="22"/>
+      <c r="I114" s="22"/>
+      <c r="J114" s="22"/>
+      <c r="K114" s="22"/>
+      <c r="L114" s="22"/>
+      <c r="M114" s="28"/>
+    </row>
+    <row r="115" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A115" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B113" s="30">
+      <c r="B115" s="27">
         <v>51</v>
       </c>
-      <c r="C113" s="30">
+      <c r="C115" s="27">
         <v>272</v>
       </c>
-      <c r="D113" s="30">
+      <c r="D115" s="27">
         <v>493</v>
       </c>
-      <c r="E113" s="30">
+      <c r="E115" s="27">
         <v>713</v>
       </c>
-      <c r="F113" s="19"/>
-[...9 lines deleted...]
-      <c r="A114" s="15" t="s">
+      <c r="F115" s="27">
+        <v>859</v>
+      </c>
+      <c r="G115" s="21"/>
+      <c r="H115" s="21"/>
+      <c r="I115" s="21"/>
+      <c r="J115" s="21"/>
+      <c r="K115" s="21"/>
+      <c r="L115" s="21"/>
+      <c r="M115" s="27"/>
+    </row>
+    <row r="116" spans="1:13" s="1" customFormat="1">
+      <c r="A116" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B114" s="30">
+      <c r="B116" s="27">
         <v>51</v>
       </c>
-      <c r="C114" s="30">
+      <c r="C116" s="27">
         <v>272</v>
       </c>
-      <c r="D114" s="30">
+      <c r="D116" s="27">
         <v>493</v>
       </c>
-      <c r="E114" s="30">
+      <c r="E116" s="27">
         <v>713</v>
       </c>
-      <c r="F114" s="19"/>
-[...9 lines deleted...]
-      <c r="A115" s="5" t="s">
+      <c r="F116" s="27">
+        <v>859</v>
+      </c>
+      <c r="G116" s="21"/>
+      <c r="H116" s="21"/>
+      <c r="I116" s="21"/>
+      <c r="J116" s="21"/>
+      <c r="K116" s="21"/>
+      <c r="L116" s="21"/>
+      <c r="M116" s="27"/>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1">
+      <c r="A117" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B115" s="30">
+      <c r="B117" s="27">
         <v>968</v>
       </c>
-      <c r="C115" s="30">
+      <c r="C117" s="27">
         <v>968</v>
       </c>
-      <c r="D115" s="30">
+      <c r="D117" s="27">
         <v>968</v>
       </c>
-      <c r="E115" s="30">
+      <c r="E117" s="27">
         <v>968</v>
       </c>
-      <c r="F115" s="19"/>
-[...9 lines deleted...]
-      <c r="A116" s="15" t="s">
+      <c r="F117" s="27">
+        <v>6159</v>
+      </c>
+      <c r="G117" s="21"/>
+      <c r="H117" s="21"/>
+      <c r="I117" s="21"/>
+      <c r="J117" s="21"/>
+      <c r="K117" s="21"/>
+      <c r="L117" s="21"/>
+      <c r="M117" s="27"/>
+    </row>
+    <row r="118" spans="1:13" s="1" customFormat="1">
+      <c r="A118" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B116" s="30">
+      <c r="B118" s="27">
         <v>968</v>
       </c>
-      <c r="C116" s="30">
+      <c r="C118" s="27">
         <v>968</v>
       </c>
-      <c r="D116" s="30">
+      <c r="D118" s="27">
         <v>968</v>
       </c>
-      <c r="E116" s="30">
+      <c r="E118" s="27">
         <v>968</v>
       </c>
-      <c r="F116" s="19"/>
-[...9 lines deleted...]
-      <c r="A117" s="5" t="s">
+      <c r="F118" s="27">
+        <v>968</v>
+      </c>
+      <c r="G118" s="21"/>
+      <c r="H118" s="21"/>
+      <c r="I118" s="21"/>
+      <c r="J118" s="21"/>
+      <c r="K118" s="21"/>
+      <c r="L118" s="21"/>
+      <c r="M118" s="27"/>
+    </row>
+    <row r="119" spans="1:13" s="1" customFormat="1">
+      <c r="A119" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B119" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C119" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="D119" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="E119" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="F119" s="27">
+        <v>5191</v>
+      </c>
+      <c r="G119" s="27"/>
+      <c r="H119" s="27"/>
+      <c r="I119" s="27"/>
+      <c r="J119" s="27"/>
+      <c r="K119" s="27"/>
+      <c r="L119" s="27"/>
+      <c r="M119" s="27"/>
+    </row>
+    <row r="120" spans="1:13" s="1" customFormat="1" ht="68.25">
+      <c r="A120" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B117" s="31">
+      <c r="B120" s="28">
         <v>9.4</v>
       </c>
-      <c r="C117" s="31">
+      <c r="C120" s="28">
         <v>18.8</v>
       </c>
-      <c r="D117" s="31">
+      <c r="D120" s="28">
         <v>28.2</v>
       </c>
-      <c r="E117" s="31">
+      <c r="E120" s="28">
         <v>37.6</v>
       </c>
-      <c r="F117" s="25"/>
-[...9 lines deleted...]
-      <c r="A118" s="15" t="s">
+      <c r="F120" s="28">
+        <v>47</v>
+      </c>
+      <c r="G120" s="23"/>
+      <c r="H120" s="22"/>
+      <c r="I120" s="22"/>
+      <c r="J120" s="25"/>
+      <c r="K120" s="22"/>
+      <c r="L120" s="22"/>
+      <c r="M120" s="28"/>
+    </row>
+    <row r="121" spans="1:13" s="1" customFormat="1">
+      <c r="A121" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B118" s="31">
+      <c r="B121" s="28">
         <v>0.2</v>
       </c>
-      <c r="C118" s="31">
+      <c r="C121" s="28">
         <v>0.3</v>
       </c>
-      <c r="D118" s="31">
+      <c r="D121" s="28">
         <v>0.5</v>
       </c>
-      <c r="E118" s="31">
+      <c r="E121" s="28">
         <v>0.7</v>
       </c>
-      <c r="F118" s="26"/>
-[...9 lines deleted...]
-      <c r="A119" s="15" t="s">
+      <c r="F121" s="28">
+        <v>0.8</v>
+      </c>
+      <c r="G121" s="23"/>
+      <c r="H121" s="22"/>
+      <c r="I121" s="22"/>
+      <c r="J121" s="25"/>
+      <c r="K121" s="22"/>
+      <c r="L121" s="22"/>
+      <c r="M121" s="28"/>
+    </row>
+    <row r="122" spans="1:13" s="1" customFormat="1">
+      <c r="A122" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B119" s="31">
+      <c r="B122" s="28">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C119" s="31">
+      <c r="C122" s="28">
         <v>18.5</v>
       </c>
-      <c r="D119" s="31">
+      <c r="D122" s="28">
         <v>27.7</v>
       </c>
-      <c r="E119" s="31">
+      <c r="E122" s="28">
         <v>36.9</v>
       </c>
-      <c r="F119" s="26"/>
-[...9 lines deleted...]
-      <c r="A120" s="18" t="s">
+      <c r="F122" s="28">
+        <v>46.1</v>
+      </c>
+      <c r="G122" s="23"/>
+      <c r="H122" s="22"/>
+      <c r="I122" s="22"/>
+      <c r="J122" s="25"/>
+      <c r="K122" s="22"/>
+      <c r="L122" s="22"/>
+      <c r="M122" s="28"/>
+    </row>
+    <row r="123" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A123" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B120" s="31">
+      <c r="B123" s="28">
         <v>41</v>
       </c>
-      <c r="C120" s="31">
+      <c r="C123" s="28">
         <v>101</v>
       </c>
-      <c r="D120" s="31">
+      <c r="D123" s="28">
         <v>201</v>
       </c>
-      <c r="E120" s="31">
+      <c r="E123" s="28">
         <v>321</v>
       </c>
-      <c r="F120" s="20"/>
-[...9 lines deleted...]
-      <c r="A121" s="15" t="s">
+      <c r="F123" s="28">
+        <v>485</v>
+      </c>
+      <c r="G123" s="22"/>
+      <c r="H123" s="22"/>
+      <c r="I123" s="22"/>
+      <c r="J123" s="25"/>
+      <c r="K123" s="22"/>
+      <c r="L123" s="25"/>
+      <c r="M123" s="28"/>
+    </row>
+    <row r="124" spans="1:13" s="1" customFormat="1">
+      <c r="A124" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B121" s="31">
+      <c r="B124" s="28">
         <v>41</v>
       </c>
-      <c r="C121" s="31">
+      <c r="C124" s="28">
         <v>101</v>
       </c>
-      <c r="D121" s="31">
+      <c r="D124" s="28">
         <v>201</v>
       </c>
-      <c r="E121" s="31">
+      <c r="E124" s="28">
         <v>321</v>
       </c>
-      <c r="F121" s="20"/>
-[...9 lines deleted...]
-      <c r="A122" s="5" t="s">
+      <c r="F124" s="28">
+        <v>485</v>
+      </c>
+      <c r="G124" s="22"/>
+      <c r="H124" s="22"/>
+      <c r="I124" s="22"/>
+      <c r="J124" s="25"/>
+      <c r="K124" s="22"/>
+      <c r="L124" s="25"/>
+      <c r="M124" s="28"/>
+    </row>
+    <row r="125" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A125" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B122" s="30">
+      <c r="B125" s="27">
         <v>241</v>
       </c>
-      <c r="C122" s="30">
+      <c r="C125" s="27">
         <v>1228</v>
       </c>
-      <c r="D122" s="30">
+      <c r="D125" s="27">
         <v>2215</v>
       </c>
-      <c r="E122" s="30">
+      <c r="E125" s="27">
         <v>4650</v>
       </c>
-      <c r="F122" s="19"/>
-[...9 lines deleted...]
-      <c r="A123" s="15" t="s">
+      <c r="F125" s="27">
+        <v>9653</v>
+      </c>
+      <c r="G125" s="21"/>
+      <c r="H125" s="21"/>
+      <c r="I125" s="21"/>
+      <c r="J125" s="26"/>
+      <c r="K125" s="21"/>
+      <c r="L125" s="26"/>
+      <c r="M125" s="27"/>
+    </row>
+    <row r="126" spans="1:13" s="1" customFormat="1">
+      <c r="A126" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B123" s="30">
+      <c r="B126" s="27">
         <v>241</v>
       </c>
-      <c r="C123" s="30">
+      <c r="C126" s="27">
         <v>605</v>
       </c>
-      <c r="D123" s="30">
+      <c r="D126" s="27">
         <v>969</v>
       </c>
-      <c r="E123" s="30">
+      <c r="E126" s="27">
         <v>1333</v>
       </c>
-      <c r="F123" s="19"/>
-[...9 lines deleted...]
-      <c r="A124" s="15" t="s">
+      <c r="F126" s="27">
+        <v>1618</v>
+      </c>
+      <c r="G126" s="21"/>
+      <c r="H126" s="21"/>
+      <c r="I126" s="21"/>
+      <c r="J126" s="26"/>
+      <c r="K126" s="21"/>
+      <c r="L126" s="26"/>
+      <c r="M126" s="27"/>
+    </row>
+    <row r="127" spans="1:13" s="1" customFormat="1">
+      <c r="A127" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B124" s="32" t="s">
+      <c r="B127" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C124" s="30">
+      <c r="C127" s="27">
         <v>623</v>
       </c>
-      <c r="D124" s="30">
+      <c r="D127" s="27">
         <v>1247</v>
       </c>
-      <c r="E124" s="30">
+      <c r="E127" s="27">
         <v>1870</v>
       </c>
-      <c r="F124" s="19"/>
-[...9 lines deleted...]
-      <c r="A125" s="15" t="s">
+      <c r="F127" s="27">
+        <v>2587</v>
+      </c>
+      <c r="G127" s="27"/>
+      <c r="H127" s="27"/>
+      <c r="I127" s="27"/>
+      <c r="J127" s="26"/>
+      <c r="K127" s="27"/>
+      <c r="L127" s="26"/>
+      <c r="M127" s="27"/>
+    </row>
+    <row r="128" spans="1:13" s="1" customFormat="1">
+      <c r="A128" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B125" s="32" t="s">
+      <c r="B128" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C125" s="32" t="s">
+      <c r="C128" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="D125" s="32" t="s">
+      <c r="D128" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="E125" s="30">
+      <c r="E128" s="27">
         <v>1447</v>
       </c>
-      <c r="F125" s="19"/>
-[...9 lines deleted...]
-      <c r="A126" s="5" t="s">
+      <c r="F128" s="27">
+        <v>5448</v>
+      </c>
+      <c r="G128" s="27"/>
+      <c r="H128" s="27"/>
+      <c r="I128" s="27"/>
+      <c r="J128" s="26"/>
+      <c r="K128" s="27"/>
+      <c r="L128" s="26"/>
+      <c r="M128" s="27"/>
+    </row>
+    <row r="129" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A129" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B126" s="30">
+      <c r="B129" s="27">
         <v>4218</v>
       </c>
-      <c r="C126" s="30">
+      <c r="C129" s="27">
         <v>11223</v>
       </c>
-      <c r="D126" s="30">
+      <c r="D129" s="27">
         <v>17833</v>
       </c>
-      <c r="E126" s="30">
+      <c r="E129" s="27">
         <v>27167</v>
       </c>
-      <c r="F126" s="19"/>
-[...9 lines deleted...]
-      <c r="A127" s="15" t="s">
+      <c r="F129" s="27">
+        <v>35902</v>
+      </c>
+      <c r="G129" s="21"/>
+      <c r="H129" s="21"/>
+      <c r="I129" s="21"/>
+      <c r="J129" s="26"/>
+      <c r="K129" s="21"/>
+      <c r="L129" s="26"/>
+      <c r="M129" s="27"/>
+    </row>
+    <row r="130" spans="1:13" s="1" customFormat="1">
+      <c r="A130" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B127" s="30">
+      <c r="B130" s="27">
         <v>4216</v>
       </c>
-      <c r="C127" s="30">
+      <c r="C130" s="27">
         <v>11219</v>
       </c>
-      <c r="D127" s="30">
+      <c r="D130" s="27">
         <v>17827</v>
       </c>
-      <c r="E127" s="30">
+      <c r="E130" s="27">
         <v>27158</v>
       </c>
-      <c r="F127" s="19"/>
-[...9 lines deleted...]
-      <c r="A128" s="15" t="s">
+      <c r="F130" s="27">
+        <v>35890</v>
+      </c>
+      <c r="G130" s="21"/>
+      <c r="H130" s="21"/>
+      <c r="I130" s="21"/>
+      <c r="J130" s="26"/>
+      <c r="K130" s="21"/>
+      <c r="L130" s="26"/>
+      <c r="M130" s="27"/>
+    </row>
+    <row r="131" spans="1:13" s="1" customFormat="1">
+      <c r="A131" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B128" s="32" t="s">
+      <c r="B131" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="C128" s="30">
+      <c r="C131" s="27">
         <v>1</v>
       </c>
-      <c r="D128" s="30">
+      <c r="D131" s="27">
         <v>1</v>
       </c>
-      <c r="E128" s="30">
+      <c r="E131" s="27">
         <v>2</v>
       </c>
-      <c r="F128" s="19"/>
-[...9 lines deleted...]
-      <c r="A129" s="15" t="s">
+      <c r="F131" s="27">
+        <v>3</v>
+      </c>
+      <c r="G131" s="27"/>
+      <c r="H131" s="27"/>
+      <c r="I131" s="27"/>
+      <c r="J131" s="26"/>
+      <c r="K131" s="27"/>
+      <c r="L131" s="26"/>
+      <c r="M131" s="27"/>
+    </row>
+    <row r="132" spans="1:13" s="1" customFormat="1">
+      <c r="A132" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B129" s="30">
+      <c r="B132" s="27">
         <v>2</v>
       </c>
-      <c r="C129" s="30">
+      <c r="C132" s="27">
         <v>3</v>
       </c>
-      <c r="D129" s="30">
+      <c r="D132" s="27">
         <v>5</v>
       </c>
-      <c r="E129" s="30">
+      <c r="E132" s="27">
         <v>7</v>
       </c>
-      <c r="F129" s="19"/>
-[...9 lines deleted...]
-      <c r="A130" s="5" t="s">
+      <c r="F132" s="27">
+        <v>8</v>
+      </c>
+      <c r="G132" s="21"/>
+      <c r="H132" s="21"/>
+      <c r="I132" s="21"/>
+      <c r="J132" s="26"/>
+      <c r="K132" s="21"/>
+      <c r="L132" s="26"/>
+      <c r="M132" s="27"/>
+    </row>
+    <row r="133" spans="1:13" s="1" customFormat="1">
+      <c r="A133" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B130" s="30">
+      <c r="B133" s="27">
         <v>12758</v>
       </c>
-      <c r="C130" s="30">
+      <c r="C133" s="27">
         <v>82705</v>
       </c>
-      <c r="D130" s="30">
+      <c r="D133" s="27">
         <v>152737</v>
       </c>
-      <c r="E130" s="30">
+      <c r="E133" s="27">
         <v>223716</v>
       </c>
-      <c r="F130" s="19"/>
-[...9 lines deleted...]
-      <c r="A131" s="15" t="s">
+      <c r="F133" s="27">
+        <v>259177</v>
+      </c>
+      <c r="G133" s="21"/>
+      <c r="H133" s="21"/>
+      <c r="I133" s="21"/>
+      <c r="J133" s="26"/>
+      <c r="K133" s="21"/>
+      <c r="L133" s="26"/>
+      <c r="M133" s="27"/>
+    </row>
+    <row r="134" spans="1:13" s="1" customFormat="1">
+      <c r="A134" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B131" s="30">
+      <c r="B134" s="27">
         <v>4397</v>
       </c>
-      <c r="C131" s="30">
+      <c r="C134" s="27">
         <v>37236</v>
       </c>
-      <c r="D131" s="30">
+      <c r="D134" s="27">
         <v>70161</v>
       </c>
-      <c r="E131" s="30">
+      <c r="E134" s="27">
         <v>104033</v>
       </c>
-      <c r="F131" s="19"/>
-[...9 lines deleted...]
-      <c r="A132" s="15" t="s">
+      <c r="F134" s="27">
+        <v>130868</v>
+      </c>
+      <c r="G134" s="21"/>
+      <c r="H134" s="21"/>
+      <c r="I134" s="21"/>
+      <c r="J134" s="26"/>
+      <c r="K134" s="21"/>
+      <c r="L134" s="26"/>
+      <c r="M134" s="27"/>
+    </row>
+    <row r="135" spans="1:13" s="1" customFormat="1">
+      <c r="A135" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B132" s="30">
+      <c r="B135" s="27">
         <v>1909</v>
       </c>
-      <c r="C132" s="30">
+      <c r="C135" s="27">
         <v>3604</v>
       </c>
-      <c r="D132" s="30">
+      <c r="D135" s="27">
         <v>5300</v>
       </c>
-      <c r="E132" s="30">
+      <c r="E135" s="27">
         <v>6995</v>
       </c>
-      <c r="F132" s="19"/>
-[...9 lines deleted...]
-      <c r="A133" s="15" t="s">
+      <c r="F135" s="27">
+        <v>7864</v>
+      </c>
+      <c r="G135" s="21"/>
+      <c r="H135" s="21"/>
+      <c r="I135" s="21"/>
+      <c r="J135" s="26"/>
+      <c r="K135" s="21"/>
+      <c r="L135" s="26"/>
+      <c r="M135" s="27"/>
+    </row>
+    <row r="136" spans="1:13" s="1" customFormat="1">
+      <c r="A136" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B133" s="30"/>
-      <c r="C133" s="30">
+      <c r="B136" s="27"/>
+      <c r="C136" s="27">
         <v>16064</v>
       </c>
-      <c r="D133" s="30">
+      <c r="D136" s="27">
         <v>32128</v>
       </c>
-      <c r="E133" s="30">
+      <c r="E136" s="27">
         <v>48192</v>
       </c>
-      <c r="F133" s="19"/>
-[...9 lines deleted...]
-      <c r="A134" s="15" t="s">
+      <c r="F136" s="27">
+        <v>48192</v>
+      </c>
+      <c r="G136" s="27"/>
+      <c r="H136" s="27"/>
+      <c r="I136" s="27"/>
+      <c r="J136" s="26"/>
+      <c r="K136" s="27"/>
+      <c r="L136" s="26"/>
+      <c r="M136" s="27"/>
+    </row>
+    <row r="137" spans="1:13" s="1" customFormat="1">
+      <c r="A137" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B134" s="30">
+      <c r="B137" s="27">
         <v>1440</v>
       </c>
-      <c r="C134" s="30">
+      <c r="C137" s="27">
         <v>1955</v>
       </c>
-      <c r="D134" s="30">
+      <c r="D137" s="27">
         <v>2471</v>
       </c>
-      <c r="E134" s="30">
+      <c r="E137" s="27">
         <v>2986</v>
       </c>
-      <c r="F134" s="19"/>
-[...9 lines deleted...]
-      <c r="A135" s="15" t="s">
+      <c r="F137" s="27">
+        <v>3123</v>
+      </c>
+      <c r="G137" s="21"/>
+      <c r="H137" s="21"/>
+      <c r="I137" s="21"/>
+      <c r="J137" s="26"/>
+      <c r="K137" s="21"/>
+      <c r="L137" s="26"/>
+      <c r="M137" s="27"/>
+    </row>
+    <row r="138" spans="1:13" s="1" customFormat="1">
+      <c r="A138" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B135" s="30"/>
-      <c r="C135" s="30">
+      <c r="B138" s="27"/>
+      <c r="C138" s="27">
         <v>969</v>
       </c>
-      <c r="D135" s="30">
+      <c r="D138" s="27">
         <v>1939</v>
       </c>
-      <c r="E135" s="30">
+      <c r="E138" s="27">
         <v>2908</v>
       </c>
-      <c r="F135" s="19"/>
-[...9 lines deleted...]
-      <c r="A136" s="15" t="s">
+      <c r="F138" s="27">
+        <v>2975</v>
+      </c>
+      <c r="G138" s="27"/>
+      <c r="H138" s="27"/>
+      <c r="I138" s="27"/>
+      <c r="J138" s="26"/>
+      <c r="K138" s="27"/>
+      <c r="L138" s="26"/>
+      <c r="M138" s="27"/>
+    </row>
+    <row r="139" spans="1:13" s="1" customFormat="1">
+      <c r="A139" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B136" s="30"/>
-      <c r="C136" s="30">
+      <c r="B139" s="27"/>
+      <c r="C139" s="27">
         <v>2145</v>
       </c>
-      <c r="D136" s="30">
+      <c r="D139" s="27">
         <v>4290</v>
       </c>
-      <c r="E136" s="30">
+      <c r="E139" s="27">
         <v>6435</v>
       </c>
-      <c r="F136" s="19"/>
-[...9 lines deleted...]
-      <c r="A137" s="15" t="s">
+      <c r="F139" s="27">
+        <v>7130</v>
+      </c>
+      <c r="G139" s="27"/>
+      <c r="H139" s="27"/>
+      <c r="I139" s="27"/>
+      <c r="J139" s="26"/>
+      <c r="K139" s="27"/>
+      <c r="L139" s="26"/>
+      <c r="M139" s="27"/>
+    </row>
+    <row r="140" spans="1:13" s="1" customFormat="1">
+      <c r="A140" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B137" s="30">
+      <c r="B140" s="27">
         <v>192</v>
       </c>
-      <c r="C137" s="30">
+      <c r="C140" s="27">
         <v>1168</v>
       </c>
-      <c r="D137" s="30">
+      <c r="D140" s="27">
         <v>2144</v>
       </c>
-      <c r="E137" s="30">
+      <c r="E140" s="27">
         <v>3120</v>
       </c>
-      <c r="F137" s="19"/>
-[...9 lines deleted...]
-      <c r="A138" s="15" t="s">
+      <c r="F140" s="27">
+        <v>3120</v>
+      </c>
+      <c r="G140" s="21"/>
+      <c r="H140" s="21"/>
+      <c r="I140" s="21"/>
+      <c r="J140" s="26"/>
+      <c r="K140" s="21"/>
+      <c r="L140" s="26"/>
+      <c r="M140" s="27"/>
+    </row>
+    <row r="141" spans="1:13" s="1" customFormat="1">
+      <c r="A141" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B138" s="30"/>
-      <c r="C138" s="30">
+      <c r="B141" s="27"/>
+      <c r="C141" s="27">
         <v>1694</v>
       </c>
-      <c r="D138" s="30">
+      <c r="D141" s="27">
         <v>3387</v>
       </c>
-      <c r="E138" s="30">
+      <c r="E141" s="27">
         <v>5081</v>
       </c>
-      <c r="F138" s="19"/>
-[...9 lines deleted...]
-      <c r="A139" s="15" t="s">
+      <c r="F141" s="27">
+        <v>5120</v>
+      </c>
+      <c r="G141" s="27"/>
+      <c r="H141" s="27"/>
+      <c r="I141" s="27"/>
+      <c r="J141" s="26"/>
+      <c r="K141" s="27"/>
+      <c r="L141" s="26"/>
+      <c r="M141" s="27"/>
+    </row>
+    <row r="142" spans="1:13" s="1" customFormat="1">
+      <c r="A142" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B139" s="30">
+      <c r="B142" s="27">
         <v>4821</v>
       </c>
-      <c r="C139" s="30">
+      <c r="C142" s="27">
         <v>17869</v>
       </c>
-      <c r="D139" s="30">
+      <c r="D142" s="27">
         <v>30918</v>
       </c>
-      <c r="E139" s="30">
+      <c r="E142" s="27">
         <v>43967</v>
       </c>
-      <c r="F139" s="19"/>
-[...9 lines deleted...]
-      <c r="A140" s="17" t="s">
+      <c r="F142" s="27">
+        <v>50786</v>
+      </c>
+      <c r="G142" s="21"/>
+      <c r="H142" s="21"/>
+      <c r="I142" s="21"/>
+      <c r="J142" s="26"/>
+      <c r="K142" s="21"/>
+      <c r="L142" s="26"/>
+      <c r="M142" s="27"/>
+    </row>
+    <row r="143" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A143" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="B140" s="30">
+      <c r="B143" s="27">
         <v>1</v>
       </c>
-      <c r="C140" s="30">
+      <c r="C143" s="27">
         <v>2</v>
       </c>
-      <c r="D140" s="30">
+      <c r="D143" s="27">
         <v>4</v>
       </c>
-      <c r="E140" s="30">
+      <c r="E143" s="27">
         <v>7</v>
       </c>
-      <c r="F140" s="19"/>
-[...9 lines deleted...]
-      <c r="A141" s="15" t="s">
+      <c r="F143" s="26">
+        <v>9</v>
+      </c>
+      <c r="G143" s="27"/>
+      <c r="H143" s="27"/>
+      <c r="I143" s="27"/>
+      <c r="J143" s="26"/>
+      <c r="K143" s="27"/>
+      <c r="L143" s="26"/>
+      <c r="M143" s="27"/>
+    </row>
+    <row r="144" spans="1:13" s="1" customFormat="1">
+      <c r="A144" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B141" s="30">
+      <c r="B144" s="27">
         <v>1</v>
       </c>
-      <c r="C141" s="30">
+      <c r="C144" s="27">
         <v>2</v>
       </c>
-      <c r="D141" s="30">
+      <c r="D144" s="27">
         <v>4</v>
       </c>
-      <c r="E141" s="30">
+      <c r="E144" s="27">
         <v>7</v>
       </c>
-      <c r="F141" s="19"/>
-[...9 lines deleted...]
-      <c r="A142" s="17" t="s">
+      <c r="F144" s="26">
+        <v>9</v>
+      </c>
+      <c r="G144" s="27"/>
+      <c r="H144" s="27"/>
+      <c r="I144" s="27"/>
+      <c r="J144" s="26"/>
+      <c r="K144" s="27"/>
+      <c r="L144" s="26"/>
+      <c r="M144" s="27"/>
+    </row>
+    <row r="145" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A145" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="B142" s="30">
+      <c r="B145" s="27">
         <v>10</v>
       </c>
-      <c r="C142" s="30">
+      <c r="C145" s="27">
         <v>16</v>
       </c>
-      <c r="D142" s="30">
+      <c r="D145" s="27">
         <v>27</v>
       </c>
-      <c r="E142" s="30">
+      <c r="E145" s="27">
         <v>56</v>
       </c>
-      <c r="F142" s="19"/>
-[...9 lines deleted...]
-      <c r="A143" s="15" t="s">
+      <c r="F145" s="26">
+        <v>73</v>
+      </c>
+      <c r="G145" s="27"/>
+      <c r="H145" s="27"/>
+      <c r="I145" s="27"/>
+      <c r="J145" s="26"/>
+      <c r="K145" s="27"/>
+      <c r="L145" s="26"/>
+      <c r="M145" s="27"/>
+    </row>
+    <row r="146" spans="1:13" s="1" customFormat="1">
+      <c r="A146" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B143" s="30">
+      <c r="B146" s="27">
         <v>10</v>
       </c>
-      <c r="C143" s="30">
+      <c r="C146" s="27">
         <v>16</v>
       </c>
-      <c r="D143" s="30">
+      <c r="D146" s="27">
         <v>27</v>
       </c>
-      <c r="E143" s="30">
+      <c r="E146" s="27">
         <v>56</v>
       </c>
-      <c r="F143" s="19"/>
-[...9 lines deleted...]
-      <c r="A144" s="5" t="s">
+      <c r="F146" s="26">
+        <v>73</v>
+      </c>
+      <c r="G146" s="27"/>
+      <c r="H146" s="27"/>
+      <c r="I146" s="27"/>
+      <c r="J146" s="26"/>
+      <c r="K146" s="27"/>
+      <c r="L146" s="26"/>
+      <c r="M146" s="27"/>
+    </row>
+    <row r="147" spans="1:13" s="1" customFormat="1" ht="79.5">
+      <c r="A147" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B144" s="30">
+      <c r="B147" s="27">
         <v>205</v>
       </c>
-      <c r="C144" s="30">
+      <c r="C147" s="27">
         <v>410</v>
       </c>
-      <c r="D144" s="30">
+      <c r="D147" s="27">
         <v>615</v>
       </c>
-      <c r="E144" s="30">
+      <c r="E147" s="27">
         <v>820</v>
       </c>
-      <c r="F144" s="19"/>
-[...9 lines deleted...]
-      <c r="A145" s="16" t="s">
+      <c r="F147" s="26">
+        <v>1025</v>
+      </c>
+      <c r="G147" s="21"/>
+      <c r="H147" s="21"/>
+      <c r="I147" s="21"/>
+      <c r="J147" s="26"/>
+      <c r="K147" s="21"/>
+      <c r="L147" s="26"/>
+      <c r="M147" s="27"/>
+    </row>
+    <row r="148" spans="1:13" s="1" customFormat="1">
+      <c r="A148" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B145" s="30">
+      <c r="B148" s="27">
         <v>205</v>
       </c>
-      <c r="C145" s="30">
+      <c r="C148" s="27">
         <v>410</v>
       </c>
-      <c r="D145" s="30">
+      <c r="D148" s="27">
         <v>615</v>
       </c>
-      <c r="E145" s="30">
+      <c r="E148" s="27">
         <v>820</v>
       </c>
-      <c r="F145" s="19"/>
-[...24 lines deleted...]
-      <c r="A147" s="14" t="s">
+      <c r="F148" s="24">
+        <v>1025</v>
+      </c>
+      <c r="G148" s="21"/>
+      <c r="H148" s="21"/>
+      <c r="I148" s="24"/>
+      <c r="J148" s="24"/>
+      <c r="K148" s="21"/>
+      <c r="L148" s="24"/>
+      <c r="M148" s="27"/>
+    </row>
+    <row r="149" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A149" s="3"/>
+      <c r="B149" s="19"/>
+      <c r="C149" s="19"/>
+      <c r="D149" s="19"/>
+      <c r="E149" s="3"/>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
+      <c r="H149" s="3"/>
+      <c r="I149" s="21"/>
+      <c r="J149" s="3"/>
+      <c r="K149" s="3"/>
+      <c r="L149" s="3"/>
+      <c r="M149" s="3"/>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B147" s="9"/>
-[...13 lines deleted...]
-      <c r="A148" s="14" t="s">
+      <c r="B150" s="8"/>
+      <c r="C150" s="9"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="8"/>
+      <c r="F150" s="8"/>
+      <c r="G150" s="10"/>
+      <c r="H150" s="11"/>
+      <c r="I150" s="11"/>
+      <c r="J150" s="10"/>
+      <c r="K150" s="11"/>
+      <c r="L150" s="10"/>
+      <c r="M150" s="10"/>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B148" s="11"/>
-[...13 lines deleted...]
-      <c r="A149" s="34" t="s">
+      <c r="B151" s="10"/>
+      <c r="C151" s="10"/>
+      <c r="D151" s="10"/>
+      <c r="E151" s="10"/>
+      <c r="F151" s="10"/>
+      <c r="G151" s="10"/>
+      <c r="H151" s="11"/>
+      <c r="I151" s="11"/>
+      <c r="J151" s="10"/>
+      <c r="K151" s="11"/>
+      <c r="L151" s="10"/>
+      <c r="M151" s="10"/>
+    </row>
+    <row r="152" spans="1:13" ht="34.5" customHeight="1">
+      <c r="A152" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="B149" s="34"/>
-[...10 lines deleted...]
-      <c r="M149" s="35"/>
+      <c r="B152" s="31"/>
+      <c r="C152" s="31"/>
+      <c r="D152" s="31"/>
+      <c r="E152" s="31"/>
+      <c r="F152" s="31"/>
+      <c r="G152" s="31"/>
+      <c r="H152" s="31"/>
+      <c r="I152" s="32"/>
+      <c r="J152" s="32"/>
+      <c r="K152" s="32"/>
+      <c r="L152" s="32"/>
+      <c r="M152" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A149:M149"/>
+    <mergeCell ref="A152:M152"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>