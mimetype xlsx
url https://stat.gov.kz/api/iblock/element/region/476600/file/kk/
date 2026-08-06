--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="63">
   <si>
     <t>г.а. Талдыкорган</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
@@ -218,51 +218,51 @@
   </si>
   <si>
     <t>Кербұлақ ауданы</t>
   </si>
   <si>
     <t>2026 жылғы Жетісу облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі алтын, кг</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі күміс, кг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -288,54 +288,50 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
@@ -433,79 +429,79 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -753,4009 +749,4297 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M152"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A130" workbookViewId="0">
-      <selection activeCell="F131" sqref="F131"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="4" width="15" style="20" customWidth="1"/>
     <col min="5" max="13" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1">
-      <c r="A1" s="30"/>
-[...11 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="A1" s="29"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="30"/>
-[...10 lines deleted...]
-      <c r="M2" s="30"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="47.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="27">
+      <c r="B5" s="26">
         <v>32</v>
       </c>
-      <c r="C5" s="27">
+      <c r="C5" s="26">
         <v>246</v>
       </c>
-      <c r="D5" s="27">
+      <c r="D5" s="26">
         <v>460</v>
       </c>
-      <c r="E5" s="27">
+      <c r="E5" s="26">
         <v>674</v>
       </c>
-      <c r="F5" s="27">
+      <c r="F5" s="26">
         <v>827</v>
       </c>
-      <c r="G5" s="21"/>
+      <c r="G5" s="32">
+        <v>980</v>
+      </c>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
-      <c r="M5" s="27"/>
+      <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="27">
+      <c r="C6" s="26">
         <v>53</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="26">
         <v>106</v>
       </c>
-      <c r="E6" s="27">
+      <c r="E6" s="26">
         <v>159</v>
       </c>
-      <c r="F6" s="27">
+      <c r="F6" s="26">
         <v>236</v>
       </c>
-      <c r="G6" s="27"/>
-[...5 lines deleted...]
-      <c r="M6" s="27"/>
+      <c r="G6" s="25">
+        <v>313</v>
+      </c>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="27">
+      <c r="B7" s="26">
         <v>21</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="26">
         <v>170</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="26">
         <v>318</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="26">
         <v>466</v>
       </c>
-      <c r="F7" s="27">
+      <c r="F7" s="26">
         <v>532</v>
       </c>
-      <c r="G7" s="21"/>
+      <c r="G7" s="25">
+        <v>598</v>
+      </c>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
-      <c r="M7" s="27"/>
+      <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="27">
+      <c r="B8" s="26">
         <v>10</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="26">
         <v>23</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="26">
         <v>36</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="26">
         <v>49</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="26">
         <v>59</v>
       </c>
-      <c r="G8" s="21"/>
+      <c r="G8" s="25">
+        <v>68</v>
+      </c>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
-      <c r="M8" s="27"/>
+      <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="26">
         <v>914</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="26">
         <v>2292</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="26">
         <v>3716</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="26">
         <v>4801</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="26">
         <v>7396</v>
       </c>
-      <c r="G9" s="21"/>
+      <c r="G9" s="25">
+        <v>9947</v>
+      </c>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
-      <c r="M9" s="27"/>
+      <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="26">
         <v>37</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="26">
         <v>198</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="26">
         <v>474</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="26">
         <v>677</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="26">
         <v>2380</v>
       </c>
-      <c r="G10" s="21"/>
+      <c r="G10" s="25">
+        <v>4214</v>
+      </c>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
-      <c r="M10" s="27"/>
+      <c r="M10" s="26"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="26">
         <v>876</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="26">
         <v>1952</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="26">
         <v>2959</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="26">
         <v>3700</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="26">
         <v>4520</v>
       </c>
-      <c r="G11" s="27"/>
-[...5 lines deleted...]
-      <c r="M11" s="27"/>
+      <c r="G11" s="25">
+        <v>5164</v>
+      </c>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="B12" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="26">
         <v>17</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="26">
         <v>33</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="26">
         <v>50</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="26">
         <v>122</v>
       </c>
-      <c r="G12" s="21"/>
+      <c r="G12" s="25">
+        <v>193</v>
+      </c>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
-      <c r="M12" s="27"/>
+      <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="26">
         <v>1</v>
       </c>
-      <c r="C13" s="27">
+      <c r="C13" s="26">
         <v>125</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="26">
         <v>249</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="26">
         <v>373</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="26">
         <v>375</v>
       </c>
-      <c r="G13" s="21"/>
+      <c r="G13" s="25">
+        <v>376</v>
+      </c>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
-      <c r="M13" s="27"/>
+      <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A14" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="26">
         <v>29</v>
       </c>
-      <c r="C14" s="27">
+      <c r="C14" s="26">
         <v>188</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="26">
         <v>346</v>
       </c>
-      <c r="E14" s="27">
+      <c r="E14" s="26">
         <v>505</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="26">
         <v>579</v>
       </c>
-      <c r="G14" s="21"/>
+      <c r="G14" s="25">
+        <v>652</v>
+      </c>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
-      <c r="M14" s="27"/>
+      <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="29" t="s">
+      <c r="B15" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="26">
         <v>1</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="26">
         <v>1</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="26">
         <v>2</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="26">
         <v>2</v>
       </c>
-      <c r="G15" s="27"/>
-[...5 lines deleted...]
-      <c r="M15" s="27"/>
+      <c r="G15" s="25">
+        <v>3</v>
+      </c>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="26">
         <v>21</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C16" s="26">
         <v>170</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="26">
         <v>318</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E16" s="26">
         <v>466</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="26">
         <v>532</v>
       </c>
-      <c r="G16" s="21"/>
+      <c r="G16" s="25">
+        <v>598</v>
+      </c>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
-      <c r="M16" s="27"/>
+      <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="26">
         <v>7</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="26">
         <v>17</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="26">
         <v>27</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E17" s="26">
         <v>37</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="26">
         <v>44</v>
       </c>
-      <c r="G17" s="21"/>
+      <c r="G17" s="25">
+        <v>51</v>
+      </c>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
-      <c r="M17" s="27"/>
+      <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="27">
+      <c r="B18" s="26">
         <v>3</v>
       </c>
-      <c r="C18" s="27">
+      <c r="C18" s="26">
         <v>58</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="26">
         <v>113</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="26">
         <v>169</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="26">
         <v>248</v>
       </c>
-      <c r="G18" s="21"/>
+      <c r="G18" s="25">
+        <v>328</v>
+      </c>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
-      <c r="M18" s="27"/>
+      <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="29" t="s">
+      <c r="B19" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="27">
+      <c r="C19" s="26">
         <v>52</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="26">
         <v>105</v>
       </c>
-      <c r="E19" s="27">
+      <c r="E19" s="26">
         <v>157</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="26">
         <v>234</v>
       </c>
-      <c r="G19" s="27"/>
-[...5 lines deleted...]
-      <c r="M19" s="27"/>
+      <c r="G19" s="25">
+        <v>310</v>
+      </c>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="26">
         <v>3</v>
       </c>
-      <c r="C20" s="27">
+      <c r="C20" s="26">
         <v>6</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="26">
         <v>9</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="26">
         <v>12</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="26">
         <v>15</v>
       </c>
-      <c r="G20" s="21"/>
+      <c r="G20" s="25">
+        <v>18</v>
+      </c>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
-      <c r="M20" s="27"/>
+      <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A21" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="27">
+      <c r="B21" s="26">
         <v>1</v>
       </c>
-      <c r="C21" s="27">
+      <c r="C21" s="26">
         <v>3</v>
       </c>
-      <c r="D21" s="27">
+      <c r="D21" s="26">
         <v>5</v>
       </c>
-      <c r="E21" s="27">
+      <c r="E21" s="26">
         <v>7</v>
       </c>
-      <c r="F21" s="27">
+      <c r="F21" s="26">
         <v>8</v>
       </c>
-      <c r="G21" s="21"/>
+      <c r="G21" s="25">
+        <v>9</v>
+      </c>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
-      <c r="M21" s="27"/>
+      <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="27">
+      <c r="B22" s="26">
         <v>1</v>
       </c>
-      <c r="C22" s="27">
+      <c r="C22" s="26">
         <v>2</v>
       </c>
-      <c r="D22" s="27">
+      <c r="D22" s="26">
         <v>4</v>
       </c>
-      <c r="E22" s="27">
+      <c r="E22" s="26">
         <v>6</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F22" s="26">
         <v>6</v>
       </c>
-      <c r="G22" s="21"/>
+      <c r="G22" s="25">
+        <v>6</v>
+      </c>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
-      <c r="M22" s="27"/>
+      <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="26">
         <v>0</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="26">
         <v>0</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="26">
         <v>1</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="26">
         <v>1</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="26">
         <v>1</v>
       </c>
-      <c r="G23" s="21"/>
+      <c r="G23" s="25">
+        <v>1</v>
+      </c>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
-      <c r="M23" s="27"/>
+      <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="27">
+      <c r="B24" s="26">
         <v>0</v>
       </c>
-      <c r="C24" s="27">
+      <c r="C24" s="26">
         <v>1</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="26">
         <v>1</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="26">
         <v>1</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="26">
         <v>1</v>
       </c>
-      <c r="G24" s="21"/>
+      <c r="G24" s="25">
+        <v>2</v>
+      </c>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
-      <c r="M24" s="27"/>
+      <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="27">
+      <c r="B25" s="26">
         <v>7</v>
       </c>
-      <c r="C25" s="27">
+      <c r="C25" s="26">
         <v>9</v>
       </c>
-      <c r="D25" s="27">
+      <c r="D25" s="26">
         <v>12</v>
       </c>
-      <c r="E25" s="27">
+      <c r="E25" s="26">
         <v>15</v>
       </c>
-      <c r="F25" s="27">
+      <c r="F25" s="26">
         <v>22</v>
       </c>
-      <c r="G25" s="21"/>
+      <c r="G25" s="25">
+        <v>29</v>
+      </c>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
-      <c r="M25" s="27"/>
+      <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="27">
+      <c r="B26" s="26">
         <v>7</v>
       </c>
-      <c r="C26" s="27">
+      <c r="C26" s="26">
         <v>9</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D26" s="26">
         <v>12</v>
       </c>
-      <c r="E26" s="27">
+      <c r="E26" s="26">
         <v>15</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="26">
         <v>22</v>
       </c>
-      <c r="G26" s="21"/>
+      <c r="G26" s="25">
+        <v>29</v>
+      </c>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="21"/>
-      <c r="M26" s="27"/>
+      <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A27" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="28">
+      <c r="B27" s="27">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C27" s="28">
+      <c r="C27" s="27">
         <v>10</v>
       </c>
-      <c r="D27" s="28">
+      <c r="D27" s="27">
         <v>10.6</v>
       </c>
-      <c r="E27" s="28">
+      <c r="E27" s="27">
         <v>11.3</v>
       </c>
-      <c r="F27" s="28">
+      <c r="F27" s="27">
         <v>11.3</v>
       </c>
-      <c r="G27" s="22"/>
+      <c r="G27" s="24">
+        <v>11.3</v>
+      </c>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
-      <c r="M27" s="28"/>
+      <c r="M27" s="27"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="27">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="27">
         <v>10</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="27">
         <v>10.6</v>
       </c>
-      <c r="E28" s="28">
+      <c r="E28" s="27">
         <v>11.3</v>
       </c>
-      <c r="F28" s="28">
+      <c r="F28" s="27">
         <v>11.3</v>
       </c>
-      <c r="G28" s="22"/>
+      <c r="G28" s="24">
+        <v>11.3</v>
+      </c>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
-      <c r="M28" s="28"/>
+      <c r="M28" s="27"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A29" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="27">
+      <c r="B29" s="26">
         <v>1</v>
       </c>
-      <c r="C29" s="27">
+      <c r="C29" s="26">
         <v>125</v>
       </c>
-      <c r="D29" s="27">
+      <c r="D29" s="26">
         <v>250</v>
       </c>
-      <c r="E29" s="27">
+      <c r="E29" s="26">
         <v>375</v>
       </c>
-      <c r="F29" s="27">
+      <c r="F29" s="26">
         <v>1905</v>
       </c>
-      <c r="G29" s="21"/>
+      <c r="G29" s="25">
+        <v>3436</v>
+      </c>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
-      <c r="M29" s="27"/>
+      <c r="M29" s="26"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="27">
+      <c r="B30" s="26">
         <v>1</v>
       </c>
-      <c r="C30" s="27">
+      <c r="C30" s="26">
         <v>1</v>
       </c>
-      <c r="D30" s="27">
+      <c r="D30" s="26">
         <v>2</v>
       </c>
-      <c r="E30" s="27">
+      <c r="E30" s="26">
         <v>2</v>
       </c>
-      <c r="F30" s="27">
+      <c r="F30" s="26">
         <v>1460</v>
       </c>
-      <c r="G30" s="21"/>
+      <c r="G30" s="25">
+        <v>2918</v>
+      </c>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
-      <c r="M30" s="27"/>
+      <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="27">
+      <c r="B31" s="26">
         <v>0</v>
       </c>
-      <c r="C31" s="27">
+      <c r="C31" s="26">
         <v>0</v>
       </c>
-      <c r="D31" s="27">
+      <c r="D31" s="26">
         <v>0</v>
       </c>
-      <c r="E31" s="27">
+      <c r="E31" s="26">
         <v>0</v>
       </c>
-      <c r="F31" s="27">
+      <c r="F31" s="26">
         <v>0</v>
       </c>
-      <c r="G31" s="21"/>
+      <c r="G31" s="25">
+        <v>1</v>
+      </c>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
-      <c r="M31" s="27"/>
+      <c r="M31" s="26"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B32" s="29" t="s">
+      <c r="B32" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C32" s="29" t="s">
+      <c r="C32" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D32" s="29" t="s">
+      <c r="D32" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E32" s="29" t="s">
+      <c r="E32" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="F32" s="27">
+      <c r="F32" s="26">
         <v>72</v>
       </c>
-      <c r="G32" s="27"/>
-[...5 lines deleted...]
-      <c r="M32" s="27"/>
+      <c r="G32" s="25">
+        <v>143</v>
+      </c>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="27"/>
-      <c r="C33" s="27">
+      <c r="B33" s="26"/>
+      <c r="C33" s="26">
         <v>124</v>
       </c>
-      <c r="D33" s="27">
+      <c r="D33" s="26">
         <v>248</v>
       </c>
-      <c r="E33" s="27">
+      <c r="E33" s="26">
         <v>372</v>
       </c>
-      <c r="F33" s="27">
+      <c r="F33" s="26">
         <v>373</v>
       </c>
-      <c r="G33" s="27"/>
-[...5 lines deleted...]
-      <c r="M33" s="27"/>
+      <c r="G33" s="25">
+        <v>375</v>
+      </c>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="27">
+      <c r="B34" s="26">
         <v>4</v>
       </c>
-      <c r="C34" s="27">
+      <c r="C34" s="26">
         <v>7</v>
       </c>
-      <c r="D34" s="27">
+      <c r="D34" s="26">
         <v>9</v>
       </c>
-      <c r="E34" s="27">
+      <c r="E34" s="26">
         <v>12</v>
       </c>
-      <c r="F34" s="27">
+      <c r="F34" s="26">
         <v>15</v>
       </c>
-      <c r="G34" s="21"/>
+      <c r="G34" s="25">
+        <v>17</v>
+      </c>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
-      <c r="M34" s="27"/>
+      <c r="M34" s="26"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1">
       <c r="A35" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="27">
+      <c r="B35" s="26">
         <v>3</v>
       </c>
-      <c r="C35" s="27">
+      <c r="C35" s="26">
         <v>5</v>
       </c>
-      <c r="D35" s="27">
+      <c r="D35" s="26">
         <v>8</v>
       </c>
-      <c r="E35" s="27">
+      <c r="E35" s="26">
         <v>11</v>
       </c>
-      <c r="F35" s="27">
+      <c r="F35" s="26">
         <v>13</v>
       </c>
-      <c r="G35" s="21"/>
+      <c r="G35" s="25">
+        <v>16</v>
+      </c>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
-      <c r="M35" s="27"/>
+      <c r="M35" s="26"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="27">
+      <c r="B36" s="26">
         <v>1</v>
       </c>
-      <c r="C36" s="27">
+      <c r="C36" s="26">
         <v>1</v>
       </c>
-      <c r="D36" s="27">
+      <c r="D36" s="26">
         <v>1</v>
       </c>
-      <c r="E36" s="27">
+      <c r="E36" s="26">
         <v>1</v>
       </c>
-      <c r="F36" s="27">
+      <c r="F36" s="26">
         <v>1</v>
       </c>
-      <c r="G36" s="21"/>
+      <c r="G36" s="25">
+        <v>1</v>
+      </c>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
-      <c r="M36" s="27"/>
+      <c r="M36" s="26"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A37" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="27">
+      <c r="B37" s="26">
         <v>1417</v>
       </c>
-      <c r="C37" s="27">
+      <c r="C37" s="26">
         <v>3350</v>
       </c>
-      <c r="D37" s="27">
+      <c r="D37" s="26">
         <v>5223</v>
       </c>
-      <c r="E37" s="27">
+      <c r="E37" s="26">
         <v>7726</v>
       </c>
-      <c r="F37" s="27">
+      <c r="F37" s="26">
         <v>10545</v>
       </c>
-      <c r="G37" s="21"/>
+      <c r="G37" s="25">
+        <v>13453</v>
+      </c>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
-      <c r="M37" s="27"/>
+      <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B38" s="27">
+      <c r="B38" s="26">
         <v>988</v>
       </c>
-      <c r="C38" s="27">
+      <c r="C38" s="26">
         <v>2399</v>
       </c>
-      <c r="D38" s="27">
+      <c r="D38" s="26">
         <v>3751</v>
       </c>
-      <c r="E38" s="27">
+      <c r="E38" s="26">
         <v>5714</v>
       </c>
-      <c r="F38" s="27">
+      <c r="F38" s="26">
         <v>7787</v>
       </c>
-      <c r="G38" s="21"/>
+      <c r="G38" s="25">
+        <v>9970</v>
+      </c>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
-      <c r="M38" s="27"/>
+      <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="27">
+      <c r="B39" s="26">
         <v>61</v>
       </c>
-      <c r="C39" s="27">
+      <c r="C39" s="26">
         <v>156</v>
       </c>
-      <c r="D39" s="27">
+      <c r="D39" s="26">
         <v>251</v>
       </c>
-      <c r="E39" s="27">
+      <c r="E39" s="26">
         <v>345</v>
       </c>
-      <c r="F39" s="27">
+      <c r="F39" s="26">
         <v>417</v>
       </c>
-      <c r="G39" s="21"/>
+      <c r="G39" s="25">
+        <v>488</v>
+      </c>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
-      <c r="M39" s="27"/>
+      <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B40" s="27">
+      <c r="B40" s="26">
         <v>153</v>
       </c>
-      <c r="C40" s="27">
+      <c r="C40" s="26">
         <v>333</v>
       </c>
-      <c r="D40" s="27">
+      <c r="D40" s="26">
         <v>513</v>
       </c>
-      <c r="E40" s="27">
+      <c r="E40" s="26">
         <v>693</v>
       </c>
-      <c r="F40" s="27">
+      <c r="F40" s="26">
         <v>859</v>
       </c>
-      <c r="G40" s="21"/>
+      <c r="G40" s="25">
+        <v>1024</v>
+      </c>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
-      <c r="M40" s="27"/>
+      <c r="M40" s="26"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B41" s="27">
+      <c r="B41" s="26">
         <v>0</v>
       </c>
-      <c r="C41" s="27">
+      <c r="C41" s="26">
         <v>0</v>
       </c>
-      <c r="D41" s="27">
+      <c r="D41" s="26">
         <v>0</v>
       </c>
-      <c r="E41" s="27">
+      <c r="E41" s="26">
         <v>0</v>
       </c>
-      <c r="F41" s="27">
+      <c r="F41" s="26">
         <v>0</v>
       </c>
-      <c r="G41" s="21"/>
+      <c r="G41" s="25">
+        <v>1</v>
+      </c>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
-      <c r="M41" s="27"/>
+      <c r="M41" s="26"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="27">
+      <c r="B42" s="26">
         <v>0</v>
       </c>
-      <c r="C42" s="27">
+      <c r="C42" s="26">
         <v>1</v>
       </c>
-      <c r="D42" s="27">
+      <c r="D42" s="26">
         <v>1</v>
       </c>
-      <c r="E42" s="27">
+      <c r="E42" s="26">
         <v>1</v>
       </c>
-      <c r="F42" s="27">
+      <c r="F42" s="26">
         <v>271</v>
       </c>
-      <c r="G42" s="21"/>
+      <c r="G42" s="25">
+        <v>540</v>
+      </c>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
-      <c r="M42" s="27"/>
+      <c r="M42" s="26"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B43" s="27">
+      <c r="B43" s="26">
         <v>145</v>
       </c>
-      <c r="C43" s="27">
+      <c r="C43" s="26">
         <v>318</v>
       </c>
-      <c r="D43" s="27">
+      <c r="D43" s="26">
         <v>491</v>
       </c>
-      <c r="E43" s="27">
+      <c r="E43" s="26">
         <v>683</v>
       </c>
-      <c r="F43" s="27">
+      <c r="F43" s="26">
         <v>853</v>
       </c>
-      <c r="G43" s="21"/>
+      <c r="G43" s="25">
+        <v>1003</v>
+      </c>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
-      <c r="M43" s="27"/>
+      <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B44" s="27">
+      <c r="B44" s="26">
         <v>1</v>
       </c>
-      <c r="C44" s="27">
+      <c r="C44" s="26">
         <v>1</v>
       </c>
-      <c r="D44" s="27">
+      <c r="D44" s="26">
         <v>2</v>
       </c>
-      <c r="E44" s="27">
+      <c r="E44" s="26">
         <v>2</v>
       </c>
-      <c r="F44" s="27">
+      <c r="F44" s="26">
         <v>3</v>
       </c>
-      <c r="G44" s="21"/>
+      <c r="G44" s="25">
+        <v>4</v>
+      </c>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
-      <c r="M44" s="27"/>
+      <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="27">
+      <c r="B45" s="26">
         <v>69</v>
       </c>
-      <c r="C45" s="27">
+      <c r="C45" s="26">
         <v>141</v>
       </c>
-      <c r="D45" s="27">
+      <c r="D45" s="26">
         <v>214</v>
       </c>
-      <c r="E45" s="27">
+      <c r="E45" s="26">
         <v>287</v>
       </c>
-      <c r="F45" s="27">
+      <c r="F45" s="26">
         <v>355</v>
       </c>
-      <c r="G45" s="21"/>
+      <c r="G45" s="25">
+        <v>424</v>
+      </c>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
-      <c r="M45" s="27"/>
+      <c r="M45" s="26"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A46" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B46" s="27">
+      <c r="B46" s="26">
         <v>43</v>
       </c>
-      <c r="C46" s="27">
+      <c r="C46" s="26">
         <v>83</v>
       </c>
-      <c r="D46" s="27">
+      <c r="D46" s="26">
         <v>117</v>
       </c>
-      <c r="E46" s="27">
+      <c r="E46" s="26">
         <v>180</v>
       </c>
-      <c r="F46" s="27">
+      <c r="F46" s="26">
         <v>263</v>
       </c>
-      <c r="G46" s="21"/>
+      <c r="G46" s="25">
+        <v>341</v>
+      </c>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
-      <c r="M46" s="27"/>
+      <c r="M46" s="26"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="27">
+      <c r="B47" s="26">
         <v>20</v>
       </c>
-      <c r="C47" s="27">
+      <c r="C47" s="26">
         <v>33</v>
       </c>
-      <c r="D47" s="27">
+      <c r="D47" s="26">
         <v>39</v>
       </c>
-      <c r="E47" s="27">
+      <c r="E47" s="26">
         <v>70</v>
       </c>
-      <c r="F47" s="27">
+      <c r="F47" s="26">
         <v>117</v>
       </c>
-      <c r="G47" s="21"/>
+      <c r="G47" s="25">
+        <v>158</v>
+      </c>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
-      <c r="M47" s="27"/>
+      <c r="M47" s="26"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B48" s="27">
+      <c r="B48" s="26">
         <v>8</v>
       </c>
-      <c r="C48" s="27">
+      <c r="C48" s="26">
         <v>18</v>
       </c>
-      <c r="D48" s="27">
+      <c r="D48" s="26">
         <v>28</v>
       </c>
-      <c r="E48" s="27">
+      <c r="E48" s="26">
         <v>38</v>
       </c>
-      <c r="F48" s="27">
+      <c r="F48" s="26">
         <v>46</v>
       </c>
-      <c r="G48" s="21"/>
+      <c r="G48" s="25">
+        <v>55</v>
+      </c>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="21"/>
       <c r="K48" s="21"/>
       <c r="L48" s="21"/>
-      <c r="M48" s="27"/>
+      <c r="M48" s="26"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="27">
+      <c r="B49" s="26">
         <v>6</v>
       </c>
-      <c r="C49" s="27">
+      <c r="C49" s="26">
         <v>12</v>
       </c>
-      <c r="D49" s="27">
+      <c r="D49" s="26">
         <v>18</v>
       </c>
-      <c r="E49" s="27">
+      <c r="E49" s="26">
         <v>23</v>
       </c>
-      <c r="F49" s="27">
+      <c r="F49" s="26">
         <v>29</v>
       </c>
-      <c r="G49" s="21"/>
+      <c r="G49" s="25">
+        <v>35</v>
+      </c>
       <c r="H49" s="21"/>
       <c r="I49" s="21"/>
       <c r="J49" s="21"/>
       <c r="K49" s="21"/>
       <c r="L49" s="21"/>
-      <c r="M49" s="27"/>
+      <c r="M49" s="26"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B50" s="27">
+      <c r="B50" s="26">
         <v>2</v>
       </c>
-      <c r="C50" s="27">
+      <c r="C50" s="26">
         <v>4</v>
       </c>
-      <c r="D50" s="27">
+      <c r="D50" s="26">
         <v>6</v>
       </c>
-      <c r="E50" s="27">
+      <c r="E50" s="26">
         <v>9</v>
       </c>
-      <c r="F50" s="27">
+      <c r="F50" s="26">
         <v>13</v>
       </c>
-      <c r="G50" s="21"/>
+      <c r="G50" s="25">
+        <v>17</v>
+      </c>
       <c r="H50" s="21"/>
       <c r="I50" s="21"/>
       <c r="J50" s="21"/>
       <c r="K50" s="21"/>
       <c r="L50" s="21"/>
-      <c r="M50" s="27"/>
+      <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B51" s="27">
+      <c r="B51" s="26">
         <v>6</v>
       </c>
-      <c r="C51" s="27">
+      <c r="C51" s="26">
         <v>14</v>
       </c>
-      <c r="D51" s="27">
+      <c r="D51" s="26">
         <v>23</v>
       </c>
-      <c r="E51" s="27">
+      <c r="E51" s="26">
         <v>36</v>
       </c>
-      <c r="F51" s="27">
+      <c r="F51" s="26">
         <v>52</v>
       </c>
-      <c r="G51" s="21"/>
+      <c r="G51" s="25">
+        <v>70</v>
+      </c>
       <c r="H51" s="21"/>
       <c r="I51" s="21"/>
       <c r="J51" s="21"/>
       <c r="K51" s="21"/>
       <c r="L51" s="21"/>
-      <c r="M51" s="27"/>
+      <c r="M51" s="26"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B52" s="27">
+      <c r="B52" s="26">
         <v>2</v>
       </c>
-      <c r="C52" s="27">
+      <c r="C52" s="26">
         <v>3</v>
       </c>
-      <c r="D52" s="27">
+      <c r="D52" s="26">
         <v>4</v>
       </c>
-      <c r="E52" s="27">
+      <c r="E52" s="26">
         <v>5</v>
       </c>
-      <c r="F52" s="27">
+      <c r="F52" s="26">
         <v>6</v>
       </c>
-      <c r="G52" s="21"/>
+      <c r="G52" s="25">
+        <v>7</v>
+      </c>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
-      <c r="M52" s="27"/>
+      <c r="M52" s="26"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B53" s="27">
+      <c r="B53" s="26">
         <v>239</v>
       </c>
-      <c r="C53" s="27">
+      <c r="C53" s="26">
         <v>534</v>
       </c>
-      <c r="D53" s="27">
+      <c r="D53" s="26">
         <v>776</v>
       </c>
-      <c r="E53" s="27">
+      <c r="E53" s="26">
         <v>1030</v>
       </c>
-      <c r="F53" s="27">
+      <c r="F53" s="26">
         <v>1283</v>
       </c>
-      <c r="G53" s="21"/>
+      <c r="G53" s="25">
+        <v>1510</v>
+      </c>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
-      <c r="M53" s="27"/>
+      <c r="M53" s="26"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B54" s="27">
+      <c r="B54" s="26">
         <v>210</v>
       </c>
-      <c r="C54" s="27">
+      <c r="C54" s="26">
         <v>474</v>
       </c>
-      <c r="D54" s="27">
+      <c r="D54" s="26">
         <v>684</v>
       </c>
-      <c r="E54" s="27">
+      <c r="E54" s="26">
         <v>904</v>
       </c>
-      <c r="F54" s="27">
+      <c r="F54" s="26">
         <v>1121</v>
       </c>
-      <c r="G54" s="21"/>
+      <c r="G54" s="25">
+        <v>1314</v>
+      </c>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
-      <c r="M54" s="27"/>
+      <c r="M54" s="26"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B55" s="27">
+      <c r="B55" s="26">
         <v>4</v>
       </c>
-      <c r="C55" s="27">
+      <c r="C55" s="26">
         <v>8</v>
       </c>
-      <c r="D55" s="27">
+      <c r="D55" s="26">
         <v>11</v>
       </c>
-      <c r="E55" s="27">
+      <c r="E55" s="26">
         <v>14</v>
       </c>
-      <c r="F55" s="27">
+      <c r="F55" s="26">
         <v>17</v>
       </c>
-      <c r="G55" s="21"/>
+      <c r="G55" s="25">
+        <v>20</v>
+      </c>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
-      <c r="M55" s="27"/>
+      <c r="M55" s="26"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B56" s="27">
+      <c r="B56" s="26">
         <v>1</v>
       </c>
-      <c r="C56" s="27">
+      <c r="C56" s="26">
         <v>2</v>
       </c>
-      <c r="D56" s="27">
+      <c r="D56" s="26">
         <v>3</v>
       </c>
-      <c r="E56" s="27">
+      <c r="E56" s="26">
         <v>4</v>
       </c>
-      <c r="F56" s="27">
+      <c r="F56" s="26">
         <v>5</v>
       </c>
-      <c r="G56" s="21"/>
+      <c r="G56" s="25">
+        <v>6</v>
+      </c>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
-      <c r="M56" s="27"/>
+      <c r="M56" s="26"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1">
       <c r="A57" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B57" s="27">
+      <c r="B57" s="26">
         <v>12</v>
       </c>
-      <c r="C57" s="27">
+      <c r="C57" s="26">
         <v>29</v>
       </c>
-      <c r="D57" s="27">
+      <c r="D57" s="26">
         <v>46</v>
       </c>
-      <c r="E57" s="27">
+      <c r="E57" s="26">
         <v>64</v>
       </c>
-      <c r="F57" s="27">
+      <c r="F57" s="26">
         <v>85</v>
       </c>
-      <c r="G57" s="21"/>
+      <c r="G57" s="25">
+        <v>104</v>
+      </c>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
-      <c r="M57" s="27"/>
+      <c r="M57" s="26"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
       <c r="A58" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B58" s="27">
+      <c r="B58" s="26">
         <v>11</v>
       </c>
-      <c r="C58" s="27">
+      <c r="C58" s="26">
         <v>22</v>
       </c>
-      <c r="D58" s="27">
+      <c r="D58" s="26">
         <v>32</v>
       </c>
-      <c r="E58" s="27">
+      <c r="E58" s="26">
         <v>43</v>
       </c>
-      <c r="F58" s="27">
+      <c r="F58" s="26">
         <v>54</v>
       </c>
-      <c r="G58" s="21"/>
+      <c r="G58" s="25">
+        <v>66</v>
+      </c>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
-      <c r="M58" s="27"/>
+      <c r="M58" s="26"/>
     </row>
     <row r="59" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A59" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B59" s="27">
+      <c r="B59" s="26">
         <v>199</v>
       </c>
-      <c r="C59" s="27">
+      <c r="C59" s="26">
         <v>438</v>
       </c>
-      <c r="D59" s="27">
+      <c r="D59" s="26">
         <v>663</v>
       </c>
-      <c r="E59" s="27">
+      <c r="E59" s="26">
         <v>898</v>
       </c>
-      <c r="F59" s="27">
+      <c r="F59" s="26">
         <v>1136</v>
       </c>
-      <c r="G59" s="21"/>
+      <c r="G59" s="25">
+        <v>1349</v>
+      </c>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
-      <c r="M59" s="27"/>
+      <c r="M59" s="26"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1">
       <c r="A60" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B60" s="27">
+      <c r="B60" s="26">
         <v>181</v>
       </c>
-      <c r="C60" s="27">
+      <c r="C60" s="26">
         <v>398</v>
       </c>
-      <c r="D60" s="27">
+      <c r="D60" s="26">
         <v>600</v>
       </c>
-      <c r="E60" s="27">
+      <c r="E60" s="26">
         <v>812</v>
       </c>
-      <c r="F60" s="27">
+      <c r="F60" s="26">
         <v>1022</v>
       </c>
-      <c r="G60" s="21"/>
+      <c r="G60" s="25">
+        <v>1209</v>
+      </c>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
-      <c r="M60" s="27"/>
+      <c r="M60" s="26"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1">
       <c r="A61" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B61" s="27">
+      <c r="B61" s="26">
         <v>4</v>
       </c>
-      <c r="C61" s="27">
+      <c r="C61" s="26">
         <v>8</v>
       </c>
-      <c r="D61" s="27">
+      <c r="D61" s="26">
         <v>11</v>
       </c>
-      <c r="E61" s="27">
+      <c r="E61" s="26">
         <v>14</v>
       </c>
-      <c r="F61" s="27">
+      <c r="F61" s="26">
         <v>17</v>
       </c>
-      <c r="G61" s="21"/>
+      <c r="G61" s="25">
+        <v>20</v>
+      </c>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
-      <c r="M61" s="27"/>
+      <c r="M61" s="26"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B62" s="27">
+      <c r="B62" s="26">
         <v>12</v>
       </c>
-      <c r="C62" s="27">
+      <c r="C62" s="26">
         <v>29</v>
       </c>
-      <c r="D62" s="27">
+      <c r="D62" s="26">
         <v>46</v>
       </c>
-      <c r="E62" s="27">
+      <c r="E62" s="26">
         <v>64</v>
       </c>
-      <c r="F62" s="27">
+      <c r="F62" s="26">
         <v>85</v>
       </c>
-      <c r="G62" s="21"/>
+      <c r="G62" s="25">
+        <v>104</v>
+      </c>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
-      <c r="M62" s="27"/>
+      <c r="M62" s="26"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B63" s="27">
+      <c r="B63" s="26">
         <v>2</v>
       </c>
-      <c r="C63" s="27">
+      <c r="C63" s="26">
         <v>4</v>
       </c>
-      <c r="D63" s="27">
+      <c r="D63" s="26">
         <v>6</v>
       </c>
-      <c r="E63" s="27">
+      <c r="E63" s="26">
         <v>8</v>
       </c>
-      <c r="F63" s="27">
+      <c r="F63" s="26">
         <v>11</v>
       </c>
-      <c r="G63" s="21"/>
+      <c r="G63" s="25">
+        <v>15</v>
+      </c>
       <c r="H63" s="21"/>
       <c r="I63" s="21"/>
       <c r="J63" s="21"/>
       <c r="K63" s="21"/>
       <c r="L63" s="21"/>
-      <c r="M63" s="27"/>
+      <c r="M63" s="26"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1" ht="68.25">
       <c r="A64" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B64" s="27">
+      <c r="B64" s="26">
         <v>39</v>
       </c>
-      <c r="C64" s="27">
+      <c r="C64" s="26">
         <v>96</v>
       </c>
-      <c r="D64" s="27">
+      <c r="D64" s="26">
         <v>114</v>
       </c>
-      <c r="E64" s="27">
+      <c r="E64" s="26">
         <v>131</v>
       </c>
-      <c r="F64" s="27">
+      <c r="F64" s="26">
         <v>147</v>
       </c>
-      <c r="G64" s="21"/>
+      <c r="G64" s="25">
+        <v>162</v>
+      </c>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
-      <c r="M64" s="27"/>
+      <c r="M64" s="26"/>
     </row>
     <row r="65" spans="1:13" s="1" customFormat="1">
       <c r="A65" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B65" s="27">
+      <c r="B65" s="26">
         <v>29</v>
       </c>
-      <c r="C65" s="27">
+      <c r="C65" s="26">
         <v>76</v>
       </c>
-      <c r="D65" s="27">
+      <c r="D65" s="26">
         <v>84</v>
       </c>
-      <c r="E65" s="27">
+      <c r="E65" s="26">
         <v>92</v>
       </c>
-      <c r="F65" s="27">
+      <c r="F65" s="26">
         <v>99</v>
       </c>
-      <c r="G65" s="21"/>
+      <c r="G65" s="25">
+        <v>105</v>
+      </c>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
-      <c r="M65" s="27"/>
+      <c r="M65" s="26"/>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1">
       <c r="A66" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B66" s="27">
+      <c r="B66" s="26">
         <v>1</v>
       </c>
-      <c r="C66" s="27">
+      <c r="C66" s="26">
         <v>2</v>
       </c>
-      <c r="D66" s="27">
+      <c r="D66" s="26">
         <v>3</v>
       </c>
-      <c r="E66" s="27">
+      <c r="E66" s="26">
         <v>4</v>
       </c>
-      <c r="F66" s="27">
+      <c r="F66" s="26">
         <v>5</v>
       </c>
-      <c r="G66" s="21"/>
+      <c r="G66" s="25">
+        <v>6</v>
+      </c>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="21"/>
       <c r="K66" s="21"/>
       <c r="L66" s="21"/>
-      <c r="M66" s="27"/>
+      <c r="M66" s="26"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1">
       <c r="A67" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B67" s="27">
+      <c r="B67" s="26">
         <v>9</v>
       </c>
-      <c r="C67" s="27">
+      <c r="C67" s="26">
         <v>18</v>
       </c>
-      <c r="D67" s="27">
+      <c r="D67" s="26">
         <v>27</v>
       </c>
-      <c r="E67" s="27">
+      <c r="E67" s="26">
         <v>35</v>
       </c>
-      <c r="F67" s="27">
+      <c r="F67" s="26">
         <v>43</v>
       </c>
-      <c r="G67" s="21"/>
+      <c r="G67" s="25">
+        <v>51</v>
+      </c>
       <c r="H67" s="21"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="21"/>
       <c r="L67" s="21"/>
-      <c r="M67" s="27"/>
+      <c r="M67" s="26"/>
     </row>
     <row r="68" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A68" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B68" s="27">
+      <c r="B68" s="26">
         <v>3</v>
       </c>
-      <c r="C68" s="27">
+      <c r="C68" s="26">
         <v>3</v>
       </c>
-      <c r="D68" s="27">
+      <c r="D68" s="26">
         <v>3</v>
       </c>
-      <c r="E68" s="27">
+      <c r="E68" s="26">
         <v>3</v>
       </c>
-      <c r="F68" s="27">
+      <c r="F68" s="26">
         <v>4</v>
       </c>
-      <c r="G68" s="21"/>
+      <c r="G68" s="25">
+        <v>5</v>
+      </c>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="21"/>
-      <c r="M68" s="27"/>
+      <c r="M68" s="26"/>
     </row>
     <row r="69" spans="1:13" s="1" customFormat="1">
       <c r="A69" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B69" s="27">
+      <c r="B69" s="26">
         <v>3</v>
       </c>
-      <c r="C69" s="27">
+      <c r="C69" s="26">
         <v>3</v>
       </c>
-      <c r="D69" s="27">
+      <c r="D69" s="26">
         <v>3</v>
       </c>
-      <c r="E69" s="27">
+      <c r="E69" s="26">
         <v>3</v>
       </c>
-      <c r="F69" s="27">
+      <c r="F69" s="26">
         <v>4</v>
       </c>
-      <c r="G69" s="21"/>
+      <c r="G69" s="25">
+        <v>5</v>
+      </c>
       <c r="H69" s="21"/>
       <c r="I69" s="21"/>
       <c r="J69" s="21"/>
       <c r="K69" s="21"/>
       <c r="L69" s="21"/>
-      <c r="M69" s="27"/>
+      <c r="M69" s="26"/>
     </row>
     <row r="70" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A70" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B70" s="27">
+      <c r="B70" s="26">
         <v>104</v>
       </c>
-      <c r="C70" s="27">
+      <c r="C70" s="26">
         <v>702</v>
       </c>
-      <c r="D70" s="27">
+      <c r="D70" s="26">
         <v>1333</v>
       </c>
-      <c r="E70" s="27">
+      <c r="E70" s="26">
         <v>1658</v>
       </c>
-      <c r="F70" s="27">
+      <c r="F70" s="26">
         <v>1715</v>
       </c>
-      <c r="G70" s="21"/>
+      <c r="G70" s="25">
+        <v>1772</v>
+      </c>
       <c r="H70" s="21"/>
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
-      <c r="M70" s="27"/>
+      <c r="M70" s="26"/>
     </row>
     <row r="71" spans="1:13" s="1" customFormat="1">
       <c r="A71" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B71" s="27">
+      <c r="B71" s="26">
         <v>82</v>
       </c>
-      <c r="C71" s="27">
+      <c r="C71" s="26">
         <v>378</v>
       </c>
-      <c r="D71" s="27">
+      <c r="D71" s="26">
         <v>675</v>
       </c>
-      <c r="E71" s="27">
+      <c r="E71" s="26">
         <v>972</v>
       </c>
-      <c r="F71" s="27">
+      <c r="F71" s="26">
         <v>1007</v>
       </c>
-      <c r="G71" s="21"/>
+      <c r="G71" s="25">
+        <v>1042</v>
+      </c>
       <c r="H71" s="21"/>
       <c r="I71" s="21"/>
       <c r="J71" s="21"/>
       <c r="K71" s="21"/>
       <c r="L71" s="21"/>
-      <c r="M71" s="27"/>
+      <c r="M71" s="26"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1">
       <c r="A72" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B72" s="27">
+      <c r="B72" s="26">
         <v>16</v>
       </c>
-      <c r="C72" s="27">
+      <c r="C72" s="26">
         <v>31</v>
       </c>
-      <c r="D72" s="27">
+      <c r="D72" s="26">
         <v>47</v>
       </c>
-      <c r="E72" s="27">
+      <c r="E72" s="26">
         <v>63</v>
       </c>
-      <c r="F72" s="27">
+      <c r="F72" s="26">
         <v>78</v>
       </c>
-      <c r="G72" s="21"/>
+      <c r="G72" s="25">
+        <v>94</v>
+      </c>
       <c r="H72" s="21"/>
       <c r="I72" s="21"/>
       <c r="J72" s="21"/>
       <c r="K72" s="21"/>
       <c r="L72" s="21"/>
-      <c r="M72" s="27"/>
+      <c r="M72" s="26"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1">
       <c r="A73" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B73" s="27">
+      <c r="B73" s="26">
         <v>3</v>
       </c>
-      <c r="C73" s="27">
+      <c r="C73" s="26">
         <v>6</v>
       </c>
-      <c r="D73" s="27">
+      <c r="D73" s="26">
         <v>9</v>
       </c>
-      <c r="E73" s="27">
+      <c r="E73" s="26">
         <v>12</v>
       </c>
-      <c r="F73" s="27">
+      <c r="F73" s="26">
         <v>15</v>
       </c>
-      <c r="G73" s="21"/>
+      <c r="G73" s="25">
+        <v>18</v>
+      </c>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="21"/>
       <c r="K73" s="21"/>
       <c r="L73" s="21"/>
-      <c r="M73" s="27"/>
+      <c r="M73" s="26"/>
     </row>
     <row r="74" spans="1:13" s="1" customFormat="1">
       <c r="A74" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B74" s="29" t="s">
+      <c r="B74" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C74" s="27">
+      <c r="C74" s="26">
         <v>272</v>
       </c>
-      <c r="D74" s="27">
+      <c r="D74" s="26">
         <v>578</v>
       </c>
-      <c r="E74" s="27">
+      <c r="E74" s="26">
         <v>578</v>
       </c>
-      <c r="F74" s="27">
+      <c r="F74" s="26">
         <v>578</v>
       </c>
-      <c r="G74" s="27"/>
-[...5 lines deleted...]
-      <c r="M74" s="27"/>
+      <c r="G74" s="25">
+        <v>578</v>
+      </c>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:13" s="1" customFormat="1">
       <c r="A75" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B75" s="27">
+      <c r="B75" s="26">
         <v>4</v>
       </c>
-      <c r="C75" s="27">
+      <c r="C75" s="26">
         <v>14</v>
       </c>
-      <c r="D75" s="27">
+      <c r="D75" s="26">
         <v>24</v>
       </c>
-      <c r="E75" s="27">
+      <c r="E75" s="26">
         <v>34</v>
       </c>
-      <c r="F75" s="27">
+      <c r="F75" s="26">
         <v>37</v>
       </c>
-      <c r="G75" s="27"/>
-[...5 lines deleted...]
-      <c r="M75" s="27"/>
+      <c r="G75" s="25">
+        <v>41</v>
+      </c>
+      <c r="H75" s="26"/>
+      <c r="I75" s="26"/>
+      <c r="J75" s="26"/>
+      <c r="K75" s="26"/>
+      <c r="L75" s="26"/>
+      <c r="M75" s="26"/>
     </row>
     <row r="76" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A76" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B76" s="27">
+      <c r="B76" s="26">
         <v>101</v>
       </c>
-      <c r="C76" s="27">
+      <c r="C76" s="26">
         <v>684</v>
       </c>
-      <c r="D76" s="27">
+      <c r="D76" s="26">
         <v>1300</v>
       </c>
-      <c r="E76" s="27">
+      <c r="E76" s="26">
         <v>1610</v>
       </c>
-      <c r="F76" s="27">
+      <c r="F76" s="26">
         <v>1654</v>
       </c>
-      <c r="G76" s="21"/>
+      <c r="G76" s="25">
+        <v>1698</v>
+      </c>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="21"/>
       <c r="K76" s="21"/>
       <c r="L76" s="21"/>
-      <c r="M76" s="27"/>
+      <c r="M76" s="26"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1">
       <c r="A77" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B77" s="27">
+      <c r="B77" s="26">
         <v>82</v>
       </c>
-      <c r="C77" s="27">
+      <c r="C77" s="26">
         <v>366</v>
       </c>
-      <c r="D77" s="27">
+      <c r="D77" s="26">
         <v>651</v>
       </c>
-      <c r="E77" s="27">
+      <c r="E77" s="26">
         <v>936</v>
       </c>
-      <c r="F77" s="27">
+      <c r="F77" s="26">
         <v>960</v>
       </c>
-      <c r="G77" s="21"/>
+      <c r="G77" s="25">
+        <v>985</v>
+      </c>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="21"/>
       <c r="K77" s="21"/>
       <c r="L77" s="21"/>
-      <c r="M77" s="27"/>
+      <c r="M77" s="26"/>
     </row>
     <row r="78" spans="1:13" s="1" customFormat="1">
       <c r="A78" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B78" s="27">
+      <c r="B78" s="26">
         <v>16</v>
       </c>
-      <c r="C78" s="27">
+      <c r="C78" s="26">
         <v>31</v>
       </c>
-      <c r="D78" s="27">
+      <c r="D78" s="26">
         <v>47</v>
       </c>
-      <c r="E78" s="27">
+      <c r="E78" s="26">
         <v>63</v>
       </c>
-      <c r="F78" s="27">
+      <c r="F78" s="26">
         <v>78</v>
       </c>
-      <c r="G78" s="21"/>
+      <c r="G78" s="25">
+        <v>94</v>
+      </c>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
-      <c r="M78" s="27"/>
+      <c r="M78" s="26"/>
     </row>
     <row r="79" spans="1:13" s="1" customFormat="1">
       <c r="A79" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B79" s="29" t="s">
+      <c r="B79" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C79" s="27">
+      <c r="C79" s="26">
         <v>272</v>
       </c>
-      <c r="D79" s="27">
+      <c r="D79" s="26">
         <v>578</v>
       </c>
-      <c r="E79" s="27">
+      <c r="E79" s="26">
         <v>578</v>
       </c>
-      <c r="F79" s="27">
+      <c r="F79" s="26">
         <v>578</v>
       </c>
-      <c r="G79" s="27"/>
-[...5 lines deleted...]
-      <c r="M79" s="27"/>
+      <c r="G79" s="25">
+        <v>578</v>
+      </c>
+      <c r="H79" s="26"/>
+      <c r="I79" s="26"/>
+      <c r="J79" s="26"/>
+      <c r="K79" s="26"/>
+      <c r="L79" s="26"/>
+      <c r="M79" s="26"/>
     </row>
     <row r="80" spans="1:13" s="1" customFormat="1">
       <c r="A80" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B80" s="27">
+      <c r="B80" s="26">
         <v>4</v>
       </c>
-      <c r="C80" s="27">
+      <c r="C80" s="26">
         <v>14</v>
       </c>
-      <c r="D80" s="27">
+      <c r="D80" s="26">
         <v>24</v>
       </c>
-      <c r="E80" s="27">
+      <c r="E80" s="26">
         <v>34</v>
       </c>
-      <c r="F80" s="27">
+      <c r="F80" s="26">
         <v>37</v>
       </c>
-      <c r="G80" s="21"/>
+      <c r="G80" s="25">
+        <v>41</v>
+      </c>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="21"/>
       <c r="K80" s="21"/>
       <c r="L80" s="21"/>
-      <c r="M80" s="27"/>
+      <c r="M80" s="26"/>
     </row>
     <row r="81" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A81" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="B81" s="27">
+      <c r="B81" s="26">
         <v>3</v>
       </c>
-      <c r="C81" s="27">
+      <c r="C81" s="26">
         <v>18</v>
       </c>
-      <c r="D81" s="27">
+      <c r="D81" s="26">
         <v>33</v>
       </c>
-      <c r="E81" s="27">
+      <c r="E81" s="26">
         <v>48</v>
       </c>
-      <c r="F81" s="27">
+      <c r="F81" s="26">
         <v>61</v>
       </c>
-      <c r="G81" s="21"/>
+      <c r="G81" s="25">
+        <v>75</v>
+      </c>
       <c r="H81" s="21"/>
       <c r="I81" s="21"/>
       <c r="J81" s="21"/>
       <c r="K81" s="21"/>
       <c r="L81" s="21"/>
-      <c r="M81" s="27"/>
+      <c r="M81" s="26"/>
     </row>
     <row r="82" spans="1:13" s="1" customFormat="1">
       <c r="A82" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B82" s="29" t="s">
+      <c r="B82" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C82" s="27">
+      <c r="C82" s="26">
         <v>12</v>
       </c>
-      <c r="D82" s="27">
+      <c r="D82" s="26">
         <v>24</v>
       </c>
-      <c r="E82" s="27">
+      <c r="E82" s="26">
         <v>36</v>
       </c>
-      <c r="F82" s="27">
+      <c r="F82" s="26">
         <v>46</v>
       </c>
-      <c r="G82" s="27"/>
-[...5 lines deleted...]
-      <c r="M82" s="27"/>
+      <c r="G82" s="25">
+        <v>57</v>
+      </c>
+      <c r="H82" s="26"/>
+      <c r="I82" s="26"/>
+      <c r="J82" s="26"/>
+      <c r="K82" s="26"/>
+      <c r="L82" s="26"/>
+      <c r="M82" s="26"/>
     </row>
     <row r="83" spans="1:13" s="1" customFormat="1">
       <c r="A83" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B83" s="27">
+      <c r="B83" s="26">
         <v>3</v>
       </c>
       <c r="C83" s="18">
         <v>6</v>
       </c>
-      <c r="D83" s="27">
+      <c r="D83" s="26">
         <v>9</v>
       </c>
-      <c r="E83" s="27">
+      <c r="E83" s="26">
         <v>12</v>
       </c>
-      <c r="F83" s="27">
+      <c r="F83" s="26">
         <v>15</v>
       </c>
-      <c r="G83" s="21"/>
+      <c r="G83" s="25">
+        <v>18</v>
+      </c>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="21"/>
       <c r="L83" s="21"/>
-      <c r="M83" s="27"/>
+      <c r="M83" s="26"/>
     </row>
     <row r="84" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A84" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B84" s="27">
+      <c r="B84" s="26">
         <v>2</v>
       </c>
-      <c r="C84" s="27">
+      <c r="C84" s="26">
         <v>5</v>
       </c>
-      <c r="D84" s="27">
+      <c r="D84" s="26">
         <v>7</v>
       </c>
-      <c r="E84" s="27">
+      <c r="E84" s="26">
         <v>9</v>
       </c>
-      <c r="F84" s="27">
+      <c r="F84" s="26">
         <v>11</v>
       </c>
-      <c r="G84" s="21"/>
+      <c r="G84" s="25">
+        <v>14</v>
+      </c>
       <c r="H84" s="21"/>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="21"/>
       <c r="L84" s="21"/>
-      <c r="M84" s="27"/>
+      <c r="M84" s="26"/>
     </row>
     <row r="85" spans="1:13" s="1" customFormat="1">
       <c r="A85" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B85" s="27">
+      <c r="B85" s="26">
         <v>2</v>
       </c>
-      <c r="C85" s="27">
+      <c r="C85" s="26">
         <v>5</v>
       </c>
-      <c r="D85" s="27">
+      <c r="D85" s="26">
         <v>7</v>
       </c>
-      <c r="E85" s="27">
+      <c r="E85" s="26">
         <v>9</v>
       </c>
-      <c r="F85" s="27">
+      <c r="F85" s="26">
         <v>11</v>
       </c>
-      <c r="G85" s="21"/>
+      <c r="G85" s="25">
+        <v>14</v>
+      </c>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="21"/>
-      <c r="M85" s="27"/>
+      <c r="M85" s="26"/>
     </row>
     <row r="86" spans="1:13" s="1" customFormat="1">
       <c r="A86" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B86" s="27">
+      <c r="B86" s="26">
         <v>1169</v>
       </c>
-      <c r="C86" s="27">
+      <c r="C86" s="26">
         <v>2345</v>
       </c>
-      <c r="D86" s="27">
+      <c r="D86" s="26">
         <v>3521</v>
       </c>
-      <c r="E86" s="27">
+      <c r="E86" s="26">
         <v>4698</v>
       </c>
-      <c r="F86" s="27">
+      <c r="F86" s="26">
         <v>5857</v>
       </c>
-      <c r="G86" s="21"/>
+      <c r="G86" s="25">
+        <v>7016</v>
+      </c>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="21"/>
-      <c r="M86" s="27"/>
+      <c r="M86" s="26"/>
     </row>
     <row r="87" spans="1:13" s="1" customFormat="1">
       <c r="A87" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B87" s="27">
+      <c r="B87" s="26">
         <v>142</v>
       </c>
-      <c r="C87" s="27">
+      <c r="C87" s="26">
         <v>295</v>
       </c>
-      <c r="D87" s="27">
+      <c r="D87" s="26">
         <v>447</v>
       </c>
-      <c r="E87" s="27">
+      <c r="E87" s="26">
         <v>600</v>
       </c>
-      <c r="F87" s="27">
+      <c r="F87" s="26">
         <v>728</v>
       </c>
-      <c r="G87" s="21"/>
+      <c r="G87" s="25">
+        <v>857</v>
+      </c>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="21"/>
-      <c r="M87" s="27"/>
+      <c r="M87" s="26"/>
     </row>
     <row r="88" spans="1:13" s="1" customFormat="1">
       <c r="A88" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B88" s="27">
+      <c r="B88" s="26">
         <v>33</v>
       </c>
-      <c r="C88" s="27">
+      <c r="C88" s="26">
         <v>65</v>
       </c>
-      <c r="D88" s="27">
+      <c r="D88" s="26">
         <v>98</v>
       </c>
-      <c r="E88" s="27">
+      <c r="E88" s="26">
         <v>131</v>
       </c>
-      <c r="F88" s="27">
+      <c r="F88" s="26">
         <v>163</v>
       </c>
-      <c r="G88" s="21"/>
+      <c r="G88" s="25">
+        <v>196</v>
+      </c>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="21"/>
-      <c r="M88" s="27"/>
+      <c r="M88" s="26"/>
     </row>
     <row r="89" spans="1:13" s="1" customFormat="1">
       <c r="A89" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B89" s="27">
+      <c r="B89" s="26">
         <v>98</v>
       </c>
-      <c r="C89" s="27">
+      <c r="C89" s="26">
         <v>195</v>
       </c>
-      <c r="D89" s="27">
+      <c r="D89" s="26">
         <v>293</v>
       </c>
-      <c r="E89" s="27">
+      <c r="E89" s="26">
         <v>390</v>
       </c>
-      <c r="F89" s="27">
+      <c r="F89" s="26">
         <v>488</v>
       </c>
-      <c r="G89" s="21"/>
+      <c r="G89" s="25">
+        <v>586</v>
+      </c>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="21"/>
-      <c r="M89" s="27"/>
+      <c r="M89" s="26"/>
     </row>
     <row r="90" spans="1:13" s="1" customFormat="1">
       <c r="A90" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B90" s="27">
+      <c r="B90" s="26">
         <v>183</v>
       </c>
-      <c r="C90" s="27">
+      <c r="C90" s="26">
         <v>365</v>
       </c>
-      <c r="D90" s="27">
+      <c r="D90" s="26">
         <v>548</v>
       </c>
-      <c r="E90" s="27">
+      <c r="E90" s="26">
         <v>731</v>
       </c>
-      <c r="F90" s="27">
+      <c r="F90" s="26">
         <v>917</v>
       </c>
-      <c r="G90" s="21"/>
+      <c r="G90" s="25">
+        <v>1102</v>
+      </c>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="21"/>
-      <c r="M90" s="27"/>
+      <c r="M90" s="26"/>
     </row>
     <row r="91" spans="1:13" s="1" customFormat="1">
       <c r="A91" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B91" s="27">
+      <c r="B91" s="26">
         <v>140</v>
       </c>
-      <c r="C91" s="27">
+      <c r="C91" s="26">
         <v>279</v>
       </c>
-      <c r="D91" s="27">
+      <c r="D91" s="26">
         <v>419</v>
       </c>
-      <c r="E91" s="27">
+      <c r="E91" s="26">
         <v>558</v>
       </c>
-      <c r="F91" s="27">
+      <c r="F91" s="26">
         <v>698</v>
       </c>
-      <c r="G91" s="21"/>
+      <c r="G91" s="25">
+        <v>837</v>
+      </c>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="21"/>
-      <c r="M91" s="27"/>
+      <c r="M91" s="26"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1">
       <c r="A92" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B92" s="27">
+      <c r="B92" s="26">
         <v>122</v>
       </c>
-      <c r="C92" s="27">
+      <c r="C92" s="26">
         <v>244</v>
       </c>
-      <c r="D92" s="27">
+      <c r="D92" s="26">
         <v>367</v>
       </c>
-      <c r="E92" s="27">
+      <c r="E92" s="26">
         <v>489</v>
       </c>
-      <c r="F92" s="27">
+      <c r="F92" s="26">
         <v>611</v>
       </c>
-      <c r="G92" s="21"/>
+      <c r="G92" s="25">
+        <v>733</v>
+      </c>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="21"/>
-      <c r="M92" s="27"/>
+      <c r="M92" s="26"/>
     </row>
     <row r="93" spans="1:13" s="1" customFormat="1">
       <c r="A93" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B93" s="27">
+      <c r="B93" s="26">
         <v>125</v>
       </c>
-      <c r="C93" s="27">
+      <c r="C93" s="26">
         <v>250</v>
       </c>
-      <c r="D93" s="27">
+      <c r="D93" s="26">
         <v>375</v>
       </c>
-      <c r="E93" s="27">
+      <c r="E93" s="26">
         <v>500</v>
       </c>
-      <c r="F93" s="27">
+      <c r="F93" s="26">
         <v>625</v>
       </c>
-      <c r="G93" s="21"/>
+      <c r="G93" s="25">
+        <v>750</v>
+      </c>
       <c r="H93" s="21"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="21"/>
-      <c r="M93" s="27"/>
+      <c r="M93" s="26"/>
     </row>
     <row r="94" spans="1:13" s="1" customFormat="1">
       <c r="A94" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B94" s="27">
+      <c r="B94" s="26">
         <v>75</v>
       </c>
-      <c r="C94" s="27">
+      <c r="C94" s="26">
         <v>151</v>
       </c>
-      <c r="D94" s="27">
+      <c r="D94" s="26">
         <v>226</v>
       </c>
-      <c r="E94" s="27">
+      <c r="E94" s="26">
         <v>302</v>
       </c>
-      <c r="F94" s="27">
+      <c r="F94" s="26">
         <v>377</v>
       </c>
-      <c r="G94" s="21"/>
+      <c r="G94" s="25">
+        <v>452</v>
+      </c>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="21"/>
-      <c r="M94" s="27"/>
+      <c r="M94" s="26"/>
     </row>
     <row r="95" spans="1:13" s="1" customFormat="1">
       <c r="A95" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B95" s="27">
+      <c r="B95" s="26">
         <v>189</v>
       </c>
-      <c r="C95" s="27">
+      <c r="C95" s="26">
         <v>374</v>
       </c>
-      <c r="D95" s="27">
+      <c r="D95" s="26">
         <v>560</v>
       </c>
-      <c r="E95" s="27">
+      <c r="E95" s="26">
         <v>745</v>
       </c>
-      <c r="F95" s="27">
+      <c r="F95" s="26">
         <v>935</v>
       </c>
-      <c r="G95" s="21"/>
+      <c r="G95" s="25">
+        <v>1125</v>
+      </c>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="21"/>
-      <c r="M95" s="27"/>
+      <c r="M95" s="26"/>
     </row>
     <row r="96" spans="1:13" s="1" customFormat="1">
       <c r="A96" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B96" s="27">
+      <c r="B96" s="26">
         <v>63</v>
       </c>
-      <c r="C96" s="27">
+      <c r="C96" s="26">
         <v>126</v>
       </c>
-      <c r="D96" s="27">
+      <c r="D96" s="26">
         <v>189</v>
       </c>
-      <c r="E96" s="27">
+      <c r="E96" s="26">
         <v>251</v>
       </c>
-      <c r="F96" s="27">
+      <c r="F96" s="26">
         <v>314</v>
       </c>
-      <c r="G96" s="21"/>
+      <c r="G96" s="25">
+        <v>377</v>
+      </c>
       <c r="H96" s="21"/>
       <c r="I96" s="21"/>
       <c r="J96" s="21"/>
       <c r="K96" s="21"/>
       <c r="L96" s="21"/>
-      <c r="M96" s="27"/>
+      <c r="M96" s="26"/>
     </row>
     <row r="97" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A97" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B97" s="27">
+      <c r="B97" s="26">
         <v>10772</v>
       </c>
-      <c r="C97" s="27">
+      <c r="C97" s="26">
         <v>17094</v>
       </c>
-      <c r="D97" s="27">
+      <c r="D97" s="26">
         <v>23455</v>
       </c>
-      <c r="E97" s="27">
+      <c r="E97" s="26">
         <v>30493</v>
       </c>
-      <c r="F97" s="27">
+      <c r="F97" s="26">
         <v>47523</v>
       </c>
-      <c r="G97" s="21"/>
+      <c r="G97" s="25">
+        <v>61589</v>
+      </c>
       <c r="H97" s="21"/>
       <c r="I97" s="21"/>
       <c r="J97" s="21"/>
       <c r="K97" s="21"/>
       <c r="L97" s="21"/>
-      <c r="M97" s="27"/>
+      <c r="M97" s="26"/>
     </row>
     <row r="98" spans="1:13" s="1" customFormat="1">
       <c r="A98" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B98" s="27">
+      <c r="B98" s="26">
         <v>5972</v>
       </c>
-      <c r="C98" s="27">
+      <c r="C98" s="26">
         <v>7162</v>
       </c>
-      <c r="D98" s="27">
+      <c r="D98" s="26">
         <v>9923</v>
       </c>
-      <c r="E98" s="27">
+      <c r="E98" s="26">
         <v>9923</v>
       </c>
-      <c r="F98" s="27">
+      <c r="F98" s="26">
         <v>9923</v>
       </c>
-      <c r="G98" s="21"/>
+      <c r="G98" s="25">
+        <v>9923</v>
+      </c>
       <c r="H98" s="21"/>
       <c r="I98" s="21"/>
       <c r="J98" s="21"/>
       <c r="K98" s="21"/>
       <c r="L98" s="21"/>
-      <c r="M98" s="27"/>
+      <c r="M98" s="26"/>
     </row>
     <row r="99" spans="1:13" s="1" customFormat="1">
       <c r="A99" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B99" s="29" t="s">
+      <c r="B99" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C99" s="29" t="s">
+      <c r="C99" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D99" s="29" t="s">
+      <c r="D99" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E99" s="27">
+      <c r="E99" s="26">
         <v>4034</v>
       </c>
-      <c r="F99" s="27">
+      <c r="F99" s="26">
         <v>17014</v>
       </c>
-      <c r="G99" s="27"/>
-[...5 lines deleted...]
-      <c r="M99" s="27"/>
+      <c r="G99" s="25">
+        <v>29330</v>
+      </c>
+      <c r="H99" s="26"/>
+      <c r="I99" s="26"/>
+      <c r="J99" s="26"/>
+      <c r="K99" s="26"/>
+      <c r="L99" s="26"/>
+      <c r="M99" s="26"/>
     </row>
     <row r="100" spans="1:13" s="1" customFormat="1">
       <c r="A100" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B100" s="27">
+      <c r="B100" s="26">
         <v>4800</v>
       </c>
-      <c r="C100" s="27">
+      <c r="C100" s="26">
         <v>9932</v>
       </c>
-      <c r="D100" s="27">
+      <c r="D100" s="26">
         <v>13532</v>
       </c>
-      <c r="E100" s="27">
+      <c r="E100" s="26">
         <v>16536</v>
       </c>
-      <c r="F100" s="27">
+      <c r="F100" s="26">
         <v>20586</v>
       </c>
-      <c r="G100" s="21"/>
+      <c r="G100" s="25">
+        <v>22336</v>
+      </c>
       <c r="H100" s="21"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="21"/>
       <c r="L100" s="21"/>
-      <c r="M100" s="27"/>
+      <c r="M100" s="26"/>
     </row>
     <row r="101" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A101" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B101" s="27">
+      <c r="B101" s="26">
         <v>4102</v>
       </c>
-      <c r="C101" s="27">
+      <c r="C101" s="26">
         <v>12715</v>
       </c>
-      <c r="D101" s="27">
+      <c r="D101" s="26">
         <v>20889</v>
       </c>
-      <c r="E101" s="27">
+      <c r="E101" s="26">
         <v>29829</v>
       </c>
-      <c r="F101" s="27">
+      <c r="F101" s="26">
         <v>32077</v>
       </c>
-      <c r="G101" s="21"/>
+      <c r="G101" s="25">
+        <v>34710</v>
+      </c>
       <c r="H101" s="21"/>
       <c r="I101" s="21"/>
       <c r="J101" s="21"/>
       <c r="K101" s="21"/>
       <c r="L101" s="21"/>
-      <c r="M101" s="27"/>
+      <c r="M101" s="26"/>
     </row>
     <row r="102" spans="1:13" s="1" customFormat="1">
       <c r="A102" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B102" s="27">
+      <c r="B102" s="26">
         <v>1529</v>
       </c>
-      <c r="C102" s="27">
+      <c r="C102" s="26">
         <v>3668</v>
       </c>
-      <c r="D102" s="27">
+      <c r="D102" s="26">
         <v>5366</v>
       </c>
-      <c r="E102" s="27">
+      <c r="E102" s="26">
         <v>7832</v>
       </c>
-      <c r="F102" s="27">
+      <c r="F102" s="26">
         <v>8807</v>
       </c>
-      <c r="G102" s="21"/>
+      <c r="G102" s="25">
+        <v>10169</v>
+      </c>
       <c r="H102" s="21"/>
       <c r="I102" s="21"/>
       <c r="J102" s="21"/>
       <c r="K102" s="21"/>
       <c r="L102" s="21"/>
-      <c r="M102" s="27"/>
+      <c r="M102" s="26"/>
     </row>
     <row r="103" spans="1:13" s="1" customFormat="1">
       <c r="A103" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B103" s="29" t="s">
+      <c r="B103" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C103" s="29" t="s">
+      <c r="C103" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D103" s="29" t="s">
+      <c r="D103" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E103" s="29" t="s">
+      <c r="E103" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="F103" s="27">
+      <c r="F103" s="26">
         <v>50</v>
       </c>
-      <c r="G103" s="27"/>
-[...5 lines deleted...]
-      <c r="M103" s="27"/>
+      <c r="G103" s="25">
+        <v>100</v>
+      </c>
+      <c r="H103" s="26"/>
+      <c r="I103" s="26"/>
+      <c r="J103" s="26"/>
+      <c r="K103" s="26"/>
+      <c r="L103" s="26"/>
+      <c r="M103" s="26"/>
     </row>
     <row r="104" spans="1:13" s="1" customFormat="1">
       <c r="A104" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B104" s="27">
+      <c r="B104" s="26">
         <v>2500</v>
       </c>
-      <c r="C104" s="27">
+      <c r="C104" s="26">
         <v>8369</v>
       </c>
-      <c r="D104" s="27">
+      <c r="D104" s="26">
         <v>14237</v>
       </c>
-      <c r="E104" s="27">
+      <c r="E104" s="26">
         <v>20106</v>
       </c>
-      <c r="F104" s="27">
+      <c r="F104" s="26">
         <v>20506</v>
       </c>
-      <c r="G104" s="21"/>
+      <c r="G104" s="25">
+        <v>20906</v>
+      </c>
       <c r="H104" s="21"/>
       <c r="I104" s="21"/>
       <c r="J104" s="21"/>
       <c r="K104" s="21"/>
       <c r="L104" s="21"/>
-      <c r="M104" s="27"/>
+      <c r="M104" s="26"/>
     </row>
     <row r="105" spans="1:13" s="1" customFormat="1">
       <c r="A105" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B105" s="27">
+      <c r="B105" s="26">
         <v>67</v>
       </c>
-      <c r="C105" s="27">
+      <c r="C105" s="26">
         <v>667</v>
       </c>
-      <c r="D105" s="27">
+      <c r="D105" s="26">
         <v>1267</v>
       </c>
-      <c r="E105" s="27">
+      <c r="E105" s="26">
         <v>1867</v>
       </c>
-      <c r="F105" s="27">
+      <c r="F105" s="26">
         <v>2563</v>
       </c>
-      <c r="G105" s="21"/>
+      <c r="G105" s="25">
+        <v>3259</v>
+      </c>
       <c r="H105" s="21"/>
       <c r="I105" s="21"/>
       <c r="J105" s="21"/>
       <c r="K105" s="21"/>
       <c r="L105" s="21"/>
-      <c r="M105" s="27"/>
+      <c r="M105" s="26"/>
     </row>
     <row r="106" spans="1:13" s="1" customFormat="1">
       <c r="A106" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B106" s="27">
+      <c r="B106" s="26">
         <v>7</v>
       </c>
-      <c r="C106" s="27">
+      <c r="C106" s="26">
         <v>12</v>
       </c>
-      <c r="D106" s="27">
+      <c r="D106" s="26">
         <v>18</v>
       </c>
-      <c r="E106" s="27">
+      <c r="E106" s="26">
         <v>24</v>
       </c>
-      <c r="F106" s="27">
+      <c r="F106" s="26">
         <v>150</v>
       </c>
-      <c r="G106" s="21"/>
+      <c r="G106" s="25">
+        <v>276</v>
+      </c>
       <c r="H106" s="21"/>
       <c r="I106" s="21"/>
       <c r="J106" s="21"/>
       <c r="K106" s="21"/>
       <c r="L106" s="21"/>
-      <c r="M106" s="27"/>
+      <c r="M106" s="26"/>
     </row>
     <row r="107" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A107" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B107" s="28">
+      <c r="B107" s="27">
         <v>5</v>
       </c>
-      <c r="C107" s="28">
+      <c r="C107" s="27">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D107" s="28">
+      <c r="D107" s="27">
         <v>14.5</v>
       </c>
-      <c r="E107" s="28">
+      <c r="E107" s="27">
         <v>19.3</v>
       </c>
-      <c r="F107" s="28">
+      <c r="F107" s="27">
         <v>24</v>
       </c>
-      <c r="G107" s="22"/>
+      <c r="G107" s="24">
+        <v>28.8</v>
+      </c>
       <c r="H107" s="22"/>
       <c r="I107" s="22"/>
       <c r="J107" s="22"/>
       <c r="K107" s="22"/>
       <c r="L107" s="22"/>
-      <c r="M107" s="28"/>
+      <c r="M107" s="27"/>
     </row>
     <row r="108" spans="1:13" s="1" customFormat="1">
       <c r="A108" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B108" s="28">
+      <c r="B108" s="27">
         <v>3.5</v>
       </c>
-      <c r="C108" s="28">
+      <c r="C108" s="27">
         <v>6.7</v>
       </c>
-      <c r="D108" s="28">
+      <c r="D108" s="27">
         <v>9.9</v>
       </c>
-      <c r="E108" s="28">
+      <c r="E108" s="27">
         <v>13.2</v>
       </c>
-      <c r="F108" s="28">
+      <c r="F108" s="27">
         <v>16.399999999999999</v>
       </c>
-      <c r="G108" s="22"/>
+      <c r="G108" s="24">
+        <v>19.600000000000001</v>
+      </c>
       <c r="H108" s="22"/>
       <c r="I108" s="22"/>
       <c r="J108" s="22"/>
       <c r="K108" s="22"/>
       <c r="L108" s="22"/>
-      <c r="M108" s="28"/>
+      <c r="M108" s="27"/>
     </row>
     <row r="109" spans="1:13" s="1" customFormat="1">
       <c r="A109" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B109" s="28">
+      <c r="B109" s="27">
         <v>1.3</v>
       </c>
-      <c r="C109" s="28">
+      <c r="C109" s="27">
         <v>2.7</v>
       </c>
-      <c r="D109" s="28">
+      <c r="D109" s="27">
         <v>4</v>
       </c>
-      <c r="E109" s="28">
+      <c r="E109" s="27">
         <v>5.3</v>
       </c>
-      <c r="F109" s="28">
+      <c r="F109" s="27">
         <v>6.7</v>
       </c>
-      <c r="G109" s="22"/>
+      <c r="G109" s="24">
+        <v>8</v>
+      </c>
       <c r="H109" s="22"/>
       <c r="I109" s="22"/>
       <c r="J109" s="22"/>
       <c r="K109" s="22"/>
       <c r="L109" s="22"/>
-      <c r="M109" s="28"/>
+      <c r="M109" s="27"/>
     </row>
     <row r="110" spans="1:13" s="1" customFormat="1">
       <c r="A110" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B110" s="28">
+      <c r="B110" s="27">
         <v>0.2</v>
       </c>
-      <c r="C110" s="28">
+      <c r="C110" s="27">
         <v>0.4</v>
       </c>
-      <c r="D110" s="28">
+      <c r="D110" s="27">
         <v>0.6</v>
       </c>
-      <c r="E110" s="28">
+      <c r="E110" s="27">
         <v>0.8</v>
       </c>
-      <c r="F110" s="28">
+      <c r="F110" s="27">
         <v>1</v>
       </c>
-      <c r="G110" s="28"/>
-[...5 lines deleted...]
-      <c r="M110" s="28"/>
+      <c r="G110" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="H110" s="27"/>
+      <c r="I110" s="27"/>
+      <c r="J110" s="27"/>
+      <c r="K110" s="27"/>
+      <c r="L110" s="27"/>
+      <c r="M110" s="27"/>
     </row>
     <row r="111" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A111" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B111" s="28">
+      <c r="B111" s="27">
         <v>0</v>
       </c>
-      <c r="C111" s="28">
+      <c r="C111" s="27">
         <v>0.1</v>
       </c>
-      <c r="D111" s="28">
+      <c r="D111" s="27">
         <v>0.1</v>
       </c>
-      <c r="E111" s="28">
+      <c r="E111" s="27">
         <v>0.1</v>
       </c>
-      <c r="F111" s="28">
+      <c r="F111" s="27">
         <v>0.1</v>
       </c>
-      <c r="G111" s="22"/>
+      <c r="G111" s="24">
+        <v>0.2</v>
+      </c>
       <c r="H111" s="22"/>
       <c r="I111" s="22"/>
       <c r="J111" s="22"/>
       <c r="K111" s="22"/>
       <c r="L111" s="22"/>
-      <c r="M111" s="28"/>
+      <c r="M111" s="27"/>
     </row>
     <row r="112" spans="1:13" s="1" customFormat="1">
       <c r="A112" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B112" s="28">
+      <c r="B112" s="27">
         <v>0</v>
       </c>
-      <c r="C112" s="28">
+      <c r="C112" s="27">
         <v>0.1</v>
       </c>
-      <c r="D112" s="28">
+      <c r="D112" s="27">
         <v>0.1</v>
       </c>
-      <c r="E112" s="28">
+      <c r="E112" s="27">
         <v>0.1</v>
       </c>
-      <c r="F112" s="28">
+      <c r="F112" s="27">
         <v>0.1</v>
       </c>
-      <c r="G112" s="22"/>
+      <c r="G112" s="24">
+        <v>0.2</v>
+      </c>
       <c r="H112" s="22"/>
       <c r="I112" s="22"/>
       <c r="J112" s="22"/>
       <c r="K112" s="22"/>
       <c r="L112" s="22"/>
-      <c r="M112" s="28"/>
+      <c r="M112" s="27"/>
     </row>
     <row r="113" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A113" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B113" s="28">
+      <c r="B113" s="27">
         <v>0.1</v>
       </c>
-      <c r="C113" s="28">
+      <c r="C113" s="27">
         <v>0.1</v>
       </c>
-      <c r="D113" s="28">
+      <c r="D113" s="27">
         <v>0.2</v>
       </c>
-      <c r="E113" s="28">
+      <c r="E113" s="27">
         <v>0.3</v>
       </c>
-      <c r="F113" s="28">
+      <c r="F113" s="27">
         <v>0.3</v>
       </c>
-      <c r="G113" s="22"/>
+      <c r="G113" s="24">
+        <v>0.4</v>
+      </c>
       <c r="H113" s="22"/>
       <c r="I113" s="22"/>
       <c r="J113" s="22"/>
       <c r="K113" s="22"/>
       <c r="L113" s="22"/>
-      <c r="M113" s="28"/>
+      <c r="M113" s="27"/>
     </row>
     <row r="114" spans="1:13" s="1" customFormat="1">
       <c r="A114" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B114" s="28">
+      <c r="B114" s="27">
         <v>0.1</v>
       </c>
-      <c r="C114" s="28">
+      <c r="C114" s="27">
         <v>0.1</v>
       </c>
-      <c r="D114" s="28">
+      <c r="D114" s="27">
         <v>0.2</v>
       </c>
-      <c r="E114" s="28">
+      <c r="E114" s="27">
         <v>0.3</v>
       </c>
-      <c r="F114" s="28">
+      <c r="F114" s="27">
         <v>0.3</v>
       </c>
-      <c r="G114" s="22"/>
+      <c r="G114" s="24">
+        <v>0.4</v>
+      </c>
       <c r="H114" s="22"/>
       <c r="I114" s="22"/>
       <c r="J114" s="22"/>
       <c r="K114" s="22"/>
       <c r="L114" s="22"/>
-      <c r="M114" s="28"/>
+      <c r="M114" s="27"/>
     </row>
     <row r="115" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A115" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B115" s="27">
+      <c r="B115" s="26">
         <v>51</v>
       </c>
-      <c r="C115" s="27">
+      <c r="C115" s="26">
         <v>272</v>
       </c>
-      <c r="D115" s="27">
+      <c r="D115" s="26">
         <v>493</v>
       </c>
-      <c r="E115" s="27">
+      <c r="E115" s="26">
         <v>713</v>
       </c>
-      <c r="F115" s="27">
+      <c r="F115" s="26">
         <v>859</v>
       </c>
-      <c r="G115" s="21"/>
+      <c r="G115" s="25">
+        <v>1005</v>
+      </c>
       <c r="H115" s="21"/>
       <c r="I115" s="21"/>
       <c r="J115" s="21"/>
       <c r="K115" s="21"/>
       <c r="L115" s="21"/>
-      <c r="M115" s="27"/>
+      <c r="M115" s="26"/>
     </row>
     <row r="116" spans="1:13" s="1" customFormat="1">
       <c r="A116" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B116" s="27">
+      <c r="B116" s="26">
         <v>51</v>
       </c>
-      <c r="C116" s="27">
+      <c r="C116" s="26">
         <v>272</v>
       </c>
-      <c r="D116" s="27">
+      <c r="D116" s="26">
         <v>493</v>
       </c>
-      <c r="E116" s="27">
+      <c r="E116" s="26">
         <v>713</v>
       </c>
-      <c r="F116" s="27">
+      <c r="F116" s="26">
         <v>859</v>
       </c>
-      <c r="G116" s="21"/>
+      <c r="G116" s="25">
+        <v>1005</v>
+      </c>
       <c r="H116" s="21"/>
       <c r="I116" s="21"/>
       <c r="J116" s="21"/>
       <c r="K116" s="21"/>
       <c r="L116" s="21"/>
-      <c r="M116" s="27"/>
+      <c r="M116" s="26"/>
     </row>
     <row r="117" spans="1:13" s="1" customFormat="1">
       <c r="A117" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B117" s="27">
+      <c r="B117" s="26">
         <v>968</v>
       </c>
-      <c r="C117" s="27">
+      <c r="C117" s="26">
         <v>968</v>
       </c>
-      <c r="D117" s="27">
+      <c r="D117" s="26">
         <v>968</v>
       </c>
-      <c r="E117" s="27">
+      <c r="E117" s="26">
         <v>968</v>
       </c>
-      <c r="F117" s="27">
+      <c r="F117" s="26">
         <v>6159</v>
       </c>
-      <c r="G117" s="21"/>
+      <c r="G117" s="25">
+        <v>11350</v>
+      </c>
       <c r="H117" s="21"/>
       <c r="I117" s="21"/>
       <c r="J117" s="21"/>
       <c r="K117" s="21"/>
       <c r="L117" s="21"/>
-      <c r="M117" s="27"/>
+      <c r="M117" s="26"/>
     </row>
     <row r="118" spans="1:13" s="1" customFormat="1">
       <c r="A118" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B118" s="27">
+      <c r="B118" s="26">
         <v>968</v>
       </c>
-      <c r="C118" s="27">
+      <c r="C118" s="26">
         <v>968</v>
       </c>
-      <c r="D118" s="27">
+      <c r="D118" s="26">
         <v>968</v>
       </c>
-      <c r="E118" s="27">
+      <c r="E118" s="26">
         <v>968</v>
       </c>
-      <c r="F118" s="27">
+      <c r="F118" s="26">
         <v>968</v>
       </c>
-      <c r="G118" s="21"/>
+      <c r="G118" s="25">
+        <v>968</v>
+      </c>
       <c r="H118" s="21"/>
       <c r="I118" s="21"/>
       <c r="J118" s="21"/>
       <c r="K118" s="21"/>
       <c r="L118" s="21"/>
-      <c r="M118" s="27"/>
+      <c r="M118" s="26"/>
     </row>
     <row r="119" spans="1:13" s="1" customFormat="1">
       <c r="A119" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B119" s="29" t="s">
+      <c r="B119" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C119" s="29" t="s">
+      <c r="C119" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D119" s="29" t="s">
+      <c r="D119" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E119" s="29" t="s">
+      <c r="E119" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="F119" s="27">
+      <c r="F119" s="26">
         <v>5191</v>
       </c>
-      <c r="G119" s="27"/>
-[...5 lines deleted...]
-      <c r="M119" s="27"/>
+      <c r="G119" s="25">
+        <v>10382</v>
+      </c>
+      <c r="H119" s="26"/>
+      <c r="I119" s="26"/>
+      <c r="J119" s="26"/>
+      <c r="K119" s="26"/>
+      <c r="L119" s="26"/>
+      <c r="M119" s="26"/>
     </row>
     <row r="120" spans="1:13" s="1" customFormat="1" ht="68.25">
       <c r="A120" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B120" s="28">
+      <c r="B120" s="27">
         <v>9.4</v>
       </c>
-      <c r="C120" s="28">
+      <c r="C120" s="27">
         <v>18.8</v>
       </c>
-      <c r="D120" s="28">
+      <c r="D120" s="27">
         <v>28.2</v>
       </c>
-      <c r="E120" s="28">
+      <c r="E120" s="27">
         <v>37.6</v>
       </c>
-      <c r="F120" s="28">
+      <c r="F120" s="27">
         <v>47</v>
       </c>
-      <c r="G120" s="23"/>
+      <c r="G120" s="24">
+        <v>56.4</v>
+      </c>
       <c r="H120" s="22"/>
       <c r="I120" s="22"/>
-      <c r="J120" s="25"/>
+      <c r="J120" s="24"/>
       <c r="K120" s="22"/>
       <c r="L120" s="22"/>
-      <c r="M120" s="28"/>
+      <c r="M120" s="27"/>
     </row>
     <row r="121" spans="1:13" s="1" customFormat="1">
       <c r="A121" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B121" s="28">
+      <c r="B121" s="27">
         <v>0.2</v>
       </c>
-      <c r="C121" s="28">
+      <c r="C121" s="27">
         <v>0.3</v>
       </c>
-      <c r="D121" s="28">
+      <c r="D121" s="27">
         <v>0.5</v>
       </c>
-      <c r="E121" s="28">
+      <c r="E121" s="27">
         <v>0.7</v>
       </c>
-      <c r="F121" s="28">
+      <c r="F121" s="27">
         <v>0.8</v>
       </c>
-      <c r="G121" s="23"/>
+      <c r="G121" s="24">
+        <v>1</v>
+      </c>
       <c r="H121" s="22"/>
       <c r="I121" s="22"/>
-      <c r="J121" s="25"/>
+      <c r="J121" s="24"/>
       <c r="K121" s="22"/>
       <c r="L121" s="22"/>
-      <c r="M121" s="28"/>
+      <c r="M121" s="27"/>
     </row>
     <row r="122" spans="1:13" s="1" customFormat="1">
       <c r="A122" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B122" s="28">
+      <c r="B122" s="27">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C122" s="28">
+      <c r="C122" s="27">
         <v>18.5</v>
       </c>
-      <c r="D122" s="28">
+      <c r="D122" s="27">
         <v>27.7</v>
       </c>
-      <c r="E122" s="28">
+      <c r="E122" s="27">
         <v>36.9</v>
       </c>
-      <c r="F122" s="28">
+      <c r="F122" s="27">
         <v>46.1</v>
       </c>
-      <c r="G122" s="23"/>
+      <c r="G122" s="24">
+        <v>55.4</v>
+      </c>
       <c r="H122" s="22"/>
       <c r="I122" s="22"/>
-      <c r="J122" s="25"/>
+      <c r="J122" s="24"/>
       <c r="K122" s="22"/>
       <c r="L122" s="22"/>
-      <c r="M122" s="28"/>
+      <c r="M122" s="27"/>
     </row>
     <row r="123" spans="1:13" s="1" customFormat="1" ht="45.75">
       <c r="A123" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B123" s="28">
+      <c r="B123" s="27">
         <v>41</v>
       </c>
-      <c r="C123" s="28">
+      <c r="C123" s="27">
         <v>101</v>
       </c>
-      <c r="D123" s="28">
+      <c r="D123" s="27">
         <v>201</v>
       </c>
-      <c r="E123" s="28">
+      <c r="E123" s="27">
         <v>321</v>
       </c>
-      <c r="F123" s="28">
+      <c r="F123" s="27">
         <v>485</v>
       </c>
-      <c r="G123" s="22"/>
+      <c r="G123" s="24">
+        <v>630</v>
+      </c>
       <c r="H123" s="22"/>
       <c r="I123" s="22"/>
-      <c r="J123" s="25"/>
+      <c r="J123" s="24"/>
       <c r="K123" s="22"/>
-      <c r="L123" s="25"/>
-      <c r="M123" s="28"/>
+      <c r="L123" s="24"/>
+      <c r="M123" s="27"/>
     </row>
     <row r="124" spans="1:13" s="1" customFormat="1">
       <c r="A124" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B124" s="28">
+      <c r="B124" s="27">
         <v>41</v>
       </c>
-      <c r="C124" s="28">
+      <c r="C124" s="27">
         <v>101</v>
       </c>
-      <c r="D124" s="28">
+      <c r="D124" s="27">
         <v>201</v>
       </c>
-      <c r="E124" s="28">
+      <c r="E124" s="27">
         <v>321</v>
       </c>
-      <c r="F124" s="28">
+      <c r="F124" s="27">
         <v>485</v>
       </c>
-      <c r="G124" s="22"/>
+      <c r="G124" s="24">
+        <v>630</v>
+      </c>
       <c r="H124" s="22"/>
       <c r="I124" s="22"/>
-      <c r="J124" s="25"/>
+      <c r="J124" s="24"/>
       <c r="K124" s="22"/>
-      <c r="L124" s="25"/>
-      <c r="M124" s="28"/>
+      <c r="L124" s="24"/>
+      <c r="M124" s="27"/>
     </row>
     <row r="125" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A125" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B125" s="27">
+      <c r="B125" s="26">
         <v>241</v>
       </c>
-      <c r="C125" s="27">
+      <c r="C125" s="26">
         <v>1228</v>
       </c>
-      <c r="D125" s="27">
+      <c r="D125" s="26">
         <v>2215</v>
       </c>
-      <c r="E125" s="27">
+      <c r="E125" s="26">
         <v>4650</v>
       </c>
-      <c r="F125" s="27">
+      <c r="F125" s="26">
         <v>9653</v>
       </c>
-      <c r="G125" s="21"/>
+      <c r="G125" s="25">
+        <v>13974</v>
+      </c>
       <c r="H125" s="21"/>
       <c r="I125" s="21"/>
-      <c r="J125" s="26"/>
+      <c r="J125" s="25"/>
       <c r="K125" s="21"/>
-      <c r="L125" s="26"/>
-      <c r="M125" s="27"/>
+      <c r="L125" s="25"/>
+      <c r="M125" s="26"/>
     </row>
     <row r="126" spans="1:13" s="1" customFormat="1">
       <c r="A126" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B126" s="27">
+      <c r="B126" s="26">
         <v>241</v>
       </c>
-      <c r="C126" s="27">
+      <c r="C126" s="26">
         <v>605</v>
       </c>
-      <c r="D126" s="27">
+      <c r="D126" s="26">
         <v>969</v>
       </c>
-      <c r="E126" s="27">
+      <c r="E126" s="26">
         <v>1333</v>
       </c>
-      <c r="F126" s="27">
+      <c r="F126" s="26">
         <v>1618</v>
       </c>
-      <c r="G126" s="21"/>
+      <c r="G126" s="25">
+        <v>1903</v>
+      </c>
       <c r="H126" s="21"/>
       <c r="I126" s="21"/>
-      <c r="J126" s="26"/>
+      <c r="J126" s="25"/>
       <c r="K126" s="21"/>
-      <c r="L126" s="26"/>
-      <c r="M126" s="27"/>
+      <c r="L126" s="25"/>
+      <c r="M126" s="26"/>
     </row>
     <row r="127" spans="1:13" s="1" customFormat="1">
       <c r="A127" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B127" s="29" t="s">
+      <c r="B127" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C127" s="27">
+      <c r="C127" s="26">
         <v>623</v>
       </c>
-      <c r="D127" s="27">
+      <c r="D127" s="26">
         <v>1247</v>
       </c>
-      <c r="E127" s="27">
+      <c r="E127" s="26">
         <v>1870</v>
       </c>
-      <c r="F127" s="27">
+      <c r="F127" s="26">
         <v>2587</v>
       </c>
-      <c r="G127" s="27"/>
-[...5 lines deleted...]
-      <c r="M127" s="27"/>
+      <c r="G127" s="25">
+        <v>3304</v>
+      </c>
+      <c r="H127" s="26"/>
+      <c r="I127" s="26"/>
+      <c r="J127" s="25"/>
+      <c r="K127" s="26"/>
+      <c r="L127" s="25"/>
+      <c r="M127" s="26"/>
     </row>
     <row r="128" spans="1:13" s="1" customFormat="1">
       <c r="A128" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B128" s="29" t="s">
+      <c r="B128" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C128" s="29" t="s">
+      <c r="C128" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D128" s="29" t="s">
+      <c r="D128" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E128" s="27">
+      <c r="E128" s="26">
         <v>1447</v>
       </c>
-      <c r="F128" s="27">
+      <c r="F128" s="26">
         <v>5448</v>
       </c>
-      <c r="G128" s="27"/>
-[...5 lines deleted...]
-      <c r="M128" s="27"/>
+      <c r="G128" s="25">
+        <v>8767</v>
+      </c>
+      <c r="H128" s="26"/>
+      <c r="I128" s="26"/>
+      <c r="J128" s="25"/>
+      <c r="K128" s="26"/>
+      <c r="L128" s="25"/>
+      <c r="M128" s="26"/>
     </row>
     <row r="129" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A129" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B129" s="27">
+      <c r="B129" s="26">
         <v>4218</v>
       </c>
-      <c r="C129" s="27">
+      <c r="C129" s="26">
         <v>11223</v>
       </c>
-      <c r="D129" s="27">
+      <c r="D129" s="26">
         <v>17833</v>
       </c>
-      <c r="E129" s="27">
+      <c r="E129" s="26">
         <v>27167</v>
       </c>
-      <c r="F129" s="27">
+      <c r="F129" s="26">
         <v>35902</v>
       </c>
-      <c r="G129" s="21"/>
+      <c r="G129" s="25">
+        <v>45626</v>
+      </c>
       <c r="H129" s="21"/>
       <c r="I129" s="21"/>
-      <c r="J129" s="26"/>
+      <c r="J129" s="25"/>
       <c r="K129" s="21"/>
-      <c r="L129" s="26"/>
-      <c r="M129" s="27"/>
+      <c r="L129" s="25"/>
+      <c r="M129" s="26"/>
     </row>
     <row r="130" spans="1:13" s="1" customFormat="1">
       <c r="A130" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B130" s="27">
+      <c r="B130" s="26">
         <v>4216</v>
       </c>
-      <c r="C130" s="27">
+      <c r="C130" s="26">
         <v>11219</v>
       </c>
-      <c r="D130" s="27">
+      <c r="D130" s="26">
         <v>17827</v>
       </c>
-      <c r="E130" s="27">
+      <c r="E130" s="26">
         <v>27158</v>
       </c>
-      <c r="F130" s="27">
+      <c r="F130" s="26">
         <v>35890</v>
       </c>
-      <c r="G130" s="21"/>
+      <c r="G130" s="25">
+        <v>45611</v>
+      </c>
       <c r="H130" s="21"/>
       <c r="I130" s="21"/>
-      <c r="J130" s="26"/>
+      <c r="J130" s="25"/>
       <c r="K130" s="21"/>
-      <c r="L130" s="26"/>
-      <c r="M130" s="27"/>
+      <c r="L130" s="25"/>
+      <c r="M130" s="26"/>
     </row>
     <row r="131" spans="1:13" s="1" customFormat="1">
       <c r="A131" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B131" s="29" t="s">
+      <c r="B131" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C131" s="27">
+      <c r="C131" s="26">
         <v>1</v>
       </c>
-      <c r="D131" s="27">
+      <c r="D131" s="26">
         <v>1</v>
       </c>
-      <c r="E131" s="27">
+      <c r="E131" s="26">
         <v>2</v>
       </c>
-      <c r="F131" s="27">
+      <c r="F131" s="26">
         <v>3</v>
       </c>
-      <c r="G131" s="27"/>
-[...5 lines deleted...]
-      <c r="M131" s="27"/>
+      <c r="G131" s="25">
+        <v>5</v>
+      </c>
+      <c r="H131" s="26"/>
+      <c r="I131" s="26"/>
+      <c r="J131" s="25"/>
+      <c r="K131" s="26"/>
+      <c r="L131" s="25"/>
+      <c r="M131" s="26"/>
     </row>
     <row r="132" spans="1:13" s="1" customFormat="1">
       <c r="A132" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B132" s="27">
+      <c r="B132" s="26">
         <v>2</v>
       </c>
-      <c r="C132" s="27">
+      <c r="C132" s="26">
         <v>3</v>
       </c>
-      <c r="D132" s="27">
+      <c r="D132" s="26">
         <v>5</v>
       </c>
-      <c r="E132" s="27">
+      <c r="E132" s="26">
         <v>7</v>
       </c>
-      <c r="F132" s="27">
+      <c r="F132" s="26">
         <v>8</v>
       </c>
-      <c r="G132" s="21"/>
+      <c r="G132" s="25">
+        <v>10</v>
+      </c>
       <c r="H132" s="21"/>
       <c r="I132" s="21"/>
-      <c r="J132" s="26"/>
+      <c r="J132" s="25"/>
       <c r="K132" s="21"/>
-      <c r="L132" s="26"/>
-      <c r="M132" s="27"/>
+      <c r="L132" s="25"/>
+      <c r="M132" s="26"/>
     </row>
     <row r="133" spans="1:13" s="1" customFormat="1">
       <c r="A133" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B133" s="27">
+      <c r="B133" s="26">
         <v>12758</v>
       </c>
-      <c r="C133" s="27">
+      <c r="C133" s="26">
         <v>82705</v>
       </c>
-      <c r="D133" s="27">
+      <c r="D133" s="26">
         <v>152737</v>
       </c>
-      <c r="E133" s="27">
+      <c r="E133" s="26">
         <v>223716</v>
       </c>
-      <c r="F133" s="27">
+      <c r="F133" s="26">
         <v>259177</v>
       </c>
-      <c r="G133" s="21"/>
+      <c r="G133" s="25">
+        <v>293247</v>
+      </c>
       <c r="H133" s="21"/>
       <c r="I133" s="21"/>
-      <c r="J133" s="26"/>
+      <c r="J133" s="25"/>
       <c r="K133" s="21"/>
-      <c r="L133" s="26"/>
-      <c r="M133" s="27"/>
+      <c r="L133" s="25"/>
+      <c r="M133" s="26"/>
     </row>
     <row r="134" spans="1:13" s="1" customFormat="1">
       <c r="A134" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B134" s="27">
+      <c r="B134" s="26">
         <v>4397</v>
       </c>
-      <c r="C134" s="27">
+      <c r="C134" s="26">
         <v>37236</v>
       </c>
-      <c r="D134" s="27">
+      <c r="D134" s="26">
         <v>70161</v>
       </c>
-      <c r="E134" s="27">
+      <c r="E134" s="26">
         <v>104033</v>
       </c>
-      <c r="F134" s="27">
+      <c r="F134" s="26">
         <v>130868</v>
       </c>
-      <c r="G134" s="21"/>
+      <c r="G134" s="25">
+        <v>156313</v>
+      </c>
       <c r="H134" s="21"/>
       <c r="I134" s="21"/>
-      <c r="J134" s="26"/>
+      <c r="J134" s="25"/>
       <c r="K134" s="21"/>
-      <c r="L134" s="26"/>
-      <c r="M134" s="27"/>
+      <c r="L134" s="25"/>
+      <c r="M134" s="26"/>
     </row>
     <row r="135" spans="1:13" s="1" customFormat="1">
       <c r="A135" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B135" s="27">
+      <c r="B135" s="26">
         <v>1909</v>
       </c>
-      <c r="C135" s="27">
+      <c r="C135" s="26">
         <v>3604</v>
       </c>
-      <c r="D135" s="27">
+      <c r="D135" s="26">
         <v>5300</v>
       </c>
-      <c r="E135" s="27">
+      <c r="E135" s="26">
         <v>6995</v>
       </c>
-      <c r="F135" s="27">
+      <c r="F135" s="26">
         <v>7864</v>
       </c>
-      <c r="G135" s="21"/>
+      <c r="G135" s="25">
+        <v>8733</v>
+      </c>
       <c r="H135" s="21"/>
       <c r="I135" s="21"/>
-      <c r="J135" s="26"/>
+      <c r="J135" s="25"/>
       <c r="K135" s="21"/>
-      <c r="L135" s="26"/>
-      <c r="M135" s="27"/>
+      <c r="L135" s="25"/>
+      <c r="M135" s="26"/>
     </row>
     <row r="136" spans="1:13" s="1" customFormat="1">
       <c r="A136" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B136" s="27"/>
-      <c r="C136" s="27">
+      <c r="B136" s="26"/>
+      <c r="C136" s="26">
         <v>16064</v>
       </c>
-      <c r="D136" s="27">
+      <c r="D136" s="26">
         <v>32128</v>
       </c>
-      <c r="E136" s="27">
+      <c r="E136" s="26">
         <v>48192</v>
       </c>
-      <c r="F136" s="27">
+      <c r="F136" s="26">
         <v>48192</v>
       </c>
-      <c r="G136" s="27"/>
-[...5 lines deleted...]
-      <c r="M136" s="27"/>
+      <c r="G136" s="25">
+        <v>48192</v>
+      </c>
+      <c r="H136" s="26"/>
+      <c r="I136" s="26"/>
+      <c r="J136" s="25"/>
+      <c r="K136" s="26"/>
+      <c r="L136" s="25"/>
+      <c r="M136" s="26"/>
     </row>
     <row r="137" spans="1:13" s="1" customFormat="1">
       <c r="A137" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B137" s="27">
+      <c r="B137" s="26">
         <v>1440</v>
       </c>
-      <c r="C137" s="27">
+      <c r="C137" s="26">
         <v>1955</v>
       </c>
-      <c r="D137" s="27">
+      <c r="D137" s="26">
         <v>2471</v>
       </c>
-      <c r="E137" s="27">
+      <c r="E137" s="26">
         <v>2986</v>
       </c>
-      <c r="F137" s="27">
+      <c r="F137" s="26">
         <v>3123</v>
       </c>
-      <c r="G137" s="21"/>
+      <c r="G137" s="25">
+        <v>3260</v>
+      </c>
       <c r="H137" s="21"/>
       <c r="I137" s="21"/>
-      <c r="J137" s="26"/>
+      <c r="J137" s="25"/>
       <c r="K137" s="21"/>
-      <c r="L137" s="26"/>
-      <c r="M137" s="27"/>
+      <c r="L137" s="25"/>
+      <c r="M137" s="26"/>
     </row>
     <row r="138" spans="1:13" s="1" customFormat="1">
       <c r="A138" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B138" s="27"/>
-      <c r="C138" s="27">
+      <c r="B138" s="26"/>
+      <c r="C138" s="26">
         <v>969</v>
       </c>
-      <c r="D138" s="27">
+      <c r="D138" s="26">
         <v>1939</v>
       </c>
-      <c r="E138" s="27">
+      <c r="E138" s="26">
         <v>2908</v>
       </c>
-      <c r="F138" s="27">
+      <c r="F138" s="26">
         <v>2975</v>
       </c>
-      <c r="G138" s="27"/>
-[...5 lines deleted...]
-      <c r="M138" s="27"/>
+      <c r="G138" s="25">
+        <v>3043</v>
+      </c>
+      <c r="H138" s="26"/>
+      <c r="I138" s="26"/>
+      <c r="J138" s="25"/>
+      <c r="K138" s="26"/>
+      <c r="L138" s="25"/>
+      <c r="M138" s="26"/>
     </row>
     <row r="139" spans="1:13" s="1" customFormat="1">
       <c r="A139" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B139" s="27"/>
-      <c r="C139" s="27">
+      <c r="B139" s="26"/>
+      <c r="C139" s="26">
         <v>2145</v>
       </c>
-      <c r="D139" s="27">
+      <c r="D139" s="26">
         <v>4290</v>
       </c>
-      <c r="E139" s="27">
+      <c r="E139" s="26">
         <v>6435</v>
       </c>
-      <c r="F139" s="27">
+      <c r="F139" s="26">
         <v>7130</v>
       </c>
-      <c r="G139" s="27"/>
-[...5 lines deleted...]
-      <c r="M139" s="27"/>
+      <c r="G139" s="25">
+        <v>7825</v>
+      </c>
+      <c r="H139" s="26"/>
+      <c r="I139" s="26"/>
+      <c r="J139" s="25"/>
+      <c r="K139" s="26"/>
+      <c r="L139" s="25"/>
+      <c r="M139" s="26"/>
     </row>
     <row r="140" spans="1:13" s="1" customFormat="1">
       <c r="A140" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B140" s="27">
+      <c r="B140" s="26">
         <v>192</v>
       </c>
-      <c r="C140" s="27">
+      <c r="C140" s="26">
         <v>1168</v>
       </c>
-      <c r="D140" s="27">
+      <c r="D140" s="26">
         <v>2144</v>
       </c>
-      <c r="E140" s="27">
+      <c r="E140" s="26">
         <v>3120</v>
       </c>
-      <c r="F140" s="27">
+      <c r="F140" s="26">
         <v>3120</v>
       </c>
-      <c r="G140" s="21"/>
+      <c r="G140" s="25">
+        <v>3120</v>
+      </c>
       <c r="H140" s="21"/>
       <c r="I140" s="21"/>
-      <c r="J140" s="26"/>
+      <c r="J140" s="25"/>
       <c r="K140" s="21"/>
-      <c r="L140" s="26"/>
-      <c r="M140" s="27"/>
+      <c r="L140" s="25"/>
+      <c r="M140" s="26"/>
     </row>
     <row r="141" spans="1:13" s="1" customFormat="1">
       <c r="A141" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B141" s="27"/>
-      <c r="C141" s="27">
+      <c r="B141" s="26"/>
+      <c r="C141" s="26">
         <v>1694</v>
       </c>
-      <c r="D141" s="27">
+      <c r="D141" s="26">
         <v>3387</v>
       </c>
-      <c r="E141" s="27">
+      <c r="E141" s="26">
         <v>5081</v>
       </c>
-      <c r="F141" s="27">
+      <c r="F141" s="26">
         <v>5120</v>
       </c>
-      <c r="G141" s="27"/>
-[...5 lines deleted...]
-      <c r="M141" s="27"/>
+      <c r="G141" s="25">
+        <v>5158</v>
+      </c>
+      <c r="H141" s="26"/>
+      <c r="I141" s="26"/>
+      <c r="J141" s="25"/>
+      <c r="K141" s="26"/>
+      <c r="L141" s="25"/>
+      <c r="M141" s="26"/>
     </row>
     <row r="142" spans="1:13" s="1" customFormat="1">
       <c r="A142" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B142" s="27">
+      <c r="B142" s="26">
         <v>4821</v>
       </c>
-      <c r="C142" s="27">
+      <c r="C142" s="26">
         <v>17869</v>
       </c>
-      <c r="D142" s="27">
+      <c r="D142" s="26">
         <v>30918</v>
       </c>
-      <c r="E142" s="27">
+      <c r="E142" s="26">
         <v>43967</v>
       </c>
-      <c r="F142" s="27">
+      <c r="F142" s="26">
         <v>50786</v>
       </c>
-      <c r="G142" s="21"/>
+      <c r="G142" s="25">
+        <v>57604</v>
+      </c>
       <c r="H142" s="21"/>
       <c r="I142" s="21"/>
-      <c r="J142" s="26"/>
+      <c r="J142" s="25"/>
       <c r="K142" s="21"/>
-      <c r="L142" s="26"/>
-      <c r="M142" s="27"/>
+      <c r="L142" s="25"/>
+      <c r="M142" s="26"/>
     </row>
     <row r="143" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A143" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="B143" s="27">
+      <c r="B143" s="26">
         <v>1</v>
       </c>
-      <c r="C143" s="27">
+      <c r="C143" s="26">
         <v>2</v>
       </c>
-      <c r="D143" s="27">
+      <c r="D143" s="26">
         <v>4</v>
       </c>
-      <c r="E143" s="27">
+      <c r="E143" s="26">
         <v>7</v>
       </c>
-      <c r="F143" s="26">
+      <c r="F143" s="25">
         <v>9</v>
       </c>
-      <c r="G143" s="27"/>
-[...5 lines deleted...]
-      <c r="M143" s="27"/>
+      <c r="G143" s="25">
+        <v>12</v>
+      </c>
+      <c r="H143" s="26"/>
+      <c r="I143" s="26"/>
+      <c r="J143" s="25"/>
+      <c r="K143" s="26"/>
+      <c r="L143" s="25"/>
+      <c r="M143" s="26"/>
     </row>
     <row r="144" spans="1:13" s="1" customFormat="1">
       <c r="A144" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B144" s="27">
+      <c r="B144" s="26">
         <v>1</v>
       </c>
-      <c r="C144" s="27">
+      <c r="C144" s="26">
         <v>2</v>
       </c>
-      <c r="D144" s="27">
+      <c r="D144" s="26">
         <v>4</v>
       </c>
-      <c r="E144" s="27">
+      <c r="E144" s="26">
         <v>7</v>
       </c>
-      <c r="F144" s="26">
+      <c r="F144" s="25">
         <v>9</v>
       </c>
-      <c r="G144" s="27"/>
-[...5 lines deleted...]
-      <c r="M144" s="27"/>
+      <c r="G144" s="25">
+        <v>12</v>
+      </c>
+      <c r="H144" s="26"/>
+      <c r="I144" s="26"/>
+      <c r="J144" s="25"/>
+      <c r="K144" s="26"/>
+      <c r="L144" s="25"/>
+      <c r="M144" s="26"/>
     </row>
     <row r="145" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A145" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="B145" s="27">
+      <c r="B145" s="26">
         <v>10</v>
       </c>
-      <c r="C145" s="27">
+      <c r="C145" s="26">
         <v>16</v>
       </c>
-      <c r="D145" s="27">
+      <c r="D145" s="26">
         <v>27</v>
       </c>
-      <c r="E145" s="27">
+      <c r="E145" s="26">
         <v>56</v>
       </c>
-      <c r="F145" s="26">
+      <c r="F145" s="25">
         <v>73</v>
       </c>
-      <c r="G145" s="27"/>
-[...5 lines deleted...]
-      <c r="M145" s="27"/>
+      <c r="G145" s="25">
+        <v>97</v>
+      </c>
+      <c r="H145" s="26"/>
+      <c r="I145" s="26"/>
+      <c r="J145" s="25"/>
+      <c r="K145" s="26"/>
+      <c r="L145" s="25"/>
+      <c r="M145" s="26"/>
     </row>
     <row r="146" spans="1:13" s="1" customFormat="1">
       <c r="A146" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B146" s="27">
+      <c r="B146" s="26">
         <v>10</v>
       </c>
-      <c r="C146" s="27">
+      <c r="C146" s="26">
         <v>16</v>
       </c>
-      <c r="D146" s="27">
+      <c r="D146" s="26">
         <v>27</v>
       </c>
-      <c r="E146" s="27">
+      <c r="E146" s="26">
         <v>56</v>
       </c>
-      <c r="F146" s="26">
+      <c r="F146" s="25">
         <v>73</v>
       </c>
-      <c r="G146" s="27"/>
-[...5 lines deleted...]
-      <c r="M146" s="27"/>
+      <c r="G146" s="25">
+        <v>97</v>
+      </c>
+      <c r="H146" s="26"/>
+      <c r="I146" s="26"/>
+      <c r="J146" s="25"/>
+      <c r="K146" s="26"/>
+      <c r="L146" s="25"/>
+      <c r="M146" s="26"/>
     </row>
     <row r="147" spans="1:13" s="1" customFormat="1" ht="79.5">
       <c r="A147" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B147" s="27">
+      <c r="B147" s="26">
         <v>205</v>
       </c>
-      <c r="C147" s="27">
+      <c r="C147" s="26">
         <v>410</v>
       </c>
-      <c r="D147" s="27">
+      <c r="D147" s="26">
         <v>615</v>
       </c>
-      <c r="E147" s="27">
+      <c r="E147" s="26">
         <v>820</v>
       </c>
-      <c r="F147" s="26">
+      <c r="F147" s="25">
         <v>1025</v>
       </c>
-      <c r="G147" s="21"/>
+      <c r="G147" s="25">
+        <v>1230</v>
+      </c>
       <c r="H147" s="21"/>
       <c r="I147" s="21"/>
-      <c r="J147" s="26"/>
+      <c r="J147" s="25"/>
       <c r="K147" s="21"/>
-      <c r="L147" s="26"/>
-      <c r="M147" s="27"/>
+      <c r="L147" s="25"/>
+      <c r="M147" s="26"/>
     </row>
     <row r="148" spans="1:13" s="1" customFormat="1">
       <c r="A148" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B148" s="27">
+      <c r="B148" s="26">
         <v>205</v>
       </c>
-      <c r="C148" s="27">
+      <c r="C148" s="26">
         <v>410</v>
       </c>
-      <c r="D148" s="27">
+      <c r="D148" s="26">
         <v>615</v>
       </c>
-      <c r="E148" s="27">
+      <c r="E148" s="26">
         <v>820</v>
       </c>
-      <c r="F148" s="24">
+      <c r="F148" s="23">
         <v>1025</v>
       </c>
-      <c r="G148" s="21"/>
+      <c r="G148" s="23">
+        <v>1230</v>
+      </c>
       <c r="H148" s="21"/>
-      <c r="I148" s="24"/>
-      <c r="J148" s="24"/>
+      <c r="I148" s="23"/>
+      <c r="J148" s="23"/>
       <c r="K148" s="21"/>
-      <c r="L148" s="24"/>
-      <c r="M148" s="27"/>
+      <c r="L148" s="23"/>
+      <c r="M148" s="26"/>
     </row>
     <row r="149" spans="1:13" ht="12.75" customHeight="1">
       <c r="A149" s="3"/>
       <c r="B149" s="19"/>
       <c r="C149" s="19"/>
       <c r="D149" s="19"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="21"/>
       <c r="J149" s="3"/>
       <c r="K149" s="3"/>
       <c r="L149" s="3"/>
       <c r="M149" s="3"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9"/>
       <c r="D150" s="8"/>
       <c r="E150" s="8"/>
       <c r="F150" s="8"/>
@@ -4763,65 +5047,65 @@
       <c r="H150" s="11"/>
       <c r="I150" s="11"/>
       <c r="J150" s="10"/>
       <c r="K150" s="11"/>
       <c r="L150" s="10"/>
       <c r="M150" s="10"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="10"/>
       <c r="D151" s="10"/>
       <c r="E151" s="10"/>
       <c r="F151" s="10"/>
       <c r="G151" s="10"/>
       <c r="H151" s="11"/>
       <c r="I151" s="11"/>
       <c r="J151" s="10"/>
       <c r="K151" s="11"/>
       <c r="L151" s="10"/>
       <c r="M151" s="10"/>
     </row>
     <row r="152" spans="1:13" ht="34.5" customHeight="1">
-      <c r="A152" s="31" t="s">
+      <c r="A152" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B152" s="31"/>
-[...10 lines deleted...]
-      <c r="M152" s="32"/>
+      <c r="B152" s="30"/>
+      <c r="C152" s="30"/>
+      <c r="D152" s="30"/>
+      <c r="E152" s="30"/>
+      <c r="F152" s="30"/>
+      <c r="G152" s="30"/>
+      <c r="H152" s="30"/>
+      <c r="I152" s="31"/>
+      <c r="J152" s="31"/>
+      <c r="K152" s="31"/>
+      <c r="L152" s="31"/>
+      <c r="M152" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A152:M152"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>