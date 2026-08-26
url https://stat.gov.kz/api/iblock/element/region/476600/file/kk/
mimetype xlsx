--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\динамика июль\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="63">
   <si>
     <t>г.а. Талдыкорган</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -369,51 +369,51 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -447,61 +447,64 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -747,94 +750,94 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M152"/>
+  <dimension ref="A1:M155"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+    <sheetView tabSelected="1" topLeftCell="A103" workbookViewId="0">
+      <selection activeCell="J113" sqref="J113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="4" width="15" style="20" customWidth="1"/>
     <col min="5" max="13" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1">
-      <c r="A1" s="29"/>
-[...11 lines deleted...]
-      <c r="M1" s="29"/>
+      <c r="A1" s="31"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="29"/>
-[...10 lines deleted...]
-      <c r="M2" s="29"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="47.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
@@ -850,4268 +853,4637 @@
         <v>11</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="26">
         <v>32</v>
       </c>
       <c r="C5" s="26">
         <v>246</v>
       </c>
       <c r="D5" s="26">
         <v>460</v>
       </c>
       <c r="E5" s="26">
         <v>674</v>
       </c>
       <c r="F5" s="26">
         <v>827</v>
       </c>
-      <c r="G5" s="32">
+      <c r="G5" s="29">
         <v>980</v>
       </c>
-      <c r="H5" s="21"/>
+      <c r="H5" s="26">
+        <v>1130</v>
+      </c>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="26">
         <v>53</v>
       </c>
       <c r="D6" s="26">
         <v>106</v>
       </c>
       <c r="E6" s="26">
         <v>159</v>
       </c>
       <c r="F6" s="26">
         <v>236</v>
       </c>
       <c r="G6" s="25">
         <v>313</v>
       </c>
-      <c r="H6" s="26"/>
+      <c r="H6" s="26">
+        <v>390</v>
+      </c>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="26">
         <v>21</v>
       </c>
       <c r="C7" s="26">
         <v>170</v>
       </c>
       <c r="D7" s="26">
         <v>318</v>
       </c>
       <c r="E7" s="26">
         <v>466</v>
       </c>
       <c r="F7" s="26">
         <v>532</v>
       </c>
       <c r="G7" s="25">
         <v>598</v>
       </c>
-      <c r="H7" s="21"/>
+      <c r="H7" s="26">
+        <v>664</v>
+      </c>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="26">
         <v>10</v>
       </c>
       <c r="C8" s="26">
         <v>23</v>
       </c>
       <c r="D8" s="26">
         <v>36</v>
       </c>
       <c r="E8" s="26">
         <v>49</v>
       </c>
       <c r="F8" s="26">
         <v>59</v>
       </c>
       <c r="G8" s="25">
         <v>68</v>
       </c>
-      <c r="H8" s="21"/>
+      <c r="H8" s="26">
+        <v>75</v>
+      </c>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="34.5">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="26">
         <v>914</v>
       </c>
       <c r="C9" s="26">
         <v>2292</v>
       </c>
       <c r="D9" s="26">
         <v>3716</v>
       </c>
       <c r="E9" s="26">
         <v>4801</v>
       </c>
       <c r="F9" s="26">
         <v>7396</v>
       </c>
       <c r="G9" s="25">
         <v>9947</v>
       </c>
-      <c r="H9" s="21"/>
+      <c r="H9" s="26">
+        <v>12204</v>
+      </c>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="26">
         <v>37</v>
       </c>
       <c r="C10" s="26">
         <v>198</v>
       </c>
       <c r="D10" s="26">
         <v>474</v>
       </c>
       <c r="E10" s="26">
         <v>677</v>
       </c>
       <c r="F10" s="26">
         <v>2380</v>
       </c>
       <c r="G10" s="25">
         <v>4214</v>
       </c>
-      <c r="H10" s="21"/>
+      <c r="H10" s="26">
+        <v>6024</v>
+      </c>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="26"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="26">
         <v>876</v>
       </c>
       <c r="C11" s="26">
         <v>1952</v>
       </c>
       <c r="D11" s="26">
         <v>2959</v>
       </c>
       <c r="E11" s="26">
         <v>3700</v>
       </c>
       <c r="F11" s="26">
         <v>4520</v>
       </c>
       <c r="G11" s="25">
         <v>5164</v>
       </c>
-      <c r="H11" s="26"/>
+      <c r="H11" s="26">
+        <v>5538</v>
+      </c>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="26">
         <v>17</v>
       </c>
       <c r="D12" s="26">
         <v>33</v>
       </c>
       <c r="E12" s="26">
         <v>50</v>
       </c>
       <c r="F12" s="26">
         <v>122</v>
       </c>
       <c r="G12" s="25">
         <v>193</v>
       </c>
-      <c r="H12" s="21"/>
+      <c r="H12" s="26">
+        <v>265</v>
+      </c>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="26">
         <v>1</v>
       </c>
       <c r="C13" s="26">
         <v>125</v>
       </c>
       <c r="D13" s="26">
         <v>249</v>
       </c>
       <c r="E13" s="26">
         <v>373</v>
       </c>
       <c r="F13" s="26">
         <v>375</v>
       </c>
       <c r="G13" s="25">
         <v>376</v>
       </c>
-      <c r="H13" s="21"/>
+      <c r="H13" s="26">
+        <v>377</v>
+      </c>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A14" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26">
         <v>29</v>
       </c>
       <c r="C14" s="26">
         <v>188</v>
       </c>
       <c r="D14" s="26">
         <v>346</v>
       </c>
       <c r="E14" s="26">
         <v>505</v>
       </c>
       <c r="F14" s="26">
         <v>579</v>
       </c>
       <c r="G14" s="25">
         <v>652</v>
       </c>
-      <c r="H14" s="21"/>
+      <c r="H14" s="26">
+        <v>725</v>
+      </c>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="26">
         <v>1</v>
       </c>
       <c r="D15" s="26">
         <v>1</v>
       </c>
       <c r="E15" s="26">
         <v>2</v>
       </c>
       <c r="F15" s="26">
         <v>2</v>
       </c>
       <c r="G15" s="25">
         <v>3</v>
       </c>
-      <c r="H15" s="26"/>
+      <c r="H15" s="26">
+        <v>3</v>
+      </c>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="26">
         <v>21</v>
       </c>
       <c r="C16" s="26">
         <v>170</v>
       </c>
       <c r="D16" s="26">
         <v>318</v>
       </c>
       <c r="E16" s="26">
         <v>466</v>
       </c>
       <c r="F16" s="26">
         <v>532</v>
       </c>
       <c r="G16" s="25">
         <v>598</v>
       </c>
-      <c r="H16" s="21"/>
+      <c r="H16" s="26">
+        <v>664</v>
+      </c>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="26">
         <v>7</v>
       </c>
       <c r="C17" s="26">
         <v>17</v>
       </c>
       <c r="D17" s="26">
         <v>27</v>
       </c>
       <c r="E17" s="26">
         <v>37</v>
       </c>
       <c r="F17" s="26">
         <v>44</v>
       </c>
       <c r="G17" s="25">
         <v>51</v>
       </c>
-      <c r="H17" s="21"/>
+      <c r="H17" s="26">
+        <v>58</v>
+      </c>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="26">
         <v>3</v>
       </c>
       <c r="C18" s="26">
         <v>58</v>
       </c>
       <c r="D18" s="26">
         <v>113</v>
       </c>
       <c r="E18" s="26">
         <v>169</v>
       </c>
       <c r="F18" s="26">
         <v>248</v>
       </c>
       <c r="G18" s="25">
         <v>328</v>
       </c>
-      <c r="H18" s="21"/>
+      <c r="H18" s="26">
+        <v>405</v>
+      </c>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="26">
         <v>52</v>
       </c>
       <c r="D19" s="26">
         <v>105</v>
       </c>
       <c r="E19" s="26">
         <v>157</v>
       </c>
       <c r="F19" s="26">
         <v>234</v>
       </c>
       <c r="G19" s="25">
         <v>310</v>
       </c>
-      <c r="H19" s="26"/>
+      <c r="H19" s="26">
+        <v>387</v>
+      </c>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="26">
         <v>3</v>
       </c>
       <c r="C20" s="26">
         <v>6</v>
       </c>
       <c r="D20" s="26">
         <v>9</v>
       </c>
       <c r="E20" s="26">
         <v>12</v>
       </c>
       <c r="F20" s="26">
         <v>15</v>
       </c>
       <c r="G20" s="25">
         <v>18</v>
       </c>
-      <c r="H20" s="21"/>
+      <c r="H20" s="26">
+        <v>18</v>
+      </c>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="57">
       <c r="A21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="26">
         <v>1</v>
       </c>
       <c r="C21" s="26">
         <v>3</v>
       </c>
       <c r="D21" s="26">
         <v>5</v>
       </c>
       <c r="E21" s="26">
         <v>7</v>
       </c>
       <c r="F21" s="26">
         <v>8</v>
       </c>
       <c r="G21" s="25">
         <v>9</v>
       </c>
-      <c r="H21" s="21"/>
+      <c r="H21" s="26">
+        <v>13</v>
+      </c>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="14" t="s">
-        <v>52</v>
-[...23 lines deleted...]
-      <c r="L22" s="21"/>
+        <v>46</v>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="26">
+        <v>3</v>
+      </c>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="14" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B23" s="26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C23" s="26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D23" s="26">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E23" s="26">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F23" s="26">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G23" s="25">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H23" s="21"/>
+        <v>6</v>
+      </c>
+      <c r="H23" s="26">
+        <v>7</v>
+      </c>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24" s="26">
         <v>0</v>
       </c>
       <c r="C24" s="26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D24" s="26">
         <v>1</v>
       </c>
       <c r="E24" s="26">
         <v>1</v>
       </c>
       <c r="F24" s="26">
         <v>1</v>
       </c>
       <c r="G24" s="25">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H24" s="21"/>
+        <v>1</v>
+      </c>
+      <c r="H24" s="26">
+        <v>1</v>
+      </c>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="26"/>
     </row>
-    <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="25" spans="1:13" s="1" customFormat="1">
+      <c r="A25" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="B25" s="26">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C25" s="26">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D25" s="26">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="E25" s="26">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F25" s="26">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="G25" s="25">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H25" s="21"/>
+        <v>2</v>
+      </c>
+      <c r="H25" s="26">
+        <v>2</v>
+      </c>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="26"/>
     </row>
-    <row r="26" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="26" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A26" s="4" t="s">
+        <v>18</v>
       </c>
       <c r="B26" s="26">
         <v>7</v>
       </c>
       <c r="C26" s="26">
         <v>9</v>
       </c>
       <c r="D26" s="26">
         <v>12</v>
       </c>
       <c r="E26" s="26">
         <v>15</v>
       </c>
       <c r="F26" s="26">
         <v>22</v>
       </c>
       <c r="G26" s="25">
         <v>29</v>
       </c>
-      <c r="H26" s="21"/>
+      <c r="H26" s="26">
+        <v>37</v>
+      </c>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="21"/>
       <c r="M26" s="26"/>
     </row>
-    <row r="27" spans="1:13" s="1" customFormat="1" ht="23.25">
-      <c r="A27" s="4" t="s">
+    <row r="27" spans="1:13" s="1" customFormat="1">
+      <c r="A27" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="26">
+        <v>7</v>
+      </c>
+      <c r="C27" s="26">
+        <v>9</v>
+      </c>
+      <c r="D27" s="26">
+        <v>12</v>
+      </c>
+      <c r="E27" s="26">
+        <v>15</v>
+      </c>
+      <c r="F27" s="26">
+        <v>22</v>
+      </c>
+      <c r="G27" s="25">
+        <v>29</v>
+      </c>
+      <c r="H27" s="26">
+        <v>37</v>
+      </c>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="26"/>
+    </row>
+    <row r="28" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A28" s="4" t="s">
         <v>19</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="B28" s="27">
         <v>9.3000000000000007</v>
       </c>
       <c r="C28" s="27">
         <v>10</v>
       </c>
       <c r="D28" s="27">
         <v>10.6</v>
       </c>
       <c r="E28" s="27">
         <v>11.3</v>
       </c>
       <c r="F28" s="27">
         <v>11.3</v>
       </c>
       <c r="G28" s="24">
         <v>11.3</v>
       </c>
-      <c r="H28" s="22"/>
+      <c r="H28" s="27">
+        <v>11.3</v>
+      </c>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="27"/>
     </row>
-    <row r="29" spans="1:13" s="1" customFormat="1" ht="23.25">
-      <c r="A29" s="4" t="s">
+    <row r="29" spans="1:13" s="1" customFormat="1">
+      <c r="A29" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="27">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C29" s="27">
+        <v>10</v>
+      </c>
+      <c r="D29" s="27">
+        <v>10.6</v>
+      </c>
+      <c r="E29" s="27">
+        <v>11.3</v>
+      </c>
+      <c r="F29" s="27">
+        <v>11.3</v>
+      </c>
+      <c r="G29" s="24">
+        <v>11.3</v>
+      </c>
+      <c r="H29" s="27">
+        <v>11.3</v>
+      </c>
+      <c r="I29" s="22"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="22"/>
+      <c r="L29" s="22"/>
+      <c r="M29" s="27"/>
+    </row>
+    <row r="30" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A30" s="4" t="s">
         <v>20</v>
-      </c>
-[...27 lines deleted...]
-        <v>46</v>
       </c>
       <c r="B30" s="26">
         <v>1</v>
       </c>
       <c r="C30" s="26">
-        <v>1</v>
+        <v>125</v>
       </c>
       <c r="D30" s="26">
-        <v>2</v>
+        <v>250</v>
       </c>
       <c r="E30" s="26">
-        <v>2</v>
+        <v>375</v>
       </c>
       <c r="F30" s="26">
-        <v>1460</v>
+        <v>1905</v>
       </c>
       <c r="G30" s="25">
-        <v>2918</v>
-[...1 lines deleted...]
-      <c r="H30" s="21"/>
+        <v>3436</v>
+      </c>
+      <c r="H30" s="26">
+        <v>4968</v>
+      </c>
       <c r="I30" s="21"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="14" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B31" s="26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C31" s="26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D31" s="26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E31" s="26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F31" s="26">
-        <v>0</v>
+        <v>1460</v>
       </c>
       <c r="G31" s="25">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H31" s="21"/>
+        <v>2918</v>
+      </c>
+      <c r="H31" s="26">
+        <v>4376</v>
+      </c>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="26"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="14" t="s">
-        <v>55</v>
-[...11 lines deleted...]
-        <v>61</v>
+        <v>54</v>
+      </c>
+      <c r="B32" s="26">
+        <v>0</v>
+      </c>
+      <c r="C32" s="26">
+        <v>0</v>
+      </c>
+      <c r="D32" s="26">
+        <v>0</v>
+      </c>
+      <c r="E32" s="26">
+        <v>0</v>
       </c>
       <c r="F32" s="26">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="G32" s="25">
-        <v>143</v>
-[...5 lines deleted...]
-      <c r="L32" s="26"/>
+        <v>1</v>
+      </c>
+      <c r="H32" s="26">
+        <v>1</v>
+      </c>
+      <c r="I32" s="21"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
       <c r="M32" s="26"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="14" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-        <v>372</v>
+        <v>55</v>
+      </c>
+      <c r="B33" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E33" s="28" t="s">
+        <v>61</v>
       </c>
       <c r="F33" s="26">
-        <v>373</v>
+        <v>72</v>
       </c>
       <c r="G33" s="25">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="H33" s="26"/>
+        <v>143</v>
+      </c>
+      <c r="H33" s="26">
+        <v>215</v>
+      </c>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
     </row>
-    <row r="34" spans="1:13" s="1" customFormat="1" ht="57">
-      <c r="A34" s="4" t="s">
+    <row r="34" spans="1:13" s="1" customFormat="1">
+      <c r="A34" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26">
+        <v>124</v>
+      </c>
+      <c r="D34" s="26">
+        <v>248</v>
+      </c>
+      <c r="E34" s="26">
+        <v>372</v>
+      </c>
+      <c r="F34" s="26">
+        <v>373</v>
+      </c>
+      <c r="G34" s="25">
+        <v>375</v>
+      </c>
+      <c r="H34" s="26">
+        <v>376</v>
+      </c>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+    </row>
+    <row r="35" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A35" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="26">
+      <c r="B35" s="26">
         <v>4</v>
       </c>
-      <c r="C34" s="26">
+      <c r="C35" s="26">
         <v>7</v>
       </c>
-      <c r="D34" s="26">
+      <c r="D35" s="26">
         <v>9</v>
       </c>
-      <c r="E34" s="26">
+      <c r="E35" s="26">
         <v>12</v>
       </c>
-      <c r="F34" s="26">
+      <c r="F35" s="26">
         <v>15</v>
       </c>
-      <c r="G34" s="25">
+      <c r="G35" s="25">
         <v>17</v>
       </c>
-      <c r="H34" s="21"/>
-[...28 lines deleted...]
-      <c r="H35" s="21"/>
+      <c r="H35" s="26">
+        <v>20</v>
+      </c>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="26"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="14" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B36" s="26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C36" s="26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D36" s="26">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E36" s="26">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F36" s="26">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G36" s="25">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H36" s="21"/>
+        <v>16</v>
+      </c>
+      <c r="H36" s="26">
+        <v>19</v>
+      </c>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="26"/>
     </row>
-    <row r="37" spans="1:13" s="1" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="37" spans="1:13" s="1" customFormat="1">
+      <c r="A37" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="B37" s="26">
-        <v>1417</v>
+        <v>1</v>
       </c>
       <c r="C37" s="26">
-        <v>3350</v>
+        <v>1</v>
       </c>
       <c r="D37" s="26">
-        <v>5223</v>
+        <v>1</v>
       </c>
       <c r="E37" s="26">
-        <v>7726</v>
+        <v>1</v>
       </c>
       <c r="F37" s="26">
-        <v>10545</v>
+        <v>1</v>
       </c>
       <c r="G37" s="25">
-        <v>13453</v>
-[...1 lines deleted...]
-      <c r="H37" s="21"/>
+        <v>1</v>
+      </c>
+      <c r="H37" s="26">
+        <v>1</v>
+      </c>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="26"/>
     </row>
-    <row r="38" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="38" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A38" s="4" t="s">
+        <v>22</v>
       </c>
       <c r="B38" s="26">
-        <v>988</v>
+        <v>1417</v>
       </c>
       <c r="C38" s="26">
-        <v>2399</v>
+        <v>3350</v>
       </c>
       <c r="D38" s="26">
-        <v>3751</v>
+        <v>5223</v>
       </c>
       <c r="E38" s="26">
-        <v>5714</v>
+        <v>7726</v>
       </c>
       <c r="F38" s="26">
-        <v>7787</v>
+        <v>10545</v>
       </c>
       <c r="G38" s="25">
-        <v>9970</v>
-[...1 lines deleted...]
-      <c r="H38" s="21"/>
+        <v>13453</v>
+      </c>
+      <c r="H38" s="26">
+        <v>16284</v>
+      </c>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B39" s="26">
-        <v>61</v>
+        <v>988</v>
       </c>
       <c r="C39" s="26">
-        <v>156</v>
+        <v>2399</v>
       </c>
       <c r="D39" s="26">
-        <v>251</v>
+        <v>3751</v>
       </c>
       <c r="E39" s="26">
-        <v>345</v>
+        <v>5714</v>
       </c>
       <c r="F39" s="26">
-        <v>417</v>
+        <v>7787</v>
       </c>
       <c r="G39" s="25">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="H39" s="21"/>
+        <v>9970</v>
+      </c>
+      <c r="H39" s="26">
+        <v>12072</v>
+      </c>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="14" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B40" s="26">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="C40" s="26">
-        <v>333</v>
+        <v>156</v>
       </c>
       <c r="D40" s="26">
-        <v>513</v>
+        <v>251</v>
       </c>
       <c r="E40" s="26">
-        <v>693</v>
+        <v>345</v>
       </c>
       <c r="F40" s="26">
-        <v>859</v>
+        <v>417</v>
       </c>
       <c r="G40" s="25">
-        <v>1024</v>
-[...1 lines deleted...]
-      <c r="H40" s="21"/>
+        <v>488</v>
+      </c>
+      <c r="H40" s="26">
+        <v>559</v>
+      </c>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="26"/>
     </row>
     <row r="41" spans="1:13" s="1" customFormat="1">
       <c r="A41" s="14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B41" s="26">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="C41" s="26">
-        <v>0</v>
+        <v>333</v>
       </c>
       <c r="D41" s="26">
-        <v>0</v>
+        <v>513</v>
       </c>
       <c r="E41" s="26">
-        <v>0</v>
+        <v>693</v>
       </c>
       <c r="F41" s="26">
-        <v>0</v>
+        <v>859</v>
       </c>
       <c r="G41" s="25">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H41" s="21"/>
+        <v>1024</v>
+      </c>
+      <c r="H41" s="26">
+        <v>1189</v>
+      </c>
       <c r="I41" s="21"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="26"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="14" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B42" s="26">
         <v>0</v>
       </c>
       <c r="C42" s="26">
+        <v>0</v>
+      </c>
+      <c r="D42" s="26">
+        <v>0</v>
+      </c>
+      <c r="E42" s="26">
+        <v>0</v>
+      </c>
+      <c r="F42" s="26">
+        <v>0</v>
+      </c>
+      <c r="G42" s="25">
         <v>1</v>
       </c>
-      <c r="D42" s="26">
+      <c r="H42" s="26">
         <v>1</v>
       </c>
-      <c r="E42" s="26">
-[...8 lines deleted...]
-      <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="26"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B43" s="26">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="C43" s="26">
-        <v>318</v>
+        <v>1</v>
       </c>
       <c r="D43" s="26">
-        <v>491</v>
+        <v>1</v>
       </c>
       <c r="E43" s="26">
-        <v>683</v>
+        <v>1</v>
       </c>
       <c r="F43" s="26">
-        <v>853</v>
+        <v>271</v>
       </c>
       <c r="G43" s="25">
-        <v>1003</v>
-[...1 lines deleted...]
-      <c r="H43" s="21"/>
+        <v>540</v>
+      </c>
+      <c r="H43" s="26">
+        <v>810</v>
+      </c>
       <c r="I43" s="21"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44" s="26">
-        <v>1</v>
+        <v>145</v>
       </c>
       <c r="C44" s="26">
-        <v>1</v>
+        <v>318</v>
       </c>
       <c r="D44" s="26">
-        <v>2</v>
+        <v>491</v>
       </c>
       <c r="E44" s="26">
-        <v>2</v>
+        <v>683</v>
       </c>
       <c r="F44" s="26">
-        <v>3</v>
+        <v>853</v>
       </c>
       <c r="G44" s="25">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H44" s="21"/>
+        <v>1003</v>
+      </c>
+      <c r="H44" s="26">
+        <v>1154</v>
+      </c>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1">
       <c r="A45" s="14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B45" s="26">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C45" s="26">
-        <v>141</v>
+        <v>1</v>
       </c>
       <c r="D45" s="26">
-        <v>214</v>
+        <v>2</v>
       </c>
       <c r="E45" s="26">
-        <v>287</v>
+        <v>2</v>
       </c>
       <c r="F45" s="26">
-        <v>355</v>
+        <v>3</v>
       </c>
       <c r="G45" s="25">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="H45" s="21"/>
+        <v>4</v>
+      </c>
+      <c r="H45" s="26">
+        <v>6</v>
+      </c>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="26"/>
     </row>
-    <row r="46" spans="1:13" s="1" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="46" spans="1:13" s="1" customFormat="1">
+      <c r="A46" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="B46" s="26">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="C46" s="26">
-        <v>83</v>
+        <v>141</v>
       </c>
       <c r="D46" s="26">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="E46" s="26">
-        <v>180</v>
+        <v>287</v>
       </c>
       <c r="F46" s="26">
-        <v>263</v>
+        <v>355</v>
       </c>
       <c r="G46" s="25">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="H46" s="21"/>
+        <v>424</v>
+      </c>
+      <c r="H46" s="26">
+        <v>493</v>
+      </c>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="26"/>
     </row>
-    <row r="47" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="47" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A47" s="4" t="s">
+        <v>23</v>
       </c>
       <c r="B47" s="26">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="C47" s="26">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="D47" s="26">
-        <v>39</v>
+        <v>117</v>
       </c>
       <c r="E47" s="26">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="F47" s="26">
-        <v>117</v>
+        <v>263</v>
       </c>
       <c r="G47" s="25">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="H47" s="21"/>
+        <v>341</v>
+      </c>
+      <c r="H47" s="26">
+        <v>401</v>
+      </c>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="26"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B48" s="26">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C48" s="26">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D48" s="26">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E48" s="26">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="F48" s="26">
-        <v>46</v>
+        <v>117</v>
       </c>
       <c r="G48" s="25">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H48" s="21"/>
+        <v>158</v>
+      </c>
+      <c r="H48" s="26">
+        <v>191</v>
+      </c>
       <c r="I48" s="21"/>
       <c r="J48" s="21"/>
       <c r="K48" s="21"/>
       <c r="L48" s="21"/>
       <c r="M48" s="26"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="14" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B49" s="26">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C49" s="26">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D49" s="26">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E49" s="26">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F49" s="26">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G49" s="25">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H49" s="21"/>
+        <v>55</v>
+      </c>
+      <c r="H49" s="26">
+        <v>64</v>
+      </c>
       <c r="I49" s="21"/>
       <c r="J49" s="21"/>
       <c r="K49" s="21"/>
       <c r="L49" s="21"/>
       <c r="M49" s="26"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="14" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B50" s="26">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C50" s="26">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D50" s="26">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="E50" s="26">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F50" s="26">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G50" s="25">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="H50" s="21"/>
+        <v>35</v>
+      </c>
+      <c r="H50" s="26">
+        <v>35</v>
+      </c>
       <c r="I50" s="21"/>
       <c r="J50" s="21"/>
       <c r="K50" s="21"/>
       <c r="L50" s="21"/>
       <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B51" s="26">
+        <v>2</v>
+      </c>
+      <c r="C51" s="26">
+        <v>4</v>
+      </c>
+      <c r="D51" s="26">
         <v>6</v>
       </c>
-      <c r="C51" s="26">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="26">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F51" s="26">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G51" s="25">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="H51" s="21"/>
+        <v>17</v>
+      </c>
+      <c r="H51" s="26">
+        <v>19</v>
+      </c>
       <c r="I51" s="21"/>
       <c r="J51" s="21"/>
       <c r="K51" s="21"/>
       <c r="L51" s="21"/>
       <c r="M51" s="26"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B52" s="26">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C52" s="26">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="D52" s="26">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="E52" s="26">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="F52" s="26">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="G52" s="25">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="H52" s="21"/>
+        <v>70</v>
+      </c>
+      <c r="H52" s="26">
+        <v>85</v>
+      </c>
       <c r="I52" s="21"/>
       <c r="J52" s="21"/>
       <c r="K52" s="21"/>
       <c r="L52" s="21"/>
       <c r="M52" s="26"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
-      <c r="A53" s="4" t="s">
-        <v>24</v>
+      <c r="A53" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="B53" s="26">
-        <v>239</v>
+        <v>2</v>
       </c>
       <c r="C53" s="26">
-        <v>534</v>
+        <v>3</v>
       </c>
       <c r="D53" s="26">
-        <v>776</v>
+        <v>4</v>
       </c>
       <c r="E53" s="26">
-        <v>1030</v>
+        <v>5</v>
       </c>
       <c r="F53" s="26">
-        <v>1283</v>
+        <v>6</v>
       </c>
       <c r="G53" s="25">
-        <v>1510</v>
-[...1 lines deleted...]
-      <c r="H53" s="21"/>
+        <v>7</v>
+      </c>
+      <c r="H53" s="26">
+        <v>8</v>
+      </c>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="26"/>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1">
-      <c r="A54" s="14" t="s">
-        <v>46</v>
+      <c r="A54" s="4" t="s">
+        <v>24</v>
       </c>
       <c r="B54" s="26">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="C54" s="26">
-        <v>474</v>
+        <v>534</v>
       </c>
       <c r="D54" s="26">
-        <v>684</v>
+        <v>776</v>
       </c>
       <c r="E54" s="26">
-        <v>904</v>
+        <v>1030</v>
       </c>
       <c r="F54" s="26">
-        <v>1121</v>
+        <v>1283</v>
       </c>
       <c r="G54" s="25">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="H54" s="21"/>
+        <v>1510</v>
+      </c>
+      <c r="H54" s="26">
+        <v>1719</v>
+      </c>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="26"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1">
       <c r="A55" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B55" s="26">
-        <v>4</v>
+        <v>210</v>
       </c>
       <c r="C55" s="26">
-        <v>8</v>
+        <v>474</v>
       </c>
       <c r="D55" s="26">
-        <v>11</v>
+        <v>684</v>
       </c>
       <c r="E55" s="26">
-        <v>14</v>
+        <v>904</v>
       </c>
       <c r="F55" s="26">
-        <v>17</v>
+        <v>1121</v>
       </c>
       <c r="G55" s="25">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H55" s="21"/>
+        <v>1314</v>
+      </c>
+      <c r="H55" s="26">
+        <v>1492</v>
+      </c>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="26"/>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1">
       <c r="A56" s="14" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B56" s="26">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C56" s="26">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D56" s="26">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="E56" s="26">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F56" s="26">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G56" s="25">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H56" s="21"/>
+        <v>20</v>
+      </c>
+      <c r="H56" s="26">
+        <v>23</v>
+      </c>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="26"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1">
       <c r="A57" s="14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B57" s="26">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C57" s="26">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="D57" s="26">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="E57" s="26">
-        <v>64</v>
+        <v>4</v>
       </c>
       <c r="F57" s="26">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="G57" s="25">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H57" s="21"/>
+        <v>6</v>
+      </c>
+      <c r="H57" s="26">
+        <v>7</v>
+      </c>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="26"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1">
       <c r="A58" s="14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B58" s="26">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C58" s="26">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D58" s="26">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="E58" s="26">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="F58" s="26">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="G58" s="25">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="H58" s="21"/>
+        <v>104</v>
+      </c>
+      <c r="H58" s="26">
+        <v>119</v>
+      </c>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="26"/>
     </row>
-    <row r="59" spans="1:13" s="1" customFormat="1" ht="45.75">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="59" spans="1:13" s="1" customFormat="1">
+      <c r="A59" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="B59" s="26">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="C59" s="26">
-        <v>438</v>
+        <v>22</v>
       </c>
       <c r="D59" s="26">
-        <v>663</v>
+        <v>32</v>
       </c>
       <c r="E59" s="26">
-        <v>898</v>
+        <v>43</v>
       </c>
       <c r="F59" s="26">
-        <v>1136</v>
+        <v>54</v>
       </c>
       <c r="G59" s="25">
-        <v>1349</v>
-[...1 lines deleted...]
-      <c r="H59" s="21"/>
+        <v>66</v>
+      </c>
+      <c r="H59" s="26">
+        <v>77</v>
+      </c>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="26"/>
     </row>
-    <row r="60" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="60" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A60" s="4" t="s">
+        <v>25</v>
       </c>
       <c r="B60" s="26">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="C60" s="26">
-        <v>398</v>
+        <v>438</v>
       </c>
       <c r="D60" s="26">
-        <v>600</v>
+        <v>663</v>
       </c>
       <c r="E60" s="26">
-        <v>812</v>
+        <v>898</v>
       </c>
       <c r="F60" s="26">
-        <v>1022</v>
+        <v>1136</v>
       </c>
       <c r="G60" s="25">
-        <v>1209</v>
-[...1 lines deleted...]
-      <c r="H60" s="21"/>
+        <v>1349</v>
+      </c>
+      <c r="H60" s="26">
+        <v>1540</v>
+      </c>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="26"/>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1">
       <c r="A61" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B61" s="26">
-        <v>4</v>
+        <v>181</v>
       </c>
       <c r="C61" s="26">
-        <v>8</v>
+        <v>398</v>
       </c>
       <c r="D61" s="26">
-        <v>11</v>
+        <v>600</v>
       </c>
       <c r="E61" s="26">
-        <v>14</v>
+        <v>812</v>
       </c>
       <c r="F61" s="26">
-        <v>17</v>
+        <v>1022</v>
       </c>
       <c r="G61" s="25">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H61" s="21"/>
+        <v>1209</v>
+      </c>
+      <c r="H61" s="26">
+        <v>1379</v>
+      </c>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="26"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1">
       <c r="A62" s="14" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B62" s="26">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="C62" s="26">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="D62" s="26">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E62" s="26">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="F62" s="26">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="G62" s="25">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H62" s="21"/>
+        <v>20</v>
+      </c>
+      <c r="H62" s="26">
+        <v>23</v>
+      </c>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="26"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1">
       <c r="A63" s="14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B63" s="26">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="C63" s="26">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="D63" s="26">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="E63" s="26">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="F63" s="26">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="G63" s="25">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="H63" s="21"/>
+        <v>104</v>
+      </c>
+      <c r="H63" s="26">
+        <v>119</v>
+      </c>
       <c r="I63" s="21"/>
       <c r="J63" s="21"/>
       <c r="K63" s="21"/>
       <c r="L63" s="21"/>
       <c r="M63" s="26"/>
     </row>
-    <row r="64" spans="1:13" s="1" customFormat="1" ht="68.25">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="64" spans="1:13" s="1" customFormat="1">
+      <c r="A64" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="B64" s="26">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="C64" s="26">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="D64" s="26">
-        <v>114</v>
+        <v>6</v>
       </c>
       <c r="E64" s="26">
-        <v>131</v>
+        <v>8</v>
       </c>
       <c r="F64" s="26">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G64" s="25">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="H64" s="21"/>
+        <v>15</v>
+      </c>
+      <c r="H64" s="26">
+        <v>19</v>
+      </c>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="26"/>
     </row>
-    <row r="65" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="65" spans="1:13" s="1" customFormat="1" ht="68.25">
+      <c r="A65" s="4" t="s">
+        <v>26</v>
       </c>
       <c r="B65" s="26">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C65" s="26">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="D65" s="26">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E65" s="26">
-        <v>92</v>
+        <v>131</v>
       </c>
       <c r="F65" s="26">
-        <v>99</v>
+        <v>147</v>
       </c>
       <c r="G65" s="25">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="H65" s="21"/>
+        <v>162</v>
+      </c>
+      <c r="H65" s="26">
+        <v>178</v>
+      </c>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="26"/>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1">
       <c r="A66" s="14" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="B66" s="26">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C66" s="26">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="D66" s="26">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="E66" s="26">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="F66" s="26">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="G66" s="25">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H66" s="21"/>
+        <v>105</v>
+      </c>
+      <c r="H66" s="26">
+        <v>113</v>
+      </c>
       <c r="I66" s="21"/>
       <c r="J66" s="21"/>
       <c r="K66" s="21"/>
       <c r="L66" s="21"/>
       <c r="M66" s="26"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1">
       <c r="A67" s="14" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B67" s="26">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C67" s="26">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D67" s="26">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="E67" s="26">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F67" s="26">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="G67" s="25">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H67" s="21"/>
+        <v>6</v>
+      </c>
+      <c r="H67" s="26">
+        <v>7</v>
+      </c>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="21"/>
       <c r="L67" s="21"/>
       <c r="M67" s="26"/>
     </row>
-    <row r="68" spans="1:13" s="1" customFormat="1" ht="45.75">
-      <c r="A68" s="4" t="s">
+    <row r="68" spans="1:13" s="1" customFormat="1">
+      <c r="A68" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B68" s="26">
+        <v>9</v>
+      </c>
+      <c r="C68" s="26">
+        <v>18</v>
+      </c>
+      <c r="D68" s="26">
         <v>27</v>
       </c>
-      <c r="B68" s="26">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="26">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="F68" s="26">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="G68" s="25">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="H68" s="21"/>
+        <v>51</v>
+      </c>
+      <c r="H68" s="26">
+        <v>58</v>
+      </c>
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="21"/>
       <c r="M68" s="26"/>
     </row>
-    <row r="69" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="69" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A69" s="4" t="s">
+        <v>27</v>
       </c>
       <c r="B69" s="26">
         <v>3</v>
       </c>
       <c r="C69" s="26">
         <v>3</v>
       </c>
       <c r="D69" s="26">
         <v>3</v>
       </c>
       <c r="E69" s="26">
         <v>3</v>
       </c>
       <c r="F69" s="26">
         <v>4</v>
       </c>
       <c r="G69" s="25">
         <v>5</v>
       </c>
-      <c r="H69" s="21"/>
+      <c r="H69" s="26">
+        <v>5</v>
+      </c>
       <c r="I69" s="21"/>
       <c r="J69" s="21"/>
       <c r="K69" s="21"/>
       <c r="L69" s="21"/>
       <c r="M69" s="26"/>
     </row>
-    <row r="70" spans="1:13" s="1" customFormat="1" ht="45.75">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="70" spans="1:13" s="1" customFormat="1">
+      <c r="A70" s="14" t="s">
+        <v>56</v>
       </c>
       <c r="B70" s="26">
-        <v>104</v>
+        <v>3</v>
       </c>
       <c r="C70" s="26">
-        <v>702</v>
+        <v>3</v>
       </c>
       <c r="D70" s="26">
-        <v>1333</v>
+        <v>3</v>
       </c>
       <c r="E70" s="26">
-        <v>1658</v>
+        <v>3</v>
       </c>
       <c r="F70" s="26">
-        <v>1715</v>
+        <v>4</v>
       </c>
       <c r="G70" s="25">
-        <v>1772</v>
-[...1 lines deleted...]
-      <c r="H70" s="21"/>
+        <v>5</v>
+      </c>
+      <c r="H70" s="26">
+        <v>5</v>
+      </c>
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="26"/>
     </row>
-    <row r="71" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="71" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A71" s="4" t="s">
+        <v>28</v>
       </c>
       <c r="B71" s="26">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="C71" s="26">
-        <v>378</v>
+        <v>702</v>
       </c>
       <c r="D71" s="26">
-        <v>675</v>
+        <v>1333</v>
       </c>
       <c r="E71" s="26">
-        <v>972</v>
+        <v>1658</v>
       </c>
       <c r="F71" s="26">
-        <v>1007</v>
+        <v>1715</v>
       </c>
       <c r="G71" s="25">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="H71" s="21"/>
+        <v>1772</v>
+      </c>
+      <c r="H71" s="26">
+        <v>4184</v>
+      </c>
       <c r="I71" s="21"/>
       <c r="J71" s="21"/>
       <c r="K71" s="21"/>
       <c r="L71" s="21"/>
       <c r="M71" s="26"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1">
       <c r="A72" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B72" s="26">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="C72" s="26">
-        <v>31</v>
+        <v>378</v>
       </c>
       <c r="D72" s="26">
-        <v>47</v>
+        <v>675</v>
       </c>
       <c r="E72" s="26">
-        <v>63</v>
+        <v>972</v>
       </c>
       <c r="F72" s="26">
-        <v>78</v>
+        <v>1007</v>
       </c>
       <c r="G72" s="25">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="H72" s="21"/>
+        <v>1042</v>
+      </c>
+      <c r="H72" s="26">
+        <v>1077</v>
+      </c>
       <c r="I72" s="21"/>
       <c r="J72" s="21"/>
       <c r="K72" s="21"/>
       <c r="L72" s="21"/>
       <c r="M72" s="26"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1">
       <c r="A73" s="14" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B73" s="26">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="C73" s="26">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="D73" s="26">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="E73" s="26">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F73" s="26">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G73" s="25">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H73" s="21"/>
+        <v>94</v>
+      </c>
+      <c r="H73" s="26">
+        <v>94</v>
+      </c>
       <c r="I73" s="21"/>
       <c r="J73" s="21"/>
       <c r="K73" s="21"/>
       <c r="L73" s="21"/>
       <c r="M73" s="26"/>
     </row>
     <row r="74" spans="1:13" s="1" customFormat="1">
       <c r="A74" s="14" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>52</v>
+      </c>
+      <c r="B74" s="26">
+        <v>3</v>
       </c>
       <c r="C74" s="26">
-        <v>272</v>
+        <v>6</v>
       </c>
       <c r="D74" s="26">
-        <v>578</v>
+        <v>9</v>
       </c>
       <c r="E74" s="26">
-        <v>578</v>
+        <v>12</v>
       </c>
       <c r="F74" s="26">
-        <v>578</v>
+        <v>15</v>
       </c>
       <c r="G74" s="25">
-        <v>578</v>
-[...5 lines deleted...]
-      <c r="L74" s="26"/>
+        <v>18</v>
+      </c>
+      <c r="H74" s="26">
+        <v>18</v>
+      </c>
+      <c r="I74" s="21"/>
+      <c r="J74" s="21"/>
+      <c r="K74" s="21"/>
+      <c r="L74" s="21"/>
       <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:13" s="1" customFormat="1">
       <c r="A75" s="14" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>55</v>
+      </c>
+      <c r="B75" s="28" t="s">
+        <v>61</v>
       </c>
       <c r="C75" s="26">
-        <v>14</v>
+        <v>272</v>
       </c>
       <c r="D75" s="26">
-        <v>24</v>
+        <v>578</v>
       </c>
       <c r="E75" s="26">
-        <v>34</v>
+        <v>578</v>
       </c>
       <c r="F75" s="26">
-        <v>37</v>
+        <v>578</v>
       </c>
       <c r="G75" s="25">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H75" s="26"/>
+        <v>578</v>
+      </c>
+      <c r="H75" s="26">
+        <v>2951</v>
+      </c>
       <c r="I75" s="26"/>
       <c r="J75" s="26"/>
       <c r="K75" s="26"/>
       <c r="L75" s="26"/>
       <c r="M75" s="26"/>
     </row>
-    <row r="76" spans="1:13" s="1" customFormat="1" ht="34.5">
-      <c r="A76" s="16" t="s">
+    <row r="76" spans="1:13" s="1" customFormat="1">
+      <c r="A76" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="26">
+        <v>4</v>
+      </c>
+      <c r="C76" s="26">
+        <v>14</v>
+      </c>
+      <c r="D76" s="26">
+        <v>24</v>
+      </c>
+      <c r="E76" s="26">
+        <v>34</v>
+      </c>
+      <c r="F76" s="26">
+        <v>37</v>
+      </c>
+      <c r="G76" s="25">
+        <v>41</v>
+      </c>
+      <c r="H76" s="26">
+        <v>44</v>
+      </c>
+      <c r="I76" s="26"/>
+      <c r="J76" s="26"/>
+      <c r="K76" s="26"/>
+      <c r="L76" s="26"/>
+      <c r="M76" s="26"/>
+    </row>
+    <row r="77" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A77" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B76" s="26">
+      <c r="B77" s="26">
         <v>101</v>
       </c>
-      <c r="C76" s="26">
+      <c r="C77" s="26">
         <v>684</v>
       </c>
-      <c r="D76" s="26">
+      <c r="D77" s="26">
         <v>1300</v>
       </c>
-      <c r="E76" s="26">
+      <c r="E77" s="26">
         <v>1610</v>
       </c>
-      <c r="F76" s="26">
+      <c r="F77" s="26">
         <v>1654</v>
       </c>
-      <c r="G76" s="25">
+      <c r="G77" s="25">
         <v>1698</v>
       </c>
-      <c r="H76" s="21"/>
-[...28 lines deleted...]
-      <c r="H77" s="21"/>
+      <c r="H77" s="26">
+        <v>4099</v>
+      </c>
       <c r="I77" s="21"/>
       <c r="J77" s="21"/>
       <c r="K77" s="21"/>
       <c r="L77" s="21"/>
       <c r="M77" s="26"/>
     </row>
     <row r="78" spans="1:13" s="1" customFormat="1">
       <c r="A78" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B78" s="26">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="C78" s="26">
-        <v>31</v>
+        <v>366</v>
       </c>
       <c r="D78" s="26">
-        <v>47</v>
+        <v>651</v>
       </c>
       <c r="E78" s="26">
-        <v>63</v>
+        <v>936</v>
       </c>
       <c r="F78" s="26">
-        <v>78</v>
+        <v>960</v>
       </c>
       <c r="G78" s="25">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="H78" s="21"/>
+        <v>985</v>
+      </c>
+      <c r="H78" s="26">
+        <v>1010</v>
+      </c>
       <c r="I78" s="21"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="26"/>
     </row>
     <row r="79" spans="1:13" s="1" customFormat="1">
       <c r="A79" s="14" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>47</v>
+      </c>
+      <c r="B79" s="26">
+        <v>16</v>
       </c>
       <c r="C79" s="26">
-        <v>272</v>
+        <v>31</v>
       </c>
       <c r="D79" s="26">
-        <v>578</v>
+        <v>47</v>
       </c>
       <c r="E79" s="26">
-        <v>578</v>
+        <v>63</v>
       </c>
       <c r="F79" s="26">
-        <v>578</v>
+        <v>78</v>
       </c>
       <c r="G79" s="25">
-        <v>578</v>
-[...5 lines deleted...]
-      <c r="L79" s="26"/>
+        <v>94</v>
+      </c>
+      <c r="H79" s="26">
+        <v>94</v>
+      </c>
+      <c r="I79" s="21"/>
+      <c r="J79" s="21"/>
+      <c r="K79" s="21"/>
+      <c r="L79" s="21"/>
       <c r="M79" s="26"/>
     </row>
     <row r="80" spans="1:13" s="1" customFormat="1">
       <c r="A80" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B80" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C80" s="26">
+        <v>272</v>
+      </c>
+      <c r="D80" s="26">
+        <v>578</v>
+      </c>
+      <c r="E80" s="26">
+        <v>578</v>
+      </c>
+      <c r="F80" s="26">
+        <v>578</v>
+      </c>
+      <c r="G80" s="25">
+        <v>578</v>
+      </c>
+      <c r="H80" s="26">
+        <v>2951</v>
+      </c>
+      <c r="I80" s="26"/>
+      <c r="J80" s="26"/>
+      <c r="K80" s="26"/>
+      <c r="L80" s="26"/>
+      <c r="M80" s="26"/>
+    </row>
+    <row r="81" spans="1:13" s="1" customFormat="1">
+      <c r="A81" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B80" s="26">
+      <c r="B81" s="26">
         <v>4</v>
       </c>
-      <c r="C80" s="26">
+      <c r="C81" s="26">
         <v>14</v>
       </c>
-      <c r="D80" s="26">
+      <c r="D81" s="26">
         <v>24</v>
       </c>
-      <c r="E80" s="26">
+      <c r="E81" s="26">
         <v>34</v>
       </c>
-      <c r="F80" s="26">
+      <c r="F81" s="26">
         <v>37</v>
       </c>
-      <c r="G80" s="25">
+      <c r="G81" s="25">
         <v>41</v>
       </c>
-      <c r="H80" s="21"/>
-[...28 lines deleted...]
-      <c r="H81" s="21"/>
+      <c r="H81" s="26">
+        <v>44</v>
+      </c>
       <c r="I81" s="21"/>
       <c r="J81" s="21"/>
       <c r="K81" s="21"/>
       <c r="L81" s="21"/>
       <c r="M81" s="26"/>
     </row>
-    <row r="82" spans="1:13" s="1" customFormat="1">
-[...3 lines deleted...]
-      <c r="B82" s="28" t="s">
+    <row r="82" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A82" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B82" s="26">
+        <v>3</v>
+      </c>
+      <c r="C82" s="26">
+        <v>18</v>
+      </c>
+      <c r="D82" s="26">
+        <v>33</v>
+      </c>
+      <c r="E82" s="26">
+        <v>48</v>
+      </c>
+      <c r="F82" s="26">
         <v>61</v>
       </c>
-      <c r="C82" s="26">
-[...10 lines deleted...]
-      </c>
       <c r="G82" s="25">
-        <v>57</v>
-[...5 lines deleted...]
-      <c r="L82" s="26"/>
+        <v>75</v>
+      </c>
+      <c r="H82" s="26">
+        <v>85</v>
+      </c>
+      <c r="I82" s="21"/>
+      <c r="J82" s="21"/>
+      <c r="K82" s="21"/>
+      <c r="L82" s="21"/>
       <c r="M82" s="26"/>
     </row>
     <row r="83" spans="1:13" s="1" customFormat="1">
       <c r="A83" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B83" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C83" s="26">
+        <v>12</v>
+      </c>
+      <c r="D83" s="26">
+        <v>24</v>
+      </c>
+      <c r="E83" s="26">
+        <v>36</v>
+      </c>
+      <c r="F83" s="26">
+        <v>46</v>
+      </c>
+      <c r="G83" s="25">
+        <v>57</v>
+      </c>
+      <c r="H83" s="26">
+        <v>67</v>
+      </c>
+      <c r="I83" s="26"/>
+      <c r="J83" s="26"/>
+      <c r="K83" s="26"/>
+      <c r="L83" s="26"/>
+      <c r="M83" s="26"/>
+    </row>
+    <row r="84" spans="1:13" s="1" customFormat="1">
+      <c r="A84" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B83" s="26">
+      <c r="B84" s="26">
         <v>3</v>
       </c>
-      <c r="C83" s="18">
+      <c r="C84" s="18">
         <v>6</v>
       </c>
-      <c r="D83" s="26">
+      <c r="D84" s="26">
         <v>9</v>
       </c>
-      <c r="E83" s="26">
+      <c r="E84" s="26">
         <v>12</v>
       </c>
-      <c r="F83" s="26">
+      <c r="F84" s="26">
         <v>15</v>
       </c>
-      <c r="G83" s="25">
+      <c r="G84" s="25">
         <v>18</v>
       </c>
-      <c r="H83" s="21"/>
-[...28 lines deleted...]
-      <c r="H84" s="21"/>
+      <c r="H84" s="26">
+        <v>18</v>
+      </c>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="21"/>
       <c r="L84" s="21"/>
       <c r="M84" s="26"/>
     </row>
-    <row r="85" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="85" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A85" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="B85" s="26">
         <v>2</v>
       </c>
       <c r="C85" s="26">
         <v>5</v>
       </c>
       <c r="D85" s="26">
         <v>7</v>
       </c>
       <c r="E85" s="26">
         <v>9</v>
       </c>
       <c r="F85" s="26">
         <v>11</v>
       </c>
       <c r="G85" s="25">
         <v>14</v>
       </c>
-      <c r="H85" s="21"/>
+      <c r="H85" s="26">
+        <v>14</v>
+      </c>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="21"/>
       <c r="M85" s="26"/>
     </row>
     <row r="86" spans="1:13" s="1" customFormat="1">
-      <c r="A86" s="4" t="s">
-        <v>30</v>
+      <c r="A86" s="14" t="s">
+        <v>52</v>
       </c>
       <c r="B86" s="26">
-        <v>1169</v>
+        <v>2</v>
       </c>
       <c r="C86" s="26">
-        <v>2345</v>
+        <v>5</v>
       </c>
       <c r="D86" s="26">
-        <v>3521</v>
+        <v>7</v>
       </c>
       <c r="E86" s="26">
-        <v>4698</v>
+        <v>9</v>
       </c>
       <c r="F86" s="26">
-        <v>5857</v>
+        <v>11</v>
       </c>
       <c r="G86" s="25">
-        <v>7016</v>
-[...1 lines deleted...]
-      <c r="H86" s="21"/>
+        <v>14</v>
+      </c>
+      <c r="H86" s="26">
+        <v>14</v>
+      </c>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="21"/>
       <c r="M86" s="26"/>
     </row>
     <row r="87" spans="1:13" s="1" customFormat="1">
-      <c r="A87" s="14" t="s">
-        <v>46</v>
+      <c r="A87" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="B87" s="26">
-        <v>142</v>
+        <v>1169</v>
       </c>
       <c r="C87" s="26">
-        <v>295</v>
+        <v>2345</v>
       </c>
       <c r="D87" s="26">
-        <v>447</v>
+        <v>3521</v>
       </c>
       <c r="E87" s="26">
-        <v>600</v>
+        <v>4698</v>
       </c>
       <c r="F87" s="26">
-        <v>728</v>
+        <v>5857</v>
       </c>
       <c r="G87" s="25">
-        <v>857</v>
-[...1 lines deleted...]
-      <c r="H87" s="21"/>
+        <v>7016</v>
+      </c>
+      <c r="H87" s="26">
+        <v>8105</v>
+      </c>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="21"/>
       <c r="M87" s="26"/>
     </row>
     <row r="88" spans="1:13" s="1" customFormat="1">
       <c r="A88" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B88" s="26">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="C88" s="26">
-        <v>65</v>
+        <v>295</v>
       </c>
       <c r="D88" s="26">
-        <v>98</v>
+        <v>447</v>
       </c>
       <c r="E88" s="26">
-        <v>131</v>
+        <v>600</v>
       </c>
       <c r="F88" s="26">
-        <v>163</v>
+        <v>728</v>
       </c>
       <c r="G88" s="25">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="H88" s="21"/>
+        <v>857</v>
+      </c>
+      <c r="H88" s="26">
+        <v>1172</v>
+      </c>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="21"/>
       <c r="M88" s="26"/>
     </row>
     <row r="89" spans="1:13" s="1" customFormat="1">
       <c r="A89" s="14" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B89" s="26">
+        <v>33</v>
+      </c>
+      <c r="C89" s="26">
+        <v>65</v>
+      </c>
+      <c r="D89" s="26">
         <v>98</v>
       </c>
-      <c r="C89" s="26">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="26">
-        <v>390</v>
+        <v>131</v>
       </c>
       <c r="F89" s="26">
-        <v>488</v>
+        <v>163</v>
       </c>
       <c r="G89" s="25">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="H89" s="21"/>
+        <v>196</v>
+      </c>
+      <c r="H89" s="26">
+        <v>272</v>
+      </c>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="21"/>
       <c r="M89" s="26"/>
     </row>
     <row r="90" spans="1:13" s="1" customFormat="1">
       <c r="A90" s="14" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B90" s="26">
-        <v>183</v>
+        <v>98</v>
       </c>
       <c r="C90" s="26">
-        <v>365</v>
+        <v>195</v>
       </c>
       <c r="D90" s="26">
-        <v>548</v>
+        <v>293</v>
       </c>
       <c r="E90" s="26">
-        <v>731</v>
+        <v>390</v>
       </c>
       <c r="F90" s="26">
-        <v>917</v>
+        <v>488</v>
       </c>
       <c r="G90" s="25">
-        <v>1102</v>
-[...1 lines deleted...]
-      <c r="H90" s="21"/>
+        <v>586</v>
+      </c>
+      <c r="H90" s="26">
+        <v>634</v>
+      </c>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="21"/>
       <c r="M90" s="26"/>
     </row>
     <row r="91" spans="1:13" s="1" customFormat="1">
       <c r="A91" s="14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B91" s="26">
-        <v>140</v>
+        <v>183</v>
       </c>
       <c r="C91" s="26">
-        <v>279</v>
+        <v>365</v>
       </c>
       <c r="D91" s="26">
-        <v>419</v>
+        <v>548</v>
       </c>
       <c r="E91" s="26">
-        <v>558</v>
+        <v>731</v>
       </c>
       <c r="F91" s="26">
-        <v>698</v>
+        <v>917</v>
       </c>
       <c r="G91" s="25">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="H91" s="21"/>
+        <v>1102</v>
+      </c>
+      <c r="H91" s="26">
+        <v>1238</v>
+      </c>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="21"/>
       <c r="M91" s="26"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1">
       <c r="A92" s="14" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B92" s="26">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="C92" s="26">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="D92" s="26">
-        <v>367</v>
+        <v>419</v>
       </c>
       <c r="E92" s="26">
-        <v>489</v>
+        <v>558</v>
       </c>
       <c r="F92" s="26">
-        <v>611</v>
+        <v>698</v>
       </c>
       <c r="G92" s="25">
-        <v>733</v>
-[...1 lines deleted...]
-      <c r="H92" s="21"/>
+        <v>837</v>
+      </c>
+      <c r="H92" s="26">
+        <v>907</v>
+      </c>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="21"/>
       <c r="M92" s="26"/>
     </row>
     <row r="93" spans="1:13" s="1" customFormat="1">
       <c r="A93" s="14" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B93" s="26">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C93" s="26">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D93" s="26">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="E93" s="26">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="F93" s="26">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="G93" s="25">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="H93" s="21"/>
+        <v>733</v>
+      </c>
+      <c r="H93" s="26">
+        <v>793</v>
+      </c>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="21"/>
       <c r="M93" s="26"/>
     </row>
     <row r="94" spans="1:13" s="1" customFormat="1">
       <c r="A94" s="14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B94" s="26">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="C94" s="26">
-        <v>151</v>
+        <v>250</v>
       </c>
       <c r="D94" s="26">
-        <v>226</v>
+        <v>375</v>
       </c>
       <c r="E94" s="26">
-        <v>302</v>
+        <v>500</v>
       </c>
       <c r="F94" s="26">
-        <v>377</v>
+        <v>625</v>
       </c>
       <c r="G94" s="25">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="H94" s="21"/>
+        <v>750</v>
+      </c>
+      <c r="H94" s="26">
+        <v>842</v>
+      </c>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="21"/>
       <c r="M94" s="26"/>
     </row>
     <row r="95" spans="1:13" s="1" customFormat="1">
       <c r="A95" s="14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B95" s="26">
-        <v>189</v>
+        <v>75</v>
       </c>
       <c r="C95" s="26">
-        <v>374</v>
+        <v>151</v>
       </c>
       <c r="D95" s="26">
-        <v>560</v>
+        <v>226</v>
       </c>
       <c r="E95" s="26">
-        <v>745</v>
+        <v>302</v>
       </c>
       <c r="F95" s="26">
-        <v>935</v>
+        <v>377</v>
       </c>
       <c r="G95" s="25">
-        <v>1125</v>
-[...1 lines deleted...]
-      <c r="H95" s="21"/>
+        <v>452</v>
+      </c>
+      <c r="H95" s="26">
+        <v>523</v>
+      </c>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="21"/>
       <c r="M95" s="26"/>
     </row>
     <row r="96" spans="1:13" s="1" customFormat="1">
       <c r="A96" s="14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B96" s="26">
-        <v>63</v>
+        <v>189</v>
       </c>
       <c r="C96" s="26">
-        <v>126</v>
+        <v>374</v>
       </c>
       <c r="D96" s="26">
-        <v>189</v>
+        <v>560</v>
       </c>
       <c r="E96" s="26">
-        <v>251</v>
+        <v>745</v>
       </c>
       <c r="F96" s="26">
-        <v>314</v>
+        <v>935</v>
       </c>
       <c r="G96" s="25">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="H96" s="21"/>
+        <v>1125</v>
+      </c>
+      <c r="H96" s="26">
+        <v>1291</v>
+      </c>
       <c r="I96" s="21"/>
       <c r="J96" s="21"/>
       <c r="K96" s="21"/>
       <c r="L96" s="21"/>
       <c r="M96" s="26"/>
     </row>
-    <row r="97" spans="1:13" s="1" customFormat="1" ht="34.5">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="97" spans="1:13" s="1" customFormat="1">
+      <c r="A97" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="B97" s="26">
-        <v>10772</v>
+        <v>63</v>
       </c>
       <c r="C97" s="26">
-        <v>17094</v>
+        <v>126</v>
       </c>
       <c r="D97" s="26">
-        <v>23455</v>
+        <v>189</v>
       </c>
       <c r="E97" s="26">
-        <v>30493</v>
+        <v>251</v>
       </c>
       <c r="F97" s="26">
-        <v>47523</v>
+        <v>314</v>
       </c>
       <c r="G97" s="25">
-        <v>61589</v>
-[...1 lines deleted...]
-      <c r="H97" s="21"/>
+        <v>377</v>
+      </c>
+      <c r="H97" s="26">
+        <v>433</v>
+      </c>
       <c r="I97" s="21"/>
       <c r="J97" s="21"/>
       <c r="K97" s="21"/>
       <c r="L97" s="21"/>
       <c r="M97" s="26"/>
     </row>
-    <row r="98" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="98" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A98" s="4" t="s">
+        <v>31</v>
       </c>
       <c r="B98" s="26">
-        <v>5972</v>
+        <v>10772</v>
       </c>
       <c r="C98" s="26">
-        <v>7162</v>
+        <v>17094</v>
       </c>
       <c r="D98" s="26">
-        <v>9923</v>
+        <v>23455</v>
       </c>
       <c r="E98" s="26">
-        <v>9923</v>
+        <v>30493</v>
       </c>
       <c r="F98" s="26">
-        <v>9923</v>
+        <v>47523</v>
       </c>
       <c r="G98" s="25">
-        <v>9923</v>
-[...1 lines deleted...]
-      <c r="H98" s="21"/>
+        <v>61589</v>
+      </c>
+      <c r="H98" s="26">
+        <v>66937</v>
+      </c>
       <c r="I98" s="21"/>
       <c r="J98" s="21"/>
       <c r="K98" s="21"/>
       <c r="L98" s="21"/>
       <c r="M98" s="26"/>
     </row>
     <row r="99" spans="1:13" s="1" customFormat="1">
       <c r="A99" s="14" t="s">
-        <v>54</v>
-[...8 lines deleted...]
-        <v>61</v>
+        <v>57</v>
+      </c>
+      <c r="B99" s="26">
+        <v>5972</v>
+      </c>
+      <c r="C99" s="26">
+        <v>7162</v>
+      </c>
+      <c r="D99" s="26">
+        <v>9923</v>
       </c>
       <c r="E99" s="26">
-        <v>4034</v>
+        <v>9923</v>
       </c>
       <c r="F99" s="26">
-        <v>17014</v>
+        <v>9923</v>
       </c>
       <c r="G99" s="25">
-        <v>29330</v>
-[...5 lines deleted...]
-      <c r="L99" s="26"/>
+        <v>9923</v>
+      </c>
+      <c r="H99" s="26">
+        <v>9923</v>
+      </c>
+      <c r="I99" s="21"/>
+      <c r="J99" s="21"/>
+      <c r="K99" s="21"/>
+      <c r="L99" s="21"/>
       <c r="M99" s="26"/>
     </row>
     <row r="100" spans="1:13" s="1" customFormat="1">
       <c r="A100" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B100" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C100" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D100" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E100" s="26">
+        <v>4034</v>
+      </c>
+      <c r="F100" s="26">
+        <v>17014</v>
+      </c>
+      <c r="G100" s="25">
+        <v>29330</v>
+      </c>
+      <c r="H100" s="26">
+        <v>29470</v>
+      </c>
+      <c r="I100" s="26"/>
+      <c r="J100" s="26"/>
+      <c r="K100" s="26"/>
+      <c r="L100" s="26"/>
+      <c r="M100" s="26"/>
+    </row>
+    <row r="101" spans="1:13" s="1" customFormat="1">
+      <c r="A101" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B100" s="26">
+      <c r="B101" s="26">
         <v>4800</v>
       </c>
-      <c r="C100" s="26">
+      <c r="C101" s="26">
         <v>9932</v>
       </c>
-      <c r="D100" s="26">
+      <c r="D101" s="26">
         <v>13532</v>
       </c>
-      <c r="E100" s="26">
+      <c r="E101" s="26">
         <v>16536</v>
       </c>
-      <c r="F100" s="26">
+      <c r="F101" s="26">
         <v>20586</v>
       </c>
-      <c r="G100" s="25">
+      <c r="G101" s="25">
         <v>22336</v>
       </c>
-      <c r="H100" s="21"/>
-[...28 lines deleted...]
-      <c r="H101" s="21"/>
+      <c r="H101" s="26">
+        <v>27544</v>
+      </c>
       <c r="I101" s="21"/>
       <c r="J101" s="21"/>
       <c r="K101" s="21"/>
       <c r="L101" s="21"/>
       <c r="M101" s="26"/>
     </row>
-    <row r="102" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="102" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A102" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="B102" s="26">
-        <v>1529</v>
+        <v>4102</v>
       </c>
       <c r="C102" s="26">
-        <v>3668</v>
+        <v>12715</v>
       </c>
       <c r="D102" s="26">
-        <v>5366</v>
+        <v>20889</v>
       </c>
       <c r="E102" s="26">
-        <v>7832</v>
+        <v>29829</v>
       </c>
       <c r="F102" s="26">
-        <v>8807</v>
+        <v>32077</v>
       </c>
       <c r="G102" s="25">
-        <v>10169</v>
-[...1 lines deleted...]
-      <c r="H102" s="21"/>
+        <v>34710</v>
+      </c>
+      <c r="H102" s="26">
+        <v>37364</v>
+      </c>
       <c r="I102" s="21"/>
       <c r="J102" s="21"/>
       <c r="K102" s="21"/>
       <c r="L102" s="21"/>
       <c r="M102" s="26"/>
     </row>
     <row r="103" spans="1:13" s="1" customFormat="1">
       <c r="A103" s="14" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>61</v>
+        <v>46</v>
+      </c>
+      <c r="B103" s="26">
+        <v>1529</v>
+      </c>
+      <c r="C103" s="26">
+        <v>3668</v>
+      </c>
+      <c r="D103" s="26">
+        <v>5366</v>
+      </c>
+      <c r="E103" s="26">
+        <v>7832</v>
       </c>
       <c r="F103" s="26">
-        <v>50</v>
+        <v>8807</v>
       </c>
       <c r="G103" s="25">
-        <v>100</v>
-[...5 lines deleted...]
-      <c r="L103" s="26"/>
+        <v>10169</v>
+      </c>
+      <c r="H103" s="26">
+        <v>11555</v>
+      </c>
+      <c r="I103" s="21"/>
+      <c r="J103" s="21"/>
+      <c r="K103" s="21"/>
+      <c r="L103" s="21"/>
       <c r="M103" s="26"/>
     </row>
     <row r="104" spans="1:13" s="1" customFormat="1">
       <c r="A104" s="14" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-        <v>20106</v>
+        <v>57</v>
+      </c>
+      <c r="B104" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C104" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D104" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E104" s="28" t="s">
+        <v>61</v>
       </c>
       <c r="F104" s="26">
-        <v>20506</v>
+        <v>50</v>
       </c>
       <c r="G104" s="25">
-        <v>20906</v>
-[...5 lines deleted...]
-      <c r="L104" s="21"/>
+        <v>100</v>
+      </c>
+      <c r="H104" s="26">
+        <v>150</v>
+      </c>
+      <c r="I104" s="26"/>
+      <c r="J104" s="26"/>
+      <c r="K104" s="26"/>
+      <c r="L104" s="26"/>
       <c r="M104" s="26"/>
     </row>
     <row r="105" spans="1:13" s="1" customFormat="1">
       <c r="A105" s="14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B105" s="26">
-        <v>67</v>
+        <v>2500</v>
       </c>
       <c r="C105" s="26">
-        <v>667</v>
+        <v>8369</v>
       </c>
       <c r="D105" s="26">
-        <v>1267</v>
+        <v>14237</v>
       </c>
       <c r="E105" s="26">
-        <v>1867</v>
+        <v>20106</v>
       </c>
       <c r="F105" s="26">
-        <v>2563</v>
+        <v>20506</v>
       </c>
       <c r="G105" s="25">
-        <v>3259</v>
-[...1 lines deleted...]
-      <c r="H105" s="21"/>
+        <v>20906</v>
+      </c>
+      <c r="H105" s="26">
+        <v>21306</v>
+      </c>
       <c r="I105" s="21"/>
       <c r="J105" s="21"/>
       <c r="K105" s="21"/>
       <c r="L105" s="21"/>
       <c r="M105" s="26"/>
     </row>
     <row r="106" spans="1:13" s="1" customFormat="1">
       <c r="A106" s="14" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B106" s="26">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="C106" s="26">
-        <v>12</v>
+        <v>667</v>
       </c>
       <c r="D106" s="26">
-        <v>18</v>
+        <v>1267</v>
       </c>
       <c r="E106" s="26">
-        <v>24</v>
+        <v>1867</v>
       </c>
       <c r="F106" s="26">
-        <v>150</v>
+        <v>2563</v>
       </c>
       <c r="G106" s="25">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="H106" s="21"/>
+        <v>3259</v>
+      </c>
+      <c r="H106" s="26">
+        <v>3956</v>
+      </c>
       <c r="I106" s="21"/>
       <c r="J106" s="21"/>
       <c r="K106" s="21"/>
       <c r="L106" s="21"/>
       <c r="M106" s="26"/>
     </row>
-    <row r="107" spans="1:13" s="1" customFormat="1" ht="45.75">
-      <c r="A107" s="4" t="s">
+    <row r="107" spans="1:13" s="1" customFormat="1">
+      <c r="A107" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B107" s="26">
+        <v>7</v>
+      </c>
+      <c r="C107" s="26">
+        <v>12</v>
+      </c>
+      <c r="D107" s="26">
+        <v>18</v>
+      </c>
+      <c r="E107" s="26">
+        <v>24</v>
+      </c>
+      <c r="F107" s="26">
+        <v>150</v>
+      </c>
+      <c r="G107" s="25">
+        <v>276</v>
+      </c>
+      <c r="H107" s="26">
+        <v>397</v>
+      </c>
+      <c r="I107" s="21"/>
+      <c r="J107" s="21"/>
+      <c r="K107" s="21"/>
+      <c r="L107" s="21"/>
+      <c r="M107" s="26"/>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A108" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B107" s="27">
+      <c r="B108" s="27">
         <v>5</v>
       </c>
-      <c r="C107" s="27">
+      <c r="C108" s="27">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D107" s="27">
+      <c r="D108" s="27">
         <v>14.5</v>
       </c>
-      <c r="E107" s="27">
+      <c r="E108" s="27">
         <v>19.3</v>
       </c>
-      <c r="F107" s="27">
+      <c r="F108" s="27">
         <v>24</v>
       </c>
-      <c r="G107" s="24">
+      <c r="G108" s="24">
         <v>28.8</v>
       </c>
-      <c r="H107" s="22"/>
-[...28 lines deleted...]
-      <c r="H108" s="22"/>
+      <c r="H108" s="27">
+        <v>33.200000000000003</v>
+      </c>
       <c r="I108" s="22"/>
       <c r="J108" s="22"/>
       <c r="K108" s="22"/>
       <c r="L108" s="22"/>
       <c r="M108" s="27"/>
     </row>
     <row r="109" spans="1:13" s="1" customFormat="1">
       <c r="A109" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B109" s="27">
-        <v>1.3</v>
+        <v>3.5</v>
       </c>
       <c r="C109" s="27">
-        <v>2.7</v>
+        <v>6.7</v>
       </c>
       <c r="D109" s="27">
-        <v>4</v>
+        <v>9.9</v>
       </c>
       <c r="E109" s="27">
-        <v>5.3</v>
+        <v>13.2</v>
       </c>
       <c r="F109" s="27">
-        <v>6.7</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="G109" s="24">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="H109" s="22"/>
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H109" s="27">
+        <v>24.1</v>
+      </c>
       <c r="I109" s="22"/>
       <c r="J109" s="22"/>
       <c r="K109" s="22"/>
       <c r="L109" s="22"/>
       <c r="M109" s="27"/>
     </row>
     <row r="110" spans="1:13" s="1" customFormat="1">
       <c r="A110" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B110" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="C110" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="D110" s="27">
+        <v>4</v>
+      </c>
+      <c r="E110" s="27">
+        <v>5.3</v>
+      </c>
+      <c r="F110" s="27">
+        <v>6.7</v>
+      </c>
+      <c r="G110" s="24">
+        <v>8</v>
+      </c>
+      <c r="H110" s="27">
+        <v>8</v>
+      </c>
+      <c r="I110" s="22"/>
+      <c r="J110" s="22"/>
+      <c r="K110" s="22"/>
+      <c r="L110" s="22"/>
+      <c r="M110" s="27"/>
+    </row>
+    <row r="111" spans="1:13" s="1" customFormat="1">
+      <c r="A111" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B110" s="27">
+      <c r="B111" s="27">
         <v>0.2</v>
       </c>
-      <c r="C110" s="27">
+      <c r="C111" s="27">
         <v>0.4</v>
       </c>
-      <c r="D110" s="27">
+      <c r="D111" s="27">
         <v>0.6</v>
       </c>
-      <c r="E110" s="27">
+      <c r="E111" s="27">
         <v>0.8</v>
       </c>
-      <c r="F110" s="27">
+      <c r="F111" s="27">
         <v>1</v>
       </c>
-      <c r="G110" s="24">
+      <c r="G111" s="24">
         <v>1.2</v>
       </c>
-      <c r="H110" s="27"/>
-[...7 lines deleted...]
-      <c r="A111" s="4" t="s">
+      <c r="H111" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="I111" s="27"/>
+      <c r="J111" s="27"/>
+      <c r="K111" s="27"/>
+      <c r="L111" s="27"/>
+      <c r="M111" s="27"/>
+    </row>
+    <row r="112" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A112" s="4" t="s">
         <v>34</v>
-      </c>
-[...27 lines deleted...]
-        <v>51</v>
       </c>
       <c r="B112" s="27">
         <v>0</v>
       </c>
       <c r="C112" s="27">
         <v>0.1</v>
       </c>
       <c r="D112" s="27">
         <v>0.1</v>
       </c>
       <c r="E112" s="27">
         <v>0.1</v>
       </c>
       <c r="F112" s="27">
         <v>0.1</v>
       </c>
       <c r="G112" s="24">
         <v>0.2</v>
       </c>
-      <c r="H112" s="22"/>
+      <c r="H112" s="27">
+        <v>0.2</v>
+      </c>
       <c r="I112" s="22"/>
       <c r="J112" s="22"/>
       <c r="K112" s="22"/>
       <c r="L112" s="22"/>
       <c r="M112" s="27"/>
     </row>
-    <row r="113" spans="1:13" s="1" customFormat="1" ht="23.25">
-[...25 lines deleted...]
-      <c r="L113" s="22"/>
+    <row r="113" spans="1:13" s="1" customFormat="1">
+      <c r="A113" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B113" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="C113" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D113" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="E113" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="F113" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="G113" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H113" s="27">
+        <v>0</v>
+      </c>
+      <c r="I113" s="27"/>
+      <c r="J113" s="27"/>
+      <c r="K113" s="27"/>
+      <c r="L113" s="27"/>
       <c r="M113" s="27"/>
     </row>
     <row r="114" spans="1:13" s="1" customFormat="1">
       <c r="A114" s="14" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B114" s="27">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="C114" s="27">
         <v>0.1</v>
       </c>
       <c r="D114" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="E114" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="F114" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="G114" s="24">
         <v>0.2</v>
       </c>
-      <c r="E114" s="27">
+      <c r="H114" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="I114" s="27"/>
+      <c r="J114" s="27"/>
+      <c r="K114" s="27"/>
+      <c r="L114" s="27"/>
+      <c r="M114" s="27"/>
+    </row>
+    <row r="115" spans="1:13" s="1" customFormat="1">
+      <c r="A115" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B115" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="C115" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D115" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="E115" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="F115" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="G115" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H115" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="I115" s="22"/>
+      <c r="J115" s="22"/>
+      <c r="K115" s="22"/>
+      <c r="L115" s="22"/>
+      <c r="M115" s="27"/>
+    </row>
+    <row r="116" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A116" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B116" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="C116" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="D116" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="E116" s="27">
         <v>0.3</v>
       </c>
-      <c r="F114" s="27">
+      <c r="F116" s="27">
         <v>0.3</v>
       </c>
-      <c r="G114" s="24">
+      <c r="G116" s="24">
         <v>0.4</v>
       </c>
-      <c r="H114" s="22"/>
-[...7 lines deleted...]
-      <c r="A115" s="4" t="s">
+      <c r="H116" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="I116" s="22"/>
+      <c r="J116" s="22"/>
+      <c r="K116" s="22"/>
+      <c r="L116" s="22"/>
+      <c r="M116" s="27"/>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1">
+      <c r="A117" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B117" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="C117" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="D117" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="E117" s="27">
+        <v>0.3</v>
+      </c>
+      <c r="F117" s="27">
+        <v>0.3</v>
+      </c>
+      <c r="G117" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="H117" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="I117" s="22"/>
+      <c r="J117" s="22"/>
+      <c r="K117" s="22"/>
+      <c r="L117" s="22"/>
+      <c r="M117" s="27"/>
+    </row>
+    <row r="118" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A118" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B115" s="26">
+      <c r="B118" s="26">
         <v>51</v>
       </c>
-      <c r="C115" s="26">
+      <c r="C118" s="26">
         <v>272</v>
       </c>
-      <c r="D115" s="26">
+      <c r="D118" s="26">
         <v>493</v>
       </c>
-      <c r="E115" s="26">
+      <c r="E118" s="26">
         <v>713</v>
       </c>
-      <c r="F115" s="26">
+      <c r="F118" s="26">
         <v>859</v>
       </c>
-      <c r="G115" s="25">
+      <c r="G118" s="25">
         <v>1005</v>
       </c>
-      <c r="H115" s="21"/>
-[...86 lines deleted...]
-      <c r="H118" s="21"/>
+      <c r="H118" s="26">
+        <v>1150</v>
+      </c>
       <c r="I118" s="21"/>
       <c r="J118" s="21"/>
       <c r="K118" s="21"/>
       <c r="L118" s="21"/>
       <c r="M118" s="26"/>
     </row>
     <row r="119" spans="1:13" s="1" customFormat="1">
       <c r="A119" s="14" t="s">
-        <v>53</v>
-[...11 lines deleted...]
-        <v>61</v>
+        <v>46</v>
+      </c>
+      <c r="B119" s="26">
+        <v>51</v>
+      </c>
+      <c r="C119" s="26">
+        <v>272</v>
+      </c>
+      <c r="D119" s="26">
+        <v>493</v>
+      </c>
+      <c r="E119" s="26">
+        <v>713</v>
       </c>
       <c r="F119" s="26">
-        <v>5191</v>
+        <v>859</v>
       </c>
       <c r="G119" s="25">
-        <v>10382</v>
-[...5 lines deleted...]
-      <c r="L119" s="26"/>
+        <v>1005</v>
+      </c>
+      <c r="H119" s="26">
+        <v>1150</v>
+      </c>
+      <c r="I119" s="21"/>
+      <c r="J119" s="21"/>
+      <c r="K119" s="21"/>
+      <c r="L119" s="27"/>
       <c r="M119" s="26"/>
     </row>
-    <row r="120" spans="1:13" s="1" customFormat="1" ht="68.25">
+    <row r="120" spans="1:13" s="1" customFormat="1">
       <c r="A120" s="4" t="s">
-        <v>38</v>
-[...24 lines deleted...]
-      <c r="M120" s="27"/>
+        <v>37</v>
+      </c>
+      <c r="B120" s="26">
+        <v>968</v>
+      </c>
+      <c r="C120" s="26">
+        <v>968</v>
+      </c>
+      <c r="D120" s="26">
+        <v>968</v>
+      </c>
+      <c r="E120" s="26">
+        <v>968</v>
+      </c>
+      <c r="F120" s="26">
+        <v>6159</v>
+      </c>
+      <c r="G120" s="25">
+        <v>11350</v>
+      </c>
+      <c r="H120" s="26">
+        <v>16541</v>
+      </c>
+      <c r="I120" s="21"/>
+      <c r="J120" s="21"/>
+      <c r="K120" s="21"/>
+      <c r="L120" s="21"/>
+      <c r="M120" s="26"/>
     </row>
     <row r="121" spans="1:13" s="1" customFormat="1">
       <c r="A121" s="14" t="s">
-        <v>52</v>
-[...24 lines deleted...]
-      <c r="M121" s="27"/>
+        <v>46</v>
+      </c>
+      <c r="B121" s="26">
+        <v>968</v>
+      </c>
+      <c r="C121" s="26">
+        <v>968</v>
+      </c>
+      <c r="D121" s="26">
+        <v>968</v>
+      </c>
+      <c r="E121" s="26">
+        <v>968</v>
+      </c>
+      <c r="F121" s="26">
+        <v>968</v>
+      </c>
+      <c r="G121" s="25">
+        <v>968</v>
+      </c>
+      <c r="H121" s="26">
+        <v>968</v>
+      </c>
+      <c r="I121" s="21"/>
+      <c r="J121" s="21"/>
+      <c r="K121" s="21"/>
+      <c r="L121" s="21"/>
+      <c r="M121" s="26"/>
     </row>
     <row r="122" spans="1:13" s="1" customFormat="1">
       <c r="A122" s="14" t="s">
-        <v>55</v>
-[...28 lines deleted...]
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="B122" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C122" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D122" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E122" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F122" s="26">
+        <v>5191</v>
+      </c>
+      <c r="G122" s="25">
+        <v>10382</v>
+      </c>
+      <c r="H122" s="26">
+        <v>15573</v>
+      </c>
+      <c r="I122" s="26"/>
+      <c r="J122" s="26"/>
+      <c r="K122" s="26"/>
+      <c r="L122" s="26"/>
+      <c r="M122" s="26"/>
+    </row>
+    <row r="123" spans="1:13" s="1" customFormat="1" ht="68.25">
+      <c r="A123" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="B123" s="27">
-        <v>41</v>
+        <v>9.4</v>
       </c>
       <c r="C123" s="27">
-        <v>101</v>
+        <v>18.8</v>
       </c>
       <c r="D123" s="27">
-        <v>201</v>
+        <v>28.2</v>
       </c>
       <c r="E123" s="27">
-        <v>321</v>
+        <v>37.6</v>
       </c>
       <c r="F123" s="27">
-        <v>485</v>
+        <v>47</v>
       </c>
       <c r="G123" s="24">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="H123" s="22"/>
+        <v>56.4</v>
+      </c>
+      <c r="H123" s="27">
+        <v>57.6</v>
+      </c>
       <c r="I123" s="22"/>
       <c r="J123" s="24"/>
       <c r="K123" s="22"/>
-      <c r="L123" s="24"/>
+      <c r="L123" s="22"/>
       <c r="M123" s="27"/>
     </row>
     <row r="124" spans="1:13" s="1" customFormat="1">
       <c r="A124" s="14" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B124" s="27">
-        <v>41</v>
+        <v>0.2</v>
       </c>
       <c r="C124" s="27">
-        <v>101</v>
+        <v>0.3</v>
       </c>
       <c r="D124" s="27">
-        <v>201</v>
+        <v>0.5</v>
       </c>
       <c r="E124" s="27">
-        <v>321</v>
+        <v>0.7</v>
       </c>
       <c r="F124" s="27">
-        <v>485</v>
+        <v>0.8</v>
       </c>
       <c r="G124" s="24">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="H124" s="22"/>
+        <v>1</v>
+      </c>
+      <c r="H124" s="27">
+        <v>1.4</v>
+      </c>
       <c r="I124" s="22"/>
       <c r="J124" s="24"/>
       <c r="K124" s="22"/>
-      <c r="L124" s="24"/>
+      <c r="L124" s="22"/>
       <c r="M124" s="27"/>
     </row>
-    <row r="125" spans="1:13" s="1" customFormat="1" ht="34.5">
-[...55 lines deleted...]
-      <c r="M126" s="26"/>
+    <row r="125" spans="1:13" s="1" customFormat="1">
+      <c r="A125" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B125" s="27">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C125" s="27">
+        <v>18.5</v>
+      </c>
+      <c r="D125" s="27">
+        <v>27.7</v>
+      </c>
+      <c r="E125" s="27">
+        <v>36.9</v>
+      </c>
+      <c r="F125" s="27">
+        <v>46.1</v>
+      </c>
+      <c r="G125" s="24">
+        <v>55.4</v>
+      </c>
+      <c r="H125" s="27">
+        <v>56.1</v>
+      </c>
+      <c r="I125" s="22"/>
+      <c r="J125" s="24"/>
+      <c r="K125" s="22"/>
+      <c r="L125" s="22"/>
+      <c r="M125" s="27"/>
+    </row>
+    <row r="126" spans="1:13" s="1" customFormat="1" ht="45.75">
+      <c r="A126" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B126" s="27">
+        <v>41</v>
+      </c>
+      <c r="C126" s="27">
+        <v>101</v>
+      </c>
+      <c r="D126" s="27">
+        <v>201</v>
+      </c>
+      <c r="E126" s="27">
+        <v>321</v>
+      </c>
+      <c r="F126" s="27">
+        <v>485</v>
+      </c>
+      <c r="G126" s="24">
+        <v>630</v>
+      </c>
+      <c r="H126" s="27">
+        <v>776</v>
+      </c>
+      <c r="I126" s="22"/>
+      <c r="J126" s="24"/>
+      <c r="K126" s="22"/>
+      <c r="L126" s="24"/>
+      <c r="M126" s="27"/>
     </row>
     <row r="127" spans="1:13" s="1" customFormat="1">
       <c r="A127" s="14" t="s">
-        <v>52</v>
-[...37 lines deleted...]
-        <v>61</v>
+        <v>58</v>
+      </c>
+      <c r="B127" s="27">
+        <v>41</v>
+      </c>
+      <c r="C127" s="27">
+        <v>101</v>
+      </c>
+      <c r="D127" s="27">
+        <v>201</v>
+      </c>
+      <c r="E127" s="27">
+        <v>321</v>
+      </c>
+      <c r="F127" s="27">
+        <v>485</v>
+      </c>
+      <c r="G127" s="24">
+        <v>630</v>
+      </c>
+      <c r="H127" s="27">
+        <v>776</v>
+      </c>
+      <c r="I127" s="22"/>
+      <c r="J127" s="24"/>
+      <c r="K127" s="22"/>
+      <c r="L127" s="24"/>
+      <c r="M127" s="27"/>
+    </row>
+    <row r="128" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A128" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B128" s="26">
+        <v>241</v>
+      </c>
+      <c r="C128" s="26">
+        <v>1228</v>
+      </c>
+      <c r="D128" s="26">
+        <v>2215</v>
       </c>
       <c r="E128" s="26">
-        <v>1447</v>
+        <v>4650</v>
       </c>
       <c r="F128" s="26">
-        <v>5448</v>
+        <v>9653</v>
       </c>
       <c r="G128" s="25">
-        <v>8767</v>
-[...2 lines deleted...]
-      <c r="I128" s="26"/>
+        <v>13974</v>
+      </c>
+      <c r="H128" s="26">
+        <v>16050</v>
+      </c>
+      <c r="I128" s="21"/>
       <c r="J128" s="25"/>
-      <c r="K128" s="26"/>
+      <c r="K128" s="21"/>
       <c r="L128" s="25"/>
       <c r="M128" s="26"/>
     </row>
-    <row r="129" spans="1:13" s="1" customFormat="1" ht="34.5">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="129" spans="1:13" s="1" customFormat="1">
+      <c r="A129" s="14" t="s">
+        <v>47</v>
       </c>
       <c r="B129" s="26">
-        <v>4218</v>
+        <v>241</v>
       </c>
       <c r="C129" s="26">
-        <v>11223</v>
+        <v>605</v>
       </c>
       <c r="D129" s="26">
-        <v>17833</v>
+        <v>969</v>
       </c>
       <c r="E129" s="26">
-        <v>27167</v>
+        <v>1333</v>
       </c>
       <c r="F129" s="26">
-        <v>35902</v>
+        <v>1618</v>
       </c>
       <c r="G129" s="25">
-        <v>45626</v>
-[...1 lines deleted...]
-      <c r="H129" s="21"/>
+        <v>1903</v>
+      </c>
+      <c r="H129" s="26">
+        <v>2188</v>
+      </c>
       <c r="I129" s="21"/>
       <c r="J129" s="25"/>
       <c r="K129" s="21"/>
       <c r="L129" s="25"/>
       <c r="M129" s="26"/>
     </row>
     <row r="130" spans="1:13" s="1" customFormat="1">
       <c r="A130" s="14" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>4216</v>
+        <v>52</v>
+      </c>
+      <c r="B130" s="28" t="s">
+        <v>61</v>
       </c>
       <c r="C130" s="26">
-        <v>11219</v>
+        <v>623</v>
       </c>
       <c r="D130" s="26">
-        <v>17827</v>
+        <v>1247</v>
       </c>
       <c r="E130" s="26">
-        <v>27158</v>
+        <v>1870</v>
       </c>
       <c r="F130" s="26">
-        <v>35890</v>
+        <v>2587</v>
       </c>
       <c r="G130" s="25">
-        <v>45611</v>
-[...2 lines deleted...]
-      <c r="I130" s="21"/>
+        <v>3304</v>
+      </c>
+      <c r="H130" s="26">
+        <v>4021</v>
+      </c>
+      <c r="I130" s="26"/>
       <c r="J130" s="25"/>
-      <c r="K130" s="21"/>
+      <c r="K130" s="26"/>
       <c r="L130" s="25"/>
       <c r="M130" s="26"/>
     </row>
     <row r="131" spans="1:13" s="1" customFormat="1">
       <c r="A131" s="14" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B131" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C131" s="26">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C131" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D131" s="28" t="s">
+        <v>61</v>
       </c>
       <c r="E131" s="26">
-        <v>2</v>
+        <v>1447</v>
       </c>
       <c r="F131" s="26">
-        <v>3</v>
+        <v>5448</v>
       </c>
       <c r="G131" s="25">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="H131" s="26"/>
+        <v>8767</v>
+      </c>
+      <c r="H131" s="26">
+        <v>9841</v>
+      </c>
       <c r="I131" s="26"/>
       <c r="J131" s="25"/>
       <c r="K131" s="26"/>
       <c r="L131" s="25"/>
       <c r="M131" s="26"/>
     </row>
-    <row r="132" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="132" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A132" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="B132" s="26">
-        <v>2</v>
+        <v>4218</v>
       </c>
       <c r="C132" s="26">
-        <v>3</v>
+        <v>11223</v>
       </c>
       <c r="D132" s="26">
-        <v>5</v>
+        <v>17833</v>
       </c>
       <c r="E132" s="26">
-        <v>7</v>
+        <v>27167</v>
       </c>
       <c r="F132" s="26">
-        <v>8</v>
+        <v>35902</v>
       </c>
       <c r="G132" s="25">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="H132" s="21"/>
+        <v>45626</v>
+      </c>
+      <c r="H132" s="25">
+        <v>54817</v>
+      </c>
       <c r="I132" s="21"/>
       <c r="J132" s="25"/>
       <c r="K132" s="21"/>
       <c r="L132" s="25"/>
       <c r="M132" s="26"/>
     </row>
     <row r="133" spans="1:13" s="1" customFormat="1">
-      <c r="A133" s="4" t="s">
-        <v>41</v>
+      <c r="A133" s="14" t="s">
+        <v>46</v>
       </c>
       <c r="B133" s="26">
-        <v>12758</v>
+        <v>4216</v>
       </c>
       <c r="C133" s="26">
-        <v>82705</v>
+        <v>11219</v>
       </c>
       <c r="D133" s="26">
-        <v>152737</v>
+        <v>17827</v>
       </c>
       <c r="E133" s="26">
-        <v>223716</v>
+        <v>27158</v>
       </c>
       <c r="F133" s="26">
-        <v>259177</v>
+        <v>35890</v>
       </c>
       <c r="G133" s="25">
-        <v>293247</v>
-[...1 lines deleted...]
-      <c r="H133" s="21"/>
+        <v>45611</v>
+      </c>
+      <c r="H133" s="25">
+        <v>54801</v>
+      </c>
       <c r="I133" s="21"/>
       <c r="J133" s="25"/>
       <c r="K133" s="21"/>
       <c r="L133" s="25"/>
       <c r="M133" s="26"/>
     </row>
     <row r="134" spans="1:13" s="1" customFormat="1">
       <c r="A134" s="14" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>4397</v>
+        <v>47</v>
+      </c>
+      <c r="B134" s="28" t="s">
+        <v>61</v>
       </c>
       <c r="C134" s="26">
-        <v>37236</v>
+        <v>1</v>
       </c>
       <c r="D134" s="26">
-        <v>70161</v>
+        <v>1</v>
       </c>
       <c r="E134" s="26">
-        <v>104033</v>
+        <v>2</v>
       </c>
       <c r="F134" s="26">
-        <v>130868</v>
+        <v>3</v>
       </c>
       <c r="G134" s="25">
-        <v>156313</v>
-[...2 lines deleted...]
-      <c r="I134" s="21"/>
+        <v>5</v>
+      </c>
+      <c r="H134" s="25">
+        <v>6</v>
+      </c>
+      <c r="I134" s="26"/>
       <c r="J134" s="25"/>
-      <c r="K134" s="21"/>
+      <c r="K134" s="26"/>
       <c r="L134" s="25"/>
       <c r="M134" s="26"/>
     </row>
     <row r="135" spans="1:13" s="1" customFormat="1">
       <c r="A135" s="14" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B135" s="26">
-        <v>1909</v>
+        <v>2</v>
       </c>
       <c r="C135" s="26">
-        <v>3604</v>
+        <v>3</v>
       </c>
       <c r="D135" s="26">
-        <v>5300</v>
+        <v>5</v>
       </c>
       <c r="E135" s="26">
-        <v>6995</v>
+        <v>7</v>
       </c>
       <c r="F135" s="26">
-        <v>7864</v>
+        <v>8</v>
       </c>
       <c r="G135" s="25">
-        <v>8733</v>
-[...1 lines deleted...]
-      <c r="H135" s="21"/>
+        <v>10</v>
+      </c>
+      <c r="H135" s="25">
+        <v>10</v>
+      </c>
       <c r="I135" s="21"/>
       <c r="J135" s="25"/>
       <c r="K135" s="21"/>
       <c r="L135" s="25"/>
       <c r="M135" s="26"/>
     </row>
     <row r="136" spans="1:13" s="1" customFormat="1">
-      <c r="A136" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B136" s="26"/>
+      <c r="A136" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B136" s="26">
+        <v>12758</v>
+      </c>
       <c r="C136" s="26">
-        <v>16064</v>
+        <v>82705</v>
       </c>
       <c r="D136" s="26">
-        <v>32128</v>
+        <v>152737</v>
       </c>
       <c r="E136" s="26">
-        <v>48192</v>
+        <v>223716</v>
       </c>
       <c r="F136" s="26">
-        <v>48192</v>
+        <v>259177</v>
       </c>
       <c r="G136" s="25">
-        <v>48192</v>
-[...2 lines deleted...]
-      <c r="I136" s="26"/>
+        <v>293247</v>
+      </c>
+      <c r="H136" s="25">
+        <v>328515</v>
+      </c>
+      <c r="I136" s="21"/>
       <c r="J136" s="25"/>
-      <c r="K136" s="26"/>
+      <c r="K136" s="21"/>
       <c r="L136" s="25"/>
       <c r="M136" s="26"/>
     </row>
     <row r="137" spans="1:13" s="1" customFormat="1">
       <c r="A137" s="14" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B137" s="26">
-        <v>1440</v>
+        <v>4397</v>
       </c>
       <c r="C137" s="26">
-        <v>1955</v>
+        <v>37236</v>
       </c>
       <c r="D137" s="26">
-        <v>2471</v>
+        <v>70161</v>
       </c>
       <c r="E137" s="26">
-        <v>2986</v>
+        <v>104033</v>
       </c>
       <c r="F137" s="26">
-        <v>3123</v>
+        <v>130868</v>
       </c>
       <c r="G137" s="25">
-        <v>3260</v>
-[...1 lines deleted...]
-      <c r="H137" s="21"/>
+        <v>156313</v>
+      </c>
+      <c r="H137" s="25">
+        <v>181760</v>
+      </c>
       <c r="I137" s="21"/>
       <c r="J137" s="25"/>
       <c r="K137" s="21"/>
       <c r="L137" s="25"/>
       <c r="M137" s="26"/>
     </row>
     <row r="138" spans="1:13" s="1" customFormat="1">
       <c r="A138" s="14" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B138" s="26"/>
+        <v>47</v>
+      </c>
+      <c r="B138" s="26">
+        <v>1909</v>
+      </c>
       <c r="C138" s="26">
-        <v>969</v>
+        <v>3604</v>
       </c>
       <c r="D138" s="26">
-        <v>1939</v>
+        <v>5300</v>
       </c>
       <c r="E138" s="26">
-        <v>2908</v>
+        <v>6995</v>
       </c>
       <c r="F138" s="26">
-        <v>2975</v>
+        <v>7864</v>
       </c>
       <c r="G138" s="25">
-        <v>3043</v>
-[...2 lines deleted...]
-      <c r="I138" s="26"/>
+        <v>8733</v>
+      </c>
+      <c r="H138" s="25">
+        <v>9602</v>
+      </c>
+      <c r="I138" s="21"/>
       <c r="J138" s="25"/>
-      <c r="K138" s="26"/>
+      <c r="K138" s="21"/>
       <c r="L138" s="25"/>
       <c r="M138" s="26"/>
     </row>
     <row r="139" spans="1:13" s="1" customFormat="1">
       <c r="A139" s="14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B139" s="26"/>
       <c r="C139" s="26">
-        <v>2145</v>
+        <v>16064</v>
       </c>
       <c r="D139" s="26">
-        <v>4290</v>
+        <v>32128</v>
       </c>
       <c r="E139" s="26">
-        <v>6435</v>
+        <v>48192</v>
       </c>
       <c r="F139" s="26">
-        <v>7130</v>
+        <v>48192</v>
       </c>
       <c r="G139" s="25">
-        <v>7825</v>
-[...1 lines deleted...]
-      <c r="H139" s="26"/>
+        <v>48192</v>
+      </c>
+      <c r="H139" s="25">
+        <v>48523</v>
+      </c>
       <c r="I139" s="26"/>
       <c r="J139" s="25"/>
       <c r="K139" s="26"/>
       <c r="L139" s="25"/>
       <c r="M139" s="26"/>
     </row>
     <row r="140" spans="1:13" s="1" customFormat="1">
       <c r="A140" s="14" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B140" s="26">
-        <v>192</v>
+        <v>1440</v>
       </c>
       <c r="C140" s="26">
-        <v>1168</v>
+        <v>1955</v>
       </c>
       <c r="D140" s="26">
-        <v>2144</v>
+        <v>2471</v>
       </c>
       <c r="E140" s="26">
-        <v>3120</v>
+        <v>2986</v>
       </c>
       <c r="F140" s="26">
-        <v>3120</v>
+        <v>3123</v>
       </c>
       <c r="G140" s="25">
-        <v>3120</v>
-[...1 lines deleted...]
-      <c r="H140" s="21"/>
+        <v>3260</v>
+      </c>
+      <c r="H140" s="25">
+        <v>3265</v>
+      </c>
       <c r="I140" s="21"/>
       <c r="J140" s="25"/>
       <c r="K140" s="21"/>
       <c r="L140" s="25"/>
       <c r="M140" s="26"/>
     </row>
     <row r="141" spans="1:13" s="1" customFormat="1">
       <c r="A141" s="14" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B141" s="26"/>
       <c r="C141" s="26">
-        <v>1694</v>
+        <v>969</v>
       </c>
       <c r="D141" s="26">
-        <v>3387</v>
+        <v>1939</v>
       </c>
       <c r="E141" s="26">
-        <v>5081</v>
+        <v>2908</v>
       </c>
       <c r="F141" s="26">
-        <v>5120</v>
+        <v>2975</v>
       </c>
       <c r="G141" s="25">
-        <v>5158</v>
-[...1 lines deleted...]
-      <c r="H141" s="26"/>
+        <v>3043</v>
+      </c>
+      <c r="H141" s="25">
+        <v>3110</v>
+      </c>
       <c r="I141" s="26"/>
       <c r="J141" s="25"/>
       <c r="K141" s="26"/>
       <c r="L141" s="25"/>
       <c r="M141" s="26"/>
     </row>
     <row r="142" spans="1:13" s="1" customFormat="1">
       <c r="A142" s="14" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B142" s="26"/>
       <c r="C142" s="26">
-        <v>17869</v>
+        <v>2145</v>
       </c>
       <c r="D142" s="26">
-        <v>30918</v>
+        <v>4290</v>
       </c>
       <c r="E142" s="26">
-        <v>43967</v>
+        <v>6435</v>
       </c>
       <c r="F142" s="26">
-        <v>50786</v>
+        <v>7130</v>
       </c>
       <c r="G142" s="25">
-        <v>57604</v>
-[...2 lines deleted...]
-      <c r="I142" s="21"/>
+        <v>7825</v>
+      </c>
+      <c r="H142" s="25">
+        <v>8520</v>
+      </c>
+      <c r="I142" s="26"/>
       <c r="J142" s="25"/>
-      <c r="K142" s="21"/>
+      <c r="K142" s="26"/>
       <c r="L142" s="25"/>
       <c r="M142" s="26"/>
     </row>
-    <row r="143" spans="1:13" s="1" customFormat="1" ht="34.5">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="143" spans="1:13" s="1" customFormat="1">
+      <c r="A143" s="14" t="s">
+        <v>54</v>
       </c>
       <c r="B143" s="26">
-        <v>1</v>
+        <v>192</v>
       </c>
       <c r="C143" s="26">
-        <v>2</v>
+        <v>1168</v>
       </c>
       <c r="D143" s="26">
-        <v>4</v>
+        <v>2144</v>
       </c>
       <c r="E143" s="26">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3120</v>
+      </c>
+      <c r="F143" s="26">
+        <v>3120</v>
       </c>
       <c r="G143" s="25">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="I143" s="26"/>
+        <v>3120</v>
+      </c>
+      <c r="H143" s="25">
+        <v>3120</v>
+      </c>
+      <c r="I143" s="21"/>
       <c r="J143" s="25"/>
-      <c r="K143" s="26"/>
+      <c r="K143" s="21"/>
       <c r="L143" s="25"/>
       <c r="M143" s="26"/>
     </row>
     <row r="144" spans="1:13" s="1" customFormat="1">
       <c r="A144" s="14" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B144" s="26"/>
       <c r="C144" s="26">
-        <v>2</v>
+        <v>1694</v>
       </c>
       <c r="D144" s="26">
-        <v>4</v>
+        <v>3387</v>
       </c>
       <c r="E144" s="26">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>5081</v>
+      </c>
+      <c r="F144" s="26">
+        <v>5120</v>
       </c>
       <c r="G144" s="25">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="H144" s="26"/>
+        <v>5158</v>
+      </c>
+      <c r="H144" s="25">
+        <v>5197</v>
+      </c>
       <c r="I144" s="26"/>
       <c r="J144" s="25"/>
       <c r="K144" s="26"/>
       <c r="L144" s="25"/>
       <c r="M144" s="26"/>
     </row>
-    <row r="145" spans="1:13" s="1" customFormat="1" ht="34.5">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="145" spans="1:13" s="1" customFormat="1">
+      <c r="A145" s="14" t="s">
+        <v>55</v>
       </c>
       <c r="B145" s="26">
-        <v>10</v>
+        <v>4821</v>
       </c>
       <c r="C145" s="26">
-        <v>16</v>
+        <v>17869</v>
       </c>
       <c r="D145" s="26">
-        <v>27</v>
+        <v>30918</v>
       </c>
       <c r="E145" s="26">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>43967</v>
+      </c>
+      <c r="F145" s="26">
+        <v>50786</v>
       </c>
       <c r="G145" s="25">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="I145" s="26"/>
+        <v>57604</v>
+      </c>
+      <c r="H145" s="25">
+        <v>65418</v>
+      </c>
+      <c r="I145" s="21"/>
       <c r="J145" s="25"/>
-      <c r="K145" s="26"/>
+      <c r="K145" s="21"/>
       <c r="L145" s="25"/>
       <c r="M145" s="26"/>
     </row>
-    <row r="146" spans="1:13" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="146" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A146" s="16" t="s">
+        <v>62</v>
       </c>
       <c r="B146" s="26">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C146" s="26">
+        <v>2</v>
+      </c>
+      <c r="D146" s="26">
+        <v>4</v>
+      </c>
+      <c r="E146" s="26">
+        <v>7</v>
+      </c>
+      <c r="F146" s="25">
+        <v>9</v>
+      </c>
+      <c r="G146" s="25">
+        <v>12</v>
+      </c>
+      <c r="H146" s="25">
         <v>16</v>
       </c>
-      <c r="D146" s="26">
-[...11 lines deleted...]
-      <c r="H146" s="26"/>
       <c r="I146" s="26"/>
       <c r="J146" s="25"/>
       <c r="K146" s="26"/>
       <c r="L146" s="25"/>
       <c r="M146" s="26"/>
     </row>
-    <row r="147" spans="1:13" s="1" customFormat="1" ht="79.5">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="147" spans="1:13" s="1" customFormat="1">
+      <c r="A147" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="B147" s="26">
-        <v>205</v>
+        <v>1</v>
       </c>
       <c r="C147" s="26">
-        <v>410</v>
+        <v>2</v>
       </c>
       <c r="D147" s="26">
-        <v>615</v>
+        <v>4</v>
       </c>
       <c r="E147" s="26">
-        <v>820</v>
+        <v>7</v>
       </c>
       <c r="F147" s="25">
-        <v>1025</v>
+        <v>9</v>
       </c>
       <c r="G147" s="25">
-        <v>1230</v>
-[...2 lines deleted...]
-      <c r="I147" s="21"/>
+        <v>12</v>
+      </c>
+      <c r="H147" s="25">
+        <v>16</v>
+      </c>
+      <c r="I147" s="26"/>
       <c r="J147" s="25"/>
-      <c r="K147" s="21"/>
+      <c r="K147" s="26"/>
       <c r="L147" s="25"/>
       <c r="M147" s="26"/>
     </row>
-    <row r="148" spans="1:13" s="1" customFormat="1">
-      <c r="A148" s="15" t="s">
+    <row r="148" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A148" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B148" s="26">
+        <v>10</v>
+      </c>
+      <c r="C148" s="26">
+        <v>16</v>
+      </c>
+      <c r="D148" s="26">
+        <v>27</v>
+      </c>
+      <c r="E148" s="26">
+        <v>56</v>
+      </c>
+      <c r="F148" s="25">
+        <v>73</v>
+      </c>
+      <c r="G148" s="25">
+        <v>97</v>
+      </c>
+      <c r="H148" s="25">
+        <v>120</v>
+      </c>
+      <c r="I148" s="26"/>
+      <c r="J148" s="25"/>
+      <c r="K148" s="26"/>
+      <c r="L148" s="25"/>
+      <c r="M148" s="26"/>
+    </row>
+    <row r="149" spans="1:13" s="1" customFormat="1">
+      <c r="A149" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B148" s="26">
+      <c r="B149" s="26">
+        <v>10</v>
+      </c>
+      <c r="C149" s="26">
+        <v>16</v>
+      </c>
+      <c r="D149" s="26">
+        <v>27</v>
+      </c>
+      <c r="E149" s="26">
+        <v>56</v>
+      </c>
+      <c r="F149" s="25">
+        <v>73</v>
+      </c>
+      <c r="G149" s="25">
+        <v>97</v>
+      </c>
+      <c r="H149" s="25">
+        <v>120</v>
+      </c>
+      <c r="I149" s="26"/>
+      <c r="J149" s="25"/>
+      <c r="K149" s="26"/>
+      <c r="L149" s="25"/>
+      <c r="M149" s="26"/>
+    </row>
+    <row r="150" spans="1:13" s="1" customFormat="1" ht="79.5">
+      <c r="A150" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B150" s="26">
         <v>205</v>
       </c>
-      <c r="C148" s="26">
+      <c r="C150" s="26">
         <v>410</v>
       </c>
-      <c r="D148" s="26">
+      <c r="D150" s="26">
         <v>615</v>
       </c>
-      <c r="E148" s="26">
+      <c r="E150" s="26">
         <v>820</v>
       </c>
-      <c r="F148" s="23">
+      <c r="F150" s="25">
         <v>1025</v>
       </c>
-      <c r="G148" s="23">
+      <c r="G150" s="25">
         <v>1230</v>
       </c>
-      <c r="H148" s="21"/>
-[...22 lines deleted...]
-      <c r="A150" s="13" t="s">
+      <c r="H150" s="25">
+        <v>1230</v>
+      </c>
+      <c r="I150" s="21"/>
+      <c r="J150" s="25"/>
+      <c r="K150" s="21"/>
+      <c r="L150" s="25"/>
+      <c r="M150" s="26"/>
+    </row>
+    <row r="151" spans="1:13" s="1" customFormat="1">
+      <c r="A151" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B151" s="26">
+        <v>205</v>
+      </c>
+      <c r="C151" s="26">
+        <v>410</v>
+      </c>
+      <c r="D151" s="26">
+        <v>615</v>
+      </c>
+      <c r="E151" s="26">
+        <v>820</v>
+      </c>
+      <c r="F151" s="23">
+        <v>1025</v>
+      </c>
+      <c r="G151" s="23">
+        <v>1230</v>
+      </c>
+      <c r="H151" s="23">
+        <v>1230</v>
+      </c>
+      <c r="I151" s="23"/>
+      <c r="J151" s="23"/>
+      <c r="K151" s="21"/>
+      <c r="L151" s="23"/>
+      <c r="M151" s="26"/>
+    </row>
+    <row r="152" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A152" s="3"/>
+      <c r="B152" s="19"/>
+      <c r="C152" s="19"/>
+      <c r="D152" s="19"/>
+      <c r="E152" s="3"/>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
+      <c r="H152" s="3"/>
+      <c r="I152" s="21"/>
+      <c r="J152" s="3"/>
+      <c r="K152" s="3"/>
+      <c r="L152" s="3"/>
+      <c r="M152" s="3"/>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B150" s="8"/>
-[...13 lines deleted...]
-      <c r="A151" s="13" t="s">
+      <c r="B153" s="8"/>
+      <c r="C153" s="9"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+      <c r="F153" s="8"/>
+      <c r="G153" s="10"/>
+      <c r="H153" s="11"/>
+      <c r="I153" s="11"/>
+      <c r="J153" s="10"/>
+      <c r="K153" s="11"/>
+      <c r="L153" s="10"/>
+      <c r="M153" s="10"/>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B151" s="10"/>
-[...13 lines deleted...]
-      <c r="A152" s="30" t="s">
+      <c r="B154" s="10"/>
+      <c r="C154" s="10"/>
+      <c r="D154" s="10"/>
+      <c r="E154" s="10"/>
+      <c r="F154" s="10"/>
+      <c r="G154" s="10"/>
+      <c r="H154" s="11"/>
+      <c r="I154" s="11"/>
+      <c r="J154" s="10"/>
+      <c r="K154" s="11"/>
+      <c r="L154" s="10"/>
+      <c r="M154" s="10"/>
+    </row>
+    <row r="155" spans="1:13" ht="34.5" customHeight="1">
+      <c r="A155" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="B152" s="30"/>
-[...10 lines deleted...]
-      <c r="M152" s="31"/>
+      <c r="B155" s="32"/>
+      <c r="C155" s="32"/>
+      <c r="D155" s="32"/>
+      <c r="E155" s="32"/>
+      <c r="F155" s="32"/>
+      <c r="G155" s="32"/>
+      <c r="H155" s="32"/>
+      <c r="I155" s="33"/>
+      <c r="J155" s="33"/>
+      <c r="K155" s="33"/>
+      <c r="L155" s="33"/>
+      <c r="M155" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A152:M152"/>
+    <mergeCell ref="A155:M155"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>