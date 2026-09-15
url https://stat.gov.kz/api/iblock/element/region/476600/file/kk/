--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,5513 +1,8169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="164011"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\динамика июль\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\КАзак\Жетісу облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Лист 1'!$A$4:$XFB$160</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="63">
-[...1 lines deleted...]
-    <t>г.а. Талдыкорган</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="108">
+  <si>
+    <t>Ет және тағамдық қосымша өнімдері, тонна</t>
+  </si>
+  <si>
+    <t>ірі қара мал, шошқа, қой, ешкі, жылқы және жылқы тектес жануарлардың жас немесе тоңазытылған еті, тонна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">үй құсының жас немесе тоңазытылған еті, тонна </t>
+  </si>
+  <si>
+    <t>Шұжықтар және осыған ұқсас еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған өнімдер, тонна</t>
+  </si>
+  <si>
+    <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
+  </si>
+  <si>
+    <t>Тазартылмаған күнбағыс майы, тонна</t>
+  </si>
+  <si>
+    <t>Өңделген сұйық сүт және кілегей, тонна</t>
+  </si>
+  <si>
+    <t>Сары май және сүтті спредтер (паста), тонна</t>
+  </si>
+  <si>
+    <t>Ірімшік және сүзбе, тонна</t>
+  </si>
+  <si>
+    <t>Бидайдың ірі тартылған ұны мен жармасы, тонна</t>
+  </si>
+  <si>
+    <t>Жаңа піскен нан, тонна</t>
+  </si>
+  <si>
+    <t>Жартылай ақталған немесе толық ақталған немесе тазартылған немесе уатылған күріш, тонна</t>
+  </si>
+  <si>
+    <t>Құрақ немесе қызылша шикі қанты немесе тазартылған қанты; сірне (меласса), тонна</t>
+  </si>
+  <si>
+    <t>Өңделген кофе және шай, тонна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауылшаруашылық жануарларына арналған дайын азықтар, жоңышқадан жасалған ұн мен түйіршіктерден басқа, тонна                             </t>
+  </si>
+  <si>
+    <t>Жүннен басылған және фетр аяқ киім, мың жұп</t>
+  </si>
+  <si>
+    <t>Дәрі-дәрмектер,  мың тенге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полимерлер негізіндегі бояулар мен лактар, тонна  </t>
+  </si>
+  <si>
+    <t>Қыштан құйылған отқа төзімсіз құрылыс кірпіштері, кремнеземдік тасты ұннан немесе диатомитті топырақтан жасалған бұйымдардан басқа, мың текше метр</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Портландцемент (ақтан басқа), мың тонна       </t>
+  </si>
+  <si>
+    <t>Сөндірілген, сөндірілмеген және гидравликалық әк, тонна</t>
+  </si>
+  <si>
+    <t>Бетоннан жасалған құрама құрылыс конструкциялары, тонна</t>
+  </si>
+  <si>
+    <t>Тауарлық бетон, тонна</t>
+  </si>
+  <si>
+    <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі күміс, кг</t>
+  </si>
+  <si>
+    <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі алтын, кг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауыл және орман шаруашылығына арналған машиналар бөліктері; ауыл және орман шаруашылығына арналған машиналарды өндіру саласындағы қызметтер, мың теңге </t>
+  </si>
+  <si>
+    <t>* - жедел деректер</t>
+  </si>
+  <si>
+    <t>"-" - өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>"х" - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Ет және тағамдық қосымша өнімдері, тонна</t>
-[...14 lines deleted...]
-    <t>Жас, тоңазытылған немесе мұздатылған балық, тонна</t>
+    <t>Қатты күйдегі, хош иістендіргіш немесе бояғыш қоспалары болмайтын тазартылған құрақ немесе қызылша қанты және химиялық таза сахароза, тонна</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2026 жылғы Қазақстан Республикасындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2022 жылдың маусым айынан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Даирбекова Алма </t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.dairbekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Талдықорған қ.ә.</t>
+  </si>
+  <si>
+    <t>Алакөл ауданы</t>
+  </si>
+  <si>
+    <t>Ескелді ауданы</t>
+  </si>
+  <si>
+    <t>Көксу ауданы</t>
+  </si>
+  <si>
+    <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>Жеміс және көкөніс шырындары, мың литр</t>
   </si>
   <si>
-    <t>Тазартылмаған күнбағыс майы, тонна</t>
+    <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Тазартылған күнбағыс майы және оның фракциялары (химиялық жолмен түрлендірілмеген майлардан басқа), тонна</t>
   </si>
   <si>
-    <t>Өңделген сұйық сүт және кілегей, тонна</t>
-[...5 lines deleted...]
-    <t>Ірімшік және сүзбе, тонна</t>
+    <t>Текелі қ.ә.</t>
+  </si>
+  <si>
+    <t>Қаратал ауданы</t>
+  </si>
+  <si>
+    <t>Ақсу ауданы</t>
   </si>
   <si>
     <t>Пісіп жетпеген немесе ашуы жетпеген ірімшік (сарысудан жасалған ірімшікті қоса) және сүзбе, тонна</t>
   </si>
   <si>
     <t>Үгітілген ірімшіктер, ұнтақ ірімшіктер, көгілдір ірімшіктер және өзге де өңделмеген ірімшіктер, балқытылған ірімшіктен басқа, тонна</t>
   </si>
   <si>
-    <t>Жартылай ақталған немесе толық ақталған немесе тазартылған немесе уатылған күріш, тонна</t>
-[...1 lines deleted...]
-  <si>
     <t>Дәнді және өсімдік дақылдарынан жасалған ұн; олардан майда тартылған ұн қоспалары, тонна</t>
   </si>
   <si>
     <t>Өзге де дәнді дақылдардан жасалған жарма, ірі тартылған ұн және түйіршіктер мен өнімдер, тонна</t>
   </si>
   <si>
-    <t>Жаңа піскен нан, тонна</t>
-[...5 lines deleted...]
-    <t>Ауылшаруашылық жануарларына арналған дайын азықтар, жоңышқадан жасалған ұн мен түйіршіктерден басқа, тонна</t>
+    <t>г.а. Текели</t>
+  </si>
+  <si>
+    <t>Кербұлақ ауданы</t>
+  </si>
+  <si>
+    <t>+7 7282 41 39 18</t>
+  </si>
+  <si>
+    <t>Жетісу облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Бидай мен меслиннің (бидай мен қара бидайдың қоспасы) ұсақ тартылған ұны, тонна</t>
+  </si>
+  <si>
+    <t>Нан-тоқаш өнімдерін дайындауға арналған қоспалар, тонна</t>
   </si>
   <si>
     <t>Сыра, сыра қайнатудың шөгінділері мен қалдықтарынан басқа, мың литр</t>
   </si>
   <si>
-    <t>Аяқ киім, спорттық, қорғаныштық және ортопедиялық аяқ киімнен басқа, мың пар</t>
-[...83 lines deleted...]
-    <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі күміс, кг</t>
+    <t>Аяқ киім, спорттық, қорғаныштық және ортопедиялық аяқ киімнен басқа, мың жұп</t>
+  </si>
+  <si>
+    <t>Үсті былғарыдан жасалған аяқ киім, спорттық аяқ киімнен, металды қорғаныс тұмсығы бар аяқ киімнен және әртүрлі арнайы аяқ киімнен басқа, мың жұп</t>
+  </si>
+  <si>
+    <t>тонна, мың литр, мың жұп, мың тенге, мың текше метр, кг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="33">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...36 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...33 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2026&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M155"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A103" workbookViewId="0">
-      <selection activeCell="J113" sqref="J113"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="25" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="13" width="15" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="18"/>
+    <col min="257" max="257" width="42.28515625" style="18" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="18" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="18"/>
+    <col min="513" max="513" width="42.28515625" style="18" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="18" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="18"/>
+    <col min="769" max="769" width="42.28515625" style="18" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="18" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="18"/>
+    <col min="1025" max="1025" width="42.28515625" style="18" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="18"/>
+    <col min="1281" max="1281" width="42.28515625" style="18" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="18"/>
+    <col min="1537" max="1537" width="42.28515625" style="18" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="18"/>
+    <col min="1793" max="1793" width="42.28515625" style="18" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="18" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="18"/>
+    <col min="2049" max="2049" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="18" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="18"/>
+    <col min="2305" max="2305" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="18" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="18"/>
+    <col min="2561" max="2561" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="18" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="18"/>
+    <col min="2817" max="2817" width="42.28515625" style="18" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="18" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="18"/>
+    <col min="3073" max="3073" width="42.28515625" style="18" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="18" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="18"/>
+    <col min="3329" max="3329" width="42.28515625" style="18" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="18" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="18"/>
+    <col min="3585" max="3585" width="42.28515625" style="18" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="18" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="18"/>
+    <col min="3841" max="3841" width="42.28515625" style="18" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="18" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="18"/>
+    <col min="4097" max="4097" width="42.28515625" style="18" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="18" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="18"/>
+    <col min="4353" max="4353" width="42.28515625" style="18" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="18" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="18"/>
+    <col min="4609" max="4609" width="42.28515625" style="18" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="18" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="18"/>
+    <col min="4865" max="4865" width="42.28515625" style="18" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="18" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="18"/>
+    <col min="5121" max="5121" width="42.28515625" style="18" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="18" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="18"/>
+    <col min="5377" max="5377" width="42.28515625" style="18" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="18" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="18"/>
+    <col min="5633" max="5633" width="42.28515625" style="18" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="18" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="18"/>
+    <col min="5889" max="5889" width="42.28515625" style="18" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="18" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="18"/>
+    <col min="6145" max="6145" width="42.28515625" style="18" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="18" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="18"/>
+    <col min="6401" max="6401" width="42.28515625" style="18" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="18" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="18"/>
+    <col min="6657" max="6657" width="42.28515625" style="18" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="18" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="18"/>
+    <col min="6913" max="6913" width="42.28515625" style="18" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="18" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="18"/>
+    <col min="7169" max="7169" width="42.28515625" style="18" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="18" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="18"/>
+    <col min="7425" max="7425" width="42.28515625" style="18" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="18" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="18"/>
+    <col min="7681" max="7681" width="42.28515625" style="18" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="18" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="18"/>
+    <col min="7937" max="7937" width="42.28515625" style="18" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="18" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="18"/>
+    <col min="8193" max="8193" width="42.28515625" style="18" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="18" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="18"/>
+    <col min="8449" max="8449" width="42.28515625" style="18" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="18" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="18"/>
+    <col min="8705" max="8705" width="42.28515625" style="18" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="18" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="18"/>
+    <col min="8961" max="8961" width="42.28515625" style="18" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="18" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="18"/>
+    <col min="9217" max="9217" width="42.28515625" style="18" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="18" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="18"/>
+    <col min="9473" max="9473" width="42.28515625" style="18" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="18" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="18"/>
+    <col min="9729" max="9729" width="42.28515625" style="18" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="18" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="18"/>
+    <col min="9985" max="9985" width="42.28515625" style="18" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="18" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="18"/>
+    <col min="10241" max="10241" width="42.28515625" style="18" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="18" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="18"/>
+    <col min="10497" max="10497" width="42.28515625" style="18" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="18" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="18"/>
+    <col min="10753" max="10753" width="42.28515625" style="18" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="18" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="18"/>
+    <col min="11009" max="11009" width="42.28515625" style="18" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="18" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="18"/>
+    <col min="11265" max="11265" width="42.28515625" style="18" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="18" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="18"/>
+    <col min="11521" max="11521" width="42.28515625" style="18" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="18" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="18"/>
+    <col min="11777" max="11777" width="42.28515625" style="18" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="18" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="18"/>
+    <col min="12033" max="12033" width="42.28515625" style="18" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="18" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="18"/>
+    <col min="12289" max="12289" width="42.28515625" style="18" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="18" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="18"/>
+    <col min="12545" max="12545" width="42.28515625" style="18" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="18" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="18"/>
+    <col min="12801" max="12801" width="42.28515625" style="18" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="18" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="18"/>
+    <col min="13057" max="13057" width="42.28515625" style="18" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="18" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="18"/>
+    <col min="13313" max="13313" width="42.28515625" style="18" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="18" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="18"/>
+    <col min="13569" max="13569" width="42.28515625" style="18" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="18" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="18"/>
+    <col min="13825" max="13825" width="42.28515625" style="18" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="18" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="18"/>
+    <col min="14081" max="14081" width="42.28515625" style="18" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="18" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="18"/>
+    <col min="14337" max="14337" width="42.28515625" style="18" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="18" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="18"/>
+    <col min="14593" max="14593" width="42.28515625" style="18" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="18" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="18"/>
+    <col min="14849" max="14849" width="42.28515625" style="18" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="18" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="18"/>
+    <col min="15105" max="15105" width="42.28515625" style="18" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="18" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="18"/>
+    <col min="15361" max="15361" width="42.28515625" style="18" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="18" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="18"/>
+    <col min="15617" max="15617" width="42.28515625" style="18" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="18" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="18"/>
+    <col min="15873" max="15873" width="42.28515625" style="18" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="18" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="18"/>
+    <col min="16129" max="16129" width="42.28515625" style="18" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="18" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1">
-[...15 lines deleted...]
-      <c r="A2" s="31" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="17"/>
+      <c r="B1" s="17"/>
+    </row>
+    <row r="2" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="20">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="21" customFormat="1" ht="27" customHeight="1">
+      <c r="A3" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="21" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="21" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="21" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="21" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="21" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="21" customFormat="1">
+      <c r="A10" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="21" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="M11" s="26"/>
+    </row>
+    <row r="12" spans="1:13" s="21" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="M12" s="26"/>
+    </row>
+    <row r="13" spans="1:13" s="21" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="31"/>
-[...14 lines deleted...]
-      <c r="B4" s="12" t="s">
+      <c r="B13" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="M13" s="26"/>
+    </row>
+    <row r="14" spans="1:13" s="21" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" s="26"/>
+    </row>
+    <row r="15" spans="1:13" s="21" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="M15" s="26"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46252</v>
+      </c>
+      <c r="M16" s="32"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46282</v>
+      </c>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="M18" s="32"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="M19" s="33"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="91" t="s">
+        <v>100</v>
+      </c>
+      <c r="M20" s="32"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>82</v>
+      </c>
+      <c r="M21" s="33"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="37"/>
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="32"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="33"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="32"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="39" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="39"/>
+    <col min="257" max="257" width="4.42578125" style="39" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="39" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="39"/>
+    <col min="513" max="513" width="4.42578125" style="39" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="39" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="39"/>
+    <col min="769" max="769" width="4.42578125" style="39" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="39" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="39"/>
+    <col min="1025" max="1025" width="4.42578125" style="39" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="39" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="39"/>
+    <col min="1281" max="1281" width="4.42578125" style="39" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="39" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="39"/>
+    <col min="1537" max="1537" width="4.42578125" style="39" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="39" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="39"/>
+    <col min="1793" max="1793" width="4.42578125" style="39" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="39" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="39"/>
+    <col min="2049" max="2049" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="39" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="39"/>
+    <col min="2305" max="2305" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="39" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="39"/>
+    <col min="2561" max="2561" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="39" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="39"/>
+    <col min="2817" max="2817" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="39" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="39"/>
+    <col min="3073" max="3073" width="4.42578125" style="39" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="39" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="39"/>
+    <col min="3329" max="3329" width="4.42578125" style="39" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="39" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="39"/>
+    <col min="3585" max="3585" width="4.42578125" style="39" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="39" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="39"/>
+    <col min="3841" max="3841" width="4.42578125" style="39" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="39" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="39"/>
+    <col min="4097" max="4097" width="4.42578125" style="39" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="39" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="39"/>
+    <col min="4353" max="4353" width="4.42578125" style="39" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="39" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="39"/>
+    <col min="4609" max="4609" width="4.42578125" style="39" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="39" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="39"/>
+    <col min="4865" max="4865" width="4.42578125" style="39" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="39" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="39"/>
+    <col min="5121" max="5121" width="4.42578125" style="39" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="39" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="39"/>
+    <col min="5377" max="5377" width="4.42578125" style="39" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="39" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="39"/>
+    <col min="5633" max="5633" width="4.42578125" style="39" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="39" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="39"/>
+    <col min="5889" max="5889" width="4.42578125" style="39" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="39" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="39"/>
+    <col min="6145" max="6145" width="4.42578125" style="39" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="39" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="39"/>
+    <col min="6401" max="6401" width="4.42578125" style="39" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="39" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="39"/>
+    <col min="6657" max="6657" width="4.42578125" style="39" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="39" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="39"/>
+    <col min="6913" max="6913" width="4.42578125" style="39" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="39" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="39"/>
+    <col min="7169" max="7169" width="4.42578125" style="39" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="39" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="39"/>
+    <col min="7425" max="7425" width="4.42578125" style="39" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="39" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="39"/>
+    <col min="7681" max="7681" width="4.42578125" style="39" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="39" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="39"/>
+    <col min="7937" max="7937" width="4.42578125" style="39" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="39" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="39"/>
+    <col min="8193" max="8193" width="4.42578125" style="39" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="39" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="39"/>
+    <col min="8449" max="8449" width="4.42578125" style="39" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="39" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="39"/>
+    <col min="8705" max="8705" width="4.42578125" style="39" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="39" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="39"/>
+    <col min="8961" max="8961" width="4.42578125" style="39" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="39" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="39"/>
+    <col min="9217" max="9217" width="4.42578125" style="39" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="39" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="39"/>
+    <col min="9473" max="9473" width="4.42578125" style="39" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="39" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="39"/>
+    <col min="9729" max="9729" width="4.42578125" style="39" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="39" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="39"/>
+    <col min="9985" max="9985" width="4.42578125" style="39" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="39" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="39"/>
+    <col min="10241" max="10241" width="4.42578125" style="39" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="39" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="39"/>
+    <col min="10497" max="10497" width="4.42578125" style="39" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="39" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="39"/>
+    <col min="10753" max="10753" width="4.42578125" style="39" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="39" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="39"/>
+    <col min="11009" max="11009" width="4.42578125" style="39" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="39" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="39"/>
+    <col min="11265" max="11265" width="4.42578125" style="39" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="39" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="39"/>
+    <col min="11521" max="11521" width="4.42578125" style="39" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="39" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="39"/>
+    <col min="11777" max="11777" width="4.42578125" style="39" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="39" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="39"/>
+    <col min="12033" max="12033" width="4.42578125" style="39" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="39" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="39"/>
+    <col min="12289" max="12289" width="4.42578125" style="39" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="39" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="39"/>
+    <col min="12545" max="12545" width="4.42578125" style="39" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="39" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="39"/>
+    <col min="12801" max="12801" width="4.42578125" style="39" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="39" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="39"/>
+    <col min="13057" max="13057" width="4.42578125" style="39" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="39" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="39"/>
+    <col min="13313" max="13313" width="4.42578125" style="39" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="39" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="39"/>
+    <col min="13569" max="13569" width="4.42578125" style="39" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="39" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="39"/>
+    <col min="13825" max="13825" width="4.42578125" style="39" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="39" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="39"/>
+    <col min="14081" max="14081" width="4.42578125" style="39" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="39" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="39"/>
+    <col min="14337" max="14337" width="4.42578125" style="39" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="39" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="39"/>
+    <col min="14593" max="14593" width="4.42578125" style="39" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="39" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="39"/>
+    <col min="14849" max="14849" width="4.42578125" style="39" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="39" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="39"/>
+    <col min="15105" max="15105" width="4.42578125" style="39" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="39" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="39"/>
+    <col min="15361" max="15361" width="4.42578125" style="39" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="39" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="39"/>
+    <col min="15617" max="15617" width="4.42578125" style="39" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="39" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="39"/>
+    <col min="15873" max="15873" width="4.42578125" style="39" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="39" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="39"/>
+    <col min="16129" max="16129" width="4.42578125" style="39" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="39" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="39"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="38"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="40" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="40" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="39" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="40" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="40"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="41" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="40"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="42" t="s">
+        <v>75</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:W250"/>
+  <sheetViews>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A156" sqref="A156"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="27.140625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" style="71" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" style="71" customWidth="1"/>
+    <col min="4" max="5" width="13" style="72" customWidth="1"/>
+    <col min="6" max="9" width="11.28515625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.28515625" style="48" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="48" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="48" customWidth="1"/>
+    <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="15"/>
+    <col min="16" max="16" width="21.85546875" style="15" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="15"/>
+    <col min="18" max="18" width="17.42578125" style="15" customWidth="1"/>
+    <col min="19" max="21" width="9.140625" style="15"/>
+    <col min="22" max="22" width="9" style="15" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:23" s="2" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A2" s="93" t="s">
+        <v>76</v>
+      </c>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
+      <c r="L2" s="93"/>
+      <c r="M2" s="93"/>
+    </row>
+    <row r="3" spans="1:23" s="9" customFormat="1" ht="9" customHeight="1">
+      <c r="A3" s="49"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+    </row>
+    <row r="4" spans="1:23" s="2" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="52" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" s="9" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="73">
+        <v>32</v>
+      </c>
+      <c r="C5" s="73">
+        <v>246</v>
+      </c>
+      <c r="D5" s="73">
+        <v>460</v>
+      </c>
+      <c r="E5" s="73">
+        <v>674</v>
+      </c>
+      <c r="F5" s="73">
+        <v>827</v>
+      </c>
+      <c r="G5" s="73">
+        <v>980</v>
+      </c>
+      <c r="H5" s="73">
+        <v>1130</v>
+      </c>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="74"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="10"/>
+      <c r="W5" s="5"/>
+    </row>
+    <row r="6" spans="1:23" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B6" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6" s="81">
+        <v>53</v>
+      </c>
+      <c r="D6" s="81">
+        <v>106</v>
+      </c>
+      <c r="E6" s="81">
+        <v>159</v>
+      </c>
+      <c r="F6" s="81">
+        <v>236</v>
+      </c>
+      <c r="G6" s="81">
+        <v>313</v>
+      </c>
+      <c r="H6" s="81">
+        <v>390</v>
+      </c>
+      <c r="I6" s="55"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="P6" s="6"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="10"/>
+      <c r="T6" s="10"/>
+      <c r="U6" s="10"/>
+      <c r="V6" s="10"/>
+      <c r="W6" s="11"/>
+    </row>
+    <row r="7" spans="1:23" s="9" customFormat="1">
+      <c r="A7" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B7" s="81">
+        <v>21</v>
+      </c>
+      <c r="C7" s="81">
+        <v>170</v>
+      </c>
+      <c r="D7" s="81">
+        <v>318</v>
+      </c>
+      <c r="E7" s="81">
+        <v>466</v>
+      </c>
+      <c r="F7" s="81">
+        <v>532</v>
+      </c>
+      <c r="G7" s="81">
+        <v>598</v>
+      </c>
+      <c r="H7" s="81">
+        <v>664</v>
+      </c>
+      <c r="I7" s="55"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="P7" s="6"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="10"/>
+      <c r="T7" s="10"/>
+      <c r="U7" s="10"/>
+      <c r="V7" s="10"/>
+      <c r="W7" s="11"/>
+    </row>
+    <row r="8" spans="1:23" s="9" customFormat="1">
+      <c r="A8" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B8" s="81">
+        <v>10</v>
+      </c>
+      <c r="C8" s="81">
+        <v>23</v>
+      </c>
+      <c r="D8" s="81">
+        <v>36</v>
+      </c>
+      <c r="E8" s="81">
+        <v>49</v>
+      </c>
+      <c r="F8" s="81">
+        <v>59</v>
+      </c>
+      <c r="G8" s="81">
+        <v>68</v>
+      </c>
+      <c r="H8" s="81">
+        <v>75</v>
+      </c>
+      <c r="I8" s="55"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="74"/>
+      <c r="P8" s="6"/>
+      <c r="R8" s="12"/>
+      <c r="S8" s="10"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="10"/>
+      <c r="V8" s="10"/>
+      <c r="W8" s="11"/>
+    </row>
+    <row r="9" spans="1:23" s="9" customFormat="1" ht="45">
+      <c r="A9" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="B9" s="73">
+        <v>29</v>
+      </c>
+      <c r="C9" s="73">
+        <v>188</v>
+      </c>
+      <c r="D9" s="73">
+        <v>346</v>
+      </c>
+      <c r="E9" s="73">
+        <v>505</v>
+      </c>
+      <c r="F9" s="73">
+        <v>579</v>
+      </c>
+      <c r="G9" s="73">
+        <v>652</v>
+      </c>
+      <c r="H9" s="73">
+        <v>725</v>
+      </c>
+      <c r="I9" s="55"/>
+      <c r="J9" s="55"/>
+      <c r="K9" s="55"/>
+      <c r="L9" s="74"/>
+      <c r="M9" s="74"/>
+      <c r="P9" s="6"/>
+      <c r="R9" s="4"/>
+      <c r="S9" s="10"/>
+      <c r="T9" s="10"/>
+      <c r="U9" s="10"/>
+      <c r="V9" s="10"/>
+      <c r="W9" s="11"/>
+    </row>
+    <row r="10" spans="1:23" s="9" customFormat="1">
+      <c r="A10" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="81">
+        <v>1</v>
+      </c>
+      <c r="D10" s="81">
+        <v>1</v>
+      </c>
+      <c r="E10" s="81">
         <v>2</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="F10" s="81">
+        <v>2</v>
+      </c>
+      <c r="G10" s="81">
         <v>3</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="H10" s="81">
+        <v>3</v>
+      </c>
+      <c r="I10" s="55"/>
+      <c r="J10" s="74"/>
+      <c r="K10" s="74"/>
+      <c r="L10" s="74"/>
+      <c r="M10" s="74"/>
+      <c r="P10" s="6"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="10"/>
+      <c r="T10" s="10"/>
+      <c r="U10" s="10"/>
+      <c r="V10" s="10"/>
+      <c r="W10" s="11"/>
+    </row>
+    <row r="11" spans="1:23" s="9" customFormat="1">
+      <c r="A11" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="81">
+        <v>21</v>
+      </c>
+      <c r="C11" s="81">
+        <v>170</v>
+      </c>
+      <c r="D11" s="81">
+        <v>318</v>
+      </c>
+      <c r="E11" s="81">
+        <v>466</v>
+      </c>
+      <c r="F11" s="81">
+        <v>532</v>
+      </c>
+      <c r="G11" s="81">
+        <v>598</v>
+      </c>
+      <c r="H11" s="81">
+        <v>664</v>
+      </c>
+      <c r="I11" s="55"/>
+      <c r="J11" s="74"/>
+      <c r="K11" s="74"/>
+      <c r="L11" s="74"/>
+      <c r="M11" s="74"/>
+      <c r="P11" s="6"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="10"/>
+      <c r="T11" s="10"/>
+      <c r="U11" s="10"/>
+      <c r="V11" s="10"/>
+      <c r="W11" s="11"/>
+    </row>
+    <row r="12" spans="1:23" s="9" customFormat="1">
+      <c r="A12" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="81">
+        <v>7</v>
+      </c>
+      <c r="C12" s="81">
+        <v>17</v>
+      </c>
+      <c r="D12" s="81">
+        <v>27</v>
+      </c>
+      <c r="E12" s="81">
+        <v>37</v>
+      </c>
+      <c r="F12" s="81">
+        <v>44</v>
+      </c>
+      <c r="G12" s="81">
+        <v>51</v>
+      </c>
+      <c r="H12" s="81">
+        <v>58</v>
+      </c>
+      <c r="I12" s="55"/>
+      <c r="J12" s="74"/>
+      <c r="K12" s="74"/>
+      <c r="L12" s="74"/>
+      <c r="M12" s="74"/>
+      <c r="P12" s="6"/>
+      <c r="R12" s="12"/>
+      <c r="S12" s="10"/>
+      <c r="T12" s="10"/>
+      <c r="U12" s="10"/>
+      <c r="V12" s="10"/>
+      <c r="W12" s="11"/>
+    </row>
+    <row r="13" spans="1:23" s="9" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A13" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="73">
+        <v>3</v>
+      </c>
+      <c r="C13" s="73">
+        <v>58</v>
+      </c>
+      <c r="D13" s="73">
+        <v>113</v>
+      </c>
+      <c r="E13" s="73">
+        <v>169</v>
+      </c>
+      <c r="F13" s="73">
+        <v>248</v>
+      </c>
+      <c r="G13" s="73">
+        <v>328</v>
+      </c>
+      <c r="H13" s="73">
+        <v>405</v>
+      </c>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="74"/>
+      <c r="M13" s="74"/>
+      <c r="P13" s="6"/>
+      <c r="R13" s="4"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="11"/>
+    </row>
+    <row r="14" spans="1:23" s="9" customFormat="1">
+      <c r="A14" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="81">
+        <v>52</v>
+      </c>
+      <c r="D14" s="81">
+        <v>105</v>
+      </c>
+      <c r="E14" s="81">
+        <v>157</v>
+      </c>
+      <c r="F14" s="81">
+        <v>234</v>
+      </c>
+      <c r="G14" s="81">
+        <v>310</v>
+      </c>
+      <c r="H14" s="81">
+        <v>387</v>
+      </c>
+      <c r="I14" s="55"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="74"/>
+      <c r="M14" s="74"/>
+      <c r="P14" s="6"/>
+      <c r="R14" s="12"/>
+      <c r="S14" s="10"/>
+      <c r="T14" s="10"/>
+      <c r="U14" s="10"/>
+      <c r="V14" s="10"/>
+      <c r="W14" s="11"/>
+    </row>
+    <row r="15" spans="1:23" s="9" customFormat="1">
+      <c r="A15" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="81">
+        <v>3</v>
+      </c>
+      <c r="C15" s="81">
+        <v>6</v>
+      </c>
+      <c r="D15" s="81">
+        <v>9</v>
+      </c>
+      <c r="E15" s="81">
+        <v>12</v>
+      </c>
+      <c r="F15" s="81">
+        <v>15</v>
+      </c>
+      <c r="G15" s="81">
+        <v>18</v>
+      </c>
+      <c r="H15" s="81">
+        <v>18</v>
+      </c>
+      <c r="I15" s="55"/>
+      <c r="J15" s="74"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="74"/>
+      <c r="M15" s="74"/>
+      <c r="P15" s="6"/>
+      <c r="R15" s="12"/>
+      <c r="S15" s="10"/>
+      <c r="T15" s="10"/>
+      <c r="U15" s="10"/>
+      <c r="V15" s="10"/>
+      <c r="W15" s="11"/>
+    </row>
+    <row r="16" spans="1:23" s="9" customFormat="1" ht="45" customHeight="1">
+      <c r="A16" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="73">
+        <v>1</v>
+      </c>
+      <c r="C16" s="73">
+        <v>3</v>
+      </c>
+      <c r="D16" s="73">
+        <v>5</v>
+      </c>
+      <c r="E16" s="73">
+        <v>7</v>
+      </c>
+      <c r="F16" s="73">
+        <v>8</v>
+      </c>
+      <c r="G16" s="73">
+        <v>9</v>
+      </c>
+      <c r="H16" s="73">
+        <v>13</v>
+      </c>
+      <c r="I16" s="55"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="74"/>
+      <c r="M16" s="74"/>
+      <c r="P16" s="6"/>
+      <c r="R16" s="4"/>
+      <c r="S16" s="10"/>
+      <c r="T16" s="10"/>
+      <c r="U16" s="10"/>
+      <c r="V16" s="10"/>
+      <c r="W16" s="11"/>
+    </row>
+    <row r="17" spans="1:23" s="9" customFormat="1">
+      <c r="A17" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" s="81">
+        <v>3</v>
+      </c>
+      <c r="I17" s="55"/>
+      <c r="J17" s="74"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="74"/>
+      <c r="M17" s="74"/>
+      <c r="P17" s="6"/>
+      <c r="R17" s="12"/>
+      <c r="S17" s="10"/>
+      <c r="T17" s="10"/>
+      <c r="U17" s="10"/>
+      <c r="V17" s="10"/>
+      <c r="W17" s="11"/>
+    </row>
+    <row r="18" spans="1:23" s="9" customFormat="1">
+      <c r="A18" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="81">
+        <v>1</v>
+      </c>
+      <c r="C18" s="81">
+        <v>2</v>
+      </c>
+      <c r="D18" s="81">
         <v>4</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="E18" s="81">
+        <v>6</v>
+      </c>
+      <c r="F18" s="81">
+        <v>6</v>
+      </c>
+      <c r="G18" s="81">
+        <v>6</v>
+      </c>
+      <c r="H18" s="81">
+        <v>7</v>
+      </c>
+      <c r="I18" s="55"/>
+      <c r="J18" s="74"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="74"/>
+      <c r="M18" s="74"/>
+      <c r="P18" s="6"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="10"/>
+      <c r="T18" s="10"/>
+      <c r="U18" s="10"/>
+      <c r="V18" s="10"/>
+      <c r="W18" s="11"/>
+    </row>
+    <row r="19" spans="1:23" s="9" customFormat="1">
+      <c r="A19" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="81">
+        <v>0</v>
+      </c>
+      <c r="C19" s="81">
+        <v>0</v>
+      </c>
+      <c r="D19" s="81">
+        <v>1</v>
+      </c>
+      <c r="E19" s="81">
+        <v>1</v>
+      </c>
+      <c r="F19" s="81">
+        <v>1</v>
+      </c>
+      <c r="G19" s="81">
+        <v>1</v>
+      </c>
+      <c r="H19" s="81">
+        <v>1</v>
+      </c>
+      <c r="I19" s="55"/>
+      <c r="J19" s="74"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="74"/>
+      <c r="M19" s="74"/>
+      <c r="P19" s="6"/>
+      <c r="R19" s="12"/>
+      <c r="S19" s="10"/>
+      <c r="T19" s="10"/>
+      <c r="U19" s="10"/>
+      <c r="V19" s="10"/>
+      <c r="W19" s="11"/>
+    </row>
+    <row r="20" spans="1:23" s="9" customFormat="1">
+      <c r="A20" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="81">
+        <v>0</v>
+      </c>
+      <c r="C20" s="81">
+        <v>1</v>
+      </c>
+      <c r="D20" s="81">
+        <v>1</v>
+      </c>
+      <c r="E20" s="81">
+        <v>1</v>
+      </c>
+      <c r="F20" s="81">
+        <v>1</v>
+      </c>
+      <c r="G20" s="81">
+        <v>2</v>
+      </c>
+      <c r="H20" s="81">
+        <v>2</v>
+      </c>
+      <c r="I20" s="55"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="74"/>
+      <c r="P20" s="6"/>
+      <c r="R20" s="12"/>
+      <c r="S20" s="10"/>
+      <c r="T20" s="10"/>
+      <c r="U20" s="10"/>
+      <c r="V20" s="10"/>
+      <c r="W20" s="11"/>
+    </row>
+    <row r="21" spans="1:23" s="9" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A21" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="73">
+        <v>7</v>
+      </c>
+      <c r="C21" s="73">
+        <v>9</v>
+      </c>
+      <c r="D21" s="73">
+        <v>12</v>
+      </c>
+      <c r="E21" s="73">
+        <v>15</v>
+      </c>
+      <c r="F21" s="73">
+        <v>22</v>
+      </c>
+      <c r="G21" s="73">
+        <v>29</v>
+      </c>
+      <c r="H21" s="73">
+        <v>37</v>
+      </c>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="74"/>
+      <c r="M21" s="74"/>
+      <c r="P21" s="6"/>
+      <c r="R21" s="4"/>
+      <c r="S21" s="10"/>
+      <c r="T21" s="10"/>
+      <c r="U21" s="10"/>
+      <c r="V21" s="10"/>
+      <c r="W21" s="11"/>
+    </row>
+    <row r="22" spans="1:23" s="9" customFormat="1">
+      <c r="A22" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="73">
+        <v>7</v>
+      </c>
+      <c r="C22" s="73">
+        <v>9</v>
+      </c>
+      <c r="D22" s="73">
+        <v>12</v>
+      </c>
+      <c r="E22" s="73">
+        <v>15</v>
+      </c>
+      <c r="F22" s="73">
+        <v>22</v>
+      </c>
+      <c r="G22" s="73">
+        <v>29</v>
+      </c>
+      <c r="H22" s="73">
+        <v>37</v>
+      </c>
+      <c r="I22" s="55"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="74"/>
+      <c r="M22" s="74"/>
+      <c r="P22" s="6"/>
+      <c r="R22" s="12"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10"/>
+      <c r="U22" s="10"/>
+      <c r="V22" s="10"/>
+      <c r="W22" s="11"/>
+    </row>
+    <row r="23" spans="1:23" s="9" customFormat="1" ht="23.25">
+      <c r="A23" s="89" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="83">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C23" s="83">
+        <v>10</v>
+      </c>
+      <c r="D23" s="83">
+        <v>10.6</v>
+      </c>
+      <c r="E23" s="83">
+        <v>11.3</v>
+      </c>
+      <c r="F23" s="83">
+        <v>11.3</v>
+      </c>
+      <c r="G23" s="83">
+        <v>11.3</v>
+      </c>
+      <c r="H23" s="83">
+        <v>11.3</v>
+      </c>
+      <c r="I23" s="56"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="74"/>
+      <c r="M23" s="74"/>
+      <c r="P23" s="6"/>
+      <c r="R23" s="12"/>
+      <c r="S23" s="10"/>
+      <c r="T23" s="10"/>
+      <c r="U23" s="10"/>
+      <c r="V23" s="10"/>
+      <c r="W23" s="11"/>
+    </row>
+    <row r="24" spans="1:23" s="9" customFormat="1">
+      <c r="A24" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="83">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C24" s="83">
+        <v>10</v>
+      </c>
+      <c r="D24" s="83">
+        <v>10.6</v>
+      </c>
+      <c r="E24" s="83">
+        <v>11.3</v>
+      </c>
+      <c r="F24" s="83">
+        <v>11.3</v>
+      </c>
+      <c r="G24" s="83">
+        <v>11.3</v>
+      </c>
+      <c r="H24" s="83">
+        <v>11.3</v>
+      </c>
+      <c r="I24" s="56"/>
+      <c r="J24" s="75"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="74"/>
+      <c r="P24" s="6"/>
+      <c r="R24" s="12"/>
+      <c r="S24" s="10"/>
+      <c r="T24" s="10"/>
+      <c r="U24" s="10"/>
+      <c r="V24" s="10"/>
+      <c r="W24" s="11"/>
+    </row>
+    <row r="25" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="A25" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="B25" s="73">
+        <v>1</v>
+      </c>
+      <c r="C25" s="73">
+        <v>125</v>
+      </c>
+      <c r="D25" s="73">
+        <v>250</v>
+      </c>
+      <c r="E25" s="73">
+        <v>375</v>
+      </c>
+      <c r="F25" s="73">
+        <v>1905</v>
+      </c>
+      <c r="G25" s="73">
+        <v>3436</v>
+      </c>
+      <c r="H25" s="73">
+        <v>4968</v>
+      </c>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
+      <c r="P25" s="6"/>
+      <c r="R25" s="4"/>
+      <c r="S25" s="10"/>
+      <c r="T25" s="10"/>
+      <c r="U25" s="10"/>
+      <c r="V25" s="10"/>
+      <c r="W25" s="11"/>
+    </row>
+    <row r="26" spans="1:23" s="9" customFormat="1">
+      <c r="A26" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="81">
+        <v>1</v>
+      </c>
+      <c r="C26" s="81">
+        <v>1</v>
+      </c>
+      <c r="D26" s="81">
+        <v>2</v>
+      </c>
+      <c r="E26" s="81">
+        <v>2</v>
+      </c>
+      <c r="F26" s="81">
+        <v>1460</v>
+      </c>
+      <c r="G26" s="81">
+        <v>2918</v>
+      </c>
+      <c r="H26" s="81">
+        <v>4376</v>
+      </c>
+      <c r="I26" s="55"/>
+      <c r="J26" s="74"/>
+      <c r="K26" s="74"/>
+      <c r="L26" s="74"/>
+      <c r="M26" s="74"/>
+      <c r="P26" s="6"/>
+      <c r="R26" s="12"/>
+      <c r="S26" s="10"/>
+      <c r="T26" s="10"/>
+      <c r="U26" s="10"/>
+      <c r="V26" s="10"/>
+      <c r="W26" s="11"/>
+    </row>
+    <row r="27" spans="1:23" s="9" customFormat="1">
+      <c r="A27" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="81">
+        <v>0</v>
+      </c>
+      <c r="C27" s="81">
+        <v>0</v>
+      </c>
+      <c r="D27" s="81">
+        <v>0</v>
+      </c>
+      <c r="E27" s="81">
+        <v>0</v>
+      </c>
+      <c r="F27" s="81">
+        <v>0</v>
+      </c>
+      <c r="G27" s="81">
+        <v>1</v>
+      </c>
+      <c r="H27" s="81">
+        <v>1</v>
+      </c>
+      <c r="I27" s="55"/>
+      <c r="J27" s="74"/>
+      <c r="K27" s="74"/>
+      <c r="L27" s="74"/>
+      <c r="M27" s="74"/>
+      <c r="P27" s="6"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="10"/>
+      <c r="T27" s="10"/>
+      <c r="U27" s="10"/>
+      <c r="V27" s="10"/>
+      <c r="W27" s="11"/>
+    </row>
+    <row r="28" spans="1:23" s="9" customFormat="1">
+      <c r="A28" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" s="81">
+        <v>72</v>
+      </c>
+      <c r="G28" s="81">
+        <v>143</v>
+      </c>
+      <c r="H28" s="81">
+        <v>215</v>
+      </c>
+      <c r="I28" s="55"/>
+      <c r="J28" s="74"/>
+      <c r="K28" s="74"/>
+      <c r="L28" s="74"/>
+      <c r="M28" s="74"/>
+      <c r="P28" s="6"/>
+      <c r="R28" s="12"/>
+      <c r="S28" s="10"/>
+      <c r="T28" s="10"/>
+      <c r="U28" s="10"/>
+      <c r="V28" s="10"/>
+      <c r="W28" s="11"/>
+    </row>
+    <row r="29" spans="1:23" s="9" customFormat="1">
+      <c r="A29" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81">
+        <v>124</v>
+      </c>
+      <c r="D29" s="81">
+        <v>248</v>
+      </c>
+      <c r="E29" s="81">
+        <v>372</v>
+      </c>
+      <c r="F29" s="81">
+        <v>373</v>
+      </c>
+      <c r="G29" s="81">
+        <v>375</v>
+      </c>
+      <c r="H29" s="81">
+        <v>376</v>
+      </c>
+      <c r="I29" s="55"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="P29" s="6"/>
+      <c r="R29" s="12"/>
+      <c r="S29" s="10"/>
+      <c r="T29" s="10"/>
+      <c r="U29" s="10"/>
+      <c r="V29" s="10"/>
+      <c r="W29" s="11"/>
+    </row>
+    <row r="30" spans="1:23" s="9" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A30" s="89" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="81">
+        <v>4</v>
+      </c>
+      <c r="C30" s="81">
+        <v>7</v>
+      </c>
+      <c r="D30" s="81">
+        <v>9</v>
+      </c>
+      <c r="E30" s="81">
+        <v>12</v>
+      </c>
+      <c r="F30" s="81">
+        <v>15</v>
+      </c>
+      <c r="G30" s="81">
+        <v>17</v>
+      </c>
+      <c r="H30" s="81">
+        <v>20</v>
+      </c>
+      <c r="I30" s="55"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="74"/>
+      <c r="P30" s="6"/>
+      <c r="R30" s="12"/>
+      <c r="S30" s="10"/>
+      <c r="T30" s="10"/>
+      <c r="U30" s="10"/>
+      <c r="V30" s="10"/>
+      <c r="W30" s="11"/>
+    </row>
+    <row r="31" spans="1:23" s="9" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A31" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="81">
+        <v>3</v>
+      </c>
+      <c r="C31" s="81">
+        <v>5</v>
+      </c>
+      <c r="D31" s="81">
+        <v>8</v>
+      </c>
+      <c r="E31" s="81">
+        <v>11</v>
+      </c>
+      <c r="F31" s="81">
+        <v>13</v>
+      </c>
+      <c r="G31" s="81">
+        <v>16</v>
+      </c>
+      <c r="H31" s="81">
+        <v>19</v>
+      </c>
+      <c r="I31" s="55"/>
+      <c r="J31" s="74"/>
+      <c r="K31" s="74"/>
+      <c r="L31" s="74"/>
+      <c r="M31" s="74"/>
+      <c r="P31" s="6"/>
+      <c r="R31" s="12"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="11"/>
+    </row>
+    <row r="32" spans="1:23" s="9" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A32" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="81">
+        <v>1</v>
+      </c>
+      <c r="C32" s="81">
+        <v>1</v>
+      </c>
+      <c r="D32" s="81">
+        <v>1</v>
+      </c>
+      <c r="E32" s="81">
+        <v>1</v>
+      </c>
+      <c r="F32" s="81">
+        <v>1</v>
+      </c>
+      <c r="G32" s="81">
+        <v>1</v>
+      </c>
+      <c r="H32" s="81">
+        <v>1</v>
+      </c>
+      <c r="I32" s="55"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="P32" s="6"/>
+      <c r="R32" s="12"/>
+      <c r="S32" s="10"/>
+      <c r="T32" s="10"/>
+      <c r="U32" s="10"/>
+      <c r="V32" s="10"/>
+      <c r="W32" s="11"/>
+    </row>
+    <row r="33" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="A33" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="B33" s="73"/>
+      <c r="C33" s="73"/>
+      <c r="D33" s="73"/>
+      <c r="E33" s="73"/>
+      <c r="F33" s="73"/>
+      <c r="G33" s="73"/>
+      <c r="H33" s="73"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="74"/>
+      <c r="M33" s="74"/>
+      <c r="P33" s="6"/>
+      <c r="R33" s="4"/>
+      <c r="S33" s="10"/>
+      <c r="T33" s="10"/>
+      <c r="U33" s="10"/>
+      <c r="V33" s="10"/>
+      <c r="W33" s="11"/>
+    </row>
+    <row r="34" spans="1:23" s="9" customFormat="1" ht="23.25">
+      <c r="A34" s="89" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="81">
+        <v>1417</v>
+      </c>
+      <c r="C34" s="81">
+        <v>3350</v>
+      </c>
+      <c r="D34" s="81">
+        <v>5223</v>
+      </c>
+      <c r="E34" s="81">
+        <v>7726</v>
+      </c>
+      <c r="F34" s="81">
+        <v>10545</v>
+      </c>
+      <c r="G34" s="81">
+        <v>13453</v>
+      </c>
+      <c r="H34" s="81">
+        <v>16284</v>
+      </c>
+      <c r="I34" s="55"/>
+      <c r="J34" s="74"/>
+      <c r="K34" s="74"/>
+      <c r="L34" s="74"/>
+      <c r="M34" s="74"/>
+      <c r="P34" s="6"/>
+      <c r="R34" s="12"/>
+      <c r="S34" s="10"/>
+      <c r="T34" s="10"/>
+      <c r="U34" s="10"/>
+      <c r="V34" s="10"/>
+      <c r="W34" s="11"/>
+    </row>
+    <row r="35" spans="1:23" s="9" customFormat="1">
+      <c r="A35" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="81">
+        <v>988</v>
+      </c>
+      <c r="C35" s="81">
+        <v>2399</v>
+      </c>
+      <c r="D35" s="81">
+        <v>3751</v>
+      </c>
+      <c r="E35" s="81">
+        <v>5714</v>
+      </c>
+      <c r="F35" s="81">
+        <v>7787</v>
+      </c>
+      <c r="G35" s="81">
+        <v>9970</v>
+      </c>
+      <c r="H35" s="81">
+        <v>12072</v>
+      </c>
+      <c r="I35" s="55"/>
+      <c r="J35" s="74"/>
+      <c r="K35" s="74"/>
+      <c r="L35" s="74"/>
+      <c r="M35" s="74"/>
+      <c r="P35" s="6"/>
+      <c r="R35" s="12"/>
+      <c r="S35" s="10"/>
+      <c r="T35" s="10"/>
+      <c r="U35" s="10"/>
+      <c r="V35" s="10"/>
+      <c r="W35" s="11"/>
+    </row>
+    <row r="36" spans="1:23" s="9" customFormat="1">
+      <c r="A36" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B36" s="81">
+        <v>61</v>
+      </c>
+      <c r="C36" s="81">
+        <v>156</v>
+      </c>
+      <c r="D36" s="81">
+        <v>251</v>
+      </c>
+      <c r="E36" s="81">
+        <v>345</v>
+      </c>
+      <c r="F36" s="81">
+        <v>417</v>
+      </c>
+      <c r="G36" s="81">
+        <v>488</v>
+      </c>
+      <c r="H36" s="81">
+        <v>559</v>
+      </c>
+      <c r="I36" s="55"/>
+      <c r="J36" s="74"/>
+      <c r="K36" s="74"/>
+      <c r="L36" s="74"/>
+      <c r="M36" s="74"/>
+      <c r="P36" s="6"/>
+      <c r="R36" s="12"/>
+      <c r="S36" s="10"/>
+      <c r="T36" s="10"/>
+      <c r="U36" s="10"/>
+      <c r="V36" s="10"/>
+      <c r="W36" s="11"/>
+    </row>
+    <row r="37" spans="1:23" s="9" customFormat="1">
+      <c r="A37" s="87" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="81">
+        <v>153</v>
+      </c>
+      <c r="C37" s="81">
+        <v>333</v>
+      </c>
+      <c r="D37" s="81">
+        <v>513</v>
+      </c>
+      <c r="E37" s="81">
+        <v>693</v>
+      </c>
+      <c r="F37" s="81">
+        <v>859</v>
+      </c>
+      <c r="G37" s="81">
+        <v>1024</v>
+      </c>
+      <c r="H37" s="81">
+        <v>1189</v>
+      </c>
+      <c r="I37" s="55"/>
+      <c r="J37" s="74"/>
+      <c r="K37" s="74"/>
+      <c r="L37" s="74"/>
+      <c r="M37" s="74"/>
+      <c r="P37" s="6"/>
+      <c r="R37" s="12"/>
+      <c r="S37" s="10"/>
+      <c r="T37" s="10"/>
+      <c r="U37" s="10"/>
+      <c r="V37" s="10"/>
+      <c r="W37" s="11"/>
+    </row>
+    <row r="38" spans="1:23" s="9" customFormat="1">
+      <c r="A38" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="81">
+        <v>0</v>
+      </c>
+      <c r="C38" s="81">
+        <v>0</v>
+      </c>
+      <c r="D38" s="81">
+        <v>0</v>
+      </c>
+      <c r="E38" s="81">
+        <v>0</v>
+      </c>
+      <c r="F38" s="81">
+        <v>0</v>
+      </c>
+      <c r="G38" s="81">
+        <v>1</v>
+      </c>
+      <c r="H38" s="81">
+        <v>1</v>
+      </c>
+      <c r="I38" s="55"/>
+      <c r="J38" s="74"/>
+      <c r="K38" s="74"/>
+      <c r="L38" s="74"/>
+      <c r="M38" s="74"/>
+      <c r="P38" s="6"/>
+      <c r="R38" s="12"/>
+      <c r="S38" s="10"/>
+      <c r="T38" s="10"/>
+      <c r="U38" s="10"/>
+      <c r="V38" s="10"/>
+      <c r="W38" s="11"/>
+    </row>
+    <row r="39" spans="1:23" s="9" customFormat="1">
+      <c r="A39" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="81">
+        <v>0</v>
+      </c>
+      <c r="C39" s="81">
+        <v>1</v>
+      </c>
+      <c r="D39" s="81">
+        <v>1</v>
+      </c>
+      <c r="E39" s="81">
+        <v>1</v>
+      </c>
+      <c r="F39" s="81">
+        <v>271</v>
+      </c>
+      <c r="G39" s="81">
+        <v>540</v>
+      </c>
+      <c r="H39" s="81">
+        <v>810</v>
+      </c>
+      <c r="I39" s="55"/>
+      <c r="J39" s="74"/>
+      <c r="K39" s="74"/>
+      <c r="L39" s="74"/>
+      <c r="M39" s="74"/>
+      <c r="P39" s="6"/>
+      <c r="R39" s="12"/>
+      <c r="S39" s="10"/>
+      <c r="T39" s="10"/>
+      <c r="U39" s="10"/>
+      <c r="V39" s="10"/>
+      <c r="W39" s="11"/>
+    </row>
+    <row r="40" spans="1:23" s="9" customFormat="1">
+      <c r="A40" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B40" s="81">
+        <v>145</v>
+      </c>
+      <c r="C40" s="81">
+        <v>318</v>
+      </c>
+      <c r="D40" s="81">
+        <v>491</v>
+      </c>
+      <c r="E40" s="81">
+        <v>683</v>
+      </c>
+      <c r="F40" s="81">
+        <v>853</v>
+      </c>
+      <c r="G40" s="81">
+        <v>1003</v>
+      </c>
+      <c r="H40" s="81">
+        <v>1154</v>
+      </c>
+      <c r="I40" s="55"/>
+      <c r="J40" s="74"/>
+      <c r="K40" s="74"/>
+      <c r="L40" s="74"/>
+      <c r="M40" s="74"/>
+      <c r="P40" s="6"/>
+      <c r="R40" s="12"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="10"/>
+      <c r="V40" s="10"/>
+      <c r="W40" s="11"/>
+    </row>
+    <row r="41" spans="1:23" s="9" customFormat="1">
+      <c r="A41" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="B41" s="81">
+        <v>1</v>
+      </c>
+      <c r="C41" s="81">
+        <v>1</v>
+      </c>
+      <c r="D41" s="81">
+        <v>2</v>
+      </c>
+      <c r="E41" s="81">
+        <v>2</v>
+      </c>
+      <c r="F41" s="81">
+        <v>3</v>
+      </c>
+      <c r="G41" s="81">
+        <v>4</v>
+      </c>
+      <c r="H41" s="81">
+        <v>6</v>
+      </c>
+      <c r="I41" s="55"/>
+      <c r="J41" s="74"/>
+      <c r="K41" s="74"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="P41" s="6"/>
+      <c r="R41" s="12"/>
+      <c r="S41" s="10"/>
+      <c r="T41" s="10"/>
+      <c r="U41" s="10"/>
+      <c r="V41" s="10"/>
+      <c r="W41" s="11"/>
+    </row>
+    <row r="42" spans="1:23" s="9" customFormat="1">
+      <c r="A42" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="81">
+        <v>69</v>
+      </c>
+      <c r="C42" s="81">
+        <v>141</v>
+      </c>
+      <c r="D42" s="81">
+        <v>214</v>
+      </c>
+      <c r="E42" s="81">
+        <v>287</v>
+      </c>
+      <c r="F42" s="81">
+        <v>355</v>
+      </c>
+      <c r="G42" s="81">
+        <v>424</v>
+      </c>
+      <c r="H42" s="81">
+        <v>493</v>
+      </c>
+      <c r="I42" s="55"/>
+      <c r="J42" s="74"/>
+      <c r="K42" s="74"/>
+      <c r="L42" s="74"/>
+      <c r="M42" s="74"/>
+      <c r="P42" s="6"/>
+      <c r="R42" s="12"/>
+      <c r="S42" s="10"/>
+      <c r="T42" s="10"/>
+      <c r="U42" s="10"/>
+      <c r="V42" s="10"/>
+      <c r="W42" s="11"/>
+    </row>
+    <row r="43" spans="1:23" s="9" customFormat="1" ht="23.25">
+      <c r="A43" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="B43" s="81">
+        <v>43</v>
+      </c>
+      <c r="C43" s="81">
+        <v>83</v>
+      </c>
+      <c r="D43" s="81">
+        <v>117</v>
+      </c>
+      <c r="E43" s="81">
+        <v>180</v>
+      </c>
+      <c r="F43" s="81">
+        <v>263</v>
+      </c>
+      <c r="G43" s="81">
+        <v>341</v>
+      </c>
+      <c r="H43" s="81">
+        <v>401</v>
+      </c>
+      <c r="I43" s="55"/>
+      <c r="J43" s="55"/>
+      <c r="K43" s="55"/>
+      <c r="L43" s="74"/>
+      <c r="M43" s="74"/>
+      <c r="P43" s="6"/>
+      <c r="R43" s="4"/>
+      <c r="S43" s="10"/>
+      <c r="T43" s="10"/>
+      <c r="U43" s="10"/>
+      <c r="V43" s="10"/>
+      <c r="W43" s="11"/>
+    </row>
+    <row r="44" spans="1:23" s="9" customFormat="1">
+      <c r="A44" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B44" s="81">
+        <v>20</v>
+      </c>
+      <c r="C44" s="81">
+        <v>33</v>
+      </c>
+      <c r="D44" s="81">
+        <v>39</v>
+      </c>
+      <c r="E44" s="81">
+        <v>70</v>
+      </c>
+      <c r="F44" s="81">
+        <v>117</v>
+      </c>
+      <c r="G44" s="81">
+        <v>158</v>
+      </c>
+      <c r="H44" s="81">
+        <v>191</v>
+      </c>
+      <c r="I44" s="55"/>
+      <c r="J44" s="74"/>
+      <c r="K44" s="55"/>
+      <c r="L44" s="74"/>
+      <c r="M44" s="74"/>
+      <c r="P44" s="6"/>
+      <c r="R44" s="12"/>
+      <c r="S44" s="10"/>
+      <c r="T44" s="10"/>
+      <c r="U44" s="10"/>
+      <c r="V44" s="10"/>
+      <c r="W44" s="11"/>
+    </row>
+    <row r="45" spans="1:23" s="9" customFormat="1">
+      <c r="A45" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="81">
         <v>8</v>
       </c>
-      <c r="J4" s="6" t="s">
+      <c r="C45" s="81">
+        <v>18</v>
+      </c>
+      <c r="D45" s="81">
+        <v>28</v>
+      </c>
+      <c r="E45" s="81">
+        <v>38</v>
+      </c>
+      <c r="F45" s="81">
+        <v>46</v>
+      </c>
+      <c r="G45" s="81">
+        <v>55</v>
+      </c>
+      <c r="H45" s="81">
+        <v>64</v>
+      </c>
+      <c r="I45" s="55"/>
+      <c r="J45" s="74"/>
+      <c r="K45" s="55"/>
+      <c r="L45" s="74"/>
+      <c r="M45" s="74"/>
+      <c r="P45" s="6"/>
+      <c r="R45" s="12"/>
+      <c r="S45" s="10"/>
+      <c r="T45" s="10"/>
+      <c r="U45" s="10"/>
+      <c r="V45" s="10"/>
+      <c r="W45" s="11"/>
+    </row>
+    <row r="46" spans="1:23" s="9" customFormat="1">
+      <c r="A46" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B46" s="81">
+        <v>6</v>
+      </c>
+      <c r="C46" s="81">
+        <v>12</v>
+      </c>
+      <c r="D46" s="81">
+        <v>18</v>
+      </c>
+      <c r="E46" s="81">
+        <v>23</v>
+      </c>
+      <c r="F46" s="81">
+        <v>29</v>
+      </c>
+      <c r="G46" s="81">
+        <v>35</v>
+      </c>
+      <c r="H46" s="81">
+        <v>35</v>
+      </c>
+      <c r="I46" s="55"/>
+      <c r="J46" s="74"/>
+      <c r="K46" s="55"/>
+      <c r="L46" s="74"/>
+      <c r="M46" s="74"/>
+      <c r="P46" s="6"/>
+      <c r="R46" s="12"/>
+      <c r="S46" s="10"/>
+      <c r="T46" s="10"/>
+      <c r="U46" s="10"/>
+      <c r="V46" s="10"/>
+      <c r="W46" s="11"/>
+    </row>
+    <row r="47" spans="1:23" s="9" customFormat="1">
+      <c r="A47" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="81">
+        <v>2</v>
+      </c>
+      <c r="C47" s="81">
+        <v>4</v>
+      </c>
+      <c r="D47" s="81">
+        <v>6</v>
+      </c>
+      <c r="E47" s="81">
         <v>9</v>
       </c>
-      <c r="K4" s="6" t="s">
+      <c r="F47" s="81">
+        <v>13</v>
+      </c>
+      <c r="G47" s="81">
+        <v>17</v>
+      </c>
+      <c r="H47" s="81">
+        <v>19</v>
+      </c>
+      <c r="I47" s="55"/>
+      <c r="J47" s="74"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="74"/>
+      <c r="M47" s="74"/>
+      <c r="P47" s="6"/>
+      <c r="R47" s="12"/>
+      <c r="S47" s="10"/>
+      <c r="T47" s="10"/>
+      <c r="U47" s="10"/>
+      <c r="V47" s="10"/>
+      <c r="W47" s="11"/>
+    </row>
+    <row r="48" spans="1:23" s="9" customFormat="1">
+      <c r="A48" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B48" s="81">
+        <v>6</v>
+      </c>
+      <c r="C48" s="81">
+        <v>14</v>
+      </c>
+      <c r="D48" s="81">
+        <v>23</v>
+      </c>
+      <c r="E48" s="81">
+        <v>36</v>
+      </c>
+      <c r="F48" s="81">
+        <v>52</v>
+      </c>
+      <c r="G48" s="81">
+        <v>70</v>
+      </c>
+      <c r="H48" s="81">
+        <v>85</v>
+      </c>
+      <c r="I48" s="55"/>
+      <c r="J48" s="74"/>
+      <c r="K48" s="55"/>
+      <c r="L48" s="74"/>
+      <c r="M48" s="74"/>
+      <c r="P48" s="6"/>
+      <c r="R48" s="12"/>
+      <c r="S48" s="10"/>
+      <c r="T48" s="10"/>
+      <c r="U48" s="10"/>
+      <c r="V48" s="10"/>
+      <c r="W48" s="11"/>
+    </row>
+    <row r="49" spans="1:23" s="9" customFormat="1">
+      <c r="A49" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="81">
+        <v>2</v>
+      </c>
+      <c r="C49" s="81">
+        <v>3</v>
+      </c>
+      <c r="D49" s="81">
+        <v>4</v>
+      </c>
+      <c r="E49" s="81">
+        <v>5</v>
+      </c>
+      <c r="F49" s="81">
+        <v>6</v>
+      </c>
+      <c r="G49" s="81">
+        <v>7</v>
+      </c>
+      <c r="H49" s="81">
+        <v>8</v>
+      </c>
+      <c r="I49" s="55"/>
+      <c r="J49" s="74"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="74"/>
+      <c r="M49" s="74"/>
+      <c r="P49" s="6"/>
+      <c r="R49" s="12"/>
+      <c r="S49" s="10"/>
+      <c r="T49" s="10"/>
+      <c r="U49" s="10"/>
+      <c r="V49" s="10"/>
+      <c r="W49" s="11"/>
+    </row>
+    <row r="50" spans="1:23" s="9" customFormat="1">
+      <c r="A50" s="89" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" s="81">
+        <v>239</v>
+      </c>
+      <c r="C50" s="81">
+        <v>534</v>
+      </c>
+      <c r="D50" s="81">
+        <v>776</v>
+      </c>
+      <c r="E50" s="81">
+        <v>1030</v>
+      </c>
+      <c r="F50" s="81">
+        <v>1283</v>
+      </c>
+      <c r="G50" s="81">
+        <v>1510</v>
+      </c>
+      <c r="H50" s="81">
+        <v>1719</v>
+      </c>
+      <c r="I50" s="55"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="55"/>
+      <c r="L50" s="74"/>
+      <c r="M50" s="74"/>
+      <c r="P50" s="6"/>
+      <c r="R50" s="4"/>
+      <c r="S50" s="10"/>
+      <c r="T50" s="10"/>
+      <c r="U50" s="10"/>
+      <c r="V50" s="10"/>
+      <c r="W50" s="11"/>
+    </row>
+    <row r="51" spans="1:23" s="9" customFormat="1">
+      <c r="A51" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B51" s="81">
+        <v>210</v>
+      </c>
+      <c r="C51" s="81">
+        <v>474</v>
+      </c>
+      <c r="D51" s="81">
+        <v>684</v>
+      </c>
+      <c r="E51" s="81">
+        <v>904</v>
+      </c>
+      <c r="F51" s="81">
+        <v>1121</v>
+      </c>
+      <c r="G51" s="81">
+        <v>1314</v>
+      </c>
+      <c r="H51" s="81">
+        <v>1492</v>
+      </c>
+      <c r="I51" s="55"/>
+      <c r="J51" s="74"/>
+      <c r="K51" s="55"/>
+      <c r="L51" s="74"/>
+      <c r="M51" s="74"/>
+      <c r="P51" s="6"/>
+      <c r="R51" s="12"/>
+      <c r="S51" s="10"/>
+      <c r="T51" s="10"/>
+      <c r="U51" s="10"/>
+      <c r="V51" s="10"/>
+      <c r="W51" s="11"/>
+    </row>
+    <row r="52" spans="1:23" s="9" customFormat="1">
+      <c r="A52" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" s="81">
+        <v>4</v>
+      </c>
+      <c r="C52" s="81">
+        <v>8</v>
+      </c>
+      <c r="D52" s="81">
+        <v>11</v>
+      </c>
+      <c r="E52" s="81">
+        <v>14</v>
+      </c>
+      <c r="F52" s="81">
+        <v>17</v>
+      </c>
+      <c r="G52" s="81">
+        <v>20</v>
+      </c>
+      <c r="H52" s="81">
+        <v>23</v>
+      </c>
+      <c r="I52" s="55"/>
+      <c r="J52" s="74"/>
+      <c r="K52" s="55"/>
+      <c r="L52" s="74"/>
+      <c r="M52" s="74"/>
+      <c r="P52" s="6"/>
+      <c r="R52" s="12"/>
+      <c r="S52" s="10"/>
+      <c r="T52" s="10"/>
+      <c r="U52" s="10"/>
+      <c r="V52" s="10"/>
+      <c r="W52" s="11"/>
+    </row>
+    <row r="53" spans="1:23" s="9" customFormat="1">
+      <c r="A53" s="87" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="81">
+        <v>1</v>
+      </c>
+      <c r="C53" s="81">
+        <v>2</v>
+      </c>
+      <c r="D53" s="81">
+        <v>3</v>
+      </c>
+      <c r="E53" s="81">
+        <v>4</v>
+      </c>
+      <c r="F53" s="81">
+        <v>5</v>
+      </c>
+      <c r="G53" s="81">
+        <v>6</v>
+      </c>
+      <c r="H53" s="81">
+        <v>7</v>
+      </c>
+      <c r="I53" s="55"/>
+      <c r="J53" s="74"/>
+      <c r="K53" s="55"/>
+      <c r="L53" s="74"/>
+      <c r="M53" s="74"/>
+      <c r="P53" s="6"/>
+      <c r="R53" s="12"/>
+      <c r="S53" s="10"/>
+      <c r="T53" s="10"/>
+      <c r="U53" s="10"/>
+      <c r="V53" s="10"/>
+      <c r="W53" s="11"/>
+    </row>
+    <row r="54" spans="1:23" s="9" customFormat="1">
+      <c r="A54" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B54" s="81">
+        <v>12</v>
+      </c>
+      <c r="C54" s="81">
+        <v>29</v>
+      </c>
+      <c r="D54" s="81">
+        <v>46</v>
+      </c>
+      <c r="E54" s="81">
+        <v>64</v>
+      </c>
+      <c r="F54" s="81">
+        <v>85</v>
+      </c>
+      <c r="G54" s="81">
+        <v>104</v>
+      </c>
+      <c r="H54" s="81">
+        <v>119</v>
+      </c>
+      <c r="I54" s="55"/>
+      <c r="J54" s="74"/>
+      <c r="K54" s="55"/>
+      <c r="L54" s="74"/>
+      <c r="M54" s="74"/>
+      <c r="P54" s="6"/>
+      <c r="R54" s="12"/>
+      <c r="S54" s="10"/>
+      <c r="T54" s="10"/>
+      <c r="U54" s="10"/>
+      <c r="V54" s="10"/>
+      <c r="W54" s="11"/>
+    </row>
+    <row r="55" spans="1:23" s="9" customFormat="1">
+      <c r="A55" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" s="81">
+        <v>11</v>
+      </c>
+      <c r="C55" s="81">
+        <v>22</v>
+      </c>
+      <c r="D55" s="81">
+        <v>32</v>
+      </c>
+      <c r="E55" s="81">
+        <v>43</v>
+      </c>
+      <c r="F55" s="81">
+        <v>54</v>
+      </c>
+      <c r="G55" s="81">
+        <v>66</v>
+      </c>
+      <c r="H55" s="81">
+        <v>77</v>
+      </c>
+      <c r="I55" s="55"/>
+      <c r="J55" s="74"/>
+      <c r="K55" s="55"/>
+      <c r="L55" s="74"/>
+      <c r="M55" s="74"/>
+      <c r="P55" s="6"/>
+      <c r="R55" s="12"/>
+      <c r="S55" s="10"/>
+      <c r="T55" s="10"/>
+      <c r="U55" s="10"/>
+      <c r="V55" s="10"/>
+      <c r="W55" s="11"/>
+    </row>
+    <row r="56" spans="1:23" s="9" customFormat="1" ht="45.75">
+      <c r="A56" s="89" t="s">
+        <v>94</v>
+      </c>
+      <c r="B56" s="81">
+        <v>199</v>
+      </c>
+      <c r="C56" s="81">
+        <v>438</v>
+      </c>
+      <c r="D56" s="81">
+        <v>663</v>
+      </c>
+      <c r="E56" s="81">
+        <v>898</v>
+      </c>
+      <c r="F56" s="81">
+        <v>1136</v>
+      </c>
+      <c r="G56" s="81">
+        <v>1349</v>
+      </c>
+      <c r="H56" s="81">
+        <v>1540</v>
+      </c>
+      <c r="I56" s="55"/>
+      <c r="J56" s="55"/>
+      <c r="K56" s="55"/>
+      <c r="L56" s="74"/>
+      <c r="M56" s="74"/>
+      <c r="P56" s="6"/>
+      <c r="R56" s="7"/>
+      <c r="S56" s="10"/>
+      <c r="T56" s="10"/>
+      <c r="U56" s="10"/>
+      <c r="V56" s="10"/>
+      <c r="W56" s="11"/>
+    </row>
+    <row r="57" spans="1:23" s="9" customFormat="1">
+      <c r="A57" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57" s="81">
+        <v>181</v>
+      </c>
+      <c r="C57" s="81">
+        <v>398</v>
+      </c>
+      <c r="D57" s="81">
+        <v>600</v>
+      </c>
+      <c r="E57" s="81">
+        <v>812</v>
+      </c>
+      <c r="F57" s="81">
+        <v>1022</v>
+      </c>
+      <c r="G57" s="81">
+        <v>1209</v>
+      </c>
+      <c r="H57" s="81">
+        <v>1379</v>
+      </c>
+      <c r="I57" s="55"/>
+      <c r="J57" s="74"/>
+      <c r="K57" s="55"/>
+      <c r="L57" s="74"/>
+      <c r="M57" s="74"/>
+      <c r="P57" s="6"/>
+      <c r="R57" s="13"/>
+      <c r="S57" s="10"/>
+      <c r="T57" s="10"/>
+      <c r="U57" s="10"/>
+      <c r="V57" s="10"/>
+      <c r="W57" s="11"/>
+    </row>
+    <row r="58" spans="1:23" s="9" customFormat="1">
+      <c r="A58" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B58" s="81">
+        <v>4</v>
+      </c>
+      <c r="C58" s="81">
+        <v>8</v>
+      </c>
+      <c r="D58" s="81">
+        <v>11</v>
+      </c>
+      <c r="E58" s="81">
+        <v>14</v>
+      </c>
+      <c r="F58" s="81">
+        <v>17</v>
+      </c>
+      <c r="G58" s="81">
+        <v>20</v>
+      </c>
+      <c r="H58" s="81">
+        <v>23</v>
+      </c>
+      <c r="I58" s="55"/>
+      <c r="J58" s="74"/>
+      <c r="K58" s="55"/>
+      <c r="L58" s="74"/>
+      <c r="M58" s="74"/>
+      <c r="P58" s="6"/>
+      <c r="R58" s="13"/>
+      <c r="S58" s="10"/>
+      <c r="T58" s="10"/>
+      <c r="U58" s="10"/>
+      <c r="V58" s="10"/>
+      <c r="W58" s="11"/>
+    </row>
+    <row r="59" spans="1:23" s="9" customFormat="1">
+      <c r="A59" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B59" s="81">
+        <v>12</v>
+      </c>
+      <c r="C59" s="81">
+        <v>29</v>
+      </c>
+      <c r="D59" s="81">
+        <v>46</v>
+      </c>
+      <c r="E59" s="81">
+        <v>64</v>
+      </c>
+      <c r="F59" s="81">
+        <v>85</v>
+      </c>
+      <c r="G59" s="81">
+        <v>104</v>
+      </c>
+      <c r="H59" s="81">
+        <v>119</v>
+      </c>
+      <c r="I59" s="55"/>
+      <c r="J59" s="74"/>
+      <c r="K59" s="55"/>
+      <c r="L59" s="74"/>
+      <c r="M59" s="74"/>
+      <c r="P59" s="6"/>
+      <c r="R59" s="13"/>
+      <c r="S59" s="10"/>
+      <c r="T59" s="10"/>
+      <c r="U59" s="10"/>
+      <c r="V59" s="10"/>
+      <c r="W59" s="11"/>
+    </row>
+    <row r="60" spans="1:23" s="9" customFormat="1">
+      <c r="A60" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60" s="81">
+        <v>2</v>
+      </c>
+      <c r="C60" s="81">
+        <v>4</v>
+      </c>
+      <c r="D60" s="81">
+        <v>6</v>
+      </c>
+      <c r="E60" s="81">
+        <v>8</v>
+      </c>
+      <c r="F60" s="81">
+        <v>11</v>
+      </c>
+      <c r="G60" s="81">
+        <v>15</v>
+      </c>
+      <c r="H60" s="81">
+        <v>19</v>
+      </c>
+      <c r="I60" s="55"/>
+      <c r="J60" s="74"/>
+      <c r="K60" s="55"/>
+      <c r="L60" s="74"/>
+      <c r="M60" s="74"/>
+      <c r="P60" s="6"/>
+      <c r="R60" s="13"/>
+      <c r="S60" s="10"/>
+      <c r="T60" s="10"/>
+      <c r="U60" s="10"/>
+      <c r="V60" s="10"/>
+      <c r="W60" s="11"/>
+    </row>
+    <row r="61" spans="1:23" s="9" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A61" s="89" t="s">
+        <v>95</v>
+      </c>
+      <c r="B61" s="81">
+        <v>39</v>
+      </c>
+      <c r="C61" s="81">
+        <v>96</v>
+      </c>
+      <c r="D61" s="81">
+        <v>114</v>
+      </c>
+      <c r="E61" s="81">
+        <v>131</v>
+      </c>
+      <c r="F61" s="81">
+        <v>147</v>
+      </c>
+      <c r="G61" s="81">
+        <v>162</v>
+      </c>
+      <c r="H61" s="81">
+        <v>178</v>
+      </c>
+      <c r="I61" s="55"/>
+      <c r="J61" s="55"/>
+      <c r="K61" s="55"/>
+      <c r="L61" s="74"/>
+      <c r="M61" s="74"/>
+      <c r="P61" s="6"/>
+      <c r="R61" s="8"/>
+      <c r="S61" s="10"/>
+      <c r="T61" s="10"/>
+      <c r="U61" s="10"/>
+      <c r="V61" s="10"/>
+      <c r="W61" s="11"/>
+    </row>
+    <row r="62" spans="1:23" s="9" customFormat="1">
+      <c r="A62" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62" s="81">
+        <v>29</v>
+      </c>
+      <c r="C62" s="81">
+        <v>76</v>
+      </c>
+      <c r="D62" s="81">
+        <v>84</v>
+      </c>
+      <c r="E62" s="81">
+        <v>92</v>
+      </c>
+      <c r="F62" s="81">
+        <v>99</v>
+      </c>
+      <c r="G62" s="81">
+        <v>105</v>
+      </c>
+      <c r="H62" s="81">
+        <v>113</v>
+      </c>
+      <c r="I62" s="55"/>
+      <c r="J62" s="74"/>
+      <c r="K62" s="55"/>
+      <c r="L62" s="74"/>
+      <c r="M62" s="74"/>
+      <c r="P62" s="6"/>
+      <c r="R62" s="13"/>
+      <c r="S62" s="10"/>
+      <c r="T62" s="10"/>
+      <c r="U62" s="10"/>
+      <c r="V62" s="10"/>
+      <c r="W62" s="11"/>
+    </row>
+    <row r="63" spans="1:23" s="9" customFormat="1">
+      <c r="A63" s="87" t="s">
+        <v>93</v>
+      </c>
+      <c r="B63" s="81">
+        <v>1</v>
+      </c>
+      <c r="C63" s="81">
+        <v>2</v>
+      </c>
+      <c r="D63" s="81">
+        <v>3</v>
+      </c>
+      <c r="E63" s="81">
+        <v>4</v>
+      </c>
+      <c r="F63" s="81">
+        <v>5</v>
+      </c>
+      <c r="G63" s="81">
+        <v>6</v>
+      </c>
+      <c r="H63" s="81">
+        <v>7</v>
+      </c>
+      <c r="I63" s="55"/>
+      <c r="J63" s="74"/>
+      <c r="K63" s="55"/>
+      <c r="L63" s="74"/>
+      <c r="M63" s="74"/>
+      <c r="P63" s="6"/>
+      <c r="R63" s="13"/>
+      <c r="S63" s="10"/>
+      <c r="T63" s="10"/>
+      <c r="U63" s="10"/>
+      <c r="V63" s="10"/>
+      <c r="W63" s="11"/>
+    </row>
+    <row r="64" spans="1:23" s="9" customFormat="1">
+      <c r="A64" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="81">
+        <v>9</v>
+      </c>
+      <c r="C64" s="81">
+        <v>18</v>
+      </c>
+      <c r="D64" s="81">
+        <v>27</v>
+      </c>
+      <c r="E64" s="81">
+        <v>35</v>
+      </c>
+      <c r="F64" s="81">
+        <v>43</v>
+      </c>
+      <c r="G64" s="81">
+        <v>51</v>
+      </c>
+      <c r="H64" s="81">
+        <v>58</v>
+      </c>
+      <c r="I64" s="55"/>
+      <c r="J64" s="74"/>
+      <c r="K64" s="55"/>
+      <c r="L64" s="74"/>
+      <c r="M64" s="74"/>
+      <c r="P64" s="6"/>
+      <c r="R64" s="13"/>
+      <c r="S64" s="10"/>
+      <c r="T64" s="10"/>
+      <c r="U64" s="10"/>
+      <c r="V64" s="10"/>
+      <c r="W64" s="11"/>
+    </row>
+    <row r="65" spans="1:23" s="9" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A65" s="89" t="s">
+        <v>96</v>
+      </c>
+      <c r="B65" s="81">
+        <v>104</v>
+      </c>
+      <c r="C65" s="81">
+        <v>702</v>
+      </c>
+      <c r="D65" s="81">
+        <v>1333</v>
+      </c>
+      <c r="E65" s="81">
+        <v>1658</v>
+      </c>
+      <c r="F65" s="81">
+        <v>1715</v>
+      </c>
+      <c r="G65" s="81">
+        <v>1772</v>
+      </c>
+      <c r="H65" s="81">
+        <v>4184</v>
+      </c>
+      <c r="I65" s="55"/>
+      <c r="J65" s="55"/>
+      <c r="K65" s="55"/>
+      <c r="L65" s="74"/>
+      <c r="M65" s="74"/>
+      <c r="P65" s="6"/>
+      <c r="R65" s="4"/>
+      <c r="S65" s="10"/>
+      <c r="T65" s="10"/>
+      <c r="U65" s="10"/>
+      <c r="V65" s="10"/>
+      <c r="W65" s="11"/>
+    </row>
+    <row r="66" spans="1:23" s="9" customFormat="1">
+      <c r="A66" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B66" s="81">
+        <v>82</v>
+      </c>
+      <c r="C66" s="81">
+        <v>378</v>
+      </c>
+      <c r="D66" s="81">
+        <v>675</v>
+      </c>
+      <c r="E66" s="81">
+        <v>972</v>
+      </c>
+      <c r="F66" s="81">
+        <v>1007</v>
+      </c>
+      <c r="G66" s="81">
+        <v>1042</v>
+      </c>
+      <c r="H66" s="81">
+        <v>1077</v>
+      </c>
+      <c r="I66" s="55"/>
+      <c r="J66" s="74"/>
+      <c r="K66" s="55"/>
+      <c r="L66" s="74"/>
+      <c r="M66" s="74"/>
+      <c r="P66" s="6"/>
+      <c r="R66" s="12"/>
+      <c r="S66" s="10"/>
+      <c r="T66" s="10"/>
+      <c r="U66" s="10"/>
+      <c r="V66" s="10"/>
+      <c r="W66" s="11"/>
+    </row>
+    <row r="67" spans="1:23" s="9" customFormat="1">
+      <c r="A67" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B67" s="81">
+        <v>16</v>
+      </c>
+      <c r="C67" s="81">
+        <v>31</v>
+      </c>
+      <c r="D67" s="81">
+        <v>47</v>
+      </c>
+      <c r="E67" s="81">
+        <v>63</v>
+      </c>
+      <c r="F67" s="81">
+        <v>78</v>
+      </c>
+      <c r="G67" s="81">
+        <v>94</v>
+      </c>
+      <c r="H67" s="81">
+        <v>94</v>
+      </c>
+      <c r="I67" s="55"/>
+      <c r="J67" s="74"/>
+      <c r="K67" s="55"/>
+      <c r="L67" s="74"/>
+      <c r="M67" s="74"/>
+      <c r="P67" s="6"/>
+      <c r="R67" s="12"/>
+      <c r="S67" s="10"/>
+      <c r="T67" s="10"/>
+      <c r="U67" s="10"/>
+      <c r="V67" s="10"/>
+      <c r="W67" s="11"/>
+    </row>
+    <row r="68" spans="1:23" s="9" customFormat="1">
+      <c r="A68" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B68" s="81">
+        <v>3</v>
+      </c>
+      <c r="C68" s="81">
+        <v>6</v>
+      </c>
+      <c r="D68" s="81">
+        <v>9</v>
+      </c>
+      <c r="E68" s="81">
+        <v>12</v>
+      </c>
+      <c r="F68" s="81">
+        <v>15</v>
+      </c>
+      <c r="G68" s="81">
+        <v>18</v>
+      </c>
+      <c r="H68" s="81">
+        <v>18</v>
+      </c>
+      <c r="I68" s="55"/>
+      <c r="J68" s="74"/>
+      <c r="K68" s="55"/>
+      <c r="L68" s="74"/>
+      <c r="M68" s="74"/>
+      <c r="P68" s="6"/>
+      <c r="R68" s="12"/>
+      <c r="S68" s="10"/>
+      <c r="T68" s="10"/>
+      <c r="U68" s="10"/>
+      <c r="V68" s="10"/>
+      <c r="W68" s="11"/>
+    </row>
+    <row r="69" spans="1:23" s="9" customFormat="1">
+      <c r="A69" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="B69" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C69" s="81">
+        <v>272</v>
+      </c>
+      <c r="D69" s="81">
+        <v>578</v>
+      </c>
+      <c r="E69" s="81">
+        <v>578</v>
+      </c>
+      <c r="F69" s="81">
+        <v>578</v>
+      </c>
+      <c r="G69" s="81">
+        <v>578</v>
+      </c>
+      <c r="H69" s="81">
+        <v>2951</v>
+      </c>
+      <c r="I69" s="55"/>
+      <c r="J69" s="74"/>
+      <c r="K69" s="55"/>
+      <c r="L69" s="74"/>
+      <c r="M69" s="74"/>
+      <c r="P69" s="6"/>
+      <c r="R69" s="12"/>
+      <c r="S69" s="10"/>
+      <c r="T69" s="10"/>
+      <c r="U69" s="10"/>
+      <c r="V69" s="10"/>
+      <c r="W69" s="11"/>
+    </row>
+    <row r="70" spans="1:23" s="9" customFormat="1">
+      <c r="A70" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B70" s="81">
+        <v>4</v>
+      </c>
+      <c r="C70" s="81">
+        <v>14</v>
+      </c>
+      <c r="D70" s="81">
+        <v>24</v>
+      </c>
+      <c r="E70" s="81">
+        <v>34</v>
+      </c>
+      <c r="F70" s="81">
+        <v>37</v>
+      </c>
+      <c r="G70" s="81">
+        <v>41</v>
+      </c>
+      <c r="H70" s="81">
+        <v>44</v>
+      </c>
+      <c r="I70" s="55"/>
+      <c r="J70" s="74"/>
+      <c r="K70" s="55"/>
+      <c r="L70" s="74"/>
+      <c r="M70" s="74"/>
+      <c r="P70" s="6"/>
+      <c r="R70" s="12"/>
+      <c r="S70" s="10"/>
+      <c r="T70" s="10"/>
+      <c r="U70" s="10"/>
+      <c r="V70" s="10"/>
+      <c r="W70" s="11"/>
+    </row>
+    <row r="71" spans="1:23" s="9" customFormat="1" ht="34.5">
+      <c r="A71" s="90" t="s">
+        <v>102</v>
+      </c>
+      <c r="B71" s="81">
+        <v>101</v>
+      </c>
+      <c r="C71" s="81">
+        <v>684</v>
+      </c>
+      <c r="D71" s="81">
+        <v>1300</v>
+      </c>
+      <c r="E71" s="81">
+        <v>1610</v>
+      </c>
+      <c r="F71" s="81">
+        <v>1654</v>
+      </c>
+      <c r="G71" s="81">
+        <v>1698</v>
+      </c>
+      <c r="H71" s="81">
+        <v>4099</v>
+      </c>
+      <c r="I71" s="55"/>
+      <c r="J71" s="55"/>
+      <c r="K71" s="55"/>
+      <c r="L71" s="74"/>
+      <c r="M71" s="74"/>
+      <c r="P71" s="6"/>
+      <c r="R71" s="7"/>
+      <c r="S71" s="10"/>
+      <c r="T71" s="10"/>
+      <c r="U71" s="10"/>
+      <c r="V71" s="10"/>
+      <c r="W71" s="11"/>
+    </row>
+    <row r="72" spans="1:23" s="9" customFormat="1">
+      <c r="A72" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B72" s="81">
+        <v>82</v>
+      </c>
+      <c r="C72" s="81">
+        <v>366</v>
+      </c>
+      <c r="D72" s="81">
+        <v>651</v>
+      </c>
+      <c r="E72" s="81">
+        <v>936</v>
+      </c>
+      <c r="F72" s="81">
+        <v>960</v>
+      </c>
+      <c r="G72" s="81">
+        <v>985</v>
+      </c>
+      <c r="H72" s="81">
+        <v>1010</v>
+      </c>
+      <c r="I72" s="55"/>
+      <c r="J72" s="74"/>
+      <c r="K72" s="55"/>
+      <c r="L72" s="74"/>
+      <c r="M72" s="74"/>
+      <c r="P72" s="6"/>
+      <c r="R72" s="13"/>
+      <c r="S72" s="10"/>
+      <c r="T72" s="10"/>
+      <c r="U72" s="10"/>
+      <c r="V72" s="10"/>
+      <c r="W72" s="11"/>
+    </row>
+    <row r="73" spans="1:23" s="9" customFormat="1">
+      <c r="A73" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B73" s="81">
+        <v>16</v>
+      </c>
+      <c r="C73" s="81">
+        <v>31</v>
+      </c>
+      <c r="D73" s="81">
+        <v>47</v>
+      </c>
+      <c r="E73" s="81">
+        <v>63</v>
+      </c>
+      <c r="F73" s="81">
+        <v>78</v>
+      </c>
+      <c r="G73" s="81">
+        <v>94</v>
+      </c>
+      <c r="H73" s="81">
+        <v>94</v>
+      </c>
+      <c r="I73" s="55"/>
+      <c r="J73" s="74"/>
+      <c r="K73" s="55"/>
+      <c r="L73" s="74"/>
+      <c r="M73" s="74"/>
+      <c r="P73" s="6"/>
+      <c r="R73" s="13"/>
+      <c r="S73" s="10"/>
+      <c r="T73" s="10"/>
+      <c r="U73" s="10"/>
+      <c r="V73" s="10"/>
+      <c r="W73" s="11"/>
+    </row>
+    <row r="74" spans="1:23" s="9" customFormat="1">
+      <c r="A74" s="87" t="s">
+        <v>89</v>
+      </c>
+      <c r="B74" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C74" s="81">
+        <v>272</v>
+      </c>
+      <c r="D74" s="81">
+        <v>578</v>
+      </c>
+      <c r="E74" s="81">
+        <v>578</v>
+      </c>
+      <c r="F74" s="81">
+        <v>578</v>
+      </c>
+      <c r="G74" s="81">
+        <v>578</v>
+      </c>
+      <c r="H74" s="81">
+        <v>2951</v>
+      </c>
+      <c r="I74" s="55"/>
+      <c r="J74" s="74"/>
+      <c r="K74" s="55"/>
+      <c r="L74" s="74"/>
+      <c r="M74" s="74"/>
+      <c r="P74" s="6"/>
+      <c r="R74" s="13"/>
+      <c r="S74" s="10"/>
+      <c r="T74" s="10"/>
+      <c r="U74" s="10"/>
+      <c r="V74" s="10"/>
+      <c r="W74" s="11"/>
+    </row>
+    <row r="75" spans="1:23" s="9" customFormat="1">
+      <c r="A75" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B75" s="81">
+        <v>4</v>
+      </c>
+      <c r="C75" s="81">
+        <v>14</v>
+      </c>
+      <c r="D75" s="81">
+        <v>24</v>
+      </c>
+      <c r="E75" s="81">
+        <v>34</v>
+      </c>
+      <c r="F75" s="81">
+        <v>37</v>
+      </c>
+      <c r="G75" s="81">
+        <v>41</v>
+      </c>
+      <c r="H75" s="81">
+        <v>44</v>
+      </c>
+      <c r="I75" s="55"/>
+      <c r="J75" s="74"/>
+      <c r="K75" s="55"/>
+      <c r="L75" s="74"/>
+      <c r="M75" s="74"/>
+      <c r="P75" s="6"/>
+      <c r="R75" s="13"/>
+      <c r="S75" s="10"/>
+      <c r="T75" s="10"/>
+      <c r="U75" s="10"/>
+      <c r="V75" s="10"/>
+      <c r="W75" s="11"/>
+    </row>
+    <row r="76" spans="1:23" s="9" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A76" s="90" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="81">
+        <v>3</v>
+      </c>
+      <c r="C76" s="81">
+        <v>18</v>
+      </c>
+      <c r="D76" s="81">
+        <v>33</v>
+      </c>
+      <c r="E76" s="81">
+        <v>48</v>
+      </c>
+      <c r="F76" s="81">
+        <v>61</v>
+      </c>
+      <c r="G76" s="81">
+        <v>75</v>
+      </c>
+      <c r="H76" s="81">
+        <v>85</v>
+      </c>
+      <c r="I76" s="55"/>
+      <c r="J76" s="55"/>
+      <c r="K76" s="55"/>
+      <c r="L76" s="74"/>
+      <c r="M76" s="74"/>
+      <c r="P76" s="6"/>
+      <c r="R76" s="7"/>
+      <c r="S76" s="10"/>
+      <c r="T76" s="10"/>
+      <c r="U76" s="10"/>
+      <c r="V76" s="10"/>
+      <c r="W76" s="11"/>
+    </row>
+    <row r="77" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A77" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="81">
+        <v>12</v>
+      </c>
+      <c r="D77" s="81">
+        <v>24</v>
+      </c>
+      <c r="E77" s="81">
+        <v>36</v>
+      </c>
+      <c r="F77" s="81">
+        <v>46</v>
+      </c>
+      <c r="G77" s="81">
+        <v>57</v>
+      </c>
+      <c r="H77" s="81">
+        <v>67</v>
+      </c>
+      <c r="I77" s="55"/>
+      <c r="J77" s="74"/>
+      <c r="K77" s="55"/>
+      <c r="L77" s="74"/>
+      <c r="M77" s="74"/>
+      <c r="P77" s="6"/>
+      <c r="R77" s="13"/>
+      <c r="S77" s="10"/>
+      <c r="T77" s="10"/>
+      <c r="U77" s="10"/>
+      <c r="V77" s="10"/>
+      <c r="W77" s="11"/>
+    </row>
+    <row r="78" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A78" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B78" s="81">
+        <v>3</v>
+      </c>
+      <c r="C78" s="85">
+        <v>6</v>
+      </c>
+      <c r="D78" s="81">
+        <v>9</v>
+      </c>
+      <c r="E78" s="81">
+        <v>12</v>
+      </c>
+      <c r="F78" s="81">
+        <v>15</v>
+      </c>
+      <c r="G78" s="81">
+        <v>18</v>
+      </c>
+      <c r="H78" s="81">
+        <v>18</v>
+      </c>
+      <c r="I78" s="55"/>
+      <c r="J78" s="74"/>
+      <c r="K78" s="55"/>
+      <c r="L78" s="74"/>
+      <c r="M78" s="74"/>
+      <c r="P78" s="6"/>
+      <c r="R78" s="13"/>
+      <c r="S78" s="10"/>
+      <c r="T78" s="10"/>
+      <c r="U78" s="10"/>
+      <c r="V78" s="10"/>
+      <c r="W78" s="11"/>
+    </row>
+    <row r="79" spans="1:23" s="9" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A79" s="89" t="s">
+        <v>97</v>
+      </c>
+      <c r="B79" s="81">
+        <v>2</v>
+      </c>
+      <c r="C79" s="81">
+        <v>5</v>
+      </c>
+      <c r="D79" s="81">
+        <v>7</v>
+      </c>
+      <c r="E79" s="81">
+        <v>9</v>
+      </c>
+      <c r="F79" s="81">
+        <v>11</v>
+      </c>
+      <c r="G79" s="81">
+        <v>14</v>
+      </c>
+      <c r="H79" s="81">
+        <v>14</v>
+      </c>
+      <c r="I79" s="55"/>
+      <c r="J79" s="55"/>
+      <c r="K79" s="55"/>
+      <c r="L79" s="74"/>
+      <c r="M79" s="74"/>
+      <c r="P79" s="6"/>
+      <c r="R79" s="4"/>
+      <c r="S79" s="10"/>
+      <c r="T79" s="10"/>
+      <c r="U79" s="10"/>
+      <c r="V79" s="10"/>
+      <c r="W79" s="11"/>
+    </row>
+    <row r="80" spans="1:23" s="9" customFormat="1">
+      <c r="A80" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B80" s="81">
+        <v>2</v>
+      </c>
+      <c r="C80" s="81">
+        <v>5</v>
+      </c>
+      <c r="D80" s="81">
+        <v>7</v>
+      </c>
+      <c r="E80" s="81">
+        <v>9</v>
+      </c>
+      <c r="F80" s="81">
+        <v>11</v>
+      </c>
+      <c r="G80" s="81">
+        <v>14</v>
+      </c>
+      <c r="H80" s="81">
+        <v>14</v>
+      </c>
+      <c r="I80" s="55"/>
+      <c r="J80" s="55"/>
+      <c r="K80" s="55"/>
+      <c r="L80" s="74"/>
+      <c r="M80" s="74"/>
+      <c r="P80" s="6"/>
+      <c r="R80" s="12"/>
+      <c r="S80" s="10"/>
+      <c r="T80" s="10"/>
+      <c r="U80" s="10"/>
+      <c r="V80" s="10"/>
+      <c r="W80" s="11"/>
+    </row>
+    <row r="81" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="A81" s="61" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="73">
+        <v>2</v>
+      </c>
+      <c r="C81" s="73">
+        <v>5</v>
+      </c>
+      <c r="D81" s="73">
+        <v>7</v>
+      </c>
+      <c r="E81" s="73">
+        <v>9</v>
+      </c>
+      <c r="F81" s="73">
+        <v>11</v>
+      </c>
+      <c r="G81" s="73">
+        <v>14</v>
+      </c>
+      <c r="H81" s="73">
+        <v>14</v>
+      </c>
+      <c r="I81" s="55"/>
+      <c r="J81" s="55"/>
+      <c r="K81" s="55"/>
+      <c r="L81" s="74"/>
+      <c r="M81" s="74"/>
+      <c r="P81" s="6"/>
+      <c r="R81" s="7"/>
+      <c r="S81" s="10"/>
+      <c r="T81" s="10"/>
+      <c r="U81" s="10"/>
+      <c r="V81" s="10"/>
+      <c r="W81" s="11"/>
+    </row>
+    <row r="82" spans="1:23" s="9" customFormat="1">
+      <c r="A82" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B82" s="73">
+        <v>2</v>
+      </c>
+      <c r="C82" s="73">
+        <v>5</v>
+      </c>
+      <c r="D82" s="73">
+        <v>7</v>
+      </c>
+      <c r="E82" s="73">
+        <v>9</v>
+      </c>
+      <c r="F82" s="73">
+        <v>11</v>
+      </c>
+      <c r="G82" s="73">
+        <v>14</v>
+      </c>
+      <c r="H82" s="73">
+        <v>14</v>
+      </c>
+      <c r="I82" s="55"/>
+      <c r="J82" s="74"/>
+      <c r="K82" s="55"/>
+      <c r="L82" s="74"/>
+      <c r="M82" s="74"/>
+      <c r="R82" s="13"/>
+      <c r="S82" s="10"/>
+      <c r="T82" s="10"/>
+      <c r="U82" s="10"/>
+      <c r="V82" s="10"/>
+      <c r="W82" s="11"/>
+    </row>
+    <row r="83" spans="1:23" s="9" customFormat="1">
+      <c r="A83" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="B83" s="73">
+        <v>1169</v>
+      </c>
+      <c r="C83" s="73">
+        <v>2345</v>
+      </c>
+      <c r="D83" s="73">
+        <v>3521</v>
+      </c>
+      <c r="E83" s="73">
+        <v>4698</v>
+      </c>
+      <c r="F83" s="73">
+        <v>5857</v>
+      </c>
+      <c r="G83" s="73">
+        <v>7016</v>
+      </c>
+      <c r="H83" s="73">
+        <v>8105</v>
+      </c>
+      <c r="I83" s="55"/>
+      <c r="J83" s="55"/>
+      <c r="K83" s="55"/>
+      <c r="L83" s="74"/>
+      <c r="M83" s="74"/>
+      <c r="R83" s="4"/>
+      <c r="S83" s="10"/>
+      <c r="T83" s="10"/>
+      <c r="U83" s="10"/>
+      <c r="V83" s="10"/>
+      <c r="W83" s="11"/>
+    </row>
+    <row r="84" spans="1:23" s="9" customFormat="1">
+      <c r="A84" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B84" s="81">
+        <v>142</v>
+      </c>
+      <c r="C84" s="81">
+        <v>295</v>
+      </c>
+      <c r="D84" s="81">
+        <v>447</v>
+      </c>
+      <c r="E84" s="81">
+        <v>600</v>
+      </c>
+      <c r="F84" s="81">
+        <v>728</v>
+      </c>
+      <c r="G84" s="81">
+        <v>857</v>
+      </c>
+      <c r="H84" s="81">
+        <v>1172</v>
+      </c>
+      <c r="I84" s="55"/>
+      <c r="J84" s="74"/>
+      <c r="K84" s="55"/>
+      <c r="L84" s="74"/>
+      <c r="M84" s="74"/>
+      <c r="R84" s="12"/>
+      <c r="S84" s="10"/>
+      <c r="T84" s="10"/>
+      <c r="U84" s="10"/>
+      <c r="V84" s="10"/>
+      <c r="W84" s="11"/>
+    </row>
+    <row r="85" spans="1:23" s="9" customFormat="1">
+      <c r="A85" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B85" s="81">
+        <v>33</v>
+      </c>
+      <c r="C85" s="81">
+        <v>65</v>
+      </c>
+      <c r="D85" s="81">
+        <v>98</v>
+      </c>
+      <c r="E85" s="81">
+        <v>131</v>
+      </c>
+      <c r="F85" s="81">
+        <v>163</v>
+      </c>
+      <c r="G85" s="81">
+        <v>196</v>
+      </c>
+      <c r="H85" s="81">
+        <v>272</v>
+      </c>
+      <c r="I85" s="55"/>
+      <c r="J85" s="74"/>
+      <c r="K85" s="55"/>
+      <c r="L85" s="74"/>
+      <c r="M85" s="74"/>
+      <c r="R85" s="12"/>
+      <c r="S85" s="10"/>
+      <c r="T85" s="10"/>
+      <c r="U85" s="10"/>
+      <c r="V85" s="10"/>
+      <c r="W85" s="11"/>
+    </row>
+    <row r="86" spans="1:23" s="9" customFormat="1">
+      <c r="A86" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B86" s="81">
+        <v>98</v>
+      </c>
+      <c r="C86" s="81">
+        <v>195</v>
+      </c>
+      <c r="D86" s="81">
+        <v>293</v>
+      </c>
+      <c r="E86" s="81">
+        <v>390</v>
+      </c>
+      <c r="F86" s="81">
+        <v>488</v>
+      </c>
+      <c r="G86" s="81">
+        <v>586</v>
+      </c>
+      <c r="H86" s="81">
+        <v>634</v>
+      </c>
+      <c r="I86" s="55"/>
+      <c r="J86" s="74"/>
+      <c r="K86" s="55"/>
+      <c r="L86" s="74"/>
+      <c r="M86" s="74"/>
+      <c r="R86" s="12"/>
+      <c r="S86" s="10"/>
+      <c r="T86" s="10"/>
+      <c r="U86" s="10"/>
+      <c r="V86" s="10"/>
+      <c r="W86" s="11"/>
+    </row>
+    <row r="87" spans="1:23" s="9" customFormat="1">
+      <c r="A87" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B87" s="81">
+        <v>183</v>
+      </c>
+      <c r="C87" s="81">
+        <v>365</v>
+      </c>
+      <c r="D87" s="81">
+        <v>548</v>
+      </c>
+      <c r="E87" s="81">
+        <v>731</v>
+      </c>
+      <c r="F87" s="81">
+        <v>917</v>
+      </c>
+      <c r="G87" s="81">
+        <v>1102</v>
+      </c>
+      <c r="H87" s="81">
+        <v>1238</v>
+      </c>
+      <c r="I87" s="55"/>
+      <c r="J87" s="74"/>
+      <c r="K87" s="55"/>
+      <c r="L87" s="74"/>
+      <c r="M87" s="74"/>
+      <c r="R87" s="12"/>
+      <c r="S87" s="10"/>
+      <c r="T87" s="10"/>
+      <c r="U87" s="10"/>
+      <c r="V87" s="10"/>
+      <c r="W87" s="11"/>
+    </row>
+    <row r="88" spans="1:23" s="9" customFormat="1">
+      <c r="A88" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B88" s="81">
+        <v>140</v>
+      </c>
+      <c r="C88" s="81">
+        <v>279</v>
+      </c>
+      <c r="D88" s="81">
+        <v>419</v>
+      </c>
+      <c r="E88" s="81">
+        <v>558</v>
+      </c>
+      <c r="F88" s="81">
+        <v>698</v>
+      </c>
+      <c r="G88" s="81">
+        <v>837</v>
+      </c>
+      <c r="H88" s="81">
+        <v>907</v>
+      </c>
+      <c r="I88" s="55"/>
+      <c r="J88" s="74"/>
+      <c r="K88" s="55"/>
+      <c r="L88" s="74"/>
+      <c r="M88" s="74"/>
+      <c r="R88" s="12"/>
+      <c r="S88" s="10"/>
+      <c r="T88" s="10"/>
+      <c r="U88" s="10"/>
+      <c r="V88" s="10"/>
+      <c r="W88" s="11"/>
+    </row>
+    <row r="89" spans="1:23" s="9" customFormat="1">
+      <c r="A89" s="88" t="s">
+        <v>99</v>
+      </c>
+      <c r="B89" s="81">
+        <v>122</v>
+      </c>
+      <c r="C89" s="81">
+        <v>244</v>
+      </c>
+      <c r="D89" s="81">
+        <v>367</v>
+      </c>
+      <c r="E89" s="81">
+        <v>489</v>
+      </c>
+      <c r="F89" s="81">
+        <v>611</v>
+      </c>
+      <c r="G89" s="81">
+        <v>733</v>
+      </c>
+      <c r="H89" s="81">
+        <v>793</v>
+      </c>
+      <c r="I89" s="55"/>
+      <c r="J89" s="74"/>
+      <c r="K89" s="55"/>
+      <c r="L89" s="74"/>
+      <c r="M89" s="74"/>
+      <c r="R89" s="12"/>
+      <c r="S89" s="10"/>
+      <c r="T89" s="10"/>
+      <c r="U89" s="10"/>
+      <c r="V89" s="10"/>
+      <c r="W89" s="11"/>
+    </row>
+    <row r="90" spans="1:23" s="9" customFormat="1">
+      <c r="A90" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B90" s="81">
+        <v>125</v>
+      </c>
+      <c r="C90" s="81">
+        <v>250</v>
+      </c>
+      <c r="D90" s="81">
+        <v>375</v>
+      </c>
+      <c r="E90" s="81">
+        <v>500</v>
+      </c>
+      <c r="F90" s="81">
+        <v>625</v>
+      </c>
+      <c r="G90" s="81">
+        <v>750</v>
+      </c>
+      <c r="H90" s="81">
+        <v>842</v>
+      </c>
+      <c r="I90" s="55"/>
+      <c r="J90" s="74"/>
+      <c r="K90" s="55"/>
+      <c r="L90" s="74"/>
+      <c r="M90" s="74"/>
+      <c r="R90" s="12"/>
+      <c r="S90" s="10"/>
+      <c r="T90" s="10"/>
+      <c r="U90" s="10"/>
+      <c r="V90" s="10"/>
+      <c r="W90" s="11"/>
+    </row>
+    <row r="91" spans="1:23" s="9" customFormat="1">
+      <c r="A91" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="B91" s="81">
+        <v>75</v>
+      </c>
+      <c r="C91" s="81">
+        <v>151</v>
+      </c>
+      <c r="D91" s="81">
+        <v>226</v>
+      </c>
+      <c r="E91" s="81">
+        <v>302</v>
+      </c>
+      <c r="F91" s="81">
+        <v>377</v>
+      </c>
+      <c r="G91" s="81">
+        <v>452</v>
+      </c>
+      <c r="H91" s="81">
+        <v>523</v>
+      </c>
+      <c r="I91" s="55"/>
+      <c r="J91" s="74"/>
+      <c r="K91" s="55"/>
+      <c r="L91" s="74"/>
+      <c r="M91" s="74"/>
+      <c r="R91" s="12"/>
+      <c r="S91" s="10"/>
+      <c r="T91" s="10"/>
+      <c r="U91" s="10"/>
+      <c r="V91" s="10"/>
+      <c r="W91" s="11"/>
+    </row>
+    <row r="92" spans="1:23" s="9" customFormat="1">
+      <c r="A92" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B92" s="81">
+        <v>189</v>
+      </c>
+      <c r="C92" s="81">
+        <v>374</v>
+      </c>
+      <c r="D92" s="81">
+        <v>560</v>
+      </c>
+      <c r="E92" s="81">
+        <v>745</v>
+      </c>
+      <c r="F92" s="81">
+        <v>935</v>
+      </c>
+      <c r="G92" s="81">
+        <v>1125</v>
+      </c>
+      <c r="H92" s="81">
+        <v>1291</v>
+      </c>
+      <c r="I92" s="55"/>
+      <c r="J92" s="74"/>
+      <c r="K92" s="55"/>
+      <c r="L92" s="74"/>
+      <c r="M92" s="74"/>
+      <c r="P92" s="6"/>
+      <c r="R92" s="12"/>
+      <c r="S92" s="10"/>
+      <c r="T92" s="10"/>
+      <c r="U92" s="10"/>
+      <c r="V92" s="10"/>
+      <c r="W92" s="11"/>
+    </row>
+    <row r="93" spans="1:23" s="9" customFormat="1">
+      <c r="A93" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B93" s="81">
+        <v>63</v>
+      </c>
+      <c r="C93" s="81">
+        <v>126</v>
+      </c>
+      <c r="D93" s="81">
+        <v>189</v>
+      </c>
+      <c r="E93" s="81">
+        <v>251</v>
+      </c>
+      <c r="F93" s="81">
+        <v>314</v>
+      </c>
+      <c r="G93" s="81">
+        <v>377</v>
+      </c>
+      <c r="H93" s="81">
+        <v>433</v>
+      </c>
+      <c r="I93" s="55"/>
+      <c r="J93" s="74"/>
+      <c r="K93" s="55"/>
+      <c r="L93" s="74"/>
+      <c r="M93" s="74"/>
+      <c r="P93" s="6"/>
+      <c r="R93" s="12"/>
+      <c r="S93" s="10"/>
+      <c r="T93" s="10"/>
+      <c r="U93" s="10"/>
+      <c r="V93" s="10"/>
+      <c r="W93" s="11"/>
+    </row>
+    <row r="94" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A94" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="7" t="s">
+      <c r="B94" s="73">
+        <v>3</v>
+      </c>
+      <c r="C94" s="73">
+        <v>3</v>
+      </c>
+      <c r="D94" s="73">
+        <v>3</v>
+      </c>
+      <c r="E94" s="73">
+        <v>3</v>
+      </c>
+      <c r="F94" s="73">
+        <v>4</v>
+      </c>
+      <c r="G94" s="73">
+        <v>5</v>
+      </c>
+      <c r="H94" s="73">
+        <v>5</v>
+      </c>
+      <c r="I94" s="55"/>
+      <c r="J94" s="55"/>
+      <c r="K94" s="55"/>
+      <c r="L94" s="74"/>
+      <c r="M94" s="74"/>
+      <c r="P94" s="6"/>
+      <c r="R94" s="4"/>
+      <c r="S94" s="10"/>
+      <c r="T94" s="10"/>
+      <c r="U94" s="10"/>
+      <c r="V94" s="10"/>
+      <c r="W94" s="11"/>
+    </row>
+    <row r="95" spans="1:23" s="9" customFormat="1">
+      <c r="A95" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="B95" s="73">
+        <v>3</v>
+      </c>
+      <c r="C95" s="73">
+        <v>3</v>
+      </c>
+      <c r="D95" s="73">
+        <v>3</v>
+      </c>
+      <c r="E95" s="73">
+        <v>3</v>
+      </c>
+      <c r="F95" s="73">
+        <v>4</v>
+      </c>
+      <c r="G95" s="73">
+        <v>5</v>
+      </c>
+      <c r="H95" s="73">
+        <v>5</v>
+      </c>
+      <c r="I95" s="55"/>
+      <c r="J95" s="74"/>
+      <c r="K95" s="55"/>
+      <c r="L95" s="74"/>
+      <c r="M95" s="74"/>
+      <c r="P95" s="6"/>
+      <c r="R95" s="12"/>
+      <c r="S95" s="10"/>
+      <c r="T95" s="10"/>
+      <c r="U95" s="10"/>
+      <c r="V95" s="10"/>
+      <c r="W95" s="11"/>
+    </row>
+    <row r="96" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A96" s="61" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B96" s="73">
+        <v>10772</v>
+      </c>
+      <c r="C96" s="73">
+        <v>17094</v>
+      </c>
+      <c r="D96" s="73">
+        <v>23455</v>
+      </c>
+      <c r="E96" s="73">
+        <v>30493</v>
+      </c>
+      <c r="F96" s="73">
+        <v>47523</v>
+      </c>
+      <c r="G96" s="73">
+        <v>61589</v>
+      </c>
+      <c r="H96" s="73">
+        <v>66937</v>
+      </c>
+      <c r="I96" s="55"/>
+      <c r="J96" s="55"/>
+      <c r="K96" s="55"/>
+      <c r="L96" s="74"/>
+      <c r="M96" s="74"/>
+      <c r="P96" s="6"/>
+      <c r="R96" s="4"/>
+      <c r="S96" s="10"/>
+      <c r="T96" s="10"/>
+      <c r="U96" s="10"/>
+      <c r="V96" s="10"/>
+      <c r="W96" s="11"/>
+    </row>
+    <row r="97" spans="1:23" s="9" customFormat="1">
+      <c r="A97" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B97" s="81">
+        <v>5972</v>
+      </c>
+      <c r="C97" s="81">
+        <v>7162</v>
+      </c>
+      <c r="D97" s="81">
+        <v>9923</v>
+      </c>
+      <c r="E97" s="81">
+        <v>9923</v>
+      </c>
+      <c r="F97" s="81">
+        <v>9923</v>
+      </c>
+      <c r="G97" s="81">
+        <v>9923</v>
+      </c>
+      <c r="H97" s="81">
+        <v>9923</v>
+      </c>
+      <c r="I97" s="55"/>
+      <c r="J97" s="74"/>
+      <c r="K97" s="55"/>
+      <c r="L97" s="74"/>
+      <c r="M97" s="74"/>
+      <c r="P97" s="6"/>
+      <c r="R97" s="12"/>
+      <c r="S97" s="10"/>
+      <c r="T97" s="10"/>
+      <c r="U97" s="10"/>
+      <c r="V97" s="10"/>
+      <c r="W97" s="11"/>
+    </row>
+    <row r="98" spans="1:23" s="9" customFormat="1">
+      <c r="A98" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B98" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C98" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D98" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E98" s="81">
+        <v>4034</v>
+      </c>
+      <c r="F98" s="81">
+        <v>17014</v>
+      </c>
+      <c r="G98" s="81">
+        <v>29330</v>
+      </c>
+      <c r="H98" s="81">
+        <v>29470</v>
+      </c>
+      <c r="I98" s="55"/>
+      <c r="J98" s="74"/>
+      <c r="K98" s="55"/>
+      <c r="L98" s="74"/>
+      <c r="M98" s="74"/>
+      <c r="P98" s="6"/>
+      <c r="R98" s="12"/>
+      <c r="S98" s="10"/>
+      <c r="T98" s="10"/>
+      <c r="U98" s="10"/>
+      <c r="V98" s="10"/>
+      <c r="W98" s="11"/>
+    </row>
+    <row r="99" spans="1:23" s="9" customFormat="1">
+      <c r="A99" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B99" s="81">
+        <v>4800</v>
+      </c>
+      <c r="C99" s="81">
+        <v>9932</v>
+      </c>
+      <c r="D99" s="81">
+        <v>13532</v>
+      </c>
+      <c r="E99" s="81">
+        <v>16536</v>
+      </c>
+      <c r="F99" s="81">
+        <v>20586</v>
+      </c>
+      <c r="G99" s="81">
+        <v>22336</v>
+      </c>
+      <c r="H99" s="81">
+        <v>27544</v>
+      </c>
+      <c r="I99" s="55"/>
+      <c r="J99" s="74"/>
+      <c r="K99" s="55"/>
+      <c r="L99" s="74"/>
+      <c r="M99" s="74"/>
+      <c r="P99" s="6"/>
+      <c r="R99" s="12"/>
+      <c r="S99" s="10"/>
+      <c r="T99" s="10"/>
+      <c r="U99" s="10"/>
+      <c r="V99" s="10"/>
+      <c r="W99" s="11"/>
+    </row>
+    <row r="100" spans="1:23" s="9" customFormat="1" ht="56.25">
+      <c r="A100" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="73">
+        <v>4809</v>
+      </c>
+      <c r="C100" s="73">
+        <v>5692</v>
+      </c>
+      <c r="D100" s="73">
+        <v>7072</v>
+      </c>
+      <c r="E100" s="73">
+        <v>11106</v>
+      </c>
+      <c r="F100" s="73">
+        <v>23930</v>
+      </c>
+      <c r="G100" s="73">
+        <v>36130</v>
+      </c>
+      <c r="H100" s="73">
+        <v>36130</v>
+      </c>
+      <c r="I100" s="55"/>
+      <c r="J100" s="55"/>
+      <c r="K100" s="55"/>
+      <c r="L100" s="74"/>
+      <c r="M100" s="74"/>
+      <c r="P100" s="6"/>
+      <c r="R100" s="4"/>
+      <c r="S100" s="10"/>
+      <c r="T100" s="10"/>
+      <c r="U100" s="10"/>
+      <c r="V100" s="10"/>
+      <c r="W100" s="11"/>
+    </row>
+    <row r="101" spans="1:23" s="9" customFormat="1">
+      <c r="A101" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B101" s="81">
+        <v>4809</v>
+      </c>
+      <c r="C101" s="81">
+        <v>5692</v>
+      </c>
+      <c r="D101" s="81">
+        <v>7072</v>
+      </c>
+      <c r="E101" s="81">
+        <v>7072</v>
+      </c>
+      <c r="F101" s="81">
+        <v>7072</v>
+      </c>
+      <c r="G101" s="81">
+        <v>7072</v>
+      </c>
+      <c r="H101" s="81">
+        <v>7072</v>
+      </c>
+      <c r="I101" s="55"/>
+      <c r="J101" s="74"/>
+      <c r="K101" s="55"/>
+      <c r="L101" s="74"/>
+      <c r="M101" s="74"/>
+      <c r="P101" s="6"/>
+      <c r="R101" s="12"/>
+      <c r="S101" s="10"/>
+      <c r="T101" s="10"/>
+      <c r="U101" s="10"/>
+      <c r="V101" s="10"/>
+      <c r="W101" s="11"/>
+    </row>
+    <row r="102" spans="1:23" s="9" customFormat="1">
+      <c r="A102" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B102" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C102" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D102" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E102" s="81">
+        <v>4034</v>
+      </c>
+      <c r="F102" s="81">
+        <v>16858</v>
+      </c>
+      <c r="G102" s="81">
+        <v>29058</v>
+      </c>
+      <c r="H102" s="81">
+        <v>29058</v>
+      </c>
+      <c r="I102" s="55"/>
+      <c r="J102" s="74"/>
+      <c r="K102" s="55"/>
+      <c r="L102" s="74"/>
+      <c r="M102" s="74"/>
+      <c r="P102" s="6"/>
+      <c r="R102" s="12"/>
+      <c r="S102" s="10"/>
+      <c r="T102" s="10"/>
+      <c r="U102" s="10"/>
+      <c r="V102" s="10"/>
+      <c r="W102" s="11"/>
+    </row>
+    <row r="103" spans="1:23" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="A103" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="26">
-[...36 lines deleted...]
-      <c r="D6" s="26">
+      <c r="B103" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="C103" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="D103" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="E103" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="F103" s="73">
+        <v>135</v>
+      </c>
+      <c r="G103" s="73">
+        <v>269</v>
+      </c>
+      <c r="H103" s="73">
+        <v>404</v>
+      </c>
+      <c r="I103" s="55"/>
+      <c r="J103" s="55"/>
+      <c r="K103" s="55"/>
+      <c r="L103" s="74"/>
+      <c r="M103" s="74"/>
+      <c r="P103" s="6"/>
+      <c r="R103" s="4"/>
+      <c r="S103" s="10"/>
+      <c r="T103" s="10"/>
+      <c r="U103" s="10"/>
+      <c r="V103" s="10"/>
+      <c r="W103" s="11"/>
+    </row>
+    <row r="104" spans="1:23" s="9" customFormat="1">
+      <c r="A104" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B104" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="C104" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="D104" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="E104" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="F104" s="73">
+        <v>135</v>
+      </c>
+      <c r="G104" s="73">
+        <v>269</v>
+      </c>
+      <c r="H104" s="73">
+        <v>404</v>
+      </c>
+      <c r="I104" s="55"/>
+      <c r="J104" s="74"/>
+      <c r="K104" s="74"/>
+      <c r="L104" s="74"/>
+      <c r="M104" s="74"/>
+      <c r="P104" s="6"/>
+      <c r="R104" s="12"/>
+      <c r="S104" s="10"/>
+      <c r="T104" s="10"/>
+      <c r="U104" s="10"/>
+      <c r="V104" s="10"/>
+      <c r="W104" s="11"/>
+    </row>
+    <row r="105" spans="1:23" s="9" customFormat="1" ht="45" customHeight="1">
+      <c r="A105" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" s="73">
+        <v>4102</v>
+      </c>
+      <c r="C105" s="73">
+        <v>12715</v>
+      </c>
+      <c r="D105" s="73">
+        <v>20889</v>
+      </c>
+      <c r="E105" s="73">
+        <v>29829</v>
+      </c>
+      <c r="F105" s="73">
+        <v>32077</v>
+      </c>
+      <c r="G105" s="73">
+        <v>34710</v>
+      </c>
+      <c r="H105" s="73">
+        <v>37364</v>
+      </c>
+      <c r="I105" s="55"/>
+      <c r="J105" s="55"/>
+      <c r="K105" s="55"/>
+      <c r="L105" s="74"/>
+      <c r="M105" s="74"/>
+      <c r="P105" s="6"/>
+      <c r="R105" s="4"/>
+      <c r="S105" s="10"/>
+      <c r="T105" s="10"/>
+      <c r="U105" s="10"/>
+      <c r="V105" s="10"/>
+      <c r="W105" s="11"/>
+    </row>
+    <row r="106" spans="1:23" s="9" customFormat="1">
+      <c r="A106" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B106" s="81">
+        <v>1529</v>
+      </c>
+      <c r="C106" s="81">
+        <v>3668</v>
+      </c>
+      <c r="D106" s="81">
+        <v>5366</v>
+      </c>
+      <c r="E106" s="81">
+        <v>7832</v>
+      </c>
+      <c r="F106" s="81">
+        <v>8807</v>
+      </c>
+      <c r="G106" s="81">
+        <v>10169</v>
+      </c>
+      <c r="H106" s="81">
+        <v>11555</v>
+      </c>
+      <c r="I106" s="55"/>
+      <c r="J106" s="74"/>
+      <c r="K106" s="74"/>
+      <c r="L106" s="74"/>
+      <c r="M106" s="74"/>
+      <c r="P106" s="6"/>
+      <c r="R106" s="12"/>
+      <c r="S106" s="10"/>
+      <c r="T106" s="10"/>
+      <c r="U106" s="10"/>
+      <c r="V106" s="10"/>
+      <c r="W106" s="11"/>
+    </row>
+    <row r="107" spans="1:23" s="9" customFormat="1">
+      <c r="A107" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B107" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C107" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D107" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E107" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F107" s="81">
+        <v>50</v>
+      </c>
+      <c r="G107" s="81">
+        <v>100</v>
+      </c>
+      <c r="H107" s="81">
+        <v>150</v>
+      </c>
+      <c r="I107" s="55"/>
+      <c r="J107" s="74"/>
+      <c r="K107" s="74"/>
+      <c r="L107" s="74"/>
+      <c r="M107" s="74"/>
+      <c r="P107" s="6"/>
+      <c r="R107" s="12"/>
+      <c r="S107" s="10"/>
+      <c r="T107" s="10"/>
+      <c r="U107" s="10"/>
+      <c r="V107" s="10"/>
+      <c r="W107" s="11"/>
+    </row>
+    <row r="108" spans="1:23" s="9" customFormat="1">
+      <c r="A108" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B108" s="81">
+        <v>2500</v>
+      </c>
+      <c r="C108" s="81">
+        <v>8369</v>
+      </c>
+      <c r="D108" s="81">
+        <v>14237</v>
+      </c>
+      <c r="E108" s="81">
+        <v>20106</v>
+      </c>
+      <c r="F108" s="81">
+        <v>20506</v>
+      </c>
+      <c r="G108" s="81">
+        <v>20906</v>
+      </c>
+      <c r="H108" s="81">
+        <v>21306</v>
+      </c>
+      <c r="I108" s="55"/>
+      <c r="J108" s="74"/>
+      <c r="K108" s="74"/>
+      <c r="L108" s="74"/>
+      <c r="M108" s="74"/>
+      <c r="P108" s="6"/>
+      <c r="R108" s="12"/>
+      <c r="S108" s="10"/>
+      <c r="T108" s="10"/>
+      <c r="U108" s="10"/>
+      <c r="V108" s="10"/>
+      <c r="W108" s="11"/>
+    </row>
+    <row r="109" spans="1:23" s="9" customFormat="1">
+      <c r="A109" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B109" s="81">
+        <v>67</v>
+      </c>
+      <c r="C109" s="81">
+        <v>667</v>
+      </c>
+      <c r="D109" s="81">
+        <v>1267</v>
+      </c>
+      <c r="E109" s="81">
+        <v>1867</v>
+      </c>
+      <c r="F109" s="81">
+        <v>2563</v>
+      </c>
+      <c r="G109" s="81">
+        <v>3259</v>
+      </c>
+      <c r="H109" s="81">
+        <v>3956</v>
+      </c>
+      <c r="I109" s="55"/>
+      <c r="J109" s="74"/>
+      <c r="K109" s="74"/>
+      <c r="L109" s="74"/>
+      <c r="M109" s="74"/>
+      <c r="P109" s="6"/>
+      <c r="R109" s="12"/>
+      <c r="S109" s="10"/>
+      <c r="T109" s="10"/>
+      <c r="U109" s="10"/>
+      <c r="V109" s="10"/>
+      <c r="W109" s="11"/>
+    </row>
+    <row r="110" spans="1:23" s="9" customFormat="1">
+      <c r="A110" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B110" s="81">
+        <v>7</v>
+      </c>
+      <c r="C110" s="81">
+        <v>12</v>
+      </c>
+      <c r="D110" s="81">
+        <v>18</v>
+      </c>
+      <c r="E110" s="81">
+        <v>24</v>
+      </c>
+      <c r="F110" s="81">
+        <v>150</v>
+      </c>
+      <c r="G110" s="81">
+        <v>276</v>
+      </c>
+      <c r="H110" s="81">
+        <v>397</v>
+      </c>
+      <c r="I110" s="55"/>
+      <c r="J110" s="74"/>
+      <c r="K110" s="74"/>
+      <c r="L110" s="74"/>
+      <c r="M110" s="74"/>
+      <c r="P110" s="6"/>
+      <c r="R110" s="12"/>
+      <c r="S110" s="10"/>
+      <c r="T110" s="10"/>
+      <c r="U110" s="10"/>
+      <c r="V110" s="10"/>
+      <c r="W110" s="11"/>
+    </row>
+    <row r="111" spans="1:23" s="9" customFormat="1" ht="36" customHeight="1">
+      <c r="A111" s="61" t="s">
+        <v>104</v>
+      </c>
+      <c r="B111" s="73">
+        <v>5</v>
+      </c>
+      <c r="C111" s="73">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D111" s="73">
+        <v>14.5</v>
+      </c>
+      <c r="E111" s="73">
+        <v>19.3</v>
+      </c>
+      <c r="F111" s="73">
+        <v>24</v>
+      </c>
+      <c r="G111" s="73">
+        <v>28.8</v>
+      </c>
+      <c r="H111" s="73">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="I111" s="55"/>
+      <c r="J111" s="55"/>
+      <c r="K111" s="55"/>
+      <c r="L111" s="74"/>
+      <c r="M111" s="74"/>
+      <c r="P111" s="6"/>
+      <c r="R111" s="4"/>
+      <c r="S111" s="10"/>
+      <c r="T111" s="10"/>
+      <c r="U111" s="10"/>
+      <c r="V111" s="10"/>
+      <c r="W111" s="11"/>
+    </row>
+    <row r="112" spans="1:23" s="9" customFormat="1">
+      <c r="A112" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B112" s="83">
+        <v>3.5</v>
+      </c>
+      <c r="C112" s="83">
+        <v>6.7</v>
+      </c>
+      <c r="D112" s="83">
+        <v>9.9</v>
+      </c>
+      <c r="E112" s="83">
+        <v>13.2</v>
+      </c>
+      <c r="F112" s="83">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G112" s="83">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H112" s="83">
+        <v>24.1</v>
+      </c>
+      <c r="I112" s="56"/>
+      <c r="J112" s="75"/>
+      <c r="K112" s="75"/>
+      <c r="L112" s="74"/>
+      <c r="M112" s="74"/>
+      <c r="P112" s="6"/>
+      <c r="R112" s="12"/>
+      <c r="S112" s="10"/>
+      <c r="T112" s="10"/>
+      <c r="U112" s="10"/>
+      <c r="V112" s="10"/>
+      <c r="W112" s="11"/>
+    </row>
+    <row r="113" spans="1:23" s="9" customFormat="1">
+      <c r="A113" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B113" s="83">
+        <v>1.3</v>
+      </c>
+      <c r="C113" s="83">
+        <v>2.7</v>
+      </c>
+      <c r="D113" s="83">
+        <v>4</v>
+      </c>
+      <c r="E113" s="83">
+        <v>5.3</v>
+      </c>
+      <c r="F113" s="83">
+        <v>6.7</v>
+      </c>
+      <c r="G113" s="83">
+        <v>8</v>
+      </c>
+      <c r="H113" s="83">
+        <v>8</v>
+      </c>
+      <c r="I113" s="56"/>
+      <c r="J113" s="75"/>
+      <c r="K113" s="75"/>
+      <c r="L113" s="74"/>
+      <c r="M113" s="74"/>
+      <c r="P113" s="6"/>
+      <c r="R113" s="12"/>
+      <c r="S113" s="10"/>
+      <c r="T113" s="10"/>
+      <c r="U113" s="10"/>
+      <c r="V113" s="10"/>
+      <c r="W113" s="11"/>
+    </row>
+    <row r="114" spans="1:23" s="9" customFormat="1">
+      <c r="A114" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="B114" s="83">
+        <v>0.2</v>
+      </c>
+      <c r="C114" s="83">
+        <v>0.4</v>
+      </c>
+      <c r="D114" s="83">
+        <v>0.6</v>
+      </c>
+      <c r="E114" s="83">
+        <v>0.8</v>
+      </c>
+      <c r="F114" s="83">
+        <v>1</v>
+      </c>
+      <c r="G114" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="H114" s="83">
+        <v>1.2</v>
+      </c>
+      <c r="I114" s="56"/>
+      <c r="J114" s="75"/>
+      <c r="K114" s="75"/>
+      <c r="L114" s="74"/>
+      <c r="M114" s="74"/>
+      <c r="P114" s="6"/>
+      <c r="R114" s="12"/>
+      <c r="S114" s="10"/>
+      <c r="T114" s="10"/>
+      <c r="U114" s="10"/>
+      <c r="V114" s="10"/>
+      <c r="W114" s="11"/>
+    </row>
+    <row r="115" spans="1:23" s="9" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A115" s="61" t="s">
+        <v>105</v>
+      </c>
+      <c r="B115" s="73">
+        <v>0</v>
+      </c>
+      <c r="C115" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="D115" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="E115" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="F115" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="G115" s="73">
+        <v>0.2</v>
+      </c>
+      <c r="H115" s="73">
+        <v>0.2</v>
+      </c>
+      <c r="I115" s="55"/>
+      <c r="J115" s="55"/>
+      <c r="K115" s="55"/>
+      <c r="L115" s="74"/>
+      <c r="M115" s="74"/>
+      <c r="P115" s="6"/>
+      <c r="R115" s="4"/>
+      <c r="S115" s="10"/>
+      <c r="T115" s="10"/>
+      <c r="U115" s="10"/>
+      <c r="V115" s="10"/>
+      <c r="W115" s="11"/>
+    </row>
+    <row r="116" spans="1:23" s="9" customFormat="1">
+      <c r="A116" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B116" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C116" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D116" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E116" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F116" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="G116" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="H116" s="83">
+        <v>0</v>
+      </c>
+      <c r="I116" s="56"/>
+      <c r="J116" s="75"/>
+      <c r="K116" s="75"/>
+      <c r="L116" s="74"/>
+      <c r="M116" s="74"/>
+      <c r="P116" s="6"/>
+      <c r="R116" s="12"/>
+      <c r="S116" s="10"/>
+      <c r="T116" s="10"/>
+      <c r="U116" s="10"/>
+      <c r="V116" s="10"/>
+      <c r="W116" s="11"/>
+    </row>
+    <row r="117" spans="1:23" s="9" customFormat="1">
+      <c r="A117" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B117" s="83">
+        <v>0</v>
+      </c>
+      <c r="C117" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="D117" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="E117" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="F117" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="G117" s="83">
+        <v>0.2</v>
+      </c>
+      <c r="H117" s="83">
+        <v>0.2</v>
+      </c>
+      <c r="I117" s="56"/>
+      <c r="J117" s="75"/>
+      <c r="K117" s="75"/>
+      <c r="L117" s="74"/>
+      <c r="M117" s="74"/>
+      <c r="P117" s="6"/>
+      <c r="R117" s="12"/>
+      <c r="S117" s="10"/>
+      <c r="T117" s="10"/>
+      <c r="U117" s="10"/>
+      <c r="V117" s="10"/>
+      <c r="W117" s="11"/>
+    </row>
+    <row r="118" spans="1:23" s="9" customFormat="1">
+      <c r="A118" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B118" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C118" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D118" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E118" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F118" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="G118" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="H118" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="I118" s="56"/>
+      <c r="J118" s="75"/>
+      <c r="K118" s="75"/>
+      <c r="L118" s="74"/>
+      <c r="M118" s="74"/>
+      <c r="P118" s="6"/>
+      <c r="R118" s="12"/>
+      <c r="S118" s="10"/>
+      <c r="T118" s="10"/>
+      <c r="U118" s="10"/>
+      <c r="V118" s="10"/>
+      <c r="W118" s="11"/>
+    </row>
+    <row r="119" spans="1:23" s="9" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A119" s="61" t="s">
         <v>106</v>
       </c>
-      <c r="E6" s="26">
-[...18 lines deleted...]
-      <c r="A7" s="14" t="s">
+      <c r="B119" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="C119" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="D119" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="E119" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="F119" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="G119" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="H119" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="I119" s="55"/>
+      <c r="J119" s="55"/>
+      <c r="K119" s="55"/>
+      <c r="L119" s="74"/>
+      <c r="M119" s="74"/>
+      <c r="P119" s="6"/>
+      <c r="R119" s="7"/>
+      <c r="S119" s="10"/>
+      <c r="T119" s="10"/>
+      <c r="U119" s="10"/>
+      <c r="V119" s="10"/>
+      <c r="W119" s="11"/>
+    </row>
+    <row r="120" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A120" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B120" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C120" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D120" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E120" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F120" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="G120" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="H120" s="83">
+        <v>0</v>
+      </c>
+      <c r="I120" s="56"/>
+      <c r="J120" s="75"/>
+      <c r="K120" s="75"/>
+      <c r="L120" s="74"/>
+      <c r="M120" s="74"/>
+      <c r="P120" s="6"/>
+      <c r="R120" s="13"/>
+      <c r="S120" s="10"/>
+      <c r="T120" s="10"/>
+      <c r="U120" s="10"/>
+      <c r="V120" s="10"/>
+      <c r="W120" s="11"/>
+    </row>
+    <row r="121" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A121" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B121" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C121" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D121" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E121" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F121" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="G121" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="H121" s="83">
+        <v>0.1</v>
+      </c>
+      <c r="I121" s="56"/>
+      <c r="J121" s="75"/>
+      <c r="K121" s="75"/>
+      <c r="L121" s="74"/>
+      <c r="M121" s="74"/>
+      <c r="P121" s="6"/>
+      <c r="R121" s="13"/>
+      <c r="S121" s="10"/>
+      <c r="T121" s="10"/>
+      <c r="U121" s="10"/>
+      <c r="V121" s="10"/>
+      <c r="W121" s="11"/>
+    </row>
+    <row r="122" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="A122" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="B122" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="C122" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="D122" s="73">
+        <v>0.2</v>
+      </c>
+      <c r="E122" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="F122" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="G122" s="73">
+        <v>0.4</v>
+      </c>
+      <c r="H122" s="73">
+        <v>0.4</v>
+      </c>
+      <c r="I122" s="55"/>
+      <c r="J122" s="55"/>
+      <c r="K122" s="55"/>
+      <c r="L122" s="74"/>
+      <c r="M122" s="74"/>
+      <c r="P122" s="6"/>
+      <c r="R122" s="4"/>
+      <c r="S122" s="10"/>
+      <c r="T122" s="10"/>
+      <c r="U122" s="10"/>
+      <c r="V122" s="10"/>
+      <c r="W122" s="11"/>
+    </row>
+    <row r="123" spans="1:23" s="9" customFormat="1">
+      <c r="A123" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B123" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="C123" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="D123" s="73">
+        <v>0.2</v>
+      </c>
+      <c r="E123" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="F123" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="G123" s="73">
+        <v>0.4</v>
+      </c>
+      <c r="H123" s="73">
+        <v>0.4</v>
+      </c>
+      <c r="I123" s="75"/>
+      <c r="J123" s="75"/>
+      <c r="K123" s="75"/>
+      <c r="L123" s="74"/>
+      <c r="M123" s="74"/>
+      <c r="P123" s="6"/>
+      <c r="R123" s="12"/>
+      <c r="S123" s="10"/>
+      <c r="T123" s="10"/>
+      <c r="U123" s="10"/>
+      <c r="V123" s="10"/>
+      <c r="W123" s="11"/>
+    </row>
+    <row r="124" spans="1:23" s="9" customFormat="1">
+      <c r="A124" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="B124" s="73">
+        <v>968</v>
+      </c>
+      <c r="C124" s="73">
+        <v>968</v>
+      </c>
+      <c r="D124" s="73">
+        <v>968</v>
+      </c>
+      <c r="E124" s="73">
+        <v>968</v>
+      </c>
+      <c r="F124" s="73">
+        <v>6159</v>
+      </c>
+      <c r="G124" s="73">
+        <v>11350</v>
+      </c>
+      <c r="H124" s="73">
+        <v>16541</v>
+      </c>
+      <c r="I124" s="55"/>
+      <c r="J124" s="55"/>
+      <c r="K124" s="55"/>
+      <c r="L124" s="74"/>
+      <c r="M124" s="74"/>
+      <c r="P124" s="6"/>
+      <c r="R124" s="4"/>
+      <c r="S124" s="10"/>
+      <c r="T124" s="10"/>
+      <c r="U124" s="10"/>
+      <c r="V124" s="10"/>
+      <c r="W124" s="11"/>
+    </row>
+    <row r="125" spans="1:23" s="9" customFormat="1">
+      <c r="A125" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B125" s="81">
+        <v>968</v>
+      </c>
+      <c r="C125" s="81">
+        <v>968</v>
+      </c>
+      <c r="D125" s="81">
+        <v>968</v>
+      </c>
+      <c r="E125" s="81">
+        <v>968</v>
+      </c>
+      <c r="F125" s="81">
+        <v>968</v>
+      </c>
+      <c r="G125" s="81">
+        <v>968</v>
+      </c>
+      <c r="H125" s="81">
+        <v>968</v>
+      </c>
+      <c r="I125" s="55"/>
+      <c r="J125" s="74"/>
+      <c r="K125" s="74"/>
+      <c r="L125" s="74"/>
+      <c r="M125" s="74"/>
+      <c r="P125" s="6"/>
+      <c r="R125" s="12"/>
+      <c r="S125" s="10"/>
+      <c r="T125" s="10"/>
+      <c r="U125" s="10"/>
+      <c r="V125" s="10"/>
+      <c r="W125" s="11"/>
+    </row>
+    <row r="126" spans="1:23" s="9" customFormat="1">
+      <c r="A126" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B126" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C126" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D126" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E126" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="F126" s="81">
+        <v>5191</v>
+      </c>
+      <c r="G126" s="81">
+        <v>10382</v>
+      </c>
+      <c r="H126" s="81">
+        <v>15573</v>
+      </c>
+      <c r="I126" s="55"/>
+      <c r="J126" s="74"/>
+      <c r="K126" s="74"/>
+      <c r="L126" s="74"/>
+      <c r="M126" s="74"/>
+      <c r="P126" s="6"/>
+      <c r="R126" s="12"/>
+      <c r="S126" s="10"/>
+      <c r="T126" s="10"/>
+      <c r="U126" s="10"/>
+      <c r="V126" s="10"/>
+      <c r="W126" s="11"/>
+    </row>
+    <row r="127" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="A127" s="61" t="s">
+        <v>17</v>
+      </c>
+      <c r="B127" s="73">
         <v>51</v>
       </c>
-      <c r="B7" s="26">
+      <c r="C127" s="73">
+        <v>272</v>
+      </c>
+      <c r="D127" s="73">
+        <v>493</v>
+      </c>
+      <c r="E127" s="73">
+        <v>713</v>
+      </c>
+      <c r="F127" s="73">
+        <v>859</v>
+      </c>
+      <c r="G127" s="73">
+        <v>1005</v>
+      </c>
+      <c r="H127" s="73">
+        <v>1150</v>
+      </c>
+      <c r="I127" s="55"/>
+      <c r="J127" s="55"/>
+      <c r="K127" s="55"/>
+      <c r="L127" s="74"/>
+      <c r="M127" s="74"/>
+      <c r="P127" s="6"/>
+      <c r="R127" s="4"/>
+      <c r="S127" s="10"/>
+      <c r="T127" s="10"/>
+      <c r="U127" s="10"/>
+      <c r="V127" s="10"/>
+      <c r="W127" s="11"/>
+    </row>
+    <row r="128" spans="1:23" s="9" customFormat="1">
+      <c r="A128" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B128" s="81">
+        <v>51</v>
+      </c>
+      <c r="C128" s="81">
+        <v>272</v>
+      </c>
+      <c r="D128" s="81">
+        <v>493</v>
+      </c>
+      <c r="E128" s="81">
+        <v>713</v>
+      </c>
+      <c r="F128" s="81">
+        <v>859</v>
+      </c>
+      <c r="G128" s="81">
+        <v>1005</v>
+      </c>
+      <c r="H128" s="81">
+        <v>1150</v>
+      </c>
+      <c r="I128" s="55"/>
+      <c r="J128" s="74"/>
+      <c r="K128" s="74"/>
+      <c r="L128" s="74"/>
+      <c r="M128" s="74"/>
+      <c r="P128" s="6"/>
+      <c r="R128" s="12"/>
+      <c r="S128" s="10"/>
+      <c r="T128" s="10"/>
+      <c r="U128" s="10"/>
+      <c r="V128" s="10"/>
+      <c r="W128" s="11"/>
+    </row>
+    <row r="129" spans="1:23" s="9" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A129" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="B129" s="73">
+        <v>9.4</v>
+      </c>
+      <c r="C129" s="73">
+        <v>18.8</v>
+      </c>
+      <c r="D129" s="73">
+        <v>28.2</v>
+      </c>
+      <c r="E129" s="73">
+        <v>37.6</v>
+      </c>
+      <c r="F129" s="73">
+        <v>47</v>
+      </c>
+      <c r="G129" s="73">
+        <v>56.4</v>
+      </c>
+      <c r="H129" s="73">
+        <v>57.6</v>
+      </c>
+      <c r="I129" s="55"/>
+      <c r="J129" s="55"/>
+      <c r="K129" s="55"/>
+      <c r="L129" s="74"/>
+      <c r="M129" s="74"/>
+      <c r="P129" s="6"/>
+      <c r="R129" s="4"/>
+      <c r="S129" s="10"/>
+      <c r="T129" s="10"/>
+      <c r="U129" s="10"/>
+      <c r="V129" s="10"/>
+      <c r="W129" s="11"/>
+    </row>
+    <row r="130" spans="1:23" s="9" customFormat="1">
+      <c r="A130" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B130" s="83">
+        <v>0.2</v>
+      </c>
+      <c r="C130" s="83">
+        <v>0.3</v>
+      </c>
+      <c r="D130" s="83">
+        <v>0.5</v>
+      </c>
+      <c r="E130" s="83">
+        <v>0.7</v>
+      </c>
+      <c r="F130" s="83">
+        <v>0.8</v>
+      </c>
+      <c r="G130" s="83">
+        <v>1</v>
+      </c>
+      <c r="H130" s="83">
+        <v>1.4</v>
+      </c>
+      <c r="I130" s="56"/>
+      <c r="J130" s="75"/>
+      <c r="K130" s="75"/>
+      <c r="L130" s="74"/>
+      <c r="M130" s="74"/>
+      <c r="P130" s="6"/>
+      <c r="R130" s="12"/>
+      <c r="S130" s="10"/>
+      <c r="T130" s="10"/>
+      <c r="U130" s="10"/>
+      <c r="V130" s="10"/>
+      <c r="W130" s="11"/>
+    </row>
+    <row r="131" spans="1:23" s="9" customFormat="1">
+      <c r="A131" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B131" s="83">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C131" s="83">
+        <v>18.5</v>
+      </c>
+      <c r="D131" s="83">
+        <v>27.7</v>
+      </c>
+      <c r="E131" s="83">
+        <v>36.9</v>
+      </c>
+      <c r="F131" s="83">
+        <v>46.1</v>
+      </c>
+      <c r="G131" s="83">
+        <v>55.4</v>
+      </c>
+      <c r="H131" s="83">
+        <v>56.1</v>
+      </c>
+      <c r="I131" s="56"/>
+      <c r="J131" s="75"/>
+      <c r="K131" s="75"/>
+      <c r="L131" s="74"/>
+      <c r="M131" s="74"/>
+      <c r="P131" s="6"/>
+      <c r="R131" s="12"/>
+      <c r="S131" s="10"/>
+      <c r="T131" s="10"/>
+      <c r="U131" s="10"/>
+      <c r="V131" s="10"/>
+      <c r="W131" s="11"/>
+    </row>
+    <row r="132" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="A132" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="B132" s="73">
+        <v>41</v>
+      </c>
+      <c r="C132" s="73">
+        <v>101</v>
+      </c>
+      <c r="D132" s="73">
+        <v>201</v>
+      </c>
+      <c r="E132" s="73">
+        <v>321</v>
+      </c>
+      <c r="F132" s="73">
+        <v>485</v>
+      </c>
+      <c r="G132" s="73">
+        <v>630</v>
+      </c>
+      <c r="H132" s="73">
+        <v>776</v>
+      </c>
+      <c r="I132" s="55"/>
+      <c r="J132" s="55"/>
+      <c r="K132" s="55"/>
+      <c r="L132" s="74"/>
+      <c r="M132" s="74"/>
+      <c r="P132" s="6"/>
+      <c r="R132" s="4"/>
+      <c r="S132" s="10"/>
+      <c r="T132" s="10"/>
+      <c r="U132" s="10"/>
+      <c r="V132" s="10"/>
+      <c r="W132" s="11"/>
+    </row>
+    <row r="133" spans="1:23" s="9" customFormat="1">
+      <c r="A133" s="88" t="s">
+        <v>99</v>
+      </c>
+      <c r="B133" s="83">
+        <v>41</v>
+      </c>
+      <c r="C133" s="83">
+        <v>101</v>
+      </c>
+      <c r="D133" s="83">
+        <v>201</v>
+      </c>
+      <c r="E133" s="83">
+        <v>321</v>
+      </c>
+      <c r="F133" s="83">
+        <v>485</v>
+      </c>
+      <c r="G133" s="83">
+        <v>630</v>
+      </c>
+      <c r="H133" s="83">
+        <v>776</v>
+      </c>
+      <c r="I133" s="56"/>
+      <c r="J133" s="75"/>
+      <c r="K133" s="75"/>
+      <c r="L133" s="74"/>
+      <c r="M133" s="74"/>
+      <c r="P133" s="6"/>
+      <c r="R133" s="12"/>
+      <c r="S133" s="10"/>
+      <c r="T133" s="10"/>
+      <c r="U133" s="10"/>
+      <c r="V133" s="10"/>
+      <c r="W133" s="11"/>
+    </row>
+    <row r="134" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="A134" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="B134" s="73">
+        <v>241</v>
+      </c>
+      <c r="C134" s="73">
+        <v>1228</v>
+      </c>
+      <c r="D134" s="73">
+        <v>2215</v>
+      </c>
+      <c r="E134" s="73">
+        <v>4650</v>
+      </c>
+      <c r="F134" s="73">
+        <v>9653</v>
+      </c>
+      <c r="G134" s="73">
+        <v>13974</v>
+      </c>
+      <c r="H134" s="73">
+        <v>16050</v>
+      </c>
+      <c r="I134" s="55"/>
+      <c r="J134" s="55"/>
+      <c r="K134" s="55"/>
+      <c r="L134" s="74"/>
+      <c r="M134" s="74"/>
+      <c r="P134" s="6"/>
+      <c r="R134" s="4"/>
+      <c r="S134" s="10"/>
+      <c r="T134" s="10"/>
+      <c r="U134" s="10"/>
+      <c r="V134" s="10"/>
+      <c r="W134" s="11"/>
+    </row>
+    <row r="135" spans="1:23" s="9" customFormat="1">
+      <c r="A135" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B135" s="81">
+        <v>241</v>
+      </c>
+      <c r="C135" s="81">
+        <v>605</v>
+      </c>
+      <c r="D135" s="81">
+        <v>969</v>
+      </c>
+      <c r="E135" s="81">
+        <v>1333</v>
+      </c>
+      <c r="F135" s="81">
+        <v>1618</v>
+      </c>
+      <c r="G135" s="81">
+        <v>1903</v>
+      </c>
+      <c r="H135" s="81">
+        <v>2188</v>
+      </c>
+      <c r="I135" s="55"/>
+      <c r="J135" s="74"/>
+      <c r="K135" s="74"/>
+      <c r="L135" s="74"/>
+      <c r="M135" s="74"/>
+      <c r="P135" s="6"/>
+      <c r="R135" s="12"/>
+      <c r="S135" s="10"/>
+      <c r="T135" s="10"/>
+      <c r="U135" s="10"/>
+      <c r="V135" s="10"/>
+      <c r="W135" s="11"/>
+    </row>
+    <row r="136" spans="1:23" s="9" customFormat="1">
+      <c r="A136" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B136" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="C136" s="81">
+        <v>623</v>
+      </c>
+      <c r="D136" s="81">
+        <v>1247</v>
+      </c>
+      <c r="E136" s="81">
+        <v>1870</v>
+      </c>
+      <c r="F136" s="81">
+        <v>2587</v>
+      </c>
+      <c r="G136" s="81">
+        <v>3304</v>
+      </c>
+      <c r="H136" s="81">
+        <v>4021</v>
+      </c>
+      <c r="I136" s="55"/>
+      <c r="J136" s="74"/>
+      <c r="K136" s="74"/>
+      <c r="L136" s="74"/>
+      <c r="M136" s="74"/>
+      <c r="P136" s="6"/>
+      <c r="R136" s="12"/>
+      <c r="S136" s="10"/>
+      <c r="T136" s="10"/>
+      <c r="U136" s="10"/>
+      <c r="V136" s="10"/>
+      <c r="W136" s="11"/>
+    </row>
+    <row r="137" spans="1:23" s="9" customFormat="1">
+      <c r="A137" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B137" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C137" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="D137" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E137" s="81">
+        <v>1447</v>
+      </c>
+      <c r="F137" s="81">
+        <v>5448</v>
+      </c>
+      <c r="G137" s="81">
+        <v>8767</v>
+      </c>
+      <c r="H137" s="81">
+        <v>9841</v>
+      </c>
+      <c r="I137" s="55"/>
+      <c r="J137" s="74"/>
+      <c r="K137" s="74"/>
+      <c r="L137" s="74"/>
+      <c r="M137" s="74"/>
+      <c r="P137" s="6"/>
+      <c r="R137" s="12"/>
+      <c r="S137" s="10"/>
+      <c r="T137" s="10"/>
+      <c r="U137" s="10"/>
+      <c r="V137" s="10"/>
+      <c r="W137" s="11"/>
+    </row>
+    <row r="138" spans="1:23" s="9" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A138" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="26">
-[...27 lines deleted...]
-      <c r="B8" s="26">
+      <c r="B138" s="73">
+        <v>4218</v>
+      </c>
+      <c r="C138" s="73">
+        <v>11223</v>
+      </c>
+      <c r="D138" s="73">
+        <v>17833</v>
+      </c>
+      <c r="E138" s="73">
+        <v>27167</v>
+      </c>
+      <c r="F138" s="73">
+        <v>35902</v>
+      </c>
+      <c r="G138" s="73">
+        <v>45626</v>
+      </c>
+      <c r="H138" s="73">
+        <v>54817</v>
+      </c>
+      <c r="I138" s="55"/>
+      <c r="J138" s="55"/>
+      <c r="K138" s="55"/>
+      <c r="L138" s="74"/>
+      <c r="M138" s="74"/>
+      <c r="P138" s="6"/>
+      <c r="R138" s="4"/>
+      <c r="S138" s="10"/>
+      <c r="T138" s="10"/>
+      <c r="U138" s="10"/>
+      <c r="V138" s="10"/>
+      <c r="W138" s="11"/>
+    </row>
+    <row r="139" spans="1:23" s="9" customFormat="1">
+      <c r="A139" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B139" s="81">
+        <v>4216</v>
+      </c>
+      <c r="C139" s="81">
+        <v>11219</v>
+      </c>
+      <c r="D139" s="81">
+        <v>17827</v>
+      </c>
+      <c r="E139" s="81">
+        <v>27158</v>
+      </c>
+      <c r="F139" s="81">
+        <v>35890</v>
+      </c>
+      <c r="G139" s="81">
+        <v>45611</v>
+      </c>
+      <c r="H139" s="81">
+        <v>54801</v>
+      </c>
+      <c r="I139" s="55"/>
+      <c r="J139" s="74"/>
+      <c r="K139" s="74"/>
+      <c r="L139" s="74"/>
+      <c r="M139" s="74"/>
+      <c r="P139" s="6"/>
+      <c r="R139" s="12"/>
+      <c r="S139" s="10"/>
+      <c r="T139" s="10"/>
+      <c r="U139" s="10"/>
+      <c r="V139" s="10"/>
+      <c r="W139" s="11"/>
+    </row>
+    <row r="140" spans="1:23" s="9" customFormat="1">
+      <c r="A140" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="B140" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C140" s="81">
+        <v>1</v>
+      </c>
+      <c r="D140" s="81">
+        <v>1</v>
+      </c>
+      <c r="E140" s="81">
+        <v>2</v>
+      </c>
+      <c r="F140" s="81">
+        <v>3</v>
+      </c>
+      <c r="G140" s="81">
+        <v>5</v>
+      </c>
+      <c r="H140" s="81">
+        <v>6</v>
+      </c>
+      <c r="I140" s="55"/>
+      <c r="J140" s="74"/>
+      <c r="K140" s="74"/>
+      <c r="L140" s="74"/>
+      <c r="M140" s="74"/>
+      <c r="P140" s="6"/>
+      <c r="R140" s="12"/>
+      <c r="S140" s="10"/>
+      <c r="T140" s="10"/>
+      <c r="U140" s="10"/>
+      <c r="V140" s="10"/>
+      <c r="W140" s="11"/>
+    </row>
+    <row r="141" spans="1:23" s="9" customFormat="1">
+      <c r="A141" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B141" s="81">
+        <v>2</v>
+      </c>
+      <c r="C141" s="81">
+        <v>3</v>
+      </c>
+      <c r="D141" s="81">
+        <v>5</v>
+      </c>
+      <c r="E141" s="81">
+        <v>7</v>
+      </c>
+      <c r="F141" s="81">
+        <v>8</v>
+      </c>
+      <c r="G141" s="81">
         <v>10</v>
       </c>
-      <c r="C8" s="26">
+      <c r="H141" s="81">
+        <v>10</v>
+      </c>
+      <c r="I141" s="55"/>
+      <c r="J141" s="74"/>
+      <c r="K141" s="74"/>
+      <c r="L141" s="74"/>
+      <c r="M141" s="74"/>
+      <c r="P141" s="6"/>
+      <c r="R141" s="12"/>
+      <c r="S141" s="10"/>
+      <c r="T141" s="10"/>
+      <c r="U141" s="10"/>
+      <c r="V141" s="10"/>
+      <c r="W141" s="11"/>
+    </row>
+    <row r="142" spans="1:23" s="9" customFormat="1">
+      <c r="A142" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="B142" s="73">
+        <v>12758</v>
+      </c>
+      <c r="C142" s="73">
+        <v>82705</v>
+      </c>
+      <c r="D142" s="73">
+        <v>152737</v>
+      </c>
+      <c r="E142" s="73">
+        <v>223716</v>
+      </c>
+      <c r="F142" s="73">
+        <v>259177</v>
+      </c>
+      <c r="G142" s="73">
+        <v>293247</v>
+      </c>
+      <c r="H142" s="73">
+        <v>328515</v>
+      </c>
+      <c r="I142" s="55"/>
+      <c r="J142" s="55"/>
+      <c r="K142" s="55"/>
+      <c r="L142" s="74"/>
+      <c r="M142" s="74"/>
+      <c r="P142" s="6"/>
+      <c r="R142" s="4"/>
+      <c r="S142" s="10"/>
+      <c r="T142" s="10"/>
+      <c r="U142" s="10"/>
+      <c r="V142" s="10"/>
+      <c r="W142" s="11"/>
+    </row>
+    <row r="143" spans="1:23" s="9" customFormat="1">
+      <c r="A143" s="87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B143" s="81">
+        <v>4397</v>
+      </c>
+      <c r="C143" s="81">
+        <v>37236</v>
+      </c>
+      <c r="D143" s="81">
+        <v>70161</v>
+      </c>
+      <c r="E143" s="81">
+        <v>104033</v>
+      </c>
+      <c r="F143" s="81">
+        <v>130868</v>
+      </c>
+      <c r="G143" s="81">
+        <v>156313</v>
+      </c>
+      <c r="H143" s="81">
+        <v>181760</v>
+      </c>
+      <c r="I143" s="55"/>
+      <c r="J143" s="74"/>
+      <c r="K143" s="74"/>
+      <c r="L143" s="74"/>
+      <c r="M143" s="74"/>
+      <c r="P143" s="6"/>
+      <c r="R143" s="12"/>
+      <c r="S143" s="10"/>
+      <c r="T143" s="10"/>
+      <c r="U143" s="10"/>
+      <c r="V143" s="10"/>
+      <c r="W143" s="11"/>
+    </row>
+    <row r="144" spans="1:23" s="9" customFormat="1">
+      <c r="A144" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B144" s="81">
+        <v>1909</v>
+      </c>
+      <c r="C144" s="81">
+        <v>3604</v>
+      </c>
+      <c r="D144" s="81">
+        <v>5300</v>
+      </c>
+      <c r="E144" s="81">
+        <v>6995</v>
+      </c>
+      <c r="F144" s="81">
+        <v>7864</v>
+      </c>
+      <c r="G144" s="81">
+        <v>8733</v>
+      </c>
+      <c r="H144" s="81">
+        <v>9602</v>
+      </c>
+      <c r="I144" s="55"/>
+      <c r="J144" s="74"/>
+      <c r="K144" s="74"/>
+      <c r="L144" s="74"/>
+      <c r="M144" s="74"/>
+      <c r="P144" s="6"/>
+      <c r="R144" s="12"/>
+      <c r="S144" s="10"/>
+      <c r="T144" s="10"/>
+      <c r="U144" s="10"/>
+      <c r="V144" s="10"/>
+      <c r="W144" s="11"/>
+    </row>
+    <row r="145" spans="1:23" s="9" customFormat="1">
+      <c r="A145" s="88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B145" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C145" s="81">
+        <v>16064</v>
+      </c>
+      <c r="D145" s="81">
+        <v>32128</v>
+      </c>
+      <c r="E145" s="81">
+        <v>48192</v>
+      </c>
+      <c r="F145" s="81">
+        <v>48192</v>
+      </c>
+      <c r="G145" s="81">
+        <v>48192</v>
+      </c>
+      <c r="H145" s="81">
+        <v>48523</v>
+      </c>
+      <c r="I145" s="55"/>
+      <c r="J145" s="74"/>
+      <c r="K145" s="74"/>
+      <c r="L145" s="74"/>
+      <c r="M145" s="74"/>
+      <c r="P145" s="6"/>
+      <c r="R145" s="12"/>
+      <c r="S145" s="10"/>
+      <c r="T145" s="10"/>
+      <c r="U145" s="10"/>
+      <c r="V145" s="10"/>
+      <c r="W145" s="11"/>
+    </row>
+    <row r="146" spans="1:23" s="9" customFormat="1">
+      <c r="A146" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="B146" s="81">
+        <v>1440</v>
+      </c>
+      <c r="C146" s="81">
+        <v>1955</v>
+      </c>
+      <c r="D146" s="81">
+        <v>2471</v>
+      </c>
+      <c r="E146" s="81">
+        <v>2986</v>
+      </c>
+      <c r="F146" s="81">
+        <v>3123</v>
+      </c>
+      <c r="G146" s="81">
+        <v>3260</v>
+      </c>
+      <c r="H146" s="81">
+        <v>3265</v>
+      </c>
+      <c r="I146" s="55"/>
+      <c r="J146" s="74"/>
+      <c r="K146" s="74"/>
+      <c r="L146" s="74"/>
+      <c r="M146" s="74"/>
+      <c r="P146" s="6"/>
+      <c r="R146" s="12"/>
+      <c r="S146" s="10"/>
+      <c r="T146" s="10"/>
+      <c r="U146" s="10"/>
+      <c r="V146" s="10"/>
+      <c r="W146" s="11"/>
+    </row>
+    <row r="147" spans="1:23" s="9" customFormat="1">
+      <c r="A147" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="B147" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C147" s="81">
+        <v>969</v>
+      </c>
+      <c r="D147" s="81">
+        <v>1939</v>
+      </c>
+      <c r="E147" s="81">
+        <v>2908</v>
+      </c>
+      <c r="F147" s="81">
+        <v>2975</v>
+      </c>
+      <c r="G147" s="81">
+        <v>3043</v>
+      </c>
+      <c r="H147" s="81">
+        <v>3110</v>
+      </c>
+      <c r="I147" s="55"/>
+      <c r="J147" s="74"/>
+      <c r="K147" s="74"/>
+      <c r="L147" s="74"/>
+      <c r="M147" s="74"/>
+      <c r="P147" s="6"/>
+      <c r="R147" s="12"/>
+      <c r="S147" s="10"/>
+      <c r="T147" s="10"/>
+      <c r="U147" s="10"/>
+      <c r="V147" s="10"/>
+      <c r="W147" s="11"/>
+    </row>
+    <row r="148" spans="1:23" s="9" customFormat="1">
+      <c r="A148" s="88" t="s">
+        <v>99</v>
+      </c>
+      <c r="B148" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C148" s="81">
+        <v>2145</v>
+      </c>
+      <c r="D148" s="81">
+        <v>4290</v>
+      </c>
+      <c r="E148" s="81">
+        <v>6435</v>
+      </c>
+      <c r="F148" s="81">
+        <v>7130</v>
+      </c>
+      <c r="G148" s="81">
+        <v>7825</v>
+      </c>
+      <c r="H148" s="81">
+        <v>8520</v>
+      </c>
+      <c r="I148" s="55"/>
+      <c r="J148" s="74"/>
+      <c r="K148" s="74"/>
+      <c r="L148" s="74"/>
+      <c r="M148" s="74"/>
+      <c r="P148" s="6"/>
+      <c r="R148" s="12"/>
+      <c r="S148" s="10"/>
+      <c r="T148" s="10"/>
+      <c r="U148" s="10"/>
+      <c r="V148" s="10"/>
+      <c r="W148" s="11"/>
+    </row>
+    <row r="149" spans="1:23" s="9" customFormat="1">
+      <c r="A149" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="B149" s="81">
+        <v>192</v>
+      </c>
+      <c r="C149" s="81">
+        <v>1168</v>
+      </c>
+      <c r="D149" s="81">
+        <v>2144</v>
+      </c>
+      <c r="E149" s="81">
+        <v>3120</v>
+      </c>
+      <c r="F149" s="81">
+        <v>3120</v>
+      </c>
+      <c r="G149" s="81">
+        <v>3120</v>
+      </c>
+      <c r="H149" s="81">
+        <v>3120</v>
+      </c>
+      <c r="I149" s="55"/>
+      <c r="J149" s="74"/>
+      <c r="K149" s="74"/>
+      <c r="L149" s="74"/>
+      <c r="M149" s="74"/>
+      <c r="P149" s="6"/>
+      <c r="R149" s="12"/>
+      <c r="S149" s="10"/>
+      <c r="T149" s="10"/>
+      <c r="U149" s="10"/>
+      <c r="V149" s="10"/>
+      <c r="W149" s="11"/>
+    </row>
+    <row r="150" spans="1:23" s="9" customFormat="1">
+      <c r="A150" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="B150" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="C150" s="81">
+        <v>1694</v>
+      </c>
+      <c r="D150" s="81">
+        <v>3387</v>
+      </c>
+      <c r="E150" s="81">
+        <v>5081</v>
+      </c>
+      <c r="F150" s="81">
+        <v>5120</v>
+      </c>
+      <c r="G150" s="81">
+        <v>5158</v>
+      </c>
+      <c r="H150" s="81">
+        <v>5197</v>
+      </c>
+      <c r="I150" s="55"/>
+      <c r="J150" s="74"/>
+      <c r="K150" s="74"/>
+      <c r="L150" s="74"/>
+      <c r="M150" s="74"/>
+      <c r="P150" s="6"/>
+      <c r="R150" s="12"/>
+      <c r="S150" s="10"/>
+      <c r="T150" s="10"/>
+      <c r="U150" s="10"/>
+      <c r="V150" s="10"/>
+      <c r="W150" s="11"/>
+    </row>
+    <row r="151" spans="1:23" s="9" customFormat="1">
+      <c r="A151" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="B151" s="81">
+        <v>4821</v>
+      </c>
+      <c r="C151" s="81">
+        <v>17869</v>
+      </c>
+      <c r="D151" s="81">
+        <v>30918</v>
+      </c>
+      <c r="E151" s="81">
+        <v>43967</v>
+      </c>
+      <c r="F151" s="81">
+        <v>50786</v>
+      </c>
+      <c r="G151" s="81">
+        <v>57604</v>
+      </c>
+      <c r="H151" s="81">
+        <v>65418</v>
+      </c>
+      <c r="I151" s="55"/>
+      <c r="J151" s="74"/>
+      <c r="K151" s="74"/>
+      <c r="L151" s="74"/>
+      <c r="M151" s="74"/>
+      <c r="P151" s="6"/>
+      <c r="R151" s="12"/>
+      <c r="S151" s="10"/>
+      <c r="T151" s="10"/>
+      <c r="U151" s="10"/>
+      <c r="V151" s="10"/>
+      <c r="W151" s="11"/>
+    </row>
+    <row r="152" spans="1:23" s="9" customFormat="1" ht="33.75">
+      <c r="A152" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="26">
-[...148 lines deleted...]
-      <c r="B13" s="26">
+      <c r="B152" s="73">
         <v>1</v>
       </c>
-      <c r="C13" s="26">
-[...61 lines deleted...]
-      <c r="C15" s="26">
+      <c r="C152" s="73">
+        <v>2</v>
+      </c>
+      <c r="D152" s="73">
+        <v>4</v>
+      </c>
+      <c r="E152" s="73">
+        <v>7</v>
+      </c>
+      <c r="F152" s="73">
+        <v>9</v>
+      </c>
+      <c r="G152" s="73">
+        <v>12</v>
+      </c>
+      <c r="H152" s="73">
+        <v>16</v>
+      </c>
+      <c r="I152" s="55"/>
+      <c r="J152" s="55"/>
+      <c r="K152" s="55"/>
+      <c r="L152" s="74"/>
+      <c r="M152" s="74"/>
+      <c r="P152" s="6"/>
+      <c r="R152" s="4"/>
+      <c r="S152" s="10"/>
+      <c r="T152" s="10"/>
+      <c r="U152" s="10"/>
+      <c r="V152" s="10"/>
+      <c r="W152" s="11"/>
+    </row>
+    <row r="153" spans="1:23" s="9" customFormat="1">
+      <c r="A153" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B153" s="73">
         <v>1</v>
       </c>
-      <c r="D15" s="26">
-[...2 lines deleted...]
-      <c r="E15" s="26">
+      <c r="C153" s="73">
         <v>2</v>
       </c>
-      <c r="F15" s="26">
-[...49 lines deleted...]
-      <c r="B17" s="26">
+      <c r="D153" s="73">
+        <v>4</v>
+      </c>
+      <c r="E153" s="73">
         <v>7</v>
       </c>
-      <c r="C17" s="26">
-[...2 lines deleted...]
-      <c r="D17" s="26">
+      <c r="F153" s="73">
+        <v>9</v>
+      </c>
+      <c r="G153" s="73">
+        <v>12</v>
+      </c>
+      <c r="H153" s="73">
+        <v>16</v>
+      </c>
+      <c r="I153" s="55"/>
+      <c r="J153" s="74"/>
+      <c r="K153" s="74"/>
+      <c r="L153" s="74"/>
+      <c r="M153" s="74"/>
+      <c r="P153" s="6"/>
+      <c r="R153" s="12"/>
+      <c r="S153" s="10"/>
+      <c r="T153" s="10"/>
+      <c r="U153" s="10"/>
+      <c r="V153" s="10"/>
+      <c r="W153" s="11"/>
+    </row>
+    <row r="154" spans="1:23" s="9" customFormat="1" ht="33.75">
+      <c r="A154" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="B154" s="73">
+        <v>10</v>
+      </c>
+      <c r="C154" s="73">
+        <v>16</v>
+      </c>
+      <c r="D154" s="73">
         <v>27</v>
       </c>
-      <c r="E17" s="26">
-[...18 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="E154" s="73">
+        <v>56</v>
+      </c>
+      <c r="F154" s="73">
+        <v>73</v>
+      </c>
+      <c r="G154" s="73">
+        <v>97</v>
+      </c>
+      <c r="H154" s="73">
+        <v>120</v>
+      </c>
+      <c r="I154" s="55"/>
+      <c r="J154" s="55"/>
+      <c r="K154" s="55"/>
+      <c r="L154" s="74"/>
+      <c r="M154" s="74"/>
+      <c r="P154" s="6"/>
+      <c r="R154" s="4"/>
+      <c r="S154" s="10"/>
+      <c r="T154" s="10"/>
+      <c r="U154" s="10"/>
+      <c r="V154" s="10"/>
+      <c r="W154" s="11"/>
+    </row>
+    <row r="155" spans="1:23" s="9" customFormat="1">
+      <c r="A155" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B155" s="73">
+        <v>10</v>
+      </c>
+      <c r="C155" s="73">
         <v>16</v>
       </c>
-      <c r="B18" s="26">
-[...788 lines deleted...]
-      <c r="A44" s="14" t="s">
+      <c r="D155" s="73">
+        <v>27</v>
+      </c>
+      <c r="E155" s="73">
         <v>56</v>
       </c>
-      <c r="B44" s="26">
-[...160 lines deleted...]
-      <c r="D49" s="26">
+      <c r="F155" s="73">
+        <v>73</v>
+      </c>
+      <c r="G155" s="73">
+        <v>97</v>
+      </c>
+      <c r="H155" s="73">
+        <v>120</v>
+      </c>
+      <c r="I155" s="55"/>
+      <c r="J155" s="74"/>
+      <c r="K155" s="74"/>
+      <c r="L155" s="74"/>
+      <c r="M155" s="74"/>
+      <c r="P155" s="6"/>
+      <c r="R155" s="12"/>
+      <c r="S155" s="10"/>
+      <c r="T155" s="10"/>
+      <c r="U155" s="10"/>
+      <c r="V155" s="10"/>
+      <c r="W155" s="11"/>
+    </row>
+    <row r="156" spans="1:23" s="9" customFormat="1" ht="57" customHeight="1">
+      <c r="A156" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="B156" s="73">
+        <v>205</v>
+      </c>
+      <c r="C156" s="73">
+        <v>410</v>
+      </c>
+      <c r="D156" s="73">
+        <v>615</v>
+      </c>
+      <c r="E156" s="73">
+        <v>820</v>
+      </c>
+      <c r="F156" s="73">
+        <v>1025</v>
+      </c>
+      <c r="G156" s="73">
+        <v>1230</v>
+      </c>
+      <c r="H156" s="73">
+        <v>1230</v>
+      </c>
+      <c r="I156" s="55"/>
+      <c r="J156" s="55"/>
+      <c r="K156" s="55"/>
+      <c r="L156" s="74"/>
+      <c r="M156" s="74"/>
+      <c r="P156" s="6"/>
+      <c r="R156" s="4"/>
+      <c r="S156" s="10"/>
+      <c r="T156" s="10"/>
+      <c r="U156" s="10"/>
+      <c r="V156" s="10"/>
+      <c r="W156" s="11"/>
+    </row>
+    <row r="157" spans="1:23" s="9" customFormat="1">
+      <c r="A157" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="B157" s="73">
+        <v>205</v>
+      </c>
+      <c r="C157" s="73">
+        <v>410</v>
+      </c>
+      <c r="D157" s="73">
+        <v>615</v>
+      </c>
+      <c r="E157" s="73">
+        <v>820</v>
+      </c>
+      <c r="F157" s="73">
+        <v>1025</v>
+      </c>
+      <c r="G157" s="73">
+        <v>1230</v>
+      </c>
+      <c r="H157" s="73">
+        <v>1230</v>
+      </c>
+      <c r="I157" s="55"/>
+      <c r="J157" s="74"/>
+      <c r="K157" s="74"/>
+      <c r="L157" s="74"/>
+      <c r="M157" s="74"/>
+      <c r="P157" s="6"/>
+      <c r="R157" s="14"/>
+      <c r="S157" s="10"/>
+      <c r="T157" s="10"/>
+      <c r="U157" s="10"/>
+      <c r="V157" s="10"/>
+      <c r="W157" s="11"/>
+    </row>
+    <row r="158" spans="1:23" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A158" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="B158" s="76"/>
+      <c r="C158" s="67"/>
+      <c r="D158" s="68"/>
+      <c r="E158" s="68"/>
+      <c r="F158" s="59"/>
+      <c r="G158" s="59"/>
+      <c r="H158" s="57"/>
+      <c r="I158" s="60"/>
+      <c r="J158" s="60"/>
+      <c r="K158" s="57"/>
+      <c r="L158" s="55"/>
+      <c r="M158" s="55"/>
+    </row>
+    <row r="159" spans="1:23" s="2" customFormat="1" ht="12.75">
+      <c r="A159" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="B159" s="76"/>
+      <c r="C159" s="69"/>
+      <c r="D159" s="77"/>
+      <c r="E159" s="70"/>
+      <c r="F159" s="57"/>
+      <c r="G159" s="57"/>
+      <c r="H159" s="57"/>
+      <c r="I159" s="60"/>
+      <c r="J159" s="60"/>
+      <c r="K159" s="57"/>
+      <c r="L159" s="55"/>
+      <c r="M159" s="55"/>
+      <c r="R159" s="3"/>
+      <c r="S159" s="3"/>
+      <c r="T159" s="3"/>
+      <c r="U159" s="3"/>
+      <c r="V159" s="3"/>
+      <c r="W159" s="3"/>
+    </row>
+    <row r="160" spans="1:23" s="3" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A160" s="92" t="s">
         <v>28</v>
       </c>
-      <c r="E49" s="26">
-[...3235 lines deleted...]
-      <c r="M155" s="33"/>
+      <c r="B160" s="92"/>
+      <c r="C160" s="92"/>
+      <c r="D160" s="92"/>
+      <c r="E160" s="92"/>
+      <c r="F160" s="92"/>
+      <c r="G160" s="92"/>
+      <c r="H160" s="92"/>
+      <c r="I160" s="92"/>
+      <c r="J160" s="92"/>
+      <c r="K160" s="92"/>
+      <c r="L160" s="92"/>
+      <c r="M160" s="92"/>
+      <c r="R160" s="15"/>
+      <c r="S160" s="15"/>
+      <c r="T160" s="15"/>
+      <c r="U160" s="15"/>
+      <c r="V160" s="15"/>
+      <c r="W160" s="15"/>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" s="62"/>
+      <c r="L161" s="10"/>
+      <c r="M161" s="5"/>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" s="62"/>
+      <c r="L162" s="10"/>
+      <c r="M162" s="5"/>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" s="62"/>
+      <c r="L163" s="44"/>
+      <c r="M163" s="44"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="62"/>
+      <c r="L164" s="44"/>
+      <c r="M164" s="44"/>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" s="62"/>
+      <c r="L165" s="44"/>
+      <c r="M165" s="44"/>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" s="62"/>
+      <c r="L166" s="45"/>
+      <c r="M166" s="9"/>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="62"/>
+      <c r="L167" s="46"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="62"/>
+      <c r="L168" s="46"/>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" s="62"/>
+      <c r="L169" s="47"/>
+      <c r="M169" s="43"/>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" s="62"/>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" s="62"/>
+    </row>
+    <row r="172" spans="1:13">
+      <c r="A172" s="62"/>
+    </row>
+    <row r="173" spans="1:13">
+      <c r="A173" s="62"/>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="A174" s="62"/>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" s="62"/>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" s="62"/>
+    </row>
+    <row r="177" spans="1:1">
+      <c r="A177" s="62"/>
+    </row>
+    <row r="178" spans="1:1">
+      <c r="A178" s="62"/>
+    </row>
+    <row r="179" spans="1:1">
+      <c r="A179" s="62"/>
+    </row>
+    <row r="180" spans="1:1">
+      <c r="A180" s="62"/>
+    </row>
+    <row r="181" spans="1:1">
+      <c r="A181" s="62"/>
+    </row>
+    <row r="182" spans="1:1">
+      <c r="A182" s="62"/>
+    </row>
+    <row r="183" spans="1:1">
+      <c r="A183" s="62"/>
+    </row>
+    <row r="184" spans="1:1">
+      <c r="A184" s="62"/>
+    </row>
+    <row r="185" spans="1:1">
+      <c r="A185" s="62"/>
+    </row>
+    <row r="186" spans="1:1">
+      <c r="A186" s="62"/>
+    </row>
+    <row r="187" spans="1:1">
+      <c r="A187" s="62"/>
+    </row>
+    <row r="188" spans="1:1">
+      <c r="A188" s="62"/>
+    </row>
+    <row r="189" spans="1:1">
+      <c r="A189" s="62"/>
+    </row>
+    <row r="190" spans="1:1">
+      <c r="A190" s="62"/>
+    </row>
+    <row r="191" spans="1:1">
+      <c r="A191" s="62"/>
+    </row>
+    <row r="192" spans="1:1">
+      <c r="A192" s="62"/>
+    </row>
+    <row r="193" spans="1:1">
+      <c r="A193" s="62"/>
+    </row>
+    <row r="194" spans="1:1">
+      <c r="A194" s="62"/>
+    </row>
+    <row r="195" spans="1:1">
+      <c r="A195" s="62"/>
+    </row>
+    <row r="196" spans="1:1">
+      <c r="A196" s="62"/>
+    </row>
+    <row r="197" spans="1:1">
+      <c r="A197" s="62"/>
+    </row>
+    <row r="198" spans="1:1">
+      <c r="A198" s="62"/>
+    </row>
+    <row r="199" spans="1:1">
+      <c r="A199" s="62"/>
+    </row>
+    <row r="200" spans="1:1">
+      <c r="A200" s="62"/>
+    </row>
+    <row r="201" spans="1:1">
+      <c r="A201" s="62"/>
+    </row>
+    <row r="202" spans="1:1">
+      <c r="A202" s="62"/>
+    </row>
+    <row r="203" spans="1:1">
+      <c r="A203" s="62"/>
+    </row>
+    <row r="204" spans="1:1">
+      <c r="A204" s="62"/>
+    </row>
+    <row r="205" spans="1:1">
+      <c r="A205" s="62"/>
+    </row>
+    <row r="206" spans="1:1">
+      <c r="A206" s="62"/>
+    </row>
+    <row r="207" spans="1:1">
+      <c r="A207" s="62"/>
+    </row>
+    <row r="208" spans="1:1">
+      <c r="A208" s="62"/>
+    </row>
+    <row r="209" spans="1:1">
+      <c r="A209" s="62"/>
+    </row>
+    <row r="210" spans="1:1">
+      <c r="A210" s="62"/>
+    </row>
+    <row r="211" spans="1:1">
+      <c r="A211" s="62"/>
+    </row>
+    <row r="212" spans="1:1">
+      <c r="A212" s="62"/>
+    </row>
+    <row r="213" spans="1:1">
+      <c r="A213" s="62"/>
+    </row>
+    <row r="214" spans="1:1">
+      <c r="A214" s="62"/>
+    </row>
+    <row r="215" spans="1:1">
+      <c r="A215" s="62"/>
+    </row>
+    <row r="216" spans="1:1">
+      <c r="A216" s="62"/>
+    </row>
+    <row r="217" spans="1:1">
+      <c r="A217" s="62"/>
+    </row>
+    <row r="218" spans="1:1">
+      <c r="A218" s="62"/>
+    </row>
+    <row r="219" spans="1:1">
+      <c r="A219" s="62"/>
+    </row>
+    <row r="220" spans="1:1">
+      <c r="A220" s="62"/>
+    </row>
+    <row r="221" spans="1:1">
+      <c r="A221" s="62"/>
+    </row>
+    <row r="222" spans="1:1">
+      <c r="A222" s="62"/>
+    </row>
+    <row r="223" spans="1:1">
+      <c r="A223" s="62"/>
+    </row>
+    <row r="224" spans="1:1">
+      <c r="A224" s="62"/>
+    </row>
+    <row r="225" spans="1:1">
+      <c r="A225" s="62"/>
+    </row>
+    <row r="226" spans="1:1">
+      <c r="A226" s="62"/>
+    </row>
+    <row r="227" spans="1:1">
+      <c r="A227" s="62"/>
+    </row>
+    <row r="228" spans="1:1">
+      <c r="A228" s="62"/>
+    </row>
+    <row r="229" spans="1:1">
+      <c r="A229" s="62"/>
+    </row>
+    <row r="230" spans="1:1">
+      <c r="A230" s="62"/>
+    </row>
+    <row r="231" spans="1:1">
+      <c r="A231" s="62"/>
+    </row>
+    <row r="232" spans="1:1">
+      <c r="A232" s="62"/>
+    </row>
+    <row r="233" spans="1:1">
+      <c r="A233" s="62"/>
+    </row>
+    <row r="234" spans="1:1">
+      <c r="A234" s="62"/>
+    </row>
+    <row r="235" spans="1:1">
+      <c r="A235" s="62"/>
+    </row>
+    <row r="236" spans="1:1">
+      <c r="A236" s="62"/>
+    </row>
+    <row r="237" spans="1:1">
+      <c r="A237" s="62"/>
+    </row>
+    <row r="238" spans="1:1">
+      <c r="A238" s="62"/>
+    </row>
+    <row r="239" spans="1:1">
+      <c r="A239" s="62"/>
+    </row>
+    <row r="240" spans="1:1">
+      <c r="A240" s="62"/>
+    </row>
+    <row r="241" spans="1:1">
+      <c r="A241" s="62"/>
+    </row>
+    <row r="242" spans="1:1">
+      <c r="A242" s="62"/>
+    </row>
+    <row r="243" spans="1:1">
+      <c r="A243" s="62"/>
+    </row>
+    <row r="244" spans="1:1">
+      <c r="A244" s="62"/>
+    </row>
+    <row r="245" spans="1:1">
+      <c r="A245" s="62"/>
+    </row>
+    <row r="246" spans="1:1">
+      <c r="A246" s="62"/>
+    </row>
+    <row r="247" spans="1:1">
+      <c r="A247" s="62"/>
+    </row>
+    <row r="248" spans="1:1">
+      <c r="A248" s="62"/>
+    </row>
+    <row r="249" spans="1:1">
+      <c r="A249" s="62"/>
+    </row>
+    <row r="250" spans="1:1">
+      <c r="A250" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A1:M1"/>
+  <mergeCells count="2">
+    <mergeCell ref="A160:M160"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A155:M155"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
-      <vt:lpstr>'Лист 1'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>