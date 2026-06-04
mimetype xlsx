--- v0 (2026-05-12)
+++ v1 (2026-06-04)
@@ -16,55 +16,55 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Март 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="13" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="28">
   <si>
     <t>-</t>
   </si>
   <si>
@@ -359,51 +359,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -580,50 +580,59 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -932,51 +941,51 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="8" width="9.140625" style="16" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
       <c r="A2" s="72" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="72"/>
       <c r="C2" s="72"/>
       <c r="D2" s="72"/>
       <c r="E2" s="72"/>
       <c r="F2" s="72"/>
@@ -2773,52 +2782,52 @@
       </c>
       <c r="B19" s="73"/>
       <c r="C19" s="73"/>
       <c r="D19" s="73"/>
       <c r="E19" s="73"/>
       <c r="F19" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:B4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="17" customWidth="1"/>
     <col min="3" max="3" width="21.140625" style="16" customWidth="1"/>
     <col min="4" max="4" width="18.140625" style="16" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.140625" style="16" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="16" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="17"/>
     <col min="9" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
       <c r="A2" s="72" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="72"/>
       <c r="C2" s="72"/>
       <c r="D2" s="72"/>
       <c r="E2" s="72"/>
       <c r="F2" s="72"/>
       <c r="G2" s="40"/>
@@ -2854,175 +2863,285 @@
       <c r="E5" s="75"/>
       <c r="F5" s="75"/>
       <c r="G5" s="17"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
       <c r="A6" s="78"/>
       <c r="B6" s="79"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="17"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="46"/>
-[...3 lines deleted...]
-      <c r="F7" s="46"/>
+      <c r="B7" s="86">
+        <v>128.4</v>
+      </c>
+      <c r="C7" s="86">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D7" s="86">
+        <v>126.4</v>
+      </c>
+      <c r="E7" s="86">
+        <v>115.1</v>
+      </c>
+      <c r="F7" s="86">
+        <v>109.5</v>
+      </c>
       <c r="G7" s="17"/>
       <c r="H7" s="16"/>
     </row>
     <row r="8" spans="1:8" ht="16.5" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="47"/>
-[...3 lines deleted...]
-      <c r="F8" s="47"/>
+      <c r="B8" s="87">
+        <v>120.6</v>
+      </c>
+      <c r="C8" s="87">
+        <v>302.10000000000002</v>
+      </c>
+      <c r="D8" s="87">
+        <v>119.1</v>
+      </c>
+      <c r="E8" s="87">
+        <v>119.8</v>
+      </c>
+      <c r="F8" s="87">
+        <v>113.1</v>
+      </c>
       <c r="G8" s="17"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:8" ht="16.5" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="47"/>
-[...3 lines deleted...]
-      <c r="F9" s="47"/>
+      <c r="B9" s="87">
+        <v>119.4</v>
+      </c>
+      <c r="C9" s="87">
+        <v>127</v>
+      </c>
+      <c r="D9" s="87">
+        <v>114.8</v>
+      </c>
+      <c r="E9" s="87">
+        <v>127</v>
+      </c>
+      <c r="F9" s="87">
+        <v>101.9</v>
+      </c>
       <c r="G9" s="17"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="47"/>
-[...3 lines deleted...]
-      <c r="F10" s="47"/>
+      <c r="B10" s="87">
+        <v>103.5</v>
+      </c>
+      <c r="C10" s="87">
+        <v>90.4</v>
+      </c>
+      <c r="D10" s="87">
+        <v>93.5</v>
+      </c>
+      <c r="E10" s="87">
+        <v>129.9</v>
+      </c>
+      <c r="F10" s="87">
+        <v>95.3</v>
+      </c>
       <c r="G10" s="17"/>
       <c r="H10" s="16"/>
     </row>
     <row r="11" spans="1:8" ht="12" customHeight="1">
       <c r="A11" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="47"/>
-[...3 lines deleted...]
-      <c r="F11" s="47"/>
+      <c r="B11" s="87">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="C11" s="87">
+        <v>37.1</v>
+      </c>
+      <c r="D11" s="87">
+        <v>209.5</v>
+      </c>
+      <c r="E11" s="87">
+        <v>112.4</v>
+      </c>
+      <c r="F11" s="87">
+        <v>93.1</v>
+      </c>
       <c r="G11" s="17"/>
       <c r="H11" s="16"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="47"/>
-[...3 lines deleted...]
-      <c r="F12" s="47"/>
+      <c r="B12" s="87">
+        <v>171.6</v>
+      </c>
+      <c r="C12" s="87">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="D12" s="87">
+        <v>307.8</v>
+      </c>
+      <c r="E12" s="87">
+        <v>148.5</v>
+      </c>
+      <c r="F12" s="87">
+        <v>147.9</v>
+      </c>
       <c r="G12" s="17"/>
       <c r="H12" s="16"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="47"/>
-[...3 lines deleted...]
-      <c r="F13" s="47"/>
+      <c r="B13" s="87">
+        <v>107</v>
+      </c>
+      <c r="C13" s="87">
+        <v>121.8</v>
+      </c>
+      <c r="D13" s="87">
+        <v>105.4</v>
+      </c>
+      <c r="E13" s="87">
+        <v>123.3</v>
+      </c>
+      <c r="F13" s="87">
+        <v>91.4</v>
+      </c>
       <c r="G13" s="17"/>
       <c r="H13" s="16"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="47"/>
-[...3 lines deleted...]
-      <c r="F14" s="47"/>
+      <c r="B14" s="87">
+        <v>86.4</v>
+      </c>
+      <c r="C14" s="87">
+        <v>100</v>
+      </c>
+      <c r="D14" s="87">
+        <v>85.5</v>
+      </c>
+      <c r="E14" s="87">
+        <v>92.5</v>
+      </c>
+      <c r="F14" s="87">
+        <v>124.1</v>
+      </c>
       <c r="G14" s="17"/>
       <c r="H14" s="16"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="47"/>
-[...3 lines deleted...]
-      <c r="F15" s="47"/>
+      <c r="B15" s="87">
+        <v>121.1</v>
+      </c>
+      <c r="C15" s="87">
+        <v>113.7</v>
+      </c>
+      <c r="D15" s="87">
+        <v>116.3</v>
+      </c>
+      <c r="E15" s="87">
+        <v>130.6</v>
+      </c>
+      <c r="F15" s="87">
+        <v>113.1</v>
+      </c>
       <c r="G15" s="17"/>
       <c r="H15" s="16"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="47"/>
-[...3 lines deleted...]
-      <c r="F16" s="47"/>
+      <c r="B16" s="87">
+        <v>117.2</v>
+      </c>
+      <c r="C16" s="87">
+        <v>231.5</v>
+      </c>
+      <c r="D16" s="87">
+        <v>106.7</v>
+      </c>
+      <c r="E16" s="87">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="F16" s="87">
+        <v>118.7</v>
+      </c>
       <c r="G16" s="17"/>
       <c r="H16" s="16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="56"/>
-[...3 lines deleted...]
-      <c r="F17" s="56"/>
+      <c r="B17" s="85">
+        <v>145</v>
+      </c>
+      <c r="C17" s="85">
+        <v>282</v>
+      </c>
+      <c r="D17" s="85">
+        <v>221.5</v>
+      </c>
+      <c r="E17" s="85">
+        <v>103</v>
+      </c>
+      <c r="F17" s="85">
+        <v>108.3</v>
+      </c>
       <c r="G17" s="17"/>
       <c r="H17" s="16"/>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1">
       <c r="A18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:8" ht="27" customHeight="1">
       <c r="A20" s="73" t="s">
         <v>12</v>
       </c>
@@ -4267,140 +4386,140 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>