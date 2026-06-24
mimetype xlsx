--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -16,55 +16,55 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13950" windowHeight="12045" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="13" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="28">
   <si>
     <t>-</t>
   </si>
   <si>
@@ -359,51 +359,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -491,99 +491,102 @@
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -959,646 +962,646 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="8" width="9.140625" style="16" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="19"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
       <c r="G4" s="23"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="1:7" ht="54" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="68">
+      <c r="B7" s="66">
         <v>114.4</v>
       </c>
       <c r="C7" s="46">
         <v>98.8</v>
       </c>
       <c r="D7" s="46">
         <v>116.8</v>
       </c>
       <c r="E7" s="46">
         <v>109.4</v>
       </c>
       <c r="F7" s="46">
         <v>103.9</v>
       </c>
       <c r="G7" s="23"/>
     </row>
     <row r="8" spans="1:7" ht="12" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="68">
+      <c r="B8" s="66">
         <v>116.4</v>
       </c>
       <c r="C8" s="47">
         <v>87.7</v>
       </c>
       <c r="D8" s="47">
         <v>116.2</v>
       </c>
       <c r="E8" s="47">
         <v>118.9</v>
       </c>
       <c r="F8" s="47">
         <v>111.1</v>
       </c>
       <c r="G8" s="23"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="68">
+      <c r="B9" s="66">
         <v>116.6</v>
       </c>
       <c r="C9" s="47">
         <v>100</v>
       </c>
       <c r="D9" s="47">
         <v>113.1</v>
       </c>
       <c r="E9" s="47">
         <v>126.4</v>
       </c>
       <c r="F9" s="47">
         <v>101.2</v>
       </c>
       <c r="G9" s="23"/>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="58" t="s">
+      <c r="A10" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="68">
+      <c r="B10" s="66">
         <v>125.1</v>
       </c>
       <c r="C10" s="47">
         <v>100</v>
       </c>
       <c r="D10" s="47">
         <v>127.6</v>
       </c>
       <c r="E10" s="47">
         <v>128</v>
       </c>
       <c r="F10" s="47">
         <v>100.1</v>
       </c>
       <c r="G10" s="23"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="58" t="s">
+      <c r="A11" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="68">
+      <c r="B11" s="66">
         <v>108.5</v>
       </c>
-      <c r="C11" s="70" t="s">
+      <c r="C11" s="68" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="47">
         <v>118.1</v>
       </c>
       <c r="E11" s="47">
         <v>111.5</v>
       </c>
       <c r="F11" s="47">
         <v>98.5</v>
       </c>
       <c r="G11" s="23"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="58" t="s">
+      <c r="A12" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="68">
+      <c r="B12" s="66">
         <v>101.3</v>
       </c>
       <c r="C12" s="47">
         <v>100</v>
       </c>
       <c r="D12" s="47">
         <v>100</v>
       </c>
       <c r="E12" s="47">
         <v>101.8</v>
       </c>
       <c r="F12" s="47">
         <v>99.9</v>
       </c>
       <c r="G12" s="23"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="58" t="s">
+      <c r="A13" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="68">
+      <c r="B13" s="66">
         <v>103.2</v>
       </c>
       <c r="C13" s="47">
         <v>100</v>
       </c>
       <c r="D13" s="47">
         <v>102.1</v>
       </c>
       <c r="E13" s="47">
         <v>122.5</v>
       </c>
       <c r="F13" s="47">
         <v>99.4</v>
       </c>
       <c r="G13" s="23"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="58" t="s">
+      <c r="A14" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="68">
+      <c r="B14" s="66">
         <v>32.6</v>
       </c>
       <c r="C14" s="47">
         <v>100</v>
       </c>
       <c r="D14" s="47">
         <v>27.7</v>
       </c>
       <c r="E14" s="47">
         <v>95.4</v>
       </c>
       <c r="F14" s="47">
         <v>92.5</v>
       </c>
       <c r="G14" s="23"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="58" t="s">
+      <c r="A15" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="68">
+      <c r="B15" s="66">
         <v>106.8</v>
       </c>
       <c r="C15" s="47">
         <v>100</v>
       </c>
       <c r="D15" s="47">
         <v>102.4</v>
       </c>
       <c r="E15" s="47">
         <v>115.8</v>
       </c>
       <c r="F15" s="47">
         <v>99.4</v>
       </c>
       <c r="G15" s="23"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="58" t="s">
+      <c r="A16" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="68">
+      <c r="B16" s="66">
         <v>114.7</v>
       </c>
       <c r="C16" s="47">
         <v>100</v>
       </c>
       <c r="D16" s="47">
         <v>104.2</v>
       </c>
       <c r="E16" s="47">
         <v>152.69999999999999</v>
       </c>
       <c r="F16" s="47">
         <v>101</v>
       </c>
       <c r="G16" s="23"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="69">
+      <c r="B17" s="67">
         <v>158.4</v>
       </c>
-      <c r="C17" s="69">
+      <c r="C17" s="67">
         <v>100</v>
       </c>
-      <c r="D17" s="69">
+      <c r="D17" s="67">
         <v>262.3</v>
       </c>
-      <c r="E17" s="69">
+      <c r="E17" s="67">
         <v>102.7</v>
       </c>
-      <c r="F17" s="69">
+      <c r="F17" s="67">
         <v>100</v>
       </c>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" ht="24.6" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7" ht="27" customHeight="1">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="73"/>
-[...3 lines deleted...]
-      <c r="F19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
       <c r="G19" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="16"/>
       <c r="B1" s="17"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
     </row>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="18"/>
       <c r="B3" s="19"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
     </row>
     <row r="4" spans="1:8" s="13" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
       <c r="G4" s="22"/>
       <c r="H4" s="14"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
       <c r="G5" s="14"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="54" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="67"/>
-[...3 lines deleted...]
-      <c r="F7" s="67"/>
+      <c r="B7" s="65"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
       <c r="G7" s="14"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="12" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="64"/>
-[...3 lines deleted...]
-      <c r="F8" s="64"/>
+      <c r="B8" s="62"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
       <c r="G8" s="14"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="64"/>
-[...3 lines deleted...]
-      <c r="F9" s="64"/>
+      <c r="B9" s="62"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
       <c r="G9" s="14"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="64"/>
-[...3 lines deleted...]
-      <c r="F10" s="64"/>
+      <c r="B10" s="62"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="62"/>
+      <c r="F10" s="62"/>
       <c r="G10" s="14"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="64"/>
-[...3 lines deleted...]
-      <c r="F11" s="64"/>
+      <c r="B11" s="62"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
       <c r="G11" s="14"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="64"/>
-[...3 lines deleted...]
-      <c r="F12" s="64"/>
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
       <c r="G12" s="14"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="64"/>
-[...3 lines deleted...]
-      <c r="F13" s="64"/>
+      <c r="B13" s="62"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
       <c r="G13" s="14"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="64"/>
-[...3 lines deleted...]
-      <c r="F14" s="64"/>
+      <c r="B14" s="62"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="62"/>
       <c r="G14" s="14"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="64"/>
-[...3 lines deleted...]
-      <c r="F15" s="64"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="62"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="62"/>
       <c r="G15" s="14"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="64"/>
-[...3 lines deleted...]
-      <c r="F16" s="64"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
       <c r="G16" s="14"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="65"/>
-[...3 lines deleted...]
-      <c r="F17" s="65"/>
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
       <c r="G17" s="14"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="23"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="73"/>
-[...3 lines deleted...]
-      <c r="F20" s="73"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4"/>
       <c r="B21" s="7"/>
       <c r="D21" s="24"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="84"/>
-[...4 lines deleted...]
-      <c r="F22" s="84"/>
+      <c r="A22" s="85"/>
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="16"/>
       <c r="B23" s="17"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
@@ -1611,601 +1614,601 @@
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="28.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
     <col min="7" max="7" width="30.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="13"/>
       <c r="B1" s="14"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:8" s="16" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
       <c r="G2" s="42"/>
       <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8" s="16" customFormat="1" ht="33" customHeight="1">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="80"/>
+      <c r="B3" s="81"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="21"/>
       <c r="G3" s="22"/>
       <c r="H3" s="17"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="77"/>
-      <c r="B4" s="79" t="s">
+      <c r="A4" s="78"/>
+      <c r="B4" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="74" t="s">
+      <c r="C4" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="75"/>
-[...1 lines deleted...]
-      <c r="F4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="77"/>
       <c r="G4" s="14"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="54" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="79"/>
+      <c r="A5" s="79"/>
+      <c r="B5" s="80"/>
       <c r="C5" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="59" t="s">
+      <c r="F5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="60"/>
+      <c r="B6" s="58"/>
       <c r="C6" s="46"/>
-      <c r="D6" s="66"/>
-[...1 lines deleted...]
-      <c r="F6" s="66"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
       <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="60"/>
+      <c r="B7" s="58"/>
       <c r="C7" s="47"/>
-      <c r="D7" s="64"/>
-[...1 lines deleted...]
-      <c r="F7" s="64"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="62"/>
       <c r="G7" s="14"/>
     </row>
     <row r="8" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="60"/>
+      <c r="B8" s="58"/>
       <c r="C8" s="47"/>
-      <c r="D8" s="64"/>
-[...1 lines deleted...]
-      <c r="F8" s="64"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
       <c r="G8" s="14"/>
     </row>
     <row r="9" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A9" s="57" t="s">
+      <c r="A9" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="60"/>
+      <c r="B9" s="58"/>
       <c r="C9" s="47"/>
-      <c r="D9" s="64"/>
-[...1 lines deleted...]
-      <c r="F9" s="64"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
       <c r="G9" s="14"/>
     </row>
     <row r="10" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="60"/>
+      <c r="B10" s="58"/>
       <c r="C10" s="47"/>
-      <c r="D10" s="64"/>
-[...1 lines deleted...]
-      <c r="F10" s="64"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="62"/>
+      <c r="F10" s="62"/>
       <c r="G10" s="14"/>
     </row>
     <row r="11" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="60"/>
+      <c r="B11" s="58"/>
       <c r="C11" s="47"/>
-      <c r="D11" s="64"/>
-[...1 lines deleted...]
-      <c r="F11" s="64"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
       <c r="G11" s="14"/>
     </row>
     <row r="12" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="60"/>
+      <c r="B12" s="58"/>
       <c r="C12" s="47"/>
-      <c r="D12" s="64"/>
-[...1 lines deleted...]
-      <c r="F12" s="64"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
       <c r="G12" s="14"/>
     </row>
     <row r="13" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="60"/>
+      <c r="B13" s="58"/>
       <c r="C13" s="47"/>
-      <c r="D13" s="64"/>
-[...1 lines deleted...]
-      <c r="F13" s="64"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
       <c r="G13" s="14"/>
     </row>
     <row r="14" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="60"/>
+      <c r="B14" s="58"/>
       <c r="C14" s="47"/>
-      <c r="D14" s="64"/>
-[...1 lines deleted...]
-      <c r="F14" s="64"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="62"/>
       <c r="G14" s="14"/>
     </row>
     <row r="15" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="60"/>
+      <c r="B15" s="58"/>
       <c r="C15" s="47"/>
-      <c r="D15" s="64"/>
-[...1 lines deleted...]
-      <c r="F15" s="64"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="62"/>
       <c r="G15" s="14"/>
     </row>
     <row r="16" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A16" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="61"/>
-[...3 lines deleted...]
-      <c r="F16" s="65"/>
+      <c r="B16" s="59"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="73"/>
-[...3 lines deleted...]
-      <c r="F19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
     <col min="5" max="5" width="30.7109375" customWidth="1"/>
     <col min="6" max="6" width="31.140625" customWidth="1"/>
     <col min="7" max="7" width="20.28515625" customWidth="1"/>
     <col min="8" max="8" width="0.28515625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="68.42578125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="23"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:8" s="16" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
       <c r="G2" s="42"/>
       <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8" s="16" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="80"/>
+      <c r="B3" s="81"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="21"/>
       <c r="G3" s="22"/>
       <c r="H3" s="17"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="77"/>
-      <c r="B4" s="79" t="s">
+      <c r="A4" s="78"/>
+      <c r="B4" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="74" t="s">
+      <c r="C4" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="75"/>
-[...1 lines deleted...]
-      <c r="F4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="77"/>
       <c r="G4" s="14"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="54" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="79"/>
+      <c r="A5" s="79"/>
+      <c r="B5" s="80"/>
       <c r="C5" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="59" t="s">
+      <c r="F5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="68"/>
-[...3 lines deleted...]
-      <c r="F6" s="68"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
       <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="68"/>
-[...3 lines deleted...]
-      <c r="F7" s="68"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
       <c r="G7" s="14"/>
     </row>
     <row r="8" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="68"/>
-[...3 lines deleted...]
-      <c r="F8" s="68"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
       <c r="G8" s="14"/>
     </row>
     <row r="9" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A9" s="57" t="s">
+      <c r="A9" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="68"/>
-[...3 lines deleted...]
-      <c r="F9" s="68"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
       <c r="G9" s="14"/>
     </row>
     <row r="10" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="68"/>
-[...3 lines deleted...]
-      <c r="F10" s="68"/>
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="66"/>
       <c r="G10" s="14"/>
     </row>
     <row r="11" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="68"/>
-[...3 lines deleted...]
-      <c r="F11" s="68"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
       <c r="G11" s="14"/>
     </row>
     <row r="12" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="68"/>
-[...3 lines deleted...]
-      <c r="F12" s="68"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66"/>
+      <c r="F12" s="66"/>
       <c r="G12" s="14"/>
     </row>
     <row r="13" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="68"/>
-[...3 lines deleted...]
-      <c r="F13" s="68"/>
+      <c r="B13" s="66"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
       <c r="G13" s="14"/>
     </row>
     <row r="14" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="68"/>
-[...3 lines deleted...]
-      <c r="F14" s="68"/>
+      <c r="B14" s="66"/>
+      <c r="C14" s="66"/>
+      <c r="D14" s="66"/>
+      <c r="E14" s="66"/>
+      <c r="F14" s="66"/>
       <c r="G14" s="14"/>
     </row>
     <row r="15" spans="1:8" s="2" customFormat="1" ht="12.75">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="68"/>
-[...3 lines deleted...]
-      <c r="F15" s="68"/>
+      <c r="B15" s="66"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
       <c r="G15" s="14"/>
     </row>
     <row r="16" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A16" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="69"/>
-[...3 lines deleted...]
-      <c r="F16" s="69"/>
+      <c r="B16" s="67"/>
+      <c r="C16" s="67"/>
+      <c r="D16" s="67"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="73"/>
-[...3 lines deleted...]
-      <c r="F19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="13"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="3"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="25"/>
       <c r="B3" s="19"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="50"/>
       <c r="G4" s="14"/>
       <c r="H4" s="13"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
       <c r="G5" s="14"/>
       <c r="H5" s="13"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="51" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="13"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="46">
         <v>123.1</v>
       </c>
       <c r="C7" s="46">
         <v>241.2</v>
       </c>
       <c r="D7" s="46">
         <v>119.8</v>
       </c>
       <c r="E7" s="46">
         <v>119.1</v>
       </c>
       <c r="F7" s="46">
         <v>106</v>
       </c>
       <c r="G7" s="14"/>
@@ -2234,2292 +2237,2402 @@
       <c r="H8" s="15"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="47">
         <v>131.30000000000001</v>
       </c>
       <c r="C9" s="47">
         <v>129.5</v>
       </c>
       <c r="D9" s="47">
         <v>119.1</v>
       </c>
       <c r="E9" s="47">
         <v>136.19999999999999</v>
       </c>
       <c r="F9" s="47">
         <v>102</v>
       </c>
       <c r="G9" s="14"/>
       <c r="H9" s="13"/>
     </row>
     <row r="10" spans="1:8" ht="12" customHeight="1">
-      <c r="A10" s="58" t="s">
+      <c r="A10" s="56" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="47">
         <v>123.8</v>
       </c>
       <c r="C10" s="47">
         <v>2939.1</v>
       </c>
       <c r="D10" s="47">
         <v>120.8</v>
       </c>
       <c r="E10" s="47">
         <v>130.30000000000001</v>
       </c>
       <c r="F10" s="47">
         <v>100.5</v>
       </c>
       <c r="G10" s="14"/>
       <c r="H10" s="13"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="58" t="s">
+      <c r="A11" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="47">
         <v>133.9</v>
       </c>
-      <c r="C11" s="70" t="s">
+      <c r="C11" s="68" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="47">
         <v>185.3</v>
       </c>
       <c r="E11" s="47">
         <v>107.7</v>
       </c>
       <c r="F11" s="47">
         <v>93</v>
       </c>
       <c r="G11" s="14"/>
       <c r="H11" s="13"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="58" t="s">
+      <c r="A12" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47">
         <v>143.6</v>
       </c>
       <c r="C12" s="47">
         <v>146.19999999999999</v>
       </c>
       <c r="D12" s="47">
         <v>151.69999999999999</v>
       </c>
       <c r="E12" s="47">
         <v>144.9</v>
       </c>
       <c r="F12" s="47">
         <v>125.5</v>
       </c>
       <c r="G12" s="14"/>
       <c r="H12" s="13"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="58" t="s">
+      <c r="A13" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="47">
         <v>108.1</v>
       </c>
       <c r="C13" s="47">
         <v>99.3</v>
       </c>
       <c r="D13" s="47">
         <v>134.1</v>
       </c>
       <c r="E13" s="47">
         <v>123.5</v>
       </c>
       <c r="F13" s="47">
         <v>97.6</v>
       </c>
       <c r="G13" s="14"/>
       <c r="H13" s="13"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="58" t="s">
+      <c r="A14" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="47">
         <v>51.7</v>
       </c>
       <c r="C14" s="47">
         <v>100</v>
       </c>
       <c r="D14" s="47">
         <v>48.6</v>
       </c>
       <c r="E14" s="47">
         <v>101.5</v>
       </c>
       <c r="F14" s="47">
         <v>110.2</v>
       </c>
       <c r="G14" s="14"/>
       <c r="H14" s="13"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="58" t="s">
+      <c r="A15" s="56" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="47">
         <v>115.7</v>
       </c>
       <c r="C15" s="47">
         <v>109</v>
       </c>
       <c r="D15" s="47">
         <v>118.6</v>
       </c>
       <c r="E15" s="47">
         <v>116.4</v>
       </c>
       <c r="F15" s="47">
         <v>113.6</v>
       </c>
       <c r="G15" s="14"/>
       <c r="H15" s="13"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="58" t="s">
+      <c r="A16" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="47">
         <v>113.7</v>
       </c>
       <c r="C16" s="47">
         <v>234.6</v>
       </c>
       <c r="D16" s="47">
         <v>106.2</v>
       </c>
       <c r="E16" s="47">
         <v>157.19999999999999</v>
       </c>
       <c r="F16" s="47">
         <v>110.1</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="13"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="69">
+      <c r="B17" s="67">
         <v>162.4</v>
       </c>
-      <c r="C17" s="69">
+      <c r="C17" s="67">
         <v>21690</v>
       </c>
-      <c r="D17" s="69">
+      <c r="D17" s="67">
         <v>236.8</v>
       </c>
-      <c r="E17" s="69">
+      <c r="E17" s="67">
         <v>103.8</v>
       </c>
-      <c r="F17" s="69">
+      <c r="F17" s="67">
         <v>104.4</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="13"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
     </row>
     <row r="19" spans="1:8" ht="27" customHeight="1">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="73"/>
-[...3 lines deleted...]
-      <c r="F19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
       <c r="G19" s="14"/>
       <c r="H19" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="26"/>
       <c r="B3" s="19"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="68">
+      <c r="B7" s="66">
         <v>130.1</v>
       </c>
-      <c r="C7" s="68">
+      <c r="C7" s="66">
         <v>291.7</v>
       </c>
-      <c r="D7" s="68">
+      <c r="D7" s="66">
         <v>126.6</v>
       </c>
-      <c r="E7" s="68">
+      <c r="E7" s="66">
         <v>118.7</v>
       </c>
-      <c r="F7" s="68">
+      <c r="F7" s="66">
         <v>107.6</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="17.25" customHeight="1">
       <c r="A8" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="68">
+      <c r="B8" s="66">
         <v>125</v>
       </c>
-      <c r="C8" s="68">
+      <c r="C8" s="66">
         <v>363.8</v>
       </c>
-      <c r="D8" s="68">
+      <c r="D8" s="66">
         <v>123.6</v>
       </c>
-      <c r="E8" s="68">
+      <c r="E8" s="66">
         <v>121</v>
       </c>
-      <c r="F8" s="68">
+      <c r="F8" s="66">
         <v>110.8</v>
       </c>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:8" s="17" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="68">
+      <c r="B9" s="66">
         <v>124.1</v>
       </c>
-      <c r="C9" s="68">
+      <c r="C9" s="66">
         <v>139.4</v>
       </c>
-      <c r="D9" s="68">
+      <c r="D9" s="66">
         <v>115.5</v>
       </c>
-      <c r="E9" s="68">
+      <c r="E9" s="66">
         <v>137.80000000000001</v>
       </c>
-      <c r="F9" s="68">
+      <c r="F9" s="66">
         <v>104.3</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="68">
+      <c r="B10" s="66">
         <v>104.1</v>
       </c>
-      <c r="C10" s="68">
+      <c r="C10" s="66">
         <v>86.7</v>
       </c>
-      <c r="D10" s="68">
+      <c r="D10" s="66">
         <v>98.1</v>
       </c>
-      <c r="E10" s="68">
+      <c r="E10" s="66">
         <v>122.9</v>
       </c>
-      <c r="F10" s="68">
+      <c r="F10" s="66">
         <v>100.7</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12" customHeight="1">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="68">
+      <c r="B11" s="66">
         <v>137.5</v>
       </c>
-      <c r="C11" s="71" t="s">
+      <c r="C11" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="D11" s="68">
+      <c r="D11" s="66">
         <v>177</v>
       </c>
-      <c r="E11" s="68">
+      <c r="E11" s="66">
         <v>105.8</v>
       </c>
-      <c r="F11" s="68">
+      <c r="F11" s="66">
         <v>91.8</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="68">
+      <c r="B12" s="66">
         <v>169.9</v>
       </c>
-      <c r="C12" s="68">
+      <c r="C12" s="66">
         <v>156.4</v>
       </c>
-      <c r="D12" s="68">
+      <c r="D12" s="66">
         <v>366.5</v>
       </c>
-      <c r="E12" s="68">
+      <c r="E12" s="66">
         <v>127.5</v>
       </c>
-      <c r="F12" s="68">
+      <c r="F12" s="66">
         <v>142.19999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="68">
+      <c r="B13" s="66">
         <v>105.9</v>
       </c>
-      <c r="C13" s="68">
+      <c r="C13" s="66">
         <v>97.9</v>
       </c>
-      <c r="D13" s="68">
+      <c r="D13" s="66">
         <v>105.7</v>
       </c>
-      <c r="E13" s="68">
+      <c r="E13" s="66">
         <v>121.7</v>
       </c>
-      <c r="F13" s="68">
+      <c r="F13" s="66">
         <v>96.8</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="68">
+      <c r="B14" s="66">
         <v>87.7</v>
       </c>
-      <c r="C14" s="68">
+      <c r="C14" s="66">
         <v>100</v>
       </c>
-      <c r="D14" s="68">
+      <c r="D14" s="66">
         <v>87.2</v>
       </c>
-      <c r="E14" s="68">
+      <c r="E14" s="66">
         <v>90.3</v>
       </c>
-      <c r="F14" s="68">
+      <c r="F14" s="66">
         <v>116.5</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="68">
+      <c r="B15" s="66">
         <v>117</v>
       </c>
-      <c r="C15" s="68">
+      <c r="C15" s="66">
         <v>110.9</v>
       </c>
-      <c r="D15" s="68">
+      <c r="D15" s="66">
         <v>119.4</v>
       </c>
-      <c r="E15" s="68">
+      <c r="E15" s="66">
         <v>114.8</v>
       </c>
-      <c r="F15" s="68">
+      <c r="F15" s="66">
         <v>116.8</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="68">
+      <c r="B16" s="66">
         <v>121.6</v>
       </c>
-      <c r="C16" s="68">
+      <c r="C16" s="66">
         <v>283.39999999999998</v>
       </c>
-      <c r="D16" s="68">
+      <c r="D16" s="66">
         <v>111.5</v>
       </c>
-      <c r="E16" s="68">
+      <c r="E16" s="66">
         <v>154.80000000000001</v>
       </c>
-      <c r="F16" s="68">
+      <c r="F16" s="66">
         <v>117.2</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="69">
+      <c r="B17" s="67">
         <v>158.69999999999999</v>
       </c>
-      <c r="C17" s="69">
+      <c r="C17" s="67">
         <v>350.2</v>
       </c>
-      <c r="D17" s="69">
+      <c r="D17" s="67">
         <v>267.5</v>
       </c>
-      <c r="E17" s="69">
+      <c r="E17" s="67">
         <v>98.6</v>
       </c>
-      <c r="F17" s="69">
+      <c r="F17" s="67">
         <v>105.9</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="19.5" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="73"/>
-[...3 lines deleted...]
-      <c r="F19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="17" customWidth="1"/>
     <col min="3" max="3" width="21.140625" style="16" customWidth="1"/>
     <col min="4" max="4" width="18.140625" style="16" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.140625" style="16" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="16" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="17"/>
     <col min="9" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="19"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="G4" s="30"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="75"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
       <c r="G5" s="17"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="17"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="86">
+      <c r="B7" s="71">
         <v>128.4</v>
       </c>
-      <c r="C7" s="86">
+      <c r="C7" s="71">
         <v>256.60000000000002</v>
       </c>
-      <c r="D7" s="86">
+      <c r="D7" s="71">
         <v>126.4</v>
       </c>
-      <c r="E7" s="86">
+      <c r="E7" s="71">
         <v>115.1</v>
       </c>
-      <c r="F7" s="86">
+      <c r="F7" s="71">
         <v>109.5</v>
       </c>
       <c r="G7" s="17"/>
       <c r="H7" s="16"/>
     </row>
     <row r="8" spans="1:8" ht="16.5" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="87">
+      <c r="B8" s="72">
         <v>120.6</v>
       </c>
-      <c r="C8" s="87">
+      <c r="C8" s="72">
         <v>302.10000000000002</v>
       </c>
-      <c r="D8" s="87">
+      <c r="D8" s="72">
         <v>119.1</v>
       </c>
-      <c r="E8" s="87">
+      <c r="E8" s="72">
         <v>119.8</v>
       </c>
-      <c r="F8" s="87">
+      <c r="F8" s="72">
         <v>113.1</v>
       </c>
       <c r="G8" s="17"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:8" ht="16.5" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="87">
+      <c r="B9" s="72">
         <v>119.4</v>
       </c>
-      <c r="C9" s="87">
+      <c r="C9" s="72">
         <v>127</v>
       </c>
-      <c r="D9" s="87">
+      <c r="D9" s="72">
         <v>114.8</v>
       </c>
-      <c r="E9" s="87">
+      <c r="E9" s="72">
         <v>127</v>
       </c>
-      <c r="F9" s="87">
+      <c r="F9" s="72">
         <v>101.9</v>
       </c>
       <c r="G9" s="17"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="87">
+      <c r="B10" s="72">
         <v>103.5</v>
       </c>
-      <c r="C10" s="87">
+      <c r="C10" s="72">
         <v>90.4</v>
       </c>
-      <c r="D10" s="87">
+      <c r="D10" s="72">
         <v>93.5</v>
       </c>
-      <c r="E10" s="87">
+      <c r="E10" s="72">
         <v>129.9</v>
       </c>
-      <c r="F10" s="87">
+      <c r="F10" s="72">
         <v>95.3</v>
       </c>
       <c r="G10" s="17"/>
       <c r="H10" s="16"/>
     </row>
     <row r="11" spans="1:8" ht="12" customHeight="1">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="87">
+      <c r="B11" s="72">
         <v>154.19999999999999</v>
       </c>
-      <c r="C11" s="87">
+      <c r="C11" s="72">
         <v>37.1</v>
       </c>
-      <c r="D11" s="87">
+      <c r="D11" s="72">
         <v>209.5</v>
       </c>
-      <c r="E11" s="87">
+      <c r="E11" s="72">
         <v>112.4</v>
       </c>
-      <c r="F11" s="87">
+      <c r="F11" s="72">
         <v>93.1</v>
       </c>
       <c r="G11" s="17"/>
       <c r="H11" s="16"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="87">
+      <c r="B12" s="72">
         <v>171.6</v>
       </c>
-      <c r="C12" s="87">
+      <c r="C12" s="72">
         <v>134.69999999999999</v>
       </c>
-      <c r="D12" s="87">
+      <c r="D12" s="72">
         <v>307.8</v>
       </c>
-      <c r="E12" s="87">
+      <c r="E12" s="72">
         <v>148.5</v>
       </c>
-      <c r="F12" s="87">
+      <c r="F12" s="72">
         <v>147.9</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="16"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="87">
+      <c r="B13" s="72">
         <v>107</v>
       </c>
-      <c r="C13" s="87">
+      <c r="C13" s="72">
         <v>121.8</v>
       </c>
-      <c r="D13" s="87">
+      <c r="D13" s="72">
         <v>105.4</v>
       </c>
-      <c r="E13" s="87">
+      <c r="E13" s="72">
         <v>123.3</v>
       </c>
-      <c r="F13" s="87">
+      <c r="F13" s="72">
         <v>91.4</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="16"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="87">
+      <c r="B14" s="72">
         <v>86.4</v>
       </c>
-      <c r="C14" s="87">
+      <c r="C14" s="72">
         <v>100</v>
       </c>
-      <c r="D14" s="87">
+      <c r="D14" s="72">
         <v>85.5</v>
       </c>
-      <c r="E14" s="87">
+      <c r="E14" s="72">
         <v>92.5</v>
       </c>
-      <c r="F14" s="87">
+      <c r="F14" s="72">
         <v>124.1</v>
       </c>
       <c r="G14" s="17"/>
       <c r="H14" s="16"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="87">
+      <c r="B15" s="72">
         <v>121.1</v>
       </c>
-      <c r="C15" s="87">
+      <c r="C15" s="72">
         <v>113.7</v>
       </c>
-      <c r="D15" s="87">
+      <c r="D15" s="72">
         <v>116.3</v>
       </c>
-      <c r="E15" s="87">
+      <c r="E15" s="72">
         <v>130.6</v>
       </c>
-      <c r="F15" s="87">
+      <c r="F15" s="72">
         <v>113.1</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="16"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="87">
+      <c r="B16" s="72">
         <v>117.2</v>
       </c>
-      <c r="C16" s="87">
+      <c r="C16" s="72">
         <v>231.5</v>
       </c>
-      <c r="D16" s="87">
+      <c r="D16" s="72">
         <v>106.7</v>
       </c>
-      <c r="E16" s="87">
+      <c r="E16" s="72">
         <v>154.19999999999999</v>
       </c>
-      <c r="F16" s="87">
+      <c r="F16" s="72">
         <v>118.7</v>
       </c>
       <c r="G16" s="17"/>
       <c r="H16" s="16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="85">
+      <c r="B17" s="70">
         <v>145</v>
       </c>
-      <c r="C17" s="85">
+      <c r="C17" s="70">
         <v>282</v>
       </c>
-      <c r="D17" s="85">
+      <c r="D17" s="70">
         <v>221.5</v>
       </c>
-      <c r="E17" s="85">
+      <c r="E17" s="70">
         <v>103</v>
       </c>
-      <c r="F17" s="85">
+      <c r="F17" s="70">
         <v>108.3</v>
       </c>
       <c r="G17" s="17"/>
       <c r="H17" s="16"/>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1">
       <c r="A18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:8" ht="27" customHeight="1">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="73"/>
-[...3 lines deleted...]
-      <c r="F20" s="73"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:B4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="19"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="55"/>
-[...3 lines deleted...]
-      <c r="F7" s="55"/>
+      <c r="B7" s="87">
+        <v>127.6</v>
+      </c>
+      <c r="C7" s="87">
+        <v>214.1</v>
+      </c>
+      <c r="D7" s="87">
+        <v>126.8</v>
+      </c>
+      <c r="E7" s="87">
+        <v>116.5</v>
+      </c>
+      <c r="F7" s="87">
+        <v>107.4</v>
+      </c>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7" ht="14.45" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="55"/>
-[...3 lines deleted...]
-      <c r="F8" s="55"/>
+      <c r="B8" s="88">
+        <v>117.7</v>
+      </c>
+      <c r="C8" s="88">
+        <v>246.7</v>
+      </c>
+      <c r="D8" s="88">
+        <v>116.7</v>
+      </c>
+      <c r="E8" s="88">
+        <v>117.1</v>
+      </c>
+      <c r="F8" s="88">
+        <v>113.3</v>
+      </c>
       <c r="G8" s="27"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="55"/>
-[...3 lines deleted...]
-      <c r="F9" s="55"/>
+      <c r="B9" s="88">
+        <v>114.7</v>
+      </c>
+      <c r="C9" s="88">
+        <v>114.6</v>
+      </c>
+      <c r="D9" s="88">
+        <v>113.7</v>
+      </c>
+      <c r="E9" s="88">
+        <v>117.1</v>
+      </c>
+      <c r="F9" s="88">
+        <v>99.6</v>
+      </c>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7" ht="12" customHeight="1">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="55"/>
-[...3 lines deleted...]
-      <c r="F10" s="55"/>
+      <c r="B10" s="88">
+        <v>100.6</v>
+      </c>
+      <c r="C10" s="88">
+        <v>76.7</v>
+      </c>
+      <c r="D10" s="88">
+        <v>87.4</v>
+      </c>
+      <c r="E10" s="88">
+        <v>134.6</v>
+      </c>
+      <c r="F10" s="88">
+        <v>95.7</v>
+      </c>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="55"/>
-[...3 lines deleted...]
-      <c r="F11" s="55"/>
+      <c r="B11" s="88">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="C11" s="88">
+        <v>30</v>
+      </c>
+      <c r="D11" s="88">
+        <v>185.8</v>
+      </c>
+      <c r="E11" s="88">
+        <v>124.2</v>
+      </c>
+      <c r="F11" s="88">
+        <v>91.5</v>
+      </c>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="55"/>
-[...3 lines deleted...]
-      <c r="F12" s="55"/>
+      <c r="B12" s="88">
+        <v>167.3</v>
+      </c>
+      <c r="C12" s="88">
+        <v>116.7</v>
+      </c>
+      <c r="D12" s="88">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="E12" s="88">
+        <v>153.9</v>
+      </c>
+      <c r="F12" s="88">
+        <v>148.5</v>
+      </c>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="55"/>
-[...3 lines deleted...]
-      <c r="F13" s="55"/>
+      <c r="B13" s="88">
+        <v>104.7</v>
+      </c>
+      <c r="C13" s="88">
+        <v>128.4</v>
+      </c>
+      <c r="D13" s="88">
+        <v>102.4</v>
+      </c>
+      <c r="E13" s="88">
+        <v>123.5</v>
+      </c>
+      <c r="F13" s="88">
+        <v>86.4</v>
+      </c>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="55"/>
-[...3 lines deleted...]
-      <c r="F14" s="55"/>
+      <c r="B14" s="88">
+        <v>101.5</v>
+      </c>
+      <c r="C14" s="88">
+        <v>100</v>
+      </c>
+      <c r="D14" s="88">
+        <v>101.7</v>
+      </c>
+      <c r="E14" s="88">
+        <v>98</v>
+      </c>
+      <c r="F14" s="88">
+        <v>134.1</v>
+      </c>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="55"/>
-[...3 lines deleted...]
-      <c r="F15" s="55"/>
+      <c r="B15" s="88">
+        <v>115.8</v>
+      </c>
+      <c r="C15" s="88">
+        <v>92.7</v>
+      </c>
+      <c r="D15" s="88">
+        <v>111.5</v>
+      </c>
+      <c r="E15" s="88">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="F15" s="88">
+        <v>109.4</v>
+      </c>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="55"/>
-[...3 lines deleted...]
-      <c r="F16" s="55"/>
+      <c r="B16" s="88">
+        <v>113.6</v>
+      </c>
+      <c r="C16" s="88">
+        <v>191.1</v>
+      </c>
+      <c r="D16" s="88">
+        <v>103.9</v>
+      </c>
+      <c r="E16" s="88">
+        <v>149.6</v>
+      </c>
+      <c r="F16" s="88">
+        <v>114</v>
+      </c>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="56"/>
-[...3 lines deleted...]
-      <c r="F17" s="56"/>
+      <c r="B17" s="86">
+        <v>132.4</v>
+      </c>
+      <c r="C17" s="86">
+        <v>228.7</v>
+      </c>
+      <c r="D17" s="86">
+        <v>186.9</v>
+      </c>
+      <c r="E17" s="86">
+        <v>102.8</v>
+      </c>
+      <c r="F17" s="86">
+        <v>107.1</v>
+      </c>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7" ht="15" customHeight="1">
       <c r="A18" s="32"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:7" ht="28.5" customHeight="1">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="73"/>
-[...3 lines deleted...]
-      <c r="F20" s="73"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="6"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="82"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="83"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="83"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="84"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="60"/>
-[...3 lines deleted...]
-      <c r="F7" s="60"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="14.45" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="60"/>
-[...3 lines deleted...]
-      <c r="F8" s="60"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
       <c r="G8" s="8"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="60"/>
-[...3 lines deleted...]
-      <c r="F9" s="60"/>
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8" ht="12" customHeight="1">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="60"/>
-[...3 lines deleted...]
-      <c r="F10" s="60"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="60"/>
-[...3 lines deleted...]
-      <c r="F11" s="60"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="60"/>
-[...3 lines deleted...]
-      <c r="F12" s="60"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="60"/>
-[...3 lines deleted...]
-      <c r="F13" s="60"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="60"/>
-[...3 lines deleted...]
-      <c r="F14" s="60"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="60"/>
-[...3 lines deleted...]
-      <c r="F15" s="60"/>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="60"/>
-[...3 lines deleted...]
-      <c r="F16" s="60"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="61"/>
-[...3 lines deleted...]
-      <c r="F17" s="61"/>
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="35"/>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8" ht="27.75" customHeight="1">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="73"/>
-[...3 lines deleted...]
-      <c r="F20" s="73"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="81"/>
-[...3 lines deleted...]
-      <c r="F2" s="81"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
       <c r="G2" s="41"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="10"/>
       <c r="B3" s="6"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="47"/>
-      <c r="C7" s="62"/>
-[...2 lines deleted...]
-      <c r="F7" s="62"/>
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="14.45" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="47"/>
-      <c r="C8" s="62"/>
-[...2 lines deleted...]
-      <c r="F8" s="62"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
       <c r="G8" s="8"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="47"/>
-      <c r="C9" s="62"/>
-[...2 lines deleted...]
-      <c r="F9" s="62"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8" ht="12" customHeight="1">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="47"/>
-      <c r="C10" s="62"/>
-[...2 lines deleted...]
-      <c r="F10" s="62"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="47"/>
-      <c r="C11" s="62"/>
-[...2 lines deleted...]
-      <c r="F11" s="62"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
-      <c r="C12" s="62"/>
-[...2 lines deleted...]
-      <c r="F12" s="62"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="47"/>
-      <c r="C13" s="62"/>
-[...2 lines deleted...]
-      <c r="F13" s="62"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="47"/>
-      <c r="C14" s="62"/>
-[...2 lines deleted...]
-      <c r="F14" s="62"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="47"/>
-      <c r="C15" s="62"/>
-[...2 lines deleted...]
-      <c r="F15" s="62"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="47"/>
-      <c r="C16" s="62"/>
-[...2 lines deleted...]
-      <c r="F16" s="62"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="61"/>
-[...3 lines deleted...]
-      <c r="F17" s="63"/>
+      <c r="B17" s="59"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:8" ht="27" customHeight="1">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="73"/>
-[...3 lines deleted...]
-      <c r="F19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
       <c r="G2" s="41"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="11"/>
       <c r="B3" s="6"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:7" ht="25.5" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:7" ht="54" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="60"/>
-[...3 lines deleted...]
-      <c r="F7" s="60"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
       <c r="G7" s="14"/>
     </row>
     <row r="8" spans="1:7" ht="12" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="60"/>
-[...3 lines deleted...]
-      <c r="F8" s="60"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
       <c r="G8" s="14"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="60"/>
-[...3 lines deleted...]
-      <c r="F9" s="60"/>
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="14"/>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="60"/>
-[...3 lines deleted...]
-      <c r="F10" s="60"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
       <c r="G10" s="14"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="60"/>
-[...3 lines deleted...]
-      <c r="F11" s="60"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
       <c r="G11" s="14"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="60"/>
-[...3 lines deleted...]
-      <c r="F12" s="60"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
       <c r="G12" s="14"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="60"/>
-[...3 lines deleted...]
-      <c r="F13" s="60"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
       <c r="G13" s="14"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="60"/>
-[...3 lines deleted...]
-      <c r="F14" s="60"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
       <c r="G14" s="14"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="60"/>
-[...3 lines deleted...]
-      <c r="F15" s="60"/>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
       <c r="G15" s="14"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="60"/>
-[...3 lines deleted...]
-      <c r="F16" s="60"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="61"/>
-[...3 lines deleted...]
-      <c r="F17" s="61"/>
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
       <c r="G17" s="14"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="73"/>
-[...3 lines deleted...]
-      <c r="F19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="72"/>
-[...3 lines deleted...]
-      <c r="F2" s="72"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="12"/>
       <c r="B3" s="6"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:8" ht="28.15" customHeight="1">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="80"/>
+      <c r="B4" s="81"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A5" s="77"/>
-      <c r="B5" s="79" t="s">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="74" t="s">
+      <c r="C5" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="75"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
       <c r="G5" s="14"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="54" customHeight="1">
-      <c r="A6" s="78"/>
-      <c r="B6" s="79"/>
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="66"/>
-[...3 lines deleted...]
-      <c r="F7" s="66"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
       <c r="G7" s="14"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="12" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="64"/>
-[...3 lines deleted...]
-      <c r="F8" s="64"/>
+      <c r="B8" s="62"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
       <c r="G8" s="14"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="64"/>
-[...3 lines deleted...]
-      <c r="F9" s="64"/>
+      <c r="B9" s="62"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
       <c r="G9" s="14"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="64"/>
-[...3 lines deleted...]
-      <c r="F10" s="64"/>
+      <c r="B10" s="62"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="62"/>
+      <c r="F10" s="62"/>
       <c r="G10" s="14"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="64"/>
-[...3 lines deleted...]
-      <c r="F11" s="64"/>
+      <c r="B11" s="62"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
       <c r="G11" s="14"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="64"/>
-[...3 lines deleted...]
-      <c r="F12" s="64"/>
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
       <c r="G12" s="14"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="64"/>
-[...3 lines deleted...]
-      <c r="F13" s="64"/>
+      <c r="B13" s="62"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
       <c r="G13" s="14"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="64"/>
-[...3 lines deleted...]
-      <c r="F14" s="64"/>
+      <c r="B14" s="62"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="62"/>
       <c r="G14" s="14"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="64"/>
-[...3 lines deleted...]
-      <c r="F15" s="64"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="62"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="62"/>
       <c r="G15" s="14"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="64"/>
-[...3 lines deleted...]
-      <c r="F16" s="64"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="62"/>
       <c r="G16" s="14"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="65"/>
-[...3 lines deleted...]
-      <c r="F17" s="65"/>
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
       <c r="G17" s="14"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="73"/>
-[...3 lines deleted...]
-      <c r="F19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4"/>
       <c r="B20" s="7"/>
       <c r="D20" s="24"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="84"/>
-[...4 lines deleted...]
-      <c r="F21" s="84"/>
+      <c r="A21" s="85"/>
+      <c r="B21" s="85"/>
+      <c r="C21" s="85"/>
+      <c r="D21" s="85"/>
+      <c r="E21" s="85"/>
+      <c r="F21" s="85"/>
       <c r="H21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>