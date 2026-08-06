--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -16,55 +16,55 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13950" windowHeight="12045" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="13" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="28">
   <si>
     <t>-</t>
   </si>
   <si>
@@ -359,51 +359,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -534,50 +534,59 @@
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -962,95 +971,95 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="8" width="9.140625" style="16" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="19"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
       <c r="G4" s="23"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="1:7" ht="54" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="66">
         <v>114.4</v>
       </c>
       <c r="C7" s="46">
         <v>98.8</v>
       </c>
       <c r="D7" s="46">
@@ -1264,153 +1273,153 @@
         <v>100</v>
       </c>
       <c r="D17" s="67">
         <v>262.3</v>
       </c>
       <c r="E17" s="67">
         <v>102.7</v>
       </c>
       <c r="F17" s="67">
         <v>100</v>
       </c>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" ht="24.6" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7" ht="27" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="74"/>
-[...3 lines deleted...]
-      <c r="F19" s="74"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
       <c r="G19" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="16"/>
       <c r="B1" s="17"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
     </row>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="18"/>
       <c r="B3" s="19"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
     </row>
     <row r="4" spans="1:8" s="13" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
       <c r="G4" s="22"/>
       <c r="H4" s="14"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
       <c r="G5" s="14"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="54" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="65"/>
       <c r="C7" s="65"/>
       <c r="D7" s="65"/>
       <c r="E7" s="65"/>
       <c r="F7" s="65"/>
       <c r="G7" s="14"/>
@@ -1535,73 +1544,73 @@
       <c r="F17" s="63"/>
       <c r="G17" s="14"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="23"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A20" s="74" t="s">
+      <c r="A20" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="74"/>
-[...3 lines deleted...]
-      <c r="F20" s="74"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4"/>
       <c r="B21" s="7"/>
       <c r="D21" s="24"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="85"/>
-[...4 lines deleted...]
-      <c r="F22" s="85"/>
+      <c r="A22" s="88"/>
+      <c r="B22" s="88"/>
+      <c r="C22" s="88"/>
+      <c r="D22" s="88"/>
+      <c r="E22" s="88"/>
+      <c r="F22" s="88"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="16"/>
       <c r="B23" s="17"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
@@ -1614,89 +1623,89 @@
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="28.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
     <col min="7" max="7" width="30.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="13"/>
       <c r="B1" s="14"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:8" s="16" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
       <c r="G2" s="42"/>
       <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8" s="16" customFormat="1" ht="33" customHeight="1">
-      <c r="A3" s="81" t="s">
+      <c r="A3" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="81"/>
+      <c r="B3" s="84"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="21"/>
       <c r="G3" s="22"/>
       <c r="H3" s="17"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="78"/>
-      <c r="B4" s="80" t="s">
+      <c r="A4" s="81"/>
+      <c r="B4" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="75" t="s">
+      <c r="C4" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="76"/>
-[...1 lines deleted...]
-      <c r="F4" s="77"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="80"/>
       <c r="G4" s="14"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="54" customHeight="1">
-      <c r="A5" s="79"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="82"/>
+      <c r="B5" s="83"/>
       <c r="C5" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="46"/>
       <c r="D6" s="64"/>
       <c r="E6" s="64"/>
       <c r="F6" s="64"/>
       <c r="G6" s="14"/>
     </row>
@@ -1808,143 +1817,143 @@
       <c r="D16" s="63"/>
       <c r="E16" s="63"/>
       <c r="F16" s="63"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="74"/>
-[...3 lines deleted...]
-      <c r="F19" s="74"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
     <col min="5" max="5" width="30.7109375" customWidth="1"/>
     <col min="6" max="6" width="31.140625" customWidth="1"/>
     <col min="7" max="7" width="20.28515625" customWidth="1"/>
     <col min="8" max="8" width="0.28515625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="68.42578125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="23"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:8" s="16" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
       <c r="G2" s="42"/>
       <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8" s="16" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A3" s="81" t="s">
+      <c r="A3" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="81"/>
+      <c r="B3" s="84"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="21"/>
       <c r="G3" s="22"/>
       <c r="H3" s="17"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="78"/>
-      <c r="B4" s="80" t="s">
+      <c r="A4" s="81"/>
+      <c r="B4" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="75" t="s">
+      <c r="C4" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="76"/>
-[...1 lines deleted...]
-      <c r="F4" s="77"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="80"/>
       <c r="G4" s="14"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="54" customHeight="1">
-      <c r="A5" s="79"/>
-      <c r="B5" s="80"/>
+      <c r="A5" s="82"/>
+      <c r="B5" s="83"/>
       <c r="C5" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="14"/>
     </row>
@@ -2056,149 +2065,149 @@
       <c r="D16" s="67"/>
       <c r="E16" s="67"/>
       <c r="F16" s="67"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="74"/>
-[...3 lines deleted...]
-      <c r="F19" s="74"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="13"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="3"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="25"/>
       <c r="B3" s="19"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="50"/>
       <c r="G4" s="14"/>
       <c r="H4" s="13"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
       <c r="G5" s="14"/>
       <c r="H5" s="13"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="51" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="13"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="46">
         <v>123.1</v>
       </c>
       <c r="C7" s="46">
         <v>241.2</v>
       </c>
@@ -2425,138 +2434,138 @@
       <c r="D17" s="67">
         <v>236.8</v>
       </c>
       <c r="E17" s="67">
         <v>103.8</v>
       </c>
       <c r="F17" s="67">
         <v>104.4</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="13"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
     </row>
     <row r="19" spans="1:8" ht="27" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="74"/>
-[...3 lines deleted...]
-      <c r="F19" s="74"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
       <c r="G19" s="14"/>
       <c r="H19" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="26"/>
       <c r="B3" s="19"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="66">
         <v>130.1</v>
       </c>
       <c r="C7" s="66">
         <v>291.7</v>
       </c>
       <c r="D7" s="66">
         <v>126.6</v>
@@ -2758,140 +2767,140 @@
       </c>
       <c r="C17" s="67">
         <v>350.2</v>
       </c>
       <c r="D17" s="67">
         <v>267.5</v>
       </c>
       <c r="E17" s="67">
         <v>98.6</v>
       </c>
       <c r="F17" s="67">
         <v>105.9</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="19.5" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="74"/>
-[...3 lines deleted...]
-      <c r="F19" s="74"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="17" customWidth="1"/>
     <col min="3" max="3" width="21.140625" style="16" customWidth="1"/>
     <col min="4" max="4" width="18.140625" style="16" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.140625" style="16" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="16" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="17"/>
     <col min="9" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="19"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="G4" s="30"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="76"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
       <c r="G5" s="17"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="17"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="71">
         <v>128.4</v>
       </c>
       <c r="C7" s="71">
         <v>256.60000000000002</v>
       </c>
       <c r="D7" s="71">
@@ -3123,736 +3132,846 @@
       <c r="F17" s="70">
         <v>108.3</v>
       </c>
       <c r="G17" s="17"/>
       <c r="H17" s="16"/>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1">
       <c r="A18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:8" ht="27" customHeight="1">
-      <c r="A20" s="74" t="s">
+      <c r="A20" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="74"/>
-[...3 lines deleted...]
-      <c r="F20" s="74"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="82" t="s">
+      <c r="A2" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="82"/>
-[...3 lines deleted...]
-      <c r="F2" s="82"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="19"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="87">
+      <c r="B7" s="74">
         <v>127.6</v>
       </c>
-      <c r="C7" s="87">
+      <c r="C7" s="74">
         <v>214.1</v>
       </c>
-      <c r="D7" s="87">
+      <c r="D7" s="74">
         <v>126.8</v>
       </c>
-      <c r="E7" s="87">
+      <c r="E7" s="74">
         <v>116.5</v>
       </c>
-      <c r="F7" s="87">
+      <c r="F7" s="74">
         <v>107.4</v>
       </c>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7" ht="14.45" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="88">
+      <c r="B8" s="75">
         <v>117.7</v>
       </c>
-      <c r="C8" s="88">
+      <c r="C8" s="75">
         <v>246.7</v>
       </c>
-      <c r="D8" s="88">
+      <c r="D8" s="75">
         <v>116.7</v>
       </c>
-      <c r="E8" s="88">
+      <c r="E8" s="75">
         <v>117.1</v>
       </c>
-      <c r="F8" s="88">
+      <c r="F8" s="75">
         <v>113.3</v>
       </c>
       <c r="G8" s="27"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="88">
+      <c r="B9" s="75">
         <v>114.7</v>
       </c>
-      <c r="C9" s="88">
+      <c r="C9" s="75">
         <v>114.6</v>
       </c>
-      <c r="D9" s="88">
+      <c r="D9" s="75">
         <v>113.7</v>
       </c>
-      <c r="E9" s="88">
+      <c r="E9" s="75">
         <v>117.1</v>
       </c>
-      <c r="F9" s="88">
+      <c r="F9" s="75">
         <v>99.6</v>
       </c>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7" ht="12" customHeight="1">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="88">
+      <c r="B10" s="75">
         <v>100.6</v>
       </c>
-      <c r="C10" s="88">
+      <c r="C10" s="75">
         <v>76.7</v>
       </c>
-      <c r="D10" s="88">
+      <c r="D10" s="75">
         <v>87.4</v>
       </c>
-      <c r="E10" s="88">
+      <c r="E10" s="75">
         <v>134.6</v>
       </c>
-      <c r="F10" s="88">
+      <c r="F10" s="75">
         <v>95.7</v>
       </c>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="88">
+      <c r="B11" s="75">
         <v>147.19999999999999</v>
       </c>
-      <c r="C11" s="88">
+      <c r="C11" s="75">
         <v>30</v>
       </c>
-      <c r="D11" s="88">
+      <c r="D11" s="75">
         <v>185.8</v>
       </c>
-      <c r="E11" s="88">
+      <c r="E11" s="75">
         <v>124.2</v>
       </c>
-      <c r="F11" s="88">
+      <c r="F11" s="75">
         <v>91.5</v>
       </c>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="88">
+      <c r="B12" s="75">
         <v>167.3</v>
       </c>
-      <c r="C12" s="88">
+      <c r="C12" s="75">
         <v>116.7</v>
       </c>
-      <c r="D12" s="88">
+      <c r="D12" s="75">
         <v>273.39999999999998</v>
       </c>
-      <c r="E12" s="88">
+      <c r="E12" s="75">
         <v>153.9</v>
       </c>
-      <c r="F12" s="88">
+      <c r="F12" s="75">
         <v>148.5</v>
       </c>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="88">
+      <c r="B13" s="75">
         <v>104.7</v>
       </c>
-      <c r="C13" s="88">
+      <c r="C13" s="75">
         <v>128.4</v>
       </c>
-      <c r="D13" s="88">
+      <c r="D13" s="75">
         <v>102.4</v>
       </c>
-      <c r="E13" s="88">
+      <c r="E13" s="75">
         <v>123.5</v>
       </c>
-      <c r="F13" s="88">
+      <c r="F13" s="75">
         <v>86.4</v>
       </c>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="88">
+      <c r="B14" s="75">
         <v>101.5</v>
       </c>
-      <c r="C14" s="88">
+      <c r="C14" s="75">
         <v>100</v>
       </c>
-      <c r="D14" s="88">
+      <c r="D14" s="75">
         <v>101.7</v>
       </c>
-      <c r="E14" s="88">
+      <c r="E14" s="75">
         <v>98</v>
       </c>
-      <c r="F14" s="88">
+      <c r="F14" s="75">
         <v>134.1</v>
       </c>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="88">
+      <c r="B15" s="75">
         <v>115.8</v>
       </c>
-      <c r="C15" s="88">
+      <c r="C15" s="75">
         <v>92.7</v>
       </c>
-      <c r="D15" s="88">
+      <c r="D15" s="75">
         <v>111.5</v>
       </c>
-      <c r="E15" s="88">
+      <c r="E15" s="75">
         <v>128.30000000000001</v>
       </c>
-      <c r="F15" s="88">
+      <c r="F15" s="75">
         <v>109.4</v>
       </c>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="88">
+      <c r="B16" s="75">
         <v>113.6</v>
       </c>
-      <c r="C16" s="88">
+      <c r="C16" s="75">
         <v>191.1</v>
       </c>
-      <c r="D16" s="88">
+      <c r="D16" s="75">
         <v>103.9</v>
       </c>
-      <c r="E16" s="88">
+      <c r="E16" s="75">
         <v>149.6</v>
       </c>
-      <c r="F16" s="88">
+      <c r="F16" s="75">
         <v>114</v>
       </c>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="86">
+      <c r="B17" s="73">
         <v>132.4</v>
       </c>
-      <c r="C17" s="86">
+      <c r="C17" s="73">
         <v>228.7</v>
       </c>
-      <c r="D17" s="86">
+      <c r="D17" s="73">
         <v>186.9</v>
       </c>
-      <c r="E17" s="86">
+      <c r="E17" s="73">
         <v>102.8</v>
       </c>
-      <c r="F17" s="86">
+      <c r="F17" s="73">
         <v>107.1</v>
       </c>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7" ht="15" customHeight="1">
       <c r="A18" s="32"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:7" ht="28.5" customHeight="1">
-      <c r="A20" s="74" t="s">
+      <c r="A20" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="74"/>
-[...3 lines deleted...]
-      <c r="F20" s="74"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:F17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="82" t="s">
+      <c r="A2" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="82"/>
-[...3 lines deleted...]
-      <c r="F2" s="82"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="6"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="83"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="84"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="58"/>
-[...3 lines deleted...]
-      <c r="F7" s="58"/>
+      <c r="B7" s="90">
+        <v>128</v>
+      </c>
+      <c r="C7" s="90">
+        <v>186.5</v>
+      </c>
+      <c r="D7" s="90">
+        <v>127.8</v>
+      </c>
+      <c r="E7" s="90">
+        <v>119</v>
+      </c>
+      <c r="F7" s="90">
+        <v>104.4</v>
+      </c>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="14.45" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="58"/>
-[...3 lines deleted...]
-      <c r="F8" s="58"/>
+      <c r="B8" s="91">
+        <v>118.5</v>
+      </c>
+      <c r="C8" s="91">
+        <v>211.1</v>
+      </c>
+      <c r="D8" s="91">
+        <v>118.2</v>
+      </c>
+      <c r="E8" s="91">
+        <v>116.3</v>
+      </c>
+      <c r="F8" s="91">
+        <v>109.6</v>
+      </c>
       <c r="G8" s="8"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="58"/>
-[...3 lines deleted...]
-      <c r="F9" s="58"/>
+      <c r="B9" s="91">
+        <v>110.7</v>
+      </c>
+      <c r="C9" s="91">
+        <v>106.3</v>
+      </c>
+      <c r="D9" s="91">
+        <v>110.8</v>
+      </c>
+      <c r="E9" s="91">
+        <v>111.7</v>
+      </c>
+      <c r="F9" s="91">
+        <v>98.9</v>
+      </c>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8" ht="12" customHeight="1">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="58"/>
-[...3 lines deleted...]
-      <c r="F10" s="58"/>
+      <c r="B10" s="91">
+        <v>101.6</v>
+      </c>
+      <c r="C10" s="91">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="D10" s="91">
+        <v>87.3</v>
+      </c>
+      <c r="E10" s="91">
+        <v>139</v>
+      </c>
+      <c r="F10" s="91">
+        <v>95.8</v>
+      </c>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="58"/>
-[...3 lines deleted...]
-      <c r="F11" s="58"/>
+      <c r="B11" s="91">
+        <v>140.9</v>
+      </c>
+      <c r="C11" s="91">
+        <v>25.2</v>
+      </c>
+      <c r="D11" s="91">
+        <v>170.1</v>
+      </c>
+      <c r="E11" s="91">
+        <v>128.4</v>
+      </c>
+      <c r="F11" s="91">
+        <v>90.7</v>
+      </c>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="58"/>
-[...3 lines deleted...]
-      <c r="F12" s="58"/>
+      <c r="B12" s="91">
+        <v>164.6</v>
+      </c>
+      <c r="C12" s="91">
+        <v>104.7</v>
+      </c>
+      <c r="D12" s="91">
+        <v>250.4</v>
+      </c>
+      <c r="E12" s="91">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="F12" s="91">
+        <v>148.9</v>
+      </c>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="58"/>
-[...3 lines deleted...]
-      <c r="F13" s="58"/>
+      <c r="B13" s="91">
+        <v>102.8</v>
+      </c>
+      <c r="C13" s="91">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="D13" s="91">
+        <v>99.9</v>
+      </c>
+      <c r="E13" s="91">
+        <v>126.5</v>
+      </c>
+      <c r="F13" s="91">
+        <v>83.1</v>
+      </c>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="58"/>
-[...3 lines deleted...]
-      <c r="F14" s="58"/>
+      <c r="B14" s="91">
+        <v>98</v>
+      </c>
+      <c r="C14" s="91">
+        <v>100</v>
+      </c>
+      <c r="D14" s="91">
+        <v>97.1</v>
+      </c>
+      <c r="E14" s="91">
+        <v>103.6</v>
+      </c>
+      <c r="F14" s="91">
+        <v>134.69999999999999</v>
+      </c>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="58"/>
-[...3 lines deleted...]
-      <c r="F15" s="58"/>
+      <c r="B15" s="91">
+        <v>112.7</v>
+      </c>
+      <c r="C15" s="91">
+        <v>78.7</v>
+      </c>
+      <c r="D15" s="91">
+        <v>108.5</v>
+      </c>
+      <c r="E15" s="91">
+        <v>127.6</v>
+      </c>
+      <c r="F15" s="91">
+        <v>107</v>
+      </c>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="58"/>
-[...3 lines deleted...]
-      <c r="F16" s="58"/>
+      <c r="B16" s="91">
+        <v>106</v>
+      </c>
+      <c r="C16" s="91">
+        <v>171.4</v>
+      </c>
+      <c r="D16" s="91">
+        <v>95.3</v>
+      </c>
+      <c r="E16" s="91">
+        <v>145.6</v>
+      </c>
+      <c r="F16" s="91">
+        <v>111.1</v>
+      </c>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="59"/>
-[...3 lines deleted...]
-      <c r="F17" s="59"/>
+      <c r="B17" s="89">
+        <v>122.2</v>
+      </c>
+      <c r="C17" s="89">
+        <v>193.2</v>
+      </c>
+      <c r="D17" s="89">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="E17" s="89">
+        <v>100.1</v>
+      </c>
+      <c r="F17" s="89">
+        <v>106.3</v>
+      </c>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="35"/>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8" ht="27.75" customHeight="1">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="74" t="s">
+      <c r="A20" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="74"/>
-[...3 lines deleted...]
-      <c r="F20" s="74"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="82" t="s">
+      <c r="A2" s="85" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="82"/>
-[...3 lines deleted...]
-      <c r="F2" s="82"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
       <c r="G2" s="41"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="10"/>
       <c r="B3" s="6"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="47"/>
       <c r="C7" s="60"/>
       <c r="D7" s="60"/>
       <c r="E7" s="60"/>
       <c r="F7" s="60"/>
       <c r="H7" s="2"/>
@@ -3957,138 +4076,138 @@
       <c r="F16" s="60"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="59"/>
       <c r="C17" s="61"/>
       <c r="D17" s="61"/>
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:8" ht="27" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="74"/>
-[...3 lines deleted...]
-      <c r="F19" s="74"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
       <c r="G2" s="41"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="11"/>
       <c r="B3" s="6"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:7" ht="25.5" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:7" ht="54" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="58"/>
       <c r="C7" s="58"/>
       <c r="D7" s="58"/>
       <c r="E7" s="58"/>
       <c r="F7" s="58"/>
       <c r="G7" s="14"/>
     </row>
@@ -4191,140 +4310,140 @@
       <c r="F16" s="58"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="59"/>
       <c r="C17" s="59"/>
       <c r="D17" s="59"/>
       <c r="E17" s="59"/>
       <c r="F17" s="59"/>
       <c r="G17" s="14"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="74"/>
-[...3 lines deleted...]
-      <c r="F19" s="74"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="73"/>
-[...3 lines deleted...]
-      <c r="F2" s="73"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="12"/>
       <c r="B3" s="6"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:8" ht="28.15" customHeight="1">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="81"/>
+      <c r="B4" s="84"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A5" s="78"/>
-      <c r="B5" s="80" t="s">
+      <c r="A5" s="81"/>
+      <c r="B5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="75" t="s">
+      <c r="C5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="76"/>
-[...1 lines deleted...]
-      <c r="F5" s="77"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="80"/>
       <c r="G5" s="14"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="54" customHeight="1">
-      <c r="A6" s="79"/>
-      <c r="B6" s="80"/>
+      <c r="A6" s="82"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="64"/>
       <c r="C7" s="64"/>
       <c r="D7" s="64"/>
       <c r="E7" s="64"/>
       <c r="F7" s="64"/>
       <c r="G7" s="14"/>
@@ -4440,199 +4559,199 @@
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="63"/>
       <c r="C17" s="63"/>
       <c r="D17" s="63"/>
       <c r="E17" s="63"/>
       <c r="F17" s="63"/>
       <c r="G17" s="14"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="74"/>
-[...3 lines deleted...]
-      <c r="F19" s="74"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4"/>
       <c r="B20" s="7"/>
       <c r="D20" s="24"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="85"/>
-[...4 lines deleted...]
-      <c r="F21" s="85"/>
+      <c r="A21" s="88"/>
+      <c r="B21" s="88"/>
+      <c r="C21" s="88"/>
+      <c r="D21" s="88"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="88"/>
       <c r="H21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>