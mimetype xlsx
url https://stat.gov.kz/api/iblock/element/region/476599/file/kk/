--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -16,76 +16,76 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\динамика июль\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="13" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="31">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">Тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t xml:space="preserve">Өңірлер бөлінісінде негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері*
 </t>
   </si>
@@ -132,50 +132,62 @@
     <t>2026 жылғы қаңтар-желтоқсан
 2025 жылғы қаңтар-желтоқсанға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-қазан
 2025 жылғы қаңтар-қазанға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар 2025 жылғы қаңтарға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан
 2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз
 2025 жылғы қаңтар-наурызға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір
 2025 жылғы қаңтар-сәуірге %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр
 2025 жылғы қаңтар-мамырға %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-маусым
+2025 жылғы қаңтар-маусымға %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде
+2025 жылғы қаңтар-шілдеге %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз
+2025 жылғы қаңтар-тамызға %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -359,51 +371,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -512,139 +524,133 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -971,646 +977,646 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="8" width="9.140625" style="16" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="19"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="84" t="s">
+      <c r="A4" s="85" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
       <c r="G4" s="23"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="1:7" ht="54" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="23"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="66">
+      <c r="B7" s="64">
         <v>114.4</v>
       </c>
       <c r="C7" s="46">
         <v>98.8</v>
       </c>
       <c r="D7" s="46">
         <v>116.8</v>
       </c>
       <c r="E7" s="46">
         <v>109.4</v>
       </c>
       <c r="F7" s="46">
         <v>103.9</v>
       </c>
       <c r="G7" s="23"/>
     </row>
     <row r="8" spans="1:7" ht="12" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="66">
+      <c r="B8" s="64">
         <v>116.4</v>
       </c>
       <c r="C8" s="47">
         <v>87.7</v>
       </c>
       <c r="D8" s="47">
         <v>116.2</v>
       </c>
       <c r="E8" s="47">
         <v>118.9</v>
       </c>
       <c r="F8" s="47">
         <v>111.1</v>
       </c>
       <c r="G8" s="23"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="66">
+      <c r="B9" s="64">
         <v>116.6</v>
       </c>
       <c r="C9" s="47">
         <v>100</v>
       </c>
       <c r="D9" s="47">
         <v>113.1</v>
       </c>
       <c r="E9" s="47">
         <v>126.4</v>
       </c>
       <c r="F9" s="47">
         <v>101.2</v>
       </c>
       <c r="G9" s="23"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="66">
+      <c r="B10" s="64">
         <v>125.1</v>
       </c>
       <c r="C10" s="47">
         <v>100</v>
       </c>
       <c r="D10" s="47">
         <v>127.6</v>
       </c>
       <c r="E10" s="47">
         <v>128</v>
       </c>
       <c r="F10" s="47">
         <v>100.1</v>
       </c>
       <c r="G10" s="23"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="66">
+      <c r="B11" s="64">
         <v>108.5</v>
       </c>
-      <c r="C11" s="68" t="s">
+      <c r="C11" s="66" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="47">
         <v>118.1</v>
       </c>
       <c r="E11" s="47">
         <v>111.5</v>
       </c>
       <c r="F11" s="47">
         <v>98.5</v>
       </c>
       <c r="G11" s="23"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="66">
+      <c r="B12" s="64">
         <v>101.3</v>
       </c>
       <c r="C12" s="47">
         <v>100</v>
       </c>
       <c r="D12" s="47">
         <v>100</v>
       </c>
       <c r="E12" s="47">
         <v>101.8</v>
       </c>
       <c r="F12" s="47">
         <v>99.9</v>
       </c>
       <c r="G12" s="23"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="66">
+      <c r="B13" s="64">
         <v>103.2</v>
       </c>
       <c r="C13" s="47">
         <v>100</v>
       </c>
       <c r="D13" s="47">
         <v>102.1</v>
       </c>
       <c r="E13" s="47">
         <v>122.5</v>
       </c>
       <c r="F13" s="47">
         <v>99.4</v>
       </c>
       <c r="G13" s="23"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="66">
+      <c r="B14" s="64">
         <v>32.6</v>
       </c>
       <c r="C14" s="47">
         <v>100</v>
       </c>
       <c r="D14" s="47">
         <v>27.7</v>
       </c>
       <c r="E14" s="47">
         <v>95.4</v>
       </c>
       <c r="F14" s="47">
         <v>92.5</v>
       </c>
       <c r="G14" s="23"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="66">
+      <c r="B15" s="64">
         <v>106.8</v>
       </c>
       <c r="C15" s="47">
         <v>100</v>
       </c>
       <c r="D15" s="47">
         <v>102.4</v>
       </c>
       <c r="E15" s="47">
         <v>115.8</v>
       </c>
       <c r="F15" s="47">
         <v>99.4</v>
       </c>
       <c r="G15" s="23"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="66">
+      <c r="B16" s="64">
         <v>114.7</v>
       </c>
       <c r="C16" s="47">
         <v>100</v>
       </c>
       <c r="D16" s="47">
         <v>104.2</v>
       </c>
       <c r="E16" s="47">
         <v>152.69999999999999</v>
       </c>
       <c r="F16" s="47">
         <v>101</v>
       </c>
       <c r="G16" s="23"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="67">
+      <c r="B17" s="65">
         <v>158.4</v>
       </c>
-      <c r="C17" s="67">
+      <c r="C17" s="65">
         <v>100</v>
       </c>
-      <c r="D17" s="67">
+      <c r="D17" s="65">
         <v>262.3</v>
       </c>
-      <c r="E17" s="67">
+      <c r="E17" s="65">
         <v>102.7</v>
       </c>
-      <c r="F17" s="67">
+      <c r="F17" s="65">
         <v>100</v>
       </c>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" ht="24.6" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7" ht="27" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="77"/>
-[...3 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
       <c r="G19" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="16"/>
       <c r="B1" s="17"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
     </row>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="18"/>
       <c r="B3" s="19"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
     </row>
     <row r="4" spans="1:8" s="13" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A4" s="84" t="s">
+      <c r="A4" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
       <c r="G4" s="22"/>
       <c r="H4" s="14"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
       <c r="G5" s="14"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="54" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="65"/>
-[...3 lines deleted...]
-      <c r="F7" s="65"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="63"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
       <c r="G7" s="14"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="12" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="62"/>
-[...3 lines deleted...]
-      <c r="F8" s="62"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
       <c r="G8" s="14"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="62"/>
-[...3 lines deleted...]
-      <c r="F9" s="62"/>
+      <c r="B9" s="60"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
       <c r="G9" s="14"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="62"/>
-[...3 lines deleted...]
-      <c r="F10" s="62"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
       <c r="G10" s="14"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="62"/>
-[...3 lines deleted...]
-      <c r="F11" s="62"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
       <c r="G11" s="14"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="62"/>
-[...3 lines deleted...]
-      <c r="F12" s="62"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
       <c r="G12" s="14"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="62"/>
-[...3 lines deleted...]
-      <c r="F13" s="62"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
       <c r="G13" s="14"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="62"/>
-[...3 lines deleted...]
-      <c r="F14" s="62"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
       <c r="G14" s="14"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="62"/>
-[...3 lines deleted...]
-      <c r="F15" s="62"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
       <c r="G15" s="14"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="62"/>
-[...3 lines deleted...]
-      <c r="F16" s="62"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
       <c r="G16" s="14"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="63"/>
-[...3 lines deleted...]
-      <c r="F17" s="63"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
       <c r="G17" s="14"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="23"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A20" s="77" t="s">
+      <c r="A20" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="77"/>
-[...3 lines deleted...]
-      <c r="F20" s="77"/>
+      <c r="B20" s="78"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4"/>
       <c r="B21" s="7"/>
       <c r="D21" s="24"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="88"/>
-[...4 lines deleted...]
-      <c r="F22" s="88"/>
+      <c r="A22" s="89"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="16"/>
       <c r="B23" s="17"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
@@ -1623,591 +1629,591 @@
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="28.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" customWidth="1"/>
     <col min="7" max="7" width="30.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="13"/>
       <c r="B1" s="14"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:8" s="16" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
       <c r="G2" s="42"/>
       <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8" s="16" customFormat="1" ht="33" customHeight="1">
-      <c r="A3" s="84" t="s">
+      <c r="A3" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="84"/>
+      <c r="B3" s="85"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="21"/>
       <c r="G3" s="22"/>
       <c r="H3" s="17"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="81"/>
-      <c r="B4" s="83" t="s">
+      <c r="A4" s="82"/>
+      <c r="B4" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="79"/>
-[...1 lines deleted...]
-      <c r="F4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="81"/>
       <c r="G4" s="14"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="54" customHeight="1">
-      <c r="A5" s="82"/>
-      <c r="B5" s="83"/>
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="46"/>
-      <c r="D6" s="64"/>
-[...1 lines deleted...]
-      <c r="F6" s="64"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
       <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="58"/>
       <c r="C7" s="47"/>
-      <c r="D7" s="62"/>
-[...1 lines deleted...]
-      <c r="F7" s="62"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
       <c r="G7" s="14"/>
     </row>
     <row r="8" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="54" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="58"/>
       <c r="C8" s="47"/>
-      <c r="D8" s="62"/>
-[...1 lines deleted...]
-      <c r="F8" s="62"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
       <c r="G8" s="14"/>
     </row>
     <row r="9" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A9" s="55" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="58"/>
       <c r="C9" s="47"/>
-      <c r="D9" s="62"/>
-[...1 lines deleted...]
-      <c r="F9" s="62"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
       <c r="G9" s="14"/>
     </row>
     <row r="10" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A10" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="58"/>
       <c r="C10" s="47"/>
-      <c r="D10" s="62"/>
-[...1 lines deleted...]
-      <c r="F10" s="62"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
       <c r="G10" s="14"/>
     </row>
     <row r="11" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A11" s="55" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="58"/>
       <c r="C11" s="47"/>
-      <c r="D11" s="62"/>
-[...1 lines deleted...]
-      <c r="F11" s="62"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
       <c r="G11" s="14"/>
     </row>
     <row r="12" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A12" s="55" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="47"/>
-      <c r="D12" s="62"/>
-[...1 lines deleted...]
-      <c r="F12" s="62"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
       <c r="G12" s="14"/>
     </row>
     <row r="13" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A13" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="58"/>
       <c r="C13" s="47"/>
-      <c r="D13" s="62"/>
-[...1 lines deleted...]
-      <c r="F13" s="62"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
       <c r="G13" s="14"/>
     </row>
     <row r="14" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A14" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="47"/>
-      <c r="D14" s="62"/>
-[...1 lines deleted...]
-      <c r="F14" s="62"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
       <c r="G14" s="14"/>
     </row>
     <row r="15" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A15" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="47"/>
-      <c r="D15" s="62"/>
-[...1 lines deleted...]
-      <c r="F15" s="62"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
       <c r="G15" s="14"/>
     </row>
     <row r="16" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A16" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="59"/>
       <c r="C16" s="59"/>
-      <c r="D16" s="63"/>
-[...1 lines deleted...]
-      <c r="F16" s="63"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="18" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="77"/>
-[...3 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
     <col min="5" max="5" width="30.7109375" customWidth="1"/>
     <col min="6" max="6" width="31.140625" customWidth="1"/>
     <col min="7" max="7" width="20.28515625" customWidth="1"/>
     <col min="8" max="8" width="0.28515625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="68.42578125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A1" s="21"/>
       <c r="B1" s="23"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:8" s="16" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
       <c r="G2" s="42"/>
       <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:8" s="16" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A3" s="84" t="s">
+      <c r="A3" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="84"/>
+      <c r="B3" s="85"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="21"/>
       <c r="G3" s="22"/>
       <c r="H3" s="17"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="81"/>
-      <c r="B4" s="83" t="s">
+      <c r="A4" s="82"/>
+      <c r="B4" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="C4" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="79"/>
-[...1 lines deleted...]
-      <c r="F4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="81"/>
       <c r="G4" s="14"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="54" customHeight="1">
-      <c r="A5" s="82"/>
-      <c r="B5" s="83"/>
+      <c r="A5" s="83"/>
+      <c r="B5" s="84"/>
       <c r="C5" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="66"/>
-[...3 lines deleted...]
-      <c r="F6" s="66"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
       <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="66"/>
-[...3 lines deleted...]
-      <c r="F7" s="66"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
       <c r="G7" s="14"/>
     </row>
     <row r="8" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="66"/>
-[...3 lines deleted...]
-      <c r="F8" s="66"/>
+      <c r="B8" s="64"/>
+      <c r="C8" s="64"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="64"/>
+      <c r="F8" s="64"/>
       <c r="G8" s="14"/>
     </row>
     <row r="9" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A9" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="66"/>
-[...3 lines deleted...]
-      <c r="F9" s="66"/>
+      <c r="B9" s="64"/>
+      <c r="C9" s="64"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
       <c r="G9" s="14"/>
     </row>
     <row r="10" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A10" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="66"/>
-[...3 lines deleted...]
-      <c r="F10" s="66"/>
+      <c r="B10" s="64"/>
+      <c r="C10" s="64"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="64"/>
+      <c r="F10" s="64"/>
       <c r="G10" s="14"/>
     </row>
     <row r="11" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A11" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="66"/>
-[...3 lines deleted...]
-      <c r="F11" s="66"/>
+      <c r="B11" s="64"/>
+      <c r="C11" s="64"/>
+      <c r="D11" s="64"/>
+      <c r="E11" s="64"/>
+      <c r="F11" s="64"/>
       <c r="G11" s="14"/>
     </row>
     <row r="12" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A12" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="66"/>
-[...3 lines deleted...]
-      <c r="F12" s="66"/>
+      <c r="B12" s="64"/>
+      <c r="C12" s="64"/>
+      <c r="D12" s="64"/>
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
       <c r="G12" s="14"/>
     </row>
     <row r="13" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A13" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="66"/>
-[...3 lines deleted...]
-      <c r="F13" s="66"/>
+      <c r="B13" s="64"/>
+      <c r="C13" s="64"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
       <c r="G13" s="14"/>
     </row>
     <row r="14" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A14" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="66"/>
-[...3 lines deleted...]
-      <c r="F14" s="66"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
       <c r="G14" s="14"/>
     </row>
     <row r="15" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A15" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="66"/>
-[...3 lines deleted...]
-      <c r="F15" s="66"/>
+      <c r="B15" s="64"/>
+      <c r="C15" s="64"/>
+      <c r="D15" s="64"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="64"/>
       <c r="G15" s="14"/>
     </row>
     <row r="16" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A16" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="67"/>
-[...3 lines deleted...]
-      <c r="F16" s="67"/>
+      <c r="B16" s="65"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="77"/>
-[...3 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="13"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="3"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="25"/>
       <c r="B3" s="19"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="84" t="s">
+      <c r="A4" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="50"/>
       <c r="G4" s="14"/>
       <c r="H4" s="13"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
       <c r="G5" s="14"/>
       <c r="H5" s="13"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="51" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="13"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="46">
         <v>123.1</v>
       </c>
       <c r="C7" s="46">
         <v>241.2</v>
       </c>
@@ -2274,51 +2280,51 @@
       <c r="B10" s="47">
         <v>123.8</v>
       </c>
       <c r="C10" s="47">
         <v>2939.1</v>
       </c>
       <c r="D10" s="47">
         <v>120.8</v>
       </c>
       <c r="E10" s="47">
         <v>130.30000000000001</v>
       </c>
       <c r="F10" s="47">
         <v>100.5</v>
       </c>
       <c r="G10" s="14"/>
       <c r="H10" s="13"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="47">
         <v>133.9</v>
       </c>
-      <c r="C11" s="68" t="s">
+      <c r="C11" s="66" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="47">
         <v>185.3</v>
       </c>
       <c r="E11" s="47">
         <v>107.7</v>
       </c>
       <c r="F11" s="47">
         <v>93</v>
       </c>
       <c r="G11" s="14"/>
       <c r="H11" s="13"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47">
         <v>143.6</v>
       </c>
       <c r="C12" s="47">
         <v>146.19999999999999</v>
       </c>
       <c r="D12" s="47">
@@ -2403,1811 +2409,1921 @@
       <c r="A16" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="47">
         <v>113.7</v>
       </c>
       <c r="C16" s="47">
         <v>234.6</v>
       </c>
       <c r="D16" s="47">
         <v>106.2</v>
       </c>
       <c r="E16" s="47">
         <v>157.19999999999999</v>
       </c>
       <c r="F16" s="47">
         <v>110.1</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="13"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="67">
+      <c r="B17" s="65">
         <v>162.4</v>
       </c>
-      <c r="C17" s="67">
+      <c r="C17" s="65">
         <v>21690</v>
       </c>
-      <c r="D17" s="67">
+      <c r="D17" s="65">
         <v>236.8</v>
       </c>
-      <c r="E17" s="67">
+      <c r="E17" s="65">
         <v>103.8</v>
       </c>
-      <c r="F17" s="67">
+      <c r="F17" s="65">
         <v>104.4</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="13"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
     </row>
     <row r="19" spans="1:8" ht="27" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="77"/>
-[...3 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
       <c r="G19" s="14"/>
       <c r="H19" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="26"/>
       <c r="B3" s="19"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="84" t="s">
+      <c r="A4" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="21"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="66">
+      <c r="B7" s="64">
         <v>130.1</v>
       </c>
-      <c r="C7" s="66">
+      <c r="C7" s="64">
         <v>291.7</v>
       </c>
-      <c r="D7" s="66">
+      <c r="D7" s="64">
         <v>126.6</v>
       </c>
-      <c r="E7" s="66">
+      <c r="E7" s="64">
         <v>118.7</v>
       </c>
-      <c r="F7" s="66">
+      <c r="F7" s="64">
         <v>107.6</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="17.25" customHeight="1">
       <c r="A8" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="66">
+      <c r="B8" s="64">
         <v>125</v>
       </c>
-      <c r="C8" s="66">
+      <c r="C8" s="64">
         <v>363.8</v>
       </c>
-      <c r="D8" s="66">
+      <c r="D8" s="64">
         <v>123.6</v>
       </c>
-      <c r="E8" s="66">
+      <c r="E8" s="64">
         <v>121</v>
       </c>
-      <c r="F8" s="66">
+      <c r="F8" s="64">
         <v>110.8</v>
       </c>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:8" s="17" customFormat="1">
       <c r="A9" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="66">
+      <c r="B9" s="64">
         <v>124.1</v>
       </c>
-      <c r="C9" s="66">
+      <c r="C9" s="64">
         <v>139.4</v>
       </c>
-      <c r="D9" s="66">
+      <c r="D9" s="64">
         <v>115.5</v>
       </c>
-      <c r="E9" s="66">
+      <c r="E9" s="64">
         <v>137.80000000000001</v>
       </c>
-      <c r="F9" s="66">
+      <c r="F9" s="64">
         <v>104.3</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="66">
+      <c r="B10" s="64">
         <v>104.1</v>
       </c>
-      <c r="C10" s="66">
+      <c r="C10" s="64">
         <v>86.7</v>
       </c>
-      <c r="D10" s="66">
+      <c r="D10" s="64">
         <v>98.1</v>
       </c>
-      <c r="E10" s="66">
+      <c r="E10" s="64">
         <v>122.9</v>
       </c>
-      <c r="F10" s="66">
+      <c r="F10" s="64">
         <v>100.7</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="66">
+      <c r="B11" s="64">
         <v>137.5</v>
       </c>
-      <c r="C11" s="69" t="s">
+      <c r="C11" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="D11" s="66">
+      <c r="D11" s="64">
         <v>177</v>
       </c>
-      <c r="E11" s="66">
+      <c r="E11" s="64">
         <v>105.8</v>
       </c>
-      <c r="F11" s="66">
+      <c r="F11" s="64">
         <v>91.8</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="66">
+      <c r="B12" s="64">
         <v>169.9</v>
       </c>
-      <c r="C12" s="66">
+      <c r="C12" s="64">
         <v>156.4</v>
       </c>
-      <c r="D12" s="66">
+      <c r="D12" s="64">
         <v>366.5</v>
       </c>
-      <c r="E12" s="66">
+      <c r="E12" s="64">
         <v>127.5</v>
       </c>
-      <c r="F12" s="66">
+      <c r="F12" s="64">
         <v>142.19999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="66">
+      <c r="B13" s="64">
         <v>105.9</v>
       </c>
-      <c r="C13" s="66">
+      <c r="C13" s="64">
         <v>97.9</v>
       </c>
-      <c r="D13" s="66">
+      <c r="D13" s="64">
         <v>105.7</v>
       </c>
-      <c r="E13" s="66">
+      <c r="E13" s="64">
         <v>121.7</v>
       </c>
-      <c r="F13" s="66">
+      <c r="F13" s="64">
         <v>96.8</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="66">
+      <c r="B14" s="64">
         <v>87.7</v>
       </c>
-      <c r="C14" s="66">
+      <c r="C14" s="64">
         <v>100</v>
       </c>
-      <c r="D14" s="66">
+      <c r="D14" s="64">
         <v>87.2</v>
       </c>
-      <c r="E14" s="66">
+      <c r="E14" s="64">
         <v>90.3</v>
       </c>
-      <c r="F14" s="66">
+      <c r="F14" s="64">
         <v>116.5</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="66">
+      <c r="B15" s="64">
         <v>117</v>
       </c>
-      <c r="C15" s="66">
+      <c r="C15" s="64">
         <v>110.9</v>
       </c>
-      <c r="D15" s="66">
+      <c r="D15" s="64">
         <v>119.4</v>
       </c>
-      <c r="E15" s="66">
+      <c r="E15" s="64">
         <v>114.8</v>
       </c>
-      <c r="F15" s="66">
+      <c r="F15" s="64">
         <v>116.8</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="66">
+      <c r="B16" s="64">
         <v>121.6</v>
       </c>
-      <c r="C16" s="66">
+      <c r="C16" s="64">
         <v>283.39999999999998</v>
       </c>
-      <c r="D16" s="66">
+      <c r="D16" s="64">
         <v>111.5</v>
       </c>
-      <c r="E16" s="66">
+      <c r="E16" s="64">
         <v>154.80000000000001</v>
       </c>
-      <c r="F16" s="66">
+      <c r="F16" s="64">
         <v>117.2</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="67">
+      <c r="B17" s="65">
         <v>158.69999999999999</v>
       </c>
-      <c r="C17" s="67">
+      <c r="C17" s="65">
         <v>350.2</v>
       </c>
-      <c r="D17" s="67">
+      <c r="D17" s="65">
         <v>267.5</v>
       </c>
-      <c r="E17" s="67">
+      <c r="E17" s="65">
         <v>98.6</v>
       </c>
-      <c r="F17" s="67">
+      <c r="F17" s="65">
         <v>105.9</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="19.5" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="77"/>
-[...3 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="17" customWidth="1"/>
     <col min="3" max="3" width="21.140625" style="16" customWidth="1"/>
     <col min="4" max="4" width="18.140625" style="16" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.140625" style="16" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="16" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="17"/>
     <col min="9" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="19"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="84" t="s">
+      <c r="A4" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="G4" s="30"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="79"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
       <c r="G5" s="17"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="17"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="71">
+      <c r="B7" s="69">
         <v>128.4</v>
       </c>
-      <c r="C7" s="71">
+      <c r="C7" s="69">
         <v>256.60000000000002</v>
       </c>
-      <c r="D7" s="71">
+      <c r="D7" s="69">
         <v>126.4</v>
       </c>
-      <c r="E7" s="71">
+      <c r="E7" s="69">
         <v>115.1</v>
       </c>
-      <c r="F7" s="71">
+      <c r="F7" s="69">
         <v>109.5</v>
       </c>
       <c r="G7" s="17"/>
       <c r="H7" s="16"/>
     </row>
     <row r="8" spans="1:8" ht="16.5" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="72">
+      <c r="B8" s="70">
         <v>120.6</v>
       </c>
-      <c r="C8" s="72">
+      <c r="C8" s="70">
         <v>302.10000000000002</v>
       </c>
-      <c r="D8" s="72">
+      <c r="D8" s="70">
         <v>119.1</v>
       </c>
-      <c r="E8" s="72">
+      <c r="E8" s="70">
         <v>119.8</v>
       </c>
-      <c r="F8" s="72">
+      <c r="F8" s="70">
         <v>113.1</v>
       </c>
       <c r="G8" s="17"/>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:8" ht="16.5" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="72">
+      <c r="B9" s="70">
         <v>119.4</v>
       </c>
-      <c r="C9" s="72">
+      <c r="C9" s="70">
         <v>127</v>
       </c>
-      <c r="D9" s="72">
+      <c r="D9" s="70">
         <v>114.8</v>
       </c>
-      <c r="E9" s="72">
+      <c r="E9" s="70">
         <v>127</v>
       </c>
-      <c r="F9" s="72">
+      <c r="F9" s="70">
         <v>101.9</v>
       </c>
       <c r="G9" s="17"/>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="72">
+      <c r="B10" s="70">
         <v>103.5</v>
       </c>
-      <c r="C10" s="72">
+      <c r="C10" s="70">
         <v>90.4</v>
       </c>
-      <c r="D10" s="72">
+      <c r="D10" s="70">
         <v>93.5</v>
       </c>
-      <c r="E10" s="72">
+      <c r="E10" s="70">
         <v>129.9</v>
       </c>
-      <c r="F10" s="72">
+      <c r="F10" s="70">
         <v>95.3</v>
       </c>
       <c r="G10" s="17"/>
       <c r="H10" s="16"/>
     </row>
     <row r="11" spans="1:8" ht="12" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="72">
+      <c r="B11" s="70">
         <v>154.19999999999999</v>
       </c>
-      <c r="C11" s="72">
+      <c r="C11" s="70">
         <v>37.1</v>
       </c>
-      <c r="D11" s="72">
+      <c r="D11" s="70">
         <v>209.5</v>
       </c>
-      <c r="E11" s="72">
+      <c r="E11" s="70">
         <v>112.4</v>
       </c>
-      <c r="F11" s="72">
+      <c r="F11" s="70">
         <v>93.1</v>
       </c>
       <c r="G11" s="17"/>
       <c r="H11" s="16"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="72">
+      <c r="B12" s="70">
         <v>171.6</v>
       </c>
-      <c r="C12" s="72">
+      <c r="C12" s="70">
         <v>134.69999999999999</v>
       </c>
-      <c r="D12" s="72">
+      <c r="D12" s="70">
         <v>307.8</v>
       </c>
-      <c r="E12" s="72">
+      <c r="E12" s="70">
         <v>148.5</v>
       </c>
-      <c r="F12" s="72">
+      <c r="F12" s="70">
         <v>147.9</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="16"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B13" s="70">
         <v>107</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C13" s="70">
         <v>121.8</v>
       </c>
-      <c r="D13" s="72">
+      <c r="D13" s="70">
         <v>105.4</v>
       </c>
-      <c r="E13" s="72">
+      <c r="E13" s="70">
         <v>123.3</v>
       </c>
-      <c r="F13" s="72">
+      <c r="F13" s="70">
         <v>91.4</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="16"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="72">
+      <c r="B14" s="70">
         <v>86.4</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C14" s="70">
         <v>100</v>
       </c>
-      <c r="D14" s="72">
+      <c r="D14" s="70">
         <v>85.5</v>
       </c>
-      <c r="E14" s="72">
+      <c r="E14" s="70">
         <v>92.5</v>
       </c>
-      <c r="F14" s="72">
+      <c r="F14" s="70">
         <v>124.1</v>
       </c>
       <c r="G14" s="17"/>
       <c r="H14" s="16"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="72">
+      <c r="B15" s="70">
         <v>121.1</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C15" s="70">
         <v>113.7</v>
       </c>
-      <c r="D15" s="72">
+      <c r="D15" s="70">
         <v>116.3</v>
       </c>
-      <c r="E15" s="72">
+      <c r="E15" s="70">
         <v>130.6</v>
       </c>
-      <c r="F15" s="72">
+      <c r="F15" s="70">
         <v>113.1</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="16"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="72">
+      <c r="B16" s="70">
         <v>117.2</v>
       </c>
-      <c r="C16" s="72">
+      <c r="C16" s="70">
         <v>231.5</v>
       </c>
-      <c r="D16" s="72">
+      <c r="D16" s="70">
         <v>106.7</v>
       </c>
-      <c r="E16" s="72">
+      <c r="E16" s="70">
         <v>154.19999999999999</v>
       </c>
-      <c r="F16" s="72">
+      <c r="F16" s="70">
         <v>118.7</v>
       </c>
       <c r="G16" s="17"/>
       <c r="H16" s="16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="70">
+      <c r="B17" s="68">
         <v>145</v>
       </c>
-      <c r="C17" s="70">
+      <c r="C17" s="68">
         <v>282</v>
       </c>
-      <c r="D17" s="70">
+      <c r="D17" s="68">
         <v>221.5</v>
       </c>
-      <c r="E17" s="70">
+      <c r="E17" s="68">
         <v>103</v>
       </c>
-      <c r="F17" s="70">
+      <c r="F17" s="68">
         <v>108.3</v>
       </c>
       <c r="G17" s="17"/>
       <c r="H17" s="16"/>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1">
       <c r="A18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:8" ht="27" customHeight="1">
-      <c r="A20" s="77" t="s">
+      <c r="A20" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="77"/>
-[...3 lines deleted...]
-      <c r="F20" s="77"/>
+      <c r="B20" s="78"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="17" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="16" customWidth="1"/>
     <col min="4" max="4" width="21" style="16" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="17"/>
     <col min="8" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="85"/>
-[...3 lines deleted...]
-      <c r="F2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="19"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="84" t="s">
+      <c r="A4" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="74">
+      <c r="B7" s="72">
         <v>127.6</v>
       </c>
-      <c r="C7" s="74">
+      <c r="C7" s="72">
         <v>214.1</v>
       </c>
-      <c r="D7" s="74">
+      <c r="D7" s="72">
         <v>126.8</v>
       </c>
-      <c r="E7" s="74">
+      <c r="E7" s="72">
         <v>116.5</v>
       </c>
-      <c r="F7" s="74">
+      <c r="F7" s="72">
         <v>107.4</v>
       </c>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7" ht="14.45" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="75">
+      <c r="B8" s="73">
         <v>117.7</v>
       </c>
-      <c r="C8" s="75">
+      <c r="C8" s="73">
         <v>246.7</v>
       </c>
-      <c r="D8" s="75">
+      <c r="D8" s="73">
         <v>116.7</v>
       </c>
-      <c r="E8" s="75">
+      <c r="E8" s="73">
         <v>117.1</v>
       </c>
-      <c r="F8" s="75">
+      <c r="F8" s="73">
         <v>113.3</v>
       </c>
       <c r="G8" s="27"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="75">
+      <c r="B9" s="73">
         <v>114.7</v>
       </c>
-      <c r="C9" s="75">
+      <c r="C9" s="73">
         <v>114.6</v>
       </c>
-      <c r="D9" s="75">
+      <c r="D9" s="73">
         <v>113.7</v>
       </c>
-      <c r="E9" s="75">
+      <c r="E9" s="73">
         <v>117.1</v>
       </c>
-      <c r="F9" s="75">
+      <c r="F9" s="73">
         <v>99.6</v>
       </c>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7" ht="12" customHeight="1">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="75">
+      <c r="B10" s="73">
         <v>100.6</v>
       </c>
-      <c r="C10" s="75">
+      <c r="C10" s="73">
         <v>76.7</v>
       </c>
-      <c r="D10" s="75">
+      <c r="D10" s="73">
         <v>87.4</v>
       </c>
-      <c r="E10" s="75">
+      <c r="E10" s="73">
         <v>134.6</v>
       </c>
-      <c r="F10" s="75">
+      <c r="F10" s="73">
         <v>95.7</v>
       </c>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="75">
+      <c r="B11" s="73">
         <v>147.19999999999999</v>
       </c>
-      <c r="C11" s="75">
+      <c r="C11" s="73">
         <v>30</v>
       </c>
-      <c r="D11" s="75">
+      <c r="D11" s="73">
         <v>185.8</v>
       </c>
-      <c r="E11" s="75">
+      <c r="E11" s="73">
         <v>124.2</v>
       </c>
-      <c r="F11" s="75">
+      <c r="F11" s="73">
         <v>91.5</v>
       </c>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="75">
+      <c r="B12" s="73">
         <v>167.3</v>
       </c>
-      <c r="C12" s="75">
+      <c r="C12" s="73">
         <v>116.7</v>
       </c>
-      <c r="D12" s="75">
+      <c r="D12" s="73">
         <v>273.39999999999998</v>
       </c>
-      <c r="E12" s="75">
+      <c r="E12" s="73">
         <v>153.9</v>
       </c>
-      <c r="F12" s="75">
+      <c r="F12" s="73">
         <v>148.5</v>
       </c>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="75">
+      <c r="B13" s="73">
         <v>104.7</v>
       </c>
-      <c r="C13" s="75">
+      <c r="C13" s="73">
         <v>128.4</v>
       </c>
-      <c r="D13" s="75">
+      <c r="D13" s="73">
         <v>102.4</v>
       </c>
-      <c r="E13" s="75">
+      <c r="E13" s="73">
         <v>123.5</v>
       </c>
-      <c r="F13" s="75">
+      <c r="F13" s="73">
         <v>86.4</v>
       </c>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="75">
+      <c r="B14" s="73">
         <v>101.5</v>
       </c>
-      <c r="C14" s="75">
+      <c r="C14" s="73">
         <v>100</v>
       </c>
-      <c r="D14" s="75">
+      <c r="D14" s="73">
         <v>101.7</v>
       </c>
-      <c r="E14" s="75">
+      <c r="E14" s="73">
         <v>98</v>
       </c>
-      <c r="F14" s="75">
+      <c r="F14" s="73">
         <v>134.1</v>
       </c>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="75">
+      <c r="B15" s="73">
         <v>115.8</v>
       </c>
-      <c r="C15" s="75">
+      <c r="C15" s="73">
         <v>92.7</v>
       </c>
-      <c r="D15" s="75">
+      <c r="D15" s="73">
         <v>111.5</v>
       </c>
-      <c r="E15" s="75">
+      <c r="E15" s="73">
         <v>128.30000000000001</v>
       </c>
-      <c r="F15" s="75">
+      <c r="F15" s="73">
         <v>109.4</v>
       </c>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="75">
+      <c r="B16" s="73">
         <v>113.6</v>
       </c>
-      <c r="C16" s="75">
+      <c r="C16" s="73">
         <v>191.1</v>
       </c>
-      <c r="D16" s="75">
+      <c r="D16" s="73">
         <v>103.9</v>
       </c>
-      <c r="E16" s="75">
+      <c r="E16" s="73">
         <v>149.6</v>
       </c>
-      <c r="F16" s="75">
+      <c r="F16" s="73">
         <v>114</v>
       </c>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="73">
+      <c r="B17" s="71">
         <v>132.4</v>
       </c>
-      <c r="C17" s="73">
+      <c r="C17" s="71">
         <v>228.7</v>
       </c>
-      <c r="D17" s="73">
+      <c r="D17" s="71">
         <v>186.9</v>
       </c>
-      <c r="E17" s="73">
+      <c r="E17" s="71">
         <v>102.8</v>
       </c>
-      <c r="F17" s="73">
+      <c r="F17" s="71">
         <v>107.1</v>
       </c>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7" ht="15" customHeight="1">
       <c r="A18" s="32"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:7" ht="28.5" customHeight="1">
-      <c r="A20" s="77" t="s">
+      <c r="A20" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="77"/>
-[...3 lines deleted...]
-      <c r="F20" s="77"/>
+      <c r="B20" s="78"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="85"/>
-[...3 lines deleted...]
-      <c r="F2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="6"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="84" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="84"/>
+      <c r="A4" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="85"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="86"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="87"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="88"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="90">
+      <c r="B7" s="75">
         <v>128</v>
       </c>
-      <c r="C7" s="90">
+      <c r="C7" s="75">
         <v>186.5</v>
       </c>
-      <c r="D7" s="90">
+      <c r="D7" s="75">
         <v>127.8</v>
       </c>
-      <c r="E7" s="90">
+      <c r="E7" s="75">
         <v>119</v>
       </c>
-      <c r="F7" s="90">
+      <c r="F7" s="75">
         <v>104.4</v>
       </c>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="14.45" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="91">
+      <c r="B8" s="76">
         <v>118.5</v>
       </c>
-      <c r="C8" s="91">
+      <c r="C8" s="76">
         <v>211.1</v>
       </c>
-      <c r="D8" s="91">
+      <c r="D8" s="76">
         <v>118.2</v>
       </c>
-      <c r="E8" s="91">
+      <c r="E8" s="76">
         <v>116.3</v>
       </c>
-      <c r="F8" s="91">
+      <c r="F8" s="76">
         <v>109.6</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="91">
+      <c r="B9" s="76">
         <v>110.7</v>
       </c>
-      <c r="C9" s="91">
+      <c r="C9" s="76">
         <v>106.3</v>
       </c>
-      <c r="D9" s="91">
+      <c r="D9" s="76">
         <v>110.8</v>
       </c>
-      <c r="E9" s="91">
+      <c r="E9" s="76">
         <v>111.7</v>
       </c>
-      <c r="F9" s="91">
+      <c r="F9" s="76">
         <v>98.9</v>
       </c>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8" ht="12" customHeight="1">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="91">
+      <c r="B10" s="76">
         <v>101.6</v>
       </c>
-      <c r="C10" s="91">
+      <c r="C10" s="76">
         <v>67.599999999999994</v>
       </c>
-      <c r="D10" s="91">
+      <c r="D10" s="76">
         <v>87.3</v>
       </c>
-      <c r="E10" s="91">
+      <c r="E10" s="76">
         <v>139</v>
       </c>
-      <c r="F10" s="91">
+      <c r="F10" s="76">
         <v>95.8</v>
       </c>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="91">
+      <c r="B11" s="76">
         <v>140.9</v>
       </c>
-      <c r="C11" s="91">
+      <c r="C11" s="76">
         <v>25.2</v>
       </c>
-      <c r="D11" s="91">
+      <c r="D11" s="76">
         <v>170.1</v>
       </c>
-      <c r="E11" s="91">
+      <c r="E11" s="76">
         <v>128.4</v>
       </c>
-      <c r="F11" s="91">
+      <c r="F11" s="76">
         <v>90.7</v>
       </c>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="91">
+      <c r="B12" s="76">
         <v>164.6</v>
       </c>
-      <c r="C12" s="91">
+      <c r="C12" s="76">
         <v>104.7</v>
       </c>
-      <c r="D12" s="91">
+      <c r="D12" s="76">
         <v>250.4</v>
       </c>
-      <c r="E12" s="91">
+      <c r="E12" s="76">
         <v>157.80000000000001</v>
       </c>
-      <c r="F12" s="91">
+      <c r="F12" s="76">
         <v>148.9</v>
       </c>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="91">
+      <c r="B13" s="76">
         <v>102.8</v>
       </c>
-      <c r="C13" s="91">
+      <c r="C13" s="76">
         <v>132.80000000000001</v>
       </c>
-      <c r="D13" s="91">
+      <c r="D13" s="76">
         <v>99.9</v>
       </c>
-      <c r="E13" s="91">
+      <c r="E13" s="76">
         <v>126.5</v>
       </c>
-      <c r="F13" s="91">
+      <c r="F13" s="76">
         <v>83.1</v>
       </c>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="91">
+      <c r="B14" s="76">
         <v>98</v>
       </c>
-      <c r="C14" s="91">
+      <c r="C14" s="76">
         <v>100</v>
       </c>
-      <c r="D14" s="91">
+      <c r="D14" s="76">
         <v>97.1</v>
       </c>
-      <c r="E14" s="91">
+      <c r="E14" s="76">
         <v>103.6</v>
       </c>
-      <c r="F14" s="91">
+      <c r="F14" s="76">
         <v>134.69999999999999</v>
       </c>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="91">
+      <c r="B15" s="76">
         <v>112.7</v>
       </c>
-      <c r="C15" s="91">
+      <c r="C15" s="76">
         <v>78.7</v>
       </c>
-      <c r="D15" s="91">
+      <c r="D15" s="76">
         <v>108.5</v>
       </c>
-      <c r="E15" s="91">
+      <c r="E15" s="76">
         <v>127.6</v>
       </c>
-      <c r="F15" s="91">
+      <c r="F15" s="76">
         <v>107</v>
       </c>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="91">
+      <c r="B16" s="76">
         <v>106</v>
       </c>
-      <c r="C16" s="91">
+      <c r="C16" s="76">
         <v>171.4</v>
       </c>
-      <c r="D16" s="91">
+      <c r="D16" s="76">
         <v>95.3</v>
       </c>
-      <c r="E16" s="91">
+      <c r="E16" s="76">
         <v>145.6</v>
       </c>
-      <c r="F16" s="91">
+      <c r="F16" s="76">
         <v>111.1</v>
       </c>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="89">
+      <c r="B17" s="74">
         <v>122.2</v>
       </c>
-      <c r="C17" s="89">
+      <c r="C17" s="74">
         <v>193.2</v>
       </c>
-      <c r="D17" s="89">
+      <c r="D17" s="74">
         <v>163.30000000000001</v>
       </c>
-      <c r="E17" s="89">
+      <c r="E17" s="74">
         <v>100.1</v>
       </c>
-      <c r="F17" s="89">
+      <c r="F17" s="74">
         <v>106.3</v>
       </c>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="35"/>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8" ht="27.75" customHeight="1">
       <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="21"/>
       <c r="D19" s="45"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="77" t="s">
+      <c r="A20" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="77"/>
-[...3 lines deleted...]
-      <c r="F20" s="77"/>
+      <c r="B20" s="78"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:F17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="85"/>
-[...3 lines deleted...]
-      <c r="F2" s="85"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
       <c r="G2" s="41"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="10"/>
       <c r="B3" s="6"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A4" s="84" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="84"/>
+      <c r="A4" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="85"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="56.25" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="47"/>
-[...3 lines deleted...]
-      <c r="F7" s="60"/>
+      <c r="B7" s="75">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="C7" s="75">
+        <v>163.9</v>
+      </c>
+      <c r="D7" s="75">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="E7" s="75">
+        <v>124.5</v>
+      </c>
+      <c r="F7" s="75">
+        <v>99.2</v>
+      </c>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="14.45" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="47"/>
-[...3 lines deleted...]
-      <c r="F8" s="60"/>
+      <c r="B8" s="76">
+        <v>118</v>
+      </c>
+      <c r="C8" s="76">
+        <v>182.7</v>
+      </c>
+      <c r="D8" s="76">
+        <v>117.9</v>
+      </c>
+      <c r="E8" s="76">
+        <v>116.1</v>
+      </c>
+      <c r="F8" s="76">
+        <v>106.6</v>
+      </c>
       <c r="G8" s="8"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="47"/>
-[...3 lines deleted...]
-      <c r="F9" s="60"/>
+      <c r="B9" s="76">
+        <v>106.1</v>
+      </c>
+      <c r="C9" s="76">
+        <v>99.8</v>
+      </c>
+      <c r="D9" s="76">
+        <v>105.2</v>
+      </c>
+      <c r="E9" s="76">
+        <v>107.7</v>
+      </c>
+      <c r="F9" s="76">
+        <v>98</v>
+      </c>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8" ht="12" customHeight="1">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="47"/>
-[...3 lines deleted...]
-      <c r="F10" s="60"/>
+      <c r="B10" s="76">
+        <v>101.9</v>
+      </c>
+      <c r="C10" s="76">
+        <v>58.4</v>
+      </c>
+      <c r="D10" s="76">
+        <v>90.3</v>
+      </c>
+      <c r="E10" s="76">
+        <v>135.6</v>
+      </c>
+      <c r="F10" s="76">
+        <v>91.9</v>
+      </c>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="47"/>
-[...3 lines deleted...]
-      <c r="F11" s="60"/>
+      <c r="B11" s="76">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="C11" s="76">
+        <v>21.7</v>
+      </c>
+      <c r="D11" s="76">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="E11" s="76">
+        <v>129.5</v>
+      </c>
+      <c r="F11" s="76">
+        <v>91</v>
+      </c>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="47"/>
-[...3 lines deleted...]
-      <c r="F12" s="60"/>
+      <c r="B12" s="76">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="C12" s="76">
+        <v>94.5</v>
+      </c>
+      <c r="D12" s="76">
+        <v>227.1</v>
+      </c>
+      <c r="E12" s="76">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="F12" s="76">
+        <v>130.5</v>
+      </c>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="47"/>
-[...3 lines deleted...]
-      <c r="F13" s="60"/>
+      <c r="B13" s="76">
+        <v>100.9</v>
+      </c>
+      <c r="C13" s="76">
+        <v>124.6</v>
+      </c>
+      <c r="D13" s="76">
+        <v>98</v>
+      </c>
+      <c r="E13" s="76">
+        <v>132.6</v>
+      </c>
+      <c r="F13" s="76">
+        <v>83.4</v>
+      </c>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="47"/>
-[...3 lines deleted...]
-      <c r="F14" s="60"/>
+      <c r="B14" s="76">
+        <v>100</v>
+      </c>
+      <c r="C14" s="76">
+        <v>85.7</v>
+      </c>
+      <c r="D14" s="76">
+        <v>96.6</v>
+      </c>
+      <c r="E14" s="76">
+        <v>119.7</v>
+      </c>
+      <c r="F14" s="76">
+        <v>130.4</v>
+      </c>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="47"/>
-[...3 lines deleted...]
-      <c r="F15" s="60"/>
+      <c r="B15" s="76">
+        <v>110.5</v>
+      </c>
+      <c r="C15" s="76">
+        <v>68.3</v>
+      </c>
+      <c r="D15" s="76">
+        <v>106.6</v>
+      </c>
+      <c r="E15" s="76">
+        <v>127.4</v>
+      </c>
+      <c r="F15" s="76">
+        <v>102.7</v>
+      </c>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="47"/>
-[...3 lines deleted...]
-      <c r="F16" s="60"/>
+      <c r="B16" s="76">
+        <v>107</v>
+      </c>
+      <c r="C16" s="76">
+        <v>155.6</v>
+      </c>
+      <c r="D16" s="76">
+        <v>97.7</v>
+      </c>
+      <c r="E16" s="76">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="F16" s="76">
+        <v>106.5</v>
+      </c>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="59"/>
-[...3 lines deleted...]
-      <c r="F17" s="61"/>
+      <c r="B17" s="74">
+        <v>116.8</v>
+      </c>
+      <c r="C17" s="74">
+        <v>171.1</v>
+      </c>
+      <c r="D17" s="74">
+        <v>146.1</v>
+      </c>
+      <c r="E17" s="74">
+        <v>101.5</v>
+      </c>
+      <c r="F17" s="74">
+        <v>104.3</v>
+      </c>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:8" ht="27" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="77"/>
-[...3 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:F17"/>
+      <selection activeCell="A4" sqref="A4:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
       <c r="G2" s="41"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="11"/>
       <c r="B3" s="6"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:7" ht="25.5" customHeight="1">
-      <c r="A4" s="84" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="84"/>
+      <c r="A4" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="85"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:7" ht="14.25" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
       <c r="G5" s="14"/>
     </row>
     <row r="6" spans="1:7" ht="54" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="58"/>
       <c r="C7" s="58"/>
       <c r="D7" s="58"/>
       <c r="E7" s="58"/>
       <c r="F7" s="58"/>
       <c r="G7" s="14"/>
     </row>
@@ -4310,322 +4426,322 @@
       <c r="F16" s="58"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="59"/>
       <c r="C17" s="59"/>
       <c r="D17" s="59"/>
       <c r="E17" s="59"/>
       <c r="F17" s="59"/>
       <c r="G17" s="14"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
     </row>
     <row r="19" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="77"/>
-[...3 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="3"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" ht="33" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="76"/>
-[...3 lines deleted...]
-      <c r="F2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
       <c r="G2" s="40"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="12"/>
       <c r="B3" s="6"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
     </row>
     <row r="4" spans="1:8" ht="28.15" customHeight="1">
-      <c r="A4" s="84" t="s">
+      <c r="A4" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="84"/>
+      <c r="B4" s="85"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A5" s="81"/>
-      <c r="B5" s="83" t="s">
+      <c r="A5" s="82"/>
+      <c r="B5" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="C5" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="79"/>
-[...1 lines deleted...]
-      <c r="F5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
       <c r="G5" s="14"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="54" customHeight="1">
-      <c r="A6" s="82"/>
-      <c r="B6" s="83"/>
+      <c r="A6" s="83"/>
+      <c r="B6" s="84"/>
       <c r="C6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="57" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="64"/>
-[...3 lines deleted...]
-      <c r="F7" s="64"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="62"/>
       <c r="G7" s="14"/>
       <c r="H7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="12" customHeight="1">
       <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="62"/>
-[...3 lines deleted...]
-      <c r="F8" s="62"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
       <c r="G8" s="14"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="62"/>
-[...3 lines deleted...]
-      <c r="F9" s="62"/>
+      <c r="B9" s="60"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
       <c r="G9" s="14"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="62"/>
-[...3 lines deleted...]
-      <c r="F10" s="62"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
       <c r="G10" s="14"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="62"/>
-[...3 lines deleted...]
-      <c r="F11" s="62"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
       <c r="G11" s="14"/>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="62"/>
-[...3 lines deleted...]
-      <c r="F12" s="62"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
       <c r="G12" s="14"/>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="62"/>
-[...3 lines deleted...]
-      <c r="F13" s="62"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
       <c r="G13" s="14"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="62"/>
-[...3 lines deleted...]
-      <c r="F14" s="62"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
       <c r="G14" s="14"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="62"/>
-[...3 lines deleted...]
-      <c r="F15" s="62"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
       <c r="G15" s="14"/>
       <c r="H15" s="2"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="62"/>
-[...3 lines deleted...]
-      <c r="F16" s="62"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
       <c r="G16" s="14"/>
       <c r="H16" s="2"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="63"/>
-[...3 lines deleted...]
-      <c r="F17" s="63"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
       <c r="G17" s="14"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="21"/>
       <c r="D18" s="45"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="H18" s="2"/>
     </row>
     <row r="19" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="77"/>
-[...3 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4"/>
       <c r="B20" s="7"/>
       <c r="D20" s="24"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="88"/>
-[...4 lines deleted...]
-      <c r="F21" s="88"/>
+      <c r="A21" s="89"/>
+      <c r="B21" s="89"/>
+      <c r="C21" s="89"/>
+      <c r="D21" s="89"/>
+      <c r="E21" s="89"/>
+      <c r="F21" s="89"/>
       <c r="H21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 