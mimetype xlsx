--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-7650" yWindow="465" windowWidth="21735" windowHeight="12345" tabRatio="795" activeTab="1"/>
+    <workbookView xWindow="-7650" yWindow="465" windowWidth="21735" windowHeight="12345" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="47">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
@@ -316,51 +316,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -407,94 +407,82 @@
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -768,183 +756,183 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AD28" sqref="AD28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="5" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="5" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="5"/>
     <col min="27" max="27" width="7.7109375" style="5" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="45">
+      <c r="A4" s="42"/>
+      <c r="B4" s="36">
         <v>2024</v>
       </c>
-      <c r="C4" s="46"/>
-[...10 lines deleted...]
-      <c r="N4" s="45">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="36">
         <v>2025</v>
       </c>
-      <c r="O4" s="46"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="36">
         <v>2025</v>
       </c>
-      <c r="AA4" s="46"/>
-[...9 lines deleted...]
-      <c r="AK4" s="46"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="30" t="s">
@@ -1011,77 +999,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="34" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="34" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="42"/>
-[...22 lines deleted...]
-      <c r="Y6" s="42"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11">
         <v>-161</v>
       </c>
       <c r="C7" s="11">
         <v>-61</v>
       </c>
       <c r="D7" s="11">
         <v>-97</v>
       </c>
       <c r="E7" s="11">
         <v>-54</v>
       </c>
       <c r="F7" s="11">
         <v>-58</v>
       </c>
       <c r="G7" s="3">
         <v>-77</v>
       </c>
       <c r="H7" s="3">
         <v>-73</v>
@@ -1115,55 +1103,58 @@
       </c>
       <c r="R7" s="9">
         <v>-77</v>
       </c>
       <c r="S7" s="9">
         <v>-116</v>
       </c>
       <c r="T7" s="9">
         <v>-48</v>
       </c>
       <c r="U7" s="9">
         <v>-31</v>
       </c>
       <c r="V7" s="9">
         <v>-123</v>
       </c>
       <c r="W7" s="9">
         <v>-146</v>
       </c>
       <c r="X7" s="9">
         <v>-143</v>
       </c>
       <c r="Y7" s="9">
         <v>-142</v>
       </c>
-      <c r="Z7" s="11">
+      <c r="Z7" s="9">
         <v>-125</v>
       </c>
-      <c r="AA7" s="37">
+      <c r="AA7" s="9">
         <v>-93</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>-181</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="11">
         <v>-50</v>
       </c>
       <c r="C8" s="11">
         <v>-20</v>
       </c>
       <c r="D8" s="11">
         <v>-40</v>
       </c>
       <c r="E8" s="11">
         <v>-22</v>
       </c>
       <c r="F8" s="11">
         <v>-45</v>
       </c>
       <c r="G8" s="3">
         <v>-14</v>
       </c>
       <c r="H8" s="3">
@@ -1198,55 +1189,58 @@
       </c>
       <c r="R8" s="9">
         <v>-19</v>
       </c>
       <c r="S8" s="9">
         <v>-73</v>
       </c>
       <c r="T8" s="9">
         <v>-48</v>
       </c>
       <c r="U8" s="9">
         <v>-1</v>
       </c>
       <c r="V8" s="9">
         <v>-48</v>
       </c>
       <c r="W8" s="9">
         <v>-73</v>
       </c>
       <c r="X8" s="9">
         <v>-75</v>
       </c>
       <c r="Y8" s="9">
         <v>-48</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z8" s="9">
         <v>-45</v>
       </c>
-      <c r="AA8" s="37">
+      <c r="AA8" s="9">
         <v>-34</v>
+      </c>
+      <c r="AB8" s="9">
+        <v>-45</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="11">
         <v>-11</v>
       </c>
       <c r="C9" s="11">
         <v>-7</v>
       </c>
       <c r="D9" s="11">
         <v>-15</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="11">
         <v>-7</v>
       </c>
       <c r="G9" s="3">
         <v>-7</v>
       </c>
       <c r="H9" s="3">
@@ -1281,55 +1275,58 @@
       </c>
       <c r="R9" s="9">
         <v>-7</v>
       </c>
       <c r="S9" s="9">
         <v>1</v>
       </c>
       <c r="T9" s="9">
         <v>4</v>
       </c>
       <c r="U9" s="9">
         <v>2</v>
       </c>
       <c r="V9" s="9">
         <v>-3</v>
       </c>
       <c r="W9" s="9">
         <v>-25</v>
       </c>
       <c r="X9" s="9">
         <v>2</v>
       </c>
       <c r="Y9" s="9">
         <v>-10</v>
       </c>
-      <c r="Z9" s="11">
+      <c r="Z9" s="9">
         <v>-10</v>
       </c>
-      <c r="AA9" s="37">
+      <c r="AA9" s="9">
         <v>-19</v>
+      </c>
+      <c r="AB9" s="9">
+        <v>-21</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="11">
         <v>-6</v>
       </c>
       <c r="C10" s="11">
         <v>1</v>
       </c>
       <c r="D10" s="11">
         <v>7</v>
       </c>
       <c r="E10" s="11">
         <v>-7</v>
       </c>
       <c r="F10" s="11">
         <v>7</v>
       </c>
       <c r="G10" s="3">
         <v>9</v>
       </c>
       <c r="H10" s="3">
@@ -1364,55 +1361,58 @@
       </c>
       <c r="R10" s="9">
         <v>7</v>
       </c>
       <c r="S10" s="9">
         <v>5</v>
       </c>
       <c r="T10" s="9">
         <v>7</v>
       </c>
       <c r="U10" s="9">
         <v>12</v>
       </c>
       <c r="V10" s="9">
         <v>6</v>
       </c>
       <c r="W10" s="9">
         <v>2</v>
       </c>
       <c r="X10" s="9">
         <v>2</v>
       </c>
       <c r="Y10" s="9">
         <v>4</v>
       </c>
-      <c r="Z10" s="11">
+      <c r="Z10" s="9">
         <v>9</v>
       </c>
-      <c r="AA10" s="37">
+      <c r="AA10" s="9">
         <v>-1</v>
+      </c>
+      <c r="AB10" s="9">
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="11">
         <v>-17</v>
       </c>
       <c r="C11" s="11">
         <v>-2</v>
       </c>
       <c r="D11" s="11">
         <v>-5</v>
       </c>
       <c r="E11" s="11">
         <v>-7</v>
       </c>
       <c r="F11" s="11">
         <v>9</v>
       </c>
       <c r="G11" s="3">
         <v>-11</v>
       </c>
       <c r="H11" s="3">
@@ -1447,55 +1447,58 @@
       </c>
       <c r="R11" s="9">
         <v>1</v>
       </c>
       <c r="S11" s="9">
         <v>-6</v>
       </c>
       <c r="T11" s="9">
         <v>-9</v>
       </c>
       <c r="U11" s="9">
         <v>-13</v>
       </c>
       <c r="V11" s="9">
         <v>-4</v>
       </c>
       <c r="W11" s="9">
         <v>-8</v>
       </c>
       <c r="X11" s="9">
         <v>-13</v>
       </c>
       <c r="Y11" s="9">
         <v>-8</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z11" s="9">
         <v>-11</v>
       </c>
-      <c r="AA11" s="37">
+      <c r="AA11" s="9">
         <v>1</v>
+      </c>
+      <c r="AB11" s="9">
+        <v>-14</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="11">
         <v>-20</v>
       </c>
       <c r="C12" s="11">
         <v>7</v>
       </c>
       <c r="D12" s="11">
         <v>-8</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11">
         <v>-6</v>
       </c>
       <c r="G12" s="3">
         <v>-10</v>
       </c>
       <c r="H12" s="3">
@@ -1530,55 +1533,58 @@
       </c>
       <c r="R12" s="9">
         <v>-8</v>
       </c>
       <c r="S12" s="9">
         <v>-3</v>
       </c>
       <c r="T12" s="9">
         <v>3</v>
       </c>
       <c r="U12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="V12" s="9">
         <v>-10</v>
       </c>
       <c r="W12" s="9">
         <v>-1</v>
       </c>
       <c r="X12" s="9">
         <v>-3</v>
       </c>
       <c r="Y12" s="9">
         <v>-6</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="9">
         <v>-14</v>
       </c>
-      <c r="AA12" s="37">
+      <c r="AA12" s="9">
         <v>-1</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>-5</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="11">
         <v>-14</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11">
         <v>-8</v>
       </c>
       <c r="E13" s="11">
         <v>-2</v>
       </c>
       <c r="F13" s="11">
         <v>-2</v>
       </c>
       <c r="G13" s="3">
         <v>3</v>
       </c>
       <c r="H13" s="3">
@@ -1613,55 +1619,58 @@
       </c>
       <c r="R13" s="9">
         <v>-2</v>
       </c>
       <c r="S13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T13" s="9">
         <v>-6</v>
       </c>
       <c r="U13" s="9">
         <v>5</v>
       </c>
       <c r="V13" s="9">
         <v>-6</v>
       </c>
       <c r="W13" s="9">
         <v>-14</v>
       </c>
       <c r="X13" s="9">
         <v>-7</v>
       </c>
       <c r="Y13" s="9">
         <v>-8</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="9">
         <v>-2</v>
       </c>
-      <c r="AA13" s="37">
+      <c r="AA13" s="9">
         <v>-3</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>-4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11">
         <v>-17</v>
       </c>
       <c r="C14" s="11">
         <v>-5</v>
       </c>
       <c r="D14" s="11">
         <v>5</v>
       </c>
       <c r="E14" s="11">
         <v>-5</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="3">
         <v>-8</v>
       </c>
       <c r="H14" s="3">
@@ -1696,55 +1705,58 @@
       </c>
       <c r="R14" s="9">
         <v>-22</v>
       </c>
       <c r="S14" s="9">
         <v>-11</v>
       </c>
       <c r="T14" s="9">
         <v>-7</v>
       </c>
       <c r="U14" s="9">
         <v>-13</v>
       </c>
       <c r="V14" s="9">
         <v>-8</v>
       </c>
       <c r="W14" s="9">
         <v>-15</v>
       </c>
       <c r="X14" s="9">
         <v>-12</v>
       </c>
       <c r="Y14" s="9">
         <v>-5</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="9">
         <v>-7</v>
       </c>
-      <c r="AA14" s="37">
+      <c r="AA14" s="9">
         <v>-14</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>-23</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="11">
         <v>4</v>
       </c>
       <c r="C15" s="11">
         <v>-5</v>
       </c>
       <c r="D15" s="11">
         <v>-5</v>
       </c>
       <c r="E15" s="11">
         <v>3</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="3">
         <v>-6</v>
       </c>
       <c r="H15" s="3">
@@ -1779,55 +1791,58 @@
       </c>
       <c r="R15" s="9">
         <v>-7</v>
       </c>
       <c r="S15" s="9">
         <v>-25</v>
       </c>
       <c r="T15" s="9">
         <v>-4</v>
       </c>
       <c r="U15" s="9">
         <v>-7</v>
       </c>
       <c r="V15" s="9">
         <v>-11</v>
       </c>
       <c r="W15" s="9">
         <v>-4</v>
       </c>
       <c r="X15" s="9">
         <v>-1</v>
       </c>
       <c r="Y15" s="9">
         <v>-11</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z15" s="9">
         <v>-7</v>
       </c>
-      <c r="AA15" s="37">
+      <c r="AA15" s="9">
         <v>-3</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>-9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="11">
         <v>-5</v>
       </c>
       <c r="C16" s="11">
         <v>-12</v>
       </c>
       <c r="D16" s="11">
         <v>-2</v>
       </c>
       <c r="E16" s="11">
         <v>-7</v>
       </c>
       <c r="F16" s="11">
         <v>-10</v>
       </c>
       <c r="G16" s="3">
         <v>-4</v>
       </c>
       <c r="H16" s="3">
@@ -1862,58 +1877,61 @@
       </c>
       <c r="R16" s="9">
         <v>-7</v>
       </c>
       <c r="S16" s="9">
         <v>2</v>
       </c>
       <c r="T16" s="9">
         <v>3</v>
       </c>
       <c r="U16" s="9">
         <v>2</v>
       </c>
       <c r="V16" s="9">
         <v>-2</v>
       </c>
       <c r="W16" s="9">
         <v>-12</v>
       </c>
       <c r="X16" s="9">
         <v>-5</v>
       </c>
       <c r="Y16" s="9">
         <v>-11</v>
       </c>
-      <c r="Z16" s="11">
+      <c r="Z16" s="9">
         <v>-3</v>
       </c>
-      <c r="AA16" s="37">
+      <c r="AA16" s="9">
         <v>-4</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="9">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="11">
         <v>-9</v>
       </c>
       <c r="C17" s="11">
         <v>-13</v>
       </c>
       <c r="D17" s="11">
         <v>-18</v>
       </c>
       <c r="E17" s="11">
         <v>2</v>
       </c>
       <c r="F17" s="11">
         <v>-16</v>
       </c>
       <c r="G17" s="3">
         <v>-16</v>
       </c>
       <c r="H17" s="3">
         <v>-6</v>
       </c>
       <c r="I17" s="8">
@@ -1945,58 +1963,61 @@
       </c>
       <c r="R17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S17" s="9">
         <v>-1</v>
       </c>
       <c r="T17" s="9">
         <v>-8</v>
       </c>
       <c r="U17" s="9">
         <v>-15</v>
       </c>
       <c r="V17" s="9">
         <v>-16</v>
       </c>
       <c r="W17" s="9">
         <v>5</v>
       </c>
       <c r="X17" s="9">
         <v>-10</v>
       </c>
       <c r="Y17" s="9">
         <v>-13</v>
       </c>
-      <c r="Z17" s="11">
+      <c r="Z17" s="9">
         <v>-11</v>
       </c>
-      <c r="AA17" s="37">
+      <c r="AA17" s="9">
         <v>-14</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="9">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="11">
         <v>-10</v>
       </c>
       <c r="C18" s="11">
         <v>-4</v>
       </c>
       <c r="D18" s="11">
         <v>-7</v>
       </c>
       <c r="E18" s="11">
         <v>-8</v>
       </c>
       <c r="F18" s="11">
         <v>2</v>
       </c>
       <c r="G18" s="3">
         <v>-8</v>
       </c>
       <c r="H18" s="3">
         <v>6</v>
       </c>
       <c r="I18" s="8">
@@ -2028,58 +2049,61 @@
       </c>
       <c r="R18" s="9">
         <v>1</v>
       </c>
       <c r="S18" s="9">
         <v>-3</v>
       </c>
       <c r="T18" s="9">
         <v>-4</v>
       </c>
       <c r="U18" s="9">
         <v>-3</v>
       </c>
       <c r="V18" s="9">
         <v>-12</v>
       </c>
       <c r="W18" s="9">
         <v>-8</v>
       </c>
       <c r="X18" s="9">
         <v>-12</v>
       </c>
       <c r="Y18" s="9">
         <v>-8</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="9">
         <v>-11</v>
       </c>
-      <c r="AA18" s="37">
+      <c r="AA18" s="9">
         <v>6</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="9">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="11">
         <v>-12</v>
       </c>
       <c r="C19" s="11">
         <v>-1</v>
       </c>
       <c r="D19" s="11">
         <v>-3</v>
       </c>
       <c r="E19" s="11">
         <v>-1</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="3">
         <v>3</v>
       </c>
       <c r="H19" s="3">
         <v>4</v>
       </c>
       <c r="I19" s="3">
@@ -2111,58 +2135,61 @@
       </c>
       <c r="R19" s="9">
         <v>-8</v>
       </c>
       <c r="S19" s="9">
         <v>1</v>
       </c>
       <c r="T19" s="9">
         <v>2</v>
       </c>
       <c r="U19" s="9">
         <v>1</v>
       </c>
       <c r="V19" s="9">
         <v>2</v>
       </c>
       <c r="W19" s="9">
         <v>3</v>
       </c>
       <c r="X19" s="9">
         <v>-5</v>
       </c>
       <c r="Y19" s="9">
         <v>-9</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z19" s="9">
         <v>-1</v>
       </c>
-      <c r="AA19" s="37">
+      <c r="AA19" s="9">
         <v>-5</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="9">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="11">
         <v>8</v>
       </c>
       <c r="C20" s="11">
         <v>7</v>
       </c>
       <c r="D20" s="11">
         <v>-1</v>
       </c>
       <c r="E20" s="11">
         <v>6</v>
       </c>
       <c r="F20" s="11">
         <v>16</v>
       </c>
       <c r="G20" s="3">
         <v>4</v>
       </c>
       <c r="H20" s="3">
         <v>9</v>
       </c>
       <c r="I20" s="8">
@@ -2194,58 +2221,61 @@
       </c>
       <c r="R20" s="9">
         <v>4</v>
       </c>
       <c r="S20" s="9">
         <v>5</v>
       </c>
       <c r="T20" s="9">
         <v>7</v>
       </c>
       <c r="U20" s="9">
         <v>1</v>
       </c>
       <c r="V20" s="9">
         <v>2</v>
       </c>
       <c r="W20" s="9">
         <v>8</v>
       </c>
       <c r="X20" s="9">
         <v>9</v>
       </c>
       <c r="Y20" s="9">
         <v>9</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z20" s="9">
         <v>1</v>
       </c>
-      <c r="AA20" s="37">
+      <c r="AA20" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="11">
         <v>-2</v>
       </c>
       <c r="C21" s="11">
         <v>-8</v>
       </c>
       <c r="D21" s="11">
         <v>3</v>
       </c>
       <c r="E21" s="11">
         <v>-4</v>
       </c>
       <c r="F21" s="11">
         <v>-8</v>
       </c>
       <c r="G21" s="3">
         <v>-12</v>
       </c>
       <c r="H21" s="3">
         <v>2</v>
       </c>
       <c r="I21" s="8">
@@ -2277,87 +2307,93 @@
       </c>
       <c r="R21" s="9">
         <v>-10</v>
       </c>
       <c r="S21" s="9">
         <v>-8</v>
       </c>
       <c r="T21" s="9">
         <v>12</v>
       </c>
       <c r="U21" s="9">
         <v>-2</v>
       </c>
       <c r="V21" s="9">
         <v>-13</v>
       </c>
       <c r="W21" s="9">
         <v>-4</v>
       </c>
       <c r="X21" s="9">
         <v>-13</v>
       </c>
       <c r="Y21" s="9">
         <v>-18</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z21" s="9">
         <v>-13</v>
       </c>
-      <c r="AA21" s="37">
+      <c r="AA21" s="9">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="AB21" s="9">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="43"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="V22" s="40"/>
+      <c r="W22" s="40"/>
+      <c r="X22" s="40"/>
+      <c r="Y22" s="40"/>
+      <c r="Z22" s="9"/>
+      <c r="AA22" s="9"/>
+      <c r="AB22" s="9"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="11">
         <v>-55</v>
       </c>
       <c r="C23" s="11">
         <v>-34</v>
       </c>
       <c r="D23" s="11">
         <v>-35</v>
       </c>
       <c r="E23" s="11">
         <v>-20</v>
       </c>
       <c r="F23" s="11">
         <v>-42</v>
       </c>
       <c r="G23" s="3">
         <v>-26</v>
       </c>
       <c r="H23" s="3">
         <v>-79</v>
       </c>
       <c r="I23" s="10">
@@ -2392,55 +2428,58 @@
       </c>
       <c r="S23" s="9">
         <v>-88</v>
       </c>
       <c r="T23" s="9">
         <v>-48</v>
       </c>
       <c r="U23" s="9">
         <v>-3</v>
       </c>
       <c r="V23" s="9">
         <v>-53</v>
       </c>
       <c r="W23" s="9">
         <v>-92</v>
       </c>
       <c r="X23" s="9">
         <v>-82</v>
       </c>
       <c r="Y23" s="9">
         <v>-61</v>
       </c>
       <c r="Z23" s="9">
         <v>-52</v>
       </c>
-      <c r="AA23" s="37">
+      <c r="AA23" s="9">
         <v>-41</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="9">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="11">
         <v>-50</v>
       </c>
       <c r="C24" s="11">
         <v>-20</v>
       </c>
       <c r="D24" s="11">
         <v>-40</v>
       </c>
       <c r="E24" s="11">
         <v>-22</v>
       </c>
       <c r="F24" s="11">
         <v>-45</v>
       </c>
       <c r="G24" s="3">
         <v>-14</v>
       </c>
       <c r="H24" s="3">
         <v>-53</v>
       </c>
       <c r="I24" s="10">
@@ -2475,55 +2514,58 @@
       </c>
       <c r="S24" s="9">
         <v>-73</v>
       </c>
       <c r="T24" s="9">
         <v>-48</v>
       </c>
       <c r="U24" s="9">
         <v>-1</v>
       </c>
       <c r="V24" s="9">
         <v>-48</v>
       </c>
       <c r="W24" s="9">
         <v>-73</v>
       </c>
       <c r="X24" s="9">
         <v>-75</v>
       </c>
       <c r="Y24" s="9">
         <v>-48</v>
       </c>
       <c r="Z24" s="9">
         <v>-45</v>
       </c>
-      <c r="AA24" s="37">
+      <c r="AA24" s="9">
         <v>-34</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="9">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="11">
         <v>-8</v>
       </c>
       <c r="C25" s="11">
         <v>3</v>
       </c>
       <c r="D25" s="11">
         <v>6</v>
       </c>
       <c r="E25" s="11">
         <v>4</v>
       </c>
       <c r="F25" s="11">
         <v>1</v>
       </c>
       <c r="G25" s="3">
         <v>-3</v>
       </c>
       <c r="H25" s="3">
         <v>-6</v>
       </c>
       <c r="I25" s="10">
@@ -2558,55 +2600,58 @@
       </c>
       <c r="S25" s="9">
         <v>-6</v>
       </c>
       <c r="T25" s="9">
         <v>-1</v>
       </c>
       <c r="U25" s="9">
         <v>-6</v>
       </c>
       <c r="V25" s="9">
         <v>8</v>
       </c>
       <c r="W25" s="9">
         <v>-6</v>
       </c>
       <c r="X25" s="9">
         <v>-4</v>
       </c>
       <c r="Y25" s="9">
         <v>-2</v>
       </c>
       <c r="Z25" s="9">
         <v>2</v>
       </c>
-      <c r="AA25" s="37">
+      <c r="AA25" s="9">
         <v>-1</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="11">
         <v>-1</v>
       </c>
       <c r="C26" s="11">
         <v>-3</v>
       </c>
       <c r="D26" s="11">
         <v>-4</v>
       </c>
       <c r="E26" s="11">
         <v>-1</v>
       </c>
       <c r="F26" s="11">
         <v>4</v>
       </c>
       <c r="G26" s="3">
         <v>-3</v>
       </c>
       <c r="H26" s="3">
         <v>-11</v>
       </c>
       <c r="I26" s="10">
@@ -2641,55 +2686,58 @@
       </c>
       <c r="S26" s="9">
         <v>-8</v>
       </c>
       <c r="T26" s="9">
         <v>-1</v>
       </c>
       <c r="U26" s="9">
         <v>-5</v>
       </c>
       <c r="V26" s="9">
         <v>-4</v>
       </c>
       <c r="W26" s="9">
         <v>-2</v>
       </c>
       <c r="X26" s="9">
         <v>3</v>
       </c>
       <c r="Y26" s="9">
         <v>-5</v>
       </c>
       <c r="Z26" s="9">
         <v>1</v>
       </c>
-      <c r="AA26" s="37">
+      <c r="AA26" s="9">
         <v>-4</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="9">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
         <v>3</v>
       </c>
       <c r="C27" s="11">
         <v>-10</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="11">
         <v>-2</v>
       </c>
       <c r="F27" s="11">
         <v>-1</v>
       </c>
       <c r="G27" s="3">
         <v>-1</v>
       </c>
       <c r="H27" s="3">
         <v>-9</v>
       </c>
       <c r="I27" s="10">
@@ -2727,52 +2775,55 @@
       </c>
       <c r="T27" s="9">
         <v>5</v>
       </c>
       <c r="U27" s="9">
         <v>1</v>
       </c>
       <c r="V27" s="9">
         <v>4</v>
       </c>
       <c r="W27" s="9">
         <v>-10</v>
       </c>
       <c r="X27" s="9">
         <v>-3</v>
       </c>
       <c r="Y27" s="9">
         <v>-1</v>
       </c>
       <c r="Z27" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AA27" s="9" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="11">
         <v>1</v>
       </c>
       <c r="C28" s="11">
         <v>-4</v>
       </c>
       <c r="D28" s="11">
         <v>3</v>
       </c>
       <c r="E28" s="11">
         <v>1</v>
       </c>
       <c r="F28" s="11">
         <v>-1</v>
       </c>
       <c r="G28" s="3">
         <v>-5</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="10">
@@ -2807,84 +2858,90 @@
       </c>
       <c r="S28" s="9">
         <v>-4</v>
       </c>
       <c r="T28" s="9">
         <v>-3</v>
       </c>
       <c r="U28" s="9">
         <v>8</v>
       </c>
       <c r="V28" s="9">
         <v>-13</v>
       </c>
       <c r="W28" s="9">
         <v>-1</v>
       </c>
       <c r="X28" s="9">
         <v>-3</v>
       </c>
       <c r="Y28" s="9">
         <v>-5</v>
       </c>
       <c r="Z28" s="9">
         <v>-10</v>
       </c>
-      <c r="AA28" s="37">
+      <c r="AA28" s="9">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="44" t="s">
+      <c r="AB28" s="9">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="44"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="41"/>
+      <c r="U29" s="41"/>
+      <c r="V29" s="41"/>
+      <c r="W29" s="41"/>
+      <c r="X29" s="41"/>
+      <c r="Y29" s="41"/>
+      <c r="Z29" s="9"/>
+      <c r="AA29" s="9"/>
+      <c r="AB29" s="9"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="11">
         <v>-106</v>
       </c>
       <c r="C30" s="11">
         <v>-27</v>
       </c>
       <c r="D30" s="11">
         <v>-62</v>
       </c>
       <c r="E30" s="11">
         <v>-34</v>
       </c>
       <c r="F30" s="11">
         <v>-16</v>
       </c>
       <c r="G30" s="3">
         <v>-51</v>
       </c>
       <c r="H30" s="3">
         <v>6</v>
       </c>
       <c r="I30" s="3">
@@ -2916,58 +2973,61 @@
       </c>
       <c r="R30" s="9">
         <v>-56</v>
       </c>
       <c r="S30" s="9">
         <v>-28</v>
       </c>
       <c r="T30" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U30" s="9">
         <v>-28</v>
       </c>
       <c r="V30" s="9">
         <v>-70</v>
       </c>
       <c r="W30" s="9">
         <v>-54</v>
       </c>
       <c r="X30" s="9">
         <v>-61</v>
       </c>
       <c r="Y30" s="9">
         <v>-81</v>
       </c>
-      <c r="Z30" s="11">
+      <c r="Z30" s="9">
         <v>-73</v>
       </c>
-      <c r="AA30" s="38">
+      <c r="AA30" s="9">
         <v>-52</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="9">
+        <v>-115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="11">
         <v>-11</v>
       </c>
       <c r="C31" s="11">
         <v>-7</v>
       </c>
       <c r="D31" s="11">
         <v>-15</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="11">
         <v>-7</v>
       </c>
       <c r="G31" s="3">
         <v>-7</v>
       </c>
       <c r="H31" s="3">
         <v>-2</v>
       </c>
       <c r="I31" s="3">
@@ -2999,58 +3059,61 @@
       </c>
       <c r="R31" s="9">
         <v>-7</v>
       </c>
       <c r="S31" s="9">
         <v>1</v>
       </c>
       <c r="T31" s="9">
         <v>4</v>
       </c>
       <c r="U31" s="9">
         <v>2</v>
       </c>
       <c r="V31" s="9">
         <v>-3</v>
       </c>
       <c r="W31" s="9">
         <v>-25</v>
       </c>
       <c r="X31" s="9">
         <v>2</v>
       </c>
       <c r="Y31" s="9">
         <v>-10</v>
       </c>
-      <c r="Z31" s="11">
+      <c r="Z31" s="9">
         <v>-10</v>
       </c>
-      <c r="AA31" s="38">
+      <c r="AA31" s="9">
         <v>-19</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="9">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11">
         <v>-6</v>
       </c>
       <c r="C32" s="11">
         <v>1</v>
       </c>
       <c r="D32" s="11">
         <v>7</v>
       </c>
       <c r="E32" s="11">
         <v>-7</v>
       </c>
       <c r="F32" s="11">
         <v>7</v>
       </c>
       <c r="G32" s="3">
         <v>9</v>
       </c>
       <c r="H32" s="3">
         <v>11</v>
       </c>
       <c r="I32" s="3">
@@ -3082,58 +3145,61 @@
       </c>
       <c r="R32" s="9">
         <v>7</v>
       </c>
       <c r="S32" s="9">
         <v>5</v>
       </c>
       <c r="T32" s="9">
         <v>7</v>
       </c>
       <c r="U32" s="9">
         <v>12</v>
       </c>
       <c r="V32" s="9">
         <v>6</v>
       </c>
       <c r="W32" s="9">
         <v>2</v>
       </c>
       <c r="X32" s="9">
         <v>2</v>
       </c>
       <c r="Y32" s="9">
         <v>4</v>
       </c>
-      <c r="Z32" s="11">
+      <c r="Z32" s="9">
         <v>9</v>
       </c>
-      <c r="AA32" s="38">
+      <c r="AA32" s="9">
         <v>-1</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="11">
         <v>-9</v>
       </c>
       <c r="C33" s="11">
         <v>-5</v>
       </c>
       <c r="D33" s="11">
         <v>-11</v>
       </c>
       <c r="E33" s="11">
         <v>-11</v>
       </c>
       <c r="F33" s="11">
         <v>8</v>
       </c>
       <c r="G33" s="3">
         <v>-8</v>
       </c>
       <c r="H33" s="3">
         <v>-10</v>
       </c>
       <c r="I33" s="3">
@@ -3165,58 +3231,61 @@
       </c>
       <c r="R33" s="9">
         <v>4</v>
       </c>
       <c r="S33" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T33" s="9">
         <v>-8</v>
       </c>
       <c r="U33" s="9">
         <v>-7</v>
       </c>
       <c r="V33" s="9">
         <v>-12</v>
       </c>
       <c r="W33" s="9">
         <v>-2</v>
       </c>
       <c r="X33" s="9">
         <v>-9</v>
       </c>
       <c r="Y33" s="9">
         <v>-6</v>
       </c>
-      <c r="Z33" s="11">
+      <c r="Z33" s="9">
         <v>-13</v>
       </c>
-      <c r="AA33" s="38">
+      <c r="AA33" s="9">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="9">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="11">
         <v>-20</v>
       </c>
       <c r="C34" s="11">
         <v>7</v>
       </c>
       <c r="D34" s="11">
         <v>-8</v>
       </c>
       <c r="E34" s="11">
         <v>-2</v>
       </c>
       <c r="F34" s="11">
         <v>-6</v>
       </c>
       <c r="G34" s="3">
         <v>-10</v>
       </c>
       <c r="H34" s="3">
         <v>-6</v>
       </c>
       <c r="I34" s="3">
@@ -3248,58 +3317,61 @@
       </c>
       <c r="R34" s="9">
         <v>-8</v>
       </c>
       <c r="S34" s="9">
         <v>-3</v>
       </c>
       <c r="T34" s="9">
         <v>3</v>
       </c>
       <c r="U34" s="9" t="s">
         <v>31</v>
       </c>
       <c r="V34" s="9">
         <v>-10</v>
       </c>
       <c r="W34" s="9">
         <v>-1</v>
       </c>
       <c r="X34" s="9">
         <v>-3</v>
       </c>
       <c r="Y34" s="9">
         <v>-6</v>
       </c>
-      <c r="Z34" s="11">
+      <c r="Z34" s="9">
         <v>-14</v>
       </c>
-      <c r="AA34" s="38">
+      <c r="AA34" s="9">
         <v>-1</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="9">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="11">
         <v>-14</v>
       </c>
       <c r="C35" s="11">
         <v>1</v>
       </c>
       <c r="D35" s="11">
         <v>-8</v>
       </c>
       <c r="E35" s="11">
         <v>-2</v>
       </c>
       <c r="F35" s="11">
         <v>-2</v>
       </c>
       <c r="G35" s="3">
         <v>3</v>
       </c>
       <c r="H35" s="3">
         <v>-1</v>
       </c>
       <c r="I35" s="3">
@@ -3331,58 +3403,61 @@
       </c>
       <c r="R35" s="9">
         <v>-2</v>
       </c>
       <c r="S35" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T35" s="9">
         <v>-6</v>
       </c>
       <c r="U35" s="9">
         <v>5</v>
       </c>
       <c r="V35" s="9">
         <v>-6</v>
       </c>
       <c r="W35" s="9">
         <v>-14</v>
       </c>
       <c r="X35" s="9">
         <v>-7</v>
       </c>
       <c r="Y35" s="9">
         <v>-8</v>
       </c>
-      <c r="Z35" s="11">
+      <c r="Z35" s="9">
         <v>-2</v>
       </c>
-      <c r="AA35" s="38">
+      <c r="AA35" s="9">
         <v>-3</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="9">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="11">
         <v>-17</v>
       </c>
       <c r="C36" s="11">
         <v>-5</v>
       </c>
       <c r="D36" s="11">
         <v>5</v>
       </c>
       <c r="E36" s="11">
         <v>-5</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="3">
         <v>-8</v>
       </c>
       <c r="H36" s="3">
         <v>1</v>
       </c>
       <c r="I36" s="3">
@@ -3414,58 +3489,61 @@
       </c>
       <c r="R36" s="9">
         <v>-22</v>
       </c>
       <c r="S36" s="9">
         <v>-11</v>
       </c>
       <c r="T36" s="9">
         <v>-7</v>
       </c>
       <c r="U36" s="9">
         <v>-13</v>
       </c>
       <c r="V36" s="9">
         <v>-8</v>
       </c>
       <c r="W36" s="9">
         <v>-15</v>
       </c>
       <c r="X36" s="9">
         <v>-12</v>
       </c>
       <c r="Y36" s="9">
         <v>-5</v>
       </c>
-      <c r="Z36" s="11">
+      <c r="Z36" s="9">
         <v>-7</v>
       </c>
-      <c r="AA36" s="38">
+      <c r="AA36" s="9">
         <v>-14</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="9">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="11">
         <v>5</v>
       </c>
       <c r="C37" s="11">
         <v>-2</v>
       </c>
       <c r="D37" s="11">
         <v>-1</v>
       </c>
       <c r="E37" s="11">
         <v>4</v>
       </c>
       <c r="F37" s="11">
         <v>-3</v>
       </c>
       <c r="G37" s="3">
         <v>-3</v>
       </c>
       <c r="H37" s="3">
         <v>-2</v>
       </c>
       <c r="I37" s="11" t="s">
@@ -3497,58 +3575,61 @@
       </c>
       <c r="R37" s="9">
         <v>-7</v>
       </c>
       <c r="S37" s="9">
         <v>-17</v>
       </c>
       <c r="T37" s="9">
         <v>-3</v>
       </c>
       <c r="U37" s="9">
         <v>-2</v>
       </c>
       <c r="V37" s="9">
         <v>-7</v>
       </c>
       <c r="W37" s="9">
         <v>-2</v>
       </c>
       <c r="X37" s="9">
         <v>-4</v>
       </c>
       <c r="Y37" s="9">
         <v>-6</v>
       </c>
-      <c r="Z37" s="11">
+      <c r="Z37" s="9">
         <v>-8</v>
       </c>
-      <c r="AA37" s="38">
+      <c r="AA37" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="9">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="11">
         <v>-8</v>
       </c>
       <c r="C38" s="11">
         <v>-2</v>
       </c>
       <c r="D38" s="11">
         <v>-2</v>
       </c>
       <c r="E38" s="11">
         <v>-5</v>
       </c>
       <c r="F38" s="11">
         <v>-9</v>
       </c>
       <c r="G38" s="3">
         <v>-3</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3">
@@ -3580,58 +3661,61 @@
       </c>
       <c r="R38" s="9">
         <v>-4</v>
       </c>
       <c r="S38" s="9">
         <v>-1</v>
       </c>
       <c r="T38" s="9">
         <v>-2</v>
       </c>
       <c r="U38" s="9">
         <v>1</v>
       </c>
       <c r="V38" s="9">
         <v>-6</v>
       </c>
       <c r="W38" s="9">
         <v>-2</v>
       </c>
       <c r="X38" s="9">
         <v>-2</v>
       </c>
       <c r="Y38" s="9">
         <v>-10</v>
       </c>
-      <c r="Z38" s="11">
+      <c r="Z38" s="9">
         <v>-3</v>
       </c>
-      <c r="AA38" s="38">
+      <c r="AA38" s="9">
         <v>-4</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="9">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="11">
         <v>-9</v>
       </c>
       <c r="C39" s="11">
         <v>-13</v>
       </c>
       <c r="D39" s="11">
         <v>-18</v>
       </c>
       <c r="E39" s="11">
         <v>2</v>
       </c>
       <c r="F39" s="11">
         <v>-16</v>
       </c>
       <c r="G39" s="3">
         <v>-16</v>
       </c>
       <c r="H39" s="3">
         <v>-6</v>
       </c>
       <c r="I39" s="3">
@@ -3663,58 +3747,61 @@
       </c>
       <c r="R39" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S39" s="9">
         <v>-1</v>
       </c>
       <c r="T39" s="9">
         <v>-8</v>
       </c>
       <c r="U39" s="9">
         <v>-15</v>
       </c>
       <c r="V39" s="9">
         <v>-16</v>
       </c>
       <c r="W39" s="9">
         <v>5</v>
       </c>
       <c r="X39" s="9">
         <v>-10</v>
       </c>
       <c r="Y39" s="9">
         <v>-13</v>
       </c>
-      <c r="Z39" s="11">
+      <c r="Z39" s="9">
         <v>-11</v>
       </c>
-      <c r="AA39" s="38">
+      <c r="AA39" s="9">
         <v>-14</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="9">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="11">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="11">
         <v>-10</v>
       </c>
       <c r="E40" s="11">
         <v>-9</v>
       </c>
       <c r="F40" s="11">
         <v>3</v>
       </c>
       <c r="G40" s="3">
         <v>-3</v>
       </c>
       <c r="H40" s="3">
         <v>6</v>
       </c>
       <c r="I40" s="3">
@@ -3746,58 +3833,61 @@
       </c>
       <c r="R40" s="9">
         <v>-3</v>
       </c>
       <c r="S40" s="9">
         <v>1</v>
       </c>
       <c r="T40" s="9">
         <v>-1</v>
       </c>
       <c r="U40" s="9">
         <v>-11</v>
       </c>
       <c r="V40" s="9">
         <v>1</v>
       </c>
       <c r="W40" s="9">
         <v>-7</v>
       </c>
       <c r="X40" s="9">
         <v>-9</v>
       </c>
       <c r="Y40" s="9">
         <v>-3</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z40" s="9">
         <v>-1</v>
       </c>
-      <c r="AA40" s="38">
+      <c r="AA40" s="9">
         <v>8</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="9">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="11">
         <v>-12</v>
       </c>
       <c r="C41" s="11">
         <v>-1</v>
       </c>
       <c r="D41" s="11">
         <v>-3</v>
       </c>
       <c r="E41" s="11">
         <v>-1</v>
       </c>
       <c r="F41" s="11">
         <v>1</v>
       </c>
       <c r="G41" s="3">
         <v>3</v>
       </c>
       <c r="H41" s="3">
         <v>4</v>
       </c>
       <c r="I41" s="3">
@@ -3829,58 +3919,61 @@
       </c>
       <c r="R41" s="9">
         <v>-8</v>
       </c>
       <c r="S41" s="9">
         <v>1</v>
       </c>
       <c r="T41" s="9">
         <v>2</v>
       </c>
       <c r="U41" s="9">
         <v>1</v>
       </c>
       <c r="V41" s="9">
         <v>2</v>
       </c>
       <c r="W41" s="9">
         <v>3</v>
       </c>
       <c r="X41" s="9">
         <v>-5</v>
       </c>
       <c r="Y41" s="9">
         <v>-9</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z41" s="9">
         <v>-1</v>
       </c>
-      <c r="AA41" s="38">
+      <c r="AA41" s="9">
         <v>-5</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="9">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="11">
         <v>8</v>
       </c>
       <c r="C42" s="11">
         <v>7</v>
       </c>
       <c r="D42" s="11">
         <v>-1</v>
       </c>
       <c r="E42" s="11">
         <v>6</v>
       </c>
       <c r="F42" s="11">
         <v>16</v>
       </c>
       <c r="G42" s="3">
         <v>4</v>
       </c>
       <c r="H42" s="3">
         <v>9</v>
       </c>
       <c r="I42" s="3">
@@ -3912,58 +4005,61 @@
       </c>
       <c r="R42" s="9">
         <v>4</v>
       </c>
       <c r="S42" s="9">
         <v>5</v>
       </c>
       <c r="T42" s="9">
         <v>7</v>
       </c>
       <c r="U42" s="9">
         <v>1</v>
       </c>
       <c r="V42" s="9">
         <v>2</v>
       </c>
       <c r="W42" s="9">
         <v>8</v>
       </c>
       <c r="X42" s="9">
         <v>9</v>
       </c>
       <c r="Y42" s="9">
         <v>9</v>
       </c>
-      <c r="Z42" s="11">
+      <c r="Z42" s="9">
         <v>1</v>
       </c>
-      <c r="AA42" s="38">
+      <c r="AA42" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="22" customFormat="1">
+      <c r="AB42" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="22" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="15">
         <v>-2</v>
       </c>
       <c r="C43" s="15">
         <v>-8</v>
       </c>
       <c r="D43" s="15">
         <v>3</v>
       </c>
       <c r="E43" s="15">
         <v>-4</v>
       </c>
       <c r="F43" s="15">
         <v>-8</v>
       </c>
       <c r="G43" s="26">
         <v>-12</v>
       </c>
       <c r="H43" s="26">
         <v>2</v>
       </c>
       <c r="I43" s="13">
@@ -3998,201 +4094,204 @@
       </c>
       <c r="S43" s="15">
         <v>-8</v>
       </c>
       <c r="T43" s="15">
         <v>12</v>
       </c>
       <c r="U43" s="15">
         <v>-2</v>
       </c>
       <c r="V43" s="15">
         <v>-13</v>
       </c>
       <c r="W43" s="15">
         <v>-4</v>
       </c>
       <c r="X43" s="15">
         <v>-13</v>
       </c>
       <c r="Y43" s="15">
         <v>-18</v>
       </c>
       <c r="Z43" s="15">
         <v>-13</v>
       </c>
-      <c r="AA43" s="39">
+      <c r="AA43" s="15">
         <v>-3</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="15">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK44"/>
+  <dimension ref="A1:AK45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AA43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z47" sqref="Z47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="5" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="5" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="49">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44">
         <v>2024</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="49">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="44">
         <v>2025</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="49">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="44">
         <v>2026</v>
       </c>
-      <c r="AA4" s="50"/>
-[...9 lines deleted...]
-      <c r="AK4" s="50"/>
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
     </row>
     <row r="5" spans="1:37" ht="22.5">
-      <c r="A5" s="48"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="18" t="s">
@@ -4259,77 +4358,77 @@
         <v>13</v>
       </c>
       <c r="AE5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="42"/>
-[...22 lines deleted...]
-      <c r="Y6" s="42"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="28">
         <v>-3.62</v>
       </c>
       <c r="C7" s="28">
         <v>-2.58</v>
       </c>
       <c r="D7" s="28">
         <v>-2.44</v>
       </c>
       <c r="E7" s="20">
         <v>-2.15</v>
       </c>
       <c r="F7" s="28">
         <v>-1.97</v>
       </c>
       <c r="G7" s="27">
         <v>-1.94</v>
       </c>
       <c r="H7" s="27">
         <v>-1.9</v>
@@ -4363,57 +4462,59 @@
       </c>
       <c r="R7" s="5">
         <v>-2.93</v>
       </c>
       <c r="S7" s="27">
         <v>-2.9</v>
       </c>
       <c r="T7" s="27">
         <v>-2.64</v>
       </c>
       <c r="U7" s="5">
         <v>-2.39</v>
       </c>
       <c r="V7" s="5">
         <v>-2.4500000000000002</v>
       </c>
       <c r="W7" s="5">
         <v>-2.5299999999999998</v>
       </c>
       <c r="X7" s="21">
         <v>-2.61</v>
       </c>
       <c r="Y7" s="21">
         <v>-2.66</v>
       </c>
-      <c r="Z7" s="40">
+      <c r="Z7" s="21">
         <v>-2.88</v>
       </c>
-      <c r="AA7" s="35">
+      <c r="AA7" s="21">
         <v>-2.64</v>
       </c>
-      <c r="AB7" s="40"/>
+      <c r="AB7" s="21">
+        <v>-3.16</v>
+      </c>
       <c r="AC7" s="35"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="28">
         <v>-2.65</v>
       </c>
       <c r="C8" s="28">
         <v>-1.94</v>
       </c>
       <c r="D8" s="28">
         <v>-2</v>
       </c>
       <c r="E8" s="20">
         <v>-1.8</v>
       </c>
       <c r="F8" s="28">
         <v>-1.93</v>
       </c>
       <c r="G8" s="27">
         <v>-1.73</v>
       </c>
       <c r="H8" s="27">
@@ -4448,57 +4549,59 @@
       </c>
       <c r="R8" s="5">
         <v>-2.48</v>
       </c>
       <c r="S8" s="27">
         <v>-2.74</v>
       </c>
       <c r="T8" s="27">
         <v>-2.71</v>
       </c>
       <c r="U8" s="5">
         <v>-2.37</v>
       </c>
       <c r="V8" s="5">
         <v>-2.39</v>
       </c>
       <c r="W8" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X8" s="21">
         <v>-2.68</v>
       </c>
       <c r="Y8" s="21">
         <v>-2.67</v>
       </c>
-      <c r="Z8" s="40">
+      <c r="Z8" s="21">
         <v>-2.39</v>
       </c>
-      <c r="AA8" s="35">
+      <c r="AA8" s="21">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AB8" s="40"/>
+      <c r="AB8" s="21">
+        <v>-2.2599999999999998</v>
+      </c>
       <c r="AC8" s="35"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="28">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C9" s="28">
         <v>-3.5</v>
       </c>
       <c r="D9" s="28">
         <v>-4.22</v>
       </c>
       <c r="E9" s="20">
         <v>-3.19</v>
       </c>
       <c r="F9" s="28">
         <v>-3.07</v>
       </c>
       <c r="G9" s="27">
         <v>-3.01</v>
       </c>
       <c r="H9" s="27">
@@ -4533,57 +4636,59 @@
       </c>
       <c r="R9" s="5">
         <v>-1.28</v>
       </c>
       <c r="S9" s="27">
         <v>-1</v>
       </c>
       <c r="T9" s="27">
         <v>-0.62</v>
       </c>
       <c r="U9" s="5">
         <v>-0.44</v>
       </c>
       <c r="V9" s="5">
         <v>-0.53</v>
       </c>
       <c r="W9" s="5">
         <v>-1.47</v>
       </c>
       <c r="X9" s="21">
         <v>-1.26</v>
       </c>
       <c r="Y9" s="21">
         <v>-1.49</v>
       </c>
-      <c r="Z9" s="40">
+      <c r="Z9" s="21">
         <v>-4.01</v>
       </c>
-      <c r="AA9" s="35">
+      <c r="AA9" s="21">
         <v>-6.14</v>
       </c>
-      <c r="AB9" s="40"/>
+      <c r="AB9" s="21">
+        <v>-6.92</v>
+      </c>
       <c r="AC9" s="35"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="28">
         <v>-5.48</v>
       </c>
       <c r="C10" s="28">
         <v>-2.35</v>
       </c>
       <c r="D10" s="28">
         <v>0.62</v>
       </c>
       <c r="E10" s="20">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F10" s="28">
         <v>0.37</v>
       </c>
       <c r="G10" s="27">
         <v>1.7</v>
       </c>
       <c r="H10" s="27">
@@ -4618,57 +4723,59 @@
       </c>
       <c r="R10" s="5">
         <v>6.01</v>
       </c>
       <c r="S10" s="27">
         <v>5.84</v>
       </c>
       <c r="T10" s="27">
         <v>5.95</v>
       </c>
       <c r="U10" s="5">
         <v>6.65</v>
       </c>
       <c r="V10" s="5">
         <v>6.56</v>
       </c>
       <c r="W10" s="5">
         <v>6.08</v>
       </c>
       <c r="X10" s="21">
         <v>5.71</v>
       </c>
       <c r="Y10" s="21">
         <v>5.54</v>
       </c>
-      <c r="Z10" s="40">
+      <c r="Z10" s="21">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AA10" s="35">
+      <c r="AA10" s="21">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AB10" s="40"/>
+      <c r="AB10" s="21">
+        <v>4.07</v>
+      </c>
       <c r="AC10" s="35"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="28">
         <v>-7.57</v>
       </c>
       <c r="C11" s="28">
         <v>-4.37</v>
       </c>
       <c r="D11" s="28">
         <v>-3.64</v>
       </c>
       <c r="E11" s="20">
         <v>-3.54</v>
       </c>
       <c r="F11" s="28">
         <v>-1.99</v>
       </c>
       <c r="G11" s="27">
         <v>-2.5</v>
       </c>
       <c r="H11" s="27">
@@ -4703,57 +4810,59 @@
       </c>
       <c r="R11" s="5">
         <v>-4.2699999999999996</v>
       </c>
       <c r="S11" s="27">
         <v>-4.03</v>
       </c>
       <c r="T11" s="27">
         <v>-4.04</v>
       </c>
       <c r="U11" s="5">
         <v>-4.2699999999999996</v>
       </c>
       <c r="V11" s="27">
         <v>-4</v>
       </c>
       <c r="W11" s="5">
         <v>-3.96</v>
       </c>
       <c r="X11" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y11" s="21">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="Z11" s="40">
+      <c r="Z11" s="21">
         <v>-5.07</v>
       </c>
-      <c r="AA11" s="35">
+      <c r="AA11" s="21">
         <v>-2.41</v>
       </c>
-      <c r="AB11" s="40"/>
+      <c r="AB11" s="21">
+        <v>-3.8</v>
+      </c>
       <c r="AC11" s="35"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="28">
         <v>-11.43</v>
       </c>
       <c r="C12" s="28">
         <v>-3.84</v>
       </c>
       <c r="D12" s="28">
         <v>-4.08</v>
       </c>
       <c r="E12" s="20">
         <v>-3.36</v>
       </c>
       <c r="F12" s="28">
         <v>-3.38</v>
       </c>
       <c r="G12" s="27">
         <v>-3.78</v>
       </c>
       <c r="H12" s="27">
@@ -4788,57 +4897,59 @@
       </c>
       <c r="R12" s="5">
         <v>-7.53</v>
       </c>
       <c r="S12" s="27">
         <v>-6.58</v>
       </c>
       <c r="T12" s="27">
         <v>-5.36</v>
       </c>
       <c r="U12" s="5">
         <v>-4.67</v>
       </c>
       <c r="V12" s="5">
         <v>-4.82</v>
       </c>
       <c r="W12" s="5">
         <v>-4.3899999999999997</v>
       </c>
       <c r="X12" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y12" s="21">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="Z12" s="40">
+      <c r="Z12" s="21">
         <v>-8.42</v>
       </c>
-      <c r="AA12" s="35">
+      <c r="AA12" s="21">
         <v>-4.71</v>
       </c>
-      <c r="AB12" s="40"/>
+      <c r="AB12" s="21">
+        <v>-4.0999999999999996</v>
+      </c>
       <c r="AC12" s="35"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="28">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C13" s="28">
         <v>-4.54</v>
       </c>
       <c r="D13" s="28">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E13" s="20">
         <v>-3.96</v>
       </c>
       <c r="F13" s="28">
         <v>-3.43</v>
       </c>
       <c r="G13" s="27">
         <v>-2.52</v>
       </c>
       <c r="H13" s="27">
@@ -4873,57 +4984,59 @@
       </c>
       <c r="R13" s="5">
         <v>-4.58</v>
       </c>
       <c r="S13" s="27">
         <v>-3.82</v>
       </c>
       <c r="T13" s="27">
         <v>-3.88</v>
       </c>
       <c r="U13" s="5">
         <v>-2.93</v>
       </c>
       <c r="V13" s="27">
         <v>-3.1</v>
       </c>
       <c r="W13" s="5">
         <v>-3.78</v>
       </c>
       <c r="X13" s="21">
         <v>-3.89</v>
       </c>
       <c r="Y13" s="21">
         <v>-4.04</v>
       </c>
-      <c r="Z13" s="40">
+      <c r="Z13" s="21">
         <v>-1.45</v>
       </c>
-      <c r="AA13" s="35">
+      <c r="AA13" s="21">
         <v>-1.89</v>
       </c>
-      <c r="AB13" s="40"/>
+      <c r="AB13" s="21">
+        <v>-2.23</v>
+      </c>
       <c r="AC13" s="35"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="28">
         <v>-4.34</v>
       </c>
       <c r="C14" s="28">
         <v>-2.89</v>
       </c>
       <c r="D14" s="28">
         <v>-1.47</v>
       </c>
       <c r="E14" s="20">
         <v>-1.42</v>
       </c>
       <c r="F14" s="28">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G14" s="27">
         <v>-1.28</v>
       </c>
       <c r="H14" s="27">
@@ -4958,57 +5071,59 @@
       </c>
       <c r="R14" s="5">
         <v>-3.2</v>
       </c>
       <c r="S14" s="27">
         <v>-3.16</v>
       </c>
       <c r="T14" s="27">
         <v>-2.96</v>
       </c>
       <c r="U14" s="27">
         <v>-3</v>
       </c>
       <c r="V14" s="27">
         <v>-2.9</v>
       </c>
       <c r="W14" s="27">
         <v>-3</v>
       </c>
       <c r="X14" s="21">
         <v>-3.01</v>
       </c>
       <c r="Y14" s="21">
         <v>-2.85</v>
       </c>
-      <c r="Z14" s="40">
+      <c r="Z14" s="21">
         <v>-1.8</v>
       </c>
-      <c r="AA14" s="35">
+      <c r="AA14" s="21">
         <v>-2.83</v>
       </c>
-      <c r="AB14" s="40"/>
+      <c r="AB14" s="21">
+        <v>-3.9</v>
+      </c>
       <c r="AC14" s="35"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="28">
         <v>2.77</v>
       </c>
       <c r="C15" s="28">
         <v>-0.36</v>
       </c>
       <c r="D15" s="28">
         <v>-1.41</v>
       </c>
       <c r="E15" s="20">
         <v>-0.53</v>
       </c>
       <c r="F15" s="28">
         <v>-0.28000000000000003</v>
       </c>
       <c r="G15" s="27">
         <v>-0.94</v>
       </c>
       <c r="H15" s="27">
@@ -5043,57 +5158,59 @@
       </c>
       <c r="R15" s="5">
         <v>-8.1199999999999992</v>
       </c>
       <c r="S15" s="27">
         <v>-9.81</v>
       </c>
       <c r="T15" s="27">
         <v>-8.8000000000000007</v>
       </c>
       <c r="U15" s="5">
         <v>-8.31</v>
       </c>
       <c r="V15" s="5">
         <v>-8.2899999999999991</v>
       </c>
       <c r="W15" s="5">
         <v>-7.72</v>
       </c>
       <c r="X15" s="21">
         <v>-7.09</v>
       </c>
       <c r="Y15" s="21">
         <v>-7.15</v>
       </c>
-      <c r="Z15" s="40">
+      <c r="Z15" s="21">
         <v>-5.07</v>
       </c>
-      <c r="AA15" s="35">
+      <c r="AA15" s="21">
         <v>-3.78</v>
       </c>
-      <c r="AB15" s="40"/>
+      <c r="AB15" s="21">
+        <v>-4.71</v>
+      </c>
       <c r="AC15" s="35"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="28">
         <v>-3.35</v>
       </c>
       <c r="C16" s="28">
         <v>-5.97</v>
       </c>
       <c r="D16" s="28">
         <v>-4.38</v>
       </c>
       <c r="E16" s="20">
         <v>-4.51</v>
       </c>
       <c r="F16" s="28">
         <v>-4.97</v>
       </c>
       <c r="G16" s="27">
         <v>-4.5999999999999996</v>
       </c>
       <c r="H16" s="27">
@@ -5128,57 +5245,59 @@
       </c>
       <c r="R16" s="5">
         <v>-4.12</v>
       </c>
       <c r="S16" s="27">
         <v>-3.2</v>
       </c>
       <c r="T16" s="27">
         <v>-2.4300000000000002</v>
       </c>
       <c r="U16" s="5">
         <v>-1.93</v>
       </c>
       <c r="V16" s="5">
         <v>-1.88</v>
       </c>
       <c r="W16" s="5">
         <v>-2.54</v>
       </c>
       <c r="X16" s="21">
         <v>-2.63</v>
       </c>
       <c r="Y16" s="21">
         <v>-3.06</v>
       </c>
-      <c r="Z16" s="40">
+      <c r="Z16" s="21">
         <v>-2.11</v>
       </c>
-      <c r="AA16" s="35">
+      <c r="AA16" s="21">
         <v>-2.59</v>
       </c>
-      <c r="AB16" s="40"/>
+      <c r="AB16" s="21">
+        <v>-5.09</v>
+      </c>
       <c r="AC16" s="35"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="28">
         <v>-6.07</v>
       </c>
       <c r="C17" s="28">
         <v>-7.7</v>
       </c>
       <c r="D17" s="28">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E17" s="20">
         <v>-6.52</v>
       </c>
       <c r="F17" s="28">
         <v>-7.37</v>
       </c>
       <c r="G17" s="27">
         <v>-7.97</v>
       </c>
       <c r="H17" s="27">
@@ -5213,57 +5332,59 @@
       </c>
       <c r="R17" s="5">
         <v>-6.74</v>
       </c>
       <c r="S17" s="27">
         <v>-5.73</v>
       </c>
       <c r="T17" s="27">
         <v>-5.69</v>
       </c>
       <c r="U17" s="5">
         <v>-6.28</v>
       </c>
       <c r="V17" s="5">
         <v>-6.84</v>
       </c>
       <c r="W17" s="5">
         <v>-5.78</v>
       </c>
       <c r="X17" s="21">
         <v>-5.9</v>
       </c>
       <c r="Y17" s="21">
         <v>-6.15</v>
       </c>
-      <c r="Z17" s="40">
+      <c r="Z17" s="21">
         <v>-7.49</v>
       </c>
-      <c r="AA17" s="35">
+      <c r="AA17" s="21">
         <v>-8.93</v>
       </c>
-      <c r="AB17" s="40"/>
+      <c r="AB17" s="21">
+        <v>-9.2100000000000009</v>
+      </c>
       <c r="AC17" s="35"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="28">
         <v>-3.01</v>
       </c>
       <c r="C18" s="28">
         <v>-2.21</v>
       </c>
       <c r="D18" s="28">
         <v>-2.17</v>
       </c>
       <c r="E18" s="20">
         <v>-2.2599999999999998</v>
       </c>
       <c r="F18" s="28">
         <v>-1.67</v>
       </c>
       <c r="G18" s="27">
         <v>-1.8</v>
       </c>
       <c r="H18" s="27">
@@ -5298,57 +5419,59 @@
       </c>
       <c r="R18" s="5">
         <v>-3.56</v>
       </c>
       <c r="S18" s="27">
         <v>-3.14</v>
       </c>
       <c r="T18" s="27">
         <v>-2.86</v>
       </c>
       <c r="U18" s="5">
         <v>-2.62</v>
       </c>
       <c r="V18" s="5">
         <v>-2.75</v>
       </c>
       <c r="W18" s="5">
         <v>-2.72</v>
       </c>
       <c r="X18" s="21">
         <v>-2.82</v>
       </c>
       <c r="Y18" s="21">
         <v>-2.79</v>
       </c>
-      <c r="Z18" s="40">
+      <c r="Z18" s="21">
         <v>-3.51</v>
       </c>
-      <c r="AA18" s="35">
+      <c r="AA18" s="21">
         <v>-0.84</v>
       </c>
-      <c r="AB18" s="40"/>
+      <c r="AB18" s="21">
+        <v>-2.63</v>
+      </c>
       <c r="AC18" s="35"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="28">
         <v>-15.05</v>
       </c>
       <c r="C19" s="28">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D19" s="28">
         <v>-6.75</v>
       </c>
       <c r="E19" s="20">
         <v>-5.38</v>
       </c>
       <c r="F19" s="28">
         <v>-4.03</v>
       </c>
       <c r="G19" s="27">
         <v>-2.73</v>
       </c>
       <c r="H19" s="27">
@@ -5383,57 +5506,59 @@
       </c>
       <c r="R19" s="5">
         <v>-3.66</v>
       </c>
       <c r="S19" s="27">
         <v>-2.83</v>
       </c>
       <c r="T19" s="27">
         <v>-2.0499999999999998</v>
       </c>
       <c r="U19" s="5">
         <v>-1.62</v>
       </c>
       <c r="V19" s="5">
         <v>-1.1599999999999999</v>
       </c>
       <c r="W19" s="5">
         <v>-0.65</v>
       </c>
       <c r="X19" s="21">
         <v>-1.19</v>
       </c>
       <c r="Y19" s="21">
         <v>-2.06</v>
       </c>
-      <c r="Z19" s="40">
+      <c r="Z19" s="21">
         <v>-1.32</v>
       </c>
-      <c r="AA19" s="35">
+      <c r="AA19" s="21">
         <v>-4.1500000000000004</v>
       </c>
-      <c r="AB19" s="40"/>
+      <c r="AB19" s="21">
+        <v>-4.5599999999999996</v>
+      </c>
       <c r="AC19" s="35"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="28">
         <v>7.54</v>
       </c>
       <c r="C20" s="28">
         <v>7.3</v>
       </c>
       <c r="D20" s="28">
         <v>4.47</v>
       </c>
       <c r="E20" s="20">
         <v>4.78</v>
       </c>
       <c r="F20" s="28">
         <v>6.84</v>
       </c>
       <c r="G20" s="27">
         <v>6.34</v>
       </c>
       <c r="H20" s="27">
@@ -5468,57 +5593,59 @@
       </c>
       <c r="R20" s="5">
         <v>8.85</v>
       </c>
       <c r="S20" s="27">
         <v>8.24</v>
       </c>
       <c r="T20" s="27">
         <v>8.06</v>
       </c>
       <c r="U20" s="5">
         <v>7.19</v>
       </c>
       <c r="V20" s="5">
         <v>6.64</v>
       </c>
       <c r="W20" s="5">
         <v>6.77</v>
       </c>
       <c r="X20" s="21">
         <v>7</v>
       </c>
       <c r="Y20" s="21">
         <v>7.15</v>
       </c>
-      <c r="Z20" s="40">
+      <c r="Z20" s="21">
         <v>1.03</v>
       </c>
-      <c r="AA20" s="35">
+      <c r="AA20" s="21">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AB20" s="40"/>
+      <c r="AB20" s="21">
+        <v>1.43</v>
+      </c>
       <c r="AC20" s="35"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="28">
         <v>-0.68</v>
       </c>
       <c r="C21" s="28">
         <v>-1.75</v>
       </c>
       <c r="D21" s="28">
         <v>-0.81</v>
       </c>
       <c r="E21" s="20">
         <v>-0.95</v>
       </c>
       <c r="F21" s="28">
         <v>-1.31</v>
       </c>
       <c r="G21" s="27">
         <v>-1.78</v>
       </c>
       <c r="H21" s="27">
@@ -5553,89 +5680,92 @@
       </c>
       <c r="R21" s="5">
         <v>-3.91</v>
       </c>
       <c r="S21" s="27">
         <v>-3.72</v>
       </c>
       <c r="T21" s="27">
         <v>-2.58</v>
       </c>
       <c r="U21" s="5">
         <v>-2.34</v>
       </c>
       <c r="V21" s="5">
         <v>-2.59</v>
       </c>
       <c r="W21" s="5">
         <v>-2.4700000000000002</v>
       </c>
       <c r="X21" s="21">
         <v>-2.66</v>
       </c>
       <c r="Y21" s="21">
         <v>-2.96</v>
       </c>
-      <c r="Z21" s="40">
+      <c r="Z21" s="21">
         <v>-4.58</v>
       </c>
-      <c r="AA21" s="35">
+      <c r="AA21" s="21">
         <v>-2.97</v>
       </c>
-      <c r="AB21" s="40"/>
+      <c r="AB21" s="21">
+        <v>-3.77</v>
+      </c>
       <c r="AC21" s="35"/>
     </row>
     <row r="22" spans="1:29">
-      <c r="A22" s="43" t="s">
+      <c r="A22" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="43"/>
-[...24 lines deleted...]
-      <c r="AB22" s="22"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="V22" s="40"/>
+      <c r="W22" s="40"/>
+      <c r="X22" s="40"/>
+      <c r="Y22" s="40"/>
+      <c r="Z22" s="21"/>
+      <c r="AA22" s="21"/>
+      <c r="AB22" s="21"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="28">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C23" s="28">
         <v>-2.12</v>
       </c>
       <c r="D23" s="28">
         <v>-1.93</v>
       </c>
       <c r="E23" s="20">
         <v>-1.69</v>
       </c>
       <c r="F23" s="28">
         <v>-1.73</v>
       </c>
       <c r="G23" s="27">
         <v>-1.65</v>
       </c>
       <c r="H23" s="27">
         <v>-1.93</v>
@@ -5669,57 +5799,59 @@
       </c>
       <c r="R23" s="5">
         <v>-2.81</v>
       </c>
       <c r="S23" s="27">
         <v>-3.03</v>
       </c>
       <c r="T23" s="27">
         <v>-2.91</v>
       </c>
       <c r="U23" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="V23" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="W23" s="5">
         <v>-2.71</v>
       </c>
       <c r="X23" s="21">
         <v>-2.82</v>
       </c>
       <c r="Y23" s="21">
         <v>-2.81</v>
       </c>
-      <c r="Z23" s="40">
+      <c r="Z23" s="21">
         <v>-2.37</v>
       </c>
-      <c r="AA23" s="35">
+      <c r="AA23" s="21">
         <v>-2.2200000000000002</v>
       </c>
-      <c r="AB23" s="40"/>
+      <c r="AB23" s="21">
+        <v>-2.4900000000000002</v>
+      </c>
       <c r="AC23" s="35"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="28">
         <v>-2.65</v>
       </c>
       <c r="C24" s="28">
         <v>-1.94</v>
       </c>
       <c r="D24" s="28">
         <v>-2</v>
       </c>
       <c r="E24" s="20">
         <v>-1.8</v>
       </c>
       <c r="F24" s="28">
         <v>-1.93</v>
       </c>
       <c r="G24" s="27">
         <v>-1.73</v>
       </c>
       <c r="H24" s="27">
@@ -5754,57 +5886,59 @@
       </c>
       <c r="R24" s="5">
         <v>-2.48</v>
       </c>
       <c r="S24" s="27">
         <v>-2.74</v>
       </c>
       <c r="T24" s="27">
         <v>-2.71</v>
       </c>
       <c r="U24" s="5">
         <v>-2.37</v>
       </c>
       <c r="V24" s="5">
         <v>-2.39</v>
       </c>
       <c r="W24" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X24" s="21">
         <v>-2.68</v>
       </c>
       <c r="Y24" s="21">
         <v>-2.67</v>
       </c>
-      <c r="Z24" s="40">
+      <c r="Z24" s="21">
         <v>-2.39</v>
       </c>
-      <c r="AA24" s="35">
+      <c r="AA24" s="21">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AB24" s="40"/>
+      <c r="AB24" s="21">
+        <v>-2.2599999999999998</v>
+      </c>
       <c r="AC24" s="35"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="28">
         <v>-11.13</v>
       </c>
       <c r="C25" s="28">
         <v>-3.6</v>
       </c>
       <c r="D25" s="28">
         <v>0.47</v>
       </c>
       <c r="E25" s="20">
         <v>1.77</v>
       </c>
       <c r="F25" s="28">
         <v>1.69</v>
       </c>
       <c r="G25" s="27">
         <v>0.7</v>
       </c>
       <c r="H25" s="27">
@@ -5839,57 +5973,59 @@
       </c>
       <c r="R25" s="5">
         <v>-6.49</v>
       </c>
       <c r="S25" s="27">
         <v>-6.85</v>
       </c>
       <c r="T25" s="27">
         <v>-6.06</v>
       </c>
       <c r="U25" s="5">
         <v>-6.35</v>
       </c>
       <c r="V25" s="5">
         <v>-4.3899999999999997</v>
       </c>
       <c r="W25" s="5">
         <v>-4.79</v>
       </c>
       <c r="X25" s="21">
         <v>-4.87</v>
       </c>
       <c r="Y25" s="21">
         <v>-4.6900000000000004</v>
       </c>
-      <c r="Z25" s="40">
+      <c r="Z25" s="21">
         <v>2.76</v>
       </c>
-      <c r="AA25" s="35">
+      <c r="AA25" s="21">
         <v>0.73</v>
       </c>
-      <c r="AB25" s="40"/>
+      <c r="AB25" s="21">
+        <v>-0.95</v>
+      </c>
       <c r="AC25" s="35"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="28">
         <v>-1.74</v>
       </c>
       <c r="C26" s="28">
         <v>-3.59</v>
       </c>
       <c r="D26" s="28">
         <v>-4.71</v>
       </c>
       <c r="E26" s="20">
         <v>-3.97</v>
       </c>
       <c r="F26" s="28">
         <v>-1.76</v>
       </c>
       <c r="G26" s="27">
         <v>-2.34</v>
       </c>
       <c r="H26" s="27">
@@ -5924,57 +6060,59 @@
       </c>
       <c r="R26" s="5">
         <v>-6.49</v>
       </c>
       <c r="S26" s="27">
         <v>-7.82</v>
       </c>
       <c r="T26" s="27">
         <v>-6.95</v>
       </c>
       <c r="U26" s="5">
         <v>-7.19</v>
       </c>
       <c r="V26" s="27">
         <v>-7.2</v>
       </c>
       <c r="W26" s="5">
         <v>-6.81</v>
       </c>
       <c r="X26" s="21">
         <v>-5.7</v>
       </c>
       <c r="Y26" s="21">
         <v>-5.96</v>
       </c>
-      <c r="Z26" s="40">
+      <c r="Z26" s="21">
         <v>1.78</v>
       </c>
-      <c r="AA26" s="35">
+      <c r="AA26" s="21">
         <v>-2.84</v>
       </c>
-      <c r="AB26" s="40"/>
+      <c r="AB26" s="21">
+        <v>-3.08</v>
+      </c>
       <c r="AC26" s="35"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="28">
         <v>4.3600000000000003</v>
       </c>
       <c r="C27" s="28">
         <v>-5.3</v>
       </c>
       <c r="D27" s="28">
         <v>-3.48</v>
       </c>
       <c r="E27" s="20">
         <v>-3.37</v>
       </c>
       <c r="F27" s="28">
         <v>-2.97</v>
       </c>
       <c r="G27" s="27">
         <v>-2.73</v>
       </c>
       <c r="H27" s="27">
@@ -6009,57 +6147,59 @@
       </c>
       <c r="R27" s="5">
         <v>-5.13</v>
       </c>
       <c r="S27" s="27">
         <v>-3.52</v>
       </c>
       <c r="T27" s="27">
         <v>-1.92</v>
       </c>
       <c r="U27" s="5">
         <v>-1.49</v>
       </c>
       <c r="V27" s="5">
         <v>-0.66</v>
       </c>
       <c r="W27" s="5">
         <v>-2.09</v>
       </c>
       <c r="X27" s="21">
         <v>-2.31</v>
       </c>
       <c r="Y27" s="21">
         <v>-2.2400000000000002</v>
       </c>
-      <c r="Z27" s="20" t="s">
+      <c r="Z27" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="AA27" s="20" t="s">
+      <c r="AA27" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="AB27" s="20"/>
+      <c r="AB27" s="21">
+        <v>-1.5</v>
+      </c>
       <c r="AC27" s="20"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="28">
         <v>0.91</v>
       </c>
       <c r="C28" s="28">
         <v>-1.42</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="20">
         <v>0.23</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>31</v>
       </c>
       <c r="G28" s="27">
         <v>-0.78</v>
       </c>
       <c r="H28" s="27">
@@ -6094,89 +6234,92 @@
       </c>
       <c r="R28" s="5">
         <v>-2.63</v>
       </c>
       <c r="S28" s="27">
         <v>-2.82</v>
       </c>
       <c r="T28" s="27">
         <v>-2.81</v>
       </c>
       <c r="U28" s="5">
         <v>-1.51</v>
       </c>
       <c r="V28" s="27">
         <v>-2.7</v>
       </c>
       <c r="W28" s="5">
         <v>-2.5099999999999998</v>
       </c>
       <c r="X28" s="21">
         <v>-2.54</v>
       </c>
       <c r="Y28" s="21">
         <v>-2.72</v>
       </c>
-      <c r="Z28" s="40">
+      <c r="Z28" s="21">
         <v>-9.2100000000000009</v>
       </c>
-      <c r="AA28" s="35">
+      <c r="AA28" s="21">
         <v>-5.78</v>
       </c>
-      <c r="AB28" s="40"/>
+      <c r="AB28" s="21">
+        <v>-7.92</v>
+      </c>
       <c r="AC28" s="35"/>
     </row>
     <row r="29" spans="1:29">
-      <c r="A29" s="44" t="s">
+      <c r="A29" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="44"/>
-[...24 lines deleted...]
-      <c r="AB29" s="22"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="41"/>
+      <c r="U29" s="41"/>
+      <c r="V29" s="41"/>
+      <c r="W29" s="41"/>
+      <c r="X29" s="41"/>
+      <c r="Y29" s="41"/>
+      <c r="Z29" s="21"/>
+      <c r="AA29" s="21"/>
+      <c r="AB29" s="21"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="21">
         <v>-4.68</v>
       </c>
       <c r="C30" s="28">
         <v>-3.04</v>
       </c>
       <c r="D30" s="28">
         <v>-2.93</v>
       </c>
       <c r="E30" s="20">
         <v>-2.59</v>
       </c>
       <c r="F30" s="28">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G30" s="27">
         <v>-2.2200000000000002</v>
       </c>
       <c r="H30" s="27">
         <v>-1.86</v>
@@ -6210,57 +6353,59 @@
       </c>
       <c r="R30" s="22">
         <v>-3.06</v>
       </c>
       <c r="S30" s="19">
         <v>-2.77</v>
       </c>
       <c r="T30" s="27">
         <v>-2.36</v>
       </c>
       <c r="U30" s="22">
         <v>-2.2200000000000002</v>
       </c>
       <c r="V30" s="22">
         <v>-2.35</v>
       </c>
       <c r="W30" s="22">
         <v>-2.36</v>
       </c>
       <c r="X30" s="21">
         <v>-2.4</v>
       </c>
       <c r="Y30" s="21">
         <v>-2.5</v>
       </c>
-      <c r="Z30" s="40">
+      <c r="Z30" s="21">
         <v>-3.4</v>
       </c>
-      <c r="AA30" s="35">
+      <c r="AA30" s="21">
         <v>-3.05</v>
       </c>
-      <c r="AB30" s="40"/>
+      <c r="AB30" s="21">
+        <v>-3.84</v>
+      </c>
       <c r="AC30" s="35"/>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C31" s="28">
         <v>-3.5</v>
       </c>
       <c r="D31" s="28">
         <v>-4.22</v>
       </c>
       <c r="E31" s="20">
         <v>-3.19</v>
       </c>
       <c r="F31" s="28">
         <v>-3.07</v>
       </c>
       <c r="G31" s="27">
         <v>-3.01</v>
       </c>
       <c r="H31" s="27">
@@ -6295,57 +6440,59 @@
       </c>
       <c r="R31" s="22">
         <v>-1.28</v>
       </c>
       <c r="S31" s="19">
         <v>-1</v>
       </c>
       <c r="T31" s="27">
         <v>-0.62</v>
       </c>
       <c r="U31" s="22">
         <v>-0.44</v>
       </c>
       <c r="V31" s="22">
         <v>-0.53</v>
       </c>
       <c r="W31" s="22">
         <v>-1.47</v>
       </c>
       <c r="X31" s="21">
         <v>-1.26</v>
       </c>
       <c r="Y31" s="21">
         <v>-1.49</v>
       </c>
-      <c r="Z31" s="40">
+      <c r="Z31" s="21">
         <v>-4.01</v>
       </c>
-      <c r="AA31" s="35">
+      <c r="AA31" s="21">
         <v>-6.14</v>
       </c>
-      <c r="AB31" s="40"/>
+      <c r="AB31" s="21">
+        <v>-6.92</v>
+      </c>
       <c r="AC31" s="35"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="21">
         <v>-5.48</v>
       </c>
       <c r="C32" s="28">
         <v>-2.35</v>
       </c>
       <c r="D32" s="28">
         <v>0.62</v>
       </c>
       <c r="E32" s="20">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F32" s="28">
         <v>0.37</v>
       </c>
       <c r="G32" s="27">
         <v>1.7</v>
       </c>
       <c r="H32" s="27">
@@ -6380,57 +6527,59 @@
       </c>
       <c r="R32" s="22">
         <v>6.01</v>
       </c>
       <c r="S32" s="19">
         <v>5.84</v>
       </c>
       <c r="T32" s="27">
         <v>5.95</v>
       </c>
       <c r="U32" s="22">
         <v>6.65</v>
       </c>
       <c r="V32" s="22">
         <v>6.56</v>
       </c>
       <c r="W32" s="22">
         <v>6.08</v>
       </c>
       <c r="X32" s="21">
         <v>5.71</v>
       </c>
       <c r="Y32" s="21">
         <v>5.54</v>
       </c>
-      <c r="Z32" s="40">
+      <c r="Z32" s="21">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AA32" s="35">
+      <c r="AA32" s="21">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AB32" s="40"/>
+      <c r="AB32" s="21">
+        <v>4.07</v>
+      </c>
       <c r="AC32" s="35"/>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="21">
         <v>-5.88</v>
       </c>
       <c r="C33" s="28">
         <v>-4.74</v>
       </c>
       <c r="D33" s="28">
         <v>-5.59</v>
       </c>
       <c r="E33" s="20">
         <v>-6.04</v>
       </c>
       <c r="F33" s="28">
         <v>-3.74</v>
       </c>
       <c r="G33" s="27">
         <v>-4.0199999999999996</v>
       </c>
       <c r="H33" s="27">
@@ -6465,57 +6614,59 @@
       </c>
       <c r="R33" s="22">
         <v>-3.18</v>
       </c>
       <c r="S33" s="19">
         <v>-2.65</v>
       </c>
       <c r="T33" s="27">
         <v>-3.05</v>
       </c>
       <c r="U33" s="22">
         <v>-3.26</v>
       </c>
       <c r="V33" s="22">
         <v>-3.82</v>
       </c>
       <c r="W33" s="22">
         <v>-3.56</v>
       </c>
       <c r="X33" s="21">
         <v>-3.81</v>
       </c>
       <c r="Y33" s="21">
         <v>-3.83</v>
       </c>
-      <c r="Z33" s="40">
+      <c r="Z33" s="21">
         <v>-8.9700000000000006</v>
       </c>
-      <c r="AA33" s="35">
+      <c r="AA33" s="21">
         <v>-3.99</v>
       </c>
-      <c r="AB33" s="40"/>
+      <c r="AB33" s="21">
+        <v>-5.22</v>
+      </c>
       <c r="AC33" s="35"/>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="21">
         <v>-11.43</v>
       </c>
       <c r="C34" s="28">
         <v>-3.84</v>
       </c>
       <c r="D34" s="28">
         <v>-4.08</v>
       </c>
       <c r="E34" s="20">
         <v>-3.36</v>
       </c>
       <c r="F34" s="28">
         <v>-3.38</v>
       </c>
       <c r="G34" s="27">
         <v>-3.78</v>
       </c>
       <c r="H34" s="27">
@@ -6550,57 +6701,59 @@
       </c>
       <c r="R34" s="22">
         <v>-7.53</v>
       </c>
       <c r="S34" s="19">
         <v>-6.58</v>
       </c>
       <c r="T34" s="27">
         <v>-5.36</v>
       </c>
       <c r="U34" s="22">
         <v>-4.67</v>
       </c>
       <c r="V34" s="22">
         <v>-4.82</v>
       </c>
       <c r="W34" s="22">
         <v>-4.3899999999999997</v>
       </c>
       <c r="X34" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y34" s="21">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="Z34" s="40">
+      <c r="Z34" s="21">
         <v>-8.42</v>
       </c>
-      <c r="AA34" s="35">
+      <c r="AA34" s="21">
         <v>-4.71</v>
       </c>
-      <c r="AB34" s="40"/>
+      <c r="AB34" s="21">
+        <v>-4.0999999999999996</v>
+      </c>
       <c r="AC34" s="35"/>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="21">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C35" s="28">
         <v>-4.54</v>
       </c>
       <c r="D35" s="28">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E35" s="20">
         <v>-3.96</v>
       </c>
       <c r="F35" s="28">
         <v>-3.43</v>
       </c>
       <c r="G35" s="27">
         <v>-2.52</v>
       </c>
       <c r="H35" s="27">
@@ -6635,57 +6788,59 @@
       </c>
       <c r="R35" s="22">
         <v>-4.58</v>
       </c>
       <c r="S35" s="19">
         <v>-3.82</v>
       </c>
       <c r="T35" s="27">
         <v>-3.88</v>
       </c>
       <c r="U35" s="22">
         <v>-2.93</v>
       </c>
       <c r="V35" s="19">
         <v>-3.1</v>
       </c>
       <c r="W35" s="22">
         <v>-3.78</v>
       </c>
       <c r="X35" s="21">
         <v>-3.89</v>
       </c>
       <c r="Y35" s="21">
         <v>-4.04</v>
       </c>
-      <c r="Z35" s="40">
+      <c r="Z35" s="21">
         <v>-1.45</v>
       </c>
-      <c r="AA35" s="35">
+      <c r="AA35" s="21">
         <v>-1.89</v>
       </c>
-      <c r="AB35" s="40"/>
+      <c r="AB35" s="21">
+        <v>-2.23</v>
+      </c>
       <c r="AC35" s="35"/>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="21">
         <v>-4.34</v>
       </c>
       <c r="C36" s="28">
         <v>-2.89</v>
       </c>
       <c r="D36" s="28">
         <v>-1.47</v>
       </c>
       <c r="E36" s="20">
         <v>-1.42</v>
       </c>
       <c r="F36" s="28">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G36" s="19">
         <v>-1.28</v>
       </c>
       <c r="H36" s="27">
@@ -6720,57 +6875,59 @@
       </c>
       <c r="R36" s="22">
         <v>-3.2</v>
       </c>
       <c r="S36" s="19">
         <v>-3.16</v>
       </c>
       <c r="T36" s="27">
         <v>-2.96</v>
       </c>
       <c r="U36" s="19">
         <v>-3</v>
       </c>
       <c r="V36" s="19">
         <v>-2.9</v>
       </c>
       <c r="W36" s="19">
         <v>-3</v>
       </c>
       <c r="X36" s="21">
         <v>-3.01</v>
       </c>
       <c r="Y36" s="21">
         <v>-2.85</v>
       </c>
-      <c r="Z36" s="40">
+      <c r="Z36" s="21">
         <v>-1.8</v>
       </c>
-      <c r="AA36" s="35">
+      <c r="AA36" s="21">
         <v>-2.83</v>
       </c>
-      <c r="AB36" s="40"/>
+      <c r="AB36" s="21">
+        <v>-3.9</v>
+      </c>
       <c r="AC36" s="35"/>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="21">
         <v>5.73</v>
       </c>
       <c r="C37" s="28">
         <v>1.78</v>
       </c>
       <c r="D37" s="28">
         <v>0.78</v>
       </c>
       <c r="E37" s="20">
         <v>1.77</v>
       </c>
       <c r="F37" s="28">
         <v>0.7</v>
       </c>
       <c r="G37" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="27">
@@ -6805,57 +6962,59 @@
       </c>
       <c r="R37" s="22">
         <v>-9.23</v>
       </c>
       <c r="S37" s="19">
         <v>-11.15</v>
       </c>
       <c r="T37" s="27">
         <v>-10.06</v>
       </c>
       <c r="U37" s="22">
         <v>-9.06</v>
       </c>
       <c r="V37" s="22">
         <v>-9.02</v>
       </c>
       <c r="W37" s="22">
         <v>-8.33</v>
       </c>
       <c r="X37" s="21">
         <v>-8.0299999999999994</v>
       </c>
       <c r="Y37" s="21">
         <v>-7.95</v>
       </c>
-      <c r="Z37" s="40">
+      <c r="Z37" s="21">
         <v>-9.75</v>
       </c>
-      <c r="AA37" s="35">
+      <c r="AA37" s="21">
         <v>-4.42</v>
       </c>
-      <c r="AB37" s="40"/>
+      <c r="AB37" s="21">
+        <v>-5.8</v>
+      </c>
       <c r="AC37" s="35"/>
     </row>
     <row r="38" spans="1:29">
       <c r="A38" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="21">
         <v>-9.9600000000000009</v>
       </c>
       <c r="C38" s="28">
         <v>-6.56</v>
       </c>
       <c r="D38" s="28">
         <v>-5.16</v>
       </c>
       <c r="E38" s="20">
         <v>-5.49</v>
       </c>
       <c r="F38" s="28">
         <v>-6.68</v>
       </c>
       <c r="G38" s="27">
         <v>-6.24</v>
       </c>
       <c r="H38" s="27">
@@ -6890,57 +7049,59 @@
       </c>
       <c r="R38" s="22">
         <v>-3.23</v>
       </c>
       <c r="S38" s="19">
         <v>-2.92</v>
       </c>
       <c r="T38" s="27">
         <v>-2.88</v>
       </c>
       <c r="U38" s="22">
         <v>-2.34</v>
       </c>
       <c r="V38" s="22">
         <v>-2.98</v>
       </c>
       <c r="W38" s="22">
         <v>-2.94</v>
       </c>
       <c r="X38" s="21">
         <v>-2.91</v>
       </c>
       <c r="Y38" s="21">
         <v>-3.78</v>
       </c>
-      <c r="Z38" s="40">
+      <c r="Z38" s="21">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="AA38" s="35">
+      <c r="AA38" s="21">
         <v>-5.03</v>
       </c>
-      <c r="AB38" s="40"/>
+      <c r="AB38" s="21">
+        <v>-8.4499999999999993</v>
+      </c>
       <c r="AC38" s="35"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="21">
         <v>-6.07</v>
       </c>
       <c r="C39" s="28">
         <v>-7.7</v>
       </c>
       <c r="D39" s="28">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E39" s="20">
         <v>-6.52</v>
       </c>
       <c r="F39" s="28">
         <v>-7.37</v>
       </c>
       <c r="G39" s="27">
         <v>-7.97</v>
       </c>
       <c r="H39" s="27">
@@ -6975,57 +7136,59 @@
       </c>
       <c r="R39" s="22">
         <v>-6.74</v>
       </c>
       <c r="S39" s="19">
         <v>-5.73</v>
       </c>
       <c r="T39" s="27">
         <v>-5.69</v>
       </c>
       <c r="U39" s="22">
         <v>-6.28</v>
       </c>
       <c r="V39" s="22">
         <v>-6.84</v>
       </c>
       <c r="W39" s="22">
         <v>-5.78</v>
       </c>
       <c r="X39" s="21">
         <v>-5.9</v>
       </c>
       <c r="Y39" s="21">
         <v>-6.15</v>
       </c>
-      <c r="Z39" s="40">
+      <c r="Z39" s="21">
         <v>-7.49</v>
       </c>
-      <c r="AA39" s="35">
+      <c r="AA39" s="21">
         <v>-8.93</v>
       </c>
-      <c r="AB39" s="40"/>
+      <c r="AB39" s="21">
+        <v>-9.2100000000000009</v>
+      </c>
       <c r="AC39" s="35"/>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="21">
         <v>-4.97</v>
       </c>
       <c r="C40" s="28">
         <v>-2.61</v>
       </c>
       <c r="D40" s="28">
         <v>-3.26</v>
       </c>
       <c r="E40" s="20">
         <v>-3.5</v>
       </c>
       <c r="F40" s="28">
         <v>-2.5099999999999998</v>
       </c>
       <c r="G40" s="27">
         <v>-2.3199999999999998</v>
       </c>
       <c r="H40" s="27">
@@ -7060,57 +7223,59 @@
       </c>
       <c r="R40" s="22">
         <v>-4.04</v>
       </c>
       <c r="S40" s="19">
         <v>-3.3</v>
       </c>
       <c r="T40" s="27">
         <v>-2.88</v>
       </c>
       <c r="U40" s="22">
         <v>-3.19</v>
       </c>
       <c r="V40" s="22">
         <v>-2.78</v>
       </c>
       <c r="W40" s="22">
         <v>-2.83</v>
       </c>
       <c r="X40" s="21">
         <v>-2.96</v>
       </c>
       <c r="Y40" s="21">
         <v>-2.84</v>
       </c>
-      <c r="Z40" s="40">
+      <c r="Z40" s="21">
         <v>-0.49</v>
       </c>
-      <c r="AA40" s="35">
+      <c r="AA40" s="21">
         <v>1.79</v>
       </c>
-      <c r="AB40" s="40"/>
+      <c r="AB40" s="21">
+        <v>0.17</v>
+      </c>
       <c r="AC40" s="35"/>
     </row>
     <row r="41" spans="1:29">
       <c r="A41" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="21">
         <v>-15.05</v>
       </c>
       <c r="C41" s="28">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D41" s="28">
         <v>-6.75</v>
       </c>
       <c r="E41" s="20">
         <v>-5.38</v>
       </c>
       <c r="F41" s="28">
         <v>-4.03</v>
       </c>
       <c r="G41" s="27">
         <v>-2.73</v>
       </c>
       <c r="H41" s="27">
@@ -7145,58 +7310,60 @@
       </c>
       <c r="R41" s="22">
         <v>-3.66</v>
       </c>
       <c r="S41" s="19">
         <v>-2.83</v>
       </c>
       <c r="T41" s="27">
         <v>-2.0499999999999998</v>
       </c>
       <c r="U41" s="22">
         <v>-1.62</v>
       </c>
       <c r="V41" s="22">
         <v>-1.1599999999999999</v>
       </c>
       <c r="W41" s="22">
         <v>-0.65</v>
       </c>
       <c r="X41" s="21">
         <v>-1.19</v>
       </c>
       <c r="Y41" s="21">
         <v>-2.06</v>
       </c>
-      <c r="Z41" s="40">
+      <c r="Z41" s="21">
         <v>-1.32</v>
       </c>
-      <c r="AA41" s="35">
+      <c r="AA41" s="21">
         <v>-4.1500000000000004</v>
       </c>
-      <c r="AB41" s="40"/>
-      <c r="AC41" s="35"/>
+      <c r="AB41" s="21">
+        <v>-4.5599999999999996</v>
+      </c>
+      <c r="AC41" s="46"/>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="21">
         <v>7.54</v>
       </c>
       <c r="C42" s="28">
         <v>7.3</v>
       </c>
       <c r="D42" s="28">
         <v>4.47</v>
       </c>
       <c r="E42" s="20">
         <v>4.78</v>
       </c>
       <c r="F42" s="28">
         <v>6.84</v>
       </c>
       <c r="G42" s="27">
         <v>6.34</v>
       </c>
       <c r="H42" s="27">
         <v>6.65</v>
@@ -7230,58 +7397,60 @@
       </c>
       <c r="R42" s="22">
         <v>8.85</v>
       </c>
       <c r="S42" s="19">
         <v>8.24</v>
       </c>
       <c r="T42" s="27">
         <v>8.06</v>
       </c>
       <c r="U42" s="22">
         <v>7.19</v>
       </c>
       <c r="V42" s="22">
         <v>6.64</v>
       </c>
       <c r="W42" s="22">
         <v>6.77</v>
       </c>
       <c r="X42" s="21">
         <v>7</v>
       </c>
       <c r="Y42" s="21">
         <v>7.15</v>
       </c>
-      <c r="Z42" s="40">
+      <c r="Z42" s="21">
         <v>1.03</v>
       </c>
-      <c r="AA42" s="35">
+      <c r="AA42" s="21">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AB42" s="40"/>
-      <c r="AC42" s="35"/>
+      <c r="AB42" s="21">
+        <v>1.43</v>
+      </c>
+      <c r="AC42" s="46"/>
     </row>
     <row r="43" spans="1:29">
       <c r="A43" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="25">
         <v>-0.68</v>
       </c>
       <c r="C43" s="24">
         <v>-1.75</v>
       </c>
       <c r="D43" s="24">
         <v>-0.81</v>
       </c>
       <c r="E43" s="24">
         <v>-0.95</v>
       </c>
       <c r="F43" s="24">
         <v>-1.31</v>
       </c>
       <c r="G43" s="23">
         <v>-1.78</v>
       </c>
       <c r="H43" s="23">
         <v>-1.43</v>
@@ -7318,71 +7487,77 @@
       </c>
       <c r="S43" s="23">
         <v>-3.72</v>
       </c>
       <c r="T43" s="23">
         <v>-2.58</v>
       </c>
       <c r="U43" s="13">
         <v>-2.34</v>
       </c>
       <c r="V43" s="13">
         <v>-2.59</v>
       </c>
       <c r="W43" s="13">
         <v>-2.4700000000000002</v>
       </c>
       <c r="X43" s="25">
         <v>-2.66</v>
       </c>
       <c r="Y43" s="25">
         <v>-2.96</v>
       </c>
       <c r="Z43" s="25">
         <v>-4.58</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="25">
         <v>-2.97</v>
       </c>
-      <c r="AB43" s="25"/>
-      <c r="AC43" s="36"/>
+      <c r="AB43" s="25">
+        <v>-3.77</v>
+      </c>
+      <c r="AC43" s="46"/>
     </row>
     <row r="44" spans="1:29">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
+      <c r="AC44" s="22"/>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="AC45" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер</vt:lpstr>