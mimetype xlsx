--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-7650" yWindow="465" windowWidth="21735" windowHeight="12345" tabRatio="795"/>
+    <workbookView xWindow="-7656" yWindow="468" windowWidth="21732" windowHeight="12348" tabRatio="795" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="47">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
@@ -316,51 +316,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -407,82 +407,94 @@
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -756,183 +768,183 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD28" sqref="AD28"/>
+    <sheetView topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="AH30" sqref="AH30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.140625" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="5" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="5" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="5"/>
+    <col min="20" max="20" width="5.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="5" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.109375" style="5"/>
+    <col min="27" max="27" width="7.6640625" style="5" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="38"/>
-[...22 lines deleted...]
-      <c r="Y1" s="38"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="42"/>
-      <c r="B4" s="36">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="37"/>
-[...10 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2025</v>
       </c>
-      <c r="AA4" s="37"/>
-[...9 lines deleted...]
-      <c r="AK4" s="37"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="43"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="30" t="s">
@@ -999,77 +1011,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="34" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="34" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39"/>
-[...22 lines deleted...]
-      <c r="Y6" s="39"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11">
         <v>-161</v>
       </c>
       <c r="C7" s="11">
         <v>-61</v>
       </c>
       <c r="D7" s="11">
         <v>-97</v>
       </c>
       <c r="E7" s="11">
         <v>-54</v>
       </c>
       <c r="F7" s="11">
         <v>-58</v>
       </c>
       <c r="G7" s="3">
         <v>-77</v>
       </c>
       <c r="H7" s="3">
         <v>-73</v>
@@ -1103,58 +1115,67 @@
       </c>
       <c r="R7" s="9">
         <v>-77</v>
       </c>
       <c r="S7" s="9">
         <v>-116</v>
       </c>
       <c r="T7" s="9">
         <v>-48</v>
       </c>
       <c r="U7" s="9">
         <v>-31</v>
       </c>
       <c r="V7" s="9">
         <v>-123</v>
       </c>
       <c r="W7" s="9">
         <v>-146</v>
       </c>
       <c r="X7" s="9">
         <v>-143</v>
       </c>
       <c r="Y7" s="9">
         <v>-142</v>
       </c>
-      <c r="Z7" s="9">
+      <c r="Z7" s="11">
         <v>-125</v>
       </c>
-      <c r="AA7" s="9">
+      <c r="AA7" s="37">
         <v>-93</v>
       </c>
-      <c r="AB7" s="9">
+      <c r="AB7" s="11">
         <v>-181</v>
+      </c>
+      <c r="AC7" s="11">
+        <v>-148</v>
+      </c>
+      <c r="AD7" s="9">
+        <v>-181</v>
+      </c>
+      <c r="AE7" s="9">
+        <v>-148</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="11">
         <v>-50</v>
       </c>
       <c r="C8" s="11">
         <v>-20</v>
       </c>
       <c r="D8" s="11">
         <v>-40</v>
       </c>
       <c r="E8" s="11">
         <v>-22</v>
       </c>
       <c r="F8" s="11">
         <v>-45</v>
       </c>
       <c r="G8" s="3">
         <v>-14</v>
       </c>
       <c r="H8" s="3">
@@ -1189,58 +1210,67 @@
       </c>
       <c r="R8" s="9">
         <v>-19</v>
       </c>
       <c r="S8" s="9">
         <v>-73</v>
       </c>
       <c r="T8" s="9">
         <v>-48</v>
       </c>
       <c r="U8" s="9">
         <v>-1</v>
       </c>
       <c r="V8" s="9">
         <v>-48</v>
       </c>
       <c r="W8" s="9">
         <v>-73</v>
       </c>
       <c r="X8" s="9">
         <v>-75</v>
       </c>
       <c r="Y8" s="9">
         <v>-48</v>
       </c>
-      <c r="Z8" s="9">
+      <c r="Z8" s="11">
         <v>-45</v>
       </c>
-      <c r="AA8" s="9">
+      <c r="AA8" s="37">
         <v>-34</v>
       </c>
-      <c r="AB8" s="9">
+      <c r="AB8" s="11">
         <v>-45</v>
+      </c>
+      <c r="AC8" s="11">
+        <v>-85</v>
+      </c>
+      <c r="AD8" s="9">
+        <v>-45</v>
+      </c>
+      <c r="AE8" s="9">
+        <v>-85</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="11">
         <v>-11</v>
       </c>
       <c r="C9" s="11">
         <v>-7</v>
       </c>
       <c r="D9" s="11">
         <v>-15</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="11">
         <v>-7</v>
       </c>
       <c r="G9" s="3">
         <v>-7</v>
       </c>
       <c r="H9" s="3">
@@ -1275,58 +1305,67 @@
       </c>
       <c r="R9" s="9">
         <v>-7</v>
       </c>
       <c r="S9" s="9">
         <v>1</v>
       </c>
       <c r="T9" s="9">
         <v>4</v>
       </c>
       <c r="U9" s="9">
         <v>2</v>
       </c>
       <c r="V9" s="9">
         <v>-3</v>
       </c>
       <c r="W9" s="9">
         <v>-25</v>
       </c>
       <c r="X9" s="9">
         <v>2</v>
       </c>
       <c r="Y9" s="9">
         <v>-10</v>
       </c>
-      <c r="Z9" s="9">
+      <c r="Z9" s="11">
         <v>-10</v>
       </c>
-      <c r="AA9" s="9">
+      <c r="AA9" s="37">
         <v>-19</v>
       </c>
-      <c r="AB9" s="9">
+      <c r="AB9" s="11">
         <v>-21</v>
+      </c>
+      <c r="AC9" s="11">
+        <v>-13</v>
+      </c>
+      <c r="AD9" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AE9" s="9">
+        <v>-13</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="11">
         <v>-6</v>
       </c>
       <c r="C10" s="11">
         <v>1</v>
       </c>
       <c r="D10" s="11">
         <v>7</v>
       </c>
       <c r="E10" s="11">
         <v>-7</v>
       </c>
       <c r="F10" s="11">
         <v>7</v>
       </c>
       <c r="G10" s="3">
         <v>9</v>
       </c>
       <c r="H10" s="3">
@@ -1361,58 +1400,67 @@
       </c>
       <c r="R10" s="9">
         <v>7</v>
       </c>
       <c r="S10" s="9">
         <v>5</v>
       </c>
       <c r="T10" s="9">
         <v>7</v>
       </c>
       <c r="U10" s="9">
         <v>12</v>
       </c>
       <c r="V10" s="9">
         <v>6</v>
       </c>
       <c r="W10" s="9">
         <v>2</v>
       </c>
       <c r="X10" s="9">
         <v>2</v>
       </c>
       <c r="Y10" s="9">
         <v>4</v>
       </c>
-      <c r="Z10" s="9">
+      <c r="Z10" s="11">
         <v>9</v>
       </c>
-      <c r="AA10" s="9">
+      <c r="AA10" s="37">
         <v>-1</v>
       </c>
-      <c r="AB10" s="9">
+      <c r="AB10" s="11">
         <v>4</v>
+      </c>
+      <c r="AC10" s="11">
+        <v>3</v>
+      </c>
+      <c r="AD10" s="9">
+        <v>4</v>
+      </c>
+      <c r="AE10" s="9">
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="11">
         <v>-17</v>
       </c>
       <c r="C11" s="11">
         <v>-2</v>
       </c>
       <c r="D11" s="11">
         <v>-5</v>
       </c>
       <c r="E11" s="11">
         <v>-7</v>
       </c>
       <c r="F11" s="11">
         <v>9</v>
       </c>
       <c r="G11" s="3">
         <v>-11</v>
       </c>
       <c r="H11" s="3">
@@ -1447,58 +1495,67 @@
       </c>
       <c r="R11" s="9">
         <v>1</v>
       </c>
       <c r="S11" s="9">
         <v>-6</v>
       </c>
       <c r="T11" s="9">
         <v>-9</v>
       </c>
       <c r="U11" s="9">
         <v>-13</v>
       </c>
       <c r="V11" s="9">
         <v>-4</v>
       </c>
       <c r="W11" s="9">
         <v>-8</v>
       </c>
       <c r="X11" s="9">
         <v>-13</v>
       </c>
       <c r="Y11" s="9">
         <v>-8</v>
       </c>
-      <c r="Z11" s="9">
+      <c r="Z11" s="11">
         <v>-11</v>
       </c>
-      <c r="AA11" s="9">
+      <c r="AA11" s="37">
         <v>1</v>
       </c>
-      <c r="AB11" s="9">
+      <c r="AB11" s="11">
         <v>-14</v>
+      </c>
+      <c r="AC11" s="11">
+        <v>-19</v>
+      </c>
+      <c r="AD11" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AE11" s="9">
+        <v>-19</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="11">
         <v>-20</v>
       </c>
       <c r="C12" s="11">
         <v>7</v>
       </c>
       <c r="D12" s="11">
         <v>-8</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11">
         <v>-6</v>
       </c>
       <c r="G12" s="3">
         <v>-10</v>
       </c>
       <c r="H12" s="3">
@@ -1533,58 +1590,67 @@
       </c>
       <c r="R12" s="9">
         <v>-8</v>
       </c>
       <c r="S12" s="9">
         <v>-3</v>
       </c>
       <c r="T12" s="9">
         <v>3</v>
       </c>
       <c r="U12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="V12" s="9">
         <v>-10</v>
       </c>
       <c r="W12" s="9">
         <v>-1</v>
       </c>
       <c r="X12" s="9">
         <v>-3</v>
       </c>
       <c r="Y12" s="9">
         <v>-6</v>
       </c>
-      <c r="Z12" s="9">
+      <c r="Z12" s="11">
         <v>-14</v>
       </c>
-      <c r="AA12" s="9">
+      <c r="AA12" s="37">
         <v>-1</v>
       </c>
-      <c r="AB12" s="9">
+      <c r="AB12" s="11">
         <v>-5</v>
+      </c>
+      <c r="AC12" s="11">
+        <v>-4</v>
+      </c>
+      <c r="AD12" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AE12" s="9">
+        <v>-4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="11">
         <v>-14</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11">
         <v>-8</v>
       </c>
       <c r="E13" s="11">
         <v>-2</v>
       </c>
       <c r="F13" s="11">
         <v>-2</v>
       </c>
       <c r="G13" s="3">
         <v>3</v>
       </c>
       <c r="H13" s="3">
@@ -1619,58 +1685,67 @@
       </c>
       <c r="R13" s="9">
         <v>-2</v>
       </c>
       <c r="S13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T13" s="9">
         <v>-6</v>
       </c>
       <c r="U13" s="9">
         <v>5</v>
       </c>
       <c r="V13" s="9">
         <v>-6</v>
       </c>
       <c r="W13" s="9">
         <v>-14</v>
       </c>
       <c r="X13" s="9">
         <v>-7</v>
       </c>
       <c r="Y13" s="9">
         <v>-8</v>
       </c>
-      <c r="Z13" s="9">
+      <c r="Z13" s="11">
         <v>-2</v>
       </c>
-      <c r="AA13" s="9">
+      <c r="AA13" s="37">
         <v>-3</v>
       </c>
-      <c r="AB13" s="9">
+      <c r="AB13" s="11">
         <v>-4</v>
+      </c>
+      <c r="AC13" s="11">
+        <v>-5</v>
+      </c>
+      <c r="AD13" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>-5</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11">
         <v>-17</v>
       </c>
       <c r="C14" s="11">
         <v>-5</v>
       </c>
       <c r="D14" s="11">
         <v>5</v>
       </c>
       <c r="E14" s="11">
         <v>-5</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="3">
         <v>-8</v>
       </c>
       <c r="H14" s="3">
@@ -1705,58 +1780,67 @@
       </c>
       <c r="R14" s="9">
         <v>-22</v>
       </c>
       <c r="S14" s="9">
         <v>-11</v>
       </c>
       <c r="T14" s="9">
         <v>-7</v>
       </c>
       <c r="U14" s="9">
         <v>-13</v>
       </c>
       <c r="V14" s="9">
         <v>-8</v>
       </c>
       <c r="W14" s="9">
         <v>-15</v>
       </c>
       <c r="X14" s="9">
         <v>-12</v>
       </c>
       <c r="Y14" s="9">
         <v>-5</v>
       </c>
-      <c r="Z14" s="9">
+      <c r="Z14" s="11">
         <v>-7</v>
       </c>
-      <c r="AA14" s="9">
+      <c r="AA14" s="37">
         <v>-14</v>
       </c>
-      <c r="AB14" s="9">
+      <c r="AB14" s="11">
         <v>-23</v>
+      </c>
+      <c r="AC14" s="11">
+        <v>-4</v>
+      </c>
+      <c r="AD14" s="9">
+        <v>-23</v>
+      </c>
+      <c r="AE14" s="9">
+        <v>-4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="11">
         <v>4</v>
       </c>
       <c r="C15" s="11">
         <v>-5</v>
       </c>
       <c r="D15" s="11">
         <v>-5</v>
       </c>
       <c r="E15" s="11">
         <v>3</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="3">
         <v>-6</v>
       </c>
       <c r="H15" s="3">
@@ -1791,57 +1875,66 @@
       </c>
       <c r="R15" s="9">
         <v>-7</v>
       </c>
       <c r="S15" s="9">
         <v>-25</v>
       </c>
       <c r="T15" s="9">
         <v>-4</v>
       </c>
       <c r="U15" s="9">
         <v>-7</v>
       </c>
       <c r="V15" s="9">
         <v>-11</v>
       </c>
       <c r="W15" s="9">
         <v>-4</v>
       </c>
       <c r="X15" s="9">
         <v>-1</v>
       </c>
       <c r="Y15" s="9">
         <v>-11</v>
       </c>
-      <c r="Z15" s="9">
+      <c r="Z15" s="11">
         <v>-7</v>
       </c>
-      <c r="AA15" s="9">
+      <c r="AA15" s="37">
         <v>-3</v>
       </c>
-      <c r="AB15" s="9">
+      <c r="AB15" s="11">
+        <v>-9</v>
+      </c>
+      <c r="AC15" s="11">
+        <v>-9</v>
+      </c>
+      <c r="AD15" s="9">
+        <v>-9</v>
+      </c>
+      <c r="AE15" s="9">
         <v>-9</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="11">
         <v>-5</v>
       </c>
       <c r="C16" s="11">
         <v>-12</v>
       </c>
       <c r="D16" s="11">
         <v>-2</v>
       </c>
       <c r="E16" s="11">
         <v>-7</v>
       </c>
       <c r="F16" s="11">
         <v>-10</v>
       </c>
       <c r="G16" s="3">
         <v>-4</v>
       </c>
@@ -1877,61 +1970,70 @@
       </c>
       <c r="R16" s="9">
         <v>-7</v>
       </c>
       <c r="S16" s="9">
         <v>2</v>
       </c>
       <c r="T16" s="9">
         <v>3</v>
       </c>
       <c r="U16" s="9">
         <v>2</v>
       </c>
       <c r="V16" s="9">
         <v>-2</v>
       </c>
       <c r="W16" s="9">
         <v>-12</v>
       </c>
       <c r="X16" s="9">
         <v>-5</v>
       </c>
       <c r="Y16" s="9">
         <v>-11</v>
       </c>
-      <c r="Z16" s="9">
+      <c r="Z16" s="11">
         <v>-3</v>
       </c>
-      <c r="AA16" s="9">
+      <c r="AA16" s="37">
         <v>-4</v>
       </c>
-      <c r="AB16" s="9">
+      <c r="AB16" s="11">
         <v>-14</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="11">
+        <v>3</v>
+      </c>
+      <c r="AD16" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AE16" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="11">
         <v>-9</v>
       </c>
       <c r="C17" s="11">
         <v>-13</v>
       </c>
       <c r="D17" s="11">
         <v>-18</v>
       </c>
       <c r="E17" s="11">
         <v>2</v>
       </c>
       <c r="F17" s="11">
         <v>-16</v>
       </c>
       <c r="G17" s="3">
         <v>-16</v>
       </c>
       <c r="H17" s="3">
         <v>-6</v>
       </c>
       <c r="I17" s="8">
@@ -1963,61 +2065,70 @@
       </c>
       <c r="R17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S17" s="9">
         <v>-1</v>
       </c>
       <c r="T17" s="9">
         <v>-8</v>
       </c>
       <c r="U17" s="9">
         <v>-15</v>
       </c>
       <c r="V17" s="9">
         <v>-16</v>
       </c>
       <c r="W17" s="9">
         <v>5</v>
       </c>
       <c r="X17" s="9">
         <v>-10</v>
       </c>
       <c r="Y17" s="9">
         <v>-13</v>
       </c>
-      <c r="Z17" s="9">
+      <c r="Z17" s="11">
         <v>-11</v>
       </c>
-      <c r="AA17" s="9">
+      <c r="AA17" s="37">
         <v>-14</v>
       </c>
-      <c r="AB17" s="9">
+      <c r="AB17" s="11">
         <v>-14</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="11">
+        <v>-12</v>
+      </c>
+      <c r="AD17" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AE17" s="9">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="11">
         <v>-10</v>
       </c>
       <c r="C18" s="11">
         <v>-4</v>
       </c>
       <c r="D18" s="11">
         <v>-7</v>
       </c>
       <c r="E18" s="11">
         <v>-8</v>
       </c>
       <c r="F18" s="11">
         <v>2</v>
       </c>
       <c r="G18" s="3">
         <v>-8</v>
       </c>
       <c r="H18" s="3">
         <v>6</v>
       </c>
       <c r="I18" s="8">
@@ -2049,61 +2160,70 @@
       </c>
       <c r="R18" s="9">
         <v>1</v>
       </c>
       <c r="S18" s="9">
         <v>-3</v>
       </c>
       <c r="T18" s="9">
         <v>-4</v>
       </c>
       <c r="U18" s="9">
         <v>-3</v>
       </c>
       <c r="V18" s="9">
         <v>-12</v>
       </c>
       <c r="W18" s="9">
         <v>-8</v>
       </c>
       <c r="X18" s="9">
         <v>-12</v>
       </c>
       <c r="Y18" s="9">
         <v>-8</v>
       </c>
-      <c r="Z18" s="9">
+      <c r="Z18" s="11">
         <v>-11</v>
       </c>
-      <c r="AA18" s="9">
+      <c r="AA18" s="37">
         <v>6</v>
       </c>
-      <c r="AB18" s="9">
+      <c r="AB18" s="11">
         <v>-19</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="11">
+        <v>1</v>
+      </c>
+      <c r="AD18" s="9">
+        <v>-19</v>
+      </c>
+      <c r="AE18" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="11">
         <v>-12</v>
       </c>
       <c r="C19" s="11">
         <v>-1</v>
       </c>
       <c r="D19" s="11">
         <v>-3</v>
       </c>
       <c r="E19" s="11">
         <v>-1</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="3">
         <v>3</v>
       </c>
       <c r="H19" s="3">
         <v>4</v>
       </c>
       <c r="I19" s="3">
@@ -2135,61 +2255,70 @@
       </c>
       <c r="R19" s="9">
         <v>-8</v>
       </c>
       <c r="S19" s="9">
         <v>1</v>
       </c>
       <c r="T19" s="9">
         <v>2</v>
       </c>
       <c r="U19" s="9">
         <v>1</v>
       </c>
       <c r="V19" s="9">
         <v>2</v>
       </c>
       <c r="W19" s="9">
         <v>3</v>
       </c>
       <c r="X19" s="9">
         <v>-5</v>
       </c>
       <c r="Y19" s="9">
         <v>-9</v>
       </c>
-      <c r="Z19" s="9">
+      <c r="Z19" s="11">
         <v>-1</v>
       </c>
-      <c r="AA19" s="9">
+      <c r="AA19" s="37">
         <v>-5</v>
       </c>
-      <c r="AB19" s="9">
+      <c r="AB19" s="11">
         <v>-4</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="11">
+        <v>-1</v>
+      </c>
+      <c r="AD19" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AE19" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="11">
         <v>8</v>
       </c>
       <c r="C20" s="11">
         <v>7</v>
       </c>
       <c r="D20" s="11">
         <v>-1</v>
       </c>
       <c r="E20" s="11">
         <v>6</v>
       </c>
       <c r="F20" s="11">
         <v>16</v>
       </c>
       <c r="G20" s="3">
         <v>4</v>
       </c>
       <c r="H20" s="3">
         <v>9</v>
       </c>
       <c r="I20" s="8">
@@ -2221,61 +2350,70 @@
       </c>
       <c r="R20" s="9">
         <v>4</v>
       </c>
       <c r="S20" s="9">
         <v>5</v>
       </c>
       <c r="T20" s="9">
         <v>7</v>
       </c>
       <c r="U20" s="9">
         <v>1</v>
       </c>
       <c r="V20" s="9">
         <v>2</v>
       </c>
       <c r="W20" s="9">
         <v>8</v>
       </c>
       <c r="X20" s="9">
         <v>9</v>
       </c>
       <c r="Y20" s="9">
         <v>9</v>
       </c>
-      <c r="Z20" s="9">
+      <c r="Z20" s="11">
         <v>1</v>
       </c>
-      <c r="AA20" s="9">
+      <c r="AA20" s="37">
         <v>1</v>
       </c>
-      <c r="AB20" s="9">
+      <c r="AB20" s="11">
         <v>2</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="11">
+        <v>4</v>
+      </c>
+      <c r="AD20" s="9">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="11">
         <v>-2</v>
       </c>
       <c r="C21" s="11">
         <v>-8</v>
       </c>
       <c r="D21" s="11">
         <v>3</v>
       </c>
       <c r="E21" s="11">
         <v>-4</v>
       </c>
       <c r="F21" s="11">
         <v>-8</v>
       </c>
       <c r="G21" s="3">
         <v>-12</v>
       </c>
       <c r="H21" s="3">
         <v>2</v>
       </c>
       <c r="I21" s="8">
@@ -2307,93 +2445,101 @@
       </c>
       <c r="R21" s="9">
         <v>-10</v>
       </c>
       <c r="S21" s="9">
         <v>-8</v>
       </c>
       <c r="T21" s="9">
         <v>12</v>
       </c>
       <c r="U21" s="9">
         <v>-2</v>
       </c>
       <c r="V21" s="9">
         <v>-13</v>
       </c>
       <c r="W21" s="9">
         <v>-4</v>
       </c>
       <c r="X21" s="9">
         <v>-13</v>
       </c>
       <c r="Y21" s="9">
         <v>-18</v>
       </c>
-      <c r="Z21" s="9">
+      <c r="Z21" s="11">
         <v>-13</v>
       </c>
-      <c r="AA21" s="9">
+      <c r="AA21" s="37">
         <v>-3</v>
       </c>
-      <c r="AB21" s="9">
+      <c r="AB21" s="11">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="AC21" s="11">
+        <v>-7</v>
+      </c>
+      <c r="AD21" s="9">
+        <v>-15</v>
+      </c>
+      <c r="AE21" s="9">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="40"/>
-[...27 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
+      <c r="AD22" s="22"/>
+      <c r="AE22" s="22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="11">
         <v>-55</v>
       </c>
       <c r="C23" s="11">
         <v>-34</v>
       </c>
       <c r="D23" s="11">
         <v>-35</v>
       </c>
       <c r="E23" s="11">
         <v>-20</v>
       </c>
       <c r="F23" s="11">
         <v>-42</v>
       </c>
       <c r="G23" s="3">
         <v>-26</v>
       </c>
       <c r="H23" s="3">
         <v>-79</v>
       </c>
       <c r="I23" s="10">
@@ -2428,58 +2574,67 @@
       </c>
       <c r="S23" s="9">
         <v>-88</v>
       </c>
       <c r="T23" s="9">
         <v>-48</v>
       </c>
       <c r="U23" s="9">
         <v>-3</v>
       </c>
       <c r="V23" s="9">
         <v>-53</v>
       </c>
       <c r="W23" s="9">
         <v>-92</v>
       </c>
       <c r="X23" s="9">
         <v>-82</v>
       </c>
       <c r="Y23" s="9">
         <v>-61</v>
       </c>
       <c r="Z23" s="9">
         <v>-52</v>
       </c>
-      <c r="AA23" s="9">
+      <c r="AA23" s="37">
         <v>-41</v>
       </c>
-      <c r="AB23" s="9">
+      <c r="AB23" s="11">
         <v>-66</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="11">
+        <v>-81</v>
+      </c>
+      <c r="AD23" s="9">
+        <v>-66</v>
+      </c>
+      <c r="AE23" s="9">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="11">
         <v>-50</v>
       </c>
       <c r="C24" s="11">
         <v>-20</v>
       </c>
       <c r="D24" s="11">
         <v>-40</v>
       </c>
       <c r="E24" s="11">
         <v>-22</v>
       </c>
       <c r="F24" s="11">
         <v>-45</v>
       </c>
       <c r="G24" s="3">
         <v>-14</v>
       </c>
       <c r="H24" s="3">
         <v>-53</v>
       </c>
       <c r="I24" s="10">
@@ -2514,58 +2669,67 @@
       </c>
       <c r="S24" s="9">
         <v>-73</v>
       </c>
       <c r="T24" s="9">
         <v>-48</v>
       </c>
       <c r="U24" s="9">
         <v>-1</v>
       </c>
       <c r="V24" s="9">
         <v>-48</v>
       </c>
       <c r="W24" s="9">
         <v>-73</v>
       </c>
       <c r="X24" s="9">
         <v>-75</v>
       </c>
       <c r="Y24" s="9">
         <v>-48</v>
       </c>
       <c r="Z24" s="9">
         <v>-45</v>
       </c>
-      <c r="AA24" s="9">
+      <c r="AA24" s="37">
         <v>-34</v>
       </c>
-      <c r="AB24" s="9">
+      <c r="AB24" s="11">
         <v>-45</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="11">
+        <v>-85</v>
+      </c>
+      <c r="AD24" s="9">
+        <v>-45</v>
+      </c>
+      <c r="AE24" s="9">
+        <v>-85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="11">
         <v>-8</v>
       </c>
       <c r="C25" s="11">
         <v>3</v>
       </c>
       <c r="D25" s="11">
         <v>6</v>
       </c>
       <c r="E25" s="11">
         <v>4</v>
       </c>
       <c r="F25" s="11">
         <v>1</v>
       </c>
       <c r="G25" s="3">
         <v>-3</v>
       </c>
       <c r="H25" s="3">
         <v>-6</v>
       </c>
       <c r="I25" s="10">
@@ -2600,58 +2764,67 @@
       </c>
       <c r="S25" s="9">
         <v>-6</v>
       </c>
       <c r="T25" s="9">
         <v>-1</v>
       </c>
       <c r="U25" s="9">
         <v>-6</v>
       </c>
       <c r="V25" s="9">
         <v>8</v>
       </c>
       <c r="W25" s="9">
         <v>-6</v>
       </c>
       <c r="X25" s="9">
         <v>-4</v>
       </c>
       <c r="Y25" s="9">
         <v>-2</v>
       </c>
       <c r="Z25" s="9">
         <v>2</v>
       </c>
-      <c r="AA25" s="9">
+      <c r="AA25" s="37">
         <v>-1</v>
       </c>
-      <c r="AB25" s="9">
+      <c r="AB25" s="11">
         <v>-3</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="11">
+        <v>-1</v>
+      </c>
+      <c r="AD25" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AE25" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="11">
         <v>-1</v>
       </c>
       <c r="C26" s="11">
         <v>-3</v>
       </c>
       <c r="D26" s="11">
         <v>-4</v>
       </c>
       <c r="E26" s="11">
         <v>-1</v>
       </c>
       <c r="F26" s="11">
         <v>4</v>
       </c>
       <c r="G26" s="3">
         <v>-3</v>
       </c>
       <c r="H26" s="3">
         <v>-11</v>
       </c>
       <c r="I26" s="10">
@@ -2686,58 +2859,67 @@
       </c>
       <c r="S26" s="9">
         <v>-8</v>
       </c>
       <c r="T26" s="9">
         <v>-1</v>
       </c>
       <c r="U26" s="9">
         <v>-5</v>
       </c>
       <c r="V26" s="9">
         <v>-4</v>
       </c>
       <c r="W26" s="9">
         <v>-2</v>
       </c>
       <c r="X26" s="9">
         <v>3</v>
       </c>
       <c r="Y26" s="9">
         <v>-5</v>
       </c>
       <c r="Z26" s="9">
         <v>1</v>
       </c>
-      <c r="AA26" s="9">
+      <c r="AA26" s="37">
         <v>-4</v>
       </c>
-      <c r="AB26" s="9">
+      <c r="AB26" s="11">
         <v>-2</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="11">
+        <v>2</v>
+      </c>
+      <c r="AD26" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
         <v>3</v>
       </c>
       <c r="C27" s="11">
         <v>-10</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="11">
         <v>-2</v>
       </c>
       <c r="F27" s="11">
         <v>-1</v>
       </c>
       <c r="G27" s="3">
         <v>-1</v>
       </c>
       <c r="H27" s="3">
         <v>-9</v>
       </c>
       <c r="I27" s="10">
@@ -2775,55 +2957,64 @@
       </c>
       <c r="T27" s="9">
         <v>5</v>
       </c>
       <c r="U27" s="9">
         <v>1</v>
       </c>
       <c r="V27" s="9">
         <v>4</v>
       </c>
       <c r="W27" s="9">
         <v>-10</v>
       </c>
       <c r="X27" s="9">
         <v>-3</v>
       </c>
       <c r="Y27" s="9">
         <v>-1</v>
       </c>
       <c r="Z27" s="9" t="s">
         <v>31</v>
       </c>
       <c r="AA27" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="AB27" s="9">
+      <c r="AB27" s="11">
         <v>-3</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="11">
+        <v>6</v>
+      </c>
+      <c r="AD27" s="9">
+        <v>-3</v>
+      </c>
+      <c r="AE27" s="9">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="11">
         <v>1</v>
       </c>
       <c r="C28" s="11">
         <v>-4</v>
       </c>
       <c r="D28" s="11">
         <v>3</v>
       </c>
       <c r="E28" s="11">
         <v>1</v>
       </c>
       <c r="F28" s="11">
         <v>-1</v>
       </c>
       <c r="G28" s="3">
         <v>-5</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="10">
@@ -2858,90 +3049,98 @@
       </c>
       <c r="S28" s="9">
         <v>-4</v>
       </c>
       <c r="T28" s="9">
         <v>-3</v>
       </c>
       <c r="U28" s="9">
         <v>8</v>
       </c>
       <c r="V28" s="9">
         <v>-13</v>
       </c>
       <c r="W28" s="9">
         <v>-1</v>
       </c>
       <c r="X28" s="9">
         <v>-3</v>
       </c>
       <c r="Y28" s="9">
         <v>-5</v>
       </c>
       <c r="Z28" s="9">
         <v>-10</v>
       </c>
-      <c r="AA28" s="9">
+      <c r="AA28" s="37">
         <v>-2</v>
       </c>
-      <c r="AB28" s="9">
+      <c r="AB28" s="11">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="41" t="s">
+      <c r="AC28" s="11">
+        <v>-3</v>
+      </c>
+      <c r="AD28" s="9">
+        <v>-13</v>
+      </c>
+      <c r="AE28" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="41"/>
-[...27 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="B29" s="46"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="46"/>
+      <c r="E29" s="46"/>
+      <c r="F29" s="46"/>
+      <c r="G29" s="46"/>
+      <c r="H29" s="46"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="46"/>
+      <c r="K29" s="46"/>
+      <c r="L29" s="46"/>
+      <c r="M29" s="46"/>
+      <c r="N29" s="46"/>
+      <c r="O29" s="46"/>
+      <c r="P29" s="46"/>
+      <c r="Q29" s="46"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+      <c r="U29" s="46"/>
+      <c r="V29" s="46"/>
+      <c r="W29" s="46"/>
+      <c r="X29" s="46"/>
+      <c r="Y29" s="46"/>
+      <c r="AD29" s="22"/>
+      <c r="AE29" s="22"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="11">
         <v>-106</v>
       </c>
       <c r="C30" s="11">
         <v>-27</v>
       </c>
       <c r="D30" s="11">
         <v>-62</v>
       </c>
       <c r="E30" s="11">
         <v>-34</v>
       </c>
       <c r="F30" s="11">
         <v>-16</v>
       </c>
       <c r="G30" s="3">
         <v>-51</v>
       </c>
       <c r="H30" s="3">
         <v>6</v>
       </c>
       <c r="I30" s="3">
@@ -2973,61 +3172,70 @@
       </c>
       <c r="R30" s="9">
         <v>-56</v>
       </c>
       <c r="S30" s="9">
         <v>-28</v>
       </c>
       <c r="T30" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U30" s="9">
         <v>-28</v>
       </c>
       <c r="V30" s="9">
         <v>-70</v>
       </c>
       <c r="W30" s="9">
         <v>-54</v>
       </c>
       <c r="X30" s="9">
         <v>-61</v>
       </c>
       <c r="Y30" s="9">
         <v>-81</v>
       </c>
-      <c r="Z30" s="9">
+      <c r="Z30" s="11">
         <v>-73</v>
       </c>
-      <c r="AA30" s="9">
+      <c r="AA30" s="38">
         <v>-52</v>
       </c>
-      <c r="AB30" s="9">
+      <c r="AB30" s="11">
         <v>-115</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="11">
+        <v>-67</v>
+      </c>
+      <c r="AD30" s="9">
+        <v>-115</v>
+      </c>
+      <c r="AE30" s="9">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="11">
         <v>-11</v>
       </c>
       <c r="C31" s="11">
         <v>-7</v>
       </c>
       <c r="D31" s="11">
         <v>-15</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="11">
         <v>-7</v>
       </c>
       <c r="G31" s="3">
         <v>-7</v>
       </c>
       <c r="H31" s="3">
         <v>-2</v>
       </c>
       <c r="I31" s="3">
@@ -3059,61 +3267,70 @@
       </c>
       <c r="R31" s="9">
         <v>-7</v>
       </c>
       <c r="S31" s="9">
         <v>1</v>
       </c>
       <c r="T31" s="9">
         <v>4</v>
       </c>
       <c r="U31" s="9">
         <v>2</v>
       </c>
       <c r="V31" s="9">
         <v>-3</v>
       </c>
       <c r="W31" s="9">
         <v>-25</v>
       </c>
       <c r="X31" s="9">
         <v>2</v>
       </c>
       <c r="Y31" s="9">
         <v>-10</v>
       </c>
-      <c r="Z31" s="9">
+      <c r="Z31" s="11">
         <v>-10</v>
       </c>
-      <c r="AA31" s="9">
+      <c r="AA31" s="38">
         <v>-19</v>
       </c>
-      <c r="AB31" s="9">
+      <c r="AB31" s="11">
         <v>-21</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="11">
+        <v>-13</v>
+      </c>
+      <c r="AD31" s="9">
+        <v>-21</v>
+      </c>
+      <c r="AE31" s="9">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11">
         <v>-6</v>
       </c>
       <c r="C32" s="11">
         <v>1</v>
       </c>
       <c r="D32" s="11">
         <v>7</v>
       </c>
       <c r="E32" s="11">
         <v>-7</v>
       </c>
       <c r="F32" s="11">
         <v>7</v>
       </c>
       <c r="G32" s="3">
         <v>9</v>
       </c>
       <c r="H32" s="3">
         <v>11</v>
       </c>
       <c r="I32" s="3">
@@ -3145,61 +3362,70 @@
       </c>
       <c r="R32" s="9">
         <v>7</v>
       </c>
       <c r="S32" s="9">
         <v>5</v>
       </c>
       <c r="T32" s="9">
         <v>7</v>
       </c>
       <c r="U32" s="9">
         <v>12</v>
       </c>
       <c r="V32" s="9">
         <v>6</v>
       </c>
       <c r="W32" s="9">
         <v>2</v>
       </c>
       <c r="X32" s="9">
         <v>2</v>
       </c>
       <c r="Y32" s="9">
         <v>4</v>
       </c>
-      <c r="Z32" s="9">
+      <c r="Z32" s="11">
         <v>9</v>
       </c>
-      <c r="AA32" s="9">
+      <c r="AA32" s="38">
         <v>-1</v>
       </c>
-      <c r="AB32" s="9">
+      <c r="AB32" s="11">
         <v>4</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="11">
+        <v>3</v>
+      </c>
+      <c r="AD32" s="9">
+        <v>4</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="11">
         <v>-9</v>
       </c>
       <c r="C33" s="11">
         <v>-5</v>
       </c>
       <c r="D33" s="11">
         <v>-11</v>
       </c>
       <c r="E33" s="11">
         <v>-11</v>
       </c>
       <c r="F33" s="11">
         <v>8</v>
       </c>
       <c r="G33" s="3">
         <v>-8</v>
       </c>
       <c r="H33" s="3">
         <v>-10</v>
       </c>
       <c r="I33" s="3">
@@ -3231,61 +3457,70 @@
       </c>
       <c r="R33" s="9">
         <v>4</v>
       </c>
       <c r="S33" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T33" s="9">
         <v>-8</v>
       </c>
       <c r="U33" s="9">
         <v>-7</v>
       </c>
       <c r="V33" s="9">
         <v>-12</v>
       </c>
       <c r="W33" s="9">
         <v>-2</v>
       </c>
       <c r="X33" s="9">
         <v>-9</v>
       </c>
       <c r="Y33" s="9">
         <v>-6</v>
       </c>
-      <c r="Z33" s="9">
+      <c r="Z33" s="11">
         <v>-13</v>
       </c>
-      <c r="AA33" s="9">
+      <c r="AA33" s="38">
         <v>2</v>
       </c>
-      <c r="AB33" s="9">
+      <c r="AB33" s="11">
         <v>-11</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="11">
+        <v>-18</v>
+      </c>
+      <c r="AD33" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AE33" s="9">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="11">
         <v>-20</v>
       </c>
       <c r="C34" s="11">
         <v>7</v>
       </c>
       <c r="D34" s="11">
         <v>-8</v>
       </c>
       <c r="E34" s="11">
         <v>-2</v>
       </c>
       <c r="F34" s="11">
         <v>-6</v>
       </c>
       <c r="G34" s="3">
         <v>-10</v>
       </c>
       <c r="H34" s="3">
         <v>-6</v>
       </c>
       <c r="I34" s="3">
@@ -3317,61 +3552,70 @@
       </c>
       <c r="R34" s="9">
         <v>-8</v>
       </c>
       <c r="S34" s="9">
         <v>-3</v>
       </c>
       <c r="T34" s="9">
         <v>3</v>
       </c>
       <c r="U34" s="9" t="s">
         <v>31</v>
       </c>
       <c r="V34" s="9">
         <v>-10</v>
       </c>
       <c r="W34" s="9">
         <v>-1</v>
       </c>
       <c r="X34" s="9">
         <v>-3</v>
       </c>
       <c r="Y34" s="9">
         <v>-6</v>
       </c>
-      <c r="Z34" s="9">
+      <c r="Z34" s="11">
         <v>-14</v>
       </c>
-      <c r="AA34" s="9">
+      <c r="AA34" s="38">
         <v>-1</v>
       </c>
-      <c r="AB34" s="9">
+      <c r="AB34" s="11">
         <v>-5</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="11">
+        <v>-4</v>
+      </c>
+      <c r="AD34" s="9">
+        <v>-5</v>
+      </c>
+      <c r="AE34" s="9">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="11">
         <v>-14</v>
       </c>
       <c r="C35" s="11">
         <v>1</v>
       </c>
       <c r="D35" s="11">
         <v>-8</v>
       </c>
       <c r="E35" s="11">
         <v>-2</v>
       </c>
       <c r="F35" s="11">
         <v>-2</v>
       </c>
       <c r="G35" s="3">
         <v>3</v>
       </c>
       <c r="H35" s="3">
         <v>-1</v>
       </c>
       <c r="I35" s="3">
@@ -3403,61 +3647,70 @@
       </c>
       <c r="R35" s="9">
         <v>-2</v>
       </c>
       <c r="S35" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T35" s="9">
         <v>-6</v>
       </c>
       <c r="U35" s="9">
         <v>5</v>
       </c>
       <c r="V35" s="9">
         <v>-6</v>
       </c>
       <c r="W35" s="9">
         <v>-14</v>
       </c>
       <c r="X35" s="9">
         <v>-7</v>
       </c>
       <c r="Y35" s="9">
         <v>-8</v>
       </c>
-      <c r="Z35" s="9">
+      <c r="Z35" s="11">
         <v>-2</v>
       </c>
-      <c r="AA35" s="9">
+      <c r="AA35" s="38">
         <v>-3</v>
       </c>
-      <c r="AB35" s="9">
+      <c r="AB35" s="11">
         <v>-4</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="11">
+        <v>-5</v>
+      </c>
+      <c r="AD35" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AE35" s="9">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="11">
         <v>-17</v>
       </c>
       <c r="C36" s="11">
         <v>-5</v>
       </c>
       <c r="D36" s="11">
         <v>5</v>
       </c>
       <c r="E36" s="11">
         <v>-5</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="3">
         <v>-8</v>
       </c>
       <c r="H36" s="3">
         <v>1</v>
       </c>
       <c r="I36" s="3">
@@ -3489,61 +3742,70 @@
       </c>
       <c r="R36" s="9">
         <v>-22</v>
       </c>
       <c r="S36" s="9">
         <v>-11</v>
       </c>
       <c r="T36" s="9">
         <v>-7</v>
       </c>
       <c r="U36" s="9">
         <v>-13</v>
       </c>
       <c r="V36" s="9">
         <v>-8</v>
       </c>
       <c r="W36" s="9">
         <v>-15</v>
       </c>
       <c r="X36" s="9">
         <v>-12</v>
       </c>
       <c r="Y36" s="9">
         <v>-5</v>
       </c>
-      <c r="Z36" s="9">
+      <c r="Z36" s="11">
         <v>-7</v>
       </c>
-      <c r="AA36" s="9">
+      <c r="AA36" s="38">
         <v>-14</v>
       </c>
-      <c r="AB36" s="9">
+      <c r="AB36" s="11">
         <v>-23</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="11">
+        <v>-4</v>
+      </c>
+      <c r="AD36" s="9">
+        <v>-23</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="11">
         <v>5</v>
       </c>
       <c r="C37" s="11">
         <v>-2</v>
       </c>
       <c r="D37" s="11">
         <v>-1</v>
       </c>
       <c r="E37" s="11">
         <v>4</v>
       </c>
       <c r="F37" s="11">
         <v>-3</v>
       </c>
       <c r="G37" s="3">
         <v>-3</v>
       </c>
       <c r="H37" s="3">
         <v>-2</v>
       </c>
       <c r="I37" s="11" t="s">
@@ -3575,61 +3837,70 @@
       </c>
       <c r="R37" s="9">
         <v>-7</v>
       </c>
       <c r="S37" s="9">
         <v>-17</v>
       </c>
       <c r="T37" s="9">
         <v>-3</v>
       </c>
       <c r="U37" s="9">
         <v>-2</v>
       </c>
       <c r="V37" s="9">
         <v>-7</v>
       </c>
       <c r="W37" s="9">
         <v>-2</v>
       </c>
       <c r="X37" s="9">
         <v>-4</v>
       </c>
       <c r="Y37" s="9">
         <v>-6</v>
       </c>
-      <c r="Z37" s="9">
+      <c r="Z37" s="11">
         <v>-8</v>
       </c>
-      <c r="AA37" s="9">
+      <c r="AA37" s="38">
         <v>1</v>
       </c>
-      <c r="AB37" s="9">
+      <c r="AB37" s="11">
         <v>-7</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="11">
+        <v>-11</v>
+      </c>
+      <c r="AD37" s="9">
+        <v>-7</v>
+      </c>
+      <c r="AE37" s="9">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="11">
         <v>-8</v>
       </c>
       <c r="C38" s="11">
         <v>-2</v>
       </c>
       <c r="D38" s="11">
         <v>-2</v>
       </c>
       <c r="E38" s="11">
         <v>-5</v>
       </c>
       <c r="F38" s="11">
         <v>-9</v>
       </c>
       <c r="G38" s="3">
         <v>-3</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3">
@@ -3661,61 +3932,70 @@
       </c>
       <c r="R38" s="9">
         <v>-4</v>
       </c>
       <c r="S38" s="9">
         <v>-1</v>
       </c>
       <c r="T38" s="9">
         <v>-2</v>
       </c>
       <c r="U38" s="9">
         <v>1</v>
       </c>
       <c r="V38" s="9">
         <v>-6</v>
       </c>
       <c r="W38" s="9">
         <v>-2</v>
       </c>
       <c r="X38" s="9">
         <v>-2</v>
       </c>
       <c r="Y38" s="9">
         <v>-10</v>
       </c>
-      <c r="Z38" s="9">
+      <c r="Z38" s="11">
         <v>-3</v>
       </c>
-      <c r="AA38" s="9">
+      <c r="AA38" s="38">
         <v>-4</v>
       </c>
-      <c r="AB38" s="9">
+      <c r="AB38" s="11">
         <v>-11</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="11">
+        <v>-3</v>
+      </c>
+      <c r="AD38" s="9">
+        <v>-11</v>
+      </c>
+      <c r="AE38" s="9">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="11">
         <v>-9</v>
       </c>
       <c r="C39" s="11">
         <v>-13</v>
       </c>
       <c r="D39" s="11">
         <v>-18</v>
       </c>
       <c r="E39" s="11">
         <v>2</v>
       </c>
       <c r="F39" s="11">
         <v>-16</v>
       </c>
       <c r="G39" s="3">
         <v>-16</v>
       </c>
       <c r="H39" s="3">
         <v>-6</v>
       </c>
       <c r="I39" s="3">
@@ -3747,61 +4027,70 @@
       </c>
       <c r="R39" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S39" s="9">
         <v>-1</v>
       </c>
       <c r="T39" s="9">
         <v>-8</v>
       </c>
       <c r="U39" s="9">
         <v>-15</v>
       </c>
       <c r="V39" s="9">
         <v>-16</v>
       </c>
       <c r="W39" s="9">
         <v>5</v>
       </c>
       <c r="X39" s="9">
         <v>-10</v>
       </c>
       <c r="Y39" s="9">
         <v>-13</v>
       </c>
-      <c r="Z39" s="9">
+      <c r="Z39" s="11">
         <v>-11</v>
       </c>
-      <c r="AA39" s="9">
+      <c r="AA39" s="38">
         <v>-14</v>
       </c>
-      <c r="AB39" s="9">
+      <c r="AB39" s="11">
         <v>-14</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="11">
+        <v>-12</v>
+      </c>
+      <c r="AD39" s="9">
+        <v>-14</v>
+      </c>
+      <c r="AE39" s="9">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="11">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="11">
         <v>-10</v>
       </c>
       <c r="E40" s="11">
         <v>-9</v>
       </c>
       <c r="F40" s="11">
         <v>3</v>
       </c>
       <c r="G40" s="3">
         <v>-3</v>
       </c>
       <c r="H40" s="3">
         <v>6</v>
       </c>
       <c r="I40" s="3">
@@ -3833,61 +4122,70 @@
       </c>
       <c r="R40" s="9">
         <v>-3</v>
       </c>
       <c r="S40" s="9">
         <v>1</v>
       </c>
       <c r="T40" s="9">
         <v>-1</v>
       </c>
       <c r="U40" s="9">
         <v>-11</v>
       </c>
       <c r="V40" s="9">
         <v>1</v>
       </c>
       <c r="W40" s="9">
         <v>-7</v>
       </c>
       <c r="X40" s="9">
         <v>-9</v>
       </c>
       <c r="Y40" s="9">
         <v>-3</v>
       </c>
-      <c r="Z40" s="9">
+      <c r="Z40" s="11">
         <v>-1</v>
       </c>
-      <c r="AA40" s="9">
+      <c r="AA40" s="38">
         <v>8</v>
       </c>
-      <c r="AB40" s="9">
+      <c r="AB40" s="11">
         <v>-6</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="11">
+        <v>4</v>
+      </c>
+      <c r="AD40" s="9">
+        <v>-6</v>
+      </c>
+      <c r="AE40" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="11">
         <v>-12</v>
       </c>
       <c r="C41" s="11">
         <v>-1</v>
       </c>
       <c r="D41" s="11">
         <v>-3</v>
       </c>
       <c r="E41" s="11">
         <v>-1</v>
       </c>
       <c r="F41" s="11">
         <v>1</v>
       </c>
       <c r="G41" s="3">
         <v>3</v>
       </c>
       <c r="H41" s="3">
         <v>4</v>
       </c>
       <c r="I41" s="3">
@@ -3919,61 +4217,70 @@
       </c>
       <c r="R41" s="9">
         <v>-8</v>
       </c>
       <c r="S41" s="9">
         <v>1</v>
       </c>
       <c r="T41" s="9">
         <v>2</v>
       </c>
       <c r="U41" s="9">
         <v>1</v>
       </c>
       <c r="V41" s="9">
         <v>2</v>
       </c>
       <c r="W41" s="9">
         <v>3</v>
       </c>
       <c r="X41" s="9">
         <v>-5</v>
       </c>
       <c r="Y41" s="9">
         <v>-9</v>
       </c>
-      <c r="Z41" s="9">
+      <c r="Z41" s="11">
         <v>-1</v>
       </c>
-      <c r="AA41" s="9">
+      <c r="AA41" s="38">
         <v>-5</v>
       </c>
-      <c r="AB41" s="9">
+      <c r="AB41" s="11">
         <v>-4</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="11">
+        <v>-1</v>
+      </c>
+      <c r="AD41" s="9">
+        <v>-4</v>
+      </c>
+      <c r="AE41" s="9">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="11">
         <v>8</v>
       </c>
       <c r="C42" s="11">
         <v>7</v>
       </c>
       <c r="D42" s="11">
         <v>-1</v>
       </c>
       <c r="E42" s="11">
         <v>6</v>
       </c>
       <c r="F42" s="11">
         <v>16</v>
       </c>
       <c r="G42" s="3">
         <v>4</v>
       </c>
       <c r="H42" s="3">
         <v>9</v>
       </c>
       <c r="I42" s="3">
@@ -4005,61 +4312,70 @@
       </c>
       <c r="R42" s="9">
         <v>4</v>
       </c>
       <c r="S42" s="9">
         <v>5</v>
       </c>
       <c r="T42" s="9">
         <v>7</v>
       </c>
       <c r="U42" s="9">
         <v>1</v>
       </c>
       <c r="V42" s="9">
         <v>2</v>
       </c>
       <c r="W42" s="9">
         <v>8</v>
       </c>
       <c r="X42" s="9">
         <v>9</v>
       </c>
       <c r="Y42" s="9">
         <v>9</v>
       </c>
-      <c r="Z42" s="9">
+      <c r="Z42" s="11">
         <v>1</v>
       </c>
-      <c r="AA42" s="9">
+      <c r="AA42" s="38">
         <v>1</v>
       </c>
-      <c r="AB42" s="9">
+      <c r="AB42" s="11">
         <v>2</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="22" customFormat="1">
+      <c r="AC42" s="11">
+        <v>4</v>
+      </c>
+      <c r="AD42" s="9">
+        <v>2</v>
+      </c>
+      <c r="AE42" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="22" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="15">
         <v>-2</v>
       </c>
       <c r="C43" s="15">
         <v>-8</v>
       </c>
       <c r="D43" s="15">
         <v>3</v>
       </c>
       <c r="E43" s="15">
         <v>-4</v>
       </c>
       <c r="F43" s="15">
         <v>-8</v>
       </c>
       <c r="G43" s="26">
         <v>-12</v>
       </c>
       <c r="H43" s="26">
         <v>2</v>
       </c>
       <c r="I43" s="13">
@@ -4094,204 +4410,213 @@
       </c>
       <c r="S43" s="15">
         <v>-8</v>
       </c>
       <c r="T43" s="15">
         <v>12</v>
       </c>
       <c r="U43" s="15">
         <v>-2</v>
       </c>
       <c r="V43" s="15">
         <v>-13</v>
       </c>
       <c r="W43" s="15">
         <v>-4</v>
       </c>
       <c r="X43" s="15">
         <v>-13</v>
       </c>
       <c r="Y43" s="15">
         <v>-18</v>
       </c>
       <c r="Z43" s="15">
         <v>-13</v>
       </c>
-      <c r="AA43" s="15">
+      <c r="AA43" s="39">
         <v>-3</v>
       </c>
       <c r="AB43" s="15">
         <v>-15</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="15">
+        <v>-7</v>
+      </c>
+      <c r="AD43" s="15">
+        <v>-15</v>
+      </c>
+      <c r="AE43" s="15">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK45"/>
+  <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Z47" sqref="Z47"/>
+    <sheetView tabSelected="1" topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.140625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="5" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="5"/>
+    <col min="20" max="21" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="38"/>
-[...22 lines deleted...]
-      <c r="Y1" s="38"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="42"/>
-      <c r="B4" s="44">
+      <c r="A4" s="47"/>
+      <c r="B4" s="49">
         <v>2024</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="49">
         <v>2025</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="44">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="49">
         <v>2026</v>
       </c>
-      <c r="AA4" s="45"/>
-[...12 lines deleted...]
-      <c r="A5" s="43"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
+    </row>
+    <row r="5" spans="1:37" ht="20.399999999999999">
+      <c r="A5" s="48"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="18" t="s">
@@ -4358,77 +4683,77 @@
         <v>13</v>
       </c>
       <c r="AE5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="39"/>
-[...22 lines deleted...]
-      <c r="Y6" s="39"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="28">
         <v>-3.62</v>
       </c>
       <c r="C7" s="28">
         <v>-2.58</v>
       </c>
       <c r="D7" s="28">
         <v>-2.44</v>
       </c>
       <c r="E7" s="20">
         <v>-2.15</v>
       </c>
       <c r="F7" s="28">
         <v>-1.97</v>
       </c>
       <c r="G7" s="27">
         <v>-1.94</v>
       </c>
       <c r="H7" s="27">
         <v>-1.9</v>
@@ -4462,60 +4787,62 @@
       </c>
       <c r="R7" s="5">
         <v>-2.93</v>
       </c>
       <c r="S7" s="27">
         <v>-2.9</v>
       </c>
       <c r="T7" s="27">
         <v>-2.64</v>
       </c>
       <c r="U7" s="5">
         <v>-2.39</v>
       </c>
       <c r="V7" s="5">
         <v>-2.4500000000000002</v>
       </c>
       <c r="W7" s="5">
         <v>-2.5299999999999998</v>
       </c>
       <c r="X7" s="21">
         <v>-2.61</v>
       </c>
       <c r="Y7" s="21">
         <v>-2.66</v>
       </c>
-      <c r="Z7" s="21">
+      <c r="Z7" s="40">
         <v>-2.88</v>
       </c>
-      <c r="AA7" s="21">
+      <c r="AA7" s="35">
         <v>-2.64</v>
       </c>
-      <c r="AB7" s="21">
+      <c r="AB7" s="40">
         <v>-3.16</v>
       </c>
-      <c r="AC7" s="35"/>
+      <c r="AC7" s="21">
+        <v>-3.25</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="28">
         <v>-2.65</v>
       </c>
       <c r="C8" s="28">
         <v>-1.94</v>
       </c>
       <c r="D8" s="28">
         <v>-2</v>
       </c>
       <c r="E8" s="20">
         <v>-1.8</v>
       </c>
       <c r="F8" s="28">
         <v>-1.93</v>
       </c>
       <c r="G8" s="27">
         <v>-1.73</v>
       </c>
       <c r="H8" s="27">
         <v>-1.89</v>
@@ -4549,60 +4876,62 @@
       </c>
       <c r="R8" s="5">
         <v>-2.48</v>
       </c>
       <c r="S8" s="27">
         <v>-2.74</v>
       </c>
       <c r="T8" s="27">
         <v>-2.71</v>
       </c>
       <c r="U8" s="5">
         <v>-2.37</v>
       </c>
       <c r="V8" s="5">
         <v>-2.39</v>
       </c>
       <c r="W8" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X8" s="21">
         <v>-2.68</v>
       </c>
       <c r="Y8" s="21">
         <v>-2.67</v>
       </c>
-      <c r="Z8" s="21">
+      <c r="Z8" s="40">
         <v>-2.39</v>
       </c>
-      <c r="AA8" s="21">
+      <c r="AA8" s="35">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AB8" s="21">
+      <c r="AB8" s="40">
         <v>-2.2599999999999998</v>
       </c>
-      <c r="AC8" s="35"/>
+      <c r="AC8" s="21">
+        <v>-2.86</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="28">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C9" s="28">
         <v>-3.5</v>
       </c>
       <c r="D9" s="28">
         <v>-4.22</v>
       </c>
       <c r="E9" s="20">
         <v>-3.19</v>
       </c>
       <c r="F9" s="28">
         <v>-3.07</v>
       </c>
       <c r="G9" s="27">
         <v>-3.01</v>
       </c>
       <c r="H9" s="27">
         <v>-2.67</v>
@@ -4636,60 +4965,62 @@
       </c>
       <c r="R9" s="5">
         <v>-1.28</v>
       </c>
       <c r="S9" s="27">
         <v>-1</v>
       </c>
       <c r="T9" s="27">
         <v>-0.62</v>
       </c>
       <c r="U9" s="5">
         <v>-0.44</v>
       </c>
       <c r="V9" s="5">
         <v>-0.53</v>
       </c>
       <c r="W9" s="5">
         <v>-1.47</v>
       </c>
       <c r="X9" s="21">
         <v>-1.26</v>
       </c>
       <c r="Y9" s="21">
         <v>-1.49</v>
       </c>
-      <c r="Z9" s="21">
+      <c r="Z9" s="40">
         <v>-4.01</v>
       </c>
-      <c r="AA9" s="21">
+      <c r="AA9" s="35">
         <v>-6.14</v>
       </c>
-      <c r="AB9" s="21">
+      <c r="AB9" s="40">
         <v>-6.92</v>
       </c>
-      <c r="AC9" s="35"/>
+      <c r="AC9" s="21">
+        <v>-6.51</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="28">
         <v>-5.48</v>
       </c>
       <c r="C10" s="28">
         <v>-2.35</v>
       </c>
       <c r="D10" s="28">
         <v>0.62</v>
       </c>
       <c r="E10" s="20">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F10" s="28">
         <v>0.37</v>
       </c>
       <c r="G10" s="27">
         <v>1.7</v>
       </c>
       <c r="H10" s="27">
         <v>2.91</v>
@@ -4723,60 +5054,62 @@
       </c>
       <c r="R10" s="5">
         <v>6.01</v>
       </c>
       <c r="S10" s="27">
         <v>5.84</v>
       </c>
       <c r="T10" s="27">
         <v>5.95</v>
       </c>
       <c r="U10" s="5">
         <v>6.65</v>
       </c>
       <c r="V10" s="5">
         <v>6.56</v>
       </c>
       <c r="W10" s="5">
         <v>6.08</v>
       </c>
       <c r="X10" s="21">
         <v>5.71</v>
       </c>
       <c r="Y10" s="21">
         <v>5.54</v>
       </c>
-      <c r="Z10" s="21">
+      <c r="Z10" s="40">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AA10" s="21">
+      <c r="AA10" s="35">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AB10" s="21">
+      <c r="AB10" s="40">
         <v>4.07</v>
       </c>
-      <c r="AC10" s="35"/>
+      <c r="AC10" s="21">
+        <v>3.81</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="28">
         <v>-7.57</v>
       </c>
       <c r="C11" s="28">
         <v>-4.37</v>
       </c>
       <c r="D11" s="28">
         <v>-3.64</v>
       </c>
       <c r="E11" s="20">
         <v>-3.54</v>
       </c>
       <c r="F11" s="28">
         <v>-1.99</v>
       </c>
       <c r="G11" s="27">
         <v>-2.5</v>
       </c>
       <c r="H11" s="27">
         <v>-3.17</v>
@@ -4810,60 +5143,62 @@
       </c>
       <c r="R11" s="5">
         <v>-4.2699999999999996</v>
       </c>
       <c r="S11" s="27">
         <v>-4.03</v>
       </c>
       <c r="T11" s="27">
         <v>-4.04</v>
       </c>
       <c r="U11" s="5">
         <v>-4.2699999999999996</v>
       </c>
       <c r="V11" s="27">
         <v>-4</v>
       </c>
       <c r="W11" s="5">
         <v>-3.96</v>
       </c>
       <c r="X11" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y11" s="21">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="Z11" s="21">
+      <c r="Z11" s="40">
         <v>-5.07</v>
       </c>
-      <c r="AA11" s="21">
+      <c r="AA11" s="35">
         <v>-2.41</v>
       </c>
-      <c r="AB11" s="21">
+      <c r="AB11" s="40">
         <v>-3.8</v>
       </c>
-      <c r="AC11" s="35"/>
+      <c r="AC11" s="21">
+        <v>-5.1100000000000003</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="28">
         <v>-11.43</v>
       </c>
       <c r="C12" s="28">
         <v>-3.84</v>
       </c>
       <c r="D12" s="28">
         <v>-4.08</v>
       </c>
       <c r="E12" s="20">
         <v>-3.36</v>
       </c>
       <c r="F12" s="28">
         <v>-3.38</v>
       </c>
       <c r="G12" s="27">
         <v>-3.78</v>
       </c>
       <c r="H12" s="27">
         <v>-3.73</v>
@@ -4897,60 +5232,62 @@
       </c>
       <c r="R12" s="5">
         <v>-7.53</v>
       </c>
       <c r="S12" s="27">
         <v>-6.58</v>
       </c>
       <c r="T12" s="27">
         <v>-5.36</v>
       </c>
       <c r="U12" s="5">
         <v>-4.67</v>
       </c>
       <c r="V12" s="5">
         <v>-4.82</v>
       </c>
       <c r="W12" s="5">
         <v>-4.3899999999999997</v>
       </c>
       <c r="X12" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y12" s="21">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="Z12" s="21">
+      <c r="Z12" s="40">
         <v>-8.42</v>
       </c>
-      <c r="AA12" s="21">
+      <c r="AA12" s="35">
         <v>-4.71</v>
       </c>
-      <c r="AB12" s="21">
+      <c r="AB12" s="40">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="AC12" s="35"/>
+      <c r="AC12" s="21">
+        <v>-3.69</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="28">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C13" s="28">
         <v>-4.54</v>
       </c>
       <c r="D13" s="28">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E13" s="20">
         <v>-3.96</v>
       </c>
       <c r="F13" s="28">
         <v>-3.43</v>
       </c>
       <c r="G13" s="27">
         <v>-2.52</v>
       </c>
       <c r="H13" s="27">
         <v>-2.25</v>
@@ -4984,60 +5321,62 @@
       </c>
       <c r="R13" s="5">
         <v>-4.58</v>
       </c>
       <c r="S13" s="27">
         <v>-3.82</v>
       </c>
       <c r="T13" s="27">
         <v>-3.88</v>
       </c>
       <c r="U13" s="5">
         <v>-2.93</v>
       </c>
       <c r="V13" s="27">
         <v>-3.1</v>
       </c>
       <c r="W13" s="5">
         <v>-3.78</v>
       </c>
       <c r="X13" s="21">
         <v>-3.89</v>
       </c>
       <c r="Y13" s="21">
         <v>-4.04</v>
       </c>
-      <c r="Z13" s="21">
+      <c r="Z13" s="40">
         <v>-1.45</v>
       </c>
-      <c r="AA13" s="21">
+      <c r="AA13" s="35">
         <v>-1.89</v>
       </c>
-      <c r="AB13" s="21">
+      <c r="AB13" s="40">
         <v>-2.23</v>
       </c>
-      <c r="AC13" s="35"/>
+      <c r="AC13" s="21">
+        <v>-2.61</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="28">
         <v>-4.34</v>
       </c>
       <c r="C14" s="28">
         <v>-2.89</v>
       </c>
       <c r="D14" s="28">
         <v>-1.47</v>
       </c>
       <c r="E14" s="20">
         <v>-1.42</v>
       </c>
       <c r="F14" s="28">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G14" s="27">
         <v>-1.28</v>
       </c>
       <c r="H14" s="27">
         <v>-1.07</v>
@@ -5071,60 +5410,62 @@
       </c>
       <c r="R14" s="5">
         <v>-3.2</v>
       </c>
       <c r="S14" s="27">
         <v>-3.16</v>
       </c>
       <c r="T14" s="27">
         <v>-2.96</v>
       </c>
       <c r="U14" s="27">
         <v>-3</v>
       </c>
       <c r="V14" s="27">
         <v>-2.9</v>
       </c>
       <c r="W14" s="27">
         <v>-3</v>
       </c>
       <c r="X14" s="21">
         <v>-3.01</v>
       </c>
       <c r="Y14" s="21">
         <v>-2.85</v>
       </c>
-      <c r="Z14" s="21">
+      <c r="Z14" s="40">
         <v>-1.8</v>
       </c>
-      <c r="AA14" s="21">
+      <c r="AA14" s="35">
         <v>-2.83</v>
       </c>
-      <c r="AB14" s="21">
+      <c r="AB14" s="40">
         <v>-3.9</v>
       </c>
-      <c r="AC14" s="35"/>
+      <c r="AC14" s="21">
+        <v>-3.19</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="28">
         <v>2.77</v>
       </c>
       <c r="C15" s="28">
         <v>-0.36</v>
       </c>
       <c r="D15" s="28">
         <v>-1.41</v>
       </c>
       <c r="E15" s="20">
         <v>-0.53</v>
       </c>
       <c r="F15" s="28">
         <v>-0.28000000000000003</v>
       </c>
       <c r="G15" s="27">
         <v>-0.94</v>
       </c>
       <c r="H15" s="27">
         <v>-2.11</v>
@@ -5158,60 +5499,62 @@
       </c>
       <c r="R15" s="5">
         <v>-8.1199999999999992</v>
       </c>
       <c r="S15" s="27">
         <v>-9.81</v>
       </c>
       <c r="T15" s="27">
         <v>-8.8000000000000007</v>
       </c>
       <c r="U15" s="5">
         <v>-8.31</v>
       </c>
       <c r="V15" s="5">
         <v>-8.2899999999999991</v>
       </c>
       <c r="W15" s="5">
         <v>-7.72</v>
       </c>
       <c r="X15" s="21">
         <v>-7.09</v>
       </c>
       <c r="Y15" s="21">
         <v>-7.15</v>
       </c>
-      <c r="Z15" s="21">
+      <c r="Z15" s="40">
         <v>-5.07</v>
       </c>
-      <c r="AA15" s="21">
+      <c r="AA15" s="35">
         <v>-3.78</v>
       </c>
-      <c r="AB15" s="21">
+      <c r="AB15" s="40">
         <v>-4.71</v>
       </c>
-      <c r="AC15" s="35"/>
+      <c r="AC15" s="21">
+        <v>-5.22</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="28">
         <v>-3.35</v>
       </c>
       <c r="C16" s="28">
         <v>-5.97</v>
       </c>
       <c r="D16" s="28">
         <v>-4.38</v>
       </c>
       <c r="E16" s="20">
         <v>-4.51</v>
       </c>
       <c r="F16" s="28">
         <v>-4.97</v>
       </c>
       <c r="G16" s="27">
         <v>-4.5999999999999996</v>
       </c>
       <c r="H16" s="27">
         <v>-4.8099999999999996</v>
@@ -5245,60 +5588,62 @@
       </c>
       <c r="R16" s="5">
         <v>-4.12</v>
       </c>
       <c r="S16" s="27">
         <v>-3.2</v>
       </c>
       <c r="T16" s="27">
         <v>-2.4300000000000002</v>
       </c>
       <c r="U16" s="5">
         <v>-1.93</v>
       </c>
       <c r="V16" s="5">
         <v>-1.88</v>
       </c>
       <c r="W16" s="5">
         <v>-2.54</v>
       </c>
       <c r="X16" s="21">
         <v>-2.63</v>
       </c>
       <c r="Y16" s="21">
         <v>-3.06</v>
       </c>
-      <c r="Z16" s="21">
+      <c r="Z16" s="40">
         <v>-2.11</v>
       </c>
-      <c r="AA16" s="21">
+      <c r="AA16" s="35">
         <v>-2.59</v>
       </c>
-      <c r="AB16" s="21">
+      <c r="AB16" s="40">
         <v>-5.09</v>
       </c>
-      <c r="AC16" s="35"/>
+      <c r="AC16" s="21">
+        <v>-3.27</v>
+      </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="28">
         <v>-6.07</v>
       </c>
       <c r="C17" s="28">
         <v>-7.7</v>
       </c>
       <c r="D17" s="28">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E17" s="20">
         <v>-6.52</v>
       </c>
       <c r="F17" s="28">
         <v>-7.37</v>
       </c>
       <c r="G17" s="27">
         <v>-7.97</v>
       </c>
       <c r="H17" s="27">
         <v>-7.4</v>
@@ -5332,60 +5677,62 @@
       </c>
       <c r="R17" s="5">
         <v>-6.74</v>
       </c>
       <c r="S17" s="27">
         <v>-5.73</v>
       </c>
       <c r="T17" s="27">
         <v>-5.69</v>
       </c>
       <c r="U17" s="5">
         <v>-6.28</v>
       </c>
       <c r="V17" s="5">
         <v>-6.84</v>
       </c>
       <c r="W17" s="5">
         <v>-5.78</v>
       </c>
       <c r="X17" s="21">
         <v>-5.9</v>
       </c>
       <c r="Y17" s="21">
         <v>-6.15</v>
       </c>
-      <c r="Z17" s="21">
+      <c r="Z17" s="40">
         <v>-7.49</v>
       </c>
-      <c r="AA17" s="21">
+      <c r="AA17" s="35">
         <v>-8.93</v>
       </c>
-      <c r="AB17" s="21">
+      <c r="AB17" s="40">
         <v>-9.2100000000000009</v>
       </c>
-      <c r="AC17" s="35"/>
+      <c r="AC17" s="21">
+        <v>-9.06</v>
+      </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="28">
         <v>-3.01</v>
       </c>
       <c r="C18" s="28">
         <v>-2.21</v>
       </c>
       <c r="D18" s="28">
         <v>-2.17</v>
       </c>
       <c r="E18" s="20">
         <v>-2.2599999999999998</v>
       </c>
       <c r="F18" s="28">
         <v>-1.67</v>
       </c>
       <c r="G18" s="27">
         <v>-1.8</v>
       </c>
       <c r="H18" s="27">
         <v>-1.28</v>
@@ -5419,60 +5766,62 @@
       </c>
       <c r="R18" s="5">
         <v>-3.56</v>
       </c>
       <c r="S18" s="27">
         <v>-3.14</v>
       </c>
       <c r="T18" s="27">
         <v>-2.86</v>
       </c>
       <c r="U18" s="5">
         <v>-2.62</v>
       </c>
       <c r="V18" s="5">
         <v>-2.75</v>
       </c>
       <c r="W18" s="5">
         <v>-2.72</v>
       </c>
       <c r="X18" s="21">
         <v>-2.82</v>
       </c>
       <c r="Y18" s="21">
         <v>-2.79</v>
       </c>
-      <c r="Z18" s="21">
+      <c r="Z18" s="40">
         <v>-3.51</v>
       </c>
-      <c r="AA18" s="21">
+      <c r="AA18" s="35">
         <v>-0.84</v>
       </c>
-      <c r="AB18" s="21">
+      <c r="AB18" s="40">
         <v>-2.63</v>
       </c>
-      <c r="AC18" s="35"/>
+      <c r="AC18" s="21">
+        <v>-1.88</v>
+      </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="28">
         <v>-15.05</v>
       </c>
       <c r="C19" s="28">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D19" s="28">
         <v>-6.75</v>
       </c>
       <c r="E19" s="20">
         <v>-5.38</v>
       </c>
       <c r="F19" s="28">
         <v>-4.03</v>
       </c>
       <c r="G19" s="27">
         <v>-2.73</v>
       </c>
       <c r="H19" s="27">
         <v>-1.62</v>
@@ -5506,60 +5855,62 @@
       </c>
       <c r="R19" s="5">
         <v>-3.66</v>
       </c>
       <c r="S19" s="27">
         <v>-2.83</v>
       </c>
       <c r="T19" s="27">
         <v>-2.0499999999999998</v>
       </c>
       <c r="U19" s="5">
         <v>-1.62</v>
       </c>
       <c r="V19" s="5">
         <v>-1.1599999999999999</v>
       </c>
       <c r="W19" s="5">
         <v>-0.65</v>
       </c>
       <c r="X19" s="21">
         <v>-1.19</v>
       </c>
       <c r="Y19" s="21">
         <v>-2.06</v>
       </c>
-      <c r="Z19" s="21">
+      <c r="Z19" s="40">
         <v>-1.32</v>
       </c>
-      <c r="AA19" s="21">
+      <c r="AA19" s="35">
         <v>-4.1500000000000004</v>
       </c>
-      <c r="AB19" s="21">
+      <c r="AB19" s="40">
         <v>-4.5599999999999996</v>
       </c>
-      <c r="AC19" s="35"/>
+      <c r="AC19" s="21">
+        <v>-3.72</v>
+      </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="28">
         <v>7.54</v>
       </c>
       <c r="C20" s="28">
         <v>7.3</v>
       </c>
       <c r="D20" s="28">
         <v>4.47</v>
       </c>
       <c r="E20" s="20">
         <v>4.78</v>
       </c>
       <c r="F20" s="28">
         <v>6.84</v>
       </c>
       <c r="G20" s="27">
         <v>6.34</v>
       </c>
       <c r="H20" s="27">
         <v>6.65</v>
@@ -5593,60 +5944,62 @@
       </c>
       <c r="R20" s="5">
         <v>8.85</v>
       </c>
       <c r="S20" s="27">
         <v>8.24</v>
       </c>
       <c r="T20" s="27">
         <v>8.06</v>
       </c>
       <c r="U20" s="5">
         <v>7.19</v>
       </c>
       <c r="V20" s="5">
         <v>6.64</v>
       </c>
       <c r="W20" s="5">
         <v>6.77</v>
       </c>
       <c r="X20" s="21">
         <v>7</v>
       </c>
       <c r="Y20" s="21">
         <v>7.15</v>
       </c>
-      <c r="Z20" s="21">
+      <c r="Z20" s="40">
         <v>1.03</v>
       </c>
-      <c r="AA20" s="21">
+      <c r="AA20" s="35">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AB20" s="21">
+      <c r="AB20" s="40">
         <v>1.43</v>
       </c>
-      <c r="AC20" s="35"/>
+      <c r="AC20" s="21">
+        <v>2.15</v>
+      </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="28">
         <v>-0.68</v>
       </c>
       <c r="C21" s="28">
         <v>-1.75</v>
       </c>
       <c r="D21" s="28">
         <v>-0.81</v>
       </c>
       <c r="E21" s="20">
         <v>-0.95</v>
       </c>
       <c r="F21" s="28">
         <v>-1.31</v>
       </c>
       <c r="G21" s="27">
         <v>-1.78</v>
       </c>
       <c r="H21" s="27">
         <v>-1.43</v>
@@ -5680,92 +6033,92 @@
       </c>
       <c r="R21" s="5">
         <v>-3.91</v>
       </c>
       <c r="S21" s="27">
         <v>-3.72</v>
       </c>
       <c r="T21" s="27">
         <v>-2.58</v>
       </c>
       <c r="U21" s="5">
         <v>-2.34</v>
       </c>
       <c r="V21" s="5">
         <v>-2.59</v>
       </c>
       <c r="W21" s="5">
         <v>-2.4700000000000002</v>
       </c>
       <c r="X21" s="21">
         <v>-2.66</v>
       </c>
       <c r="Y21" s="21">
         <v>-2.96</v>
       </c>
-      <c r="Z21" s="21">
+      <c r="Z21" s="40">
         <v>-4.58</v>
       </c>
-      <c r="AA21" s="21">
+      <c r="AA21" s="35">
         <v>-2.97</v>
       </c>
-      <c r="AB21" s="21">
+      <c r="AB21" s="40">
         <v>-3.77</v>
       </c>
-      <c r="AC21" s="35"/>
+      <c r="AC21" s="21">
+        <v>-3.46</v>
+      </c>
     </row>
     <row r="22" spans="1:29">
-      <c r="A22" s="40" t="s">
+      <c r="A22" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="40"/>
-[...25 lines deleted...]
-      <c r="AB22" s="21"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
+      <c r="Z22" s="22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="28">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C23" s="28">
         <v>-2.12</v>
       </c>
       <c r="D23" s="28">
         <v>-1.93</v>
       </c>
       <c r="E23" s="20">
         <v>-1.69</v>
       </c>
       <c r="F23" s="28">
         <v>-1.73</v>
       </c>
       <c r="G23" s="27">
         <v>-1.65</v>
       </c>
       <c r="H23" s="27">
         <v>-1.93</v>
@@ -5799,60 +6152,62 @@
       </c>
       <c r="R23" s="5">
         <v>-2.81</v>
       </c>
       <c r="S23" s="27">
         <v>-3.03</v>
       </c>
       <c r="T23" s="27">
         <v>-2.91</v>
       </c>
       <c r="U23" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="V23" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="W23" s="5">
         <v>-2.71</v>
       </c>
       <c r="X23" s="21">
         <v>-2.82</v>
       </c>
       <c r="Y23" s="21">
         <v>-2.81</v>
       </c>
-      <c r="Z23" s="21">
+      <c r="Z23" s="40">
         <v>-2.37</v>
       </c>
-      <c r="AA23" s="21">
+      <c r="AA23" s="35">
         <v>-2.2200000000000002</v>
       </c>
-      <c r="AB23" s="21">
+      <c r="AB23" s="40">
         <v>-2.4900000000000002</v>
       </c>
-      <c r="AC23" s="35"/>
+      <c r="AC23" s="21">
+        <v>-2.83</v>
+      </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="28">
         <v>-2.65</v>
       </c>
       <c r="C24" s="28">
         <v>-1.94</v>
       </c>
       <c r="D24" s="28">
         <v>-2</v>
       </c>
       <c r="E24" s="20">
         <v>-1.8</v>
       </c>
       <c r="F24" s="28">
         <v>-1.93</v>
       </c>
       <c r="G24" s="27">
         <v>-1.73</v>
       </c>
       <c r="H24" s="27">
         <v>-1.89</v>
@@ -5886,60 +6241,62 @@
       </c>
       <c r="R24" s="5">
         <v>-2.48</v>
       </c>
       <c r="S24" s="27">
         <v>-2.74</v>
       </c>
       <c r="T24" s="27">
         <v>-2.71</v>
       </c>
       <c r="U24" s="5">
         <v>-2.37</v>
       </c>
       <c r="V24" s="5">
         <v>-2.39</v>
       </c>
       <c r="W24" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X24" s="21">
         <v>-2.68</v>
       </c>
       <c r="Y24" s="21">
         <v>-2.67</v>
       </c>
-      <c r="Z24" s="21">
+      <c r="Z24" s="40">
         <v>-2.39</v>
       </c>
-      <c r="AA24" s="21">
+      <c r="AA24" s="35">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="AB24" s="21">
+      <c r="AB24" s="40">
         <v>-2.2599999999999998</v>
       </c>
-      <c r="AC24" s="35"/>
+      <c r="AC24" s="21">
+        <v>-2.86</v>
+      </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="28">
         <v>-11.13</v>
       </c>
       <c r="C25" s="28">
         <v>-3.6</v>
       </c>
       <c r="D25" s="28">
         <v>0.47</v>
       </c>
       <c r="E25" s="20">
         <v>1.77</v>
       </c>
       <c r="F25" s="28">
         <v>1.69</v>
       </c>
       <c r="G25" s="27">
         <v>0.7</v>
       </c>
       <c r="H25" s="27">
         <v>-0.61</v>
@@ -5973,60 +6330,62 @@
       </c>
       <c r="R25" s="5">
         <v>-6.49</v>
       </c>
       <c r="S25" s="27">
         <v>-6.85</v>
       </c>
       <c r="T25" s="27">
         <v>-6.06</v>
       </c>
       <c r="U25" s="5">
         <v>-6.35</v>
       </c>
       <c r="V25" s="5">
         <v>-4.3899999999999997</v>
       </c>
       <c r="W25" s="5">
         <v>-4.79</v>
       </c>
       <c r="X25" s="21">
         <v>-4.87</v>
       </c>
       <c r="Y25" s="21">
         <v>-4.6900000000000004</v>
       </c>
-      <c r="Z25" s="21">
+      <c r="Z25" s="40">
         <v>2.76</v>
       </c>
-      <c r="AA25" s="21">
+      <c r="AA25" s="35">
         <v>0.73</v>
       </c>
-      <c r="AB25" s="21">
+      <c r="AB25" s="40">
         <v>-0.95</v>
       </c>
-      <c r="AC25" s="35"/>
+      <c r="AC25" s="21">
+        <v>-1.07</v>
+      </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="28">
         <v>-1.74</v>
       </c>
       <c r="C26" s="28">
         <v>-3.59</v>
       </c>
       <c r="D26" s="28">
         <v>-4.71</v>
       </c>
       <c r="E26" s="20">
         <v>-3.97</v>
       </c>
       <c r="F26" s="28">
         <v>-1.76</v>
       </c>
       <c r="G26" s="27">
         <v>-2.34</v>
       </c>
       <c r="H26" s="27">
         <v>-4.74</v>
@@ -6060,60 +6419,62 @@
       </c>
       <c r="R26" s="5">
         <v>-6.49</v>
       </c>
       <c r="S26" s="27">
         <v>-7.82</v>
       </c>
       <c r="T26" s="27">
         <v>-6.95</v>
       </c>
       <c r="U26" s="5">
         <v>-7.19</v>
       </c>
       <c r="V26" s="27">
         <v>-7.2</v>
       </c>
       <c r="W26" s="5">
         <v>-6.81</v>
       </c>
       <c r="X26" s="21">
         <v>-5.7</v>
       </c>
       <c r="Y26" s="21">
         <v>-5.96</v>
       </c>
-      <c r="Z26" s="21">
+      <c r="Z26" s="40">
         <v>1.78</v>
       </c>
-      <c r="AA26" s="21">
+      <c r="AA26" s="35">
         <v>-2.84</v>
       </c>
-      <c r="AB26" s="21">
+      <c r="AB26" s="40">
         <v>-3.08</v>
       </c>
-      <c r="AC26" s="35"/>
+      <c r="AC26" s="21">
+        <v>-1.39</v>
+      </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="28">
         <v>4.3600000000000003</v>
       </c>
       <c r="C27" s="28">
         <v>-5.3</v>
       </c>
       <c r="D27" s="28">
         <v>-3.48</v>
       </c>
       <c r="E27" s="20">
         <v>-3.37</v>
       </c>
       <c r="F27" s="28">
         <v>-2.97</v>
       </c>
       <c r="G27" s="27">
         <v>-2.73</v>
       </c>
       <c r="H27" s="27">
         <v>-4.2300000000000004</v>
@@ -6147,60 +6508,62 @@
       </c>
       <c r="R27" s="5">
         <v>-5.13</v>
       </c>
       <c r="S27" s="27">
         <v>-3.52</v>
       </c>
       <c r="T27" s="27">
         <v>-1.92</v>
       </c>
       <c r="U27" s="5">
         <v>-1.49</v>
       </c>
       <c r="V27" s="5">
         <v>-0.66</v>
       </c>
       <c r="W27" s="5">
         <v>-2.09</v>
       </c>
       <c r="X27" s="21">
         <v>-2.31</v>
       </c>
       <c r="Y27" s="21">
         <v>-2.2400000000000002</v>
       </c>
-      <c r="Z27" s="21" t="s">
+      <c r="Z27" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="AA27" s="21" t="s">
+      <c r="AA27" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="AB27" s="21">
+      <c r="AB27" s="40">
         <v>-1.5</v>
       </c>
-      <c r="AC27" s="20"/>
+      <c r="AC27" s="21">
+        <v>1.1299999999999999</v>
+      </c>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="28">
         <v>0.91</v>
       </c>
       <c r="C28" s="28">
         <v>-1.42</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="20">
         <v>0.23</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>31</v>
       </c>
       <c r="G28" s="27">
         <v>-0.78</v>
       </c>
       <c r="H28" s="27">
         <v>-0.66</v>
@@ -6234,92 +6597,92 @@
       </c>
       <c r="R28" s="5">
         <v>-2.63</v>
       </c>
       <c r="S28" s="27">
         <v>-2.82</v>
       </c>
       <c r="T28" s="27">
         <v>-2.81</v>
       </c>
       <c r="U28" s="5">
         <v>-1.51</v>
       </c>
       <c r="V28" s="27">
         <v>-2.7</v>
       </c>
       <c r="W28" s="5">
         <v>-2.5099999999999998</v>
       </c>
       <c r="X28" s="21">
         <v>-2.54</v>
       </c>
       <c r="Y28" s="21">
         <v>-2.72</v>
       </c>
-      <c r="Z28" s="21">
+      <c r="Z28" s="40">
         <v>-9.2100000000000009</v>
       </c>
-      <c r="AA28" s="21">
+      <c r="AA28" s="35">
         <v>-5.78</v>
       </c>
-      <c r="AB28" s="21">
+      <c r="AB28" s="40">
         <v>-7.92</v>
       </c>
-      <c r="AC28" s="35"/>
+      <c r="AC28" s="21">
+        <v>-6.64</v>
+      </c>
     </row>
     <row r="29" spans="1:29">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="41"/>
-[...25 lines deleted...]
-      <c r="AB29" s="21"/>
+      <c r="B29" s="46"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="46"/>
+      <c r="E29" s="46"/>
+      <c r="F29" s="46"/>
+      <c r="G29" s="46"/>
+      <c r="H29" s="46"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="46"/>
+      <c r="K29" s="46"/>
+      <c r="L29" s="46"/>
+      <c r="M29" s="46"/>
+      <c r="N29" s="46"/>
+      <c r="O29" s="46"/>
+      <c r="P29" s="46"/>
+      <c r="Q29" s="46"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+      <c r="U29" s="46"/>
+      <c r="V29" s="46"/>
+      <c r="W29" s="46"/>
+      <c r="X29" s="46"/>
+      <c r="Y29" s="46"/>
+      <c r="Z29" s="22"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="21">
         <v>-4.68</v>
       </c>
       <c r="C30" s="28">
         <v>-3.04</v>
       </c>
       <c r="D30" s="28">
         <v>-2.93</v>
       </c>
       <c r="E30" s="20">
         <v>-2.59</v>
       </c>
       <c r="F30" s="28">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G30" s="27">
         <v>-2.2200000000000002</v>
       </c>
       <c r="H30" s="27">
         <v>-1.86</v>
@@ -6353,60 +6716,62 @@
       </c>
       <c r="R30" s="22">
         <v>-3.06</v>
       </c>
       <c r="S30" s="19">
         <v>-2.77</v>
       </c>
       <c r="T30" s="27">
         <v>-2.36</v>
       </c>
       <c r="U30" s="22">
         <v>-2.2200000000000002</v>
       </c>
       <c r="V30" s="22">
         <v>-2.35</v>
       </c>
       <c r="W30" s="22">
         <v>-2.36</v>
       </c>
       <c r="X30" s="21">
         <v>-2.4</v>
       </c>
       <c r="Y30" s="21">
         <v>-2.5</v>
       </c>
-      <c r="Z30" s="21">
+      <c r="Z30" s="40">
         <v>-3.4</v>
       </c>
-      <c r="AA30" s="21">
+      <c r="AA30" s="35">
         <v>-3.05</v>
       </c>
-      <c r="AB30" s="21">
+      <c r="AB30" s="40">
         <v>-3.84</v>
       </c>
-      <c r="AC30" s="35"/>
+      <c r="AC30" s="21">
+        <v>-3.68</v>
+      </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C31" s="28">
         <v>-3.5</v>
       </c>
       <c r="D31" s="28">
         <v>-4.22</v>
       </c>
       <c r="E31" s="20">
         <v>-3.19</v>
       </c>
       <c r="F31" s="28">
         <v>-3.07</v>
       </c>
       <c r="G31" s="27">
         <v>-3.01</v>
       </c>
       <c r="H31" s="27">
         <v>-2.67</v>
@@ -6440,60 +6805,62 @@
       </c>
       <c r="R31" s="22">
         <v>-1.28</v>
       </c>
       <c r="S31" s="19">
         <v>-1</v>
       </c>
       <c r="T31" s="27">
         <v>-0.62</v>
       </c>
       <c r="U31" s="22">
         <v>-0.44</v>
       </c>
       <c r="V31" s="22">
         <v>-0.53</v>
       </c>
       <c r="W31" s="22">
         <v>-1.47</v>
       </c>
       <c r="X31" s="21">
         <v>-1.26</v>
       </c>
       <c r="Y31" s="21">
         <v>-1.49</v>
       </c>
-      <c r="Z31" s="21">
+      <c r="Z31" s="40">
         <v>-4.01</v>
       </c>
-      <c r="AA31" s="21">
+      <c r="AA31" s="35">
         <v>-6.14</v>
       </c>
-      <c r="AB31" s="21">
+      <c r="AB31" s="40">
         <v>-6.92</v>
       </c>
-      <c r="AC31" s="35"/>
+      <c r="AC31" s="21">
+        <v>-6.51</v>
+      </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="21">
         <v>-5.48</v>
       </c>
       <c r="C32" s="28">
         <v>-2.35</v>
       </c>
       <c r="D32" s="28">
         <v>0.62</v>
       </c>
       <c r="E32" s="20">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F32" s="28">
         <v>0.37</v>
       </c>
       <c r="G32" s="27">
         <v>1.7</v>
       </c>
       <c r="H32" s="27">
         <v>2.91</v>
@@ -6527,60 +6894,62 @@
       </c>
       <c r="R32" s="22">
         <v>6.01</v>
       </c>
       <c r="S32" s="19">
         <v>5.84</v>
       </c>
       <c r="T32" s="27">
         <v>5.95</v>
       </c>
       <c r="U32" s="22">
         <v>6.65</v>
       </c>
       <c r="V32" s="22">
         <v>6.56</v>
       </c>
       <c r="W32" s="22">
         <v>6.08</v>
       </c>
       <c r="X32" s="21">
         <v>5.71</v>
       </c>
       <c r="Y32" s="21">
         <v>5.54</v>
       </c>
-      <c r="Z32" s="21">
+      <c r="Z32" s="40">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AA32" s="21">
+      <c r="AA32" s="35">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AB32" s="21">
+      <c r="AB32" s="40">
         <v>4.07</v>
       </c>
-      <c r="AC32" s="35"/>
+      <c r="AC32" s="21">
+        <v>3.81</v>
+      </c>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="21">
         <v>-5.88</v>
       </c>
       <c r="C33" s="28">
         <v>-4.74</v>
       </c>
       <c r="D33" s="28">
         <v>-5.59</v>
       </c>
       <c r="E33" s="20">
         <v>-6.04</v>
       </c>
       <c r="F33" s="28">
         <v>-3.74</v>
       </c>
       <c r="G33" s="27">
         <v>-4.0199999999999996</v>
       </c>
       <c r="H33" s="27">
         <v>-4.3899999999999997</v>
@@ -6614,60 +6983,62 @@
       </c>
       <c r="R33" s="22">
         <v>-3.18</v>
       </c>
       <c r="S33" s="19">
         <v>-2.65</v>
       </c>
       <c r="T33" s="27">
         <v>-3.05</v>
       </c>
       <c r="U33" s="22">
         <v>-3.26</v>
       </c>
       <c r="V33" s="22">
         <v>-3.82</v>
       </c>
       <c r="W33" s="22">
         <v>-3.56</v>
       </c>
       <c r="X33" s="21">
         <v>-3.81</v>
       </c>
       <c r="Y33" s="21">
         <v>-3.83</v>
       </c>
-      <c r="Z33" s="21">
+      <c r="Z33" s="40">
         <v>-8.9700000000000006</v>
       </c>
-      <c r="AA33" s="21">
+      <c r="AA33" s="35">
         <v>-3.99</v>
       </c>
-      <c r="AB33" s="21">
+      <c r="AB33" s="40">
         <v>-5.22</v>
       </c>
-      <c r="AC33" s="35"/>
+      <c r="AC33" s="21">
+        <v>-7.13</v>
+      </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="21">
         <v>-11.43</v>
       </c>
       <c r="C34" s="28">
         <v>-3.84</v>
       </c>
       <c r="D34" s="28">
         <v>-4.08</v>
       </c>
       <c r="E34" s="20">
         <v>-3.36</v>
       </c>
       <c r="F34" s="28">
         <v>-3.38</v>
       </c>
       <c r="G34" s="27">
         <v>-3.78</v>
       </c>
       <c r="H34" s="27">
         <v>-3.73</v>
@@ -6701,60 +7072,62 @@
       </c>
       <c r="R34" s="22">
         <v>-7.53</v>
       </c>
       <c r="S34" s="19">
         <v>-6.58</v>
       </c>
       <c r="T34" s="27">
         <v>-5.36</v>
       </c>
       <c r="U34" s="22">
         <v>-4.67</v>
       </c>
       <c r="V34" s="22">
         <v>-4.82</v>
       </c>
       <c r="W34" s="22">
         <v>-4.3899999999999997</v>
       </c>
       <c r="X34" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y34" s="21">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="Z34" s="21">
+      <c r="Z34" s="40">
         <v>-8.42</v>
       </c>
-      <c r="AA34" s="21">
+      <c r="AA34" s="35">
         <v>-4.71</v>
       </c>
-      <c r="AB34" s="21">
+      <c r="AB34" s="40">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="AC34" s="35"/>
+      <c r="AC34" s="21">
+        <v>-3.69</v>
+      </c>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="21">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C35" s="28">
         <v>-4.54</v>
       </c>
       <c r="D35" s="28">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E35" s="20">
         <v>-3.96</v>
       </c>
       <c r="F35" s="28">
         <v>-3.43</v>
       </c>
       <c r="G35" s="27">
         <v>-2.52</v>
       </c>
       <c r="H35" s="27">
         <v>-2.25</v>
@@ -6788,60 +7161,62 @@
       </c>
       <c r="R35" s="22">
         <v>-4.58</v>
       </c>
       <c r="S35" s="19">
         <v>-3.82</v>
       </c>
       <c r="T35" s="27">
         <v>-3.88</v>
       </c>
       <c r="U35" s="22">
         <v>-2.93</v>
       </c>
       <c r="V35" s="19">
         <v>-3.1</v>
       </c>
       <c r="W35" s="22">
         <v>-3.78</v>
       </c>
       <c r="X35" s="21">
         <v>-3.89</v>
       </c>
       <c r="Y35" s="21">
         <v>-4.04</v>
       </c>
-      <c r="Z35" s="21">
+      <c r="Z35" s="40">
         <v>-1.45</v>
       </c>
-      <c r="AA35" s="21">
+      <c r="AA35" s="35">
         <v>-1.89</v>
       </c>
-      <c r="AB35" s="21">
+      <c r="AB35" s="40">
         <v>-2.23</v>
       </c>
-      <c r="AC35" s="35"/>
+      <c r="AC35" s="21">
+        <v>-2.61</v>
+      </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="21">
         <v>-4.34</v>
       </c>
       <c r="C36" s="28">
         <v>-2.89</v>
       </c>
       <c r="D36" s="28">
         <v>-1.47</v>
       </c>
       <c r="E36" s="20">
         <v>-1.42</v>
       </c>
       <c r="F36" s="28">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G36" s="19">
         <v>-1.28</v>
       </c>
       <c r="H36" s="27">
         <v>-1.07</v>
@@ -6875,60 +7250,62 @@
       </c>
       <c r="R36" s="22">
         <v>-3.2</v>
       </c>
       <c r="S36" s="19">
         <v>-3.16</v>
       </c>
       <c r="T36" s="27">
         <v>-2.96</v>
       </c>
       <c r="U36" s="19">
         <v>-3</v>
       </c>
       <c r="V36" s="19">
         <v>-2.9</v>
       </c>
       <c r="W36" s="19">
         <v>-3</v>
       </c>
       <c r="X36" s="21">
         <v>-3.01</v>
       </c>
       <c r="Y36" s="21">
         <v>-2.85</v>
       </c>
-      <c r="Z36" s="21">
+      <c r="Z36" s="40">
         <v>-1.8</v>
       </c>
-      <c r="AA36" s="21">
+      <c r="AA36" s="35">
         <v>-2.83</v>
       </c>
-      <c r="AB36" s="21">
+      <c r="AB36" s="40">
         <v>-3.9</v>
       </c>
-      <c r="AC36" s="35"/>
+      <c r="AC36" s="21">
+        <v>-3.19</v>
+      </c>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="21">
         <v>5.73</v>
       </c>
       <c r="C37" s="28">
         <v>1.78</v>
       </c>
       <c r="D37" s="28">
         <v>0.78</v>
       </c>
       <c r="E37" s="20">
         <v>1.77</v>
       </c>
       <c r="F37" s="28">
         <v>0.7</v>
       </c>
       <c r="G37" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="27">
         <v>-0.33</v>
@@ -6962,60 +7339,62 @@
       </c>
       <c r="R37" s="22">
         <v>-9.23</v>
       </c>
       <c r="S37" s="19">
         <v>-11.15</v>
       </c>
       <c r="T37" s="27">
         <v>-10.06</v>
       </c>
       <c r="U37" s="22">
         <v>-9.06</v>
       </c>
       <c r="V37" s="22">
         <v>-9.02</v>
       </c>
       <c r="W37" s="22">
         <v>-8.33</v>
       </c>
       <c r="X37" s="21">
         <v>-8.0299999999999994</v>
       </c>
       <c r="Y37" s="21">
         <v>-7.95</v>
       </c>
-      <c r="Z37" s="21">
+      <c r="Z37" s="40">
         <v>-9.75</v>
       </c>
-      <c r="AA37" s="21">
+      <c r="AA37" s="35">
         <v>-4.42</v>
       </c>
-      <c r="AB37" s="21">
+      <c r="AB37" s="40">
         <v>-5.8</v>
       </c>
-      <c r="AC37" s="35"/>
+      <c r="AC37" s="21">
+        <v>-7.8</v>
+      </c>
     </row>
     <row r="38" spans="1:29">
       <c r="A38" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="21">
         <v>-9.9600000000000009</v>
       </c>
       <c r="C38" s="28">
         <v>-6.56</v>
       </c>
       <c r="D38" s="28">
         <v>-5.16</v>
       </c>
       <c r="E38" s="20">
         <v>-5.49</v>
       </c>
       <c r="F38" s="28">
         <v>-6.68</v>
       </c>
       <c r="G38" s="27">
         <v>-6.24</v>
       </c>
       <c r="H38" s="27">
         <v>-5.32</v>
@@ -7049,60 +7428,62 @@
       </c>
       <c r="R38" s="22">
         <v>-3.23</v>
       </c>
       <c r="S38" s="19">
         <v>-2.92</v>
       </c>
       <c r="T38" s="27">
         <v>-2.88</v>
       </c>
       <c r="U38" s="22">
         <v>-2.34</v>
       </c>
       <c r="V38" s="22">
         <v>-2.98</v>
       </c>
       <c r="W38" s="22">
         <v>-2.94</v>
       </c>
       <c r="X38" s="21">
         <v>-2.91</v>
       </c>
       <c r="Y38" s="21">
         <v>-3.78</v>
       </c>
-      <c r="Z38" s="21">
+      <c r="Z38" s="40">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="AA38" s="21">
+      <c r="AA38" s="35">
         <v>-5.03</v>
       </c>
-      <c r="AB38" s="21">
+      <c r="AB38" s="40">
         <v>-8.4499999999999993</v>
       </c>
-      <c r="AC38" s="35"/>
+      <c r="AC38" s="21">
+        <v>-7.38</v>
+      </c>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="21">
         <v>-6.07</v>
       </c>
       <c r="C39" s="28">
         <v>-7.7</v>
       </c>
       <c r="D39" s="28">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E39" s="20">
         <v>-6.52</v>
       </c>
       <c r="F39" s="28">
         <v>-7.37</v>
       </c>
       <c r="G39" s="27">
         <v>-7.97</v>
       </c>
       <c r="H39" s="27">
         <v>-7.4</v>
@@ -7136,60 +7517,62 @@
       </c>
       <c r="R39" s="22">
         <v>-6.74</v>
       </c>
       <c r="S39" s="19">
         <v>-5.73</v>
       </c>
       <c r="T39" s="27">
         <v>-5.69</v>
       </c>
       <c r="U39" s="22">
         <v>-6.28</v>
       </c>
       <c r="V39" s="22">
         <v>-6.84</v>
       </c>
       <c r="W39" s="22">
         <v>-5.78</v>
       </c>
       <c r="X39" s="21">
         <v>-5.9</v>
       </c>
       <c r="Y39" s="21">
         <v>-6.15</v>
       </c>
-      <c r="Z39" s="21">
+      <c r="Z39" s="40">
         <v>-7.49</v>
       </c>
-      <c r="AA39" s="21">
+      <c r="AA39" s="35">
         <v>-8.93</v>
       </c>
-      <c r="AB39" s="21">
+      <c r="AB39" s="40">
         <v>-9.2100000000000009</v>
       </c>
-      <c r="AC39" s="35"/>
+      <c r="AC39" s="21">
+        <v>-9.06</v>
+      </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="21">
         <v>-4.97</v>
       </c>
       <c r="C40" s="28">
         <v>-2.61</v>
       </c>
       <c r="D40" s="28">
         <v>-3.26</v>
       </c>
       <c r="E40" s="20">
         <v>-3.5</v>
       </c>
       <c r="F40" s="28">
         <v>-2.5099999999999998</v>
       </c>
       <c r="G40" s="27">
         <v>-2.3199999999999998</v>
       </c>
       <c r="H40" s="27">
         <v>-1.58</v>
@@ -7223,60 +7606,62 @@
       </c>
       <c r="R40" s="22">
         <v>-4.04</v>
       </c>
       <c r="S40" s="19">
         <v>-3.3</v>
       </c>
       <c r="T40" s="27">
         <v>-2.88</v>
       </c>
       <c r="U40" s="22">
         <v>-3.19</v>
       </c>
       <c r="V40" s="22">
         <v>-2.78</v>
       </c>
       <c r="W40" s="22">
         <v>-2.83</v>
       </c>
       <c r="X40" s="21">
         <v>-2.96</v>
       </c>
       <c r="Y40" s="21">
         <v>-2.84</v>
       </c>
-      <c r="Z40" s="21">
+      <c r="Z40" s="40">
         <v>-0.49</v>
       </c>
-      <c r="AA40" s="21">
+      <c r="AA40" s="35">
         <v>1.79</v>
       </c>
-      <c r="AB40" s="21">
+      <c r="AB40" s="40">
         <v>0.17</v>
       </c>
-      <c r="AC40" s="35"/>
+      <c r="AC40" s="21">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="41" spans="1:29">
       <c r="A41" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="21">
         <v>-15.05</v>
       </c>
       <c r="C41" s="28">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D41" s="28">
         <v>-6.75</v>
       </c>
       <c r="E41" s="20">
         <v>-5.38</v>
       </c>
       <c r="F41" s="28">
         <v>-4.03</v>
       </c>
       <c r="G41" s="27">
         <v>-2.73</v>
       </c>
       <c r="H41" s="27">
         <v>-1.62</v>
@@ -7310,60 +7695,62 @@
       </c>
       <c r="R41" s="22">
         <v>-3.66</v>
       </c>
       <c r="S41" s="19">
         <v>-2.83</v>
       </c>
       <c r="T41" s="27">
         <v>-2.0499999999999998</v>
       </c>
       <c r="U41" s="22">
         <v>-1.62</v>
       </c>
       <c r="V41" s="22">
         <v>-1.1599999999999999</v>
       </c>
       <c r="W41" s="22">
         <v>-0.65</v>
       </c>
       <c r="X41" s="21">
         <v>-1.19</v>
       </c>
       <c r="Y41" s="21">
         <v>-2.06</v>
       </c>
-      <c r="Z41" s="21">
+      <c r="Z41" s="40">
         <v>-1.32</v>
       </c>
-      <c r="AA41" s="21">
+      <c r="AA41" s="35">
         <v>-4.1500000000000004</v>
       </c>
-      <c r="AB41" s="21">
+      <c r="AB41" s="40">
         <v>-4.5599999999999996</v>
       </c>
-      <c r="AC41" s="46"/>
+      <c r="AC41" s="21">
+        <v>-3.72</v>
+      </c>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="21">
         <v>7.54</v>
       </c>
       <c r="C42" s="28">
         <v>7.3</v>
       </c>
       <c r="D42" s="28">
         <v>4.47</v>
       </c>
       <c r="E42" s="20">
         <v>4.78</v>
       </c>
       <c r="F42" s="28">
         <v>6.84</v>
       </c>
       <c r="G42" s="27">
         <v>6.34</v>
       </c>
       <c r="H42" s="27">
         <v>6.65</v>
@@ -7397,60 +7784,62 @@
       </c>
       <c r="R42" s="22">
         <v>8.85</v>
       </c>
       <c r="S42" s="19">
         <v>8.24</v>
       </c>
       <c r="T42" s="27">
         <v>8.06</v>
       </c>
       <c r="U42" s="22">
         <v>7.19</v>
       </c>
       <c r="V42" s="22">
         <v>6.64</v>
       </c>
       <c r="W42" s="22">
         <v>6.77</v>
       </c>
       <c r="X42" s="21">
         <v>7</v>
       </c>
       <c r="Y42" s="21">
         <v>7.15</v>
       </c>
-      <c r="Z42" s="21">
+      <c r="Z42" s="40">
         <v>1.03</v>
       </c>
-      <c r="AA42" s="21">
+      <c r="AA42" s="35">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AB42" s="21">
+      <c r="AB42" s="40">
         <v>1.43</v>
       </c>
-      <c r="AC42" s="46"/>
+      <c r="AC42" s="21">
+        <v>2.15</v>
+      </c>
     </row>
     <row r="43" spans="1:29">
       <c r="A43" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="25">
         <v>-0.68</v>
       </c>
       <c r="C43" s="24">
         <v>-1.75</v>
       </c>
       <c r="D43" s="24">
         <v>-0.81</v>
       </c>
       <c r="E43" s="24">
         <v>-0.95</v>
       </c>
       <c r="F43" s="24">
         <v>-1.31</v>
       </c>
       <c r="G43" s="23">
         <v>-1.78</v>
       </c>
       <c r="H43" s="23">
         <v>-1.43</v>
@@ -7487,66 +7876,64 @@
       </c>
       <c r="S43" s="23">
         <v>-3.72</v>
       </c>
       <c r="T43" s="23">
         <v>-2.58</v>
       </c>
       <c r="U43" s="13">
         <v>-2.34</v>
       </c>
       <c r="V43" s="13">
         <v>-2.59</v>
       </c>
       <c r="W43" s="13">
         <v>-2.4700000000000002</v>
       </c>
       <c r="X43" s="25">
         <v>-2.66</v>
       </c>
       <c r="Y43" s="25">
         <v>-2.96</v>
       </c>
       <c r="Z43" s="25">
         <v>-4.58</v>
       </c>
-      <c r="AA43" s="25">
+      <c r="AA43" s="36">
         <v>-2.97</v>
       </c>
       <c r="AB43" s="25">
         <v>-3.77</v>
       </c>
-      <c r="AC43" s="46"/>
+      <c r="AC43" s="25">
+        <v>-3.46</v>
+      </c>
     </row>
     <row r="44" spans="1:29">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="AC44" s="22"/>
-[...2 lines deleted...]
-      <c r="AC45" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>