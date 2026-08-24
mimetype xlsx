--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-7656" yWindow="468" windowWidth="21732" windowHeight="12348" tabRatio="795" activeTab="1"/>
+    <workbookView xWindow="-7650" yWindow="465" windowWidth="21735" windowHeight="12345" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="47">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
@@ -316,51 +316,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -422,79 +422,82 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -768,180 +771,180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="AH30" sqref="AH30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.109375" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="5" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="5" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="16384" width="9.109375" style="5"/>
+    <col min="20" max="20" width="5.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="5" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" style="5"/>
+    <col min="27" max="27" width="7.7109375" style="5" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="43"/>
-[...22 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="47"/>
-      <c r="B4" s="41">
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2025</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="48"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="30" t="s">
@@ -1011,77 +1014,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="34" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="34" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="44"/>
-[...22 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11">
         <v>-161</v>
       </c>
       <c r="C7" s="11">
         <v>-61</v>
       </c>
       <c r="D7" s="11">
         <v>-97</v>
       </c>
       <c r="E7" s="11">
         <v>-54</v>
       </c>
       <c r="F7" s="11">
         <v>-58</v>
       </c>
       <c r="G7" s="3">
         <v>-77</v>
       </c>
       <c r="H7" s="3">
         <v>-73</v>
@@ -1118,65 +1121,71 @@
       </c>
       <c r="S7" s="9">
         <v>-116</v>
       </c>
       <c r="T7" s="9">
         <v>-48</v>
       </c>
       <c r="U7" s="9">
         <v>-31</v>
       </c>
       <c r="V7" s="9">
         <v>-123</v>
       </c>
       <c r="W7" s="9">
         <v>-146</v>
       </c>
       <c r="X7" s="9">
         <v>-143</v>
       </c>
       <c r="Y7" s="9">
         <v>-142</v>
       </c>
       <c r="Z7" s="11">
         <v>-125</v>
       </c>
-      <c r="AA7" s="37">
+      <c r="AA7" s="11">
         <v>-93</v>
       </c>
       <c r="AB7" s="11">
         <v>-181</v>
       </c>
       <c r="AC7" s="11">
         <v>-148</v>
       </c>
-      <c r="AD7" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7" s="37">
+        <v>-158</v>
+      </c>
+      <c r="AE7" s="37">
+        <v>-124</v>
+      </c>
+      <c r="AF7" s="38"/>
+      <c r="AG7" s="22"/>
+      <c r="AH7" s="22"/>
+      <c r="AI7" s="22"/>
+      <c r="AJ7" s="22"/>
+      <c r="AK7" s="22"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="11">
         <v>-50</v>
       </c>
       <c r="C8" s="11">
         <v>-20</v>
       </c>
       <c r="D8" s="11">
         <v>-40</v>
       </c>
       <c r="E8" s="11">
         <v>-22</v>
       </c>
       <c r="F8" s="11">
         <v>-45</v>
       </c>
       <c r="G8" s="3">
         <v>-14</v>
       </c>
       <c r="H8" s="3">
         <v>-53</v>
@@ -1213,65 +1222,71 @@
       </c>
       <c r="S8" s="9">
         <v>-73</v>
       </c>
       <c r="T8" s="9">
         <v>-48</v>
       </c>
       <c r="U8" s="9">
         <v>-1</v>
       </c>
       <c r="V8" s="9">
         <v>-48</v>
       </c>
       <c r="W8" s="9">
         <v>-73</v>
       </c>
       <c r="X8" s="9">
         <v>-75</v>
       </c>
       <c r="Y8" s="9">
         <v>-48</v>
       </c>
       <c r="Z8" s="11">
         <v>-45</v>
       </c>
-      <c r="AA8" s="37">
+      <c r="AA8" s="11">
         <v>-34</v>
       </c>
       <c r="AB8" s="11">
         <v>-45</v>
       </c>
       <c r="AC8" s="11">
         <v>-85</v>
       </c>
-      <c r="AD8" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8" s="37">
+        <v>-51</v>
+      </c>
+      <c r="AE8" s="37">
+        <v>-37</v>
+      </c>
+      <c r="AF8" s="38"/>
+      <c r="AG8" s="22"/>
+      <c r="AH8" s="22"/>
+      <c r="AI8" s="22"/>
+      <c r="AJ8" s="22"/>
+      <c r="AK8" s="22"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="11">
         <v>-11</v>
       </c>
       <c r="C9" s="11">
         <v>-7</v>
       </c>
       <c r="D9" s="11">
         <v>-15</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="11">
         <v>-7</v>
       </c>
       <c r="G9" s="3">
         <v>-7</v>
       </c>
       <c r="H9" s="3">
         <v>-2</v>
@@ -1308,65 +1323,71 @@
       </c>
       <c r="S9" s="9">
         <v>1</v>
       </c>
       <c r="T9" s="9">
         <v>4</v>
       </c>
       <c r="U9" s="9">
         <v>2</v>
       </c>
       <c r="V9" s="9">
         <v>-3</v>
       </c>
       <c r="W9" s="9">
         <v>-25</v>
       </c>
       <c r="X9" s="9">
         <v>2</v>
       </c>
       <c r="Y9" s="9">
         <v>-10</v>
       </c>
       <c r="Z9" s="11">
         <v>-10</v>
       </c>
-      <c r="AA9" s="37">
+      <c r="AA9" s="11">
         <v>-19</v>
       </c>
       <c r="AB9" s="11">
         <v>-21</v>
       </c>
       <c r="AC9" s="11">
         <v>-13</v>
       </c>
-      <c r="AD9" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD9" s="37">
+        <v>-6</v>
+      </c>
+      <c r="AE9" s="37">
+        <v>-15</v>
+      </c>
+      <c r="AF9" s="38"/>
+      <c r="AG9" s="22"/>
+      <c r="AH9" s="22"/>
+      <c r="AI9" s="22"/>
+      <c r="AJ9" s="22"/>
+      <c r="AK9" s="22"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="11">
         <v>-6</v>
       </c>
       <c r="C10" s="11">
         <v>1</v>
       </c>
       <c r="D10" s="11">
         <v>7</v>
       </c>
       <c r="E10" s="11">
         <v>-7</v>
       </c>
       <c r="F10" s="11">
         <v>7</v>
       </c>
       <c r="G10" s="3">
         <v>9</v>
       </c>
       <c r="H10" s="3">
         <v>11</v>
@@ -1403,65 +1424,71 @@
       </c>
       <c r="S10" s="9">
         <v>5</v>
       </c>
       <c r="T10" s="9">
         <v>7</v>
       </c>
       <c r="U10" s="9">
         <v>12</v>
       </c>
       <c r="V10" s="9">
         <v>6</v>
       </c>
       <c r="W10" s="9">
         <v>2</v>
       </c>
       <c r="X10" s="9">
         <v>2</v>
       </c>
       <c r="Y10" s="9">
         <v>4</v>
       </c>
       <c r="Z10" s="11">
         <v>9</v>
       </c>
-      <c r="AA10" s="37">
+      <c r="AA10" s="11">
         <v>-1</v>
       </c>
       <c r="AB10" s="11">
         <v>4</v>
       </c>
       <c r="AC10" s="11">
         <v>3</v>
       </c>
-      <c r="AD10" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD10" s="37">
+        <v>-7</v>
+      </c>
+      <c r="AE10" s="37">
+        <v>2</v>
+      </c>
+      <c r="AF10" s="38"/>
+      <c r="AG10" s="22"/>
+      <c r="AH10" s="22"/>
+      <c r="AI10" s="22"/>
+      <c r="AJ10" s="22"/>
+      <c r="AK10" s="22"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="11">
         <v>-17</v>
       </c>
       <c r="C11" s="11">
         <v>-2</v>
       </c>
       <c r="D11" s="11">
         <v>-5</v>
       </c>
       <c r="E11" s="11">
         <v>-7</v>
       </c>
       <c r="F11" s="11">
         <v>9</v>
       </c>
       <c r="G11" s="3">
         <v>-11</v>
       </c>
       <c r="H11" s="3">
         <v>-16</v>
@@ -1498,65 +1525,71 @@
       </c>
       <c r="S11" s="9">
         <v>-6</v>
       </c>
       <c r="T11" s="9">
         <v>-9</v>
       </c>
       <c r="U11" s="9">
         <v>-13</v>
       </c>
       <c r="V11" s="9">
         <v>-4</v>
       </c>
       <c r="W11" s="9">
         <v>-8</v>
       </c>
       <c r="X11" s="9">
         <v>-13</v>
       </c>
       <c r="Y11" s="9">
         <v>-8</v>
       </c>
       <c r="Z11" s="11">
         <v>-11</v>
       </c>
-      <c r="AA11" s="37">
+      <c r="AA11" s="11">
         <v>1</v>
       </c>
       <c r="AB11" s="11">
         <v>-14</v>
       </c>
       <c r="AC11" s="11">
         <v>-19</v>
       </c>
-      <c r="AD11" s="9">
+      <c r="AD11" s="37">
+        <v>-10</v>
+      </c>
+      <c r="AE11" s="37">
         <v>-14</v>
       </c>
-      <c r="AE11" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF11" s="38"/>
+      <c r="AG11" s="22"/>
+      <c r="AH11" s="22"/>
+      <c r="AI11" s="22"/>
+      <c r="AJ11" s="22"/>
+      <c r="AK11" s="22"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="11">
         <v>-20</v>
       </c>
       <c r="C12" s="11">
         <v>7</v>
       </c>
       <c r="D12" s="11">
         <v>-8</v>
       </c>
       <c r="E12" s="11">
         <v>-2</v>
       </c>
       <c r="F12" s="11">
         <v>-6</v>
       </c>
       <c r="G12" s="3">
         <v>-10</v>
       </c>
       <c r="H12" s="3">
         <v>-6</v>
@@ -1593,65 +1626,71 @@
       </c>
       <c r="S12" s="9">
         <v>-3</v>
       </c>
       <c r="T12" s="9">
         <v>3</v>
       </c>
       <c r="U12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="V12" s="9">
         <v>-10</v>
       </c>
       <c r="W12" s="9">
         <v>-1</v>
       </c>
       <c r="X12" s="9">
         <v>-3</v>
       </c>
       <c r="Y12" s="9">
         <v>-6</v>
       </c>
       <c r="Z12" s="11">
         <v>-14</v>
       </c>
-      <c r="AA12" s="37">
+      <c r="AA12" s="11">
         <v>-1</v>
       </c>
       <c r="AB12" s="11">
         <v>-5</v>
       </c>
       <c r="AC12" s="11">
         <v>-4</v>
       </c>
-      <c r="AD12" s="9">
+      <c r="AD12" s="37">
+        <v>-1</v>
+      </c>
+      <c r="AE12" s="37">
         <v>-5</v>
       </c>
-      <c r="AE12" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF12" s="38"/>
+      <c r="AG12" s="22"/>
+      <c r="AH12" s="22"/>
+      <c r="AI12" s="22"/>
+      <c r="AJ12" s="22"/>
+      <c r="AK12" s="22"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="11">
         <v>-14</v>
       </c>
       <c r="C13" s="11">
         <v>1</v>
       </c>
       <c r="D13" s="11">
         <v>-8</v>
       </c>
       <c r="E13" s="11">
         <v>-2</v>
       </c>
       <c r="F13" s="11">
         <v>-2</v>
       </c>
       <c r="G13" s="3">
         <v>3</v>
       </c>
       <c r="H13" s="3">
         <v>-1</v>
@@ -1688,65 +1727,71 @@
       </c>
       <c r="S13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T13" s="9">
         <v>-6</v>
       </c>
       <c r="U13" s="9">
         <v>5</v>
       </c>
       <c r="V13" s="9">
         <v>-6</v>
       </c>
       <c r="W13" s="9">
         <v>-14</v>
       </c>
       <c r="X13" s="9">
         <v>-7</v>
       </c>
       <c r="Y13" s="9">
         <v>-8</v>
       </c>
       <c r="Z13" s="11">
         <v>-2</v>
       </c>
-      <c r="AA13" s="37">
+      <c r="AA13" s="11">
         <v>-3</v>
       </c>
       <c r="AB13" s="11">
         <v>-4</v>
       </c>
       <c r="AC13" s="11">
         <v>-5</v>
       </c>
-      <c r="AD13" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD13" s="37">
+        <v>-2</v>
+      </c>
+      <c r="AE13" s="37">
+        <v>-14</v>
+      </c>
+      <c r="AF13" s="38"/>
+      <c r="AG13" s="22"/>
+      <c r="AH13" s="22"/>
+      <c r="AI13" s="22"/>
+      <c r="AJ13" s="22"/>
+      <c r="AK13" s="22"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11">
         <v>-17</v>
       </c>
       <c r="C14" s="11">
         <v>-5</v>
       </c>
       <c r="D14" s="11">
         <v>5</v>
       </c>
       <c r="E14" s="11">
         <v>-5</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="3">
         <v>-8</v>
       </c>
       <c r="H14" s="3">
         <v>1</v>
@@ -1783,65 +1828,71 @@
       </c>
       <c r="S14" s="9">
         <v>-11</v>
       </c>
       <c r="T14" s="9">
         <v>-7</v>
       </c>
       <c r="U14" s="9">
         <v>-13</v>
       </c>
       <c r="V14" s="9">
         <v>-8</v>
       </c>
       <c r="W14" s="9">
         <v>-15</v>
       </c>
       <c r="X14" s="9">
         <v>-12</v>
       </c>
       <c r="Y14" s="9">
         <v>-5</v>
       </c>
       <c r="Z14" s="11">
         <v>-7</v>
       </c>
-      <c r="AA14" s="37">
+      <c r="AA14" s="11">
         <v>-14</v>
       </c>
       <c r="AB14" s="11">
         <v>-23</v>
       </c>
       <c r="AC14" s="11">
         <v>-4</v>
       </c>
-      <c r="AD14" s="9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14" s="37">
+        <v>-27</v>
+      </c>
+      <c r="AE14" s="37">
+        <v>-3</v>
+      </c>
+      <c r="AF14" s="38"/>
+      <c r="AG14" s="22"/>
+      <c r="AH14" s="22"/>
+      <c r="AI14" s="22"/>
+      <c r="AJ14" s="22"/>
+      <c r="AK14" s="22"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="11">
         <v>4</v>
       </c>
       <c r="C15" s="11">
         <v>-5</v>
       </c>
       <c r="D15" s="11">
         <v>-5</v>
       </c>
       <c r="E15" s="11">
         <v>3</v>
       </c>
       <c r="F15" s="11">
         <v>1</v>
       </c>
       <c r="G15" s="3">
         <v>-6</v>
       </c>
       <c r="H15" s="3">
         <v>-13</v>
@@ -1878,65 +1929,71 @@
       </c>
       <c r="S15" s="9">
         <v>-25</v>
       </c>
       <c r="T15" s="9">
         <v>-4</v>
       </c>
       <c r="U15" s="9">
         <v>-7</v>
       </c>
       <c r="V15" s="9">
         <v>-11</v>
       </c>
       <c r="W15" s="9">
         <v>-4</v>
       </c>
       <c r="X15" s="9">
         <v>-1</v>
       </c>
       <c r="Y15" s="9">
         <v>-11</v>
       </c>
       <c r="Z15" s="11">
         <v>-7</v>
       </c>
-      <c r="AA15" s="37">
+      <c r="AA15" s="11">
         <v>-3</v>
       </c>
       <c r="AB15" s="11">
         <v>-9</v>
       </c>
       <c r="AC15" s="11">
         <v>-9</v>
       </c>
-      <c r="AD15" s="9">
+      <c r="AD15" s="37">
+        <v>-3</v>
+      </c>
+      <c r="AE15" s="37">
         <v>-9</v>
       </c>
-      <c r="AE15" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15" s="38"/>
+      <c r="AG15" s="22"/>
+      <c r="AH15" s="22"/>
+      <c r="AI15" s="22"/>
+      <c r="AJ15" s="22"/>
+      <c r="AK15" s="22"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="11">
         <v>-5</v>
       </c>
       <c r="C16" s="11">
         <v>-12</v>
       </c>
       <c r="D16" s="11">
         <v>-2</v>
       </c>
       <c r="E16" s="11">
         <v>-7</v>
       </c>
       <c r="F16" s="11">
         <v>-10</v>
       </c>
       <c r="G16" s="3">
         <v>-4</v>
       </c>
       <c r="H16" s="3">
         <v>-9</v>
@@ -1973,67 +2030,73 @@
       </c>
       <c r="S16" s="9">
         <v>2</v>
       </c>
       <c r="T16" s="9">
         <v>3</v>
       </c>
       <c r="U16" s="9">
         <v>2</v>
       </c>
       <c r="V16" s="9">
         <v>-2</v>
       </c>
       <c r="W16" s="9">
         <v>-12</v>
       </c>
       <c r="X16" s="9">
         <v>-5</v>
       </c>
       <c r="Y16" s="9">
         <v>-11</v>
       </c>
       <c r="Z16" s="11">
         <v>-3</v>
       </c>
-      <c r="AA16" s="37">
+      <c r="AA16" s="11">
         <v>-4</v>
       </c>
       <c r="AB16" s="11">
         <v>-14</v>
       </c>
       <c r="AC16" s="11">
         <v>3</v>
       </c>
-      <c r="AD16" s="9">
-[...6 lines deleted...]
-    <row r="17" spans="1:31">
+      <c r="AD16" s="37">
+        <v>-2</v>
+      </c>
+      <c r="AE16" s="37">
+        <v>-1</v>
+      </c>
+      <c r="AF16" s="38"/>
+      <c r="AG16" s="22"/>
+      <c r="AH16" s="22"/>
+      <c r="AI16" s="22"/>
+      <c r="AJ16" s="22"/>
+      <c r="AK16" s="22"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="11">
         <v>-9</v>
       </c>
       <c r="C17" s="11">
         <v>-13</v>
       </c>
       <c r="D17" s="11">
         <v>-18</v>
       </c>
       <c r="E17" s="11">
         <v>2</v>
       </c>
       <c r="F17" s="11">
         <v>-16</v>
       </c>
       <c r="G17" s="3">
         <v>-16</v>
       </c>
       <c r="H17" s="3">
         <v>-6</v>
       </c>
       <c r="I17" s="8">
@@ -2068,67 +2131,73 @@
       </c>
       <c r="S17" s="9">
         <v>-1</v>
       </c>
       <c r="T17" s="9">
         <v>-8</v>
       </c>
       <c r="U17" s="9">
         <v>-15</v>
       </c>
       <c r="V17" s="9">
         <v>-16</v>
       </c>
       <c r="W17" s="9">
         <v>5</v>
       </c>
       <c r="X17" s="9">
         <v>-10</v>
       </c>
       <c r="Y17" s="9">
         <v>-13</v>
       </c>
       <c r="Z17" s="11">
         <v>-11</v>
       </c>
-      <c r="AA17" s="37">
+      <c r="AA17" s="11">
         <v>-14</v>
       </c>
       <c r="AB17" s="11">
         <v>-14</v>
       </c>
       <c r="AC17" s="11">
         <v>-12</v>
       </c>
-      <c r="AD17" s="9">
-[...6 lines deleted...]
-    <row r="18" spans="1:31">
+      <c r="AD17" s="37">
+        <v>-23</v>
+      </c>
+      <c r="AE17" s="37">
+        <v>-5</v>
+      </c>
+      <c r="AF17" s="38"/>
+      <c r="AG17" s="22"/>
+      <c r="AH17" s="22"/>
+      <c r="AI17" s="22"/>
+      <c r="AJ17" s="22"/>
+      <c r="AK17" s="22"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="11">
         <v>-10</v>
       </c>
       <c r="C18" s="11">
         <v>-4</v>
       </c>
       <c r="D18" s="11">
         <v>-7</v>
       </c>
       <c r="E18" s="11">
         <v>-8</v>
       </c>
       <c r="F18" s="11">
         <v>2</v>
       </c>
       <c r="G18" s="3">
         <v>-8</v>
       </c>
       <c r="H18" s="3">
         <v>6</v>
       </c>
       <c r="I18" s="8">
@@ -2163,67 +2232,73 @@
       </c>
       <c r="S18" s="9">
         <v>-3</v>
       </c>
       <c r="T18" s="9">
         <v>-4</v>
       </c>
       <c r="U18" s="9">
         <v>-3</v>
       </c>
       <c r="V18" s="9">
         <v>-12</v>
       </c>
       <c r="W18" s="9">
         <v>-8</v>
       </c>
       <c r="X18" s="9">
         <v>-12</v>
       </c>
       <c r="Y18" s="9">
         <v>-8</v>
       </c>
       <c r="Z18" s="11">
         <v>-11</v>
       </c>
-      <c r="AA18" s="37">
+      <c r="AA18" s="11">
         <v>6</v>
       </c>
       <c r="AB18" s="11">
         <v>-19</v>
       </c>
       <c r="AC18" s="11">
         <v>1</v>
       </c>
-      <c r="AD18" s="9">
-[...6 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AD18" s="37">
+        <v>-12</v>
+      </c>
+      <c r="AE18" s="37">
+        <v>-14</v>
+      </c>
+      <c r="AF18" s="38"/>
+      <c r="AG18" s="22"/>
+      <c r="AH18" s="22"/>
+      <c r="AI18" s="22"/>
+      <c r="AJ18" s="22"/>
+      <c r="AK18" s="22"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="11">
         <v>-12</v>
       </c>
       <c r="C19" s="11">
         <v>-1</v>
       </c>
       <c r="D19" s="11">
         <v>-3</v>
       </c>
       <c r="E19" s="11">
         <v>-1</v>
       </c>
       <c r="F19" s="11">
         <v>1</v>
       </c>
       <c r="G19" s="3">
         <v>3</v>
       </c>
       <c r="H19" s="3">
         <v>4</v>
       </c>
       <c r="I19" s="3">
@@ -2258,67 +2333,73 @@
       </c>
       <c r="S19" s="9">
         <v>1</v>
       </c>
       <c r="T19" s="9">
         <v>2</v>
       </c>
       <c r="U19" s="9">
         <v>1</v>
       </c>
       <c r="V19" s="9">
         <v>2</v>
       </c>
       <c r="W19" s="9">
         <v>3</v>
       </c>
       <c r="X19" s="9">
         <v>-5</v>
       </c>
       <c r="Y19" s="9">
         <v>-9</v>
       </c>
       <c r="Z19" s="11">
         <v>-1</v>
       </c>
-      <c r="AA19" s="37">
+      <c r="AA19" s="11">
         <v>-5</v>
       </c>
       <c r="AB19" s="11">
         <v>-4</v>
       </c>
       <c r="AC19" s="11">
         <v>-1</v>
       </c>
-      <c r="AD19" s="9">
-[...2 lines deleted...]
-      <c r="AE19" s="9">
+      <c r="AD19" s="37">
         <v>-1</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AE19" s="37">
+        <v>-2</v>
+      </c>
+      <c r="AF19" s="38"/>
+      <c r="AG19" s="22"/>
+      <c r="AH19" s="22"/>
+      <c r="AI19" s="22"/>
+      <c r="AJ19" s="22"/>
+      <c r="AK19" s="22"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="11">
         <v>8</v>
       </c>
       <c r="C20" s="11">
         <v>7</v>
       </c>
       <c r="D20" s="11">
         <v>-1</v>
       </c>
       <c r="E20" s="11">
         <v>6</v>
       </c>
       <c r="F20" s="11">
         <v>16</v>
       </c>
       <c r="G20" s="3">
         <v>4</v>
       </c>
       <c r="H20" s="3">
         <v>9</v>
       </c>
       <c r="I20" s="8">
@@ -2353,67 +2434,73 @@
       </c>
       <c r="S20" s="9">
         <v>5</v>
       </c>
       <c r="T20" s="9">
         <v>7</v>
       </c>
       <c r="U20" s="9">
         <v>1</v>
       </c>
       <c r="V20" s="9">
         <v>2</v>
       </c>
       <c r="W20" s="9">
         <v>8</v>
       </c>
       <c r="X20" s="9">
         <v>9</v>
       </c>
       <c r="Y20" s="9">
         <v>9</v>
       </c>
       <c r="Z20" s="11">
         <v>1</v>
       </c>
-      <c r="AA20" s="37">
+      <c r="AA20" s="11">
         <v>1</v>
       </c>
       <c r="AB20" s="11">
         <v>2</v>
       </c>
       <c r="AC20" s="11">
         <v>4</v>
       </c>
-      <c r="AD20" s="9">
-[...6 lines deleted...]
-    <row r="21" spans="1:31">
+      <c r="AD20" s="37">
+        <v>-4</v>
+      </c>
+      <c r="AE20" s="37">
+        <v>8</v>
+      </c>
+      <c r="AF20" s="38"/>
+      <c r="AG20" s="22"/>
+      <c r="AH20" s="22"/>
+      <c r="AI20" s="22"/>
+      <c r="AJ20" s="22"/>
+      <c r="AK20" s="22"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="11">
         <v>-2</v>
       </c>
       <c r="C21" s="11">
         <v>-8</v>
       </c>
       <c r="D21" s="11">
         <v>3</v>
       </c>
       <c r="E21" s="11">
         <v>-4</v>
       </c>
       <c r="F21" s="11">
         <v>-8</v>
       </c>
       <c r="G21" s="3">
         <v>-12</v>
       </c>
       <c r="H21" s="3">
         <v>2</v>
       </c>
       <c r="I21" s="8">
@@ -2448,98 +2535,108 @@
       </c>
       <c r="S21" s="9">
         <v>-8</v>
       </c>
       <c r="T21" s="9">
         <v>12</v>
       </c>
       <c r="U21" s="9">
         <v>-2</v>
       </c>
       <c r="V21" s="9">
         <v>-13</v>
       </c>
       <c r="W21" s="9">
         <v>-4</v>
       </c>
       <c r="X21" s="9">
         <v>-13</v>
       </c>
       <c r="Y21" s="9">
         <v>-18</v>
       </c>
       <c r="Z21" s="11">
         <v>-13</v>
       </c>
-      <c r="AA21" s="37">
+      <c r="AA21" s="11">
         <v>-3</v>
       </c>
       <c r="AB21" s="11">
         <v>-15</v>
       </c>
       <c r="AC21" s="11">
         <v>-7</v>
       </c>
-      <c r="AD21" s="9">
+      <c r="AD21" s="37">
+        <v>-9</v>
+      </c>
+      <c r="AE21" s="37">
         <v>-15</v>
       </c>
-      <c r="AE21" s="9">
-[...4 lines deleted...]
-      <c r="A22" s="45" t="s">
+      <c r="AF21" s="38"/>
+      <c r="AG21" s="22"/>
+      <c r="AH21" s="22"/>
+      <c r="AI21" s="22"/>
+      <c r="AJ21" s="22"/>
+      <c r="AK21" s="22"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="45"/>
-[...26 lines deleted...]
-    <row r="23" spans="1:31">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AF22" s="22"/>
+      <c r="AG22" s="22"/>
+      <c r="AH22" s="22"/>
+      <c r="AI22" s="22"/>
+      <c r="AJ22" s="22"/>
+      <c r="AK22" s="22"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="11">
         <v>-55</v>
       </c>
       <c r="C23" s="11">
         <v>-34</v>
       </c>
       <c r="D23" s="11">
         <v>-35</v>
       </c>
       <c r="E23" s="11">
         <v>-20</v>
       </c>
       <c r="F23" s="11">
         <v>-42</v>
       </c>
       <c r="G23" s="3">
         <v>-26</v>
       </c>
       <c r="H23" s="3">
         <v>-79</v>
       </c>
       <c r="I23" s="10">
@@ -2574,67 +2671,73 @@
       </c>
       <c r="S23" s="9">
         <v>-88</v>
       </c>
       <c r="T23" s="9">
         <v>-48</v>
       </c>
       <c r="U23" s="9">
         <v>-3</v>
       </c>
       <c r="V23" s="9">
         <v>-53</v>
       </c>
       <c r="W23" s="9">
         <v>-92</v>
       </c>
       <c r="X23" s="9">
         <v>-82</v>
       </c>
       <c r="Y23" s="9">
         <v>-61</v>
       </c>
       <c r="Z23" s="9">
         <v>-52</v>
       </c>
-      <c r="AA23" s="37">
+      <c r="AA23" s="11">
         <v>-41</v>
       </c>
       <c r="AB23" s="11">
         <v>-66</v>
       </c>
       <c r="AC23" s="11">
         <v>-81</v>
       </c>
-      <c r="AD23" s="9">
-[...6 lines deleted...]
-    <row r="24" spans="1:31">
+      <c r="AD23" s="37">
+        <v>-56</v>
+      </c>
+      <c r="AE23" s="37">
+        <v>-59</v>
+      </c>
+      <c r="AF23" s="38"/>
+      <c r="AG23" s="22"/>
+      <c r="AH23" s="22"/>
+      <c r="AI23" s="22"/>
+      <c r="AJ23" s="22"/>
+      <c r="AK23" s="22"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="11">
         <v>-50</v>
       </c>
       <c r="C24" s="11">
         <v>-20</v>
       </c>
       <c r="D24" s="11">
         <v>-40</v>
       </c>
       <c r="E24" s="11">
         <v>-22</v>
       </c>
       <c r="F24" s="11">
         <v>-45</v>
       </c>
       <c r="G24" s="3">
         <v>-14</v>
       </c>
       <c r="H24" s="3">
         <v>-53</v>
       </c>
       <c r="I24" s="10">
@@ -2669,67 +2772,73 @@
       </c>
       <c r="S24" s="9">
         <v>-73</v>
       </c>
       <c r="T24" s="9">
         <v>-48</v>
       </c>
       <c r="U24" s="9">
         <v>-1</v>
       </c>
       <c r="V24" s="9">
         <v>-48</v>
       </c>
       <c r="W24" s="9">
         <v>-73</v>
       </c>
       <c r="X24" s="9">
         <v>-75</v>
       </c>
       <c r="Y24" s="9">
         <v>-48</v>
       </c>
       <c r="Z24" s="9">
         <v>-45</v>
       </c>
-      <c r="AA24" s="37">
+      <c r="AA24" s="11">
         <v>-34</v>
       </c>
       <c r="AB24" s="11">
         <v>-45</v>
       </c>
       <c r="AC24" s="11">
         <v>-85</v>
       </c>
-      <c r="AD24" s="9">
-[...6 lines deleted...]
-    <row r="25" spans="1:31">
+      <c r="AD24" s="37">
+        <v>-51</v>
+      </c>
+      <c r="AE24" s="37">
+        <v>-37</v>
+      </c>
+      <c r="AF24" s="38"/>
+      <c r="AG24" s="22"/>
+      <c r="AH24" s="22"/>
+      <c r="AI24" s="22"/>
+      <c r="AJ24" s="22"/>
+      <c r="AK24" s="22"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="11">
         <v>-8</v>
       </c>
       <c r="C25" s="11">
         <v>3</v>
       </c>
       <c r="D25" s="11">
         <v>6</v>
       </c>
       <c r="E25" s="11">
         <v>4</v>
       </c>
       <c r="F25" s="11">
         <v>1</v>
       </c>
       <c r="G25" s="3">
         <v>-3</v>
       </c>
       <c r="H25" s="3">
         <v>-6</v>
       </c>
       <c r="I25" s="10">
@@ -2764,67 +2873,73 @@
       </c>
       <c r="S25" s="9">
         <v>-6</v>
       </c>
       <c r="T25" s="9">
         <v>-1</v>
       </c>
       <c r="U25" s="9">
         <v>-6</v>
       </c>
       <c r="V25" s="9">
         <v>8</v>
       </c>
       <c r="W25" s="9">
         <v>-6</v>
       </c>
       <c r="X25" s="9">
         <v>-4</v>
       </c>
       <c r="Y25" s="9">
         <v>-2</v>
       </c>
       <c r="Z25" s="9">
         <v>2</v>
       </c>
-      <c r="AA25" s="37">
+      <c r="AA25" s="11">
         <v>-1</v>
       </c>
       <c r="AB25" s="11">
         <v>-3</v>
       </c>
       <c r="AC25" s="11">
         <v>-1</v>
       </c>
-      <c r="AD25" s="9">
-[...6 lines deleted...]
-    <row r="26" spans="1:31">
+      <c r="AD25" s="37">
+        <v>3</v>
+      </c>
+      <c r="AE25" s="37">
+        <v>-7</v>
+      </c>
+      <c r="AF25" s="38"/>
+      <c r="AG25" s="22"/>
+      <c r="AH25" s="22"/>
+      <c r="AI25" s="22"/>
+      <c r="AJ25" s="22"/>
+      <c r="AK25" s="22"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="11">
         <v>-1</v>
       </c>
       <c r="C26" s="11">
         <v>-3</v>
       </c>
       <c r="D26" s="11">
         <v>-4</v>
       </c>
       <c r="E26" s="11">
         <v>-1</v>
       </c>
       <c r="F26" s="11">
         <v>4</v>
       </c>
       <c r="G26" s="3">
         <v>-3</v>
       </c>
       <c r="H26" s="3">
         <v>-11</v>
       </c>
       <c r="I26" s="10">
@@ -2859,67 +2974,73 @@
       </c>
       <c r="S26" s="9">
         <v>-8</v>
       </c>
       <c r="T26" s="9">
         <v>-1</v>
       </c>
       <c r="U26" s="9">
         <v>-5</v>
       </c>
       <c r="V26" s="9">
         <v>-4</v>
       </c>
       <c r="W26" s="9">
         <v>-2</v>
       </c>
       <c r="X26" s="9">
         <v>3</v>
       </c>
       <c r="Y26" s="9">
         <v>-5</v>
       </c>
       <c r="Z26" s="9">
         <v>1</v>
       </c>
-      <c r="AA26" s="37">
+      <c r="AA26" s="11">
         <v>-4</v>
       </c>
       <c r="AB26" s="11">
         <v>-2</v>
       </c>
       <c r="AC26" s="11">
         <v>2</v>
       </c>
-      <c r="AD26" s="9">
-[...6 lines deleted...]
-    <row r="27" spans="1:31">
+      <c r="AD26" s="37">
+        <v>-6</v>
+      </c>
+      <c r="AE26" s="37">
+        <v>-4</v>
+      </c>
+      <c r="AF26" s="38"/>
+      <c r="AG26" s="22"/>
+      <c r="AH26" s="22"/>
+      <c r="AI26" s="22"/>
+      <c r="AJ26" s="22"/>
+      <c r="AK26" s="22"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="11">
         <v>3</v>
       </c>
       <c r="C27" s="11">
         <v>-10</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="11">
         <v>-2</v>
       </c>
       <c r="F27" s="11">
         <v>-1</v>
       </c>
       <c r="G27" s="3">
         <v>-1</v>
       </c>
       <c r="H27" s="3">
         <v>-9</v>
       </c>
       <c r="I27" s="10">
@@ -2954,67 +3075,71 @@
       </c>
       <c r="S27" s="9">
         <v>3</v>
       </c>
       <c r="T27" s="9">
         <v>5</v>
       </c>
       <c r="U27" s="9">
         <v>1</v>
       </c>
       <c r="V27" s="9">
         <v>4</v>
       </c>
       <c r="W27" s="9">
         <v>-10</v>
       </c>
       <c r="X27" s="9">
         <v>-3</v>
       </c>
       <c r="Y27" s="9">
         <v>-1</v>
       </c>
       <c r="Z27" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="AA27" s="9" t="s">
+      <c r="AA27" s="11" t="s">
         <v>31</v>
       </c>
       <c r="AB27" s="11">
         <v>-3</v>
       </c>
       <c r="AC27" s="11">
         <v>6</v>
       </c>
-      <c r="AD27" s="9">
-[...6 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="AD27" s="37"/>
+      <c r="AE27" s="37">
+        <v>-5</v>
+      </c>
+      <c r="AF27" s="38"/>
+      <c r="AG27" s="22"/>
+      <c r="AH27" s="22"/>
+      <c r="AI27" s="22"/>
+      <c r="AJ27" s="22"/>
+      <c r="AK27" s="22"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="11">
         <v>1</v>
       </c>
       <c r="C28" s="11">
         <v>-4</v>
       </c>
       <c r="D28" s="11">
         <v>3</v>
       </c>
       <c r="E28" s="11">
         <v>1</v>
       </c>
       <c r="F28" s="11">
         <v>-1</v>
       </c>
       <c r="G28" s="3">
         <v>-5</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="10">
@@ -3049,98 +3174,108 @@
       </c>
       <c r="S28" s="9">
         <v>-4</v>
       </c>
       <c r="T28" s="9">
         <v>-3</v>
       </c>
       <c r="U28" s="9">
         <v>8</v>
       </c>
       <c r="V28" s="9">
         <v>-13</v>
       </c>
       <c r="W28" s="9">
         <v>-1</v>
       </c>
       <c r="X28" s="9">
         <v>-3</v>
       </c>
       <c r="Y28" s="9">
         <v>-5</v>
       </c>
       <c r="Z28" s="9">
         <v>-10</v>
       </c>
-      <c r="AA28" s="37">
+      <c r="AA28" s="11">
         <v>-2</v>
       </c>
       <c r="AB28" s="11">
         <v>-13</v>
       </c>
       <c r="AC28" s="11">
         <v>-3</v>
       </c>
-      <c r="AD28" s="9">
-[...7 lines deleted...]
-      <c r="A29" s="46" t="s">
+      <c r="AD28" s="37">
+        <v>-2</v>
+      </c>
+      <c r="AE28" s="37">
+        <v>-6</v>
+      </c>
+      <c r="AF28" s="38"/>
+      <c r="AG28" s="22"/>
+      <c r="AH28" s="22"/>
+      <c r="AI28" s="22"/>
+      <c r="AJ28" s="22"/>
+      <c r="AK28" s="22"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="46"/>
-[...26 lines deleted...]
-    <row r="30" spans="1:31">
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="44"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
+      <c r="N29" s="44"/>
+      <c r="O29" s="44"/>
+      <c r="P29" s="44"/>
+      <c r="Q29" s="44"/>
+      <c r="R29" s="44"/>
+      <c r="S29" s="44"/>
+      <c r="T29" s="44"/>
+      <c r="U29" s="44"/>
+      <c r="V29" s="44"/>
+      <c r="W29" s="44"/>
+      <c r="X29" s="44"/>
+      <c r="Y29" s="44"/>
+      <c r="AF29" s="22"/>
+      <c r="AG29" s="22"/>
+      <c r="AH29" s="22"/>
+      <c r="AI29" s="22"/>
+      <c r="AJ29" s="22"/>
+      <c r="AK29" s="22"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="33" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="11">
         <v>-106</v>
       </c>
       <c r="C30" s="11">
         <v>-27</v>
       </c>
       <c r="D30" s="11">
         <v>-62</v>
       </c>
       <c r="E30" s="11">
         <v>-34</v>
       </c>
       <c r="F30" s="11">
         <v>-16</v>
       </c>
       <c r="G30" s="3">
         <v>-51</v>
       </c>
       <c r="H30" s="3">
         <v>6</v>
       </c>
       <c r="I30" s="3">
@@ -3172,70 +3307,76 @@
       </c>
       <c r="R30" s="9">
         <v>-56</v>
       </c>
       <c r="S30" s="9">
         <v>-28</v>
       </c>
       <c r="T30" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U30" s="9">
         <v>-28</v>
       </c>
       <c r="V30" s="9">
         <v>-70</v>
       </c>
       <c r="W30" s="9">
         <v>-54</v>
       </c>
       <c r="X30" s="9">
         <v>-61</v>
       </c>
       <c r="Y30" s="9">
         <v>-81</v>
       </c>
-      <c r="Z30" s="11">
+      <c r="Z30" s="9">
         <v>-73</v>
       </c>
-      <c r="AA30" s="38">
+      <c r="AA30" s="11">
         <v>-52</v>
       </c>
       <c r="AB30" s="11">
         <v>-115</v>
       </c>
       <c r="AC30" s="11">
         <v>-67</v>
       </c>
-      <c r="AD30" s="9">
-[...6 lines deleted...]
-    <row r="31" spans="1:31">
+      <c r="AD30" s="37">
+        <v>-102</v>
+      </c>
+      <c r="AE30" s="37">
+        <v>-65</v>
+      </c>
+      <c r="AF30" s="38"/>
+      <c r="AG30" s="22"/>
+      <c r="AH30" s="22"/>
+      <c r="AI30" s="22"/>
+      <c r="AJ30" s="22"/>
+      <c r="AK30" s="22"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="11">
         <v>-11</v>
       </c>
       <c r="C31" s="11">
         <v>-7</v>
       </c>
       <c r="D31" s="11">
         <v>-15</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>31</v>
       </c>
       <c r="F31" s="11">
         <v>-7</v>
       </c>
       <c r="G31" s="3">
         <v>-7</v>
       </c>
       <c r="H31" s="3">
         <v>-2</v>
       </c>
       <c r="I31" s="3">
@@ -3267,70 +3408,76 @@
       </c>
       <c r="R31" s="9">
         <v>-7</v>
       </c>
       <c r="S31" s="9">
         <v>1</v>
       </c>
       <c r="T31" s="9">
         <v>4</v>
       </c>
       <c r="U31" s="9">
         <v>2</v>
       </c>
       <c r="V31" s="9">
         <v>-3</v>
       </c>
       <c r="W31" s="9">
         <v>-25</v>
       </c>
       <c r="X31" s="9">
         <v>2</v>
       </c>
       <c r="Y31" s="9">
         <v>-10</v>
       </c>
-      <c r="Z31" s="11">
+      <c r="Z31" s="9">
         <v>-10</v>
       </c>
-      <c r="AA31" s="38">
+      <c r="AA31" s="11">
         <v>-19</v>
       </c>
       <c r="AB31" s="11">
         <v>-21</v>
       </c>
       <c r="AC31" s="11">
         <v>-13</v>
       </c>
-      <c r="AD31" s="9">
-[...6 lines deleted...]
-    <row r="32" spans="1:31">
+      <c r="AD31" s="37">
+        <v>-6</v>
+      </c>
+      <c r="AE31" s="37">
+        <v>-15</v>
+      </c>
+      <c r="AF31" s="38"/>
+      <c r="AG31" s="22"/>
+      <c r="AH31" s="22"/>
+      <c r="AI31" s="22"/>
+      <c r="AJ31" s="22"/>
+      <c r="AK31" s="22"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="11">
         <v>-6</v>
       </c>
       <c r="C32" s="11">
         <v>1</v>
       </c>
       <c r="D32" s="11">
         <v>7</v>
       </c>
       <c r="E32" s="11">
         <v>-7</v>
       </c>
       <c r="F32" s="11">
         <v>7</v>
       </c>
       <c r="G32" s="3">
         <v>9</v>
       </c>
       <c r="H32" s="3">
         <v>11</v>
       </c>
       <c r="I32" s="3">
@@ -3362,70 +3509,76 @@
       </c>
       <c r="R32" s="9">
         <v>7</v>
       </c>
       <c r="S32" s="9">
         <v>5</v>
       </c>
       <c r="T32" s="9">
         <v>7</v>
       </c>
       <c r="U32" s="9">
         <v>12</v>
       </c>
       <c r="V32" s="9">
         <v>6</v>
       </c>
       <c r="W32" s="9">
         <v>2</v>
       </c>
       <c r="X32" s="9">
         <v>2</v>
       </c>
       <c r="Y32" s="9">
         <v>4</v>
       </c>
-      <c r="Z32" s="11">
+      <c r="Z32" s="9">
         <v>9</v>
       </c>
-      <c r="AA32" s="38">
+      <c r="AA32" s="11">
         <v>-1</v>
       </c>
       <c r="AB32" s="11">
         <v>4</v>
       </c>
       <c r="AC32" s="11">
         <v>3</v>
       </c>
-      <c r="AD32" s="9">
-[...6 lines deleted...]
-    <row r="33" spans="1:31">
+      <c r="AD32" s="37">
+        <v>-7</v>
+      </c>
+      <c r="AE32" s="37">
+        <v>2</v>
+      </c>
+      <c r="AF32" s="38"/>
+      <c r="AG32" s="22"/>
+      <c r="AH32" s="22"/>
+      <c r="AI32" s="22"/>
+      <c r="AJ32" s="22"/>
+      <c r="AK32" s="22"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="11">
         <v>-9</v>
       </c>
       <c r="C33" s="11">
         <v>-5</v>
       </c>
       <c r="D33" s="11">
         <v>-11</v>
       </c>
       <c r="E33" s="11">
         <v>-11</v>
       </c>
       <c r="F33" s="11">
         <v>8</v>
       </c>
       <c r="G33" s="3">
         <v>-8</v>
       </c>
       <c r="H33" s="3">
         <v>-10</v>
       </c>
       <c r="I33" s="3">
@@ -3457,70 +3610,76 @@
       </c>
       <c r="R33" s="9">
         <v>4</v>
       </c>
       <c r="S33" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T33" s="9">
         <v>-8</v>
       </c>
       <c r="U33" s="9">
         <v>-7</v>
       </c>
       <c r="V33" s="9">
         <v>-12</v>
       </c>
       <c r="W33" s="9">
         <v>-2</v>
       </c>
       <c r="X33" s="9">
         <v>-9</v>
       </c>
       <c r="Y33" s="9">
         <v>-6</v>
       </c>
-      <c r="Z33" s="11">
+      <c r="Z33" s="9">
         <v>-13</v>
       </c>
-      <c r="AA33" s="38">
+      <c r="AA33" s="11">
         <v>2</v>
       </c>
       <c r="AB33" s="11">
         <v>-11</v>
       </c>
       <c r="AC33" s="11">
         <v>-18</v>
       </c>
-      <c r="AD33" s="9">
-[...6 lines deleted...]
-    <row r="34" spans="1:31">
+      <c r="AD33" s="37">
+        <v>-13</v>
+      </c>
+      <c r="AE33" s="37">
+        <v>-7</v>
+      </c>
+      <c r="AF33" s="38"/>
+      <c r="AG33" s="22"/>
+      <c r="AH33" s="22"/>
+      <c r="AI33" s="22"/>
+      <c r="AJ33" s="22"/>
+      <c r="AK33" s="22"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="11">
         <v>-20</v>
       </c>
       <c r="C34" s="11">
         <v>7</v>
       </c>
       <c r="D34" s="11">
         <v>-8</v>
       </c>
       <c r="E34" s="11">
         <v>-2</v>
       </c>
       <c r="F34" s="11">
         <v>-6</v>
       </c>
       <c r="G34" s="3">
         <v>-10</v>
       </c>
       <c r="H34" s="3">
         <v>-6</v>
       </c>
       <c r="I34" s="3">
@@ -3552,70 +3711,76 @@
       </c>
       <c r="R34" s="9">
         <v>-8</v>
       </c>
       <c r="S34" s="9">
         <v>-3</v>
       </c>
       <c r="T34" s="9">
         <v>3</v>
       </c>
       <c r="U34" s="9" t="s">
         <v>31</v>
       </c>
       <c r="V34" s="9">
         <v>-10</v>
       </c>
       <c r="W34" s="9">
         <v>-1</v>
       </c>
       <c r="X34" s="9">
         <v>-3</v>
       </c>
       <c r="Y34" s="9">
         <v>-6</v>
       </c>
-      <c r="Z34" s="11">
+      <c r="Z34" s="9">
         <v>-14</v>
       </c>
-      <c r="AA34" s="38">
+      <c r="AA34" s="11">
         <v>-1</v>
       </c>
       <c r="AB34" s="11">
         <v>-5</v>
       </c>
       <c r="AC34" s="11">
         <v>-4</v>
       </c>
-      <c r="AD34" s="9">
+      <c r="AD34" s="37">
+        <v>-1</v>
+      </c>
+      <c r="AE34" s="37">
         <v>-5</v>
       </c>
-      <c r="AE34" s="9">
-[...3 lines deleted...]
-    <row r="35" spans="1:31">
+      <c r="AF34" s="38"/>
+      <c r="AG34" s="22"/>
+      <c r="AH34" s="22"/>
+      <c r="AI34" s="22"/>
+      <c r="AJ34" s="22"/>
+      <c r="AK34" s="22"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="11">
         <v>-14</v>
       </c>
       <c r="C35" s="11">
         <v>1</v>
       </c>
       <c r="D35" s="11">
         <v>-8</v>
       </c>
       <c r="E35" s="11">
         <v>-2</v>
       </c>
       <c r="F35" s="11">
         <v>-2</v>
       </c>
       <c r="G35" s="3">
         <v>3</v>
       </c>
       <c r="H35" s="3">
         <v>-1</v>
       </c>
       <c r="I35" s="3">
@@ -3647,70 +3812,76 @@
       </c>
       <c r="R35" s="9">
         <v>-2</v>
       </c>
       <c r="S35" s="9" t="s">
         <v>31</v>
       </c>
       <c r="T35" s="9">
         <v>-6</v>
       </c>
       <c r="U35" s="9">
         <v>5</v>
       </c>
       <c r="V35" s="9">
         <v>-6</v>
       </c>
       <c r="W35" s="9">
         <v>-14</v>
       </c>
       <c r="X35" s="9">
         <v>-7</v>
       </c>
       <c r="Y35" s="9">
         <v>-8</v>
       </c>
-      <c r="Z35" s="11">
+      <c r="Z35" s="9">
         <v>-2</v>
       </c>
-      <c r="AA35" s="38">
+      <c r="AA35" s="11">
         <v>-3</v>
       </c>
       <c r="AB35" s="11">
         <v>-4</v>
       </c>
       <c r="AC35" s="11">
         <v>-5</v>
       </c>
-      <c r="AD35" s="9">
-[...6 lines deleted...]
-    <row r="36" spans="1:31">
+      <c r="AD35" s="37">
+        <v>-2</v>
+      </c>
+      <c r="AE35" s="37">
+        <v>-14</v>
+      </c>
+      <c r="AF35" s="38"/>
+      <c r="AG35" s="22"/>
+      <c r="AH35" s="22"/>
+      <c r="AI35" s="22"/>
+      <c r="AJ35" s="22"/>
+      <c r="AK35" s="22"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="11">
         <v>-17</v>
       </c>
       <c r="C36" s="11">
         <v>-5</v>
       </c>
       <c r="D36" s="11">
         <v>5</v>
       </c>
       <c r="E36" s="11">
         <v>-5</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="3">
         <v>-8</v>
       </c>
       <c r="H36" s="3">
         <v>1</v>
       </c>
       <c r="I36" s="3">
@@ -3742,70 +3913,76 @@
       </c>
       <c r="R36" s="9">
         <v>-22</v>
       </c>
       <c r="S36" s="9">
         <v>-11</v>
       </c>
       <c r="T36" s="9">
         <v>-7</v>
       </c>
       <c r="U36" s="9">
         <v>-13</v>
       </c>
       <c r="V36" s="9">
         <v>-8</v>
       </c>
       <c r="W36" s="9">
         <v>-15</v>
       </c>
       <c r="X36" s="9">
         <v>-12</v>
       </c>
       <c r="Y36" s="9">
         <v>-5</v>
       </c>
-      <c r="Z36" s="11">
+      <c r="Z36" s="9">
         <v>-7</v>
       </c>
-      <c r="AA36" s="38">
+      <c r="AA36" s="11">
         <v>-14</v>
       </c>
       <c r="AB36" s="11">
         <v>-23</v>
       </c>
       <c r="AC36" s="11">
         <v>-4</v>
       </c>
-      <c r="AD36" s="9">
-[...6 lines deleted...]
-    <row r="37" spans="1:31">
+      <c r="AD36" s="37">
+        <v>-27</v>
+      </c>
+      <c r="AE36" s="37">
+        <v>-3</v>
+      </c>
+      <c r="AF36" s="38"/>
+      <c r="AG36" s="22"/>
+      <c r="AH36" s="22"/>
+      <c r="AI36" s="22"/>
+      <c r="AJ36" s="22"/>
+      <c r="AK36" s="22"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="11">
         <v>5</v>
       </c>
       <c r="C37" s="11">
         <v>-2</v>
       </c>
       <c r="D37" s="11">
         <v>-1</v>
       </c>
       <c r="E37" s="11">
         <v>4</v>
       </c>
       <c r="F37" s="11">
         <v>-3</v>
       </c>
       <c r="G37" s="3">
         <v>-3</v>
       </c>
       <c r="H37" s="3">
         <v>-2</v>
       </c>
       <c r="I37" s="11" t="s">
@@ -3837,70 +4014,76 @@
       </c>
       <c r="R37" s="9">
         <v>-7</v>
       </c>
       <c r="S37" s="9">
         <v>-17</v>
       </c>
       <c r="T37" s="9">
         <v>-3</v>
       </c>
       <c r="U37" s="9">
         <v>-2</v>
       </c>
       <c r="V37" s="9">
         <v>-7</v>
       </c>
       <c r="W37" s="9">
         <v>-2</v>
       </c>
       <c r="X37" s="9">
         <v>-4</v>
       </c>
       <c r="Y37" s="9">
         <v>-6</v>
       </c>
-      <c r="Z37" s="11">
+      <c r="Z37" s="9">
         <v>-8</v>
       </c>
-      <c r="AA37" s="38">
+      <c r="AA37" s="11">
         <v>1</v>
       </c>
       <c r="AB37" s="11">
         <v>-7</v>
       </c>
       <c r="AC37" s="11">
         <v>-11</v>
       </c>
-      <c r="AD37" s="9">
-[...6 lines deleted...]
-    <row r="38" spans="1:31">
+      <c r="AD37" s="37">
+        <v>3</v>
+      </c>
+      <c r="AE37" s="37">
+        <v>-5</v>
+      </c>
+      <c r="AF37" s="38"/>
+      <c r="AG37" s="22"/>
+      <c r="AH37" s="22"/>
+      <c r="AI37" s="22"/>
+      <c r="AJ37" s="22"/>
+      <c r="AK37" s="22"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="11">
         <v>-8</v>
       </c>
       <c r="C38" s="11">
         <v>-2</v>
       </c>
       <c r="D38" s="11">
         <v>-2</v>
       </c>
       <c r="E38" s="11">
         <v>-5</v>
       </c>
       <c r="F38" s="11">
         <v>-9</v>
       </c>
       <c r="G38" s="3">
         <v>-3</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="3">
@@ -3932,70 +4115,76 @@
       </c>
       <c r="R38" s="9">
         <v>-4</v>
       </c>
       <c r="S38" s="9">
         <v>-1</v>
       </c>
       <c r="T38" s="9">
         <v>-2</v>
       </c>
       <c r="U38" s="9">
         <v>1</v>
       </c>
       <c r="V38" s="9">
         <v>-6</v>
       </c>
       <c r="W38" s="9">
         <v>-2</v>
       </c>
       <c r="X38" s="9">
         <v>-2</v>
       </c>
       <c r="Y38" s="9">
         <v>-10</v>
       </c>
-      <c r="Z38" s="11">
+      <c r="Z38" s="9">
         <v>-3</v>
       </c>
-      <c r="AA38" s="38">
+      <c r="AA38" s="11">
         <v>-4</v>
       </c>
       <c r="AB38" s="11">
         <v>-11</v>
       </c>
       <c r="AC38" s="11">
         <v>-3</v>
       </c>
-      <c r="AD38" s="9">
-[...6 lines deleted...]
-    <row r="39" spans="1:31">
+      <c r="AD38" s="37">
+        <v>-2</v>
+      </c>
+      <c r="AE38" s="37">
+        <v>4</v>
+      </c>
+      <c r="AF38" s="38"/>
+      <c r="AG38" s="22"/>
+      <c r="AH38" s="22"/>
+      <c r="AI38" s="22"/>
+      <c r="AJ38" s="22"/>
+      <c r="AK38" s="22"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="11">
         <v>-9</v>
       </c>
       <c r="C39" s="11">
         <v>-13</v>
       </c>
       <c r="D39" s="11">
         <v>-18</v>
       </c>
       <c r="E39" s="11">
         <v>2</v>
       </c>
       <c r="F39" s="11">
         <v>-16</v>
       </c>
       <c r="G39" s="3">
         <v>-16</v>
       </c>
       <c r="H39" s="3">
         <v>-6</v>
       </c>
       <c r="I39" s="3">
@@ -4027,70 +4216,76 @@
       </c>
       <c r="R39" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S39" s="9">
         <v>-1</v>
       </c>
       <c r="T39" s="9">
         <v>-8</v>
       </c>
       <c r="U39" s="9">
         <v>-15</v>
       </c>
       <c r="V39" s="9">
         <v>-16</v>
       </c>
       <c r="W39" s="9">
         <v>5</v>
       </c>
       <c r="X39" s="9">
         <v>-10</v>
       </c>
       <c r="Y39" s="9">
         <v>-13</v>
       </c>
-      <c r="Z39" s="11">
+      <c r="Z39" s="9">
         <v>-11</v>
       </c>
-      <c r="AA39" s="38">
+      <c r="AA39" s="11">
         <v>-14</v>
       </c>
       <c r="AB39" s="11">
         <v>-14</v>
       </c>
       <c r="AC39" s="11">
         <v>-12</v>
       </c>
-      <c r="AD39" s="9">
-[...6 lines deleted...]
-    <row r="40" spans="1:31">
+      <c r="AD39" s="37">
+        <v>-23</v>
+      </c>
+      <c r="AE39" s="37">
+        <v>-5</v>
+      </c>
+      <c r="AF39" s="38"/>
+      <c r="AG39" s="22"/>
+      <c r="AH39" s="22"/>
+      <c r="AI39" s="22"/>
+      <c r="AJ39" s="22"/>
+      <c r="AK39" s="22"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="11">
         <v>-11</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="11">
         <v>-10</v>
       </c>
       <c r="E40" s="11">
         <v>-9</v>
       </c>
       <c r="F40" s="11">
         <v>3</v>
       </c>
       <c r="G40" s="3">
         <v>-3</v>
       </c>
       <c r="H40" s="3">
         <v>6</v>
       </c>
       <c r="I40" s="3">
@@ -4122,70 +4317,76 @@
       </c>
       <c r="R40" s="9">
         <v>-3</v>
       </c>
       <c r="S40" s="9">
         <v>1</v>
       </c>
       <c r="T40" s="9">
         <v>-1</v>
       </c>
       <c r="U40" s="9">
         <v>-11</v>
       </c>
       <c r="V40" s="9">
         <v>1</v>
       </c>
       <c r="W40" s="9">
         <v>-7</v>
       </c>
       <c r="X40" s="9">
         <v>-9</v>
       </c>
       <c r="Y40" s="9">
         <v>-3</v>
       </c>
-      <c r="Z40" s="11">
+      <c r="Z40" s="9">
         <v>-1</v>
       </c>
-      <c r="AA40" s="38">
+      <c r="AA40" s="11">
         <v>8</v>
       </c>
       <c r="AB40" s="11">
         <v>-6</v>
       </c>
       <c r="AC40" s="11">
         <v>4</v>
       </c>
-      <c r="AD40" s="9">
-[...6 lines deleted...]
-    <row r="41" spans="1:31">
+      <c r="AD40" s="38">
+        <v>-10</v>
+      </c>
+      <c r="AE40" s="38">
+        <v>-8</v>
+      </c>
+      <c r="AF40" s="38"/>
+      <c r="AG40" s="22"/>
+      <c r="AH40" s="22"/>
+      <c r="AI40" s="22"/>
+      <c r="AJ40" s="22"/>
+      <c r="AK40" s="22"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="11">
         <v>-12</v>
       </c>
       <c r="C41" s="11">
         <v>-1</v>
       </c>
       <c r="D41" s="11">
         <v>-3</v>
       </c>
       <c r="E41" s="11">
         <v>-1</v>
       </c>
       <c r="F41" s="11">
         <v>1</v>
       </c>
       <c r="G41" s="3">
         <v>3</v>
       </c>
       <c r="H41" s="3">
         <v>4</v>
       </c>
       <c r="I41" s="3">
@@ -4217,70 +4418,76 @@
       </c>
       <c r="R41" s="9">
         <v>-8</v>
       </c>
       <c r="S41" s="9">
         <v>1</v>
       </c>
       <c r="T41" s="9">
         <v>2</v>
       </c>
       <c r="U41" s="9">
         <v>1</v>
       </c>
       <c r="V41" s="9">
         <v>2</v>
       </c>
       <c r="W41" s="9">
         <v>3</v>
       </c>
       <c r="X41" s="9">
         <v>-5</v>
       </c>
       <c r="Y41" s="9">
         <v>-9</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z41" s="9">
         <v>-1</v>
       </c>
-      <c r="AA41" s="38">
+      <c r="AA41" s="11">
         <v>-5</v>
       </c>
       <c r="AB41" s="11">
         <v>-4</v>
       </c>
       <c r="AC41" s="11">
         <v>-1</v>
       </c>
-      <c r="AD41" s="9">
-[...2 lines deleted...]
-      <c r="AE41" s="9">
+      <c r="AD41" s="38">
         <v>-1</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AE41" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AF41" s="38"/>
+      <c r="AG41" s="22"/>
+      <c r="AH41" s="22"/>
+      <c r="AI41" s="22"/>
+      <c r="AJ41" s="22"/>
+      <c r="AK41" s="22"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="11">
         <v>8</v>
       </c>
       <c r="C42" s="11">
         <v>7</v>
       </c>
       <c r="D42" s="11">
         <v>-1</v>
       </c>
       <c r="E42" s="11">
         <v>6</v>
       </c>
       <c r="F42" s="11">
         <v>16</v>
       </c>
       <c r="G42" s="3">
         <v>4</v>
       </c>
       <c r="H42" s="3">
         <v>9</v>
       </c>
       <c r="I42" s="3">
@@ -4312,70 +4519,76 @@
       </c>
       <c r="R42" s="9">
         <v>4</v>
       </c>
       <c r="S42" s="9">
         <v>5</v>
       </c>
       <c r="T42" s="9">
         <v>7</v>
       </c>
       <c r="U42" s="9">
         <v>1</v>
       </c>
       <c r="V42" s="9">
         <v>2</v>
       </c>
       <c r="W42" s="9">
         <v>8</v>
       </c>
       <c r="X42" s="9">
         <v>9</v>
       </c>
       <c r="Y42" s="9">
         <v>9</v>
       </c>
-      <c r="Z42" s="11">
+      <c r="Z42" s="9">
         <v>1</v>
       </c>
-      <c r="AA42" s="38">
+      <c r="AA42" s="11">
         <v>1</v>
       </c>
       <c r="AB42" s="11">
         <v>2</v>
       </c>
       <c r="AC42" s="11">
         <v>4</v>
       </c>
-      <c r="AD42" s="9">
-[...6 lines deleted...]
-    <row r="43" spans="1:31" s="22" customFormat="1">
+      <c r="AD42" s="38">
+        <v>-4</v>
+      </c>
+      <c r="AE42" s="38">
+        <v>8</v>
+      </c>
+      <c r="AF42" s="38"/>
+      <c r="AG42" s="22"/>
+      <c r="AH42" s="22"/>
+      <c r="AI42" s="22"/>
+      <c r="AJ42" s="22"/>
+      <c r="AK42" s="22"/>
+    </row>
+    <row r="43" spans="1:37" s="22" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="15">
         <v>-2</v>
       </c>
       <c r="C43" s="15">
         <v>-8</v>
       </c>
       <c r="D43" s="15">
         <v>3</v>
       </c>
       <c r="E43" s="15">
         <v>-4</v>
       </c>
       <c r="F43" s="15">
         <v>-8</v>
       </c>
       <c r="G43" s="26">
         <v>-12</v>
       </c>
       <c r="H43" s="26">
         <v>2</v>
       </c>
       <c r="I43" s="13">
@@ -4410,143 +4623,149 @@
       </c>
       <c r="S43" s="15">
         <v>-8</v>
       </c>
       <c r="T43" s="15">
         <v>12</v>
       </c>
       <c r="U43" s="15">
         <v>-2</v>
       </c>
       <c r="V43" s="15">
         <v>-13</v>
       </c>
       <c r="W43" s="15">
         <v>-4</v>
       </c>
       <c r="X43" s="15">
         <v>-13</v>
       </c>
       <c r="Y43" s="15">
         <v>-18</v>
       </c>
       <c r="Z43" s="15">
         <v>-13</v>
       </c>
-      <c r="AA43" s="39">
+      <c r="AA43" s="15">
         <v>-3</v>
       </c>
       <c r="AB43" s="15">
         <v>-15</v>
       </c>
       <c r="AC43" s="15">
         <v>-7</v>
       </c>
-      <c r="AD43" s="15">
+      <c r="AD43" s="39">
+        <v>-9</v>
+      </c>
+      <c r="AE43" s="39">
         <v>-15</v>
       </c>
-      <c r="AE43" s="15">
-[...3 lines deleted...]
-    <row r="44" spans="1:31">
+      <c r="AF43" s="39"/>
+      <c r="AG43" s="13"/>
+      <c r="AH43" s="13"/>
+      <c r="AI43" s="13"/>
+      <c r="AJ43" s="13"/>
+      <c r="AK43" s="13"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="J1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.109375" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="5" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5546875" style="5" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="5"/>
+    <col min="20" max="21" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="43"/>
-[...22 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="AK3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="47"/>
@@ -4571,51 +4790,51 @@
       <c r="P4" s="50"/>
       <c r="Q4" s="50"/>
       <c r="R4" s="50"/>
       <c r="S4" s="50"/>
       <c r="T4" s="50"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
       <c r="W4" s="50"/>
       <c r="X4" s="50"/>
       <c r="Y4" s="50"/>
       <c r="Z4" s="49">
         <v>2026</v>
       </c>
       <c r="AA4" s="50"/>
       <c r="AB4" s="50"/>
       <c r="AC4" s="50"/>
       <c r="AD4" s="50"/>
       <c r="AE4" s="50"/>
       <c r="AF4" s="50"/>
       <c r="AG4" s="50"/>
       <c r="AH4" s="50"/>
       <c r="AI4" s="50"/>
       <c r="AJ4" s="50"/>
       <c r="AK4" s="50"/>
     </row>
-    <row r="5" spans="1:37" ht="20.399999999999999">
+    <row r="5" spans="1:37" ht="22.5">
       <c r="A5" s="48"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>16</v>
       </c>
@@ -4683,77 +4902,77 @@
         <v>13</v>
       </c>
       <c r="AE5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="44"/>
-[...22 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="28">
         <v>-3.62</v>
       </c>
       <c r="C7" s="28">
         <v>-2.58</v>
       </c>
       <c r="D7" s="28">
         <v>-2.44</v>
       </c>
       <c r="E7" s="20">
         <v>-2.15</v>
       </c>
       <c r="F7" s="28">
         <v>-1.97</v>
       </c>
       <c r="G7" s="27">
         <v>-1.94</v>
       </c>
       <c r="H7" s="27">
         <v>-1.9</v>
@@ -4790,59 +5009,71 @@
       </c>
       <c r="S7" s="27">
         <v>-2.9</v>
       </c>
       <c r="T7" s="27">
         <v>-2.64</v>
       </c>
       <c r="U7" s="5">
         <v>-2.39</v>
       </c>
       <c r="V7" s="5">
         <v>-2.4500000000000002</v>
       </c>
       <c r="W7" s="5">
         <v>-2.5299999999999998</v>
       </c>
       <c r="X7" s="21">
         <v>-2.61</v>
       </c>
       <c r="Y7" s="21">
         <v>-2.66</v>
       </c>
       <c r="Z7" s="40">
         <v>-2.88</v>
       </c>
-      <c r="AA7" s="35">
+      <c r="AA7" s="40">
         <v>-2.64</v>
       </c>
       <c r="AB7" s="40">
         <v>-3.16</v>
       </c>
       <c r="AC7" s="21">
         <v>-3.25</v>
       </c>
+      <c r="AD7" s="35">
+        <v>-3.32</v>
+      </c>
+      <c r="AE7" s="35">
+        <v>-3.26</v>
+      </c>
+      <c r="AF7" s="22"/>
+      <c r="AG7" s="22"/>
+      <c r="AH7" s="22"/>
+      <c r="AI7" s="22"/>
+      <c r="AJ7" s="22"/>
+      <c r="AK7" s="22"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="28">
         <v>-2.65</v>
       </c>
       <c r="C8" s="28">
         <v>-1.94</v>
       </c>
       <c r="D8" s="28">
         <v>-2</v>
       </c>
       <c r="E8" s="20">
         <v>-1.8</v>
       </c>
       <c r="F8" s="28">
         <v>-1.93</v>
       </c>
       <c r="G8" s="27">
         <v>-1.73</v>
       </c>
       <c r="H8" s="27">
         <v>-1.89</v>
@@ -4879,59 +5110,71 @@
       </c>
       <c r="S8" s="27">
         <v>-2.74</v>
       </c>
       <c r="T8" s="27">
         <v>-2.71</v>
       </c>
       <c r="U8" s="5">
         <v>-2.37</v>
       </c>
       <c r="V8" s="5">
         <v>-2.39</v>
       </c>
       <c r="W8" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X8" s="21">
         <v>-2.68</v>
       </c>
       <c r="Y8" s="21">
         <v>-2.67</v>
       </c>
       <c r="Z8" s="40">
         <v>-2.39</v>
       </c>
-      <c r="AA8" s="35">
+      <c r="AA8" s="40">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AB8" s="40">
         <v>-2.2599999999999998</v>
       </c>
       <c r="AC8" s="21">
         <v>-2.86</v>
       </c>
+      <c r="AD8" s="35">
+        <v>-2.83</v>
+      </c>
+      <c r="AE8" s="35">
+        <v>-2.7</v>
+      </c>
+      <c r="AF8" s="22"/>
+      <c r="AG8" s="22"/>
+      <c r="AH8" s="22"/>
+      <c r="AI8" s="22"/>
+      <c r="AJ8" s="22"/>
+      <c r="AK8" s="22"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="28">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C9" s="28">
         <v>-3.5</v>
       </c>
       <c r="D9" s="28">
         <v>-4.22</v>
       </c>
       <c r="E9" s="20">
         <v>-3.19</v>
       </c>
       <c r="F9" s="28">
         <v>-3.07</v>
       </c>
       <c r="G9" s="27">
         <v>-3.01</v>
       </c>
       <c r="H9" s="27">
         <v>-2.67</v>
@@ -4968,59 +5211,71 @@
       </c>
       <c r="S9" s="27">
         <v>-1</v>
       </c>
       <c r="T9" s="27">
         <v>-0.62</v>
       </c>
       <c r="U9" s="5">
         <v>-0.44</v>
       </c>
       <c r="V9" s="5">
         <v>-0.53</v>
       </c>
       <c r="W9" s="5">
         <v>-1.47</v>
       </c>
       <c r="X9" s="21">
         <v>-1.26</v>
       </c>
       <c r="Y9" s="21">
         <v>-1.49</v>
       </c>
       <c r="Z9" s="40">
         <v>-4.01</v>
       </c>
-      <c r="AA9" s="35">
+      <c r="AA9" s="40">
         <v>-6.14</v>
       </c>
       <c r="AB9" s="40">
         <v>-6.92</v>
       </c>
       <c r="AC9" s="21">
         <v>-6.51</v>
       </c>
+      <c r="AD9" s="35">
+        <v>-5.66</v>
+      </c>
+      <c r="AE9" s="35">
+        <v>-5.77</v>
+      </c>
+      <c r="AF9" s="22"/>
+      <c r="AG9" s="22"/>
+      <c r="AH9" s="22"/>
+      <c r="AI9" s="22"/>
+      <c r="AJ9" s="22"/>
+      <c r="AK9" s="22"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="28">
         <v>-5.48</v>
       </c>
       <c r="C10" s="28">
         <v>-2.35</v>
       </c>
       <c r="D10" s="28">
         <v>0.62</v>
       </c>
       <c r="E10" s="20">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F10" s="28">
         <v>0.37</v>
       </c>
       <c r="G10" s="27">
         <v>1.7</v>
       </c>
       <c r="H10" s="27">
         <v>2.91</v>
@@ -5057,59 +5312,71 @@
       </c>
       <c r="S10" s="27">
         <v>5.84</v>
       </c>
       <c r="T10" s="27">
         <v>5.95</v>
       </c>
       <c r="U10" s="5">
         <v>6.65</v>
       </c>
       <c r="V10" s="5">
         <v>6.56</v>
       </c>
       <c r="W10" s="5">
         <v>6.08</v>
       </c>
       <c r="X10" s="21">
         <v>5.71</v>
       </c>
       <c r="Y10" s="21">
         <v>5.54</v>
       </c>
       <c r="Z10" s="40">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AA10" s="35">
+      <c r="AA10" s="40">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB10" s="40">
         <v>4.07</v>
       </c>
       <c r="AC10" s="21">
         <v>3.81</v>
       </c>
+      <c r="AD10" s="35">
+        <v>1.61</v>
+      </c>
+      <c r="AE10" s="35">
+        <v>1.68</v>
+      </c>
+      <c r="AF10" s="22"/>
+      <c r="AG10" s="22"/>
+      <c r="AH10" s="22"/>
+      <c r="AI10" s="22"/>
+      <c r="AJ10" s="22"/>
+      <c r="AK10" s="22"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="28">
         <v>-7.57</v>
       </c>
       <c r="C11" s="28">
         <v>-4.37</v>
       </c>
       <c r="D11" s="28">
         <v>-3.64</v>
       </c>
       <c r="E11" s="20">
         <v>-3.54</v>
       </c>
       <c r="F11" s="28">
         <v>-1.99</v>
       </c>
       <c r="G11" s="27">
         <v>-2.5</v>
       </c>
       <c r="H11" s="27">
         <v>-3.17</v>
@@ -5146,59 +5413,71 @@
       </c>
       <c r="S11" s="27">
         <v>-4.03</v>
       </c>
       <c r="T11" s="27">
         <v>-4.04</v>
       </c>
       <c r="U11" s="5">
         <v>-4.2699999999999996</v>
       </c>
       <c r="V11" s="27">
         <v>-4</v>
       </c>
       <c r="W11" s="5">
         <v>-3.96</v>
       </c>
       <c r="X11" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y11" s="21">
         <v>-4.1100000000000003</v>
       </c>
       <c r="Z11" s="40">
         <v>-5.07</v>
       </c>
-      <c r="AA11" s="35">
+      <c r="AA11" s="40">
         <v>-2.41</v>
       </c>
       <c r="AB11" s="40">
         <v>-3.8</v>
       </c>
       <c r="AC11" s="21">
         <v>-5.1100000000000003</v>
       </c>
+      <c r="AD11" s="35">
+        <v>-5.01</v>
+      </c>
+      <c r="AE11" s="35">
+        <v>-5.27</v>
+      </c>
+      <c r="AF11" s="22"/>
+      <c r="AG11" s="22"/>
+      <c r="AH11" s="22"/>
+      <c r="AI11" s="22"/>
+      <c r="AJ11" s="22"/>
+      <c r="AK11" s="22"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="28">
         <v>-11.43</v>
       </c>
       <c r="C12" s="28">
         <v>-3.84</v>
       </c>
       <c r="D12" s="28">
         <v>-4.08</v>
       </c>
       <c r="E12" s="20">
         <v>-3.36</v>
       </c>
       <c r="F12" s="28">
         <v>-3.38</v>
       </c>
       <c r="G12" s="27">
         <v>-3.78</v>
       </c>
       <c r="H12" s="27">
         <v>-3.73</v>
@@ -5235,59 +5514,71 @@
       </c>
       <c r="S12" s="27">
         <v>-6.58</v>
       </c>
       <c r="T12" s="27">
         <v>-5.36</v>
       </c>
       <c r="U12" s="5">
         <v>-4.67</v>
       </c>
       <c r="V12" s="5">
         <v>-4.82</v>
       </c>
       <c r="W12" s="5">
         <v>-4.3899999999999997</v>
       </c>
       <c r="X12" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y12" s="21">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Z12" s="40">
         <v>-8.42</v>
       </c>
-      <c r="AA12" s="35">
+      <c r="AA12" s="40">
         <v>-4.71</v>
       </c>
       <c r="AB12" s="40">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AC12" s="21">
         <v>-3.69</v>
       </c>
+      <c r="AD12" s="35">
+        <v>-3.05</v>
+      </c>
+      <c r="AE12" s="35">
+        <v>-3.05</v>
+      </c>
+      <c r="AF12" s="22"/>
+      <c r="AG12" s="22"/>
+      <c r="AH12" s="22"/>
+      <c r="AI12" s="22"/>
+      <c r="AJ12" s="22"/>
+      <c r="AK12" s="22"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="28">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C13" s="28">
         <v>-4.54</v>
       </c>
       <c r="D13" s="28">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E13" s="20">
         <v>-3.96</v>
       </c>
       <c r="F13" s="28">
         <v>-3.43</v>
       </c>
       <c r="G13" s="27">
         <v>-2.52</v>
       </c>
       <c r="H13" s="27">
         <v>-2.25</v>
@@ -5324,59 +5615,71 @@
       </c>
       <c r="S13" s="27">
         <v>-3.82</v>
       </c>
       <c r="T13" s="27">
         <v>-3.88</v>
       </c>
       <c r="U13" s="5">
         <v>-2.93</v>
       </c>
       <c r="V13" s="27">
         <v>-3.1</v>
       </c>
       <c r="W13" s="5">
         <v>-3.78</v>
       </c>
       <c r="X13" s="21">
         <v>-3.89</v>
       </c>
       <c r="Y13" s="21">
         <v>-4.04</v>
       </c>
       <c r="Z13" s="40">
         <v>-1.45</v>
       </c>
-      <c r="AA13" s="35">
+      <c r="AA13" s="40">
         <v>-1.89</v>
       </c>
       <c r="AB13" s="40">
         <v>-2.23</v>
       </c>
       <c r="AC13" s="21">
         <v>-2.61</v>
       </c>
+      <c r="AD13" s="35">
+        <v>-2.36</v>
+      </c>
+      <c r="AE13" s="35">
+        <v>-3.7</v>
+      </c>
+      <c r="AF13" s="22"/>
+      <c r="AG13" s="22"/>
+      <c r="AH13" s="22"/>
+      <c r="AI13" s="22"/>
+      <c r="AJ13" s="22"/>
+      <c r="AK13" s="22"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="28">
         <v>-4.34</v>
       </c>
       <c r="C14" s="28">
         <v>-2.89</v>
       </c>
       <c r="D14" s="28">
         <v>-1.47</v>
       </c>
       <c r="E14" s="20">
         <v>-1.42</v>
       </c>
       <c r="F14" s="28">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G14" s="27">
         <v>-1.28</v>
       </c>
       <c r="H14" s="27">
         <v>-1.07</v>
@@ -5413,59 +5716,71 @@
       </c>
       <c r="S14" s="27">
         <v>-3.16</v>
       </c>
       <c r="T14" s="27">
         <v>-2.96</v>
       </c>
       <c r="U14" s="27">
         <v>-3</v>
       </c>
       <c r="V14" s="27">
         <v>-2.9</v>
       </c>
       <c r="W14" s="27">
         <v>-3</v>
       </c>
       <c r="X14" s="21">
         <v>-3.01</v>
       </c>
       <c r="Y14" s="21">
         <v>-2.85</v>
       </c>
       <c r="Z14" s="40">
         <v>-1.8</v>
       </c>
-      <c r="AA14" s="35">
+      <c r="AA14" s="40">
         <v>-2.83</v>
       </c>
       <c r="AB14" s="40">
         <v>-3.9</v>
       </c>
       <c r="AC14" s="21">
         <v>-3.19</v>
       </c>
+      <c r="AD14" s="35">
+        <v>-3.96</v>
+      </c>
+      <c r="AE14" s="35">
+        <v>-3.44</v>
+      </c>
+      <c r="AF14" s="22"/>
+      <c r="AG14" s="22"/>
+      <c r="AH14" s="22"/>
+      <c r="AI14" s="22"/>
+      <c r="AJ14" s="22"/>
+      <c r="AK14" s="22"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="28">
         <v>2.77</v>
       </c>
       <c r="C15" s="28">
         <v>-0.36</v>
       </c>
       <c r="D15" s="28">
         <v>-1.41</v>
       </c>
       <c r="E15" s="20">
         <v>-0.53</v>
       </c>
       <c r="F15" s="28">
         <v>-0.28000000000000003</v>
       </c>
       <c r="G15" s="27">
         <v>-0.94</v>
       </c>
       <c r="H15" s="27">
         <v>-2.11</v>
@@ -5502,59 +5817,71 @@
       </c>
       <c r="S15" s="27">
         <v>-9.81</v>
       </c>
       <c r="T15" s="27">
         <v>-8.8000000000000007</v>
       </c>
       <c r="U15" s="5">
         <v>-8.31</v>
       </c>
       <c r="V15" s="5">
         <v>-8.2899999999999991</v>
       </c>
       <c r="W15" s="5">
         <v>-7.72</v>
       </c>
       <c r="X15" s="21">
         <v>-7.09</v>
       </c>
       <c r="Y15" s="21">
         <v>-7.15</v>
       </c>
       <c r="Z15" s="40">
         <v>-5.07</v>
       </c>
-      <c r="AA15" s="35">
+      <c r="AA15" s="40">
         <v>-3.78</v>
       </c>
       <c r="AB15" s="40">
         <v>-4.71</v>
       </c>
       <c r="AC15" s="21">
         <v>-5.22</v>
       </c>
+      <c r="AD15" s="35">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="AE15" s="35">
+        <v>-4.95</v>
+      </c>
+      <c r="AF15" s="22"/>
+      <c r="AG15" s="22"/>
+      <c r="AH15" s="22"/>
+      <c r="AI15" s="22"/>
+      <c r="AJ15" s="22"/>
+      <c r="AK15" s="22"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="28">
         <v>-3.35</v>
       </c>
       <c r="C16" s="28">
         <v>-5.97</v>
       </c>
       <c r="D16" s="28">
         <v>-4.38</v>
       </c>
       <c r="E16" s="20">
         <v>-4.51</v>
       </c>
       <c r="F16" s="28">
         <v>-4.97</v>
       </c>
       <c r="G16" s="27">
         <v>-4.5999999999999996</v>
       </c>
       <c r="H16" s="27">
         <v>-4.8099999999999996</v>
@@ -5591,61 +5918,73 @@
       </c>
       <c r="S16" s="27">
         <v>-3.2</v>
       </c>
       <c r="T16" s="27">
         <v>-2.4300000000000002</v>
       </c>
       <c r="U16" s="5">
         <v>-1.93</v>
       </c>
       <c r="V16" s="5">
         <v>-1.88</v>
       </c>
       <c r="W16" s="5">
         <v>-2.54</v>
       </c>
       <c r="X16" s="21">
         <v>-2.63</v>
       </c>
       <c r="Y16" s="21">
         <v>-3.06</v>
       </c>
       <c r="Z16" s="40">
         <v>-2.11</v>
       </c>
-      <c r="AA16" s="35">
+      <c r="AA16" s="40">
         <v>-2.59</v>
       </c>
       <c r="AB16" s="40">
         <v>-5.09</v>
       </c>
       <c r="AC16" s="21">
         <v>-3.27</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="35">
+        <v>-2.89</v>
+      </c>
+      <c r="AE16" s="35">
+        <v>-2.5299999999999998</v>
+      </c>
+      <c r="AF16" s="22"/>
+      <c r="AG16" s="22"/>
+      <c r="AH16" s="22"/>
+      <c r="AI16" s="22"/>
+      <c r="AJ16" s="22"/>
+      <c r="AK16" s="22"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="28">
         <v>-6.07</v>
       </c>
       <c r="C17" s="28">
         <v>-7.7</v>
       </c>
       <c r="D17" s="28">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E17" s="20">
         <v>-6.52</v>
       </c>
       <c r="F17" s="28">
         <v>-7.37</v>
       </c>
       <c r="G17" s="27">
         <v>-7.97</v>
       </c>
       <c r="H17" s="27">
         <v>-7.4</v>
       </c>
       <c r="I17" s="5">
@@ -5680,61 +6019,73 @@
       </c>
       <c r="S17" s="27">
         <v>-5.73</v>
       </c>
       <c r="T17" s="27">
         <v>-5.69</v>
       </c>
       <c r="U17" s="5">
         <v>-6.28</v>
       </c>
       <c r="V17" s="5">
         <v>-6.84</v>
       </c>
       <c r="W17" s="5">
         <v>-5.78</v>
       </c>
       <c r="X17" s="21">
         <v>-5.9</v>
       </c>
       <c r="Y17" s="21">
         <v>-6.15</v>
       </c>
       <c r="Z17" s="40">
         <v>-7.49</v>
       </c>
-      <c r="AA17" s="35">
+      <c r="AA17" s="40">
         <v>-8.93</v>
       </c>
       <c r="AB17" s="40">
         <v>-9.2100000000000009</v>
       </c>
       <c r="AC17" s="21">
         <v>-9.06</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="35">
+        <v>-10.43</v>
+      </c>
+      <c r="AE17" s="35">
+        <v>-9.34</v>
+      </c>
+      <c r="AF17" s="22"/>
+      <c r="AG17" s="22"/>
+      <c r="AH17" s="22"/>
+      <c r="AI17" s="22"/>
+      <c r="AJ17" s="22"/>
+      <c r="AK17" s="22"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="28">
         <v>-3.01</v>
       </c>
       <c r="C18" s="28">
         <v>-2.21</v>
       </c>
       <c r="D18" s="28">
         <v>-2.17</v>
       </c>
       <c r="E18" s="20">
         <v>-2.2599999999999998</v>
       </c>
       <c r="F18" s="28">
         <v>-1.67</v>
       </c>
       <c r="G18" s="27">
         <v>-1.8</v>
       </c>
       <c r="H18" s="27">
         <v>-1.28</v>
       </c>
       <c r="I18" s="5">
@@ -5769,61 +6120,73 @@
       </c>
       <c r="S18" s="27">
         <v>-3.14</v>
       </c>
       <c r="T18" s="27">
         <v>-2.86</v>
       </c>
       <c r="U18" s="5">
         <v>-2.62</v>
       </c>
       <c r="V18" s="5">
         <v>-2.75</v>
       </c>
       <c r="W18" s="5">
         <v>-2.72</v>
       </c>
       <c r="X18" s="21">
         <v>-2.82</v>
       </c>
       <c r="Y18" s="21">
         <v>-2.79</v>
       </c>
       <c r="Z18" s="40">
         <v>-3.51</v>
       </c>
-      <c r="AA18" s="35">
+      <c r="AA18" s="40">
         <v>-0.84</v>
       </c>
       <c r="AB18" s="40">
         <v>-2.63</v>
       </c>
       <c r="AC18" s="21">
         <v>-1.88</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="35">
+        <v>-2.2799999999999998</v>
+      </c>
+      <c r="AE18" s="35">
+        <v>-2.67</v>
+      </c>
+      <c r="AF18" s="22"/>
+      <c r="AG18" s="22"/>
+      <c r="AH18" s="22"/>
+      <c r="AI18" s="22"/>
+      <c r="AJ18" s="22"/>
+      <c r="AK18" s="22"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="28">
         <v>-15.05</v>
       </c>
       <c r="C19" s="28">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D19" s="28">
         <v>-6.75</v>
       </c>
       <c r="E19" s="20">
         <v>-5.38</v>
       </c>
       <c r="F19" s="28">
         <v>-4.03</v>
       </c>
       <c r="G19" s="27">
         <v>-2.73</v>
       </c>
       <c r="H19" s="27">
         <v>-1.62</v>
       </c>
       <c r="I19" s="5">
@@ -5858,61 +6221,73 @@
       </c>
       <c r="S19" s="27">
         <v>-2.83</v>
       </c>
       <c r="T19" s="27">
         <v>-2.0499999999999998</v>
       </c>
       <c r="U19" s="5">
         <v>-1.62</v>
       </c>
       <c r="V19" s="5">
         <v>-1.1599999999999999</v>
       </c>
       <c r="W19" s="5">
         <v>-0.65</v>
       </c>
       <c r="X19" s="21">
         <v>-1.19</v>
       </c>
       <c r="Y19" s="21">
         <v>-2.06</v>
       </c>
       <c r="Z19" s="40">
         <v>-1.32</v>
       </c>
-      <c r="AA19" s="35">
+      <c r="AA19" s="40">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AB19" s="40">
         <v>-4.5599999999999996</v>
       </c>
       <c r="AC19" s="21">
         <v>-3.72</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="35">
+        <v>-3.23</v>
+      </c>
+      <c r="AE19" s="35">
+        <v>-3.16</v>
+      </c>
+      <c r="AF19" s="22"/>
+      <c r="AG19" s="22"/>
+      <c r="AH19" s="22"/>
+      <c r="AI19" s="22"/>
+      <c r="AJ19" s="22"/>
+      <c r="AK19" s="22"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="28">
         <v>7.54</v>
       </c>
       <c r="C20" s="28">
         <v>7.3</v>
       </c>
       <c r="D20" s="28">
         <v>4.47</v>
       </c>
       <c r="E20" s="20">
         <v>4.78</v>
       </c>
       <c r="F20" s="28">
         <v>6.84</v>
       </c>
       <c r="G20" s="27">
         <v>6.34</v>
       </c>
       <c r="H20" s="27">
         <v>6.65</v>
       </c>
       <c r="I20" s="5">
@@ -5947,61 +6322,73 @@
       </c>
       <c r="S20" s="27">
         <v>8.24</v>
       </c>
       <c r="T20" s="27">
         <v>8.06</v>
       </c>
       <c r="U20" s="5">
         <v>7.19</v>
       </c>
       <c r="V20" s="5">
         <v>6.64</v>
       </c>
       <c r="W20" s="5">
         <v>6.77</v>
       </c>
       <c r="X20" s="21">
         <v>7</v>
       </c>
       <c r="Y20" s="21">
         <v>7.15</v>
       </c>
       <c r="Z20" s="40">
         <v>1.03</v>
       </c>
-      <c r="AA20" s="35">
+      <c r="AA20" s="40">
         <v>1.0900000000000001</v>
       </c>
       <c r="AB20" s="40">
         <v>1.43</v>
       </c>
       <c r="AC20" s="21">
         <v>2.15</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="35">
+        <v>0.85</v>
+      </c>
+      <c r="AE20" s="35">
+        <v>2.13</v>
+      </c>
+      <c r="AF20" s="22"/>
+      <c r="AG20" s="22"/>
+      <c r="AH20" s="22"/>
+      <c r="AI20" s="22"/>
+      <c r="AJ20" s="22"/>
+      <c r="AK20" s="22"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="28">
         <v>-0.68</v>
       </c>
       <c r="C21" s="28">
         <v>-1.75</v>
       </c>
       <c r="D21" s="28">
         <v>-0.81</v>
       </c>
       <c r="E21" s="20">
         <v>-0.95</v>
       </c>
       <c r="F21" s="28">
         <v>-1.31</v>
       </c>
       <c r="G21" s="27">
         <v>-1.78</v>
       </c>
       <c r="H21" s="27">
         <v>-1.43</v>
       </c>
       <c r="I21" s="5">
@@ -6036,91 +6423,109 @@
       </c>
       <c r="S21" s="27">
         <v>-3.72</v>
       </c>
       <c r="T21" s="27">
         <v>-2.58</v>
       </c>
       <c r="U21" s="5">
         <v>-2.34</v>
       </c>
       <c r="V21" s="5">
         <v>-2.59</v>
       </c>
       <c r="W21" s="5">
         <v>-2.4700000000000002</v>
       </c>
       <c r="X21" s="21">
         <v>-2.66</v>
       </c>
       <c r="Y21" s="21">
         <v>-2.96</v>
       </c>
       <c r="Z21" s="40">
         <v>-4.58</v>
       </c>
-      <c r="AA21" s="35">
+      <c r="AA21" s="40">
         <v>-2.97</v>
       </c>
       <c r="AB21" s="40">
         <v>-3.77</v>
       </c>
       <c r="AC21" s="21">
         <v>-3.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="45" t="s">
+      <c r="AD21" s="35">
+        <v>-3.41</v>
+      </c>
+      <c r="AE21" s="35">
+        <v>-3.75</v>
+      </c>
+      <c r="AF21" s="22"/>
+      <c r="AG21" s="22"/>
+      <c r="AH21" s="22"/>
+      <c r="AI21" s="22"/>
+      <c r="AJ21" s="22"/>
+      <c r="AK21" s="22"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="45"/>
-[...22 lines deleted...]
-      <c r="Y22" s="45"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="Z22" s="22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AF22" s="22"/>
+      <c r="AG22" s="22"/>
+      <c r="AH22" s="22"/>
+      <c r="AI22" s="22"/>
+      <c r="AJ22" s="22"/>
+      <c r="AK22" s="22"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="28">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C23" s="28">
         <v>-2.12</v>
       </c>
       <c r="D23" s="28">
         <v>-1.93</v>
       </c>
       <c r="E23" s="20">
         <v>-1.69</v>
       </c>
       <c r="F23" s="28">
         <v>-1.73</v>
       </c>
       <c r="G23" s="27">
         <v>-1.65</v>
       </c>
       <c r="H23" s="27">
         <v>-1.93</v>
       </c>
       <c r="I23" s="5">
@@ -6155,61 +6560,73 @@
       </c>
       <c r="S23" s="27">
         <v>-3.03</v>
       </c>
       <c r="T23" s="27">
         <v>-2.91</v>
       </c>
       <c r="U23" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="V23" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="W23" s="5">
         <v>-2.71</v>
       </c>
       <c r="X23" s="21">
         <v>-2.82</v>
       </c>
       <c r="Y23" s="21">
         <v>-2.81</v>
       </c>
       <c r="Z23" s="40">
         <v>-2.37</v>
       </c>
-      <c r="AA23" s="35">
+      <c r="AA23" s="40">
         <v>-2.2200000000000002</v>
       </c>
       <c r="AB23" s="40">
         <v>-2.4900000000000002</v>
       </c>
       <c r="AC23" s="21">
         <v>-2.83</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="35">
+        <v>-2.77</v>
+      </c>
+      <c r="AE23" s="35">
+        <v>-2.78</v>
+      </c>
+      <c r="AF23" s="22"/>
+      <c r="AG23" s="22"/>
+      <c r="AH23" s="22"/>
+      <c r="AI23" s="22"/>
+      <c r="AJ23" s="22"/>
+      <c r="AK23" s="22"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="28">
         <v>-2.65</v>
       </c>
       <c r="C24" s="28">
         <v>-1.94</v>
       </c>
       <c r="D24" s="28">
         <v>-2</v>
       </c>
       <c r="E24" s="20">
         <v>-1.8</v>
       </c>
       <c r="F24" s="28">
         <v>-1.93</v>
       </c>
       <c r="G24" s="27">
         <v>-1.73</v>
       </c>
       <c r="H24" s="27">
         <v>-1.89</v>
       </c>
       <c r="I24" s="5">
@@ -6244,61 +6661,73 @@
       </c>
       <c r="S24" s="27">
         <v>-2.74</v>
       </c>
       <c r="T24" s="27">
         <v>-2.71</v>
       </c>
       <c r="U24" s="5">
         <v>-2.37</v>
       </c>
       <c r="V24" s="5">
         <v>-2.39</v>
       </c>
       <c r="W24" s="5">
         <v>-2.5499999999999998</v>
       </c>
       <c r="X24" s="21">
         <v>-2.68</v>
       </c>
       <c r="Y24" s="21">
         <v>-2.67</v>
       </c>
       <c r="Z24" s="40">
         <v>-2.39</v>
       </c>
-      <c r="AA24" s="35">
+      <c r="AA24" s="40">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AB24" s="40">
         <v>-2.2599999999999998</v>
       </c>
       <c r="AC24" s="21">
         <v>-2.86</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="35">
+        <v>-2.83</v>
+      </c>
+      <c r="AE24" s="35">
+        <v>-2.7</v>
+      </c>
+      <c r="AF24" s="22"/>
+      <c r="AG24" s="22"/>
+      <c r="AH24" s="22"/>
+      <c r="AI24" s="22"/>
+      <c r="AJ24" s="22"/>
+      <c r="AK24" s="22"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="28">
         <v>-11.13</v>
       </c>
       <c r="C25" s="28">
         <v>-3.6</v>
       </c>
       <c r="D25" s="28">
         <v>0.47</v>
       </c>
       <c r="E25" s="20">
         <v>1.77</v>
       </c>
       <c r="F25" s="28">
         <v>1.69</v>
       </c>
       <c r="G25" s="27">
         <v>0.7</v>
       </c>
       <c r="H25" s="27">
         <v>-0.61</v>
       </c>
       <c r="I25" s="5">
@@ -6333,61 +6762,71 @@
       </c>
       <c r="S25" s="27">
         <v>-6.85</v>
       </c>
       <c r="T25" s="27">
         <v>-6.06</v>
       </c>
       <c r="U25" s="5">
         <v>-6.35</v>
       </c>
       <c r="V25" s="5">
         <v>-4.3899999999999997</v>
       </c>
       <c r="W25" s="5">
         <v>-4.79</v>
       </c>
       <c r="X25" s="21">
         <v>-4.87</v>
       </c>
       <c r="Y25" s="21">
         <v>-4.6900000000000004</v>
       </c>
       <c r="Z25" s="40">
         <v>2.76</v>
       </c>
-      <c r="AA25" s="35">
+      <c r="AA25" s="40">
         <v>0.73</v>
       </c>
       <c r="AB25" s="40">
         <v>-0.95</v>
       </c>
       <c r="AC25" s="21">
         <v>-1.07</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="35"/>
+      <c r="AE25" s="35">
+        <v>-1.65</v>
+      </c>
+      <c r="AF25" s="22"/>
+      <c r="AG25" s="22"/>
+      <c r="AH25" s="22"/>
+      <c r="AI25" s="22"/>
+      <c r="AJ25" s="22"/>
+      <c r="AK25" s="22"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="28">
         <v>-1.74</v>
       </c>
       <c r="C26" s="28">
         <v>-3.59</v>
       </c>
       <c r="D26" s="28">
         <v>-4.71</v>
       </c>
       <c r="E26" s="20">
         <v>-3.97</v>
       </c>
       <c r="F26" s="28">
         <v>-1.76</v>
       </c>
       <c r="G26" s="27">
         <v>-2.34</v>
       </c>
       <c r="H26" s="27">
         <v>-4.74</v>
       </c>
       <c r="I26" s="5">
@@ -6422,61 +6861,73 @@
       </c>
       <c r="S26" s="27">
         <v>-7.82</v>
       </c>
       <c r="T26" s="27">
         <v>-6.95</v>
       </c>
       <c r="U26" s="5">
         <v>-7.19</v>
       </c>
       <c r="V26" s="27">
         <v>-7.2</v>
       </c>
       <c r="W26" s="5">
         <v>-6.81</v>
       </c>
       <c r="X26" s="21">
         <v>-5.7</v>
       </c>
       <c r="Y26" s="21">
         <v>-5.96</v>
       </c>
       <c r="Z26" s="40">
         <v>1.78</v>
       </c>
-      <c r="AA26" s="35">
+      <c r="AA26" s="40">
         <v>-2.84</v>
       </c>
       <c r="AB26" s="40">
         <v>-3.08</v>
       </c>
       <c r="AC26" s="21">
         <v>-1.39</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="35">
+        <v>-3.32</v>
+      </c>
+      <c r="AE26" s="35">
+        <v>-4</v>
+      </c>
+      <c r="AF26" s="22"/>
+      <c r="AG26" s="22"/>
+      <c r="AH26" s="22"/>
+      <c r="AI26" s="22"/>
+      <c r="AJ26" s="22"/>
+      <c r="AK26" s="22"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="28">
         <v>4.3600000000000003</v>
       </c>
       <c r="C27" s="28">
         <v>-5.3</v>
       </c>
       <c r="D27" s="28">
         <v>-3.48</v>
       </c>
       <c r="E27" s="20">
         <v>-3.37</v>
       </c>
       <c r="F27" s="28">
         <v>-2.97</v>
       </c>
       <c r="G27" s="27">
         <v>-2.73</v>
       </c>
       <c r="H27" s="27">
         <v>-4.2300000000000004</v>
       </c>
       <c r="I27" s="5">
@@ -6511,61 +6962,73 @@
       </c>
       <c r="S27" s="27">
         <v>-3.52</v>
       </c>
       <c r="T27" s="27">
         <v>-1.92</v>
       </c>
       <c r="U27" s="5">
         <v>-1.49</v>
       </c>
       <c r="V27" s="5">
         <v>-0.66</v>
       </c>
       <c r="W27" s="5">
         <v>-2.09</v>
       </c>
       <c r="X27" s="21">
         <v>-2.31</v>
       </c>
       <c r="Y27" s="21">
         <v>-2.2400000000000002</v>
       </c>
       <c r="Z27" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="AA27" s="20" t="s">
+      <c r="AA27" s="40" t="s">
         <v>31</v>
       </c>
       <c r="AB27" s="40">
         <v>-1.5</v>
       </c>
       <c r="AC27" s="21">
         <v>1.1299999999999999</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="35">
+        <v>0.9</v>
+      </c>
+      <c r="AE27" s="35">
+        <v>-0.5</v>
+      </c>
+      <c r="AF27" s="22"/>
+      <c r="AG27" s="22"/>
+      <c r="AH27" s="22"/>
+      <c r="AI27" s="22"/>
+      <c r="AJ27" s="22"/>
+      <c r="AK27" s="22"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="28">
         <v>0.91</v>
       </c>
       <c r="C28" s="28">
         <v>-1.42</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="20">
         <v>0.23</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>31</v>
       </c>
       <c r="G28" s="27">
         <v>-0.78</v>
       </c>
       <c r="H28" s="27">
         <v>-0.66</v>
       </c>
       <c r="I28" s="5">
@@ -6600,91 +7063,109 @@
       </c>
       <c r="S28" s="27">
         <v>-2.82</v>
       </c>
       <c r="T28" s="27">
         <v>-2.81</v>
       </c>
       <c r="U28" s="5">
         <v>-1.51</v>
       </c>
       <c r="V28" s="27">
         <v>-2.7</v>
       </c>
       <c r="W28" s="5">
         <v>-2.5099999999999998</v>
       </c>
       <c r="X28" s="21">
         <v>-2.54</v>
       </c>
       <c r="Y28" s="21">
         <v>-2.72</v>
       </c>
       <c r="Z28" s="40">
         <v>-9.2100000000000009</v>
       </c>
-      <c r="AA28" s="35">
+      <c r="AA28" s="40">
         <v>-5.78</v>
       </c>
       <c r="AB28" s="40">
         <v>-7.92</v>
       </c>
       <c r="AC28" s="21">
         <v>-6.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="46" t="s">
+      <c r="AD28" s="35">
+        <v>-5.65</v>
+      </c>
+      <c r="AE28" s="35">
+        <v>-5.67</v>
+      </c>
+      <c r="AF28" s="22"/>
+      <c r="AG28" s="22"/>
+      <c r="AH28" s="22"/>
+      <c r="AI28" s="22"/>
+      <c r="AJ28" s="22"/>
+      <c r="AK28" s="22"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="46"/>
-[...22 lines deleted...]
-      <c r="Y29" s="46"/>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="44"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
+      <c r="N29" s="44"/>
+      <c r="O29" s="44"/>
+      <c r="P29" s="44"/>
+      <c r="Q29" s="44"/>
+      <c r="R29" s="44"/>
+      <c r="S29" s="44"/>
+      <c r="T29" s="44"/>
+      <c r="U29" s="44"/>
+      <c r="V29" s="44"/>
+      <c r="W29" s="44"/>
+      <c r="X29" s="44"/>
+      <c r="Y29" s="44"/>
       <c r="Z29" s="22"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AF29" s="22"/>
+      <c r="AG29" s="22"/>
+      <c r="AH29" s="22"/>
+      <c r="AI29" s="22"/>
+      <c r="AJ29" s="22"/>
+      <c r="AK29" s="22"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="21">
         <v>-4.68</v>
       </c>
       <c r="C30" s="28">
         <v>-3.04</v>
       </c>
       <c r="D30" s="28">
         <v>-2.93</v>
       </c>
       <c r="E30" s="20">
         <v>-2.59</v>
       </c>
       <c r="F30" s="28">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G30" s="27">
         <v>-2.2200000000000002</v>
       </c>
       <c r="H30" s="27">
         <v>-1.86</v>
       </c>
       <c r="I30" s="5">
@@ -6719,61 +7200,73 @@
       </c>
       <c r="S30" s="19">
         <v>-2.77</v>
       </c>
       <c r="T30" s="27">
         <v>-2.36</v>
       </c>
       <c r="U30" s="22">
         <v>-2.2200000000000002</v>
       </c>
       <c r="V30" s="22">
         <v>-2.35</v>
       </c>
       <c r="W30" s="22">
         <v>-2.36</v>
       </c>
       <c r="X30" s="21">
         <v>-2.4</v>
       </c>
       <c r="Y30" s="21">
         <v>-2.5</v>
       </c>
       <c r="Z30" s="40">
         <v>-3.4</v>
       </c>
-      <c r="AA30" s="35">
+      <c r="AA30" s="40">
         <v>-3.05</v>
       </c>
       <c r="AB30" s="40">
         <v>-3.84</v>
       </c>
       <c r="AC30" s="21">
         <v>-3.68</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="35">
+        <v>-3.89</v>
+      </c>
+      <c r="AE30" s="35">
+        <v>-3.77</v>
+      </c>
+      <c r="AF30" s="22"/>
+      <c r="AG30" s="22"/>
+      <c r="AH30" s="22"/>
+      <c r="AI30" s="22"/>
+      <c r="AJ30" s="22"/>
+      <c r="AK30" s="22"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C31" s="28">
         <v>-3.5</v>
       </c>
       <c r="D31" s="28">
         <v>-4.22</v>
       </c>
       <c r="E31" s="20">
         <v>-3.19</v>
       </c>
       <c r="F31" s="28">
         <v>-3.07</v>
       </c>
       <c r="G31" s="27">
         <v>-3.01</v>
       </c>
       <c r="H31" s="27">
         <v>-2.67</v>
       </c>
       <c r="I31" s="5">
@@ -6808,61 +7301,73 @@
       </c>
       <c r="S31" s="19">
         <v>-1</v>
       </c>
       <c r="T31" s="27">
         <v>-0.62</v>
       </c>
       <c r="U31" s="22">
         <v>-0.44</v>
       </c>
       <c r="V31" s="22">
         <v>-0.53</v>
       </c>
       <c r="W31" s="22">
         <v>-1.47</v>
       </c>
       <c r="X31" s="21">
         <v>-1.26</v>
       </c>
       <c r="Y31" s="21">
         <v>-1.49</v>
       </c>
       <c r="Z31" s="40">
         <v>-4.01</v>
       </c>
-      <c r="AA31" s="35">
+      <c r="AA31" s="40">
         <v>-6.14</v>
       </c>
       <c r="AB31" s="40">
         <v>-6.92</v>
       </c>
       <c r="AC31" s="21">
         <v>-6.51</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="35">
+        <v>-5.66</v>
+      </c>
+      <c r="AE31" s="35">
+        <v>-5.77</v>
+      </c>
+      <c r="AF31" s="22"/>
+      <c r="AG31" s="22"/>
+      <c r="AH31" s="22"/>
+      <c r="AI31" s="22"/>
+      <c r="AJ31" s="22"/>
+      <c r="AK31" s="22"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="21">
         <v>-5.48</v>
       </c>
       <c r="C32" s="28">
         <v>-2.35</v>
       </c>
       <c r="D32" s="28">
         <v>0.62</v>
       </c>
       <c r="E32" s="20">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F32" s="28">
         <v>0.37</v>
       </c>
       <c r="G32" s="27">
         <v>1.7</v>
       </c>
       <c r="H32" s="27">
         <v>2.91</v>
       </c>
       <c r="I32" s="5">
@@ -6897,61 +7402,73 @@
       </c>
       <c r="S32" s="19">
         <v>5.84</v>
       </c>
       <c r="T32" s="27">
         <v>5.95</v>
       </c>
       <c r="U32" s="22">
         <v>6.65</v>
       </c>
       <c r="V32" s="22">
         <v>6.56</v>
       </c>
       <c r="W32" s="22">
         <v>6.08</v>
       </c>
       <c r="X32" s="21">
         <v>5.71</v>
       </c>
       <c r="Y32" s="21">
         <v>5.54</v>
       </c>
       <c r="Z32" s="40">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AA32" s="35">
+      <c r="AA32" s="40">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB32" s="40">
         <v>4.07</v>
       </c>
       <c r="AC32" s="21">
         <v>3.81</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="35">
+        <v>1.61</v>
+      </c>
+      <c r="AE32" s="35">
+        <v>1.68</v>
+      </c>
+      <c r="AF32" s="22"/>
+      <c r="AG32" s="22"/>
+      <c r="AH32" s="22"/>
+      <c r="AI32" s="22"/>
+      <c r="AJ32" s="22"/>
+      <c r="AK32" s="22"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="21">
         <v>-5.88</v>
       </c>
       <c r="C33" s="28">
         <v>-4.74</v>
       </c>
       <c r="D33" s="28">
         <v>-5.59</v>
       </c>
       <c r="E33" s="20">
         <v>-6.04</v>
       </c>
       <c r="F33" s="28">
         <v>-3.74</v>
       </c>
       <c r="G33" s="27">
         <v>-4.0199999999999996</v>
       </c>
       <c r="H33" s="27">
         <v>-4.3899999999999997</v>
       </c>
       <c r="I33" s="5">
@@ -6986,61 +7503,73 @@
       </c>
       <c r="S33" s="19">
         <v>-2.65</v>
       </c>
       <c r="T33" s="27">
         <v>-3.05</v>
       </c>
       <c r="U33" s="22">
         <v>-3.26</v>
       </c>
       <c r="V33" s="22">
         <v>-3.82</v>
       </c>
       <c r="W33" s="22">
         <v>-3.56</v>
       </c>
       <c r="X33" s="21">
         <v>-3.81</v>
       </c>
       <c r="Y33" s="21">
         <v>-3.83</v>
       </c>
       <c r="Z33" s="40">
         <v>-8.9700000000000006</v>
       </c>
-      <c r="AA33" s="35">
+      <c r="AA33" s="40">
         <v>-3.99</v>
       </c>
       <c r="AB33" s="40">
         <v>-5.22</v>
       </c>
       <c r="AC33" s="21">
         <v>-7.13</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="35">
+        <v>-7.49</v>
+      </c>
+      <c r="AE33" s="35">
+        <v>-7.08</v>
+      </c>
+      <c r="AF33" s="22"/>
+      <c r="AG33" s="22"/>
+      <c r="AH33" s="22"/>
+      <c r="AI33" s="22"/>
+      <c r="AJ33" s="22"/>
+      <c r="AK33" s="22"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="21">
         <v>-11.43</v>
       </c>
       <c r="C34" s="28">
         <v>-3.84</v>
       </c>
       <c r="D34" s="28">
         <v>-4.08</v>
       </c>
       <c r="E34" s="20">
         <v>-3.36</v>
       </c>
       <c r="F34" s="28">
         <v>-3.38</v>
       </c>
       <c r="G34" s="27">
         <v>-3.78</v>
       </c>
       <c r="H34" s="27">
         <v>-3.73</v>
       </c>
       <c r="I34" s="5">
@@ -7075,61 +7604,73 @@
       </c>
       <c r="S34" s="19">
         <v>-6.58</v>
       </c>
       <c r="T34" s="27">
         <v>-5.36</v>
       </c>
       <c r="U34" s="22">
         <v>-4.67</v>
       </c>
       <c r="V34" s="22">
         <v>-4.82</v>
       </c>
       <c r="W34" s="22">
         <v>-4.3899999999999997</v>
       </c>
       <c r="X34" s="21">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y34" s="21">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Z34" s="40">
         <v>-8.42</v>
       </c>
-      <c r="AA34" s="35">
+      <c r="AA34" s="40">
         <v>-4.71</v>
       </c>
       <c r="AB34" s="40">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AC34" s="21">
         <v>-3.69</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="35">
+        <v>-3.05</v>
+      </c>
+      <c r="AE34" s="35">
+        <v>-3.05</v>
+      </c>
+      <c r="AF34" s="22"/>
+      <c r="AG34" s="22"/>
+      <c r="AH34" s="22"/>
+      <c r="AI34" s="22"/>
+      <c r="AJ34" s="22"/>
+      <c r="AK34" s="22"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="21">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C35" s="28">
         <v>-4.54</v>
       </c>
       <c r="D35" s="28">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E35" s="20">
         <v>-3.96</v>
       </c>
       <c r="F35" s="28">
         <v>-3.43</v>
       </c>
       <c r="G35" s="27">
         <v>-2.52</v>
       </c>
       <c r="H35" s="27">
         <v>-2.25</v>
       </c>
       <c r="I35" s="5">
@@ -7164,61 +7705,73 @@
       </c>
       <c r="S35" s="19">
         <v>-3.82</v>
       </c>
       <c r="T35" s="27">
         <v>-3.88</v>
       </c>
       <c r="U35" s="22">
         <v>-2.93</v>
       </c>
       <c r="V35" s="19">
         <v>-3.1</v>
       </c>
       <c r="W35" s="22">
         <v>-3.78</v>
       </c>
       <c r="X35" s="21">
         <v>-3.89</v>
       </c>
       <c r="Y35" s="21">
         <v>-4.04</v>
       </c>
       <c r="Z35" s="40">
         <v>-1.45</v>
       </c>
-      <c r="AA35" s="35">
+      <c r="AA35" s="40">
         <v>-1.89</v>
       </c>
       <c r="AB35" s="40">
         <v>-2.23</v>
       </c>
       <c r="AC35" s="21">
         <v>-2.61</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="35">
+        <v>-2.36</v>
+      </c>
+      <c r="AE35" s="35">
+        <v>-3.7</v>
+      </c>
+      <c r="AF35" s="22"/>
+      <c r="AG35" s="22"/>
+      <c r="AH35" s="22"/>
+      <c r="AI35" s="22"/>
+      <c r="AJ35" s="22"/>
+      <c r="AK35" s="22"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="21">
         <v>-4.34</v>
       </c>
       <c r="C36" s="28">
         <v>-2.89</v>
       </c>
       <c r="D36" s="28">
         <v>-1.47</v>
       </c>
       <c r="E36" s="20">
         <v>-1.42</v>
       </c>
       <c r="F36" s="28">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G36" s="19">
         <v>-1.28</v>
       </c>
       <c r="H36" s="27">
         <v>-1.07</v>
       </c>
       <c r="I36" s="22">
@@ -7253,61 +7806,73 @@
       </c>
       <c r="S36" s="19">
         <v>-3.16</v>
       </c>
       <c r="T36" s="27">
         <v>-2.96</v>
       </c>
       <c r="U36" s="19">
         <v>-3</v>
       </c>
       <c r="V36" s="19">
         <v>-2.9</v>
       </c>
       <c r="W36" s="19">
         <v>-3</v>
       </c>
       <c r="X36" s="21">
         <v>-3.01</v>
       </c>
       <c r="Y36" s="21">
         <v>-2.85</v>
       </c>
       <c r="Z36" s="40">
         <v>-1.8</v>
       </c>
-      <c r="AA36" s="35">
+      <c r="AA36" s="40">
         <v>-2.83</v>
       </c>
       <c r="AB36" s="40">
         <v>-3.9</v>
       </c>
       <c r="AC36" s="21">
         <v>-3.19</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="35">
+        <v>-3.96</v>
+      </c>
+      <c r="AE36" s="35">
+        <v>-3.44</v>
+      </c>
+      <c r="AF36" s="22"/>
+      <c r="AG36" s="22"/>
+      <c r="AH36" s="22"/>
+      <c r="AI36" s="22"/>
+      <c r="AJ36" s="22"/>
+      <c r="AK36" s="22"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="21">
         <v>5.73</v>
       </c>
       <c r="C37" s="28">
         <v>1.78</v>
       </c>
       <c r="D37" s="28">
         <v>0.78</v>
       </c>
       <c r="E37" s="20">
         <v>1.77</v>
       </c>
       <c r="F37" s="28">
         <v>0.7</v>
       </c>
       <c r="G37" s="29" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="27">
         <v>-0.33</v>
       </c>
       <c r="I37" s="5">
@@ -7342,61 +7907,73 @@
       </c>
       <c r="S37" s="19">
         <v>-11.15</v>
       </c>
       <c r="T37" s="27">
         <v>-10.06</v>
       </c>
       <c r="U37" s="22">
         <v>-9.06</v>
       </c>
       <c r="V37" s="22">
         <v>-9.02</v>
       </c>
       <c r="W37" s="22">
         <v>-8.33</v>
       </c>
       <c r="X37" s="21">
         <v>-8.0299999999999994</v>
       </c>
       <c r="Y37" s="21">
         <v>-7.95</v>
       </c>
       <c r="Z37" s="40">
         <v>-9.75</v>
       </c>
-      <c r="AA37" s="35">
+      <c r="AA37" s="40">
         <v>-4.42</v>
       </c>
       <c r="AB37" s="40">
         <v>-5.8</v>
       </c>
       <c r="AC37" s="21">
         <v>-7.8</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="35">
+        <v>-5.47</v>
+      </c>
+      <c r="AE37" s="35">
+        <v>-5.6</v>
+      </c>
+      <c r="AF37" s="22"/>
+      <c r="AG37" s="22"/>
+      <c r="AH37" s="22"/>
+      <c r="AI37" s="22"/>
+      <c r="AJ37" s="22"/>
+      <c r="AK37" s="22"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="21">
         <v>-9.9600000000000009</v>
       </c>
       <c r="C38" s="28">
         <v>-6.56</v>
       </c>
       <c r="D38" s="28">
         <v>-5.16</v>
       </c>
       <c r="E38" s="20">
         <v>-5.49</v>
       </c>
       <c r="F38" s="28">
         <v>-6.68</v>
       </c>
       <c r="G38" s="27">
         <v>-6.24</v>
       </c>
       <c r="H38" s="27">
         <v>-5.32</v>
       </c>
       <c r="I38" s="5">
@@ -7431,61 +8008,73 @@
       </c>
       <c r="S38" s="19">
         <v>-2.92</v>
       </c>
       <c r="T38" s="27">
         <v>-2.88</v>
       </c>
       <c r="U38" s="22">
         <v>-2.34</v>
       </c>
       <c r="V38" s="22">
         <v>-2.98</v>
       </c>
       <c r="W38" s="22">
         <v>-2.94</v>
       </c>
       <c r="X38" s="21">
         <v>-2.91</v>
       </c>
       <c r="Y38" s="21">
         <v>-3.78</v>
       </c>
       <c r="Z38" s="40">
         <v>-4.1100000000000003</v>
       </c>
-      <c r="AA38" s="35">
+      <c r="AA38" s="40">
         <v>-5.03</v>
       </c>
       <c r="AB38" s="40">
         <v>-8.4499999999999993</v>
       </c>
       <c r="AC38" s="21">
         <v>-7.38</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="35">
+        <v>-6.43</v>
+      </c>
+      <c r="AE38" s="35">
+        <v>-4.41</v>
+      </c>
+      <c r="AF38" s="22"/>
+      <c r="AG38" s="22"/>
+      <c r="AH38" s="22"/>
+      <c r="AI38" s="22"/>
+      <c r="AJ38" s="22"/>
+      <c r="AK38" s="22"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="21">
         <v>-6.07</v>
       </c>
       <c r="C39" s="28">
         <v>-7.7</v>
       </c>
       <c r="D39" s="28">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E39" s="20">
         <v>-6.52</v>
       </c>
       <c r="F39" s="28">
         <v>-7.37</v>
       </c>
       <c r="G39" s="27">
         <v>-7.97</v>
       </c>
       <c r="H39" s="27">
         <v>-7.4</v>
       </c>
       <c r="I39" s="5">
@@ -7520,61 +8109,73 @@
       </c>
       <c r="S39" s="19">
         <v>-5.73</v>
       </c>
       <c r="T39" s="27">
         <v>-5.69</v>
       </c>
       <c r="U39" s="22">
         <v>-6.28</v>
       </c>
       <c r="V39" s="22">
         <v>-6.84</v>
       </c>
       <c r="W39" s="22">
         <v>-5.78</v>
       </c>
       <c r="X39" s="21">
         <v>-5.9</v>
       </c>
       <c r="Y39" s="21">
         <v>-6.15</v>
       </c>
       <c r="Z39" s="40">
         <v>-7.49</v>
       </c>
-      <c r="AA39" s="35">
+      <c r="AA39" s="40">
         <v>-8.93</v>
       </c>
       <c r="AB39" s="40">
         <v>-9.2100000000000009</v>
       </c>
       <c r="AC39" s="21">
         <v>-9.06</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="35">
+        <v>-10.43</v>
+      </c>
+      <c r="AE39" s="35">
+        <v>-9.34</v>
+      </c>
+      <c r="AF39" s="22"/>
+      <c r="AG39" s="22"/>
+      <c r="AH39" s="22"/>
+      <c r="AI39" s="22"/>
+      <c r="AJ39" s="22"/>
+      <c r="AK39" s="22"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="21">
         <v>-4.97</v>
       </c>
       <c r="C40" s="28">
         <v>-2.61</v>
       </c>
       <c r="D40" s="28">
         <v>-3.26</v>
       </c>
       <c r="E40" s="20">
         <v>-3.5</v>
       </c>
       <c r="F40" s="28">
         <v>-2.5099999999999998</v>
       </c>
       <c r="G40" s="27">
         <v>-2.3199999999999998</v>
       </c>
       <c r="H40" s="27">
         <v>-1.58</v>
       </c>
       <c r="I40" s="5">
@@ -7609,61 +8210,73 @@
       </c>
       <c r="S40" s="19">
         <v>-3.3</v>
       </c>
       <c r="T40" s="27">
         <v>-2.88</v>
       </c>
       <c r="U40" s="22">
         <v>-3.19</v>
       </c>
       <c r="V40" s="22">
         <v>-2.78</v>
       </c>
       <c r="W40" s="22">
         <v>-2.83</v>
       </c>
       <c r="X40" s="21">
         <v>-2.96</v>
       </c>
       <c r="Y40" s="21">
         <v>-2.84</v>
       </c>
       <c r="Z40" s="40">
         <v>-0.49</v>
       </c>
-      <c r="AA40" s="35">
+      <c r="AA40" s="40">
         <v>1.79</v>
       </c>
       <c r="AB40" s="40">
         <v>0.17</v>
       </c>
       <c r="AC40" s="21">
         <v>0.63</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="35">
+        <v>-0.49</v>
+      </c>
+      <c r="AE40" s="35">
+        <v>-1.08</v>
+      </c>
+      <c r="AF40" s="22"/>
+      <c r="AG40" s="22"/>
+      <c r="AH40" s="22"/>
+      <c r="AI40" s="22"/>
+      <c r="AJ40" s="22"/>
+      <c r="AK40" s="22"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="21">
         <v>-15.05</v>
       </c>
       <c r="C41" s="28">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D41" s="28">
         <v>-6.75</v>
       </c>
       <c r="E41" s="20">
         <v>-5.38</v>
       </c>
       <c r="F41" s="28">
         <v>-4.03</v>
       </c>
       <c r="G41" s="27">
         <v>-2.73</v>
       </c>
       <c r="H41" s="27">
         <v>-1.62</v>
       </c>
       <c r="I41" s="5">
@@ -7698,61 +8311,73 @@
       </c>
       <c r="S41" s="19">
         <v>-2.83</v>
       </c>
       <c r="T41" s="27">
         <v>-2.0499999999999998</v>
       </c>
       <c r="U41" s="22">
         <v>-1.62</v>
       </c>
       <c r="V41" s="22">
         <v>-1.1599999999999999</v>
       </c>
       <c r="W41" s="22">
         <v>-0.65</v>
       </c>
       <c r="X41" s="21">
         <v>-1.19</v>
       </c>
       <c r="Y41" s="21">
         <v>-2.06</v>
       </c>
       <c r="Z41" s="40">
         <v>-1.32</v>
       </c>
-      <c r="AA41" s="35">
+      <c r="AA41" s="40">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AB41" s="40">
         <v>-4.5599999999999996</v>
       </c>
       <c r="AC41" s="21">
         <v>-3.72</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="51">
+        <v>-3.23</v>
+      </c>
+      <c r="AE41" s="35">
+        <v>-3.16</v>
+      </c>
+      <c r="AF41" s="22"/>
+      <c r="AG41" s="22"/>
+      <c r="AH41" s="22"/>
+      <c r="AI41" s="22"/>
+      <c r="AJ41" s="22"/>
+      <c r="AK41" s="22"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="21">
         <v>7.54</v>
       </c>
       <c r="C42" s="28">
         <v>7.3</v>
       </c>
       <c r="D42" s="28">
         <v>4.47</v>
       </c>
       <c r="E42" s="20">
         <v>4.78</v>
       </c>
       <c r="F42" s="28">
         <v>6.84</v>
       </c>
       <c r="G42" s="27">
         <v>6.34</v>
       </c>
       <c r="H42" s="27">
         <v>6.65</v>
       </c>
       <c r="I42" s="5">
@@ -7787,61 +8412,73 @@
       </c>
       <c r="S42" s="19">
         <v>8.24</v>
       </c>
       <c r="T42" s="27">
         <v>8.06</v>
       </c>
       <c r="U42" s="22">
         <v>7.19</v>
       </c>
       <c r="V42" s="22">
         <v>6.64</v>
       </c>
       <c r="W42" s="22">
         <v>6.77</v>
       </c>
       <c r="X42" s="21">
         <v>7</v>
       </c>
       <c r="Y42" s="21">
         <v>7.15</v>
       </c>
       <c r="Z42" s="40">
         <v>1.03</v>
       </c>
-      <c r="AA42" s="35">
+      <c r="AA42" s="40">
         <v>1.0900000000000001</v>
       </c>
       <c r="AB42" s="40">
         <v>1.43</v>
       </c>
       <c r="AC42" s="21">
         <v>2.15</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="51">
+        <v>0.85</v>
+      </c>
+      <c r="AE42" s="51">
+        <v>2.13</v>
+      </c>
+      <c r="AF42" s="22"/>
+      <c r="AG42" s="22"/>
+      <c r="AH42" s="22"/>
+      <c r="AI42" s="22"/>
+      <c r="AJ42" s="22"/>
+      <c r="AK42" s="22"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="25">
         <v>-0.68</v>
       </c>
       <c r="C43" s="24">
         <v>-1.75</v>
       </c>
       <c r="D43" s="24">
         <v>-0.81</v>
       </c>
       <c r="E43" s="24">
         <v>-0.95</v>
       </c>
       <c r="F43" s="24">
         <v>-1.31</v>
       </c>
       <c r="G43" s="23">
         <v>-1.78</v>
       </c>
       <c r="H43" s="23">
         <v>-1.43</v>
       </c>
       <c r="I43" s="13">
@@ -7876,75 +8513,87 @@
       </c>
       <c r="S43" s="23">
         <v>-3.72</v>
       </c>
       <c r="T43" s="23">
         <v>-2.58</v>
       </c>
       <c r="U43" s="13">
         <v>-2.34</v>
       </c>
       <c r="V43" s="13">
         <v>-2.59</v>
       </c>
       <c r="W43" s="13">
         <v>-2.4700000000000002</v>
       </c>
       <c r="X43" s="25">
         <v>-2.66</v>
       </c>
       <c r="Y43" s="25">
         <v>-2.96</v>
       </c>
       <c r="Z43" s="25">
         <v>-4.58</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="25">
         <v>-2.97</v>
       </c>
       <c r="AB43" s="25">
         <v>-3.77</v>
       </c>
       <c r="AC43" s="25">
         <v>-3.46</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="36">
+        <v>-3.41</v>
+      </c>
+      <c r="AE43" s="36">
+        <v>-3.75</v>
+      </c>
+      <c r="AF43" s="13"/>
+      <c r="AG43" s="13"/>
+      <c r="AH43" s="13"/>
+      <c r="AI43" s="13"/>
+      <c r="AJ43" s="13"/>
+      <c r="AK43" s="13"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
       <vt:lpstr>Коэффициенттер</vt:lpstr>