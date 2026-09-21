--- v3 (2026-08-11)
+++ v4 (2026-09-21)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23250" windowHeight="12345" tabRatio="572" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Естеств.прирост населения" sheetId="1" r:id="rId1"/>
     <sheet name="Коэф.естеств.прироста населения" sheetId="4" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
@@ -418,66 +418,66 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -764,178 +764,178 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AG26" sqref="AG26"/>
+    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AF46" sqref="AF46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="2" bestFit="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="2" width="6.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.6640625" style="2" customWidth="1"/>
+    <col min="27" max="27" width="8.44140625" style="2" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="37"/>
-[...22 lines deleted...]
-      <c r="Y1" s="37"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="3"/>
       <c r="AK3" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="43"/>
-      <c r="B4" s="41">
+      <c r="B4" s="37">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="37">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="37">
         <v>2026</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="44"/>
       <c r="B5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="30" t="s">
@@ -1005,77 +1005,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="30" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="30" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="30" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="38"/>
-[...22 lines deleted...]
-      <c r="Y6" s="38"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="10">
         <v>-161</v>
       </c>
       <c r="C7" s="10">
         <v>-61</v>
       </c>
       <c r="D7" s="10">
         <v>-97</v>
       </c>
       <c r="E7" s="10">
         <v>-54</v>
       </c>
       <c r="F7" s="10">
         <v>-58</v>
       </c>
       <c r="G7" s="1">
         <v>-77</v>
       </c>
       <c r="H7" s="1">
         <v>-73</v>
@@ -1128,50 +1128,53 @@
       </c>
       <c r="X7" s="8">
         <v>-143</v>
       </c>
       <c r="Y7" s="8">
         <v>-142</v>
       </c>
       <c r="Z7" s="10">
         <v>-125</v>
       </c>
       <c r="AA7" s="10">
         <v>-93</v>
       </c>
       <c r="AB7" s="10">
         <v>-181</v>
       </c>
       <c r="AC7" s="10">
         <v>-148</v>
       </c>
       <c r="AD7" s="10">
         <v>-158</v>
       </c>
       <c r="AE7" s="10">
         <v>-124</v>
       </c>
+      <c r="AF7" s="10">
+        <v>-155</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>-50</v>
       </c>
       <c r="C8" s="10">
         <v>-20</v>
       </c>
       <c r="D8" s="10">
         <v>-40</v>
       </c>
       <c r="E8" s="10">
         <v>-22</v>
       </c>
       <c r="F8" s="10">
         <v>-45</v>
       </c>
       <c r="G8" s="1">
         <v>-14</v>
       </c>
       <c r="H8" s="1">
         <v>-53</v>
@@ -1223,50 +1226,53 @@
       </c>
       <c r="X8" s="8">
         <v>-75</v>
       </c>
       <c r="Y8" s="8">
         <v>-48</v>
       </c>
       <c r="Z8" s="10">
         <v>-45</v>
       </c>
       <c r="AA8" s="10">
         <v>-34</v>
       </c>
       <c r="AB8" s="10">
         <v>-45</v>
       </c>
       <c r="AC8" s="10">
         <v>-85</v>
       </c>
       <c r="AD8" s="10">
         <v>-51</v>
       </c>
       <c r="AE8" s="10">
         <v>-37</v>
       </c>
+      <c r="AF8" s="10">
+        <v>-37</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="10">
         <v>-11</v>
       </c>
       <c r="C9" s="10">
         <v>-7</v>
       </c>
       <c r="D9" s="10">
         <v>-15</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="10">
         <v>-7</v>
       </c>
       <c r="G9" s="1">
         <v>-7</v>
       </c>
       <c r="H9" s="1">
         <v>-2</v>
@@ -1318,50 +1324,53 @@
       </c>
       <c r="X9" s="8">
         <v>2</v>
       </c>
       <c r="Y9" s="8">
         <v>-10</v>
       </c>
       <c r="Z9" s="10">
         <v>-10</v>
       </c>
       <c r="AA9" s="10">
         <v>-19</v>
       </c>
       <c r="AB9" s="10">
         <v>-21</v>
       </c>
       <c r="AC9" s="10">
         <v>-13</v>
       </c>
       <c r="AD9" s="10">
         <v>-6</v>
       </c>
       <c r="AE9" s="10">
         <v>-15</v>
       </c>
+      <c r="AF9" s="10">
+        <v>-5</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="10">
         <v>-6</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>-7</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
       <c r="G10" s="1">
         <v>9</v>
       </c>
       <c r="H10" s="1">
         <v>11</v>
@@ -1413,50 +1422,53 @@
       </c>
       <c r="X10" s="8">
         <v>2</v>
       </c>
       <c r="Y10" s="8">
         <v>4</v>
       </c>
       <c r="Z10" s="10">
         <v>9</v>
       </c>
       <c r="AA10" s="10">
         <v>-1</v>
       </c>
       <c r="AB10" s="10">
         <v>4</v>
       </c>
       <c r="AC10" s="10">
         <v>3</v>
       </c>
       <c r="AD10" s="10">
         <v>-7</v>
       </c>
       <c r="AE10" s="10">
         <v>2</v>
       </c>
+      <c r="AF10" s="10">
+        <v>-1</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="10">
         <v>-17</v>
       </c>
       <c r="C11" s="10">
         <v>-2</v>
       </c>
       <c r="D11" s="10">
         <v>-5</v>
       </c>
       <c r="E11" s="10">
         <v>-7</v>
       </c>
       <c r="F11" s="10">
         <v>9</v>
       </c>
       <c r="G11" s="1">
         <v>-11</v>
       </c>
       <c r="H11" s="1">
         <v>-16</v>
@@ -1508,50 +1520,53 @@
       </c>
       <c r="X11" s="8">
         <v>-13</v>
       </c>
       <c r="Y11" s="8">
         <v>-8</v>
       </c>
       <c r="Z11" s="10">
         <v>-11</v>
       </c>
       <c r="AA11" s="10">
         <v>1</v>
       </c>
       <c r="AB11" s="10">
         <v>-14</v>
       </c>
       <c r="AC11" s="10">
         <v>-19</v>
       </c>
       <c r="AD11" s="10">
         <v>-10</v>
       </c>
       <c r="AE11" s="10">
         <v>-14</v>
       </c>
+      <c r="AF11" s="10">
+        <v>-10</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="10">
         <v>-20</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>-8</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>-6</v>
       </c>
       <c r="G12" s="1">
         <v>-10</v>
       </c>
       <c r="H12" s="1">
         <v>-6</v>
@@ -1603,50 +1618,53 @@
       </c>
       <c r="X12" s="8">
         <v>-3</v>
       </c>
       <c r="Y12" s="8">
         <v>-6</v>
       </c>
       <c r="Z12" s="10">
         <v>-14</v>
       </c>
       <c r="AA12" s="10">
         <v>-1</v>
       </c>
       <c r="AB12" s="10">
         <v>-5</v>
       </c>
       <c r="AC12" s="10">
         <v>-4</v>
       </c>
       <c r="AD12" s="10">
         <v>-1</v>
       </c>
       <c r="AE12" s="10">
         <v>-5</v>
       </c>
+      <c r="AF12" s="10">
+        <v>-14</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="10">
         <v>-14</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10">
         <v>-8</v>
       </c>
       <c r="E13" s="10">
         <v>-2</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
       <c r="G13" s="1">
         <v>3</v>
       </c>
       <c r="H13" s="1">
         <v>-1</v>
@@ -1698,50 +1716,53 @@
       </c>
       <c r="X13" s="8">
         <v>-7</v>
       </c>
       <c r="Y13" s="8">
         <v>-8</v>
       </c>
       <c r="Z13" s="10">
         <v>-2</v>
       </c>
       <c r="AA13" s="10">
         <v>-3</v>
       </c>
       <c r="AB13" s="10">
         <v>-4</v>
       </c>
       <c r="AC13" s="10">
         <v>-5</v>
       </c>
       <c r="AD13" s="10">
         <v>-2</v>
       </c>
       <c r="AE13" s="10">
         <v>-14</v>
       </c>
+      <c r="AF13" s="10">
+        <v>-10</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="10">
         <v>-17</v>
       </c>
       <c r="C14" s="10">
         <v>-5</v>
       </c>
       <c r="D14" s="10">
         <v>5</v>
       </c>
       <c r="E14" s="10">
         <v>-5</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="1">
         <v>-8</v>
       </c>
       <c r="H14" s="1">
         <v>1</v>
@@ -1793,50 +1814,53 @@
       </c>
       <c r="X14" s="8">
         <v>-12</v>
       </c>
       <c r="Y14" s="8">
         <v>-5</v>
       </c>
       <c r="Z14" s="10">
         <v>-7</v>
       </c>
       <c r="AA14" s="10">
         <v>-14</v>
       </c>
       <c r="AB14" s="10">
         <v>-23</v>
       </c>
       <c r="AC14" s="10">
         <v>-4</v>
       </c>
       <c r="AD14" s="10">
         <v>-27</v>
       </c>
       <c r="AE14" s="10">
         <v>-3</v>
       </c>
+      <c r="AF14" s="10">
+        <v>-12</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="10">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>-5</v>
       </c>
       <c r="D15" s="10">
         <v>-5</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="1">
         <v>-6</v>
       </c>
       <c r="H15" s="1">
         <v>-13</v>
@@ -1888,50 +1912,53 @@
       </c>
       <c r="X15" s="8">
         <v>-1</v>
       </c>
       <c r="Y15" s="8">
         <v>-11</v>
       </c>
       <c r="Z15" s="10">
         <v>-7</v>
       </c>
       <c r="AA15" s="10">
         <v>-3</v>
       </c>
       <c r="AB15" s="10">
         <v>-9</v>
       </c>
       <c r="AC15" s="10">
         <v>-9</v>
       </c>
       <c r="AD15" s="10">
         <v>-3</v>
       </c>
       <c r="AE15" s="10">
         <v>-9</v>
       </c>
+      <c r="AF15" s="10">
+        <v>-5</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="10">
         <v>-5</v>
       </c>
       <c r="C16" s="10">
         <v>-12</v>
       </c>
       <c r="D16" s="10">
         <v>-2</v>
       </c>
       <c r="E16" s="10">
         <v>-7</v>
       </c>
       <c r="F16" s="10">
         <v>-10</v>
       </c>
       <c r="G16" s="1">
         <v>-4</v>
       </c>
       <c r="H16" s="1">
         <v>-9</v>
@@ -1983,50 +2010,53 @@
       </c>
       <c r="X16" s="8">
         <v>-5</v>
       </c>
       <c r="Y16" s="8">
         <v>-11</v>
       </c>
       <c r="Z16" s="10">
         <v>-3</v>
       </c>
       <c r="AA16" s="10">
         <v>-4</v>
       </c>
       <c r="AB16" s="10">
         <v>-14</v>
       </c>
       <c r="AC16" s="10">
         <v>3</v>
       </c>
       <c r="AD16" s="10">
         <v>-2</v>
       </c>
       <c r="AE16" s="10">
         <v>-1</v>
       </c>
+      <c r="AF16" s="10">
+        <v>-8</v>
+      </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="10">
         <v>-9</v>
       </c>
       <c r="C17" s="10">
         <v>-13</v>
       </c>
       <c r="D17" s="10">
         <v>-18</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>-16</v>
       </c>
       <c r="G17" s="1">
         <v>-16</v>
       </c>
       <c r="H17" s="1">
         <v>-6</v>
@@ -2078,50 +2108,53 @@
       </c>
       <c r="X17" s="8">
         <v>-10</v>
       </c>
       <c r="Y17" s="8">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>-11</v>
       </c>
       <c r="AA17" s="10">
         <v>-14</v>
       </c>
       <c r="AB17" s="10">
         <v>-14</v>
       </c>
       <c r="AC17" s="10">
         <v>-12</v>
       </c>
       <c r="AD17" s="10">
         <v>-23</v>
       </c>
       <c r="AE17" s="10">
         <v>-5</v>
       </c>
+      <c r="AF17" s="10">
+        <v>-13</v>
+      </c>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="10">
         <v>-10</v>
       </c>
       <c r="C18" s="10">
         <v>-4</v>
       </c>
       <c r="D18" s="10">
         <v>-7</v>
       </c>
       <c r="E18" s="10">
         <v>-8</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="1">
         <v>-8</v>
       </c>
       <c r="H18" s="1">
         <v>6</v>
@@ -2173,50 +2206,53 @@
       </c>
       <c r="X18" s="8">
         <v>-12</v>
       </c>
       <c r="Y18" s="8">
         <v>-8</v>
       </c>
       <c r="Z18" s="10">
         <v>-11</v>
       </c>
       <c r="AA18" s="10">
         <v>6</v>
       </c>
       <c r="AB18" s="10">
         <v>-19</v>
       </c>
       <c r="AC18" s="10">
         <v>1</v>
       </c>
       <c r="AD18" s="10">
         <v>-12</v>
       </c>
       <c r="AE18" s="10">
         <v>-14</v>
       </c>
+      <c r="AF18" s="10">
+        <v>-22</v>
+      </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="10">
         <v>-12</v>
       </c>
       <c r="C19" s="10">
         <v>-1</v>
       </c>
       <c r="D19" s="10">
         <v>-3</v>
       </c>
       <c r="E19" s="10">
         <v>-1</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="1">
         <v>3</v>
       </c>
       <c r="H19" s="1">
         <v>4</v>
@@ -2268,50 +2304,53 @@
       </c>
       <c r="X19" s="8">
         <v>-5</v>
       </c>
       <c r="Y19" s="8">
         <v>-9</v>
       </c>
       <c r="Z19" s="10">
         <v>-1</v>
       </c>
       <c r="AA19" s="10">
         <v>-5</v>
       </c>
       <c r="AB19" s="10">
         <v>-4</v>
       </c>
       <c r="AC19" s="10">
         <v>-1</v>
       </c>
       <c r="AD19" s="10">
         <v>-1</v>
       </c>
       <c r="AE19" s="10">
         <v>-2</v>
       </c>
+      <c r="AF19" s="10">
+        <v>-6</v>
+      </c>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>7</v>
       </c>
       <c r="D20" s="10">
         <v>-1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>16</v>
       </c>
       <c r="G20" s="1">
         <v>4</v>
       </c>
       <c r="H20" s="1">
         <v>9</v>
@@ -2363,50 +2402,53 @@
       </c>
       <c r="X20" s="8">
         <v>9</v>
       </c>
       <c r="Y20" s="8">
         <v>9</v>
       </c>
       <c r="Z20" s="10">
         <v>1</v>
       </c>
       <c r="AA20" s="10">
         <v>1</v>
       </c>
       <c r="AB20" s="10">
         <v>2</v>
       </c>
       <c r="AC20" s="10">
         <v>4</v>
       </c>
       <c r="AD20" s="10">
         <v>-4</v>
       </c>
       <c r="AE20" s="10">
         <v>8</v>
       </c>
+      <c r="AF20" s="10">
+        <v>1</v>
+      </c>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="10">
         <v>-2</v>
       </c>
       <c r="C21" s="10">
         <v>-8</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>-4</v>
       </c>
       <c r="F21" s="10">
         <v>-8</v>
       </c>
       <c r="G21" s="1">
         <v>-12</v>
       </c>
       <c r="H21" s="1">
         <v>2</v>
@@ -2458,79 +2500,83 @@
       </c>
       <c r="X21" s="8">
         <v>-13</v>
       </c>
       <c r="Y21" s="8">
         <v>-18</v>
       </c>
       <c r="Z21" s="10">
         <v>-13</v>
       </c>
       <c r="AA21" s="10">
         <v>-3</v>
       </c>
       <c r="AB21" s="10">
         <v>-15</v>
       </c>
       <c r="AC21" s="10">
         <v>-7</v>
       </c>
       <c r="AD21" s="10">
         <v>-9</v>
       </c>
       <c r="AE21" s="10">
         <v>-15</v>
       </c>
+      <c r="AF21" s="10">
+        <v>-13</v>
+      </c>
     </row>
     <row r="22" spans="1:32">
-      <c r="A22" s="39" t="s">
+      <c r="A22" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="39"/>
-[...22 lines deleted...]
-      <c r="Y22" s="39"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
+      <c r="AF22" s="10"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="10">
         <v>-55</v>
       </c>
       <c r="C23" s="10">
         <v>-34</v>
       </c>
       <c r="D23" s="10">
         <v>-35</v>
       </c>
       <c r="E23" s="10">
         <v>-20</v>
       </c>
       <c r="F23" s="10">
         <v>-42</v>
       </c>
       <c r="G23" s="1">
         <v>-26</v>
       </c>
       <c r="H23" s="1">
         <v>-79</v>
@@ -2582,50 +2628,53 @@
       </c>
       <c r="X23" s="8">
         <v>-82</v>
       </c>
       <c r="Y23" s="8">
         <v>-61</v>
       </c>
       <c r="Z23" s="8">
         <v>-52</v>
       </c>
       <c r="AA23" s="10">
         <v>-41</v>
       </c>
       <c r="AB23" s="10">
         <v>-66</v>
       </c>
       <c r="AC23" s="10">
         <v>-81</v>
       </c>
       <c r="AD23" s="10">
         <v>-56</v>
       </c>
       <c r="AE23" s="10">
         <v>-59</v>
       </c>
+      <c r="AF23" s="10">
+        <v>-68</v>
+      </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="10">
         <v>-50</v>
       </c>
       <c r="C24" s="10">
         <v>-20</v>
       </c>
       <c r="D24" s="10">
         <v>-40</v>
       </c>
       <c r="E24" s="10">
         <v>-22</v>
       </c>
       <c r="F24" s="10">
         <v>-45</v>
       </c>
       <c r="G24" s="1">
         <v>-14</v>
       </c>
       <c r="H24" s="1">
         <v>-53</v>
@@ -2677,50 +2726,53 @@
       </c>
       <c r="X24" s="8">
         <v>-75</v>
       </c>
       <c r="Y24" s="8">
         <v>-48</v>
       </c>
       <c r="Z24" s="8">
         <v>-45</v>
       </c>
       <c r="AA24" s="10">
         <v>-34</v>
       </c>
       <c r="AB24" s="10">
         <v>-45</v>
       </c>
       <c r="AC24" s="10">
         <v>-85</v>
       </c>
       <c r="AD24" s="10">
         <v>-51</v>
       </c>
       <c r="AE24" s="10">
         <v>-37</v>
       </c>
+      <c r="AF24" s="10">
+        <v>-37</v>
+      </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="10">
         <v>-8</v>
       </c>
       <c r="C25" s="10">
         <v>3</v>
       </c>
       <c r="D25" s="10">
         <v>6</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="1">
         <v>-3</v>
       </c>
       <c r="H25" s="1">
         <v>-6</v>
@@ -2772,50 +2824,53 @@
       </c>
       <c r="X25" s="8">
         <v>-4</v>
       </c>
       <c r="Y25" s="8">
         <v>-2</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="10">
         <v>-1</v>
       </c>
       <c r="AB25" s="10">
         <v>-3</v>
       </c>
       <c r="AC25" s="10">
         <v>-1</v>
       </c>
       <c r="AD25" s="10">
         <v>3</v>
       </c>
       <c r="AE25" s="10">
         <v>-7</v>
       </c>
+      <c r="AF25" s="10">
+        <v>-7</v>
+      </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="10">
         <v>-1</v>
       </c>
       <c r="C26" s="10">
         <v>-3</v>
       </c>
       <c r="D26" s="10">
         <v>-4</v>
       </c>
       <c r="E26" s="10">
         <v>-1</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="1">
         <v>-3</v>
       </c>
       <c r="H26" s="1">
         <v>-11</v>
@@ -2867,50 +2922,53 @@
       </c>
       <c r="X26" s="8">
         <v>3</v>
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>1</v>
       </c>
       <c r="AA26" s="10">
         <v>-4</v>
       </c>
       <c r="AB26" s="10">
         <v>-2</v>
       </c>
       <c r="AC26" s="10">
         <v>2</v>
       </c>
       <c r="AD26" s="10">
         <v>-6</v>
       </c>
       <c r="AE26" s="10">
         <v>-4</v>
       </c>
+      <c r="AF26" s="10">
+        <v>-3</v>
+      </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>-10</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>-1</v>
       </c>
       <c r="G27" s="1">
         <v>-1</v>
       </c>
       <c r="H27" s="1">
         <v>-9</v>
@@ -2962,50 +3020,53 @@
       </c>
       <c r="X27" s="8">
         <v>-3</v>
       </c>
       <c r="Y27" s="8">
         <v>-1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>29</v>
       </c>
       <c r="AA27" s="10" t="s">
         <v>29</v>
       </c>
       <c r="AB27" s="10">
         <v>-3</v>
       </c>
       <c r="AC27" s="10">
         <v>6</v>
       </c>
       <c r="AD27" s="8" t="s">
         <v>29</v>
       </c>
       <c r="AE27" s="10">
         <v>-5</v>
       </c>
+      <c r="AF27" s="10">
+        <v>-9</v>
+      </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>-4</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>1</v>
       </c>
       <c r="F28" s="10">
         <v>-1</v>
       </c>
       <c r="G28" s="1">
         <v>-5</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>29</v>
@@ -3057,79 +3118,82 @@
       </c>
       <c r="X28" s="8">
         <v>-3</v>
       </c>
       <c r="Y28" s="8">
         <v>-5</v>
       </c>
       <c r="Z28" s="8">
         <v>-10</v>
       </c>
       <c r="AA28" s="10">
         <v>-2</v>
       </c>
       <c r="AB28" s="10">
         <v>-13</v>
       </c>
       <c r="AC28" s="10">
         <v>-3</v>
       </c>
       <c r="AD28" s="10">
         <v>-2</v>
       </c>
       <c r="AE28" s="10">
         <v>-6</v>
       </c>
+      <c r="AF28" s="10">
+        <v>-12</v>
+      </c>
     </row>
     <row r="29" spans="1:32">
-      <c r="A29" s="40" t="s">
+      <c r="A29" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="40"/>
-[...22 lines deleted...]
-      <c r="Y29" s="40"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="42"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
       <c r="AF29" s="10"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="10">
         <v>-106</v>
       </c>
       <c r="C30" s="10">
         <v>-27</v>
       </c>
       <c r="D30" s="10">
         <v>-62</v>
       </c>
       <c r="E30" s="10">
         <v>-34</v>
       </c>
       <c r="F30" s="10">
         <v>-16</v>
       </c>
       <c r="G30" s="1">
         <v>-51</v>
       </c>
       <c r="H30" s="1">
@@ -3182,50 +3246,53 @@
       </c>
       <c r="X30" s="8">
         <v>-61</v>
       </c>
       <c r="Y30" s="8">
         <v>-81</v>
       </c>
       <c r="Z30" s="8">
         <v>-73</v>
       </c>
       <c r="AA30" s="10">
         <v>-52</v>
       </c>
       <c r="AB30" s="10">
         <v>-115</v>
       </c>
       <c r="AC30" s="10">
         <v>-67</v>
       </c>
       <c r="AD30" s="10">
         <v>-102</v>
       </c>
       <c r="AE30" s="10">
         <v>-65</v>
       </c>
+      <c r="AF30" s="10">
+        <v>-87</v>
+      </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="10">
         <v>-11</v>
       </c>
       <c r="C31" s="10">
         <v>-7</v>
       </c>
       <c r="D31" s="10">
         <v>-15</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F31" s="10">
         <v>-7</v>
       </c>
       <c r="G31" s="1">
         <v>-7</v>
       </c>
       <c r="H31" s="1">
         <v>-2</v>
@@ -3277,50 +3344,53 @@
       </c>
       <c r="X31" s="8">
         <v>2</v>
       </c>
       <c r="Y31" s="8">
         <v>-10</v>
       </c>
       <c r="Z31" s="8">
         <v>-10</v>
       </c>
       <c r="AA31" s="10">
         <v>-19</v>
       </c>
       <c r="AB31" s="10">
         <v>-21</v>
       </c>
       <c r="AC31" s="10">
         <v>-13</v>
       </c>
       <c r="AD31" s="10">
         <v>-6</v>
       </c>
       <c r="AE31" s="10">
         <v>-15</v>
       </c>
+      <c r="AF31" s="10">
+        <v>-5</v>
+      </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="10">
         <v>-6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>-7</v>
       </c>
       <c r="F32" s="10">
         <v>7</v>
       </c>
       <c r="G32" s="1">
         <v>9</v>
       </c>
       <c r="H32" s="1">
         <v>11</v>
@@ -3372,50 +3442,53 @@
       </c>
       <c r="X32" s="8">
         <v>2</v>
       </c>
       <c r="Y32" s="8">
         <v>4</v>
       </c>
       <c r="Z32" s="8">
         <v>9</v>
       </c>
       <c r="AA32" s="10">
         <v>-1</v>
       </c>
       <c r="AB32" s="10">
         <v>4</v>
       </c>
       <c r="AC32" s="10">
         <v>3</v>
       </c>
       <c r="AD32" s="10">
         <v>-7</v>
       </c>
       <c r="AE32" s="10">
         <v>2</v>
       </c>
+      <c r="AF32" s="10">
+        <v>-1</v>
+      </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="10">
         <v>-9</v>
       </c>
       <c r="C33" s="10">
         <v>-5</v>
       </c>
       <c r="D33" s="10">
         <v>-11</v>
       </c>
       <c r="E33" s="10">
         <v>-11</v>
       </c>
       <c r="F33" s="10">
         <v>8</v>
       </c>
       <c r="G33" s="1">
         <v>-8</v>
       </c>
       <c r="H33" s="1">
         <v>-10</v>
@@ -3467,50 +3540,53 @@
       </c>
       <c r="X33" s="8">
         <v>-9</v>
       </c>
       <c r="Y33" s="8">
         <v>-6</v>
       </c>
       <c r="Z33" s="8">
         <v>-13</v>
       </c>
       <c r="AA33" s="10">
         <v>2</v>
       </c>
       <c r="AB33" s="10">
         <v>-11</v>
       </c>
       <c r="AC33" s="10">
         <v>-18</v>
       </c>
       <c r="AD33" s="10">
         <v>-13</v>
       </c>
       <c r="AE33" s="10">
         <v>-7</v>
       </c>
+      <c r="AF33" s="10">
+        <v>-3</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="10">
         <v>-20</v>
       </c>
       <c r="C34" s="10">
         <v>7</v>
       </c>
       <c r="D34" s="10">
         <v>-8</v>
       </c>
       <c r="E34" s="10">
         <v>-2</v>
       </c>
       <c r="F34" s="10">
         <v>-6</v>
       </c>
       <c r="G34" s="1">
         <v>-10</v>
       </c>
       <c r="H34" s="1">
         <v>-6</v>
@@ -3562,50 +3638,53 @@
       </c>
       <c r="X34" s="8">
         <v>-3</v>
       </c>
       <c r="Y34" s="8">
         <v>-6</v>
       </c>
       <c r="Z34" s="8">
         <v>-14</v>
       </c>
       <c r="AA34" s="10">
         <v>-1</v>
       </c>
       <c r="AB34" s="10">
         <v>-5</v>
       </c>
       <c r="AC34" s="10">
         <v>-4</v>
       </c>
       <c r="AD34" s="10">
         <v>-1</v>
       </c>
       <c r="AE34" s="10">
         <v>-5</v>
       </c>
+      <c r="AF34" s="10">
+        <v>-14</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="10">
         <v>-14</v>
       </c>
       <c r="C35" s="10">
         <v>1</v>
       </c>
       <c r="D35" s="10">
         <v>-8</v>
       </c>
       <c r="E35" s="10">
         <v>-2</v>
       </c>
       <c r="F35" s="10">
         <v>-2</v>
       </c>
       <c r="G35" s="1">
         <v>3</v>
       </c>
       <c r="H35" s="1">
         <v>-1</v>
@@ -3657,50 +3736,53 @@
       </c>
       <c r="X35" s="8">
         <v>-7</v>
       </c>
       <c r="Y35" s="8">
         <v>-8</v>
       </c>
       <c r="Z35" s="8">
         <v>-2</v>
       </c>
       <c r="AA35" s="10">
         <v>-3</v>
       </c>
       <c r="AB35" s="10">
         <v>-4</v>
       </c>
       <c r="AC35" s="10">
         <v>-5</v>
       </c>
       <c r="AD35" s="10">
         <v>-2</v>
       </c>
       <c r="AE35" s="10">
         <v>-14</v>
       </c>
+      <c r="AF35" s="10">
+        <v>-10</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="10">
         <v>-17</v>
       </c>
       <c r="C36" s="10">
         <v>-5</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>-5</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G36" s="1">
         <v>-8</v>
       </c>
       <c r="H36" s="1">
         <v>1</v>
@@ -3752,50 +3834,53 @@
       </c>
       <c r="X36" s="8">
         <v>-12</v>
       </c>
       <c r="Y36" s="8">
         <v>-5</v>
       </c>
       <c r="Z36" s="8">
         <v>-7</v>
       </c>
       <c r="AA36" s="10">
         <v>-14</v>
       </c>
       <c r="AB36" s="10">
         <v>-23</v>
       </c>
       <c r="AC36" s="10">
         <v>-4</v>
       </c>
       <c r="AD36" s="10">
         <v>-27</v>
       </c>
       <c r="AE36" s="10">
         <v>-3</v>
       </c>
+      <c r="AF36" s="10">
+        <v>-12</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>-2</v>
       </c>
       <c r="D37" s="10">
         <v>-1</v>
       </c>
       <c r="E37" s="10">
         <v>4</v>
       </c>
       <c r="F37" s="10">
         <v>-3</v>
       </c>
       <c r="G37" s="1">
         <v>-3</v>
       </c>
       <c r="H37" s="1">
         <v>-2</v>
@@ -3847,50 +3932,53 @@
       </c>
       <c r="X37" s="8">
         <v>-4</v>
       </c>
       <c r="Y37" s="8">
         <v>-6</v>
       </c>
       <c r="Z37" s="8">
         <v>-8</v>
       </c>
       <c r="AA37" s="10">
         <v>1</v>
       </c>
       <c r="AB37" s="10">
         <v>-7</v>
       </c>
       <c r="AC37" s="10">
         <v>-11</v>
       </c>
       <c r="AD37" s="10">
         <v>3</v>
       </c>
       <c r="AE37" s="10">
         <v>-5</v>
       </c>
+      <c r="AF37" s="10">
+        <v>-2</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="10">
         <v>-8</v>
       </c>
       <c r="C38" s="10">
         <v>-2</v>
       </c>
       <c r="D38" s="10">
         <v>-2</v>
       </c>
       <c r="E38" s="10">
         <v>-5</v>
       </c>
       <c r="F38" s="10">
         <v>-9</v>
       </c>
       <c r="G38" s="1">
         <v>-3</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>29</v>
@@ -3942,50 +4030,53 @@
       </c>
       <c r="X38" s="8">
         <v>-2</v>
       </c>
       <c r="Y38" s="8">
         <v>-10</v>
       </c>
       <c r="Z38" s="8">
         <v>-3</v>
       </c>
       <c r="AA38" s="10">
         <v>-4</v>
       </c>
       <c r="AB38" s="10">
         <v>-11</v>
       </c>
       <c r="AC38" s="10">
         <v>-3</v>
       </c>
       <c r="AD38" s="10">
         <v>-2</v>
       </c>
       <c r="AE38" s="10">
         <v>4</v>
       </c>
+      <c r="AF38" s="10">
+        <v>1</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="10">
         <v>-9</v>
       </c>
       <c r="C39" s="10">
         <v>-13</v>
       </c>
       <c r="D39" s="10">
         <v>-18</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>-16</v>
       </c>
       <c r="G39" s="1">
         <v>-16</v>
       </c>
       <c r="H39" s="1">
         <v>-6</v>
@@ -4037,50 +4128,53 @@
       </c>
       <c r="X39" s="8">
         <v>-10</v>
       </c>
       <c r="Y39" s="8">
         <v>-13</v>
       </c>
       <c r="Z39" s="8">
         <v>-11</v>
       </c>
       <c r="AA39" s="10">
         <v>-14</v>
       </c>
       <c r="AB39" s="10">
         <v>-14</v>
       </c>
       <c r="AC39" s="10">
         <v>-12</v>
       </c>
       <c r="AD39" s="10">
         <v>-23</v>
       </c>
       <c r="AE39" s="10">
         <v>-5</v>
       </c>
+      <c r="AF39" s="10">
+        <v>-13</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="10">
         <v>-11</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="10">
         <v>-10</v>
       </c>
       <c r="E40" s="10">
         <v>-9</v>
       </c>
       <c r="F40" s="10">
         <v>3</v>
       </c>
       <c r="G40" s="1">
         <v>-3</v>
       </c>
       <c r="H40" s="1">
         <v>6</v>
@@ -4132,51 +4226,53 @@
       </c>
       <c r="X40" s="8">
         <v>-9</v>
       </c>
       <c r="Y40" s="8">
         <v>-3</v>
       </c>
       <c r="Z40" s="8">
         <v>-1</v>
       </c>
       <c r="AA40" s="10">
         <v>8</v>
       </c>
       <c r="AB40" s="10">
         <v>-6</v>
       </c>
       <c r="AC40" s="10">
         <v>4</v>
       </c>
       <c r="AD40" s="10">
         <v>-10</v>
       </c>
       <c r="AE40" s="10">
         <v>-8</v>
       </c>
-      <c r="AF40" s="23"/>
+      <c r="AF40" s="10">
+        <v>-10</v>
+      </c>
       <c r="AG40" s="23"/>
       <c r="AH40" s="23"/>
       <c r="AI40" s="23"/>
       <c r="AJ40" s="23"/>
       <c r="AK40" s="23"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="10">
         <v>-12</v>
       </c>
       <c r="C41" s="10">
         <v>-1</v>
       </c>
       <c r="D41" s="10">
         <v>-3</v>
       </c>
       <c r="E41" s="10">
         <v>-1</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
@@ -4233,51 +4329,53 @@
       </c>
       <c r="X41" s="8">
         <v>-5</v>
       </c>
       <c r="Y41" s="8">
         <v>-9</v>
       </c>
       <c r="Z41" s="8">
         <v>-1</v>
       </c>
       <c r="AA41" s="10">
         <v>-5</v>
       </c>
       <c r="AB41" s="10">
         <v>-4</v>
       </c>
       <c r="AC41" s="10">
         <v>-1</v>
       </c>
       <c r="AD41" s="10">
         <v>-1</v>
       </c>
       <c r="AE41" s="10">
         <v>-2</v>
       </c>
-      <c r="AF41" s="23"/>
+      <c r="AF41" s="10">
+        <v>-6</v>
+      </c>
       <c r="AG41" s="23"/>
       <c r="AH41" s="23"/>
       <c r="AI41" s="23"/>
       <c r="AJ41" s="23"/>
       <c r="AK41" s="23"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="10">
         <v>8</v>
       </c>
       <c r="C42" s="10">
         <v>7</v>
       </c>
       <c r="D42" s="10">
         <v>-1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>16</v>
       </c>
@@ -4334,51 +4432,53 @@
       </c>
       <c r="X42" s="8">
         <v>9</v>
       </c>
       <c r="Y42" s="8">
         <v>9</v>
       </c>
       <c r="Z42" s="8">
         <v>1</v>
       </c>
       <c r="AA42" s="10">
         <v>1</v>
       </c>
       <c r="AB42" s="10">
         <v>2</v>
       </c>
       <c r="AC42" s="10">
         <v>4</v>
       </c>
       <c r="AD42" s="10">
         <v>-4</v>
       </c>
       <c r="AE42" s="10">
         <v>8</v>
       </c>
-      <c r="AF42" s="23"/>
+      <c r="AF42" s="10">
+        <v>1</v>
+      </c>
       <c r="AG42" s="23"/>
       <c r="AH42" s="23"/>
       <c r="AI42" s="23"/>
       <c r="AJ42" s="23"/>
       <c r="AK42" s="23"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="14">
         <v>-2</v>
       </c>
       <c r="C43" s="14">
         <v>-8</v>
       </c>
       <c r="D43" s="14">
         <v>3</v>
       </c>
       <c r="E43" s="14">
         <v>-4</v>
       </c>
       <c r="F43" s="14">
         <v>-8</v>
       </c>
@@ -4435,206 +4535,208 @@
       </c>
       <c r="X43" s="14">
         <v>-13</v>
       </c>
       <c r="Y43" s="14">
         <v>-18</v>
       </c>
       <c r="Z43" s="14">
         <v>-13</v>
       </c>
       <c r="AA43" s="14">
         <v>-3</v>
       </c>
       <c r="AB43" s="14">
         <v>-15</v>
       </c>
       <c r="AC43" s="14">
         <v>-7</v>
       </c>
       <c r="AD43" s="14">
         <v>-9</v>
       </c>
       <c r="AE43" s="14">
         <v>-15</v>
       </c>
-      <c r="AF43" s="12"/>
+      <c r="AF43" s="14">
+        <v>-13</v>
+      </c>
       <c r="AG43" s="12"/>
       <c r="AH43" s="12"/>
       <c r="AI43" s="12"/>
       <c r="AJ43" s="12"/>
       <c r="AK43" s="12"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="26" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA52" sqref="AA52"/>
+    <sheetView topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="AI31" sqref="AI31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="25.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.88671875" style="2" customWidth="1"/>
+    <col min="27" max="36" width="9.109375" style="2"/>
+    <col min="37" max="37" width="10.88671875" style="2" customWidth="1"/>
+    <col min="38" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="12.75">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:38" ht="13.2">
+      <c r="A1" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="37"/>
-[...24 lines deleted...]
-    <row r="2" spans="1:38" ht="12.75">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+    </row>
+    <row r="2" spans="1:38" ht="13.2">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:38">
       <c r="AJ3" s="34"/>
       <c r="AK3" s="35" t="s">
         <v>21</v>
       </c>
       <c r="AL3" s="35"/>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" s="45"/>
-      <c r="B4" s="41">
+      <c r="B4" s="37">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="37">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="37">
         <v>2026</v>
       </c>
-      <c r="AA4" s="42"/>
-[...11 lines deleted...]
-    <row r="5" spans="1:38" ht="22.5">
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
+    </row>
+    <row r="5" spans="1:38" ht="20.399999999999999">
       <c r="A5" s="46"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>16</v>
       </c>
@@ -4702,77 +4804,77 @@
         <v>13</v>
       </c>
       <c r="AE5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:38">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="38"/>
-[...22 lines deleted...]
-      <c r="Y6" s="38"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="22">
         <v>-3.62</v>
       </c>
       <c r="C7" s="22">
         <v>-2.58</v>
       </c>
       <c r="D7" s="22">
         <v>-2.44</v>
       </c>
       <c r="E7" s="21">
         <v>-2.15</v>
       </c>
       <c r="F7" s="27">
         <v>-1.97</v>
       </c>
       <c r="G7" s="16">
         <v>-1.94</v>
       </c>
       <c r="H7" s="16">
         <v>-1.9</v>
@@ -4824,50 +4926,53 @@
       </c>
       <c r="X7" s="22">
         <v>-2.61</v>
       </c>
       <c r="Y7" s="22">
         <v>-2.66</v>
       </c>
       <c r="Z7" s="36">
         <v>-2.88</v>
       </c>
       <c r="AA7" s="36">
         <v>-2.64</v>
       </c>
       <c r="AB7" s="36">
         <v>-3.16</v>
       </c>
       <c r="AC7" s="22">
         <v>-3.25</v>
       </c>
       <c r="AD7" s="22">
         <v>-3.32</v>
       </c>
       <c r="AE7" s="22">
         <v>-3.26</v>
       </c>
+      <c r="AF7" s="22">
+        <v>-3.31</v>
+      </c>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="22">
         <v>-2.65</v>
       </c>
       <c r="C8" s="22">
         <v>-1.94</v>
       </c>
       <c r="D8" s="22">
         <v>-2</v>
       </c>
       <c r="E8" s="21">
         <v>-1.8</v>
       </c>
       <c r="F8" s="27">
         <v>-1.93</v>
       </c>
       <c r="G8" s="16">
         <v>-1.73</v>
       </c>
       <c r="H8" s="16">
         <v>-1.89</v>
@@ -4919,50 +5024,53 @@
       </c>
       <c r="X8" s="22">
         <v>-2.68</v>
       </c>
       <c r="Y8" s="22">
         <v>-2.67</v>
       </c>
       <c r="Z8" s="36">
         <v>-2.39</v>
       </c>
       <c r="AA8" s="36">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AB8" s="36">
         <v>-2.2599999999999998</v>
       </c>
       <c r="AC8" s="22">
         <v>-2.86</v>
       </c>
       <c r="AD8" s="22">
         <v>-2.83</v>
       </c>
       <c r="AE8" s="22">
         <v>-2.7</v>
       </c>
+      <c r="AF8" s="22">
+        <v>-2.59</v>
+      </c>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="22">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C9" s="22">
         <v>-3.5</v>
       </c>
       <c r="D9" s="22">
         <v>-4.22</v>
       </c>
       <c r="E9" s="21">
         <v>-3.19</v>
       </c>
       <c r="F9" s="27">
         <v>-3.07</v>
       </c>
       <c r="G9" s="16">
         <v>-3.01</v>
       </c>
       <c r="H9" s="16">
         <v>-2.67</v>
@@ -5014,50 +5122,53 @@
       </c>
       <c r="X9" s="22">
         <v>-1.26</v>
       </c>
       <c r="Y9" s="22">
         <v>-1.49</v>
       </c>
       <c r="Z9" s="36">
         <v>-4.01</v>
       </c>
       <c r="AA9" s="36">
         <v>-6.14</v>
       </c>
       <c r="AB9" s="36">
         <v>-6.92</v>
       </c>
       <c r="AC9" s="22">
         <v>-6.51</v>
       </c>
       <c r="AD9" s="22">
         <v>-5.66</v>
       </c>
       <c r="AE9" s="22">
         <v>-5.77</v>
       </c>
+      <c r="AF9" s="22">
+        <v>-5.22</v>
+      </c>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="22">
         <v>-5.48</v>
       </c>
       <c r="C10" s="22">
         <v>-2.35</v>
       </c>
       <c r="D10" s="22">
         <v>0.62</v>
       </c>
       <c r="E10" s="21">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F10" s="27">
         <v>0.37</v>
       </c>
       <c r="G10" s="16">
         <v>1.7</v>
       </c>
       <c r="H10" s="16">
         <v>2.91</v>
@@ -5109,50 +5220,53 @@
       </c>
       <c r="X10" s="22">
         <v>5.71</v>
       </c>
       <c r="Y10" s="22">
         <v>5.54</v>
       </c>
       <c r="Z10" s="36">
         <v>8.8000000000000007</v>
       </c>
       <c r="AA10" s="36">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB10" s="36">
         <v>4.07</v>
       </c>
       <c r="AC10" s="22">
         <v>3.81</v>
       </c>
       <c r="AD10" s="22">
         <v>1.61</v>
       </c>
       <c r="AE10" s="22">
         <v>1.68</v>
       </c>
+      <c r="AF10" s="22">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="22">
         <v>-7.57</v>
       </c>
       <c r="C11" s="22">
         <v>-4.37</v>
       </c>
       <c r="D11" s="22">
         <v>-3.64</v>
       </c>
       <c r="E11" s="21">
         <v>-3.54</v>
       </c>
       <c r="F11" s="27">
         <v>-1.99</v>
       </c>
       <c r="G11" s="16">
         <v>-2.5</v>
       </c>
       <c r="H11" s="16">
         <v>-3.17</v>
@@ -5204,50 +5318,53 @@
       </c>
       <c r="X11" s="22">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y11" s="22">
         <v>-4.1100000000000003</v>
       </c>
       <c r="Z11" s="36">
         <v>-5.07</v>
       </c>
       <c r="AA11" s="36">
         <v>-2.41</v>
       </c>
       <c r="AB11" s="36">
         <v>-3.8</v>
       </c>
       <c r="AC11" s="22">
         <v>-5.1100000000000003</v>
       </c>
       <c r="AD11" s="22">
         <v>-5.01</v>
       </c>
       <c r="AE11" s="22">
         <v>-5.27</v>
       </c>
+      <c r="AF11" s="22">
+        <v>-5.18</v>
+      </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="22">
         <v>-11.43</v>
       </c>
       <c r="C12" s="22">
         <v>-3.84</v>
       </c>
       <c r="D12" s="22">
         <v>-4.08</v>
       </c>
       <c r="E12" s="21">
         <v>-3.36</v>
       </c>
       <c r="F12" s="27">
         <v>-3.38</v>
       </c>
       <c r="G12" s="16">
         <v>-3.78</v>
       </c>
       <c r="H12" s="16">
         <v>-3.73</v>
@@ -5299,50 +5416,53 @@
       </c>
       <c r="X12" s="22">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y12" s="22">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Z12" s="36">
         <v>-8.42</v>
       </c>
       <c r="AA12" s="36">
         <v>-4.71</v>
       </c>
       <c r="AB12" s="36">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AC12" s="22">
         <v>-3.69</v>
       </c>
       <c r="AD12" s="22">
         <v>-3.05</v>
       </c>
       <c r="AE12" s="22">
         <v>-3.05</v>
       </c>
+      <c r="AF12" s="22">
+        <v>-3.82</v>
+      </c>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="22">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C13" s="22">
         <v>-4.54</v>
       </c>
       <c r="D13" s="22">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E13" s="21">
         <v>-3.96</v>
       </c>
       <c r="F13" s="27">
         <v>-3.43</v>
       </c>
       <c r="G13" s="16">
         <v>-2.52</v>
       </c>
       <c r="H13" s="16">
         <v>-2.25</v>
@@ -5394,50 +5514,53 @@
       </c>
       <c r="X13" s="22">
         <v>-3.89</v>
       </c>
       <c r="Y13" s="22">
         <v>-4.04</v>
       </c>
       <c r="Z13" s="36">
         <v>-1.45</v>
       </c>
       <c r="AA13" s="36">
         <v>-1.89</v>
       </c>
       <c r="AB13" s="36">
         <v>-2.23</v>
       </c>
       <c r="AC13" s="22">
         <v>-2.61</v>
       </c>
       <c r="AD13" s="22">
         <v>-2.36</v>
       </c>
       <c r="AE13" s="22">
         <v>-3.7</v>
       </c>
+      <c r="AF13" s="22">
+        <v>-4.22</v>
+      </c>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="22">
         <v>-4.34</v>
       </c>
       <c r="C14" s="22">
         <v>-2.89</v>
       </c>
       <c r="D14" s="22">
         <v>-1.47</v>
       </c>
       <c r="E14" s="21">
         <v>-1.42</v>
       </c>
       <c r="F14" s="27">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G14" s="16">
         <v>-1.28</v>
       </c>
       <c r="H14" s="16">
         <v>-1.07</v>
@@ -5489,50 +5612,53 @@
       </c>
       <c r="X14" s="22">
         <v>-3.01</v>
       </c>
       <c r="Y14" s="22">
         <v>-2.85</v>
       </c>
       <c r="Z14" s="36">
         <v>-1.8</v>
       </c>
       <c r="AA14" s="36">
         <v>-2.83</v>
       </c>
       <c r="AB14" s="36">
         <v>-3.9</v>
       </c>
       <c r="AC14" s="22">
         <v>-3.19</v>
       </c>
       <c r="AD14" s="22">
         <v>-3.96</v>
       </c>
       <c r="AE14" s="22">
         <v>-3.44</v>
       </c>
+      <c r="AF14" s="22">
+        <v>-3.38</v>
+      </c>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="22">
         <v>2.77</v>
       </c>
       <c r="C15" s="22">
         <v>-0.36</v>
       </c>
       <c r="D15" s="22">
         <v>-1.41</v>
       </c>
       <c r="E15" s="21">
         <v>-0.53</v>
       </c>
       <c r="F15" s="27">
         <v>-0.28000000000000003</v>
       </c>
       <c r="G15" s="16">
         <v>-0.94</v>
       </c>
       <c r="H15" s="16">
         <v>-2.11</v>
@@ -5584,50 +5710,53 @@
       </c>
       <c r="X15" s="22">
         <v>-7.09</v>
       </c>
       <c r="Y15" s="22">
         <v>-7.15</v>
       </c>
       <c r="Z15" s="36">
         <v>-5.07</v>
       </c>
       <c r="AA15" s="36">
         <v>-3.78</v>
       </c>
       <c r="AB15" s="36">
         <v>-4.71</v>
       </c>
       <c r="AC15" s="22">
         <v>-5.22</v>
       </c>
       <c r="AD15" s="22">
         <v>-4.5999999999999996</v>
       </c>
       <c r="AE15" s="22">
         <v>-4.95</v>
       </c>
+      <c r="AF15" s="22">
+        <v>-4.7699999999999996</v>
+      </c>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="22">
         <v>-3.35</v>
       </c>
       <c r="C16" s="22">
         <v>-5.97</v>
       </c>
       <c r="D16" s="22">
         <v>-4.38</v>
       </c>
       <c r="E16" s="21">
         <v>-4.51</v>
       </c>
       <c r="F16" s="27">
         <v>-4.97</v>
       </c>
       <c r="G16" s="16">
         <v>-4.5999999999999996</v>
       </c>
       <c r="H16" s="16">
         <v>-4.8099999999999996</v>
@@ -5679,52 +5808,55 @@
       </c>
       <c r="X16" s="22">
         <v>-2.63</v>
       </c>
       <c r="Y16" s="22">
         <v>-3.06</v>
       </c>
       <c r="Z16" s="36">
         <v>-2.11</v>
       </c>
       <c r="AA16" s="36">
         <v>-2.59</v>
       </c>
       <c r="AB16" s="36">
         <v>-5.09</v>
       </c>
       <c r="AC16" s="22">
         <v>-3.27</v>
       </c>
       <c r="AD16" s="22">
         <v>-2.89</v>
       </c>
       <c r="AE16" s="22">
         <v>-2.5299999999999998</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="22">
+        <v>-2.98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="22">
         <v>-6.07</v>
       </c>
       <c r="C17" s="22">
         <v>-7.7</v>
       </c>
       <c r="D17" s="22">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E17" s="21">
         <v>-6.52</v>
       </c>
       <c r="F17" s="27">
         <v>-7.37</v>
       </c>
       <c r="G17" s="16">
         <v>-7.97</v>
       </c>
       <c r="H17" s="16">
         <v>-7.4</v>
       </c>
       <c r="I17" s="2">
@@ -5774,52 +5906,55 @@
       </c>
       <c r="X17" s="22">
         <v>-5.9</v>
       </c>
       <c r="Y17" s="22">
         <v>-6.15</v>
       </c>
       <c r="Z17" s="36">
         <v>-7.49</v>
       </c>
       <c r="AA17" s="36">
         <v>-8.93</v>
       </c>
       <c r="AB17" s="36">
         <v>-9.2100000000000009</v>
       </c>
       <c r="AC17" s="22">
         <v>-9.06</v>
       </c>
       <c r="AD17" s="22">
         <v>-10.43</v>
       </c>
       <c r="AE17" s="22">
         <v>-9.34</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="22">
+        <v>-9.2799999999999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="22">
         <v>-3.01</v>
       </c>
       <c r="C18" s="22">
         <v>-2.21</v>
       </c>
       <c r="D18" s="22">
         <v>-2.17</v>
       </c>
       <c r="E18" s="21">
         <v>-2.2599999999999998</v>
       </c>
       <c r="F18" s="27">
         <v>-1.67</v>
       </c>
       <c r="G18" s="16">
         <v>-1.8</v>
       </c>
       <c r="H18" s="16">
         <v>-1.28</v>
       </c>
       <c r="I18" s="2">
@@ -5869,52 +6004,55 @@
       </c>
       <c r="X18" s="22">
         <v>-2.82</v>
       </c>
       <c r="Y18" s="22">
         <v>-2.79</v>
       </c>
       <c r="Z18" s="36">
         <v>-3.51</v>
       </c>
       <c r="AA18" s="36">
         <v>-0.84</v>
       </c>
       <c r="AB18" s="36">
         <v>-2.63</v>
       </c>
       <c r="AC18" s="22">
         <v>-1.88</v>
       </c>
       <c r="AD18" s="22">
         <v>-2.2799999999999998</v>
       </c>
       <c r="AE18" s="22">
         <v>-2.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="22">
+        <v>-3.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="22">
         <v>-15.05</v>
       </c>
       <c r="C19" s="22">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D19" s="22">
         <v>-6.75</v>
       </c>
       <c r="E19" s="21">
         <v>-5.38</v>
       </c>
       <c r="F19" s="27">
         <v>-4.03</v>
       </c>
       <c r="G19" s="16">
         <v>-2.73</v>
       </c>
       <c r="H19" s="16">
         <v>-1.62</v>
       </c>
       <c r="I19" s="2">
@@ -5964,52 +6102,55 @@
       </c>
       <c r="X19" s="22">
         <v>-1.19</v>
       </c>
       <c r="Y19" s="22">
         <v>-2.06</v>
       </c>
       <c r="Z19" s="36">
         <v>-1.32</v>
       </c>
       <c r="AA19" s="36">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AB19" s="36">
         <v>-4.5599999999999996</v>
       </c>
       <c r="AC19" s="22">
         <v>-3.72</v>
       </c>
       <c r="AD19" s="22">
         <v>-3.23</v>
       </c>
       <c r="AE19" s="22">
         <v>-3.16</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="22">
+        <v>-3.86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="22">
         <v>7.54</v>
       </c>
       <c r="C20" s="22">
         <v>7.3</v>
       </c>
       <c r="D20" s="22">
         <v>4.47</v>
       </c>
       <c r="E20" s="21">
         <v>4.78</v>
       </c>
       <c r="F20" s="27">
         <v>6.84</v>
       </c>
       <c r="G20" s="16">
         <v>6.34</v>
       </c>
       <c r="H20" s="16">
         <v>6.65</v>
       </c>
       <c r="I20" s="2">
@@ -6059,52 +6200,55 @@
       </c>
       <c r="X20" s="22">
         <v>7</v>
       </c>
       <c r="Y20" s="22">
         <v>7.15</v>
       </c>
       <c r="Z20" s="36">
         <v>1.03</v>
       </c>
       <c r="AA20" s="36">
         <v>1.0900000000000001</v>
       </c>
       <c r="AB20" s="36">
         <v>1.43</v>
       </c>
       <c r="AC20" s="22">
         <v>2.15</v>
       </c>
       <c r="AD20" s="22">
         <v>0.85</v>
       </c>
       <c r="AE20" s="22">
         <v>2.13</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="22">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="22">
         <v>-0.68</v>
       </c>
       <c r="C21" s="22">
         <v>-1.75</v>
       </c>
       <c r="D21" s="22">
         <v>-0.81</v>
       </c>
       <c r="E21" s="21">
         <v>-0.95</v>
       </c>
       <c r="F21" s="27">
         <v>-1.31</v>
       </c>
       <c r="G21" s="16">
         <v>-1.78</v>
       </c>
       <c r="H21" s="16">
         <v>-1.43</v>
       </c>
       <c r="I21" s="2">
@@ -6154,82 +6298,86 @@
       </c>
       <c r="X21" s="22">
         <v>-2.66</v>
       </c>
       <c r="Y21" s="22">
         <v>-2.96</v>
       </c>
       <c r="Z21" s="36">
         <v>-4.58</v>
       </c>
       <c r="AA21" s="36">
         <v>-2.97</v>
       </c>
       <c r="AB21" s="36">
         <v>-3.77</v>
       </c>
       <c r="AC21" s="22">
         <v>-3.46</v>
       </c>
       <c r="AD21" s="22">
         <v>-3.41</v>
       </c>
       <c r="AE21" s="22">
         <v>-3.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="39" t="s">
+      <c r="AF21" s="22">
+        <v>-3.87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="39"/>
-[...22 lines deleted...]
-      <c r="Y22" s="39"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
       <c r="Z22" s="23"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="27">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C23" s="27">
         <v>-2.12</v>
       </c>
       <c r="D23" s="27">
         <v>-1.93</v>
       </c>
       <c r="E23" s="21">
         <v>-1.69</v>
       </c>
       <c r="F23" s="27">
         <v>-1.73</v>
       </c>
       <c r="G23" s="16">
         <v>-1.65</v>
       </c>
       <c r="H23" s="16">
         <v>-1.93</v>
       </c>
       <c r="I23" s="2">
@@ -6279,52 +6427,55 @@
       </c>
       <c r="X23" s="22">
         <v>-2.82</v>
       </c>
       <c r="Y23" s="22">
         <v>-2.81</v>
       </c>
       <c r="Z23" s="36">
         <v>-2.37</v>
       </c>
       <c r="AA23" s="36">
         <v>-2.2200000000000002</v>
       </c>
       <c r="AB23" s="36">
         <v>-2.4900000000000002</v>
       </c>
       <c r="AC23" s="22">
         <v>-2.83</v>
       </c>
       <c r="AD23" s="22">
         <v>-2.77</v>
       </c>
       <c r="AE23" s="22">
         <v>-2.78</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="22">
+        <v>-2.82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="27">
         <v>-2.65</v>
       </c>
       <c r="C24" s="27">
         <v>-1.94</v>
       </c>
       <c r="D24" s="27">
         <v>-2</v>
       </c>
       <c r="E24" s="21">
         <v>-1.8</v>
       </c>
       <c r="F24" s="27">
         <v>-1.93</v>
       </c>
       <c r="G24" s="16">
         <v>-1.73</v>
       </c>
       <c r="H24" s="16">
         <v>-1.89</v>
       </c>
       <c r="I24" s="2">
@@ -6374,52 +6525,55 @@
       </c>
       <c r="X24" s="22">
         <v>-2.68</v>
       </c>
       <c r="Y24" s="22">
         <v>-2.67</v>
       </c>
       <c r="Z24" s="36">
         <v>-2.39</v>
       </c>
       <c r="AA24" s="36">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AB24" s="36">
         <v>-2.2599999999999998</v>
       </c>
       <c r="AC24" s="22">
         <v>-2.86</v>
       </c>
       <c r="AD24" s="22">
         <v>-2.83</v>
       </c>
       <c r="AE24" s="22">
         <v>-2.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="22">
+        <v>-2.59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="27">
         <v>-11.13</v>
       </c>
       <c r="C25" s="27">
         <v>-3.6</v>
       </c>
       <c r="D25" s="27">
         <v>0.47</v>
       </c>
       <c r="E25" s="21">
         <v>1.77</v>
       </c>
       <c r="F25" s="27">
         <v>1.69</v>
       </c>
       <c r="G25" s="16">
         <v>0.7</v>
       </c>
       <c r="H25" s="16">
         <v>-0.61</v>
       </c>
       <c r="I25" s="2">
@@ -6467,52 +6621,55 @@
       <c r="W25" s="2">
         <v>-4.79</v>
       </c>
       <c r="X25" s="22">
         <v>-4.87</v>
       </c>
       <c r="Y25" s="22">
         <v>-4.6900000000000004</v>
       </c>
       <c r="Z25" s="36">
         <v>2.76</v>
       </c>
       <c r="AA25" s="36">
         <v>0.73</v>
       </c>
       <c r="AB25" s="36">
         <v>-0.95</v>
       </c>
       <c r="AC25" s="22">
         <v>-1.07</v>
       </c>
       <c r="AD25" s="22"/>
       <c r="AE25" s="22">
         <v>-1.65</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="22">
+        <v>-2.82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="27">
         <v>-1.74</v>
       </c>
       <c r="C26" s="27">
         <v>-3.59</v>
       </c>
       <c r="D26" s="27">
         <v>-4.71</v>
       </c>
       <c r="E26" s="21">
         <v>-3.97</v>
       </c>
       <c r="F26" s="27">
         <v>-1.76</v>
       </c>
       <c r="G26" s="16">
         <v>-2.34</v>
       </c>
       <c r="H26" s="16">
         <v>-4.74</v>
       </c>
       <c r="I26" s="2">
@@ -6562,52 +6719,55 @@
       </c>
       <c r="X26" s="22">
         <v>-5.7</v>
       </c>
       <c r="Y26" s="22">
         <v>-5.96</v>
       </c>
       <c r="Z26" s="36">
         <v>1.78</v>
       </c>
       <c r="AA26" s="36">
         <v>-2.84</v>
       </c>
       <c r="AB26" s="36">
         <v>-3.08</v>
       </c>
       <c r="AC26" s="22">
         <v>-1.39</v>
       </c>
       <c r="AD26" s="22">
         <v>-3.32</v>
       </c>
       <c r="AE26" s="22">
         <v>-4</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="22">
+        <v>-4.21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="27">
         <v>4.3600000000000003</v>
       </c>
       <c r="C27" s="27">
         <v>-5.3</v>
       </c>
       <c r="D27" s="27">
         <v>-3.48</v>
       </c>
       <c r="E27" s="21">
         <v>-3.37</v>
       </c>
       <c r="F27" s="27">
         <v>-2.97</v>
       </c>
       <c r="G27" s="16">
         <v>-2.73</v>
       </c>
       <c r="H27" s="16">
         <v>-4.2300000000000004</v>
       </c>
       <c r="I27" s="2">
@@ -6657,52 +6817,55 @@
       </c>
       <c r="X27" s="22">
         <v>-2.31</v>
       </c>
       <c r="Y27" s="22">
         <v>-2.2400000000000002</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AA27" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AB27" s="36">
         <v>-1.5</v>
       </c>
       <c r="AC27" s="22">
         <v>1.1299999999999999</v>
       </c>
       <c r="AD27" s="22">
         <v>0.9</v>
       </c>
       <c r="AE27" s="22">
         <v>-0.5</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="22">
+        <v>-2.35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="27">
         <v>0.91</v>
       </c>
       <c r="C28" s="27">
         <v>-1.42</v>
       </c>
       <c r="D28" s="27" t="s">
         <v>29</v>
       </c>
       <c r="E28" s="21">
         <v>0.23</v>
       </c>
       <c r="F28" s="27" t="s">
         <v>29</v>
       </c>
       <c r="G28" s="16">
         <v>-0.78</v>
       </c>
       <c r="H28" s="16">
         <v>-0.66</v>
       </c>
       <c r="I28" s="2">
@@ -6752,82 +6915,86 @@
       </c>
       <c r="X28" s="22">
         <v>-2.54</v>
       </c>
       <c r="Y28" s="22">
         <v>-2.72</v>
       </c>
       <c r="Z28" s="36">
         <v>-9.2100000000000009</v>
       </c>
       <c r="AA28" s="36">
         <v>-5.78</v>
       </c>
       <c r="AB28" s="36">
         <v>-7.92</v>
       </c>
       <c r="AC28" s="22">
         <v>-6.64</v>
       </c>
       <c r="AD28" s="22">
         <v>-5.65</v>
       </c>
       <c r="AE28" s="22">
         <v>-5.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="40" t="s">
+      <c r="AF28" s="22">
+        <v>-6.46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="40"/>
-[...22 lines deleted...]
-      <c r="Y29" s="40"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="42"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
       <c r="Z29" s="23"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="22"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="27">
         <v>-4.68</v>
       </c>
       <c r="C30" s="27">
         <v>-3.04</v>
       </c>
       <c r="D30" s="27">
         <v>-2.93</v>
       </c>
       <c r="E30" s="21">
         <v>-2.59</v>
       </c>
       <c r="F30" s="27">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G30" s="16">
         <v>-2.2200000000000002</v>
       </c>
       <c r="H30" s="16">
         <v>-1.86</v>
       </c>
       <c r="I30" s="2">
@@ -6877,52 +7044,55 @@
       </c>
       <c r="X30" s="22">
         <v>-2.4</v>
       </c>
       <c r="Y30" s="22">
         <v>-2.5</v>
       </c>
       <c r="Z30" s="36">
         <v>-3.4</v>
       </c>
       <c r="AA30" s="36">
         <v>-3.05</v>
       </c>
       <c r="AB30" s="36">
         <v>-3.84</v>
       </c>
       <c r="AC30" s="22">
         <v>-3.68</v>
       </c>
       <c r="AD30" s="22">
         <v>-3.89</v>
       </c>
       <c r="AE30" s="22">
         <v>-3.77</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="22">
+        <v>-3.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="27">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C31" s="27">
         <v>-3.5</v>
       </c>
       <c r="D31" s="27">
         <v>-4.22</v>
       </c>
       <c r="E31" s="21">
         <v>-3.19</v>
       </c>
       <c r="F31" s="27">
         <v>-3.07</v>
       </c>
       <c r="G31" s="16">
         <v>-3.01</v>
       </c>
       <c r="H31" s="16">
         <v>-2.67</v>
       </c>
       <c r="I31" s="2">
@@ -6972,52 +7142,55 @@
       </c>
       <c r="X31" s="22">
         <v>-1.26</v>
       </c>
       <c r="Y31" s="22">
         <v>-1.49</v>
       </c>
       <c r="Z31" s="36">
         <v>-4.01</v>
       </c>
       <c r="AA31" s="36">
         <v>-6.14</v>
       </c>
       <c r="AB31" s="36">
         <v>-6.92</v>
       </c>
       <c r="AC31" s="22">
         <v>-6.51</v>
       </c>
       <c r="AD31" s="22">
         <v>-5.66</v>
       </c>
       <c r="AE31" s="22">
         <v>-5.77</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="22">
+        <v>-5.22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="27">
         <v>-5.48</v>
       </c>
       <c r="C32" s="27">
         <v>-2.35</v>
       </c>
       <c r="D32" s="27">
         <v>0.62</v>
       </c>
       <c r="E32" s="21">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F32" s="27">
         <v>0.37</v>
       </c>
       <c r="G32" s="16">
         <v>1.7</v>
       </c>
       <c r="H32" s="16">
         <v>2.91</v>
       </c>
       <c r="I32" s="2">
@@ -7066,50 +7239,53 @@
         <v>6.08</v>
       </c>
       <c r="X32" s="22">
         <v>5.71</v>
       </c>
       <c r="Y32" s="22">
         <v>5.54</v>
       </c>
       <c r="Z32" s="36">
         <v>8.8000000000000007</v>
       </c>
       <c r="AA32" s="36">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB32" s="36">
         <v>4.07</v>
       </c>
       <c r="AC32" s="22">
         <v>3.81</v>
       </c>
       <c r="AD32" s="22">
         <v>1.61</v>
       </c>
       <c r="AE32" s="22">
         <v>1.68</v>
+      </c>
+      <c r="AF32" s="22">
+        <v>1.3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="27">
         <v>-5.88</v>
       </c>
       <c r="C33" s="27">
         <v>-4.74</v>
       </c>
       <c r="D33" s="27">
         <v>-5.59</v>
       </c>
       <c r="E33" s="21">
         <v>-6.04</v>
       </c>
       <c r="F33" s="27">
         <v>-3.74</v>
       </c>
       <c r="G33" s="16">
         <v>-4.0199999999999996</v>
       </c>
       <c r="H33" s="16">
@@ -7162,50 +7338,53 @@
       </c>
       <c r="X33" s="22">
         <v>-3.81</v>
       </c>
       <c r="Y33" s="22">
         <v>-3.83</v>
       </c>
       <c r="Z33" s="36">
         <v>-8.9700000000000006</v>
       </c>
       <c r="AA33" s="36">
         <v>-3.99</v>
       </c>
       <c r="AB33" s="36">
         <v>-5.22</v>
       </c>
       <c r="AC33" s="22">
         <v>-7.13</v>
       </c>
       <c r="AD33" s="22">
         <v>-7.49</v>
       </c>
       <c r="AE33" s="22">
         <v>-7.08</v>
       </c>
+      <c r="AF33" s="22">
+        <v>-6.35</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="27">
         <v>-11.43</v>
       </c>
       <c r="C34" s="27">
         <v>-3.84</v>
       </c>
       <c r="D34" s="27">
         <v>-4.08</v>
       </c>
       <c r="E34" s="21">
         <v>-3.36</v>
       </c>
       <c r="F34" s="27">
         <v>-3.38</v>
       </c>
       <c r="G34" s="16">
         <v>-3.78</v>
       </c>
       <c r="H34" s="16">
         <v>-3.73</v>
@@ -7257,50 +7436,53 @@
       </c>
       <c r="X34" s="22">
         <v>-4.1500000000000004</v>
       </c>
       <c r="Y34" s="22">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Z34" s="36">
         <v>-8.42</v>
       </c>
       <c r="AA34" s="36">
         <v>-4.71</v>
       </c>
       <c r="AB34" s="36">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AC34" s="22">
         <v>-3.69</v>
       </c>
       <c r="AD34" s="22">
         <v>-3.05</v>
       </c>
       <c r="AE34" s="22">
         <v>-3.05</v>
       </c>
+      <c r="AF34" s="22">
+        <v>-3.82</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="27">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C35" s="27">
         <v>-4.54</v>
       </c>
       <c r="D35" s="27">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E35" s="21">
         <v>-3.96</v>
       </c>
       <c r="F35" s="27">
         <v>-3.43</v>
       </c>
       <c r="G35" s="16">
         <v>-2.52</v>
       </c>
       <c r="H35" s="16">
         <v>-2.25</v>
@@ -7352,50 +7534,53 @@
       </c>
       <c r="X35" s="22">
         <v>-3.89</v>
       </c>
       <c r="Y35" s="22">
         <v>-4.04</v>
       </c>
       <c r="Z35" s="36">
         <v>-1.45</v>
       </c>
       <c r="AA35" s="36">
         <v>-1.89</v>
       </c>
       <c r="AB35" s="36">
         <v>-2.23</v>
       </c>
       <c r="AC35" s="22">
         <v>-2.61</v>
       </c>
       <c r="AD35" s="22">
         <v>-2.36</v>
       </c>
       <c r="AE35" s="22">
         <v>-3.7</v>
       </c>
+      <c r="AF35" s="22">
+        <v>-4.22</v>
+      </c>
     </row>
     <row r="36" spans="1:37" s="23" customFormat="1">
       <c r="A36" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="27">
         <v>-4.34</v>
       </c>
       <c r="C36" s="27">
         <v>-2.89</v>
       </c>
       <c r="D36" s="27">
         <v>-1.47</v>
       </c>
       <c r="E36" s="21">
         <v>-1.42</v>
       </c>
       <c r="F36" s="27">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G36" s="20">
         <v>-1.28</v>
       </c>
       <c r="H36" s="16">
         <v>-1.07</v>
@@ -7447,50 +7632,53 @@
       </c>
       <c r="X36" s="22">
         <v>-3.01</v>
       </c>
       <c r="Y36" s="22">
         <v>-2.85</v>
       </c>
       <c r="Z36" s="36">
         <v>-1.8</v>
       </c>
       <c r="AA36" s="36">
         <v>-2.83</v>
       </c>
       <c r="AB36" s="36">
         <v>-3.9</v>
       </c>
       <c r="AC36" s="22">
         <v>-3.19</v>
       </c>
       <c r="AD36" s="22">
         <v>-3.96</v>
       </c>
       <c r="AE36" s="22">
         <v>-3.44</v>
       </c>
+      <c r="AF36" s="22">
+        <v>-3.38</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="27">
         <v>5.73</v>
       </c>
       <c r="C37" s="27">
         <v>1.78</v>
       </c>
       <c r="D37" s="27">
         <v>0.78</v>
       </c>
       <c r="E37" s="21">
         <v>1.77</v>
       </c>
       <c r="F37" s="27">
         <v>0.7</v>
       </c>
       <c r="G37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H37" s="16">
         <v>-0.33</v>
@@ -7542,50 +7730,53 @@
       </c>
       <c r="X37" s="22">
         <v>-8.0299999999999994</v>
       </c>
       <c r="Y37" s="22">
         <v>-7.95</v>
       </c>
       <c r="Z37" s="36">
         <v>-9.75</v>
       </c>
       <c r="AA37" s="36">
         <v>-4.42</v>
       </c>
       <c r="AB37" s="36">
         <v>-5.8</v>
       </c>
       <c r="AC37" s="22">
         <v>-7.8</v>
       </c>
       <c r="AD37" s="22">
         <v>-5.47</v>
       </c>
       <c r="AE37" s="22">
         <v>-5.6</v>
       </c>
+      <c r="AF37" s="22">
+        <v>-5.14</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="27">
         <v>-9.9600000000000009</v>
       </c>
       <c r="C38" s="27">
         <v>-6.56</v>
       </c>
       <c r="D38" s="27">
         <v>-5.16</v>
       </c>
       <c r="E38" s="21">
         <v>-5.49</v>
       </c>
       <c r="F38" s="27">
         <v>-6.68</v>
       </c>
       <c r="G38" s="16">
         <v>-6.24</v>
       </c>
       <c r="H38" s="16">
         <v>-5.32</v>
@@ -7637,50 +7828,53 @@
       </c>
       <c r="X38" s="22">
         <v>-2.91</v>
       </c>
       <c r="Y38" s="22">
         <v>-3.78</v>
       </c>
       <c r="Z38" s="36">
         <v>-4.1100000000000003</v>
       </c>
       <c r="AA38" s="36">
         <v>-5.03</v>
       </c>
       <c r="AB38" s="36">
         <v>-8.4499999999999993</v>
       </c>
       <c r="AC38" s="22">
         <v>-7.38</v>
       </c>
       <c r="AD38" s="22">
         <v>-6.43</v>
       </c>
       <c r="AE38" s="22">
         <v>-4.41</v>
       </c>
+      <c r="AF38" s="22">
+        <v>-3.56</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="27">
         <v>-6.07</v>
       </c>
       <c r="C39" s="27">
         <v>-7.7</v>
       </c>
       <c r="D39" s="27">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E39" s="21">
         <v>-6.52</v>
       </c>
       <c r="F39" s="27">
         <v>-7.37</v>
       </c>
       <c r="G39" s="16">
         <v>-7.97</v>
       </c>
       <c r="H39" s="16">
         <v>-7.4</v>
@@ -7732,50 +7926,53 @@
       </c>
       <c r="X39" s="22">
         <v>-5.9</v>
       </c>
       <c r="Y39" s="22">
         <v>-6.15</v>
       </c>
       <c r="Z39" s="36">
         <v>-7.49</v>
       </c>
       <c r="AA39" s="36">
         <v>-8.93</v>
       </c>
       <c r="AB39" s="36">
         <v>-9.2100000000000009</v>
       </c>
       <c r="AC39" s="22">
         <v>-9.06</v>
       </c>
       <c r="AD39" s="22">
         <v>-10.43</v>
       </c>
       <c r="AE39" s="22">
         <v>-9.34</v>
       </c>
+      <c r="AF39" s="22">
+        <v>-9.2799999999999994</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="27">
         <v>-4.97</v>
       </c>
       <c r="C40" s="27">
         <v>-2.61</v>
       </c>
       <c r="D40" s="27">
         <v>-3.26</v>
       </c>
       <c r="E40" s="21">
         <v>-3.5</v>
       </c>
       <c r="F40" s="27">
         <v>-2.5099999999999998</v>
       </c>
       <c r="G40" s="16">
         <v>-2.3199999999999998</v>
       </c>
       <c r="H40" s="16">
         <v>-1.58</v>
@@ -7827,50 +8024,53 @@
       </c>
       <c r="X40" s="22">
         <v>-2.96</v>
       </c>
       <c r="Y40" s="22">
         <v>-2.84</v>
       </c>
       <c r="Z40" s="36">
         <v>-0.49</v>
       </c>
       <c r="AA40" s="36">
         <v>1.79</v>
       </c>
       <c r="AB40" s="36">
         <v>0.17</v>
       </c>
       <c r="AC40" s="22">
         <v>0.63</v>
       </c>
       <c r="AD40" s="22">
         <v>-0.49</v>
       </c>
       <c r="AE40" s="22">
         <v>-1.08</v>
       </c>
+      <c r="AF40" s="22">
+        <v>-1.63</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="27">
         <v>-15.05</v>
       </c>
       <c r="C41" s="27">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D41" s="27">
         <v>-6.75</v>
       </c>
       <c r="E41" s="21">
         <v>-5.38</v>
       </c>
       <c r="F41" s="27">
         <v>-4.03</v>
       </c>
       <c r="G41" s="16">
         <v>-2.73</v>
       </c>
       <c r="H41" s="16">
         <v>-1.62</v>
@@ -7922,50 +8122,53 @@
       </c>
       <c r="X41" s="22">
         <v>-1.19</v>
       </c>
       <c r="Y41" s="22">
         <v>-2.06</v>
       </c>
       <c r="Z41" s="36">
         <v>-1.32</v>
       </c>
       <c r="AA41" s="36">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AB41" s="36">
         <v>-4.5599999999999996</v>
       </c>
       <c r="AC41" s="22">
         <v>-3.72</v>
       </c>
       <c r="AD41" s="22">
         <v>-3.23</v>
       </c>
       <c r="AE41" s="22">
         <v>-3.16</v>
       </c>
+      <c r="AF41" s="22">
+        <v>-3.86</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="27">
         <v>7.54</v>
       </c>
       <c r="C42" s="27">
         <v>7.3</v>
       </c>
       <c r="D42" s="27">
         <v>4.47</v>
       </c>
       <c r="E42" s="21">
         <v>4.78</v>
       </c>
       <c r="F42" s="27">
         <v>6.84</v>
       </c>
       <c r="G42" s="16">
         <v>6.34</v>
       </c>
       <c r="H42" s="16">
         <v>6.65</v>
@@ -8017,51 +8220,53 @@
       </c>
       <c r="X42" s="22">
         <v>7</v>
       </c>
       <c r="Y42" s="22">
         <v>7.15</v>
       </c>
       <c r="Z42" s="36">
         <v>1.03</v>
       </c>
       <c r="AA42" s="36">
         <v>1.0900000000000001</v>
       </c>
       <c r="AB42" s="36">
         <v>1.43</v>
       </c>
       <c r="AC42" s="22">
         <v>2.15</v>
       </c>
       <c r="AD42" s="22">
         <v>0.85</v>
       </c>
       <c r="AE42" s="22">
         <v>2.13</v>
       </c>
-      <c r="AF42" s="23"/>
+      <c r="AF42" s="22">
+        <v>1.98</v>
+      </c>
       <c r="AG42" s="23"/>
       <c r="AH42" s="23"/>
       <c r="AI42" s="23"/>
       <c r="AJ42" s="23"/>
       <c r="AK42" s="23"/>
     </row>
     <row r="43" spans="1:37" s="23" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="25">
         <v>-0.68</v>
       </c>
       <c r="C43" s="25">
         <v>-1.75</v>
       </c>
       <c r="D43" s="25">
         <v>-0.81</v>
       </c>
       <c r="E43" s="25">
         <v>-0.95</v>
       </c>
       <c r="F43" s="25">
         <v>-1.31</v>
       </c>
@@ -8118,78 +8323,80 @@
       </c>
       <c r="X43" s="33">
         <v>-2.66</v>
       </c>
       <c r="Y43" s="33">
         <v>-2.96</v>
       </c>
       <c r="Z43" s="33">
         <v>-4.58</v>
       </c>
       <c r="AA43" s="33">
         <v>-2.97</v>
       </c>
       <c r="AB43" s="33">
         <v>-3.77</v>
       </c>
       <c r="AC43" s="33">
         <v>-3.46</v>
       </c>
       <c r="AD43" s="33">
         <v>-3.41</v>
       </c>
       <c r="AE43" s="33">
         <v>-3.75</v>
       </c>
-      <c r="AF43" s="12"/>
+      <c r="AF43" s="33">
+        <v>-3.87</v>
+      </c>
       <c r="AG43" s="12"/>
       <c r="AH43" s="12"/>
       <c r="AI43" s="12"/>
       <c r="AJ43" s="12"/>
       <c r="AK43" s="12"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="AE45" s="22"/>
     </row>
     <row r="48" spans="1:37">
       <c r="AB48" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Естеств.прирост населения</vt:lpstr>
       <vt:lpstr>Коэф.естеств.прироста населения</vt:lpstr>