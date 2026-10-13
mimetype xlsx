--- v4 (2026-09-21)
+++ v5 (2026-10-13)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" tabRatio="572"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12348" tabRatio="572" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Естеств.прирост населения" sheetId="1" r:id="rId1"/>
-    <sheet name="Коэф.естеств.прироста населения" sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные " sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Естеств.прирост населения" sheetId="1" r:id="rId3"/>
+    <sheet name="Коэф.естеств.прироста населения" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="84">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -162,59 +166,176 @@
   </si>
   <si>
     <t xml:space="preserve">Мамлютский район </t>
   </si>
   <si>
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
+  <si>
+    <t xml:space="preserve">Условные обозначения:                                        
+"-" явление отсутствует                                        
+"0,0" - незначительная величина                                        
+"х"- данные конфиденциальны                                        
+"..."- данные отсутствуют                                        
+В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных                                          
+Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан    </t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Естественный прирост (убыль) населения</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Разница между числом родившихся и умерших по регионам</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика естественного прироста в Республике Казахстан  основывается на регистрации актов о рождении и смерти в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике естественного прироста населения  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о рождении и смерти</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -224,60 +345,109 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -320,55 +490,81 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -418,99 +614,133 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -753,192 +983,414 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="52.33203125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="69.5546875" style="40" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15" customHeight="1">
+      <c r="A1" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="39">
+        <v>612301</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="13.2">
+      <c r="A2" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="13.2">
+      <c r="A3" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="41" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="13.2">
+      <c r="A4" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="13.2">
+      <c r="A5" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="13.2">
+      <c r="A6" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="13.2">
+      <c r="A7" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="39.6">
+      <c r="A8" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="79.2">
+      <c r="A9" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="13.2">
+      <c r="A10" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="13.2">
+      <c r="A11" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="13.8">
+      <c r="A12" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="13.2">
+      <c r="A13" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="47"/>
+    </row>
+    <row r="14" spans="1:3" ht="13.2">
+      <c r="A14" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="13.2">
+      <c r="A15" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="60">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="13.2">
+      <c r="A16" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="60">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.2">
+      <c r="A17" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="13.2">
+      <c r="A18" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="13.2">
+      <c r="A19" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="13.2">
+      <c r="A20" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>83</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="14.44140625" style="37"/>
+    <col min="2" max="2" width="73.88671875" style="37" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="37"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="177.75" customHeight="1">
+      <c r="B5" s="49" t="s">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="AF46" sqref="AF46"/>
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.6640625" style="2" customWidth="1"/>
     <col min="27" max="27" width="8.44140625" style="2" customWidth="1"/>
     <col min="28" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="39"/>
-[...22 lines deleted...]
-      <c r="Y1" s="39"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:37">
       <c r="Y3" s="3"/>
       <c r="AK3" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="43"/>
-      <c r="B4" s="37">
+      <c r="A4" s="53"/>
+      <c r="B4" s="51">
         <v>2024</v>
       </c>
-      <c r="C4" s="38"/>
-[...10 lines deleted...]
-      <c r="N4" s="37">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="51">
         <v>2025</v>
       </c>
-      <c r="O4" s="38"/>
-[...10 lines deleted...]
-      <c r="Z4" s="37">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="51">
         <v>2026</v>
       </c>
-      <c r="AA4" s="38"/>
-[...9 lines deleted...]
-      <c r="AK4" s="38"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="44"/>
+      <c r="A5" s="54"/>
       <c r="B5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="30" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="30" t="s">
@@ -1005,77 +1457,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="30" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="30" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="30" t="s">
         <v>22</v>
       </c>
       <c r="AJ5" s="30" t="s">
         <v>23</v>
       </c>
       <c r="AK5" s="30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="40"/>
-[...22 lines deleted...]
-      <c r="Y6" s="40"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="10">
         <v>-161</v>
       </c>
       <c r="C7" s="10">
         <v>-61</v>
       </c>
       <c r="D7" s="10">
         <v>-97</v>
       </c>
       <c r="E7" s="10">
         <v>-54</v>
       </c>
       <c r="F7" s="10">
         <v>-58</v>
       </c>
       <c r="G7" s="1">
         <v>-77</v>
       </c>
       <c r="H7" s="1">
         <v>-73</v>
@@ -1131,50 +1583,53 @@
       </c>
       <c r="Y7" s="8">
         <v>-142</v>
       </c>
       <c r="Z7" s="10">
         <v>-125</v>
       </c>
       <c r="AA7" s="10">
         <v>-93</v>
       </c>
       <c r="AB7" s="10">
         <v>-181</v>
       </c>
       <c r="AC7" s="10">
         <v>-148</v>
       </c>
       <c r="AD7" s="10">
         <v>-158</v>
       </c>
       <c r="AE7" s="10">
         <v>-124</v>
       </c>
       <c r="AF7" s="10">
         <v>-155</v>
       </c>
+      <c r="AG7" s="10">
+        <v>-118</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>-50</v>
       </c>
       <c r="C8" s="10">
         <v>-20</v>
       </c>
       <c r="D8" s="10">
         <v>-40</v>
       </c>
       <c r="E8" s="10">
         <v>-22</v>
       </c>
       <c r="F8" s="10">
         <v>-45</v>
       </c>
       <c r="G8" s="1">
         <v>-14</v>
       </c>
       <c r="H8" s="1">
         <v>-53</v>
@@ -1229,50 +1684,53 @@
       </c>
       <c r="Y8" s="8">
         <v>-48</v>
       </c>
       <c r="Z8" s="10">
         <v>-45</v>
       </c>
       <c r="AA8" s="10">
         <v>-34</v>
       </c>
       <c r="AB8" s="10">
         <v>-45</v>
       </c>
       <c r="AC8" s="10">
         <v>-85</v>
       </c>
       <c r="AD8" s="10">
         <v>-51</v>
       </c>
       <c r="AE8" s="10">
         <v>-37</v>
       </c>
       <c r="AF8" s="10">
         <v>-37</v>
       </c>
+      <c r="AG8" s="10">
+        <v>-53</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="10">
         <v>-11</v>
       </c>
       <c r="C9" s="10">
         <v>-7</v>
       </c>
       <c r="D9" s="10">
         <v>-15</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="10">
         <v>-7</v>
       </c>
       <c r="G9" s="1">
         <v>-7</v>
       </c>
       <c r="H9" s="1">
         <v>-2</v>
@@ -1327,50 +1785,53 @@
       </c>
       <c r="Y9" s="8">
         <v>-10</v>
       </c>
       <c r="Z9" s="10">
         <v>-10</v>
       </c>
       <c r="AA9" s="10">
         <v>-19</v>
       </c>
       <c r="AB9" s="10">
         <v>-21</v>
       </c>
       <c r="AC9" s="10">
         <v>-13</v>
       </c>
       <c r="AD9" s="10">
         <v>-6</v>
       </c>
       <c r="AE9" s="10">
         <v>-15</v>
       </c>
       <c r="AF9" s="10">
         <v>-5</v>
       </c>
+      <c r="AG9" s="10">
+        <v>-2</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="10">
         <v>-6</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>-7</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
       <c r="G10" s="1">
         <v>9</v>
       </c>
       <c r="H10" s="1">
         <v>11</v>
@@ -1425,50 +1886,53 @@
       </c>
       <c r="Y10" s="8">
         <v>4</v>
       </c>
       <c r="Z10" s="10">
         <v>9</v>
       </c>
       <c r="AA10" s="10">
         <v>-1</v>
       </c>
       <c r="AB10" s="10">
         <v>4</v>
       </c>
       <c r="AC10" s="10">
         <v>3</v>
       </c>
       <c r="AD10" s="10">
         <v>-7</v>
       </c>
       <c r="AE10" s="10">
         <v>2</v>
       </c>
       <c r="AF10" s="10">
         <v>-1</v>
       </c>
+      <c r="AG10" s="10">
+        <v>7</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="10">
         <v>-17</v>
       </c>
       <c r="C11" s="10">
         <v>-2</v>
       </c>
       <c r="D11" s="10">
         <v>-5</v>
       </c>
       <c r="E11" s="10">
         <v>-7</v>
       </c>
       <c r="F11" s="10">
         <v>9</v>
       </c>
       <c r="G11" s="1">
         <v>-11</v>
       </c>
       <c r="H11" s="1">
         <v>-16</v>
@@ -1523,50 +1987,53 @@
       </c>
       <c r="Y11" s="8">
         <v>-8</v>
       </c>
       <c r="Z11" s="10">
         <v>-11</v>
       </c>
       <c r="AA11" s="10">
         <v>1</v>
       </c>
       <c r="AB11" s="10">
         <v>-14</v>
       </c>
       <c r="AC11" s="10">
         <v>-19</v>
       </c>
       <c r="AD11" s="10">
         <v>-10</v>
       </c>
       <c r="AE11" s="10">
         <v>-14</v>
       </c>
       <c r="AF11" s="10">
         <v>-10</v>
       </c>
+      <c r="AG11" s="10">
+        <v>-11</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="10">
         <v>-20</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>-8</v>
       </c>
       <c r="E12" s="10">
         <v>-2</v>
       </c>
       <c r="F12" s="10">
         <v>-6</v>
       </c>
       <c r="G12" s="1">
         <v>-10</v>
       </c>
       <c r="H12" s="1">
         <v>-6</v>
@@ -1621,50 +2088,53 @@
       </c>
       <c r="Y12" s="8">
         <v>-6</v>
       </c>
       <c r="Z12" s="10">
         <v>-14</v>
       </c>
       <c r="AA12" s="10">
         <v>-1</v>
       </c>
       <c r="AB12" s="10">
         <v>-5</v>
       </c>
       <c r="AC12" s="10">
         <v>-4</v>
       </c>
       <c r="AD12" s="10">
         <v>-1</v>
       </c>
       <c r="AE12" s="10">
         <v>-5</v>
       </c>
       <c r="AF12" s="10">
         <v>-14</v>
       </c>
+      <c r="AG12" s="10">
+        <v>-6</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="10">
         <v>-14</v>
       </c>
       <c r="C13" s="10">
         <v>1</v>
       </c>
       <c r="D13" s="10">
         <v>-8</v>
       </c>
       <c r="E13" s="10">
         <v>-2</v>
       </c>
       <c r="F13" s="10">
         <v>-2</v>
       </c>
       <c r="G13" s="1">
         <v>3</v>
       </c>
       <c r="H13" s="1">
         <v>-1</v>
@@ -1719,50 +2189,53 @@
       </c>
       <c r="Y13" s="8">
         <v>-8</v>
       </c>
       <c r="Z13" s="10">
         <v>-2</v>
       </c>
       <c r="AA13" s="10">
         <v>-3</v>
       </c>
       <c r="AB13" s="10">
         <v>-4</v>
       </c>
       <c r="AC13" s="10">
         <v>-5</v>
       </c>
       <c r="AD13" s="10">
         <v>-2</v>
       </c>
       <c r="AE13" s="10">
         <v>-14</v>
       </c>
       <c r="AF13" s="10">
         <v>-10</v>
       </c>
+      <c r="AG13" s="10">
+        <v>-11</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="10">
         <v>-17</v>
       </c>
       <c r="C14" s="10">
         <v>-5</v>
       </c>
       <c r="D14" s="10">
         <v>5</v>
       </c>
       <c r="E14" s="10">
         <v>-5</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="1">
         <v>-8</v>
       </c>
       <c r="H14" s="1">
         <v>1</v>
@@ -1817,50 +2290,53 @@
       </c>
       <c r="Y14" s="8">
         <v>-5</v>
       </c>
       <c r="Z14" s="10">
         <v>-7</v>
       </c>
       <c r="AA14" s="10">
         <v>-14</v>
       </c>
       <c r="AB14" s="10">
         <v>-23</v>
       </c>
       <c r="AC14" s="10">
         <v>-4</v>
       </c>
       <c r="AD14" s="10">
         <v>-27</v>
       </c>
       <c r="AE14" s="10">
         <v>-3</v>
       </c>
       <c r="AF14" s="10">
         <v>-12</v>
       </c>
+      <c r="AG14" s="10">
+        <v>-17</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="10">
         <v>4</v>
       </c>
       <c r="C15" s="10">
         <v>-5</v>
       </c>
       <c r="D15" s="10">
         <v>-5</v>
       </c>
       <c r="E15" s="10">
         <v>3</v>
       </c>
       <c r="F15" s="10">
         <v>1</v>
       </c>
       <c r="G15" s="1">
         <v>-6</v>
       </c>
       <c r="H15" s="1">
         <v>-13</v>
@@ -1915,50 +2391,53 @@
       </c>
       <c r="Y15" s="8">
         <v>-11</v>
       </c>
       <c r="Z15" s="10">
         <v>-7</v>
       </c>
       <c r="AA15" s="10">
         <v>-3</v>
       </c>
       <c r="AB15" s="10">
         <v>-9</v>
       </c>
       <c r="AC15" s="10">
         <v>-9</v>
       </c>
       <c r="AD15" s="10">
         <v>-3</v>
       </c>
       <c r="AE15" s="10">
         <v>-9</v>
       </c>
       <c r="AF15" s="10">
         <v>-5</v>
       </c>
+      <c r="AG15" s="10">
+        <v>-7</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="10">
         <v>-5</v>
       </c>
       <c r="C16" s="10">
         <v>-12</v>
       </c>
       <c r="D16" s="10">
         <v>-2</v>
       </c>
       <c r="E16" s="10">
         <v>-7</v>
       </c>
       <c r="F16" s="10">
         <v>-10</v>
       </c>
       <c r="G16" s="1">
         <v>-4</v>
       </c>
       <c r="H16" s="1">
         <v>-9</v>
@@ -2013,52 +2492,55 @@
       </c>
       <c r="Y16" s="8">
         <v>-11</v>
       </c>
       <c r="Z16" s="10">
         <v>-3</v>
       </c>
       <c r="AA16" s="10">
         <v>-4</v>
       </c>
       <c r="AB16" s="10">
         <v>-14</v>
       </c>
       <c r="AC16" s="10">
         <v>3</v>
       </c>
       <c r="AD16" s="10">
         <v>-2</v>
       </c>
       <c r="AE16" s="10">
         <v>-1</v>
       </c>
       <c r="AF16" s="10">
         <v>-8</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="10">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="10">
         <v>-9</v>
       </c>
       <c r="C17" s="10">
         <v>-13</v>
       </c>
       <c r="D17" s="10">
         <v>-18</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>-16</v>
       </c>
       <c r="G17" s="1">
         <v>-16</v>
       </c>
       <c r="H17" s="1">
         <v>-6</v>
       </c>
       <c r="I17" s="7">
@@ -2111,52 +2593,55 @@
       </c>
       <c r="Y17" s="8">
         <v>-13</v>
       </c>
       <c r="Z17" s="10">
         <v>-11</v>
       </c>
       <c r="AA17" s="10">
         <v>-14</v>
       </c>
       <c r="AB17" s="10">
         <v>-14</v>
       </c>
       <c r="AC17" s="10">
         <v>-12</v>
       </c>
       <c r="AD17" s="10">
         <v>-23</v>
       </c>
       <c r="AE17" s="10">
         <v>-5</v>
       </c>
       <c r="AF17" s="10">
         <v>-13</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="10">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="10">
         <v>-10</v>
       </c>
       <c r="C18" s="10">
         <v>-4</v>
       </c>
       <c r="D18" s="10">
         <v>-7</v>
       </c>
       <c r="E18" s="10">
         <v>-8</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="1">
         <v>-8</v>
       </c>
       <c r="H18" s="1">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -2209,52 +2694,55 @@
       </c>
       <c r="Y18" s="8">
         <v>-8</v>
       </c>
       <c r="Z18" s="10">
         <v>-11</v>
       </c>
       <c r="AA18" s="10">
         <v>6</v>
       </c>
       <c r="AB18" s="10">
         <v>-19</v>
       </c>
       <c r="AC18" s="10">
         <v>1</v>
       </c>
       <c r="AD18" s="10">
         <v>-12</v>
       </c>
       <c r="AE18" s="10">
         <v>-14</v>
       </c>
       <c r="AF18" s="10">
         <v>-22</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="10">
         <v>-12</v>
       </c>
       <c r="C19" s="10">
         <v>-1</v>
       </c>
       <c r="D19" s="10">
         <v>-3</v>
       </c>
       <c r="E19" s="10">
         <v>-1</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="1">
         <v>3</v>
       </c>
       <c r="H19" s="1">
         <v>4</v>
       </c>
       <c r="I19" s="1">
@@ -2307,52 +2795,55 @@
       </c>
       <c r="Y19" s="8">
         <v>-9</v>
       </c>
       <c r="Z19" s="10">
         <v>-1</v>
       </c>
       <c r="AA19" s="10">
         <v>-5</v>
       </c>
       <c r="AB19" s="10">
         <v>-4</v>
       </c>
       <c r="AC19" s="10">
         <v>-1</v>
       </c>
       <c r="AD19" s="10">
         <v>-1</v>
       </c>
       <c r="AE19" s="10">
         <v>-2</v>
       </c>
       <c r="AF19" s="10">
         <v>-6</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="10">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>7</v>
       </c>
       <c r="D20" s="10">
         <v>-1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>16</v>
       </c>
       <c r="G20" s="1">
         <v>4</v>
       </c>
       <c r="H20" s="1">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -2405,52 +2896,55 @@
       </c>
       <c r="Y20" s="8">
         <v>9</v>
       </c>
       <c r="Z20" s="10">
         <v>1</v>
       </c>
       <c r="AA20" s="10">
         <v>1</v>
       </c>
       <c r="AB20" s="10">
         <v>2</v>
       </c>
       <c r="AC20" s="10">
         <v>4</v>
       </c>
       <c r="AD20" s="10">
         <v>-4</v>
       </c>
       <c r="AE20" s="10">
         <v>8</v>
       </c>
       <c r="AF20" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="10">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="10">
         <v>-2</v>
       </c>
       <c r="C21" s="10">
         <v>-8</v>
       </c>
       <c r="D21" s="10">
         <v>3</v>
       </c>
       <c r="E21" s="10">
         <v>-4</v>
       </c>
       <c r="F21" s="10">
         <v>-8</v>
       </c>
       <c r="G21" s="1">
         <v>-12</v>
       </c>
       <c r="H21" s="1">
         <v>2</v>
       </c>
       <c r="I21" s="7">
@@ -2503,82 +2997,85 @@
       </c>
       <c r="Y21" s="8">
         <v>-18</v>
       </c>
       <c r="Z21" s="10">
         <v>-13</v>
       </c>
       <c r="AA21" s="10">
         <v>-3</v>
       </c>
       <c r="AB21" s="10">
         <v>-15</v>
       </c>
       <c r="AC21" s="10">
         <v>-7</v>
       </c>
       <c r="AD21" s="10">
         <v>-9</v>
       </c>
       <c r="AE21" s="10">
         <v>-15</v>
       </c>
       <c r="AF21" s="10">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="41" t="s">
+      <c r="AG21" s="10">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="41"/>
-[...22 lines deleted...]
-      <c r="Y22" s="41"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="57"/>
+      <c r="P22" s="57"/>
+      <c r="Q22" s="57"/>
+      <c r="R22" s="57"/>
+      <c r="S22" s="57"/>
+      <c r="T22" s="57"/>
+      <c r="U22" s="57"/>
+      <c r="V22" s="57"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
+      <c r="Y22" s="57"/>
       <c r="AF22" s="10"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="10">
         <v>-55</v>
       </c>
       <c r="C23" s="10">
         <v>-34</v>
       </c>
       <c r="D23" s="10">
         <v>-35</v>
       </c>
       <c r="E23" s="10">
         <v>-20</v>
       </c>
       <c r="F23" s="10">
         <v>-42</v>
       </c>
       <c r="G23" s="1">
         <v>-26</v>
       </c>
       <c r="H23" s="1">
         <v>-79</v>
       </c>
       <c r="I23" s="9">
@@ -2631,52 +3128,55 @@
       </c>
       <c r="Y23" s="8">
         <v>-61</v>
       </c>
       <c r="Z23" s="8">
         <v>-52</v>
       </c>
       <c r="AA23" s="10">
         <v>-41</v>
       </c>
       <c r="AB23" s="10">
         <v>-66</v>
       </c>
       <c r="AC23" s="10">
         <v>-81</v>
       </c>
       <c r="AD23" s="10">
         <v>-56</v>
       </c>
       <c r="AE23" s="10">
         <v>-59</v>
       </c>
       <c r="AF23" s="10">
         <v>-68</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="10">
+        <v>-63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="10">
         <v>-50</v>
       </c>
       <c r="C24" s="10">
         <v>-20</v>
       </c>
       <c r="D24" s="10">
         <v>-40</v>
       </c>
       <c r="E24" s="10">
         <v>-22</v>
       </c>
       <c r="F24" s="10">
         <v>-45</v>
       </c>
       <c r="G24" s="1">
         <v>-14</v>
       </c>
       <c r="H24" s="1">
         <v>-53</v>
       </c>
       <c r="I24" s="9">
@@ -2729,52 +3229,55 @@
       </c>
       <c r="Y24" s="8">
         <v>-48</v>
       </c>
       <c r="Z24" s="8">
         <v>-45</v>
       </c>
       <c r="AA24" s="10">
         <v>-34</v>
       </c>
       <c r="AB24" s="10">
         <v>-45</v>
       </c>
       <c r="AC24" s="10">
         <v>-85</v>
       </c>
       <c r="AD24" s="10">
         <v>-51</v>
       </c>
       <c r="AE24" s="10">
         <v>-37</v>
       </c>
       <c r="AF24" s="10">
         <v>-37</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="10">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="10">
         <v>-8</v>
       </c>
       <c r="C25" s="10">
         <v>3</v>
       </c>
       <c r="D25" s="10">
         <v>6</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="1">
         <v>-3</v>
       </c>
       <c r="H25" s="1">
         <v>-6</v>
       </c>
       <c r="I25" s="9">
@@ -2827,52 +3330,55 @@
       </c>
       <c r="Y25" s="8">
         <v>-2</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="10">
         <v>-1</v>
       </c>
       <c r="AB25" s="10">
         <v>-3</v>
       </c>
       <c r="AC25" s="10">
         <v>-1</v>
       </c>
       <c r="AD25" s="10">
         <v>3</v>
       </c>
       <c r="AE25" s="10">
         <v>-7</v>
       </c>
       <c r="AF25" s="10">
         <v>-7</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="10">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="10">
         <v>-1</v>
       </c>
       <c r="C26" s="10">
         <v>-3</v>
       </c>
       <c r="D26" s="10">
         <v>-4</v>
       </c>
       <c r="E26" s="10">
         <v>-1</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="1">
         <v>-3</v>
       </c>
       <c r="H26" s="1">
         <v>-11</v>
       </c>
       <c r="I26" s="9">
@@ -2925,52 +3431,55 @@
       </c>
       <c r="Y26" s="8">
         <v>-5</v>
       </c>
       <c r="Z26" s="8">
         <v>1</v>
       </c>
       <c r="AA26" s="10">
         <v>-4</v>
       </c>
       <c r="AB26" s="10">
         <v>-2</v>
       </c>
       <c r="AC26" s="10">
         <v>2</v>
       </c>
       <c r="AD26" s="10">
         <v>-6</v>
       </c>
       <c r="AE26" s="10">
         <v>-4</v>
       </c>
       <c r="AF26" s="10">
         <v>-3</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="10">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="10">
         <v>-10</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E27" s="10">
         <v>-2</v>
       </c>
       <c r="F27" s="10">
         <v>-1</v>
       </c>
       <c r="G27" s="1">
         <v>-1</v>
       </c>
       <c r="H27" s="1">
         <v>-9</v>
       </c>
       <c r="I27" s="9">
@@ -3023,52 +3532,55 @@
       </c>
       <c r="Y27" s="8">
         <v>-1</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>29</v>
       </c>
       <c r="AA27" s="10" t="s">
         <v>29</v>
       </c>
       <c r="AB27" s="10">
         <v>-3</v>
       </c>
       <c r="AC27" s="10">
         <v>6</v>
       </c>
       <c r="AD27" s="8" t="s">
         <v>29</v>
       </c>
       <c r="AE27" s="10">
         <v>-5</v>
       </c>
       <c r="AF27" s="10">
         <v>-9</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>-4</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>1</v>
       </c>
       <c r="F28" s="10">
         <v>-1</v>
       </c>
       <c r="G28" s="1">
         <v>-5</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="9">
@@ -3121,82 +3633,85 @@
       </c>
       <c r="Y28" s="8">
         <v>-5</v>
       </c>
       <c r="Z28" s="8">
         <v>-10</v>
       </c>
       <c r="AA28" s="10">
         <v>-2</v>
       </c>
       <c r="AB28" s="10">
         <v>-13</v>
       </c>
       <c r="AC28" s="10">
         <v>-3</v>
       </c>
       <c r="AD28" s="10">
         <v>-2</v>
       </c>
       <c r="AE28" s="10">
         <v>-6</v>
       </c>
       <c r="AF28" s="10">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="42" t="s">
+      <c r="AG28" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="42"/>
-[...22 lines deleted...]
-      <c r="Y29" s="42"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+      <c r="N29" s="50"/>
+      <c r="O29" s="50"/>
+      <c r="P29" s="50"/>
+      <c r="Q29" s="50"/>
+      <c r="R29" s="50"/>
+      <c r="S29" s="50"/>
+      <c r="T29" s="50"/>
+      <c r="U29" s="50"/>
+      <c r="V29" s="50"/>
+      <c r="W29" s="50"/>
+      <c r="X29" s="50"/>
+      <c r="Y29" s="50"/>
       <c r="AF29" s="10"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="10">
         <v>-106</v>
       </c>
       <c r="C30" s="10">
         <v>-27</v>
       </c>
       <c r="D30" s="10">
         <v>-62</v>
       </c>
       <c r="E30" s="10">
         <v>-34</v>
       </c>
       <c r="F30" s="10">
         <v>-16</v>
       </c>
       <c r="G30" s="1">
         <v>-51</v>
       </c>
       <c r="H30" s="1">
         <v>6</v>
       </c>
       <c r="I30" s="1">
@@ -3249,52 +3764,55 @@
       </c>
       <c r="Y30" s="8">
         <v>-81</v>
       </c>
       <c r="Z30" s="8">
         <v>-73</v>
       </c>
       <c r="AA30" s="10">
         <v>-52</v>
       </c>
       <c r="AB30" s="10">
         <v>-115</v>
       </c>
       <c r="AC30" s="10">
         <v>-67</v>
       </c>
       <c r="AD30" s="10">
         <v>-102</v>
       </c>
       <c r="AE30" s="10">
         <v>-65</v>
       </c>
       <c r="AF30" s="10">
         <v>-87</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="10">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="10">
         <v>-11</v>
       </c>
       <c r="C31" s="10">
         <v>-7</v>
       </c>
       <c r="D31" s="10">
         <v>-15</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F31" s="10">
         <v>-7</v>
       </c>
       <c r="G31" s="1">
         <v>-7</v>
       </c>
       <c r="H31" s="1">
         <v>-2</v>
       </c>
       <c r="I31" s="1">
@@ -3347,52 +3865,55 @@
       </c>
       <c r="Y31" s="8">
         <v>-10</v>
       </c>
       <c r="Z31" s="8">
         <v>-10</v>
       </c>
       <c r="AA31" s="10">
         <v>-19</v>
       </c>
       <c r="AB31" s="10">
         <v>-21</v>
       </c>
       <c r="AC31" s="10">
         <v>-13</v>
       </c>
       <c r="AD31" s="10">
         <v>-6</v>
       </c>
       <c r="AE31" s="10">
         <v>-15</v>
       </c>
       <c r="AF31" s="10">
         <v>-5</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="10">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="10">
         <v>-6</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>-7</v>
       </c>
       <c r="F32" s="10">
         <v>7</v>
       </c>
       <c r="G32" s="1">
         <v>9</v>
       </c>
       <c r="H32" s="1">
         <v>11</v>
       </c>
       <c r="I32" s="1">
@@ -3444,50 +3965,53 @@
         <v>2</v>
       </c>
       <c r="Y32" s="8">
         <v>4</v>
       </c>
       <c r="Z32" s="8">
         <v>9</v>
       </c>
       <c r="AA32" s="10">
         <v>-1</v>
       </c>
       <c r="AB32" s="10">
         <v>4</v>
       </c>
       <c r="AC32" s="10">
         <v>3</v>
       </c>
       <c r="AD32" s="10">
         <v>-7</v>
       </c>
       <c r="AE32" s="10">
         <v>2</v>
       </c>
       <c r="AF32" s="10">
         <v>-1</v>
+      </c>
+      <c r="AG32" s="10">
+        <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="10">
         <v>-9</v>
       </c>
       <c r="C33" s="10">
         <v>-5</v>
       </c>
       <c r="D33" s="10">
         <v>-11</v>
       </c>
       <c r="E33" s="10">
         <v>-11</v>
       </c>
       <c r="F33" s="10">
         <v>8</v>
       </c>
       <c r="G33" s="1">
         <v>-8</v>
       </c>
       <c r="H33" s="1">
@@ -3543,50 +4067,53 @@
       </c>
       <c r="Y33" s="8">
         <v>-6</v>
       </c>
       <c r="Z33" s="8">
         <v>-13</v>
       </c>
       <c r="AA33" s="10">
         <v>2</v>
       </c>
       <c r="AB33" s="10">
         <v>-11</v>
       </c>
       <c r="AC33" s="10">
         <v>-18</v>
       </c>
       <c r="AD33" s="10">
         <v>-13</v>
       </c>
       <c r="AE33" s="10">
         <v>-7</v>
       </c>
       <c r="AF33" s="10">
         <v>-3</v>
       </c>
+      <c r="AG33" s="10">
+        <v>-5</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="10">
         <v>-20</v>
       </c>
       <c r="C34" s="10">
         <v>7</v>
       </c>
       <c r="D34" s="10">
         <v>-8</v>
       </c>
       <c r="E34" s="10">
         <v>-2</v>
       </c>
       <c r="F34" s="10">
         <v>-6</v>
       </c>
       <c r="G34" s="1">
         <v>-10</v>
       </c>
       <c r="H34" s="1">
         <v>-6</v>
@@ -3641,50 +4168,53 @@
       </c>
       <c r="Y34" s="8">
         <v>-6</v>
       </c>
       <c r="Z34" s="8">
         <v>-14</v>
       </c>
       <c r="AA34" s="10">
         <v>-1</v>
       </c>
       <c r="AB34" s="10">
         <v>-5</v>
       </c>
       <c r="AC34" s="10">
         <v>-4</v>
       </c>
       <c r="AD34" s="10">
         <v>-1</v>
       </c>
       <c r="AE34" s="10">
         <v>-5</v>
       </c>
       <c r="AF34" s="10">
         <v>-14</v>
       </c>
+      <c r="AG34" s="10">
+        <v>-6</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="10">
         <v>-14</v>
       </c>
       <c r="C35" s="10">
         <v>1</v>
       </c>
       <c r="D35" s="10">
         <v>-8</v>
       </c>
       <c r="E35" s="10">
         <v>-2</v>
       </c>
       <c r="F35" s="10">
         <v>-2</v>
       </c>
       <c r="G35" s="1">
         <v>3</v>
       </c>
       <c r="H35" s="1">
         <v>-1</v>
@@ -3739,50 +4269,53 @@
       </c>
       <c r="Y35" s="8">
         <v>-8</v>
       </c>
       <c r="Z35" s="8">
         <v>-2</v>
       </c>
       <c r="AA35" s="10">
         <v>-3</v>
       </c>
       <c r="AB35" s="10">
         <v>-4</v>
       </c>
       <c r="AC35" s="10">
         <v>-5</v>
       </c>
       <c r="AD35" s="10">
         <v>-2</v>
       </c>
       <c r="AE35" s="10">
         <v>-14</v>
       </c>
       <c r="AF35" s="10">
         <v>-10</v>
       </c>
+      <c r="AG35" s="10">
+        <v>-11</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="10">
         <v>-17</v>
       </c>
       <c r="C36" s="10">
         <v>-5</v>
       </c>
       <c r="D36" s="10">
         <v>5</v>
       </c>
       <c r="E36" s="10">
         <v>-5</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>29</v>
       </c>
       <c r="G36" s="1">
         <v>-8</v>
       </c>
       <c r="H36" s="1">
         <v>1</v>
@@ -3837,50 +4370,53 @@
       </c>
       <c r="Y36" s="8">
         <v>-5</v>
       </c>
       <c r="Z36" s="8">
         <v>-7</v>
       </c>
       <c r="AA36" s="10">
         <v>-14</v>
       </c>
       <c r="AB36" s="10">
         <v>-23</v>
       </c>
       <c r="AC36" s="10">
         <v>-4</v>
       </c>
       <c r="AD36" s="10">
         <v>-27</v>
       </c>
       <c r="AE36" s="10">
         <v>-3</v>
       </c>
       <c r="AF36" s="10">
         <v>-12</v>
       </c>
+      <c r="AG36" s="10">
+        <v>-17</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>-2</v>
       </c>
       <c r="D37" s="10">
         <v>-1</v>
       </c>
       <c r="E37" s="10">
         <v>4</v>
       </c>
       <c r="F37" s="10">
         <v>-3</v>
       </c>
       <c r="G37" s="1">
         <v>-3</v>
       </c>
       <c r="H37" s="1">
         <v>-2</v>
@@ -3935,50 +4471,53 @@
       </c>
       <c r="Y37" s="8">
         <v>-6</v>
       </c>
       <c r="Z37" s="8">
         <v>-8</v>
       </c>
       <c r="AA37" s="10">
         <v>1</v>
       </c>
       <c r="AB37" s="10">
         <v>-7</v>
       </c>
       <c r="AC37" s="10">
         <v>-11</v>
       </c>
       <c r="AD37" s="10">
         <v>3</v>
       </c>
       <c r="AE37" s="10">
         <v>-5</v>
       </c>
       <c r="AF37" s="10">
         <v>-2</v>
       </c>
+      <c r="AG37" s="10">
+        <v>1</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="10">
         <v>-8</v>
       </c>
       <c r="C38" s="10">
         <v>-2</v>
       </c>
       <c r="D38" s="10">
         <v>-2</v>
       </c>
       <c r="E38" s="10">
         <v>-5</v>
       </c>
       <c r="F38" s="10">
         <v>-9</v>
       </c>
       <c r="G38" s="1">
         <v>-3</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>29</v>
@@ -4033,50 +4572,53 @@
       </c>
       <c r="Y38" s="8">
         <v>-10</v>
       </c>
       <c r="Z38" s="8">
         <v>-3</v>
       </c>
       <c r="AA38" s="10">
         <v>-4</v>
       </c>
       <c r="AB38" s="10">
         <v>-11</v>
       </c>
       <c r="AC38" s="10">
         <v>-3</v>
       </c>
       <c r="AD38" s="10">
         <v>-2</v>
       </c>
       <c r="AE38" s="10">
         <v>4</v>
       </c>
       <c r="AF38" s="10">
         <v>1</v>
       </c>
+      <c r="AG38" s="10">
+        <v>-5</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="10">
         <v>-9</v>
       </c>
       <c r="C39" s="10">
         <v>-13</v>
       </c>
       <c r="D39" s="10">
         <v>-18</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>-16</v>
       </c>
       <c r="G39" s="1">
         <v>-16</v>
       </c>
       <c r="H39" s="1">
         <v>-6</v>
@@ -4131,50 +4673,53 @@
       </c>
       <c r="Y39" s="8">
         <v>-13</v>
       </c>
       <c r="Z39" s="8">
         <v>-11</v>
       </c>
       <c r="AA39" s="10">
         <v>-14</v>
       </c>
       <c r="AB39" s="10">
         <v>-14</v>
       </c>
       <c r="AC39" s="10">
         <v>-12</v>
       </c>
       <c r="AD39" s="10">
         <v>-23</v>
       </c>
       <c r="AE39" s="10">
         <v>-5</v>
       </c>
       <c r="AF39" s="10">
         <v>-13</v>
       </c>
+      <c r="AG39" s="10">
+        <v>-6</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="10">
         <v>-11</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="10">
         <v>-10</v>
       </c>
       <c r="E40" s="10">
         <v>-9</v>
       </c>
       <c r="F40" s="10">
         <v>3</v>
       </c>
       <c r="G40" s="1">
         <v>-3</v>
       </c>
       <c r="H40" s="1">
         <v>6</v>
@@ -4229,51 +4774,53 @@
       </c>
       <c r="Y40" s="8">
         <v>-3</v>
       </c>
       <c r="Z40" s="8">
         <v>-1</v>
       </c>
       <c r="AA40" s="10">
         <v>8</v>
       </c>
       <c r="AB40" s="10">
         <v>-6</v>
       </c>
       <c r="AC40" s="10">
         <v>4</v>
       </c>
       <c r="AD40" s="10">
         <v>-10</v>
       </c>
       <c r="AE40" s="10">
         <v>-8</v>
       </c>
       <c r="AF40" s="10">
         <v>-10</v>
       </c>
-      <c r="AG40" s="23"/>
+      <c r="AG40" s="10">
+        <v>-1</v>
+      </c>
       <c r="AH40" s="23"/>
       <c r="AI40" s="23"/>
       <c r="AJ40" s="23"/>
       <c r="AK40" s="23"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="10">
         <v>-12</v>
       </c>
       <c r="C41" s="10">
         <v>-1</v>
       </c>
       <c r="D41" s="10">
         <v>-3</v>
       </c>
       <c r="E41" s="10">
         <v>-1</v>
       </c>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="1">
@@ -4332,51 +4879,53 @@
       </c>
       <c r="Y41" s="8">
         <v>-9</v>
       </c>
       <c r="Z41" s="8">
         <v>-1</v>
       </c>
       <c r="AA41" s="10">
         <v>-5</v>
       </c>
       <c r="AB41" s="10">
         <v>-4</v>
       </c>
       <c r="AC41" s="10">
         <v>-1</v>
       </c>
       <c r="AD41" s="10">
         <v>-1</v>
       </c>
       <c r="AE41" s="10">
         <v>-2</v>
       </c>
       <c r="AF41" s="10">
         <v>-6</v>
       </c>
-      <c r="AG41" s="23"/>
+      <c r="AG41" s="10">
+        <v>-3</v>
+      </c>
       <c r="AH41" s="23"/>
       <c r="AI41" s="23"/>
       <c r="AJ41" s="23"/>
       <c r="AK41" s="23"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="10">
         <v>8</v>
       </c>
       <c r="C42" s="10">
         <v>7</v>
       </c>
       <c r="D42" s="10">
         <v>-1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>16</v>
       </c>
       <c r="G42" s="1">
@@ -4435,51 +4984,53 @@
       </c>
       <c r="Y42" s="8">
         <v>9</v>
       </c>
       <c r="Z42" s="8">
         <v>1</v>
       </c>
       <c r="AA42" s="10">
         <v>1</v>
       </c>
       <c r="AB42" s="10">
         <v>2</v>
       </c>
       <c r="AC42" s="10">
         <v>4</v>
       </c>
       <c r="AD42" s="10">
         <v>-4</v>
       </c>
       <c r="AE42" s="10">
         <v>8</v>
       </c>
       <c r="AF42" s="10">
         <v>1</v>
       </c>
-      <c r="AG42" s="23"/>
+      <c r="AG42" s="10">
+        <v>-1</v>
+      </c>
       <c r="AH42" s="23"/>
       <c r="AI42" s="23"/>
       <c r="AJ42" s="23"/>
       <c r="AK42" s="23"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="14">
         <v>-2</v>
       </c>
       <c r="C43" s="14">
         <v>-8</v>
       </c>
       <c r="D43" s="14">
         <v>3</v>
       </c>
       <c r="E43" s="14">
         <v>-4</v>
       </c>
       <c r="F43" s="14">
         <v>-8</v>
       </c>
       <c r="G43" s="15">
@@ -4538,206 +5089,208 @@
       </c>
       <c r="Y43" s="14">
         <v>-18</v>
       </c>
       <c r="Z43" s="14">
         <v>-13</v>
       </c>
       <c r="AA43" s="14">
         <v>-3</v>
       </c>
       <c r="AB43" s="14">
         <v>-15</v>
       </c>
       <c r="AC43" s="14">
         <v>-7</v>
       </c>
       <c r="AD43" s="14">
         <v>-9</v>
       </c>
       <c r="AE43" s="14">
         <v>-15</v>
       </c>
       <c r="AF43" s="14">
         <v>-13</v>
       </c>
-      <c r="AG43" s="12"/>
+      <c r="AG43" s="14">
+        <v>-6</v>
+      </c>
       <c r="AH43" s="12"/>
       <c r="AI43" s="12"/>
       <c r="AJ43" s="12"/>
       <c r="AK43" s="12"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="26" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL48"/>
   <sheetViews>
     <sheetView topLeftCell="N1" workbookViewId="0">
-      <selection activeCell="AI31" sqref="AI31"/>
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.88671875" style="2" customWidth="1"/>
     <col min="27" max="36" width="9.109375" style="2"/>
     <col min="37" max="37" width="10.88671875" style="2" customWidth="1"/>
     <col min="38" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="13.2">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="39"/>
-[...22 lines deleted...]
-      <c r="Y1" s="39"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
     </row>
     <row r="2" spans="1:38" ht="13.2">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:38">
       <c r="AJ3" s="34"/>
       <c r="AK3" s="35" t="s">
         <v>21</v>
       </c>
       <c r="AL3" s="35"/>
     </row>
     <row r="4" spans="1:38">
-      <c r="A4" s="45"/>
-      <c r="B4" s="37">
+      <c r="A4" s="58"/>
+      <c r="B4" s="51">
         <v>2024</v>
       </c>
-      <c r="C4" s="38"/>
-[...10 lines deleted...]
-      <c r="N4" s="37">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="51">
         <v>2025</v>
       </c>
-      <c r="O4" s="38"/>
-[...10 lines deleted...]
-      <c r="Z4" s="37">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="51">
         <v>2026</v>
       </c>
-      <c r="AA4" s="38"/>
-[...9 lines deleted...]
-      <c r="AK4" s="38"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
     </row>
     <row r="5" spans="1:38" ht="20.399999999999999">
-      <c r="A5" s="46"/>
+      <c r="A5" s="59"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="18" t="s">
@@ -4804,77 +5357,77 @@
         <v>13</v>
       </c>
       <c r="AE5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="18" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="18" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AJ5" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AK5" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:38">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="40"/>
-[...22 lines deleted...]
-      <c r="Y6" s="40"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="22">
         <v>-3.62</v>
       </c>
       <c r="C7" s="22">
         <v>-2.58</v>
       </c>
       <c r="D7" s="22">
         <v>-2.44</v>
       </c>
       <c r="E7" s="21">
         <v>-2.15</v>
       </c>
       <c r="F7" s="27">
         <v>-1.97</v>
       </c>
       <c r="G7" s="16">
         <v>-1.94</v>
       </c>
       <c r="H7" s="16">
         <v>-1.9</v>
@@ -4929,50 +5482,53 @@
       </c>
       <c r="Y7" s="22">
         <v>-2.66</v>
       </c>
       <c r="Z7" s="36">
         <v>-2.88</v>
       </c>
       <c r="AA7" s="36">
         <v>-2.64</v>
       </c>
       <c r="AB7" s="36">
         <v>-3.16</v>
       </c>
       <c r="AC7" s="22">
         <v>-3.25</v>
       </c>
       <c r="AD7" s="22">
         <v>-3.32</v>
       </c>
       <c r="AE7" s="22">
         <v>-3.26</v>
       </c>
       <c r="AF7" s="22">
         <v>-3.31</v>
       </c>
+      <c r="AG7" s="22">
+        <v>-3.23</v>
+      </c>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="22">
         <v>-2.65</v>
       </c>
       <c r="C8" s="22">
         <v>-1.94</v>
       </c>
       <c r="D8" s="22">
         <v>-2</v>
       </c>
       <c r="E8" s="21">
         <v>-1.8</v>
       </c>
       <c r="F8" s="27">
         <v>-1.93</v>
       </c>
       <c r="G8" s="16">
         <v>-1.73</v>
       </c>
       <c r="H8" s="16">
         <v>-1.89</v>
@@ -5027,50 +5583,53 @@
       </c>
       <c r="Y8" s="22">
         <v>-2.67</v>
       </c>
       <c r="Z8" s="36">
         <v>-2.39</v>
       </c>
       <c r="AA8" s="36">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AB8" s="36">
         <v>-2.2599999999999998</v>
       </c>
       <c r="AC8" s="22">
         <v>-2.86</v>
       </c>
       <c r="AD8" s="22">
         <v>-2.83</v>
       </c>
       <c r="AE8" s="22">
         <v>-2.7</v>
       </c>
       <c r="AF8" s="22">
         <v>-2.59</v>
       </c>
+      <c r="AG8" s="22">
+        <v>-2.62</v>
+      </c>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="22">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C9" s="22">
         <v>-3.5</v>
       </c>
       <c r="D9" s="22">
         <v>-4.22</v>
       </c>
       <c r="E9" s="21">
         <v>-3.19</v>
       </c>
       <c r="F9" s="27">
         <v>-3.07</v>
       </c>
       <c r="G9" s="16">
         <v>-3.01</v>
       </c>
       <c r="H9" s="16">
         <v>-2.67</v>
@@ -5125,50 +5684,53 @@
       </c>
       <c r="Y9" s="22">
         <v>-1.49</v>
       </c>
       <c r="Z9" s="36">
         <v>-4.01</v>
       </c>
       <c r="AA9" s="36">
         <v>-6.14</v>
       </c>
       <c r="AB9" s="36">
         <v>-6.92</v>
       </c>
       <c r="AC9" s="22">
         <v>-6.51</v>
       </c>
       <c r="AD9" s="22">
         <v>-5.66</v>
       </c>
       <c r="AE9" s="22">
         <v>-5.77</v>
       </c>
       <c r="AF9" s="22">
         <v>-5.22</v>
       </c>
+      <c r="AG9" s="22">
+        <v>-4.66</v>
+      </c>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="22">
         <v>-5.48</v>
       </c>
       <c r="C10" s="22">
         <v>-2.35</v>
       </c>
       <c r="D10" s="22">
         <v>0.62</v>
       </c>
       <c r="E10" s="21">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F10" s="27">
         <v>0.37</v>
       </c>
       <c r="G10" s="16">
         <v>1.7</v>
       </c>
       <c r="H10" s="16">
         <v>2.91</v>
@@ -5223,50 +5785,53 @@
       </c>
       <c r="Y10" s="22">
         <v>5.54</v>
       </c>
       <c r="Z10" s="36">
         <v>8.8000000000000007</v>
       </c>
       <c r="AA10" s="36">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB10" s="36">
         <v>4.07</v>
       </c>
       <c r="AC10" s="22">
         <v>3.81</v>
       </c>
       <c r="AD10" s="22">
         <v>1.61</v>
       </c>
       <c r="AE10" s="22">
         <v>1.68</v>
       </c>
       <c r="AF10" s="22">
         <v>1.3</v>
       </c>
+      <c r="AG10" s="22">
+        <v>2.0099999999999998</v>
+      </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="22">
         <v>-7.57</v>
       </c>
       <c r="C11" s="22">
         <v>-4.37</v>
       </c>
       <c r="D11" s="22">
         <v>-3.64</v>
       </c>
       <c r="E11" s="21">
         <v>-3.54</v>
       </c>
       <c r="F11" s="27">
         <v>-1.99</v>
       </c>
       <c r="G11" s="16">
         <v>-2.5</v>
       </c>
       <c r="H11" s="16">
         <v>-3.17</v>
@@ -5321,50 +5886,53 @@
       </c>
       <c r="Y11" s="22">
         <v>-4.1100000000000003</v>
       </c>
       <c r="Z11" s="36">
         <v>-5.07</v>
       </c>
       <c r="AA11" s="36">
         <v>-2.41</v>
       </c>
       <c r="AB11" s="36">
         <v>-3.8</v>
       </c>
       <c r="AC11" s="22">
         <v>-5.1100000000000003</v>
       </c>
       <c r="AD11" s="22">
         <v>-5.01</v>
       </c>
       <c r="AE11" s="22">
         <v>-5.27</v>
       </c>
       <c r="AF11" s="22">
         <v>-5.18</v>
       </c>
+      <c r="AG11" s="22">
+        <v>-5.17</v>
+      </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="22">
         <v>-11.43</v>
       </c>
       <c r="C12" s="22">
         <v>-3.84</v>
       </c>
       <c r="D12" s="22">
         <v>-4.08</v>
       </c>
       <c r="E12" s="21">
         <v>-3.36</v>
       </c>
       <c r="F12" s="27">
         <v>-3.38</v>
       </c>
       <c r="G12" s="16">
         <v>-3.78</v>
       </c>
       <c r="H12" s="16">
         <v>-3.73</v>
@@ -5419,50 +5987,53 @@
       </c>
       <c r="Y12" s="22">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Z12" s="36">
         <v>-8.42</v>
       </c>
       <c r="AA12" s="36">
         <v>-4.71</v>
       </c>
       <c r="AB12" s="36">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AC12" s="22">
         <v>-3.69</v>
       </c>
       <c r="AD12" s="22">
         <v>-3.05</v>
       </c>
       <c r="AE12" s="22">
         <v>-3.05</v>
       </c>
       <c r="AF12" s="22">
         <v>-3.82</v>
       </c>
+      <c r="AG12" s="22">
+        <v>-3.79</v>
+      </c>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="22">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C13" s="22">
         <v>-4.54</v>
       </c>
       <c r="D13" s="22">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E13" s="21">
         <v>-3.96</v>
       </c>
       <c r="F13" s="27">
         <v>-3.43</v>
       </c>
       <c r="G13" s="16">
         <v>-2.52</v>
       </c>
       <c r="H13" s="16">
         <v>-2.25</v>
@@ -5517,50 +6088,53 @@
       </c>
       <c r="Y13" s="22">
         <v>-4.04</v>
       </c>
       <c r="Z13" s="36">
         <v>-1.45</v>
       </c>
       <c r="AA13" s="36">
         <v>-1.89</v>
       </c>
       <c r="AB13" s="36">
         <v>-2.23</v>
       </c>
       <c r="AC13" s="22">
         <v>-2.61</v>
       </c>
       <c r="AD13" s="22">
         <v>-2.36</v>
       </c>
       <c r="AE13" s="22">
         <v>-3.7</v>
       </c>
       <c r="AF13" s="22">
         <v>-4.22</v>
       </c>
+      <c r="AG13" s="22">
+        <v>-4.7</v>
+      </c>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="22">
         <v>-4.34</v>
       </c>
       <c r="C14" s="22">
         <v>-2.89</v>
       </c>
       <c r="D14" s="22">
         <v>-1.47</v>
       </c>
       <c r="E14" s="21">
         <v>-1.42</v>
       </c>
       <c r="F14" s="27">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G14" s="16">
         <v>-1.28</v>
       </c>
       <c r="H14" s="16">
         <v>-1.07</v>
@@ -5615,50 +6189,53 @@
       </c>
       <c r="Y14" s="22">
         <v>-2.85</v>
       </c>
       <c r="Z14" s="36">
         <v>-1.8</v>
       </c>
       <c r="AA14" s="36">
         <v>-2.83</v>
       </c>
       <c r="AB14" s="36">
         <v>-3.9</v>
       </c>
       <c r="AC14" s="22">
         <v>-3.19</v>
       </c>
       <c r="AD14" s="22">
         <v>-3.96</v>
       </c>
       <c r="AE14" s="22">
         <v>-3.44</v>
       </c>
       <c r="AF14" s="22">
         <v>-3.38</v>
       </c>
+      <c r="AG14" s="22">
+        <v>-3.51</v>
+      </c>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="22">
         <v>2.77</v>
       </c>
       <c r="C15" s="22">
         <v>-0.36</v>
       </c>
       <c r="D15" s="22">
         <v>-1.41</v>
       </c>
       <c r="E15" s="21">
         <v>-0.53</v>
       </c>
       <c r="F15" s="27">
         <v>-0.28000000000000003</v>
       </c>
       <c r="G15" s="16">
         <v>-0.94</v>
       </c>
       <c r="H15" s="16">
         <v>-2.11</v>
@@ -5713,50 +6290,53 @@
       </c>
       <c r="Y15" s="22">
         <v>-7.15</v>
       </c>
       <c r="Z15" s="36">
         <v>-5.07</v>
       </c>
       <c r="AA15" s="36">
         <v>-3.78</v>
       </c>
       <c r="AB15" s="36">
         <v>-4.71</v>
       </c>
       <c r="AC15" s="22">
         <v>-5.22</v>
       </c>
       <c r="AD15" s="22">
         <v>-4.5999999999999996</v>
       </c>
       <c r="AE15" s="22">
         <v>-4.95</v>
       </c>
       <c r="AF15" s="22">
         <v>-4.7699999999999996</v>
       </c>
+      <c r="AG15" s="22">
+        <v>-4.82</v>
+      </c>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="22">
         <v>-3.35</v>
       </c>
       <c r="C16" s="22">
         <v>-5.97</v>
       </c>
       <c r="D16" s="22">
         <v>-4.38</v>
       </c>
       <c r="E16" s="21">
         <v>-4.51</v>
       </c>
       <c r="F16" s="27">
         <v>-4.97</v>
       </c>
       <c r="G16" s="16">
         <v>-4.5999999999999996</v>
       </c>
       <c r="H16" s="16">
         <v>-4.8099999999999996</v>
@@ -5811,52 +6391,55 @@
       </c>
       <c r="Y16" s="22">
         <v>-3.06</v>
       </c>
       <c r="Z16" s="36">
         <v>-2.11</v>
       </c>
       <c r="AA16" s="36">
         <v>-2.59</v>
       </c>
       <c r="AB16" s="36">
         <v>-5.09</v>
       </c>
       <c r="AC16" s="22">
         <v>-3.27</v>
       </c>
       <c r="AD16" s="22">
         <v>-2.89</v>
       </c>
       <c r="AE16" s="22">
         <v>-2.5299999999999998</v>
       </c>
       <c r="AF16" s="22">
         <v>-2.98</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="22">
+        <v>-2.87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="22">
         <v>-6.07</v>
       </c>
       <c r="C17" s="22">
         <v>-7.7</v>
       </c>
       <c r="D17" s="22">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E17" s="21">
         <v>-6.52</v>
       </c>
       <c r="F17" s="27">
         <v>-7.37</v>
       </c>
       <c r="G17" s="16">
         <v>-7.97</v>
       </c>
       <c r="H17" s="16">
         <v>-7.4</v>
       </c>
       <c r="I17" s="2">
@@ -5909,52 +6492,55 @@
       </c>
       <c r="Y17" s="22">
         <v>-6.15</v>
       </c>
       <c r="Z17" s="36">
         <v>-7.49</v>
       </c>
       <c r="AA17" s="36">
         <v>-8.93</v>
       </c>
       <c r="AB17" s="36">
         <v>-9.2100000000000009</v>
       </c>
       <c r="AC17" s="22">
         <v>-9.06</v>
       </c>
       <c r="AD17" s="22">
         <v>-10.43</v>
       </c>
       <c r="AE17" s="22">
         <v>-9.34</v>
       </c>
       <c r="AF17" s="22">
         <v>-9.2799999999999994</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="22">
+        <v>-8.6300000000000008</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="22">
         <v>-3.01</v>
       </c>
       <c r="C18" s="22">
         <v>-2.21</v>
       </c>
       <c r="D18" s="22">
         <v>-2.17</v>
       </c>
       <c r="E18" s="21">
         <v>-2.2599999999999998</v>
       </c>
       <c r="F18" s="27">
         <v>-1.67</v>
       </c>
       <c r="G18" s="16">
         <v>-1.8</v>
       </c>
       <c r="H18" s="16">
         <v>-1.28</v>
       </c>
       <c r="I18" s="2">
@@ -6007,52 +6593,55 @@
       </c>
       <c r="Y18" s="22">
         <v>-2.79</v>
       </c>
       <c r="Z18" s="36">
         <v>-3.51</v>
       </c>
       <c r="AA18" s="36">
         <v>-0.84</v>
       </c>
       <c r="AB18" s="36">
         <v>-2.63</v>
       </c>
       <c r="AC18" s="22">
         <v>-1.88</v>
       </c>
       <c r="AD18" s="22">
         <v>-2.2799999999999998</v>
       </c>
       <c r="AE18" s="22">
         <v>-2.67</v>
       </c>
       <c r="AF18" s="22">
         <v>-3.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="22">
+        <v>-2.84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="22">
         <v>-15.05</v>
       </c>
       <c r="C19" s="22">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D19" s="22">
         <v>-6.75</v>
       </c>
       <c r="E19" s="21">
         <v>-5.38</v>
       </c>
       <c r="F19" s="27">
         <v>-4.03</v>
       </c>
       <c r="G19" s="16">
         <v>-2.73</v>
       </c>
       <c r="H19" s="16">
         <v>-1.62</v>
       </c>
       <c r="I19" s="2">
@@ -6105,52 +6694,55 @@
       </c>
       <c r="Y19" s="22">
         <v>-2.06</v>
       </c>
       <c r="Z19" s="36">
         <v>-1.32</v>
       </c>
       <c r="AA19" s="36">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AB19" s="36">
         <v>-4.5599999999999996</v>
       </c>
       <c r="AC19" s="22">
         <v>-3.72</v>
       </c>
       <c r="AD19" s="22">
         <v>-3.23</v>
       </c>
       <c r="AE19" s="22">
         <v>-3.16</v>
       </c>
       <c r="AF19" s="22">
         <v>-3.86</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="22">
+        <v>-3.88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="22">
         <v>7.54</v>
       </c>
       <c r="C20" s="22">
         <v>7.3</v>
       </c>
       <c r="D20" s="22">
         <v>4.47</v>
       </c>
       <c r="E20" s="21">
         <v>4.78</v>
       </c>
       <c r="F20" s="27">
         <v>6.84</v>
       </c>
       <c r="G20" s="16">
         <v>6.34</v>
       </c>
       <c r="H20" s="16">
         <v>6.65</v>
       </c>
       <c r="I20" s="2">
@@ -6203,52 +6795,55 @@
       </c>
       <c r="Y20" s="22">
         <v>7.15</v>
       </c>
       <c r="Z20" s="36">
         <v>1.03</v>
       </c>
       <c r="AA20" s="36">
         <v>1.0900000000000001</v>
       </c>
       <c r="AB20" s="36">
         <v>1.43</v>
       </c>
       <c r="AC20" s="22">
         <v>2.15</v>
       </c>
       <c r="AD20" s="22">
         <v>0.85</v>
       </c>
       <c r="AE20" s="22">
         <v>2.13</v>
       </c>
       <c r="AF20" s="22">
         <v>1.98</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="22">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="22">
         <v>-0.68</v>
       </c>
       <c r="C21" s="22">
         <v>-1.75</v>
       </c>
       <c r="D21" s="22">
         <v>-0.81</v>
       </c>
       <c r="E21" s="21">
         <v>-0.95</v>
       </c>
       <c r="F21" s="27">
         <v>-1.31</v>
       </c>
       <c r="G21" s="16">
         <v>-1.78</v>
       </c>
       <c r="H21" s="16">
         <v>-1.43</v>
       </c>
       <c r="I21" s="2">
@@ -6301,83 +6896,86 @@
       </c>
       <c r="Y21" s="22">
         <v>-2.96</v>
       </c>
       <c r="Z21" s="36">
         <v>-4.58</v>
       </c>
       <c r="AA21" s="36">
         <v>-2.97</v>
       </c>
       <c r="AB21" s="36">
         <v>-3.77</v>
       </c>
       <c r="AC21" s="22">
         <v>-3.46</v>
       </c>
       <c r="AD21" s="22">
         <v>-3.41</v>
       </c>
       <c r="AE21" s="22">
         <v>-3.75</v>
       </c>
       <c r="AF21" s="22">
         <v>-3.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="41" t="s">
+      <c r="AG21" s="22">
+        <v>-3.64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="41"/>
-[...22 lines deleted...]
-      <c r="Y22" s="41"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="57"/>
+      <c r="O22" s="57"/>
+      <c r="P22" s="57"/>
+      <c r="Q22" s="57"/>
+      <c r="R22" s="57"/>
+      <c r="S22" s="57"/>
+      <c r="T22" s="57"/>
+      <c r="U22" s="57"/>
+      <c r="V22" s="57"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
+      <c r="Y22" s="57"/>
       <c r="Z22" s="23"/>
       <c r="AF22" s="22"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="27">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C23" s="27">
         <v>-2.12</v>
       </c>
       <c r="D23" s="27">
         <v>-1.93</v>
       </c>
       <c r="E23" s="21">
         <v>-1.69</v>
       </c>
       <c r="F23" s="27">
         <v>-1.73</v>
       </c>
       <c r="G23" s="16">
         <v>-1.65</v>
       </c>
       <c r="H23" s="16">
         <v>-1.93</v>
       </c>
       <c r="I23" s="2">
@@ -6430,52 +7028,55 @@
       </c>
       <c r="Y23" s="22">
         <v>-2.81</v>
       </c>
       <c r="Z23" s="36">
         <v>-2.37</v>
       </c>
       <c r="AA23" s="36">
         <v>-2.2200000000000002</v>
       </c>
       <c r="AB23" s="36">
         <v>-2.4900000000000002</v>
       </c>
       <c r="AC23" s="22">
         <v>-2.83</v>
       </c>
       <c r="AD23" s="22">
         <v>-2.77</v>
       </c>
       <c r="AE23" s="22">
         <v>-2.78</v>
       </c>
       <c r="AF23" s="22">
         <v>-2.82</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="22">
+        <v>-2.83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="27">
         <v>-2.65</v>
       </c>
       <c r="C24" s="27">
         <v>-1.94</v>
       </c>
       <c r="D24" s="27">
         <v>-2</v>
       </c>
       <c r="E24" s="21">
         <v>-1.8</v>
       </c>
       <c r="F24" s="27">
         <v>-1.93</v>
       </c>
       <c r="G24" s="16">
         <v>-1.73</v>
       </c>
       <c r="H24" s="16">
         <v>-1.89</v>
       </c>
       <c r="I24" s="2">
@@ -6528,52 +7129,55 @@
       </c>
       <c r="Y24" s="22">
         <v>-2.67</v>
       </c>
       <c r="Z24" s="36">
         <v>-2.39</v>
       </c>
       <c r="AA24" s="36">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AB24" s="36">
         <v>-2.2599999999999998</v>
       </c>
       <c r="AC24" s="22">
         <v>-2.86</v>
       </c>
       <c r="AD24" s="22">
         <v>-2.83</v>
       </c>
       <c r="AE24" s="22">
         <v>-2.7</v>
       </c>
       <c r="AF24" s="22">
         <v>-2.59</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="22">
+        <v>-2.62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="27">
         <v>-11.13</v>
       </c>
       <c r="C25" s="27">
         <v>-3.6</v>
       </c>
       <c r="D25" s="27">
         <v>0.47</v>
       </c>
       <c r="E25" s="21">
         <v>1.77</v>
       </c>
       <c r="F25" s="27">
         <v>1.69</v>
       </c>
       <c r="G25" s="16">
         <v>0.7</v>
       </c>
       <c r="H25" s="16">
         <v>-0.61</v>
       </c>
       <c r="I25" s="2">
@@ -6624,52 +7228,55 @@
       <c r="X25" s="22">
         <v>-4.87</v>
       </c>
       <c r="Y25" s="22">
         <v>-4.6900000000000004</v>
       </c>
       <c r="Z25" s="36">
         <v>2.76</v>
       </c>
       <c r="AA25" s="36">
         <v>0.73</v>
       </c>
       <c r="AB25" s="36">
         <v>-0.95</v>
       </c>
       <c r="AC25" s="22">
         <v>-1.07</v>
       </c>
       <c r="AD25" s="22"/>
       <c r="AE25" s="22">
         <v>-1.65</v>
       </c>
       <c r="AF25" s="22">
         <v>-2.82</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="22">
+        <v>-3.53</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="27">
         <v>-1.74</v>
       </c>
       <c r="C26" s="27">
         <v>-3.59</v>
       </c>
       <c r="D26" s="27">
         <v>-4.71</v>
       </c>
       <c r="E26" s="21">
         <v>-3.97</v>
       </c>
       <c r="F26" s="27">
         <v>-1.76</v>
       </c>
       <c r="G26" s="16">
         <v>-2.34</v>
       </c>
       <c r="H26" s="16">
         <v>-4.74</v>
       </c>
       <c r="I26" s="2">
@@ -6722,52 +7329,55 @@
       </c>
       <c r="Y26" s="22">
         <v>-5.96</v>
       </c>
       <c r="Z26" s="36">
         <v>1.78</v>
       </c>
       <c r="AA26" s="36">
         <v>-2.84</v>
       </c>
       <c r="AB26" s="36">
         <v>-3.08</v>
       </c>
       <c r="AC26" s="22">
         <v>-1.39</v>
       </c>
       <c r="AD26" s="22">
         <v>-3.32</v>
       </c>
       <c r="AE26" s="22">
         <v>-4</v>
       </c>
       <c r="AF26" s="22">
         <v>-4.21</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="22">
+        <v>-5.51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="27">
         <v>4.3600000000000003</v>
       </c>
       <c r="C27" s="27">
         <v>-5.3</v>
       </c>
       <c r="D27" s="27">
         <v>-3.48</v>
       </c>
       <c r="E27" s="21">
         <v>-3.37</v>
       </c>
       <c r="F27" s="27">
         <v>-2.97</v>
       </c>
       <c r="G27" s="16">
         <v>-2.73</v>
       </c>
       <c r="H27" s="16">
         <v>-4.2300000000000004</v>
       </c>
       <c r="I27" s="2">
@@ -6820,52 +7430,55 @@
       </c>
       <c r="Y27" s="22">
         <v>-2.2400000000000002</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AA27" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AB27" s="36">
         <v>-1.5</v>
       </c>
       <c r="AC27" s="22">
         <v>1.1299999999999999</v>
       </c>
       <c r="AD27" s="22">
         <v>0.9</v>
       </c>
       <c r="AE27" s="22">
         <v>-0.5</v>
       </c>
       <c r="AF27" s="22">
         <v>-2.35</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="22">
+        <v>-1.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="27">
         <v>0.91</v>
       </c>
       <c r="C28" s="27">
         <v>-1.42</v>
       </c>
       <c r="D28" s="27" t="s">
         <v>29</v>
       </c>
       <c r="E28" s="21">
         <v>0.23</v>
       </c>
       <c r="F28" s="27" t="s">
         <v>29</v>
       </c>
       <c r="G28" s="16">
         <v>-0.78</v>
       </c>
       <c r="H28" s="16">
         <v>-0.66</v>
       </c>
       <c r="I28" s="2">
@@ -6918,83 +7531,86 @@
       </c>
       <c r="Y28" s="22">
         <v>-2.72</v>
       </c>
       <c r="Z28" s="36">
         <v>-9.2100000000000009</v>
       </c>
       <c r="AA28" s="36">
         <v>-5.78</v>
       </c>
       <c r="AB28" s="36">
         <v>-7.92</v>
       </c>
       <c r="AC28" s="22">
         <v>-6.64</v>
       </c>
       <c r="AD28" s="22">
         <v>-5.65</v>
       </c>
       <c r="AE28" s="22">
         <v>-5.67</v>
       </c>
       <c r="AF28" s="22">
         <v>-6.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="42" t="s">
+      <c r="AG28" s="22">
+        <v>-5.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="42"/>
-[...22 lines deleted...]
-      <c r="Y29" s="42"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+      <c r="N29" s="50"/>
+      <c r="O29" s="50"/>
+      <c r="P29" s="50"/>
+      <c r="Q29" s="50"/>
+      <c r="R29" s="50"/>
+      <c r="S29" s="50"/>
+      <c r="T29" s="50"/>
+      <c r="U29" s="50"/>
+      <c r="V29" s="50"/>
+      <c r="W29" s="50"/>
+      <c r="X29" s="50"/>
+      <c r="Y29" s="50"/>
       <c r="Z29" s="23"/>
       <c r="AF29" s="22"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="27">
         <v>-4.68</v>
       </c>
       <c r="C30" s="27">
         <v>-3.04</v>
       </c>
       <c r="D30" s="27">
         <v>-2.93</v>
       </c>
       <c r="E30" s="21">
         <v>-2.59</v>
       </c>
       <c r="F30" s="27">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G30" s="16">
         <v>-2.2200000000000002</v>
       </c>
       <c r="H30" s="16">
         <v>-1.86</v>
       </c>
       <c r="I30" s="2">
@@ -7047,52 +7663,55 @@
       </c>
       <c r="Y30" s="22">
         <v>-2.5</v>
       </c>
       <c r="Z30" s="36">
         <v>-3.4</v>
       </c>
       <c r="AA30" s="36">
         <v>-3.05</v>
       </c>
       <c r="AB30" s="36">
         <v>-3.84</v>
       </c>
       <c r="AC30" s="22">
         <v>-3.68</v>
       </c>
       <c r="AD30" s="22">
         <v>-3.89</v>
       </c>
       <c r="AE30" s="22">
         <v>-3.77</v>
       </c>
       <c r="AF30" s="22">
         <v>-3.8</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="36">
+        <v>-3.65</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="27">
         <v>-4.1500000000000004</v>
       </c>
       <c r="C31" s="27">
         <v>-3.5</v>
       </c>
       <c r="D31" s="27">
         <v>-4.22</v>
       </c>
       <c r="E31" s="21">
         <v>-3.19</v>
       </c>
       <c r="F31" s="27">
         <v>-3.07</v>
       </c>
       <c r="G31" s="16">
         <v>-3.01</v>
       </c>
       <c r="H31" s="16">
         <v>-2.67</v>
       </c>
       <c r="I31" s="2">
@@ -7145,52 +7764,55 @@
       </c>
       <c r="Y31" s="22">
         <v>-1.49</v>
       </c>
       <c r="Z31" s="36">
         <v>-4.01</v>
       </c>
       <c r="AA31" s="36">
         <v>-6.14</v>
       </c>
       <c r="AB31" s="36">
         <v>-6.92</v>
       </c>
       <c r="AC31" s="22">
         <v>-6.51</v>
       </c>
       <c r="AD31" s="22">
         <v>-5.66</v>
       </c>
       <c r="AE31" s="22">
         <v>-5.77</v>
       </c>
       <c r="AF31" s="22">
         <v>-5.22</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="36">
+        <v>-4.66</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="27">
         <v>-5.48</v>
       </c>
       <c r="C32" s="27">
         <v>-2.35</v>
       </c>
       <c r="D32" s="27">
         <v>0.62</v>
       </c>
       <c r="E32" s="21">
         <v>-1.1599999999999999</v>
       </c>
       <c r="F32" s="27">
         <v>0.37</v>
       </c>
       <c r="G32" s="16">
         <v>1.7</v>
       </c>
       <c r="H32" s="16">
         <v>2.91</v>
       </c>
       <c r="I32" s="2">
@@ -7242,50 +7864,53 @@
         <v>5.71</v>
       </c>
       <c r="Y32" s="22">
         <v>5.54</v>
       </c>
       <c r="Z32" s="36">
         <v>8.8000000000000007</v>
       </c>
       <c r="AA32" s="36">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB32" s="36">
         <v>4.07</v>
       </c>
       <c r="AC32" s="22">
         <v>3.81</v>
       </c>
       <c r="AD32" s="22">
         <v>1.61</v>
       </c>
       <c r="AE32" s="22">
         <v>1.68</v>
       </c>
       <c r="AF32" s="22">
         <v>1.3</v>
+      </c>
+      <c r="AG32" s="36">
+        <v>2.0099999999999998</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="27">
         <v>-5.88</v>
       </c>
       <c r="C33" s="27">
         <v>-4.74</v>
       </c>
       <c r="D33" s="27">
         <v>-5.59</v>
       </c>
       <c r="E33" s="21">
         <v>-6.04</v>
       </c>
       <c r="F33" s="27">
         <v>-3.74</v>
       </c>
       <c r="G33" s="16">
         <v>-4.0199999999999996</v>
       </c>
       <c r="H33" s="16">
@@ -7341,50 +7966,53 @@
       </c>
       <c r="Y33" s="22">
         <v>-3.83</v>
       </c>
       <c r="Z33" s="36">
         <v>-8.9700000000000006</v>
       </c>
       <c r="AA33" s="36">
         <v>-3.99</v>
       </c>
       <c r="AB33" s="36">
         <v>-5.22</v>
       </c>
       <c r="AC33" s="22">
         <v>-7.13</v>
       </c>
       <c r="AD33" s="22">
         <v>-7.49</v>
       </c>
       <c r="AE33" s="22">
         <v>-7.08</v>
       </c>
       <c r="AF33" s="22">
         <v>-6.35</v>
       </c>
+      <c r="AG33" s="36">
+        <v>-5.98</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="27">
         <v>-11.43</v>
       </c>
       <c r="C34" s="27">
         <v>-3.84</v>
       </c>
       <c r="D34" s="27">
         <v>-4.08</v>
       </c>
       <c r="E34" s="21">
         <v>-3.36</v>
       </c>
       <c r="F34" s="27">
         <v>-3.38</v>
       </c>
       <c r="G34" s="16">
         <v>-3.78</v>
       </c>
       <c r="H34" s="16">
         <v>-3.73</v>
@@ -7439,50 +8067,53 @@
       </c>
       <c r="Y34" s="22">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Z34" s="36">
         <v>-8.42</v>
       </c>
       <c r="AA34" s="36">
         <v>-4.71</v>
       </c>
       <c r="AB34" s="36">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AC34" s="22">
         <v>-3.69</v>
       </c>
       <c r="AD34" s="22">
         <v>-3.05</v>
       </c>
       <c r="AE34" s="22">
         <v>-3.05</v>
       </c>
       <c r="AF34" s="22">
         <v>-3.82</v>
       </c>
+      <c r="AG34" s="36">
+        <v>-3.79</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="27">
         <v>-9.4499999999999993</v>
       </c>
       <c r="C35" s="27">
         <v>-4.54</v>
       </c>
       <c r="D35" s="27">
         <v>-4.8099999999999996</v>
       </c>
       <c r="E35" s="21">
         <v>-3.96</v>
       </c>
       <c r="F35" s="27">
         <v>-3.43</v>
       </c>
       <c r="G35" s="16">
         <v>-2.52</v>
       </c>
       <c r="H35" s="16">
         <v>-2.25</v>
@@ -7537,50 +8168,53 @@
       </c>
       <c r="Y35" s="22">
         <v>-4.04</v>
       </c>
       <c r="Z35" s="36">
         <v>-1.45</v>
       </c>
       <c r="AA35" s="36">
         <v>-1.89</v>
       </c>
       <c r="AB35" s="36">
         <v>-2.23</v>
       </c>
       <c r="AC35" s="22">
         <v>-2.61</v>
       </c>
       <c r="AD35" s="22">
         <v>-2.36</v>
       </c>
       <c r="AE35" s="22">
         <v>-3.7</v>
       </c>
       <c r="AF35" s="22">
         <v>-4.22</v>
       </c>
+      <c r="AG35" s="36">
+        <v>-4.7</v>
+      </c>
     </row>
     <row r="36" spans="1:37" s="23" customFormat="1">
       <c r="A36" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="27">
         <v>-4.34</v>
       </c>
       <c r="C36" s="27">
         <v>-2.89</v>
       </c>
       <c r="D36" s="27">
         <v>-1.47</v>
       </c>
       <c r="E36" s="21">
         <v>-1.42</v>
       </c>
       <c r="F36" s="27">
         <v>-1.1299999999999999</v>
       </c>
       <c r="G36" s="20">
         <v>-1.28</v>
       </c>
       <c r="H36" s="16">
         <v>-1.07</v>
@@ -7635,50 +8269,53 @@
       </c>
       <c r="Y36" s="22">
         <v>-2.85</v>
       </c>
       <c r="Z36" s="36">
         <v>-1.8</v>
       </c>
       <c r="AA36" s="36">
         <v>-2.83</v>
       </c>
       <c r="AB36" s="36">
         <v>-3.9</v>
       </c>
       <c r="AC36" s="22">
         <v>-3.19</v>
       </c>
       <c r="AD36" s="22">
         <v>-3.96</v>
       </c>
       <c r="AE36" s="22">
         <v>-3.44</v>
       </c>
       <c r="AF36" s="22">
         <v>-3.38</v>
       </c>
+      <c r="AG36" s="36">
+        <v>-3.51</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="27">
         <v>5.73</v>
       </c>
       <c r="C37" s="27">
         <v>1.78</v>
       </c>
       <c r="D37" s="27">
         <v>0.78</v>
       </c>
       <c r="E37" s="21">
         <v>1.77</v>
       </c>
       <c r="F37" s="27">
         <v>0.7</v>
       </c>
       <c r="G37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H37" s="16">
         <v>-0.33</v>
@@ -7733,50 +8370,53 @@
       </c>
       <c r="Y37" s="22">
         <v>-7.95</v>
       </c>
       <c r="Z37" s="36">
         <v>-9.75</v>
       </c>
       <c r="AA37" s="36">
         <v>-4.42</v>
       </c>
       <c r="AB37" s="36">
         <v>-5.8</v>
       </c>
       <c r="AC37" s="22">
         <v>-7.8</v>
       </c>
       <c r="AD37" s="22">
         <v>-5.47</v>
       </c>
       <c r="AE37" s="22">
         <v>-5.6</v>
       </c>
       <c r="AF37" s="22">
         <v>-5.14</v>
       </c>
+      <c r="AG37" s="36">
+        <v>-4.34</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="27">
         <v>-9.9600000000000009</v>
       </c>
       <c r="C38" s="27">
         <v>-6.56</v>
       </c>
       <c r="D38" s="27">
         <v>-5.16</v>
       </c>
       <c r="E38" s="21">
         <v>-5.49</v>
       </c>
       <c r="F38" s="27">
         <v>-6.68</v>
       </c>
       <c r="G38" s="16">
         <v>-6.24</v>
       </c>
       <c r="H38" s="16">
         <v>-5.32</v>
@@ -7831,50 +8471,53 @@
       </c>
       <c r="Y38" s="22">
         <v>-3.78</v>
       </c>
       <c r="Z38" s="36">
         <v>-4.1100000000000003</v>
       </c>
       <c r="AA38" s="36">
         <v>-5.03</v>
       </c>
       <c r="AB38" s="36">
         <v>-8.4499999999999993</v>
       </c>
       <c r="AC38" s="22">
         <v>-7.38</v>
       </c>
       <c r="AD38" s="22">
         <v>-6.43</v>
       </c>
       <c r="AE38" s="22">
         <v>-4.41</v>
       </c>
       <c r="AF38" s="22">
         <v>-3.56</v>
       </c>
+      <c r="AG38" s="36">
+        <v>-3.98</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="27">
         <v>-6.07</v>
       </c>
       <c r="C39" s="27">
         <v>-7.7</v>
       </c>
       <c r="D39" s="27">
         <v>-9.1999999999999993</v>
       </c>
       <c r="E39" s="21">
         <v>-6.52</v>
       </c>
       <c r="F39" s="27">
         <v>-7.37</v>
       </c>
       <c r="G39" s="16">
         <v>-7.97</v>
       </c>
       <c r="H39" s="16">
         <v>-7.4</v>
@@ -7929,50 +8572,53 @@
       </c>
       <c r="Y39" s="22">
         <v>-6.15</v>
       </c>
       <c r="Z39" s="36">
         <v>-7.49</v>
       </c>
       <c r="AA39" s="36">
         <v>-8.93</v>
       </c>
       <c r="AB39" s="36">
         <v>-9.2100000000000009</v>
       </c>
       <c r="AC39" s="22">
         <v>-9.06</v>
       </c>
       <c r="AD39" s="22">
         <v>-10.43</v>
       </c>
       <c r="AE39" s="22">
         <v>-9.34</v>
       </c>
       <c r="AF39" s="22">
         <v>-9.2799999999999994</v>
       </c>
+      <c r="AG39" s="36">
+        <v>-8.6300000000000008</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="27">
         <v>-4.97</v>
       </c>
       <c r="C40" s="27">
         <v>-2.61</v>
       </c>
       <c r="D40" s="27">
         <v>-3.26</v>
       </c>
       <c r="E40" s="21">
         <v>-3.5</v>
       </c>
       <c r="F40" s="27">
         <v>-2.5099999999999998</v>
       </c>
       <c r="G40" s="16">
         <v>-2.3199999999999998</v>
       </c>
       <c r="H40" s="16">
         <v>-1.58</v>
@@ -8027,50 +8673,53 @@
       </c>
       <c r="Y40" s="22">
         <v>-2.84</v>
       </c>
       <c r="Z40" s="36">
         <v>-0.49</v>
       </c>
       <c r="AA40" s="36">
         <v>1.79</v>
       </c>
       <c r="AB40" s="36">
         <v>0.17</v>
       </c>
       <c r="AC40" s="22">
         <v>0.63</v>
       </c>
       <c r="AD40" s="22">
         <v>-0.49</v>
       </c>
       <c r="AE40" s="22">
         <v>-1.08</v>
       </c>
       <c r="AF40" s="22">
         <v>-1.63</v>
       </c>
+      <c r="AG40" s="36">
+        <v>-1.49</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="27">
         <v>-15.05</v>
       </c>
       <c r="C41" s="27">
         <v>-8.3800000000000008</v>
       </c>
       <c r="D41" s="27">
         <v>-6.75</v>
       </c>
       <c r="E41" s="21">
         <v>-5.38</v>
       </c>
       <c r="F41" s="27">
         <v>-4.03</v>
       </c>
       <c r="G41" s="16">
         <v>-2.73</v>
       </c>
       <c r="H41" s="16">
         <v>-1.62</v>
@@ -8125,50 +8774,53 @@
       </c>
       <c r="Y41" s="22">
         <v>-2.06</v>
       </c>
       <c r="Z41" s="36">
         <v>-1.32</v>
       </c>
       <c r="AA41" s="36">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AB41" s="36">
         <v>-4.5599999999999996</v>
       </c>
       <c r="AC41" s="22">
         <v>-3.72</v>
       </c>
       <c r="AD41" s="22">
         <v>-3.23</v>
       </c>
       <c r="AE41" s="22">
         <v>-3.16</v>
       </c>
       <c r="AF41" s="22">
         <v>-3.86</v>
       </c>
+      <c r="AG41" s="36">
+        <v>-3.88</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="27">
         <v>7.54</v>
       </c>
       <c r="C42" s="27">
         <v>7.3</v>
       </c>
       <c r="D42" s="27">
         <v>4.47</v>
       </c>
       <c r="E42" s="21">
         <v>4.78</v>
       </c>
       <c r="F42" s="27">
         <v>6.84</v>
       </c>
       <c r="G42" s="16">
         <v>6.34</v>
       </c>
       <c r="H42" s="16">
         <v>6.65</v>
@@ -8223,51 +8875,53 @@
       </c>
       <c r="Y42" s="22">
         <v>7.15</v>
       </c>
       <c r="Z42" s="36">
         <v>1.03</v>
       </c>
       <c r="AA42" s="36">
         <v>1.0900000000000001</v>
       </c>
       <c r="AB42" s="36">
         <v>1.43</v>
       </c>
       <c r="AC42" s="22">
         <v>2.15</v>
       </c>
       <c r="AD42" s="22">
         <v>0.85</v>
       </c>
       <c r="AE42" s="22">
         <v>2.13</v>
       </c>
       <c r="AF42" s="22">
         <v>1.98</v>
       </c>
-      <c r="AG42" s="23"/>
+      <c r="AG42" s="36">
+        <v>1.6</v>
+      </c>
       <c r="AH42" s="23"/>
       <c r="AI42" s="23"/>
       <c r="AJ42" s="23"/>
       <c r="AK42" s="23"/>
     </row>
     <row r="43" spans="1:37" s="23" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="25">
         <v>-0.68</v>
       </c>
       <c r="C43" s="25">
         <v>-1.75</v>
       </c>
       <c r="D43" s="25">
         <v>-0.81</v>
       </c>
       <c r="E43" s="25">
         <v>-0.95</v>
       </c>
       <c r="F43" s="25">
         <v>-1.31</v>
       </c>
       <c r="G43" s="24">
@@ -8326,96 +8980,100 @@
       </c>
       <c r="Y43" s="33">
         <v>-2.96</v>
       </c>
       <c r="Z43" s="33">
         <v>-4.58</v>
       </c>
       <c r="AA43" s="33">
         <v>-2.97</v>
       </c>
       <c r="AB43" s="33">
         <v>-3.77</v>
       </c>
       <c r="AC43" s="33">
         <v>-3.46</v>
       </c>
       <c r="AD43" s="33">
         <v>-3.41</v>
       </c>
       <c r="AE43" s="33">
         <v>-3.75</v>
       </c>
       <c r="AF43" s="33">
         <v>-3.87</v>
       </c>
-      <c r="AG43" s="12"/>
+      <c r="AG43" s="33">
+        <v>-3.64</v>
+      </c>
       <c r="AH43" s="12"/>
       <c r="AI43" s="12"/>
       <c r="AJ43" s="12"/>
       <c r="AK43" s="12"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="AE45" s="22"/>
     </row>
     <row r="48" spans="1:37">
       <c r="AB48" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные </vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Естеств.прирост населения</vt:lpstr>
       <vt:lpstr>Коэф.естеств.прироста населения</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>