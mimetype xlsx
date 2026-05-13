--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="22">
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>Уровень цифровой грамотности населения (доля пользователей,  владеющих навыками использования персонального компьютера, смартфона, планшета, ноутбука; стандартных программ; получения услуг и сервисов через сеть Интернет)</t>
   </si>
   <si>
     <t>от общего числа населения</t>
   </si>
   <si>
     <t xml:space="preserve">в возрасте 6 лет и старше </t>
   </si>
   <si>
     <t xml:space="preserve"> в возрасте 6-74</t>
   </si>
   <si>
     <t xml:space="preserve">Уровень цифровой грамотности населения </t>
   </si>
   <si>
     <t>Всего по области</t>
   </si>
   <si>
     <t>г.Петропавловск</t>
   </si>
   <si>
@@ -154,51 +154,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
@@ -260,50 +260,74 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="179">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -442,88 +466,101 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="179">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 11" xfId="3"/>
@@ -980,927 +1017,1030 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O21"/>
+  <dimension ref="A1:Q21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:O1"/>
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="17.140625" style="2" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="17.109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.5546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.5546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.88671875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.6640625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="9.6640625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="9.88671875" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="19.5" customHeight="1">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:17" ht="19.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="17"/>
-[...12 lines deleted...]
-      <c r="O1" s="17"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:17">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
-      <c r="O2" s="4" t="s">
+      <c r="Q2" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:15" ht="35.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="15" t="s">
+    <row r="3" spans="1:17" ht="35.25" customHeight="1">
+      <c r="A3" s="25"/>
+      <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="15"/>
-[...11 lines deleted...]
-      <c r="O3" s="15"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
+      <c r="Q3" s="18"/>
     </row>
-    <row r="4" spans="1:15" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="16" t="s">
+    <row r="4" spans="1:17" ht="16.5" customHeight="1">
+      <c r="A4" s="26"/>
+      <c r="B4" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="16"/>
-[...11 lines deleted...]
-      <c r="O4" s="16"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="20"/>
+      <c r="O4" s="20"/>
+      <c r="P4" s="20"/>
+      <c r="Q4" s="21"/>
     </row>
-    <row r="5" spans="1:15" ht="43.5" customHeight="1">
-      <c r="A5" s="21"/>
+    <row r="5" spans="1:17" ht="43.5" customHeight="1">
+      <c r="A5" s="26"/>
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>4</v>
       </c>
+      <c r="P5" s="14"/>
+      <c r="Q5" s="14"/>
     </row>
-    <row r="6" spans="1:15">
-[...1 lines deleted...]
-      <c r="B6" s="19">
+    <row r="6" spans="1:17">
+      <c r="A6" s="27"/>
+      <c r="B6" s="24">
         <v>2018</v>
       </c>
-      <c r="C6" s="19"/>
-      <c r="D6" s="19">
+      <c r="C6" s="24"/>
+      <c r="D6" s="24">
         <v>2019</v>
       </c>
-      <c r="E6" s="19"/>
-      <c r="F6" s="14">
+      <c r="E6" s="24"/>
+      <c r="F6" s="15">
         <v>2020</v>
       </c>
-      <c r="G6" s="14"/>
-      <c r="H6" s="14">
+      <c r="G6" s="15"/>
+      <c r="H6" s="15">
         <v>2021</v>
       </c>
-      <c r="I6" s="18"/>
-      <c r="J6" s="14">
+      <c r="I6" s="23"/>
+      <c r="J6" s="15">
         <v>2022</v>
       </c>
-      <c r="K6" s="18"/>
-      <c r="L6" s="14">
+      <c r="K6" s="23"/>
+      <c r="L6" s="15">
         <v>2023</v>
       </c>
-      <c r="M6" s="14"/>
-      <c r="N6" s="14">
+      <c r="M6" s="15"/>
+      <c r="N6" s="15">
         <v>2024</v>
       </c>
-      <c r="O6" s="14"/>
+      <c r="O6" s="15"/>
+      <c r="P6" s="15">
+        <v>2025</v>
+      </c>
+      <c r="Q6" s="15"/>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:17">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9">
         <v>70.8</v>
       </c>
       <c r="C7" s="10">
         <v>74.8</v>
       </c>
       <c r="D7" s="11">
         <v>73.400000000000006</v>
       </c>
       <c r="E7" s="11">
         <v>77.099999999999994</v>
       </c>
       <c r="F7" s="12">
         <v>75.3</v>
       </c>
       <c r="G7" s="12">
         <v>78.8</v>
       </c>
       <c r="H7" s="10">
         <v>76.48</v>
       </c>
       <c r="I7" s="10">
         <v>80.17</v>
       </c>
       <c r="J7" s="11">
         <v>78.53</v>
       </c>
       <c r="K7" s="11">
         <v>82.09</v>
       </c>
       <c r="L7" s="11">
         <v>78.7</v>
       </c>
       <c r="M7" s="11">
         <v>82.6</v>
       </c>
       <c r="N7" s="11">
         <v>78.53</v>
       </c>
       <c r="O7" s="11">
         <v>82.81</v>
       </c>
+      <c r="P7" s="14">
+        <v>75.5</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>79.599999999999994</v>
+      </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:17">
       <c r="A8" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9">
         <v>72.8</v>
       </c>
       <c r="C8" s="10">
         <v>77</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="12">
         <v>79.8</v>
       </c>
       <c r="G8" s="12">
         <v>83</v>
       </c>
       <c r="H8" s="10">
         <v>81.88</v>
       </c>
       <c r="I8" s="10">
         <v>85.66</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O8" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P8" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q8" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="9" spans="1:15">
+    <row r="9" spans="1:17">
       <c r="A9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="9">
         <v>69.7</v>
       </c>
       <c r="C9" s="10">
         <v>74.099999999999994</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="12">
         <v>63.3</v>
       </c>
       <c r="G9" s="12">
         <v>67.099999999999994</v>
       </c>
       <c r="H9" s="10">
         <v>67.349999999999994</v>
       </c>
       <c r="I9" s="10">
         <v>71.290000000000006</v>
       </c>
       <c r="J9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O9" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P9" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q9" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:17">
       <c r="A10" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9">
         <v>75.3</v>
       </c>
       <c r="C10" s="10">
         <v>78.099999999999994</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="12">
         <v>79.900000000000006</v>
       </c>
       <c r="G10" s="12">
         <v>82.6</v>
       </c>
       <c r="H10" s="10">
         <v>87.83</v>
       </c>
       <c r="I10" s="10">
         <v>90.78</v>
       </c>
       <c r="J10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O10" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q10" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:17">
       <c r="A11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="9">
         <v>75.400000000000006</v>
       </c>
       <c r="C11" s="10">
         <v>80.099999999999994</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="12">
         <v>75</v>
       </c>
       <c r="G11" s="12">
         <v>79.3</v>
       </c>
       <c r="H11" s="10">
         <v>66.45</v>
       </c>
       <c r="I11" s="10">
         <v>70.180000000000007</v>
       </c>
       <c r="J11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O11" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q11" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:17">
       <c r="A12" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9">
         <v>75.400000000000006</v>
       </c>
       <c r="C12" s="10">
         <v>80.2</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="12">
         <v>65.2</v>
       </c>
       <c r="G12" s="12">
         <v>69</v>
       </c>
       <c r="H12" s="10">
         <v>68.02</v>
       </c>
       <c r="I12" s="10">
         <v>71.7</v>
       </c>
       <c r="J12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O12" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q12" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:17">
       <c r="A13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="9">
         <v>58.9</v>
       </c>
       <c r="C13" s="10">
         <v>62.3</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="12">
         <v>78.8</v>
       </c>
       <c r="G13" s="12">
         <v>82.8</v>
       </c>
       <c r="H13" s="10">
         <v>90.44</v>
       </c>
       <c r="I13" s="10">
         <v>94.81</v>
       </c>
       <c r="J13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O13" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q13" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:17">
       <c r="A14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="9">
         <v>63.3</v>
       </c>
       <c r="C14" s="10">
         <v>67</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="12">
         <v>73.099999999999994</v>
       </c>
       <c r="G14" s="12">
         <v>76.900000000000006</v>
       </c>
       <c r="H14" s="10">
         <v>68.81</v>
       </c>
       <c r="I14" s="10">
         <v>72.33</v>
       </c>
       <c r="J14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O14" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q14" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:17">
       <c r="A15" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="9">
         <v>76.400000000000006</v>
       </c>
       <c r="C15" s="10">
         <v>81.2</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="12">
         <v>82</v>
       </c>
       <c r="G15" s="12">
         <v>86.7</v>
       </c>
       <c r="H15" s="10">
         <v>76.069999999999993</v>
       </c>
       <c r="I15" s="10">
         <v>80.459999999999994</v>
       </c>
       <c r="J15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O15" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P15" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q15" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:17">
       <c r="A16" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="9">
         <v>64.900000000000006</v>
       </c>
       <c r="C16" s="10">
         <v>68.599999999999994</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F16" s="12">
         <v>82.8</v>
       </c>
       <c r="G16" s="12">
         <v>88.2</v>
       </c>
       <c r="H16" s="10">
         <v>73.48</v>
       </c>
       <c r="I16" s="10">
         <v>78.319999999999993</v>
       </c>
       <c r="J16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O16" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q16" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:17">
       <c r="A17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="9">
         <v>82.2</v>
       </c>
       <c r="C17" s="10">
         <v>87.2</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="12">
         <v>63.2</v>
       </c>
       <c r="G17" s="12">
         <v>66.599999999999994</v>
       </c>
       <c r="H17" s="10">
         <v>65.510000000000005</v>
       </c>
       <c r="I17" s="10">
         <v>68.91</v>
       </c>
       <c r="J17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O17" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P17" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q17" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:17">
       <c r="A18" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9">
         <v>62.4</v>
       </c>
       <c r="C18" s="10">
         <v>65.5</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="12">
         <v>63.3</v>
       </c>
       <c r="G18" s="12">
         <v>66.099999999999994</v>
       </c>
       <c r="H18" s="10">
         <v>65.19</v>
       </c>
       <c r="I18" s="10">
         <v>68.040000000000006</v>
       </c>
       <c r="J18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O18" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q18" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:17">
       <c r="A19" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9">
         <v>67.8</v>
       </c>
       <c r="C19" s="10">
         <v>70.900000000000006</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="12">
         <v>71.400000000000006</v>
       </c>
       <c r="G19" s="12">
         <v>74.400000000000006</v>
       </c>
       <c r="H19" s="10">
         <v>67.8</v>
       </c>
       <c r="I19" s="10">
         <v>70.69</v>
       </c>
       <c r="J19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O19" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P19" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q19" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="20" spans="1:15">
+    <row r="20" spans="1:17">
       <c r="A20" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="9">
         <v>55.1</v>
       </c>
       <c r="C20" s="10">
         <v>57.1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="12">
         <v>73.8</v>
       </c>
       <c r="G20" s="12">
         <v>76.099999999999994</v>
       </c>
       <c r="H20" s="10">
         <v>86.17</v>
       </c>
       <c r="I20" s="10">
         <v>88.89</v>
       </c>
       <c r="J20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O20" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P20" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q20" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="21" spans="1:15">
+    <row r="21" spans="1:17">
       <c r="A21" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="9">
         <v>78.099999999999994</v>
       </c>
       <c r="C21" s="10">
         <v>82.2</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="12">
         <v>80.2</v>
       </c>
       <c r="G21" s="12">
         <v>84.1</v>
       </c>
       <c r="H21" s="10">
         <v>81.41</v>
       </c>
       <c r="I21" s="10">
         <v>85.2</v>
       </c>
       <c r="J21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="L21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="M21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="O21" s="11" t="s">
         <v>21</v>
       </c>
+      <c r="P21" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q21" s="11" t="s">
+        <v>21</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="B3:Q3"/>
+    <mergeCell ref="B4:Q4"/>
+    <mergeCell ref="A1:Q1"/>
     <mergeCell ref="N6:O6"/>
-    <mergeCell ref="B3:O3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:O1"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A3:A6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>