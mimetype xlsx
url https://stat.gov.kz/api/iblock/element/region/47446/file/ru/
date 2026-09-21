--- v0 (2026-04-16)
+++ v1 (2026-09-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13680" yWindow="-90" windowWidth="15135" windowHeight="12105"/>
+    <workbookView xWindow="-120" yWindow="-60" windowWidth="15360" windowHeight="12420"/>
   </bookViews>
   <sheets>
     <sheet name="Стоимость затрат на раб. силу" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="340">
   <si>
     <t>134 533,0</t>
   </si>
   <si>
     <t>157 350,0</t>
   </si>
   <si>
     <t>181 497,0</t>
   </si>
   <si>
     <t>202 063,0</t>
   </si>
   <si>
     <t>249 732,0</t>
   </si>
@@ -1038,102 +1038,104 @@
     <t>Тайыншинский</t>
   </si>
   <si>
     <t>Тимирязевский</t>
   </si>
   <si>
     <t>Уалихановский</t>
   </si>
   <si>
     <t>Г.Мусрепова</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Стоимость рабочей силы в расчете на одного работника, тенге</t>
   </si>
   <si>
     <t>Стоимость рабочей силы в расчете на 1 час, отработанный работником, тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -1150,93 +1152,101 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1496,109 +1506,113 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z37"/>
+  <dimension ref="A2:AC37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="K1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="W38" sqref="W38"/>
+      <pane xSplit="1" topLeftCell="G1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="U43" sqref="U43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="13" width="8.42578125" style="2" customWidth="1"/>
     <col min="14" max="23" width="11.85546875" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="2"/>
+    <col min="26" max="26" width="9.140625" style="2"/>
+    <col min="27" max="27" width="10.140625" style="2" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" style="2"/>
+    <col min="29" max="29" width="17.140625" style="2" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="16" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="17" t="s">
+    <row r="2" spans="1:29" s="16" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A2" s="20" t="s">
         <v>338</v>
       </c>
-      <c r="B2" s="17"/>
-[...22 lines deleted...]
-      <c r="Y2" s="17"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
     </row>
-    <row r="3" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="3" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="4"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
     </row>
-    <row r="4" spans="1:26" s="10" customFormat="1" ht="11.25">
+    <row r="4" spans="1:29" s="10" customFormat="1" ht="11.25">
       <c r="A4" s="8"/>
       <c r="B4" s="7">
         <v>2000</v>
       </c>
       <c r="C4" s="7">
         <v>2001</v>
       </c>
       <c r="D4" s="7">
         <v>2002</v>
       </c>
       <c r="E4" s="7">
         <v>2003</v>
       </c>
       <c r="F4" s="7">
         <v>2004</v>
       </c>
       <c r="G4" s="7">
         <v>2005</v>
       </c>
       <c r="H4" s="7">
         <v>2006</v>
       </c>
       <c r="I4" s="7">
         <v>2007</v>
       </c>
@@ -1631,52 +1645,55 @@
       </c>
       <c r="S4" s="9">
         <v>2017</v>
       </c>
       <c r="T4" s="9">
         <v>2018</v>
       </c>
       <c r="U4" s="9">
         <v>2019</v>
       </c>
       <c r="V4" s="9">
         <v>2020</v>
       </c>
       <c r="W4" s="9">
         <v>2021</v>
       </c>
       <c r="X4" s="9">
         <v>2022</v>
       </c>
       <c r="Y4" s="9">
         <v>2023</v>
       </c>
       <c r="Z4" s="7">
         <v>2024</v>
       </c>
+      <c r="AA4" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:29" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>322</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="12" t="s">
@@ -1708,55 +1725,60 @@
       </c>
       <c r="R5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="S5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="T5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="12" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="1">
         <v>2918244.5</v>
       </c>
       <c r="Y5" s="1">
         <v>3402016</v>
       </c>
-      <c r="Z5" s="19">
+      <c r="Z5" s="17">
         <v>4017678.3</v>
       </c>
+      <c r="AA5" s="1">
+        <v>4386757.5999999996</v>
+      </c>
+      <c r="AB5" s="19"/>
+      <c r="AC5" s="18"/>
     </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="1:29" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>323</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I6" s="13" t="s">
@@ -1788,55 +1810,60 @@
       </c>
       <c r="R6" s="12" t="s">
         <v>26</v>
       </c>
       <c r="S6" s="12" t="s">
         <v>27</v>
       </c>
       <c r="T6" s="12" t="s">
         <v>28</v>
       </c>
       <c r="U6" s="12" t="s">
         <v>29</v>
       </c>
       <c r="V6" s="12" t="s">
         <v>30</v>
       </c>
       <c r="W6" s="12" t="s">
         <v>31</v>
       </c>
       <c r="X6" s="1">
         <v>3240115.7</v>
       </c>
       <c r="Y6" s="1">
         <v>3696964</v>
       </c>
-      <c r="Z6" s="19">
+      <c r="Z6" s="17">
         <v>4398039.8</v>
       </c>
+      <c r="AA6" s="1">
+        <v>4811842.4000000004</v>
+      </c>
+      <c r="AB6" s="19"/>
+      <c r="AC6" s="18"/>
     </row>
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:29" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>324</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I7" s="13" t="s">
@@ -1868,55 +1895,60 @@
       </c>
       <c r="R7" s="12" t="s">
         <v>36</v>
       </c>
       <c r="S7" s="12" t="s">
         <v>37</v>
       </c>
       <c r="T7" s="12" t="s">
         <v>38</v>
       </c>
       <c r="U7" s="12" t="s">
         <v>39</v>
       </c>
       <c r="V7" s="12" t="s">
         <v>40</v>
       </c>
       <c r="W7" s="12" t="s">
         <v>41</v>
       </c>
       <c r="X7" s="1">
         <v>2493508.1</v>
       </c>
       <c r="Y7" s="1">
         <v>3075992.5</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="17">
         <v>3336628.5</v>
       </c>
+      <c r="AA7" s="1">
+        <v>3922253.5</v>
+      </c>
+      <c r="AB7" s="19"/>
+      <c r="AC7" s="18"/>
     </row>
-    <row r="8" spans="1:26" s="3" customFormat="1" ht="14.25" customHeight="1">
+    <row r="8" spans="1:29" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>325</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I8" s="13" t="s">
@@ -1948,55 +1980,60 @@
       </c>
       <c r="R8" s="12" t="s">
         <v>46</v>
       </c>
       <c r="S8" s="12" t="s">
         <v>47</v>
       </c>
       <c r="T8" s="12" t="s">
         <v>48</v>
       </c>
       <c r="U8" s="12" t="s">
         <v>49</v>
       </c>
       <c r="V8" s="12" t="s">
         <v>50</v>
       </c>
       <c r="W8" s="12" t="s">
         <v>51</v>
       </c>
       <c r="X8" s="1">
         <v>2751401.2</v>
       </c>
       <c r="Y8" s="1">
         <v>3255910.7</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="17">
         <v>3788132.2</v>
       </c>
+      <c r="AA8" s="1">
+        <v>3988105.3</v>
+      </c>
+      <c r="AB8" s="19"/>
+      <c r="AC8" s="18"/>
     </row>
-    <row r="9" spans="1:26" s="3" customFormat="1" ht="14.25" customHeight="1">
+    <row r="9" spans="1:29" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I9" s="13" t="s">
@@ -2028,55 +2065,60 @@
       </c>
       <c r="R9" s="12" t="s">
         <v>56</v>
       </c>
       <c r="S9" s="12" t="s">
         <v>57</v>
       </c>
       <c r="T9" s="12" t="s">
         <v>58</v>
       </c>
       <c r="U9" s="12" t="s">
         <v>59</v>
       </c>
       <c r="V9" s="12" t="s">
         <v>60</v>
       </c>
       <c r="W9" s="12" t="s">
         <v>61</v>
       </c>
       <c r="X9" s="1">
         <v>2593600.4</v>
       </c>
       <c r="Y9" s="1">
         <v>3172675.3</v>
       </c>
-      <c r="Z9" s="19">
+      <c r="Z9" s="17">
         <v>3264298.4</v>
       </c>
+      <c r="AA9" s="1">
+        <v>4276676.5</v>
+      </c>
+      <c r="AB9" s="19"/>
+      <c r="AC9" s="18"/>
     </row>
-    <row r="10" spans="1:26" s="3" customFormat="1" ht="14.25" customHeight="1">
+    <row r="10" spans="1:29" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>327</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I10" s="13" t="s">
@@ -2108,55 +2150,60 @@
       </c>
       <c r="R10" s="12" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="12" t="s">
         <v>67</v>
       </c>
       <c r="T10" s="12" t="s">
         <v>68</v>
       </c>
       <c r="U10" s="12" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="12" t="s">
         <v>70</v>
       </c>
       <c r="W10" s="12" t="s">
         <v>71</v>
       </c>
       <c r="X10" s="1">
         <v>2645702.9</v>
       </c>
       <c r="Y10" s="1">
         <v>3033469.9</v>
       </c>
-      <c r="Z10" s="19">
+      <c r="Z10" s="17">
         <v>3350442.1</v>
       </c>
+      <c r="AA10" s="1">
+        <v>3919700.3</v>
+      </c>
+      <c r="AB10" s="19"/>
+      <c r="AC10" s="18"/>
     </row>
-    <row r="11" spans="1:26" s="3" customFormat="1" ht="14.25" customHeight="1">
+    <row r="11" spans="1:29" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>328</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I11" s="13" t="s">
@@ -2188,55 +2235,60 @@
       </c>
       <c r="R11" s="12" t="s">
         <v>76</v>
       </c>
       <c r="S11" s="12" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="12" t="s">
         <v>78</v>
       </c>
       <c r="U11" s="12" t="s">
         <v>79</v>
       </c>
       <c r="V11" s="12" t="s">
         <v>80</v>
       </c>
       <c r="W11" s="12" t="s">
         <v>81</v>
       </c>
       <c r="X11" s="1">
         <v>2752303.4</v>
       </c>
       <c r="Y11" s="1">
         <v>3298987.7</v>
       </c>
-      <c r="Z11" s="19">
+      <c r="Z11" s="17">
         <v>3579014.8</v>
       </c>
+      <c r="AA11" s="1">
+        <v>4059016.3</v>
+      </c>
+      <c r="AB11" s="19"/>
+      <c r="AC11" s="18"/>
     </row>
-    <row r="12" spans="1:26" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="12" spans="1:29" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="11" t="s">
         <v>329</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I12" s="13" t="s">
@@ -2268,55 +2320,60 @@
       </c>
       <c r="R12" s="12" t="s">
         <v>86</v>
       </c>
       <c r="S12" s="12" t="s">
         <v>87</v>
       </c>
       <c r="T12" s="12" t="s">
         <v>88</v>
       </c>
       <c r="U12" s="12" t="s">
         <v>89</v>
       </c>
       <c r="V12" s="12" t="s">
         <v>90</v>
       </c>
       <c r="W12" s="12" t="s">
         <v>91</v>
       </c>
       <c r="X12" s="1">
         <v>3003802.6</v>
       </c>
       <c r="Y12" s="1">
         <v>3551608.8</v>
       </c>
-      <c r="Z12" s="19">
+      <c r="Z12" s="17">
         <v>4030317.2</v>
       </c>
+      <c r="AA12" s="1">
+        <v>4289242.2</v>
+      </c>
+      <c r="AB12" s="19"/>
+      <c r="AC12" s="18"/>
     </row>
-    <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="13" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>330</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I13" s="13" t="s">
@@ -2348,55 +2405,60 @@
       </c>
       <c r="R13" s="12" t="s">
         <v>96</v>
       </c>
       <c r="S13" s="12" t="s">
         <v>97</v>
       </c>
       <c r="T13" s="12" t="s">
         <v>98</v>
       </c>
       <c r="U13" s="12" t="s">
         <v>99</v>
       </c>
       <c r="V13" s="12" t="s">
         <v>100</v>
       </c>
       <c r="W13" s="12" t="s">
         <v>101</v>
       </c>
       <c r="X13" s="1">
         <v>2632622.1</v>
       </c>
       <c r="Y13" s="1">
         <v>3104691.9</v>
       </c>
-      <c r="Z13" s="19">
+      <c r="Z13" s="17">
         <v>3415954.1</v>
       </c>
+      <c r="AA13" s="1">
+        <v>3769265.9</v>
+      </c>
+      <c r="AB13" s="19"/>
+      <c r="AC13" s="18"/>
     </row>
-    <row r="14" spans="1:26" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="14" spans="1:29" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>331</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I14" s="13" t="s">
@@ -2428,55 +2490,60 @@
       </c>
       <c r="R14" s="12" t="s">
         <v>106</v>
       </c>
       <c r="S14" s="12" t="s">
         <v>107</v>
       </c>
       <c r="T14" s="12" t="s">
         <v>108</v>
       </c>
       <c r="U14" s="12" t="s">
         <v>109</v>
       </c>
       <c r="V14" s="12" t="s">
         <v>110</v>
       </c>
       <c r="W14" s="12" t="s">
         <v>111</v>
       </c>
       <c r="X14" s="1">
         <v>2636723.1</v>
       </c>
       <c r="Y14" s="1">
         <v>3242361.6</v>
       </c>
-      <c r="Z14" s="19">
+      <c r="Z14" s="17">
         <v>3619614.8</v>
       </c>
+      <c r="AA14" s="1">
+        <v>4263835.2</v>
+      </c>
+      <c r="AB14" s="19"/>
+      <c r="AC14" s="18"/>
     </row>
-    <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="15" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>332</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I15" s="13" t="s">
@@ -2508,55 +2575,60 @@
       </c>
       <c r="R15" s="12" t="s">
         <v>116</v>
       </c>
       <c r="S15" s="12" t="s">
         <v>117</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>118</v>
       </c>
       <c r="U15" s="12" t="s">
         <v>119</v>
       </c>
       <c r="V15" s="12" t="s">
         <v>120</v>
       </c>
       <c r="W15" s="12" t="s">
         <v>121</v>
       </c>
       <c r="X15" s="1">
         <v>2789868.7</v>
       </c>
       <c r="Y15" s="1">
         <v>3199353.2</v>
       </c>
-      <c r="Z15" s="19">
+      <c r="Z15" s="17">
         <v>3250787</v>
       </c>
+      <c r="AA15" s="1">
+        <v>3969370.4</v>
+      </c>
+      <c r="AB15" s="19"/>
+      <c r="AC15" s="18"/>
     </row>
-    <row r="16" spans="1:26" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="16" spans="1:29" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>333</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I16" s="13" t="s">
@@ -2588,55 +2660,60 @@
       </c>
       <c r="R16" s="12" t="s">
         <v>126</v>
       </c>
       <c r="S16" s="12" t="s">
         <v>127</v>
       </c>
       <c r="T16" s="12" t="s">
         <v>128</v>
       </c>
       <c r="U16" s="12" t="s">
         <v>129</v>
       </c>
       <c r="V16" s="12" t="s">
         <v>130</v>
       </c>
       <c r="W16" s="12" t="s">
         <v>131</v>
       </c>
       <c r="X16" s="1">
         <v>2563734.4</v>
       </c>
       <c r="Y16" s="1">
         <v>3049312.9</v>
       </c>
-      <c r="Z16" s="19">
+      <c r="Z16" s="17">
         <v>3195616.8</v>
       </c>
+      <c r="AA16" s="1">
+        <v>3714787.3</v>
+      </c>
+      <c r="AB16" s="19"/>
+      <c r="AC16" s="18"/>
     </row>
-    <row r="17" spans="1:26" s="3" customFormat="1" ht="13.5" customHeight="1">
+    <row r="17" spans="1:29" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="11" t="s">
         <v>334</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -2668,55 +2745,60 @@
       </c>
       <c r="R17" s="12" t="s">
         <v>136</v>
       </c>
       <c r="S17" s="12" t="s">
         <v>137</v>
       </c>
       <c r="T17" s="12" t="s">
         <v>138</v>
       </c>
       <c r="U17" s="12" t="s">
         <v>139</v>
       </c>
       <c r="V17" s="12" t="s">
         <v>140</v>
       </c>
       <c r="W17" s="12" t="s">
         <v>141</v>
       </c>
       <c r="X17" s="1">
         <v>2561447.6</v>
       </c>
       <c r="Y17" s="1">
         <v>2950816.7</v>
       </c>
-      <c r="Z17" s="19">
+      <c r="Z17" s="17">
         <v>3522147.7</v>
       </c>
+      <c r="AA17" s="1">
+        <v>3590016.9</v>
+      </c>
+      <c r="AB17" s="19"/>
+      <c r="AC17" s="22"/>
     </row>
-    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="11" t="s">
         <v>335</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -2748,55 +2830,60 @@
       </c>
       <c r="R18" s="12" t="s">
         <v>146</v>
       </c>
       <c r="S18" s="12" t="s">
         <v>147</v>
       </c>
       <c r="T18" s="12" t="s">
         <v>148</v>
       </c>
       <c r="U18" s="12" t="s">
         <v>149</v>
       </c>
       <c r="V18" s="12" t="s">
         <v>150</v>
       </c>
       <c r="W18" s="12" t="s">
         <v>151</v>
       </c>
       <c r="X18" s="1">
         <v>2447897</v>
       </c>
       <c r="Y18" s="1">
         <v>2905150</v>
       </c>
-      <c r="Z18" s="19">
+      <c r="Z18" s="17">
         <v>3537219.4</v>
       </c>
+      <c r="AA18" s="1">
+        <v>3995782.6</v>
+      </c>
+      <c r="AB18" s="19"/>
+      <c r="AC18" s="22"/>
     </row>
-    <row r="19" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="19" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="11" t="s">
         <v>336</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -2828,108 +2915,114 @@
       </c>
       <c r="R19" s="12" t="s">
         <v>156</v>
       </c>
       <c r="S19" s="12" t="s">
         <v>157</v>
       </c>
       <c r="T19" s="12" t="s">
         <v>158</v>
       </c>
       <c r="U19" s="12" t="s">
         <v>159</v>
       </c>
       <c r="V19" s="12" t="s">
         <v>160</v>
       </c>
       <c r="W19" s="12" t="s">
         <v>161</v>
       </c>
       <c r="X19" s="1">
         <v>2592988.6</v>
       </c>
       <c r="Y19" s="1">
         <v>3086462.6</v>
       </c>
-      <c r="Z19" s="19">
+      <c r="Z19" s="17">
         <v>3714408.1</v>
       </c>
+      <c r="AA19" s="1">
+        <v>4222775.9000000004</v>
+      </c>
+      <c r="AB19" s="19"/>
+      <c r="AC19" s="22"/>
     </row>
-    <row r="20" spans="1:26" s="16" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A20" s="18" t="s">
+    <row r="20" spans="1:29" s="16" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A20" s="21" t="s">
         <v>339</v>
       </c>
-      <c r="B20" s="18"/>
-[...22 lines deleted...]
-      <c r="Y20" s="18"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="21"/>
+      <c r="O20" s="21"/>
+      <c r="P20" s="21"/>
+      <c r="Q20" s="21"/>
+      <c r="R20" s="21"/>
+      <c r="S20" s="21"/>
+      <c r="T20" s="21"/>
+      <c r="U20" s="21"/>
+      <c r="V20" s="21"/>
+      <c r="W20" s="21"/>
+      <c r="X20" s="21"/>
+      <c r="Y20" s="21"/>
+      <c r="AC20" s="23"/>
     </row>
-    <row r="21" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="21" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="N21" s="6"/>
       <c r="O21" s="4"/>
     </row>
-    <row r="22" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="22" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="5"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="4"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="Q22" s="15"/>
       <c r="W22" s="4"/>
     </row>
-    <row r="23" spans="1:26" s="10" customFormat="1" ht="15.75" customHeight="1">
+    <row r="23" spans="1:29" s="10" customFormat="1" ht="15.75" customHeight="1">
       <c r="A23" s="11" t="s">
         <v>322</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>165</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>166</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>167</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>168</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>169</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>170</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -2961,55 +3054,58 @@
       </c>
       <c r="R23" s="12" t="s">
         <v>180</v>
       </c>
       <c r="S23" s="12" t="s">
         <v>181</v>
       </c>
       <c r="T23" s="12" t="s">
         <v>182</v>
       </c>
       <c r="U23" s="12" t="s">
         <v>183</v>
       </c>
       <c r="V23" s="12" t="s">
         <v>184</v>
       </c>
       <c r="W23" s="12" t="s">
         <v>185</v>
       </c>
       <c r="X23" s="1">
         <v>1650.7</v>
       </c>
       <c r="Y23" s="1">
         <v>2051.1</v>
       </c>
-      <c r="Z23" s="19">
+      <c r="Z23" s="17">
         <v>2329.8000000000002</v>
       </c>
+      <c r="AA23" s="1">
+        <v>2622.9</v>
+      </c>
     </row>
-    <row r="24" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="24" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="11" t="s">
         <v>323</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I24" s="13" t="s">
@@ -3041,55 +3137,58 @@
       </c>
       <c r="R24" s="12" t="s">
         <v>190</v>
       </c>
       <c r="S24" s="12" t="s">
         <v>191</v>
       </c>
       <c r="T24" s="12" t="s">
         <v>192</v>
       </c>
       <c r="U24" s="12" t="s">
         <v>193</v>
       </c>
       <c r="V24" s="12" t="s">
         <v>194</v>
       </c>
       <c r="W24" s="12" t="s">
         <v>195</v>
       </c>
       <c r="X24" s="1">
         <v>1757.7</v>
       </c>
       <c r="Y24" s="1">
         <v>2242.1</v>
       </c>
-      <c r="Z24" s="19">
+      <c r="Z24" s="17">
         <v>2577.8000000000002</v>
       </c>
+      <c r="AA24" s="1">
+        <v>2920.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="25" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="11" t="s">
         <v>324</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -3121,55 +3220,58 @@
       </c>
       <c r="R25" s="12" t="s">
         <v>200</v>
       </c>
       <c r="S25" s="12" t="s">
         <v>201</v>
       </c>
       <c r="T25" s="12" t="s">
         <v>202</v>
       </c>
       <c r="U25" s="12" t="s">
         <v>203</v>
       </c>
       <c r="V25" s="12" t="s">
         <v>204</v>
       </c>
       <c r="W25" s="12" t="s">
         <v>205</v>
       </c>
       <c r="X25" s="1">
         <v>1406.3</v>
       </c>
       <c r="Y25" s="1">
         <v>1846.8</v>
       </c>
-      <c r="Z25" s="19">
+      <c r="Z25" s="17">
         <v>1907.6</v>
       </c>
+      <c r="AA25" s="1">
+        <v>2306</v>
+      </c>
     </row>
-    <row r="26" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="26" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A26" s="11" t="s">
         <v>325</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -3201,55 +3303,58 @@
       </c>
       <c r="R26" s="12" t="s">
         <v>210</v>
       </c>
       <c r="S26" s="12" t="s">
         <v>211</v>
       </c>
       <c r="T26" s="12" t="s">
         <v>212</v>
       </c>
       <c r="U26" s="12" t="s">
         <v>213</v>
       </c>
       <c r="V26" s="12" t="s">
         <v>214</v>
       </c>
       <c r="W26" s="12" t="s">
         <v>215</v>
       </c>
       <c r="X26" s="1">
         <v>1645</v>
       </c>
       <c r="Y26" s="1">
         <v>2021.7</v>
       </c>
-      <c r="Z26" s="19">
+      <c r="Z26" s="17">
         <v>2419.8000000000002</v>
       </c>
+      <c r="AA26" s="1">
+        <v>2471.3000000000002</v>
+      </c>
     </row>
-    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I27" s="13" t="s">
@@ -3281,55 +3386,58 @@
       </c>
       <c r="R27" s="12" t="s">
         <v>220</v>
       </c>
       <c r="S27" s="12" t="s">
         <v>221</v>
       </c>
       <c r="T27" s="12" t="s">
         <v>222</v>
       </c>
       <c r="U27" s="12" t="s">
         <v>223</v>
       </c>
       <c r="V27" s="12" t="s">
         <v>224</v>
       </c>
       <c r="W27" s="12" t="s">
         <v>225</v>
       </c>
       <c r="X27" s="1">
         <v>1606.1</v>
       </c>
       <c r="Y27" s="1">
         <v>2003.8</v>
       </c>
-      <c r="Z27" s="19">
+      <c r="Z27" s="17">
         <v>1922.6</v>
       </c>
+      <c r="AA27" s="1">
+        <v>2604.1</v>
+      </c>
     </row>
-    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="11" t="s">
         <v>327</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -3361,55 +3469,58 @@
       </c>
       <c r="R28" s="12" t="s">
         <v>230</v>
       </c>
       <c r="S28" s="12" t="s">
         <v>231</v>
       </c>
       <c r="T28" s="12" t="s">
         <v>232</v>
       </c>
       <c r="U28" s="12" t="s">
         <v>233</v>
       </c>
       <c r="V28" s="12" t="s">
         <v>234</v>
       </c>
       <c r="W28" s="12" t="s">
         <v>235</v>
       </c>
       <c r="X28" s="1">
         <v>1606.9</v>
       </c>
       <c r="Y28" s="1">
         <v>1899</v>
       </c>
-      <c r="Z28" s="19">
+      <c r="Z28" s="17">
         <v>2017.6</v>
       </c>
+      <c r="AA28" s="1">
+        <v>2404.5</v>
+      </c>
     </row>
-    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="11" t="s">
         <v>328</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -3441,55 +3552,58 @@
       </c>
       <c r="R29" s="12" t="s">
         <v>240</v>
       </c>
       <c r="S29" s="12" t="s">
         <v>162</v>
       </c>
       <c r="T29" s="12" t="s">
         <v>241</v>
       </c>
       <c r="U29" s="12" t="s">
         <v>242</v>
       </c>
       <c r="V29" s="12" t="s">
         <v>243</v>
       </c>
       <c r="W29" s="12" t="s">
         <v>244</v>
       </c>
       <c r="X29" s="1">
         <v>1708.6</v>
       </c>
       <c r="Y29" s="1">
         <v>2036.9</v>
       </c>
-      <c r="Z29" s="19">
+      <c r="Z29" s="17">
         <v>2008.4</v>
       </c>
+      <c r="AA29" s="1">
+        <v>2448.1999999999998</v>
+      </c>
     </row>
-    <row r="30" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="30" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A30" s="11" t="s">
         <v>329</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -3521,55 +3635,58 @@
       </c>
       <c r="R30" s="12" t="s">
         <v>249</v>
       </c>
       <c r="S30" s="12" t="s">
         <v>249</v>
       </c>
       <c r="T30" s="12" t="s">
         <v>250</v>
       </c>
       <c r="U30" s="12" t="s">
         <v>251</v>
       </c>
       <c r="V30" s="12" t="s">
         <v>252</v>
       </c>
       <c r="W30" s="12" t="s">
         <v>253</v>
       </c>
       <c r="X30" s="1">
         <v>1783.9</v>
       </c>
       <c r="Y30" s="1">
         <v>2015</v>
       </c>
-      <c r="Z30" s="19">
+      <c r="Z30" s="17">
         <v>2226.1999999999998</v>
       </c>
+      <c r="AA30" s="1">
+        <v>2428.9</v>
+      </c>
     </row>
-    <row r="31" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="31" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A31" s="11" t="s">
         <v>330</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -3601,55 +3718,58 @@
       </c>
       <c r="R31" s="12" t="s">
         <v>258</v>
       </c>
       <c r="S31" s="12" t="s">
         <v>259</v>
       </c>
       <c r="T31" s="12" t="s">
         <v>260</v>
       </c>
       <c r="U31" s="12" t="s">
         <v>261</v>
       </c>
       <c r="V31" s="12" t="s">
         <v>262</v>
       </c>
       <c r="W31" s="12" t="s">
         <v>263</v>
       </c>
       <c r="X31" s="1">
         <v>1690.5</v>
       </c>
       <c r="Y31" s="1">
         <v>2029.5</v>
       </c>
-      <c r="Z31" s="19">
+      <c r="Z31" s="17">
         <v>1886.9</v>
       </c>
+      <c r="AA31" s="1">
+        <v>2414.8000000000002</v>
+      </c>
     </row>
-    <row r="32" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="32" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="11" t="s">
         <v>331</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -3681,55 +3801,58 @@
       </c>
       <c r="R32" s="12" t="s">
         <v>268</v>
       </c>
       <c r="S32" s="12" t="s">
         <v>269</v>
       </c>
       <c r="T32" s="12" t="s">
         <v>270</v>
       </c>
       <c r="U32" s="12" t="s">
         <v>271</v>
       </c>
       <c r="V32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="W32" s="12" t="s">
         <v>273</v>
       </c>
       <c r="X32" s="1">
         <v>1496.9</v>
       </c>
       <c r="Y32" s="1">
         <v>1876.8</v>
       </c>
-      <c r="Z32" s="19">
+      <c r="Z32" s="17">
         <v>2021.7</v>
       </c>
+      <c r="AA32" s="1">
+        <v>2457.8000000000002</v>
+      </c>
     </row>
-    <row r="33" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="33" spans="1:27" s="3" customFormat="1" ht="11.25">
       <c r="A33" s="11" t="s">
         <v>332</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -3761,55 +3884,58 @@
       </c>
       <c r="R33" s="12" t="s">
         <v>278</v>
       </c>
       <c r="S33" s="12" t="s">
         <v>279</v>
       </c>
       <c r="T33" s="12" t="s">
         <v>280</v>
       </c>
       <c r="U33" s="12" t="s">
         <v>281</v>
       </c>
       <c r="V33" s="12" t="s">
         <v>282</v>
       </c>
       <c r="W33" s="12" t="s">
         <v>283</v>
       </c>
       <c r="X33" s="1">
         <v>1533.8</v>
       </c>
       <c r="Y33" s="1">
         <v>1752</v>
       </c>
-      <c r="Z33" s="19">
+      <c r="Z33" s="17">
         <v>1745.4</v>
       </c>
+      <c r="AA33" s="1">
+        <v>2134.6999999999998</v>
+      </c>
     </row>
-    <row r="34" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:27" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="11" t="s">
         <v>333</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I34" s="13" t="s">
@@ -3841,55 +3967,58 @@
       </c>
       <c r="R34" s="12" t="s">
         <v>163</v>
       </c>
       <c r="S34" s="12" t="s">
         <v>288</v>
       </c>
       <c r="T34" s="12" t="s">
         <v>289</v>
       </c>
       <c r="U34" s="12" t="s">
         <v>290</v>
       </c>
       <c r="V34" s="12" t="s">
         <v>291</v>
       </c>
       <c r="W34" s="12" t="s">
         <v>292</v>
       </c>
       <c r="X34" s="1">
         <v>1379.4</v>
       </c>
       <c r="Y34" s="1">
         <v>1839.4</v>
       </c>
-      <c r="Z34" s="19">
+      <c r="Z34" s="17">
         <v>1893.2</v>
       </c>
+      <c r="AA34" s="1">
+        <v>2193</v>
+      </c>
     </row>
-    <row r="35" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:27" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="11" t="s">
         <v>334</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -3921,55 +4050,58 @@
       </c>
       <c r="R35" s="12" t="s">
         <v>248</v>
       </c>
       <c r="S35" s="12" t="s">
         <v>297</v>
       </c>
       <c r="T35" s="12" t="s">
         <v>298</v>
       </c>
       <c r="U35" s="12" t="s">
         <v>299</v>
       </c>
       <c r="V35" s="12" t="s">
         <v>300</v>
       </c>
       <c r="W35" s="12" t="s">
         <v>301</v>
       </c>
       <c r="X35" s="1">
         <v>1523.6</v>
       </c>
       <c r="Y35" s="1">
         <v>1737.7</v>
       </c>
-      <c r="Z35" s="19">
+      <c r="Z35" s="17">
         <v>1880.3</v>
       </c>
+      <c r="AA35" s="1">
+        <v>2108.4</v>
+      </c>
     </row>
-    <row r="36" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="36" spans="1:27" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="11" t="s">
         <v>335</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -4001,55 +4133,58 @@
       </c>
       <c r="R36" s="12" t="s">
         <v>306</v>
       </c>
       <c r="S36" s="12" t="s">
         <v>307</v>
       </c>
       <c r="T36" s="12" t="s">
         <v>308</v>
       </c>
       <c r="U36" s="12" t="s">
         <v>309</v>
       </c>
       <c r="V36" s="12" t="s">
         <v>310</v>
       </c>
       <c r="W36" s="12" t="s">
         <v>311</v>
       </c>
       <c r="X36" s="1">
         <v>1525.7</v>
       </c>
       <c r="Y36" s="1">
         <v>1765.7</v>
       </c>
-      <c r="Z36" s="19">
+      <c r="Z36" s="17">
         <v>2121</v>
       </c>
+      <c r="AA36" s="1">
+        <v>2345</v>
+      </c>
     </row>
-    <row r="37" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="37" spans="1:27" s="3" customFormat="1" ht="11.25">
       <c r="A37" s="11" t="s">
         <v>336</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -4081,52 +4216,55 @@
       </c>
       <c r="R37" s="12" t="s">
         <v>316</v>
       </c>
       <c r="S37" s="12" t="s">
         <v>317</v>
       </c>
       <c r="T37" s="12" t="s">
         <v>318</v>
       </c>
       <c r="U37" s="12" t="s">
         <v>319</v>
       </c>
       <c r="V37" s="12" t="s">
         <v>320</v>
       </c>
       <c r="W37" s="12" t="s">
         <v>321</v>
       </c>
       <c r="X37" s="1">
         <v>1547.6</v>
       </c>
       <c r="Y37" s="1">
         <v>1831.5</v>
       </c>
-      <c r="Z37" s="19">
+      <c r="Z37" s="17">
         <v>2122.1</v>
+      </c>
+      <c r="AA37" s="1">
+        <v>2500.6999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A20:Y20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>