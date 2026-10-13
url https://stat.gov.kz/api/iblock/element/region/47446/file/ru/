--- v1 (2026-09-21)
+++ v2 (2026-10-13)
@@ -1,62 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-60" windowWidth="15360" windowHeight="12420"/>
   </bookViews>
   <sheets>
-    <sheet name="Стоимость затрат на раб. силу" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Стоимость затрат на раб. силу" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="382">
   <si>
     <t>134 533,0</t>
   </si>
   <si>
     <t>157 350,0</t>
   </si>
   <si>
     <t>181 497,0</t>
   </si>
   <si>
     <t>202 063,0</t>
   </si>
   <si>
     <t>249 732,0</t>
   </si>
   <si>
     <t>301 194,0</t>
   </si>
   <si>
     <t>380 557,0</t>
   </si>
   <si>
     <t>448 154,0</t>
   </si>
   <si>
@@ -1032,233 +1036,484 @@
     <t>Шал акына</t>
   </si>
   <si>
     <t>Аккайынский</t>
   </si>
   <si>
     <t>Тайыншинский</t>
   </si>
   <si>
     <t>Тимирязевский</t>
   </si>
   <si>
     <t>Уалихановский</t>
   </si>
   <si>
     <t>Г.Мусрепова</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Стоимость рабочей силы в расчете на одного работника, тенге</t>
   </si>
   <si>
     <t>Стоимость рабочей силы в расчете на 1 час, отработанный работником, тенге</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>25220101, 25220102</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стоимость затрат на рабочую силу </t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>с 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стоимость рабочей силы – это сумма всех издержек (затрат) работодателей (организаций), связанных с содержанием и использованием рабочей силы, независимо от источника их финансирования. </t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>1-Т "Отчет по труду" (периодичность - годовая)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1513&amp;year=2025&amp;name=67132&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?regionId=741880&amp;periodId=7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Управление статистики труда</t>
+  </si>
+  <si>
+    <t>Сулейменова Н.</t>
+  </si>
+  <si>
+    <t>+7 715 2 46 23 65</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> n.suleimenova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 4" xfId="6"/>
+    <cellStyle name="Гиперссылка 7" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 4 10 2" xfId="3"/>
+    <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1501,104 +1756,369 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?regionId=741880&amp;periodId=7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1513&amp;year=2025&amp;name=67132&amp;period=year&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C16" sqref="C16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="2" max="2" width="45.85546875" customWidth="1"/>
+    <col min="3" max="3" width="72.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B2" s="22" t="s">
+        <v>340</v>
+      </c>
+      <c r="C2" s="23" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B3" s="24" t="s">
+        <v>342</v>
+      </c>
+      <c r="C3" s="25" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B4" s="24" t="s">
+        <v>344</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B5" s="27" t="s">
+        <v>346</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B6" s="27" t="s">
+        <v>347</v>
+      </c>
+      <c r="C6" s="28" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="38.25">
+      <c r="B7" s="24" t="s">
+        <v>349</v>
+      </c>
+      <c r="C7" s="29" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="24" t="s">
+        <v>351</v>
+      </c>
+      <c r="C8" s="26" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3">
+      <c r="B9" s="24" t="s">
+        <v>353</v>
+      </c>
+      <c r="C9" s="29"/>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="24" t="s">
+        <v>354</v>
+      </c>
+      <c r="C10" s="30" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="C11" s="31"/>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="24" t="s">
+        <v>357</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="38.25">
+      <c r="B13" s="27" t="s">
+        <v>359</v>
+      </c>
+      <c r="C13" s="33" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="27.75" customHeight="1">
+      <c r="B14" s="34" t="s">
+        <v>361</v>
+      </c>
+      <c r="C14" s="35" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B15" s="27" t="s">
+        <v>363</v>
+      </c>
+      <c r="C15" s="32" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B16" s="24" t="s">
+        <v>365</v>
+      </c>
+      <c r="C16" s="36">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B17" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="C17" s="36">
+        <v>46552</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B18" s="24" t="s">
+        <v>367</v>
+      </c>
+      <c r="C18" s="37" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B19" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="C19" s="38" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B20" s="24" t="s">
+        <v>369</v>
+      </c>
+      <c r="C20" s="39" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" ht="12.75" customHeight="1">
+      <c r="B21" s="24" t="s">
+        <v>370</v>
+      </c>
+      <c r="C21" s="45" t="s">
+        <v>381</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+    <hyperlink ref="C14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5" style="41" customWidth="1"/>
+    <col min="2" max="2" width="108.140625" style="41" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B2" s="40"/>
+    </row>
+    <row r="3" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="4" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="5" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="6" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B6" s="42" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B7" s="42" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B8" s="42" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B9" s="42" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B10" s="42" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B11" s="42"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="43" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B13" s="42"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B14" s="42"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="16" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="17" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="18" spans="2:2" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B18" s="44" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="20" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="21" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="36" spans="2:2">
+      <c r="B36" s="2"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AC37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="G1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="U43" sqref="U43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="13" width="8.42578125" style="2" customWidth="1"/>
     <col min="14" max="23" width="11.85546875" style="2" customWidth="1"/>
     <col min="24" max="24" width="12" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="10.140625" style="2" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="17.140625" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:29" s="16" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="46" t="s">
         <v>338</v>
       </c>
-      <c r="B2" s="20"/>
-[...22 lines deleted...]
-      <c r="Y2" s="20"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
     </row>
     <row r="3" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="4"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
     </row>
     <row r="4" spans="1:29" s="10" customFormat="1" ht="11.25">
       <c r="A4" s="8"/>
       <c r="B4" s="7">
         <v>2000</v>
       </c>
       <c r="C4" s="7">
         <v>2001</v>
       </c>
       <c r="D4" s="7">
         <v>2002</v>
       </c>
       <c r="E4" s="7">
@@ -2752,51 +3272,51 @@
       <c r="T17" s="12" t="s">
         <v>138</v>
       </c>
       <c r="U17" s="12" t="s">
         <v>139</v>
       </c>
       <c r="V17" s="12" t="s">
         <v>140</v>
       </c>
       <c r="W17" s="12" t="s">
         <v>141</v>
       </c>
       <c r="X17" s="1">
         <v>2561447.6</v>
       </c>
       <c r="Y17" s="1">
         <v>2950816.7</v>
       </c>
       <c r="Z17" s="17">
         <v>3522147.7</v>
       </c>
       <c r="AA17" s="1">
         <v>3590016.9</v>
       </c>
       <c r="AB17" s="19"/>
-      <c r="AC17" s="22"/>
+      <c r="AC17" s="20"/>
     </row>
     <row r="18" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="11" t="s">
         <v>335</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>337</v>
@@ -2837,51 +3357,51 @@
       <c r="T18" s="12" t="s">
         <v>148</v>
       </c>
       <c r="U18" s="12" t="s">
         <v>149</v>
       </c>
       <c r="V18" s="12" t="s">
         <v>150</v>
       </c>
       <c r="W18" s="12" t="s">
         <v>151</v>
       </c>
       <c r="X18" s="1">
         <v>2447897</v>
       </c>
       <c r="Y18" s="1">
         <v>2905150</v>
       </c>
       <c r="Z18" s="17">
         <v>3537219.4</v>
       </c>
       <c r="AA18" s="1">
         <v>3995782.6</v>
       </c>
       <c r="AB18" s="19"/>
-      <c r="AC18" s="22"/>
+      <c r="AC18" s="20"/>
     </row>
     <row r="19" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="11" t="s">
         <v>336</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>337</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>337</v>
@@ -2922,81 +3442,81 @@
       <c r="T19" s="12" t="s">
         <v>158</v>
       </c>
       <c r="U19" s="12" t="s">
         <v>159</v>
       </c>
       <c r="V19" s="12" t="s">
         <v>160</v>
       </c>
       <c r="W19" s="12" t="s">
         <v>161</v>
       </c>
       <c r="X19" s="1">
         <v>2592988.6</v>
       </c>
       <c r="Y19" s="1">
         <v>3086462.6</v>
       </c>
       <c r="Z19" s="17">
         <v>3714408.1</v>
       </c>
       <c r="AA19" s="1">
         <v>4222775.9000000004</v>
       </c>
       <c r="AB19" s="19"/>
-      <c r="AC19" s="22"/>
+      <c r="AC19" s="20"/>
     </row>
     <row r="20" spans="1:29" s="16" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A20" s="21" t="s">
+      <c r="A20" s="47" t="s">
         <v>339</v>
       </c>
-      <c r="B20" s="21"/>
-[...23 lines deleted...]
-      <c r="AC20" s="23"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="47"/>
+      <c r="P20" s="47"/>
+      <c r="Q20" s="47"/>
+      <c r="R20" s="47"/>
+      <c r="S20" s="47"/>
+      <c r="T20" s="47"/>
+      <c r="U20" s="47"/>
+      <c r="V20" s="47"/>
+      <c r="W20" s="47"/>
+      <c r="X20" s="47"/>
+      <c r="Y20" s="47"/>
+      <c r="AC20" s="21"/>
     </row>
     <row r="21" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="N21" s="6"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:29" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="5"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="4"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="Q22" s="15"/>
       <c r="W22" s="4"/>
     </row>
@@ -4246,56 +4766,58 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A20:Y20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Стоимость затрат на раб. силу</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Стоимость затрат на рабочую сулу 2003-2007 годы</dc:title>
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>