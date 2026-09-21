--- v0 (2026-04-24)
+++ v1 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-75" yWindow="-45" windowWidth="15360" windowHeight="12225"/>
+    <workbookView xWindow="14340" yWindow="-135" windowWidth="14385" windowHeight="12225"/>
   </bookViews>
   <sheets>
     <sheet name="Жұмыс күшіне кеткен шығыстар" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="340">
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>134 533,0</t>
   </si>
   <si>
     <t>157 350,0</t>
   </si>
   <si>
     <t>181 497,0</t>
   </si>
@@ -1496,146 +1496,147 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z38"/>
+  <dimension ref="A2:AA38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD32" sqref="AD32"/>
+      <pane xSplit="1" topLeftCell="K1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1:B1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="2" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="2" customWidth="1"/>
     <col min="14" max="23" width="11.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="16" customFormat="1" ht="12.75" customHeight="1">
+    <row r="2" spans="1:27" s="16" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>338</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="9"/>
       <c r="B5" s="10">
         <v>2000</v>
       </c>
       <c r="C5" s="10">
         <v>2001</v>
       </c>
       <c r="D5" s="10">
         <v>2002</v>
       </c>
       <c r="E5" s="10">
         <v>2003</v>
       </c>
       <c r="F5" s="10">
         <v>2004</v>
       </c>
       <c r="G5" s="10">
         <v>2005</v>
       </c>
       <c r="H5" s="10">
         <v>2006</v>
       </c>
       <c r="I5" s="10">
         <v>2007</v>
       </c>
@@ -1668,52 +1669,55 @@
       </c>
       <c r="S5" s="11">
         <v>2017</v>
       </c>
       <c r="T5" s="11">
         <v>2018</v>
       </c>
       <c r="U5" s="11">
         <v>2019</v>
       </c>
       <c r="V5" s="11">
         <v>2020</v>
       </c>
       <c r="W5" s="11">
         <v>2021</v>
       </c>
       <c r="X5" s="11">
         <v>2022</v>
       </c>
       <c r="Y5" s="11">
         <v>2023</v>
       </c>
       <c r="Z5" s="10">
         <v>2024</v>
       </c>
+      <c r="AA5" s="10">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" s="12" t="s">
         <v>324</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
@@ -1748,52 +1752,55 @@
       </c>
       <c r="S6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="T6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="1">
         <v>2918244.5</v>
       </c>
       <c r="Y6" s="1">
         <v>3402016</v>
       </c>
       <c r="Z6" s="1">
         <v>4017678.3</v>
       </c>
+      <c r="AA6" s="1">
+        <v>4386757.5999999996</v>
+      </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" s="14" t="s">
         <v>325</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="4" t="s">
@@ -1828,52 +1835,55 @@
       </c>
       <c r="S7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="T7" s="13" t="s">
         <v>30</v>
       </c>
       <c r="U7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="V7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="W7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="X7" s="1">
         <v>3240115.7</v>
       </c>
       <c r="Y7" s="1">
         <v>3696964</v>
       </c>
       <c r="Z7" s="1">
         <v>4398039.8</v>
       </c>
+      <c r="AA7" s="1">
+        <v>4811842.4000000004</v>
+      </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" s="14" t="s">
         <v>326</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="4" t="s">
@@ -1908,52 +1918,55 @@
       </c>
       <c r="S8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="T8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="V8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="W8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="X8" s="1">
         <v>2493508.1</v>
       </c>
       <c r="Y8" s="1">
         <v>3075992.5</v>
       </c>
       <c r="Z8" s="1">
         <v>3336628.5</v>
       </c>
+      <c r="AA8" s="1">
+        <v>3922253.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" s="14" t="s">
         <v>327</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="4" t="s">
@@ -1988,52 +2001,55 @@
       </c>
       <c r="S9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="T9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="U9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="V9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="W9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="X9" s="1">
         <v>2751401.2</v>
       </c>
       <c r="Y9" s="1">
         <v>3255910.7</v>
       </c>
       <c r="Z9" s="1">
         <v>3788132.2</v>
       </c>
+      <c r="AA9" s="1">
+        <v>3988105.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" s="14" t="s">
         <v>328</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="4" t="s">
@@ -2068,52 +2084,55 @@
       </c>
       <c r="S10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="T10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="U10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="V10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="W10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="X10" s="1">
         <v>2593600.4</v>
       </c>
       <c r="Y10" s="1">
         <v>3172675.3</v>
       </c>
       <c r="Z10" s="1">
         <v>3264298.4</v>
       </c>
+      <c r="AA10" s="1">
+        <v>4276676.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="4" t="s">
@@ -2148,52 +2167,55 @@
       </c>
       <c r="S11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="T11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="U11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="V11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="W11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="X11" s="1">
         <v>2645702.9</v>
       </c>
       <c r="Y11" s="1">
         <v>3033469.9</v>
       </c>
       <c r="Z11" s="1">
         <v>3350442.1</v>
       </c>
+      <c r="AA11" s="1">
+        <v>3919700.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" s="14" t="s">
         <v>329</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="4" t="s">
@@ -2228,52 +2250,55 @@
       </c>
       <c r="S12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="T12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="U12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="V12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="W12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="X12" s="1">
         <v>2752303.4</v>
       </c>
       <c r="Y12" s="1">
         <v>3298987.7</v>
       </c>
       <c r="Z12" s="1">
         <v>3579014.8</v>
       </c>
+      <c r="AA12" s="1">
+        <v>4059016.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" s="14" t="s">
         <v>330</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="4" t="s">
@@ -2308,52 +2333,55 @@
       </c>
       <c r="S13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="T13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="U13" s="13" t="s">
         <v>91</v>
       </c>
       <c r="V13" s="13" t="s">
         <v>92</v>
       </c>
       <c r="W13" s="13" t="s">
         <v>93</v>
       </c>
       <c r="X13" s="1">
         <v>3003802.6</v>
       </c>
       <c r="Y13" s="1">
         <v>3551608.8</v>
       </c>
       <c r="Z13" s="1">
         <v>4030317.2</v>
       </c>
+      <c r="AA13" s="1">
+        <v>4289242.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" s="14" t="s">
         <v>331</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="4" t="s">
@@ -2388,52 +2416,55 @@
       </c>
       <c r="S14" s="13" t="s">
         <v>99</v>
       </c>
       <c r="T14" s="13" t="s">
         <v>100</v>
       </c>
       <c r="U14" s="13" t="s">
         <v>101</v>
       </c>
       <c r="V14" s="13" t="s">
         <v>102</v>
       </c>
       <c r="W14" s="13" t="s">
         <v>103</v>
       </c>
       <c r="X14" s="1">
         <v>2632622.1</v>
       </c>
       <c r="Y14" s="1">
         <v>3104691.9</v>
       </c>
       <c r="Z14" s="1">
         <v>3415954.1</v>
       </c>
+      <c r="AA14" s="1">
+        <v>3769265.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" s="14" t="s">
         <v>332</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="4" t="s">
@@ -2468,52 +2499,55 @@
       </c>
       <c r="S15" s="13" t="s">
         <v>109</v>
       </c>
       <c r="T15" s="13" t="s">
         <v>110</v>
       </c>
       <c r="U15" s="13" t="s">
         <v>111</v>
       </c>
       <c r="V15" s="13" t="s">
         <v>112</v>
       </c>
       <c r="W15" s="13" t="s">
         <v>113</v>
       </c>
       <c r="X15" s="1">
         <v>2636723.1</v>
       </c>
       <c r="Y15" s="1">
         <v>3242361.6</v>
       </c>
       <c r="Z15" s="1">
         <v>3619614.8</v>
       </c>
+      <c r="AA15" s="1">
+        <v>4263835.2</v>
+      </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" s="14" t="s">
         <v>333</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="4" t="s">
@@ -2548,52 +2582,55 @@
       </c>
       <c r="S16" s="13" t="s">
         <v>119</v>
       </c>
       <c r="T16" s="13" t="s">
         <v>120</v>
       </c>
       <c r="U16" s="13" t="s">
         <v>121</v>
       </c>
       <c r="V16" s="13" t="s">
         <v>122</v>
       </c>
       <c r="W16" s="13" t="s">
         <v>123</v>
       </c>
       <c r="X16" s="1">
         <v>2789868.7</v>
       </c>
       <c r="Y16" s="1">
         <v>3199353.2</v>
       </c>
       <c r="Z16" s="1">
         <v>3250787</v>
       </c>
+      <c r="AA16" s="1">
+        <v>3969370.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" s="14" t="s">
         <v>334</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="4" t="s">
@@ -2628,52 +2665,55 @@
       </c>
       <c r="S17" s="13" t="s">
         <v>129</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>130</v>
       </c>
       <c r="U17" s="13" t="s">
         <v>131</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>132</v>
       </c>
       <c r="W17" s="13" t="s">
         <v>133</v>
       </c>
       <c r="X17" s="1">
         <v>2563734.4</v>
       </c>
       <c r="Y17" s="1">
         <v>3049312.9</v>
       </c>
       <c r="Z17" s="1">
         <v>3195616.8</v>
       </c>
+      <c r="AA17" s="1">
+        <v>3714787.3</v>
+      </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" s="14" t="s">
         <v>335</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="4" t="s">
@@ -2708,52 +2748,55 @@
       </c>
       <c r="S18" s="13" t="s">
         <v>139</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>140</v>
       </c>
       <c r="U18" s="13" t="s">
         <v>141</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>142</v>
       </c>
       <c r="W18" s="13" t="s">
         <v>143</v>
       </c>
       <c r="X18" s="1">
         <v>2561447.6</v>
       </c>
       <c r="Y18" s="1">
         <v>2950816.7</v>
       </c>
       <c r="Z18" s="1">
         <v>3522147.7</v>
       </c>
+      <c r="AA18" s="1">
+        <v>3590016.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" s="14" t="s">
         <v>336</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="4" t="s">
@@ -2788,52 +2831,55 @@
       </c>
       <c r="S19" s="13" t="s">
         <v>149</v>
       </c>
       <c r="T19" s="13" t="s">
         <v>150</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>151</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>152</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>153</v>
       </c>
       <c r="X19" s="1">
         <v>2447897</v>
       </c>
       <c r="Y19" s="1">
         <v>2905150</v>
       </c>
       <c r="Z19" s="1">
         <v>3537219.4</v>
       </c>
+      <c r="AA19" s="1">
+        <v>3995782.6</v>
+      </c>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" s="12" t="s">
         <v>337</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I20" s="4" t="s">
@@ -2868,130 +2914,133 @@
       </c>
       <c r="S20" s="13" t="s">
         <v>159</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>160</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>161</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>162</v>
       </c>
       <c r="W20" s="13" t="s">
         <v>163</v>
       </c>
       <c r="X20" s="1">
         <v>2592988.6</v>
       </c>
       <c r="Y20" s="1">
         <v>3086462.6</v>
       </c>
       <c r="Z20" s="1">
         <v>3714408.1</v>
       </c>
+      <c r="AA20" s="1">
+        <v>4222775.9000000004</v>
+      </c>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" s="17"/>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
       <c r="T21" s="6"/>
       <c r="U21" s="6"/>
       <c r="V21" s="6"/>
       <c r="W21" s="6"/>
     </row>
-    <row r="22" spans="1:26" s="16" customFormat="1" ht="12">
+    <row r="22" spans="1:27" s="16" customFormat="1" ht="12">
       <c r="A22" s="18" t="s">
         <v>339</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="18"/>
       <c r="Q22" s="18"/>
       <c r="R22" s="18"/>
       <c r="S22" s="18"/>
       <c r="T22" s="18"/>
       <c r="U22" s="18"/>
       <c r="V22" s="18"/>
       <c r="W22" s="18"/>
       <c r="X22" s="18"/>
       <c r="Y22" s="18"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" s="6"/>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="8"/>
       <c r="U23" s="6"/>
       <c r="V23" s="3"/>
       <c r="W23" s="8"/>
     </row>
-    <row r="24" spans="1:26" s="15" customFormat="1">
+    <row r="24" spans="1:27" s="15" customFormat="1">
       <c r="A24" s="12" t="s">
         <v>324</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>164</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>165</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>166</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>167</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>168</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>169</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>170</v>
       </c>
       <c r="I24" s="13" t="s">
@@ -3026,52 +3075,55 @@
       </c>
       <c r="S24" s="13" t="s">
         <v>181</v>
       </c>
       <c r="T24" s="13" t="s">
         <v>182</v>
       </c>
       <c r="U24" s="13" t="s">
         <v>183</v>
       </c>
       <c r="V24" s="13" t="s">
         <v>184</v>
       </c>
       <c r="W24" s="13" t="s">
         <v>185</v>
       </c>
       <c r="X24" s="1">
         <v>1650.7</v>
       </c>
       <c r="Y24" s="1">
         <v>2051.1</v>
       </c>
       <c r="Z24" s="1">
         <v>2329.8000000000002</v>
       </c>
+      <c r="AA24" s="1">
+        <v>2622.9</v>
+      </c>
     </row>
-    <row r="25" spans="1:26" s="6" customFormat="1">
+    <row r="25" spans="1:27" s="6" customFormat="1">
       <c r="A25" s="14" t="s">
         <v>325</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="4" t="s">
@@ -3106,52 +3158,55 @@
       </c>
       <c r="S25" s="13" t="s">
         <v>191</v>
       </c>
       <c r="T25" s="13" t="s">
         <v>192</v>
       </c>
       <c r="U25" s="13" t="s">
         <v>193</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>194</v>
       </c>
       <c r="W25" s="13" t="s">
         <v>195</v>
       </c>
       <c r="X25" s="1">
         <v>1757.7</v>
       </c>
       <c r="Y25" s="1">
         <v>2242.1</v>
       </c>
       <c r="Z25" s="1">
         <v>2577.8000000000002</v>
       </c>
+      <c r="AA25" s="1">
+        <v>2920.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:26" s="6" customFormat="1">
+    <row r="26" spans="1:27" s="6" customFormat="1">
       <c r="A26" s="14" t="s">
         <v>326</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I26" s="4" t="s">
@@ -3186,52 +3241,55 @@
       </c>
       <c r="S26" s="13" t="s">
         <v>201</v>
       </c>
       <c r="T26" s="13" t="s">
         <v>202</v>
       </c>
       <c r="U26" s="13" t="s">
         <v>203</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>204</v>
       </c>
       <c r="W26" s="13" t="s">
         <v>205</v>
       </c>
       <c r="X26" s="1">
         <v>1406.3</v>
       </c>
       <c r="Y26" s="1">
         <v>1846.8</v>
       </c>
       <c r="Z26" s="1">
         <v>1907.6</v>
       </c>
+      <c r="AA26" s="1">
+        <v>2306</v>
+      </c>
     </row>
-    <row r="27" spans="1:26" s="6" customFormat="1">
+    <row r="27" spans="1:27" s="6" customFormat="1">
       <c r="A27" s="14" t="s">
         <v>327</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I27" s="4" t="s">
@@ -3266,52 +3324,55 @@
       </c>
       <c r="S27" s="13" t="s">
         <v>211</v>
       </c>
       <c r="T27" s="13" t="s">
         <v>212</v>
       </c>
       <c r="U27" s="13" t="s">
         <v>213</v>
       </c>
       <c r="V27" s="13" t="s">
         <v>214</v>
       </c>
       <c r="W27" s="13" t="s">
         <v>215</v>
       </c>
       <c r="X27" s="1">
         <v>1645</v>
       </c>
       <c r="Y27" s="1">
         <v>2021.7</v>
       </c>
       <c r="Z27" s="1">
         <v>2419.8000000000002</v>
       </c>
+      <c r="AA27" s="1">
+        <v>2471.3000000000002</v>
+      </c>
     </row>
-    <row r="28" spans="1:26" s="6" customFormat="1">
+    <row r="28" spans="1:27" s="6" customFormat="1">
       <c r="A28" s="14" t="s">
         <v>328</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I28" s="4" t="s">
@@ -3346,52 +3407,55 @@
       </c>
       <c r="S28" s="13" t="s">
         <v>221</v>
       </c>
       <c r="T28" s="13" t="s">
         <v>222</v>
       </c>
       <c r="U28" s="13" t="s">
         <v>223</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>224</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>225</v>
       </c>
       <c r="X28" s="1">
         <v>1606.1</v>
       </c>
       <c r="Y28" s="1">
         <v>2003.8</v>
       </c>
       <c r="Z28" s="1">
         <v>1922.6</v>
       </c>
+      <c r="AA28" s="1">
+        <v>2604.1</v>
+      </c>
     </row>
-    <row r="29" spans="1:26" s="6" customFormat="1">
+    <row r="29" spans="1:27" s="6" customFormat="1">
       <c r="A29" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="4" t="s">
@@ -3426,52 +3490,55 @@
       </c>
       <c r="S29" s="13" t="s">
         <v>231</v>
       </c>
       <c r="T29" s="13" t="s">
         <v>232</v>
       </c>
       <c r="U29" s="13" t="s">
         <v>233</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>234</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>235</v>
       </c>
       <c r="X29" s="1">
         <v>1606.9</v>
       </c>
       <c r="Y29" s="1">
         <v>1899</v>
       </c>
       <c r="Z29" s="1">
         <v>2017.6</v>
       </c>
+      <c r="AA29" s="1">
+        <v>2404.5</v>
+      </c>
     </row>
-    <row r="30" spans="1:26" s="6" customFormat="1">
+    <row r="30" spans="1:27" s="6" customFormat="1">
       <c r="A30" s="14" t="s">
         <v>329</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I30" s="4" t="s">
@@ -3506,52 +3573,55 @@
       </c>
       <c r="S30" s="13" t="s">
         <v>241</v>
       </c>
       <c r="T30" s="13" t="s">
         <v>242</v>
       </c>
       <c r="U30" s="13" t="s">
         <v>243</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>244</v>
       </c>
       <c r="W30" s="13" t="s">
         <v>245</v>
       </c>
       <c r="X30" s="1">
         <v>1708.6</v>
       </c>
       <c r="Y30" s="1">
         <v>2036.9</v>
       </c>
       <c r="Z30" s="1">
         <v>2008.4</v>
       </c>
+      <c r="AA30" s="1">
+        <v>2448.1999999999998</v>
+      </c>
     </row>
-    <row r="31" spans="1:26" s="6" customFormat="1">
+    <row r="31" spans="1:27" s="6" customFormat="1">
       <c r="A31" s="14" t="s">
         <v>330</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I31" s="4" t="s">
@@ -3586,52 +3656,55 @@
       </c>
       <c r="S31" s="13" t="s">
         <v>250</v>
       </c>
       <c r="T31" s="13" t="s">
         <v>251</v>
       </c>
       <c r="U31" s="13" t="s">
         <v>252</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>253</v>
       </c>
       <c r="W31" s="13" t="s">
         <v>254</v>
       </c>
       <c r="X31" s="1">
         <v>1783.9</v>
       </c>
       <c r="Y31" s="1">
         <v>2015</v>
       </c>
       <c r="Z31" s="1">
         <v>2226.1999999999998</v>
       </c>
+      <c r="AA31" s="1">
+        <v>2428.9</v>
+      </c>
     </row>
-    <row r="32" spans="1:26" s="6" customFormat="1">
+    <row r="32" spans="1:27" s="6" customFormat="1">
       <c r="A32" s="14" t="s">
         <v>331</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I32" s="4" t="s">
@@ -3666,52 +3739,55 @@
       </c>
       <c r="S32" s="13" t="s">
         <v>260</v>
       </c>
       <c r="T32" s="13" t="s">
         <v>261</v>
       </c>
       <c r="U32" s="13" t="s">
         <v>262</v>
       </c>
       <c r="V32" s="13" t="s">
         <v>263</v>
       </c>
       <c r="W32" s="13" t="s">
         <v>264</v>
       </c>
       <c r="X32" s="1">
         <v>1690.5</v>
       </c>
       <c r="Y32" s="1">
         <v>2029.5</v>
       </c>
       <c r="Z32" s="1">
         <v>1886.9</v>
       </c>
+      <c r="AA32" s="1">
+        <v>2414.8000000000002</v>
+      </c>
     </row>
-    <row r="33" spans="1:26" s="6" customFormat="1">
+    <row r="33" spans="1:27" s="6" customFormat="1">
       <c r="A33" s="14" t="s">
         <v>332</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="4" t="s">
@@ -3746,52 +3822,55 @@
       </c>
       <c r="S33" s="13" t="s">
         <v>270</v>
       </c>
       <c r="T33" s="13" t="s">
         <v>271</v>
       </c>
       <c r="U33" s="13" t="s">
         <v>272</v>
       </c>
       <c r="V33" s="13" t="s">
         <v>273</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>274</v>
       </c>
       <c r="X33" s="1">
         <v>1496.9</v>
       </c>
       <c r="Y33" s="1">
         <v>1876.8</v>
       </c>
       <c r="Z33" s="1">
         <v>2021.7</v>
       </c>
+      <c r="AA33" s="1">
+        <v>2457.8000000000002</v>
+      </c>
     </row>
-    <row r="34" spans="1:26" s="6" customFormat="1">
+    <row r="34" spans="1:27" s="6" customFormat="1">
       <c r="A34" s="14" t="s">
         <v>333</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I34" s="4" t="s">
@@ -3826,52 +3905,55 @@
       </c>
       <c r="S34" s="13" t="s">
         <v>280</v>
       </c>
       <c r="T34" s="13" t="s">
         <v>281</v>
       </c>
       <c r="U34" s="13" t="s">
         <v>282</v>
       </c>
       <c r="V34" s="13" t="s">
         <v>283</v>
       </c>
       <c r="W34" s="13" t="s">
         <v>284</v>
       </c>
       <c r="X34" s="1">
         <v>1533.8</v>
       </c>
       <c r="Y34" s="1">
         <v>1752</v>
       </c>
       <c r="Z34" s="1">
         <v>1745.4</v>
       </c>
+      <c r="AA34" s="1">
+        <v>2134.6999999999998</v>
+      </c>
     </row>
-    <row r="35" spans="1:26" s="6" customFormat="1">
+    <row r="35" spans="1:27" s="6" customFormat="1">
       <c r="A35" s="14" t="s">
         <v>334</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="4" t="s">
@@ -3906,52 +3988,55 @@
       </c>
       <c r="S35" s="13" t="s">
         <v>290</v>
       </c>
       <c r="T35" s="13" t="s">
         <v>291</v>
       </c>
       <c r="U35" s="13" t="s">
         <v>292</v>
       </c>
       <c r="V35" s="13" t="s">
         <v>293</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>294</v>
       </c>
       <c r="X35" s="1">
         <v>1379.4</v>
       </c>
       <c r="Y35" s="1">
         <v>1839.4</v>
       </c>
       <c r="Z35" s="1">
         <v>1893.2</v>
       </c>
+      <c r="AA35" s="1">
+        <v>2193</v>
+      </c>
     </row>
-    <row r="36" spans="1:26" s="6" customFormat="1">
+    <row r="36" spans="1:27" s="6" customFormat="1">
       <c r="A36" s="14" t="s">
         <v>335</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I36" s="4" t="s">
@@ -3986,52 +4071,55 @@
       </c>
       <c r="S36" s="13" t="s">
         <v>299</v>
       </c>
       <c r="T36" s="13" t="s">
         <v>300</v>
       </c>
       <c r="U36" s="13" t="s">
         <v>301</v>
       </c>
       <c r="V36" s="13" t="s">
         <v>302</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>303</v>
       </c>
       <c r="X36" s="1">
         <v>1523.6</v>
       </c>
       <c r="Y36" s="1">
         <v>1737.7</v>
       </c>
       <c r="Z36" s="1">
         <v>1880.3</v>
       </c>
+      <c r="AA36" s="1">
+        <v>2108.4</v>
+      </c>
     </row>
-    <row r="37" spans="1:26" s="6" customFormat="1">
+    <row r="37" spans="1:27" s="6" customFormat="1">
       <c r="A37" s="14" t="s">
         <v>336</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I37" s="4" t="s">
@@ -4066,52 +4154,55 @@
       </c>
       <c r="S37" s="13" t="s">
         <v>309</v>
       </c>
       <c r="T37" s="13" t="s">
         <v>310</v>
       </c>
       <c r="U37" s="13" t="s">
         <v>311</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>312</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>313</v>
       </c>
       <c r="X37" s="1">
         <v>1525.7</v>
       </c>
       <c r="Y37" s="1">
         <v>1765.7</v>
       </c>
       <c r="Z37" s="1">
         <v>2121</v>
       </c>
+      <c r="AA37" s="1">
+        <v>2345</v>
+      </c>
     </row>
-    <row r="38" spans="1:26" s="6" customFormat="1">
+    <row r="38" spans="1:27" s="6" customFormat="1">
       <c r="A38" s="12" t="s">
         <v>337</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I38" s="4" t="s">
@@ -4145,50 +4236,53 @@
         <v>318</v>
       </c>
       <c r="S38" s="13" t="s">
         <v>319</v>
       </c>
       <c r="T38" s="13" t="s">
         <v>320</v>
       </c>
       <c r="U38" s="13" t="s">
         <v>321</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>322</v>
       </c>
       <c r="W38" s="13" t="s">
         <v>323</v>
       </c>
       <c r="X38" s="1">
         <v>1547.6</v>
       </c>
       <c r="Y38" s="1">
         <v>1831.5</v>
       </c>
       <c r="Z38" s="1">
         <v>2122.1</v>
+      </c>
+      <c r="AA38" s="1">
+        <v>2500.6999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A2:Y2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>