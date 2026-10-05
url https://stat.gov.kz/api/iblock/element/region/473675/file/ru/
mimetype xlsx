--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="13950" yWindow="30" windowWidth="14655" windowHeight="15555" activeTab="2"/>
+    <workbookView xWindow="13950" yWindow="30" windowWidth="14655" windowHeight="15555"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (ОКС)" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
     <sheet name="Общий коэффициент смертности" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="98">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -2911,97 +2911,97 @@
     <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1733">
     <cellStyle name="20% - Акцент1 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="28"/>
@@ -4923,51 +4923,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="69.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>22</v>
       </c>
     </row>
@@ -5050,59 +5050,59 @@
       <c r="B12" s="45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="46" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="48" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="49">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="49">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>93</v>
       </c>
@@ -5173,126 +5173,127 @@
     <row r="9" spans="2:2" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="3"/>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AR983"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
+    <sheetView topLeftCell="I1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AG53" sqref="AG53"/>
+      <selection pane="bottomLeft" activeCell="AI38" sqref="AI38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="8" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="8" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="23" customWidth="1"/>
     <col min="12" max="21" width="9.140625" style="8" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="8" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="20" customWidth="1"/>
     <col min="24" max="27" width="8.7109375" style="8" customWidth="1"/>
     <col min="28" max="28" width="9.7109375" style="8" customWidth="1"/>
     <col min="29" max="29" width="9.5703125" style="8" customWidth="1"/>
     <col min="30" max="30" width="8.85546875" style="8" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="8" customWidth="1"/>
     <col min="32" max="32" width="10" style="8" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="8" customWidth="1"/>
-    <col min="34" max="16384" width="14.42578125" style="8"/>
+    <col min="34" max="34" width="8.7109375" style="8" customWidth="1"/>
+    <col min="35" max="16384" width="14.42578125" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="21"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="19"/>
       <c r="X1" s="9"/>
       <c r="Y1" s="9"/>
       <c r="Z1" s="9"/>
       <c r="AA1" s="9"/>
     </row>
     <row r="2" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="53"/>
-[...17 lines deleted...]
-      <c r="U2" s="53"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
       <c r="V2" s="9"/>
       <c r="W2" s="19"/>
       <c r="X2" s="9"/>
       <c r="Y2" s="9"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
     </row>
     <row r="3" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="10"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="21"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
@@ -5338,117 +5339,118 @@
     <row r="5" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="12"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="25"/>
       <c r="H5" s="25"/>
       <c r="I5" s="25"/>
       <c r="J5" s="25"/>
       <c r="K5" s="26"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="25"/>
       <c r="O5" s="25"/>
       <c r="P5" s="25"/>
       <c r="Q5" s="25"/>
       <c r="R5" s="25"/>
       <c r="S5" s="25"/>
       <c r="T5" s="25"/>
       <c r="U5" s="25"/>
       <c r="V5" s="25"/>
       <c r="W5" s="27"/>
       <c r="Z5" s="24"/>
-      <c r="AA5" s="65" t="s">
+      <c r="AA5" s="57" t="s">
         <v>94</v>
       </c>
-      <c r="AB5" s="65"/>
-[...5 lines deleted...]
-      <c r="AH5" s="24"/>
+      <c r="AB5" s="57"/>
+      <c r="AC5" s="57"/>
+      <c r="AD5" s="57"/>
+      <c r="AE5" s="57"/>
+      <c r="AF5" s="57"/>
+      <c r="AG5" s="57"/>
+      <c r="AH5" s="57"/>
       <c r="AI5" s="24"/>
       <c r="AJ5" s="24"/>
       <c r="AK5" s="24"/>
       <c r="AL5" s="24"/>
       <c r="AM5" s="24"/>
       <c r="AN5" s="24"/>
       <c r="AO5" s="24"/>
       <c r="AP5" s="24"/>
       <c r="AQ5" s="24"/>
       <c r="AR5" s="24"/>
     </row>
     <row r="6" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="54"/>
-      <c r="C6" s="56">
+      <c r="B6" s="61"/>
+      <c r="C6" s="63">
         <v>2024</v>
       </c>
-      <c r="D6" s="57"/>
-[...10 lines deleted...]
-      <c r="O6" s="59">
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="66">
         <v>2025</v>
       </c>
-      <c r="P6" s="60"/>
-[...10 lines deleted...]
-      <c r="AA6" s="64">
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="55">
         <v>2026</v>
       </c>
-      <c r="AB6" s="60"/>
-[...4 lines deleted...]
-      <c r="AG6" s="60"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
     </row>
     <row r="7" spans="1:44" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="52"/>
-      <c r="B7" s="55"/>
+      <c r="A7" s="59"/>
+      <c r="B7" s="62"/>
       <c r="C7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>37</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="22" t="s">
@@ -5492,85 +5494,88 @@
       </c>
       <c r="X7" s="14" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="14" t="s">
         <v>42</v>
       </c>
       <c r="Z7" s="14" t="s">
         <v>43</v>
       </c>
       <c r="AA7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AB7" s="16" t="s">
         <v>33</v>
       </c>
       <c r="AC7" s="16" t="s">
         <v>34</v>
       </c>
       <c r="AD7" s="14" t="s">
         <v>35</v>
       </c>
       <c r="AE7" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="AF7" s="66" t="s">
+      <c r="AF7" s="51" t="s">
         <v>37</v>
       </c>
       <c r="AG7" s="14" t="s">
         <v>38</v>
       </c>
+      <c r="AH7" s="14" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="8" spans="1:44" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
-      <c r="B8" s="61" t="s">
+      <c r="B8" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="61"/>
-[...21 lines deleted...]
-      <c r="Y8" s="61"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="52"/>
+      <c r="N8" s="52"/>
+      <c r="O8" s="52"/>
+      <c r="P8" s="52"/>
+      <c r="Q8" s="52"/>
+      <c r="R8" s="52"/>
+      <c r="S8" s="52"/>
+      <c r="T8" s="52"/>
+      <c r="U8" s="52"/>
+      <c r="V8" s="52"/>
+      <c r="W8" s="52"/>
+      <c r="X8" s="52"/>
+      <c r="Y8" s="52"/>
       <c r="Z8" s="17"/>
       <c r="AA8" s="17"/>
     </row>
     <row r="9" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="29">
         <v>5.38</v>
       </c>
       <c r="D9" s="29">
         <v>5.0199999999999996</v>
       </c>
       <c r="E9" s="29">
         <v>4.8</v>
       </c>
       <c r="F9" s="29">
         <v>4.8099999999999996</v>
       </c>
       <c r="G9" s="29">
         <v>4.67</v>
       </c>
@@ -5630,50 +5635,53 @@
       </c>
       <c r="Z9" s="29">
         <v>4.79</v>
       </c>
       <c r="AA9" s="29">
         <v>4.01</v>
       </c>
       <c r="AB9" s="29">
         <v>4.16</v>
       </c>
       <c r="AC9" s="29">
         <v>4.33</v>
       </c>
       <c r="AD9" s="29">
         <v>4.45</v>
       </c>
       <c r="AE9" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="AF9" s="29">
         <v>4.57</v>
       </c>
       <c r="AG9" s="29">
         <v>4.74</v>
       </c>
+      <c r="AH9" s="29">
+        <v>4.78</v>
+      </c>
     </row>
     <row r="10" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="29">
         <v>4.51</v>
       </c>
       <c r="D10" s="29">
         <v>4.24</v>
       </c>
       <c r="E10" s="29">
         <v>3.86</v>
       </c>
       <c r="F10" s="29">
         <v>3.84</v>
       </c>
       <c r="G10" s="29">
         <v>3.66</v>
       </c>
       <c r="H10" s="29">
         <v>3.69</v>
@@ -5731,50 +5739,53 @@
       </c>
       <c r="Z10" s="29">
         <v>3.95</v>
       </c>
       <c r="AA10" s="29">
         <v>2.42</v>
       </c>
       <c r="AB10" s="29">
         <v>3.27</v>
       </c>
       <c r="AC10" s="29">
         <v>3.16</v>
       </c>
       <c r="AD10" s="29">
         <v>3.27</v>
       </c>
       <c r="AE10" s="29">
         <v>3.28</v>
       </c>
       <c r="AF10" s="29">
         <v>3.34</v>
       </c>
       <c r="AG10" s="29">
         <v>3.6</v>
       </c>
+      <c r="AH10" s="29">
+        <v>3.66</v>
+      </c>
     </row>
     <row r="11" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="29">
         <v>7.53</v>
       </c>
       <c r="D11" s="29">
         <v>7.15</v>
       </c>
       <c r="E11" s="29">
         <v>5.92</v>
       </c>
       <c r="F11" s="29">
         <v>5.98</v>
       </c>
       <c r="G11" s="29">
         <v>5.91</v>
       </c>
       <c r="H11" s="29">
         <v>5.82</v>
@@ -5832,50 +5843,53 @@
       </c>
       <c r="Z11" s="29">
         <v>5.17</v>
       </c>
       <c r="AA11" s="29">
         <v>3.92</v>
       </c>
       <c r="AB11" s="29">
         <v>4.24</v>
       </c>
       <c r="AC11" s="29">
         <v>4.07</v>
       </c>
       <c r="AD11" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="AE11" s="29">
         <v>4.38</v>
       </c>
       <c r="AF11" s="29">
         <v>4.92</v>
       </c>
       <c r="AG11" s="29">
         <v>5.01</v>
       </c>
+      <c r="AH11" s="29">
+        <v>4.99</v>
+      </c>
     </row>
     <row r="12" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="36" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="29">
         <v>5.91</v>
       </c>
       <c r="D12" s="29">
         <v>5.13</v>
       </c>
       <c r="E12" s="29">
         <v>5.44</v>
       </c>
       <c r="F12" s="29">
         <v>6</v>
       </c>
       <c r="G12" s="29">
         <v>5.93</v>
       </c>
       <c r="H12" s="29">
         <v>5.78</v>
@@ -5933,50 +5947,53 @@
       </c>
       <c r="Z12" s="29">
         <v>5.74</v>
       </c>
       <c r="AA12" s="29">
         <v>4.55</v>
       </c>
       <c r="AB12" s="29">
         <v>5.13</v>
       </c>
       <c r="AC12" s="29">
         <v>5.32</v>
       </c>
       <c r="AD12" s="29">
         <v>5.43</v>
       </c>
       <c r="AE12" s="29">
         <v>5.34</v>
       </c>
       <c r="AF12" s="29">
         <v>5.34</v>
       </c>
       <c r="AG12" s="29">
         <v>5.73</v>
       </c>
+      <c r="AH12" s="29">
+        <v>5.78</v>
+      </c>
     </row>
     <row r="13" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="29">
         <v>6.59</v>
       </c>
       <c r="D13" s="29">
         <v>6.79</v>
       </c>
       <c r="E13" s="29">
         <v>6.39</v>
       </c>
       <c r="F13" s="29">
         <v>6.61</v>
       </c>
       <c r="G13" s="29">
         <v>6.4</v>
       </c>
       <c r="H13" s="29">
         <v>6.38</v>
@@ -6034,50 +6051,53 @@
       </c>
       <c r="Z13" s="29">
         <v>6.2</v>
       </c>
       <c r="AA13" s="29">
         <v>4.54</v>
       </c>
       <c r="AB13" s="29">
         <v>4.46</v>
       </c>
       <c r="AC13" s="29">
         <v>4.29</v>
       </c>
       <c r="AD13" s="29">
         <v>4.32</v>
       </c>
       <c r="AE13" s="29">
         <v>4.71</v>
       </c>
       <c r="AF13" s="29">
         <v>5.25</v>
       </c>
       <c r="AG13" s="29">
         <v>5.88</v>
       </c>
+      <c r="AH13" s="29">
+        <v>6.12</v>
+      </c>
     </row>
     <row r="14" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="36" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="29">
         <v>5.34</v>
       </c>
       <c r="D14" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="E14" s="29">
         <v>4.83</v>
       </c>
       <c r="F14" s="29">
         <v>4.92</v>
       </c>
       <c r="G14" s="29">
         <v>4.91</v>
       </c>
       <c r="H14" s="29">
         <v>5.0599999999999996</v>
@@ -6135,50 +6155,53 @@
       </c>
       <c r="Z14" s="29">
         <v>4.43</v>
       </c>
       <c r="AA14" s="29">
         <v>4.33</v>
       </c>
       <c r="AB14" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="AC14" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AD14" s="29">
         <v>4.71</v>
       </c>
       <c r="AE14" s="29">
         <v>4.6100000000000003</v>
       </c>
       <c r="AF14" s="29">
         <v>4.75</v>
       </c>
       <c r="AG14" s="29">
         <v>4.83</v>
       </c>
+      <c r="AH14" s="29">
+        <v>4.8</v>
+      </c>
     </row>
     <row r="15" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="36" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="29">
         <v>5.26</v>
       </c>
       <c r="D15" s="29">
         <v>4.49</v>
       </c>
       <c r="E15" s="29">
         <v>4.58</v>
       </c>
       <c r="F15" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="G15" s="29">
         <v>4.18</v>
       </c>
       <c r="H15" s="29">
         <v>4.08</v>
@@ -6236,50 +6259,53 @@
       </c>
       <c r="Z15" s="29">
         <v>4.42</v>
       </c>
       <c r="AA15" s="29">
         <v>4.25</v>
       </c>
       <c r="AB15" s="29">
         <v>4.04</v>
       </c>
       <c r="AC15" s="29">
         <v>4.2</v>
       </c>
       <c r="AD15" s="29">
         <v>4.37</v>
       </c>
       <c r="AE15" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="AF15" s="29">
         <v>4.51</v>
       </c>
       <c r="AG15" s="29">
         <v>4.57</v>
       </c>
+      <c r="AH15" s="29">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="16" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="36" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="29">
         <v>5.83</v>
       </c>
       <c r="D16" s="29">
         <v>5.58</v>
       </c>
       <c r="E16" s="29">
         <v>5.14</v>
       </c>
       <c r="F16" s="29">
         <v>5.04</v>
       </c>
       <c r="G16" s="29">
         <v>4.93</v>
       </c>
       <c r="H16" s="29">
         <v>4.78</v>
@@ -6337,52 +6363,55 @@
       </c>
       <c r="Z16" s="29">
         <v>5.01</v>
       </c>
       <c r="AA16" s="29">
         <v>4.53</v>
       </c>
       <c r="AB16" s="29">
         <v>4.6500000000000004</v>
       </c>
       <c r="AC16" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="AD16" s="29">
         <v>4.53</v>
       </c>
       <c r="AE16" s="29">
         <v>4.51</v>
       </c>
       <c r="AF16" s="29">
         <v>4.63</v>
       </c>
       <c r="AG16" s="29">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH16" s="29">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="36" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="29">
         <v>5.14</v>
       </c>
       <c r="D17" s="29">
         <v>5.35</v>
       </c>
       <c r="E17" s="29">
         <v>4.54</v>
       </c>
       <c r="F17" s="29">
         <v>4.53</v>
       </c>
       <c r="G17" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="H17" s="29">
         <v>4.57</v>
       </c>
       <c r="I17" s="29">
@@ -6438,52 +6467,55 @@
       </c>
       <c r="Z17" s="29">
         <v>4.75</v>
       </c>
       <c r="AA17" s="29">
         <v>4.5599999999999996</v>
       </c>
       <c r="AB17" s="29">
         <v>4.2</v>
       </c>
       <c r="AC17" s="29">
         <v>4.7699999999999996</v>
       </c>
       <c r="AD17" s="29">
         <v>4.7699999999999996</v>
       </c>
       <c r="AE17" s="29">
         <v>4.5</v>
       </c>
       <c r="AF17" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="AG17" s="29">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH17" s="29">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="29">
         <v>5.03</v>
       </c>
       <c r="D18" s="29">
         <v>4.63</v>
       </c>
       <c r="E18" s="29">
         <v>5.07</v>
       </c>
       <c r="F18" s="29">
         <v>5.52</v>
       </c>
       <c r="G18" s="29">
         <v>5.34</v>
       </c>
       <c r="H18" s="29">
         <v>5.23</v>
       </c>
       <c r="I18" s="29">
@@ -6539,52 +6571,55 @@
       </c>
       <c r="Z18" s="29">
         <v>5.05</v>
       </c>
       <c r="AA18" s="29">
         <v>4.18</v>
       </c>
       <c r="AB18" s="29">
         <v>4.18</v>
       </c>
       <c r="AC18" s="29">
         <v>4.6100000000000003</v>
       </c>
       <c r="AD18" s="29">
         <v>4.76</v>
       </c>
       <c r="AE18" s="29">
         <v>5.08</v>
       </c>
       <c r="AF18" s="29">
         <v>5.22</v>
       </c>
       <c r="AG18" s="29">
         <v>5.41</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH18" s="29">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="29">
         <v>6.96</v>
       </c>
       <c r="D19" s="29">
         <v>6.54</v>
       </c>
       <c r="E19" s="29">
         <v>5.63</v>
       </c>
       <c r="F19" s="29">
         <v>5.29</v>
       </c>
       <c r="G19" s="29">
         <v>4.91</v>
       </c>
       <c r="H19" s="29">
         <v>5.16</v>
       </c>
       <c r="I19" s="29">
@@ -6640,52 +6675,55 @@
       </c>
       <c r="Z19" s="29">
         <v>5.8</v>
       </c>
       <c r="AA19" s="29">
         <v>4.78</v>
       </c>
       <c r="AB19" s="29">
         <v>6.13</v>
       </c>
       <c r="AC19" s="29">
         <v>6.04</v>
       </c>
       <c r="AD19" s="29">
         <v>6.12</v>
       </c>
       <c r="AE19" s="29">
         <v>6.23</v>
       </c>
       <c r="AF19" s="29">
         <v>6.39</v>
       </c>
       <c r="AG19" s="29">
         <v>6.43</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH19" s="29">
+        <v>6.33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="29">
         <v>5.01</v>
       </c>
       <c r="D20" s="29">
         <v>4.79</v>
       </c>
       <c r="E20" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="G20" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="H20" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="I20" s="29">
@@ -6741,52 +6779,55 @@
       </c>
       <c r="Z20" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA20" s="29">
         <v>4.01</v>
       </c>
       <c r="AB20" s="29">
         <v>3.67</v>
       </c>
       <c r="AC20" s="29">
         <v>4.2</v>
       </c>
       <c r="AD20" s="29">
         <v>4.08</v>
       </c>
       <c r="AE20" s="29">
         <v>3.95</v>
       </c>
       <c r="AF20" s="29">
         <v>4.04</v>
       </c>
       <c r="AG20" s="29">
         <v>4.1399999999999997</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH20" s="29">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="36" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="29">
         <v>5.03</v>
       </c>
       <c r="D21" s="29">
         <v>4.29</v>
       </c>
       <c r="E21" s="29">
         <v>4.1399999999999997</v>
       </c>
       <c r="F21" s="29">
         <v>4.09</v>
       </c>
       <c r="G21" s="29">
         <v>4.13</v>
       </c>
       <c r="H21" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="I21" s="29">
@@ -6842,52 +6883,55 @@
       </c>
       <c r="Z21" s="29">
         <v>4.58</v>
       </c>
       <c r="AA21" s="29">
         <v>4</v>
       </c>
       <c r="AB21" s="29">
         <v>3.98</v>
       </c>
       <c r="AC21" s="29">
         <v>4.3899999999999997</v>
       </c>
       <c r="AD21" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="AE21" s="29">
         <v>4.49</v>
       </c>
       <c r="AF21" s="29">
         <v>4.62</v>
       </c>
       <c r="AG21" s="29">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH21" s="29">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="29">
         <v>5.07</v>
       </c>
       <c r="D22" s="29">
         <v>4.21</v>
       </c>
       <c r="E22" s="29">
         <v>4.3</v>
       </c>
       <c r="F22" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="G22" s="29">
         <v>4.26</v>
       </c>
       <c r="H22" s="29">
         <v>4.28</v>
       </c>
       <c r="I22" s="29">
@@ -6943,52 +6987,55 @@
       </c>
       <c r="Z22" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="AA22" s="29">
         <v>2.91</v>
       </c>
       <c r="AB22" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="AC22" s="29">
         <v>3.2</v>
       </c>
       <c r="AD22" s="29">
         <v>3.35</v>
       </c>
       <c r="AE22" s="29">
         <v>3.44</v>
       </c>
       <c r="AF22" s="29">
         <v>3.52</v>
       </c>
       <c r="AG22" s="29">
         <v>3.99</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH22" s="29">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="33" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="29">
         <v>4.88</v>
       </c>
       <c r="D23" s="29">
         <v>4.6399999999999997</v>
       </c>
       <c r="E23" s="29">
         <v>5.0999999999999996</v>
       </c>
       <c r="F23" s="29">
         <v>4.79</v>
       </c>
       <c r="G23" s="29">
         <v>4.53</v>
       </c>
       <c r="H23" s="29">
         <v>4.49</v>
       </c>
       <c r="I23" s="29">
@@ -7044,52 +7091,55 @@
       </c>
       <c r="Z23" s="29">
         <v>5.21</v>
       </c>
       <c r="AA23" s="29">
         <v>3.47</v>
       </c>
       <c r="AB23" s="29">
         <v>4.55</v>
       </c>
       <c r="AC23" s="29">
         <v>4.63</v>
       </c>
       <c r="AD23" s="29">
         <v>4.6500000000000004</v>
       </c>
       <c r="AE23" s="29">
         <v>4.63</v>
       </c>
       <c r="AF23" s="29">
         <v>4.58</v>
       </c>
       <c r="AG23" s="29">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH23" s="29">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="33" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="29">
         <v>5.24</v>
       </c>
       <c r="D24" s="29">
         <v>6.14</v>
       </c>
       <c r="E24" s="29">
         <v>5.69</v>
       </c>
       <c r="F24" s="29">
         <v>6.08</v>
       </c>
       <c r="G24" s="29">
         <v>5.72</v>
       </c>
       <c r="H24" s="29">
         <v>5.75</v>
       </c>
       <c r="I24" s="29">
@@ -7145,52 +7195,55 @@
       </c>
       <c r="Z24" s="29">
         <v>5.8</v>
       </c>
       <c r="AA24" s="29">
         <v>3.79</v>
       </c>
       <c r="AB24" s="29">
         <v>4.67</v>
       </c>
       <c r="AC24" s="29">
         <v>4.43</v>
       </c>
       <c r="AD24" s="29">
         <v>4.8499999999999996</v>
       </c>
       <c r="AE24" s="29">
         <v>4.88</v>
       </c>
       <c r="AF24" s="29">
         <v>5</v>
       </c>
       <c r="AG24" s="29">
         <v>5.1100000000000003</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH24" s="29">
+        <v>5.29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="33" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="29">
         <v>6.24</v>
       </c>
       <c r="D25" s="29">
         <v>5.8</v>
       </c>
       <c r="E25" s="29">
         <v>5.69</v>
       </c>
       <c r="F25" s="29">
         <v>5.41</v>
       </c>
       <c r="G25" s="29">
         <v>5.64</v>
       </c>
       <c r="H25" s="29">
         <v>5.62</v>
       </c>
       <c r="I25" s="29">
@@ -7246,52 +7299,55 @@
       </c>
       <c r="Z25" s="29">
         <v>5.73</v>
       </c>
       <c r="AA25" s="29">
         <v>6.66</v>
       </c>
       <c r="AB25" s="29">
         <v>6.36</v>
       </c>
       <c r="AC25" s="29">
         <v>5.89</v>
       </c>
       <c r="AD25" s="29">
         <v>5.97</v>
       </c>
       <c r="AE25" s="29">
         <v>5.79</v>
       </c>
       <c r="AF25" s="29">
         <v>5.95</v>
       </c>
       <c r="AG25" s="29">
         <v>6.11</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH25" s="29">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="29">
         <v>5.89</v>
       </c>
       <c r="D26" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="E26" s="29">
         <v>4.47</v>
       </c>
       <c r="F26" s="29">
         <v>4.3</v>
       </c>
       <c r="G26" s="29">
         <v>4.13</v>
       </c>
       <c r="H26" s="29">
         <v>4.04</v>
       </c>
       <c r="I26" s="29">
@@ -7347,85 +7403,89 @@
       </c>
       <c r="Z26" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="AA26" s="29">
         <v>3.34</v>
       </c>
       <c r="AB26" s="29">
         <v>3.88</v>
       </c>
       <c r="AC26" s="29">
         <v>3.84</v>
       </c>
       <c r="AD26" s="29">
         <v>3.96</v>
       </c>
       <c r="AE26" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="AF26" s="29">
         <v>4.5599999999999996</v>
       </c>
       <c r="AG26" s="29">
         <v>4.7300000000000004</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH26" s="29">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="6"/>
-      <c r="B27" s="62" t="s">
+      <c r="B27" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="C27" s="62"/>
-[...21 lines deleted...]
-      <c r="Y27" s="62"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="53"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="53"/>
+      <c r="N27" s="53"/>
+      <c r="O27" s="53"/>
+      <c r="P27" s="53"/>
+      <c r="Q27" s="53"/>
+      <c r="R27" s="53"/>
+      <c r="S27" s="53"/>
+      <c r="T27" s="53"/>
+      <c r="U27" s="53"/>
+      <c r="V27" s="53"/>
+      <c r="W27" s="53"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
       <c r="Z27" s="17"/>
       <c r="AA27" s="17"/>
       <c r="AF27" s="29"/>
       <c r="AG27" s="29"/>
-    </row>
-    <row r="28" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH27" s="29"/>
+    </row>
+    <row r="28" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="29">
         <v>5.66</v>
       </c>
       <c r="D28" s="29">
         <v>5.13</v>
       </c>
       <c r="E28" s="29">
         <v>4.67</v>
       </c>
       <c r="F28" s="29">
         <v>4.8099999999999996</v>
       </c>
       <c r="G28" s="29">
         <v>4.62</v>
       </c>
       <c r="H28" s="29">
         <v>4.63</v>
       </c>
       <c r="I28" s="29">
@@ -7481,52 +7541,55 @@
       </c>
       <c r="Z28" s="29">
         <v>4.7</v>
       </c>
       <c r="AA28" s="29">
         <v>3.54</v>
       </c>
       <c r="AB28" s="29">
         <v>3.98</v>
       </c>
       <c r="AC28" s="29">
         <v>3.98</v>
       </c>
       <c r="AD28" s="29">
         <v>4.26</v>
       </c>
       <c r="AE28" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="AF28" s="29">
         <v>4.3899999999999997</v>
       </c>
       <c r="AG28" s="29">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH28" s="29">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="33" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="29">
         <v>4.51</v>
       </c>
       <c r="D29" s="29">
         <v>4.24</v>
       </c>
       <c r="E29" s="29">
         <v>3.86</v>
       </c>
       <c r="F29" s="29">
         <v>3.84</v>
       </c>
       <c r="G29" s="29">
         <v>3.66</v>
       </c>
       <c r="H29" s="29">
         <v>3.69</v>
       </c>
       <c r="I29" s="29">
@@ -7582,52 +7645,55 @@
       </c>
       <c r="Z29" s="29">
         <v>3.95</v>
       </c>
       <c r="AA29" s="29">
         <v>2.42</v>
       </c>
       <c r="AB29" s="29">
         <v>3.27</v>
       </c>
       <c r="AC29" s="29">
         <v>3.16</v>
       </c>
       <c r="AD29" s="29">
         <v>3.27</v>
       </c>
       <c r="AE29" s="29">
         <v>3.28</v>
       </c>
       <c r="AF29" s="29">
         <v>3.34</v>
       </c>
       <c r="AG29" s="29">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH29" s="29">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="33" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="29">
         <v>9.17</v>
       </c>
       <c r="D30" s="29">
         <v>8.74</v>
       </c>
       <c r="E30" s="29">
         <v>6.83</v>
       </c>
       <c r="F30" s="29">
         <v>6.93</v>
       </c>
       <c r="G30" s="29">
         <v>6.72</v>
       </c>
       <c r="H30" s="29">
         <v>6.52</v>
       </c>
       <c r="I30" s="29">
@@ -7683,52 +7749,55 @@
       </c>
       <c r="Z30" s="29">
         <v>5.21</v>
       </c>
       <c r="AA30" s="29">
         <v>3.92</v>
       </c>
       <c r="AB30" s="29">
         <v>4.32</v>
       </c>
       <c r="AC30" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="AD30" s="29">
         <v>4.58</v>
       </c>
       <c r="AE30" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="AF30" s="29">
         <v>5.14</v>
       </c>
       <c r="AG30" s="29">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH30" s="29">
+        <v>5.04</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="36" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="33" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="29">
         <v>5.38</v>
       </c>
       <c r="D31" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="E31" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="F31" s="29">
         <v>5.87</v>
       </c>
       <c r="G31" s="29">
         <v>5.92</v>
       </c>
       <c r="H31" s="29">
         <v>5.83</v>
       </c>
       <c r="I31" s="29">
@@ -7784,52 +7853,55 @@
       </c>
       <c r="Z31" s="29">
         <v>5.87</v>
       </c>
       <c r="AA31" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="AB31" s="29">
         <v>5.12</v>
       </c>
       <c r="AC31" s="29">
         <v>5.33</v>
       </c>
       <c r="AD31" s="29">
         <v>5.47</v>
       </c>
       <c r="AE31" s="29">
         <v>5.43</v>
       </c>
       <c r="AF31" s="29">
         <v>5.52</v>
       </c>
       <c r="AG31" s="29">
         <v>5.84</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH31" s="29">
+        <v>5.85</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36" t="s">
         <v>79</v>
       </c>
       <c r="B32" s="33" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="29">
         <v>5.63</v>
       </c>
       <c r="D32" s="29">
         <v>4.67</v>
       </c>
       <c r="E32" s="29">
         <v>4.33</v>
       </c>
       <c r="F32" s="29">
         <v>4.41</v>
       </c>
       <c r="G32" s="29">
         <v>4.2699999999999996</v>
       </c>
       <c r="H32" s="29">
         <v>4.51</v>
       </c>
       <c r="I32" s="29">
@@ -7885,52 +7957,55 @@
       </c>
       <c r="Z32" s="29">
         <v>4.22</v>
       </c>
       <c r="AA32" s="29">
         <v>5.68</v>
       </c>
       <c r="AB32" s="29">
         <v>5.01</v>
       </c>
       <c r="AC32" s="29">
         <v>4.55</v>
       </c>
       <c r="AD32" s="29">
         <v>5.07</v>
       </c>
       <c r="AE32" s="29">
         <v>4.9400000000000004</v>
       </c>
       <c r="AF32" s="29">
         <v>5.04</v>
       </c>
       <c r="AG32" s="29">
         <v>5.29</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH32" s="29">
+        <v>5.1100000000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="29">
         <v>6.62</v>
       </c>
       <c r="D33" s="29">
         <v>4.87</v>
       </c>
       <c r="E33" s="29">
         <v>4.17</v>
       </c>
       <c r="F33" s="29">
         <v>4.24</v>
       </c>
       <c r="G33" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="H33" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="I33" s="29">
@@ -7986,52 +8061,55 @@
       </c>
       <c r="Z33" s="29">
         <v>4.54</v>
       </c>
       <c r="AA33" s="29">
         <v>3.63</v>
       </c>
       <c r="AB33" s="29">
         <v>4.0999999999999996</v>
       </c>
       <c r="AC33" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="AD33" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="AE33" s="29">
         <v>4.96</v>
       </c>
       <c r="AF33" s="29">
         <v>5.08</v>
       </c>
       <c r="AG33" s="29">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH33" s="29">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="36" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="33" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="29">
         <v>5.16</v>
       </c>
       <c r="D34" s="29">
         <v>6.39</v>
       </c>
       <c r="E34" s="29">
         <v>5.63</v>
       </c>
       <c r="F34" s="29">
         <v>6.26</v>
       </c>
       <c r="G34" s="29">
         <v>5.9</v>
       </c>
       <c r="H34" s="29">
         <v>5.99</v>
       </c>
       <c r="I34" s="29">
@@ -8087,52 +8165,55 @@
       </c>
       <c r="Z34" s="29">
         <v>6.73</v>
       </c>
       <c r="AA34" s="29">
         <v>4.18</v>
       </c>
       <c r="AB34" s="29">
         <v>4.76</v>
       </c>
       <c r="AC34" s="29">
         <v>4.45</v>
       </c>
       <c r="AD34" s="29">
         <v>5.32</v>
       </c>
       <c r="AE34" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="AF34" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="AG34" s="29">
         <v>5.23</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH34" s="29">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="36" t="s">
         <v>91</v>
       </c>
       <c r="B35" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="29">
         <v>7.78</v>
       </c>
       <c r="D35" s="29">
         <v>6.08</v>
       </c>
       <c r="E35" s="29">
         <v>6.53</v>
       </c>
       <c r="F35" s="29">
         <v>6.04</v>
       </c>
       <c r="G35" s="29">
         <v>5.41</v>
       </c>
       <c r="H35" s="29">
         <v>5.4</v>
       </c>
       <c r="I35" s="29">
@@ -8188,85 +8269,89 @@
       </c>
       <c r="Z35" s="29">
         <v>5.61</v>
       </c>
       <c r="AA35" s="29">
         <v>4.5999999999999996</v>
       </c>
       <c r="AB35" s="29">
         <v>3.83</v>
       </c>
       <c r="AC35" s="29">
         <v>4.34</v>
       </c>
       <c r="AD35" s="29">
         <v>4.92</v>
       </c>
       <c r="AE35" s="29">
         <v>5.4</v>
       </c>
       <c r="AF35" s="29">
         <v>5.76</v>
       </c>
       <c r="AG35" s="29">
         <v>5.66</v>
       </c>
-    </row>
-    <row r="36" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH35" s="29">
+        <v>5.83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
-      <c r="B36" s="63" t="s">
+      <c r="B36" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="63"/>
-[...21 lines deleted...]
-      <c r="Y36" s="63"/>
+      <c r="C36" s="54"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="54"/>
+      <c r="G36" s="54"/>
+      <c r="H36" s="54"/>
+      <c r="I36" s="54"/>
+      <c r="J36" s="54"/>
+      <c r="K36" s="54"/>
+      <c r="L36" s="54"/>
+      <c r="M36" s="54"/>
+      <c r="N36" s="54"/>
+      <c r="O36" s="54"/>
+      <c r="P36" s="54"/>
+      <c r="Q36" s="54"/>
+      <c r="R36" s="54"/>
+      <c r="S36" s="54"/>
+      <c r="T36" s="54"/>
+      <c r="U36" s="54"/>
+      <c r="V36" s="54"/>
+      <c r="W36" s="54"/>
+      <c r="X36" s="54"/>
+      <c r="Y36" s="54"/>
       <c r="Z36" s="17"/>
       <c r="AA36" s="17"/>
       <c r="AF36" s="29"/>
       <c r="AG36" s="29"/>
-    </row>
-    <row r="37" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH36" s="29"/>
+    </row>
+    <row r="37" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="29">
         <v>5.29</v>
       </c>
       <c r="D37" s="29">
         <v>4.99</v>
       </c>
       <c r="E37" s="29">
         <v>4.84</v>
       </c>
       <c r="F37" s="29">
         <v>4.82</v>
       </c>
       <c r="G37" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="H37" s="29">
         <v>4.68</v>
       </c>
       <c r="I37" s="29">
@@ -8322,52 +8407,55 @@
       </c>
       <c r="Z37" s="30">
         <v>4.82</v>
       </c>
       <c r="AA37" s="30">
         <v>4.17</v>
       </c>
       <c r="AB37" s="30">
         <v>4.22</v>
       </c>
       <c r="AC37" s="30">
         <v>4.45</v>
       </c>
       <c r="AD37" s="30">
         <v>4.51</v>
       </c>
       <c r="AE37" s="30">
         <v>4.51</v>
       </c>
       <c r="AF37" s="29">
         <v>4.63</v>
       </c>
       <c r="AG37" s="29">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH37" s="29">
+        <v>4.84</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="33" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="D38" s="29">
         <v>4.09</v>
       </c>
       <c r="E38" s="29">
         <v>4.17</v>
       </c>
       <c r="F38" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="G38" s="30">
         <v>4.37</v>
       </c>
       <c r="H38" s="29">
         <v>4.47</v>
       </c>
       <c r="I38" s="29">
@@ -8423,52 +8511,55 @@
       </c>
       <c r="Z38" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA38" s="30">
         <v>3.89</v>
       </c>
       <c r="AB38" s="30">
         <v>4.05</v>
       </c>
       <c r="AC38" s="30">
         <v>3.97</v>
       </c>
       <c r="AD38" s="30">
         <v>4.08</v>
       </c>
       <c r="AE38" s="30">
         <v>4.13</v>
       </c>
       <c r="AF38" s="29">
         <v>4.37</v>
       </c>
       <c r="AG38" s="29">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH38" s="29">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B39" s="33" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="29">
         <v>7.5</v>
       </c>
       <c r="D39" s="29">
         <v>5.84</v>
       </c>
       <c r="E39" s="29">
         <v>6.58</v>
       </c>
       <c r="F39" s="29">
         <v>6.39</v>
       </c>
       <c r="G39" s="30">
         <v>5.94</v>
       </c>
       <c r="H39" s="29">
         <v>5.61</v>
       </c>
       <c r="I39" s="29">
@@ -8524,52 +8615,55 @@
       </c>
       <c r="Z39" s="30">
         <v>5.35</v>
       </c>
       <c r="AA39" s="30">
         <v>3.28</v>
       </c>
       <c r="AB39" s="30">
         <v>5.16</v>
       </c>
       <c r="AC39" s="30">
         <v>5.3</v>
       </c>
       <c r="AD39" s="30">
         <v>5.3</v>
       </c>
       <c r="AE39" s="30">
         <v>5.08</v>
       </c>
       <c r="AF39" s="29">
         <v>4.8</v>
       </c>
       <c r="AG39" s="29">
         <v>5.4</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH39" s="29">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B40" s="33" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="29">
         <v>6.59</v>
       </c>
       <c r="D40" s="29">
         <v>6.79</v>
       </c>
       <c r="E40" s="29">
         <v>6.39</v>
       </c>
       <c r="F40" s="29">
         <v>6.61</v>
       </c>
       <c r="G40" s="30">
         <v>6.4</v>
       </c>
       <c r="H40" s="29">
         <v>6.38</v>
       </c>
       <c r="I40" s="29">
@@ -8625,52 +8719,55 @@
       </c>
       <c r="Z40" s="30">
         <v>6.2</v>
       </c>
       <c r="AA40" s="30">
         <v>4.54</v>
       </c>
       <c r="AB40" s="30">
         <v>4.46</v>
       </c>
       <c r="AC40" s="30">
         <v>4.29</v>
       </c>
       <c r="AD40" s="30">
         <v>4.32</v>
       </c>
       <c r="AE40" s="30">
         <v>4.71</v>
       </c>
       <c r="AF40" s="29">
         <v>5.25</v>
       </c>
       <c r="AG40" s="29">
         <v>5.88</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH40" s="29">
+        <v>6.12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B41" s="33" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="29">
         <v>5.24</v>
       </c>
       <c r="D41" s="29">
         <v>5.07</v>
       </c>
       <c r="E41" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="F41" s="29">
         <v>5.08</v>
       </c>
       <c r="G41" s="30">
         <v>5.1100000000000003</v>
       </c>
       <c r="H41" s="29">
         <v>5.23</v>
       </c>
       <c r="I41" s="29">
@@ -8726,52 +8823,55 @@
       </c>
       <c r="Z41" s="30">
         <v>4.5</v>
       </c>
       <c r="AA41" s="30">
         <v>3.92</v>
       </c>
       <c r="AB41" s="30">
         <v>3.83</v>
       </c>
       <c r="AC41" s="30">
         <v>4.47</v>
       </c>
       <c r="AD41" s="30">
         <v>4.5999999999999996</v>
       </c>
       <c r="AE41" s="30">
         <v>4.51</v>
       </c>
       <c r="AF41" s="29">
         <v>4.66</v>
       </c>
       <c r="AG41" s="29">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH41" s="29">
+        <v>4.71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="33" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="29">
         <v>5.26</v>
       </c>
       <c r="D42" s="29">
         <v>4.49</v>
       </c>
       <c r="E42" s="29">
         <v>4.58</v>
       </c>
       <c r="F42" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="G42" s="30">
         <v>4.18</v>
       </c>
       <c r="H42" s="29">
         <v>4.08</v>
       </c>
       <c r="I42" s="29">
@@ -8827,52 +8927,55 @@
       </c>
       <c r="Z42" s="30">
         <v>4.42</v>
       </c>
       <c r="AA42" s="30">
         <v>4.25</v>
       </c>
       <c r="AB42" s="30">
         <v>4.04</v>
       </c>
       <c r="AC42" s="30">
         <v>4.2</v>
       </c>
       <c r="AD42" s="30">
         <v>4.37</v>
       </c>
       <c r="AE42" s="30">
         <v>4.4000000000000004</v>
       </c>
       <c r="AF42" s="29">
         <v>4.51</v>
       </c>
       <c r="AG42" s="29">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH42" s="29">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="33" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="29">
         <v>5.83</v>
       </c>
       <c r="D43" s="29">
         <v>5.58</v>
       </c>
       <c r="E43" s="29">
         <v>5.14</v>
       </c>
       <c r="F43" s="29">
         <v>5.04</v>
       </c>
       <c r="G43" s="30">
         <v>4.93</v>
       </c>
       <c r="H43" s="29">
         <v>4.78</v>
       </c>
       <c r="I43" s="29">
@@ -8928,52 +9031,55 @@
       </c>
       <c r="Z43" s="30">
         <v>5.01</v>
       </c>
       <c r="AA43" s="30">
         <v>4.53</v>
       </c>
       <c r="AB43" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="AC43" s="30">
         <v>4.4400000000000004</v>
       </c>
       <c r="AD43" s="30">
         <v>4.53</v>
       </c>
       <c r="AE43" s="30">
         <v>4.51</v>
       </c>
       <c r="AF43" s="29">
         <v>4.63</v>
       </c>
       <c r="AG43" s="29">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH43" s="29">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B44" s="33" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="29">
         <v>5.14</v>
       </c>
       <c r="D44" s="29">
         <v>5.35</v>
       </c>
       <c r="E44" s="29">
         <v>4.54</v>
       </c>
       <c r="F44" s="29">
         <v>4.53</v>
       </c>
       <c r="G44" s="30">
         <v>4.4400000000000004</v>
       </c>
       <c r="H44" s="29">
         <v>4.57</v>
       </c>
       <c r="I44" s="29">
@@ -9029,52 +9135,55 @@
       </c>
       <c r="Z44" s="30">
         <v>4.75</v>
       </c>
       <c r="AA44" s="30">
         <v>4.5599999999999996</v>
       </c>
       <c r="AB44" s="30">
         <v>4.2</v>
       </c>
       <c r="AC44" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AD44" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="AE44" s="30">
         <v>4.5</v>
       </c>
       <c r="AF44" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="AG44" s="29">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH44" s="29">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="33" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="29">
         <v>5.03</v>
       </c>
       <c r="D45" s="29">
         <v>4.63</v>
       </c>
       <c r="E45" s="29">
         <v>5.07</v>
       </c>
       <c r="F45" s="29">
         <v>5.52</v>
       </c>
       <c r="G45" s="30">
         <v>5.34</v>
       </c>
       <c r="H45" s="29">
         <v>5.23</v>
       </c>
       <c r="I45" s="29">
@@ -9130,52 +9239,55 @@
       </c>
       <c r="Z45" s="30">
         <v>5.05</v>
       </c>
       <c r="AA45" s="30">
         <v>4.18</v>
       </c>
       <c r="AB45" s="30">
         <v>4.18</v>
       </c>
       <c r="AC45" s="30">
         <v>4.6100000000000003</v>
       </c>
       <c r="AD45" s="30">
         <v>4.76</v>
       </c>
       <c r="AE45" s="30">
         <v>5.08</v>
       </c>
       <c r="AF45" s="29">
         <v>5.22</v>
       </c>
       <c r="AG45" s="29">
         <v>5.41</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH45" s="29">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="33" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="29">
         <v>6.96</v>
       </c>
       <c r="D46" s="29">
         <v>6.54</v>
       </c>
       <c r="E46" s="29">
         <v>5.63</v>
       </c>
       <c r="F46" s="29">
         <v>5.29</v>
       </c>
       <c r="G46" s="30">
         <v>4.91</v>
       </c>
       <c r="H46" s="29">
         <v>5.16</v>
       </c>
       <c r="I46" s="29">
@@ -9231,52 +9343,55 @@
       </c>
       <c r="Z46" s="30">
         <v>5.8</v>
       </c>
       <c r="AA46" s="30">
         <v>4.78</v>
       </c>
       <c r="AB46" s="30">
         <v>6.13</v>
       </c>
       <c r="AC46" s="30">
         <v>6.04</v>
       </c>
       <c r="AD46" s="30">
         <v>6.12</v>
       </c>
       <c r="AE46" s="30">
         <v>6.23</v>
       </c>
       <c r="AF46" s="29">
         <v>6.39</v>
       </c>
       <c r="AG46" s="29">
         <v>6.43</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH46" s="29">
+        <v>6.33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B47" s="33" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="29">
         <v>5.01</v>
       </c>
       <c r="D47" s="29">
         <v>4.79</v>
       </c>
       <c r="E47" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="F47" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="G47" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="H47" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="I47" s="29">
@@ -9332,52 +9447,55 @@
       </c>
       <c r="Z47" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA47" s="30">
         <v>4.01</v>
       </c>
       <c r="AB47" s="30">
         <v>3.67</v>
       </c>
       <c r="AC47" s="30">
         <v>4.2</v>
       </c>
       <c r="AD47" s="30">
         <v>4.08</v>
       </c>
       <c r="AE47" s="30">
         <v>3.95</v>
       </c>
       <c r="AF47" s="29">
         <v>4.04</v>
       </c>
       <c r="AG47" s="29">
         <v>4.1399999999999997</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH47" s="29">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C48" s="29">
         <v>4.42</v>
       </c>
       <c r="D48" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="E48" s="29">
         <v>4.13</v>
       </c>
       <c r="F48" s="29">
         <v>4.03</v>
       </c>
       <c r="G48" s="30">
         <v>4.1500000000000004</v>
       </c>
       <c r="H48" s="29">
         <v>4.05</v>
       </c>
       <c r="I48" s="29">
@@ -9433,52 +9551,55 @@
       </c>
       <c r="Z48" s="30">
         <v>4.59</v>
       </c>
       <c r="AA48" s="30">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB48" s="30">
         <v>3.94</v>
       </c>
       <c r="AC48" s="30">
         <v>4.28</v>
       </c>
       <c r="AD48" s="30">
         <v>4.34</v>
       </c>
       <c r="AE48" s="30">
         <v>4.3099999999999996</v>
       </c>
       <c r="AF48" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="AG48" s="29">
         <v>4.55</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH48" s="29">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="33" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="29">
         <v>5.07</v>
       </c>
       <c r="D49" s="29">
         <v>4.21</v>
       </c>
       <c r="E49" s="29">
         <v>4.3</v>
       </c>
       <c r="F49" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="G49" s="30">
         <v>4.26</v>
       </c>
       <c r="H49" s="29">
         <v>4.28</v>
       </c>
       <c r="I49" s="29">
@@ -9534,52 +9655,55 @@
       </c>
       <c r="Z49" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="AA49" s="30">
         <v>2.91</v>
       </c>
       <c r="AB49" s="30">
         <v>2.5299999999999998</v>
       </c>
       <c r="AC49" s="30">
         <v>3.2</v>
       </c>
       <c r="AD49" s="30">
         <v>3.35</v>
       </c>
       <c r="AE49" s="30">
         <v>3.44</v>
       </c>
       <c r="AF49" s="29">
         <v>3.52</v>
       </c>
       <c r="AG49" s="29">
         <v>3.99</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH49" s="29">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="33" t="s">
         <v>71</v>
       </c>
       <c r="C50" s="29">
         <v>4.88</v>
       </c>
       <c r="D50" s="29">
         <v>4.6399999999999997</v>
       </c>
       <c r="E50" s="29">
         <v>5.0999999999999996</v>
       </c>
       <c r="F50" s="29">
         <v>4.79</v>
       </c>
       <c r="G50" s="30">
         <v>4.53</v>
       </c>
       <c r="H50" s="29">
         <v>4.49</v>
       </c>
       <c r="I50" s="29">
@@ -9635,52 +9759,55 @@
       </c>
       <c r="Z50" s="30">
         <v>5.21</v>
       </c>
       <c r="AA50" s="30">
         <v>3.47</v>
       </c>
       <c r="AB50" s="30">
         <v>4.55</v>
       </c>
       <c r="AC50" s="30">
         <v>4.63</v>
       </c>
       <c r="AD50" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="AE50" s="30">
         <v>4.63</v>
       </c>
       <c r="AF50" s="29">
         <v>4.58</v>
       </c>
       <c r="AG50" s="29">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="51" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH50" s="29">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="37" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="33" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="29">
         <v>5.27</v>
       </c>
       <c r="D51" s="29">
         <v>6.05</v>
       </c>
       <c r="E51" s="29">
         <v>5.72</v>
       </c>
       <c r="F51" s="29">
         <v>6.01</v>
       </c>
       <c r="G51" s="30">
         <v>5.66</v>
       </c>
       <c r="H51" s="29">
         <v>5.66</v>
       </c>
       <c r="I51" s="29">
@@ -9736,52 +9863,55 @@
       </c>
       <c r="Z51" s="30">
         <v>5.44</v>
       </c>
       <c r="AA51" s="30">
         <v>3.64</v>
       </c>
       <c r="AB51" s="30">
         <v>4.6399999999999997</v>
       </c>
       <c r="AC51" s="30">
         <v>4.42</v>
       </c>
       <c r="AD51" s="30">
         <v>4.66</v>
       </c>
       <c r="AE51" s="30">
         <v>4.8899999999999997</v>
       </c>
       <c r="AF51" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="AG51" s="29">
         <v>5.07</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH51" s="29">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="37" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="33" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="29">
         <v>6.24</v>
       </c>
       <c r="D52" s="29">
         <v>5.8</v>
       </c>
       <c r="E52" s="29">
         <v>5.69</v>
       </c>
       <c r="F52" s="29">
         <v>5.41</v>
       </c>
       <c r="G52" s="30">
         <v>5.64</v>
       </c>
       <c r="H52" s="29">
         <v>5.62</v>
       </c>
       <c r="I52" s="29">
@@ -9837,52 +9967,55 @@
       </c>
       <c r="Z52" s="30">
         <v>5.73</v>
       </c>
       <c r="AA52" s="30">
         <v>6.66</v>
       </c>
       <c r="AB52" s="30">
         <v>6.36</v>
       </c>
       <c r="AC52" s="30">
         <v>5.89</v>
       </c>
       <c r="AD52" s="30">
         <v>5.97</v>
       </c>
       <c r="AE52" s="30">
         <v>5.79</v>
       </c>
       <c r="AF52" s="29">
         <v>5.95</v>
       </c>
       <c r="AG52" s="29">
         <v>6.11</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH52" s="29">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="38" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C53" s="31">
         <v>4.7300000000000004</v>
       </c>
       <c r="D53" s="31">
         <v>3.84</v>
       </c>
       <c r="E53" s="31">
         <v>3.22</v>
       </c>
       <c r="F53" s="31">
         <v>3.23</v>
       </c>
       <c r="G53" s="31">
         <v>3.35</v>
       </c>
       <c r="H53" s="31">
         <v>3.22</v>
       </c>
       <c r="I53" s="31">
@@ -9938,334 +10071,337 @@
       </c>
       <c r="Z53" s="31">
         <v>4.1900000000000004</v>
       </c>
       <c r="AA53" s="31">
         <v>2.57</v>
       </c>
       <c r="AB53" s="31">
         <v>3.91</v>
       </c>
       <c r="AC53" s="31">
         <v>3.53</v>
       </c>
       <c r="AD53" s="31">
         <v>3.37</v>
       </c>
       <c r="AE53" s="31">
         <v>3.39</v>
       </c>
       <c r="AF53" s="31">
         <v>3.83</v>
       </c>
       <c r="AG53" s="31">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH53" s="31">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="9"/>
       <c r="C54" s="9"/>
       <c r="D54" s="9"/>
       <c r="E54" s="10"/>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="21"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
       <c r="N54" s="9"/>
       <c r="O54" s="9"/>
       <c r="P54" s="9"/>
       <c r="Q54" s="9"/>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="19"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
       <c r="Z54" s="9"/>
     </row>
-    <row r="55" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="10"/>
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="10"/>
       <c r="F55" s="9"/>
       <c r="G55" s="9"/>
       <c r="H55" s="9"/>
       <c r="I55" s="9"/>
       <c r="J55" s="9"/>
       <c r="K55" s="21"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
       <c r="N55" s="9"/>
       <c r="O55" s="9"/>
       <c r="P55" s="9"/>
       <c r="Q55" s="9"/>
       <c r="R55" s="9"/>
       <c r="S55" s="9"/>
       <c r="T55" s="9"/>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="19"/>
       <c r="X55" s="9"/>
       <c r="Y55" s="9"/>
       <c r="Z55" s="9"/>
     </row>
-    <row r="56" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="9"/>
       <c r="B56" s="9"/>
       <c r="C56" s="9"/>
       <c r="D56" s="9"/>
       <c r="E56" s="10"/>
       <c r="F56" s="9"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="9"/>
       <c r="J56" s="9"/>
       <c r="K56" s="21"/>
       <c r="L56" s="9"/>
       <c r="M56" s="9"/>
       <c r="N56" s="9"/>
       <c r="O56" s="9"/>
       <c r="P56" s="9"/>
       <c r="Q56" s="9"/>
       <c r="R56" s="9"/>
       <c r="S56" s="9"/>
       <c r="T56" s="9"/>
       <c r="U56" s="9"/>
       <c r="V56" s="9"/>
       <c r="W56" s="19"/>
       <c r="X56" s="9"/>
       <c r="Y56" s="9"/>
       <c r="Z56" s="9"/>
     </row>
-    <row r="57" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="9"/>
       <c r="B57" s="9"/>
       <c r="C57" s="9"/>
       <c r="D57" s="9"/>
       <c r="E57" s="10"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="9"/>
       <c r="K57" s="21"/>
       <c r="L57" s="9"/>
       <c r="M57" s="9"/>
       <c r="N57" s="9"/>
       <c r="O57" s="9"/>
       <c r="P57" s="9"/>
       <c r="Q57" s="9"/>
       <c r="R57" s="9"/>
       <c r="S57" s="9"/>
       <c r="T57" s="9"/>
       <c r="U57" s="9"/>
       <c r="V57" s="9"/>
       <c r="W57" s="19"/>
       <c r="X57" s="9"/>
       <c r="Y57" s="9"/>
       <c r="Z57" s="9"/>
     </row>
-    <row r="58" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="9"/>
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="10"/>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c r="I58" s="9"/>
       <c r="J58" s="9"/>
       <c r="K58" s="21"/>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
       <c r="N58" s="9"/>
       <c r="O58" s="9"/>
       <c r="P58" s="9"/>
       <c r="Q58" s="9"/>
       <c r="R58" s="9"/>
       <c r="S58" s="9"/>
       <c r="T58" s="9"/>
       <c r="U58" s="9"/>
       <c r="V58" s="9"/>
       <c r="W58" s="19"/>
       <c r="X58" s="9"/>
       <c r="Y58" s="9"/>
       <c r="Z58" s="9"/>
     </row>
-    <row r="59" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="9"/>
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="10"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="9"/>
       <c r="K59" s="21"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
       <c r="N59" s="9"/>
       <c r="O59" s="9"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
       <c r="R59" s="9"/>
       <c r="S59" s="9"/>
       <c r="T59" s="9"/>
       <c r="U59" s="9"/>
       <c r="V59" s="9"/>
       <c r="W59" s="19"/>
       <c r="X59" s="9"/>
       <c r="Y59" s="9"/>
       <c r="Z59" s="9"/>
     </row>
-    <row r="60" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="9"/>
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="10"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9"/>
       <c r="J60" s="9"/>
       <c r="K60" s="21"/>
       <c r="L60" s="9"/>
       <c r="M60" s="9"/>
       <c r="N60" s="9"/>
       <c r="O60" s="9"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
       <c r="R60" s="9"/>
       <c r="S60" s="9"/>
       <c r="T60" s="9"/>
       <c r="U60" s="9"/>
       <c r="V60" s="9"/>
       <c r="W60" s="19"/>
       <c r="X60" s="9"/>
       <c r="Y60" s="9"/>
       <c r="Z60" s="9"/>
     </row>
-    <row r="61" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="9"/>
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="9"/>
       <c r="E61" s="10"/>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
       <c r="H61" s="9"/>
       <c r="I61" s="9"/>
       <c r="J61" s="9"/>
       <c r="K61" s="21"/>
       <c r="L61" s="9"/>
       <c r="M61" s="9"/>
       <c r="N61" s="9"/>
       <c r="O61" s="9"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
       <c r="R61" s="9"/>
       <c r="S61" s="9"/>
       <c r="T61" s="9"/>
       <c r="U61" s="9"/>
       <c r="V61" s="9"/>
       <c r="W61" s="19"/>
       <c r="X61" s="9"/>
       <c r="Y61" s="9"/>
       <c r="Z61" s="9"/>
     </row>
-    <row r="62" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="9"/>
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="10"/>
       <c r="F62" s="9"/>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9"/>
       <c r="J62" s="9"/>
       <c r="K62" s="21"/>
       <c r="L62" s="9"/>
       <c r="M62" s="9"/>
       <c r="N62" s="9"/>
       <c r="O62" s="9"/>
       <c r="P62" s="9"/>
       <c r="Q62" s="9"/>
       <c r="R62" s="9"/>
       <c r="S62" s="9"/>
       <c r="T62" s="9"/>
       <c r="U62" s="9"/>
       <c r="V62" s="9"/>
       <c r="W62" s="19"/>
       <c r="X62" s="9"/>
       <c r="Y62" s="9"/>
       <c r="Z62" s="9"/>
     </row>
-    <row r="63" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="9"/>
       <c r="B63" s="9"/>
       <c r="C63" s="9"/>
       <c r="D63" s="9"/>
       <c r="E63" s="10"/>
       <c r="F63" s="9"/>
       <c r="G63" s="9"/>
       <c r="H63" s="9"/>
       <c r="I63" s="9"/>
       <c r="J63" s="9"/>
       <c r="K63" s="21"/>
       <c r="L63" s="9"/>
       <c r="M63" s="9"/>
       <c r="N63" s="9"/>
       <c r="O63" s="9"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
       <c r="R63" s="9"/>
       <c r="S63" s="9"/>
       <c r="T63" s="9"/>
       <c r="U63" s="9"/>
       <c r="V63" s="9"/>
       <c r="W63" s="19"/>
       <c r="X63" s="9"/>
       <c r="Y63" s="9"/>
       <c r="Z63" s="9"/>
     </row>
-    <row r="64" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="9"/>
       <c r="B64" s="9"/>
       <c r="C64" s="9"/>
       <c r="D64" s="9"/>
       <c r="E64" s="10"/>
       <c r="F64" s="9"/>
       <c r="G64" s="9"/>
       <c r="H64" s="9"/>
       <c r="I64" s="9"/>
       <c r="J64" s="9"/>
       <c r="K64" s="21"/>
       <c r="L64" s="9"/>
       <c r="M64" s="9"/>
       <c r="N64" s="9"/>
       <c r="O64" s="9"/>
       <c r="P64" s="9"/>
       <c r="Q64" s="9"/>
       <c r="R64" s="9"/>
       <c r="S64" s="9"/>
       <c r="T64" s="9"/>
       <c r="U64" s="9"/>
       <c r="V64" s="9"/>
       <c r="W64" s="19"/>
       <c r="X64" s="9"/>
       <c r="Y64" s="9"/>
@@ -35983,60 +36119,60 @@
       <c r="F983" s="10"/>
       <c r="G983" s="9"/>
       <c r="H983" s="9"/>
       <c r="I983" s="9"/>
       <c r="J983" s="9"/>
       <c r="K983" s="21"/>
       <c r="L983" s="9"/>
       <c r="M983" s="9"/>
       <c r="N983" s="9"/>
       <c r="O983" s="9"/>
       <c r="P983" s="9"/>
       <c r="Q983" s="9"/>
       <c r="R983" s="9"/>
       <c r="S983" s="9"/>
       <c r="T983" s="9"/>
       <c r="U983" s="9"/>
       <c r="V983" s="9"/>
       <c r="W983" s="19"/>
       <c r="X983" s="9"/>
       <c r="Y983" s="9"/>
       <c r="Z983" s="9"/>
       <c r="AA983" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B8:Y8"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA5:AG5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B8:Y8"/>
+    <mergeCell ref="B27:Y27"/>
+    <mergeCell ref="B36:Y36"/>
+    <mergeCell ref="AA6:AH6"/>
+    <mergeCell ref="AA5:AH5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные (ОКС)</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>