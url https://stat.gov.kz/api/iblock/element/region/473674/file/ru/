--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -20,51 +20,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="630" yWindow="585" windowWidth="27495" windowHeight="12720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="s2d0cVD799eXQCjbyPr6CQbCQ2bmWQLiQe29GaU472o="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="98">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -819,90 +819,90 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Процентный" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
@@ -1219,59 +1219,59 @@
       <c r="B12" s="30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="47" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="29">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="29">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>93</v>
       </c>
@@ -1329,265 +1329,268 @@
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG983"/>
+  <dimension ref="A1:AH983"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AH25" sqref="AH25"/>
+      <selection pane="bottomLeft" activeCell="AC55" sqref="AC55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="9.42578125" customWidth="1"/>
     <col min="29" max="29" width="8.85546875" customWidth="1"/>
     <col min="30" max="30" width="8.42578125" customWidth="1"/>
     <col min="31" max="31" width="9.85546875" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" customWidth="1"/>
     <col min="33" max="33" width="10" customWidth="1"/>
+    <col min="34" max="34" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
     </row>
-    <row r="2" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="55"/>
-[...19 lines deleted...]
-      <c r="W2" s="55"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
     </row>
-    <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="4"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
     </row>
-    <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="4"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
     </row>
-    <row r="5" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="6"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="U5" s="31"/>
       <c r="W5" s="31"/>
-      <c r="Y5" s="65" t="s">
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="66" t="s">
         <v>94</v>
       </c>
-      <c r="Z5" s="65"/>
-[...9 lines deleted...]
-      <c r="A6" s="56" t="s">
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+    </row>
+    <row r="6" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="58"/>
-      <c r="C6" s="60">
+      <c r="B6" s="59"/>
+      <c r="C6" s="61">
         <v>2024</v>
       </c>
-      <c r="D6" s="61"/>
-[...10 lines deleted...]
-      <c r="O6" s="62">
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="63">
         <v>2025</v>
       </c>
-      <c r="P6" s="63"/>
-[...10 lines deleted...]
-      <c r="AA6" s="64">
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="65">
         <v>2026</v>
       </c>
-      <c r="AB6" s="63"/>
-[...8 lines deleted...]
-      <c r="B7" s="59"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="64"/>
+      <c r="AF6" s="64"/>
+      <c r="AG6" s="64"/>
+      <c r="AH6" s="64"/>
+    </row>
+    <row r="7" spans="1:34" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="58"/>
+      <c r="B7" s="60"/>
       <c r="C7" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>44</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="15" t="s">
@@ -1631,89 +1634,92 @@
       </c>
       <c r="X7" s="15" t="s">
         <v>50</v>
       </c>
       <c r="Y7" s="15" t="s">
         <v>51</v>
       </c>
       <c r="Z7" s="15" t="s">
         <v>52</v>
       </c>
       <c r="AA7" s="44" t="s">
         <v>35</v>
       </c>
       <c r="AB7" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AC7" s="14" t="s">
         <v>43</v>
       </c>
       <c r="AD7" s="15" t="s">
         <v>44</v>
       </c>
       <c r="AE7" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="AF7" s="66" t="s">
+      <c r="AF7" s="52" t="s">
         <v>46</v>
       </c>
       <c r="AG7" s="15" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="52" t="s">
+      <c r="AH7" s="15" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="52"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="53"/>
+      <c r="N8" s="53"/>
+      <c r="O8" s="53"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="53"/>
+      <c r="R8" s="53"/>
+      <c r="S8" s="53"/>
+      <c r="T8" s="53"/>
+      <c r="U8" s="53"/>
+      <c r="V8" s="53"/>
+      <c r="W8" s="53"/>
+      <c r="X8" s="53"/>
+      <c r="Y8" s="53"/>
+      <c r="Z8" s="53"/>
+      <c r="AA8" s="53"/>
+      <c r="AB8" s="53"/>
+    </row>
+    <row r="9" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="32">
         <v>26.72</v>
       </c>
       <c r="D9" s="32">
         <v>25.96</v>
       </c>
       <c r="E9" s="32">
         <v>24.71</v>
       </c>
       <c r="F9" s="32">
         <v>25.07</v>
       </c>
       <c r="G9" s="32">
         <v>25.01</v>
       </c>
       <c r="H9" s="32">
         <v>24.78</v>
       </c>
       <c r="I9" s="32">
@@ -1769,52 +1775,55 @@
       </c>
       <c r="Z9" s="32">
         <v>21.92</v>
       </c>
       <c r="AA9" s="41">
         <v>20.36</v>
       </c>
       <c r="AB9" s="32">
         <v>19.88</v>
       </c>
       <c r="AC9" s="32">
         <v>19.75</v>
       </c>
       <c r="AD9" s="32">
         <v>19.75</v>
       </c>
       <c r="AE9" s="32">
         <v>19.36</v>
       </c>
       <c r="AF9" s="32">
         <v>19.579999999999998</v>
       </c>
       <c r="AG9" s="32">
         <v>19.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH9" s="32">
+        <v>19.77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="32">
         <v>29.41</v>
       </c>
       <c r="D10" s="32">
         <v>28.93</v>
       </c>
       <c r="E10" s="32">
         <v>27.22</v>
       </c>
       <c r="F10" s="32">
         <v>27.34</v>
       </c>
       <c r="G10" s="32">
         <v>26.8</v>
       </c>
       <c r="H10" s="32">
         <v>26.52</v>
       </c>
       <c r="I10" s="32">
@@ -1870,52 +1879,55 @@
       </c>
       <c r="Z10" s="32">
         <v>24.35</v>
       </c>
       <c r="AA10" s="41">
         <v>22.81</v>
       </c>
       <c r="AB10" s="32">
         <v>21.78</v>
       </c>
       <c r="AC10" s="32">
         <v>21.74</v>
       </c>
       <c r="AD10" s="32">
         <v>21.71</v>
       </c>
       <c r="AE10" s="32">
         <v>20.9</v>
       </c>
       <c r="AF10" s="32">
         <v>21.37</v>
       </c>
       <c r="AG10" s="32">
         <v>21.9</v>
       </c>
-    </row>
-    <row r="11" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH10" s="32">
+        <v>21.85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="32">
         <v>26.07</v>
       </c>
       <c r="D11" s="32">
         <v>25.57</v>
       </c>
       <c r="E11" s="32">
         <v>25.06</v>
       </c>
       <c r="F11" s="32">
         <v>25.17</v>
       </c>
       <c r="G11" s="32">
         <v>25.43</v>
       </c>
       <c r="H11" s="32">
         <v>25.39</v>
       </c>
       <c r="I11" s="32">
@@ -1971,52 +1983,55 @@
       </c>
       <c r="Z11" s="32">
         <v>20.239999999999998</v>
       </c>
       <c r="AA11" s="41">
         <v>22.24</v>
       </c>
       <c r="AB11" s="32">
         <v>19.100000000000001</v>
       </c>
       <c r="AC11" s="32">
         <v>18.62</v>
       </c>
       <c r="AD11" s="32">
         <v>18.670000000000002</v>
       </c>
       <c r="AE11" s="32">
         <v>17.82</v>
       </c>
       <c r="AF11" s="32">
         <v>17.989999999999998</v>
       </c>
       <c r="AG11" s="32">
         <v>18.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH11" s="32">
+        <v>18.670000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="32">
         <v>22.46</v>
       </c>
       <c r="D12" s="32">
         <v>22.01</v>
       </c>
       <c r="E12" s="32">
         <v>20.64</v>
       </c>
       <c r="F12" s="32">
         <v>20.61</v>
       </c>
       <c r="G12" s="32">
         <v>21.37</v>
       </c>
       <c r="H12" s="32">
         <v>21.24</v>
       </c>
       <c r="I12" s="32">
@@ -2072,52 +2087,55 @@
       </c>
       <c r="Z12" s="32">
         <v>18.16</v>
       </c>
       <c r="AA12" s="41">
         <v>16.510000000000002</v>
       </c>
       <c r="AB12" s="32">
         <v>17.7</v>
       </c>
       <c r="AC12" s="32">
         <v>17.45</v>
       </c>
       <c r="AD12" s="32">
         <v>17.48</v>
       </c>
       <c r="AE12" s="32">
         <v>17.48</v>
       </c>
       <c r="AF12" s="32">
         <v>17.16</v>
       </c>
       <c r="AG12" s="32">
         <v>17.13</v>
       </c>
-    </row>
-    <row r="13" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH12" s="32">
+        <v>17.02</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="32">
         <v>21</v>
       </c>
       <c r="D13" s="32">
         <v>20.87</v>
       </c>
       <c r="E13" s="32">
         <v>20.99</v>
       </c>
       <c r="F13" s="32">
         <v>20.51</v>
       </c>
       <c r="G13" s="32">
         <v>20.329999999999998</v>
       </c>
       <c r="H13" s="32">
         <v>19.86</v>
       </c>
       <c r="I13" s="32">
@@ -2173,52 +2191,55 @@
       </c>
       <c r="Z13" s="32">
         <v>17.89</v>
       </c>
       <c r="AA13" s="41">
         <v>16.66</v>
       </c>
       <c r="AB13" s="32">
         <v>15.61</v>
       </c>
       <c r="AC13" s="32">
         <v>15.71</v>
       </c>
       <c r="AD13" s="32">
         <v>15.02</v>
       </c>
       <c r="AE13" s="32">
         <v>14.43</v>
       </c>
       <c r="AF13" s="32">
         <v>14.81</v>
       </c>
       <c r="AG13" s="32">
         <v>14.75</v>
       </c>
-    </row>
-    <row r="14" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH13" s="32">
+        <v>14.89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="32">
         <v>27.51</v>
       </c>
       <c r="D14" s="32">
         <v>25.83</v>
       </c>
       <c r="E14" s="32">
         <v>23.38</v>
       </c>
       <c r="F14" s="32">
         <v>23.91</v>
       </c>
       <c r="G14" s="32">
         <v>23.98</v>
       </c>
       <c r="H14" s="32">
         <v>24.11</v>
       </c>
       <c r="I14" s="32">
@@ -2274,52 +2295,55 @@
       </c>
       <c r="Z14" s="32">
         <v>21.31</v>
       </c>
       <c r="AA14" s="41">
         <v>19.79</v>
       </c>
       <c r="AB14" s="32">
         <v>19.850000000000001</v>
       </c>
       <c r="AC14" s="32">
         <v>19.78</v>
       </c>
       <c r="AD14" s="32">
         <v>19.45</v>
       </c>
       <c r="AE14" s="32">
         <v>19.23</v>
       </c>
       <c r="AF14" s="32">
         <v>19.23</v>
       </c>
       <c r="AG14" s="32">
         <v>19.239999999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH14" s="32">
+        <v>19.27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="32">
         <v>29.4</v>
       </c>
       <c r="D15" s="32">
         <v>27.3</v>
       </c>
       <c r="E15" s="32">
         <v>26.62</v>
       </c>
       <c r="F15" s="32">
         <v>26.41</v>
       </c>
       <c r="G15" s="32">
         <v>25.74</v>
       </c>
       <c r="H15" s="32">
         <v>25.13</v>
       </c>
       <c r="I15" s="32">
@@ -2375,52 +2399,55 @@
       </c>
       <c r="Z15" s="32">
         <v>23.32</v>
       </c>
       <c r="AA15" s="41">
         <v>18.45</v>
       </c>
       <c r="AB15" s="32">
         <v>18.940000000000001</v>
       </c>
       <c r="AC15" s="32">
         <v>19.41</v>
       </c>
       <c r="AD15" s="32">
         <v>19.850000000000001</v>
       </c>
       <c r="AE15" s="32">
         <v>19.5</v>
       </c>
       <c r="AF15" s="32">
         <v>19.5</v>
       </c>
       <c r="AG15" s="32">
         <v>19.59</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH15" s="32">
+        <v>20.149999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="32">
         <v>31.24</v>
       </c>
       <c r="D16" s="32">
         <v>29.62</v>
       </c>
       <c r="E16" s="32">
         <v>28.67</v>
       </c>
       <c r="F16" s="32">
         <v>29.14</v>
       </c>
       <c r="G16" s="32">
         <v>29.16</v>
       </c>
       <c r="H16" s="32">
         <v>28.84</v>
       </c>
       <c r="I16" s="32">
@@ -2476,52 +2503,55 @@
       </c>
       <c r="Z16" s="32">
         <v>25.7</v>
       </c>
       <c r="AA16" s="41">
         <v>21.05</v>
       </c>
       <c r="AB16" s="32">
         <v>20.46</v>
       </c>
       <c r="AC16" s="32">
         <v>20.12</v>
       </c>
       <c r="AD16" s="32">
         <v>20.02</v>
       </c>
       <c r="AE16" s="32">
         <v>19.86</v>
       </c>
       <c r="AF16" s="32">
         <v>19.64</v>
       </c>
       <c r="AG16" s="32">
         <v>19.77</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH16" s="32">
+        <v>20.04</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="32">
         <v>25.68</v>
       </c>
       <c r="D17" s="32">
         <v>27.01</v>
       </c>
       <c r="E17" s="32">
         <v>24.93</v>
       </c>
       <c r="F17" s="32">
         <v>26.16</v>
       </c>
       <c r="G17" s="32">
         <v>25.82</v>
       </c>
       <c r="H17" s="32">
         <v>25.72</v>
       </c>
       <c r="I17" s="32">
@@ -2577,52 +2607,55 @@
       </c>
       <c r="Z17" s="32">
         <v>21.84</v>
       </c>
       <c r="AA17" s="41">
         <v>21.49</v>
       </c>
       <c r="AB17" s="32">
         <v>20.66</v>
       </c>
       <c r="AC17" s="32">
         <v>20.94</v>
       </c>
       <c r="AD17" s="32">
         <v>20.53</v>
       </c>
       <c r="AE17" s="32">
         <v>19.97</v>
       </c>
       <c r="AF17" s="32">
         <v>20.75</v>
       </c>
       <c r="AG17" s="32">
         <v>21</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH17" s="32">
+        <v>21.14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="32">
         <v>27.18</v>
       </c>
       <c r="D18" s="32">
         <v>26.92</v>
       </c>
       <c r="E18" s="32">
         <v>24.92</v>
       </c>
       <c r="F18" s="32">
         <v>24.39</v>
       </c>
       <c r="G18" s="32">
         <v>24.04</v>
       </c>
       <c r="H18" s="32">
         <v>23.23</v>
       </c>
       <c r="I18" s="32">
@@ -2678,52 +2711,55 @@
       </c>
       <c r="Z18" s="32">
         <v>20.3</v>
       </c>
       <c r="AA18" s="41">
         <v>21.25</v>
       </c>
       <c r="AB18" s="32">
         <v>18.87</v>
       </c>
       <c r="AC18" s="32">
         <v>18.98</v>
       </c>
       <c r="AD18" s="32">
         <v>18.91</v>
       </c>
       <c r="AE18" s="32">
         <v>18.46</v>
       </c>
       <c r="AF18" s="32">
         <v>18.510000000000002</v>
       </c>
       <c r="AG18" s="32">
         <v>18.68</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH18" s="32">
+        <v>18.47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="32">
         <v>22.97</v>
       </c>
       <c r="D19" s="32">
         <v>23.08</v>
       </c>
       <c r="E19" s="32">
         <v>22.36</v>
       </c>
       <c r="F19" s="32">
         <v>21.93</v>
       </c>
       <c r="G19" s="32">
         <v>21.43</v>
       </c>
       <c r="H19" s="32">
         <v>20.53</v>
       </c>
       <c r="I19" s="32">
@@ -2779,52 +2815,55 @@
       </c>
       <c r="Z19" s="32">
         <v>17.239999999999998</v>
       </c>
       <c r="AA19" s="41">
         <v>17.7</v>
       </c>
       <c r="AB19" s="32">
         <v>17.649999999999999</v>
       </c>
       <c r="AC19" s="32">
         <v>16.239999999999998</v>
       </c>
       <c r="AD19" s="32">
         <v>15.86</v>
       </c>
       <c r="AE19" s="32">
         <v>15.68</v>
       </c>
       <c r="AF19" s="32">
         <v>16.32</v>
       </c>
       <c r="AG19" s="32">
         <v>16.61</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH19" s="32">
+        <v>16.37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="32">
         <v>27.4</v>
       </c>
       <c r="D20" s="32">
         <v>26.22</v>
       </c>
       <c r="E20" s="32">
         <v>25.85</v>
       </c>
       <c r="F20" s="32">
         <v>27.16</v>
       </c>
       <c r="G20" s="32">
         <v>27.76</v>
       </c>
       <c r="H20" s="32">
         <v>28.18</v>
       </c>
       <c r="I20" s="32">
@@ -2880,52 +2919,55 @@
       </c>
       <c r="Z20" s="32">
         <v>26.46</v>
       </c>
       <c r="AA20" s="41">
         <v>24.67</v>
       </c>
       <c r="AB20" s="32">
         <v>24.43</v>
       </c>
       <c r="AC20" s="32">
         <v>23.76</v>
       </c>
       <c r="AD20" s="32">
         <v>24.05</v>
       </c>
       <c r="AE20" s="32">
         <v>23.58</v>
       </c>
       <c r="AF20" s="32">
         <v>24.18</v>
       </c>
       <c r="AG20" s="32">
         <v>24.72</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH20" s="32">
+        <v>24.92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="32">
         <v>29.62</v>
       </c>
       <c r="D21" s="32">
         <v>29.12</v>
       </c>
       <c r="E21" s="32">
         <v>27.85</v>
       </c>
       <c r="F21" s="32">
         <v>28.44</v>
       </c>
       <c r="G21" s="32">
         <v>27.81</v>
       </c>
       <c r="H21" s="32">
         <v>27.42</v>
       </c>
       <c r="I21" s="32">
@@ -2981,52 +3023,55 @@
       </c>
       <c r="Z21" s="32">
         <v>22.93</v>
       </c>
       <c r="AA21" s="41">
         <v>21.52</v>
       </c>
       <c r="AB21" s="32">
         <v>21.44</v>
       </c>
       <c r="AC21" s="32">
         <v>21.11</v>
       </c>
       <c r="AD21" s="32">
         <v>20.8</v>
       </c>
       <c r="AE21" s="32">
         <v>20.420000000000002</v>
       </c>
       <c r="AF21" s="32">
         <v>20.350000000000001</v>
       </c>
       <c r="AG21" s="32">
         <v>20.329999999999998</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH21" s="32">
+        <v>20.16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="32">
         <v>26.26</v>
       </c>
       <c r="D22" s="32">
         <v>23.26</v>
       </c>
       <c r="E22" s="32">
         <v>22.87</v>
       </c>
       <c r="F22" s="32">
         <v>22.82</v>
       </c>
       <c r="G22" s="32">
         <v>22.55</v>
       </c>
       <c r="H22" s="32">
         <v>22.05</v>
       </c>
       <c r="I22" s="32">
@@ -3082,52 +3127,55 @@
       </c>
       <c r="Z22" s="32">
         <v>20.65</v>
       </c>
       <c r="AA22" s="41">
         <v>20.69</v>
       </c>
       <c r="AB22" s="32">
         <v>20.73</v>
       </c>
       <c r="AC22" s="32">
         <v>21.08</v>
       </c>
       <c r="AD22" s="32">
         <v>20.65</v>
       </c>
       <c r="AE22" s="32">
         <v>19.7</v>
       </c>
       <c r="AF22" s="32">
         <v>19.64</v>
       </c>
       <c r="AG22" s="32">
         <v>19.97</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH22" s="32">
+        <v>19.66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="37" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="32">
         <v>25.33</v>
       </c>
       <c r="D23" s="32">
         <v>24.65</v>
       </c>
       <c r="E23" s="32">
         <v>23.58</v>
       </c>
       <c r="F23" s="32">
         <v>23.93</v>
       </c>
       <c r="G23" s="32">
         <v>24.41</v>
       </c>
       <c r="H23" s="32">
         <v>23.71</v>
       </c>
       <c r="I23" s="32">
@@ -3183,52 +3231,55 @@
       </c>
       <c r="Z23" s="32">
         <v>20.99</v>
       </c>
       <c r="AA23" s="41">
         <v>21.43</v>
       </c>
       <c r="AB23" s="32">
         <v>18.82</v>
       </c>
       <c r="AC23" s="32">
         <v>18.05</v>
       </c>
       <c r="AD23" s="32">
         <v>19.05</v>
       </c>
       <c r="AE23" s="32">
         <v>18.8</v>
       </c>
       <c r="AF23" s="32">
         <v>18.940000000000001</v>
       </c>
       <c r="AG23" s="32">
         <v>18.68</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH23" s="32">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="32">
         <v>23.28</v>
       </c>
       <c r="D24" s="32">
         <v>22.58</v>
       </c>
       <c r="E24" s="32">
         <v>21.79</v>
       </c>
       <c r="F24" s="32">
         <v>22.2</v>
       </c>
       <c r="G24" s="32">
         <v>23.09</v>
       </c>
       <c r="H24" s="32">
         <v>23.44</v>
       </c>
       <c r="I24" s="32">
@@ -3284,52 +3335,55 @@
       </c>
       <c r="Z24" s="32">
         <v>19.37</v>
       </c>
       <c r="AA24" s="41">
         <v>17.3</v>
       </c>
       <c r="AB24" s="32">
         <v>17.420000000000002</v>
       </c>
       <c r="AC24" s="32">
         <v>17.7</v>
       </c>
       <c r="AD24" s="32">
         <v>17.61</v>
       </c>
       <c r="AE24" s="32">
         <v>18.11</v>
       </c>
       <c r="AF24" s="32">
         <v>18.54</v>
       </c>
       <c r="AG24" s="32">
         <v>18.87</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH24" s="32">
+        <v>18.559999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="21" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="32">
         <v>20.41</v>
       </c>
       <c r="D25" s="32">
         <v>21.25</v>
       </c>
       <c r="E25" s="32">
         <v>19.29</v>
       </c>
       <c r="F25" s="32">
         <v>20.29</v>
       </c>
       <c r="G25" s="32">
         <v>20.399999999999999</v>
       </c>
       <c r="H25" s="32">
         <v>19.86</v>
       </c>
       <c r="I25" s="32">
@@ -3385,52 +3439,55 @@
       </c>
       <c r="Z25" s="32">
         <v>16.89</v>
       </c>
       <c r="AA25" s="41">
         <v>14.58</v>
       </c>
       <c r="AB25" s="32">
         <v>15.47</v>
       </c>
       <c r="AC25" s="32">
         <v>14.25</v>
       </c>
       <c r="AD25" s="32">
         <v>15.06</v>
       </c>
       <c r="AE25" s="32">
         <v>14.99</v>
       </c>
       <c r="AF25" s="32">
         <v>15.15</v>
       </c>
       <c r="AG25" s="32">
         <v>15.33</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH25" s="32">
+        <v>15.15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="32">
         <v>23.96</v>
       </c>
       <c r="D26" s="32">
         <v>23.51</v>
       </c>
       <c r="E26" s="32">
         <v>22.12</v>
       </c>
       <c r="F26" s="32">
         <v>21.51</v>
       </c>
       <c r="G26" s="32">
         <v>21.18</v>
       </c>
       <c r="H26" s="32">
         <v>20.79</v>
       </c>
       <c r="I26" s="32">
@@ -3486,87 +3543,90 @@
       </c>
       <c r="Z26" s="32">
         <v>19</v>
       </c>
       <c r="AA26" s="41">
         <v>14.38</v>
       </c>
       <c r="AB26" s="32">
         <v>13.63</v>
       </c>
       <c r="AC26" s="32">
         <v>15.3</v>
       </c>
       <c r="AD26" s="32">
         <v>15.6</v>
       </c>
       <c r="AE26" s="32">
         <v>15.19</v>
       </c>
       <c r="AF26" s="32">
         <v>15.68</v>
       </c>
       <c r="AG26" s="32">
         <v>15.73</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH26" s="32">
+        <v>15.46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19"/>
-      <c r="B27" s="53" t="s">
+      <c r="B27" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="C27" s="53"/>
-[...24 lines deleted...]
-      <c r="AB27" s="53"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="54"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="54"/>
+      <c r="O27" s="54"/>
+      <c r="P27" s="54"/>
+      <c r="Q27" s="54"/>
+      <c r="R27" s="54"/>
+      <c r="S27" s="54"/>
+      <c r="T27" s="54"/>
+      <c r="U27" s="54"/>
+      <c r="V27" s="54"/>
+      <c r="W27" s="54"/>
+      <c r="X27" s="54"/>
+      <c r="Y27" s="54"/>
+      <c r="Z27" s="54"/>
+      <c r="AA27" s="54"/>
+      <c r="AB27" s="54"/>
       <c r="AC27" s="45"/>
       <c r="AF27" s="32"/>
       <c r="AG27" s="32"/>
     </row>
-    <row r="28" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="32">
         <v>27.8</v>
       </c>
       <c r="D28" s="32">
         <v>27.19</v>
       </c>
       <c r="E28" s="32">
         <v>25.86</v>
       </c>
       <c r="F28" s="32">
         <v>26.17</v>
       </c>
       <c r="G28" s="33">
         <v>26.11</v>
       </c>
       <c r="H28" s="32">
         <v>25.96</v>
       </c>
       <c r="I28" s="32">
@@ -3622,52 +3682,55 @@
       </c>
       <c r="Z28" s="32">
         <v>22.65</v>
       </c>
       <c r="AA28" s="41">
         <v>21.09</v>
       </c>
       <c r="AB28" s="32">
         <v>20.04</v>
       </c>
       <c r="AC28" s="32">
         <v>20.18</v>
       </c>
       <c r="AD28" s="32">
         <v>20.11</v>
       </c>
       <c r="AE28" s="32">
         <v>19.649999999999999</v>
       </c>
       <c r="AF28" s="32">
         <v>19.82</v>
       </c>
       <c r="AG28" s="32">
         <v>20.05</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH28" s="32">
+        <v>19.98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="37" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="32">
         <v>29.41</v>
       </c>
       <c r="D29" s="32">
         <v>28.93</v>
       </c>
       <c r="E29" s="32">
         <v>27.22</v>
       </c>
       <c r="F29" s="32">
         <v>27.34</v>
       </c>
       <c r="G29" s="32">
         <v>26.8</v>
       </c>
       <c r="H29" s="32">
         <v>26.52</v>
       </c>
       <c r="I29" s="32">
@@ -3723,52 +3786,55 @@
       </c>
       <c r="Z29" s="32">
         <v>24.35</v>
       </c>
       <c r="AA29" s="41">
         <v>22.81</v>
       </c>
       <c r="AB29" s="32">
         <v>21.78</v>
       </c>
       <c r="AC29" s="32">
         <v>21.74</v>
       </c>
       <c r="AD29" s="32">
         <v>21.71</v>
       </c>
       <c r="AE29" s="32">
         <v>20.9</v>
       </c>
       <c r="AF29" s="32">
         <v>21.37</v>
       </c>
       <c r="AG29" s="32">
         <v>21.9</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH29" s="32">
+        <v>21.85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="32">
         <v>29.1</v>
       </c>
       <c r="D30" s="32">
         <v>28</v>
       </c>
       <c r="E30" s="32">
         <v>27.02</v>
       </c>
       <c r="F30" s="32">
         <v>27.89</v>
       </c>
       <c r="G30" s="32">
         <v>28.3</v>
       </c>
       <c r="H30" s="32">
         <v>28.53</v>
       </c>
       <c r="I30" s="32">
@@ -3824,52 +3890,55 @@
       </c>
       <c r="Z30" s="32">
         <v>21.58</v>
       </c>
       <c r="AA30" s="41">
         <v>24.86</v>
       </c>
       <c r="AB30" s="32">
         <v>21.61</v>
       </c>
       <c r="AC30" s="32">
         <v>20.74</v>
       </c>
       <c r="AD30" s="32">
         <v>20.05</v>
       </c>
       <c r="AE30" s="32">
         <v>19.32</v>
       </c>
       <c r="AF30" s="32">
         <v>19.2</v>
       </c>
       <c r="AG30" s="32">
         <v>19.690000000000001</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH30" s="32">
+        <v>19.98</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="21" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="37" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="32">
         <v>22.45</v>
       </c>
       <c r="D31" s="32">
         <v>22.45</v>
       </c>
       <c r="E31" s="32">
         <v>20.78</v>
       </c>
       <c r="F31" s="32">
         <v>20.76</v>
       </c>
       <c r="G31" s="32">
         <v>21.53</v>
       </c>
       <c r="H31" s="32">
         <v>21.35</v>
       </c>
       <c r="I31" s="32">
@@ -3925,52 +3994,55 @@
       </c>
       <c r="Z31" s="32">
         <v>18.28</v>
       </c>
       <c r="AA31" s="41">
         <v>15.74</v>
       </c>
       <c r="AB31" s="32">
         <v>16.87</v>
       </c>
       <c r="AC31" s="32">
         <v>17.309999999999999</v>
       </c>
       <c r="AD31" s="32">
         <v>17.489999999999998</v>
       </c>
       <c r="AE31" s="32">
         <v>17.420000000000002</v>
       </c>
       <c r="AF31" s="32">
         <v>17.03</v>
       </c>
       <c r="AG31" s="32">
         <v>16.88</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH31" s="32">
+        <v>16.73</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="21" t="s">
         <v>79</v>
       </c>
       <c r="B32" s="37" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="32">
         <v>26.83</v>
       </c>
       <c r="D32" s="32">
         <v>25.41</v>
       </c>
       <c r="E32" s="32">
         <v>23.64</v>
       </c>
       <c r="F32" s="32">
         <v>24.29</v>
       </c>
       <c r="G32" s="32">
         <v>24.21</v>
       </c>
       <c r="H32" s="32">
         <v>24.7</v>
       </c>
       <c r="I32" s="32">
@@ -4026,52 +4098,55 @@
       </c>
       <c r="Z32" s="32">
         <v>21.17</v>
       </c>
       <c r="AA32" s="41">
         <v>17.600000000000001</v>
       </c>
       <c r="AB32" s="32">
         <v>17.38</v>
       </c>
       <c r="AC32" s="32">
         <v>18.38</v>
       </c>
       <c r="AD32" s="32">
         <v>18.63</v>
       </c>
       <c r="AE32" s="32">
         <v>18.329999999999998</v>
       </c>
       <c r="AF32" s="32">
         <v>18.23</v>
       </c>
       <c r="AG32" s="32">
         <v>18.079999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH32" s="32">
+        <v>17.940000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="21" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="32">
         <v>26.46</v>
       </c>
       <c r="D33" s="32">
         <v>26.58</v>
       </c>
       <c r="E33" s="32">
         <v>27.08</v>
       </c>
       <c r="F33" s="32">
         <v>28.09</v>
       </c>
       <c r="G33" s="32">
         <v>28.68</v>
       </c>
       <c r="H33" s="32">
         <v>28.12</v>
       </c>
       <c r="I33" s="32">
@@ -4127,52 +4202,55 @@
       </c>
       <c r="Z33" s="32">
         <v>24.01</v>
       </c>
       <c r="AA33" s="41">
         <v>24.48</v>
       </c>
       <c r="AB33" s="32">
         <v>21.2</v>
       </c>
       <c r="AC33" s="32">
         <v>20.73</v>
       </c>
       <c r="AD33" s="32">
         <v>20.36</v>
       </c>
       <c r="AE33" s="32">
         <v>20.309999999999999</v>
       </c>
       <c r="AF33" s="32">
         <v>19.850000000000001</v>
       </c>
       <c r="AG33" s="32">
         <v>19.57</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH33" s="32">
+        <v>19.41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="32">
         <v>26.81</v>
       </c>
       <c r="D34" s="32">
         <v>24.68</v>
       </c>
       <c r="E34" s="32">
         <v>24.4</v>
       </c>
       <c r="F34" s="32">
         <v>25.47</v>
       </c>
       <c r="G34" s="32">
         <v>25.83</v>
       </c>
       <c r="H34" s="32">
         <v>26.59</v>
       </c>
       <c r="I34" s="32">
@@ -4228,52 +4306,55 @@
       </c>
       <c r="Z34" s="32">
         <v>20.309999999999999</v>
       </c>
       <c r="AA34" s="41">
         <v>15.34</v>
       </c>
       <c r="AB34" s="32">
         <v>16.829999999999998</v>
       </c>
       <c r="AC34" s="32">
         <v>16.23</v>
       </c>
       <c r="AD34" s="32">
         <v>16.149999999999999</v>
       </c>
       <c r="AE34" s="32">
         <v>16.940000000000001</v>
       </c>
       <c r="AF34" s="32">
         <v>17.579999999999998</v>
       </c>
       <c r="AG34" s="32">
         <v>18.21</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH34" s="32">
+        <v>17.77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="32">
         <v>31.5</v>
       </c>
       <c r="D35" s="32">
         <v>30.59</v>
       </c>
       <c r="E35" s="32">
         <v>28.27</v>
       </c>
       <c r="F35" s="32">
         <v>27.1</v>
       </c>
       <c r="G35" s="32">
         <v>26.2</v>
       </c>
       <c r="H35" s="32">
         <v>25.3</v>
       </c>
       <c r="I35" s="32">
@@ -4329,87 +4410,90 @@
       </c>
       <c r="Z35" s="32">
         <v>23.71</v>
       </c>
       <c r="AA35" s="41">
         <v>17.64</v>
       </c>
       <c r="AB35" s="32">
         <v>15.72</v>
       </c>
       <c r="AC35" s="32">
         <v>19.079999999999998</v>
       </c>
       <c r="AD35" s="32">
         <v>19.48</v>
       </c>
       <c r="AE35" s="32">
         <v>18.87</v>
       </c>
       <c r="AF35" s="32">
         <v>19.63</v>
       </c>
       <c r="AG35" s="32">
         <v>19.11</v>
       </c>
-    </row>
-    <row r="36" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH35" s="32">
+        <v>18.920000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="20"/>
-      <c r="B36" s="54" t="s">
+      <c r="B36" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="C36" s="54"/>
-[...24 lines deleted...]
-      <c r="AB36" s="54"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="55"/>
+      <c r="J36" s="55"/>
+      <c r="K36" s="55"/>
+      <c r="L36" s="55"/>
+      <c r="M36" s="55"/>
+      <c r="N36" s="55"/>
+      <c r="O36" s="55"/>
+      <c r="P36" s="55"/>
+      <c r="Q36" s="55"/>
+      <c r="R36" s="55"/>
+      <c r="S36" s="55"/>
+      <c r="T36" s="55"/>
+      <c r="U36" s="55"/>
+      <c r="V36" s="55"/>
+      <c r="W36" s="55"/>
+      <c r="X36" s="55"/>
+      <c r="Y36" s="55"/>
+      <c r="Z36" s="55"/>
+      <c r="AA36" s="55"/>
+      <c r="AB36" s="55"/>
       <c r="AC36" s="45"/>
       <c r="AF36" s="32"/>
       <c r="AG36" s="32"/>
     </row>
-    <row r="37" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="32">
         <v>26.36</v>
       </c>
       <c r="D37" s="32">
         <v>25.56</v>
       </c>
       <c r="E37" s="32">
         <v>24.33</v>
       </c>
       <c r="F37" s="32">
         <v>24.7</v>
       </c>
       <c r="G37" s="32">
         <v>24.64</v>
       </c>
       <c r="H37" s="32">
         <v>24.39</v>
       </c>
       <c r="I37" s="32">
@@ -4465,52 +4549,55 @@
       </c>
       <c r="Z37" s="34">
         <v>21.67</v>
       </c>
       <c r="AA37" s="42">
         <v>20.11</v>
       </c>
       <c r="AB37" s="34">
         <v>19.829999999999998</v>
       </c>
       <c r="AC37" s="34">
         <v>19.61</v>
       </c>
       <c r="AD37" s="32">
         <v>19.62</v>
       </c>
       <c r="AE37" s="34">
         <v>19.260000000000002</v>
       </c>
       <c r="AF37" s="32">
         <v>19.5</v>
       </c>
       <c r="AG37" s="32">
         <v>19.71</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH37" s="32">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="32">
         <v>20.239999999999998</v>
       </c>
       <c r="D38" s="32">
         <v>20.89</v>
       </c>
       <c r="E38" s="32">
         <v>21.3</v>
       </c>
       <c r="F38" s="32">
         <v>19.95</v>
       </c>
       <c r="G38" s="32">
         <v>19.899999999999999</v>
       </c>
       <c r="H38" s="32">
         <v>19.3</v>
       </c>
       <c r="I38" s="32">
@@ -4566,52 +4653,55 @@
       </c>
       <c r="Z38" s="34">
         <v>16.93</v>
       </c>
       <c r="AA38" s="42">
         <v>15.57</v>
       </c>
       <c r="AB38" s="34">
         <v>12.73</v>
       </c>
       <c r="AC38" s="34">
         <v>13.24</v>
       </c>
       <c r="AD38" s="32">
         <v>15.21</v>
       </c>
       <c r="AE38" s="34">
         <v>14.06</v>
       </c>
       <c r="AF38" s="32">
         <v>14.96</v>
       </c>
       <c r="AG38" s="32">
         <v>15.49</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH38" s="32">
+        <v>15.39</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B39" s="37" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="32">
         <v>22.49</v>
       </c>
       <c r="D39" s="32">
         <v>20.69</v>
       </c>
       <c r="E39" s="32">
         <v>20.23</v>
       </c>
       <c r="F39" s="32">
         <v>20.14</v>
       </c>
       <c r="G39" s="32">
         <v>20.89</v>
       </c>
       <c r="H39" s="32">
         <v>20.91</v>
       </c>
       <c r="I39" s="32">
@@ -4667,52 +4757,55 @@
       </c>
       <c r="Z39" s="34">
         <v>17.8</v>
       </c>
       <c r="AA39" s="42">
         <v>18.760000000000002</v>
       </c>
       <c r="AB39" s="34">
         <v>20.14</v>
       </c>
       <c r="AC39" s="34">
         <v>17.84</v>
       </c>
       <c r="AD39" s="32">
         <v>17.47</v>
       </c>
       <c r="AE39" s="34">
         <v>17.64</v>
       </c>
       <c r="AF39" s="32">
         <v>17.53</v>
       </c>
       <c r="AG39" s="32">
         <v>17.850000000000001</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH39" s="32">
+        <v>17.86</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="32">
         <v>21</v>
       </c>
       <c r="D40" s="32">
         <v>20.87</v>
       </c>
       <c r="E40" s="32">
         <v>20.99</v>
       </c>
       <c r="F40" s="32">
         <v>20.51</v>
       </c>
       <c r="G40" s="32">
         <v>20.329999999999998</v>
       </c>
       <c r="H40" s="32">
         <v>19.86</v>
       </c>
       <c r="I40" s="32">
@@ -4768,52 +4861,55 @@
       </c>
       <c r="Z40" s="34">
         <v>17.89</v>
       </c>
       <c r="AA40" s="42">
         <v>16.66</v>
       </c>
       <c r="AB40" s="34">
         <v>15.61</v>
       </c>
       <c r="AC40" s="34">
         <v>15.71</v>
       </c>
       <c r="AD40" s="32">
         <v>15.02</v>
       </c>
       <c r="AE40" s="34">
         <v>14.43</v>
       </c>
       <c r="AF40" s="32">
         <v>14.81</v>
       </c>
       <c r="AG40" s="32">
         <v>14.75</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH40" s="32">
+        <v>14.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="32">
         <v>27.72</v>
       </c>
       <c r="D41" s="32">
         <v>25.97</v>
       </c>
       <c r="E41" s="32">
         <v>23.3</v>
       </c>
       <c r="F41" s="32">
         <v>23.78</v>
       </c>
       <c r="G41" s="32">
         <v>23.9</v>
       </c>
       <c r="H41" s="32">
         <v>23.92</v>
       </c>
       <c r="I41" s="32">
@@ -4869,52 +4965,55 @@
       </c>
       <c r="Z41" s="34">
         <v>21.35</v>
       </c>
       <c r="AA41" s="42">
         <v>20.45</v>
       </c>
       <c r="AB41" s="34">
         <v>20.6</v>
       </c>
       <c r="AC41" s="34">
         <v>20.2</v>
       </c>
       <c r="AD41" s="32">
         <v>19.690000000000001</v>
       </c>
       <c r="AE41" s="34">
         <v>19.5</v>
       </c>
       <c r="AF41" s="32">
         <v>19.53</v>
       </c>
       <c r="AG41" s="32">
         <v>19.59</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH41" s="32">
+        <v>19.670000000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="32">
         <v>29.4</v>
       </c>
       <c r="D42" s="32">
         <v>27.3</v>
       </c>
       <c r="E42" s="32">
         <v>26.62</v>
       </c>
       <c r="F42" s="32">
         <v>26.41</v>
       </c>
       <c r="G42" s="32">
         <v>25.74</v>
       </c>
       <c r="H42" s="32">
         <v>25.13</v>
       </c>
       <c r="I42" s="32">
@@ -4970,52 +5069,55 @@
       </c>
       <c r="Z42" s="34">
         <v>23.32</v>
       </c>
       <c r="AA42" s="42">
         <v>18.45</v>
       </c>
       <c r="AB42" s="34">
         <v>18.940000000000001</v>
       </c>
       <c r="AC42" s="34">
         <v>19.41</v>
       </c>
       <c r="AD42" s="32">
         <v>19.850000000000001</v>
       </c>
       <c r="AE42" s="34">
         <v>19.5</v>
       </c>
       <c r="AF42" s="32">
         <v>19.5</v>
       </c>
       <c r="AG42" s="32">
         <v>19.59</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH42" s="32">
+        <v>20.149999999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="37" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="32">
         <v>31.24</v>
       </c>
       <c r="D43" s="32">
         <v>29.62</v>
       </c>
       <c r="E43" s="32">
         <v>28.67</v>
       </c>
       <c r="F43" s="32">
         <v>29.14</v>
       </c>
       <c r="G43" s="32">
         <v>29.16</v>
       </c>
       <c r="H43" s="32">
         <v>28.84</v>
       </c>
       <c r="I43" s="32">
@@ -5071,52 +5173,55 @@
       </c>
       <c r="Z43" s="34">
         <v>25.7</v>
       </c>
       <c r="AA43" s="42">
         <v>21.05</v>
       </c>
       <c r="AB43" s="34">
         <v>20.46</v>
       </c>
       <c r="AC43" s="34">
         <v>20.12</v>
       </c>
       <c r="AD43" s="32">
         <v>20.02</v>
       </c>
       <c r="AE43" s="34">
         <v>19.86</v>
       </c>
       <c r="AF43" s="32">
         <v>19.64</v>
       </c>
       <c r="AG43" s="32">
         <v>19.77</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH43" s="32">
+        <v>20.04</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23" t="s">
         <v>82</v>
       </c>
       <c r="B44" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="32">
         <v>25.68</v>
       </c>
       <c r="D44" s="32">
         <v>27.01</v>
       </c>
       <c r="E44" s="32">
         <v>24.93</v>
       </c>
       <c r="F44" s="32">
         <v>26.16</v>
       </c>
       <c r="G44" s="32">
         <v>25.82</v>
       </c>
       <c r="H44" s="32">
         <v>25.72</v>
       </c>
       <c r="I44" s="32">
@@ -5172,52 +5277,55 @@
       </c>
       <c r="Z44" s="34">
         <v>21.84</v>
       </c>
       <c r="AA44" s="42">
         <v>21.49</v>
       </c>
       <c r="AB44" s="34">
         <v>20.66</v>
       </c>
       <c r="AC44" s="34">
         <v>20.94</v>
       </c>
       <c r="AD44" s="32">
         <v>20.53</v>
       </c>
       <c r="AE44" s="34">
         <v>19.97</v>
       </c>
       <c r="AF44" s="32">
         <v>20.75</v>
       </c>
       <c r="AG44" s="32">
         <v>21</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH44" s="32">
+        <v>21.14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="37" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="32">
         <v>27.18</v>
       </c>
       <c r="D45" s="32">
         <v>26.92</v>
       </c>
       <c r="E45" s="32">
         <v>24.92</v>
       </c>
       <c r="F45" s="32">
         <v>24.39</v>
       </c>
       <c r="G45" s="32">
         <v>24.04</v>
       </c>
       <c r="H45" s="32">
         <v>23.23</v>
       </c>
       <c r="I45" s="32">
@@ -5273,52 +5381,55 @@
       </c>
       <c r="Z45" s="34">
         <v>20.3</v>
       </c>
       <c r="AA45" s="42">
         <v>21.25</v>
       </c>
       <c r="AB45" s="34">
         <v>18.87</v>
       </c>
       <c r="AC45" s="34">
         <v>18.98</v>
       </c>
       <c r="AD45" s="32">
         <v>18.91</v>
       </c>
       <c r="AE45" s="34">
         <v>18.46</v>
       </c>
       <c r="AF45" s="32">
         <v>18.510000000000002</v>
       </c>
       <c r="AG45" s="32">
         <v>18.68</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH45" s="32">
+        <v>18.47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="32">
         <v>22.97</v>
       </c>
       <c r="D46" s="32">
         <v>23.08</v>
       </c>
       <c r="E46" s="32">
         <v>22.36</v>
       </c>
       <c r="F46" s="32">
         <v>21.93</v>
       </c>
       <c r="G46" s="32">
         <v>21.43</v>
       </c>
       <c r="H46" s="32">
         <v>20.53</v>
       </c>
       <c r="I46" s="32">
@@ -5374,52 +5485,55 @@
       </c>
       <c r="Z46" s="34">
         <v>17.239999999999998</v>
       </c>
       <c r="AA46" s="42">
         <v>17.7</v>
       </c>
       <c r="AB46" s="34">
         <v>17.649999999999999</v>
       </c>
       <c r="AC46" s="34">
         <v>16.239999999999998</v>
       </c>
       <c r="AD46" s="32">
         <v>15.86</v>
       </c>
       <c r="AE46" s="34">
         <v>15.68</v>
       </c>
       <c r="AF46" s="32">
         <v>16.32</v>
       </c>
       <c r="AG46" s="32">
         <v>16.61</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH46" s="32">
+        <v>16.37</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="32">
         <v>27.4</v>
       </c>
       <c r="D47" s="32">
         <v>26.22</v>
       </c>
       <c r="E47" s="32">
         <v>25.85</v>
       </c>
       <c r="F47" s="32">
         <v>27.16</v>
       </c>
       <c r="G47" s="32">
         <v>27.76</v>
       </c>
       <c r="H47" s="32">
         <v>28.18</v>
       </c>
       <c r="I47" s="32">
@@ -5475,52 +5589,55 @@
       </c>
       <c r="Z47" s="34">
         <v>26.46</v>
       </c>
       <c r="AA47" s="42">
         <v>24.67</v>
       </c>
       <c r="AB47" s="34">
         <v>24.43</v>
       </c>
       <c r="AC47" s="34">
         <v>23.76</v>
       </c>
       <c r="AD47" s="32">
         <v>24.05</v>
       </c>
       <c r="AE47" s="34">
         <v>23.58</v>
       </c>
       <c r="AF47" s="32">
         <v>24.18</v>
       </c>
       <c r="AG47" s="32">
         <v>24.72</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH47" s="32">
+        <v>24.92</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="37" t="s">
         <v>69</v>
       </c>
       <c r="C48" s="32">
         <v>30.85</v>
       </c>
       <c r="D48" s="32">
         <v>30.11</v>
       </c>
       <c r="E48" s="32">
         <v>28.15</v>
       </c>
       <c r="F48" s="32">
         <v>28.57</v>
       </c>
       <c r="G48" s="32">
         <v>27.48</v>
       </c>
       <c r="H48" s="32">
         <v>27.14</v>
       </c>
       <c r="I48" s="32">
@@ -5576,52 +5693,55 @@
       </c>
       <c r="Z48" s="34">
         <v>22.51</v>
       </c>
       <c r="AA48" s="42">
         <v>20.38</v>
       </c>
       <c r="AB48" s="34">
         <v>21.54</v>
       </c>
       <c r="AC48" s="34">
         <v>21.25</v>
       </c>
       <c r="AD48" s="32">
         <v>20.98</v>
       </c>
       <c r="AE48" s="34">
         <v>20.46</v>
       </c>
       <c r="AF48" s="32">
         <v>20.54</v>
       </c>
       <c r="AG48" s="32">
         <v>20.63</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH48" s="32">
+        <v>20.440000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="32">
         <v>26.26</v>
       </c>
       <c r="D49" s="32">
         <v>23.26</v>
       </c>
       <c r="E49" s="32">
         <v>22.87</v>
       </c>
       <c r="F49" s="32">
         <v>22.82</v>
       </c>
       <c r="G49" s="32">
         <v>22.55</v>
       </c>
       <c r="H49" s="32">
         <v>22.05</v>
       </c>
       <c r="I49" s="32">
@@ -5677,52 +5797,55 @@
       </c>
       <c r="Z49" s="34">
         <v>20.65</v>
       </c>
       <c r="AA49" s="42">
         <v>20.69</v>
       </c>
       <c r="AB49" s="34">
         <v>20.73</v>
       </c>
       <c r="AC49" s="34">
         <v>21.08</v>
       </c>
       <c r="AD49" s="32">
         <v>20.65</v>
       </c>
       <c r="AE49" s="34">
         <v>19.7</v>
       </c>
       <c r="AF49" s="32">
         <v>19.64</v>
       </c>
       <c r="AG49" s="32">
         <v>19.97</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH49" s="32">
+        <v>19.66</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="37" t="s">
         <v>71</v>
       </c>
       <c r="C50" s="32">
         <v>25.33</v>
       </c>
       <c r="D50" s="32">
         <v>24.65</v>
       </c>
       <c r="E50" s="32">
         <v>23.58</v>
       </c>
       <c r="F50" s="32">
         <v>23.93</v>
       </c>
       <c r="G50" s="32">
         <v>24.41</v>
       </c>
       <c r="H50" s="32">
         <v>23.71</v>
       </c>
       <c r="I50" s="32">
@@ -5778,52 +5901,55 @@
       </c>
       <c r="Z50" s="34">
         <v>20.99</v>
       </c>
       <c r="AA50" s="42">
         <v>21.43</v>
       </c>
       <c r="AB50" s="34">
         <v>18.82</v>
       </c>
       <c r="AC50" s="34">
         <v>18.05</v>
       </c>
       <c r="AD50" s="32">
         <v>19.05</v>
       </c>
       <c r="AE50" s="34">
         <v>18.8</v>
       </c>
       <c r="AF50" s="32">
         <v>18.940000000000001</v>
       </c>
       <c r="AG50" s="32">
         <v>18.68</v>
       </c>
-    </row>
-    <row r="51" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH50" s="32">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="32">
         <v>21.89</v>
       </c>
       <c r="D51" s="32">
         <v>21.76</v>
       </c>
       <c r="E51" s="32">
         <v>20.77</v>
       </c>
       <c r="F51" s="32">
         <v>20.93</v>
       </c>
       <c r="G51" s="32">
         <v>22.03</v>
       </c>
       <c r="H51" s="32">
         <v>22.22</v>
       </c>
       <c r="I51" s="32">
@@ -5879,52 +6005,55 @@
       </c>
       <c r="Z51" s="34">
         <v>19</v>
       </c>
       <c r="AA51" s="42">
         <v>18.059999999999999</v>
       </c>
       <c r="AB51" s="34">
         <v>17.649999999999999</v>
       </c>
       <c r="AC51" s="34">
         <v>18.260000000000002</v>
       </c>
       <c r="AD51" s="32">
         <v>18.170000000000002</v>
       </c>
       <c r="AE51" s="34">
         <v>18.559999999999999</v>
       </c>
       <c r="AF51" s="32">
         <v>18.91</v>
       </c>
       <c r="AG51" s="32">
         <v>19.12</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH51" s="32">
+        <v>18.87</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="32">
         <v>20.41</v>
       </c>
       <c r="D52" s="32">
         <v>21.25</v>
       </c>
       <c r="E52" s="32">
         <v>19.29</v>
       </c>
       <c r="F52" s="32">
         <v>20.29</v>
       </c>
       <c r="G52" s="32">
         <v>20.399999999999999</v>
       </c>
       <c r="H52" s="32">
         <v>19.86</v>
       </c>
       <c r="I52" s="32">
@@ -5980,52 +6109,55 @@
       </c>
       <c r="Z52" s="34">
         <v>16.89</v>
       </c>
       <c r="AA52" s="42">
         <v>14.58</v>
       </c>
       <c r="AB52" s="34">
         <v>15.47</v>
       </c>
       <c r="AC52" s="34">
         <v>14.25</v>
       </c>
       <c r="AD52" s="32">
         <v>15.06</v>
       </c>
       <c r="AE52" s="34">
         <v>14.99</v>
       </c>
       <c r="AF52" s="32">
         <v>15.15</v>
       </c>
       <c r="AG52" s="32">
         <v>15.33</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH52" s="32">
+        <v>15.15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="22" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="38" t="s">
         <v>74</v>
       </c>
       <c r="C53" s="35">
         <v>19.38</v>
       </c>
       <c r="D53" s="35">
         <v>19.18</v>
       </c>
       <c r="E53" s="35">
         <v>18.38</v>
       </c>
       <c r="F53" s="35">
         <v>18.100000000000001</v>
       </c>
       <c r="G53" s="35">
         <v>18.12</v>
       </c>
       <c r="H53" s="35">
         <v>18.04</v>
       </c>
       <c r="I53" s="35">
@@ -6081,345 +6213,348 @@
       </c>
       <c r="Z53" s="35">
         <v>16.12</v>
       </c>
       <c r="AA53" s="43">
         <v>12.39</v>
       </c>
       <c r="AB53" s="35">
         <v>12.35</v>
       </c>
       <c r="AC53" s="35">
         <v>12.99</v>
       </c>
       <c r="AD53" s="35">
         <v>13.23</v>
       </c>
       <c r="AE53" s="35">
         <v>12.94</v>
       </c>
       <c r="AF53" s="35">
         <v>13.28</v>
       </c>
       <c r="AG53" s="35">
         <v>13.67</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH53" s="35">
+        <v>13.36</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="23"/>
       <c r="B54" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="4"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
       <c r="K54" s="3"/>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
       <c r="R54" s="3"/>
       <c r="S54" s="3"/>
       <c r="T54" s="10"/>
       <c r="U54" s="9"/>
       <c r="V54" s="3"/>
       <c r="W54" s="3"/>
       <c r="X54" s="3"/>
       <c r="Y54" s="3"/>
       <c r="Z54" s="3"/>
       <c r="AA54" s="3"/>
       <c r="AF54" s="46"/>
     </row>
-    <row r="55" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="24"/>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="4"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
       <c r="O55" s="3"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
       <c r="R55" s="3"/>
       <c r="S55" s="3"/>
       <c r="T55" s="10"/>
       <c r="U55" s="9"/>
       <c r="V55" s="3"/>
       <c r="W55" s="3"/>
       <c r="X55" s="3"/>
       <c r="Y55" s="3"/>
       <c r="Z55" s="3"/>
       <c r="AA55" s="3"/>
     </row>
-    <row r="56" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="24"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="4"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
       <c r="K56" s="3"/>
       <c r="L56" s="3"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
       <c r="O56" s="3"/>
       <c r="P56" s="3"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="3"/>
       <c r="S56" s="3"/>
       <c r="T56" s="10"/>
       <c r="U56" s="9"/>
       <c r="V56" s="3"/>
       <c r="W56" s="3"/>
       <c r="X56" s="3"/>
       <c r="Y56" s="3"/>
       <c r="Z56" s="3"/>
       <c r="AA56" s="3"/>
     </row>
-    <row r="57" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="25"/>
       <c r="B57" s="3"/>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="4"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3"/>
       <c r="K57" s="3"/>
       <c r="L57" s="3"/>
       <c r="M57" s="3"/>
       <c r="N57" s="3"/>
       <c r="O57" s="3"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
       <c r="R57" s="3"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
       <c r="U57" s="12"/>
       <c r="V57" s="3"/>
       <c r="W57" s="3"/>
       <c r="X57" s="3"/>
       <c r="Y57" s="3"/>
       <c r="Z57" s="3"/>
       <c r="AA57" s="3"/>
     </row>
-    <row r="58" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="25"/>
       <c r="B58" s="3"/>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="4"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
       <c r="P58" s="3"/>
       <c r="Q58" s="3"/>
       <c r="R58" s="3"/>
       <c r="S58" s="3"/>
       <c r="T58" s="3"/>
       <c r="U58" s="12"/>
       <c r="V58" s="3"/>
       <c r="W58" s="3"/>
       <c r="X58" s="3"/>
       <c r="Y58" s="3"/>
       <c r="Z58" s="3"/>
       <c r="AA58" s="3"/>
     </row>
-    <row r="59" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="26"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="4"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
       <c r="L59" s="3"/>
       <c r="M59" s="3"/>
       <c r="N59" s="3"/>
       <c r="O59" s="3"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
       <c r="R59" s="3"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
       <c r="U59" s="12"/>
       <c r="V59" s="3"/>
       <c r="W59" s="3"/>
       <c r="X59" s="3"/>
       <c r="Y59" s="3"/>
       <c r="Z59" s="3"/>
       <c r="AA59" s="3"/>
     </row>
-    <row r="60" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="27"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="4"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="3"/>
       <c r="L60" s="3"/>
       <c r="M60" s="3"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="12"/>
       <c r="V60" s="3"/>
       <c r="W60" s="3"/>
       <c r="X60" s="3"/>
       <c r="Y60" s="3"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
     </row>
-    <row r="61" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="23"/>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="4"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
       <c r="P61" s="3"/>
       <c r="Q61" s="3"/>
       <c r="R61" s="3"/>
       <c r="S61" s="3"/>
       <c r="T61" s="3"/>
       <c r="U61" s="3"/>
       <c r="V61" s="3"/>
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="3"/>
       <c r="AA61" s="3"/>
     </row>
-    <row r="62" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="23"/>
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
       <c r="F62" s="4"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3"/>
       <c r="K62" s="3"/>
       <c r="L62" s="3"/>
       <c r="M62" s="3"/>
       <c r="N62" s="3"/>
       <c r="O62" s="3"/>
       <c r="P62" s="3"/>
       <c r="Q62" s="3"/>
       <c r="R62" s="3"/>
       <c r="S62" s="3"/>
       <c r="T62" s="3"/>
       <c r="U62" s="3"/>
       <c r="V62" s="3"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
       <c r="Z62" s="3"/>
       <c r="AA62" s="3"/>
     </row>
-    <row r="63" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="23"/>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="4"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3"/>
       <c r="K63" s="3"/>
       <c r="L63" s="3"/>
       <c r="M63" s="3"/>
       <c r="N63" s="3"/>
       <c r="O63" s="3"/>
       <c r="P63" s="3"/>
       <c r="Q63" s="3"/>
       <c r="R63" s="3"/>
       <c r="S63" s="3"/>
       <c r="T63" s="3"/>
       <c r="U63" s="3"/>
       <c r="V63" s="3"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
       <c r="Z63" s="3"/>
       <c r="AA63" s="3"/>
     </row>
-    <row r="64" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="23"/>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="4"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3"/>
       <c r="K64" s="3"/>
       <c r="L64" s="3"/>
       <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3"/>
       <c r="P64" s="3"/>
       <c r="Q64" s="3"/>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="3"/>
       <c r="Y64" s="3"/>
@@ -32246,52 +32381,52 @@
       <c r="N983" s="3"/>
       <c r="O983" s="3"/>
       <c r="P983" s="3"/>
       <c r="Q983" s="3"/>
       <c r="R983" s="3"/>
       <c r="S983" s="3"/>
       <c r="T983" s="3"/>
       <c r="U983" s="3"/>
       <c r="V983" s="3"/>
       <c r="W983" s="3"/>
       <c r="X983" s="3"/>
       <c r="Y983" s="3"/>
       <c r="Z983" s="3"/>
       <c r="AA983" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B8:AB8"/>
     <mergeCell ref="B27:AB27"/>
     <mergeCell ref="B36:AB36"/>
     <mergeCell ref="B2:W2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AG6"/>
-    <mergeCell ref="Y5:AG5"/>
+    <mergeCell ref="AA6:AH6"/>
+    <mergeCell ref="AA5:AH5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>