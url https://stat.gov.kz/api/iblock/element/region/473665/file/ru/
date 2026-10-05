--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатели" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="97">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -312,50 +312,53 @@
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>+7 (7252) 39 01 68</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
   </si>
   <si>
     <t>Қуандық Бексұлтан</t>
   </si>
   <si>
     <t xml:space="preserve"> b.kuandyk@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -639,51 +642,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -810,50 +813,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1133,51 +1139,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="22" customWidth="1"/>
     <col min="2" max="2" width="77.42578125" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="21">
         <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>38</v>
       </c>
@@ -1261,59 +1267,59 @@
       <c r="B12" s="13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="14">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="14">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>93</v>
       </c>
@@ -1433,177 +1439,178 @@
     <row r="13" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
     </row>
     <row r="14" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B14" s="26" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AG59"/>
+  <dimension ref="A2:AH59"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AG28" sqref="AG28"/>
+    <sheetView topLeftCell="H19" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="W37" sqref="W37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="1"/>
     <col min="5" max="6" width="9.140625" style="3"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="63" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="63"/>
       <c r="L2" s="63"/>
       <c r="M2" s="63"/>
       <c r="N2" s="63"/>
       <c r="O2" s="63"/>
       <c r="P2" s="63"/>
       <c r="Q2" s="63"/>
       <c r="R2" s="63"/>
       <c r="S2" s="63"/>
       <c r="T2" s="63"/>
       <c r="U2" s="63"/>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
     </row>
-    <row r="5" spans="1:33" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:34" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="22"/>
       <c r="B5" s="27"/>
       <c r="C5" s="40"/>
       <c r="D5" s="40"/>
       <c r="E5" s="41"/>
       <c r="F5" s="41"/>
       <c r="G5" s="41"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
       <c r="N5" s="41"/>
       <c r="O5" s="41"/>
       <c r="P5" s="41"/>
       <c r="Q5" s="41"/>
       <c r="R5" s="41"/>
       <c r="S5" s="41"/>
       <c r="T5" s="41"/>
       <c r="U5" s="41"/>
       <c r="V5" s="41"/>
       <c r="W5" s="41"/>
       <c r="X5" s="41"/>
       <c r="Y5" s="41"/>
       <c r="Z5" s="41"/>
-      <c r="AG5" s="42" t="s">
+      <c r="AH5" s="42" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A6" s="61" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="64"/>
       <c r="C6" s="66">
         <v>2024</v>
       </c>
       <c r="D6" s="67"/>
       <c r="E6" s="67"/>
       <c r="F6" s="67"/>
       <c r="G6" s="67"/>
       <c r="H6" s="67"/>
       <c r="I6" s="67"/>
       <c r="J6" s="67"/>
       <c r="K6" s="67"/>
       <c r="L6" s="67"/>
       <c r="M6" s="67"/>
       <c r="N6" s="67"/>
       <c r="O6" s="57">
         <v>2025</v>
       </c>
       <c r="P6" s="58"/>
       <c r="Q6" s="58"/>
       <c r="R6" s="58"/>
       <c r="S6" s="58"/>
       <c r="T6" s="58"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
       <c r="W6" s="58"/>
       <c r="X6" s="58"/>
       <c r="Y6" s="58"/>
       <c r="Z6" s="58"/>
       <c r="AA6" s="57">
         <v>2026</v>
       </c>
       <c r="AB6" s="58"/>
       <c r="AC6" s="58"/>
       <c r="AD6" s="58"/>
       <c r="AE6" s="58"/>
       <c r="AF6" s="58"/>
       <c r="AG6" s="58"/>
-    </row>
-    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH6" s="58"/>
+    </row>
+    <row r="7" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A7" s="62"/>
       <c r="B7" s="65"/>
       <c r="C7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="44" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="43" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="43" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="43" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="43" t="s">
         <v>3</v>
@@ -1655,82 +1662,85 @@
       </c>
       <c r="Z7" s="45" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="46" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="44" t="s">
         <v>6</v>
       </c>
       <c r="AC7" s="44" t="s">
         <v>7</v>
       </c>
       <c r="AD7" s="43" t="s">
         <v>8</v>
       </c>
       <c r="AE7" s="43" t="s">
         <v>0</v>
       </c>
       <c r="AF7" s="43" t="s">
         <v>1</v>
       </c>
       <c r="AG7" s="43" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="8" spans="1:33" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH7" s="43" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="28"/>
       <c r="B8" s="68" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="68"/>
       <c r="D8" s="68"/>
       <c r="E8" s="68"/>
       <c r="F8" s="68"/>
       <c r="G8" s="68"/>
       <c r="H8" s="68"/>
       <c r="I8" s="68"/>
       <c r="J8" s="68"/>
       <c r="K8" s="68"/>
       <c r="L8" s="68"/>
       <c r="M8" s="68"/>
       <c r="N8" s="68"/>
       <c r="O8" s="68"/>
       <c r="P8" s="68"/>
       <c r="Q8" s="68"/>
       <c r="R8" s="68"/>
       <c r="S8" s="68"/>
       <c r="T8" s="68"/>
       <c r="U8" s="68"/>
       <c r="V8" s="68"/>
       <c r="W8" s="68"/>
       <c r="X8" s="68"/>
       <c r="Y8" s="68"/>
       <c r="Z8" s="68"/>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="33">
         <v>-3834</v>
       </c>
       <c r="D9" s="33">
         <v>-2080</v>
       </c>
       <c r="E9" s="33">
         <v>-1811</v>
       </c>
       <c r="F9" s="33">
         <v>-1785</v>
       </c>
       <c r="G9" s="34">
         <v>-1826</v>
       </c>
       <c r="H9" s="33">
         <v>-1822</v>
       </c>
       <c r="I9" s="35">
@@ -1786,52 +1796,55 @@
       </c>
       <c r="Z9" s="33">
         <v>-2400</v>
       </c>
       <c r="AA9" s="33">
         <v>-5771</v>
       </c>
       <c r="AB9" s="33">
         <v>-2199</v>
       </c>
       <c r="AC9" s="33">
         <v>-2802</v>
       </c>
       <c r="AD9" s="33">
         <v>-2507</v>
       </c>
       <c r="AE9" s="33">
         <v>-2609</v>
       </c>
       <c r="AF9" s="33">
         <v>-3732</v>
       </c>
       <c r="AG9" s="49">
         <v>-3488</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH9" s="69">
+        <v>-4917</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="33">
         <v>396</v>
       </c>
       <c r="D10" s="33">
         <v>285</v>
       </c>
       <c r="E10" s="33">
         <v>167</v>
       </c>
       <c r="F10" s="33">
         <v>335</v>
       </c>
       <c r="G10" s="34">
         <v>325</v>
       </c>
       <c r="H10" s="33">
         <v>393</v>
       </c>
       <c r="I10" s="35">
@@ -1887,52 +1900,55 @@
       </c>
       <c r="Z10" s="33">
         <v>167</v>
       </c>
       <c r="AA10" s="33">
         <v>-56</v>
       </c>
       <c r="AB10" s="33">
         <v>72</v>
       </c>
       <c r="AC10" s="33">
         <v>-37</v>
       </c>
       <c r="AD10" s="33">
         <v>102</v>
       </c>
       <c r="AE10" s="33">
         <v>36</v>
       </c>
       <c r="AF10" s="33">
         <v>214</v>
       </c>
       <c r="AG10" s="49">
         <v>300</v>
       </c>
-    </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH10" s="69">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="33">
         <v>-281</v>
       </c>
       <c r="D11" s="33">
         <v>-217</v>
       </c>
       <c r="E11" s="33">
         <v>-121</v>
       </c>
       <c r="F11" s="33">
         <v>-113</v>
       </c>
       <c r="G11" s="34">
         <v>-165</v>
       </c>
       <c r="H11" s="33">
         <v>-25</v>
       </c>
       <c r="I11" s="35">
@@ -1988,52 +2004,55 @@
       </c>
       <c r="Z11" s="33">
         <v>-98</v>
       </c>
       <c r="AA11" s="33">
         <v>-450</v>
       </c>
       <c r="AB11" s="33">
         <v>-170</v>
       </c>
       <c r="AC11" s="33">
         <v>-312</v>
       </c>
       <c r="AD11" s="33">
         <v>-128</v>
       </c>
       <c r="AE11" s="33">
         <v>-127</v>
       </c>
       <c r="AF11" s="33">
         <v>-224</v>
       </c>
       <c r="AG11" s="49">
         <v>-227</v>
       </c>
-    </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH11" s="69">
+        <v>-321</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="33">
         <v>-124</v>
       </c>
       <c r="D12" s="33">
         <v>-157</v>
       </c>
       <c r="E12" s="33">
         <v>-120</v>
       </c>
       <c r="F12" s="33">
         <v>-80</v>
       </c>
       <c r="G12" s="34">
         <v>-61</v>
       </c>
       <c r="H12" s="33">
         <v>-126</v>
       </c>
       <c r="I12" s="35">
@@ -2089,52 +2108,55 @@
       </c>
       <c r="Z12" s="33">
         <v>-282</v>
       </c>
       <c r="AA12" s="33">
         <v>-213</v>
       </c>
       <c r="AB12" s="33">
         <v>-49</v>
       </c>
       <c r="AC12" s="33">
         <v>-62</v>
       </c>
       <c r="AD12" s="33">
         <v>-15</v>
       </c>
       <c r="AE12" s="33">
         <v>-86</v>
       </c>
       <c r="AF12" s="33">
         <v>-276</v>
       </c>
       <c r="AG12" s="49">
         <v>-157</v>
       </c>
-    </row>
-    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH12" s="69">
+        <v>-281</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="33">
         <v>-118</v>
       </c>
       <c r="D13" s="33">
         <v>-52</v>
       </c>
       <c r="E13" s="33">
         <v>-109</v>
       </c>
       <c r="F13" s="33">
         <v>-66</v>
       </c>
       <c r="G13" s="34">
         <v>-50</v>
       </c>
       <c r="H13" s="33">
         <v>-118</v>
       </c>
       <c r="I13" s="35">
@@ -2190,52 +2212,55 @@
       </c>
       <c r="Z13" s="33">
         <v>-104</v>
       </c>
       <c r="AA13" s="33">
         <v>-209</v>
       </c>
       <c r="AB13" s="33">
         <v>-14</v>
       </c>
       <c r="AC13" s="33">
         <v>-78</v>
       </c>
       <c r="AD13" s="33">
         <v>-127</v>
       </c>
       <c r="AE13" s="33">
         <v>-57</v>
       </c>
       <c r="AF13" s="33">
         <v>-69</v>
       </c>
       <c r="AG13" s="49">
         <v>-168</v>
       </c>
-    </row>
-    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH13" s="69">
+        <v>-177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="33">
         <v>-636</v>
       </c>
       <c r="D14" s="33">
         <v>-425</v>
       </c>
       <c r="E14" s="33">
         <v>-275</v>
       </c>
       <c r="F14" s="33">
         <v>-310</v>
       </c>
       <c r="G14" s="34">
         <v>-483</v>
       </c>
       <c r="H14" s="33">
         <v>-277</v>
       </c>
       <c r="I14" s="35">
@@ -2291,52 +2316,55 @@
       </c>
       <c r="Z14" s="33">
         <v>-454</v>
       </c>
       <c r="AA14" s="33">
         <v>-773</v>
       </c>
       <c r="AB14" s="33">
         <v>-350</v>
       </c>
       <c r="AC14" s="33">
         <v>-535</v>
       </c>
       <c r="AD14" s="33">
         <v>-458</v>
       </c>
       <c r="AE14" s="33">
         <v>-477</v>
       </c>
       <c r="AF14" s="33">
         <v>-615</v>
       </c>
       <c r="AG14" s="49">
         <v>-426</v>
       </c>
-    </row>
-    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH14" s="69">
+        <v>-502</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="33">
         <v>-537</v>
       </c>
       <c r="D15" s="33">
         <v>-260</v>
       </c>
       <c r="E15" s="33">
         <v>-285</v>
       </c>
       <c r="F15" s="33">
         <v>-271</v>
       </c>
       <c r="G15" s="34">
         <v>-199</v>
       </c>
       <c r="H15" s="33">
         <v>-331</v>
       </c>
       <c r="I15" s="35">
@@ -2392,52 +2420,55 @@
       </c>
       <c r="Z15" s="33">
         <v>-231</v>
       </c>
       <c r="AA15" s="33">
         <v>-315</v>
       </c>
       <c r="AB15" s="33">
         <v>-268</v>
       </c>
       <c r="AC15" s="33">
         <v>-262</v>
       </c>
       <c r="AD15" s="33">
         <v>-390</v>
       </c>
       <c r="AE15" s="33">
         <v>-278</v>
       </c>
       <c r="AF15" s="33">
         <v>-563</v>
       </c>
       <c r="AG15" s="49">
         <v>-442</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH15" s="69">
+        <v>-494</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="33">
         <v>-254</v>
       </c>
       <c r="D16" s="33">
         <v>-54</v>
       </c>
       <c r="E16" s="33">
         <v>-102</v>
       </c>
       <c r="F16" s="33">
         <v>-151</v>
       </c>
       <c r="G16" s="34">
         <v>-74</v>
       </c>
       <c r="H16" s="33">
         <v>-235</v>
       </c>
       <c r="I16" s="35">
@@ -2493,52 +2524,55 @@
       </c>
       <c r="Z16" s="33">
         <v>-248</v>
       </c>
       <c r="AA16" s="33">
         <v>-234</v>
       </c>
       <c r="AB16" s="33">
         <v>-164</v>
       </c>
       <c r="AC16" s="33">
         <v>-234</v>
       </c>
       <c r="AD16" s="33">
         <v>-274</v>
       </c>
       <c r="AE16" s="33">
         <v>-187</v>
       </c>
       <c r="AF16" s="33">
         <v>-224</v>
       </c>
       <c r="AG16" s="49">
         <v>-207</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH16" s="69">
+        <v>-361</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="33">
         <v>-397</v>
       </c>
       <c r="D17" s="33">
         <v>-318</v>
       </c>
       <c r="E17" s="33">
         <v>-115</v>
       </c>
       <c r="F17" s="33">
         <v>-186</v>
       </c>
       <c r="G17" s="34">
         <v>-166</v>
       </c>
       <c r="H17" s="33">
         <v>-222</v>
       </c>
       <c r="I17" s="35">
@@ -2594,52 +2628,55 @@
       </c>
       <c r="Z17" s="33">
         <v>-210</v>
       </c>
       <c r="AA17" s="33">
         <v>-325</v>
       </c>
       <c r="AB17" s="33">
         <v>-245</v>
       </c>
       <c r="AC17" s="33">
         <v>-299</v>
       </c>
       <c r="AD17" s="33">
         <v>-69</v>
       </c>
       <c r="AE17" s="33">
         <v>-296</v>
       </c>
       <c r="AF17" s="33">
         <v>-330</v>
       </c>
       <c r="AG17" s="49">
         <v>-345</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH17" s="69">
+        <v>-677</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="33">
         <v>-268</v>
       </c>
       <c r="D18" s="33">
         <v>-210</v>
       </c>
       <c r="E18" s="33">
         <v>-119</v>
       </c>
       <c r="F18" s="33">
         <v>-102</v>
       </c>
       <c r="G18" s="34">
         <v>-119</v>
       </c>
       <c r="H18" s="33">
         <v>-37</v>
       </c>
       <c r="I18" s="35">
@@ -2695,52 +2732,55 @@
       </c>
       <c r="Z18" s="33">
         <v>-147</v>
       </c>
       <c r="AA18" s="33">
         <v>-292</v>
       </c>
       <c r="AB18" s="33">
         <v>-41</v>
       </c>
       <c r="AC18" s="33">
         <v>-89</v>
       </c>
       <c r="AD18" s="33">
         <v>-36</v>
       </c>
       <c r="AE18" s="33">
         <v>-118</v>
       </c>
       <c r="AF18" s="33">
         <v>-18</v>
       </c>
       <c r="AG18" s="49">
         <v>-75</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH18" s="69">
+        <v>-331</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="33">
         <v>-189</v>
       </c>
       <c r="D19" s="33">
         <v>-58</v>
       </c>
       <c r="E19" s="33">
         <v>-40</v>
       </c>
       <c r="F19" s="33">
         <v>-98</v>
       </c>
       <c r="G19" s="34">
         <v>-90</v>
       </c>
       <c r="H19" s="33">
         <v>-86</v>
       </c>
       <c r="I19" s="35">
@@ -2796,52 +2836,55 @@
       </c>
       <c r="Z19" s="33">
         <v>-64</v>
       </c>
       <c r="AA19" s="33">
         <v>-174</v>
       </c>
       <c r="AB19" s="33">
         <v>-82</v>
       </c>
       <c r="AC19" s="33">
         <v>12</v>
       </c>
       <c r="AD19" s="33">
         <v>-91</v>
       </c>
       <c r="AE19" s="33">
         <v>-121</v>
       </c>
       <c r="AF19" s="33">
         <v>-174</v>
       </c>
       <c r="AG19" s="49">
         <v>-132</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH19" s="69">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="33">
         <v>-281</v>
       </c>
       <c r="D20" s="33">
         <v>-186</v>
       </c>
       <c r="E20" s="33">
         <v>-45</v>
       </c>
       <c r="F20" s="33">
         <v>-137</v>
       </c>
       <c r="G20" s="34">
         <v>-233</v>
       </c>
       <c r="H20" s="33">
         <v>-214</v>
       </c>
       <c r="I20" s="35">
@@ -2897,52 +2940,55 @@
       </c>
       <c r="Z20" s="33">
         <v>-129</v>
       </c>
       <c r="AA20" s="33">
         <v>-921</v>
       </c>
       <c r="AB20" s="33">
         <v>-190</v>
       </c>
       <c r="AC20" s="33">
         <v>-6</v>
       </c>
       <c r="AD20" s="33">
         <v>-231</v>
       </c>
       <c r="AE20" s="33">
         <v>-210</v>
       </c>
       <c r="AF20" s="33">
         <v>-130</v>
       </c>
       <c r="AG20" s="49">
         <v>-300</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH20" s="69">
+        <v>-315</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="33">
         <v>-273</v>
       </c>
       <c r="D21" s="33">
         <v>-130</v>
       </c>
       <c r="E21" s="33">
         <v>-163</v>
       </c>
       <c r="F21" s="33">
         <v>-178</v>
       </c>
       <c r="G21" s="34">
         <v>-84</v>
       </c>
       <c r="H21" s="33">
         <v>-10</v>
       </c>
       <c r="I21" s="35">
@@ -2998,52 +3044,55 @@
       </c>
       <c r="Z21" s="33">
         <v>-292</v>
       </c>
       <c r="AA21" s="33">
         <v>-669</v>
       </c>
       <c r="AB21" s="33">
         <v>-264</v>
       </c>
       <c r="AC21" s="33">
         <v>-273</v>
       </c>
       <c r="AD21" s="33">
         <v>-265</v>
       </c>
       <c r="AE21" s="33">
         <v>-311</v>
       </c>
       <c r="AF21" s="33">
         <v>-517</v>
       </c>
       <c r="AG21" s="49">
         <v>-452</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH21" s="69">
+        <v>-747</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="33">
         <v>-96</v>
       </c>
       <c r="D22" s="33">
         <v>41</v>
       </c>
       <c r="E22" s="33">
         <v>24</v>
       </c>
       <c r="F22" s="33">
         <v>-15</v>
       </c>
       <c r="G22" s="34">
         <v>-47</v>
       </c>
       <c r="H22" s="33">
         <v>-9</v>
       </c>
       <c r="I22" s="35">
@@ -3099,52 +3148,55 @@
       </c>
       <c r="Z22" s="33">
         <v>115</v>
       </c>
       <c r="AA22" s="33">
         <v>-36</v>
       </c>
       <c r="AB22" s="33">
         <v>-20</v>
       </c>
       <c r="AC22" s="33">
         <v>-79</v>
       </c>
       <c r="AD22" s="33">
         <v>50</v>
       </c>
       <c r="AE22" s="33">
         <v>68</v>
       </c>
       <c r="AF22" s="33">
         <v>-7</v>
       </c>
       <c r="AG22" s="49">
         <v>-109</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH22" s="69">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="33">
         <v>-154</v>
       </c>
       <c r="D23" s="33">
         <v>-78</v>
       </c>
       <c r="E23" s="33">
         <v>-97</v>
       </c>
       <c r="F23" s="33">
         <v>-64</v>
       </c>
       <c r="G23" s="34">
         <v>-91</v>
       </c>
       <c r="H23" s="33">
         <v>-124</v>
       </c>
       <c r="I23" s="35">
@@ -3200,52 +3252,55 @@
       </c>
       <c r="Z23" s="33">
         <v>-58</v>
       </c>
       <c r="AA23" s="33">
         <v>-284</v>
       </c>
       <c r="AB23" s="33">
         <v>-169</v>
       </c>
       <c r="AC23" s="33">
         <v>-136</v>
       </c>
       <c r="AD23" s="33">
         <v>-129</v>
       </c>
       <c r="AE23" s="33">
         <v>-72</v>
       </c>
       <c r="AF23" s="33">
         <v>-106</v>
       </c>
       <c r="AG23" s="49">
         <v>-120</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH23" s="69">
+        <v>-179</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="33">
         <v>-213</v>
       </c>
       <c r="D24" s="33">
         <v>-59</v>
       </c>
       <c r="E24" s="35">
         <v>-97</v>
       </c>
       <c r="F24" s="33">
         <v>-9</v>
       </c>
       <c r="G24" s="34">
         <v>-106</v>
       </c>
       <c r="H24" s="33">
         <v>-117</v>
       </c>
       <c r="I24" s="35">
@@ -3301,52 +3356,55 @@
       </c>
       <c r="Z24" s="33">
         <v>-125</v>
       </c>
       <c r="AA24" s="33">
         <v>-266</v>
       </c>
       <c r="AB24" s="33">
         <v>-12</v>
       </c>
       <c r="AC24" s="33">
         <v>-123</v>
       </c>
       <c r="AD24" s="33">
         <v>-188</v>
       </c>
       <c r="AE24" s="33">
         <v>-128</v>
       </c>
       <c r="AF24" s="33">
         <v>-191</v>
       </c>
       <c r="AG24" s="49">
         <v>-44</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH24" s="69">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="33">
         <v>-205</v>
       </c>
       <c r="D25" s="33">
         <v>-109</v>
       </c>
       <c r="E25" s="35">
         <v>-161</v>
       </c>
       <c r="F25" s="33">
         <v>-187</v>
       </c>
       <c r="G25" s="34">
         <v>-80</v>
       </c>
       <c r="H25" s="33">
         <v>-143</v>
       </c>
       <c r="I25" s="35">
@@ -3402,52 +3460,55 @@
       </c>
       <c r="Z25" s="33">
         <v>-89</v>
       </c>
       <c r="AA25" s="33">
         <v>-287</v>
       </c>
       <c r="AB25" s="33">
         <v>-69</v>
       </c>
       <c r="AC25" s="33">
         <v>-93</v>
       </c>
       <c r="AD25" s="33">
         <v>-105</v>
       </c>
       <c r="AE25" s="33">
         <v>-51</v>
       </c>
       <c r="AF25" s="33">
         <v>-242</v>
       </c>
       <c r="AG25" s="49">
         <v>-157</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH25" s="69">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="33">
         <v>-204</v>
       </c>
       <c r="D26" s="33">
         <v>-93</v>
       </c>
       <c r="E26" s="35">
         <v>-153</v>
       </c>
       <c r="F26" s="35">
         <v>-153</v>
       </c>
       <c r="G26" s="34">
         <v>-103</v>
       </c>
       <c r="H26" s="33">
         <v>-141</v>
       </c>
       <c r="I26" s="35">
@@ -3503,84 +3564,87 @@
       </c>
       <c r="Z26" s="33">
         <v>-151</v>
       </c>
       <c r="AA26" s="33">
         <v>-267</v>
       </c>
       <c r="AB26" s="33">
         <v>-164</v>
       </c>
       <c r="AC26" s="33">
         <v>-196</v>
       </c>
       <c r="AD26" s="33">
         <v>-153</v>
       </c>
       <c r="AE26" s="33">
         <v>-194</v>
       </c>
       <c r="AF26" s="33">
         <v>-260</v>
       </c>
       <c r="AG26" s="49">
         <v>-427</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH26" s="69">
+        <v>-371</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="29"/>
       <c r="B27" s="59" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="59"/>
       <c r="D27" s="59"/>
       <c r="E27" s="59"/>
       <c r="F27" s="59"/>
       <c r="G27" s="59"/>
       <c r="H27" s="59"/>
       <c r="I27" s="59"/>
       <c r="J27" s="59"/>
       <c r="K27" s="59"/>
       <c r="L27" s="59"/>
       <c r="M27" s="59"/>
       <c r="N27" s="59"/>
       <c r="O27" s="59"/>
       <c r="P27" s="59"/>
       <c r="Q27" s="59"/>
       <c r="R27" s="59"/>
       <c r="S27" s="59"/>
       <c r="T27" s="59"/>
       <c r="U27" s="59"/>
       <c r="V27" s="59"/>
       <c r="W27" s="59"/>
       <c r="X27" s="59"/>
       <c r="Y27" s="59"/>
       <c r="Z27" s="59"/>
       <c r="AC27" s="4"/>
       <c r="AF27" s="33"/>
     </row>
-    <row r="28" spans="1:33" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:34" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="33">
         <v>-315</v>
       </c>
       <c r="D28" s="33">
         <v>-90</v>
       </c>
       <c r="E28" s="33">
         <v>-267</v>
       </c>
       <c r="F28" s="33">
         <v>28</v>
       </c>
       <c r="G28" s="33">
         <v>-69</v>
       </c>
       <c r="H28" s="33">
         <v>144</v>
       </c>
       <c r="I28" s="35">
@@ -3636,52 +3700,55 @@
       </c>
       <c r="Z28" s="33">
         <v>-541</v>
       </c>
       <c r="AA28" s="33">
         <v>-1296</v>
       </c>
       <c r="AB28" s="33">
         <v>-461</v>
       </c>
       <c r="AC28" s="33">
         <v>-824</v>
       </c>
       <c r="AD28" s="33">
         <v>-406</v>
       </c>
       <c r="AE28" s="33">
         <v>-450</v>
       </c>
       <c r="AF28" s="33">
         <v>-790</v>
       </c>
       <c r="AG28" s="50">
         <v>-408</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH28" s="51">
+        <v>-1002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="33">
         <v>396</v>
       </c>
       <c r="D29" s="33">
         <v>285</v>
       </c>
       <c r="E29" s="33">
         <v>167</v>
       </c>
       <c r="F29" s="33">
         <v>335</v>
       </c>
       <c r="G29" s="33">
         <v>325</v>
       </c>
       <c r="H29" s="33">
         <v>393</v>
       </c>
       <c r="I29" s="35">
@@ -3737,52 +3804,55 @@
       </c>
       <c r="Z29" s="33">
         <v>167</v>
       </c>
       <c r="AA29" s="33">
         <v>-56</v>
       </c>
       <c r="AB29" s="33">
         <v>72</v>
       </c>
       <c r="AC29" s="33">
         <v>-37</v>
       </c>
       <c r="AD29" s="33">
         <v>102</v>
       </c>
       <c r="AE29" s="33">
         <v>36</v>
       </c>
       <c r="AF29" s="33">
         <v>214</v>
       </c>
       <c r="AG29" s="51">
         <v>300</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH29" s="51">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A30" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="33">
         <v>-189</v>
       </c>
       <c r="D30" s="33">
         <v>-135</v>
       </c>
       <c r="E30" s="33">
         <v>-97</v>
       </c>
       <c r="F30" s="33">
         <v>-58</v>
       </c>
       <c r="G30" s="33">
         <v>-98</v>
       </c>
       <c r="H30" s="33">
         <v>35</v>
       </c>
       <c r="I30" s="35">
@@ -3838,52 +3908,55 @@
       </c>
       <c r="Z30" s="33">
         <v>-86</v>
       </c>
       <c r="AA30" s="33">
         <v>-285</v>
       </c>
       <c r="AB30" s="33">
         <v>-96</v>
       </c>
       <c r="AC30" s="33">
         <v>-213</v>
       </c>
       <c r="AD30" s="33">
         <v>-106</v>
       </c>
       <c r="AE30" s="33">
         <v>-96</v>
       </c>
       <c r="AF30" s="33">
         <v>-179</v>
       </c>
       <c r="AG30" s="51">
         <v>-123</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH30" s="51">
+        <v>-240</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A31" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="33">
         <v>-107</v>
       </c>
       <c r="D31" s="33">
         <v>-94</v>
       </c>
       <c r="E31" s="33">
         <v>-82</v>
       </c>
       <c r="F31" s="33">
         <v>-62</v>
       </c>
       <c r="G31" s="33">
         <v>-44</v>
       </c>
       <c r="H31" s="33">
         <v>-75</v>
       </c>
       <c r="I31" s="35">
@@ -3939,52 +4012,55 @@
       </c>
       <c r="Z31" s="33">
         <v>-194</v>
       </c>
       <c r="AA31" s="33">
         <v>-166</v>
       </c>
       <c r="AB31" s="33">
         <v>-34</v>
       </c>
       <c r="AC31" s="33">
         <v>-70</v>
       </c>
       <c r="AD31" s="33">
         <v>-5</v>
       </c>
       <c r="AE31" s="33">
         <v>-36</v>
       </c>
       <c r="AF31" s="33">
         <v>-232</v>
       </c>
       <c r="AG31" s="51">
         <v>-116</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH31" s="51">
+        <v>-215</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="33">
         <v>-214</v>
       </c>
       <c r="D32" s="33">
         <v>-75</v>
       </c>
       <c r="E32" s="33">
         <v>-51</v>
       </c>
       <c r="F32" s="33">
         <v>-119</v>
       </c>
       <c r="G32" s="33">
         <v>-120</v>
       </c>
       <c r="H32" s="33">
         <v>-78</v>
       </c>
       <c r="I32" s="35">
@@ -4040,52 +4116,55 @@
       </c>
       <c r="Z32" s="33">
         <v>-154</v>
       </c>
       <c r="AA32" s="33">
         <v>-278</v>
       </c>
       <c r="AB32" s="33">
         <v>-81</v>
       </c>
       <c r="AC32" s="33">
         <v>-252</v>
       </c>
       <c r="AD32" s="33">
         <v>-174</v>
       </c>
       <c r="AE32" s="33">
         <v>-107</v>
       </c>
       <c r="AF32" s="33">
         <v>-197</v>
       </c>
       <c r="AG32" s="51">
         <v>-229</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH32" s="51">
+        <v>-156</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="33">
         <v>-67</v>
       </c>
       <c r="D33" s="33">
         <v>-33</v>
       </c>
       <c r="E33" s="33">
         <v>-53</v>
       </c>
       <c r="F33" s="33">
         <v>-6</v>
       </c>
       <c r="G33" s="33">
         <v>-44</v>
       </c>
       <c r="H33" s="33">
         <v>37</v>
       </c>
       <c r="I33" s="35">
@@ -4141,52 +4220,55 @@
       </c>
       <c r="Z33" s="33">
         <v>-137</v>
       </c>
       <c r="AA33" s="33">
         <v>-319</v>
       </c>
       <c r="AB33" s="33">
         <v>-159</v>
       </c>
       <c r="AC33" s="33">
         <v>-68</v>
       </c>
       <c r="AD33" s="33">
         <v>-111</v>
       </c>
       <c r="AE33" s="33">
         <v>-108</v>
       </c>
       <c r="AF33" s="33">
         <v>-221</v>
       </c>
       <c r="AG33" s="51">
         <v>-45</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH33" s="51">
+        <v>-471</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="33">
         <v>-28</v>
       </c>
       <c r="D34" s="33">
         <v>-14</v>
       </c>
       <c r="E34" s="33">
         <v>-60</v>
       </c>
       <c r="F34" s="33">
         <v>-10</v>
       </c>
       <c r="G34" s="33">
         <v>-50</v>
       </c>
       <c r="H34" s="33">
         <v>-86</v>
       </c>
       <c r="I34" s="35">
@@ -4242,52 +4324,55 @@
       </c>
       <c r="Z34" s="33">
         <v>-80</v>
       </c>
       <c r="AA34" s="33">
         <v>-66</v>
       </c>
       <c r="AB34" s="33">
         <v>-48</v>
       </c>
       <c r="AC34" s="33">
         <v>-100</v>
       </c>
       <c r="AD34" s="33">
         <v>-73</v>
       </c>
       <c r="AE34" s="33">
         <v>-13</v>
       </c>
       <c r="AF34" s="33">
         <v>-31</v>
       </c>
       <c r="AG34" s="51">
         <v>34</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH34" s="51">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="33">
         <v>-106</v>
       </c>
       <c r="D35" s="33">
         <v>-24</v>
       </c>
       <c r="E35" s="33">
         <v>-91</v>
       </c>
       <c r="F35" s="35">
         <v>-52</v>
       </c>
       <c r="G35" s="33">
         <v>-38</v>
       </c>
       <c r="H35" s="33">
         <v>-82</v>
       </c>
       <c r="I35" s="35">
@@ -4343,85 +4428,88 @@
       </c>
       <c r="Z35" s="33">
         <v>-57</v>
       </c>
       <c r="AA35" s="33">
         <v>-126</v>
       </c>
       <c r="AB35" s="33">
         <v>-115</v>
       </c>
       <c r="AC35" s="33">
         <v>-84</v>
       </c>
       <c r="AD35" s="33">
         <v>-39</v>
       </c>
       <c r="AE35" s="33">
         <v>-126</v>
       </c>
       <c r="AF35" s="33">
         <v>-144</v>
       </c>
       <c r="AG35" s="51">
         <v>-229</v>
       </c>
-    </row>
-    <row r="36" spans="1:33" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH35" s="51">
+        <v>-223</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="22"/>
       <c r="B36" s="60" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="60"/>
       <c r="D36" s="60"/>
       <c r="E36" s="60"/>
       <c r="F36" s="60"/>
       <c r="G36" s="60"/>
       <c r="H36" s="60"/>
       <c r="I36" s="60"/>
       <c r="J36" s="60"/>
       <c r="K36" s="60"/>
       <c r="L36" s="60"/>
       <c r="M36" s="60"/>
       <c r="N36" s="60"/>
       <c r="O36" s="60"/>
       <c r="P36" s="60"/>
       <c r="Q36" s="60"/>
       <c r="R36" s="60"/>
       <c r="S36" s="60"/>
       <c r="T36" s="60"/>
       <c r="U36" s="60"/>
       <c r="V36" s="60"/>
       <c r="W36" s="60"/>
       <c r="X36" s="60"/>
       <c r="Y36" s="60"/>
       <c r="Z36" s="60"/>
       <c r="AC36" s="4"/>
       <c r="AF36" s="33"/>
       <c r="AG36" s="52"/>
     </row>
-    <row r="37" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="33">
         <v>-3519</v>
       </c>
       <c r="D37" s="35">
         <v>-1990</v>
       </c>
       <c r="E37" s="33">
         <v>-1544</v>
       </c>
       <c r="F37" s="33">
         <v>-1813</v>
       </c>
       <c r="G37" s="35">
         <v>-1757</v>
       </c>
       <c r="H37" s="35">
         <v>-1966</v>
       </c>
       <c r="I37" s="35">
@@ -4477,52 +4565,55 @@
       </c>
       <c r="Z37" s="33">
         <v>-1859</v>
       </c>
       <c r="AA37" s="35">
         <v>-4475</v>
       </c>
       <c r="AB37" s="35">
         <v>-1738</v>
       </c>
       <c r="AC37" s="35">
         <v>-1978</v>
       </c>
       <c r="AD37" s="35">
         <v>-2101</v>
       </c>
       <c r="AE37" s="35">
         <v>-2159</v>
       </c>
       <c r="AF37" s="33">
         <v>-2942</v>
       </c>
       <c r="AG37" s="53">
         <v>-3080</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH37" s="55">
+        <v>-3915</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="33">
         <v>-92</v>
       </c>
       <c r="D38" s="35">
         <v>-82</v>
       </c>
       <c r="E38" s="33">
         <v>-24</v>
       </c>
       <c r="F38" s="33">
         <v>-55</v>
       </c>
       <c r="G38" s="35">
         <v>-67</v>
       </c>
       <c r="H38" s="35">
         <v>-60</v>
       </c>
       <c r="I38" s="35">
@@ -4578,52 +4669,55 @@
       </c>
       <c r="Z38" s="33">
         <v>-12</v>
       </c>
       <c r="AA38" s="35">
         <v>-165</v>
       </c>
       <c r="AB38" s="35">
         <v>-74</v>
       </c>
       <c r="AC38" s="35">
         <v>-99</v>
       </c>
       <c r="AD38" s="35">
         <v>-22</v>
       </c>
       <c r="AE38" s="35">
         <v>-31</v>
       </c>
       <c r="AF38" s="33">
         <v>-45</v>
       </c>
       <c r="AG38" s="54">
         <v>-104</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH38" s="55">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A39" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B39" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="33">
         <v>-17</v>
       </c>
       <c r="D39" s="35">
         <v>-63</v>
       </c>
       <c r="E39" s="33">
         <v>-38</v>
       </c>
       <c r="F39" s="33">
         <v>-18</v>
       </c>
       <c r="G39" s="35">
         <v>-17</v>
       </c>
       <c r="H39" s="35">
         <v>-51</v>
       </c>
       <c r="I39" s="35">
@@ -4679,52 +4773,55 @@
       </c>
       <c r="Z39" s="33">
         <v>-88</v>
       </c>
       <c r="AA39" s="35">
         <v>-47</v>
       </c>
       <c r="AB39" s="35">
         <v>-15</v>
       </c>
       <c r="AC39" s="35">
         <v>8</v>
       </c>
       <c r="AD39" s="35">
         <v>-10</v>
       </c>
       <c r="AE39" s="35">
         <v>-50</v>
       </c>
       <c r="AF39" s="33">
         <v>-44</v>
       </c>
       <c r="AG39" s="53">
         <v>-41</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH39" s="55">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B40" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="33">
         <v>-118</v>
       </c>
       <c r="D40" s="35">
         <v>-52</v>
       </c>
       <c r="E40" s="33">
         <v>-109</v>
       </c>
       <c r="F40" s="33">
         <v>-66</v>
       </c>
       <c r="G40" s="35">
         <v>-50</v>
       </c>
       <c r="H40" s="35">
         <v>-118</v>
       </c>
       <c r="I40" s="35">
@@ -4780,52 +4877,55 @@
       </c>
       <c r="Z40" s="33">
         <v>-104</v>
       </c>
       <c r="AA40" s="35">
         <v>-209</v>
       </c>
       <c r="AB40" s="35">
         <v>-14</v>
       </c>
       <c r="AC40" s="35">
         <v>-78</v>
       </c>
       <c r="AD40" s="35">
         <v>-127</v>
       </c>
       <c r="AE40" s="35">
         <v>-57</v>
       </c>
       <c r="AF40" s="33">
         <v>-69</v>
       </c>
       <c r="AG40" s="55">
         <v>-168</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH40" s="55">
+        <v>-177</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A41" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B41" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="33">
         <v>-422</v>
       </c>
       <c r="D41" s="35">
         <v>-350</v>
       </c>
       <c r="E41" s="33">
         <v>-224</v>
       </c>
       <c r="F41" s="33">
         <v>-191</v>
       </c>
       <c r="G41" s="35">
         <v>-363</v>
       </c>
       <c r="H41" s="35">
         <v>-199</v>
       </c>
       <c r="I41" s="35">
@@ -4881,52 +4981,55 @@
       </c>
       <c r="Z41" s="33">
         <v>-300</v>
       </c>
       <c r="AA41" s="35">
         <v>-495</v>
       </c>
       <c r="AB41" s="35">
         <v>-269</v>
       </c>
       <c r="AC41" s="35">
         <v>-283</v>
       </c>
       <c r="AD41" s="35">
         <v>-284</v>
       </c>
       <c r="AE41" s="35">
         <v>-370</v>
       </c>
       <c r="AF41" s="33">
         <v>-418</v>
       </c>
       <c r="AG41" s="55">
         <v>-197</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH41" s="55">
+        <v>-346</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A42" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="33">
         <v>-537</v>
       </c>
       <c r="D42" s="35">
         <v>-260</v>
       </c>
       <c r="E42" s="33">
         <v>-285</v>
       </c>
       <c r="F42" s="33">
         <v>-271</v>
       </c>
       <c r="G42" s="35">
         <v>-199</v>
       </c>
       <c r="H42" s="35">
         <v>-331</v>
       </c>
       <c r="I42" s="35">
@@ -4982,52 +5085,55 @@
       </c>
       <c r="Z42" s="33">
         <v>-231</v>
       </c>
       <c r="AA42" s="35">
         <v>-315</v>
       </c>
       <c r="AB42" s="35">
         <v>-268</v>
       </c>
       <c r="AC42" s="35">
         <v>-262</v>
       </c>
       <c r="AD42" s="35">
         <v>-390</v>
       </c>
       <c r="AE42" s="35">
         <v>-278</v>
       </c>
       <c r="AF42" s="33">
         <v>-563</v>
       </c>
       <c r="AG42" s="55">
         <v>-442</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH42" s="55">
+        <v>-494</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="33">
         <v>-254</v>
       </c>
       <c r="D43" s="35">
         <v>-54</v>
       </c>
       <c r="E43" s="33">
         <v>-102</v>
       </c>
       <c r="F43" s="33">
         <v>-151</v>
       </c>
       <c r="G43" s="35">
         <v>-74</v>
       </c>
       <c r="H43" s="35">
         <v>-235</v>
       </c>
       <c r="I43" s="35">
@@ -5083,52 +5189,55 @@
       </c>
       <c r="Z43" s="33">
         <v>-248</v>
       </c>
       <c r="AA43" s="35">
         <v>-234</v>
       </c>
       <c r="AB43" s="35">
         <v>-164</v>
       </c>
       <c r="AC43" s="35">
         <v>-234</v>
       </c>
       <c r="AD43" s="35">
         <v>-274</v>
       </c>
       <c r="AE43" s="35">
         <v>-187</v>
       </c>
       <c r="AF43" s="33">
         <v>-224</v>
       </c>
       <c r="AG43" s="55">
         <v>-207</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH43" s="55">
+        <v>-361</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A44" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B44" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="33">
         <v>-397</v>
       </c>
       <c r="D44" s="35">
         <v>-318</v>
       </c>
       <c r="E44" s="33">
         <v>-115</v>
       </c>
       <c r="F44" s="33">
         <v>-186</v>
       </c>
       <c r="G44" s="35">
         <v>-166</v>
       </c>
       <c r="H44" s="35">
         <v>-222</v>
       </c>
       <c r="I44" s="35">
@@ -5184,52 +5293,55 @@
       </c>
       <c r="Z44" s="33">
         <v>-210</v>
       </c>
       <c r="AA44" s="35">
         <v>-325</v>
       </c>
       <c r="AB44" s="35">
         <v>-245</v>
       </c>
       <c r="AC44" s="35">
         <v>-299</v>
       </c>
       <c r="AD44" s="35">
         <v>-69</v>
       </c>
       <c r="AE44" s="35">
         <v>-296</v>
       </c>
       <c r="AF44" s="33">
         <v>-330</v>
       </c>
       <c r="AG44" s="55">
         <v>-345</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH44" s="55">
+        <v>-677</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="33">
         <v>-268</v>
       </c>
       <c r="D45" s="35">
         <v>-210</v>
       </c>
       <c r="E45" s="33">
         <v>-119</v>
       </c>
       <c r="F45" s="33">
         <v>-102</v>
       </c>
       <c r="G45" s="35">
         <v>-119</v>
       </c>
       <c r="H45" s="35">
         <v>-37</v>
       </c>
       <c r="I45" s="35">
@@ -5285,52 +5397,55 @@
       </c>
       <c r="Z45" s="33">
         <v>-147</v>
       </c>
       <c r="AA45" s="35">
         <v>-292</v>
       </c>
       <c r="AB45" s="35">
         <v>-41</v>
       </c>
       <c r="AC45" s="35">
         <v>-89</v>
       </c>
       <c r="AD45" s="35">
         <v>-36</v>
       </c>
       <c r="AE45" s="35">
         <v>-118</v>
       </c>
       <c r="AF45" s="33">
         <v>-18</v>
       </c>
       <c r="AG45" s="55">
         <v>-75</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH45" s="55">
+        <v>-331</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A46" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="33">
         <v>-189</v>
       </c>
       <c r="D46" s="35">
         <v>-58</v>
       </c>
       <c r="E46" s="33">
         <v>-40</v>
       </c>
       <c r="F46" s="33">
         <v>-98</v>
       </c>
       <c r="G46" s="35">
         <v>-90</v>
       </c>
       <c r="H46" s="35">
         <v>-86</v>
       </c>
       <c r="I46" s="35">
@@ -5386,52 +5501,55 @@
       </c>
       <c r="Z46" s="33">
         <v>-64</v>
       </c>
       <c r="AA46" s="35">
         <v>-174</v>
       </c>
       <c r="AB46" s="35">
         <v>-82</v>
       </c>
       <c r="AC46" s="35">
         <v>12</v>
       </c>
       <c r="AD46" s="35">
         <v>-91</v>
       </c>
       <c r="AE46" s="35">
         <v>-121</v>
       </c>
       <c r="AF46" s="33">
         <v>-174</v>
       </c>
       <c r="AG46" s="55">
         <v>-132</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH46" s="55">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B47" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="33">
         <v>-281</v>
       </c>
       <c r="D47" s="35">
         <v>-186</v>
       </c>
       <c r="E47" s="33">
         <v>-45</v>
       </c>
       <c r="F47" s="33">
         <v>-137</v>
       </c>
       <c r="G47" s="35">
         <v>-233</v>
       </c>
       <c r="H47" s="35">
         <v>-214</v>
       </c>
       <c r="I47" s="35">
@@ -5487,52 +5605,55 @@
       </c>
       <c r="Z47" s="33">
         <v>-129</v>
       </c>
       <c r="AA47" s="35">
         <v>-921</v>
       </c>
       <c r="AB47" s="35">
         <v>-190</v>
       </c>
       <c r="AC47" s="35">
         <v>-6</v>
       </c>
       <c r="AD47" s="35">
         <v>-231</v>
       </c>
       <c r="AE47" s="35">
         <v>-210</v>
       </c>
       <c r="AF47" s="33">
         <v>-130</v>
       </c>
       <c r="AG47" s="55">
         <v>-300</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH47" s="55">
+        <v>-315</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A48" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C48" s="33">
         <v>-206</v>
       </c>
       <c r="D48" s="35">
         <v>-97</v>
       </c>
       <c r="E48" s="33">
         <v>-110</v>
       </c>
       <c r="F48" s="33">
         <v>-172</v>
       </c>
       <c r="G48" s="35">
         <v>-40</v>
       </c>
       <c r="H48" s="35">
         <v>-47</v>
       </c>
       <c r="I48" s="35">
@@ -5588,52 +5709,55 @@
       </c>
       <c r="Z48" s="33">
         <v>-155</v>
       </c>
       <c r="AA48" s="35">
         <v>-350</v>
       </c>
       <c r="AB48" s="35">
         <v>-105</v>
       </c>
       <c r="AC48" s="35">
         <v>-205</v>
       </c>
       <c r="AD48" s="35">
         <v>-154</v>
       </c>
       <c r="AE48" s="35">
         <v>-203</v>
       </c>
       <c r="AF48" s="33">
         <v>-296</v>
       </c>
       <c r="AG48" s="55">
         <v>-407</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH48" s="55">
+        <v>-276</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="33">
         <v>-96</v>
       </c>
       <c r="D49" s="35">
         <v>41</v>
       </c>
       <c r="E49" s="33">
         <v>24</v>
       </c>
       <c r="F49" s="33">
         <v>-15</v>
       </c>
       <c r="G49" s="35">
         <v>-47</v>
       </c>
       <c r="H49" s="35">
         <v>-9</v>
       </c>
       <c r="I49" s="35">
@@ -5689,52 +5813,55 @@
       </c>
       <c r="Z49" s="33">
         <v>115</v>
       </c>
       <c r="AA49" s="35">
         <v>-36</v>
       </c>
       <c r="AB49" s="35">
         <v>-20</v>
       </c>
       <c r="AC49" s="35">
         <v>-79</v>
       </c>
       <c r="AD49" s="35">
         <v>50</v>
       </c>
       <c r="AE49" s="35">
         <v>68</v>
       </c>
       <c r="AF49" s="33">
         <v>-7</v>
       </c>
       <c r="AG49" s="55">
         <v>-109</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH49" s="55">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A50" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C50" s="33">
         <v>-154</v>
       </c>
       <c r="D50" s="35">
         <v>-78</v>
       </c>
       <c r="E50" s="33">
         <v>-97</v>
       </c>
       <c r="F50" s="33">
         <v>-64</v>
       </c>
       <c r="G50" s="35">
         <v>-91</v>
       </c>
       <c r="H50" s="35">
         <v>-124</v>
       </c>
       <c r="I50" s="35">
@@ -5790,52 +5917,55 @@
       </c>
       <c r="Z50" s="33">
         <v>-58</v>
       </c>
       <c r="AA50" s="35">
         <v>-284</v>
       </c>
       <c r="AB50" s="35">
         <v>-169</v>
       </c>
       <c r="AC50" s="35">
         <v>-136</v>
       </c>
       <c r="AD50" s="35">
         <v>-129</v>
       </c>
       <c r="AE50" s="35">
         <v>-72</v>
       </c>
       <c r="AF50" s="33">
         <v>-106</v>
       </c>
       <c r="AG50" s="55">
         <v>-120</v>
       </c>
-    </row>
-    <row r="51" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH50" s="55">
+        <v>-179</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A51" s="37" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="33">
         <v>-185</v>
       </c>
       <c r="D51" s="35">
         <v>-45</v>
       </c>
       <c r="E51" s="33">
         <v>-37</v>
       </c>
       <c r="F51" s="33">
         <v>1</v>
       </c>
       <c r="G51" s="35">
         <v>-56</v>
       </c>
       <c r="H51" s="35">
         <v>-31</v>
       </c>
       <c r="I51" s="35">
@@ -5891,52 +6021,55 @@
       </c>
       <c r="Z51" s="33">
         <v>-45</v>
       </c>
       <c r="AA51" s="35">
         <v>-200</v>
       </c>
       <c r="AB51" s="35">
         <v>36</v>
       </c>
       <c r="AC51" s="35">
         <v>-23</v>
       </c>
       <c r="AD51" s="35">
         <v>-115</v>
       </c>
       <c r="AE51" s="35">
         <v>-115</v>
       </c>
       <c r="AF51" s="33">
         <v>-160</v>
       </c>
       <c r="AG51" s="55">
         <v>-78</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH51" s="55">
+        <v>-191</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A52" s="37" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="31" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="33">
         <v>-205</v>
       </c>
       <c r="D52" s="35">
         <v>-109</v>
       </c>
       <c r="E52" s="33">
         <v>-161</v>
       </c>
       <c r="F52" s="35">
         <v>-187</v>
       </c>
       <c r="G52" s="35">
         <v>-80</v>
       </c>
       <c r="H52" s="35">
         <v>-143</v>
       </c>
       <c r="I52" s="35">
@@ -5992,52 +6125,55 @@
       </c>
       <c r="Z52" s="33">
         <v>-89</v>
       </c>
       <c r="AA52" s="35">
         <v>-287</v>
       </c>
       <c r="AB52" s="35">
         <v>-69</v>
       </c>
       <c r="AC52" s="35">
         <v>-93</v>
       </c>
       <c r="AD52" s="35">
         <v>-105</v>
       </c>
       <c r="AE52" s="35">
         <v>-51</v>
       </c>
       <c r="AF52" s="33">
         <v>-242</v>
       </c>
       <c r="AG52" s="55">
         <v>-157</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH52" s="55">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A53" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C53" s="36">
         <v>-98</v>
       </c>
       <c r="D53" s="36">
         <v>-69</v>
       </c>
       <c r="E53" s="36">
         <v>-62</v>
       </c>
       <c r="F53" s="36">
         <v>-101</v>
       </c>
       <c r="G53" s="36">
         <v>-65</v>
       </c>
       <c r="H53" s="36">
         <v>-59</v>
       </c>
       <c r="I53" s="36">
@@ -6093,87 +6229,90 @@
       </c>
       <c r="Z53" s="36">
         <v>-94</v>
       </c>
       <c r="AA53" s="36">
         <v>-141</v>
       </c>
       <c r="AB53" s="36">
         <v>-49</v>
       </c>
       <c r="AC53" s="36">
         <v>-112</v>
       </c>
       <c r="AD53" s="36">
         <v>-114</v>
       </c>
       <c r="AE53" s="36">
         <v>-68</v>
       </c>
       <c r="AF53" s="36">
         <v>-116</v>
       </c>
       <c r="AG53" s="56">
         <v>-198</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH53" s="56">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" x14ac:dyDescent="0.25">
       <c r="T54" s="6"/>
       <c r="U54" s="6"/>
     </row>
-    <row r="55" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:34" x14ac:dyDescent="0.25">
       <c r="T55" s="6"/>
       <c r="U55" s="6"/>
     </row>
-    <row r="56" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:34" x14ac:dyDescent="0.25">
       <c r="T56" s="7"/>
       <c r="U56" s="6"/>
     </row>
-    <row r="57" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A57" s="10"/>
       <c r="B57" s="3"/>
       <c r="U57" s="6"/>
     </row>
-    <row r="58" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A58" s="10"/>
       <c r="B58" s="3"/>
       <c r="U58" s="6"/>
     </row>
-    <row r="59" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:34" x14ac:dyDescent="0.25">
       <c r="U59" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="AA6:AG6"/>
     <mergeCell ref="B27:Z27"/>
     <mergeCell ref="B36:Z36"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:Z8"/>
+    <mergeCell ref="AA6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>