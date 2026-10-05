--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-60" windowWidth="29040" windowHeight="15780" tabRatio="832"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Число зарег.браков" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="102">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Браки</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
@@ -678,79 +678,79 @@
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -1068,59 +1068,59 @@
       <c r="B12" s="29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="30">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="30">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>98</v>
       </c>
@@ -1199,51 +1199,51 @@
       <c r="B12" s="12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP983"/>
   <sheetViews>
     <sheetView topLeftCell="M1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AL40" sqref="AL40"/>
+      <selection pane="bottomLeft" activeCell="AH33" sqref="AH33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" style="8" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="42" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
@@ -1254,74 +1254,74 @@
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
     </row>
     <row r="2" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9"/>
-      <c r="B2" s="35" t="s">
+      <c r="B2" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="35"/>
-[...19 lines deleted...]
-      <c r="W2" s="35"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
     </row>
     <row r="3" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
@@ -1414,117 +1414,112 @@
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="1"/>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
-      <c r="AH5" s="1"/>
+      <c r="AH5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
-      <c r="AL5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
       <c r="AP5" s="1"/>
     </row>
     <row r="6" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="B6" s="40"/>
-      <c r="C6" s="42">
+      <c r="B6" s="38"/>
+      <c r="C6" s="40">
         <v>2024</v>
       </c>
-      <c r="D6" s="43"/>
-[...10 lines deleted...]
-      <c r="O6" s="33">
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="42">
         <v>2025</v>
       </c>
-      <c r="P6" s="34"/>
-[...10 lines deleted...]
-      <c r="AA6" s="33">
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
+      <c r="R6" s="43"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+      <c r="V6" s="43"/>
+      <c r="W6" s="43"/>
+      <c r="X6" s="43"/>
+      <c r="Y6" s="43"/>
+      <c r="Z6" s="43"/>
+      <c r="AA6" s="42">
         <v>2026</v>
       </c>
-      <c r="AB6" s="34"/>
-[...13 lines deleted...]
-      <c r="AP6" s="1"/>
+      <c r="AB6" s="43"/>
+      <c r="AC6" s="43"/>
+      <c r="AD6" s="43"/>
+      <c r="AE6" s="43"/>
+      <c r="AF6" s="43"/>
+      <c r="AG6" s="43"/>
+      <c r="AH6" s="43"/>
+      <c r="AI6" s="1"/>
+      <c r="AJ6" s="1"/>
+      <c r="AK6" s="1"/>
+      <c r="AL6" s="1"/>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A7" s="39"/>
-      <c r="B7" s="41"/>
+      <c r="A7" s="37"/>
+      <c r="B7" s="39"/>
       <c r="C7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1574,89 +1569,91 @@
       </c>
       <c r="Z7" s="14" t="s">
         <v>40</v>
       </c>
       <c r="AA7" s="14" t="s">
         <v>29</v>
       </c>
       <c r="AB7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AC7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AF7" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AG7" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="AH7" s="1"/>
+      <c r="AH7" s="5" t="s">
+        <v>36</v>
+      </c>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
       <c r="AP7" s="1"/>
     </row>
     <row r="8" spans="1:42" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15"/>
-      <c r="B8" s="36" t="s">
+      <c r="B8" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="36"/>
-[...22 lines deleted...]
-      <c r="Z8" s="36"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="34"/>
+      <c r="P8" s="34"/>
+      <c r="Q8" s="34"/>
+      <c r="R8" s="34"/>
+      <c r="S8" s="34"/>
+      <c r="T8" s="34"/>
+      <c r="U8" s="34"/>
+      <c r="V8" s="34"/>
+      <c r="W8" s="34"/>
+      <c r="X8" s="34"/>
+      <c r="Y8" s="34"/>
+      <c r="Z8" s="34"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="16"/>
       <c r="AG8" s="16"/>
       <c r="AH8" s="16"/>
       <c r="AI8" s="16"/>
       <c r="AJ8" s="16"/>
       <c r="AK8" s="16"/>
       <c r="AL8" s="16"/>
       <c r="AM8" s="16"/>
       <c r="AN8" s="16"/>
       <c r="AO8" s="16"/>
       <c r="AP8" s="16"/>
     </row>
     <row r="9" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="22">
@@ -1730,51 +1727,53 @@
       </c>
       <c r="Z9" s="22">
         <v>933</v>
       </c>
       <c r="AA9" s="22">
         <v>773</v>
       </c>
       <c r="AB9" s="22">
         <v>724</v>
       </c>
       <c r="AC9" s="22">
         <v>753</v>
       </c>
       <c r="AD9" s="22">
         <v>780</v>
       </c>
       <c r="AE9" s="22">
         <v>783</v>
       </c>
       <c r="AF9" s="23">
         <v>1121</v>
       </c>
       <c r="AG9" s="23">
         <v>1005</v>
       </c>
-      <c r="AH9" s="15"/>
+      <c r="AH9" s="23">
+        <v>1043</v>
+      </c>
       <c r="AI9" s="15"/>
       <c r="AJ9" s="15"/>
       <c r="AK9" s="15"/>
       <c r="AL9" s="15"/>
       <c r="AM9" s="15"/>
       <c r="AN9" s="15"/>
       <c r="AO9" s="15"/>
       <c r="AP9" s="15"/>
     </row>
     <row r="10" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="22">
         <v>124</v>
       </c>
       <c r="D10" s="22">
         <v>129</v>
       </c>
       <c r="E10" s="22">
         <v>106</v>
       </c>
@@ -1840,51 +1839,53 @@
       </c>
       <c r="Z10" s="22">
         <v>109</v>
       </c>
       <c r="AA10" s="22">
         <v>86</v>
       </c>
       <c r="AB10" s="22">
         <v>79</v>
       </c>
       <c r="AC10" s="22">
         <v>87</v>
       </c>
       <c r="AD10" s="22">
         <v>101</v>
       </c>
       <c r="AE10" s="22">
         <v>98</v>
       </c>
       <c r="AF10" s="23">
         <v>156</v>
       </c>
       <c r="AG10" s="23">
         <v>126</v>
       </c>
-      <c r="AH10" s="15"/>
+      <c r="AH10" s="23">
+        <v>124</v>
+      </c>
       <c r="AI10" s="15"/>
       <c r="AJ10" s="15"/>
       <c r="AK10" s="15"/>
       <c r="AL10" s="15"/>
       <c r="AM10" s="15"/>
       <c r="AN10" s="15"/>
       <c r="AO10" s="15"/>
       <c r="AP10" s="15"/>
     </row>
     <row r="11" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="22">
         <v>34</v>
       </c>
       <c r="D11" s="22">
         <v>32</v>
       </c>
       <c r="E11" s="22">
         <v>29</v>
       </c>
@@ -1950,51 +1951,53 @@
       </c>
       <c r="Z11" s="22">
         <v>28</v>
       </c>
       <c r="AA11" s="22">
         <v>27</v>
       </c>
       <c r="AB11" s="22">
         <v>22</v>
       </c>
       <c r="AC11" s="22">
         <v>26</v>
       </c>
       <c r="AD11" s="22">
         <v>29</v>
       </c>
       <c r="AE11" s="22">
         <v>28</v>
       </c>
       <c r="AF11" s="23">
         <v>34</v>
       </c>
       <c r="AG11" s="23">
         <v>27</v>
       </c>
-      <c r="AH11" s="15"/>
+      <c r="AH11" s="23">
+        <v>35</v>
+      </c>
       <c r="AI11" s="15"/>
       <c r="AJ11" s="15"/>
       <c r="AK11" s="15"/>
       <c r="AL11" s="15"/>
       <c r="AM11" s="15"/>
       <c r="AN11" s="15"/>
       <c r="AO11" s="15"/>
       <c r="AP11" s="15"/>
     </row>
     <row r="12" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="22">
         <v>47</v>
       </c>
       <c r="D12" s="22">
         <v>29</v>
       </c>
       <c r="E12" s="22">
         <v>26</v>
       </c>
@@ -2060,51 +2063,53 @@
       </c>
       <c r="Z12" s="22">
         <v>27</v>
       </c>
       <c r="AA12" s="22">
         <v>19</v>
       </c>
       <c r="AB12" s="22">
         <v>24</v>
       </c>
       <c r="AC12" s="22">
         <v>36</v>
       </c>
       <c r="AD12" s="22">
         <v>33</v>
       </c>
       <c r="AE12" s="22">
         <v>31</v>
       </c>
       <c r="AF12" s="23">
         <v>47</v>
       </c>
       <c r="AG12" s="23">
         <v>43</v>
       </c>
-      <c r="AH12" s="15"/>
+      <c r="AH12" s="23">
+        <v>59</v>
+      </c>
       <c r="AI12" s="15"/>
       <c r="AJ12" s="15"/>
       <c r="AK12" s="15"/>
       <c r="AL12" s="15"/>
       <c r="AM12" s="15"/>
       <c r="AN12" s="15"/>
       <c r="AO12" s="15"/>
       <c r="AP12" s="15"/>
     </row>
     <row r="13" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="22">
         <v>30</v>
       </c>
       <c r="D13" s="22">
         <v>22</v>
       </c>
       <c r="E13" s="22">
         <v>17</v>
       </c>
@@ -2170,51 +2175,53 @@
       </c>
       <c r="Z13" s="22">
         <v>17</v>
       </c>
       <c r="AA13" s="22">
         <v>15</v>
       </c>
       <c r="AB13" s="22">
         <v>16</v>
       </c>
       <c r="AC13" s="22">
         <v>11</v>
       </c>
       <c r="AD13" s="22">
         <v>18</v>
       </c>
       <c r="AE13" s="22">
         <v>12</v>
       </c>
       <c r="AF13" s="23">
         <v>20</v>
       </c>
       <c r="AG13" s="23">
         <v>16</v>
       </c>
-      <c r="AH13" s="15"/>
+      <c r="AH13" s="23">
+        <v>24</v>
+      </c>
       <c r="AI13" s="15"/>
       <c r="AJ13" s="15"/>
       <c r="AK13" s="15"/>
       <c r="AL13" s="15"/>
       <c r="AM13" s="15"/>
       <c r="AN13" s="15"/>
       <c r="AO13" s="15"/>
       <c r="AP13" s="15"/>
     </row>
     <row r="14" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="22">
         <v>130</v>
       </c>
       <c r="D14" s="22">
         <v>91</v>
       </c>
       <c r="E14" s="22">
         <v>65</v>
       </c>
@@ -2280,51 +2287,53 @@
       </c>
       <c r="Z14" s="22">
         <v>85</v>
       </c>
       <c r="AA14" s="22">
         <v>81</v>
       </c>
       <c r="AB14" s="22">
         <v>60</v>
       </c>
       <c r="AC14" s="22">
         <v>50</v>
       </c>
       <c r="AD14" s="22">
         <v>53</v>
       </c>
       <c r="AE14" s="22">
         <v>61</v>
       </c>
       <c r="AF14" s="23">
         <v>88</v>
       </c>
       <c r="AG14" s="23">
         <v>67</v>
       </c>
-      <c r="AH14" s="15"/>
+      <c r="AH14" s="23">
+        <v>82</v>
+      </c>
       <c r="AI14" s="15"/>
       <c r="AJ14" s="15"/>
       <c r="AK14" s="15"/>
       <c r="AL14" s="15"/>
       <c r="AM14" s="15"/>
       <c r="AN14" s="15"/>
       <c r="AO14" s="15"/>
       <c r="AP14" s="15"/>
     </row>
     <row r="15" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="22">
         <v>72</v>
       </c>
       <c r="D15" s="22">
         <v>69</v>
       </c>
       <c r="E15" s="22">
         <v>51</v>
       </c>
@@ -2390,51 +2399,53 @@
       </c>
       <c r="Z15" s="22">
         <v>51</v>
       </c>
       <c r="AA15" s="22">
         <v>50</v>
       </c>
       <c r="AB15" s="22">
         <v>39</v>
       </c>
       <c r="AC15" s="22">
         <v>36</v>
       </c>
       <c r="AD15" s="22">
         <v>42</v>
       </c>
       <c r="AE15" s="22">
         <v>34</v>
       </c>
       <c r="AF15" s="23">
         <v>51</v>
       </c>
       <c r="AG15" s="23">
         <v>62</v>
       </c>
-      <c r="AH15" s="15"/>
+      <c r="AH15" s="23">
+        <v>58</v>
+      </c>
       <c r="AI15" s="15"/>
       <c r="AJ15" s="15"/>
       <c r="AK15" s="15"/>
       <c r="AL15" s="15"/>
       <c r="AM15" s="15"/>
       <c r="AN15" s="15"/>
       <c r="AO15" s="15"/>
       <c r="AP15" s="15"/>
     </row>
     <row r="16" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="22">
         <v>50</v>
       </c>
       <c r="D16" s="22">
         <v>47</v>
       </c>
       <c r="E16" s="22">
         <v>47</v>
       </c>
@@ -2500,51 +2511,53 @@
       </c>
       <c r="Z16" s="22">
         <v>49</v>
       </c>
       <c r="AA16" s="22">
         <v>47</v>
       </c>
       <c r="AB16" s="22">
         <v>40</v>
       </c>
       <c r="AC16" s="22">
         <v>55</v>
       </c>
       <c r="AD16" s="22">
         <v>45</v>
       </c>
       <c r="AE16" s="22">
         <v>38</v>
       </c>
       <c r="AF16" s="23">
         <v>36</v>
       </c>
       <c r="AG16" s="23">
         <v>40</v>
       </c>
-      <c r="AH16" s="15"/>
+      <c r="AH16" s="23">
+        <v>54</v>
+      </c>
       <c r="AI16" s="15"/>
       <c r="AJ16" s="15"/>
       <c r="AK16" s="15"/>
       <c r="AL16" s="15"/>
       <c r="AM16" s="15"/>
       <c r="AN16" s="15"/>
       <c r="AO16" s="15"/>
       <c r="AP16" s="15"/>
     </row>
     <row r="17" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="22">
         <v>70</v>
       </c>
       <c r="D17" s="22">
         <v>61</v>
       </c>
       <c r="E17" s="22">
         <v>50</v>
       </c>
@@ -2610,51 +2623,53 @@
       </c>
       <c r="Z17" s="22">
         <v>59</v>
       </c>
       <c r="AA17" s="22">
         <v>49</v>
       </c>
       <c r="AB17" s="22">
         <v>49</v>
       </c>
       <c r="AC17" s="22">
         <v>44</v>
       </c>
       <c r="AD17" s="22">
         <v>38</v>
       </c>
       <c r="AE17" s="22">
         <v>50</v>
       </c>
       <c r="AF17" s="23">
         <v>59</v>
       </c>
       <c r="AG17" s="23">
         <v>60</v>
       </c>
-      <c r="AH17" s="15"/>
+      <c r="AH17" s="23">
+        <v>51</v>
+      </c>
       <c r="AI17" s="15"/>
       <c r="AJ17" s="15"/>
       <c r="AK17" s="15"/>
       <c r="AL17" s="15"/>
       <c r="AM17" s="15"/>
       <c r="AN17" s="15"/>
       <c r="AO17" s="15"/>
       <c r="AP17" s="15"/>
     </row>
     <row r="18" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="22">
         <v>45</v>
       </c>
       <c r="D18" s="22">
         <v>65</v>
       </c>
       <c r="E18" s="22">
         <v>62</v>
       </c>
@@ -2720,51 +2735,53 @@
       </c>
       <c r="Z18" s="22">
         <v>56</v>
       </c>
       <c r="AA18" s="22">
         <v>38</v>
       </c>
       <c r="AB18" s="22">
         <v>44</v>
       </c>
       <c r="AC18" s="22">
         <v>42</v>
       </c>
       <c r="AD18" s="22">
         <v>50</v>
       </c>
       <c r="AE18" s="22">
         <v>37</v>
       </c>
       <c r="AF18" s="23">
         <v>51</v>
       </c>
       <c r="AG18" s="23">
         <v>48</v>
       </c>
-      <c r="AH18" s="15"/>
+      <c r="AH18" s="23">
+        <v>54</v>
+      </c>
       <c r="AI18" s="15"/>
       <c r="AJ18" s="15"/>
       <c r="AK18" s="15"/>
       <c r="AL18" s="15"/>
       <c r="AM18" s="15"/>
       <c r="AN18" s="15"/>
       <c r="AO18" s="15"/>
       <c r="AP18" s="15"/>
     </row>
     <row r="19" spans="1:42" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="22">
         <v>16</v>
       </c>
       <c r="D19" s="22">
         <v>18</v>
       </c>
       <c r="E19" s="22">
         <v>26</v>
       </c>
@@ -2830,51 +2847,53 @@
       </c>
       <c r="Z19" s="22">
         <v>17</v>
       </c>
       <c r="AA19" s="22">
         <v>16</v>
       </c>
       <c r="AB19" s="22">
         <v>13</v>
       </c>
       <c r="AC19" s="22">
         <v>10</v>
       </c>
       <c r="AD19" s="22">
         <v>13</v>
       </c>
       <c r="AE19" s="22">
         <v>13</v>
       </c>
       <c r="AF19" s="23">
         <v>13</v>
       </c>
       <c r="AG19" s="23">
         <v>18</v>
       </c>
-      <c r="AH19" s="15"/>
+      <c r="AH19" s="23">
+        <v>18</v>
+      </c>
       <c r="AI19" s="15"/>
       <c r="AJ19" s="15"/>
       <c r="AK19" s="15"/>
       <c r="AL19" s="15"/>
       <c r="AM19" s="15"/>
       <c r="AN19" s="15"/>
       <c r="AO19" s="15"/>
       <c r="AP19" s="15"/>
     </row>
     <row r="20" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="22">
         <v>148</v>
       </c>
       <c r="D20" s="22">
         <v>110</v>
       </c>
       <c r="E20" s="22">
         <v>119</v>
       </c>
@@ -2940,51 +2959,53 @@
       </c>
       <c r="Z20" s="22">
         <v>132</v>
       </c>
       <c r="AA20" s="22">
         <v>102</v>
       </c>
       <c r="AB20" s="22">
         <v>123</v>
       </c>
       <c r="AC20" s="22">
         <v>120</v>
       </c>
       <c r="AD20" s="22">
         <v>129</v>
       </c>
       <c r="AE20" s="22">
         <v>155</v>
       </c>
       <c r="AF20" s="23">
         <v>220</v>
       </c>
       <c r="AG20" s="23">
         <v>176</v>
       </c>
-      <c r="AH20" s="15"/>
+      <c r="AH20" s="23">
+        <v>184</v>
+      </c>
       <c r="AI20" s="15"/>
       <c r="AJ20" s="15"/>
       <c r="AK20" s="15"/>
       <c r="AL20" s="15"/>
       <c r="AM20" s="15"/>
       <c r="AN20" s="15"/>
       <c r="AO20" s="15"/>
       <c r="AP20" s="15"/>
     </row>
     <row r="21" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="22">
         <v>130</v>
       </c>
       <c r="D21" s="22">
         <v>98</v>
       </c>
       <c r="E21" s="22">
         <v>78</v>
       </c>
@@ -3050,51 +3071,53 @@
       </c>
       <c r="Z21" s="22">
         <v>103</v>
       </c>
       <c r="AA21" s="22">
         <v>83</v>
       </c>
       <c r="AB21" s="22">
         <v>85</v>
       </c>
       <c r="AC21" s="22">
         <v>77</v>
       </c>
       <c r="AD21" s="22">
         <v>72</v>
       </c>
       <c r="AE21" s="22">
         <v>76</v>
       </c>
       <c r="AF21" s="23">
         <v>117</v>
       </c>
       <c r="AG21" s="23">
         <v>121</v>
       </c>
-      <c r="AH21" s="15"/>
+      <c r="AH21" s="23">
+        <v>118</v>
+      </c>
       <c r="AI21" s="15"/>
       <c r="AJ21" s="15"/>
       <c r="AK21" s="15"/>
       <c r="AL21" s="15"/>
       <c r="AM21" s="15"/>
       <c r="AN21" s="15"/>
       <c r="AO21" s="15"/>
       <c r="AP21" s="15"/>
     </row>
     <row r="22" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="22">
         <v>47</v>
       </c>
       <c r="D22" s="22">
         <v>43</v>
       </c>
       <c r="E22" s="22">
         <v>37</v>
       </c>
@@ -3160,51 +3183,53 @@
       </c>
       <c r="Z22" s="22">
         <v>38</v>
       </c>
       <c r="AA22" s="22">
         <v>37</v>
       </c>
       <c r="AB22" s="22">
         <v>15</v>
       </c>
       <c r="AC22" s="22">
         <v>30</v>
       </c>
       <c r="AD22" s="22">
         <v>31</v>
       </c>
       <c r="AE22" s="22">
         <v>35</v>
       </c>
       <c r="AF22" s="23">
         <v>42</v>
       </c>
       <c r="AG22" s="23">
         <v>39</v>
       </c>
-      <c r="AH22" s="15"/>
+      <c r="AH22" s="23">
+        <v>28</v>
+      </c>
       <c r="AI22" s="15"/>
       <c r="AJ22" s="15"/>
       <c r="AK22" s="15"/>
       <c r="AL22" s="15"/>
       <c r="AM22" s="15"/>
       <c r="AN22" s="15"/>
       <c r="AO22" s="15"/>
       <c r="AP22" s="15"/>
     </row>
     <row r="23" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="22">
         <v>34</v>
       </c>
       <c r="D23" s="22">
         <v>24</v>
       </c>
       <c r="E23" s="22">
         <v>26</v>
       </c>
@@ -3270,51 +3295,53 @@
       </c>
       <c r="Z23" s="22">
         <v>21</v>
       </c>
       <c r="AA23" s="22">
         <v>15</v>
       </c>
       <c r="AB23" s="22">
         <v>16</v>
       </c>
       <c r="AC23" s="22">
         <v>18</v>
       </c>
       <c r="AD23" s="22">
         <v>18</v>
       </c>
       <c r="AE23" s="22">
         <v>24</v>
       </c>
       <c r="AF23" s="23">
         <v>36</v>
       </c>
       <c r="AG23" s="23">
         <v>24</v>
       </c>
-      <c r="AH23" s="15"/>
+      <c r="AH23" s="23">
+        <v>30</v>
+      </c>
       <c r="AI23" s="15"/>
       <c r="AJ23" s="15"/>
       <c r="AK23" s="15"/>
       <c r="AL23" s="15"/>
       <c r="AM23" s="15"/>
       <c r="AN23" s="15"/>
       <c r="AO23" s="15"/>
       <c r="AP23" s="15"/>
     </row>
     <row r="24" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="22">
         <v>56</v>
       </c>
       <c r="D24" s="22">
         <v>52</v>
       </c>
       <c r="E24" s="22">
         <v>46</v>
       </c>
@@ -3380,51 +3407,53 @@
       </c>
       <c r="Z24" s="22">
         <v>59</v>
       </c>
       <c r="AA24" s="22">
         <v>50</v>
       </c>
       <c r="AB24" s="22">
         <v>47</v>
       </c>
       <c r="AC24" s="22">
         <v>47</v>
       </c>
       <c r="AD24" s="22">
         <v>44</v>
       </c>
       <c r="AE24" s="22">
         <v>35</v>
       </c>
       <c r="AF24" s="23">
         <v>70</v>
       </c>
       <c r="AG24" s="23">
         <v>73</v>
       </c>
-      <c r="AH24" s="15"/>
+      <c r="AH24" s="23">
+        <v>56</v>
+      </c>
       <c r="AI24" s="15"/>
       <c r="AJ24" s="15"/>
       <c r="AK24" s="15"/>
       <c r="AL24" s="15"/>
       <c r="AM24" s="15"/>
       <c r="AN24" s="15"/>
       <c r="AO24" s="15"/>
       <c r="AP24" s="15"/>
     </row>
     <row r="25" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="22">
         <v>45</v>
       </c>
       <c r="D25" s="22">
         <v>38</v>
       </c>
       <c r="E25" s="22">
         <v>39</v>
       </c>
@@ -3490,51 +3519,53 @@
       </c>
       <c r="Z25" s="22">
         <v>36</v>
       </c>
       <c r="AA25" s="22">
         <v>27</v>
       </c>
       <c r="AB25" s="22">
         <v>32</v>
       </c>
       <c r="AC25" s="22">
         <v>36</v>
       </c>
       <c r="AD25" s="22">
         <v>40</v>
       </c>
       <c r="AE25" s="22">
         <v>33</v>
       </c>
       <c r="AF25" s="23">
         <v>53</v>
       </c>
       <c r="AG25" s="23">
         <v>39</v>
       </c>
-      <c r="AH25" s="15"/>
+      <c r="AH25" s="23">
+        <v>39</v>
+      </c>
       <c r="AI25" s="15"/>
       <c r="AJ25" s="15"/>
       <c r="AK25" s="15"/>
       <c r="AL25" s="15"/>
       <c r="AM25" s="15"/>
       <c r="AN25" s="15"/>
       <c r="AO25" s="15"/>
       <c r="AP25" s="15"/>
     </row>
     <row r="26" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="22">
         <v>46</v>
       </c>
       <c r="D26" s="22">
         <v>31</v>
       </c>
       <c r="E26" s="22">
         <v>39</v>
       </c>
@@ -3600,89 +3631,91 @@
       </c>
       <c r="Z26" s="22">
         <v>46</v>
       </c>
       <c r="AA26" s="22">
         <v>31</v>
       </c>
       <c r="AB26" s="22">
         <v>20</v>
       </c>
       <c r="AC26" s="22">
         <v>28</v>
       </c>
       <c r="AD26" s="22">
         <v>24</v>
       </c>
       <c r="AE26" s="22">
         <v>23</v>
       </c>
       <c r="AF26" s="23">
         <v>28</v>
       </c>
       <c r="AG26" s="23">
         <v>26</v>
       </c>
-      <c r="AH26" s="15"/>
+      <c r="AH26" s="23">
+        <v>29</v>
+      </c>
       <c r="AI26" s="15"/>
       <c r="AJ26" s="15"/>
       <c r="AK26" s="15"/>
       <c r="AL26" s="15"/>
       <c r="AM26" s="15"/>
       <c r="AN26" s="15"/>
       <c r="AO26" s="15"/>
       <c r="AP26" s="15"/>
     </row>
     <row r="27" spans="1:42" s="17" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="15"/>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="C27" s="37"/>
-[...22 lines deleted...]
-      <c r="Z27" s="37"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="35"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="35"/>
+      <c r="L27" s="35"/>
+      <c r="M27" s="35"/>
+      <c r="N27" s="35"/>
+      <c r="O27" s="35"/>
+      <c r="P27" s="35"/>
+      <c r="Q27" s="35"/>
+      <c r="R27" s="35"/>
+      <c r="S27" s="35"/>
+      <c r="T27" s="35"/>
+      <c r="U27" s="35"/>
+      <c r="V27" s="35"/>
+      <c r="W27" s="35"/>
+      <c r="X27" s="35"/>
+      <c r="Y27" s="35"/>
+      <c r="Z27" s="35"/>
       <c r="AA27" s="16"/>
       <c r="AB27" s="16"/>
       <c r="AC27" s="16"/>
       <c r="AD27" s="16"/>
       <c r="AE27" s="16"/>
       <c r="AF27" s="23"/>
       <c r="AG27" s="23"/>
       <c r="AH27" s="16"/>
       <c r="AI27" s="16"/>
       <c r="AJ27" s="16"/>
       <c r="AK27" s="16"/>
       <c r="AL27" s="16"/>
       <c r="AM27" s="16"/>
       <c r="AN27" s="16"/>
       <c r="AO27" s="16"/>
       <c r="AP27" s="16"/>
     </row>
     <row r="28" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="22">
@@ -3756,51 +3789,53 @@
       </c>
       <c r="Z28" s="22">
         <v>238</v>
       </c>
       <c r="AA28" s="22">
         <v>202</v>
       </c>
       <c r="AB28" s="22">
         <v>178</v>
       </c>
       <c r="AC28" s="22">
         <v>188</v>
       </c>
       <c r="AD28" s="22">
         <v>199</v>
       </c>
       <c r="AE28" s="22">
         <v>201</v>
       </c>
       <c r="AF28" s="23">
         <v>310</v>
       </c>
       <c r="AG28" s="23">
         <v>268</v>
       </c>
-      <c r="AH28" s="15"/>
+      <c r="AH28" s="23">
+        <v>266</v>
+      </c>
       <c r="AI28" s="15"/>
       <c r="AJ28" s="15"/>
       <c r="AK28" s="15"/>
       <c r="AL28" s="15"/>
       <c r="AM28" s="15"/>
       <c r="AN28" s="15"/>
       <c r="AO28" s="15"/>
       <c r="AP28" s="15"/>
     </row>
     <row r="29" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="22">
         <v>124</v>
       </c>
       <c r="D29" s="22">
         <v>129</v>
       </c>
       <c r="E29" s="22">
         <v>106</v>
       </c>
@@ -3866,51 +3901,53 @@
       </c>
       <c r="Z29" s="22">
         <v>109</v>
       </c>
       <c r="AA29" s="22">
         <v>86</v>
       </c>
       <c r="AB29" s="22">
         <v>79</v>
       </c>
       <c r="AC29" s="22">
         <v>87</v>
       </c>
       <c r="AD29" s="22">
         <v>101</v>
       </c>
       <c r="AE29" s="22">
         <v>98</v>
       </c>
       <c r="AF29" s="23">
         <v>156</v>
       </c>
       <c r="AG29" s="23">
         <v>126</v>
       </c>
-      <c r="AH29" s="15"/>
+      <c r="AH29" s="23">
+        <v>124</v>
+      </c>
       <c r="AI29" s="15"/>
       <c r="AJ29" s="15"/>
       <c r="AK29" s="15"/>
       <c r="AL29" s="15"/>
       <c r="AM29" s="15"/>
       <c r="AN29" s="15"/>
       <c r="AO29" s="15"/>
       <c r="AP29" s="15"/>
     </row>
     <row r="30" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="22">
         <v>26</v>
       </c>
       <c r="D30" s="22">
         <v>23</v>
       </c>
       <c r="E30" s="22">
         <v>23</v>
       </c>
@@ -3976,51 +4013,53 @@
       </c>
       <c r="Z30" s="22">
         <v>20</v>
       </c>
       <c r="AA30" s="22">
         <v>20</v>
       </c>
       <c r="AB30" s="22">
         <v>17</v>
       </c>
       <c r="AC30" s="22">
         <v>17</v>
       </c>
       <c r="AD30" s="22">
         <v>16</v>
       </c>
       <c r="AE30" s="22">
         <v>21</v>
       </c>
       <c r="AF30" s="23">
         <v>28</v>
       </c>
       <c r="AG30" s="23">
         <v>22</v>
       </c>
-      <c r="AH30" s="15"/>
+      <c r="AH30" s="23">
+        <v>25</v>
+      </c>
       <c r="AI30" s="15"/>
       <c r="AJ30" s="15"/>
       <c r="AK30" s="15"/>
       <c r="AL30" s="15"/>
       <c r="AM30" s="15"/>
       <c r="AN30" s="15"/>
       <c r="AO30" s="15"/>
       <c r="AP30" s="15"/>
     </row>
     <row r="31" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="22">
         <v>37</v>
       </c>
       <c r="D31" s="22">
         <v>22</v>
       </c>
       <c r="E31" s="22">
         <v>20</v>
       </c>
@@ -4086,51 +4125,53 @@
       </c>
       <c r="Z31" s="22">
         <v>19</v>
       </c>
       <c r="AA31" s="22">
         <v>18</v>
       </c>
       <c r="AB31" s="22">
         <v>20</v>
       </c>
       <c r="AC31" s="22">
         <v>27</v>
       </c>
       <c r="AD31" s="22">
         <v>24</v>
       </c>
       <c r="AE31" s="22">
         <v>18</v>
       </c>
       <c r="AF31" s="23">
         <v>32</v>
       </c>
       <c r="AG31" s="23">
         <v>26</v>
       </c>
-      <c r="AH31" s="15"/>
+      <c r="AH31" s="23">
+        <v>38</v>
+      </c>
       <c r="AI31" s="15"/>
       <c r="AJ31" s="15"/>
       <c r="AK31" s="15"/>
       <c r="AL31" s="15"/>
       <c r="AM31" s="15"/>
       <c r="AN31" s="15"/>
       <c r="AO31" s="15"/>
       <c r="AP31" s="15"/>
     </row>
     <row r="32" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="22">
         <v>25</v>
       </c>
       <c r="D32" s="22">
         <v>23</v>
       </c>
       <c r="E32" s="22">
         <v>13</v>
       </c>
@@ -4196,51 +4237,53 @@
       </c>
       <c r="Z32" s="22">
         <v>23</v>
       </c>
       <c r="AA32" s="22">
         <v>17</v>
       </c>
       <c r="AB32" s="22">
         <v>15</v>
       </c>
       <c r="AC32" s="22">
         <v>11</v>
       </c>
       <c r="AD32" s="22">
         <v>12</v>
       </c>
       <c r="AE32" s="22">
         <v>17</v>
       </c>
       <c r="AF32" s="23">
         <v>13</v>
       </c>
       <c r="AG32" s="23">
         <v>21</v>
       </c>
-      <c r="AH32" s="15"/>
+      <c r="AH32" s="23">
+        <v>19</v>
+      </c>
       <c r="AI32" s="15"/>
       <c r="AJ32" s="15"/>
       <c r="AK32" s="15"/>
       <c r="AL32" s="15"/>
       <c r="AM32" s="15"/>
       <c r="AN32" s="15"/>
       <c r="AO32" s="15"/>
       <c r="AP32" s="15"/>
     </row>
     <row r="33" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C33" s="22">
         <v>43</v>
       </c>
       <c r="D33" s="22">
         <v>35</v>
       </c>
       <c r="E33" s="22">
         <v>20</v>
       </c>
@@ -4306,51 +4349,53 @@
       </c>
       <c r="Z33" s="22">
         <v>30</v>
       </c>
       <c r="AA33" s="22">
         <v>28</v>
       </c>
       <c r="AB33" s="22">
         <v>29</v>
       </c>
       <c r="AC33" s="22">
         <v>16</v>
       </c>
       <c r="AD33" s="22">
         <v>24</v>
       </c>
       <c r="AE33" s="22">
         <v>25</v>
       </c>
       <c r="AF33" s="23">
         <v>40</v>
       </c>
       <c r="AG33" s="23">
         <v>36</v>
       </c>
-      <c r="AH33" s="15"/>
+      <c r="AH33" s="23">
+        <v>29</v>
+      </c>
       <c r="AI33" s="15"/>
       <c r="AJ33" s="15"/>
       <c r="AK33" s="15"/>
       <c r="AL33" s="15"/>
       <c r="AM33" s="15"/>
       <c r="AN33" s="15"/>
       <c r="AO33" s="15"/>
       <c r="AP33" s="15"/>
     </row>
     <row r="34" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="22">
         <v>15</v>
       </c>
       <c r="D34" s="22">
         <v>14</v>
       </c>
       <c r="E34" s="22">
         <v>19</v>
       </c>
@@ -4416,51 +4461,53 @@
       </c>
       <c r="Z34" s="22">
         <v>15</v>
       </c>
       <c r="AA34" s="22">
         <v>16</v>
       </c>
       <c r="AB34" s="22">
         <v>13</v>
       </c>
       <c r="AC34" s="22">
         <v>16</v>
       </c>
       <c r="AD34" s="22">
         <v>12</v>
       </c>
       <c r="AE34" s="22">
         <v>12</v>
       </c>
       <c r="AF34" s="23">
         <v>24</v>
       </c>
       <c r="AG34" s="23">
         <v>26</v>
       </c>
-      <c r="AH34" s="15"/>
+      <c r="AH34" s="23">
+        <v>14</v>
+      </c>
       <c r="AI34" s="15"/>
       <c r="AJ34" s="15"/>
       <c r="AK34" s="15"/>
       <c r="AL34" s="15"/>
       <c r="AM34" s="15"/>
       <c r="AN34" s="15"/>
       <c r="AO34" s="15"/>
       <c r="AP34" s="15"/>
     </row>
     <row r="35" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="22">
         <v>26</v>
       </c>
       <c r="D35" s="22">
         <v>14</v>
       </c>
       <c r="E35" s="22">
         <v>15</v>
       </c>
@@ -4526,89 +4573,91 @@
       </c>
       <c r="Z35" s="22">
         <v>22</v>
       </c>
       <c r="AA35" s="22">
         <v>17</v>
       </c>
       <c r="AB35" s="22">
         <v>5</v>
       </c>
       <c r="AC35" s="22">
         <v>14</v>
       </c>
       <c r="AD35" s="22">
         <v>10</v>
       </c>
       <c r="AE35" s="22">
         <v>10</v>
       </c>
       <c r="AF35" s="23">
         <v>17</v>
       </c>
       <c r="AG35" s="23">
         <v>11</v>
       </c>
-      <c r="AH35" s="15"/>
+      <c r="AH35" s="23">
+        <v>17</v>
+      </c>
       <c r="AI35" s="15"/>
       <c r="AJ35" s="15"/>
       <c r="AK35" s="15"/>
       <c r="AL35" s="15"/>
       <c r="AM35" s="15"/>
       <c r="AN35" s="15"/>
       <c r="AO35" s="15"/>
       <c r="AP35" s="15"/>
     </row>
     <row r="36" spans="1:42" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="15"/>
-      <c r="B36" s="35" t="s">
+      <c r="B36" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="35"/>
-[...22 lines deleted...]
-      <c r="Z36" s="35"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="33"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="33"/>
+      <c r="O36" s="33"/>
+      <c r="P36" s="33"/>
+      <c r="Q36" s="33"/>
+      <c r="R36" s="33"/>
+      <c r="S36" s="33"/>
+      <c r="T36" s="33"/>
+      <c r="U36" s="33"/>
+      <c r="V36" s="33"/>
+      <c r="W36" s="33"/>
+      <c r="X36" s="33"/>
+      <c r="Y36" s="33"/>
+      <c r="Z36" s="33"/>
       <c r="AA36" s="16"/>
       <c r="AB36" s="16"/>
       <c r="AC36" s="16"/>
       <c r="AD36" s="16"/>
       <c r="AE36" s="16"/>
       <c r="AF36" s="23"/>
       <c r="AG36" s="23"/>
       <c r="AH36" s="16"/>
       <c r="AI36" s="16"/>
       <c r="AJ36" s="16"/>
       <c r="AK36" s="16"/>
       <c r="AL36" s="16"/>
       <c r="AM36" s="16"/>
       <c r="AN36" s="16"/>
       <c r="AO36" s="16"/>
       <c r="AP36" s="16"/>
     </row>
     <row r="37" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="23">
@@ -4682,51 +4731,53 @@
       </c>
       <c r="Z37" s="23">
         <v>695</v>
       </c>
       <c r="AA37" s="23">
         <v>571</v>
       </c>
       <c r="AB37" s="23">
         <v>546</v>
       </c>
       <c r="AC37" s="23">
         <v>565</v>
       </c>
       <c r="AD37" s="23">
         <v>581</v>
       </c>
       <c r="AE37" s="23">
         <v>582</v>
       </c>
       <c r="AF37" s="23">
         <v>811</v>
       </c>
       <c r="AG37" s="23">
         <v>737</v>
       </c>
-      <c r="AH37" s="15"/>
+      <c r="AH37" s="23">
+        <v>777</v>
+      </c>
       <c r="AI37" s="15"/>
       <c r="AJ37" s="15"/>
       <c r="AK37" s="15"/>
       <c r="AL37" s="15"/>
       <c r="AM37" s="15"/>
       <c r="AN37" s="15"/>
       <c r="AO37" s="15"/>
       <c r="AP37" s="15"/>
     </row>
     <row r="38" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="23">
         <v>8</v>
       </c>
       <c r="D38" s="23">
         <v>9</v>
       </c>
       <c r="E38" s="23">
         <v>6</v>
       </c>
@@ -4792,51 +4843,53 @@
       </c>
       <c r="Z38" s="23">
         <v>8</v>
       </c>
       <c r="AA38" s="23">
         <v>7</v>
       </c>
       <c r="AB38" s="23">
         <v>5</v>
       </c>
       <c r="AC38" s="23">
         <v>9</v>
       </c>
       <c r="AD38" s="23">
         <v>13</v>
       </c>
       <c r="AE38" s="23">
         <v>7</v>
       </c>
       <c r="AF38" s="23">
         <v>6</v>
       </c>
       <c r="AG38" s="23">
         <v>5</v>
       </c>
-      <c r="AH38" s="15"/>
+      <c r="AH38" s="23">
+        <v>10</v>
+      </c>
       <c r="AI38" s="15"/>
       <c r="AJ38" s="15"/>
       <c r="AK38" s="15"/>
       <c r="AL38" s="15"/>
       <c r="AM38" s="15"/>
       <c r="AN38" s="15"/>
       <c r="AO38" s="15"/>
       <c r="AP38" s="15"/>
     </row>
     <row r="39" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="23">
         <v>10</v>
       </c>
       <c r="D39" s="23">
         <v>7</v>
       </c>
       <c r="E39" s="23">
         <v>6</v>
       </c>
@@ -4902,51 +4955,53 @@
       </c>
       <c r="Z39" s="23">
         <v>8</v>
       </c>
       <c r="AA39" s="23">
         <v>1</v>
       </c>
       <c r="AB39" s="23">
         <v>4</v>
       </c>
       <c r="AC39" s="23">
         <v>9</v>
       </c>
       <c r="AD39" s="23">
         <v>9</v>
       </c>
       <c r="AE39" s="23">
         <v>13</v>
       </c>
       <c r="AF39" s="23">
         <v>15</v>
       </c>
       <c r="AG39" s="23">
         <v>17</v>
       </c>
-      <c r="AH39" s="15"/>
+      <c r="AH39" s="23">
+        <v>21</v>
+      </c>
       <c r="AI39" s="15"/>
       <c r="AJ39" s="15"/>
       <c r="AK39" s="15"/>
       <c r="AL39" s="15"/>
       <c r="AM39" s="15"/>
       <c r="AN39" s="15"/>
       <c r="AO39" s="15"/>
       <c r="AP39" s="15"/>
     </row>
     <row r="40" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>76</v>
       </c>
       <c r="C40" s="23">
         <v>30</v>
       </c>
       <c r="D40" s="23">
         <v>22</v>
       </c>
       <c r="E40" s="23">
         <v>17</v>
       </c>
@@ -5012,51 +5067,53 @@
       </c>
       <c r="Z40" s="23">
         <v>17</v>
       </c>
       <c r="AA40" s="23">
         <v>15</v>
       </c>
       <c r="AB40" s="23">
         <v>16</v>
       </c>
       <c r="AC40" s="23">
         <v>11</v>
       </c>
       <c r="AD40" s="23">
         <v>18</v>
       </c>
       <c r="AE40" s="23">
         <v>12</v>
       </c>
       <c r="AF40" s="23">
         <v>20</v>
       </c>
       <c r="AG40" s="23">
         <v>16</v>
       </c>
-      <c r="AH40" s="15"/>
+      <c r="AH40" s="23">
+        <v>24</v>
+      </c>
       <c r="AI40" s="15"/>
       <c r="AJ40" s="15"/>
       <c r="AK40" s="15"/>
       <c r="AL40" s="15"/>
       <c r="AM40" s="15"/>
       <c r="AN40" s="15"/>
       <c r="AO40" s="15"/>
       <c r="AP40" s="15"/>
     </row>
     <row r="41" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="23">
         <v>105</v>
       </c>
       <c r="D41" s="23">
         <v>68</v>
       </c>
       <c r="E41" s="23">
         <v>52</v>
       </c>
@@ -5122,51 +5179,53 @@
       </c>
       <c r="Z41" s="23">
         <v>62</v>
       </c>
       <c r="AA41" s="23">
         <v>64</v>
       </c>
       <c r="AB41" s="23">
         <v>45</v>
       </c>
       <c r="AC41" s="23">
         <v>39</v>
       </c>
       <c r="AD41" s="23">
         <v>41</v>
       </c>
       <c r="AE41" s="23">
         <v>44</v>
       </c>
       <c r="AF41" s="23">
         <v>75</v>
       </c>
       <c r="AG41" s="23">
         <v>46</v>
       </c>
-      <c r="AH41" s="15"/>
+      <c r="AH41" s="23">
+        <v>63</v>
+      </c>
       <c r="AI41" s="15"/>
       <c r="AJ41" s="15"/>
       <c r="AK41" s="15"/>
       <c r="AL41" s="15"/>
       <c r="AM41" s="15"/>
       <c r="AN41" s="15"/>
       <c r="AO41" s="15"/>
       <c r="AP41" s="15"/>
     </row>
     <row r="42" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="23">
         <v>72</v>
       </c>
       <c r="D42" s="23">
         <v>69</v>
       </c>
       <c r="E42" s="23">
         <v>51</v>
       </c>
@@ -5232,51 +5291,53 @@
       </c>
       <c r="Z42" s="23">
         <v>51</v>
       </c>
       <c r="AA42" s="23">
         <v>50</v>
       </c>
       <c r="AB42" s="23">
         <v>39</v>
       </c>
       <c r="AC42" s="23">
         <v>36</v>
       </c>
       <c r="AD42" s="23">
         <v>42</v>
       </c>
       <c r="AE42" s="23">
         <v>34</v>
       </c>
       <c r="AF42" s="23">
         <v>51</v>
       </c>
       <c r="AG42" s="23">
         <v>62</v>
       </c>
-      <c r="AH42" s="15"/>
+      <c r="AH42" s="23">
+        <v>58</v>
+      </c>
       <c r="AI42" s="15"/>
       <c r="AJ42" s="15"/>
       <c r="AK42" s="15"/>
       <c r="AL42" s="15"/>
       <c r="AM42" s="15"/>
       <c r="AN42" s="15"/>
       <c r="AO42" s="15"/>
       <c r="AP42" s="15"/>
     </row>
     <row r="43" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="23">
         <v>50</v>
       </c>
       <c r="D43" s="23">
         <v>47</v>
       </c>
       <c r="E43" s="23">
         <v>47</v>
       </c>
@@ -5342,51 +5403,53 @@
       </c>
       <c r="Z43" s="23">
         <v>49</v>
       </c>
       <c r="AA43" s="23">
         <v>47</v>
       </c>
       <c r="AB43" s="23">
         <v>40</v>
       </c>
       <c r="AC43" s="23">
         <v>55</v>
       </c>
       <c r="AD43" s="23">
         <v>45</v>
       </c>
       <c r="AE43" s="23">
         <v>38</v>
       </c>
       <c r="AF43" s="23">
         <v>36</v>
       </c>
       <c r="AG43" s="23">
         <v>40</v>
       </c>
-      <c r="AH43" s="15"/>
+      <c r="AH43" s="23">
+        <v>54</v>
+      </c>
       <c r="AI43" s="15"/>
       <c r="AJ43" s="15"/>
       <c r="AK43" s="15"/>
       <c r="AL43" s="15"/>
       <c r="AM43" s="15"/>
       <c r="AN43" s="15"/>
       <c r="AO43" s="15"/>
       <c r="AP43" s="15"/>
     </row>
     <row r="44" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="23">
         <v>70</v>
       </c>
       <c r="D44" s="23">
         <v>61</v>
       </c>
       <c r="E44" s="23">
         <v>50</v>
       </c>
@@ -5452,51 +5515,53 @@
       </c>
       <c r="Z44" s="23">
         <v>59</v>
       </c>
       <c r="AA44" s="23">
         <v>49</v>
       </c>
       <c r="AB44" s="23">
         <v>49</v>
       </c>
       <c r="AC44" s="23">
         <v>44</v>
       </c>
       <c r="AD44" s="23">
         <v>38</v>
       </c>
       <c r="AE44" s="23">
         <v>50</v>
       </c>
       <c r="AF44" s="23">
         <v>59</v>
       </c>
       <c r="AG44" s="23">
         <v>60</v>
       </c>
-      <c r="AH44" s="15"/>
+      <c r="AH44" s="23">
+        <v>51</v>
+      </c>
       <c r="AI44" s="15"/>
       <c r="AJ44" s="15"/>
       <c r="AK44" s="15"/>
       <c r="AL44" s="15"/>
       <c r="AM44" s="15"/>
       <c r="AN44" s="15"/>
       <c r="AO44" s="15"/>
       <c r="AP44" s="15"/>
     </row>
     <row r="45" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C45" s="23">
         <v>45</v>
       </c>
       <c r="D45" s="23">
         <v>65</v>
       </c>
       <c r="E45" s="23">
         <v>62</v>
       </c>
@@ -5562,51 +5627,53 @@
       </c>
       <c r="Z45" s="23">
         <v>56</v>
       </c>
       <c r="AA45" s="23">
         <v>38</v>
       </c>
       <c r="AB45" s="23">
         <v>44</v>
       </c>
       <c r="AC45" s="23">
         <v>42</v>
       </c>
       <c r="AD45" s="23">
         <v>50</v>
       </c>
       <c r="AE45" s="23">
         <v>37</v>
       </c>
       <c r="AF45" s="23">
         <v>51</v>
       </c>
       <c r="AG45" s="23">
         <v>48</v>
       </c>
-      <c r="AH45" s="15"/>
+      <c r="AH45" s="23">
+        <v>54</v>
+      </c>
       <c r="AI45" s="15"/>
       <c r="AJ45" s="15"/>
       <c r="AK45" s="15"/>
       <c r="AL45" s="15"/>
       <c r="AM45" s="15"/>
       <c r="AN45" s="15"/>
       <c r="AO45" s="15"/>
       <c r="AP45" s="15"/>
     </row>
     <row r="46" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="23">
         <v>16</v>
       </c>
       <c r="D46" s="23">
         <v>18</v>
       </c>
       <c r="E46" s="23">
         <v>26</v>
       </c>
@@ -5672,51 +5739,53 @@
       </c>
       <c r="Z46" s="23">
         <v>17</v>
       </c>
       <c r="AA46" s="23">
         <v>16</v>
       </c>
       <c r="AB46" s="23">
         <v>13</v>
       </c>
       <c r="AC46" s="23">
         <v>10</v>
       </c>
       <c r="AD46" s="23">
         <v>13</v>
       </c>
       <c r="AE46" s="23">
         <v>13</v>
       </c>
       <c r="AF46" s="23">
         <v>13</v>
       </c>
       <c r="AG46" s="23">
         <v>18</v>
       </c>
-      <c r="AH46" s="15"/>
+      <c r="AH46" s="23">
+        <v>18</v>
+      </c>
       <c r="AI46" s="15"/>
       <c r="AJ46" s="15"/>
       <c r="AK46" s="15"/>
       <c r="AL46" s="15"/>
       <c r="AM46" s="15"/>
       <c r="AN46" s="15"/>
       <c r="AO46" s="15"/>
       <c r="AP46" s="15"/>
     </row>
     <row r="47" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C47" s="23">
         <v>148</v>
       </c>
       <c r="D47" s="23">
         <v>110</v>
       </c>
       <c r="E47" s="23">
         <v>119</v>
       </c>
@@ -5782,51 +5851,53 @@
       </c>
       <c r="Z47" s="23">
         <v>132</v>
       </c>
       <c r="AA47" s="23">
         <v>102</v>
       </c>
       <c r="AB47" s="23">
         <v>123</v>
       </c>
       <c r="AC47" s="23">
         <v>120</v>
       </c>
       <c r="AD47" s="23">
         <v>129</v>
       </c>
       <c r="AE47" s="23">
         <v>155</v>
       </c>
       <c r="AF47" s="23">
         <v>220</v>
       </c>
       <c r="AG47" s="23">
         <v>176</v>
       </c>
-      <c r="AH47" s="15"/>
+      <c r="AH47" s="23">
+        <v>184</v>
+      </c>
       <c r="AI47" s="15"/>
       <c r="AJ47" s="15"/>
       <c r="AK47" s="15"/>
       <c r="AL47" s="15"/>
       <c r="AM47" s="15"/>
       <c r="AN47" s="15"/>
       <c r="AO47" s="15"/>
       <c r="AP47" s="15"/>
     </row>
     <row r="48" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C48" s="23">
         <v>87</v>
       </c>
       <c r="D48" s="23">
         <v>63</v>
       </c>
       <c r="E48" s="23">
         <v>58</v>
       </c>
@@ -5892,51 +5963,53 @@
       </c>
       <c r="Z48" s="23">
         <v>73</v>
       </c>
       <c r="AA48" s="23">
         <v>55</v>
       </c>
       <c r="AB48" s="23">
         <v>56</v>
       </c>
       <c r="AC48" s="23">
         <v>61</v>
       </c>
       <c r="AD48" s="23">
         <v>48</v>
       </c>
       <c r="AE48" s="23">
         <v>51</v>
       </c>
       <c r="AF48" s="23">
         <v>77</v>
       </c>
       <c r="AG48" s="23">
         <v>85</v>
       </c>
-      <c r="AH48" s="15"/>
+      <c r="AH48" s="23">
+        <v>89</v>
+      </c>
       <c r="AI48" s="15"/>
       <c r="AJ48" s="15"/>
       <c r="AK48" s="15"/>
       <c r="AL48" s="15"/>
       <c r="AM48" s="15"/>
       <c r="AN48" s="15"/>
       <c r="AO48" s="15"/>
       <c r="AP48" s="15"/>
     </row>
     <row r="49" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="10" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C49" s="23">
         <v>47</v>
       </c>
       <c r="D49" s="23">
         <v>43</v>
       </c>
       <c r="E49" s="23">
         <v>37</v>
       </c>
@@ -6002,51 +6075,53 @@
       </c>
       <c r="Z49" s="23">
         <v>38</v>
       </c>
       <c r="AA49" s="23">
         <v>37</v>
       </c>
       <c r="AB49" s="23">
         <v>15</v>
       </c>
       <c r="AC49" s="23">
         <v>30</v>
       </c>
       <c r="AD49" s="23">
         <v>31</v>
       </c>
       <c r="AE49" s="23">
         <v>35</v>
       </c>
       <c r="AF49" s="23">
         <v>42</v>
       </c>
       <c r="AG49" s="23">
         <v>39</v>
       </c>
-      <c r="AH49" s="15"/>
+      <c r="AH49" s="23">
+        <v>28</v>
+      </c>
       <c r="AI49" s="15"/>
       <c r="AJ49" s="15"/>
       <c r="AK49" s="15"/>
       <c r="AL49" s="15"/>
       <c r="AM49" s="15"/>
       <c r="AN49" s="15"/>
       <c r="AO49" s="15"/>
       <c r="AP49" s="15"/>
     </row>
     <row r="50" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C50" s="23">
         <v>34</v>
       </c>
       <c r="D50" s="23">
         <v>24</v>
       </c>
       <c r="E50" s="23">
         <v>26</v>
       </c>
@@ -6112,51 +6187,53 @@
       </c>
       <c r="Z50" s="23">
         <v>21</v>
       </c>
       <c r="AA50" s="23">
         <v>15</v>
       </c>
       <c r="AB50" s="23">
         <v>16</v>
       </c>
       <c r="AC50" s="23">
         <v>18</v>
       </c>
       <c r="AD50" s="23">
         <v>18</v>
       </c>
       <c r="AE50" s="23">
         <v>24</v>
       </c>
       <c r="AF50" s="23">
         <v>36</v>
       </c>
       <c r="AG50" s="23">
         <v>24</v>
       </c>
-      <c r="AH50" s="15"/>
+      <c r="AH50" s="23">
+        <v>30</v>
+      </c>
       <c r="AI50" s="15"/>
       <c r="AJ50" s="15"/>
       <c r="AK50" s="15"/>
       <c r="AL50" s="15"/>
       <c r="AM50" s="15"/>
       <c r="AN50" s="15"/>
       <c r="AO50" s="15"/>
       <c r="AP50" s="15"/>
     </row>
     <row r="51" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="23">
         <v>41</v>
       </c>
       <c r="D51" s="23">
         <v>38</v>
       </c>
       <c r="E51" s="23">
         <v>27</v>
       </c>
@@ -6222,51 +6299,53 @@
       </c>
       <c r="Z51" s="23">
         <v>44</v>
       </c>
       <c r="AA51" s="23">
         <v>34</v>
       </c>
       <c r="AB51" s="23">
         <v>34</v>
       </c>
       <c r="AC51" s="23">
         <v>31</v>
       </c>
       <c r="AD51" s="23">
         <v>32</v>
       </c>
       <c r="AE51" s="23">
         <v>23</v>
       </c>
       <c r="AF51" s="23">
         <v>46</v>
       </c>
       <c r="AG51" s="23">
         <v>47</v>
       </c>
-      <c r="AH51" s="15"/>
+      <c r="AH51" s="23">
+        <v>42</v>
+      </c>
       <c r="AI51" s="15"/>
       <c r="AJ51" s="15"/>
       <c r="AK51" s="15"/>
       <c r="AL51" s="15"/>
       <c r="AM51" s="15"/>
       <c r="AN51" s="15"/>
       <c r="AO51" s="15"/>
       <c r="AP51" s="15"/>
     </row>
     <row r="52" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>74</v>
       </c>
       <c r="C52" s="23">
         <v>45</v>
       </c>
       <c r="D52" s="23">
         <v>38</v>
       </c>
       <c r="E52" s="23">
         <v>39</v>
       </c>
@@ -6332,51 +6411,53 @@
       </c>
       <c r="Z52" s="23">
         <v>36</v>
       </c>
       <c r="AA52" s="23">
         <v>27</v>
       </c>
       <c r="AB52" s="23">
         <v>32</v>
       </c>
       <c r="AC52" s="23">
         <v>36</v>
       </c>
       <c r="AD52" s="23">
         <v>40</v>
       </c>
       <c r="AE52" s="23">
         <v>33</v>
       </c>
       <c r="AF52" s="23">
         <v>53</v>
       </c>
       <c r="AG52" s="23">
         <v>39</v>
       </c>
-      <c r="AH52" s="15"/>
+      <c r="AH52" s="23">
+        <v>39</v>
+      </c>
       <c r="AI52" s="15"/>
       <c r="AJ52" s="15"/>
       <c r="AK52" s="15"/>
       <c r="AL52" s="15"/>
       <c r="AM52" s="15"/>
       <c r="AN52" s="15"/>
       <c r="AO52" s="15"/>
       <c r="AP52" s="15"/>
     </row>
     <row r="53" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C53" s="24">
         <v>20</v>
       </c>
       <c r="D53" s="24">
         <v>17</v>
       </c>
       <c r="E53" s="24">
         <v>24</v>
       </c>
@@ -6442,51 +6523,53 @@
       </c>
       <c r="Z53" s="24">
         <v>24</v>
       </c>
       <c r="AA53" s="24">
         <v>14</v>
       </c>
       <c r="AB53" s="24">
         <v>15</v>
       </c>
       <c r="AC53" s="24">
         <v>14</v>
       </c>
       <c r="AD53" s="24">
         <v>14</v>
       </c>
       <c r="AE53" s="24">
         <v>13</v>
       </c>
       <c r="AF53" s="24">
         <v>11</v>
       </c>
       <c r="AG53" s="24">
         <v>15</v>
       </c>
-      <c r="AH53" s="15"/>
+      <c r="AH53" s="24">
+        <v>12</v>
+      </c>
       <c r="AI53" s="15"/>
       <c r="AJ53" s="15"/>
       <c r="AK53" s="15"/>
       <c r="AL53" s="15"/>
       <c r="AM53" s="15"/>
       <c r="AN53" s="15"/>
       <c r="AO53" s="15"/>
       <c r="AP53" s="15"/>
     </row>
     <row r="54" spans="1:42" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="15"/>
       <c r="B54" s="21"/>
       <c r="C54" s="15"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="15"/>
       <c r="L54" s="15"/>
       <c r="M54" s="15"/>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
@@ -46512,59 +46595,59 @@
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
       <c r="AA983" s="1"/>
       <c r="AB983" s="1"/>
       <c r="AC983" s="1"/>
       <c r="AD983" s="1"/>
       <c r="AE983" s="1"/>
       <c r="AF983" s="1"/>
       <c r="AG983" s="1"/>
       <c r="AH983" s="1"/>
       <c r="AI983" s="1"/>
       <c r="AJ983" s="1"/>
       <c r="AK983" s="1"/>
       <c r="AL983" s="1"/>
       <c r="AM983" s="1"/>
       <c r="AN983" s="1"/>
       <c r="AO983" s="1"/>
       <c r="AP983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="AA6:AH6"/>
+    <mergeCell ref="B2:W2"/>
+    <mergeCell ref="B8:Z8"/>
+    <mergeCell ref="B27:Z27"/>
+    <mergeCell ref="B36:Z36"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AL6"/>
-[...3 lines deleted...]
-    <mergeCell ref="B36:Z36"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>