--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="103">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
@@ -399,55 +399,55 @@
     <t>87252 39-01-68</t>
   </si>
   <si>
     <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
   </si>
   <si>
     <r>
       <t>Халық саны</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="46">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -728,56 +728,50 @@
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -1106,51 +1100,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1175,50 +1169,53 @@
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1248,50 +1245,59 @@
     <xf numFmtId="49" fontId="39" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="26" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="21" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1330,69 +1336,50 @@
     <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
@@ -1484,86 +1471,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1703,51 +1688,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="17" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="44.28515625" style="17" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="17" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="17"/>
     <col min="513" max="513" width="44.28515625" style="17" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="17" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="17"/>
     <col min="769" max="769" width="44.28515625" style="17" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="17" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="17"/>
     <col min="1025" max="1025" width="44.28515625" style="17" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="17" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="17"/>
     <col min="1281" max="1281" width="44.28515625" style="17" customWidth="1"/>
@@ -1908,52 +1893,52 @@
     <col min="14339" max="14592" width="9.140625" style="17"/>
     <col min="14593" max="14593" width="44.28515625" style="17" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="17" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="17"/>
     <col min="14849" max="14849" width="44.28515625" style="17" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="17" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="17"/>
     <col min="15105" max="15105" width="44.28515625" style="17" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="17" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="17"/>
     <col min="15361" max="15361" width="44.28515625" style="17" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="17" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="17"/>
     <col min="15617" max="15617" width="44.28515625" style="17" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="17" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="17"/>
     <col min="15873" max="15873" width="44.28515625" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="17" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="44.28515625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="17" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="70"/>
-      <c r="B1" s="70"/>
+      <c r="A1" s="76"/>
+      <c r="B1" s="76"/>
       <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="19">
         <v>610000</v>
       </c>
       <c r="C2" s="16"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="16"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="20" t="s">
@@ -2034,146 +2019,146 @@
     </row>
     <row r="13" spans="1:3" ht="21" customHeight="1">
       <c r="A13" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="21" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="21" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="54" customFormat="1" ht="21" customHeight="1">
-      <c r="A16" s="52" t="s">
+    <row r="16" spans="1:3" s="57" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="53">
+      <c r="B16" s="56">
         <v>46001</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="54" customFormat="1" ht="21" customHeight="1">
-      <c r="A17" s="52" t="s">
+    <row r="17" spans="1:2" s="57" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="53">
+      <c r="B17" s="56">
         <v>46034</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="69" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="64" t="s">
+      <c r="B19" s="70" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="71" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="66" t="s">
+      <c r="B21" s="72" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="25"/>
       <c r="B22" s="25"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="25"/>
       <c r="B23" s="25"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="25"/>
       <c r="B24" s="25"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="25"/>
       <c r="B25" s="25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="25"/>
       <c r="B26" s="25"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="25"/>
       <c r="B27" s="25"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="25"/>
       <c r="B28" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="ai.kanasheva@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="51.7109375" style="2" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="3"/>
     <col min="257" max="257" width="4.5703125" style="3" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="3" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="3"/>
     <col min="260" max="260" width="51.7109375" style="3" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="3"/>
     <col min="513" max="513" width="4.5703125" style="3" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="3" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="3"/>
     <col min="516" max="516" width="51.7109375" style="3" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="3"/>
     <col min="769" max="769" width="4.5703125" style="3" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="3" customWidth="1"/>
@@ -2580,12027 +2565,12416 @@
       <c r="A15" s="6"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="8"/>
       <c r="X15" s="11"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="71"/>
-[...2 lines deleted...]
-      <c r="D19" s="71"/>
+      <c r="A19" s="77"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC145"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AD145"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="AE9" sqref="AE9"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="AE28" sqref="AE28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="29" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" style="29" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="29"/>
     <col min="23" max="23" width="10.85546875" style="29" customWidth="1"/>
-    <col min="24" max="25" width="9.140625" style="29"/>
-[...1 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="29"/>
+    <col min="24" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="14.25" customHeight="1"/>
-    <row r="2" spans="1:29" ht="33" customHeight="1">
+    <row r="1" spans="1:30" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:30" ht="33" customHeight="1">
       <c r="A2" s="30"/>
-      <c r="B2" s="86" t="s">
+      <c r="B2" s="92" t="s">
         <v>102</v>
       </c>
-      <c r="C2" s="86"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:29" ht="14.25" customHeight="1">
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+    </row>
+    <row r="3" spans="1:30" ht="14.25" customHeight="1">
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
-      <c r="Y3" s="55"/>
-      <c r="AC3" s="57" t="s">
+      <c r="Y3" s="58"/>
+      <c r="AD3" s="60" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:29" ht="14.25" customHeight="1">
-      <c r="A4" s="76" t="s">
+    <row r="4" spans="1:30" ht="14.25" customHeight="1">
+      <c r="A4" s="82" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="78"/>
-      <c r="C4" s="80">
+      <c r="B4" s="84"/>
+      <c r="C4" s="86">
         <v>2024</v>
       </c>
-      <c r="D4" s="81"/>
-[...10 lines deleted...]
-      <c r="O4" s="83">
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
+      <c r="I4" s="87"/>
+      <c r="J4" s="87"/>
+      <c r="K4" s="87"/>
+      <c r="L4" s="87"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="89">
         <v>2025</v>
       </c>
-      <c r="P4" s="84"/>
-[...10 lines deleted...]
-      <c r="AA4" s="80">
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="90"/>
+      <c r="V4" s="90"/>
+      <c r="W4" s="90"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
+      <c r="Z4" s="91"/>
+      <c r="AA4" s="86">
         <v>2026</v>
       </c>
-      <c r="AB4" s="81"/>
-[...5 lines deleted...]
-      <c r="C5" s="49" t="s">
+      <c r="AB4" s="87"/>
+      <c r="AC4" s="87"/>
+      <c r="AD4" s="87"/>
+    </row>
+    <row r="5" spans="1:30" ht="22.5">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85"/>
+      <c r="C5" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="D5" s="50" t="s">
+      <c r="D5" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="50" t="s">
+      <c r="E5" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="F5" s="49" t="s">
+      <c r="F5" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="G5" s="45" t="s">
+      <c r="G5" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="H5" s="45" t="s">
+      <c r="H5" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="I5" s="45" t="s">
+      <c r="I5" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="J5" s="45" t="s">
+      <c r="J5" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="K5" s="46" t="s">
+      <c r="K5" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="L5" s="46" t="s">
+      <c r="L5" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="M5" s="47" t="s">
+      <c r="M5" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="N5" s="48" t="s">
+      <c r="N5" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="O5" s="44" t="s">
+      <c r="O5" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="32" t="s">
+      <c r="P5" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="Q5" s="32" t="s">
+      <c r="Q5" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="R5" s="32" t="s">
+      <c r="R5" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="S5" s="45" t="s">
+      <c r="S5" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="T5" s="45" t="s">
+      <c r="T5" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="U5" s="45" t="s">
+      <c r="U5" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="V5" s="45" t="s">
+      <c r="V5" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="W5" s="46" t="s">
+      <c r="W5" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="X5" s="46" t="s">
+      <c r="X5" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="Y5" s="56" t="s">
+      <c r="Y5" s="59" t="s">
         <v>61</v>
       </c>
-      <c r="Z5" s="48" t="s">
+      <c r="Z5" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="AA5" s="45" t="s">
+      <c r="AA5" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="AB5" s="94" t="s">
+      <c r="AB5" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="AC5" s="96" t="s">
+      <c r="AC5" s="93" t="s">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="74" t="s">
+      <c r="AD5" s="93" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30" ht="21" customHeight="1">
+      <c r="B6" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="74"/>
-[...25 lines deleted...]
-      <c r="A7" s="87" t="s">
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+    </row>
+    <row r="7" spans="1:30">
+      <c r="A7" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="88" t="s">
+      <c r="B7" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="36">
         <v>2142005</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="36">
         <v>2142058</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="36">
         <v>2143554</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="36">
         <v>2145213</v>
       </c>
-      <c r="G7" s="33">
+      <c r="G7" s="36">
         <v>2147234</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="37">
         <v>2149210</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="36">
         <v>2150796</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="36">
         <v>2151923</v>
       </c>
-      <c r="K7" s="33">
+      <c r="K7" s="36">
         <v>2152831</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L7" s="36">
         <v>2153616</v>
       </c>
-      <c r="M7" s="33">
+      <c r="M7" s="36">
         <v>2154461</v>
       </c>
-      <c r="N7" s="33">
+      <c r="N7" s="36">
         <v>2154304</v>
       </c>
-      <c r="O7" s="33">
+      <c r="O7" s="36">
         <v>2154334</v>
       </c>
-      <c r="P7" s="33">
+      <c r="P7" s="36">
         <v>2154144</v>
       </c>
-      <c r="Q7" s="33">
+      <c r="Q7" s="36">
         <v>2154130</v>
       </c>
-      <c r="R7" s="33">
+      <c r="R7" s="36">
         <v>2154308</v>
       </c>
-      <c r="S7" s="35">
+      <c r="S7" s="38">
         <v>2151581</v>
       </c>
-      <c r="T7" s="33">
+      <c r="T7" s="36">
         <v>2150992</v>
       </c>
-      <c r="U7" s="33">
+      <c r="U7" s="36">
         <v>2150228</v>
       </c>
-      <c r="V7" s="33">
+      <c r="V7" s="36">
         <v>2149276</v>
       </c>
-      <c r="W7" s="33">
+      <c r="W7" s="36">
         <v>2147757</v>
       </c>
-      <c r="X7" s="33">
+      <c r="X7" s="36">
         <v>2148207</v>
       </c>
-      <c r="Y7" s="58">
+      <c r="Y7" s="64">
         <v>2147948</v>
       </c>
-      <c r="Z7" s="58">
+      <c r="Z7" s="64">
         <v>2148168</v>
       </c>
-      <c r="AA7" s="33">
+      <c r="AA7" s="36">
         <v>2148658</v>
       </c>
-      <c r="AB7" s="33">
+      <c r="AB7" s="36">
         <v>2146420</v>
       </c>
-      <c r="AC7" s="58">
+      <c r="AC7" s="64">
         <v>2146739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="87" t="s">
+      <c r="AD7" s="65">
+        <v>2146665</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B8" s="89" t="s">
+      <c r="B8" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="C8" s="58">
+      <c r="C8" s="64">
         <v>228003</v>
       </c>
-      <c r="D8" s="58">
+      <c r="D8" s="64">
         <v>228890</v>
       </c>
-      <c r="E8" s="58">
+      <c r="E8" s="64">
         <v>229627</v>
       </c>
-      <c r="F8" s="58">
+      <c r="F8" s="64">
         <v>230227</v>
       </c>
-      <c r="G8" s="58">
+      <c r="G8" s="64">
         <v>231019</v>
       </c>
-      <c r="H8" s="58">
+      <c r="H8" s="64">
         <v>231776</v>
       </c>
-      <c r="I8" s="58">
+      <c r="I8" s="64">
         <v>232575</v>
       </c>
-      <c r="J8" s="58">
+      <c r="J8" s="64">
         <v>233533</v>
       </c>
-      <c r="K8" s="58">
+      <c r="K8" s="64">
         <v>234555</v>
       </c>
-      <c r="L8" s="58">
+      <c r="L8" s="64">
         <v>235436</v>
       </c>
-      <c r="M8" s="58">
+      <c r="M8" s="64">
         <v>236333</v>
       </c>
-      <c r="N8" s="58">
+      <c r="N8" s="64">
         <v>236954</v>
       </c>
-      <c r="O8" s="58">
+      <c r="O8" s="64">
         <v>237503</v>
       </c>
-      <c r="P8" s="58">
+      <c r="P8" s="64">
         <v>238760</v>
       </c>
-      <c r="Q8" s="58">
+      <c r="Q8" s="64">
         <v>239632</v>
       </c>
-      <c r="R8" s="58">
+      <c r="R8" s="64">
         <v>240307</v>
       </c>
-      <c r="S8" s="58">
+      <c r="S8" s="64">
         <v>240422</v>
       </c>
-      <c r="T8" s="58">
+      <c r="T8" s="64">
         <v>241222</v>
       </c>
-      <c r="U8" s="58">
+      <c r="U8" s="64">
         <v>241770</v>
       </c>
-      <c r="V8" s="58">
+      <c r="V8" s="64">
         <v>242444</v>
       </c>
-      <c r="W8" s="58">
+      <c r="W8" s="64">
         <v>243310</v>
       </c>
-      <c r="X8" s="58">
+      <c r="X8" s="64">
         <v>243990</v>
       </c>
-      <c r="Y8" s="58">
+      <c r="Y8" s="64">
         <v>244469</v>
       </c>
-      <c r="Z8" s="58">
+      <c r="Z8" s="64">
         <v>244946</v>
       </c>
-      <c r="AA8" s="33">
+      <c r="AA8" s="36">
         <v>245522</v>
       </c>
-      <c r="AB8" s="43">
+      <c r="AB8" s="46">
         <v>245978</v>
       </c>
-      <c r="AC8" s="58">
+      <c r="AC8" s="64">
         <v>246365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="87" t="s">
+      <c r="AD8" s="65">
+        <v>246724</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B9" s="89" t="s">
+      <c r="B9" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C9" s="58">
+      <c r="C9" s="64">
         <v>79285</v>
       </c>
-      <c r="D9" s="58">
+      <c r="D9" s="64">
         <v>79127</v>
       </c>
-      <c r="E9" s="58">
+      <c r="E9" s="64">
         <v>79024</v>
       </c>
-      <c r="F9" s="58">
+      <c r="F9" s="64">
         <v>79046</v>
       </c>
-      <c r="G9" s="58">
+      <c r="G9" s="64">
         <v>79058</v>
       </c>
-      <c r="H9" s="58">
+      <c r="H9" s="64">
         <v>79032</v>
       </c>
-      <c r="I9" s="58">
+      <c r="I9" s="64">
         <v>79137</v>
       </c>
-      <c r="J9" s="58">
+      <c r="J9" s="64">
         <v>79026</v>
       </c>
-      <c r="K9" s="58">
+      <c r="K9" s="64">
         <v>79030</v>
       </c>
-      <c r="L9" s="58">
+      <c r="L9" s="64">
         <v>79127</v>
       </c>
-      <c r="M9" s="58">
+      <c r="M9" s="64">
         <v>78882</v>
       </c>
-      <c r="N9" s="58">
+      <c r="N9" s="64">
         <v>78609</v>
       </c>
-      <c r="O9" s="58">
+      <c r="O9" s="64">
         <v>78529</v>
       </c>
-      <c r="P9" s="58">
+      <c r="P9" s="64">
         <v>78347</v>
       </c>
-      <c r="Q9" s="58">
+      <c r="Q9" s="64">
         <v>78207</v>
       </c>
-      <c r="R9" s="58">
+      <c r="R9" s="64">
         <v>78136</v>
       </c>
-      <c r="S9" s="58">
+      <c r="S9" s="64">
         <v>77942</v>
       </c>
-      <c r="T9" s="58">
+      <c r="T9" s="64">
         <v>77865</v>
       </c>
-      <c r="U9" s="58">
+      <c r="U9" s="64">
         <v>77758</v>
       </c>
-      <c r="V9" s="58">
+      <c r="V9" s="64">
         <v>77528</v>
       </c>
-      <c r="W9" s="58">
+      <c r="W9" s="64">
         <v>77303</v>
       </c>
-      <c r="X9" s="58">
+      <c r="X9" s="64">
         <v>77125</v>
       </c>
-      <c r="Y9" s="58">
+      <c r="Y9" s="64">
         <v>77141</v>
       </c>
-      <c r="Z9" s="58">
+      <c r="Z9" s="64">
         <v>77126</v>
       </c>
-      <c r="AA9" s="33">
+      <c r="AA9" s="36">
         <v>77104</v>
       </c>
-      <c r="AB9" s="43">
+      <c r="AB9" s="46">
         <v>76804</v>
       </c>
-      <c r="AC9" s="58">
+      <c r="AC9" s="64">
         <v>76699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="87" t="s">
+      <c r="AD9" s="65">
+        <v>76477</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B10" s="89" t="s">
+      <c r="B10" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="58">
+      <c r="C10" s="64">
         <v>99774</v>
       </c>
-      <c r="D10" s="58">
+      <c r="D10" s="64">
         <v>99792</v>
       </c>
-      <c r="E10" s="58">
+      <c r="E10" s="64">
         <v>99781</v>
       </c>
-      <c r="F10" s="58">
+      <c r="F10" s="64">
         <v>99769</v>
       </c>
-      <c r="G10" s="58">
+      <c r="G10" s="64">
         <v>99803</v>
       </c>
-      <c r="H10" s="58">
+      <c r="H10" s="64">
         <v>99902</v>
       </c>
-      <c r="I10" s="58">
+      <c r="I10" s="64">
         <v>99903</v>
       </c>
-      <c r="J10" s="58">
+      <c r="J10" s="64">
         <v>99871</v>
       </c>
-      <c r="K10" s="58">
+      <c r="K10" s="64">
         <v>99891</v>
       </c>
-      <c r="L10" s="58">
+      <c r="L10" s="64">
         <v>99817</v>
       </c>
-      <c r="M10" s="58">
+      <c r="M10" s="64">
         <v>99854</v>
       </c>
-      <c r="N10" s="58">
+      <c r="N10" s="64">
         <v>99839</v>
       </c>
-      <c r="O10" s="58">
+      <c r="O10" s="64">
         <v>99846</v>
       </c>
-      <c r="P10" s="58">
+      <c r="P10" s="64">
         <v>99829</v>
       </c>
-      <c r="Q10" s="58">
+      <c r="Q10" s="64">
         <v>99780</v>
       </c>
-      <c r="R10" s="58">
+      <c r="R10" s="64">
         <v>99837</v>
       </c>
-      <c r="S10" s="58">
+      <c r="S10" s="64">
         <v>99934</v>
       </c>
-      <c r="T10" s="58">
+      <c r="T10" s="64">
         <v>99791</v>
       </c>
-      <c r="U10" s="58">
+      <c r="U10" s="64">
         <v>99655</v>
       </c>
-      <c r="V10" s="58">
+      <c r="V10" s="64">
         <v>99546</v>
       </c>
-      <c r="W10" s="58">
+      <c r="W10" s="64">
         <v>99305</v>
       </c>
-      <c r="X10" s="58">
+      <c r="X10" s="64">
         <v>99247</v>
       </c>
-      <c r="Y10" s="58">
+      <c r="Y10" s="64">
         <v>99274</v>
       </c>
-      <c r="Z10" s="58">
+      <c r="Z10" s="64">
         <v>99221</v>
       </c>
-      <c r="AA10" s="33">
+      <c r="AA10" s="36">
         <v>99044</v>
       </c>
-      <c r="AB10" s="43">
+      <c r="AB10" s="46">
         <v>98956</v>
       </c>
-      <c r="AC10" s="58">
+      <c r="AC10" s="64">
         <v>99009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="87" t="s">
+      <c r="AD10" s="65">
+        <v>99045</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B11" s="89" t="s">
+      <c r="B11" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="C11" s="58">
+      <c r="C11" s="64">
         <v>48701</v>
       </c>
-      <c r="D11" s="58">
+      <c r="D11" s="64">
         <v>48642</v>
       </c>
-      <c r="E11" s="58">
+      <c r="E11" s="64">
         <v>48643</v>
       </c>
-      <c r="F11" s="58">
+      <c r="F11" s="64">
         <v>48591</v>
       </c>
-      <c r="G11" s="58">
+      <c r="G11" s="64">
         <v>48572</v>
       </c>
-      <c r="H11" s="58">
+      <c r="H11" s="64">
         <v>48580</v>
       </c>
-      <c r="I11" s="58">
+      <c r="I11" s="64">
         <v>48506</v>
       </c>
-      <c r="J11" s="58">
+      <c r="J11" s="64">
         <v>48468</v>
       </c>
-      <c r="K11" s="58">
+      <c r="K11" s="64">
         <v>48443</v>
       </c>
-      <c r="L11" s="58">
+      <c r="L11" s="64">
         <v>48364</v>
       </c>
-      <c r="M11" s="58">
+      <c r="M11" s="64">
         <v>48289</v>
       </c>
-      <c r="N11" s="58">
+      <c r="N11" s="64">
         <v>48255</v>
       </c>
-      <c r="O11" s="58">
+      <c r="O11" s="64">
         <v>48221</v>
       </c>
-      <c r="P11" s="58">
+      <c r="P11" s="64">
         <v>48113</v>
       </c>
-      <c r="Q11" s="58">
+      <c r="Q11" s="64">
         <v>48148</v>
       </c>
-      <c r="R11" s="58">
+      <c r="R11" s="64">
         <v>48070</v>
       </c>
-      <c r="S11" s="58">
+      <c r="S11" s="64">
         <v>48007</v>
       </c>
-      <c r="T11" s="58">
+      <c r="T11" s="64">
         <v>47976</v>
       </c>
-      <c r="U11" s="58">
+      <c r="U11" s="64">
         <v>47934</v>
       </c>
-      <c r="V11" s="58">
+      <c r="V11" s="64">
         <v>47828</v>
       </c>
-      <c r="W11" s="58">
+      <c r="W11" s="64">
         <v>47719</v>
       </c>
-      <c r="X11" s="58">
+      <c r="X11" s="64">
         <v>47709</v>
       </c>
-      <c r="Y11" s="58">
+      <c r="Y11" s="64">
         <v>47659</v>
       </c>
-      <c r="Z11" s="58">
+      <c r="Z11" s="64">
         <v>47645</v>
       </c>
-      <c r="AA11" s="33">
+      <c r="AA11" s="36">
         <v>47581</v>
       </c>
-      <c r="AB11" s="43">
+      <c r="AB11" s="46">
         <v>47421</v>
       </c>
-      <c r="AC11" s="58">
+      <c r="AC11" s="64">
         <v>47444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="87" t="s">
+      <c r="AD11" s="65">
+        <v>47414</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B12" s="89" t="s">
+      <c r="B12" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="58">
+      <c r="C12" s="64">
         <v>187531</v>
       </c>
-      <c r="D12" s="58">
+      <c r="D12" s="64">
         <v>187244</v>
       </c>
-      <c r="E12" s="58">
+      <c r="E12" s="64">
         <v>187128</v>
       </c>
-      <c r="F12" s="58">
+      <c r="F12" s="64">
         <v>187099</v>
       </c>
-      <c r="G12" s="58">
+      <c r="G12" s="64">
         <v>187106</v>
       </c>
-      <c r="H12" s="58">
+      <c r="H12" s="64">
         <v>186927</v>
       </c>
-      <c r="I12" s="58">
+      <c r="I12" s="64">
         <v>186953</v>
       </c>
-      <c r="J12" s="58">
+      <c r="J12" s="64">
         <v>186853</v>
       </c>
-      <c r="K12" s="58">
+      <c r="K12" s="64">
         <v>186819</v>
       </c>
-      <c r="L12" s="58">
+      <c r="L12" s="64">
         <v>186596</v>
       </c>
-      <c r="M12" s="58">
+      <c r="M12" s="64">
         <v>186504</v>
       </c>
-      <c r="N12" s="58">
+      <c r="N12" s="64">
         <v>186164</v>
       </c>
-      <c r="O12" s="58">
+      <c r="O12" s="64">
         <v>185840</v>
       </c>
-      <c r="P12" s="58">
+      <c r="P12" s="64">
         <v>185661</v>
       </c>
-      <c r="Q12" s="58">
+      <c r="Q12" s="64">
         <v>185439</v>
       </c>
-      <c r="R12" s="58">
+      <c r="R12" s="64">
         <v>185167</v>
       </c>
-      <c r="S12" s="58">
+      <c r="S12" s="64">
         <v>184809</v>
       </c>
-      <c r="T12" s="58">
+      <c r="T12" s="64">
         <v>184606</v>
       </c>
-      <c r="U12" s="58">
+      <c r="U12" s="64">
         <v>184417</v>
       </c>
-      <c r="V12" s="58">
+      <c r="V12" s="64">
         <v>184224</v>
       </c>
-      <c r="W12" s="58">
+      <c r="W12" s="64">
         <v>183851</v>
       </c>
-      <c r="X12" s="58">
+      <c r="X12" s="64">
         <v>183557</v>
       </c>
-      <c r="Y12" s="58">
+      <c r="Y12" s="64">
         <v>183213</v>
       </c>
-      <c r="Z12" s="58">
+      <c r="Z12" s="64">
         <v>183017</v>
       </c>
-      <c r="AA12" s="33">
+      <c r="AA12" s="36">
         <v>182817</v>
       </c>
-      <c r="AB12" s="43">
+      <c r="AB12" s="46">
         <v>182299</v>
       </c>
-      <c r="AC12" s="58">
+      <c r="AC12" s="64">
         <v>182174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="87" t="s">
+      <c r="AD12" s="65">
+        <v>181863</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="A13" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="89" t="s">
+      <c r="B13" s="62" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="58">
+      <c r="C13" s="64">
         <v>134072</v>
       </c>
-      <c r="D13" s="58">
+      <c r="D13" s="64">
         <v>133806</v>
       </c>
-      <c r="E13" s="58">
+      <c r="E13" s="64">
         <v>133774</v>
       </c>
-      <c r="F13" s="58">
+      <c r="F13" s="64">
         <v>133756</v>
       </c>
-      <c r="G13" s="58">
+      <c r="G13" s="64">
         <v>133726</v>
       </c>
-      <c r="H13" s="58">
+      <c r="H13" s="64">
         <v>133754</v>
       </c>
-      <c r="I13" s="58">
+      <c r="I13" s="64">
         <v>133625</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="64">
         <v>133483</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="64">
         <v>133364</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="64">
         <v>133150</v>
       </c>
-      <c r="M13" s="58">
+      <c r="M13" s="64">
         <v>133086</v>
       </c>
-      <c r="N13" s="58">
+      <c r="N13" s="64">
         <v>133073</v>
       </c>
-      <c r="O13" s="58">
+      <c r="O13" s="64">
         <v>132937</v>
       </c>
-      <c r="P13" s="58">
+      <c r="P13" s="64">
         <v>132812</v>
       </c>
-      <c r="Q13" s="58">
+      <c r="Q13" s="64">
         <v>132621</v>
       </c>
-      <c r="R13" s="58">
+      <c r="R13" s="64">
         <v>132540</v>
       </c>
-      <c r="S13" s="58">
+      <c r="S13" s="64">
         <v>132398</v>
       </c>
-      <c r="T13" s="58">
+      <c r="T13" s="64">
         <v>132261</v>
       </c>
-      <c r="U13" s="58">
+      <c r="U13" s="64">
         <v>132152</v>
       </c>
-      <c r="V13" s="58">
+      <c r="V13" s="64">
         <v>131862</v>
       </c>
-      <c r="W13" s="58">
+      <c r="W13" s="64">
         <v>131587</v>
       </c>
-      <c r="X13" s="58">
+      <c r="X13" s="64">
         <v>131268</v>
       </c>
-      <c r="Y13" s="58">
+      <c r="Y13" s="64">
         <v>131157</v>
       </c>
-      <c r="Z13" s="58">
+      <c r="Z13" s="64">
         <v>131147</v>
       </c>
-      <c r="AA13" s="33">
+      <c r="AA13" s="36">
         <v>131093</v>
       </c>
-      <c r="AB13" s="43">
+      <c r="AB13" s="46">
         <v>130955</v>
       </c>
-      <c r="AC13" s="58">
+      <c r="AC13" s="64">
         <v>130845</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="87" t="s">
+      <c r="AD13" s="65">
+        <v>130758</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
+      <c r="A14" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="89" t="s">
+      <c r="B14" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="58">
+      <c r="C14" s="64">
         <v>117544</v>
       </c>
-      <c r="D14" s="58">
+      <c r="D14" s="64">
         <v>117543</v>
       </c>
-      <c r="E14" s="58">
+      <c r="E14" s="64">
         <v>117700</v>
       </c>
-      <c r="F14" s="58">
+      <c r="F14" s="64">
         <v>117845</v>
       </c>
-      <c r="G14" s="58">
+      <c r="G14" s="64">
         <v>117943</v>
       </c>
-      <c r="H14" s="58">
+      <c r="H14" s="64">
         <v>118118</v>
       </c>
-      <c r="I14" s="58">
+      <c r="I14" s="64">
         <v>118106</v>
       </c>
-      <c r="J14" s="58">
+      <c r="J14" s="64">
         <v>118070</v>
       </c>
-      <c r="K14" s="58">
+      <c r="K14" s="64">
         <v>118165</v>
       </c>
-      <c r="L14" s="58">
+      <c r="L14" s="64">
         <v>118274</v>
       </c>
-      <c r="M14" s="58">
+      <c r="M14" s="64">
         <v>118536</v>
       </c>
-      <c r="N14" s="58">
+      <c r="N14" s="64">
         <v>118705</v>
       </c>
-      <c r="O14" s="58">
+      <c r="O14" s="64">
         <v>118708</v>
       </c>
-      <c r="P14" s="58">
+      <c r="P14" s="64">
         <v>118757</v>
       </c>
-      <c r="Q14" s="58">
+      <c r="Q14" s="64">
         <v>118831</v>
       </c>
-      <c r="R14" s="58">
+      <c r="R14" s="64">
         <v>118752</v>
       </c>
-      <c r="S14" s="58">
+      <c r="S14" s="64">
         <v>118410</v>
       </c>
-      <c r="T14" s="58">
+      <c r="T14" s="64">
         <v>118190</v>
       </c>
-      <c r="U14" s="58">
+      <c r="U14" s="64">
         <v>117930</v>
       </c>
-      <c r="V14" s="58">
+      <c r="V14" s="64">
         <v>117870</v>
       </c>
-      <c r="W14" s="58">
+      <c r="W14" s="64">
         <v>117791</v>
       </c>
-      <c r="X14" s="58">
+      <c r="X14" s="64">
         <v>117615</v>
       </c>
-      <c r="Y14" s="58">
+      <c r="Y14" s="64">
         <v>117399</v>
       </c>
-      <c r="Z14" s="58">
+      <c r="Z14" s="64">
         <v>117319</v>
       </c>
-      <c r="AA14" s="33">
+      <c r="AA14" s="36">
         <v>117235</v>
       </c>
-      <c r="AB14" s="43">
+      <c r="AB14" s="46">
         <v>117223</v>
       </c>
-      <c r="AC14" s="58">
+      <c r="AC14" s="64">
         <v>117194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="87" t="s">
+      <c r="AD14" s="65">
+        <v>117113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
+      <c r="A15" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="89" t="s">
+      <c r="B15" s="62" t="s">
         <v>71</v>
       </c>
-      <c r="C15" s="58">
+      <c r="C15" s="64">
         <v>129726</v>
       </c>
-      <c r="D15" s="58">
+      <c r="D15" s="64">
         <v>129558</v>
       </c>
-      <c r="E15" s="58">
+      <c r="E15" s="64">
         <v>129471</v>
       </c>
-      <c r="F15" s="58">
+      <c r="F15" s="64">
         <v>129554</v>
       </c>
-      <c r="G15" s="58">
+      <c r="G15" s="64">
         <v>129643</v>
       </c>
-      <c r="H15" s="58">
+      <c r="H15" s="64">
         <v>129702</v>
       </c>
-      <c r="I15" s="58">
+      <c r="I15" s="64">
         <v>129707</v>
       </c>
-      <c r="J15" s="58">
+      <c r="J15" s="64">
         <v>129595</v>
       </c>
-      <c r="K15" s="58">
+      <c r="K15" s="64">
         <v>129492</v>
       </c>
-      <c r="L15" s="58">
+      <c r="L15" s="64">
         <v>129342</v>
       </c>
-      <c r="M15" s="58">
+      <c r="M15" s="64">
         <v>129165</v>
       </c>
-      <c r="N15" s="58">
+      <c r="N15" s="64">
         <v>129047</v>
       </c>
-      <c r="O15" s="58">
+      <c r="O15" s="64">
         <v>129016</v>
       </c>
-      <c r="P15" s="58">
+      <c r="P15" s="64">
         <v>128797</v>
       </c>
-      <c r="Q15" s="58">
+      <c r="Q15" s="64">
         <v>128750</v>
       </c>
-      <c r="R15" s="58">
+      <c r="R15" s="64">
         <v>128678</v>
       </c>
-      <c r="S15" s="58">
+      <c r="S15" s="64">
         <v>128461</v>
       </c>
-      <c r="T15" s="58">
+      <c r="T15" s="64">
         <v>128330</v>
       </c>
-      <c r="U15" s="58">
+      <c r="U15" s="64">
         <v>128239</v>
       </c>
-      <c r="V15" s="58">
+      <c r="V15" s="64">
         <v>128000</v>
       </c>
-      <c r="W15" s="58">
+      <c r="W15" s="64">
         <v>127760</v>
       </c>
-      <c r="X15" s="58">
+      <c r="X15" s="64">
         <v>127547</v>
       </c>
-      <c r="Y15" s="58">
+      <c r="Y15" s="64">
         <v>127461</v>
       </c>
-      <c r="Z15" s="58">
+      <c r="Z15" s="64">
         <v>127412</v>
       </c>
-      <c r="AA15" s="33">
+      <c r="AA15" s="36">
         <v>127359</v>
       </c>
-      <c r="AB15" s="43">
+      <c r="AB15" s="46">
         <v>127241</v>
       </c>
-      <c r="AC15" s="58">
+      <c r="AC15" s="64">
         <v>127152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="87" t="s">
+      <c r="AD15" s="65">
+        <v>127021</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
+      <c r="A16" s="32" t="s">
         <v>89</v>
       </c>
-      <c r="B16" s="89" t="s">
+      <c r="B16" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="58">
+      <c r="C16" s="64">
         <v>129177</v>
       </c>
-      <c r="D16" s="58">
+      <c r="D16" s="64">
         <v>129151</v>
       </c>
-      <c r="E16" s="58">
+      <c r="E16" s="64">
         <v>129171</v>
       </c>
-      <c r="F16" s="58">
+      <c r="F16" s="64">
         <v>129235</v>
       </c>
-      <c r="G16" s="58">
+      <c r="G16" s="64">
         <v>129302</v>
       </c>
-      <c r="H16" s="58">
+      <c r="H16" s="64">
         <v>129381</v>
       </c>
-      <c r="I16" s="58">
+      <c r="I16" s="64">
         <v>129497</v>
       </c>
-      <c r="J16" s="58">
+      <c r="J16" s="64">
         <v>129602</v>
       </c>
-      <c r="K16" s="58">
+      <c r="K16" s="64">
         <v>129639</v>
       </c>
-      <c r="L16" s="58">
+      <c r="L16" s="64">
         <v>129764</v>
       </c>
-      <c r="M16" s="58">
+      <c r="M16" s="64">
         <v>129813</v>
       </c>
-      <c r="N16" s="58">
+      <c r="N16" s="64">
         <v>129780</v>
       </c>
-      <c r="O16" s="58">
+      <c r="O16" s="64">
         <v>129790</v>
       </c>
-      <c r="P16" s="58">
+      <c r="P16" s="64">
         <v>129699</v>
       </c>
-      <c r="Q16" s="58">
+      <c r="Q16" s="64">
         <v>129661</v>
       </c>
-      <c r="R16" s="58">
+      <c r="R16" s="64">
         <v>129632</v>
       </c>
-      <c r="S16" s="58">
+      <c r="S16" s="64">
         <v>129244</v>
       </c>
-      <c r="T16" s="58">
+      <c r="T16" s="64">
         <v>129163</v>
       </c>
-      <c r="U16" s="58">
+      <c r="U16" s="64">
         <v>129215</v>
       </c>
-      <c r="V16" s="58">
+      <c r="V16" s="64">
         <v>129272</v>
       </c>
-      <c r="W16" s="58">
+      <c r="W16" s="64">
         <v>129185</v>
       </c>
-      <c r="X16" s="58">
+      <c r="X16" s="64">
         <v>129990</v>
       </c>
-      <c r="Y16" s="58">
+      <c r="Y16" s="64">
         <v>130190</v>
       </c>
-      <c r="Z16" s="58">
+      <c r="Z16" s="64">
         <v>130198</v>
       </c>
-      <c r="AA16" s="33">
+      <c r="AA16" s="36">
         <v>130212</v>
       </c>
-      <c r="AB16" s="43">
+      <c r="AB16" s="46">
         <v>130147</v>
       </c>
-      <c r="AC16" s="58">
+      <c r="AC16" s="64">
         <v>130227</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="87" t="s">
+      <c r="AD16" s="65">
+        <v>130291</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" s="32" t="s">
         <v>90</v>
       </c>
-      <c r="B17" s="89" t="s">
+      <c r="B17" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="C17" s="58">
+      <c r="C17" s="64">
         <v>51593</v>
       </c>
-      <c r="D17" s="58">
+      <c r="D17" s="64">
         <v>51473</v>
       </c>
-      <c r="E17" s="58">
+      <c r="E17" s="64">
         <v>51485</v>
       </c>
-      <c r="F17" s="58">
+      <c r="F17" s="64">
         <v>51525</v>
       </c>
-      <c r="G17" s="58">
+      <c r="G17" s="64">
         <v>51496</v>
       </c>
-      <c r="H17" s="58">
+      <c r="H17" s="64">
         <v>51476</v>
       </c>
-      <c r="I17" s="58">
+      <c r="I17" s="64">
         <v>51430</v>
       </c>
-      <c r="J17" s="58">
+      <c r="J17" s="64">
         <v>51416</v>
       </c>
-      <c r="K17" s="58">
+      <c r="K17" s="64">
         <v>51405</v>
       </c>
-      <c r="L17" s="58">
+      <c r="L17" s="64">
         <v>51355</v>
       </c>
-      <c r="M17" s="58">
+      <c r="M17" s="64">
         <v>51283</v>
       </c>
-      <c r="N17" s="58">
+      <c r="N17" s="64">
         <v>51217</v>
       </c>
-      <c r="O17" s="58">
+      <c r="O17" s="64">
         <v>51127</v>
       </c>
-      <c r="P17" s="58">
+      <c r="P17" s="64">
         <v>51073</v>
       </c>
-      <c r="Q17" s="58">
+      <c r="Q17" s="64">
         <v>50934</v>
       </c>
-      <c r="R17" s="58">
+      <c r="R17" s="64">
         <v>50914</v>
       </c>
-      <c r="S17" s="58">
+      <c r="S17" s="64">
         <v>50773</v>
       </c>
-      <c r="T17" s="58">
+      <c r="T17" s="64">
         <v>50670</v>
       </c>
-      <c r="U17" s="58">
+      <c r="U17" s="64">
         <v>50551</v>
       </c>
-      <c r="V17" s="58">
+      <c r="V17" s="64">
         <v>50394</v>
       </c>
-      <c r="W17" s="58">
+      <c r="W17" s="64">
         <v>50231</v>
       </c>
-      <c r="X17" s="58">
+      <c r="X17" s="64">
         <v>50096</v>
       </c>
-      <c r="Y17" s="58">
+      <c r="Y17" s="64">
         <v>50038</v>
       </c>
-      <c r="Z17" s="58">
+      <c r="Z17" s="64">
         <v>49946</v>
       </c>
-      <c r="AA17" s="33">
+      <c r="AA17" s="36">
         <v>49927</v>
       </c>
-      <c r="AB17" s="43">
+      <c r="AB17" s="46">
         <v>49822</v>
       </c>
-      <c r="AC17" s="58">
+      <c r="AC17" s="64">
         <v>49778</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="87" t="s">
+      <c r="AD17" s="65">
+        <v>49823</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" s="32" t="s">
         <v>91</v>
       </c>
-      <c r="B18" s="89" t="s">
+      <c r="B18" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="C18" s="58">
+      <c r="C18" s="64">
         <v>236823</v>
       </c>
-      <c r="D18" s="58">
+      <c r="D18" s="64">
         <v>236999</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="64">
         <v>237210</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="64">
         <v>237606</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="64">
         <v>238016</v>
       </c>
-      <c r="H18" s="58">
+      <c r="H18" s="64">
         <v>238337</v>
       </c>
-      <c r="I18" s="58">
+      <c r="I18" s="64">
         <v>238637</v>
       </c>
-      <c r="J18" s="58">
+      <c r="J18" s="64">
         <v>239077</v>
       </c>
-      <c r="K18" s="58">
+      <c r="K18" s="64">
         <v>239212</v>
       </c>
-      <c r="L18" s="58">
+      <c r="L18" s="64">
         <v>239551</v>
       </c>
-      <c r="M18" s="58">
+      <c r="M18" s="64">
         <v>239927</v>
       </c>
-      <c r="N18" s="58">
+      <c r="N18" s="64">
         <v>240161</v>
       </c>
-      <c r="O18" s="58">
+      <c r="O18" s="64">
         <v>240251</v>
       </c>
-      <c r="P18" s="58">
+      <c r="P18" s="64">
         <v>240736</v>
       </c>
-      <c r="Q18" s="58">
+      <c r="Q18" s="64">
         <v>241037</v>
       </c>
-      <c r="R18" s="58">
+      <c r="R18" s="64">
         <v>241267</v>
       </c>
-      <c r="S18" s="58">
+      <c r="S18" s="64">
         <v>241219</v>
       </c>
-      <c r="T18" s="58">
+      <c r="T18" s="64">
         <v>241370</v>
       </c>
-      <c r="U18" s="58">
+      <c r="U18" s="64">
         <v>241588</v>
       </c>
-      <c r="V18" s="58">
+      <c r="V18" s="64">
         <v>241912</v>
       </c>
-      <c r="W18" s="58">
+      <c r="W18" s="64">
         <v>242307</v>
       </c>
-      <c r="X18" s="58">
+      <c r="X18" s="64">
         <v>242638</v>
       </c>
-      <c r="Y18" s="58">
+      <c r="Y18" s="64">
         <v>242829</v>
       </c>
-      <c r="Z18" s="58">
+      <c r="Z18" s="64">
         <v>243100</v>
       </c>
-      <c r="AA18" s="33">
+      <c r="AA18" s="36">
         <v>243394</v>
       </c>
-      <c r="AB18" s="43">
+      <c r="AB18" s="46">
         <v>242957</v>
       </c>
-      <c r="AC18" s="58">
+      <c r="AC18" s="64">
         <v>243162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="87" t="s">
+      <c r="AD18" s="65">
+        <v>243521</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="B19" s="89" t="s">
+      <c r="B19" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C19" s="58">
+      <c r="C19" s="64">
         <v>221681</v>
       </c>
-      <c r="D19" s="58">
+      <c r="D19" s="64">
         <v>221877</v>
       </c>
-      <c r="E19" s="58">
+      <c r="E19" s="64">
         <v>222213</v>
       </c>
-      <c r="F19" s="58">
+      <c r="F19" s="64">
         <v>222490</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="64">
         <v>222803</v>
       </c>
-      <c r="H19" s="58">
+      <c r="H19" s="64">
         <v>223142</v>
       </c>
-      <c r="I19" s="58">
+      <c r="I19" s="64">
         <v>223541</v>
       </c>
-      <c r="J19" s="58">
+      <c r="J19" s="64">
         <v>223729</v>
       </c>
-      <c r="K19" s="58">
+      <c r="K19" s="64">
         <v>223775</v>
       </c>
-      <c r="L19" s="58">
+      <c r="L19" s="64">
         <v>223692</v>
       </c>
-      <c r="M19" s="58">
+      <c r="M19" s="64">
         <v>223746</v>
       </c>
-      <c r="N19" s="58">
+      <c r="N19" s="64">
         <v>223814</v>
       </c>
-      <c r="O19" s="58">
+      <c r="O19" s="64">
         <v>223864</v>
       </c>
-      <c r="P19" s="58">
+      <c r="P19" s="64">
         <v>223738</v>
       </c>
-      <c r="Q19" s="58">
+      <c r="Q19" s="64">
         <v>223603</v>
       </c>
-      <c r="R19" s="58">
+      <c r="R19" s="64">
         <v>223658</v>
       </c>
-      <c r="S19" s="58">
+      <c r="S19" s="64">
         <v>223526</v>
       </c>
-      <c r="T19" s="58">
+      <c r="T19" s="64">
         <v>223436</v>
       </c>
-      <c r="U19" s="58">
+      <c r="U19" s="64">
         <v>223192</v>
       </c>
-      <c r="V19" s="58">
+      <c r="V19" s="64">
         <v>223100</v>
       </c>
-      <c r="W19" s="58">
+      <c r="W19" s="64">
         <v>222837</v>
       </c>
-      <c r="X19" s="58">
+      <c r="X19" s="64">
         <v>222977</v>
       </c>
-      <c r="Y19" s="58">
+      <c r="Y19" s="64">
         <v>222839</v>
       </c>
-      <c r="Z19" s="58">
+      <c r="Z19" s="64">
         <v>222925</v>
       </c>
-      <c r="AA19" s="33">
+      <c r="AA19" s="36">
         <v>222953</v>
       </c>
-      <c r="AB19" s="43">
+      <c r="AB19" s="46">
         <v>222665</v>
       </c>
-      <c r="AC19" s="58">
+      <c r="AC19" s="64">
         <v>222729</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="87" t="s">
+      <c r="AD19" s="65">
+        <v>222753</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="89" t="s">
+      <c r="B20" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="64">
         <v>101981</v>
       </c>
-      <c r="D20" s="58">
+      <c r="D20" s="64">
         <v>102069</v>
       </c>
-      <c r="E20" s="58">
+      <c r="E20" s="64">
         <v>102247</v>
       </c>
-      <c r="F20" s="58">
+      <c r="F20" s="64">
         <v>102430</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="64">
         <v>102566</v>
       </c>
-      <c r="H20" s="58">
+      <c r="H20" s="64">
         <v>102672</v>
       </c>
-      <c r="I20" s="58">
+      <c r="I20" s="64">
         <v>102790</v>
       </c>
-      <c r="J20" s="58">
+      <c r="J20" s="64">
         <v>102865</v>
       </c>
-      <c r="K20" s="58">
+      <c r="K20" s="64">
         <v>102735</v>
       </c>
-      <c r="L20" s="58">
+      <c r="L20" s="64">
         <v>102984</v>
       </c>
-      <c r="M20" s="58">
+      <c r="M20" s="64">
         <v>103222</v>
       </c>
-      <c r="N20" s="58">
+      <c r="N20" s="64">
         <v>103363</v>
       </c>
-      <c r="O20" s="58">
+      <c r="O20" s="64">
         <v>103521</v>
       </c>
-      <c r="P20" s="58">
+      <c r="P20" s="64">
         <v>103369</v>
       </c>
-      <c r="Q20" s="58">
+      <c r="Q20" s="64">
         <v>103388</v>
       </c>
-      <c r="R20" s="58">
+      <c r="R20" s="64">
         <v>103451</v>
       </c>
-      <c r="S20" s="58">
+      <c r="S20" s="64">
         <v>103402</v>
       </c>
-      <c r="T20" s="58">
+      <c r="T20" s="64">
         <v>103375</v>
       </c>
-      <c r="U20" s="58">
+      <c r="U20" s="64">
         <v>103445</v>
       </c>
-      <c r="V20" s="58">
+      <c r="V20" s="64">
         <v>103463</v>
       </c>
-      <c r="W20" s="58">
+      <c r="W20" s="64">
         <v>103457</v>
       </c>
-      <c r="X20" s="58">
+      <c r="X20" s="64">
         <v>103695</v>
       </c>
-      <c r="Y20" s="58">
+      <c r="Y20" s="64">
         <v>103969</v>
       </c>
-      <c r="Z20" s="58">
+      <c r="Z20" s="64">
         <v>104244</v>
       </c>
-      <c r="AA20" s="33">
+      <c r="AA20" s="36">
         <v>104500</v>
       </c>
-      <c r="AB20" s="43">
+      <c r="AB20" s="46">
         <v>104668</v>
       </c>
-      <c r="AC20" s="58">
+      <c r="AC20" s="64">
         <v>104799</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="87" t="s">
+      <c r="AD20" s="65">
+        <v>104874</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="B21" s="89" t="s">
+      <c r="B21" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="C21" s="58">
+      <c r="C21" s="64">
         <v>63187</v>
       </c>
-      <c r="D21" s="58">
+      <c r="D21" s="64">
         <v>63141</v>
       </c>
-      <c r="E21" s="58">
+      <c r="E21" s="64">
         <v>63162</v>
       </c>
-      <c r="F21" s="58">
+      <c r="F21" s="64">
         <v>63158</v>
       </c>
-      <c r="G21" s="58">
+      <c r="G21" s="64">
         <v>63205</v>
       </c>
-      <c r="H21" s="58">
+      <c r="H21" s="64">
         <v>63235</v>
       </c>
-      <c r="I21" s="58">
+      <c r="I21" s="64">
         <v>63194</v>
       </c>
-      <c r="J21" s="58">
+      <c r="J21" s="64">
         <v>63255</v>
       </c>
-      <c r="K21" s="58">
+      <c r="K21" s="64">
         <v>63321</v>
       </c>
-      <c r="L21" s="58">
+      <c r="L21" s="64">
         <v>63279</v>
       </c>
-      <c r="M21" s="58">
+      <c r="M21" s="64">
         <v>63184</v>
       </c>
-      <c r="N21" s="58">
+      <c r="N21" s="64">
         <v>63034</v>
       </c>
-      <c r="O21" s="58">
+      <c r="O21" s="64">
         <v>62951</v>
       </c>
-      <c r="P21" s="58">
+      <c r="P21" s="64">
         <v>62852</v>
       </c>
-      <c r="Q21" s="58">
+      <c r="Q21" s="64">
         <v>62789</v>
       </c>
-      <c r="R21" s="58">
+      <c r="R21" s="64">
         <v>62693</v>
       </c>
-      <c r="S21" s="58">
+      <c r="S21" s="64">
         <v>62546</v>
       </c>
-      <c r="T21" s="58">
+      <c r="T21" s="64">
         <v>62496</v>
       </c>
-      <c r="U21" s="58">
+      <c r="U21" s="64">
         <v>62488</v>
       </c>
-      <c r="V21" s="58">
+      <c r="V21" s="64">
         <v>62380</v>
       </c>
-      <c r="W21" s="58">
+      <c r="W21" s="64">
         <v>62276</v>
       </c>
-      <c r="X21" s="58">
+      <c r="X21" s="64">
         <v>62163</v>
       </c>
-      <c r="Y21" s="58">
+      <c r="Y21" s="64">
         <v>62153</v>
       </c>
-      <c r="Z21" s="58">
+      <c r="Z21" s="64">
         <v>62063</v>
       </c>
-      <c r="AA21" s="33">
+      <c r="AA21" s="36">
         <v>62093</v>
       </c>
-      <c r="AB21" s="43">
+      <c r="AB21" s="46">
         <v>61924</v>
       </c>
-      <c r="AC21" s="58">
+      <c r="AC21" s="64">
         <v>61804</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="87" t="s">
+      <c r="AD21" s="65">
+        <v>61730</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="32" t="s">
         <v>95</v>
       </c>
-      <c r="B22" s="89" t="s">
+      <c r="B22" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C22" s="58">
+      <c r="C22" s="64">
         <v>121899</v>
       </c>
-      <c r="D22" s="58">
+      <c r="D22" s="64">
         <v>121871</v>
       </c>
-      <c r="E22" s="58">
+      <c r="E22" s="64">
         <v>121971</v>
       </c>
-      <c r="F22" s="58">
+      <c r="F22" s="64">
         <v>122038</v>
       </c>
-      <c r="G22" s="58">
+      <c r="G22" s="64">
         <v>122193</v>
       </c>
-      <c r="H22" s="58">
+      <c r="H22" s="64">
         <v>122320</v>
       </c>
-      <c r="I22" s="58">
+      <c r="I22" s="64">
         <v>122403</v>
       </c>
-      <c r="J22" s="58">
+      <c r="J22" s="64">
         <v>122507</v>
       </c>
-      <c r="K22" s="58">
+      <c r="K22" s="64">
         <v>122654</v>
       </c>
-      <c r="L22" s="58">
+      <c r="L22" s="64">
         <v>122783</v>
       </c>
-      <c r="M22" s="58">
+      <c r="M22" s="64">
         <v>122718</v>
       </c>
-      <c r="N22" s="58">
+      <c r="N22" s="64">
         <v>122722</v>
       </c>
-      <c r="O22" s="58">
+      <c r="O22" s="64">
         <v>122812</v>
       </c>
-      <c r="P22" s="58">
+      <c r="P22" s="64">
         <v>122587</v>
       </c>
-      <c r="Q22" s="58">
+      <c r="Q22" s="64">
         <v>122551</v>
       </c>
-      <c r="R22" s="58">
+      <c r="R22" s="64">
         <v>122610</v>
       </c>
-      <c r="S22" s="58">
+      <c r="S22" s="64">
         <v>122301</v>
       </c>
-      <c r="T22" s="58">
+      <c r="T22" s="64">
         <v>122254</v>
       </c>
-      <c r="U22" s="58">
+      <c r="U22" s="64">
         <v>122180</v>
       </c>
-      <c r="V22" s="58">
+      <c r="V22" s="64">
         <v>122198</v>
       </c>
-      <c r="W22" s="58">
+      <c r="W22" s="64">
         <v>122019</v>
       </c>
-      <c r="X22" s="58">
+      <c r="X22" s="64">
         <v>122027</v>
       </c>
-      <c r="Y22" s="58">
+      <c r="Y22" s="64">
         <v>121986</v>
       </c>
-      <c r="Z22" s="58">
+      <c r="Z22" s="64">
         <v>121851</v>
       </c>
-      <c r="AA22" s="33">
+      <c r="AA22" s="36">
         <v>121861</v>
       </c>
-      <c r="AB22" s="43">
+      <c r="AB22" s="46">
         <v>121771</v>
       </c>
-      <c r="AC22" s="58">
+      <c r="AC22" s="64">
         <v>121867</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="87" t="s">
+      <c r="AD22" s="65">
+        <v>121891</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" s="32" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="89" t="s">
+      <c r="B23" s="62" t="s">
         <v>79</v>
       </c>
-      <c r="C23" s="58">
+      <c r="C23" s="64">
         <v>106339</v>
       </c>
-      <c r="D23" s="58">
+      <c r="D23" s="64">
         <v>106261</v>
       </c>
-      <c r="E23" s="58">
+      <c r="E23" s="64">
         <v>106294</v>
       </c>
-      <c r="F23" s="58">
+      <c r="F23" s="64">
         <v>106229</v>
       </c>
-      <c r="G23" s="58">
+      <c r="G23" s="64">
         <v>106211</v>
       </c>
-      <c r="H23" s="58">
+      <c r="H23" s="64">
         <v>106269</v>
       </c>
-      <c r="I23" s="58">
+      <c r="I23" s="64">
         <v>106241</v>
       </c>
-      <c r="J23" s="58">
+      <c r="J23" s="64">
         <v>106123</v>
       </c>
-      <c r="K23" s="58">
+      <c r="K23" s="64">
         <v>105983</v>
       </c>
-      <c r="L23" s="58">
+      <c r="L23" s="64">
         <v>105843</v>
       </c>
-      <c r="M23" s="58">
+      <c r="M23" s="64">
         <v>105705</v>
       </c>
-      <c r="N23" s="58">
+      <c r="N23" s="64">
         <v>105460</v>
       </c>
-      <c r="O23" s="58">
+      <c r="O23" s="64">
         <v>105421</v>
       </c>
-      <c r="P23" s="58">
+      <c r="P23" s="64">
         <v>105125</v>
       </c>
-      <c r="Q23" s="58">
+      <c r="Q23" s="64">
         <v>105080</v>
       </c>
-      <c r="R23" s="58">
+      <c r="R23" s="64">
         <v>105003</v>
       </c>
-      <c r="S23" s="58">
+      <c r="S23" s="64">
         <v>104811</v>
       </c>
-      <c r="T23" s="58">
+      <c r="T23" s="64">
         <v>104647</v>
       </c>
-      <c r="U23" s="58">
+      <c r="U23" s="64">
         <v>104464</v>
       </c>
-      <c r="V23" s="58">
+      <c r="V23" s="64">
         <v>104219</v>
       </c>
-      <c r="W23" s="58">
+      <c r="W23" s="64">
         <v>104078</v>
       </c>
-      <c r="X23" s="58">
+      <c r="X23" s="64">
         <v>104029</v>
       </c>
-      <c r="Y23" s="58">
+      <c r="Y23" s="64">
         <v>103849</v>
       </c>
-      <c r="Z23" s="58">
+      <c r="Z23" s="64">
         <v>103769</v>
       </c>
-      <c r="AA23" s="33">
+      <c r="AA23" s="36">
         <v>103769</v>
       </c>
-      <c r="AB23" s="43">
+      <c r="AB23" s="46">
         <v>103577</v>
       </c>
-      <c r="AC23" s="58">
+      <c r="AC23" s="64">
         <v>103591</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="87" t="s">
+      <c r="AD23" s="65">
+        <v>103561</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="31" customFormat="1">
+      <c r="A24" s="32" t="s">
         <v>97</v>
       </c>
-      <c r="B24" s="89" t="s">
+      <c r="B24" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="C24" s="58">
+      <c r="C24" s="64">
         <v>84689</v>
       </c>
-      <c r="D24" s="58">
+      <c r="D24" s="64">
         <v>84614</v>
       </c>
-      <c r="E24" s="58">
+      <c r="E24" s="64">
         <v>84653</v>
       </c>
-      <c r="F24" s="58">
+      <c r="F24" s="64">
         <v>84615</v>
       </c>
-      <c r="G24" s="58">
+      <c r="G24" s="64">
         <v>84572</v>
       </c>
-      <c r="H24" s="58">
+      <c r="H24" s="64">
         <v>84587</v>
       </c>
-      <c r="I24" s="58">
+      <c r="I24" s="64">
         <v>84551</v>
       </c>
-      <c r="J24" s="58">
+      <c r="J24" s="64">
         <v>84450</v>
       </c>
-      <c r="K24" s="58">
+      <c r="K24" s="64">
         <v>84348</v>
       </c>
-      <c r="L24" s="58">
+      <c r="L24" s="64">
         <v>84259</v>
       </c>
-      <c r="M24" s="58">
+      <c r="M24" s="64">
         <v>84214</v>
       </c>
-      <c r="N24" s="58">
+      <c r="N24" s="64">
         <v>84107</v>
       </c>
-      <c r="O24" s="58">
+      <c r="O24" s="64">
         <v>83997</v>
       </c>
-      <c r="P24" s="58">
+      <c r="P24" s="64">
         <v>83889</v>
       </c>
-      <c r="Q24" s="58">
+      <c r="Q24" s="64">
         <v>83679</v>
       </c>
-      <c r="R24" s="58">
+      <c r="R24" s="64">
         <v>83593</v>
       </c>
-      <c r="S24" s="58">
+      <c r="S24" s="64">
         <v>83376</v>
       </c>
-      <c r="T24" s="58">
+      <c r="T24" s="64">
         <v>83340</v>
       </c>
-      <c r="U24" s="58">
+      <c r="U24" s="64">
         <v>83250</v>
       </c>
-      <c r="V24" s="58">
+      <c r="V24" s="64">
         <v>83036</v>
       </c>
-      <c r="W24" s="58">
+      <c r="W24" s="64">
         <v>82741</v>
       </c>
-      <c r="X24" s="58">
+      <c r="X24" s="64">
         <v>82534</v>
       </c>
-      <c r="Y24" s="58">
+      <c r="Y24" s="64">
         <v>82322</v>
       </c>
-      <c r="Z24" s="58">
+      <c r="Z24" s="64">
         <v>82239</v>
       </c>
-      <c r="AA24" s="33">
+      <c r="AA24" s="36">
         <v>82194</v>
       </c>
-      <c r="AB24" s="43">
+      <c r="AB24" s="46">
         <v>82012</v>
       </c>
-      <c r="AC24" s="58">
+      <c r="AC24" s="64">
         <v>81900</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B25" s="72" t="s">
+      <c r="AD24" s="65">
+        <v>81806</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="15" customHeight="1">
+      <c r="B25" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="C25" s="72"/>
-[...26 lines deleted...]
-      <c r="A26" s="87" t="s">
+      <c r="C25" s="78"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="78"/>
+      <c r="L25" s="78"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="78"/>
+      <c r="U25" s="78"/>
+      <c r="V25" s="78"/>
+      <c r="W25" s="78"/>
+      <c r="X25" s="78"/>
+      <c r="Y25" s="78"/>
+      <c r="Z25" s="78"/>
+      <c r="AB25" s="74"/>
+      <c r="AD25" s="31"/>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B26" s="88" t="s">
+      <c r="B26" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C26" s="36">
+      <c r="C26" s="39">
         <v>1091960</v>
       </c>
-      <c r="D26" s="58">
+      <c r="D26" s="64">
         <v>1092192</v>
       </c>
-      <c r="E26" s="36">
+      <c r="E26" s="39">
         <v>1092965</v>
       </c>
-      <c r="F26" s="36">
+      <c r="F26" s="39">
         <v>1093928</v>
       </c>
-      <c r="G26" s="36">
+      <c r="G26" s="39">
         <v>1094974</v>
       </c>
-      <c r="H26" s="36">
+      <c r="H26" s="39">
         <v>1095963</v>
       </c>
-      <c r="I26" s="58">
+      <c r="I26" s="64">
         <v>1096911</v>
       </c>
-      <c r="J26" s="36">
+      <c r="J26" s="39">
         <v>1097581</v>
       </c>
-      <c r="K26" s="36">
+      <c r="K26" s="39">
         <v>1098232</v>
       </c>
-      <c r="L26" s="36">
+      <c r="L26" s="39">
         <v>1098754</v>
       </c>
-      <c r="M26" s="36">
+      <c r="M26" s="39">
         <v>1099327</v>
       </c>
-      <c r="N26" s="36">
+      <c r="N26" s="39">
         <v>1099137</v>
       </c>
-      <c r="O26" s="37">
+      <c r="O26" s="40">
         <v>1099015</v>
       </c>
-      <c r="P26" s="37">
+      <c r="P26" s="40">
         <v>1098878</v>
       </c>
-      <c r="Q26" s="37">
+      <c r="Q26" s="40">
         <v>1098888</v>
       </c>
-      <c r="R26" s="34">
+      <c r="R26" s="37">
         <v>1099075</v>
       </c>
-      <c r="S26" s="38">
+      <c r="S26" s="41">
         <v>1098140</v>
       </c>
-      <c r="T26" s="38">
+      <c r="T26" s="41">
         <v>1097841</v>
       </c>
-      <c r="U26" s="38">
+      <c r="U26" s="41">
         <v>1097528</v>
       </c>
-      <c r="V26" s="38">
+      <c r="V26" s="41">
         <v>1097391</v>
       </c>
-      <c r="W26" s="33">
+      <c r="W26" s="36">
         <v>1096986</v>
       </c>
-      <c r="X26" s="33">
+      <c r="X26" s="36">
         <v>1097242</v>
       </c>
-      <c r="Y26" s="58">
+      <c r="Y26" s="64">
         <v>1097255</v>
       </c>
-      <c r="Z26" s="58">
+      <c r="Z26" s="64">
         <v>1097506</v>
       </c>
-      <c r="AA26" s="39">
+      <c r="AA26" s="42">
         <v>1097783</v>
       </c>
-      <c r="AB26" s="58">
+      <c r="AB26" s="64">
         <v>1096244</v>
       </c>
-      <c r="AC26" s="58">
+      <c r="AC26" s="64">
         <v>1096476</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="87" t="s">
+      <c r="AD26" s="65">
+        <v>1096574</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B27" s="89" t="s">
+      <c r="B27" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="C27" s="58">
+      <c r="C27" s="64">
         <v>114061</v>
       </c>
-      <c r="D27" s="58">
+      <c r="D27" s="64">
         <v>114522</v>
       </c>
-      <c r="E27" s="58">
+      <c r="E27" s="64">
         <v>114879</v>
       </c>
-      <c r="F27" s="58">
+      <c r="F27" s="64">
         <v>115196</v>
       </c>
-      <c r="G27" s="58">
+      <c r="G27" s="64">
         <v>115591</v>
       </c>
-      <c r="H27" s="58">
+      <c r="H27" s="64">
         <v>115986</v>
       </c>
-      <c r="I27" s="58">
+      <c r="I27" s="64">
         <v>116384</v>
       </c>
-      <c r="J27" s="58">
+      <c r="J27" s="64">
         <v>116814</v>
       </c>
-      <c r="K27" s="58">
+      <c r="K27" s="64">
         <v>117350</v>
       </c>
-      <c r="L27" s="58">
+      <c r="L27" s="64">
         <v>117760</v>
       </c>
-      <c r="M27" s="58">
+      <c r="M27" s="64">
         <v>118196</v>
       </c>
-      <c r="N27" s="58">
+      <c r="N27" s="64">
         <v>118491</v>
       </c>
-      <c r="O27" s="58">
+      <c r="O27" s="64">
         <v>118756</v>
       </c>
-      <c r="P27" s="58">
+      <c r="P27" s="64">
         <v>119311</v>
       </c>
-      <c r="Q27" s="58">
+      <c r="Q27" s="64">
         <v>119695</v>
       </c>
-      <c r="R27" s="58">
+      <c r="R27" s="64">
         <v>120011</v>
       </c>
-      <c r="S27" s="58">
+      <c r="S27" s="64">
         <v>120096</v>
       </c>
-      <c r="T27" s="58">
+      <c r="T27" s="64">
         <v>120445</v>
       </c>
-      <c r="U27" s="58">
+      <c r="U27" s="64">
         <v>120681</v>
       </c>
-      <c r="V27" s="58">
+      <c r="V27" s="64">
         <v>120977</v>
       </c>
-      <c r="W27" s="58">
+      <c r="W27" s="64">
         <v>121373</v>
       </c>
-      <c r="X27" s="58">
+      <c r="X27" s="64">
         <v>121678</v>
       </c>
-      <c r="Y27" s="58">
+      <c r="Y27" s="64">
         <v>121904</v>
       </c>
-      <c r="Z27" s="58">
+      <c r="Z27" s="64">
         <v>122149</v>
       </c>
-      <c r="AA27" s="39">
+      <c r="AA27" s="42">
         <v>122416</v>
       </c>
-      <c r="AB27" s="58">
+      <c r="AB27" s="64">
         <v>122571</v>
       </c>
-      <c r="AC27" s="58">
+      <c r="AC27" s="64">
         <v>122788</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="87" t="s">
+      <c r="AD27" s="65">
+        <v>122991</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B28" s="89" t="s">
+      <c r="B28" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C28" s="58">
+      <c r="C28" s="64">
         <v>40839</v>
       </c>
-      <c r="D28" s="58">
+      <c r="D28" s="64">
         <v>40766</v>
       </c>
-      <c r="E28" s="58">
+      <c r="E28" s="64">
         <v>40707</v>
       </c>
-      <c r="F28" s="58">
+      <c r="F28" s="64">
         <v>40722</v>
       </c>
-      <c r="G28" s="58">
+      <c r="G28" s="64">
         <v>40724</v>
       </c>
-      <c r="H28" s="58">
+      <c r="H28" s="64">
         <v>40710</v>
       </c>
-      <c r="I28" s="58">
+      <c r="I28" s="64">
         <v>40716</v>
       </c>
-      <c r="J28" s="58">
+      <c r="J28" s="64">
         <v>40654</v>
       </c>
-      <c r="K28" s="58">
+      <c r="K28" s="64">
         <v>40667</v>
       </c>
-      <c r="L28" s="58">
+      <c r="L28" s="64">
         <v>40703</v>
       </c>
-      <c r="M28" s="58">
+      <c r="M28" s="64">
         <v>40641</v>
       </c>
-      <c r="N28" s="58">
+      <c r="N28" s="64">
         <v>40496</v>
       </c>
-      <c r="O28" s="58">
+      <c r="O28" s="64">
         <v>40477</v>
       </c>
-      <c r="P28" s="58">
+      <c r="P28" s="64">
         <v>40350</v>
       </c>
-      <c r="Q28" s="58">
+      <c r="Q28" s="64">
         <v>40269</v>
       </c>
-      <c r="R28" s="58">
+      <c r="R28" s="64">
         <v>40262</v>
       </c>
-      <c r="S28" s="58">
+      <c r="S28" s="64">
         <v>40190</v>
       </c>
-      <c r="T28" s="58">
+      <c r="T28" s="64">
         <v>40158</v>
       </c>
-      <c r="U28" s="58">
+      <c r="U28" s="64">
         <v>40112</v>
       </c>
-      <c r="V28" s="58">
+      <c r="V28" s="64">
         <v>40005</v>
       </c>
-      <c r="W28" s="58">
+      <c r="W28" s="64">
         <v>39934</v>
       </c>
-      <c r="X28" s="58">
+      <c r="X28" s="64">
         <v>39891</v>
       </c>
-      <c r="Y28" s="58">
+      <c r="Y28" s="64">
         <v>39908</v>
       </c>
-      <c r="Z28" s="58">
+      <c r="Z28" s="64">
         <v>39919</v>
       </c>
-      <c r="AA28" s="39">
+      <c r="AA28" s="42">
         <v>39876</v>
       </c>
-      <c r="AB28" s="58">
+      <c r="AB28" s="64">
         <v>39706</v>
       </c>
-      <c r="AC28" s="58">
+      <c r="AC28" s="64">
         <v>39637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="87" t="s">
+      <c r="AD28" s="65">
+        <v>39517</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B29" s="89" t="s">
+      <c r="B29" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C29" s="58">
+      <c r="C29" s="64">
         <v>49611</v>
       </c>
-      <c r="D29" s="58">
+      <c r="D29" s="64">
         <v>49638</v>
       </c>
-      <c r="E29" s="58">
+      <c r="E29" s="64">
         <v>49634</v>
       </c>
-      <c r="F29" s="58">
+      <c r="F29" s="64">
         <v>49635</v>
       </c>
-      <c r="G29" s="58">
+      <c r="G29" s="64">
         <v>49643</v>
       </c>
-      <c r="H29" s="58">
+      <c r="H29" s="64">
         <v>49709</v>
       </c>
-      <c r="I29" s="58">
+      <c r="I29" s="64">
         <v>49710</v>
       </c>
-      <c r="J29" s="58">
+      <c r="J29" s="64">
         <v>49703</v>
       </c>
-      <c r="K29" s="58">
+      <c r="K29" s="64">
         <v>49715</v>
       </c>
-      <c r="L29" s="58">
+      <c r="L29" s="64">
         <v>49683</v>
       </c>
-      <c r="M29" s="58">
+      <c r="M29" s="64">
         <v>49699</v>
       </c>
-      <c r="N29" s="58">
+      <c r="N29" s="64">
         <v>49668</v>
       </c>
-      <c r="O29" s="58">
+      <c r="O29" s="64">
         <v>49664</v>
       </c>
-      <c r="P29" s="58">
+      <c r="P29" s="64">
         <v>49667</v>
       </c>
-      <c r="Q29" s="58">
+      <c r="Q29" s="64">
         <v>49650</v>
       </c>
-      <c r="R29" s="58">
+      <c r="R29" s="64">
         <v>49700</v>
       </c>
-      <c r="S29" s="58">
+      <c r="S29" s="64">
         <v>49745</v>
       </c>
-      <c r="T29" s="58">
+      <c r="T29" s="64">
         <v>49684</v>
       </c>
-      <c r="U29" s="58">
+      <c r="U29" s="64">
         <v>49607</v>
       </c>
-      <c r="V29" s="58">
+      <c r="V29" s="64">
         <v>49544</v>
       </c>
-      <c r="W29" s="58">
+      <c r="W29" s="64">
         <v>49410</v>
       </c>
-      <c r="X29" s="58">
+      <c r="X29" s="64">
         <v>49390</v>
       </c>
-      <c r="Y29" s="58">
+      <c r="Y29" s="64">
         <v>49440</v>
       </c>
-      <c r="Z29" s="58">
+      <c r="Z29" s="64">
         <v>49433</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="42">
         <v>49334</v>
       </c>
-      <c r="AB29" s="58">
+      <c r="AB29" s="64">
         <v>49267</v>
       </c>
-      <c r="AC29" s="58">
+      <c r="AC29" s="64">
         <v>49309</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="87" t="s">
+      <c r="AD29" s="65">
+        <v>49320</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B30" s="89" t="s">
+      <c r="B30" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="C30" s="58">
+      <c r="C30" s="64">
         <v>25215</v>
       </c>
-      <c r="D30" s="58">
+      <c r="D30" s="64">
         <v>25191</v>
       </c>
-      <c r="E30" s="58">
+      <c r="E30" s="64">
         <v>25196</v>
       </c>
-      <c r="F30" s="58">
+      <c r="F30" s="64">
         <v>25183</v>
       </c>
-      <c r="G30" s="58">
+      <c r="G30" s="64">
         <v>25184</v>
       </c>
-      <c r="H30" s="58">
+      <c r="H30" s="64">
         <v>25183</v>
       </c>
-      <c r="I30" s="58">
+      <c r="I30" s="64">
         <v>25150</v>
       </c>
-      <c r="J30" s="58">
+      <c r="J30" s="64">
         <v>25152</v>
       </c>
-      <c r="K30" s="58">
+      <c r="K30" s="64">
         <v>25147</v>
       </c>
-      <c r="L30" s="58">
+      <c r="L30" s="64">
         <v>25113</v>
       </c>
-      <c r="M30" s="58">
+      <c r="M30" s="64">
         <v>25091</v>
       </c>
-      <c r="N30" s="58">
+      <c r="N30" s="64">
         <v>25093</v>
       </c>
-      <c r="O30" s="58">
+      <c r="O30" s="64">
         <v>25071</v>
       </c>
-      <c r="P30" s="58">
+      <c r="P30" s="64">
         <v>25033</v>
       </c>
-      <c r="Q30" s="58">
+      <c r="Q30" s="64">
         <v>25049</v>
       </c>
-      <c r="R30" s="58">
+      <c r="R30" s="64">
         <v>24994</v>
       </c>
-      <c r="S30" s="58">
+      <c r="S30" s="64">
         <v>24984</v>
       </c>
-      <c r="T30" s="58">
+      <c r="T30" s="64">
         <v>24976</v>
       </c>
-      <c r="U30" s="58">
+      <c r="U30" s="64">
         <v>24960</v>
       </c>
-      <c r="V30" s="58">
+      <c r="V30" s="64">
         <v>24922</v>
       </c>
-      <c r="W30" s="58">
+      <c r="W30" s="64">
         <v>24873</v>
       </c>
-      <c r="X30" s="58">
+      <c r="X30" s="64">
         <v>24867</v>
       </c>
-      <c r="Y30" s="58">
+      <c r="Y30" s="64">
         <v>24846</v>
       </c>
-      <c r="Z30" s="58">
+      <c r="Z30" s="64">
         <v>24838</v>
       </c>
-      <c r="AA30" s="39">
+      <c r="AA30" s="42">
         <v>24819</v>
       </c>
-      <c r="AB30" s="58">
+      <c r="AB30" s="64">
         <v>24739</v>
       </c>
-      <c r="AC30" s="58">
+      <c r="AC30" s="64">
         <v>24772</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="87" t="s">
+      <c r="AD30" s="65">
+        <v>24770</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B31" s="89" t="s">
+      <c r="B31" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="58">
+      <c r="C31" s="64">
         <v>96305</v>
       </c>
-      <c r="D31" s="58">
+      <c r="D31" s="64">
         <v>96158</v>
       </c>
-      <c r="E31" s="58">
+      <c r="E31" s="64">
         <v>96090</v>
       </c>
-      <c r="F31" s="58">
+      <c r="F31" s="64">
         <v>96099</v>
       </c>
-      <c r="G31" s="58">
+      <c r="G31" s="64">
         <v>96099</v>
       </c>
-      <c r="H31" s="58">
+      <c r="H31" s="64">
         <v>96029</v>
       </c>
-      <c r="I31" s="58">
+      <c r="I31" s="64">
         <v>96040</v>
       </c>
-      <c r="J31" s="58">
+      <c r="J31" s="64">
         <v>96049</v>
       </c>
-      <c r="K31" s="58">
+      <c r="K31" s="64">
         <v>96085</v>
       </c>
-      <c r="L31" s="58">
+      <c r="L31" s="64">
         <v>96011</v>
       </c>
-      <c r="M31" s="58">
+      <c r="M31" s="64">
         <v>95973</v>
       </c>
-      <c r="N31" s="58">
+      <c r="N31" s="64">
         <v>95776</v>
       </c>
-      <c r="O31" s="58">
+      <c r="O31" s="64">
         <v>95619</v>
       </c>
-      <c r="P31" s="58">
+      <c r="P31" s="64">
         <v>95511</v>
       </c>
-      <c r="Q31" s="58">
+      <c r="Q31" s="64">
         <v>95378</v>
       </c>
-      <c r="R31" s="58">
+      <c r="R31" s="64">
         <v>95246</v>
       </c>
-      <c r="S31" s="58">
+      <c r="S31" s="64">
         <v>95074</v>
       </c>
-      <c r="T31" s="58">
+      <c r="T31" s="64">
         <v>94946</v>
       </c>
-      <c r="U31" s="58">
+      <c r="U31" s="64">
         <v>94856</v>
       </c>
-      <c r="V31" s="58">
+      <c r="V31" s="64">
         <v>94831</v>
       </c>
-      <c r="W31" s="58">
+      <c r="W31" s="64">
         <v>94679</v>
       </c>
-      <c r="X31" s="58">
+      <c r="X31" s="64">
         <v>94560</v>
       </c>
-      <c r="Y31" s="58">
+      <c r="Y31" s="64">
         <v>94396</v>
       </c>
-      <c r="Z31" s="58">
+      <c r="Z31" s="64">
         <v>94309</v>
       </c>
-      <c r="AA31" s="39">
+      <c r="AA31" s="42">
         <v>94208</v>
       </c>
-      <c r="AB31" s="58">
+      <c r="AB31" s="64">
         <v>93956</v>
       </c>
-      <c r="AC31" s="58">
+      <c r="AC31" s="64">
         <v>93924</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="87" t="s">
+      <c r="AD31" s="65">
+        <v>93769</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B32" s="89" t="s">
+      <c r="B32" s="62" t="s">
         <v>69</v>
       </c>
-      <c r="C32" s="58">
+      <c r="C32" s="64">
         <v>69086</v>
       </c>
-      <c r="D32" s="58">
+      <c r="D32" s="64">
         <v>68975</v>
       </c>
-      <c r="E32" s="58">
+      <c r="E32" s="64">
         <v>68964</v>
       </c>
-      <c r="F32" s="58">
+      <c r="F32" s="64">
         <v>68933</v>
       </c>
-      <c r="G32" s="58">
+      <c r="G32" s="64">
         <v>68906</v>
       </c>
-      <c r="H32" s="58">
+      <c r="H32" s="64">
         <v>68914</v>
       </c>
-      <c r="I32" s="58">
+      <c r="I32" s="64">
         <v>68865</v>
       </c>
-      <c r="J32" s="58">
+      <c r="J32" s="64">
         <v>68803</v>
       </c>
-      <c r="K32" s="58">
+      <c r="K32" s="64">
         <v>68770</v>
       </c>
-      <c r="L32" s="58">
+      <c r="L32" s="64">
         <v>68691</v>
       </c>
-      <c r="M32" s="58">
+      <c r="M32" s="64">
         <v>68666</v>
       </c>
-      <c r="N32" s="58">
+      <c r="N32" s="64">
         <v>68679</v>
       </c>
-      <c r="O32" s="58">
+      <c r="O32" s="64">
         <v>68600</v>
       </c>
-      <c r="P32" s="58">
+      <c r="P32" s="64">
         <v>68523</v>
       </c>
-      <c r="Q32" s="58">
+      <c r="Q32" s="64">
         <v>68450</v>
       </c>
-      <c r="R32" s="58">
+      <c r="R32" s="64">
         <v>68417</v>
       </c>
-      <c r="S32" s="58">
+      <c r="S32" s="64">
         <v>68389</v>
       </c>
-      <c r="T32" s="58">
+      <c r="T32" s="64">
         <v>68348</v>
       </c>
-      <c r="U32" s="58">
+      <c r="U32" s="64">
         <v>68324</v>
       </c>
-      <c r="V32" s="58">
+      <c r="V32" s="64">
         <v>68194</v>
       </c>
-      <c r="W32" s="58">
+      <c r="W32" s="64">
         <v>68068</v>
       </c>
-      <c r="X32" s="58">
+      <c r="X32" s="64">
         <v>67923</v>
       </c>
-      <c r="Y32" s="58">
+      <c r="Y32" s="64">
         <v>67873</v>
       </c>
-      <c r="Z32" s="58">
+      <c r="Z32" s="64">
         <v>67911</v>
       </c>
-      <c r="AA32" s="39">
+      <c r="AA32" s="42">
         <v>67870</v>
       </c>
-      <c r="AB32" s="58">
+      <c r="AB32" s="64">
         <v>67748</v>
       </c>
-      <c r="AC32" s="58">
+      <c r="AC32" s="64">
         <v>67654</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="87" t="s">
+      <c r="AD32" s="65">
+        <v>67665</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B33" s="89" t="s">
+      <c r="B33" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="C33" s="58">
+      <c r="C33" s="64">
         <v>60749</v>
       </c>
-      <c r="D33" s="58">
+      <c r="D33" s="64">
         <v>60748</v>
       </c>
-      <c r="E33" s="58">
+      <c r="E33" s="64">
         <v>60793</v>
       </c>
-      <c r="F33" s="58">
+      <c r="F33" s="64">
         <v>60887</v>
       </c>
-      <c r="G33" s="58">
+      <c r="G33" s="64">
         <v>60940</v>
       </c>
-      <c r="H33" s="58">
+      <c r="H33" s="64">
         <v>61020</v>
       </c>
-      <c r="I33" s="58">
+      <c r="I33" s="64">
         <v>61048</v>
       </c>
-      <c r="J33" s="58">
+      <c r="J33" s="64">
         <v>61038</v>
       </c>
-      <c r="K33" s="58">
+      <c r="K33" s="64">
         <v>61061</v>
       </c>
-      <c r="L33" s="58">
+      <c r="L33" s="64">
         <v>61123</v>
       </c>
-      <c r="M33" s="58">
+      <c r="M33" s="64">
         <v>61203</v>
       </c>
-      <c r="N33" s="58">
+      <c r="N33" s="64">
         <v>61213</v>
       </c>
-      <c r="O33" s="58">
+      <c r="O33" s="64">
         <v>61179</v>
       </c>
-      <c r="P33" s="58">
+      <c r="P33" s="64">
         <v>61220</v>
       </c>
-      <c r="Q33" s="58">
+      <c r="Q33" s="64">
         <v>61250</v>
       </c>
-      <c r="R33" s="58">
+      <c r="R33" s="64">
         <v>61224</v>
       </c>
-      <c r="S33" s="58">
+      <c r="S33" s="64">
         <v>61068</v>
       </c>
-      <c r="T33" s="58">
+      <c r="T33" s="64">
         <v>60992</v>
       </c>
-      <c r="U33" s="58">
+      <c r="U33" s="64">
         <v>60879</v>
       </c>
-      <c r="V33" s="58">
+      <c r="V33" s="64">
         <v>60895</v>
       </c>
-      <c r="W33" s="58">
+      <c r="W33" s="64">
         <v>60903</v>
       </c>
-      <c r="X33" s="58">
+      <c r="X33" s="64">
         <v>60840</v>
       </c>
-      <c r="Y33" s="58">
+      <c r="Y33" s="64">
         <v>60761</v>
       </c>
-      <c r="Z33" s="58">
+      <c r="Z33" s="64">
         <v>60742</v>
       </c>
-      <c r="AA33" s="39">
+      <c r="AA33" s="42">
         <v>60732</v>
       </c>
-      <c r="AB33" s="58">
+      <c r="AB33" s="64">
         <v>60712</v>
       </c>
-      <c r="AC33" s="58">
+      <c r="AC33" s="64">
         <v>60710</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="87" t="s">
+      <c r="AD33" s="65">
+        <v>60697</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B34" s="89" t="s">
+      <c r="B34" s="62" t="s">
         <v>71</v>
       </c>
-      <c r="C34" s="58">
+      <c r="C34" s="64">
         <v>66054</v>
       </c>
-      <c r="D34" s="58">
+      <c r="D34" s="64">
         <v>65987</v>
       </c>
-      <c r="E34" s="58">
+      <c r="E34" s="64">
         <v>65954</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="64">
         <v>65987</v>
       </c>
-      <c r="G34" s="58">
+      <c r="G34" s="64">
         <v>66026</v>
       </c>
-      <c r="H34" s="58">
+      <c r="H34" s="64">
         <v>66068</v>
       </c>
-      <c r="I34" s="58">
+      <c r="I34" s="64">
         <v>66099</v>
       </c>
-      <c r="J34" s="58">
+      <c r="J34" s="64">
         <v>66051</v>
       </c>
-      <c r="K34" s="58">
+      <c r="K34" s="64">
         <v>66013</v>
       </c>
-      <c r="L34" s="58">
+      <c r="L34" s="64">
         <v>65924</v>
       </c>
-      <c r="M34" s="58">
+      <c r="M34" s="64">
         <v>65825</v>
       </c>
-      <c r="N34" s="58">
+      <c r="N34" s="64">
         <v>65761</v>
       </c>
-      <c r="O34" s="58">
+      <c r="O34" s="64">
         <v>65733</v>
       </c>
-      <c r="P34" s="58">
+      <c r="P34" s="64">
         <v>65629</v>
       </c>
-      <c r="Q34" s="58">
+      <c r="Q34" s="64">
         <v>65646</v>
       </c>
-      <c r="R34" s="58">
+      <c r="R34" s="64">
         <v>65635</v>
       </c>
-      <c r="S34" s="58">
+      <c r="S34" s="64">
         <v>65522</v>
       </c>
-      <c r="T34" s="58">
+      <c r="T34" s="64">
         <v>65470</v>
       </c>
-      <c r="U34" s="58">
+      <c r="U34" s="64">
         <v>65403</v>
       </c>
-      <c r="V34" s="58">
+      <c r="V34" s="64">
         <v>65293</v>
       </c>
-      <c r="W34" s="58">
+      <c r="W34" s="64">
         <v>65185</v>
       </c>
-      <c r="X34" s="58">
+      <c r="X34" s="64">
         <v>65060</v>
       </c>
-      <c r="Y34" s="58">
+      <c r="Y34" s="64">
         <v>65031</v>
       </c>
-      <c r="Z34" s="58">
+      <c r="Z34" s="64">
         <v>64995</v>
       </c>
-      <c r="AA34" s="39">
+      <c r="AA34" s="42">
         <v>64991</v>
       </c>
-      <c r="AB34" s="58">
+      <c r="AB34" s="64">
         <v>64897</v>
       </c>
-      <c r="AC34" s="58">
+      <c r="AC34" s="64">
         <v>64830</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="87" t="s">
+      <c r="AD34" s="65">
+        <v>64777</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" s="32" t="s">
         <v>89</v>
       </c>
-      <c r="B35" s="89" t="s">
+      <c r="B35" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C35" s="58">
+      <c r="C35" s="64">
         <v>66743</v>
       </c>
-      <c r="D35" s="58">
+      <c r="D35" s="64">
         <v>66752</v>
       </c>
-      <c r="E35" s="58">
+      <c r="E35" s="64">
         <v>66819</v>
       </c>
-      <c r="F35" s="58">
+      <c r="F35" s="64">
         <v>66859</v>
       </c>
-      <c r="G35" s="58">
+      <c r="G35" s="64">
         <v>66900</v>
       </c>
-      <c r="H35" s="58">
+      <c r="H35" s="64">
         <v>66932</v>
       </c>
-      <c r="I35" s="58">
+      <c r="I35" s="64">
         <v>67002</v>
       </c>
-      <c r="J35" s="58">
+      <c r="J35" s="64">
         <v>67069</v>
       </c>
-      <c r="K35" s="58">
+      <c r="K35" s="64">
         <v>67115</v>
       </c>
-      <c r="L35" s="58">
+      <c r="L35" s="64">
         <v>67201</v>
       </c>
-      <c r="M35" s="58">
+      <c r="M35" s="64">
         <v>67215</v>
       </c>
-      <c r="N35" s="58">
+      <c r="N35" s="64">
         <v>67176</v>
       </c>
-      <c r="O35" s="58">
+      <c r="O35" s="64">
         <v>67186</v>
       </c>
-      <c r="P35" s="58">
+      <c r="P35" s="64">
         <v>67143</v>
       </c>
-      <c r="Q35" s="58">
+      <c r="Q35" s="64">
         <v>67106</v>
       </c>
-      <c r="R35" s="58">
+      <c r="R35" s="64">
         <v>67100</v>
       </c>
-      <c r="S35" s="58">
+      <c r="S35" s="64">
         <v>66928</v>
       </c>
-      <c r="T35" s="58">
+      <c r="T35" s="64">
         <v>66847</v>
       </c>
-      <c r="U35" s="58">
+      <c r="U35" s="64">
         <v>66882</v>
       </c>
-      <c r="V35" s="58">
+      <c r="V35" s="64">
         <v>66951</v>
       </c>
-      <c r="W35" s="58">
+      <c r="W35" s="64">
         <v>66914</v>
       </c>
-      <c r="X35" s="58">
+      <c r="X35" s="64">
         <v>67236</v>
       </c>
-      <c r="Y35" s="58">
+      <c r="Y35" s="64">
         <v>67335</v>
       </c>
-      <c r="Z35" s="58">
+      <c r="Z35" s="64">
         <v>67335</v>
       </c>
-      <c r="AA35" s="39">
+      <c r="AA35" s="42">
         <v>67331</v>
       </c>
-      <c r="AB35" s="58">
+      <c r="AB35" s="64">
         <v>67313</v>
       </c>
-      <c r="AC35" s="58">
+      <c r="AC35" s="64">
         <v>67369</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="87" t="s">
+      <c r="AD35" s="65">
+        <v>67417</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
+      <c r="A36" s="32" t="s">
         <v>90</v>
       </c>
-      <c r="B36" s="89" t="s">
+      <c r="B36" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="C36" s="58">
+      <c r="C36" s="64">
         <v>26781</v>
       </c>
-      <c r="D36" s="58">
+      <c r="D36" s="64">
         <v>26730</v>
       </c>
-      <c r="E36" s="58">
+      <c r="E36" s="64">
         <v>26723</v>
       </c>
-      <c r="F36" s="58">
+      <c r="F36" s="64">
         <v>26749</v>
       </c>
-      <c r="G36" s="58">
+      <c r="G36" s="64">
         <v>26734</v>
       </c>
-      <c r="H36" s="58">
+      <c r="H36" s="64">
         <v>26733</v>
       </c>
-      <c r="I36" s="58">
+      <c r="I36" s="64">
         <v>26712</v>
       </c>
-      <c r="J36" s="58">
+      <c r="J36" s="64">
         <v>26741</v>
       </c>
-      <c r="K36" s="58">
+      <c r="K36" s="64">
         <v>26722</v>
       </c>
-      <c r="L36" s="58">
+      <c r="L36" s="64">
         <v>26715</v>
       </c>
-      <c r="M36" s="58">
+      <c r="M36" s="64">
         <v>26682</v>
       </c>
-      <c r="N36" s="58">
+      <c r="N36" s="64">
         <v>26629</v>
       </c>
-      <c r="O36" s="58">
+      <c r="O36" s="64">
         <v>26571</v>
       </c>
-      <c r="P36" s="58">
+      <c r="P36" s="64">
         <v>26548</v>
       </c>
-      <c r="Q36" s="58">
+      <c r="Q36" s="64">
         <v>26508</v>
       </c>
-      <c r="R36" s="58">
+      <c r="R36" s="64">
         <v>26515</v>
       </c>
-      <c r="S36" s="58">
+      <c r="S36" s="64">
         <v>26458</v>
       </c>
-      <c r="T36" s="58">
+      <c r="T36" s="64">
         <v>26397</v>
       </c>
-      <c r="U36" s="58">
+      <c r="U36" s="64">
         <v>26359</v>
       </c>
-      <c r="V36" s="58">
+      <c r="V36" s="64">
         <v>26303</v>
       </c>
-      <c r="W36" s="58">
+      <c r="W36" s="64">
         <v>26236</v>
       </c>
-      <c r="X36" s="58">
+      <c r="X36" s="64">
         <v>26165</v>
       </c>
-      <c r="Y36" s="58">
+      <c r="Y36" s="64">
         <v>26142</v>
       </c>
-      <c r="Z36" s="58">
+      <c r="Z36" s="64">
         <v>26100</v>
       </c>
-      <c r="AA36" s="39">
+      <c r="AA36" s="42">
         <v>26078</v>
       </c>
-      <c r="AB36" s="58">
+      <c r="AB36" s="64">
         <v>26008</v>
       </c>
-      <c r="AC36" s="58">
+      <c r="AC36" s="64">
         <v>25981</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="87" t="s">
+      <c r="AD36" s="65">
+        <v>26008</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" s="32" t="s">
         <v>91</v>
       </c>
-      <c r="B37" s="89" t="s">
+      <c r="B37" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="C37" s="58">
+      <c r="C37" s="64">
         <v>119616</v>
       </c>
-      <c r="D37" s="58">
+      <c r="D37" s="64">
         <v>119711</v>
       </c>
-      <c r="E37" s="58">
+      <c r="E37" s="64">
         <v>119817</v>
       </c>
-      <c r="F37" s="58">
+      <c r="F37" s="64">
         <v>120005</v>
       </c>
-      <c r="G37" s="58">
+      <c r="G37" s="64">
         <v>120244</v>
       </c>
-      <c r="H37" s="58">
+      <c r="H37" s="64">
         <v>120394</v>
       </c>
-      <c r="I37" s="58">
+      <c r="I37" s="64">
         <v>120558</v>
       </c>
-      <c r="J37" s="58">
+      <c r="J37" s="64">
         <v>120755</v>
       </c>
-      <c r="K37" s="58">
+      <c r="K37" s="64">
         <v>120847</v>
       </c>
-      <c r="L37" s="58">
+      <c r="L37" s="64">
         <v>121032</v>
       </c>
-      <c r="M37" s="58">
+      <c r="M37" s="64">
         <v>121273</v>
       </c>
-      <c r="N37" s="58">
+      <c r="N37" s="64">
         <v>121388</v>
       </c>
-      <c r="O37" s="58">
+      <c r="O37" s="64">
         <v>121373</v>
       </c>
-      <c r="P37" s="58">
+      <c r="P37" s="64">
         <v>121578</v>
       </c>
-      <c r="Q37" s="58">
+      <c r="Q37" s="64">
         <v>121684</v>
       </c>
-      <c r="R37" s="58">
+      <c r="R37" s="64">
         <v>121829</v>
       </c>
-      <c r="S37" s="58">
+      <c r="S37" s="64">
         <v>121912</v>
       </c>
-      <c r="T37" s="58">
+      <c r="T37" s="64">
         <v>122011</v>
       </c>
-      <c r="U37" s="58">
+      <c r="U37" s="64">
         <v>122131</v>
       </c>
-      <c r="V37" s="58">
+      <c r="V37" s="64">
         <v>122313</v>
       </c>
-      <c r="W37" s="58">
+      <c r="W37" s="64">
         <v>122487</v>
       </c>
-      <c r="X37" s="58">
+      <c r="X37" s="64">
         <v>122638</v>
       </c>
-      <c r="Y37" s="58">
+      <c r="Y37" s="64">
         <v>122792</v>
       </c>
-      <c r="Z37" s="58">
+      <c r="Z37" s="64">
         <v>122940</v>
       </c>
-      <c r="AA37" s="39">
+      <c r="AA37" s="42">
         <v>123117</v>
       </c>
-      <c r="AB37" s="58">
+      <c r="AB37" s="64">
         <v>122768</v>
       </c>
-      <c r="AC37" s="58">
+      <c r="AC37" s="64">
         <v>122916</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="87" t="s">
+      <c r="AD37" s="65">
+        <v>123057</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="B38" s="89" t="s">
+      <c r="B38" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C38" s="58">
+      <c r="C38" s="64">
         <v>112277</v>
       </c>
-      <c r="D38" s="58">
+      <c r="D38" s="64">
         <v>112391</v>
       </c>
-      <c r="E38" s="58">
+      <c r="E38" s="64">
         <v>112571</v>
       </c>
-      <c r="F38" s="58">
+      <c r="F38" s="64">
         <v>112732</v>
       </c>
-      <c r="G38" s="58">
+      <c r="G38" s="64">
         <v>112887</v>
       </c>
-      <c r="H38" s="58">
+      <c r="H38" s="64">
         <v>113008</v>
       </c>
-      <c r="I38" s="58">
+      <c r="I38" s="64">
         <v>113254</v>
       </c>
-      <c r="J38" s="58">
+      <c r="J38" s="64">
         <v>113317</v>
       </c>
-      <c r="K38" s="58">
+      <c r="K38" s="64">
         <v>113333</v>
       </c>
-      <c r="L38" s="58">
+      <c r="L38" s="64">
         <v>113272</v>
       </c>
-      <c r="M38" s="58">
+      <c r="M38" s="64">
         <v>113297</v>
       </c>
-      <c r="N38" s="58">
+      <c r="N38" s="64">
         <v>113354</v>
       </c>
-      <c r="O38" s="58">
+      <c r="O38" s="64">
         <v>113365</v>
       </c>
-      <c r="P38" s="58">
+      <c r="P38" s="64">
         <v>113347</v>
       </c>
-      <c r="Q38" s="58">
+      <c r="Q38" s="64">
         <v>113314</v>
       </c>
-      <c r="R38" s="58">
+      <c r="R38" s="64">
         <v>113347</v>
       </c>
-      <c r="S38" s="58">
+      <c r="S38" s="64">
         <v>113310</v>
       </c>
-      <c r="T38" s="58">
+      <c r="T38" s="64">
         <v>113266</v>
       </c>
-      <c r="U38" s="58">
+      <c r="U38" s="64">
         <v>113139</v>
       </c>
-      <c r="V38" s="58">
+      <c r="V38" s="64">
         <v>113152</v>
       </c>
-      <c r="W38" s="58">
+      <c r="W38" s="64">
         <v>113119</v>
       </c>
-      <c r="X38" s="58">
+      <c r="X38" s="64">
         <v>113181</v>
       </c>
-      <c r="Y38" s="58">
+      <c r="Y38" s="64">
         <v>113159</v>
       </c>
-      <c r="Z38" s="58">
+      <c r="Z38" s="64">
         <v>113166</v>
       </c>
-      <c r="AA38" s="39">
+      <c r="AA38" s="42">
         <v>113202</v>
       </c>
-      <c r="AB38" s="58">
+      <c r="AB38" s="64">
         <v>113030</v>
       </c>
-      <c r="AC38" s="58">
+      <c r="AC38" s="64">
         <v>113065</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="87" t="s">
+      <c r="AD38" s="65">
+        <v>113075</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="B39" s="89" t="s">
+      <c r="B39" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="C39" s="58">
+      <c r="C39" s="64">
         <v>51812</v>
       </c>
-      <c r="D39" s="58">
+      <c r="D39" s="64">
         <v>51881</v>
       </c>
-      <c r="E39" s="58">
+      <c r="E39" s="64">
         <v>52011</v>
       </c>
-      <c r="F39" s="58">
+      <c r="F39" s="64">
         <v>52132</v>
       </c>
-      <c r="G39" s="58">
+      <c r="G39" s="64">
         <v>52224</v>
       </c>
-      <c r="H39" s="58">
+      <c r="H39" s="64">
         <v>52281</v>
       </c>
-      <c r="I39" s="58">
+      <c r="I39" s="64">
         <v>52350</v>
       </c>
-      <c r="J39" s="58">
+      <c r="J39" s="64">
         <v>52408</v>
       </c>
-      <c r="K39" s="58">
+      <c r="K39" s="64">
         <v>52337</v>
       </c>
-      <c r="L39" s="58">
+      <c r="L39" s="64">
         <v>52460</v>
       </c>
-      <c r="M39" s="58">
+      <c r="M39" s="64">
         <v>52606</v>
       </c>
-      <c r="N39" s="58">
+      <c r="N39" s="64">
         <v>52678</v>
       </c>
-      <c r="O39" s="58">
+      <c r="O39" s="64">
         <v>52786</v>
       </c>
-      <c r="P39" s="58">
+      <c r="P39" s="64">
         <v>52753</v>
       </c>
-      <c r="Q39" s="58">
+      <c r="Q39" s="64">
         <v>52757</v>
       </c>
-      <c r="R39" s="58">
+      <c r="R39" s="64">
         <v>52790</v>
       </c>
-      <c r="S39" s="58">
+      <c r="S39" s="64">
         <v>52790</v>
       </c>
-      <c r="T39" s="58">
+      <c r="T39" s="64">
         <v>52775</v>
       </c>
-      <c r="U39" s="58">
+      <c r="U39" s="64">
         <v>52820</v>
       </c>
-      <c r="V39" s="58">
+      <c r="V39" s="64">
         <v>52859</v>
       </c>
-      <c r="W39" s="58">
+      <c r="W39" s="64">
         <v>52885</v>
       </c>
-      <c r="X39" s="58">
+      <c r="X39" s="64">
         <v>53029</v>
       </c>
-      <c r="Y39" s="58">
+      <c r="Y39" s="64">
         <v>53161</v>
       </c>
-      <c r="Z39" s="58">
+      <c r="Z39" s="64">
         <v>53304</v>
       </c>
-      <c r="AA39" s="39">
+      <c r="AA39" s="42">
         <v>53436</v>
       </c>
-      <c r="AB39" s="58">
+      <c r="AB39" s="64">
         <v>53543</v>
       </c>
-      <c r="AC39" s="58">
+      <c r="AC39" s="64">
         <v>53601</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="87" t="s">
+      <c r="AD39" s="65">
+        <v>53667</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="B40" s="89" t="s">
+      <c r="B40" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="58">
+      <c r="C40" s="64">
         <v>32388</v>
       </c>
-      <c r="D40" s="58">
+      <c r="D40" s="64">
         <v>32354</v>
       </c>
-      <c r="E40" s="58">
+      <c r="E40" s="64">
         <v>32343</v>
       </c>
-      <c r="F40" s="58">
+      <c r="F40" s="64">
         <v>32328</v>
       </c>
-      <c r="G40" s="58">
+      <c r="G40" s="64">
         <v>32351</v>
       </c>
-      <c r="H40" s="58">
+      <c r="H40" s="64">
         <v>32378</v>
       </c>
-      <c r="I40" s="58">
+      <c r="I40" s="64">
         <v>32357</v>
       </c>
-      <c r="J40" s="58">
+      <c r="J40" s="64">
         <v>32379</v>
       </c>
-      <c r="K40" s="58">
+      <c r="K40" s="64">
         <v>32410</v>
       </c>
-      <c r="L40" s="58">
+      <c r="L40" s="64">
         <v>32402</v>
       </c>
-      <c r="M40" s="58">
+      <c r="M40" s="64">
         <v>32358</v>
       </c>
-      <c r="N40" s="58">
+      <c r="N40" s="64">
         <v>32278</v>
       </c>
-      <c r="O40" s="58">
+      <c r="O40" s="64">
         <v>32241</v>
       </c>
-      <c r="P40" s="58">
+      <c r="P40" s="64">
         <v>32167</v>
       </c>
-      <c r="Q40" s="58">
+      <c r="Q40" s="64">
         <v>32148</v>
       </c>
-      <c r="R40" s="58">
+      <c r="R40" s="64">
         <v>32106</v>
       </c>
-      <c r="S40" s="58">
+      <c r="S40" s="64">
         <v>32041</v>
       </c>
-      <c r="T40" s="58">
+      <c r="T40" s="64">
         <v>32021</v>
       </c>
-      <c r="U40" s="58">
+      <c r="U40" s="64">
         <v>32019</v>
       </c>
-      <c r="V40" s="58">
+      <c r="V40" s="64">
         <v>31983</v>
       </c>
-      <c r="W40" s="58">
+      <c r="W40" s="64">
         <v>31962</v>
       </c>
-      <c r="X40" s="58">
+      <c r="X40" s="64">
         <v>31929</v>
       </c>
-      <c r="Y40" s="58">
+      <c r="Y40" s="64">
         <v>31942</v>
       </c>
-      <c r="Z40" s="58">
+      <c r="Z40" s="64">
         <v>31884</v>
       </c>
-      <c r="AA40" s="39">
+      <c r="AA40" s="42">
         <v>31898</v>
       </c>
-      <c r="AB40" s="58">
+      <c r="AB40" s="64">
         <v>31809</v>
       </c>
-      <c r="AC40" s="58">
+      <c r="AC40" s="64">
         <v>31752</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="87" t="s">
+      <c r="AD40" s="65">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
+      <c r="A41" s="32" t="s">
         <v>95</v>
       </c>
-      <c r="B41" s="89" t="s">
+      <c r="B41" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C41" s="58">
+      <c r="C41" s="64">
         <v>62018</v>
       </c>
-      <c r="D41" s="58">
+      <c r="D41" s="64">
         <v>62046</v>
       </c>
-      <c r="E41" s="58">
+      <c r="E41" s="64">
         <v>62087</v>
       </c>
-      <c r="F41" s="58">
+      <c r="F41" s="64">
         <v>62126</v>
       </c>
-      <c r="G41" s="58">
+      <c r="G41" s="64">
         <v>62199</v>
       </c>
-      <c r="H41" s="58">
+      <c r="H41" s="64">
         <v>62262</v>
       </c>
-      <c r="I41" s="58">
+      <c r="I41" s="64">
         <v>62312</v>
       </c>
-      <c r="J41" s="58">
+      <c r="J41" s="64">
         <v>62361</v>
       </c>
-      <c r="K41" s="58">
+      <c r="K41" s="64">
         <v>62442</v>
       </c>
-      <c r="L41" s="58">
+      <c r="L41" s="64">
         <v>62519</v>
       </c>
-      <c r="M41" s="58">
+      <c r="M41" s="64">
         <v>62503</v>
       </c>
-      <c r="N41" s="58">
+      <c r="N41" s="64">
         <v>62528</v>
       </c>
-      <c r="O41" s="58">
+      <c r="O41" s="64">
         <v>62556</v>
       </c>
-      <c r="P41" s="58">
+      <c r="P41" s="64">
         <v>62456</v>
       </c>
-      <c r="Q41" s="58">
+      <c r="Q41" s="64">
         <v>62444</v>
       </c>
-      <c r="R41" s="58">
+      <c r="R41" s="64">
         <v>62465</v>
       </c>
-      <c r="S41" s="58">
+      <c r="S41" s="64">
         <v>62340</v>
       </c>
-      <c r="T41" s="58">
+      <c r="T41" s="64">
         <v>62310</v>
       </c>
-      <c r="U41" s="58">
+      <c r="U41" s="64">
         <v>62283</v>
       </c>
-      <c r="V41" s="58">
+      <c r="V41" s="64">
         <v>62302</v>
       </c>
-      <c r="W41" s="58">
+      <c r="W41" s="64">
         <v>62259</v>
       </c>
-      <c r="X41" s="58">
+      <c r="X41" s="64">
         <v>62263</v>
       </c>
-      <c r="Y41" s="58">
+      <c r="Y41" s="64">
         <v>62187</v>
       </c>
-      <c r="Z41" s="58">
+      <c r="Z41" s="64">
         <v>62145</v>
       </c>
-      <c r="AA41" s="39">
+      <c r="AA41" s="42">
         <v>62165</v>
       </c>
-      <c r="AB41" s="58">
+      <c r="AB41" s="64">
         <v>62091</v>
       </c>
-      <c r="AC41" s="58">
+      <c r="AC41" s="64">
         <v>62134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="87" t="s">
+      <c r="AD41" s="65">
+        <v>62162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
+      <c r="A42" s="32" t="s">
         <v>96</v>
       </c>
-      <c r="B42" s="89" t="s">
+      <c r="B42" s="62" t="s">
         <v>79</v>
       </c>
-      <c r="C42" s="58">
+      <c r="C42" s="64">
         <v>54162</v>
       </c>
-      <c r="D42" s="58">
+      <c r="D42" s="64">
         <v>54124</v>
       </c>
-      <c r="E42" s="58">
+      <c r="E42" s="64">
         <v>54154</v>
       </c>
-      <c r="F42" s="58">
+      <c r="F42" s="64">
         <v>54130</v>
       </c>
-      <c r="G42" s="58">
+      <c r="G42" s="64">
         <v>54120</v>
       </c>
-      <c r="H42" s="58">
+      <c r="H42" s="64">
         <v>54150</v>
       </c>
-      <c r="I42" s="58">
+      <c r="I42" s="64">
         <v>54157</v>
       </c>
-      <c r="J42" s="58">
+      <c r="J42" s="64">
         <v>54127</v>
       </c>
-      <c r="K42" s="58">
+      <c r="K42" s="64">
         <v>54085</v>
       </c>
-      <c r="L42" s="58">
+      <c r="L42" s="64">
         <v>54035</v>
       </c>
-      <c r="M42" s="58">
+      <c r="M42" s="64">
         <v>53994</v>
       </c>
-      <c r="N42" s="58">
+      <c r="N42" s="64">
         <v>53867</v>
       </c>
-      <c r="O42" s="58">
+      <c r="O42" s="64">
         <v>53848</v>
       </c>
-      <c r="P42" s="58">
+      <c r="P42" s="64">
         <v>53699</v>
       </c>
-      <c r="Q42" s="58">
+      <c r="Q42" s="64">
         <v>53693</v>
       </c>
-      <c r="R42" s="58">
+      <c r="R42" s="64">
         <v>53646</v>
       </c>
-      <c r="S42" s="58">
+      <c r="S42" s="64">
         <v>53585</v>
       </c>
-      <c r="T42" s="58">
+      <c r="T42" s="64">
         <v>53505</v>
       </c>
-      <c r="U42" s="58">
+      <c r="U42" s="64">
         <v>53431</v>
       </c>
-      <c r="V42" s="58">
+      <c r="V42" s="64">
         <v>53310</v>
       </c>
-      <c r="W42" s="58">
+      <c r="W42" s="64">
         <v>53246</v>
       </c>
-      <c r="X42" s="58">
+      <c r="X42" s="64">
         <v>53235</v>
       </c>
-      <c r="Y42" s="58">
+      <c r="Y42" s="64">
         <v>53123</v>
       </c>
-      <c r="Z42" s="58">
+      <c r="Z42" s="64">
         <v>53114</v>
       </c>
-      <c r="AA42" s="39">
+      <c r="AA42" s="42">
         <v>53106</v>
       </c>
-      <c r="AB42" s="58">
+      <c r="AB42" s="64">
         <v>52997</v>
       </c>
-      <c r="AC42" s="58">
+      <c r="AC42" s="64">
         <v>52984</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="87" t="s">
+      <c r="AD42" s="65">
+        <v>52987</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="31" customFormat="1">
+      <c r="A43" s="32" t="s">
         <v>97</v>
       </c>
-      <c r="B43" s="89" t="s">
+      <c r="B43" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="C43" s="58">
+      <c r="C43" s="64">
         <v>44243</v>
       </c>
-      <c r="D43" s="58">
+      <c r="D43" s="64">
         <v>44218</v>
       </c>
-      <c r="E43" s="58">
+      <c r="E43" s="64">
         <v>44223</v>
       </c>
-      <c r="F43" s="58">
+      <c r="F43" s="64">
         <v>44225</v>
       </c>
-      <c r="G43" s="58">
+      <c r="G43" s="64">
         <v>44202</v>
       </c>
-      <c r="H43" s="58">
+      <c r="H43" s="64">
         <v>44206</v>
       </c>
-      <c r="I43" s="58">
+      <c r="I43" s="64">
         <v>44197</v>
       </c>
-      <c r="J43" s="58">
+      <c r="J43" s="64">
         <v>44160</v>
       </c>
-      <c r="K43" s="58">
+      <c r="K43" s="64">
         <v>44133</v>
       </c>
-      <c r="L43" s="58">
+      <c r="L43" s="64">
         <v>44110</v>
       </c>
-      <c r="M43" s="58">
+      <c r="M43" s="64">
         <v>44105</v>
       </c>
-      <c r="N43" s="58">
+      <c r="N43" s="64">
         <v>44062</v>
       </c>
-      <c r="O43" s="58">
+      <c r="O43" s="64">
         <v>43990</v>
       </c>
-      <c r="P43" s="58">
+      <c r="P43" s="64">
         <v>43943</v>
       </c>
-      <c r="Q43" s="58">
+      <c r="Q43" s="64">
         <v>43847</v>
       </c>
-      <c r="R43" s="58">
+      <c r="R43" s="64">
         <v>43788</v>
       </c>
-      <c r="S43" s="58">
+      <c r="S43" s="64">
         <v>43708</v>
       </c>
-      <c r="T43" s="58">
+      <c r="T43" s="64">
         <v>43690</v>
       </c>
-      <c r="U43" s="58">
+      <c r="U43" s="64">
         <v>43642</v>
       </c>
-      <c r="V43" s="58">
+      <c r="V43" s="64">
         <v>43557</v>
       </c>
-      <c r="W43" s="58">
+      <c r="W43" s="64">
         <v>43453</v>
       </c>
-      <c r="X43" s="58">
+      <c r="X43" s="64">
         <v>43357</v>
       </c>
-      <c r="Y43" s="58">
+      <c r="Y43" s="64">
         <v>43255</v>
       </c>
-      <c r="Z43" s="58">
+      <c r="Z43" s="64">
         <v>43222</v>
       </c>
-      <c r="AA43" s="39">
+      <c r="AA43" s="42">
         <v>43204</v>
       </c>
-      <c r="AB43" s="58">
+      <c r="AB43" s="64">
         <v>43089</v>
       </c>
-      <c r="AC43" s="58">
+      <c r="AC43" s="64">
         <v>43050</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B44" s="73" t="s">
+      <c r="AD43" s="65">
+        <v>42995</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="21" customHeight="1">
+      <c r="B44" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="73"/>
-[...25 lines deleted...]
-      <c r="A45" s="87" t="s">
+      <c r="C44" s="79"/>
+      <c r="D44" s="79"/>
+      <c r="E44" s="79"/>
+      <c r="F44" s="79"/>
+      <c r="G44" s="79"/>
+      <c r="H44" s="79"/>
+      <c r="I44" s="79"/>
+      <c r="J44" s="79"/>
+      <c r="K44" s="79"/>
+      <c r="L44" s="79"/>
+      <c r="M44" s="79"/>
+      <c r="N44" s="79"/>
+      <c r="O44" s="79"/>
+      <c r="P44" s="79"/>
+      <c r="Q44" s="79"/>
+      <c r="R44" s="79"/>
+      <c r="S44" s="79"/>
+      <c r="T44" s="79"/>
+      <c r="U44" s="79"/>
+      <c r="V44" s="79"/>
+      <c r="W44" s="79"/>
+      <c r="X44" s="79"/>
+      <c r="Y44" s="79"/>
+      <c r="Z44" s="79"/>
+      <c r="AD44" s="31"/>
+    </row>
+    <row r="45" spans="1:30">
+      <c r="A45" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="88" t="s">
+      <c r="B45" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C45" s="36">
+      <c r="C45" s="39">
         <v>1050045</v>
       </c>
-      <c r="D45" s="36">
+      <c r="D45" s="39">
         <v>1049866</v>
       </c>
-      <c r="E45" s="36">
+      <c r="E45" s="39">
         <v>1050589</v>
       </c>
-      <c r="F45" s="39">
+      <c r="F45" s="42">
         <v>1051285</v>
       </c>
-      <c r="G45" s="39">
+      <c r="G45" s="42">
         <v>1052260</v>
       </c>
-      <c r="H45" s="39">
+      <c r="H45" s="42">
         <v>1053247</v>
       </c>
-      <c r="I45" s="58">
+      <c r="I45" s="64">
         <v>1053885</v>
       </c>
-      <c r="J45" s="39">
+      <c r="J45" s="42">
         <v>1054342</v>
       </c>
-      <c r="K45" s="39">
+      <c r="K45" s="42">
         <v>1054599</v>
       </c>
-      <c r="L45" s="39">
+      <c r="L45" s="42">
         <v>1054862</v>
       </c>
-      <c r="M45" s="39">
+      <c r="M45" s="42">
         <v>1055134</v>
       </c>
-      <c r="N45" s="39">
+      <c r="N45" s="42">
         <v>1055167</v>
       </c>
-      <c r="O45" s="40">
+      <c r="O45" s="43">
         <v>1055319</v>
       </c>
-      <c r="P45" s="40">
+      <c r="P45" s="43">
         <v>1055266</v>
       </c>
-      <c r="Q45" s="40">
+      <c r="Q45" s="43">
         <v>1055242</v>
       </c>
-      <c r="R45" s="33">
+      <c r="R45" s="36">
         <v>1055233</v>
       </c>
-      <c r="S45" s="41">
+      <c r="S45" s="44">
         <v>1053441</v>
       </c>
-      <c r="T45" s="41">
+      <c r="T45" s="44">
         <v>1053151</v>
       </c>
-      <c r="U45" s="42">
+      <c r="U45" s="45">
         <v>1052700</v>
       </c>
-      <c r="V45" s="42">
+      <c r="V45" s="45">
         <v>1051885</v>
       </c>
-      <c r="W45" s="33">
+      <c r="W45" s="36">
         <v>1050771</v>
       </c>
-      <c r="X45" s="33">
+      <c r="X45" s="36">
         <v>1050965</v>
       </c>
-      <c r="Y45" s="58">
+      <c r="Y45" s="64">
         <v>1050693</v>
       </c>
-      <c r="Z45" s="58">
+      <c r="Z45" s="64">
         <v>1050662</v>
       </c>
-      <c r="AA45" s="39">
+      <c r="AA45" s="42">
         <v>1050875</v>
       </c>
-      <c r="AB45" s="58">
+      <c r="AB45" s="64">
         <v>1050176</v>
       </c>
-      <c r="AC45" s="58">
+      <c r="AC45" s="64">
         <v>1050263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="87" t="s">
+      <c r="AD45" s="65">
+        <v>1050091</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
+      <c r="A46" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B46" s="89" t="s">
+      <c r="B46" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="C46" s="58">
+      <c r="C46" s="64">
         <v>113942</v>
       </c>
-      <c r="D46" s="58">
+      <c r="D46" s="64">
         <v>114368</v>
       </c>
-      <c r="E46" s="58">
+      <c r="E46" s="64">
         <v>114748</v>
       </c>
-      <c r="F46" s="58">
+      <c r="F46" s="64">
         <v>115031</v>
       </c>
-      <c r="G46" s="58">
+      <c r="G46" s="64">
         <v>115428</v>
       </c>
-      <c r="H46" s="58">
+      <c r="H46" s="64">
         <v>115790</v>
       </c>
-      <c r="I46" s="58">
+      <c r="I46" s="64">
         <v>116191</v>
       </c>
-      <c r="J46" s="58">
+      <c r="J46" s="64">
         <v>116719</v>
       </c>
-      <c r="K46" s="58">
+      <c r="K46" s="64">
         <v>117205</v>
       </c>
-      <c r="L46" s="58">
+      <c r="L46" s="64">
         <v>117676</v>
       </c>
-      <c r="M46" s="58">
+      <c r="M46" s="64">
         <v>118137</v>
       </c>
-      <c r="N46" s="58">
+      <c r="N46" s="64">
         <v>118463</v>
       </c>
-      <c r="O46" s="58">
+      <c r="O46" s="64">
         <v>118747</v>
       </c>
-      <c r="P46" s="58">
+      <c r="P46" s="64">
         <v>119449</v>
       </c>
-      <c r="Q46" s="58">
+      <c r="Q46" s="64">
         <v>119937</v>
       </c>
-      <c r="R46" s="58">
+      <c r="R46" s="64">
         <v>120296</v>
       </c>
-      <c r="S46" s="58">
+      <c r="S46" s="64">
         <v>120326</v>
       </c>
-      <c r="T46" s="58">
+      <c r="T46" s="64">
         <v>120777</v>
       </c>
-      <c r="U46" s="58">
+      <c r="U46" s="64">
         <v>121089</v>
       </c>
-      <c r="V46" s="58">
+      <c r="V46" s="64">
         <v>121467</v>
       </c>
-      <c r="W46" s="58">
+      <c r="W46" s="64">
         <v>121937</v>
       </c>
-      <c r="X46" s="58">
+      <c r="X46" s="64">
         <v>122312</v>
       </c>
-      <c r="Y46" s="58">
+      <c r="Y46" s="64">
         <v>122565</v>
       </c>
-      <c r="Z46" s="58">
+      <c r="Z46" s="64">
         <v>122797</v>
       </c>
-      <c r="AA46" s="39">
+      <c r="AA46" s="42">
         <v>123106</v>
       </c>
-      <c r="AB46" s="58">
+      <c r="AB46" s="64">
         <v>123407</v>
       </c>
-      <c r="AC46" s="58">
+      <c r="AC46" s="64">
         <v>123577</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="87" t="s">
+      <c r="AD46" s="65">
+        <v>123733</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
+      <c r="A47" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B47" s="89" t="s">
+      <c r="B47" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C47" s="58">
+      <c r="C47" s="64">
         <v>38446</v>
       </c>
-      <c r="D47" s="58">
+      <c r="D47" s="64">
         <v>38361</v>
       </c>
-      <c r="E47" s="58">
+      <c r="E47" s="64">
         <v>38317</v>
       </c>
-      <c r="F47" s="58">
+      <c r="F47" s="64">
         <v>38324</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="64">
         <v>38334</v>
       </c>
-      <c r="H47" s="58">
+      <c r="H47" s="64">
         <v>38322</v>
       </c>
-      <c r="I47" s="58">
+      <c r="I47" s="64">
         <v>38421</v>
       </c>
-      <c r="J47" s="58">
+      <c r="J47" s="64">
         <v>38372</v>
       </c>
-      <c r="K47" s="58">
+      <c r="K47" s="64">
         <v>38363</v>
       </c>
-      <c r="L47" s="58">
+      <c r="L47" s="64">
         <v>38424</v>
       </c>
-      <c r="M47" s="58">
+      <c r="M47" s="64">
         <v>38241</v>
       </c>
-      <c r="N47" s="58">
+      <c r="N47" s="64">
         <v>38113</v>
       </c>
-      <c r="O47" s="58">
+      <c r="O47" s="64">
         <v>38052</v>
       </c>
-      <c r="P47" s="58">
+      <c r="P47" s="64">
         <v>37997</v>
       </c>
-      <c r="Q47" s="58">
+      <c r="Q47" s="64">
         <v>37938</v>
       </c>
-      <c r="R47" s="58">
+      <c r="R47" s="64">
         <v>37874</v>
       </c>
-      <c r="S47" s="58">
+      <c r="S47" s="64">
         <v>37752</v>
       </c>
-      <c r="T47" s="58">
+      <c r="T47" s="64">
         <v>37707</v>
       </c>
-      <c r="U47" s="58">
+      <c r="U47" s="64">
         <v>37646</v>
       </c>
-      <c r="V47" s="58">
+      <c r="V47" s="64">
         <v>37523</v>
       </c>
-      <c r="W47" s="58">
+      <c r="W47" s="64">
         <v>37369</v>
       </c>
-      <c r="X47" s="58">
+      <c r="X47" s="64">
         <v>37234</v>
       </c>
-      <c r="Y47" s="58">
+      <c r="Y47" s="64">
         <v>37233</v>
       </c>
-      <c r="Z47" s="58">
+      <c r="Z47" s="64">
         <v>37207</v>
       </c>
-      <c r="AA47" s="39">
+      <c r="AA47" s="42">
         <v>37228</v>
       </c>
-      <c r="AB47" s="58">
+      <c r="AB47" s="64">
         <v>37098</v>
       </c>
-      <c r="AC47" s="58">
+      <c r="AC47" s="64">
         <v>37062</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="87" t="s">
+      <c r="AD47" s="65">
+        <v>36960</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
+      <c r="A48" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B48" s="89" t="s">
+      <c r="B48" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C48" s="58">
+      <c r="C48" s="64">
         <v>50163</v>
       </c>
-      <c r="D48" s="58">
+      <c r="D48" s="64">
         <v>50154</v>
       </c>
-      <c r="E48" s="58">
+      <c r="E48" s="64">
         <v>50147</v>
       </c>
-      <c r="F48" s="58">
+      <c r="F48" s="64">
         <v>50134</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="64">
         <v>50160</v>
       </c>
-      <c r="H48" s="58">
+      <c r="H48" s="64">
         <v>50193</v>
       </c>
-      <c r="I48" s="58">
+      <c r="I48" s="64">
         <v>50193</v>
       </c>
-      <c r="J48" s="58">
+      <c r="J48" s="64">
         <v>50168</v>
       </c>
-      <c r="K48" s="58">
+      <c r="K48" s="64">
         <v>50176</v>
       </c>
-      <c r="L48" s="58">
+      <c r="L48" s="64">
         <v>50134</v>
       </c>
-      <c r="M48" s="58">
+      <c r="M48" s="64">
         <v>50155</v>
       </c>
-      <c r="N48" s="58">
+      <c r="N48" s="64">
         <v>50171</v>
       </c>
-      <c r="O48" s="58">
+      <c r="O48" s="64">
         <v>50182</v>
       </c>
-      <c r="P48" s="58">
+      <c r="P48" s="64">
         <v>50162</v>
       </c>
-      <c r="Q48" s="58">
+      <c r="Q48" s="64">
         <v>50130</v>
       </c>
-      <c r="R48" s="58">
+      <c r="R48" s="64">
         <v>50137</v>
       </c>
-      <c r="S48" s="58">
+      <c r="S48" s="64">
         <v>50189</v>
       </c>
-      <c r="T48" s="58">
+      <c r="T48" s="64">
         <v>50107</v>
       </c>
-      <c r="U48" s="58">
+      <c r="U48" s="64">
         <v>50048</v>
       </c>
-      <c r="V48" s="58">
+      <c r="V48" s="64">
         <v>50002</v>
       </c>
-      <c r="W48" s="58">
+      <c r="W48" s="64">
         <v>49895</v>
       </c>
-      <c r="X48" s="58">
+      <c r="X48" s="64">
         <v>49857</v>
       </c>
-      <c r="Y48" s="58">
+      <c r="Y48" s="64">
         <v>49834</v>
       </c>
-      <c r="Z48" s="58">
+      <c r="Z48" s="64">
         <v>49788</v>
       </c>
-      <c r="AA48" s="39">
+      <c r="AA48" s="42">
         <v>49710</v>
       </c>
-      <c r="AB48" s="58">
+      <c r="AB48" s="64">
         <v>49689</v>
       </c>
-      <c r="AC48" s="58">
+      <c r="AC48" s="64">
         <v>49700</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="87" t="s">
+      <c r="AD48" s="65">
+        <v>49725</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
+      <c r="A49" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B49" s="89" t="s">
+      <c r="B49" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="C49" s="58">
+      <c r="C49" s="64">
         <v>23486</v>
       </c>
-      <c r="D49" s="58">
+      <c r="D49" s="64">
         <v>23451</v>
       </c>
-      <c r="E49" s="58">
+      <c r="E49" s="64">
         <v>23447</v>
       </c>
-      <c r="F49" s="58">
+      <c r="F49" s="64">
         <v>23408</v>
       </c>
-      <c r="G49" s="58">
+      <c r="G49" s="64">
         <v>23388</v>
       </c>
-      <c r="H49" s="58">
+      <c r="H49" s="64">
         <v>23397</v>
       </c>
-      <c r="I49" s="58">
+      <c r="I49" s="64">
         <v>23356</v>
       </c>
-      <c r="J49" s="58">
+      <c r="J49" s="64">
         <v>23316</v>
       </c>
-      <c r="K49" s="58">
+      <c r="K49" s="64">
         <v>23296</v>
       </c>
-      <c r="L49" s="58">
+      <c r="L49" s="64">
         <v>23251</v>
       </c>
-      <c r="M49" s="58">
+      <c r="M49" s="64">
         <v>23198</v>
       </c>
-      <c r="N49" s="58">
+      <c r="N49" s="64">
         <v>23162</v>
       </c>
-      <c r="O49" s="58">
+      <c r="O49" s="64">
         <v>23150</v>
       </c>
-      <c r="P49" s="58">
+      <c r="P49" s="64">
         <v>23080</v>
       </c>
-      <c r="Q49" s="58">
+      <c r="Q49" s="64">
         <v>23099</v>
       </c>
-      <c r="R49" s="58">
+      <c r="R49" s="64">
         <v>23076</v>
       </c>
-      <c r="S49" s="58">
+      <c r="S49" s="64">
         <v>23023</v>
       </c>
-      <c r="T49" s="58">
+      <c r="T49" s="64">
         <v>23000</v>
       </c>
-      <c r="U49" s="58">
+      <c r="U49" s="64">
         <v>22974</v>
       </c>
-      <c r="V49" s="58">
+      <c r="V49" s="64">
         <v>22906</v>
       </c>
-      <c r="W49" s="58">
+      <c r="W49" s="64">
         <v>22846</v>
       </c>
-      <c r="X49" s="58">
+      <c r="X49" s="64">
         <v>22842</v>
       </c>
-      <c r="Y49" s="58">
+      <c r="Y49" s="64">
         <v>22813</v>
       </c>
-      <c r="Z49" s="58">
+      <c r="Z49" s="64">
         <v>22807</v>
       </c>
-      <c r="AA49" s="39">
+      <c r="AA49" s="42">
         <v>22762</v>
       </c>
-      <c r="AB49" s="58">
+      <c r="AB49" s="64">
         <v>22682</v>
       </c>
-      <c r="AC49" s="58">
+      <c r="AC49" s="64">
         <v>22672</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="87" t="s">
+      <c r="AD49" s="65">
+        <v>22644</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
+      <c r="A50" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B50" s="89" t="s">
+      <c r="B50" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C50" s="58">
+      <c r="C50" s="64">
         <v>91226</v>
       </c>
-      <c r="D50" s="58">
+      <c r="D50" s="64">
         <v>91086</v>
       </c>
-      <c r="E50" s="58">
+      <c r="E50" s="64">
         <v>91038</v>
       </c>
-      <c r="F50" s="58">
+      <c r="F50" s="64">
         <v>91000</v>
       </c>
-      <c r="G50" s="58">
+      <c r="G50" s="64">
         <v>91007</v>
       </c>
-      <c r="H50" s="58">
+      <c r="H50" s="64">
         <v>90898</v>
       </c>
-      <c r="I50" s="58">
+      <c r="I50" s="64">
         <v>90913</v>
       </c>
-      <c r="J50" s="58">
+      <c r="J50" s="64">
         <v>90804</v>
       </c>
-      <c r="K50" s="58">
+      <c r="K50" s="64">
         <v>90734</v>
       </c>
-      <c r="L50" s="58">
+      <c r="L50" s="64">
         <v>90585</v>
       </c>
-      <c r="M50" s="58">
+      <c r="M50" s="64">
         <v>90531</v>
       </c>
-      <c r="N50" s="58">
+      <c r="N50" s="64">
         <v>90388</v>
       </c>
-      <c r="O50" s="58">
+      <c r="O50" s="64">
         <v>90221</v>
       </c>
-      <c r="P50" s="58">
+      <c r="P50" s="64">
         <v>90150</v>
       </c>
-      <c r="Q50" s="58">
+      <c r="Q50" s="64">
         <v>90061</v>
       </c>
-      <c r="R50" s="58">
+      <c r="R50" s="64">
         <v>89921</v>
       </c>
-      <c r="S50" s="58">
+      <c r="S50" s="64">
         <v>89735</v>
       </c>
-      <c r="T50" s="58">
+      <c r="T50" s="64">
         <v>89660</v>
       </c>
-      <c r="U50" s="58">
+      <c r="U50" s="64">
         <v>89561</v>
       </c>
-      <c r="V50" s="58">
+      <c r="V50" s="64">
         <v>89393</v>
       </c>
-      <c r="W50" s="58">
+      <c r="W50" s="64">
         <v>89172</v>
       </c>
-      <c r="X50" s="58">
+      <c r="X50" s="64">
         <v>88997</v>
       </c>
-      <c r="Y50" s="58">
+      <c r="Y50" s="64">
         <v>88817</v>
       </c>
-      <c r="Z50" s="58">
+      <c r="Z50" s="64">
         <v>88708</v>
       </c>
-      <c r="AA50" s="39">
+      <c r="AA50" s="42">
         <v>88609</v>
       </c>
-      <c r="AB50" s="58">
+      <c r="AB50" s="64">
         <v>88343</v>
       </c>
-      <c r="AC50" s="58">
+      <c r="AC50" s="64">
         <v>88250</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="87" t="s">
+      <c r="AD50" s="65">
+        <v>88094</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
+      <c r="A51" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="B51" s="89" t="s">
+      <c r="B51" s="62" t="s">
         <v>69</v>
       </c>
-      <c r="C51" s="58">
+      <c r="C51" s="64">
         <v>64986</v>
       </c>
-      <c r="D51" s="58">
+      <c r="D51" s="64">
         <v>64831</v>
       </c>
-      <c r="E51" s="58">
+      <c r="E51" s="64">
         <v>64810</v>
       </c>
-      <c r="F51" s="58">
+      <c r="F51" s="64">
         <v>64823</v>
       </c>
-      <c r="G51" s="58">
+      <c r="G51" s="64">
         <v>64820</v>
       </c>
-      <c r="H51" s="58">
+      <c r="H51" s="64">
         <v>64840</v>
       </c>
-      <c r="I51" s="58">
+      <c r="I51" s="64">
         <v>64760</v>
       </c>
-      <c r="J51" s="58">
+      <c r="J51" s="64">
         <v>64680</v>
       </c>
-      <c r="K51" s="58">
+      <c r="K51" s="64">
         <v>64594</v>
       </c>
-      <c r="L51" s="58">
+      <c r="L51" s="64">
         <v>64459</v>
       </c>
-      <c r="M51" s="58">
+      <c r="M51" s="64">
         <v>64420</v>
       </c>
-      <c r="N51" s="58">
+      <c r="N51" s="64">
         <v>64394</v>
       </c>
-      <c r="O51" s="58">
+      <c r="O51" s="64">
         <v>64337</v>
       </c>
-      <c r="P51" s="58">
+      <c r="P51" s="64">
         <v>64289</v>
       </c>
-      <c r="Q51" s="58">
+      <c r="Q51" s="64">
         <v>64171</v>
       </c>
-      <c r="R51" s="58">
+      <c r="R51" s="64">
         <v>64123</v>
       </c>
-      <c r="S51" s="58">
+      <c r="S51" s="64">
         <v>64009</v>
       </c>
-      <c r="T51" s="58">
+      <c r="T51" s="64">
         <v>63913</v>
       </c>
-      <c r="U51" s="58">
+      <c r="U51" s="64">
         <v>63828</v>
       </c>
-      <c r="V51" s="58">
+      <c r="V51" s="64">
         <v>63668</v>
       </c>
-      <c r="W51" s="58">
+      <c r="W51" s="64">
         <v>63519</v>
       </c>
-      <c r="X51" s="58">
+      <c r="X51" s="64">
         <v>63345</v>
       </c>
-      <c r="Y51" s="58">
+      <c r="Y51" s="64">
         <v>63284</v>
       </c>
-      <c r="Z51" s="58">
+      <c r="Z51" s="64">
         <v>63236</v>
       </c>
-      <c r="AA51" s="39">
+      <c r="AA51" s="42">
         <v>63223</v>
       </c>
-      <c r="AB51" s="58">
+      <c r="AB51" s="64">
         <v>63207</v>
       </c>
-      <c r="AC51" s="58">
+      <c r="AC51" s="64">
         <v>63191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="87" t="s">
+      <c r="AD51" s="65">
+        <v>63093</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
+      <c r="A52" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B52" s="89" t="s">
+      <c r="B52" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="C52" s="58">
+      <c r="C52" s="64">
         <v>56795</v>
       </c>
-      <c r="D52" s="58">
+      <c r="D52" s="64">
         <v>56795</v>
       </c>
-      <c r="E52" s="58">
+      <c r="E52" s="64">
         <v>56907</v>
       </c>
-      <c r="F52" s="58">
+      <c r="F52" s="64">
         <v>56958</v>
       </c>
-      <c r="G52" s="58">
+      <c r="G52" s="64">
         <v>57003</v>
       </c>
-      <c r="H52" s="58">
+      <c r="H52" s="64">
         <v>57098</v>
       </c>
-      <c r="I52" s="58">
+      <c r="I52" s="64">
         <v>57058</v>
       </c>
-      <c r="J52" s="58">
+      <c r="J52" s="64">
         <v>57032</v>
       </c>
-      <c r="K52" s="58">
+      <c r="K52" s="64">
         <v>57104</v>
       </c>
-      <c r="L52" s="58">
+      <c r="L52" s="64">
         <v>57151</v>
       </c>
-      <c r="M52" s="58">
+      <c r="M52" s="64">
         <v>57333</v>
       </c>
-      <c r="N52" s="58">
+      <c r="N52" s="64">
         <v>57492</v>
       </c>
-      <c r="O52" s="58">
+      <c r="O52" s="64">
         <v>57529</v>
       </c>
-      <c r="P52" s="58">
+      <c r="P52" s="64">
         <v>57537</v>
       </c>
-      <c r="Q52" s="58">
+      <c r="Q52" s="64">
         <v>57581</v>
       </c>
-      <c r="R52" s="58">
+      <c r="R52" s="64">
         <v>57528</v>
       </c>
-      <c r="S52" s="58">
+      <c r="S52" s="64">
         <v>57342</v>
       </c>
-      <c r="T52" s="58">
+      <c r="T52" s="64">
         <v>57198</v>
       </c>
-      <c r="U52" s="58">
+      <c r="U52" s="64">
         <v>57051</v>
       </c>
-      <c r="V52" s="58">
+      <c r="V52" s="64">
         <v>56975</v>
       </c>
-      <c r="W52" s="58">
+      <c r="W52" s="64">
         <v>56888</v>
       </c>
-      <c r="X52" s="58">
+      <c r="X52" s="64">
         <v>56775</v>
       </c>
-      <c r="Y52" s="58">
+      <c r="Y52" s="64">
         <v>56638</v>
       </c>
-      <c r="Z52" s="58">
+      <c r="Z52" s="64">
         <v>56577</v>
       </c>
-      <c r="AA52" s="39">
+      <c r="AA52" s="42">
         <v>56503</v>
       </c>
-      <c r="AB52" s="58">
+      <c r="AB52" s="64">
         <v>56511</v>
       </c>
-      <c r="AC52" s="58">
+      <c r="AC52" s="64">
         <v>56484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="87" t="s">
+      <c r="AD52" s="65">
+        <v>56416</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
+      <c r="A53" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="B53" s="89" t="s">
+      <c r="B53" s="62" t="s">
         <v>71</v>
       </c>
-      <c r="C53" s="58">
+      <c r="C53" s="64">
         <v>63672</v>
       </c>
-      <c r="D53" s="58">
+      <c r="D53" s="64">
         <v>63571</v>
       </c>
-      <c r="E53" s="58">
+      <c r="E53" s="64">
         <v>63517</v>
       </c>
-      <c r="F53" s="58">
+      <c r="F53" s="64">
         <v>63567</v>
       </c>
-      <c r="G53" s="58">
+      <c r="G53" s="64">
         <v>63617</v>
       </c>
-      <c r="H53" s="58">
+      <c r="H53" s="64">
         <v>63634</v>
       </c>
-      <c r="I53" s="58">
+      <c r="I53" s="64">
         <v>63608</v>
       </c>
-      <c r="J53" s="58">
+      <c r="J53" s="64">
         <v>63544</v>
       </c>
-      <c r="K53" s="58">
+      <c r="K53" s="64">
         <v>63479</v>
       </c>
-      <c r="L53" s="58">
+      <c r="L53" s="64">
         <v>63418</v>
       </c>
-      <c r="M53" s="58">
+      <c r="M53" s="64">
         <v>63340</v>
       </c>
-      <c r="N53" s="58">
+      <c r="N53" s="64">
         <v>63286</v>
       </c>
-      <c r="O53" s="58">
+      <c r="O53" s="64">
         <v>63283</v>
       </c>
-      <c r="P53" s="58">
+      <c r="P53" s="64">
         <v>63168</v>
       </c>
-      <c r="Q53" s="58">
+      <c r="Q53" s="64">
         <v>63104</v>
       </c>
-      <c r="R53" s="58">
+      <c r="R53" s="64">
         <v>63043</v>
       </c>
-      <c r="S53" s="58">
+      <c r="S53" s="64">
         <v>62939</v>
       </c>
-      <c r="T53" s="58">
+      <c r="T53" s="64">
         <v>62860</v>
       </c>
-      <c r="U53" s="58">
+      <c r="U53" s="64">
         <v>62836</v>
       </c>
-      <c r="V53" s="58">
+      <c r="V53" s="64">
         <v>62707</v>
       </c>
-      <c r="W53" s="58">
+      <c r="W53" s="64">
         <v>62575</v>
       </c>
-      <c r="X53" s="58">
+      <c r="X53" s="64">
         <v>62487</v>
       </c>
-      <c r="Y53" s="58">
+      <c r="Y53" s="64">
         <v>62430</v>
       </c>
-      <c r="Z53" s="58">
+      <c r="Z53" s="64">
         <v>62417</v>
       </c>
-      <c r="AA53" s="39">
+      <c r="AA53" s="42">
         <v>62368</v>
       </c>
-      <c r="AB53" s="58">
+      <c r="AB53" s="64">
         <v>62344</v>
       </c>
-      <c r="AC53" s="58">
+      <c r="AC53" s="64">
         <v>62322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="87" t="s">
+      <c r="AD53" s="65">
+        <v>62244</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
+      <c r="A54" s="32" t="s">
         <v>89</v>
       </c>
-      <c r="B54" s="89" t="s">
+      <c r="B54" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C54" s="58">
+      <c r="C54" s="64">
         <v>62434</v>
       </c>
-      <c r="D54" s="58">
+      <c r="D54" s="64">
         <v>62399</v>
       </c>
-      <c r="E54" s="58">
+      <c r="E54" s="64">
         <v>62352</v>
       </c>
-      <c r="F54" s="58">
+      <c r="F54" s="64">
         <v>62376</v>
       </c>
-      <c r="G54" s="58">
+      <c r="G54" s="64">
         <v>62402</v>
       </c>
-      <c r="H54" s="58">
+      <c r="H54" s="64">
         <v>62449</v>
       </c>
-      <c r="I54" s="58">
+      <c r="I54" s="64">
         <v>62495</v>
       </c>
-      <c r="J54" s="58">
+      <c r="J54" s="64">
         <v>62533</v>
       </c>
-      <c r="K54" s="58">
+      <c r="K54" s="64">
         <v>62524</v>
       </c>
-      <c r="L54" s="58">
+      <c r="L54" s="64">
         <v>62563</v>
       </c>
-      <c r="M54" s="58">
+      <c r="M54" s="64">
         <v>62598</v>
       </c>
-      <c r="N54" s="58">
+      <c r="N54" s="64">
         <v>62604</v>
       </c>
-      <c r="O54" s="58">
+      <c r="O54" s="64">
         <v>62604</v>
       </c>
-      <c r="P54" s="58">
+      <c r="P54" s="64">
         <v>62556</v>
       </c>
-      <c r="Q54" s="58">
+      <c r="Q54" s="64">
         <v>62555</v>
       </c>
-      <c r="R54" s="58">
+      <c r="R54" s="64">
         <v>62532</v>
       </c>
-      <c r="S54" s="58">
+      <c r="S54" s="64">
         <v>62316</v>
       </c>
-      <c r="T54" s="58">
+      <c r="T54" s="64">
         <v>62316</v>
       </c>
-      <c r="U54" s="58">
+      <c r="U54" s="64">
         <v>62333</v>
       </c>
-      <c r="V54" s="58">
+      <c r="V54" s="64">
         <v>62321</v>
       </c>
-      <c r="W54" s="58">
+      <c r="W54" s="64">
         <v>62271</v>
       </c>
-      <c r="X54" s="58">
+      <c r="X54" s="64">
         <v>62754</v>
       </c>
-      <c r="Y54" s="58">
+      <c r="Y54" s="64">
         <v>62855</v>
       </c>
-      <c r="Z54" s="58">
+      <c r="Z54" s="64">
         <v>62863</v>
       </c>
-      <c r="AA54" s="39">
+      <c r="AA54" s="42">
         <v>62881</v>
       </c>
-      <c r="AB54" s="58">
+      <c r="AB54" s="64">
         <v>62834</v>
       </c>
-      <c r="AC54" s="58">
+      <c r="AC54" s="64">
         <v>62858</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="87" t="s">
+      <c r="AD54" s="65">
+        <v>62874</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30">
+      <c r="A55" s="32" t="s">
         <v>90</v>
       </c>
-      <c r="B55" s="89" t="s">
+      <c r="B55" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="C55" s="58">
+      <c r="C55" s="64">
         <v>24812</v>
       </c>
-      <c r="D55" s="58">
+      <c r="D55" s="64">
         <v>24743</v>
       </c>
-      <c r="E55" s="58">
+      <c r="E55" s="64">
         <v>24762</v>
       </c>
-      <c r="F55" s="58">
+      <c r="F55" s="64">
         <v>24776</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="64">
         <v>24762</v>
       </c>
-      <c r="H55" s="58">
+      <c r="H55" s="64">
         <v>24743</v>
       </c>
-      <c r="I55" s="58">
+      <c r="I55" s="64">
         <v>24718</v>
       </c>
-      <c r="J55" s="58">
+      <c r="J55" s="64">
         <v>24675</v>
       </c>
-      <c r="K55" s="58">
+      <c r="K55" s="64">
         <v>24683</v>
       </c>
-      <c r="L55" s="58">
+      <c r="L55" s="64">
         <v>24640</v>
       </c>
-      <c r="M55" s="58">
+      <c r="M55" s="64">
         <v>24601</v>
       </c>
-      <c r="N55" s="58">
+      <c r="N55" s="64">
         <v>24588</v>
       </c>
-      <c r="O55" s="58">
+      <c r="O55" s="64">
         <v>24556</v>
       </c>
-      <c r="P55" s="58">
+      <c r="P55" s="64">
         <v>24525</v>
       </c>
-      <c r="Q55" s="58">
+      <c r="Q55" s="64">
         <v>24426</v>
       </c>
-      <c r="R55" s="58">
+      <c r="R55" s="64">
         <v>24399</v>
       </c>
-      <c r="S55" s="58">
+      <c r="S55" s="64">
         <v>24315</v>
       </c>
-      <c r="T55" s="58">
+      <c r="T55" s="64">
         <v>24273</v>
       </c>
-      <c r="U55" s="58">
+      <c r="U55" s="64">
         <v>24192</v>
       </c>
-      <c r="V55" s="58">
+      <c r="V55" s="64">
         <v>24091</v>
       </c>
-      <c r="W55" s="58">
+      <c r="W55" s="64">
         <v>23995</v>
       </c>
-      <c r="X55" s="58">
+      <c r="X55" s="64">
         <v>23931</v>
       </c>
-      <c r="Y55" s="58">
+      <c r="Y55" s="64">
         <v>23896</v>
       </c>
-      <c r="Z55" s="58">
+      <c r="Z55" s="64">
         <v>23846</v>
       </c>
-      <c r="AA55" s="39">
+      <c r="AA55" s="42">
         <v>23849</v>
       </c>
-      <c r="AB55" s="58">
+      <c r="AB55" s="64">
         <v>23814</v>
       </c>
-      <c r="AC55" s="58">
+      <c r="AC55" s="64">
         <v>23797</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="87" t="s">
+      <c r="AD55" s="65">
+        <v>23815</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30">
+      <c r="A56" s="32" t="s">
         <v>91</v>
       </c>
-      <c r="B56" s="89" t="s">
+      <c r="B56" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="C56" s="58">
+      <c r="C56" s="64">
         <v>117207</v>
       </c>
-      <c r="D56" s="58">
+      <c r="D56" s="64">
         <v>117288</v>
       </c>
-      <c r="E56" s="58">
+      <c r="E56" s="64">
         <v>117393</v>
       </c>
-      <c r="F56" s="58">
+      <c r="F56" s="64">
         <v>117601</v>
       </c>
-      <c r="G56" s="58">
+      <c r="G56" s="64">
         <v>117772</v>
       </c>
-      <c r="H56" s="58">
+      <c r="H56" s="64">
         <v>117943</v>
       </c>
-      <c r="I56" s="58">
+      <c r="I56" s="64">
         <v>118079</v>
       </c>
-      <c r="J56" s="58">
+      <c r="J56" s="64">
         <v>118322</v>
       </c>
-      <c r="K56" s="58">
+      <c r="K56" s="64">
         <v>118365</v>
       </c>
-      <c r="L56" s="58">
+      <c r="L56" s="64">
         <v>118519</v>
       </c>
-      <c r="M56" s="58">
+      <c r="M56" s="64">
         <v>118654</v>
       </c>
-      <c r="N56" s="58">
+      <c r="N56" s="64">
         <v>118773</v>
       </c>
-      <c r="O56" s="58">
+      <c r="O56" s="64">
         <v>118878</v>
       </c>
-      <c r="P56" s="58">
+      <c r="P56" s="64">
         <v>119158</v>
       </c>
-      <c r="Q56" s="58">
+      <c r="Q56" s="64">
         <v>119353</v>
       </c>
-      <c r="R56" s="58">
+      <c r="R56" s="64">
         <v>119438</v>
       </c>
-      <c r="S56" s="58">
+      <c r="S56" s="64">
         <v>119307</v>
       </c>
-      <c r="T56" s="58">
+      <c r="T56" s="64">
         <v>119359</v>
       </c>
-      <c r="U56" s="58">
+      <c r="U56" s="64">
         <v>119457</v>
       </c>
-      <c r="V56" s="58">
+      <c r="V56" s="64">
         <v>119599</v>
       </c>
-      <c r="W56" s="58">
+      <c r="W56" s="64">
         <v>119820</v>
       </c>
-      <c r="X56" s="58">
+      <c r="X56" s="64">
         <v>120000</v>
       </c>
-      <c r="Y56" s="58">
+      <c r="Y56" s="64">
         <v>120037</v>
       </c>
-      <c r="Z56" s="58">
+      <c r="Z56" s="64">
         <v>120160</v>
       </c>
-      <c r="AA56" s="39">
+      <c r="AA56" s="42">
         <v>120277</v>
       </c>
-      <c r="AB56" s="58">
+      <c r="AB56" s="64">
         <v>120189</v>
       </c>
-      <c r="AC56" s="58">
+      <c r="AC56" s="64">
         <v>120246</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="87" t="s">
+      <c r="AD56" s="65">
+        <v>120464</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30">
+      <c r="A57" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="B57" s="89" t="s">
+      <c r="B57" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C57" s="58">
+      <c r="C57" s="64">
         <v>109404</v>
       </c>
-      <c r="D57" s="58">
+      <c r="D57" s="64">
         <v>109486</v>
       </c>
-      <c r="E57" s="58">
+      <c r="E57" s="64">
         <v>109642</v>
       </c>
-      <c r="F57" s="58">
+      <c r="F57" s="64">
         <v>109758</v>
       </c>
-      <c r="G57" s="58">
+      <c r="G57" s="64">
         <v>109916</v>
       </c>
-      <c r="H57" s="58">
+      <c r="H57" s="64">
         <v>110134</v>
       </c>
-      <c r="I57" s="58">
+      <c r="I57" s="64">
         <v>110287</v>
       </c>
-      <c r="J57" s="58">
+      <c r="J57" s="64">
         <v>110412</v>
       </c>
-      <c r="K57" s="58">
+      <c r="K57" s="64">
         <v>110442</v>
       </c>
-      <c r="L57" s="58">
+      <c r="L57" s="64">
         <v>110420</v>
       </c>
-      <c r="M57" s="58">
+      <c r="M57" s="64">
         <v>110449</v>
       </c>
-      <c r="N57" s="58">
+      <c r="N57" s="64">
         <v>110460</v>
       </c>
-      <c r="O57" s="58">
+      <c r="O57" s="64">
         <v>110499</v>
       </c>
-      <c r="P57" s="58">
+      <c r="P57" s="64">
         <v>110391</v>
       </c>
-      <c r="Q57" s="58">
+      <c r="Q57" s="64">
         <v>110289</v>
       </c>
-      <c r="R57" s="58">
+      <c r="R57" s="64">
         <v>110311</v>
       </c>
-      <c r="S57" s="58">
+      <c r="S57" s="64">
         <v>110216</v>
       </c>
-      <c r="T57" s="58">
+      <c r="T57" s="64">
         <v>110170</v>
       </c>
-      <c r="U57" s="58">
+      <c r="U57" s="64">
         <v>110053</v>
       </c>
-      <c r="V57" s="58">
+      <c r="V57" s="64">
         <v>109948</v>
       </c>
-      <c r="W57" s="58">
+      <c r="W57" s="64">
         <v>109718</v>
       </c>
-      <c r="X57" s="58">
+      <c r="X57" s="64">
         <v>109796</v>
       </c>
-      <c r="Y57" s="58">
+      <c r="Y57" s="64">
         <v>109680</v>
       </c>
-      <c r="Z57" s="58">
+      <c r="Z57" s="64">
         <v>109759</v>
       </c>
-      <c r="AA57" s="39">
+      <c r="AA57" s="42">
         <v>109751</v>
       </c>
-      <c r="AB57" s="58">
+      <c r="AB57" s="64">
         <v>109635</v>
       </c>
-      <c r="AC57" s="58">
+      <c r="AC57" s="64">
         <v>109664</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="87" t="s">
+      <c r="AD57" s="65">
+        <v>109678</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30">
+      <c r="A58" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="B58" s="89" t="s">
+      <c r="B58" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="C58" s="58">
+      <c r="C58" s="64">
         <v>50169</v>
       </c>
-      <c r="D58" s="58">
+      <c r="D58" s="64">
         <v>50188</v>
       </c>
-      <c r="E58" s="58">
+      <c r="E58" s="64">
         <v>50236</v>
       </c>
-      <c r="F58" s="58">
+      <c r="F58" s="64">
         <v>50298</v>
       </c>
-      <c r="G58" s="58">
+      <c r="G58" s="64">
         <v>50342</v>
       </c>
-      <c r="H58" s="58">
+      <c r="H58" s="64">
         <v>50391</v>
       </c>
-      <c r="I58" s="58">
+      <c r="I58" s="64">
         <v>50440</v>
       </c>
-      <c r="J58" s="58">
+      <c r="J58" s="64">
         <v>50457</v>
       </c>
-      <c r="K58" s="58">
+      <c r="K58" s="64">
         <v>50398</v>
       </c>
-      <c r="L58" s="58">
+      <c r="L58" s="64">
         <v>50524</v>
       </c>
-      <c r="M58" s="58">
+      <c r="M58" s="64">
         <v>50616</v>
       </c>
-      <c r="N58" s="58">
+      <c r="N58" s="64">
         <v>50685</v>
       </c>
-      <c r="O58" s="58">
+      <c r="O58" s="64">
         <v>50735</v>
       </c>
-      <c r="P58" s="58">
+      <c r="P58" s="64">
         <v>50616</v>
       </c>
-      <c r="Q58" s="58">
+      <c r="Q58" s="64">
         <v>50631</v>
       </c>
-      <c r="R58" s="58">
+      <c r="R58" s="64">
         <v>50661</v>
       </c>
-      <c r="S58" s="58">
+      <c r="S58" s="64">
         <v>50612</v>
       </c>
-      <c r="T58" s="58">
+      <c r="T58" s="64">
         <v>50600</v>
       </c>
-      <c r="U58" s="58">
+      <c r="U58" s="64">
         <v>50625</v>
       </c>
-      <c r="V58" s="58">
+      <c r="V58" s="64">
         <v>50604</v>
       </c>
-      <c r="W58" s="58">
+      <c r="W58" s="64">
         <v>50572</v>
       </c>
-      <c r="X58" s="58">
+      <c r="X58" s="64">
         <v>50666</v>
       </c>
-      <c r="Y58" s="58">
+      <c r="Y58" s="64">
         <v>50808</v>
       </c>
-      <c r="Z58" s="58">
+      <c r="Z58" s="64">
         <v>50940</v>
       </c>
-      <c r="AA58" s="39">
+      <c r="AA58" s="42">
         <v>51064</v>
       </c>
-      <c r="AB58" s="58">
+      <c r="AB58" s="64">
         <v>51125</v>
       </c>
-      <c r="AC58" s="58">
+      <c r="AC58" s="64">
         <v>51198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="87" t="s">
+      <c r="AD58" s="65">
+        <v>51207</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30">
+      <c r="A59" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="B59" s="89" t="s">
+      <c r="B59" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="C59" s="58">
+      <c r="C59" s="64">
         <v>30799</v>
       </c>
-      <c r="D59" s="58">
+      <c r="D59" s="64">
         <v>30787</v>
       </c>
-      <c r="E59" s="58">
+      <c r="E59" s="64">
         <v>30819</v>
       </c>
-      <c r="F59" s="58">
+      <c r="F59" s="64">
         <v>30830</v>
       </c>
-      <c r="G59" s="58">
+      <c r="G59" s="64">
         <v>30854</v>
       </c>
-      <c r="H59" s="58">
+      <c r="H59" s="64">
         <v>30857</v>
       </c>
-      <c r="I59" s="58">
+      <c r="I59" s="64">
         <v>30837</v>
       </c>
-      <c r="J59" s="58">
+      <c r="J59" s="64">
         <v>30876</v>
       </c>
-      <c r="K59" s="58">
+      <c r="K59" s="64">
         <v>30911</v>
       </c>
-      <c r="L59" s="58">
+      <c r="L59" s="64">
         <v>30877</v>
       </c>
-      <c r="M59" s="58">
+      <c r="M59" s="64">
         <v>30826</v>
       </c>
-      <c r="N59" s="58">
+      <c r="N59" s="64">
         <v>30756</v>
       </c>
-      <c r="O59" s="58">
+      <c r="O59" s="64">
         <v>30710</v>
       </c>
-      <c r="P59" s="58">
+      <c r="P59" s="64">
         <v>30685</v>
       </c>
-      <c r="Q59" s="58">
+      <c r="Q59" s="64">
         <v>30641</v>
       </c>
-      <c r="R59" s="58">
+      <c r="R59" s="64">
         <v>30587</v>
       </c>
-      <c r="S59" s="58">
+      <c r="S59" s="64">
         <v>30505</v>
       </c>
-      <c r="T59" s="58">
+      <c r="T59" s="64">
         <v>30475</v>
       </c>
-      <c r="U59" s="58">
+      <c r="U59" s="64">
         <v>30469</v>
       </c>
-      <c r="V59" s="58">
+      <c r="V59" s="64">
         <v>30397</v>
       </c>
-      <c r="W59" s="58">
+      <c r="W59" s="64">
         <v>30314</v>
       </c>
-      <c r="X59" s="58">
+      <c r="X59" s="64">
         <v>30234</v>
       </c>
-      <c r="Y59" s="58">
+      <c r="Y59" s="64">
         <v>30211</v>
       </c>
-      <c r="Z59" s="58">
+      <c r="Z59" s="64">
         <v>30179</v>
       </c>
-      <c r="AA59" s="39">
+      <c r="AA59" s="42">
         <v>30195</v>
       </c>
-      <c r="AB59" s="58">
+      <c r="AB59" s="64">
         <v>30115</v>
       </c>
-      <c r="AC59" s="58">
+      <c r="AC59" s="64">
         <v>30052</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="87" t="s">
+      <c r="AD59" s="65">
+        <v>30030</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30">
+      <c r="A60" s="32" t="s">
         <v>95</v>
       </c>
-      <c r="B60" s="89" t="s">
+      <c r="B60" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C60" s="58">
+      <c r="C60" s="64">
         <v>59881</v>
       </c>
-      <c r="D60" s="58">
+      <c r="D60" s="64">
         <v>59825</v>
       </c>
-      <c r="E60" s="58">
+      <c r="E60" s="64">
         <v>59884</v>
       </c>
-      <c r="F60" s="58">
+      <c r="F60" s="64">
         <v>59912</v>
       </c>
-      <c r="G60" s="58">
+      <c r="G60" s="64">
         <v>59994</v>
       </c>
-      <c r="H60" s="58">
+      <c r="H60" s="64">
         <v>60058</v>
       </c>
-      <c r="I60" s="58">
+      <c r="I60" s="64">
         <v>60091</v>
       </c>
-      <c r="J60" s="58">
+      <c r="J60" s="64">
         <v>60146</v>
       </c>
-      <c r="K60" s="58">
+      <c r="K60" s="64">
         <v>60212</v>
       </c>
-      <c r="L60" s="58">
+      <c r="L60" s="64">
         <v>60264</v>
       </c>
-      <c r="M60" s="58">
+      <c r="M60" s="64">
         <v>60215</v>
       </c>
-      <c r="N60" s="58">
+      <c r="N60" s="64">
         <v>60194</v>
       </c>
-      <c r="O60" s="58">
+      <c r="O60" s="64">
         <v>60256</v>
       </c>
-      <c r="P60" s="58">
+      <c r="P60" s="64">
         <v>60131</v>
       </c>
-      <c r="Q60" s="58">
+      <c r="Q60" s="64">
         <v>60107</v>
       </c>
-      <c r="R60" s="58">
+      <c r="R60" s="64">
         <v>60145</v>
       </c>
-      <c r="S60" s="58">
+      <c r="S60" s="64">
         <v>59961</v>
       </c>
-      <c r="T60" s="58">
+      <c r="T60" s="64">
         <v>59944</v>
       </c>
-      <c r="U60" s="58">
+      <c r="U60" s="64">
         <v>59897</v>
       </c>
-      <c r="V60" s="58">
+      <c r="V60" s="64">
         <v>59896</v>
       </c>
-      <c r="W60" s="58">
+      <c r="W60" s="64">
         <v>59760</v>
       </c>
-      <c r="X60" s="58">
+      <c r="X60" s="64">
         <v>59764</v>
       </c>
-      <c r="Y60" s="58">
+      <c r="Y60" s="64">
         <v>59799</v>
       </c>
-      <c r="Z60" s="58">
+      <c r="Z60" s="64">
         <v>59706</v>
       </c>
-      <c r="AA60" s="39">
+      <c r="AA60" s="42">
         <v>59696</v>
       </c>
-      <c r="AB60" s="58">
+      <c r="AB60" s="64">
         <v>59680</v>
       </c>
-      <c r="AC60" s="58">
+      <c r="AC60" s="64">
         <v>59733</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="87" t="s">
+      <c r="AD60" s="65">
+        <v>59729</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30">
+      <c r="A61" s="32" t="s">
         <v>96</v>
       </c>
-      <c r="B61" s="89" t="s">
+      <c r="B61" s="62" t="s">
         <v>79</v>
       </c>
-      <c r="C61" s="58">
+      <c r="C61" s="64">
         <v>52177</v>
       </c>
-      <c r="D61" s="58">
+      <c r="D61" s="64">
         <v>52137</v>
       </c>
-      <c r="E61" s="58">
+      <c r="E61" s="64">
         <v>52140</v>
       </c>
-      <c r="F61" s="58">
+      <c r="F61" s="64">
         <v>52099</v>
       </c>
-      <c r="G61" s="58">
+      <c r="G61" s="64">
         <v>52091</v>
       </c>
-      <c r="H61" s="58">
+      <c r="H61" s="64">
         <v>52119</v>
       </c>
-      <c r="I61" s="58">
+      <c r="I61" s="64">
         <v>52084</v>
       </c>
-      <c r="J61" s="58">
+      <c r="J61" s="64">
         <v>51996</v>
       </c>
-      <c r="K61" s="58">
+      <c r="K61" s="64">
         <v>51898</v>
       </c>
-      <c r="L61" s="58">
+      <c r="L61" s="64">
         <v>51808</v>
       </c>
-      <c r="M61" s="58">
+      <c r="M61" s="64">
         <v>51711</v>
       </c>
-      <c r="N61" s="58">
+      <c r="N61" s="64">
         <v>51593</v>
       </c>
-      <c r="O61" s="58">
+      <c r="O61" s="64">
         <v>51573</v>
       </c>
-      <c r="P61" s="58">
+      <c r="P61" s="64">
         <v>51426</v>
       </c>
-      <c r="Q61" s="58">
+      <c r="Q61" s="64">
         <v>51387</v>
       </c>
-      <c r="R61" s="58">
+      <c r="R61" s="64">
         <v>51357</v>
       </c>
-      <c r="S61" s="58">
+      <c r="S61" s="64">
         <v>51226</v>
       </c>
-      <c r="T61" s="58">
+      <c r="T61" s="64">
         <v>51142</v>
       </c>
-      <c r="U61" s="58">
+      <c r="U61" s="64">
         <v>51033</v>
       </c>
-      <c r="V61" s="58">
+      <c r="V61" s="64">
         <v>50909</v>
       </c>
-      <c r="W61" s="58">
+      <c r="W61" s="64">
         <v>50832</v>
       </c>
-      <c r="X61" s="58">
+      <c r="X61" s="64">
         <v>50794</v>
       </c>
-      <c r="Y61" s="58">
+      <c r="Y61" s="64">
         <v>50726</v>
       </c>
-      <c r="Z61" s="58">
+      <c r="Z61" s="64">
         <v>50655</v>
       </c>
-      <c r="AA61" s="39">
+      <c r="AA61" s="42">
         <v>50663</v>
       </c>
-      <c r="AB61" s="58">
+      <c r="AB61" s="64">
         <v>50580</v>
       </c>
-      <c r="AC61" s="58">
+      <c r="AC61" s="64">
         <v>50607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="87" t="s">
+      <c r="AD61" s="65">
+        <v>50574</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30">
+      <c r="A62" s="32" t="s">
         <v>97</v>
       </c>
-      <c r="B62" s="89" t="s">
+      <c r="B62" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="C62" s="58">
+      <c r="C62" s="64">
         <v>40446</v>
       </c>
-      <c r="D62" s="58">
+      <c r="D62" s="64">
         <v>40396</v>
       </c>
-      <c r="E62" s="58">
+      <c r="E62" s="64">
         <v>40430</v>
       </c>
-      <c r="F62" s="58">
+      <c r="F62" s="64">
         <v>40390</v>
       </c>
-      <c r="G62" s="58">
+      <c r="G62" s="64">
         <v>40370</v>
       </c>
-      <c r="H62" s="58">
+      <c r="H62" s="64">
         <v>40381</v>
       </c>
-      <c r="I62" s="58">
+      <c r="I62" s="64">
         <v>40354</v>
       </c>
-      <c r="J62" s="58">
+      <c r="J62" s="64">
         <v>40290</v>
       </c>
-      <c r="K62" s="58">
+      <c r="K62" s="64">
         <v>40215</v>
       </c>
-      <c r="L62" s="58">
+      <c r="L62" s="64">
         <v>40149</v>
       </c>
-      <c r="M62" s="58">
+      <c r="M62" s="64">
         <v>40109</v>
       </c>
-      <c r="N62" s="58">
+      <c r="N62" s="64">
         <v>40045</v>
       </c>
-      <c r="O62" s="58">
+      <c r="O62" s="64">
         <v>40007</v>
       </c>
-      <c r="P62" s="58">
+      <c r="P62" s="64">
         <v>39946</v>
       </c>
-      <c r="Q62" s="58">
+      <c r="Q62" s="64">
         <v>39832</v>
       </c>
-      <c r="R62" s="58">
+      <c r="R62" s="64">
         <v>39805</v>
       </c>
-      <c r="S62" s="58">
+      <c r="S62" s="64">
         <v>39668</v>
       </c>
-      <c r="T62" s="58">
+      <c r="T62" s="64">
         <v>39650</v>
       </c>
-      <c r="U62" s="58">
+      <c r="U62" s="64">
         <v>39608</v>
       </c>
-      <c r="V62" s="58">
+      <c r="V62" s="64">
         <v>39479</v>
       </c>
-      <c r="W62" s="58">
+      <c r="W62" s="64">
         <v>39288</v>
       </c>
-      <c r="X62" s="58">
+      <c r="X62" s="64">
         <v>39177</v>
       </c>
-      <c r="Y62" s="58">
+      <c r="Y62" s="64">
         <v>39067</v>
       </c>
-      <c r="Z62" s="58">
+      <c r="Z62" s="64">
         <v>39017</v>
       </c>
-      <c r="AA62" s="39">
+      <c r="AA62" s="42">
         <v>38990</v>
       </c>
-      <c r="AB62" s="58">
+      <c r="AB62" s="64">
         <v>38923</v>
       </c>
-      <c r="AC62" s="58">
+      <c r="AC62" s="64">
         <v>38850</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B63" s="75" t="s">
+      <c r="AD62" s="65">
+        <v>38811</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" ht="20.25" customHeight="1">
+      <c r="B63" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="75"/>
-[...25 lines deleted...]
-      <c r="A64" s="87" t="s">
+      <c r="C63" s="81"/>
+      <c r="D63" s="81"/>
+      <c r="E63" s="81"/>
+      <c r="F63" s="81"/>
+      <c r="G63" s="81"/>
+      <c r="H63" s="81"/>
+      <c r="I63" s="81"/>
+      <c r="J63" s="81"/>
+      <c r="K63" s="81"/>
+      <c r="L63" s="81"/>
+      <c r="M63" s="81"/>
+      <c r="N63" s="81"/>
+      <c r="O63" s="81"/>
+      <c r="P63" s="81"/>
+      <c r="Q63" s="81"/>
+      <c r="R63" s="81"/>
+      <c r="S63" s="81"/>
+      <c r="T63" s="81"/>
+      <c r="U63" s="81"/>
+      <c r="V63" s="81"/>
+      <c r="W63" s="81"/>
+      <c r="X63" s="81"/>
+      <c r="Y63" s="81"/>
+      <c r="Z63" s="81"/>
+      <c r="AD63" s="31"/>
+    </row>
+    <row r="64" spans="1:30">
+      <c r="A64" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B64" s="88" t="s">
+      <c r="B64" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C64" s="33">
+      <c r="C64" s="36">
         <v>528055</v>
       </c>
-      <c r="D64" s="33">
+      <c r="D64" s="36">
         <v>528742</v>
       </c>
-      <c r="E64" s="33">
+      <c r="E64" s="36">
         <v>529622</v>
       </c>
-      <c r="F64" s="33">
+      <c r="F64" s="36">
         <v>530292</v>
       </c>
-      <c r="G64" s="33">
+      <c r="G64" s="36">
         <v>531292</v>
       </c>
-      <c r="H64" s="34">
+      <c r="H64" s="37">
         <v>532231</v>
       </c>
-      <c r="I64" s="61">
+      <c r="I64" s="67">
         <v>533284</v>
       </c>
-      <c r="J64" s="33">
+      <c r="J64" s="36">
         <v>538172</v>
       </c>
-      <c r="K64" s="33">
+      <c r="K64" s="36">
         <v>539349</v>
       </c>
-      <c r="L64" s="33">
+      <c r="L64" s="36">
         <v>540295</v>
       </c>
-      <c r="M64" s="33">
+      <c r="M64" s="36">
         <v>540906</v>
       </c>
-      <c r="N64" s="33">
+      <c r="N64" s="36">
         <v>541097</v>
       </c>
-      <c r="O64" s="33">
+      <c r="O64" s="36">
         <v>541482</v>
       </c>
-      <c r="P64" s="33">
+      <c r="P64" s="36">
         <v>542320</v>
       </c>
-      <c r="Q64" s="33">
+      <c r="Q64" s="36">
         <v>542866</v>
       </c>
-      <c r="R64" s="33">
+      <c r="R64" s="36">
         <v>543425</v>
       </c>
-      <c r="S64" s="35">
+      <c r="S64" s="38">
         <v>543212</v>
       </c>
-      <c r="T64" s="33">
+      <c r="T64" s="36">
         <v>543500</v>
       </c>
-      <c r="U64" s="43">
+      <c r="U64" s="46">
         <v>543744</v>
       </c>
-      <c r="V64" s="43">
+      <c r="V64" s="46">
         <v>543900</v>
       </c>
-      <c r="W64" s="33">
+      <c r="W64" s="36">
         <v>544057</v>
       </c>
-      <c r="X64" s="33">
+      <c r="X64" s="36">
         <v>544406</v>
       </c>
-      <c r="Y64" s="58">
+      <c r="Y64" s="64">
         <v>544659</v>
       </c>
-      <c r="Z64" s="58">
+      <c r="Z64" s="64">
         <v>545012</v>
       </c>
-      <c r="AA64" s="33">
+      <c r="AA64" s="36">
         <v>545287</v>
       </c>
-      <c r="AB64" s="33">
+      <c r="AB64" s="36">
         <v>544983</v>
       </c>
-      <c r="AC64" s="58">
+      <c r="AC64" s="64">
         <v>545140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="87" t="s">
+      <c r="AD64" s="65">
+        <v>545086</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30">
+      <c r="A65" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B65" s="89" t="s">
+      <c r="B65" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="C65" s="58">
+      <c r="C65" s="64">
         <v>228003</v>
       </c>
-      <c r="D65" s="58">
+      <c r="D65" s="64">
         <v>228890</v>
       </c>
-      <c r="E65" s="58">
+      <c r="E65" s="64">
         <v>229627</v>
       </c>
-      <c r="F65" s="58">
+      <c r="F65" s="64">
         <v>230227</v>
       </c>
-      <c r="G65" s="58">
+      <c r="G65" s="64">
         <v>231019</v>
       </c>
-      <c r="H65" s="58">
+      <c r="H65" s="64">
         <v>231776</v>
       </c>
-      <c r="I65" s="61">
+      <c r="I65" s="67">
         <v>232575</v>
       </c>
-      <c r="J65" s="58">
+      <c r="J65" s="64">
         <v>233533</v>
       </c>
-      <c r="K65" s="58">
+      <c r="K65" s="64">
         <v>234555</v>
       </c>
-      <c r="L65" s="58">
+      <c r="L65" s="64">
         <v>235436</v>
       </c>
-      <c r="M65" s="58">
+      <c r="M65" s="64">
         <v>236333</v>
       </c>
-      <c r="N65" s="58">
+      <c r="N65" s="64">
         <v>236954</v>
       </c>
-      <c r="O65" s="58">
+      <c r="O65" s="64">
         <v>237503</v>
       </c>
-      <c r="P65" s="58">
+      <c r="P65" s="64">
         <v>238760</v>
       </c>
-      <c r="Q65" s="58">
+      <c r="Q65" s="64">
         <v>239632</v>
       </c>
-      <c r="R65" s="58">
+      <c r="R65" s="64">
         <v>240307</v>
       </c>
-      <c r="S65" s="58">
+      <c r="S65" s="64">
         <v>240422</v>
       </c>
-      <c r="T65" s="58">
+      <c r="T65" s="64">
         <v>241222</v>
       </c>
-      <c r="U65" s="58">
+      <c r="U65" s="64">
         <v>241770</v>
       </c>
-      <c r="V65" s="58">
+      <c r="V65" s="64">
         <v>242444</v>
       </c>
-      <c r="W65" s="58">
+      <c r="W65" s="64">
         <v>243310</v>
       </c>
-      <c r="X65" s="58">
+      <c r="X65" s="64">
         <v>243990</v>
       </c>
-      <c r="Y65" s="58">
+      <c r="Y65" s="64">
         <v>244469</v>
       </c>
-      <c r="Z65" s="58">
+      <c r="Z65" s="64">
         <v>244946</v>
       </c>
-      <c r="AA65" s="33">
+      <c r="AA65" s="36">
         <v>245522</v>
       </c>
-      <c r="AB65" s="43">
+      <c r="AB65" s="46">
         <v>245978</v>
       </c>
-      <c r="AC65" s="58">
+      <c r="AC65" s="64">
         <v>246365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="87" t="s">
+      <c r="AD65" s="65">
+        <v>246724</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30">
+      <c r="A66" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B66" s="89" t="s">
+      <c r="B66" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C66" s="58">
+      <c r="C66" s="64">
         <v>52121</v>
       </c>
-      <c r="D66" s="58">
+      <c r="D66" s="64">
         <v>52019</v>
       </c>
-      <c r="E66" s="58">
+      <c r="E66" s="64">
         <v>51960</v>
       </c>
-      <c r="F66" s="58">
+      <c r="F66" s="64">
         <v>51966</v>
       </c>
-      <c r="G66" s="58">
+      <c r="G66" s="64">
         <v>52007</v>
       </c>
-      <c r="H66" s="58">
+      <c r="H66" s="64">
         <v>52015</v>
       </c>
-      <c r="I66" s="61">
+      <c r="I66" s="67">
         <v>52155</v>
       </c>
-      <c r="J66" s="58">
+      <c r="J66" s="64">
         <v>56165</v>
       </c>
-      <c r="K66" s="58">
+      <c r="K66" s="64">
         <v>56196</v>
       </c>
-      <c r="L66" s="58">
+      <c r="L66" s="64">
         <v>56308</v>
       </c>
-      <c r="M66" s="58">
+      <c r="M66" s="64">
         <v>56126</v>
       </c>
-      <c r="N66" s="58">
+      <c r="N66" s="64">
         <v>55925</v>
       </c>
-      <c r="O66" s="58">
+      <c r="O66" s="64">
         <v>55884</v>
       </c>
-      <c r="P66" s="58">
+      <c r="P66" s="64">
         <v>55778</v>
       </c>
-      <c r="Q66" s="58">
+      <c r="Q66" s="64">
         <v>55718</v>
       </c>
-      <c r="R66" s="58">
+      <c r="R66" s="64">
         <v>55669</v>
       </c>
-      <c r="S66" s="58">
+      <c r="S66" s="64">
         <v>55620</v>
       </c>
-      <c r="T66" s="58">
+      <c r="T66" s="64">
         <v>55529</v>
       </c>
-      <c r="U66" s="58">
+      <c r="U66" s="64">
         <v>55509</v>
       </c>
-      <c r="V66" s="58">
+      <c r="V66" s="64">
         <v>55343</v>
       </c>
-      <c r="W66" s="58">
+      <c r="W66" s="64">
         <v>55237</v>
       </c>
-      <c r="X66" s="58">
+      <c r="X66" s="64">
         <v>55067</v>
       </c>
-      <c r="Y66" s="58">
+      <c r="Y66" s="64">
         <v>55116</v>
       </c>
-      <c r="Z66" s="58">
+      <c r="Z66" s="64">
         <v>55112</v>
       </c>
-      <c r="AA66" s="33">
+      <c r="AA66" s="36">
         <v>55086</v>
       </c>
-      <c r="AB66" s="43">
+      <c r="AB66" s="46">
         <v>54923</v>
       </c>
-      <c r="AC66" s="58">
+      <c r="AC66" s="64">
         <v>54883</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="87" t="s">
+      <c r="AD66" s="65">
+        <v>54741</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30">
+      <c r="A67" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B67" s="89" t="s">
+      <c r="B67" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C67" s="58">
+      <c r="C67" s="64">
         <v>74659</v>
       </c>
-      <c r="D67" s="58">
+      <c r="D67" s="64">
         <v>74662</v>
       </c>
-      <c r="E67" s="58">
+      <c r="E67" s="64">
         <v>74683</v>
       </c>
-      <c r="F67" s="58">
+      <c r="F67" s="64">
         <v>74685</v>
       </c>
-      <c r="G67" s="58">
+      <c r="G67" s="64">
         <v>74707</v>
       </c>
-      <c r="H67" s="58">
+      <c r="H67" s="64">
         <v>74781</v>
       </c>
-      <c r="I67" s="61">
+      <c r="I67" s="67">
         <v>74798</v>
       </c>
-      <c r="J67" s="58">
+      <c r="J67" s="64">
         <v>74732</v>
       </c>
-      <c r="K67" s="58">
+      <c r="K67" s="64">
         <v>74761</v>
       </c>
-      <c r="L67" s="58">
+      <c r="L67" s="64">
         <v>74679</v>
       </c>
-      <c r="M67" s="58">
+      <c r="M67" s="64">
         <v>74655</v>
       </c>
-      <c r="N67" s="58">
+      <c r="N67" s="64">
         <v>74624</v>
       </c>
-      <c r="O67" s="58">
+      <c r="O67" s="64">
         <v>74593</v>
       </c>
-      <c r="P67" s="58">
+      <c r="P67" s="64">
         <v>74538</v>
       </c>
-      <c r="Q67" s="58">
+      <c r="Q67" s="64">
         <v>74506</v>
       </c>
-      <c r="R67" s="58">
+      <c r="R67" s="64">
         <v>74542</v>
       </c>
-      <c r="S67" s="58">
+      <c r="S67" s="64">
         <v>74621</v>
       </c>
-      <c r="T67" s="58">
+      <c r="T67" s="64">
         <v>74504</v>
       </c>
-      <c r="U67" s="58">
+      <c r="U67" s="64">
         <v>74413</v>
       </c>
-      <c r="V67" s="58">
+      <c r="V67" s="64">
         <v>74320</v>
       </c>
-      <c r="W67" s="58">
+      <c r="W67" s="64">
         <v>74087</v>
       </c>
-      <c r="X67" s="58">
+      <c r="X67" s="64">
         <v>73972</v>
       </c>
-      <c r="Y67" s="58">
+      <c r="Y67" s="64">
         <v>73987</v>
       </c>
-      <c r="Z67" s="58">
+      <c r="Z67" s="64">
         <v>73962</v>
       </c>
-      <c r="AA67" s="33">
+      <c r="AA67" s="36">
         <v>73854</v>
       </c>
-      <c r="AB67" s="43">
+      <c r="AB67" s="46">
         <v>73783</v>
       </c>
-      <c r="AC67" s="58">
+      <c r="AC67" s="64">
         <v>73823</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="87" t="s">
+      <c r="AD67" s="65">
+        <v>73834</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30">
+      <c r="A68" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B68" s="89" t="s">
+      <c r="B68" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C68" s="58">
+      <c r="C68" s="64">
         <v>44805</v>
       </c>
-      <c r="D68" s="58">
+      <c r="D68" s="64">
         <v>44670</v>
       </c>
-      <c r="E68" s="58">
+      <c r="E68" s="64">
         <v>44676</v>
       </c>
-      <c r="F68" s="58">
+      <c r="F68" s="64">
         <v>44689</v>
       </c>
-      <c r="G68" s="58">
+      <c r="G68" s="64">
         <v>44651</v>
       </c>
-      <c r="H68" s="58">
+      <c r="H68" s="64">
         <v>44605</v>
       </c>
-      <c r="I68" s="61">
+      <c r="I68" s="67">
         <v>44613</v>
       </c>
-      <c r="J68" s="58">
+      <c r="J68" s="64">
         <v>44526</v>
       </c>
-      <c r="K68" s="58">
+      <c r="K68" s="64">
         <v>44477</v>
       </c>
-      <c r="L68" s="58">
+      <c r="L68" s="64">
         <v>44360</v>
       </c>
-      <c r="M68" s="58">
+      <c r="M68" s="64">
         <v>44255</v>
       </c>
-      <c r="N68" s="58">
+      <c r="N68" s="64">
         <v>44112</v>
       </c>
-      <c r="O68" s="58">
+      <c r="O68" s="64">
         <v>43975</v>
       </c>
-      <c r="P68" s="58">
+      <c r="P68" s="64">
         <v>43914</v>
       </c>
-      <c r="Q68" s="58">
+      <c r="Q68" s="64">
         <v>43868</v>
       </c>
-      <c r="R68" s="58">
+      <c r="R68" s="64">
         <v>43764</v>
       </c>
-      <c r="S68" s="58">
+      <c r="S68" s="64">
         <v>43645</v>
       </c>
-      <c r="T68" s="58">
+      <c r="T68" s="64">
         <v>43498</v>
       </c>
-      <c r="U68" s="58">
+      <c r="U68" s="64">
         <v>43414</v>
       </c>
-      <c r="V68" s="58">
+      <c r="V68" s="64">
         <v>43244</v>
       </c>
-      <c r="W68" s="58">
+      <c r="W68" s="64">
         <v>43116</v>
       </c>
-      <c r="X68" s="58">
+      <c r="X68" s="64">
         <v>43056</v>
       </c>
-      <c r="Y68" s="58">
+      <c r="Y68" s="64">
         <v>42931</v>
       </c>
-      <c r="Z68" s="58">
+      <c r="Z68" s="64">
         <v>42954</v>
       </c>
-      <c r="AA68" s="33">
+      <c r="AA68" s="36">
         <v>42857</v>
       </c>
-      <c r="AB68" s="43">
+      <c r="AB68" s="46">
         <v>42629</v>
       </c>
-      <c r="AC68" s="58">
+      <c r="AC68" s="64">
         <v>42590</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="87" t="s">
+      <c r="AD68" s="65">
+        <v>42398</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30">
+      <c r="A69" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="B69" s="89" t="s">
+      <c r="B69" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C69" s="58">
+      <c r="C69" s="64">
         <v>62215</v>
       </c>
-      <c r="D69" s="58">
+      <c r="D69" s="64">
         <v>62257</v>
       </c>
-      <c r="E69" s="58">
+      <c r="E69" s="64">
         <v>62356</v>
       </c>
-      <c r="F69" s="58">
+      <c r="F69" s="64">
         <v>62451</v>
       </c>
-      <c r="G69" s="58">
+      <c r="G69" s="64">
         <v>62586</v>
       </c>
-      <c r="H69" s="58">
+      <c r="H69" s="64">
         <v>62699</v>
       </c>
-      <c r="I69" s="61">
+      <c r="I69" s="67">
         <v>62850</v>
       </c>
-      <c r="J69" s="58">
+      <c r="J69" s="64">
         <v>62978</v>
       </c>
-      <c r="K69" s="58">
+      <c r="K69" s="64">
         <v>63110</v>
       </c>
-      <c r="L69" s="58">
+      <c r="L69" s="64">
         <v>63218</v>
       </c>
-      <c r="M69" s="58">
+      <c r="M69" s="64">
         <v>63306</v>
       </c>
-      <c r="N69" s="58">
+      <c r="N69" s="64">
         <v>63302</v>
       </c>
-      <c r="O69" s="58">
+      <c r="O69" s="64">
         <v>63308</v>
       </c>
-      <c r="P69" s="58">
+      <c r="P69" s="64">
         <v>63242</v>
       </c>
-      <c r="Q69" s="58">
+      <c r="Q69" s="64">
         <v>63195</v>
       </c>
-      <c r="R69" s="58">
+      <c r="R69" s="64">
         <v>63230</v>
       </c>
-      <c r="S69" s="58">
+      <c r="S69" s="64">
         <v>63182</v>
       </c>
-      <c r="T69" s="58">
+      <c r="T69" s="64">
         <v>63105</v>
       </c>
-      <c r="U69" s="58">
+      <c r="U69" s="64">
         <v>63046</v>
       </c>
-      <c r="V69" s="58">
+      <c r="V69" s="64">
         <v>63022</v>
       </c>
-      <c r="W69" s="58">
+      <c r="W69" s="64">
         <v>62962</v>
       </c>
-      <c r="X69" s="58">
+      <c r="X69" s="64">
         <v>62966</v>
       </c>
-      <c r="Y69" s="58">
+      <c r="Y69" s="64">
         <v>62865</v>
       </c>
-      <c r="Z69" s="58">
+      <c r="Z69" s="64">
         <v>62801</v>
       </c>
-      <c r="AA69" s="33">
+      <c r="AA69" s="36">
         <v>62765</v>
       </c>
-      <c r="AB69" s="43">
+      <c r="AB69" s="46">
         <v>62575</v>
       </c>
-      <c r="AC69" s="58">
+      <c r="AC69" s="64">
         <v>62490</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="87" t="s">
+      <c r="AD69" s="65">
+        <v>62499</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30">
+      <c r="A70" s="32" t="s">
         <v>95</v>
       </c>
-      <c r="B70" s="89" t="s">
+      <c r="B70" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C70" s="58">
+      <c r="C70" s="64">
         <v>34145</v>
       </c>
-      <c r="D70" s="58">
+      <c r="D70" s="64">
         <v>34179</v>
       </c>
-      <c r="E70" s="58">
+      <c r="E70" s="64">
         <v>34214</v>
       </c>
-      <c r="F70" s="58">
+      <c r="F70" s="64">
         <v>34210</v>
       </c>
-      <c r="G70" s="58">
+      <c r="G70" s="64">
         <v>34260</v>
       </c>
-      <c r="H70" s="58">
+      <c r="H70" s="64">
         <v>34277</v>
       </c>
-      <c r="I70" s="61">
+      <c r="I70" s="67">
         <v>34257</v>
       </c>
-      <c r="J70" s="58">
+      <c r="J70" s="64">
         <v>34270</v>
       </c>
-      <c r="K70" s="58">
+      <c r="K70" s="64">
         <v>34324</v>
       </c>
-      <c r="L70" s="58">
+      <c r="L70" s="64">
         <v>34411</v>
       </c>
-      <c r="M70" s="58">
+      <c r="M70" s="64">
         <v>34353</v>
       </c>
-      <c r="N70" s="58">
+      <c r="N70" s="64">
         <v>34343</v>
       </c>
-      <c r="O70" s="58">
+      <c r="O70" s="64">
         <v>34378</v>
       </c>
-      <c r="P70" s="58">
+      <c r="P70" s="64">
         <v>34272</v>
       </c>
-      <c r="Q70" s="58">
+      <c r="Q70" s="64">
         <v>34249</v>
       </c>
-      <c r="R70" s="58">
+      <c r="R70" s="64">
         <v>34282</v>
       </c>
-      <c r="S70" s="58">
+      <c r="S70" s="64">
         <v>34132</v>
       </c>
-      <c r="T70" s="58">
+      <c r="T70" s="64">
         <v>34079</v>
       </c>
-      <c r="U70" s="58">
+      <c r="U70" s="64">
         <v>34069</v>
       </c>
-      <c r="V70" s="58">
+      <c r="V70" s="64">
         <v>34067</v>
       </c>
-      <c r="W70" s="58">
+      <c r="W70" s="64">
         <v>34011</v>
       </c>
-      <c r="X70" s="58">
+      <c r="X70" s="64">
         <v>34054</v>
       </c>
-      <c r="Y70" s="58">
+      <c r="Y70" s="64">
         <v>34053</v>
       </c>
-      <c r="Z70" s="58">
+      <c r="Z70" s="64">
         <v>33985</v>
       </c>
-      <c r="AA70" s="33">
+      <c r="AA70" s="36">
         <v>33955</v>
       </c>
-      <c r="AB70" s="43">
+      <c r="AB70" s="46">
         <v>33935</v>
       </c>
-      <c r="AC70" s="58">
+      <c r="AC70" s="64">
         <v>33919</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="87" t="s">
+      <c r="AD70" s="65">
+        <v>33851</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30">
+      <c r="A71" s="32" t="s">
         <v>97</v>
       </c>
-      <c r="B71" s="89" t="s">
+      <c r="B71" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="C71" s="58">
+      <c r="C71" s="64">
         <v>32107</v>
       </c>
-      <c r="D71" s="58">
+      <c r="D71" s="64">
         <v>32065</v>
       </c>
-      <c r="E71" s="58">
+      <c r="E71" s="64">
         <v>32106</v>
       </c>
-      <c r="F71" s="58">
+      <c r="F71" s="64">
         <v>32064</v>
       </c>
-      <c r="G71" s="58">
+      <c r="G71" s="64">
         <v>32062</v>
       </c>
-      <c r="H71" s="58">
+      <c r="H71" s="64">
         <v>32078</v>
       </c>
-      <c r="I71" s="61">
+      <c r="I71" s="67">
         <v>32036</v>
       </c>
-      <c r="J71" s="58">
+      <c r="J71" s="64">
         <v>31968</v>
       </c>
-      <c r="K71" s="58">
+      <c r="K71" s="64">
         <v>31926</v>
       </c>
-      <c r="L71" s="58">
+      <c r="L71" s="64">
         <v>31883</v>
       </c>
-      <c r="M71" s="58">
+      <c r="M71" s="64">
         <v>31878</v>
       </c>
-      <c r="N71" s="58">
+      <c r="N71" s="64">
         <v>31837</v>
       </c>
-      <c r="O71" s="58">
+      <c r="O71" s="64">
         <v>31841</v>
       </c>
-      <c r="P71" s="58">
+      <c r="P71" s="64">
         <v>31816</v>
       </c>
-      <c r="Q71" s="58">
+      <c r="Q71" s="64">
         <v>31698</v>
       </c>
-      <c r="R71" s="58">
+      <c r="R71" s="64">
         <v>31631</v>
       </c>
-      <c r="S71" s="58">
+      <c r="S71" s="64">
         <v>31590</v>
       </c>
-      <c r="T71" s="58">
+      <c r="T71" s="64">
         <v>31563</v>
       </c>
-      <c r="U71" s="58">
+      <c r="U71" s="64">
         <v>31523</v>
       </c>
-      <c r="V71" s="58">
+      <c r="V71" s="64">
         <v>31460</v>
       </c>
-      <c r="W71" s="58">
+      <c r="W71" s="64">
         <v>31334</v>
       </c>
-      <c r="X71" s="58">
+      <c r="X71" s="64">
         <v>31301</v>
       </c>
-      <c r="Y71" s="58">
+      <c r="Y71" s="64">
         <v>31238</v>
       </c>
-      <c r="Z71" s="58">
+      <c r="Z71" s="64">
         <v>31252</v>
       </c>
-      <c r="AA71" s="33">
+      <c r="AA71" s="36">
         <v>31248</v>
       </c>
-      <c r="AB71" s="43">
+      <c r="AB71" s="46">
         <v>31160</v>
       </c>
-      <c r="AC71" s="58">
+      <c r="AC71" s="64">
         <v>31070</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B72" s="72" t="s">
+      <c r="AD71" s="65">
+        <v>31039</v>
+      </c>
+    </row>
+    <row r="72" spans="1:30" ht="15" customHeight="1">
+      <c r="B72" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="C72" s="72"/>
-[...25 lines deleted...]
-      <c r="A73" s="87" t="s">
+      <c r="C72" s="78"/>
+      <c r="D72" s="78"/>
+      <c r="E72" s="78"/>
+      <c r="F72" s="78"/>
+      <c r="G72" s="78"/>
+      <c r="H72" s="78"/>
+      <c r="I72" s="78"/>
+      <c r="J72" s="78"/>
+      <c r="K72" s="78"/>
+      <c r="L72" s="78"/>
+      <c r="M72" s="78"/>
+      <c r="N72" s="78"/>
+      <c r="O72" s="78"/>
+      <c r="P72" s="78"/>
+      <c r="Q72" s="78"/>
+      <c r="R72" s="78"/>
+      <c r="S72" s="78"/>
+      <c r="T72" s="78"/>
+      <c r="U72" s="78"/>
+      <c r="V72" s="78"/>
+      <c r="W72" s="78"/>
+      <c r="X72" s="78"/>
+      <c r="Y72" s="78"/>
+      <c r="Z72" s="78"/>
+      <c r="AD72" s="31"/>
+    </row>
+    <row r="73" spans="1:30">
+      <c r="A73" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B73" s="88" t="s">
+      <c r="B73" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C73" s="39">
+      <c r="C73" s="42">
         <v>264764</v>
       </c>
-      <c r="D73" s="39">
+      <c r="D73" s="42">
         <v>265189</v>
       </c>
-      <c r="E73" s="39">
+      <c r="E73" s="42">
         <v>265576</v>
       </c>
-      <c r="F73" s="39">
+      <c r="F73" s="42">
         <v>265980</v>
       </c>
-      <c r="G73" s="39">
+      <c r="G73" s="42">
         <v>266444</v>
       </c>
-      <c r="H73" s="39">
+      <c r="H73" s="42">
         <v>266949</v>
       </c>
-      <c r="I73" s="61">
+      <c r="I73" s="67">
         <v>267440</v>
       </c>
-      <c r="J73" s="39">
+      <c r="J73" s="42">
         <v>269927</v>
       </c>
-      <c r="K73" s="39">
+      <c r="K73" s="42">
         <v>270598</v>
       </c>
-      <c r="L73" s="39">
+      <c r="L73" s="42">
         <v>270996</v>
       </c>
-      <c r="M73" s="39">
+      <c r="M73" s="42">
         <v>271345</v>
       </c>
-      <c r="N73" s="39">
+      <c r="N73" s="42">
         <v>271398</v>
       </c>
-      <c r="O73" s="40">
+      <c r="O73" s="43">
         <v>271580</v>
       </c>
-      <c r="P73" s="40">
+      <c r="P73" s="43">
         <v>271900</v>
       </c>
-      <c r="Q73" s="40">
+      <c r="Q73" s="43">
         <v>272128</v>
       </c>
-      <c r="R73" s="33">
+      <c r="R73" s="36">
         <v>272445</v>
       </c>
-      <c r="S73" s="41">
+      <c r="S73" s="44">
         <v>272380</v>
       </c>
-      <c r="T73" s="41">
+      <c r="T73" s="44">
         <v>272499</v>
       </c>
-      <c r="U73" s="41">
+      <c r="U73" s="44">
         <v>272593</v>
       </c>
-      <c r="V73" s="41">
+      <c r="V73" s="44">
         <v>272696</v>
       </c>
-      <c r="W73" s="33">
+      <c r="W73" s="36">
         <v>272889</v>
       </c>
-      <c r="X73" s="33">
+      <c r="X73" s="36">
         <v>272994</v>
       </c>
-      <c r="Y73" s="58">
+      <c r="Y73" s="64">
         <v>273135</v>
       </c>
-      <c r="Z73" s="58">
+      <c r="Z73" s="64">
         <v>273336</v>
       </c>
-      <c r="AA73" s="39">
+      <c r="AA73" s="42">
         <v>273438</v>
       </c>
-      <c r="AB73" s="58">
+      <c r="AB73" s="64">
         <v>273145</v>
       </c>
-      <c r="AC73" s="58">
+      <c r="AC73" s="64">
         <v>273276</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="87" t="s">
+      <c r="AD73" s="65">
+        <v>273278</v>
+      </c>
+    </row>
+    <row r="74" spans="1:30">
+      <c r="A74" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B74" s="89" t="s">
+      <c r="B74" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="C74" s="58">
+      <c r="C74" s="64">
         <v>114061</v>
       </c>
-      <c r="D74" s="58">
+      <c r="D74" s="64">
         <v>114522</v>
       </c>
-      <c r="E74" s="58">
+      <c r="E74" s="64">
         <v>114879</v>
       </c>
-      <c r="F74" s="58">
+      <c r="F74" s="64">
         <v>115196</v>
       </c>
-      <c r="G74" s="58">
+      <c r="G74" s="64">
         <v>115591</v>
       </c>
-      <c r="H74" s="58">
+      <c r="H74" s="64">
         <v>115986</v>
       </c>
-      <c r="I74" s="61">
+      <c r="I74" s="67">
         <v>116384</v>
       </c>
-      <c r="J74" s="58">
+      <c r="J74" s="64">
         <v>116814</v>
       </c>
-      <c r="K74" s="58">
+      <c r="K74" s="64">
         <v>117350</v>
       </c>
-      <c r="L74" s="58">
+      <c r="L74" s="64">
         <v>117760</v>
       </c>
-      <c r="M74" s="58">
+      <c r="M74" s="64">
         <v>118196</v>
       </c>
-      <c r="N74" s="58">
+      <c r="N74" s="64">
         <v>118491</v>
       </c>
-      <c r="O74" s="58">
+      <c r="O74" s="64">
         <v>118756</v>
       </c>
-      <c r="P74" s="58">
+      <c r="P74" s="64">
         <v>119311</v>
       </c>
-      <c r="Q74" s="58">
+      <c r="Q74" s="64">
         <v>119695</v>
       </c>
-      <c r="R74" s="58">
+      <c r="R74" s="64">
         <v>120011</v>
       </c>
-      <c r="S74" s="58">
+      <c r="S74" s="64">
         <v>120096</v>
       </c>
-      <c r="T74" s="58">
+      <c r="T74" s="64">
         <v>120445</v>
       </c>
-      <c r="U74" s="58">
+      <c r="U74" s="64">
         <v>120681</v>
       </c>
-      <c r="V74" s="58">
+      <c r="V74" s="64">
         <v>120977</v>
       </c>
-      <c r="W74" s="58">
+      <c r="W74" s="64">
         <v>121373</v>
       </c>
-      <c r="X74" s="58">
+      <c r="X74" s="64">
         <v>121678</v>
       </c>
-      <c r="Y74" s="58">
+      <c r="Y74" s="64">
         <v>121904</v>
       </c>
-      <c r="Z74" s="58">
+      <c r="Z74" s="64">
         <v>122149</v>
       </c>
-      <c r="AA74" s="39">
+      <c r="AA74" s="42">
         <v>122416</v>
       </c>
-      <c r="AB74" s="58">
+      <c r="AB74" s="64">
         <v>122571</v>
       </c>
-      <c r="AC74" s="58">
+      <c r="AC74" s="64">
         <v>122788</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="87" t="s">
+      <c r="AD74" s="65">
+        <v>122991</v>
+      </c>
+    </row>
+    <row r="75" spans="1:30">
+      <c r="A75" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B75" s="89" t="s">
+      <c r="B75" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C75" s="58">
+      <c r="C75" s="64">
         <v>26720</v>
       </c>
-      <c r="D75" s="58">
+      <c r="D75" s="64">
         <v>26660</v>
       </c>
-      <c r="E75" s="58">
+      <c r="E75" s="64">
         <v>26621</v>
       </c>
-      <c r="F75" s="58">
+      <c r="F75" s="64">
         <v>26640</v>
       </c>
-      <c r="G75" s="58">
+      <c r="G75" s="64">
         <v>26665</v>
       </c>
-      <c r="H75" s="58">
+      <c r="H75" s="64">
         <v>26673</v>
       </c>
-      <c r="I75" s="61">
+      <c r="I75" s="67">
         <v>26698</v>
       </c>
-      <c r="J75" s="58">
+      <c r="J75" s="64">
         <v>28791</v>
       </c>
-      <c r="K75" s="58">
+      <c r="K75" s="64">
         <v>28820</v>
       </c>
-      <c r="L75" s="58">
+      <c r="L75" s="64">
         <v>28871</v>
       </c>
-      <c r="M75" s="58">
+      <c r="M75" s="64">
         <v>28829</v>
       </c>
-      <c r="N75" s="58">
+      <c r="N75" s="64">
         <v>28722</v>
       </c>
-      <c r="O75" s="58">
+      <c r="O75" s="64">
         <v>28716</v>
       </c>
-      <c r="P75" s="58">
+      <c r="P75" s="64">
         <v>28625</v>
       </c>
-      <c r="Q75" s="58">
+      <c r="Q75" s="64">
         <v>28598</v>
       </c>
-      <c r="R75" s="58">
+      <c r="R75" s="64">
         <v>28596</v>
       </c>
-      <c r="S75" s="58">
+      <c r="S75" s="64">
         <v>28583</v>
       </c>
-      <c r="T75" s="58">
+      <c r="T75" s="64">
         <v>28544</v>
       </c>
-      <c r="U75" s="58">
+      <c r="U75" s="64">
         <v>28556</v>
       </c>
-      <c r="V75" s="58">
+      <c r="V75" s="64">
         <v>28476</v>
       </c>
-      <c r="W75" s="58">
+      <c r="W75" s="64">
         <v>28462</v>
       </c>
-      <c r="X75" s="58">
+      <c r="X75" s="64">
         <v>28414</v>
       </c>
-      <c r="Y75" s="58">
+      <c r="Y75" s="64">
         <v>28447</v>
       </c>
-      <c r="Z75" s="58">
+      <c r="Z75" s="64">
         <v>28451</v>
       </c>
-      <c r="AA75" s="39">
+      <c r="AA75" s="42">
         <v>28414</v>
       </c>
-      <c r="AB75" s="58">
+      <c r="AB75" s="64">
         <v>28327</v>
       </c>
-      <c r="AC75" s="58">
+      <c r="AC75" s="64">
         <v>28300</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="87" t="s">
+      <c r="AD75" s="65">
+        <v>28221</v>
+      </c>
+    </row>
+    <row r="76" spans="1:30">
+      <c r="A76" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B76" s="89" t="s">
+      <c r="B76" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C76" s="58">
+      <c r="C76" s="64">
         <v>36828</v>
       </c>
-      <c r="D76" s="58">
+      <c r="D76" s="64">
         <v>36863</v>
       </c>
-      <c r="E76" s="58">
+      <c r="E76" s="64">
         <v>36864</v>
       </c>
-      <c r="F76" s="58">
+      <c r="F76" s="64">
         <v>36865</v>
       </c>
-      <c r="G76" s="58">
+      <c r="G76" s="64">
         <v>36865</v>
       </c>
-      <c r="H76" s="58">
+      <c r="H76" s="64">
         <v>36916</v>
       </c>
-      <c r="I76" s="61">
+      <c r="I76" s="67">
         <v>36922</v>
       </c>
-      <c r="J76" s="58">
+      <c r="J76" s="64">
         <v>36885</v>
       </c>
-      <c r="K76" s="58">
+      <c r="K76" s="64">
         <v>36895</v>
       </c>
-      <c r="L76" s="58">
+      <c r="L76" s="64">
         <v>36863</v>
       </c>
-      <c r="M76" s="58">
+      <c r="M76" s="64">
         <v>36853</v>
       </c>
-      <c r="N76" s="58">
+      <c r="N76" s="64">
         <v>36824</v>
       </c>
-      <c r="O76" s="58">
+      <c r="O76" s="64">
         <v>36800</v>
       </c>
-      <c r="P76" s="58">
+      <c r="P76" s="64">
         <v>36781</v>
       </c>
-      <c r="Q76" s="58">
+      <c r="Q76" s="64">
         <v>36760</v>
       </c>
-      <c r="R76" s="58">
+      <c r="R76" s="64">
         <v>36806</v>
       </c>
-      <c r="S76" s="58">
+      <c r="S76" s="64">
         <v>36844</v>
       </c>
-      <c r="T76" s="58">
+      <c r="T76" s="64">
         <v>36802</v>
       </c>
-      <c r="U76" s="58">
+      <c r="U76" s="64">
         <v>36746</v>
       </c>
-      <c r="V76" s="58">
+      <c r="V76" s="64">
         <v>36689</v>
       </c>
-      <c r="W76" s="58">
+      <c r="W76" s="64">
         <v>36562</v>
       </c>
-      <c r="X76" s="58">
+      <c r="X76" s="64">
         <v>36495</v>
       </c>
-      <c r="Y76" s="58">
+      <c r="Y76" s="64">
         <v>36537</v>
       </c>
-      <c r="Z76" s="58">
+      <c r="Z76" s="64">
         <v>36537</v>
       </c>
-      <c r="AA76" s="39">
+      <c r="AA76" s="42">
         <v>36476</v>
       </c>
-      <c r="AB76" s="58">
+      <c r="AB76" s="64">
         <v>36423</v>
       </c>
-      <c r="AC76" s="58">
+      <c r="AC76" s="64">
         <v>36466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="87" t="s">
+      <c r="AD76" s="65">
+        <v>36455</v>
+      </c>
+    </row>
+    <row r="77" spans="1:30">
+      <c r="A77" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B77" s="89" t="s">
+      <c r="B77" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C77" s="58">
+      <c r="C77" s="64">
         <v>22752</v>
       </c>
-      <c r="D77" s="58">
+      <c r="D77" s="64">
         <v>22701</v>
       </c>
-      <c r="E77" s="58">
+      <c r="E77" s="64">
         <v>22705</v>
       </c>
-      <c r="F77" s="58">
+      <c r="F77" s="64">
         <v>22712</v>
       </c>
-      <c r="G77" s="58">
+      <c r="G77" s="64">
         <v>22680</v>
       </c>
-      <c r="H77" s="58">
+      <c r="H77" s="64">
         <v>22666</v>
       </c>
-      <c r="I77" s="61">
+      <c r="I77" s="67">
         <v>22666</v>
       </c>
-      <c r="J77" s="58">
+      <c r="J77" s="64">
         <v>22651</v>
       </c>
-      <c r="K77" s="58">
+      <c r="K77" s="64">
         <v>22660</v>
       </c>
-      <c r="L77" s="58">
+      <c r="L77" s="64">
         <v>22605</v>
       </c>
-      <c r="M77" s="58">
+      <c r="M77" s="64">
         <v>22540</v>
       </c>
-      <c r="N77" s="58">
+      <c r="N77" s="64">
         <v>22447</v>
       </c>
-      <c r="O77" s="58">
+      <c r="O77" s="64">
         <v>22372</v>
       </c>
-      <c r="P77" s="58">
+      <c r="P77" s="64">
         <v>22332</v>
       </c>
-      <c r="Q77" s="58">
+      <c r="Q77" s="64">
         <v>22308</v>
       </c>
-      <c r="R77" s="58">
+      <c r="R77" s="64">
         <v>22265</v>
       </c>
-      <c r="S77" s="58">
+      <c r="S77" s="64">
         <v>22183</v>
       </c>
-      <c r="T77" s="58">
+      <c r="T77" s="64">
         <v>22126</v>
       </c>
-      <c r="U77" s="58">
+      <c r="U77" s="64">
         <v>22074</v>
       </c>
-      <c r="V77" s="58">
+      <c r="V77" s="64">
         <v>22023</v>
       </c>
-      <c r="W77" s="58">
+      <c r="W77" s="64">
         <v>21979</v>
       </c>
-      <c r="X77" s="58">
+      <c r="X77" s="64">
         <v>21925</v>
       </c>
-      <c r="Y77" s="58">
+      <c r="Y77" s="64">
         <v>21874</v>
       </c>
-      <c r="Z77" s="58">
+      <c r="Z77" s="64">
         <v>21882</v>
       </c>
-      <c r="AA77" s="39">
+      <c r="AA77" s="42">
         <v>21841</v>
       </c>
-      <c r="AB77" s="58">
+      <c r="AB77" s="64">
         <v>21710</v>
       </c>
-      <c r="AC77" s="58">
+      <c r="AC77" s="64">
         <v>21706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="87" t="s">
+      <c r="AD77" s="65">
+        <v>21606</v>
+      </c>
+    </row>
+    <row r="78" spans="1:30">
+      <c r="A78" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="B78" s="89" t="s">
+      <c r="B78" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C78" s="58">
+      <c r="C78" s="64">
         <v>31033</v>
       </c>
-      <c r="D78" s="58">
+      <c r="D78" s="64">
         <v>31050</v>
       </c>
-      <c r="E78" s="58">
+      <c r="E78" s="64">
         <v>31096</v>
       </c>
-      <c r="F78" s="58">
+      <c r="F78" s="64">
         <v>31156</v>
       </c>
-      <c r="G78" s="58">
+      <c r="G78" s="64">
         <v>31210</v>
       </c>
-      <c r="H78" s="58">
+      <c r="H78" s="64">
         <v>31240</v>
       </c>
-      <c r="I78" s="61">
+      <c r="I78" s="67">
         <v>31320</v>
       </c>
-      <c r="J78" s="58">
+      <c r="J78" s="64">
         <v>31353</v>
       </c>
-      <c r="K78" s="58">
+      <c r="K78" s="64">
         <v>31403</v>
       </c>
-      <c r="L78" s="58">
+      <c r="L78" s="64">
         <v>31419</v>
       </c>
-      <c r="M78" s="58">
+      <c r="M78" s="64">
         <v>31463</v>
       </c>
-      <c r="N78" s="58">
+      <c r="N78" s="64">
         <v>31473</v>
       </c>
-      <c r="O78" s="58">
+      <c r="O78" s="64">
         <v>31486</v>
       </c>
-      <c r="P78" s="58">
+      <c r="P78" s="64">
         <v>31466</v>
       </c>
-      <c r="Q78" s="58">
+      <c r="Q78" s="64">
         <v>31437</v>
       </c>
-      <c r="R78" s="58">
+      <c r="R78" s="64">
         <v>31454</v>
       </c>
-      <c r="S78" s="58">
+      <c r="S78" s="64">
         <v>31418</v>
       </c>
-      <c r="T78" s="58">
+      <c r="T78" s="64">
         <v>31362</v>
       </c>
-      <c r="U78" s="58">
+      <c r="U78" s="64">
         <v>31336</v>
       </c>
-      <c r="V78" s="58">
+      <c r="V78" s="64">
         <v>31367</v>
       </c>
-      <c r="W78" s="58">
+      <c r="W78" s="64">
         <v>31394</v>
       </c>
-      <c r="X78" s="58">
+      <c r="X78" s="64">
         <v>31360</v>
       </c>
-      <c r="Y78" s="58">
+      <c r="Y78" s="64">
         <v>31313</v>
       </c>
-      <c r="Z78" s="58">
+      <c r="Z78" s="64">
         <v>31260</v>
       </c>
-      <c r="AA78" s="39">
+      <c r="AA78" s="42">
         <v>31266</v>
       </c>
-      <c r="AB78" s="58">
+      <c r="AB78" s="64">
         <v>31167</v>
       </c>
-      <c r="AC78" s="58">
+      <c r="AC78" s="64">
         <v>31130</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="87" t="s">
+      <c r="AD78" s="65">
+        <v>31144</v>
+      </c>
+    </row>
+    <row r="79" spans="1:30">
+      <c r="A79" s="32" t="s">
         <v>95</v>
       </c>
-      <c r="B79" s="89" t="s">
+      <c r="B79" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C79" s="58">
+      <c r="C79" s="64">
         <v>16710</v>
       </c>
-      <c r="D79" s="58">
+      <c r="D79" s="64">
         <v>16735</v>
       </c>
-      <c r="E79" s="58">
+      <c r="E79" s="64">
         <v>16740</v>
       </c>
-      <c r="F79" s="58">
+      <c r="F79" s="64">
         <v>16737</v>
       </c>
-      <c r="G79" s="58">
+      <c r="G79" s="64">
         <v>16760</v>
       </c>
-      <c r="H79" s="58">
+      <c r="H79" s="64">
         <v>16780</v>
       </c>
-      <c r="I79" s="61">
+      <c r="I79" s="67">
         <v>16778</v>
       </c>
-      <c r="J79" s="58">
+      <c r="J79" s="64">
         <v>16800</v>
       </c>
-      <c r="K79" s="58">
+      <c r="K79" s="64">
         <v>16844</v>
       </c>
-      <c r="L79" s="58">
+      <c r="L79" s="64">
         <v>16862</v>
       </c>
-      <c r="M79" s="58">
+      <c r="M79" s="64">
         <v>16843</v>
       </c>
-      <c r="N79" s="58">
+      <c r="N79" s="64">
         <v>16844</v>
       </c>
-      <c r="O79" s="58">
+      <c r="O79" s="64">
         <v>16867</v>
       </c>
-      <c r="P79" s="58">
+      <c r="P79" s="64">
         <v>16821</v>
       </c>
-      <c r="Q79" s="58">
+      <c r="Q79" s="64">
         <v>16815</v>
       </c>
-      <c r="R79" s="58">
+      <c r="R79" s="64">
         <v>16842</v>
       </c>
-      <c r="S79" s="58">
+      <c r="S79" s="64">
         <v>16783</v>
       </c>
-      <c r="T79" s="58">
+      <c r="T79" s="64">
         <v>16761</v>
       </c>
-      <c r="U79" s="58">
+      <c r="U79" s="64">
         <v>16755</v>
       </c>
-      <c r="V79" s="58">
+      <c r="V79" s="64">
         <v>16748</v>
       </c>
-      <c r="W79" s="58">
+      <c r="W79" s="64">
         <v>16735</v>
       </c>
-      <c r="X79" s="58">
+      <c r="X79" s="64">
         <v>16749</v>
       </c>
-      <c r="Y79" s="58">
+      <c r="Y79" s="64">
         <v>16718</v>
       </c>
-      <c r="Z79" s="58">
+      <c r="Z79" s="64">
         <v>16697</v>
       </c>
-      <c r="AA79" s="39">
+      <c r="AA79" s="42">
         <v>16665</v>
       </c>
-      <c r="AB79" s="58">
+      <c r="AB79" s="64">
         <v>16644</v>
       </c>
-      <c r="AC79" s="58">
+      <c r="AC79" s="64">
         <v>16618</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="87" t="s">
+      <c r="AD79" s="65">
+        <v>16600</v>
+      </c>
+    </row>
+    <row r="80" spans="1:30">
+      <c r="A80" s="32" t="s">
         <v>97</v>
       </c>
-      <c r="B80" s="89" t="s">
+      <c r="B80" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="C80" s="58">
+      <c r="C80" s="64">
         <v>16660</v>
       </c>
-      <c r="D80" s="58">
+      <c r="D80" s="64">
         <v>16658</v>
       </c>
-      <c r="E80" s="58">
+      <c r="E80" s="64">
         <v>16671</v>
       </c>
-      <c r="F80" s="58">
+      <c r="F80" s="64">
         <v>16674</v>
       </c>
-      <c r="G80" s="58">
+      <c r="G80" s="64">
         <v>16673</v>
       </c>
-      <c r="H80" s="58">
+      <c r="H80" s="64">
         <v>16688</v>
       </c>
-      <c r="I80" s="61">
+      <c r="I80" s="67">
         <v>16672</v>
       </c>
-      <c r="J80" s="58">
+      <c r="J80" s="64">
         <v>16633</v>
       </c>
-      <c r="K80" s="58">
+      <c r="K80" s="64">
         <v>16626</v>
       </c>
-      <c r="L80" s="58">
+      <c r="L80" s="64">
         <v>16616</v>
       </c>
-      <c r="M80" s="58">
+      <c r="M80" s="64">
         <v>16621</v>
       </c>
-      <c r="N80" s="58">
+      <c r="N80" s="64">
         <v>16597</v>
       </c>
-      <c r="O80" s="58">
+      <c r="O80" s="64">
         <v>16583</v>
       </c>
-      <c r="P80" s="58">
+      <c r="P80" s="64">
         <v>16564</v>
       </c>
-      <c r="Q80" s="58">
+      <c r="Q80" s="64">
         <v>16515</v>
       </c>
-      <c r="R80" s="58">
+      <c r="R80" s="64">
         <v>16471</v>
       </c>
-      <c r="S80" s="58">
+      <c r="S80" s="64">
         <v>16473</v>
       </c>
-      <c r="T80" s="58">
+      <c r="T80" s="64">
         <v>16459</v>
       </c>
-      <c r="U80" s="58">
+      <c r="U80" s="64">
         <v>16445</v>
       </c>
-      <c r="V80" s="58">
+      <c r="V80" s="64">
         <v>16416</v>
       </c>
-      <c r="W80" s="58">
+      <c r="W80" s="64">
         <v>16384</v>
       </c>
-      <c r="X80" s="58">
+      <c r="X80" s="64">
         <v>16373</v>
       </c>
-      <c r="Y80" s="58">
+      <c r="Y80" s="64">
         <v>16342</v>
       </c>
-      <c r="Z80" s="58">
+      <c r="Z80" s="64">
         <v>16360</v>
       </c>
-      <c r="AA80" s="39">
+      <c r="AA80" s="42">
         <v>16360</v>
       </c>
-      <c r="AB80" s="58">
+      <c r="AB80" s="64">
         <v>16303</v>
       </c>
-      <c r="AC80" s="58">
+      <c r="AC80" s="64">
         <v>16268</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B81" s="73" t="s">
+      <c r="AD80" s="65">
+        <v>16261</v>
+      </c>
+    </row>
+    <row r="81" spans="1:30">
+      <c r="B81" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="73"/>
-[...25 lines deleted...]
-      <c r="A82" s="87" t="s">
+      <c r="C81" s="79"/>
+      <c r="D81" s="79"/>
+      <c r="E81" s="79"/>
+      <c r="F81" s="79"/>
+      <c r="G81" s="79"/>
+      <c r="H81" s="79"/>
+      <c r="I81" s="79"/>
+      <c r="J81" s="79"/>
+      <c r="K81" s="79"/>
+      <c r="L81" s="79"/>
+      <c r="M81" s="79"/>
+      <c r="N81" s="79"/>
+      <c r="O81" s="79"/>
+      <c r="P81" s="79"/>
+      <c r="Q81" s="79"/>
+      <c r="R81" s="79"/>
+      <c r="S81" s="79"/>
+      <c r="T81" s="79"/>
+      <c r="U81" s="79"/>
+      <c r="V81" s="79"/>
+      <c r="W81" s="79"/>
+      <c r="X81" s="79"/>
+      <c r="Y81" s="79"/>
+      <c r="Z81" s="79"/>
+      <c r="AD81" s="31"/>
+    </row>
+    <row r="82" spans="1:30">
+      <c r="A82" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B82" s="88" t="s">
+      <c r="B82" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C82" s="39">
+      <c r="C82" s="42">
         <v>263291</v>
       </c>
-      <c r="D82" s="39">
+      <c r="D82" s="42">
         <v>263553</v>
       </c>
-      <c r="E82" s="39">
+      <c r="E82" s="42">
         <v>264046</v>
       </c>
-      <c r="F82" s="39">
+      <c r="F82" s="42">
         <v>264312</v>
       </c>
-      <c r="G82" s="39">
+      <c r="G82" s="42">
         <v>264848</v>
       </c>
-      <c r="H82" s="39">
+      <c r="H82" s="42">
         <v>266949</v>
       </c>
-      <c r="I82" s="61">
+      <c r="I82" s="67">
         <v>265844</v>
       </c>
-      <c r="J82" s="39">
+      <c r="J82" s="42">
         <v>268245</v>
       </c>
-      <c r="K82" s="39">
+      <c r="K82" s="42">
         <v>268751</v>
       </c>
-      <c r="L82" s="39">
+      <c r="L82" s="42">
         <v>269299</v>
       </c>
-      <c r="M82" s="39">
+      <c r="M82" s="42">
         <v>269561</v>
       </c>
-      <c r="N82" s="39">
+      <c r="N82" s="42">
         <v>269699</v>
       </c>
-      <c r="O82" s="40">
+      <c r="O82" s="43">
         <v>269902</v>
       </c>
-      <c r="P82" s="40">
+      <c r="P82" s="43">
         <v>270420</v>
       </c>
-      <c r="Q82" s="40">
+      <c r="Q82" s="43">
         <v>270738</v>
       </c>
-      <c r="R82" s="33">
+      <c r="R82" s="36">
         <v>270980</v>
       </c>
-      <c r="S82" s="41">
+      <c r="S82" s="44">
         <v>270832</v>
       </c>
-      <c r="T82" s="41">
+      <c r="T82" s="44">
         <v>271001</v>
       </c>
-      <c r="U82" s="42">
+      <c r="U82" s="45">
         <v>271151</v>
       </c>
-      <c r="V82" s="42">
+      <c r="V82" s="45">
         <v>271204</v>
       </c>
-      <c r="W82" s="33">
+      <c r="W82" s="36">
         <v>271168</v>
       </c>
-      <c r="X82" s="33">
+      <c r="X82" s="36">
         <v>271412</v>
       </c>
-      <c r="Y82" s="58">
+      <c r="Y82" s="64">
         <v>271524</v>
       </c>
-      <c r="Z82" s="58">
+      <c r="Z82" s="64">
         <v>271676</v>
       </c>
-      <c r="AA82" s="39">
+      <c r="AA82" s="42">
         <v>271849</v>
       </c>
-      <c r="AB82" s="58">
+      <c r="AB82" s="64">
         <v>271838</v>
       </c>
-      <c r="AC82" s="58">
+      <c r="AC82" s="64">
         <v>271864</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="87" t="s">
+      <c r="AD82" s="65">
+        <v>271808</v>
+      </c>
+    </row>
+    <row r="83" spans="1:30">
+      <c r="A83" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="B83" s="89" t="s">
+      <c r="B83" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="C83" s="58">
+      <c r="C83" s="64">
         <v>113942</v>
       </c>
-      <c r="D83" s="58">
+      <c r="D83" s="64">
         <v>114368</v>
       </c>
-      <c r="E83" s="58">
+      <c r="E83" s="64">
         <v>114748</v>
       </c>
-      <c r="F83" s="58">
+      <c r="F83" s="64">
         <v>115031</v>
       </c>
-      <c r="G83" s="58">
+      <c r="G83" s="64">
         <v>115428</v>
       </c>
-      <c r="H83" s="58">
+      <c r="H83" s="64">
         <v>115790</v>
       </c>
-      <c r="I83" s="61">
+      <c r="I83" s="67">
         <v>116191</v>
       </c>
-      <c r="J83" s="58">
+      <c r="J83" s="64">
         <v>116719</v>
       </c>
-      <c r="K83" s="58">
+      <c r="K83" s="64">
         <v>117205</v>
       </c>
-      <c r="L83" s="58">
+      <c r="L83" s="64">
         <v>117676</v>
       </c>
-      <c r="M83" s="58">
+      <c r="M83" s="64">
         <v>118137</v>
       </c>
-      <c r="N83" s="58">
+      <c r="N83" s="64">
         <v>118463</v>
       </c>
-      <c r="O83" s="58">
+      <c r="O83" s="64">
         <v>118747</v>
       </c>
-      <c r="P83" s="58">
+      <c r="P83" s="64">
         <v>119449</v>
       </c>
-      <c r="Q83" s="58">
+      <c r="Q83" s="64">
         <v>119937</v>
       </c>
-      <c r="R83" s="58">
+      <c r="R83" s="64">
         <v>120296</v>
       </c>
-      <c r="S83" s="58">
+      <c r="S83" s="64">
         <v>120326</v>
       </c>
-      <c r="T83" s="58">
+      <c r="T83" s="64">
         <v>120777</v>
       </c>
-      <c r="U83" s="58">
+      <c r="U83" s="64">
         <v>121089</v>
       </c>
-      <c r="V83" s="58">
+      <c r="V83" s="64">
         <v>121467</v>
       </c>
-      <c r="W83" s="58">
+      <c r="W83" s="64">
         <v>121937</v>
       </c>
-      <c r="X83" s="58">
+      <c r="X83" s="64">
         <v>122312</v>
       </c>
-      <c r="Y83" s="58">
+      <c r="Y83" s="64">
         <v>122565</v>
       </c>
-      <c r="Z83" s="58">
+      <c r="Z83" s="64">
         <v>122797</v>
       </c>
-      <c r="AA83" s="39">
+      <c r="AA83" s="42">
         <v>123106</v>
       </c>
-      <c r="AB83" s="58">
+      <c r="AB83" s="64">
         <v>123407</v>
       </c>
-      <c r="AC83" s="58">
+      <c r="AC83" s="64">
         <v>123577</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="87" t="s">
+      <c r="AD83" s="65">
+        <v>123733</v>
+      </c>
+    </row>
+    <row r="84" spans="1:30">
+      <c r="A84" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B84" s="89" t="s">
+      <c r="B84" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C84" s="58">
+      <c r="C84" s="64">
         <v>25401</v>
       </c>
-      <c r="D84" s="58">
+      <c r="D84" s="64">
         <v>25359</v>
       </c>
-      <c r="E84" s="58">
+      <c r="E84" s="64">
         <v>25339</v>
       </c>
-      <c r="F84" s="58">
+      <c r="F84" s="64">
         <v>25326</v>
       </c>
-      <c r="G84" s="58">
+      <c r="G84" s="64">
         <v>25342</v>
       </c>
-      <c r="H84" s="58">
+      <c r="H84" s="64">
         <v>25342</v>
       </c>
-      <c r="I84" s="61">
+      <c r="I84" s="67">
         <v>25457</v>
       </c>
-      <c r="J84" s="58">
+      <c r="J84" s="64">
         <v>27374</v>
       </c>
-      <c r="K84" s="58">
+      <c r="K84" s="64">
         <v>27376</v>
       </c>
-      <c r="L84" s="58">
+      <c r="L84" s="64">
         <v>27437</v>
       </c>
-      <c r="M84" s="58">
+      <c r="M84" s="64">
         <v>27297</v>
       </c>
-      <c r="N84" s="58">
+      <c r="N84" s="64">
         <v>27203</v>
       </c>
-      <c r="O84" s="58">
+      <c r="O84" s="64">
         <v>27168</v>
       </c>
-      <c r="P84" s="58">
+      <c r="P84" s="64">
         <v>27153</v>
       </c>
-      <c r="Q84" s="58">
+      <c r="Q84" s="64">
         <v>27120</v>
       </c>
-      <c r="R84" s="58">
+      <c r="R84" s="64">
         <v>27073</v>
       </c>
-      <c r="S84" s="58">
+      <c r="S84" s="64">
         <v>27037</v>
       </c>
-      <c r="T84" s="58">
+      <c r="T84" s="64">
         <v>26985</v>
       </c>
-      <c r="U84" s="58">
+      <c r="U84" s="64">
         <v>26953</v>
       </c>
-      <c r="V84" s="58">
+      <c r="V84" s="64">
         <v>26867</v>
       </c>
-      <c r="W84" s="58">
+      <c r="W84" s="64">
         <v>26775</v>
       </c>
-      <c r="X84" s="58">
+      <c r="X84" s="64">
         <v>26653</v>
       </c>
-      <c r="Y84" s="58">
+      <c r="Y84" s="64">
         <v>26669</v>
       </c>
-      <c r="Z84" s="58">
+      <c r="Z84" s="64">
         <v>26661</v>
       </c>
-      <c r="AA84" s="39">
+      <c r="AA84" s="42">
         <v>26672</v>
       </c>
-      <c r="AB84" s="58">
+      <c r="AB84" s="64">
         <v>26596</v>
       </c>
-      <c r="AC84" s="58">
+      <c r="AC84" s="64">
         <v>26583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="87" t="s">
+      <c r="AD84" s="65">
+        <v>26520</v>
+      </c>
+    </row>
+    <row r="85" spans="1:30">
+      <c r="A85" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="B85" s="89" t="s">
+      <c r="B85" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C85" s="58">
+      <c r="C85" s="64">
         <v>37831</v>
       </c>
-      <c r="D85" s="58">
+      <c r="D85" s="64">
         <v>37799</v>
       </c>
-      <c r="E85" s="58">
+      <c r="E85" s="64">
         <v>37819</v>
       </c>
-      <c r="F85" s="58">
+      <c r="F85" s="64">
         <v>37820</v>
       </c>
-      <c r="G85" s="58">
+      <c r="G85" s="64">
         <v>37842</v>
       </c>
-      <c r="H85" s="58">
+      <c r="H85" s="64">
         <v>37865</v>
       </c>
-      <c r="I85" s="61">
+      <c r="I85" s="67">
         <v>37876</v>
       </c>
-      <c r="J85" s="58">
+      <c r="J85" s="64">
         <v>37847</v>
       </c>
-      <c r="K85" s="58">
+      <c r="K85" s="64">
         <v>37866</v>
       </c>
-      <c r="L85" s="58">
+      <c r="L85" s="64">
         <v>37816</v>
       </c>
-      <c r="M85" s="58">
+      <c r="M85" s="64">
         <v>37802</v>
       </c>
-      <c r="N85" s="58">
+      <c r="N85" s="64">
         <v>37800</v>
       </c>
-      <c r="O85" s="58">
+      <c r="O85" s="64">
         <v>37793</v>
       </c>
-      <c r="P85" s="58">
+      <c r="P85" s="64">
         <v>37757</v>
       </c>
-      <c r="Q85" s="58">
+      <c r="Q85" s="64">
         <v>37746</v>
       </c>
-      <c r="R85" s="58">
+      <c r="R85" s="64">
         <v>37736</v>
       </c>
-      <c r="S85" s="58">
+      <c r="S85" s="64">
         <v>37777</v>
       </c>
-      <c r="T85" s="58">
+      <c r="T85" s="64">
         <v>37702</v>
       </c>
-      <c r="U85" s="58">
+      <c r="U85" s="64">
         <v>37667</v>
       </c>
-      <c r="V85" s="58">
+      <c r="V85" s="64">
         <v>37631</v>
       </c>
-      <c r="W85" s="58">
+      <c r="W85" s="64">
         <v>37525</v>
       </c>
-      <c r="X85" s="58">
+      <c r="X85" s="64">
         <v>37477</v>
       </c>
-      <c r="Y85" s="58">
+      <c r="Y85" s="64">
         <v>37450</v>
       </c>
-      <c r="Z85" s="58">
+      <c r="Z85" s="64">
         <v>37425</v>
       </c>
-      <c r="AA85" s="39">
+      <c r="AA85" s="42">
         <v>37378</v>
       </c>
-      <c r="AB85" s="58">
+      <c r="AB85" s="64">
         <v>37360</v>
       </c>
-      <c r="AC85" s="58">
+      <c r="AC85" s="64">
         <v>37357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="87" t="s">
+      <c r="AD85" s="65">
+        <v>37379</v>
+      </c>
+    </row>
+    <row r="86" spans="1:30">
+      <c r="A86" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="B86" s="89" t="s">
+      <c r="B86" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C86" s="58">
+      <c r="C86" s="64">
         <v>22053</v>
       </c>
-      <c r="D86" s="58">
+      <c r="D86" s="64">
         <v>21969</v>
       </c>
-      <c r="E86" s="58">
+      <c r="E86" s="64">
         <v>21971</v>
       </c>
-      <c r="F86" s="58">
+      <c r="F86" s="64">
         <v>21977</v>
       </c>
-      <c r="G86" s="58">
+      <c r="G86" s="64">
         <v>21971</v>
       </c>
-      <c r="H86" s="58">
+      <c r="H86" s="64">
         <v>21939</v>
       </c>
-      <c r="I86" s="61">
+      <c r="I86" s="67">
         <v>21947</v>
       </c>
-      <c r="J86" s="58">
+      <c r="J86" s="64">
         <v>21875</v>
       </c>
-      <c r="K86" s="58">
+      <c r="K86" s="64">
         <v>21817</v>
       </c>
-      <c r="L86" s="58">
+      <c r="L86" s="64">
         <v>21755</v>
       </c>
-      <c r="M86" s="58">
+      <c r="M86" s="64">
         <v>21715</v>
       </c>
-      <c r="N86" s="58">
+      <c r="N86" s="64">
         <v>21665</v>
       </c>
-      <c r="O86" s="58">
+      <c r="O86" s="64">
         <v>21603</v>
       </c>
-      <c r="P86" s="58">
+      <c r="P86" s="64">
         <v>21582</v>
       </c>
-      <c r="Q86" s="58">
+      <c r="Q86" s="64">
         <v>21560</v>
       </c>
-      <c r="R86" s="58">
+      <c r="R86" s="64">
         <v>21499</v>
       </c>
-      <c r="S86" s="58">
+      <c r="S86" s="64">
         <v>21462</v>
       </c>
-      <c r="T86" s="58">
+      <c r="T86" s="64">
         <v>21372</v>
       </c>
-      <c r="U86" s="58">
+      <c r="U86" s="64">
         <v>21340</v>
       </c>
-      <c r="V86" s="58">
+      <c r="V86" s="64">
         <v>21221</v>
       </c>
-      <c r="W86" s="58">
+      <c r="W86" s="64">
         <v>21137</v>
       </c>
-      <c r="X86" s="58">
+      <c r="X86" s="64">
         <v>21131</v>
       </c>
-      <c r="Y86" s="58">
+      <c r="Y86" s="64">
         <v>21057</v>
       </c>
-      <c r="Z86" s="58">
+      <c r="Z86" s="64">
         <v>21072</v>
       </c>
-      <c r="AA86" s="39">
+      <c r="AA86" s="42">
         <v>21016</v>
       </c>
-      <c r="AB86" s="58">
+      <c r="AB86" s="64">
         <v>20919</v>
       </c>
-      <c r="AC86" s="58">
+      <c r="AC86" s="64">
         <v>20884</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="87" t="s">
+      <c r="AD86" s="65">
+        <v>20792</v>
+      </c>
+    </row>
+    <row r="87" spans="1:30">
+      <c r="A87" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="B87" s="89" t="s">
+      <c r="B87" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C87" s="58">
+      <c r="C87" s="64">
         <v>31182</v>
       </c>
-      <c r="D87" s="58">
+      <c r="D87" s="64">
         <v>31207</v>
       </c>
-      <c r="E87" s="58">
+      <c r="E87" s="64">
         <v>31260</v>
       </c>
-      <c r="F87" s="58">
+      <c r="F87" s="64">
         <v>31295</v>
       </c>
-      <c r="G87" s="58">
+      <c r="G87" s="64">
         <v>31376</v>
       </c>
-      <c r="H87" s="58">
+      <c r="H87" s="64">
         <v>31459</v>
       </c>
-      <c r="I87" s="61">
+      <c r="I87" s="67">
         <v>31530</v>
       </c>
-      <c r="J87" s="58">
+      <c r="J87" s="64">
         <v>31625</v>
       </c>
-      <c r="K87" s="58">
+      <c r="K87" s="64">
         <v>31707</v>
       </c>
-      <c r="L87" s="58">
+      <c r="L87" s="64">
         <v>31799</v>
       </c>
-      <c r="M87" s="58">
+      <c r="M87" s="64">
         <v>31843</v>
       </c>
-      <c r="N87" s="58">
+      <c r="N87" s="64">
         <v>31829</v>
       </c>
-      <c r="O87" s="58">
+      <c r="O87" s="64">
         <v>31822</v>
       </c>
-      <c r="P87" s="58">
+      <c r="P87" s="64">
         <v>31776</v>
       </c>
-      <c r="Q87" s="58">
+      <c r="Q87" s="64">
         <v>31758</v>
       </c>
-      <c r="R87" s="58">
+      <c r="R87" s="64">
         <v>31776</v>
       </c>
-      <c r="S87" s="58">
+      <c r="S87" s="64">
         <v>31764</v>
       </c>
-      <c r="T87" s="58">
+      <c r="T87" s="64">
         <v>31743</v>
       </c>
-      <c r="U87" s="58">
+      <c r="U87" s="64">
         <v>31710</v>
       </c>
-      <c r="V87" s="58">
+      <c r="V87" s="64">
         <v>31655</v>
       </c>
-      <c r="W87" s="58">
+      <c r="W87" s="64">
         <v>31568</v>
       </c>
-      <c r="X87" s="58">
+      <c r="X87" s="64">
         <v>31606</v>
       </c>
-      <c r="Y87" s="58">
+      <c r="Y87" s="64">
         <v>31552</v>
       </c>
-      <c r="Z87" s="58">
+      <c r="Z87" s="64">
         <v>31541</v>
       </c>
-      <c r="AA87" s="39">
+      <c r="AA87" s="42">
         <v>31499</v>
       </c>
-      <c r="AB87" s="58">
+      <c r="AB87" s="64">
         <v>31408</v>
       </c>
-      <c r="AC87" s="58">
+      <c r="AC87" s="64">
         <v>31360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="87" t="s">
+      <c r="AD87" s="65">
+        <v>31355</v>
+      </c>
+    </row>
+    <row r="88" spans="1:30">
+      <c r="A88" s="32" t="s">
         <v>95</v>
       </c>
-      <c r="B88" s="89" t="s">
+      <c r="B88" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C88" s="58">
+      <c r="C88" s="64">
         <v>17435</v>
       </c>
-      <c r="D88" s="58">
+      <c r="D88" s="64">
         <v>17444</v>
       </c>
-      <c r="E88" s="58">
+      <c r="E88" s="64">
         <v>17474</v>
       </c>
-      <c r="F88" s="58">
+      <c r="F88" s="64">
         <v>17473</v>
       </c>
-      <c r="G88" s="58">
+      <c r="G88" s="64">
         <v>17500</v>
       </c>
-      <c r="H88" s="58">
+      <c r="H88" s="64">
         <v>17497</v>
       </c>
-      <c r="I88" s="61">
+      <c r="I88" s="67">
         <v>17479</v>
       </c>
-      <c r="J88" s="58">
+      <c r="J88" s="64">
         <v>17470</v>
       </c>
-      <c r="K88" s="58">
+      <c r="K88" s="64">
         <v>17480</v>
       </c>
-      <c r="L88" s="58">
+      <c r="L88" s="64">
         <v>17549</v>
       </c>
-      <c r="M88" s="58">
+      <c r="M88" s="64">
         <v>17510</v>
       </c>
-      <c r="N88" s="58">
+      <c r="N88" s="64">
         <v>17499</v>
       </c>
-      <c r="O88" s="58">
+      <c r="O88" s="64">
         <v>17511</v>
       </c>
-      <c r="P88" s="58">
+      <c r="P88" s="64">
         <v>17451</v>
       </c>
-      <c r="Q88" s="58">
+      <c r="Q88" s="64">
         <v>17434</v>
       </c>
-      <c r="R88" s="58">
+      <c r="R88" s="64">
         <v>17440</v>
       </c>
-      <c r="S88" s="58">
+      <c r="S88" s="64">
         <v>17349</v>
       </c>
-      <c r="T88" s="58">
+      <c r="T88" s="64">
         <v>17318</v>
       </c>
-      <c r="U88" s="58">
+      <c r="U88" s="64">
         <v>17314</v>
       </c>
-      <c r="V88" s="58">
+      <c r="V88" s="64">
         <v>17319</v>
       </c>
-      <c r="W88" s="58">
+      <c r="W88" s="64">
         <v>17276</v>
       </c>
-      <c r="X88" s="58">
+      <c r="X88" s="64">
         <v>17305</v>
       </c>
-      <c r="Y88" s="58">
+      <c r="Y88" s="64">
         <v>17335</v>
       </c>
-      <c r="Z88" s="58">
+      <c r="Z88" s="64">
         <v>17288</v>
       </c>
-      <c r="AA88" s="39">
+      <c r="AA88" s="42">
         <v>17290</v>
       </c>
-      <c r="AB88" s="58">
+      <c r="AB88" s="64">
         <v>17291</v>
       </c>
-      <c r="AC88" s="58">
+      <c r="AC88" s="64">
         <v>17301</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="87" t="s">
+      <c r="AD88" s="65">
+        <v>17251</v>
+      </c>
+    </row>
+    <row r="89" spans="1:30">
+      <c r="A89" s="32" t="s">
         <v>97</v>
       </c>
-      <c r="B89" s="89" t="s">
+      <c r="B89" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="C89" s="58">
+      <c r="C89" s="64">
         <v>15447</v>
       </c>
-      <c r="D89" s="58">
+      <c r="D89" s="64">
         <v>15407</v>
       </c>
-      <c r="E89" s="58">
+      <c r="E89" s="64">
         <v>15435</v>
       </c>
-      <c r="F89" s="58">
+      <c r="F89" s="64">
         <v>15390</v>
       </c>
-      <c r="G89" s="58">
+      <c r="G89" s="64">
         <v>15389</v>
       </c>
-      <c r="H89" s="58">
+      <c r="H89" s="64">
         <v>15390</v>
       </c>
-      <c r="I89" s="61">
+      <c r="I89" s="67">
         <v>15364</v>
       </c>
-      <c r="J89" s="58">
+      <c r="J89" s="64">
         <v>15335</v>
       </c>
-      <c r="K89" s="58">
+      <c r="K89" s="64">
         <v>15300</v>
       </c>
-      <c r="L89" s="58">
+      <c r="L89" s="64">
         <v>15267</v>
       </c>
-      <c r="M89" s="58">
+      <c r="M89" s="64">
         <v>15257</v>
       </c>
-      <c r="N89" s="58">
+      <c r="N89" s="64">
         <v>15240</v>
       </c>
-      <c r="O89" s="58">
+      <c r="O89" s="64">
         <v>15258</v>
       </c>
-      <c r="P89" s="58">
+      <c r="P89" s="64">
         <v>15252</v>
       </c>
-      <c r="Q89" s="58">
+      <c r="Q89" s="64">
         <v>15183</v>
       </c>
-      <c r="R89" s="58">
+      <c r="R89" s="64">
         <v>15160</v>
       </c>
-      <c r="S89" s="58">
+      <c r="S89" s="64">
         <v>15117</v>
       </c>
-      <c r="T89" s="58">
+      <c r="T89" s="64">
         <v>15104</v>
       </c>
-      <c r="U89" s="58">
+      <c r="U89" s="64">
         <v>15078</v>
       </c>
-      <c r="V89" s="58">
+      <c r="V89" s="64">
         <v>15044</v>
       </c>
-      <c r="W89" s="58">
+      <c r="W89" s="64">
         <v>14950</v>
       </c>
-      <c r="X89" s="58">
+      <c r="X89" s="64">
         <v>14928</v>
       </c>
-      <c r="Y89" s="58">
+      <c r="Y89" s="64">
         <v>14896</v>
       </c>
-      <c r="Z89" s="58">
+      <c r="Z89" s="64">
         <v>14892</v>
       </c>
-      <c r="AA89" s="39">
+      <c r="AA89" s="42">
         <v>14888</v>
       </c>
-      <c r="AB89" s="58">
+      <c r="AB89" s="64">
         <v>14857</v>
       </c>
-      <c r="AC89" s="58">
+      <c r="AC89" s="64">
         <v>14802</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B90" s="75" t="s">
+      <c r="AD89" s="65">
+        <v>14778</v>
+      </c>
+    </row>
+    <row r="90" spans="1:30" ht="20.25" customHeight="1">
+      <c r="B90" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="C90" s="75"/>
-[...25 lines deleted...]
-      <c r="A91" s="91" t="s">
+      <c r="C90" s="81"/>
+      <c r="D90" s="81"/>
+      <c r="E90" s="81"/>
+      <c r="F90" s="81"/>
+      <c r="G90" s="81"/>
+      <c r="H90" s="81"/>
+      <c r="I90" s="81"/>
+      <c r="J90" s="81"/>
+      <c r="K90" s="81"/>
+      <c r="L90" s="81"/>
+      <c r="M90" s="81"/>
+      <c r="N90" s="81"/>
+      <c r="O90" s="81"/>
+      <c r="P90" s="81"/>
+      <c r="Q90" s="81"/>
+      <c r="R90" s="81"/>
+      <c r="S90" s="81"/>
+      <c r="T90" s="81"/>
+      <c r="U90" s="81"/>
+      <c r="V90" s="81"/>
+      <c r="W90" s="81"/>
+      <c r="X90" s="81"/>
+      <c r="Y90" s="81"/>
+      <c r="Z90" s="81"/>
+      <c r="AD90" s="31"/>
+    </row>
+    <row r="91" spans="1:30">
+      <c r="A91" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="B91" s="88" t="s">
+      <c r="B91" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C91" s="33">
+      <c r="C91" s="36">
         <v>1613950</v>
       </c>
-      <c r="D91" s="33">
+      <c r="D91" s="36">
         <v>1613316</v>
       </c>
-      <c r="E91" s="33">
+      <c r="E91" s="36">
         <v>1613932</v>
       </c>
-      <c r="F91" s="33">
+      <c r="F91" s="36">
         <v>1614921</v>
       </c>
-      <c r="G91" s="33">
+      <c r="G91" s="36">
         <v>1615942</v>
       </c>
-      <c r="H91" s="34">
+      <c r="H91" s="37">
         <v>1616979</v>
       </c>
-      <c r="I91" s="61">
+      <c r="I91" s="67">
         <v>1617512</v>
       </c>
-      <c r="J91" s="33">
+      <c r="J91" s="36">
         <v>1613751</v>
       </c>
-      <c r="K91" s="33">
+      <c r="K91" s="36">
         <v>1613482</v>
       </c>
-      <c r="L91" s="33">
+      <c r="L91" s="36">
         <v>1613321</v>
       </c>
-      <c r="M91" s="33">
+      <c r="M91" s="36">
         <v>1613555</v>
       </c>
-      <c r="N91" s="33">
+      <c r="N91" s="36">
         <v>1613207</v>
       </c>
-      <c r="O91" s="33">
+      <c r="O91" s="36">
         <v>1612852</v>
       </c>
-      <c r="P91" s="33">
+      <c r="P91" s="36">
         <v>1611824</v>
       </c>
-      <c r="Q91" s="33">
+      <c r="Q91" s="36">
         <v>1611264</v>
       </c>
-      <c r="R91" s="33">
+      <c r="R91" s="36">
         <v>1610883</v>
       </c>
-      <c r="S91" s="35">
+      <c r="S91" s="38">
         <v>1608369</v>
       </c>
-      <c r="T91" s="33">
+      <c r="T91" s="36">
         <v>1607492</v>
       </c>
-      <c r="U91" s="40">
+      <c r="U91" s="43">
         <v>1606484</v>
       </c>
-      <c r="V91" s="40">
+      <c r="V91" s="43">
         <v>1605376</v>
       </c>
-      <c r="W91" s="33">
+      <c r="W91" s="36">
         <v>1603700</v>
       </c>
-      <c r="X91" s="33">
+      <c r="X91" s="36">
         <v>1603801</v>
       </c>
-      <c r="Y91" s="58">
+      <c r="Y91" s="64">
         <v>1603289</v>
       </c>
-      <c r="Z91" s="58">
+      <c r="Z91" s="64">
         <v>1603156</v>
       </c>
-      <c r="AA91" s="39">
+      <c r="AA91" s="42">
         <v>1603371</v>
       </c>
-      <c r="AB91" s="33">
+      <c r="AB91" s="36">
         <v>1601437</v>
       </c>
-      <c r="AC91" s="58">
+      <c r="AC91" s="64">
         <v>1601599</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="91" t="s">
+      <c r="AD91" s="65">
+        <v>1601579</v>
+      </c>
+    </row>
+    <row r="92" spans="1:30">
+      <c r="A92" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="B92" s="89" t="s">
+      <c r="B92" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C92" s="58">
+      <c r="C92" s="64">
         <v>27164</v>
       </c>
-      <c r="D92" s="58">
+      <c r="D92" s="64">
         <v>27108</v>
       </c>
-      <c r="E92" s="58">
+      <c r="E92" s="64">
         <v>27064</v>
       </c>
-      <c r="F92" s="58">
+      <c r="F92" s="64">
         <v>27080</v>
       </c>
-      <c r="G92" s="58">
+      <c r="G92" s="64">
         <v>27051</v>
       </c>
-      <c r="H92" s="58">
+      <c r="H92" s="64">
         <v>27017</v>
       </c>
-      <c r="I92" s="61">
+      <c r="I92" s="67">
         <v>26982</v>
       </c>
-      <c r="J92" s="58">
+      <c r="J92" s="64">
         <v>22861</v>
       </c>
-      <c r="K92" s="58">
+      <c r="K92" s="64">
         <v>22834</v>
       </c>
-      <c r="L92" s="58">
+      <c r="L92" s="64">
         <v>22819</v>
       </c>
-      <c r="M92" s="58">
+      <c r="M92" s="64">
         <v>22756</v>
       </c>
-      <c r="N92" s="58">
+      <c r="N92" s="64">
         <v>22684</v>
       </c>
-      <c r="O92" s="58">
+      <c r="O92" s="64">
         <v>22645</v>
       </c>
-      <c r="P92" s="58">
+      <c r="P92" s="64">
         <v>22569</v>
       </c>
-      <c r="Q92" s="58">
+      <c r="Q92" s="64">
         <v>22489</v>
       </c>
-      <c r="R92" s="58">
+      <c r="R92" s="64">
         <v>22467</v>
       </c>
-      <c r="S92" s="58">
+      <c r="S92" s="64">
         <v>22322</v>
       </c>
-      <c r="T92" s="58">
+      <c r="T92" s="64">
         <v>22336</v>
       </c>
-      <c r="U92" s="58">
+      <c r="U92" s="64">
         <v>22249</v>
       </c>
-      <c r="V92" s="58">
+      <c r="V92" s="64">
         <v>22185</v>
       </c>
-      <c r="W92" s="58">
+      <c r="W92" s="64">
         <v>22066</v>
       </c>
-      <c r="X92" s="58">
+      <c r="X92" s="64">
         <v>22058</v>
       </c>
-      <c r="Y92" s="58">
+      <c r="Y92" s="64">
         <v>22025</v>
       </c>
-      <c r="Z92" s="58">
+      <c r="Z92" s="64">
         <v>22014</v>
       </c>
-      <c r="AA92" s="39">
+      <c r="AA92" s="42">
         <v>22018</v>
       </c>
-      <c r="AB92" s="43">
+      <c r="AB92" s="46">
         <v>21881</v>
       </c>
-      <c r="AC92" s="58">
+      <c r="AC92" s="64">
         <v>21816</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="91" t="s">
+      <c r="AD92" s="65">
+        <v>21736</v>
+      </c>
+    </row>
+    <row r="93" spans="1:30">
+      <c r="A93" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="B93" s="89" t="s">
+      <c r="B93" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C93" s="58">
+      <c r="C93" s="64">
         <v>25115</v>
       </c>
-      <c r="D93" s="58">
+      <c r="D93" s="64">
         <v>25130</v>
       </c>
-      <c r="E93" s="58">
+      <c r="E93" s="64">
         <v>25098</v>
       </c>
-      <c r="F93" s="58">
+      <c r="F93" s="64">
         <v>25084</v>
       </c>
-      <c r="G93" s="58">
+      <c r="G93" s="64">
         <v>25096</v>
       </c>
-      <c r="H93" s="58">
+      <c r="H93" s="64">
         <v>25121</v>
       </c>
-      <c r="I93" s="61">
+      <c r="I93" s="67">
         <v>25105</v>
       </c>
-      <c r="J93" s="58">
+      <c r="J93" s="64">
         <v>25139</v>
       </c>
-      <c r="K93" s="58">
+      <c r="K93" s="64">
         <v>25130</v>
       </c>
-      <c r="L93" s="58">
+      <c r="L93" s="64">
         <v>25138</v>
       </c>
-      <c r="M93" s="58">
+      <c r="M93" s="64">
         <v>25199</v>
       </c>
-      <c r="N93" s="58">
+      <c r="N93" s="64">
         <v>25215</v>
       </c>
-      <c r="O93" s="58">
+      <c r="O93" s="64">
         <v>25253</v>
       </c>
-      <c r="P93" s="58">
+      <c r="P93" s="64">
         <v>25291</v>
       </c>
-      <c r="Q93" s="58">
+      <c r="Q93" s="64">
         <v>25274</v>
       </c>
-      <c r="R93" s="58">
+      <c r="R93" s="64">
         <v>25295</v>
       </c>
-      <c r="S93" s="58">
+      <c r="S93" s="64">
         <v>25313</v>
       </c>
-      <c r="T93" s="58">
+      <c r="T93" s="64">
         <v>25287</v>
       </c>
-      <c r="U93" s="58">
+      <c r="U93" s="64">
         <v>25242</v>
       </c>
-      <c r="V93" s="58">
+      <c r="V93" s="64">
         <v>25226</v>
       </c>
-      <c r="W93" s="58">
+      <c r="W93" s="64">
         <v>25218</v>
       </c>
-      <c r="X93" s="58">
+      <c r="X93" s="64">
         <v>25275</v>
       </c>
-      <c r="Y93" s="58">
+      <c r="Y93" s="64">
         <v>25287</v>
       </c>
-      <c r="Z93" s="58">
+      <c r="Z93" s="64">
         <v>25259</v>
       </c>
-      <c r="AA93" s="39">
+      <c r="AA93" s="42">
         <v>25190</v>
       </c>
-      <c r="AB93" s="43">
+      <c r="AB93" s="46">
         <v>25173</v>
       </c>
-      <c r="AC93" s="58">
+      <c r="AC93" s="64">
         <v>25186</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="91" t="s">
+      <c r="AD93" s="65">
+        <v>25211</v>
+      </c>
+    </row>
+    <row r="94" spans="1:30">
+      <c r="A94" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="B94" s="89" t="s">
+      <c r="B94" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="C94" s="58">
+      <c r="C94" s="64">
         <v>48701</v>
       </c>
-      <c r="D94" s="58">
+      <c r="D94" s="64">
         <v>48642</v>
       </c>
-      <c r="E94" s="58">
+      <c r="E94" s="64">
         <v>48643</v>
       </c>
-      <c r="F94" s="58">
+      <c r="F94" s="64">
         <v>48591</v>
       </c>
-      <c r="G94" s="58">
+      <c r="G94" s="64">
         <v>48572</v>
       </c>
-      <c r="H94" s="58">
+      <c r="H94" s="64">
         <v>48580</v>
       </c>
-      <c r="I94" s="61">
+      <c r="I94" s="67">
         <v>48506</v>
       </c>
-      <c r="J94" s="58">
+      <c r="J94" s="64">
         <v>48468</v>
       </c>
-      <c r="K94" s="58">
+      <c r="K94" s="64">
         <v>48443</v>
       </c>
-      <c r="L94" s="58">
+      <c r="L94" s="64">
         <v>48364</v>
       </c>
-      <c r="M94" s="58">
+      <c r="M94" s="64">
         <v>48289</v>
       </c>
-      <c r="N94" s="58">
+      <c r="N94" s="64">
         <v>48255</v>
       </c>
-      <c r="O94" s="58">
+      <c r="O94" s="64">
         <v>48221</v>
       </c>
-      <c r="P94" s="58">
+      <c r="P94" s="64">
         <v>48113</v>
       </c>
-      <c r="Q94" s="58">
+      <c r="Q94" s="64">
         <v>48148</v>
       </c>
-      <c r="R94" s="58">
+      <c r="R94" s="64">
         <v>48070</v>
       </c>
-      <c r="S94" s="58">
+      <c r="S94" s="64">
         <v>48007</v>
       </c>
-      <c r="T94" s="58">
+      <c r="T94" s="64">
         <v>47976</v>
       </c>
-      <c r="U94" s="58">
+      <c r="U94" s="64">
         <v>47934</v>
       </c>
-      <c r="V94" s="58">
+      <c r="V94" s="64">
         <v>47828</v>
       </c>
-      <c r="W94" s="58">
+      <c r="W94" s="64">
         <v>47719</v>
       </c>
-      <c r="X94" s="58">
+      <c r="X94" s="64">
         <v>47709</v>
       </c>
-      <c r="Y94" s="58">
+      <c r="Y94" s="64">
         <v>47659</v>
       </c>
-      <c r="Z94" s="58">
+      <c r="Z94" s="64">
         <v>47645</v>
       </c>
-      <c r="AA94" s="39">
+      <c r="AA94" s="42">
         <v>47581</v>
       </c>
-      <c r="AB94" s="43">
+      <c r="AB94" s="46">
         <v>47421</v>
       </c>
-      <c r="AC94" s="58">
+      <c r="AC94" s="64">
         <v>47444</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="91" t="s">
+      <c r="AD94" s="65">
+        <v>47414</v>
+      </c>
+    </row>
+    <row r="95" spans="1:30">
+      <c r="A95" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="B95" s="89" t="s">
+      <c r="B95" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C95" s="58">
+      <c r="C95" s="64">
         <v>142726</v>
       </c>
-      <c r="D95" s="58">
+      <c r="D95" s="64">
         <v>142574</v>
       </c>
-      <c r="E95" s="58">
+      <c r="E95" s="64">
         <v>142452</v>
       </c>
-      <c r="F95" s="58">
+      <c r="F95" s="64">
         <v>142410</v>
       </c>
-      <c r="G95" s="58">
+      <c r="G95" s="64">
         <v>142455</v>
       </c>
-      <c r="H95" s="58">
+      <c r="H95" s="64">
         <v>142322</v>
       </c>
-      <c r="I95" s="61">
+      <c r="I95" s="67">
         <v>142340</v>
       </c>
-      <c r="J95" s="58">
+      <c r="J95" s="64">
         <v>142327</v>
       </c>
-      <c r="K95" s="58">
+      <c r="K95" s="64">
         <v>142342</v>
       </c>
-      <c r="L95" s="58">
+      <c r="L95" s="64">
         <v>142236</v>
       </c>
-      <c r="M95" s="58">
+      <c r="M95" s="64">
         <v>142249</v>
       </c>
-      <c r="N95" s="58">
+      <c r="N95" s="64">
         <v>142052</v>
       </c>
-      <c r="O95" s="58">
+      <c r="O95" s="64">
         <v>141865</v>
       </c>
-      <c r="P95" s="58">
+      <c r="P95" s="64">
         <v>141747</v>
       </c>
-      <c r="Q95" s="58">
+      <c r="Q95" s="64">
         <v>141571</v>
       </c>
-      <c r="R95" s="58">
+      <c r="R95" s="64">
         <v>141403</v>
       </c>
-      <c r="S95" s="58">
+      <c r="S95" s="64">
         <v>141164</v>
       </c>
-      <c r="T95" s="58">
+      <c r="T95" s="64">
         <v>141108</v>
       </c>
-      <c r="U95" s="58">
+      <c r="U95" s="64">
         <v>141003</v>
       </c>
-      <c r="V95" s="58">
+      <c r="V95" s="64">
         <v>140980</v>
       </c>
-      <c r="W95" s="58">
+      <c r="W95" s="64">
         <v>140735</v>
       </c>
-      <c r="X95" s="58">
+      <c r="X95" s="64">
         <v>140501</v>
       </c>
-      <c r="Y95" s="58">
+      <c r="Y95" s="64">
         <v>140282</v>
       </c>
-      <c r="Z95" s="58">
+      <c r="Z95" s="64">
         <v>140063</v>
       </c>
-      <c r="AA95" s="39">
+      <c r="AA95" s="42">
         <v>139960</v>
       </c>
-      <c r="AB95" s="43">
+      <c r="AB95" s="46">
         <v>139670</v>
       </c>
-      <c r="AC95" s="58">
+      <c r="AC95" s="64">
         <v>139584</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="91" t="s">
+      <c r="AD95" s="65">
+        <v>139465</v>
+      </c>
+    </row>
+    <row r="96" spans="1:30">
+      <c r="A96" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="B96" s="89" t="s">
+      <c r="B96" s="62" t="s">
         <v>69</v>
       </c>
-      <c r="C96" s="58">
+      <c r="C96" s="64">
         <v>134072</v>
       </c>
-      <c r="D96" s="58">
+      <c r="D96" s="64">
         <v>133806</v>
       </c>
-      <c r="E96" s="58">
+      <c r="E96" s="64">
         <v>133774</v>
       </c>
-      <c r="F96" s="58">
+      <c r="F96" s="64">
         <v>133756</v>
       </c>
-      <c r="G96" s="58">
+      <c r="G96" s="64">
         <v>133726</v>
       </c>
-      <c r="H96" s="58">
+      <c r="H96" s="64">
         <v>133754</v>
       </c>
-      <c r="I96" s="61">
+      <c r="I96" s="67">
         <v>133625</v>
       </c>
-      <c r="J96" s="58">
+      <c r="J96" s="64">
         <v>133483</v>
       </c>
-      <c r="K96" s="58">
+      <c r="K96" s="64">
         <v>133364</v>
       </c>
-      <c r="L96" s="58">
+      <c r="L96" s="64">
         <v>133150</v>
       </c>
-      <c r="M96" s="58">
+      <c r="M96" s="64">
         <v>133086</v>
       </c>
-      <c r="N96" s="58">
+      <c r="N96" s="64">
         <v>133073</v>
       </c>
-      <c r="O96" s="58">
+      <c r="O96" s="64">
         <v>132937</v>
       </c>
-      <c r="P96" s="58">
+      <c r="P96" s="64">
         <v>132812</v>
       </c>
-      <c r="Q96" s="58">
+      <c r="Q96" s="64">
         <v>132621</v>
       </c>
-      <c r="R96" s="58">
+      <c r="R96" s="64">
         <v>132540</v>
       </c>
-      <c r="S96" s="58">
+      <c r="S96" s="64">
         <v>132398</v>
       </c>
-      <c r="T96" s="58">
+      <c r="T96" s="64">
         <v>132261</v>
       </c>
-      <c r="U96" s="58">
+      <c r="U96" s="64">
         <v>132152</v>
       </c>
-      <c r="V96" s="58">
+      <c r="V96" s="64">
         <v>131862</v>
       </c>
-      <c r="W96" s="58">
+      <c r="W96" s="64">
         <v>131587</v>
       </c>
-      <c r="X96" s="58">
+      <c r="X96" s="64">
         <v>131268</v>
       </c>
-      <c r="Y96" s="58">
+      <c r="Y96" s="64">
         <v>131157</v>
       </c>
-      <c r="Z96" s="58">
+      <c r="Z96" s="64">
         <v>131147</v>
       </c>
-      <c r="AA96" s="39">
+      <c r="AA96" s="42">
         <v>131093</v>
       </c>
-      <c r="AB96" s="43">
+      <c r="AB96" s="46">
         <v>130955</v>
       </c>
-      <c r="AC96" s="58">
+      <c r="AC96" s="64">
         <v>130845</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="91" t="s">
+      <c r="AD96" s="65">
+        <v>130758</v>
+      </c>
+    </row>
+    <row r="97" spans="1:30">
+      <c r="A97" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="B97" s="89" t="s">
+      <c r="B97" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="C97" s="58">
+      <c r="C97" s="64">
         <v>117544</v>
       </c>
-      <c r="D97" s="58">
+      <c r="D97" s="64">
         <v>117543</v>
       </c>
-      <c r="E97" s="58">
+      <c r="E97" s="64">
         <v>117700</v>
       </c>
-      <c r="F97" s="58">
+      <c r="F97" s="64">
         <v>117845</v>
       </c>
-      <c r="G97" s="58">
+      <c r="G97" s="64">
         <v>117943</v>
       </c>
-      <c r="H97" s="58">
+      <c r="H97" s="64">
         <v>118118</v>
       </c>
-      <c r="I97" s="61">
+      <c r="I97" s="67">
         <v>118106</v>
       </c>
-      <c r="J97" s="58">
+      <c r="J97" s="64">
         <v>118070</v>
       </c>
-      <c r="K97" s="58">
+      <c r="K97" s="64">
         <v>118165</v>
       </c>
-      <c r="L97" s="58">
+      <c r="L97" s="64">
         <v>118274</v>
       </c>
-      <c r="M97" s="58">
+      <c r="M97" s="64">
         <v>118536</v>
       </c>
-      <c r="N97" s="58">
+      <c r="N97" s="64">
         <v>118705</v>
       </c>
-      <c r="O97" s="58">
+      <c r="O97" s="64">
         <v>118708</v>
       </c>
-      <c r="P97" s="58">
+      <c r="P97" s="64">
         <v>118757</v>
       </c>
-      <c r="Q97" s="58">
+      <c r="Q97" s="64">
         <v>118831</v>
       </c>
-      <c r="R97" s="58">
+      <c r="R97" s="64">
         <v>118752</v>
       </c>
-      <c r="S97" s="58">
+      <c r="S97" s="64">
         <v>118410</v>
       </c>
-      <c r="T97" s="58">
+      <c r="T97" s="64">
         <v>118190</v>
       </c>
-      <c r="U97" s="58">
+      <c r="U97" s="64">
         <v>117930</v>
       </c>
-      <c r="V97" s="58">
+      <c r="V97" s="64">
         <v>117870</v>
       </c>
-      <c r="W97" s="58">
+      <c r="W97" s="64">
         <v>117791</v>
       </c>
-      <c r="X97" s="58">
+      <c r="X97" s="64">
         <v>117615</v>
       </c>
-      <c r="Y97" s="58">
+      <c r="Y97" s="64">
         <v>117399</v>
       </c>
-      <c r="Z97" s="58">
+      <c r="Z97" s="64">
         <v>117319</v>
       </c>
-      <c r="AA97" s="39">
+      <c r="AA97" s="42">
         <v>117235</v>
       </c>
-      <c r="AB97" s="43">
+      <c r="AB97" s="46">
         <v>117223</v>
       </c>
-      <c r="AC97" s="58">
+      <c r="AC97" s="64">
         <v>117194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="91" t="s">
+      <c r="AD97" s="65">
+        <v>117113</v>
+      </c>
+    </row>
+    <row r="98" spans="1:30">
+      <c r="A98" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="B98" s="89" t="s">
+      <c r="B98" s="62" t="s">
         <v>71</v>
       </c>
-      <c r="C98" s="58">
+      <c r="C98" s="64">
         <v>129726</v>
       </c>
-      <c r="D98" s="58">
+      <c r="D98" s="64">
         <v>129558</v>
       </c>
-      <c r="E98" s="58">
+      <c r="E98" s="64">
         <v>129471</v>
       </c>
-      <c r="F98" s="58">
+      <c r="F98" s="64">
         <v>129554</v>
       </c>
-      <c r="G98" s="58">
+      <c r="G98" s="64">
         <v>129643</v>
       </c>
-      <c r="H98" s="58">
+      <c r="H98" s="64">
         <v>129702</v>
       </c>
-      <c r="I98" s="61">
+      <c r="I98" s="67">
         <v>129707</v>
       </c>
-      <c r="J98" s="58">
+      <c r="J98" s="64">
         <v>129595</v>
       </c>
-      <c r="K98" s="58">
+      <c r="K98" s="64">
         <v>129492</v>
       </c>
-      <c r="L98" s="58">
+      <c r="L98" s="64">
         <v>129342</v>
       </c>
-      <c r="M98" s="58">
+      <c r="M98" s="64">
         <v>129165</v>
       </c>
-      <c r="N98" s="58">
+      <c r="N98" s="64">
         <v>129047</v>
       </c>
-      <c r="O98" s="58">
+      <c r="O98" s="64">
         <v>129016</v>
       </c>
-      <c r="P98" s="58">
+      <c r="P98" s="64">
         <v>128797</v>
       </c>
-      <c r="Q98" s="58">
+      <c r="Q98" s="64">
         <v>128750</v>
       </c>
-      <c r="R98" s="58">
+      <c r="R98" s="64">
         <v>128678</v>
       </c>
-      <c r="S98" s="58">
+      <c r="S98" s="64">
         <v>128461</v>
       </c>
-      <c r="T98" s="58">
+      <c r="T98" s="64">
         <v>128330</v>
       </c>
-      <c r="U98" s="58">
+      <c r="U98" s="64">
         <v>128239</v>
       </c>
-      <c r="V98" s="58">
+      <c r="V98" s="64">
         <v>128000</v>
       </c>
-      <c r="W98" s="58">
+      <c r="W98" s="64">
         <v>127760</v>
       </c>
-      <c r="X98" s="58">
+      <c r="X98" s="64">
         <v>127547</v>
       </c>
-      <c r="Y98" s="58">
+      <c r="Y98" s="64">
         <v>127461</v>
       </c>
-      <c r="Z98" s="58">
+      <c r="Z98" s="64">
         <v>127412</v>
       </c>
-      <c r="AA98" s="39">
+      <c r="AA98" s="42">
         <v>127359</v>
       </c>
-      <c r="AB98" s="43">
+      <c r="AB98" s="46">
         <v>127241</v>
       </c>
-      <c r="AC98" s="58">
+      <c r="AC98" s="64">
         <v>127152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="91" t="s">
+      <c r="AD98" s="65">
+        <v>127021</v>
+      </c>
+    </row>
+    <row r="99" spans="1:30">
+      <c r="A99" s="34" t="s">
         <v>89</v>
       </c>
-      <c r="B99" s="89" t="s">
+      <c r="B99" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C99" s="58">
+      <c r="C99" s="64">
         <v>129177</v>
       </c>
-      <c r="D99" s="58">
+      <c r="D99" s="64">
         <v>129151</v>
       </c>
-      <c r="E99" s="58">
+      <c r="E99" s="64">
         <v>129171</v>
       </c>
-      <c r="F99" s="58">
+      <c r="F99" s="64">
         <v>129235</v>
       </c>
-      <c r="G99" s="58">
+      <c r="G99" s="64">
         <v>129302</v>
       </c>
-      <c r="H99" s="58">
+      <c r="H99" s="64">
         <v>129381</v>
       </c>
-      <c r="I99" s="61">
+      <c r="I99" s="67">
         <v>129497</v>
       </c>
-      <c r="J99" s="58">
+      <c r="J99" s="64">
         <v>129602</v>
       </c>
-      <c r="K99" s="58">
+      <c r="K99" s="64">
         <v>129639</v>
       </c>
-      <c r="L99" s="58">
+      <c r="L99" s="64">
         <v>129764</v>
       </c>
-      <c r="M99" s="58">
+      <c r="M99" s="64">
         <v>129813</v>
       </c>
-      <c r="N99" s="58">
+      <c r="N99" s="64">
         <v>129780</v>
       </c>
-      <c r="O99" s="58">
+      <c r="O99" s="64">
         <v>129790</v>
       </c>
-      <c r="P99" s="58">
+      <c r="P99" s="64">
         <v>129699</v>
       </c>
-      <c r="Q99" s="58">
+      <c r="Q99" s="64">
         <v>129661</v>
       </c>
-      <c r="R99" s="58">
+      <c r="R99" s="64">
         <v>129632</v>
       </c>
-      <c r="S99" s="58">
+      <c r="S99" s="64">
         <v>129244</v>
       </c>
-      <c r="T99" s="58">
+      <c r="T99" s="64">
         <v>129163</v>
       </c>
-      <c r="U99" s="58">
+      <c r="U99" s="64">
         <v>129215</v>
       </c>
-      <c r="V99" s="58">
+      <c r="V99" s="64">
         <v>129272</v>
       </c>
-      <c r="W99" s="58">
+      <c r="W99" s="64">
         <v>129185</v>
       </c>
-      <c r="X99" s="58">
+      <c r="X99" s="64">
         <v>129990</v>
       </c>
-      <c r="Y99" s="58">
+      <c r="Y99" s="64">
         <v>130190</v>
       </c>
-      <c r="Z99" s="58">
+      <c r="Z99" s="64">
         <v>130198</v>
       </c>
-      <c r="AA99" s="39">
+      <c r="AA99" s="42">
         <v>130212</v>
       </c>
-      <c r="AB99" s="43">
+      <c r="AB99" s="46">
         <v>130147</v>
       </c>
-      <c r="AC99" s="58">
+      <c r="AC99" s="64">
         <v>130227</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="91" t="s">
+      <c r="AD99" s="65">
+        <v>130291</v>
+      </c>
+    </row>
+    <row r="100" spans="1:30">
+      <c r="A100" s="34" t="s">
         <v>90</v>
       </c>
-      <c r="B100" s="89" t="s">
+      <c r="B100" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="C100" s="58">
+      <c r="C100" s="64">
         <v>51593</v>
       </c>
-      <c r="D100" s="58">
+      <c r="D100" s="64">
         <v>51473</v>
       </c>
-      <c r="E100" s="58">
+      <c r="E100" s="64">
         <v>51485</v>
       </c>
-      <c r="F100" s="58">
+      <c r="F100" s="64">
         <v>51525</v>
       </c>
-      <c r="G100" s="58">
+      <c r="G100" s="64">
         <v>51496</v>
       </c>
-      <c r="H100" s="58">
+      <c r="H100" s="64">
         <v>51476</v>
       </c>
-      <c r="I100" s="61">
+      <c r="I100" s="67">
         <v>51430</v>
       </c>
-      <c r="J100" s="58">
+      <c r="J100" s="64">
         <v>51416</v>
       </c>
-      <c r="K100" s="58">
+      <c r="K100" s="64">
         <v>51405</v>
       </c>
-      <c r="L100" s="58">
+      <c r="L100" s="64">
         <v>51355</v>
       </c>
-      <c r="M100" s="58">
+      <c r="M100" s="64">
         <v>51283</v>
       </c>
-      <c r="N100" s="58">
+      <c r="N100" s="64">
         <v>51217</v>
       </c>
-      <c r="O100" s="58">
+      <c r="O100" s="64">
         <v>51127</v>
       </c>
-      <c r="P100" s="58">
+      <c r="P100" s="64">
         <v>51073</v>
       </c>
-      <c r="Q100" s="58">
+      <c r="Q100" s="64">
         <v>50934</v>
       </c>
-      <c r="R100" s="58">
+      <c r="R100" s="64">
         <v>50914</v>
       </c>
-      <c r="S100" s="58">
+      <c r="S100" s="64">
         <v>50773</v>
       </c>
-      <c r="T100" s="58">
+      <c r="T100" s="64">
         <v>50670</v>
       </c>
-      <c r="U100" s="58">
+      <c r="U100" s="64">
         <v>50551</v>
       </c>
-      <c r="V100" s="58">
+      <c r="V100" s="64">
         <v>50394</v>
       </c>
-      <c r="W100" s="58">
+      <c r="W100" s="64">
         <v>50231</v>
       </c>
-      <c r="X100" s="58">
+      <c r="X100" s="64">
         <v>50096</v>
       </c>
-      <c r="Y100" s="58">
+      <c r="Y100" s="64">
         <v>50038</v>
       </c>
-      <c r="Z100" s="58">
+      <c r="Z100" s="64">
         <v>49946</v>
       </c>
-      <c r="AA100" s="39">
+      <c r="AA100" s="42">
         <v>49927</v>
       </c>
-      <c r="AB100" s="43">
+      <c r="AB100" s="46">
         <v>49822</v>
       </c>
-      <c r="AC100" s="58">
+      <c r="AC100" s="64">
         <v>49778</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="91" t="s">
+      <c r="AD100" s="65">
+        <v>49823</v>
+      </c>
+    </row>
+    <row r="101" spans="1:30">
+      <c r="A101" s="34" t="s">
         <v>91</v>
       </c>
-      <c r="B101" s="89" t="s">
+      <c r="B101" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="C101" s="58">
+      <c r="C101" s="64">
         <v>236823</v>
       </c>
-      <c r="D101" s="58">
+      <c r="D101" s="64">
         <v>236999</v>
       </c>
-      <c r="E101" s="58">
+      <c r="E101" s="64">
         <v>237210</v>
       </c>
-      <c r="F101" s="58">
+      <c r="F101" s="64">
         <v>237606</v>
       </c>
-      <c r="G101" s="58">
+      <c r="G101" s="64">
         <v>238016</v>
       </c>
-      <c r="H101" s="58">
+      <c r="H101" s="64">
         <v>238337</v>
       </c>
-      <c r="I101" s="61">
+      <c r="I101" s="67">
         <v>238637</v>
       </c>
-      <c r="J101" s="58">
+      <c r="J101" s="64">
         <v>239077</v>
       </c>
-      <c r="K101" s="58">
+      <c r="K101" s="64">
         <v>239212</v>
       </c>
-      <c r="L101" s="58">
+      <c r="L101" s="64">
         <v>239551</v>
       </c>
-      <c r="M101" s="58">
+      <c r="M101" s="64">
         <v>239927</v>
       </c>
-      <c r="N101" s="58">
+      <c r="N101" s="64">
         <v>240161</v>
       </c>
-      <c r="O101" s="58">
+      <c r="O101" s="64">
         <v>240251</v>
       </c>
-      <c r="P101" s="58">
+      <c r="P101" s="64">
         <v>240736</v>
       </c>
-      <c r="Q101" s="58">
+      <c r="Q101" s="64">
         <v>241037</v>
       </c>
-      <c r="R101" s="58">
+      <c r="R101" s="64">
         <v>241267</v>
       </c>
-      <c r="S101" s="58">
+      <c r="S101" s="64">
         <v>241219</v>
       </c>
-      <c r="T101" s="58">
+      <c r="T101" s="64">
         <v>241370</v>
       </c>
-      <c r="U101" s="58">
+      <c r="U101" s="64">
         <v>241588</v>
       </c>
-      <c r="V101" s="58">
+      <c r="V101" s="64">
         <v>241912</v>
       </c>
-      <c r="W101" s="58">
+      <c r="W101" s="64">
         <v>242307</v>
       </c>
-      <c r="X101" s="58">
+      <c r="X101" s="64">
         <v>242638</v>
       </c>
-      <c r="Y101" s="58">
+      <c r="Y101" s="64">
         <v>242829</v>
       </c>
-      <c r="Z101" s="58">
+      <c r="Z101" s="64">
         <v>243100</v>
       </c>
-      <c r="AA101" s="39">
+      <c r="AA101" s="42">
         <v>243394</v>
       </c>
-      <c r="AB101" s="43">
+      <c r="AB101" s="46">
         <v>242957</v>
       </c>
-      <c r="AC101" s="58">
+      <c r="AC101" s="64">
         <v>243162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="91" t="s">
+      <c r="AD101" s="65">
+        <v>243521</v>
+      </c>
+    </row>
+    <row r="102" spans="1:30">
+      <c r="A102" s="34" t="s">
         <v>92</v>
       </c>
-      <c r="B102" s="89" t="s">
+      <c r="B102" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C102" s="58">
+      <c r="C102" s="64">
         <v>159466</v>
       </c>
-      <c r="D102" s="58">
+      <c r="D102" s="64">
         <v>159620</v>
       </c>
-      <c r="E102" s="58">
+      <c r="E102" s="64">
         <v>159857</v>
       </c>
-      <c r="F102" s="58">
+      <c r="F102" s="64">
         <v>160039</v>
       </c>
-      <c r="G102" s="58">
+      <c r="G102" s="64">
         <v>160217</v>
       </c>
-      <c r="H102" s="58">
+      <c r="H102" s="64">
         <v>160443</v>
       </c>
-      <c r="I102" s="61">
+      <c r="I102" s="67">
         <v>160691</v>
       </c>
-      <c r="J102" s="58">
+      <c r="J102" s="64">
         <v>160751</v>
       </c>
-      <c r="K102" s="58">
+      <c r="K102" s="64">
         <v>160665</v>
       </c>
-      <c r="L102" s="58">
+      <c r="L102" s="64">
         <v>160474</v>
       </c>
-      <c r="M102" s="58">
+      <c r="M102" s="64">
         <v>160440</v>
       </c>
-      <c r="N102" s="58">
+      <c r="N102" s="64">
         <v>160512</v>
       </c>
-      <c r="O102" s="58">
+      <c r="O102" s="64">
         <v>160556</v>
       </c>
-      <c r="P102" s="58">
+      <c r="P102" s="64">
         <v>160496</v>
       </c>
-      <c r="Q102" s="58">
+      <c r="Q102" s="64">
         <v>160408</v>
       </c>
-      <c r="R102" s="58">
+      <c r="R102" s="64">
         <v>160428</v>
       </c>
-      <c r="S102" s="58">
+      <c r="S102" s="64">
         <v>160344</v>
       </c>
-      <c r="T102" s="58">
+      <c r="T102" s="64">
         <v>160331</v>
       </c>
-      <c r="U102" s="58">
+      <c r="U102" s="64">
         <v>160146</v>
       </c>
-      <c r="V102" s="58">
+      <c r="V102" s="64">
         <v>160078</v>
       </c>
-      <c r="W102" s="58">
+      <c r="W102" s="64">
         <v>159875</v>
       </c>
-      <c r="X102" s="58">
+      <c r="X102" s="64">
         <v>160011</v>
       </c>
-      <c r="Y102" s="58">
+      <c r="Y102" s="64">
         <v>159974</v>
       </c>
-      <c r="Z102" s="58">
+      <c r="Z102" s="64">
         <v>160124</v>
       </c>
-      <c r="AA102" s="39">
+      <c r="AA102" s="42">
         <v>160188</v>
       </c>
-      <c r="AB102" s="43">
+      <c r="AB102" s="46">
         <v>160090</v>
       </c>
-      <c r="AC102" s="58">
+      <c r="AC102" s="64">
         <v>160239</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" s="91" t="s">
+      <c r="AD102" s="65">
+        <v>160254</v>
+      </c>
+    </row>
+    <row r="103" spans="1:30">
+      <c r="A103" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="B103" s="89" t="s">
+      <c r="B103" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="C103" s="58">
+      <c r="C103" s="64">
         <v>101981</v>
       </c>
-      <c r="D103" s="58">
+      <c r="D103" s="64">
         <v>102069</v>
       </c>
-      <c r="E103" s="58">
+      <c r="E103" s="64">
         <v>102247</v>
       </c>
-      <c r="F103" s="58">
+      <c r="F103" s="64">
         <v>102430</v>
       </c>
-      <c r="G103" s="58">
+      <c r="G103" s="64">
         <v>102566</v>
       </c>
-      <c r="H103" s="58">
+      <c r="H103" s="64">
         <v>102672</v>
       </c>
-      <c r="I103" s="61">
+      <c r="I103" s="67">
         <v>102790</v>
       </c>
-      <c r="J103" s="58">
+      <c r="J103" s="64">
         <v>102865</v>
       </c>
-      <c r="K103" s="58">
+      <c r="K103" s="64">
         <v>102735</v>
       </c>
-      <c r="L103" s="58">
+      <c r="L103" s="64">
         <v>102984</v>
       </c>
-      <c r="M103" s="58">
+      <c r="M103" s="64">
         <v>103222</v>
       </c>
-      <c r="N103" s="58">
+      <c r="N103" s="64">
         <v>103363</v>
       </c>
-      <c r="O103" s="58">
+      <c r="O103" s="64">
         <v>103521</v>
       </c>
-      <c r="P103" s="58">
+      <c r="P103" s="64">
         <v>103369</v>
       </c>
-      <c r="Q103" s="58">
+      <c r="Q103" s="64">
         <v>103388</v>
       </c>
-      <c r="R103" s="58">
+      <c r="R103" s="64">
         <v>103451</v>
       </c>
-      <c r="S103" s="58">
+      <c r="S103" s="64">
         <v>103402</v>
       </c>
-      <c r="T103" s="58">
+      <c r="T103" s="64">
         <v>103375</v>
       </c>
-      <c r="U103" s="58">
+      <c r="U103" s="64">
         <v>103445</v>
       </c>
-      <c r="V103" s="58">
+      <c r="V103" s="64">
         <v>103463</v>
       </c>
-      <c r="W103" s="58">
+      <c r="W103" s="64">
         <v>103457</v>
       </c>
-      <c r="X103" s="58">
+      <c r="X103" s="64">
         <v>103695</v>
       </c>
-      <c r="Y103" s="58">
+      <c r="Y103" s="64">
         <v>103969</v>
       </c>
-      <c r="Z103" s="58">
+      <c r="Z103" s="64">
         <v>104244</v>
       </c>
-      <c r="AA103" s="39">
+      <c r="AA103" s="42">
         <v>104500</v>
       </c>
-      <c r="AB103" s="43">
+      <c r="AB103" s="46">
         <v>104668</v>
       </c>
-      <c r="AC103" s="58">
+      <c r="AC103" s="64">
         <v>104799</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="91" t="s">
+      <c r="AD103" s="65">
+        <v>104874</v>
+      </c>
+    </row>
+    <row r="104" spans="1:30">
+      <c r="A104" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="B104" s="89" t="s">
+      <c r="B104" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="C104" s="58">
+      <c r="C104" s="64">
         <v>63187</v>
       </c>
-      <c r="D104" s="58">
+      <c r="D104" s="64">
         <v>63141</v>
       </c>
-      <c r="E104" s="58">
+      <c r="E104" s="64">
         <v>63162</v>
       </c>
-      <c r="F104" s="58">
+      <c r="F104" s="64">
         <v>63158</v>
       </c>
-      <c r="G104" s="58">
+      <c r="G104" s="64">
         <v>63205</v>
       </c>
-      <c r="H104" s="58">
+      <c r="H104" s="64">
         <v>63235</v>
       </c>
-      <c r="I104" s="61">
+      <c r="I104" s="67">
         <v>63194</v>
       </c>
-      <c r="J104" s="58">
+      <c r="J104" s="64">
         <v>63255</v>
       </c>
-      <c r="K104" s="58">
+      <c r="K104" s="64">
         <v>63321</v>
       </c>
-      <c r="L104" s="58">
+      <c r="L104" s="64">
         <v>63279</v>
       </c>
-      <c r="M104" s="58">
+      <c r="M104" s="64">
         <v>63184</v>
       </c>
-      <c r="N104" s="58">
+      <c r="N104" s="64">
         <v>63034</v>
       </c>
-      <c r="O104" s="58">
+      <c r="O104" s="64">
         <v>62951</v>
       </c>
-      <c r="P104" s="58">
+      <c r="P104" s="64">
         <v>62852</v>
       </c>
-      <c r="Q104" s="58">
+      <c r="Q104" s="64">
         <v>62789</v>
       </c>
-      <c r="R104" s="58">
+      <c r="R104" s="64">
         <v>62693</v>
       </c>
-      <c r="S104" s="58">
+      <c r="S104" s="64">
         <v>62546</v>
       </c>
-      <c r="T104" s="58">
+      <c r="T104" s="64">
         <v>62496</v>
       </c>
-      <c r="U104" s="58">
+      <c r="U104" s="64">
         <v>62488</v>
       </c>
-      <c r="V104" s="58">
+      <c r="V104" s="64">
         <v>62380</v>
       </c>
-      <c r="W104" s="58">
+      <c r="W104" s="64">
         <v>62276</v>
       </c>
-      <c r="X104" s="58">
+      <c r="X104" s="64">
         <v>62163</v>
       </c>
-      <c r="Y104" s="58">
+      <c r="Y104" s="64">
         <v>62153</v>
       </c>
-      <c r="Z104" s="58">
+      <c r="Z104" s="64">
         <v>62063</v>
       </c>
-      <c r="AA104" s="39">
+      <c r="AA104" s="42">
         <v>62093</v>
       </c>
-      <c r="AB104" s="43">
+      <c r="AB104" s="46">
         <v>61924</v>
       </c>
-      <c r="AC104" s="58">
+      <c r="AC104" s="64">
         <v>61804</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="91" t="s">
+      <c r="AD104" s="65">
+        <v>61730</v>
+      </c>
+    </row>
+    <row r="105" spans="1:30">
+      <c r="A105" s="34" t="s">
         <v>95</v>
       </c>
-      <c r="B105" s="89" t="s">
+      <c r="B105" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C105" s="58">
+      <c r="C105" s="64">
         <v>87754</v>
       </c>
-      <c r="D105" s="58">
+      <c r="D105" s="64">
         <v>87692</v>
       </c>
-      <c r="E105" s="58">
+      <c r="E105" s="64">
         <v>87757</v>
       </c>
-      <c r="F105" s="58">
+      <c r="F105" s="64">
         <v>87828</v>
       </c>
-      <c r="G105" s="58">
+      <c r="G105" s="64">
         <v>87933</v>
       </c>
-      <c r="H105" s="58">
+      <c r="H105" s="64">
         <v>88043</v>
       </c>
-      <c r="I105" s="61">
+      <c r="I105" s="67">
         <v>88146</v>
       </c>
-      <c r="J105" s="58">
+      <c r="J105" s="64">
         <v>88237</v>
       </c>
-      <c r="K105" s="58">
+      <c r="K105" s="64">
         <v>88330</v>
       </c>
-      <c r="L105" s="58">
+      <c r="L105" s="64">
         <v>88372</v>
       </c>
-      <c r="M105" s="58">
+      <c r="M105" s="64">
         <v>88365</v>
       </c>
-      <c r="N105" s="58">
+      <c r="N105" s="64">
         <v>88379</v>
       </c>
-      <c r="O105" s="58">
+      <c r="O105" s="64">
         <v>88434</v>
       </c>
-      <c r="P105" s="58">
+      <c r="P105" s="64">
         <v>88315</v>
       </c>
-      <c r="Q105" s="58">
+      <c r="Q105" s="64">
         <v>88302</v>
       </c>
-      <c r="R105" s="58">
+      <c r="R105" s="64">
         <v>88328</v>
       </c>
-      <c r="S105" s="58">
+      <c r="S105" s="64">
         <v>88169</v>
       </c>
-      <c r="T105" s="58">
+      <c r="T105" s="64">
         <v>88175</v>
       </c>
-      <c r="U105" s="58">
+      <c r="U105" s="64">
         <v>88111</v>
       </c>
-      <c r="V105" s="58">
+      <c r="V105" s="64">
         <v>88131</v>
       </c>
-      <c r="W105" s="58">
+      <c r="W105" s="64">
         <v>88008</v>
       </c>
-      <c r="X105" s="58">
+      <c r="X105" s="64">
         <v>87973</v>
       </c>
-      <c r="Y105" s="58">
+      <c r="Y105" s="64">
         <v>87933</v>
       </c>
-      <c r="Z105" s="58">
+      <c r="Z105" s="64">
         <v>87866</v>
       </c>
-      <c r="AA105" s="39">
+      <c r="AA105" s="42">
         <v>87906</v>
       </c>
-      <c r="AB105" s="43">
+      <c r="AB105" s="46">
         <v>87836</v>
       </c>
-      <c r="AC105" s="58">
+      <c r="AC105" s="64">
         <v>87948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="91" t="s">
+      <c r="AD105" s="65">
+        <v>88040</v>
+      </c>
+    </row>
+    <row r="106" spans="1:30">
+      <c r="A106" s="34" t="s">
         <v>96</v>
       </c>
-      <c r="B106" s="89" t="s">
+      <c r="B106" s="62" t="s">
         <v>79</v>
       </c>
-      <c r="C106" s="58">
+      <c r="C106" s="64">
         <v>106339</v>
       </c>
-      <c r="D106" s="58">
+      <c r="D106" s="64">
         <v>106261</v>
       </c>
-      <c r="E106" s="58">
+      <c r="E106" s="64">
         <v>106294</v>
       </c>
-      <c r="F106" s="58">
+      <c r="F106" s="64">
         <v>106229</v>
       </c>
-      <c r="G106" s="58">
+      <c r="G106" s="64">
         <v>106211</v>
       </c>
-      <c r="H106" s="58">
+      <c r="H106" s="64">
         <v>106269</v>
       </c>
-      <c r="I106" s="61">
+      <c r="I106" s="67">
         <v>106241</v>
       </c>
-      <c r="J106" s="58">
+      <c r="J106" s="64">
         <v>106123</v>
       </c>
-      <c r="K106" s="58">
+      <c r="K106" s="64">
         <v>105983</v>
       </c>
-      <c r="L106" s="58">
+      <c r="L106" s="64">
         <v>105843</v>
       </c>
-      <c r="M106" s="58">
+      <c r="M106" s="64">
         <v>105705</v>
       </c>
-      <c r="N106" s="58">
+      <c r="N106" s="64">
         <v>105460</v>
       </c>
-      <c r="O106" s="58">
+      <c r="O106" s="64">
         <v>105421</v>
       </c>
-      <c r="P106" s="58">
+      <c r="P106" s="64">
         <v>105125</v>
       </c>
-      <c r="Q106" s="58">
+      <c r="Q106" s="64">
         <v>105080</v>
       </c>
-      <c r="R106" s="58">
+      <c r="R106" s="64">
         <v>105003</v>
       </c>
-      <c r="S106" s="58">
+      <c r="S106" s="64">
         <v>104811</v>
       </c>
-      <c r="T106" s="58">
+      <c r="T106" s="64">
         <v>104647</v>
       </c>
-      <c r="U106" s="58">
+      <c r="U106" s="64">
         <v>104464</v>
       </c>
-      <c r="V106" s="58">
+      <c r="V106" s="64">
         <v>104219</v>
       </c>
-      <c r="W106" s="58">
+      <c r="W106" s="64">
         <v>104078</v>
       </c>
-      <c r="X106" s="58">
+      <c r="X106" s="64">
         <v>104029</v>
       </c>
-      <c r="Y106" s="58">
+      <c r="Y106" s="64">
         <v>103849</v>
       </c>
-      <c r="Z106" s="58">
+      <c r="Z106" s="64">
         <v>103769</v>
       </c>
-      <c r="AA106" s="39">
+      <c r="AA106" s="42">
         <v>103769</v>
       </c>
-      <c r="AB106" s="43">
+      <c r="AB106" s="46">
         <v>103577</v>
       </c>
-      <c r="AC106" s="58">
+      <c r="AC106" s="64">
         <v>103591</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="91" t="s">
+      <c r="AD106" s="65">
+        <v>103561</v>
+      </c>
+    </row>
+    <row r="107" spans="1:30">
+      <c r="A107" s="34" t="s">
         <v>97</v>
       </c>
-      <c r="B107" s="89" t="s">
+      <c r="B107" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="C107" s="58">
+      <c r="C107" s="64">
         <v>52582</v>
       </c>
-      <c r="D107" s="58">
+      <c r="D107" s="64">
         <v>52549</v>
       </c>
-      <c r="E107" s="58">
+      <c r="E107" s="64">
         <v>52547</v>
       </c>
-      <c r="F107" s="58">
+      <c r="F107" s="64">
         <v>52551</v>
       </c>
-      <c r="G107" s="58">
+      <c r="G107" s="64">
         <v>52510</v>
       </c>
-      <c r="H107" s="58">
+      <c r="H107" s="64">
         <v>52509</v>
       </c>
-      <c r="I107" s="61">
+      <c r="I107" s="67">
         <v>52515</v>
       </c>
-      <c r="J107" s="58">
+      <c r="J107" s="64">
         <v>52482</v>
       </c>
-      <c r="K107" s="58">
+      <c r="K107" s="64">
         <v>52422</v>
       </c>
-      <c r="L107" s="58">
+      <c r="L107" s="64">
         <v>52376</v>
       </c>
-      <c r="M107" s="58">
+      <c r="M107" s="64">
         <v>52336</v>
       </c>
-      <c r="N107" s="58">
+      <c r="N107" s="64">
         <v>52270</v>
       </c>
-      <c r="O107" s="58">
+      <c r="O107" s="64">
         <v>52156</v>
       </c>
-      <c r="P107" s="58">
+      <c r="P107" s="64">
         <v>52073</v>
       </c>
-      <c r="Q107" s="58">
+      <c r="Q107" s="64">
         <v>51981</v>
       </c>
-      <c r="R107" s="58">
+      <c r="R107" s="64">
         <v>51962</v>
       </c>
-      <c r="S107" s="58">
+      <c r="S107" s="64">
         <v>51786</v>
       </c>
-      <c r="T107" s="58">
+      <c r="T107" s="64">
         <v>51777</v>
       </c>
-      <c r="U107" s="58">
+      <c r="U107" s="64">
         <v>51727</v>
       </c>
-      <c r="V107" s="58">
+      <c r="V107" s="64">
         <v>51576</v>
       </c>
-      <c r="W107" s="58">
+      <c r="W107" s="64">
         <v>51407</v>
       </c>
-      <c r="X107" s="58">
+      <c r="X107" s="64">
         <v>51233</v>
       </c>
-      <c r="Y107" s="58">
+      <c r="Y107" s="64">
         <v>51084</v>
       </c>
-      <c r="Z107" s="58">
+      <c r="Z107" s="64">
         <v>50987</v>
       </c>
-      <c r="AA107" s="39">
+      <c r="AA107" s="42">
         <v>50946</v>
       </c>
-      <c r="AB107" s="69">
+      <c r="AB107" s="75">
         <v>50852</v>
       </c>
-      <c r="AC107" s="58">
+      <c r="AC107" s="64">
         <v>50830</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B108" s="72" t="s">
+      <c r="AD107" s="65">
+        <v>50767</v>
+      </c>
+    </row>
+    <row r="108" spans="1:30" ht="20.25" customHeight="1">
+      <c r="B108" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="C108" s="72"/>
-[...25 lines deleted...]
-      <c r="A109" s="91" t="s">
+      <c r="C108" s="78"/>
+      <c r="D108" s="78"/>
+      <c r="E108" s="78"/>
+      <c r="F108" s="78"/>
+      <c r="G108" s="78"/>
+      <c r="H108" s="78"/>
+      <c r="I108" s="78"/>
+      <c r="J108" s="78"/>
+      <c r="K108" s="78"/>
+      <c r="L108" s="78"/>
+      <c r="M108" s="78"/>
+      <c r="N108" s="78"/>
+      <c r="O108" s="78"/>
+      <c r="P108" s="78"/>
+      <c r="Q108" s="78"/>
+      <c r="R108" s="78"/>
+      <c r="S108" s="78"/>
+      <c r="T108" s="78"/>
+      <c r="U108" s="78"/>
+      <c r="V108" s="78"/>
+      <c r="W108" s="78"/>
+      <c r="X108" s="78"/>
+      <c r="Y108" s="78"/>
+      <c r="Z108" s="78"/>
+      <c r="AD108" s="31"/>
+    </row>
+    <row r="109" spans="1:30">
+      <c r="A109" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="B109" s="88" t="s">
+      <c r="B109" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C109" s="36">
+      <c r="C109" s="39">
         <v>827196</v>
       </c>
-      <c r="D109" s="36">
+      <c r="D109" s="39">
         <v>827003</v>
       </c>
-      <c r="E109" s="36">
+      <c r="E109" s="39">
         <v>827389</v>
       </c>
-      <c r="F109" s="39">
+      <c r="F109" s="42">
         <v>827948</v>
       </c>
-      <c r="G109" s="39">
+      <c r="G109" s="42">
         <v>828530</v>
       </c>
-      <c r="H109" s="39">
+      <c r="H109" s="42">
         <v>829014</v>
       </c>
-      <c r="I109" s="61">
+      <c r="I109" s="67">
         <v>829471</v>
       </c>
-      <c r="J109" s="39">
+      <c r="J109" s="42">
         <v>827654</v>
       </c>
-      <c r="K109" s="39">
+      <c r="K109" s="42">
         <v>827634</v>
       </c>
-      <c r="L109" s="39">
+      <c r="L109" s="42">
         <v>827758</v>
       </c>
-      <c r="M109" s="39">
+      <c r="M109" s="42">
         <v>827982</v>
       </c>
-      <c r="N109" s="39">
+      <c r="N109" s="42">
         <v>827739</v>
       </c>
-      <c r="O109" s="40">
+      <c r="O109" s="43">
         <v>827435</v>
       </c>
-      <c r="P109" s="40">
+      <c r="P109" s="43">
         <v>826978</v>
       </c>
-      <c r="Q109" s="40">
+      <c r="Q109" s="43">
         <v>826760</v>
       </c>
-      <c r="R109" s="33">
+      <c r="R109" s="36">
         <v>826630</v>
       </c>
-      <c r="S109" s="41">
+      <c r="S109" s="44">
         <v>825760</v>
       </c>
-      <c r="T109" s="41">
+      <c r="T109" s="44">
         <v>825342</v>
       </c>
-      <c r="U109" s="41">
+      <c r="U109" s="44">
         <v>824935</v>
       </c>
-      <c r="V109" s="41">
+      <c r="V109" s="44">
         <v>824695</v>
       </c>
-      <c r="W109" s="33">
+      <c r="W109" s="36">
         <v>824097</v>
       </c>
-      <c r="X109" s="33">
+      <c r="X109" s="36">
         <v>824248</v>
       </c>
-      <c r="Y109" s="58">
+      <c r="Y109" s="64">
         <v>824120</v>
       </c>
-      <c r="Z109" s="58">
+      <c r="Z109" s="64">
         <v>824170</v>
       </c>
-      <c r="AA109" s="39">
+      <c r="AA109" s="42">
         <v>824345</v>
       </c>
-      <c r="AB109" s="58">
+      <c r="AB109" s="64">
         <v>823099</v>
       </c>
-      <c r="AC109" s="58">
+      <c r="AC109" s="64">
         <v>823200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="91" t="s">
+      <c r="AD109" s="65">
+        <v>823296</v>
+      </c>
+    </row>
+    <row r="110" spans="1:30">
+      <c r="A110" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="B110" s="89" t="s">
+      <c r="B110" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C110" s="58">
+      <c r="C110" s="64">
         <v>14119</v>
       </c>
-      <c r="D110" s="58">
+      <c r="D110" s="64">
         <v>14106</v>
       </c>
-      <c r="E110" s="58">
+      <c r="E110" s="64">
         <v>14086</v>
       </c>
-      <c r="F110" s="58">
+      <c r="F110" s="64">
         <v>14082</v>
       </c>
-      <c r="G110" s="58">
+      <c r="G110" s="64">
         <v>14059</v>
       </c>
-      <c r="H110" s="58">
+      <c r="H110" s="64">
         <v>14037</v>
       </c>
-      <c r="I110" s="61">
+      <c r="I110" s="67">
         <v>14018</v>
       </c>
-      <c r="J110" s="58">
+      <c r="J110" s="64">
         <v>11863</v>
       </c>
-      <c r="K110" s="58">
+      <c r="K110" s="64">
         <v>11847</v>
       </c>
-      <c r="L110" s="58">
+      <c r="L110" s="64">
         <v>11832</v>
       </c>
-      <c r="M110" s="58">
+      <c r="M110" s="64">
         <v>11812</v>
       </c>
-      <c r="N110" s="58">
+      <c r="N110" s="64">
         <v>11774</v>
       </c>
-      <c r="O110" s="58">
+      <c r="O110" s="64">
         <v>11761</v>
       </c>
-      <c r="P110" s="58">
+      <c r="P110" s="64">
         <v>11725</v>
       </c>
-      <c r="Q110" s="58">
+      <c r="Q110" s="64">
         <v>11671</v>
       </c>
-      <c r="R110" s="58">
+      <c r="R110" s="64">
         <v>11666</v>
       </c>
-      <c r="S110" s="58">
+      <c r="S110" s="64">
         <v>11607</v>
       </c>
-      <c r="T110" s="58">
+      <c r="T110" s="64">
         <v>11614</v>
       </c>
-      <c r="U110" s="58">
+      <c r="U110" s="64">
         <v>11556</v>
       </c>
-      <c r="V110" s="58">
+      <c r="V110" s="64">
         <v>11529</v>
       </c>
-      <c r="W110" s="58">
+      <c r="W110" s="64">
         <v>11472</v>
       </c>
-      <c r="X110" s="58">
+      <c r="X110" s="64">
         <v>11477</v>
       </c>
-      <c r="Y110" s="58">
+      <c r="Y110" s="64">
         <v>11461</v>
       </c>
-      <c r="Z110" s="58">
+      <c r="Z110" s="64">
         <v>11468</v>
       </c>
-      <c r="AA110" s="39">
+      <c r="AA110" s="42">
         <v>11462</v>
       </c>
-      <c r="AB110" s="58">
+      <c r="AB110" s="64">
         <v>11379</v>
       </c>
-      <c r="AC110" s="58">
+      <c r="AC110" s="64">
         <v>11337</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="91" t="s">
+      <c r="AD110" s="65">
+        <v>11296</v>
+      </c>
+    </row>
+    <row r="111" spans="1:30">
+      <c r="A111" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="B111" s="89" t="s">
+      <c r="B111" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C111" s="58">
+      <c r="C111" s="64">
         <v>12783</v>
       </c>
-      <c r="D111" s="58">
+      <c r="D111" s="64">
         <v>12775</v>
       </c>
-      <c r="E111" s="58">
+      <c r="E111" s="64">
         <v>12770</v>
       </c>
-      <c r="F111" s="58">
+      <c r="F111" s="64">
         <v>12770</v>
       </c>
-      <c r="G111" s="58">
+      <c r="G111" s="64">
         <v>12778</v>
       </c>
-      <c r="H111" s="58">
+      <c r="H111" s="64">
         <v>12793</v>
       </c>
-      <c r="I111" s="61">
+      <c r="I111" s="67">
         <v>12788</v>
       </c>
-      <c r="J111" s="58">
+      <c r="J111" s="64">
         <v>12818</v>
       </c>
-      <c r="K111" s="58">
+      <c r="K111" s="64">
         <v>12820</v>
       </c>
-      <c r="L111" s="58">
+      <c r="L111" s="64">
         <v>12820</v>
       </c>
-      <c r="M111" s="58">
+      <c r="M111" s="64">
         <v>12846</v>
       </c>
-      <c r="N111" s="58">
+      <c r="N111" s="64">
         <v>12844</v>
       </c>
-      <c r="O111" s="58">
+      <c r="O111" s="64">
         <v>12864</v>
       </c>
-      <c r="P111" s="58">
+      <c r="P111" s="64">
         <v>12886</v>
       </c>
-      <c r="Q111" s="58">
+      <c r="Q111" s="64">
         <v>12890</v>
       </c>
-      <c r="R111" s="58">
+      <c r="R111" s="64">
         <v>12894</v>
       </c>
-      <c r="S111" s="58">
+      <c r="S111" s="64">
         <v>12901</v>
       </c>
-      <c r="T111" s="58">
+      <c r="T111" s="64">
         <v>12882</v>
       </c>
-      <c r="U111" s="58">
+      <c r="U111" s="64">
         <v>12861</v>
       </c>
-      <c r="V111" s="58">
+      <c r="V111" s="64">
         <v>12855</v>
       </c>
-      <c r="W111" s="58">
+      <c r="W111" s="64">
         <v>12848</v>
       </c>
-      <c r="X111" s="58">
+      <c r="X111" s="64">
         <v>12895</v>
       </c>
-      <c r="Y111" s="58">
+      <c r="Y111" s="64">
         <v>12903</v>
       </c>
-      <c r="Z111" s="58">
+      <c r="Z111" s="64">
         <v>12896</v>
       </c>
-      <c r="AA111" s="39">
+      <c r="AA111" s="42">
         <v>12858</v>
       </c>
-      <c r="AB111" s="58">
+      <c r="AB111" s="64">
         <v>12844</v>
       </c>
-      <c r="AC111" s="58">
+      <c r="AC111" s="64">
         <v>12843</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="91" t="s">
+      <c r="AD111" s="65">
+        <v>12865</v>
+      </c>
+    </row>
+    <row r="112" spans="1:30">
+      <c r="A112" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="B112" s="89" t="s">
+      <c r="B112" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="C112" s="58">
+      <c r="C112" s="64">
         <v>25215</v>
       </c>
-      <c r="D112" s="58">
+      <c r="D112" s="64">
         <v>25191</v>
       </c>
-      <c r="E112" s="58">
+      <c r="E112" s="64">
         <v>25196</v>
       </c>
-      <c r="F112" s="58">
+      <c r="F112" s="64">
         <v>25183</v>
       </c>
-      <c r="G112" s="58">
+      <c r="G112" s="64">
         <v>25184</v>
       </c>
-      <c r="H112" s="58">
+      <c r="H112" s="64">
         <v>25183</v>
       </c>
-      <c r="I112" s="61">
+      <c r="I112" s="67">
         <v>25150</v>
       </c>
-      <c r="J112" s="58">
+      <c r="J112" s="64">
         <v>25152</v>
       </c>
-      <c r="K112" s="58">
+      <c r="K112" s="64">
         <v>25147</v>
       </c>
-      <c r="L112" s="58">
+      <c r="L112" s="64">
         <v>25113</v>
       </c>
-      <c r="M112" s="58">
+      <c r="M112" s="64">
         <v>25091</v>
       </c>
-      <c r="N112" s="58">
+      <c r="N112" s="64">
         <v>25093</v>
       </c>
-      <c r="O112" s="58">
+      <c r="O112" s="64">
         <v>25071</v>
       </c>
-      <c r="P112" s="58">
+      <c r="P112" s="64">
         <v>25033</v>
       </c>
-      <c r="Q112" s="58">
+      <c r="Q112" s="64">
         <v>25049</v>
       </c>
-      <c r="R112" s="58">
+      <c r="R112" s="64">
         <v>24994</v>
       </c>
-      <c r="S112" s="58">
+      <c r="S112" s="64">
         <v>24984</v>
       </c>
-      <c r="T112" s="58">
+      <c r="T112" s="64">
         <v>24976</v>
       </c>
-      <c r="U112" s="58">
+      <c r="U112" s="64">
         <v>24960</v>
       </c>
-      <c r="V112" s="58">
+      <c r="V112" s="64">
         <v>24922</v>
       </c>
-      <c r="W112" s="58">
+      <c r="W112" s="64">
         <v>24873</v>
       </c>
-      <c r="X112" s="58">
+      <c r="X112" s="64">
         <v>24867</v>
       </c>
-      <c r="Y112" s="58">
+      <c r="Y112" s="64">
         <v>24846</v>
       </c>
-      <c r="Z112" s="58">
+      <c r="Z112" s="64">
         <v>24838</v>
       </c>
-      <c r="AA112" s="39">
+      <c r="AA112" s="42">
         <v>24819</v>
       </c>
-      <c r="AB112" s="58">
+      <c r="AB112" s="64">
         <v>24739</v>
       </c>
-      <c r="AC112" s="58">
+      <c r="AC112" s="64">
         <v>24772</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="91" t="s">
+      <c r="AD112" s="65">
+        <v>24770</v>
+      </c>
+    </row>
+    <row r="113" spans="1:30">
+      <c r="A113" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="B113" s="89" t="s">
+      <c r="B113" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C113" s="58">
+      <c r="C113" s="64">
         <v>73553</v>
       </c>
-      <c r="D113" s="58">
+      <c r="D113" s="64">
         <v>73457</v>
       </c>
-      <c r="E113" s="58">
+      <c r="E113" s="64">
         <v>73385</v>
       </c>
-      <c r="F113" s="58">
+      <c r="F113" s="64">
         <v>73387</v>
       </c>
-      <c r="G113" s="58">
+      <c r="G113" s="64">
         <v>73419</v>
       </c>
-      <c r="H113" s="58">
+      <c r="H113" s="64">
         <v>73363</v>
       </c>
-      <c r="I113" s="61">
+      <c r="I113" s="67">
         <v>73374</v>
       </c>
-      <c r="J113" s="58">
+      <c r="J113" s="64">
         <v>73398</v>
       </c>
-      <c r="K113" s="58">
+      <c r="K113" s="64">
         <v>73425</v>
       </c>
-      <c r="L113" s="58">
+      <c r="L113" s="64">
         <v>73406</v>
       </c>
-      <c r="M113" s="58">
+      <c r="M113" s="64">
         <v>73433</v>
       </c>
-      <c r="N113" s="58">
+      <c r="N113" s="64">
         <v>73329</v>
       </c>
-      <c r="O113" s="58">
+      <c r="O113" s="64">
         <v>73247</v>
       </c>
-      <c r="P113" s="58">
+      <c r="P113" s="64">
         <v>73179</v>
       </c>
-      <c r="Q113" s="58">
+      <c r="Q113" s="64">
         <v>73070</v>
       </c>
-      <c r="R113" s="58">
+      <c r="R113" s="64">
         <v>72981</v>
       </c>
-      <c r="S113" s="58">
+      <c r="S113" s="64">
         <v>72891</v>
       </c>
-      <c r="T113" s="58">
+      <c r="T113" s="64">
         <v>72820</v>
       </c>
-      <c r="U113" s="58">
+      <c r="U113" s="64">
         <v>72782</v>
       </c>
-      <c r="V113" s="58">
+      <c r="V113" s="64">
         <v>72808</v>
       </c>
-      <c r="W113" s="58">
+      <c r="W113" s="64">
         <v>72700</v>
       </c>
-      <c r="X113" s="58">
+      <c r="X113" s="64">
         <v>72635</v>
       </c>
-      <c r="Y113" s="58">
+      <c r="Y113" s="64">
         <v>72522</v>
       </c>
-      <c r="Z113" s="58">
+      <c r="Z113" s="64">
         <v>72427</v>
       </c>
-      <c r="AA113" s="39">
+      <c r="AA113" s="42">
         <v>72367</v>
       </c>
-      <c r="AB113" s="58">
+      <c r="AB113" s="64">
         <v>72246</v>
       </c>
-      <c r="AC113" s="58">
+      <c r="AC113" s="64">
         <v>72218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="91" t="s">
+      <c r="AD113" s="65">
+        <v>72163</v>
+      </c>
+    </row>
+    <row r="114" spans="1:30">
+      <c r="A114" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="B114" s="89" t="s">
+      <c r="B114" s="62" t="s">
         <v>69</v>
       </c>
-      <c r="C114" s="58">
+      <c r="C114" s="64">
         <v>69086</v>
       </c>
-      <c r="D114" s="58">
+      <c r="D114" s="64">
         <v>68975</v>
       </c>
-      <c r="E114" s="58">
+      <c r="E114" s="64">
         <v>68964</v>
       </c>
-      <c r="F114" s="58">
+      <c r="F114" s="64">
         <v>68933</v>
       </c>
-      <c r="G114" s="58">
+      <c r="G114" s="64">
         <v>68906</v>
       </c>
-      <c r="H114" s="58">
+      <c r="H114" s="64">
         <v>68914</v>
       </c>
-      <c r="I114" s="61">
+      <c r="I114" s="67">
         <v>68865</v>
       </c>
-      <c r="J114" s="58">
+      <c r="J114" s="64">
         <v>68803</v>
       </c>
-      <c r="K114" s="58">
+      <c r="K114" s="64">
         <v>68770</v>
       </c>
-      <c r="L114" s="58">
+      <c r="L114" s="64">
         <v>68691</v>
       </c>
-      <c r="M114" s="58">
+      <c r="M114" s="64">
         <v>68666</v>
       </c>
-      <c r="N114" s="58">
+      <c r="N114" s="64">
         <v>68679</v>
       </c>
-      <c r="O114" s="58">
+      <c r="O114" s="64">
         <v>68600</v>
       </c>
-      <c r="P114" s="58">
+      <c r="P114" s="64">
         <v>68523</v>
       </c>
-      <c r="Q114" s="58">
+      <c r="Q114" s="64">
         <v>68450</v>
       </c>
-      <c r="R114" s="58">
+      <c r="R114" s="64">
         <v>68417</v>
       </c>
-      <c r="S114" s="58">
+      <c r="S114" s="64">
         <v>68389</v>
       </c>
-      <c r="T114" s="58">
+      <c r="T114" s="64">
         <v>68348</v>
       </c>
-      <c r="U114" s="58">
+      <c r="U114" s="64">
         <v>68324</v>
       </c>
-      <c r="V114" s="58">
+      <c r="V114" s="64">
         <v>68194</v>
       </c>
-      <c r="W114" s="58">
+      <c r="W114" s="64">
         <v>68068</v>
       </c>
-      <c r="X114" s="58">
+      <c r="X114" s="64">
         <v>67923</v>
       </c>
-      <c r="Y114" s="58">
+      <c r="Y114" s="64">
         <v>67873</v>
       </c>
-      <c r="Z114" s="58">
+      <c r="Z114" s="64">
         <v>67911</v>
       </c>
-      <c r="AA114" s="39">
+      <c r="AA114" s="42">
         <v>67870</v>
       </c>
-      <c r="AB114" s="58">
+      <c r="AB114" s="64">
         <v>67748</v>
       </c>
-      <c r="AC114" s="58">
+      <c r="AC114" s="64">
         <v>67654</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="91" t="s">
+      <c r="AD114" s="65">
+        <v>67665</v>
+      </c>
+    </row>
+    <row r="115" spans="1:30">
+      <c r="A115" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="B115" s="89" t="s">
+      <c r="B115" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="C115" s="58">
+      <c r="C115" s="64">
         <v>60749</v>
       </c>
-      <c r="D115" s="58">
+      <c r="D115" s="64">
         <v>60748</v>
       </c>
-      <c r="E115" s="58">
+      <c r="E115" s="64">
         <v>60793</v>
       </c>
-      <c r="F115" s="58">
+      <c r="F115" s="64">
         <v>60887</v>
       </c>
-      <c r="G115" s="58">
+      <c r="G115" s="64">
         <v>60940</v>
       </c>
-      <c r="H115" s="58">
+      <c r="H115" s="64">
         <v>61020</v>
       </c>
-      <c r="I115" s="61">
+      <c r="I115" s="67">
         <v>61048</v>
       </c>
-      <c r="J115" s="58">
+      <c r="J115" s="64">
         <v>61038</v>
       </c>
-      <c r="K115" s="58">
+      <c r="K115" s="64">
         <v>61061</v>
       </c>
-      <c r="L115" s="58">
+      <c r="L115" s="64">
         <v>61123</v>
       </c>
-      <c r="M115" s="58">
+      <c r="M115" s="64">
         <v>61203</v>
       </c>
-      <c r="N115" s="58">
+      <c r="N115" s="64">
         <v>61213</v>
       </c>
-      <c r="O115" s="58">
+      <c r="O115" s="64">
         <v>61179</v>
       </c>
-      <c r="P115" s="58">
+      <c r="P115" s="64">
         <v>61220</v>
       </c>
-      <c r="Q115" s="58">
+      <c r="Q115" s="64">
         <v>61250</v>
       </c>
-      <c r="R115" s="58">
+      <c r="R115" s="64">
         <v>61224</v>
       </c>
-      <c r="S115" s="58">
+      <c r="S115" s="64">
         <v>61068</v>
       </c>
-      <c r="T115" s="58">
+      <c r="T115" s="64">
         <v>60992</v>
       </c>
-      <c r="U115" s="58">
+      <c r="U115" s="64">
         <v>60879</v>
       </c>
-      <c r="V115" s="58">
+      <c r="V115" s="64">
         <v>60895</v>
       </c>
-      <c r="W115" s="58">
+      <c r="W115" s="64">
         <v>60903</v>
       </c>
-      <c r="X115" s="58">
+      <c r="X115" s="64">
         <v>60840</v>
       </c>
-      <c r="Y115" s="58">
+      <c r="Y115" s="64">
         <v>60761</v>
       </c>
-      <c r="Z115" s="58">
+      <c r="Z115" s="64">
         <v>60742</v>
       </c>
-      <c r="AA115" s="39">
+      <c r="AA115" s="42">
         <v>60732</v>
       </c>
-      <c r="AB115" s="58">
+      <c r="AB115" s="64">
         <v>60712</v>
       </c>
-      <c r="AC115" s="58">
+      <c r="AC115" s="64">
         <v>60710</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="91" t="s">
+      <c r="AD115" s="65">
+        <v>60697</v>
+      </c>
+    </row>
+    <row r="116" spans="1:30">
+      <c r="A116" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="B116" s="89" t="s">
+      <c r="B116" s="62" t="s">
         <v>71</v>
       </c>
-      <c r="C116" s="58">
+      <c r="C116" s="64">
         <v>66054</v>
       </c>
-      <c r="D116" s="58">
+      <c r="D116" s="64">
         <v>65987</v>
       </c>
-      <c r="E116" s="58">
+      <c r="E116" s="64">
         <v>65954</v>
       </c>
-      <c r="F116" s="58">
+      <c r="F116" s="64">
         <v>65987</v>
       </c>
-      <c r="G116" s="58">
+      <c r="G116" s="64">
         <v>66026</v>
       </c>
-      <c r="H116" s="58">
+      <c r="H116" s="64">
         <v>66068</v>
       </c>
-      <c r="I116" s="61">
+      <c r="I116" s="67">
         <v>66099</v>
       </c>
-      <c r="J116" s="58">
+      <c r="J116" s="64">
         <v>66051</v>
       </c>
-      <c r="K116" s="58">
+      <c r="K116" s="64">
         <v>66013</v>
       </c>
-      <c r="L116" s="58">
+      <c r="L116" s="64">
         <v>65924</v>
       </c>
-      <c r="M116" s="58">
+      <c r="M116" s="64">
         <v>65825</v>
       </c>
-      <c r="N116" s="58">
+      <c r="N116" s="64">
         <v>65761</v>
       </c>
-      <c r="O116" s="58">
+      <c r="O116" s="64">
         <v>65733</v>
       </c>
-      <c r="P116" s="58">
+      <c r="P116" s="64">
         <v>65629</v>
       </c>
-      <c r="Q116" s="58">
+      <c r="Q116" s="64">
         <v>65646</v>
       </c>
-      <c r="R116" s="58">
+      <c r="R116" s="64">
         <v>65635</v>
       </c>
-      <c r="S116" s="58">
+      <c r="S116" s="64">
         <v>65522</v>
       </c>
-      <c r="T116" s="58">
+      <c r="T116" s="64">
         <v>65470</v>
       </c>
-      <c r="U116" s="58">
+      <c r="U116" s="64">
         <v>65403</v>
       </c>
-      <c r="V116" s="58">
+      <c r="V116" s="64">
         <v>65293</v>
       </c>
-      <c r="W116" s="58">
+      <c r="W116" s="64">
         <v>65185</v>
       </c>
-      <c r="X116" s="58">
+      <c r="X116" s="64">
         <v>65060</v>
       </c>
-      <c r="Y116" s="58">
+      <c r="Y116" s="64">
         <v>65031</v>
       </c>
-      <c r="Z116" s="58">
+      <c r="Z116" s="64">
         <v>64995</v>
       </c>
-      <c r="AA116" s="39">
+      <c r="AA116" s="42">
         <v>64991</v>
       </c>
-      <c r="AB116" s="58">
+      <c r="AB116" s="64">
         <v>64897</v>
       </c>
-      <c r="AC116" s="58">
+      <c r="AC116" s="64">
         <v>64830</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="91" t="s">
+      <c r="AD116" s="65">
+        <v>64777</v>
+      </c>
+    </row>
+    <row r="117" spans="1:30">
+      <c r="A117" s="34" t="s">
         <v>89</v>
       </c>
-      <c r="B117" s="89" t="s">
+      <c r="B117" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C117" s="58">
+      <c r="C117" s="64">
         <v>66743</v>
       </c>
-      <c r="D117" s="58">
+      <c r="D117" s="64">
         <v>66752</v>
       </c>
-      <c r="E117" s="58">
+      <c r="E117" s="64">
         <v>66819</v>
       </c>
-      <c r="F117" s="58">
+      <c r="F117" s="64">
         <v>66859</v>
       </c>
-      <c r="G117" s="58">
+      <c r="G117" s="64">
         <v>66900</v>
       </c>
-      <c r="H117" s="58">
+      <c r="H117" s="64">
         <v>66932</v>
       </c>
-      <c r="I117" s="61">
+      <c r="I117" s="67">
         <v>67002</v>
       </c>
-      <c r="J117" s="58">
+      <c r="J117" s="64">
         <v>67069</v>
       </c>
-      <c r="K117" s="58">
+      <c r="K117" s="64">
         <v>67115</v>
       </c>
-      <c r="L117" s="58">
+      <c r="L117" s="64">
         <v>67201</v>
       </c>
-      <c r="M117" s="58">
+      <c r="M117" s="64">
         <v>67215</v>
       </c>
-      <c r="N117" s="58">
+      <c r="N117" s="64">
         <v>67176</v>
       </c>
-      <c r="O117" s="58">
+      <c r="O117" s="64">
         <v>67186</v>
       </c>
-      <c r="P117" s="58">
+      <c r="P117" s="64">
         <v>67143</v>
       </c>
-      <c r="Q117" s="58">
+      <c r="Q117" s="64">
         <v>67106</v>
       </c>
-      <c r="R117" s="58">
+      <c r="R117" s="64">
         <v>67100</v>
       </c>
-      <c r="S117" s="58">
+      <c r="S117" s="64">
         <v>66928</v>
       </c>
-      <c r="T117" s="58">
+      <c r="T117" s="64">
         <v>66847</v>
       </c>
-      <c r="U117" s="58">
+      <c r="U117" s="64">
         <v>66882</v>
       </c>
-      <c r="V117" s="58">
+      <c r="V117" s="64">
         <v>66951</v>
       </c>
-      <c r="W117" s="58">
+      <c r="W117" s="64">
         <v>66914</v>
       </c>
-      <c r="X117" s="58">
+      <c r="X117" s="64">
         <v>67236</v>
       </c>
-      <c r="Y117" s="58">
+      <c r="Y117" s="64">
         <v>67335</v>
       </c>
-      <c r="Z117" s="58">
+      <c r="Z117" s="64">
         <v>67335</v>
       </c>
-      <c r="AA117" s="39">
+      <c r="AA117" s="42">
         <v>67331</v>
       </c>
-      <c r="AB117" s="58">
+      <c r="AB117" s="64">
         <v>67313</v>
       </c>
-      <c r="AC117" s="58">
+      <c r="AC117" s="64">
         <v>67369</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="91" t="s">
+      <c r="AD117" s="65">
+        <v>67417</v>
+      </c>
+    </row>
+    <row r="118" spans="1:30">
+      <c r="A118" s="34" t="s">
         <v>90</v>
       </c>
-      <c r="B118" s="89" t="s">
+      <c r="B118" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="C118" s="58">
+      <c r="C118" s="64">
         <v>26781</v>
       </c>
-      <c r="D118" s="58">
+      <c r="D118" s="64">
         <v>26730</v>
       </c>
-      <c r="E118" s="58">
+      <c r="E118" s="64">
         <v>26723</v>
       </c>
-      <c r="F118" s="58">
+      <c r="F118" s="64">
         <v>26749</v>
       </c>
-      <c r="G118" s="58">
+      <c r="G118" s="64">
         <v>26734</v>
       </c>
-      <c r="H118" s="58">
+      <c r="H118" s="64">
         <v>26733</v>
       </c>
-      <c r="I118" s="61">
+      <c r="I118" s="67">
         <v>26712</v>
       </c>
-      <c r="J118" s="58">
+      <c r="J118" s="64">
         <v>26741</v>
       </c>
-      <c r="K118" s="58">
+      <c r="K118" s="64">
         <v>26722</v>
       </c>
-      <c r="L118" s="58">
+      <c r="L118" s="64">
         <v>26715</v>
       </c>
-      <c r="M118" s="58">
+      <c r="M118" s="64">
         <v>26682</v>
       </c>
-      <c r="N118" s="58">
+      <c r="N118" s="64">
         <v>26629</v>
       </c>
-      <c r="O118" s="58">
+      <c r="O118" s="64">
         <v>26571</v>
       </c>
-      <c r="P118" s="58">
+      <c r="P118" s="64">
         <v>26548</v>
       </c>
-      <c r="Q118" s="58">
+      <c r="Q118" s="64">
         <v>26508</v>
       </c>
-      <c r="R118" s="58">
+      <c r="R118" s="64">
         <v>26515</v>
       </c>
-      <c r="S118" s="58">
+      <c r="S118" s="64">
         <v>26458</v>
       </c>
-      <c r="T118" s="58">
+      <c r="T118" s="64">
         <v>26397</v>
       </c>
-      <c r="U118" s="58">
+      <c r="U118" s="64">
         <v>26359</v>
       </c>
-      <c r="V118" s="58">
+      <c r="V118" s="64">
         <v>26303</v>
       </c>
-      <c r="W118" s="58">
+      <c r="W118" s="64">
         <v>26236</v>
       </c>
-      <c r="X118" s="58">
+      <c r="X118" s="64">
         <v>26165</v>
       </c>
-      <c r="Y118" s="58">
+      <c r="Y118" s="64">
         <v>26142</v>
       </c>
-      <c r="Z118" s="58">
+      <c r="Z118" s="64">
         <v>26100</v>
       </c>
-      <c r="AA118" s="39">
+      <c r="AA118" s="42">
         <v>26078</v>
       </c>
-      <c r="AB118" s="58">
+      <c r="AB118" s="64">
         <v>26008</v>
       </c>
-      <c r="AC118" s="58">
+      <c r="AC118" s="64">
         <v>25981</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="91" t="s">
+      <c r="AD118" s="65">
+        <v>26008</v>
+      </c>
+    </row>
+    <row r="119" spans="1:30">
+      <c r="A119" s="34" t="s">
         <v>91</v>
       </c>
-      <c r="B119" s="89" t="s">
+      <c r="B119" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="C119" s="58">
+      <c r="C119" s="64">
         <v>119616</v>
       </c>
-      <c r="D119" s="58">
+      <c r="D119" s="64">
         <v>119711</v>
       </c>
-      <c r="E119" s="58">
+      <c r="E119" s="64">
         <v>119817</v>
       </c>
-      <c r="F119" s="58">
+      <c r="F119" s="64">
         <v>120005</v>
       </c>
-      <c r="G119" s="58">
+      <c r="G119" s="64">
         <v>120244</v>
       </c>
-      <c r="H119" s="58">
+      <c r="H119" s="64">
         <v>120394</v>
       </c>
-      <c r="I119" s="61">
+      <c r="I119" s="67">
         <v>120558</v>
       </c>
-      <c r="J119" s="58">
+      <c r="J119" s="64">
         <v>120755</v>
       </c>
-      <c r="K119" s="58">
+      <c r="K119" s="64">
         <v>120847</v>
       </c>
-      <c r="L119" s="58">
+      <c r="L119" s="64">
         <v>121032</v>
       </c>
-      <c r="M119" s="58">
+      <c r="M119" s="64">
         <v>121273</v>
       </c>
-      <c r="N119" s="58">
+      <c r="N119" s="64">
         <v>121388</v>
       </c>
-      <c r="O119" s="58">
+      <c r="O119" s="64">
         <v>121373</v>
       </c>
-      <c r="P119" s="58">
+      <c r="P119" s="64">
         <v>121578</v>
       </c>
-      <c r="Q119" s="58">
+      <c r="Q119" s="64">
         <v>121684</v>
       </c>
-      <c r="R119" s="58">
+      <c r="R119" s="64">
         <v>121829</v>
       </c>
-      <c r="S119" s="58">
+      <c r="S119" s="64">
         <v>121912</v>
       </c>
-      <c r="T119" s="58">
+      <c r="T119" s="64">
         <v>122011</v>
       </c>
-      <c r="U119" s="58">
+      <c r="U119" s="64">
         <v>122131</v>
       </c>
-      <c r="V119" s="58">
+      <c r="V119" s="64">
         <v>122313</v>
       </c>
-      <c r="W119" s="58">
+      <c r="W119" s="64">
         <v>122487</v>
       </c>
-      <c r="X119" s="58">
+      <c r="X119" s="64">
         <v>122638</v>
       </c>
-      <c r="Y119" s="58">
+      <c r="Y119" s="64">
         <v>122792</v>
       </c>
-      <c r="Z119" s="58">
+      <c r="Z119" s="64">
         <v>122940</v>
       </c>
-      <c r="AA119" s="39">
+      <c r="AA119" s="42">
         <v>123117</v>
       </c>
-      <c r="AB119" s="58">
+      <c r="AB119" s="64">
         <v>122768</v>
       </c>
-      <c r="AC119" s="58">
+      <c r="AC119" s="64">
         <v>122916</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="91" t="s">
+      <c r="AD119" s="65">
+        <v>123057</v>
+      </c>
+    </row>
+    <row r="120" spans="1:30">
+      <c r="A120" s="34" t="s">
         <v>92</v>
       </c>
-      <c r="B120" s="89" t="s">
+      <c r="B120" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C120" s="58">
+      <c r="C120" s="64">
         <v>81244</v>
       </c>
-      <c r="D120" s="58">
+      <c r="D120" s="64">
         <v>81341</v>
       </c>
-      <c r="E120" s="58">
+      <c r="E120" s="64">
         <v>81475</v>
       </c>
-      <c r="F120" s="58">
+      <c r="F120" s="64">
         <v>81576</v>
       </c>
-      <c r="G120" s="58">
+      <c r="G120" s="64">
         <v>81677</v>
       </c>
-      <c r="H120" s="58">
+      <c r="H120" s="64">
         <v>81768</v>
       </c>
-      <c r="I120" s="61">
+      <c r="I120" s="67">
         <v>81934</v>
       </c>
-      <c r="J120" s="58">
+      <c r="J120" s="64">
         <v>81964</v>
       </c>
-      <c r="K120" s="58">
+      <c r="K120" s="64">
         <v>81930</v>
       </c>
-      <c r="L120" s="58">
+      <c r="L120" s="64">
         <v>81853</v>
       </c>
-      <c r="M120" s="58">
+      <c r="M120" s="64">
         <v>81834</v>
       </c>
-      <c r="N120" s="58">
+      <c r="N120" s="64">
         <v>81881</v>
       </c>
-      <c r="O120" s="58">
+      <c r="O120" s="64">
         <v>81879</v>
       </c>
-      <c r="P120" s="58">
+      <c r="P120" s="64">
         <v>81881</v>
       </c>
-      <c r="Q120" s="58">
+      <c r="Q120" s="64">
         <v>81877</v>
       </c>
-      <c r="R120" s="58">
+      <c r="R120" s="64">
         <v>81893</v>
       </c>
-      <c r="S120" s="58">
+      <c r="S120" s="64">
         <v>81892</v>
       </c>
-      <c r="T120" s="58">
+      <c r="T120" s="64">
         <v>81904</v>
       </c>
-      <c r="U120" s="58">
+      <c r="U120" s="64">
         <v>81803</v>
       </c>
-      <c r="V120" s="58">
+      <c r="V120" s="64">
         <v>81785</v>
       </c>
-      <c r="W120" s="58">
+      <c r="W120" s="64">
         <v>81725</v>
       </c>
-      <c r="X120" s="58">
+      <c r="X120" s="64">
         <v>81821</v>
       </c>
-      <c r="Y120" s="58">
+      <c r="Y120" s="64">
         <v>81846</v>
       </c>
-      <c r="Z120" s="58">
+      <c r="Z120" s="64">
         <v>81906</v>
       </c>
-      <c r="AA120" s="39">
+      <c r="AA120" s="42">
         <v>81936</v>
       </c>
-      <c r="AB120" s="58">
+      <c r="AB120" s="64">
         <v>81863</v>
       </c>
-      <c r="AC120" s="58">
+      <c r="AC120" s="64">
         <v>81935</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="91" t="s">
+      <c r="AD120" s="65">
+        <v>81931</v>
+      </c>
+    </row>
+    <row r="121" spans="1:30">
+      <c r="A121" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="B121" s="89" t="s">
+      <c r="B121" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="C121" s="58">
+      <c r="C121" s="64">
         <v>51812</v>
       </c>
-      <c r="D121" s="58">
+      <c r="D121" s="64">
         <v>51881</v>
       </c>
-      <c r="E121" s="58">
+      <c r="E121" s="64">
         <v>52011</v>
       </c>
-      <c r="F121" s="58">
+      <c r="F121" s="64">
         <v>52132</v>
       </c>
-      <c r="G121" s="58">
+      <c r="G121" s="64">
         <v>52224</v>
       </c>
-      <c r="H121" s="58">
+      <c r="H121" s="64">
         <v>52281</v>
       </c>
-      <c r="I121" s="61">
+      <c r="I121" s="67">
         <v>52350</v>
       </c>
-      <c r="J121" s="58">
+      <c r="J121" s="64">
         <v>52408</v>
       </c>
-      <c r="K121" s="58">
+      <c r="K121" s="64">
         <v>52337</v>
       </c>
-      <c r="L121" s="58">
+      <c r="L121" s="64">
         <v>52460</v>
       </c>
-      <c r="M121" s="58">
+      <c r="M121" s="64">
         <v>52606</v>
       </c>
-      <c r="N121" s="58">
+      <c r="N121" s="64">
         <v>52678</v>
       </c>
-      <c r="O121" s="58">
+      <c r="O121" s="64">
         <v>52786</v>
       </c>
-      <c r="P121" s="58">
+      <c r="P121" s="64">
         <v>52753</v>
       </c>
-      <c r="Q121" s="58">
+      <c r="Q121" s="64">
         <v>52757</v>
       </c>
-      <c r="R121" s="58">
+      <c r="R121" s="64">
         <v>52790</v>
       </c>
-      <c r="S121" s="58">
+      <c r="S121" s="64">
         <v>52790</v>
       </c>
-      <c r="T121" s="58">
+      <c r="T121" s="64">
         <v>52775</v>
       </c>
-      <c r="U121" s="58">
+      <c r="U121" s="64">
         <v>52820</v>
       </c>
-      <c r="V121" s="58">
+      <c r="V121" s="64">
         <v>52859</v>
       </c>
-      <c r="W121" s="58">
+      <c r="W121" s="64">
         <v>52885</v>
       </c>
-      <c r="X121" s="58">
+      <c r="X121" s="64">
         <v>53029</v>
       </c>
-      <c r="Y121" s="58">
+      <c r="Y121" s="64">
         <v>53161</v>
       </c>
-      <c r="Z121" s="58">
+      <c r="Z121" s="64">
         <v>53304</v>
       </c>
-      <c r="AA121" s="39">
+      <c r="AA121" s="42">
         <v>53436</v>
       </c>
-      <c r="AB121" s="58">
+      <c r="AB121" s="64">
         <v>53543</v>
       </c>
-      <c r="AC121" s="58">
+      <c r="AC121" s="64">
         <v>53601</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="91" t="s">
+      <c r="AD121" s="65">
+        <v>53667</v>
+      </c>
+    </row>
+    <row r="122" spans="1:30">
+      <c r="A122" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="B122" s="89" t="s">
+      <c r="B122" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="C122" s="58">
+      <c r="C122" s="64">
         <v>32388</v>
       </c>
-      <c r="D122" s="58">
+      <c r="D122" s="64">
         <v>32354</v>
       </c>
-      <c r="E122" s="58">
+      <c r="E122" s="64">
         <v>32343</v>
       </c>
-      <c r="F122" s="58">
+      <c r="F122" s="64">
         <v>32328</v>
       </c>
-      <c r="G122" s="58">
+      <c r="G122" s="64">
         <v>32351</v>
       </c>
-      <c r="H122" s="58">
+      <c r="H122" s="64">
         <v>32378</v>
       </c>
-      <c r="I122" s="61">
+      <c r="I122" s="67">
         <v>32357</v>
       </c>
-      <c r="J122" s="58">
+      <c r="J122" s="64">
         <v>32379</v>
       </c>
-      <c r="K122" s="58">
+      <c r="K122" s="64">
         <v>32410</v>
       </c>
-      <c r="L122" s="58">
+      <c r="L122" s="64">
         <v>32402</v>
       </c>
-      <c r="M122" s="58">
+      <c r="M122" s="64">
         <v>32358</v>
       </c>
-      <c r="N122" s="58">
+      <c r="N122" s="64">
         <v>32278</v>
       </c>
-      <c r="O122" s="58">
+      <c r="O122" s="64">
         <v>32241</v>
       </c>
-      <c r="P122" s="58">
+      <c r="P122" s="64">
         <v>32167</v>
       </c>
-      <c r="Q122" s="58">
+      <c r="Q122" s="64">
         <v>32148</v>
       </c>
-      <c r="R122" s="58">
+      <c r="R122" s="64">
         <v>32106</v>
       </c>
-      <c r="S122" s="58">
+      <c r="S122" s="64">
         <v>32041</v>
       </c>
-      <c r="T122" s="58">
+      <c r="T122" s="64">
         <v>32021</v>
       </c>
-      <c r="U122" s="58">
+      <c r="U122" s="64">
         <v>32019</v>
       </c>
-      <c r="V122" s="58">
+      <c r="V122" s="64">
         <v>31983</v>
       </c>
-      <c r="W122" s="58">
+      <c r="W122" s="64">
         <v>31962</v>
       </c>
-      <c r="X122" s="58">
+      <c r="X122" s="64">
         <v>31929</v>
       </c>
-      <c r="Y122" s="58">
+      <c r="Y122" s="64">
         <v>31942</v>
       </c>
-      <c r="Z122" s="58">
+      <c r="Z122" s="64">
         <v>31884</v>
       </c>
-      <c r="AA122" s="39">
+      <c r="AA122" s="42">
         <v>31898</v>
       </c>
-      <c r="AB122" s="58">
+      <c r="AB122" s="64">
         <v>31809</v>
       </c>
-      <c r="AC122" s="58">
+      <c r="AC122" s="64">
         <v>31752</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="91" t="s">
+      <c r="AD122" s="65">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="123" spans="1:30">
+      <c r="A123" s="34" t="s">
         <v>95</v>
       </c>
-      <c r="B123" s="89" t="s">
+      <c r="B123" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C123" s="58">
+      <c r="C123" s="64">
         <v>45308</v>
       </c>
-      <c r="D123" s="58">
+      <c r="D123" s="64">
         <v>45311</v>
       </c>
-      <c r="E123" s="58">
+      <c r="E123" s="64">
         <v>45347</v>
       </c>
-      <c r="F123" s="58">
+      <c r="F123" s="64">
         <v>45389</v>
       </c>
-      <c r="G123" s="58">
+      <c r="G123" s="64">
         <v>45439</v>
       </c>
-      <c r="H123" s="58">
+      <c r="H123" s="64">
         <v>45482</v>
       </c>
-      <c r="I123" s="61">
+      <c r="I123" s="67">
         <v>45534</v>
       </c>
-      <c r="J123" s="58">
+      <c r="J123" s="64">
         <v>45561</v>
       </c>
-      <c r="K123" s="58">
+      <c r="K123" s="64">
         <v>45598</v>
       </c>
-      <c r="L123" s="58">
+      <c r="L123" s="64">
         <v>45657</v>
       </c>
-      <c r="M123" s="58">
+      <c r="M123" s="64">
         <v>45660</v>
       </c>
-      <c r="N123" s="58">
+      <c r="N123" s="64">
         <v>45684</v>
       </c>
-      <c r="O123" s="58">
+      <c r="O123" s="64">
         <v>45689</v>
       </c>
-      <c r="P123" s="58">
+      <c r="P123" s="64">
         <v>45635</v>
       </c>
-      <c r="Q123" s="58">
+      <c r="Q123" s="64">
         <v>45629</v>
       </c>
-      <c r="R123" s="58">
+      <c r="R123" s="64">
         <v>45623</v>
       </c>
-      <c r="S123" s="58">
+      <c r="S123" s="64">
         <v>45557</v>
       </c>
-      <c r="T123" s="58">
+      <c r="T123" s="64">
         <v>45549</v>
       </c>
-      <c r="U123" s="58">
+      <c r="U123" s="64">
         <v>45528</v>
       </c>
-      <c r="V123" s="58">
+      <c r="V123" s="64">
         <v>45554</v>
       </c>
-      <c r="W123" s="58">
+      <c r="W123" s="64">
         <v>45524</v>
       </c>
-      <c r="X123" s="58">
+      <c r="X123" s="64">
         <v>45514</v>
       </c>
-      <c r="Y123" s="58">
+      <c r="Y123" s="64">
         <v>45469</v>
       </c>
-      <c r="Z123" s="58">
+      <c r="Z123" s="64">
         <v>45448</v>
       </c>
-      <c r="AA123" s="39">
+      <c r="AA123" s="42">
         <v>45500</v>
       </c>
-      <c r="AB123" s="58">
+      <c r="AB123" s="64">
         <v>45447</v>
       </c>
-      <c r="AC123" s="58">
+      <c r="AC123" s="64">
         <v>45516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A124" s="91" t="s">
+      <c r="AD123" s="65">
+        <v>45562</v>
+      </c>
+    </row>
+    <row r="124" spans="1:30">
+      <c r="A124" s="34" t="s">
         <v>96</v>
       </c>
-      <c r="B124" s="89" t="s">
+      <c r="B124" s="62" t="s">
         <v>79</v>
       </c>
-      <c r="C124" s="58">
+      <c r="C124" s="64">
         <v>54162</v>
       </c>
-      <c r="D124" s="58">
+      <c r="D124" s="64">
         <v>54124</v>
       </c>
-      <c r="E124" s="58">
+      <c r="E124" s="64">
         <v>54154</v>
       </c>
-      <c r="F124" s="58">
+      <c r="F124" s="64">
         <v>54130</v>
       </c>
-      <c r="G124" s="58">
+      <c r="G124" s="64">
         <v>54120</v>
       </c>
-      <c r="H124" s="58">
+      <c r="H124" s="64">
         <v>54150</v>
       </c>
-      <c r="I124" s="61">
+      <c r="I124" s="67">
         <v>54157</v>
       </c>
-      <c r="J124" s="58">
+      <c r="J124" s="64">
         <v>54127</v>
       </c>
-      <c r="K124" s="58">
+      <c r="K124" s="64">
         <v>54085</v>
       </c>
-      <c r="L124" s="58">
+      <c r="L124" s="64">
         <v>54035</v>
       </c>
-      <c r="M124" s="58">
+      <c r="M124" s="64">
         <v>53994</v>
       </c>
-      <c r="N124" s="58">
+      <c r="N124" s="64">
         <v>53867</v>
       </c>
-      <c r="O124" s="58">
+      <c r="O124" s="64">
         <v>53848</v>
       </c>
-      <c r="P124" s="58">
+      <c r="P124" s="64">
         <v>53699</v>
       </c>
-      <c r="Q124" s="58">
+      <c r="Q124" s="64">
         <v>53693</v>
       </c>
-      <c r="R124" s="58">
+      <c r="R124" s="64">
         <v>53646</v>
       </c>
-      <c r="S124" s="58">
+      <c r="S124" s="64">
         <v>53585</v>
       </c>
-      <c r="T124" s="58">
+      <c r="T124" s="64">
         <v>53505</v>
       </c>
-      <c r="U124" s="58">
+      <c r="U124" s="64">
         <v>53431</v>
       </c>
-      <c r="V124" s="58">
+      <c r="V124" s="64">
         <v>53310</v>
       </c>
-      <c r="W124" s="58">
+      <c r="W124" s="64">
         <v>53246</v>
       </c>
-      <c r="X124" s="58">
+      <c r="X124" s="64">
         <v>53235</v>
       </c>
-      <c r="Y124" s="58">
+      <c r="Y124" s="64">
         <v>53123</v>
       </c>
-      <c r="Z124" s="58">
+      <c r="Z124" s="64">
         <v>53114</v>
       </c>
-      <c r="AA124" s="39">
+      <c r="AA124" s="42">
         <v>53106</v>
       </c>
-      <c r="AB124" s="58">
+      <c r="AB124" s="64">
         <v>52997</v>
       </c>
-      <c r="AC124" s="58">
+      <c r="AC124" s="64">
         <v>52984</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="91" t="s">
+      <c r="AD124" s="65">
+        <v>52987</v>
+      </c>
+    </row>
+    <row r="125" spans="1:30">
+      <c r="A125" s="34" t="s">
         <v>97</v>
       </c>
-      <c r="B125" s="89" t="s">
+      <c r="B125" s="62" t="s">
         <v>80</v>
       </c>
-      <c r="C125" s="58">
+      <c r="C125" s="64">
         <v>27583</v>
       </c>
-      <c r="D125" s="58">
+      <c r="D125" s="64">
         <v>27560</v>
       </c>
-      <c r="E125" s="58">
+      <c r="E125" s="64">
         <v>27552</v>
       </c>
-      <c r="F125" s="58">
+      <c r="F125" s="64">
         <v>27551</v>
       </c>
-      <c r="G125" s="58">
+      <c r="G125" s="64">
         <v>27529</v>
       </c>
-      <c r="H125" s="58">
+      <c r="H125" s="64">
         <v>27518</v>
       </c>
-      <c r="I125" s="61">
+      <c r="I125" s="67">
         <v>27525</v>
       </c>
-      <c r="J125" s="58">
+      <c r="J125" s="64">
         <v>27527</v>
       </c>
-      <c r="K125" s="58">
+      <c r="K125" s="64">
         <v>27507</v>
       </c>
-      <c r="L125" s="58">
+      <c r="L125" s="64">
         <v>27494</v>
       </c>
-      <c r="M125" s="58">
+      <c r="M125" s="64">
         <v>27484</v>
       </c>
-      <c r="N125" s="58">
+      <c r="N125" s="64">
         <v>27465</v>
       </c>
-      <c r="O125" s="58">
+      <c r="O125" s="64">
         <v>27407</v>
       </c>
-      <c r="P125" s="58">
+      <c r="P125" s="64">
         <v>27379</v>
       </c>
-      <c r="Q125" s="58">
+      <c r="Q125" s="64">
         <v>27332</v>
       </c>
-      <c r="R125" s="58">
+      <c r="R125" s="64">
         <v>27317</v>
       </c>
-      <c r="S125" s="58">
+      <c r="S125" s="64">
         <v>27235</v>
       </c>
-      <c r="T125" s="58">
+      <c r="T125" s="64">
         <v>27231</v>
       </c>
-      <c r="U125" s="58">
+      <c r="U125" s="64">
         <v>27197</v>
       </c>
-      <c r="V125" s="58">
+      <c r="V125" s="64">
         <v>27141</v>
       </c>
-      <c r="W125" s="58">
+      <c r="W125" s="64">
         <v>27069</v>
       </c>
-      <c r="X125" s="58">
+      <c r="X125" s="64">
         <v>26984</v>
       </c>
-      <c r="Y125" s="58">
+      <c r="Y125" s="64">
         <v>26913</v>
       </c>
-      <c r="Z125" s="58">
+      <c r="Z125" s="64">
         <v>26862</v>
       </c>
-      <c r="AA125" s="39">
+      <c r="AA125" s="42">
         <v>26844</v>
       </c>
-      <c r="AB125" s="58">
+      <c r="AB125" s="64">
         <v>26786</v>
       </c>
-      <c r="AC125" s="58">
+      <c r="AC125" s="64">
         <v>26782</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B126" s="73" t="s">
+      <c r="AD125" s="65">
+        <v>26734</v>
+      </c>
+    </row>
+    <row r="126" spans="1:30" ht="17.25" customHeight="1">
+      <c r="B126" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="C126" s="73"/>
-[...25 lines deleted...]
-      <c r="A127" s="91" t="s">
+      <c r="C126" s="79"/>
+      <c r="D126" s="79"/>
+      <c r="E126" s="79"/>
+      <c r="F126" s="79"/>
+      <c r="G126" s="79"/>
+      <c r="H126" s="79"/>
+      <c r="I126" s="79"/>
+      <c r="J126" s="79"/>
+      <c r="K126" s="79"/>
+      <c r="L126" s="79"/>
+      <c r="M126" s="79"/>
+      <c r="N126" s="79"/>
+      <c r="O126" s="79"/>
+      <c r="P126" s="79"/>
+      <c r="Q126" s="79"/>
+      <c r="R126" s="79"/>
+      <c r="S126" s="79"/>
+      <c r="T126" s="79"/>
+      <c r="U126" s="79"/>
+      <c r="V126" s="79"/>
+      <c r="W126" s="79"/>
+      <c r="X126" s="79"/>
+      <c r="Y126" s="79"/>
+      <c r="Z126" s="79"/>
+      <c r="AD126" s="31"/>
+    </row>
+    <row r="127" spans="1:30">
+      <c r="A127" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="B127" s="88" t="s">
+      <c r="B127" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C127" s="39">
+      <c r="C127" s="42">
         <v>786754</v>
       </c>
-      <c r="D127" s="39">
+      <c r="D127" s="42">
         <v>786313</v>
       </c>
-      <c r="E127" s="39">
+      <c r="E127" s="42">
         <v>786543</v>
       </c>
-      <c r="F127" s="39">
+      <c r="F127" s="42">
         <v>786973</v>
       </c>
-      <c r="G127" s="39">
+      <c r="G127" s="42">
         <v>787412</v>
       </c>
-      <c r="H127" s="39">
+      <c r="H127" s="42">
         <v>787965</v>
       </c>
-      <c r="I127" s="61">
+      <c r="I127" s="67">
         <v>788041</v>
       </c>
-      <c r="J127" s="39">
+      <c r="J127" s="42">
         <v>786097</v>
       </c>
-      <c r="K127" s="39">
+      <c r="K127" s="42">
         <v>785848</v>
       </c>
-      <c r="L127" s="39">
+      <c r="L127" s="42">
         <v>785563</v>
       </c>
-      <c r="M127" s="39">
+      <c r="M127" s="42">
         <v>785573</v>
       </c>
-      <c r="N127" s="39">
+      <c r="N127" s="42">
         <v>785468</v>
       </c>
-      <c r="O127" s="40">
+      <c r="O127" s="43">
         <v>785417</v>
       </c>
-      <c r="P127" s="40">
+      <c r="P127" s="43">
         <v>784846</v>
       </c>
-      <c r="Q127" s="40">
+      <c r="Q127" s="43">
         <v>784504</v>
       </c>
-      <c r="R127" s="33">
+      <c r="R127" s="36">
         <v>784253</v>
       </c>
-      <c r="S127" s="41">
+      <c r="S127" s="44">
         <v>782609</v>
       </c>
-      <c r="T127" s="41">
+      <c r="T127" s="44">
         <v>782150</v>
       </c>
-      <c r="U127" s="42">
+      <c r="U127" s="45">
         <v>781549</v>
       </c>
-      <c r="V127" s="42">
+      <c r="V127" s="45">
         <v>780681</v>
       </c>
-      <c r="W127" s="33">
+      <c r="W127" s="36">
         <v>779603</v>
       </c>
-      <c r="X127" s="33">
+      <c r="X127" s="36">
         <v>779553</v>
       </c>
-      <c r="Y127" s="58">
+      <c r="Y127" s="64">
         <v>779169</v>
       </c>
-      <c r="Z127" s="58">
+      <c r="Z127" s="64">
         <v>778986</v>
       </c>
-      <c r="AA127" s="36">
+      <c r="AA127" s="39">
         <v>779026</v>
       </c>
-      <c r="AB127" s="58">
+      <c r="AB127" s="64">
         <v>778338</v>
       </c>
-      <c r="AC127" s="58">
+      <c r="AC127" s="64">
         <v>778399</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="91" t="s">
+      <c r="AD127" s="65">
+        <v>778283</v>
+      </c>
+    </row>
+    <row r="128" spans="1:30">
+      <c r="A128" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="B128" s="89" t="s">
+      <c r="B128" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="C128" s="58">
+      <c r="C128" s="64">
         <v>13045</v>
       </c>
-      <c r="D128" s="58">
+      <c r="D128" s="64">
         <v>13002</v>
       </c>
-      <c r="E128" s="58">
+      <c r="E128" s="64">
         <v>12978</v>
       </c>
-      <c r="F128" s="58">
+      <c r="F128" s="64">
         <v>12998</v>
       </c>
-      <c r="G128" s="58">
+      <c r="G128" s="64">
         <v>12992</v>
       </c>
-      <c r="H128" s="58">
+      <c r="H128" s="64">
         <v>12980</v>
       </c>
-      <c r="I128" s="61">
+      <c r="I128" s="67">
         <v>12964</v>
       </c>
-      <c r="J128" s="58">
+      <c r="J128" s="64">
         <v>10998</v>
       </c>
-      <c r="K128" s="58">
+      <c r="K128" s="64">
         <v>10987</v>
       </c>
-      <c r="L128" s="59">
+      <c r="L128" s="65">
         <v>10987</v>
       </c>
-      <c r="M128" s="59">
+      <c r="M128" s="65">
         <v>10944</v>
       </c>
-      <c r="N128" s="59">
+      <c r="N128" s="65">
         <v>10910</v>
       </c>
-      <c r="O128" s="59">
+      <c r="O128" s="65">
         <v>10884</v>
       </c>
-      <c r="P128" s="59">
+      <c r="P128" s="65">
         <v>10844</v>
       </c>
-      <c r="Q128" s="58">
+      <c r="Q128" s="64">
         <v>10818</v>
       </c>
-      <c r="R128" s="59">
+      <c r="R128" s="65">
         <v>10801</v>
       </c>
-      <c r="S128" s="59">
+      <c r="S128" s="65">
         <v>10715</v>
       </c>
-      <c r="T128" s="59">
+      <c r="T128" s="65">
         <v>10722</v>
       </c>
-      <c r="U128" s="59">
+      <c r="U128" s="65">
         <v>10693</v>
       </c>
-      <c r="V128" s="59">
+      <c r="V128" s="65">
         <v>10656</v>
       </c>
-      <c r="W128" s="59">
+      <c r="W128" s="65">
         <v>10594</v>
       </c>
-      <c r="X128" s="59">
+      <c r="X128" s="65">
         <v>10581</v>
       </c>
-      <c r="Y128" s="58">
+      <c r="Y128" s="64">
         <v>10564</v>
       </c>
-      <c r="Z128" s="58">
+      <c r="Z128" s="64">
         <v>10546</v>
       </c>
-      <c r="AA128" s="36">
+      <c r="AA128" s="39">
         <v>10556</v>
       </c>
-      <c r="AB128" s="59">
+      <c r="AB128" s="65">
         <v>10502</v>
       </c>
-      <c r="AC128" s="58">
+      <c r="AC128" s="64">
         <v>10479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A129" s="91" t="s">
+      <c r="AD128" s="65">
+        <v>10440</v>
+      </c>
+    </row>
+    <row r="129" spans="1:30">
+      <c r="A129" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="B129" s="89" t="s">
+      <c r="B129" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C129" s="58">
+      <c r="C129" s="64">
         <v>12332</v>
       </c>
-      <c r="D129" s="58">
+      <c r="D129" s="64">
         <v>12355</v>
       </c>
-      <c r="E129" s="58">
+      <c r="E129" s="64">
         <v>12328</v>
       </c>
-      <c r="F129" s="58">
+      <c r="F129" s="64">
         <v>12314</v>
       </c>
-      <c r="G129" s="58">
+      <c r="G129" s="64">
         <v>12318</v>
       </c>
-      <c r="H129" s="58">
+      <c r="H129" s="64">
         <v>12328</v>
       </c>
-      <c r="I129" s="61">
+      <c r="I129" s="67">
         <v>12317</v>
       </c>
-      <c r="J129" s="58">
+      <c r="J129" s="64">
         <v>12321</v>
       </c>
-      <c r="K129" s="58">
+      <c r="K129" s="64">
         <v>12310</v>
       </c>
-      <c r="L129" s="59">
+      <c r="L129" s="65">
         <v>12318</v>
       </c>
-      <c r="M129" s="59">
+      <c r="M129" s="65">
         <v>12353</v>
       </c>
-      <c r="N129" s="59">
+      <c r="N129" s="65">
         <v>12371</v>
       </c>
-      <c r="O129" s="59">
+      <c r="O129" s="65">
         <v>12389</v>
       </c>
-      <c r="P129" s="59">
+      <c r="P129" s="65">
         <v>12405</v>
       </c>
-      <c r="Q129" s="58">
+      <c r="Q129" s="64">
         <v>12384</v>
       </c>
-      <c r="R129" s="59">
+      <c r="R129" s="65">
         <v>12401</v>
       </c>
-      <c r="S129" s="59">
+      <c r="S129" s="65">
         <v>12412</v>
       </c>
-      <c r="T129" s="59">
+      <c r="T129" s="65">
         <v>12405</v>
       </c>
-      <c r="U129" s="59">
+      <c r="U129" s="65">
         <v>12381</v>
       </c>
-      <c r="V129" s="59">
+      <c r="V129" s="65">
         <v>12371</v>
       </c>
-      <c r="W129" s="59">
+      <c r="W129" s="65">
         <v>12370</v>
       </c>
-      <c r="X129" s="59">
+      <c r="X129" s="65">
         <v>12380</v>
       </c>
-      <c r="Y129" s="58">
+      <c r="Y129" s="64">
         <v>12384</v>
       </c>
-      <c r="Z129" s="58">
+      <c r="Z129" s="64">
         <v>12363</v>
       </c>
-      <c r="AA129" s="36">
+      <c r="AA129" s="39">
         <v>12332</v>
       </c>
-      <c r="AB129" s="59">
+      <c r="AB129" s="65">
         <v>12329</v>
       </c>
-      <c r="AC129" s="58">
+      <c r="AC129" s="64">
         <v>12343</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" s="91" t="s">
+      <c r="AD129" s="65">
+        <v>12346</v>
+      </c>
+    </row>
+    <row r="130" spans="1:30">
+      <c r="A130" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="B130" s="89" t="s">
+      <c r="B130" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="C130" s="58">
+      <c r="C130" s="64">
         <v>23486</v>
       </c>
-      <c r="D130" s="58">
+      <c r="D130" s="64">
         <v>23451</v>
       </c>
-      <c r="E130" s="58">
+      <c r="E130" s="64">
         <v>23447</v>
       </c>
-      <c r="F130" s="58">
+      <c r="F130" s="64">
         <v>23408</v>
       </c>
-      <c r="G130" s="58">
+      <c r="G130" s="64">
         <v>23388</v>
       </c>
-      <c r="H130" s="58">
+      <c r="H130" s="64">
         <v>23397</v>
       </c>
-      <c r="I130" s="61">
+      <c r="I130" s="67">
         <v>23356</v>
       </c>
-      <c r="J130" s="58">
+      <c r="J130" s="64">
         <v>23316</v>
       </c>
-      <c r="K130" s="58">
+      <c r="K130" s="64">
         <v>23296</v>
       </c>
-      <c r="L130" s="59">
+      <c r="L130" s="65">
         <v>23251</v>
       </c>
-      <c r="M130" s="59">
+      <c r="M130" s="65">
         <v>23198</v>
       </c>
-      <c r="N130" s="59">
+      <c r="N130" s="65">
         <v>23162</v>
       </c>
-      <c r="O130" s="59">
+      <c r="O130" s="65">
         <v>23150</v>
       </c>
-      <c r="P130" s="59">
+      <c r="P130" s="65">
         <v>23080</v>
       </c>
-      <c r="Q130" s="58">
+      <c r="Q130" s="64">
         <v>23099</v>
       </c>
-      <c r="R130" s="59">
+      <c r="R130" s="65">
         <v>23076</v>
       </c>
-      <c r="S130" s="59">
+      <c r="S130" s="65">
         <v>23023</v>
       </c>
-      <c r="T130" s="59">
+      <c r="T130" s="65">
         <v>23000</v>
       </c>
-      <c r="U130" s="59">
+      <c r="U130" s="65">
         <v>22974</v>
       </c>
-      <c r="V130" s="59">
+      <c r="V130" s="65">
         <v>22906</v>
       </c>
-      <c r="W130" s="59">
+      <c r="W130" s="65">
         <v>22846</v>
       </c>
-      <c r="X130" s="59">
+      <c r="X130" s="65">
         <v>22842</v>
       </c>
-      <c r="Y130" s="58">
+      <c r="Y130" s="64">
         <v>22813</v>
       </c>
-      <c r="Z130" s="58">
+      <c r="Z130" s="64">
         <v>22807</v>
       </c>
-      <c r="AA130" s="36">
+      <c r="AA130" s="39">
         <v>22762</v>
       </c>
-      <c r="AB130" s="59">
+      <c r="AB130" s="65">
         <v>22682</v>
       </c>
-      <c r="AC130" s="58">
+      <c r="AC130" s="64">
         <v>22672</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A131" s="91" t="s">
+      <c r="AD130" s="65">
+        <v>22644</v>
+      </c>
+    </row>
+    <row r="131" spans="1:30">
+      <c r="A131" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="B131" s="89" t="s">
+      <c r="B131" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C131" s="58">
+      <c r="C131" s="64">
         <v>69173</v>
       </c>
-      <c r="D131" s="58">
+      <c r="D131" s="64">
         <v>69117</v>
       </c>
-      <c r="E131" s="58">
+      <c r="E131" s="64">
         <v>69067</v>
       </c>
-      <c r="F131" s="58">
+      <c r="F131" s="64">
         <v>69023</v>
       </c>
-      <c r="G131" s="58">
+      <c r="G131" s="64">
         <v>69036</v>
       </c>
-      <c r="H131" s="58">
+      <c r="H131" s="64">
         <v>68959</v>
       </c>
-      <c r="I131" s="61">
+      <c r="I131" s="67">
         <v>68966</v>
       </c>
-      <c r="J131" s="58">
+      <c r="J131" s="64">
         <v>68929</v>
       </c>
-      <c r="K131" s="58">
+      <c r="K131" s="64">
         <v>68917</v>
       </c>
-      <c r="L131" s="59">
+      <c r="L131" s="65">
         <v>68830</v>
       </c>
-      <c r="M131" s="59">
+      <c r="M131" s="65">
         <v>68816</v>
       </c>
-      <c r="N131" s="59">
+      <c r="N131" s="65">
         <v>68723</v>
       </c>
-      <c r="O131" s="59">
+      <c r="O131" s="65">
         <v>68618</v>
       </c>
-      <c r="P131" s="59">
+      <c r="P131" s="65">
         <v>68568</v>
       </c>
-      <c r="Q131" s="58">
+      <c r="Q131" s="64">
         <v>68501</v>
       </c>
-      <c r="R131" s="59">
+      <c r="R131" s="65">
         <v>68422</v>
       </c>
-      <c r="S131" s="59">
+      <c r="S131" s="65">
         <v>68273</v>
       </c>
-      <c r="T131" s="59">
+      <c r="T131" s="65">
         <v>68288</v>
       </c>
-      <c r="U131" s="59">
+      <c r="U131" s="65">
         <v>68221</v>
       </c>
-      <c r="V131" s="59">
+      <c r="V131" s="65">
         <v>68172</v>
       </c>
-      <c r="W131" s="59">
+      <c r="W131" s="65">
         <v>68035</v>
       </c>
-      <c r="X131" s="59">
+      <c r="X131" s="65">
         <v>67866</v>
       </c>
-      <c r="Y131" s="58">
+      <c r="Y131" s="64">
         <v>67760</v>
       </c>
-      <c r="Z131" s="58">
+      <c r="Z131" s="64">
         <v>67636</v>
       </c>
-      <c r="AA131" s="36">
+      <c r="AA131" s="39">
         <v>67593</v>
       </c>
-      <c r="AB131" s="59">
+      <c r="AB131" s="65">
         <v>67424</v>
       </c>
-      <c r="AC131" s="58">
+      <c r="AC131" s="64">
         <v>67366</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A132" s="91" t="s">
+      <c r="AD131" s="65">
+        <v>67302</v>
+      </c>
+    </row>
+    <row r="132" spans="1:30">
+      <c r="A132" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="B132" s="89" t="s">
+      <c r="B132" s="62" t="s">
         <v>69</v>
       </c>
-      <c r="C132" s="58">
+      <c r="C132" s="64">
         <v>64986</v>
       </c>
-      <c r="D132" s="58">
+      <c r="D132" s="64">
         <v>64831</v>
       </c>
-      <c r="E132" s="58">
+      <c r="E132" s="64">
         <v>64810</v>
       </c>
-      <c r="F132" s="58">
+      <c r="F132" s="64">
         <v>64823</v>
       </c>
-      <c r="G132" s="58">
+      <c r="G132" s="64">
         <v>64820</v>
       </c>
-      <c r="H132" s="58">
+      <c r="H132" s="64">
         <v>64840</v>
       </c>
-      <c r="I132" s="61">
+      <c r="I132" s="67">
         <v>64760</v>
       </c>
-      <c r="J132" s="58">
+      <c r="J132" s="64">
         <v>64680</v>
       </c>
-      <c r="K132" s="58">
+      <c r="K132" s="64">
         <v>64594</v>
       </c>
-      <c r="L132" s="59">
+      <c r="L132" s="65">
         <v>64459</v>
       </c>
-      <c r="M132" s="59">
+      <c r="M132" s="65">
         <v>64420</v>
       </c>
-      <c r="N132" s="59">
+      <c r="N132" s="65">
         <v>64394</v>
       </c>
-      <c r="O132" s="59">
+      <c r="O132" s="65">
         <v>64337</v>
       </c>
-      <c r="P132" s="59">
+      <c r="P132" s="65">
         <v>64289</v>
       </c>
-      <c r="Q132" s="58">
+      <c r="Q132" s="64">
         <v>64171</v>
       </c>
-      <c r="R132" s="59">
+      <c r="R132" s="65">
         <v>64123</v>
       </c>
-      <c r="S132" s="59">
+      <c r="S132" s="65">
         <v>64009</v>
       </c>
-      <c r="T132" s="59">
+      <c r="T132" s="65">
         <v>63913</v>
       </c>
-      <c r="U132" s="59">
+      <c r="U132" s="65">
         <v>63828</v>
       </c>
-      <c r="V132" s="59">
+      <c r="V132" s="65">
         <v>63668</v>
       </c>
-      <c r="W132" s="59">
+      <c r="W132" s="65">
         <v>63519</v>
       </c>
-      <c r="X132" s="59">
+      <c r="X132" s="65">
         <v>63345</v>
       </c>
-      <c r="Y132" s="58">
+      <c r="Y132" s="64">
         <v>63284</v>
       </c>
-      <c r="Z132" s="58">
+      <c r="Z132" s="64">
         <v>63236</v>
       </c>
-      <c r="AA132" s="36">
+      <c r="AA132" s="39">
         <v>63223</v>
       </c>
-      <c r="AB132" s="59">
+      <c r="AB132" s="65">
         <v>63207</v>
       </c>
-      <c r="AC132" s="58">
+      <c r="AC132" s="64">
         <v>63191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A133" s="91" t="s">
+      <c r="AD132" s="65">
+        <v>63093</v>
+      </c>
+    </row>
+    <row r="133" spans="1:30">
+      <c r="A133" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="B133" s="89" t="s">
+      <c r="B133" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="C133" s="58">
+      <c r="C133" s="64">
         <v>56795</v>
       </c>
-      <c r="D133" s="58">
+      <c r="D133" s="64">
         <v>56795</v>
       </c>
-      <c r="E133" s="58">
+      <c r="E133" s="64">
         <v>56907</v>
       </c>
-      <c r="F133" s="58">
+      <c r="F133" s="64">
         <v>56958</v>
       </c>
-      <c r="G133" s="58">
+      <c r="G133" s="64">
         <v>57003</v>
       </c>
-      <c r="H133" s="58">
+      <c r="H133" s="64">
         <v>57098</v>
       </c>
-      <c r="I133" s="61">
+      <c r="I133" s="67">
         <v>57058</v>
       </c>
-      <c r="J133" s="58">
+      <c r="J133" s="64">
         <v>57032</v>
       </c>
-      <c r="K133" s="58">
+      <c r="K133" s="64">
         <v>57104</v>
       </c>
-      <c r="L133" s="59">
+      <c r="L133" s="65">
         <v>57151</v>
       </c>
-      <c r="M133" s="59">
+      <c r="M133" s="65">
         <v>57333</v>
       </c>
-      <c r="N133" s="59">
+      <c r="N133" s="65">
         <v>57492</v>
       </c>
-      <c r="O133" s="59">
+      <c r="O133" s="65">
         <v>57529</v>
       </c>
-      <c r="P133" s="59">
+      <c r="P133" s="65">
         <v>57537</v>
       </c>
-      <c r="Q133" s="58">
+      <c r="Q133" s="64">
         <v>57581</v>
       </c>
-      <c r="R133" s="59">
+      <c r="R133" s="65">
         <v>57528</v>
       </c>
-      <c r="S133" s="59">
+      <c r="S133" s="65">
         <v>57342</v>
       </c>
-      <c r="T133" s="59">
+      <c r="T133" s="65">
         <v>57198</v>
       </c>
-      <c r="U133" s="59">
+      <c r="U133" s="65">
         <v>57051</v>
       </c>
-      <c r="V133" s="59">
+      <c r="V133" s="65">
         <v>56975</v>
       </c>
-      <c r="W133" s="59">
+      <c r="W133" s="65">
         <v>56888</v>
       </c>
-      <c r="X133" s="59">
+      <c r="X133" s="65">
         <v>56775</v>
       </c>
-      <c r="Y133" s="58">
+      <c r="Y133" s="64">
         <v>56638</v>
       </c>
-      <c r="Z133" s="58">
+      <c r="Z133" s="64">
         <v>56577</v>
       </c>
-      <c r="AA133" s="36">
+      <c r="AA133" s="39">
         <v>56503</v>
       </c>
-      <c r="AB133" s="59">
+      <c r="AB133" s="65">
         <v>56511</v>
       </c>
-      <c r="AC133" s="58">
+      <c r="AC133" s="64">
         <v>56484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="91" t="s">
+      <c r="AD133" s="65">
+        <v>56416</v>
+      </c>
+    </row>
+    <row r="134" spans="1:30">
+      <c r="A134" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="B134" s="89" t="s">
+      <c r="B134" s="62" t="s">
         <v>71</v>
       </c>
-      <c r="C134" s="58">
+      <c r="C134" s="64">
         <v>63672</v>
       </c>
-      <c r="D134" s="58">
+      <c r="D134" s="64">
         <v>63571</v>
       </c>
-      <c r="E134" s="58">
+      <c r="E134" s="64">
         <v>63517</v>
       </c>
-      <c r="F134" s="58">
+      <c r="F134" s="64">
         <v>63567</v>
       </c>
-      <c r="G134" s="58">
+      <c r="G134" s="64">
         <v>63617</v>
       </c>
-      <c r="H134" s="58">
+      <c r="H134" s="64">
         <v>63634</v>
       </c>
-      <c r="I134" s="61">
+      <c r="I134" s="67">
         <v>63608</v>
       </c>
-      <c r="J134" s="58">
+      <c r="J134" s="64">
         <v>63544</v>
       </c>
-      <c r="K134" s="58">
+      <c r="K134" s="64">
         <v>63479</v>
       </c>
-      <c r="L134" s="59">
+      <c r="L134" s="65">
         <v>63418</v>
       </c>
-      <c r="M134" s="59">
+      <c r="M134" s="65">
         <v>63340</v>
       </c>
-      <c r="N134" s="59">
+      <c r="N134" s="65">
         <v>63286</v>
       </c>
-      <c r="O134" s="59">
+      <c r="O134" s="65">
         <v>63283</v>
       </c>
-      <c r="P134" s="59">
+      <c r="P134" s="65">
         <v>63168</v>
       </c>
-      <c r="Q134" s="58">
+      <c r="Q134" s="64">
         <v>63104</v>
       </c>
-      <c r="R134" s="59">
+      <c r="R134" s="65">
         <v>63043</v>
       </c>
-      <c r="S134" s="59">
+      <c r="S134" s="65">
         <v>62939</v>
       </c>
-      <c r="T134" s="59">
+      <c r="T134" s="65">
         <v>62860</v>
       </c>
-      <c r="U134" s="59">
+      <c r="U134" s="65">
         <v>62836</v>
       </c>
-      <c r="V134" s="59">
+      <c r="V134" s="65">
         <v>62707</v>
       </c>
-      <c r="W134" s="59">
+      <c r="W134" s="65">
         <v>62575</v>
       </c>
-      <c r="X134" s="59">
+      <c r="X134" s="65">
         <v>62487</v>
       </c>
-      <c r="Y134" s="58">
+      <c r="Y134" s="64">
         <v>62430</v>
       </c>
-      <c r="Z134" s="58">
+      <c r="Z134" s="64">
         <v>62417</v>
       </c>
-      <c r="AA134" s="36">
+      <c r="AA134" s="39">
         <v>62368</v>
       </c>
-      <c r="AB134" s="59">
+      <c r="AB134" s="65">
         <v>62344</v>
       </c>
-      <c r="AC134" s="58">
+      <c r="AC134" s="64">
         <v>62322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="91" t="s">
+      <c r="AD134" s="65">
+        <v>62244</v>
+      </c>
+    </row>
+    <row r="135" spans="1:30">
+      <c r="A135" s="34" t="s">
         <v>89</v>
       </c>
-      <c r="B135" s="89" t="s">
+      <c r="B135" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C135" s="58">
+      <c r="C135" s="64">
         <v>62434</v>
       </c>
-      <c r="D135" s="58">
+      <c r="D135" s="64">
         <v>62399</v>
       </c>
-      <c r="E135" s="58">
+      <c r="E135" s="64">
         <v>62352</v>
       </c>
-      <c r="F135" s="58">
+      <c r="F135" s="64">
         <v>62376</v>
       </c>
-      <c r="G135" s="58">
+      <c r="G135" s="64">
         <v>62402</v>
       </c>
-      <c r="H135" s="58">
+      <c r="H135" s="64">
         <v>62449</v>
       </c>
-      <c r="I135" s="61">
+      <c r="I135" s="67">
         <v>62495</v>
       </c>
-      <c r="J135" s="58">
+      <c r="J135" s="64">
         <v>62533</v>
       </c>
-      <c r="K135" s="58">
+      <c r="K135" s="64">
         <v>62524</v>
       </c>
-      <c r="L135" s="59">
+      <c r="L135" s="65">
         <v>62563</v>
       </c>
-      <c r="M135" s="59">
+      <c r="M135" s="65">
         <v>62598</v>
       </c>
-      <c r="N135" s="59">
+      <c r="N135" s="65">
         <v>62604</v>
       </c>
-      <c r="O135" s="59">
+      <c r="O135" s="65">
         <v>62604</v>
       </c>
-      <c r="P135" s="59">
+      <c r="P135" s="65">
         <v>62556</v>
       </c>
-      <c r="Q135" s="58">
+      <c r="Q135" s="64">
         <v>62555</v>
       </c>
-      <c r="R135" s="59">
+      <c r="R135" s="65">
         <v>62532</v>
       </c>
-      <c r="S135" s="59">
+      <c r="S135" s="65">
         <v>62316</v>
       </c>
-      <c r="T135" s="59">
+      <c r="T135" s="65">
         <v>62316</v>
       </c>
-      <c r="U135" s="59">
+      <c r="U135" s="65">
         <v>62333</v>
       </c>
-      <c r="V135" s="59">
+      <c r="V135" s="65">
         <v>62321</v>
       </c>
-      <c r="W135" s="59">
+      <c r="W135" s="65">
         <v>62271</v>
       </c>
-      <c r="X135" s="59">
+      <c r="X135" s="65">
         <v>62754</v>
       </c>
-      <c r="Y135" s="58">
+      <c r="Y135" s="64">
         <v>62855</v>
       </c>
-      <c r="Z135" s="58">
+      <c r="Z135" s="64">
         <v>62863</v>
       </c>
-      <c r="AA135" s="36">
+      <c r="AA135" s="39">
         <v>62881</v>
       </c>
-      <c r="AB135" s="59">
+      <c r="AB135" s="65">
         <v>62834</v>
       </c>
-      <c r="AC135" s="58">
+      <c r="AC135" s="64">
         <v>62858</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136" s="91" t="s">
+      <c r="AD135" s="65">
+        <v>62874</v>
+      </c>
+    </row>
+    <row r="136" spans="1:30">
+      <c r="A136" s="34" t="s">
         <v>90</v>
       </c>
-      <c r="B136" s="89" t="s">
+      <c r="B136" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="C136" s="58">
+      <c r="C136" s="64">
         <v>24812</v>
       </c>
-      <c r="D136" s="58">
+      <c r="D136" s="64">
         <v>24743</v>
       </c>
-      <c r="E136" s="58">
+      <c r="E136" s="64">
         <v>24762</v>
       </c>
-      <c r="F136" s="58">
+      <c r="F136" s="64">
         <v>24776</v>
       </c>
-      <c r="G136" s="58">
+      <c r="G136" s="64">
         <v>24762</v>
       </c>
-      <c r="H136" s="58">
+      <c r="H136" s="64">
         <v>24743</v>
       </c>
-      <c r="I136" s="61">
+      <c r="I136" s="67">
         <v>24718</v>
       </c>
-      <c r="J136" s="58">
+      <c r="J136" s="64">
         <v>24675</v>
       </c>
-      <c r="K136" s="58">
+      <c r="K136" s="64">
         <v>24683</v>
       </c>
-      <c r="L136" s="59">
+      <c r="L136" s="65">
         <v>24640</v>
       </c>
-      <c r="M136" s="59">
+      <c r="M136" s="65">
         <v>24601</v>
       </c>
-      <c r="N136" s="59">
+      <c r="N136" s="65">
         <v>24588</v>
       </c>
-      <c r="O136" s="59">
+      <c r="O136" s="65">
         <v>24556</v>
       </c>
-      <c r="P136" s="59">
+      <c r="P136" s="65">
         <v>24525</v>
       </c>
-      <c r="Q136" s="58">
+      <c r="Q136" s="64">
         <v>24426</v>
       </c>
-      <c r="R136" s="59">
+      <c r="R136" s="65">
         <v>24399</v>
       </c>
-      <c r="S136" s="59">
+      <c r="S136" s="65">
         <v>24315</v>
       </c>
-      <c r="T136" s="59">
+      <c r="T136" s="65">
         <v>24273</v>
       </c>
-      <c r="U136" s="59">
+      <c r="U136" s="65">
         <v>24192</v>
       </c>
-      <c r="V136" s="59">
+      <c r="V136" s="65">
         <v>24091</v>
       </c>
-      <c r="W136" s="59">
+      <c r="W136" s="65">
         <v>23995</v>
       </c>
-      <c r="X136" s="59">
+      <c r="X136" s="65">
         <v>23931</v>
       </c>
-      <c r="Y136" s="58">
+      <c r="Y136" s="64">
         <v>23896</v>
       </c>
-      <c r="Z136" s="58">
+      <c r="Z136" s="64">
         <v>23846</v>
       </c>
-      <c r="AA136" s="36">
+      <c r="AA136" s="39">
         <v>23849</v>
       </c>
-      <c r="AB136" s="59">
+      <c r="AB136" s="65">
         <v>23814</v>
       </c>
-      <c r="AC136" s="58">
+      <c r="AC136" s="64">
         <v>23797</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A137" s="91" t="s">
+      <c r="AD136" s="65">
+        <v>23815</v>
+      </c>
+    </row>
+    <row r="137" spans="1:30">
+      <c r="A137" s="34" t="s">
         <v>91</v>
       </c>
-      <c r="B137" s="89" t="s">
+      <c r="B137" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="C137" s="58">
+      <c r="C137" s="64">
         <v>117207</v>
       </c>
-      <c r="D137" s="58">
+      <c r="D137" s="64">
         <v>117288</v>
       </c>
-      <c r="E137" s="58">
+      <c r="E137" s="64">
         <v>117393</v>
       </c>
-      <c r="F137" s="58">
+      <c r="F137" s="64">
         <v>117601</v>
       </c>
-      <c r="G137" s="58">
+      <c r="G137" s="64">
         <v>117772</v>
       </c>
-      <c r="H137" s="58">
+      <c r="H137" s="64">
         <v>117943</v>
       </c>
-      <c r="I137" s="61">
+      <c r="I137" s="67">
         <v>118079</v>
       </c>
-      <c r="J137" s="58">
+      <c r="J137" s="64">
         <v>118322</v>
       </c>
-      <c r="K137" s="58">
+      <c r="K137" s="64">
         <v>118365</v>
       </c>
-      <c r="L137" s="59">
+      <c r="L137" s="65">
         <v>118519</v>
       </c>
-      <c r="M137" s="59">
+      <c r="M137" s="65">
         <v>118654</v>
       </c>
-      <c r="N137" s="59">
+      <c r="N137" s="65">
         <v>118773</v>
       </c>
-      <c r="O137" s="59">
+      <c r="O137" s="65">
         <v>118878</v>
       </c>
-      <c r="P137" s="59">
+      <c r="P137" s="65">
         <v>119158</v>
       </c>
-      <c r="Q137" s="58">
+      <c r="Q137" s="64">
         <v>119353</v>
       </c>
-      <c r="R137" s="59">
+      <c r="R137" s="65">
         <v>119438</v>
       </c>
-      <c r="S137" s="59">
+      <c r="S137" s="65">
         <v>119307</v>
       </c>
-      <c r="T137" s="59">
+      <c r="T137" s="65">
         <v>119359</v>
       </c>
-      <c r="U137" s="59">
+      <c r="U137" s="65">
         <v>119457</v>
       </c>
-      <c r="V137" s="59">
+      <c r="V137" s="65">
         <v>119599</v>
       </c>
-      <c r="W137" s="59">
+      <c r="W137" s="65">
         <v>119820</v>
       </c>
-      <c r="X137" s="59">
+      <c r="X137" s="65">
         <v>120000</v>
       </c>
-      <c r="Y137" s="58">
+      <c r="Y137" s="64">
         <v>120037</v>
       </c>
-      <c r="Z137" s="58">
+      <c r="Z137" s="64">
         <v>120160</v>
       </c>
-      <c r="AA137" s="36">
+      <c r="AA137" s="39">
         <v>120277</v>
       </c>
-      <c r="AB137" s="59">
+      <c r="AB137" s="65">
         <v>120189</v>
       </c>
-      <c r="AC137" s="58">
+      <c r="AC137" s="64">
         <v>120246</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A138" s="91" t="s">
+      <c r="AD137" s="65">
+        <v>120464</v>
+      </c>
+    </row>
+    <row r="138" spans="1:30">
+      <c r="A138" s="34" t="s">
         <v>92</v>
       </c>
-      <c r="B138" s="89" t="s">
+      <c r="B138" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="C138" s="58">
+      <c r="C138" s="64">
         <v>78222</v>
       </c>
-      <c r="D138" s="58">
+      <c r="D138" s="64">
         <v>78279</v>
       </c>
-      <c r="E138" s="58">
+      <c r="E138" s="64">
         <v>78382</v>
       </c>
-      <c r="F138" s="58">
+      <c r="F138" s="64">
         <v>78463</v>
       </c>
-      <c r="G138" s="58">
+      <c r="G138" s="64">
         <v>78540</v>
       </c>
-      <c r="H138" s="58">
+      <c r="H138" s="64">
         <v>78675</v>
       </c>
-      <c r="I138" s="61">
+      <c r="I138" s="67">
         <v>78757</v>
       </c>
-      <c r="J138" s="58">
+      <c r="J138" s="64">
         <v>78787</v>
       </c>
-      <c r="K138" s="58">
+      <c r="K138" s="64">
         <v>78735</v>
       </c>
-      <c r="L138" s="59">
+      <c r="L138" s="65">
         <v>78621</v>
       </c>
-      <c r="M138" s="59">
+      <c r="M138" s="65">
         <v>78606</v>
       </c>
-      <c r="N138" s="59">
+      <c r="N138" s="65">
         <v>78631</v>
       </c>
-      <c r="O138" s="59">
+      <c r="O138" s="65">
         <v>78677</v>
       </c>
-      <c r="P138" s="59">
+      <c r="P138" s="65">
         <v>78615</v>
       </c>
-      <c r="Q138" s="58">
+      <c r="Q138" s="64">
         <v>78531</v>
       </c>
-      <c r="R138" s="59">
+      <c r="R138" s="65">
         <v>78535</v>
       </c>
-      <c r="S138" s="59">
+      <c r="S138" s="65">
         <v>78452</v>
       </c>
-      <c r="T138" s="59">
+      <c r="T138" s="65">
         <v>78427</v>
       </c>
-      <c r="U138" s="59">
+      <c r="U138" s="65">
         <v>78343</v>
       </c>
-      <c r="V138" s="59">
+      <c r="V138" s="65">
         <v>78293</v>
       </c>
-      <c r="W138" s="59">
+      <c r="W138" s="65">
         <v>78150</v>
       </c>
-      <c r="X138" s="59">
+      <c r="X138" s="65">
         <v>78190</v>
       </c>
-      <c r="Y138" s="58">
+      <c r="Y138" s="64">
         <v>78128</v>
       </c>
-      <c r="Z138" s="58">
+      <c r="Z138" s="64">
         <v>78218</v>
       </c>
-      <c r="AA138" s="36">
+      <c r="AA138" s="39">
         <v>78252</v>
       </c>
-      <c r="AB138" s="59">
+      <c r="AB138" s="65">
         <v>78227</v>
       </c>
-      <c r="AC138" s="58">
+      <c r="AC138" s="64">
         <v>78304</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="91" t="s">
+      <c r="AD138" s="65">
+        <v>78323</v>
+      </c>
+    </row>
+    <row r="139" spans="1:30">
+      <c r="A139" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="B139" s="89" t="s">
+      <c r="B139" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="C139" s="58">
+      <c r="C139" s="64">
         <v>50169</v>
       </c>
-      <c r="D139" s="58">
+      <c r="D139" s="64">
         <v>50188</v>
       </c>
-      <c r="E139" s="58">
+      <c r="E139" s="64">
         <v>50236</v>
       </c>
-      <c r="F139" s="58">
+      <c r="F139" s="64">
         <v>50298</v>
       </c>
-      <c r="G139" s="58">
+      <c r="G139" s="64">
         <v>50342</v>
       </c>
-      <c r="H139" s="58">
+      <c r="H139" s="64">
         <v>50391</v>
       </c>
-      <c r="I139" s="61">
+      <c r="I139" s="67">
         <v>50440</v>
       </c>
-      <c r="J139" s="58">
+      <c r="J139" s="64">
         <v>50457</v>
       </c>
-      <c r="K139" s="58">
+      <c r="K139" s="64">
         <v>50398</v>
       </c>
-      <c r="L139" s="59">
+      <c r="L139" s="65">
         <v>50524</v>
       </c>
-      <c r="M139" s="59">
+      <c r="M139" s="65">
         <v>50616</v>
       </c>
-      <c r="N139" s="59">
+      <c r="N139" s="65">
         <v>50685</v>
       </c>
-      <c r="O139" s="59">
+      <c r="O139" s="65">
         <v>50735</v>
       </c>
-      <c r="P139" s="59">
+      <c r="P139" s="65">
         <v>50616</v>
       </c>
-      <c r="Q139" s="58">
+      <c r="Q139" s="64">
         <v>50631</v>
       </c>
-      <c r="R139" s="59">
+      <c r="R139" s="65">
         <v>50661</v>
       </c>
-      <c r="S139" s="59">
+      <c r="S139" s="65">
         <v>50612</v>
       </c>
-      <c r="T139" s="59">
+      <c r="T139" s="65">
         <v>50600</v>
       </c>
-      <c r="U139" s="59">
+      <c r="U139" s="65">
         <v>50625</v>
       </c>
-      <c r="V139" s="59">
+      <c r="V139" s="65">
         <v>50604</v>
       </c>
-      <c r="W139" s="59">
+      <c r="W139" s="65">
         <v>50572</v>
       </c>
-      <c r="X139" s="59">
+      <c r="X139" s="65">
         <v>50666</v>
       </c>
-      <c r="Y139" s="58">
+      <c r="Y139" s="64">
         <v>50808</v>
       </c>
-      <c r="Z139" s="58">
+      <c r="Z139" s="64">
         <v>50940</v>
       </c>
-      <c r="AA139" s="36">
+      <c r="AA139" s="39">
         <v>51064</v>
       </c>
-      <c r="AB139" s="59">
+      <c r="AB139" s="65">
         <v>51125</v>
       </c>
-      <c r="AC139" s="58">
+      <c r="AC139" s="64">
         <v>51198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A140" s="91" t="s">
+      <c r="AD139" s="65">
+        <v>51207</v>
+      </c>
+    </row>
+    <row r="140" spans="1:30">
+      <c r="A140" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="B140" s="89" t="s">
+      <c r="B140" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="C140" s="58">
+      <c r="C140" s="64">
         <v>30799</v>
       </c>
-      <c r="D140" s="58">
+      <c r="D140" s="64">
         <v>30787</v>
       </c>
-      <c r="E140" s="58">
+      <c r="E140" s="64">
         <v>30819</v>
       </c>
-      <c r="F140" s="58">
+      <c r="F140" s="64">
         <v>30830</v>
       </c>
-      <c r="G140" s="58">
+      <c r="G140" s="64">
         <v>30854</v>
       </c>
-      <c r="H140" s="58">
+      <c r="H140" s="64">
         <v>30857</v>
       </c>
-      <c r="I140" s="61">
+      <c r="I140" s="67">
         <v>30837</v>
       </c>
-      <c r="J140" s="58">
+      <c r="J140" s="64">
         <v>30876</v>
       </c>
-      <c r="K140" s="58">
+      <c r="K140" s="64">
         <v>30911</v>
       </c>
-      <c r="L140" s="59">
+      <c r="L140" s="65">
         <v>30877</v>
       </c>
-      <c r="M140" s="59">
+      <c r="M140" s="65">
         <v>30826</v>
       </c>
-      <c r="N140" s="59">
+      <c r="N140" s="65">
         <v>30756</v>
       </c>
-      <c r="O140" s="59">
+      <c r="O140" s="65">
         <v>30710</v>
       </c>
-      <c r="P140" s="59">
+      <c r="P140" s="65">
         <v>30685</v>
       </c>
-      <c r="Q140" s="58">
+      <c r="Q140" s="64">
         <v>30641</v>
       </c>
-      <c r="R140" s="59">
+      <c r="R140" s="65">
         <v>30587</v>
       </c>
-      <c r="S140" s="59">
+      <c r="S140" s="65">
         <v>30505</v>
       </c>
-      <c r="T140" s="59">
+      <c r="T140" s="65">
         <v>30475</v>
       </c>
-      <c r="U140" s="59">
+      <c r="U140" s="65">
         <v>30469</v>
       </c>
-      <c r="V140" s="59">
+      <c r="V140" s="65">
         <v>30397</v>
       </c>
-      <c r="W140" s="59">
+      <c r="W140" s="65">
         <v>30314</v>
       </c>
-      <c r="X140" s="59">
+      <c r="X140" s="65">
         <v>30234</v>
       </c>
-      <c r="Y140" s="58">
+      <c r="Y140" s="64">
         <v>30211</v>
       </c>
-      <c r="Z140" s="58">
+      <c r="Z140" s="64">
         <v>30179</v>
       </c>
-      <c r="AA140" s="36">
+      <c r="AA140" s="39">
         <v>30195</v>
       </c>
-      <c r="AB140" s="59">
+      <c r="AB140" s="65">
         <v>30115</v>
       </c>
-      <c r="AC140" s="58">
+      <c r="AC140" s="64">
         <v>30052</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A141" s="91" t="s">
+      <c r="AD140" s="65">
+        <v>30030</v>
+      </c>
+    </row>
+    <row r="141" spans="1:30">
+      <c r="A141" s="34" t="s">
         <v>95</v>
       </c>
-      <c r="B141" s="89" t="s">
+      <c r="B141" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="C141" s="58">
+      <c r="C141" s="64">
         <v>42446</v>
       </c>
-      <c r="D141" s="58">
+      <c r="D141" s="64">
         <v>42381</v>
       </c>
-      <c r="E141" s="58">
+      <c r="E141" s="64">
         <v>42410</v>
       </c>
-      <c r="F141" s="58">
+      <c r="F141" s="64">
         <v>42439</v>
       </c>
-      <c r="G141" s="58">
+      <c r="G141" s="64">
         <v>42494</v>
       </c>
-      <c r="H141" s="58">
+      <c r="H141" s="64">
         <v>42561</v>
       </c>
-      <c r="I141" s="61">
+      <c r="I141" s="67">
         <v>42612</v>
       </c>
-      <c r="J141" s="58">
+      <c r="J141" s="64">
         <v>42676</v>
       </c>
-      <c r="K141" s="58">
+      <c r="K141" s="64">
         <v>42732</v>
       </c>
-      <c r="L141" s="59">
+      <c r="L141" s="65">
         <v>42715</v>
       </c>
-      <c r="M141" s="59">
+      <c r="M141" s="65">
         <v>42705</v>
       </c>
-      <c r="N141" s="59">
+      <c r="N141" s="65">
         <v>42695</v>
       </c>
-      <c r="O141" s="59">
+      <c r="O141" s="65">
         <v>42745</v>
       </c>
-      <c r="P141" s="59">
+      <c r="P141" s="65">
         <v>42680</v>
       </c>
-      <c r="Q141" s="58">
+      <c r="Q141" s="64">
         <v>42673</v>
       </c>
-      <c r="R141" s="59">
+      <c r="R141" s="65">
         <v>42705</v>
       </c>
-      <c r="S141" s="59">
+      <c r="S141" s="65">
         <v>42612</v>
       </c>
-      <c r="T141" s="59">
+      <c r="T141" s="65">
         <v>42626</v>
       </c>
-      <c r="U141" s="59">
+      <c r="U141" s="65">
         <v>42583</v>
       </c>
-      <c r="V141" s="59">
+      <c r="V141" s="65">
         <v>42577</v>
       </c>
-      <c r="W141" s="59">
+      <c r="W141" s="65">
         <v>42484</v>
       </c>
-      <c r="X141" s="59">
+      <c r="X141" s="65">
         <v>42459</v>
       </c>
-      <c r="Y141" s="58">
+      <c r="Y141" s="64">
         <v>42464</v>
       </c>
-      <c r="Z141" s="58">
+      <c r="Z141" s="64">
         <v>42418</v>
       </c>
-      <c r="AA141" s="36">
+      <c r="AA141" s="39">
         <v>42406</v>
       </c>
-      <c r="AB141" s="59">
+      <c r="AB141" s="65">
         <v>42389</v>
       </c>
-      <c r="AC141" s="58">
+      <c r="AC141" s="64">
         <v>42432</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A142" s="91" t="s">
+      <c r="AD141" s="65">
+        <v>42478</v>
+      </c>
+    </row>
+    <row r="142" spans="1:30">
+      <c r="A142" s="34" t="s">
         <v>96</v>
       </c>
-      <c r="B142" s="89" t="s">
+      <c r="B142" s="62" t="s">
         <v>79</v>
       </c>
-      <c r="C142" s="58">
+      <c r="C142" s="64">
         <v>52177</v>
       </c>
-      <c r="D142" s="58">
+      <c r="D142" s="64">
         <v>52137</v>
       </c>
-      <c r="E142" s="58">
+      <c r="E142" s="64">
         <v>52140</v>
       </c>
-      <c r="F142" s="58">
+      <c r="F142" s="64">
         <v>52099</v>
       </c>
-      <c r="G142" s="58">
+      <c r="G142" s="64">
         <v>52091</v>
       </c>
-      <c r="H142" s="58">
+      <c r="H142" s="64">
         <v>52119</v>
       </c>
-      <c r="I142" s="61">
+      <c r="I142" s="67">
         <v>52084</v>
       </c>
-      <c r="J142" s="58">
+      <c r="J142" s="64">
         <v>51996</v>
       </c>
-      <c r="K142" s="58">
+      <c r="K142" s="64">
         <v>51898</v>
       </c>
-      <c r="L142" s="59">
+      <c r="L142" s="65">
         <v>51808</v>
       </c>
-      <c r="M142" s="59">
+      <c r="M142" s="65">
         <v>51711</v>
       </c>
-      <c r="N142" s="59">
+      <c r="N142" s="65">
         <v>51593</v>
       </c>
-      <c r="O142" s="59">
+      <c r="O142" s="65">
         <v>51573</v>
       </c>
-      <c r="P142" s="59">
+      <c r="P142" s="65">
         <v>51426</v>
       </c>
-      <c r="Q142" s="58">
+      <c r="Q142" s="64">
         <v>51387</v>
       </c>
-      <c r="R142" s="59">
+      <c r="R142" s="65">
         <v>51357</v>
       </c>
-      <c r="S142" s="59">
+      <c r="S142" s="65">
         <v>51226</v>
       </c>
-      <c r="T142" s="59">
+      <c r="T142" s="65">
         <v>51142</v>
       </c>
-      <c r="U142" s="59">
+      <c r="U142" s="65">
         <v>51033</v>
       </c>
-      <c r="V142" s="59">
+      <c r="V142" s="65">
         <v>50909</v>
       </c>
-      <c r="W142" s="59">
+      <c r="W142" s="65">
         <v>50832</v>
       </c>
-      <c r="X142" s="59">
+      <c r="X142" s="65">
         <v>50794</v>
       </c>
-      <c r="Y142" s="58">
+      <c r="Y142" s="64">
         <v>50726</v>
       </c>
-      <c r="Z142" s="58">
+      <c r="Z142" s="64">
         <v>50655</v>
       </c>
-      <c r="AA142" s="36">
+      <c r="AA142" s="39">
         <v>50663</v>
       </c>
-      <c r="AB142" s="59">
+      <c r="AB142" s="65">
         <v>50580</v>
       </c>
-      <c r="AC142" s="58">
+      <c r="AC142" s="64">
         <v>50607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A143" s="92" t="s">
+      <c r="AD142" s="65">
+        <v>50574</v>
+      </c>
+    </row>
+    <row r="143" spans="1:30">
+      <c r="A143" s="33" t="s">
         <v>97</v>
       </c>
-      <c r="B143" s="93" t="s">
+      <c r="B143" s="63" t="s">
         <v>80</v>
       </c>
-      <c r="C143" s="60">
+      <c r="C143" s="66">
         <v>24999</v>
       </c>
-      <c r="D143" s="60">
+      <c r="D143" s="66">
         <v>24989</v>
       </c>
-      <c r="E143" s="60">
+      <c r="E143" s="66">
         <v>24995</v>
       </c>
-      <c r="F143" s="60">
+      <c r="F143" s="66">
         <v>25000</v>
       </c>
-      <c r="G143" s="60">
+      <c r="G143" s="66">
         <v>24981</v>
       </c>
-      <c r="H143" s="60">
+      <c r="H143" s="66">
         <v>24991</v>
       </c>
-      <c r="I143" s="62">
+      <c r="I143" s="68">
         <v>24990</v>
       </c>
-      <c r="J143" s="60">
+      <c r="J143" s="66">
         <v>24955</v>
       </c>
-      <c r="K143" s="60">
+      <c r="K143" s="66">
         <v>24915</v>
       </c>
-      <c r="L143" s="60">
+      <c r="L143" s="66">
         <v>24882</v>
       </c>
-      <c r="M143" s="60">
+      <c r="M143" s="66">
         <v>24852</v>
       </c>
-      <c r="N143" s="60">
+      <c r="N143" s="66">
         <v>24805</v>
       </c>
-      <c r="O143" s="60">
+      <c r="O143" s="66">
         <v>24749</v>
       </c>
-      <c r="P143" s="60">
+      <c r="P143" s="66">
         <v>24694</v>
       </c>
-      <c r="Q143" s="60">
+      <c r="Q143" s="66">
         <v>24649</v>
       </c>
-      <c r="R143" s="60">
+      <c r="R143" s="66">
         <v>24645</v>
       </c>
-      <c r="S143" s="60">
+      <c r="S143" s="66">
         <v>24551</v>
       </c>
-      <c r="T143" s="60">
+      <c r="T143" s="66">
         <v>24546</v>
       </c>
-      <c r="U143" s="60">
+      <c r="U143" s="66">
         <v>24530</v>
       </c>
-      <c r="V143" s="60">
+      <c r="V143" s="66">
         <v>24435</v>
       </c>
-      <c r="W143" s="60">
+      <c r="W143" s="66">
         <v>24338</v>
       </c>
-      <c r="X143" s="60">
+      <c r="X143" s="66">
         <v>24249</v>
       </c>
-      <c r="Y143" s="60">
+      <c r="Y143" s="66">
         <v>24171</v>
       </c>
-      <c r="Z143" s="60">
+      <c r="Z143" s="66">
         <v>24125</v>
       </c>
-      <c r="AA143" s="67">
+      <c r="AA143" s="73">
         <v>24102</v>
       </c>
-      <c r="AB143" s="60">
+      <c r="AB143" s="66">
         <v>24066</v>
       </c>
-      <c r="AC143" s="60">
+      <c r="AC143" s="66">
         <v>24048</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A144" s="51" t="s">
+      <c r="AD143" s="66">
+        <v>24033</v>
+      </c>
+    </row>
+    <row r="144" spans="1:30" ht="18" customHeight="1">
+      <c r="A144" s="54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="145" spans="1:1">
-      <c r="A145" s="51" t="s">
+      <c r="A145" s="54" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B2:AC2"/>
-    <mergeCell ref="AA4:AC4"/>
+    <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="B108:Z108"/>
     <mergeCell ref="B126:Z126"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B44:Z44"/>
     <mergeCell ref="B63:Z63"/>
     <mergeCell ref="B72:Z72"/>
     <mergeCell ref="B81:Z81"/>
     <mergeCell ref="B90:Z90"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>