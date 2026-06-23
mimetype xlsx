--- v1 (2026-05-24)
+++ v2 (2026-06-23)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="103">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
@@ -1293,96 +1293,96 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="21" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
@@ -2580,160 +2580,161 @@
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="77"/>
       <c r="B19" s="77"/>
       <c r="C19" s="77"/>
       <c r="D19" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD145"/>
+  <dimension ref="A1:AE145"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AE28" sqref="AE28"/>
+      <selection activeCell="AD149" sqref="AD149"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="29" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" style="29" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="29"/>
     <col min="23" max="23" width="10.85546875" style="29" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="14.25" customHeight="1"/>
-    <row r="2" spans="1:30" ht="33" customHeight="1">
+    <row r="1" spans="1:31" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:31" ht="33" customHeight="1">
       <c r="A2" s="30"/>
-      <c r="B2" s="92" t="s">
+      <c r="B2" s="88" t="s">
         <v>102</v>
       </c>
-      <c r="C2" s="92"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:30" ht="14.25" customHeight="1">
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="M2" s="88"/>
+      <c r="N2" s="88"/>
+      <c r="O2" s="88"/>
+      <c r="P2" s="88"/>
+      <c r="Q2" s="88"/>
+      <c r="R2" s="88"/>
+      <c r="S2" s="88"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
+      <c r="V2" s="88"/>
+      <c r="W2" s="88"/>
+      <c r="X2" s="88"/>
+      <c r="Y2" s="88"/>
+      <c r="Z2" s="88"/>
+      <c r="AA2" s="88"/>
+      <c r="AB2" s="88"/>
+      <c r="AC2" s="88"/>
+    </row>
+    <row r="3" spans="1:31" ht="14.25" customHeight="1">
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="Y3" s="58"/>
-      <c r="AD3" s="60" t="s">
+      <c r="AE3" s="60" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:30" ht="14.25" customHeight="1">
-      <c r="A4" s="82" t="s">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A4" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="84"/>
-      <c r="C4" s="86">
+      <c r="B4" s="80"/>
+      <c r="C4" s="82">
         <v>2024</v>
       </c>
-      <c r="D4" s="87"/>
-[...10 lines deleted...]
-      <c r="O4" s="89">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="85">
         <v>2025</v>
       </c>
-      <c r="P4" s="90"/>
-[...10 lines deleted...]
-      <c r="AA4" s="86">
+      <c r="P4" s="86"/>
+      <c r="Q4" s="86"/>
+      <c r="R4" s="86"/>
+      <c r="S4" s="86"/>
+      <c r="T4" s="86"/>
+      <c r="U4" s="86"/>
+      <c r="V4" s="86"/>
+      <c r="W4" s="86"/>
+      <c r="X4" s="86"/>
+      <c r="Y4" s="86"/>
+      <c r="Z4" s="87"/>
+      <c r="AA4" s="82">
         <v>2026</v>
       </c>
-      <c r="AB4" s="87"/>
-[...5 lines deleted...]
-      <c r="B5" s="85"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+    </row>
+    <row r="5" spans="1:31" ht="22.5">
+      <c r="A5" s="79"/>
+      <c r="B5" s="81"/>
       <c r="C5" s="52" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="48" t="s">
         <v>50</v>
       </c>
       <c r="K5" s="49" t="s">
@@ -2774,81 +2775,84 @@
       </c>
       <c r="W5" s="49" t="s">
         <v>51</v>
       </c>
       <c r="X5" s="49" t="s">
         <v>52</v>
       </c>
       <c r="Y5" s="59" t="s">
         <v>61</v>
       </c>
       <c r="Z5" s="51" t="s">
         <v>54</v>
       </c>
       <c r="AA5" s="48" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="35" t="s">
         <v>45</v>
       </c>
       <c r="AC5" s="93" t="s">
         <v>46</v>
       </c>
       <c r="AD5" s="93" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="80" t="s">
+      <c r="AE5" s="48" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" ht="21" customHeight="1">
+      <c r="B6" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="80"/>
-[...24 lines deleted...]
-    <row r="7" spans="1:30">
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="Q6" s="91"/>
+      <c r="R6" s="91"/>
+      <c r="S6" s="91"/>
+      <c r="T6" s="91"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
+      <c r="Y6" s="91"/>
+      <c r="Z6" s="91"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C7" s="36">
         <v>2142005</v>
       </c>
       <c r="D7" s="36">
         <v>2142058</v>
       </c>
       <c r="E7" s="36">
         <v>2143554</v>
       </c>
       <c r="F7" s="36">
         <v>2145213</v>
       </c>
       <c r="G7" s="36">
         <v>2147234</v>
       </c>
       <c r="H7" s="37">
         <v>2149210</v>
       </c>
       <c r="I7" s="36">
@@ -2895,52 +2899,55 @@
       </c>
       <c r="W7" s="36">
         <v>2147757</v>
       </c>
       <c r="X7" s="36">
         <v>2148207</v>
       </c>
       <c r="Y7" s="64">
         <v>2147948</v>
       </c>
       <c r="Z7" s="64">
         <v>2148168</v>
       </c>
       <c r="AA7" s="36">
         <v>2148658</v>
       </c>
       <c r="AB7" s="36">
         <v>2146420</v>
       </c>
       <c r="AC7" s="64">
         <v>2146739</v>
       </c>
       <c r="AD7" s="65">
         <v>2146665</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7" s="64">
+        <v>2146817</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="64">
         <v>228003</v>
       </c>
       <c r="D8" s="64">
         <v>228890</v>
       </c>
       <c r="E8" s="64">
         <v>229627</v>
       </c>
       <c r="F8" s="64">
         <v>230227</v>
       </c>
       <c r="G8" s="64">
         <v>231019</v>
       </c>
       <c r="H8" s="64">
         <v>231776</v>
       </c>
       <c r="I8" s="64">
@@ -2987,52 +2994,55 @@
       </c>
       <c r="W8" s="64">
         <v>243310</v>
       </c>
       <c r="X8" s="64">
         <v>243990</v>
       </c>
       <c r="Y8" s="64">
         <v>244469</v>
       </c>
       <c r="Z8" s="64">
         <v>244946</v>
       </c>
       <c r="AA8" s="36">
         <v>245522</v>
       </c>
       <c r="AB8" s="46">
         <v>245978</v>
       </c>
       <c r="AC8" s="64">
         <v>246365</v>
       </c>
       <c r="AD8" s="65">
         <v>246724</v>
       </c>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8" s="64">
+        <v>247193</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="64">
         <v>79285</v>
       </c>
       <c r="D9" s="64">
         <v>79127</v>
       </c>
       <c r="E9" s="64">
         <v>79024</v>
       </c>
       <c r="F9" s="64">
         <v>79046</v>
       </c>
       <c r="G9" s="64">
         <v>79058</v>
       </c>
       <c r="H9" s="64">
         <v>79032</v>
       </c>
       <c r="I9" s="64">
@@ -3079,52 +3089,55 @@
       </c>
       <c r="W9" s="64">
         <v>77303</v>
       </c>
       <c r="X9" s="64">
         <v>77125</v>
       </c>
       <c r="Y9" s="64">
         <v>77141</v>
       </c>
       <c r="Z9" s="64">
         <v>77126</v>
       </c>
       <c r="AA9" s="36">
         <v>77104</v>
       </c>
       <c r="AB9" s="46">
         <v>76804</v>
       </c>
       <c r="AC9" s="64">
         <v>76699</v>
       </c>
       <c r="AD9" s="65">
         <v>76477</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="64">
+        <v>76433</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="64">
         <v>99774</v>
       </c>
       <c r="D10" s="64">
         <v>99792</v>
       </c>
       <c r="E10" s="64">
         <v>99781</v>
       </c>
       <c r="F10" s="64">
         <v>99769</v>
       </c>
       <c r="G10" s="64">
         <v>99803</v>
       </c>
       <c r="H10" s="64">
         <v>99902</v>
       </c>
       <c r="I10" s="64">
@@ -3171,52 +3184,55 @@
       </c>
       <c r="W10" s="64">
         <v>99305</v>
       </c>
       <c r="X10" s="64">
         <v>99247</v>
       </c>
       <c r="Y10" s="64">
         <v>99274</v>
       </c>
       <c r="Z10" s="64">
         <v>99221</v>
       </c>
       <c r="AA10" s="36">
         <v>99044</v>
       </c>
       <c r="AB10" s="46">
         <v>98956</v>
       </c>
       <c r="AC10" s="64">
         <v>99009</v>
       </c>
       <c r="AD10" s="65">
         <v>99045</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="64">
+        <v>99127</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="64">
         <v>48701</v>
       </c>
       <c r="D11" s="64">
         <v>48642</v>
       </c>
       <c r="E11" s="64">
         <v>48643</v>
       </c>
       <c r="F11" s="64">
         <v>48591</v>
       </c>
       <c r="G11" s="64">
         <v>48572</v>
       </c>
       <c r="H11" s="64">
         <v>48580</v>
       </c>
       <c r="I11" s="64">
@@ -3263,52 +3279,55 @@
       </c>
       <c r="W11" s="64">
         <v>47719</v>
       </c>
       <c r="X11" s="64">
         <v>47709</v>
       </c>
       <c r="Y11" s="64">
         <v>47659</v>
       </c>
       <c r="Z11" s="64">
         <v>47645</v>
       </c>
       <c r="AA11" s="36">
         <v>47581</v>
       </c>
       <c r="AB11" s="46">
         <v>47421</v>
       </c>
       <c r="AC11" s="64">
         <v>47444</v>
       </c>
       <c r="AD11" s="65">
         <v>47414</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="64">
+        <v>47320</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="64">
         <v>187531</v>
       </c>
       <c r="D12" s="64">
         <v>187244</v>
       </c>
       <c r="E12" s="64">
         <v>187128</v>
       </c>
       <c r="F12" s="64">
         <v>187099</v>
       </c>
       <c r="G12" s="64">
         <v>187106</v>
       </c>
       <c r="H12" s="64">
         <v>186927</v>
       </c>
       <c r="I12" s="64">
@@ -3355,52 +3374,55 @@
       </c>
       <c r="W12" s="64">
         <v>183851</v>
       </c>
       <c r="X12" s="64">
         <v>183557</v>
       </c>
       <c r="Y12" s="64">
         <v>183213</v>
       </c>
       <c r="Z12" s="64">
         <v>183017</v>
       </c>
       <c r="AA12" s="36">
         <v>182817</v>
       </c>
       <c r="AB12" s="46">
         <v>182299</v>
       </c>
       <c r="AC12" s="64">
         <v>182174</v>
       </c>
       <c r="AD12" s="65">
         <v>181863</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="64">
+        <v>181600</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="64">
         <v>134072</v>
       </c>
       <c r="D13" s="64">
         <v>133806</v>
       </c>
       <c r="E13" s="64">
         <v>133774</v>
       </c>
       <c r="F13" s="64">
         <v>133756</v>
       </c>
       <c r="G13" s="64">
         <v>133726</v>
       </c>
       <c r="H13" s="64">
         <v>133754</v>
       </c>
       <c r="I13" s="64">
@@ -3447,52 +3469,55 @@
       </c>
       <c r="W13" s="64">
         <v>131587</v>
       </c>
       <c r="X13" s="64">
         <v>131268</v>
       </c>
       <c r="Y13" s="64">
         <v>131157</v>
       </c>
       <c r="Z13" s="64">
         <v>131147</v>
       </c>
       <c r="AA13" s="36">
         <v>131093</v>
       </c>
       <c r="AB13" s="46">
         <v>130955</v>
       </c>
       <c r="AC13" s="64">
         <v>130845</v>
       </c>
       <c r="AD13" s="65">
         <v>130758</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13" s="64">
+        <v>130541</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="64">
         <v>117544</v>
       </c>
       <c r="D14" s="64">
         <v>117543</v>
       </c>
       <c r="E14" s="64">
         <v>117700</v>
       </c>
       <c r="F14" s="64">
         <v>117845</v>
       </c>
       <c r="G14" s="64">
         <v>117943</v>
       </c>
       <c r="H14" s="64">
         <v>118118</v>
       </c>
       <c r="I14" s="64">
@@ -3539,52 +3564,55 @@
       </c>
       <c r="W14" s="64">
         <v>117791</v>
       </c>
       <c r="X14" s="64">
         <v>117615</v>
       </c>
       <c r="Y14" s="64">
         <v>117399</v>
       </c>
       <c r="Z14" s="64">
         <v>117319</v>
       </c>
       <c r="AA14" s="36">
         <v>117235</v>
       </c>
       <c r="AB14" s="46">
         <v>117223</v>
       </c>
       <c r="AC14" s="64">
         <v>117194</v>
       </c>
       <c r="AD14" s="65">
         <v>117113</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14" s="64">
+        <v>116984</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="64">
         <v>129726</v>
       </c>
       <c r="D15" s="64">
         <v>129558</v>
       </c>
       <c r="E15" s="64">
         <v>129471</v>
       </c>
       <c r="F15" s="64">
         <v>129554</v>
       </c>
       <c r="G15" s="64">
         <v>129643</v>
       </c>
       <c r="H15" s="64">
         <v>129702</v>
       </c>
       <c r="I15" s="64">
@@ -3631,52 +3659,55 @@
       </c>
       <c r="W15" s="64">
         <v>127760</v>
       </c>
       <c r="X15" s="64">
         <v>127547</v>
       </c>
       <c r="Y15" s="64">
         <v>127461</v>
       </c>
       <c r="Z15" s="64">
         <v>127412</v>
       </c>
       <c r="AA15" s="36">
         <v>127359</v>
       </c>
       <c r="AB15" s="46">
         <v>127241</v>
       </c>
       <c r="AC15" s="64">
         <v>127152</v>
       </c>
       <c r="AD15" s="65">
         <v>127021</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15" s="64">
+        <v>127107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="64">
         <v>129177</v>
       </c>
       <c r="D16" s="64">
         <v>129151</v>
       </c>
       <c r="E16" s="64">
         <v>129171</v>
       </c>
       <c r="F16" s="64">
         <v>129235</v>
       </c>
       <c r="G16" s="64">
         <v>129302</v>
       </c>
       <c r="H16" s="64">
         <v>129381</v>
       </c>
       <c r="I16" s="64">
@@ -3723,52 +3754,55 @@
       </c>
       <c r="W16" s="64">
         <v>129185</v>
       </c>
       <c r="X16" s="64">
         <v>129990</v>
       </c>
       <c r="Y16" s="64">
         <v>130190</v>
       </c>
       <c r="Z16" s="64">
         <v>130198</v>
       </c>
       <c r="AA16" s="36">
         <v>130212</v>
       </c>
       <c r="AB16" s="46">
         <v>130147</v>
       </c>
       <c r="AC16" s="64">
         <v>130227</v>
       </c>
       <c r="AD16" s="65">
         <v>130291</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="64">
+        <v>130400</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="64">
         <v>51593</v>
       </c>
       <c r="D17" s="64">
         <v>51473</v>
       </c>
       <c r="E17" s="64">
         <v>51485</v>
       </c>
       <c r="F17" s="64">
         <v>51525</v>
       </c>
       <c r="G17" s="64">
         <v>51496</v>
       </c>
       <c r="H17" s="64">
         <v>51476</v>
       </c>
       <c r="I17" s="64">
@@ -3815,52 +3849,55 @@
       </c>
       <c r="W17" s="64">
         <v>50231</v>
       </c>
       <c r="X17" s="64">
         <v>50096</v>
       </c>
       <c r="Y17" s="64">
         <v>50038</v>
       </c>
       <c r="Z17" s="64">
         <v>49946</v>
       </c>
       <c r="AA17" s="36">
         <v>49927</v>
       </c>
       <c r="AB17" s="46">
         <v>49822</v>
       </c>
       <c r="AC17" s="64">
         <v>49778</v>
       </c>
       <c r="AD17" s="65">
         <v>49823</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="64">
+        <v>49766</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="64">
         <v>236823</v>
       </c>
       <c r="D18" s="64">
         <v>236999</v>
       </c>
       <c r="E18" s="64">
         <v>237210</v>
       </c>
       <c r="F18" s="64">
         <v>237606</v>
       </c>
       <c r="G18" s="64">
         <v>238016</v>
       </c>
       <c r="H18" s="64">
         <v>238337</v>
       </c>
       <c r="I18" s="64">
@@ -3907,52 +3944,55 @@
       </c>
       <c r="W18" s="64">
         <v>242307</v>
       </c>
       <c r="X18" s="64">
         <v>242638</v>
       </c>
       <c r="Y18" s="64">
         <v>242829</v>
       </c>
       <c r="Z18" s="64">
         <v>243100</v>
       </c>
       <c r="AA18" s="36">
         <v>243394</v>
       </c>
       <c r="AB18" s="46">
         <v>242957</v>
       </c>
       <c r="AC18" s="64">
         <v>243162</v>
       </c>
       <c r="AD18" s="65">
         <v>243521</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="64">
+        <v>243710</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="64">
         <v>221681</v>
       </c>
       <c r="D19" s="64">
         <v>221877</v>
       </c>
       <c r="E19" s="64">
         <v>222213</v>
       </c>
       <c r="F19" s="64">
         <v>222490</v>
       </c>
       <c r="G19" s="64">
         <v>222803</v>
       </c>
       <c r="H19" s="64">
         <v>223142</v>
       </c>
       <c r="I19" s="64">
@@ -3999,52 +4039,55 @@
       </c>
       <c r="W19" s="64">
         <v>222837</v>
       </c>
       <c r="X19" s="64">
         <v>222977</v>
       </c>
       <c r="Y19" s="64">
         <v>222839</v>
       </c>
       <c r="Z19" s="64">
         <v>222925</v>
       </c>
       <c r="AA19" s="36">
         <v>222953</v>
       </c>
       <c r="AB19" s="46">
         <v>222665</v>
       </c>
       <c r="AC19" s="64">
         <v>222729</v>
       </c>
       <c r="AD19" s="65">
         <v>222753</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="64">
+        <v>222786</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="64">
         <v>101981</v>
       </c>
       <c r="D20" s="64">
         <v>102069</v>
       </c>
       <c r="E20" s="64">
         <v>102247</v>
       </c>
       <c r="F20" s="64">
         <v>102430</v>
       </c>
       <c r="G20" s="64">
         <v>102566</v>
       </c>
       <c r="H20" s="64">
         <v>102672</v>
       </c>
       <c r="I20" s="64">
@@ -4091,52 +4134,55 @@
       </c>
       <c r="W20" s="64">
         <v>103457</v>
       </c>
       <c r="X20" s="64">
         <v>103695</v>
       </c>
       <c r="Y20" s="64">
         <v>103969</v>
       </c>
       <c r="Z20" s="64">
         <v>104244</v>
       </c>
       <c r="AA20" s="36">
         <v>104500</v>
       </c>
       <c r="AB20" s="46">
         <v>104668</v>
       </c>
       <c r="AC20" s="64">
         <v>104799</v>
       </c>
       <c r="AD20" s="65">
         <v>104874</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="64">
+        <v>105059</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="64">
         <v>63187</v>
       </c>
       <c r="D21" s="64">
         <v>63141</v>
       </c>
       <c r="E21" s="64">
         <v>63162</v>
       </c>
       <c r="F21" s="64">
         <v>63158</v>
       </c>
       <c r="G21" s="64">
         <v>63205</v>
       </c>
       <c r="H21" s="64">
         <v>63235</v>
       </c>
       <c r="I21" s="64">
@@ -4183,52 +4229,55 @@
       </c>
       <c r="W21" s="64">
         <v>62276</v>
       </c>
       <c r="X21" s="64">
         <v>62163</v>
       </c>
       <c r="Y21" s="64">
         <v>62153</v>
       </c>
       <c r="Z21" s="64">
         <v>62063</v>
       </c>
       <c r="AA21" s="36">
         <v>62093</v>
       </c>
       <c r="AB21" s="46">
         <v>61924</v>
       </c>
       <c r="AC21" s="64">
         <v>61804</v>
       </c>
       <c r="AD21" s="65">
         <v>61730</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="64">
+        <v>61689</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="64">
         <v>121899</v>
       </c>
       <c r="D22" s="64">
         <v>121871</v>
       </c>
       <c r="E22" s="64">
         <v>121971</v>
       </c>
       <c r="F22" s="64">
         <v>122038</v>
       </c>
       <c r="G22" s="64">
         <v>122193</v>
       </c>
       <c r="H22" s="64">
         <v>122320</v>
       </c>
       <c r="I22" s="64">
@@ -4275,52 +4324,55 @@
       </c>
       <c r="W22" s="64">
         <v>122019</v>
       </c>
       <c r="X22" s="64">
         <v>122027</v>
       </c>
       <c r="Y22" s="64">
         <v>121986</v>
       </c>
       <c r="Z22" s="64">
         <v>121851</v>
       </c>
       <c r="AA22" s="36">
         <v>121861</v>
       </c>
       <c r="AB22" s="46">
         <v>121771</v>
       </c>
       <c r="AC22" s="64">
         <v>121867</v>
       </c>
       <c r="AD22" s="65">
         <v>121891</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="64">
+        <v>121815</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="64">
         <v>106339</v>
       </c>
       <c r="D23" s="64">
         <v>106261</v>
       </c>
       <c r="E23" s="64">
         <v>106294</v>
       </c>
       <c r="F23" s="64">
         <v>106229</v>
       </c>
       <c r="G23" s="64">
         <v>106211</v>
       </c>
       <c r="H23" s="64">
         <v>106269</v>
       </c>
       <c r="I23" s="64">
@@ -4367,52 +4419,55 @@
       </c>
       <c r="W23" s="64">
         <v>104078</v>
       </c>
       <c r="X23" s="64">
         <v>104029</v>
       </c>
       <c r="Y23" s="64">
         <v>103849</v>
       </c>
       <c r="Z23" s="64">
         <v>103769</v>
       </c>
       <c r="AA23" s="36">
         <v>103769</v>
       </c>
       <c r="AB23" s="46">
         <v>103577</v>
       </c>
       <c r="AC23" s="64">
         <v>103591</v>
       </c>
       <c r="AD23" s="65">
         <v>103561</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="31" customFormat="1">
+      <c r="AE23" s="64">
+        <v>103552</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="31" customFormat="1">
       <c r="A24" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="64">
         <v>84689</v>
       </c>
       <c r="D24" s="64">
         <v>84614</v>
       </c>
       <c r="E24" s="64">
         <v>84653</v>
       </c>
       <c r="F24" s="64">
         <v>84615</v>
       </c>
       <c r="G24" s="64">
         <v>84572</v>
       </c>
       <c r="H24" s="64">
         <v>84587</v>
       </c>
       <c r="I24" s="64">
@@ -4459,83 +4514,86 @@
       </c>
       <c r="W24" s="64">
         <v>82741</v>
       </c>
       <c r="X24" s="64">
         <v>82534</v>
       </c>
       <c r="Y24" s="64">
         <v>82322</v>
       </c>
       <c r="Z24" s="64">
         <v>82239</v>
       </c>
       <c r="AA24" s="36">
         <v>82194</v>
       </c>
       <c r="AB24" s="46">
         <v>82012</v>
       </c>
       <c r="AC24" s="64">
         <v>81900</v>
       </c>
       <c r="AD24" s="65">
         <v>81806</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="78" t="s">
+      <c r="AE24" s="64">
+        <v>81735</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="15" customHeight="1">
+      <c r="B25" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="C25" s="78"/>
-[...22 lines deleted...]
-      <c r="Z25" s="78"/>
+      <c r="C25" s="89"/>
+      <c r="D25" s="89"/>
+      <c r="E25" s="89"/>
+      <c r="F25" s="89"/>
+      <c r="G25" s="89"/>
+      <c r="H25" s="89"/>
+      <c r="I25" s="89"/>
+      <c r="J25" s="89"/>
+      <c r="K25" s="89"/>
+      <c r="L25" s="89"/>
+      <c r="M25" s="89"/>
+      <c r="N25" s="89"/>
+      <c r="O25" s="89"/>
+      <c r="P25" s="89"/>
+      <c r="Q25" s="89"/>
+      <c r="R25" s="89"/>
+      <c r="S25" s="89"/>
+      <c r="T25" s="89"/>
+      <c r="U25" s="89"/>
+      <c r="V25" s="89"/>
+      <c r="W25" s="89"/>
+      <c r="X25" s="89"/>
+      <c r="Y25" s="89"/>
+      <c r="Z25" s="89"/>
       <c r="AB25" s="74"/>
       <c r="AD25" s="31"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="39">
         <v>1091960</v>
       </c>
       <c r="D26" s="64">
         <v>1092192</v>
       </c>
       <c r="E26" s="39">
         <v>1092965</v>
       </c>
       <c r="F26" s="39">
         <v>1093928</v>
       </c>
       <c r="G26" s="39">
         <v>1094974</v>
       </c>
       <c r="H26" s="39">
         <v>1095963</v>
       </c>
       <c r="I26" s="64">
@@ -4582,52 +4640,55 @@
       </c>
       <c r="W26" s="36">
         <v>1096986</v>
       </c>
       <c r="X26" s="36">
         <v>1097242</v>
       </c>
       <c r="Y26" s="64">
         <v>1097255</v>
       </c>
       <c r="Z26" s="64">
         <v>1097506</v>
       </c>
       <c r="AA26" s="42">
         <v>1097783</v>
       </c>
       <c r="AB26" s="64">
         <v>1096244</v>
       </c>
       <c r="AC26" s="64">
         <v>1096476</v>
       </c>
       <c r="AD26" s="65">
         <v>1096574</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="64">
+        <v>1096711</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="64">
         <v>114061</v>
       </c>
       <c r="D27" s="64">
         <v>114522</v>
       </c>
       <c r="E27" s="64">
         <v>114879</v>
       </c>
       <c r="F27" s="64">
         <v>115196</v>
       </c>
       <c r="G27" s="64">
         <v>115591</v>
       </c>
       <c r="H27" s="64">
         <v>115986</v>
       </c>
       <c r="I27" s="64">
@@ -4674,52 +4735,55 @@
       </c>
       <c r="W27" s="64">
         <v>121373</v>
       </c>
       <c r="X27" s="64">
         <v>121678</v>
       </c>
       <c r="Y27" s="64">
         <v>121904</v>
       </c>
       <c r="Z27" s="64">
         <v>122149</v>
       </c>
       <c r="AA27" s="42">
         <v>122416</v>
       </c>
       <c r="AB27" s="64">
         <v>122571</v>
       </c>
       <c r="AC27" s="64">
         <v>122788</v>
       </c>
       <c r="AD27" s="65">
         <v>122991</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="64">
+        <v>123204</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="64">
         <v>40839</v>
       </c>
       <c r="D28" s="64">
         <v>40766</v>
       </c>
       <c r="E28" s="64">
         <v>40707</v>
       </c>
       <c r="F28" s="64">
         <v>40722</v>
       </c>
       <c r="G28" s="64">
         <v>40724</v>
       </c>
       <c r="H28" s="64">
         <v>40710</v>
       </c>
       <c r="I28" s="64">
@@ -4766,52 +4830,55 @@
       </c>
       <c r="W28" s="64">
         <v>39934</v>
       </c>
       <c r="X28" s="64">
         <v>39891</v>
       </c>
       <c r="Y28" s="64">
         <v>39908</v>
       </c>
       <c r="Z28" s="64">
         <v>39919</v>
       </c>
       <c r="AA28" s="42">
         <v>39876</v>
       </c>
       <c r="AB28" s="64">
         <v>39706</v>
       </c>
       <c r="AC28" s="64">
         <v>39637</v>
       </c>
       <c r="AD28" s="65">
         <v>39517</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="64">
+        <v>39526</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="64">
         <v>49611</v>
       </c>
       <c r="D29" s="64">
         <v>49638</v>
       </c>
       <c r="E29" s="64">
         <v>49634</v>
       </c>
       <c r="F29" s="64">
         <v>49635</v>
       </c>
       <c r="G29" s="64">
         <v>49643</v>
       </c>
       <c r="H29" s="64">
         <v>49709</v>
       </c>
       <c r="I29" s="64">
@@ -4858,52 +4925,55 @@
       </c>
       <c r="W29" s="64">
         <v>49410</v>
       </c>
       <c r="X29" s="64">
         <v>49390</v>
       </c>
       <c r="Y29" s="64">
         <v>49440</v>
       </c>
       <c r="Z29" s="64">
         <v>49433</v>
       </c>
       <c r="AA29" s="42">
         <v>49334</v>
       </c>
       <c r="AB29" s="64">
         <v>49267</v>
       </c>
       <c r="AC29" s="64">
         <v>49309</v>
       </c>
       <c r="AD29" s="65">
         <v>49320</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="64">
+        <v>49367</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="64">
         <v>25215</v>
       </c>
       <c r="D30" s="64">
         <v>25191</v>
       </c>
       <c r="E30" s="64">
         <v>25196</v>
       </c>
       <c r="F30" s="64">
         <v>25183</v>
       </c>
       <c r="G30" s="64">
         <v>25184</v>
       </c>
       <c r="H30" s="64">
         <v>25183</v>
       </c>
       <c r="I30" s="64">
@@ -4950,52 +5020,55 @@
       </c>
       <c r="W30" s="64">
         <v>24873</v>
       </c>
       <c r="X30" s="64">
         <v>24867</v>
       </c>
       <c r="Y30" s="64">
         <v>24846</v>
       </c>
       <c r="Z30" s="64">
         <v>24838</v>
       </c>
       <c r="AA30" s="42">
         <v>24819</v>
       </c>
       <c r="AB30" s="64">
         <v>24739</v>
       </c>
       <c r="AC30" s="64">
         <v>24772</v>
       </c>
       <c r="AD30" s="65">
         <v>24770</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="64">
+        <v>24725</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="64">
         <v>96305</v>
       </c>
       <c r="D31" s="64">
         <v>96158</v>
       </c>
       <c r="E31" s="64">
         <v>96090</v>
       </c>
       <c r="F31" s="64">
         <v>96099</v>
       </c>
       <c r="G31" s="64">
         <v>96099</v>
       </c>
       <c r="H31" s="64">
         <v>96029</v>
       </c>
       <c r="I31" s="64">
@@ -5042,52 +5115,55 @@
       </c>
       <c r="W31" s="64">
         <v>94679</v>
       </c>
       <c r="X31" s="64">
         <v>94560</v>
       </c>
       <c r="Y31" s="64">
         <v>94396</v>
       </c>
       <c r="Z31" s="64">
         <v>94309</v>
       </c>
       <c r="AA31" s="42">
         <v>94208</v>
       </c>
       <c r="AB31" s="64">
         <v>93956</v>
       </c>
       <c r="AC31" s="64">
         <v>93924</v>
       </c>
       <c r="AD31" s="65">
         <v>93769</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="64">
+        <v>93662</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="64">
         <v>69086</v>
       </c>
       <c r="D32" s="64">
         <v>68975</v>
       </c>
       <c r="E32" s="64">
         <v>68964</v>
       </c>
       <c r="F32" s="64">
         <v>68933</v>
       </c>
       <c r="G32" s="64">
         <v>68906</v>
       </c>
       <c r="H32" s="64">
         <v>68914</v>
       </c>
       <c r="I32" s="64">
@@ -5134,52 +5210,55 @@
       </c>
       <c r="W32" s="64">
         <v>68068</v>
       </c>
       <c r="X32" s="64">
         <v>67923</v>
       </c>
       <c r="Y32" s="64">
         <v>67873</v>
       </c>
       <c r="Z32" s="64">
         <v>67911</v>
       </c>
       <c r="AA32" s="42">
         <v>67870</v>
       </c>
       <c r="AB32" s="64">
         <v>67748</v>
       </c>
       <c r="AC32" s="64">
         <v>67654</v>
       </c>
       <c r="AD32" s="65">
         <v>67665</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="64">
+        <v>67564</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="64">
         <v>60749</v>
       </c>
       <c r="D33" s="64">
         <v>60748</v>
       </c>
       <c r="E33" s="64">
         <v>60793</v>
       </c>
       <c r="F33" s="64">
         <v>60887</v>
       </c>
       <c r="G33" s="64">
         <v>60940</v>
       </c>
       <c r="H33" s="64">
         <v>61020</v>
       </c>
       <c r="I33" s="64">
@@ -5226,52 +5305,55 @@
       </c>
       <c r="W33" s="64">
         <v>60903</v>
       </c>
       <c r="X33" s="64">
         <v>60840</v>
       </c>
       <c r="Y33" s="64">
         <v>60761</v>
       </c>
       <c r="Z33" s="64">
         <v>60742</v>
       </c>
       <c r="AA33" s="42">
         <v>60732</v>
       </c>
       <c r="AB33" s="64">
         <v>60712</v>
       </c>
       <c r="AC33" s="64">
         <v>60710</v>
       </c>
       <c r="AD33" s="65">
         <v>60697</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="64">
+        <v>60652</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="64">
         <v>66054</v>
       </c>
       <c r="D34" s="64">
         <v>65987</v>
       </c>
       <c r="E34" s="64">
         <v>65954</v>
       </c>
       <c r="F34" s="64">
         <v>65987</v>
       </c>
       <c r="G34" s="64">
         <v>66026</v>
       </c>
       <c r="H34" s="64">
         <v>66068</v>
       </c>
       <c r="I34" s="64">
@@ -5318,52 +5400,55 @@
       </c>
       <c r="W34" s="64">
         <v>65185</v>
       </c>
       <c r="X34" s="64">
         <v>65060</v>
       </c>
       <c r="Y34" s="64">
         <v>65031</v>
       </c>
       <c r="Z34" s="64">
         <v>64995</v>
       </c>
       <c r="AA34" s="42">
         <v>64991</v>
       </c>
       <c r="AB34" s="64">
         <v>64897</v>
       </c>
       <c r="AC34" s="64">
         <v>64830</v>
       </c>
       <c r="AD34" s="65">
         <v>64777</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="64">
+        <v>64806</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="64">
         <v>66743</v>
       </c>
       <c r="D35" s="64">
         <v>66752</v>
       </c>
       <c r="E35" s="64">
         <v>66819</v>
       </c>
       <c r="F35" s="64">
         <v>66859</v>
       </c>
       <c r="G35" s="64">
         <v>66900</v>
       </c>
       <c r="H35" s="64">
         <v>66932</v>
       </c>
       <c r="I35" s="64">
@@ -5410,52 +5495,55 @@
       </c>
       <c r="W35" s="64">
         <v>66914</v>
       </c>
       <c r="X35" s="64">
         <v>67236</v>
       </c>
       <c r="Y35" s="64">
         <v>67335</v>
       </c>
       <c r="Z35" s="64">
         <v>67335</v>
       </c>
       <c r="AA35" s="42">
         <v>67331</v>
       </c>
       <c r="AB35" s="64">
         <v>67313</v>
       </c>
       <c r="AC35" s="64">
         <v>67369</v>
       </c>
       <c r="AD35" s="65">
         <v>67417</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="64">
+        <v>67466</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="64">
         <v>26781</v>
       </c>
       <c r="D36" s="64">
         <v>26730</v>
       </c>
       <c r="E36" s="64">
         <v>26723</v>
       </c>
       <c r="F36" s="64">
         <v>26749</v>
       </c>
       <c r="G36" s="64">
         <v>26734</v>
       </c>
       <c r="H36" s="64">
         <v>26733</v>
       </c>
       <c r="I36" s="64">
@@ -5502,52 +5590,55 @@
       </c>
       <c r="W36" s="64">
         <v>26236</v>
       </c>
       <c r="X36" s="64">
         <v>26165</v>
       </c>
       <c r="Y36" s="64">
         <v>26142</v>
       </c>
       <c r="Z36" s="64">
         <v>26100</v>
       </c>
       <c r="AA36" s="42">
         <v>26078</v>
       </c>
       <c r="AB36" s="64">
         <v>26008</v>
       </c>
       <c r="AC36" s="64">
         <v>25981</v>
       </c>
       <c r="AD36" s="65">
         <v>26008</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="64">
+        <v>25971</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B37" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="64">
         <v>119616</v>
       </c>
       <c r="D37" s="64">
         <v>119711</v>
       </c>
       <c r="E37" s="64">
         <v>119817</v>
       </c>
       <c r="F37" s="64">
         <v>120005</v>
       </c>
       <c r="G37" s="64">
         <v>120244</v>
       </c>
       <c r="H37" s="64">
         <v>120394</v>
       </c>
       <c r="I37" s="64">
@@ -5594,52 +5685,55 @@
       </c>
       <c r="W37" s="64">
         <v>122487</v>
       </c>
       <c r="X37" s="64">
         <v>122638</v>
       </c>
       <c r="Y37" s="64">
         <v>122792</v>
       </c>
       <c r="Z37" s="64">
         <v>122940</v>
       </c>
       <c r="AA37" s="42">
         <v>123117</v>
       </c>
       <c r="AB37" s="64">
         <v>122768</v>
       </c>
       <c r="AC37" s="64">
         <v>122916</v>
       </c>
       <c r="AD37" s="65">
         <v>123057</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="64">
+        <v>123179</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B38" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="64">
         <v>112277</v>
       </c>
       <c r="D38" s="64">
         <v>112391</v>
       </c>
       <c r="E38" s="64">
         <v>112571</v>
       </c>
       <c r="F38" s="64">
         <v>112732</v>
       </c>
       <c r="G38" s="64">
         <v>112887</v>
       </c>
       <c r="H38" s="64">
         <v>113008</v>
       </c>
       <c r="I38" s="64">
@@ -5686,52 +5780,55 @@
       </c>
       <c r="W38" s="64">
         <v>113119</v>
       </c>
       <c r="X38" s="64">
         <v>113181</v>
       </c>
       <c r="Y38" s="64">
         <v>113159</v>
       </c>
       <c r="Z38" s="64">
         <v>113166</v>
       </c>
       <c r="AA38" s="42">
         <v>113202</v>
       </c>
       <c r="AB38" s="64">
         <v>113030</v>
       </c>
       <c r="AC38" s="64">
         <v>113065</v>
       </c>
       <c r="AD38" s="65">
         <v>113075</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="64">
+        <v>113093</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B39" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C39" s="64">
         <v>51812</v>
       </c>
       <c r="D39" s="64">
         <v>51881</v>
       </c>
       <c r="E39" s="64">
         <v>52011</v>
       </c>
       <c r="F39" s="64">
         <v>52132</v>
       </c>
       <c r="G39" s="64">
         <v>52224</v>
       </c>
       <c r="H39" s="64">
         <v>52281</v>
       </c>
       <c r="I39" s="64">
@@ -5778,52 +5875,55 @@
       </c>
       <c r="W39" s="64">
         <v>52885</v>
       </c>
       <c r="X39" s="64">
         <v>53029</v>
       </c>
       <c r="Y39" s="64">
         <v>53161</v>
       </c>
       <c r="Z39" s="64">
         <v>53304</v>
       </c>
       <c r="AA39" s="42">
         <v>53436</v>
       </c>
       <c r="AB39" s="64">
         <v>53543</v>
       </c>
       <c r="AC39" s="64">
         <v>53601</v>
       </c>
       <c r="AD39" s="65">
         <v>53667</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="64">
+        <v>53759</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B40" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="64">
         <v>32388</v>
       </c>
       <c r="D40" s="64">
         <v>32354</v>
       </c>
       <c r="E40" s="64">
         <v>32343</v>
       </c>
       <c r="F40" s="64">
         <v>32328</v>
       </c>
       <c r="G40" s="64">
         <v>32351</v>
       </c>
       <c r="H40" s="64">
         <v>32378</v>
       </c>
       <c r="I40" s="64">
@@ -5870,52 +5970,55 @@
       </c>
       <c r="W40" s="64">
         <v>31962</v>
       </c>
       <c r="X40" s="64">
         <v>31929</v>
       </c>
       <c r="Y40" s="64">
         <v>31942</v>
       </c>
       <c r="Z40" s="64">
         <v>31884</v>
       </c>
       <c r="AA40" s="42">
         <v>31898</v>
       </c>
       <c r="AB40" s="64">
         <v>31809</v>
       </c>
       <c r="AC40" s="64">
         <v>31752</v>
       </c>
       <c r="AD40" s="65">
         <v>31700</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="64">
+        <v>31673</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C41" s="64">
         <v>62018</v>
       </c>
       <c r="D41" s="64">
         <v>62046</v>
       </c>
       <c r="E41" s="64">
         <v>62087</v>
       </c>
       <c r="F41" s="64">
         <v>62126</v>
       </c>
       <c r="G41" s="64">
         <v>62199</v>
       </c>
       <c r="H41" s="64">
         <v>62262</v>
       </c>
       <c r="I41" s="64">
@@ -5962,52 +6065,55 @@
       </c>
       <c r="W41" s="64">
         <v>62259</v>
       </c>
       <c r="X41" s="64">
         <v>62263</v>
       </c>
       <c r="Y41" s="64">
         <v>62187</v>
       </c>
       <c r="Z41" s="64">
         <v>62145</v>
       </c>
       <c r="AA41" s="42">
         <v>62165</v>
       </c>
       <c r="AB41" s="64">
         <v>62091</v>
       </c>
       <c r="AC41" s="64">
         <v>62134</v>
       </c>
       <c r="AD41" s="65">
         <v>62162</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="64">
+        <v>62120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="64">
         <v>54162</v>
       </c>
       <c r="D42" s="64">
         <v>54124</v>
       </c>
       <c r="E42" s="64">
         <v>54154</v>
       </c>
       <c r="F42" s="64">
         <v>54130</v>
       </c>
       <c r="G42" s="64">
         <v>54120</v>
       </c>
       <c r="H42" s="64">
         <v>54150</v>
       </c>
       <c r="I42" s="64">
@@ -6054,52 +6160,55 @@
       </c>
       <c r="W42" s="64">
         <v>53246</v>
       </c>
       <c r="X42" s="64">
         <v>53235</v>
       </c>
       <c r="Y42" s="64">
         <v>53123</v>
       </c>
       <c r="Z42" s="64">
         <v>53114</v>
       </c>
       <c r="AA42" s="42">
         <v>53106</v>
       </c>
       <c r="AB42" s="64">
         <v>52997</v>
       </c>
       <c r="AC42" s="64">
         <v>52984</v>
       </c>
       <c r="AD42" s="65">
         <v>52987</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="31" customFormat="1">
+      <c r="AE42" s="64">
+        <v>52977</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="31" customFormat="1">
       <c r="A43" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B43" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C43" s="64">
         <v>44243</v>
       </c>
       <c r="D43" s="64">
         <v>44218</v>
       </c>
       <c r="E43" s="64">
         <v>44223</v>
       </c>
       <c r="F43" s="64">
         <v>44225</v>
       </c>
       <c r="G43" s="64">
         <v>44202</v>
       </c>
       <c r="H43" s="64">
         <v>44206</v>
       </c>
       <c r="I43" s="64">
@@ -6146,82 +6255,85 @@
       </c>
       <c r="W43" s="64">
         <v>43453</v>
       </c>
       <c r="X43" s="64">
         <v>43357</v>
       </c>
       <c r="Y43" s="64">
         <v>43255</v>
       </c>
       <c r="Z43" s="64">
         <v>43222</v>
       </c>
       <c r="AA43" s="42">
         <v>43204</v>
       </c>
       <c r="AB43" s="64">
         <v>43089</v>
       </c>
       <c r="AC43" s="64">
         <v>43050</v>
       </c>
       <c r="AD43" s="65">
         <v>42995</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B44" s="79" t="s">
+      <c r="AE43" s="64">
+        <v>42967</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="21" customHeight="1">
+      <c r="B44" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="79"/>
-[...22 lines deleted...]
-      <c r="Z44" s="79"/>
+      <c r="C44" s="90"/>
+      <c r="D44" s="90"/>
+      <c r="E44" s="90"/>
+      <c r="F44" s="90"/>
+      <c r="G44" s="90"/>
+      <c r="H44" s="90"/>
+      <c r="I44" s="90"/>
+      <c r="J44" s="90"/>
+      <c r="K44" s="90"/>
+      <c r="L44" s="90"/>
+      <c r="M44" s="90"/>
+      <c r="N44" s="90"/>
+      <c r="O44" s="90"/>
+      <c r="P44" s="90"/>
+      <c r="Q44" s="90"/>
+      <c r="R44" s="90"/>
+      <c r="S44" s="90"/>
+      <c r="T44" s="90"/>
+      <c r="U44" s="90"/>
+      <c r="V44" s="90"/>
+      <c r="W44" s="90"/>
+      <c r="X44" s="90"/>
+      <c r="Y44" s="90"/>
+      <c r="Z44" s="90"/>
       <c r="AD44" s="31"/>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:31">
       <c r="A45" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C45" s="39">
         <v>1050045</v>
       </c>
       <c r="D45" s="39">
         <v>1049866</v>
       </c>
       <c r="E45" s="39">
         <v>1050589</v>
       </c>
       <c r="F45" s="42">
         <v>1051285</v>
       </c>
       <c r="G45" s="42">
         <v>1052260</v>
       </c>
       <c r="H45" s="42">
         <v>1053247</v>
       </c>
       <c r="I45" s="64">
@@ -6268,52 +6380,55 @@
       </c>
       <c r="W45" s="36">
         <v>1050771</v>
       </c>
       <c r="X45" s="36">
         <v>1050965</v>
       </c>
       <c r="Y45" s="64">
         <v>1050693</v>
       </c>
       <c r="Z45" s="64">
         <v>1050662</v>
       </c>
       <c r="AA45" s="42">
         <v>1050875</v>
       </c>
       <c r="AB45" s="64">
         <v>1050176</v>
       </c>
       <c r="AC45" s="64">
         <v>1050263</v>
       </c>
       <c r="AD45" s="65">
         <v>1050091</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="64">
+        <v>1050106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C46" s="64">
         <v>113942</v>
       </c>
       <c r="D46" s="64">
         <v>114368</v>
       </c>
       <c r="E46" s="64">
         <v>114748</v>
       </c>
       <c r="F46" s="64">
         <v>115031</v>
       </c>
       <c r="G46" s="64">
         <v>115428</v>
       </c>
       <c r="H46" s="64">
         <v>115790</v>
       </c>
       <c r="I46" s="64">
@@ -6360,52 +6475,55 @@
       </c>
       <c r="W46" s="64">
         <v>121937</v>
       </c>
       <c r="X46" s="64">
         <v>122312</v>
       </c>
       <c r="Y46" s="64">
         <v>122565</v>
       </c>
       <c r="Z46" s="64">
         <v>122797</v>
       </c>
       <c r="AA46" s="42">
         <v>123106</v>
       </c>
       <c r="AB46" s="64">
         <v>123407</v>
       </c>
       <c r="AC46" s="64">
         <v>123577</v>
       </c>
       <c r="AD46" s="65">
         <v>123733</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="64">
+        <v>123989</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="64">
         <v>38446</v>
       </c>
       <c r="D47" s="64">
         <v>38361</v>
       </c>
       <c r="E47" s="64">
         <v>38317</v>
       </c>
       <c r="F47" s="64">
         <v>38324</v>
       </c>
       <c r="G47" s="64">
         <v>38334</v>
       </c>
       <c r="H47" s="64">
         <v>38322</v>
       </c>
       <c r="I47" s="64">
@@ -6452,52 +6570,55 @@
       </c>
       <c r="W47" s="64">
         <v>37369</v>
       </c>
       <c r="X47" s="64">
         <v>37234</v>
       </c>
       <c r="Y47" s="64">
         <v>37233</v>
       </c>
       <c r="Z47" s="64">
         <v>37207</v>
       </c>
       <c r="AA47" s="42">
         <v>37228</v>
       </c>
       <c r="AB47" s="64">
         <v>37098</v>
       </c>
       <c r="AC47" s="64">
         <v>37062</v>
       </c>
       <c r="AD47" s="65">
         <v>36960</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="64">
+        <v>36907</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C48" s="64">
         <v>50163</v>
       </c>
       <c r="D48" s="64">
         <v>50154</v>
       </c>
       <c r="E48" s="64">
         <v>50147</v>
       </c>
       <c r="F48" s="64">
         <v>50134</v>
       </c>
       <c r="G48" s="64">
         <v>50160</v>
       </c>
       <c r="H48" s="64">
         <v>50193</v>
       </c>
       <c r="I48" s="64">
@@ -6544,52 +6665,55 @@
       </c>
       <c r="W48" s="64">
         <v>49895</v>
       </c>
       <c r="X48" s="64">
         <v>49857</v>
       </c>
       <c r="Y48" s="64">
         <v>49834</v>
       </c>
       <c r="Z48" s="64">
         <v>49788</v>
       </c>
       <c r="AA48" s="42">
         <v>49710</v>
       </c>
       <c r="AB48" s="64">
         <v>49689</v>
       </c>
       <c r="AC48" s="64">
         <v>49700</v>
       </c>
       <c r="AD48" s="65">
         <v>49725</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="64">
+        <v>49760</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="64">
         <v>23486</v>
       </c>
       <c r="D49" s="64">
         <v>23451</v>
       </c>
       <c r="E49" s="64">
         <v>23447</v>
       </c>
       <c r="F49" s="64">
         <v>23408</v>
       </c>
       <c r="G49" s="64">
         <v>23388</v>
       </c>
       <c r="H49" s="64">
         <v>23397</v>
       </c>
       <c r="I49" s="64">
@@ -6636,52 +6760,55 @@
       </c>
       <c r="W49" s="64">
         <v>22846</v>
       </c>
       <c r="X49" s="64">
         <v>22842</v>
       </c>
       <c r="Y49" s="64">
         <v>22813</v>
       </c>
       <c r="Z49" s="64">
         <v>22807</v>
       </c>
       <c r="AA49" s="42">
         <v>22762</v>
       </c>
       <c r="AB49" s="64">
         <v>22682</v>
       </c>
       <c r="AC49" s="64">
         <v>22672</v>
       </c>
       <c r="AD49" s="65">
         <v>22644</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="64">
+        <v>22595</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C50" s="64">
         <v>91226</v>
       </c>
       <c r="D50" s="64">
         <v>91086</v>
       </c>
       <c r="E50" s="64">
         <v>91038</v>
       </c>
       <c r="F50" s="64">
         <v>91000</v>
       </c>
       <c r="G50" s="64">
         <v>91007</v>
       </c>
       <c r="H50" s="64">
         <v>90898</v>
       </c>
       <c r="I50" s="64">
@@ -6728,52 +6855,55 @@
       </c>
       <c r="W50" s="64">
         <v>89172</v>
       </c>
       <c r="X50" s="64">
         <v>88997</v>
       </c>
       <c r="Y50" s="64">
         <v>88817</v>
       </c>
       <c r="Z50" s="64">
         <v>88708</v>
       </c>
       <c r="AA50" s="42">
         <v>88609</v>
       </c>
       <c r="AB50" s="64">
         <v>88343</v>
       </c>
       <c r="AC50" s="64">
         <v>88250</v>
       </c>
       <c r="AD50" s="65">
         <v>88094</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="64">
+        <v>87938</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C51" s="64">
         <v>64986</v>
       </c>
       <c r="D51" s="64">
         <v>64831</v>
       </c>
       <c r="E51" s="64">
         <v>64810</v>
       </c>
       <c r="F51" s="64">
         <v>64823</v>
       </c>
       <c r="G51" s="64">
         <v>64820</v>
       </c>
       <c r="H51" s="64">
         <v>64840</v>
       </c>
       <c r="I51" s="64">
@@ -6820,52 +6950,55 @@
       </c>
       <c r="W51" s="64">
         <v>63519</v>
       </c>
       <c r="X51" s="64">
         <v>63345</v>
       </c>
       <c r="Y51" s="64">
         <v>63284</v>
       </c>
       <c r="Z51" s="64">
         <v>63236</v>
       </c>
       <c r="AA51" s="42">
         <v>63223</v>
       </c>
       <c r="AB51" s="64">
         <v>63207</v>
       </c>
       <c r="AC51" s="64">
         <v>63191</v>
       </c>
       <c r="AD51" s="65">
         <v>63093</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="64">
+        <v>62977</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B52" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C52" s="64">
         <v>56795</v>
       </c>
       <c r="D52" s="64">
         <v>56795</v>
       </c>
       <c r="E52" s="64">
         <v>56907</v>
       </c>
       <c r="F52" s="64">
         <v>56958</v>
       </c>
       <c r="G52" s="64">
         <v>57003</v>
       </c>
       <c r="H52" s="64">
         <v>57098</v>
       </c>
       <c r="I52" s="64">
@@ -6912,52 +7045,55 @@
       </c>
       <c r="W52" s="64">
         <v>56888</v>
       </c>
       <c r="X52" s="64">
         <v>56775</v>
       </c>
       <c r="Y52" s="64">
         <v>56638</v>
       </c>
       <c r="Z52" s="64">
         <v>56577</v>
       </c>
       <c r="AA52" s="42">
         <v>56503</v>
       </c>
       <c r="AB52" s="64">
         <v>56511</v>
       </c>
       <c r="AC52" s="64">
         <v>56484</v>
       </c>
       <c r="AD52" s="65">
         <v>56416</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52" s="64">
+        <v>56332</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B53" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C53" s="64">
         <v>63672</v>
       </c>
       <c r="D53" s="64">
         <v>63571</v>
       </c>
       <c r="E53" s="64">
         <v>63517</v>
       </c>
       <c r="F53" s="64">
         <v>63567</v>
       </c>
       <c r="G53" s="64">
         <v>63617</v>
       </c>
       <c r="H53" s="64">
         <v>63634</v>
       </c>
       <c r="I53" s="64">
@@ -7004,52 +7140,55 @@
       </c>
       <c r="W53" s="64">
         <v>62575</v>
       </c>
       <c r="X53" s="64">
         <v>62487</v>
       </c>
       <c r="Y53" s="64">
         <v>62430</v>
       </c>
       <c r="Z53" s="64">
         <v>62417</v>
       </c>
       <c r="AA53" s="42">
         <v>62368</v>
       </c>
       <c r="AB53" s="64">
         <v>62344</v>
       </c>
       <c r="AC53" s="64">
         <v>62322</v>
       </c>
       <c r="AD53" s="65">
         <v>62244</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53" s="64">
+        <v>62301</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B54" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="64">
         <v>62434</v>
       </c>
       <c r="D54" s="64">
         <v>62399</v>
       </c>
       <c r="E54" s="64">
         <v>62352</v>
       </c>
       <c r="F54" s="64">
         <v>62376</v>
       </c>
       <c r="G54" s="64">
         <v>62402</v>
       </c>
       <c r="H54" s="64">
         <v>62449</v>
       </c>
       <c r="I54" s="64">
@@ -7096,52 +7235,55 @@
       </c>
       <c r="W54" s="64">
         <v>62271</v>
       </c>
       <c r="X54" s="64">
         <v>62754</v>
       </c>
       <c r="Y54" s="64">
         <v>62855</v>
       </c>
       <c r="Z54" s="64">
         <v>62863</v>
       </c>
       <c r="AA54" s="42">
         <v>62881</v>
       </c>
       <c r="AB54" s="64">
         <v>62834</v>
       </c>
       <c r="AC54" s="64">
         <v>62858</v>
       </c>
       <c r="AD54" s="65">
         <v>62874</v>
       </c>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54" s="64">
+        <v>62934</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B55" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C55" s="64">
         <v>24812</v>
       </c>
       <c r="D55" s="64">
         <v>24743</v>
       </c>
       <c r="E55" s="64">
         <v>24762</v>
       </c>
       <c r="F55" s="64">
         <v>24776</v>
       </c>
       <c r="G55" s="64">
         <v>24762</v>
       </c>
       <c r="H55" s="64">
         <v>24743</v>
       </c>
       <c r="I55" s="64">
@@ -7188,52 +7330,55 @@
       </c>
       <c r="W55" s="64">
         <v>23995</v>
       </c>
       <c r="X55" s="64">
         <v>23931</v>
       </c>
       <c r="Y55" s="64">
         <v>23896</v>
       </c>
       <c r="Z55" s="64">
         <v>23846</v>
       </c>
       <c r="AA55" s="42">
         <v>23849</v>
       </c>
       <c r="AB55" s="64">
         <v>23814</v>
       </c>
       <c r="AC55" s="64">
         <v>23797</v>
       </c>
       <c r="AD55" s="65">
         <v>23815</v>
       </c>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55" s="64">
+        <v>23795</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B56" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="64">
         <v>117207</v>
       </c>
       <c r="D56" s="64">
         <v>117288</v>
       </c>
       <c r="E56" s="64">
         <v>117393</v>
       </c>
       <c r="F56" s="64">
         <v>117601</v>
       </c>
       <c r="G56" s="64">
         <v>117772</v>
       </c>
       <c r="H56" s="64">
         <v>117943</v>
       </c>
       <c r="I56" s="64">
@@ -7280,52 +7425,55 @@
       </c>
       <c r="W56" s="64">
         <v>119820</v>
       </c>
       <c r="X56" s="64">
         <v>120000</v>
       </c>
       <c r="Y56" s="64">
         <v>120037</v>
       </c>
       <c r="Z56" s="64">
         <v>120160</v>
       </c>
       <c r="AA56" s="42">
         <v>120277</v>
       </c>
       <c r="AB56" s="64">
         <v>120189</v>
       </c>
       <c r="AC56" s="64">
         <v>120246</v>
       </c>
       <c r="AD56" s="65">
         <v>120464</v>
       </c>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AE56" s="64">
+        <v>120531</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B57" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C57" s="64">
         <v>109404</v>
       </c>
       <c r="D57" s="64">
         <v>109486</v>
       </c>
       <c r="E57" s="64">
         <v>109642</v>
       </c>
       <c r="F57" s="64">
         <v>109758</v>
       </c>
       <c r="G57" s="64">
         <v>109916</v>
       </c>
       <c r="H57" s="64">
         <v>110134</v>
       </c>
       <c r="I57" s="64">
@@ -7372,52 +7520,55 @@
       </c>
       <c r="W57" s="64">
         <v>109718</v>
       </c>
       <c r="X57" s="64">
         <v>109796</v>
       </c>
       <c r="Y57" s="64">
         <v>109680</v>
       </c>
       <c r="Z57" s="64">
         <v>109759</v>
       </c>
       <c r="AA57" s="42">
         <v>109751</v>
       </c>
       <c r="AB57" s="64">
         <v>109635</v>
       </c>
       <c r="AC57" s="64">
         <v>109664</v>
       </c>
       <c r="AD57" s="65">
         <v>109678</v>
       </c>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57" s="64">
+        <v>109693</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B58" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C58" s="64">
         <v>50169</v>
       </c>
       <c r="D58" s="64">
         <v>50188</v>
       </c>
       <c r="E58" s="64">
         <v>50236</v>
       </c>
       <c r="F58" s="64">
         <v>50298</v>
       </c>
       <c r="G58" s="64">
         <v>50342</v>
       </c>
       <c r="H58" s="64">
         <v>50391</v>
       </c>
       <c r="I58" s="64">
@@ -7464,52 +7615,55 @@
       </c>
       <c r="W58" s="64">
         <v>50572</v>
       </c>
       <c r="X58" s="64">
         <v>50666</v>
       </c>
       <c r="Y58" s="64">
         <v>50808</v>
       </c>
       <c r="Z58" s="64">
         <v>50940</v>
       </c>
       <c r="AA58" s="42">
         <v>51064</v>
       </c>
       <c r="AB58" s="64">
         <v>51125</v>
       </c>
       <c r="AC58" s="64">
         <v>51198</v>
       </c>
       <c r="AD58" s="65">
         <v>51207</v>
       </c>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58" s="64">
+        <v>51300</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B59" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C59" s="64">
         <v>30799</v>
       </c>
       <c r="D59" s="64">
         <v>30787</v>
       </c>
       <c r="E59" s="64">
         <v>30819</v>
       </c>
       <c r="F59" s="64">
         <v>30830</v>
       </c>
       <c r="G59" s="64">
         <v>30854</v>
       </c>
       <c r="H59" s="64">
         <v>30857</v>
       </c>
       <c r="I59" s="64">
@@ -7556,52 +7710,55 @@
       </c>
       <c r="W59" s="64">
         <v>30314</v>
       </c>
       <c r="X59" s="64">
         <v>30234</v>
       </c>
       <c r="Y59" s="64">
         <v>30211</v>
       </c>
       <c r="Z59" s="64">
         <v>30179</v>
       </c>
       <c r="AA59" s="42">
         <v>30195</v>
       </c>
       <c r="AB59" s="64">
         <v>30115</v>
       </c>
       <c r="AC59" s="64">
         <v>30052</v>
       </c>
       <c r="AD59" s="65">
         <v>30030</v>
       </c>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59" s="64">
+        <v>30016</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B60" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C60" s="64">
         <v>59881</v>
       </c>
       <c r="D60" s="64">
         <v>59825</v>
       </c>
       <c r="E60" s="64">
         <v>59884</v>
       </c>
       <c r="F60" s="64">
         <v>59912</v>
       </c>
       <c r="G60" s="64">
         <v>59994</v>
       </c>
       <c r="H60" s="64">
         <v>60058</v>
       </c>
       <c r="I60" s="64">
@@ -7648,52 +7805,55 @@
       </c>
       <c r="W60" s="64">
         <v>59760</v>
       </c>
       <c r="X60" s="64">
         <v>59764</v>
       </c>
       <c r="Y60" s="64">
         <v>59799</v>
       </c>
       <c r="Z60" s="64">
         <v>59706</v>
       </c>
       <c r="AA60" s="42">
         <v>59696</v>
       </c>
       <c r="AB60" s="64">
         <v>59680</v>
       </c>
       <c r="AC60" s="64">
         <v>59733</v>
       </c>
       <c r="AD60" s="65">
         <v>59729</v>
       </c>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60" s="64">
+        <v>59695</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B61" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C61" s="64">
         <v>52177</v>
       </c>
       <c r="D61" s="64">
         <v>52137</v>
       </c>
       <c r="E61" s="64">
         <v>52140</v>
       </c>
       <c r="F61" s="64">
         <v>52099</v>
       </c>
       <c r="G61" s="64">
         <v>52091</v>
       </c>
       <c r="H61" s="64">
         <v>52119</v>
       </c>
       <c r="I61" s="64">
@@ -7740,52 +7900,55 @@
       </c>
       <c r="W61" s="64">
         <v>50832</v>
       </c>
       <c r="X61" s="64">
         <v>50794</v>
       </c>
       <c r="Y61" s="64">
         <v>50726</v>
       </c>
       <c r="Z61" s="64">
         <v>50655</v>
       </c>
       <c r="AA61" s="42">
         <v>50663</v>
       </c>
       <c r="AB61" s="64">
         <v>50580</v>
       </c>
       <c r="AC61" s="64">
         <v>50607</v>
       </c>
       <c r="AD61" s="65">
         <v>50574</v>
       </c>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61" s="64">
+        <v>50575</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B62" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C62" s="64">
         <v>40446</v>
       </c>
       <c r="D62" s="64">
         <v>40396</v>
       </c>
       <c r="E62" s="64">
         <v>40430</v>
       </c>
       <c r="F62" s="64">
         <v>40390</v>
       </c>
       <c r="G62" s="64">
         <v>40370</v>
       </c>
       <c r="H62" s="64">
         <v>40381</v>
       </c>
       <c r="I62" s="64">
@@ -7832,82 +7995,85 @@
       </c>
       <c r="W62" s="64">
         <v>39288</v>
       </c>
       <c r="X62" s="64">
         <v>39177</v>
       </c>
       <c r="Y62" s="64">
         <v>39067</v>
       </c>
       <c r="Z62" s="64">
         <v>39017</v>
       </c>
       <c r="AA62" s="42">
         <v>38990</v>
       </c>
       <c r="AB62" s="64">
         <v>38923</v>
       </c>
       <c r="AC62" s="64">
         <v>38850</v>
       </c>
       <c r="AD62" s="65">
         <v>38811</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="81" t="s">
+      <c r="AE62" s="64">
+        <v>38768</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" ht="20.25" customHeight="1">
+      <c r="B63" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="81"/>
-[...22 lines deleted...]
-      <c r="Z63" s="81"/>
+      <c r="C63" s="92"/>
+      <c r="D63" s="92"/>
+      <c r="E63" s="92"/>
+      <c r="F63" s="92"/>
+      <c r="G63" s="92"/>
+      <c r="H63" s="92"/>
+      <c r="I63" s="92"/>
+      <c r="J63" s="92"/>
+      <c r="K63" s="92"/>
+      <c r="L63" s="92"/>
+      <c r="M63" s="92"/>
+      <c r="N63" s="92"/>
+      <c r="O63" s="92"/>
+      <c r="P63" s="92"/>
+      <c r="Q63" s="92"/>
+      <c r="R63" s="92"/>
+      <c r="S63" s="92"/>
+      <c r="T63" s="92"/>
+      <c r="U63" s="92"/>
+      <c r="V63" s="92"/>
+      <c r="W63" s="92"/>
+      <c r="X63" s="92"/>
+      <c r="Y63" s="92"/>
+      <c r="Z63" s="92"/>
       <c r="AD63" s="31"/>
     </row>
-    <row r="64" spans="1:30">
+    <row r="64" spans="1:31">
       <c r="A64" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B64" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="36">
         <v>528055</v>
       </c>
       <c r="D64" s="36">
         <v>528742</v>
       </c>
       <c r="E64" s="36">
         <v>529622</v>
       </c>
       <c r="F64" s="36">
         <v>530292</v>
       </c>
       <c r="G64" s="36">
         <v>531292</v>
       </c>
       <c r="H64" s="37">
         <v>532231</v>
       </c>
       <c r="I64" s="67">
@@ -7954,52 +8120,55 @@
       </c>
       <c r="W64" s="36">
         <v>544057</v>
       </c>
       <c r="X64" s="36">
         <v>544406</v>
       </c>
       <c r="Y64" s="64">
         <v>544659</v>
       </c>
       <c r="Z64" s="64">
         <v>545012</v>
       </c>
       <c r="AA64" s="36">
         <v>545287</v>
       </c>
       <c r="AB64" s="36">
         <v>544983</v>
       </c>
       <c r="AC64" s="64">
         <v>545140</v>
       </c>
       <c r="AD64" s="65">
         <v>545086</v>
       </c>
-    </row>
-    <row r="65" spans="1:30">
+      <c r="AE64" s="64">
+        <v>545354</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31">
       <c r="A65" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B65" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="64">
         <v>228003</v>
       </c>
       <c r="D65" s="64">
         <v>228890</v>
       </c>
       <c r="E65" s="64">
         <v>229627</v>
       </c>
       <c r="F65" s="64">
         <v>230227</v>
       </c>
       <c r="G65" s="64">
         <v>231019</v>
       </c>
       <c r="H65" s="64">
         <v>231776</v>
       </c>
       <c r="I65" s="67">
@@ -8046,52 +8215,55 @@
       </c>
       <c r="W65" s="64">
         <v>243310</v>
       </c>
       <c r="X65" s="64">
         <v>243990</v>
       </c>
       <c r="Y65" s="64">
         <v>244469</v>
       </c>
       <c r="Z65" s="64">
         <v>244946</v>
       </c>
       <c r="AA65" s="36">
         <v>245522</v>
       </c>
       <c r="AB65" s="46">
         <v>245978</v>
       </c>
       <c r="AC65" s="64">
         <v>246365</v>
       </c>
       <c r="AD65" s="65">
         <v>246724</v>
       </c>
-    </row>
-    <row r="66" spans="1:30">
+      <c r="AE65" s="64">
+        <v>247193</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
       <c r="A66" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B66" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C66" s="64">
         <v>52121</v>
       </c>
       <c r="D66" s="64">
         <v>52019</v>
       </c>
       <c r="E66" s="64">
         <v>51960</v>
       </c>
       <c r="F66" s="64">
         <v>51966</v>
       </c>
       <c r="G66" s="64">
         <v>52007</v>
       </c>
       <c r="H66" s="64">
         <v>52015</v>
       </c>
       <c r="I66" s="67">
@@ -8138,52 +8310,55 @@
       </c>
       <c r="W66" s="64">
         <v>55237</v>
       </c>
       <c r="X66" s="64">
         <v>55067</v>
       </c>
       <c r="Y66" s="64">
         <v>55116</v>
       </c>
       <c r="Z66" s="64">
         <v>55112</v>
       </c>
       <c r="AA66" s="36">
         <v>55086</v>
       </c>
       <c r="AB66" s="46">
         <v>54923</v>
       </c>
       <c r="AC66" s="64">
         <v>54883</v>
       </c>
       <c r="AD66" s="65">
         <v>54741</v>
       </c>
-    </row>
-    <row r="67" spans="1:30">
+      <c r="AE66" s="64">
+        <v>54689</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
       <c r="A67" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B67" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C67" s="64">
         <v>74659</v>
       </c>
       <c r="D67" s="64">
         <v>74662</v>
       </c>
       <c r="E67" s="64">
         <v>74683</v>
       </c>
       <c r="F67" s="64">
         <v>74685</v>
       </c>
       <c r="G67" s="64">
         <v>74707</v>
       </c>
       <c r="H67" s="64">
         <v>74781</v>
       </c>
       <c r="I67" s="67">
@@ -8230,52 +8405,55 @@
       </c>
       <c r="W67" s="64">
         <v>74087</v>
       </c>
       <c r="X67" s="64">
         <v>73972</v>
       </c>
       <c r="Y67" s="64">
         <v>73987</v>
       </c>
       <c r="Z67" s="64">
         <v>73962</v>
       </c>
       <c r="AA67" s="36">
         <v>73854</v>
       </c>
       <c r="AB67" s="46">
         <v>73783</v>
       </c>
       <c r="AC67" s="64">
         <v>73823</v>
       </c>
       <c r="AD67" s="65">
         <v>73834</v>
       </c>
-    </row>
-    <row r="68" spans="1:30">
+      <c r="AE67" s="64">
+        <v>73903</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
       <c r="A68" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="64">
         <v>44805</v>
       </c>
       <c r="D68" s="64">
         <v>44670</v>
       </c>
       <c r="E68" s="64">
         <v>44676</v>
       </c>
       <c r="F68" s="64">
         <v>44689</v>
       </c>
       <c r="G68" s="64">
         <v>44651</v>
       </c>
       <c r="H68" s="64">
         <v>44605</v>
       </c>
       <c r="I68" s="67">
@@ -8322,52 +8500,55 @@
       </c>
       <c r="W68" s="64">
         <v>43116</v>
       </c>
       <c r="X68" s="64">
         <v>43056</v>
       </c>
       <c r="Y68" s="64">
         <v>42931</v>
       </c>
       <c r="Z68" s="64">
         <v>42954</v>
       </c>
       <c r="AA68" s="36">
         <v>42857</v>
       </c>
       <c r="AB68" s="46">
         <v>42629</v>
       </c>
       <c r="AC68" s="64">
         <v>42590</v>
       </c>
       <c r="AD68" s="65">
         <v>42398</v>
       </c>
-    </row>
-    <row r="69" spans="1:30">
+      <c r="AE68" s="64">
+        <v>42268</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
       <c r="A69" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C69" s="64">
         <v>62215</v>
       </c>
       <c r="D69" s="64">
         <v>62257</v>
       </c>
       <c r="E69" s="64">
         <v>62356</v>
       </c>
       <c r="F69" s="64">
         <v>62451</v>
       </c>
       <c r="G69" s="64">
         <v>62586</v>
       </c>
       <c r="H69" s="64">
         <v>62699</v>
       </c>
       <c r="I69" s="67">
@@ -8414,52 +8595,55 @@
       </c>
       <c r="W69" s="64">
         <v>62962</v>
       </c>
       <c r="X69" s="64">
         <v>62966</v>
       </c>
       <c r="Y69" s="64">
         <v>62865</v>
       </c>
       <c r="Z69" s="64">
         <v>62801</v>
       </c>
       <c r="AA69" s="36">
         <v>62765</v>
       </c>
       <c r="AB69" s="46">
         <v>62575</v>
       </c>
       <c r="AC69" s="64">
         <v>62490</v>
       </c>
       <c r="AD69" s="65">
         <v>62499</v>
       </c>
-    </row>
-    <row r="70" spans="1:30">
+      <c r="AE69" s="64">
+        <v>62465</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
       <c r="A70" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B70" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="64">
         <v>34145</v>
       </c>
       <c r="D70" s="64">
         <v>34179</v>
       </c>
       <c r="E70" s="64">
         <v>34214</v>
       </c>
       <c r="F70" s="64">
         <v>34210</v>
       </c>
       <c r="G70" s="64">
         <v>34260</v>
       </c>
       <c r="H70" s="64">
         <v>34277</v>
       </c>
       <c r="I70" s="67">
@@ -8506,52 +8690,55 @@
       </c>
       <c r="W70" s="64">
         <v>34011</v>
       </c>
       <c r="X70" s="64">
         <v>34054</v>
       </c>
       <c r="Y70" s="64">
         <v>34053</v>
       </c>
       <c r="Z70" s="64">
         <v>33985</v>
       </c>
       <c r="AA70" s="36">
         <v>33955</v>
       </c>
       <c r="AB70" s="46">
         <v>33935</v>
       </c>
       <c r="AC70" s="64">
         <v>33919</v>
       </c>
       <c r="AD70" s="65">
         <v>33851</v>
       </c>
-    </row>
-    <row r="71" spans="1:30">
+      <c r="AE70" s="64">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
       <c r="A71" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B71" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C71" s="64">
         <v>32107</v>
       </c>
       <c r="D71" s="64">
         <v>32065</v>
       </c>
       <c r="E71" s="64">
         <v>32106</v>
       </c>
       <c r="F71" s="64">
         <v>32064</v>
       </c>
       <c r="G71" s="64">
         <v>32062</v>
       </c>
       <c r="H71" s="64">
         <v>32078</v>
       </c>
       <c r="I71" s="67">
@@ -8598,82 +8785,85 @@
       </c>
       <c r="W71" s="64">
         <v>31334</v>
       </c>
       <c r="X71" s="64">
         <v>31301</v>
       </c>
       <c r="Y71" s="64">
         <v>31238</v>
       </c>
       <c r="Z71" s="64">
         <v>31252</v>
       </c>
       <c r="AA71" s="36">
         <v>31248</v>
       </c>
       <c r="AB71" s="46">
         <v>31160</v>
       </c>
       <c r="AC71" s="64">
         <v>31070</v>
       </c>
       <c r="AD71" s="65">
         <v>31039</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="78" t="s">
+      <c r="AE71" s="64">
+        <v>31036</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31" ht="15" customHeight="1">
+      <c r="B72" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="C72" s="78"/>
-[...22 lines deleted...]
-      <c r="Z72" s="78"/>
+      <c r="C72" s="89"/>
+      <c r="D72" s="89"/>
+      <c r="E72" s="89"/>
+      <c r="F72" s="89"/>
+      <c r="G72" s="89"/>
+      <c r="H72" s="89"/>
+      <c r="I72" s="89"/>
+      <c r="J72" s="89"/>
+      <c r="K72" s="89"/>
+      <c r="L72" s="89"/>
+      <c r="M72" s="89"/>
+      <c r="N72" s="89"/>
+      <c r="O72" s="89"/>
+      <c r="P72" s="89"/>
+      <c r="Q72" s="89"/>
+      <c r="R72" s="89"/>
+      <c r="S72" s="89"/>
+      <c r="T72" s="89"/>
+      <c r="U72" s="89"/>
+      <c r="V72" s="89"/>
+      <c r="W72" s="89"/>
+      <c r="X72" s="89"/>
+      <c r="Y72" s="89"/>
+      <c r="Z72" s="89"/>
       <c r="AD72" s="31"/>
     </row>
-    <row r="73" spans="1:30">
+    <row r="73" spans="1:31">
       <c r="A73" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B73" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C73" s="42">
         <v>264764</v>
       </c>
       <c r="D73" s="42">
         <v>265189</v>
       </c>
       <c r="E73" s="42">
         <v>265576</v>
       </c>
       <c r="F73" s="42">
         <v>265980</v>
       </c>
       <c r="G73" s="42">
         <v>266444</v>
       </c>
       <c r="H73" s="42">
         <v>266949</v>
       </c>
       <c r="I73" s="67">
@@ -8720,52 +8910,55 @@
       </c>
       <c r="W73" s="36">
         <v>272889</v>
       </c>
       <c r="X73" s="36">
         <v>272994</v>
       </c>
       <c r="Y73" s="64">
         <v>273135</v>
       </c>
       <c r="Z73" s="64">
         <v>273336</v>
       </c>
       <c r="AA73" s="42">
         <v>273438</v>
       </c>
       <c r="AB73" s="64">
         <v>273145</v>
       </c>
       <c r="AC73" s="64">
         <v>273276</v>
       </c>
       <c r="AD73" s="65">
         <v>273278</v>
       </c>
-    </row>
-    <row r="74" spans="1:30">
+      <c r="AE73" s="64">
+        <v>273411</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
       <c r="A74" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C74" s="64">
         <v>114061</v>
       </c>
       <c r="D74" s="64">
         <v>114522</v>
       </c>
       <c r="E74" s="64">
         <v>114879</v>
       </c>
       <c r="F74" s="64">
         <v>115196</v>
       </c>
       <c r="G74" s="64">
         <v>115591</v>
       </c>
       <c r="H74" s="64">
         <v>115986</v>
       </c>
       <c r="I74" s="67">
@@ -8812,52 +9005,55 @@
       </c>
       <c r="W74" s="64">
         <v>121373</v>
       </c>
       <c r="X74" s="64">
         <v>121678</v>
       </c>
       <c r="Y74" s="64">
         <v>121904</v>
       </c>
       <c r="Z74" s="64">
         <v>122149</v>
       </c>
       <c r="AA74" s="42">
         <v>122416</v>
       </c>
       <c r="AB74" s="64">
         <v>122571</v>
       </c>
       <c r="AC74" s="64">
         <v>122788</v>
       </c>
       <c r="AD74" s="65">
         <v>122991</v>
       </c>
-    </row>
-    <row r="75" spans="1:30">
+      <c r="AE74" s="64">
+        <v>123204</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
       <c r="A75" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C75" s="64">
         <v>26720</v>
       </c>
       <c r="D75" s="64">
         <v>26660</v>
       </c>
       <c r="E75" s="64">
         <v>26621</v>
       </c>
       <c r="F75" s="64">
         <v>26640</v>
       </c>
       <c r="G75" s="64">
         <v>26665</v>
       </c>
       <c r="H75" s="64">
         <v>26673</v>
       </c>
       <c r="I75" s="67">
@@ -8904,52 +9100,55 @@
       </c>
       <c r="W75" s="64">
         <v>28462</v>
       </c>
       <c r="X75" s="64">
         <v>28414</v>
       </c>
       <c r="Y75" s="64">
         <v>28447</v>
       </c>
       <c r="Z75" s="64">
         <v>28451</v>
       </c>
       <c r="AA75" s="42">
         <v>28414</v>
       </c>
       <c r="AB75" s="64">
         <v>28327</v>
       </c>
       <c r="AC75" s="64">
         <v>28300</v>
       </c>
       <c r="AD75" s="65">
         <v>28221</v>
       </c>
-    </row>
-    <row r="76" spans="1:30">
+      <c r="AE75" s="64">
+        <v>28218</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31">
       <c r="A76" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C76" s="64">
         <v>36828</v>
       </c>
       <c r="D76" s="64">
         <v>36863</v>
       </c>
       <c r="E76" s="64">
         <v>36864</v>
       </c>
       <c r="F76" s="64">
         <v>36865</v>
       </c>
       <c r="G76" s="64">
         <v>36865</v>
       </c>
       <c r="H76" s="64">
         <v>36916</v>
       </c>
       <c r="I76" s="67">
@@ -8996,52 +9195,55 @@
       </c>
       <c r="W76" s="64">
         <v>36562</v>
       </c>
       <c r="X76" s="64">
         <v>36495</v>
       </c>
       <c r="Y76" s="64">
         <v>36537</v>
       </c>
       <c r="Z76" s="64">
         <v>36537</v>
       </c>
       <c r="AA76" s="42">
         <v>36476</v>
       </c>
       <c r="AB76" s="64">
         <v>36423</v>
       </c>
       <c r="AC76" s="64">
         <v>36466</v>
       </c>
       <c r="AD76" s="65">
         <v>36455</v>
       </c>
-    </row>
-    <row r="77" spans="1:30">
+      <c r="AE76" s="64">
+        <v>36493</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
       <c r="A77" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B77" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C77" s="64">
         <v>22752</v>
       </c>
       <c r="D77" s="64">
         <v>22701</v>
       </c>
       <c r="E77" s="64">
         <v>22705</v>
       </c>
       <c r="F77" s="64">
         <v>22712</v>
       </c>
       <c r="G77" s="64">
         <v>22680</v>
       </c>
       <c r="H77" s="64">
         <v>22666</v>
       </c>
       <c r="I77" s="67">
@@ -9088,52 +9290,55 @@
       </c>
       <c r="W77" s="64">
         <v>21979</v>
       </c>
       <c r="X77" s="64">
         <v>21925</v>
       </c>
       <c r="Y77" s="64">
         <v>21874</v>
       </c>
       <c r="Z77" s="64">
         <v>21882</v>
       </c>
       <c r="AA77" s="42">
         <v>21841</v>
       </c>
       <c r="AB77" s="64">
         <v>21710</v>
       </c>
       <c r="AC77" s="64">
         <v>21706</v>
       </c>
       <c r="AD77" s="65">
         <v>21606</v>
       </c>
-    </row>
-    <row r="78" spans="1:30">
+      <c r="AE77" s="64">
+        <v>21557</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
       <c r="A78" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B78" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C78" s="64">
         <v>31033</v>
       </c>
       <c r="D78" s="64">
         <v>31050</v>
       </c>
       <c r="E78" s="64">
         <v>31096</v>
       </c>
       <c r="F78" s="64">
         <v>31156</v>
       </c>
       <c r="G78" s="64">
         <v>31210</v>
       </c>
       <c r="H78" s="64">
         <v>31240</v>
       </c>
       <c r="I78" s="67">
@@ -9180,52 +9385,55 @@
       </c>
       <c r="W78" s="64">
         <v>31394</v>
       </c>
       <c r="X78" s="64">
         <v>31360</v>
       </c>
       <c r="Y78" s="64">
         <v>31313</v>
       </c>
       <c r="Z78" s="64">
         <v>31260</v>
       </c>
       <c r="AA78" s="42">
         <v>31266</v>
       </c>
       <c r="AB78" s="64">
         <v>31167</v>
       </c>
       <c r="AC78" s="64">
         <v>31130</v>
       </c>
       <c r="AD78" s="65">
         <v>31144</v>
       </c>
-    </row>
-    <row r="79" spans="1:30">
+      <c r="AE78" s="64">
+        <v>31126</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
       <c r="A79" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B79" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C79" s="64">
         <v>16710</v>
       </c>
       <c r="D79" s="64">
         <v>16735</v>
       </c>
       <c r="E79" s="64">
         <v>16740</v>
       </c>
       <c r="F79" s="64">
         <v>16737</v>
       </c>
       <c r="G79" s="64">
         <v>16760</v>
       </c>
       <c r="H79" s="64">
         <v>16780</v>
       </c>
       <c r="I79" s="67">
@@ -9272,52 +9480,55 @@
       </c>
       <c r="W79" s="64">
         <v>16735</v>
       </c>
       <c r="X79" s="64">
         <v>16749</v>
       </c>
       <c r="Y79" s="64">
         <v>16718</v>
       </c>
       <c r="Z79" s="64">
         <v>16697</v>
       </c>
       <c r="AA79" s="42">
         <v>16665</v>
       </c>
       <c r="AB79" s="64">
         <v>16644</v>
       </c>
       <c r="AC79" s="64">
         <v>16618</v>
       </c>
       <c r="AD79" s="65">
         <v>16600</v>
       </c>
-    </row>
-    <row r="80" spans="1:30">
+      <c r="AE79" s="64">
+        <v>16566</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31">
       <c r="A80" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B80" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C80" s="64">
         <v>16660</v>
       </c>
       <c r="D80" s="64">
         <v>16658</v>
       </c>
       <c r="E80" s="64">
         <v>16671</v>
       </c>
       <c r="F80" s="64">
         <v>16674</v>
       </c>
       <c r="G80" s="64">
         <v>16673</v>
       </c>
       <c r="H80" s="64">
         <v>16688</v>
       </c>
       <c r="I80" s="67">
@@ -9364,82 +9575,85 @@
       </c>
       <c r="W80" s="64">
         <v>16384</v>
       </c>
       <c r="X80" s="64">
         <v>16373</v>
       </c>
       <c r="Y80" s="64">
         <v>16342</v>
       </c>
       <c r="Z80" s="64">
         <v>16360</v>
       </c>
       <c r="AA80" s="42">
         <v>16360</v>
       </c>
       <c r="AB80" s="64">
         <v>16303</v>
       </c>
       <c r="AC80" s="64">
         <v>16268</v>
       </c>
       <c r="AD80" s="65">
         <v>16261</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B81" s="79" t="s">
+      <c r="AE80" s="64">
+        <v>16247</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31">
+      <c r="B81" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="79"/>
-[...22 lines deleted...]
-      <c r="Z81" s="79"/>
+      <c r="C81" s="90"/>
+      <c r="D81" s="90"/>
+      <c r="E81" s="90"/>
+      <c r="F81" s="90"/>
+      <c r="G81" s="90"/>
+      <c r="H81" s="90"/>
+      <c r="I81" s="90"/>
+      <c r="J81" s="90"/>
+      <c r="K81" s="90"/>
+      <c r="L81" s="90"/>
+      <c r="M81" s="90"/>
+      <c r="N81" s="90"/>
+      <c r="O81" s="90"/>
+      <c r="P81" s="90"/>
+      <c r="Q81" s="90"/>
+      <c r="R81" s="90"/>
+      <c r="S81" s="90"/>
+      <c r="T81" s="90"/>
+      <c r="U81" s="90"/>
+      <c r="V81" s="90"/>
+      <c r="W81" s="90"/>
+      <c r="X81" s="90"/>
+      <c r="Y81" s="90"/>
+      <c r="Z81" s="90"/>
       <c r="AD81" s="31"/>
     </row>
-    <row r="82" spans="1:30">
+    <row r="82" spans="1:31">
       <c r="A82" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B82" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C82" s="42">
         <v>263291</v>
       </c>
       <c r="D82" s="42">
         <v>263553</v>
       </c>
       <c r="E82" s="42">
         <v>264046</v>
       </c>
       <c r="F82" s="42">
         <v>264312</v>
       </c>
       <c r="G82" s="42">
         <v>264848</v>
       </c>
       <c r="H82" s="42">
         <v>266949</v>
       </c>
       <c r="I82" s="67">
@@ -9486,52 +9700,55 @@
       </c>
       <c r="W82" s="36">
         <v>271168</v>
       </c>
       <c r="X82" s="36">
         <v>271412</v>
       </c>
       <c r="Y82" s="64">
         <v>271524</v>
       </c>
       <c r="Z82" s="64">
         <v>271676</v>
       </c>
       <c r="AA82" s="42">
         <v>271849</v>
       </c>
       <c r="AB82" s="64">
         <v>271838</v>
       </c>
       <c r="AC82" s="64">
         <v>271864</v>
       </c>
       <c r="AD82" s="65">
         <v>271808</v>
       </c>
-    </row>
-    <row r="83" spans="1:30">
+      <c r="AE82" s="64">
+        <v>271943</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31">
       <c r="A83" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B83" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C83" s="64">
         <v>113942</v>
       </c>
       <c r="D83" s="64">
         <v>114368</v>
       </c>
       <c r="E83" s="64">
         <v>114748</v>
       </c>
       <c r="F83" s="64">
         <v>115031</v>
       </c>
       <c r="G83" s="64">
         <v>115428</v>
       </c>
       <c r="H83" s="64">
         <v>115790</v>
       </c>
       <c r="I83" s="67">
@@ -9578,52 +9795,55 @@
       </c>
       <c r="W83" s="64">
         <v>121937</v>
       </c>
       <c r="X83" s="64">
         <v>122312</v>
       </c>
       <c r="Y83" s="64">
         <v>122565</v>
       </c>
       <c r="Z83" s="64">
         <v>122797</v>
       </c>
       <c r="AA83" s="42">
         <v>123106</v>
       </c>
       <c r="AB83" s="64">
         <v>123407</v>
       </c>
       <c r="AC83" s="64">
         <v>123577</v>
       </c>
       <c r="AD83" s="65">
         <v>123733</v>
       </c>
-    </row>
-    <row r="84" spans="1:30">
+      <c r="AE83" s="64">
+        <v>123989</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31">
       <c r="A84" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B84" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C84" s="64">
         <v>25401</v>
       </c>
       <c r="D84" s="64">
         <v>25359</v>
       </c>
       <c r="E84" s="64">
         <v>25339</v>
       </c>
       <c r="F84" s="64">
         <v>25326</v>
       </c>
       <c r="G84" s="64">
         <v>25342</v>
       </c>
       <c r="H84" s="64">
         <v>25342</v>
       </c>
       <c r="I84" s="67">
@@ -9670,52 +9890,55 @@
       </c>
       <c r="W84" s="64">
         <v>26775</v>
       </c>
       <c r="X84" s="64">
         <v>26653</v>
       </c>
       <c r="Y84" s="64">
         <v>26669</v>
       </c>
       <c r="Z84" s="64">
         <v>26661</v>
       </c>
       <c r="AA84" s="42">
         <v>26672</v>
       </c>
       <c r="AB84" s="64">
         <v>26596</v>
       </c>
       <c r="AC84" s="64">
         <v>26583</v>
       </c>
       <c r="AD84" s="65">
         <v>26520</v>
       </c>
-    </row>
-    <row r="85" spans="1:30">
+      <c r="AE84" s="64">
+        <v>26471</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31">
       <c r="A85" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B85" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C85" s="64">
         <v>37831</v>
       </c>
       <c r="D85" s="64">
         <v>37799</v>
       </c>
       <c r="E85" s="64">
         <v>37819</v>
       </c>
       <c r="F85" s="64">
         <v>37820</v>
       </c>
       <c r="G85" s="64">
         <v>37842</v>
       </c>
       <c r="H85" s="64">
         <v>37865</v>
       </c>
       <c r="I85" s="67">
@@ -9762,52 +9985,55 @@
       </c>
       <c r="W85" s="64">
         <v>37525</v>
       </c>
       <c r="X85" s="64">
         <v>37477</v>
       </c>
       <c r="Y85" s="64">
         <v>37450</v>
       </c>
       <c r="Z85" s="64">
         <v>37425</v>
       </c>
       <c r="AA85" s="42">
         <v>37378</v>
       </c>
       <c r="AB85" s="64">
         <v>37360</v>
       </c>
       <c r="AC85" s="64">
         <v>37357</v>
       </c>
       <c r="AD85" s="65">
         <v>37379</v>
       </c>
-    </row>
-    <row r="86" spans="1:30">
+      <c r="AE85" s="64">
+        <v>37410</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31">
       <c r="A86" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C86" s="64">
         <v>22053</v>
       </c>
       <c r="D86" s="64">
         <v>21969</v>
       </c>
       <c r="E86" s="64">
         <v>21971</v>
       </c>
       <c r="F86" s="64">
         <v>21977</v>
       </c>
       <c r="G86" s="64">
         <v>21971</v>
       </c>
       <c r="H86" s="64">
         <v>21939</v>
       </c>
       <c r="I86" s="67">
@@ -9854,52 +10080,55 @@
       </c>
       <c r="W86" s="64">
         <v>21137</v>
       </c>
       <c r="X86" s="64">
         <v>21131</v>
       </c>
       <c r="Y86" s="64">
         <v>21057</v>
       </c>
       <c r="Z86" s="64">
         <v>21072</v>
       </c>
       <c r="AA86" s="42">
         <v>21016</v>
       </c>
       <c r="AB86" s="64">
         <v>20919</v>
       </c>
       <c r="AC86" s="64">
         <v>20884</v>
       </c>
       <c r="AD86" s="65">
         <v>20792</v>
       </c>
-    </row>
-    <row r="87" spans="1:30">
+      <c r="AE86" s="64">
+        <v>20711</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31">
       <c r="A87" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C87" s="64">
         <v>31182</v>
       </c>
       <c r="D87" s="64">
         <v>31207</v>
       </c>
       <c r="E87" s="64">
         <v>31260</v>
       </c>
       <c r="F87" s="64">
         <v>31295</v>
       </c>
       <c r="G87" s="64">
         <v>31376</v>
       </c>
       <c r="H87" s="64">
         <v>31459</v>
       </c>
       <c r="I87" s="67">
@@ -9946,52 +10175,55 @@
       </c>
       <c r="W87" s="64">
         <v>31568</v>
       </c>
       <c r="X87" s="64">
         <v>31606</v>
       </c>
       <c r="Y87" s="64">
         <v>31552</v>
       </c>
       <c r="Z87" s="64">
         <v>31541</v>
       </c>
       <c r="AA87" s="42">
         <v>31499</v>
       </c>
       <c r="AB87" s="64">
         <v>31408</v>
       </c>
       <c r="AC87" s="64">
         <v>31360</v>
       </c>
       <c r="AD87" s="65">
         <v>31355</v>
       </c>
-    </row>
-    <row r="88" spans="1:30">
+      <c r="AE87" s="64">
+        <v>31339</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31">
       <c r="A88" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C88" s="64">
         <v>17435</v>
       </c>
       <c r="D88" s="64">
         <v>17444</v>
       </c>
       <c r="E88" s="64">
         <v>17474</v>
       </c>
       <c r="F88" s="64">
         <v>17473</v>
       </c>
       <c r="G88" s="64">
         <v>17500</v>
       </c>
       <c r="H88" s="64">
         <v>17497</v>
       </c>
       <c r="I88" s="67">
@@ -10038,52 +10270,55 @@
       </c>
       <c r="W88" s="64">
         <v>17276</v>
       </c>
       <c r="X88" s="64">
         <v>17305</v>
       </c>
       <c r="Y88" s="64">
         <v>17335</v>
       </c>
       <c r="Z88" s="64">
         <v>17288</v>
       </c>
       <c r="AA88" s="42">
         <v>17290</v>
       </c>
       <c r="AB88" s="64">
         <v>17291</v>
       </c>
       <c r="AC88" s="64">
         <v>17301</v>
       </c>
       <c r="AD88" s="65">
         <v>17251</v>
       </c>
-    </row>
-    <row r="89" spans="1:30">
+      <c r="AE88" s="64">
+        <v>17234</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31">
       <c r="A89" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C89" s="64">
         <v>15447</v>
       </c>
       <c r="D89" s="64">
         <v>15407</v>
       </c>
       <c r="E89" s="64">
         <v>15435</v>
       </c>
       <c r="F89" s="64">
         <v>15390</v>
       </c>
       <c r="G89" s="64">
         <v>15389</v>
       </c>
       <c r="H89" s="64">
         <v>15390</v>
       </c>
       <c r="I89" s="67">
@@ -10130,82 +10365,85 @@
       </c>
       <c r="W89" s="64">
         <v>14950</v>
       </c>
       <c r="X89" s="64">
         <v>14928</v>
       </c>
       <c r="Y89" s="64">
         <v>14896</v>
       </c>
       <c r="Z89" s="64">
         <v>14892</v>
       </c>
       <c r="AA89" s="42">
         <v>14888</v>
       </c>
       <c r="AB89" s="64">
         <v>14857</v>
       </c>
       <c r="AC89" s="64">
         <v>14802</v>
       </c>
       <c r="AD89" s="65">
         <v>14778</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B90" s="81" t="s">
+      <c r="AE89" s="64">
+        <v>14789</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31" ht="20.25" customHeight="1">
+      <c r="B90" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="C90" s="81"/>
-[...22 lines deleted...]
-      <c r="Z90" s="81"/>
+      <c r="C90" s="92"/>
+      <c r="D90" s="92"/>
+      <c r="E90" s="92"/>
+      <c r="F90" s="92"/>
+      <c r="G90" s="92"/>
+      <c r="H90" s="92"/>
+      <c r="I90" s="92"/>
+      <c r="J90" s="92"/>
+      <c r="K90" s="92"/>
+      <c r="L90" s="92"/>
+      <c r="M90" s="92"/>
+      <c r="N90" s="92"/>
+      <c r="O90" s="92"/>
+      <c r="P90" s="92"/>
+      <c r="Q90" s="92"/>
+      <c r="R90" s="92"/>
+      <c r="S90" s="92"/>
+      <c r="T90" s="92"/>
+      <c r="U90" s="92"/>
+      <c r="V90" s="92"/>
+      <c r="W90" s="92"/>
+      <c r="X90" s="92"/>
+      <c r="Y90" s="92"/>
+      <c r="Z90" s="92"/>
       <c r="AD90" s="31"/>
     </row>
-    <row r="91" spans="1:30">
+    <row r="91" spans="1:31">
       <c r="A91" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B91" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C91" s="36">
         <v>1613950</v>
       </c>
       <c r="D91" s="36">
         <v>1613316</v>
       </c>
       <c r="E91" s="36">
         <v>1613932</v>
       </c>
       <c r="F91" s="36">
         <v>1614921</v>
       </c>
       <c r="G91" s="36">
         <v>1615942</v>
       </c>
       <c r="H91" s="37">
         <v>1616979</v>
       </c>
       <c r="I91" s="67">
@@ -10252,52 +10490,55 @@
       </c>
       <c r="W91" s="36">
         <v>1603700</v>
       </c>
       <c r="X91" s="36">
         <v>1603801</v>
       </c>
       <c r="Y91" s="64">
         <v>1603289</v>
       </c>
       <c r="Z91" s="64">
         <v>1603156</v>
       </c>
       <c r="AA91" s="42">
         <v>1603371</v>
       </c>
       <c r="AB91" s="36">
         <v>1601437</v>
       </c>
       <c r="AC91" s="64">
         <v>1601599</v>
       </c>
       <c r="AD91" s="65">
         <v>1601579</v>
       </c>
-    </row>
-    <row r="92" spans="1:30">
+      <c r="AE91" s="64">
+        <v>1601463</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31">
       <c r="A92" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B92" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C92" s="64">
         <v>27164</v>
       </c>
       <c r="D92" s="64">
         <v>27108</v>
       </c>
       <c r="E92" s="64">
         <v>27064</v>
       </c>
       <c r="F92" s="64">
         <v>27080</v>
       </c>
       <c r="G92" s="64">
         <v>27051</v>
       </c>
       <c r="H92" s="64">
         <v>27017</v>
       </c>
       <c r="I92" s="67">
@@ -10344,52 +10585,55 @@
       </c>
       <c r="W92" s="64">
         <v>22066</v>
       </c>
       <c r="X92" s="64">
         <v>22058</v>
       </c>
       <c r="Y92" s="64">
         <v>22025</v>
       </c>
       <c r="Z92" s="64">
         <v>22014</v>
       </c>
       <c r="AA92" s="42">
         <v>22018</v>
       </c>
       <c r="AB92" s="46">
         <v>21881</v>
       </c>
       <c r="AC92" s="64">
         <v>21816</v>
       </c>
       <c r="AD92" s="65">
         <v>21736</v>
       </c>
-    </row>
-    <row r="93" spans="1:30">
+      <c r="AE92" s="64">
+        <v>21744</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31">
       <c r="A93" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B93" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C93" s="64">
         <v>25115</v>
       </c>
       <c r="D93" s="64">
         <v>25130</v>
       </c>
       <c r="E93" s="64">
         <v>25098</v>
       </c>
       <c r="F93" s="64">
         <v>25084</v>
       </c>
       <c r="G93" s="64">
         <v>25096</v>
       </c>
       <c r="H93" s="64">
         <v>25121</v>
       </c>
       <c r="I93" s="67">
@@ -10436,52 +10680,55 @@
       </c>
       <c r="W93" s="64">
         <v>25218</v>
       </c>
       <c r="X93" s="64">
         <v>25275</v>
       </c>
       <c r="Y93" s="64">
         <v>25287</v>
       </c>
       <c r="Z93" s="64">
         <v>25259</v>
       </c>
       <c r="AA93" s="42">
         <v>25190</v>
       </c>
       <c r="AB93" s="46">
         <v>25173</v>
       </c>
       <c r="AC93" s="64">
         <v>25186</v>
       </c>
       <c r="AD93" s="65">
         <v>25211</v>
       </c>
-    </row>
-    <row r="94" spans="1:30">
+      <c r="AE93" s="64">
+        <v>25224</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31">
       <c r="A94" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B94" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C94" s="64">
         <v>48701</v>
       </c>
       <c r="D94" s="64">
         <v>48642</v>
       </c>
       <c r="E94" s="64">
         <v>48643</v>
       </c>
       <c r="F94" s="64">
         <v>48591</v>
       </c>
       <c r="G94" s="64">
         <v>48572</v>
       </c>
       <c r="H94" s="64">
         <v>48580</v>
       </c>
       <c r="I94" s="67">
@@ -10528,52 +10775,55 @@
       </c>
       <c r="W94" s="64">
         <v>47719</v>
       </c>
       <c r="X94" s="64">
         <v>47709</v>
       </c>
       <c r="Y94" s="64">
         <v>47659</v>
       </c>
       <c r="Z94" s="64">
         <v>47645</v>
       </c>
       <c r="AA94" s="42">
         <v>47581</v>
       </c>
       <c r="AB94" s="46">
         <v>47421</v>
       </c>
       <c r="AC94" s="64">
         <v>47444</v>
       </c>
       <c r="AD94" s="65">
         <v>47414</v>
       </c>
-    </row>
-    <row r="95" spans="1:30">
+      <c r="AE94" s="64">
+        <v>47320</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31">
       <c r="A95" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B95" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C95" s="64">
         <v>142726</v>
       </c>
       <c r="D95" s="64">
         <v>142574</v>
       </c>
       <c r="E95" s="64">
         <v>142452</v>
       </c>
       <c r="F95" s="64">
         <v>142410</v>
       </c>
       <c r="G95" s="64">
         <v>142455</v>
       </c>
       <c r="H95" s="64">
         <v>142322</v>
       </c>
       <c r="I95" s="67">
@@ -10620,52 +10870,55 @@
       </c>
       <c r="W95" s="64">
         <v>140735</v>
       </c>
       <c r="X95" s="64">
         <v>140501</v>
       </c>
       <c r="Y95" s="64">
         <v>140282</v>
       </c>
       <c r="Z95" s="64">
         <v>140063</v>
       </c>
       <c r="AA95" s="42">
         <v>139960</v>
       </c>
       <c r="AB95" s="46">
         <v>139670</v>
       </c>
       <c r="AC95" s="64">
         <v>139584</v>
       </c>
       <c r="AD95" s="65">
         <v>139465</v>
       </c>
-    </row>
-    <row r="96" spans="1:30">
+      <c r="AE95" s="64">
+        <v>139332</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31">
       <c r="A96" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B96" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C96" s="64">
         <v>134072</v>
       </c>
       <c r="D96" s="64">
         <v>133806</v>
       </c>
       <c r="E96" s="64">
         <v>133774</v>
       </c>
       <c r="F96" s="64">
         <v>133756</v>
       </c>
       <c r="G96" s="64">
         <v>133726</v>
       </c>
       <c r="H96" s="64">
         <v>133754</v>
       </c>
       <c r="I96" s="67">
@@ -10712,52 +10965,55 @@
       </c>
       <c r="W96" s="64">
         <v>131587</v>
       </c>
       <c r="X96" s="64">
         <v>131268</v>
       </c>
       <c r="Y96" s="64">
         <v>131157</v>
       </c>
       <c r="Z96" s="64">
         <v>131147</v>
       </c>
       <c r="AA96" s="42">
         <v>131093</v>
       </c>
       <c r="AB96" s="46">
         <v>130955</v>
       </c>
       <c r="AC96" s="64">
         <v>130845</v>
       </c>
       <c r="AD96" s="65">
         <v>130758</v>
       </c>
-    </row>
-    <row r="97" spans="1:30">
+      <c r="AE96" s="64">
+        <v>130541</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31">
       <c r="A97" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B97" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C97" s="64">
         <v>117544</v>
       </c>
       <c r="D97" s="64">
         <v>117543</v>
       </c>
       <c r="E97" s="64">
         <v>117700</v>
       </c>
       <c r="F97" s="64">
         <v>117845</v>
       </c>
       <c r="G97" s="64">
         <v>117943</v>
       </c>
       <c r="H97" s="64">
         <v>118118</v>
       </c>
       <c r="I97" s="67">
@@ -10804,52 +11060,55 @@
       </c>
       <c r="W97" s="64">
         <v>117791</v>
       </c>
       <c r="X97" s="64">
         <v>117615</v>
       </c>
       <c r="Y97" s="64">
         <v>117399</v>
       </c>
       <c r="Z97" s="64">
         <v>117319</v>
       </c>
       <c r="AA97" s="42">
         <v>117235</v>
       </c>
       <c r="AB97" s="46">
         <v>117223</v>
       </c>
       <c r="AC97" s="64">
         <v>117194</v>
       </c>
       <c r="AD97" s="65">
         <v>117113</v>
       </c>
-    </row>
-    <row r="98" spans="1:30">
+      <c r="AE97" s="64">
+        <v>116984</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31">
       <c r="A98" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B98" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C98" s="64">
         <v>129726</v>
       </c>
       <c r="D98" s="64">
         <v>129558</v>
       </c>
       <c r="E98" s="64">
         <v>129471</v>
       </c>
       <c r="F98" s="64">
         <v>129554</v>
       </c>
       <c r="G98" s="64">
         <v>129643</v>
       </c>
       <c r="H98" s="64">
         <v>129702</v>
       </c>
       <c r="I98" s="67">
@@ -10896,52 +11155,55 @@
       </c>
       <c r="W98" s="64">
         <v>127760</v>
       </c>
       <c r="X98" s="64">
         <v>127547</v>
       </c>
       <c r="Y98" s="64">
         <v>127461</v>
       </c>
       <c r="Z98" s="64">
         <v>127412</v>
       </c>
       <c r="AA98" s="42">
         <v>127359</v>
       </c>
       <c r="AB98" s="46">
         <v>127241</v>
       </c>
       <c r="AC98" s="64">
         <v>127152</v>
       </c>
       <c r="AD98" s="65">
         <v>127021</v>
       </c>
-    </row>
-    <row r="99" spans="1:30">
+      <c r="AE98" s="64">
+        <v>127107</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31">
       <c r="A99" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B99" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C99" s="64">
         <v>129177</v>
       </c>
       <c r="D99" s="64">
         <v>129151</v>
       </c>
       <c r="E99" s="64">
         <v>129171</v>
       </c>
       <c r="F99" s="64">
         <v>129235</v>
       </c>
       <c r="G99" s="64">
         <v>129302</v>
       </c>
       <c r="H99" s="64">
         <v>129381</v>
       </c>
       <c r="I99" s="67">
@@ -10988,52 +11250,55 @@
       </c>
       <c r="W99" s="64">
         <v>129185</v>
       </c>
       <c r="X99" s="64">
         <v>129990</v>
       </c>
       <c r="Y99" s="64">
         <v>130190</v>
       </c>
       <c r="Z99" s="64">
         <v>130198</v>
       </c>
       <c r="AA99" s="42">
         <v>130212</v>
       </c>
       <c r="AB99" s="46">
         <v>130147</v>
       </c>
       <c r="AC99" s="64">
         <v>130227</v>
       </c>
       <c r="AD99" s="65">
         <v>130291</v>
       </c>
-    </row>
-    <row r="100" spans="1:30">
+      <c r="AE99" s="64">
+        <v>130400</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31">
       <c r="A100" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B100" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C100" s="64">
         <v>51593</v>
       </c>
       <c r="D100" s="64">
         <v>51473</v>
       </c>
       <c r="E100" s="64">
         <v>51485</v>
       </c>
       <c r="F100" s="64">
         <v>51525</v>
       </c>
       <c r="G100" s="64">
         <v>51496</v>
       </c>
       <c r="H100" s="64">
         <v>51476</v>
       </c>
       <c r="I100" s="67">
@@ -11080,52 +11345,55 @@
       </c>
       <c r="W100" s="64">
         <v>50231</v>
       </c>
       <c r="X100" s="64">
         <v>50096</v>
       </c>
       <c r="Y100" s="64">
         <v>50038</v>
       </c>
       <c r="Z100" s="64">
         <v>49946</v>
       </c>
       <c r="AA100" s="42">
         <v>49927</v>
       </c>
       <c r="AB100" s="46">
         <v>49822</v>
       </c>
       <c r="AC100" s="64">
         <v>49778</v>
       </c>
       <c r="AD100" s="65">
         <v>49823</v>
       </c>
-    </row>
-    <row r="101" spans="1:30">
+      <c r="AE100" s="64">
+        <v>49766</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31">
       <c r="A101" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B101" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C101" s="64">
         <v>236823</v>
       </c>
       <c r="D101" s="64">
         <v>236999</v>
       </c>
       <c r="E101" s="64">
         <v>237210</v>
       </c>
       <c r="F101" s="64">
         <v>237606</v>
       </c>
       <c r="G101" s="64">
         <v>238016</v>
       </c>
       <c r="H101" s="64">
         <v>238337</v>
       </c>
       <c r="I101" s="67">
@@ -11172,52 +11440,55 @@
       </c>
       <c r="W101" s="64">
         <v>242307</v>
       </c>
       <c r="X101" s="64">
         <v>242638</v>
       </c>
       <c r="Y101" s="64">
         <v>242829</v>
       </c>
       <c r="Z101" s="64">
         <v>243100</v>
       </c>
       <c r="AA101" s="42">
         <v>243394</v>
       </c>
       <c r="AB101" s="46">
         <v>242957</v>
       </c>
       <c r="AC101" s="64">
         <v>243162</v>
       </c>
       <c r="AD101" s="65">
         <v>243521</v>
       </c>
-    </row>
-    <row r="102" spans="1:30">
+      <c r="AE101" s="64">
+        <v>243710</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31">
       <c r="A102" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B102" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C102" s="64">
         <v>159466</v>
       </c>
       <c r="D102" s="64">
         <v>159620</v>
       </c>
       <c r="E102" s="64">
         <v>159857</v>
       </c>
       <c r="F102" s="64">
         <v>160039</v>
       </c>
       <c r="G102" s="64">
         <v>160217</v>
       </c>
       <c r="H102" s="64">
         <v>160443</v>
       </c>
       <c r="I102" s="67">
@@ -11264,52 +11535,55 @@
       </c>
       <c r="W102" s="64">
         <v>159875</v>
       </c>
       <c r="X102" s="64">
         <v>160011</v>
       </c>
       <c r="Y102" s="64">
         <v>159974</v>
       </c>
       <c r="Z102" s="64">
         <v>160124</v>
       </c>
       <c r="AA102" s="42">
         <v>160188</v>
       </c>
       <c r="AB102" s="46">
         <v>160090</v>
       </c>
       <c r="AC102" s="64">
         <v>160239</v>
       </c>
       <c r="AD102" s="65">
         <v>160254</v>
       </c>
-    </row>
-    <row r="103" spans="1:30">
+      <c r="AE102" s="64">
+        <v>160321</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31">
       <c r="A103" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B103" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C103" s="64">
         <v>101981</v>
       </c>
       <c r="D103" s="64">
         <v>102069</v>
       </c>
       <c r="E103" s="64">
         <v>102247</v>
       </c>
       <c r="F103" s="64">
         <v>102430</v>
       </c>
       <c r="G103" s="64">
         <v>102566</v>
       </c>
       <c r="H103" s="64">
         <v>102672</v>
       </c>
       <c r="I103" s="67">
@@ -11356,52 +11630,55 @@
       </c>
       <c r="W103" s="64">
         <v>103457</v>
       </c>
       <c r="X103" s="64">
         <v>103695</v>
       </c>
       <c r="Y103" s="64">
         <v>103969</v>
       </c>
       <c r="Z103" s="64">
         <v>104244</v>
       </c>
       <c r="AA103" s="42">
         <v>104500</v>
       </c>
       <c r="AB103" s="46">
         <v>104668</v>
       </c>
       <c r="AC103" s="64">
         <v>104799</v>
       </c>
       <c r="AD103" s="65">
         <v>104874</v>
       </c>
-    </row>
-    <row r="104" spans="1:30">
+      <c r="AE103" s="64">
+        <v>105059</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31">
       <c r="A104" s="34" t="s">
         <v>94</v>
       </c>
       <c r="B104" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C104" s="64">
         <v>63187</v>
       </c>
       <c r="D104" s="64">
         <v>63141</v>
       </c>
       <c r="E104" s="64">
         <v>63162</v>
       </c>
       <c r="F104" s="64">
         <v>63158</v>
       </c>
       <c r="G104" s="64">
         <v>63205</v>
       </c>
       <c r="H104" s="64">
         <v>63235</v>
       </c>
       <c r="I104" s="67">
@@ -11448,52 +11725,55 @@
       </c>
       <c r="W104" s="64">
         <v>62276</v>
       </c>
       <c r="X104" s="64">
         <v>62163</v>
       </c>
       <c r="Y104" s="64">
         <v>62153</v>
       </c>
       <c r="Z104" s="64">
         <v>62063</v>
       </c>
       <c r="AA104" s="42">
         <v>62093</v>
       </c>
       <c r="AB104" s="46">
         <v>61924</v>
       </c>
       <c r="AC104" s="64">
         <v>61804</v>
       </c>
       <c r="AD104" s="65">
         <v>61730</v>
       </c>
-    </row>
-    <row r="105" spans="1:30">
+      <c r="AE104" s="64">
+        <v>61689</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31">
       <c r="A105" s="34" t="s">
         <v>95</v>
       </c>
       <c r="B105" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C105" s="64">
         <v>87754</v>
       </c>
       <c r="D105" s="64">
         <v>87692</v>
       </c>
       <c r="E105" s="64">
         <v>87757</v>
       </c>
       <c r="F105" s="64">
         <v>87828</v>
       </c>
       <c r="G105" s="64">
         <v>87933</v>
       </c>
       <c r="H105" s="64">
         <v>88043</v>
       </c>
       <c r="I105" s="67">
@@ -11540,52 +11820,55 @@
       </c>
       <c r="W105" s="64">
         <v>88008</v>
       </c>
       <c r="X105" s="64">
         <v>87973</v>
       </c>
       <c r="Y105" s="64">
         <v>87933</v>
       </c>
       <c r="Z105" s="64">
         <v>87866</v>
       </c>
       <c r="AA105" s="42">
         <v>87906</v>
       </c>
       <c r="AB105" s="46">
         <v>87836</v>
       </c>
       <c r="AC105" s="64">
         <v>87948</v>
       </c>
       <c r="AD105" s="65">
         <v>88040</v>
       </c>
-    </row>
-    <row r="106" spans="1:30">
+      <c r="AE105" s="64">
+        <v>88015</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31">
       <c r="A106" s="34" t="s">
         <v>96</v>
       </c>
       <c r="B106" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C106" s="64">
         <v>106339</v>
       </c>
       <c r="D106" s="64">
         <v>106261</v>
       </c>
       <c r="E106" s="64">
         <v>106294</v>
       </c>
       <c r="F106" s="64">
         <v>106229</v>
       </c>
       <c r="G106" s="64">
         <v>106211</v>
       </c>
       <c r="H106" s="64">
         <v>106269</v>
       </c>
       <c r="I106" s="67">
@@ -11632,52 +11915,55 @@
       </c>
       <c r="W106" s="64">
         <v>104078</v>
       </c>
       <c r="X106" s="64">
         <v>104029</v>
       </c>
       <c r="Y106" s="64">
         <v>103849</v>
       </c>
       <c r="Z106" s="64">
         <v>103769</v>
       </c>
       <c r="AA106" s="42">
         <v>103769</v>
       </c>
       <c r="AB106" s="46">
         <v>103577</v>
       </c>
       <c r="AC106" s="64">
         <v>103591</v>
       </c>
       <c r="AD106" s="65">
         <v>103561</v>
       </c>
-    </row>
-    <row r="107" spans="1:30">
+      <c r="AE106" s="64">
+        <v>103552</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31">
       <c r="A107" s="34" t="s">
         <v>97</v>
       </c>
       <c r="B107" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C107" s="64">
         <v>52582</v>
       </c>
       <c r="D107" s="64">
         <v>52549</v>
       </c>
       <c r="E107" s="64">
         <v>52547</v>
       </c>
       <c r="F107" s="64">
         <v>52551</v>
       </c>
       <c r="G107" s="64">
         <v>52510</v>
       </c>
       <c r="H107" s="64">
         <v>52509</v>
       </c>
       <c r="I107" s="67">
@@ -11724,82 +12010,85 @@
       </c>
       <c r="W107" s="64">
         <v>51407</v>
       </c>
       <c r="X107" s="64">
         <v>51233</v>
       </c>
       <c r="Y107" s="64">
         <v>51084</v>
       </c>
       <c r="Z107" s="64">
         <v>50987</v>
       </c>
       <c r="AA107" s="42">
         <v>50946</v>
       </c>
       <c r="AB107" s="75">
         <v>50852</v>
       </c>
       <c r="AC107" s="64">
         <v>50830</v>
       </c>
       <c r="AD107" s="65">
         <v>50767</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B108" s="78" t="s">
+      <c r="AE107" s="64">
+        <v>50699</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" ht="20.25" customHeight="1">
+      <c r="B108" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="C108" s="78"/>
-[...22 lines deleted...]
-      <c r="Z108" s="78"/>
+      <c r="C108" s="89"/>
+      <c r="D108" s="89"/>
+      <c r="E108" s="89"/>
+      <c r="F108" s="89"/>
+      <c r="G108" s="89"/>
+      <c r="H108" s="89"/>
+      <c r="I108" s="89"/>
+      <c r="J108" s="89"/>
+      <c r="K108" s="89"/>
+      <c r="L108" s="89"/>
+      <c r="M108" s="89"/>
+      <c r="N108" s="89"/>
+      <c r="O108" s="89"/>
+      <c r="P108" s="89"/>
+      <c r="Q108" s="89"/>
+      <c r="R108" s="89"/>
+      <c r="S108" s="89"/>
+      <c r="T108" s="89"/>
+      <c r="U108" s="89"/>
+      <c r="V108" s="89"/>
+      <c r="W108" s="89"/>
+      <c r="X108" s="89"/>
+      <c r="Y108" s="89"/>
+      <c r="Z108" s="89"/>
       <c r="AD108" s="31"/>
     </row>
-    <row r="109" spans="1:30">
+    <row r="109" spans="1:31">
       <c r="A109" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B109" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C109" s="39">
         <v>827196</v>
       </c>
       <c r="D109" s="39">
         <v>827003</v>
       </c>
       <c r="E109" s="39">
         <v>827389</v>
       </c>
       <c r="F109" s="42">
         <v>827948</v>
       </c>
       <c r="G109" s="42">
         <v>828530</v>
       </c>
       <c r="H109" s="42">
         <v>829014</v>
       </c>
       <c r="I109" s="67">
@@ -11846,52 +12135,55 @@
       </c>
       <c r="W109" s="36">
         <v>824097</v>
       </c>
       <c r="X109" s="36">
         <v>824248</v>
       </c>
       <c r="Y109" s="64">
         <v>824120</v>
       </c>
       <c r="Z109" s="64">
         <v>824170</v>
       </c>
       <c r="AA109" s="42">
         <v>824345</v>
       </c>
       <c r="AB109" s="64">
         <v>823099</v>
       </c>
       <c r="AC109" s="64">
         <v>823200</v>
       </c>
       <c r="AD109" s="65">
         <v>823296</v>
       </c>
-    </row>
-    <row r="110" spans="1:30">
+      <c r="AE109" s="64">
+        <v>823300</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31">
       <c r="A110" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B110" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C110" s="64">
         <v>14119</v>
       </c>
       <c r="D110" s="64">
         <v>14106</v>
       </c>
       <c r="E110" s="64">
         <v>14086</v>
       </c>
       <c r="F110" s="64">
         <v>14082</v>
       </c>
       <c r="G110" s="64">
         <v>14059</v>
       </c>
       <c r="H110" s="64">
         <v>14037</v>
       </c>
       <c r="I110" s="67">
@@ -11938,52 +12230,55 @@
       </c>
       <c r="W110" s="64">
         <v>11472</v>
       </c>
       <c r="X110" s="64">
         <v>11477</v>
       </c>
       <c r="Y110" s="64">
         <v>11461</v>
       </c>
       <c r="Z110" s="64">
         <v>11468</v>
       </c>
       <c r="AA110" s="42">
         <v>11462</v>
       </c>
       <c r="AB110" s="64">
         <v>11379</v>
       </c>
       <c r="AC110" s="64">
         <v>11337</v>
       </c>
       <c r="AD110" s="65">
         <v>11296</v>
       </c>
-    </row>
-    <row r="111" spans="1:30">
+      <c r="AE110" s="64">
+        <v>11308</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31">
       <c r="A111" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B111" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C111" s="64">
         <v>12783</v>
       </c>
       <c r="D111" s="64">
         <v>12775</v>
       </c>
       <c r="E111" s="64">
         <v>12770</v>
       </c>
       <c r="F111" s="64">
         <v>12770</v>
       </c>
       <c r="G111" s="64">
         <v>12778</v>
       </c>
       <c r="H111" s="64">
         <v>12793</v>
       </c>
       <c r="I111" s="67">
@@ -12030,52 +12325,55 @@
       </c>
       <c r="W111" s="64">
         <v>12848</v>
       </c>
       <c r="X111" s="64">
         <v>12895</v>
       </c>
       <c r="Y111" s="64">
         <v>12903</v>
       </c>
       <c r="Z111" s="64">
         <v>12896</v>
       </c>
       <c r="AA111" s="42">
         <v>12858</v>
       </c>
       <c r="AB111" s="64">
         <v>12844</v>
       </c>
       <c r="AC111" s="64">
         <v>12843</v>
       </c>
       <c r="AD111" s="65">
         <v>12865</v>
       </c>
-    </row>
-    <row r="112" spans="1:30">
+      <c r="AE111" s="64">
+        <v>12874</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31">
       <c r="A112" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B112" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C112" s="64">
         <v>25215</v>
       </c>
       <c r="D112" s="64">
         <v>25191</v>
       </c>
       <c r="E112" s="64">
         <v>25196</v>
       </c>
       <c r="F112" s="64">
         <v>25183</v>
       </c>
       <c r="G112" s="64">
         <v>25184</v>
       </c>
       <c r="H112" s="64">
         <v>25183</v>
       </c>
       <c r="I112" s="67">
@@ -12122,52 +12420,55 @@
       </c>
       <c r="W112" s="64">
         <v>24873</v>
       </c>
       <c r="X112" s="64">
         <v>24867</v>
       </c>
       <c r="Y112" s="64">
         <v>24846</v>
       </c>
       <c r="Z112" s="64">
         <v>24838</v>
       </c>
       <c r="AA112" s="42">
         <v>24819</v>
       </c>
       <c r="AB112" s="64">
         <v>24739</v>
       </c>
       <c r="AC112" s="64">
         <v>24772</v>
       </c>
       <c r="AD112" s="65">
         <v>24770</v>
       </c>
-    </row>
-    <row r="113" spans="1:30">
+      <c r="AE112" s="64">
+        <v>24725</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31">
       <c r="A113" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B113" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C113" s="64">
         <v>73553</v>
       </c>
       <c r="D113" s="64">
         <v>73457</v>
       </c>
       <c r="E113" s="64">
         <v>73385</v>
       </c>
       <c r="F113" s="64">
         <v>73387</v>
       </c>
       <c r="G113" s="64">
         <v>73419</v>
       </c>
       <c r="H113" s="64">
         <v>73363</v>
       </c>
       <c r="I113" s="67">
@@ -12214,52 +12515,55 @@
       </c>
       <c r="W113" s="64">
         <v>72700</v>
       </c>
       <c r="X113" s="64">
         <v>72635</v>
       </c>
       <c r="Y113" s="64">
         <v>72522</v>
       </c>
       <c r="Z113" s="64">
         <v>72427</v>
       </c>
       <c r="AA113" s="42">
         <v>72367</v>
       </c>
       <c r="AB113" s="64">
         <v>72246</v>
       </c>
       <c r="AC113" s="64">
         <v>72218</v>
       </c>
       <c r="AD113" s="65">
         <v>72163</v>
       </c>
-    </row>
-    <row r="114" spans="1:30">
+      <c r="AE113" s="64">
+        <v>72105</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31">
       <c r="A114" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B114" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C114" s="64">
         <v>69086</v>
       </c>
       <c r="D114" s="64">
         <v>68975</v>
       </c>
       <c r="E114" s="64">
         <v>68964</v>
       </c>
       <c r="F114" s="64">
         <v>68933</v>
       </c>
       <c r="G114" s="64">
         <v>68906</v>
       </c>
       <c r="H114" s="64">
         <v>68914</v>
       </c>
       <c r="I114" s="67">
@@ -12306,52 +12610,55 @@
       </c>
       <c r="W114" s="64">
         <v>68068</v>
       </c>
       <c r="X114" s="64">
         <v>67923</v>
       </c>
       <c r="Y114" s="64">
         <v>67873</v>
       </c>
       <c r="Z114" s="64">
         <v>67911</v>
       </c>
       <c r="AA114" s="42">
         <v>67870</v>
       </c>
       <c r="AB114" s="64">
         <v>67748</v>
       </c>
       <c r="AC114" s="64">
         <v>67654</v>
       </c>
       <c r="AD114" s="65">
         <v>67665</v>
       </c>
-    </row>
-    <row r="115" spans="1:30">
+      <c r="AE114" s="64">
+        <v>67564</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31">
       <c r="A115" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B115" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C115" s="64">
         <v>60749</v>
       </c>
       <c r="D115" s="64">
         <v>60748</v>
       </c>
       <c r="E115" s="64">
         <v>60793</v>
       </c>
       <c r="F115" s="64">
         <v>60887</v>
       </c>
       <c r="G115" s="64">
         <v>60940</v>
       </c>
       <c r="H115" s="64">
         <v>61020</v>
       </c>
       <c r="I115" s="67">
@@ -12398,52 +12705,55 @@
       </c>
       <c r="W115" s="64">
         <v>60903</v>
       </c>
       <c r="X115" s="64">
         <v>60840</v>
       </c>
       <c r="Y115" s="64">
         <v>60761</v>
       </c>
       <c r="Z115" s="64">
         <v>60742</v>
       </c>
       <c r="AA115" s="42">
         <v>60732</v>
       </c>
       <c r="AB115" s="64">
         <v>60712</v>
       </c>
       <c r="AC115" s="64">
         <v>60710</v>
       </c>
       <c r="AD115" s="65">
         <v>60697</v>
       </c>
-    </row>
-    <row r="116" spans="1:30">
+      <c r="AE115" s="64">
+        <v>60652</v>
+      </c>
+    </row>
+    <row r="116" spans="1:31">
       <c r="A116" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B116" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C116" s="64">
         <v>66054</v>
       </c>
       <c r="D116" s="64">
         <v>65987</v>
       </c>
       <c r="E116" s="64">
         <v>65954</v>
       </c>
       <c r="F116" s="64">
         <v>65987</v>
       </c>
       <c r="G116" s="64">
         <v>66026</v>
       </c>
       <c r="H116" s="64">
         <v>66068</v>
       </c>
       <c r="I116" s="67">
@@ -12490,52 +12800,55 @@
       </c>
       <c r="W116" s="64">
         <v>65185</v>
       </c>
       <c r="X116" s="64">
         <v>65060</v>
       </c>
       <c r="Y116" s="64">
         <v>65031</v>
       </c>
       <c r="Z116" s="64">
         <v>64995</v>
       </c>
       <c r="AA116" s="42">
         <v>64991</v>
       </c>
       <c r="AB116" s="64">
         <v>64897</v>
       </c>
       <c r="AC116" s="64">
         <v>64830</v>
       </c>
       <c r="AD116" s="65">
         <v>64777</v>
       </c>
-    </row>
-    <row r="117" spans="1:30">
+      <c r="AE116" s="64">
+        <v>64806</v>
+      </c>
+    </row>
+    <row r="117" spans="1:31">
       <c r="A117" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B117" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C117" s="64">
         <v>66743</v>
       </c>
       <c r="D117" s="64">
         <v>66752</v>
       </c>
       <c r="E117" s="64">
         <v>66819</v>
       </c>
       <c r="F117" s="64">
         <v>66859</v>
       </c>
       <c r="G117" s="64">
         <v>66900</v>
       </c>
       <c r="H117" s="64">
         <v>66932</v>
       </c>
       <c r="I117" s="67">
@@ -12582,52 +12895,55 @@
       </c>
       <c r="W117" s="64">
         <v>66914</v>
       </c>
       <c r="X117" s="64">
         <v>67236</v>
       </c>
       <c r="Y117" s="64">
         <v>67335</v>
       </c>
       <c r="Z117" s="64">
         <v>67335</v>
       </c>
       <c r="AA117" s="42">
         <v>67331</v>
       </c>
       <c r="AB117" s="64">
         <v>67313</v>
       </c>
       <c r="AC117" s="64">
         <v>67369</v>
       </c>
       <c r="AD117" s="65">
         <v>67417</v>
       </c>
-    </row>
-    <row r="118" spans="1:30">
+      <c r="AE117" s="64">
+        <v>67466</v>
+      </c>
+    </row>
+    <row r="118" spans="1:31">
       <c r="A118" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B118" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C118" s="64">
         <v>26781</v>
       </c>
       <c r="D118" s="64">
         <v>26730</v>
       </c>
       <c r="E118" s="64">
         <v>26723</v>
       </c>
       <c r="F118" s="64">
         <v>26749</v>
       </c>
       <c r="G118" s="64">
         <v>26734</v>
       </c>
       <c r="H118" s="64">
         <v>26733</v>
       </c>
       <c r="I118" s="67">
@@ -12674,52 +12990,55 @@
       </c>
       <c r="W118" s="64">
         <v>26236</v>
       </c>
       <c r="X118" s="64">
         <v>26165</v>
       </c>
       <c r="Y118" s="64">
         <v>26142</v>
       </c>
       <c r="Z118" s="64">
         <v>26100</v>
       </c>
       <c r="AA118" s="42">
         <v>26078</v>
       </c>
       <c r="AB118" s="64">
         <v>26008</v>
       </c>
       <c r="AC118" s="64">
         <v>25981</v>
       </c>
       <c r="AD118" s="65">
         <v>26008</v>
       </c>
-    </row>
-    <row r="119" spans="1:30">
+      <c r="AE118" s="64">
+        <v>25971</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31">
       <c r="A119" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B119" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C119" s="64">
         <v>119616</v>
       </c>
       <c r="D119" s="64">
         <v>119711</v>
       </c>
       <c r="E119" s="64">
         <v>119817</v>
       </c>
       <c r="F119" s="64">
         <v>120005</v>
       </c>
       <c r="G119" s="64">
         <v>120244</v>
       </c>
       <c r="H119" s="64">
         <v>120394</v>
       </c>
       <c r="I119" s="67">
@@ -12766,52 +13085,55 @@
       </c>
       <c r="W119" s="64">
         <v>122487</v>
       </c>
       <c r="X119" s="64">
         <v>122638</v>
       </c>
       <c r="Y119" s="64">
         <v>122792</v>
       </c>
       <c r="Z119" s="64">
         <v>122940</v>
       </c>
       <c r="AA119" s="42">
         <v>123117</v>
       </c>
       <c r="AB119" s="64">
         <v>122768</v>
       </c>
       <c r="AC119" s="64">
         <v>122916</v>
       </c>
       <c r="AD119" s="65">
         <v>123057</v>
       </c>
-    </row>
-    <row r="120" spans="1:30">
+      <c r="AE119" s="64">
+        <v>123179</v>
+      </c>
+    </row>
+    <row r="120" spans="1:31">
       <c r="A120" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B120" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C120" s="64">
         <v>81244</v>
       </c>
       <c r="D120" s="64">
         <v>81341</v>
       </c>
       <c r="E120" s="64">
         <v>81475</v>
       </c>
       <c r="F120" s="64">
         <v>81576</v>
       </c>
       <c r="G120" s="64">
         <v>81677</v>
       </c>
       <c r="H120" s="64">
         <v>81768</v>
       </c>
       <c r="I120" s="67">
@@ -12858,52 +13180,55 @@
       </c>
       <c r="W120" s="64">
         <v>81725</v>
       </c>
       <c r="X120" s="64">
         <v>81821</v>
       </c>
       <c r="Y120" s="64">
         <v>81846</v>
       </c>
       <c r="Z120" s="64">
         <v>81906</v>
       </c>
       <c r="AA120" s="42">
         <v>81936</v>
       </c>
       <c r="AB120" s="64">
         <v>81863</v>
       </c>
       <c r="AC120" s="64">
         <v>81935</v>
       </c>
       <c r="AD120" s="65">
         <v>81931</v>
       </c>
-    </row>
-    <row r="121" spans="1:30">
+      <c r="AE120" s="64">
+        <v>81967</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31">
       <c r="A121" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B121" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C121" s="64">
         <v>51812</v>
       </c>
       <c r="D121" s="64">
         <v>51881</v>
       </c>
       <c r="E121" s="64">
         <v>52011</v>
       </c>
       <c r="F121" s="64">
         <v>52132</v>
       </c>
       <c r="G121" s="64">
         <v>52224</v>
       </c>
       <c r="H121" s="64">
         <v>52281</v>
       </c>
       <c r="I121" s="67">
@@ -12950,52 +13275,55 @@
       </c>
       <c r="W121" s="64">
         <v>52885</v>
       </c>
       <c r="X121" s="64">
         <v>53029</v>
       </c>
       <c r="Y121" s="64">
         <v>53161</v>
       </c>
       <c r="Z121" s="64">
         <v>53304</v>
       </c>
       <c r="AA121" s="42">
         <v>53436</v>
       </c>
       <c r="AB121" s="64">
         <v>53543</v>
       </c>
       <c r="AC121" s="64">
         <v>53601</v>
       </c>
       <c r="AD121" s="65">
         <v>53667</v>
       </c>
-    </row>
-    <row r="122" spans="1:30">
+      <c r="AE121" s="64">
+        <v>53759</v>
+      </c>
+    </row>
+    <row r="122" spans="1:31">
       <c r="A122" s="34" t="s">
         <v>94</v>
       </c>
       <c r="B122" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C122" s="64">
         <v>32388</v>
       </c>
       <c r="D122" s="64">
         <v>32354</v>
       </c>
       <c r="E122" s="64">
         <v>32343</v>
       </c>
       <c r="F122" s="64">
         <v>32328</v>
       </c>
       <c r="G122" s="64">
         <v>32351</v>
       </c>
       <c r="H122" s="64">
         <v>32378</v>
       </c>
       <c r="I122" s="67">
@@ -13042,52 +13370,55 @@
       </c>
       <c r="W122" s="64">
         <v>31962</v>
       </c>
       <c r="X122" s="64">
         <v>31929</v>
       </c>
       <c r="Y122" s="64">
         <v>31942</v>
       </c>
       <c r="Z122" s="64">
         <v>31884</v>
       </c>
       <c r="AA122" s="42">
         <v>31898</v>
       </c>
       <c r="AB122" s="64">
         <v>31809</v>
       </c>
       <c r="AC122" s="64">
         <v>31752</v>
       </c>
       <c r="AD122" s="65">
         <v>31700</v>
       </c>
-    </row>
-    <row r="123" spans="1:30">
+      <c r="AE122" s="64">
+        <v>31673</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31">
       <c r="A123" s="34" t="s">
         <v>95</v>
       </c>
       <c r="B123" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C123" s="64">
         <v>45308</v>
       </c>
       <c r="D123" s="64">
         <v>45311</v>
       </c>
       <c r="E123" s="64">
         <v>45347</v>
       </c>
       <c r="F123" s="64">
         <v>45389</v>
       </c>
       <c r="G123" s="64">
         <v>45439</v>
       </c>
       <c r="H123" s="64">
         <v>45482</v>
       </c>
       <c r="I123" s="67">
@@ -13134,52 +13465,55 @@
       </c>
       <c r="W123" s="64">
         <v>45524</v>
       </c>
       <c r="X123" s="64">
         <v>45514</v>
       </c>
       <c r="Y123" s="64">
         <v>45469</v>
       </c>
       <c r="Z123" s="64">
         <v>45448</v>
       </c>
       <c r="AA123" s="42">
         <v>45500</v>
       </c>
       <c r="AB123" s="64">
         <v>45447</v>
       </c>
       <c r="AC123" s="64">
         <v>45516</v>
       </c>
       <c r="AD123" s="65">
         <v>45562</v>
       </c>
-    </row>
-    <row r="124" spans="1:30">
+      <c r="AE123" s="64">
+        <v>45554</v>
+      </c>
+    </row>
+    <row r="124" spans="1:31">
       <c r="A124" s="34" t="s">
         <v>96</v>
       </c>
       <c r="B124" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C124" s="64">
         <v>54162</v>
       </c>
       <c r="D124" s="64">
         <v>54124</v>
       </c>
       <c r="E124" s="64">
         <v>54154</v>
       </c>
       <c r="F124" s="64">
         <v>54130</v>
       </c>
       <c r="G124" s="64">
         <v>54120</v>
       </c>
       <c r="H124" s="64">
         <v>54150</v>
       </c>
       <c r="I124" s="67">
@@ -13226,52 +13560,55 @@
       </c>
       <c r="W124" s="64">
         <v>53246</v>
       </c>
       <c r="X124" s="64">
         <v>53235</v>
       </c>
       <c r="Y124" s="64">
         <v>53123</v>
       </c>
       <c r="Z124" s="64">
         <v>53114</v>
       </c>
       <c r="AA124" s="42">
         <v>53106</v>
       </c>
       <c r="AB124" s="64">
         <v>52997</v>
       </c>
       <c r="AC124" s="64">
         <v>52984</v>
       </c>
       <c r="AD124" s="65">
         <v>52987</v>
       </c>
-    </row>
-    <row r="125" spans="1:30">
+      <c r="AE124" s="64">
+        <v>52977</v>
+      </c>
+    </row>
+    <row r="125" spans="1:31">
       <c r="A125" s="34" t="s">
         <v>97</v>
       </c>
       <c r="B125" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C125" s="64">
         <v>27583</v>
       </c>
       <c r="D125" s="64">
         <v>27560</v>
       </c>
       <c r="E125" s="64">
         <v>27552</v>
       </c>
       <c r="F125" s="64">
         <v>27551</v>
       </c>
       <c r="G125" s="64">
         <v>27529</v>
       </c>
       <c r="H125" s="64">
         <v>27518</v>
       </c>
       <c r="I125" s="67">
@@ -13318,82 +13655,85 @@
       </c>
       <c r="W125" s="64">
         <v>27069</v>
       </c>
       <c r="X125" s="64">
         <v>26984</v>
       </c>
       <c r="Y125" s="64">
         <v>26913</v>
       </c>
       <c r="Z125" s="64">
         <v>26862</v>
       </c>
       <c r="AA125" s="42">
         <v>26844</v>
       </c>
       <c r="AB125" s="64">
         <v>26786</v>
       </c>
       <c r="AC125" s="64">
         <v>26782</v>
       </c>
       <c r="AD125" s="65">
         <v>26734</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B126" s="79" t="s">
+      <c r="AE125" s="64">
+        <v>26720</v>
+      </c>
+    </row>
+    <row r="126" spans="1:31" ht="17.25" customHeight="1">
+      <c r="B126" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="C126" s="79"/>
-[...22 lines deleted...]
-      <c r="Z126" s="79"/>
+      <c r="C126" s="90"/>
+      <c r="D126" s="90"/>
+      <c r="E126" s="90"/>
+      <c r="F126" s="90"/>
+      <c r="G126" s="90"/>
+      <c r="H126" s="90"/>
+      <c r="I126" s="90"/>
+      <c r="J126" s="90"/>
+      <c r="K126" s="90"/>
+      <c r="L126" s="90"/>
+      <c r="M126" s="90"/>
+      <c r="N126" s="90"/>
+      <c r="O126" s="90"/>
+      <c r="P126" s="90"/>
+      <c r="Q126" s="90"/>
+      <c r="R126" s="90"/>
+      <c r="S126" s="90"/>
+      <c r="T126" s="90"/>
+      <c r="U126" s="90"/>
+      <c r="V126" s="90"/>
+      <c r="W126" s="90"/>
+      <c r="X126" s="90"/>
+      <c r="Y126" s="90"/>
+      <c r="Z126" s="90"/>
       <c r="AD126" s="31"/>
     </row>
-    <row r="127" spans="1:30">
+    <row r="127" spans="1:31">
       <c r="A127" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B127" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C127" s="42">
         <v>786754</v>
       </c>
       <c r="D127" s="42">
         <v>786313</v>
       </c>
       <c r="E127" s="42">
         <v>786543</v>
       </c>
       <c r="F127" s="42">
         <v>786973</v>
       </c>
       <c r="G127" s="42">
         <v>787412</v>
       </c>
       <c r="H127" s="42">
         <v>787965</v>
       </c>
       <c r="I127" s="67">
@@ -13440,52 +13780,55 @@
       </c>
       <c r="W127" s="36">
         <v>779603</v>
       </c>
       <c r="X127" s="36">
         <v>779553</v>
       </c>
       <c r="Y127" s="64">
         <v>779169</v>
       </c>
       <c r="Z127" s="64">
         <v>778986</v>
       </c>
       <c r="AA127" s="39">
         <v>779026</v>
       </c>
       <c r="AB127" s="64">
         <v>778338</v>
       </c>
       <c r="AC127" s="64">
         <v>778399</v>
       </c>
       <c r="AD127" s="65">
         <v>778283</v>
       </c>
-    </row>
-    <row r="128" spans="1:30">
+      <c r="AE127" s="64">
+        <v>778163</v>
+      </c>
+    </row>
+    <row r="128" spans="1:31">
       <c r="A128" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B128" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C128" s="64">
         <v>13045</v>
       </c>
       <c r="D128" s="64">
         <v>13002</v>
       </c>
       <c r="E128" s="64">
         <v>12978</v>
       </c>
       <c r="F128" s="64">
         <v>12998</v>
       </c>
       <c r="G128" s="64">
         <v>12992</v>
       </c>
       <c r="H128" s="64">
         <v>12980</v>
       </c>
       <c r="I128" s="67">
@@ -13532,52 +13875,55 @@
       </c>
       <c r="W128" s="65">
         <v>10594</v>
       </c>
       <c r="X128" s="65">
         <v>10581</v>
       </c>
       <c r="Y128" s="64">
         <v>10564</v>
       </c>
       <c r="Z128" s="64">
         <v>10546</v>
       </c>
       <c r="AA128" s="39">
         <v>10556</v>
       </c>
       <c r="AB128" s="65">
         <v>10502</v>
       </c>
       <c r="AC128" s="64">
         <v>10479</v>
       </c>
       <c r="AD128" s="65">
         <v>10440</v>
       </c>
-    </row>
-    <row r="129" spans="1:30">
+      <c r="AE128" s="64">
+        <v>10436</v>
+      </c>
+    </row>
+    <row r="129" spans="1:31">
       <c r="A129" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B129" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C129" s="64">
         <v>12332</v>
       </c>
       <c r="D129" s="64">
         <v>12355</v>
       </c>
       <c r="E129" s="64">
         <v>12328</v>
       </c>
       <c r="F129" s="64">
         <v>12314</v>
       </c>
       <c r="G129" s="64">
         <v>12318</v>
       </c>
       <c r="H129" s="64">
         <v>12328</v>
       </c>
       <c r="I129" s="67">
@@ -13624,52 +13970,55 @@
       </c>
       <c r="W129" s="65">
         <v>12370</v>
       </c>
       <c r="X129" s="65">
         <v>12380</v>
       </c>
       <c r="Y129" s="64">
         <v>12384</v>
       </c>
       <c r="Z129" s="64">
         <v>12363</v>
       </c>
       <c r="AA129" s="39">
         <v>12332</v>
       </c>
       <c r="AB129" s="65">
         <v>12329</v>
       </c>
       <c r="AC129" s="64">
         <v>12343</v>
       </c>
       <c r="AD129" s="65">
         <v>12346</v>
       </c>
-    </row>
-    <row r="130" spans="1:30">
+      <c r="AE129" s="64">
+        <v>12350</v>
+      </c>
+    </row>
+    <row r="130" spans="1:31">
       <c r="A130" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B130" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C130" s="64">
         <v>23486</v>
       </c>
       <c r="D130" s="64">
         <v>23451</v>
       </c>
       <c r="E130" s="64">
         <v>23447</v>
       </c>
       <c r="F130" s="64">
         <v>23408</v>
       </c>
       <c r="G130" s="64">
         <v>23388</v>
       </c>
       <c r="H130" s="64">
         <v>23397</v>
       </c>
       <c r="I130" s="67">
@@ -13716,52 +14065,55 @@
       </c>
       <c r="W130" s="65">
         <v>22846</v>
       </c>
       <c r="X130" s="65">
         <v>22842</v>
       </c>
       <c r="Y130" s="64">
         <v>22813</v>
       </c>
       <c r="Z130" s="64">
         <v>22807</v>
       </c>
       <c r="AA130" s="39">
         <v>22762</v>
       </c>
       <c r="AB130" s="65">
         <v>22682</v>
       </c>
       <c r="AC130" s="64">
         <v>22672</v>
       </c>
       <c r="AD130" s="65">
         <v>22644</v>
       </c>
-    </row>
-    <row r="131" spans="1:30">
+      <c r="AE130" s="64">
+        <v>22595</v>
+      </c>
+    </row>
+    <row r="131" spans="1:31">
       <c r="A131" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B131" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C131" s="64">
         <v>69173</v>
       </c>
       <c r="D131" s="64">
         <v>69117</v>
       </c>
       <c r="E131" s="64">
         <v>69067</v>
       </c>
       <c r="F131" s="64">
         <v>69023</v>
       </c>
       <c r="G131" s="64">
         <v>69036</v>
       </c>
       <c r="H131" s="64">
         <v>68959</v>
       </c>
       <c r="I131" s="67">
@@ -13808,52 +14160,55 @@
       </c>
       <c r="W131" s="65">
         <v>68035</v>
       </c>
       <c r="X131" s="65">
         <v>67866</v>
       </c>
       <c r="Y131" s="64">
         <v>67760</v>
       </c>
       <c r="Z131" s="64">
         <v>67636</v>
       </c>
       <c r="AA131" s="39">
         <v>67593</v>
       </c>
       <c r="AB131" s="65">
         <v>67424</v>
       </c>
       <c r="AC131" s="64">
         <v>67366</v>
       </c>
       <c r="AD131" s="65">
         <v>67302</v>
       </c>
-    </row>
-    <row r="132" spans="1:30">
+      <c r="AE131" s="64">
+        <v>67227</v>
+      </c>
+    </row>
+    <row r="132" spans="1:31">
       <c r="A132" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B132" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C132" s="64">
         <v>64986</v>
       </c>
       <c r="D132" s="64">
         <v>64831</v>
       </c>
       <c r="E132" s="64">
         <v>64810</v>
       </c>
       <c r="F132" s="64">
         <v>64823</v>
       </c>
       <c r="G132" s="64">
         <v>64820</v>
       </c>
       <c r="H132" s="64">
         <v>64840</v>
       </c>
       <c r="I132" s="67">
@@ -13900,52 +14255,55 @@
       </c>
       <c r="W132" s="65">
         <v>63519</v>
       </c>
       <c r="X132" s="65">
         <v>63345</v>
       </c>
       <c r="Y132" s="64">
         <v>63284</v>
       </c>
       <c r="Z132" s="64">
         <v>63236</v>
       </c>
       <c r="AA132" s="39">
         <v>63223</v>
       </c>
       <c r="AB132" s="65">
         <v>63207</v>
       </c>
       <c r="AC132" s="64">
         <v>63191</v>
       </c>
       <c r="AD132" s="65">
         <v>63093</v>
       </c>
-    </row>
-    <row r="133" spans="1:30">
+      <c r="AE132" s="64">
+        <v>62977</v>
+      </c>
+    </row>
+    <row r="133" spans="1:31">
       <c r="A133" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B133" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C133" s="64">
         <v>56795</v>
       </c>
       <c r="D133" s="64">
         <v>56795</v>
       </c>
       <c r="E133" s="64">
         <v>56907</v>
       </c>
       <c r="F133" s="64">
         <v>56958</v>
       </c>
       <c r="G133" s="64">
         <v>57003</v>
       </c>
       <c r="H133" s="64">
         <v>57098</v>
       </c>
       <c r="I133" s="67">
@@ -13992,52 +14350,55 @@
       </c>
       <c r="W133" s="65">
         <v>56888</v>
       </c>
       <c r="X133" s="65">
         <v>56775</v>
       </c>
       <c r="Y133" s="64">
         <v>56638</v>
       </c>
       <c r="Z133" s="64">
         <v>56577</v>
       </c>
       <c r="AA133" s="39">
         <v>56503</v>
       </c>
       <c r="AB133" s="65">
         <v>56511</v>
       </c>
       <c r="AC133" s="64">
         <v>56484</v>
       </c>
       <c r="AD133" s="65">
         <v>56416</v>
       </c>
-    </row>
-    <row r="134" spans="1:30">
+      <c r="AE133" s="64">
+        <v>56332</v>
+      </c>
+    </row>
+    <row r="134" spans="1:31">
       <c r="A134" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B134" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C134" s="64">
         <v>63672</v>
       </c>
       <c r="D134" s="64">
         <v>63571</v>
       </c>
       <c r="E134" s="64">
         <v>63517</v>
       </c>
       <c r="F134" s="64">
         <v>63567</v>
       </c>
       <c r="G134" s="64">
         <v>63617</v>
       </c>
       <c r="H134" s="64">
         <v>63634</v>
       </c>
       <c r="I134" s="67">
@@ -14084,52 +14445,55 @@
       </c>
       <c r="W134" s="65">
         <v>62575</v>
       </c>
       <c r="X134" s="65">
         <v>62487</v>
       </c>
       <c r="Y134" s="64">
         <v>62430</v>
       </c>
       <c r="Z134" s="64">
         <v>62417</v>
       </c>
       <c r="AA134" s="39">
         <v>62368</v>
       </c>
       <c r="AB134" s="65">
         <v>62344</v>
       </c>
       <c r="AC134" s="64">
         <v>62322</v>
       </c>
       <c r="AD134" s="65">
         <v>62244</v>
       </c>
-    </row>
-    <row r="135" spans="1:30">
+      <c r="AE134" s="64">
+        <v>62301</v>
+      </c>
+    </row>
+    <row r="135" spans="1:31">
       <c r="A135" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B135" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C135" s="64">
         <v>62434</v>
       </c>
       <c r="D135" s="64">
         <v>62399</v>
       </c>
       <c r="E135" s="64">
         <v>62352</v>
       </c>
       <c r="F135" s="64">
         <v>62376</v>
       </c>
       <c r="G135" s="64">
         <v>62402</v>
       </c>
       <c r="H135" s="64">
         <v>62449</v>
       </c>
       <c r="I135" s="67">
@@ -14176,52 +14540,55 @@
       </c>
       <c r="W135" s="65">
         <v>62271</v>
       </c>
       <c r="X135" s="65">
         <v>62754</v>
       </c>
       <c r="Y135" s="64">
         <v>62855</v>
       </c>
       <c r="Z135" s="64">
         <v>62863</v>
       </c>
       <c r="AA135" s="39">
         <v>62881</v>
       </c>
       <c r="AB135" s="65">
         <v>62834</v>
       </c>
       <c r="AC135" s="64">
         <v>62858</v>
       </c>
       <c r="AD135" s="65">
         <v>62874</v>
       </c>
-    </row>
-    <row r="136" spans="1:30">
+      <c r="AE135" s="64">
+        <v>62934</v>
+      </c>
+    </row>
+    <row r="136" spans="1:31">
       <c r="A136" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B136" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C136" s="64">
         <v>24812</v>
       </c>
       <c r="D136" s="64">
         <v>24743</v>
       </c>
       <c r="E136" s="64">
         <v>24762</v>
       </c>
       <c r="F136" s="64">
         <v>24776</v>
       </c>
       <c r="G136" s="64">
         <v>24762</v>
       </c>
       <c r="H136" s="64">
         <v>24743</v>
       </c>
       <c r="I136" s="67">
@@ -14268,52 +14635,55 @@
       </c>
       <c r="W136" s="65">
         <v>23995</v>
       </c>
       <c r="X136" s="65">
         <v>23931</v>
       </c>
       <c r="Y136" s="64">
         <v>23896</v>
       </c>
       <c r="Z136" s="64">
         <v>23846</v>
       </c>
       <c r="AA136" s="39">
         <v>23849</v>
       </c>
       <c r="AB136" s="65">
         <v>23814</v>
       </c>
       <c r="AC136" s="64">
         <v>23797</v>
       </c>
       <c r="AD136" s="65">
         <v>23815</v>
       </c>
-    </row>
-    <row r="137" spans="1:30">
+      <c r="AE136" s="64">
+        <v>23795</v>
+      </c>
+    </row>
+    <row r="137" spans="1:31">
       <c r="A137" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B137" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C137" s="64">
         <v>117207</v>
       </c>
       <c r="D137" s="64">
         <v>117288</v>
       </c>
       <c r="E137" s="64">
         <v>117393</v>
       </c>
       <c r="F137" s="64">
         <v>117601</v>
       </c>
       <c r="G137" s="64">
         <v>117772</v>
       </c>
       <c r="H137" s="64">
         <v>117943</v>
       </c>
       <c r="I137" s="67">
@@ -14360,52 +14730,55 @@
       </c>
       <c r="W137" s="65">
         <v>119820</v>
       </c>
       <c r="X137" s="65">
         <v>120000</v>
       </c>
       <c r="Y137" s="64">
         <v>120037</v>
       </c>
       <c r="Z137" s="64">
         <v>120160</v>
       </c>
       <c r="AA137" s="39">
         <v>120277</v>
       </c>
       <c r="AB137" s="65">
         <v>120189</v>
       </c>
       <c r="AC137" s="64">
         <v>120246</v>
       </c>
       <c r="AD137" s="65">
         <v>120464</v>
       </c>
-    </row>
-    <row r="138" spans="1:30">
+      <c r="AE137" s="64">
+        <v>120531</v>
+      </c>
+    </row>
+    <row r="138" spans="1:31">
       <c r="A138" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B138" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C138" s="64">
         <v>78222</v>
       </c>
       <c r="D138" s="64">
         <v>78279</v>
       </c>
       <c r="E138" s="64">
         <v>78382</v>
       </c>
       <c r="F138" s="64">
         <v>78463</v>
       </c>
       <c r="G138" s="64">
         <v>78540</v>
       </c>
       <c r="H138" s="64">
         <v>78675</v>
       </c>
       <c r="I138" s="67">
@@ -14452,52 +14825,55 @@
       </c>
       <c r="W138" s="65">
         <v>78150</v>
       </c>
       <c r="X138" s="65">
         <v>78190</v>
       </c>
       <c r="Y138" s="64">
         <v>78128</v>
       </c>
       <c r="Z138" s="64">
         <v>78218</v>
       </c>
       <c r="AA138" s="39">
         <v>78252</v>
       </c>
       <c r="AB138" s="65">
         <v>78227</v>
       </c>
       <c r="AC138" s="64">
         <v>78304</v>
       </c>
       <c r="AD138" s="65">
         <v>78323</v>
       </c>
-    </row>
-    <row r="139" spans="1:30">
+      <c r="AE138" s="64">
+        <v>78354</v>
+      </c>
+    </row>
+    <row r="139" spans="1:31">
       <c r="A139" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B139" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C139" s="64">
         <v>50169</v>
       </c>
       <c r="D139" s="64">
         <v>50188</v>
       </c>
       <c r="E139" s="64">
         <v>50236</v>
       </c>
       <c r="F139" s="64">
         <v>50298</v>
       </c>
       <c r="G139" s="64">
         <v>50342</v>
       </c>
       <c r="H139" s="64">
         <v>50391</v>
       </c>
       <c r="I139" s="67">
@@ -14544,52 +14920,55 @@
       </c>
       <c r="W139" s="65">
         <v>50572</v>
       </c>
       <c r="X139" s="65">
         <v>50666</v>
       </c>
       <c r="Y139" s="64">
         <v>50808</v>
       </c>
       <c r="Z139" s="64">
         <v>50940</v>
       </c>
       <c r="AA139" s="39">
         <v>51064</v>
       </c>
       <c r="AB139" s="65">
         <v>51125</v>
       </c>
       <c r="AC139" s="64">
         <v>51198</v>
       </c>
       <c r="AD139" s="65">
         <v>51207</v>
       </c>
-    </row>
-    <row r="140" spans="1:30">
+      <c r="AE139" s="64">
+        <v>51300</v>
+      </c>
+    </row>
+    <row r="140" spans="1:31">
       <c r="A140" s="34" t="s">
         <v>94</v>
       </c>
       <c r="B140" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C140" s="64">
         <v>30799</v>
       </c>
       <c r="D140" s="64">
         <v>30787</v>
       </c>
       <c r="E140" s="64">
         <v>30819</v>
       </c>
       <c r="F140" s="64">
         <v>30830</v>
       </c>
       <c r="G140" s="64">
         <v>30854</v>
       </c>
       <c r="H140" s="64">
         <v>30857</v>
       </c>
       <c r="I140" s="67">
@@ -14636,52 +15015,55 @@
       </c>
       <c r="W140" s="65">
         <v>30314</v>
       </c>
       <c r="X140" s="65">
         <v>30234</v>
       </c>
       <c r="Y140" s="64">
         <v>30211</v>
       </c>
       <c r="Z140" s="64">
         <v>30179</v>
       </c>
       <c r="AA140" s="39">
         <v>30195</v>
       </c>
       <c r="AB140" s="65">
         <v>30115</v>
       </c>
       <c r="AC140" s="64">
         <v>30052</v>
       </c>
       <c r="AD140" s="65">
         <v>30030</v>
       </c>
-    </row>
-    <row r="141" spans="1:30">
+      <c r="AE140" s="64">
+        <v>30016</v>
+      </c>
+    </row>
+    <row r="141" spans="1:31">
       <c r="A141" s="34" t="s">
         <v>95</v>
       </c>
       <c r="B141" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C141" s="64">
         <v>42446</v>
       </c>
       <c r="D141" s="64">
         <v>42381</v>
       </c>
       <c r="E141" s="64">
         <v>42410</v>
       </c>
       <c r="F141" s="64">
         <v>42439</v>
       </c>
       <c r="G141" s="64">
         <v>42494</v>
       </c>
       <c r="H141" s="64">
         <v>42561</v>
       </c>
       <c r="I141" s="67">
@@ -14728,52 +15110,55 @@
       </c>
       <c r="W141" s="65">
         <v>42484</v>
       </c>
       <c r="X141" s="65">
         <v>42459</v>
       </c>
       <c r="Y141" s="64">
         <v>42464</v>
       </c>
       <c r="Z141" s="64">
         <v>42418</v>
       </c>
       <c r="AA141" s="39">
         <v>42406</v>
       </c>
       <c r="AB141" s="65">
         <v>42389</v>
       </c>
       <c r="AC141" s="64">
         <v>42432</v>
       </c>
       <c r="AD141" s="65">
         <v>42478</v>
       </c>
-    </row>
-    <row r="142" spans="1:30">
+      <c r="AE141" s="64">
+        <v>42461</v>
+      </c>
+    </row>
+    <row r="142" spans="1:31">
       <c r="A142" s="34" t="s">
         <v>96</v>
       </c>
       <c r="B142" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C142" s="64">
         <v>52177</v>
       </c>
       <c r="D142" s="64">
         <v>52137</v>
       </c>
       <c r="E142" s="64">
         <v>52140</v>
       </c>
       <c r="F142" s="64">
         <v>52099</v>
       </c>
       <c r="G142" s="64">
         <v>52091</v>
       </c>
       <c r="H142" s="64">
         <v>52119</v>
       </c>
       <c r="I142" s="67">
@@ -14820,52 +15205,55 @@
       </c>
       <c r="W142" s="65">
         <v>50832</v>
       </c>
       <c r="X142" s="65">
         <v>50794</v>
       </c>
       <c r="Y142" s="64">
         <v>50726</v>
       </c>
       <c r="Z142" s="64">
         <v>50655</v>
       </c>
       <c r="AA142" s="39">
         <v>50663</v>
       </c>
       <c r="AB142" s="65">
         <v>50580</v>
       </c>
       <c r="AC142" s="64">
         <v>50607</v>
       </c>
       <c r="AD142" s="65">
         <v>50574</v>
       </c>
-    </row>
-    <row r="143" spans="1:30">
+      <c r="AE142" s="65">
+        <v>50575</v>
+      </c>
+    </row>
+    <row r="143" spans="1:31">
       <c r="A143" s="33" t="s">
         <v>97</v>
       </c>
       <c r="B143" s="63" t="s">
         <v>80</v>
       </c>
       <c r="C143" s="66">
         <v>24999</v>
       </c>
       <c r="D143" s="66">
         <v>24989</v>
       </c>
       <c r="E143" s="66">
         <v>24995</v>
       </c>
       <c r="F143" s="66">
         <v>25000</v>
       </c>
       <c r="G143" s="66">
         <v>24981</v>
       </c>
       <c r="H143" s="66">
         <v>24991</v>
       </c>
       <c r="I143" s="68">
@@ -14912,78 +15300,81 @@
       </c>
       <c r="W143" s="66">
         <v>24338</v>
       </c>
       <c r="X143" s="66">
         <v>24249</v>
       </c>
       <c r="Y143" s="66">
         <v>24171</v>
       </c>
       <c r="Z143" s="66">
         <v>24125</v>
       </c>
       <c r="AA143" s="73">
         <v>24102</v>
       </c>
       <c r="AB143" s="66">
         <v>24066</v>
       </c>
       <c r="AC143" s="66">
         <v>24048</v>
       </c>
       <c r="AD143" s="66">
         <v>24033</v>
       </c>
-    </row>
-    <row r="144" spans="1:30" ht="18" customHeight="1">
+      <c r="AE143" s="66">
+        <v>23979</v>
+      </c>
+    </row>
+    <row r="144" spans="1:31" ht="18" customHeight="1">
       <c r="A144" s="54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" s="54" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="A4:A5"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="B108:Z108"/>
     <mergeCell ref="B126:Z126"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B44:Z44"/>
     <mergeCell ref="B63:Z63"/>
     <mergeCell ref="B72:Z72"/>
     <mergeCell ref="B81:Z81"/>
     <mergeCell ref="B90:Z90"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="AA4:AE4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>