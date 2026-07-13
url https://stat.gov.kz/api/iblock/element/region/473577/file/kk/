--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="103">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
@@ -403,51 +403,51 @@
   </si>
   <si>
     <r>
       <t>Халық саны</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="46">
+  <fonts count="47">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -728,50 +728,55 @@
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Rob"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -1100,51 +1105,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="38" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1287,50 +1292,53 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="21" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1338,52 +1346,52 @@
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
@@ -1693,51 +1701,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="17" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="44.28515625" style="17" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="17" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="17"/>
     <col min="513" max="513" width="44.28515625" style="17" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="17" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="17"/>
     <col min="769" max="769" width="44.28515625" style="17" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="17" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="17"/>
     <col min="1025" max="1025" width="44.28515625" style="17" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="17" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="17"/>
     <col min="1281" max="1281" width="44.28515625" style="17" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="17" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="17"/>
     <col min="1537" max="1537" width="44.28515625" style="17" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="17" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="17"/>
@@ -1893,52 +1901,52 @@
     <col min="14339" max="14592" width="9.140625" style="17"/>
     <col min="14593" max="14593" width="44.28515625" style="17" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="17" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="17"/>
     <col min="14849" max="14849" width="44.28515625" style="17" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="17" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="17"/>
     <col min="15105" max="15105" width="44.28515625" style="17" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="17" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="17"/>
     <col min="15361" max="15361" width="44.28515625" style="17" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="17" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="17"/>
     <col min="15617" max="15617" width="44.28515625" style="17" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="17" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="17"/>
     <col min="15873" max="15873" width="44.28515625" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="17" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="44.28515625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="17" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="76"/>
-      <c r="B1" s="76"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="77"/>
       <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="19">
         <v>610000</v>
       </c>
       <c r="C2" s="16"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="16"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="20" t="s">
@@ -2024,59 +2032,59 @@
       <c r="B13" s="13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="21" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="21" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="57" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="56">
-        <v>46001</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="57" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="56">
-        <v>46034</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="69" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="70" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="71" t="s">
         <v>100</v>
       </c>
@@ -2565,176 +2573,177 @@
       <c r="A15" s="6"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="8"/>
       <c r="X15" s="11"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="77"/>
-[...2 lines deleted...]
-      <c r="D19" s="77"/>
+      <c r="A19" s="78"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE145"/>
+  <dimension ref="A1:AF145"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AD149" sqref="AD149"/>
+    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="AH19" sqref="AH19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="29" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" style="29" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="29"/>
     <col min="23" max="23" width="10.85546875" style="29" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="14.25" customHeight="1"/>
-    <row r="2" spans="1:31" ht="33" customHeight="1">
+    <row r="1" spans="1:32" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:32" ht="33" customHeight="1">
       <c r="A2" s="30"/>
-      <c r="B2" s="88" t="s">
+      <c r="B2" s="89" t="s">
         <v>102</v>
       </c>
-      <c r="C2" s="88"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:31" ht="14.25" customHeight="1">
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
+      <c r="N2" s="89"/>
+      <c r="O2" s="89"/>
+      <c r="P2" s="89"/>
+      <c r="Q2" s="89"/>
+      <c r="R2" s="89"/>
+      <c r="S2" s="89"/>
+      <c r="T2" s="89"/>
+      <c r="U2" s="89"/>
+      <c r="V2" s="89"/>
+      <c r="W2" s="89"/>
+      <c r="X2" s="89"/>
+      <c r="Y2" s="89"/>
+      <c r="Z2" s="89"/>
+      <c r="AA2" s="89"/>
+      <c r="AB2" s="89"/>
+      <c r="AC2" s="89"/>
+    </row>
+    <row r="3" spans="1:32" ht="14.25" customHeight="1">
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="Y3" s="58"/>
-      <c r="AE3" s="60" t="s">
+      <c r="AF3" s="60" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:31" ht="14.25" customHeight="1">
-      <c r="A4" s="78" t="s">
+    <row r="4" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A4" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="80"/>
-      <c r="C4" s="82">
+      <c r="B4" s="81"/>
+      <c r="C4" s="83">
         <v>2024</v>
       </c>
-      <c r="D4" s="83"/>
-[...10 lines deleted...]
-      <c r="O4" s="85">
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="86">
         <v>2025</v>
       </c>
-      <c r="P4" s="86"/>
-[...10 lines deleted...]
-      <c r="AA4" s="82">
+      <c r="P4" s="87"/>
+      <c r="Q4" s="87"/>
+      <c r="R4" s="87"/>
+      <c r="S4" s="87"/>
+      <c r="T4" s="87"/>
+      <c r="U4" s="87"/>
+      <c r="V4" s="87"/>
+      <c r="W4" s="87"/>
+      <c r="X4" s="87"/>
+      <c r="Y4" s="87"/>
+      <c r="Z4" s="88"/>
+      <c r="AA4" s="83">
         <v>2026</v>
       </c>
-      <c r="AB4" s="83"/>
-[...6 lines deleted...]
-      <c r="B5" s="81"/>
+      <c r="AB4" s="84"/>
+      <c r="AC4" s="84"/>
+      <c r="AD4" s="84"/>
+      <c r="AE4" s="84"/>
+      <c r="AF4" s="84"/>
+    </row>
+    <row r="5" spans="1:32" ht="22.5">
+      <c r="A5" s="80"/>
+      <c r="B5" s="82"/>
       <c r="C5" s="52" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="48" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="48" t="s">
         <v>50</v>
       </c>
       <c r="K5" s="49" t="s">
@@ -2769,90 +2778,93 @@
       </c>
       <c r="U5" s="48" t="s">
         <v>57</v>
       </c>
       <c r="V5" s="48" t="s">
         <v>50</v>
       </c>
       <c r="W5" s="49" t="s">
         <v>51</v>
       </c>
       <c r="X5" s="49" t="s">
         <v>52</v>
       </c>
       <c r="Y5" s="59" t="s">
         <v>61</v>
       </c>
       <c r="Z5" s="51" t="s">
         <v>54</v>
       </c>
       <c r="AA5" s="48" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="AC5" s="93" t="s">
+      <c r="AC5" s="76" t="s">
         <v>46</v>
       </c>
-      <c r="AD5" s="93" t="s">
+      <c r="AD5" s="76" t="s">
         <v>56</v>
       </c>
       <c r="AE5" s="48" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="91" t="s">
+      <c r="AF5" s="48" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" ht="21" customHeight="1">
+      <c r="B6" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="91"/>
-[...24 lines deleted...]
-    <row r="7" spans="1:31">
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="92"/>
+      <c r="M6" s="92"/>
+      <c r="N6" s="92"/>
+      <c r="O6" s="92"/>
+      <c r="P6" s="92"/>
+      <c r="Q6" s="92"/>
+      <c r="R6" s="92"/>
+      <c r="S6" s="92"/>
+      <c r="T6" s="92"/>
+      <c r="U6" s="92"/>
+      <c r="V6" s="92"/>
+      <c r="W6" s="92"/>
+      <c r="X6" s="92"/>
+      <c r="Y6" s="92"/>
+      <c r="Z6" s="92"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C7" s="36">
         <v>2142005</v>
       </c>
       <c r="D7" s="36">
         <v>2142058</v>
       </c>
       <c r="E7" s="36">
         <v>2143554</v>
       </c>
       <c r="F7" s="36">
         <v>2145213</v>
       </c>
       <c r="G7" s="36">
         <v>2147234</v>
       </c>
       <c r="H7" s="37">
         <v>2149210</v>
       </c>
       <c r="I7" s="36">
@@ -2902,52 +2914,55 @@
       </c>
       <c r="X7" s="36">
         <v>2148207</v>
       </c>
       <c r="Y7" s="64">
         <v>2147948</v>
       </c>
       <c r="Z7" s="64">
         <v>2148168</v>
       </c>
       <c r="AA7" s="36">
         <v>2148658</v>
       </c>
       <c r="AB7" s="36">
         <v>2146420</v>
       </c>
       <c r="AC7" s="64">
         <v>2146739</v>
       </c>
       <c r="AD7" s="65">
         <v>2146665</v>
       </c>
       <c r="AE7" s="64">
         <v>2146817</v>
       </c>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7" s="64">
+        <v>2146670</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="64">
         <v>228003</v>
       </c>
       <c r="D8" s="64">
         <v>228890</v>
       </c>
       <c r="E8" s="64">
         <v>229627</v>
       </c>
       <c r="F8" s="64">
         <v>230227</v>
       </c>
       <c r="G8" s="64">
         <v>231019</v>
       </c>
       <c r="H8" s="64">
         <v>231776</v>
       </c>
       <c r="I8" s="64">
@@ -2997,52 +3012,55 @@
       </c>
       <c r="X8" s="64">
         <v>243990</v>
       </c>
       <c r="Y8" s="64">
         <v>244469</v>
       </c>
       <c r="Z8" s="64">
         <v>244946</v>
       </c>
       <c r="AA8" s="36">
         <v>245522</v>
       </c>
       <c r="AB8" s="46">
         <v>245978</v>
       </c>
       <c r="AC8" s="64">
         <v>246365</v>
       </c>
       <c r="AD8" s="65">
         <v>246724</v>
       </c>
       <c r="AE8" s="64">
         <v>247193</v>
       </c>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8" s="64">
+        <v>247536</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="64">
         <v>79285</v>
       </c>
       <c r="D9" s="64">
         <v>79127</v>
       </c>
       <c r="E9" s="64">
         <v>79024</v>
       </c>
       <c r="F9" s="64">
         <v>79046</v>
       </c>
       <c r="G9" s="64">
         <v>79058</v>
       </c>
       <c r="H9" s="64">
         <v>79032</v>
       </c>
       <c r="I9" s="64">
@@ -3092,52 +3110,55 @@
       </c>
       <c r="X9" s="64">
         <v>77125</v>
       </c>
       <c r="Y9" s="64">
         <v>77141</v>
       </c>
       <c r="Z9" s="64">
         <v>77126</v>
       </c>
       <c r="AA9" s="36">
         <v>77104</v>
       </c>
       <c r="AB9" s="46">
         <v>76804</v>
       </c>
       <c r="AC9" s="64">
         <v>76699</v>
       </c>
       <c r="AD9" s="65">
         <v>76477</v>
       </c>
       <c r="AE9" s="64">
         <v>76433</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9" s="64">
+        <v>76372</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="64">
         <v>99774</v>
       </c>
       <c r="D10" s="64">
         <v>99792</v>
       </c>
       <c r="E10" s="64">
         <v>99781</v>
       </c>
       <c r="F10" s="64">
         <v>99769</v>
       </c>
       <c r="G10" s="64">
         <v>99803</v>
       </c>
       <c r="H10" s="64">
         <v>99902</v>
       </c>
       <c r="I10" s="64">
@@ -3187,52 +3208,55 @@
       </c>
       <c r="X10" s="64">
         <v>99247</v>
       </c>
       <c r="Y10" s="64">
         <v>99274</v>
       </c>
       <c r="Z10" s="64">
         <v>99221</v>
       </c>
       <c r="AA10" s="36">
         <v>99044</v>
       </c>
       <c r="AB10" s="46">
         <v>98956</v>
       </c>
       <c r="AC10" s="64">
         <v>99009</v>
       </c>
       <c r="AD10" s="65">
         <v>99045</v>
       </c>
       <c r="AE10" s="64">
         <v>99127</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10" s="64">
+        <v>99146</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="64">
         <v>48701</v>
       </c>
       <c r="D11" s="64">
         <v>48642</v>
       </c>
       <c r="E11" s="64">
         <v>48643</v>
       </c>
       <c r="F11" s="64">
         <v>48591</v>
       </c>
       <c r="G11" s="64">
         <v>48572</v>
       </c>
       <c r="H11" s="64">
         <v>48580</v>
       </c>
       <c r="I11" s="64">
@@ -3282,52 +3306,55 @@
       </c>
       <c r="X11" s="64">
         <v>47709</v>
       </c>
       <c r="Y11" s="64">
         <v>47659</v>
       </c>
       <c r="Z11" s="64">
         <v>47645</v>
       </c>
       <c r="AA11" s="36">
         <v>47581</v>
       </c>
       <c r="AB11" s="46">
         <v>47421</v>
       </c>
       <c r="AC11" s="64">
         <v>47444</v>
       </c>
       <c r="AD11" s="65">
         <v>47414</v>
       </c>
       <c r="AE11" s="64">
         <v>47320</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11" s="64">
+        <v>47287</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="64">
         <v>187531</v>
       </c>
       <c r="D12" s="64">
         <v>187244</v>
       </c>
       <c r="E12" s="64">
         <v>187128</v>
       </c>
       <c r="F12" s="64">
         <v>187099</v>
       </c>
       <c r="G12" s="64">
         <v>187106</v>
       </c>
       <c r="H12" s="64">
         <v>186927</v>
       </c>
       <c r="I12" s="64">
@@ -3377,52 +3404,55 @@
       </c>
       <c r="X12" s="64">
         <v>183557</v>
       </c>
       <c r="Y12" s="64">
         <v>183213</v>
       </c>
       <c r="Z12" s="64">
         <v>183017</v>
       </c>
       <c r="AA12" s="36">
         <v>182817</v>
       </c>
       <c r="AB12" s="46">
         <v>182299</v>
       </c>
       <c r="AC12" s="64">
         <v>182174</v>
       </c>
       <c r="AD12" s="65">
         <v>181863</v>
       </c>
       <c r="AE12" s="64">
         <v>181600</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12" s="64">
+        <v>181341</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="64">
         <v>134072</v>
       </c>
       <c r="D13" s="64">
         <v>133806</v>
       </c>
       <c r="E13" s="64">
         <v>133774</v>
       </c>
       <c r="F13" s="64">
         <v>133756</v>
       </c>
       <c r="G13" s="64">
         <v>133726</v>
       </c>
       <c r="H13" s="64">
         <v>133754</v>
       </c>
       <c r="I13" s="64">
@@ -3472,52 +3502,55 @@
       </c>
       <c r="X13" s="64">
         <v>131268</v>
       </c>
       <c r="Y13" s="64">
         <v>131157</v>
       </c>
       <c r="Z13" s="64">
         <v>131147</v>
       </c>
       <c r="AA13" s="36">
         <v>131093</v>
       </c>
       <c r="AB13" s="46">
         <v>130955</v>
       </c>
       <c r="AC13" s="64">
         <v>130845</v>
       </c>
       <c r="AD13" s="65">
         <v>130758</v>
       </c>
       <c r="AE13" s="64">
         <v>130541</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13" s="64">
+        <v>130414</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="64">
         <v>117544</v>
       </c>
       <c r="D14" s="64">
         <v>117543</v>
       </c>
       <c r="E14" s="64">
         <v>117700</v>
       </c>
       <c r="F14" s="64">
         <v>117845</v>
       </c>
       <c r="G14" s="64">
         <v>117943</v>
       </c>
       <c r="H14" s="64">
         <v>118118</v>
       </c>
       <c r="I14" s="64">
@@ -3567,52 +3600,55 @@
       </c>
       <c r="X14" s="64">
         <v>117615</v>
       </c>
       <c r="Y14" s="64">
         <v>117399</v>
       </c>
       <c r="Z14" s="64">
         <v>117319</v>
       </c>
       <c r="AA14" s="36">
         <v>117235</v>
       </c>
       <c r="AB14" s="46">
         <v>117223</v>
       </c>
       <c r="AC14" s="64">
         <v>117194</v>
       </c>
       <c r="AD14" s="65">
         <v>117113</v>
       </c>
       <c r="AE14" s="64">
         <v>116984</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14" s="64">
+        <v>116944</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="64">
         <v>129726</v>
       </c>
       <c r="D15" s="64">
         <v>129558</v>
       </c>
       <c r="E15" s="64">
         <v>129471</v>
       </c>
       <c r="F15" s="64">
         <v>129554</v>
       </c>
       <c r="G15" s="64">
         <v>129643</v>
       </c>
       <c r="H15" s="64">
         <v>129702</v>
       </c>
       <c r="I15" s="64">
@@ -3662,52 +3698,55 @@
       </c>
       <c r="X15" s="64">
         <v>127547</v>
       </c>
       <c r="Y15" s="64">
         <v>127461</v>
       </c>
       <c r="Z15" s="64">
         <v>127412</v>
       </c>
       <c r="AA15" s="36">
         <v>127359</v>
       </c>
       <c r="AB15" s="46">
         <v>127241</v>
       </c>
       <c r="AC15" s="64">
         <v>127152</v>
       </c>
       <c r="AD15" s="65">
         <v>127021</v>
       </c>
       <c r="AE15" s="64">
         <v>127107</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15" s="64">
+        <v>126965</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="64">
         <v>129177</v>
       </c>
       <c r="D16" s="64">
         <v>129151</v>
       </c>
       <c r="E16" s="64">
         <v>129171</v>
       </c>
       <c r="F16" s="64">
         <v>129235</v>
       </c>
       <c r="G16" s="64">
         <v>129302</v>
       </c>
       <c r="H16" s="64">
         <v>129381</v>
       </c>
       <c r="I16" s="64">
@@ -3757,52 +3796,55 @@
       </c>
       <c r="X16" s="64">
         <v>129990</v>
       </c>
       <c r="Y16" s="64">
         <v>130190</v>
       </c>
       <c r="Z16" s="64">
         <v>130198</v>
       </c>
       <c r="AA16" s="36">
         <v>130212</v>
       </c>
       <c r="AB16" s="46">
         <v>130147</v>
       </c>
       <c r="AC16" s="64">
         <v>130227</v>
       </c>
       <c r="AD16" s="65">
         <v>130291</v>
       </c>
       <c r="AE16" s="64">
         <v>130400</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="64">
+        <v>130398</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="64">
         <v>51593</v>
       </c>
       <c r="D17" s="64">
         <v>51473</v>
       </c>
       <c r="E17" s="64">
         <v>51485</v>
       </c>
       <c r="F17" s="64">
         <v>51525</v>
       </c>
       <c r="G17" s="64">
         <v>51496</v>
       </c>
       <c r="H17" s="64">
         <v>51476</v>
       </c>
       <c r="I17" s="64">
@@ -3852,52 +3894,55 @@
       </c>
       <c r="X17" s="64">
         <v>50096</v>
       </c>
       <c r="Y17" s="64">
         <v>50038</v>
       </c>
       <c r="Z17" s="64">
         <v>49946</v>
       </c>
       <c r="AA17" s="36">
         <v>49927</v>
       </c>
       <c r="AB17" s="46">
         <v>49822</v>
       </c>
       <c r="AC17" s="64">
         <v>49778</v>
       </c>
       <c r="AD17" s="65">
         <v>49823</v>
       </c>
       <c r="AE17" s="64">
         <v>49766</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="64">
+        <v>49680</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="64">
         <v>236823</v>
       </c>
       <c r="D18" s="64">
         <v>236999</v>
       </c>
       <c r="E18" s="64">
         <v>237210</v>
       </c>
       <c r="F18" s="64">
         <v>237606</v>
       </c>
       <c r="G18" s="64">
         <v>238016</v>
       </c>
       <c r="H18" s="64">
         <v>238337</v>
       </c>
       <c r="I18" s="64">
@@ -3947,52 +3992,55 @@
       </c>
       <c r="X18" s="64">
         <v>242638</v>
       </c>
       <c r="Y18" s="64">
         <v>242829</v>
       </c>
       <c r="Z18" s="64">
         <v>243100</v>
       </c>
       <c r="AA18" s="36">
         <v>243394</v>
       </c>
       <c r="AB18" s="46">
         <v>242957</v>
       </c>
       <c r="AC18" s="64">
         <v>243162</v>
       </c>
       <c r="AD18" s="65">
         <v>243521</v>
       </c>
       <c r="AE18" s="64">
         <v>243710</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="64">
+        <v>243877</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="64">
         <v>221681</v>
       </c>
       <c r="D19" s="64">
         <v>221877</v>
       </c>
       <c r="E19" s="64">
         <v>222213</v>
       </c>
       <c r="F19" s="64">
         <v>222490</v>
       </c>
       <c r="G19" s="64">
         <v>222803</v>
       </c>
       <c r="H19" s="64">
         <v>223142</v>
       </c>
       <c r="I19" s="64">
@@ -4042,52 +4090,55 @@
       </c>
       <c r="X19" s="64">
         <v>222977</v>
       </c>
       <c r="Y19" s="64">
         <v>222839</v>
       </c>
       <c r="Z19" s="64">
         <v>222925</v>
       </c>
       <c r="AA19" s="36">
         <v>222953</v>
       </c>
       <c r="AB19" s="46">
         <v>222665</v>
       </c>
       <c r="AC19" s="64">
         <v>222729</v>
       </c>
       <c r="AD19" s="65">
         <v>222753</v>
       </c>
       <c r="AE19" s="64">
         <v>222786</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="64">
+        <v>222754</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="64">
         <v>101981</v>
       </c>
       <c r="D20" s="64">
         <v>102069</v>
       </c>
       <c r="E20" s="64">
         <v>102247</v>
       </c>
       <c r="F20" s="64">
         <v>102430</v>
       </c>
       <c r="G20" s="64">
         <v>102566</v>
       </c>
       <c r="H20" s="64">
         <v>102672</v>
       </c>
       <c r="I20" s="64">
@@ -4137,52 +4188,55 @@
       </c>
       <c r="X20" s="64">
         <v>103695</v>
       </c>
       <c r="Y20" s="64">
         <v>103969</v>
       </c>
       <c r="Z20" s="64">
         <v>104244</v>
       </c>
       <c r="AA20" s="36">
         <v>104500</v>
       </c>
       <c r="AB20" s="46">
         <v>104668</v>
       </c>
       <c r="AC20" s="64">
         <v>104799</v>
       </c>
       <c r="AD20" s="65">
         <v>104874</v>
       </c>
       <c r="AE20" s="64">
         <v>105059</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="64">
+        <v>105237</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="64">
         <v>63187</v>
       </c>
       <c r="D21" s="64">
         <v>63141</v>
       </c>
       <c r="E21" s="64">
         <v>63162</v>
       </c>
       <c r="F21" s="64">
         <v>63158</v>
       </c>
       <c r="G21" s="64">
         <v>63205</v>
       </c>
       <c r="H21" s="64">
         <v>63235</v>
       </c>
       <c r="I21" s="64">
@@ -4232,52 +4286,55 @@
       </c>
       <c r="X21" s="64">
         <v>62163</v>
       </c>
       <c r="Y21" s="64">
         <v>62153</v>
       </c>
       <c r="Z21" s="64">
         <v>62063</v>
       </c>
       <c r="AA21" s="36">
         <v>62093</v>
       </c>
       <c r="AB21" s="46">
         <v>61924</v>
       </c>
       <c r="AC21" s="64">
         <v>61804</v>
       </c>
       <c r="AD21" s="65">
         <v>61730</v>
       </c>
       <c r="AE21" s="64">
         <v>61689</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="64">
+        <v>61687</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="64">
         <v>121899</v>
       </c>
       <c r="D22" s="64">
         <v>121871</v>
       </c>
       <c r="E22" s="64">
         <v>121971</v>
       </c>
       <c r="F22" s="64">
         <v>122038</v>
       </c>
       <c r="G22" s="64">
         <v>122193</v>
       </c>
       <c r="H22" s="64">
         <v>122320</v>
       </c>
       <c r="I22" s="64">
@@ -4327,52 +4384,55 @@
       </c>
       <c r="X22" s="64">
         <v>122027</v>
       </c>
       <c r="Y22" s="64">
         <v>121986</v>
       </c>
       <c r="Z22" s="64">
         <v>121851</v>
       </c>
       <c r="AA22" s="36">
         <v>121861</v>
       </c>
       <c r="AB22" s="46">
         <v>121771</v>
       </c>
       <c r="AC22" s="64">
         <v>121867</v>
       </c>
       <c r="AD22" s="65">
         <v>121891</v>
       </c>
       <c r="AE22" s="64">
         <v>121815</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="64">
+        <v>121845</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="64">
         <v>106339</v>
       </c>
       <c r="D23" s="64">
         <v>106261</v>
       </c>
       <c r="E23" s="64">
         <v>106294</v>
       </c>
       <c r="F23" s="64">
         <v>106229</v>
       </c>
       <c r="G23" s="64">
         <v>106211</v>
       </c>
       <c r="H23" s="64">
         <v>106269</v>
       </c>
       <c r="I23" s="64">
@@ -4422,52 +4482,55 @@
       </c>
       <c r="X23" s="64">
         <v>104029</v>
       </c>
       <c r="Y23" s="64">
         <v>103849</v>
       </c>
       <c r="Z23" s="64">
         <v>103769</v>
       </c>
       <c r="AA23" s="36">
         <v>103769</v>
       </c>
       <c r="AB23" s="46">
         <v>103577</v>
       </c>
       <c r="AC23" s="64">
         <v>103591</v>
       </c>
       <c r="AD23" s="65">
         <v>103561</v>
       </c>
       <c r="AE23" s="64">
         <v>103552</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="31" customFormat="1">
+      <c r="AF23" s="64">
+        <v>103586</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="31" customFormat="1">
       <c r="A24" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="64">
         <v>84689</v>
       </c>
       <c r="D24" s="64">
         <v>84614</v>
       </c>
       <c r="E24" s="64">
         <v>84653</v>
       </c>
       <c r="F24" s="64">
         <v>84615</v>
       </c>
       <c r="G24" s="64">
         <v>84572</v>
       </c>
       <c r="H24" s="64">
         <v>84587</v>
       </c>
       <c r="I24" s="64">
@@ -4517,83 +4580,86 @@
       </c>
       <c r="X24" s="64">
         <v>82534</v>
       </c>
       <c r="Y24" s="64">
         <v>82322</v>
       </c>
       <c r="Z24" s="64">
         <v>82239</v>
       </c>
       <c r="AA24" s="36">
         <v>82194</v>
       </c>
       <c r="AB24" s="46">
         <v>82012</v>
       </c>
       <c r="AC24" s="64">
         <v>81900</v>
       </c>
       <c r="AD24" s="65">
         <v>81806</v>
       </c>
       <c r="AE24" s="64">
         <v>81735</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="89" t="s">
+      <c r="AF24" s="64">
+        <v>81601</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" ht="15" customHeight="1">
+      <c r="B25" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="C25" s="89"/>
-[...22 lines deleted...]
-      <c r="Z25" s="89"/>
+      <c r="C25" s="90"/>
+      <c r="D25" s="90"/>
+      <c r="E25" s="90"/>
+      <c r="F25" s="90"/>
+      <c r="G25" s="90"/>
+      <c r="H25" s="90"/>
+      <c r="I25" s="90"/>
+      <c r="J25" s="90"/>
+      <c r="K25" s="90"/>
+      <c r="L25" s="90"/>
+      <c r="M25" s="90"/>
+      <c r="N25" s="90"/>
+      <c r="O25" s="90"/>
+      <c r="P25" s="90"/>
+      <c r="Q25" s="90"/>
+      <c r="R25" s="90"/>
+      <c r="S25" s="90"/>
+      <c r="T25" s="90"/>
+      <c r="U25" s="90"/>
+      <c r="V25" s="90"/>
+      <c r="W25" s="90"/>
+      <c r="X25" s="90"/>
+      <c r="Y25" s="90"/>
+      <c r="Z25" s="90"/>
       <c r="AB25" s="74"/>
       <c r="AD25" s="31"/>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="39">
         <v>1091960</v>
       </c>
       <c r="D26" s="64">
         <v>1092192</v>
       </c>
       <c r="E26" s="39">
         <v>1092965</v>
       </c>
       <c r="F26" s="39">
         <v>1093928</v>
       </c>
       <c r="G26" s="39">
         <v>1094974</v>
       </c>
       <c r="H26" s="39">
         <v>1095963</v>
       </c>
       <c r="I26" s="64">
@@ -4643,52 +4709,55 @@
       </c>
       <c r="X26" s="36">
         <v>1097242</v>
       </c>
       <c r="Y26" s="64">
         <v>1097255</v>
       </c>
       <c r="Z26" s="64">
         <v>1097506</v>
       </c>
       <c r="AA26" s="42">
         <v>1097783</v>
       </c>
       <c r="AB26" s="64">
         <v>1096244</v>
       </c>
       <c r="AC26" s="64">
         <v>1096476</v>
       </c>
       <c r="AD26" s="65">
         <v>1096574</v>
       </c>
       <c r="AE26" s="64">
         <v>1096711</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="64">
+        <v>1096805</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="64">
         <v>114061</v>
       </c>
       <c r="D27" s="64">
         <v>114522</v>
       </c>
       <c r="E27" s="64">
         <v>114879</v>
       </c>
       <c r="F27" s="64">
         <v>115196</v>
       </c>
       <c r="G27" s="64">
         <v>115591</v>
       </c>
       <c r="H27" s="64">
         <v>115986</v>
       </c>
       <c r="I27" s="64">
@@ -4738,52 +4807,55 @@
       </c>
       <c r="X27" s="64">
         <v>121678</v>
       </c>
       <c r="Y27" s="64">
         <v>121904</v>
       </c>
       <c r="Z27" s="64">
         <v>122149</v>
       </c>
       <c r="AA27" s="42">
         <v>122416</v>
       </c>
       <c r="AB27" s="64">
         <v>122571</v>
       </c>
       <c r="AC27" s="64">
         <v>122788</v>
       </c>
       <c r="AD27" s="65">
         <v>122991</v>
       </c>
       <c r="AE27" s="64">
         <v>123204</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="64">
+        <v>123358</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="64">
         <v>40839</v>
       </c>
       <c r="D28" s="64">
         <v>40766</v>
       </c>
       <c r="E28" s="64">
         <v>40707</v>
       </c>
       <c r="F28" s="64">
         <v>40722</v>
       </c>
       <c r="G28" s="64">
         <v>40724</v>
       </c>
       <c r="H28" s="64">
         <v>40710</v>
       </c>
       <c r="I28" s="64">
@@ -4833,52 +4905,55 @@
       </c>
       <c r="X28" s="64">
         <v>39891</v>
       </c>
       <c r="Y28" s="64">
         <v>39908</v>
       </c>
       <c r="Z28" s="64">
         <v>39919</v>
       </c>
       <c r="AA28" s="42">
         <v>39876</v>
       </c>
       <c r="AB28" s="64">
         <v>39706</v>
       </c>
       <c r="AC28" s="64">
         <v>39637</v>
       </c>
       <c r="AD28" s="65">
         <v>39517</v>
       </c>
       <c r="AE28" s="64">
         <v>39526</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="64">
+        <v>39506</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="64">
         <v>49611</v>
       </c>
       <c r="D29" s="64">
         <v>49638</v>
       </c>
       <c r="E29" s="64">
         <v>49634</v>
       </c>
       <c r="F29" s="64">
         <v>49635</v>
       </c>
       <c r="G29" s="64">
         <v>49643</v>
       </c>
       <c r="H29" s="64">
         <v>49709</v>
       </c>
       <c r="I29" s="64">
@@ -4928,52 +5003,55 @@
       </c>
       <c r="X29" s="64">
         <v>49390</v>
       </c>
       <c r="Y29" s="64">
         <v>49440</v>
       </c>
       <c r="Z29" s="64">
         <v>49433</v>
       </c>
       <c r="AA29" s="42">
         <v>49334</v>
       </c>
       <c r="AB29" s="64">
         <v>49267</v>
       </c>
       <c r="AC29" s="64">
         <v>49309</v>
       </c>
       <c r="AD29" s="65">
         <v>49320</v>
       </c>
       <c r="AE29" s="64">
         <v>49367</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="64">
+        <v>49376</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="64">
         <v>25215</v>
       </c>
       <c r="D30" s="64">
         <v>25191</v>
       </c>
       <c r="E30" s="64">
         <v>25196</v>
       </c>
       <c r="F30" s="64">
         <v>25183</v>
       </c>
       <c r="G30" s="64">
         <v>25184</v>
       </c>
       <c r="H30" s="64">
         <v>25183</v>
       </c>
       <c r="I30" s="64">
@@ -5023,52 +5101,55 @@
       </c>
       <c r="X30" s="64">
         <v>24867</v>
       </c>
       <c r="Y30" s="64">
         <v>24846</v>
       </c>
       <c r="Z30" s="64">
         <v>24838</v>
       </c>
       <c r="AA30" s="42">
         <v>24819</v>
       </c>
       <c r="AB30" s="64">
         <v>24739</v>
       </c>
       <c r="AC30" s="64">
         <v>24772</v>
       </c>
       <c r="AD30" s="65">
         <v>24770</v>
       </c>
       <c r="AE30" s="64">
         <v>24725</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="64">
+        <v>24712</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="64">
         <v>96305</v>
       </c>
       <c r="D31" s="64">
         <v>96158</v>
       </c>
       <c r="E31" s="64">
         <v>96090</v>
       </c>
       <c r="F31" s="64">
         <v>96099</v>
       </c>
       <c r="G31" s="64">
         <v>96099</v>
       </c>
       <c r="H31" s="64">
         <v>96029</v>
       </c>
       <c r="I31" s="64">
@@ -5118,52 +5199,55 @@
       </c>
       <c r="X31" s="64">
         <v>94560</v>
       </c>
       <c r="Y31" s="64">
         <v>94396</v>
       </c>
       <c r="Z31" s="64">
         <v>94309</v>
       </c>
       <c r="AA31" s="42">
         <v>94208</v>
       </c>
       <c r="AB31" s="64">
         <v>93956</v>
       </c>
       <c r="AC31" s="64">
         <v>93924</v>
       </c>
       <c r="AD31" s="65">
         <v>93769</v>
       </c>
       <c r="AE31" s="64">
         <v>93662</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="64">
+        <v>93579</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="64">
         <v>69086</v>
       </c>
       <c r="D32" s="64">
         <v>68975</v>
       </c>
       <c r="E32" s="64">
         <v>68964</v>
       </c>
       <c r="F32" s="64">
         <v>68933</v>
       </c>
       <c r="G32" s="64">
         <v>68906</v>
       </c>
       <c r="H32" s="64">
         <v>68914</v>
       </c>
       <c r="I32" s="64">
@@ -5213,52 +5297,55 @@
       </c>
       <c r="X32" s="64">
         <v>67923</v>
       </c>
       <c r="Y32" s="64">
         <v>67873</v>
       </c>
       <c r="Z32" s="64">
         <v>67911</v>
       </c>
       <c r="AA32" s="42">
         <v>67870</v>
       </c>
       <c r="AB32" s="64">
         <v>67748</v>
       </c>
       <c r="AC32" s="64">
         <v>67654</v>
       </c>
       <c r="AD32" s="65">
         <v>67665</v>
       </c>
       <c r="AE32" s="64">
         <v>67564</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="64">
+        <v>67477</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="64">
         <v>60749</v>
       </c>
       <c r="D33" s="64">
         <v>60748</v>
       </c>
       <c r="E33" s="64">
         <v>60793</v>
       </c>
       <c r="F33" s="64">
         <v>60887</v>
       </c>
       <c r="G33" s="64">
         <v>60940</v>
       </c>
       <c r="H33" s="64">
         <v>61020</v>
       </c>
       <c r="I33" s="64">
@@ -5308,52 +5395,55 @@
       </c>
       <c r="X33" s="64">
         <v>60840</v>
       </c>
       <c r="Y33" s="64">
         <v>60761</v>
       </c>
       <c r="Z33" s="64">
         <v>60742</v>
       </c>
       <c r="AA33" s="42">
         <v>60732</v>
       </c>
       <c r="AB33" s="64">
         <v>60712</v>
       </c>
       <c r="AC33" s="64">
         <v>60710</v>
       </c>
       <c r="AD33" s="65">
         <v>60697</v>
       </c>
       <c r="AE33" s="64">
         <v>60652</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="64">
+        <v>60662</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="64">
         <v>66054</v>
       </c>
       <c r="D34" s="64">
         <v>65987</v>
       </c>
       <c r="E34" s="64">
         <v>65954</v>
       </c>
       <c r="F34" s="64">
         <v>65987</v>
       </c>
       <c r="G34" s="64">
         <v>66026</v>
       </c>
       <c r="H34" s="64">
         <v>66068</v>
       </c>
       <c r="I34" s="64">
@@ -5403,52 +5493,55 @@
       </c>
       <c r="X34" s="64">
         <v>65060</v>
       </c>
       <c r="Y34" s="64">
         <v>65031</v>
       </c>
       <c r="Z34" s="64">
         <v>64995</v>
       </c>
       <c r="AA34" s="42">
         <v>64991</v>
       </c>
       <c r="AB34" s="64">
         <v>64897</v>
       </c>
       <c r="AC34" s="64">
         <v>64830</v>
       </c>
       <c r="AD34" s="65">
         <v>64777</v>
       </c>
       <c r="AE34" s="64">
         <v>64806</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="64">
+        <v>64745</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="64">
         <v>66743</v>
       </c>
       <c r="D35" s="64">
         <v>66752</v>
       </c>
       <c r="E35" s="64">
         <v>66819</v>
       </c>
       <c r="F35" s="64">
         <v>66859</v>
       </c>
       <c r="G35" s="64">
         <v>66900</v>
       </c>
       <c r="H35" s="64">
         <v>66932</v>
       </c>
       <c r="I35" s="64">
@@ -5498,52 +5591,55 @@
       </c>
       <c r="X35" s="64">
         <v>67236</v>
       </c>
       <c r="Y35" s="64">
         <v>67335</v>
       </c>
       <c r="Z35" s="64">
         <v>67335</v>
       </c>
       <c r="AA35" s="42">
         <v>67331</v>
       </c>
       <c r="AB35" s="64">
         <v>67313</v>
       </c>
       <c r="AC35" s="64">
         <v>67369</v>
       </c>
       <c r="AD35" s="65">
         <v>67417</v>
       </c>
       <c r="AE35" s="64">
         <v>67466</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="64">
+        <v>67460</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="64">
         <v>26781</v>
       </c>
       <c r="D36" s="64">
         <v>26730</v>
       </c>
       <c r="E36" s="64">
         <v>26723</v>
       </c>
       <c r="F36" s="64">
         <v>26749</v>
       </c>
       <c r="G36" s="64">
         <v>26734</v>
       </c>
       <c r="H36" s="64">
         <v>26733</v>
       </c>
       <c r="I36" s="64">
@@ -5593,52 +5689,55 @@
       </c>
       <c r="X36" s="64">
         <v>26165</v>
       </c>
       <c r="Y36" s="64">
         <v>26142</v>
       </c>
       <c r="Z36" s="64">
         <v>26100</v>
       </c>
       <c r="AA36" s="42">
         <v>26078</v>
       </c>
       <c r="AB36" s="64">
         <v>26008</v>
       </c>
       <c r="AC36" s="64">
         <v>25981</v>
       </c>
       <c r="AD36" s="65">
         <v>26008</v>
       </c>
       <c r="AE36" s="64">
         <v>25971</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="64">
+        <v>25932</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B37" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="64">
         <v>119616</v>
       </c>
       <c r="D37" s="64">
         <v>119711</v>
       </c>
       <c r="E37" s="64">
         <v>119817</v>
       </c>
       <c r="F37" s="64">
         <v>120005</v>
       </c>
       <c r="G37" s="64">
         <v>120244</v>
       </c>
       <c r="H37" s="64">
         <v>120394</v>
       </c>
       <c r="I37" s="64">
@@ -5688,52 +5787,55 @@
       </c>
       <c r="X37" s="64">
         <v>122638</v>
       </c>
       <c r="Y37" s="64">
         <v>122792</v>
       </c>
       <c r="Z37" s="64">
         <v>122940</v>
       </c>
       <c r="AA37" s="42">
         <v>123117</v>
       </c>
       <c r="AB37" s="64">
         <v>122768</v>
       </c>
       <c r="AC37" s="64">
         <v>122916</v>
       </c>
       <c r="AD37" s="65">
         <v>123057</v>
       </c>
       <c r="AE37" s="64">
         <v>123179</v>
       </c>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37" s="64">
+        <v>123248</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B38" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="64">
         <v>112277</v>
       </c>
       <c r="D38" s="64">
         <v>112391</v>
       </c>
       <c r="E38" s="64">
         <v>112571</v>
       </c>
       <c r="F38" s="64">
         <v>112732</v>
       </c>
       <c r="G38" s="64">
         <v>112887</v>
       </c>
       <c r="H38" s="64">
         <v>113008</v>
       </c>
       <c r="I38" s="64">
@@ -5783,52 +5885,55 @@
       </c>
       <c r="X38" s="64">
         <v>113181</v>
       </c>
       <c r="Y38" s="64">
         <v>113159</v>
       </c>
       <c r="Z38" s="64">
         <v>113166</v>
       </c>
       <c r="AA38" s="42">
         <v>113202</v>
       </c>
       <c r="AB38" s="64">
         <v>113030</v>
       </c>
       <c r="AC38" s="64">
         <v>113065</v>
       </c>
       <c r="AD38" s="65">
         <v>113075</v>
       </c>
       <c r="AE38" s="64">
         <v>113093</v>
       </c>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38" s="64">
+        <v>113089</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B39" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C39" s="64">
         <v>51812</v>
       </c>
       <c r="D39" s="64">
         <v>51881</v>
       </c>
       <c r="E39" s="64">
         <v>52011</v>
       </c>
       <c r="F39" s="64">
         <v>52132</v>
       </c>
       <c r="G39" s="64">
         <v>52224</v>
       </c>
       <c r="H39" s="64">
         <v>52281</v>
       </c>
       <c r="I39" s="64">
@@ -5878,52 +5983,55 @@
       </c>
       <c r="X39" s="64">
         <v>53029</v>
       </c>
       <c r="Y39" s="64">
         <v>53161</v>
       </c>
       <c r="Z39" s="64">
         <v>53304</v>
       </c>
       <c r="AA39" s="42">
         <v>53436</v>
       </c>
       <c r="AB39" s="64">
         <v>53543</v>
       </c>
       <c r="AC39" s="64">
         <v>53601</v>
       </c>
       <c r="AD39" s="65">
         <v>53667</v>
       </c>
       <c r="AE39" s="64">
         <v>53759</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="64">
+        <v>53856</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B40" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="64">
         <v>32388</v>
       </c>
       <c r="D40" s="64">
         <v>32354</v>
       </c>
       <c r="E40" s="64">
         <v>32343</v>
       </c>
       <c r="F40" s="64">
         <v>32328</v>
       </c>
       <c r="G40" s="64">
         <v>32351</v>
       </c>
       <c r="H40" s="64">
         <v>32378</v>
       </c>
       <c r="I40" s="64">
@@ -5973,52 +6081,55 @@
       </c>
       <c r="X40" s="64">
         <v>31929</v>
       </c>
       <c r="Y40" s="64">
         <v>31942</v>
       </c>
       <c r="Z40" s="64">
         <v>31884</v>
       </c>
       <c r="AA40" s="42">
         <v>31898</v>
       </c>
       <c r="AB40" s="64">
         <v>31809</v>
       </c>
       <c r="AC40" s="64">
         <v>31752</v>
       </c>
       <c r="AD40" s="65">
         <v>31700</v>
       </c>
       <c r="AE40" s="64">
         <v>31673</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="64">
+        <v>31692</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C41" s="64">
         <v>62018</v>
       </c>
       <c r="D41" s="64">
         <v>62046</v>
       </c>
       <c r="E41" s="64">
         <v>62087</v>
       </c>
       <c r="F41" s="64">
         <v>62126</v>
       </c>
       <c r="G41" s="64">
         <v>62199</v>
       </c>
       <c r="H41" s="64">
         <v>62262</v>
       </c>
       <c r="I41" s="64">
@@ -6068,52 +6179,55 @@
       </c>
       <c r="X41" s="64">
         <v>62263</v>
       </c>
       <c r="Y41" s="64">
         <v>62187</v>
       </c>
       <c r="Z41" s="64">
         <v>62145</v>
       </c>
       <c r="AA41" s="42">
         <v>62165</v>
       </c>
       <c r="AB41" s="64">
         <v>62091</v>
       </c>
       <c r="AC41" s="64">
         <v>62134</v>
       </c>
       <c r="AD41" s="65">
         <v>62162</v>
       </c>
       <c r="AE41" s="64">
         <v>62120</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="64">
+        <v>62179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="64">
         <v>54162</v>
       </c>
       <c r="D42" s="64">
         <v>54124</v>
       </c>
       <c r="E42" s="64">
         <v>54154</v>
       </c>
       <c r="F42" s="64">
         <v>54130</v>
       </c>
       <c r="G42" s="64">
         <v>54120</v>
       </c>
       <c r="H42" s="64">
         <v>54150</v>
       </c>
       <c r="I42" s="64">
@@ -6163,52 +6277,55 @@
       </c>
       <c r="X42" s="64">
         <v>53235</v>
       </c>
       <c r="Y42" s="64">
         <v>53123</v>
       </c>
       <c r="Z42" s="64">
         <v>53114</v>
       </c>
       <c r="AA42" s="42">
         <v>53106</v>
       </c>
       <c r="AB42" s="64">
         <v>52997</v>
       </c>
       <c r="AC42" s="64">
         <v>52984</v>
       </c>
       <c r="AD42" s="65">
         <v>52987</v>
       </c>
       <c r="AE42" s="64">
         <v>52977</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" s="31" customFormat="1">
+      <c r="AF42" s="64">
+        <v>53033</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="31" customFormat="1">
       <c r="A43" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B43" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C43" s="64">
         <v>44243</v>
       </c>
       <c r="D43" s="64">
         <v>44218</v>
       </c>
       <c r="E43" s="64">
         <v>44223</v>
       </c>
       <c r="F43" s="64">
         <v>44225</v>
       </c>
       <c r="G43" s="64">
         <v>44202</v>
       </c>
       <c r="H43" s="64">
         <v>44206</v>
       </c>
       <c r="I43" s="64">
@@ -6258,82 +6375,85 @@
       </c>
       <c r="X43" s="64">
         <v>43357</v>
       </c>
       <c r="Y43" s="64">
         <v>43255</v>
       </c>
       <c r="Z43" s="64">
         <v>43222</v>
       </c>
       <c r="AA43" s="42">
         <v>43204</v>
       </c>
       <c r="AB43" s="64">
         <v>43089</v>
       </c>
       <c r="AC43" s="64">
         <v>43050</v>
       </c>
       <c r="AD43" s="65">
         <v>42995</v>
       </c>
       <c r="AE43" s="64">
         <v>42967</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B44" s="90" t="s">
+      <c r="AF43" s="64">
+        <v>42901</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="21" customHeight="1">
+      <c r="B44" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="90"/>
-[...22 lines deleted...]
-      <c r="Z44" s="90"/>
+      <c r="C44" s="91"/>
+      <c r="D44" s="91"/>
+      <c r="E44" s="91"/>
+      <c r="F44" s="91"/>
+      <c r="G44" s="91"/>
+      <c r="H44" s="91"/>
+      <c r="I44" s="91"/>
+      <c r="J44" s="91"/>
+      <c r="K44" s="91"/>
+      <c r="L44" s="91"/>
+      <c r="M44" s="91"/>
+      <c r="N44" s="91"/>
+      <c r="O44" s="91"/>
+      <c r="P44" s="91"/>
+      <c r="Q44" s="91"/>
+      <c r="R44" s="91"/>
+      <c r="S44" s="91"/>
+      <c r="T44" s="91"/>
+      <c r="U44" s="91"/>
+      <c r="V44" s="91"/>
+      <c r="W44" s="91"/>
+      <c r="X44" s="91"/>
+      <c r="Y44" s="91"/>
+      <c r="Z44" s="91"/>
       <c r="AD44" s="31"/>
     </row>
-    <row r="45" spans="1:31">
+    <row r="45" spans="1:32">
       <c r="A45" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B45" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C45" s="39">
         <v>1050045</v>
       </c>
       <c r="D45" s="39">
         <v>1049866</v>
       </c>
       <c r="E45" s="39">
         <v>1050589</v>
       </c>
       <c r="F45" s="42">
         <v>1051285</v>
       </c>
       <c r="G45" s="42">
         <v>1052260</v>
       </c>
       <c r="H45" s="42">
         <v>1053247</v>
       </c>
       <c r="I45" s="64">
@@ -6383,52 +6503,55 @@
       </c>
       <c r="X45" s="36">
         <v>1050965</v>
       </c>
       <c r="Y45" s="64">
         <v>1050693</v>
       </c>
       <c r="Z45" s="64">
         <v>1050662</v>
       </c>
       <c r="AA45" s="42">
         <v>1050875</v>
       </c>
       <c r="AB45" s="64">
         <v>1050176</v>
       </c>
       <c r="AC45" s="64">
         <v>1050263</v>
       </c>
       <c r="AD45" s="65">
         <v>1050091</v>
       </c>
       <c r="AE45" s="64">
         <v>1050106</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="64">
+        <v>1049865</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C46" s="64">
         <v>113942</v>
       </c>
       <c r="D46" s="64">
         <v>114368</v>
       </c>
       <c r="E46" s="64">
         <v>114748</v>
       </c>
       <c r="F46" s="64">
         <v>115031</v>
       </c>
       <c r="G46" s="64">
         <v>115428</v>
       </c>
       <c r="H46" s="64">
         <v>115790</v>
       </c>
       <c r="I46" s="64">
@@ -6478,52 +6601,55 @@
       </c>
       <c r="X46" s="64">
         <v>122312</v>
       </c>
       <c r="Y46" s="64">
         <v>122565</v>
       </c>
       <c r="Z46" s="64">
         <v>122797</v>
       </c>
       <c r="AA46" s="42">
         <v>123106</v>
       </c>
       <c r="AB46" s="64">
         <v>123407</v>
       </c>
       <c r="AC46" s="64">
         <v>123577</v>
       </c>
       <c r="AD46" s="65">
         <v>123733</v>
       </c>
       <c r="AE46" s="64">
         <v>123989</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="64">
+        <v>124178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="64">
         <v>38446</v>
       </c>
       <c r="D47" s="64">
         <v>38361</v>
       </c>
       <c r="E47" s="64">
         <v>38317</v>
       </c>
       <c r="F47" s="64">
         <v>38324</v>
       </c>
       <c r="G47" s="64">
         <v>38334</v>
       </c>
       <c r="H47" s="64">
         <v>38322</v>
       </c>
       <c r="I47" s="64">
@@ -6573,52 +6699,55 @@
       </c>
       <c r="X47" s="64">
         <v>37234</v>
       </c>
       <c r="Y47" s="64">
         <v>37233</v>
       </c>
       <c r="Z47" s="64">
         <v>37207</v>
       </c>
       <c r="AA47" s="42">
         <v>37228</v>
       </c>
       <c r="AB47" s="64">
         <v>37098</v>
       </c>
       <c r="AC47" s="64">
         <v>37062</v>
       </c>
       <c r="AD47" s="65">
         <v>36960</v>
       </c>
       <c r="AE47" s="64">
         <v>36907</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="64">
+        <v>36866</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C48" s="64">
         <v>50163</v>
       </c>
       <c r="D48" s="64">
         <v>50154</v>
       </c>
       <c r="E48" s="64">
         <v>50147</v>
       </c>
       <c r="F48" s="64">
         <v>50134</v>
       </c>
       <c r="G48" s="64">
         <v>50160</v>
       </c>
       <c r="H48" s="64">
         <v>50193</v>
       </c>
       <c r="I48" s="64">
@@ -6668,52 +6797,55 @@
       </c>
       <c r="X48" s="64">
         <v>49857</v>
       </c>
       <c r="Y48" s="64">
         <v>49834</v>
       </c>
       <c r="Z48" s="64">
         <v>49788</v>
       </c>
       <c r="AA48" s="42">
         <v>49710</v>
       </c>
       <c r="AB48" s="64">
         <v>49689</v>
       </c>
       <c r="AC48" s="64">
         <v>49700</v>
       </c>
       <c r="AD48" s="65">
         <v>49725</v>
       </c>
       <c r="AE48" s="64">
         <v>49760</v>
       </c>
-    </row>
-    <row r="49" spans="1:31">
+      <c r="AF48" s="64">
+        <v>49770</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32">
       <c r="A49" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B49" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="64">
         <v>23486</v>
       </c>
       <c r="D49" s="64">
         <v>23451</v>
       </c>
       <c r="E49" s="64">
         <v>23447</v>
       </c>
       <c r="F49" s="64">
         <v>23408</v>
       </c>
       <c r="G49" s="64">
         <v>23388</v>
       </c>
       <c r="H49" s="64">
         <v>23397</v>
       </c>
       <c r="I49" s="64">
@@ -6763,52 +6895,55 @@
       </c>
       <c r="X49" s="64">
         <v>22842</v>
       </c>
       <c r="Y49" s="64">
         <v>22813</v>
       </c>
       <c r="Z49" s="64">
         <v>22807</v>
       </c>
       <c r="AA49" s="42">
         <v>22762</v>
       </c>
       <c r="AB49" s="64">
         <v>22682</v>
       </c>
       <c r="AC49" s="64">
         <v>22672</v>
       </c>
       <c r="AD49" s="65">
         <v>22644</v>
       </c>
       <c r="AE49" s="64">
         <v>22595</v>
       </c>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49" s="64">
+        <v>22575</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C50" s="64">
         <v>91226</v>
       </c>
       <c r="D50" s="64">
         <v>91086</v>
       </c>
       <c r="E50" s="64">
         <v>91038</v>
       </c>
       <c r="F50" s="64">
         <v>91000</v>
       </c>
       <c r="G50" s="64">
         <v>91007</v>
       </c>
       <c r="H50" s="64">
         <v>90898</v>
       </c>
       <c r="I50" s="64">
@@ -6858,52 +6993,55 @@
       </c>
       <c r="X50" s="64">
         <v>88997</v>
       </c>
       <c r="Y50" s="64">
         <v>88817</v>
       </c>
       <c r="Z50" s="64">
         <v>88708</v>
       </c>
       <c r="AA50" s="42">
         <v>88609</v>
       </c>
       <c r="AB50" s="64">
         <v>88343</v>
       </c>
       <c r="AC50" s="64">
         <v>88250</v>
       </c>
       <c r="AD50" s="65">
         <v>88094</v>
       </c>
       <c r="AE50" s="64">
         <v>87938</v>
       </c>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50" s="64">
+        <v>87762</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C51" s="64">
         <v>64986</v>
       </c>
       <c r="D51" s="64">
         <v>64831</v>
       </c>
       <c r="E51" s="64">
         <v>64810</v>
       </c>
       <c r="F51" s="64">
         <v>64823</v>
       </c>
       <c r="G51" s="64">
         <v>64820</v>
       </c>
       <c r="H51" s="64">
         <v>64840</v>
       </c>
       <c r="I51" s="64">
@@ -6953,52 +7091,55 @@
       </c>
       <c r="X51" s="64">
         <v>63345</v>
       </c>
       <c r="Y51" s="64">
         <v>63284</v>
       </c>
       <c r="Z51" s="64">
         <v>63236</v>
       </c>
       <c r="AA51" s="42">
         <v>63223</v>
       </c>
       <c r="AB51" s="64">
         <v>63207</v>
       </c>
       <c r="AC51" s="64">
         <v>63191</v>
       </c>
       <c r="AD51" s="65">
         <v>63093</v>
       </c>
       <c r="AE51" s="64">
         <v>62977</v>
       </c>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51" s="64">
+        <v>62937</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B52" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C52" s="64">
         <v>56795</v>
       </c>
       <c r="D52" s="64">
         <v>56795</v>
       </c>
       <c r="E52" s="64">
         <v>56907</v>
       </c>
       <c r="F52" s="64">
         <v>56958</v>
       </c>
       <c r="G52" s="64">
         <v>57003</v>
       </c>
       <c r="H52" s="64">
         <v>57098</v>
       </c>
       <c r="I52" s="64">
@@ -7048,52 +7189,55 @@
       </c>
       <c r="X52" s="64">
         <v>56775</v>
       </c>
       <c r="Y52" s="64">
         <v>56638</v>
       </c>
       <c r="Z52" s="64">
         <v>56577</v>
       </c>
       <c r="AA52" s="42">
         <v>56503</v>
       </c>
       <c r="AB52" s="64">
         <v>56511</v>
       </c>
       <c r="AC52" s="64">
         <v>56484</v>
       </c>
       <c r="AD52" s="65">
         <v>56416</v>
       </c>
       <c r="AE52" s="64">
         <v>56332</v>
       </c>
-    </row>
-    <row r="53" spans="1:31">
+      <c r="AF52" s="64">
+        <v>56282</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B53" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C53" s="64">
         <v>63672</v>
       </c>
       <c r="D53" s="64">
         <v>63571</v>
       </c>
       <c r="E53" s="64">
         <v>63517</v>
       </c>
       <c r="F53" s="64">
         <v>63567</v>
       </c>
       <c r="G53" s="64">
         <v>63617</v>
       </c>
       <c r="H53" s="64">
         <v>63634</v>
       </c>
       <c r="I53" s="64">
@@ -7143,52 +7287,55 @@
       </c>
       <c r="X53" s="64">
         <v>62487</v>
       </c>
       <c r="Y53" s="64">
         <v>62430</v>
       </c>
       <c r="Z53" s="64">
         <v>62417</v>
       </c>
       <c r="AA53" s="42">
         <v>62368</v>
       </c>
       <c r="AB53" s="64">
         <v>62344</v>
       </c>
       <c r="AC53" s="64">
         <v>62322</v>
       </c>
       <c r="AD53" s="65">
         <v>62244</v>
       </c>
       <c r="AE53" s="64">
         <v>62301</v>
       </c>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53" s="64">
+        <v>62220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B54" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="64">
         <v>62434</v>
       </c>
       <c r="D54" s="64">
         <v>62399</v>
       </c>
       <c r="E54" s="64">
         <v>62352</v>
       </c>
       <c r="F54" s="64">
         <v>62376</v>
       </c>
       <c r="G54" s="64">
         <v>62402</v>
       </c>
       <c r="H54" s="64">
         <v>62449</v>
       </c>
       <c r="I54" s="64">
@@ -7238,52 +7385,55 @@
       </c>
       <c r="X54" s="64">
         <v>62754</v>
       </c>
       <c r="Y54" s="64">
         <v>62855</v>
       </c>
       <c r="Z54" s="64">
         <v>62863</v>
       </c>
       <c r="AA54" s="42">
         <v>62881</v>
       </c>
       <c r="AB54" s="64">
         <v>62834</v>
       </c>
       <c r="AC54" s="64">
         <v>62858</v>
       </c>
       <c r="AD54" s="65">
         <v>62874</v>
       </c>
       <c r="AE54" s="64">
         <v>62934</v>
       </c>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54" s="64">
+        <v>62938</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B55" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C55" s="64">
         <v>24812</v>
       </c>
       <c r="D55" s="64">
         <v>24743</v>
       </c>
       <c r="E55" s="64">
         <v>24762</v>
       </c>
       <c r="F55" s="64">
         <v>24776</v>
       </c>
       <c r="G55" s="64">
         <v>24762</v>
       </c>
       <c r="H55" s="64">
         <v>24743</v>
       </c>
       <c r="I55" s="64">
@@ -7333,52 +7483,55 @@
       </c>
       <c r="X55" s="64">
         <v>23931</v>
       </c>
       <c r="Y55" s="64">
         <v>23896</v>
       </c>
       <c r="Z55" s="64">
         <v>23846</v>
       </c>
       <c r="AA55" s="42">
         <v>23849</v>
       </c>
       <c r="AB55" s="64">
         <v>23814</v>
       </c>
       <c r="AC55" s="64">
         <v>23797</v>
       </c>
       <c r="AD55" s="65">
         <v>23815</v>
       </c>
       <c r="AE55" s="64">
         <v>23795</v>
       </c>
-    </row>
-    <row r="56" spans="1:31">
+      <c r="AF55" s="64">
+        <v>23748</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32">
       <c r="A56" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B56" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="64">
         <v>117207</v>
       </c>
       <c r="D56" s="64">
         <v>117288</v>
       </c>
       <c r="E56" s="64">
         <v>117393</v>
       </c>
       <c r="F56" s="64">
         <v>117601</v>
       </c>
       <c r="G56" s="64">
         <v>117772</v>
       </c>
       <c r="H56" s="64">
         <v>117943</v>
       </c>
       <c r="I56" s="64">
@@ -7428,52 +7581,55 @@
       </c>
       <c r="X56" s="64">
         <v>120000</v>
       </c>
       <c r="Y56" s="64">
         <v>120037</v>
       </c>
       <c r="Z56" s="64">
         <v>120160</v>
       </c>
       <c r="AA56" s="42">
         <v>120277</v>
       </c>
       <c r="AB56" s="64">
         <v>120189</v>
       </c>
       <c r="AC56" s="64">
         <v>120246</v>
       </c>
       <c r="AD56" s="65">
         <v>120464</v>
       </c>
       <c r="AE56" s="64">
         <v>120531</v>
       </c>
-    </row>
-    <row r="57" spans="1:31">
+      <c r="AF56" s="64">
+        <v>120629</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32">
       <c r="A57" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B57" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C57" s="64">
         <v>109404</v>
       </c>
       <c r="D57" s="64">
         <v>109486</v>
       </c>
       <c r="E57" s="64">
         <v>109642</v>
       </c>
       <c r="F57" s="64">
         <v>109758</v>
       </c>
       <c r="G57" s="64">
         <v>109916</v>
       </c>
       <c r="H57" s="64">
         <v>110134</v>
       </c>
       <c r="I57" s="64">
@@ -7523,52 +7679,55 @@
       </c>
       <c r="X57" s="64">
         <v>109796</v>
       </c>
       <c r="Y57" s="64">
         <v>109680</v>
       </c>
       <c r="Z57" s="64">
         <v>109759</v>
       </c>
       <c r="AA57" s="42">
         <v>109751</v>
       </c>
       <c r="AB57" s="64">
         <v>109635</v>
       </c>
       <c r="AC57" s="64">
         <v>109664</v>
       </c>
       <c r="AD57" s="65">
         <v>109678</v>
       </c>
       <c r="AE57" s="64">
         <v>109693</v>
       </c>
-    </row>
-    <row r="58" spans="1:31">
+      <c r="AF57" s="64">
+        <v>109665</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B58" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C58" s="64">
         <v>50169</v>
       </c>
       <c r="D58" s="64">
         <v>50188</v>
       </c>
       <c r="E58" s="64">
         <v>50236</v>
       </c>
       <c r="F58" s="64">
         <v>50298</v>
       </c>
       <c r="G58" s="64">
         <v>50342</v>
       </c>
       <c r="H58" s="64">
         <v>50391</v>
       </c>
       <c r="I58" s="64">
@@ -7618,52 +7777,55 @@
       </c>
       <c r="X58" s="64">
         <v>50666</v>
       </c>
       <c r="Y58" s="64">
         <v>50808</v>
       </c>
       <c r="Z58" s="64">
         <v>50940</v>
       </c>
       <c r="AA58" s="42">
         <v>51064</v>
       </c>
       <c r="AB58" s="64">
         <v>51125</v>
       </c>
       <c r="AC58" s="64">
         <v>51198</v>
       </c>
       <c r="AD58" s="65">
         <v>51207</v>
       </c>
       <c r="AE58" s="64">
         <v>51300</v>
       </c>
-    </row>
-    <row r="59" spans="1:31">
+      <c r="AF58" s="64">
+        <v>51381</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B59" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C59" s="64">
         <v>30799</v>
       </c>
       <c r="D59" s="64">
         <v>30787</v>
       </c>
       <c r="E59" s="64">
         <v>30819</v>
       </c>
       <c r="F59" s="64">
         <v>30830</v>
       </c>
       <c r="G59" s="64">
         <v>30854</v>
       </c>
       <c r="H59" s="64">
         <v>30857</v>
       </c>
       <c r="I59" s="64">
@@ -7713,52 +7875,55 @@
       </c>
       <c r="X59" s="64">
         <v>30234</v>
       </c>
       <c r="Y59" s="64">
         <v>30211</v>
       </c>
       <c r="Z59" s="64">
         <v>30179</v>
       </c>
       <c r="AA59" s="42">
         <v>30195</v>
       </c>
       <c r="AB59" s="64">
         <v>30115</v>
       </c>
       <c r="AC59" s="64">
         <v>30052</v>
       </c>
       <c r="AD59" s="65">
         <v>30030</v>
       </c>
       <c r="AE59" s="64">
         <v>30016</v>
       </c>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59" s="64">
+        <v>29995</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B60" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C60" s="64">
         <v>59881</v>
       </c>
       <c r="D60" s="64">
         <v>59825</v>
       </c>
       <c r="E60" s="64">
         <v>59884</v>
       </c>
       <c r="F60" s="64">
         <v>59912</v>
       </c>
       <c r="G60" s="64">
         <v>59994</v>
       </c>
       <c r="H60" s="64">
         <v>60058</v>
       </c>
       <c r="I60" s="64">
@@ -7808,52 +7973,55 @@
       </c>
       <c r="X60" s="64">
         <v>59764</v>
       </c>
       <c r="Y60" s="64">
         <v>59799</v>
       </c>
       <c r="Z60" s="64">
         <v>59706</v>
       </c>
       <c r="AA60" s="42">
         <v>59696</v>
       </c>
       <c r="AB60" s="64">
         <v>59680</v>
       </c>
       <c r="AC60" s="64">
         <v>59733</v>
       </c>
       <c r="AD60" s="65">
         <v>59729</v>
       </c>
       <c r="AE60" s="64">
         <v>59695</v>
       </c>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60" s="64">
+        <v>59666</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B61" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C61" s="64">
         <v>52177</v>
       </c>
       <c r="D61" s="64">
         <v>52137</v>
       </c>
       <c r="E61" s="64">
         <v>52140</v>
       </c>
       <c r="F61" s="64">
         <v>52099</v>
       </c>
       <c r="G61" s="64">
         <v>52091</v>
       </c>
       <c r="H61" s="64">
         <v>52119</v>
       </c>
       <c r="I61" s="64">
@@ -7903,52 +8071,55 @@
       </c>
       <c r="X61" s="64">
         <v>50794</v>
       </c>
       <c r="Y61" s="64">
         <v>50726</v>
       </c>
       <c r="Z61" s="64">
         <v>50655</v>
       </c>
       <c r="AA61" s="42">
         <v>50663</v>
       </c>
       <c r="AB61" s="64">
         <v>50580</v>
       </c>
       <c r="AC61" s="64">
         <v>50607</v>
       </c>
       <c r="AD61" s="65">
         <v>50574</v>
       </c>
       <c r="AE61" s="64">
         <v>50575</v>
       </c>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61" s="64">
+        <v>50553</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B62" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C62" s="64">
         <v>40446</v>
       </c>
       <c r="D62" s="64">
         <v>40396</v>
       </c>
       <c r="E62" s="64">
         <v>40430</v>
       </c>
       <c r="F62" s="64">
         <v>40390</v>
       </c>
       <c r="G62" s="64">
         <v>40370</v>
       </c>
       <c r="H62" s="64">
         <v>40381</v>
       </c>
       <c r="I62" s="64">
@@ -7998,82 +8169,85 @@
       </c>
       <c r="X62" s="64">
         <v>39177</v>
       </c>
       <c r="Y62" s="64">
         <v>39067</v>
       </c>
       <c r="Z62" s="64">
         <v>39017</v>
       </c>
       <c r="AA62" s="42">
         <v>38990</v>
       </c>
       <c r="AB62" s="64">
         <v>38923</v>
       </c>
       <c r="AC62" s="64">
         <v>38850</v>
       </c>
       <c r="AD62" s="65">
         <v>38811</v>
       </c>
       <c r="AE62" s="64">
         <v>38768</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="92" t="s">
+      <c r="AF62" s="64">
+        <v>38700</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" ht="20.25" customHeight="1">
+      <c r="B63" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="92"/>
-[...22 lines deleted...]
-      <c r="Z63" s="92"/>
+      <c r="C63" s="93"/>
+      <c r="D63" s="93"/>
+      <c r="E63" s="93"/>
+      <c r="F63" s="93"/>
+      <c r="G63" s="93"/>
+      <c r="H63" s="93"/>
+      <c r="I63" s="93"/>
+      <c r="J63" s="93"/>
+      <c r="K63" s="93"/>
+      <c r="L63" s="93"/>
+      <c r="M63" s="93"/>
+      <c r="N63" s="93"/>
+      <c r="O63" s="93"/>
+      <c r="P63" s="93"/>
+      <c r="Q63" s="93"/>
+      <c r="R63" s="93"/>
+      <c r="S63" s="93"/>
+      <c r="T63" s="93"/>
+      <c r="U63" s="93"/>
+      <c r="V63" s="93"/>
+      <c r="W63" s="93"/>
+      <c r="X63" s="93"/>
+      <c r="Y63" s="93"/>
+      <c r="Z63" s="93"/>
       <c r="AD63" s="31"/>
     </row>
-    <row r="64" spans="1:31">
+    <row r="64" spans="1:32">
       <c r="A64" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B64" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="36">
         <v>528055</v>
       </c>
       <c r="D64" s="36">
         <v>528742</v>
       </c>
       <c r="E64" s="36">
         <v>529622</v>
       </c>
       <c r="F64" s="36">
         <v>530292</v>
       </c>
       <c r="G64" s="36">
         <v>531292</v>
       </c>
       <c r="H64" s="37">
         <v>532231</v>
       </c>
       <c r="I64" s="67">
@@ -8123,52 +8297,55 @@
       </c>
       <c r="X64" s="36">
         <v>544406</v>
       </c>
       <c r="Y64" s="64">
         <v>544659</v>
       </c>
       <c r="Z64" s="64">
         <v>545012</v>
       </c>
       <c r="AA64" s="36">
         <v>545287</v>
       </c>
       <c r="AB64" s="36">
         <v>544983</v>
       </c>
       <c r="AC64" s="64">
         <v>545140</v>
       </c>
       <c r="AD64" s="65">
         <v>545086</v>
       </c>
       <c r="AE64" s="64">
         <v>545354</v>
       </c>
-    </row>
-    <row r="65" spans="1:31">
+      <c r="AF64" s="64">
+        <v>545548</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32">
       <c r="A65" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B65" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="64">
         <v>228003</v>
       </c>
       <c r="D65" s="64">
         <v>228890</v>
       </c>
       <c r="E65" s="64">
         <v>229627</v>
       </c>
       <c r="F65" s="64">
         <v>230227</v>
       </c>
       <c r="G65" s="64">
         <v>231019</v>
       </c>
       <c r="H65" s="64">
         <v>231776</v>
       </c>
       <c r="I65" s="67">
@@ -8218,52 +8395,55 @@
       </c>
       <c r="X65" s="64">
         <v>243990</v>
       </c>
       <c r="Y65" s="64">
         <v>244469</v>
       </c>
       <c r="Z65" s="64">
         <v>244946</v>
       </c>
       <c r="AA65" s="36">
         <v>245522</v>
       </c>
       <c r="AB65" s="46">
         <v>245978</v>
       </c>
       <c r="AC65" s="64">
         <v>246365</v>
       </c>
       <c r="AD65" s="65">
         <v>246724</v>
       </c>
       <c r="AE65" s="64">
         <v>247193</v>
       </c>
-    </row>
-    <row r="66" spans="1:31">
+      <c r="AF65" s="64">
+        <v>247536</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32">
       <c r="A66" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B66" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C66" s="64">
         <v>52121</v>
       </c>
       <c r="D66" s="64">
         <v>52019</v>
       </c>
       <c r="E66" s="64">
         <v>51960</v>
       </c>
       <c r="F66" s="64">
         <v>51966</v>
       </c>
       <c r="G66" s="64">
         <v>52007</v>
       </c>
       <c r="H66" s="64">
         <v>52015</v>
       </c>
       <c r="I66" s="67">
@@ -8313,52 +8493,55 @@
       </c>
       <c r="X66" s="64">
         <v>55067</v>
       </c>
       <c r="Y66" s="64">
         <v>55116</v>
       </c>
       <c r="Z66" s="64">
         <v>55112</v>
       </c>
       <c r="AA66" s="36">
         <v>55086</v>
       </c>
       <c r="AB66" s="46">
         <v>54923</v>
       </c>
       <c r="AC66" s="64">
         <v>54883</v>
       </c>
       <c r="AD66" s="65">
         <v>54741</v>
       </c>
       <c r="AE66" s="64">
         <v>54689</v>
       </c>
-    </row>
-    <row r="67" spans="1:31">
+      <c r="AF66" s="64">
+        <v>54649</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32">
       <c r="A67" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B67" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C67" s="64">
         <v>74659</v>
       </c>
       <c r="D67" s="64">
         <v>74662</v>
       </c>
       <c r="E67" s="64">
         <v>74683</v>
       </c>
       <c r="F67" s="64">
         <v>74685</v>
       </c>
       <c r="G67" s="64">
         <v>74707</v>
       </c>
       <c r="H67" s="64">
         <v>74781</v>
       </c>
       <c r="I67" s="67">
@@ -8408,52 +8591,55 @@
       </c>
       <c r="X67" s="64">
         <v>73972</v>
       </c>
       <c r="Y67" s="64">
         <v>73987</v>
       </c>
       <c r="Z67" s="64">
         <v>73962</v>
       </c>
       <c r="AA67" s="36">
         <v>73854</v>
       </c>
       <c r="AB67" s="46">
         <v>73783</v>
       </c>
       <c r="AC67" s="64">
         <v>73823</v>
       </c>
       <c r="AD67" s="65">
         <v>73834</v>
       </c>
       <c r="AE67" s="64">
         <v>73903</v>
       </c>
-    </row>
-    <row r="68" spans="1:31">
+      <c r="AF67" s="64">
+        <v>73942</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32">
       <c r="A68" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="64">
         <v>44805</v>
       </c>
       <c r="D68" s="64">
         <v>44670</v>
       </c>
       <c r="E68" s="64">
         <v>44676</v>
       </c>
       <c r="F68" s="64">
         <v>44689</v>
       </c>
       <c r="G68" s="64">
         <v>44651</v>
       </c>
       <c r="H68" s="64">
         <v>44605</v>
       </c>
       <c r="I68" s="67">
@@ -8503,52 +8689,55 @@
       </c>
       <c r="X68" s="64">
         <v>43056</v>
       </c>
       <c r="Y68" s="64">
         <v>42931</v>
       </c>
       <c r="Z68" s="64">
         <v>42954</v>
       </c>
       <c r="AA68" s="36">
         <v>42857</v>
       </c>
       <c r="AB68" s="46">
         <v>42629</v>
       </c>
       <c r="AC68" s="64">
         <v>42590</v>
       </c>
       <c r="AD68" s="65">
         <v>42398</v>
       </c>
       <c r="AE68" s="64">
         <v>42268</v>
       </c>
-    </row>
-    <row r="69" spans="1:31">
+      <c r="AF68" s="64">
+        <v>42207</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32">
       <c r="A69" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B69" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C69" s="64">
         <v>62215</v>
       </c>
       <c r="D69" s="64">
         <v>62257</v>
       </c>
       <c r="E69" s="64">
         <v>62356</v>
       </c>
       <c r="F69" s="64">
         <v>62451</v>
       </c>
       <c r="G69" s="64">
         <v>62586</v>
       </c>
       <c r="H69" s="64">
         <v>62699</v>
       </c>
       <c r="I69" s="67">
@@ -8598,52 +8787,55 @@
       </c>
       <c r="X69" s="64">
         <v>62966</v>
       </c>
       <c r="Y69" s="64">
         <v>62865</v>
       </c>
       <c r="Z69" s="64">
         <v>62801</v>
       </c>
       <c r="AA69" s="36">
         <v>62765</v>
       </c>
       <c r="AB69" s="46">
         <v>62575</v>
       </c>
       <c r="AC69" s="64">
         <v>62490</v>
       </c>
       <c r="AD69" s="65">
         <v>62499</v>
       </c>
       <c r="AE69" s="64">
         <v>62465</v>
       </c>
-    </row>
-    <row r="70" spans="1:31">
+      <c r="AF69" s="64">
+        <v>62442</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32">
       <c r="A70" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B70" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="64">
         <v>34145</v>
       </c>
       <c r="D70" s="64">
         <v>34179</v>
       </c>
       <c r="E70" s="64">
         <v>34214</v>
       </c>
       <c r="F70" s="64">
         <v>34210</v>
       </c>
       <c r="G70" s="64">
         <v>34260</v>
       </c>
       <c r="H70" s="64">
         <v>34277</v>
       </c>
       <c r="I70" s="67">
@@ -8693,52 +8885,55 @@
       </c>
       <c r="X70" s="64">
         <v>34054</v>
       </c>
       <c r="Y70" s="64">
         <v>34053</v>
       </c>
       <c r="Z70" s="64">
         <v>33985</v>
       </c>
       <c r="AA70" s="36">
         <v>33955</v>
       </c>
       <c r="AB70" s="46">
         <v>33935</v>
       </c>
       <c r="AC70" s="64">
         <v>33919</v>
       </c>
       <c r="AD70" s="65">
         <v>33851</v>
       </c>
       <c r="AE70" s="64">
         <v>33800</v>
       </c>
-    </row>
-    <row r="71" spans="1:31">
+      <c r="AF70" s="64">
+        <v>33838</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32">
       <c r="A71" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B71" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C71" s="64">
         <v>32107</v>
       </c>
       <c r="D71" s="64">
         <v>32065</v>
       </c>
       <c r="E71" s="64">
         <v>32106</v>
       </c>
       <c r="F71" s="64">
         <v>32064</v>
       </c>
       <c r="G71" s="64">
         <v>32062</v>
       </c>
       <c r="H71" s="64">
         <v>32078</v>
       </c>
       <c r="I71" s="67">
@@ -8788,82 +8983,85 @@
       </c>
       <c r="X71" s="64">
         <v>31301</v>
       </c>
       <c r="Y71" s="64">
         <v>31238</v>
       </c>
       <c r="Z71" s="64">
         <v>31252</v>
       </c>
       <c r="AA71" s="36">
         <v>31248</v>
       </c>
       <c r="AB71" s="46">
         <v>31160</v>
       </c>
       <c r="AC71" s="64">
         <v>31070</v>
       </c>
       <c r="AD71" s="65">
         <v>31039</v>
       </c>
       <c r="AE71" s="64">
         <v>31036</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="89" t="s">
+      <c r="AF71" s="64">
+        <v>30934</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32" ht="15" customHeight="1">
+      <c r="B72" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="C72" s="89"/>
-[...22 lines deleted...]
-      <c r="Z72" s="89"/>
+      <c r="C72" s="90"/>
+      <c r="D72" s="90"/>
+      <c r="E72" s="90"/>
+      <c r="F72" s="90"/>
+      <c r="G72" s="90"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="90"/>
+      <c r="J72" s="90"/>
+      <c r="K72" s="90"/>
+      <c r="L72" s="90"/>
+      <c r="M72" s="90"/>
+      <c r="N72" s="90"/>
+      <c r="O72" s="90"/>
+      <c r="P72" s="90"/>
+      <c r="Q72" s="90"/>
+      <c r="R72" s="90"/>
+      <c r="S72" s="90"/>
+      <c r="T72" s="90"/>
+      <c r="U72" s="90"/>
+      <c r="V72" s="90"/>
+      <c r="W72" s="90"/>
+      <c r="X72" s="90"/>
+      <c r="Y72" s="90"/>
+      <c r="Z72" s="90"/>
       <c r="AD72" s="31"/>
     </row>
-    <row r="73" spans="1:31">
+    <row r="73" spans="1:32">
       <c r="A73" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B73" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C73" s="42">
         <v>264764</v>
       </c>
       <c r="D73" s="42">
         <v>265189</v>
       </c>
       <c r="E73" s="42">
         <v>265576</v>
       </c>
       <c r="F73" s="42">
         <v>265980</v>
       </c>
       <c r="G73" s="42">
         <v>266444</v>
       </c>
       <c r="H73" s="42">
         <v>266949</v>
       </c>
       <c r="I73" s="67">
@@ -8913,52 +9111,55 @@
       </c>
       <c r="X73" s="36">
         <v>272994</v>
       </c>
       <c r="Y73" s="64">
         <v>273135</v>
       </c>
       <c r="Z73" s="64">
         <v>273336</v>
       </c>
       <c r="AA73" s="42">
         <v>273438</v>
       </c>
       <c r="AB73" s="64">
         <v>273145</v>
       </c>
       <c r="AC73" s="64">
         <v>273276</v>
       </c>
       <c r="AD73" s="65">
         <v>273278</v>
       </c>
       <c r="AE73" s="64">
         <v>273411</v>
       </c>
-    </row>
-    <row r="74" spans="1:31">
+      <c r="AF73" s="64">
+        <v>273544</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32">
       <c r="A74" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C74" s="64">
         <v>114061</v>
       </c>
       <c r="D74" s="64">
         <v>114522</v>
       </c>
       <c r="E74" s="64">
         <v>114879</v>
       </c>
       <c r="F74" s="64">
         <v>115196</v>
       </c>
       <c r="G74" s="64">
         <v>115591</v>
       </c>
       <c r="H74" s="64">
         <v>115986</v>
       </c>
       <c r="I74" s="67">
@@ -9008,52 +9209,55 @@
       </c>
       <c r="X74" s="64">
         <v>121678</v>
       </c>
       <c r="Y74" s="64">
         <v>121904</v>
       </c>
       <c r="Z74" s="64">
         <v>122149</v>
       </c>
       <c r="AA74" s="42">
         <v>122416</v>
       </c>
       <c r="AB74" s="64">
         <v>122571</v>
       </c>
       <c r="AC74" s="64">
         <v>122788</v>
       </c>
       <c r="AD74" s="65">
         <v>122991</v>
       </c>
       <c r="AE74" s="64">
         <v>123204</v>
       </c>
-    </row>
-    <row r="75" spans="1:31">
+      <c r="AF74" s="64">
+        <v>123358</v>
+      </c>
+    </row>
+    <row r="75" spans="1:32">
       <c r="A75" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C75" s="64">
         <v>26720</v>
       </c>
       <c r="D75" s="64">
         <v>26660</v>
       </c>
       <c r="E75" s="64">
         <v>26621</v>
       </c>
       <c r="F75" s="64">
         <v>26640</v>
       </c>
       <c r="G75" s="64">
         <v>26665</v>
       </c>
       <c r="H75" s="64">
         <v>26673</v>
       </c>
       <c r="I75" s="67">
@@ -9103,52 +9307,55 @@
       </c>
       <c r="X75" s="64">
         <v>28414</v>
       </c>
       <c r="Y75" s="64">
         <v>28447</v>
       </c>
       <c r="Z75" s="64">
         <v>28451</v>
       </c>
       <c r="AA75" s="42">
         <v>28414</v>
       </c>
       <c r="AB75" s="64">
         <v>28327</v>
       </c>
       <c r="AC75" s="64">
         <v>28300</v>
       </c>
       <c r="AD75" s="65">
         <v>28221</v>
       </c>
       <c r="AE75" s="64">
         <v>28218</v>
       </c>
-    </row>
-    <row r="76" spans="1:31">
+      <c r="AF75" s="64">
+        <v>28203</v>
+      </c>
+    </row>
+    <row r="76" spans="1:32">
       <c r="A76" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C76" s="64">
         <v>36828</v>
       </c>
       <c r="D76" s="64">
         <v>36863</v>
       </c>
       <c r="E76" s="64">
         <v>36864</v>
       </c>
       <c r="F76" s="64">
         <v>36865</v>
       </c>
       <c r="G76" s="64">
         <v>36865</v>
       </c>
       <c r="H76" s="64">
         <v>36916</v>
       </c>
       <c r="I76" s="67">
@@ -9198,52 +9405,55 @@
       </c>
       <c r="X76" s="64">
         <v>36495</v>
       </c>
       <c r="Y76" s="64">
         <v>36537</v>
       </c>
       <c r="Z76" s="64">
         <v>36537</v>
       </c>
       <c r="AA76" s="42">
         <v>36476</v>
       </c>
       <c r="AB76" s="64">
         <v>36423</v>
       </c>
       <c r="AC76" s="64">
         <v>36466</v>
       </c>
       <c r="AD76" s="65">
         <v>36455</v>
       </c>
       <c r="AE76" s="64">
         <v>36493</v>
       </c>
-    </row>
-    <row r="77" spans="1:31">
+      <c r="AF76" s="64">
+        <v>36514</v>
+      </c>
+    </row>
+    <row r="77" spans="1:32">
       <c r="A77" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B77" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C77" s="64">
         <v>22752</v>
       </c>
       <c r="D77" s="64">
         <v>22701</v>
       </c>
       <c r="E77" s="64">
         <v>22705</v>
       </c>
       <c r="F77" s="64">
         <v>22712</v>
       </c>
       <c r="G77" s="64">
         <v>22680</v>
       </c>
       <c r="H77" s="64">
         <v>22666</v>
       </c>
       <c r="I77" s="67">
@@ -9293,52 +9503,55 @@
       </c>
       <c r="X77" s="64">
         <v>21925</v>
       </c>
       <c r="Y77" s="64">
         <v>21874</v>
       </c>
       <c r="Z77" s="64">
         <v>21882</v>
       </c>
       <c r="AA77" s="42">
         <v>21841</v>
       </c>
       <c r="AB77" s="64">
         <v>21710</v>
       </c>
       <c r="AC77" s="64">
         <v>21706</v>
       </c>
       <c r="AD77" s="65">
         <v>21606</v>
       </c>
       <c r="AE77" s="64">
         <v>21557</v>
       </c>
-    </row>
-    <row r="78" spans="1:31">
+      <c r="AF77" s="64">
+        <v>21537</v>
+      </c>
+    </row>
+    <row r="78" spans="1:32">
       <c r="A78" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B78" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C78" s="64">
         <v>31033</v>
       </c>
       <c r="D78" s="64">
         <v>31050</v>
       </c>
       <c r="E78" s="64">
         <v>31096</v>
       </c>
       <c r="F78" s="64">
         <v>31156</v>
       </c>
       <c r="G78" s="64">
         <v>31210</v>
       </c>
       <c r="H78" s="64">
         <v>31240</v>
       </c>
       <c r="I78" s="67">
@@ -9388,52 +9601,55 @@
       </c>
       <c r="X78" s="64">
         <v>31360</v>
       </c>
       <c r="Y78" s="64">
         <v>31313</v>
       </c>
       <c r="Z78" s="64">
         <v>31260</v>
       </c>
       <c r="AA78" s="42">
         <v>31266</v>
       </c>
       <c r="AB78" s="64">
         <v>31167</v>
       </c>
       <c r="AC78" s="64">
         <v>31130</v>
       </c>
       <c r="AD78" s="65">
         <v>31144</v>
       </c>
       <c r="AE78" s="64">
         <v>31126</v>
       </c>
-    </row>
-    <row r="79" spans="1:31">
+      <c r="AF78" s="64">
+        <v>31135</v>
+      </c>
+    </row>
+    <row r="79" spans="1:32">
       <c r="A79" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B79" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C79" s="64">
         <v>16710</v>
       </c>
       <c r="D79" s="64">
         <v>16735</v>
       </c>
       <c r="E79" s="64">
         <v>16740</v>
       </c>
       <c r="F79" s="64">
         <v>16737</v>
       </c>
       <c r="G79" s="64">
         <v>16760</v>
       </c>
       <c r="H79" s="64">
         <v>16780</v>
       </c>
       <c r="I79" s="67">
@@ -9483,52 +9699,55 @@
       </c>
       <c r="X79" s="64">
         <v>16749</v>
       </c>
       <c r="Y79" s="64">
         <v>16718</v>
       </c>
       <c r="Z79" s="64">
         <v>16697</v>
       </c>
       <c r="AA79" s="42">
         <v>16665</v>
       </c>
       <c r="AB79" s="64">
         <v>16644</v>
       </c>
       <c r="AC79" s="64">
         <v>16618</v>
       </c>
       <c r="AD79" s="65">
         <v>16600</v>
       </c>
       <c r="AE79" s="64">
         <v>16566</v>
       </c>
-    </row>
-    <row r="80" spans="1:31">
+      <c r="AF79" s="64">
+        <v>16602</v>
+      </c>
+    </row>
+    <row r="80" spans="1:32">
       <c r="A80" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B80" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C80" s="64">
         <v>16660</v>
       </c>
       <c r="D80" s="64">
         <v>16658</v>
       </c>
       <c r="E80" s="64">
         <v>16671</v>
       </c>
       <c r="F80" s="64">
         <v>16674</v>
       </c>
       <c r="G80" s="64">
         <v>16673</v>
       </c>
       <c r="H80" s="64">
         <v>16688</v>
       </c>
       <c r="I80" s="67">
@@ -9578,82 +9797,85 @@
       </c>
       <c r="X80" s="64">
         <v>16373</v>
       </c>
       <c r="Y80" s="64">
         <v>16342</v>
       </c>
       <c r="Z80" s="64">
         <v>16360</v>
       </c>
       <c r="AA80" s="42">
         <v>16360</v>
       </c>
       <c r="AB80" s="64">
         <v>16303</v>
       </c>
       <c r="AC80" s="64">
         <v>16268</v>
       </c>
       <c r="AD80" s="65">
         <v>16261</v>
       </c>
       <c r="AE80" s="64">
         <v>16247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B81" s="90" t="s">
+      <c r="AF80" s="64">
+        <v>16195</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32">
+      <c r="B81" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="90"/>
-[...22 lines deleted...]
-      <c r="Z81" s="90"/>
+      <c r="C81" s="91"/>
+      <c r="D81" s="91"/>
+      <c r="E81" s="91"/>
+      <c r="F81" s="91"/>
+      <c r="G81" s="91"/>
+      <c r="H81" s="91"/>
+      <c r="I81" s="91"/>
+      <c r="J81" s="91"/>
+      <c r="K81" s="91"/>
+      <c r="L81" s="91"/>
+      <c r="M81" s="91"/>
+      <c r="N81" s="91"/>
+      <c r="O81" s="91"/>
+      <c r="P81" s="91"/>
+      <c r="Q81" s="91"/>
+      <c r="R81" s="91"/>
+      <c r="S81" s="91"/>
+      <c r="T81" s="91"/>
+      <c r="U81" s="91"/>
+      <c r="V81" s="91"/>
+      <c r="W81" s="91"/>
+      <c r="X81" s="91"/>
+      <c r="Y81" s="91"/>
+      <c r="Z81" s="91"/>
       <c r="AD81" s="31"/>
     </row>
-    <row r="82" spans="1:31">
+    <row r="82" spans="1:32">
       <c r="A82" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B82" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C82" s="42">
         <v>263291</v>
       </c>
       <c r="D82" s="42">
         <v>263553</v>
       </c>
       <c r="E82" s="42">
         <v>264046</v>
       </c>
       <c r="F82" s="42">
         <v>264312</v>
       </c>
       <c r="G82" s="42">
         <v>264848</v>
       </c>
       <c r="H82" s="42">
         <v>266949</v>
       </c>
       <c r="I82" s="67">
@@ -9703,52 +9925,55 @@
       </c>
       <c r="X82" s="36">
         <v>271412</v>
       </c>
       <c r="Y82" s="64">
         <v>271524</v>
       </c>
       <c r="Z82" s="64">
         <v>271676</v>
       </c>
       <c r="AA82" s="42">
         <v>271849</v>
       </c>
       <c r="AB82" s="64">
         <v>271838</v>
       </c>
       <c r="AC82" s="64">
         <v>271864</v>
       </c>
       <c r="AD82" s="65">
         <v>271808</v>
       </c>
       <c r="AE82" s="64">
         <v>271943</v>
       </c>
-    </row>
-    <row r="83" spans="1:31">
+      <c r="AF82" s="64">
+        <v>272004</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32">
       <c r="A83" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B83" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C83" s="64">
         <v>113942</v>
       </c>
       <c r="D83" s="64">
         <v>114368</v>
       </c>
       <c r="E83" s="64">
         <v>114748</v>
       </c>
       <c r="F83" s="64">
         <v>115031</v>
       </c>
       <c r="G83" s="64">
         <v>115428</v>
       </c>
       <c r="H83" s="64">
         <v>115790</v>
       </c>
       <c r="I83" s="67">
@@ -9798,52 +10023,55 @@
       </c>
       <c r="X83" s="64">
         <v>122312</v>
       </c>
       <c r="Y83" s="64">
         <v>122565</v>
       </c>
       <c r="Z83" s="64">
         <v>122797</v>
       </c>
       <c r="AA83" s="42">
         <v>123106</v>
       </c>
       <c r="AB83" s="64">
         <v>123407</v>
       </c>
       <c r="AC83" s="64">
         <v>123577</v>
       </c>
       <c r="AD83" s="65">
         <v>123733</v>
       </c>
       <c r="AE83" s="64">
         <v>123989</v>
       </c>
-    </row>
-    <row r="84" spans="1:31">
+      <c r="AF83" s="64">
+        <v>124178</v>
+      </c>
+    </row>
+    <row r="84" spans="1:32">
       <c r="A84" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B84" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C84" s="64">
         <v>25401</v>
       </c>
       <c r="D84" s="64">
         <v>25359</v>
       </c>
       <c r="E84" s="64">
         <v>25339</v>
       </c>
       <c r="F84" s="64">
         <v>25326</v>
       </c>
       <c r="G84" s="64">
         <v>25342</v>
       </c>
       <c r="H84" s="64">
         <v>25342</v>
       </c>
       <c r="I84" s="67">
@@ -9893,52 +10121,55 @@
       </c>
       <c r="X84" s="64">
         <v>26653</v>
       </c>
       <c r="Y84" s="64">
         <v>26669</v>
       </c>
       <c r="Z84" s="64">
         <v>26661</v>
       </c>
       <c r="AA84" s="42">
         <v>26672</v>
       </c>
       <c r="AB84" s="64">
         <v>26596</v>
       </c>
       <c r="AC84" s="64">
         <v>26583</v>
       </c>
       <c r="AD84" s="65">
         <v>26520</v>
       </c>
       <c r="AE84" s="64">
         <v>26471</v>
       </c>
-    </row>
-    <row r="85" spans="1:31">
+      <c r="AF84" s="64">
+        <v>26446</v>
+      </c>
+    </row>
+    <row r="85" spans="1:32">
       <c r="A85" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B85" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C85" s="64">
         <v>37831</v>
       </c>
       <c r="D85" s="64">
         <v>37799</v>
       </c>
       <c r="E85" s="64">
         <v>37819</v>
       </c>
       <c r="F85" s="64">
         <v>37820</v>
       </c>
       <c r="G85" s="64">
         <v>37842</v>
       </c>
       <c r="H85" s="64">
         <v>37865</v>
       </c>
       <c r="I85" s="67">
@@ -9988,52 +10219,55 @@
       </c>
       <c r="X85" s="64">
         <v>37477</v>
       </c>
       <c r="Y85" s="64">
         <v>37450</v>
       </c>
       <c r="Z85" s="64">
         <v>37425</v>
       </c>
       <c r="AA85" s="42">
         <v>37378</v>
       </c>
       <c r="AB85" s="64">
         <v>37360</v>
       </c>
       <c r="AC85" s="64">
         <v>37357</v>
       </c>
       <c r="AD85" s="65">
         <v>37379</v>
       </c>
       <c r="AE85" s="64">
         <v>37410</v>
       </c>
-    </row>
-    <row r="86" spans="1:31">
+      <c r="AF85" s="64">
+        <v>37428</v>
+      </c>
+    </row>
+    <row r="86" spans="1:32">
       <c r="A86" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C86" s="64">
         <v>22053</v>
       </c>
       <c r="D86" s="64">
         <v>21969</v>
       </c>
       <c r="E86" s="64">
         <v>21971</v>
       </c>
       <c r="F86" s="64">
         <v>21977</v>
       </c>
       <c r="G86" s="64">
         <v>21971</v>
       </c>
       <c r="H86" s="64">
         <v>21939</v>
       </c>
       <c r="I86" s="67">
@@ -10083,52 +10317,55 @@
       </c>
       <c r="X86" s="64">
         <v>21131</v>
       </c>
       <c r="Y86" s="64">
         <v>21057</v>
       </c>
       <c r="Z86" s="64">
         <v>21072</v>
       </c>
       <c r="AA86" s="42">
         <v>21016</v>
       </c>
       <c r="AB86" s="64">
         <v>20919</v>
       </c>
       <c r="AC86" s="64">
         <v>20884</v>
       </c>
       <c r="AD86" s="65">
         <v>20792</v>
       </c>
       <c r="AE86" s="64">
         <v>20711</v>
       </c>
-    </row>
-    <row r="87" spans="1:31">
+      <c r="AF86" s="64">
+        <v>20670</v>
+      </c>
+    </row>
+    <row r="87" spans="1:32">
       <c r="A87" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C87" s="64">
         <v>31182</v>
       </c>
       <c r="D87" s="64">
         <v>31207</v>
       </c>
       <c r="E87" s="64">
         <v>31260</v>
       </c>
       <c r="F87" s="64">
         <v>31295</v>
       </c>
       <c r="G87" s="64">
         <v>31376</v>
       </c>
       <c r="H87" s="64">
         <v>31459</v>
       </c>
       <c r="I87" s="67">
@@ -10178,52 +10415,55 @@
       </c>
       <c r="X87" s="64">
         <v>31606</v>
       </c>
       <c r="Y87" s="64">
         <v>31552</v>
       </c>
       <c r="Z87" s="64">
         <v>31541</v>
       </c>
       <c r="AA87" s="42">
         <v>31499</v>
       </c>
       <c r="AB87" s="64">
         <v>31408</v>
       </c>
       <c r="AC87" s="64">
         <v>31360</v>
       </c>
       <c r="AD87" s="65">
         <v>31355</v>
       </c>
       <c r="AE87" s="64">
         <v>31339</v>
       </c>
-    </row>
-    <row r="88" spans="1:31">
+      <c r="AF87" s="64">
+        <v>31307</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32">
       <c r="A88" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C88" s="64">
         <v>17435</v>
       </c>
       <c r="D88" s="64">
         <v>17444</v>
       </c>
       <c r="E88" s="64">
         <v>17474</v>
       </c>
       <c r="F88" s="64">
         <v>17473</v>
       </c>
       <c r="G88" s="64">
         <v>17500</v>
       </c>
       <c r="H88" s="64">
         <v>17497</v>
       </c>
       <c r="I88" s="67">
@@ -10273,52 +10513,55 @@
       </c>
       <c r="X88" s="64">
         <v>17305</v>
       </c>
       <c r="Y88" s="64">
         <v>17335</v>
       </c>
       <c r="Z88" s="64">
         <v>17288</v>
       </c>
       <c r="AA88" s="42">
         <v>17290</v>
       </c>
       <c r="AB88" s="64">
         <v>17291</v>
       </c>
       <c r="AC88" s="64">
         <v>17301</v>
       </c>
       <c r="AD88" s="65">
         <v>17251</v>
       </c>
       <c r="AE88" s="64">
         <v>17234</v>
       </c>
-    </row>
-    <row r="89" spans="1:31">
+      <c r="AF88" s="64">
+        <v>17236</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32">
       <c r="A89" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C89" s="64">
         <v>15447</v>
       </c>
       <c r="D89" s="64">
         <v>15407</v>
       </c>
       <c r="E89" s="64">
         <v>15435</v>
       </c>
       <c r="F89" s="64">
         <v>15390</v>
       </c>
       <c r="G89" s="64">
         <v>15389</v>
       </c>
       <c r="H89" s="64">
         <v>15390</v>
       </c>
       <c r="I89" s="67">
@@ -10368,82 +10611,85 @@
       </c>
       <c r="X89" s="64">
         <v>14928</v>
       </c>
       <c r="Y89" s="64">
         <v>14896</v>
       </c>
       <c r="Z89" s="64">
         <v>14892</v>
       </c>
       <c r="AA89" s="42">
         <v>14888</v>
       </c>
       <c r="AB89" s="64">
         <v>14857</v>
       </c>
       <c r="AC89" s="64">
         <v>14802</v>
       </c>
       <c r="AD89" s="65">
         <v>14778</v>
       </c>
       <c r="AE89" s="64">
         <v>14789</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B90" s="92" t="s">
+      <c r="AF89" s="64">
+        <v>14739</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32" ht="20.25" customHeight="1">
+      <c r="B90" s="93" t="s">
         <v>38</v>
       </c>
-      <c r="C90" s="92"/>
-[...22 lines deleted...]
-      <c r="Z90" s="92"/>
+      <c r="C90" s="93"/>
+      <c r="D90" s="93"/>
+      <c r="E90" s="93"/>
+      <c r="F90" s="93"/>
+      <c r="G90" s="93"/>
+      <c r="H90" s="93"/>
+      <c r="I90" s="93"/>
+      <c r="J90" s="93"/>
+      <c r="K90" s="93"/>
+      <c r="L90" s="93"/>
+      <c r="M90" s="93"/>
+      <c r="N90" s="93"/>
+      <c r="O90" s="93"/>
+      <c r="P90" s="93"/>
+      <c r="Q90" s="93"/>
+      <c r="R90" s="93"/>
+      <c r="S90" s="93"/>
+      <c r="T90" s="93"/>
+      <c r="U90" s="93"/>
+      <c r="V90" s="93"/>
+      <c r="W90" s="93"/>
+      <c r="X90" s="93"/>
+      <c r="Y90" s="93"/>
+      <c r="Z90" s="93"/>
       <c r="AD90" s="31"/>
     </row>
-    <row r="91" spans="1:31">
+    <row r="91" spans="1:32">
       <c r="A91" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B91" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C91" s="36">
         <v>1613950</v>
       </c>
       <c r="D91" s="36">
         <v>1613316</v>
       </c>
       <c r="E91" s="36">
         <v>1613932</v>
       </c>
       <c r="F91" s="36">
         <v>1614921</v>
       </c>
       <c r="G91" s="36">
         <v>1615942</v>
       </c>
       <c r="H91" s="37">
         <v>1616979</v>
       </c>
       <c r="I91" s="67">
@@ -10493,52 +10739,55 @@
       </c>
       <c r="X91" s="36">
         <v>1603801</v>
       </c>
       <c r="Y91" s="64">
         <v>1603289</v>
       </c>
       <c r="Z91" s="64">
         <v>1603156</v>
       </c>
       <c r="AA91" s="42">
         <v>1603371</v>
       </c>
       <c r="AB91" s="36">
         <v>1601437</v>
       </c>
       <c r="AC91" s="64">
         <v>1601599</v>
       </c>
       <c r="AD91" s="65">
         <v>1601579</v>
       </c>
       <c r="AE91" s="64">
         <v>1601463</v>
       </c>
-    </row>
-    <row r="92" spans="1:31">
+      <c r="AF91" s="94">
+        <v>1601122</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32">
       <c r="A92" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B92" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C92" s="64">
         <v>27164</v>
       </c>
       <c r="D92" s="64">
         <v>27108</v>
       </c>
       <c r="E92" s="64">
         <v>27064</v>
       </c>
       <c r="F92" s="64">
         <v>27080</v>
       </c>
       <c r="G92" s="64">
         <v>27051</v>
       </c>
       <c r="H92" s="64">
         <v>27017</v>
       </c>
       <c r="I92" s="67">
@@ -10588,52 +10837,55 @@
       </c>
       <c r="X92" s="64">
         <v>22058</v>
       </c>
       <c r="Y92" s="64">
         <v>22025</v>
       </c>
       <c r="Z92" s="64">
         <v>22014</v>
       </c>
       <c r="AA92" s="42">
         <v>22018</v>
       </c>
       <c r="AB92" s="46">
         <v>21881</v>
       </c>
       <c r="AC92" s="64">
         <v>21816</v>
       </c>
       <c r="AD92" s="65">
         <v>21736</v>
       </c>
       <c r="AE92" s="64">
         <v>21744</v>
       </c>
-    </row>
-    <row r="93" spans="1:31">
+      <c r="AF92" s="94">
+        <v>21723</v>
+      </c>
+    </row>
+    <row r="93" spans="1:32">
       <c r="A93" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B93" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C93" s="64">
         <v>25115</v>
       </c>
       <c r="D93" s="64">
         <v>25130</v>
       </c>
       <c r="E93" s="64">
         <v>25098</v>
       </c>
       <c r="F93" s="64">
         <v>25084</v>
       </c>
       <c r="G93" s="64">
         <v>25096</v>
       </c>
       <c r="H93" s="64">
         <v>25121</v>
       </c>
       <c r="I93" s="67">
@@ -10683,52 +10935,55 @@
       </c>
       <c r="X93" s="64">
         <v>25275</v>
       </c>
       <c r="Y93" s="64">
         <v>25287</v>
       </c>
       <c r="Z93" s="64">
         <v>25259</v>
       </c>
       <c r="AA93" s="42">
         <v>25190</v>
       </c>
       <c r="AB93" s="46">
         <v>25173</v>
       </c>
       <c r="AC93" s="64">
         <v>25186</v>
       </c>
       <c r="AD93" s="65">
         <v>25211</v>
       </c>
       <c r="AE93" s="64">
         <v>25224</v>
       </c>
-    </row>
-    <row r="94" spans="1:31">
+      <c r="AF93" s="94">
+        <v>25204</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32">
       <c r="A94" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B94" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C94" s="64">
         <v>48701</v>
       </c>
       <c r="D94" s="64">
         <v>48642</v>
       </c>
       <c r="E94" s="64">
         <v>48643</v>
       </c>
       <c r="F94" s="64">
         <v>48591</v>
       </c>
       <c r="G94" s="64">
         <v>48572</v>
       </c>
       <c r="H94" s="64">
         <v>48580</v>
       </c>
       <c r="I94" s="67">
@@ -10778,52 +11033,55 @@
       </c>
       <c r="X94" s="64">
         <v>47709</v>
       </c>
       <c r="Y94" s="64">
         <v>47659</v>
       </c>
       <c r="Z94" s="64">
         <v>47645</v>
       </c>
       <c r="AA94" s="42">
         <v>47581</v>
       </c>
       <c r="AB94" s="46">
         <v>47421</v>
       </c>
       <c r="AC94" s="64">
         <v>47444</v>
       </c>
       <c r="AD94" s="65">
         <v>47414</v>
       </c>
       <c r="AE94" s="64">
         <v>47320</v>
       </c>
-    </row>
-    <row r="95" spans="1:31">
+      <c r="AF94" s="94">
+        <v>47287</v>
+      </c>
+    </row>
+    <row r="95" spans="1:32">
       <c r="A95" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B95" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C95" s="64">
         <v>142726</v>
       </c>
       <c r="D95" s="64">
         <v>142574</v>
       </c>
       <c r="E95" s="64">
         <v>142452</v>
       </c>
       <c r="F95" s="64">
         <v>142410</v>
       </c>
       <c r="G95" s="64">
         <v>142455</v>
       </c>
       <c r="H95" s="64">
         <v>142322</v>
       </c>
       <c r="I95" s="67">
@@ -10873,52 +11131,55 @@
       </c>
       <c r="X95" s="64">
         <v>140501</v>
       </c>
       <c r="Y95" s="64">
         <v>140282</v>
       </c>
       <c r="Z95" s="64">
         <v>140063</v>
       </c>
       <c r="AA95" s="42">
         <v>139960</v>
       </c>
       <c r="AB95" s="46">
         <v>139670</v>
       </c>
       <c r="AC95" s="64">
         <v>139584</v>
       </c>
       <c r="AD95" s="65">
         <v>139465</v>
       </c>
       <c r="AE95" s="64">
         <v>139332</v>
       </c>
-    </row>
-    <row r="96" spans="1:31">
+      <c r="AF95" s="94">
+        <v>139134</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32">
       <c r="A96" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B96" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C96" s="64">
         <v>134072</v>
       </c>
       <c r="D96" s="64">
         <v>133806</v>
       </c>
       <c r="E96" s="64">
         <v>133774</v>
       </c>
       <c r="F96" s="64">
         <v>133756</v>
       </c>
       <c r="G96" s="64">
         <v>133726</v>
       </c>
       <c r="H96" s="64">
         <v>133754</v>
       </c>
       <c r="I96" s="67">
@@ -10968,52 +11229,55 @@
       </c>
       <c r="X96" s="64">
         <v>131268</v>
       </c>
       <c r="Y96" s="64">
         <v>131157</v>
       </c>
       <c r="Z96" s="64">
         <v>131147</v>
       </c>
       <c r="AA96" s="42">
         <v>131093</v>
       </c>
       <c r="AB96" s="46">
         <v>130955</v>
       </c>
       <c r="AC96" s="64">
         <v>130845</v>
       </c>
       <c r="AD96" s="65">
         <v>130758</v>
       </c>
       <c r="AE96" s="64">
         <v>130541</v>
       </c>
-    </row>
-    <row r="97" spans="1:31">
+      <c r="AF96" s="94">
+        <v>130414</v>
+      </c>
+    </row>
+    <row r="97" spans="1:32">
       <c r="A97" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B97" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C97" s="64">
         <v>117544</v>
       </c>
       <c r="D97" s="64">
         <v>117543</v>
       </c>
       <c r="E97" s="64">
         <v>117700</v>
       </c>
       <c r="F97" s="64">
         <v>117845</v>
       </c>
       <c r="G97" s="64">
         <v>117943</v>
       </c>
       <c r="H97" s="64">
         <v>118118</v>
       </c>
       <c r="I97" s="67">
@@ -11063,52 +11327,55 @@
       </c>
       <c r="X97" s="64">
         <v>117615</v>
       </c>
       <c r="Y97" s="64">
         <v>117399</v>
       </c>
       <c r="Z97" s="64">
         <v>117319</v>
       </c>
       <c r="AA97" s="42">
         <v>117235</v>
       </c>
       <c r="AB97" s="46">
         <v>117223</v>
       </c>
       <c r="AC97" s="64">
         <v>117194</v>
       </c>
       <c r="AD97" s="65">
         <v>117113</v>
       </c>
       <c r="AE97" s="64">
         <v>116984</v>
       </c>
-    </row>
-    <row r="98" spans="1:31">
+      <c r="AF97" s="94">
+        <v>116944</v>
+      </c>
+    </row>
+    <row r="98" spans="1:32">
       <c r="A98" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B98" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C98" s="64">
         <v>129726</v>
       </c>
       <c r="D98" s="64">
         <v>129558</v>
       </c>
       <c r="E98" s="64">
         <v>129471</v>
       </c>
       <c r="F98" s="64">
         <v>129554</v>
       </c>
       <c r="G98" s="64">
         <v>129643</v>
       </c>
       <c r="H98" s="64">
         <v>129702</v>
       </c>
       <c r="I98" s="67">
@@ -11158,52 +11425,55 @@
       </c>
       <c r="X98" s="64">
         <v>127547</v>
       </c>
       <c r="Y98" s="64">
         <v>127461</v>
       </c>
       <c r="Z98" s="64">
         <v>127412</v>
       </c>
       <c r="AA98" s="42">
         <v>127359</v>
       </c>
       <c r="AB98" s="46">
         <v>127241</v>
       </c>
       <c r="AC98" s="64">
         <v>127152</v>
       </c>
       <c r="AD98" s="65">
         <v>127021</v>
       </c>
       <c r="AE98" s="64">
         <v>127107</v>
       </c>
-    </row>
-    <row r="99" spans="1:31">
+      <c r="AF98" s="94">
+        <v>126965</v>
+      </c>
+    </row>
+    <row r="99" spans="1:32">
       <c r="A99" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B99" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C99" s="64">
         <v>129177</v>
       </c>
       <c r="D99" s="64">
         <v>129151</v>
       </c>
       <c r="E99" s="64">
         <v>129171</v>
       </c>
       <c r="F99" s="64">
         <v>129235</v>
       </c>
       <c r="G99" s="64">
         <v>129302</v>
       </c>
       <c r="H99" s="64">
         <v>129381</v>
       </c>
       <c r="I99" s="67">
@@ -11253,52 +11523,55 @@
       </c>
       <c r="X99" s="64">
         <v>129990</v>
       </c>
       <c r="Y99" s="64">
         <v>130190</v>
       </c>
       <c r="Z99" s="64">
         <v>130198</v>
       </c>
       <c r="AA99" s="42">
         <v>130212</v>
       </c>
       <c r="AB99" s="46">
         <v>130147</v>
       </c>
       <c r="AC99" s="64">
         <v>130227</v>
       </c>
       <c r="AD99" s="65">
         <v>130291</v>
       </c>
       <c r="AE99" s="64">
         <v>130400</v>
       </c>
-    </row>
-    <row r="100" spans="1:31">
+      <c r="AF99" s="94">
+        <v>130398</v>
+      </c>
+    </row>
+    <row r="100" spans="1:32">
       <c r="A100" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B100" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C100" s="64">
         <v>51593</v>
       </c>
       <c r="D100" s="64">
         <v>51473</v>
       </c>
       <c r="E100" s="64">
         <v>51485</v>
       </c>
       <c r="F100" s="64">
         <v>51525</v>
       </c>
       <c r="G100" s="64">
         <v>51496</v>
       </c>
       <c r="H100" s="64">
         <v>51476</v>
       </c>
       <c r="I100" s="67">
@@ -11348,52 +11621,55 @@
       </c>
       <c r="X100" s="64">
         <v>50096</v>
       </c>
       <c r="Y100" s="64">
         <v>50038</v>
       </c>
       <c r="Z100" s="64">
         <v>49946</v>
       </c>
       <c r="AA100" s="42">
         <v>49927</v>
       </c>
       <c r="AB100" s="46">
         <v>49822</v>
       </c>
       <c r="AC100" s="64">
         <v>49778</v>
       </c>
       <c r="AD100" s="65">
         <v>49823</v>
       </c>
       <c r="AE100" s="64">
         <v>49766</v>
       </c>
-    </row>
-    <row r="101" spans="1:31">
+      <c r="AF100" s="94">
+        <v>49680</v>
+      </c>
+    </row>
+    <row r="101" spans="1:32">
       <c r="A101" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B101" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C101" s="64">
         <v>236823</v>
       </c>
       <c r="D101" s="64">
         <v>236999</v>
       </c>
       <c r="E101" s="64">
         <v>237210</v>
       </c>
       <c r="F101" s="64">
         <v>237606</v>
       </c>
       <c r="G101" s="64">
         <v>238016</v>
       </c>
       <c r="H101" s="64">
         <v>238337</v>
       </c>
       <c r="I101" s="67">
@@ -11443,52 +11719,55 @@
       </c>
       <c r="X101" s="64">
         <v>242638</v>
       </c>
       <c r="Y101" s="64">
         <v>242829</v>
       </c>
       <c r="Z101" s="64">
         <v>243100</v>
       </c>
       <c r="AA101" s="42">
         <v>243394</v>
       </c>
       <c r="AB101" s="46">
         <v>242957</v>
       </c>
       <c r="AC101" s="64">
         <v>243162</v>
       </c>
       <c r="AD101" s="65">
         <v>243521</v>
       </c>
       <c r="AE101" s="64">
         <v>243710</v>
       </c>
-    </row>
-    <row r="102" spans="1:31">
+      <c r="AF101" s="94">
+        <v>243877</v>
+      </c>
+    </row>
+    <row r="102" spans="1:32">
       <c r="A102" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B102" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C102" s="64">
         <v>159466</v>
       </c>
       <c r="D102" s="64">
         <v>159620</v>
       </c>
       <c r="E102" s="64">
         <v>159857</v>
       </c>
       <c r="F102" s="64">
         <v>160039</v>
       </c>
       <c r="G102" s="64">
         <v>160217</v>
       </c>
       <c r="H102" s="64">
         <v>160443</v>
       </c>
       <c r="I102" s="67">
@@ -11538,52 +11817,55 @@
       </c>
       <c r="X102" s="64">
         <v>160011</v>
       </c>
       <c r="Y102" s="64">
         <v>159974</v>
       </c>
       <c r="Z102" s="64">
         <v>160124</v>
       </c>
       <c r="AA102" s="42">
         <v>160188</v>
       </c>
       <c r="AB102" s="46">
         <v>160090</v>
       </c>
       <c r="AC102" s="64">
         <v>160239</v>
       </c>
       <c r="AD102" s="65">
         <v>160254</v>
       </c>
       <c r="AE102" s="64">
         <v>160321</v>
       </c>
-    </row>
-    <row r="103" spans="1:31">
+      <c r="AF102" s="94">
+        <v>160312</v>
+      </c>
+    </row>
+    <row r="103" spans="1:32">
       <c r="A103" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B103" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C103" s="64">
         <v>101981</v>
       </c>
       <c r="D103" s="64">
         <v>102069</v>
       </c>
       <c r="E103" s="64">
         <v>102247</v>
       </c>
       <c r="F103" s="64">
         <v>102430</v>
       </c>
       <c r="G103" s="64">
         <v>102566</v>
       </c>
       <c r="H103" s="64">
         <v>102672</v>
       </c>
       <c r="I103" s="67">
@@ -11633,52 +11915,55 @@
       </c>
       <c r="X103" s="64">
         <v>103695</v>
       </c>
       <c r="Y103" s="64">
         <v>103969</v>
       </c>
       <c r="Z103" s="64">
         <v>104244</v>
       </c>
       <c r="AA103" s="42">
         <v>104500</v>
       </c>
       <c r="AB103" s="46">
         <v>104668</v>
       </c>
       <c r="AC103" s="64">
         <v>104799</v>
       </c>
       <c r="AD103" s="65">
         <v>104874</v>
       </c>
       <c r="AE103" s="64">
         <v>105059</v>
       </c>
-    </row>
-    <row r="104" spans="1:31">
+      <c r="AF103" s="94">
+        <v>105237</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32">
       <c r="A104" s="34" t="s">
         <v>94</v>
       </c>
       <c r="B104" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C104" s="64">
         <v>63187</v>
       </c>
       <c r="D104" s="64">
         <v>63141</v>
       </c>
       <c r="E104" s="64">
         <v>63162</v>
       </c>
       <c r="F104" s="64">
         <v>63158</v>
       </c>
       <c r="G104" s="64">
         <v>63205</v>
       </c>
       <c r="H104" s="64">
         <v>63235</v>
       </c>
       <c r="I104" s="67">
@@ -11728,52 +12013,55 @@
       </c>
       <c r="X104" s="64">
         <v>62163</v>
       </c>
       <c r="Y104" s="64">
         <v>62153</v>
       </c>
       <c r="Z104" s="64">
         <v>62063</v>
       </c>
       <c r="AA104" s="42">
         <v>62093</v>
       </c>
       <c r="AB104" s="46">
         <v>61924</v>
       </c>
       <c r="AC104" s="64">
         <v>61804</v>
       </c>
       <c r="AD104" s="65">
         <v>61730</v>
       </c>
       <c r="AE104" s="64">
         <v>61689</v>
       </c>
-    </row>
-    <row r="105" spans="1:31">
+      <c r="AF104" s="94">
+        <v>61687</v>
+      </c>
+    </row>
+    <row r="105" spans="1:32">
       <c r="A105" s="34" t="s">
         <v>95</v>
       </c>
       <c r="B105" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C105" s="64">
         <v>87754</v>
       </c>
       <c r="D105" s="64">
         <v>87692</v>
       </c>
       <c r="E105" s="64">
         <v>87757</v>
       </c>
       <c r="F105" s="64">
         <v>87828</v>
       </c>
       <c r="G105" s="64">
         <v>87933</v>
       </c>
       <c r="H105" s="64">
         <v>88043</v>
       </c>
       <c r="I105" s="67">
@@ -11823,52 +12111,55 @@
       </c>
       <c r="X105" s="64">
         <v>87973</v>
       </c>
       <c r="Y105" s="64">
         <v>87933</v>
       </c>
       <c r="Z105" s="64">
         <v>87866</v>
       </c>
       <c r="AA105" s="42">
         <v>87906</v>
       </c>
       <c r="AB105" s="46">
         <v>87836</v>
       </c>
       <c r="AC105" s="64">
         <v>87948</v>
       </c>
       <c r="AD105" s="65">
         <v>88040</v>
       </c>
       <c r="AE105" s="64">
         <v>88015</v>
       </c>
-    </row>
-    <row r="106" spans="1:31">
+      <c r="AF105" s="94">
+        <v>88007</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32">
       <c r="A106" s="34" t="s">
         <v>96</v>
       </c>
       <c r="B106" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C106" s="64">
         <v>106339</v>
       </c>
       <c r="D106" s="64">
         <v>106261</v>
       </c>
       <c r="E106" s="64">
         <v>106294</v>
       </c>
       <c r="F106" s="64">
         <v>106229</v>
       </c>
       <c r="G106" s="64">
         <v>106211</v>
       </c>
       <c r="H106" s="64">
         <v>106269</v>
       </c>
       <c r="I106" s="67">
@@ -11918,52 +12209,55 @@
       </c>
       <c r="X106" s="64">
         <v>104029</v>
       </c>
       <c r="Y106" s="64">
         <v>103849</v>
       </c>
       <c r="Z106" s="64">
         <v>103769</v>
       </c>
       <c r="AA106" s="42">
         <v>103769</v>
       </c>
       <c r="AB106" s="46">
         <v>103577</v>
       </c>
       <c r="AC106" s="64">
         <v>103591</v>
       </c>
       <c r="AD106" s="65">
         <v>103561</v>
       </c>
       <c r="AE106" s="64">
         <v>103552</v>
       </c>
-    </row>
-    <row r="107" spans="1:31">
+      <c r="AF106" s="94">
+        <v>103586</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32">
       <c r="A107" s="34" t="s">
         <v>97</v>
       </c>
       <c r="B107" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C107" s="64">
         <v>52582</v>
       </c>
       <c r="D107" s="64">
         <v>52549</v>
       </c>
       <c r="E107" s="64">
         <v>52547</v>
       </c>
       <c r="F107" s="64">
         <v>52551</v>
       </c>
       <c r="G107" s="64">
         <v>52510</v>
       </c>
       <c r="H107" s="64">
         <v>52509</v>
       </c>
       <c r="I107" s="67">
@@ -12013,82 +12307,85 @@
       </c>
       <c r="X107" s="64">
         <v>51233</v>
       </c>
       <c r="Y107" s="64">
         <v>51084</v>
       </c>
       <c r="Z107" s="64">
         <v>50987</v>
       </c>
       <c r="AA107" s="42">
         <v>50946</v>
       </c>
       <c r="AB107" s="75">
         <v>50852</v>
       </c>
       <c r="AC107" s="64">
         <v>50830</v>
       </c>
       <c r="AD107" s="65">
         <v>50767</v>
       </c>
       <c r="AE107" s="64">
         <v>50699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B108" s="89" t="s">
+      <c r="AF107" s="94">
+        <v>50667</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32" ht="20.25" customHeight="1">
+      <c r="B108" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="C108" s="89"/>
-[...22 lines deleted...]
-      <c r="Z108" s="89"/>
+      <c r="C108" s="90"/>
+      <c r="D108" s="90"/>
+      <c r="E108" s="90"/>
+      <c r="F108" s="90"/>
+      <c r="G108" s="90"/>
+      <c r="H108" s="90"/>
+      <c r="I108" s="90"/>
+      <c r="J108" s="90"/>
+      <c r="K108" s="90"/>
+      <c r="L108" s="90"/>
+      <c r="M108" s="90"/>
+      <c r="N108" s="90"/>
+      <c r="O108" s="90"/>
+      <c r="P108" s="90"/>
+      <c r="Q108" s="90"/>
+      <c r="R108" s="90"/>
+      <c r="S108" s="90"/>
+      <c r="T108" s="90"/>
+      <c r="U108" s="90"/>
+      <c r="V108" s="90"/>
+      <c r="W108" s="90"/>
+      <c r="X108" s="90"/>
+      <c r="Y108" s="90"/>
+      <c r="Z108" s="90"/>
       <c r="AD108" s="31"/>
     </row>
-    <row r="109" spans="1:31">
+    <row r="109" spans="1:32">
       <c r="A109" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B109" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C109" s="39">
         <v>827196</v>
       </c>
       <c r="D109" s="39">
         <v>827003</v>
       </c>
       <c r="E109" s="39">
         <v>827389</v>
       </c>
       <c r="F109" s="42">
         <v>827948</v>
       </c>
       <c r="G109" s="42">
         <v>828530</v>
       </c>
       <c r="H109" s="42">
         <v>829014</v>
       </c>
       <c r="I109" s="67">
@@ -12138,52 +12435,55 @@
       </c>
       <c r="X109" s="36">
         <v>824248</v>
       </c>
       <c r="Y109" s="64">
         <v>824120</v>
       </c>
       <c r="Z109" s="64">
         <v>824170</v>
       </c>
       <c r="AA109" s="42">
         <v>824345</v>
       </c>
       <c r="AB109" s="64">
         <v>823099</v>
       </c>
       <c r="AC109" s="64">
         <v>823200</v>
       </c>
       <c r="AD109" s="65">
         <v>823296</v>
       </c>
       <c r="AE109" s="64">
         <v>823300</v>
       </c>
-    </row>
-    <row r="110" spans="1:31">
+      <c r="AF109" s="64">
+        <v>823261</v>
+      </c>
+    </row>
+    <row r="110" spans="1:32">
       <c r="A110" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B110" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C110" s="64">
         <v>14119</v>
       </c>
       <c r="D110" s="64">
         <v>14106</v>
       </c>
       <c r="E110" s="64">
         <v>14086</v>
       </c>
       <c r="F110" s="64">
         <v>14082</v>
       </c>
       <c r="G110" s="64">
         <v>14059</v>
       </c>
       <c r="H110" s="64">
         <v>14037</v>
       </c>
       <c r="I110" s="67">
@@ -12233,52 +12533,55 @@
       </c>
       <c r="X110" s="64">
         <v>11477</v>
       </c>
       <c r="Y110" s="64">
         <v>11461</v>
       </c>
       <c r="Z110" s="64">
         <v>11468</v>
       </c>
       <c r="AA110" s="42">
         <v>11462</v>
       </c>
       <c r="AB110" s="64">
         <v>11379</v>
       </c>
       <c r="AC110" s="64">
         <v>11337</v>
       </c>
       <c r="AD110" s="65">
         <v>11296</v>
       </c>
       <c r="AE110" s="64">
         <v>11308</v>
       </c>
-    </row>
-    <row r="111" spans="1:31">
+      <c r="AF110" s="64">
+        <v>11303</v>
+      </c>
+    </row>
+    <row r="111" spans="1:32">
       <c r="A111" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B111" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C111" s="64">
         <v>12783</v>
       </c>
       <c r="D111" s="64">
         <v>12775</v>
       </c>
       <c r="E111" s="64">
         <v>12770</v>
       </c>
       <c r="F111" s="64">
         <v>12770</v>
       </c>
       <c r="G111" s="64">
         <v>12778</v>
       </c>
       <c r="H111" s="64">
         <v>12793</v>
       </c>
       <c r="I111" s="67">
@@ -12328,52 +12631,55 @@
       </c>
       <c r="X111" s="64">
         <v>12895</v>
       </c>
       <c r="Y111" s="64">
         <v>12903</v>
       </c>
       <c r="Z111" s="64">
         <v>12896</v>
       </c>
       <c r="AA111" s="42">
         <v>12858</v>
       </c>
       <c r="AB111" s="64">
         <v>12844</v>
       </c>
       <c r="AC111" s="64">
         <v>12843</v>
       </c>
       <c r="AD111" s="65">
         <v>12865</v>
       </c>
       <c r="AE111" s="64">
         <v>12874</v>
       </c>
-    </row>
-    <row r="112" spans="1:31">
+      <c r="AF111" s="64">
+        <v>12862</v>
+      </c>
+    </row>
+    <row r="112" spans="1:32">
       <c r="A112" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B112" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C112" s="64">
         <v>25215</v>
       </c>
       <c r="D112" s="64">
         <v>25191</v>
       </c>
       <c r="E112" s="64">
         <v>25196</v>
       </c>
       <c r="F112" s="64">
         <v>25183</v>
       </c>
       <c r="G112" s="64">
         <v>25184</v>
       </c>
       <c r="H112" s="64">
         <v>25183</v>
       </c>
       <c r="I112" s="67">
@@ -12423,52 +12729,55 @@
       </c>
       <c r="X112" s="64">
         <v>24867</v>
       </c>
       <c r="Y112" s="64">
         <v>24846</v>
       </c>
       <c r="Z112" s="64">
         <v>24838</v>
       </c>
       <c r="AA112" s="42">
         <v>24819</v>
       </c>
       <c r="AB112" s="64">
         <v>24739</v>
       </c>
       <c r="AC112" s="64">
         <v>24772</v>
       </c>
       <c r="AD112" s="65">
         <v>24770</v>
       </c>
       <c r="AE112" s="64">
         <v>24725</v>
       </c>
-    </row>
-    <row r="113" spans="1:31">
+      <c r="AF112" s="64">
+        <v>24712</v>
+      </c>
+    </row>
+    <row r="113" spans="1:32">
       <c r="A113" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B113" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C113" s="64">
         <v>73553</v>
       </c>
       <c r="D113" s="64">
         <v>73457</v>
       </c>
       <c r="E113" s="64">
         <v>73385</v>
       </c>
       <c r="F113" s="64">
         <v>73387</v>
       </c>
       <c r="G113" s="64">
         <v>73419</v>
       </c>
       <c r="H113" s="64">
         <v>73363</v>
       </c>
       <c r="I113" s="67">
@@ -12518,52 +12827,55 @@
       </c>
       <c r="X113" s="64">
         <v>72635</v>
       </c>
       <c r="Y113" s="64">
         <v>72522</v>
       </c>
       <c r="Z113" s="64">
         <v>72427</v>
       </c>
       <c r="AA113" s="42">
         <v>72367</v>
       </c>
       <c r="AB113" s="64">
         <v>72246</v>
       </c>
       <c r="AC113" s="64">
         <v>72218</v>
       </c>
       <c r="AD113" s="65">
         <v>72163</v>
       </c>
       <c r="AE113" s="64">
         <v>72105</v>
       </c>
-    </row>
-    <row r="114" spans="1:31">
+      <c r="AF113" s="64">
+        <v>72042</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32">
       <c r="A114" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B114" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C114" s="64">
         <v>69086</v>
       </c>
       <c r="D114" s="64">
         <v>68975</v>
       </c>
       <c r="E114" s="64">
         <v>68964</v>
       </c>
       <c r="F114" s="64">
         <v>68933</v>
       </c>
       <c r="G114" s="64">
         <v>68906</v>
       </c>
       <c r="H114" s="64">
         <v>68914</v>
       </c>
       <c r="I114" s="67">
@@ -12613,52 +12925,55 @@
       </c>
       <c r="X114" s="64">
         <v>67923</v>
       </c>
       <c r="Y114" s="64">
         <v>67873</v>
       </c>
       <c r="Z114" s="64">
         <v>67911</v>
       </c>
       <c r="AA114" s="42">
         <v>67870</v>
       </c>
       <c r="AB114" s="64">
         <v>67748</v>
       </c>
       <c r="AC114" s="64">
         <v>67654</v>
       </c>
       <c r="AD114" s="65">
         <v>67665</v>
       </c>
       <c r="AE114" s="64">
         <v>67564</v>
       </c>
-    </row>
-    <row r="115" spans="1:31">
+      <c r="AF114" s="64">
+        <v>67477</v>
+      </c>
+    </row>
+    <row r="115" spans="1:32">
       <c r="A115" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B115" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C115" s="64">
         <v>60749</v>
       </c>
       <c r="D115" s="64">
         <v>60748</v>
       </c>
       <c r="E115" s="64">
         <v>60793</v>
       </c>
       <c r="F115" s="64">
         <v>60887</v>
       </c>
       <c r="G115" s="64">
         <v>60940</v>
       </c>
       <c r="H115" s="64">
         <v>61020</v>
       </c>
       <c r="I115" s="67">
@@ -12708,52 +13023,55 @@
       </c>
       <c r="X115" s="64">
         <v>60840</v>
       </c>
       <c r="Y115" s="64">
         <v>60761</v>
       </c>
       <c r="Z115" s="64">
         <v>60742</v>
       </c>
       <c r="AA115" s="42">
         <v>60732</v>
       </c>
       <c r="AB115" s="64">
         <v>60712</v>
       </c>
       <c r="AC115" s="64">
         <v>60710</v>
       </c>
       <c r="AD115" s="65">
         <v>60697</v>
       </c>
       <c r="AE115" s="64">
         <v>60652</v>
       </c>
-    </row>
-    <row r="116" spans="1:31">
+      <c r="AF115" s="64">
+        <v>60662</v>
+      </c>
+    </row>
+    <row r="116" spans="1:32">
       <c r="A116" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B116" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C116" s="64">
         <v>66054</v>
       </c>
       <c r="D116" s="64">
         <v>65987</v>
       </c>
       <c r="E116" s="64">
         <v>65954</v>
       </c>
       <c r="F116" s="64">
         <v>65987</v>
       </c>
       <c r="G116" s="64">
         <v>66026</v>
       </c>
       <c r="H116" s="64">
         <v>66068</v>
       </c>
       <c r="I116" s="67">
@@ -12803,52 +13121,55 @@
       </c>
       <c r="X116" s="64">
         <v>65060</v>
       </c>
       <c r="Y116" s="64">
         <v>65031</v>
       </c>
       <c r="Z116" s="64">
         <v>64995</v>
       </c>
       <c r="AA116" s="42">
         <v>64991</v>
       </c>
       <c r="AB116" s="64">
         <v>64897</v>
       </c>
       <c r="AC116" s="64">
         <v>64830</v>
       </c>
       <c r="AD116" s="65">
         <v>64777</v>
       </c>
       <c r="AE116" s="64">
         <v>64806</v>
       </c>
-    </row>
-    <row r="117" spans="1:31">
+      <c r="AF116" s="64">
+        <v>64745</v>
+      </c>
+    </row>
+    <row r="117" spans="1:32">
       <c r="A117" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B117" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C117" s="64">
         <v>66743</v>
       </c>
       <c r="D117" s="64">
         <v>66752</v>
       </c>
       <c r="E117" s="64">
         <v>66819</v>
       </c>
       <c r="F117" s="64">
         <v>66859</v>
       </c>
       <c r="G117" s="64">
         <v>66900</v>
       </c>
       <c r="H117" s="64">
         <v>66932</v>
       </c>
       <c r="I117" s="67">
@@ -12898,52 +13219,55 @@
       </c>
       <c r="X117" s="64">
         <v>67236</v>
       </c>
       <c r="Y117" s="64">
         <v>67335</v>
       </c>
       <c r="Z117" s="64">
         <v>67335</v>
       </c>
       <c r="AA117" s="42">
         <v>67331</v>
       </c>
       <c r="AB117" s="64">
         <v>67313</v>
       </c>
       <c r="AC117" s="64">
         <v>67369</v>
       </c>
       <c r="AD117" s="65">
         <v>67417</v>
       </c>
       <c r="AE117" s="64">
         <v>67466</v>
       </c>
-    </row>
-    <row r="118" spans="1:31">
+      <c r="AF117" s="64">
+        <v>67460</v>
+      </c>
+    </row>
+    <row r="118" spans="1:32">
       <c r="A118" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B118" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C118" s="64">
         <v>26781</v>
       </c>
       <c r="D118" s="64">
         <v>26730</v>
       </c>
       <c r="E118" s="64">
         <v>26723</v>
       </c>
       <c r="F118" s="64">
         <v>26749</v>
       </c>
       <c r="G118" s="64">
         <v>26734</v>
       </c>
       <c r="H118" s="64">
         <v>26733</v>
       </c>
       <c r="I118" s="67">
@@ -12993,52 +13317,55 @@
       </c>
       <c r="X118" s="64">
         <v>26165</v>
       </c>
       <c r="Y118" s="64">
         <v>26142</v>
       </c>
       <c r="Z118" s="64">
         <v>26100</v>
       </c>
       <c r="AA118" s="42">
         <v>26078</v>
       </c>
       <c r="AB118" s="64">
         <v>26008</v>
       </c>
       <c r="AC118" s="64">
         <v>25981</v>
       </c>
       <c r="AD118" s="65">
         <v>26008</v>
       </c>
       <c r="AE118" s="64">
         <v>25971</v>
       </c>
-    </row>
-    <row r="119" spans="1:31">
+      <c r="AF118" s="64">
+        <v>25932</v>
+      </c>
+    </row>
+    <row r="119" spans="1:32">
       <c r="A119" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B119" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C119" s="64">
         <v>119616</v>
       </c>
       <c r="D119" s="64">
         <v>119711</v>
       </c>
       <c r="E119" s="64">
         <v>119817</v>
       </c>
       <c r="F119" s="64">
         <v>120005</v>
       </c>
       <c r="G119" s="64">
         <v>120244</v>
       </c>
       <c r="H119" s="64">
         <v>120394</v>
       </c>
       <c r="I119" s="67">
@@ -13088,52 +13415,55 @@
       </c>
       <c r="X119" s="64">
         <v>122638</v>
       </c>
       <c r="Y119" s="64">
         <v>122792</v>
       </c>
       <c r="Z119" s="64">
         <v>122940</v>
       </c>
       <c r="AA119" s="42">
         <v>123117</v>
       </c>
       <c r="AB119" s="64">
         <v>122768</v>
       </c>
       <c r="AC119" s="64">
         <v>122916</v>
       </c>
       <c r="AD119" s="65">
         <v>123057</v>
       </c>
       <c r="AE119" s="64">
         <v>123179</v>
       </c>
-    </row>
-    <row r="120" spans="1:31">
+      <c r="AF119" s="64">
+        <v>123248</v>
+      </c>
+    </row>
+    <row r="120" spans="1:32">
       <c r="A120" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B120" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C120" s="64">
         <v>81244</v>
       </c>
       <c r="D120" s="64">
         <v>81341</v>
       </c>
       <c r="E120" s="64">
         <v>81475</v>
       </c>
       <c r="F120" s="64">
         <v>81576</v>
       </c>
       <c r="G120" s="64">
         <v>81677</v>
       </c>
       <c r="H120" s="64">
         <v>81768</v>
       </c>
       <c r="I120" s="67">
@@ -13183,52 +13513,55 @@
       </c>
       <c r="X120" s="64">
         <v>81821</v>
       </c>
       <c r="Y120" s="64">
         <v>81846</v>
       </c>
       <c r="Z120" s="64">
         <v>81906</v>
       </c>
       <c r="AA120" s="42">
         <v>81936</v>
       </c>
       <c r="AB120" s="64">
         <v>81863</v>
       </c>
       <c r="AC120" s="64">
         <v>81935</v>
       </c>
       <c r="AD120" s="65">
         <v>81931</v>
       </c>
       <c r="AE120" s="64">
         <v>81967</v>
       </c>
-    </row>
-    <row r="121" spans="1:31">
+      <c r="AF120" s="64">
+        <v>81954</v>
+      </c>
+    </row>
+    <row r="121" spans="1:32">
       <c r="A121" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B121" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C121" s="64">
         <v>51812</v>
       </c>
       <c r="D121" s="64">
         <v>51881</v>
       </c>
       <c r="E121" s="64">
         <v>52011</v>
       </c>
       <c r="F121" s="64">
         <v>52132</v>
       </c>
       <c r="G121" s="64">
         <v>52224</v>
       </c>
       <c r="H121" s="64">
         <v>52281</v>
       </c>
       <c r="I121" s="67">
@@ -13278,52 +13611,55 @@
       </c>
       <c r="X121" s="64">
         <v>53029</v>
       </c>
       <c r="Y121" s="64">
         <v>53161</v>
       </c>
       <c r="Z121" s="64">
         <v>53304</v>
       </c>
       <c r="AA121" s="42">
         <v>53436</v>
       </c>
       <c r="AB121" s="64">
         <v>53543</v>
       </c>
       <c r="AC121" s="64">
         <v>53601</v>
       </c>
       <c r="AD121" s="65">
         <v>53667</v>
       </c>
       <c r="AE121" s="64">
         <v>53759</v>
       </c>
-    </row>
-    <row r="122" spans="1:31">
+      <c r="AF121" s="64">
+        <v>53856</v>
+      </c>
+    </row>
+    <row r="122" spans="1:32">
       <c r="A122" s="34" t="s">
         <v>94</v>
       </c>
       <c r="B122" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C122" s="64">
         <v>32388</v>
       </c>
       <c r="D122" s="64">
         <v>32354</v>
       </c>
       <c r="E122" s="64">
         <v>32343</v>
       </c>
       <c r="F122" s="64">
         <v>32328</v>
       </c>
       <c r="G122" s="64">
         <v>32351</v>
       </c>
       <c r="H122" s="64">
         <v>32378</v>
       </c>
       <c r="I122" s="67">
@@ -13373,52 +13709,55 @@
       </c>
       <c r="X122" s="64">
         <v>31929</v>
       </c>
       <c r="Y122" s="64">
         <v>31942</v>
       </c>
       <c r="Z122" s="64">
         <v>31884</v>
       </c>
       <c r="AA122" s="42">
         <v>31898</v>
       </c>
       <c r="AB122" s="64">
         <v>31809</v>
       </c>
       <c r="AC122" s="64">
         <v>31752</v>
       </c>
       <c r="AD122" s="65">
         <v>31700</v>
       </c>
       <c r="AE122" s="64">
         <v>31673</v>
       </c>
-    </row>
-    <row r="123" spans="1:31">
+      <c r="AF122" s="64">
+        <v>31692</v>
+      </c>
+    </row>
+    <row r="123" spans="1:32">
       <c r="A123" s="34" t="s">
         <v>95</v>
       </c>
       <c r="B123" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C123" s="64">
         <v>45308</v>
       </c>
       <c r="D123" s="64">
         <v>45311</v>
       </c>
       <c r="E123" s="64">
         <v>45347</v>
       </c>
       <c r="F123" s="64">
         <v>45389</v>
       </c>
       <c r="G123" s="64">
         <v>45439</v>
       </c>
       <c r="H123" s="64">
         <v>45482</v>
       </c>
       <c r="I123" s="67">
@@ -13468,52 +13807,55 @@
       </c>
       <c r="X123" s="64">
         <v>45514</v>
       </c>
       <c r="Y123" s="64">
         <v>45469</v>
       </c>
       <c r="Z123" s="64">
         <v>45448</v>
       </c>
       <c r="AA123" s="42">
         <v>45500</v>
       </c>
       <c r="AB123" s="64">
         <v>45447</v>
       </c>
       <c r="AC123" s="64">
         <v>45516</v>
       </c>
       <c r="AD123" s="65">
         <v>45562</v>
       </c>
       <c r="AE123" s="64">
         <v>45554</v>
       </c>
-    </row>
-    <row r="124" spans="1:31">
+      <c r="AF123" s="64">
+        <v>45577</v>
+      </c>
+    </row>
+    <row r="124" spans="1:32">
       <c r="A124" s="34" t="s">
         <v>96</v>
       </c>
       <c r="B124" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C124" s="64">
         <v>54162</v>
       </c>
       <c r="D124" s="64">
         <v>54124</v>
       </c>
       <c r="E124" s="64">
         <v>54154</v>
       </c>
       <c r="F124" s="64">
         <v>54130</v>
       </c>
       <c r="G124" s="64">
         <v>54120</v>
       </c>
       <c r="H124" s="64">
         <v>54150</v>
       </c>
       <c r="I124" s="67">
@@ -13563,52 +13905,55 @@
       </c>
       <c r="X124" s="64">
         <v>53235</v>
       </c>
       <c r="Y124" s="64">
         <v>53123</v>
       </c>
       <c r="Z124" s="64">
         <v>53114</v>
       </c>
       <c r="AA124" s="42">
         <v>53106</v>
       </c>
       <c r="AB124" s="64">
         <v>52997</v>
       </c>
       <c r="AC124" s="64">
         <v>52984</v>
       </c>
       <c r="AD124" s="65">
         <v>52987</v>
       </c>
       <c r="AE124" s="64">
         <v>52977</v>
       </c>
-    </row>
-    <row r="125" spans="1:31">
+      <c r="AF124" s="64">
+        <v>53033</v>
+      </c>
+    </row>
+    <row r="125" spans="1:32">
       <c r="A125" s="34" t="s">
         <v>97</v>
       </c>
       <c r="B125" s="62" t="s">
         <v>80</v>
       </c>
       <c r="C125" s="64">
         <v>27583</v>
       </c>
       <c r="D125" s="64">
         <v>27560</v>
       </c>
       <c r="E125" s="64">
         <v>27552</v>
       </c>
       <c r="F125" s="64">
         <v>27551</v>
       </c>
       <c r="G125" s="64">
         <v>27529</v>
       </c>
       <c r="H125" s="64">
         <v>27518</v>
       </c>
       <c r="I125" s="67">
@@ -13658,82 +14003,85 @@
       </c>
       <c r="X125" s="64">
         <v>26984</v>
       </c>
       <c r="Y125" s="64">
         <v>26913</v>
       </c>
       <c r="Z125" s="64">
         <v>26862</v>
       </c>
       <c r="AA125" s="42">
         <v>26844</v>
       </c>
       <c r="AB125" s="64">
         <v>26786</v>
       </c>
       <c r="AC125" s="64">
         <v>26782</v>
       </c>
       <c r="AD125" s="65">
         <v>26734</v>
       </c>
       <c r="AE125" s="64">
         <v>26720</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B126" s="90" t="s">
+      <c r="AF125" s="64">
+        <v>26706</v>
+      </c>
+    </row>
+    <row r="126" spans="1:32" ht="17.25" customHeight="1">
+      <c r="B126" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="C126" s="90"/>
-[...22 lines deleted...]
-      <c r="Z126" s="90"/>
+      <c r="C126" s="91"/>
+      <c r="D126" s="91"/>
+      <c r="E126" s="91"/>
+      <c r="F126" s="91"/>
+      <c r="G126" s="91"/>
+      <c r="H126" s="91"/>
+      <c r="I126" s="91"/>
+      <c r="J126" s="91"/>
+      <c r="K126" s="91"/>
+      <c r="L126" s="91"/>
+      <c r="M126" s="91"/>
+      <c r="N126" s="91"/>
+      <c r="O126" s="91"/>
+      <c r="P126" s="91"/>
+      <c r="Q126" s="91"/>
+      <c r="R126" s="91"/>
+      <c r="S126" s="91"/>
+      <c r="T126" s="91"/>
+      <c r="U126" s="91"/>
+      <c r="V126" s="91"/>
+      <c r="W126" s="91"/>
+      <c r="X126" s="91"/>
+      <c r="Y126" s="91"/>
+      <c r="Z126" s="91"/>
       <c r="AD126" s="31"/>
     </row>
-    <row r="127" spans="1:31">
+    <row r="127" spans="1:32">
       <c r="A127" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B127" s="61" t="s">
         <v>63</v>
       </c>
       <c r="C127" s="42">
         <v>786754</v>
       </c>
       <c r="D127" s="42">
         <v>786313</v>
       </c>
       <c r="E127" s="42">
         <v>786543</v>
       </c>
       <c r="F127" s="42">
         <v>786973</v>
       </c>
       <c r="G127" s="42">
         <v>787412</v>
       </c>
       <c r="H127" s="42">
         <v>787965</v>
       </c>
       <c r="I127" s="67">
@@ -13783,52 +14131,55 @@
       </c>
       <c r="X127" s="36">
         <v>779553</v>
       </c>
       <c r="Y127" s="64">
         <v>779169</v>
       </c>
       <c r="Z127" s="64">
         <v>778986</v>
       </c>
       <c r="AA127" s="39">
         <v>779026</v>
       </c>
       <c r="AB127" s="64">
         <v>778338</v>
       </c>
       <c r="AC127" s="64">
         <v>778399</v>
       </c>
       <c r="AD127" s="65">
         <v>778283</v>
       </c>
       <c r="AE127" s="64">
         <v>778163</v>
       </c>
-    </row>
-    <row r="128" spans="1:31">
+      <c r="AF127" s="65">
+        <v>777861</v>
+      </c>
+    </row>
+    <row r="128" spans="1:32">
       <c r="A128" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B128" s="62" t="s">
         <v>65</v>
       </c>
       <c r="C128" s="64">
         <v>13045</v>
       </c>
       <c r="D128" s="64">
         <v>13002</v>
       </c>
       <c r="E128" s="64">
         <v>12978</v>
       </c>
       <c r="F128" s="64">
         <v>12998</v>
       </c>
       <c r="G128" s="64">
         <v>12992</v>
       </c>
       <c r="H128" s="64">
         <v>12980</v>
       </c>
       <c r="I128" s="67">
@@ -13878,52 +14229,55 @@
       </c>
       <c r="X128" s="65">
         <v>10581</v>
       </c>
       <c r="Y128" s="64">
         <v>10564</v>
       </c>
       <c r="Z128" s="64">
         <v>10546</v>
       </c>
       <c r="AA128" s="39">
         <v>10556</v>
       </c>
       <c r="AB128" s="65">
         <v>10502</v>
       </c>
       <c r="AC128" s="64">
         <v>10479</v>
       </c>
       <c r="AD128" s="65">
         <v>10440</v>
       </c>
       <c r="AE128" s="64">
         <v>10436</v>
       </c>
-    </row>
-    <row r="129" spans="1:31">
+      <c r="AF128" s="65">
+        <v>10420</v>
+      </c>
+    </row>
+    <row r="129" spans="1:32">
       <c r="A129" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B129" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C129" s="64">
         <v>12332</v>
       </c>
       <c r="D129" s="64">
         <v>12355</v>
       </c>
       <c r="E129" s="64">
         <v>12328</v>
       </c>
       <c r="F129" s="64">
         <v>12314</v>
       </c>
       <c r="G129" s="64">
         <v>12318</v>
       </c>
       <c r="H129" s="64">
         <v>12328</v>
       </c>
       <c r="I129" s="67">
@@ -13973,52 +14327,55 @@
       </c>
       <c r="X129" s="65">
         <v>12380</v>
       </c>
       <c r="Y129" s="64">
         <v>12384</v>
       </c>
       <c r="Z129" s="64">
         <v>12363</v>
       </c>
       <c r="AA129" s="39">
         <v>12332</v>
       </c>
       <c r="AB129" s="65">
         <v>12329</v>
       </c>
       <c r="AC129" s="64">
         <v>12343</v>
       </c>
       <c r="AD129" s="65">
         <v>12346</v>
       </c>
       <c r="AE129" s="64">
         <v>12350</v>
       </c>
-    </row>
-    <row r="130" spans="1:31">
+      <c r="AF129" s="65">
+        <v>12342</v>
+      </c>
+    </row>
+    <row r="130" spans="1:32">
       <c r="A130" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B130" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C130" s="64">
         <v>23486</v>
       </c>
       <c r="D130" s="64">
         <v>23451</v>
       </c>
       <c r="E130" s="64">
         <v>23447</v>
       </c>
       <c r="F130" s="64">
         <v>23408</v>
       </c>
       <c r="G130" s="64">
         <v>23388</v>
       </c>
       <c r="H130" s="64">
         <v>23397</v>
       </c>
       <c r="I130" s="67">
@@ -14068,52 +14425,55 @@
       </c>
       <c r="X130" s="65">
         <v>22842</v>
       </c>
       <c r="Y130" s="64">
         <v>22813</v>
       </c>
       <c r="Z130" s="64">
         <v>22807</v>
       </c>
       <c r="AA130" s="39">
         <v>22762</v>
       </c>
       <c r="AB130" s="65">
         <v>22682</v>
       </c>
       <c r="AC130" s="64">
         <v>22672</v>
       </c>
       <c r="AD130" s="65">
         <v>22644</v>
       </c>
       <c r="AE130" s="64">
         <v>22595</v>
       </c>
-    </row>
-    <row r="131" spans="1:31">
+      <c r="AF130" s="65">
+        <v>22575</v>
+      </c>
+    </row>
+    <row r="131" spans="1:32">
       <c r="A131" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B131" s="62" t="s">
         <v>68</v>
       </c>
       <c r="C131" s="64">
         <v>69173</v>
       </c>
       <c r="D131" s="64">
         <v>69117</v>
       </c>
       <c r="E131" s="64">
         <v>69067</v>
       </c>
       <c r="F131" s="64">
         <v>69023</v>
       </c>
       <c r="G131" s="64">
         <v>69036</v>
       </c>
       <c r="H131" s="64">
         <v>68959</v>
       </c>
       <c r="I131" s="67">
@@ -14163,52 +14523,55 @@
       </c>
       <c r="X131" s="65">
         <v>67866</v>
       </c>
       <c r="Y131" s="64">
         <v>67760</v>
       </c>
       <c r="Z131" s="64">
         <v>67636</v>
       </c>
       <c r="AA131" s="39">
         <v>67593</v>
       </c>
       <c r="AB131" s="65">
         <v>67424</v>
       </c>
       <c r="AC131" s="64">
         <v>67366</v>
       </c>
       <c r="AD131" s="65">
         <v>67302</v>
       </c>
       <c r="AE131" s="64">
         <v>67227</v>
       </c>
-    </row>
-    <row r="132" spans="1:31">
+      <c r="AF131" s="65">
+        <v>67092</v>
+      </c>
+    </row>
+    <row r="132" spans="1:32">
       <c r="A132" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B132" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C132" s="64">
         <v>64986</v>
       </c>
       <c r="D132" s="64">
         <v>64831</v>
       </c>
       <c r="E132" s="64">
         <v>64810</v>
       </c>
       <c r="F132" s="64">
         <v>64823</v>
       </c>
       <c r="G132" s="64">
         <v>64820</v>
       </c>
       <c r="H132" s="64">
         <v>64840</v>
       </c>
       <c r="I132" s="67">
@@ -14258,52 +14621,55 @@
       </c>
       <c r="X132" s="65">
         <v>63345</v>
       </c>
       <c r="Y132" s="64">
         <v>63284</v>
       </c>
       <c r="Z132" s="64">
         <v>63236</v>
       </c>
       <c r="AA132" s="39">
         <v>63223</v>
       </c>
       <c r="AB132" s="65">
         <v>63207</v>
       </c>
       <c r="AC132" s="64">
         <v>63191</v>
       </c>
       <c r="AD132" s="65">
         <v>63093</v>
       </c>
       <c r="AE132" s="64">
         <v>62977</v>
       </c>
-    </row>
-    <row r="133" spans="1:31">
+      <c r="AF132" s="65">
+        <v>62937</v>
+      </c>
+    </row>
+    <row r="133" spans="1:32">
       <c r="A133" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B133" s="62" t="s">
         <v>70</v>
       </c>
       <c r="C133" s="64">
         <v>56795</v>
       </c>
       <c r="D133" s="64">
         <v>56795</v>
       </c>
       <c r="E133" s="64">
         <v>56907</v>
       </c>
       <c r="F133" s="64">
         <v>56958</v>
       </c>
       <c r="G133" s="64">
         <v>57003</v>
       </c>
       <c r="H133" s="64">
         <v>57098</v>
       </c>
       <c r="I133" s="67">
@@ -14353,52 +14719,55 @@
       </c>
       <c r="X133" s="65">
         <v>56775</v>
       </c>
       <c r="Y133" s="64">
         <v>56638</v>
       </c>
       <c r="Z133" s="64">
         <v>56577</v>
       </c>
       <c r="AA133" s="39">
         <v>56503</v>
       </c>
       <c r="AB133" s="65">
         <v>56511</v>
       </c>
       <c r="AC133" s="64">
         <v>56484</v>
       </c>
       <c r="AD133" s="65">
         <v>56416</v>
       </c>
       <c r="AE133" s="64">
         <v>56332</v>
       </c>
-    </row>
-    <row r="134" spans="1:31">
+      <c r="AF133" s="65">
+        <v>56282</v>
+      </c>
+    </row>
+    <row r="134" spans="1:32">
       <c r="A134" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B134" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C134" s="64">
         <v>63672</v>
       </c>
       <c r="D134" s="64">
         <v>63571</v>
       </c>
       <c r="E134" s="64">
         <v>63517</v>
       </c>
       <c r="F134" s="64">
         <v>63567</v>
       </c>
       <c r="G134" s="64">
         <v>63617</v>
       </c>
       <c r="H134" s="64">
         <v>63634</v>
       </c>
       <c r="I134" s="67">
@@ -14448,52 +14817,55 @@
       </c>
       <c r="X134" s="65">
         <v>62487</v>
       </c>
       <c r="Y134" s="64">
         <v>62430</v>
       </c>
       <c r="Z134" s="64">
         <v>62417</v>
       </c>
       <c r="AA134" s="39">
         <v>62368</v>
       </c>
       <c r="AB134" s="65">
         <v>62344</v>
       </c>
       <c r="AC134" s="64">
         <v>62322</v>
       </c>
       <c r="AD134" s="65">
         <v>62244</v>
       </c>
       <c r="AE134" s="64">
         <v>62301</v>
       </c>
-    </row>
-    <row r="135" spans="1:31">
+      <c r="AF134" s="65">
+        <v>62220</v>
+      </c>
+    </row>
+    <row r="135" spans="1:32">
       <c r="A135" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B135" s="62" t="s">
         <v>72</v>
       </c>
       <c r="C135" s="64">
         <v>62434</v>
       </c>
       <c r="D135" s="64">
         <v>62399</v>
       </c>
       <c r="E135" s="64">
         <v>62352</v>
       </c>
       <c r="F135" s="64">
         <v>62376</v>
       </c>
       <c r="G135" s="64">
         <v>62402</v>
       </c>
       <c r="H135" s="64">
         <v>62449</v>
       </c>
       <c r="I135" s="67">
@@ -14543,52 +14915,55 @@
       </c>
       <c r="X135" s="65">
         <v>62754</v>
       </c>
       <c r="Y135" s="64">
         <v>62855</v>
       </c>
       <c r="Z135" s="64">
         <v>62863</v>
       </c>
       <c r="AA135" s="39">
         <v>62881</v>
       </c>
       <c r="AB135" s="65">
         <v>62834</v>
       </c>
       <c r="AC135" s="64">
         <v>62858</v>
       </c>
       <c r="AD135" s="65">
         <v>62874</v>
       </c>
       <c r="AE135" s="64">
         <v>62934</v>
       </c>
-    </row>
-    <row r="136" spans="1:31">
+      <c r="AF135" s="65">
+        <v>62938</v>
+      </c>
+    </row>
+    <row r="136" spans="1:32">
       <c r="A136" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B136" s="62" t="s">
         <v>73</v>
       </c>
       <c r="C136" s="64">
         <v>24812</v>
       </c>
       <c r="D136" s="64">
         <v>24743</v>
       </c>
       <c r="E136" s="64">
         <v>24762</v>
       </c>
       <c r="F136" s="64">
         <v>24776</v>
       </c>
       <c r="G136" s="64">
         <v>24762</v>
       </c>
       <c r="H136" s="64">
         <v>24743</v>
       </c>
       <c r="I136" s="67">
@@ -14638,52 +15013,55 @@
       </c>
       <c r="X136" s="65">
         <v>23931</v>
       </c>
       <c r="Y136" s="64">
         <v>23896</v>
       </c>
       <c r="Z136" s="64">
         <v>23846</v>
       </c>
       <c r="AA136" s="39">
         <v>23849</v>
       </c>
       <c r="AB136" s="65">
         <v>23814</v>
       </c>
       <c r="AC136" s="64">
         <v>23797</v>
       </c>
       <c r="AD136" s="65">
         <v>23815</v>
       </c>
       <c r="AE136" s="64">
         <v>23795</v>
       </c>
-    </row>
-    <row r="137" spans="1:31">
+      <c r="AF136" s="65">
+        <v>23748</v>
+      </c>
+    </row>
+    <row r="137" spans="1:32">
       <c r="A137" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B137" s="62" t="s">
         <v>74</v>
       </c>
       <c r="C137" s="64">
         <v>117207</v>
       </c>
       <c r="D137" s="64">
         <v>117288</v>
       </c>
       <c r="E137" s="64">
         <v>117393</v>
       </c>
       <c r="F137" s="64">
         <v>117601</v>
       </c>
       <c r="G137" s="64">
         <v>117772</v>
       </c>
       <c r="H137" s="64">
         <v>117943</v>
       </c>
       <c r="I137" s="67">
@@ -14733,52 +15111,55 @@
       </c>
       <c r="X137" s="65">
         <v>120000</v>
       </c>
       <c r="Y137" s="64">
         <v>120037</v>
       </c>
       <c r="Z137" s="64">
         <v>120160</v>
       </c>
       <c r="AA137" s="39">
         <v>120277</v>
       </c>
       <c r="AB137" s="65">
         <v>120189</v>
       </c>
       <c r="AC137" s="64">
         <v>120246</v>
       </c>
       <c r="AD137" s="65">
         <v>120464</v>
       </c>
       <c r="AE137" s="64">
         <v>120531</v>
       </c>
-    </row>
-    <row r="138" spans="1:31">
+      <c r="AF137" s="65">
+        <v>120629</v>
+      </c>
+    </row>
+    <row r="138" spans="1:32">
       <c r="A138" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B138" s="62" t="s">
         <v>75</v>
       </c>
       <c r="C138" s="64">
         <v>78222</v>
       </c>
       <c r="D138" s="64">
         <v>78279</v>
       </c>
       <c r="E138" s="64">
         <v>78382</v>
       </c>
       <c r="F138" s="64">
         <v>78463</v>
       </c>
       <c r="G138" s="64">
         <v>78540</v>
       </c>
       <c r="H138" s="64">
         <v>78675</v>
       </c>
       <c r="I138" s="67">
@@ -14828,52 +15209,55 @@
       </c>
       <c r="X138" s="65">
         <v>78190</v>
       </c>
       <c r="Y138" s="64">
         <v>78128</v>
       </c>
       <c r="Z138" s="64">
         <v>78218</v>
       </c>
       <c r="AA138" s="39">
         <v>78252</v>
       </c>
       <c r="AB138" s="65">
         <v>78227</v>
       </c>
       <c r="AC138" s="64">
         <v>78304</v>
       </c>
       <c r="AD138" s="65">
         <v>78323</v>
       </c>
       <c r="AE138" s="64">
         <v>78354</v>
       </c>
-    </row>
-    <row r="139" spans="1:31">
+      <c r="AF138" s="65">
+        <v>78358</v>
+      </c>
+    </row>
+    <row r="139" spans="1:32">
       <c r="A139" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B139" s="62" t="s">
         <v>76</v>
       </c>
       <c r="C139" s="64">
         <v>50169</v>
       </c>
       <c r="D139" s="64">
         <v>50188</v>
       </c>
       <c r="E139" s="64">
         <v>50236</v>
       </c>
       <c r="F139" s="64">
         <v>50298</v>
       </c>
       <c r="G139" s="64">
         <v>50342</v>
       </c>
       <c r="H139" s="64">
         <v>50391</v>
       </c>
       <c r="I139" s="67">
@@ -14923,52 +15307,55 @@
       </c>
       <c r="X139" s="65">
         <v>50666</v>
       </c>
       <c r="Y139" s="64">
         <v>50808</v>
       </c>
       <c r="Z139" s="64">
         <v>50940</v>
       </c>
       <c r="AA139" s="39">
         <v>51064</v>
       </c>
       <c r="AB139" s="65">
         <v>51125</v>
       </c>
       <c r="AC139" s="64">
         <v>51198</v>
       </c>
       <c r="AD139" s="65">
         <v>51207</v>
       </c>
       <c r="AE139" s="64">
         <v>51300</v>
       </c>
-    </row>
-    <row r="140" spans="1:31">
+      <c r="AF139" s="65">
+        <v>51381</v>
+      </c>
+    </row>
+    <row r="140" spans="1:32">
       <c r="A140" s="34" t="s">
         <v>94</v>
       </c>
       <c r="B140" s="62" t="s">
         <v>77</v>
       </c>
       <c r="C140" s="64">
         <v>30799</v>
       </c>
       <c r="D140" s="64">
         <v>30787</v>
       </c>
       <c r="E140" s="64">
         <v>30819</v>
       </c>
       <c r="F140" s="64">
         <v>30830</v>
       </c>
       <c r="G140" s="64">
         <v>30854</v>
       </c>
       <c r="H140" s="64">
         <v>30857</v>
       </c>
       <c r="I140" s="67">
@@ -15018,52 +15405,55 @@
       </c>
       <c r="X140" s="65">
         <v>30234</v>
       </c>
       <c r="Y140" s="64">
         <v>30211</v>
       </c>
       <c r="Z140" s="64">
         <v>30179</v>
       </c>
       <c r="AA140" s="39">
         <v>30195</v>
       </c>
       <c r="AB140" s="65">
         <v>30115</v>
       </c>
       <c r="AC140" s="64">
         <v>30052</v>
       </c>
       <c r="AD140" s="65">
         <v>30030</v>
       </c>
       <c r="AE140" s="64">
         <v>30016</v>
       </c>
-    </row>
-    <row r="141" spans="1:31">
+      <c r="AF140" s="65">
+        <v>29995</v>
+      </c>
+    </row>
+    <row r="141" spans="1:32">
       <c r="A141" s="34" t="s">
         <v>95</v>
       </c>
       <c r="B141" s="62" t="s">
         <v>78</v>
       </c>
       <c r="C141" s="64">
         <v>42446</v>
       </c>
       <c r="D141" s="64">
         <v>42381</v>
       </c>
       <c r="E141" s="64">
         <v>42410</v>
       </c>
       <c r="F141" s="64">
         <v>42439</v>
       </c>
       <c r="G141" s="64">
         <v>42494</v>
       </c>
       <c r="H141" s="64">
         <v>42561</v>
       </c>
       <c r="I141" s="67">
@@ -15113,52 +15503,55 @@
       </c>
       <c r="X141" s="65">
         <v>42459</v>
       </c>
       <c r="Y141" s="64">
         <v>42464</v>
       </c>
       <c r="Z141" s="64">
         <v>42418</v>
       </c>
       <c r="AA141" s="39">
         <v>42406</v>
       </c>
       <c r="AB141" s="65">
         <v>42389</v>
       </c>
       <c r="AC141" s="64">
         <v>42432</v>
       </c>
       <c r="AD141" s="65">
         <v>42478</v>
       </c>
       <c r="AE141" s="64">
         <v>42461</v>
       </c>
-    </row>
-    <row r="142" spans="1:31">
+      <c r="AF141" s="65">
+        <v>42430</v>
+      </c>
+    </row>
+    <row r="142" spans="1:32">
       <c r="A142" s="34" t="s">
         <v>96</v>
       </c>
       <c r="B142" s="62" t="s">
         <v>79</v>
       </c>
       <c r="C142" s="64">
         <v>52177</v>
       </c>
       <c r="D142" s="64">
         <v>52137</v>
       </c>
       <c r="E142" s="64">
         <v>52140</v>
       </c>
       <c r="F142" s="64">
         <v>52099</v>
       </c>
       <c r="G142" s="64">
         <v>52091</v>
       </c>
       <c r="H142" s="64">
         <v>52119</v>
       </c>
       <c r="I142" s="67">
@@ -15208,52 +15601,55 @@
       </c>
       <c r="X142" s="65">
         <v>50794</v>
       </c>
       <c r="Y142" s="64">
         <v>50726</v>
       </c>
       <c r="Z142" s="64">
         <v>50655</v>
       </c>
       <c r="AA142" s="39">
         <v>50663</v>
       </c>
       <c r="AB142" s="65">
         <v>50580</v>
       </c>
       <c r="AC142" s="64">
         <v>50607</v>
       </c>
       <c r="AD142" s="65">
         <v>50574</v>
       </c>
       <c r="AE142" s="65">
         <v>50575</v>
       </c>
-    </row>
-    <row r="143" spans="1:31">
+      <c r="AF142" s="65">
+        <v>50553</v>
+      </c>
+    </row>
+    <row r="143" spans="1:32">
       <c r="A143" s="33" t="s">
         <v>97</v>
       </c>
       <c r="B143" s="63" t="s">
         <v>80</v>
       </c>
       <c r="C143" s="66">
         <v>24999</v>
       </c>
       <c r="D143" s="66">
         <v>24989</v>
       </c>
       <c r="E143" s="66">
         <v>24995</v>
       </c>
       <c r="F143" s="66">
         <v>25000</v>
       </c>
       <c r="G143" s="66">
         <v>24981</v>
       </c>
       <c r="H143" s="66">
         <v>24991</v>
       </c>
       <c r="I143" s="68">
@@ -15303,78 +15699,81 @@
       </c>
       <c r="X143" s="66">
         <v>24249</v>
       </c>
       <c r="Y143" s="66">
         <v>24171</v>
       </c>
       <c r="Z143" s="66">
         <v>24125</v>
       </c>
       <c r="AA143" s="73">
         <v>24102</v>
       </c>
       <c r="AB143" s="66">
         <v>24066</v>
       </c>
       <c r="AC143" s="66">
         <v>24048</v>
       </c>
       <c r="AD143" s="66">
         <v>24033</v>
       </c>
       <c r="AE143" s="66">
         <v>23979</v>
       </c>
-    </row>
-    <row r="144" spans="1:31" ht="18" customHeight="1">
+      <c r="AF143" s="66">
+        <v>23961</v>
+      </c>
+    </row>
+    <row r="144" spans="1:32" ht="18" customHeight="1">
       <c r="A144" s="54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" s="54" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B108:Z108"/>
     <mergeCell ref="B126:Z126"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B44:Z44"/>
     <mergeCell ref="B63:Z63"/>
     <mergeCell ref="B72:Z72"/>
     <mergeCell ref="B81:Z81"/>
     <mergeCell ref="B90:Z90"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B2:AC2"/>
-    <mergeCell ref="AA4:AE4"/>
+    <mergeCell ref="AA4:AF4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>