--- v3 (2026-07-13)
+++ v4 (2026-08-11)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="103">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
@@ -138,53 +138,50 @@
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>есепті кезеңде келгендердің саны мен кеткендердің санының айырмасы</t>
   </si>
   <si>
     <t>кезең басына халық саны</t>
   </si>
   <si>
     <t>Жылдың басына ағымдағы бағалар жыл сайын туылғандар мен сол аумаққа келгендер саны қосылатын жəне өлгендер мен сол аумақтан кеткендердің саны алып тасталатын соңғы халық санағы қорытындыларының негізінде есептеледі</t>
   </si>
   <si>
     <t>Елдің және оның өңірлерінің халық саны туралы ақпараттың негізгі дереккөздері ұлттық санақтар өткізудің қорытындылары бойынша алынған деректер болып табылады, санақ аралығындағы кезеңде елдің және оның өңірлерінің халық саны табиғи (туғандар және өлгендер туралы деректер) және көші-қон (тұрақты тіркелген жері бойынша келгендер және кеткендер туралы деректер) өсімі (кемуі) есебінен өзгереді</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Ерлер</t>
   </si>
   <si>
     <t>Әйелдер</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://stat.gov.kz/api/iblock/element/305784/file/kk/</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
     <r>
       <t>1 сәуір</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
@@ -371,79 +368,82 @@
   <si>
     <t>615200000</t>
   </si>
   <si>
     <t>615400000</t>
   </si>
   <si>
     <t>615500000</t>
   </si>
   <si>
     <t>615600000</t>
   </si>
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
-    <t>Садырбаева Жансая</t>
-[...1 lines deleted...]
-  <si>
     <t>87252 39-01-68</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
   </si>
   <si>
     <r>
       <t>Халық саны</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <t>Қуандық Бексұлтан</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> b.kuandyk@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="47">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -1295,103 +1295,103 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="21" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
@@ -1479,84 +1479,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1688,64 +1690,64 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="17" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="44.28515625" style="17" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="17" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="17"/>
     <col min="513" max="513" width="44.28515625" style="17" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="17" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="17"/>
     <col min="769" max="769" width="44.28515625" style="17" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="17" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="17"/>
     <col min="1025" max="1025" width="44.28515625" style="17" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="17" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="17"/>
     <col min="1281" max="1281" width="44.28515625" style="17" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="17" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="17"/>
     <col min="1537" max="1537" width="44.28515625" style="17" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="17" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="17"/>
@@ -1901,272 +1903,271 @@
     <col min="14339" max="14592" width="9.140625" style="17"/>
     <col min="14593" max="14593" width="44.28515625" style="17" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="17" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="17"/>
     <col min="14849" max="14849" width="44.28515625" style="17" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="17" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="17"/>
     <col min="15105" max="15105" width="44.28515625" style="17" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="17" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="17"/>
     <col min="15361" max="15361" width="44.28515625" style="17" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="17" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="17"/>
     <col min="15617" max="15617" width="44.28515625" style="17" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="17" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="17"/>
     <col min="15873" max="15873" width="44.28515625" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="17" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="44.28515625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="17" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="77"/>
-      <c r="B1" s="77"/>
+      <c r="A1" s="78"/>
+      <c r="B1" s="78"/>
       <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="19">
         <v>610000</v>
       </c>
       <c r="C2" s="16"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="16"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="16"/>
     </row>
     <row r="5" spans="1:3" ht="14.25" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="16"/>
     </row>
     <row r="6" spans="1:3" ht="13.5" customHeight="1">
       <c r="A6" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C6" s="16"/>
     </row>
     <row r="7" spans="1:3" ht="15" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="16"/>
     </row>
     <row r="8" spans="1:3" ht="15.75" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="16"/>
     </row>
     <row r="9" spans="1:3" ht="38.25">
       <c r="A9" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="16"/>
     </row>
     <row r="10" spans="1:3" ht="67.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="16"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C11" s="16"/>
     </row>
     <row r="12" spans="1:3" ht="21" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="21" customHeight="1">
       <c r="A13" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="21" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="21" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="57" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="56">
-        <v>46210</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="57" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="56">
-        <v>46239</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="69" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="70" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="71" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="72" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="25"/>
       <c r="B22" s="25"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="25"/>
       <c r="B23" s="25"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="25"/>
       <c r="B24" s="25"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="25"/>
       <c r="B25" s="25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="25"/>
       <c r="B26" s="25"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="25"/>
       <c r="B27" s="25"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="25"/>
       <c r="B28" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="ai.kanasheva@aspire.gov.kz"/>
+    <hyperlink ref="B21" r:id="rId3" display="ai.kanasheva@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="51.7109375" style="2" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="3"/>
     <col min="257" max="257" width="4.5703125" style="3" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="3" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="3"/>
     <col min="260" max="260" width="51.7109375" style="3" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="3"/>
     <col min="513" max="513" width="4.5703125" style="3" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="3" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="3"/>
     <col min="516" max="516" width="51.7109375" style="3" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="3"/>
     <col min="769" max="769" width="4.5703125" style="3" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="3" customWidth="1"/>
@@ -2573,303 +2574,307 @@
       <c r="A15" s="6"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="8"/>
       <c r="X15" s="11"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="78"/>
-[...2 lines deleted...]
-      <c r="D19" s="78"/>
+      <c r="A19" s="79"/>
+      <c r="B19" s="79"/>
+      <c r="C19" s="79"/>
+      <c r="D19" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF145"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AG145"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="AH19" sqref="AH19"/>
+    <sheetView topLeftCell="E103" workbookViewId="0">
+      <selection activeCell="AI124" sqref="AI124"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="29" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" style="29" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="29"/>
     <col min="23" max="23" width="10.85546875" style="29" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1"/>
-    <row r="2" spans="1:32" ht="33" customHeight="1">
+    <row r="1" spans="1:33" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:33" ht="33" customHeight="1">
       <c r="A2" s="30"/>
-      <c r="B2" s="89" t="s">
-[...30 lines deleted...]
-    <row r="3" spans="1:32" ht="14.25" customHeight="1">
+      <c r="B2" s="94" t="s">
+        <v>99</v>
+      </c>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
+      <c r="O2" s="94"/>
+      <c r="P2" s="94"/>
+      <c r="Q2" s="94"/>
+      <c r="R2" s="94"/>
+      <c r="S2" s="94"/>
+      <c r="T2" s="94"/>
+      <c r="U2" s="94"/>
+      <c r="V2" s="94"/>
+      <c r="W2" s="94"/>
+      <c r="X2" s="94"/>
+      <c r="Y2" s="94"/>
+      <c r="Z2" s="94"/>
+      <c r="AA2" s="94"/>
+      <c r="AB2" s="94"/>
+      <c r="AC2" s="94"/>
+    </row>
+    <row r="3" spans="1:33" ht="14.25" customHeight="1">
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="Y3" s="58"/>
-      <c r="AF3" s="60" t="s">
+      <c r="AG3" s="60" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:32" ht="14.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+    <row r="4" spans="1:33" ht="14.25" customHeight="1">
+      <c r="A4" s="84" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="86"/>
+      <c r="C4" s="88">
+        <v>2024</v>
+      </c>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="90"/>
+      <c r="O4" s="91">
+        <v>2025</v>
+      </c>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+      <c r="S4" s="92"/>
+      <c r="T4" s="92"/>
+      <c r="U4" s="92"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="93"/>
+      <c r="AA4" s="88">
+        <v>2026</v>
+      </c>
+      <c r="AB4" s="89"/>
+      <c r="AC4" s="89"/>
+      <c r="AD4" s="89"/>
+      <c r="AE4" s="89"/>
+      <c r="AF4" s="89"/>
+      <c r="AG4" s="89"/>
+    </row>
+    <row r="5" spans="1:33" ht="22.5">
+      <c r="A5" s="85"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="81"/>
-[...40 lines deleted...]
-      <c r="C5" s="52" t="s">
+      <c r="D5" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="D5" s="53" t="s">
+      <c r="E5" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="53" t="s">
+      <c r="F5" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="F5" s="52" t="s">
+      <c r="G5" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="G5" s="48" t="s">
+      <c r="H5" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="H5" s="48" t="s">
+      <c r="I5" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="I5" s="48" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="48" t="s">
+      <c r="K5" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="K5" s="49" t="s">
+      <c r="L5" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="L5" s="49" t="s">
+      <c r="M5" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="M5" s="50" t="s">
+      <c r="N5" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="N5" s="51" t="s">
+      <c r="O5" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q5" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="O5" s="47" t="s">
+      <c r="R5" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="S5" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="T5" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="V5" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="W5" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="X5" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y5" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z5" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB5" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="35" t="s">
+      <c r="AC5" s="76" t="s">
         <v>45</v>
       </c>
-      <c r="Q5" s="35" t="s">
+      <c r="AD5" s="76" t="s">
         <v>55</v>
       </c>
-      <c r="R5" s="35" t="s">
+      <c r="AE5" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF5" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="AG5" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="S5" s="48" t="s">
-[...43 lines deleted...]
-      <c r="B6" s="92" t="s">
+    </row>
+    <row r="6" spans="1:33" ht="21" customHeight="1">
+      <c r="B6" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="92"/>
-[...24 lines deleted...]
-    <row r="7" spans="1:32">
+      <c r="C6" s="82"/>
+      <c r="D6" s="82"/>
+      <c r="E6" s="82"/>
+      <c r="F6" s="82"/>
+      <c r="G6" s="82"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="82"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="82"/>
+      <c r="N6" s="82"/>
+      <c r="O6" s="82"/>
+      <c r="P6" s="82"/>
+      <c r="Q6" s="82"/>
+      <c r="R6" s="82"/>
+      <c r="S6" s="82"/>
+      <c r="T6" s="82"/>
+      <c r="U6" s="82"/>
+      <c r="V6" s="82"/>
+      <c r="W6" s="82"/>
+      <c r="X6" s="82"/>
+      <c r="Y6" s="82"/>
+      <c r="Z6" s="82"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B7" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C7" s="36">
         <v>2142005</v>
       </c>
       <c r="D7" s="36">
         <v>2142058</v>
       </c>
       <c r="E7" s="36">
         <v>2143554</v>
       </c>
       <c r="F7" s="36">
         <v>2145213</v>
       </c>
       <c r="G7" s="36">
         <v>2147234</v>
       </c>
       <c r="H7" s="37">
         <v>2149210</v>
       </c>
       <c r="I7" s="36">
         <v>2150796</v>
       </c>
       <c r="J7" s="36">
         <v>2151923</v>
       </c>
@@ -2917,57 +2922,60 @@
       </c>
       <c r="Y7" s="64">
         <v>2147948</v>
       </c>
       <c r="Z7" s="64">
         <v>2148168</v>
       </c>
       <c r="AA7" s="36">
         <v>2148658</v>
       </c>
       <c r="AB7" s="36">
         <v>2146420</v>
       </c>
       <c r="AC7" s="64">
         <v>2146739</v>
       </c>
       <c r="AD7" s="65">
         <v>2146665</v>
       </c>
       <c r="AE7" s="64">
         <v>2146817</v>
       </c>
       <c r="AF7" s="64">
         <v>2146670</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="64">
+        <v>2145680</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B8" s="62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C8" s="64">
         <v>228003</v>
       </c>
       <c r="D8" s="64">
         <v>228890</v>
       </c>
       <c r="E8" s="64">
         <v>229627</v>
       </c>
       <c r="F8" s="64">
         <v>230227</v>
       </c>
       <c r="G8" s="64">
         <v>231019</v>
       </c>
       <c r="H8" s="64">
         <v>231776</v>
       </c>
       <c r="I8" s="64">
         <v>232575</v>
       </c>
       <c r="J8" s="64">
         <v>233533</v>
       </c>
@@ -3015,57 +3023,60 @@
       </c>
       <c r="Y8" s="64">
         <v>244469</v>
       </c>
       <c r="Z8" s="64">
         <v>244946</v>
       </c>
       <c r="AA8" s="36">
         <v>245522</v>
       </c>
       <c r="AB8" s="46">
         <v>245978</v>
       </c>
       <c r="AC8" s="64">
         <v>246365</v>
       </c>
       <c r="AD8" s="65">
         <v>246724</v>
       </c>
       <c r="AE8" s="64">
         <v>247193</v>
       </c>
       <c r="AF8" s="64">
         <v>247536</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="64">
+        <v>248160</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" s="32" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B9" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="64">
         <v>79285</v>
       </c>
       <c r="D9" s="64">
         <v>79127</v>
       </c>
       <c r="E9" s="64">
         <v>79024</v>
       </c>
       <c r="F9" s="64">
         <v>79046</v>
       </c>
       <c r="G9" s="64">
         <v>79058</v>
       </c>
       <c r="H9" s="64">
         <v>79032</v>
       </c>
       <c r="I9" s="64">
         <v>79137</v>
       </c>
       <c r="J9" s="64">
         <v>79026</v>
       </c>
@@ -3113,57 +3124,60 @@
       </c>
       <c r="Y9" s="64">
         <v>77141</v>
       </c>
       <c r="Z9" s="64">
         <v>77126</v>
       </c>
       <c r="AA9" s="36">
         <v>77104</v>
       </c>
       <c r="AB9" s="46">
         <v>76804</v>
       </c>
       <c r="AC9" s="64">
         <v>76699</v>
       </c>
       <c r="AD9" s="65">
         <v>76477</v>
       </c>
       <c r="AE9" s="64">
         <v>76433</v>
       </c>
       <c r="AF9" s="64">
         <v>76372</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="64">
+        <v>76218</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="32" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B10" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C10" s="64">
         <v>99774</v>
       </c>
       <c r="D10" s="64">
         <v>99792</v>
       </c>
       <c r="E10" s="64">
         <v>99781</v>
       </c>
       <c r="F10" s="64">
         <v>99769</v>
       </c>
       <c r="G10" s="64">
         <v>99803</v>
       </c>
       <c r="H10" s="64">
         <v>99902</v>
       </c>
       <c r="I10" s="64">
         <v>99903</v>
       </c>
       <c r="J10" s="64">
         <v>99871</v>
       </c>
@@ -3211,57 +3225,60 @@
       </c>
       <c r="Y10" s="64">
         <v>99274</v>
       </c>
       <c r="Z10" s="64">
         <v>99221</v>
       </c>
       <c r="AA10" s="36">
         <v>99044</v>
       </c>
       <c r="AB10" s="46">
         <v>98956</v>
       </c>
       <c r="AC10" s="64">
         <v>99009</v>
       </c>
       <c r="AD10" s="65">
         <v>99045</v>
       </c>
       <c r="AE10" s="64">
         <v>99127</v>
       </c>
       <c r="AF10" s="64">
         <v>99146</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10" s="64">
+        <v>98953</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" s="32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B11" s="62" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C11" s="64">
         <v>48701</v>
       </c>
       <c r="D11" s="64">
         <v>48642</v>
       </c>
       <c r="E11" s="64">
         <v>48643</v>
       </c>
       <c r="F11" s="64">
         <v>48591</v>
       </c>
       <c r="G11" s="64">
         <v>48572</v>
       </c>
       <c r="H11" s="64">
         <v>48580</v>
       </c>
       <c r="I11" s="64">
         <v>48506</v>
       </c>
       <c r="J11" s="64">
         <v>48468</v>
       </c>
@@ -3309,57 +3326,60 @@
       </c>
       <c r="Y11" s="64">
         <v>47659</v>
       </c>
       <c r="Z11" s="64">
         <v>47645</v>
       </c>
       <c r="AA11" s="36">
         <v>47581</v>
       </c>
       <c r="AB11" s="46">
         <v>47421</v>
       </c>
       <c r="AC11" s="64">
         <v>47444</v>
       </c>
       <c r="AD11" s="65">
         <v>47414</v>
       </c>
       <c r="AE11" s="64">
         <v>47320</v>
       </c>
       <c r="AF11" s="64">
         <v>47287</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11" s="64">
+        <v>47252</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" s="32" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B12" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C12" s="64">
         <v>187531</v>
       </c>
       <c r="D12" s="64">
         <v>187244</v>
       </c>
       <c r="E12" s="64">
         <v>187128</v>
       </c>
       <c r="F12" s="64">
         <v>187099</v>
       </c>
       <c r="G12" s="64">
         <v>187106</v>
       </c>
       <c r="H12" s="64">
         <v>186927</v>
       </c>
       <c r="I12" s="64">
         <v>186953</v>
       </c>
       <c r="J12" s="64">
         <v>186853</v>
       </c>
@@ -3407,57 +3427,60 @@
       </c>
       <c r="Y12" s="64">
         <v>183213</v>
       </c>
       <c r="Z12" s="64">
         <v>183017</v>
       </c>
       <c r="AA12" s="36">
         <v>182817</v>
       </c>
       <c r="AB12" s="46">
         <v>182299</v>
       </c>
       <c r="AC12" s="64">
         <v>182174</v>
       </c>
       <c r="AD12" s="65">
         <v>181863</v>
       </c>
       <c r="AE12" s="64">
         <v>181600</v>
       </c>
       <c r="AF12" s="64">
         <v>181341</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12" s="64">
+        <v>180930</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" s="32" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C13" s="64">
         <v>134072</v>
       </c>
       <c r="D13" s="64">
         <v>133806</v>
       </c>
       <c r="E13" s="64">
         <v>133774</v>
       </c>
       <c r="F13" s="64">
         <v>133756</v>
       </c>
       <c r="G13" s="64">
         <v>133726</v>
       </c>
       <c r="H13" s="64">
         <v>133754</v>
       </c>
       <c r="I13" s="64">
         <v>133625</v>
       </c>
       <c r="J13" s="64">
         <v>133483</v>
       </c>
@@ -3505,57 +3528,60 @@
       </c>
       <c r="Y13" s="64">
         <v>131157</v>
       </c>
       <c r="Z13" s="64">
         <v>131147</v>
       </c>
       <c r="AA13" s="36">
         <v>131093</v>
       </c>
       <c r="AB13" s="46">
         <v>130955</v>
       </c>
       <c r="AC13" s="64">
         <v>130845</v>
       </c>
       <c r="AD13" s="65">
         <v>130758</v>
       </c>
       <c r="AE13" s="64">
         <v>130541</v>
       </c>
       <c r="AF13" s="64">
         <v>130414</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13" s="64">
+        <v>130003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" s="32" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B14" s="62" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C14" s="64">
         <v>117544</v>
       </c>
       <c r="D14" s="64">
         <v>117543</v>
       </c>
       <c r="E14" s="64">
         <v>117700</v>
       </c>
       <c r="F14" s="64">
         <v>117845</v>
       </c>
       <c r="G14" s="64">
         <v>117943</v>
       </c>
       <c r="H14" s="64">
         <v>118118</v>
       </c>
       <c r="I14" s="64">
         <v>118106</v>
       </c>
       <c r="J14" s="64">
         <v>118070</v>
       </c>
@@ -3603,57 +3629,60 @@
       </c>
       <c r="Y14" s="64">
         <v>117399</v>
       </c>
       <c r="Z14" s="64">
         <v>117319</v>
       </c>
       <c r="AA14" s="36">
         <v>117235</v>
       </c>
       <c r="AB14" s="46">
         <v>117223</v>
       </c>
       <c r="AC14" s="64">
         <v>117194</v>
       </c>
       <c r="AD14" s="65">
         <v>117113</v>
       </c>
       <c r="AE14" s="64">
         <v>116984</v>
       </c>
       <c r="AF14" s="64">
         <v>116944</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14" s="64">
+        <v>116848</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" s="32" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B15" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C15" s="64">
         <v>129726</v>
       </c>
       <c r="D15" s="64">
         <v>129558</v>
       </c>
       <c r="E15" s="64">
         <v>129471</v>
       </c>
       <c r="F15" s="64">
         <v>129554</v>
       </c>
       <c r="G15" s="64">
         <v>129643</v>
       </c>
       <c r="H15" s="64">
         <v>129702</v>
       </c>
       <c r="I15" s="64">
         <v>129707</v>
       </c>
       <c r="J15" s="64">
         <v>129595</v>
       </c>
@@ -3701,57 +3730,60 @@
       </c>
       <c r="Y15" s="64">
         <v>127461</v>
       </c>
       <c r="Z15" s="64">
         <v>127412</v>
       </c>
       <c r="AA15" s="36">
         <v>127359</v>
       </c>
       <c r="AB15" s="46">
         <v>127241</v>
       </c>
       <c r="AC15" s="64">
         <v>127152</v>
       </c>
       <c r="AD15" s="65">
         <v>127021</v>
       </c>
       <c r="AE15" s="64">
         <v>127107</v>
       </c>
       <c r="AF15" s="64">
         <v>126965</v>
       </c>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15" s="64">
+        <v>126846</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" s="32" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B16" s="62" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C16" s="64">
         <v>129177</v>
       </c>
       <c r="D16" s="64">
         <v>129151</v>
       </c>
       <c r="E16" s="64">
         <v>129171</v>
       </c>
       <c r="F16" s="64">
         <v>129235</v>
       </c>
       <c r="G16" s="64">
         <v>129302</v>
       </c>
       <c r="H16" s="64">
         <v>129381</v>
       </c>
       <c r="I16" s="64">
         <v>129497</v>
       </c>
       <c r="J16" s="64">
         <v>129602</v>
       </c>
@@ -3799,57 +3831,60 @@
       </c>
       <c r="Y16" s="64">
         <v>130190</v>
       </c>
       <c r="Z16" s="64">
         <v>130198</v>
       </c>
       <c r="AA16" s="36">
         <v>130212</v>
       </c>
       <c r="AB16" s="46">
         <v>130147</v>
       </c>
       <c r="AC16" s="64">
         <v>130227</v>
       </c>
       <c r="AD16" s="65">
         <v>130291</v>
       </c>
       <c r="AE16" s="64">
         <v>130400</v>
       </c>
       <c r="AF16" s="64">
         <v>130398</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="64">
+        <v>130518</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="32" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B17" s="62" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C17" s="64">
         <v>51593</v>
       </c>
       <c r="D17" s="64">
         <v>51473</v>
       </c>
       <c r="E17" s="64">
         <v>51485</v>
       </c>
       <c r="F17" s="64">
         <v>51525</v>
       </c>
       <c r="G17" s="64">
         <v>51496</v>
       </c>
       <c r="H17" s="64">
         <v>51476</v>
       </c>
       <c r="I17" s="64">
         <v>51430</v>
       </c>
       <c r="J17" s="64">
         <v>51416</v>
       </c>
@@ -3897,57 +3932,60 @@
       </c>
       <c r="Y17" s="64">
         <v>50038</v>
       </c>
       <c r="Z17" s="64">
         <v>49946</v>
       </c>
       <c r="AA17" s="36">
         <v>49927</v>
       </c>
       <c r="AB17" s="46">
         <v>49822</v>
       </c>
       <c r="AC17" s="64">
         <v>49778</v>
       </c>
       <c r="AD17" s="65">
         <v>49823</v>
       </c>
       <c r="AE17" s="64">
         <v>49766</v>
       </c>
       <c r="AF17" s="64">
         <v>49680</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="64">
+        <v>49556</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="32" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B18" s="62" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C18" s="64">
         <v>236823</v>
       </c>
       <c r="D18" s="64">
         <v>236999</v>
       </c>
       <c r="E18" s="64">
         <v>237210</v>
       </c>
       <c r="F18" s="64">
         <v>237606</v>
       </c>
       <c r="G18" s="64">
         <v>238016</v>
       </c>
       <c r="H18" s="64">
         <v>238337</v>
       </c>
       <c r="I18" s="64">
         <v>238637</v>
       </c>
       <c r="J18" s="64">
         <v>239077</v>
       </c>
@@ -3995,57 +4033,60 @@
       </c>
       <c r="Y18" s="64">
         <v>242829</v>
       </c>
       <c r="Z18" s="64">
         <v>243100</v>
       </c>
       <c r="AA18" s="36">
         <v>243394</v>
       </c>
       <c r="AB18" s="46">
         <v>242957</v>
       </c>
       <c r="AC18" s="64">
         <v>243162</v>
       </c>
       <c r="AD18" s="65">
         <v>243521</v>
       </c>
       <c r="AE18" s="64">
         <v>243710</v>
       </c>
       <c r="AF18" s="64">
         <v>243877</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="64">
+        <v>244205</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="32" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B19" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C19" s="64">
         <v>221681</v>
       </c>
       <c r="D19" s="64">
         <v>221877</v>
       </c>
       <c r="E19" s="64">
         <v>222213</v>
       </c>
       <c r="F19" s="64">
         <v>222490</v>
       </c>
       <c r="G19" s="64">
         <v>222803</v>
       </c>
       <c r="H19" s="64">
         <v>223142</v>
       </c>
       <c r="I19" s="64">
         <v>223541</v>
       </c>
       <c r="J19" s="64">
         <v>223729</v>
       </c>
@@ -4093,57 +4134,60 @@
       </c>
       <c r="Y19" s="64">
         <v>222839</v>
       </c>
       <c r="Z19" s="64">
         <v>222925</v>
       </c>
       <c r="AA19" s="36">
         <v>222953</v>
       </c>
       <c r="AB19" s="46">
         <v>222665</v>
       </c>
       <c r="AC19" s="64">
         <v>222729</v>
       </c>
       <c r="AD19" s="65">
         <v>222753</v>
       </c>
       <c r="AE19" s="64">
         <v>222786</v>
       </c>
       <c r="AF19" s="64">
         <v>222754</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="64">
+        <v>222523</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="32" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B20" s="62" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C20" s="64">
         <v>101981</v>
       </c>
       <c r="D20" s="64">
         <v>102069</v>
       </c>
       <c r="E20" s="64">
         <v>102247</v>
       </c>
       <c r="F20" s="64">
         <v>102430</v>
       </c>
       <c r="G20" s="64">
         <v>102566</v>
       </c>
       <c r="H20" s="64">
         <v>102672</v>
       </c>
       <c r="I20" s="64">
         <v>102790</v>
       </c>
       <c r="J20" s="64">
         <v>102865</v>
       </c>
@@ -4191,57 +4235,60 @@
       </c>
       <c r="Y20" s="64">
         <v>103969</v>
       </c>
       <c r="Z20" s="64">
         <v>104244</v>
       </c>
       <c r="AA20" s="36">
         <v>104500</v>
       </c>
       <c r="AB20" s="46">
         <v>104668</v>
       </c>
       <c r="AC20" s="64">
         <v>104799</v>
       </c>
       <c r="AD20" s="65">
         <v>104874</v>
       </c>
       <c r="AE20" s="64">
         <v>105059</v>
       </c>
       <c r="AF20" s="64">
         <v>105237</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="64">
+        <v>105363</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="32" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B21" s="62" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C21" s="64">
         <v>63187</v>
       </c>
       <c r="D21" s="64">
         <v>63141</v>
       </c>
       <c r="E21" s="64">
         <v>63162</v>
       </c>
       <c r="F21" s="64">
         <v>63158</v>
       </c>
       <c r="G21" s="64">
         <v>63205</v>
       </c>
       <c r="H21" s="64">
         <v>63235</v>
       </c>
       <c r="I21" s="64">
         <v>63194</v>
       </c>
       <c r="J21" s="64">
         <v>63255</v>
       </c>
@@ -4289,57 +4336,60 @@
       </c>
       <c r="Y21" s="64">
         <v>62153</v>
       </c>
       <c r="Z21" s="64">
         <v>62063</v>
       </c>
       <c r="AA21" s="36">
         <v>62093</v>
       </c>
       <c r="AB21" s="46">
         <v>61924</v>
       </c>
       <c r="AC21" s="64">
         <v>61804</v>
       </c>
       <c r="AD21" s="65">
         <v>61730</v>
       </c>
       <c r="AE21" s="64">
         <v>61689</v>
       </c>
       <c r="AF21" s="64">
         <v>61687</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21" s="64">
+        <v>61659</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B22" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C22" s="64">
         <v>121899</v>
       </c>
       <c r="D22" s="64">
         <v>121871</v>
       </c>
       <c r="E22" s="64">
         <v>121971</v>
       </c>
       <c r="F22" s="64">
         <v>122038</v>
       </c>
       <c r="G22" s="64">
         <v>122193</v>
       </c>
       <c r="H22" s="64">
         <v>122320</v>
       </c>
       <c r="I22" s="64">
         <v>122403</v>
       </c>
       <c r="J22" s="64">
         <v>122507</v>
       </c>
@@ -4387,57 +4437,60 @@
       </c>
       <c r="Y22" s="64">
         <v>121986</v>
       </c>
       <c r="Z22" s="64">
         <v>121851</v>
       </c>
       <c r="AA22" s="36">
         <v>121861</v>
       </c>
       <c r="AB22" s="46">
         <v>121771</v>
       </c>
       <c r="AC22" s="64">
         <v>121867</v>
       </c>
       <c r="AD22" s="65">
         <v>121891</v>
       </c>
       <c r="AE22" s="64">
         <v>121815</v>
       </c>
       <c r="AF22" s="64">
         <v>121845</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22" s="64">
+        <v>121805</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" s="32" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B23" s="62" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C23" s="64">
         <v>106339</v>
       </c>
       <c r="D23" s="64">
         <v>106261</v>
       </c>
       <c r="E23" s="64">
         <v>106294</v>
       </c>
       <c r="F23" s="64">
         <v>106229</v>
       </c>
       <c r="G23" s="64">
         <v>106211</v>
       </c>
       <c r="H23" s="64">
         <v>106269</v>
       </c>
       <c r="I23" s="64">
         <v>106241</v>
       </c>
       <c r="J23" s="64">
         <v>106123</v>
       </c>
@@ -4485,57 +4538,60 @@
       </c>
       <c r="Y23" s="64">
         <v>103849</v>
       </c>
       <c r="Z23" s="64">
         <v>103769</v>
       </c>
       <c r="AA23" s="36">
         <v>103769</v>
       </c>
       <c r="AB23" s="46">
         <v>103577</v>
       </c>
       <c r="AC23" s="64">
         <v>103591</v>
       </c>
       <c r="AD23" s="65">
         <v>103561</v>
       </c>
       <c r="AE23" s="64">
         <v>103552</v>
       </c>
       <c r="AF23" s="64">
         <v>103586</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="31" customFormat="1">
+      <c r="AG23" s="64">
+        <v>103423</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="31" customFormat="1">
       <c r="A24" s="32" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B24" s="62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C24" s="64">
         <v>84689</v>
       </c>
       <c r="D24" s="64">
         <v>84614</v>
       </c>
       <c r="E24" s="64">
         <v>84653</v>
       </c>
       <c r="F24" s="64">
         <v>84615</v>
       </c>
       <c r="G24" s="64">
         <v>84572</v>
       </c>
       <c r="H24" s="64">
         <v>84587</v>
       </c>
       <c r="I24" s="64">
         <v>84551</v>
       </c>
       <c r="J24" s="64">
         <v>84450</v>
       </c>
@@ -4583,88 +4639,92 @@
       </c>
       <c r="Y24" s="64">
         <v>82322</v>
       </c>
       <c r="Z24" s="64">
         <v>82239</v>
       </c>
       <c r="AA24" s="36">
         <v>82194</v>
       </c>
       <c r="AB24" s="46">
         <v>82012</v>
       </c>
       <c r="AC24" s="64">
         <v>81900</v>
       </c>
       <c r="AD24" s="65">
         <v>81806</v>
       </c>
       <c r="AE24" s="64">
         <v>81735</v>
       </c>
       <c r="AF24" s="64">
         <v>81601</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="90" t="s">
+      <c r="AG24" s="64">
+        <v>81418</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" ht="15" customHeight="1">
+      <c r="B25" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="C25" s="90"/>
-[...22 lines deleted...]
-      <c r="Z25" s="90"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="80"/>
+      <c r="F25" s="80"/>
+      <c r="G25" s="80"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="80"/>
+      <c r="J25" s="80"/>
+      <c r="K25" s="80"/>
+      <c r="L25" s="80"/>
+      <c r="M25" s="80"/>
+      <c r="N25" s="80"/>
+      <c r="O25" s="80"/>
+      <c r="P25" s="80"/>
+      <c r="Q25" s="80"/>
+      <c r="R25" s="80"/>
+      <c r="S25" s="80"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
       <c r="AB25" s="74"/>
       <c r="AD25" s="31"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="64"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B26" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C26" s="39">
         <v>1091960</v>
       </c>
       <c r="D26" s="64">
         <v>1092192</v>
       </c>
       <c r="E26" s="39">
         <v>1092965</v>
       </c>
       <c r="F26" s="39">
         <v>1093928</v>
       </c>
       <c r="G26" s="39">
         <v>1094974</v>
       </c>
       <c r="H26" s="39">
         <v>1095963</v>
       </c>
       <c r="I26" s="64">
         <v>1096911</v>
       </c>
       <c r="J26" s="39">
         <v>1097581</v>
       </c>
@@ -4712,57 +4772,60 @@
       </c>
       <c r="Y26" s="64">
         <v>1097255</v>
       </c>
       <c r="Z26" s="64">
         <v>1097506</v>
       </c>
       <c r="AA26" s="42">
         <v>1097783</v>
       </c>
       <c r="AB26" s="64">
         <v>1096244</v>
       </c>
       <c r="AC26" s="64">
         <v>1096476</v>
       </c>
       <c r="AD26" s="65">
         <v>1096574</v>
       </c>
       <c r="AE26" s="64">
         <v>1096711</v>
       </c>
       <c r="AF26" s="64">
         <v>1096805</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="64">
+        <v>1096567</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B27" s="62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C27" s="64">
         <v>114061</v>
       </c>
       <c r="D27" s="64">
         <v>114522</v>
       </c>
       <c r="E27" s="64">
         <v>114879</v>
       </c>
       <c r="F27" s="64">
         <v>115196</v>
       </c>
       <c r="G27" s="64">
         <v>115591</v>
       </c>
       <c r="H27" s="64">
         <v>115986</v>
       </c>
       <c r="I27" s="64">
         <v>116384</v>
       </c>
       <c r="J27" s="64">
         <v>116814</v>
       </c>
@@ -4810,57 +4873,60 @@
       </c>
       <c r="Y27" s="64">
         <v>121904</v>
       </c>
       <c r="Z27" s="64">
         <v>122149</v>
       </c>
       <c r="AA27" s="42">
         <v>122416</v>
       </c>
       <c r="AB27" s="64">
         <v>122571</v>
       </c>
       <c r="AC27" s="64">
         <v>122788</v>
       </c>
       <c r="AD27" s="65">
         <v>122991</v>
       </c>
       <c r="AE27" s="64">
         <v>123204</v>
       </c>
       <c r="AF27" s="64">
         <v>123358</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="64">
+        <v>123666</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="32" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B28" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C28" s="64">
         <v>40839</v>
       </c>
       <c r="D28" s="64">
         <v>40766</v>
       </c>
       <c r="E28" s="64">
         <v>40707</v>
       </c>
       <c r="F28" s="64">
         <v>40722</v>
       </c>
       <c r="G28" s="64">
         <v>40724</v>
       </c>
       <c r="H28" s="64">
         <v>40710</v>
       </c>
       <c r="I28" s="64">
         <v>40716</v>
       </c>
       <c r="J28" s="64">
         <v>40654</v>
       </c>
@@ -4908,57 +4974,60 @@
       </c>
       <c r="Y28" s="64">
         <v>39908</v>
       </c>
       <c r="Z28" s="64">
         <v>39919</v>
       </c>
       <c r="AA28" s="42">
         <v>39876</v>
       </c>
       <c r="AB28" s="64">
         <v>39706</v>
       </c>
       <c r="AC28" s="64">
         <v>39637</v>
       </c>
       <c r="AD28" s="65">
         <v>39517</v>
       </c>
       <c r="AE28" s="64">
         <v>39526</v>
       </c>
       <c r="AF28" s="64">
         <v>39506</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28" s="64">
+        <v>39448</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" s="32" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B29" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C29" s="64">
         <v>49611</v>
       </c>
       <c r="D29" s="64">
         <v>49638</v>
       </c>
       <c r="E29" s="64">
         <v>49634</v>
       </c>
       <c r="F29" s="64">
         <v>49635</v>
       </c>
       <c r="G29" s="64">
         <v>49643</v>
       </c>
       <c r="H29" s="64">
         <v>49709</v>
       </c>
       <c r="I29" s="64">
         <v>49710</v>
       </c>
       <c r="J29" s="64">
         <v>49703</v>
       </c>
@@ -5006,57 +5075,60 @@
       </c>
       <c r="Y29" s="64">
         <v>49440</v>
       </c>
       <c r="Z29" s="64">
         <v>49433</v>
       </c>
       <c r="AA29" s="42">
         <v>49334</v>
       </c>
       <c r="AB29" s="64">
         <v>49267</v>
       </c>
       <c r="AC29" s="64">
         <v>49309</v>
       </c>
       <c r="AD29" s="65">
         <v>49320</v>
       </c>
       <c r="AE29" s="64">
         <v>49367</v>
       </c>
       <c r="AF29" s="64">
         <v>49376</v>
       </c>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29" s="64">
+        <v>49322</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" s="32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B30" s="62" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C30" s="64">
         <v>25215</v>
       </c>
       <c r="D30" s="64">
         <v>25191</v>
       </c>
       <c r="E30" s="64">
         <v>25196</v>
       </c>
       <c r="F30" s="64">
         <v>25183</v>
       </c>
       <c r="G30" s="64">
         <v>25184</v>
       </c>
       <c r="H30" s="64">
         <v>25183</v>
       </c>
       <c r="I30" s="64">
         <v>25150</v>
       </c>
       <c r="J30" s="64">
         <v>25152</v>
       </c>
@@ -5104,57 +5176,60 @@
       </c>
       <c r="Y30" s="64">
         <v>24846</v>
       </c>
       <c r="Z30" s="64">
         <v>24838</v>
       </c>
       <c r="AA30" s="42">
         <v>24819</v>
       </c>
       <c r="AB30" s="64">
         <v>24739</v>
       </c>
       <c r="AC30" s="64">
         <v>24772</v>
       </c>
       <c r="AD30" s="65">
         <v>24770</v>
       </c>
       <c r="AE30" s="64">
         <v>24725</v>
       </c>
       <c r="AF30" s="64">
         <v>24712</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="64">
+        <v>24714</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="32" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B31" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C31" s="64">
         <v>96305</v>
       </c>
       <c r="D31" s="64">
         <v>96158</v>
       </c>
       <c r="E31" s="64">
         <v>96090</v>
       </c>
       <c r="F31" s="64">
         <v>96099</v>
       </c>
       <c r="G31" s="64">
         <v>96099</v>
       </c>
       <c r="H31" s="64">
         <v>96029</v>
       </c>
       <c r="I31" s="64">
         <v>96040</v>
       </c>
       <c r="J31" s="64">
         <v>96049</v>
       </c>
@@ -5202,57 +5277,60 @@
       </c>
       <c r="Y31" s="64">
         <v>94396</v>
       </c>
       <c r="Z31" s="64">
         <v>94309</v>
       </c>
       <c r="AA31" s="42">
         <v>94208</v>
       </c>
       <c r="AB31" s="64">
         <v>93956</v>
       </c>
       <c r="AC31" s="64">
         <v>93924</v>
       </c>
       <c r="AD31" s="65">
         <v>93769</v>
       </c>
       <c r="AE31" s="64">
         <v>93662</v>
       </c>
       <c r="AF31" s="64">
         <v>93579</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="64">
+        <v>93447</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="32" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B32" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C32" s="64">
         <v>69086</v>
       </c>
       <c r="D32" s="64">
         <v>68975</v>
       </c>
       <c r="E32" s="64">
         <v>68964</v>
       </c>
       <c r="F32" s="64">
         <v>68933</v>
       </c>
       <c r="G32" s="64">
         <v>68906</v>
       </c>
       <c r="H32" s="64">
         <v>68914</v>
       </c>
       <c r="I32" s="64">
         <v>68865</v>
       </c>
       <c r="J32" s="64">
         <v>68803</v>
       </c>
@@ -5300,57 +5378,60 @@
       </c>
       <c r="Y32" s="64">
         <v>67873</v>
       </c>
       <c r="Z32" s="64">
         <v>67911</v>
       </c>
       <c r="AA32" s="42">
         <v>67870</v>
       </c>
       <c r="AB32" s="64">
         <v>67748</v>
       </c>
       <c r="AC32" s="64">
         <v>67654</v>
       </c>
       <c r="AD32" s="65">
         <v>67665</v>
       </c>
       <c r="AE32" s="64">
         <v>67564</v>
       </c>
       <c r="AF32" s="64">
         <v>67477</v>
       </c>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32" s="64">
+        <v>67302</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="32" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B33" s="62" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C33" s="64">
         <v>60749</v>
       </c>
       <c r="D33" s="64">
         <v>60748</v>
       </c>
       <c r="E33" s="64">
         <v>60793</v>
       </c>
       <c r="F33" s="64">
         <v>60887</v>
       </c>
       <c r="G33" s="64">
         <v>60940</v>
       </c>
       <c r="H33" s="64">
         <v>61020</v>
       </c>
       <c r="I33" s="64">
         <v>61048</v>
       </c>
       <c r="J33" s="64">
         <v>61038</v>
       </c>
@@ -5398,57 +5479,60 @@
       </c>
       <c r="Y33" s="64">
         <v>60761</v>
       </c>
       <c r="Z33" s="64">
         <v>60742</v>
       </c>
       <c r="AA33" s="42">
         <v>60732</v>
       </c>
       <c r="AB33" s="64">
         <v>60712</v>
       </c>
       <c r="AC33" s="64">
         <v>60710</v>
       </c>
       <c r="AD33" s="65">
         <v>60697</v>
       </c>
       <c r="AE33" s="64">
         <v>60652</v>
       </c>
       <c r="AF33" s="64">
         <v>60662</v>
       </c>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33" s="64">
+        <v>60633</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="32" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B34" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C34" s="64">
         <v>66054</v>
       </c>
       <c r="D34" s="64">
         <v>65987</v>
       </c>
       <c r="E34" s="64">
         <v>65954</v>
       </c>
       <c r="F34" s="64">
         <v>65987</v>
       </c>
       <c r="G34" s="64">
         <v>66026</v>
       </c>
       <c r="H34" s="64">
         <v>66068</v>
       </c>
       <c r="I34" s="64">
         <v>66099</v>
       </c>
       <c r="J34" s="64">
         <v>66051</v>
       </c>
@@ -5496,57 +5580,60 @@
       </c>
       <c r="Y34" s="64">
         <v>65031</v>
       </c>
       <c r="Z34" s="64">
         <v>64995</v>
       </c>
       <c r="AA34" s="42">
         <v>64991</v>
       </c>
       <c r="AB34" s="64">
         <v>64897</v>
       </c>
       <c r="AC34" s="64">
         <v>64830</v>
       </c>
       <c r="AD34" s="65">
         <v>64777</v>
       </c>
       <c r="AE34" s="64">
         <v>64806</v>
       </c>
       <c r="AF34" s="64">
         <v>64745</v>
       </c>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34" s="64">
+        <v>64675</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="32" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B35" s="62" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C35" s="64">
         <v>66743</v>
       </c>
       <c r="D35" s="64">
         <v>66752</v>
       </c>
       <c r="E35" s="64">
         <v>66819</v>
       </c>
       <c r="F35" s="64">
         <v>66859</v>
       </c>
       <c r="G35" s="64">
         <v>66900</v>
       </c>
       <c r="H35" s="64">
         <v>66932</v>
       </c>
       <c r="I35" s="64">
         <v>67002</v>
       </c>
       <c r="J35" s="64">
         <v>67069</v>
       </c>
@@ -5594,57 +5681,60 @@
       </c>
       <c r="Y35" s="64">
         <v>67335</v>
       </c>
       <c r="Z35" s="64">
         <v>67335</v>
       </c>
       <c r="AA35" s="42">
         <v>67331</v>
       </c>
       <c r="AB35" s="64">
         <v>67313</v>
       </c>
       <c r="AC35" s="64">
         <v>67369</v>
       </c>
       <c r="AD35" s="65">
         <v>67417</v>
       </c>
       <c r="AE35" s="64">
         <v>67466</v>
       </c>
       <c r="AF35" s="64">
         <v>67460</v>
       </c>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35" s="64">
+        <v>67509</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="32" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B36" s="62" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C36" s="64">
         <v>26781</v>
       </c>
       <c r="D36" s="64">
         <v>26730</v>
       </c>
       <c r="E36" s="64">
         <v>26723</v>
       </c>
       <c r="F36" s="64">
         <v>26749</v>
       </c>
       <c r="G36" s="64">
         <v>26734</v>
       </c>
       <c r="H36" s="64">
         <v>26733</v>
       </c>
       <c r="I36" s="64">
         <v>26712</v>
       </c>
       <c r="J36" s="64">
         <v>26741</v>
       </c>
@@ -5692,57 +5782,60 @@
       </c>
       <c r="Y36" s="64">
         <v>26142</v>
       </c>
       <c r="Z36" s="64">
         <v>26100</v>
       </c>
       <c r="AA36" s="42">
         <v>26078</v>
       </c>
       <c r="AB36" s="64">
         <v>26008</v>
       </c>
       <c r="AC36" s="64">
         <v>25981</v>
       </c>
       <c r="AD36" s="65">
         <v>26008</v>
       </c>
       <c r="AE36" s="64">
         <v>25971</v>
       </c>
       <c r="AF36" s="64">
         <v>25932</v>
       </c>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36" s="64">
+        <v>25894</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" s="32" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B37" s="62" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C37" s="64">
         <v>119616</v>
       </c>
       <c r="D37" s="64">
         <v>119711</v>
       </c>
       <c r="E37" s="64">
         <v>119817</v>
       </c>
       <c r="F37" s="64">
         <v>120005</v>
       </c>
       <c r="G37" s="64">
         <v>120244</v>
       </c>
       <c r="H37" s="64">
         <v>120394</v>
       </c>
       <c r="I37" s="64">
         <v>120558</v>
       </c>
       <c r="J37" s="64">
         <v>120755</v>
       </c>
@@ -5790,57 +5883,60 @@
       </c>
       <c r="Y37" s="64">
         <v>122792</v>
       </c>
       <c r="Z37" s="64">
         <v>122940</v>
       </c>
       <c r="AA37" s="42">
         <v>123117</v>
       </c>
       <c r="AB37" s="64">
         <v>122768</v>
       </c>
       <c r="AC37" s="64">
         <v>122916</v>
       </c>
       <c r="AD37" s="65">
         <v>123057</v>
       </c>
       <c r="AE37" s="64">
         <v>123179</v>
       </c>
       <c r="AF37" s="64">
         <v>123248</v>
       </c>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37" s="64">
+        <v>123402</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" s="32" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B38" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C38" s="64">
         <v>112277</v>
       </c>
       <c r="D38" s="64">
         <v>112391</v>
       </c>
       <c r="E38" s="64">
         <v>112571</v>
       </c>
       <c r="F38" s="64">
         <v>112732</v>
       </c>
       <c r="G38" s="64">
         <v>112887</v>
       </c>
       <c r="H38" s="64">
         <v>113008</v>
       </c>
       <c r="I38" s="64">
         <v>113254</v>
       </c>
       <c r="J38" s="64">
         <v>113317</v>
       </c>
@@ -5888,57 +5984,60 @@
       </c>
       <c r="Y38" s="64">
         <v>113159</v>
       </c>
       <c r="Z38" s="64">
         <v>113166</v>
       </c>
       <c r="AA38" s="42">
         <v>113202</v>
       </c>
       <c r="AB38" s="64">
         <v>113030</v>
       </c>
       <c r="AC38" s="64">
         <v>113065</v>
       </c>
       <c r="AD38" s="65">
         <v>113075</v>
       </c>
       <c r="AE38" s="64">
         <v>113093</v>
       </c>
       <c r="AF38" s="64">
         <v>113089</v>
       </c>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38" s="64">
+        <v>113020</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" s="32" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B39" s="62" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C39" s="64">
         <v>51812</v>
       </c>
       <c r="D39" s="64">
         <v>51881</v>
       </c>
       <c r="E39" s="64">
         <v>52011</v>
       </c>
       <c r="F39" s="64">
         <v>52132</v>
       </c>
       <c r="G39" s="64">
         <v>52224</v>
       </c>
       <c r="H39" s="64">
         <v>52281</v>
       </c>
       <c r="I39" s="64">
         <v>52350</v>
       </c>
       <c r="J39" s="64">
         <v>52408</v>
       </c>
@@ -5986,57 +6085,60 @@
       </c>
       <c r="Y39" s="64">
         <v>53161</v>
       </c>
       <c r="Z39" s="64">
         <v>53304</v>
       </c>
       <c r="AA39" s="42">
         <v>53436</v>
       </c>
       <c r="AB39" s="64">
         <v>53543</v>
       </c>
       <c r="AC39" s="64">
         <v>53601</v>
       </c>
       <c r="AD39" s="65">
         <v>53667</v>
       </c>
       <c r="AE39" s="64">
         <v>53759</v>
       </c>
       <c r="AF39" s="64">
         <v>53856</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="64">
+        <v>53926</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="32" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B40" s="62" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C40" s="64">
         <v>32388</v>
       </c>
       <c r="D40" s="64">
         <v>32354</v>
       </c>
       <c r="E40" s="64">
         <v>32343</v>
       </c>
       <c r="F40" s="64">
         <v>32328</v>
       </c>
       <c r="G40" s="64">
         <v>32351</v>
       </c>
       <c r="H40" s="64">
         <v>32378</v>
       </c>
       <c r="I40" s="64">
         <v>32357</v>
       </c>
       <c r="J40" s="64">
         <v>32379</v>
       </c>
@@ -6084,57 +6186,60 @@
       </c>
       <c r="Y40" s="64">
         <v>31942</v>
       </c>
       <c r="Z40" s="64">
         <v>31884</v>
       </c>
       <c r="AA40" s="42">
         <v>31898</v>
       </c>
       <c r="AB40" s="64">
         <v>31809</v>
       </c>
       <c r="AC40" s="64">
         <v>31752</v>
       </c>
       <c r="AD40" s="65">
         <v>31700</v>
       </c>
       <c r="AE40" s="64">
         <v>31673</v>
       </c>
       <c r="AF40" s="64">
         <v>31692</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="64">
+        <v>31698</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B41" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C41" s="64">
         <v>62018</v>
       </c>
       <c r="D41" s="64">
         <v>62046</v>
       </c>
       <c r="E41" s="64">
         <v>62087</v>
       </c>
       <c r="F41" s="64">
         <v>62126</v>
       </c>
       <c r="G41" s="64">
         <v>62199</v>
       </c>
       <c r="H41" s="64">
         <v>62262</v>
       </c>
       <c r="I41" s="64">
         <v>62312</v>
       </c>
       <c r="J41" s="64">
         <v>62361</v>
       </c>
@@ -6182,57 +6287,60 @@
       </c>
       <c r="Y41" s="64">
         <v>62187</v>
       </c>
       <c r="Z41" s="64">
         <v>62145</v>
       </c>
       <c r="AA41" s="42">
         <v>62165</v>
       </c>
       <c r="AB41" s="64">
         <v>62091</v>
       </c>
       <c r="AC41" s="64">
         <v>62134</v>
       </c>
       <c r="AD41" s="65">
         <v>62162</v>
       </c>
       <c r="AE41" s="64">
         <v>62120</v>
       </c>
       <c r="AF41" s="64">
         <v>62179</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41" s="64">
+        <v>62166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="32" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B42" s="62" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C42" s="64">
         <v>54162</v>
       </c>
       <c r="D42" s="64">
         <v>54124</v>
       </c>
       <c r="E42" s="64">
         <v>54154</v>
       </c>
       <c r="F42" s="64">
         <v>54130</v>
       </c>
       <c r="G42" s="64">
         <v>54120</v>
       </c>
       <c r="H42" s="64">
         <v>54150</v>
       </c>
       <c r="I42" s="64">
         <v>54157</v>
       </c>
       <c r="J42" s="64">
         <v>54127</v>
       </c>
@@ -6280,57 +6388,60 @@
       </c>
       <c r="Y42" s="64">
         <v>53123</v>
       </c>
       <c r="Z42" s="64">
         <v>53114</v>
       </c>
       <c r="AA42" s="42">
         <v>53106</v>
       </c>
       <c r="AB42" s="64">
         <v>52997</v>
       </c>
       <c r="AC42" s="64">
         <v>52984</v>
       </c>
       <c r="AD42" s="65">
         <v>52987</v>
       </c>
       <c r="AE42" s="64">
         <v>52977</v>
       </c>
       <c r="AF42" s="64">
         <v>53033</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" s="31" customFormat="1">
+      <c r="AG42" s="64">
+        <v>52939</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" s="31" customFormat="1">
       <c r="A43" s="32" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B43" s="62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C43" s="64">
         <v>44243</v>
       </c>
       <c r="D43" s="64">
         <v>44218</v>
       </c>
       <c r="E43" s="64">
         <v>44223</v>
       </c>
       <c r="F43" s="64">
         <v>44225</v>
       </c>
       <c r="G43" s="64">
         <v>44202</v>
       </c>
       <c r="H43" s="64">
         <v>44206</v>
       </c>
       <c r="I43" s="64">
         <v>44197</v>
       </c>
       <c r="J43" s="64">
         <v>44160</v>
       </c>
@@ -6378,87 +6489,91 @@
       </c>
       <c r="Y43" s="64">
         <v>43255</v>
       </c>
       <c r="Z43" s="64">
         <v>43222</v>
       </c>
       <c r="AA43" s="42">
         <v>43204</v>
       </c>
       <c r="AB43" s="64">
         <v>43089</v>
       </c>
       <c r="AC43" s="64">
         <v>43050</v>
       </c>
       <c r="AD43" s="65">
         <v>42995</v>
       </c>
       <c r="AE43" s="64">
         <v>42967</v>
       </c>
       <c r="AF43" s="64">
         <v>42901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B44" s="91" t="s">
+      <c r="AG43" s="64">
+        <v>42806</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" ht="21" customHeight="1">
+      <c r="B44" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="91"/>
-[...22 lines deleted...]
-      <c r="Z44" s="91"/>
+      <c r="C44" s="81"/>
+      <c r="D44" s="81"/>
+      <c r="E44" s="81"/>
+      <c r="F44" s="81"/>
+      <c r="G44" s="81"/>
+      <c r="H44" s="81"/>
+      <c r="I44" s="81"/>
+      <c r="J44" s="81"/>
+      <c r="K44" s="81"/>
+      <c r="L44" s="81"/>
+      <c r="M44" s="81"/>
+      <c r="N44" s="81"/>
+      <c r="O44" s="81"/>
+      <c r="P44" s="81"/>
+      <c r="Q44" s="81"/>
+      <c r="R44" s="81"/>
+      <c r="S44" s="81"/>
+      <c r="T44" s="81"/>
+      <c r="U44" s="81"/>
+      <c r="V44" s="81"/>
+      <c r="W44" s="81"/>
+      <c r="X44" s="81"/>
+      <c r="Y44" s="81"/>
+      <c r="Z44" s="81"/>
       <c r="AD44" s="31"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44" s="64"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B45" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C45" s="39">
         <v>1050045</v>
       </c>
       <c r="D45" s="39">
         <v>1049866</v>
       </c>
       <c r="E45" s="39">
         <v>1050589</v>
       </c>
       <c r="F45" s="42">
         <v>1051285</v>
       </c>
       <c r="G45" s="42">
         <v>1052260</v>
       </c>
       <c r="H45" s="42">
         <v>1053247</v>
       </c>
       <c r="I45" s="64">
         <v>1053885</v>
       </c>
       <c r="J45" s="42">
         <v>1054342</v>
       </c>
@@ -6506,57 +6621,60 @@
       </c>
       <c r="Y45" s="64">
         <v>1050693</v>
       </c>
       <c r="Z45" s="64">
         <v>1050662</v>
       </c>
       <c r="AA45" s="42">
         <v>1050875</v>
       </c>
       <c r="AB45" s="64">
         <v>1050176</v>
       </c>
       <c r="AC45" s="64">
         <v>1050263</v>
       </c>
       <c r="AD45" s="65">
         <v>1050091</v>
       </c>
       <c r="AE45" s="64">
         <v>1050106</v>
       </c>
       <c r="AF45" s="64">
         <v>1049865</v>
       </c>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45" s="64">
+        <v>1049113</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B46" s="62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C46" s="64">
         <v>113942</v>
       </c>
       <c r="D46" s="64">
         <v>114368</v>
       </c>
       <c r="E46" s="64">
         <v>114748</v>
       </c>
       <c r="F46" s="64">
         <v>115031</v>
       </c>
       <c r="G46" s="64">
         <v>115428</v>
       </c>
       <c r="H46" s="64">
         <v>115790</v>
       </c>
       <c r="I46" s="64">
         <v>116191</v>
       </c>
       <c r="J46" s="64">
         <v>116719</v>
       </c>
@@ -6604,57 +6722,60 @@
       </c>
       <c r="Y46" s="64">
         <v>122565</v>
       </c>
       <c r="Z46" s="64">
         <v>122797</v>
       </c>
       <c r="AA46" s="42">
         <v>123106</v>
       </c>
       <c r="AB46" s="64">
         <v>123407</v>
       </c>
       <c r="AC46" s="64">
         <v>123577</v>
       </c>
       <c r="AD46" s="65">
         <v>123733</v>
       </c>
       <c r="AE46" s="64">
         <v>123989</v>
       </c>
       <c r="AF46" s="64">
         <v>124178</v>
       </c>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46" s="64">
+        <v>124494</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="32" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B47" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C47" s="64">
         <v>38446</v>
       </c>
       <c r="D47" s="64">
         <v>38361</v>
       </c>
       <c r="E47" s="64">
         <v>38317</v>
       </c>
       <c r="F47" s="64">
         <v>38324</v>
       </c>
       <c r="G47" s="64">
         <v>38334</v>
       </c>
       <c r="H47" s="64">
         <v>38322</v>
       </c>
       <c r="I47" s="64">
         <v>38421</v>
       </c>
       <c r="J47" s="64">
         <v>38372</v>
       </c>
@@ -6702,57 +6823,60 @@
       </c>
       <c r="Y47" s="64">
         <v>37233</v>
       </c>
       <c r="Z47" s="64">
         <v>37207</v>
       </c>
       <c r="AA47" s="42">
         <v>37228</v>
       </c>
       <c r="AB47" s="64">
         <v>37098</v>
       </c>
       <c r="AC47" s="64">
         <v>37062</v>
       </c>
       <c r="AD47" s="65">
         <v>36960</v>
       </c>
       <c r="AE47" s="64">
         <v>36907</v>
       </c>
       <c r="AF47" s="64">
         <v>36866</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47" s="64">
+        <v>36770</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="32" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B48" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C48" s="64">
         <v>50163</v>
       </c>
       <c r="D48" s="64">
         <v>50154</v>
       </c>
       <c r="E48" s="64">
         <v>50147</v>
       </c>
       <c r="F48" s="64">
         <v>50134</v>
       </c>
       <c r="G48" s="64">
         <v>50160</v>
       </c>
       <c r="H48" s="64">
         <v>50193</v>
       </c>
       <c r="I48" s="64">
         <v>50193</v>
       </c>
       <c r="J48" s="64">
         <v>50168</v>
       </c>
@@ -6800,57 +6924,60 @@
       </c>
       <c r="Y48" s="64">
         <v>49834</v>
       </c>
       <c r="Z48" s="64">
         <v>49788</v>
       </c>
       <c r="AA48" s="42">
         <v>49710</v>
       </c>
       <c r="AB48" s="64">
         <v>49689</v>
       </c>
       <c r="AC48" s="64">
         <v>49700</v>
       </c>
       <c r="AD48" s="65">
         <v>49725</v>
       </c>
       <c r="AE48" s="64">
         <v>49760</v>
       </c>
       <c r="AF48" s="64">
         <v>49770</v>
       </c>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48" s="64">
+        <v>49631</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" s="32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B49" s="62" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C49" s="64">
         <v>23486</v>
       </c>
       <c r="D49" s="64">
         <v>23451</v>
       </c>
       <c r="E49" s="64">
         <v>23447</v>
       </c>
       <c r="F49" s="64">
         <v>23408</v>
       </c>
       <c r="G49" s="64">
         <v>23388</v>
       </c>
       <c r="H49" s="64">
         <v>23397</v>
       </c>
       <c r="I49" s="64">
         <v>23356</v>
       </c>
       <c r="J49" s="64">
         <v>23316</v>
       </c>
@@ -6898,57 +7025,60 @@
       </c>
       <c r="Y49" s="64">
         <v>22813</v>
       </c>
       <c r="Z49" s="64">
         <v>22807</v>
       </c>
       <c r="AA49" s="42">
         <v>22762</v>
       </c>
       <c r="AB49" s="64">
         <v>22682</v>
       </c>
       <c r="AC49" s="64">
         <v>22672</v>
       </c>
       <c r="AD49" s="65">
         <v>22644</v>
       </c>
       <c r="AE49" s="64">
         <v>22595</v>
       </c>
       <c r="AF49" s="64">
         <v>22575</v>
       </c>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49" s="64">
+        <v>22538</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" s="32" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B50" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C50" s="64">
         <v>91226</v>
       </c>
       <c r="D50" s="64">
         <v>91086</v>
       </c>
       <c r="E50" s="64">
         <v>91038</v>
       </c>
       <c r="F50" s="64">
         <v>91000</v>
       </c>
       <c r="G50" s="64">
         <v>91007</v>
       </c>
       <c r="H50" s="64">
         <v>90898</v>
       </c>
       <c r="I50" s="64">
         <v>90913</v>
       </c>
       <c r="J50" s="64">
         <v>90804</v>
       </c>
@@ -6996,57 +7126,60 @@
       </c>
       <c r="Y50" s="64">
         <v>88817</v>
       </c>
       <c r="Z50" s="64">
         <v>88708</v>
       </c>
       <c r="AA50" s="42">
         <v>88609</v>
       </c>
       <c r="AB50" s="64">
         <v>88343</v>
       </c>
       <c r="AC50" s="64">
         <v>88250</v>
       </c>
       <c r="AD50" s="65">
         <v>88094</v>
       </c>
       <c r="AE50" s="64">
         <v>87938</v>
       </c>
       <c r="AF50" s="64">
         <v>87762</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50" s="64">
+        <v>87483</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" s="32" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B51" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C51" s="64">
         <v>64986</v>
       </c>
       <c r="D51" s="64">
         <v>64831</v>
       </c>
       <c r="E51" s="64">
         <v>64810</v>
       </c>
       <c r="F51" s="64">
         <v>64823</v>
       </c>
       <c r="G51" s="64">
         <v>64820</v>
       </c>
       <c r="H51" s="64">
         <v>64840</v>
       </c>
       <c r="I51" s="64">
         <v>64760</v>
       </c>
       <c r="J51" s="64">
         <v>64680</v>
       </c>
@@ -7094,57 +7227,60 @@
       </c>
       <c r="Y51" s="64">
         <v>63284</v>
       </c>
       <c r="Z51" s="64">
         <v>63236</v>
       </c>
       <c r="AA51" s="42">
         <v>63223</v>
       </c>
       <c r="AB51" s="64">
         <v>63207</v>
       </c>
       <c r="AC51" s="64">
         <v>63191</v>
       </c>
       <c r="AD51" s="65">
         <v>63093</v>
       </c>
       <c r="AE51" s="64">
         <v>62977</v>
       </c>
       <c r="AF51" s="64">
         <v>62937</v>
       </c>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51" s="64">
+        <v>62701</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" s="32" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B52" s="62" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C52" s="64">
         <v>56795</v>
       </c>
       <c r="D52" s="64">
         <v>56795</v>
       </c>
       <c r="E52" s="64">
         <v>56907</v>
       </c>
       <c r="F52" s="64">
         <v>56958</v>
       </c>
       <c r="G52" s="64">
         <v>57003</v>
       </c>
       <c r="H52" s="64">
         <v>57098</v>
       </c>
       <c r="I52" s="64">
         <v>57058</v>
       </c>
       <c r="J52" s="64">
         <v>57032</v>
       </c>
@@ -7192,57 +7328,60 @@
       </c>
       <c r="Y52" s="64">
         <v>56638</v>
       </c>
       <c r="Z52" s="64">
         <v>56577</v>
       </c>
       <c r="AA52" s="42">
         <v>56503</v>
       </c>
       <c r="AB52" s="64">
         <v>56511</v>
       </c>
       <c r="AC52" s="64">
         <v>56484</v>
       </c>
       <c r="AD52" s="65">
         <v>56416</v>
       </c>
       <c r="AE52" s="64">
         <v>56332</v>
       </c>
       <c r="AF52" s="64">
         <v>56282</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52" s="64">
+        <v>56215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" s="32" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B53" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C53" s="64">
         <v>63672</v>
       </c>
       <c r="D53" s="64">
         <v>63571</v>
       </c>
       <c r="E53" s="64">
         <v>63517</v>
       </c>
       <c r="F53" s="64">
         <v>63567</v>
       </c>
       <c r="G53" s="64">
         <v>63617</v>
       </c>
       <c r="H53" s="64">
         <v>63634</v>
       </c>
       <c r="I53" s="64">
         <v>63608</v>
       </c>
       <c r="J53" s="64">
         <v>63544</v>
       </c>
@@ -7290,57 +7429,60 @@
       </c>
       <c r="Y53" s="64">
         <v>62430</v>
       </c>
       <c r="Z53" s="64">
         <v>62417</v>
       </c>
       <c r="AA53" s="42">
         <v>62368</v>
       </c>
       <c r="AB53" s="64">
         <v>62344</v>
       </c>
       <c r="AC53" s="64">
         <v>62322</v>
       </c>
       <c r="AD53" s="65">
         <v>62244</v>
       </c>
       <c r="AE53" s="64">
         <v>62301</v>
       </c>
       <c r="AF53" s="64">
         <v>62220</v>
       </c>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53" s="64">
+        <v>62171</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" s="32" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B54" s="62" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C54" s="64">
         <v>62434</v>
       </c>
       <c r="D54" s="64">
         <v>62399</v>
       </c>
       <c r="E54" s="64">
         <v>62352</v>
       </c>
       <c r="F54" s="64">
         <v>62376</v>
       </c>
       <c r="G54" s="64">
         <v>62402</v>
       </c>
       <c r="H54" s="64">
         <v>62449</v>
       </c>
       <c r="I54" s="64">
         <v>62495</v>
       </c>
       <c r="J54" s="64">
         <v>62533</v>
       </c>
@@ -7388,57 +7530,60 @@
       </c>
       <c r="Y54" s="64">
         <v>62855</v>
       </c>
       <c r="Z54" s="64">
         <v>62863</v>
       </c>
       <c r="AA54" s="42">
         <v>62881</v>
       </c>
       <c r="AB54" s="64">
         <v>62834</v>
       </c>
       <c r="AC54" s="64">
         <v>62858</v>
       </c>
       <c r="AD54" s="65">
         <v>62874</v>
       </c>
       <c r="AE54" s="64">
         <v>62934</v>
       </c>
       <c r="AF54" s="64">
         <v>62938</v>
       </c>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54" s="64">
+        <v>63009</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" s="32" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B55" s="62" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C55" s="64">
         <v>24812</v>
       </c>
       <c r="D55" s="64">
         <v>24743</v>
       </c>
       <c r="E55" s="64">
         <v>24762</v>
       </c>
       <c r="F55" s="64">
         <v>24776</v>
       </c>
       <c r="G55" s="64">
         <v>24762</v>
       </c>
       <c r="H55" s="64">
         <v>24743</v>
       </c>
       <c r="I55" s="64">
         <v>24718</v>
       </c>
       <c r="J55" s="64">
         <v>24675</v>
       </c>
@@ -7486,57 +7631,60 @@
       </c>
       <c r="Y55" s="64">
         <v>23896</v>
       </c>
       <c r="Z55" s="64">
         <v>23846</v>
       </c>
       <c r="AA55" s="42">
         <v>23849</v>
       </c>
       <c r="AB55" s="64">
         <v>23814</v>
       </c>
       <c r="AC55" s="64">
         <v>23797</v>
       </c>
       <c r="AD55" s="65">
         <v>23815</v>
       </c>
       <c r="AE55" s="64">
         <v>23795</v>
       </c>
       <c r="AF55" s="64">
         <v>23748</v>
       </c>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55" s="64">
+        <v>23662</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" s="32" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B56" s="62" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C56" s="64">
         <v>117207</v>
       </c>
       <c r="D56" s="64">
         <v>117288</v>
       </c>
       <c r="E56" s="64">
         <v>117393</v>
       </c>
       <c r="F56" s="64">
         <v>117601</v>
       </c>
       <c r="G56" s="64">
         <v>117772</v>
       </c>
       <c r="H56" s="64">
         <v>117943</v>
       </c>
       <c r="I56" s="64">
         <v>118079</v>
       </c>
       <c r="J56" s="64">
         <v>118322</v>
       </c>
@@ -7584,57 +7732,60 @@
       </c>
       <c r="Y56" s="64">
         <v>120037</v>
       </c>
       <c r="Z56" s="64">
         <v>120160</v>
       </c>
       <c r="AA56" s="42">
         <v>120277</v>
       </c>
       <c r="AB56" s="64">
         <v>120189</v>
       </c>
       <c r="AC56" s="64">
         <v>120246</v>
       </c>
       <c r="AD56" s="65">
         <v>120464</v>
       </c>
       <c r="AE56" s="64">
         <v>120531</v>
       </c>
       <c r="AF56" s="64">
         <v>120629</v>
       </c>
-    </row>
-    <row r="57" spans="1:32">
+      <c r="AG56" s="64">
+        <v>120803</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33">
       <c r="A57" s="32" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B57" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C57" s="64">
         <v>109404</v>
       </c>
       <c r="D57" s="64">
         <v>109486</v>
       </c>
       <c r="E57" s="64">
         <v>109642</v>
       </c>
       <c r="F57" s="64">
         <v>109758</v>
       </c>
       <c r="G57" s="64">
         <v>109916</v>
       </c>
       <c r="H57" s="64">
         <v>110134</v>
       </c>
       <c r="I57" s="64">
         <v>110287</v>
       </c>
       <c r="J57" s="64">
         <v>110412</v>
       </c>
@@ -7682,57 +7833,60 @@
       </c>
       <c r="Y57" s="64">
         <v>109680</v>
       </c>
       <c r="Z57" s="64">
         <v>109759</v>
       </c>
       <c r="AA57" s="42">
         <v>109751</v>
       </c>
       <c r="AB57" s="64">
         <v>109635</v>
       </c>
       <c r="AC57" s="64">
         <v>109664</v>
       </c>
       <c r="AD57" s="65">
         <v>109678</v>
       </c>
       <c r="AE57" s="64">
         <v>109693</v>
       </c>
       <c r="AF57" s="64">
         <v>109665</v>
       </c>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57" s="64">
+        <v>109503</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33">
       <c r="A58" s="32" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B58" s="62" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C58" s="64">
         <v>50169</v>
       </c>
       <c r="D58" s="64">
         <v>50188</v>
       </c>
       <c r="E58" s="64">
         <v>50236</v>
       </c>
       <c r="F58" s="64">
         <v>50298</v>
       </c>
       <c r="G58" s="64">
         <v>50342</v>
       </c>
       <c r="H58" s="64">
         <v>50391</v>
       </c>
       <c r="I58" s="64">
         <v>50440</v>
       </c>
       <c r="J58" s="64">
         <v>50457</v>
       </c>
@@ -7780,57 +7934,60 @@
       </c>
       <c r="Y58" s="64">
         <v>50808</v>
       </c>
       <c r="Z58" s="64">
         <v>50940</v>
       </c>
       <c r="AA58" s="42">
         <v>51064</v>
       </c>
       <c r="AB58" s="64">
         <v>51125</v>
       </c>
       <c r="AC58" s="64">
         <v>51198</v>
       </c>
       <c r="AD58" s="65">
         <v>51207</v>
       </c>
       <c r="AE58" s="64">
         <v>51300</v>
       </c>
       <c r="AF58" s="64">
         <v>51381</v>
       </c>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58" s="64">
+        <v>51437</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" s="32" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B59" s="62" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C59" s="64">
         <v>30799</v>
       </c>
       <c r="D59" s="64">
         <v>30787</v>
       </c>
       <c r="E59" s="64">
         <v>30819</v>
       </c>
       <c r="F59" s="64">
         <v>30830</v>
       </c>
       <c r="G59" s="64">
         <v>30854</v>
       </c>
       <c r="H59" s="64">
         <v>30857</v>
       </c>
       <c r="I59" s="64">
         <v>30837</v>
       </c>
       <c r="J59" s="64">
         <v>30876</v>
       </c>
@@ -7878,57 +8035,60 @@
       </c>
       <c r="Y59" s="64">
         <v>30211</v>
       </c>
       <c r="Z59" s="64">
         <v>30179</v>
       </c>
       <c r="AA59" s="42">
         <v>30195</v>
       </c>
       <c r="AB59" s="64">
         <v>30115</v>
       </c>
       <c r="AC59" s="64">
         <v>30052</v>
       </c>
       <c r="AD59" s="65">
         <v>30030</v>
       </c>
       <c r="AE59" s="64">
         <v>30016</v>
       </c>
       <c r="AF59" s="64">
         <v>29995</v>
       </c>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59" s="64">
+        <v>29961</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B60" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C60" s="64">
         <v>59881</v>
       </c>
       <c r="D60" s="64">
         <v>59825</v>
       </c>
       <c r="E60" s="64">
         <v>59884</v>
       </c>
       <c r="F60" s="64">
         <v>59912</v>
       </c>
       <c r="G60" s="64">
         <v>59994</v>
       </c>
       <c r="H60" s="64">
         <v>60058</v>
       </c>
       <c r="I60" s="64">
         <v>60091</v>
       </c>
       <c r="J60" s="64">
         <v>60146</v>
       </c>
@@ -7976,57 +8136,60 @@
       </c>
       <c r="Y60" s="64">
         <v>59799</v>
       </c>
       <c r="Z60" s="64">
         <v>59706</v>
       </c>
       <c r="AA60" s="42">
         <v>59696</v>
       </c>
       <c r="AB60" s="64">
         <v>59680</v>
       </c>
       <c r="AC60" s="64">
         <v>59733</v>
       </c>
       <c r="AD60" s="65">
         <v>59729</v>
       </c>
       <c r="AE60" s="64">
         <v>59695</v>
       </c>
       <c r="AF60" s="64">
         <v>59666</v>
       </c>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60" s="64">
+        <v>59639</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" s="32" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B61" s="62" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C61" s="64">
         <v>52177</v>
       </c>
       <c r="D61" s="64">
         <v>52137</v>
       </c>
       <c r="E61" s="64">
         <v>52140</v>
       </c>
       <c r="F61" s="64">
         <v>52099</v>
       </c>
       <c r="G61" s="64">
         <v>52091</v>
       </c>
       <c r="H61" s="64">
         <v>52119</v>
       </c>
       <c r="I61" s="64">
         <v>52084</v>
       </c>
       <c r="J61" s="64">
         <v>51996</v>
       </c>
@@ -8074,57 +8237,60 @@
       </c>
       <c r="Y61" s="64">
         <v>50726</v>
       </c>
       <c r="Z61" s="64">
         <v>50655</v>
       </c>
       <c r="AA61" s="42">
         <v>50663</v>
       </c>
       <c r="AB61" s="64">
         <v>50580</v>
       </c>
       <c r="AC61" s="64">
         <v>50607</v>
       </c>
       <c r="AD61" s="65">
         <v>50574</v>
       </c>
       <c r="AE61" s="64">
         <v>50575</v>
       </c>
       <c r="AF61" s="64">
         <v>50553</v>
       </c>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61" s="64">
+        <v>50484</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" s="32" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B62" s="62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C62" s="64">
         <v>40446</v>
       </c>
       <c r="D62" s="64">
         <v>40396</v>
       </c>
       <c r="E62" s="64">
         <v>40430</v>
       </c>
       <c r="F62" s="64">
         <v>40390</v>
       </c>
       <c r="G62" s="64">
         <v>40370</v>
       </c>
       <c r="H62" s="64">
         <v>40381</v>
       </c>
       <c r="I62" s="64">
         <v>40354</v>
       </c>
       <c r="J62" s="64">
         <v>40290</v>
       </c>
@@ -8172,87 +8338,91 @@
       </c>
       <c r="Y62" s="64">
         <v>39067</v>
       </c>
       <c r="Z62" s="64">
         <v>39017</v>
       </c>
       <c r="AA62" s="42">
         <v>38990</v>
       </c>
       <c r="AB62" s="64">
         <v>38923</v>
       </c>
       <c r="AC62" s="64">
         <v>38850</v>
       </c>
       <c r="AD62" s="65">
         <v>38811</v>
       </c>
       <c r="AE62" s="64">
         <v>38768</v>
       </c>
       <c r="AF62" s="64">
         <v>38700</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="93" t="s">
+      <c r="AG62" s="64">
+        <v>38612</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" ht="20.25" customHeight="1">
+      <c r="B63" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="93"/>
-[...22 lines deleted...]
-      <c r="Z63" s="93"/>
+      <c r="C63" s="83"/>
+      <c r="D63" s="83"/>
+      <c r="E63" s="83"/>
+      <c r="F63" s="83"/>
+      <c r="G63" s="83"/>
+      <c r="H63" s="83"/>
+      <c r="I63" s="83"/>
+      <c r="J63" s="83"/>
+      <c r="K63" s="83"/>
+      <c r="L63" s="83"/>
+      <c r="M63" s="83"/>
+      <c r="N63" s="83"/>
+      <c r="O63" s="83"/>
+      <c r="P63" s="83"/>
+      <c r="Q63" s="83"/>
+      <c r="R63" s="83"/>
+      <c r="S63" s="83"/>
+      <c r="T63" s="83"/>
+      <c r="U63" s="83"/>
+      <c r="V63" s="83"/>
+      <c r="W63" s="83"/>
+      <c r="X63" s="83"/>
+      <c r="Y63" s="83"/>
+      <c r="Z63" s="83"/>
       <c r="AD63" s="31"/>
-    </row>
-    <row r="64" spans="1:32">
+      <c r="AG63" s="64"/>
+    </row>
+    <row r="64" spans="1:33">
       <c r="A64" s="32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B64" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C64" s="36">
         <v>528055</v>
       </c>
       <c r="D64" s="36">
         <v>528742</v>
       </c>
       <c r="E64" s="36">
         <v>529622</v>
       </c>
       <c r="F64" s="36">
         <v>530292</v>
       </c>
       <c r="G64" s="36">
         <v>531292</v>
       </c>
       <c r="H64" s="37">
         <v>532231</v>
       </c>
       <c r="I64" s="67">
         <v>533284</v>
       </c>
       <c r="J64" s="36">
         <v>538172</v>
       </c>
@@ -8300,57 +8470,60 @@
       </c>
       <c r="Y64" s="64">
         <v>544659</v>
       </c>
       <c r="Z64" s="64">
         <v>545012</v>
       </c>
       <c r="AA64" s="36">
         <v>545287</v>
       </c>
       <c r="AB64" s="36">
         <v>544983</v>
       </c>
       <c r="AC64" s="64">
         <v>545140</v>
       </c>
       <c r="AD64" s="65">
         <v>545086</v>
       </c>
       <c r="AE64" s="64">
         <v>545354</v>
       </c>
       <c r="AF64" s="64">
         <v>545548</v>
       </c>
-    </row>
-    <row r="65" spans="1:32">
+      <c r="AG64" s="64">
+        <v>545455</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33">
       <c r="A65" s="32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B65" s="62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C65" s="64">
         <v>228003</v>
       </c>
       <c r="D65" s="64">
         <v>228890</v>
       </c>
       <c r="E65" s="64">
         <v>229627</v>
       </c>
       <c r="F65" s="64">
         <v>230227</v>
       </c>
       <c r="G65" s="64">
         <v>231019</v>
       </c>
       <c r="H65" s="64">
         <v>231776</v>
       </c>
       <c r="I65" s="67">
         <v>232575</v>
       </c>
       <c r="J65" s="64">
         <v>233533</v>
       </c>
@@ -8398,57 +8571,60 @@
       </c>
       <c r="Y65" s="64">
         <v>244469</v>
       </c>
       <c r="Z65" s="64">
         <v>244946</v>
       </c>
       <c r="AA65" s="36">
         <v>245522</v>
       </c>
       <c r="AB65" s="46">
         <v>245978</v>
       </c>
       <c r="AC65" s="64">
         <v>246365</v>
       </c>
       <c r="AD65" s="65">
         <v>246724</v>
       </c>
       <c r="AE65" s="64">
         <v>247193</v>
       </c>
       <c r="AF65" s="64">
         <v>247536</v>
       </c>
-    </row>
-    <row r="66" spans="1:32">
+      <c r="AG65" s="64">
+        <v>248160</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33">
       <c r="A66" s="32" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B66" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C66" s="64">
         <v>52121</v>
       </c>
       <c r="D66" s="64">
         <v>52019</v>
       </c>
       <c r="E66" s="64">
         <v>51960</v>
       </c>
       <c r="F66" s="64">
         <v>51966</v>
       </c>
       <c r="G66" s="64">
         <v>52007</v>
       </c>
       <c r="H66" s="64">
         <v>52015</v>
       </c>
       <c r="I66" s="67">
         <v>52155</v>
       </c>
       <c r="J66" s="64">
         <v>56165</v>
       </c>
@@ -8496,57 +8672,60 @@
       </c>
       <c r="Y66" s="64">
         <v>55116</v>
       </c>
       <c r="Z66" s="64">
         <v>55112</v>
       </c>
       <c r="AA66" s="36">
         <v>55086</v>
       </c>
       <c r="AB66" s="46">
         <v>54923</v>
       </c>
       <c r="AC66" s="64">
         <v>54883</v>
       </c>
       <c r="AD66" s="65">
         <v>54741</v>
       </c>
       <c r="AE66" s="64">
         <v>54689</v>
       </c>
       <c r="AF66" s="64">
         <v>54649</v>
       </c>
-    </row>
-    <row r="67" spans="1:32">
+      <c r="AG66" s="64">
+        <v>54515</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33">
       <c r="A67" s="32" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B67" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C67" s="64">
         <v>74659</v>
       </c>
       <c r="D67" s="64">
         <v>74662</v>
       </c>
       <c r="E67" s="64">
         <v>74683</v>
       </c>
       <c r="F67" s="64">
         <v>74685</v>
       </c>
       <c r="G67" s="64">
         <v>74707</v>
       </c>
       <c r="H67" s="64">
         <v>74781</v>
       </c>
       <c r="I67" s="67">
         <v>74798</v>
       </c>
       <c r="J67" s="64">
         <v>74732</v>
       </c>
@@ -8594,57 +8773,60 @@
       </c>
       <c r="Y67" s="64">
         <v>73987</v>
       </c>
       <c r="Z67" s="64">
         <v>73962</v>
       </c>
       <c r="AA67" s="36">
         <v>73854</v>
       </c>
       <c r="AB67" s="46">
         <v>73783</v>
       </c>
       <c r="AC67" s="64">
         <v>73823</v>
       </c>
       <c r="AD67" s="65">
         <v>73834</v>
       </c>
       <c r="AE67" s="64">
         <v>73903</v>
       </c>
       <c r="AF67" s="64">
         <v>73942</v>
       </c>
-    </row>
-    <row r="68" spans="1:32">
+      <c r="AG67" s="64">
+        <v>73764</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33">
       <c r="A68" s="32" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B68" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C68" s="64">
         <v>44805</v>
       </c>
       <c r="D68" s="64">
         <v>44670</v>
       </c>
       <c r="E68" s="64">
         <v>44676</v>
       </c>
       <c r="F68" s="64">
         <v>44689</v>
       </c>
       <c r="G68" s="64">
         <v>44651</v>
       </c>
       <c r="H68" s="64">
         <v>44605</v>
       </c>
       <c r="I68" s="67">
         <v>44613</v>
       </c>
       <c r="J68" s="64">
         <v>44526</v>
       </c>
@@ -8692,57 +8874,60 @@
       </c>
       <c r="Y68" s="64">
         <v>42931</v>
       </c>
       <c r="Z68" s="64">
         <v>42954</v>
       </c>
       <c r="AA68" s="36">
         <v>42857</v>
       </c>
       <c r="AB68" s="46">
         <v>42629</v>
       </c>
       <c r="AC68" s="64">
         <v>42590</v>
       </c>
       <c r="AD68" s="65">
         <v>42398</v>
       </c>
       <c r="AE68" s="64">
         <v>42268</v>
       </c>
       <c r="AF68" s="64">
         <v>42207</v>
       </c>
-    </row>
-    <row r="69" spans="1:32">
+      <c r="AG68" s="64">
+        <v>42052</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33">
       <c r="A69" s="32" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B69" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C69" s="64">
         <v>62215</v>
       </c>
       <c r="D69" s="64">
         <v>62257</v>
       </c>
       <c r="E69" s="64">
         <v>62356</v>
       </c>
       <c r="F69" s="64">
         <v>62451</v>
       </c>
       <c r="G69" s="64">
         <v>62586</v>
       </c>
       <c r="H69" s="64">
         <v>62699</v>
       </c>
       <c r="I69" s="67">
         <v>62850</v>
       </c>
       <c r="J69" s="64">
         <v>62978</v>
       </c>
@@ -8790,57 +8975,60 @@
       </c>
       <c r="Y69" s="64">
         <v>62865</v>
       </c>
       <c r="Z69" s="64">
         <v>62801</v>
       </c>
       <c r="AA69" s="36">
         <v>62765</v>
       </c>
       <c r="AB69" s="46">
         <v>62575</v>
       </c>
       <c r="AC69" s="64">
         <v>62490</v>
       </c>
       <c r="AD69" s="65">
         <v>62499</v>
       </c>
       <c r="AE69" s="64">
         <v>62465</v>
       </c>
       <c r="AF69" s="64">
         <v>62442</v>
       </c>
-    </row>
-    <row r="70" spans="1:32">
+      <c r="AG69" s="64">
+        <v>62286</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33">
       <c r="A70" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B70" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C70" s="64">
         <v>34145</v>
       </c>
       <c r="D70" s="64">
         <v>34179</v>
       </c>
       <c r="E70" s="64">
         <v>34214</v>
       </c>
       <c r="F70" s="64">
         <v>34210</v>
       </c>
       <c r="G70" s="64">
         <v>34260</v>
       </c>
       <c r="H70" s="64">
         <v>34277</v>
       </c>
       <c r="I70" s="67">
         <v>34257</v>
       </c>
       <c r="J70" s="64">
         <v>34270</v>
       </c>
@@ -8888,57 +9076,60 @@
       </c>
       <c r="Y70" s="64">
         <v>34053</v>
       </c>
       <c r="Z70" s="64">
         <v>33985</v>
       </c>
       <c r="AA70" s="36">
         <v>33955</v>
       </c>
       <c r="AB70" s="46">
         <v>33935</v>
       </c>
       <c r="AC70" s="64">
         <v>33919</v>
       </c>
       <c r="AD70" s="65">
         <v>33851</v>
       </c>
       <c r="AE70" s="64">
         <v>33800</v>
       </c>
       <c r="AF70" s="64">
         <v>33838</v>
       </c>
-    </row>
-    <row r="71" spans="1:32">
+      <c r="AG70" s="64">
+        <v>33848</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33">
       <c r="A71" s="32" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B71" s="62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C71" s="64">
         <v>32107</v>
       </c>
       <c r="D71" s="64">
         <v>32065</v>
       </c>
       <c r="E71" s="64">
         <v>32106</v>
       </c>
       <c r="F71" s="64">
         <v>32064</v>
       </c>
       <c r="G71" s="64">
         <v>32062</v>
       </c>
       <c r="H71" s="64">
         <v>32078</v>
       </c>
       <c r="I71" s="67">
         <v>32036</v>
       </c>
       <c r="J71" s="64">
         <v>31968</v>
       </c>
@@ -8986,87 +9177,91 @@
       </c>
       <c r="Y71" s="64">
         <v>31238</v>
       </c>
       <c r="Z71" s="64">
         <v>31252</v>
       </c>
       <c r="AA71" s="36">
         <v>31248</v>
       </c>
       <c r="AB71" s="46">
         <v>31160</v>
       </c>
       <c r="AC71" s="64">
         <v>31070</v>
       </c>
       <c r="AD71" s="65">
         <v>31039</v>
       </c>
       <c r="AE71" s="64">
         <v>31036</v>
       </c>
       <c r="AF71" s="64">
         <v>30934</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="90" t="s">
+      <c r="AG71" s="64">
+        <v>30830</v>
+      </c>
+    </row>
+    <row r="72" spans="1:33" ht="15" customHeight="1">
+      <c r="B72" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="C72" s="90"/>
-[...22 lines deleted...]
-      <c r="Z72" s="90"/>
+      <c r="C72" s="80"/>
+      <c r="D72" s="80"/>
+      <c r="E72" s="80"/>
+      <c r="F72" s="80"/>
+      <c r="G72" s="80"/>
+      <c r="H72" s="80"/>
+      <c r="I72" s="80"/>
+      <c r="J72" s="80"/>
+      <c r="K72" s="80"/>
+      <c r="L72" s="80"/>
+      <c r="M72" s="80"/>
+      <c r="N72" s="80"/>
+      <c r="O72" s="80"/>
+      <c r="P72" s="80"/>
+      <c r="Q72" s="80"/>
+      <c r="R72" s="80"/>
+      <c r="S72" s="80"/>
+      <c r="T72" s="80"/>
+      <c r="U72" s="80"/>
+      <c r="V72" s="80"/>
+      <c r="W72" s="80"/>
+      <c r="X72" s="80"/>
+      <c r="Y72" s="80"/>
+      <c r="Z72" s="80"/>
       <c r="AD72" s="31"/>
-    </row>
-    <row r="73" spans="1:32">
+      <c r="AG72" s="64"/>
+    </row>
+    <row r="73" spans="1:33">
       <c r="A73" s="32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B73" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C73" s="42">
         <v>264764</v>
       </c>
       <c r="D73" s="42">
         <v>265189</v>
       </c>
       <c r="E73" s="42">
         <v>265576</v>
       </c>
       <c r="F73" s="42">
         <v>265980</v>
       </c>
       <c r="G73" s="42">
         <v>266444</v>
       </c>
       <c r="H73" s="42">
         <v>266949</v>
       </c>
       <c r="I73" s="67">
         <v>267440</v>
       </c>
       <c r="J73" s="42">
         <v>269927</v>
       </c>
@@ -9114,57 +9309,60 @@
       </c>
       <c r="Y73" s="64">
         <v>273135</v>
       </c>
       <c r="Z73" s="64">
         <v>273336</v>
       </c>
       <c r="AA73" s="42">
         <v>273438</v>
       </c>
       <c r="AB73" s="64">
         <v>273145</v>
       </c>
       <c r="AC73" s="64">
         <v>273276</v>
       </c>
       <c r="AD73" s="65">
         <v>273278</v>
       </c>
       <c r="AE73" s="64">
         <v>273411</v>
       </c>
       <c r="AF73" s="64">
         <v>273544</v>
       </c>
-    </row>
-    <row r="74" spans="1:32">
+      <c r="AG73" s="64">
+        <v>273607</v>
+      </c>
+    </row>
+    <row r="74" spans="1:33">
       <c r="A74" s="32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B74" s="62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C74" s="64">
         <v>114061</v>
       </c>
       <c r="D74" s="64">
         <v>114522</v>
       </c>
       <c r="E74" s="64">
         <v>114879</v>
       </c>
       <c r="F74" s="64">
         <v>115196</v>
       </c>
       <c r="G74" s="64">
         <v>115591</v>
       </c>
       <c r="H74" s="64">
         <v>115986</v>
       </c>
       <c r="I74" s="67">
         <v>116384</v>
       </c>
       <c r="J74" s="64">
         <v>116814</v>
       </c>
@@ -9212,57 +9410,60 @@
       </c>
       <c r="Y74" s="64">
         <v>121904</v>
       </c>
       <c r="Z74" s="64">
         <v>122149</v>
       </c>
       <c r="AA74" s="42">
         <v>122416</v>
       </c>
       <c r="AB74" s="64">
         <v>122571</v>
       </c>
       <c r="AC74" s="64">
         <v>122788</v>
       </c>
       <c r="AD74" s="65">
         <v>122991</v>
       </c>
       <c r="AE74" s="64">
         <v>123204</v>
       </c>
       <c r="AF74" s="64">
         <v>123358</v>
       </c>
-    </row>
-    <row r="75" spans="1:32">
+      <c r="AG74" s="64">
+        <v>123666</v>
+      </c>
+    </row>
+    <row r="75" spans="1:33">
       <c r="A75" s="32" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B75" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C75" s="64">
         <v>26720</v>
       </c>
       <c r="D75" s="64">
         <v>26660</v>
       </c>
       <c r="E75" s="64">
         <v>26621</v>
       </c>
       <c r="F75" s="64">
         <v>26640</v>
       </c>
       <c r="G75" s="64">
         <v>26665</v>
       </c>
       <c r="H75" s="64">
         <v>26673</v>
       </c>
       <c r="I75" s="67">
         <v>26698</v>
       </c>
       <c r="J75" s="64">
         <v>28791</v>
       </c>
@@ -9310,57 +9511,60 @@
       </c>
       <c r="Y75" s="64">
         <v>28447</v>
       </c>
       <c r="Z75" s="64">
         <v>28451</v>
       </c>
       <c r="AA75" s="42">
         <v>28414</v>
       </c>
       <c r="AB75" s="64">
         <v>28327</v>
       </c>
       <c r="AC75" s="64">
         <v>28300</v>
       </c>
       <c r="AD75" s="65">
         <v>28221</v>
       </c>
       <c r="AE75" s="64">
         <v>28218</v>
       </c>
       <c r="AF75" s="64">
         <v>28203</v>
       </c>
-    </row>
-    <row r="76" spans="1:32">
+      <c r="AG75" s="64">
+        <v>28175</v>
+      </c>
+    </row>
+    <row r="76" spans="1:33">
       <c r="A76" s="32" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B76" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C76" s="64">
         <v>36828</v>
       </c>
       <c r="D76" s="64">
         <v>36863</v>
       </c>
       <c r="E76" s="64">
         <v>36864</v>
       </c>
       <c r="F76" s="64">
         <v>36865</v>
       </c>
       <c r="G76" s="64">
         <v>36865</v>
       </c>
       <c r="H76" s="64">
         <v>36916</v>
       </c>
       <c r="I76" s="67">
         <v>36922</v>
       </c>
       <c r="J76" s="64">
         <v>36885</v>
       </c>
@@ -9408,57 +9612,60 @@
       </c>
       <c r="Y76" s="64">
         <v>36537</v>
       </c>
       <c r="Z76" s="64">
         <v>36537</v>
       </c>
       <c r="AA76" s="42">
         <v>36476</v>
       </c>
       <c r="AB76" s="64">
         <v>36423</v>
       </c>
       <c r="AC76" s="64">
         <v>36466</v>
       </c>
       <c r="AD76" s="65">
         <v>36455</v>
       </c>
       <c r="AE76" s="64">
         <v>36493</v>
       </c>
       <c r="AF76" s="64">
         <v>36514</v>
       </c>
-    </row>
-    <row r="77" spans="1:32">
+      <c r="AG76" s="64">
+        <v>36456</v>
+      </c>
+    </row>
+    <row r="77" spans="1:33">
       <c r="A77" s="32" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B77" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C77" s="64">
         <v>22752</v>
       </c>
       <c r="D77" s="64">
         <v>22701</v>
       </c>
       <c r="E77" s="64">
         <v>22705</v>
       </c>
       <c r="F77" s="64">
         <v>22712</v>
       </c>
       <c r="G77" s="64">
         <v>22680</v>
       </c>
       <c r="H77" s="64">
         <v>22666</v>
       </c>
       <c r="I77" s="67">
         <v>22666</v>
       </c>
       <c r="J77" s="64">
         <v>22651</v>
       </c>
@@ -9506,57 +9713,60 @@
       </c>
       <c r="Y77" s="64">
         <v>21874</v>
       </c>
       <c r="Z77" s="64">
         <v>21882</v>
       </c>
       <c r="AA77" s="42">
         <v>21841</v>
       </c>
       <c r="AB77" s="64">
         <v>21710</v>
       </c>
       <c r="AC77" s="64">
         <v>21706</v>
       </c>
       <c r="AD77" s="65">
         <v>21606</v>
       </c>
       <c r="AE77" s="64">
         <v>21557</v>
       </c>
       <c r="AF77" s="64">
         <v>21537</v>
       </c>
-    </row>
-    <row r="78" spans="1:32">
+      <c r="AG77" s="64">
+        <v>21476</v>
+      </c>
+    </row>
+    <row r="78" spans="1:33">
       <c r="A78" s="32" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B78" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C78" s="64">
         <v>31033</v>
       </c>
       <c r="D78" s="64">
         <v>31050</v>
       </c>
       <c r="E78" s="64">
         <v>31096</v>
       </c>
       <c r="F78" s="64">
         <v>31156</v>
       </c>
       <c r="G78" s="64">
         <v>31210</v>
       </c>
       <c r="H78" s="64">
         <v>31240</v>
       </c>
       <c r="I78" s="67">
         <v>31320</v>
       </c>
       <c r="J78" s="64">
         <v>31353</v>
       </c>
@@ -9604,57 +9814,60 @@
       </c>
       <c r="Y78" s="64">
         <v>31313</v>
       </c>
       <c r="Z78" s="64">
         <v>31260</v>
       </c>
       <c r="AA78" s="42">
         <v>31266</v>
       </c>
       <c r="AB78" s="64">
         <v>31167</v>
       </c>
       <c r="AC78" s="64">
         <v>31130</v>
       </c>
       <c r="AD78" s="65">
         <v>31144</v>
       </c>
       <c r="AE78" s="64">
         <v>31126</v>
       </c>
       <c r="AF78" s="64">
         <v>31135</v>
       </c>
-    </row>
-    <row r="79" spans="1:32">
+      <c r="AG78" s="64">
+        <v>31074</v>
+      </c>
+    </row>
+    <row r="79" spans="1:33">
       <c r="A79" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B79" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C79" s="64">
         <v>16710</v>
       </c>
       <c r="D79" s="64">
         <v>16735</v>
       </c>
       <c r="E79" s="64">
         <v>16740</v>
       </c>
       <c r="F79" s="64">
         <v>16737</v>
       </c>
       <c r="G79" s="64">
         <v>16760</v>
       </c>
       <c r="H79" s="64">
         <v>16780</v>
       </c>
       <c r="I79" s="67">
         <v>16778</v>
       </c>
       <c r="J79" s="64">
         <v>16800</v>
       </c>
@@ -9702,57 +9915,60 @@
       </c>
       <c r="Y79" s="64">
         <v>16718</v>
       </c>
       <c r="Z79" s="64">
         <v>16697</v>
       </c>
       <c r="AA79" s="42">
         <v>16665</v>
       </c>
       <c r="AB79" s="64">
         <v>16644</v>
       </c>
       <c r="AC79" s="64">
         <v>16618</v>
       </c>
       <c r="AD79" s="65">
         <v>16600</v>
       </c>
       <c r="AE79" s="64">
         <v>16566</v>
       </c>
       <c r="AF79" s="64">
         <v>16602</v>
       </c>
-    </row>
-    <row r="80" spans="1:32">
+      <c r="AG79" s="64">
+        <v>16618</v>
+      </c>
+    </row>
+    <row r="80" spans="1:33">
       <c r="A80" s="32" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B80" s="62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C80" s="64">
         <v>16660</v>
       </c>
       <c r="D80" s="64">
         <v>16658</v>
       </c>
       <c r="E80" s="64">
         <v>16671</v>
       </c>
       <c r="F80" s="64">
         <v>16674</v>
       </c>
       <c r="G80" s="64">
         <v>16673</v>
       </c>
       <c r="H80" s="64">
         <v>16688</v>
       </c>
       <c r="I80" s="67">
         <v>16672</v>
       </c>
       <c r="J80" s="64">
         <v>16633</v>
       </c>
@@ -9800,87 +10016,91 @@
       </c>
       <c r="Y80" s="64">
         <v>16342</v>
       </c>
       <c r="Z80" s="64">
         <v>16360</v>
       </c>
       <c r="AA80" s="42">
         <v>16360</v>
       </c>
       <c r="AB80" s="64">
         <v>16303</v>
       </c>
       <c r="AC80" s="64">
         <v>16268</v>
       </c>
       <c r="AD80" s="65">
         <v>16261</v>
       </c>
       <c r="AE80" s="64">
         <v>16247</v>
       </c>
       <c r="AF80" s="64">
         <v>16195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B81" s="91" t="s">
+      <c r="AG80" s="64">
+        <v>16142</v>
+      </c>
+    </row>
+    <row r="81" spans="1:33">
+      <c r="B81" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="C81" s="91"/>
-[...22 lines deleted...]
-      <c r="Z81" s="91"/>
+      <c r="C81" s="81"/>
+      <c r="D81" s="81"/>
+      <c r="E81" s="81"/>
+      <c r="F81" s="81"/>
+      <c r="G81" s="81"/>
+      <c r="H81" s="81"/>
+      <c r="I81" s="81"/>
+      <c r="J81" s="81"/>
+      <c r="K81" s="81"/>
+      <c r="L81" s="81"/>
+      <c r="M81" s="81"/>
+      <c r="N81" s="81"/>
+      <c r="O81" s="81"/>
+      <c r="P81" s="81"/>
+      <c r="Q81" s="81"/>
+      <c r="R81" s="81"/>
+      <c r="S81" s="81"/>
+      <c r="T81" s="81"/>
+      <c r="U81" s="81"/>
+      <c r="V81" s="81"/>
+      <c r="W81" s="81"/>
+      <c r="X81" s="81"/>
+      <c r="Y81" s="81"/>
+      <c r="Z81" s="81"/>
       <c r="AD81" s="31"/>
-    </row>
-    <row r="82" spans="1:32">
+      <c r="AG81" s="64"/>
+    </row>
+    <row r="82" spans="1:33">
       <c r="A82" s="32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B82" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C82" s="42">
         <v>263291</v>
       </c>
       <c r="D82" s="42">
         <v>263553</v>
       </c>
       <c r="E82" s="42">
         <v>264046</v>
       </c>
       <c r="F82" s="42">
         <v>264312</v>
       </c>
       <c r="G82" s="42">
         <v>264848</v>
       </c>
       <c r="H82" s="42">
         <v>266949</v>
       </c>
       <c r="I82" s="67">
         <v>265844</v>
       </c>
       <c r="J82" s="42">
         <v>268245</v>
       </c>
@@ -9928,57 +10148,60 @@
       </c>
       <c r="Y82" s="64">
         <v>271524</v>
       </c>
       <c r="Z82" s="64">
         <v>271676</v>
       </c>
       <c r="AA82" s="42">
         <v>271849</v>
       </c>
       <c r="AB82" s="64">
         <v>271838</v>
       </c>
       <c r="AC82" s="64">
         <v>271864</v>
       </c>
       <c r="AD82" s="65">
         <v>271808</v>
       </c>
       <c r="AE82" s="64">
         <v>271943</v>
       </c>
       <c r="AF82" s="64">
         <v>272004</v>
       </c>
-    </row>
-    <row r="83" spans="1:32">
+      <c r="AG82" s="64">
+        <v>271848</v>
+      </c>
+    </row>
+    <row r="83" spans="1:33">
       <c r="A83" s="32" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B83" s="62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C83" s="64">
         <v>113942</v>
       </c>
       <c r="D83" s="64">
         <v>114368</v>
       </c>
       <c r="E83" s="64">
         <v>114748</v>
       </c>
       <c r="F83" s="64">
         <v>115031</v>
       </c>
       <c r="G83" s="64">
         <v>115428</v>
       </c>
       <c r="H83" s="64">
         <v>115790</v>
       </c>
       <c r="I83" s="67">
         <v>116191</v>
       </c>
       <c r="J83" s="64">
         <v>116719</v>
       </c>
@@ -10026,57 +10249,60 @@
       </c>
       <c r="Y83" s="64">
         <v>122565</v>
       </c>
       <c r="Z83" s="64">
         <v>122797</v>
       </c>
       <c r="AA83" s="42">
         <v>123106</v>
       </c>
       <c r="AB83" s="64">
         <v>123407</v>
       </c>
       <c r="AC83" s="64">
         <v>123577</v>
       </c>
       <c r="AD83" s="65">
         <v>123733</v>
       </c>
       <c r="AE83" s="64">
         <v>123989</v>
       </c>
       <c r="AF83" s="64">
         <v>124178</v>
       </c>
-    </row>
-    <row r="84" spans="1:32">
+      <c r="AG83" s="64">
+        <v>124494</v>
+      </c>
+    </row>
+    <row r="84" spans="1:33">
       <c r="A84" s="32" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B84" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C84" s="64">
         <v>25401</v>
       </c>
       <c r="D84" s="64">
         <v>25359</v>
       </c>
       <c r="E84" s="64">
         <v>25339</v>
       </c>
       <c r="F84" s="64">
         <v>25326</v>
       </c>
       <c r="G84" s="64">
         <v>25342</v>
       </c>
       <c r="H84" s="64">
         <v>25342</v>
       </c>
       <c r="I84" s="67">
         <v>25457</v>
       </c>
       <c r="J84" s="64">
         <v>27374</v>
       </c>
@@ -10124,57 +10350,60 @@
       </c>
       <c r="Y84" s="64">
         <v>26669</v>
       </c>
       <c r="Z84" s="64">
         <v>26661</v>
       </c>
       <c r="AA84" s="42">
         <v>26672</v>
       </c>
       <c r="AB84" s="64">
         <v>26596</v>
       </c>
       <c r="AC84" s="64">
         <v>26583</v>
       </c>
       <c r="AD84" s="65">
         <v>26520</v>
       </c>
       <c r="AE84" s="64">
         <v>26471</v>
       </c>
       <c r="AF84" s="64">
         <v>26446</v>
       </c>
-    </row>
-    <row r="85" spans="1:32">
+      <c r="AG84" s="64">
+        <v>26340</v>
+      </c>
+    </row>
+    <row r="85" spans="1:33">
       <c r="A85" s="32" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B85" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C85" s="64">
         <v>37831</v>
       </c>
       <c r="D85" s="64">
         <v>37799</v>
       </c>
       <c r="E85" s="64">
         <v>37819</v>
       </c>
       <c r="F85" s="64">
         <v>37820</v>
       </c>
       <c r="G85" s="64">
         <v>37842</v>
       </c>
       <c r="H85" s="64">
         <v>37865</v>
       </c>
       <c r="I85" s="67">
         <v>37876</v>
       </c>
       <c r="J85" s="64">
         <v>37847</v>
       </c>
@@ -10222,57 +10451,60 @@
       </c>
       <c r="Y85" s="64">
         <v>37450</v>
       </c>
       <c r="Z85" s="64">
         <v>37425</v>
       </c>
       <c r="AA85" s="42">
         <v>37378</v>
       </c>
       <c r="AB85" s="64">
         <v>37360</v>
       </c>
       <c r="AC85" s="64">
         <v>37357</v>
       </c>
       <c r="AD85" s="65">
         <v>37379</v>
       </c>
       <c r="AE85" s="64">
         <v>37410</v>
       </c>
       <c r="AF85" s="64">
         <v>37428</v>
       </c>
-    </row>
-    <row r="86" spans="1:32">
+      <c r="AG85" s="64">
+        <v>37308</v>
+      </c>
+    </row>
+    <row r="86" spans="1:33">
       <c r="A86" s="32" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B86" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C86" s="64">
         <v>22053</v>
       </c>
       <c r="D86" s="64">
         <v>21969</v>
       </c>
       <c r="E86" s="64">
         <v>21971</v>
       </c>
       <c r="F86" s="64">
         <v>21977</v>
       </c>
       <c r="G86" s="64">
         <v>21971</v>
       </c>
       <c r="H86" s="64">
         <v>21939</v>
       </c>
       <c r="I86" s="67">
         <v>21947</v>
       </c>
       <c r="J86" s="64">
         <v>21875</v>
       </c>
@@ -10320,57 +10552,60 @@
       </c>
       <c r="Y86" s="64">
         <v>21057</v>
       </c>
       <c r="Z86" s="64">
         <v>21072</v>
       </c>
       <c r="AA86" s="42">
         <v>21016</v>
       </c>
       <c r="AB86" s="64">
         <v>20919</v>
       </c>
       <c r="AC86" s="64">
         <v>20884</v>
       </c>
       <c r="AD86" s="65">
         <v>20792</v>
       </c>
       <c r="AE86" s="64">
         <v>20711</v>
       </c>
       <c r="AF86" s="64">
         <v>20670</v>
       </c>
-    </row>
-    <row r="87" spans="1:32">
+      <c r="AG86" s="64">
+        <v>20576</v>
+      </c>
+    </row>
+    <row r="87" spans="1:33">
       <c r="A87" s="32" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B87" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C87" s="64">
         <v>31182</v>
       </c>
       <c r="D87" s="64">
         <v>31207</v>
       </c>
       <c r="E87" s="64">
         <v>31260</v>
       </c>
       <c r="F87" s="64">
         <v>31295</v>
       </c>
       <c r="G87" s="64">
         <v>31376</v>
       </c>
       <c r="H87" s="64">
         <v>31459</v>
       </c>
       <c r="I87" s="67">
         <v>31530</v>
       </c>
       <c r="J87" s="64">
         <v>31625</v>
       </c>
@@ -10418,57 +10653,60 @@
       </c>
       <c r="Y87" s="64">
         <v>31552</v>
       </c>
       <c r="Z87" s="64">
         <v>31541</v>
       </c>
       <c r="AA87" s="42">
         <v>31499</v>
       </c>
       <c r="AB87" s="64">
         <v>31408</v>
       </c>
       <c r="AC87" s="64">
         <v>31360</v>
       </c>
       <c r="AD87" s="65">
         <v>31355</v>
       </c>
       <c r="AE87" s="64">
         <v>31339</v>
       </c>
       <c r="AF87" s="64">
         <v>31307</v>
       </c>
-    </row>
-    <row r="88" spans="1:32">
+      <c r="AG87" s="64">
+        <v>31212</v>
+      </c>
+    </row>
+    <row r="88" spans="1:33">
       <c r="A88" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B88" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C88" s="64">
         <v>17435</v>
       </c>
       <c r="D88" s="64">
         <v>17444</v>
       </c>
       <c r="E88" s="64">
         <v>17474</v>
       </c>
       <c r="F88" s="64">
         <v>17473</v>
       </c>
       <c r="G88" s="64">
         <v>17500</v>
       </c>
       <c r="H88" s="64">
         <v>17497</v>
       </c>
       <c r="I88" s="67">
         <v>17479</v>
       </c>
       <c r="J88" s="64">
         <v>17470</v>
       </c>
@@ -10516,57 +10754,60 @@
       </c>
       <c r="Y88" s="64">
         <v>17335</v>
       </c>
       <c r="Z88" s="64">
         <v>17288</v>
       </c>
       <c r="AA88" s="42">
         <v>17290</v>
       </c>
       <c r="AB88" s="64">
         <v>17291</v>
       </c>
       <c r="AC88" s="64">
         <v>17301</v>
       </c>
       <c r="AD88" s="65">
         <v>17251</v>
       </c>
       <c r="AE88" s="64">
         <v>17234</v>
       </c>
       <c r="AF88" s="64">
         <v>17236</v>
       </c>
-    </row>
-    <row r="89" spans="1:32">
+      <c r="AG88" s="64">
+        <v>17230</v>
+      </c>
+    </row>
+    <row r="89" spans="1:33">
       <c r="A89" s="32" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B89" s="62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C89" s="64">
         <v>15447</v>
       </c>
       <c r="D89" s="64">
         <v>15407</v>
       </c>
       <c r="E89" s="64">
         <v>15435</v>
       </c>
       <c r="F89" s="64">
         <v>15390</v>
       </c>
       <c r="G89" s="64">
         <v>15389</v>
       </c>
       <c r="H89" s="64">
         <v>15390</v>
       </c>
       <c r="I89" s="67">
         <v>15364</v>
       </c>
       <c r="J89" s="64">
         <v>15335</v>
       </c>
@@ -10614,87 +10855,91 @@
       </c>
       <c r="Y89" s="64">
         <v>14896</v>
       </c>
       <c r="Z89" s="64">
         <v>14892</v>
       </c>
       <c r="AA89" s="42">
         <v>14888</v>
       </c>
       <c r="AB89" s="64">
         <v>14857</v>
       </c>
       <c r="AC89" s="64">
         <v>14802</v>
       </c>
       <c r="AD89" s="65">
         <v>14778</v>
       </c>
       <c r="AE89" s="64">
         <v>14789</v>
       </c>
       <c r="AF89" s="64">
         <v>14739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B90" s="93" t="s">
+      <c r="AG89" s="64">
+        <v>14688</v>
+      </c>
+    </row>
+    <row r="90" spans="1:33" ht="20.25" customHeight="1">
+      <c r="B90" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="C90" s="93"/>
-[...22 lines deleted...]
-      <c r="Z90" s="93"/>
+      <c r="C90" s="83"/>
+      <c r="D90" s="83"/>
+      <c r="E90" s="83"/>
+      <c r="F90" s="83"/>
+      <c r="G90" s="83"/>
+      <c r="H90" s="83"/>
+      <c r="I90" s="83"/>
+      <c r="J90" s="83"/>
+      <c r="K90" s="83"/>
+      <c r="L90" s="83"/>
+      <c r="M90" s="83"/>
+      <c r="N90" s="83"/>
+      <c r="O90" s="83"/>
+      <c r="P90" s="83"/>
+      <c r="Q90" s="83"/>
+      <c r="R90" s="83"/>
+      <c r="S90" s="83"/>
+      <c r="T90" s="83"/>
+      <c r="U90" s="83"/>
+      <c r="V90" s="83"/>
+      <c r="W90" s="83"/>
+      <c r="X90" s="83"/>
+      <c r="Y90" s="83"/>
+      <c r="Z90" s="83"/>
       <c r="AD90" s="31"/>
-    </row>
-    <row r="91" spans="1:32">
+      <c r="AG90" s="64"/>
+    </row>
+    <row r="91" spans="1:33">
       <c r="A91" s="34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B91" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C91" s="36">
         <v>1613950</v>
       </c>
       <c r="D91" s="36">
         <v>1613316</v>
       </c>
       <c r="E91" s="36">
         <v>1613932</v>
       </c>
       <c r="F91" s="36">
         <v>1614921</v>
       </c>
       <c r="G91" s="36">
         <v>1615942</v>
       </c>
       <c r="H91" s="37">
         <v>1616979</v>
       </c>
       <c r="I91" s="67">
         <v>1617512</v>
       </c>
       <c r="J91" s="36">
         <v>1613751</v>
       </c>
@@ -10739,60 +10984,63 @@
       </c>
       <c r="X91" s="36">
         <v>1603801</v>
       </c>
       <c r="Y91" s="64">
         <v>1603289</v>
       </c>
       <c r="Z91" s="64">
         <v>1603156</v>
       </c>
       <c r="AA91" s="42">
         <v>1603371</v>
       </c>
       <c r="AB91" s="36">
         <v>1601437</v>
       </c>
       <c r="AC91" s="64">
         <v>1601599</v>
       </c>
       <c r="AD91" s="65">
         <v>1601579</v>
       </c>
       <c r="AE91" s="64">
         <v>1601463</v>
       </c>
-      <c r="AF91" s="94">
+      <c r="AF91" s="77">
         <v>1601122</v>
       </c>
-    </row>
-    <row r="92" spans="1:32">
+      <c r="AG91" s="64">
+        <v>1600225</v>
+      </c>
+    </row>
+    <row r="92" spans="1:33">
       <c r="A92" s="34" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B92" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C92" s="64">
         <v>27164</v>
       </c>
       <c r="D92" s="64">
         <v>27108</v>
       </c>
       <c r="E92" s="64">
         <v>27064</v>
       </c>
       <c r="F92" s="64">
         <v>27080</v>
       </c>
       <c r="G92" s="64">
         <v>27051</v>
       </c>
       <c r="H92" s="64">
         <v>27017</v>
       </c>
       <c r="I92" s="67">
         <v>26982</v>
       </c>
       <c r="J92" s="64">
         <v>22861</v>
       </c>
@@ -10837,60 +11085,63 @@
       </c>
       <c r="X92" s="64">
         <v>22058</v>
       </c>
       <c r="Y92" s="64">
         <v>22025</v>
       </c>
       <c r="Z92" s="64">
         <v>22014</v>
       </c>
       <c r="AA92" s="42">
         <v>22018</v>
       </c>
       <c r="AB92" s="46">
         <v>21881</v>
       </c>
       <c r="AC92" s="64">
         <v>21816</v>
       </c>
       <c r="AD92" s="65">
         <v>21736</v>
       </c>
       <c r="AE92" s="64">
         <v>21744</v>
       </c>
-      <c r="AF92" s="94">
+      <c r="AF92" s="77">
         <v>21723</v>
       </c>
-    </row>
-    <row r="93" spans="1:32">
+      <c r="AG92" s="64">
+        <v>21703</v>
+      </c>
+    </row>
+    <row r="93" spans="1:33">
       <c r="A93" s="34" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B93" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C93" s="64">
         <v>25115</v>
       </c>
       <c r="D93" s="64">
         <v>25130</v>
       </c>
       <c r="E93" s="64">
         <v>25098</v>
       </c>
       <c r="F93" s="64">
         <v>25084</v>
       </c>
       <c r="G93" s="64">
         <v>25096</v>
       </c>
       <c r="H93" s="64">
         <v>25121</v>
       </c>
       <c r="I93" s="67">
         <v>25105</v>
       </c>
       <c r="J93" s="64">
         <v>25139</v>
       </c>
@@ -10935,60 +11186,63 @@
       </c>
       <c r="X93" s="64">
         <v>25275</v>
       </c>
       <c r="Y93" s="64">
         <v>25287</v>
       </c>
       <c r="Z93" s="64">
         <v>25259</v>
       </c>
       <c r="AA93" s="42">
         <v>25190</v>
       </c>
       <c r="AB93" s="46">
         <v>25173</v>
       </c>
       <c r="AC93" s="64">
         <v>25186</v>
       </c>
       <c r="AD93" s="65">
         <v>25211</v>
       </c>
       <c r="AE93" s="64">
         <v>25224</v>
       </c>
-      <c r="AF93" s="94">
+      <c r="AF93" s="77">
         <v>25204</v>
       </c>
-    </row>
-    <row r="94" spans="1:32">
+      <c r="AG93" s="64">
+        <v>25189</v>
+      </c>
+    </row>
+    <row r="94" spans="1:33">
       <c r="A94" s="34" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B94" s="62" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C94" s="64">
         <v>48701</v>
       </c>
       <c r="D94" s="64">
         <v>48642</v>
       </c>
       <c r="E94" s="64">
         <v>48643</v>
       </c>
       <c r="F94" s="64">
         <v>48591</v>
       </c>
       <c r="G94" s="64">
         <v>48572</v>
       </c>
       <c r="H94" s="64">
         <v>48580</v>
       </c>
       <c r="I94" s="67">
         <v>48506</v>
       </c>
       <c r="J94" s="64">
         <v>48468</v>
       </c>
@@ -11033,60 +11287,63 @@
       </c>
       <c r="X94" s="64">
         <v>47709</v>
       </c>
       <c r="Y94" s="64">
         <v>47659</v>
       </c>
       <c r="Z94" s="64">
         <v>47645</v>
       </c>
       <c r="AA94" s="42">
         <v>47581</v>
       </c>
       <c r="AB94" s="46">
         <v>47421</v>
       </c>
       <c r="AC94" s="64">
         <v>47444</v>
       </c>
       <c r="AD94" s="65">
         <v>47414</v>
       </c>
       <c r="AE94" s="64">
         <v>47320</v>
       </c>
-      <c r="AF94" s="94">
+      <c r="AF94" s="77">
         <v>47287</v>
       </c>
-    </row>
-    <row r="95" spans="1:32">
+      <c r="AG94" s="64">
+        <v>47252</v>
+      </c>
+    </row>
+    <row r="95" spans="1:33">
       <c r="A95" s="34" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B95" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C95" s="64">
         <v>142726</v>
       </c>
       <c r="D95" s="64">
         <v>142574</v>
       </c>
       <c r="E95" s="64">
         <v>142452</v>
       </c>
       <c r="F95" s="64">
         <v>142410</v>
       </c>
       <c r="G95" s="64">
         <v>142455</v>
       </c>
       <c r="H95" s="64">
         <v>142322</v>
       </c>
       <c r="I95" s="67">
         <v>142340</v>
       </c>
       <c r="J95" s="64">
         <v>142327</v>
       </c>
@@ -11131,60 +11388,63 @@
       </c>
       <c r="X95" s="64">
         <v>140501</v>
       </c>
       <c r="Y95" s="64">
         <v>140282</v>
       </c>
       <c r="Z95" s="64">
         <v>140063</v>
       </c>
       <c r="AA95" s="42">
         <v>139960</v>
       </c>
       <c r="AB95" s="46">
         <v>139670</v>
       </c>
       <c r="AC95" s="64">
         <v>139584</v>
       </c>
       <c r="AD95" s="65">
         <v>139465</v>
       </c>
       <c r="AE95" s="64">
         <v>139332</v>
       </c>
-      <c r="AF95" s="94">
+      <c r="AF95" s="77">
         <v>139134</v>
       </c>
-    </row>
-    <row r="96" spans="1:32">
+      <c r="AG95" s="64">
+        <v>138878</v>
+      </c>
+    </row>
+    <row r="96" spans="1:33">
       <c r="A96" s="34" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B96" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C96" s="64">
         <v>134072</v>
       </c>
       <c r="D96" s="64">
         <v>133806</v>
       </c>
       <c r="E96" s="64">
         <v>133774</v>
       </c>
       <c r="F96" s="64">
         <v>133756</v>
       </c>
       <c r="G96" s="64">
         <v>133726</v>
       </c>
       <c r="H96" s="64">
         <v>133754</v>
       </c>
       <c r="I96" s="67">
         <v>133625</v>
       </c>
       <c r="J96" s="64">
         <v>133483</v>
       </c>
@@ -11229,60 +11489,63 @@
       </c>
       <c r="X96" s="64">
         <v>131268</v>
       </c>
       <c r="Y96" s="64">
         <v>131157</v>
       </c>
       <c r="Z96" s="64">
         <v>131147</v>
       </c>
       <c r="AA96" s="42">
         <v>131093</v>
       </c>
       <c r="AB96" s="46">
         <v>130955</v>
       </c>
       <c r="AC96" s="64">
         <v>130845</v>
       </c>
       <c r="AD96" s="65">
         <v>130758</v>
       </c>
       <c r="AE96" s="64">
         <v>130541</v>
       </c>
-      <c r="AF96" s="94">
+      <c r="AF96" s="77">
         <v>130414</v>
       </c>
-    </row>
-    <row r="97" spans="1:32">
+      <c r="AG96" s="64">
+        <v>130003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:33">
       <c r="A97" s="34" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B97" s="62" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C97" s="64">
         <v>117544</v>
       </c>
       <c r="D97" s="64">
         <v>117543</v>
       </c>
       <c r="E97" s="64">
         <v>117700</v>
       </c>
       <c r="F97" s="64">
         <v>117845</v>
       </c>
       <c r="G97" s="64">
         <v>117943</v>
       </c>
       <c r="H97" s="64">
         <v>118118</v>
       </c>
       <c r="I97" s="67">
         <v>118106</v>
       </c>
       <c r="J97" s="64">
         <v>118070</v>
       </c>
@@ -11327,60 +11590,63 @@
       </c>
       <c r="X97" s="64">
         <v>117615</v>
       </c>
       <c r="Y97" s="64">
         <v>117399</v>
       </c>
       <c r="Z97" s="64">
         <v>117319</v>
       </c>
       <c r="AA97" s="42">
         <v>117235</v>
       </c>
       <c r="AB97" s="46">
         <v>117223</v>
       </c>
       <c r="AC97" s="64">
         <v>117194</v>
       </c>
       <c r="AD97" s="65">
         <v>117113</v>
       </c>
       <c r="AE97" s="64">
         <v>116984</v>
       </c>
-      <c r="AF97" s="94">
+      <c r="AF97" s="77">
         <v>116944</v>
       </c>
-    </row>
-    <row r="98" spans="1:32">
+      <c r="AG97" s="64">
+        <v>116848</v>
+      </c>
+    </row>
+    <row r="98" spans="1:33">
       <c r="A98" s="34" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B98" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C98" s="64">
         <v>129726</v>
       </c>
       <c r="D98" s="64">
         <v>129558</v>
       </c>
       <c r="E98" s="64">
         <v>129471</v>
       </c>
       <c r="F98" s="64">
         <v>129554</v>
       </c>
       <c r="G98" s="64">
         <v>129643</v>
       </c>
       <c r="H98" s="64">
         <v>129702</v>
       </c>
       <c r="I98" s="67">
         <v>129707</v>
       </c>
       <c r="J98" s="64">
         <v>129595</v>
       </c>
@@ -11425,60 +11691,63 @@
       </c>
       <c r="X98" s="64">
         <v>127547</v>
       </c>
       <c r="Y98" s="64">
         <v>127461</v>
       </c>
       <c r="Z98" s="64">
         <v>127412</v>
       </c>
       <c r="AA98" s="42">
         <v>127359</v>
       </c>
       <c r="AB98" s="46">
         <v>127241</v>
       </c>
       <c r="AC98" s="64">
         <v>127152</v>
       </c>
       <c r="AD98" s="65">
         <v>127021</v>
       </c>
       <c r="AE98" s="64">
         <v>127107</v>
       </c>
-      <c r="AF98" s="94">
+      <c r="AF98" s="77">
         <v>126965</v>
       </c>
-    </row>
-    <row r="99" spans="1:32">
+      <c r="AG98" s="64">
+        <v>126846</v>
+      </c>
+    </row>
+    <row r="99" spans="1:33">
       <c r="A99" s="34" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B99" s="62" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C99" s="64">
         <v>129177</v>
       </c>
       <c r="D99" s="64">
         <v>129151</v>
       </c>
       <c r="E99" s="64">
         <v>129171</v>
       </c>
       <c r="F99" s="64">
         <v>129235</v>
       </c>
       <c r="G99" s="64">
         <v>129302</v>
       </c>
       <c r="H99" s="64">
         <v>129381</v>
       </c>
       <c r="I99" s="67">
         <v>129497</v>
       </c>
       <c r="J99" s="64">
         <v>129602</v>
       </c>
@@ -11523,60 +11792,63 @@
       </c>
       <c r="X99" s="64">
         <v>129990</v>
       </c>
       <c r="Y99" s="64">
         <v>130190</v>
       </c>
       <c r="Z99" s="64">
         <v>130198</v>
       </c>
       <c r="AA99" s="42">
         <v>130212</v>
       </c>
       <c r="AB99" s="46">
         <v>130147</v>
       </c>
       <c r="AC99" s="64">
         <v>130227</v>
       </c>
       <c r="AD99" s="65">
         <v>130291</v>
       </c>
       <c r="AE99" s="64">
         <v>130400</v>
       </c>
-      <c r="AF99" s="94">
+      <c r="AF99" s="77">
         <v>130398</v>
       </c>
-    </row>
-    <row r="100" spans="1:32">
+      <c r="AG99" s="64">
+        <v>130518</v>
+      </c>
+    </row>
+    <row r="100" spans="1:33">
       <c r="A100" s="34" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B100" s="62" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C100" s="64">
         <v>51593</v>
       </c>
       <c r="D100" s="64">
         <v>51473</v>
       </c>
       <c r="E100" s="64">
         <v>51485</v>
       </c>
       <c r="F100" s="64">
         <v>51525</v>
       </c>
       <c r="G100" s="64">
         <v>51496</v>
       </c>
       <c r="H100" s="64">
         <v>51476</v>
       </c>
       <c r="I100" s="67">
         <v>51430</v>
       </c>
       <c r="J100" s="64">
         <v>51416</v>
       </c>
@@ -11621,60 +11893,63 @@
       </c>
       <c r="X100" s="64">
         <v>50096</v>
       </c>
       <c r="Y100" s="64">
         <v>50038</v>
       </c>
       <c r="Z100" s="64">
         <v>49946</v>
       </c>
       <c r="AA100" s="42">
         <v>49927</v>
       </c>
       <c r="AB100" s="46">
         <v>49822</v>
       </c>
       <c r="AC100" s="64">
         <v>49778</v>
       </c>
       <c r="AD100" s="65">
         <v>49823</v>
       </c>
       <c r="AE100" s="64">
         <v>49766</v>
       </c>
-      <c r="AF100" s="94">
+      <c r="AF100" s="77">
         <v>49680</v>
       </c>
-    </row>
-    <row r="101" spans="1:32">
+      <c r="AG100" s="64">
+        <v>49556</v>
+      </c>
+    </row>
+    <row r="101" spans="1:33">
       <c r="A101" s="34" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B101" s="62" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C101" s="64">
         <v>236823</v>
       </c>
       <c r="D101" s="64">
         <v>236999</v>
       </c>
       <c r="E101" s="64">
         <v>237210</v>
       </c>
       <c r="F101" s="64">
         <v>237606</v>
       </c>
       <c r="G101" s="64">
         <v>238016</v>
       </c>
       <c r="H101" s="64">
         <v>238337</v>
       </c>
       <c r="I101" s="67">
         <v>238637</v>
       </c>
       <c r="J101" s="64">
         <v>239077</v>
       </c>
@@ -11719,60 +11994,63 @@
       </c>
       <c r="X101" s="64">
         <v>242638</v>
       </c>
       <c r="Y101" s="64">
         <v>242829</v>
       </c>
       <c r="Z101" s="64">
         <v>243100</v>
       </c>
       <c r="AA101" s="42">
         <v>243394</v>
       </c>
       <c r="AB101" s="46">
         <v>242957</v>
       </c>
       <c r="AC101" s="64">
         <v>243162</v>
       </c>
       <c r="AD101" s="65">
         <v>243521</v>
       </c>
       <c r="AE101" s="64">
         <v>243710</v>
       </c>
-      <c r="AF101" s="94">
+      <c r="AF101" s="77">
         <v>243877</v>
       </c>
-    </row>
-    <row r="102" spans="1:32">
+      <c r="AG101" s="64">
+        <v>244205</v>
+      </c>
+    </row>
+    <row r="102" spans="1:33">
       <c r="A102" s="34" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B102" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C102" s="64">
         <v>159466</v>
       </c>
       <c r="D102" s="64">
         <v>159620</v>
       </c>
       <c r="E102" s="64">
         <v>159857</v>
       </c>
       <c r="F102" s="64">
         <v>160039</v>
       </c>
       <c r="G102" s="64">
         <v>160217</v>
       </c>
       <c r="H102" s="64">
         <v>160443</v>
       </c>
       <c r="I102" s="67">
         <v>160691</v>
       </c>
       <c r="J102" s="64">
         <v>160751</v>
       </c>
@@ -11817,60 +12095,63 @@
       </c>
       <c r="X102" s="64">
         <v>160011</v>
       </c>
       <c r="Y102" s="64">
         <v>159974</v>
       </c>
       <c r="Z102" s="64">
         <v>160124</v>
       </c>
       <c r="AA102" s="42">
         <v>160188</v>
       </c>
       <c r="AB102" s="46">
         <v>160090</v>
       </c>
       <c r="AC102" s="64">
         <v>160239</v>
       </c>
       <c r="AD102" s="65">
         <v>160254</v>
       </c>
       <c r="AE102" s="64">
         <v>160321</v>
       </c>
-      <c r="AF102" s="94">
+      <c r="AF102" s="77">
         <v>160312</v>
       </c>
-    </row>
-    <row r="103" spans="1:32">
+      <c r="AG102" s="64">
+        <v>160237</v>
+      </c>
+    </row>
+    <row r="103" spans="1:33">
       <c r="A103" s="34" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B103" s="62" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C103" s="64">
         <v>101981</v>
       </c>
       <c r="D103" s="64">
         <v>102069</v>
       </c>
       <c r="E103" s="64">
         <v>102247</v>
       </c>
       <c r="F103" s="64">
         <v>102430</v>
       </c>
       <c r="G103" s="64">
         <v>102566</v>
       </c>
       <c r="H103" s="64">
         <v>102672</v>
       </c>
       <c r="I103" s="67">
         <v>102790</v>
       </c>
       <c r="J103" s="64">
         <v>102865</v>
       </c>
@@ -11915,60 +12196,63 @@
       </c>
       <c r="X103" s="64">
         <v>103695</v>
       </c>
       <c r="Y103" s="64">
         <v>103969</v>
       </c>
       <c r="Z103" s="64">
         <v>104244</v>
       </c>
       <c r="AA103" s="42">
         <v>104500</v>
       </c>
       <c r="AB103" s="46">
         <v>104668</v>
       </c>
       <c r="AC103" s="64">
         <v>104799</v>
       </c>
       <c r="AD103" s="65">
         <v>104874</v>
       </c>
       <c r="AE103" s="64">
         <v>105059</v>
       </c>
-      <c r="AF103" s="94">
+      <c r="AF103" s="77">
         <v>105237</v>
       </c>
-    </row>
-    <row r="104" spans="1:32">
+      <c r="AG103" s="64">
+        <v>105363</v>
+      </c>
+    </row>
+    <row r="104" spans="1:33">
       <c r="A104" s="34" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B104" s="62" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C104" s="64">
         <v>63187</v>
       </c>
       <c r="D104" s="64">
         <v>63141</v>
       </c>
       <c r="E104" s="64">
         <v>63162</v>
       </c>
       <c r="F104" s="64">
         <v>63158</v>
       </c>
       <c r="G104" s="64">
         <v>63205</v>
       </c>
       <c r="H104" s="64">
         <v>63235</v>
       </c>
       <c r="I104" s="67">
         <v>63194</v>
       </c>
       <c r="J104" s="64">
         <v>63255</v>
       </c>
@@ -12013,60 +12297,63 @@
       </c>
       <c r="X104" s="64">
         <v>62163</v>
       </c>
       <c r="Y104" s="64">
         <v>62153</v>
       </c>
       <c r="Z104" s="64">
         <v>62063</v>
       </c>
       <c r="AA104" s="42">
         <v>62093</v>
       </c>
       <c r="AB104" s="46">
         <v>61924</v>
       </c>
       <c r="AC104" s="64">
         <v>61804</v>
       </c>
       <c r="AD104" s="65">
         <v>61730</v>
       </c>
       <c r="AE104" s="64">
         <v>61689</v>
       </c>
-      <c r="AF104" s="94">
+      <c r="AF104" s="77">
         <v>61687</v>
       </c>
-    </row>
-    <row r="105" spans="1:32">
+      <c r="AG104" s="64">
+        <v>61659</v>
+      </c>
+    </row>
+    <row r="105" spans="1:33">
       <c r="A105" s="34" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B105" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C105" s="64">
         <v>87754</v>
       </c>
       <c r="D105" s="64">
         <v>87692</v>
       </c>
       <c r="E105" s="64">
         <v>87757</v>
       </c>
       <c r="F105" s="64">
         <v>87828</v>
       </c>
       <c r="G105" s="64">
         <v>87933</v>
       </c>
       <c r="H105" s="64">
         <v>88043</v>
       </c>
       <c r="I105" s="67">
         <v>88146</v>
       </c>
       <c r="J105" s="64">
         <v>88237</v>
       </c>
@@ -12111,60 +12398,63 @@
       </c>
       <c r="X105" s="64">
         <v>87973</v>
       </c>
       <c r="Y105" s="64">
         <v>87933</v>
       </c>
       <c r="Z105" s="64">
         <v>87866</v>
       </c>
       <c r="AA105" s="42">
         <v>87906</v>
       </c>
       <c r="AB105" s="46">
         <v>87836</v>
       </c>
       <c r="AC105" s="64">
         <v>87948</v>
       </c>
       <c r="AD105" s="65">
         <v>88040</v>
       </c>
       <c r="AE105" s="64">
         <v>88015</v>
       </c>
-      <c r="AF105" s="94">
+      <c r="AF105" s="77">
         <v>88007</v>
       </c>
-    </row>
-    <row r="106" spans="1:32">
+      <c r="AG105" s="64">
+        <v>87957</v>
+      </c>
+    </row>
+    <row r="106" spans="1:33">
       <c r="A106" s="34" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B106" s="62" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C106" s="64">
         <v>106339</v>
       </c>
       <c r="D106" s="64">
         <v>106261</v>
       </c>
       <c r="E106" s="64">
         <v>106294</v>
       </c>
       <c r="F106" s="64">
         <v>106229</v>
       </c>
       <c r="G106" s="64">
         <v>106211</v>
       </c>
       <c r="H106" s="64">
         <v>106269</v>
       </c>
       <c r="I106" s="67">
         <v>106241</v>
       </c>
       <c r="J106" s="64">
         <v>106123</v>
       </c>
@@ -12209,60 +12499,63 @@
       </c>
       <c r="X106" s="64">
         <v>104029</v>
       </c>
       <c r="Y106" s="64">
         <v>103849</v>
       </c>
       <c r="Z106" s="64">
         <v>103769</v>
       </c>
       <c r="AA106" s="42">
         <v>103769</v>
       </c>
       <c r="AB106" s="46">
         <v>103577</v>
       </c>
       <c r="AC106" s="64">
         <v>103591</v>
       </c>
       <c r="AD106" s="65">
         <v>103561</v>
       </c>
       <c r="AE106" s="64">
         <v>103552</v>
       </c>
-      <c r="AF106" s="94">
+      <c r="AF106" s="77">
         <v>103586</v>
       </c>
-    </row>
-    <row r="107" spans="1:32">
+      <c r="AG106" s="64">
+        <v>103423</v>
+      </c>
+    </row>
+    <row r="107" spans="1:33">
       <c r="A107" s="34" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B107" s="62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C107" s="64">
         <v>52582</v>
       </c>
       <c r="D107" s="64">
         <v>52549</v>
       </c>
       <c r="E107" s="64">
         <v>52547</v>
       </c>
       <c r="F107" s="64">
         <v>52551</v>
       </c>
       <c r="G107" s="64">
         <v>52510</v>
       </c>
       <c r="H107" s="64">
         <v>52509</v>
       </c>
       <c r="I107" s="67">
         <v>52515</v>
       </c>
       <c r="J107" s="64">
         <v>52482</v>
       </c>
@@ -12307,90 +12600,94 @@
       </c>
       <c r="X107" s="64">
         <v>51233</v>
       </c>
       <c r="Y107" s="64">
         <v>51084</v>
       </c>
       <c r="Z107" s="64">
         <v>50987</v>
       </c>
       <c r="AA107" s="42">
         <v>50946</v>
       </c>
       <c r="AB107" s="75">
         <v>50852</v>
       </c>
       <c r="AC107" s="64">
         <v>50830</v>
       </c>
       <c r="AD107" s="65">
         <v>50767</v>
       </c>
       <c r="AE107" s="64">
         <v>50699</v>
       </c>
-      <c r="AF107" s="94">
+      <c r="AF107" s="77">
         <v>50667</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B108" s="90" t="s">
+      <c r="AG107" s="64">
+        <v>50588</v>
+      </c>
+    </row>
+    <row r="108" spans="1:33" ht="20.25" customHeight="1">
+      <c r="B108" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="C108" s="90"/>
-[...22 lines deleted...]
-      <c r="Z108" s="90"/>
+      <c r="C108" s="80"/>
+      <c r="D108" s="80"/>
+      <c r="E108" s="80"/>
+      <c r="F108" s="80"/>
+      <c r="G108" s="80"/>
+      <c r="H108" s="80"/>
+      <c r="I108" s="80"/>
+      <c r="J108" s="80"/>
+      <c r="K108" s="80"/>
+      <c r="L108" s="80"/>
+      <c r="M108" s="80"/>
+      <c r="N108" s="80"/>
+      <c r="O108" s="80"/>
+      <c r="P108" s="80"/>
+      <c r="Q108" s="80"/>
+      <c r="R108" s="80"/>
+      <c r="S108" s="80"/>
+      <c r="T108" s="80"/>
+      <c r="U108" s="80"/>
+      <c r="V108" s="80"/>
+      <c r="W108" s="80"/>
+      <c r="X108" s="80"/>
+      <c r="Y108" s="80"/>
+      <c r="Z108" s="80"/>
       <c r="AD108" s="31"/>
-    </row>
-    <row r="109" spans="1:32">
+      <c r="AG108" s="64"/>
+    </row>
+    <row r="109" spans="1:33">
       <c r="A109" s="34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B109" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C109" s="39">
         <v>827196</v>
       </c>
       <c r="D109" s="39">
         <v>827003</v>
       </c>
       <c r="E109" s="39">
         <v>827389</v>
       </c>
       <c r="F109" s="42">
         <v>827948</v>
       </c>
       <c r="G109" s="42">
         <v>828530</v>
       </c>
       <c r="H109" s="42">
         <v>829014</v>
       </c>
       <c r="I109" s="67">
         <v>829471</v>
       </c>
       <c r="J109" s="42">
         <v>827654</v>
       </c>
@@ -12438,57 +12735,60 @@
       </c>
       <c r="Y109" s="64">
         <v>824120</v>
       </c>
       <c r="Z109" s="64">
         <v>824170</v>
       </c>
       <c r="AA109" s="42">
         <v>824345</v>
       </c>
       <c r="AB109" s="64">
         <v>823099</v>
       </c>
       <c r="AC109" s="64">
         <v>823200</v>
       </c>
       <c r="AD109" s="65">
         <v>823296</v>
       </c>
       <c r="AE109" s="64">
         <v>823300</v>
       </c>
       <c r="AF109" s="64">
         <v>823261</v>
       </c>
-    </row>
-    <row r="110" spans="1:32">
+      <c r="AG109" s="64">
+        <v>822960</v>
+      </c>
+    </row>
+    <row r="110" spans="1:33">
       <c r="A110" s="34" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B110" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C110" s="64">
         <v>14119</v>
       </c>
       <c r="D110" s="64">
         <v>14106</v>
       </c>
       <c r="E110" s="64">
         <v>14086</v>
       </c>
       <c r="F110" s="64">
         <v>14082</v>
       </c>
       <c r="G110" s="64">
         <v>14059</v>
       </c>
       <c r="H110" s="64">
         <v>14037</v>
       </c>
       <c r="I110" s="67">
         <v>14018</v>
       </c>
       <c r="J110" s="64">
         <v>11863</v>
       </c>
@@ -12536,57 +12836,60 @@
       </c>
       <c r="Y110" s="64">
         <v>11461</v>
       </c>
       <c r="Z110" s="64">
         <v>11468</v>
       </c>
       <c r="AA110" s="42">
         <v>11462</v>
       </c>
       <c r="AB110" s="64">
         <v>11379</v>
       </c>
       <c r="AC110" s="64">
         <v>11337</v>
       </c>
       <c r="AD110" s="65">
         <v>11296</v>
       </c>
       <c r="AE110" s="64">
         <v>11308</v>
       </c>
       <c r="AF110" s="64">
         <v>11303</v>
       </c>
-    </row>
-    <row r="111" spans="1:32">
+      <c r="AG110" s="64">
+        <v>11273</v>
+      </c>
+    </row>
+    <row r="111" spans="1:33">
       <c r="A111" s="34" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B111" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C111" s="64">
         <v>12783</v>
       </c>
       <c r="D111" s="64">
         <v>12775</v>
       </c>
       <c r="E111" s="64">
         <v>12770</v>
       </c>
       <c r="F111" s="64">
         <v>12770</v>
       </c>
       <c r="G111" s="64">
         <v>12778</v>
       </c>
       <c r="H111" s="64">
         <v>12793</v>
       </c>
       <c r="I111" s="67">
         <v>12788</v>
       </c>
       <c r="J111" s="64">
         <v>12818</v>
       </c>
@@ -12634,57 +12937,60 @@
       </c>
       <c r="Y111" s="64">
         <v>12903</v>
       </c>
       <c r="Z111" s="64">
         <v>12896</v>
       </c>
       <c r="AA111" s="42">
         <v>12858</v>
       </c>
       <c r="AB111" s="64">
         <v>12844</v>
       </c>
       <c r="AC111" s="64">
         <v>12843</v>
       </c>
       <c r="AD111" s="65">
         <v>12865</v>
       </c>
       <c r="AE111" s="64">
         <v>12874</v>
       </c>
       <c r="AF111" s="64">
         <v>12862</v>
       </c>
-    </row>
-    <row r="112" spans="1:32">
+      <c r="AG111" s="64">
+        <v>12866</v>
+      </c>
+    </row>
+    <row r="112" spans="1:33">
       <c r="A112" s="34" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B112" s="62" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C112" s="64">
         <v>25215</v>
       </c>
       <c r="D112" s="64">
         <v>25191</v>
       </c>
       <c r="E112" s="64">
         <v>25196</v>
       </c>
       <c r="F112" s="64">
         <v>25183</v>
       </c>
       <c r="G112" s="64">
         <v>25184</v>
       </c>
       <c r="H112" s="64">
         <v>25183</v>
       </c>
       <c r="I112" s="67">
         <v>25150</v>
       </c>
       <c r="J112" s="64">
         <v>25152</v>
       </c>
@@ -12732,57 +13038,60 @@
       </c>
       <c r="Y112" s="64">
         <v>24846</v>
       </c>
       <c r="Z112" s="64">
         <v>24838</v>
       </c>
       <c r="AA112" s="42">
         <v>24819</v>
       </c>
       <c r="AB112" s="64">
         <v>24739</v>
       </c>
       <c r="AC112" s="64">
         <v>24772</v>
       </c>
       <c r="AD112" s="65">
         <v>24770</v>
       </c>
       <c r="AE112" s="64">
         <v>24725</v>
       </c>
       <c r="AF112" s="64">
         <v>24712</v>
       </c>
-    </row>
-    <row r="113" spans="1:32">
+      <c r="AG112" s="64">
+        <v>24714</v>
+      </c>
+    </row>
+    <row r="113" spans="1:33">
       <c r="A113" s="34" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B113" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C113" s="64">
         <v>73553</v>
       </c>
       <c r="D113" s="64">
         <v>73457</v>
       </c>
       <c r="E113" s="64">
         <v>73385</v>
       </c>
       <c r="F113" s="64">
         <v>73387</v>
       </c>
       <c r="G113" s="64">
         <v>73419</v>
       </c>
       <c r="H113" s="64">
         <v>73363</v>
       </c>
       <c r="I113" s="67">
         <v>73374</v>
       </c>
       <c r="J113" s="64">
         <v>73398</v>
       </c>
@@ -12830,57 +13139,60 @@
       </c>
       <c r="Y113" s="64">
         <v>72522</v>
       </c>
       <c r="Z113" s="64">
         <v>72427</v>
       </c>
       <c r="AA113" s="42">
         <v>72367</v>
       </c>
       <c r="AB113" s="64">
         <v>72246</v>
       </c>
       <c r="AC113" s="64">
         <v>72218</v>
       </c>
       <c r="AD113" s="65">
         <v>72163</v>
       </c>
       <c r="AE113" s="64">
         <v>72105</v>
       </c>
       <c r="AF113" s="64">
         <v>72042</v>
       </c>
-    </row>
-    <row r="114" spans="1:32">
+      <c r="AG113" s="64">
+        <v>71971</v>
+      </c>
+    </row>
+    <row r="114" spans="1:33">
       <c r="A114" s="34" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B114" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C114" s="64">
         <v>69086</v>
       </c>
       <c r="D114" s="64">
         <v>68975</v>
       </c>
       <c r="E114" s="64">
         <v>68964</v>
       </c>
       <c r="F114" s="64">
         <v>68933</v>
       </c>
       <c r="G114" s="64">
         <v>68906</v>
       </c>
       <c r="H114" s="64">
         <v>68914</v>
       </c>
       <c r="I114" s="67">
         <v>68865</v>
       </c>
       <c r="J114" s="64">
         <v>68803</v>
       </c>
@@ -12928,57 +13240,60 @@
       </c>
       <c r="Y114" s="64">
         <v>67873</v>
       </c>
       <c r="Z114" s="64">
         <v>67911</v>
       </c>
       <c r="AA114" s="42">
         <v>67870</v>
       </c>
       <c r="AB114" s="64">
         <v>67748</v>
       </c>
       <c r="AC114" s="64">
         <v>67654</v>
       </c>
       <c r="AD114" s="65">
         <v>67665</v>
       </c>
       <c r="AE114" s="64">
         <v>67564</v>
       </c>
       <c r="AF114" s="64">
         <v>67477</v>
       </c>
-    </row>
-    <row r="115" spans="1:32">
+      <c r="AG114" s="64">
+        <v>67302</v>
+      </c>
+    </row>
+    <row r="115" spans="1:33">
       <c r="A115" s="34" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B115" s="62" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C115" s="64">
         <v>60749</v>
       </c>
       <c r="D115" s="64">
         <v>60748</v>
       </c>
       <c r="E115" s="64">
         <v>60793</v>
       </c>
       <c r="F115" s="64">
         <v>60887</v>
       </c>
       <c r="G115" s="64">
         <v>60940</v>
       </c>
       <c r="H115" s="64">
         <v>61020</v>
       </c>
       <c r="I115" s="67">
         <v>61048</v>
       </c>
       <c r="J115" s="64">
         <v>61038</v>
       </c>
@@ -13026,57 +13341,60 @@
       </c>
       <c r="Y115" s="64">
         <v>60761</v>
       </c>
       <c r="Z115" s="64">
         <v>60742</v>
       </c>
       <c r="AA115" s="42">
         <v>60732</v>
       </c>
       <c r="AB115" s="64">
         <v>60712</v>
       </c>
       <c r="AC115" s="64">
         <v>60710</v>
       </c>
       <c r="AD115" s="65">
         <v>60697</v>
       </c>
       <c r="AE115" s="64">
         <v>60652</v>
       </c>
       <c r="AF115" s="64">
         <v>60662</v>
       </c>
-    </row>
-    <row r="116" spans="1:32">
+      <c r="AG115" s="64">
+        <v>60633</v>
+      </c>
+    </row>
+    <row r="116" spans="1:33">
       <c r="A116" s="34" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B116" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C116" s="64">
         <v>66054</v>
       </c>
       <c r="D116" s="64">
         <v>65987</v>
       </c>
       <c r="E116" s="64">
         <v>65954</v>
       </c>
       <c r="F116" s="64">
         <v>65987</v>
       </c>
       <c r="G116" s="64">
         <v>66026</v>
       </c>
       <c r="H116" s="64">
         <v>66068</v>
       </c>
       <c r="I116" s="67">
         <v>66099</v>
       </c>
       <c r="J116" s="64">
         <v>66051</v>
       </c>
@@ -13124,57 +13442,60 @@
       </c>
       <c r="Y116" s="64">
         <v>65031</v>
       </c>
       <c r="Z116" s="64">
         <v>64995</v>
       </c>
       <c r="AA116" s="42">
         <v>64991</v>
       </c>
       <c r="AB116" s="64">
         <v>64897</v>
       </c>
       <c r="AC116" s="64">
         <v>64830</v>
       </c>
       <c r="AD116" s="65">
         <v>64777</v>
       </c>
       <c r="AE116" s="64">
         <v>64806</v>
       </c>
       <c r="AF116" s="64">
         <v>64745</v>
       </c>
-    </row>
-    <row r="117" spans="1:32">
+      <c r="AG116" s="64">
+        <v>64675</v>
+      </c>
+    </row>
+    <row r="117" spans="1:33">
       <c r="A117" s="34" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B117" s="62" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C117" s="64">
         <v>66743</v>
       </c>
       <c r="D117" s="64">
         <v>66752</v>
       </c>
       <c r="E117" s="64">
         <v>66819</v>
       </c>
       <c r="F117" s="64">
         <v>66859</v>
       </c>
       <c r="G117" s="64">
         <v>66900</v>
       </c>
       <c r="H117" s="64">
         <v>66932</v>
       </c>
       <c r="I117" s="67">
         <v>67002</v>
       </c>
       <c r="J117" s="64">
         <v>67069</v>
       </c>
@@ -13222,57 +13543,60 @@
       </c>
       <c r="Y117" s="64">
         <v>67335</v>
       </c>
       <c r="Z117" s="64">
         <v>67335</v>
       </c>
       <c r="AA117" s="42">
         <v>67331</v>
       </c>
       <c r="AB117" s="64">
         <v>67313</v>
       </c>
       <c r="AC117" s="64">
         <v>67369</v>
       </c>
       <c r="AD117" s="65">
         <v>67417</v>
       </c>
       <c r="AE117" s="64">
         <v>67466</v>
       </c>
       <c r="AF117" s="64">
         <v>67460</v>
       </c>
-    </row>
-    <row r="118" spans="1:32">
+      <c r="AG117" s="64">
+        <v>67509</v>
+      </c>
+    </row>
+    <row r="118" spans="1:33">
       <c r="A118" s="34" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B118" s="62" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C118" s="64">
         <v>26781</v>
       </c>
       <c r="D118" s="64">
         <v>26730</v>
       </c>
       <c r="E118" s="64">
         <v>26723</v>
       </c>
       <c r="F118" s="64">
         <v>26749</v>
       </c>
       <c r="G118" s="64">
         <v>26734</v>
       </c>
       <c r="H118" s="64">
         <v>26733</v>
       </c>
       <c r="I118" s="67">
         <v>26712</v>
       </c>
       <c r="J118" s="64">
         <v>26741</v>
       </c>
@@ -13320,57 +13644,60 @@
       </c>
       <c r="Y118" s="64">
         <v>26142</v>
       </c>
       <c r="Z118" s="64">
         <v>26100</v>
       </c>
       <c r="AA118" s="42">
         <v>26078</v>
       </c>
       <c r="AB118" s="64">
         <v>26008</v>
       </c>
       <c r="AC118" s="64">
         <v>25981</v>
       </c>
       <c r="AD118" s="65">
         <v>26008</v>
       </c>
       <c r="AE118" s="64">
         <v>25971</v>
       </c>
       <c r="AF118" s="64">
         <v>25932</v>
       </c>
-    </row>
-    <row r="119" spans="1:32">
+      <c r="AG118" s="64">
+        <v>25894</v>
+      </c>
+    </row>
+    <row r="119" spans="1:33">
       <c r="A119" s="34" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B119" s="62" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C119" s="64">
         <v>119616</v>
       </c>
       <c r="D119" s="64">
         <v>119711</v>
       </c>
       <c r="E119" s="64">
         <v>119817</v>
       </c>
       <c r="F119" s="64">
         <v>120005</v>
       </c>
       <c r="G119" s="64">
         <v>120244</v>
       </c>
       <c r="H119" s="64">
         <v>120394</v>
       </c>
       <c r="I119" s="67">
         <v>120558</v>
       </c>
       <c r="J119" s="64">
         <v>120755</v>
       </c>
@@ -13418,57 +13745,60 @@
       </c>
       <c r="Y119" s="64">
         <v>122792</v>
       </c>
       <c r="Z119" s="64">
         <v>122940</v>
       </c>
       <c r="AA119" s="42">
         <v>123117</v>
       </c>
       <c r="AB119" s="64">
         <v>122768</v>
       </c>
       <c r="AC119" s="64">
         <v>122916</v>
       </c>
       <c r="AD119" s="65">
         <v>123057</v>
       </c>
       <c r="AE119" s="64">
         <v>123179</v>
       </c>
       <c r="AF119" s="64">
         <v>123248</v>
       </c>
-    </row>
-    <row r="120" spans="1:32">
+      <c r="AG119" s="64">
+        <v>123402</v>
+      </c>
+    </row>
+    <row r="120" spans="1:33">
       <c r="A120" s="34" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B120" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C120" s="64">
         <v>81244</v>
       </c>
       <c r="D120" s="64">
         <v>81341</v>
       </c>
       <c r="E120" s="64">
         <v>81475</v>
       </c>
       <c r="F120" s="64">
         <v>81576</v>
       </c>
       <c r="G120" s="64">
         <v>81677</v>
       </c>
       <c r="H120" s="64">
         <v>81768</v>
       </c>
       <c r="I120" s="67">
         <v>81934</v>
       </c>
       <c r="J120" s="64">
         <v>81964</v>
       </c>
@@ -13516,57 +13846,60 @@
       </c>
       <c r="Y120" s="64">
         <v>81846</v>
       </c>
       <c r="Z120" s="64">
         <v>81906</v>
       </c>
       <c r="AA120" s="42">
         <v>81936</v>
       </c>
       <c r="AB120" s="64">
         <v>81863</v>
       </c>
       <c r="AC120" s="64">
         <v>81935</v>
       </c>
       <c r="AD120" s="65">
         <v>81931</v>
       </c>
       <c r="AE120" s="64">
         <v>81967</v>
       </c>
       <c r="AF120" s="64">
         <v>81954</v>
       </c>
-    </row>
-    <row r="121" spans="1:32">
+      <c r="AG120" s="64">
+        <v>81946</v>
+      </c>
+    </row>
+    <row r="121" spans="1:33">
       <c r="A121" s="34" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B121" s="62" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C121" s="64">
         <v>51812</v>
       </c>
       <c r="D121" s="64">
         <v>51881</v>
       </c>
       <c r="E121" s="64">
         <v>52011</v>
       </c>
       <c r="F121" s="64">
         <v>52132</v>
       </c>
       <c r="G121" s="64">
         <v>52224</v>
       </c>
       <c r="H121" s="64">
         <v>52281</v>
       </c>
       <c r="I121" s="67">
         <v>52350</v>
       </c>
       <c r="J121" s="64">
         <v>52408</v>
       </c>
@@ -13614,57 +13947,60 @@
       </c>
       <c r="Y121" s="64">
         <v>53161</v>
       </c>
       <c r="Z121" s="64">
         <v>53304</v>
       </c>
       <c r="AA121" s="42">
         <v>53436</v>
       </c>
       <c r="AB121" s="64">
         <v>53543</v>
       </c>
       <c r="AC121" s="64">
         <v>53601</v>
       </c>
       <c r="AD121" s="65">
         <v>53667</v>
       </c>
       <c r="AE121" s="64">
         <v>53759</v>
       </c>
       <c r="AF121" s="64">
         <v>53856</v>
       </c>
-    </row>
-    <row r="122" spans="1:32">
+      <c r="AG121" s="64">
+        <v>53926</v>
+      </c>
+    </row>
+    <row r="122" spans="1:33">
       <c r="A122" s="34" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B122" s="62" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C122" s="64">
         <v>32388</v>
       </c>
       <c r="D122" s="64">
         <v>32354</v>
       </c>
       <c r="E122" s="64">
         <v>32343</v>
       </c>
       <c r="F122" s="64">
         <v>32328</v>
       </c>
       <c r="G122" s="64">
         <v>32351</v>
       </c>
       <c r="H122" s="64">
         <v>32378</v>
       </c>
       <c r="I122" s="67">
         <v>32357</v>
       </c>
       <c r="J122" s="64">
         <v>32379</v>
       </c>
@@ -13712,57 +14048,60 @@
       </c>
       <c r="Y122" s="64">
         <v>31942</v>
       </c>
       <c r="Z122" s="64">
         <v>31884</v>
       </c>
       <c r="AA122" s="42">
         <v>31898</v>
       </c>
       <c r="AB122" s="64">
         <v>31809</v>
       </c>
       <c r="AC122" s="64">
         <v>31752</v>
       </c>
       <c r="AD122" s="65">
         <v>31700</v>
       </c>
       <c r="AE122" s="64">
         <v>31673</v>
       </c>
       <c r="AF122" s="64">
         <v>31692</v>
       </c>
-    </row>
-    <row r="123" spans="1:32">
+      <c r="AG122" s="64">
+        <v>31698</v>
+      </c>
+    </row>
+    <row r="123" spans="1:33">
       <c r="A123" s="34" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B123" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C123" s="64">
         <v>45308</v>
       </c>
       <c r="D123" s="64">
         <v>45311</v>
       </c>
       <c r="E123" s="64">
         <v>45347</v>
       </c>
       <c r="F123" s="64">
         <v>45389</v>
       </c>
       <c r="G123" s="64">
         <v>45439</v>
       </c>
       <c r="H123" s="64">
         <v>45482</v>
       </c>
       <c r="I123" s="67">
         <v>45534</v>
       </c>
       <c r="J123" s="64">
         <v>45561</v>
       </c>
@@ -13810,57 +14149,60 @@
       </c>
       <c r="Y123" s="64">
         <v>45469</v>
       </c>
       <c r="Z123" s="64">
         <v>45448</v>
       </c>
       <c r="AA123" s="42">
         <v>45500</v>
       </c>
       <c r="AB123" s="64">
         <v>45447</v>
       </c>
       <c r="AC123" s="64">
         <v>45516</v>
       </c>
       <c r="AD123" s="65">
         <v>45562</v>
       </c>
       <c r="AE123" s="64">
         <v>45554</v>
       </c>
       <c r="AF123" s="64">
         <v>45577</v>
       </c>
-    </row>
-    <row r="124" spans="1:32">
+      <c r="AG123" s="64">
+        <v>45548</v>
+      </c>
+    </row>
+    <row r="124" spans="1:33">
       <c r="A124" s="34" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B124" s="62" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C124" s="64">
         <v>54162</v>
       </c>
       <c r="D124" s="64">
         <v>54124</v>
       </c>
       <c r="E124" s="64">
         <v>54154</v>
       </c>
       <c r="F124" s="64">
         <v>54130</v>
       </c>
       <c r="G124" s="64">
         <v>54120</v>
       </c>
       <c r="H124" s="64">
         <v>54150</v>
       </c>
       <c r="I124" s="67">
         <v>54157</v>
       </c>
       <c r="J124" s="64">
         <v>54127</v>
       </c>
@@ -13908,57 +14250,60 @@
       </c>
       <c r="Y124" s="64">
         <v>53123</v>
       </c>
       <c r="Z124" s="64">
         <v>53114</v>
       </c>
       <c r="AA124" s="42">
         <v>53106</v>
       </c>
       <c r="AB124" s="64">
         <v>52997</v>
       </c>
       <c r="AC124" s="64">
         <v>52984</v>
       </c>
       <c r="AD124" s="65">
         <v>52987</v>
       </c>
       <c r="AE124" s="64">
         <v>52977</v>
       </c>
       <c r="AF124" s="64">
         <v>53033</v>
       </c>
-    </row>
-    <row r="125" spans="1:32">
+      <c r="AG124" s="64">
+        <v>52939</v>
+      </c>
+    </row>
+    <row r="125" spans="1:33">
       <c r="A125" s="34" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B125" s="62" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C125" s="64">
         <v>27583</v>
       </c>
       <c r="D125" s="64">
         <v>27560</v>
       </c>
       <c r="E125" s="64">
         <v>27552</v>
       </c>
       <c r="F125" s="64">
         <v>27551</v>
       </c>
       <c r="G125" s="64">
         <v>27529</v>
       </c>
       <c r="H125" s="64">
         <v>27518</v>
       </c>
       <c r="I125" s="67">
         <v>27525</v>
       </c>
       <c r="J125" s="64">
         <v>27527</v>
       </c>
@@ -14006,87 +14351,91 @@
       </c>
       <c r="Y125" s="64">
         <v>26913</v>
       </c>
       <c r="Z125" s="64">
         <v>26862</v>
       </c>
       <c r="AA125" s="42">
         <v>26844</v>
       </c>
       <c r="AB125" s="64">
         <v>26786</v>
       </c>
       <c r="AC125" s="64">
         <v>26782</v>
       </c>
       <c r="AD125" s="65">
         <v>26734</v>
       </c>
       <c r="AE125" s="64">
         <v>26720</v>
       </c>
       <c r="AF125" s="64">
         <v>26706</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B126" s="91" t="s">
+      <c r="AG125" s="64">
+        <v>26664</v>
+      </c>
+    </row>
+    <row r="126" spans="1:33" ht="17.25" customHeight="1">
+      <c r="B126" s="81" t="s">
         <v>40</v>
       </c>
-      <c r="C126" s="91"/>
-[...22 lines deleted...]
-      <c r="Z126" s="91"/>
+      <c r="C126" s="81"/>
+      <c r="D126" s="81"/>
+      <c r="E126" s="81"/>
+      <c r="F126" s="81"/>
+      <c r="G126" s="81"/>
+      <c r="H126" s="81"/>
+      <c r="I126" s="81"/>
+      <c r="J126" s="81"/>
+      <c r="K126" s="81"/>
+      <c r="L126" s="81"/>
+      <c r="M126" s="81"/>
+      <c r="N126" s="81"/>
+      <c r="O126" s="81"/>
+      <c r="P126" s="81"/>
+      <c r="Q126" s="81"/>
+      <c r="R126" s="81"/>
+      <c r="S126" s="81"/>
+      <c r="T126" s="81"/>
+      <c r="U126" s="81"/>
+      <c r="V126" s="81"/>
+      <c r="W126" s="81"/>
+      <c r="X126" s="81"/>
+      <c r="Y126" s="81"/>
+      <c r="Z126" s="81"/>
       <c r="AD126" s="31"/>
-    </row>
-    <row r="127" spans="1:32">
+      <c r="AG126" s="64"/>
+    </row>
+    <row r="127" spans="1:33">
       <c r="A127" s="34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B127" s="61" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C127" s="42">
         <v>786754</v>
       </c>
       <c r="D127" s="42">
         <v>786313</v>
       </c>
       <c r="E127" s="42">
         <v>786543</v>
       </c>
       <c r="F127" s="42">
         <v>786973</v>
       </c>
       <c r="G127" s="42">
         <v>787412</v>
       </c>
       <c r="H127" s="42">
         <v>787965</v>
       </c>
       <c r="I127" s="67">
         <v>788041</v>
       </c>
       <c r="J127" s="42">
         <v>786097</v>
       </c>
@@ -14134,57 +14483,60 @@
       </c>
       <c r="Y127" s="64">
         <v>779169</v>
       </c>
       <c r="Z127" s="64">
         <v>778986</v>
       </c>
       <c r="AA127" s="39">
         <v>779026</v>
       </c>
       <c r="AB127" s="64">
         <v>778338</v>
       </c>
       <c r="AC127" s="64">
         <v>778399</v>
       </c>
       <c r="AD127" s="65">
         <v>778283</v>
       </c>
       <c r="AE127" s="64">
         <v>778163</v>
       </c>
       <c r="AF127" s="65">
         <v>777861</v>
       </c>
-    </row>
-    <row r="128" spans="1:32">
+      <c r="AG127" s="64">
+        <v>777265</v>
+      </c>
+    </row>
+    <row r="128" spans="1:33">
       <c r="A128" s="34" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B128" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C128" s="64">
         <v>13045</v>
       </c>
       <c r="D128" s="64">
         <v>13002</v>
       </c>
       <c r="E128" s="64">
         <v>12978</v>
       </c>
       <c r="F128" s="64">
         <v>12998</v>
       </c>
       <c r="G128" s="64">
         <v>12992</v>
       </c>
       <c r="H128" s="64">
         <v>12980</v>
       </c>
       <c r="I128" s="67">
         <v>12964</v>
       </c>
       <c r="J128" s="64">
         <v>10998</v>
       </c>
@@ -14232,57 +14584,60 @@
       </c>
       <c r="Y128" s="64">
         <v>10564</v>
       </c>
       <c r="Z128" s="64">
         <v>10546</v>
       </c>
       <c r="AA128" s="39">
         <v>10556</v>
       </c>
       <c r="AB128" s="65">
         <v>10502</v>
       </c>
       <c r="AC128" s="64">
         <v>10479</v>
       </c>
       <c r="AD128" s="65">
         <v>10440</v>
       </c>
       <c r="AE128" s="64">
         <v>10436</v>
       </c>
       <c r="AF128" s="65">
         <v>10420</v>
       </c>
-    </row>
-    <row r="129" spans="1:32">
+      <c r="AG128" s="64">
+        <v>10430</v>
+      </c>
+    </row>
+    <row r="129" spans="1:33">
       <c r="A129" s="34" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B129" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C129" s="64">
         <v>12332</v>
       </c>
       <c r="D129" s="64">
         <v>12355</v>
       </c>
       <c r="E129" s="64">
         <v>12328</v>
       </c>
       <c r="F129" s="64">
         <v>12314</v>
       </c>
       <c r="G129" s="64">
         <v>12318</v>
       </c>
       <c r="H129" s="64">
         <v>12328</v>
       </c>
       <c r="I129" s="67">
         <v>12317</v>
       </c>
       <c r="J129" s="64">
         <v>12321</v>
       </c>
@@ -14330,57 +14685,60 @@
       </c>
       <c r="Y129" s="64">
         <v>12384</v>
       </c>
       <c r="Z129" s="64">
         <v>12363</v>
       </c>
       <c r="AA129" s="39">
         <v>12332</v>
       </c>
       <c r="AB129" s="65">
         <v>12329</v>
       </c>
       <c r="AC129" s="64">
         <v>12343</v>
       </c>
       <c r="AD129" s="65">
         <v>12346</v>
       </c>
       <c r="AE129" s="64">
         <v>12350</v>
       </c>
       <c r="AF129" s="65">
         <v>12342</v>
       </c>
-    </row>
-    <row r="130" spans="1:32">
+      <c r="AG129" s="64">
+        <v>12323</v>
+      </c>
+    </row>
+    <row r="130" spans="1:33">
       <c r="A130" s="34" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B130" s="62" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C130" s="64">
         <v>23486</v>
       </c>
       <c r="D130" s="64">
         <v>23451</v>
       </c>
       <c r="E130" s="64">
         <v>23447</v>
       </c>
       <c r="F130" s="64">
         <v>23408</v>
       </c>
       <c r="G130" s="64">
         <v>23388</v>
       </c>
       <c r="H130" s="64">
         <v>23397</v>
       </c>
       <c r="I130" s="67">
         <v>23356</v>
       </c>
       <c r="J130" s="64">
         <v>23316</v>
       </c>
@@ -14428,57 +14786,60 @@
       </c>
       <c r="Y130" s="64">
         <v>22813</v>
       </c>
       <c r="Z130" s="64">
         <v>22807</v>
       </c>
       <c r="AA130" s="39">
         <v>22762</v>
       </c>
       <c r="AB130" s="65">
         <v>22682</v>
       </c>
       <c r="AC130" s="64">
         <v>22672</v>
       </c>
       <c r="AD130" s="65">
         <v>22644</v>
       </c>
       <c r="AE130" s="64">
         <v>22595</v>
       </c>
       <c r="AF130" s="65">
         <v>22575</v>
       </c>
-    </row>
-    <row r="131" spans="1:32">
+      <c r="AG130" s="64">
+        <v>22538</v>
+      </c>
+    </row>
+    <row r="131" spans="1:33">
       <c r="A131" s="34" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B131" s="62" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C131" s="64">
         <v>69173</v>
       </c>
       <c r="D131" s="64">
         <v>69117</v>
       </c>
       <c r="E131" s="64">
         <v>69067</v>
       </c>
       <c r="F131" s="64">
         <v>69023</v>
       </c>
       <c r="G131" s="64">
         <v>69036</v>
       </c>
       <c r="H131" s="64">
         <v>68959</v>
       </c>
       <c r="I131" s="67">
         <v>68966</v>
       </c>
       <c r="J131" s="64">
         <v>68929</v>
       </c>
@@ -14526,57 +14887,60 @@
       </c>
       <c r="Y131" s="64">
         <v>67760</v>
       </c>
       <c r="Z131" s="64">
         <v>67636</v>
       </c>
       <c r="AA131" s="39">
         <v>67593</v>
       </c>
       <c r="AB131" s="65">
         <v>67424</v>
       </c>
       <c r="AC131" s="64">
         <v>67366</v>
       </c>
       <c r="AD131" s="65">
         <v>67302</v>
       </c>
       <c r="AE131" s="64">
         <v>67227</v>
       </c>
       <c r="AF131" s="65">
         <v>67092</v>
       </c>
-    </row>
-    <row r="132" spans="1:32">
+      <c r="AG131" s="64">
+        <v>66907</v>
+      </c>
+    </row>
+    <row r="132" spans="1:33">
       <c r="A132" s="34" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B132" s="62" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C132" s="64">
         <v>64986</v>
       </c>
       <c r="D132" s="64">
         <v>64831</v>
       </c>
       <c r="E132" s="64">
         <v>64810</v>
       </c>
       <c r="F132" s="64">
         <v>64823</v>
       </c>
       <c r="G132" s="64">
         <v>64820</v>
       </c>
       <c r="H132" s="64">
         <v>64840</v>
       </c>
       <c r="I132" s="67">
         <v>64760</v>
       </c>
       <c r="J132" s="64">
         <v>64680</v>
       </c>
@@ -14624,57 +14988,60 @@
       </c>
       <c r="Y132" s="64">
         <v>63284</v>
       </c>
       <c r="Z132" s="64">
         <v>63236</v>
       </c>
       <c r="AA132" s="39">
         <v>63223</v>
       </c>
       <c r="AB132" s="65">
         <v>63207</v>
       </c>
       <c r="AC132" s="64">
         <v>63191</v>
       </c>
       <c r="AD132" s="65">
         <v>63093</v>
       </c>
       <c r="AE132" s="64">
         <v>62977</v>
       </c>
       <c r="AF132" s="65">
         <v>62937</v>
       </c>
-    </row>
-    <row r="133" spans="1:32">
+      <c r="AG132" s="64">
+        <v>62701</v>
+      </c>
+    </row>
+    <row r="133" spans="1:33">
       <c r="A133" s="34" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B133" s="62" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C133" s="64">
         <v>56795</v>
       </c>
       <c r="D133" s="64">
         <v>56795</v>
       </c>
       <c r="E133" s="64">
         <v>56907</v>
       </c>
       <c r="F133" s="64">
         <v>56958</v>
       </c>
       <c r="G133" s="64">
         <v>57003</v>
       </c>
       <c r="H133" s="64">
         <v>57098</v>
       </c>
       <c r="I133" s="67">
         <v>57058</v>
       </c>
       <c r="J133" s="64">
         <v>57032</v>
       </c>
@@ -14722,57 +15089,60 @@
       </c>
       <c r="Y133" s="64">
         <v>56638</v>
       </c>
       <c r="Z133" s="64">
         <v>56577</v>
       </c>
       <c r="AA133" s="39">
         <v>56503</v>
       </c>
       <c r="AB133" s="65">
         <v>56511</v>
       </c>
       <c r="AC133" s="64">
         <v>56484</v>
       </c>
       <c r="AD133" s="65">
         <v>56416</v>
       </c>
       <c r="AE133" s="64">
         <v>56332</v>
       </c>
       <c r="AF133" s="65">
         <v>56282</v>
       </c>
-    </row>
-    <row r="134" spans="1:32">
+      <c r="AG133" s="64">
+        <v>56215</v>
+      </c>
+    </row>
+    <row r="134" spans="1:33">
       <c r="A134" s="34" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B134" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C134" s="64">
         <v>63672</v>
       </c>
       <c r="D134" s="64">
         <v>63571</v>
       </c>
       <c r="E134" s="64">
         <v>63517</v>
       </c>
       <c r="F134" s="64">
         <v>63567</v>
       </c>
       <c r="G134" s="64">
         <v>63617</v>
       </c>
       <c r="H134" s="64">
         <v>63634</v>
       </c>
       <c r="I134" s="67">
         <v>63608</v>
       </c>
       <c r="J134" s="64">
         <v>63544</v>
       </c>
@@ -14820,57 +15190,60 @@
       </c>
       <c r="Y134" s="64">
         <v>62430</v>
       </c>
       <c r="Z134" s="64">
         <v>62417</v>
       </c>
       <c r="AA134" s="39">
         <v>62368</v>
       </c>
       <c r="AB134" s="65">
         <v>62344</v>
       </c>
       <c r="AC134" s="64">
         <v>62322</v>
       </c>
       <c r="AD134" s="65">
         <v>62244</v>
       </c>
       <c r="AE134" s="64">
         <v>62301</v>
       </c>
       <c r="AF134" s="65">
         <v>62220</v>
       </c>
-    </row>
-    <row r="135" spans="1:32">
+      <c r="AG134" s="64">
+        <v>62171</v>
+      </c>
+    </row>
+    <row r="135" spans="1:33">
       <c r="A135" s="34" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B135" s="62" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C135" s="64">
         <v>62434</v>
       </c>
       <c r="D135" s="64">
         <v>62399</v>
       </c>
       <c r="E135" s="64">
         <v>62352</v>
       </c>
       <c r="F135" s="64">
         <v>62376</v>
       </c>
       <c r="G135" s="64">
         <v>62402</v>
       </c>
       <c r="H135" s="64">
         <v>62449</v>
       </c>
       <c r="I135" s="67">
         <v>62495</v>
       </c>
       <c r="J135" s="64">
         <v>62533</v>
       </c>
@@ -14918,57 +15291,60 @@
       </c>
       <c r="Y135" s="64">
         <v>62855</v>
       </c>
       <c r="Z135" s="64">
         <v>62863</v>
       </c>
       <c r="AA135" s="39">
         <v>62881</v>
       </c>
       <c r="AB135" s="65">
         <v>62834</v>
       </c>
       <c r="AC135" s="64">
         <v>62858</v>
       </c>
       <c r="AD135" s="65">
         <v>62874</v>
       </c>
       <c r="AE135" s="64">
         <v>62934</v>
       </c>
       <c r="AF135" s="65">
         <v>62938</v>
       </c>
-    </row>
-    <row r="136" spans="1:32">
+      <c r="AG135" s="64">
+        <v>63009</v>
+      </c>
+    </row>
+    <row r="136" spans="1:33">
       <c r="A136" s="34" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B136" s="62" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C136" s="64">
         <v>24812</v>
       </c>
       <c r="D136" s="64">
         <v>24743</v>
       </c>
       <c r="E136" s="64">
         <v>24762</v>
       </c>
       <c r="F136" s="64">
         <v>24776</v>
       </c>
       <c r="G136" s="64">
         <v>24762</v>
       </c>
       <c r="H136" s="64">
         <v>24743</v>
       </c>
       <c r="I136" s="67">
         <v>24718</v>
       </c>
       <c r="J136" s="64">
         <v>24675</v>
       </c>
@@ -15016,57 +15392,60 @@
       </c>
       <c r="Y136" s="64">
         <v>23896</v>
       </c>
       <c r="Z136" s="64">
         <v>23846</v>
       </c>
       <c r="AA136" s="39">
         <v>23849</v>
       </c>
       <c r="AB136" s="65">
         <v>23814</v>
       </c>
       <c r="AC136" s="64">
         <v>23797</v>
       </c>
       <c r="AD136" s="65">
         <v>23815</v>
       </c>
       <c r="AE136" s="64">
         <v>23795</v>
       </c>
       <c r="AF136" s="65">
         <v>23748</v>
       </c>
-    </row>
-    <row r="137" spans="1:32">
+      <c r="AG136" s="64">
+        <v>23662</v>
+      </c>
+    </row>
+    <row r="137" spans="1:33">
       <c r="A137" s="34" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B137" s="62" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C137" s="64">
         <v>117207</v>
       </c>
       <c r="D137" s="64">
         <v>117288</v>
       </c>
       <c r="E137" s="64">
         <v>117393</v>
       </c>
       <c r="F137" s="64">
         <v>117601</v>
       </c>
       <c r="G137" s="64">
         <v>117772</v>
       </c>
       <c r="H137" s="64">
         <v>117943</v>
       </c>
       <c r="I137" s="67">
         <v>118079</v>
       </c>
       <c r="J137" s="64">
         <v>118322</v>
       </c>
@@ -15114,57 +15493,60 @@
       </c>
       <c r="Y137" s="64">
         <v>120037</v>
       </c>
       <c r="Z137" s="64">
         <v>120160</v>
       </c>
       <c r="AA137" s="39">
         <v>120277</v>
       </c>
       <c r="AB137" s="65">
         <v>120189</v>
       </c>
       <c r="AC137" s="64">
         <v>120246</v>
       </c>
       <c r="AD137" s="65">
         <v>120464</v>
       </c>
       <c r="AE137" s="64">
         <v>120531</v>
       </c>
       <c r="AF137" s="65">
         <v>120629</v>
       </c>
-    </row>
-    <row r="138" spans="1:32">
+      <c r="AG137" s="64">
+        <v>120803</v>
+      </c>
+    </row>
+    <row r="138" spans="1:33">
       <c r="A138" s="34" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B138" s="62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C138" s="64">
         <v>78222</v>
       </c>
       <c r="D138" s="64">
         <v>78279</v>
       </c>
       <c r="E138" s="64">
         <v>78382</v>
       </c>
       <c r="F138" s="64">
         <v>78463</v>
       </c>
       <c r="G138" s="64">
         <v>78540</v>
       </c>
       <c r="H138" s="64">
         <v>78675</v>
       </c>
       <c r="I138" s="67">
         <v>78757</v>
       </c>
       <c r="J138" s="64">
         <v>78787</v>
       </c>
@@ -15212,57 +15594,60 @@
       </c>
       <c r="Y138" s="64">
         <v>78128</v>
       </c>
       <c r="Z138" s="64">
         <v>78218</v>
       </c>
       <c r="AA138" s="39">
         <v>78252</v>
       </c>
       <c r="AB138" s="65">
         <v>78227</v>
       </c>
       <c r="AC138" s="64">
         <v>78304</v>
       </c>
       <c r="AD138" s="65">
         <v>78323</v>
       </c>
       <c r="AE138" s="64">
         <v>78354</v>
       </c>
       <c r="AF138" s="65">
         <v>78358</v>
       </c>
-    </row>
-    <row r="139" spans="1:32">
+      <c r="AG138" s="64">
+        <v>78291</v>
+      </c>
+    </row>
+    <row r="139" spans="1:33">
       <c r="A139" s="34" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B139" s="62" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C139" s="64">
         <v>50169</v>
       </c>
       <c r="D139" s="64">
         <v>50188</v>
       </c>
       <c r="E139" s="64">
         <v>50236</v>
       </c>
       <c r="F139" s="64">
         <v>50298</v>
       </c>
       <c r="G139" s="64">
         <v>50342</v>
       </c>
       <c r="H139" s="64">
         <v>50391</v>
       </c>
       <c r="I139" s="67">
         <v>50440</v>
       </c>
       <c r="J139" s="64">
         <v>50457</v>
       </c>
@@ -15310,57 +15695,60 @@
       </c>
       <c r="Y139" s="64">
         <v>50808</v>
       </c>
       <c r="Z139" s="64">
         <v>50940</v>
       </c>
       <c r="AA139" s="39">
         <v>51064</v>
       </c>
       <c r="AB139" s="65">
         <v>51125</v>
       </c>
       <c r="AC139" s="64">
         <v>51198</v>
       </c>
       <c r="AD139" s="65">
         <v>51207</v>
       </c>
       <c r="AE139" s="64">
         <v>51300</v>
       </c>
       <c r="AF139" s="65">
         <v>51381</v>
       </c>
-    </row>
-    <row r="140" spans="1:32">
+      <c r="AG139" s="64">
+        <v>51437</v>
+      </c>
+    </row>
+    <row r="140" spans="1:33">
       <c r="A140" s="34" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B140" s="62" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C140" s="64">
         <v>30799</v>
       </c>
       <c r="D140" s="64">
         <v>30787</v>
       </c>
       <c r="E140" s="64">
         <v>30819</v>
       </c>
       <c r="F140" s="64">
         <v>30830</v>
       </c>
       <c r="G140" s="64">
         <v>30854</v>
       </c>
       <c r="H140" s="64">
         <v>30857</v>
       </c>
       <c r="I140" s="67">
         <v>30837</v>
       </c>
       <c r="J140" s="64">
         <v>30876</v>
       </c>
@@ -15408,57 +15796,60 @@
       </c>
       <c r="Y140" s="64">
         <v>30211</v>
       </c>
       <c r="Z140" s="64">
         <v>30179</v>
       </c>
       <c r="AA140" s="39">
         <v>30195</v>
       </c>
       <c r="AB140" s="65">
         <v>30115</v>
       </c>
       <c r="AC140" s="64">
         <v>30052</v>
       </c>
       <c r="AD140" s="65">
         <v>30030</v>
       </c>
       <c r="AE140" s="64">
         <v>30016</v>
       </c>
       <c r="AF140" s="65">
         <v>29995</v>
       </c>
-    </row>
-    <row r="141" spans="1:32">
+      <c r="AG140" s="64">
+        <v>29961</v>
+      </c>
+    </row>
+    <row r="141" spans="1:33">
       <c r="A141" s="34" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B141" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C141" s="64">
         <v>42446</v>
       </c>
       <c r="D141" s="64">
         <v>42381</v>
       </c>
       <c r="E141" s="64">
         <v>42410</v>
       </c>
       <c r="F141" s="64">
         <v>42439</v>
       </c>
       <c r="G141" s="64">
         <v>42494</v>
       </c>
       <c r="H141" s="64">
         <v>42561</v>
       </c>
       <c r="I141" s="67">
         <v>42612</v>
       </c>
       <c r="J141" s="64">
         <v>42676</v>
       </c>
@@ -15506,57 +15897,60 @@
       </c>
       <c r="Y141" s="64">
         <v>42464</v>
       </c>
       <c r="Z141" s="64">
         <v>42418</v>
       </c>
       <c r="AA141" s="39">
         <v>42406</v>
       </c>
       <c r="AB141" s="65">
         <v>42389</v>
       </c>
       <c r="AC141" s="64">
         <v>42432</v>
       </c>
       <c r="AD141" s="65">
         <v>42478</v>
       </c>
       <c r="AE141" s="64">
         <v>42461</v>
       </c>
       <c r="AF141" s="65">
         <v>42430</v>
       </c>
-    </row>
-    <row r="142" spans="1:32">
+      <c r="AG141" s="64">
+        <v>42409</v>
+      </c>
+    </row>
+    <row r="142" spans="1:33">
       <c r="A142" s="34" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B142" s="62" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C142" s="64">
         <v>52177</v>
       </c>
       <c r="D142" s="64">
         <v>52137</v>
       </c>
       <c r="E142" s="64">
         <v>52140</v>
       </c>
       <c r="F142" s="64">
         <v>52099</v>
       </c>
       <c r="G142" s="64">
         <v>52091</v>
       </c>
       <c r="H142" s="64">
         <v>52119</v>
       </c>
       <c r="I142" s="67">
         <v>52084</v>
       </c>
       <c r="J142" s="64">
         <v>51996</v>
       </c>
@@ -15604,57 +15998,60 @@
       </c>
       <c r="Y142" s="64">
         <v>50726</v>
       </c>
       <c r="Z142" s="64">
         <v>50655</v>
       </c>
       <c r="AA142" s="39">
         <v>50663</v>
       </c>
       <c r="AB142" s="65">
         <v>50580</v>
       </c>
       <c r="AC142" s="64">
         <v>50607</v>
       </c>
       <c r="AD142" s="65">
         <v>50574</v>
       </c>
       <c r="AE142" s="65">
         <v>50575</v>
       </c>
       <c r="AF142" s="65">
         <v>50553</v>
       </c>
-    </row>
-    <row r="143" spans="1:32">
+      <c r="AG142" s="64">
+        <v>50484</v>
+      </c>
+    </row>
+    <row r="143" spans="1:33">
       <c r="A143" s="33" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B143" s="63" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C143" s="66">
         <v>24999</v>
       </c>
       <c r="D143" s="66">
         <v>24989</v>
       </c>
       <c r="E143" s="66">
         <v>24995</v>
       </c>
       <c r="F143" s="66">
         <v>25000</v>
       </c>
       <c r="G143" s="66">
         <v>24981</v>
       </c>
       <c r="H143" s="66">
         <v>24991</v>
       </c>
       <c r="I143" s="68">
         <v>24990</v>
       </c>
       <c r="J143" s="66">
         <v>24955</v>
       </c>
@@ -15702,78 +16099,81 @@
       </c>
       <c r="Y143" s="66">
         <v>24171</v>
       </c>
       <c r="Z143" s="66">
         <v>24125</v>
       </c>
       <c r="AA143" s="73">
         <v>24102</v>
       </c>
       <c r="AB143" s="66">
         <v>24066</v>
       </c>
       <c r="AC143" s="66">
         <v>24048</v>
       </c>
       <c r="AD143" s="66">
         <v>24033</v>
       </c>
       <c r="AE143" s="66">
         <v>23979</v>
       </c>
       <c r="AF143" s="66">
         <v>23961</v>
       </c>
-    </row>
-    <row r="144" spans="1:32" ht="18" customHeight="1">
+      <c r="AG143" s="66">
+        <v>23924</v>
+      </c>
+    </row>
+    <row r="144" spans="1:33" ht="18" customHeight="1">
       <c r="A144" s="54" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" s="54" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="AA4:AG4"/>
     <mergeCell ref="B108:Z108"/>
     <mergeCell ref="B126:Z126"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B44:Z44"/>
     <mergeCell ref="B63:Z63"/>
     <mergeCell ref="B72:Z72"/>
     <mergeCell ref="B81:Z81"/>
     <mergeCell ref="B90:Z90"/>
-    <mergeCell ref="A4:A5"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA4:AF4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>