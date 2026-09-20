--- v4 (2026-08-11)
+++ v5 (2026-09-20)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өж коэф.)" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="99">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
@@ -1354,53 +1354,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4795">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -6256,112 +6254,112 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="56" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="56" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="58" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="58" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="59" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="18" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="18" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="18" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="58" fillId="0" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4795">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3794"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2778"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3795"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2779"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3796"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2780"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3797"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="2781"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3798"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="2782"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="50"/>
@@ -11345,217 +11343,217 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B20"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="78.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54">
+      <c r="B1" s="38">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="39" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="B4" s="39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="39" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="55" t="s">
+      <c r="B6" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="55" t="s">
+      <c r="B7" s="39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="53" t="s">
+      <c r="A8" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="40" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A9" s="53" t="s">
+      <c r="A9" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="53" t="s">
+      <c r="A10" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="55" t="s">
+      <c r="B10" s="39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="53" t="s">
+      <c r="A11" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="57" t="s">
+      <c r="B11" s="41" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="53" t="s">
+      <c r="A12" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="B12" s="42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="53" t="s">
+      <c r="A13" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="59" t="s">
+      <c r="B13" s="43" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="53" t="s">
+      <c r="A14" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="60" t="s">
+      <c r="B14" s="44" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="53" t="s">
+      <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="61">
-        <v>46239</v>
+      <c r="B15" s="59">
+        <v>46272</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="53" t="s">
+      <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="61">
-        <v>46272</v>
+      <c r="B16" s="59">
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="53" t="s">
+      <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="53" t="s">
+      <c r="A19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="53" t="s">
+      <c r="A20" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="57" t="s">
+      <c r="B20" s="41" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
@@ -11594,266 +11592,269 @@
       <c r="B10" s="11"/>
     </row>
     <row r="11" spans="2:2" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="11"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="11"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="14" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF983"/>
+  <dimension ref="A1:AG983"/>
   <sheetViews>
-    <sheetView topLeftCell="J1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="M66" sqref="M65:M66"/>
+    <sheetView tabSelected="1" topLeftCell="J1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AI36" sqref="AI36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="8.5703125" customWidth="1"/>
     <col min="29" max="29" width="9.5703125" customWidth="1"/>
     <col min="30" max="30" width="8" customWidth="1"/>
     <col min="31" max="31" width="11.140625" customWidth="1"/>
     <col min="32" max="32" width="9" customWidth="1"/>
+    <col min="33" max="33" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="10"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="46"/>
-[...17 lines deleted...]
-      <c r="U2" s="46"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="3"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="15"/>
       <c r="S5" s="15"/>
       <c r="T5" s="16"/>
       <c r="U5" s="17"/>
       <c r="V5" s="16"/>
-      <c r="Y5" s="43" t="s">
+      <c r="Y5" s="61" t="s">
         <v>95</v>
       </c>
-      <c r="Z5" s="43"/>
-[...8 lines deleted...]
-      <c r="A6" s="44" t="s">
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="61"/>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="61"/>
+    </row>
+    <row r="6" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="47"/>
-      <c r="C6" s="49">
+      <c r="B6" s="48"/>
+      <c r="C6" s="50">
         <v>2024</v>
       </c>
-      <c r="D6" s="50"/>
-[...10 lines deleted...]
-      <c r="O6" s="51">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="52">
         <v>2025</v>
       </c>
-      <c r="P6" s="52"/>
-[...10 lines deleted...]
-      <c r="AA6" s="41">
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="57">
         <v>2026</v>
       </c>
-      <c r="AB6" s="42"/>
-[...7 lines deleted...]
-      <c r="B7" s="48"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+    </row>
+    <row r="7" spans="1:33" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="46"/>
+      <c r="B7" s="49"/>
       <c r="C7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="9" t="s">
@@ -11897,89 +11898,92 @@
       </c>
       <c r="X7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="AF7" s="37" t="s">
+      <c r="AF7" s="60" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG7" s="18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10"/>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="38"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="54"/>
+      <c r="U8" s="54"/>
+      <c r="V8" s="54"/>
+      <c r="W8" s="54"/>
+      <c r="X8" s="54"/>
+      <c r="Y8" s="54"/>
+      <c r="Z8" s="54"/>
+      <c r="AA8" s="54"/>
+      <c r="AB8" s="54"/>
+      <c r="AC8" s="54"/>
+      <c r="AD8" s="54"/>
+    </row>
+    <row r="9" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="22">
         <v>9.08</v>
       </c>
       <c r="D9" s="22">
         <v>8.43</v>
       </c>
       <c r="E9" s="22">
         <v>8.49</v>
       </c>
       <c r="F9" s="22">
         <v>8.48</v>
       </c>
       <c r="G9" s="22">
         <v>8.3699999999999992</v>
       </c>
       <c r="H9" s="22">
         <v>7.85</v>
       </c>
       <c r="I9" s="22">
@@ -12032,52 +12036,55 @@
       </c>
       <c r="Y9" s="22">
         <v>6.69</v>
       </c>
       <c r="Z9" s="22">
         <v>6.89</v>
       </c>
       <c r="AA9" s="33">
         <v>5.15</v>
       </c>
       <c r="AB9" s="22">
         <v>5.67</v>
       </c>
       <c r="AC9" s="22">
         <v>6.99</v>
       </c>
       <c r="AD9" s="22">
         <v>6.53</v>
       </c>
       <c r="AE9" s="22">
         <v>6.63</v>
       </c>
       <c r="AF9" s="22">
         <v>6.48</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG9" s="22">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="22">
         <v>3.44</v>
       </c>
       <c r="D10" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="E10" s="22">
         <v>5.09</v>
       </c>
       <c r="F10" s="22">
         <v>5.23</v>
       </c>
       <c r="G10" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="H10" s="22">
         <v>4.8899999999999997</v>
       </c>
       <c r="I10" s="22">
@@ -12130,52 +12137,55 @@
       </c>
       <c r="Y10" s="22">
         <v>6.49</v>
       </c>
       <c r="Z10" s="22">
         <v>7.31</v>
       </c>
       <c r="AA10" s="33">
         <v>2.08</v>
       </c>
       <c r="AB10" s="22">
         <v>3.44</v>
       </c>
       <c r="AC10" s="22">
         <v>6.02</v>
       </c>
       <c r="AD10" s="22">
         <v>5.65</v>
       </c>
       <c r="AE10" s="22">
         <v>6.53</v>
       </c>
       <c r="AF10" s="22">
         <v>6.84</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG10" s="22">
+        <v>6.96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="22">
         <v>11.56</v>
       </c>
       <c r="D11" s="22">
         <v>9.1199999999999992</v>
       </c>
       <c r="E11" s="22">
         <v>12.22</v>
       </c>
       <c r="F11" s="22">
         <v>13.7</v>
       </c>
       <c r="G11" s="22">
         <v>14.39</v>
       </c>
       <c r="H11" s="22">
         <v>13.01</v>
       </c>
       <c r="I11" s="22">
@@ -12228,52 +12238,55 @@
       </c>
       <c r="Y11" s="22">
         <v>9.6199999999999992</v>
       </c>
       <c r="Z11" s="22">
         <v>9.52</v>
       </c>
       <c r="AA11" s="33">
         <v>7.04</v>
       </c>
       <c r="AB11" s="22">
         <v>8.5500000000000007</v>
       </c>
       <c r="AC11" s="22">
         <v>11.49</v>
       </c>
       <c r="AD11" s="22">
         <v>10.71</v>
       </c>
       <c r="AE11" s="22">
         <v>8.9</v>
       </c>
       <c r="AF11" s="22">
         <v>8.82</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG11" s="22">
+        <v>7.33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="22">
         <v>5.26</v>
       </c>
       <c r="D12" s="22">
         <v>8.33</v>
       </c>
       <c r="E12" s="22">
         <v>7.81</v>
       </c>
       <c r="F12" s="22">
         <v>7.35</v>
       </c>
       <c r="G12" s="22">
         <v>5.64</v>
       </c>
       <c r="H12" s="22">
         <v>4.74</v>
       </c>
       <c r="I12" s="22">
@@ -12326,52 +12339,55 @@
       </c>
       <c r="Y12" s="22">
         <v>6.63</v>
       </c>
       <c r="Z12" s="22">
         <v>7.2</v>
       </c>
       <c r="AA12" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB12" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC12" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD12" s="22">
         <v>1.75</v>
       </c>
       <c r="AE12" s="22">
         <v>1.39</v>
       </c>
       <c r="AF12" s="22">
         <v>5.94</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG12" s="22">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="22">
         <v>34.880000000000003</v>
       </c>
       <c r="D13" s="22">
         <v>30.12</v>
       </c>
       <c r="E13" s="22">
         <v>23.72</v>
       </c>
       <c r="F13" s="22">
         <v>24.32</v>
       </c>
       <c r="G13" s="22">
         <v>21.95</v>
       </c>
       <c r="H13" s="22">
         <v>20.88</v>
       </c>
       <c r="I13" s="22">
@@ -12424,52 +12440,55 @@
       </c>
       <c r="Y13" s="22">
         <v>6.43</v>
       </c>
       <c r="Z13" s="22">
         <v>9.33</v>
       </c>
       <c r="AA13" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB13" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC13" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD13" s="22">
         <v>4.29</v>
       </c>
       <c r="AE13" s="22">
         <v>3.55</v>
       </c>
       <c r="AF13" s="22">
         <v>5.76</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG13" s="22">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="22">
         <v>13.86</v>
       </c>
       <c r="D14" s="22">
         <v>7.6</v>
       </c>
       <c r="E14" s="22">
         <v>6.45</v>
       </c>
       <c r="F14" s="22">
         <v>6.77</v>
       </c>
       <c r="G14" s="22">
         <v>5.91</v>
       </c>
       <c r="H14" s="22">
         <v>5.35</v>
       </c>
       <c r="I14" s="22">
@@ -12522,52 +12541,55 @@
       </c>
       <c r="Y14" s="22">
         <v>4.7300000000000004</v>
       </c>
       <c r="Z14" s="22">
         <v>5.35</v>
       </c>
       <c r="AA14" s="33">
         <v>9.93</v>
       </c>
       <c r="AB14" s="22">
         <v>8.6199999999999992</v>
       </c>
       <c r="AC14" s="22">
         <v>9.07</v>
       </c>
       <c r="AD14" s="22">
         <v>8.64</v>
       </c>
       <c r="AE14" s="22">
         <v>7.64</v>
       </c>
       <c r="AF14" s="22">
         <v>6.96</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG14" s="22">
+        <v>5.93</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="22">
         <v>12.12</v>
       </c>
       <c r="D15" s="22">
         <v>6.71</v>
       </c>
       <c r="E15" s="22">
         <v>7.93</v>
       </c>
       <c r="F15" s="22">
         <v>7.72</v>
       </c>
       <c r="G15" s="22">
         <v>8.4</v>
       </c>
       <c r="H15" s="22">
         <v>7.19</v>
       </c>
       <c r="I15" s="22">
@@ -12620,52 +12642,55 @@
       </c>
       <c r="Y15" s="22">
         <v>7.39</v>
       </c>
       <c r="Z15" s="22">
         <v>6.82</v>
       </c>
       <c r="AA15" s="33">
         <v>14.71</v>
       </c>
       <c r="AB15" s="22">
         <v>10.029999999999999</v>
       </c>
       <c r="AC15" s="22">
         <v>16.03</v>
       </c>
       <c r="AD15" s="22">
         <v>11.76</v>
       </c>
       <c r="AE15" s="22">
         <v>11.42</v>
       </c>
       <c r="AF15" s="22">
         <v>9.5500000000000007</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG15" s="22">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="22">
         <v>16.079999999999998</v>
       </c>
       <c r="D16" s="22">
         <v>19.2</v>
       </c>
       <c r="E16" s="22">
         <v>15.44</v>
       </c>
       <c r="F16" s="22">
         <v>11.42</v>
       </c>
       <c r="G16" s="22">
         <v>9.7799999999999994</v>
       </c>
       <c r="H16" s="22">
         <v>8.26</v>
       </c>
       <c r="I16" s="22">
@@ -12718,52 +12743,55 @@
       </c>
       <c r="Y16" s="22">
         <v>6.05</v>
       </c>
       <c r="Z16" s="22">
         <v>5.94</v>
       </c>
       <c r="AA16" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB16" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC16" s="22">
         <v>5.17</v>
       </c>
       <c r="AD16" s="22">
         <v>3.9</v>
       </c>
       <c r="AE16" s="22">
         <v>5.21</v>
       </c>
       <c r="AF16" s="22">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG16" s="22">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="22">
         <v>7.14</v>
       </c>
       <c r="D17" s="22">
         <v>12.26</v>
       </c>
       <c r="E17" s="22">
         <v>11.22</v>
       </c>
       <c r="F17" s="22">
         <v>13.38</v>
       </c>
       <c r="G17" s="22">
         <v>13.66</v>
       </c>
       <c r="H17" s="22">
         <v>12.66</v>
       </c>
       <c r="I17" s="22">
@@ -12816,52 +12844,55 @@
       </c>
       <c r="Y17" s="22">
         <v>9.3000000000000007</v>
       </c>
       <c r="Z17" s="22">
         <v>8.93</v>
       </c>
       <c r="AA17" s="33">
         <v>4.33</v>
       </c>
       <c r="AB17" s="22">
         <v>7.09</v>
       </c>
       <c r="AC17" s="22">
         <v>9.17</v>
       </c>
       <c r="AD17" s="22">
         <v>7</v>
       </c>
       <c r="AE17" s="22">
         <v>7.63</v>
       </c>
       <c r="AF17" s="22">
         <v>7.66</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG17" s="22">
+        <v>7.76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="22">
         <v>10.1</v>
       </c>
       <c r="D18" s="22">
         <v>8.77</v>
       </c>
       <c r="E18" s="22">
         <v>9.99</v>
       </c>
       <c r="F18" s="22">
         <v>11.51</v>
       </c>
       <c r="G18" s="22">
         <v>10.06</v>
       </c>
       <c r="H18" s="22">
         <v>10.029999999999999</v>
       </c>
       <c r="I18" s="22">
@@ -12914,52 +12945,55 @@
       </c>
       <c r="Y18" s="22">
         <v>9.5</v>
       </c>
       <c r="Z18" s="22">
         <v>9.48</v>
       </c>
       <c r="AA18" s="33">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB18" s="22">
         <v>2.52</v>
       </c>
       <c r="AC18" s="22">
         <v>4.92</v>
       </c>
       <c r="AD18" s="22">
         <v>4.93</v>
       </c>
       <c r="AE18" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="AF18" s="22">
         <v>5.01</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG18" s="22">
+        <v>4.9400000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="22">
         <v>20.2</v>
       </c>
       <c r="D19" s="22">
         <v>10.31</v>
       </c>
       <c r="E19" s="22">
         <v>10.49</v>
       </c>
       <c r="F19" s="22">
         <v>13.4</v>
       </c>
       <c r="G19" s="22">
         <v>13.1</v>
       </c>
       <c r="H19" s="22">
         <v>17.14</v>
       </c>
       <c r="I19" s="22">
@@ -13012,52 +13046,55 @@
       </c>
       <c r="Y19" s="22">
         <v>9.98</v>
       </c>
       <c r="Z19" s="22">
         <v>9.18</v>
       </c>
       <c r="AA19" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB19" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC19" s="22">
         <v>5.03</v>
       </c>
       <c r="AD19" s="22">
         <v>3.86</v>
       </c>
       <c r="AE19" s="22">
         <v>3.11</v>
       </c>
       <c r="AF19" s="22">
         <v>2.4900000000000002</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG19" s="22">
+        <v>2.09</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="22">
         <v>3.62</v>
       </c>
       <c r="D20" s="22">
         <v>6.84</v>
       </c>
       <c r="E20" s="22">
         <v>9.7899999999999991</v>
       </c>
       <c r="F20" s="22">
         <v>8.8699999999999992</v>
       </c>
       <c r="G20" s="22">
         <v>9.09</v>
       </c>
       <c r="H20" s="22">
         <v>7.48</v>
       </c>
       <c r="I20" s="22">
@@ -13110,52 +13147,55 @@
       </c>
       <c r="Y20" s="22">
         <v>5.43</v>
       </c>
       <c r="Z20" s="22">
         <v>5</v>
       </c>
       <c r="AA20" s="33">
         <v>5.95</v>
       </c>
       <c r="AB20" s="22">
         <v>4.18</v>
       </c>
       <c r="AC20" s="22">
         <v>4.91</v>
       </c>
       <c r="AD20" s="22">
         <v>6.22</v>
       </c>
       <c r="AE20" s="22">
         <v>5.46</v>
       </c>
       <c r="AF20" s="22">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG20" s="22">
+        <v>4.5599999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="22">
         <v>8.94</v>
       </c>
       <c r="D21" s="22">
         <v>6.57</v>
       </c>
       <c r="E21" s="22">
         <v>5.82</v>
       </c>
       <c r="F21" s="22">
         <v>5.24</v>
       </c>
       <c r="G21" s="22">
         <v>6.59</v>
       </c>
       <c r="H21" s="22">
         <v>6.23</v>
       </c>
       <c r="I21" s="22">
@@ -13208,52 +13248,55 @@
       </c>
       <c r="Y21" s="22">
         <v>5.95</v>
       </c>
       <c r="Z21" s="22">
         <v>6.64</v>
       </c>
       <c r="AA21" s="33">
         <v>9.9</v>
       </c>
       <c r="AB21" s="22">
         <v>10.39</v>
       </c>
       <c r="AC21" s="22">
         <v>9.5</v>
       </c>
       <c r="AD21" s="22">
         <v>7.88</v>
       </c>
       <c r="AE21" s="22">
         <v>10.63</v>
       </c>
       <c r="AF21" s="22">
         <v>9.35</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG21" s="22">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="22">
         <v>4.3899999999999997</v>
       </c>
       <c r="D22" s="22">
         <v>5.0999999999999996</v>
       </c>
       <c r="E22" s="22">
         <v>5.13</v>
       </c>
       <c r="F22" s="22">
         <v>5.15</v>
       </c>
       <c r="G22" s="22">
         <v>4.1500000000000004</v>
       </c>
       <c r="H22" s="22">
         <v>3.55</v>
       </c>
       <c r="I22" s="22">
@@ -13306,52 +13349,55 @@
       </c>
       <c r="Y22" s="22">
         <v>6.11</v>
       </c>
       <c r="Z22" s="22">
         <v>6.52</v>
       </c>
       <c r="AA22" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB22" s="22">
         <v>5.67</v>
       </c>
       <c r="AC22" s="22">
         <v>3.66</v>
       </c>
       <c r="AD22" s="22">
         <v>4.2</v>
       </c>
       <c r="AE22" s="22">
         <v>4.66</v>
       </c>
       <c r="AF22" s="22">
         <v>4.87</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG22" s="22">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="22">
         <v>7.41</v>
       </c>
       <c r="D23" s="22">
         <v>3.92</v>
       </c>
       <c r="E23" s="22">
         <v>5.41</v>
       </c>
       <c r="F23" s="22">
         <v>6</v>
       </c>
       <c r="G23" s="22">
         <v>7.8</v>
       </c>
       <c r="H23" s="22">
         <v>6.71</v>
       </c>
       <c r="I23" s="22">
@@ -13404,52 +13450,55 @@
       </c>
       <c r="Y23" s="22">
         <v>5.86</v>
       </c>
       <c r="Z23" s="22">
         <v>6.1</v>
       </c>
       <c r="AA23" s="33">
         <v>9.01</v>
       </c>
       <c r="AB23" s="22">
         <v>16.13</v>
       </c>
       <c r="AC23" s="22">
         <v>10.99</v>
       </c>
       <c r="AD23" s="22">
         <v>7.79</v>
       </c>
       <c r="AE23" s="22">
         <v>6.26</v>
       </c>
       <c r="AF23" s="22">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG23" s="22">
+        <v>5.98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="22">
         <v>12.5</v>
       </c>
       <c r="D24" s="22">
         <v>13.27</v>
       </c>
       <c r="E24" s="22">
         <v>12.08</v>
       </c>
       <c r="F24" s="22">
         <v>13.36</v>
       </c>
       <c r="G24" s="22">
         <v>13.63</v>
       </c>
       <c r="H24" s="22">
         <v>11.91</v>
       </c>
       <c r="I24" s="22">
@@ -13502,52 +13551,55 @@
       </c>
       <c r="Y24" s="22">
         <v>5.54</v>
       </c>
       <c r="Z24" s="22">
         <v>5.07</v>
       </c>
       <c r="AA24" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB24" s="22">
         <v>5.83</v>
       </c>
       <c r="AC24" s="22">
         <v>7.52</v>
       </c>
       <c r="AD24" s="22">
         <v>8.51</v>
       </c>
       <c r="AE24" s="22">
         <v>7.67</v>
       </c>
       <c r="AF24" s="22">
         <v>8.0399999999999991</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG24" s="22">
+        <v>7.49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="22">
         <v>1.96</v>
       </c>
       <c r="F25" s="22">
         <v>1.4</v>
       </c>
       <c r="G25" s="22">
         <v>1.1100000000000001</v>
       </c>
       <c r="H25" s="22">
         <v>3.81</v>
       </c>
       <c r="I25" s="22">
@@ -13600,52 +13652,55 @@
       </c>
       <c r="Y25" s="22">
         <v>7.41</v>
       </c>
       <c r="Z25" s="22">
         <v>8.49</v>
       </c>
       <c r="AA25" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB25" s="22">
         <v>3.88</v>
       </c>
       <c r="AC25" s="22">
         <v>5.51</v>
       </c>
       <c r="AD25" s="22">
         <v>5.86</v>
       </c>
       <c r="AE25" s="22">
         <v>4.67</v>
       </c>
       <c r="AF25" s="22">
         <v>3.86</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG25" s="22">
+        <v>5.43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="22">
         <v>11.7</v>
       </c>
       <c r="D26" s="22">
         <v>9.1999999999999993</v>
       </c>
       <c r="E26" s="22">
         <v>6.45</v>
       </c>
       <c r="F26" s="22">
         <v>6.66</v>
       </c>
       <c r="G26" s="22">
         <v>6.72</v>
       </c>
       <c r="H26" s="22">
         <v>9.15</v>
       </c>
       <c r="I26" s="22">
@@ -13698,88 +13753,92 @@
       </c>
       <c r="Y26" s="22">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z26" s="22">
         <v>8.23</v>
       </c>
       <c r="AA26" s="33">
         <v>10.1</v>
       </c>
       <c r="AB26" s="22">
         <v>5.59</v>
       </c>
       <c r="AC26" s="22">
         <v>3.26</v>
       </c>
       <c r="AD26" s="22">
         <v>2.39</v>
       </c>
       <c r="AE26" s="22">
         <v>1.95</v>
       </c>
       <c r="AF26" s="22">
         <v>3.16</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG26" s="22">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="10"/>
-      <c r="B27" s="39" t="s">
+      <c r="B27" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="C27" s="39"/>
-[...26 lines deleted...]
-      <c r="AD27" s="39"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="55"/>
+      <c r="J27" s="55"/>
+      <c r="K27" s="55"/>
+      <c r="L27" s="55"/>
+      <c r="M27" s="55"/>
+      <c r="N27" s="55"/>
+      <c r="O27" s="55"/>
+      <c r="P27" s="55"/>
+      <c r="Q27" s="55"/>
+      <c r="R27" s="55"/>
+      <c r="S27" s="55"/>
+      <c r="T27" s="55"/>
+      <c r="U27" s="55"/>
+      <c r="V27" s="55"/>
+      <c r="W27" s="55"/>
+      <c r="X27" s="55"/>
+      <c r="Y27" s="55"/>
+      <c r="Z27" s="55"/>
+      <c r="AA27" s="55"/>
+      <c r="AB27" s="55"/>
+      <c r="AC27" s="55"/>
+      <c r="AD27" s="55"/>
       <c r="AE27" s="36"/>
       <c r="AF27" s="22"/>
-    </row>
-    <row r="28" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG27" s="22"/>
+    </row>
+    <row r="28" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="22">
         <v>5.59</v>
       </c>
       <c r="D28" s="22">
         <v>5.47</v>
       </c>
       <c r="E28" s="22">
         <v>5.55</v>
       </c>
       <c r="F28" s="22">
         <v>5.86</v>
       </c>
       <c r="G28" s="22">
         <v>6.05</v>
       </c>
       <c r="H28" s="22">
         <v>5.81</v>
       </c>
       <c r="I28" s="22">
@@ -13832,52 +13891,55 @@
       </c>
       <c r="Y28" s="22">
         <v>7</v>
       </c>
       <c r="Z28" s="22">
         <v>7.47</v>
       </c>
       <c r="AA28" s="33">
         <v>3.09</v>
       </c>
       <c r="AB28" s="22">
         <v>3.4</v>
       </c>
       <c r="AC28" s="22">
         <v>5.17</v>
       </c>
       <c r="AD28" s="22">
         <v>4.99</v>
       </c>
       <c r="AE28" s="22">
         <v>5.64</v>
       </c>
       <c r="AF28" s="22">
         <v>6.53</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG28" s="22">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="22">
         <v>3.44</v>
       </c>
       <c r="D29" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="E29" s="22">
         <v>5.09</v>
       </c>
       <c r="F29" s="22">
         <v>5.23</v>
       </c>
       <c r="G29" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="H29" s="22">
         <v>4.8899999999999997</v>
       </c>
       <c r="I29" s="22">
@@ -13930,52 +13992,55 @@
       </c>
       <c r="Y29" s="22">
         <v>6.49</v>
       </c>
       <c r="Z29" s="22">
         <v>7.31</v>
       </c>
       <c r="AA29" s="33">
         <v>2.08</v>
       </c>
       <c r="AB29" s="22">
         <v>3.44</v>
       </c>
       <c r="AC29" s="22">
         <v>6.02</v>
       </c>
       <c r="AD29" s="22">
         <v>5.65</v>
       </c>
       <c r="AE29" s="22">
         <v>6.53</v>
       </c>
       <c r="AF29" s="22">
         <v>6.84</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG29" s="22">
+        <v>6.96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="22">
         <v>7.87</v>
       </c>
       <c r="D30" s="22">
         <v>8.44</v>
       </c>
       <c r="E30" s="22">
         <v>11.49</v>
       </c>
       <c r="F30" s="22">
         <v>12.53</v>
       </c>
       <c r="G30" s="22">
         <v>14.73</v>
       </c>
       <c r="H30" s="22">
         <v>13.51</v>
       </c>
       <c r="I30" s="22">
@@ -14028,52 +14093,55 @@
       </c>
       <c r="Y30" s="22">
         <v>9.0500000000000007</v>
       </c>
       <c r="Z30" s="22">
         <v>8.35</v>
       </c>
       <c r="AA30" s="33">
         <v>8.77</v>
       </c>
       <c r="AB30" s="22">
         <v>10.53</v>
       </c>
       <c r="AC30" s="22">
         <v>14.39</v>
       </c>
       <c r="AD30" s="22">
         <v>11.14</v>
       </c>
       <c r="AE30" s="22">
         <v>9.17</v>
       </c>
       <c r="AF30" s="22">
         <v>9.6300000000000008</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG30" s="22">
+        <v>8.01</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="22">
         <v>7.04</v>
       </c>
       <c r="D31" s="22">
         <v>3.64</v>
       </c>
       <c r="E31" s="22">
         <v>5.18</v>
       </c>
       <c r="F31" s="22">
         <v>5.85</v>
       </c>
       <c r="G31" s="22">
         <v>4.4800000000000004</v>
       </c>
       <c r="H31" s="22">
         <v>3.78</v>
       </c>
       <c r="I31" s="22">
@@ -14126,52 +14194,55 @@
       </c>
       <c r="Y31" s="22">
         <v>7.22</v>
       </c>
       <c r="Z31" s="22">
         <v>8.11</v>
       </c>
       <c r="AA31" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB31" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC31" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD31" s="22">
         <v>2.35</v>
       </c>
       <c r="AE31" s="22">
         <v>1.88</v>
       </c>
       <c r="AF31" s="22">
         <v>8.0299999999999994</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG31" s="22">
+        <v>6.92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="22">
         <v>10</v>
       </c>
       <c r="D32" s="22">
         <v>5.41</v>
       </c>
       <c r="E32" s="22">
         <v>3.82</v>
       </c>
       <c r="F32" s="22">
         <v>2.79</v>
       </c>
       <c r="G32" s="22">
         <v>2.23</v>
       </c>
       <c r="H32" s="22">
         <v>1.82</v>
       </c>
       <c r="I32" s="22">
@@ -14224,52 +14295,55 @@
       </c>
       <c r="Y32" s="22">
         <v>5.9</v>
       </c>
       <c r="Z32" s="22">
         <v>5.44</v>
       </c>
       <c r="AA32" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB32" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC32" s="22">
         <v>5.26</v>
       </c>
       <c r="AD32" s="22">
         <v>7.78</v>
       </c>
       <c r="AE32" s="22">
         <v>6.27</v>
       </c>
       <c r="AF32" s="22">
         <v>5.26</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG32" s="22">
+        <v>4.54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="22">
         <v>7.14</v>
       </c>
       <c r="D33" s="22">
         <v>7.33</v>
       </c>
       <c r="E33" s="22">
         <v>4.74</v>
       </c>
       <c r="F33" s="22">
         <v>5.15</v>
       </c>
       <c r="G33" s="22">
         <v>5.35</v>
       </c>
       <c r="H33" s="22">
         <v>5.69</v>
       </c>
       <c r="I33" s="22">
@@ -14322,52 +14396,55 @@
       </c>
       <c r="Y33" s="22">
         <v>5.76</v>
       </c>
       <c r="Z33" s="22">
         <v>7.27</v>
       </c>
       <c r="AA33" s="33">
         <v>7.81</v>
       </c>
       <c r="AB33" s="22">
         <v>4.72</v>
       </c>
       <c r="AC33" s="22">
         <v>3.14</v>
       </c>
       <c r="AD33" s="22">
         <v>2.4</v>
       </c>
       <c r="AE33" s="22">
         <v>7.63</v>
       </c>
       <c r="AF33" s="22">
         <v>6.53</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG33" s="22">
+        <v>8.4600000000000009</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="22">
         <v>7.19</v>
       </c>
       <c r="E34" s="22">
         <v>4.8099999999999996</v>
       </c>
       <c r="F34" s="22">
         <v>6.92</v>
       </c>
       <c r="G34" s="22">
         <v>10.87</v>
       </c>
       <c r="H34" s="22">
         <v>8.83</v>
       </c>
       <c r="I34" s="22">
@@ -14420,52 +14497,55 @@
       </c>
       <c r="Y34" s="22">
         <v>8.0299999999999994</v>
       </c>
       <c r="Z34" s="22">
         <v>7.2</v>
       </c>
       <c r="AA34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AE34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AF34" s="22">
         <v>3.39</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG34" s="22">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="22">
         <v>11.76</v>
       </c>
       <c r="D35" s="22">
         <v>6.21</v>
       </c>
       <c r="E35" s="22">
         <v>4.4400000000000004</v>
       </c>
       <c r="F35" s="22">
         <v>3.48</v>
       </c>
       <c r="G35" s="22">
         <v>2.87</v>
       </c>
       <c r="H35" s="22">
         <v>4.96</v>
       </c>
       <c r="I35" s="22">
@@ -14518,87 +14598,91 @@
       </c>
       <c r="Y35" s="22">
         <v>10.23</v>
       </c>
       <c r="Z35" s="22">
         <v>9.36</v>
       </c>
       <c r="AA35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AE35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AF35" s="22" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="40" t="s">
+      <c r="AG35" s="22" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="C36" s="40"/>
-[...26 lines deleted...]
-      <c r="AD36" s="40"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="56"/>
+      <c r="E36" s="56"/>
+      <c r="F36" s="56"/>
+      <c r="G36" s="56"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="56"/>
+      <c r="J36" s="56"/>
+      <c r="K36" s="56"/>
+      <c r="L36" s="56"/>
+      <c r="M36" s="56"/>
+      <c r="N36" s="56"/>
+      <c r="O36" s="56"/>
+      <c r="P36" s="56"/>
+      <c r="Q36" s="56"/>
+      <c r="R36" s="56"/>
+      <c r="S36" s="56"/>
+      <c r="T36" s="56"/>
+      <c r="U36" s="56"/>
+      <c r="V36" s="56"/>
+      <c r="W36" s="56"/>
+      <c r="X36" s="56"/>
+      <c r="Y36" s="56"/>
+      <c r="Z36" s="56"/>
+      <c r="AA36" s="56"/>
+      <c r="AB36" s="56"/>
+      <c r="AC36" s="56"/>
+      <c r="AD36" s="56"/>
       <c r="AE36" s="36"/>
       <c r="AF36" s="22"/>
-    </row>
-    <row r="37" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG36" s="22"/>
+    </row>
+    <row r="37" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="22">
         <v>10.29</v>
       </c>
       <c r="D37" s="22">
         <v>9.4600000000000009</v>
       </c>
       <c r="E37" s="22">
         <v>9.52</v>
       </c>
       <c r="F37" s="22">
         <v>9.39</v>
       </c>
       <c r="G37" s="24">
         <v>9.18</v>
       </c>
       <c r="H37" s="22">
         <v>8.56</v>
       </c>
       <c r="I37" s="22">
@@ -14651,52 +14735,55 @@
       </c>
       <c r="Y37" s="24">
         <v>6.59</v>
       </c>
       <c r="Z37" s="24">
         <v>6.69</v>
       </c>
       <c r="AA37" s="34">
         <v>5.89</v>
       </c>
       <c r="AB37" s="24">
         <v>6.45</v>
       </c>
       <c r="AC37" s="24">
         <v>7.63</v>
       </c>
       <c r="AD37" s="24">
         <v>7.07</v>
       </c>
       <c r="AE37" s="22">
         <v>6.98</v>
       </c>
       <c r="AF37" s="22">
         <v>6.46</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG37" s="22">
+        <v>6.39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="22">
         <v>21.74</v>
       </c>
       <c r="D38" s="22">
         <v>10.87</v>
       </c>
       <c r="E38" s="22">
         <v>13.99</v>
       </c>
       <c r="F38" s="22">
         <v>16.850000000000001</v>
       </c>
       <c r="G38" s="24">
         <v>13.45</v>
       </c>
       <c r="H38" s="22">
         <v>11.58</v>
       </c>
       <c r="I38" s="22">
@@ -14749,52 +14836,55 @@
       </c>
       <c r="Y38" s="24">
         <v>11.43</v>
       </c>
       <c r="Z38" s="24">
         <v>13.23</v>
       </c>
       <c r="AA38" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB38" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC38" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD38" s="24">
         <v>9.26</v>
       </c>
       <c r="AE38" s="22">
         <v>7.94</v>
       </c>
       <c r="AF38" s="22">
         <v>6.21</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG38" s="22">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D39" s="22">
         <v>23.53</v>
       </c>
       <c r="E39" s="22">
         <v>15.87</v>
       </c>
       <c r="F39" s="22">
         <v>11.98</v>
       </c>
       <c r="G39" s="24">
         <v>9.17</v>
       </c>
       <c r="H39" s="22">
         <v>7.66</v>
       </c>
       <c r="I39" s="22">
@@ -14847,52 +14937,55 @@
       </c>
       <c r="Y39" s="24">
         <v>4.83</v>
       </c>
       <c r="Z39" s="24">
         <v>4.45</v>
       </c>
       <c r="AA39" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB39" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC39" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD39" s="25" t="s">
         <v>56</v>
       </c>
       <c r="AE39" s="25" t="s">
         <v>56</v>
       </c>
       <c r="AF39" s="22" t="s">
         <v>56</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG39" s="22" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="22">
         <v>34.880000000000003</v>
       </c>
       <c r="D40" s="22">
         <v>30.12</v>
       </c>
       <c r="E40" s="22">
         <v>23.72</v>
       </c>
       <c r="F40" s="22">
         <v>24.32</v>
       </c>
       <c r="G40" s="24">
         <v>21.95</v>
       </c>
       <c r="H40" s="22">
         <v>20.88</v>
       </c>
       <c r="I40" s="22">
@@ -14945,52 +15038,55 @@
       </c>
       <c r="Y40" s="24">
         <v>6.43</v>
       </c>
       <c r="Z40" s="24">
         <v>9.33</v>
       </c>
       <c r="AA40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD40" s="24">
         <v>4.29</v>
       </c>
       <c r="AE40" s="22">
         <v>3.55</v>
       </c>
       <c r="AF40" s="22">
         <v>5.76</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG40" s="22">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="22">
         <v>15.02</v>
       </c>
       <c r="D41" s="22">
         <v>8.2799999999999994</v>
       </c>
       <c r="E41" s="22">
         <v>7.29</v>
       </c>
       <c r="F41" s="22">
         <v>8.0399999999999991</v>
       </c>
       <c r="G41" s="24">
         <v>7.08</v>
       </c>
       <c r="H41" s="22">
         <v>6.5</v>
       </c>
       <c r="I41" s="22">
@@ -15043,52 +15139,55 @@
       </c>
       <c r="Y41" s="24">
         <v>4.37</v>
       </c>
       <c r="Z41" s="24">
         <v>5.32</v>
       </c>
       <c r="AA41" s="34">
         <v>12.5</v>
       </c>
       <c r="AB41" s="24">
         <v>10.82</v>
       </c>
       <c r="AC41" s="24">
         <v>10.119999999999999</v>
       </c>
       <c r="AD41" s="24">
         <v>8.89</v>
       </c>
       <c r="AE41" s="22">
         <v>8.0299999999999994</v>
       </c>
       <c r="AF41" s="22">
         <v>7.43</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG41" s="22">
+        <v>6.32</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="22">
         <v>12.12</v>
       </c>
       <c r="D42" s="22">
         <v>6.71</v>
       </c>
       <c r="E42" s="22">
         <v>7.93</v>
       </c>
       <c r="F42" s="22">
         <v>7.72</v>
       </c>
       <c r="G42" s="24">
         <v>8.4</v>
       </c>
       <c r="H42" s="22">
         <v>7.19</v>
       </c>
       <c r="I42" s="22">
@@ -15141,52 +15240,55 @@
       </c>
       <c r="Y42" s="24">
         <v>7.39</v>
       </c>
       <c r="Z42" s="24">
         <v>6.82</v>
       </c>
       <c r="AA42" s="34">
         <v>14.71</v>
       </c>
       <c r="AB42" s="24">
         <v>10.029999999999999</v>
       </c>
       <c r="AC42" s="24">
         <v>16.03</v>
       </c>
       <c r="AD42" s="24">
         <v>11.76</v>
       </c>
       <c r="AE42" s="22">
         <v>11.42</v>
       </c>
       <c r="AF42" s="22">
         <v>9.5500000000000007</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG42" s="22">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="22">
         <v>16.079999999999998</v>
       </c>
       <c r="D43" s="22">
         <v>19.2</v>
       </c>
       <c r="E43" s="22">
         <v>15.44</v>
       </c>
       <c r="F43" s="22">
         <v>11.42</v>
       </c>
       <c r="G43" s="24">
         <v>9.7799999999999994</v>
       </c>
       <c r="H43" s="22">
         <v>8.26</v>
       </c>
       <c r="I43" s="22">
@@ -15239,52 +15341,55 @@
       </c>
       <c r="Y43" s="24">
         <v>6.05</v>
       </c>
       <c r="Z43" s="24">
         <v>5.94</v>
       </c>
       <c r="AA43" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB43" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC43" s="24">
         <v>5.17</v>
       </c>
       <c r="AD43" s="24">
         <v>3.9</v>
       </c>
       <c r="AE43" s="22">
         <v>5.21</v>
       </c>
       <c r="AF43" s="22">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG43" s="22">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="22">
         <v>7.14</v>
       </c>
       <c r="D44" s="22">
         <v>12.26</v>
       </c>
       <c r="E44" s="22">
         <v>11.22</v>
       </c>
       <c r="F44" s="22">
         <v>13.38</v>
       </c>
       <c r="G44" s="24">
         <v>13.66</v>
       </c>
       <c r="H44" s="22">
         <v>12.66</v>
       </c>
       <c r="I44" s="22">
@@ -15337,52 +15442,55 @@
       </c>
       <c r="Y44" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="Z44" s="24">
         <v>8.93</v>
       </c>
       <c r="AA44" s="34">
         <v>4.33</v>
       </c>
       <c r="AB44" s="24">
         <v>7.09</v>
       </c>
       <c r="AC44" s="24">
         <v>9.17</v>
       </c>
       <c r="AD44" s="24">
         <v>7</v>
       </c>
       <c r="AE44" s="22">
         <v>7.63</v>
       </c>
       <c r="AF44" s="22">
         <v>7.66</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG44" s="22">
+        <v>7.76</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="22">
         <v>10.1</v>
       </c>
       <c r="D45" s="22">
         <v>8.77</v>
       </c>
       <c r="E45" s="22">
         <v>9.99</v>
       </c>
       <c r="F45" s="22">
         <v>11.51</v>
       </c>
       <c r="G45" s="24">
         <v>10.06</v>
       </c>
       <c r="H45" s="22">
         <v>10.029999999999999</v>
       </c>
       <c r="I45" s="22">
@@ -15435,52 +15543,55 @@
       </c>
       <c r="Y45" s="24">
         <v>9.5</v>
       </c>
       <c r="Z45" s="24">
         <v>9.48</v>
       </c>
       <c r="AA45" s="34">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB45" s="24">
         <v>2.52</v>
       </c>
       <c r="AC45" s="24">
         <v>4.92</v>
       </c>
       <c r="AD45" s="24">
         <v>4.93</v>
       </c>
       <c r="AE45" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="AF45" s="22">
         <v>5.01</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG45" s="22">
+        <v>4.9400000000000004</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="29" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="22">
         <v>20.2</v>
       </c>
       <c r="D46" s="22">
         <v>10.31</v>
       </c>
       <c r="E46" s="22">
         <v>10.49</v>
       </c>
       <c r="F46" s="22">
         <v>13.4</v>
       </c>
       <c r="G46" s="24">
         <v>13.1</v>
       </c>
       <c r="H46" s="22">
         <v>17.14</v>
       </c>
       <c r="I46" s="22">
@@ -15533,52 +15644,55 @@
       </c>
       <c r="Y46" s="24">
         <v>9.98</v>
       </c>
       <c r="Z46" s="24">
         <v>9.18</v>
       </c>
       <c r="AA46" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB46" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC46" s="24">
         <v>5.03</v>
       </c>
       <c r="AD46" s="24">
         <v>3.86</v>
       </c>
       <c r="AE46" s="22">
         <v>3.11</v>
       </c>
       <c r="AF46" s="22">
         <v>2.4900000000000002</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG46" s="22">
+        <v>2.09</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="29" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="22">
         <v>3.62</v>
       </c>
       <c r="D47" s="22">
         <v>6.84</v>
       </c>
       <c r="E47" s="22">
         <v>9.7899999999999991</v>
       </c>
       <c r="F47" s="22">
         <v>8.8699999999999992</v>
       </c>
       <c r="G47" s="24">
         <v>9.09</v>
       </c>
       <c r="H47" s="22">
         <v>7.48</v>
       </c>
       <c r="I47" s="22">
@@ -15631,52 +15745,55 @@
       </c>
       <c r="Y47" s="24">
         <v>5.43</v>
       </c>
       <c r="Z47" s="24">
         <v>5</v>
       </c>
       <c r="AA47" s="34">
         <v>5.95</v>
       </c>
       <c r="AB47" s="24">
         <v>4.18</v>
       </c>
       <c r="AC47" s="24">
         <v>4.91</v>
       </c>
       <c r="AD47" s="24">
         <v>6.22</v>
       </c>
       <c r="AE47" s="22">
         <v>5.46</v>
       </c>
       <c r="AF47" s="22">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG47" s="22">
+        <v>4.5599999999999996</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="29" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C48" s="22">
         <v>9.5500000000000007</v>
       </c>
       <c r="D48" s="22">
         <v>6.31</v>
       </c>
       <c r="E48" s="22">
         <v>6.23</v>
       </c>
       <c r="F48" s="22">
         <v>5.27</v>
       </c>
       <c r="G48" s="24">
         <v>7.09</v>
       </c>
       <c r="H48" s="22">
         <v>6.45</v>
       </c>
       <c r="I48" s="22">
@@ -15729,52 +15846,55 @@
       </c>
       <c r="Y48" s="24">
         <v>6.03</v>
       </c>
       <c r="Z48" s="24">
         <v>6.37</v>
       </c>
       <c r="AA48" s="34">
         <v>10.87</v>
       </c>
       <c r="AB48" s="24">
         <v>12.54</v>
       </c>
       <c r="AC48" s="24">
         <v>11.9</v>
       </c>
       <c r="AD48" s="24">
         <v>9.9499999999999993</v>
       </c>
       <c r="AE48" s="22">
         <v>11.79</v>
       </c>
       <c r="AF48" s="22">
         <v>10.42</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG48" s="22">
+        <v>10.43</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="22">
         <v>4.3899999999999997</v>
       </c>
       <c r="D49" s="22">
         <v>5.0999999999999996</v>
       </c>
       <c r="E49" s="22">
         <v>5.13</v>
       </c>
       <c r="F49" s="22">
         <v>5.15</v>
       </c>
       <c r="G49" s="24">
         <v>4.1500000000000004</v>
       </c>
       <c r="H49" s="22">
         <v>3.55</v>
       </c>
       <c r="I49" s="22">
@@ -15827,52 +15947,55 @@
       </c>
       <c r="Y49" s="24">
         <v>6.11</v>
       </c>
       <c r="Z49" s="24">
         <v>6.52</v>
       </c>
       <c r="AA49" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB49" s="24">
         <v>5.67</v>
       </c>
       <c r="AC49" s="24">
         <v>3.66</v>
       </c>
       <c r="AD49" s="24">
         <v>4.2</v>
       </c>
       <c r="AE49" s="22">
         <v>4.66</v>
       </c>
       <c r="AF49" s="22">
         <v>4.87</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG49" s="22">
+        <v>7.37</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C50" s="22">
         <v>7.41</v>
       </c>
       <c r="D50" s="22">
         <v>3.92</v>
       </c>
       <c r="E50" s="22">
         <v>5.41</v>
       </c>
       <c r="F50" s="22">
         <v>6</v>
       </c>
       <c r="G50" s="24">
         <v>7.8</v>
       </c>
       <c r="H50" s="22">
         <v>6.71</v>
       </c>
       <c r="I50" s="22">
@@ -15925,52 +16048,55 @@
       </c>
       <c r="Y50" s="24">
         <v>5.86</v>
       </c>
       <c r="Z50" s="24">
         <v>6.1</v>
       </c>
       <c r="AA50" s="34">
         <v>9.01</v>
       </c>
       <c r="AB50" s="24">
         <v>16.13</v>
       </c>
       <c r="AC50" s="24">
         <v>10.99</v>
       </c>
       <c r="AD50" s="24">
         <v>7.79</v>
       </c>
       <c r="AE50" s="22">
         <v>6.26</v>
       </c>
       <c r="AF50" s="22">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG50" s="22">
+        <v>5.98</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="29" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="22">
         <v>18.52</v>
       </c>
       <c r="D51" s="22">
         <v>15.97</v>
       </c>
       <c r="E51" s="22">
         <v>15.42</v>
       </c>
       <c r="F51" s="22">
         <v>16.420000000000002</v>
       </c>
       <c r="G51" s="24">
         <v>14.89</v>
       </c>
       <c r="H51" s="22">
         <v>13.35</v>
       </c>
       <c r="I51" s="22">
@@ -16023,52 +16149,55 @@
       </c>
       <c r="Y51" s="24">
         <v>4.54</v>
       </c>
       <c r="Z51" s="24">
         <v>4.18</v>
       </c>
       <c r="AA51" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB51" s="24">
         <v>7.97</v>
       </c>
       <c r="AC51" s="24">
         <v>10.08</v>
       </c>
       <c r="AD51" s="24">
         <v>11.41</v>
       </c>
       <c r="AE51" s="22">
         <v>10.36</v>
       </c>
       <c r="AF51" s="22">
         <v>9.6999999999999993</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG51" s="22">
+        <v>9.2100000000000009</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="20" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D52" s="22"/>
       <c r="E52" s="22">
         <v>1.96</v>
       </c>
       <c r="F52" s="22">
         <v>1.4</v>
       </c>
       <c r="G52" s="24">
         <v>1.1100000000000001</v>
       </c>
       <c r="H52" s="22">
         <v>3.81</v>
       </c>
       <c r="I52" s="22">
         <v>4.8899999999999997</v>
       </c>
@@ -16119,52 +16248,55 @@
       </c>
       <c r="Y52" s="24">
         <v>7.41</v>
       </c>
       <c r="Z52" s="24">
         <v>8.49</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB52" s="24">
         <v>3.88</v>
       </c>
       <c r="AC52" s="24">
         <v>5.51</v>
       </c>
       <c r="AD52" s="24">
         <v>5.86</v>
       </c>
       <c r="AE52" s="22">
         <v>4.67</v>
       </c>
       <c r="AF52" s="22">
         <v>3.86</v>
       </c>
-    </row>
-    <row r="53" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG52" s="22">
+        <v>5.43</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="21" t="s">
         <v>74</v>
       </c>
       <c r="C53" s="26">
         <v>11.63</v>
       </c>
       <c r="D53" s="26">
         <v>12.12</v>
       </c>
       <c r="E53" s="26">
         <v>8.33</v>
       </c>
       <c r="F53" s="26">
         <v>9.5500000000000007</v>
       </c>
       <c r="G53" s="26">
         <v>10.130000000000001</v>
       </c>
       <c r="H53" s="26">
         <v>12.74</v>
       </c>
       <c r="I53" s="26">
@@ -16217,343 +16349,346 @@
       </c>
       <c r="Y53" s="26">
         <v>6.57</v>
       </c>
       <c r="Z53" s="26">
         <v>7.22</v>
       </c>
       <c r="AA53" s="35">
         <v>18.87</v>
       </c>
       <c r="AB53" s="26">
         <v>9.9</v>
       </c>
       <c r="AC53" s="26">
         <v>6.17</v>
       </c>
       <c r="AD53" s="26">
         <v>4.55</v>
       </c>
       <c r="AE53" s="26">
         <v>3.69</v>
       </c>
       <c r="AF53" s="26">
         <v>6.01</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG53" s="26">
+        <v>4.99</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
     </row>
-    <row r="55" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="10"/>
       <c r="B55" s="7"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
     </row>
-    <row r="56" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
     </row>
-    <row r="57" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
     </row>
-    <row r="58" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
     </row>
-    <row r="59" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="10"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1"/>
     </row>
-    <row r="60" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="10"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="1"/>
     </row>
-    <row r="61" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="10"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
     </row>
-    <row r="62" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="10"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="1"/>
     </row>
-    <row r="63" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="10"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
     </row>
-    <row r="64" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
@@ -43191,60 +43326,60 @@
       <c r="F983" s="1"/>
       <c r="G983" s="1"/>
       <c r="H983" s="1"/>
       <c r="I983" s="1"/>
       <c r="J983" s="1"/>
       <c r="K983" s="1"/>
       <c r="L983" s="1"/>
       <c r="M983" s="1"/>
       <c r="N983" s="1"/>
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
       <c r="AA983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B27:AD27"/>
+    <mergeCell ref="B36:AD36"/>
+    <mergeCell ref="AA6:AG6"/>
+    <mergeCell ref="Y5:AG5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B8:AD8"/>
-[...3 lines deleted...]
-    <mergeCell ref="Y5:AF5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (нәресте өж коэф.)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>