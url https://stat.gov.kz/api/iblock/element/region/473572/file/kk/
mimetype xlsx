--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өж коэф.)" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="101">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
@@ -302,60 +302,66 @@
   <si>
     <t>615400000</t>
   </si>
   <si>
     <t>615500000</t>
   </si>
   <si>
     <t>615600000</t>
   </si>
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                           1000 адамға</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">b.kuandyk@aspire.gov.kz  </t>
   </si>
   <si>
     <t>Қуандық Бексұлтан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>1000 адамға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="63" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -6170,51 +6176,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -6270,97 +6276,98 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="59" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="18" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="18" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="18" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="58" fillId="0" borderId="1" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4795">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3794"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2778"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3795"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2779"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3796"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2780"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3797"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="2781"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3798"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="2782"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1776"/>
@@ -11344,51 +11351,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="78.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
@@ -11454,107 +11461,107 @@
       <c r="B10" s="39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="43" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="59">
-        <v>46272</v>
+      <c r="B15" s="45">
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="59">
-        <v>46300</v>
+      <c r="B16" s="45">
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="31" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="41" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
@@ -11592,269 +11599,277 @@
       <c r="B10" s="11"/>
     </row>
     <row r="11" spans="2:2" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="11"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="11"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="14" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG983"/>
+  <dimension ref="A1:AH983"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="J1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI36" sqref="AI36"/>
+      <selection pane="bottomLeft" activeCell="AH17" sqref="AH17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="8.5703125" customWidth="1"/>
     <col min="29" max="29" width="9.5703125" customWidth="1"/>
     <col min="30" max="30" width="8" customWidth="1"/>
     <col min="31" max="31" width="11.140625" customWidth="1"/>
     <col min="32" max="32" width="9" customWidth="1"/>
     <col min="33" max="33" width="9.42578125" customWidth="1"/>
+    <col min="34" max="34" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="10"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10"/>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="47"/>
-[...17 lines deleted...]
-      <c r="U2" s="47"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
-    </row>
-    <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="3"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="15"/>
       <c r="S5" s="15"/>
       <c r="T5" s="16"/>
       <c r="U5" s="17"/>
       <c r="V5" s="16"/>
-      <c r="Y5" s="61" t="s">
-[...3 lines deleted...]
-      <c r="AA5" s="61"/>
+      <c r="Y5" s="62" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="61" t="s">
+        <v>100</v>
+      </c>
       <c r="AB5" s="61"/>
       <c r="AC5" s="61"/>
       <c r="AD5" s="61"/>
       <c r="AE5" s="61"/>
       <c r="AF5" s="61"/>
       <c r="AG5" s="61"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="AH5" s="61"/>
+    </row>
+    <row r="6" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="48"/>
-      <c r="C6" s="50">
+      <c r="B6" s="55"/>
+      <c r="C6" s="57">
         <v>2024</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="52">
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="59">
         <v>2025</v>
       </c>
-      <c r="P6" s="53"/>
-[...10 lines deleted...]
-      <c r="AA6" s="57">
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
+      <c r="Z6" s="60"/>
+      <c r="AA6" s="50">
         <v>2026</v>
       </c>
-      <c r="AB6" s="58"/>
-[...8 lines deleted...]
-      <c r="B7" s="49"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
+      <c r="AG6" s="51"/>
+      <c r="AH6" s="51"/>
+    </row>
+    <row r="7" spans="1:34" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="53"/>
+      <c r="B7" s="56"/>
       <c r="C7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="9" t="s">
@@ -11898,92 +11913,95 @@
       </c>
       <c r="X7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="AF7" s="60" t="s">
+      <c r="AF7" s="46" t="s">
         <v>37</v>
       </c>
       <c r="AG7" s="18" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="8" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH7" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10"/>
-      <c r="B8" s="54" t="s">
+      <c r="B8" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="54"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+    </row>
+    <row r="9" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="22">
         <v>9.08</v>
       </c>
       <c r="D9" s="22">
         <v>8.43</v>
       </c>
       <c r="E9" s="22">
         <v>8.49</v>
       </c>
       <c r="F9" s="22">
         <v>8.48</v>
       </c>
       <c r="G9" s="22">
         <v>8.3699999999999992</v>
       </c>
       <c r="H9" s="22">
         <v>7.85</v>
       </c>
       <c r="I9" s="22">
@@ -12039,52 +12057,55 @@
       </c>
       <c r="Z9" s="22">
         <v>6.89</v>
       </c>
       <c r="AA9" s="33">
         <v>5.15</v>
       </c>
       <c r="AB9" s="22">
         <v>5.67</v>
       </c>
       <c r="AC9" s="22">
         <v>6.99</v>
       </c>
       <c r="AD9" s="22">
         <v>6.53</v>
       </c>
       <c r="AE9" s="22">
         <v>6.63</v>
       </c>
       <c r="AF9" s="22">
         <v>6.48</v>
       </c>
       <c r="AG9" s="22">
         <v>6.4</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH9" s="22">
+        <v>6.45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="22">
         <v>3.44</v>
       </c>
       <c r="D10" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="E10" s="22">
         <v>5.09</v>
       </c>
       <c r="F10" s="22">
         <v>5.23</v>
       </c>
       <c r="G10" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="H10" s="22">
         <v>4.8899999999999997</v>
       </c>
       <c r="I10" s="22">
@@ -12140,52 +12161,55 @@
       </c>
       <c r="Z10" s="22">
         <v>7.31</v>
       </c>
       <c r="AA10" s="33">
         <v>2.08</v>
       </c>
       <c r="AB10" s="22">
         <v>3.44</v>
       </c>
       <c r="AC10" s="22">
         <v>6.02</v>
       </c>
       <c r="AD10" s="22">
         <v>5.65</v>
       </c>
       <c r="AE10" s="22">
         <v>6.53</v>
       </c>
       <c r="AF10" s="22">
         <v>6.84</v>
       </c>
       <c r="AG10" s="22">
         <v>6.96</v>
       </c>
-    </row>
-    <row r="11" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH10" s="22">
+        <v>7.74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="22">
         <v>11.56</v>
       </c>
       <c r="D11" s="22">
         <v>9.1199999999999992</v>
       </c>
       <c r="E11" s="22">
         <v>12.22</v>
       </c>
       <c r="F11" s="22">
         <v>13.7</v>
       </c>
       <c r="G11" s="22">
         <v>14.39</v>
       </c>
       <c r="H11" s="22">
         <v>13.01</v>
       </c>
       <c r="I11" s="22">
@@ -12241,52 +12265,55 @@
       </c>
       <c r="Z11" s="22">
         <v>9.52</v>
       </c>
       <c r="AA11" s="33">
         <v>7.04</v>
       </c>
       <c r="AB11" s="22">
         <v>8.5500000000000007</v>
       </c>
       <c r="AC11" s="22">
         <v>11.49</v>
       </c>
       <c r="AD11" s="22">
         <v>10.71</v>
       </c>
       <c r="AE11" s="22">
         <v>8.9</v>
       </c>
       <c r="AF11" s="22">
         <v>8.82</v>
       </c>
       <c r="AG11" s="22">
         <v>7.33</v>
       </c>
-    </row>
-    <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH11" s="22">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="22">
         <v>5.26</v>
       </c>
       <c r="D12" s="22">
         <v>8.33</v>
       </c>
       <c r="E12" s="22">
         <v>7.81</v>
       </c>
       <c r="F12" s="22">
         <v>7.35</v>
       </c>
       <c r="G12" s="22">
         <v>5.64</v>
       </c>
       <c r="H12" s="22">
         <v>4.74</v>
       </c>
       <c r="I12" s="22">
@@ -12342,52 +12369,55 @@
       </c>
       <c r="Z12" s="22">
         <v>7.2</v>
       </c>
       <c r="AA12" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB12" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC12" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD12" s="22">
         <v>1.75</v>
       </c>
       <c r="AE12" s="22">
         <v>1.39</v>
       </c>
       <c r="AF12" s="22">
         <v>5.94</v>
       </c>
       <c r="AG12" s="22">
         <v>5.08</v>
       </c>
-    </row>
-    <row r="13" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH12" s="22">
+        <v>5.36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="22">
         <v>34.880000000000003</v>
       </c>
       <c r="D13" s="22">
         <v>30.12</v>
       </c>
       <c r="E13" s="22">
         <v>23.72</v>
       </c>
       <c r="F13" s="22">
         <v>24.32</v>
       </c>
       <c r="G13" s="22">
         <v>21.95</v>
       </c>
       <c r="H13" s="22">
         <v>20.88</v>
       </c>
       <c r="I13" s="22">
@@ -12443,52 +12473,55 @@
       </c>
       <c r="Z13" s="22">
         <v>9.33</v>
       </c>
       <c r="AA13" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB13" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC13" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD13" s="22">
         <v>4.29</v>
       </c>
       <c r="AE13" s="22">
         <v>3.55</v>
       </c>
       <c r="AF13" s="22">
         <v>5.76</v>
       </c>
       <c r="AG13" s="22">
         <v>4.95</v>
       </c>
-    </row>
-    <row r="14" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH13" s="22">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="22">
         <v>13.86</v>
       </c>
       <c r="D14" s="22">
         <v>7.6</v>
       </c>
       <c r="E14" s="22">
         <v>6.45</v>
       </c>
       <c r="F14" s="22">
         <v>6.77</v>
       </c>
       <c r="G14" s="22">
         <v>5.91</v>
       </c>
       <c r="H14" s="22">
         <v>5.35</v>
       </c>
       <c r="I14" s="22">
@@ -12544,52 +12577,55 @@
       </c>
       <c r="Z14" s="22">
         <v>5.35</v>
       </c>
       <c r="AA14" s="33">
         <v>9.93</v>
       </c>
       <c r="AB14" s="22">
         <v>8.6199999999999992</v>
       </c>
       <c r="AC14" s="22">
         <v>9.07</v>
       </c>
       <c r="AD14" s="22">
         <v>8.64</v>
       </c>
       <c r="AE14" s="22">
         <v>7.64</v>
       </c>
       <c r="AF14" s="22">
         <v>6.96</v>
       </c>
       <c r="AG14" s="22">
         <v>5.93</v>
       </c>
-    </row>
-    <row r="15" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH14" s="22">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="22">
         <v>12.12</v>
       </c>
       <c r="D15" s="22">
         <v>6.71</v>
       </c>
       <c r="E15" s="22">
         <v>7.93</v>
       </c>
       <c r="F15" s="22">
         <v>7.72</v>
       </c>
       <c r="G15" s="22">
         <v>8.4</v>
       </c>
       <c r="H15" s="22">
         <v>7.19</v>
       </c>
       <c r="I15" s="22">
@@ -12645,52 +12681,55 @@
       </c>
       <c r="Z15" s="22">
         <v>6.82</v>
       </c>
       <c r="AA15" s="33">
         <v>14.71</v>
       </c>
       <c r="AB15" s="22">
         <v>10.029999999999999</v>
       </c>
       <c r="AC15" s="22">
         <v>16.03</v>
       </c>
       <c r="AD15" s="22">
         <v>11.76</v>
       </c>
       <c r="AE15" s="22">
         <v>11.42</v>
       </c>
       <c r="AF15" s="22">
         <v>9.5500000000000007</v>
       </c>
       <c r="AG15" s="22">
         <v>8.8000000000000007</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH15" s="22">
+        <v>7.46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="22">
         <v>16.079999999999998</v>
       </c>
       <c r="D16" s="22">
         <v>19.2</v>
       </c>
       <c r="E16" s="22">
         <v>15.44</v>
       </c>
       <c r="F16" s="22">
         <v>11.42</v>
       </c>
       <c r="G16" s="22">
         <v>9.7799999999999994</v>
       </c>
       <c r="H16" s="22">
         <v>8.26</v>
       </c>
       <c r="I16" s="22">
@@ -12746,52 +12785,55 @@
       </c>
       <c r="Z16" s="22">
         <v>5.94</v>
       </c>
       <c r="AA16" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB16" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC16" s="22">
         <v>5.17</v>
       </c>
       <c r="AD16" s="22">
         <v>3.9</v>
       </c>
       <c r="AE16" s="22">
         <v>5.21</v>
       </c>
       <c r="AF16" s="22">
         <v>5.27</v>
       </c>
       <c r="AG16" s="22">
         <v>4.47</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH16" s="22">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="22">
         <v>7.14</v>
       </c>
       <c r="D17" s="22">
         <v>12.26</v>
       </c>
       <c r="E17" s="22">
         <v>11.22</v>
       </c>
       <c r="F17" s="22">
         <v>13.38</v>
       </c>
       <c r="G17" s="22">
         <v>13.66</v>
       </c>
       <c r="H17" s="22">
         <v>12.66</v>
       </c>
       <c r="I17" s="22">
@@ -12847,52 +12889,55 @@
       </c>
       <c r="Z17" s="22">
         <v>8.93</v>
       </c>
       <c r="AA17" s="33">
         <v>4.33</v>
       </c>
       <c r="AB17" s="22">
         <v>7.09</v>
       </c>
       <c r="AC17" s="22">
         <v>9.17</v>
       </c>
       <c r="AD17" s="22">
         <v>7</v>
       </c>
       <c r="AE17" s="22">
         <v>7.63</v>
       </c>
       <c r="AF17" s="22">
         <v>7.66</v>
       </c>
       <c r="AG17" s="22">
         <v>7.76</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH17" s="22">
+        <v>6.74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="22">
         <v>10.1</v>
       </c>
       <c r="D18" s="22">
         <v>8.77</v>
       </c>
       <c r="E18" s="22">
         <v>9.99</v>
       </c>
       <c r="F18" s="22">
         <v>11.51</v>
       </c>
       <c r="G18" s="22">
         <v>10.06</v>
       </c>
       <c r="H18" s="22">
         <v>10.029999999999999</v>
       </c>
       <c r="I18" s="22">
@@ -12948,52 +12993,55 @@
       </c>
       <c r="Z18" s="22">
         <v>9.48</v>
       </c>
       <c r="AA18" s="33">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB18" s="22">
         <v>2.52</v>
       </c>
       <c r="AC18" s="22">
         <v>4.92</v>
       </c>
       <c r="AD18" s="22">
         <v>4.93</v>
       </c>
       <c r="AE18" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="AF18" s="22">
         <v>5.01</v>
       </c>
       <c r="AG18" s="22">
         <v>4.9400000000000004</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH18" s="22">
+        <v>4.37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="22">
         <v>20.2</v>
       </c>
       <c r="D19" s="22">
         <v>10.31</v>
       </c>
       <c r="E19" s="22">
         <v>10.49</v>
       </c>
       <c r="F19" s="22">
         <v>13.4</v>
       </c>
       <c r="G19" s="22">
         <v>13.1</v>
       </c>
       <c r="H19" s="22">
         <v>17.14</v>
       </c>
       <c r="I19" s="22">
@@ -13049,52 +13097,55 @@
       </c>
       <c r="Z19" s="22">
         <v>9.18</v>
       </c>
       <c r="AA19" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB19" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC19" s="22">
         <v>5.03</v>
       </c>
       <c r="AD19" s="22">
         <v>3.86</v>
       </c>
       <c r="AE19" s="22">
         <v>3.11</v>
       </c>
       <c r="AF19" s="22">
         <v>2.4900000000000002</v>
       </c>
       <c r="AG19" s="22">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH19" s="22">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="22">
         <v>3.62</v>
       </c>
       <c r="D20" s="22">
         <v>6.84</v>
       </c>
       <c r="E20" s="22">
         <v>9.7899999999999991</v>
       </c>
       <c r="F20" s="22">
         <v>8.8699999999999992</v>
       </c>
       <c r="G20" s="22">
         <v>9.09</v>
       </c>
       <c r="H20" s="22">
         <v>7.48</v>
       </c>
       <c r="I20" s="22">
@@ -13150,52 +13201,55 @@
       </c>
       <c r="Z20" s="22">
         <v>5</v>
       </c>
       <c r="AA20" s="33">
         <v>5.95</v>
       </c>
       <c r="AB20" s="22">
         <v>4.18</v>
       </c>
       <c r="AC20" s="22">
         <v>4.91</v>
       </c>
       <c r="AD20" s="22">
         <v>6.22</v>
       </c>
       <c r="AE20" s="22">
         <v>5.46</v>
       </c>
       <c r="AF20" s="22">
         <v>4.78</v>
       </c>
       <c r="AG20" s="22">
         <v>4.5599999999999996</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH20" s="22">
+        <v>5.68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="22">
         <v>8.94</v>
       </c>
       <c r="D21" s="22">
         <v>6.57</v>
       </c>
       <c r="E21" s="22">
         <v>5.82</v>
       </c>
       <c r="F21" s="22">
         <v>5.24</v>
       </c>
       <c r="G21" s="22">
         <v>6.59</v>
       </c>
       <c r="H21" s="22">
         <v>6.23</v>
       </c>
       <c r="I21" s="22">
@@ -13251,52 +13305,55 @@
       </c>
       <c r="Z21" s="22">
         <v>6.64</v>
       </c>
       <c r="AA21" s="33">
         <v>9.9</v>
       </c>
       <c r="AB21" s="22">
         <v>10.39</v>
       </c>
       <c r="AC21" s="22">
         <v>9.5</v>
       </c>
       <c r="AD21" s="22">
         <v>7.88</v>
       </c>
       <c r="AE21" s="22">
         <v>10.63</v>
       </c>
       <c r="AF21" s="22">
         <v>9.35</v>
       </c>
       <c r="AG21" s="22">
         <v>9.9</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH21" s="22">
+        <v>9.39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="22">
         <v>4.3899999999999997</v>
       </c>
       <c r="D22" s="22">
         <v>5.0999999999999996</v>
       </c>
       <c r="E22" s="22">
         <v>5.13</v>
       </c>
       <c r="F22" s="22">
         <v>5.15</v>
       </c>
       <c r="G22" s="22">
         <v>4.1500000000000004</v>
       </c>
       <c r="H22" s="22">
         <v>3.55</v>
       </c>
       <c r="I22" s="22">
@@ -13352,52 +13409,55 @@
       </c>
       <c r="Z22" s="22">
         <v>6.52</v>
       </c>
       <c r="AA22" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB22" s="22">
         <v>5.67</v>
       </c>
       <c r="AC22" s="22">
         <v>3.66</v>
       </c>
       <c r="AD22" s="22">
         <v>4.2</v>
       </c>
       <c r="AE22" s="22">
         <v>4.66</v>
       </c>
       <c r="AF22" s="22">
         <v>4.87</v>
       </c>
       <c r="AG22" s="22">
         <v>7.37</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH22" s="22">
+        <v>6.53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="22">
         <v>7.41</v>
       </c>
       <c r="D23" s="22">
         <v>3.92</v>
       </c>
       <c r="E23" s="22">
         <v>5.41</v>
       </c>
       <c r="F23" s="22">
         <v>6</v>
       </c>
       <c r="G23" s="22">
         <v>7.8</v>
       </c>
       <c r="H23" s="22">
         <v>6.71</v>
       </c>
       <c r="I23" s="22">
@@ -13453,52 +13513,55 @@
       </c>
       <c r="Z23" s="22">
         <v>6.1</v>
       </c>
       <c r="AA23" s="33">
         <v>9.01</v>
       </c>
       <c r="AB23" s="22">
         <v>16.13</v>
       </c>
       <c r="AC23" s="22">
         <v>10.99</v>
       </c>
       <c r="AD23" s="22">
         <v>7.79</v>
       </c>
       <c r="AE23" s="22">
         <v>6.26</v>
       </c>
       <c r="AF23" s="22">
         <v>5.18</v>
       </c>
       <c r="AG23" s="22">
         <v>5.98</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH23" s="22">
+        <v>8.14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="22">
         <v>12.5</v>
       </c>
       <c r="D24" s="22">
         <v>13.27</v>
       </c>
       <c r="E24" s="22">
         <v>12.08</v>
       </c>
       <c r="F24" s="22">
         <v>13.36</v>
       </c>
       <c r="G24" s="22">
         <v>13.63</v>
       </c>
       <c r="H24" s="22">
         <v>11.91</v>
       </c>
       <c r="I24" s="22">
@@ -13554,52 +13617,55 @@
       </c>
       <c r="Z24" s="22">
         <v>5.07</v>
       </c>
       <c r="AA24" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB24" s="22">
         <v>5.83</v>
       </c>
       <c r="AC24" s="22">
         <v>7.52</v>
       </c>
       <c r="AD24" s="22">
         <v>8.51</v>
       </c>
       <c r="AE24" s="22">
         <v>7.67</v>
       </c>
       <c r="AF24" s="22">
         <v>8.0399999999999991</v>
       </c>
       <c r="AG24" s="22">
         <v>7.49</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH24" s="22">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="22">
         <v>1.96</v>
       </c>
       <c r="F25" s="22">
         <v>1.4</v>
       </c>
       <c r="G25" s="22">
         <v>1.1100000000000001</v>
       </c>
       <c r="H25" s="22">
         <v>3.81</v>
       </c>
       <c r="I25" s="22">
@@ -13655,52 +13721,55 @@
       </c>
       <c r="Z25" s="22">
         <v>8.49</v>
       </c>
       <c r="AA25" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB25" s="22">
         <v>3.88</v>
       </c>
       <c r="AC25" s="22">
         <v>5.51</v>
       </c>
       <c r="AD25" s="22">
         <v>5.86</v>
       </c>
       <c r="AE25" s="22">
         <v>4.67</v>
       </c>
       <c r="AF25" s="22">
         <v>3.86</v>
       </c>
       <c r="AG25" s="22">
         <v>5.43</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH25" s="22">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="22">
         <v>11.7</v>
       </c>
       <c r="D26" s="22">
         <v>9.1999999999999993</v>
       </c>
       <c r="E26" s="22">
         <v>6.45</v>
       </c>
       <c r="F26" s="22">
         <v>6.66</v>
       </c>
       <c r="G26" s="22">
         <v>6.72</v>
       </c>
       <c r="H26" s="22">
         <v>9.15</v>
       </c>
       <c r="I26" s="22">
@@ -13756,89 +13825,93 @@
       </c>
       <c r="Z26" s="22">
         <v>8.23</v>
       </c>
       <c r="AA26" s="33">
         <v>10.1</v>
       </c>
       <c r="AB26" s="22">
         <v>5.59</v>
       </c>
       <c r="AC26" s="22">
         <v>3.26</v>
       </c>
       <c r="AD26" s="22">
         <v>2.39</v>
       </c>
       <c r="AE26" s="22">
         <v>1.95</v>
       </c>
       <c r="AF26" s="22">
         <v>3.16</v>
       </c>
       <c r="AG26" s="22">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH26" s="22">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="10"/>
-      <c r="B27" s="55" t="s">
+      <c r="B27" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="C27" s="55"/>
-[...26 lines deleted...]
-      <c r="AD27" s="55"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="48"/>
+      <c r="T27" s="48"/>
+      <c r="U27" s="48"/>
+      <c r="V27" s="48"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="48"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
       <c r="AE27" s="36"/>
       <c r="AF27" s="22"/>
       <c r="AG27" s="22"/>
-    </row>
-    <row r="28" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH27" s="22"/>
+    </row>
+    <row r="28" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="22">
         <v>5.59</v>
       </c>
       <c r="D28" s="22">
         <v>5.47</v>
       </c>
       <c r="E28" s="22">
         <v>5.55</v>
       </c>
       <c r="F28" s="22">
         <v>5.86</v>
       </c>
       <c r="G28" s="22">
         <v>6.05</v>
       </c>
       <c r="H28" s="22">
         <v>5.81</v>
       </c>
       <c r="I28" s="22">
@@ -13894,52 +13967,55 @@
       </c>
       <c r="Z28" s="22">
         <v>7.47</v>
       </c>
       <c r="AA28" s="33">
         <v>3.09</v>
       </c>
       <c r="AB28" s="22">
         <v>3.4</v>
       </c>
       <c r="AC28" s="22">
         <v>5.17</v>
       </c>
       <c r="AD28" s="22">
         <v>4.99</v>
       </c>
       <c r="AE28" s="22">
         <v>5.64</v>
       </c>
       <c r="AF28" s="22">
         <v>6.53</v>
       </c>
       <c r="AG28" s="22">
         <v>6.45</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH28" s="22">
+        <v>6.89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="22">
         <v>3.44</v>
       </c>
       <c r="D29" s="22">
         <v>4.5199999999999996</v>
       </c>
       <c r="E29" s="22">
         <v>5.09</v>
       </c>
       <c r="F29" s="22">
         <v>5.23</v>
       </c>
       <c r="G29" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="H29" s="22">
         <v>4.8899999999999997</v>
       </c>
       <c r="I29" s="22">
@@ -13995,52 +14071,55 @@
       </c>
       <c r="Z29" s="22">
         <v>7.31</v>
       </c>
       <c r="AA29" s="33">
         <v>2.08</v>
       </c>
       <c r="AB29" s="22">
         <v>3.44</v>
       </c>
       <c r="AC29" s="22">
         <v>6.02</v>
       </c>
       <c r="AD29" s="22">
         <v>5.65</v>
       </c>
       <c r="AE29" s="22">
         <v>6.53</v>
       </c>
       <c r="AF29" s="22">
         <v>6.84</v>
       </c>
       <c r="AG29" s="22">
         <v>6.96</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH29" s="22">
+        <v>7.74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="22">
         <v>7.87</v>
       </c>
       <c r="D30" s="22">
         <v>8.44</v>
       </c>
       <c r="E30" s="22">
         <v>11.49</v>
       </c>
       <c r="F30" s="22">
         <v>12.53</v>
       </c>
       <c r="G30" s="22">
         <v>14.73</v>
       </c>
       <c r="H30" s="22">
         <v>13.51</v>
       </c>
       <c r="I30" s="22">
@@ -14096,52 +14175,55 @@
       </c>
       <c r="Z30" s="22">
         <v>8.35</v>
       </c>
       <c r="AA30" s="33">
         <v>8.77</v>
       </c>
       <c r="AB30" s="22">
         <v>10.53</v>
       </c>
       <c r="AC30" s="22">
         <v>14.39</v>
       </c>
       <c r="AD30" s="22">
         <v>11.14</v>
       </c>
       <c r="AE30" s="22">
         <v>9.17</v>
       </c>
       <c r="AF30" s="22">
         <v>9.6300000000000008</v>
       </c>
       <c r="AG30" s="22">
         <v>8.01</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH30" s="22">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B31" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="22">
         <v>7.04</v>
       </c>
       <c r="D31" s="22">
         <v>3.64</v>
       </c>
       <c r="E31" s="22">
         <v>5.18</v>
       </c>
       <c r="F31" s="22">
         <v>5.85</v>
       </c>
       <c r="G31" s="22">
         <v>4.4800000000000004</v>
       </c>
       <c r="H31" s="22">
         <v>3.78</v>
       </c>
       <c r="I31" s="22">
@@ -14197,52 +14279,55 @@
       </c>
       <c r="Z31" s="22">
         <v>8.11</v>
       </c>
       <c r="AA31" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB31" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC31" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD31" s="22">
         <v>2.35</v>
       </c>
       <c r="AE31" s="22">
         <v>1.88</v>
       </c>
       <c r="AF31" s="22">
         <v>8.0299999999999994</v>
       </c>
       <c r="AG31" s="22">
         <v>6.92</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH31" s="22">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="22">
         <v>10</v>
       </c>
       <c r="D32" s="22">
         <v>5.41</v>
       </c>
       <c r="E32" s="22">
         <v>3.82</v>
       </c>
       <c r="F32" s="22">
         <v>2.79</v>
       </c>
       <c r="G32" s="22">
         <v>2.23</v>
       </c>
       <c r="H32" s="22">
         <v>1.82</v>
       </c>
       <c r="I32" s="22">
@@ -14298,52 +14383,55 @@
       </c>
       <c r="Z32" s="22">
         <v>5.44</v>
       </c>
       <c r="AA32" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB32" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC32" s="22">
         <v>5.26</v>
       </c>
       <c r="AD32" s="22">
         <v>7.78</v>
       </c>
       <c r="AE32" s="22">
         <v>6.27</v>
       </c>
       <c r="AF32" s="22">
         <v>5.26</v>
       </c>
       <c r="AG32" s="22">
         <v>4.54</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH32" s="22">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="22">
         <v>7.14</v>
       </c>
       <c r="D33" s="22">
         <v>7.33</v>
       </c>
       <c r="E33" s="22">
         <v>4.74</v>
       </c>
       <c r="F33" s="22">
         <v>5.15</v>
       </c>
       <c r="G33" s="22">
         <v>5.35</v>
       </c>
       <c r="H33" s="22">
         <v>5.69</v>
       </c>
       <c r="I33" s="22">
@@ -14399,52 +14487,55 @@
       </c>
       <c r="Z33" s="22">
         <v>7.27</v>
       </c>
       <c r="AA33" s="33">
         <v>7.81</v>
       </c>
       <c r="AB33" s="22">
         <v>4.72</v>
       </c>
       <c r="AC33" s="22">
         <v>3.14</v>
       </c>
       <c r="AD33" s="22">
         <v>2.4</v>
       </c>
       <c r="AE33" s="22">
         <v>7.63</v>
       </c>
       <c r="AF33" s="22">
         <v>6.53</v>
       </c>
       <c r="AG33" s="22">
         <v>8.4600000000000009</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH33" s="22">
+        <v>7.47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="22">
         <v>7.19</v>
       </c>
       <c r="E34" s="22">
         <v>4.8099999999999996</v>
       </c>
       <c r="F34" s="22">
         <v>6.92</v>
       </c>
       <c r="G34" s="22">
         <v>10.87</v>
       </c>
       <c r="H34" s="22">
         <v>8.83</v>
       </c>
       <c r="I34" s="22">
@@ -14500,52 +14591,55 @@
       </c>
       <c r="Z34" s="22">
         <v>7.2</v>
       </c>
       <c r="AA34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AE34" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AF34" s="22">
         <v>3.39</v>
       </c>
       <c r="AG34" s="22">
         <v>2.79</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH34" s="22">
+        <v>4.9800000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="22">
         <v>11.76</v>
       </c>
       <c r="D35" s="22">
         <v>6.21</v>
       </c>
       <c r="E35" s="22">
         <v>4.4400000000000004</v>
       </c>
       <c r="F35" s="22">
         <v>3.48</v>
       </c>
       <c r="G35" s="22">
         <v>2.87</v>
       </c>
       <c r="H35" s="22">
         <v>4.96</v>
       </c>
       <c r="I35" s="22">
@@ -14601,88 +14695,92 @@
       </c>
       <c r="Z35" s="22">
         <v>9.36</v>
       </c>
       <c r="AA35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AE35" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AF35" s="22" t="s">
         <v>56</v>
       </c>
       <c r="AG35" s="22" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="56" t="s">
+      <c r="AH35" s="22">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="C36" s="56"/>
-[...26 lines deleted...]
-      <c r="AD36" s="56"/>
+      <c r="C36" s="49"/>
+      <c r="D36" s="49"/>
+      <c r="E36" s="49"/>
+      <c r="F36" s="49"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="49"/>
+      <c r="K36" s="49"/>
+      <c r="L36" s="49"/>
+      <c r="M36" s="49"/>
+      <c r="N36" s="49"/>
+      <c r="O36" s="49"/>
+      <c r="P36" s="49"/>
+      <c r="Q36" s="49"/>
+      <c r="R36" s="49"/>
+      <c r="S36" s="49"/>
+      <c r="T36" s="49"/>
+      <c r="U36" s="49"/>
+      <c r="V36" s="49"/>
+      <c r="W36" s="49"/>
+      <c r="X36" s="49"/>
+      <c r="Y36" s="49"/>
+      <c r="Z36" s="49"/>
+      <c r="AA36" s="49"/>
+      <c r="AB36" s="49"/>
+      <c r="AC36" s="49"/>
+      <c r="AD36" s="49"/>
       <c r="AE36" s="36"/>
       <c r="AF36" s="22"/>
       <c r="AG36" s="22"/>
-    </row>
-    <row r="37" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH36" s="22"/>
+    </row>
+    <row r="37" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="22">
         <v>10.29</v>
       </c>
       <c r="D37" s="22">
         <v>9.4600000000000009</v>
       </c>
       <c r="E37" s="22">
         <v>9.52</v>
       </c>
       <c r="F37" s="22">
         <v>9.39</v>
       </c>
       <c r="G37" s="24">
         <v>9.18</v>
       </c>
       <c r="H37" s="22">
         <v>8.56</v>
       </c>
       <c r="I37" s="22">
@@ -14738,52 +14836,55 @@
       </c>
       <c r="Z37" s="24">
         <v>6.69</v>
       </c>
       <c r="AA37" s="34">
         <v>5.89</v>
       </c>
       <c r="AB37" s="24">
         <v>6.45</v>
       </c>
       <c r="AC37" s="24">
         <v>7.63</v>
       </c>
       <c r="AD37" s="24">
         <v>7.07</v>
       </c>
       <c r="AE37" s="22">
         <v>6.98</v>
       </c>
       <c r="AF37" s="22">
         <v>6.46</v>
       </c>
       <c r="AG37" s="22">
         <v>6.39</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH37" s="22">
+        <v>6.29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="22">
         <v>21.74</v>
       </c>
       <c r="D38" s="22">
         <v>10.87</v>
       </c>
       <c r="E38" s="22">
         <v>13.99</v>
       </c>
       <c r="F38" s="22">
         <v>16.850000000000001</v>
       </c>
       <c r="G38" s="24">
         <v>13.45</v>
       </c>
       <c r="H38" s="22">
         <v>11.58</v>
       </c>
       <c r="I38" s="22">
@@ -14839,52 +14940,55 @@
       </c>
       <c r="Z38" s="24">
         <v>13.23</v>
       </c>
       <c r="AA38" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB38" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC38" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD38" s="24">
         <v>9.26</v>
       </c>
       <c r="AE38" s="22">
         <v>7.94</v>
       </c>
       <c r="AF38" s="22">
         <v>6.21</v>
       </c>
       <c r="AG38" s="22">
         <v>5.13</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH38" s="22">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D39" s="22">
         <v>23.53</v>
       </c>
       <c r="E39" s="22">
         <v>15.87</v>
       </c>
       <c r="F39" s="22">
         <v>11.98</v>
       </c>
       <c r="G39" s="24">
         <v>9.17</v>
       </c>
       <c r="H39" s="22">
         <v>7.66</v>
       </c>
       <c r="I39" s="22">
@@ -14940,52 +15044,55 @@
       </c>
       <c r="Z39" s="24">
         <v>4.45</v>
       </c>
       <c r="AA39" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB39" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC39" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD39" s="25" t="s">
         <v>56</v>
       </c>
       <c r="AE39" s="25" t="s">
         <v>56</v>
       </c>
       <c r="AF39" s="22" t="s">
         <v>56</v>
       </c>
       <c r="AG39" s="22" t="s">
         <v>56</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH39" s="22">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="22">
         <v>34.880000000000003</v>
       </c>
       <c r="D40" s="22">
         <v>30.12</v>
       </c>
       <c r="E40" s="22">
         <v>23.72</v>
       </c>
       <c r="F40" s="22">
         <v>24.32</v>
       </c>
       <c r="G40" s="24">
         <v>21.95</v>
       </c>
       <c r="H40" s="22">
         <v>20.88</v>
       </c>
       <c r="I40" s="22">
@@ -15041,52 +15148,55 @@
       </c>
       <c r="Z40" s="24">
         <v>9.33</v>
       </c>
       <c r="AA40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AD40" s="24">
         <v>4.29</v>
       </c>
       <c r="AE40" s="22">
         <v>3.55</v>
       </c>
       <c r="AF40" s="22">
         <v>5.76</v>
       </c>
       <c r="AG40" s="22">
         <v>4.95</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH40" s="22">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="22">
         <v>15.02</v>
       </c>
       <c r="D41" s="22">
         <v>8.2799999999999994</v>
       </c>
       <c r="E41" s="22">
         <v>7.29</v>
       </c>
       <c r="F41" s="22">
         <v>8.0399999999999991</v>
       </c>
       <c r="G41" s="24">
         <v>7.08</v>
       </c>
       <c r="H41" s="22">
         <v>6.5</v>
       </c>
       <c r="I41" s="22">
@@ -15142,52 +15252,55 @@
       </c>
       <c r="Z41" s="24">
         <v>5.32</v>
       </c>
       <c r="AA41" s="34">
         <v>12.5</v>
       </c>
       <c r="AB41" s="24">
         <v>10.82</v>
       </c>
       <c r="AC41" s="24">
         <v>10.119999999999999</v>
       </c>
       <c r="AD41" s="24">
         <v>8.89</v>
       </c>
       <c r="AE41" s="22">
         <v>8.0299999999999994</v>
       </c>
       <c r="AF41" s="22">
         <v>7.43</v>
       </c>
       <c r="AG41" s="22">
         <v>6.32</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH41" s="22">
+        <v>6.59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="22">
         <v>12.12</v>
       </c>
       <c r="D42" s="22">
         <v>6.71</v>
       </c>
       <c r="E42" s="22">
         <v>7.93</v>
       </c>
       <c r="F42" s="22">
         <v>7.72</v>
       </c>
       <c r="G42" s="24">
         <v>8.4</v>
       </c>
       <c r="H42" s="22">
         <v>7.19</v>
       </c>
       <c r="I42" s="22">
@@ -15243,52 +15356,55 @@
       </c>
       <c r="Z42" s="24">
         <v>6.82</v>
       </c>
       <c r="AA42" s="34">
         <v>14.71</v>
       </c>
       <c r="AB42" s="24">
         <v>10.029999999999999</v>
       </c>
       <c r="AC42" s="24">
         <v>16.03</v>
       </c>
       <c r="AD42" s="24">
         <v>11.76</v>
       </c>
       <c r="AE42" s="22">
         <v>11.42</v>
       </c>
       <c r="AF42" s="22">
         <v>9.5500000000000007</v>
       </c>
       <c r="AG42" s="22">
         <v>8.8000000000000007</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH42" s="22">
+        <v>7.46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="22">
         <v>16.079999999999998</v>
       </c>
       <c r="D43" s="22">
         <v>19.2</v>
       </c>
       <c r="E43" s="22">
         <v>15.44</v>
       </c>
       <c r="F43" s="22">
         <v>11.42</v>
       </c>
       <c r="G43" s="24">
         <v>9.7799999999999994</v>
       </c>
       <c r="H43" s="22">
         <v>8.26</v>
       </c>
       <c r="I43" s="22">
@@ -15344,52 +15460,55 @@
       </c>
       <c r="Z43" s="24">
         <v>5.94</v>
       </c>
       <c r="AA43" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB43" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC43" s="24">
         <v>5.17</v>
       </c>
       <c r="AD43" s="24">
         <v>3.9</v>
       </c>
       <c r="AE43" s="22">
         <v>5.21</v>
       </c>
       <c r="AF43" s="22">
         <v>5.27</v>
       </c>
       <c r="AG43" s="22">
         <v>4.47</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH43" s="22">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="20" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="22">
         <v>7.14</v>
       </c>
       <c r="D44" s="22">
         <v>12.26</v>
       </c>
       <c r="E44" s="22">
         <v>11.22</v>
       </c>
       <c r="F44" s="22">
         <v>13.38</v>
       </c>
       <c r="G44" s="24">
         <v>13.66</v>
       </c>
       <c r="H44" s="22">
         <v>12.66</v>
       </c>
       <c r="I44" s="22">
@@ -15445,52 +15564,55 @@
       </c>
       <c r="Z44" s="24">
         <v>8.93</v>
       </c>
       <c r="AA44" s="34">
         <v>4.33</v>
       </c>
       <c r="AB44" s="24">
         <v>7.09</v>
       </c>
       <c r="AC44" s="24">
         <v>9.17</v>
       </c>
       <c r="AD44" s="24">
         <v>7</v>
       </c>
       <c r="AE44" s="22">
         <v>7.63</v>
       </c>
       <c r="AF44" s="22">
         <v>7.66</v>
       </c>
       <c r="AG44" s="22">
         <v>7.76</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH44" s="22">
+        <v>6.74</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="22">
         <v>10.1</v>
       </c>
       <c r="D45" s="22">
         <v>8.77</v>
       </c>
       <c r="E45" s="22">
         <v>9.99</v>
       </c>
       <c r="F45" s="22">
         <v>11.51</v>
       </c>
       <c r="G45" s="24">
         <v>10.06</v>
       </c>
       <c r="H45" s="22">
         <v>10.029999999999999</v>
       </c>
       <c r="I45" s="22">
@@ -15546,52 +15668,55 @@
       </c>
       <c r="Z45" s="24">
         <v>9.48</v>
       </c>
       <c r="AA45" s="34">
         <v>4.2699999999999996</v>
       </c>
       <c r="AB45" s="24">
         <v>2.52</v>
       </c>
       <c r="AC45" s="24">
         <v>4.92</v>
       </c>
       <c r="AD45" s="24">
         <v>4.93</v>
       </c>
       <c r="AE45" s="22">
         <v>5.0199999999999996</v>
       </c>
       <c r="AF45" s="22">
         <v>5.01</v>
       </c>
       <c r="AG45" s="22">
         <v>4.9400000000000004</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH45" s="22">
+        <v>4.37</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="29" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="22">
         <v>20.2</v>
       </c>
       <c r="D46" s="22">
         <v>10.31</v>
       </c>
       <c r="E46" s="22">
         <v>10.49</v>
       </c>
       <c r="F46" s="22">
         <v>13.4</v>
       </c>
       <c r="G46" s="24">
         <v>13.1</v>
       </c>
       <c r="H46" s="22">
         <v>17.14</v>
       </c>
       <c r="I46" s="22">
@@ -15647,52 +15772,55 @@
       </c>
       <c r="Z46" s="24">
         <v>9.18</v>
       </c>
       <c r="AA46" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB46" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AC46" s="24">
         <v>5.03</v>
       </c>
       <c r="AD46" s="24">
         <v>3.86</v>
       </c>
       <c r="AE46" s="22">
         <v>3.11</v>
       </c>
       <c r="AF46" s="22">
         <v>2.4900000000000002</v>
       </c>
       <c r="AG46" s="22">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH46" s="22">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="29" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="22">
         <v>3.62</v>
       </c>
       <c r="D47" s="22">
         <v>6.84</v>
       </c>
       <c r="E47" s="22">
         <v>9.7899999999999991</v>
       </c>
       <c r="F47" s="22">
         <v>8.8699999999999992</v>
       </c>
       <c r="G47" s="24">
         <v>9.09</v>
       </c>
       <c r="H47" s="22">
         <v>7.48</v>
       </c>
       <c r="I47" s="22">
@@ -15748,52 +15876,55 @@
       </c>
       <c r="Z47" s="24">
         <v>5</v>
       </c>
       <c r="AA47" s="34">
         <v>5.95</v>
       </c>
       <c r="AB47" s="24">
         <v>4.18</v>
       </c>
       <c r="AC47" s="24">
         <v>4.91</v>
       </c>
       <c r="AD47" s="24">
         <v>6.22</v>
       </c>
       <c r="AE47" s="22">
         <v>5.46</v>
       </c>
       <c r="AF47" s="22">
         <v>4.78</v>
       </c>
       <c r="AG47" s="22">
         <v>4.5599999999999996</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH47" s="22">
+        <v>5.68</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="29" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C48" s="22">
         <v>9.5500000000000007</v>
       </c>
       <c r="D48" s="22">
         <v>6.31</v>
       </c>
       <c r="E48" s="22">
         <v>6.23</v>
       </c>
       <c r="F48" s="22">
         <v>5.27</v>
       </c>
       <c r="G48" s="24">
         <v>7.09</v>
       </c>
       <c r="H48" s="22">
         <v>6.45</v>
       </c>
       <c r="I48" s="22">
@@ -15849,52 +15980,55 @@
       </c>
       <c r="Z48" s="24">
         <v>6.37</v>
       </c>
       <c r="AA48" s="34">
         <v>10.87</v>
       </c>
       <c r="AB48" s="24">
         <v>12.54</v>
       </c>
       <c r="AC48" s="24">
         <v>11.9</v>
       </c>
       <c r="AD48" s="24">
         <v>9.9499999999999993</v>
       </c>
       <c r="AE48" s="22">
         <v>11.79</v>
       </c>
       <c r="AF48" s="22">
         <v>10.42</v>
       </c>
       <c r="AG48" s="22">
         <v>10.43</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH48" s="22">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="22">
         <v>4.3899999999999997</v>
       </c>
       <c r="D49" s="22">
         <v>5.0999999999999996</v>
       </c>
       <c r="E49" s="22">
         <v>5.13</v>
       </c>
       <c r="F49" s="22">
         <v>5.15</v>
       </c>
       <c r="G49" s="24">
         <v>4.1500000000000004</v>
       </c>
       <c r="H49" s="22">
         <v>3.55</v>
       </c>
       <c r="I49" s="22">
@@ -15950,52 +16084,55 @@
       </c>
       <c r="Z49" s="24">
         <v>6.52</v>
       </c>
       <c r="AA49" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB49" s="24">
         <v>5.67</v>
       </c>
       <c r="AC49" s="24">
         <v>3.66</v>
       </c>
       <c r="AD49" s="24">
         <v>4.2</v>
       </c>
       <c r="AE49" s="22">
         <v>4.66</v>
       </c>
       <c r="AF49" s="22">
         <v>4.87</v>
       </c>
       <c r="AG49" s="22">
         <v>7.37</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH49" s="22">
+        <v>6.53</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C50" s="22">
         <v>7.41</v>
       </c>
       <c r="D50" s="22">
         <v>3.92</v>
       </c>
       <c r="E50" s="22">
         <v>5.41</v>
       </c>
       <c r="F50" s="22">
         <v>6</v>
       </c>
       <c r="G50" s="24">
         <v>7.8</v>
       </c>
       <c r="H50" s="22">
         <v>6.71</v>
       </c>
       <c r="I50" s="22">
@@ -16051,52 +16188,55 @@
       </c>
       <c r="Z50" s="24">
         <v>6.1</v>
       </c>
       <c r="AA50" s="34">
         <v>9.01</v>
       </c>
       <c r="AB50" s="24">
         <v>16.13</v>
       </c>
       <c r="AC50" s="24">
         <v>10.99</v>
       </c>
       <c r="AD50" s="24">
         <v>7.79</v>
       </c>
       <c r="AE50" s="22">
         <v>6.26</v>
       </c>
       <c r="AF50" s="22">
         <v>5.18</v>
       </c>
       <c r="AG50" s="22">
         <v>5.98</v>
       </c>
-    </row>
-    <row r="51" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH50" s="22">
+        <v>8.14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="29" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="22">
         <v>18.52</v>
       </c>
       <c r="D51" s="22">
         <v>15.97</v>
       </c>
       <c r="E51" s="22">
         <v>15.42</v>
       </c>
       <c r="F51" s="22">
         <v>16.420000000000002</v>
       </c>
       <c r="G51" s="24">
         <v>14.89</v>
       </c>
       <c r="H51" s="22">
         <v>13.35</v>
       </c>
       <c r="I51" s="22">
@@ -16152,52 +16292,55 @@
       </c>
       <c r="Z51" s="24">
         <v>4.18</v>
       </c>
       <c r="AA51" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB51" s="24">
         <v>7.97</v>
       </c>
       <c r="AC51" s="24">
         <v>10.08</v>
       </c>
       <c r="AD51" s="24">
         <v>11.41</v>
       </c>
       <c r="AE51" s="22">
         <v>10.36</v>
       </c>
       <c r="AF51" s="22">
         <v>9.6999999999999993</v>
       </c>
       <c r="AG51" s="22">
         <v>9.2100000000000009</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH51" s="22">
+        <v>8.15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="20" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D52" s="22"/>
       <c r="E52" s="22">
         <v>1.96</v>
       </c>
       <c r="F52" s="22">
         <v>1.4</v>
       </c>
       <c r="G52" s="24">
         <v>1.1100000000000001</v>
       </c>
       <c r="H52" s="22">
         <v>3.81</v>
       </c>
       <c r="I52" s="22">
         <v>4.8899999999999997</v>
       </c>
@@ -16251,52 +16394,55 @@
       </c>
       <c r="Z52" s="24">
         <v>8.49</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>56</v>
       </c>
       <c r="AB52" s="24">
         <v>3.88</v>
       </c>
       <c r="AC52" s="24">
         <v>5.51</v>
       </c>
       <c r="AD52" s="24">
         <v>5.86</v>
       </c>
       <c r="AE52" s="22">
         <v>4.67</v>
       </c>
       <c r="AF52" s="22">
         <v>3.86</v>
       </c>
       <c r="AG52" s="22">
         <v>5.43</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH52" s="22">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="21" t="s">
         <v>74</v>
       </c>
       <c r="C53" s="26">
         <v>11.63</v>
       </c>
       <c r="D53" s="26">
         <v>12.12</v>
       </c>
       <c r="E53" s="26">
         <v>8.33</v>
       </c>
       <c r="F53" s="26">
         <v>9.5500000000000007</v>
       </c>
       <c r="G53" s="26">
         <v>10.130000000000001</v>
       </c>
       <c r="H53" s="26">
         <v>12.74</v>
       </c>
       <c r="I53" s="26">
@@ -16352,343 +16498,346 @@
       </c>
       <c r="Z53" s="26">
         <v>7.22</v>
       </c>
       <c r="AA53" s="35">
         <v>18.87</v>
       </c>
       <c r="AB53" s="26">
         <v>9.9</v>
       </c>
       <c r="AC53" s="26">
         <v>6.17</v>
       </c>
       <c r="AD53" s="26">
         <v>4.55</v>
       </c>
       <c r="AE53" s="26">
         <v>3.69</v>
       </c>
       <c r="AF53" s="26">
         <v>6.01</v>
       </c>
       <c r="AG53" s="26">
         <v>4.99</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH53" s="26">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
     </row>
-    <row r="55" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="10"/>
       <c r="B55" s="7"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
     </row>
-    <row r="56" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
     </row>
-    <row r="57" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
     </row>
-    <row r="58" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
     </row>
-    <row r="59" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="10"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1"/>
     </row>
-    <row r="60" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="10"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="1"/>
     </row>
-    <row r="61" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="10"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
     </row>
-    <row r="62" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="10"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="1"/>
     </row>
-    <row r="63" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="10"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
     </row>
-    <row r="64" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
@@ -43326,60 +43475,60 @@
       <c r="F983" s="1"/>
       <c r="G983" s="1"/>
       <c r="H983" s="1"/>
       <c r="I983" s="1"/>
       <c r="J983" s="1"/>
       <c r="K983" s="1"/>
       <c r="L983" s="1"/>
       <c r="M983" s="1"/>
       <c r="N983" s="1"/>
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
       <c r="AA983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B8:AD8"/>
-[...3 lines deleted...]
-    <mergeCell ref="Y5:AG5"/>
+    <mergeCell ref="AA5:AH5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B27:AD27"/>
+    <mergeCell ref="B36:AD36"/>
+    <mergeCell ref="AA6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (нәресте өж коэф.)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>