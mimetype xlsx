--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="5550" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="98">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -314,52 +314,52 @@
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Садырбаева Жансая</t>
   </si>
   <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
     <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="43">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="42">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -582,90 +582,83 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="1"/>
-[...11 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -961,51 +954,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="18" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1026,143 +1019,140 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
@@ -1250,86 +1240,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1469,51 +1457,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="6">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>17</v>
       </c>
@@ -1623,82 +1611,82 @@
       </c>
       <c r="B15" s="10">
         <v>46001</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="10">
         <v>46031</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="37" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="38" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="39" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3" display="ai.kanasheva@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="48.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>40</v>
       </c>
@@ -1716,4073 +1704,4206 @@
     <row r="10" spans="2:2">
       <c r="B10" s="1"/>
     </row>
     <row r="11" spans="2:2" ht="46.5" customHeight="1">
       <c r="B11" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB55"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AC55"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7:Z51"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AD19" sqref="AD19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="17"/>
     <col min="11" max="11" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="17"/>
     <col min="14" max="14" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="17"/>
     <col min="23" max="23" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="17"/>
     <col min="26" max="26" width="11.5703125" style="17" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="31.5" customHeight="1">
+    <row r="1" spans="1:29" ht="31.5" customHeight="1">
       <c r="A1" s="8"/>
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="C1" s="45"/>
-[...18 lines deleted...]
-      <c r="V1" s="45"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="3" spans="1:28" s="21" customFormat="1" ht="12.75">
-[...24 lines deleted...]
-      <c r="AB3" s="37" t="s">
+    <row r="3" spans="1:29" s="21" customFormat="1" ht="12.75">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="42"/>
+      <c r="AC3" s="43" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:28" s="22" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="46" t="s">
+    <row r="4" spans="1:29" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="50"/>
-      <c r="C4" s="48">
+      <c r="B4" s="57"/>
+      <c r="C4" s="55">
         <v>2024</v>
       </c>
-      <c r="D4" s="49"/>
-[...10 lines deleted...]
-      <c r="O4" s="42">
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="48">
         <v>2025</v>
       </c>
-      <c r="P4" s="43"/>
-[...10 lines deleted...]
-      <c r="AA4" s="42">
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="49"/>
+      <c r="AA4" s="48">
         <v>2026</v>
       </c>
-      <c r="AB4" s="43"/>
-[...4 lines deleted...]
-      <c r="C5" s="38" t="s">
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+    </row>
+    <row r="5" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A5" s="54"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="38" t="s">
+      <c r="D5" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="38" t="s">
+      <c r="E5" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="38" t="s">
+      <c r="F5" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="38" t="s">
+      <c r="G5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="38" t="s">
+      <c r="H5" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="38" t="s">
+      <c r="I5" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="38" t="s">
+      <c r="J5" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="38" t="s">
+      <c r="K5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="39" t="s">
+      <c r="L5" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="39" t="s">
+      <c r="M5" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="N5" s="40" t="s">
+      <c r="N5" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="O5" s="41" t="s">
+      <c r="O5" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="41" t="s">
+      <c r="P5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="Q5" s="41" t="s">
+      <c r="Q5" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="41" t="s">
+      <c r="R5" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="41" t="s">
+      <c r="S5" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="41" t="s">
+      <c r="T5" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="41" t="s">
+      <c r="U5" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="41" t="s">
+      <c r="V5" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="41" t="s">
+      <c r="W5" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="X5" s="41" t="s">
+      <c r="X5" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="Y5" s="41" t="s">
+      <c r="Y5" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="Z5" s="40" t="s">
+      <c r="Z5" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="AA5" s="41" t="s">
+      <c r="AA5" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="AB5" s="41" t="s">
+      <c r="AB5" s="47" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="44" t="s">
+      <c r="AC5" s="47" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" s="23" customFormat="1" ht="12.75">
+      <c r="B6" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="44"/>
-[...25 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+    </row>
+    <row r="7" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A7" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="26">
+      <c r="C7" s="29">
         <v>-3819</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="29">
         <v>-2001</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="29">
         <v>-1772</v>
       </c>
-      <c r="F7" s="26">
+      <c r="F7" s="29">
         <v>-1741</v>
       </c>
-      <c r="G7" s="26">
+      <c r="G7" s="29">
         <v>-1789</v>
       </c>
-      <c r="H7" s="27">
+      <c r="H7" s="30">
         <v>-1760</v>
       </c>
-      <c r="I7" s="26">
+      <c r="I7" s="29">
         <v>-2744</v>
       </c>
-      <c r="J7" s="27">
+      <c r="J7" s="30">
         <v>-2637</v>
       </c>
-      <c r="K7" s="27">
+      <c r="K7" s="30">
         <v>-3013</v>
       </c>
-      <c r="L7" s="26">
+      <c r="L7" s="29">
         <v>-3063</v>
       </c>
-      <c r="M7" s="26">
+      <c r="M7" s="29">
         <v>-3723</v>
       </c>
-      <c r="N7" s="26">
+      <c r="N7" s="29">
         <v>-3415</v>
       </c>
-      <c r="O7" s="26">
+      <c r="O7" s="29">
         <v>-3144</v>
       </c>
-      <c r="P7" s="26">
+      <c r="P7" s="29">
         <v>-2582</v>
       </c>
-      <c r="Q7" s="26">
+      <c r="Q7" s="29">
         <v>-2931</v>
       </c>
-      <c r="R7" s="26">
+      <c r="R7" s="29">
         <v>-6054</v>
       </c>
-      <c r="S7" s="26">
+      <c r="S7" s="29">
         <v>-3710</v>
       </c>
-      <c r="T7" s="26">
+      <c r="T7" s="29">
         <v>-3853</v>
       </c>
-      <c r="U7" s="26">
+      <c r="U7" s="29">
         <v>-4268</v>
       </c>
-      <c r="V7" s="26">
+      <c r="V7" s="29">
         <v>-4603</v>
       </c>
-      <c r="W7" s="26">
+      <c r="W7" s="29">
         <v>-2910</v>
       </c>
-      <c r="X7" s="26">
+      <c r="X7" s="29">
         <v>-3474</v>
       </c>
-      <c r="Y7" s="26">
+      <c r="Y7" s="29">
         <v>-2355</v>
       </c>
-      <c r="Z7" s="26">
+      <c r="Z7" s="29">
         <v>-2353</v>
       </c>
-      <c r="AA7" s="26">
+      <c r="AA7" s="29">
         <v>-5747</v>
       </c>
-      <c r="AB7" s="26">
+      <c r="AB7" s="29">
         <v>-2163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="52" t="s">
+      <c r="AC7" s="29">
+        <v>-2783</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A8" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="B8" s="54" t="s">
+      <c r="B8" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C8" s="29">
         <v>395</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="29">
         <v>286</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="29">
         <v>166</v>
       </c>
-      <c r="F8" s="26">
+      <c r="F8" s="29">
         <v>335</v>
       </c>
-      <c r="G8" s="26">
+      <c r="G8" s="29">
         <v>329</v>
       </c>
-      <c r="H8" s="27">
+      <c r="H8" s="30">
         <v>394</v>
       </c>
-      <c r="I8" s="26">
+      <c r="I8" s="29">
         <v>369</v>
       </c>
-      <c r="J8" s="27">
+      <c r="J8" s="30">
         <v>527</v>
       </c>
-      <c r="K8" s="27">
+      <c r="K8" s="30">
         <v>412</v>
       </c>
-      <c r="L8" s="26">
+      <c r="L8" s="29">
         <v>420</v>
       </c>
-      <c r="M8" s="26">
+      <c r="M8" s="29">
         <v>226</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="29">
         <v>84</v>
       </c>
-      <c r="O8" s="26">
+      <c r="O8" s="29">
         <v>864</v>
       </c>
-      <c r="P8" s="26">
+      <c r="P8" s="29">
         <v>520</v>
       </c>
-      <c r="Q8" s="26">
+      <c r="Q8" s="29">
         <v>288</v>
       </c>
-      <c r="R8" s="26">
+      <c r="R8" s="29">
         <v>-269</v>
       </c>
-      <c r="S8" s="26">
+      <c r="S8" s="29">
         <v>401</v>
       </c>
-      <c r="T8" s="26">
+      <c r="T8" s="29">
         <v>126</v>
       </c>
-      <c r="U8" s="26">
+      <c r="U8" s="29">
         <v>200</v>
       </c>
-      <c r="V8" s="26">
+      <c r="V8" s="29">
         <v>450</v>
       </c>
-      <c r="W8" s="26">
+      <c r="W8" s="29">
         <v>225</v>
       </c>
-      <c r="X8" s="26">
+      <c r="X8" s="29">
         <v>58</v>
       </c>
-      <c r="Y8" s="26">
+      <c r="Y8" s="29">
         <v>89</v>
       </c>
-      <c r="Z8" s="26">
+      <c r="Z8" s="29">
         <v>167</v>
       </c>
-      <c r="AA8" s="26">
+      <c r="AA8" s="29">
         <v>-57</v>
       </c>
-      <c r="AB8" s="26">
+      <c r="AB8" s="29">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="52" t="s">
+      <c r="AC8" s="29">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A9" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="B9" s="54" t="s">
+      <c r="B9" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="29">
         <v>-281</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="29">
         <v>-217</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="29">
         <v>-121</v>
       </c>
-      <c r="F9" s="26">
+      <c r="F9" s="29">
         <v>-114</v>
       </c>
-      <c r="G9" s="26">
+      <c r="G9" s="29">
         <v>-165</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="30">
         <v>-25</v>
       </c>
-      <c r="I9" s="26">
+      <c r="I9" s="29">
         <v>-115</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="30">
         <v>-138</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="30">
         <v>-77</v>
       </c>
-      <c r="L9" s="26">
+      <c r="L9" s="29">
         <v>-423</v>
       </c>
-      <c r="M9" s="26">
+      <c r="M9" s="29">
         <v>-403</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="29">
         <v>-206</v>
       </c>
-      <c r="O9" s="26">
+      <c r="O9" s="29">
         <v>-287</v>
       </c>
-      <c r="P9" s="26">
+      <c r="P9" s="29">
         <v>-218</v>
       </c>
-      <c r="Q9" s="26">
+      <c r="Q9" s="29">
         <v>-157</v>
       </c>
-      <c r="R9" s="26">
+      <c r="R9" s="29">
         <v>-307</v>
       </c>
-      <c r="S9" s="26">
+      <c r="S9" s="29">
         <v>-202</v>
       </c>
-      <c r="T9" s="26">
+      <c r="T9" s="29">
         <v>-219</v>
       </c>
-      <c r="U9" s="26">
+      <c r="U9" s="29">
         <v>-318</v>
       </c>
-      <c r="V9" s="26">
+      <c r="V9" s="29">
         <v>-318</v>
       </c>
-      <c r="W9" s="26">
+      <c r="W9" s="29">
         <v>-269</v>
       </c>
-      <c r="X9" s="26">
+      <c r="X9" s="29">
         <v>-93</v>
       </c>
-      <c r="Y9" s="26">
+      <c r="Y9" s="29">
         <v>-97</v>
       </c>
-      <c r="Z9" s="26">
+      <c r="Z9" s="29">
         <v>-98</v>
       </c>
-      <c r="AA9" s="26">
+      <c r="AA9" s="29">
         <v>-450</v>
       </c>
-      <c r="AB9" s="26">
+      <c r="AB9" s="29">
         <v>-170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="52" t="s">
+      <c r="AC9" s="29">
+        <v>-312</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A10" s="34" t="s">
         <v>79</v>
       </c>
-      <c r="B10" s="54" t="s">
+      <c r="B10" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="29">
         <v>-122</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="29">
         <v>-147</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="29">
         <v>-112</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F10" s="29">
         <v>-73</v>
       </c>
-      <c r="G10" s="26">
+      <c r="G10" s="29">
         <v>-60</v>
       </c>
-      <c r="H10" s="27">
+      <c r="H10" s="30">
         <v>-126</v>
       </c>
-      <c r="I10" s="26">
+      <c r="I10" s="29">
         <v>-165</v>
       </c>
-      <c r="J10" s="27">
+      <c r="J10" s="30">
         <v>-139</v>
       </c>
-      <c r="K10" s="27">
+      <c r="K10" s="30">
         <v>-219</v>
       </c>
-      <c r="L10" s="26">
+      <c r="L10" s="29">
         <v>-101</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="29">
         <v>-141</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="29">
         <v>-119</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="29">
         <v>-119</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="29">
         <v>-105</v>
       </c>
-      <c r="Q10" s="26">
+      <c r="Q10" s="29">
         <v>-49</v>
       </c>
-      <c r="R10" s="26">
+      <c r="R10" s="29">
         <v>-19</v>
       </c>
-      <c r="S10" s="26">
+      <c r="S10" s="29">
         <v>-245</v>
       </c>
-      <c r="T10" s="26">
+      <c r="T10" s="29">
         <v>-252</v>
       </c>
-      <c r="U10" s="26">
+      <c r="U10" s="29">
         <v>-199</v>
       </c>
-      <c r="V10" s="26">
+      <c r="V10" s="29">
         <v>-352</v>
       </c>
-      <c r="W10" s="26">
+      <c r="W10" s="29">
         <v>-180</v>
       </c>
-      <c r="X10" s="26">
+      <c r="X10" s="29">
         <v>-88</v>
       </c>
-      <c r="Y10" s="26">
+      <c r="Y10" s="29">
         <v>-143</v>
       </c>
-      <c r="Z10" s="26">
+      <c r="Z10" s="29">
         <v>-275</v>
       </c>
-      <c r="AA10" s="26">
+      <c r="AA10" s="29">
         <v>-206</v>
       </c>
-      <c r="AB10" s="26">
+      <c r="AB10" s="29">
         <v>-48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="52" t="s">
+      <c r="AC10" s="29">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A11" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="54" t="s">
+      <c r="B11" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="31">
         <v>-118</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="31">
         <v>-52</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="31">
         <v>-109</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="31">
         <v>-66</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="31">
         <v>-50</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="32">
         <v>-118</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="31">
         <v>-107</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="32">
         <v>-68</v>
       </c>
-      <c r="K11" s="29">
+      <c r="K11" s="32">
         <v>-139</v>
       </c>
-      <c r="L11" s="28">
+      <c r="L11" s="31">
         <v>-125</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="29">
         <v>-104</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="29">
         <v>-80</v>
       </c>
-      <c r="O11" s="26">
+      <c r="O11" s="29">
         <v>-146</v>
       </c>
-      <c r="P11" s="26">
+      <c r="P11" s="29">
         <v>-23</v>
       </c>
-      <c r="Q11" s="26">
+      <c r="Q11" s="29">
         <v>-120</v>
       </c>
-      <c r="R11" s="26">
+      <c r="R11" s="29">
         <v>-136</v>
       </c>
-      <c r="S11" s="26">
+      <c r="S11" s="29">
         <v>-83</v>
       </c>
-      <c r="T11" s="26">
+      <c r="T11" s="29">
         <v>-73</v>
       </c>
-      <c r="U11" s="26">
+      <c r="U11" s="29">
         <v>-153</v>
       </c>
-      <c r="V11" s="26">
+      <c r="V11" s="29">
         <v>-145</v>
       </c>
-      <c r="W11" s="26">
+      <c r="W11" s="29">
         <v>-67</v>
       </c>
-      <c r="X11" s="26">
+      <c r="X11" s="29">
         <v>-103</v>
       </c>
-      <c r="Y11" s="26">
+      <c r="Y11" s="29">
         <v>-50</v>
       </c>
-      <c r="Z11" s="26">
+      <c r="Z11" s="29">
         <v>-104</v>
       </c>
-      <c r="AA11" s="26">
+      <c r="AA11" s="29">
         <v>-209</v>
       </c>
-      <c r="AB11" s="26">
+      <c r="AB11" s="29">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="52" t="s">
+      <c r="AC11" s="29">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A12" s="34" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="54" t="s">
+      <c r="B12" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="29">
         <v>-636</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="29">
         <v>-404</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="29">
         <v>-270</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="29">
         <v>-305</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G12" s="29">
         <v>-485</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="30">
         <v>-266</v>
       </c>
-      <c r="I12" s="26">
+      <c r="I12" s="29">
         <v>-454</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="30">
         <v>-351</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="30">
         <v>-531</v>
       </c>
-      <c r="L12" s="26">
+      <c r="L12" s="29">
         <v>-411</v>
       </c>
-      <c r="M12" s="26">
+      <c r="M12" s="29">
         <v>-671</v>
       </c>
-      <c r="N12" s="26">
+      <c r="N12" s="29">
         <v>-611</v>
       </c>
-      <c r="O12" s="26">
+      <c r="O12" s="29">
         <v>-447</v>
       </c>
-      <c r="P12" s="26">
+      <c r="P12" s="29">
         <v>-407</v>
       </c>
-      <c r="Q12" s="26">
+      <c r="Q12" s="29">
         <v>-541</v>
       </c>
-      <c r="R12" s="26">
+      <c r="R12" s="29">
         <v>-596</v>
       </c>
-      <c r="S12" s="26">
+      <c r="S12" s="29">
         <v>-453</v>
       </c>
-      <c r="T12" s="26">
+      <c r="T12" s="29">
         <v>-408</v>
       </c>
-      <c r="U12" s="26">
+      <c r="U12" s="29">
         <v>-501</v>
       </c>
-      <c r="V12" s="26">
+      <c r="V12" s="29">
         <v>-672</v>
       </c>
-      <c r="W12" s="26">
+      <c r="W12" s="29">
         <v>-597</v>
       </c>
-      <c r="X12" s="26">
+      <c r="X12" s="29">
         <v>-621</v>
       </c>
-      <c r="Y12" s="26">
+      <c r="Y12" s="29">
         <v>-415</v>
       </c>
-      <c r="Z12" s="26">
+      <c r="Z12" s="29">
         <v>-453</v>
       </c>
-      <c r="AA12" s="26">
+      <c r="AA12" s="29">
         <v>-773</v>
       </c>
-      <c r="AB12" s="26">
+      <c r="AB12" s="29">
         <v>-349</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="52" t="s">
+      <c r="AC12" s="29">
+        <v>-533</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A13" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="29">
         <v>-537</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="29">
         <v>-259</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="29">
         <v>-281</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="29">
         <v>-269</v>
       </c>
-      <c r="G13" s="26">
+      <c r="G13" s="29">
         <v>-199</v>
       </c>
-      <c r="H13" s="27">
+      <c r="H13" s="30">
         <v>-331</v>
       </c>
-      <c r="I13" s="26">
+      <c r="I13" s="29">
         <v>-395</v>
       </c>
-      <c r="J13" s="27">
+      <c r="J13" s="30">
         <v>-333</v>
       </c>
-      <c r="K13" s="27">
+      <c r="K13" s="30">
         <v>-409</v>
       </c>
-      <c r="L13" s="26">
+      <c r="L13" s="29">
         <v>-319</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M13" s="29">
         <v>-263</v>
       </c>
-      <c r="N13" s="26">
+      <c r="N13" s="29">
         <v>-351</v>
       </c>
-      <c r="O13" s="26">
+      <c r="O13" s="29">
         <v>-375</v>
       </c>
-      <c r="P13" s="26">
+      <c r="P13" s="29">
         <v>-400</v>
       </c>
-      <c r="Q13" s="26">
+      <c r="Q13" s="29">
         <v>-287</v>
       </c>
-      <c r="R13" s="26">
+      <c r="R13" s="29">
         <v>-390</v>
       </c>
-      <c r="S13" s="26">
+      <c r="S13" s="29">
         <v>-307</v>
       </c>
-      <c r="T13" s="26">
+      <c r="T13" s="29">
         <v>-296</v>
       </c>
-      <c r="U13" s="26">
+      <c r="U13" s="29">
         <v>-488</v>
       </c>
-      <c r="V13" s="26">
+      <c r="V13" s="29">
         <v>-470</v>
       </c>
-      <c r="W13" s="26">
+      <c r="W13" s="29">
         <v>-549</v>
       </c>
-      <c r="X13" s="26">
+      <c r="X13" s="29">
         <v>-348</v>
       </c>
-      <c r="Y13" s="26">
+      <c r="Y13" s="29">
         <v>-193</v>
       </c>
-      <c r="Z13" s="26">
+      <c r="Z13" s="29">
         <v>-228</v>
       </c>
-      <c r="AA13" s="26">
+      <c r="AA13" s="29">
         <v>-309</v>
       </c>
-      <c r="AB13" s="26">
+      <c r="AB13" s="29">
         <v>-267</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="52" t="s">
+      <c r="AC13" s="29">
+        <v>-262</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A14" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="29">
         <v>-254</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="29">
         <v>-55</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="29">
         <v>-101</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F14" s="29">
         <v>-152</v>
       </c>
-      <c r="G14" s="26">
+      <c r="G14" s="29">
         <v>-74</v>
       </c>
-      <c r="H14" s="27">
+      <c r="H14" s="30">
         <v>-235</v>
       </c>
-      <c r="I14" s="26">
+      <c r="I14" s="29">
         <v>-300</v>
       </c>
-      <c r="J14" s="27">
+      <c r="J14" s="30">
         <v>-143</v>
       </c>
-      <c r="K14" s="27">
+      <c r="K14" s="30">
         <v>-157</v>
       </c>
-      <c r="L14" s="26">
+      <c r="L14" s="29">
         <v>1</v>
       </c>
-      <c r="M14" s="26">
+      <c r="M14" s="29">
         <v>-84</v>
       </c>
-      <c r="N14" s="26">
+      <c r="N14" s="29">
         <v>-245</v>
       </c>
-      <c r="O14" s="26">
+      <c r="O14" s="29">
         <v>-154</v>
       </c>
-      <c r="P14" s="26">
+      <c r="P14" s="29">
         <v>-135</v>
       </c>
-      <c r="Q14" s="26">
+      <c r="Q14" s="29">
         <v>-291</v>
       </c>
-      <c r="R14" s="26">
+      <c r="R14" s="29">
         <v>-634</v>
       </c>
-      <c r="S14" s="26">
+      <c r="S14" s="29">
         <v>-421</v>
       </c>
-      <c r="T14" s="26">
+      <c r="T14" s="29">
         <v>-456</v>
       </c>
-      <c r="U14" s="26">
+      <c r="U14" s="29">
         <v>-255</v>
       </c>
-      <c r="V14" s="26">
+      <c r="V14" s="29">
         <v>-284</v>
       </c>
-      <c r="W14" s="26">
+      <c r="W14" s="29">
         <v>-363</v>
       </c>
-      <c r="X14" s="26">
+      <c r="X14" s="29">
         <v>-385</v>
       </c>
-      <c r="Y14" s="26">
+      <c r="Y14" s="29">
         <v>-257</v>
       </c>
-      <c r="Z14" s="26">
+      <c r="Z14" s="29">
         <v>-248</v>
       </c>
-      <c r="AA14" s="26">
+      <c r="AA14" s="29">
         <v>-233</v>
       </c>
-      <c r="AB14" s="26">
+      <c r="AB14" s="29">
         <v>-164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="52" t="s">
+      <c r="AC14" s="29">
+        <v>-234</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A15" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="29">
         <v>-392</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="29">
         <v>-321</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="29">
         <v>-114</v>
       </c>
-      <c r="F15" s="26">
+      <c r="F15" s="29">
         <v>-182</v>
       </c>
-      <c r="G15" s="26">
+      <c r="G15" s="29">
         <v>-166</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="30">
         <v>-207</v>
       </c>
-      <c r="I15" s="26">
+      <c r="I15" s="29">
         <v>-346</v>
       </c>
-      <c r="J15" s="27">
+      <c r="J15" s="30">
         <v>-319</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="30">
         <v>-381</v>
       </c>
-      <c r="L15" s="26">
+      <c r="L15" s="29">
         <v>-419</v>
       </c>
-      <c r="M15" s="26">
+      <c r="M15" s="29">
         <v>-314</v>
       </c>
-      <c r="N15" s="26">
+      <c r="N15" s="29">
         <v>-264</v>
       </c>
-      <c r="O15" s="26">
+      <c r="O15" s="29">
         <v>-372</v>
       </c>
-      <c r="P15" s="26">
+      <c r="P15" s="29">
         <v>-229</v>
       </c>
-      <c r="Q15" s="26">
+      <c r="Q15" s="29">
         <v>-284</v>
       </c>
-      <c r="R15" s="26">
+      <c r="R15" s="29">
         <v>-378</v>
       </c>
-      <c r="S15" s="26">
+      <c r="S15" s="29">
         <v>-315</v>
       </c>
-      <c r="T15" s="26">
+      <c r="T15" s="29">
         <v>-285</v>
       </c>
-      <c r="U15" s="26">
+      <c r="U15" s="29">
         <v>-422</v>
       </c>
-      <c r="V15" s="26">
+      <c r="V15" s="29">
         <v>-432</v>
       </c>
-      <c r="W15" s="26">
+      <c r="W15" s="29">
         <v>-443</v>
       </c>
-      <c r="X15" s="26">
+      <c r="X15" s="29">
         <v>-287</v>
       </c>
-      <c r="Y15" s="26">
+      <c r="Y15" s="29">
         <v>-188</v>
       </c>
-      <c r="Z15" s="26">
+      <c r="Z15" s="29">
         <v>-205</v>
       </c>
-      <c r="AA15" s="26">
+      <c r="AA15" s="29">
         <v>-325</v>
       </c>
-      <c r="AB15" s="26">
+      <c r="AB15" s="29">
         <v>-244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="52" t="s">
+      <c r="AC15" s="29">
+        <v>-299</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A16" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="B16" s="54" t="s">
+      <c r="B16" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="29">
         <v>-268</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="29">
         <v>-210</v>
       </c>
-      <c r="E16" s="26">
+      <c r="E16" s="29">
         <v>-120</v>
       </c>
-      <c r="F16" s="26">
+      <c r="F16" s="29">
         <v>-102</v>
       </c>
-      <c r="G16" s="26">
+      <c r="G16" s="29">
         <v>-119</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H16" s="30">
         <v>-38</v>
       </c>
-      <c r="I16" s="26">
+      <c r="I16" s="29">
         <v>-116</v>
       </c>
-      <c r="J16" s="27">
+      <c r="J16" s="30">
         <v>-156</v>
       </c>
-      <c r="K16" s="27">
+      <c r="K16" s="30">
         <v>-65</v>
       </c>
-      <c r="L16" s="26">
+      <c r="L16" s="29">
         <v>-157</v>
       </c>
-      <c r="M16" s="26">
+      <c r="M16" s="29">
         <v>-248</v>
       </c>
-      <c r="N16" s="26">
+      <c r="N16" s="29">
         <v>-152</v>
       </c>
-      <c r="O16" s="26">
+      <c r="O16" s="29">
         <v>-204</v>
       </c>
-      <c r="P16" s="26">
+      <c r="P16" s="29">
         <v>-146</v>
       </c>
-      <c r="Q16" s="26">
+      <c r="Q16" s="29">
         <v>-208</v>
       </c>
-      <c r="R16" s="26">
+      <c r="R16" s="29">
         <v>-535</v>
       </c>
-      <c r="S16" s="26">
+      <c r="S16" s="29">
         <v>-252</v>
       </c>
-      <c r="T16" s="26">
+      <c r="T16" s="29">
         <v>-116</v>
       </c>
-      <c r="U16" s="26">
+      <c r="U16" s="29">
         <v>-156</v>
       </c>
-      <c r="V16" s="26">
+      <c r="V16" s="29">
         <v>-265</v>
       </c>
-      <c r="W16" s="26">
+      <c r="W16" s="29">
         <v>621</v>
       </c>
-      <c r="X16" s="26">
+      <c r="X16" s="29">
         <v>8</v>
       </c>
-      <c r="Y16" s="26">
+      <c r="Y16" s="29">
         <v>-119</v>
       </c>
-      <c r="Z16" s="26">
+      <c r="Z16" s="29">
         <v>-147</v>
       </c>
-      <c r="AA16" s="26">
+      <c r="AA16" s="29">
         <v>-292</v>
       </c>
-      <c r="AB16" s="26">
+      <c r="AB16" s="29">
         <v>-41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="AC16" s="29">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A17" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C17" s="29">
         <v>-189</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D17" s="29">
         <v>-58</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E17" s="29">
         <v>-40</v>
       </c>
-      <c r="F17" s="26">
+      <c r="F17" s="29">
         <v>-98</v>
       </c>
-      <c r="G17" s="26">
+      <c r="G17" s="29">
         <v>-90</v>
       </c>
-      <c r="H17" s="27">
+      <c r="H17" s="30">
         <v>-86</v>
       </c>
-      <c r="I17" s="26">
+      <c r="I17" s="29">
         <v>-87</v>
       </c>
-      <c r="J17" s="27">
+      <c r="J17" s="30">
         <v>-69</v>
       </c>
-      <c r="K17" s="27">
+      <c r="K17" s="30">
         <v>-130</v>
       </c>
-      <c r="L17" s="26">
+      <c r="L17" s="29">
         <v>-145</v>
       </c>
-      <c r="M17" s="26">
+      <c r="M17" s="29">
         <v>-153</v>
       </c>
-      <c r="N17" s="26">
+      <c r="N17" s="29">
         <v>-150</v>
       </c>
-      <c r="O17" s="26">
+      <c r="O17" s="29">
         <v>-118</v>
       </c>
-      <c r="P17" s="26">
+      <c r="P17" s="29">
         <v>-178</v>
       </c>
-      <c r="Q17" s="26">
+      <c r="Q17" s="29">
         <v>-78</v>
       </c>
-      <c r="R17" s="26">
+      <c r="R17" s="29">
         <v>-198</v>
       </c>
-      <c r="S17" s="26">
+      <c r="S17" s="29">
         <v>-147</v>
       </c>
-      <c r="T17" s="26">
+      <c r="T17" s="29">
         <v>-180</v>
       </c>
-      <c r="U17" s="26">
+      <c r="U17" s="29">
         <v>-200</v>
       </c>
-      <c r="V17" s="26">
+      <c r="V17" s="29">
         <v>-214</v>
       </c>
-      <c r="W17" s="26">
+      <c r="W17" s="29">
         <v>-174</v>
       </c>
-      <c r="X17" s="26">
+      <c r="X17" s="29">
         <v>-96</v>
       </c>
-      <c r="Y17" s="26">
+      <c r="Y17" s="29">
         <v>-121</v>
       </c>
-      <c r="Z17" s="26">
+      <c r="Z17" s="29">
         <v>-64</v>
       </c>
-      <c r="AA17" s="26">
+      <c r="AA17" s="29">
         <v>-174</v>
       </c>
-      <c r="AB17" s="26">
+      <c r="AB17" s="29">
         <v>-82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="52" t="s">
+      <c r="AC17" s="29">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A18" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="29">
         <v>-275</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D18" s="29">
         <v>-174</v>
       </c>
-      <c r="E18" s="26">
+      <c r="E18" s="29">
         <v>-34</v>
       </c>
-      <c r="F18" s="26">
+      <c r="F18" s="29">
         <v>-126</v>
       </c>
-      <c r="G18" s="26">
+      <c r="G18" s="29">
         <v>-232</v>
       </c>
-      <c r="H18" s="27">
+      <c r="H18" s="30">
         <v>-209</v>
       </c>
-      <c r="I18" s="26">
+      <c r="I18" s="29">
         <v>-78</v>
       </c>
-      <c r="J18" s="27">
+      <c r="J18" s="30">
         <v>-317</v>
       </c>
-      <c r="K18" s="27">
+      <c r="K18" s="30">
         <v>-149</v>
       </c>
-      <c r="L18" s="26">
+      <c r="L18" s="29">
         <v>-140</v>
       </c>
-      <c r="M18" s="26">
+      <c r="M18" s="29">
         <v>-251</v>
       </c>
-      <c r="N18" s="26">
+      <c r="N18" s="29">
         <v>-322</v>
       </c>
-      <c r="O18" s="26">
+      <c r="O18" s="29">
         <v>103</v>
       </c>
-      <c r="P18" s="26">
+      <c r="P18" s="29">
         <v>-83</v>
       </c>
-      <c r="Q18" s="26">
+      <c r="Q18" s="29">
         <v>-210</v>
       </c>
-      <c r="R18" s="26">
+      <c r="R18" s="29">
         <v>-576</v>
       </c>
-      <c r="S18" s="26">
+      <c r="S18" s="29">
         <v>-306</v>
       </c>
-      <c r="T18" s="26">
+      <c r="T18" s="29">
         <v>-242</v>
       </c>
-      <c r="U18" s="26">
+      <c r="U18" s="29">
         <v>-211</v>
       </c>
-      <c r="V18" s="26">
+      <c r="V18" s="29">
         <v>-56</v>
       </c>
-      <c r="W18" s="26">
+      <c r="W18" s="29">
         <v>-165</v>
       </c>
-      <c r="X18" s="26">
+      <c r="X18" s="29">
         <v>-263</v>
       </c>
-      <c r="Y18" s="26">
+      <c r="Y18" s="29">
         <v>-77</v>
       </c>
-      <c r="Z18" s="26">
+      <c r="Z18" s="29">
         <v>-115</v>
       </c>
-      <c r="AA18" s="26">
+      <c r="AA18" s="29">
         <v>-916</v>
       </c>
-      <c r="AB18" s="26">
+      <c r="AB18" s="29">
         <v>-187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="AC18" s="29">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A19" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="54" t="s">
+      <c r="B19" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="C19" s="26">
+      <c r="C19" s="29">
         <v>-268</v>
       </c>
-      <c r="D19" s="26">
+      <c r="D19" s="29">
         <v>-109</v>
       </c>
-      <c r="E19" s="26">
+      <c r="E19" s="29">
         <v>-161</v>
       </c>
-      <c r="F19" s="26">
+      <c r="F19" s="29">
         <v>-169</v>
       </c>
-      <c r="G19" s="26">
+      <c r="G19" s="29">
         <v>-61</v>
       </c>
-      <c r="H19" s="27" t="s">
+      <c r="H19" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="I19" s="26">
+      <c r="I19" s="29">
         <v>-279</v>
       </c>
-      <c r="J19" s="27">
+      <c r="J19" s="30">
         <v>-351</v>
       </c>
-      <c r="K19" s="27">
+      <c r="K19" s="30">
         <v>-527</v>
       </c>
-      <c r="L19" s="26">
+      <c r="L19" s="29">
         <v>-463</v>
       </c>
-      <c r="M19" s="26">
+      <c r="M19" s="29">
         <v>-358</v>
       </c>
-      <c r="N19" s="26">
+      <c r="N19" s="29">
         <v>-364</v>
       </c>
-      <c r="O19" s="26">
+      <c r="O19" s="29">
         <v>-435</v>
       </c>
-      <c r="P19" s="26">
+      <c r="P19" s="29">
         <v>-423</v>
       </c>
-      <c r="Q19" s="26">
+      <c r="Q19" s="29">
         <v>-274</v>
       </c>
-      <c r="R19" s="26">
+      <c r="R19" s="29">
         <v>-540</v>
       </c>
-      <c r="S19" s="26">
+      <c r="S19" s="29">
         <v>-451</v>
       </c>
-      <c r="T19" s="26">
+      <c r="T19" s="29">
         <v>-586</v>
       </c>
-      <c r="U19" s="26">
+      <c r="U19" s="29">
         <v>-451</v>
       </c>
-      <c r="V19" s="26">
+      <c r="V19" s="29">
         <v>-605</v>
       </c>
-      <c r="W19" s="26">
+      <c r="W19" s="29">
         <v>-214</v>
       </c>
-      <c r="X19" s="26">
+      <c r="X19" s="29">
         <v>-483</v>
       </c>
-      <c r="Y19" s="26">
+      <c r="Y19" s="29">
         <v>-225</v>
       </c>
-      <c r="Z19" s="26">
+      <c r="Z19" s="29">
         <v>-277</v>
       </c>
-      <c r="AA19" s="26">
+      <c r="AA19" s="29">
         <v>-667</v>
       </c>
-      <c r="AB19" s="26">
+      <c r="AB19" s="29">
         <v>-234</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="52" t="s">
+      <c r="AC19" s="29">
+        <v>-266</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A20" s="34" t="s">
         <v>89</v>
       </c>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="27" t="s">
         <v>71</v>
       </c>
-      <c r="C20" s="26">
+      <c r="C20" s="29">
         <v>-96</v>
       </c>
-      <c r="D20" s="26">
+      <c r="D20" s="29">
         <v>41</v>
       </c>
-      <c r="E20" s="26">
+      <c r="E20" s="29">
         <v>24</v>
       </c>
-      <c r="F20" s="26">
+      <c r="F20" s="29">
         <v>-15</v>
       </c>
-      <c r="G20" s="26">
+      <c r="G20" s="29">
         <v>-47</v>
       </c>
-      <c r="H20" s="27">
+      <c r="H20" s="30">
         <v>-9</v>
       </c>
-      <c r="I20" s="26">
+      <c r="I20" s="29">
         <v>-113</v>
       </c>
-      <c r="J20" s="27">
+      <c r="J20" s="30">
         <v>-296</v>
       </c>
-      <c r="K20" s="27">
+      <c r="K20" s="30">
         <v>66</v>
       </c>
-      <c r="L20" s="26">
+      <c r="L20" s="29">
         <v>51</v>
       </c>
-      <c r="M20" s="26">
+      <c r="M20" s="29">
         <v>-41</v>
       </c>
-      <c r="N20" s="26">
+      <c r="N20" s="29">
         <v>-10</v>
       </c>
-      <c r="O20" s="26">
+      <c r="O20" s="29">
         <v>-290</v>
       </c>
-      <c r="P20" s="26">
+      <c r="P20" s="29">
         <v>-74</v>
       </c>
-      <c r="Q20" s="26">
+      <c r="Q20" s="29">
         <v>-83</v>
       </c>
-      <c r="R20" s="26">
+      <c r="R20" s="29">
         <v>-175</v>
       </c>
-      <c r="S20" s="26">
+      <c r="S20" s="29">
         <v>-167</v>
       </c>
-      <c r="T20" s="26">
+      <c r="T20" s="29">
         <v>-55</v>
       </c>
-      <c r="U20" s="26">
+      <c r="U20" s="29">
         <v>-152</v>
       </c>
-      <c r="V20" s="26">
+      <c r="V20" s="29">
         <v>-151</v>
       </c>
-      <c r="W20" s="26">
+      <c r="W20" s="29">
         <v>69</v>
       </c>
-      <c r="X20" s="26">
+      <c r="X20" s="29">
         <v>80</v>
       </c>
-      <c r="Y20" s="26">
+      <c r="Y20" s="29">
         <v>171</v>
       </c>
-      <c r="Z20" s="26">
+      <c r="Z20" s="29">
         <v>115</v>
       </c>
-      <c r="AA20" s="26">
+      <c r="AA20" s="29">
         <v>-36</v>
       </c>
-      <c r="AB20" s="26">
+      <c r="AB20" s="29">
         <v>-20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="AC20" s="29">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A21" s="34" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="54" t="s">
+      <c r="B21" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="26">
+      <c r="C21" s="29">
         <v>-155</v>
       </c>
-      <c r="D21" s="26">
+      <c r="D21" s="29">
         <v>-77</v>
       </c>
-      <c r="E21" s="26">
+      <c r="E21" s="29">
         <v>-96</v>
       </c>
-      <c r="F21" s="26">
+      <c r="F21" s="29">
         <v>-63</v>
       </c>
-      <c r="G21" s="26">
+      <c r="G21" s="29">
         <v>-92</v>
       </c>
-      <c r="H21" s="27">
+      <c r="H21" s="30">
         <v>-123</v>
       </c>
-      <c r="I21" s="26">
+      <c r="I21" s="29">
         <v>-27</v>
       </c>
-      <c r="J21" s="27">
+      <c r="J21" s="30">
         <v>-23</v>
       </c>
-      <c r="K21" s="27">
+      <c r="K21" s="30">
         <v>-144</v>
       </c>
-      <c r="L21" s="26">
+      <c r="L21" s="29">
         <v>-177</v>
       </c>
-      <c r="M21" s="26">
+      <c r="M21" s="29">
         <v>-221</v>
       </c>
-      <c r="N21" s="26">
+      <c r="N21" s="29">
         <v>-174</v>
       </c>
-      <c r="O21" s="26">
+      <c r="O21" s="29">
         <v>-172</v>
       </c>
-      <c r="P21" s="26">
+      <c r="P21" s="29">
         <v>-122</v>
       </c>
-      <c r="Q21" s="26">
+      <c r="Q21" s="29">
         <v>-180</v>
       </c>
-      <c r="R21" s="26">
+      <c r="R21" s="29">
         <v>-229</v>
       </c>
-      <c r="S21" s="26">
+      <c r="S21" s="29">
         <v>-131</v>
       </c>
-      <c r="T21" s="26">
+      <c r="T21" s="29">
         <v>-98</v>
       </c>
-      <c r="U21" s="26">
+      <c r="U21" s="29">
         <v>-219</v>
       </c>
-      <c r="V21" s="26">
+      <c r="V21" s="29">
         <v>-175</v>
       </c>
-      <c r="W21" s="26">
+      <c r="W21" s="29">
         <v>-194</v>
       </c>
-      <c r="X21" s="26">
+      <c r="X21" s="29">
         <v>-102</v>
       </c>
-      <c r="Y21" s="26">
+      <c r="Y21" s="29">
         <v>-155</v>
       </c>
-      <c r="Z21" s="26">
+      <c r="Z21" s="29">
         <v>-58</v>
       </c>
-      <c r="AA21" s="26">
+      <c r="AA21" s="29">
         <v>-283</v>
       </c>
-      <c r="AB21" s="26">
+      <c r="AB21" s="29">
         <v>-168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="52" t="s">
+      <c r="AC21" s="29">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A22" s="34" t="s">
         <v>91</v>
       </c>
-      <c r="B22" s="54" t="s">
+      <c r="B22" s="27" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="29">
         <v>-214</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="29">
         <v>-43</v>
       </c>
-      <c r="E22" s="27">
+      <c r="E22" s="30">
         <v>-92</v>
       </c>
-      <c r="F22" s="26">
+      <c r="F22" s="29">
         <v>-8</v>
       </c>
-      <c r="G22" s="26">
+      <c r="G22" s="29">
         <v>-104</v>
       </c>
-      <c r="H22" s="27">
+      <c r="H22" s="30">
         <v>-111</v>
       </c>
-      <c r="I22" s="26">
+      <c r="I22" s="29">
         <v>-85</v>
       </c>
-      <c r="J22" s="27">
+      <c r="J22" s="30">
         <v>13</v>
       </c>
-      <c r="K22" s="27">
+      <c r="K22" s="30">
         <v>-62</v>
       </c>
-      <c r="L22" s="26">
+      <c r="L22" s="29">
         <v>-224</v>
       </c>
-      <c r="M22" s="26">
+      <c r="M22" s="29">
         <v>-149</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N22" s="29">
         <v>-69</v>
       </c>
-      <c r="O22" s="26">
+      <c r="O22" s="29">
         <v>-378</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P22" s="29">
         <v>-119</v>
       </c>
-      <c r="Q22" s="26">
+      <c r="Q22" s="29">
         <v>-100</v>
       </c>
-      <c r="R22" s="26">
+      <c r="R22" s="29">
         <v>-470</v>
       </c>
-      <c r="S22" s="26">
+      <c r="S22" s="29">
         <v>-212</v>
       </c>
-      <c r="T22" s="26">
+      <c r="T22" s="29">
         <v>-215</v>
       </c>
-      <c r="U22" s="26">
+      <c r="U22" s="29">
         <v>-83</v>
       </c>
-      <c r="V22" s="26">
+      <c r="V22" s="29">
         <v>-306</v>
       </c>
-      <c r="W22" s="26">
+      <c r="W22" s="29">
         <v>-157</v>
       </c>
-      <c r="X22" s="26">
+      <c r="X22" s="29">
         <v>-172</v>
       </c>
-      <c r="Y22" s="26">
+      <c r="Y22" s="29">
         <v>-242</v>
       </c>
-      <c r="Z22" s="26">
+      <c r="Z22" s="29">
         <v>-126</v>
       </c>
-      <c r="AA22" s="26">
+      <c r="AA22" s="29">
         <v>-266</v>
       </c>
-      <c r="AB22" s="26">
+      <c r="AB22" s="29">
         <v>-16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="52" t="s">
+      <c r="AC22" s="29">
+        <v>-124</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A23" s="34" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="54" t="s">
+      <c r="B23" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="26">
+      <c r="C23" s="29">
         <v>-205</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="29">
         <v>-109</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="30">
         <v>-158</v>
       </c>
-      <c r="F23" s="26">
+      <c r="F23" s="29">
         <v>-181</v>
       </c>
-      <c r="G23" s="26">
+      <c r="G23" s="29">
         <v>-71</v>
       </c>
-      <c r="H23" s="27">
+      <c r="H23" s="30">
         <v>-129</v>
       </c>
-      <c r="I23" s="26">
+      <c r="I23" s="29">
         <v>-227</v>
       </c>
-      <c r="J23" s="27">
+      <c r="J23" s="30">
         <v>-244</v>
       </c>
-      <c r="K23" s="27">
+      <c r="K23" s="30">
         <v>-278</v>
       </c>
-      <c r="L23" s="26">
+      <c r="L23" s="29">
         <v>-260</v>
       </c>
-      <c r="M23" s="26">
+      <c r="M23" s="29">
         <v>-335</v>
       </c>
-      <c r="N23" s="26">
+      <c r="N23" s="29">
         <v>-161</v>
       </c>
-      <c r="O23" s="26">
+      <c r="O23" s="29">
         <v>-396</v>
       </c>
-      <c r="P23" s="26">
+      <c r="P23" s="29">
         <v>-129</v>
       </c>
-      <c r="Q23" s="26">
+      <c r="Q23" s="29">
         <v>-185</v>
       </c>
-      <c r="R23" s="26">
+      <c r="R23" s="29">
         <v>-285</v>
       </c>
-      <c r="S23" s="26">
+      <c r="S23" s="29">
         <v>-267</v>
       </c>
-      <c r="T23" s="26">
+      <c r="T23" s="29">
         <v>-292</v>
       </c>
-      <c r="U23" s="26">
+      <c r="U23" s="29">
         <v>-343</v>
       </c>
-      <c r="V23" s="26">
+      <c r="V23" s="29">
         <v>-239</v>
       </c>
-      <c r="W23" s="26">
+      <c r="W23" s="29">
         <v>-153</v>
       </c>
-      <c r="X23" s="26">
+      <c r="X23" s="29">
         <v>-280</v>
       </c>
-      <c r="Y23" s="26">
+      <c r="Y23" s="29">
         <v>-153</v>
       </c>
-      <c r="Z23" s="26">
+      <c r="Z23" s="29">
         <v>-86</v>
       </c>
-      <c r="AA23" s="26">
+      <c r="AA23" s="29">
         <v>-284</v>
       </c>
-      <c r="AB23" s="26">
+      <c r="AB23" s="29">
         <v>-69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="52" t="s">
+      <c r="AC23" s="29">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A24" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="B24" s="54" t="s">
+      <c r="B24" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="29">
         <v>-204</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="29">
         <v>-93</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="30">
         <v>-153</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="30">
         <v>-153</v>
       </c>
-      <c r="G24" s="26">
+      <c r="G24" s="29">
         <v>-103</v>
       </c>
-      <c r="H24" s="27">
+      <c r="H24" s="30">
         <v>-141</v>
       </c>
-      <c r="I24" s="26">
+      <c r="I24" s="29">
         <v>-219</v>
       </c>
-      <c r="J24" s="27">
+      <c r="J24" s="30">
         <v>-230</v>
       </c>
-      <c r="K24" s="27">
+      <c r="K24" s="30">
         <v>-223</v>
       </c>
-      <c r="L24" s="26">
+      <c r="L24" s="29">
         <v>-171</v>
       </c>
-      <c r="M24" s="26">
+      <c r="M24" s="29">
         <v>-213</v>
       </c>
-      <c r="N24" s="26">
+      <c r="N24" s="29">
         <v>-221</v>
       </c>
-      <c r="O24" s="26">
+      <c r="O24" s="29">
         <v>-218</v>
       </c>
-      <c r="P24" s="26">
+      <c r="P24" s="29">
         <v>-311</v>
       </c>
-      <c r="Q24" s="26">
+      <c r="Q24" s="29">
         <v>-172</v>
       </c>
-      <c r="R24" s="26">
+      <c r="R24" s="29">
         <v>-317</v>
       </c>
-      <c r="S24" s="26">
+      <c r="S24" s="29">
         <v>-152</v>
       </c>
-      <c r="T24" s="26">
+      <c r="T24" s="29">
         <v>-206</v>
       </c>
-      <c r="U24" s="26">
+      <c r="U24" s="29">
         <v>-317</v>
       </c>
-      <c r="V24" s="26">
+      <c r="V24" s="29">
         <v>-369</v>
       </c>
-      <c r="W24" s="26">
+      <c r="W24" s="29">
         <v>-300</v>
       </c>
-      <c r="X24" s="26">
+      <c r="X24" s="29">
         <v>-299</v>
       </c>
-      <c r="Y24" s="26">
+      <c r="Y24" s="29">
         <v>-180</v>
       </c>
-      <c r="Z24" s="26">
+      <c r="Z24" s="29">
         <v>-151</v>
       </c>
-      <c r="AA24" s="26">
+      <c r="AA24" s="29">
         <v>-267</v>
       </c>
-      <c r="AB24" s="26">
+      <c r="AB24" s="29">
         <v>-164</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B25" s="56" t="s">
+      <c r="AC24" s="29">
+        <v>-196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="B25" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="C25" s="56"/>
-[...27 lines deleted...]
-      <c r="A26" s="52" t="s">
+      <c r="C25" s="51"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="51"/>
+      <c r="F25" s="51"/>
+      <c r="G25" s="51"/>
+      <c r="H25" s="51"/>
+      <c r="I25" s="51"/>
+      <c r="J25" s="51"/>
+      <c r="K25" s="51"/>
+      <c r="L25" s="51"/>
+      <c r="M25" s="51"/>
+      <c r="N25" s="51"/>
+      <c r="O25" s="51"/>
+      <c r="P25" s="51"/>
+      <c r="Q25" s="51"/>
+      <c r="R25" s="51"/>
+      <c r="S25" s="51"/>
+      <c r="T25" s="51"/>
+      <c r="U25" s="51"/>
+      <c r="V25" s="51"/>
+      <c r="W25" s="51"/>
+      <c r="X25" s="51"/>
+      <c r="Y25" s="51"/>
+      <c r="Z25" s="51"/>
+      <c r="AA25" s="40"/>
+      <c r="AB25" s="40"/>
+      <c r="AC25" s="40"/>
+    </row>
+    <row r="26" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A26" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="53" t="s">
+      <c r="B26" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="29">
         <v>-311</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="29">
         <v>-49</v>
       </c>
-      <c r="E26" s="26">
+      <c r="E26" s="29">
         <v>-255</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="29">
         <v>40</v>
       </c>
-      <c r="G26" s="26">
+      <c r="G26" s="29">
         <v>-55</v>
       </c>
-      <c r="H26" s="27">
+      <c r="H26" s="30">
         <v>155</v>
       </c>
-      <c r="I26" s="26">
+      <c r="I26" s="29">
         <v>-138</v>
       </c>
-      <c r="J26" s="27">
+      <c r="J26" s="30">
         <v>154</v>
       </c>
-      <c r="K26" s="27">
+      <c r="K26" s="30">
         <v>-67</v>
       </c>
-      <c r="L26" s="26">
+      <c r="L26" s="29">
         <v>-455</v>
       </c>
-      <c r="M26" s="26">
+      <c r="M26" s="29">
         <v>-711</v>
       </c>
-      <c r="N26" s="26">
+      <c r="N26" s="29">
         <v>-543</v>
       </c>
-      <c r="O26" s="26">
+      <c r="O26" s="29">
         <v>41</v>
       </c>
-      <c r="P26" s="26">
+      <c r="P26" s="29">
         <v>-95</v>
       </c>
-      <c r="Q26" s="26">
+      <c r="Q26" s="29">
         <v>-195</v>
       </c>
-      <c r="R26" s="26">
+      <c r="R26" s="29">
         <v>-1046</v>
       </c>
-      <c r="S26" s="26">
+      <c r="S26" s="29">
         <v>-554</v>
       </c>
-      <c r="T26" s="26">
+      <c r="T26" s="29">
         <v>-601</v>
       </c>
-      <c r="U26" s="26">
+      <c r="U26" s="29">
         <v>-729</v>
       </c>
-      <c r="V26" s="26">
+      <c r="V26" s="29">
         <v>-646</v>
       </c>
-      <c r="W26" s="26">
+      <c r="W26" s="29">
         <v>-552</v>
       </c>
-      <c r="X26" s="26">
+      <c r="X26" s="29">
         <v>-584</v>
       </c>
-      <c r="Y26" s="26">
+      <c r="Y26" s="29">
         <v>-377</v>
       </c>
-      <c r="Z26" s="26">
+      <c r="Z26" s="29">
         <v>-530</v>
       </c>
-      <c r="AA26" s="26">
+      <c r="AA26" s="29">
         <v>-1288</v>
       </c>
-      <c r="AB26" s="26">
+      <c r="AB26" s="29">
         <v>-448</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="52" t="s">
+      <c r="AC26" s="29">
+        <v>-816</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A27" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="B27" s="54" t="s">
+      <c r="B27" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="C27" s="26">
+      <c r="C27" s="29">
         <v>395</v>
       </c>
-      <c r="D27" s="26">
+      <c r="D27" s="29">
         <v>286</v>
       </c>
-      <c r="E27" s="26">
+      <c r="E27" s="29">
         <v>166</v>
       </c>
-      <c r="F27" s="26">
+      <c r="F27" s="29">
         <v>335</v>
       </c>
-      <c r="G27" s="26">
+      <c r="G27" s="29">
         <v>329</v>
       </c>
-      <c r="H27" s="27">
+      <c r="H27" s="30">
         <v>394</v>
       </c>
-      <c r="I27" s="26">
+      <c r="I27" s="29">
         <v>369</v>
       </c>
-      <c r="J27" s="27">
+      <c r="J27" s="30">
         <v>527</v>
       </c>
-      <c r="K27" s="27">
+      <c r="K27" s="30">
         <v>412</v>
       </c>
-      <c r="L27" s="26">
+      <c r="L27" s="29">
         <v>420</v>
       </c>
-      <c r="M27" s="26">
+      <c r="M27" s="29">
         <v>226</v>
       </c>
-      <c r="N27" s="26">
+      <c r="N27" s="29">
         <v>84</v>
       </c>
-      <c r="O27" s="26">
+      <c r="O27" s="29">
         <v>864</v>
       </c>
-      <c r="P27" s="26">
+      <c r="P27" s="29">
         <v>520</v>
       </c>
-      <c r="Q27" s="26">
+      <c r="Q27" s="29">
         <v>288</v>
       </c>
-      <c r="R27" s="26">
+      <c r="R27" s="29">
         <v>-269</v>
       </c>
-      <c r="S27" s="26">
+      <c r="S27" s="29">
         <v>401</v>
       </c>
-      <c r="T27" s="26">
+      <c r="T27" s="29">
         <v>126</v>
       </c>
-      <c r="U27" s="26">
+      <c r="U27" s="29">
         <v>200</v>
       </c>
-      <c r="V27" s="26">
+      <c r="V27" s="29">
         <v>450</v>
       </c>
-      <c r="W27" s="26">
+      <c r="W27" s="29">
         <v>225</v>
       </c>
-      <c r="X27" s="26">
+      <c r="X27" s="29">
         <v>58</v>
       </c>
-      <c r="Y27" s="26">
+      <c r="Y27" s="29">
         <v>89</v>
       </c>
-      <c r="Z27" s="26">
+      <c r="Z27" s="29">
         <v>167</v>
       </c>
-      <c r="AA27" s="26">
+      <c r="AA27" s="29">
         <v>-57</v>
       </c>
-      <c r="AB27" s="26">
+      <c r="AB27" s="29">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="52" t="s">
+      <c r="AC27" s="29">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A28" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="B28" s="54" t="s">
+      <c r="B28" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="C28" s="26">
+      <c r="C28" s="29">
         <v>-189</v>
       </c>
-      <c r="D28" s="26">
+      <c r="D28" s="29">
         <v>-135</v>
       </c>
-      <c r="E28" s="26">
+      <c r="E28" s="29">
         <v>-97</v>
       </c>
-      <c r="F28" s="26">
+      <c r="F28" s="29">
         <v>-59</v>
       </c>
-      <c r="G28" s="26">
+      <c r="G28" s="29">
         <v>-98</v>
       </c>
-      <c r="H28" s="27">
+      <c r="H28" s="30">
         <v>35</v>
       </c>
-      <c r="I28" s="26">
+      <c r="I28" s="29">
         <v>-38</v>
       </c>
-      <c r="J28" s="27">
+      <c r="J28" s="30">
         <v>-73</v>
       </c>
-      <c r="K28" s="27">
+      <c r="K28" s="30">
         <v>-30</v>
       </c>
-      <c r="L28" s="26">
+      <c r="L28" s="29">
         <v>-325</v>
       </c>
-      <c r="M28" s="26">
+      <c r="M28" s="29">
         <v>-310</v>
       </c>
-      <c r="N28" s="26">
+      <c r="N28" s="29">
         <v>-134</v>
       </c>
-      <c r="O28" s="26">
+      <c r="O28" s="29">
         <v>-177</v>
       </c>
-      <c r="P28" s="26">
+      <c r="P28" s="29">
         <v>-123</v>
       </c>
-      <c r="Q28" s="26">
+      <c r="Q28" s="29">
         <v>-110</v>
       </c>
-      <c r="R28" s="26">
+      <c r="R28" s="29">
         <v>-145</v>
       </c>
-      <c r="S28" s="26">
+      <c r="S28" s="29">
         <v>-188</v>
       </c>
-      <c r="T28" s="26">
+      <c r="T28" s="29">
         <v>-108</v>
       </c>
-      <c r="U28" s="26">
+      <c r="U28" s="29">
         <v>-238</v>
       </c>
-      <c r="V28" s="26">
+      <c r="V28" s="29">
         <v>-186</v>
       </c>
-      <c r="W28" s="26">
+      <c r="W28" s="29">
         <v>-225</v>
       </c>
-      <c r="X28" s="26">
+      <c r="X28" s="29">
         <v>-41</v>
       </c>
-      <c r="Y28" s="26">
+      <c r="Y28" s="29">
         <v>-67</v>
       </c>
-      <c r="Z28" s="26">
+      <c r="Z28" s="29">
         <v>-86</v>
       </c>
-      <c r="AA28" s="26">
+      <c r="AA28" s="29">
         <v>-285</v>
       </c>
-      <c r="AB28" s="26">
+      <c r="AB28" s="29">
         <v>-96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="52" t="s">
+      <c r="AC28" s="29">
+        <v>-213</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A29" s="34" t="s">
         <v>79</v>
       </c>
-      <c r="B29" s="54" t="s">
+      <c r="B29" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="C29" s="26">
+      <c r="C29" s="29">
         <v>-105</v>
       </c>
-      <c r="D29" s="26">
+      <c r="D29" s="29">
         <v>-86</v>
       </c>
-      <c r="E29" s="26">
+      <c r="E29" s="29">
         <v>-74</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F29" s="29">
         <v>-56</v>
       </c>
-      <c r="G29" s="26">
+      <c r="G29" s="29">
         <v>-43</v>
       </c>
-      <c r="H29" s="27">
+      <c r="H29" s="30">
         <v>-75</v>
       </c>
-      <c r="I29" s="26">
+      <c r="I29" s="29">
         <v>-157</v>
       </c>
-      <c r="J29" s="27">
+      <c r="J29" s="30">
         <v>-87</v>
       </c>
-      <c r="K29" s="27">
+      <c r="K29" s="30">
         <v>-179</v>
       </c>
-      <c r="L29" s="26">
+      <c r="L29" s="29">
         <v>-117</v>
       </c>
-      <c r="M29" s="26">
+      <c r="M29" s="29">
         <v>-132</v>
       </c>
-      <c r="N29" s="26">
+      <c r="N29" s="29">
         <v>-108</v>
       </c>
-      <c r="O29" s="26">
+      <c r="O29" s="29">
         <v>-121</v>
       </c>
-      <c r="P29" s="26">
+      <c r="P29" s="29">
         <v>-70</v>
       </c>
-      <c r="Q29" s="26">
+      <c r="Q29" s="29">
         <v>-38</v>
       </c>
-      <c r="R29" s="26">
+      <c r="R29" s="29">
         <v>-12</v>
       </c>
-      <c r="S29" s="26">
+      <c r="S29" s="29">
         <v>-188</v>
       </c>
-      <c r="T29" s="26">
+      <c r="T29" s="29">
         <v>-188</v>
       </c>
-      <c r="U29" s="26">
+      <c r="U29" s="29">
         <v>-168</v>
       </c>
-      <c r="V29" s="26">
+      <c r="V29" s="29">
         <v>-309</v>
       </c>
-      <c r="W29" s="26">
+      <c r="W29" s="29">
         <v>-211</v>
       </c>
-      <c r="X29" s="26">
+      <c r="X29" s="29">
         <v>-60</v>
       </c>
-      <c r="Y29" s="26">
+      <c r="Y29" s="29">
         <v>-94</v>
       </c>
-      <c r="Z29" s="26">
+      <c r="Z29" s="29">
         <v>-189</v>
       </c>
-      <c r="AA29" s="26">
+      <c r="AA29" s="29">
         <v>-160</v>
       </c>
-      <c r="AB29" s="26">
+      <c r="AB29" s="29">
         <v>-33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="52" t="s">
+      <c r="AC29" s="29">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A30" s="34" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="54" t="s">
+      <c r="B30" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="26">
+      <c r="C30" s="29">
         <v>-214</v>
       </c>
-      <c r="D30" s="26">
+      <c r="D30" s="29">
         <v>-66</v>
       </c>
-      <c r="E30" s="26">
+      <c r="E30" s="29">
         <v>-50</v>
       </c>
-      <c r="F30" s="26">
+      <c r="F30" s="29">
         <v>-117</v>
       </c>
-      <c r="G30" s="26">
+      <c r="G30" s="29">
         <v>-122</v>
       </c>
-      <c r="H30" s="27">
+      <c r="H30" s="30">
         <v>-71</v>
       </c>
-      <c r="I30" s="26">
+      <c r="I30" s="29">
         <v>-161</v>
       </c>
-      <c r="J30" s="27">
+      <c r="J30" s="30">
         <v>-126</v>
       </c>
-      <c r="K30" s="27">
+      <c r="K30" s="30">
         <v>-187</v>
       </c>
-      <c r="L30" s="26">
+      <c r="L30" s="29">
         <v>-177</v>
       </c>
-      <c r="M30" s="26">
+      <c r="M30" s="29">
         <v>-220</v>
       </c>
-      <c r="N30" s="26">
+      <c r="N30" s="29">
         <v>-201</v>
       </c>
-      <c r="O30" s="26">
+      <c r="O30" s="29">
         <v>-125</v>
       </c>
-      <c r="P30" s="26">
+      <c r="P30" s="29">
         <v>-85</v>
       </c>
-      <c r="Q30" s="26">
+      <c r="Q30" s="29">
         <v>-167</v>
       </c>
-      <c r="R30" s="26">
+      <c r="R30" s="29">
         <v>-187</v>
       </c>
-      <c r="S30" s="26">
+      <c r="S30" s="29">
         <v>-194</v>
       </c>
-      <c r="T30" s="26">
+      <c r="T30" s="29">
         <v>-135</v>
       </c>
-      <c r="U30" s="26">
+      <c r="U30" s="29">
         <v>-242</v>
       </c>
-      <c r="V30" s="26">
+      <c r="V30" s="29">
         <v>-198</v>
       </c>
-      <c r="W30" s="26">
+      <c r="W30" s="29">
         <v>-143</v>
       </c>
-      <c r="X30" s="26">
+      <c r="X30" s="29">
         <v>-186</v>
       </c>
-      <c r="Y30" s="26">
+      <c r="Y30" s="29">
         <v>-34</v>
       </c>
-      <c r="Z30" s="26">
+      <c r="Z30" s="29">
         <v>-153</v>
       </c>
-      <c r="AA30" s="26">
+      <c r="AA30" s="29">
         <v>-278</v>
       </c>
-      <c r="AB30" s="26">
+      <c r="AB30" s="29">
         <v>-81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="52" t="s">
+      <c r="AC30" s="29">
+        <v>-251</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A31" s="34" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="54" t="s">
+      <c r="B31" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="26">
+      <c r="C31" s="29">
         <v>-63</v>
       </c>
-      <c r="D31" s="26">
+      <c r="D31" s="29">
         <v>-19</v>
       </c>
-      <c r="E31" s="26">
+      <c r="E31" s="29">
         <v>-54</v>
       </c>
-      <c r="F31" s="26">
+      <c r="F31" s="29">
         <v>-3</v>
       </c>
-      <c r="G31" s="26">
+      <c r="G31" s="29">
         <v>-34</v>
       </c>
-      <c r="H31" s="27">
+      <c r="H31" s="30">
         <v>41</v>
       </c>
-      <c r="I31" s="26">
+      <c r="I31" s="29">
         <v>0</v>
       </c>
-      <c r="J31" s="27">
+      <c r="J31" s="30">
         <v>-2</v>
       </c>
-      <c r="K31" s="27">
+      <c r="K31" s="30">
         <v>-28</v>
       </c>
-      <c r="L31" s="26">
+      <c r="L31" s="29">
         <v>-86</v>
       </c>
-      <c r="M31" s="26">
+      <c r="M31" s="29">
         <v>-145</v>
       </c>
-      <c r="N31" s="26">
+      <c r="N31" s="29">
         <v>-110</v>
       </c>
-      <c r="O31" s="26">
+      <c r="O31" s="29">
         <v>-156</v>
       </c>
-      <c r="P31" s="26">
+      <c r="P31" s="29">
         <v>-132</v>
       </c>
-      <c r="Q31" s="26">
+      <c r="Q31" s="29">
         <v>-57</v>
       </c>
-      <c r="R31" s="26">
+      <c r="R31" s="29">
         <v>-175</v>
       </c>
-      <c r="S31" s="26">
+      <c r="S31" s="29">
         <v>-192</v>
       </c>
-      <c r="T31" s="26">
+      <c r="T31" s="29">
         <v>-152</v>
       </c>
-      <c r="U31" s="26">
+      <c r="U31" s="29">
         <v>-137</v>
       </c>
-      <c r="V31" s="26">
+      <c r="V31" s="29">
         <v>-162</v>
       </c>
-      <c r="W31" s="26">
+      <c r="W31" s="29">
         <v>-110</v>
       </c>
-      <c r="X31" s="26">
+      <c r="X31" s="29">
         <v>-208</v>
       </c>
-      <c r="Y31" s="26">
+      <c r="Y31" s="29">
         <v>-141</v>
       </c>
-      <c r="Z31" s="26">
+      <c r="Z31" s="29">
         <v>-132</v>
       </c>
-      <c r="AA31" s="26">
+      <c r="AA31" s="29">
         <v>-316</v>
       </c>
-      <c r="AB31" s="26">
+      <c r="AB31" s="29">
         <v>-147</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="52" t="s">
+      <c r="AC31" s="29">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A32" s="34" t="s">
         <v>91</v>
       </c>
-      <c r="B32" s="54" t="s">
+      <c r="B32" s="27" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="26">
+      <c r="C32" s="29">
         <v>-29</v>
       </c>
-      <c r="D32" s="26">
+      <c r="D32" s="29">
         <v>-5</v>
       </c>
-      <c r="E32" s="26">
+      <c r="E32" s="29">
         <v>-55</v>
       </c>
-      <c r="F32" s="26">
+      <c r="F32" s="29">
         <v>-8</v>
       </c>
-      <c r="G32" s="26">
+      <c r="G32" s="29">
         <v>-49</v>
       </c>
-      <c r="H32" s="27">
+      <c r="H32" s="30">
         <v>-87</v>
       </c>
-      <c r="I32" s="26">
+      <c r="I32" s="29">
         <v>-36</v>
       </c>
-      <c r="J32" s="27">
+      <c r="J32" s="30">
         <v>13</v>
       </c>
-      <c r="K32" s="27">
+      <c r="K32" s="30">
         <v>49</v>
       </c>
-      <c r="L32" s="26">
+      <c r="L32" s="29">
         <v>-108</v>
       </c>
-      <c r="M32" s="26">
+      <c r="M32" s="29">
         <v>-46</v>
       </c>
-      <c r="N32" s="26">
+      <c r="N32" s="29">
         <v>-28</v>
       </c>
-      <c r="O32" s="26">
+      <c r="O32" s="29">
         <v>-162</v>
       </c>
-      <c r="P32" s="26">
+      <c r="P32" s="29">
         <v>-49</v>
       </c>
-      <c r="Q32" s="26">
+      <c r="Q32" s="29">
         <v>-2</v>
       </c>
-      <c r="R32" s="26">
+      <c r="R32" s="29">
         <v>-177</v>
       </c>
-      <c r="S32" s="26">
+      <c r="S32" s="29">
         <v>-104</v>
       </c>
-      <c r="T32" s="26">
+      <c r="T32" s="29">
         <v>-51</v>
       </c>
-      <c r="U32" s="26">
+      <c r="U32" s="29">
         <v>-37</v>
       </c>
-      <c r="V32" s="26">
+      <c r="V32" s="29">
         <v>-79</v>
       </c>
-      <c r="W32" s="26">
+      <c r="W32" s="29">
         <v>-2</v>
       </c>
-      <c r="X32" s="26">
+      <c r="X32" s="29">
         <v>-41</v>
       </c>
-      <c r="Y32" s="26">
+      <c r="Y32" s="29">
         <v>-94</v>
       </c>
-      <c r="Z32" s="26">
+      <c r="Z32" s="29">
         <v>-80</v>
       </c>
-      <c r="AA32" s="26">
+      <c r="AA32" s="29">
         <v>-66</v>
       </c>
-      <c r="AB32" s="26">
+      <c r="AB32" s="29">
         <v>-50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="52" t="s">
+      <c r="AC32" s="29">
+        <v>-100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A33" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="B33" s="54" t="s">
+      <c r="B33" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="C33" s="26">
+      <c r="C33" s="29">
         <v>-106</v>
       </c>
-      <c r="D33" s="26">
+      <c r="D33" s="29">
         <v>-24</v>
       </c>
-      <c r="E33" s="26">
+      <c r="E33" s="29">
         <v>-91</v>
       </c>
-      <c r="F33" s="27">
+      <c r="F33" s="30">
         <v>-52</v>
       </c>
-      <c r="G33" s="26">
+      <c r="G33" s="29">
         <v>-38</v>
       </c>
-      <c r="H33" s="27">
+      <c r="H33" s="30">
         <v>-82</v>
       </c>
-      <c r="I33" s="26">
+      <c r="I33" s="29">
         <v>-115</v>
       </c>
-      <c r="J33" s="27">
+      <c r="J33" s="30">
         <v>-98</v>
       </c>
-      <c r="K33" s="27">
+      <c r="K33" s="30">
         <v>-104</v>
       </c>
-      <c r="L33" s="26">
+      <c r="L33" s="29">
         <v>-62</v>
       </c>
-      <c r="M33" s="26">
+      <c r="M33" s="29">
         <v>-84</v>
       </c>
-      <c r="N33" s="26">
+      <c r="N33" s="29">
         <v>-46</v>
       </c>
-      <c r="O33" s="26">
+      <c r="O33" s="29">
         <v>-82</v>
       </c>
-      <c r="P33" s="26">
+      <c r="P33" s="29">
         <v>-156</v>
       </c>
-      <c r="Q33" s="26">
+      <c r="Q33" s="29">
         <v>-109</v>
       </c>
-      <c r="R33" s="26">
+      <c r="R33" s="29">
         <v>-81</v>
       </c>
-      <c r="S33" s="26">
+      <c r="S33" s="29">
         <v>-89</v>
       </c>
-      <c r="T33" s="26">
+      <c r="T33" s="29">
         <v>-93</v>
       </c>
-      <c r="U33" s="26">
+      <c r="U33" s="29">
         <v>-107</v>
       </c>
-      <c r="V33" s="26">
+      <c r="V33" s="29">
         <v>-162</v>
       </c>
-      <c r="W33" s="26">
+      <c r="W33" s="29">
         <v>-86</v>
       </c>
-      <c r="X33" s="26">
+      <c r="X33" s="29">
         <v>-106</v>
       </c>
-      <c r="Y33" s="26">
+      <c r="Y33" s="29">
         <v>-36</v>
       </c>
-      <c r="Z33" s="26">
+      <c r="Z33" s="29">
         <v>-57</v>
       </c>
-      <c r="AA33" s="26">
+      <c r="AA33" s="29">
         <v>-126</v>
       </c>
-      <c r="AB33" s="26">
+      <c r="AB33" s="29">
         <v>-115</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B34" s="56" t="s">
+      <c r="AC33" s="29">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="B34" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="C34" s="56"/>
-[...27 lines deleted...]
-      <c r="A35" s="57" t="s">
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="51"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="51"/>
+      <c r="K34" s="51"/>
+      <c r="L34" s="51"/>
+      <c r="M34" s="51"/>
+      <c r="N34" s="51"/>
+      <c r="O34" s="51"/>
+      <c r="P34" s="51"/>
+      <c r="Q34" s="51"/>
+      <c r="R34" s="51"/>
+      <c r="S34" s="51"/>
+      <c r="T34" s="51"/>
+      <c r="U34" s="51"/>
+      <c r="V34" s="51"/>
+      <c r="W34" s="51"/>
+      <c r="X34" s="51"/>
+      <c r="Y34" s="51"/>
+      <c r="Z34" s="51"/>
+      <c r="AA34" s="40"/>
+      <c r="AB34" s="40"/>
+      <c r="AC34" s="40"/>
+    </row>
+    <row r="35" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A35" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="B35" s="53" t="s">
+      <c r="B35" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="C35" s="26">
+      <c r="C35" s="29">
         <v>-3508</v>
       </c>
-      <c r="D35" s="26">
+      <c r="D35" s="29">
         <v>-1952</v>
       </c>
-      <c r="E35" s="26">
+      <c r="E35" s="29">
         <v>-1517</v>
       </c>
-      <c r="F35" s="26">
+      <c r="F35" s="29">
         <v>-1781</v>
       </c>
-      <c r="G35" s="27">
+      <c r="G35" s="30">
         <v>-1734</v>
       </c>
-      <c r="H35" s="27">
+      <c r="H35" s="30">
         <v>-1915</v>
       </c>
-      <c r="I35" s="26">
+      <c r="I35" s="29">
         <v>-2606</v>
       </c>
-      <c r="J35" s="27">
+      <c r="J35" s="30">
         <v>-2791</v>
       </c>
-      <c r="K35" s="27">
+      <c r="K35" s="30">
         <v>-2946</v>
       </c>
-      <c r="L35" s="26">
+      <c r="L35" s="29">
         <v>-2608</v>
       </c>
-      <c r="M35" s="26">
+      <c r="M35" s="29">
         <v>-3012</v>
       </c>
-      <c r="N35" s="26">
+      <c r="N35" s="29">
         <v>-2872</v>
       </c>
-      <c r="O35" s="27">
+      <c r="O35" s="30">
         <v>-3185</v>
       </c>
-      <c r="P35" s="27">
+      <c r="P35" s="30">
         <v>-2487</v>
       </c>
-      <c r="Q35" s="26">
+      <c r="Q35" s="29">
         <v>-2736</v>
       </c>
-      <c r="R35" s="27">
+      <c r="R35" s="30">
         <v>-5008</v>
       </c>
-      <c r="S35" s="27">
+      <c r="S35" s="30">
         <v>-3156</v>
       </c>
-      <c r="T35" s="27">
+      <c r="T35" s="30">
         <v>-3252</v>
       </c>
-      <c r="U35" s="27">
+      <c r="U35" s="30">
         <v>-3539</v>
       </c>
-      <c r="V35" s="27">
+      <c r="V35" s="30">
         <v>-3957</v>
       </c>
-      <c r="W35" s="27">
+      <c r="W35" s="30">
         <v>-2358</v>
       </c>
-      <c r="X35" s="27">
+      <c r="X35" s="30">
         <v>-2890</v>
       </c>
-      <c r="Y35" s="27">
+      <c r="Y35" s="30">
         <v>-1978</v>
       </c>
-      <c r="Z35" s="27">
+      <c r="Z35" s="30">
         <v>-1823</v>
       </c>
-      <c r="AA35" s="27">
+      <c r="AA35" s="30">
         <v>-4459</v>
       </c>
-      <c r="AB35" s="27">
+      <c r="AB35" s="30">
         <v>-1715</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="57" t="s">
+      <c r="AC35" s="29">
+        <v>-1967</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A36" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="B36" s="54" t="s">
+      <c r="B36" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="C36" s="26">
+      <c r="C36" s="29">
         <v>-92</v>
       </c>
-      <c r="D36" s="26">
+      <c r="D36" s="29">
         <v>-82</v>
       </c>
-      <c r="E36" s="26">
+      <c r="E36" s="29">
         <v>-24</v>
       </c>
-      <c r="F36" s="26">
+      <c r="F36" s="29">
         <v>-55</v>
       </c>
-      <c r="G36" s="27">
+      <c r="G36" s="30">
         <v>-67</v>
       </c>
-      <c r="H36" s="27">
+      <c r="H36" s="30">
         <v>-60</v>
       </c>
-      <c r="I36" s="26">
+      <c r="I36" s="29">
         <v>-77</v>
       </c>
-      <c r="J36" s="27">
+      <c r="J36" s="30">
         <v>-65</v>
       </c>
-      <c r="K36" s="27">
+      <c r="K36" s="30">
         <v>-47</v>
       </c>
-      <c r="L36" s="26">
+      <c r="L36" s="29">
         <v>-98</v>
       </c>
-      <c r="M36" s="26">
+      <c r="M36" s="29">
         <v>-93</v>
       </c>
-      <c r="N36" s="26">
+      <c r="N36" s="29">
         <v>-72</v>
       </c>
-      <c r="O36" s="27">
+      <c r="O36" s="30">
         <v>-110</v>
       </c>
-      <c r="P36" s="27">
+      <c r="P36" s="30">
         <v>-95</v>
       </c>
-      <c r="Q36" s="26">
+      <c r="Q36" s="29">
         <v>-47</v>
       </c>
-      <c r="R36" s="27">
+      <c r="R36" s="30">
         <v>-162</v>
       </c>
-      <c r="S36" s="27">
+      <c r="S36" s="30">
         <v>-14</v>
       </c>
-      <c r="T36" s="27">
+      <c r="T36" s="30">
         <v>-111</v>
       </c>
-      <c r="U36" s="27">
+      <c r="U36" s="30">
         <v>-80</v>
       </c>
-      <c r="V36" s="27">
+      <c r="V36" s="30">
         <v>-132</v>
       </c>
-      <c r="W36" s="27">
+      <c r="W36" s="30">
         <v>-44</v>
       </c>
-      <c r="X36" s="27">
+      <c r="X36" s="30">
         <v>-52</v>
       </c>
-      <c r="Y36" s="27">
+      <c r="Y36" s="30">
         <v>-30</v>
       </c>
-      <c r="Z36" s="27">
+      <c r="Z36" s="30">
         <v>-12</v>
       </c>
-      <c r="AA36" s="27">
+      <c r="AA36" s="30">
         <v>-165</v>
       </c>
-      <c r="AB36" s="27">
+      <c r="AB36" s="30">
         <v>-74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="57" t="s">
+      <c r="AC36" s="29">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A37" s="35" t="s">
         <v>79</v>
       </c>
-      <c r="B37" s="54" t="s">
+      <c r="B37" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="C37" s="26">
+      <c r="C37" s="29">
         <v>-17</v>
       </c>
-      <c r="D37" s="26">
+      <c r="D37" s="29">
         <v>-61</v>
       </c>
-      <c r="E37" s="26">
+      <c r="E37" s="29">
         <v>-38</v>
       </c>
-      <c r="F37" s="26">
+      <c r="F37" s="29">
         <v>-17</v>
       </c>
-      <c r="G37" s="27">
+      <c r="G37" s="30">
         <v>-17</v>
       </c>
-      <c r="H37" s="27">
+      <c r="H37" s="30">
         <v>-51</v>
       </c>
-      <c r="I37" s="26">
+      <c r="I37" s="29">
         <v>-8</v>
       </c>
-      <c r="J37" s="27">
+      <c r="J37" s="30">
         <v>-52</v>
       </c>
-      <c r="K37" s="27">
+      <c r="K37" s="30">
         <v>-40</v>
       </c>
-      <c r="L37" s="26">
+      <c r="L37" s="29">
         <v>16</v>
       </c>
-      <c r="M37" s="26">
+      <c r="M37" s="29">
         <v>-9</v>
       </c>
-      <c r="N37" s="26">
+      <c r="N37" s="29">
         <v>-11</v>
       </c>
-      <c r="O37" s="27">
+      <c r="O37" s="30">
         <v>2</v>
       </c>
-      <c r="P37" s="27">
+      <c r="P37" s="30">
         <v>-35</v>
       </c>
-      <c r="Q37" s="26">
+      <c r="Q37" s="29">
         <v>-11</v>
       </c>
-      <c r="R37" s="27">
+      <c r="R37" s="30">
         <v>-7</v>
       </c>
-      <c r="S37" s="27">
+      <c r="S37" s="30">
         <v>-57</v>
       </c>
-      <c r="T37" s="27">
+      <c r="T37" s="30">
         <v>-64</v>
       </c>
-      <c r="U37" s="27">
+      <c r="U37" s="30">
         <v>-31</v>
       </c>
-      <c r="V37" s="27">
+      <c r="V37" s="30">
         <v>-43</v>
       </c>
-      <c r="W37" s="27">
+      <c r="W37" s="30">
         <v>31</v>
       </c>
-      <c r="X37" s="27">
+      <c r="X37" s="30">
         <v>-28</v>
       </c>
-      <c r="Y37" s="27">
+      <c r="Y37" s="30">
         <v>-49</v>
       </c>
-      <c r="Z37" s="27">
+      <c r="Z37" s="30">
         <v>-86</v>
       </c>
-      <c r="AA37" s="27">
+      <c r="AA37" s="30">
         <v>-46</v>
       </c>
-      <c r="AB37" s="27">
+      <c r="AB37" s="30">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="57" t="s">
+      <c r="AC37" s="29">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A38" s="35" t="s">
         <v>80</v>
       </c>
-      <c r="B38" s="54" t="s">
+      <c r="B38" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="C38" s="26">
+      <c r="C38" s="29">
         <v>-118</v>
       </c>
-      <c r="D38" s="26">
+      <c r="D38" s="29">
         <v>-52</v>
       </c>
-      <c r="E38" s="26">
+      <c r="E38" s="29">
         <v>-109</v>
       </c>
-      <c r="F38" s="26">
+      <c r="F38" s="29">
         <v>-66</v>
       </c>
-      <c r="G38" s="27">
+      <c r="G38" s="30">
         <v>-50</v>
       </c>
-      <c r="H38" s="27">
+      <c r="H38" s="30">
         <v>-118</v>
       </c>
-      <c r="I38" s="26">
+      <c r="I38" s="29">
         <v>-107</v>
       </c>
-      <c r="J38" s="27">
+      <c r="J38" s="30">
         <v>-68</v>
       </c>
-      <c r="K38" s="27">
+      <c r="K38" s="30">
         <v>-139</v>
       </c>
-      <c r="L38" s="26">
+      <c r="L38" s="29">
         <v>-125</v>
       </c>
-      <c r="M38" s="26">
+      <c r="M38" s="29">
         <v>-104</v>
       </c>
-      <c r="N38" s="26">
+      <c r="N38" s="29">
         <v>-80</v>
       </c>
-      <c r="O38" s="27">
+      <c r="O38" s="30">
         <v>-146</v>
       </c>
-      <c r="P38" s="27">
+      <c r="P38" s="30">
         <v>-23</v>
       </c>
-      <c r="Q38" s="26">
+      <c r="Q38" s="29">
         <v>-120</v>
       </c>
-      <c r="R38" s="27">
+      <c r="R38" s="30">
         <v>-136</v>
       </c>
-      <c r="S38" s="27">
+      <c r="S38" s="30">
         <v>-83</v>
       </c>
-      <c r="T38" s="27">
+      <c r="T38" s="30">
         <v>-73</v>
       </c>
-      <c r="U38" s="27">
+      <c r="U38" s="30">
         <v>-153</v>
       </c>
-      <c r="V38" s="27">
+      <c r="V38" s="30">
         <v>-145</v>
       </c>
-      <c r="W38" s="27">
+      <c r="W38" s="30">
         <v>-67</v>
       </c>
-      <c r="X38" s="27">
+      <c r="X38" s="30">
         <v>-103</v>
       </c>
-      <c r="Y38" s="27">
+      <c r="Y38" s="30">
         <v>-50</v>
       </c>
-      <c r="Z38" s="27">
+      <c r="Z38" s="30">
         <v>-104</v>
       </c>
-      <c r="AA38" s="27">
+      <c r="AA38" s="30">
         <v>-209</v>
       </c>
-      <c r="AB38" s="27">
+      <c r="AB38" s="30">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="57" t="s">
+      <c r="AC38" s="29">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A39" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="B39" s="54" t="s">
+      <c r="B39" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="C39" s="26">
+      <c r="C39" s="29">
         <v>-422</v>
       </c>
-      <c r="D39" s="26">
+      <c r="D39" s="29">
         <v>-338</v>
       </c>
-      <c r="E39" s="26">
+      <c r="E39" s="29">
         <v>-220</v>
       </c>
-      <c r="F39" s="26">
+      <c r="F39" s="29">
         <v>-188</v>
       </c>
-      <c r="G39" s="27">
+      <c r="G39" s="30">
         <v>-363</v>
       </c>
-      <c r="H39" s="27">
+      <c r="H39" s="30">
         <v>-195</v>
       </c>
-      <c r="I39" s="26">
+      <c r="I39" s="29">
         <v>-293</v>
       </c>
-      <c r="J39" s="27">
+      <c r="J39" s="30">
         <v>-225</v>
       </c>
-      <c r="K39" s="27">
+      <c r="K39" s="30">
         <v>-344</v>
       </c>
-      <c r="L39" s="26">
+      <c r="L39" s="29">
         <v>-234</v>
       </c>
-      <c r="M39" s="26">
+      <c r="M39" s="29">
         <v>-451</v>
       </c>
-      <c r="N39" s="26">
+      <c r="N39" s="29">
         <v>-410</v>
       </c>
-      <c r="O39" s="27">
+      <c r="O39" s="30">
         <v>-322</v>
       </c>
-      <c r="P39" s="27">
+      <c r="P39" s="30">
         <v>-322</v>
       </c>
-      <c r="Q39" s="26">
+      <c r="Q39" s="29">
         <v>-374</v>
       </c>
-      <c r="R39" s="27">
+      <c r="R39" s="30">
         <v>-409</v>
       </c>
-      <c r="S39" s="27">
+      <c r="S39" s="30">
         <v>-259</v>
       </c>
-      <c r="T39" s="27">
+      <c r="T39" s="30">
         <v>-273</v>
       </c>
-      <c r="U39" s="27">
+      <c r="U39" s="30">
         <v>-259</v>
       </c>
-      <c r="V39" s="27">
+      <c r="V39" s="30">
         <v>-474</v>
       </c>
-      <c r="W39" s="27">
+      <c r="W39" s="30">
         <v>-454</v>
       </c>
-      <c r="X39" s="27">
+      <c r="X39" s="30">
         <v>-435</v>
       </c>
-      <c r="Y39" s="27">
+      <c r="Y39" s="30">
         <v>-381</v>
       </c>
-      <c r="Z39" s="27">
+      <c r="Z39" s="30">
         <v>-300</v>
       </c>
-      <c r="AA39" s="27">
+      <c r="AA39" s="30">
         <v>-495</v>
       </c>
-      <c r="AB39" s="27">
+      <c r="AB39" s="30">
         <v>-268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="57" t="s">
+      <c r="AC39" s="29">
+        <v>-282</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A40" s="35" t="s">
         <v>82</v>
       </c>
-      <c r="B40" s="54" t="s">
+      <c r="B40" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="C40" s="26">
+      <c r="C40" s="29">
         <v>-537</v>
       </c>
-      <c r="D40" s="26">
+      <c r="D40" s="29">
         <v>-259</v>
       </c>
-      <c r="E40" s="26">
+      <c r="E40" s="29">
         <v>-281</v>
       </c>
-      <c r="F40" s="26">
+      <c r="F40" s="29">
         <v>-269</v>
       </c>
-      <c r="G40" s="27">
+      <c r="G40" s="30">
         <v>-199</v>
       </c>
-      <c r="H40" s="27">
+      <c r="H40" s="30">
         <v>-331</v>
       </c>
-      <c r="I40" s="26">
+      <c r="I40" s="29">
         <v>-395</v>
       </c>
-      <c r="J40" s="27">
+      <c r="J40" s="30">
         <v>-333</v>
       </c>
-      <c r="K40" s="27">
+      <c r="K40" s="30">
         <v>-409</v>
       </c>
-      <c r="L40" s="26">
+      <c r="L40" s="29">
         <v>-319</v>
       </c>
-      <c r="M40" s="26">
+      <c r="M40" s="29">
         <v>-263</v>
       </c>
-      <c r="N40" s="26">
+      <c r="N40" s="29">
         <v>-351</v>
       </c>
-      <c r="O40" s="27">
+      <c r="O40" s="30">
         <v>-375</v>
       </c>
-      <c r="P40" s="27">
+      <c r="P40" s="30">
         <v>-400</v>
       </c>
-      <c r="Q40" s="26">
+      <c r="Q40" s="29">
         <v>-287</v>
       </c>
-      <c r="R40" s="27">
+      <c r="R40" s="30">
         <v>-390</v>
       </c>
-      <c r="S40" s="27">
+      <c r="S40" s="30">
         <v>-307</v>
       </c>
-      <c r="T40" s="27">
+      <c r="T40" s="30">
         <v>-296</v>
       </c>
-      <c r="U40" s="27">
+      <c r="U40" s="30">
         <v>-488</v>
       </c>
-      <c r="V40" s="27">
+      <c r="V40" s="30">
         <v>-470</v>
       </c>
-      <c r="W40" s="27">
+      <c r="W40" s="30">
         <v>-549</v>
       </c>
-      <c r="X40" s="27">
+      <c r="X40" s="30">
         <v>-348</v>
       </c>
-      <c r="Y40" s="27">
+      <c r="Y40" s="30">
         <v>-193</v>
       </c>
-      <c r="Z40" s="27">
+      <c r="Z40" s="30">
         <v>-228</v>
       </c>
-      <c r="AA40" s="27">
+      <c r="AA40" s="30">
         <v>-309</v>
       </c>
-      <c r="AB40" s="27">
+      <c r="AB40" s="30">
         <v>-267</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="57" t="s">
+      <c r="AC40" s="29">
+        <v>-262</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A41" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="B41" s="54" t="s">
+      <c r="B41" s="27" t="s">
         <v>65</v>
       </c>
-      <c r="C41" s="26">
+      <c r="C41" s="29">
         <v>-254</v>
       </c>
-      <c r="D41" s="26">
+      <c r="D41" s="29">
         <v>-55</v>
       </c>
-      <c r="E41" s="26">
+      <c r="E41" s="29">
         <v>-101</v>
       </c>
-      <c r="F41" s="26">
+      <c r="F41" s="29">
         <v>-152</v>
       </c>
-      <c r="G41" s="27">
+      <c r="G41" s="30">
         <v>-74</v>
       </c>
-      <c r="H41" s="27">
+      <c r="H41" s="30">
         <v>-235</v>
       </c>
-      <c r="I41" s="26">
+      <c r="I41" s="29">
         <v>-300</v>
       </c>
-      <c r="J41" s="27">
+      <c r="J41" s="30">
         <v>-143</v>
       </c>
-      <c r="K41" s="27">
+      <c r="K41" s="30">
         <v>-157</v>
       </c>
-      <c r="L41" s="26">
+      <c r="L41" s="29">
         <v>1</v>
       </c>
-      <c r="M41" s="26">
+      <c r="M41" s="29">
         <v>-84</v>
       </c>
-      <c r="N41" s="26">
+      <c r="N41" s="29">
         <v>-245</v>
       </c>
-      <c r="O41" s="27">
+      <c r="O41" s="30">
         <v>-154</v>
       </c>
-      <c r="P41" s="27">
+      <c r="P41" s="30">
         <v>-135</v>
       </c>
-      <c r="Q41" s="26">
+      <c r="Q41" s="29">
         <v>-291</v>
       </c>
-      <c r="R41" s="27">
+      <c r="R41" s="30">
         <v>-634</v>
       </c>
-      <c r="S41" s="27">
+      <c r="S41" s="30">
         <v>-421</v>
       </c>
-      <c r="T41" s="27">
+      <c r="T41" s="30">
         <v>-456</v>
       </c>
-      <c r="U41" s="27">
+      <c r="U41" s="30">
         <v>-255</v>
       </c>
-      <c r="V41" s="27">
+      <c r="V41" s="30">
         <v>-284</v>
       </c>
-      <c r="W41" s="27">
+      <c r="W41" s="30">
         <v>-363</v>
       </c>
-      <c r="X41" s="27">
+      <c r="X41" s="30">
         <v>-385</v>
       </c>
-      <c r="Y41" s="27">
+      <c r="Y41" s="30">
         <v>-257</v>
       </c>
-      <c r="Z41" s="27">
+      <c r="Z41" s="30">
         <v>-248</v>
       </c>
-      <c r="AA41" s="27">
+      <c r="AA41" s="30">
         <v>-233</v>
       </c>
-      <c r="AB41" s="27">
+      <c r="AB41" s="30">
         <v>-164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="57" t="s">
+      <c r="AC41" s="29">
+        <v>-234</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A42" s="35" t="s">
         <v>84</v>
       </c>
-      <c r="B42" s="54" t="s">
+      <c r="B42" s="27" t="s">
         <v>66</v>
       </c>
-      <c r="C42" s="26">
+      <c r="C42" s="29">
         <v>-392</v>
       </c>
-      <c r="D42" s="26">
+      <c r="D42" s="29">
         <v>-321</v>
       </c>
-      <c r="E42" s="26">
+      <c r="E42" s="29">
         <v>-114</v>
       </c>
-      <c r="F42" s="26">
+      <c r="F42" s="29">
         <v>-182</v>
       </c>
-      <c r="G42" s="27">
+      <c r="G42" s="30">
         <v>-166</v>
       </c>
-      <c r="H42" s="27">
+      <c r="H42" s="30">
         <v>-207</v>
       </c>
-      <c r="I42" s="26">
+      <c r="I42" s="29">
         <v>-346</v>
       </c>
-      <c r="J42" s="27">
+      <c r="J42" s="30">
         <v>-319</v>
       </c>
-      <c r="K42" s="27">
+      <c r="K42" s="30">
         <v>-381</v>
       </c>
-      <c r="L42" s="26">
+      <c r="L42" s="29">
         <v>-419</v>
       </c>
-      <c r="M42" s="26">
+      <c r="M42" s="29">
         <v>-314</v>
       </c>
-      <c r="N42" s="26">
+      <c r="N42" s="29">
         <v>-264</v>
       </c>
-      <c r="O42" s="27">
+      <c r="O42" s="30">
         <v>-372</v>
       </c>
-      <c r="P42" s="27">
+      <c r="P42" s="30">
         <v>-229</v>
       </c>
-      <c r="Q42" s="26">
+      <c r="Q42" s="29">
         <v>-284</v>
       </c>
-      <c r="R42" s="27">
+      <c r="R42" s="30">
         <v>-378</v>
       </c>
-      <c r="S42" s="27">
+      <c r="S42" s="30">
         <v>-315</v>
       </c>
-      <c r="T42" s="27">
+      <c r="T42" s="30">
         <v>-285</v>
       </c>
-      <c r="U42" s="27">
+      <c r="U42" s="30">
         <v>-422</v>
       </c>
-      <c r="V42" s="27">
+      <c r="V42" s="30">
         <v>-432</v>
       </c>
-      <c r="W42" s="27">
+      <c r="W42" s="30">
         <v>-443</v>
       </c>
-      <c r="X42" s="27">
+      <c r="X42" s="30">
         <v>-287</v>
       </c>
-      <c r="Y42" s="27">
+      <c r="Y42" s="30">
         <v>-188</v>
       </c>
-      <c r="Z42" s="27">
+      <c r="Z42" s="30">
         <v>-205</v>
       </c>
-      <c r="AA42" s="27">
+      <c r="AA42" s="30">
         <v>-325</v>
       </c>
-      <c r="AB42" s="27">
+      <c r="AB42" s="30">
         <v>-244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="57" t="s">
+      <c r="AC42" s="29">
+        <v>-299</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A43" s="35" t="s">
         <v>85</v>
       </c>
-      <c r="B43" s="54" t="s">
+      <c r="B43" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="C43" s="26">
+      <c r="C43" s="29">
         <v>-268</v>
       </c>
-      <c r="D43" s="26">
+      <c r="D43" s="29">
         <v>-210</v>
       </c>
-      <c r="E43" s="26">
+      <c r="E43" s="29">
         <v>-120</v>
       </c>
-      <c r="F43" s="26">
+      <c r="F43" s="29">
         <v>-102</v>
       </c>
-      <c r="G43" s="27">
+      <c r="G43" s="30">
         <v>-119</v>
       </c>
-      <c r="H43" s="27">
+      <c r="H43" s="30">
         <v>-38</v>
       </c>
-      <c r="I43" s="26">
+      <c r="I43" s="29">
         <v>-116</v>
       </c>
-      <c r="J43" s="27">
+      <c r="J43" s="30">
         <v>-156</v>
       </c>
-      <c r="K43" s="27">
+      <c r="K43" s="30">
         <v>-65</v>
       </c>
-      <c r="L43" s="26">
+      <c r="L43" s="29">
         <v>-157</v>
       </c>
-      <c r="M43" s="26">
+      <c r="M43" s="29">
         <v>-248</v>
       </c>
-      <c r="N43" s="26">
+      <c r="N43" s="29">
         <v>-152</v>
       </c>
-      <c r="O43" s="27">
+      <c r="O43" s="30">
         <v>-204</v>
       </c>
-      <c r="P43" s="27">
+      <c r="P43" s="30">
         <v>-146</v>
       </c>
-      <c r="Q43" s="26">
+      <c r="Q43" s="29">
         <v>-208</v>
       </c>
-      <c r="R43" s="27">
+      <c r="R43" s="30">
         <v>-535</v>
       </c>
-      <c r="S43" s="27">
+      <c r="S43" s="30">
         <v>-252</v>
       </c>
-      <c r="T43" s="27">
+      <c r="T43" s="30">
         <v>-116</v>
       </c>
-      <c r="U43" s="27">
+      <c r="U43" s="30">
         <v>-156</v>
       </c>
-      <c r="V43" s="27">
+      <c r="V43" s="30">
         <v>-265</v>
       </c>
-      <c r="W43" s="27">
+      <c r="W43" s="30">
         <v>621</v>
       </c>
-      <c r="X43" s="27">
+      <c r="X43" s="30">
         <v>8</v>
       </c>
-      <c r="Y43" s="27">
+      <c r="Y43" s="30">
         <v>-119</v>
       </c>
-      <c r="Z43" s="27">
+      <c r="Z43" s="30">
         <v>-147</v>
       </c>
-      <c r="AA43" s="27">
+      <c r="AA43" s="30">
         <v>-292</v>
       </c>
-      <c r="AB43" s="27">
+      <c r="AB43" s="30">
         <v>-41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="57" t="s">
+      <c r="AC43" s="29">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A44" s="35" t="s">
         <v>86</v>
       </c>
-      <c r="B44" s="54" t="s">
+      <c r="B44" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="C44" s="26">
+      <c r="C44" s="29">
         <v>-189</v>
       </c>
-      <c r="D44" s="26">
+      <c r="D44" s="29">
         <v>-58</v>
       </c>
-      <c r="E44" s="26">
+      <c r="E44" s="29">
         <v>-40</v>
       </c>
-      <c r="F44" s="26">
+      <c r="F44" s="29">
         <v>-98</v>
       </c>
-      <c r="G44" s="27">
+      <c r="G44" s="30">
         <v>-90</v>
       </c>
-      <c r="H44" s="27">
+      <c r="H44" s="30">
         <v>-86</v>
       </c>
-      <c r="I44" s="26">
+      <c r="I44" s="29">
         <v>-87</v>
       </c>
-      <c r="J44" s="27">
+      <c r="J44" s="30">
         <v>-69</v>
       </c>
-      <c r="K44" s="27">
+      <c r="K44" s="30">
         <v>-130</v>
       </c>
-      <c r="L44" s="26">
+      <c r="L44" s="29">
         <v>-145</v>
       </c>
-      <c r="M44" s="26">
+      <c r="M44" s="29">
         <v>-153</v>
       </c>
-      <c r="N44" s="26">
+      <c r="N44" s="29">
         <v>-150</v>
       </c>
-      <c r="O44" s="27">
+      <c r="O44" s="30">
         <v>-118</v>
       </c>
-      <c r="P44" s="27">
+      <c r="P44" s="30">
         <v>-178</v>
       </c>
-      <c r="Q44" s="26">
+      <c r="Q44" s="29">
         <v>-78</v>
       </c>
-      <c r="R44" s="27">
+      <c r="R44" s="30">
         <v>-198</v>
       </c>
-      <c r="S44" s="27">
+      <c r="S44" s="30">
         <v>-147</v>
       </c>
-      <c r="T44" s="27">
+      <c r="T44" s="30">
         <v>-180</v>
       </c>
-      <c r="U44" s="27">
+      <c r="U44" s="30">
         <v>-200</v>
       </c>
-      <c r="V44" s="27">
+      <c r="V44" s="30">
         <v>-214</v>
       </c>
-      <c r="W44" s="27">
+      <c r="W44" s="30">
         <v>-174</v>
       </c>
-      <c r="X44" s="27">
+      <c r="X44" s="30">
         <v>-96</v>
       </c>
-      <c r="Y44" s="27">
+      <c r="Y44" s="30">
         <v>-121</v>
       </c>
-      <c r="Z44" s="27">
+      <c r="Z44" s="30">
         <v>-64</v>
       </c>
-      <c r="AA44" s="27">
+      <c r="AA44" s="30">
         <v>-174</v>
       </c>
-      <c r="AB44" s="27">
+      <c r="AB44" s="30">
         <v>-82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="57" t="s">
+      <c r="AC44" s="29">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A45" s="35" t="s">
         <v>87</v>
       </c>
-      <c r="B45" s="54" t="s">
+      <c r="B45" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="C45" s="26">
+      <c r="C45" s="29">
         <v>-275</v>
       </c>
-      <c r="D45" s="26">
+      <c r="D45" s="29">
         <v>-174</v>
       </c>
-      <c r="E45" s="26">
+      <c r="E45" s="29">
         <v>-34</v>
       </c>
-      <c r="F45" s="26">
+      <c r="F45" s="29">
         <v>-126</v>
       </c>
-      <c r="G45" s="27">
+      <c r="G45" s="30">
         <v>-232</v>
       </c>
-      <c r="H45" s="27">
+      <c r="H45" s="30">
         <v>-209</v>
       </c>
-      <c r="I45" s="26">
+      <c r="I45" s="29">
         <v>-78</v>
       </c>
-      <c r="J45" s="27">
+      <c r="J45" s="30">
         <v>-317</v>
       </c>
-      <c r="K45" s="27">
+      <c r="K45" s="30">
         <v>-149</v>
       </c>
-      <c r="L45" s="26">
+      <c r="L45" s="29">
         <v>-140</v>
       </c>
-      <c r="M45" s="26">
+      <c r="M45" s="29">
         <v>-251</v>
       </c>
-      <c r="N45" s="26">
+      <c r="N45" s="29">
         <v>-322</v>
       </c>
-      <c r="O45" s="27">
+      <c r="O45" s="30">
         <v>103</v>
       </c>
-      <c r="P45" s="27">
+      <c r="P45" s="30">
         <v>-83</v>
       </c>
-      <c r="Q45" s="26">
+      <c r="Q45" s="29">
         <v>-210</v>
       </c>
-      <c r="R45" s="27">
+      <c r="R45" s="30">
         <v>-576</v>
       </c>
-      <c r="S45" s="27">
+      <c r="S45" s="30">
         <v>-306</v>
       </c>
-      <c r="T45" s="27">
+      <c r="T45" s="30">
         <v>-242</v>
       </c>
-      <c r="U45" s="27">
+      <c r="U45" s="30">
         <v>-211</v>
       </c>
-      <c r="V45" s="27">
+      <c r="V45" s="30">
         <v>-56</v>
       </c>
-      <c r="W45" s="27">
+      <c r="W45" s="30">
         <v>-165</v>
       </c>
-      <c r="X45" s="27">
+      <c r="X45" s="30">
         <v>-263</v>
       </c>
-      <c r="Y45" s="27">
+      <c r="Y45" s="30">
         <v>-77</v>
       </c>
-      <c r="Z45" s="27">
+      <c r="Z45" s="30">
         <v>-115</v>
       </c>
-      <c r="AA45" s="27">
+      <c r="AA45" s="30">
         <v>-916</v>
       </c>
-      <c r="AB45" s="27">
+      <c r="AB45" s="30">
         <v>-187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="57" t="s">
+      <c r="AC45" s="29">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A46" s="35" t="s">
         <v>88</v>
       </c>
-      <c r="B46" s="54" t="s">
+      <c r="B46" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="C46" s="26">
+      <c r="C46" s="29">
         <v>-205</v>
       </c>
-      <c r="D46" s="26">
+      <c r="D46" s="29">
         <v>-90</v>
       </c>
-      <c r="E46" s="26">
+      <c r="E46" s="29">
         <v>-107</v>
       </c>
-      <c r="F46" s="26">
+      <c r="F46" s="29">
         <v>-166</v>
       </c>
-      <c r="G46" s="27">
+      <c r="G46" s="30">
         <v>-27</v>
       </c>
-      <c r="H46" s="27">
+      <c r="H46" s="30">
         <v>-41</v>
       </c>
-      <c r="I46" s="26">
+      <c r="I46" s="29">
         <v>-279</v>
       </c>
-      <c r="J46" s="27">
+      <c r="J46" s="30">
         <v>-349</v>
       </c>
-      <c r="K46" s="27">
+      <c r="K46" s="30">
         <v>-499</v>
       </c>
-      <c r="L46" s="26">
+      <c r="L46" s="29">
         <v>-377</v>
       </c>
-      <c r="M46" s="26">
+      <c r="M46" s="29">
         <v>-213</v>
       </c>
-      <c r="N46" s="26">
+      <c r="N46" s="29">
         <v>-254</v>
       </c>
-      <c r="O46" s="27">
+      <c r="O46" s="30">
         <v>-279</v>
       </c>
-      <c r="P46" s="27">
+      <c r="P46" s="30">
         <v>-291</v>
       </c>
-      <c r="Q46" s="26">
+      <c r="Q46" s="29">
         <v>-217</v>
       </c>
-      <c r="R46" s="27">
+      <c r="R46" s="30">
         <v>-365</v>
       </c>
-      <c r="S46" s="27">
+      <c r="S46" s="30">
         <v>-259</v>
       </c>
-      <c r="T46" s="27">
+      <c r="T46" s="30">
         <v>-434</v>
       </c>
-      <c r="U46" s="27">
+      <c r="U46" s="30">
         <v>-314</v>
       </c>
-      <c r="V46" s="27">
+      <c r="V46" s="30">
         <v>-443</v>
       </c>
-      <c r="W46" s="27">
+      <c r="W46" s="30">
         <v>-104</v>
       </c>
-      <c r="X46" s="27">
+      <c r="X46" s="30">
         <v>-275</v>
       </c>
-      <c r="Y46" s="27">
+      <c r="Y46" s="30">
         <v>-84</v>
       </c>
-      <c r="Z46" s="27">
+      <c r="Z46" s="30">
         <v>-145</v>
       </c>
-      <c r="AA46" s="27">
+      <c r="AA46" s="30">
         <v>-351</v>
       </c>
-      <c r="AB46" s="27">
+      <c r="AB46" s="30">
         <v>-87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="57" t="s">
+      <c r="AC46" s="29">
+        <v>-200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A47" s="35" t="s">
         <v>89</v>
       </c>
-      <c r="B47" s="54" t="s">
+      <c r="B47" s="27" t="s">
         <v>71</v>
       </c>
-      <c r="C47" s="26">
+      <c r="C47" s="29">
         <v>-96</v>
       </c>
-      <c r="D47" s="26">
+      <c r="D47" s="29">
         <v>41</v>
       </c>
-      <c r="E47" s="26">
+      <c r="E47" s="29">
         <v>24</v>
       </c>
-      <c r="F47" s="26">
+      <c r="F47" s="29">
         <v>-15</v>
       </c>
-      <c r="G47" s="27">
+      <c r="G47" s="30">
         <v>-47</v>
       </c>
-      <c r="H47" s="27">
+      <c r="H47" s="30">
         <v>-9</v>
       </c>
-      <c r="I47" s="26">
+      <c r="I47" s="29">
         <v>-113</v>
       </c>
-      <c r="J47" s="27">
+      <c r="J47" s="30">
         <v>-296</v>
       </c>
-      <c r="K47" s="27">
+      <c r="K47" s="30">
         <v>66</v>
       </c>
-      <c r="L47" s="26">
+      <c r="L47" s="29">
         <v>51</v>
       </c>
-      <c r="M47" s="26">
+      <c r="M47" s="29">
         <v>-41</v>
       </c>
-      <c r="N47" s="26">
+      <c r="N47" s="29">
         <v>-10</v>
       </c>
-      <c r="O47" s="27">
+      <c r="O47" s="30">
         <v>-290</v>
       </c>
-      <c r="P47" s="27">
+      <c r="P47" s="30">
         <v>-74</v>
       </c>
-      <c r="Q47" s="26">
+      <c r="Q47" s="29">
         <v>-83</v>
       </c>
-      <c r="R47" s="27">
+      <c r="R47" s="30">
         <v>-175</v>
       </c>
-      <c r="S47" s="27">
+      <c r="S47" s="30">
         <v>-167</v>
       </c>
-      <c r="T47" s="27">
+      <c r="T47" s="30">
         <v>-55</v>
       </c>
-      <c r="U47" s="27">
+      <c r="U47" s="30">
         <v>-152</v>
       </c>
-      <c r="V47" s="27">
+      <c r="V47" s="30">
         <v>-151</v>
       </c>
-      <c r="W47" s="27">
+      <c r="W47" s="30">
         <v>69</v>
       </c>
-      <c r="X47" s="27">
+      <c r="X47" s="30">
         <v>80</v>
       </c>
-      <c r="Y47" s="27">
+      <c r="Y47" s="30">
         <v>171</v>
       </c>
-      <c r="Z47" s="27">
+      <c r="Z47" s="30">
         <v>115</v>
       </c>
-      <c r="AA47" s="27">
+      <c r="AA47" s="30">
         <v>-36</v>
       </c>
-      <c r="AB47" s="27">
+      <c r="AB47" s="30">
         <v>-20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="57" t="s">
+      <c r="AC47" s="29">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A48" s="35" t="s">
         <v>90</v>
       </c>
-      <c r="B48" s="54" t="s">
+      <c r="B48" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="C48" s="26">
+      <c r="C48" s="29">
         <v>-155</v>
       </c>
-      <c r="D48" s="26">
+      <c r="D48" s="29">
         <v>-77</v>
       </c>
-      <c r="E48" s="26">
+      <c r="E48" s="29">
         <v>-96</v>
       </c>
-      <c r="F48" s="26">
+      <c r="F48" s="29">
         <v>-63</v>
       </c>
-      <c r="G48" s="27">
+      <c r="G48" s="30">
         <v>-92</v>
       </c>
-      <c r="H48" s="27">
+      <c r="H48" s="30">
         <v>-123</v>
       </c>
-      <c r="I48" s="26">
+      <c r="I48" s="29">
         <v>-27</v>
       </c>
-      <c r="J48" s="27">
+      <c r="J48" s="30">
         <v>-23</v>
       </c>
-      <c r="K48" s="27">
+      <c r="K48" s="30">
         <v>-144</v>
       </c>
-      <c r="L48" s="26">
+      <c r="L48" s="29">
         <v>-177</v>
       </c>
-      <c r="M48" s="26">
+      <c r="M48" s="29">
         <v>-221</v>
       </c>
-      <c r="N48" s="26">
+      <c r="N48" s="29">
         <v>-174</v>
       </c>
-      <c r="O48" s="27">
+      <c r="O48" s="30">
         <v>-172</v>
       </c>
-      <c r="P48" s="27">
+      <c r="P48" s="30">
         <v>-122</v>
       </c>
-      <c r="Q48" s="26">
+      <c r="Q48" s="29">
         <v>-180</v>
       </c>
-      <c r="R48" s="27">
+      <c r="R48" s="30">
         <v>-229</v>
       </c>
-      <c r="S48" s="27">
+      <c r="S48" s="30">
         <v>-131</v>
       </c>
-      <c r="T48" s="27">
+      <c r="T48" s="30">
         <v>-98</v>
       </c>
-      <c r="U48" s="27">
+      <c r="U48" s="30">
         <v>-219</v>
       </c>
-      <c r="V48" s="27">
+      <c r="V48" s="30">
         <v>-175</v>
       </c>
-      <c r="W48" s="27">
+      <c r="W48" s="30">
         <v>-194</v>
       </c>
-      <c r="X48" s="27">
+      <c r="X48" s="30">
         <v>-102</v>
       </c>
-      <c r="Y48" s="27">
+      <c r="Y48" s="30">
         <v>-155</v>
       </c>
-      <c r="Z48" s="27">
+      <c r="Z48" s="30">
         <v>-58</v>
       </c>
-      <c r="AA48" s="27">
+      <c r="AA48" s="30">
         <v>-283</v>
       </c>
-      <c r="AB48" s="27">
+      <c r="AB48" s="30">
         <v>-168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="57" t="s">
+      <c r="AC48" s="29">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A49" s="35" t="s">
         <v>91</v>
       </c>
-      <c r="B49" s="54" t="s">
+      <c r="B49" s="27" t="s">
         <v>73</v>
       </c>
-      <c r="C49" s="26">
+      <c r="C49" s="29">
         <v>-185</v>
       </c>
-      <c r="D49" s="26">
+      <c r="D49" s="29">
         <v>-38</v>
       </c>
-      <c r="E49" s="26">
+      <c r="E49" s="29">
         <v>-37</v>
       </c>
-      <c r="F49" s="26">
+      <c r="F49" s="29">
         <v>0</v>
       </c>
-      <c r="G49" s="27">
+      <c r="G49" s="30">
         <v>-55</v>
       </c>
-      <c r="H49" s="27">
+      <c r="H49" s="30">
         <v>-24</v>
       </c>
-      <c r="I49" s="26">
+      <c r="I49" s="29">
         <v>-49</v>
       </c>
-      <c r="J49" s="27">
+      <c r="J49" s="30">
         <v>0</v>
       </c>
-      <c r="K49" s="27">
+      <c r="K49" s="30">
         <v>-111</v>
       </c>
-      <c r="L49" s="26">
+      <c r="L49" s="29">
         <v>-116</v>
       </c>
-      <c r="M49" s="26">
+      <c r="M49" s="29">
         <v>-103</v>
       </c>
-      <c r="N49" s="26">
+      <c r="N49" s="29">
         <v>-41</v>
       </c>
-      <c r="O49" s="27">
+      <c r="O49" s="30">
         <v>-216</v>
       </c>
-      <c r="P49" s="27">
+      <c r="P49" s="30">
         <v>-70</v>
       </c>
-      <c r="Q49" s="26">
+      <c r="Q49" s="29">
         <v>-98</v>
       </c>
-      <c r="R49" s="27">
+      <c r="R49" s="30">
         <v>-293</v>
       </c>
-      <c r="S49" s="27">
+      <c r="S49" s="30">
         <v>-108</v>
       </c>
-      <c r="T49" s="27">
+      <c r="T49" s="30">
         <v>-164</v>
       </c>
-      <c r="U49" s="27">
+      <c r="U49" s="30">
         <v>-46</v>
       </c>
-      <c r="V49" s="27">
+      <c r="V49" s="30">
         <v>-227</v>
       </c>
-      <c r="W49" s="27">
+      <c r="W49" s="30">
         <v>-155</v>
       </c>
-      <c r="X49" s="27">
+      <c r="X49" s="30">
         <v>-131</v>
       </c>
-      <c r="Y49" s="27">
+      <c r="Y49" s="30">
         <v>-148</v>
       </c>
-      <c r="Z49" s="27">
+      <c r="Z49" s="30">
         <v>-46</v>
       </c>
-      <c r="AA49" s="27">
+      <c r="AA49" s="30">
         <v>-200</v>
       </c>
-      <c r="AB49" s="27">
+      <c r="AB49" s="30">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="57" t="s">
+      <c r="AC49" s="29">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A50" s="35" t="s">
         <v>92</v>
       </c>
-      <c r="B50" s="54" t="s">
+      <c r="B50" s="27" t="s">
         <v>74</v>
       </c>
-      <c r="C50" s="26">
+      <c r="C50" s="29">
         <v>-205</v>
       </c>
-      <c r="D50" s="26">
+      <c r="D50" s="29">
         <v>-109</v>
       </c>
-      <c r="E50" s="26">
+      <c r="E50" s="29">
         <v>-158</v>
       </c>
-      <c r="F50" s="27">
+      <c r="F50" s="30">
         <v>-181</v>
       </c>
-      <c r="G50" s="27">
+      <c r="G50" s="30">
         <v>-71</v>
       </c>
-      <c r="H50" s="27">
+      <c r="H50" s="30">
         <v>-129</v>
       </c>
-      <c r="I50" s="26">
+      <c r="I50" s="29">
         <v>-227</v>
       </c>
-      <c r="J50" s="27">
+      <c r="J50" s="30">
         <v>-244</v>
       </c>
-      <c r="K50" s="27">
+      <c r="K50" s="30">
         <v>-278</v>
       </c>
-      <c r="L50" s="26">
+      <c r="L50" s="29">
         <v>-260</v>
       </c>
-      <c r="M50" s="26">
+      <c r="M50" s="29">
         <v>-335</v>
       </c>
-      <c r="N50" s="26">
+      <c r="N50" s="29">
         <v>-161</v>
       </c>
-      <c r="O50" s="27">
+      <c r="O50" s="30">
         <v>-396</v>
       </c>
-      <c r="P50" s="27">
+      <c r="P50" s="30">
         <v>-129</v>
       </c>
-      <c r="Q50" s="26">
+      <c r="Q50" s="29">
         <v>-185</v>
       </c>
-      <c r="R50" s="27">
+      <c r="R50" s="30">
         <v>-285</v>
       </c>
-      <c r="S50" s="27">
+      <c r="S50" s="30">
         <v>-267</v>
       </c>
-      <c r="T50" s="27">
+      <c r="T50" s="30">
         <v>-292</v>
       </c>
-      <c r="U50" s="27">
+      <c r="U50" s="30">
         <v>-343</v>
       </c>
-      <c r="V50" s="27">
+      <c r="V50" s="30">
         <v>-239</v>
       </c>
-      <c r="W50" s="27">
+      <c r="W50" s="30">
         <v>-153</v>
       </c>
-      <c r="X50" s="27">
+      <c r="X50" s="30">
         <v>-280</v>
       </c>
-      <c r="Y50" s="27">
+      <c r="Y50" s="30">
         <v>-153</v>
       </c>
-      <c r="Z50" s="27">
+      <c r="Z50" s="30">
         <v>-86</v>
       </c>
-      <c r="AA50" s="27">
+      <c r="AA50" s="30">
         <v>-284</v>
       </c>
-      <c r="AB50" s="27">
+      <c r="AB50" s="30">
         <v>-69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="58" t="s">
+      <c r="AC50" s="29">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A51" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="B51" s="59" t="s">
+      <c r="B51" s="28" t="s">
         <v>75</v>
       </c>
-      <c r="C51" s="30">
+      <c r="C51" s="33">
         <v>-98</v>
       </c>
-      <c r="D51" s="30">
+      <c r="D51" s="33">
         <v>-69</v>
       </c>
-      <c r="E51" s="30">
+      <c r="E51" s="33">
         <v>-62</v>
       </c>
-      <c r="F51" s="30">
+      <c r="F51" s="33">
         <v>-101</v>
       </c>
-      <c r="G51" s="30">
+      <c r="G51" s="33">
         <v>-65</v>
       </c>
-      <c r="H51" s="30">
+      <c r="H51" s="33">
         <v>-59</v>
       </c>
-      <c r="I51" s="30">
+      <c r="I51" s="33">
         <v>-104</v>
       </c>
-      <c r="J51" s="30">
+      <c r="J51" s="33">
         <v>-132</v>
       </c>
-      <c r="K51" s="30">
+      <c r="K51" s="33">
         <v>-119</v>
       </c>
-      <c r="L51" s="30">
+      <c r="L51" s="33">
         <v>-109</v>
       </c>
-      <c r="M51" s="30">
+      <c r="M51" s="33">
         <v>-129</v>
       </c>
-      <c r="N51" s="30">
+      <c r="N51" s="33">
         <v>-175</v>
       </c>
-      <c r="O51" s="30">
+      <c r="O51" s="33">
         <v>-136</v>
       </c>
-      <c r="P51" s="30">
+      <c r="P51" s="33">
         <v>-155</v>
       </c>
-      <c r="Q51" s="30">
+      <c r="Q51" s="33">
         <v>-63</v>
       </c>
-      <c r="R51" s="30">
+      <c r="R51" s="33">
         <v>-236</v>
       </c>
-      <c r="S51" s="30">
+      <c r="S51" s="33">
         <v>-63</v>
       </c>
-      <c r="T51" s="30">
+      <c r="T51" s="33">
         <v>-113</v>
       </c>
-      <c r="U51" s="30">
+      <c r="U51" s="33">
         <v>-210</v>
       </c>
-      <c r="V51" s="30">
+      <c r="V51" s="33">
         <v>-207</v>
       </c>
-      <c r="W51" s="30">
+      <c r="W51" s="33">
         <v>-214</v>
       </c>
-      <c r="X51" s="30">
+      <c r="X51" s="33">
         <v>-193</v>
       </c>
-      <c r="Y51" s="30">
+      <c r="Y51" s="33">
         <v>-144</v>
       </c>
-      <c r="Z51" s="30">
+      <c r="Z51" s="33">
         <v>-94</v>
       </c>
-      <c r="AA51" s="30">
+      <c r="AA51" s="33">
         <v>-141</v>
       </c>
-      <c r="AB51" s="30">
+      <c r="AB51" s="33">
         <v>-49</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="22" customFormat="1" ht="12.75">
+      <c r="AC51" s="33">
+        <v>-112</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="22" customFormat="1" ht="12.75">
       <c r="A52" s="19"/>
       <c r="B52" s="25"/>
     </row>
-    <row r="53" spans="1:28" s="22" customFormat="1" ht="12.75">
+    <row r="53" spans="1:29" s="22" customFormat="1" ht="12.75">
       <c r="A53" s="20"/>
       <c r="B53" s="24"/>
     </row>
-    <row r="54" spans="1:28" s="22" customFormat="1" ht="12.75">
+    <row r="54" spans="1:29" s="22" customFormat="1" ht="12.75">
       <c r="A54" s="20"/>
       <c r="B54" s="24"/>
     </row>
-    <row r="55" spans="1:28" s="22" customFormat="1" ht="12.75">
+    <row r="55" spans="1:29" s="22" customFormat="1" ht="12.75">
       <c r="B55" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B34:Z34"/>
     <mergeCell ref="B1:V1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>