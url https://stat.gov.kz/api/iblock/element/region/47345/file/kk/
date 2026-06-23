--- v1 (2026-05-13)
+++ v2 (2026-06-23)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="5550" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="5550"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="98">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -315,51 +315,51 @@
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Садырбаева Жансая</t>
   </si>
   <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
     <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="42">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -615,50 +615,57 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -954,51 +961,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="18" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1077,82 +1084,85 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
@@ -1460,52 +1470,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17:B20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="6">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1588,59 +1598,59 @@
       <c r="B12" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="10">
-        <v>46001</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="10">
-        <v>46031</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>96</v>
       </c>
@@ -1705,179 +1715,180 @@
       <c r="B10" s="1"/>
     </row>
     <row r="11" spans="2:2" ht="46.5" customHeight="1">
       <c r="B11" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC55"/>
+  <dimension ref="A1:AD55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD19" sqref="AD19"/>
+      <selection pane="bottomLeft" activeCell="AE27" sqref="AE27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="17"/>
     <col min="11" max="11" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="17"/>
     <col min="14" max="14" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="17"/>
     <col min="23" max="23" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="17"/>
     <col min="26" max="26" width="11.5703125" style="17" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="31.5" customHeight="1">
+    <row r="1" spans="1:30" ht="31.5" customHeight="1">
       <c r="A1" s="8"/>
-      <c r="B1" s="52" t="s">
+      <c r="B1" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="C1" s="52"/>
-[...18 lines deleted...]
-      <c r="V1" s="52"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="3" spans="1:29" s="21" customFormat="1" ht="12.75">
+    <row r="3" spans="1:30" s="21" customFormat="1" ht="12.75">
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
       <c r="K3" s="42"/>
       <c r="L3" s="42"/>
       <c r="M3" s="42"/>
       <c r="N3" s="42"/>
       <c r="O3" s="42"/>
       <c r="P3" s="42"/>
       <c r="Q3" s="42"/>
       <c r="R3" s="42"/>
       <c r="S3" s="42"/>
       <c r="T3" s="42"/>
       <c r="U3" s="42"/>
       <c r="V3" s="42"/>
       <c r="W3" s="42"/>
       <c r="X3" s="43"/>
       <c r="Y3" s="42"/>
       <c r="Z3" s="42"/>
-      <c r="AC3" s="43" t="s">
+      <c r="AD3" s="43" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:29" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:30" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B4" s="57"/>
       <c r="C4" s="55">
         <v>2024</v>
       </c>
       <c r="D4" s="56"/>
       <c r="E4" s="56"/>
       <c r="F4" s="56"/>
       <c r="G4" s="56"/>
       <c r="H4" s="56"/>
       <c r="I4" s="56"/>
       <c r="J4" s="56"/>
       <c r="K4" s="56"/>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="56"/>
-      <c r="O4" s="48">
+      <c r="O4" s="51">
         <v>2025</v>
       </c>
-      <c r="P4" s="49"/>
-[...10 lines deleted...]
-      <c r="AA4" s="48">
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="52"/>
+      <c r="AA4" s="51">
         <v>2026</v>
       </c>
-      <c r="AB4" s="49"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+    </row>
+    <row r="5" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A5" s="54"/>
       <c r="B5" s="58"/>
       <c r="C5" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="44" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="44" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="44" t="s">
         <v>3</v>
@@ -1917,81 +1928,84 @@
       </c>
       <c r="V5" s="47" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="X5" s="47" t="s">
         <v>13</v>
       </c>
       <c r="Y5" s="47" t="s">
         <v>14</v>
       </c>
       <c r="Z5" s="46" t="s">
         <v>15</v>
       </c>
       <c r="AA5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="AB5" s="47" t="s">
         <v>2</v>
       </c>
       <c r="AC5" s="47" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="50" t="s">
+      <c r="AD5" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30" s="23" customFormat="1" ht="12.75">
+      <c r="B6" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="50"/>
-[...24 lines deleted...]
-    <row r="7" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+    </row>
+    <row r="7" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A7" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="29">
         <v>-3819</v>
       </c>
       <c r="D7" s="29">
         <v>-2001</v>
       </c>
       <c r="E7" s="29">
         <v>-1772</v>
       </c>
       <c r="F7" s="29">
         <v>-1741</v>
       </c>
       <c r="G7" s="29">
         <v>-1789</v>
       </c>
       <c r="H7" s="30">
         <v>-1760</v>
       </c>
       <c r="I7" s="29">
@@ -2035,52 +2049,55 @@
       </c>
       <c r="V7" s="29">
         <v>-4603</v>
       </c>
       <c r="W7" s="29">
         <v>-2910</v>
       </c>
       <c r="X7" s="29">
         <v>-3474</v>
       </c>
       <c r="Y7" s="29">
         <v>-2355</v>
       </c>
       <c r="Z7" s="29">
         <v>-2353</v>
       </c>
       <c r="AA7" s="29">
         <v>-5747</v>
       </c>
       <c r="AB7" s="29">
         <v>-2163</v>
       </c>
       <c r="AC7" s="29">
         <v>-2783</v>
       </c>
-    </row>
-    <row r="8" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD7" s="29">
+        <v>-2487</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A8" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="29">
         <v>395</v>
       </c>
       <c r="D8" s="29">
         <v>286</v>
       </c>
       <c r="E8" s="29">
         <v>166</v>
       </c>
       <c r="F8" s="29">
         <v>335</v>
       </c>
       <c r="G8" s="29">
         <v>329</v>
       </c>
       <c r="H8" s="30">
         <v>394</v>
       </c>
       <c r="I8" s="29">
@@ -2124,52 +2141,55 @@
       </c>
       <c r="V8" s="29">
         <v>450</v>
       </c>
       <c r="W8" s="29">
         <v>225</v>
       </c>
       <c r="X8" s="29">
         <v>58</v>
       </c>
       <c r="Y8" s="29">
         <v>89</v>
       </c>
       <c r="Z8" s="29">
         <v>167</v>
       </c>
       <c r="AA8" s="29">
         <v>-57</v>
       </c>
       <c r="AB8" s="29">
         <v>74</v>
       </c>
       <c r="AC8" s="29">
         <v>-35</v>
       </c>
-    </row>
-    <row r="9" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD8" s="29">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A9" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="29">
         <v>-281</v>
       </c>
       <c r="D9" s="29">
         <v>-217</v>
       </c>
       <c r="E9" s="29">
         <v>-121</v>
       </c>
       <c r="F9" s="29">
         <v>-114</v>
       </c>
       <c r="G9" s="29">
         <v>-165</v>
       </c>
       <c r="H9" s="30">
         <v>-25</v>
       </c>
       <c r="I9" s="29">
@@ -2213,52 +2233,55 @@
       </c>
       <c r="V9" s="29">
         <v>-318</v>
       </c>
       <c r="W9" s="29">
         <v>-269</v>
       </c>
       <c r="X9" s="29">
         <v>-93</v>
       </c>
       <c r="Y9" s="29">
         <v>-97</v>
       </c>
       <c r="Z9" s="29">
         <v>-98</v>
       </c>
       <c r="AA9" s="29">
         <v>-450</v>
       </c>
       <c r="AB9" s="29">
         <v>-170</v>
       </c>
       <c r="AC9" s="29">
         <v>-312</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD9" s="29">
+        <v>-128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A10" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="29">
         <v>-122</v>
       </c>
       <c r="D10" s="29">
         <v>-147</v>
       </c>
       <c r="E10" s="29">
         <v>-112</v>
       </c>
       <c r="F10" s="29">
         <v>-73</v>
       </c>
       <c r="G10" s="29">
         <v>-60</v>
       </c>
       <c r="H10" s="30">
         <v>-126</v>
       </c>
       <c r="I10" s="29">
@@ -2302,52 +2325,55 @@
       </c>
       <c r="V10" s="29">
         <v>-352</v>
       </c>
       <c r="W10" s="29">
         <v>-180</v>
       </c>
       <c r="X10" s="29">
         <v>-88</v>
       </c>
       <c r="Y10" s="29">
         <v>-143</v>
       </c>
       <c r="Z10" s="29">
         <v>-275</v>
       </c>
       <c r="AA10" s="29">
         <v>-206</v>
       </c>
       <c r="AB10" s="29">
         <v>-48</v>
       </c>
       <c r="AC10" s="29">
         <v>-59</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD10" s="29">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A11" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="31">
         <v>-118</v>
       </c>
       <c r="D11" s="31">
         <v>-52</v>
       </c>
       <c r="E11" s="31">
         <v>-109</v>
       </c>
       <c r="F11" s="31">
         <v>-66</v>
       </c>
       <c r="G11" s="31">
         <v>-50</v>
       </c>
       <c r="H11" s="32">
         <v>-118</v>
       </c>
       <c r="I11" s="31">
@@ -2391,52 +2417,55 @@
       </c>
       <c r="V11" s="29">
         <v>-145</v>
       </c>
       <c r="W11" s="29">
         <v>-67</v>
       </c>
       <c r="X11" s="29">
         <v>-103</v>
       </c>
       <c r="Y11" s="29">
         <v>-50</v>
       </c>
       <c r="Z11" s="29">
         <v>-104</v>
       </c>
       <c r="AA11" s="29">
         <v>-209</v>
       </c>
       <c r="AB11" s="29">
         <v>-14</v>
       </c>
       <c r="AC11" s="29">
         <v>-78</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD11" s="29">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A12" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="29">
         <v>-636</v>
       </c>
       <c r="D12" s="29">
         <v>-404</v>
       </c>
       <c r="E12" s="29">
         <v>-270</v>
       </c>
       <c r="F12" s="29">
         <v>-305</v>
       </c>
       <c r="G12" s="29">
         <v>-485</v>
       </c>
       <c r="H12" s="30">
         <v>-266</v>
       </c>
       <c r="I12" s="29">
@@ -2480,52 +2509,55 @@
       </c>
       <c r="V12" s="29">
         <v>-672</v>
       </c>
       <c r="W12" s="29">
         <v>-597</v>
       </c>
       <c r="X12" s="29">
         <v>-621</v>
       </c>
       <c r="Y12" s="29">
         <v>-415</v>
       </c>
       <c r="Z12" s="29">
         <v>-453</v>
       </c>
       <c r="AA12" s="29">
         <v>-773</v>
       </c>
       <c r="AB12" s="29">
         <v>-349</v>
       </c>
       <c r="AC12" s="29">
         <v>-533</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD12" s="29">
+        <v>-458</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A13" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="29">
         <v>-537</v>
       </c>
       <c r="D13" s="29">
         <v>-259</v>
       </c>
       <c r="E13" s="29">
         <v>-281</v>
       </c>
       <c r="F13" s="29">
         <v>-269</v>
       </c>
       <c r="G13" s="29">
         <v>-199</v>
       </c>
       <c r="H13" s="30">
         <v>-331</v>
       </c>
       <c r="I13" s="29">
@@ -2569,52 +2601,55 @@
       </c>
       <c r="V13" s="29">
         <v>-470</v>
       </c>
       <c r="W13" s="29">
         <v>-549</v>
       </c>
       <c r="X13" s="29">
         <v>-348</v>
       </c>
       <c r="Y13" s="29">
         <v>-193</v>
       </c>
       <c r="Z13" s="29">
         <v>-228</v>
       </c>
       <c r="AA13" s="29">
         <v>-309</v>
       </c>
       <c r="AB13" s="29">
         <v>-267</v>
       </c>
       <c r="AC13" s="29">
         <v>-262</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD13" s="29">
+        <v>-391</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="29">
         <v>-254</v>
       </c>
       <c r="D14" s="29">
         <v>-55</v>
       </c>
       <c r="E14" s="29">
         <v>-101</v>
       </c>
       <c r="F14" s="29">
         <v>-152</v>
       </c>
       <c r="G14" s="29">
         <v>-74</v>
       </c>
       <c r="H14" s="30">
         <v>-235</v>
       </c>
       <c r="I14" s="29">
@@ -2658,52 +2693,55 @@
       </c>
       <c r="V14" s="29">
         <v>-284</v>
       </c>
       <c r="W14" s="29">
         <v>-363</v>
       </c>
       <c r="X14" s="29">
         <v>-385</v>
       </c>
       <c r="Y14" s="29">
         <v>-257</v>
       </c>
       <c r="Z14" s="29">
         <v>-248</v>
       </c>
       <c r="AA14" s="29">
         <v>-233</v>
       </c>
       <c r="AB14" s="29">
         <v>-164</v>
       </c>
       <c r="AC14" s="29">
         <v>-234</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD14" s="29">
+        <v>-272</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A15" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="29">
         <v>-392</v>
       </c>
       <c r="D15" s="29">
         <v>-321</v>
       </c>
       <c r="E15" s="29">
         <v>-114</v>
       </c>
       <c r="F15" s="29">
         <v>-182</v>
       </c>
       <c r="G15" s="29">
         <v>-166</v>
       </c>
       <c r="H15" s="30">
         <v>-207</v>
       </c>
       <c r="I15" s="29">
@@ -2747,52 +2785,55 @@
       </c>
       <c r="V15" s="29">
         <v>-432</v>
       </c>
       <c r="W15" s="29">
         <v>-443</v>
       </c>
       <c r="X15" s="29">
         <v>-287</v>
       </c>
       <c r="Y15" s="29">
         <v>-188</v>
       </c>
       <c r="Z15" s="29">
         <v>-205</v>
       </c>
       <c r="AA15" s="29">
         <v>-325</v>
       </c>
       <c r="AB15" s="29">
         <v>-244</v>
       </c>
       <c r="AC15" s="29">
         <v>-299</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD15" s="29">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="29">
         <v>-268</v>
       </c>
       <c r="D16" s="29">
         <v>-210</v>
       </c>
       <c r="E16" s="29">
         <v>-120</v>
       </c>
       <c r="F16" s="29">
         <v>-102</v>
       </c>
       <c r="G16" s="29">
         <v>-119</v>
       </c>
       <c r="H16" s="30">
         <v>-38</v>
       </c>
       <c r="I16" s="29">
@@ -2836,52 +2877,55 @@
       </c>
       <c r="V16" s="29">
         <v>-265</v>
       </c>
       <c r="W16" s="29">
         <v>621</v>
       </c>
       <c r="X16" s="29">
         <v>8</v>
       </c>
       <c r="Y16" s="29">
         <v>-119</v>
       </c>
       <c r="Z16" s="29">
         <v>-147</v>
       </c>
       <c r="AA16" s="29">
         <v>-292</v>
       </c>
       <c r="AB16" s="29">
         <v>-41</v>
       </c>
       <c r="AC16" s="29">
         <v>-89</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD16" s="29">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="29">
         <v>-189</v>
       </c>
       <c r="D17" s="29">
         <v>-58</v>
       </c>
       <c r="E17" s="29">
         <v>-40</v>
       </c>
       <c r="F17" s="29">
         <v>-98</v>
       </c>
       <c r="G17" s="29">
         <v>-90</v>
       </c>
       <c r="H17" s="30">
         <v>-86</v>
       </c>
       <c r="I17" s="29">
@@ -2925,52 +2969,55 @@
       </c>
       <c r="V17" s="29">
         <v>-214</v>
       </c>
       <c r="W17" s="29">
         <v>-174</v>
       </c>
       <c r="X17" s="29">
         <v>-96</v>
       </c>
       <c r="Y17" s="29">
         <v>-121</v>
       </c>
       <c r="Z17" s="29">
         <v>-64</v>
       </c>
       <c r="AA17" s="29">
         <v>-174</v>
       </c>
       <c r="AB17" s="29">
         <v>-82</v>
       </c>
       <c r="AC17" s="29">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD17" s="29">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A18" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="29">
         <v>-275</v>
       </c>
       <c r="D18" s="29">
         <v>-174</v>
       </c>
       <c r="E18" s="29">
         <v>-34</v>
       </c>
       <c r="F18" s="29">
         <v>-126</v>
       </c>
       <c r="G18" s="29">
         <v>-232</v>
       </c>
       <c r="H18" s="30">
         <v>-209</v>
       </c>
       <c r="I18" s="29">
@@ -3014,52 +3061,55 @@
       </c>
       <c r="V18" s="29">
         <v>-56</v>
       </c>
       <c r="W18" s="29">
         <v>-165</v>
       </c>
       <c r="X18" s="29">
         <v>-263</v>
       </c>
       <c r="Y18" s="29">
         <v>-77</v>
       </c>
       <c r="Z18" s="29">
         <v>-115</v>
       </c>
       <c r="AA18" s="29">
         <v>-916</v>
       </c>
       <c r="AB18" s="29">
         <v>-187</v>
       </c>
       <c r="AC18" s="29">
         <v>-2</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD18" s="29">
+        <v>-237</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A19" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="29">
         <v>-268</v>
       </c>
       <c r="D19" s="29">
         <v>-109</v>
       </c>
       <c r="E19" s="29">
         <v>-161</v>
       </c>
       <c r="F19" s="29">
         <v>-169</v>
       </c>
       <c r="G19" s="29">
         <v>-61</v>
       </c>
       <c r="H19" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="29">
@@ -3103,52 +3153,55 @@
       </c>
       <c r="V19" s="29">
         <v>-605</v>
       </c>
       <c r="W19" s="29">
         <v>-214</v>
       </c>
       <c r="X19" s="29">
         <v>-483</v>
       </c>
       <c r="Y19" s="29">
         <v>-225</v>
       </c>
       <c r="Z19" s="29">
         <v>-277</v>
       </c>
       <c r="AA19" s="29">
         <v>-667</v>
       </c>
       <c r="AB19" s="29">
         <v>-234</v>
       </c>
       <c r="AC19" s="29">
         <v>-266</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD19" s="29">
+        <v>-242</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A20" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="29">
         <v>-96</v>
       </c>
       <c r="D20" s="29">
         <v>41</v>
       </c>
       <c r="E20" s="29">
         <v>24</v>
       </c>
       <c r="F20" s="29">
         <v>-15</v>
       </c>
       <c r="G20" s="29">
         <v>-47</v>
       </c>
       <c r="H20" s="30">
         <v>-9</v>
       </c>
       <c r="I20" s="29">
@@ -3192,52 +3245,55 @@
       </c>
       <c r="V20" s="29">
         <v>-151</v>
       </c>
       <c r="W20" s="29">
         <v>69</v>
       </c>
       <c r="X20" s="29">
         <v>80</v>
       </c>
       <c r="Y20" s="29">
         <v>171</v>
       </c>
       <c r="Z20" s="29">
         <v>115</v>
       </c>
       <c r="AA20" s="29">
         <v>-36</v>
       </c>
       <c r="AB20" s="29">
         <v>-20</v>
       </c>
       <c r="AC20" s="29">
         <v>-79</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD20" s="29">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A21" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="29">
         <v>-155</v>
       </c>
       <c r="D21" s="29">
         <v>-77</v>
       </c>
       <c r="E21" s="29">
         <v>-96</v>
       </c>
       <c r="F21" s="29">
         <v>-63</v>
       </c>
       <c r="G21" s="29">
         <v>-92</v>
       </c>
       <c r="H21" s="30">
         <v>-123</v>
       </c>
       <c r="I21" s="29">
@@ -3281,52 +3337,55 @@
       </c>
       <c r="V21" s="29">
         <v>-175</v>
       </c>
       <c r="W21" s="29">
         <v>-194</v>
       </c>
       <c r="X21" s="29">
         <v>-102</v>
       </c>
       <c r="Y21" s="29">
         <v>-155</v>
       </c>
       <c r="Z21" s="29">
         <v>-58</v>
       </c>
       <c r="AA21" s="29">
         <v>-283</v>
       </c>
       <c r="AB21" s="29">
         <v>-168</v>
       </c>
       <c r="AC21" s="29">
         <v>-136</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD21" s="29">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A22" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="29">
         <v>-214</v>
       </c>
       <c r="D22" s="29">
         <v>-43</v>
       </c>
       <c r="E22" s="30">
         <v>-92</v>
       </c>
       <c r="F22" s="29">
         <v>-8</v>
       </c>
       <c r="G22" s="29">
         <v>-104</v>
       </c>
       <c r="H22" s="30">
         <v>-111</v>
       </c>
       <c r="I22" s="29">
@@ -3370,52 +3429,55 @@
       </c>
       <c r="V22" s="29">
         <v>-306</v>
       </c>
       <c r="W22" s="29">
         <v>-157</v>
       </c>
       <c r="X22" s="29">
         <v>-172</v>
       </c>
       <c r="Y22" s="29">
         <v>-242</v>
       </c>
       <c r="Z22" s="29">
         <v>-126</v>
       </c>
       <c r="AA22" s="29">
         <v>-266</v>
       </c>
       <c r="AB22" s="29">
         <v>-16</v>
       </c>
       <c r="AC22" s="29">
         <v>-124</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD22" s="29">
+        <v>-188</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A23" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="29">
         <v>-205</v>
       </c>
       <c r="D23" s="29">
         <v>-109</v>
       </c>
       <c r="E23" s="30">
         <v>-158</v>
       </c>
       <c r="F23" s="29">
         <v>-181</v>
       </c>
       <c r="G23" s="29">
         <v>-71</v>
       </c>
       <c r="H23" s="30">
         <v>-129</v>
       </c>
       <c r="I23" s="29">
@@ -3459,52 +3521,55 @@
       </c>
       <c r="V23" s="29">
         <v>-239</v>
       </c>
       <c r="W23" s="29">
         <v>-153</v>
       </c>
       <c r="X23" s="29">
         <v>-280</v>
       </c>
       <c r="Y23" s="29">
         <v>-153</v>
       </c>
       <c r="Z23" s="29">
         <v>-86</v>
       </c>
       <c r="AA23" s="29">
         <v>-284</v>
       </c>
       <c r="AB23" s="29">
         <v>-69</v>
       </c>
       <c r="AC23" s="29">
         <v>-91</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD23" s="29">
+        <v>-105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A24" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="29">
         <v>-204</v>
       </c>
       <c r="D24" s="29">
         <v>-93</v>
       </c>
       <c r="E24" s="30">
         <v>-153</v>
       </c>
       <c r="F24" s="30">
         <v>-153</v>
       </c>
       <c r="G24" s="29">
         <v>-103</v>
       </c>
       <c r="H24" s="30">
         <v>-141</v>
       </c>
       <c r="I24" s="29">
@@ -3548,84 +3613,88 @@
       </c>
       <c r="V24" s="29">
         <v>-369</v>
       </c>
       <c r="W24" s="29">
         <v>-300</v>
       </c>
       <c r="X24" s="29">
         <v>-299</v>
       </c>
       <c r="Y24" s="29">
         <v>-180</v>
       </c>
       <c r="Z24" s="29">
         <v>-151</v>
       </c>
       <c r="AA24" s="29">
         <v>-267</v>
       </c>
       <c r="AB24" s="29">
         <v>-164</v>
       </c>
       <c r="AC24" s="29">
         <v>-196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="51" t="s">
+      <c r="AD24" s="29">
+        <v>-153</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="B25" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="C25" s="51"/>
-[...22 lines deleted...]
-      <c r="Z25" s="51"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="49"/>
+      <c r="K25" s="49"/>
+      <c r="L25" s="49"/>
+      <c r="M25" s="49"/>
+      <c r="N25" s="49"/>
+      <c r="O25" s="49"/>
+      <c r="P25" s="49"/>
+      <c r="Q25" s="49"/>
+      <c r="R25" s="49"/>
+      <c r="S25" s="49"/>
+      <c r="T25" s="49"/>
+      <c r="U25" s="49"/>
+      <c r="V25" s="49"/>
+      <c r="W25" s="49"/>
+      <c r="X25" s="49"/>
+      <c r="Y25" s="49"/>
+      <c r="Z25" s="49"/>
       <c r="AA25" s="40"/>
       <c r="AB25" s="40"/>
       <c r="AC25" s="40"/>
-    </row>
-    <row r="26" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD25" s="48"/>
+    </row>
+    <row r="26" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A26" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="29">
         <v>-311</v>
       </c>
       <c r="D26" s="29">
         <v>-49</v>
       </c>
       <c r="E26" s="29">
         <v>-255</v>
       </c>
       <c r="F26" s="29">
         <v>40</v>
       </c>
       <c r="G26" s="29">
         <v>-55</v>
       </c>
       <c r="H26" s="30">
         <v>155</v>
       </c>
       <c r="I26" s="29">
@@ -3669,52 +3738,55 @@
       </c>
       <c r="V26" s="29">
         <v>-646</v>
       </c>
       <c r="W26" s="29">
         <v>-552</v>
       </c>
       <c r="X26" s="29">
         <v>-584</v>
       </c>
       <c r="Y26" s="29">
         <v>-377</v>
       </c>
       <c r="Z26" s="29">
         <v>-530</v>
       </c>
       <c r="AA26" s="29">
         <v>-1288</v>
       </c>
       <c r="AB26" s="29">
         <v>-448</v>
       </c>
       <c r="AC26" s="29">
         <v>-816</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD26" s="29">
+        <v>-398</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A27" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="29">
         <v>395</v>
       </c>
       <c r="D27" s="29">
         <v>286</v>
       </c>
       <c r="E27" s="29">
         <v>166</v>
       </c>
       <c r="F27" s="29">
         <v>335</v>
       </c>
       <c r="G27" s="29">
         <v>329</v>
       </c>
       <c r="H27" s="30">
         <v>394</v>
       </c>
       <c r="I27" s="29">
@@ -3758,52 +3830,55 @@
       </c>
       <c r="V27" s="29">
         <v>450</v>
       </c>
       <c r="W27" s="29">
         <v>225</v>
       </c>
       <c r="X27" s="29">
         <v>58</v>
       </c>
       <c r="Y27" s="29">
         <v>89</v>
       </c>
       <c r="Z27" s="29">
         <v>167</v>
       </c>
       <c r="AA27" s="29">
         <v>-57</v>
       </c>
       <c r="AB27" s="29">
         <v>74</v>
       </c>
       <c r="AC27" s="29">
         <v>-35</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD27" s="29">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="29">
         <v>-189</v>
       </c>
       <c r="D28" s="29">
         <v>-135</v>
       </c>
       <c r="E28" s="29">
         <v>-97</v>
       </c>
       <c r="F28" s="29">
         <v>-59</v>
       </c>
       <c r="G28" s="29">
         <v>-98</v>
       </c>
       <c r="H28" s="30">
         <v>35</v>
       </c>
       <c r="I28" s="29">
@@ -3847,52 +3922,55 @@
       </c>
       <c r="V28" s="29">
         <v>-186</v>
       </c>
       <c r="W28" s="29">
         <v>-225</v>
       </c>
       <c r="X28" s="29">
         <v>-41</v>
       </c>
       <c r="Y28" s="29">
         <v>-67</v>
       </c>
       <c r="Z28" s="29">
         <v>-86</v>
       </c>
       <c r="AA28" s="29">
         <v>-285</v>
       </c>
       <c r="AB28" s="29">
         <v>-96</v>
       </c>
       <c r="AC28" s="29">
         <v>-213</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD28" s="29">
+        <v>-106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A29" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="29">
         <v>-105</v>
       </c>
       <c r="D29" s="29">
         <v>-86</v>
       </c>
       <c r="E29" s="29">
         <v>-74</v>
       </c>
       <c r="F29" s="29">
         <v>-56</v>
       </c>
       <c r="G29" s="29">
         <v>-43</v>
       </c>
       <c r="H29" s="30">
         <v>-75</v>
       </c>
       <c r="I29" s="29">
@@ -3936,52 +4014,55 @@
       </c>
       <c r="V29" s="29">
         <v>-309</v>
       </c>
       <c r="W29" s="29">
         <v>-211</v>
       </c>
       <c r="X29" s="29">
         <v>-60</v>
       </c>
       <c r="Y29" s="29">
         <v>-94</v>
       </c>
       <c r="Z29" s="29">
         <v>-189</v>
       </c>
       <c r="AA29" s="29">
         <v>-160</v>
       </c>
       <c r="AB29" s="29">
         <v>-33</v>
       </c>
       <c r="AC29" s="29">
         <v>-67</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD29" s="29">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A30" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="29">
         <v>-214</v>
       </c>
       <c r="D30" s="29">
         <v>-66</v>
       </c>
       <c r="E30" s="29">
         <v>-50</v>
       </c>
       <c r="F30" s="29">
         <v>-117</v>
       </c>
       <c r="G30" s="29">
         <v>-122</v>
       </c>
       <c r="H30" s="30">
         <v>-71</v>
       </c>
       <c r="I30" s="29">
@@ -4025,52 +4106,55 @@
       </c>
       <c r="V30" s="29">
         <v>-198</v>
       </c>
       <c r="W30" s="29">
         <v>-143</v>
       </c>
       <c r="X30" s="29">
         <v>-186</v>
       </c>
       <c r="Y30" s="29">
         <v>-34</v>
       </c>
       <c r="Z30" s="29">
         <v>-153</v>
       </c>
       <c r="AA30" s="29">
         <v>-278</v>
       </c>
       <c r="AB30" s="29">
         <v>-81</v>
       </c>
       <c r="AC30" s="29">
         <v>-251</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD30" s="29">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A31" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="29">
         <v>-63</v>
       </c>
       <c r="D31" s="29">
         <v>-19</v>
       </c>
       <c r="E31" s="29">
         <v>-54</v>
       </c>
       <c r="F31" s="29">
         <v>-3</v>
       </c>
       <c r="G31" s="29">
         <v>-34</v>
       </c>
       <c r="H31" s="30">
         <v>41</v>
       </c>
       <c r="I31" s="29">
@@ -4114,52 +4198,55 @@
       </c>
       <c r="V31" s="29">
         <v>-162</v>
       </c>
       <c r="W31" s="29">
         <v>-110</v>
       </c>
       <c r="X31" s="29">
         <v>-208</v>
       </c>
       <c r="Y31" s="29">
         <v>-141</v>
       </c>
       <c r="Z31" s="29">
         <v>-132</v>
       </c>
       <c r="AA31" s="29">
         <v>-316</v>
       </c>
       <c r="AB31" s="29">
         <v>-147</v>
       </c>
       <c r="AC31" s="29">
         <v>-66</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD31" s="29">
+        <v>-103</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A32" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="29">
         <v>-29</v>
       </c>
       <c r="D32" s="29">
         <v>-5</v>
       </c>
       <c r="E32" s="29">
         <v>-55</v>
       </c>
       <c r="F32" s="29">
         <v>-8</v>
       </c>
       <c r="G32" s="29">
         <v>-49</v>
       </c>
       <c r="H32" s="30">
         <v>-87</v>
       </c>
       <c r="I32" s="29">
@@ -4203,52 +4290,55 @@
       </c>
       <c r="V32" s="29">
         <v>-79</v>
       </c>
       <c r="W32" s="29">
         <v>-2</v>
       </c>
       <c r="X32" s="29">
         <v>-41</v>
       </c>
       <c r="Y32" s="29">
         <v>-94</v>
       </c>
       <c r="Z32" s="29">
         <v>-80</v>
       </c>
       <c r="AA32" s="29">
         <v>-66</v>
       </c>
       <c r="AB32" s="29">
         <v>-50</v>
       </c>
       <c r="AC32" s="29">
         <v>-100</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD32" s="29">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A33" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="29">
         <v>-106</v>
       </c>
       <c r="D33" s="29">
         <v>-24</v>
       </c>
       <c r="E33" s="29">
         <v>-91</v>
       </c>
       <c r="F33" s="30">
         <v>-52</v>
       </c>
       <c r="G33" s="29">
         <v>-38</v>
       </c>
       <c r="H33" s="30">
         <v>-82</v>
       </c>
       <c r="I33" s="29">
@@ -4292,84 +4382,88 @@
       </c>
       <c r="V33" s="29">
         <v>-162</v>
       </c>
       <c r="W33" s="29">
         <v>-86</v>
       </c>
       <c r="X33" s="29">
         <v>-106</v>
       </c>
       <c r="Y33" s="29">
         <v>-36</v>
       </c>
       <c r="Z33" s="29">
         <v>-57</v>
       </c>
       <c r="AA33" s="29">
         <v>-126</v>
       </c>
       <c r="AB33" s="29">
         <v>-115</v>
       </c>
       <c r="AC33" s="29">
         <v>-84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B34" s="51" t="s">
+      <c r="AD33" s="29">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="B34" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="C34" s="51"/>
-[...22 lines deleted...]
-      <c r="Z34" s="51"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
+      <c r="K34" s="49"/>
+      <c r="L34" s="49"/>
+      <c r="M34" s="49"/>
+      <c r="N34" s="49"/>
+      <c r="O34" s="49"/>
+      <c r="P34" s="49"/>
+      <c r="Q34" s="49"/>
+      <c r="R34" s="49"/>
+      <c r="S34" s="49"/>
+      <c r="T34" s="49"/>
+      <c r="U34" s="49"/>
+      <c r="V34" s="49"/>
+      <c r="W34" s="49"/>
+      <c r="X34" s="49"/>
+      <c r="Y34" s="49"/>
+      <c r="Z34" s="49"/>
       <c r="AA34" s="40"/>
       <c r="AB34" s="40"/>
       <c r="AC34" s="40"/>
-    </row>
-    <row r="35" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD34" s="48"/>
+    </row>
+    <row r="35" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A35" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="29">
         <v>-3508</v>
       </c>
       <c r="D35" s="29">
         <v>-1952</v>
       </c>
       <c r="E35" s="29">
         <v>-1517</v>
       </c>
       <c r="F35" s="29">
         <v>-1781</v>
       </c>
       <c r="G35" s="30">
         <v>-1734</v>
       </c>
       <c r="H35" s="30">
         <v>-1915</v>
       </c>
       <c r="I35" s="29">
@@ -4413,52 +4507,55 @@
       </c>
       <c r="V35" s="30">
         <v>-3957</v>
       </c>
       <c r="W35" s="30">
         <v>-2358</v>
       </c>
       <c r="X35" s="30">
         <v>-2890</v>
       </c>
       <c r="Y35" s="30">
         <v>-1978</v>
       </c>
       <c r="Z35" s="30">
         <v>-1823</v>
       </c>
       <c r="AA35" s="30">
         <v>-4459</v>
       </c>
       <c r="AB35" s="30">
         <v>-1715</v>
       </c>
       <c r="AC35" s="29">
         <v>-1967</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD35" s="30">
+        <v>-2089</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A36" s="35" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="29">
         <v>-92</v>
       </c>
       <c r="D36" s="29">
         <v>-82</v>
       </c>
       <c r="E36" s="29">
         <v>-24</v>
       </c>
       <c r="F36" s="29">
         <v>-55</v>
       </c>
       <c r="G36" s="30">
         <v>-67</v>
       </c>
       <c r="H36" s="30">
         <v>-60</v>
       </c>
       <c r="I36" s="29">
@@ -4502,52 +4599,55 @@
       </c>
       <c r="V36" s="30">
         <v>-132</v>
       </c>
       <c r="W36" s="30">
         <v>-44</v>
       </c>
       <c r="X36" s="30">
         <v>-52</v>
       </c>
       <c r="Y36" s="30">
         <v>-30</v>
       </c>
       <c r="Z36" s="30">
         <v>-12</v>
       </c>
       <c r="AA36" s="30">
         <v>-165</v>
       </c>
       <c r="AB36" s="30">
         <v>-74</v>
       </c>
       <c r="AC36" s="29">
         <v>-99</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD36" s="30">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A37" s="35" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="29">
         <v>-17</v>
       </c>
       <c r="D37" s="29">
         <v>-61</v>
       </c>
       <c r="E37" s="29">
         <v>-38</v>
       </c>
       <c r="F37" s="29">
         <v>-17</v>
       </c>
       <c r="G37" s="30">
         <v>-17</v>
       </c>
       <c r="H37" s="30">
         <v>-51</v>
       </c>
       <c r="I37" s="29">
@@ -4591,52 +4691,55 @@
       </c>
       <c r="V37" s="30">
         <v>-43</v>
       </c>
       <c r="W37" s="30">
         <v>31</v>
       </c>
       <c r="X37" s="30">
         <v>-28</v>
       </c>
       <c r="Y37" s="30">
         <v>-49</v>
       </c>
       <c r="Z37" s="30">
         <v>-86</v>
       </c>
       <c r="AA37" s="30">
         <v>-46</v>
       </c>
       <c r="AB37" s="30">
         <v>-15</v>
       </c>
       <c r="AC37" s="29">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD37" s="30">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A38" s="35" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="29">
         <v>-118</v>
       </c>
       <c r="D38" s="29">
         <v>-52</v>
       </c>
       <c r="E38" s="29">
         <v>-109</v>
       </c>
       <c r="F38" s="29">
         <v>-66</v>
       </c>
       <c r="G38" s="30">
         <v>-50</v>
       </c>
       <c r="H38" s="30">
         <v>-118</v>
       </c>
       <c r="I38" s="29">
@@ -4680,52 +4783,55 @@
       </c>
       <c r="V38" s="30">
         <v>-145</v>
       </c>
       <c r="W38" s="30">
         <v>-67</v>
       </c>
       <c r="X38" s="30">
         <v>-103</v>
       </c>
       <c r="Y38" s="30">
         <v>-50</v>
       </c>
       <c r="Z38" s="30">
         <v>-104</v>
       </c>
       <c r="AA38" s="30">
         <v>-209</v>
       </c>
       <c r="AB38" s="30">
         <v>-14</v>
       </c>
       <c r="AC38" s="29">
         <v>-78</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD38" s="30">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A39" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="29">
         <v>-422</v>
       </c>
       <c r="D39" s="29">
         <v>-338</v>
       </c>
       <c r="E39" s="29">
         <v>-220</v>
       </c>
       <c r="F39" s="29">
         <v>-188</v>
       </c>
       <c r="G39" s="30">
         <v>-363</v>
       </c>
       <c r="H39" s="30">
         <v>-195</v>
       </c>
       <c r="I39" s="29">
@@ -4769,52 +4875,55 @@
       </c>
       <c r="V39" s="30">
         <v>-474</v>
       </c>
       <c r="W39" s="30">
         <v>-454</v>
       </c>
       <c r="X39" s="30">
         <v>-435</v>
       </c>
       <c r="Y39" s="30">
         <v>-381</v>
       </c>
       <c r="Z39" s="30">
         <v>-300</v>
       </c>
       <c r="AA39" s="30">
         <v>-495</v>
       </c>
       <c r="AB39" s="30">
         <v>-268</v>
       </c>
       <c r="AC39" s="29">
         <v>-282</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD39" s="30">
+        <v>-284</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A40" s="35" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="29">
         <v>-537</v>
       </c>
       <c r="D40" s="29">
         <v>-259</v>
       </c>
       <c r="E40" s="29">
         <v>-281</v>
       </c>
       <c r="F40" s="29">
         <v>-269</v>
       </c>
       <c r="G40" s="30">
         <v>-199</v>
       </c>
       <c r="H40" s="30">
         <v>-331</v>
       </c>
       <c r="I40" s="29">
@@ -4858,52 +4967,55 @@
       </c>
       <c r="V40" s="30">
         <v>-470</v>
       </c>
       <c r="W40" s="30">
         <v>-549</v>
       </c>
       <c r="X40" s="30">
         <v>-348</v>
       </c>
       <c r="Y40" s="30">
         <v>-193</v>
       </c>
       <c r="Z40" s="30">
         <v>-228</v>
       </c>
       <c r="AA40" s="30">
         <v>-309</v>
       </c>
       <c r="AB40" s="30">
         <v>-267</v>
       </c>
       <c r="AC40" s="29">
         <v>-262</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD40" s="30">
+        <v>-391</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A41" s="35" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="29">
         <v>-254</v>
       </c>
       <c r="D41" s="29">
         <v>-55</v>
       </c>
       <c r="E41" s="29">
         <v>-101</v>
       </c>
       <c r="F41" s="29">
         <v>-152</v>
       </c>
       <c r="G41" s="30">
         <v>-74</v>
       </c>
       <c r="H41" s="30">
         <v>-235</v>
       </c>
       <c r="I41" s="29">
@@ -4947,52 +5059,55 @@
       </c>
       <c r="V41" s="30">
         <v>-284</v>
       </c>
       <c r="W41" s="30">
         <v>-363</v>
       </c>
       <c r="X41" s="30">
         <v>-385</v>
       </c>
       <c r="Y41" s="30">
         <v>-257</v>
       </c>
       <c r="Z41" s="30">
         <v>-248</v>
       </c>
       <c r="AA41" s="30">
         <v>-233</v>
       </c>
       <c r="AB41" s="30">
         <v>-164</v>
       </c>
       <c r="AC41" s="29">
         <v>-234</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD41" s="30">
+        <v>-272</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A42" s="35" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C42" s="29">
         <v>-392</v>
       </c>
       <c r="D42" s="29">
         <v>-321</v>
       </c>
       <c r="E42" s="29">
         <v>-114</v>
       </c>
       <c r="F42" s="29">
         <v>-182</v>
       </c>
       <c r="G42" s="30">
         <v>-166</v>
       </c>
       <c r="H42" s="30">
         <v>-207</v>
       </c>
       <c r="I42" s="29">
@@ -5036,52 +5151,55 @@
       </c>
       <c r="V42" s="30">
         <v>-432</v>
       </c>
       <c r="W42" s="30">
         <v>-443</v>
       </c>
       <c r="X42" s="30">
         <v>-287</v>
       </c>
       <c r="Y42" s="30">
         <v>-188</v>
       </c>
       <c r="Z42" s="30">
         <v>-205</v>
       </c>
       <c r="AA42" s="30">
         <v>-325</v>
       </c>
       <c r="AB42" s="30">
         <v>-244</v>
       </c>
       <c r="AC42" s="29">
         <v>-299</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD42" s="30">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A43" s="35" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="29">
         <v>-268</v>
       </c>
       <c r="D43" s="29">
         <v>-210</v>
       </c>
       <c r="E43" s="29">
         <v>-120</v>
       </c>
       <c r="F43" s="29">
         <v>-102</v>
       </c>
       <c r="G43" s="30">
         <v>-119</v>
       </c>
       <c r="H43" s="30">
         <v>-38</v>
       </c>
       <c r="I43" s="29">
@@ -5125,52 +5243,55 @@
       </c>
       <c r="V43" s="30">
         <v>-265</v>
       </c>
       <c r="W43" s="30">
         <v>621</v>
       </c>
       <c r="X43" s="30">
         <v>8</v>
       </c>
       <c r="Y43" s="30">
         <v>-119</v>
       </c>
       <c r="Z43" s="30">
         <v>-147</v>
       </c>
       <c r="AA43" s="30">
         <v>-292</v>
       </c>
       <c r="AB43" s="30">
         <v>-41</v>
       </c>
       <c r="AC43" s="29">
         <v>-89</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD43" s="30">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A44" s="35" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="29">
         <v>-189</v>
       </c>
       <c r="D44" s="29">
         <v>-58</v>
       </c>
       <c r="E44" s="29">
         <v>-40</v>
       </c>
       <c r="F44" s="29">
         <v>-98</v>
       </c>
       <c r="G44" s="30">
         <v>-90</v>
       </c>
       <c r="H44" s="30">
         <v>-86</v>
       </c>
       <c r="I44" s="29">
@@ -5214,52 +5335,55 @@
       </c>
       <c r="V44" s="30">
         <v>-214</v>
       </c>
       <c r="W44" s="30">
         <v>-174</v>
       </c>
       <c r="X44" s="30">
         <v>-96</v>
       </c>
       <c r="Y44" s="30">
         <v>-121</v>
       </c>
       <c r="Z44" s="30">
         <v>-64</v>
       </c>
       <c r="AA44" s="30">
         <v>-174</v>
       </c>
       <c r="AB44" s="30">
         <v>-82</v>
       </c>
       <c r="AC44" s="29">
         <v>12</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD44" s="30">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A45" s="35" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="29">
         <v>-275</v>
       </c>
       <c r="D45" s="29">
         <v>-174</v>
       </c>
       <c r="E45" s="29">
         <v>-34</v>
       </c>
       <c r="F45" s="29">
         <v>-126</v>
       </c>
       <c r="G45" s="30">
         <v>-232</v>
       </c>
       <c r="H45" s="30">
         <v>-209</v>
       </c>
       <c r="I45" s="29">
@@ -5303,52 +5427,55 @@
       </c>
       <c r="V45" s="30">
         <v>-56</v>
       </c>
       <c r="W45" s="30">
         <v>-165</v>
       </c>
       <c r="X45" s="30">
         <v>-263</v>
       </c>
       <c r="Y45" s="30">
         <v>-77</v>
       </c>
       <c r="Z45" s="30">
         <v>-115</v>
       </c>
       <c r="AA45" s="30">
         <v>-916</v>
       </c>
       <c r="AB45" s="30">
         <v>-187</v>
       </c>
       <c r="AC45" s="29">
         <v>-2</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD45" s="30">
+        <v>-237</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A46" s="35" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="29">
         <v>-205</v>
       </c>
       <c r="D46" s="29">
         <v>-90</v>
       </c>
       <c r="E46" s="29">
         <v>-107</v>
       </c>
       <c r="F46" s="29">
         <v>-166</v>
       </c>
       <c r="G46" s="30">
         <v>-27</v>
       </c>
       <c r="H46" s="30">
         <v>-41</v>
       </c>
       <c r="I46" s="29">
@@ -5392,52 +5519,55 @@
       </c>
       <c r="V46" s="30">
         <v>-443</v>
       </c>
       <c r="W46" s="30">
         <v>-104</v>
       </c>
       <c r="X46" s="30">
         <v>-275</v>
       </c>
       <c r="Y46" s="30">
         <v>-84</v>
       </c>
       <c r="Z46" s="30">
         <v>-145</v>
       </c>
       <c r="AA46" s="30">
         <v>-351</v>
       </c>
       <c r="AB46" s="30">
         <v>-87</v>
       </c>
       <c r="AC46" s="29">
         <v>-200</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD46" s="30">
+        <v>-139</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A47" s="35" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C47" s="29">
         <v>-96</v>
       </c>
       <c r="D47" s="29">
         <v>41</v>
       </c>
       <c r="E47" s="29">
         <v>24</v>
       </c>
       <c r="F47" s="29">
         <v>-15</v>
       </c>
       <c r="G47" s="30">
         <v>-47</v>
       </c>
       <c r="H47" s="30">
         <v>-9</v>
       </c>
       <c r="I47" s="29">
@@ -5481,52 +5611,55 @@
       </c>
       <c r="V47" s="30">
         <v>-151</v>
       </c>
       <c r="W47" s="30">
         <v>69</v>
       </c>
       <c r="X47" s="30">
         <v>80</v>
       </c>
       <c r="Y47" s="30">
         <v>171</v>
       </c>
       <c r="Z47" s="30">
         <v>115</v>
       </c>
       <c r="AA47" s="30">
         <v>-36</v>
       </c>
       <c r="AB47" s="30">
         <v>-20</v>
       </c>
       <c r="AC47" s="29">
         <v>-79</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD47" s="30">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A48" s="35" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="29">
         <v>-155</v>
       </c>
       <c r="D48" s="29">
         <v>-77</v>
       </c>
       <c r="E48" s="29">
         <v>-96</v>
       </c>
       <c r="F48" s="29">
         <v>-63</v>
       </c>
       <c r="G48" s="30">
         <v>-92</v>
       </c>
       <c r="H48" s="30">
         <v>-123</v>
       </c>
       <c r="I48" s="29">
@@ -5570,52 +5703,55 @@
       </c>
       <c r="V48" s="30">
         <v>-175</v>
       </c>
       <c r="W48" s="30">
         <v>-194</v>
       </c>
       <c r="X48" s="30">
         <v>-102</v>
       </c>
       <c r="Y48" s="30">
         <v>-155</v>
       </c>
       <c r="Z48" s="30">
         <v>-58</v>
       </c>
       <c r="AA48" s="30">
         <v>-283</v>
       </c>
       <c r="AB48" s="30">
         <v>-168</v>
       </c>
       <c r="AC48" s="29">
         <v>-136</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD48" s="30">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A49" s="35" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C49" s="29">
         <v>-185</v>
       </c>
       <c r="D49" s="29">
         <v>-38</v>
       </c>
       <c r="E49" s="29">
         <v>-37</v>
       </c>
       <c r="F49" s="29">
         <v>0</v>
       </c>
       <c r="G49" s="30">
         <v>-55</v>
       </c>
       <c r="H49" s="30">
         <v>-24</v>
       </c>
       <c r="I49" s="29">
@@ -5659,52 +5795,55 @@
       </c>
       <c r="V49" s="30">
         <v>-227</v>
       </c>
       <c r="W49" s="30">
         <v>-155</v>
       </c>
       <c r="X49" s="30">
         <v>-131</v>
       </c>
       <c r="Y49" s="30">
         <v>-148</v>
       </c>
       <c r="Z49" s="30">
         <v>-46</v>
       </c>
       <c r="AA49" s="30">
         <v>-200</v>
       </c>
       <c r="AB49" s="30">
         <v>34</v>
       </c>
       <c r="AC49" s="29">
         <v>-24</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD49" s="30">
+        <v>-115</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A50" s="35" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>74</v>
       </c>
       <c r="C50" s="29">
         <v>-205</v>
       </c>
       <c r="D50" s="29">
         <v>-109</v>
       </c>
       <c r="E50" s="29">
         <v>-158</v>
       </c>
       <c r="F50" s="30">
         <v>-181</v>
       </c>
       <c r="G50" s="30">
         <v>-71</v>
       </c>
       <c r="H50" s="30">
         <v>-129</v>
       </c>
       <c r="I50" s="29">
@@ -5748,52 +5887,55 @@
       </c>
       <c r="V50" s="30">
         <v>-239</v>
       </c>
       <c r="W50" s="30">
         <v>-153</v>
       </c>
       <c r="X50" s="30">
         <v>-280</v>
       </c>
       <c r="Y50" s="30">
         <v>-153</v>
       </c>
       <c r="Z50" s="30">
         <v>-86</v>
       </c>
       <c r="AA50" s="30">
         <v>-284</v>
       </c>
       <c r="AB50" s="30">
         <v>-69</v>
       </c>
       <c r="AC50" s="29">
         <v>-91</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD50" s="30">
+        <v>-105</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A51" s="36" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="28" t="s">
         <v>75</v>
       </c>
       <c r="C51" s="33">
         <v>-98</v>
       </c>
       <c r="D51" s="33">
         <v>-69</v>
       </c>
       <c r="E51" s="33">
         <v>-62</v>
       </c>
       <c r="F51" s="33">
         <v>-101</v>
       </c>
       <c r="G51" s="33">
         <v>-65</v>
       </c>
       <c r="H51" s="33">
         <v>-59</v>
       </c>
       <c r="I51" s="33">
@@ -5837,77 +5979,80 @@
       </c>
       <c r="V51" s="33">
         <v>-207</v>
       </c>
       <c r="W51" s="33">
         <v>-214</v>
       </c>
       <c r="X51" s="33">
         <v>-193</v>
       </c>
       <c r="Y51" s="33">
         <v>-144</v>
       </c>
       <c r="Z51" s="33">
         <v>-94</v>
       </c>
       <c r="AA51" s="33">
         <v>-141</v>
       </c>
       <c r="AB51" s="33">
         <v>-49</v>
       </c>
       <c r="AC51" s="33">
         <v>-112</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD51" s="33">
+        <v>-114</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A52" s="19"/>
       <c r="B52" s="25"/>
     </row>
-    <row r="53" spans="1:29" s="22" customFormat="1" ht="12.75">
+    <row r="53" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A53" s="20"/>
       <c r="B53" s="24"/>
     </row>
-    <row r="54" spans="1:29" s="22" customFormat="1" ht="12.75">
+    <row r="54" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A54" s="20"/>
       <c r="B54" s="24"/>
     </row>
-    <row r="55" spans="1:29" s="22" customFormat="1" ht="12.75">
+    <row r="55" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="B55" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B25:Z25"/>
+    <mergeCell ref="B34:Z34"/>
+    <mergeCell ref="B1:V1"/>
+    <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="B6:Z6"/>
-    <mergeCell ref="B25:Z25"/>
-[...1 lines deleted...]
-    <mergeCell ref="B1:V1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>