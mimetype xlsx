--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="5550"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="5550" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="98">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -1470,52 +1470,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F29" sqref="F29:G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="6">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1598,59 +1598,59 @@
       <c r="B12" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="10">
-        <v>46177</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="10">
-        <v>46210</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>96</v>
       </c>
@@ -1715,180 +1715,181 @@
       <c r="B10" s="1"/>
     </row>
     <row r="11" spans="2:2" ht="46.5" customHeight="1">
       <c r="B11" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD55"/>
+  <dimension ref="A1:AE55"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AE27" sqref="AE27"/>
+      <selection pane="bottomLeft" activeCell="AF20" sqref="AF20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="17"/>
     <col min="11" max="11" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="17"/>
     <col min="14" max="14" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="17"/>
     <col min="23" max="23" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="17"/>
     <col min="26" max="26" width="11.5703125" style="17" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="31.5" customHeight="1">
+    <row r="1" spans="1:31" ht="31.5" customHeight="1">
       <c r="A1" s="8"/>
       <c r="B1" s="50" t="s">
         <v>57</v>
       </c>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="50"/>
       <c r="Q1" s="50"/>
       <c r="R1" s="50"/>
       <c r="S1" s="50"/>
       <c r="T1" s="50"/>
       <c r="U1" s="50"/>
       <c r="V1" s="50"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="3" spans="1:30" s="21" customFormat="1" ht="12.75">
+    <row r="3" spans="1:31" s="21" customFormat="1" ht="12.75">
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
       <c r="K3" s="42"/>
       <c r="L3" s="42"/>
       <c r="M3" s="42"/>
       <c r="N3" s="42"/>
       <c r="O3" s="42"/>
       <c r="P3" s="42"/>
       <c r="Q3" s="42"/>
       <c r="R3" s="42"/>
       <c r="S3" s="42"/>
       <c r="T3" s="42"/>
       <c r="U3" s="42"/>
       <c r="V3" s="42"/>
       <c r="W3" s="42"/>
       <c r="X3" s="43"/>
       <c r="Y3" s="42"/>
       <c r="Z3" s="42"/>
-      <c r="AD3" s="43" t="s">
+      <c r="AE3" s="43" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:30" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:31" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B4" s="57"/>
       <c r="C4" s="55">
         <v>2024</v>
       </c>
       <c r="D4" s="56"/>
       <c r="E4" s="56"/>
       <c r="F4" s="56"/>
       <c r="G4" s="56"/>
       <c r="H4" s="56"/>
       <c r="I4" s="56"/>
       <c r="J4" s="56"/>
       <c r="K4" s="56"/>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="56"/>
       <c r="O4" s="51">
         <v>2025</v>
       </c>
       <c r="P4" s="52"/>
       <c r="Q4" s="52"/>
       <c r="R4" s="52"/>
       <c r="S4" s="52"/>
       <c r="T4" s="52"/>
       <c r="U4" s="52"/>
       <c r="V4" s="52"/>
       <c r="W4" s="52"/>
       <c r="X4" s="52"/>
       <c r="Y4" s="52"/>
       <c r="Z4" s="52"/>
       <c r="AA4" s="51">
         <v>2026</v>
       </c>
       <c r="AB4" s="52"/>
       <c r="AC4" s="52"/>
       <c r="AD4" s="52"/>
-    </row>
-    <row r="5" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE4" s="52"/>
+    </row>
+    <row r="5" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A5" s="54"/>
       <c r="B5" s="58"/>
       <c r="C5" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="44" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="44" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="44" t="s">
         <v>3</v>
@@ -1931,81 +1932,84 @@
       </c>
       <c r="W5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="X5" s="47" t="s">
         <v>13</v>
       </c>
       <c r="Y5" s="47" t="s">
         <v>14</v>
       </c>
       <c r="Z5" s="46" t="s">
         <v>15</v>
       </c>
       <c r="AA5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="AB5" s="47" t="s">
         <v>2</v>
       </c>
       <c r="AC5" s="47" t="s">
         <v>4</v>
       </c>
       <c r="AD5" s="47" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="6" spans="1:30" s="23" customFormat="1" ht="12.75">
+      <c r="AE5" s="47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="23" customFormat="1" ht="12.75">
       <c r="B6" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="59"/>
       <c r="D6" s="59"/>
       <c r="E6" s="59"/>
       <c r="F6" s="59"/>
       <c r="G6" s="59"/>
       <c r="H6" s="59"/>
       <c r="I6" s="59"/>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
       <c r="L6" s="59"/>
       <c r="M6" s="59"/>
       <c r="N6" s="59"/>
       <c r="O6" s="59"/>
       <c r="P6" s="59"/>
       <c r="Q6" s="59"/>
       <c r="R6" s="59"/>
       <c r="S6" s="59"/>
       <c r="T6" s="59"/>
       <c r="U6" s="59"/>
       <c r="V6" s="59"/>
       <c r="W6" s="59"/>
       <c r="X6" s="59"/>
       <c r="Y6" s="59"/>
       <c r="Z6" s="59"/>
     </row>
-    <row r="7" spans="1:30" s="22" customFormat="1" ht="12.75">
+    <row r="7" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A7" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="29">
         <v>-3819</v>
       </c>
       <c r="D7" s="29">
         <v>-2001</v>
       </c>
       <c r="E7" s="29">
         <v>-1772</v>
       </c>
       <c r="F7" s="29">
         <v>-1741</v>
       </c>
       <c r="G7" s="29">
         <v>-1789</v>
       </c>
       <c r="H7" s="30">
         <v>-1760</v>
       </c>
       <c r="I7" s="29">
@@ -2052,52 +2056,55 @@
       </c>
       <c r="W7" s="29">
         <v>-2910</v>
       </c>
       <c r="X7" s="29">
         <v>-3474</v>
       </c>
       <c r="Y7" s="29">
         <v>-2355</v>
       </c>
       <c r="Z7" s="29">
         <v>-2353</v>
       </c>
       <c r="AA7" s="29">
         <v>-5747</v>
       </c>
       <c r="AB7" s="29">
         <v>-2163</v>
       </c>
       <c r="AC7" s="29">
         <v>-2783</v>
       </c>
       <c r="AD7" s="29">
         <v>-2487</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE7" s="29">
+        <v>-2605</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A8" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="29">
         <v>395</v>
       </c>
       <c r="D8" s="29">
         <v>286</v>
       </c>
       <c r="E8" s="29">
         <v>166</v>
       </c>
       <c r="F8" s="29">
         <v>335</v>
       </c>
       <c r="G8" s="29">
         <v>329</v>
       </c>
       <c r="H8" s="30">
         <v>394</v>
       </c>
       <c r="I8" s="29">
@@ -2144,52 +2151,55 @@
       </c>
       <c r="W8" s="29">
         <v>225</v>
       </c>
       <c r="X8" s="29">
         <v>58</v>
       </c>
       <c r="Y8" s="29">
         <v>89</v>
       </c>
       <c r="Z8" s="29">
         <v>167</v>
       </c>
       <c r="AA8" s="29">
         <v>-57</v>
       </c>
       <c r="AB8" s="29">
         <v>74</v>
       </c>
       <c r="AC8" s="29">
         <v>-35</v>
       </c>
       <c r="AD8" s="29">
         <v>102</v>
       </c>
-    </row>
-    <row r="9" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE8" s="29">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A9" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="29">
         <v>-281</v>
       </c>
       <c r="D9" s="29">
         <v>-217</v>
       </c>
       <c r="E9" s="29">
         <v>-121</v>
       </c>
       <c r="F9" s="29">
         <v>-114</v>
       </c>
       <c r="G9" s="29">
         <v>-165</v>
       </c>
       <c r="H9" s="30">
         <v>-25</v>
       </c>
       <c r="I9" s="29">
@@ -2236,52 +2246,55 @@
       </c>
       <c r="W9" s="29">
         <v>-269</v>
       </c>
       <c r="X9" s="29">
         <v>-93</v>
       </c>
       <c r="Y9" s="29">
         <v>-97</v>
       </c>
       <c r="Z9" s="29">
         <v>-98</v>
       </c>
       <c r="AA9" s="29">
         <v>-450</v>
       </c>
       <c r="AB9" s="29">
         <v>-170</v>
       </c>
       <c r="AC9" s="29">
         <v>-312</v>
       </c>
       <c r="AD9" s="29">
         <v>-128</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE9" s="29">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A10" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="29">
         <v>-122</v>
       </c>
       <c r="D10" s="29">
         <v>-147</v>
       </c>
       <c r="E10" s="29">
         <v>-112</v>
       </c>
       <c r="F10" s="29">
         <v>-73</v>
       </c>
       <c r="G10" s="29">
         <v>-60</v>
       </c>
       <c r="H10" s="30">
         <v>-126</v>
       </c>
       <c r="I10" s="29">
@@ -2328,52 +2341,55 @@
       </c>
       <c r="W10" s="29">
         <v>-180</v>
       </c>
       <c r="X10" s="29">
         <v>-88</v>
       </c>
       <c r="Y10" s="29">
         <v>-143</v>
       </c>
       <c r="Z10" s="29">
         <v>-275</v>
       </c>
       <c r="AA10" s="29">
         <v>-206</v>
       </c>
       <c r="AB10" s="29">
         <v>-48</v>
       </c>
       <c r="AC10" s="29">
         <v>-59</v>
       </c>
       <c r="AD10" s="29">
         <v>-15</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE10" s="29">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A11" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="31">
         <v>-118</v>
       </c>
       <c r="D11" s="31">
         <v>-52</v>
       </c>
       <c r="E11" s="31">
         <v>-109</v>
       </c>
       <c r="F11" s="31">
         <v>-66</v>
       </c>
       <c r="G11" s="31">
         <v>-50</v>
       </c>
       <c r="H11" s="32">
         <v>-118</v>
       </c>
       <c r="I11" s="31">
@@ -2420,52 +2436,55 @@
       </c>
       <c r="W11" s="29">
         <v>-67</v>
       </c>
       <c r="X11" s="29">
         <v>-103</v>
       </c>
       <c r="Y11" s="29">
         <v>-50</v>
       </c>
       <c r="Z11" s="29">
         <v>-104</v>
       </c>
       <c r="AA11" s="29">
         <v>-209</v>
       </c>
       <c r="AB11" s="29">
         <v>-14</v>
       </c>
       <c r="AC11" s="29">
         <v>-78</v>
       </c>
       <c r="AD11" s="29">
         <v>-127</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE11" s="29">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A12" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="29">
         <v>-636</v>
       </c>
       <c r="D12" s="29">
         <v>-404</v>
       </c>
       <c r="E12" s="29">
         <v>-270</v>
       </c>
       <c r="F12" s="29">
         <v>-305</v>
       </c>
       <c r="G12" s="29">
         <v>-485</v>
       </c>
       <c r="H12" s="30">
         <v>-266</v>
       </c>
       <c r="I12" s="29">
@@ -2512,52 +2531,55 @@
       </c>
       <c r="W12" s="29">
         <v>-597</v>
       </c>
       <c r="X12" s="29">
         <v>-621</v>
       </c>
       <c r="Y12" s="29">
         <v>-415</v>
       </c>
       <c r="Z12" s="29">
         <v>-453</v>
       </c>
       <c r="AA12" s="29">
         <v>-773</v>
       </c>
       <c r="AB12" s="29">
         <v>-349</v>
       </c>
       <c r="AC12" s="29">
         <v>-533</v>
       </c>
       <c r="AD12" s="29">
         <v>-458</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE12" s="29">
+        <v>-477</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A13" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="29">
         <v>-537</v>
       </c>
       <c r="D13" s="29">
         <v>-259</v>
       </c>
       <c r="E13" s="29">
         <v>-281</v>
       </c>
       <c r="F13" s="29">
         <v>-269</v>
       </c>
       <c r="G13" s="29">
         <v>-199</v>
       </c>
       <c r="H13" s="30">
         <v>-331</v>
       </c>
       <c r="I13" s="29">
@@ -2604,52 +2626,55 @@
       </c>
       <c r="W13" s="29">
         <v>-549</v>
       </c>
       <c r="X13" s="29">
         <v>-348</v>
       </c>
       <c r="Y13" s="29">
         <v>-193</v>
       </c>
       <c r="Z13" s="29">
         <v>-228</v>
       </c>
       <c r="AA13" s="29">
         <v>-309</v>
       </c>
       <c r="AB13" s="29">
         <v>-267</v>
       </c>
       <c r="AC13" s="29">
         <v>-262</v>
       </c>
       <c r="AD13" s="29">
         <v>-391</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE13" s="29">
+        <v>-278</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="29">
         <v>-254</v>
       </c>
       <c r="D14" s="29">
         <v>-55</v>
       </c>
       <c r="E14" s="29">
         <v>-101</v>
       </c>
       <c r="F14" s="29">
         <v>-152</v>
       </c>
       <c r="G14" s="29">
         <v>-74</v>
       </c>
       <c r="H14" s="30">
         <v>-235</v>
       </c>
       <c r="I14" s="29">
@@ -2696,52 +2721,55 @@
       </c>
       <c r="W14" s="29">
         <v>-363</v>
       </c>
       <c r="X14" s="29">
         <v>-385</v>
       </c>
       <c r="Y14" s="29">
         <v>-257</v>
       </c>
       <c r="Z14" s="29">
         <v>-248</v>
       </c>
       <c r="AA14" s="29">
         <v>-233</v>
       </c>
       <c r="AB14" s="29">
         <v>-164</v>
       </c>
       <c r="AC14" s="29">
         <v>-234</v>
       </c>
       <c r="AD14" s="29">
         <v>-272</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE14" s="29">
+        <v>-187</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A15" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="29">
         <v>-392</v>
       </c>
       <c r="D15" s="29">
         <v>-321</v>
       </c>
       <c r="E15" s="29">
         <v>-114</v>
       </c>
       <c r="F15" s="29">
         <v>-182</v>
       </c>
       <c r="G15" s="29">
         <v>-166</v>
       </c>
       <c r="H15" s="30">
         <v>-207</v>
       </c>
       <c r="I15" s="29">
@@ -2788,52 +2816,55 @@
       </c>
       <c r="W15" s="29">
         <v>-443</v>
       </c>
       <c r="X15" s="29">
         <v>-287</v>
       </c>
       <c r="Y15" s="29">
         <v>-188</v>
       </c>
       <c r="Z15" s="29">
         <v>-205</v>
       </c>
       <c r="AA15" s="29">
         <v>-325</v>
       </c>
       <c r="AB15" s="29">
         <v>-244</v>
       </c>
       <c r="AC15" s="29">
         <v>-299</v>
       </c>
       <c r="AD15" s="29">
         <v>-67</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE15" s="29">
+        <v>-296</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="29">
         <v>-268</v>
       </c>
       <c r="D16" s="29">
         <v>-210</v>
       </c>
       <c r="E16" s="29">
         <v>-120</v>
       </c>
       <c r="F16" s="29">
         <v>-102</v>
       </c>
       <c r="G16" s="29">
         <v>-119</v>
       </c>
       <c r="H16" s="30">
         <v>-38</v>
       </c>
       <c r="I16" s="29">
@@ -2880,52 +2911,55 @@
       </c>
       <c r="W16" s="29">
         <v>621</v>
       </c>
       <c r="X16" s="29">
         <v>8</v>
       </c>
       <c r="Y16" s="29">
         <v>-119</v>
       </c>
       <c r="Z16" s="29">
         <v>-147</v>
       </c>
       <c r="AA16" s="29">
         <v>-292</v>
       </c>
       <c r="AB16" s="29">
         <v>-41</v>
       </c>
       <c r="AC16" s="29">
         <v>-89</v>
       </c>
       <c r="AD16" s="29">
         <v>-36</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE16" s="29">
+        <v>-117</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="29">
         <v>-189</v>
       </c>
       <c r="D17" s="29">
         <v>-58</v>
       </c>
       <c r="E17" s="29">
         <v>-40</v>
       </c>
       <c r="F17" s="29">
         <v>-98</v>
       </c>
       <c r="G17" s="29">
         <v>-90</v>
       </c>
       <c r="H17" s="30">
         <v>-86</v>
       </c>
       <c r="I17" s="29">
@@ -2972,52 +3006,55 @@
       </c>
       <c r="W17" s="29">
         <v>-174</v>
       </c>
       <c r="X17" s="29">
         <v>-96</v>
       </c>
       <c r="Y17" s="29">
         <v>-121</v>
       </c>
       <c r="Z17" s="29">
         <v>-64</v>
       </c>
       <c r="AA17" s="29">
         <v>-174</v>
       </c>
       <c r="AB17" s="29">
         <v>-82</v>
       </c>
       <c r="AC17" s="29">
         <v>12</v>
       </c>
       <c r="AD17" s="29">
         <v>-91</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE17" s="29">
+        <v>-121</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A18" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="29">
         <v>-275</v>
       </c>
       <c r="D18" s="29">
         <v>-174</v>
       </c>
       <c r="E18" s="29">
         <v>-34</v>
       </c>
       <c r="F18" s="29">
         <v>-126</v>
       </c>
       <c r="G18" s="29">
         <v>-232</v>
       </c>
       <c r="H18" s="30">
         <v>-209</v>
       </c>
       <c r="I18" s="29">
@@ -3064,52 +3101,55 @@
       </c>
       <c r="W18" s="29">
         <v>-165</v>
       </c>
       <c r="X18" s="29">
         <v>-263</v>
       </c>
       <c r="Y18" s="29">
         <v>-77</v>
       </c>
       <c r="Z18" s="29">
         <v>-115</v>
       </c>
       <c r="AA18" s="29">
         <v>-916</v>
       </c>
       <c r="AB18" s="29">
         <v>-187</v>
       </c>
       <c r="AC18" s="29">
         <v>-2</v>
       </c>
       <c r="AD18" s="29">
         <v>-237</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE18" s="29">
+        <v>-213</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A19" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="29">
         <v>-268</v>
       </c>
       <c r="D19" s="29">
         <v>-109</v>
       </c>
       <c r="E19" s="29">
         <v>-161</v>
       </c>
       <c r="F19" s="29">
         <v>-169</v>
       </c>
       <c r="G19" s="29">
         <v>-61</v>
       </c>
       <c r="H19" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="29">
@@ -3156,52 +3196,55 @@
       </c>
       <c r="W19" s="29">
         <v>-214</v>
       </c>
       <c r="X19" s="29">
         <v>-483</v>
       </c>
       <c r="Y19" s="29">
         <v>-225</v>
       </c>
       <c r="Z19" s="29">
         <v>-277</v>
       </c>
       <c r="AA19" s="29">
         <v>-667</v>
       </c>
       <c r="AB19" s="29">
         <v>-234</v>
       </c>
       <c r="AC19" s="29">
         <v>-266</v>
       </c>
       <c r="AD19" s="29">
         <v>-242</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE19" s="29">
+        <v>-307</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A20" s="34" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="29">
         <v>-96</v>
       </c>
       <c r="D20" s="29">
         <v>41</v>
       </c>
       <c r="E20" s="29">
         <v>24</v>
       </c>
       <c r="F20" s="29">
         <v>-15</v>
       </c>
       <c r="G20" s="29">
         <v>-47</v>
       </c>
       <c r="H20" s="30">
         <v>-9</v>
       </c>
       <c r="I20" s="29">
@@ -3248,52 +3291,55 @@
       </c>
       <c r="W20" s="29">
         <v>69</v>
       </c>
       <c r="X20" s="29">
         <v>80</v>
       </c>
       <c r="Y20" s="29">
         <v>171</v>
       </c>
       <c r="Z20" s="29">
         <v>115</v>
       </c>
       <c r="AA20" s="29">
         <v>-36</v>
       </c>
       <c r="AB20" s="29">
         <v>-20</v>
       </c>
       <c r="AC20" s="29">
         <v>-79</v>
       </c>
       <c r="AD20" s="29">
         <v>50</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE20" s="29">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A21" s="34" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="29">
         <v>-155</v>
       </c>
       <c r="D21" s="29">
         <v>-77</v>
       </c>
       <c r="E21" s="29">
         <v>-96</v>
       </c>
       <c r="F21" s="29">
         <v>-63</v>
       </c>
       <c r="G21" s="29">
         <v>-92</v>
       </c>
       <c r="H21" s="30">
         <v>-123</v>
       </c>
       <c r="I21" s="29">
@@ -3340,52 +3386,55 @@
       </c>
       <c r="W21" s="29">
         <v>-194</v>
       </c>
       <c r="X21" s="29">
         <v>-102</v>
       </c>
       <c r="Y21" s="29">
         <v>-155</v>
       </c>
       <c r="Z21" s="29">
         <v>-58</v>
       </c>
       <c r="AA21" s="29">
         <v>-283</v>
       </c>
       <c r="AB21" s="29">
         <v>-168</v>
       </c>
       <c r="AC21" s="29">
         <v>-136</v>
       </c>
       <c r="AD21" s="29">
         <v>-129</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE21" s="29">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A22" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="29">
         <v>-214</v>
       </c>
       <c r="D22" s="29">
         <v>-43</v>
       </c>
       <c r="E22" s="30">
         <v>-92</v>
       </c>
       <c r="F22" s="29">
         <v>-8</v>
       </c>
       <c r="G22" s="29">
         <v>-104</v>
       </c>
       <c r="H22" s="30">
         <v>-111</v>
       </c>
       <c r="I22" s="29">
@@ -3432,52 +3481,55 @@
       </c>
       <c r="W22" s="29">
         <v>-157</v>
       </c>
       <c r="X22" s="29">
         <v>-172</v>
       </c>
       <c r="Y22" s="29">
         <v>-242</v>
       </c>
       <c r="Z22" s="29">
         <v>-126</v>
       </c>
       <c r="AA22" s="29">
         <v>-266</v>
       </c>
       <c r="AB22" s="29">
         <v>-16</v>
       </c>
       <c r="AC22" s="29">
         <v>-124</v>
       </c>
       <c r="AD22" s="29">
         <v>-188</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE22" s="29">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A23" s="34" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="29">
         <v>-205</v>
       </c>
       <c r="D23" s="29">
         <v>-109</v>
       </c>
       <c r="E23" s="30">
         <v>-158</v>
       </c>
       <c r="F23" s="29">
         <v>-181</v>
       </c>
       <c r="G23" s="29">
         <v>-71</v>
       </c>
       <c r="H23" s="30">
         <v>-129</v>
       </c>
       <c r="I23" s="29">
@@ -3524,52 +3576,55 @@
       </c>
       <c r="W23" s="29">
         <v>-153</v>
       </c>
       <c r="X23" s="29">
         <v>-280</v>
       </c>
       <c r="Y23" s="29">
         <v>-153</v>
       </c>
       <c r="Z23" s="29">
         <v>-86</v>
       </c>
       <c r="AA23" s="29">
         <v>-284</v>
       </c>
       <c r="AB23" s="29">
         <v>-69</v>
       </c>
       <c r="AC23" s="29">
         <v>-91</v>
       </c>
       <c r="AD23" s="29">
         <v>-105</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE23" s="29">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A24" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="29">
         <v>-204</v>
       </c>
       <c r="D24" s="29">
         <v>-93</v>
       </c>
       <c r="E24" s="30">
         <v>-153</v>
       </c>
       <c r="F24" s="30">
         <v>-153</v>
       </c>
       <c r="G24" s="29">
         <v>-103</v>
       </c>
       <c r="H24" s="30">
         <v>-141</v>
       </c>
       <c r="I24" s="29">
@@ -3616,85 +3671,89 @@
       </c>
       <c r="W24" s="29">
         <v>-300</v>
       </c>
       <c r="X24" s="29">
         <v>-299</v>
       </c>
       <c r="Y24" s="29">
         <v>-180</v>
       </c>
       <c r="Z24" s="29">
         <v>-151</v>
       </c>
       <c r="AA24" s="29">
         <v>-267</v>
       </c>
       <c r="AB24" s="29">
         <v>-164</v>
       </c>
       <c r="AC24" s="29">
         <v>-196</v>
       </c>
       <c r="AD24" s="29">
         <v>-153</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="AE24" s="29">
+        <v>-194</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="23" customFormat="1" ht="21" customHeight="1">
       <c r="B25" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="49"/>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
       <c r="H25" s="49"/>
       <c r="I25" s="49"/>
       <c r="J25" s="49"/>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="49"/>
       <c r="N25" s="49"/>
       <c r="O25" s="49"/>
       <c r="P25" s="49"/>
       <c r="Q25" s="49"/>
       <c r="R25" s="49"/>
       <c r="S25" s="49"/>
       <c r="T25" s="49"/>
       <c r="U25" s="49"/>
       <c r="V25" s="49"/>
       <c r="W25" s="49"/>
       <c r="X25" s="49"/>
       <c r="Y25" s="49"/>
       <c r="Z25" s="49"/>
       <c r="AA25" s="40"/>
       <c r="AB25" s="40"/>
       <c r="AC25" s="40"/>
       <c r="AD25" s="48"/>
-    </row>
-    <row r="26" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE25" s="40"/>
+    </row>
+    <row r="26" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A26" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="29">
         <v>-311</v>
       </c>
       <c r="D26" s="29">
         <v>-49</v>
       </c>
       <c r="E26" s="29">
         <v>-255</v>
       </c>
       <c r="F26" s="29">
         <v>40</v>
       </c>
       <c r="G26" s="29">
         <v>-55</v>
       </c>
       <c r="H26" s="30">
         <v>155</v>
       </c>
       <c r="I26" s="29">
@@ -3741,52 +3800,55 @@
       </c>
       <c r="W26" s="29">
         <v>-552</v>
       </c>
       <c r="X26" s="29">
         <v>-584</v>
       </c>
       <c r="Y26" s="29">
         <v>-377</v>
       </c>
       <c r="Z26" s="29">
         <v>-530</v>
       </c>
       <c r="AA26" s="29">
         <v>-1288</v>
       </c>
       <c r="AB26" s="29">
         <v>-448</v>
       </c>
       <c r="AC26" s="29">
         <v>-816</v>
       </c>
       <c r="AD26" s="29">
         <v>-398</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE26" s="29">
+        <v>-444</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A27" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="29">
         <v>395</v>
       </c>
       <c r="D27" s="29">
         <v>286</v>
       </c>
       <c r="E27" s="29">
         <v>166</v>
       </c>
       <c r="F27" s="29">
         <v>335</v>
       </c>
       <c r="G27" s="29">
         <v>329</v>
       </c>
       <c r="H27" s="30">
         <v>394</v>
       </c>
       <c r="I27" s="29">
@@ -3833,52 +3895,55 @@
       </c>
       <c r="W27" s="29">
         <v>225</v>
       </c>
       <c r="X27" s="29">
         <v>58</v>
       </c>
       <c r="Y27" s="29">
         <v>89</v>
       </c>
       <c r="Z27" s="29">
         <v>167</v>
       </c>
       <c r="AA27" s="29">
         <v>-57</v>
       </c>
       <c r="AB27" s="29">
         <v>74</v>
       </c>
       <c r="AC27" s="29">
         <v>-35</v>
       </c>
       <c r="AD27" s="29">
         <v>102</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE27" s="29">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A28" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="29">
         <v>-189</v>
       </c>
       <c r="D28" s="29">
         <v>-135</v>
       </c>
       <c r="E28" s="29">
         <v>-97</v>
       </c>
       <c r="F28" s="29">
         <v>-59</v>
       </c>
       <c r="G28" s="29">
         <v>-98</v>
       </c>
       <c r="H28" s="30">
         <v>35</v>
       </c>
       <c r="I28" s="29">
@@ -3925,52 +3990,55 @@
       </c>
       <c r="W28" s="29">
         <v>-225</v>
       </c>
       <c r="X28" s="29">
         <v>-41</v>
       </c>
       <c r="Y28" s="29">
         <v>-67</v>
       </c>
       <c r="Z28" s="29">
         <v>-86</v>
       </c>
       <c r="AA28" s="29">
         <v>-285</v>
       </c>
       <c r="AB28" s="29">
         <v>-96</v>
       </c>
       <c r="AC28" s="29">
         <v>-213</v>
       </c>
       <c r="AD28" s="29">
         <v>-106</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE28" s="29">
+        <v>-98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A29" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="29">
         <v>-105</v>
       </c>
       <c r="D29" s="29">
         <v>-86</v>
       </c>
       <c r="E29" s="29">
         <v>-74</v>
       </c>
       <c r="F29" s="29">
         <v>-56</v>
       </c>
       <c r="G29" s="29">
         <v>-43</v>
       </c>
       <c r="H29" s="30">
         <v>-75</v>
       </c>
       <c r="I29" s="29">
@@ -4017,52 +4085,55 @@
       </c>
       <c r="W29" s="29">
         <v>-211</v>
       </c>
       <c r="X29" s="29">
         <v>-60</v>
       </c>
       <c r="Y29" s="29">
         <v>-94</v>
       </c>
       <c r="Z29" s="29">
         <v>-189</v>
       </c>
       <c r="AA29" s="29">
         <v>-160</v>
       </c>
       <c r="AB29" s="29">
         <v>-33</v>
       </c>
       <c r="AC29" s="29">
         <v>-67</v>
       </c>
       <c r="AD29" s="29">
         <v>-5</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE29" s="29">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A30" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="29">
         <v>-214</v>
       </c>
       <c r="D30" s="29">
         <v>-66</v>
       </c>
       <c r="E30" s="29">
         <v>-50</v>
       </c>
       <c r="F30" s="29">
         <v>-117</v>
       </c>
       <c r="G30" s="29">
         <v>-122</v>
       </c>
       <c r="H30" s="30">
         <v>-71</v>
       </c>
       <c r="I30" s="29">
@@ -4109,52 +4180,55 @@
       </c>
       <c r="W30" s="29">
         <v>-143</v>
       </c>
       <c r="X30" s="29">
         <v>-186</v>
       </c>
       <c r="Y30" s="29">
         <v>-34</v>
       </c>
       <c r="Z30" s="29">
         <v>-153</v>
       </c>
       <c r="AA30" s="29">
         <v>-278</v>
       </c>
       <c r="AB30" s="29">
         <v>-81</v>
       </c>
       <c r="AC30" s="29">
         <v>-251</v>
       </c>
       <c r="AD30" s="29">
         <v>-174</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE30" s="29">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A31" s="34" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="29">
         <v>-63</v>
       </c>
       <c r="D31" s="29">
         <v>-19</v>
       </c>
       <c r="E31" s="29">
         <v>-54</v>
       </c>
       <c r="F31" s="29">
         <v>-3</v>
       </c>
       <c r="G31" s="29">
         <v>-34</v>
       </c>
       <c r="H31" s="30">
         <v>41</v>
       </c>
       <c r="I31" s="29">
@@ -4201,52 +4275,55 @@
       </c>
       <c r="W31" s="29">
         <v>-110</v>
       </c>
       <c r="X31" s="29">
         <v>-208</v>
       </c>
       <c r="Y31" s="29">
         <v>-141</v>
       </c>
       <c r="Z31" s="29">
         <v>-132</v>
       </c>
       <c r="AA31" s="29">
         <v>-316</v>
       </c>
       <c r="AB31" s="29">
         <v>-147</v>
       </c>
       <c r="AC31" s="29">
         <v>-66</v>
       </c>
       <c r="AD31" s="29">
         <v>-103</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE31" s="29">
+        <v>-104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A32" s="34" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="29">
         <v>-29</v>
       </c>
       <c r="D32" s="29">
         <v>-5</v>
       </c>
       <c r="E32" s="29">
         <v>-55</v>
       </c>
       <c r="F32" s="29">
         <v>-8</v>
       </c>
       <c r="G32" s="29">
         <v>-49</v>
       </c>
       <c r="H32" s="30">
         <v>-87</v>
       </c>
       <c r="I32" s="29">
@@ -4293,52 +4370,55 @@
       </c>
       <c r="W32" s="29">
         <v>-2</v>
       </c>
       <c r="X32" s="29">
         <v>-41</v>
       </c>
       <c r="Y32" s="29">
         <v>-94</v>
       </c>
       <c r="Z32" s="29">
         <v>-80</v>
       </c>
       <c r="AA32" s="29">
         <v>-66</v>
       </c>
       <c r="AB32" s="29">
         <v>-50</v>
       </c>
       <c r="AC32" s="29">
         <v>-100</v>
       </c>
       <c r="AD32" s="29">
         <v>-73</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE32" s="29">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A33" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="29">
         <v>-106</v>
       </c>
       <c r="D33" s="29">
         <v>-24</v>
       </c>
       <c r="E33" s="29">
         <v>-91</v>
       </c>
       <c r="F33" s="30">
         <v>-52</v>
       </c>
       <c r="G33" s="29">
         <v>-38</v>
       </c>
       <c r="H33" s="30">
         <v>-82</v>
       </c>
       <c r="I33" s="29">
@@ -4385,85 +4465,89 @@
       </c>
       <c r="W33" s="29">
         <v>-86</v>
       </c>
       <c r="X33" s="29">
         <v>-106</v>
       </c>
       <c r="Y33" s="29">
         <v>-36</v>
       </c>
       <c r="Z33" s="29">
         <v>-57</v>
       </c>
       <c r="AA33" s="29">
         <v>-126</v>
       </c>
       <c r="AB33" s="29">
         <v>-115</v>
       </c>
       <c r="AC33" s="29">
         <v>-84</v>
       </c>
       <c r="AD33" s="29">
         <v>-39</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="AE33" s="29">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="23" customFormat="1" ht="21" customHeight="1">
       <c r="B34" s="49" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="49"/>
       <c r="D34" s="49"/>
       <c r="E34" s="49"/>
       <c r="F34" s="49"/>
       <c r="G34" s="49"/>
       <c r="H34" s="49"/>
       <c r="I34" s="49"/>
       <c r="J34" s="49"/>
       <c r="K34" s="49"/>
       <c r="L34" s="49"/>
       <c r="M34" s="49"/>
       <c r="N34" s="49"/>
       <c r="O34" s="49"/>
       <c r="P34" s="49"/>
       <c r="Q34" s="49"/>
       <c r="R34" s="49"/>
       <c r="S34" s="49"/>
       <c r="T34" s="49"/>
       <c r="U34" s="49"/>
       <c r="V34" s="49"/>
       <c r="W34" s="49"/>
       <c r="X34" s="49"/>
       <c r="Y34" s="49"/>
       <c r="Z34" s="49"/>
       <c r="AA34" s="40"/>
       <c r="AB34" s="40"/>
       <c r="AC34" s="40"/>
       <c r="AD34" s="48"/>
-    </row>
-    <row r="35" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE34" s="40"/>
+    </row>
+    <row r="35" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A35" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="29">
         <v>-3508</v>
       </c>
       <c r="D35" s="29">
         <v>-1952</v>
       </c>
       <c r="E35" s="29">
         <v>-1517</v>
       </c>
       <c r="F35" s="29">
         <v>-1781</v>
       </c>
       <c r="G35" s="30">
         <v>-1734</v>
       </c>
       <c r="H35" s="30">
         <v>-1915</v>
       </c>
       <c r="I35" s="29">
@@ -4510,52 +4594,55 @@
       </c>
       <c r="W35" s="30">
         <v>-2358</v>
       </c>
       <c r="X35" s="30">
         <v>-2890</v>
       </c>
       <c r="Y35" s="30">
         <v>-1978</v>
       </c>
       <c r="Z35" s="30">
         <v>-1823</v>
       </c>
       <c r="AA35" s="30">
         <v>-4459</v>
       </c>
       <c r="AB35" s="30">
         <v>-1715</v>
       </c>
       <c r="AC35" s="29">
         <v>-1967</v>
       </c>
       <c r="AD35" s="30">
         <v>-2089</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE35" s="30">
+        <v>-2161</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A36" s="35" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="29">
         <v>-92</v>
       </c>
       <c r="D36" s="29">
         <v>-82</v>
       </c>
       <c r="E36" s="29">
         <v>-24</v>
       </c>
       <c r="F36" s="29">
         <v>-55</v>
       </c>
       <c r="G36" s="30">
         <v>-67</v>
       </c>
       <c r="H36" s="30">
         <v>-60</v>
       </c>
       <c r="I36" s="29">
@@ -4602,52 +4689,55 @@
       </c>
       <c r="W36" s="30">
         <v>-44</v>
       </c>
       <c r="X36" s="30">
         <v>-52</v>
       </c>
       <c r="Y36" s="30">
         <v>-30</v>
       </c>
       <c r="Z36" s="30">
         <v>-12</v>
       </c>
       <c r="AA36" s="30">
         <v>-165</v>
       </c>
       <c r="AB36" s="30">
         <v>-74</v>
       </c>
       <c r="AC36" s="29">
         <v>-99</v>
       </c>
       <c r="AD36" s="30">
         <v>-22</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE36" s="30">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A37" s="35" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="29">
         <v>-17</v>
       </c>
       <c r="D37" s="29">
         <v>-61</v>
       </c>
       <c r="E37" s="29">
         <v>-38</v>
       </c>
       <c r="F37" s="29">
         <v>-17</v>
       </c>
       <c r="G37" s="30">
         <v>-17</v>
       </c>
       <c r="H37" s="30">
         <v>-51</v>
       </c>
       <c r="I37" s="29">
@@ -4694,52 +4784,55 @@
       </c>
       <c r="W37" s="30">
         <v>31</v>
       </c>
       <c r="X37" s="30">
         <v>-28</v>
       </c>
       <c r="Y37" s="30">
         <v>-49</v>
       </c>
       <c r="Z37" s="30">
         <v>-86</v>
       </c>
       <c r="AA37" s="30">
         <v>-46</v>
       </c>
       <c r="AB37" s="30">
         <v>-15</v>
       </c>
       <c r="AC37" s="29">
         <v>8</v>
       </c>
       <c r="AD37" s="30">
         <v>-10</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE37" s="30">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A38" s="35" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="29">
         <v>-118</v>
       </c>
       <c r="D38" s="29">
         <v>-52</v>
       </c>
       <c r="E38" s="29">
         <v>-109</v>
       </c>
       <c r="F38" s="29">
         <v>-66</v>
       </c>
       <c r="G38" s="30">
         <v>-50</v>
       </c>
       <c r="H38" s="30">
         <v>-118</v>
       </c>
       <c r="I38" s="29">
@@ -4786,52 +4879,55 @@
       </c>
       <c r="W38" s="30">
         <v>-67</v>
       </c>
       <c r="X38" s="30">
         <v>-103</v>
       </c>
       <c r="Y38" s="30">
         <v>-50</v>
       </c>
       <c r="Z38" s="30">
         <v>-104</v>
       </c>
       <c r="AA38" s="30">
         <v>-209</v>
       </c>
       <c r="AB38" s="30">
         <v>-14</v>
       </c>
       <c r="AC38" s="29">
         <v>-78</v>
       </c>
       <c r="AD38" s="30">
         <v>-127</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE38" s="30">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A39" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="29">
         <v>-422</v>
       </c>
       <c r="D39" s="29">
         <v>-338</v>
       </c>
       <c r="E39" s="29">
         <v>-220</v>
       </c>
       <c r="F39" s="29">
         <v>-188</v>
       </c>
       <c r="G39" s="30">
         <v>-363</v>
       </c>
       <c r="H39" s="30">
         <v>-195</v>
       </c>
       <c r="I39" s="29">
@@ -4878,52 +4974,55 @@
       </c>
       <c r="W39" s="30">
         <v>-454</v>
       </c>
       <c r="X39" s="30">
         <v>-435</v>
       </c>
       <c r="Y39" s="30">
         <v>-381</v>
       </c>
       <c r="Z39" s="30">
         <v>-300</v>
       </c>
       <c r="AA39" s="30">
         <v>-495</v>
       </c>
       <c r="AB39" s="30">
         <v>-268</v>
       </c>
       <c r="AC39" s="29">
         <v>-282</v>
       </c>
       <c r="AD39" s="30">
         <v>-284</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE39" s="30">
+        <v>-370</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A40" s="35" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="29">
         <v>-537</v>
       </c>
       <c r="D40" s="29">
         <v>-259</v>
       </c>
       <c r="E40" s="29">
         <v>-281</v>
       </c>
       <c r="F40" s="29">
         <v>-269</v>
       </c>
       <c r="G40" s="30">
         <v>-199</v>
       </c>
       <c r="H40" s="30">
         <v>-331</v>
       </c>
       <c r="I40" s="29">
@@ -4970,52 +5069,55 @@
       </c>
       <c r="W40" s="30">
         <v>-549</v>
       </c>
       <c r="X40" s="30">
         <v>-348</v>
       </c>
       <c r="Y40" s="30">
         <v>-193</v>
       </c>
       <c r="Z40" s="30">
         <v>-228</v>
       </c>
       <c r="AA40" s="30">
         <v>-309</v>
       </c>
       <c r="AB40" s="30">
         <v>-267</v>
       </c>
       <c r="AC40" s="29">
         <v>-262</v>
       </c>
       <c r="AD40" s="30">
         <v>-391</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE40" s="30">
+        <v>-278</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A41" s="35" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="29">
         <v>-254</v>
       </c>
       <c r="D41" s="29">
         <v>-55</v>
       </c>
       <c r="E41" s="29">
         <v>-101</v>
       </c>
       <c r="F41" s="29">
         <v>-152</v>
       </c>
       <c r="G41" s="30">
         <v>-74</v>
       </c>
       <c r="H41" s="30">
         <v>-235</v>
       </c>
       <c r="I41" s="29">
@@ -5062,52 +5164,55 @@
       </c>
       <c r="W41" s="30">
         <v>-363</v>
       </c>
       <c r="X41" s="30">
         <v>-385</v>
       </c>
       <c r="Y41" s="30">
         <v>-257</v>
       </c>
       <c r="Z41" s="30">
         <v>-248</v>
       </c>
       <c r="AA41" s="30">
         <v>-233</v>
       </c>
       <c r="AB41" s="30">
         <v>-164</v>
       </c>
       <c r="AC41" s="29">
         <v>-234</v>
       </c>
       <c r="AD41" s="30">
         <v>-272</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE41" s="30">
+        <v>-187</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A42" s="35" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C42" s="29">
         <v>-392</v>
       </c>
       <c r="D42" s="29">
         <v>-321</v>
       </c>
       <c r="E42" s="29">
         <v>-114</v>
       </c>
       <c r="F42" s="29">
         <v>-182</v>
       </c>
       <c r="G42" s="30">
         <v>-166</v>
       </c>
       <c r="H42" s="30">
         <v>-207</v>
       </c>
       <c r="I42" s="29">
@@ -5154,52 +5259,55 @@
       </c>
       <c r="W42" s="30">
         <v>-443</v>
       </c>
       <c r="X42" s="30">
         <v>-287</v>
       </c>
       <c r="Y42" s="30">
         <v>-188</v>
       </c>
       <c r="Z42" s="30">
         <v>-205</v>
       </c>
       <c r="AA42" s="30">
         <v>-325</v>
       </c>
       <c r="AB42" s="30">
         <v>-244</v>
       </c>
       <c r="AC42" s="29">
         <v>-299</v>
       </c>
       <c r="AD42" s="30">
         <v>-67</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE42" s="30">
+        <v>-296</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A43" s="35" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="29">
         <v>-268</v>
       </c>
       <c r="D43" s="29">
         <v>-210</v>
       </c>
       <c r="E43" s="29">
         <v>-120</v>
       </c>
       <c r="F43" s="29">
         <v>-102</v>
       </c>
       <c r="G43" s="30">
         <v>-119</v>
       </c>
       <c r="H43" s="30">
         <v>-38</v>
       </c>
       <c r="I43" s="29">
@@ -5246,52 +5354,55 @@
       </c>
       <c r="W43" s="30">
         <v>621</v>
       </c>
       <c r="X43" s="30">
         <v>8</v>
       </c>
       <c r="Y43" s="30">
         <v>-119</v>
       </c>
       <c r="Z43" s="30">
         <v>-147</v>
       </c>
       <c r="AA43" s="30">
         <v>-292</v>
       </c>
       <c r="AB43" s="30">
         <v>-41</v>
       </c>
       <c r="AC43" s="29">
         <v>-89</v>
       </c>
       <c r="AD43" s="30">
         <v>-36</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE43" s="30">
+        <v>-117</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A44" s="35" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="29">
         <v>-189</v>
       </c>
       <c r="D44" s="29">
         <v>-58</v>
       </c>
       <c r="E44" s="29">
         <v>-40</v>
       </c>
       <c r="F44" s="29">
         <v>-98</v>
       </c>
       <c r="G44" s="30">
         <v>-90</v>
       </c>
       <c r="H44" s="30">
         <v>-86</v>
       </c>
       <c r="I44" s="29">
@@ -5338,52 +5449,55 @@
       </c>
       <c r="W44" s="30">
         <v>-174</v>
       </c>
       <c r="X44" s="30">
         <v>-96</v>
       </c>
       <c r="Y44" s="30">
         <v>-121</v>
       </c>
       <c r="Z44" s="30">
         <v>-64</v>
       </c>
       <c r="AA44" s="30">
         <v>-174</v>
       </c>
       <c r="AB44" s="30">
         <v>-82</v>
       </c>
       <c r="AC44" s="29">
         <v>12</v>
       </c>
       <c r="AD44" s="30">
         <v>-91</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE44" s="30">
+        <v>-121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A45" s="35" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="29">
         <v>-275</v>
       </c>
       <c r="D45" s="29">
         <v>-174</v>
       </c>
       <c r="E45" s="29">
         <v>-34</v>
       </c>
       <c r="F45" s="29">
         <v>-126</v>
       </c>
       <c r="G45" s="30">
         <v>-232</v>
       </c>
       <c r="H45" s="30">
         <v>-209</v>
       </c>
       <c r="I45" s="29">
@@ -5430,52 +5544,55 @@
       </c>
       <c r="W45" s="30">
         <v>-165</v>
       </c>
       <c r="X45" s="30">
         <v>-263</v>
       </c>
       <c r="Y45" s="30">
         <v>-77</v>
       </c>
       <c r="Z45" s="30">
         <v>-115</v>
       </c>
       <c r="AA45" s="30">
         <v>-916</v>
       </c>
       <c r="AB45" s="30">
         <v>-187</v>
       </c>
       <c r="AC45" s="29">
         <v>-2</v>
       </c>
       <c r="AD45" s="30">
         <v>-237</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE45" s="30">
+        <v>-213</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A46" s="35" t="s">
         <v>88</v>
       </c>
       <c r="B46" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="29">
         <v>-205</v>
       </c>
       <c r="D46" s="29">
         <v>-90</v>
       </c>
       <c r="E46" s="29">
         <v>-107</v>
       </c>
       <c r="F46" s="29">
         <v>-166</v>
       </c>
       <c r="G46" s="30">
         <v>-27</v>
       </c>
       <c r="H46" s="30">
         <v>-41</v>
       </c>
       <c r="I46" s="29">
@@ -5522,52 +5639,55 @@
       </c>
       <c r="W46" s="30">
         <v>-104</v>
       </c>
       <c r="X46" s="30">
         <v>-275</v>
       </c>
       <c r="Y46" s="30">
         <v>-84</v>
       </c>
       <c r="Z46" s="30">
         <v>-145</v>
       </c>
       <c r="AA46" s="30">
         <v>-351</v>
       </c>
       <c r="AB46" s="30">
         <v>-87</v>
       </c>
       <c r="AC46" s="29">
         <v>-200</v>
       </c>
       <c r="AD46" s="30">
         <v>-139</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE46" s="30">
+        <v>-203</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A47" s="35" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C47" s="29">
         <v>-96</v>
       </c>
       <c r="D47" s="29">
         <v>41</v>
       </c>
       <c r="E47" s="29">
         <v>24</v>
       </c>
       <c r="F47" s="29">
         <v>-15</v>
       </c>
       <c r="G47" s="30">
         <v>-47</v>
       </c>
       <c r="H47" s="30">
         <v>-9</v>
       </c>
       <c r="I47" s="29">
@@ -5614,52 +5734,55 @@
       </c>
       <c r="W47" s="30">
         <v>69</v>
       </c>
       <c r="X47" s="30">
         <v>80</v>
       </c>
       <c r="Y47" s="30">
         <v>171</v>
       </c>
       <c r="Z47" s="30">
         <v>115</v>
       </c>
       <c r="AA47" s="30">
         <v>-36</v>
       </c>
       <c r="AB47" s="30">
         <v>-20</v>
       </c>
       <c r="AC47" s="29">
         <v>-79</v>
       </c>
       <c r="AD47" s="30">
         <v>50</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE47" s="30">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A48" s="35" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="29">
         <v>-155</v>
       </c>
       <c r="D48" s="29">
         <v>-77</v>
       </c>
       <c r="E48" s="29">
         <v>-96</v>
       </c>
       <c r="F48" s="29">
         <v>-63</v>
       </c>
       <c r="G48" s="30">
         <v>-92</v>
       </c>
       <c r="H48" s="30">
         <v>-123</v>
       </c>
       <c r="I48" s="29">
@@ -5706,52 +5829,55 @@
       </c>
       <c r="W48" s="30">
         <v>-194</v>
       </c>
       <c r="X48" s="30">
         <v>-102</v>
       </c>
       <c r="Y48" s="30">
         <v>-155</v>
       </c>
       <c r="Z48" s="30">
         <v>-58</v>
       </c>
       <c r="AA48" s="30">
         <v>-283</v>
       </c>
       <c r="AB48" s="30">
         <v>-168</v>
       </c>
       <c r="AC48" s="29">
         <v>-136</v>
       </c>
       <c r="AD48" s="30">
         <v>-129</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE48" s="30">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A49" s="35" t="s">
         <v>91</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C49" s="29">
         <v>-185</v>
       </c>
       <c r="D49" s="29">
         <v>-38</v>
       </c>
       <c r="E49" s="29">
         <v>-37</v>
       </c>
       <c r="F49" s="29">
         <v>0</v>
       </c>
       <c r="G49" s="30">
         <v>-55</v>
       </c>
       <c r="H49" s="30">
         <v>-24</v>
       </c>
       <c r="I49" s="29">
@@ -5798,52 +5924,55 @@
       </c>
       <c r="W49" s="30">
         <v>-155</v>
       </c>
       <c r="X49" s="30">
         <v>-131</v>
       </c>
       <c r="Y49" s="30">
         <v>-148</v>
       </c>
       <c r="Z49" s="30">
         <v>-46</v>
       </c>
       <c r="AA49" s="30">
         <v>-200</v>
       </c>
       <c r="AB49" s="30">
         <v>34</v>
       </c>
       <c r="AC49" s="29">
         <v>-24</v>
       </c>
       <c r="AD49" s="30">
         <v>-115</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE49" s="30">
+        <v>-115</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A50" s="35" t="s">
         <v>92</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>74</v>
       </c>
       <c r="C50" s="29">
         <v>-205</v>
       </c>
       <c r="D50" s="29">
         <v>-109</v>
       </c>
       <c r="E50" s="29">
         <v>-158</v>
       </c>
       <c r="F50" s="30">
         <v>-181</v>
       </c>
       <c r="G50" s="30">
         <v>-71</v>
       </c>
       <c r="H50" s="30">
         <v>-129</v>
       </c>
       <c r="I50" s="29">
@@ -5890,52 +6019,55 @@
       </c>
       <c r="W50" s="30">
         <v>-153</v>
       </c>
       <c r="X50" s="30">
         <v>-280</v>
       </c>
       <c r="Y50" s="30">
         <v>-153</v>
       </c>
       <c r="Z50" s="30">
         <v>-86</v>
       </c>
       <c r="AA50" s="30">
         <v>-284</v>
       </c>
       <c r="AB50" s="30">
         <v>-69</v>
       </c>
       <c r="AC50" s="29">
         <v>-91</v>
       </c>
       <c r="AD50" s="30">
         <v>-105</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE50" s="30">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A51" s="36" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="28" t="s">
         <v>75</v>
       </c>
       <c r="C51" s="33">
         <v>-98</v>
       </c>
       <c r="D51" s="33">
         <v>-69</v>
       </c>
       <c r="E51" s="33">
         <v>-62</v>
       </c>
       <c r="F51" s="33">
         <v>-101</v>
       </c>
       <c r="G51" s="33">
         <v>-65</v>
       </c>
       <c r="H51" s="33">
         <v>-59</v>
       </c>
       <c r="I51" s="33">
@@ -5982,77 +6114,80 @@
       </c>
       <c r="W51" s="33">
         <v>-214</v>
       </c>
       <c r="X51" s="33">
         <v>-193</v>
       </c>
       <c r="Y51" s="33">
         <v>-144</v>
       </c>
       <c r="Z51" s="33">
         <v>-94</v>
       </c>
       <c r="AA51" s="33">
         <v>-141</v>
       </c>
       <c r="AB51" s="33">
         <v>-49</v>
       </c>
       <c r="AC51" s="33">
         <v>-112</v>
       </c>
       <c r="AD51" s="33">
         <v>-114</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE51" s="33">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A52" s="19"/>
       <c r="B52" s="25"/>
     </row>
-    <row r="53" spans="1:30" s="22" customFormat="1" ht="12.75">
+    <row r="53" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A53" s="20"/>
       <c r="B53" s="24"/>
     </row>
-    <row r="54" spans="1:30" s="22" customFormat="1" ht="12.75">
+    <row r="54" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A54" s="20"/>
       <c r="B54" s="24"/>
     </row>
-    <row r="55" spans="1:30" s="22" customFormat="1" ht="12.75">
+    <row r="55" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="B55" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B34:Z34"/>
     <mergeCell ref="B1:V1"/>
-    <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="AA4:AE4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>