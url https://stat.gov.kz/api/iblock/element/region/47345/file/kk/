--- v3 (2026-07-13)
+++ v4 (2026-08-11)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="5550" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="5550"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="98">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -164,53 +164,50 @@
   <si>
     <t>"х"- деректер құпия</t>
   </si>
   <si>
     <t>"..."- дерек жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда терминдердің жалпы және қосындысы арасындағы шамалы сәйкессіздіктер деректерді дөңгелектеу арқылы түсіндіріледі</t>
   </si>
   <si>
     <t>Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Барлық ағындар бойынша көші-қон айырымы</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=quarter&amp;type=</t>
-[...1 lines deleted...]
-  <si>
     <t>есепті кезеңде келгендердің саны мен кеткендердің санының айырмасы</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Есепті кезең ішінде келгендер саны мен кеткендер санының арифметикалық айырмасы</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер пайдаланылады.</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                 Барлық ағындар бойынша көші-қон айырымы</t>
   </si>
   <si>
     <t>Түркістан облысы</t>
@@ -302,64 +299,67 @@
   <si>
     <t>615200000</t>
   </si>
   <si>
     <t>615400000</t>
   </si>
   <si>
     <t>615500000</t>
   </si>
   <si>
     <t>615600000</t>
   </si>
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
-    <t>Садырбаева Жансая</t>
-[...1 lines deleted...]
-  <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
-    <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
+    <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Қуандық Бексұлтан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">b.kuandyk@aspire.gov.kz  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="43">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -700,51 +700,51 @@
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -920,92 +920,107 @@
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="18" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1053,117 +1068,114 @@
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="33" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
     <cellStyle name="Обычный 2 4" xfId="31"/>
@@ -1250,84 +1262,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1459,562 +1473,567 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F29" sqref="F29:G29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="13" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="13" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="6">
         <v>613103</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="16" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5">
-[...7 lines deleted...]
-    <row r="9" spans="1:2" ht="25.5">
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="10">
-        <v>46210</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2">
+        <v>46239</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="10">
-        <v>46239</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="37" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:2">
+      <c r="B18" s="14" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="38" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:2">
+      <c r="B19" s="37" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="58" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
-    <hyperlink ref="B20" r:id="rId3" display="ai.kanasheva@aspire.gov.kz"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="48.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="2" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="1"/>
     </row>
-    <row r="11" spans="2:2" ht="46.5" customHeight="1">
+    <row r="11" spans="2:2" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="1"/>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="1"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE55"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AF55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF20" sqref="AF20"/>
+      <selection pane="bottomLeft" activeCell="AE59" sqref="AE59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="17"/>
     <col min="11" max="11" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="17"/>
     <col min="14" max="14" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="17"/>
     <col min="23" max="23" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="17"/>
     <col min="26" max="26" width="11.5703125" style="17" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="31.5" customHeight="1">
+    <row r="1" spans="1:32" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8"/>
       <c r="B1" s="50" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="50"/>
       <c r="Q1" s="50"/>
       <c r="R1" s="50"/>
       <c r="S1" s="50"/>
       <c r="T1" s="50"/>
       <c r="U1" s="50"/>
       <c r="V1" s="50"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="3" spans="1:31" s="21" customFormat="1" ht="12.75">
-[...24 lines deleted...]
-      <c r="AE3" s="43" t="s">
+    <row r="3" spans="1:32" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40"/>
+      <c r="AF3" s="41" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:31" s="22" customFormat="1" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="C4" s="55">
+    <row r="4" spans="1:32" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="51" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="55"/>
+      <c r="C4" s="53">
         <v>2024</v>
       </c>
-      <c r="D4" s="56"/>
-[...10 lines deleted...]
-      <c r="O4" s="51">
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="47">
         <v>2025</v>
       </c>
-      <c r="P4" s="52"/>
-[...10 lines deleted...]
-      <c r="AA4" s="51">
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
+      <c r="AA4" s="47">
         <v>2026</v>
       </c>
-      <c r="AB4" s="52"/>
-[...7 lines deleted...]
-      <c r="C5" s="44" t="s">
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="48"/>
+      <c r="AF4" s="48"/>
+    </row>
+    <row r="5" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="52"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="44" t="s">
+      <c r="D5" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="44" t="s">
+      <c r="E5" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="44" t="s">
+      <c r="F5" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="44" t="s">
+      <c r="G5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="44" t="s">
+      <c r="H5" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="44" t="s">
+      <c r="I5" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="44" t="s">
+      <c r="J5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="44" t="s">
+      <c r="K5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="45" t="s">
+      <c r="L5" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="45" t="s">
+      <c r="M5" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="N5" s="46" t="s">
+      <c r="N5" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="O5" s="47" t="s">
+      <c r="O5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="47" t="s">
+      <c r="P5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="Q5" s="47" t="s">
+      <c r="Q5" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="47" t="s">
+      <c r="R5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="47" t="s">
+      <c r="S5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="47" t="s">
+      <c r="T5" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="47" t="s">
+      <c r="U5" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="47" t="s">
+      <c r="V5" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="47" t="s">
+      <c r="W5" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="X5" s="47" t="s">
+      <c r="X5" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="Y5" s="47" t="s">
+      <c r="Y5" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="Z5" s="46" t="s">
+      <c r="Z5" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="AA5" s="47" t="s">
+      <c r="AA5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="AB5" s="47" t="s">
+      <c r="AB5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="AC5" s="47" t="s">
+      <c r="AC5" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="AD5" s="47" t="s">
+      <c r="AD5" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AE5" s="47" t="s">
+      <c r="AE5" s="45" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="59" t="s">
+      <c r="AF5" s="45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="23" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="B6" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="59"/>
-[...24 lines deleted...]
-    <row r="7" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+    </row>
+    <row r="7" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="34" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B7" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C7" s="29">
         <v>-3819</v>
       </c>
       <c r="D7" s="29">
         <v>-2001</v>
       </c>
       <c r="E7" s="29">
         <v>-1772</v>
       </c>
       <c r="F7" s="29">
         <v>-1741</v>
       </c>
       <c r="G7" s="29">
         <v>-1789</v>
       </c>
       <c r="H7" s="30">
         <v>-1760</v>
       </c>
       <c r="I7" s="29">
         <v>-2744</v>
       </c>
       <c r="J7" s="30">
         <v>-2637</v>
       </c>
@@ -2059,57 +2078,60 @@
       </c>
       <c r="X7" s="29">
         <v>-3474</v>
       </c>
       <c r="Y7" s="29">
         <v>-2355</v>
       </c>
       <c r="Z7" s="29">
         <v>-2353</v>
       </c>
       <c r="AA7" s="29">
         <v>-5747</v>
       </c>
       <c r="AB7" s="29">
         <v>-2163</v>
       </c>
       <c r="AC7" s="29">
         <v>-2783</v>
       </c>
       <c r="AD7" s="29">
         <v>-2487</v>
       </c>
       <c r="AE7" s="29">
         <v>-2605</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF7" s="29">
+        <v>-3711</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B8" s="27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C8" s="29">
         <v>395</v>
       </c>
       <c r="D8" s="29">
         <v>286</v>
       </c>
       <c r="E8" s="29">
         <v>166</v>
       </c>
       <c r="F8" s="29">
         <v>335</v>
       </c>
       <c r="G8" s="29">
         <v>329</v>
       </c>
       <c r="H8" s="30">
         <v>394</v>
       </c>
       <c r="I8" s="29">
         <v>369</v>
       </c>
       <c r="J8" s="30">
         <v>527</v>
       </c>
@@ -2154,57 +2176,60 @@
       </c>
       <c r="X8" s="29">
         <v>58</v>
       </c>
       <c r="Y8" s="29">
         <v>89</v>
       </c>
       <c r="Z8" s="29">
         <v>167</v>
       </c>
       <c r="AA8" s="29">
         <v>-57</v>
       </c>
       <c r="AB8" s="29">
         <v>74</v>
       </c>
       <c r="AC8" s="29">
         <v>-35</v>
       </c>
       <c r="AD8" s="29">
         <v>102</v>
       </c>
       <c r="AE8" s="29">
         <v>38</v>
       </c>
-    </row>
-    <row r="9" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF8" s="29">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C9" s="29">
         <v>-281</v>
       </c>
       <c r="D9" s="29">
         <v>-217</v>
       </c>
       <c r="E9" s="29">
         <v>-121</v>
       </c>
       <c r="F9" s="29">
         <v>-114</v>
       </c>
       <c r="G9" s="29">
         <v>-165</v>
       </c>
       <c r="H9" s="30">
         <v>-25</v>
       </c>
       <c r="I9" s="29">
         <v>-115</v>
       </c>
       <c r="J9" s="30">
         <v>-138</v>
       </c>
@@ -2249,57 +2274,60 @@
       </c>
       <c r="X9" s="29">
         <v>-93</v>
       </c>
       <c r="Y9" s="29">
         <v>-97</v>
       </c>
       <c r="Z9" s="29">
         <v>-98</v>
       </c>
       <c r="AA9" s="29">
         <v>-450</v>
       </c>
       <c r="AB9" s="29">
         <v>-170</v>
       </c>
       <c r="AC9" s="29">
         <v>-312</v>
       </c>
       <c r="AD9" s="29">
         <v>-128</v>
       </c>
       <c r="AE9" s="29">
         <v>-129</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF9" s="29">
+        <v>-224</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C10" s="29">
         <v>-122</v>
       </c>
       <c r="D10" s="29">
         <v>-147</v>
       </c>
       <c r="E10" s="29">
         <v>-112</v>
       </c>
       <c r="F10" s="29">
         <v>-73</v>
       </c>
       <c r="G10" s="29">
         <v>-60</v>
       </c>
       <c r="H10" s="30">
         <v>-126</v>
       </c>
       <c r="I10" s="29">
         <v>-165</v>
       </c>
       <c r="J10" s="30">
         <v>-139</v>
       </c>
@@ -2344,57 +2372,60 @@
       </c>
       <c r="X10" s="29">
         <v>-88</v>
       </c>
       <c r="Y10" s="29">
         <v>-143</v>
       </c>
       <c r="Z10" s="29">
         <v>-275</v>
       </c>
       <c r="AA10" s="29">
         <v>-206</v>
       </c>
       <c r="AB10" s="29">
         <v>-48</v>
       </c>
       <c r="AC10" s="29">
         <v>-59</v>
       </c>
       <c r="AD10" s="29">
         <v>-15</v>
       </c>
       <c r="AE10" s="29">
         <v>-86</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF10" s="29">
+        <v>-275</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="34" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C11" s="31">
         <v>-118</v>
       </c>
       <c r="D11" s="31">
         <v>-52</v>
       </c>
       <c r="E11" s="31">
         <v>-109</v>
       </c>
       <c r="F11" s="31">
         <v>-66</v>
       </c>
       <c r="G11" s="31">
         <v>-50</v>
       </c>
       <c r="H11" s="32">
         <v>-118</v>
       </c>
       <c r="I11" s="31">
         <v>-107</v>
       </c>
       <c r="J11" s="32">
         <v>-68</v>
       </c>
@@ -2439,57 +2470,60 @@
       </c>
       <c r="X11" s="29">
         <v>-103</v>
       </c>
       <c r="Y11" s="29">
         <v>-50</v>
       </c>
       <c r="Z11" s="29">
         <v>-104</v>
       </c>
       <c r="AA11" s="29">
         <v>-209</v>
       </c>
       <c r="AB11" s="29">
         <v>-14</v>
       </c>
       <c r="AC11" s="29">
         <v>-78</v>
       </c>
       <c r="AD11" s="29">
         <v>-127</v>
       </c>
       <c r="AE11" s="29">
         <v>-57</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF11" s="29">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C12" s="29">
         <v>-636</v>
       </c>
       <c r="D12" s="29">
         <v>-404</v>
       </c>
       <c r="E12" s="29">
         <v>-270</v>
       </c>
       <c r="F12" s="29">
         <v>-305</v>
       </c>
       <c r="G12" s="29">
         <v>-485</v>
       </c>
       <c r="H12" s="30">
         <v>-266</v>
       </c>
       <c r="I12" s="29">
         <v>-454</v>
       </c>
       <c r="J12" s="30">
         <v>-351</v>
       </c>
@@ -2534,57 +2568,60 @@
       </c>
       <c r="X12" s="29">
         <v>-621</v>
       </c>
       <c r="Y12" s="29">
         <v>-415</v>
       </c>
       <c r="Z12" s="29">
         <v>-453</v>
       </c>
       <c r="AA12" s="29">
         <v>-773</v>
       </c>
       <c r="AB12" s="29">
         <v>-349</v>
       </c>
       <c r="AC12" s="29">
         <v>-533</v>
       </c>
       <c r="AD12" s="29">
         <v>-458</v>
       </c>
       <c r="AE12" s="29">
         <v>-477</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF12" s="29">
+        <v>-615</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="34" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C13" s="29">
         <v>-537</v>
       </c>
       <c r="D13" s="29">
         <v>-259</v>
       </c>
       <c r="E13" s="29">
         <v>-281</v>
       </c>
       <c r="F13" s="29">
         <v>-269</v>
       </c>
       <c r="G13" s="29">
         <v>-199</v>
       </c>
       <c r="H13" s="30">
         <v>-331</v>
       </c>
       <c r="I13" s="29">
         <v>-395</v>
       </c>
       <c r="J13" s="30">
         <v>-333</v>
       </c>
@@ -2629,57 +2666,60 @@
       </c>
       <c r="X13" s="29">
         <v>-348</v>
       </c>
       <c r="Y13" s="29">
         <v>-193</v>
       </c>
       <c r="Z13" s="29">
         <v>-228</v>
       </c>
       <c r="AA13" s="29">
         <v>-309</v>
       </c>
       <c r="AB13" s="29">
         <v>-267</v>
       </c>
       <c r="AC13" s="29">
         <v>-262</v>
       </c>
       <c r="AD13" s="29">
         <v>-391</v>
       </c>
       <c r="AE13" s="29">
         <v>-278</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF13" s="29">
+        <v>-563</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C14" s="29">
         <v>-254</v>
       </c>
       <c r="D14" s="29">
         <v>-55</v>
       </c>
       <c r="E14" s="29">
         <v>-101</v>
       </c>
       <c r="F14" s="29">
         <v>-152</v>
       </c>
       <c r="G14" s="29">
         <v>-74</v>
       </c>
       <c r="H14" s="30">
         <v>-235</v>
       </c>
       <c r="I14" s="29">
         <v>-300</v>
       </c>
       <c r="J14" s="30">
         <v>-143</v>
       </c>
@@ -2724,57 +2764,60 @@
       </c>
       <c r="X14" s="29">
         <v>-385</v>
       </c>
       <c r="Y14" s="29">
         <v>-257</v>
       </c>
       <c r="Z14" s="29">
         <v>-248</v>
       </c>
       <c r="AA14" s="29">
         <v>-233</v>
       </c>
       <c r="AB14" s="29">
         <v>-164</v>
       </c>
       <c r="AC14" s="29">
         <v>-234</v>
       </c>
       <c r="AD14" s="29">
         <v>-272</v>
       </c>
       <c r="AE14" s="29">
         <v>-187</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF14" s="29">
+        <v>-224</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C15" s="29">
         <v>-392</v>
       </c>
       <c r="D15" s="29">
         <v>-321</v>
       </c>
       <c r="E15" s="29">
         <v>-114</v>
       </c>
       <c r="F15" s="29">
         <v>-182</v>
       </c>
       <c r="G15" s="29">
         <v>-166</v>
       </c>
       <c r="H15" s="30">
         <v>-207</v>
       </c>
       <c r="I15" s="29">
         <v>-346</v>
       </c>
       <c r="J15" s="30">
         <v>-319</v>
       </c>
@@ -2819,57 +2862,60 @@
       </c>
       <c r="X15" s="29">
         <v>-287</v>
       </c>
       <c r="Y15" s="29">
         <v>-188</v>
       </c>
       <c r="Z15" s="29">
         <v>-205</v>
       </c>
       <c r="AA15" s="29">
         <v>-325</v>
       </c>
       <c r="AB15" s="29">
         <v>-244</v>
       </c>
       <c r="AC15" s="29">
         <v>-299</v>
       </c>
       <c r="AD15" s="29">
         <v>-67</v>
       </c>
       <c r="AE15" s="29">
         <v>-296</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF15" s="29">
+        <v>-328</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C16" s="29">
         <v>-268</v>
       </c>
       <c r="D16" s="29">
         <v>-210</v>
       </c>
       <c r="E16" s="29">
         <v>-120</v>
       </c>
       <c r="F16" s="29">
         <v>-102</v>
       </c>
       <c r="G16" s="29">
         <v>-119</v>
       </c>
       <c r="H16" s="30">
         <v>-38</v>
       </c>
       <c r="I16" s="29">
         <v>-116</v>
       </c>
       <c r="J16" s="30">
         <v>-156</v>
       </c>
@@ -2914,57 +2960,60 @@
       </c>
       <c r="X16" s="29">
         <v>8</v>
       </c>
       <c r="Y16" s="29">
         <v>-119</v>
       </c>
       <c r="Z16" s="29">
         <v>-147</v>
       </c>
       <c r="AA16" s="29">
         <v>-292</v>
       </c>
       <c r="AB16" s="29">
         <v>-41</v>
       </c>
       <c r="AC16" s="29">
         <v>-89</v>
       </c>
       <c r="AD16" s="29">
         <v>-36</v>
       </c>
       <c r="AE16" s="29">
         <v>-117</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF16" s="29">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="34" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C17" s="29">
         <v>-189</v>
       </c>
       <c r="D17" s="29">
         <v>-58</v>
       </c>
       <c r="E17" s="29">
         <v>-40</v>
       </c>
       <c r="F17" s="29">
         <v>-98</v>
       </c>
       <c r="G17" s="29">
         <v>-90</v>
       </c>
       <c r="H17" s="30">
         <v>-86</v>
       </c>
       <c r="I17" s="29">
         <v>-87</v>
       </c>
       <c r="J17" s="30">
         <v>-69</v>
       </c>
@@ -3009,57 +3058,60 @@
       </c>
       <c r="X17" s="29">
         <v>-96</v>
       </c>
       <c r="Y17" s="29">
         <v>-121</v>
       </c>
       <c r="Z17" s="29">
         <v>-64</v>
       </c>
       <c r="AA17" s="29">
         <v>-174</v>
       </c>
       <c r="AB17" s="29">
         <v>-82</v>
       </c>
       <c r="AC17" s="29">
         <v>12</v>
       </c>
       <c r="AD17" s="29">
         <v>-91</v>
       </c>
       <c r="AE17" s="29">
         <v>-121</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF17" s="29">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C18" s="29">
         <v>-275</v>
       </c>
       <c r="D18" s="29">
         <v>-174</v>
       </c>
       <c r="E18" s="29">
         <v>-34</v>
       </c>
       <c r="F18" s="29">
         <v>-126</v>
       </c>
       <c r="G18" s="29">
         <v>-232</v>
       </c>
       <c r="H18" s="30">
         <v>-209</v>
       </c>
       <c r="I18" s="29">
         <v>-78</v>
       </c>
       <c r="J18" s="30">
         <v>-317</v>
       </c>
@@ -3104,75 +3156,78 @@
       </c>
       <c r="X18" s="29">
         <v>-263</v>
       </c>
       <c r="Y18" s="29">
         <v>-77</v>
       </c>
       <c r="Z18" s="29">
         <v>-115</v>
       </c>
       <c r="AA18" s="29">
         <v>-916</v>
       </c>
       <c r="AB18" s="29">
         <v>-187</v>
       </c>
       <c r="AC18" s="29">
         <v>-2</v>
       </c>
       <c r="AD18" s="29">
         <v>-237</v>
       </c>
       <c r="AE18" s="29">
         <v>-213</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF18" s="29">
+        <v>-130</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C19" s="29">
         <v>-268</v>
       </c>
       <c r="D19" s="29">
         <v>-109</v>
       </c>
       <c r="E19" s="29">
         <v>-161</v>
       </c>
       <c r="F19" s="29">
         <v>-169</v>
       </c>
       <c r="G19" s="29">
         <v>-61</v>
       </c>
       <c r="H19" s="30" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I19" s="29">
         <v>-279</v>
       </c>
       <c r="J19" s="30">
         <v>-351</v>
       </c>
       <c r="K19" s="30">
         <v>-527</v>
       </c>
       <c r="L19" s="29">
         <v>-463</v>
       </c>
       <c r="M19" s="29">
         <v>-358</v>
       </c>
       <c r="N19" s="29">
         <v>-364</v>
       </c>
       <c r="O19" s="29">
         <v>-435</v>
       </c>
       <c r="P19" s="29">
         <v>-423</v>
       </c>
@@ -3199,57 +3254,60 @@
       </c>
       <c r="X19" s="29">
         <v>-483</v>
       </c>
       <c r="Y19" s="29">
         <v>-225</v>
       </c>
       <c r="Z19" s="29">
         <v>-277</v>
       </c>
       <c r="AA19" s="29">
         <v>-667</v>
       </c>
       <c r="AB19" s="29">
         <v>-234</v>
       </c>
       <c r="AC19" s="29">
         <v>-266</v>
       </c>
       <c r="AD19" s="29">
         <v>-242</v>
       </c>
       <c r="AE19" s="29">
         <v>-307</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF19" s="29">
+        <v>-499</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="34" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C20" s="29">
         <v>-96</v>
       </c>
       <c r="D20" s="29">
         <v>41</v>
       </c>
       <c r="E20" s="29">
         <v>24</v>
       </c>
       <c r="F20" s="29">
         <v>-15</v>
       </c>
       <c r="G20" s="29">
         <v>-47</v>
       </c>
       <c r="H20" s="30">
         <v>-9</v>
       </c>
       <c r="I20" s="29">
         <v>-113</v>
       </c>
       <c r="J20" s="30">
         <v>-296</v>
       </c>
@@ -3294,57 +3352,60 @@
       </c>
       <c r="X20" s="29">
         <v>80</v>
       </c>
       <c r="Y20" s="29">
         <v>171</v>
       </c>
       <c r="Z20" s="29">
         <v>115</v>
       </c>
       <c r="AA20" s="29">
         <v>-36</v>
       </c>
       <c r="AB20" s="29">
         <v>-20</v>
       </c>
       <c r="AC20" s="29">
         <v>-79</v>
       </c>
       <c r="AD20" s="29">
         <v>50</v>
       </c>
       <c r="AE20" s="29">
         <v>68</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF20" s="29">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="34" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C21" s="29">
         <v>-155</v>
       </c>
       <c r="D21" s="29">
         <v>-77</v>
       </c>
       <c r="E21" s="29">
         <v>-96</v>
       </c>
       <c r="F21" s="29">
         <v>-63</v>
       </c>
       <c r="G21" s="29">
         <v>-92</v>
       </c>
       <c r="H21" s="30">
         <v>-123</v>
       </c>
       <c r="I21" s="29">
         <v>-27</v>
       </c>
       <c r="J21" s="30">
         <v>-23</v>
       </c>
@@ -3389,57 +3450,60 @@
       </c>
       <c r="X21" s="29">
         <v>-102</v>
       </c>
       <c r="Y21" s="29">
         <v>-155</v>
       </c>
       <c r="Z21" s="29">
         <v>-58</v>
       </c>
       <c r="AA21" s="29">
         <v>-283</v>
       </c>
       <c r="AB21" s="29">
         <v>-168</v>
       </c>
       <c r="AC21" s="29">
         <v>-136</v>
       </c>
       <c r="AD21" s="29">
         <v>-129</v>
       </c>
       <c r="AE21" s="29">
         <v>-72</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF21" s="29">
+        <v>-106</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="34" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B22" s="27" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C22" s="29">
         <v>-214</v>
       </c>
       <c r="D22" s="29">
         <v>-43</v>
       </c>
       <c r="E22" s="30">
         <v>-92</v>
       </c>
       <c r="F22" s="29">
         <v>-8</v>
       </c>
       <c r="G22" s="29">
         <v>-104</v>
       </c>
       <c r="H22" s="30">
         <v>-111</v>
       </c>
       <c r="I22" s="29">
         <v>-85</v>
       </c>
       <c r="J22" s="30">
         <v>13</v>
       </c>
@@ -3484,57 +3548,60 @@
       </c>
       <c r="X22" s="29">
         <v>-172</v>
       </c>
       <c r="Y22" s="29">
         <v>-242</v>
       </c>
       <c r="Z22" s="29">
         <v>-126</v>
       </c>
       <c r="AA22" s="29">
         <v>-266</v>
       </c>
       <c r="AB22" s="29">
         <v>-16</v>
       </c>
       <c r="AC22" s="29">
         <v>-124</v>
       </c>
       <c r="AD22" s="29">
         <v>-188</v>
       </c>
       <c r="AE22" s="29">
         <v>-126</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF22" s="29">
+        <v>-191</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="34" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B23" s="27" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C23" s="29">
         <v>-205</v>
       </c>
       <c r="D23" s="29">
         <v>-109</v>
       </c>
       <c r="E23" s="30">
         <v>-158</v>
       </c>
       <c r="F23" s="29">
         <v>-181</v>
       </c>
       <c r="G23" s="29">
         <v>-71</v>
       </c>
       <c r="H23" s="30">
         <v>-129</v>
       </c>
       <c r="I23" s="29">
         <v>-227</v>
       </c>
       <c r="J23" s="30">
         <v>-244</v>
       </c>
@@ -3579,57 +3646,60 @@
       </c>
       <c r="X23" s="29">
         <v>-280</v>
       </c>
       <c r="Y23" s="29">
         <v>-153</v>
       </c>
       <c r="Z23" s="29">
         <v>-86</v>
       </c>
       <c r="AA23" s="29">
         <v>-284</v>
       </c>
       <c r="AB23" s="29">
         <v>-69</v>
       </c>
       <c r="AC23" s="29">
         <v>-91</v>
       </c>
       <c r="AD23" s="29">
         <v>-105</v>
       </c>
       <c r="AE23" s="29">
         <v>-51</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF23" s="29">
+        <v>-241</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="34" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B24" s="27" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C24" s="29">
         <v>-204</v>
       </c>
       <c r="D24" s="29">
         <v>-93</v>
       </c>
       <c r="E24" s="30">
         <v>-153</v>
       </c>
       <c r="F24" s="30">
         <v>-153</v>
       </c>
       <c r="G24" s="29">
         <v>-103</v>
       </c>
       <c r="H24" s="30">
         <v>-141</v>
       </c>
       <c r="I24" s="29">
         <v>-219</v>
       </c>
       <c r="J24" s="30">
         <v>-230</v>
       </c>
@@ -3674,91 +3744,95 @@
       </c>
       <c r="X24" s="29">
         <v>-299</v>
       </c>
       <c r="Y24" s="29">
         <v>-180</v>
       </c>
       <c r="Z24" s="29">
         <v>-151</v>
       </c>
       <c r="AA24" s="29">
         <v>-267</v>
       </c>
       <c r="AB24" s="29">
         <v>-164</v>
       </c>
       <c r="AC24" s="29">
         <v>-196</v>
       </c>
       <c r="AD24" s="29">
         <v>-153</v>
       </c>
       <c r="AE24" s="29">
         <v>-194</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="AF24" s="29">
+        <v>-260</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="23" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="49"/>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
       <c r="H25" s="49"/>
       <c r="I25" s="49"/>
       <c r="J25" s="49"/>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="49"/>
       <c r="N25" s="49"/>
       <c r="O25" s="49"/>
       <c r="P25" s="49"/>
       <c r="Q25" s="49"/>
       <c r="R25" s="49"/>
       <c r="S25" s="49"/>
       <c r="T25" s="49"/>
       <c r="U25" s="49"/>
       <c r="V25" s="49"/>
       <c r="W25" s="49"/>
       <c r="X25" s="49"/>
       <c r="Y25" s="49"/>
       <c r="Z25" s="49"/>
-      <c r="AA25" s="40"/>
-[...5 lines deleted...]
-    <row r="26" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AA25" s="38"/>
+      <c r="AB25" s="38"/>
+      <c r="AC25" s="38"/>
+      <c r="AD25" s="46"/>
+      <c r="AE25" s="38"/>
+      <c r="AF25" s="29"/>
+    </row>
+    <row r="26" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="34" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B26" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C26" s="29">
         <v>-311</v>
       </c>
       <c r="D26" s="29">
         <v>-49</v>
       </c>
       <c r="E26" s="29">
         <v>-255</v>
       </c>
       <c r="F26" s="29">
         <v>40</v>
       </c>
       <c r="G26" s="29">
         <v>-55</v>
       </c>
       <c r="H26" s="30">
         <v>155</v>
       </c>
       <c r="I26" s="29">
         <v>-138</v>
       </c>
       <c r="J26" s="30">
         <v>154</v>
       </c>
@@ -3803,57 +3877,60 @@
       </c>
       <c r="X26" s="29">
         <v>-584</v>
       </c>
       <c r="Y26" s="29">
         <v>-377</v>
       </c>
       <c r="Z26" s="29">
         <v>-530</v>
       </c>
       <c r="AA26" s="29">
         <v>-1288</v>
       </c>
       <c r="AB26" s="29">
         <v>-448</v>
       </c>
       <c r="AC26" s="29">
         <v>-816</v>
       </c>
       <c r="AD26" s="29">
         <v>-398</v>
       </c>
       <c r="AE26" s="29">
         <v>-444</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF26" s="29">
+        <v>-786</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B27" s="27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C27" s="29">
         <v>395</v>
       </c>
       <c r="D27" s="29">
         <v>286</v>
       </c>
       <c r="E27" s="29">
         <v>166</v>
       </c>
       <c r="F27" s="29">
         <v>335</v>
       </c>
       <c r="G27" s="29">
         <v>329</v>
       </c>
       <c r="H27" s="30">
         <v>394</v>
       </c>
       <c r="I27" s="29">
         <v>369</v>
       </c>
       <c r="J27" s="30">
         <v>527</v>
       </c>
@@ -3898,57 +3975,60 @@
       </c>
       <c r="X27" s="29">
         <v>58</v>
       </c>
       <c r="Y27" s="29">
         <v>89</v>
       </c>
       <c r="Z27" s="29">
         <v>167</v>
       </c>
       <c r="AA27" s="29">
         <v>-57</v>
       </c>
       <c r="AB27" s="29">
         <v>74</v>
       </c>
       <c r="AC27" s="29">
         <v>-35</v>
       </c>
       <c r="AD27" s="29">
         <v>102</v>
       </c>
       <c r="AE27" s="29">
         <v>38</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF27" s="29">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="34" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C28" s="29">
         <v>-189</v>
       </c>
       <c r="D28" s="29">
         <v>-135</v>
       </c>
       <c r="E28" s="29">
         <v>-97</v>
       </c>
       <c r="F28" s="29">
         <v>-59</v>
       </c>
       <c r="G28" s="29">
         <v>-98</v>
       </c>
       <c r="H28" s="30">
         <v>35</v>
       </c>
       <c r="I28" s="29">
         <v>-38</v>
       </c>
       <c r="J28" s="30">
         <v>-73</v>
       </c>
@@ -3993,57 +4073,60 @@
       </c>
       <c r="X28" s="29">
         <v>-41</v>
       </c>
       <c r="Y28" s="29">
         <v>-67</v>
       </c>
       <c r="Z28" s="29">
         <v>-86</v>
       </c>
       <c r="AA28" s="29">
         <v>-285</v>
       </c>
       <c r="AB28" s="29">
         <v>-96</v>
       </c>
       <c r="AC28" s="29">
         <v>-213</v>
       </c>
       <c r="AD28" s="29">
         <v>-106</v>
       </c>
       <c r="AE28" s="29">
         <v>-98</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF28" s="29">
+        <v>-179</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="34" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C29" s="29">
         <v>-105</v>
       </c>
       <c r="D29" s="29">
         <v>-86</v>
       </c>
       <c r="E29" s="29">
         <v>-74</v>
       </c>
       <c r="F29" s="29">
         <v>-56</v>
       </c>
       <c r="G29" s="29">
         <v>-43</v>
       </c>
       <c r="H29" s="30">
         <v>-75</v>
       </c>
       <c r="I29" s="29">
         <v>-157</v>
       </c>
       <c r="J29" s="30">
         <v>-87</v>
       </c>
@@ -4088,57 +4171,60 @@
       </c>
       <c r="X29" s="29">
         <v>-60</v>
       </c>
       <c r="Y29" s="29">
         <v>-94</v>
       </c>
       <c r="Z29" s="29">
         <v>-189</v>
       </c>
       <c r="AA29" s="29">
         <v>-160</v>
       </c>
       <c r="AB29" s="29">
         <v>-33</v>
       </c>
       <c r="AC29" s="29">
         <v>-67</v>
       </c>
       <c r="AD29" s="29">
         <v>-5</v>
       </c>
       <c r="AE29" s="29">
         <v>-36</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF29" s="29">
+        <v>-232</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C30" s="29">
         <v>-214</v>
       </c>
       <c r="D30" s="29">
         <v>-66</v>
       </c>
       <c r="E30" s="29">
         <v>-50</v>
       </c>
       <c r="F30" s="29">
         <v>-117</v>
       </c>
       <c r="G30" s="29">
         <v>-122</v>
       </c>
       <c r="H30" s="30">
         <v>-71</v>
       </c>
       <c r="I30" s="29">
         <v>-161</v>
       </c>
       <c r="J30" s="30">
         <v>-126</v>
       </c>
@@ -4183,57 +4269,60 @@
       </c>
       <c r="X30" s="29">
         <v>-186</v>
       </c>
       <c r="Y30" s="29">
         <v>-34</v>
       </c>
       <c r="Z30" s="29">
         <v>-153</v>
       </c>
       <c r="AA30" s="29">
         <v>-278</v>
       </c>
       <c r="AB30" s="29">
         <v>-81</v>
       </c>
       <c r="AC30" s="29">
         <v>-251</v>
       </c>
       <c r="AD30" s="29">
         <v>-174</v>
       </c>
       <c r="AE30" s="29">
         <v>-107</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF30" s="29">
+        <v>-197</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="34" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C31" s="29">
         <v>-63</v>
       </c>
       <c r="D31" s="29">
         <v>-19</v>
       </c>
       <c r="E31" s="29">
         <v>-54</v>
       </c>
       <c r="F31" s="29">
         <v>-3</v>
       </c>
       <c r="G31" s="29">
         <v>-34</v>
       </c>
       <c r="H31" s="30">
         <v>41</v>
       </c>
       <c r="I31" s="29">
         <v>0</v>
       </c>
       <c r="J31" s="30">
         <v>-2</v>
       </c>
@@ -4278,57 +4367,60 @@
       </c>
       <c r="X31" s="29">
         <v>-208</v>
       </c>
       <c r="Y31" s="29">
         <v>-141</v>
       </c>
       <c r="Z31" s="29">
         <v>-132</v>
       </c>
       <c r="AA31" s="29">
         <v>-316</v>
       </c>
       <c r="AB31" s="29">
         <v>-147</v>
       </c>
       <c r="AC31" s="29">
         <v>-66</v>
       </c>
       <c r="AD31" s="29">
         <v>-103</v>
       </c>
       <c r="AE31" s="29">
         <v>-104</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF31" s="29">
+        <v>-216</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="34" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C32" s="29">
         <v>-29</v>
       </c>
       <c r="D32" s="29">
         <v>-5</v>
       </c>
       <c r="E32" s="29">
         <v>-55</v>
       </c>
       <c r="F32" s="29">
         <v>-8</v>
       </c>
       <c r="G32" s="29">
         <v>-49</v>
       </c>
       <c r="H32" s="30">
         <v>-87</v>
       </c>
       <c r="I32" s="29">
         <v>-36</v>
       </c>
       <c r="J32" s="30">
         <v>13</v>
       </c>
@@ -4373,57 +4465,60 @@
       </c>
       <c r="X32" s="29">
         <v>-41</v>
       </c>
       <c r="Y32" s="29">
         <v>-94</v>
       </c>
       <c r="Z32" s="29">
         <v>-80</v>
       </c>
       <c r="AA32" s="29">
         <v>-66</v>
       </c>
       <c r="AB32" s="29">
         <v>-50</v>
       </c>
       <c r="AC32" s="29">
         <v>-100</v>
       </c>
       <c r="AD32" s="29">
         <v>-73</v>
       </c>
       <c r="AE32" s="29">
         <v>-11</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF32" s="29">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="34" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C33" s="29">
         <v>-106</v>
       </c>
       <c r="D33" s="29">
         <v>-24</v>
       </c>
       <c r="E33" s="29">
         <v>-91</v>
       </c>
       <c r="F33" s="30">
         <v>-52</v>
       </c>
       <c r="G33" s="29">
         <v>-38</v>
       </c>
       <c r="H33" s="30">
         <v>-82</v>
       </c>
       <c r="I33" s="29">
         <v>-115</v>
       </c>
       <c r="J33" s="30">
         <v>-98</v>
       </c>
@@ -4468,91 +4563,95 @@
       </c>
       <c r="X33" s="29">
         <v>-106</v>
       </c>
       <c r="Y33" s="29">
         <v>-36</v>
       </c>
       <c r="Z33" s="29">
         <v>-57</v>
       </c>
       <c r="AA33" s="29">
         <v>-126</v>
       </c>
       <c r="AB33" s="29">
         <v>-115</v>
       </c>
       <c r="AC33" s="29">
         <v>-84</v>
       </c>
       <c r="AD33" s="29">
         <v>-39</v>
       </c>
       <c r="AE33" s="29">
         <v>-126</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="AF33" s="29">
+        <v>-144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="23" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="49" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="49"/>
       <c r="D34" s="49"/>
       <c r="E34" s="49"/>
       <c r="F34" s="49"/>
       <c r="G34" s="49"/>
       <c r="H34" s="49"/>
       <c r="I34" s="49"/>
       <c r="J34" s="49"/>
       <c r="K34" s="49"/>
       <c r="L34" s="49"/>
       <c r="M34" s="49"/>
       <c r="N34" s="49"/>
       <c r="O34" s="49"/>
       <c r="P34" s="49"/>
       <c r="Q34" s="49"/>
       <c r="R34" s="49"/>
       <c r="S34" s="49"/>
       <c r="T34" s="49"/>
       <c r="U34" s="49"/>
       <c r="V34" s="49"/>
       <c r="W34" s="49"/>
       <c r="X34" s="49"/>
       <c r="Y34" s="49"/>
       <c r="Z34" s="49"/>
-      <c r="AA34" s="40"/>
-[...5 lines deleted...]
-    <row r="35" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AA34" s="38"/>
+      <c r="AB34" s="38"/>
+      <c r="AC34" s="38"/>
+      <c r="AD34" s="46"/>
+      <c r="AE34" s="38"/>
+      <c r="AF34" s="29"/>
+    </row>
+    <row r="35" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="35" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B35" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C35" s="29">
         <v>-3508</v>
       </c>
       <c r="D35" s="29">
         <v>-1952</v>
       </c>
       <c r="E35" s="29">
         <v>-1517</v>
       </c>
       <c r="F35" s="29">
         <v>-1781</v>
       </c>
       <c r="G35" s="30">
         <v>-1734</v>
       </c>
       <c r="H35" s="30">
         <v>-1915</v>
       </c>
       <c r="I35" s="29">
         <v>-2606</v>
       </c>
       <c r="J35" s="30">
         <v>-2791</v>
       </c>
@@ -4597,57 +4696,60 @@
       </c>
       <c r="X35" s="30">
         <v>-2890</v>
       </c>
       <c r="Y35" s="30">
         <v>-1978</v>
       </c>
       <c r="Z35" s="30">
         <v>-1823</v>
       </c>
       <c r="AA35" s="30">
         <v>-4459</v>
       </c>
       <c r="AB35" s="30">
         <v>-1715</v>
       </c>
       <c r="AC35" s="29">
         <v>-1967</v>
       </c>
       <c r="AD35" s="30">
         <v>-2089</v>
       </c>
       <c r="AE35" s="30">
         <v>-2161</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF35" s="29">
+        <v>-2925</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A36" s="35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B36" s="27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C36" s="29">
         <v>-92</v>
       </c>
       <c r="D36" s="29">
         <v>-82</v>
       </c>
       <c r="E36" s="29">
         <v>-24</v>
       </c>
       <c r="F36" s="29">
         <v>-55</v>
       </c>
       <c r="G36" s="30">
         <v>-67</v>
       </c>
       <c r="H36" s="30">
         <v>-60</v>
       </c>
       <c r="I36" s="29">
         <v>-77</v>
       </c>
       <c r="J36" s="30">
         <v>-65</v>
       </c>
@@ -4692,57 +4794,60 @@
       </c>
       <c r="X36" s="30">
         <v>-52</v>
       </c>
       <c r="Y36" s="30">
         <v>-30</v>
       </c>
       <c r="Z36" s="30">
         <v>-12</v>
       </c>
       <c r="AA36" s="30">
         <v>-165</v>
       </c>
       <c r="AB36" s="30">
         <v>-74</v>
       </c>
       <c r="AC36" s="29">
         <v>-99</v>
       </c>
       <c r="AD36" s="30">
         <v>-22</v>
       </c>
       <c r="AE36" s="30">
         <v>-31</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF36" s="29">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B37" s="27" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C37" s="29">
         <v>-17</v>
       </c>
       <c r="D37" s="29">
         <v>-61</v>
       </c>
       <c r="E37" s="29">
         <v>-38</v>
       </c>
       <c r="F37" s="29">
         <v>-17</v>
       </c>
       <c r="G37" s="30">
         <v>-17</v>
       </c>
       <c r="H37" s="30">
         <v>-51</v>
       </c>
       <c r="I37" s="29">
         <v>-8</v>
       </c>
       <c r="J37" s="30">
         <v>-52</v>
       </c>
@@ -4787,57 +4892,60 @@
       </c>
       <c r="X37" s="30">
         <v>-28</v>
       </c>
       <c r="Y37" s="30">
         <v>-49</v>
       </c>
       <c r="Z37" s="30">
         <v>-86</v>
       </c>
       <c r="AA37" s="30">
         <v>-46</v>
       </c>
       <c r="AB37" s="30">
         <v>-15</v>
       </c>
       <c r="AC37" s="29">
         <v>8</v>
       </c>
       <c r="AD37" s="30">
         <v>-10</v>
       </c>
       <c r="AE37" s="30">
         <v>-50</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF37" s="29">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B38" s="27" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C38" s="29">
         <v>-118</v>
       </c>
       <c r="D38" s="29">
         <v>-52</v>
       </c>
       <c r="E38" s="29">
         <v>-109</v>
       </c>
       <c r="F38" s="29">
         <v>-66</v>
       </c>
       <c r="G38" s="30">
         <v>-50</v>
       </c>
       <c r="H38" s="30">
         <v>-118</v>
       </c>
       <c r="I38" s="29">
         <v>-107</v>
       </c>
       <c r="J38" s="30">
         <v>-68</v>
       </c>
@@ -4882,57 +4990,60 @@
       </c>
       <c r="X38" s="30">
         <v>-103</v>
       </c>
       <c r="Y38" s="30">
         <v>-50</v>
       </c>
       <c r="Z38" s="30">
         <v>-104</v>
       </c>
       <c r="AA38" s="30">
         <v>-209</v>
       </c>
       <c r="AB38" s="30">
         <v>-14</v>
       </c>
       <c r="AC38" s="29">
         <v>-78</v>
       </c>
       <c r="AD38" s="30">
         <v>-127</v>
       </c>
       <c r="AE38" s="30">
         <v>-57</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF38" s="29">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="35" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B39" s="27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C39" s="29">
         <v>-422</v>
       </c>
       <c r="D39" s="29">
         <v>-338</v>
       </c>
       <c r="E39" s="29">
         <v>-220</v>
       </c>
       <c r="F39" s="29">
         <v>-188</v>
       </c>
       <c r="G39" s="30">
         <v>-363</v>
       </c>
       <c r="H39" s="30">
         <v>-195</v>
       </c>
       <c r="I39" s="29">
         <v>-293</v>
       </c>
       <c r="J39" s="30">
         <v>-225</v>
       </c>
@@ -4977,57 +5088,60 @@
       </c>
       <c r="X39" s="30">
         <v>-435</v>
       </c>
       <c r="Y39" s="30">
         <v>-381</v>
       </c>
       <c r="Z39" s="30">
         <v>-300</v>
       </c>
       <c r="AA39" s="30">
         <v>-495</v>
       </c>
       <c r="AB39" s="30">
         <v>-268</v>
       </c>
       <c r="AC39" s="29">
         <v>-282</v>
       </c>
       <c r="AD39" s="30">
         <v>-284</v>
       </c>
       <c r="AE39" s="30">
         <v>-370</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF39" s="29">
+        <v>-418</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="35" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B40" s="27" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C40" s="29">
         <v>-537</v>
       </c>
       <c r="D40" s="29">
         <v>-259</v>
       </c>
       <c r="E40" s="29">
         <v>-281</v>
       </c>
       <c r="F40" s="29">
         <v>-269</v>
       </c>
       <c r="G40" s="30">
         <v>-199</v>
       </c>
       <c r="H40" s="30">
         <v>-331</v>
       </c>
       <c r="I40" s="29">
         <v>-395</v>
       </c>
       <c r="J40" s="30">
         <v>-333</v>
       </c>
@@ -5072,57 +5186,60 @@
       </c>
       <c r="X40" s="30">
         <v>-348</v>
       </c>
       <c r="Y40" s="30">
         <v>-193</v>
       </c>
       <c r="Z40" s="30">
         <v>-228</v>
       </c>
       <c r="AA40" s="30">
         <v>-309</v>
       </c>
       <c r="AB40" s="30">
         <v>-267</v>
       </c>
       <c r="AC40" s="29">
         <v>-262</v>
       </c>
       <c r="AD40" s="30">
         <v>-391</v>
       </c>
       <c r="AE40" s="30">
         <v>-278</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF40" s="29">
+        <v>-563</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="35" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B41" s="27" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C41" s="29">
         <v>-254</v>
       </c>
       <c r="D41" s="29">
         <v>-55</v>
       </c>
       <c r="E41" s="29">
         <v>-101</v>
       </c>
       <c r="F41" s="29">
         <v>-152</v>
       </c>
       <c r="G41" s="30">
         <v>-74</v>
       </c>
       <c r="H41" s="30">
         <v>-235</v>
       </c>
       <c r="I41" s="29">
         <v>-300</v>
       </c>
       <c r="J41" s="30">
         <v>-143</v>
       </c>
@@ -5167,57 +5284,60 @@
       </c>
       <c r="X41" s="30">
         <v>-385</v>
       </c>
       <c r="Y41" s="30">
         <v>-257</v>
       </c>
       <c r="Z41" s="30">
         <v>-248</v>
       </c>
       <c r="AA41" s="30">
         <v>-233</v>
       </c>
       <c r="AB41" s="30">
         <v>-164</v>
       </c>
       <c r="AC41" s="29">
         <v>-234</v>
       </c>
       <c r="AD41" s="30">
         <v>-272</v>
       </c>
       <c r="AE41" s="30">
         <v>-187</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF41" s="29">
+        <v>-224</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="35" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B42" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C42" s="29">
         <v>-392</v>
       </c>
       <c r="D42" s="29">
         <v>-321</v>
       </c>
       <c r="E42" s="29">
         <v>-114</v>
       </c>
       <c r="F42" s="29">
         <v>-182</v>
       </c>
       <c r="G42" s="30">
         <v>-166</v>
       </c>
       <c r="H42" s="30">
         <v>-207</v>
       </c>
       <c r="I42" s="29">
         <v>-346</v>
       </c>
       <c r="J42" s="30">
         <v>-319</v>
       </c>
@@ -5262,57 +5382,60 @@
       </c>
       <c r="X42" s="30">
         <v>-287</v>
       </c>
       <c r="Y42" s="30">
         <v>-188</v>
       </c>
       <c r="Z42" s="30">
         <v>-205</v>
       </c>
       <c r="AA42" s="30">
         <v>-325</v>
       </c>
       <c r="AB42" s="30">
         <v>-244</v>
       </c>
       <c r="AC42" s="29">
         <v>-299</v>
       </c>
       <c r="AD42" s="30">
         <v>-67</v>
       </c>
       <c r="AE42" s="30">
         <v>-296</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF42" s="29">
+        <v>-328</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="35" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B43" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C43" s="29">
         <v>-268</v>
       </c>
       <c r="D43" s="29">
         <v>-210</v>
       </c>
       <c r="E43" s="29">
         <v>-120</v>
       </c>
       <c r="F43" s="29">
         <v>-102</v>
       </c>
       <c r="G43" s="30">
         <v>-119</v>
       </c>
       <c r="H43" s="30">
         <v>-38</v>
       </c>
       <c r="I43" s="29">
         <v>-116</v>
       </c>
       <c r="J43" s="30">
         <v>-156</v>
       </c>
@@ -5357,57 +5480,60 @@
       </c>
       <c r="X43" s="30">
         <v>8</v>
       </c>
       <c r="Y43" s="30">
         <v>-119</v>
       </c>
       <c r="Z43" s="30">
         <v>-147</v>
       </c>
       <c r="AA43" s="30">
         <v>-292</v>
       </c>
       <c r="AB43" s="30">
         <v>-41</v>
       </c>
       <c r="AC43" s="29">
         <v>-89</v>
       </c>
       <c r="AD43" s="30">
         <v>-36</v>
       </c>
       <c r="AE43" s="30">
         <v>-117</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF43" s="29">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="35" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B44" s="27" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C44" s="29">
         <v>-189</v>
       </c>
       <c r="D44" s="29">
         <v>-58</v>
       </c>
       <c r="E44" s="29">
         <v>-40</v>
       </c>
       <c r="F44" s="29">
         <v>-98</v>
       </c>
       <c r="G44" s="30">
         <v>-90</v>
       </c>
       <c r="H44" s="30">
         <v>-86</v>
       </c>
       <c r="I44" s="29">
         <v>-87</v>
       </c>
       <c r="J44" s="30">
         <v>-69</v>
       </c>
@@ -5452,57 +5578,60 @@
       </c>
       <c r="X44" s="30">
         <v>-96</v>
       </c>
       <c r="Y44" s="30">
         <v>-121</v>
       </c>
       <c r="Z44" s="30">
         <v>-64</v>
       </c>
       <c r="AA44" s="30">
         <v>-174</v>
       </c>
       <c r="AB44" s="30">
         <v>-82</v>
       </c>
       <c r="AC44" s="29">
         <v>12</v>
       </c>
       <c r="AD44" s="30">
         <v>-91</v>
       </c>
       <c r="AE44" s="30">
         <v>-121</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF44" s="29">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="35" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B45" s="27" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C45" s="29">
         <v>-275</v>
       </c>
       <c r="D45" s="29">
         <v>-174</v>
       </c>
       <c r="E45" s="29">
         <v>-34</v>
       </c>
       <c r="F45" s="29">
         <v>-126</v>
       </c>
       <c r="G45" s="30">
         <v>-232</v>
       </c>
       <c r="H45" s="30">
         <v>-209</v>
       </c>
       <c r="I45" s="29">
         <v>-78</v>
       </c>
       <c r="J45" s="30">
         <v>-317</v>
       </c>
@@ -5547,57 +5676,60 @@
       </c>
       <c r="X45" s="30">
         <v>-263</v>
       </c>
       <c r="Y45" s="30">
         <v>-77</v>
       </c>
       <c r="Z45" s="30">
         <v>-115</v>
       </c>
       <c r="AA45" s="30">
         <v>-916</v>
       </c>
       <c r="AB45" s="30">
         <v>-187</v>
       </c>
       <c r="AC45" s="29">
         <v>-2</v>
       </c>
       <c r="AD45" s="30">
         <v>-237</v>
       </c>
       <c r="AE45" s="30">
         <v>-213</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF45" s="29">
+        <v>-130</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="35" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B46" s="27" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C46" s="29">
         <v>-205</v>
       </c>
       <c r="D46" s="29">
         <v>-90</v>
       </c>
       <c r="E46" s="29">
         <v>-107</v>
       </c>
       <c r="F46" s="29">
         <v>-166</v>
       </c>
       <c r="G46" s="30">
         <v>-27</v>
       </c>
       <c r="H46" s="30">
         <v>-41</v>
       </c>
       <c r="I46" s="29">
         <v>-279</v>
       </c>
       <c r="J46" s="30">
         <v>-349</v>
       </c>
@@ -5642,57 +5774,60 @@
       </c>
       <c r="X46" s="30">
         <v>-275</v>
       </c>
       <c r="Y46" s="30">
         <v>-84</v>
       </c>
       <c r="Z46" s="30">
         <v>-145</v>
       </c>
       <c r="AA46" s="30">
         <v>-351</v>
       </c>
       <c r="AB46" s="30">
         <v>-87</v>
       </c>
       <c r="AC46" s="29">
         <v>-200</v>
       </c>
       <c r="AD46" s="30">
         <v>-139</v>
       </c>
       <c r="AE46" s="30">
         <v>-203</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF46" s="29">
+        <v>-283</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="35" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B47" s="27" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C47" s="29">
         <v>-96</v>
       </c>
       <c r="D47" s="29">
         <v>41</v>
       </c>
       <c r="E47" s="29">
         <v>24</v>
       </c>
       <c r="F47" s="29">
         <v>-15</v>
       </c>
       <c r="G47" s="30">
         <v>-47</v>
       </c>
       <c r="H47" s="30">
         <v>-9</v>
       </c>
       <c r="I47" s="29">
         <v>-113</v>
       </c>
       <c r="J47" s="30">
         <v>-296</v>
       </c>
@@ -5737,57 +5872,60 @@
       </c>
       <c r="X47" s="30">
         <v>80</v>
       </c>
       <c r="Y47" s="30">
         <v>171</v>
       </c>
       <c r="Z47" s="30">
         <v>115</v>
       </c>
       <c r="AA47" s="30">
         <v>-36</v>
       </c>
       <c r="AB47" s="30">
         <v>-20</v>
       </c>
       <c r="AC47" s="29">
         <v>-79</v>
       </c>
       <c r="AD47" s="30">
         <v>50</v>
       </c>
       <c r="AE47" s="30">
         <v>68</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF47" s="29">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="35" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B48" s="27" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C48" s="29">
         <v>-155</v>
       </c>
       <c r="D48" s="29">
         <v>-77</v>
       </c>
       <c r="E48" s="29">
         <v>-96</v>
       </c>
       <c r="F48" s="29">
         <v>-63</v>
       </c>
       <c r="G48" s="30">
         <v>-92</v>
       </c>
       <c r="H48" s="30">
         <v>-123</v>
       </c>
       <c r="I48" s="29">
         <v>-27</v>
       </c>
       <c r="J48" s="30">
         <v>-23</v>
       </c>
@@ -5832,57 +5970,60 @@
       </c>
       <c r="X48" s="30">
         <v>-102</v>
       </c>
       <c r="Y48" s="30">
         <v>-155</v>
       </c>
       <c r="Z48" s="30">
         <v>-58</v>
       </c>
       <c r="AA48" s="30">
         <v>-283</v>
       </c>
       <c r="AB48" s="30">
         <v>-168</v>
       </c>
       <c r="AC48" s="29">
         <v>-136</v>
       </c>
       <c r="AD48" s="30">
         <v>-129</v>
       </c>
       <c r="AE48" s="30">
         <v>-72</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF48" s="29">
+        <v>-106</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="35" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B49" s="27" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C49" s="29">
         <v>-185</v>
       </c>
       <c r="D49" s="29">
         <v>-38</v>
       </c>
       <c r="E49" s="29">
         <v>-37</v>
       </c>
       <c r="F49" s="29">
         <v>0</v>
       </c>
       <c r="G49" s="30">
         <v>-55</v>
       </c>
       <c r="H49" s="30">
         <v>-24</v>
       </c>
       <c r="I49" s="29">
         <v>-49</v>
       </c>
       <c r="J49" s="30">
         <v>0</v>
       </c>
@@ -5927,57 +6068,60 @@
       </c>
       <c r="X49" s="30">
         <v>-131</v>
       </c>
       <c r="Y49" s="30">
         <v>-148</v>
       </c>
       <c r="Z49" s="30">
         <v>-46</v>
       </c>
       <c r="AA49" s="30">
         <v>-200</v>
       </c>
       <c r="AB49" s="30">
         <v>34</v>
       </c>
       <c r="AC49" s="29">
         <v>-24</v>
       </c>
       <c r="AD49" s="30">
         <v>-115</v>
       </c>
       <c r="AE49" s="30">
         <v>-115</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF49" s="29">
+        <v>-160</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="35" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B50" s="27" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C50" s="29">
         <v>-205</v>
       </c>
       <c r="D50" s="29">
         <v>-109</v>
       </c>
       <c r="E50" s="29">
         <v>-158</v>
       </c>
       <c r="F50" s="30">
         <v>-181</v>
       </c>
       <c r="G50" s="30">
         <v>-71</v>
       </c>
       <c r="H50" s="30">
         <v>-129</v>
       </c>
       <c r="I50" s="29">
         <v>-227</v>
       </c>
       <c r="J50" s="30">
         <v>-244</v>
       </c>
@@ -6022,57 +6166,60 @@
       </c>
       <c r="X50" s="30">
         <v>-280</v>
       </c>
       <c r="Y50" s="30">
         <v>-153</v>
       </c>
       <c r="Z50" s="30">
         <v>-86</v>
       </c>
       <c r="AA50" s="30">
         <v>-284</v>
       </c>
       <c r="AB50" s="30">
         <v>-69</v>
       </c>
       <c r="AC50" s="29">
         <v>-91</v>
       </c>
       <c r="AD50" s="30">
         <v>-105</v>
       </c>
       <c r="AE50" s="30">
         <v>-51</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF50" s="29">
+        <v>-241</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="36" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B51" s="28" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C51" s="33">
         <v>-98</v>
       </c>
       <c r="D51" s="33">
         <v>-69</v>
       </c>
       <c r="E51" s="33">
         <v>-62</v>
       </c>
       <c r="F51" s="33">
         <v>-101</v>
       </c>
       <c r="G51" s="33">
         <v>-65</v>
       </c>
       <c r="H51" s="33">
         <v>-59</v>
       </c>
       <c r="I51" s="33">
         <v>-104</v>
       </c>
       <c r="J51" s="33">
         <v>-132</v>
       </c>
@@ -6117,77 +6264,80 @@
       </c>
       <c r="X51" s="33">
         <v>-193</v>
       </c>
       <c r="Y51" s="33">
         <v>-144</v>
       </c>
       <c r="Z51" s="33">
         <v>-94</v>
       </c>
       <c r="AA51" s="33">
         <v>-141</v>
       </c>
       <c r="AB51" s="33">
         <v>-49</v>
       </c>
       <c r="AC51" s="33">
         <v>-112</v>
       </c>
       <c r="AD51" s="33">
         <v>-114</v>
       </c>
       <c r="AE51" s="33">
         <v>-68</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF51" s="33">
+        <v>-116</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A52" s="19"/>
       <c r="B52" s="25"/>
     </row>
-    <row r="53" spans="1:31" s="22" customFormat="1" ht="12.75">
+    <row r="53" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="20"/>
       <c r="B53" s="24"/>
     </row>
-    <row r="54" spans="1:31" s="22" customFormat="1" ht="12.75">
+    <row r="54" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="20"/>
       <c r="B54" s="24"/>
     </row>
-    <row r="55" spans="1:31" s="22" customFormat="1" ht="12.75">
+    <row r="55" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B55" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="AA4:AF4"/>
     <mergeCell ref="B25:Z25"/>
     <mergeCell ref="B34:Z34"/>
     <mergeCell ref="B1:V1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B6:Z6"/>
-    <mergeCell ref="AA4:AE4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>