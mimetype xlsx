--- v3 (2026-09-16)
+++ v4 (2026-10-26)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="-15" windowWidth="9540" windowHeight="12720" tabRatio="829"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId3"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="678" uniqueCount="103">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -638,51 +638,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -871,79 +871,82 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -1367,59 +1370,59 @@
       <c r="C13" s="87" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B14" s="71" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="87" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B15" s="71" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="88" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B16" s="75" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="76">
-        <v>46275</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B17" s="75" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="76">
-        <v>46304</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B18" s="71" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="77" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B19" s="71" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="77" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B20" s="71" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="78" t="s">
         <v>101</v>
       </c>
@@ -1484,51 +1487,51 @@
       </c>
     </row>
     <row r="10" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="B10" s="79" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="81" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
       <selection activeCell="AU45" sqref="AU45"/>
-      <selection pane="topRight"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="29.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="8" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="8" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="8" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="8" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="8" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="8" hidden="1" customWidth="1"/>
@@ -1570,219 +1573,221 @@
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
       <c r="X1" s="9"/>
       <c r="Y1" s="9"/>
       <c r="Z1" s="9"/>
       <c r="AA1" s="9"/>
       <c r="AB1" s="9"/>
       <c r="AC1" s="9"/>
       <c r="AD1" s="9"/>
       <c r="AE1" s="9"/>
       <c r="AF1" s="9"/>
       <c r="AG1" s="9"/>
       <c r="AH1" s="9"/>
       <c r="AI1" s="9"/>
       <c r="AJ1" s="9"/>
       <c r="AK1" s="9"/>
       <c r="AL1" s="9"/>
       <c r="BC1" s="63"/>
       <c r="BD1" s="65"/>
       <c r="BE1" s="66"/>
+      <c r="BF1" s="66"/>
     </row>
     <row r="2" spans="1:62" s="86" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="85" t="s">
         <v>93</v>
       </c>
-      <c r="B2" s="94" t="s">
+      <c r="B2" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="94"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="94"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
+      <c r="N2" s="99"/>
+      <c r="O2" s="99"/>
+      <c r="P2" s="99"/>
+      <c r="Q2" s="99"/>
+      <c r="R2" s="99"/>
+      <c r="S2" s="99"/>
+      <c r="T2" s="99"/>
+      <c r="U2" s="99"/>
+      <c r="V2" s="99"/>
+      <c r="W2" s="99"/>
+      <c r="X2" s="99"/>
+      <c r="Y2" s="99"/>
+      <c r="Z2" s="99"/>
+      <c r="AA2" s="99"/>
+      <c r="AB2" s="99"/>
+      <c r="AC2" s="99"/>
+      <c r="AD2" s="99"/>
+      <c r="AE2" s="99"/>
+      <c r="AF2" s="99"/>
+      <c r="AG2" s="99"/>
+      <c r="AH2" s="99"/>
+      <c r="AI2" s="99"/>
+      <c r="AJ2" s="99"/>
+      <c r="AK2" s="99"/>
+      <c r="AL2" s="99"/>
+      <c r="AM2" s="99"/>
+      <c r="AN2" s="99"/>
+      <c r="AO2" s="99"/>
+      <c r="AP2" s="99"/>
+      <c r="AQ2" s="99"/>
+      <c r="AR2" s="99"/>
+      <c r="AS2" s="99"/>
+      <c r="AT2" s="99"/>
+      <c r="AU2" s="99"/>
+      <c r="AV2" s="99"/>
+      <c r="AW2" s="99"/>
+      <c r="AX2" s="99"/>
+      <c r="AY2" s="99"/>
+      <c r="AZ2" s="99"/>
+      <c r="BA2" s="99"/>
+      <c r="BB2" s="99"/>
+      <c r="BC2" s="99"/>
+      <c r="BD2" s="99"/>
+      <c r="BE2" s="99"/>
+      <c r="BF2" s="99"/>
+      <c r="BG2" s="99"/>
+      <c r="BH2" s="99"/>
+      <c r="BI2" s="99"/>
+      <c r="BJ2" s="99"/>
     </row>
     <row r="3" spans="1:62" s="55" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="66"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="BC3" s="63"/>
       <c r="BD3" s="65"/>
       <c r="BE3" s="66"/>
+      <c r="BF3" s="66"/>
       <c r="BJ3" s="52" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="55" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="90" t="s">
+      <c r="A4" s="97" t="s">
         <v>94</v>
       </c>
-      <c r="B4" s="98"/>
-      <c r="C4" s="97">
+      <c r="B4" s="95"/>
+      <c r="C4" s="94">
         <v>2022</v>
       </c>
       <c r="D4" s="92"/>
       <c r="E4" s="92"/>
       <c r="F4" s="92"/>
       <c r="G4" s="92"/>
       <c r="H4" s="92"/>
       <c r="I4" s="92"/>
       <c r="J4" s="92"/>
       <c r="K4" s="92"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
       <c r="N4" s="93"/>
-      <c r="O4" s="97">
+      <c r="O4" s="94">
         <v>2023</v>
       </c>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
       <c r="T4" s="92"/>
       <c r="U4" s="92"/>
       <c r="V4" s="92"/>
       <c r="W4" s="92"/>
       <c r="X4" s="92"/>
       <c r="Y4" s="92"/>
       <c r="Z4" s="93"/>
-      <c r="AA4" s="97">
+      <c r="AA4" s="94">
         <v>2024</v>
       </c>
       <c r="AB4" s="92"/>
       <c r="AC4" s="92"/>
       <c r="AD4" s="92"/>
       <c r="AE4" s="92"/>
       <c r="AF4" s="92"/>
       <c r="AG4" s="92"/>
       <c r="AH4" s="92"/>
       <c r="AI4" s="92"/>
       <c r="AJ4" s="92"/>
       <c r="AK4" s="92"/>
       <c r="AL4" s="92"/>
       <c r="AM4" s="92">
         <v>2025</v>
       </c>
       <c r="AN4" s="92"/>
       <c r="AO4" s="92"/>
       <c r="AP4" s="92"/>
       <c r="AQ4" s="92"/>
       <c r="AR4" s="92"/>
       <c r="AS4" s="92"/>
       <c r="AT4" s="92"/>
       <c r="AU4" s="92"/>
       <c r="AV4" s="92"/>
       <c r="AW4" s="92"/>
       <c r="AX4" s="93"/>
       <c r="AY4" s="92">
         <v>2026</v>
       </c>
       <c r="AZ4" s="92"/>
       <c r="BA4" s="92"/>
       <c r="BB4" s="92"/>
       <c r="BC4" s="92"/>
       <c r="BD4" s="92"/>
       <c r="BE4" s="92"/>
       <c r="BF4" s="92"/>
       <c r="BG4" s="92"/>
       <c r="BH4" s="92"/>
       <c r="BI4" s="92"/>
       <c r="BJ4" s="93"/>
     </row>
     <row r="5" spans="1:62" s="55" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="91"/>
-      <c r="B5" s="99"/>
+      <c r="A5" s="98"/>
+      <c r="B5" s="96"/>
       <c r="C5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="11" t="s">
@@ -1921,113 +1926,113 @@
         <v>0</v>
       </c>
       <c r="BD5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="BE5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="BF5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="BG5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="BH5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="BI5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="BJ5" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="43" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="95" t="s">
+      <c r="B6" s="100" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="95"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="95"/>
+      <c r="C6" s="100"/>
+      <c r="D6" s="100"/>
+      <c r="E6" s="100"/>
+      <c r="F6" s="100"/>
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+      <c r="I6" s="100"/>
+      <c r="J6" s="100"/>
+      <c r="K6" s="100"/>
+      <c r="L6" s="100"/>
+      <c r="M6" s="100"/>
+      <c r="N6" s="100"/>
+      <c r="O6" s="100"/>
+      <c r="P6" s="100"/>
+      <c r="Q6" s="100"/>
+      <c r="R6" s="100"/>
+      <c r="S6" s="100"/>
+      <c r="T6" s="100"/>
+      <c r="U6" s="100"/>
+      <c r="V6" s="100"/>
+      <c r="W6" s="100"/>
+      <c r="X6" s="100"/>
+      <c r="Y6" s="100"/>
+      <c r="Z6" s="100"/>
+      <c r="AA6" s="100"/>
+      <c r="AB6" s="100"/>
+      <c r="AC6" s="100"/>
+      <c r="AD6" s="100"/>
+      <c r="AE6" s="100"/>
+      <c r="AF6" s="100"/>
+      <c r="AG6" s="100"/>
+      <c r="AH6" s="100"/>
+      <c r="AI6" s="100"/>
+      <c r="AJ6" s="100"/>
+      <c r="AK6" s="100"/>
+      <c r="AL6" s="100"/>
+      <c r="AM6" s="100"/>
+      <c r="AN6" s="100"/>
+      <c r="AO6" s="100"/>
+      <c r="AP6" s="100"/>
+      <c r="AQ6" s="100"/>
+      <c r="AR6" s="100"/>
+      <c r="AS6" s="100"/>
+      <c r="AT6" s="100"/>
+      <c r="AU6" s="100"/>
+      <c r="AV6" s="100"/>
+      <c r="AW6" s="100"/>
+      <c r="AX6" s="100"/>
+      <c r="AY6" s="100"/>
+      <c r="AZ6" s="100"/>
+      <c r="BA6" s="100"/>
+      <c r="BB6" s="100"/>
+      <c r="BC6" s="100"/>
+      <c r="BD6" s="100"/>
+      <c r="BE6" s="100"/>
+      <c r="BF6" s="100"/>
+      <c r="BG6" s="100"/>
+      <c r="BH6" s="100"/>
+      <c r="BI6" s="100"/>
+      <c r="BJ6" s="100"/>
     </row>
     <row r="7" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="80">
         <v>100000000</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="23">
         <v>187</v>
       </c>
       <c r="D7" s="23">
         <v>222</v>
       </c>
       <c r="E7" s="23">
         <v>297</v>
       </c>
       <c r="F7" s="23">
         <v>234</v>
       </c>
       <c r="G7" s="23">
         <v>239</v>
       </c>
       <c r="H7" s="23">
         <v>326</v>
@@ -2157,50 +2162,53 @@
       </c>
       <c r="AX7" s="56">
         <v>232</v>
       </c>
       <c r="AY7" s="44">
         <v>210</v>
       </c>
       <c r="AZ7" s="44">
         <v>207</v>
       </c>
       <c r="BA7" s="44">
         <v>220</v>
       </c>
       <c r="BB7" s="44">
         <v>243</v>
       </c>
       <c r="BC7" s="44">
         <v>186</v>
       </c>
       <c r="BD7" s="44">
         <v>511</v>
       </c>
       <c r="BE7" s="44">
         <v>372</v>
       </c>
+      <c r="BF7" s="44">
+        <v>312</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="81" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="27">
         <v>95</v>
       </c>
       <c r="D8" s="27">
         <v>128</v>
       </c>
       <c r="E8" s="27">
         <v>177</v>
       </c>
       <c r="F8" s="20">
         <v>143</v>
       </c>
       <c r="G8" s="20">
         <v>137</v>
       </c>
       <c r="H8" s="20">
         <v>206</v>
@@ -2330,50 +2338,53 @@
       </c>
       <c r="AX8" s="56">
         <v>143</v>
       </c>
       <c r="AY8" s="44">
         <v>129</v>
       </c>
       <c r="AZ8" s="44">
         <v>137</v>
       </c>
       <c r="BA8" s="44">
         <v>143</v>
       </c>
       <c r="BB8" s="44">
         <v>163</v>
       </c>
       <c r="BC8" s="44">
         <v>127</v>
       </c>
       <c r="BD8" s="44">
         <v>352</v>
       </c>
       <c r="BE8" s="44">
         <v>235</v>
       </c>
+      <c r="BF8" s="44">
+        <v>213</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="27">
         <v>4</v>
       </c>
       <c r="D9" s="27">
         <v>2</v>
       </c>
       <c r="E9" s="27">
         <v>8</v>
       </c>
       <c r="F9" s="20">
         <v>4</v>
       </c>
       <c r="G9" s="20">
         <v>7</v>
       </c>
       <c r="H9" s="20">
         <v>5</v>
@@ -2503,50 +2514,53 @@
       </c>
       <c r="AX9" s="56">
         <v>4</v>
       </c>
       <c r="AY9" s="44">
         <v>2</v>
       </c>
       <c r="AZ9" s="44">
         <v>5</v>
       </c>
       <c r="BA9" s="44">
         <v>5</v>
       </c>
       <c r="BB9" s="44">
         <v>2</v>
       </c>
       <c r="BC9" s="44">
         <v>4</v>
       </c>
       <c r="BD9" s="44">
         <v>4</v>
       </c>
       <c r="BE9" s="44">
         <v>4</v>
       </c>
+      <c r="BF9" s="44">
+        <v>6</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="81" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="27">
         <v>4</v>
       </c>
       <c r="D10" s="27">
         <v>2</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="20">
         <v>3</v>
       </c>
       <c r="G10" s="20">
         <v>1</v>
       </c>
       <c r="H10" s="20">
         <v>2</v>
@@ -2676,50 +2690,53 @@
       </c>
       <c r="AX10" s="56">
         <v>3</v>
       </c>
       <c r="AY10" s="44">
         <v>2</v>
       </c>
       <c r="AZ10" s="44" t="s">
         <v>27</v>
       </c>
       <c r="BA10" s="44">
         <v>3</v>
       </c>
       <c r="BB10" s="44">
         <v>1</v>
       </c>
       <c r="BC10" s="44">
         <v>2</v>
       </c>
       <c r="BD10" s="44">
         <v>5</v>
       </c>
       <c r="BE10" s="44">
         <v>6</v>
       </c>
+      <c r="BF10" s="44">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="27">
         <v>10</v>
       </c>
       <c r="D11" s="27">
         <v>13</v>
       </c>
       <c r="E11" s="27">
         <v>6</v>
       </c>
       <c r="F11" s="20">
         <v>5</v>
       </c>
       <c r="G11" s="20">
         <v>7</v>
       </c>
       <c r="H11" s="20">
         <v>5</v>
@@ -2849,50 +2866,53 @@
       </c>
       <c r="AX11" s="56">
         <v>5</v>
       </c>
       <c r="AY11" s="44">
         <v>5</v>
       </c>
       <c r="AZ11" s="44">
         <v>2</v>
       </c>
       <c r="BA11" s="44">
         <v>5</v>
       </c>
       <c r="BB11" s="44">
         <v>5</v>
       </c>
       <c r="BC11" s="44">
         <v>5</v>
       </c>
       <c r="BD11" s="44">
         <v>9</v>
       </c>
       <c r="BE11" s="44">
         <v>11</v>
       </c>
+      <c r="BF11" s="44">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="81" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="27">
         <v>28</v>
       </c>
       <c r="D12" s="27">
         <v>17</v>
       </c>
       <c r="E12" s="27">
         <v>44</v>
       </c>
       <c r="F12" s="20">
         <v>26</v>
       </c>
       <c r="G12" s="20">
         <v>29</v>
       </c>
       <c r="H12" s="20">
         <v>36</v>
@@ -3022,50 +3042,53 @@
       </c>
       <c r="AX12" s="56">
         <v>22</v>
       </c>
       <c r="AY12" s="44">
         <v>24</v>
       </c>
       <c r="AZ12" s="44">
         <v>16</v>
       </c>
       <c r="BA12" s="44">
         <v>16</v>
       </c>
       <c r="BB12" s="44">
         <v>19</v>
       </c>
       <c r="BC12" s="44">
         <v>20</v>
       </c>
       <c r="BD12" s="44">
         <v>42</v>
       </c>
       <c r="BE12" s="44">
         <v>38</v>
       </c>
+      <c r="BF12" s="44">
+        <v>22</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="27">
         <v>10</v>
       </c>
       <c r="D13" s="27">
         <v>5</v>
       </c>
       <c r="E13" s="27">
         <v>6</v>
       </c>
       <c r="F13" s="20">
         <v>3</v>
       </c>
       <c r="G13" s="20">
         <v>2</v>
       </c>
       <c r="H13" s="20">
         <v>6</v>
@@ -3195,50 +3218,53 @@
       </c>
       <c r="AX13" s="56">
         <v>7</v>
       </c>
       <c r="AY13" s="44">
         <v>3</v>
       </c>
       <c r="AZ13" s="44">
         <v>5</v>
       </c>
       <c r="BA13" s="44">
         <v>5</v>
       </c>
       <c r="BB13" s="44">
         <v>3</v>
       </c>
       <c r="BC13" s="44">
         <v>1</v>
       </c>
       <c r="BD13" s="44">
         <v>6</v>
       </c>
       <c r="BE13" s="44">
         <v>7</v>
       </c>
+      <c r="BF13" s="44">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="81" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="27">
         <v>4</v>
       </c>
       <c r="D14" s="27">
         <v>22</v>
       </c>
       <c r="E14" s="27">
         <v>16</v>
       </c>
       <c r="F14" s="20">
         <v>13</v>
       </c>
       <c r="G14" s="20">
         <v>13</v>
       </c>
       <c r="H14" s="20">
         <v>25</v>
@@ -3368,50 +3394,53 @@
       </c>
       <c r="AX14" s="56">
         <v>13</v>
       </c>
       <c r="AY14" s="44">
         <v>13</v>
       </c>
       <c r="AZ14" s="44">
         <v>11</v>
       </c>
       <c r="BA14" s="44">
         <v>11</v>
       </c>
       <c r="BB14" s="44">
         <v>9</v>
       </c>
       <c r="BC14" s="44">
         <v>5</v>
       </c>
       <c r="BD14" s="44">
         <v>28</v>
       </c>
       <c r="BE14" s="44">
         <v>15</v>
       </c>
+      <c r="BF14" s="44">
+        <v>14</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>27</v>
@@ -3541,50 +3570,53 @@
       </c>
       <c r="AX15" s="56">
         <v>3</v>
       </c>
       <c r="AY15" s="44">
         <v>3</v>
       </c>
       <c r="AZ15" s="44">
         <v>4</v>
       </c>
       <c r="BA15" s="44">
         <v>5</v>
       </c>
       <c r="BB15" s="44">
         <v>1</v>
       </c>
       <c r="BC15" s="44">
         <v>3</v>
       </c>
       <c r="BD15" s="44">
         <v>11</v>
       </c>
       <c r="BE15" s="44">
         <v>2</v>
       </c>
+      <c r="BF15" s="44">
+        <v>3</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="81" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="27">
         <v>9</v>
       </c>
       <c r="D16" s="27">
         <v>5</v>
       </c>
       <c r="E16" s="27">
         <v>7</v>
       </c>
       <c r="F16" s="20">
         <v>8</v>
       </c>
       <c r="G16" s="20">
         <v>11</v>
       </c>
       <c r="H16" s="20">
         <v>24</v>
@@ -3714,50 +3746,53 @@
       </c>
       <c r="AX16" s="56">
         <v>11</v>
       </c>
       <c r="AY16" s="44">
         <v>10</v>
       </c>
       <c r="AZ16" s="44">
         <v>6</v>
       </c>
       <c r="BA16" s="44">
         <v>9</v>
       </c>
       <c r="BB16" s="44">
         <v>10</v>
       </c>
       <c r="BC16" s="44">
         <v>4</v>
       </c>
       <c r="BD16" s="44">
         <v>23</v>
       </c>
       <c r="BE16" s="44">
         <v>18</v>
       </c>
+      <c r="BF16" s="44">
+        <v>5</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="27">
         <v>5</v>
       </c>
       <c r="D17" s="27">
         <v>5</v>
       </c>
       <c r="E17" s="27">
         <v>4</v>
       </c>
       <c r="F17" s="20">
         <v>5</v>
       </c>
       <c r="G17" s="20">
         <v>3</v>
       </c>
       <c r="H17" s="20">
         <v>3</v>
@@ -3887,50 +3922,53 @@
       </c>
       <c r="AX17" s="56">
         <v>5</v>
       </c>
       <c r="AY17" s="44">
         <v>4</v>
       </c>
       <c r="AZ17" s="44">
         <v>2</v>
       </c>
       <c r="BA17" s="44">
         <v>3</v>
       </c>
       <c r="BB17" s="44">
         <v>2</v>
       </c>
       <c r="BC17" s="44">
         <v>3</v>
       </c>
       <c r="BD17" s="44">
         <v>7</v>
       </c>
       <c r="BE17" s="44">
         <v>7</v>
       </c>
+      <c r="BF17" s="44">
+        <v>4</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="81" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="27" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="27" t="s">
         <v>27</v>
       </c>
       <c r="F18" s="27" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="27" t="s">
         <v>27</v>
@@ -4060,50 +4098,53 @@
       </c>
       <c r="AX18" s="56">
         <v>7</v>
       </c>
       <c r="AY18" s="44">
         <v>9</v>
       </c>
       <c r="AZ18" s="44">
         <v>8</v>
       </c>
       <c r="BA18" s="44">
         <v>7</v>
       </c>
       <c r="BB18" s="44">
         <v>6</v>
       </c>
       <c r="BC18" s="44">
         <v>3</v>
       </c>
       <c r="BD18" s="44">
         <v>9</v>
       </c>
       <c r="BE18" s="44">
         <v>6</v>
       </c>
+      <c r="BF18" s="44">
+        <v>15</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="27">
         <v>18</v>
       </c>
       <c r="D19" s="27">
         <v>23</v>
       </c>
       <c r="E19" s="27">
         <v>29</v>
       </c>
       <c r="F19" s="20">
         <v>24</v>
       </c>
       <c r="G19" s="20">
         <v>29</v>
       </c>
       <c r="H19" s="20">
         <v>14</v>
@@ -4233,115 +4274,118 @@
       </c>
       <c r="AX19" s="56">
         <v>9</v>
       </c>
       <c r="AY19" s="44">
         <v>6</v>
       </c>
       <c r="AZ19" s="44">
         <v>11</v>
       </c>
       <c r="BA19" s="44">
         <v>8</v>
       </c>
       <c r="BB19" s="44">
         <v>22</v>
       </c>
       <c r="BC19" s="44">
         <v>9</v>
       </c>
       <c r="BD19" s="44">
         <v>15</v>
       </c>
       <c r="BE19" s="44">
         <v>23</v>
       </c>
+      <c r="BF19" s="44">
+        <v>18</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="43" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="96" t="s">
+      <c r="B20" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="96"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="96"/>
+      <c r="C20" s="91"/>
+      <c r="D20" s="91"/>
+      <c r="E20" s="91"/>
+      <c r="F20" s="91"/>
+      <c r="G20" s="91"/>
+      <c r="H20" s="91"/>
+      <c r="I20" s="91"/>
+      <c r="J20" s="91"/>
+      <c r="K20" s="91"/>
+      <c r="L20" s="91"/>
+      <c r="M20" s="91"/>
+      <c r="N20" s="91"/>
+      <c r="O20" s="91"/>
+      <c r="P20" s="91"/>
+      <c r="Q20" s="91"/>
+      <c r="R20" s="91"/>
+      <c r="S20" s="91"/>
+      <c r="T20" s="91"/>
+      <c r="U20" s="91"/>
+      <c r="V20" s="91"/>
+      <c r="W20" s="91"/>
+      <c r="X20" s="91"/>
+      <c r="Y20" s="91"/>
+      <c r="Z20" s="91"/>
+      <c r="AA20" s="91"/>
+      <c r="AB20" s="91"/>
+      <c r="AC20" s="91"/>
+      <c r="AD20" s="91"/>
+      <c r="AE20" s="91"/>
+      <c r="AF20" s="91"/>
+      <c r="AG20" s="91"/>
+      <c r="AH20" s="91"/>
+      <c r="AI20" s="91"/>
+      <c r="AJ20" s="91"/>
+      <c r="AK20" s="91"/>
+      <c r="AL20" s="91"/>
+      <c r="AM20" s="91"/>
+      <c r="AN20" s="91"/>
+      <c r="AO20" s="91"/>
+      <c r="AP20" s="91"/>
+      <c r="AQ20" s="91"/>
+      <c r="AR20" s="91"/>
+      <c r="AS20" s="91"/>
+      <c r="AT20" s="91"/>
+      <c r="AU20" s="91"/>
+      <c r="AV20" s="91"/>
+      <c r="AW20" s="91"/>
+      <c r="AX20" s="91"/>
+      <c r="AY20" s="91"/>
+      <c r="AZ20" s="91"/>
+      <c r="BA20" s="91"/>
+      <c r="BB20" s="91"/>
+      <c r="BC20" s="91"/>
+      <c r="BD20" s="91"/>
+      <c r="BE20" s="91"/>
+      <c r="BF20" s="91"/>
+      <c r="BG20" s="91"/>
+      <c r="BH20" s="91"/>
+      <c r="BI20" s="91"/>
+      <c r="BJ20" s="91"/>
     </row>
     <row r="21" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="80">
         <v>100000000</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="23">
         <v>126</v>
       </c>
       <c r="D21" s="23">
         <v>143</v>
       </c>
       <c r="E21" s="23">
         <v>227</v>
       </c>
       <c r="F21" s="23">
         <v>170</v>
       </c>
       <c r="G21" s="23">
         <v>166</v>
       </c>
       <c r="H21" s="23">
         <v>237</v>
@@ -4471,50 +4515,53 @@
       </c>
       <c r="AX21" s="56">
         <v>165</v>
       </c>
       <c r="AY21" s="44">
         <v>150</v>
       </c>
       <c r="AZ21" s="44">
         <v>153</v>
       </c>
       <c r="BA21" s="44">
         <v>167</v>
       </c>
       <c r="BB21" s="44">
         <v>180</v>
       </c>
       <c r="BC21" s="44">
         <v>144</v>
       </c>
       <c r="BD21" s="44">
         <v>387</v>
       </c>
       <c r="BE21" s="44">
         <v>269</v>
       </c>
+      <c r="BF21" s="44">
+        <v>235</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="81" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="27">
         <v>93</v>
       </c>
       <c r="D22" s="27">
         <v>126</v>
       </c>
       <c r="E22" s="27">
         <v>176</v>
       </c>
       <c r="F22" s="20">
         <v>141</v>
       </c>
       <c r="G22" s="20">
         <v>134</v>
       </c>
       <c r="H22" s="20">
         <v>198</v>
@@ -4644,50 +4691,53 @@
       </c>
       <c r="AX22" s="56">
         <v>143</v>
       </c>
       <c r="AY22" s="44">
         <v>129</v>
       </c>
       <c r="AZ22" s="44">
         <v>137</v>
       </c>
       <c r="BA22" s="44">
         <v>143</v>
       </c>
       <c r="BB22" s="44">
         <v>163</v>
       </c>
       <c r="BC22" s="44">
         <v>127</v>
       </c>
       <c r="BD22" s="44">
         <v>352</v>
       </c>
       <c r="BE22" s="44">
         <v>235</v>
       </c>
+      <c r="BF22" s="44">
+        <v>213</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="27">
         <v>4</v>
       </c>
       <c r="D23" s="27">
         <v>2</v>
       </c>
       <c r="E23" s="27">
         <v>8</v>
       </c>
       <c r="F23" s="20">
         <v>4</v>
       </c>
       <c r="G23" s="20">
         <v>7</v>
       </c>
       <c r="H23" s="20">
         <v>5</v>
@@ -4817,50 +4867,53 @@
       </c>
       <c r="AX23" s="56">
         <v>4</v>
       </c>
       <c r="AY23" s="44">
         <v>2</v>
       </c>
       <c r="AZ23" s="44">
         <v>5</v>
       </c>
       <c r="BA23" s="44">
         <v>5</v>
       </c>
       <c r="BB23" s="44">
         <v>2</v>
       </c>
       <c r="BC23" s="44">
         <v>4</v>
       </c>
       <c r="BD23" s="44">
         <v>4</v>
       </c>
       <c r="BE23" s="44">
         <v>4</v>
       </c>
+      <c r="BF23" s="44">
+        <v>6</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="81" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="27">
         <v>22</v>
       </c>
       <c r="D24" s="27">
         <v>15</v>
       </c>
       <c r="E24" s="27">
         <v>40</v>
       </c>
       <c r="F24" s="20">
         <v>23</v>
       </c>
       <c r="G24" s="20">
         <v>24</v>
       </c>
       <c r="H24" s="20">
         <v>29</v>
@@ -4990,50 +5043,53 @@
       </c>
       <c r="AX24" s="56">
         <v>11</v>
       </c>
       <c r="AY24" s="44">
         <v>14</v>
       </c>
       <c r="AZ24" s="44">
         <v>11</v>
       </c>
       <c r="BA24" s="44">
         <v>15</v>
       </c>
       <c r="BB24" s="44">
         <v>14</v>
       </c>
       <c r="BC24" s="44">
         <v>11</v>
       </c>
       <c r="BD24" s="44">
         <v>27</v>
       </c>
       <c r="BE24" s="44">
         <v>27</v>
       </c>
+      <c r="BF24" s="44">
+        <v>14</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="27" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="27" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="27" t="s">
         <v>27</v>
@@ -5163,50 +5219,53 @@
       </c>
       <c r="AX25" s="56">
         <v>1</v>
       </c>
       <c r="AY25" s="44">
         <v>1</v>
       </c>
       <c r="AZ25" s="44" t="s">
         <v>27</v>
       </c>
       <c r="BA25" s="44">
         <v>1</v>
       </c>
       <c r="BB25" s="44">
         <v>1</v>
       </c>
       <c r="BC25" s="44">
         <v>1</v>
       </c>
       <c r="BD25" s="44" t="s">
         <v>27</v>
       </c>
       <c r="BE25" s="44">
         <v>1</v>
       </c>
+      <c r="BF25" s="44">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="81" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="27">
         <v>7</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>27</v>
       </c>
       <c r="E26" s="27">
         <v>3</v>
       </c>
       <c r="F26" s="20">
         <v>2</v>
       </c>
       <c r="G26" s="20">
         <v>1</v>
       </c>
       <c r="H26" s="20">
         <v>5</v>
@@ -5336,115 +5395,118 @@
       </c>
       <c r="AX26" s="56">
         <v>6</v>
       </c>
       <c r="AY26" s="44">
         <v>4</v>
       </c>
       <c r="AZ26" s="44" t="s">
         <v>27</v>
       </c>
       <c r="BA26" s="44">
         <v>3</v>
       </c>
       <c r="BB26" s="44" t="s">
         <v>27</v>
       </c>
       <c r="BC26" s="44">
         <v>1</v>
       </c>
       <c r="BD26" s="44">
         <v>4</v>
       </c>
       <c r="BE26" s="44">
         <v>2</v>
       </c>
+      <c r="BF26" s="44">
+        <v>1</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="43" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="96" t="s">
+      <c r="B27" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="C27" s="96"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="96"/>
+      <c r="C27" s="91"/>
+      <c r="D27" s="91"/>
+      <c r="E27" s="91"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="91"/>
+      <c r="J27" s="91"/>
+      <c r="K27" s="91"/>
+      <c r="L27" s="91"/>
+      <c r="M27" s="91"/>
+      <c r="N27" s="91"/>
+      <c r="O27" s="91"/>
+      <c r="P27" s="91"/>
+      <c r="Q27" s="91"/>
+      <c r="R27" s="91"/>
+      <c r="S27" s="91"/>
+      <c r="T27" s="91"/>
+      <c r="U27" s="91"/>
+      <c r="V27" s="91"/>
+      <c r="W27" s="91"/>
+      <c r="X27" s="91"/>
+      <c r="Y27" s="91"/>
+      <c r="Z27" s="91"/>
+      <c r="AA27" s="91"/>
+      <c r="AB27" s="91"/>
+      <c r="AC27" s="91"/>
+      <c r="AD27" s="91"/>
+      <c r="AE27" s="91"/>
+      <c r="AF27" s="91"/>
+      <c r="AG27" s="91"/>
+      <c r="AH27" s="91"/>
+      <c r="AI27" s="91"/>
+      <c r="AJ27" s="91"/>
+      <c r="AK27" s="91"/>
+      <c r="AL27" s="91"/>
+      <c r="AM27" s="91"/>
+      <c r="AN27" s="91"/>
+      <c r="AO27" s="91"/>
+      <c r="AP27" s="91"/>
+      <c r="AQ27" s="91"/>
+      <c r="AR27" s="91"/>
+      <c r="AS27" s="91"/>
+      <c r="AT27" s="91"/>
+      <c r="AU27" s="91"/>
+      <c r="AV27" s="91"/>
+      <c r="AW27" s="91"/>
+      <c r="AX27" s="91"/>
+      <c r="AY27" s="91"/>
+      <c r="AZ27" s="91"/>
+      <c r="BA27" s="91"/>
+      <c r="BB27" s="91"/>
+      <c r="BC27" s="91"/>
+      <c r="BD27" s="91"/>
+      <c r="BE27" s="91"/>
+      <c r="BF27" s="91"/>
+      <c r="BG27" s="91"/>
+      <c r="BH27" s="91"/>
+      <c r="BI27" s="91"/>
+      <c r="BJ27" s="91"/>
     </row>
     <row r="28" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="82">
         <v>100000000</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="23">
         <v>61</v>
       </c>
       <c r="D28" s="23">
         <v>79</v>
       </c>
       <c r="E28" s="23">
         <v>70</v>
       </c>
       <c r="F28" s="23">
         <v>64</v>
       </c>
       <c r="G28" s="23">
         <v>73</v>
       </c>
       <c r="H28" s="23">
         <v>89</v>
@@ -5574,50 +5636,53 @@
       </c>
       <c r="AX28" s="56">
         <v>67</v>
       </c>
       <c r="AY28" s="44">
         <v>60</v>
       </c>
       <c r="AZ28" s="44">
         <v>54</v>
       </c>
       <c r="BA28" s="44">
         <v>53</v>
       </c>
       <c r="BB28" s="44">
         <v>63</v>
       </c>
       <c r="BC28" s="44">
         <v>42</v>
       </c>
       <c r="BD28" s="44">
         <v>124</v>
       </c>
       <c r="BE28" s="44">
         <v>103</v>
       </c>
+      <c r="BF28" s="44">
+        <v>77</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="83" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="27">
         <v>2</v>
       </c>
       <c r="D29" s="27">
         <v>2</v>
       </c>
       <c r="E29" s="27">
         <v>1</v>
       </c>
       <c r="F29" s="20">
         <v>2</v>
       </c>
       <c r="G29" s="20">
         <v>3</v>
       </c>
       <c r="H29" s="20">
         <v>8</v>
@@ -5747,50 +5812,53 @@
       </c>
       <c r="AX29" s="30" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="52" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="52" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="52" t="s">
         <v>27</v>
       </c>
       <c r="BB29" s="52" t="s">
         <v>27</v>
       </c>
       <c r="BC29" s="62" t="s">
         <v>27</v>
       </c>
       <c r="BD29" s="64" t="s">
         <v>27</v>
       </c>
       <c r="BE29" s="68" t="s">
         <v>27</v>
       </c>
+      <c r="BF29" s="90" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="83" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="27">
         <v>4</v>
       </c>
       <c r="D30" s="27">
         <v>2</v>
       </c>
       <c r="E30" s="27" t="s">
         <v>27</v>
       </c>
       <c r="F30" s="20">
         <v>3</v>
       </c>
       <c r="G30" s="20">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2</v>
@@ -5920,50 +5988,53 @@
       </c>
       <c r="AX30" s="56">
         <v>3</v>
       </c>
       <c r="AY30" s="44">
         <v>2</v>
       </c>
       <c r="AZ30" s="45" t="s">
         <v>27</v>
       </c>
       <c r="BA30" s="45">
         <v>3</v>
       </c>
       <c r="BB30" s="45">
         <v>1</v>
       </c>
       <c r="BC30" s="45">
         <v>2</v>
       </c>
       <c r="BD30" s="45">
         <v>5</v>
       </c>
       <c r="BE30" s="44">
         <v>6</v>
       </c>
+      <c r="BF30" s="45">
+        <v>4</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="83" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="27">
         <v>10</v>
       </c>
       <c r="D31" s="27">
         <v>13</v>
       </c>
       <c r="E31" s="27">
         <v>6</v>
       </c>
       <c r="F31" s="20">
         <v>5</v>
       </c>
       <c r="G31" s="20">
         <v>7</v>
       </c>
       <c r="H31" s="20">
         <v>5</v>
@@ -6093,50 +6164,53 @@
       </c>
       <c r="AX31" s="56">
         <v>5</v>
       </c>
       <c r="AY31" s="44">
         <v>5</v>
       </c>
       <c r="AZ31" s="45">
         <v>2</v>
       </c>
       <c r="BA31" s="45">
         <v>5</v>
       </c>
       <c r="BB31" s="45">
         <v>5</v>
       </c>
       <c r="BC31" s="45">
         <v>5</v>
       </c>
       <c r="BD31" s="45">
         <v>9</v>
       </c>
       <c r="BE31" s="44">
         <v>11</v>
       </c>
+      <c r="BF31" s="45">
+        <v>3</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="83" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="27">
         <v>6</v>
       </c>
       <c r="D32" s="27">
         <v>2</v>
       </c>
       <c r="E32" s="27">
         <v>4</v>
       </c>
       <c r="F32" s="20">
         <v>3</v>
       </c>
       <c r="G32" s="20">
         <v>5</v>
       </c>
       <c r="H32" s="20">
         <v>7</v>
@@ -6266,50 +6340,53 @@
       </c>
       <c r="AX32" s="56">
         <v>11</v>
       </c>
       <c r="AY32" s="44">
         <v>10</v>
       </c>
       <c r="AZ32" s="45">
         <v>5</v>
       </c>
       <c r="BA32" s="45">
         <v>1</v>
       </c>
       <c r="BB32" s="45">
         <v>5</v>
       </c>
       <c r="BC32" s="45">
         <v>9</v>
       </c>
       <c r="BD32" s="45">
         <v>15</v>
       </c>
       <c r="BE32" s="44">
         <v>11</v>
       </c>
+      <c r="BF32" s="45">
+        <v>8</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="83" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="27">
         <v>10</v>
       </c>
       <c r="D33" s="27">
         <v>5</v>
       </c>
       <c r="E33" s="27">
         <v>6</v>
       </c>
       <c r="F33" s="20">
         <v>3</v>
       </c>
       <c r="G33" s="20">
         <v>2</v>
       </c>
       <c r="H33" s="20">
         <v>6</v>
@@ -6439,50 +6516,53 @@
       </c>
       <c r="AX33" s="56">
         <v>7</v>
       </c>
       <c r="AY33" s="44">
         <v>3</v>
       </c>
       <c r="AZ33" s="45">
         <v>5</v>
       </c>
       <c r="BA33" s="45">
         <v>5</v>
       </c>
       <c r="BB33" s="45">
         <v>3</v>
       </c>
       <c r="BC33" s="45">
         <v>1</v>
       </c>
       <c r="BD33" s="45">
         <v>6</v>
       </c>
       <c r="BE33" s="44">
         <v>7</v>
       </c>
+      <c r="BF33" s="45">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="83" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="27">
         <v>4</v>
       </c>
       <c r="D34" s="27">
         <v>22</v>
       </c>
       <c r="E34" s="27">
         <v>16</v>
       </c>
       <c r="F34" s="20">
         <v>13</v>
       </c>
       <c r="G34" s="20">
         <v>13</v>
       </c>
       <c r="H34" s="20">
         <v>25</v>
@@ -6612,50 +6692,53 @@
       </c>
       <c r="AX34" s="56">
         <v>13</v>
       </c>
       <c r="AY34" s="44">
         <v>13</v>
       </c>
       <c r="AZ34" s="45">
         <v>11</v>
       </c>
       <c r="BA34" s="45">
         <v>11</v>
       </c>
       <c r="BB34" s="45">
         <v>9</v>
       </c>
       <c r="BC34" s="45">
         <v>5</v>
       </c>
       <c r="BD34" s="45">
         <v>28</v>
       </c>
       <c r="BE34" s="44">
         <v>15</v>
       </c>
+      <c r="BF34" s="45">
+        <v>14</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="83" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>27</v>
       </c>
       <c r="E35" s="27" t="s">
         <v>27</v>
       </c>
       <c r="F35" s="27" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="27" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="27" t="s">
         <v>27</v>
@@ -6785,50 +6868,53 @@
       </c>
       <c r="AX35" s="56">
         <v>2</v>
       </c>
       <c r="AY35" s="44">
         <v>2</v>
       </c>
       <c r="AZ35" s="45">
         <v>4</v>
       </c>
       <c r="BA35" s="45">
         <v>4</v>
       </c>
       <c r="BB35" s="45" t="s">
         <v>27</v>
       </c>
       <c r="BC35" s="45">
         <v>2</v>
       </c>
       <c r="BD35" s="45">
         <v>11</v>
       </c>
       <c r="BE35" s="44">
         <v>1</v>
       </c>
+      <c r="BF35" s="45">
+        <v>2</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="83" t="s">
         <v>89</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="27">
         <v>2</v>
       </c>
       <c r="D36" s="27">
         <v>5</v>
       </c>
       <c r="E36" s="27">
         <v>4</v>
       </c>
       <c r="F36" s="20">
         <v>6</v>
       </c>
       <c r="G36" s="20">
         <v>10</v>
       </c>
       <c r="H36" s="20">
         <v>19</v>
@@ -6958,50 +7044,53 @@
       </c>
       <c r="AX36" s="56">
         <v>5</v>
       </c>
       <c r="AY36" s="44">
         <v>6</v>
       </c>
       <c r="AZ36" s="45">
         <v>6</v>
       </c>
       <c r="BA36" s="45">
         <v>6</v>
       </c>
       <c r="BB36" s="45">
         <v>10</v>
       </c>
       <c r="BC36" s="45">
         <v>3</v>
       </c>
       <c r="BD36" s="45">
         <v>19</v>
       </c>
       <c r="BE36" s="44">
         <v>16</v>
       </c>
+      <c r="BF36" s="45">
+        <v>4</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="83" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="27">
         <v>5</v>
       </c>
       <c r="D37" s="27">
         <v>5</v>
       </c>
       <c r="E37" s="27">
         <v>4</v>
       </c>
       <c r="F37" s="20">
         <v>5</v>
       </c>
       <c r="G37" s="20">
         <v>3</v>
       </c>
       <c r="H37" s="20">
         <v>3</v>
@@ -7131,50 +7220,53 @@
       </c>
       <c r="AX37" s="56">
         <v>5</v>
       </c>
       <c r="AY37" s="44">
         <v>4</v>
       </c>
       <c r="AZ37" s="45">
         <v>2</v>
       </c>
       <c r="BA37" s="45">
         <v>3</v>
       </c>
       <c r="BB37" s="45">
         <v>2</v>
       </c>
       <c r="BC37" s="45">
         <v>3</v>
       </c>
       <c r="BD37" s="45">
         <v>7</v>
       </c>
       <c r="BE37" s="44">
         <v>7</v>
       </c>
+      <c r="BF37" s="45">
+        <v>4</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="83" t="s">
         <v>91</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="27" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="27" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="27" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="27" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="27" t="s">
         <v>27</v>
@@ -7304,50 +7396,53 @@
       </c>
       <c r="AX38" s="56">
         <v>7</v>
       </c>
       <c r="AY38" s="44">
         <v>9</v>
       </c>
       <c r="AZ38" s="45">
         <v>8</v>
       </c>
       <c r="BA38" s="45">
         <v>7</v>
       </c>
       <c r="BB38" s="45">
         <v>6</v>
       </c>
       <c r="BC38" s="45">
         <v>3</v>
       </c>
       <c r="BD38" s="45">
         <v>9</v>
       </c>
       <c r="BE38" s="44">
         <v>6</v>
       </c>
+      <c r="BF38" s="45">
+        <v>15</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="84" t="s">
         <v>92</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="31">
         <v>18</v>
       </c>
       <c r="D39" s="31">
         <v>23</v>
       </c>
       <c r="E39" s="31">
         <v>29</v>
       </c>
       <c r="F39" s="21">
         <v>24</v>
       </c>
       <c r="G39" s="21">
         <v>29</v>
       </c>
       <c r="H39" s="21">
         <v>14</v>
@@ -7477,87 +7572,89 @@
       </c>
       <c r="AX39" s="57">
         <v>9</v>
       </c>
       <c r="AY39" s="46">
         <v>6</v>
       </c>
       <c r="AZ39" s="46">
         <v>11</v>
       </c>
       <c r="BA39" s="46">
         <v>8</v>
       </c>
       <c r="BB39" s="46">
         <v>22</v>
       </c>
       <c r="BC39" s="46">
         <v>9</v>
       </c>
       <c r="BD39" s="46">
         <v>15</v>
       </c>
       <c r="BE39" s="46">
         <v>23</v>
       </c>
-      <c r="BF39" s="22"/>
+      <c r="BF39" s="46">
+        <v>18</v>
+      </c>
       <c r="BG39" s="22"/>
       <c r="BH39" s="22"/>
       <c r="BI39" s="22"/>
       <c r="BJ39" s="22"/>
     </row>
     <row r="40" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B40" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="B2:BJ2"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="14" topLeftCell="O1" activePane="topRight" state="frozen"/>
       <selection activeCell="AU45" sqref="AU45"/>
-      <selection pane="topRight"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="29.85546875" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="8" hidden="1" customWidth="1"/>
     <col min="5" max="8" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" style="8" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" style="8" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="8" hidden="1" customWidth="1"/>
     <col min="17" max="20" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="8" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="8" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="8" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="8" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="8" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="8" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" style="8" hidden="1" customWidth="1"/>
@@ -7591,165 +7688,167 @@
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
       <c r="X1" s="9"/>
       <c r="Y1" s="9"/>
       <c r="Z1" s="9"/>
       <c r="AA1" s="9"/>
       <c r="AB1" s="9"/>
       <c r="AC1" s="9"/>
       <c r="AD1" s="9"/>
       <c r="AE1" s="9"/>
       <c r="AF1" s="9"/>
       <c r="AG1" s="9"/>
       <c r="AH1" s="9"/>
       <c r="AI1" s="9"/>
       <c r="AJ1" s="9"/>
       <c r="AK1" s="9"/>
       <c r="AL1" s="9"/>
       <c r="BC1" s="63"/>
       <c r="BD1" s="65"/>
       <c r="BE1" s="66"/>
+      <c r="BF1" s="66"/>
     </row>
     <row r="2" spans="1:63" s="55" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="85" t="s">
         <v>95</v>
       </c>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
       <c r="N2" s="67"/>
       <c r="O2" s="67"/>
       <c r="P2" s="67"/>
       <c r="Q2" s="67"/>
       <c r="R2" s="67"/>
       <c r="S2" s="67"/>
       <c r="T2" s="67"/>
       <c r="U2" s="67"/>
       <c r="V2" s="67"/>
       <c r="W2" s="67"/>
       <c r="X2" s="67"/>
       <c r="Y2" s="67"/>
       <c r="Z2" s="67"/>
       <c r="AA2" s="67"/>
       <c r="AB2" s="67"/>
       <c r="AC2" s="67"/>
       <c r="AD2" s="67"/>
       <c r="AE2" s="67"/>
       <c r="AF2" s="67"/>
       <c r="AG2" s="67"/>
       <c r="AH2" s="67"/>
       <c r="AI2" s="67"/>
       <c r="AJ2" s="67"/>
       <c r="AK2" s="67"/>
       <c r="AL2" s="67"/>
       <c r="AM2" s="67"/>
-      <c r="AN2" s="94" t="s">
+      <c r="AN2" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="AO2" s="94"/>
-[...20 lines deleted...]
-      <c r="BJ2" s="94"/>
+      <c r="AO2" s="99"/>
+      <c r="AP2" s="99"/>
+      <c r="AQ2" s="99"/>
+      <c r="AR2" s="99"/>
+      <c r="AS2" s="99"/>
+      <c r="AT2" s="99"/>
+      <c r="AU2" s="99"/>
+      <c r="AV2" s="99"/>
+      <c r="AW2" s="99"/>
+      <c r="AX2" s="99"/>
+      <c r="AY2" s="99"/>
+      <c r="AZ2" s="99"/>
+      <c r="BA2" s="99"/>
+      <c r="BB2" s="99"/>
+      <c r="BC2" s="99"/>
+      <c r="BD2" s="99"/>
+      <c r="BE2" s="99"/>
+      <c r="BF2" s="99"/>
+      <c r="BG2" s="99"/>
+      <c r="BH2" s="99"/>
+      <c r="BI2" s="99"/>
+      <c r="BJ2" s="99"/>
       <c r="BK2" s="67"/>
     </row>
     <row r="3" spans="1:63" s="55" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="66"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="22"/>
       <c r="F3" s="39"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="39"/>
       <c r="N3" s="22"/>
-      <c r="AV3" s="102"/>
-[...1 lines deleted...]
-      <c r="AX3" s="102"/>
+      <c r="AV3" s="103"/>
+      <c r="AW3" s="104"/>
+      <c r="AX3" s="103"/>
       <c r="BC3" s="63"/>
       <c r="BD3" s="65"/>
       <c r="BE3" s="66"/>
-      <c r="BI3" s="100" t="s">
+      <c r="BF3" s="66"/>
+      <c r="BI3" s="101" t="s">
         <v>19</v>
       </c>
-      <c r="BJ3" s="100"/>
+      <c r="BJ3" s="101"/>
       <c r="BK3" s="10"/>
     </row>
     <row r="4" spans="1:63" s="55" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="90" t="s">
+      <c r="A4" s="97" t="s">
         <v>94</v>
       </c>
-      <c r="B4" s="98"/>
-      <c r="C4" s="97">
+      <c r="B4" s="95"/>
+      <c r="C4" s="94">
         <v>2022</v>
       </c>
       <c r="D4" s="92"/>
       <c r="E4" s="92"/>
       <c r="F4" s="92"/>
       <c r="G4" s="92"/>
       <c r="H4" s="92"/>
       <c r="I4" s="92"/>
       <c r="J4" s="92"/>
       <c r="K4" s="92"/>
       <c r="L4" s="92"/>
       <c r="M4" s="92"/>
       <c r="N4" s="92"/>
-      <c r="O4" s="97">
+      <c r="O4" s="94">
         <v>2023</v>
       </c>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
       <c r="T4" s="92"/>
       <c r="U4" s="92"/>
       <c r="V4" s="92"/>
       <c r="W4" s="92"/>
       <c r="X4" s="92"/>
       <c r="Y4" s="92"/>
       <c r="Z4" s="93"/>
       <c r="AA4" s="92">
         <v>2024</v>
       </c>
       <c r="AB4" s="92"/>
       <c r="AC4" s="92"/>
       <c r="AD4" s="92"/>
       <c r="AE4" s="92"/>
       <c r="AF4" s="92"/>
       <c r="AG4" s="92"/>
       <c r="AH4" s="92"/>
       <c r="AI4" s="92"/>
       <c r="AJ4" s="92"/>
@@ -7763,52 +7862,52 @@
       <c r="AP4" s="92"/>
       <c r="AQ4" s="92"/>
       <c r="AR4" s="92"/>
       <c r="AS4" s="92"/>
       <c r="AT4" s="92"/>
       <c r="AU4" s="92"/>
       <c r="AV4" s="92"/>
       <c r="AW4" s="92"/>
       <c r="AX4" s="93"/>
       <c r="AY4" s="92">
         <v>2026</v>
       </c>
       <c r="AZ4" s="92"/>
       <c r="BA4" s="92"/>
       <c r="BB4" s="92"/>
       <c r="BC4" s="92"/>
       <c r="BD4" s="92"/>
       <c r="BE4" s="92"/>
       <c r="BF4" s="92"/>
       <c r="BG4" s="92"/>
       <c r="BH4" s="92"/>
       <c r="BI4" s="92"/>
       <c r="BJ4" s="93"/>
     </row>
     <row r="5" spans="1:63" s="55" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="91"/>
-      <c r="B5" s="99"/>
+      <c r="A5" s="98"/>
+      <c r="B5" s="96"/>
       <c r="C5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="53" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="53" t="s">
@@ -7948,113 +8047,113 @@
       </c>
       <c r="BD5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="BE5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="BF5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="BG5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="BH5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="BI5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="BJ5" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:63" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="66"/>
-      <c r="B6" s="101" t="s">
+      <c r="B6" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="101"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="101"/>
+      <c r="C6" s="102"/>
+      <c r="D6" s="102"/>
+      <c r="E6" s="102"/>
+      <c r="F6" s="102"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
+      <c r="K6" s="102"/>
+      <c r="L6" s="102"/>
+      <c r="M6" s="102"/>
+      <c r="N6" s="102"/>
+      <c r="O6" s="102"/>
+      <c r="P6" s="102"/>
+      <c r="Q6" s="102"/>
+      <c r="R6" s="102"/>
+      <c r="S6" s="102"/>
+      <c r="T6" s="102"/>
+      <c r="U6" s="102"/>
+      <c r="V6" s="102"/>
+      <c r="W6" s="102"/>
+      <c r="X6" s="102"/>
+      <c r="Y6" s="102"/>
+      <c r="Z6" s="102"/>
+      <c r="AA6" s="102"/>
+      <c r="AB6" s="102"/>
+      <c r="AC6" s="102"/>
+      <c r="AD6" s="102"/>
+      <c r="AE6" s="102"/>
+      <c r="AF6" s="102"/>
+      <c r="AG6" s="102"/>
+      <c r="AH6" s="102"/>
+      <c r="AI6" s="102"/>
+      <c r="AJ6" s="102"/>
+      <c r="AK6" s="102"/>
+      <c r="AL6" s="102"/>
+      <c r="AM6" s="102"/>
+      <c r="AN6" s="102"/>
+      <c r="AO6" s="102"/>
+      <c r="AP6" s="102"/>
+      <c r="AQ6" s="102"/>
+      <c r="AR6" s="102"/>
+      <c r="AS6" s="102"/>
+      <c r="AT6" s="102"/>
+      <c r="AU6" s="102"/>
+      <c r="AV6" s="102"/>
+      <c r="AW6" s="102"/>
+      <c r="AX6" s="102"/>
+      <c r="AY6" s="102"/>
+      <c r="AZ6" s="102"/>
+      <c r="BA6" s="102"/>
+      <c r="BB6" s="102"/>
+      <c r="BC6" s="102"/>
+      <c r="BD6" s="102"/>
+      <c r="BE6" s="102"/>
+      <c r="BF6" s="102"/>
+      <c r="BG6" s="102"/>
+      <c r="BH6" s="102"/>
+      <c r="BI6" s="102"/>
+      <c r="BJ6" s="102"/>
     </row>
     <row r="7" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="80">
         <v>100000000</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="3">
         <v>3.59</v>
       </c>
       <c r="D7" s="3">
         <v>4.1500000000000004</v>
       </c>
       <c r="E7" s="3">
         <v>4.6900000000000004</v>
       </c>
       <c r="F7" s="3">
         <v>4.68</v>
       </c>
       <c r="G7" s="3">
         <v>4.67</v>
       </c>
       <c r="H7" s="3">
         <v>4.97</v>
@@ -8184,50 +8283,53 @@
       </c>
       <c r="AX7" s="58">
         <v>5.44</v>
       </c>
       <c r="AY7" s="47">
         <v>4.17</v>
       </c>
       <c r="AZ7" s="47">
         <v>4.3499999999999996</v>
       </c>
       <c r="BA7" s="47">
         <v>4.3600000000000003</v>
       </c>
       <c r="BB7" s="47">
         <v>4.51</v>
       </c>
       <c r="BC7" s="47">
         <v>4.34</v>
       </c>
       <c r="BD7" s="47">
         <v>5.36</v>
       </c>
       <c r="BE7" s="47">
         <v>5.66</v>
       </c>
+      <c r="BF7" s="47">
+        <v>5.74</v>
+      </c>
     </row>
     <row r="8" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="81" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="4">
         <v>3.43</v>
       </c>
       <c r="D8" s="4">
         <v>4.2300000000000004</v>
       </c>
       <c r="E8" s="4">
         <v>4.96</v>
       </c>
       <c r="F8" s="4">
         <v>5.07</v>
       </c>
       <c r="G8" s="4">
         <v>5.03</v>
       </c>
       <c r="H8" s="4">
         <v>5.48</v>
@@ -8357,50 +8459,53 @@
       </c>
       <c r="AX8" s="58">
         <v>6.75</v>
       </c>
       <c r="AY8" s="47">
         <v>4.8099999999999996</v>
       </c>
       <c r="AZ8" s="47">
         <v>5.22</v>
       </c>
       <c r="BA8" s="47">
         <v>5.26</v>
       </c>
       <c r="BB8" s="47">
         <v>5.51</v>
       </c>
       <c r="BC8" s="47">
         <v>5.35</v>
       </c>
       <c r="BD8" s="47">
         <v>6.71</v>
       </c>
       <c r="BE8" s="47">
         <v>7.02</v>
       </c>
+      <c r="BF8" s="47">
+        <v>7.14</v>
+      </c>
     </row>
     <row r="9" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="D9" s="4">
         <v>3.49</v>
       </c>
       <c r="E9" s="4">
         <v>5.42</v>
       </c>
       <c r="F9" s="4">
         <v>5.13</v>
       </c>
       <c r="G9" s="4">
         <v>5.77</v>
       </c>
       <c r="H9" s="4">
         <v>5.68</v>
@@ -8530,50 +8635,53 @@
       </c>
       <c r="AX9" s="58">
         <v>4.62</v>
       </c>
       <c r="AY9" s="47">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ9" s="47">
         <v>4.41</v>
       </c>
       <c r="BA9" s="47">
         <v>4.9800000000000004</v>
       </c>
       <c r="BB9" s="47">
         <v>4.34</v>
       </c>
       <c r="BC9" s="47">
         <v>4.43</v>
       </c>
       <c r="BD9" s="47">
         <v>4.53</v>
       </c>
       <c r="BE9" s="47">
         <v>4.58</v>
       </c>
+      <c r="BF9" s="47">
+        <v>4.92</v>
+      </c>
     </row>
     <row r="10" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="81" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="4">
         <v>3.32</v>
       </c>
       <c r="D10" s="4">
         <v>2.61</v>
       </c>
       <c r="E10" s="4">
         <v>1.72</v>
       </c>
       <c r="F10" s="4">
         <v>1.94</v>
       </c>
       <c r="G10" s="4">
         <v>1.71</v>
       </c>
       <c r="H10" s="4">
         <v>1.71</v>
@@ -8703,50 +8811,53 @@
       </c>
       <c r="AX10" s="58">
         <v>2.48</v>
       </c>
       <c r="AY10" s="47">
         <v>1.82</v>
       </c>
       <c r="AZ10" s="47">
         <v>0.96</v>
       </c>
       <c r="BA10" s="47">
         <v>1.57</v>
       </c>
       <c r="BB10" s="47">
         <v>1.41</v>
       </c>
       <c r="BC10" s="47">
         <v>1.49</v>
       </c>
       <c r="BD10" s="47">
         <v>2.0099999999999998</v>
       </c>
       <c r="BE10" s="47">
         <v>2.52</v>
       </c>
+      <c r="BF10" s="47">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="11" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="4">
         <v>5.88</v>
       </c>
       <c r="D11" s="4">
         <v>7.1</v>
       </c>
       <c r="E11" s="4">
         <v>5.91</v>
       </c>
       <c r="F11" s="4">
         <v>5.2</v>
       </c>
       <c r="G11" s="4">
         <v>4.99</v>
       </c>
       <c r="H11" s="4">
         <v>4.67</v>
@@ -8876,50 +8987,53 @@
       </c>
       <c r="AX11" s="58">
         <v>3.79</v>
       </c>
       <c r="AY11" s="47">
         <v>3.29</v>
       </c>
       <c r="AZ11" s="47">
         <v>2.4</v>
       </c>
       <c r="BA11" s="47">
         <v>2.7</v>
       </c>
       <c r="BB11" s="47">
         <v>2.88</v>
       </c>
       <c r="BC11" s="47">
         <v>2.96</v>
       </c>
       <c r="BD11" s="47">
         <v>3.48</v>
       </c>
       <c r="BE11" s="47">
         <v>4.04</v>
       </c>
+      <c r="BF11" s="47">
+        <v>3.79</v>
+      </c>
     </row>
     <row r="12" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="81" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="4">
         <v>4.91</v>
       </c>
       <c r="D12" s="4">
         <v>4.1399999999999997</v>
       </c>
       <c r="E12" s="4">
         <v>5.42</v>
       </c>
       <c r="F12" s="4">
         <v>5.24</v>
       </c>
       <c r="G12" s="4">
         <v>5.22</v>
       </c>
       <c r="H12" s="4">
         <v>5.45</v>
@@ -9049,50 +9163,53 @@
       </c>
       <c r="AX12" s="58">
         <v>4.24</v>
       </c>
       <c r="AY12" s="47">
         <v>4.6100000000000003</v>
       </c>
       <c r="AZ12" s="47">
         <v>4.05</v>
       </c>
       <c r="BA12" s="47">
         <v>3.72</v>
       </c>
       <c r="BB12" s="47">
         <v>3.74</v>
       </c>
       <c r="BC12" s="47">
         <v>3.76</v>
       </c>
       <c r="BD12" s="47">
         <v>4.5199999999999996</v>
       </c>
       <c r="BE12" s="47">
         <v>4.9400000000000004</v>
       </c>
+      <c r="BF12" s="47">
+        <v>4.8600000000000003</v>
+      </c>
     </row>
     <row r="13" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="4">
         <v>6.48</v>
       </c>
       <c r="D13" s="4">
         <v>5.1100000000000003</v>
       </c>
       <c r="E13" s="4">
         <v>4.7300000000000004</v>
       </c>
       <c r="F13" s="4">
         <v>4.05</v>
       </c>
       <c r="G13" s="4">
         <v>3.48</v>
       </c>
       <c r="H13" s="4">
         <v>3.57</v>
@@ -9222,50 +9339,53 @@
       </c>
       <c r="AX13" s="58">
         <v>3.25</v>
       </c>
       <c r="AY13" s="47">
         <v>2.14</v>
       </c>
       <c r="AZ13" s="47">
         <v>3</v>
       </c>
       <c r="BA13" s="47">
         <v>3.2</v>
       </c>
       <c r="BB13" s="47">
         <v>2.95</v>
       </c>
       <c r="BC13" s="47">
         <v>2.5</v>
       </c>
       <c r="BD13" s="47">
         <v>2.82</v>
       </c>
       <c r="BE13" s="47">
         <v>3.13</v>
       </c>
+      <c r="BF13" s="47">
+        <v>3.19</v>
+      </c>
     </row>
     <row r="14" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="81" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="4">
         <v>1.39</v>
       </c>
       <c r="D14" s="4">
         <v>4.7699999999999996</v>
       </c>
       <c r="E14" s="4">
         <v>5.09</v>
       </c>
       <c r="F14" s="4">
         <v>4.99</v>
       </c>
       <c r="G14" s="4">
         <v>4.91</v>
       </c>
       <c r="H14" s="4">
         <v>5.6</v>
@@ -9395,50 +9515,53 @@
       </c>
       <c r="AX14" s="58">
         <v>5.01</v>
       </c>
       <c r="AY14" s="47">
         <v>4.92</v>
       </c>
       <c r="AZ14" s="47">
         <v>4.76</v>
       </c>
       <c r="BA14" s="47">
         <v>4.55</v>
       </c>
       <c r="BB14" s="47">
         <v>4.29</v>
       </c>
       <c r="BC14" s="47">
         <v>3.8</v>
       </c>
       <c r="BD14" s="47">
         <v>4.9800000000000004</v>
       </c>
       <c r="BE14" s="47">
         <v>5.09</v>
       </c>
+      <c r="BF14" s="47">
+        <v>5.12</v>
+      </c>
     </row>
     <row r="15" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>27</v>
@@ -9568,50 +9691,53 @@
       </c>
       <c r="AX15" s="58">
         <v>2.2599999999999998</v>
       </c>
       <c r="AY15" s="47">
         <v>1.85</v>
       </c>
       <c r="AZ15" s="47">
         <v>2.27</v>
       </c>
       <c r="BA15" s="47">
         <v>2.54</v>
       </c>
       <c r="BB15" s="47">
         <v>2.06</v>
       </c>
       <c r="BC15" s="47">
         <v>2.02</v>
       </c>
       <c r="BD15" s="47">
         <v>2.85</v>
       </c>
       <c r="BE15" s="47">
         <v>2.61</v>
       </c>
+      <c r="BF15" s="47">
+        <v>2.52</v>
+      </c>
     </row>
     <row r="16" spans="1:63" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="81" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="4">
         <v>2.76</v>
       </c>
       <c r="D16" s="4">
         <v>2.2599999999999998</v>
       </c>
       <c r="E16" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="F16" s="4">
         <v>2.33</v>
       </c>
       <c r="G16" s="4">
         <v>2.61</v>
       </c>
       <c r="H16" s="4">
         <v>3.41</v>
@@ -9741,50 +9867,53 @@
       </c>
       <c r="AX16" s="58">
         <v>3.8</v>
       </c>
       <c r="AY16" s="47">
         <v>3.64</v>
       </c>
       <c r="AZ16" s="47">
         <v>3.06</v>
       </c>
       <c r="BA16" s="47">
         <v>3.13</v>
       </c>
       <c r="BB16" s="47">
         <v>3.29</v>
       </c>
       <c r="BC16" s="47">
         <v>2.91</v>
       </c>
       <c r="BD16" s="47">
         <v>3.87</v>
       </c>
       <c r="BE16" s="47">
         <v>4.2699999999999996</v>
       </c>
+      <c r="BF16" s="47">
+        <v>3.97</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="4">
         <v>4.24</v>
       </c>
       <c r="D17" s="4">
         <v>4.45</v>
       </c>
       <c r="E17" s="4">
         <v>4.1100000000000003</v>
       </c>
       <c r="F17" s="4">
         <v>4.2</v>
       </c>
       <c r="G17" s="4">
         <v>3.86</v>
       </c>
       <c r="H17" s="4">
         <v>3.66</v>
@@ -9914,50 +10043,53 @@
       </c>
       <c r="AX17" s="58">
         <v>3.9</v>
       </c>
       <c r="AY17" s="47">
         <v>3.83</v>
       </c>
       <c r="AZ17" s="47">
         <v>2.98</v>
       </c>
       <c r="BA17" s="47">
         <v>2.93</v>
       </c>
       <c r="BB17" s="47">
         <v>2.68</v>
       </c>
       <c r="BC17" s="47">
         <v>2.72</v>
       </c>
       <c r="BD17" s="47">
         <v>3.41</v>
       </c>
       <c r="BE17" s="47">
         <v>3.88</v>
       </c>
+      <c r="BF17" s="47">
+        <v>3.88</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="81" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>27</v>
@@ -10087,50 +10219,53 @@
       </c>
       <c r="AX18" s="58">
         <v>4.37</v>
       </c>
       <c r="AY18" s="47">
         <v>4.33</v>
       </c>
       <c r="AZ18" s="47">
         <v>4.2699999999999996</v>
       </c>
       <c r="BA18" s="47">
         <v>3.94</v>
       </c>
       <c r="BB18" s="47">
         <v>3.7</v>
       </c>
       <c r="BC18" s="47">
         <v>3.23</v>
       </c>
       <c r="BD18" s="47">
         <v>3.43</v>
       </c>
       <c r="BE18" s="47">
         <v>3.35</v>
       </c>
+      <c r="BF18" s="47">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="4">
         <v>2.98</v>
       </c>
       <c r="D19" s="4">
         <v>3.57</v>
       </c>
       <c r="E19" s="4">
         <v>4.03</v>
       </c>
       <c r="F19" s="4">
         <v>4.0599999999999996</v>
       </c>
       <c r="G19" s="4">
         <v>4.22</v>
       </c>
       <c r="H19" s="4">
         <v>3.93</v>
@@ -10260,116 +10395,119 @@
       </c>
       <c r="AX19" s="58">
         <v>4.29</v>
       </c>
       <c r="AY19" s="47">
         <v>1.8</v>
       </c>
       <c r="AZ19" s="47">
         <v>2.66</v>
       </c>
       <c r="BA19" s="47">
         <v>2.58</v>
       </c>
       <c r="BB19" s="47">
         <v>3.64</v>
       </c>
       <c r="BC19" s="47">
         <v>3.45</v>
       </c>
       <c r="BD19" s="47">
         <v>3.65</v>
       </c>
       <c r="BE19" s="47">
         <v>4.13</v>
       </c>
+      <c r="BF19" s="47">
+        <v>4.29</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="66"/>
-      <c r="B20" s="96" t="s">
+      <c r="B20" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="96"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="96"/>
+      <c r="C20" s="91"/>
+      <c r="D20" s="91"/>
+      <c r="E20" s="91"/>
+      <c r="F20" s="91"/>
+      <c r="G20" s="91"/>
+      <c r="H20" s="91"/>
+      <c r="I20" s="91"/>
+      <c r="J20" s="91"/>
+      <c r="K20" s="91"/>
+      <c r="L20" s="91"/>
+      <c r="M20" s="91"/>
+      <c r="N20" s="91"/>
+      <c r="O20" s="91"/>
+      <c r="P20" s="91"/>
+      <c r="Q20" s="91"/>
+      <c r="R20" s="91"/>
+      <c r="S20" s="91"/>
+      <c r="T20" s="91"/>
+      <c r="U20" s="91"/>
+      <c r="V20" s="91"/>
+      <c r="W20" s="91"/>
+      <c r="X20" s="91"/>
+      <c r="Y20" s="91"/>
+      <c r="Z20" s="91"/>
+      <c r="AA20" s="91"/>
+      <c r="AB20" s="91"/>
+      <c r="AC20" s="91"/>
+      <c r="AD20" s="91"/>
+      <c r="AE20" s="91"/>
+      <c r="AF20" s="91"/>
+      <c r="AG20" s="91"/>
+      <c r="AH20" s="91"/>
+      <c r="AI20" s="91"/>
+      <c r="AJ20" s="91"/>
+      <c r="AK20" s="91"/>
+      <c r="AL20" s="91"/>
+      <c r="AM20" s="91"/>
+      <c r="AN20" s="91"/>
+      <c r="AO20" s="91"/>
+      <c r="AP20" s="91"/>
+      <c r="AQ20" s="91"/>
+      <c r="AR20" s="91"/>
+      <c r="AS20" s="91"/>
+      <c r="AT20" s="91"/>
+      <c r="AU20" s="91"/>
+      <c r="AV20" s="91"/>
+      <c r="AW20" s="91"/>
+      <c r="AX20" s="91"/>
+      <c r="AY20" s="91"/>
+      <c r="AZ20" s="91"/>
+      <c r="BA20" s="91"/>
+      <c r="BB20" s="91"/>
+      <c r="BC20" s="91"/>
+      <c r="BD20" s="91"/>
+      <c r="BE20" s="91"/>
+      <c r="BF20" s="91"/>
+      <c r="BG20" s="91"/>
+      <c r="BH20" s="91"/>
+      <c r="BI20" s="91"/>
+      <c r="BJ20" s="91"/>
     </row>
     <row r="21" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="80">
         <v>100000000</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="3">
         <v>4.01</v>
       </c>
       <c r="D21" s="3">
         <v>4.51</v>
       </c>
       <c r="E21" s="3">
         <v>5.45</v>
       </c>
       <c r="F21" s="3">
         <v>5.49</v>
       </c>
       <c r="G21" s="3">
         <v>5.45</v>
       </c>
       <c r="H21" s="3">
         <v>5.84</v>
@@ -10499,50 +10637,53 @@
       </c>
       <c r="AX21" s="58">
         <v>6.36</v>
       </c>
       <c r="AY21" s="47">
         <v>4.72</v>
       </c>
       <c r="AZ21" s="47">
         <v>5.01</v>
       </c>
       <c r="BA21" s="47">
         <v>5.0999999999999996</v>
       </c>
       <c r="BB21" s="47">
         <v>5.28</v>
       </c>
       <c r="BC21" s="47">
         <v>5.13</v>
       </c>
       <c r="BD21" s="47">
         <v>6.36</v>
       </c>
       <c r="BE21" s="47">
         <v>6.67</v>
       </c>
+      <c r="BF21" s="47">
+        <v>6.77</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="81" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="4">
         <v>3.54</v>
       </c>
       <c r="D22" s="4">
         <v>4.3899999999999997</v>
       </c>
       <c r="E22" s="4">
         <v>5.18</v>
       </c>
       <c r="F22" s="4">
         <v>5.29</v>
       </c>
       <c r="G22" s="4">
         <v>5.23</v>
       </c>
       <c r="H22" s="4">
         <v>5.67</v>
@@ -10672,50 +10813,53 @@
       </c>
       <c r="AX22" s="58">
         <v>6.75</v>
       </c>
       <c r="AY22" s="47">
         <v>4.8099999999999996</v>
       </c>
       <c r="AZ22" s="47">
         <v>5.22</v>
       </c>
       <c r="BA22" s="47">
         <v>5.26</v>
       </c>
       <c r="BB22" s="47">
         <v>5.51</v>
       </c>
       <c r="BC22" s="47">
         <v>5.35</v>
       </c>
       <c r="BD22" s="47">
         <v>6.71</v>
       </c>
       <c r="BE22" s="47">
         <v>7.02</v>
       </c>
+      <c r="BF22" s="47">
+        <v>7.14</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="D23" s="4">
         <v>3.49</v>
       </c>
       <c r="E23" s="4">
         <v>5.42</v>
       </c>
       <c r="F23" s="4">
         <v>5.13</v>
       </c>
       <c r="G23" s="4">
         <v>5.77</v>
       </c>
       <c r="H23" s="4">
         <v>5.68</v>
@@ -10845,50 +10989,53 @@
       </c>
       <c r="AX23" s="58">
         <v>4.62</v>
       </c>
       <c r="AY23" s="47">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ23" s="47">
         <v>4.41</v>
       </c>
       <c r="BA23" s="47">
         <v>4.9800000000000004</v>
       </c>
       <c r="BB23" s="47">
         <v>4.34</v>
       </c>
       <c r="BC23" s="47">
         <v>4.43</v>
       </c>
       <c r="BD23" s="47">
         <v>4.53</v>
       </c>
       <c r="BE23" s="47">
         <v>4.58</v>
       </c>
+      <c r="BF23" s="47">
+        <v>4.92</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="81" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="4">
         <v>6.07</v>
       </c>
       <c r="D24" s="4">
         <v>5.36</v>
       </c>
       <c r="E24" s="4">
         <v>7.36</v>
       </c>
       <c r="F24" s="4">
         <v>7.16</v>
       </c>
       <c r="G24" s="4">
         <v>7.06</v>
       </c>
       <c r="H24" s="4">
         <v>7.28</v>
@@ -11018,50 +11165,53 @@
       </c>
       <c r="AX24" s="58">
         <v>4.2699999999999996</v>
       </c>
       <c r="AY24" s="47">
         <v>4.12</v>
       </c>
       <c r="AZ24" s="47">
         <v>3.89</v>
       </c>
       <c r="BA24" s="47">
         <v>4.08</v>
       </c>
       <c r="BB24" s="47">
         <v>4.1399999999999997</v>
       </c>
       <c r="BC24" s="47">
         <v>3.95</v>
       </c>
       <c r="BD24" s="47">
         <v>4.66</v>
       </c>
       <c r="BE24" s="47">
         <v>5.16</v>
       </c>
+      <c r="BF24" s="47">
+        <v>5.04</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>27</v>
@@ -11191,50 +11341,53 @@
       </c>
       <c r="AX25" s="58">
         <v>2.44</v>
       </c>
       <c r="AY25" s="47">
         <v>3.59</v>
       </c>
       <c r="AZ25" s="47">
         <v>1.89</v>
       </c>
       <c r="BA25" s="47">
         <v>2.46</v>
       </c>
       <c r="BB25" s="47">
         <v>2.75</v>
       </c>
       <c r="BC25" s="47">
         <v>2.92</v>
       </c>
       <c r="BD25" s="47">
         <v>2.44</v>
       </c>
       <c r="BE25" s="47">
         <v>2.61</v>
       </c>
+      <c r="BF25" s="47">
+        <v>2.74</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="81" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="4">
         <v>10.77</v>
       </c>
       <c r="D26" s="4">
         <v>5.67</v>
       </c>
       <c r="E26" s="4">
         <v>6.08</v>
       </c>
       <c r="F26" s="4">
         <v>4.82</v>
       </c>
       <c r="G26" s="4">
         <v>4.72</v>
       </c>
       <c r="H26" s="4">
         <v>4.8099999999999996</v>
@@ -11364,116 +11517,119 @@
       </c>
       <c r="AX26" s="58">
         <v>5.18</v>
       </c>
       <c r="AY26" s="47">
         <v>8.1</v>
       </c>
       <c r="AZ26" s="47">
         <v>4.22</v>
       </c>
       <c r="BA26" s="47">
         <v>4.8600000000000003</v>
       </c>
       <c r="BB26" s="47">
         <v>3.66</v>
       </c>
       <c r="BC26" s="47">
         <v>3.34</v>
       </c>
       <c r="BD26" s="47">
         <v>4.18</v>
       </c>
       <c r="BE26" s="47">
         <v>4.16</v>
       </c>
+      <c r="BF26" s="47">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="66"/>
-      <c r="B27" s="96" t="s">
+      <c r="B27" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="C27" s="96"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="96"/>
+      <c r="C27" s="91"/>
+      <c r="D27" s="91"/>
+      <c r="E27" s="91"/>
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="91"/>
+      <c r="J27" s="91"/>
+      <c r="K27" s="91"/>
+      <c r="L27" s="91"/>
+      <c r="M27" s="91"/>
+      <c r="N27" s="91"/>
+      <c r="O27" s="91"/>
+      <c r="P27" s="91"/>
+      <c r="Q27" s="91"/>
+      <c r="R27" s="91"/>
+      <c r="S27" s="91"/>
+      <c r="T27" s="91"/>
+      <c r="U27" s="91"/>
+      <c r="V27" s="91"/>
+      <c r="W27" s="91"/>
+      <c r="X27" s="91"/>
+      <c r="Y27" s="91"/>
+      <c r="Z27" s="91"/>
+      <c r="AA27" s="91"/>
+      <c r="AB27" s="91"/>
+      <c r="AC27" s="91"/>
+      <c r="AD27" s="91"/>
+      <c r="AE27" s="91"/>
+      <c r="AF27" s="91"/>
+      <c r="AG27" s="91"/>
+      <c r="AH27" s="91"/>
+      <c r="AI27" s="91"/>
+      <c r="AJ27" s="91"/>
+      <c r="AK27" s="91"/>
+      <c r="AL27" s="91"/>
+      <c r="AM27" s="91"/>
+      <c r="AN27" s="91"/>
+      <c r="AO27" s="91"/>
+      <c r="AP27" s="91"/>
+      <c r="AQ27" s="91"/>
+      <c r="AR27" s="91"/>
+      <c r="AS27" s="91"/>
+      <c r="AT27" s="91"/>
+      <c r="AU27" s="91"/>
+      <c r="AV27" s="91"/>
+      <c r="AW27" s="91"/>
+      <c r="AX27" s="91"/>
+      <c r="AY27" s="91"/>
+      <c r="AZ27" s="91"/>
+      <c r="BA27" s="91"/>
+      <c r="BB27" s="91"/>
+      <c r="BC27" s="91"/>
+      <c r="BD27" s="91"/>
+      <c r="BE27" s="91"/>
+      <c r="BF27" s="91"/>
+      <c r="BG27" s="91"/>
+      <c r="BH27" s="91"/>
+      <c r="BI27" s="91"/>
+      <c r="BJ27" s="91"/>
     </row>
     <row r="28" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="82">
         <v>100000000</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="3">
         <v>2.95</v>
       </c>
       <c r="D28" s="3">
         <v>3.59</v>
       </c>
       <c r="E28" s="3">
         <v>3.52</v>
       </c>
       <c r="F28" s="3">
         <v>3.45</v>
       </c>
       <c r="G28" s="3">
         <v>3.47</v>
       </c>
       <c r="H28" s="3">
         <v>3.64</v>
@@ -11603,50 +11759,53 @@
       </c>
       <c r="AX28" s="58">
         <v>3.89</v>
       </c>
       <c r="AY28" s="47">
         <v>3.24</v>
       </c>
       <c r="AZ28" s="47">
         <v>3.22</v>
       </c>
       <c r="BA28" s="47">
         <v>3.09</v>
       </c>
       <c r="BB28" s="47">
         <v>3.2</v>
       </c>
       <c r="BC28" s="47">
         <v>3.01</v>
       </c>
       <c r="BD28" s="47">
         <v>3.65</v>
       </c>
       <c r="BE28" s="47">
         <v>3.93</v>
       </c>
+      <c r="BF28" s="47">
+        <v>3.97</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="83" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="4">
         <v>1.35</v>
       </c>
       <c r="D29" s="4">
         <v>1.41</v>
       </c>
       <c r="E29" s="4">
         <v>1.1599999999999999</v>
       </c>
       <c r="F29" s="4">
         <v>1.22</v>
       </c>
       <c r="G29" s="4">
         <v>1.39</v>
       </c>
       <c r="H29" s="4">
         <v>2.08</v>
@@ -11776,50 +11935,53 @@
       </c>
       <c r="AX29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BB29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BC29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BD29" s="4" t="s">
         <v>27</v>
       </c>
       <c r="BE29" s="4" t="s">
         <v>27</v>
       </c>
+      <c r="BF29" s="4" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="83" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="4">
         <v>3.32</v>
       </c>
       <c r="D30" s="4">
         <v>2.61</v>
       </c>
       <c r="E30" s="4">
         <v>1.72</v>
       </c>
       <c r="F30" s="4">
         <v>1.94</v>
       </c>
       <c r="G30" s="4">
         <v>1.71</v>
       </c>
       <c r="H30" s="4">
         <v>1.71</v>
@@ -11949,50 +12111,53 @@
       </c>
       <c r="AX30" s="58">
         <v>2.48</v>
       </c>
       <c r="AY30" s="60">
         <v>1.82</v>
       </c>
       <c r="AZ30" s="48">
         <v>0.96</v>
       </c>
       <c r="BA30" s="48">
         <v>1.57</v>
       </c>
       <c r="BB30" s="48">
         <v>1.41</v>
       </c>
       <c r="BC30" s="48">
         <v>1.49</v>
       </c>
       <c r="BD30" s="48">
         <v>2.0099999999999998</v>
       </c>
       <c r="BE30" s="48">
         <v>2.52</v>
       </c>
+      <c r="BF30" s="48">
+        <v>2.66</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="83" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="4">
         <v>5.88</v>
       </c>
       <c r="D31" s="4">
         <v>7.1</v>
       </c>
       <c r="E31" s="4">
         <v>5.91</v>
       </c>
       <c r="F31" s="4">
         <v>5.2</v>
       </c>
       <c r="G31" s="4">
         <v>4.99</v>
       </c>
       <c r="H31" s="4">
         <v>4.67</v>
@@ -12122,50 +12287,53 @@
       </c>
       <c r="AX31" s="58">
         <v>3.79</v>
       </c>
       <c r="AY31" s="60">
         <v>3.29</v>
       </c>
       <c r="AZ31" s="48">
         <v>2.4</v>
       </c>
       <c r="BA31" s="48">
         <v>2.7</v>
       </c>
       <c r="BB31" s="48">
         <v>2.88</v>
       </c>
       <c r="BC31" s="48">
         <v>2.96</v>
       </c>
       <c r="BD31" s="48">
         <v>3.48</v>
       </c>
       <c r="BE31" s="48">
         <v>4.04</v>
       </c>
+      <c r="BF31" s="48">
+        <v>3.79</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="83" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="4">
         <v>2.88</v>
       </c>
       <c r="D32" s="4">
         <v>2.02</v>
       </c>
       <c r="E32" s="4">
         <v>2.0099999999999998</v>
       </c>
       <c r="F32" s="4">
         <v>1.88</v>
       </c>
       <c r="G32" s="4">
         <v>2</v>
       </c>
       <c r="H32" s="4">
         <v>2.25</v>
@@ -12295,50 +12463,53 @@
       </c>
       <c r="AX32" s="58">
         <v>4.1900000000000004</v>
       </c>
       <c r="AY32" s="60">
         <v>5.53</v>
       </c>
       <c r="AZ32" s="48">
         <v>4.34</v>
       </c>
       <c r="BA32" s="48">
         <v>3.04</v>
       </c>
       <c r="BB32" s="48">
         <v>2.99</v>
       </c>
       <c r="BC32" s="48">
         <v>3.39</v>
       </c>
       <c r="BD32" s="48">
         <v>4.25</v>
       </c>
       <c r="BE32" s="48">
         <v>4.5199999999999996</v>
       </c>
+      <c r="BF32" s="48">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="83" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="4">
         <v>6.48</v>
       </c>
       <c r="D33" s="4">
         <v>5.1100000000000003</v>
       </c>
       <c r="E33" s="4">
         <v>4.7300000000000004</v>
       </c>
       <c r="F33" s="4">
         <v>4.05</v>
       </c>
       <c r="G33" s="4">
         <v>3.48</v>
       </c>
       <c r="H33" s="4">
         <v>3.57</v>
@@ -12468,50 +12639,53 @@
       </c>
       <c r="AX33" s="58">
         <v>3.25</v>
       </c>
       <c r="AY33" s="60">
         <v>2.14</v>
       </c>
       <c r="AZ33" s="48">
         <v>3</v>
       </c>
       <c r="BA33" s="48">
         <v>3.2</v>
       </c>
       <c r="BB33" s="48">
         <v>2.95</v>
       </c>
       <c r="BC33" s="48">
         <v>2.5</v>
       </c>
       <c r="BD33" s="48">
         <v>2.82</v>
       </c>
       <c r="BE33" s="48">
         <v>3.13</v>
       </c>
+      <c r="BF33" s="48">
+        <v>3.19</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="83" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="4">
         <v>1.39</v>
       </c>
       <c r="D34" s="4">
         <v>4.7699999999999996</v>
       </c>
       <c r="E34" s="4">
         <v>5.09</v>
       </c>
       <c r="F34" s="4">
         <v>4.99</v>
       </c>
       <c r="G34" s="4">
         <v>4.91</v>
       </c>
       <c r="H34" s="4">
         <v>5.6</v>
@@ -12641,50 +12815,53 @@
       </c>
       <c r="AX34" s="58">
         <v>5.01</v>
       </c>
       <c r="AY34" s="60">
         <v>4.92</v>
       </c>
       <c r="AZ34" s="48">
         <v>4.76</v>
       </c>
       <c r="BA34" s="48">
         <v>4.55</v>
       </c>
       <c r="BB34" s="48">
         <v>4.29</v>
       </c>
       <c r="BC34" s="48">
         <v>3.8</v>
       </c>
       <c r="BD34" s="48">
         <v>4.9800000000000004</v>
       </c>
       <c r="BE34" s="48">
         <v>5.09</v>
       </c>
+      <c r="BF34" s="48">
+        <v>5.12</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="83" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>27</v>
@@ -12814,50 +12991,53 @@
       </c>
       <c r="AX35" s="58">
         <v>2.2200000000000002</v>
       </c>
       <c r="AY35" s="60">
         <v>1.49</v>
       </c>
       <c r="AZ35" s="48">
         <v>2.34</v>
       </c>
       <c r="BA35" s="48">
         <v>2.5499999999999998</v>
       </c>
       <c r="BB35" s="48">
         <v>1.92</v>
       </c>
       <c r="BC35" s="48">
         <v>1.83</v>
       </c>
       <c r="BD35" s="48">
         <v>2.93</v>
       </c>
       <c r="BE35" s="48">
         <v>2.61</v>
       </c>
+      <c r="BF35" s="48">
+        <v>2.4700000000000002</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="83" t="s">
         <v>89</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="4">
         <v>0.77</v>
       </c>
       <c r="D36" s="4">
         <v>1.41</v>
       </c>
       <c r="E36" s="4">
         <v>1.47</v>
       </c>
       <c r="F36" s="4">
         <v>1.7</v>
       </c>
       <c r="G36" s="4">
         <v>2.15</v>
       </c>
       <c r="H36" s="4">
         <v>3.06</v>
@@ -12987,50 +13167,53 @@
       </c>
       <c r="AX36" s="58">
         <v>3.49</v>
       </c>
       <c r="AY36" s="60">
         <v>2.66</v>
       </c>
       <c r="AZ36" s="48">
         <v>2.8</v>
       </c>
       <c r="BA36" s="48">
         <v>2.75</v>
       </c>
       <c r="BB36" s="48">
         <v>3.21</v>
       </c>
       <c r="BC36" s="48">
         <v>2.82</v>
       </c>
       <c r="BD36" s="48">
         <v>3.81</v>
       </c>
       <c r="BE36" s="48">
         <v>4.3</v>
       </c>
+      <c r="BF36" s="48">
+        <v>3.99</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="83" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="4">
         <v>4.24</v>
       </c>
       <c r="D37" s="4">
         <v>4.45</v>
       </c>
       <c r="E37" s="4">
         <v>4.1100000000000003</v>
       </c>
       <c r="F37" s="4">
         <v>4.2</v>
       </c>
       <c r="G37" s="4">
         <v>3.86</v>
       </c>
       <c r="H37" s="4">
         <v>3.66</v>
@@ -13160,50 +13343,53 @@
       </c>
       <c r="AX37" s="58">
         <v>3.9</v>
       </c>
       <c r="AY37" s="60">
         <v>3.83</v>
       </c>
       <c r="AZ37" s="48">
         <v>2.98</v>
       </c>
       <c r="BA37" s="48">
         <v>2.93</v>
       </c>
       <c r="BB37" s="48">
         <v>2.68</v>
       </c>
       <c r="BC37" s="48">
         <v>2.72</v>
       </c>
       <c r="BD37" s="48">
         <v>3.41</v>
       </c>
       <c r="BE37" s="48">
         <v>3.88</v>
       </c>
+      <c r="BF37" s="48">
+        <v>3.88</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="83" t="s">
         <v>91</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>27</v>
@@ -13333,50 +13519,53 @@
       </c>
       <c r="AX38" s="58">
         <v>4.37</v>
       </c>
       <c r="AY38" s="60">
         <v>4.33</v>
       </c>
       <c r="AZ38" s="48">
         <v>4.2699999999999996</v>
       </c>
       <c r="BA38" s="48">
         <v>3.94</v>
       </c>
       <c r="BB38" s="48">
         <v>3.7</v>
       </c>
       <c r="BC38" s="48">
         <v>3.23</v>
       </c>
       <c r="BD38" s="48">
         <v>3.43</v>
       </c>
       <c r="BE38" s="48">
         <v>3.35</v>
       </c>
+      <c r="BF38" s="48">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="84" t="s">
         <v>92</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="17">
         <v>2.98</v>
       </c>
       <c r="D39" s="17">
         <v>3.57</v>
       </c>
       <c r="E39" s="17">
         <v>4.03</v>
       </c>
       <c r="F39" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="G39" s="17">
         <v>4.22</v>
       </c>
       <c r="H39" s="17">
         <v>3.93</v>
@@ -13506,51 +13695,53 @@
       </c>
       <c r="AX39" s="59">
         <v>4.29</v>
       </c>
       <c r="AY39" s="61">
         <v>1.8</v>
       </c>
       <c r="AZ39" s="49">
         <v>2.66</v>
       </c>
       <c r="BA39" s="49">
         <v>2.58</v>
       </c>
       <c r="BB39" s="49">
         <v>3.64</v>
       </c>
       <c r="BC39" s="49">
         <v>3.45</v>
       </c>
       <c r="BD39" s="49">
         <v>3.65</v>
       </c>
       <c r="BE39" s="49">
         <v>4.13</v>
       </c>
-      <c r="BF39" s="22"/>
+      <c r="BF39" s="49">
+        <v>4.29</v>
+      </c>
       <c r="BG39" s="22"/>
       <c r="BH39" s="22"/>
       <c r="BI39" s="22"/>
       <c r="BJ39" s="22"/>
     </row>
     <row r="40" spans="1:62" x14ac:dyDescent="0.25">
       <c r="B40" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AN2:BJ2"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="BI3:BJ3"/>
     <mergeCell ref="B6:BJ6"/>
     <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AV3:AX3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AM4:AX4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>