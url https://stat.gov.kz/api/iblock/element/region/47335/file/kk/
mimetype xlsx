--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4275" yWindow="270" windowWidth="14235" windowHeight="12615" activeTab="2"/>
+    <workbookView xWindow="4272" yWindow="276" windowWidth="14232" windowHeight="12612" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1096" uniqueCount="35">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -126,51 +126,51 @@
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -191,50 +191,56 @@
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -331,51 +337,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -416,81 +422,92 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -767,184 +784,184 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
     <sheetView topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="AC14" sqref="AC14"/>
+      <selection activeCell="AE25" sqref="AE25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="23"/>
+    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="34"/>
-[...22 lines deleted...]
-      <c r="Y1" s="34"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32">
+      <c r="A4" s="40"/>
+      <c r="B4" s="34">
         <v>2024</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="32">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34">
         <v>2025</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="32">
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="34">
         <v>2026</v>
       </c>
-      <c r="AA4" s="33"/>
-[...9 lines deleted...]
-      <c r="AK4" s="33"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="35"/>
+      <c r="AF4" s="35"/>
+      <c r="AG4" s="35"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="35"/>
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="39"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -1011,77 +1028,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="35"/>
-[...22 lines deleted...]
-      <c r="Y6" s="35"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="17">
         <v>-501</v>
       </c>
       <c r="C7" s="17">
         <v>-338</v>
       </c>
       <c r="D7" s="17">
         <v>-213</v>
       </c>
       <c r="E7" s="17">
         <v>-188</v>
       </c>
       <c r="F7" s="17">
         <v>-296</v>
       </c>
       <c r="G7" s="17">
         <v>-396</v>
       </c>
       <c r="H7" s="17">
         <v>-694</v>
@@ -1121,50 +1138,56 @@
       </c>
       <c r="T7" s="19">
         <v>-666</v>
       </c>
       <c r="U7" s="19">
         <v>-586</v>
       </c>
       <c r="V7" s="19">
         <v>-540</v>
       </c>
       <c r="W7" s="19">
         <v>-388</v>
       </c>
       <c r="X7" s="19">
         <v>-514</v>
       </c>
       <c r="Y7" s="19">
         <v>-447</v>
       </c>
       <c r="Z7" s="19">
         <v>-393</v>
       </c>
       <c r="AA7" s="19">
         <v>-155</v>
       </c>
+      <c r="AB7" s="12">
+        <v>-212</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>-132</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="17">
         <v>31</v>
       </c>
       <c r="C8" s="17">
         <v>117</v>
       </c>
       <c r="D8" s="17">
         <v>62</v>
       </c>
       <c r="E8" s="17">
         <v>-188</v>
       </c>
       <c r="F8" s="17">
         <v>-59</v>
       </c>
       <c r="G8" s="17">
         <v>-22</v>
       </c>
       <c r="H8" s="17">
         <v>14</v>
@@ -1204,50 +1227,56 @@
       </c>
       <c r="T8" s="19">
         <v>79</v>
       </c>
       <c r="U8" s="19">
         <v>93</v>
       </c>
       <c r="V8" s="19">
         <v>106</v>
       </c>
       <c r="W8" s="19">
         <v>105</v>
       </c>
       <c r="X8" s="19">
         <v>105</v>
       </c>
       <c r="Y8" s="19">
         <v>29</v>
       </c>
       <c r="Z8" s="19">
         <v>-52</v>
       </c>
       <c r="AA8" s="19">
         <v>94</v>
       </c>
+      <c r="AB8" s="12">
+        <v>145</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>-2</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="17">
         <v>-92</v>
       </c>
       <c r="C9" s="17">
         <v>-75</v>
       </c>
       <c r="D9" s="17">
         <v>-41</v>
       </c>
       <c r="E9" s="17">
         <v>-54</v>
       </c>
       <c r="F9" s="17">
         <v>-39</v>
       </c>
       <c r="G9" s="17">
         <v>-57</v>
       </c>
       <c r="H9" s="17">
         <v>-92</v>
@@ -1287,50 +1316,56 @@
       </c>
       <c r="T9" s="19">
         <v>-103</v>
       </c>
       <c r="U9" s="19">
         <v>-74</v>
       </c>
       <c r="V9" s="19">
         <v>-94</v>
       </c>
       <c r="W9" s="19">
         <v>-65</v>
       </c>
       <c r="X9" s="19">
         <v>-94</v>
       </c>
       <c r="Y9" s="19">
         <v>-89</v>
       </c>
       <c r="Z9" s="19">
         <v>-66</v>
       </c>
       <c r="AA9" s="19">
         <v>-90</v>
       </c>
+      <c r="AB9" s="12">
+        <v>-37</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="17">
         <v>-39</v>
       </c>
       <c r="C10" s="17">
         <v>-29</v>
       </c>
       <c r="D10" s="17">
         <v>-27</v>
       </c>
       <c r="E10" s="17">
         <v>-21</v>
       </c>
       <c r="F10" s="17">
         <v>-14</v>
       </c>
       <c r="G10" s="17">
         <v>-50</v>
       </c>
       <c r="H10" s="17">
         <v>-67</v>
@@ -1370,50 +1405,56 @@
       </c>
       <c r="T10" s="19">
         <v>-46</v>
       </c>
       <c r="U10" s="19">
         <v>-86</v>
       </c>
       <c r="V10" s="19">
         <v>-13</v>
       </c>
       <c r="W10" s="19">
         <v>-74</v>
       </c>
       <c r="X10" s="19">
         <v>-15</v>
       </c>
       <c r="Y10" s="19">
         <v>-33</v>
       </c>
       <c r="Z10" s="19">
         <v>-36</v>
       </c>
       <c r="AA10" s="19">
         <v>-47</v>
       </c>
+      <c r="AB10" s="12">
+        <v>-57</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>-16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>-31</v>
       </c>
       <c r="C11" s="17">
         <v>-53</v>
       </c>
       <c r="D11" s="17">
         <v>-48</v>
       </c>
       <c r="E11" s="17">
         <v>-43</v>
       </c>
       <c r="F11" s="17">
         <v>-5</v>
       </c>
       <c r="G11" s="17">
         <v>-31</v>
       </c>
       <c r="H11" s="17">
         <v>-63</v>
@@ -1453,50 +1494,56 @@
       </c>
       <c r="T11" s="19">
         <v>-38</v>
       </c>
       <c r="U11" s="19">
         <v>-23</v>
       </c>
       <c r="V11" s="19">
         <v>-41</v>
       </c>
       <c r="W11" s="19">
         <v>-31</v>
       </c>
       <c r="X11" s="19">
         <v>-42</v>
       </c>
       <c r="Y11" s="19">
         <v>-41</v>
       </c>
       <c r="Z11" s="19">
         <v>-21</v>
       </c>
       <c r="AA11" s="19">
         <v>-21</v>
       </c>
+      <c r="AB11" s="12">
+        <v>-20</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>-35</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>-30</v>
       </c>
       <c r="C12" s="17">
         <v>-45</v>
       </c>
       <c r="D12" s="17">
         <v>-35</v>
       </c>
       <c r="E12" s="17">
         <v>-48</v>
       </c>
       <c r="F12" s="17">
         <v>-18</v>
       </c>
       <c r="G12" s="17">
         <v>-8</v>
       </c>
       <c r="H12" s="17">
         <v>-43</v>
@@ -1536,50 +1583,56 @@
       </c>
       <c r="T12" s="19">
         <v>-26</v>
       </c>
       <c r="U12" s="19">
         <v>-43</v>
       </c>
       <c r="V12" s="19">
         <v>-18</v>
       </c>
       <c r="W12" s="19">
         <v>-36</v>
       </c>
       <c r="X12" s="19">
         <v>-42</v>
       </c>
       <c r="Y12" s="19">
         <v>-7</v>
       </c>
       <c r="Z12" s="19">
         <v>-65</v>
       </c>
       <c r="AA12" s="19">
         <v>-26</v>
       </c>
+      <c r="AB12" s="12">
+        <v>-24</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>-26</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>-35</v>
       </c>
       <c r="C13" s="17">
         <v>-55</v>
       </c>
       <c r="D13" s="17">
         <v>-8</v>
       </c>
       <c r="E13" s="17">
         <v>-27</v>
       </c>
       <c r="F13" s="17">
         <v>-34</v>
       </c>
       <c r="G13" s="17">
         <v>-23</v>
       </c>
       <c r="H13" s="17">
         <v>-61</v>
@@ -1619,50 +1672,56 @@
       </c>
       <c r="T13" s="19">
         <v>-70</v>
       </c>
       <c r="U13" s="19">
         <v>-29</v>
       </c>
       <c r="V13" s="19">
         <v>-81</v>
       </c>
       <c r="W13" s="19">
         <v>-57</v>
       </c>
       <c r="X13" s="19">
         <v>-57</v>
       </c>
       <c r="Y13" s="19">
         <v>-23</v>
       </c>
       <c r="Z13" s="19">
         <v>-56</v>
       </c>
       <c r="AA13" s="19">
         <v>-10</v>
       </c>
+      <c r="AB13" s="12">
+        <v>-31</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>-30</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>-22</v>
       </c>
       <c r="C14" s="17">
         <v>19</v>
       </c>
       <c r="D14" s="17">
         <v>-7</v>
       </c>
       <c r="E14" s="17">
         <v>309</v>
       </c>
       <c r="F14" s="17">
         <v>53</v>
       </c>
       <c r="G14" s="17">
         <v>-5</v>
       </c>
       <c r="H14" s="17">
         <v>-72</v>
@@ -1702,50 +1761,56 @@
       </c>
       <c r="T14" s="19">
         <v>-69</v>
       </c>
       <c r="U14" s="19">
         <v>-62</v>
       </c>
       <c r="V14" s="19">
         <v>17</v>
       </c>
       <c r="W14" s="19">
         <v>27</v>
       </c>
       <c r="X14" s="19">
         <v>-28</v>
       </c>
       <c r="Y14" s="19">
         <v>-30</v>
       </c>
       <c r="Z14" s="19">
         <v>-2</v>
       </c>
       <c r="AA14" s="19">
         <v>32</v>
       </c>
+      <c r="AB14" s="12">
+        <v>-35</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>19</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="17">
         <v>-33</v>
       </c>
       <c r="C15" s="17">
         <v>3</v>
       </c>
       <c r="D15" s="17">
         <v>-3</v>
       </c>
       <c r="E15" s="17">
         <v>-14</v>
       </c>
       <c r="F15" s="17">
         <v>-25</v>
       </c>
       <c r="G15" s="17">
         <v>-8</v>
       </c>
       <c r="H15" s="17">
         <v>-29</v>
@@ -1785,50 +1850,56 @@
       </c>
       <c r="T15" s="19">
         <v>-53</v>
       </c>
       <c r="U15" s="19">
         <v>-17</v>
       </c>
       <c r="V15" s="19">
         <v>-61</v>
       </c>
       <c r="W15" s="19">
         <v>-13</v>
       </c>
       <c r="X15" s="19">
         <v>-38</v>
       </c>
       <c r="Y15" s="19">
         <v>-22</v>
       </c>
       <c r="Z15" s="19">
         <v>-14</v>
       </c>
       <c r="AA15" s="19">
         <v>11</v>
       </c>
+      <c r="AB15" s="12">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>-19</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>-9</v>
       </c>
       <c r="C16" s="17">
         <v>-74</v>
       </c>
       <c r="D16" s="17">
         <v>-19</v>
       </c>
       <c r="E16" s="17">
         <v>-34</v>
       </c>
       <c r="F16" s="17">
         <v>-9</v>
       </c>
       <c r="G16" s="17">
         <v>-27</v>
       </c>
       <c r="H16" s="17">
         <v>-12</v>
@@ -1868,52 +1939,58 @@
       </c>
       <c r="T16" s="19">
         <v>-19</v>
       </c>
       <c r="U16" s="19">
         <v>13</v>
       </c>
       <c r="V16" s="19">
         <v>-30</v>
       </c>
       <c r="W16" s="19">
         <v>-42</v>
       </c>
       <c r="X16" s="19">
         <v>-19</v>
       </c>
       <c r="Y16" s="19">
         <v>-50</v>
       </c>
       <c r="Z16" s="19">
         <v>-15</v>
       </c>
       <c r="AA16" s="19">
         <v>-12</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="12">
+        <v>4</v>
+      </c>
+      <c r="AC16" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="17">
         <v>-44</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>-7</v>
       </c>
       <c r="E17" s="17">
         <v>25</v>
       </c>
       <c r="F17" s="17">
         <v>-12</v>
       </c>
       <c r="G17" s="17">
         <v>-1</v>
       </c>
       <c r="H17" s="17">
         <v>-4</v>
       </c>
       <c r="I17" s="17">
@@ -1951,52 +2028,58 @@
       </c>
       <c r="T17" s="19">
         <v>-16</v>
       </c>
       <c r="U17" s="19">
         <v>-28</v>
       </c>
       <c r="V17" s="19">
         <v>-50</v>
       </c>
       <c r="W17" s="19">
         <v>3</v>
       </c>
       <c r="X17" s="19">
         <v>-19</v>
       </c>
       <c r="Y17" s="19">
         <v>-12</v>
       </c>
       <c r="Z17" s="19">
         <v>55</v>
       </c>
       <c r="AA17" s="19">
         <v>63</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="12">
+        <v>-19</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="17">
         <v>-50</v>
       </c>
       <c r="C18" s="17">
         <v>-41</v>
       </c>
       <c r="D18" s="17">
         <v>-49</v>
       </c>
       <c r="E18" s="17">
         <v>-46</v>
       </c>
       <c r="F18" s="17">
         <v>-56</v>
       </c>
       <c r="G18" s="17">
         <v>-60</v>
       </c>
       <c r="H18" s="17">
         <v>-85</v>
       </c>
       <c r="I18" s="17">
@@ -2034,52 +2117,58 @@
       </c>
       <c r="T18" s="19">
         <v>-96</v>
       </c>
       <c r="U18" s="19">
         <v>-112</v>
       </c>
       <c r="V18" s="19">
         <v>-72</v>
       </c>
       <c r="W18" s="19">
         <v>-67</v>
       </c>
       <c r="X18" s="19">
         <v>-73</v>
       </c>
       <c r="Y18" s="19">
         <v>-67</v>
       </c>
       <c r="Z18" s="19">
         <v>-56</v>
       </c>
       <c r="AA18" s="19">
         <v>-31</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="12">
+        <v>-27</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="17">
         <v>-33</v>
       </c>
       <c r="C19" s="17">
         <v>-20</v>
       </c>
       <c r="D19" s="17">
         <v>5</v>
       </c>
       <c r="E19" s="17">
         <v>-15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="17">
         <v>-14</v>
       </c>
       <c r="H19" s="17">
         <v>-29</v>
       </c>
       <c r="I19" s="17">
@@ -2117,52 +2206,58 @@
       </c>
       <c r="T19" s="19">
         <v>-36</v>
       </c>
       <c r="U19" s="19">
         <v>-28</v>
       </c>
       <c r="V19" s="19">
         <v>-32</v>
       </c>
       <c r="W19" s="19">
         <v>-37</v>
       </c>
       <c r="X19" s="19">
         <v>-40</v>
       </c>
       <c r="Y19" s="19">
         <v>-18</v>
       </c>
       <c r="Z19" s="19">
         <v>-19</v>
       </c>
       <c r="AA19" s="19">
         <v>-12</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="12">
+        <v>-33</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>-77</v>
       </c>
       <c r="C20" s="17">
         <v>-63</v>
       </c>
       <c r="D20" s="17">
         <v>-26</v>
       </c>
       <c r="E20" s="17">
         <v>-31</v>
       </c>
       <c r="F20" s="17">
         <v>-34</v>
       </c>
       <c r="G20" s="17">
         <v>-40</v>
       </c>
       <c r="H20" s="17">
         <v>-77</v>
       </c>
       <c r="I20" s="17">
@@ -2200,52 +2295,58 @@
       </c>
       <c r="T20" s="19">
         <v>-90</v>
       </c>
       <c r="U20" s="19">
         <v>-119</v>
       </c>
       <c r="V20" s="19">
         <v>-95</v>
       </c>
       <c r="W20" s="19">
         <v>-55</v>
       </c>
       <c r="X20" s="19">
         <v>-96</v>
       </c>
       <c r="Y20" s="19">
         <v>-52</v>
       </c>
       <c r="Z20" s="19">
         <v>-19</v>
       </c>
       <c r="AA20" s="19">
         <v>-33</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="12">
+        <v>-44</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="17">
         <v>-37</v>
       </c>
       <c r="C21" s="17">
         <v>-22</v>
       </c>
       <c r="D21" s="17">
         <v>-10</v>
       </c>
       <c r="E21" s="17">
         <v>-1</v>
       </c>
       <c r="F21" s="17">
         <v>-44</v>
       </c>
       <c r="G21" s="17">
         <v>-50</v>
       </c>
       <c r="H21" s="17">
         <v>-74</v>
       </c>
       <c r="I21" s="17">
@@ -2283,81 +2384,90 @@
       </c>
       <c r="T21" s="19">
         <v>-83</v>
       </c>
       <c r="U21" s="19">
         <v>-71</v>
       </c>
       <c r="V21" s="19">
         <v>-76</v>
       </c>
       <c r="W21" s="19">
         <v>-46</v>
       </c>
       <c r="X21" s="19">
         <v>-56</v>
       </c>
       <c r="Y21" s="19">
         <v>-32</v>
       </c>
       <c r="Z21" s="19">
         <v>-27</v>
       </c>
       <c r="AA21" s="19">
         <v>-73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="37" t="s">
+      <c r="AB21" s="12">
+        <v>-34</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.4">
+      <c r="A22" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="37"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39"/>
+      <c r="U22" s="39"/>
+      <c r="V22" s="39"/>
+      <c r="W22" s="39"/>
+      <c r="X22" s="39"/>
+      <c r="Y22" s="39"/>
+      <c r="AA22" s="27"/>
+      <c r="AB22" s="27"/>
+      <c r="AC22" s="43"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17">
         <v>9</v>
       </c>
       <c r="C23" s="17">
         <v>70</v>
       </c>
       <c r="D23" s="17">
         <v>54</v>
       </c>
       <c r="E23" s="17">
         <v>-209</v>
       </c>
       <c r="F23" s="17">
         <v>-31</v>
       </c>
       <c r="G23" s="17">
         <v>26</v>
       </c>
       <c r="H23" s="17">
         <v>8</v>
       </c>
       <c r="I23" s="17">
@@ -2395,52 +2505,58 @@
       </c>
       <c r="T23" s="19">
         <v>48</v>
       </c>
       <c r="U23" s="19">
         <v>104</v>
       </c>
       <c r="V23" s="19">
         <v>108</v>
       </c>
       <c r="W23" s="19">
         <v>86</v>
       </c>
       <c r="X23" s="19">
         <v>94</v>
       </c>
       <c r="Y23" s="19">
         <v>-9</v>
       </c>
       <c r="Z23" s="19">
         <v>-27</v>
       </c>
       <c r="AA23" s="19">
         <v>105</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="12">
+        <v>140</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>31</v>
       </c>
       <c r="C24" s="17">
         <v>117</v>
       </c>
       <c r="D24" s="17">
         <v>62</v>
       </c>
       <c r="E24" s="17">
         <v>-188</v>
       </c>
       <c r="F24" s="17">
         <v>-59</v>
       </c>
       <c r="G24" s="17">
         <v>-22</v>
       </c>
       <c r="H24" s="17">
         <v>14</v>
       </c>
       <c r="I24" s="17">
@@ -2478,52 +2594,58 @@
       </c>
       <c r="T24" s="19">
         <v>79</v>
       </c>
       <c r="U24" s="19">
         <v>93</v>
       </c>
       <c r="V24" s="19">
         <v>106</v>
       </c>
       <c r="W24" s="19">
         <v>105</v>
       </c>
       <c r="X24" s="19">
         <v>105</v>
       </c>
       <c r="Y24" s="19">
         <v>29</v>
       </c>
       <c r="Z24" s="19">
         <v>-52</v>
       </c>
       <c r="AA24" s="19">
         <v>94</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="12">
+        <v>145</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="17" t="s">
@@ -2561,52 +2683,58 @@
       </c>
       <c r="T25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC25" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="17" t="s">
@@ -2644,52 +2772,58 @@
       </c>
       <c r="T26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC26" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>-3</v>
       </c>
       <c r="C27" s="17">
         <v>-21</v>
       </c>
       <c r="D27" s="17">
         <v>-1</v>
       </c>
       <c r="E27" s="17">
         <v>-9</v>
       </c>
       <c r="F27" s="17">
         <v>27</v>
       </c>
       <c r="G27" s="17">
         <v>6</v>
       </c>
       <c r="H27" s="17">
         <v>-8</v>
       </c>
       <c r="I27" s="17">
@@ -2727,52 +2861,58 @@
       </c>
       <c r="T27" s="19">
         <v>-15</v>
       </c>
       <c r="U27" s="19">
         <v>-3</v>
       </c>
       <c r="V27" s="19">
         <v>9</v>
       </c>
       <c r="W27" s="19">
         <v>-1</v>
       </c>
       <c r="X27" s="19">
         <v>-17</v>
       </c>
       <c r="Y27" s="19">
         <v>4</v>
       </c>
       <c r="Z27" s="19">
         <v>2</v>
       </c>
       <c r="AA27" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="12">
+        <v>-10</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="17" t="s">
@@ -2810,52 +2950,58 @@
       </c>
       <c r="T28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC28" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="17" t="s">
@@ -2893,52 +3039,58 @@
       </c>
       <c r="T29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="17" t="s">
@@ -2976,52 +3128,58 @@
       </c>
       <c r="T30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="17">
         <v>-28</v>
       </c>
       <c r="C31" s="17">
         <v>-10</v>
       </c>
       <c r="D31" s="17">
         <v>-4</v>
       </c>
       <c r="E31" s="17">
         <v>2</v>
       </c>
       <c r="F31" s="17">
         <v>-7</v>
       </c>
       <c r="G31" s="17">
         <v>14</v>
       </c>
       <c r="H31" s="17">
         <v>-6</v>
       </c>
       <c r="I31" s="17">
@@ -3059,52 +3217,58 @@
       </c>
       <c r="T31" s="19">
         <v>-24</v>
       </c>
       <c r="U31" s="19">
         <v>-8</v>
       </c>
       <c r="V31" s="19">
         <v>-13</v>
       </c>
       <c r="W31" s="19">
         <v>-3</v>
       </c>
       <c r="X31" s="28">
         <v>-5</v>
       </c>
       <c r="Y31" s="19">
         <v>3</v>
       </c>
       <c r="Z31" s="19">
         <v>-6</v>
       </c>
       <c r="AA31" s="19">
         <v>-21</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="12">
+        <v>2</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="17">
         <v>1</v>
       </c>
       <c r="C32" s="17">
         <v>-12</v>
       </c>
       <c r="D32" s="17">
         <v>4</v>
       </c>
       <c r="E32" s="17">
         <v>-14</v>
       </c>
       <c r="F32" s="17">
         <v>17</v>
       </c>
       <c r="G32" s="17">
         <v>24</v>
       </c>
       <c r="H32" s="17">
         <v>9</v>
       </c>
       <c r="I32" s="17">
@@ -3142,52 +3306,58 @@
       </c>
       <c r="T32" s="19">
         <v>20</v>
       </c>
       <c r="U32" s="19">
         <v>22</v>
       </c>
       <c r="V32" s="19">
         <v>16</v>
       </c>
       <c r="W32" s="19">
         <v>-24</v>
       </c>
       <c r="X32" s="19">
         <v>1</v>
       </c>
       <c r="Y32" s="19">
         <v>-17</v>
       </c>
       <c r="Z32" s="19">
         <v>16</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="12">
+        <v>10</v>
+      </c>
+      <c r="AC32" s="12">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="17" t="s">
@@ -3223,52 +3393,58 @@
       </c>
       <c r="T33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="17">
         <v>8</v>
       </c>
       <c r="C34" s="17">
         <v>-4</v>
       </c>
       <c r="D34" s="17">
         <v>-7</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="17">
         <v>-9</v>
       </c>
       <c r="G34" s="17">
         <v>4</v>
       </c>
       <c r="H34" s="17">
         <v>-1</v>
       </c>
       <c r="I34" s="17">
@@ -3306,52 +3482,58 @@
       </c>
       <c r="T34" s="19">
         <v>-12</v>
       </c>
       <c r="U34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="19">
         <v>-10</v>
       </c>
       <c r="W34" s="19">
         <v>9</v>
       </c>
       <c r="X34" s="19">
         <v>10</v>
       </c>
       <c r="Y34" s="19">
         <v>-28</v>
       </c>
       <c r="Z34" s="19">
         <v>13</v>
       </c>
       <c r="AA34" s="19">
         <v>12</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="17" t="s">
@@ -3389,52 +3571,58 @@
       </c>
       <c r="T35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="17" t="s">
@@ -3472,52 +3660,58 @@
       </c>
       <c r="T36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="17" t="s">
@@ -3555,81 +3749,90 @@
       </c>
       <c r="T37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="36" t="s">
+      <c r="AB37" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="14.4">
+      <c r="A38" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="36"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="38"/>
+      <c r="S38" s="38"/>
+      <c r="T38" s="38"/>
+      <c r="U38" s="38"/>
+      <c r="V38" s="38"/>
+      <c r="W38" s="38"/>
+      <c r="X38" s="38"/>
+      <c r="Y38" s="38"/>
+      <c r="AA38" s="45"/>
+      <c r="AB38" s="27"/>
+      <c r="AC38" s="43"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>-510</v>
       </c>
       <c r="C39" s="17">
         <v>-408</v>
       </c>
       <c r="D39" s="17">
         <v>-267</v>
       </c>
       <c r="E39" s="17">
         <v>21</v>
       </c>
       <c r="F39" s="17">
         <v>-265</v>
       </c>
       <c r="G39" s="17">
         <v>-422</v>
       </c>
       <c r="H39" s="17">
         <v>-702</v>
       </c>
       <c r="I39" s="17">
@@ -3667,52 +3870,58 @@
       </c>
       <c r="T39" s="19">
         <v>-714</v>
       </c>
       <c r="U39" s="19">
         <v>-690</v>
       </c>
       <c r="V39" s="19">
         <v>-648</v>
       </c>
       <c r="W39" s="19">
         <v>-474</v>
       </c>
       <c r="X39" s="19">
         <v>-608</v>
       </c>
       <c r="Y39" s="19">
         <v>-438</v>
       </c>
       <c r="Z39" s="19">
         <v>-366</v>
       </c>
       <c r="AA39" s="19">
         <v>-260</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="12">
+        <v>-352</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>-151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="17" t="s">
@@ -3750,52 +3959,58 @@
       </c>
       <c r="T40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>-92</v>
       </c>
       <c r="C41" s="17">
         <v>-75</v>
       </c>
       <c r="D41" s="17">
         <v>-41</v>
       </c>
       <c r="E41" s="17">
         <v>-54</v>
       </c>
       <c r="F41" s="17">
         <v>-39</v>
       </c>
       <c r="G41" s="17">
         <v>-57</v>
       </c>
       <c r="H41" s="17">
         <v>-92</v>
       </c>
       <c r="I41" s="17">
@@ -3833,52 +4048,58 @@
       </c>
       <c r="T41" s="19">
         <v>-103</v>
       </c>
       <c r="U41" s="19">
         <v>-74</v>
       </c>
       <c r="V41" s="19">
         <v>-94</v>
       </c>
       <c r="W41" s="19">
         <v>-65</v>
       </c>
       <c r="X41" s="19">
         <v>-94</v>
       </c>
       <c r="Y41" s="19">
         <v>-89</v>
       </c>
       <c r="Z41" s="19">
         <v>-66</v>
       </c>
       <c r="AA41" s="19">
         <v>-90</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="12">
+        <v>-37</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>-39</v>
       </c>
       <c r="C42" s="17">
         <v>-29</v>
       </c>
       <c r="D42" s="17">
         <v>-27</v>
       </c>
       <c r="E42" s="17">
         <v>-21</v>
       </c>
       <c r="F42" s="17">
         <v>-14</v>
       </c>
       <c r="G42" s="17">
         <v>-50</v>
       </c>
       <c r="H42" s="17">
         <v>-67</v>
       </c>
       <c r="I42" s="17">
@@ -3916,52 +4137,58 @@
       </c>
       <c r="T42" s="19">
         <v>-46</v>
       </c>
       <c r="U42" s="19">
         <v>-86</v>
       </c>
       <c r="V42" s="19">
         <v>-13</v>
       </c>
       <c r="W42" s="19">
         <v>-74</v>
       </c>
       <c r="X42" s="19">
         <v>-15</v>
       </c>
       <c r="Y42" s="19">
         <v>-33</v>
       </c>
       <c r="Z42" s="19">
         <v>-36</v>
       </c>
       <c r="AA42" s="19">
         <v>-47</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="12">
+        <v>-57</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>-28</v>
       </c>
       <c r="C43" s="17">
         <v>-32</v>
       </c>
       <c r="D43" s="17">
         <v>-47</v>
       </c>
       <c r="E43" s="17">
         <v>-34</v>
       </c>
       <c r="F43" s="17">
         <v>-32</v>
       </c>
       <c r="G43" s="17">
         <v>-37</v>
       </c>
       <c r="H43" s="17">
         <v>-55</v>
       </c>
       <c r="I43" s="17">
@@ -3999,52 +4226,58 @@
       </c>
       <c r="T43" s="19">
         <v>-23</v>
       </c>
       <c r="U43" s="19">
         <v>-20</v>
       </c>
       <c r="V43" s="19">
         <v>-50</v>
       </c>
       <c r="W43" s="19">
         <v>-30</v>
       </c>
       <c r="X43" s="19">
         <v>-25</v>
       </c>
       <c r="Y43" s="19">
         <v>-45</v>
       </c>
       <c r="Z43" s="19">
         <v>-23</v>
       </c>
       <c r="AA43" s="19">
         <v>-28</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="12">
+        <v>-10</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>-30</v>
       </c>
       <c r="C44" s="17">
         <v>-45</v>
       </c>
       <c r="D44" s="17">
         <v>-35</v>
       </c>
       <c r="E44" s="17">
         <v>-48</v>
       </c>
       <c r="F44" s="17">
         <v>-18</v>
       </c>
       <c r="G44" s="17">
         <v>-8</v>
       </c>
       <c r="H44" s="17">
         <v>-43</v>
       </c>
       <c r="I44" s="17">
@@ -4082,52 +4315,58 @@
       </c>
       <c r="T44" s="19">
         <v>-26</v>
       </c>
       <c r="U44" s="19">
         <v>-43</v>
       </c>
       <c r="V44" s="19">
         <v>-18</v>
       </c>
       <c r="W44" s="19">
         <v>-36</v>
       </c>
       <c r="X44" s="19">
         <v>-42</v>
       </c>
       <c r="Y44" s="19">
         <v>-7</v>
       </c>
       <c r="Z44" s="19">
         <v>-65</v>
       </c>
       <c r="AA44" s="19">
         <v>-26</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="12">
+        <v>-24</v>
+      </c>
+      <c r="AC44" s="12">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>-35</v>
       </c>
       <c r="C45" s="17">
         <v>-55</v>
       </c>
       <c r="D45" s="17">
         <v>-8</v>
       </c>
       <c r="E45" s="17">
         <v>-27</v>
       </c>
       <c r="F45" s="17">
         <v>-34</v>
       </c>
       <c r="G45" s="17">
         <v>-23</v>
       </c>
       <c r="H45" s="17">
         <v>-61</v>
       </c>
       <c r="I45" s="17">
@@ -4165,52 +4404,58 @@
       </c>
       <c r="T45" s="19">
         <v>-70</v>
       </c>
       <c r="U45" s="19">
         <v>-29</v>
       </c>
       <c r="V45" s="19">
         <v>-81</v>
       </c>
       <c r="W45" s="19">
         <v>-57</v>
       </c>
       <c r="X45" s="19">
         <v>-57</v>
       </c>
       <c r="Y45" s="19">
         <v>-23</v>
       </c>
       <c r="Z45" s="19">
         <v>-56</v>
       </c>
       <c r="AA45" s="19">
         <v>-10</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="12">
+        <v>-31</v>
+      </c>
+      <c r="AC45" s="12">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>-22</v>
       </c>
       <c r="C46" s="17">
         <v>19</v>
       </c>
       <c r="D46" s="17">
         <v>-7</v>
       </c>
       <c r="E46" s="17">
         <v>309</v>
       </c>
       <c r="F46" s="17">
         <v>53</v>
       </c>
       <c r="G46" s="17">
         <v>-5</v>
       </c>
       <c r="H46" s="17">
         <v>-72</v>
       </c>
       <c r="I46" s="17">
@@ -4248,52 +4493,58 @@
       </c>
       <c r="T46" s="19">
         <v>-69</v>
       </c>
       <c r="U46" s="19">
         <v>-62</v>
       </c>
       <c r="V46" s="19">
         <v>17</v>
       </c>
       <c r="W46" s="19">
         <v>27</v>
       </c>
       <c r="X46" s="19">
         <v>-28</v>
       </c>
       <c r="Y46" s="19">
         <v>-30</v>
       </c>
       <c r="Z46" s="19">
         <v>-2</v>
       </c>
       <c r="AA46" s="19">
         <v>32</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="12">
+        <v>-35</v>
+      </c>
+      <c r="AC46" s="12">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>-5</v>
       </c>
       <c r="C47" s="17">
         <v>13</v>
       </c>
       <c r="D47" s="17">
         <v>1</v>
       </c>
       <c r="E47" s="17">
         <v>-16</v>
       </c>
       <c r="F47" s="17">
         <v>-18</v>
       </c>
       <c r="G47" s="17">
         <v>-22</v>
       </c>
       <c r="H47" s="17">
         <v>-23</v>
       </c>
       <c r="I47" s="17">
@@ -4331,52 +4582,58 @@
       </c>
       <c r="T47" s="19">
         <v>-29</v>
       </c>
       <c r="U47" s="19">
         <v>-9</v>
       </c>
       <c r="V47" s="19">
         <v>-48</v>
       </c>
       <c r="W47" s="19">
         <v>-10</v>
       </c>
       <c r="X47" s="19">
         <v>-33</v>
       </c>
       <c r="Y47" s="19">
         <v>-25</v>
       </c>
       <c r="Z47" s="19">
         <v>-8</v>
       </c>
       <c r="AA47" s="19">
         <v>32</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="12">
+        <v>-2</v>
+      </c>
+      <c r="AC47" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>-10</v>
       </c>
       <c r="C48" s="17">
         <v>-62</v>
       </c>
       <c r="D48" s="17">
         <v>-23</v>
       </c>
       <c r="E48" s="17">
         <v>-20</v>
       </c>
       <c r="F48" s="17">
         <v>-26</v>
       </c>
       <c r="G48" s="17">
         <v>-51</v>
       </c>
       <c r="H48" s="17">
         <v>-21</v>
       </c>
       <c r="I48" s="17">
@@ -4414,52 +4671,58 @@
       </c>
       <c r="T48" s="19">
         <v>-39</v>
       </c>
       <c r="U48" s="19">
         <v>-9</v>
       </c>
       <c r="V48" s="19">
         <v>-46</v>
       </c>
       <c r="W48" s="19">
         <v>-18</v>
       </c>
       <c r="X48" s="19">
         <v>-20</v>
       </c>
       <c r="Y48" s="19">
         <v>-33</v>
       </c>
       <c r="Z48" s="19">
         <v>-31</v>
       </c>
       <c r="AA48" s="19">
         <v>-25</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="12">
+        <v>-6</v>
+      </c>
+      <c r="AC48" s="12">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>-44</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="17">
         <v>-7</v>
       </c>
       <c r="E49" s="17">
         <v>25</v>
       </c>
       <c r="F49" s="17">
         <v>-12</v>
       </c>
       <c r="G49" s="17">
         <v>-1</v>
       </c>
       <c r="H49" s="17">
         <v>-4</v>
       </c>
       <c r="I49" s="17">
@@ -4497,52 +4760,58 @@
       </c>
       <c r="T49" s="19">
         <v>-16</v>
       </c>
       <c r="U49" s="19">
         <v>-28</v>
       </c>
       <c r="V49" s="19">
         <v>-50</v>
       </c>
       <c r="W49" s="19">
         <v>3</v>
       </c>
       <c r="X49" s="19">
         <v>-19</v>
       </c>
       <c r="Y49" s="19">
         <v>-12</v>
       </c>
       <c r="Z49" s="19">
         <v>55</v>
       </c>
       <c r="AA49" s="19">
         <v>63</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="12">
+        <v>-19</v>
+      </c>
+      <c r="AC49" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>-58</v>
       </c>
       <c r="C50" s="17">
         <v>-37</v>
       </c>
       <c r="D50" s="17">
         <v>-42</v>
       </c>
       <c r="E50" s="17">
         <v>-46</v>
       </c>
       <c r="F50" s="17">
         <v>-47</v>
       </c>
       <c r="G50" s="17">
         <v>-64</v>
       </c>
       <c r="H50" s="17">
         <v>-84</v>
       </c>
       <c r="I50" s="17">
@@ -4580,52 +4849,58 @@
       </c>
       <c r="T50" s="19">
         <v>-84</v>
       </c>
       <c r="U50" s="19">
         <v>-112</v>
       </c>
       <c r="V50" s="19">
         <v>-62</v>
       </c>
       <c r="W50" s="19">
         <v>-76</v>
       </c>
       <c r="X50" s="19">
         <v>-83</v>
       </c>
       <c r="Y50" s="19">
         <v>-39</v>
       </c>
       <c r="Z50" s="19">
         <v>-69</v>
       </c>
       <c r="AA50" s="19">
         <v>-43</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="12">
+        <v>-20</v>
+      </c>
+      <c r="AC50" s="12">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>-33</v>
       </c>
       <c r="C51" s="17">
         <v>-20</v>
       </c>
       <c r="D51" s="17">
         <v>5</v>
       </c>
       <c r="E51" s="17">
         <v>-15</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="17">
         <v>-14</v>
       </c>
       <c r="H51" s="17">
         <v>-29</v>
       </c>
       <c r="I51" s="17">
@@ -4663,52 +4938,58 @@
       </c>
       <c r="T51" s="19">
         <v>-36</v>
       </c>
       <c r="U51" s="19">
         <v>-28</v>
       </c>
       <c r="V51" s="19">
         <v>-32</v>
       </c>
       <c r="W51" s="19">
         <v>-37</v>
       </c>
       <c r="X51" s="19">
         <v>-40</v>
       </c>
       <c r="Y51" s="19">
         <v>-18</v>
       </c>
       <c r="Z51" s="19">
         <v>-19</v>
       </c>
       <c r="AA51" s="19">
         <v>-12</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="12">
+        <v>-33</v>
+      </c>
+      <c r="AC51" s="12">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>-77</v>
       </c>
       <c r="C52" s="17">
         <v>-63</v>
       </c>
       <c r="D52" s="17">
         <v>-26</v>
       </c>
       <c r="E52" s="17">
         <v>-31</v>
       </c>
       <c r="F52" s="17">
         <v>-34</v>
       </c>
       <c r="G52" s="17">
         <v>-40</v>
       </c>
       <c r="H52" s="17">
         <v>-77</v>
       </c>
       <c r="I52" s="17">
@@ -4746,52 +5027,58 @@
       </c>
       <c r="T52" s="19">
         <v>-90</v>
       </c>
       <c r="U52" s="19">
         <v>-119</v>
       </c>
       <c r="V52" s="19">
         <v>-95</v>
       </c>
       <c r="W52" s="19">
         <v>-55</v>
       </c>
       <c r="X52" s="19">
         <v>-96</v>
       </c>
       <c r="Y52" s="19">
         <v>-52</v>
       </c>
       <c r="Z52" s="19">
         <v>-19</v>
       </c>
       <c r="AA52" s="19">
         <v>-33</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="12">
+        <v>-44</v>
+      </c>
+      <c r="AC52" s="12">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>-37</v>
       </c>
       <c r="C53" s="18">
         <v>-22</v>
       </c>
       <c r="D53" s="18">
         <v>-10</v>
       </c>
       <c r="E53" s="18">
         <v>-1</v>
       </c>
       <c r="F53" s="18">
         <v>-44</v>
       </c>
       <c r="G53" s="18">
         <v>-50</v>
       </c>
       <c r="H53" s="18">
         <v>-74</v>
       </c>
       <c r="I53" s="18">
@@ -4829,210 +5116,216 @@
       </c>
       <c r="T53" s="18">
         <v>-83</v>
       </c>
       <c r="U53" s="18">
         <v>-71</v>
       </c>
       <c r="V53" s="18">
         <v>-76</v>
       </c>
       <c r="W53" s="18">
         <v>-46</v>
       </c>
       <c r="X53" s="18">
         <v>-56</v>
       </c>
       <c r="Y53" s="18">
         <v>-32</v>
       </c>
       <c r="Z53" s="18">
         <v>-27</v>
       </c>
       <c r="AA53" s="18">
         <v>-73</v>
       </c>
-    </row>
-    <row r="54" spans="1:27" ht="15">
+      <c r="AB53" s="44">
+        <v>-34</v>
+      </c>
+      <c r="AC53" s="44">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="14.4">
       <c r="D54" s="13"/>
       <c r="R54" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="R7" workbookViewId="0">
-      <selection activeCell="AC56" sqref="AC56"/>
+    <sheetView topLeftCell="R1" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AE53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="23"/>
+    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32">
+      <c r="A4" s="40"/>
+      <c r="B4" s="34">
         <v>2024</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="32">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34">
         <v>2025</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="32">
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="34">
         <v>2026</v>
       </c>
-      <c r="AA4" s="33"/>
-[...9 lines deleted...]
-      <c r="AK4" s="33"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="35"/>
+      <c r="AF4" s="35"/>
+      <c r="AG4" s="35"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="35"/>
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="39"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5099,77 +5392,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="35"/>
-[...22 lines deleted...]
-      <c r="Y6" s="35"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20">
         <v>1738</v>
       </c>
       <c r="C7" s="20">
         <v>1577</v>
       </c>
       <c r="D7" s="20">
         <v>1520</v>
       </c>
       <c r="E7" s="20">
         <v>2024</v>
       </c>
       <c r="F7" s="20">
         <v>1466</v>
       </c>
       <c r="G7" s="20">
         <v>1519</v>
       </c>
       <c r="H7" s="20">
         <v>1716</v>
@@ -5209,50 +5502,56 @@
       </c>
       <c r="T7" s="20">
         <v>2086</v>
       </c>
       <c r="U7" s="20">
         <v>2356</v>
       </c>
       <c r="V7" s="20">
         <v>2204</v>
       </c>
       <c r="W7" s="20">
         <v>1983</v>
       </c>
       <c r="X7" s="20">
         <v>1703</v>
       </c>
       <c r="Y7" s="20">
         <v>1512</v>
       </c>
       <c r="Z7" s="12">
         <v>2084</v>
       </c>
       <c r="AA7" s="12">
         <v>2415</v>
       </c>
+      <c r="AB7" s="43">
+        <v>2485</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>2246</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>598</v>
       </c>
       <c r="C8" s="20">
         <v>594</v>
       </c>
       <c r="D8" s="20">
         <v>518</v>
       </c>
       <c r="E8" s="20">
         <v>595</v>
       </c>
       <c r="F8" s="20">
         <v>470</v>
       </c>
       <c r="G8" s="20">
         <v>480</v>
       </c>
       <c r="H8" s="20">
         <v>666</v>
@@ -5292,50 +5591,56 @@
       </c>
       <c r="T8" s="20">
         <v>782</v>
       </c>
       <c r="U8" s="20">
         <v>874</v>
       </c>
       <c r="V8" s="20">
         <v>860</v>
       </c>
       <c r="W8" s="20">
         <v>749</v>
       </c>
       <c r="X8" s="20">
         <v>638</v>
       </c>
       <c r="Y8" s="20">
         <v>541</v>
       </c>
       <c r="Z8" s="12">
         <v>719</v>
       </c>
       <c r="AA8" s="12">
         <v>749</v>
       </c>
+      <c r="AB8" s="43">
+        <v>899</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>697</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>97</v>
       </c>
       <c r="C9" s="20">
         <v>68</v>
       </c>
       <c r="D9" s="20">
         <v>89</v>
       </c>
       <c r="E9" s="20">
         <v>99</v>
       </c>
       <c r="F9" s="20">
         <v>86</v>
       </c>
       <c r="G9" s="20">
         <v>80</v>
       </c>
       <c r="H9" s="20">
         <v>99</v>
@@ -5375,50 +5680,56 @@
       </c>
       <c r="T9" s="20">
         <v>117</v>
       </c>
       <c r="U9" s="20">
         <v>117</v>
       </c>
       <c r="V9" s="20">
         <v>109</v>
       </c>
       <c r="W9" s="20">
         <v>114</v>
       </c>
       <c r="X9" s="20">
         <v>96</v>
       </c>
       <c r="Y9" s="20">
         <v>58</v>
       </c>
       <c r="Z9" s="12">
         <v>114</v>
       </c>
       <c r="AA9" s="12">
         <v>138</v>
       </c>
+      <c r="AB9" s="43">
+        <v>156</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>200</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>55</v>
       </c>
       <c r="C10" s="20">
         <v>41</v>
       </c>
       <c r="D10" s="20">
         <v>45</v>
       </c>
       <c r="E10" s="20">
         <v>56</v>
       </c>
       <c r="F10" s="20">
         <v>52</v>
       </c>
       <c r="G10" s="20">
         <v>40</v>
       </c>
       <c r="H10" s="20">
         <v>46</v>
@@ -5458,50 +5769,56 @@
       </c>
       <c r="T10" s="20">
         <v>68</v>
       </c>
       <c r="U10" s="20">
         <v>40</v>
       </c>
       <c r="V10" s="20">
         <v>93</v>
       </c>
       <c r="W10" s="20">
         <v>52</v>
       </c>
       <c r="X10" s="20">
         <v>66</v>
       </c>
       <c r="Y10" s="20">
         <v>36</v>
       </c>
       <c r="Z10" s="12">
         <v>62</v>
       </c>
       <c r="AA10" s="12">
         <v>47</v>
       </c>
+      <c r="AB10" s="43">
+        <v>49</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>56</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>88</v>
       </c>
       <c r="C11" s="20">
         <v>97</v>
       </c>
       <c r="D11" s="20">
         <v>62</v>
       </c>
       <c r="E11" s="20">
         <v>74</v>
       </c>
       <c r="F11" s="20">
         <v>88</v>
       </c>
       <c r="G11" s="20">
         <v>93</v>
       </c>
       <c r="H11" s="20">
         <v>70</v>
@@ -5541,50 +5858,56 @@
       </c>
       <c r="T11" s="20">
         <v>124</v>
       </c>
       <c r="U11" s="20">
         <v>117</v>
       </c>
       <c r="V11" s="20">
         <v>108</v>
       </c>
       <c r="W11" s="20">
         <v>105</v>
       </c>
       <c r="X11" s="20">
         <v>80</v>
       </c>
       <c r="Y11" s="20">
         <v>62</v>
       </c>
       <c r="Z11" s="12">
         <v>137</v>
       </c>
       <c r="AA11" s="12">
         <v>130</v>
       </c>
+      <c r="AB11" s="43">
+        <v>131</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>86</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>71</v>
       </c>
       <c r="C12" s="20">
         <v>53</v>
       </c>
       <c r="D12" s="20">
         <v>58</v>
       </c>
       <c r="E12" s="20">
         <v>58</v>
       </c>
       <c r="F12" s="20">
         <v>47</v>
       </c>
       <c r="G12" s="20">
         <v>59</v>
       </c>
       <c r="H12" s="20">
         <v>52</v>
@@ -5624,50 +5947,56 @@
       </c>
       <c r="T12" s="20">
         <v>81</v>
       </c>
       <c r="U12" s="20">
         <v>84</v>
       </c>
       <c r="V12" s="20">
         <v>109</v>
       </c>
       <c r="W12" s="20">
         <v>86</v>
       </c>
       <c r="X12" s="20">
         <v>51</v>
       </c>
       <c r="Y12" s="20">
         <v>79</v>
       </c>
       <c r="Z12" s="12">
         <v>59</v>
       </c>
       <c r="AA12" s="12">
         <v>92</v>
       </c>
+      <c r="AB12" s="43">
+        <v>87</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>85</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>92</v>
       </c>
       <c r="C13" s="20">
         <v>39</v>
       </c>
       <c r="D13" s="20">
         <v>65</v>
       </c>
       <c r="E13" s="20">
         <v>79</v>
       </c>
       <c r="F13" s="20">
         <v>53</v>
       </c>
       <c r="G13" s="20">
         <v>71</v>
       </c>
       <c r="H13" s="20">
         <v>71</v>
@@ -5707,50 +6036,56 @@
       </c>
       <c r="T13" s="20">
         <v>88</v>
       </c>
       <c r="U13" s="20">
         <v>93</v>
       </c>
       <c r="V13" s="20">
         <v>55</v>
       </c>
       <c r="W13" s="20">
         <v>72</v>
       </c>
       <c r="X13" s="20">
         <v>56</v>
       </c>
       <c r="Y13" s="20">
         <v>72</v>
       </c>
       <c r="Z13" s="12">
         <v>65</v>
       </c>
       <c r="AA13" s="12">
         <v>71</v>
       </c>
+      <c r="AB13" s="43">
+        <v>94</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>69</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>249</v>
       </c>
       <c r="C14" s="20">
         <v>232</v>
       </c>
       <c r="D14" s="20">
         <v>182</v>
       </c>
       <c r="E14" s="20">
         <v>556</v>
       </c>
       <c r="F14" s="20">
         <v>229</v>
       </c>
       <c r="G14" s="20">
         <v>245</v>
       </c>
       <c r="H14" s="20">
         <v>207</v>
@@ -5790,50 +6125,56 @@
       </c>
       <c r="T14" s="20">
         <v>245</v>
       </c>
       <c r="U14" s="20">
         <v>285</v>
       </c>
       <c r="V14" s="20">
         <v>283</v>
       </c>
       <c r="W14" s="20">
         <v>249</v>
       </c>
       <c r="X14" s="20">
         <v>204</v>
       </c>
       <c r="Y14" s="20">
         <v>187</v>
       </c>
       <c r="Z14" s="12">
         <v>273</v>
       </c>
       <c r="AA14" s="12">
         <v>311</v>
       </c>
+      <c r="AB14" s="43">
+        <v>283</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>260</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>58</v>
       </c>
       <c r="C15" s="20">
         <v>62</v>
       </c>
       <c r="D15" s="20">
         <v>69</v>
       </c>
       <c r="E15" s="20">
         <v>53</v>
       </c>
       <c r="F15" s="20">
         <v>48</v>
       </c>
       <c r="G15" s="20">
         <v>52</v>
       </c>
       <c r="H15" s="20">
         <v>51</v>
@@ -5873,50 +6214,56 @@
       </c>
       <c r="T15" s="20">
         <v>78</v>
       </c>
       <c r="U15" s="20">
         <v>125</v>
       </c>
       <c r="V15" s="20">
         <v>58</v>
       </c>
       <c r="W15" s="20">
         <v>66</v>
       </c>
       <c r="X15" s="20">
         <v>66</v>
       </c>
       <c r="Y15" s="20">
         <v>52</v>
       </c>
       <c r="Z15" s="12">
         <v>72</v>
       </c>
       <c r="AA15" s="12">
         <v>129</v>
       </c>
+      <c r="AB15" s="43">
+        <v>87</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>101</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>85</v>
       </c>
       <c r="C16" s="20">
         <v>50</v>
       </c>
       <c r="D16" s="20">
         <v>51</v>
       </c>
       <c r="E16" s="20">
         <v>49</v>
       </c>
       <c r="F16" s="20">
         <v>63</v>
       </c>
       <c r="G16" s="20">
         <v>65</v>
       </c>
       <c r="H16" s="20">
         <v>82</v>
@@ -5956,52 +6303,58 @@
       </c>
       <c r="T16" s="20">
         <v>97</v>
       </c>
       <c r="U16" s="20">
         <v>108</v>
       </c>
       <c r="V16" s="20">
         <v>73</v>
       </c>
       <c r="W16" s="20">
         <v>59</v>
       </c>
       <c r="X16" s="20">
         <v>66</v>
       </c>
       <c r="Y16" s="20">
         <v>46</v>
       </c>
       <c r="Z16" s="12">
         <v>74</v>
       </c>
       <c r="AA16" s="12">
         <v>111</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="43">
+        <v>107</v>
+      </c>
+      <c r="AC16" s="12">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>49</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>56</v>
       </c>
       <c r="E17" s="20">
         <v>89</v>
       </c>
       <c r="F17" s="20">
         <v>49</v>
       </c>
       <c r="G17" s="20">
         <v>65</v>
       </c>
       <c r="H17" s="20">
         <v>95</v>
       </c>
       <c r="I17" s="20">
@@ -6039,52 +6392,58 @@
       </c>
       <c r="T17" s="20">
         <v>77</v>
       </c>
       <c r="U17" s="20">
         <v>118</v>
       </c>
       <c r="V17" s="20">
         <v>90</v>
       </c>
       <c r="W17" s="20">
         <v>99</v>
       </c>
       <c r="X17" s="20">
         <v>69</v>
       </c>
       <c r="Y17" s="20">
         <v>85</v>
       </c>
       <c r="Z17" s="12">
         <v>146</v>
       </c>
       <c r="AA17" s="12">
         <v>174</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="43">
+        <v>135</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>125</v>
       </c>
       <c r="C18" s="20">
         <v>106</v>
       </c>
       <c r="D18" s="20">
         <v>101</v>
       </c>
       <c r="E18" s="20">
         <v>111</v>
       </c>
       <c r="F18" s="20">
         <v>96</v>
       </c>
       <c r="G18" s="20">
         <v>111</v>
       </c>
       <c r="H18" s="20">
         <v>126</v>
       </c>
       <c r="I18" s="20">
@@ -6122,52 +6481,58 @@
       </c>
       <c r="T18" s="20">
         <v>135</v>
       </c>
       <c r="U18" s="20">
         <v>152</v>
       </c>
       <c r="V18" s="20">
         <v>143</v>
       </c>
       <c r="W18" s="20">
         <v>124</v>
       </c>
       <c r="X18" s="20">
         <v>133</v>
       </c>
       <c r="Y18" s="20">
         <v>96</v>
       </c>
       <c r="Z18" s="12">
         <v>126</v>
       </c>
       <c r="AA18" s="12">
         <v>179</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="43">
+        <v>171</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>33</v>
       </c>
       <c r="C19" s="20">
         <v>25</v>
       </c>
       <c r="D19" s="20">
         <v>52</v>
       </c>
       <c r="E19" s="20">
         <v>31</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
         <v>33</v>
       </c>
       <c r="H19" s="20">
         <v>36</v>
       </c>
       <c r="I19" s="20">
@@ -6205,52 +6570,58 @@
       </c>
       <c r="T19" s="20">
         <v>40</v>
       </c>
       <c r="U19" s="20">
         <v>60</v>
       </c>
       <c r="V19" s="20">
         <v>51</v>
       </c>
       <c r="W19" s="20">
         <v>28</v>
       </c>
       <c r="X19" s="20">
         <v>35</v>
       </c>
       <c r="Y19" s="20">
         <v>46</v>
       </c>
       <c r="Z19" s="12">
         <v>44</v>
       </c>
       <c r="AA19" s="12">
         <v>51</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="43">
+        <v>44</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>44</v>
       </c>
       <c r="C20" s="20">
         <v>28</v>
       </c>
       <c r="D20" s="20">
         <v>67</v>
       </c>
       <c r="E20" s="20">
         <v>45</v>
       </c>
       <c r="F20" s="20">
         <v>60</v>
       </c>
       <c r="G20" s="20">
         <v>51</v>
       </c>
       <c r="H20" s="20">
         <v>42</v>
       </c>
       <c r="I20" s="20">
@@ -6288,52 +6659,58 @@
       </c>
       <c r="T20" s="20">
         <v>40</v>
       </c>
       <c r="U20" s="20">
         <v>57</v>
       </c>
       <c r="V20" s="20">
         <v>40</v>
       </c>
       <c r="W20" s="20">
         <v>67</v>
       </c>
       <c r="X20" s="20">
         <v>37</v>
       </c>
       <c r="Y20" s="20">
         <v>35</v>
       </c>
       <c r="Z20" s="12">
         <v>82</v>
       </c>
       <c r="AA20" s="12">
         <v>83</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="43">
+        <v>91</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>94</v>
       </c>
       <c r="C21" s="20">
         <v>103</v>
       </c>
       <c r="D21" s="20">
         <v>105</v>
       </c>
       <c r="E21" s="20">
         <v>129</v>
       </c>
       <c r="F21" s="20">
         <v>84</v>
       </c>
       <c r="G21" s="20">
         <v>74</v>
       </c>
       <c r="H21" s="20">
         <v>73</v>
       </c>
       <c r="I21" s="20">
@@ -6371,81 +6748,88 @@
       </c>
       <c r="T21" s="20">
         <v>114</v>
       </c>
       <c r="U21" s="20">
         <v>126</v>
       </c>
       <c r="V21" s="20">
         <v>132</v>
       </c>
       <c r="W21" s="20">
         <v>113</v>
       </c>
       <c r="X21" s="20">
         <v>106</v>
       </c>
       <c r="Y21" s="20">
         <v>117</v>
       </c>
       <c r="Z21" s="12">
         <v>111</v>
       </c>
       <c r="AA21" s="12">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="37" t="s">
+      <c r="AB21" s="43">
+        <v>151</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="37"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39"/>
+      <c r="U22" s="39"/>
+      <c r="V22" s="39"/>
+      <c r="W22" s="39"/>
+      <c r="X22" s="39"/>
+      <c r="Y22" s="39"/>
+      <c r="AC22" s="12"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="20">
         <v>740</v>
       </c>
       <c r="C23" s="20">
         <v>720</v>
       </c>
       <c r="D23" s="20">
         <v>634</v>
       </c>
       <c r="E23" s="20">
         <v>727</v>
       </c>
       <c r="F23" s="20">
         <v>611</v>
       </c>
       <c r="G23" s="20">
         <v>641</v>
       </c>
       <c r="H23" s="20">
         <v>819</v>
       </c>
       <c r="I23" s="20">
@@ -6483,52 +6867,58 @@
       </c>
       <c r="T23" s="20">
         <v>963</v>
       </c>
       <c r="U23" s="20">
         <v>1077</v>
       </c>
       <c r="V23" s="20">
         <v>1025</v>
       </c>
       <c r="W23" s="20">
         <v>890</v>
       </c>
       <c r="X23" s="20">
         <v>786</v>
       </c>
       <c r="Y23" s="20">
         <v>637</v>
       </c>
       <c r="Z23" s="30">
         <v>880</v>
       </c>
       <c r="AA23" s="30">
         <v>959</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="43">
+        <v>1071</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>598</v>
       </c>
       <c r="C24" s="20">
         <v>594</v>
       </c>
       <c r="D24" s="20">
         <v>518</v>
       </c>
       <c r="E24" s="20">
         <v>595</v>
       </c>
       <c r="F24" s="20">
         <v>470</v>
       </c>
       <c r="G24" s="20">
         <v>480</v>
       </c>
       <c r="H24" s="20">
         <v>666</v>
       </c>
       <c r="I24" s="20">
@@ -6566,52 +6956,58 @@
       </c>
       <c r="T24" s="20">
         <v>782</v>
       </c>
       <c r="U24" s="20">
         <v>874</v>
       </c>
       <c r="V24" s="20">
         <v>860</v>
       </c>
       <c r="W24" s="20">
         <v>749</v>
       </c>
       <c r="X24" s="20">
         <v>638</v>
       </c>
       <c r="Y24" s="20">
         <v>541</v>
       </c>
       <c r="Z24" s="30">
         <v>719</v>
       </c>
       <c r="AA24" s="30">
         <v>749</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="43">
+        <v>899</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="s">
@@ -6647,52 +7043,58 @@
       <c r="S25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="30"/>
       <c r="AA25" s="30" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC25" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="20" t="s">
@@ -6728,52 +7130,58 @@
       <c r="S26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="30"/>
       <c r="AA26" s="30" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC26" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="20">
         <v>34</v>
       </c>
       <c r="C27" s="20">
         <v>34</v>
       </c>
       <c r="D27" s="20">
         <v>31</v>
       </c>
       <c r="E27" s="20">
         <v>25</v>
       </c>
       <c r="F27" s="20">
         <v>52</v>
       </c>
       <c r="G27" s="20">
         <v>33</v>
       </c>
       <c r="H27" s="20">
         <v>35</v>
       </c>
       <c r="I27" s="20">
@@ -6811,52 +7219,58 @@
       </c>
       <c r="T27" s="20">
         <v>39</v>
       </c>
       <c r="U27" s="20">
         <v>47</v>
       </c>
       <c r="V27" s="20">
         <v>44</v>
       </c>
       <c r="W27" s="20">
         <v>41</v>
       </c>
       <c r="X27" s="20">
         <v>31</v>
       </c>
       <c r="Y27" s="20">
         <v>29</v>
       </c>
       <c r="Z27" s="30">
         <v>47</v>
       </c>
       <c r="AA27" s="30">
         <v>54</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="43">
+        <v>45</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="20" t="s">
@@ -6892,52 +7306,58 @@
       <c r="S28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="30"/>
       <c r="AA28" s="30" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC28" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="20" t="s">
@@ -6973,52 +7393,58 @@
       <c r="S29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="30"/>
       <c r="AA29" s="30" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="20" t="s">
@@ -7054,52 +7480,58 @@
       <c r="S30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="30"/>
       <c r="AA30" s="30" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="20">
         <v>18</v>
       </c>
       <c r="C31" s="20">
         <v>17</v>
       </c>
       <c r="D31" s="20">
         <v>22</v>
       </c>
       <c r="E31" s="20">
         <v>20</v>
       </c>
       <c r="F31" s="20">
         <v>14</v>
       </c>
       <c r="G31" s="20">
         <v>33</v>
       </c>
       <c r="H31" s="20">
         <v>22</v>
       </c>
       <c r="I31" s="20">
@@ -7137,52 +7569,58 @@
       </c>
       <c r="T31" s="20">
         <v>26</v>
       </c>
       <c r="U31" s="20">
         <v>29</v>
       </c>
       <c r="V31" s="20">
         <v>20</v>
       </c>
       <c r="W31" s="20">
         <v>23</v>
       </c>
       <c r="X31" s="20">
         <v>25</v>
       </c>
       <c r="Y31" s="20">
         <v>19</v>
       </c>
       <c r="Z31" s="30">
         <v>21</v>
       </c>
       <c r="AA31" s="30">
         <v>35</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="43">
+        <v>29</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="20">
         <v>40</v>
       </c>
       <c r="C32" s="20">
         <v>34</v>
       </c>
       <c r="D32" s="20">
         <v>27</v>
       </c>
       <c r="E32" s="20">
         <v>35</v>
       </c>
       <c r="F32" s="20">
         <v>42</v>
       </c>
       <c r="G32" s="20">
         <v>47</v>
       </c>
       <c r="H32" s="20">
         <v>41</v>
       </c>
       <c r="I32" s="20">
@@ -7220,52 +7658,58 @@
       </c>
       <c r="T32" s="20">
         <v>62</v>
       </c>
       <c r="U32" s="20">
         <v>54</v>
       </c>
       <c r="V32" s="20">
         <v>45</v>
       </c>
       <c r="W32" s="20">
         <v>23</v>
       </c>
       <c r="X32" s="20">
         <v>33</v>
       </c>
       <c r="Y32" s="20">
         <v>21</v>
       </c>
       <c r="Z32" s="30">
         <v>47</v>
       </c>
       <c r="AA32" s="30">
         <v>59</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="43">
+        <v>49</v>
+      </c>
+      <c r="AC32" s="12">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="20" t="s">
@@ -7301,52 +7745,58 @@
       <c r="S33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="30"/>
       <c r="AA33" s="30" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>50</v>
       </c>
       <c r="C34" s="20">
         <v>41</v>
       </c>
       <c r="D34" s="20">
         <v>36</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>33</v>
       </c>
       <c r="G34" s="20">
         <v>48</v>
       </c>
       <c r="H34" s="20">
         <v>55</v>
       </c>
       <c r="I34" s="20">
@@ -7384,52 +7834,58 @@
       </c>
       <c r="T34" s="20">
         <v>54</v>
       </c>
       <c r="U34" s="20">
         <v>73</v>
       </c>
       <c r="V34" s="20">
         <v>56</v>
       </c>
       <c r="W34" s="20">
         <v>54</v>
       </c>
       <c r="X34" s="20">
         <v>59</v>
       </c>
       <c r="Y34" s="20">
         <v>27</v>
       </c>
       <c r="Z34" s="30">
         <v>46</v>
       </c>
       <c r="AA34" s="30">
         <v>62</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="43">
+        <v>49</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="20" t="s">
@@ -7467,52 +7923,58 @@
       </c>
       <c r="T35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="20" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="20" t="s">
@@ -7550,52 +8012,58 @@
       </c>
       <c r="T36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="20" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="20" t="s">
@@ -7633,81 +8101,89 @@
       </c>
       <c r="T37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="20" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="36" t="s">
+      <c r="AB37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="36"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="38"/>
+      <c r="S38" s="38"/>
+      <c r="T38" s="38"/>
+      <c r="U38" s="38"/>
+      <c r="V38" s="38"/>
+      <c r="W38" s="38"/>
+      <c r="X38" s="38"/>
+      <c r="Y38" s="38"/>
+      <c r="AB38" s="46"/>
+      <c r="AC38" s="12"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="20">
         <v>998</v>
       </c>
       <c r="C39" s="20">
         <v>857</v>
       </c>
       <c r="D39" s="20">
         <v>886</v>
       </c>
       <c r="E39" s="20">
         <v>1297</v>
       </c>
       <c r="F39" s="21">
         <v>855</v>
       </c>
       <c r="G39" s="20">
         <v>878</v>
       </c>
       <c r="H39" s="20">
         <v>897</v>
       </c>
       <c r="I39" s="20">
@@ -7745,52 +8221,58 @@
       </c>
       <c r="T39" s="20">
         <v>1123</v>
       </c>
       <c r="U39" s="20">
         <v>1279</v>
       </c>
       <c r="V39" s="20">
         <v>1179</v>
       </c>
       <c r="W39" s="20">
         <v>1093</v>
       </c>
       <c r="X39" s="20">
         <v>917</v>
       </c>
       <c r="Y39" s="20">
         <v>875</v>
       </c>
       <c r="Z39" s="29">
         <v>1204</v>
       </c>
       <c r="AA39" s="29">
         <v>1456</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="43">
+        <v>1414</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="20" t="s">
@@ -7825,55 +8307,61 @@
       </c>
       <c r="S40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AA40" s="41" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="20">
         <v>97</v>
       </c>
       <c r="C41" s="20">
         <v>68</v>
       </c>
       <c r="D41" s="20">
         <v>89</v>
       </c>
       <c r="E41" s="20">
         <v>99</v>
       </c>
       <c r="F41" s="21">
         <v>86</v>
       </c>
       <c r="G41" s="21">
         <v>80</v>
       </c>
       <c r="H41" s="20">
         <v>99</v>
       </c>
       <c r="I41" s="20">
@@ -7911,52 +8399,58 @@
       </c>
       <c r="T41" s="20">
         <v>117</v>
       </c>
       <c r="U41" s="20">
         <v>117</v>
       </c>
       <c r="V41" s="20">
         <v>109</v>
       </c>
       <c r="W41" s="20">
         <v>114</v>
       </c>
       <c r="X41" s="20">
         <v>96</v>
       </c>
       <c r="Y41" s="20">
         <v>58</v>
       </c>
       <c r="Z41" s="30">
         <v>114</v>
       </c>
       <c r="AA41" s="29">
         <v>138</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="43">
+        <v>156</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="20">
         <v>55</v>
       </c>
       <c r="C42" s="20">
         <v>41</v>
       </c>
       <c r="D42" s="20">
         <v>45</v>
       </c>
       <c r="E42" s="20">
         <v>56</v>
       </c>
       <c r="F42" s="21">
         <v>52</v>
       </c>
       <c r="G42" s="21">
         <v>40</v>
       </c>
       <c r="H42" s="20">
         <v>46</v>
       </c>
       <c r="I42" s="20">
@@ -7994,52 +8488,58 @@
       </c>
       <c r="T42" s="20">
         <v>68</v>
       </c>
       <c r="U42" s="20">
         <v>40</v>
       </c>
       <c r="V42" s="20">
         <v>93</v>
       </c>
       <c r="W42" s="20">
         <v>52</v>
       </c>
       <c r="X42" s="20">
         <v>66</v>
       </c>
       <c r="Y42" s="20">
         <v>36</v>
       </c>
       <c r="Z42" s="30">
         <v>62</v>
       </c>
       <c r="AA42" s="29">
         <v>47</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="43">
+        <v>49</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="20">
         <v>54</v>
       </c>
       <c r="C43" s="20">
         <v>63</v>
       </c>
       <c r="D43" s="20">
         <v>31</v>
       </c>
       <c r="E43" s="20">
         <v>49</v>
       </c>
       <c r="F43" s="21">
         <v>36</v>
       </c>
       <c r="G43" s="21">
         <v>60</v>
       </c>
       <c r="H43" s="20">
         <v>35</v>
       </c>
       <c r="I43" s="20">
@@ -8077,52 +8577,58 @@
       </c>
       <c r="T43" s="20">
         <v>85</v>
       </c>
       <c r="U43" s="20">
         <v>70</v>
       </c>
       <c r="V43" s="20">
         <v>64</v>
       </c>
       <c r="W43" s="20">
         <v>64</v>
       </c>
       <c r="X43" s="20">
         <v>49</v>
       </c>
       <c r="Y43" s="20">
         <v>33</v>
       </c>
       <c r="Z43" s="30">
         <v>90</v>
       </c>
       <c r="AA43" s="29">
         <v>76</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="43">
+        <v>86</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="20">
         <v>71</v>
       </c>
       <c r="C44" s="20">
         <v>53</v>
       </c>
       <c r="D44" s="20">
         <v>58</v>
       </c>
       <c r="E44" s="20">
         <v>58</v>
       </c>
       <c r="F44" s="21">
         <v>47</v>
       </c>
       <c r="G44" s="21">
         <v>59</v>
       </c>
       <c r="H44" s="20">
         <v>52</v>
       </c>
       <c r="I44" s="20">
@@ -8160,52 +8666,58 @@
       </c>
       <c r="T44" s="20">
         <v>81</v>
       </c>
       <c r="U44" s="20">
         <v>84</v>
       </c>
       <c r="V44" s="20">
         <v>109</v>
       </c>
       <c r="W44" s="20">
         <v>86</v>
       </c>
       <c r="X44" s="20">
         <v>51</v>
       </c>
       <c r="Y44" s="20">
         <v>79</v>
       </c>
       <c r="Z44" s="30">
         <v>59</v>
       </c>
       <c r="AA44" s="29">
         <v>92</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="43">
+        <v>87</v>
+      </c>
+      <c r="AC44" s="12">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="20">
         <v>92</v>
       </c>
       <c r="C45" s="20">
         <v>39</v>
       </c>
       <c r="D45" s="20">
         <v>65</v>
       </c>
       <c r="E45" s="20">
         <v>79</v>
       </c>
       <c r="F45" s="21">
         <v>53</v>
       </c>
       <c r="G45" s="21">
         <v>71</v>
       </c>
       <c r="H45" s="20">
         <v>71</v>
       </c>
       <c r="I45" s="20">
@@ -8243,52 +8755,58 @@
       </c>
       <c r="T45" s="20">
         <v>88</v>
       </c>
       <c r="U45" s="20">
         <v>93</v>
       </c>
       <c r="V45" s="20">
         <v>55</v>
       </c>
       <c r="W45" s="20">
         <v>72</v>
       </c>
       <c r="X45" s="20">
         <v>56</v>
       </c>
       <c r="Y45" s="20">
         <v>72</v>
       </c>
       <c r="Z45" s="30">
         <v>65</v>
       </c>
       <c r="AA45" s="29">
         <v>71</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="43">
+        <v>94</v>
+      </c>
+      <c r="AC45" s="12">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="20">
         <v>249</v>
       </c>
       <c r="C46" s="20">
         <v>232</v>
       </c>
       <c r="D46" s="20">
         <v>182</v>
       </c>
       <c r="E46" s="20">
         <v>556</v>
       </c>
       <c r="F46" s="21">
         <v>229</v>
       </c>
       <c r="G46" s="21">
         <v>245</v>
       </c>
       <c r="H46" s="20">
         <v>207</v>
       </c>
       <c r="I46" s="20">
@@ -8326,52 +8844,58 @@
       </c>
       <c r="T46" s="20">
         <v>245</v>
       </c>
       <c r="U46" s="20">
         <v>285</v>
       </c>
       <c r="V46" s="20">
         <v>283</v>
       </c>
       <c r="W46" s="20">
         <v>249</v>
       </c>
       <c r="X46" s="20">
         <v>204</v>
       </c>
       <c r="Y46" s="20">
         <v>187</v>
       </c>
       <c r="Z46" s="30">
         <v>273</v>
       </c>
       <c r="AA46" s="29">
         <v>311</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="43">
+        <v>283</v>
+      </c>
+      <c r="AC46" s="12">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="20">
         <v>40</v>
       </c>
       <c r="C47" s="20">
         <v>45</v>
       </c>
       <c r="D47" s="20">
         <v>47</v>
       </c>
       <c r="E47" s="20">
         <v>33</v>
       </c>
       <c r="F47" s="21">
         <v>34</v>
       </c>
       <c r="G47" s="21">
         <v>19</v>
       </c>
       <c r="H47" s="20">
         <v>29</v>
       </c>
       <c r="I47" s="20">
@@ -8409,52 +8933,58 @@
       </c>
       <c r="T47" s="20">
         <v>52</v>
       </c>
       <c r="U47" s="20">
         <v>96</v>
       </c>
       <c r="V47" s="20">
         <v>38</v>
       </c>
       <c r="W47" s="20">
         <v>43</v>
       </c>
       <c r="X47" s="20">
         <v>41</v>
       </c>
       <c r="Y47" s="20">
         <v>33</v>
       </c>
       <c r="Z47" s="30">
         <v>51</v>
       </c>
       <c r="AA47" s="29">
         <v>94</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="43">
+        <v>58</v>
+      </c>
+      <c r="AC47" s="12">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="20">
         <v>45</v>
       </c>
       <c r="C48" s="20">
         <v>16</v>
       </c>
       <c r="D48" s="20">
         <v>24</v>
       </c>
       <c r="E48" s="20">
         <v>14</v>
       </c>
       <c r="F48" s="21">
         <v>21</v>
       </c>
       <c r="G48" s="21">
         <v>18</v>
       </c>
       <c r="H48" s="20">
         <v>41</v>
       </c>
       <c r="I48" s="20">
@@ -8492,52 +9022,58 @@
       </c>
       <c r="T48" s="20">
         <v>35</v>
       </c>
       <c r="U48" s="20">
         <v>54</v>
       </c>
       <c r="V48" s="20">
         <v>28</v>
       </c>
       <c r="W48" s="20">
         <v>36</v>
       </c>
       <c r="X48" s="20">
         <v>33</v>
       </c>
       <c r="Y48" s="20">
         <v>25</v>
       </c>
       <c r="Z48" s="30">
         <v>27</v>
       </c>
       <c r="AA48" s="29">
         <v>52</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="43">
+        <v>58</v>
+      </c>
+      <c r="AC48" s="12">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="20">
         <v>49</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>56</v>
       </c>
       <c r="E49" s="20">
         <v>89</v>
       </c>
       <c r="F49" s="21">
         <v>49</v>
       </c>
       <c r="G49" s="21">
         <v>65</v>
       </c>
       <c r="H49" s="20">
         <v>95</v>
       </c>
       <c r="I49" s="20">
@@ -8575,52 +9111,58 @@
       </c>
       <c r="T49" s="20">
         <v>77</v>
       </c>
       <c r="U49" s="20">
         <v>118</v>
       </c>
       <c r="V49" s="20">
         <v>90</v>
       </c>
       <c r="W49" s="20">
         <v>99</v>
       </c>
       <c r="X49" s="20">
         <v>69</v>
       </c>
       <c r="Y49" s="20">
         <v>85</v>
       </c>
       <c r="Z49" s="30">
         <v>146</v>
       </c>
       <c r="AA49" s="29">
         <v>174</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="43">
+        <v>135</v>
+      </c>
+      <c r="AC49" s="12">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="20">
         <v>75</v>
       </c>
       <c r="C50" s="20">
         <v>65</v>
       </c>
       <c r="D50" s="20">
         <v>65</v>
       </c>
       <c r="E50" s="20">
         <v>59</v>
       </c>
       <c r="F50" s="21">
         <v>63</v>
       </c>
       <c r="G50" s="21">
         <v>63</v>
       </c>
       <c r="H50" s="20">
         <v>71</v>
       </c>
       <c r="I50" s="20">
@@ -8658,52 +9200,58 @@
       </c>
       <c r="T50" s="20">
         <v>81</v>
       </c>
       <c r="U50" s="20">
         <v>79</v>
       </c>
       <c r="V50" s="20">
         <v>87</v>
       </c>
       <c r="W50" s="20">
         <v>70</v>
       </c>
       <c r="X50" s="20">
         <v>74</v>
       </c>
       <c r="Y50" s="20">
         <v>69</v>
       </c>
       <c r="Z50" s="30">
         <v>80</v>
       </c>
       <c r="AA50" s="29">
         <v>117</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="43">
+        <v>122</v>
+      </c>
+      <c r="AC50" s="12">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="20">
         <v>33</v>
       </c>
       <c r="C51" s="20">
         <v>25</v>
       </c>
       <c r="D51" s="20">
         <v>52</v>
       </c>
       <c r="E51" s="20">
         <v>31</v>
       </c>
       <c r="F51" s="21">
         <v>41</v>
       </c>
       <c r="G51" s="21">
         <v>33</v>
       </c>
       <c r="H51" s="20">
         <v>36</v>
       </c>
       <c r="I51" s="20">
@@ -8741,52 +9289,58 @@
       </c>
       <c r="T51" s="20">
         <v>40</v>
       </c>
       <c r="U51" s="20">
         <v>60</v>
       </c>
       <c r="V51" s="20">
         <v>51</v>
       </c>
       <c r="W51" s="20">
         <v>28</v>
       </c>
       <c r="X51" s="20">
         <v>35</v>
       </c>
       <c r="Y51" s="20">
         <v>46</v>
       </c>
       <c r="Z51" s="30">
         <v>44</v>
       </c>
       <c r="AA51" s="29">
         <v>51</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="43">
+        <v>44</v>
+      </c>
+      <c r="AC51" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="20">
         <v>44</v>
       </c>
       <c r="C52" s="20">
         <v>28</v>
       </c>
       <c r="D52" s="20">
         <v>67</v>
       </c>
       <c r="E52" s="20">
         <v>45</v>
       </c>
       <c r="F52" s="21">
         <v>60</v>
       </c>
       <c r="G52" s="21">
         <v>51</v>
       </c>
       <c r="H52" s="20">
         <v>42</v>
       </c>
       <c r="I52" s="20">
@@ -8824,52 +9378,58 @@
       </c>
       <c r="T52" s="20">
         <v>40</v>
       </c>
       <c r="U52" s="20">
         <v>57</v>
       </c>
       <c r="V52" s="20">
         <v>40</v>
       </c>
       <c r="W52" s="20">
         <v>67</v>
       </c>
       <c r="X52" s="20">
         <v>37</v>
       </c>
       <c r="Y52" s="20">
         <v>35</v>
       </c>
       <c r="Z52" s="30">
         <v>82</v>
       </c>
       <c r="AA52" s="29">
         <v>83</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="43">
+        <v>91</v>
+      </c>
+      <c r="AC52" s="12">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>94</v>
       </c>
       <c r="C53" s="18">
         <v>103</v>
       </c>
       <c r="D53" s="18">
         <v>105</v>
       </c>
       <c r="E53" s="18">
         <v>129</v>
       </c>
       <c r="F53" s="22">
         <v>84</v>
       </c>
       <c r="G53" s="22">
         <v>74</v>
       </c>
       <c r="H53" s="22">
         <v>73</v>
       </c>
       <c r="I53" s="22">
@@ -8904,212 +9464,218 @@
       </c>
       <c r="S53" s="22">
         <v>125</v>
       </c>
       <c r="T53" s="22">
         <v>114</v>
       </c>
       <c r="U53" s="22">
         <v>126</v>
       </c>
       <c r="V53" s="22">
         <v>132</v>
       </c>
       <c r="W53" s="22">
         <v>113</v>
       </c>
       <c r="X53" s="22">
         <v>106</v>
       </c>
       <c r="Y53" s="22">
         <v>117</v>
       </c>
       <c r="Z53" s="31">
         <v>111</v>
       </c>
-      <c r="AA53" s="42">
+      <c r="AA53" s="33">
         <v>150</v>
       </c>
-    </row>
-    <row r="54" spans="1:27">
+      <c r="AB53" s="47">
+        <v>151</v>
+      </c>
+      <c r="AC53" s="44">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
       <c r="E54" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD25" sqref="AD25"/>
+    <sheetView tabSelected="1" topLeftCell="O28" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AC53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="23"/>
+    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="34"/>
-[...22 lines deleted...]
-      <c r="Y1" s="34"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="38"/>
-      <c r="B4" s="32">
+      <c r="A4" s="40"/>
+      <c r="B4" s="34">
         <v>2024</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="32">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34">
         <v>2025</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="32">
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="34">
         <v>2026</v>
       </c>
-      <c r="AA4" s="33"/>
-[...9 lines deleted...]
-      <c r="AK4" s="33"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="35"/>
+      <c r="AF4" s="35"/>
+      <c r="AG4" s="35"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="35"/>
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="39"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -9176,77 +9742,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="35"/>
-[...22 lines deleted...]
-      <c r="Y6" s="35"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20">
         <v>2239</v>
       </c>
       <c r="C7" s="20">
         <v>1915</v>
       </c>
       <c r="D7" s="20">
         <v>1733</v>
       </c>
       <c r="E7" s="20">
         <v>2212</v>
       </c>
       <c r="F7" s="20">
         <v>1762</v>
       </c>
       <c r="G7" s="20">
         <v>1915</v>
       </c>
       <c r="H7" s="20">
         <v>2410</v>
@@ -9286,50 +9852,56 @@
       </c>
       <c r="T7" s="21">
         <v>2752</v>
       </c>
       <c r="U7" s="21">
         <v>2942</v>
       </c>
       <c r="V7" s="21">
         <v>2744</v>
       </c>
       <c r="W7" s="21">
         <v>2371</v>
       </c>
       <c r="X7" s="21">
         <v>2217</v>
       </c>
       <c r="Y7" s="21">
         <v>1959</v>
       </c>
       <c r="Z7" s="21">
         <v>2477</v>
       </c>
       <c r="AA7" s="21">
         <v>2570</v>
       </c>
+      <c r="AB7" s="12">
+        <v>2697</v>
+      </c>
+      <c r="AC7" s="12">
+        <v>2378</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>567</v>
       </c>
       <c r="C8" s="20">
         <v>477</v>
       </c>
       <c r="D8" s="20">
         <v>456</v>
       </c>
       <c r="E8" s="20">
         <v>783</v>
       </c>
       <c r="F8" s="20">
         <v>529</v>
       </c>
       <c r="G8" s="20">
         <v>502</v>
       </c>
       <c r="H8" s="20">
         <v>652</v>
@@ -9369,50 +9941,56 @@
       </c>
       <c r="T8" s="21">
         <v>703</v>
       </c>
       <c r="U8" s="21">
         <v>781</v>
       </c>
       <c r="V8" s="21">
         <v>754</v>
       </c>
       <c r="W8" s="21">
         <v>644</v>
       </c>
       <c r="X8" s="21">
         <v>533</v>
       </c>
       <c r="Y8" s="21">
         <v>512</v>
       </c>
       <c r="Z8" s="21">
         <v>771</v>
       </c>
       <c r="AA8" s="21">
         <v>655</v>
       </c>
+      <c r="AB8" s="12">
+        <v>754</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>699</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>189</v>
       </c>
       <c r="C9" s="20">
         <v>143</v>
       </c>
       <c r="D9" s="20">
         <v>130</v>
       </c>
       <c r="E9" s="20">
         <v>153</v>
       </c>
       <c r="F9" s="20">
         <v>125</v>
       </c>
       <c r="G9" s="20">
         <v>137</v>
       </c>
       <c r="H9" s="20">
         <v>191</v>
@@ -9452,50 +10030,56 @@
       </c>
       <c r="T9" s="21">
         <v>220</v>
       </c>
       <c r="U9" s="21">
         <v>191</v>
       </c>
       <c r="V9" s="21">
         <v>203</v>
       </c>
       <c r="W9" s="21">
         <v>179</v>
       </c>
       <c r="X9" s="21">
         <v>190</v>
       </c>
       <c r="Y9" s="21">
         <v>147</v>
       </c>
       <c r="Z9" s="21">
         <v>180</v>
       </c>
       <c r="AA9" s="21">
         <v>228</v>
       </c>
+      <c r="AB9" s="12">
+        <v>193</v>
+      </c>
+      <c r="AC9" s="12">
+        <v>179</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>94</v>
       </c>
       <c r="C10" s="20">
         <v>70</v>
       </c>
       <c r="D10" s="20">
         <v>72</v>
       </c>
       <c r="E10" s="20">
         <v>77</v>
       </c>
       <c r="F10" s="20">
         <v>66</v>
       </c>
       <c r="G10" s="20">
         <v>90</v>
       </c>
       <c r="H10" s="20">
         <v>113</v>
@@ -9535,50 +10119,56 @@
       </c>
       <c r="T10" s="21">
         <v>114</v>
       </c>
       <c r="U10" s="21">
         <v>126</v>
       </c>
       <c r="V10" s="21">
         <v>106</v>
       </c>
       <c r="W10" s="21">
         <v>126</v>
       </c>
       <c r="X10" s="21">
         <v>81</v>
       </c>
       <c r="Y10" s="21">
         <v>69</v>
       </c>
       <c r="Z10" s="21">
         <v>98</v>
       </c>
       <c r="AA10" s="21">
         <v>94</v>
       </c>
+      <c r="AB10" s="12">
+        <v>106</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>72</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>119</v>
       </c>
       <c r="C11" s="20">
         <v>150</v>
       </c>
       <c r="D11" s="20">
         <v>110</v>
       </c>
       <c r="E11" s="20">
         <v>117</v>
       </c>
       <c r="F11" s="20">
         <v>93</v>
       </c>
       <c r="G11" s="20">
         <v>124</v>
       </c>
       <c r="H11" s="20">
         <v>133</v>
@@ -9618,50 +10208,56 @@
       </c>
       <c r="T11" s="21">
         <v>162</v>
       </c>
       <c r="U11" s="21">
         <v>140</v>
       </c>
       <c r="V11" s="21">
         <v>149</v>
       </c>
       <c r="W11" s="21">
         <v>136</v>
       </c>
       <c r="X11" s="21">
         <v>122</v>
       </c>
       <c r="Y11" s="21">
         <v>103</v>
       </c>
       <c r="Z11" s="21">
         <v>158</v>
       </c>
       <c r="AA11" s="21">
         <v>151</v>
       </c>
+      <c r="AB11" s="12">
+        <v>151</v>
+      </c>
+      <c r="AC11" s="12">
+        <v>121</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>101</v>
       </c>
       <c r="C12" s="20">
         <v>98</v>
       </c>
       <c r="D12" s="20">
         <v>93</v>
       </c>
       <c r="E12" s="20">
         <v>106</v>
       </c>
       <c r="F12" s="20">
         <v>65</v>
       </c>
       <c r="G12" s="20">
         <v>67</v>
       </c>
       <c r="H12" s="20">
         <v>95</v>
@@ -9701,50 +10297,56 @@
       </c>
       <c r="T12" s="21">
         <v>107</v>
       </c>
       <c r="U12" s="21">
         <v>127</v>
       </c>
       <c r="V12" s="21">
         <v>127</v>
       </c>
       <c r="W12" s="21">
         <v>122</v>
       </c>
       <c r="X12" s="21">
         <v>93</v>
       </c>
       <c r="Y12" s="21">
         <v>86</v>
       </c>
       <c r="Z12" s="21">
         <v>124</v>
       </c>
       <c r="AA12" s="21">
         <v>118</v>
       </c>
+      <c r="AB12" s="12">
+        <v>111</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>111</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>127</v>
       </c>
       <c r="C13" s="20">
         <v>94</v>
       </c>
       <c r="D13" s="20">
         <v>73</v>
       </c>
       <c r="E13" s="20">
         <v>106</v>
       </c>
       <c r="F13" s="20">
         <v>87</v>
       </c>
       <c r="G13" s="20">
         <v>94</v>
       </c>
       <c r="H13" s="20">
         <v>132</v>
@@ -9784,50 +10386,56 @@
       </c>
       <c r="T13" s="21">
         <v>158</v>
       </c>
       <c r="U13" s="21">
         <v>122</v>
       </c>
       <c r="V13" s="21">
         <v>136</v>
       </c>
       <c r="W13" s="21">
         <v>129</v>
       </c>
       <c r="X13" s="21">
         <v>113</v>
       </c>
       <c r="Y13" s="21">
         <v>95</v>
       </c>
       <c r="Z13" s="21">
         <v>121</v>
       </c>
       <c r="AA13" s="21">
         <v>81</v>
       </c>
+      <c r="AB13" s="12">
+        <v>125</v>
+      </c>
+      <c r="AC13" s="12">
+        <v>99</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>271</v>
       </c>
       <c r="C14" s="20">
         <v>213</v>
       </c>
       <c r="D14" s="20">
         <v>189</v>
       </c>
       <c r="E14" s="20">
         <v>247</v>
       </c>
       <c r="F14" s="20">
         <v>176</v>
       </c>
       <c r="G14" s="20">
         <v>250</v>
       </c>
       <c r="H14" s="20">
         <v>279</v>
@@ -9867,50 +10475,56 @@
       </c>
       <c r="T14" s="21">
         <v>314</v>
       </c>
       <c r="U14" s="21">
         <v>347</v>
       </c>
       <c r="V14" s="21">
         <v>266</v>
       </c>
       <c r="W14" s="21">
         <v>222</v>
       </c>
       <c r="X14" s="21">
         <v>232</v>
       </c>
       <c r="Y14" s="21">
         <v>217</v>
       </c>
       <c r="Z14" s="21">
         <v>275</v>
       </c>
       <c r="AA14" s="21">
         <v>279</v>
       </c>
+      <c r="AB14" s="12">
+        <v>318</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>241</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>91</v>
       </c>
       <c r="C15" s="20">
         <v>59</v>
       </c>
       <c r="D15" s="20">
         <v>72</v>
       </c>
       <c r="E15" s="20">
         <v>67</v>
       </c>
       <c r="F15" s="20">
         <v>73</v>
       </c>
       <c r="G15" s="20">
         <v>60</v>
       </c>
       <c r="H15" s="20">
         <v>80</v>
@@ -9950,50 +10564,56 @@
       </c>
       <c r="T15" s="21">
         <v>131</v>
       </c>
       <c r="U15" s="21">
         <v>142</v>
       </c>
       <c r="V15" s="21">
         <v>119</v>
       </c>
       <c r="W15" s="21">
         <v>79</v>
       </c>
       <c r="X15" s="21">
         <v>104</v>
       </c>
       <c r="Y15" s="21">
         <v>74</v>
       </c>
       <c r="Z15" s="21">
         <v>86</v>
       </c>
       <c r="AA15" s="21">
         <v>118</v>
       </c>
+      <c r="AB15" s="12">
+        <v>87</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>120</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>94</v>
       </c>
       <c r="C16" s="20">
         <v>124</v>
       </c>
       <c r="D16" s="20">
         <v>70</v>
       </c>
       <c r="E16" s="20">
         <v>83</v>
       </c>
       <c r="F16" s="20">
         <v>72</v>
       </c>
       <c r="G16" s="20">
         <v>92</v>
       </c>
       <c r="H16" s="20">
         <v>94</v>
@@ -10033,52 +10653,58 @@
       </c>
       <c r="T16" s="21">
         <v>116</v>
       </c>
       <c r="U16" s="21">
         <v>95</v>
       </c>
       <c r="V16" s="21">
         <v>103</v>
       </c>
       <c r="W16" s="21">
         <v>101</v>
       </c>
       <c r="X16" s="21">
         <v>85</v>
       </c>
       <c r="Y16" s="21">
         <v>96</v>
       </c>
       <c r="Z16" s="21">
         <v>89</v>
       </c>
       <c r="AA16" s="21">
         <v>123</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="12">
+        <v>103</v>
+      </c>
+      <c r="AC16" s="12">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>93</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>63</v>
       </c>
       <c r="E17" s="20">
         <v>64</v>
       </c>
       <c r="F17" s="20">
         <v>61</v>
       </c>
       <c r="G17" s="20">
         <v>66</v>
       </c>
       <c r="H17" s="20">
         <v>99</v>
       </c>
       <c r="I17" s="20">
@@ -10116,52 +10742,58 @@
       </c>
       <c r="T17" s="21">
         <v>93</v>
       </c>
       <c r="U17" s="21">
         <v>146</v>
       </c>
       <c r="V17" s="21">
         <v>140</v>
       </c>
       <c r="W17" s="21">
         <v>96</v>
       </c>
       <c r="X17" s="21">
         <v>88</v>
       </c>
       <c r="Y17" s="21">
         <v>97</v>
       </c>
       <c r="Z17" s="21">
         <v>91</v>
       </c>
       <c r="AA17" s="21">
         <v>111</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="12">
+        <v>154</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>175</v>
       </c>
       <c r="C18" s="20">
         <v>147</v>
       </c>
       <c r="D18" s="20">
         <v>150</v>
       </c>
       <c r="E18" s="20">
         <v>157</v>
       </c>
       <c r="F18" s="20">
         <v>152</v>
       </c>
       <c r="G18" s="20">
         <v>171</v>
       </c>
       <c r="H18" s="20">
         <v>211</v>
       </c>
       <c r="I18" s="20">
@@ -10199,52 +10831,58 @@
       </c>
       <c r="T18" s="21">
         <v>231</v>
       </c>
       <c r="U18" s="21">
         <v>264</v>
       </c>
       <c r="V18" s="21">
         <v>215</v>
       </c>
       <c r="W18" s="21">
         <v>191</v>
       </c>
       <c r="X18" s="21">
         <v>206</v>
       </c>
       <c r="Y18" s="21">
         <v>163</v>
       </c>
       <c r="Z18" s="21">
         <v>182</v>
       </c>
       <c r="AA18" s="21">
         <v>210</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="12">
+        <v>198</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>66</v>
       </c>
       <c r="C19" s="20">
         <v>45</v>
       </c>
       <c r="D19" s="20">
         <v>47</v>
       </c>
       <c r="E19" s="20">
         <v>46</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
         <v>47</v>
       </c>
       <c r="H19" s="20">
         <v>65</v>
       </c>
       <c r="I19" s="20">
@@ -10282,52 +10920,58 @@
       </c>
       <c r="T19" s="21">
         <v>76</v>
       </c>
       <c r="U19" s="21">
         <v>88</v>
       </c>
       <c r="V19" s="21">
         <v>83</v>
       </c>
       <c r="W19" s="21">
         <v>65</v>
       </c>
       <c r="X19" s="21">
         <v>75</v>
       </c>
       <c r="Y19" s="21">
         <v>64</v>
       </c>
       <c r="Z19" s="21">
         <v>63</v>
       </c>
       <c r="AA19" s="21">
         <v>63</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="12">
+        <v>77</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>121</v>
       </c>
       <c r="C20" s="20">
         <v>91</v>
       </c>
       <c r="D20" s="20">
         <v>93</v>
       </c>
       <c r="E20" s="20">
         <v>76</v>
       </c>
       <c r="F20" s="20">
         <v>94</v>
       </c>
       <c r="G20" s="20">
         <v>91</v>
       </c>
       <c r="H20" s="20">
         <v>119</v>
       </c>
       <c r="I20" s="20">
@@ -10365,52 +11009,58 @@
       </c>
       <c r="T20" s="21">
         <v>130</v>
       </c>
       <c r="U20" s="21">
         <v>176</v>
       </c>
       <c r="V20" s="21">
         <v>135</v>
       </c>
       <c r="W20" s="21">
         <v>122</v>
       </c>
       <c r="X20" s="21">
         <v>133</v>
       </c>
       <c r="Y20" s="21">
         <v>87</v>
       </c>
       <c r="Z20" s="21">
         <v>101</v>
       </c>
       <c r="AA20" s="21">
         <v>116</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="12">
+        <v>135</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>131</v>
       </c>
       <c r="C21" s="20">
         <v>125</v>
       </c>
       <c r="D21" s="20">
         <v>115</v>
       </c>
       <c r="E21" s="20">
         <v>130</v>
       </c>
       <c r="F21" s="20">
         <v>128</v>
       </c>
       <c r="G21" s="20">
         <v>124</v>
       </c>
       <c r="H21" s="20">
         <v>147</v>
       </c>
       <c r="I21" s="20">
@@ -10448,82 +11098,88 @@
       </c>
       <c r="T21" s="21">
         <v>197</v>
       </c>
       <c r="U21" s="21">
         <v>197</v>
       </c>
       <c r="V21" s="21">
         <v>208</v>
       </c>
       <c r="W21" s="21">
         <v>159</v>
       </c>
       <c r="X21" s="21">
         <v>162</v>
       </c>
       <c r="Y21" s="21">
         <v>149</v>
       </c>
       <c r="Z21" s="21">
         <v>138</v>
       </c>
       <c r="AA21" s="21">
         <v>223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="37" t="s">
+      <c r="AB21" s="12">
+        <v>185</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="37"/>
-[...25 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="39"/>
+      <c r="S22" s="39"/>
+      <c r="T22" s="39"/>
+      <c r="U22" s="39"/>
+      <c r="V22" s="39"/>
+      <c r="W22" s="39"/>
+      <c r="X22" s="39"/>
+      <c r="Y22" s="39"/>
+      <c r="AC22" s="12"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12">
         <v>731</v>
       </c>
       <c r="C23" s="20">
         <v>650</v>
       </c>
       <c r="D23" s="20">
         <v>580</v>
       </c>
       <c r="E23" s="20">
         <v>936</v>
       </c>
       <c r="F23" s="20">
         <v>642</v>
       </c>
       <c r="G23" s="20">
         <v>615</v>
       </c>
       <c r="H23" s="20">
         <v>811</v>
       </c>
       <c r="I23" s="20">
@@ -10561,52 +11217,58 @@
       </c>
       <c r="T23" s="21">
         <v>915</v>
       </c>
       <c r="U23" s="21">
         <v>973</v>
       </c>
       <c r="V23" s="21">
         <v>917</v>
       </c>
       <c r="W23" s="21">
         <v>804</v>
       </c>
       <c r="X23" s="21">
         <v>692</v>
       </c>
       <c r="Y23" s="21">
         <v>646</v>
       </c>
       <c r="Z23" s="21">
         <v>907</v>
       </c>
       <c r="AA23" s="21">
         <v>854</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="12">
+        <v>931</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12">
         <v>567</v>
       </c>
       <c r="C24" s="20">
         <v>477</v>
       </c>
       <c r="D24" s="20">
         <v>456</v>
       </c>
       <c r="E24" s="20">
         <v>783</v>
       </c>
       <c r="F24" s="20">
         <v>529</v>
       </c>
       <c r="G24" s="20">
         <v>502</v>
       </c>
       <c r="H24" s="20">
         <v>652</v>
       </c>
       <c r="I24" s="20">
@@ -10644,52 +11306,58 @@
       </c>
       <c r="T24" s="21">
         <v>703</v>
       </c>
       <c r="U24" s="21">
         <v>781</v>
       </c>
       <c r="V24" s="21">
         <v>754</v>
       </c>
       <c r="W24" s="21">
         <v>644</v>
       </c>
       <c r="X24" s="21">
         <v>533</v>
       </c>
       <c r="Y24" s="21">
         <v>512</v>
       </c>
       <c r="Z24" s="21">
         <v>771</v>
       </c>
       <c r="AA24" s="21">
         <v>655</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="12">
+        <v>754</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="s">
@@ -10727,52 +11395,58 @@
       </c>
       <c r="T25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC25" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="20" t="s">
@@ -10810,52 +11484,58 @@
       </c>
       <c r="T26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC26" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12">
         <v>37</v>
       </c>
       <c r="C27" s="20">
         <v>55</v>
       </c>
       <c r="D27" s="20">
         <v>32</v>
       </c>
       <c r="E27" s="20">
         <v>34</v>
       </c>
       <c r="F27" s="20">
         <v>25</v>
       </c>
       <c r="G27" s="20">
         <v>27</v>
       </c>
       <c r="H27" s="20">
         <v>43</v>
       </c>
       <c r="I27" s="20">
@@ -10893,52 +11573,58 @@
       </c>
       <c r="T27" s="21">
         <v>54</v>
       </c>
       <c r="U27" s="21">
         <v>50</v>
       </c>
       <c r="V27" s="21">
         <v>35</v>
       </c>
       <c r="W27" s="21">
         <v>42</v>
       </c>
       <c r="X27" s="21">
         <v>48</v>
       </c>
       <c r="Y27" s="21">
         <v>25</v>
       </c>
       <c r="Z27" s="21">
         <v>45</v>
       </c>
       <c r="AA27" s="21">
         <v>47</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="12">
+        <v>55</v>
+      </c>
+      <c r="AC27" s="12">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="20" t="s">
@@ -10976,52 +11662,58 @@
       </c>
       <c r="T28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC28" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="20" t="s">
@@ -11059,52 +11751,58 @@
       </c>
       <c r="T29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="20" t="s">
@@ -11142,52 +11840,58 @@
       </c>
       <c r="T30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>46</v>
       </c>
       <c r="C31" s="20">
         <v>27</v>
       </c>
       <c r="D31" s="20">
         <v>26</v>
       </c>
       <c r="E31" s="20">
         <v>18</v>
       </c>
       <c r="F31" s="20">
         <v>21</v>
       </c>
       <c r="G31" s="20">
         <v>19</v>
       </c>
       <c r="H31" s="20">
         <v>28</v>
       </c>
       <c r="I31" s="20">
@@ -11225,52 +11929,58 @@
       </c>
       <c r="T31" s="21">
         <v>50</v>
       </c>
       <c r="U31" s="21">
         <v>37</v>
       </c>
       <c r="V31" s="21">
         <v>33</v>
       </c>
       <c r="W31" s="21">
         <v>26</v>
       </c>
       <c r="X31" s="21">
         <v>30</v>
       </c>
       <c r="Y31" s="21">
         <v>16</v>
       </c>
       <c r="Z31" s="21">
         <v>27</v>
       </c>
       <c r="AA31" s="21">
         <v>56</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="12">
+        <v>27</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12">
         <v>39</v>
       </c>
       <c r="C32" s="20">
         <v>46</v>
       </c>
       <c r="D32" s="20">
         <v>23</v>
       </c>
       <c r="E32" s="20">
         <v>49</v>
       </c>
       <c r="F32" s="20">
         <v>25</v>
       </c>
       <c r="G32" s="20">
         <v>23</v>
       </c>
       <c r="H32" s="20">
         <v>32</v>
       </c>
       <c r="I32" s="20">
@@ -11308,52 +12018,58 @@
       </c>
       <c r="T32" s="21">
         <v>42</v>
       </c>
       <c r="U32" s="21">
         <v>32</v>
       </c>
       <c r="V32" s="21">
         <v>29</v>
       </c>
       <c r="W32" s="21">
         <v>47</v>
       </c>
       <c r="X32" s="21">
         <v>32</v>
       </c>
       <c r="Y32" s="21">
         <v>38</v>
       </c>
       <c r="Z32" s="21">
         <v>31</v>
       </c>
       <c r="AA32" s="21">
         <v>46</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="12">
+        <v>39</v>
+      </c>
+      <c r="AC32" s="12">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="20" t="s">
@@ -11391,52 +12107,58 @@
       </c>
       <c r="T33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>42</v>
       </c>
       <c r="C34" s="20">
         <v>45</v>
       </c>
       <c r="D34" s="20">
         <v>43</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>42</v>
       </c>
       <c r="G34" s="20">
         <v>44</v>
       </c>
       <c r="H34" s="20">
         <v>56</v>
       </c>
       <c r="I34" s="20">
@@ -11474,52 +12196,58 @@
       </c>
       <c r="T34" s="21">
         <v>66</v>
       </c>
       <c r="U34" s="21">
         <v>73</v>
       </c>
       <c r="V34" s="21">
         <v>66</v>
       </c>
       <c r="W34" s="21">
         <v>45</v>
       </c>
       <c r="X34" s="21">
         <v>49</v>
       </c>
       <c r="Y34" s="21">
         <v>55</v>
       </c>
       <c r="Z34" s="21">
         <v>33</v>
       </c>
       <c r="AA34" s="21">
         <v>50</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="12">
+        <v>56</v>
+      </c>
+      <c r="AC34" s="12">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="20" t="s">
@@ -11557,52 +12285,58 @@
       </c>
       <c r="T35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="20" t="s">
@@ -11640,52 +12374,58 @@
       </c>
       <c r="T36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="20" t="s">
@@ -11723,82 +12463,91 @@
       </c>
       <c r="T37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="36" t="s">
+      <c r="AB37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="36"/>
-[...25 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="38"/>
+      <c r="S38" s="38"/>
+      <c r="T38" s="38"/>
+      <c r="U38" s="38"/>
+      <c r="V38" s="38"/>
+      <c r="W38" s="38"/>
+      <c r="X38" s="38"/>
+      <c r="Y38" s="38"/>
+      <c r="Z38" s="46"/>
+      <c r="AA38" s="46"/>
+      <c r="AB38" s="46"/>
+      <c r="AC38" s="12"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>1508</v>
       </c>
       <c r="C39" s="20">
         <v>1265</v>
       </c>
       <c r="D39" s="20">
         <v>1153</v>
       </c>
       <c r="E39" s="20">
         <v>1276</v>
       </c>
       <c r="F39" s="20">
         <v>1120</v>
       </c>
       <c r="G39" s="20">
         <v>1300</v>
       </c>
       <c r="H39" s="20">
         <v>1599</v>
       </c>
       <c r="I39" s="20">
@@ -11836,52 +12585,58 @@
       </c>
       <c r="T39" s="21">
         <v>1837</v>
       </c>
       <c r="U39" s="21">
         <v>1969</v>
       </c>
       <c r="V39" s="21">
         <v>1827</v>
       </c>
       <c r="W39" s="21">
         <v>1567</v>
       </c>
       <c r="X39" s="21">
         <v>1525</v>
       </c>
       <c r="Y39" s="21">
         <v>1313</v>
       </c>
       <c r="Z39" s="21">
         <v>1570</v>
       </c>
       <c r="AA39" s="21">
         <v>1716</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="12">
+        <v>1766</v>
+      </c>
+      <c r="AC39" s="12">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="20" t="s">
@@ -11919,52 +12674,58 @@
       </c>
       <c r="T40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>189</v>
       </c>
       <c r="C41" s="20">
         <v>143</v>
       </c>
       <c r="D41" s="20">
         <v>130</v>
       </c>
       <c r="E41" s="20">
         <v>153</v>
       </c>
       <c r="F41" s="20">
         <v>125</v>
       </c>
       <c r="G41" s="20">
         <v>137</v>
       </c>
       <c r="H41" s="20">
         <v>191</v>
       </c>
       <c r="I41" s="20">
@@ -12002,52 +12763,58 @@
       </c>
       <c r="T41" s="21">
         <v>220</v>
       </c>
       <c r="U41" s="21">
         <v>191</v>
       </c>
       <c r="V41" s="21">
         <v>203</v>
       </c>
       <c r="W41" s="21">
         <v>179</v>
       </c>
       <c r="X41" s="21">
         <v>190</v>
       </c>
       <c r="Y41" s="21">
         <v>147</v>
       </c>
       <c r="Z41" s="21">
         <v>180</v>
       </c>
       <c r="AA41" s="21">
         <v>228</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="12">
+        <v>193</v>
+      </c>
+      <c r="AC41" s="12">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>94</v>
       </c>
       <c r="C42" s="20">
         <v>70</v>
       </c>
       <c r="D42" s="20">
         <v>72</v>
       </c>
       <c r="E42" s="20">
         <v>77</v>
       </c>
       <c r="F42" s="20">
         <v>66</v>
       </c>
       <c r="G42" s="20">
         <v>90</v>
       </c>
       <c r="H42" s="20">
         <v>113</v>
       </c>
       <c r="I42" s="20">
@@ -12085,52 +12852,58 @@
       </c>
       <c r="T42" s="21">
         <v>114</v>
       </c>
       <c r="U42" s="21">
         <v>126</v>
       </c>
       <c r="V42" s="21">
         <v>106</v>
       </c>
       <c r="W42" s="21">
         <v>126</v>
       </c>
       <c r="X42" s="21">
         <v>81</v>
       </c>
       <c r="Y42" s="21">
         <v>69</v>
       </c>
       <c r="Z42" s="21">
         <v>98</v>
       </c>
       <c r="AA42" s="21">
         <v>94</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="12">
+        <v>106</v>
+      </c>
+      <c r="AC42" s="12">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>82</v>
       </c>
       <c r="C43" s="20">
         <v>95</v>
       </c>
       <c r="D43" s="20">
         <v>78</v>
       </c>
       <c r="E43" s="20">
         <v>83</v>
       </c>
       <c r="F43" s="20">
         <v>68</v>
       </c>
       <c r="G43" s="20">
         <v>97</v>
       </c>
       <c r="H43" s="20">
         <v>90</v>
       </c>
       <c r="I43" s="20">
@@ -12168,52 +12941,58 @@
       </c>
       <c r="T43" s="21">
         <v>108</v>
       </c>
       <c r="U43" s="21">
         <v>90</v>
       </c>
       <c r="V43" s="21">
         <v>114</v>
       </c>
       <c r="W43" s="21">
         <v>94</v>
       </c>
       <c r="X43" s="21">
         <v>74</v>
       </c>
       <c r="Y43" s="21">
         <v>78</v>
       </c>
       <c r="Z43" s="21">
         <v>113</v>
       </c>
       <c r="AA43" s="21">
         <v>104</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="12">
+        <v>96</v>
+      </c>
+      <c r="AC43" s="12">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>101</v>
       </c>
       <c r="C44" s="20">
         <v>98</v>
       </c>
       <c r="D44" s="20">
         <v>93</v>
       </c>
       <c r="E44" s="20">
         <v>106</v>
       </c>
       <c r="F44" s="20">
         <v>65</v>
       </c>
       <c r="G44" s="20">
         <v>67</v>
       </c>
       <c r="H44" s="20">
         <v>95</v>
       </c>
       <c r="I44" s="20">
@@ -12251,52 +13030,58 @@
       </c>
       <c r="T44" s="21">
         <v>107</v>
       </c>
       <c r="U44" s="21">
         <v>127</v>
       </c>
       <c r="V44" s="21">
         <v>127</v>
       </c>
       <c r="W44" s="21">
         <v>122</v>
       </c>
       <c r="X44" s="21">
         <v>93</v>
       </c>
       <c r="Y44" s="21">
         <v>86</v>
       </c>
       <c r="Z44" s="21">
         <v>124</v>
       </c>
       <c r="AA44" s="21">
         <v>118</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="12">
+        <v>111</v>
+      </c>
+      <c r="AC44" s="12">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>127</v>
       </c>
       <c r="C45" s="20">
         <v>94</v>
       </c>
       <c r="D45" s="20">
         <v>73</v>
       </c>
       <c r="E45" s="20">
         <v>106</v>
       </c>
       <c r="F45" s="20">
         <v>87</v>
       </c>
       <c r="G45" s="20">
         <v>94</v>
       </c>
       <c r="H45" s="20">
         <v>132</v>
       </c>
       <c r="I45" s="20">
@@ -12334,52 +13119,58 @@
       </c>
       <c r="T45" s="21">
         <v>158</v>
       </c>
       <c r="U45" s="21">
         <v>122</v>
       </c>
       <c r="V45" s="21">
         <v>136</v>
       </c>
       <c r="W45" s="21">
         <v>129</v>
       </c>
       <c r="X45" s="21">
         <v>113</v>
       </c>
       <c r="Y45" s="21">
         <v>95</v>
       </c>
       <c r="Z45" s="21">
         <v>121</v>
       </c>
       <c r="AA45" s="21">
         <v>81</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="12">
+        <v>125</v>
+      </c>
+      <c r="AC45" s="12">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>271</v>
       </c>
       <c r="C46" s="20">
         <v>213</v>
       </c>
       <c r="D46" s="20">
         <v>189</v>
       </c>
       <c r="E46" s="20">
         <v>247</v>
       </c>
       <c r="F46" s="20">
         <v>176</v>
       </c>
       <c r="G46" s="20">
         <v>250</v>
       </c>
       <c r="H46" s="20">
         <v>279</v>
       </c>
       <c r="I46" s="20">
@@ -12417,52 +13208,58 @@
       </c>
       <c r="T46" s="21">
         <v>314</v>
       </c>
       <c r="U46" s="21">
         <v>347</v>
       </c>
       <c r="V46" s="21">
         <v>266</v>
       </c>
       <c r="W46" s="21">
         <v>222</v>
       </c>
       <c r="X46" s="21">
         <v>232</v>
       </c>
       <c r="Y46" s="21">
         <v>217</v>
       </c>
       <c r="Z46" s="21">
         <v>275</v>
       </c>
       <c r="AA46" s="21">
         <v>279</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="12">
+        <v>318</v>
+      </c>
+      <c r="AC46" s="12">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>45</v>
       </c>
       <c r="C47" s="20">
         <v>32</v>
       </c>
       <c r="D47" s="20">
         <v>46</v>
       </c>
       <c r="E47" s="20">
         <v>49</v>
       </c>
       <c r="F47" s="20">
         <v>52</v>
       </c>
       <c r="G47" s="20">
         <v>41</v>
       </c>
       <c r="H47" s="20">
         <v>52</v>
       </c>
       <c r="I47" s="20">
@@ -12500,52 +13297,58 @@
       </c>
       <c r="T47" s="21">
         <v>81</v>
       </c>
       <c r="U47" s="21">
         <v>105</v>
       </c>
       <c r="V47" s="21">
         <v>86</v>
       </c>
       <c r="W47" s="21">
         <v>53</v>
       </c>
       <c r="X47" s="21">
         <v>74</v>
       </c>
       <c r="Y47" s="21">
         <v>58</v>
       </c>
       <c r="Z47" s="21">
         <v>59</v>
       </c>
       <c r="AA47" s="21">
         <v>62</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="12">
+        <v>60</v>
+      </c>
+      <c r="AC47" s="12">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>55</v>
       </c>
       <c r="C48" s="20">
         <v>78</v>
       </c>
       <c r="D48" s="20">
         <v>47</v>
       </c>
       <c r="E48" s="20">
         <v>34</v>
       </c>
       <c r="F48" s="20">
         <v>47</v>
       </c>
       <c r="G48" s="20">
         <v>69</v>
       </c>
       <c r="H48" s="20">
         <v>62</v>
       </c>
       <c r="I48" s="20">
@@ -12583,52 +13386,58 @@
       </c>
       <c r="T48" s="21">
         <v>74</v>
       </c>
       <c r="U48" s="21">
         <v>63</v>
       </c>
       <c r="V48" s="21">
         <v>74</v>
       </c>
       <c r="W48" s="21">
         <v>54</v>
       </c>
       <c r="X48" s="21">
         <v>53</v>
       </c>
       <c r="Y48" s="21">
         <v>58</v>
       </c>
       <c r="Z48" s="21">
         <v>58</v>
       </c>
       <c r="AA48" s="21">
         <v>77</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="12">
+        <v>64</v>
+      </c>
+      <c r="AC48" s="12">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>93</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>63</v>
       </c>
       <c r="E49" s="20">
         <v>64</v>
       </c>
       <c r="F49" s="20">
         <v>61</v>
       </c>
       <c r="G49" s="20">
         <v>66</v>
       </c>
       <c r="H49" s="20">
         <v>99</v>
       </c>
       <c r="I49" s="20">
@@ -12666,52 +13475,58 @@
       </c>
       <c r="T49" s="21">
         <v>93</v>
       </c>
       <c r="U49" s="21">
         <v>146</v>
       </c>
       <c r="V49" s="21">
         <v>140</v>
       </c>
       <c r="W49" s="21">
         <v>96</v>
       </c>
       <c r="X49" s="21">
         <v>88</v>
       </c>
       <c r="Y49" s="21">
         <v>97</v>
       </c>
       <c r="Z49" s="21">
         <v>91</v>
       </c>
       <c r="AA49" s="21">
         <v>111</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="12">
+        <v>154</v>
+      </c>
+      <c r="AC49" s="12">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>133</v>
       </c>
       <c r="C50" s="20">
         <v>102</v>
       </c>
       <c r="D50" s="20">
         <v>107</v>
       </c>
       <c r="E50" s="20">
         <v>105</v>
       </c>
       <c r="F50" s="20">
         <v>110</v>
       </c>
       <c r="G50" s="20">
         <v>127</v>
       </c>
       <c r="H50" s="20">
         <v>155</v>
       </c>
       <c r="I50" s="20">
@@ -12749,52 +13564,58 @@
       </c>
       <c r="T50" s="21">
         <v>165</v>
       </c>
       <c r="U50" s="21">
         <v>191</v>
       </c>
       <c r="V50" s="21">
         <v>149</v>
       </c>
       <c r="W50" s="21">
         <v>146</v>
       </c>
       <c r="X50" s="21">
         <v>157</v>
       </c>
       <c r="Y50" s="21">
         <v>108</v>
       </c>
       <c r="Z50" s="21">
         <v>149</v>
       </c>
       <c r="AA50" s="21">
         <v>160</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="12">
+        <v>142</v>
+      </c>
+      <c r="AC50" s="12">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>66</v>
       </c>
       <c r="C51" s="20">
         <v>45</v>
       </c>
       <c r="D51" s="20">
         <v>47</v>
       </c>
       <c r="E51" s="20">
         <v>46</v>
       </c>
       <c r="F51" s="20">
         <v>41</v>
       </c>
       <c r="G51" s="20">
         <v>47</v>
       </c>
       <c r="H51" s="20">
         <v>65</v>
       </c>
       <c r="I51" s="20">
@@ -12832,52 +13653,58 @@
       </c>
       <c r="T51" s="21">
         <v>76</v>
       </c>
       <c r="U51" s="21">
         <v>88</v>
       </c>
       <c r="V51" s="21">
         <v>83</v>
       </c>
       <c r="W51" s="21">
         <v>65</v>
       </c>
       <c r="X51" s="21">
         <v>75</v>
       </c>
       <c r="Y51" s="21">
         <v>64</v>
       </c>
       <c r="Z51" s="21">
         <v>63</v>
       </c>
       <c r="AA51" s="21">
         <v>63</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="12">
+        <v>77</v>
+      </c>
+      <c r="AC51" s="12">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>121</v>
       </c>
       <c r="C52" s="20">
         <v>91</v>
       </c>
       <c r="D52" s="20">
         <v>93</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>94</v>
       </c>
       <c r="G52" s="20">
         <v>91</v>
       </c>
       <c r="H52" s="20">
         <v>119</v>
       </c>
       <c r="I52" s="20">
@@ -12915,52 +13742,58 @@
       </c>
       <c r="T52" s="21">
         <v>130</v>
       </c>
       <c r="U52" s="21">
         <v>176</v>
       </c>
       <c r="V52" s="21">
         <v>135</v>
       </c>
       <c r="W52" s="21">
         <v>122</v>
       </c>
       <c r="X52" s="21">
         <v>133</v>
       </c>
       <c r="Y52" s="21">
         <v>87</v>
       </c>
       <c r="Z52" s="21">
         <v>101</v>
       </c>
       <c r="AA52" s="21">
         <v>116</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="12">
+        <v>135</v>
+      </c>
+      <c r="AC52" s="12">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>131</v>
       </c>
       <c r="C53" s="18">
         <v>125</v>
       </c>
       <c r="D53" s="18">
         <v>115</v>
       </c>
       <c r="E53" s="18">
         <v>130</v>
       </c>
       <c r="F53" s="18">
         <v>128</v>
       </c>
       <c r="G53" s="22">
         <v>124</v>
       </c>
       <c r="H53" s="22">
         <v>147</v>
       </c>
       <c r="I53" s="22">
@@ -12997,50 +13830,56 @@
         <v>197</v>
       </c>
       <c r="T53" s="22">
         <v>197</v>
       </c>
       <c r="U53" s="22">
         <v>197</v>
       </c>
       <c r="V53" s="22">
         <v>208</v>
       </c>
       <c r="W53" s="22">
         <v>159</v>
       </c>
       <c r="X53" s="22">
         <v>162</v>
       </c>
       <c r="Y53" s="22">
         <v>149</v>
       </c>
       <c r="Z53" s="22">
         <v>138</v>
       </c>
       <c r="AA53" s="22">
         <v>223</v>
+      </c>
+      <c r="AB53" s="44">
+        <v>185</v>
+      </c>
+      <c r="AC53" s="44">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">