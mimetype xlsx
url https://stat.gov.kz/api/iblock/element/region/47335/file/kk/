--- v1 (2026-06-24)
+++ v2 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4272" yWindow="276" windowWidth="14232" windowHeight="12612" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1096" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="35">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -337,51 +337,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -426,86 +426,89 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -784,184 +787,184 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
     <sheetView topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="AE25" sqref="AE25"/>
+      <selection activeCell="Z7" sqref="Z7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="36"/>
-[...22 lines deleted...]
-      <c r="Y1" s="36"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="40"/>
-      <c r="B4" s="34">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="35"/>
-[...10 lines deleted...]
-      <c r="Z4" s="34">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="35"/>
-[...9 lines deleted...]
-      <c r="AK4" s="35"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="41"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -1028,77 +1031,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="37"/>
-[...22 lines deleted...]
-      <c r="Y6" s="37"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="17">
         <v>-501</v>
       </c>
       <c r="C7" s="17">
         <v>-338</v>
       </c>
       <c r="D7" s="17">
         <v>-213</v>
       </c>
       <c r="E7" s="17">
         <v>-188</v>
       </c>
       <c r="F7" s="17">
         <v>-296</v>
       </c>
       <c r="G7" s="17">
         <v>-396</v>
       </c>
       <c r="H7" s="17">
         <v>-694</v>
@@ -1144,50 +1147,53 @@
       </c>
       <c r="V7" s="19">
         <v>-540</v>
       </c>
       <c r="W7" s="19">
         <v>-388</v>
       </c>
       <c r="X7" s="19">
         <v>-514</v>
       </c>
       <c r="Y7" s="19">
         <v>-447</v>
       </c>
       <c r="Z7" s="19">
         <v>-393</v>
       </c>
       <c r="AA7" s="19">
         <v>-155</v>
       </c>
       <c r="AB7" s="12">
         <v>-212</v>
       </c>
       <c r="AC7" s="12">
         <v>-132</v>
       </c>
+      <c r="AD7" s="12">
+        <v>-154</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="17">
         <v>31</v>
       </c>
       <c r="C8" s="17">
         <v>117</v>
       </c>
       <c r="D8" s="17">
         <v>62</v>
       </c>
       <c r="E8" s="17">
         <v>-188</v>
       </c>
       <c r="F8" s="17">
         <v>-59</v>
       </c>
       <c r="G8" s="17">
         <v>-22</v>
       </c>
       <c r="H8" s="17">
         <v>14</v>
@@ -1233,50 +1239,53 @@
       </c>
       <c r="V8" s="19">
         <v>106</v>
       </c>
       <c r="W8" s="19">
         <v>105</v>
       </c>
       <c r="X8" s="19">
         <v>105</v>
       </c>
       <c r="Y8" s="19">
         <v>29</v>
       </c>
       <c r="Z8" s="19">
         <v>-52</v>
       </c>
       <c r="AA8" s="19">
         <v>94</v>
       </c>
       <c r="AB8" s="12">
         <v>145</v>
       </c>
       <c r="AC8" s="12">
         <v>-2</v>
       </c>
+      <c r="AD8" s="12">
+        <v>-35</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="17">
         <v>-92</v>
       </c>
       <c r="C9" s="17">
         <v>-75</v>
       </c>
       <c r="D9" s="17">
         <v>-41</v>
       </c>
       <c r="E9" s="17">
         <v>-54</v>
       </c>
       <c r="F9" s="17">
         <v>-39</v>
       </c>
       <c r="G9" s="17">
         <v>-57</v>
       </c>
       <c r="H9" s="17">
         <v>-92</v>
@@ -1322,50 +1331,53 @@
       </c>
       <c r="V9" s="19">
         <v>-94</v>
       </c>
       <c r="W9" s="19">
         <v>-65</v>
       </c>
       <c r="X9" s="19">
         <v>-94</v>
       </c>
       <c r="Y9" s="19">
         <v>-89</v>
       </c>
       <c r="Z9" s="19">
         <v>-66</v>
       </c>
       <c r="AA9" s="19">
         <v>-90</v>
       </c>
       <c r="AB9" s="12">
         <v>-37</v>
       </c>
       <c r="AC9" s="12">
         <v>21</v>
       </c>
+      <c r="AD9" s="12">
+        <v>-26</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="17">
         <v>-39</v>
       </c>
       <c r="C10" s="17">
         <v>-29</v>
       </c>
       <c r="D10" s="17">
         <v>-27</v>
       </c>
       <c r="E10" s="17">
         <v>-21</v>
       </c>
       <c r="F10" s="17">
         <v>-14</v>
       </c>
       <c r="G10" s="17">
         <v>-50</v>
       </c>
       <c r="H10" s="17">
         <v>-67</v>
@@ -1411,50 +1423,53 @@
       </c>
       <c r="V10" s="19">
         <v>-13</v>
       </c>
       <c r="W10" s="19">
         <v>-74</v>
       </c>
       <c r="X10" s="19">
         <v>-15</v>
       </c>
       <c r="Y10" s="19">
         <v>-33</v>
       </c>
       <c r="Z10" s="19">
         <v>-36</v>
       </c>
       <c r="AA10" s="19">
         <v>-47</v>
       </c>
       <c r="AB10" s="12">
         <v>-57</v>
       </c>
       <c r="AC10" s="12">
         <v>-16</v>
       </c>
+      <c r="AD10" s="12">
+        <v>-6</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>-31</v>
       </c>
       <c r="C11" s="17">
         <v>-53</v>
       </c>
       <c r="D11" s="17">
         <v>-48</v>
       </c>
       <c r="E11" s="17">
         <v>-43</v>
       </c>
       <c r="F11" s="17">
         <v>-5</v>
       </c>
       <c r="G11" s="17">
         <v>-31</v>
       </c>
       <c r="H11" s="17">
         <v>-63</v>
@@ -1500,50 +1515,53 @@
       </c>
       <c r="V11" s="19">
         <v>-41</v>
       </c>
       <c r="W11" s="19">
         <v>-31</v>
       </c>
       <c r="X11" s="19">
         <v>-42</v>
       </c>
       <c r="Y11" s="19">
         <v>-41</v>
       </c>
       <c r="Z11" s="19">
         <v>-21</v>
       </c>
       <c r="AA11" s="19">
         <v>-21</v>
       </c>
       <c r="AB11" s="12">
         <v>-20</v>
       </c>
       <c r="AC11" s="12">
         <v>-35</v>
       </c>
+      <c r="AD11" s="12">
+        <v>-4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>-30</v>
       </c>
       <c r="C12" s="17">
         <v>-45</v>
       </c>
       <c r="D12" s="17">
         <v>-35</v>
       </c>
       <c r="E12" s="17">
         <v>-48</v>
       </c>
       <c r="F12" s="17">
         <v>-18</v>
       </c>
       <c r="G12" s="17">
         <v>-8</v>
       </c>
       <c r="H12" s="17">
         <v>-43</v>
@@ -1589,50 +1607,53 @@
       </c>
       <c r="V12" s="19">
         <v>-18</v>
       </c>
       <c r="W12" s="19">
         <v>-36</v>
       </c>
       <c r="X12" s="19">
         <v>-42</v>
       </c>
       <c r="Y12" s="19">
         <v>-7</v>
       </c>
       <c r="Z12" s="19">
         <v>-65</v>
       </c>
       <c r="AA12" s="19">
         <v>-26</v>
       </c>
       <c r="AB12" s="12">
         <v>-24</v>
       </c>
       <c r="AC12" s="12">
         <v>-26</v>
       </c>
+      <c r="AD12" s="12">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>-35</v>
       </c>
       <c r="C13" s="17">
         <v>-55</v>
       </c>
       <c r="D13" s="17">
         <v>-8</v>
       </c>
       <c r="E13" s="17">
         <v>-27</v>
       </c>
       <c r="F13" s="17">
         <v>-34</v>
       </c>
       <c r="G13" s="17">
         <v>-23</v>
       </c>
       <c r="H13" s="17">
         <v>-61</v>
@@ -1678,50 +1699,53 @@
       </c>
       <c r="V13" s="19">
         <v>-81</v>
       </c>
       <c r="W13" s="19">
         <v>-57</v>
       </c>
       <c r="X13" s="19">
         <v>-57</v>
       </c>
       <c r="Y13" s="19">
         <v>-23</v>
       </c>
       <c r="Z13" s="19">
         <v>-56</v>
       </c>
       <c r="AA13" s="19">
         <v>-10</v>
       </c>
       <c r="AB13" s="12">
         <v>-31</v>
       </c>
       <c r="AC13" s="12">
         <v>-30</v>
       </c>
+      <c r="AD13" s="12">
+        <v>-19</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>-22</v>
       </c>
       <c r="C14" s="17">
         <v>19</v>
       </c>
       <c r="D14" s="17">
         <v>-7</v>
       </c>
       <c r="E14" s="17">
         <v>309</v>
       </c>
       <c r="F14" s="17">
         <v>53</v>
       </c>
       <c r="G14" s="17">
         <v>-5</v>
       </c>
       <c r="H14" s="17">
         <v>-72</v>
@@ -1767,50 +1791,53 @@
       </c>
       <c r="V14" s="19">
         <v>17</v>
       </c>
       <c r="W14" s="19">
         <v>27</v>
       </c>
       <c r="X14" s="19">
         <v>-28</v>
       </c>
       <c r="Y14" s="19">
         <v>-30</v>
       </c>
       <c r="Z14" s="19">
         <v>-2</v>
       </c>
       <c r="AA14" s="19">
         <v>32</v>
       </c>
       <c r="AB14" s="12">
         <v>-35</v>
       </c>
       <c r="AC14" s="12">
         <v>19</v>
       </c>
+      <c r="AD14" s="12">
+        <v>22</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="17">
         <v>-33</v>
       </c>
       <c r="C15" s="17">
         <v>3</v>
       </c>
       <c r="D15" s="17">
         <v>-3</v>
       </c>
       <c r="E15" s="17">
         <v>-14</v>
       </c>
       <c r="F15" s="17">
         <v>-25</v>
       </c>
       <c r="G15" s="17">
         <v>-8</v>
       </c>
       <c r="H15" s="17">
         <v>-29</v>
@@ -1856,50 +1883,53 @@
       </c>
       <c r="V15" s="19">
         <v>-61</v>
       </c>
       <c r="W15" s="19">
         <v>-13</v>
       </c>
       <c r="X15" s="19">
         <v>-38</v>
       </c>
       <c r="Y15" s="19">
         <v>-22</v>
       </c>
       <c r="Z15" s="19">
         <v>-14</v>
       </c>
       <c r="AA15" s="19">
         <v>11</v>
       </c>
       <c r="AB15" s="12">
         <v>0</v>
       </c>
       <c r="AC15" s="12">
         <v>-19</v>
       </c>
+      <c r="AD15" s="12">
+        <v>-32</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>-9</v>
       </c>
       <c r="C16" s="17">
         <v>-74</v>
       </c>
       <c r="D16" s="17">
         <v>-19</v>
       </c>
       <c r="E16" s="17">
         <v>-34</v>
       </c>
       <c r="F16" s="17">
         <v>-9</v>
       </c>
       <c r="G16" s="17">
         <v>-27</v>
       </c>
       <c r="H16" s="17">
         <v>-12</v>
@@ -1945,52 +1975,55 @@
       </c>
       <c r="V16" s="19">
         <v>-30</v>
       </c>
       <c r="W16" s="19">
         <v>-42</v>
       </c>
       <c r="X16" s="19">
         <v>-19</v>
       </c>
       <c r="Y16" s="19">
         <v>-50</v>
       </c>
       <c r="Z16" s="19">
         <v>-15</v>
       </c>
       <c r="AA16" s="19">
         <v>-12</v>
       </c>
       <c r="AB16" s="12">
         <v>4</v>
       </c>
       <c r="AC16" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="12">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="17">
         <v>-44</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>-7</v>
       </c>
       <c r="E17" s="17">
         <v>25</v>
       </c>
       <c r="F17" s="17">
         <v>-12</v>
       </c>
       <c r="G17" s="17">
         <v>-1</v>
       </c>
       <c r="H17" s="17">
         <v>-4</v>
       </c>
       <c r="I17" s="17">
@@ -2034,52 +2067,55 @@
       </c>
       <c r="V17" s="19">
         <v>-50</v>
       </c>
       <c r="W17" s="19">
         <v>3</v>
       </c>
       <c r="X17" s="19">
         <v>-19</v>
       </c>
       <c r="Y17" s="19">
         <v>-12</v>
       </c>
       <c r="Z17" s="19">
         <v>55</v>
       </c>
       <c r="AA17" s="19">
         <v>63</v>
       </c>
       <c r="AB17" s="12">
         <v>-19</v>
       </c>
       <c r="AC17" s="12">
         <v>13</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="12">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="17">
         <v>-50</v>
       </c>
       <c r="C18" s="17">
         <v>-41</v>
       </c>
       <c r="D18" s="17">
         <v>-49</v>
       </c>
       <c r="E18" s="17">
         <v>-46</v>
       </c>
       <c r="F18" s="17">
         <v>-56</v>
       </c>
       <c r="G18" s="17">
         <v>-60</v>
       </c>
       <c r="H18" s="17">
         <v>-85</v>
       </c>
       <c r="I18" s="17">
@@ -2123,52 +2159,55 @@
       </c>
       <c r="V18" s="19">
         <v>-72</v>
       </c>
       <c r="W18" s="19">
         <v>-67</v>
       </c>
       <c r="X18" s="19">
         <v>-73</v>
       </c>
       <c r="Y18" s="19">
         <v>-67</v>
       </c>
       <c r="Z18" s="19">
         <v>-56</v>
       </c>
       <c r="AA18" s="19">
         <v>-31</v>
       </c>
       <c r="AB18" s="12">
         <v>-27</v>
       </c>
       <c r="AC18" s="12">
         <v>-39</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="12">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="17">
         <v>-33</v>
       </c>
       <c r="C19" s="17">
         <v>-20</v>
       </c>
       <c r="D19" s="17">
         <v>5</v>
       </c>
       <c r="E19" s="17">
         <v>-15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="17">
         <v>-14</v>
       </c>
       <c r="H19" s="17">
         <v>-29</v>
       </c>
       <c r="I19" s="17">
@@ -2212,52 +2251,55 @@
       </c>
       <c r="V19" s="19">
         <v>-32</v>
       </c>
       <c r="W19" s="19">
         <v>-37</v>
       </c>
       <c r="X19" s="19">
         <v>-40</v>
       </c>
       <c r="Y19" s="19">
         <v>-18</v>
       </c>
       <c r="Z19" s="19">
         <v>-19</v>
       </c>
       <c r="AA19" s="19">
         <v>-12</v>
       </c>
       <c r="AB19" s="12">
         <v>-33</v>
       </c>
       <c r="AC19" s="12">
         <v>34</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="12">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>-77</v>
       </c>
       <c r="C20" s="17">
         <v>-63</v>
       </c>
       <c r="D20" s="17">
         <v>-26</v>
       </c>
       <c r="E20" s="17">
         <v>-31</v>
       </c>
       <c r="F20" s="17">
         <v>-34</v>
       </c>
       <c r="G20" s="17">
         <v>-40</v>
       </c>
       <c r="H20" s="17">
         <v>-77</v>
       </c>
       <c r="I20" s="17">
@@ -2301,52 +2343,55 @@
       </c>
       <c r="V20" s="19">
         <v>-95</v>
       </c>
       <c r="W20" s="19">
         <v>-55</v>
       </c>
       <c r="X20" s="19">
         <v>-96</v>
       </c>
       <c r="Y20" s="19">
         <v>-52</v>
       </c>
       <c r="Z20" s="19">
         <v>-19</v>
       </c>
       <c r="AA20" s="19">
         <v>-33</v>
       </c>
       <c r="AB20" s="12">
         <v>-44</v>
       </c>
       <c r="AC20" s="12">
         <v>-29</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="12">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="17">
         <v>-37</v>
       </c>
       <c r="C21" s="17">
         <v>-22</v>
       </c>
       <c r="D21" s="17">
         <v>-10</v>
       </c>
       <c r="E21" s="17">
         <v>-1</v>
       </c>
       <c r="F21" s="17">
         <v>-44</v>
       </c>
       <c r="G21" s="17">
         <v>-50</v>
       </c>
       <c r="H21" s="17">
         <v>-74</v>
       </c>
       <c r="I21" s="17">
@@ -2390,84 +2435,89 @@
       </c>
       <c r="V21" s="19">
         <v>-76</v>
       </c>
       <c r="W21" s="19">
         <v>-46</v>
       </c>
       <c r="X21" s="19">
         <v>-56</v>
       </c>
       <c r="Y21" s="19">
         <v>-32</v>
       </c>
       <c r="Z21" s="19">
         <v>-27</v>
       </c>
       <c r="AA21" s="19">
         <v>-73</v>
       </c>
       <c r="AB21" s="12">
         <v>-34</v>
       </c>
       <c r="AC21" s="12">
         <v>-28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="39" t="s">
+      <c r="AD21" s="12">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.4">
+      <c r="A22" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="39"/>
-[...22 lines deleted...]
-      <c r="Y22" s="39"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="44"/>
+      <c r="S22" s="44"/>
+      <c r="T22" s="44"/>
+      <c r="U22" s="44"/>
+      <c r="V22" s="44"/>
+      <c r="W22" s="44"/>
+      <c r="X22" s="44"/>
+      <c r="Y22" s="44"/>
+      <c r="Z22" s="27"/>
       <c r="AA22" s="27"/>
       <c r="AB22" s="27"/>
-      <c r="AC22" s="43"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="AC22" s="34"/>
+      <c r="AD22" s="12"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17">
         <v>9</v>
       </c>
       <c r="C23" s="17">
         <v>70</v>
       </c>
       <c r="D23" s="17">
         <v>54</v>
       </c>
       <c r="E23" s="17">
         <v>-209</v>
       </c>
       <c r="F23" s="17">
         <v>-31</v>
       </c>
       <c r="G23" s="17">
         <v>26</v>
       </c>
       <c r="H23" s="17">
         <v>8</v>
       </c>
       <c r="I23" s="17">
@@ -2511,52 +2561,55 @@
       </c>
       <c r="V23" s="19">
         <v>108</v>
       </c>
       <c r="W23" s="19">
         <v>86</v>
       </c>
       <c r="X23" s="19">
         <v>94</v>
       </c>
       <c r="Y23" s="19">
         <v>-9</v>
       </c>
       <c r="Z23" s="19">
         <v>-27</v>
       </c>
       <c r="AA23" s="19">
         <v>105</v>
       </c>
       <c r="AB23" s="12">
         <v>140</v>
       </c>
       <c r="AC23" s="12">
         <v>19</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="12">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>31</v>
       </c>
       <c r="C24" s="17">
         <v>117</v>
       </c>
       <c r="D24" s="17">
         <v>62</v>
       </c>
       <c r="E24" s="17">
         <v>-188</v>
       </c>
       <c r="F24" s="17">
         <v>-59</v>
       </c>
       <c r="G24" s="17">
         <v>-22</v>
       </c>
       <c r="H24" s="17">
         <v>14</v>
       </c>
       <c r="I24" s="17">
@@ -2600,52 +2653,55 @@
       </c>
       <c r="V24" s="19">
         <v>106</v>
       </c>
       <c r="W24" s="19">
         <v>105</v>
       </c>
       <c r="X24" s="19">
         <v>105</v>
       </c>
       <c r="Y24" s="19">
         <v>29</v>
       </c>
       <c r="Z24" s="19">
         <v>-52</v>
       </c>
       <c r="AA24" s="19">
         <v>94</v>
       </c>
       <c r="AB24" s="12">
         <v>145</v>
       </c>
       <c r="AC24" s="12">
         <v>-2</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="12">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="17" t="s">
@@ -2689,52 +2745,55 @@
       </c>
       <c r="V25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="17" t="s">
@@ -2778,52 +2837,55 @@
       </c>
       <c r="V26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>-3</v>
       </c>
       <c r="C27" s="17">
         <v>-21</v>
       </c>
       <c r="D27" s="17">
         <v>-1</v>
       </c>
       <c r="E27" s="17">
         <v>-9</v>
       </c>
       <c r="F27" s="17">
         <v>27</v>
       </c>
       <c r="G27" s="17">
         <v>6</v>
       </c>
       <c r="H27" s="17">
         <v>-8</v>
       </c>
       <c r="I27" s="17">
@@ -2867,52 +2929,55 @@
       </c>
       <c r="V27" s="19">
         <v>9</v>
       </c>
       <c r="W27" s="19">
         <v>-1</v>
       </c>
       <c r="X27" s="19">
         <v>-17</v>
       </c>
       <c r="Y27" s="19">
         <v>4</v>
       </c>
       <c r="Z27" s="19">
         <v>2</v>
       </c>
       <c r="AA27" s="19">
         <v>7</v>
       </c>
       <c r="AB27" s="12">
         <v>-10</v>
       </c>
       <c r="AC27" s="12">
         <v>-6</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="12">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="17" t="s">
@@ -2956,52 +3021,55 @@
       </c>
       <c r="V28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="17" t="s">
@@ -3045,52 +3113,55 @@
       </c>
       <c r="V29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="17" t="s">
@@ -3134,52 +3205,55 @@
       </c>
       <c r="V30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="17">
         <v>-28</v>
       </c>
       <c r="C31" s="17">
         <v>-10</v>
       </c>
       <c r="D31" s="17">
         <v>-4</v>
       </c>
       <c r="E31" s="17">
         <v>2</v>
       </c>
       <c r="F31" s="17">
         <v>-7</v>
       </c>
       <c r="G31" s="17">
         <v>14</v>
       </c>
       <c r="H31" s="17">
         <v>-6</v>
       </c>
       <c r="I31" s="17">
@@ -3223,52 +3297,55 @@
       </c>
       <c r="V31" s="19">
         <v>-13</v>
       </c>
       <c r="W31" s="19">
         <v>-3</v>
       </c>
       <c r="X31" s="28">
         <v>-5</v>
       </c>
       <c r="Y31" s="19">
         <v>3</v>
       </c>
       <c r="Z31" s="19">
         <v>-6</v>
       </c>
       <c r="AA31" s="19">
         <v>-21</v>
       </c>
       <c r="AB31" s="12">
         <v>2</v>
       </c>
       <c r="AC31" s="12">
         <v>-13</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="12">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="17">
         <v>1</v>
       </c>
       <c r="C32" s="17">
         <v>-12</v>
       </c>
       <c r="D32" s="17">
         <v>4</v>
       </c>
       <c r="E32" s="17">
         <v>-14</v>
       </c>
       <c r="F32" s="17">
         <v>17</v>
       </c>
       <c r="G32" s="17">
         <v>24</v>
       </c>
       <c r="H32" s="17">
         <v>9</v>
       </c>
       <c r="I32" s="17">
@@ -3312,52 +3389,55 @@
       </c>
       <c r="V32" s="19">
         <v>16</v>
       </c>
       <c r="W32" s="19">
         <v>-24</v>
       </c>
       <c r="X32" s="19">
         <v>1</v>
       </c>
       <c r="Y32" s="19">
         <v>-17</v>
       </c>
       <c r="Z32" s="19">
         <v>16</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
       <c r="AB32" s="12">
         <v>10</v>
       </c>
       <c r="AC32" s="12">
         <v>19</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="12">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="17" t="s">
@@ -3399,52 +3479,55 @@
       </c>
       <c r="V33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="17">
         <v>8</v>
       </c>
       <c r="C34" s="17">
         <v>-4</v>
       </c>
       <c r="D34" s="17">
         <v>-7</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="17">
         <v>-9</v>
       </c>
       <c r="G34" s="17">
         <v>4</v>
       </c>
       <c r="H34" s="17">
         <v>-1</v>
       </c>
       <c r="I34" s="17">
@@ -3488,52 +3571,55 @@
       </c>
       <c r="V34" s="19">
         <v>-10</v>
       </c>
       <c r="W34" s="19">
         <v>9</v>
       </c>
       <c r="X34" s="19">
         <v>10</v>
       </c>
       <c r="Y34" s="19">
         <v>-28</v>
       </c>
       <c r="Z34" s="19">
         <v>13</v>
       </c>
       <c r="AA34" s="19">
         <v>12</v>
       </c>
       <c r="AB34" s="12">
         <v>-7</v>
       </c>
       <c r="AC34" s="12">
         <v>21</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="17" t="s">
@@ -3574,55 +3660,58 @@
       </c>
       <c r="U35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AC35" s="12" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:29">
+      <c r="AC35" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD35" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="17" t="s">
@@ -3663,55 +3752,58 @@
       </c>
       <c r="U36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AC36" s="12" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:29">
+      <c r="AC36" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="17" t="s">
@@ -3752,87 +3844,92 @@
       </c>
       <c r="U37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AC37" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="38" t="s">
+      <c r="AC37" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD37" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="14.4">
+      <c r="A38" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="38"/>
-[...23 lines deleted...]
-      <c r="AA38" s="45"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="43"/>
+      <c r="X38" s="43"/>
+      <c r="Y38" s="43"/>
+      <c r="Z38" s="36"/>
+      <c r="AA38" s="36"/>
       <c r="AB38" s="27"/>
-      <c r="AC38" s="43"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:29">
+      <c r="AC38" s="34"/>
+      <c r="AD38" s="12"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>-510</v>
       </c>
       <c r="C39" s="17">
         <v>-408</v>
       </c>
       <c r="D39" s="17">
         <v>-267</v>
       </c>
       <c r="E39" s="17">
         <v>21</v>
       </c>
       <c r="F39" s="17">
         <v>-265</v>
       </c>
       <c r="G39" s="17">
         <v>-422</v>
       </c>
       <c r="H39" s="17">
         <v>-702</v>
       </c>
       <c r="I39" s="17">
@@ -3876,52 +3973,55 @@
       </c>
       <c r="V39" s="19">
         <v>-648</v>
       </c>
       <c r="W39" s="19">
         <v>-474</v>
       </c>
       <c r="X39" s="19">
         <v>-608</v>
       </c>
       <c r="Y39" s="19">
         <v>-438</v>
       </c>
       <c r="Z39" s="19">
         <v>-366</v>
       </c>
       <c r="AA39" s="19">
         <v>-260</v>
       </c>
       <c r="AB39" s="12">
         <v>-352</v>
       </c>
       <c r="AC39" s="12">
         <v>-151</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="12">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="17" t="s">
@@ -3965,52 +4065,55 @@
       </c>
       <c r="V40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>-92</v>
       </c>
       <c r="C41" s="17">
         <v>-75</v>
       </c>
       <c r="D41" s="17">
         <v>-41</v>
       </c>
       <c r="E41" s="17">
         <v>-54</v>
       </c>
       <c r="F41" s="17">
         <v>-39</v>
       </c>
       <c r="G41" s="17">
         <v>-57</v>
       </c>
       <c r="H41" s="17">
         <v>-92</v>
       </c>
       <c r="I41" s="17">
@@ -4054,52 +4157,55 @@
       </c>
       <c r="V41" s="19">
         <v>-94</v>
       </c>
       <c r="W41" s="19">
         <v>-65</v>
       </c>
       <c r="X41" s="19">
         <v>-94</v>
       </c>
       <c r="Y41" s="19">
         <v>-89</v>
       </c>
       <c r="Z41" s="19">
         <v>-66</v>
       </c>
       <c r="AA41" s="19">
         <v>-90</v>
       </c>
       <c r="AB41" s="12">
         <v>-37</v>
       </c>
       <c r="AC41" s="12">
         <v>21</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="12">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>-39</v>
       </c>
       <c r="C42" s="17">
         <v>-29</v>
       </c>
       <c r="D42" s="17">
         <v>-27</v>
       </c>
       <c r="E42" s="17">
         <v>-21</v>
       </c>
       <c r="F42" s="17">
         <v>-14</v>
       </c>
       <c r="G42" s="17">
         <v>-50</v>
       </c>
       <c r="H42" s="17">
         <v>-67</v>
       </c>
       <c r="I42" s="17">
@@ -4143,52 +4249,55 @@
       </c>
       <c r="V42" s="19">
         <v>-13</v>
       </c>
       <c r="W42" s="19">
         <v>-74</v>
       </c>
       <c r="X42" s="19">
         <v>-15</v>
       </c>
       <c r="Y42" s="19">
         <v>-33</v>
       </c>
       <c r="Z42" s="19">
         <v>-36</v>
       </c>
       <c r="AA42" s="19">
         <v>-47</v>
       </c>
       <c r="AB42" s="12">
         <v>-57</v>
       </c>
       <c r="AC42" s="12">
         <v>-16</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>-28</v>
       </c>
       <c r="C43" s="17">
         <v>-32</v>
       </c>
       <c r="D43" s="17">
         <v>-47</v>
       </c>
       <c r="E43" s="17">
         <v>-34</v>
       </c>
       <c r="F43" s="17">
         <v>-32</v>
       </c>
       <c r="G43" s="17">
         <v>-37</v>
       </c>
       <c r="H43" s="17">
         <v>-55</v>
       </c>
       <c r="I43" s="17">
@@ -4232,52 +4341,55 @@
       </c>
       <c r="V43" s="19">
         <v>-50</v>
       </c>
       <c r="W43" s="19">
         <v>-30</v>
       </c>
       <c r="X43" s="19">
         <v>-25</v>
       </c>
       <c r="Y43" s="19">
         <v>-45</v>
       </c>
       <c r="Z43" s="19">
         <v>-23</v>
       </c>
       <c r="AA43" s="19">
         <v>-28</v>
       </c>
       <c r="AB43" s="12">
         <v>-10</v>
       </c>
       <c r="AC43" s="12">
         <v>-29</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="12">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>-30</v>
       </c>
       <c r="C44" s="17">
         <v>-45</v>
       </c>
       <c r="D44" s="17">
         <v>-35</v>
       </c>
       <c r="E44" s="17">
         <v>-48</v>
       </c>
       <c r="F44" s="17">
         <v>-18</v>
       </c>
       <c r="G44" s="17">
         <v>-8</v>
       </c>
       <c r="H44" s="17">
         <v>-43</v>
       </c>
       <c r="I44" s="17">
@@ -4321,52 +4433,55 @@
       </c>
       <c r="V44" s="19">
         <v>-18</v>
       </c>
       <c r="W44" s="19">
         <v>-36</v>
       </c>
       <c r="X44" s="19">
         <v>-42</v>
       </c>
       <c r="Y44" s="19">
         <v>-7</v>
       </c>
       <c r="Z44" s="19">
         <v>-65</v>
       </c>
       <c r="AA44" s="19">
         <v>-26</v>
       </c>
       <c r="AB44" s="12">
         <v>-24</v>
       </c>
       <c r="AC44" s="12">
         <v>-26</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>-35</v>
       </c>
       <c r="C45" s="17">
         <v>-55</v>
       </c>
       <c r="D45" s="17">
         <v>-8</v>
       </c>
       <c r="E45" s="17">
         <v>-27</v>
       </c>
       <c r="F45" s="17">
         <v>-34</v>
       </c>
       <c r="G45" s="17">
         <v>-23</v>
       </c>
       <c r="H45" s="17">
         <v>-61</v>
       </c>
       <c r="I45" s="17">
@@ -4410,52 +4525,55 @@
       </c>
       <c r="V45" s="19">
         <v>-81</v>
       </c>
       <c r="W45" s="19">
         <v>-57</v>
       </c>
       <c r="X45" s="19">
         <v>-57</v>
       </c>
       <c r="Y45" s="19">
         <v>-23</v>
       </c>
       <c r="Z45" s="19">
         <v>-56</v>
       </c>
       <c r="AA45" s="19">
         <v>-10</v>
       </c>
       <c r="AB45" s="12">
         <v>-31</v>
       </c>
       <c r="AC45" s="12">
         <v>-30</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="12">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>-22</v>
       </c>
       <c r="C46" s="17">
         <v>19</v>
       </c>
       <c r="D46" s="17">
         <v>-7</v>
       </c>
       <c r="E46" s="17">
         <v>309</v>
       </c>
       <c r="F46" s="17">
         <v>53</v>
       </c>
       <c r="G46" s="17">
         <v>-5</v>
       </c>
       <c r="H46" s="17">
         <v>-72</v>
       </c>
       <c r="I46" s="17">
@@ -4499,52 +4617,55 @@
       </c>
       <c r="V46" s="19">
         <v>17</v>
       </c>
       <c r="W46" s="19">
         <v>27</v>
       </c>
       <c r="X46" s="19">
         <v>-28</v>
       </c>
       <c r="Y46" s="19">
         <v>-30</v>
       </c>
       <c r="Z46" s="19">
         <v>-2</v>
       </c>
       <c r="AA46" s="19">
         <v>32</v>
       </c>
       <c r="AB46" s="12">
         <v>-35</v>
       </c>
       <c r="AC46" s="12">
         <v>19</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="12">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>-5</v>
       </c>
       <c r="C47" s="17">
         <v>13</v>
       </c>
       <c r="D47" s="17">
         <v>1</v>
       </c>
       <c r="E47" s="17">
         <v>-16</v>
       </c>
       <c r="F47" s="17">
         <v>-18</v>
       </c>
       <c r="G47" s="17">
         <v>-22</v>
       </c>
       <c r="H47" s="17">
         <v>-23</v>
       </c>
       <c r="I47" s="17">
@@ -4588,52 +4709,55 @@
       </c>
       <c r="V47" s="19">
         <v>-48</v>
       </c>
       <c r="W47" s="19">
         <v>-10</v>
       </c>
       <c r="X47" s="19">
         <v>-33</v>
       </c>
       <c r="Y47" s="19">
         <v>-25</v>
       </c>
       <c r="Z47" s="19">
         <v>-8</v>
       </c>
       <c r="AA47" s="19">
         <v>32</v>
       </c>
       <c r="AB47" s="12">
         <v>-2</v>
       </c>
       <c r="AC47" s="12">
         <v>-6</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="12">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>-10</v>
       </c>
       <c r="C48" s="17">
         <v>-62</v>
       </c>
       <c r="D48" s="17">
         <v>-23</v>
       </c>
       <c r="E48" s="17">
         <v>-20</v>
       </c>
       <c r="F48" s="17">
         <v>-26</v>
       </c>
       <c r="G48" s="17">
         <v>-51</v>
       </c>
       <c r="H48" s="17">
         <v>-21</v>
       </c>
       <c r="I48" s="17">
@@ -4677,52 +4801,55 @@
       </c>
       <c r="V48" s="19">
         <v>-46</v>
       </c>
       <c r="W48" s="19">
         <v>-18</v>
       </c>
       <c r="X48" s="19">
         <v>-20</v>
       </c>
       <c r="Y48" s="19">
         <v>-33</v>
       </c>
       <c r="Z48" s="19">
         <v>-31</v>
       </c>
       <c r="AA48" s="19">
         <v>-25</v>
       </c>
       <c r="AB48" s="12">
         <v>-6</v>
       </c>
       <c r="AC48" s="12">
         <v>-14</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="12">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>-44</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="17">
         <v>-7</v>
       </c>
       <c r="E49" s="17">
         <v>25</v>
       </c>
       <c r="F49" s="17">
         <v>-12</v>
       </c>
       <c r="G49" s="17">
         <v>-1</v>
       </c>
       <c r="H49" s="17">
         <v>-4</v>
       </c>
       <c r="I49" s="17">
@@ -4766,52 +4893,55 @@
       </c>
       <c r="V49" s="19">
         <v>-50</v>
       </c>
       <c r="W49" s="19">
         <v>3</v>
       </c>
       <c r="X49" s="19">
         <v>-19</v>
       </c>
       <c r="Y49" s="19">
         <v>-12</v>
       </c>
       <c r="Z49" s="19">
         <v>55</v>
       </c>
       <c r="AA49" s="19">
         <v>63</v>
       </c>
       <c r="AB49" s="12">
         <v>-19</v>
       </c>
       <c r="AC49" s="12">
         <v>13</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="12">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>-58</v>
       </c>
       <c r="C50" s="17">
         <v>-37</v>
       </c>
       <c r="D50" s="17">
         <v>-42</v>
       </c>
       <c r="E50" s="17">
         <v>-46</v>
       </c>
       <c r="F50" s="17">
         <v>-47</v>
       </c>
       <c r="G50" s="17">
         <v>-64</v>
       </c>
       <c r="H50" s="17">
         <v>-84</v>
       </c>
       <c r="I50" s="17">
@@ -4855,52 +4985,55 @@
       </c>
       <c r="V50" s="19">
         <v>-62</v>
       </c>
       <c r="W50" s="19">
         <v>-76</v>
       </c>
       <c r="X50" s="19">
         <v>-83</v>
       </c>
       <c r="Y50" s="19">
         <v>-39</v>
       </c>
       <c r="Z50" s="19">
         <v>-69</v>
       </c>
       <c r="AA50" s="19">
         <v>-43</v>
       </c>
       <c r="AB50" s="12">
         <v>-20</v>
       </c>
       <c r="AC50" s="12">
         <v>-60</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="12">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>-33</v>
       </c>
       <c r="C51" s="17">
         <v>-20</v>
       </c>
       <c r="D51" s="17">
         <v>5</v>
       </c>
       <c r="E51" s="17">
         <v>-15</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="17">
         <v>-14</v>
       </c>
       <c r="H51" s="17">
         <v>-29</v>
       </c>
       <c r="I51" s="17">
@@ -4944,52 +5077,55 @@
       </c>
       <c r="V51" s="19">
         <v>-32</v>
       </c>
       <c r="W51" s="19">
         <v>-37</v>
       </c>
       <c r="X51" s="19">
         <v>-40</v>
       </c>
       <c r="Y51" s="19">
         <v>-18</v>
       </c>
       <c r="Z51" s="19">
         <v>-19</v>
       </c>
       <c r="AA51" s="19">
         <v>-12</v>
       </c>
       <c r="AB51" s="12">
         <v>-33</v>
       </c>
       <c r="AC51" s="12">
         <v>34</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="12">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>-77</v>
       </c>
       <c r="C52" s="17">
         <v>-63</v>
       </c>
       <c r="D52" s="17">
         <v>-26</v>
       </c>
       <c r="E52" s="17">
         <v>-31</v>
       </c>
       <c r="F52" s="17">
         <v>-34</v>
       </c>
       <c r="G52" s="17">
         <v>-40</v>
       </c>
       <c r="H52" s="17">
         <v>-77</v>
       </c>
       <c r="I52" s="17">
@@ -5033,52 +5169,55 @@
       </c>
       <c r="V52" s="19">
         <v>-95</v>
       </c>
       <c r="W52" s="19">
         <v>-55</v>
       </c>
       <c r="X52" s="19">
         <v>-96</v>
       </c>
       <c r="Y52" s="19">
         <v>-52</v>
       </c>
       <c r="Z52" s="19">
         <v>-19</v>
       </c>
       <c r="AA52" s="19">
         <v>-33</v>
       </c>
       <c r="AB52" s="12">
         <v>-44</v>
       </c>
       <c r="AC52" s="12">
         <v>-29</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="12">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>-37</v>
       </c>
       <c r="C53" s="18">
         <v>-22</v>
       </c>
       <c r="D53" s="18">
         <v>-10</v>
       </c>
       <c r="E53" s="18">
         <v>-1</v>
       </c>
       <c r="F53" s="18">
         <v>-44</v>
       </c>
       <c r="G53" s="18">
         <v>-50</v>
       </c>
       <c r="H53" s="18">
         <v>-74</v>
       </c>
       <c r="I53" s="18">
@@ -5116,216 +5255,219 @@
       </c>
       <c r="T53" s="18">
         <v>-83</v>
       </c>
       <c r="U53" s="18">
         <v>-71</v>
       </c>
       <c r="V53" s="18">
         <v>-76</v>
       </c>
       <c r="W53" s="18">
         <v>-46</v>
       </c>
       <c r="X53" s="18">
         <v>-56</v>
       </c>
       <c r="Y53" s="18">
         <v>-32</v>
       </c>
       <c r="Z53" s="18">
         <v>-27</v>
       </c>
       <c r="AA53" s="18">
         <v>-73</v>
       </c>
-      <c r="AB53" s="44">
+      <c r="AB53" s="35">
         <v>-34</v>
       </c>
-      <c r="AC53" s="44">
+      <c r="AC53" s="35">
         <v>-28</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" ht="14.4">
+      <c r="AD53" s="35">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" ht="14.4">
       <c r="D54" s="13"/>
       <c r="R54" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
     <sheetView topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AE53"/>
+      <selection activeCell="Z7" sqref="Z7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="42"/>
-[...22 lines deleted...]
-      <c r="Y1" s="42"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="40"/>
-      <c r="B4" s="34">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="35"/>
-[...10 lines deleted...]
-      <c r="Z4" s="34">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="35"/>
-[...9 lines deleted...]
-      <c r="AK4" s="35"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="41"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5392,77 +5534,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="37"/>
-[...22 lines deleted...]
-      <c r="Y6" s="37"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20">
         <v>1738</v>
       </c>
       <c r="C7" s="20">
         <v>1577</v>
       </c>
       <c r="D7" s="20">
         <v>1520</v>
       </c>
       <c r="E7" s="20">
         <v>2024</v>
       </c>
       <c r="F7" s="20">
         <v>1466</v>
       </c>
       <c r="G7" s="20">
         <v>1519</v>
       </c>
       <c r="H7" s="20">
         <v>1716</v>
@@ -5502,55 +5644,58 @@
       </c>
       <c r="T7" s="20">
         <v>2086</v>
       </c>
       <c r="U7" s="20">
         <v>2356</v>
       </c>
       <c r="V7" s="20">
         <v>2204</v>
       </c>
       <c r="W7" s="20">
         <v>1983</v>
       </c>
       <c r="X7" s="20">
         <v>1703</v>
       </c>
       <c r="Y7" s="20">
         <v>1512</v>
       </c>
       <c r="Z7" s="12">
         <v>2084</v>
       </c>
       <c r="AA7" s="12">
         <v>2415</v>
       </c>
-      <c r="AB7" s="43">
+      <c r="AB7" s="34">
         <v>2485</v>
       </c>
       <c r="AC7" s="12">
         <v>2246</v>
+      </c>
+      <c r="AD7" s="12">
+        <v>1740</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>598</v>
       </c>
       <c r="C8" s="20">
         <v>594</v>
       </c>
       <c r="D8" s="20">
         <v>518</v>
       </c>
       <c r="E8" s="20">
         <v>595</v>
       </c>
       <c r="F8" s="20">
         <v>470</v>
       </c>
       <c r="G8" s="20">
         <v>480</v>
       </c>
       <c r="H8" s="20">
@@ -5591,55 +5736,58 @@
       </c>
       <c r="T8" s="20">
         <v>782</v>
       </c>
       <c r="U8" s="20">
         <v>874</v>
       </c>
       <c r="V8" s="20">
         <v>860</v>
       </c>
       <c r="W8" s="20">
         <v>749</v>
       </c>
       <c r="X8" s="20">
         <v>638</v>
       </c>
       <c r="Y8" s="20">
         <v>541</v>
       </c>
       <c r="Z8" s="12">
         <v>719</v>
       </c>
       <c r="AA8" s="12">
         <v>749</v>
       </c>
-      <c r="AB8" s="43">
+      <c r="AB8" s="34">
         <v>899</v>
       </c>
       <c r="AC8" s="12">
         <v>697</v>
+      </c>
+      <c r="AD8" s="12">
+        <v>529</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>97</v>
       </c>
       <c r="C9" s="20">
         <v>68</v>
       </c>
       <c r="D9" s="20">
         <v>89</v>
       </c>
       <c r="E9" s="20">
         <v>99</v>
       </c>
       <c r="F9" s="20">
         <v>86</v>
       </c>
       <c r="G9" s="20">
         <v>80</v>
       </c>
       <c r="H9" s="20">
@@ -5680,55 +5828,58 @@
       </c>
       <c r="T9" s="20">
         <v>117</v>
       </c>
       <c r="U9" s="20">
         <v>117</v>
       </c>
       <c r="V9" s="20">
         <v>109</v>
       </c>
       <c r="W9" s="20">
         <v>114</v>
       </c>
       <c r="X9" s="20">
         <v>96</v>
       </c>
       <c r="Y9" s="20">
         <v>58</v>
       </c>
       <c r="Z9" s="12">
         <v>114</v>
       </c>
       <c r="AA9" s="12">
         <v>138</v>
       </c>
-      <c r="AB9" s="43">
+      <c r="AB9" s="34">
         <v>156</v>
       </c>
       <c r="AC9" s="12">
         <v>200</v>
+      </c>
+      <c r="AD9" s="12">
+        <v>145</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>55</v>
       </c>
       <c r="C10" s="20">
         <v>41</v>
       </c>
       <c r="D10" s="20">
         <v>45</v>
       </c>
       <c r="E10" s="20">
         <v>56</v>
       </c>
       <c r="F10" s="20">
         <v>52</v>
       </c>
       <c r="G10" s="20">
         <v>40</v>
       </c>
       <c r="H10" s="20">
@@ -5769,55 +5920,58 @@
       </c>
       <c r="T10" s="20">
         <v>68</v>
       </c>
       <c r="U10" s="20">
         <v>40</v>
       </c>
       <c r="V10" s="20">
         <v>93</v>
       </c>
       <c r="W10" s="20">
         <v>52</v>
       </c>
       <c r="X10" s="20">
         <v>66</v>
       </c>
       <c r="Y10" s="20">
         <v>36</v>
       </c>
       <c r="Z10" s="12">
         <v>62</v>
       </c>
       <c r="AA10" s="12">
         <v>47</v>
       </c>
-      <c r="AB10" s="43">
+      <c r="AB10" s="34">
         <v>49</v>
       </c>
       <c r="AC10" s="12">
         <v>56</v>
+      </c>
+      <c r="AD10" s="12">
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>88</v>
       </c>
       <c r="C11" s="20">
         <v>97</v>
       </c>
       <c r="D11" s="20">
         <v>62</v>
       </c>
       <c r="E11" s="20">
         <v>74</v>
       </c>
       <c r="F11" s="20">
         <v>88</v>
       </c>
       <c r="G11" s="20">
         <v>93</v>
       </c>
       <c r="H11" s="20">
@@ -5858,55 +6012,58 @@
       </c>
       <c r="T11" s="20">
         <v>124</v>
       </c>
       <c r="U11" s="20">
         <v>117</v>
       </c>
       <c r="V11" s="20">
         <v>108</v>
       </c>
       <c r="W11" s="20">
         <v>105</v>
       </c>
       <c r="X11" s="20">
         <v>80</v>
       </c>
       <c r="Y11" s="20">
         <v>62</v>
       </c>
       <c r="Z11" s="12">
         <v>137</v>
       </c>
       <c r="AA11" s="12">
         <v>130</v>
       </c>
-      <c r="AB11" s="43">
+      <c r="AB11" s="34">
         <v>131</v>
       </c>
       <c r="AC11" s="12">
         <v>86</v>
+      </c>
+      <c r="AD11" s="12">
+        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>71</v>
       </c>
       <c r="C12" s="20">
         <v>53</v>
       </c>
       <c r="D12" s="20">
         <v>58</v>
       </c>
       <c r="E12" s="20">
         <v>58</v>
       </c>
       <c r="F12" s="20">
         <v>47</v>
       </c>
       <c r="G12" s="20">
         <v>59</v>
       </c>
       <c r="H12" s="20">
@@ -5947,55 +6104,58 @@
       </c>
       <c r="T12" s="20">
         <v>81</v>
       </c>
       <c r="U12" s="20">
         <v>84</v>
       </c>
       <c r="V12" s="20">
         <v>109</v>
       </c>
       <c r="W12" s="20">
         <v>86</v>
       </c>
       <c r="X12" s="20">
         <v>51</v>
       </c>
       <c r="Y12" s="20">
         <v>79</v>
       </c>
       <c r="Z12" s="12">
         <v>59</v>
       </c>
       <c r="AA12" s="12">
         <v>92</v>
       </c>
-      <c r="AB12" s="43">
+      <c r="AB12" s="34">
         <v>87</v>
       </c>
       <c r="AC12" s="12">
         <v>85</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>92</v>
       </c>
       <c r="C13" s="20">
         <v>39</v>
       </c>
       <c r="D13" s="20">
         <v>65</v>
       </c>
       <c r="E13" s="20">
         <v>79</v>
       </c>
       <c r="F13" s="20">
         <v>53</v>
       </c>
       <c r="G13" s="20">
         <v>71</v>
       </c>
       <c r="H13" s="20">
@@ -6036,55 +6196,58 @@
       </c>
       <c r="T13" s="20">
         <v>88</v>
       </c>
       <c r="U13" s="20">
         <v>93</v>
       </c>
       <c r="V13" s="20">
         <v>55</v>
       </c>
       <c r="W13" s="20">
         <v>72</v>
       </c>
       <c r="X13" s="20">
         <v>56</v>
       </c>
       <c r="Y13" s="20">
         <v>72</v>
       </c>
       <c r="Z13" s="12">
         <v>65</v>
       </c>
       <c r="AA13" s="12">
         <v>71</v>
       </c>
-      <c r="AB13" s="43">
+      <c r="AB13" s="34">
         <v>94</v>
       </c>
       <c r="AC13" s="12">
         <v>69</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>249</v>
       </c>
       <c r="C14" s="20">
         <v>232</v>
       </c>
       <c r="D14" s="20">
         <v>182</v>
       </c>
       <c r="E14" s="20">
         <v>556</v>
       </c>
       <c r="F14" s="20">
         <v>229</v>
       </c>
       <c r="G14" s="20">
         <v>245</v>
       </c>
       <c r="H14" s="20">
@@ -6125,55 +6288,58 @@
       </c>
       <c r="T14" s="20">
         <v>245</v>
       </c>
       <c r="U14" s="20">
         <v>285</v>
       </c>
       <c r="V14" s="20">
         <v>283</v>
       </c>
       <c r="W14" s="20">
         <v>249</v>
       </c>
       <c r="X14" s="20">
         <v>204</v>
       </c>
       <c r="Y14" s="20">
         <v>187</v>
       </c>
       <c r="Z14" s="12">
         <v>273</v>
       </c>
       <c r="AA14" s="12">
         <v>311</v>
       </c>
-      <c r="AB14" s="43">
+      <c r="AB14" s="34">
         <v>283</v>
       </c>
       <c r="AC14" s="12">
         <v>260</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>236</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>58</v>
       </c>
       <c r="C15" s="20">
         <v>62</v>
       </c>
       <c r="D15" s="20">
         <v>69</v>
       </c>
       <c r="E15" s="20">
         <v>53</v>
       </c>
       <c r="F15" s="20">
         <v>48</v>
       </c>
       <c r="G15" s="20">
         <v>52</v>
       </c>
       <c r="H15" s="20">
@@ -6214,55 +6380,58 @@
       </c>
       <c r="T15" s="20">
         <v>78</v>
       </c>
       <c r="U15" s="20">
         <v>125</v>
       </c>
       <c r="V15" s="20">
         <v>58</v>
       </c>
       <c r="W15" s="20">
         <v>66</v>
       </c>
       <c r="X15" s="20">
         <v>66</v>
       </c>
       <c r="Y15" s="20">
         <v>52</v>
       </c>
       <c r="Z15" s="12">
         <v>72</v>
       </c>
       <c r="AA15" s="12">
         <v>129</v>
       </c>
-      <c r="AB15" s="43">
+      <c r="AB15" s="34">
         <v>87</v>
       </c>
       <c r="AC15" s="12">
         <v>101</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>85</v>
       </c>
       <c r="C16" s="20">
         <v>50</v>
       </c>
       <c r="D16" s="20">
         <v>51</v>
       </c>
       <c r="E16" s="20">
         <v>49</v>
       </c>
       <c r="F16" s="20">
         <v>63</v>
       </c>
       <c r="G16" s="20">
         <v>65</v>
       </c>
       <c r="H16" s="20">
@@ -6303,58 +6472,61 @@
       </c>
       <c r="T16" s="20">
         <v>97</v>
       </c>
       <c r="U16" s="20">
         <v>108</v>
       </c>
       <c r="V16" s="20">
         <v>73</v>
       </c>
       <c r="W16" s="20">
         <v>59</v>
       </c>
       <c r="X16" s="20">
         <v>66</v>
       </c>
       <c r="Y16" s="20">
         <v>46</v>
       </c>
       <c r="Z16" s="12">
         <v>74</v>
       </c>
       <c r="AA16" s="12">
         <v>111</v>
       </c>
-      <c r="AB16" s="43">
+      <c r="AB16" s="34">
         <v>107</v>
       </c>
       <c r="AC16" s="12">
         <v>89</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="12">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>49</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>56</v>
       </c>
       <c r="E17" s="20">
         <v>89</v>
       </c>
       <c r="F17" s="20">
         <v>49</v>
       </c>
       <c r="G17" s="20">
         <v>65</v>
       </c>
       <c r="H17" s="20">
         <v>95</v>
       </c>
       <c r="I17" s="20">
@@ -6392,58 +6564,61 @@
       </c>
       <c r="T17" s="20">
         <v>77</v>
       </c>
       <c r="U17" s="20">
         <v>118</v>
       </c>
       <c r="V17" s="20">
         <v>90</v>
       </c>
       <c r="W17" s="20">
         <v>99</v>
       </c>
       <c r="X17" s="20">
         <v>69</v>
       </c>
       <c r="Y17" s="20">
         <v>85</v>
       </c>
       <c r="Z17" s="12">
         <v>146</v>
       </c>
       <c r="AA17" s="12">
         <v>174</v>
       </c>
-      <c r="AB17" s="43">
+      <c r="AB17" s="34">
         <v>135</v>
       </c>
       <c r="AC17" s="12">
         <v>135</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="12">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>125</v>
       </c>
       <c r="C18" s="20">
         <v>106</v>
       </c>
       <c r="D18" s="20">
         <v>101</v>
       </c>
       <c r="E18" s="20">
         <v>111</v>
       </c>
       <c r="F18" s="20">
         <v>96</v>
       </c>
       <c r="G18" s="20">
         <v>111</v>
       </c>
       <c r="H18" s="20">
         <v>126</v>
       </c>
       <c r="I18" s="20">
@@ -6481,58 +6656,61 @@
       </c>
       <c r="T18" s="20">
         <v>135</v>
       </c>
       <c r="U18" s="20">
         <v>152</v>
       </c>
       <c r="V18" s="20">
         <v>143</v>
       </c>
       <c r="W18" s="20">
         <v>124</v>
       </c>
       <c r="X18" s="20">
         <v>133</v>
       </c>
       <c r="Y18" s="20">
         <v>96</v>
       </c>
       <c r="Z18" s="12">
         <v>126</v>
       </c>
       <c r="AA18" s="12">
         <v>179</v>
       </c>
-      <c r="AB18" s="43">
+      <c r="AB18" s="34">
         <v>171</v>
       </c>
       <c r="AC18" s="12">
         <v>156</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="12">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>33</v>
       </c>
       <c r="C19" s="20">
         <v>25</v>
       </c>
       <c r="D19" s="20">
         <v>52</v>
       </c>
       <c r="E19" s="20">
         <v>31</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
         <v>33</v>
       </c>
       <c r="H19" s="20">
         <v>36</v>
       </c>
       <c r="I19" s="20">
@@ -6570,58 +6748,61 @@
       </c>
       <c r="T19" s="20">
         <v>40</v>
       </c>
       <c r="U19" s="20">
         <v>60</v>
       </c>
       <c r="V19" s="20">
         <v>51</v>
       </c>
       <c r="W19" s="20">
         <v>28</v>
       </c>
       <c r="X19" s="20">
         <v>35</v>
       </c>
       <c r="Y19" s="20">
         <v>46</v>
       </c>
       <c r="Z19" s="12">
         <v>44</v>
       </c>
       <c r="AA19" s="12">
         <v>51</v>
       </c>
-      <c r="AB19" s="43">
+      <c r="AB19" s="34">
         <v>44</v>
       </c>
       <c r="AC19" s="12">
         <v>108</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="12">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>44</v>
       </c>
       <c r="C20" s="20">
         <v>28</v>
       </c>
       <c r="D20" s="20">
         <v>67</v>
       </c>
       <c r="E20" s="20">
         <v>45</v>
       </c>
       <c r="F20" s="20">
         <v>60</v>
       </c>
       <c r="G20" s="20">
         <v>51</v>
       </c>
       <c r="H20" s="20">
         <v>42</v>
       </c>
       <c r="I20" s="20">
@@ -6659,58 +6840,61 @@
       </c>
       <c r="T20" s="20">
         <v>40</v>
       </c>
       <c r="U20" s="20">
         <v>57</v>
       </c>
       <c r="V20" s="20">
         <v>40</v>
       </c>
       <c r="W20" s="20">
         <v>67</v>
       </c>
       <c r="X20" s="20">
         <v>37</v>
       </c>
       <c r="Y20" s="20">
         <v>35</v>
       </c>
       <c r="Z20" s="12">
         <v>82</v>
       </c>
       <c r="AA20" s="12">
         <v>83</v>
       </c>
-      <c r="AB20" s="43">
+      <c r="AB20" s="34">
         <v>91</v>
       </c>
       <c r="AC20" s="12">
         <v>59</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="12">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>94</v>
       </c>
       <c r="C21" s="20">
         <v>103</v>
       </c>
       <c r="D21" s="20">
         <v>105</v>
       </c>
       <c r="E21" s="20">
         <v>129</v>
       </c>
       <c r="F21" s="20">
         <v>84</v>
       </c>
       <c r="G21" s="20">
         <v>74</v>
       </c>
       <c r="H21" s="20">
         <v>73</v>
       </c>
       <c r="I21" s="20">
@@ -6748,88 +6932,92 @@
       </c>
       <c r="T21" s="20">
         <v>114</v>
       </c>
       <c r="U21" s="20">
         <v>126</v>
       </c>
       <c r="V21" s="20">
         <v>132</v>
       </c>
       <c r="W21" s="20">
         <v>113</v>
       </c>
       <c r="X21" s="20">
         <v>106</v>
       </c>
       <c r="Y21" s="20">
         <v>117</v>
       </c>
       <c r="Z21" s="12">
         <v>111</v>
       </c>
       <c r="AA21" s="12">
         <v>150</v>
       </c>
-      <c r="AB21" s="43">
+      <c r="AB21" s="34">
         <v>151</v>
       </c>
       <c r="AC21" s="12">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="39" t="s">
+      <c r="AD21" s="12">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="39"/>
-[...22 lines deleted...]
-      <c r="Y22" s="39"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="44"/>
+      <c r="S22" s="44"/>
+      <c r="T22" s="44"/>
+      <c r="U22" s="44"/>
+      <c r="V22" s="44"/>
+      <c r="W22" s="44"/>
+      <c r="X22" s="44"/>
+      <c r="Y22" s="44"/>
       <c r="AC22" s="12"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="12"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="20">
         <v>740</v>
       </c>
       <c r="C23" s="20">
         <v>720</v>
       </c>
       <c r="D23" s="20">
         <v>634</v>
       </c>
       <c r="E23" s="20">
         <v>727</v>
       </c>
       <c r="F23" s="20">
         <v>611</v>
       </c>
       <c r="G23" s="20">
         <v>641</v>
       </c>
       <c r="H23" s="20">
         <v>819</v>
       </c>
       <c r="I23" s="20">
@@ -6867,58 +7055,61 @@
       </c>
       <c r="T23" s="20">
         <v>963</v>
       </c>
       <c r="U23" s="20">
         <v>1077</v>
       </c>
       <c r="V23" s="20">
         <v>1025</v>
       </c>
       <c r="W23" s="20">
         <v>890</v>
       </c>
       <c r="X23" s="20">
         <v>786</v>
       </c>
       <c r="Y23" s="20">
         <v>637</v>
       </c>
       <c r="Z23" s="30">
         <v>880</v>
       </c>
       <c r="AA23" s="30">
         <v>959</v>
       </c>
-      <c r="AB23" s="43">
+      <c r="AB23" s="34">
         <v>1071</v>
       </c>
       <c r="AC23" s="12">
         <v>883</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="12">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>598</v>
       </c>
       <c r="C24" s="20">
         <v>594</v>
       </c>
       <c r="D24" s="20">
         <v>518</v>
       </c>
       <c r="E24" s="20">
         <v>595</v>
       </c>
       <c r="F24" s="20">
         <v>470</v>
       </c>
       <c r="G24" s="20">
         <v>480</v>
       </c>
       <c r="H24" s="20">
         <v>666</v>
       </c>
       <c r="I24" s="20">
@@ -6956,58 +7147,61 @@
       </c>
       <c r="T24" s="20">
         <v>782</v>
       </c>
       <c r="U24" s="20">
         <v>874</v>
       </c>
       <c r="V24" s="20">
         <v>860</v>
       </c>
       <c r="W24" s="20">
         <v>749</v>
       </c>
       <c r="X24" s="20">
         <v>638</v>
       </c>
       <c r="Y24" s="20">
         <v>541</v>
       </c>
       <c r="Z24" s="30">
         <v>719</v>
       </c>
       <c r="AA24" s="30">
         <v>749</v>
       </c>
-      <c r="AB24" s="43">
+      <c r="AB24" s="34">
         <v>899</v>
       </c>
       <c r="AC24" s="12">
         <v>697</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="12">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="s">
@@ -7039,62 +7233,67 @@
       </c>
       <c r="R25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="S25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Z25" s="30"/>
+      <c r="Z25" s="20" t="s">
+        <v>16</v>
+      </c>
       <c r="AA25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="20" t="s">
@@ -7126,62 +7325,67 @@
       </c>
       <c r="R26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="S26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Z26" s="30"/>
+      <c r="Z26" s="20" t="s">
+        <v>16</v>
+      </c>
       <c r="AA26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="20">
         <v>34</v>
       </c>
       <c r="C27" s="20">
         <v>34</v>
       </c>
       <c r="D27" s="20">
         <v>31</v>
       </c>
       <c r="E27" s="20">
         <v>25</v>
       </c>
       <c r="F27" s="20">
         <v>52</v>
       </c>
       <c r="G27" s="20">
         <v>33</v>
       </c>
       <c r="H27" s="20">
         <v>35</v>
       </c>
       <c r="I27" s="20">
@@ -7219,58 +7423,61 @@
       </c>
       <c r="T27" s="20">
         <v>39</v>
       </c>
       <c r="U27" s="20">
         <v>47</v>
       </c>
       <c r="V27" s="20">
         <v>44</v>
       </c>
       <c r="W27" s="20">
         <v>41</v>
       </c>
       <c r="X27" s="20">
         <v>31</v>
       </c>
       <c r="Y27" s="20">
         <v>29</v>
       </c>
       <c r="Z27" s="30">
         <v>47</v>
       </c>
       <c r="AA27" s="30">
         <v>54</v>
       </c>
-      <c r="AB27" s="43">
+      <c r="AB27" s="34">
         <v>45</v>
       </c>
       <c r="AC27" s="12">
         <v>35</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="12">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="20" t="s">
@@ -7302,62 +7509,67 @@
       </c>
       <c r="R28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="S28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Z28" s="30"/>
+      <c r="Z28" s="20" t="s">
+        <v>16</v>
+      </c>
       <c r="AA28" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="20" t="s">
@@ -7389,62 +7601,67 @@
       </c>
       <c r="R29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="S29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Z29" s="30"/>
+      <c r="Z29" s="20" t="s">
+        <v>16</v>
+      </c>
       <c r="AA29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="20" t="s">
@@ -7476,62 +7693,67 @@
       </c>
       <c r="R30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="S30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Z30" s="30"/>
+      <c r="Z30" s="20" t="s">
+        <v>16</v>
+      </c>
       <c r="AA30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="20">
         <v>18</v>
       </c>
       <c r="C31" s="20">
         <v>17</v>
       </c>
       <c r="D31" s="20">
         <v>22</v>
       </c>
       <c r="E31" s="20">
         <v>20</v>
       </c>
       <c r="F31" s="20">
         <v>14</v>
       </c>
       <c r="G31" s="20">
         <v>33</v>
       </c>
       <c r="H31" s="20">
         <v>22</v>
       </c>
       <c r="I31" s="20">
@@ -7569,58 +7791,61 @@
       </c>
       <c r="T31" s="20">
         <v>26</v>
       </c>
       <c r="U31" s="20">
         <v>29</v>
       </c>
       <c r="V31" s="20">
         <v>20</v>
       </c>
       <c r="W31" s="20">
         <v>23</v>
       </c>
       <c r="X31" s="20">
         <v>25</v>
       </c>
       <c r="Y31" s="20">
         <v>19</v>
       </c>
       <c r="Z31" s="30">
         <v>21</v>
       </c>
       <c r="AA31" s="30">
         <v>35</v>
       </c>
-      <c r="AB31" s="43">
+      <c r="AB31" s="34">
         <v>29</v>
       </c>
       <c r="AC31" s="12">
         <v>28</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="12">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="20">
         <v>40</v>
       </c>
       <c r="C32" s="20">
         <v>34</v>
       </c>
       <c r="D32" s="20">
         <v>27</v>
       </c>
       <c r="E32" s="20">
         <v>35</v>
       </c>
       <c r="F32" s="20">
         <v>42</v>
       </c>
       <c r="G32" s="20">
         <v>47</v>
       </c>
       <c r="H32" s="20">
         <v>41</v>
       </c>
       <c r="I32" s="20">
@@ -7658,58 +7883,61 @@
       </c>
       <c r="T32" s="20">
         <v>62</v>
       </c>
       <c r="U32" s="20">
         <v>54</v>
       </c>
       <c r="V32" s="20">
         <v>45</v>
       </c>
       <c r="W32" s="20">
         <v>23</v>
       </c>
       <c r="X32" s="20">
         <v>33</v>
       </c>
       <c r="Y32" s="20">
         <v>21</v>
       </c>
       <c r="Z32" s="30">
         <v>47</v>
       </c>
       <c r="AA32" s="30">
         <v>59</v>
       </c>
-      <c r="AB32" s="43">
+      <c r="AB32" s="34">
         <v>49</v>
       </c>
       <c r="AC32" s="12">
         <v>63</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="12">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="20" t="s">
@@ -7741,62 +7969,67 @@
       </c>
       <c r="R33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="S33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="Z33" s="30"/>
+      <c r="Z33" s="20" t="s">
+        <v>16</v>
+      </c>
       <c r="AA33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>50</v>
       </c>
       <c r="C34" s="20">
         <v>41</v>
       </c>
       <c r="D34" s="20">
         <v>36</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>33</v>
       </c>
       <c r="G34" s="20">
         <v>48</v>
       </c>
       <c r="H34" s="20">
         <v>55</v>
       </c>
       <c r="I34" s="20">
@@ -7834,58 +8067,61 @@
       </c>
       <c r="T34" s="20">
         <v>54</v>
       </c>
       <c r="U34" s="20">
         <v>73</v>
       </c>
       <c r="V34" s="20">
         <v>56</v>
       </c>
       <c r="W34" s="20">
         <v>54</v>
       </c>
       <c r="X34" s="20">
         <v>59</v>
       </c>
       <c r="Y34" s="20">
         <v>27</v>
       </c>
       <c r="Z34" s="30">
         <v>46</v>
       </c>
       <c r="AA34" s="30">
         <v>62</v>
       </c>
-      <c r="AB34" s="43">
+      <c r="AB34" s="34">
         <v>49</v>
       </c>
       <c r="AC34" s="12">
         <v>60</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="12">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="20" t="s">
@@ -7929,52 +8165,55 @@
       </c>
       <c r="V35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="20" t="s">
@@ -8018,52 +8257,55 @@
       </c>
       <c r="V36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="20" t="s">
@@ -8107,83 +8349,87 @@
       </c>
       <c r="V37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="38" t="s">
+      <c r="AD37" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="38"/>
-[...23 lines deleted...]
-      <c r="AB38" s="46"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="43"/>
+      <c r="X38" s="43"/>
+      <c r="Y38" s="43"/>
+      <c r="AB38" s="37"/>
       <c r="AC38" s="12"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="12"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="20">
         <v>998</v>
       </c>
       <c r="C39" s="20">
         <v>857</v>
       </c>
       <c r="D39" s="20">
         <v>886</v>
       </c>
       <c r="E39" s="20">
         <v>1297</v>
       </c>
       <c r="F39" s="21">
         <v>855</v>
       </c>
       <c r="G39" s="20">
         <v>878</v>
       </c>
       <c r="H39" s="20">
         <v>897</v>
       </c>
       <c r="I39" s="20">
@@ -8221,58 +8467,61 @@
       </c>
       <c r="T39" s="20">
         <v>1123</v>
       </c>
       <c r="U39" s="20">
         <v>1279</v>
       </c>
       <c r="V39" s="20">
         <v>1179</v>
       </c>
       <c r="W39" s="20">
         <v>1093</v>
       </c>
       <c r="X39" s="20">
         <v>917</v>
       </c>
       <c r="Y39" s="20">
         <v>875</v>
       </c>
       <c r="Z39" s="29">
         <v>1204</v>
       </c>
       <c r="AA39" s="29">
         <v>1456</v>
       </c>
-      <c r="AB39" s="43">
+      <c r="AB39" s="34">
         <v>1414</v>
       </c>
       <c r="AC39" s="12">
         <v>1363</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="12">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="20" t="s">
@@ -8316,52 +8565,55 @@
       </c>
       <c r="V40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="20">
         <v>97</v>
       </c>
       <c r="C41" s="20">
         <v>68</v>
       </c>
       <c r="D41" s="20">
         <v>89</v>
       </c>
       <c r="E41" s="20">
         <v>99</v>
       </c>
       <c r="F41" s="21">
         <v>86</v>
       </c>
       <c r="G41" s="21">
         <v>80</v>
       </c>
       <c r="H41" s="20">
         <v>99</v>
       </c>
       <c r="I41" s="20">
@@ -8399,58 +8651,61 @@
       </c>
       <c r="T41" s="20">
         <v>117</v>
       </c>
       <c r="U41" s="20">
         <v>117</v>
       </c>
       <c r="V41" s="20">
         <v>109</v>
       </c>
       <c r="W41" s="20">
         <v>114</v>
       </c>
       <c r="X41" s="20">
         <v>96</v>
       </c>
       <c r="Y41" s="20">
         <v>58</v>
       </c>
       <c r="Z41" s="30">
         <v>114</v>
       </c>
       <c r="AA41" s="29">
         <v>138</v>
       </c>
-      <c r="AB41" s="43">
+      <c r="AB41" s="34">
         <v>156</v>
       </c>
       <c r="AC41" s="12">
         <v>200</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="12">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="20">
         <v>55</v>
       </c>
       <c r="C42" s="20">
         <v>41</v>
       </c>
       <c r="D42" s="20">
         <v>45</v>
       </c>
       <c r="E42" s="20">
         <v>56</v>
       </c>
       <c r="F42" s="21">
         <v>52</v>
       </c>
       <c r="G42" s="21">
         <v>40</v>
       </c>
       <c r="H42" s="20">
         <v>46</v>
       </c>
       <c r="I42" s="20">
@@ -8488,58 +8743,61 @@
       </c>
       <c r="T42" s="20">
         <v>68</v>
       </c>
       <c r="U42" s="20">
         <v>40</v>
       </c>
       <c r="V42" s="20">
         <v>93</v>
       </c>
       <c r="W42" s="20">
         <v>52</v>
       </c>
       <c r="X42" s="20">
         <v>66</v>
       </c>
       <c r="Y42" s="20">
         <v>36</v>
       </c>
       <c r="Z42" s="30">
         <v>62</v>
       </c>
       <c r="AA42" s="29">
         <v>47</v>
       </c>
-      <c r="AB42" s="43">
+      <c r="AB42" s="34">
         <v>49</v>
       </c>
       <c r="AC42" s="12">
         <v>56</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="12">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="20">
         <v>54</v>
       </c>
       <c r="C43" s="20">
         <v>63</v>
       </c>
       <c r="D43" s="20">
         <v>31</v>
       </c>
       <c r="E43" s="20">
         <v>49</v>
       </c>
       <c r="F43" s="21">
         <v>36</v>
       </c>
       <c r="G43" s="21">
         <v>60</v>
       </c>
       <c r="H43" s="20">
         <v>35</v>
       </c>
       <c r="I43" s="20">
@@ -8577,58 +8835,61 @@
       </c>
       <c r="T43" s="20">
         <v>85</v>
       </c>
       <c r="U43" s="20">
         <v>70</v>
       </c>
       <c r="V43" s="20">
         <v>64</v>
       </c>
       <c r="W43" s="20">
         <v>64</v>
       </c>
       <c r="X43" s="20">
         <v>49</v>
       </c>
       <c r="Y43" s="20">
         <v>33</v>
       </c>
       <c r="Z43" s="30">
         <v>90</v>
       </c>
       <c r="AA43" s="29">
         <v>76</v>
       </c>
-      <c r="AB43" s="43">
+      <c r="AB43" s="34">
         <v>86</v>
       </c>
       <c r="AC43" s="12">
         <v>51</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="12">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="20">
         <v>71</v>
       </c>
       <c r="C44" s="20">
         <v>53</v>
       </c>
       <c r="D44" s="20">
         <v>58</v>
       </c>
       <c r="E44" s="20">
         <v>58</v>
       </c>
       <c r="F44" s="21">
         <v>47</v>
       </c>
       <c r="G44" s="21">
         <v>59</v>
       </c>
       <c r="H44" s="20">
         <v>52</v>
       </c>
       <c r="I44" s="20">
@@ -8666,58 +8927,61 @@
       </c>
       <c r="T44" s="20">
         <v>81</v>
       </c>
       <c r="U44" s="20">
         <v>84</v>
       </c>
       <c r="V44" s="20">
         <v>109</v>
       </c>
       <c r="W44" s="20">
         <v>86</v>
       </c>
       <c r="X44" s="20">
         <v>51</v>
       </c>
       <c r="Y44" s="20">
         <v>79</v>
       </c>
       <c r="Z44" s="30">
         <v>59</v>
       </c>
       <c r="AA44" s="29">
         <v>92</v>
       </c>
-      <c r="AB44" s="43">
+      <c r="AB44" s="34">
         <v>87</v>
       </c>
       <c r="AC44" s="12">
         <v>85</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="12">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="20">
         <v>92</v>
       </c>
       <c r="C45" s="20">
         <v>39</v>
       </c>
       <c r="D45" s="20">
         <v>65</v>
       </c>
       <c r="E45" s="20">
         <v>79</v>
       </c>
       <c r="F45" s="21">
         <v>53</v>
       </c>
       <c r="G45" s="21">
         <v>71</v>
       </c>
       <c r="H45" s="20">
         <v>71</v>
       </c>
       <c r="I45" s="20">
@@ -8755,58 +9019,61 @@
       </c>
       <c r="T45" s="20">
         <v>88</v>
       </c>
       <c r="U45" s="20">
         <v>93</v>
       </c>
       <c r="V45" s="20">
         <v>55</v>
       </c>
       <c r="W45" s="20">
         <v>72</v>
       </c>
       <c r="X45" s="20">
         <v>56</v>
       </c>
       <c r="Y45" s="20">
         <v>72</v>
       </c>
       <c r="Z45" s="30">
         <v>65</v>
       </c>
       <c r="AA45" s="29">
         <v>71</v>
       </c>
-      <c r="AB45" s="43">
+      <c r="AB45" s="34">
         <v>94</v>
       </c>
       <c r="AC45" s="12">
         <v>69</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="12">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="20">
         <v>249</v>
       </c>
       <c r="C46" s="20">
         <v>232</v>
       </c>
       <c r="D46" s="20">
         <v>182</v>
       </c>
       <c r="E46" s="20">
         <v>556</v>
       </c>
       <c r="F46" s="21">
         <v>229</v>
       </c>
       <c r="G46" s="21">
         <v>245</v>
       </c>
       <c r="H46" s="20">
         <v>207</v>
       </c>
       <c r="I46" s="20">
@@ -8844,58 +9111,61 @@
       </c>
       <c r="T46" s="20">
         <v>245</v>
       </c>
       <c r="U46" s="20">
         <v>285</v>
       </c>
       <c r="V46" s="20">
         <v>283</v>
       </c>
       <c r="W46" s="20">
         <v>249</v>
       </c>
       <c r="X46" s="20">
         <v>204</v>
       </c>
       <c r="Y46" s="20">
         <v>187</v>
       </c>
       <c r="Z46" s="30">
         <v>273</v>
       </c>
       <c r="AA46" s="29">
         <v>311</v>
       </c>
-      <c r="AB46" s="43">
+      <c r="AB46" s="34">
         <v>283</v>
       </c>
       <c r="AC46" s="12">
         <v>260</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="12">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="20">
         <v>40</v>
       </c>
       <c r="C47" s="20">
         <v>45</v>
       </c>
       <c r="D47" s="20">
         <v>47</v>
       </c>
       <c r="E47" s="20">
         <v>33</v>
       </c>
       <c r="F47" s="21">
         <v>34</v>
       </c>
       <c r="G47" s="21">
         <v>19</v>
       </c>
       <c r="H47" s="20">
         <v>29</v>
       </c>
       <c r="I47" s="20">
@@ -8933,58 +9203,61 @@
       </c>
       <c r="T47" s="20">
         <v>52</v>
       </c>
       <c r="U47" s="20">
         <v>96</v>
       </c>
       <c r="V47" s="20">
         <v>38</v>
       </c>
       <c r="W47" s="20">
         <v>43</v>
       </c>
       <c r="X47" s="20">
         <v>41</v>
       </c>
       <c r="Y47" s="20">
         <v>33</v>
       </c>
       <c r="Z47" s="30">
         <v>51</v>
       </c>
       <c r="AA47" s="29">
         <v>94</v>
       </c>
-      <c r="AB47" s="43">
+      <c r="AB47" s="34">
         <v>58</v>
       </c>
       <c r="AC47" s="12">
         <v>73</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="12">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="20">
         <v>45</v>
       </c>
       <c r="C48" s="20">
         <v>16</v>
       </c>
       <c r="D48" s="20">
         <v>24</v>
       </c>
       <c r="E48" s="20">
         <v>14</v>
       </c>
       <c r="F48" s="21">
         <v>21</v>
       </c>
       <c r="G48" s="21">
         <v>18</v>
       </c>
       <c r="H48" s="20">
         <v>41</v>
       </c>
       <c r="I48" s="20">
@@ -9022,58 +9295,61 @@
       </c>
       <c r="T48" s="20">
         <v>35</v>
       </c>
       <c r="U48" s="20">
         <v>54</v>
       </c>
       <c r="V48" s="20">
         <v>28</v>
       </c>
       <c r="W48" s="20">
         <v>36</v>
       </c>
       <c r="X48" s="20">
         <v>33</v>
       </c>
       <c r="Y48" s="20">
         <v>25</v>
       </c>
       <c r="Z48" s="30">
         <v>27</v>
       </c>
       <c r="AA48" s="29">
         <v>52</v>
       </c>
-      <c r="AB48" s="43">
+      <c r="AB48" s="34">
         <v>58</v>
       </c>
       <c r="AC48" s="12">
         <v>26</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="12">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="20">
         <v>49</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>56</v>
       </c>
       <c r="E49" s="20">
         <v>89</v>
       </c>
       <c r="F49" s="21">
         <v>49</v>
       </c>
       <c r="G49" s="21">
         <v>65</v>
       </c>
       <c r="H49" s="20">
         <v>95</v>
       </c>
       <c r="I49" s="20">
@@ -9111,58 +9387,61 @@
       </c>
       <c r="T49" s="20">
         <v>77</v>
       </c>
       <c r="U49" s="20">
         <v>118</v>
       </c>
       <c r="V49" s="20">
         <v>90</v>
       </c>
       <c r="W49" s="20">
         <v>99</v>
       </c>
       <c r="X49" s="20">
         <v>69</v>
       </c>
       <c r="Y49" s="20">
         <v>85</v>
       </c>
       <c r="Z49" s="30">
         <v>146</v>
       </c>
       <c r="AA49" s="29">
         <v>174</v>
       </c>
-      <c r="AB49" s="43">
+      <c r="AB49" s="34">
         <v>135</v>
       </c>
       <c r="AC49" s="12">
         <v>135</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="12">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="20">
         <v>75</v>
       </c>
       <c r="C50" s="20">
         <v>65</v>
       </c>
       <c r="D50" s="20">
         <v>65</v>
       </c>
       <c r="E50" s="20">
         <v>59</v>
       </c>
       <c r="F50" s="21">
         <v>63</v>
       </c>
       <c r="G50" s="21">
         <v>63</v>
       </c>
       <c r="H50" s="20">
         <v>71</v>
       </c>
       <c r="I50" s="20">
@@ -9200,58 +9479,61 @@
       </c>
       <c r="T50" s="20">
         <v>81</v>
       </c>
       <c r="U50" s="20">
         <v>79</v>
       </c>
       <c r="V50" s="20">
         <v>87</v>
       </c>
       <c r="W50" s="20">
         <v>70</v>
       </c>
       <c r="X50" s="20">
         <v>74</v>
       </c>
       <c r="Y50" s="20">
         <v>69</v>
       </c>
       <c r="Z50" s="30">
         <v>80</v>
       </c>
       <c r="AA50" s="29">
         <v>117</v>
       </c>
-      <c r="AB50" s="43">
+      <c r="AB50" s="34">
         <v>122</v>
       </c>
       <c r="AC50" s="12">
         <v>96</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="12">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="20">
         <v>33</v>
       </c>
       <c r="C51" s="20">
         <v>25</v>
       </c>
       <c r="D51" s="20">
         <v>52</v>
       </c>
       <c r="E51" s="20">
         <v>31</v>
       </c>
       <c r="F51" s="21">
         <v>41</v>
       </c>
       <c r="G51" s="21">
         <v>33</v>
       </c>
       <c r="H51" s="20">
         <v>36</v>
       </c>
       <c r="I51" s="20">
@@ -9289,58 +9571,61 @@
       </c>
       <c r="T51" s="20">
         <v>40</v>
       </c>
       <c r="U51" s="20">
         <v>60</v>
       </c>
       <c r="V51" s="20">
         <v>51</v>
       </c>
       <c r="W51" s="20">
         <v>28</v>
       </c>
       <c r="X51" s="20">
         <v>35</v>
       </c>
       <c r="Y51" s="20">
         <v>46</v>
       </c>
       <c r="Z51" s="30">
         <v>44</v>
       </c>
       <c r="AA51" s="29">
         <v>51</v>
       </c>
-      <c r="AB51" s="43">
+      <c r="AB51" s="34">
         <v>44</v>
       </c>
       <c r="AC51" s="12">
         <v>108</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="12">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="20">
         <v>44</v>
       </c>
       <c r="C52" s="20">
         <v>28</v>
       </c>
       <c r="D52" s="20">
         <v>67</v>
       </c>
       <c r="E52" s="20">
         <v>45</v>
       </c>
       <c r="F52" s="21">
         <v>60</v>
       </c>
       <c r="G52" s="21">
         <v>51</v>
       </c>
       <c r="H52" s="20">
         <v>42</v>
       </c>
       <c r="I52" s="20">
@@ -9378,58 +9663,61 @@
       </c>
       <c r="T52" s="20">
         <v>40</v>
       </c>
       <c r="U52" s="20">
         <v>57</v>
       </c>
       <c r="V52" s="20">
         <v>40</v>
       </c>
       <c r="W52" s="20">
         <v>67</v>
       </c>
       <c r="X52" s="20">
         <v>37</v>
       </c>
       <c r="Y52" s="20">
         <v>35</v>
       </c>
       <c r="Z52" s="30">
         <v>82</v>
       </c>
       <c r="AA52" s="29">
         <v>83</v>
       </c>
-      <c r="AB52" s="43">
+      <c r="AB52" s="34">
         <v>91</v>
       </c>
       <c r="AC52" s="12">
         <v>59</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="12">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>94</v>
       </c>
       <c r="C53" s="18">
         <v>103</v>
       </c>
       <c r="D53" s="18">
         <v>105</v>
       </c>
       <c r="E53" s="18">
         <v>129</v>
       </c>
       <c r="F53" s="22">
         <v>84</v>
       </c>
       <c r="G53" s="22">
         <v>74</v>
       </c>
       <c r="H53" s="22">
         <v>73</v>
       </c>
       <c r="I53" s="22">
@@ -9467,215 +9755,218 @@
       </c>
       <c r="T53" s="22">
         <v>114</v>
       </c>
       <c r="U53" s="22">
         <v>126</v>
       </c>
       <c r="V53" s="22">
         <v>132</v>
       </c>
       <c r="W53" s="22">
         <v>113</v>
       </c>
       <c r="X53" s="22">
         <v>106</v>
       </c>
       <c r="Y53" s="22">
         <v>117</v>
       </c>
       <c r="Z53" s="31">
         <v>111</v>
       </c>
       <c r="AA53" s="33">
         <v>150</v>
       </c>
-      <c r="AB53" s="47">
+      <c r="AB53" s="38">
         <v>151</v>
       </c>
-      <c r="AC53" s="44">
+      <c r="AC53" s="35">
         <v>145</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="35">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
       <c r="E54" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="O28" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AC53"/>
+    <sheetView tabSelected="1" topLeftCell="O1" workbookViewId="0">
+      <selection activeCell="AF25" sqref="AF25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="36"/>
-[...22 lines deleted...]
-      <c r="Y1" s="36"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="40"/>
-      <c r="B4" s="34">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="35"/>
-[...10 lines deleted...]
-      <c r="Z4" s="34">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="35"/>
-[...9 lines deleted...]
-      <c r="AK4" s="35"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="41"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -9742,77 +10033,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="37"/>
-[...22 lines deleted...]
-      <c r="Y6" s="37"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20">
         <v>2239</v>
       </c>
       <c r="C7" s="20">
         <v>1915</v>
       </c>
       <c r="D7" s="20">
         <v>1733</v>
       </c>
       <c r="E7" s="20">
         <v>2212</v>
       </c>
       <c r="F7" s="20">
         <v>1762</v>
       </c>
       <c r="G7" s="20">
         <v>1915</v>
       </c>
       <c r="H7" s="20">
         <v>2410</v>
@@ -9858,50 +10149,53 @@
       </c>
       <c r="V7" s="21">
         <v>2744</v>
       </c>
       <c r="W7" s="21">
         <v>2371</v>
       </c>
       <c r="X7" s="21">
         <v>2217</v>
       </c>
       <c r="Y7" s="21">
         <v>1959</v>
       </c>
       <c r="Z7" s="21">
         <v>2477</v>
       </c>
       <c r="AA7" s="21">
         <v>2570</v>
       </c>
       <c r="AB7" s="12">
         <v>2697</v>
       </c>
       <c r="AC7" s="12">
         <v>2378</v>
       </c>
+      <c r="AD7" s="12">
+        <v>1894</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>567</v>
       </c>
       <c r="C8" s="20">
         <v>477</v>
       </c>
       <c r="D8" s="20">
         <v>456</v>
       </c>
       <c r="E8" s="20">
         <v>783</v>
       </c>
       <c r="F8" s="20">
         <v>529</v>
       </c>
       <c r="G8" s="20">
         <v>502</v>
       </c>
       <c r="H8" s="20">
         <v>652</v>
@@ -9947,50 +10241,53 @@
       </c>
       <c r="V8" s="21">
         <v>754</v>
       </c>
       <c r="W8" s="21">
         <v>644</v>
       </c>
       <c r="X8" s="21">
         <v>533</v>
       </c>
       <c r="Y8" s="21">
         <v>512</v>
       </c>
       <c r="Z8" s="21">
         <v>771</v>
       </c>
       <c r="AA8" s="21">
         <v>655</v>
       </c>
       <c r="AB8" s="12">
         <v>754</v>
       </c>
       <c r="AC8" s="12">
         <v>699</v>
       </c>
+      <c r="AD8" s="12">
+        <v>564</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>189</v>
       </c>
       <c r="C9" s="20">
         <v>143</v>
       </c>
       <c r="D9" s="20">
         <v>130</v>
       </c>
       <c r="E9" s="20">
         <v>153</v>
       </c>
       <c r="F9" s="20">
         <v>125</v>
       </c>
       <c r="G9" s="20">
         <v>137</v>
       </c>
       <c r="H9" s="20">
         <v>191</v>
@@ -10036,50 +10333,53 @@
       </c>
       <c r="V9" s="21">
         <v>203</v>
       </c>
       <c r="W9" s="21">
         <v>179</v>
       </c>
       <c r="X9" s="21">
         <v>190</v>
       </c>
       <c r="Y9" s="21">
         <v>147</v>
       </c>
       <c r="Z9" s="21">
         <v>180</v>
       </c>
       <c r="AA9" s="21">
         <v>228</v>
       </c>
       <c r="AB9" s="12">
         <v>193</v>
       </c>
       <c r="AC9" s="12">
         <v>179</v>
       </c>
+      <c r="AD9" s="12">
+        <v>171</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>94</v>
       </c>
       <c r="C10" s="20">
         <v>70</v>
       </c>
       <c r="D10" s="20">
         <v>72</v>
       </c>
       <c r="E10" s="20">
         <v>77</v>
       </c>
       <c r="F10" s="20">
         <v>66</v>
       </c>
       <c r="G10" s="20">
         <v>90</v>
       </c>
       <c r="H10" s="20">
         <v>113</v>
@@ -10125,50 +10425,53 @@
       </c>
       <c r="V10" s="21">
         <v>106</v>
       </c>
       <c r="W10" s="21">
         <v>126</v>
       </c>
       <c r="X10" s="21">
         <v>81</v>
       </c>
       <c r="Y10" s="21">
         <v>69</v>
       </c>
       <c r="Z10" s="21">
         <v>98</v>
       </c>
       <c r="AA10" s="21">
         <v>94</v>
       </c>
       <c r="AB10" s="12">
         <v>106</v>
       </c>
       <c r="AC10" s="12">
         <v>72</v>
       </c>
+      <c r="AD10" s="12">
+        <v>69</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>119</v>
       </c>
       <c r="C11" s="20">
         <v>150</v>
       </c>
       <c r="D11" s="20">
         <v>110</v>
       </c>
       <c r="E11" s="20">
         <v>117</v>
       </c>
       <c r="F11" s="20">
         <v>93</v>
       </c>
       <c r="G11" s="20">
         <v>124</v>
       </c>
       <c r="H11" s="20">
         <v>133</v>
@@ -10214,50 +10517,53 @@
       </c>
       <c r="V11" s="21">
         <v>149</v>
       </c>
       <c r="W11" s="21">
         <v>136</v>
       </c>
       <c r="X11" s="21">
         <v>122</v>
       </c>
       <c r="Y11" s="21">
         <v>103</v>
       </c>
       <c r="Z11" s="21">
         <v>158</v>
       </c>
       <c r="AA11" s="21">
         <v>151</v>
       </c>
       <c r="AB11" s="12">
         <v>151</v>
       </c>
       <c r="AC11" s="12">
         <v>121</v>
       </c>
+      <c r="AD11" s="12">
+        <v>109</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>101</v>
       </c>
       <c r="C12" s="20">
         <v>98</v>
       </c>
       <c r="D12" s="20">
         <v>93</v>
       </c>
       <c r="E12" s="20">
         <v>106</v>
       </c>
       <c r="F12" s="20">
         <v>65</v>
       </c>
       <c r="G12" s="20">
         <v>67</v>
       </c>
       <c r="H12" s="20">
         <v>95</v>
@@ -10303,50 +10609,53 @@
       </c>
       <c r="V12" s="21">
         <v>127</v>
       </c>
       <c r="W12" s="21">
         <v>122</v>
       </c>
       <c r="X12" s="21">
         <v>93</v>
       </c>
       <c r="Y12" s="21">
         <v>86</v>
       </c>
       <c r="Z12" s="21">
         <v>124</v>
       </c>
       <c r="AA12" s="21">
         <v>118</v>
       </c>
       <c r="AB12" s="12">
         <v>111</v>
       </c>
       <c r="AC12" s="12">
         <v>111</v>
       </c>
+      <c r="AD12" s="12">
+        <v>73</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>127</v>
       </c>
       <c r="C13" s="20">
         <v>94</v>
       </c>
       <c r="D13" s="20">
         <v>73</v>
       </c>
       <c r="E13" s="20">
         <v>106</v>
       </c>
       <c r="F13" s="20">
         <v>87</v>
       </c>
       <c r="G13" s="20">
         <v>94</v>
       </c>
       <c r="H13" s="20">
         <v>132</v>
@@ -10392,50 +10701,53 @@
       </c>
       <c r="V13" s="21">
         <v>136</v>
       </c>
       <c r="W13" s="21">
         <v>129</v>
       </c>
       <c r="X13" s="21">
         <v>113</v>
       </c>
       <c r="Y13" s="21">
         <v>95</v>
       </c>
       <c r="Z13" s="21">
         <v>121</v>
       </c>
       <c r="AA13" s="21">
         <v>81</v>
       </c>
       <c r="AB13" s="12">
         <v>125</v>
       </c>
       <c r="AC13" s="12">
         <v>99</v>
       </c>
+      <c r="AD13" s="12">
+        <v>66</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>271</v>
       </c>
       <c r="C14" s="20">
         <v>213</v>
       </c>
       <c r="D14" s="20">
         <v>189</v>
       </c>
       <c r="E14" s="20">
         <v>247</v>
       </c>
       <c r="F14" s="20">
         <v>176</v>
       </c>
       <c r="G14" s="20">
         <v>250</v>
       </c>
       <c r="H14" s="20">
         <v>279</v>
@@ -10481,50 +10793,53 @@
       </c>
       <c r="V14" s="21">
         <v>266</v>
       </c>
       <c r="W14" s="21">
         <v>222</v>
       </c>
       <c r="X14" s="21">
         <v>232</v>
       </c>
       <c r="Y14" s="21">
         <v>217</v>
       </c>
       <c r="Z14" s="21">
         <v>275</v>
       </c>
       <c r="AA14" s="21">
         <v>279</v>
       </c>
       <c r="AB14" s="12">
         <v>318</v>
       </c>
       <c r="AC14" s="12">
         <v>241</v>
       </c>
+      <c r="AD14" s="12">
+        <v>214</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>91</v>
       </c>
       <c r="C15" s="20">
         <v>59</v>
       </c>
       <c r="D15" s="20">
         <v>72</v>
       </c>
       <c r="E15" s="20">
         <v>67</v>
       </c>
       <c r="F15" s="20">
         <v>73</v>
       </c>
       <c r="G15" s="20">
         <v>60</v>
       </c>
       <c r="H15" s="20">
         <v>80</v>
@@ -10570,50 +10885,53 @@
       </c>
       <c r="V15" s="21">
         <v>119</v>
       </c>
       <c r="W15" s="21">
         <v>79</v>
       </c>
       <c r="X15" s="21">
         <v>104</v>
       </c>
       <c r="Y15" s="21">
         <v>74</v>
       </c>
       <c r="Z15" s="21">
         <v>86</v>
       </c>
       <c r="AA15" s="21">
         <v>118</v>
       </c>
       <c r="AB15" s="12">
         <v>87</v>
       </c>
       <c r="AC15" s="12">
         <v>120</v>
       </c>
+      <c r="AD15" s="12">
+        <v>83</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>94</v>
       </c>
       <c r="C16" s="20">
         <v>124</v>
       </c>
       <c r="D16" s="20">
         <v>70</v>
       </c>
       <c r="E16" s="20">
         <v>83</v>
       </c>
       <c r="F16" s="20">
         <v>72</v>
       </c>
       <c r="G16" s="20">
         <v>92</v>
       </c>
       <c r="H16" s="20">
         <v>94</v>
@@ -10659,52 +10977,55 @@
       </c>
       <c r="V16" s="21">
         <v>103</v>
       </c>
       <c r="W16" s="21">
         <v>101</v>
       </c>
       <c r="X16" s="21">
         <v>85</v>
       </c>
       <c r="Y16" s="21">
         <v>96</v>
       </c>
       <c r="Z16" s="21">
         <v>89</v>
       </c>
       <c r="AA16" s="21">
         <v>123</v>
       </c>
       <c r="AB16" s="12">
         <v>103</v>
       </c>
       <c r="AC16" s="12">
         <v>84</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="12">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>93</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>63</v>
       </c>
       <c r="E17" s="20">
         <v>64</v>
       </c>
       <c r="F17" s="20">
         <v>61</v>
       </c>
       <c r="G17" s="20">
         <v>66</v>
       </c>
       <c r="H17" s="20">
         <v>99</v>
       </c>
       <c r="I17" s="20">
@@ -10748,52 +11069,55 @@
       </c>
       <c r="V17" s="21">
         <v>140</v>
       </c>
       <c r="W17" s="21">
         <v>96</v>
       </c>
       <c r="X17" s="21">
         <v>88</v>
       </c>
       <c r="Y17" s="21">
         <v>97</v>
       </c>
       <c r="Z17" s="21">
         <v>91</v>
       </c>
       <c r="AA17" s="21">
         <v>111</v>
       </c>
       <c r="AB17" s="12">
         <v>154</v>
       </c>
       <c r="AC17" s="12">
         <v>122</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="12">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>175</v>
       </c>
       <c r="C18" s="20">
         <v>147</v>
       </c>
       <c r="D18" s="20">
         <v>150</v>
       </c>
       <c r="E18" s="20">
         <v>157</v>
       </c>
       <c r="F18" s="20">
         <v>152</v>
       </c>
       <c r="G18" s="20">
         <v>171</v>
       </c>
       <c r="H18" s="20">
         <v>211</v>
       </c>
       <c r="I18" s="20">
@@ -10837,52 +11161,55 @@
       </c>
       <c r="V18" s="21">
         <v>215</v>
       </c>
       <c r="W18" s="21">
         <v>191</v>
       </c>
       <c r="X18" s="21">
         <v>206</v>
       </c>
       <c r="Y18" s="21">
         <v>163</v>
       </c>
       <c r="Z18" s="21">
         <v>182</v>
       </c>
       <c r="AA18" s="21">
         <v>210</v>
       </c>
       <c r="AB18" s="12">
         <v>198</v>
       </c>
       <c r="AC18" s="12">
         <v>195</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="12">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>66</v>
       </c>
       <c r="C19" s="20">
         <v>45</v>
       </c>
       <c r="D19" s="20">
         <v>47</v>
       </c>
       <c r="E19" s="20">
         <v>46</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
         <v>47</v>
       </c>
       <c r="H19" s="20">
         <v>65</v>
       </c>
       <c r="I19" s="20">
@@ -10926,52 +11253,55 @@
       </c>
       <c r="V19" s="21">
         <v>83</v>
       </c>
       <c r="W19" s="21">
         <v>65</v>
       </c>
       <c r="X19" s="21">
         <v>75</v>
       </c>
       <c r="Y19" s="21">
         <v>64</v>
       </c>
       <c r="Z19" s="21">
         <v>63</v>
       </c>
       <c r="AA19" s="21">
         <v>63</v>
       </c>
       <c r="AB19" s="12">
         <v>77</v>
       </c>
       <c r="AC19" s="12">
         <v>74</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="12">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>121</v>
       </c>
       <c r="C20" s="20">
         <v>91</v>
       </c>
       <c r="D20" s="20">
         <v>93</v>
       </c>
       <c r="E20" s="20">
         <v>76</v>
       </c>
       <c r="F20" s="20">
         <v>94</v>
       </c>
       <c r="G20" s="20">
         <v>91</v>
       </c>
       <c r="H20" s="20">
         <v>119</v>
       </c>
       <c r="I20" s="20">
@@ -11015,52 +11345,55 @@
       </c>
       <c r="V20" s="21">
         <v>135</v>
       </c>
       <c r="W20" s="21">
         <v>122</v>
       </c>
       <c r="X20" s="21">
         <v>133</v>
       </c>
       <c r="Y20" s="21">
         <v>87</v>
       </c>
       <c r="Z20" s="21">
         <v>101</v>
       </c>
       <c r="AA20" s="21">
         <v>116</v>
       </c>
       <c r="AB20" s="12">
         <v>135</v>
       </c>
       <c r="AC20" s="12">
         <v>88</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="12">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>131</v>
       </c>
       <c r="C21" s="20">
         <v>125</v>
       </c>
       <c r="D21" s="20">
         <v>115</v>
       </c>
       <c r="E21" s="20">
         <v>130</v>
       </c>
       <c r="F21" s="20">
         <v>128</v>
       </c>
       <c r="G21" s="20">
         <v>124</v>
       </c>
       <c r="H21" s="20">
         <v>147</v>
       </c>
       <c r="I21" s="20">
@@ -11104,82 +11437,86 @@
       </c>
       <c r="V21" s="21">
         <v>208</v>
       </c>
       <c r="W21" s="21">
         <v>159</v>
       </c>
       <c r="X21" s="21">
         <v>162</v>
       </c>
       <c r="Y21" s="21">
         <v>149</v>
       </c>
       <c r="Z21" s="21">
         <v>138</v>
       </c>
       <c r="AA21" s="21">
         <v>223</v>
       </c>
       <c r="AB21" s="12">
         <v>185</v>
       </c>
       <c r="AC21" s="12">
         <v>173</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="39" t="s">
+      <c r="AD21" s="12">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="39"/>
-[...22 lines deleted...]
-      <c r="Y22" s="39"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="44"/>
+      <c r="S22" s="44"/>
+      <c r="T22" s="44"/>
+      <c r="U22" s="44"/>
+      <c r="V22" s="44"/>
+      <c r="W22" s="44"/>
+      <c r="X22" s="44"/>
+      <c r="Y22" s="44"/>
       <c r="AC22" s="12"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="12"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12">
         <v>731</v>
       </c>
       <c r="C23" s="20">
         <v>650</v>
       </c>
       <c r="D23" s="20">
         <v>580</v>
       </c>
       <c r="E23" s="20">
         <v>936</v>
       </c>
       <c r="F23" s="20">
         <v>642</v>
       </c>
       <c r="G23" s="20">
         <v>615</v>
       </c>
       <c r="H23" s="20">
         <v>811</v>
       </c>
       <c r="I23" s="20">
@@ -11223,52 +11560,55 @@
       </c>
       <c r="V23" s="21">
         <v>917</v>
       </c>
       <c r="W23" s="21">
         <v>804</v>
       </c>
       <c r="X23" s="21">
         <v>692</v>
       </c>
       <c r="Y23" s="21">
         <v>646</v>
       </c>
       <c r="Z23" s="21">
         <v>907</v>
       </c>
       <c r="AA23" s="21">
         <v>854</v>
       </c>
       <c r="AB23" s="12">
         <v>931</v>
       </c>
       <c r="AC23" s="12">
         <v>864</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="12">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12">
         <v>567</v>
       </c>
       <c r="C24" s="20">
         <v>477</v>
       </c>
       <c r="D24" s="20">
         <v>456</v>
       </c>
       <c r="E24" s="20">
         <v>783</v>
       </c>
       <c r="F24" s="20">
         <v>529</v>
       </c>
       <c r="G24" s="20">
         <v>502</v>
       </c>
       <c r="H24" s="20">
         <v>652</v>
       </c>
       <c r="I24" s="20">
@@ -11312,52 +11652,55 @@
       </c>
       <c r="V24" s="21">
         <v>754</v>
       </c>
       <c r="W24" s="21">
         <v>644</v>
       </c>
       <c r="X24" s="21">
         <v>533</v>
       </c>
       <c r="Y24" s="21">
         <v>512</v>
       </c>
       <c r="Z24" s="21">
         <v>771</v>
       </c>
       <c r="AA24" s="21">
         <v>655</v>
       </c>
       <c r="AB24" s="12">
         <v>754</v>
       </c>
       <c r="AC24" s="12">
         <v>699</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="12">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="s">
@@ -11401,52 +11744,55 @@
       </c>
       <c r="V25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="20" t="s">
@@ -11490,52 +11836,55 @@
       </c>
       <c r="V26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12">
         <v>37</v>
       </c>
       <c r="C27" s="20">
         <v>55</v>
       </c>
       <c r="D27" s="20">
         <v>32</v>
       </c>
       <c r="E27" s="20">
         <v>34</v>
       </c>
       <c r="F27" s="20">
         <v>25</v>
       </c>
       <c r="G27" s="20">
         <v>27</v>
       </c>
       <c r="H27" s="20">
         <v>43</v>
       </c>
       <c r="I27" s="20">
@@ -11579,52 +11928,55 @@
       </c>
       <c r="V27" s="21">
         <v>35</v>
       </c>
       <c r="W27" s="21">
         <v>42</v>
       </c>
       <c r="X27" s="21">
         <v>48</v>
       </c>
       <c r="Y27" s="21">
         <v>25</v>
       </c>
       <c r="Z27" s="21">
         <v>45</v>
       </c>
       <c r="AA27" s="21">
         <v>47</v>
       </c>
       <c r="AB27" s="12">
         <v>55</v>
       </c>
       <c r="AC27" s="12">
         <v>41</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="12">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="20" t="s">
@@ -11668,52 +12020,55 @@
       </c>
       <c r="V28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="20" t="s">
@@ -11757,52 +12112,55 @@
       </c>
       <c r="V29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="20" t="s">
@@ -11846,52 +12204,55 @@
       </c>
       <c r="V30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>46</v>
       </c>
       <c r="C31" s="20">
         <v>27</v>
       </c>
       <c r="D31" s="20">
         <v>26</v>
       </c>
       <c r="E31" s="20">
         <v>18</v>
       </c>
       <c r="F31" s="20">
         <v>21</v>
       </c>
       <c r="G31" s="20">
         <v>19</v>
       </c>
       <c r="H31" s="20">
         <v>28</v>
       </c>
       <c r="I31" s="20">
@@ -11935,52 +12296,55 @@
       </c>
       <c r="V31" s="21">
         <v>33</v>
       </c>
       <c r="W31" s="21">
         <v>26</v>
       </c>
       <c r="X31" s="21">
         <v>30</v>
       </c>
       <c r="Y31" s="21">
         <v>16</v>
       </c>
       <c r="Z31" s="21">
         <v>27</v>
       </c>
       <c r="AA31" s="21">
         <v>56</v>
       </c>
       <c r="AB31" s="12">
         <v>27</v>
       </c>
       <c r="AC31" s="12">
         <v>41</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="12">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12">
         <v>39</v>
       </c>
       <c r="C32" s="20">
         <v>46</v>
       </c>
       <c r="D32" s="20">
         <v>23</v>
       </c>
       <c r="E32" s="20">
         <v>49</v>
       </c>
       <c r="F32" s="20">
         <v>25</v>
       </c>
       <c r="G32" s="20">
         <v>23</v>
       </c>
       <c r="H32" s="20">
         <v>32</v>
       </c>
       <c r="I32" s="20">
@@ -12024,52 +12388,55 @@
       </c>
       <c r="V32" s="21">
         <v>29</v>
       </c>
       <c r="W32" s="21">
         <v>47</v>
       </c>
       <c r="X32" s="21">
         <v>32</v>
       </c>
       <c r="Y32" s="21">
         <v>38</v>
       </c>
       <c r="Z32" s="21">
         <v>31</v>
       </c>
       <c r="AA32" s="21">
         <v>46</v>
       </c>
       <c r="AB32" s="12">
         <v>39</v>
       </c>
       <c r="AC32" s="12">
         <v>44</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="12">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="20" t="s">
@@ -12113,52 +12480,55 @@
       </c>
       <c r="V33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>42</v>
       </c>
       <c r="C34" s="20">
         <v>45</v>
       </c>
       <c r="D34" s="20">
         <v>43</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>42</v>
       </c>
       <c r="G34" s="20">
         <v>44</v>
       </c>
       <c r="H34" s="20">
         <v>56</v>
       </c>
       <c r="I34" s="20">
@@ -12202,52 +12572,55 @@
       </c>
       <c r="V34" s="21">
         <v>66</v>
       </c>
       <c r="W34" s="21">
         <v>45</v>
       </c>
       <c r="X34" s="21">
         <v>49</v>
       </c>
       <c r="Y34" s="21">
         <v>55</v>
       </c>
       <c r="Z34" s="21">
         <v>33</v>
       </c>
       <c r="AA34" s="21">
         <v>50</v>
       </c>
       <c r="AB34" s="12">
         <v>56</v>
       </c>
       <c r="AC34" s="12">
         <v>39</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="12">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="20" t="s">
@@ -12291,52 +12664,55 @@
       </c>
       <c r="V35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="20" t="s">
@@ -12380,52 +12756,55 @@
       </c>
       <c r="V36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="20" t="s">
@@ -12469,85 +12848,89 @@
       </c>
       <c r="V37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="38" t="s">
+      <c r="AD37" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="38"/>
-[...25 lines deleted...]
-      <c r="AB38" s="46"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="43"/>
+      <c r="X38" s="43"/>
+      <c r="Y38" s="43"/>
+      <c r="Z38" s="37"/>
+      <c r="AA38" s="37"/>
+      <c r="AB38" s="37"/>
       <c r="AC38" s="12"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="12"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>1508</v>
       </c>
       <c r="C39" s="20">
         <v>1265</v>
       </c>
       <c r="D39" s="20">
         <v>1153</v>
       </c>
       <c r="E39" s="20">
         <v>1276</v>
       </c>
       <c r="F39" s="20">
         <v>1120</v>
       </c>
       <c r="G39" s="20">
         <v>1300</v>
       </c>
       <c r="H39" s="20">
         <v>1599</v>
       </c>
       <c r="I39" s="20">
@@ -12591,52 +12974,55 @@
       </c>
       <c r="V39" s="21">
         <v>1827</v>
       </c>
       <c r="W39" s="21">
         <v>1567</v>
       </c>
       <c r="X39" s="21">
         <v>1525</v>
       </c>
       <c r="Y39" s="21">
         <v>1313</v>
       </c>
       <c r="Z39" s="21">
         <v>1570</v>
       </c>
       <c r="AA39" s="21">
         <v>1716</v>
       </c>
       <c r="AB39" s="12">
         <v>1766</v>
       </c>
       <c r="AC39" s="12">
         <v>1514</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="12">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="20" t="s">
@@ -12680,52 +13066,55 @@
       </c>
       <c r="V40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>189</v>
       </c>
       <c r="C41" s="20">
         <v>143</v>
       </c>
       <c r="D41" s="20">
         <v>130</v>
       </c>
       <c r="E41" s="20">
         <v>153</v>
       </c>
       <c r="F41" s="20">
         <v>125</v>
       </c>
       <c r="G41" s="20">
         <v>137</v>
       </c>
       <c r="H41" s="20">
         <v>191</v>
       </c>
       <c r="I41" s="20">
@@ -12769,52 +13158,55 @@
       </c>
       <c r="V41" s="21">
         <v>203</v>
       </c>
       <c r="W41" s="21">
         <v>179</v>
       </c>
       <c r="X41" s="21">
         <v>190</v>
       </c>
       <c r="Y41" s="21">
         <v>147</v>
       </c>
       <c r="Z41" s="21">
         <v>180</v>
       </c>
       <c r="AA41" s="21">
         <v>228</v>
       </c>
       <c r="AB41" s="12">
         <v>193</v>
       </c>
       <c r="AC41" s="12">
         <v>179</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="12">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>94</v>
       </c>
       <c r="C42" s="20">
         <v>70</v>
       </c>
       <c r="D42" s="20">
         <v>72</v>
       </c>
       <c r="E42" s="20">
         <v>77</v>
       </c>
       <c r="F42" s="20">
         <v>66</v>
       </c>
       <c r="G42" s="20">
         <v>90</v>
       </c>
       <c r="H42" s="20">
         <v>113</v>
       </c>
       <c r="I42" s="20">
@@ -12858,52 +13250,55 @@
       </c>
       <c r="V42" s="21">
         <v>106</v>
       </c>
       <c r="W42" s="21">
         <v>126</v>
       </c>
       <c r="X42" s="21">
         <v>81</v>
       </c>
       <c r="Y42" s="21">
         <v>69</v>
       </c>
       <c r="Z42" s="21">
         <v>98</v>
       </c>
       <c r="AA42" s="21">
         <v>94</v>
       </c>
       <c r="AB42" s="12">
         <v>106</v>
       </c>
       <c r="AC42" s="12">
         <v>72</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="12">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>82</v>
       </c>
       <c r="C43" s="20">
         <v>95</v>
       </c>
       <c r="D43" s="20">
         <v>78</v>
       </c>
       <c r="E43" s="20">
         <v>83</v>
       </c>
       <c r="F43" s="20">
         <v>68</v>
       </c>
       <c r="G43" s="20">
         <v>97</v>
       </c>
       <c r="H43" s="20">
         <v>90</v>
       </c>
       <c r="I43" s="20">
@@ -12947,52 +13342,55 @@
       </c>
       <c r="V43" s="21">
         <v>114</v>
       </c>
       <c r="W43" s="21">
         <v>94</v>
       </c>
       <c r="X43" s="21">
         <v>74</v>
       </c>
       <c r="Y43" s="21">
         <v>78</v>
       </c>
       <c r="Z43" s="21">
         <v>113</v>
       </c>
       <c r="AA43" s="21">
         <v>104</v>
       </c>
       <c r="AB43" s="12">
         <v>96</v>
       </c>
       <c r="AC43" s="12">
         <v>80</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="12">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>101</v>
       </c>
       <c r="C44" s="20">
         <v>98</v>
       </c>
       <c r="D44" s="20">
         <v>93</v>
       </c>
       <c r="E44" s="20">
         <v>106</v>
       </c>
       <c r="F44" s="20">
         <v>65</v>
       </c>
       <c r="G44" s="20">
         <v>67</v>
       </c>
       <c r="H44" s="20">
         <v>95</v>
       </c>
       <c r="I44" s="20">
@@ -13036,52 +13434,55 @@
       </c>
       <c r="V44" s="21">
         <v>127</v>
       </c>
       <c r="W44" s="21">
         <v>122</v>
       </c>
       <c r="X44" s="21">
         <v>93</v>
       </c>
       <c r="Y44" s="21">
         <v>86</v>
       </c>
       <c r="Z44" s="21">
         <v>124</v>
       </c>
       <c r="AA44" s="21">
         <v>118</v>
       </c>
       <c r="AB44" s="12">
         <v>111</v>
       </c>
       <c r="AC44" s="12">
         <v>111</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="12">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>127</v>
       </c>
       <c r="C45" s="20">
         <v>94</v>
       </c>
       <c r="D45" s="20">
         <v>73</v>
       </c>
       <c r="E45" s="20">
         <v>106</v>
       </c>
       <c r="F45" s="20">
         <v>87</v>
       </c>
       <c r="G45" s="20">
         <v>94</v>
       </c>
       <c r="H45" s="20">
         <v>132</v>
       </c>
       <c r="I45" s="20">
@@ -13125,52 +13526,55 @@
       </c>
       <c r="V45" s="21">
         <v>136</v>
       </c>
       <c r="W45" s="21">
         <v>129</v>
       </c>
       <c r="X45" s="21">
         <v>113</v>
       </c>
       <c r="Y45" s="21">
         <v>95</v>
       </c>
       <c r="Z45" s="21">
         <v>121</v>
       </c>
       <c r="AA45" s="21">
         <v>81</v>
       </c>
       <c r="AB45" s="12">
         <v>125</v>
       </c>
       <c r="AC45" s="12">
         <v>99</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="12">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>271</v>
       </c>
       <c r="C46" s="20">
         <v>213</v>
       </c>
       <c r="D46" s="20">
         <v>189</v>
       </c>
       <c r="E46" s="20">
         <v>247</v>
       </c>
       <c r="F46" s="20">
         <v>176</v>
       </c>
       <c r="G46" s="20">
         <v>250</v>
       </c>
       <c r="H46" s="20">
         <v>279</v>
       </c>
       <c r="I46" s="20">
@@ -13214,52 +13618,55 @@
       </c>
       <c r="V46" s="21">
         <v>266</v>
       </c>
       <c r="W46" s="21">
         <v>222</v>
       </c>
       <c r="X46" s="21">
         <v>232</v>
       </c>
       <c r="Y46" s="21">
         <v>217</v>
       </c>
       <c r="Z46" s="21">
         <v>275</v>
       </c>
       <c r="AA46" s="21">
         <v>279</v>
       </c>
       <c r="AB46" s="12">
         <v>318</v>
       </c>
       <c r="AC46" s="12">
         <v>241</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="12">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>45</v>
       </c>
       <c r="C47" s="20">
         <v>32</v>
       </c>
       <c r="D47" s="20">
         <v>46</v>
       </c>
       <c r="E47" s="20">
         <v>49</v>
       </c>
       <c r="F47" s="20">
         <v>52</v>
       </c>
       <c r="G47" s="20">
         <v>41</v>
       </c>
       <c r="H47" s="20">
         <v>52</v>
       </c>
       <c r="I47" s="20">
@@ -13303,52 +13710,55 @@
       </c>
       <c r="V47" s="21">
         <v>86</v>
       </c>
       <c r="W47" s="21">
         <v>53</v>
       </c>
       <c r="X47" s="21">
         <v>74</v>
       </c>
       <c r="Y47" s="21">
         <v>58</v>
       </c>
       <c r="Z47" s="21">
         <v>59</v>
       </c>
       <c r="AA47" s="21">
         <v>62</v>
       </c>
       <c r="AB47" s="12">
         <v>60</v>
       </c>
       <c r="AC47" s="12">
         <v>79</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="12">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>55</v>
       </c>
       <c r="C48" s="20">
         <v>78</v>
       </c>
       <c r="D48" s="20">
         <v>47</v>
       </c>
       <c r="E48" s="20">
         <v>34</v>
       </c>
       <c r="F48" s="20">
         <v>47</v>
       </c>
       <c r="G48" s="20">
         <v>69</v>
       </c>
       <c r="H48" s="20">
         <v>62</v>
       </c>
       <c r="I48" s="20">
@@ -13392,52 +13802,55 @@
       </c>
       <c r="V48" s="21">
         <v>74</v>
       </c>
       <c r="W48" s="21">
         <v>54</v>
       </c>
       <c r="X48" s="21">
         <v>53</v>
       </c>
       <c r="Y48" s="21">
         <v>58</v>
       </c>
       <c r="Z48" s="21">
         <v>58</v>
       </c>
       <c r="AA48" s="21">
         <v>77</v>
       </c>
       <c r="AB48" s="12">
         <v>64</v>
       </c>
       <c r="AC48" s="12">
         <v>40</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="12">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>93</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>63</v>
       </c>
       <c r="E49" s="20">
         <v>64</v>
       </c>
       <c r="F49" s="20">
         <v>61</v>
       </c>
       <c r="G49" s="20">
         <v>66</v>
       </c>
       <c r="H49" s="20">
         <v>99</v>
       </c>
       <c r="I49" s="20">
@@ -13481,52 +13894,55 @@
       </c>
       <c r="V49" s="21">
         <v>140</v>
       </c>
       <c r="W49" s="21">
         <v>96</v>
       </c>
       <c r="X49" s="21">
         <v>88</v>
       </c>
       <c r="Y49" s="21">
         <v>97</v>
       </c>
       <c r="Z49" s="21">
         <v>91</v>
       </c>
       <c r="AA49" s="21">
         <v>111</v>
       </c>
       <c r="AB49" s="12">
         <v>154</v>
       </c>
       <c r="AC49" s="12">
         <v>122</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="12">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>133</v>
       </c>
       <c r="C50" s="20">
         <v>102</v>
       </c>
       <c r="D50" s="20">
         <v>107</v>
       </c>
       <c r="E50" s="20">
         <v>105</v>
       </c>
       <c r="F50" s="20">
         <v>110</v>
       </c>
       <c r="G50" s="20">
         <v>127</v>
       </c>
       <c r="H50" s="20">
         <v>155</v>
       </c>
       <c r="I50" s="20">
@@ -13570,52 +13986,55 @@
       </c>
       <c r="V50" s="21">
         <v>149</v>
       </c>
       <c r="W50" s="21">
         <v>146</v>
       </c>
       <c r="X50" s="21">
         <v>157</v>
       </c>
       <c r="Y50" s="21">
         <v>108</v>
       </c>
       <c r="Z50" s="21">
         <v>149</v>
       </c>
       <c r="AA50" s="21">
         <v>160</v>
       </c>
       <c r="AB50" s="12">
         <v>142</v>
       </c>
       <c r="AC50" s="12">
         <v>156</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="12">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>66</v>
       </c>
       <c r="C51" s="20">
         <v>45</v>
       </c>
       <c r="D51" s="20">
         <v>47</v>
       </c>
       <c r="E51" s="20">
         <v>46</v>
       </c>
       <c r="F51" s="20">
         <v>41</v>
       </c>
       <c r="G51" s="20">
         <v>47</v>
       </c>
       <c r="H51" s="20">
         <v>65</v>
       </c>
       <c r="I51" s="20">
@@ -13659,52 +14078,55 @@
       </c>
       <c r="V51" s="21">
         <v>83</v>
       </c>
       <c r="W51" s="21">
         <v>65</v>
       </c>
       <c r="X51" s="21">
         <v>75</v>
       </c>
       <c r="Y51" s="21">
         <v>64</v>
       </c>
       <c r="Z51" s="21">
         <v>63</v>
       </c>
       <c r="AA51" s="21">
         <v>63</v>
       </c>
       <c r="AB51" s="12">
         <v>77</v>
       </c>
       <c r="AC51" s="12">
         <v>74</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="12">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>121</v>
       </c>
       <c r="C52" s="20">
         <v>91</v>
       </c>
       <c r="D52" s="20">
         <v>93</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>94</v>
       </c>
       <c r="G52" s="20">
         <v>91</v>
       </c>
       <c r="H52" s="20">
         <v>119</v>
       </c>
       <c r="I52" s="20">
@@ -13748,52 +14170,55 @@
       </c>
       <c r="V52" s="21">
         <v>135</v>
       </c>
       <c r="W52" s="21">
         <v>122</v>
       </c>
       <c r="X52" s="21">
         <v>133</v>
       </c>
       <c r="Y52" s="21">
         <v>87</v>
       </c>
       <c r="Z52" s="21">
         <v>101</v>
       </c>
       <c r="AA52" s="21">
         <v>116</v>
       </c>
       <c r="AB52" s="12">
         <v>135</v>
       </c>
       <c r="AC52" s="12">
         <v>88</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="12">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>131</v>
       </c>
       <c r="C53" s="18">
         <v>125</v>
       </c>
       <c r="D53" s="18">
         <v>115</v>
       </c>
       <c r="E53" s="18">
         <v>130</v>
       </c>
       <c r="F53" s="18">
         <v>128</v>
       </c>
       <c r="G53" s="22">
         <v>124</v>
       </c>
       <c r="H53" s="22">
         <v>147</v>
       </c>
       <c r="I53" s="22">
@@ -13831,55 +14256,58 @@
       </c>
       <c r="T53" s="22">
         <v>197</v>
       </c>
       <c r="U53" s="22">
         <v>197</v>
       </c>
       <c r="V53" s="22">
         <v>208</v>
       </c>
       <c r="W53" s="22">
         <v>159</v>
       </c>
       <c r="X53" s="22">
         <v>162</v>
       </c>
       <c r="Y53" s="22">
         <v>149</v>
       </c>
       <c r="Z53" s="22">
         <v>138</v>
       </c>
       <c r="AA53" s="22">
         <v>223</v>
       </c>
-      <c r="AB53" s="44">
+      <c r="AB53" s="35">
         <v>185</v>
       </c>
-      <c r="AC53" s="44">
+      <c r="AC53" s="35">
         <v>173</v>
+      </c>
+      <c r="AD53" s="35">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">