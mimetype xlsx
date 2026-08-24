--- v2 (2026-07-22)
+++ v3 (2026-08-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4272" yWindow="276" windowWidth="14232" windowHeight="12612" activeTab="2"/>
+    <workbookView xWindow="4275" yWindow="270" windowWidth="14235" windowHeight="12615" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1162" uniqueCount="35">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -337,51 +337,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -437,79 +437,81 @@
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -786,185 +788,185 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD53"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="AG43" sqref="AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="23"/>
+    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="48"/>
+      <c r="B4" s="42">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="42">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="42">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
+      <c r="A5" s="49"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -1031,77 +1033,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="42"/>
-[...22 lines deleted...]
-      <c r="Y6" s="42"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="17">
         <v>-501</v>
       </c>
       <c r="C7" s="17">
         <v>-338</v>
       </c>
       <c r="D7" s="17">
         <v>-213</v>
       </c>
       <c r="E7" s="17">
         <v>-188</v>
       </c>
       <c r="F7" s="17">
         <v>-296</v>
       </c>
       <c r="G7" s="17">
         <v>-396</v>
       </c>
       <c r="H7" s="17">
         <v>-694</v>
@@ -1150,50 +1152,53 @@
       </c>
       <c r="W7" s="19">
         <v>-388</v>
       </c>
       <c r="X7" s="19">
         <v>-514</v>
       </c>
       <c r="Y7" s="19">
         <v>-447</v>
       </c>
       <c r="Z7" s="19">
         <v>-393</v>
       </c>
       <c r="AA7" s="19">
         <v>-155</v>
       </c>
       <c r="AB7" s="12">
         <v>-212</v>
       </c>
       <c r="AC7" s="12">
         <v>-132</v>
       </c>
       <c r="AD7" s="12">
         <v>-154</v>
       </c>
+      <c r="AE7" s="23">
+        <v>-257</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="17">
         <v>31</v>
       </c>
       <c r="C8" s="17">
         <v>117</v>
       </c>
       <c r="D8" s="17">
         <v>62</v>
       </c>
       <c r="E8" s="17">
         <v>-188</v>
       </c>
       <c r="F8" s="17">
         <v>-59</v>
       </c>
       <c r="G8" s="17">
         <v>-22</v>
       </c>
       <c r="H8" s="17">
         <v>14</v>
@@ -1242,50 +1247,53 @@
       </c>
       <c r="W8" s="19">
         <v>105</v>
       </c>
       <c r="X8" s="19">
         <v>105</v>
       </c>
       <c r="Y8" s="19">
         <v>29</v>
       </c>
       <c r="Z8" s="19">
         <v>-52</v>
       </c>
       <c r="AA8" s="19">
         <v>94</v>
       </c>
       <c r="AB8" s="12">
         <v>145</v>
       </c>
       <c r="AC8" s="12">
         <v>-2</v>
       </c>
       <c r="AD8" s="12">
         <v>-35</v>
       </c>
+      <c r="AE8" s="23">
+        <v>108</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="17">
         <v>-92</v>
       </c>
       <c r="C9" s="17">
         <v>-75</v>
       </c>
       <c r="D9" s="17">
         <v>-41</v>
       </c>
       <c r="E9" s="17">
         <v>-54</v>
       </c>
       <c r="F9" s="17">
         <v>-39</v>
       </c>
       <c r="G9" s="17">
         <v>-57</v>
       </c>
       <c r="H9" s="17">
         <v>-92</v>
@@ -1334,50 +1342,53 @@
       </c>
       <c r="W9" s="19">
         <v>-65</v>
       </c>
       <c r="X9" s="19">
         <v>-94</v>
       </c>
       <c r="Y9" s="19">
         <v>-89</v>
       </c>
       <c r="Z9" s="19">
         <v>-66</v>
       </c>
       <c r="AA9" s="19">
         <v>-90</v>
       </c>
       <c r="AB9" s="12">
         <v>-37</v>
       </c>
       <c r="AC9" s="12">
         <v>21</v>
       </c>
       <c r="AD9" s="12">
         <v>-26</v>
       </c>
+      <c r="AE9" s="34">
+        <v>-88</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="17">
         <v>-39</v>
       </c>
       <c r="C10" s="17">
         <v>-29</v>
       </c>
       <c r="D10" s="17">
         <v>-27</v>
       </c>
       <c r="E10" s="17">
         <v>-21</v>
       </c>
       <c r="F10" s="17">
         <v>-14</v>
       </c>
       <c r="G10" s="17">
         <v>-50</v>
       </c>
       <c r="H10" s="17">
         <v>-67</v>
@@ -1426,50 +1437,53 @@
       </c>
       <c r="W10" s="19">
         <v>-74</v>
       </c>
       <c r="X10" s="19">
         <v>-15</v>
       </c>
       <c r="Y10" s="19">
         <v>-33</v>
       </c>
       <c r="Z10" s="19">
         <v>-36</v>
       </c>
       <c r="AA10" s="19">
         <v>-47</v>
       </c>
       <c r="AB10" s="12">
         <v>-57</v>
       </c>
       <c r="AC10" s="12">
         <v>-16</v>
       </c>
       <c r="AD10" s="12">
         <v>-6</v>
       </c>
+      <c r="AE10" s="34">
+        <v>-44</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>-31</v>
       </c>
       <c r="C11" s="17">
         <v>-53</v>
       </c>
       <c r="D11" s="17">
         <v>-48</v>
       </c>
       <c r="E11" s="17">
         <v>-43</v>
       </c>
       <c r="F11" s="17">
         <v>-5</v>
       </c>
       <c r="G11" s="17">
         <v>-31</v>
       </c>
       <c r="H11" s="17">
         <v>-63</v>
@@ -1518,50 +1532,53 @@
       </c>
       <c r="W11" s="19">
         <v>-31</v>
       </c>
       <c r="X11" s="19">
         <v>-42</v>
       </c>
       <c r="Y11" s="19">
         <v>-41</v>
       </c>
       <c r="Z11" s="19">
         <v>-21</v>
       </c>
       <c r="AA11" s="19">
         <v>-21</v>
       </c>
       <c r="AB11" s="12">
         <v>-20</v>
       </c>
       <c r="AC11" s="12">
         <v>-35</v>
       </c>
       <c r="AD11" s="12">
         <v>-4</v>
       </c>
+      <c r="AE11" s="34">
+        <v>24</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>-30</v>
       </c>
       <c r="C12" s="17">
         <v>-45</v>
       </c>
       <c r="D12" s="17">
         <v>-35</v>
       </c>
       <c r="E12" s="17">
         <v>-48</v>
       </c>
       <c r="F12" s="17">
         <v>-18</v>
       </c>
       <c r="G12" s="17">
         <v>-8</v>
       </c>
       <c r="H12" s="17">
         <v>-43</v>
@@ -1610,50 +1627,53 @@
       </c>
       <c r="W12" s="19">
         <v>-36</v>
       </c>
       <c r="X12" s="19">
         <v>-42</v>
       </c>
       <c r="Y12" s="19">
         <v>-7</v>
       </c>
       <c r="Z12" s="19">
         <v>-65</v>
       </c>
       <c r="AA12" s="19">
         <v>-26</v>
       </c>
       <c r="AB12" s="12">
         <v>-24</v>
       </c>
       <c r="AC12" s="12">
         <v>-26</v>
       </c>
       <c r="AD12" s="12">
         <v>11</v>
       </c>
+      <c r="AE12" s="34">
+        <v>-25</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>-35</v>
       </c>
       <c r="C13" s="17">
         <v>-55</v>
       </c>
       <c r="D13" s="17">
         <v>-8</v>
       </c>
       <c r="E13" s="17">
         <v>-27</v>
       </c>
       <c r="F13" s="17">
         <v>-34</v>
       </c>
       <c r="G13" s="17">
         <v>-23</v>
       </c>
       <c r="H13" s="17">
         <v>-61</v>
@@ -1702,50 +1722,53 @@
       </c>
       <c r="W13" s="19">
         <v>-57</v>
       </c>
       <c r="X13" s="19">
         <v>-57</v>
       </c>
       <c r="Y13" s="19">
         <v>-23</v>
       </c>
       <c r="Z13" s="19">
         <v>-56</v>
       </c>
       <c r="AA13" s="19">
         <v>-10</v>
       </c>
       <c r="AB13" s="12">
         <v>-31</v>
       </c>
       <c r="AC13" s="12">
         <v>-30</v>
       </c>
       <c r="AD13" s="12">
         <v>-19</v>
       </c>
+      <c r="AE13" s="34">
+        <v>-12</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>-22</v>
       </c>
       <c r="C14" s="17">
         <v>19</v>
       </c>
       <c r="D14" s="17">
         <v>-7</v>
       </c>
       <c r="E14" s="17">
         <v>309</v>
       </c>
       <c r="F14" s="17">
         <v>53</v>
       </c>
       <c r="G14" s="17">
         <v>-5</v>
       </c>
       <c r="H14" s="17">
         <v>-72</v>
@@ -1794,50 +1817,53 @@
       </c>
       <c r="W14" s="19">
         <v>27</v>
       </c>
       <c r="X14" s="19">
         <v>-28</v>
       </c>
       <c r="Y14" s="19">
         <v>-30</v>
       </c>
       <c r="Z14" s="19">
         <v>-2</v>
       </c>
       <c r="AA14" s="19">
         <v>32</v>
       </c>
       <c r="AB14" s="12">
         <v>-35</v>
       </c>
       <c r="AC14" s="12">
         <v>19</v>
       </c>
       <c r="AD14" s="12">
         <v>22</v>
       </c>
+      <c r="AE14" s="34">
+        <v>22</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="17">
         <v>-33</v>
       </c>
       <c r="C15" s="17">
         <v>3</v>
       </c>
       <c r="D15" s="17">
         <v>-3</v>
       </c>
       <c r="E15" s="17">
         <v>-14</v>
       </c>
       <c r="F15" s="17">
         <v>-25</v>
       </c>
       <c r="G15" s="17">
         <v>-8</v>
       </c>
       <c r="H15" s="17">
         <v>-29</v>
@@ -1886,50 +1912,53 @@
       </c>
       <c r="W15" s="19">
         <v>-13</v>
       </c>
       <c r="X15" s="19">
         <v>-38</v>
       </c>
       <c r="Y15" s="19">
         <v>-22</v>
       </c>
       <c r="Z15" s="19">
         <v>-14</v>
       </c>
       <c r="AA15" s="19">
         <v>11</v>
       </c>
       <c r="AB15" s="12">
         <v>0</v>
       </c>
       <c r="AC15" s="12">
         <v>-19</v>
       </c>
       <c r="AD15" s="12">
         <v>-32</v>
       </c>
+      <c r="AE15" s="34">
+        <v>-13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>-9</v>
       </c>
       <c r="C16" s="17">
         <v>-74</v>
       </c>
       <c r="D16" s="17">
         <v>-19</v>
       </c>
       <c r="E16" s="17">
         <v>-34</v>
       </c>
       <c r="F16" s="17">
         <v>-9</v>
       </c>
       <c r="G16" s="17">
         <v>-27</v>
       </c>
       <c r="H16" s="17">
         <v>-12</v>
@@ -1978,52 +2007,55 @@
       </c>
       <c r="W16" s="19">
         <v>-42</v>
       </c>
       <c r="X16" s="19">
         <v>-19</v>
       </c>
       <c r="Y16" s="19">
         <v>-50</v>
       </c>
       <c r="Z16" s="19">
         <v>-15</v>
       </c>
       <c r="AA16" s="19">
         <v>-12</v>
       </c>
       <c r="AB16" s="12">
         <v>4</v>
       </c>
       <c r="AC16" s="12">
         <v>5</v>
       </c>
       <c r="AD16" s="12">
         <v>-31</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="34">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="17">
         <v>-44</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>-7</v>
       </c>
       <c r="E17" s="17">
         <v>25</v>
       </c>
       <c r="F17" s="17">
         <v>-12</v>
       </c>
       <c r="G17" s="17">
         <v>-1</v>
       </c>
       <c r="H17" s="17">
         <v>-4</v>
       </c>
       <c r="I17" s="17">
@@ -2070,52 +2102,55 @@
       </c>
       <c r="W17" s="19">
         <v>3</v>
       </c>
       <c r="X17" s="19">
         <v>-19</v>
       </c>
       <c r="Y17" s="19">
         <v>-12</v>
       </c>
       <c r="Z17" s="19">
         <v>55</v>
       </c>
       <c r="AA17" s="19">
         <v>63</v>
       </c>
       <c r="AB17" s="12">
         <v>-19</v>
       </c>
       <c r="AC17" s="12">
         <v>13</v>
       </c>
       <c r="AD17" s="12">
         <v>58</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="34">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="17">
         <v>-50</v>
       </c>
       <c r="C18" s="17">
         <v>-41</v>
       </c>
       <c r="D18" s="17">
         <v>-49</v>
       </c>
       <c r="E18" s="17">
         <v>-46</v>
       </c>
       <c r="F18" s="17">
         <v>-56</v>
       </c>
       <c r="G18" s="17">
         <v>-60</v>
       </c>
       <c r="H18" s="17">
         <v>-85</v>
       </c>
       <c r="I18" s="17">
@@ -2162,52 +2197,55 @@
       </c>
       <c r="W18" s="19">
         <v>-67</v>
       </c>
       <c r="X18" s="19">
         <v>-73</v>
       </c>
       <c r="Y18" s="19">
         <v>-67</v>
       </c>
       <c r="Z18" s="19">
         <v>-56</v>
       </c>
       <c r="AA18" s="19">
         <v>-31</v>
       </c>
       <c r="AB18" s="12">
         <v>-27</v>
       </c>
       <c r="AC18" s="12">
         <v>-39</v>
       </c>
       <c r="AD18" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="34">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="17">
         <v>-33</v>
       </c>
       <c r="C19" s="17">
         <v>-20</v>
       </c>
       <c r="D19" s="17">
         <v>5</v>
       </c>
       <c r="E19" s="17">
         <v>-15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="17">
         <v>-14</v>
       </c>
       <c r="H19" s="17">
         <v>-29</v>
       </c>
       <c r="I19" s="17">
@@ -2254,52 +2292,55 @@
       </c>
       <c r="W19" s="19">
         <v>-37</v>
       </c>
       <c r="X19" s="19">
         <v>-40</v>
       </c>
       <c r="Y19" s="19">
         <v>-18</v>
       </c>
       <c r="Z19" s="19">
         <v>-19</v>
       </c>
       <c r="AA19" s="19">
         <v>-12</v>
       </c>
       <c r="AB19" s="12">
         <v>-33</v>
       </c>
       <c r="AC19" s="12">
         <v>34</v>
       </c>
       <c r="AD19" s="12">
         <v>-21</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="34">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>-77</v>
       </c>
       <c r="C20" s="17">
         <v>-63</v>
       </c>
       <c r="D20" s="17">
         <v>-26</v>
       </c>
       <c r="E20" s="17">
         <v>-31</v>
       </c>
       <c r="F20" s="17">
         <v>-34</v>
       </c>
       <c r="G20" s="17">
         <v>-40</v>
       </c>
       <c r="H20" s="17">
         <v>-77</v>
       </c>
       <c r="I20" s="17">
@@ -2346,52 +2387,55 @@
       </c>
       <c r="W20" s="19">
         <v>-55</v>
       </c>
       <c r="X20" s="19">
         <v>-96</v>
       </c>
       <c r="Y20" s="19">
         <v>-52</v>
       </c>
       <c r="Z20" s="19">
         <v>-19</v>
       </c>
       <c r="AA20" s="19">
         <v>-33</v>
       </c>
       <c r="AB20" s="12">
         <v>-44</v>
       </c>
       <c r="AC20" s="12">
         <v>-29</v>
       </c>
       <c r="AD20" s="12">
         <v>-60</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="34">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="17">
         <v>-37</v>
       </c>
       <c r="C21" s="17">
         <v>-22</v>
       </c>
       <c r="D21" s="17">
         <v>-10</v>
       </c>
       <c r="E21" s="17">
         <v>-1</v>
       </c>
       <c r="F21" s="17">
         <v>-44</v>
       </c>
       <c r="G21" s="17">
         <v>-50</v>
       </c>
       <c r="H21" s="17">
         <v>-74</v>
       </c>
       <c r="I21" s="17">
@@ -2438,86 +2482,89 @@
       </c>
       <c r="W21" s="19">
         <v>-46</v>
       </c>
       <c r="X21" s="19">
         <v>-56</v>
       </c>
       <c r="Y21" s="19">
         <v>-32</v>
       </c>
       <c r="Z21" s="19">
         <v>-27</v>
       </c>
       <c r="AA21" s="19">
         <v>-73</v>
       </c>
       <c r="AB21" s="12">
         <v>-34</v>
       </c>
       <c r="AC21" s="12">
         <v>-28</v>
       </c>
       <c r="AD21" s="12">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="AE21" s="34">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="15">
+      <c r="A22" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="44"/>
-[...22 lines deleted...]
-      <c r="Y22" s="44"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="47"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
+      <c r="U22" s="47"/>
+      <c r="V22" s="47"/>
+      <c r="W22" s="47"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="47"/>
       <c r="Z22" s="27"/>
       <c r="AA22" s="27"/>
       <c r="AB22" s="27"/>
       <c r="AC22" s="34"/>
       <c r="AD22" s="12"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17">
         <v>9</v>
       </c>
       <c r="C23" s="17">
         <v>70</v>
       </c>
       <c r="D23" s="17">
         <v>54</v>
       </c>
       <c r="E23" s="17">
         <v>-209</v>
       </c>
       <c r="F23" s="17">
         <v>-31</v>
       </c>
       <c r="G23" s="17">
         <v>26</v>
       </c>
       <c r="H23" s="17">
         <v>8</v>
       </c>
       <c r="I23" s="17">
@@ -2564,52 +2611,55 @@
       </c>
       <c r="W23" s="19">
         <v>86</v>
       </c>
       <c r="X23" s="19">
         <v>94</v>
       </c>
       <c r="Y23" s="19">
         <v>-9</v>
       </c>
       <c r="Z23" s="19">
         <v>-27</v>
       </c>
       <c r="AA23" s="19">
         <v>105</v>
       </c>
       <c r="AB23" s="12">
         <v>140</v>
       </c>
       <c r="AC23" s="12">
         <v>19</v>
       </c>
       <c r="AD23" s="12">
         <v>-60</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="34">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>31</v>
       </c>
       <c r="C24" s="17">
         <v>117</v>
       </c>
       <c r="D24" s="17">
         <v>62</v>
       </c>
       <c r="E24" s="17">
         <v>-188</v>
       </c>
       <c r="F24" s="17">
         <v>-59</v>
       </c>
       <c r="G24" s="17">
         <v>-22</v>
       </c>
       <c r="H24" s="17">
         <v>14</v>
       </c>
       <c r="I24" s="17">
@@ -2656,52 +2706,55 @@
       </c>
       <c r="W24" s="19">
         <v>105</v>
       </c>
       <c r="X24" s="19">
         <v>105</v>
       </c>
       <c r="Y24" s="19">
         <v>29</v>
       </c>
       <c r="Z24" s="19">
         <v>-52</v>
       </c>
       <c r="AA24" s="19">
         <v>94</v>
       </c>
       <c r="AB24" s="12">
         <v>145</v>
       </c>
       <c r="AC24" s="12">
         <v>-2</v>
       </c>
       <c r="AD24" s="12">
         <v>-35</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="34">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="17" t="s">
@@ -2748,52 +2801,55 @@
       </c>
       <c r="W25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="17" t="s">
@@ -2840,52 +2896,55 @@
       </c>
       <c r="W26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>-3</v>
       </c>
       <c r="C27" s="17">
         <v>-21</v>
       </c>
       <c r="D27" s="17">
         <v>-1</v>
       </c>
       <c r="E27" s="17">
         <v>-9</v>
       </c>
       <c r="F27" s="17">
         <v>27</v>
       </c>
       <c r="G27" s="17">
         <v>6</v>
       </c>
       <c r="H27" s="17">
         <v>-8</v>
       </c>
       <c r="I27" s="17">
@@ -2932,52 +2991,55 @@
       </c>
       <c r="W27" s="19">
         <v>-1</v>
       </c>
       <c r="X27" s="19">
         <v>-17</v>
       </c>
       <c r="Y27" s="19">
         <v>4</v>
       </c>
       <c r="Z27" s="19">
         <v>2</v>
       </c>
       <c r="AA27" s="19">
         <v>7</v>
       </c>
       <c r="AB27" s="12">
         <v>-10</v>
       </c>
       <c r="AC27" s="12">
         <v>-6</v>
       </c>
       <c r="AD27" s="12">
         <v>-3</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="23">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="17" t="s">
@@ -3024,52 +3086,55 @@
       </c>
       <c r="W28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="17" t="s">
@@ -3116,52 +3181,55 @@
       </c>
       <c r="W29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="17" t="s">
@@ -3208,52 +3276,55 @@
       </c>
       <c r="W30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="17">
         <v>-28</v>
       </c>
       <c r="C31" s="17">
         <v>-10</v>
       </c>
       <c r="D31" s="17">
         <v>-4</v>
       </c>
       <c r="E31" s="17">
         <v>2</v>
       </c>
       <c r="F31" s="17">
         <v>-7</v>
       </c>
       <c r="G31" s="17">
         <v>14</v>
       </c>
       <c r="H31" s="17">
         <v>-6</v>
       </c>
       <c r="I31" s="17">
@@ -3300,52 +3371,55 @@
       </c>
       <c r="W31" s="19">
         <v>-3</v>
       </c>
       <c r="X31" s="28">
         <v>-5</v>
       </c>
       <c r="Y31" s="19">
         <v>3</v>
       </c>
       <c r="Z31" s="19">
         <v>-6</v>
       </c>
       <c r="AA31" s="19">
         <v>-21</v>
       </c>
       <c r="AB31" s="12">
         <v>2</v>
       </c>
       <c r="AC31" s="12">
         <v>-13</v>
       </c>
       <c r="AD31" s="12">
         <v>-15</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="23">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="17">
         <v>1</v>
       </c>
       <c r="C32" s="17">
         <v>-12</v>
       </c>
       <c r="D32" s="17">
         <v>4</v>
       </c>
       <c r="E32" s="17">
         <v>-14</v>
       </c>
       <c r="F32" s="17">
         <v>17</v>
       </c>
       <c r="G32" s="17">
         <v>24</v>
       </c>
       <c r="H32" s="17">
         <v>9</v>
       </c>
       <c r="I32" s="17">
@@ -3392,52 +3466,55 @@
       </c>
       <c r="W32" s="19">
         <v>-24</v>
       </c>
       <c r="X32" s="19">
         <v>1</v>
       </c>
       <c r="Y32" s="19">
         <v>-17</v>
       </c>
       <c r="Z32" s="19">
         <v>16</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
       <c r="AB32" s="12">
         <v>10</v>
       </c>
       <c r="AC32" s="12">
         <v>19</v>
       </c>
       <c r="AD32" s="12">
         <v>-8</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="23">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="17" t="s">
@@ -3482,52 +3559,55 @@
       </c>
       <c r="W33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="17">
         <v>8</v>
       </c>
       <c r="C34" s="17">
         <v>-4</v>
       </c>
       <c r="D34" s="17">
         <v>-7</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="17">
         <v>-9</v>
       </c>
       <c r="G34" s="17">
         <v>4</v>
       </c>
       <c r="H34" s="17">
         <v>-1</v>
       </c>
       <c r="I34" s="17">
@@ -3574,52 +3654,55 @@
       </c>
       <c r="W34" s="19">
         <v>9</v>
       </c>
       <c r="X34" s="19">
         <v>10</v>
       </c>
       <c r="Y34" s="19">
         <v>-28</v>
       </c>
       <c r="Z34" s="19">
         <v>13</v>
       </c>
       <c r="AA34" s="19">
         <v>12</v>
       </c>
       <c r="AB34" s="12">
         <v>-7</v>
       </c>
       <c r="AC34" s="12">
         <v>21</v>
       </c>
       <c r="AD34" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="23">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="17" t="s">
@@ -3660,58 +3743,61 @@
       </c>
       <c r="U35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AC35" s="48" t="s">
+      <c r="AC35" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="17" t="s">
@@ -3752,58 +3838,61 @@
       </c>
       <c r="U36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AC36" s="48" t="s">
+      <c r="AC36" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="17" t="s">
@@ -3844,92 +3933,95 @@
       </c>
       <c r="U37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AC37" s="48" t="s">
+      <c r="AC37" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="AE37" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="15">
+      <c r="A38" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="43"/>
-[...22 lines deleted...]
-      <c r="Y38" s="43"/>
+      <c r="B38" s="46"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="46"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="46"/>
+      <c r="H38" s="46"/>
+      <c r="I38" s="46"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="46"/>
+      <c r="L38" s="46"/>
+      <c r="M38" s="46"/>
+      <c r="N38" s="46"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+      <c r="U38" s="46"/>
+      <c r="V38" s="46"/>
+      <c r="W38" s="46"/>
+      <c r="X38" s="46"/>
+      <c r="Y38" s="46"/>
       <c r="Z38" s="36"/>
       <c r="AA38" s="36"/>
       <c r="AB38" s="27"/>
       <c r="AC38" s="34"/>
       <c r="AD38" s="12"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>-510</v>
       </c>
       <c r="C39" s="17">
         <v>-408</v>
       </c>
       <c r="D39" s="17">
         <v>-267</v>
       </c>
       <c r="E39" s="17">
         <v>21</v>
       </c>
       <c r="F39" s="17">
         <v>-265</v>
       </c>
       <c r="G39" s="17">
         <v>-422</v>
       </c>
       <c r="H39" s="17">
         <v>-702</v>
       </c>
       <c r="I39" s="17">
@@ -3976,52 +4068,55 @@
       </c>
       <c r="W39" s="19">
         <v>-474</v>
       </c>
       <c r="X39" s="19">
         <v>-608</v>
       </c>
       <c r="Y39" s="19">
         <v>-438</v>
       </c>
       <c r="Z39" s="19">
         <v>-366</v>
       </c>
       <c r="AA39" s="19">
         <v>-260</v>
       </c>
       <c r="AB39" s="12">
         <v>-352</v>
       </c>
       <c r="AC39" s="12">
         <v>-151</v>
       </c>
       <c r="AD39" s="12">
         <v>-94</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="23">
+        <v>-380</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="17" t="s">
@@ -4068,52 +4163,55 @@
       </c>
       <c r="W40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>-92</v>
       </c>
       <c r="C41" s="17">
         <v>-75</v>
       </c>
       <c r="D41" s="17">
         <v>-41</v>
       </c>
       <c r="E41" s="17">
         <v>-54</v>
       </c>
       <c r="F41" s="17">
         <v>-39</v>
       </c>
       <c r="G41" s="17">
         <v>-57</v>
       </c>
       <c r="H41" s="17">
         <v>-92</v>
       </c>
       <c r="I41" s="17">
@@ -4160,52 +4258,55 @@
       </c>
       <c r="W41" s="19">
         <v>-65</v>
       </c>
       <c r="X41" s="19">
         <v>-94</v>
       </c>
       <c r="Y41" s="19">
         <v>-89</v>
       </c>
       <c r="Z41" s="19">
         <v>-66</v>
       </c>
       <c r="AA41" s="19">
         <v>-90</v>
       </c>
       <c r="AB41" s="12">
         <v>-37</v>
       </c>
       <c r="AC41" s="12">
         <v>21</v>
       </c>
       <c r="AD41" s="12">
         <v>-26</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="23">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>-39</v>
       </c>
       <c r="C42" s="17">
         <v>-29</v>
       </c>
       <c r="D42" s="17">
         <v>-27</v>
       </c>
       <c r="E42" s="17">
         <v>-21</v>
       </c>
       <c r="F42" s="17">
         <v>-14</v>
       </c>
       <c r="G42" s="17">
         <v>-50</v>
       </c>
       <c r="H42" s="17">
         <v>-67</v>
       </c>
       <c r="I42" s="17">
@@ -4252,52 +4353,55 @@
       </c>
       <c r="W42" s="19">
         <v>-74</v>
       </c>
       <c r="X42" s="19">
         <v>-15</v>
       </c>
       <c r="Y42" s="19">
         <v>-33</v>
       </c>
       <c r="Z42" s="19">
         <v>-36</v>
       </c>
       <c r="AA42" s="19">
         <v>-47</v>
       </c>
       <c r="AB42" s="12">
         <v>-57</v>
       </c>
       <c r="AC42" s="12">
         <v>-16</v>
       </c>
       <c r="AD42" s="12">
         <v>-6</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="23">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>-28</v>
       </c>
       <c r="C43" s="17">
         <v>-32</v>
       </c>
       <c r="D43" s="17">
         <v>-47</v>
       </c>
       <c r="E43" s="17">
         <v>-34</v>
       </c>
       <c r="F43" s="17">
         <v>-32</v>
       </c>
       <c r="G43" s="17">
         <v>-37</v>
       </c>
       <c r="H43" s="17">
         <v>-55</v>
       </c>
       <c r="I43" s="17">
@@ -4344,52 +4448,55 @@
       </c>
       <c r="W43" s="19">
         <v>-30</v>
       </c>
       <c r="X43" s="19">
         <v>-25</v>
       </c>
       <c r="Y43" s="19">
         <v>-45</v>
       </c>
       <c r="Z43" s="19">
         <v>-23</v>
       </c>
       <c r="AA43" s="19">
         <v>-28</v>
       </c>
       <c r="AB43" s="12">
         <v>-10</v>
       </c>
       <c r="AC43" s="12">
         <v>-29</v>
       </c>
       <c r="AD43" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="23">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>-30</v>
       </c>
       <c r="C44" s="17">
         <v>-45</v>
       </c>
       <c r="D44" s="17">
         <v>-35</v>
       </c>
       <c r="E44" s="17">
         <v>-48</v>
       </c>
       <c r="F44" s="17">
         <v>-18</v>
       </c>
       <c r="G44" s="17">
         <v>-8</v>
       </c>
       <c r="H44" s="17">
         <v>-43</v>
       </c>
       <c r="I44" s="17">
@@ -4436,52 +4543,55 @@
       </c>
       <c r="W44" s="19">
         <v>-36</v>
       </c>
       <c r="X44" s="19">
         <v>-42</v>
       </c>
       <c r="Y44" s="19">
         <v>-7</v>
       </c>
       <c r="Z44" s="19">
         <v>-65</v>
       </c>
       <c r="AA44" s="19">
         <v>-26</v>
       </c>
       <c r="AB44" s="12">
         <v>-24</v>
       </c>
       <c r="AC44" s="12">
         <v>-26</v>
       </c>
       <c r="AD44" s="12">
         <v>11</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="23">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>-35</v>
       </c>
       <c r="C45" s="17">
         <v>-55</v>
       </c>
       <c r="D45" s="17">
         <v>-8</v>
       </c>
       <c r="E45" s="17">
         <v>-27</v>
       </c>
       <c r="F45" s="17">
         <v>-34</v>
       </c>
       <c r="G45" s="17">
         <v>-23</v>
       </c>
       <c r="H45" s="17">
         <v>-61</v>
       </c>
       <c r="I45" s="17">
@@ -4528,52 +4638,55 @@
       </c>
       <c r="W45" s="19">
         <v>-57</v>
       </c>
       <c r="X45" s="19">
         <v>-57</v>
       </c>
       <c r="Y45" s="19">
         <v>-23</v>
       </c>
       <c r="Z45" s="19">
         <v>-56</v>
       </c>
       <c r="AA45" s="19">
         <v>-10</v>
       </c>
       <c r="AB45" s="12">
         <v>-31</v>
       </c>
       <c r="AC45" s="12">
         <v>-30</v>
       </c>
       <c r="AD45" s="12">
         <v>-19</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="23">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>-22</v>
       </c>
       <c r="C46" s="17">
         <v>19</v>
       </c>
       <c r="D46" s="17">
         <v>-7</v>
       </c>
       <c r="E46" s="17">
         <v>309</v>
       </c>
       <c r="F46" s="17">
         <v>53</v>
       </c>
       <c r="G46" s="17">
         <v>-5</v>
       </c>
       <c r="H46" s="17">
         <v>-72</v>
       </c>
       <c r="I46" s="17">
@@ -4620,52 +4733,55 @@
       </c>
       <c r="W46" s="19">
         <v>27</v>
       </c>
       <c r="X46" s="19">
         <v>-28</v>
       </c>
       <c r="Y46" s="19">
         <v>-30</v>
       </c>
       <c r="Z46" s="19">
         <v>-2</v>
       </c>
       <c r="AA46" s="19">
         <v>32</v>
       </c>
       <c r="AB46" s="12">
         <v>-35</v>
       </c>
       <c r="AC46" s="12">
         <v>19</v>
       </c>
       <c r="AD46" s="12">
         <v>22</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="23">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>-5</v>
       </c>
       <c r="C47" s="17">
         <v>13</v>
       </c>
       <c r="D47" s="17">
         <v>1</v>
       </c>
       <c r="E47" s="17">
         <v>-16</v>
       </c>
       <c r="F47" s="17">
         <v>-18</v>
       </c>
       <c r="G47" s="17">
         <v>-22</v>
       </c>
       <c r="H47" s="17">
         <v>-23</v>
       </c>
       <c r="I47" s="17">
@@ -4712,52 +4828,55 @@
       </c>
       <c r="W47" s="19">
         <v>-10</v>
       </c>
       <c r="X47" s="19">
         <v>-33</v>
       </c>
       <c r="Y47" s="19">
         <v>-25</v>
       </c>
       <c r="Z47" s="19">
         <v>-8</v>
       </c>
       <c r="AA47" s="19">
         <v>32</v>
       </c>
       <c r="AB47" s="12">
         <v>-2</v>
       </c>
       <c r="AC47" s="12">
         <v>-6</v>
       </c>
       <c r="AD47" s="12">
         <v>-17</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="23">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>-10</v>
       </c>
       <c r="C48" s="17">
         <v>-62</v>
       </c>
       <c r="D48" s="17">
         <v>-23</v>
       </c>
       <c r="E48" s="17">
         <v>-20</v>
       </c>
       <c r="F48" s="17">
         <v>-26</v>
       </c>
       <c r="G48" s="17">
         <v>-51</v>
       </c>
       <c r="H48" s="17">
         <v>-21</v>
       </c>
       <c r="I48" s="17">
@@ -4804,52 +4923,55 @@
       </c>
       <c r="W48" s="19">
         <v>-18</v>
       </c>
       <c r="X48" s="19">
         <v>-20</v>
       </c>
       <c r="Y48" s="19">
         <v>-33</v>
       </c>
       <c r="Z48" s="19">
         <v>-31</v>
       </c>
       <c r="AA48" s="19">
         <v>-25</v>
       </c>
       <c r="AB48" s="12">
         <v>-6</v>
       </c>
       <c r="AC48" s="12">
         <v>-14</v>
       </c>
       <c r="AD48" s="12">
         <v>-23</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>-44</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="17">
         <v>-7</v>
       </c>
       <c r="E49" s="17">
         <v>25</v>
       </c>
       <c r="F49" s="17">
         <v>-12</v>
       </c>
       <c r="G49" s="17">
         <v>-1</v>
       </c>
       <c r="H49" s="17">
         <v>-4</v>
       </c>
       <c r="I49" s="17">
@@ -4896,52 +5018,55 @@
       </c>
       <c r="W49" s="19">
         <v>3</v>
       </c>
       <c r="X49" s="19">
         <v>-19</v>
       </c>
       <c r="Y49" s="19">
         <v>-12</v>
       </c>
       <c r="Z49" s="19">
         <v>55</v>
       </c>
       <c r="AA49" s="19">
         <v>63</v>
       </c>
       <c r="AB49" s="12">
         <v>-19</v>
       </c>
       <c r="AC49" s="12">
         <v>13</v>
       </c>
       <c r="AD49" s="12">
         <v>58</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="23">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>-58</v>
       </c>
       <c r="C50" s="17">
         <v>-37</v>
       </c>
       <c r="D50" s="17">
         <v>-42</v>
       </c>
       <c r="E50" s="17">
         <v>-46</v>
       </c>
       <c r="F50" s="17">
         <v>-47</v>
       </c>
       <c r="G50" s="17">
         <v>-64</v>
       </c>
       <c r="H50" s="17">
         <v>-84</v>
       </c>
       <c r="I50" s="17">
@@ -4988,52 +5113,55 @@
       </c>
       <c r="W50" s="19">
         <v>-76</v>
       </c>
       <c r="X50" s="19">
         <v>-83</v>
       </c>
       <c r="Y50" s="19">
         <v>-39</v>
       </c>
       <c r="Z50" s="19">
         <v>-69</v>
       </c>
       <c r="AA50" s="19">
         <v>-43</v>
       </c>
       <c r="AB50" s="12">
         <v>-20</v>
       </c>
       <c r="AC50" s="12">
         <v>-60</v>
       </c>
       <c r="AD50" s="12">
         <v>-2</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="23">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>-33</v>
       </c>
       <c r="C51" s="17">
         <v>-20</v>
       </c>
       <c r="D51" s="17">
         <v>5</v>
       </c>
       <c r="E51" s="17">
         <v>-15</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="17">
         <v>-14</v>
       </c>
       <c r="H51" s="17">
         <v>-29</v>
       </c>
       <c r="I51" s="17">
@@ -5080,52 +5208,55 @@
       </c>
       <c r="W51" s="19">
         <v>-37</v>
       </c>
       <c r="X51" s="19">
         <v>-40</v>
       </c>
       <c r="Y51" s="19">
         <v>-18</v>
       </c>
       <c r="Z51" s="19">
         <v>-19</v>
       </c>
       <c r="AA51" s="19">
         <v>-12</v>
       </c>
       <c r="AB51" s="12">
         <v>-33</v>
       </c>
       <c r="AC51" s="12">
         <v>34</v>
       </c>
       <c r="AD51" s="12">
         <v>-21</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="23">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>-77</v>
       </c>
       <c r="C52" s="17">
         <v>-63</v>
       </c>
       <c r="D52" s="17">
         <v>-26</v>
       </c>
       <c r="E52" s="17">
         <v>-31</v>
       </c>
       <c r="F52" s="17">
         <v>-34</v>
       </c>
       <c r="G52" s="17">
         <v>-40</v>
       </c>
       <c r="H52" s="17">
         <v>-77</v>
       </c>
       <c r="I52" s="17">
@@ -5172,52 +5303,55 @@
       </c>
       <c r="W52" s="19">
         <v>-55</v>
       </c>
       <c r="X52" s="19">
         <v>-96</v>
       </c>
       <c r="Y52" s="19">
         <v>-52</v>
       </c>
       <c r="Z52" s="19">
         <v>-19</v>
       </c>
       <c r="AA52" s="19">
         <v>-33</v>
       </c>
       <c r="AB52" s="12">
         <v>-44</v>
       </c>
       <c r="AC52" s="12">
         <v>-29</v>
       </c>
       <c r="AD52" s="12">
         <v>-60</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52" s="23">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>-37</v>
       </c>
       <c r="C53" s="18">
         <v>-22</v>
       </c>
       <c r="D53" s="18">
         <v>-10</v>
       </c>
       <c r="E53" s="18">
         <v>-1</v>
       </c>
       <c r="F53" s="18">
         <v>-44</v>
       </c>
       <c r="G53" s="18">
         <v>-50</v>
       </c>
       <c r="H53" s="18">
         <v>-74</v>
       </c>
       <c r="I53" s="18">
@@ -5264,210 +5398,219 @@
       </c>
       <c r="W53" s="18">
         <v>-46</v>
       </c>
       <c r="X53" s="18">
         <v>-56</v>
       </c>
       <c r="Y53" s="18">
         <v>-32</v>
       </c>
       <c r="Z53" s="18">
         <v>-27</v>
       </c>
       <c r="AA53" s="18">
         <v>-73</v>
       </c>
       <c r="AB53" s="35">
         <v>-34</v>
       </c>
       <c r="AC53" s="35">
         <v>-28</v>
       </c>
       <c r="AD53" s="35">
         <v>-10</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" ht="14.4">
+      <c r="AE53" s="40">
+        <v>-66</v>
+      </c>
+      <c r="AF53" s="40"/>
+      <c r="AG53" s="40"/>
+      <c r="AH53" s="40"/>
+      <c r="AI53" s="40"/>
+      <c r="AJ53" s="40"/>
+      <c r="AK53" s="40"/>
+    </row>
+    <row r="54" spans="1:37" ht="15">
       <c r="D54" s="13"/>
       <c r="R54" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD53"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="AH40" sqref="AH40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="23"/>
+    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="47"/>
-[...22 lines deleted...]
-      <c r="Y1" s="47"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="48"/>
+      <c r="B4" s="42">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="42">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="42">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
+      <c r="A5" s="49"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5534,77 +5677,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="42"/>
-[...22 lines deleted...]
-      <c r="Y6" s="42"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20">
         <v>1738</v>
       </c>
       <c r="C7" s="20">
         <v>1577</v>
       </c>
       <c r="D7" s="20">
         <v>1520</v>
       </c>
       <c r="E7" s="20">
         <v>2024</v>
       </c>
       <c r="F7" s="20">
         <v>1466</v>
       </c>
       <c r="G7" s="20">
         <v>1519</v>
       </c>
       <c r="H7" s="20">
         <v>1716</v>
@@ -5653,50 +5796,59 @@
       </c>
       <c r="W7" s="20">
         <v>1983</v>
       </c>
       <c r="X7" s="20">
         <v>1703</v>
       </c>
       <c r="Y7" s="20">
         <v>1512</v>
       </c>
       <c r="Z7" s="12">
         <v>2084</v>
       </c>
       <c r="AA7" s="12">
         <v>2415</v>
       </c>
       <c r="AB7" s="34">
         <v>2485</v>
       </c>
       <c r="AC7" s="12">
         <v>2246</v>
       </c>
       <c r="AD7" s="12">
         <v>1740</v>
       </c>
+      <c r="AE7" s="12">
+        <v>2371</v>
+      </c>
+      <c r="AF7" s="41"/>
+      <c r="AG7" s="41"/>
+      <c r="AH7" s="41"/>
+      <c r="AI7" s="41"/>
+      <c r="AJ7" s="41"/>
+      <c r="AK7" s="41"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>598</v>
       </c>
       <c r="C8" s="20">
         <v>594</v>
       </c>
       <c r="D8" s="20">
         <v>518</v>
       </c>
       <c r="E8" s="20">
         <v>595</v>
       </c>
       <c r="F8" s="20">
         <v>470</v>
       </c>
       <c r="G8" s="20">
         <v>480</v>
       </c>
       <c r="H8" s="20">
         <v>666</v>
@@ -5745,50 +5897,59 @@
       </c>
       <c r="W8" s="20">
         <v>749</v>
       </c>
       <c r="X8" s="20">
         <v>638</v>
       </c>
       <c r="Y8" s="20">
         <v>541</v>
       </c>
       <c r="Z8" s="12">
         <v>719</v>
       </c>
       <c r="AA8" s="12">
         <v>749</v>
       </c>
       <c r="AB8" s="34">
         <v>899</v>
       </c>
       <c r="AC8" s="12">
         <v>697</v>
       </c>
       <c r="AD8" s="12">
         <v>529</v>
       </c>
+      <c r="AE8" s="12">
+        <v>771</v>
+      </c>
+      <c r="AF8" s="41"/>
+      <c r="AG8" s="41"/>
+      <c r="AH8" s="41"/>
+      <c r="AI8" s="41"/>
+      <c r="AJ8" s="41"/>
+      <c r="AK8" s="41"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>97</v>
       </c>
       <c r="C9" s="20">
         <v>68</v>
       </c>
       <c r="D9" s="20">
         <v>89</v>
       </c>
       <c r="E9" s="20">
         <v>99</v>
       </c>
       <c r="F9" s="20">
         <v>86</v>
       </c>
       <c r="G9" s="20">
         <v>80</v>
       </c>
       <c r="H9" s="20">
         <v>99</v>
@@ -5837,50 +5998,59 @@
       </c>
       <c r="W9" s="20">
         <v>114</v>
       </c>
       <c r="X9" s="20">
         <v>96</v>
       </c>
       <c r="Y9" s="20">
         <v>58</v>
       </c>
       <c r="Z9" s="12">
         <v>114</v>
       </c>
       <c r="AA9" s="12">
         <v>138</v>
       </c>
       <c r="AB9" s="34">
         <v>156</v>
       </c>
       <c r="AC9" s="12">
         <v>200</v>
       </c>
       <c r="AD9" s="12">
         <v>145</v>
       </c>
+      <c r="AE9" s="12">
+        <v>137</v>
+      </c>
+      <c r="AF9" s="41"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="41"/>
+      <c r="AK9" s="41"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>55</v>
       </c>
       <c r="C10" s="20">
         <v>41</v>
       </c>
       <c r="D10" s="20">
         <v>45</v>
       </c>
       <c r="E10" s="20">
         <v>56</v>
       </c>
       <c r="F10" s="20">
         <v>52</v>
       </c>
       <c r="G10" s="20">
         <v>40</v>
       </c>
       <c r="H10" s="20">
         <v>46</v>
@@ -5929,50 +6099,59 @@
       </c>
       <c r="W10" s="20">
         <v>52</v>
       </c>
       <c r="X10" s="20">
         <v>66</v>
       </c>
       <c r="Y10" s="20">
         <v>36</v>
       </c>
       <c r="Z10" s="12">
         <v>62</v>
       </c>
       <c r="AA10" s="12">
         <v>47</v>
       </c>
       <c r="AB10" s="34">
         <v>49</v>
       </c>
       <c r="AC10" s="12">
         <v>56</v>
       </c>
       <c r="AD10" s="12">
         <v>63</v>
       </c>
+      <c r="AE10" s="12">
+        <v>57</v>
+      </c>
+      <c r="AF10" s="41"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
+      <c r="AI10" s="41"/>
+      <c r="AJ10" s="41"/>
+      <c r="AK10" s="41"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>88</v>
       </c>
       <c r="C11" s="20">
         <v>97</v>
       </c>
       <c r="D11" s="20">
         <v>62</v>
       </c>
       <c r="E11" s="20">
         <v>74</v>
       </c>
       <c r="F11" s="20">
         <v>88</v>
       </c>
       <c r="G11" s="20">
         <v>93</v>
       </c>
       <c r="H11" s="20">
         <v>70</v>
@@ -6021,50 +6200,59 @@
       </c>
       <c r="W11" s="20">
         <v>105</v>
       </c>
       <c r="X11" s="20">
         <v>80</v>
       </c>
       <c r="Y11" s="20">
         <v>62</v>
       </c>
       <c r="Z11" s="12">
         <v>137</v>
       </c>
       <c r="AA11" s="12">
         <v>130</v>
       </c>
       <c r="AB11" s="34">
         <v>131</v>
       </c>
       <c r="AC11" s="12">
         <v>86</v>
       </c>
       <c r="AD11" s="12">
         <v>105</v>
       </c>
+      <c r="AE11" s="12">
+        <v>157</v>
+      </c>
+      <c r="AF11" s="41"/>
+      <c r="AG11" s="41"/>
+      <c r="AH11" s="41"/>
+      <c r="AI11" s="41"/>
+      <c r="AJ11" s="41"/>
+      <c r="AK11" s="41"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>71</v>
       </c>
       <c r="C12" s="20">
         <v>53</v>
       </c>
       <c r="D12" s="20">
         <v>58</v>
       </c>
       <c r="E12" s="20">
         <v>58</v>
       </c>
       <c r="F12" s="20">
         <v>47</v>
       </c>
       <c r="G12" s="20">
         <v>59</v>
       </c>
       <c r="H12" s="20">
         <v>52</v>
@@ -6113,50 +6301,59 @@
       </c>
       <c r="W12" s="20">
         <v>86</v>
       </c>
       <c r="X12" s="20">
         <v>51</v>
       </c>
       <c r="Y12" s="20">
         <v>79</v>
       </c>
       <c r="Z12" s="12">
         <v>59</v>
       </c>
       <c r="AA12" s="12">
         <v>92</v>
       </c>
       <c r="AB12" s="34">
         <v>87</v>
       </c>
       <c r="AC12" s="12">
         <v>85</v>
       </c>
       <c r="AD12" s="12">
         <v>84</v>
       </c>
+      <c r="AE12" s="12">
+        <v>79</v>
+      </c>
+      <c r="AF12" s="41"/>
+      <c r="AG12" s="41"/>
+      <c r="AH12" s="41"/>
+      <c r="AI12" s="41"/>
+      <c r="AJ12" s="41"/>
+      <c r="AK12" s="41"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>92</v>
       </c>
       <c r="C13" s="20">
         <v>39</v>
       </c>
       <c r="D13" s="20">
         <v>65</v>
       </c>
       <c r="E13" s="20">
         <v>79</v>
       </c>
       <c r="F13" s="20">
         <v>53</v>
       </c>
       <c r="G13" s="20">
         <v>71</v>
       </c>
       <c r="H13" s="20">
         <v>71</v>
@@ -6205,50 +6402,59 @@
       </c>
       <c r="W13" s="20">
         <v>72</v>
       </c>
       <c r="X13" s="20">
         <v>56</v>
       </c>
       <c r="Y13" s="20">
         <v>72</v>
       </c>
       <c r="Z13" s="12">
         <v>65</v>
       </c>
       <c r="AA13" s="12">
         <v>71</v>
       </c>
       <c r="AB13" s="34">
         <v>94</v>
       </c>
       <c r="AC13" s="12">
         <v>69</v>
       </c>
       <c r="AD13" s="12">
         <v>47</v>
       </c>
+      <c r="AE13" s="12">
+        <v>83</v>
+      </c>
+      <c r="AF13" s="41"/>
+      <c r="AG13" s="41"/>
+      <c r="AH13" s="41"/>
+      <c r="AI13" s="41"/>
+      <c r="AJ13" s="41"/>
+      <c r="AK13" s="41"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>249</v>
       </c>
       <c r="C14" s="20">
         <v>232</v>
       </c>
       <c r="D14" s="20">
         <v>182</v>
       </c>
       <c r="E14" s="20">
         <v>556</v>
       </c>
       <c r="F14" s="20">
         <v>229</v>
       </c>
       <c r="G14" s="20">
         <v>245</v>
       </c>
       <c r="H14" s="20">
         <v>207</v>
@@ -6297,50 +6503,59 @@
       </c>
       <c r="W14" s="20">
         <v>249</v>
       </c>
       <c r="X14" s="20">
         <v>204</v>
       </c>
       <c r="Y14" s="20">
         <v>187</v>
       </c>
       <c r="Z14" s="12">
         <v>273</v>
       </c>
       <c r="AA14" s="12">
         <v>311</v>
       </c>
       <c r="AB14" s="34">
         <v>283</v>
       </c>
       <c r="AC14" s="12">
         <v>260</v>
       </c>
       <c r="AD14" s="12">
         <v>236</v>
       </c>
+      <c r="AE14" s="12">
+        <v>334</v>
+      </c>
+      <c r="AF14" s="41"/>
+      <c r="AG14" s="41"/>
+      <c r="AH14" s="41"/>
+      <c r="AI14" s="41"/>
+      <c r="AJ14" s="41"/>
+      <c r="AK14" s="41"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>58</v>
       </c>
       <c r="C15" s="20">
         <v>62</v>
       </c>
       <c r="D15" s="20">
         <v>69</v>
       </c>
       <c r="E15" s="20">
         <v>53</v>
       </c>
       <c r="F15" s="20">
         <v>48</v>
       </c>
       <c r="G15" s="20">
         <v>52</v>
       </c>
       <c r="H15" s="20">
         <v>51</v>
@@ -6389,50 +6604,59 @@
       </c>
       <c r="W15" s="20">
         <v>66</v>
       </c>
       <c r="X15" s="20">
         <v>66</v>
       </c>
       <c r="Y15" s="20">
         <v>52</v>
       </c>
       <c r="Z15" s="12">
         <v>72</v>
       </c>
       <c r="AA15" s="12">
         <v>129</v>
       </c>
       <c r="AB15" s="34">
         <v>87</v>
       </c>
       <c r="AC15" s="12">
         <v>101</v>
       </c>
       <c r="AD15" s="12">
         <v>51</v>
       </c>
+      <c r="AE15" s="12">
+        <v>84</v>
+      </c>
+      <c r="AF15" s="41"/>
+      <c r="AG15" s="41"/>
+      <c r="AH15" s="41"/>
+      <c r="AI15" s="41"/>
+      <c r="AJ15" s="41"/>
+      <c r="AK15" s="41"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>85</v>
       </c>
       <c r="C16" s="20">
         <v>50</v>
       </c>
       <c r="D16" s="20">
         <v>51</v>
       </c>
       <c r="E16" s="20">
         <v>49</v>
       </c>
       <c r="F16" s="20">
         <v>63</v>
       </c>
       <c r="G16" s="20">
         <v>65</v>
       </c>
       <c r="H16" s="20">
         <v>82</v>
@@ -6481,52 +6705,61 @@
       </c>
       <c r="W16" s="20">
         <v>59</v>
       </c>
       <c r="X16" s="20">
         <v>66</v>
       </c>
       <c r="Y16" s="20">
         <v>46</v>
       </c>
       <c r="Z16" s="12">
         <v>74</v>
       </c>
       <c r="AA16" s="12">
         <v>111</v>
       </c>
       <c r="AB16" s="34">
         <v>107</v>
       </c>
       <c r="AC16" s="12">
         <v>89</v>
       </c>
       <c r="AD16" s="12">
         <v>46</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="12">
+        <v>89</v>
+      </c>
+      <c r="AF16" s="41"/>
+      <c r="AG16" s="41"/>
+      <c r="AH16" s="41"/>
+      <c r="AI16" s="41"/>
+      <c r="AJ16" s="41"/>
+      <c r="AK16" s="41"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>49</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>56</v>
       </c>
       <c r="E17" s="20">
         <v>89</v>
       </c>
       <c r="F17" s="20">
         <v>49</v>
       </c>
       <c r="G17" s="20">
         <v>65</v>
       </c>
       <c r="H17" s="20">
         <v>95</v>
       </c>
       <c r="I17" s="20">
@@ -6573,52 +6806,61 @@
       </c>
       <c r="W17" s="20">
         <v>99</v>
       </c>
       <c r="X17" s="20">
         <v>69</v>
       </c>
       <c r="Y17" s="20">
         <v>85</v>
       </c>
       <c r="Z17" s="12">
         <v>146</v>
       </c>
       <c r="AA17" s="12">
         <v>174</v>
       </c>
       <c r="AB17" s="34">
         <v>135</v>
       </c>
       <c r="AC17" s="12">
         <v>135</v>
       </c>
       <c r="AD17" s="12">
         <v>124</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="12">
+        <v>90</v>
+      </c>
+      <c r="AF17" s="41"/>
+      <c r="AG17" s="41"/>
+      <c r="AH17" s="41"/>
+      <c r="AI17" s="41"/>
+      <c r="AJ17" s="41"/>
+      <c r="AK17" s="41"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>125</v>
       </c>
       <c r="C18" s="20">
         <v>106</v>
       </c>
       <c r="D18" s="20">
         <v>101</v>
       </c>
       <c r="E18" s="20">
         <v>111</v>
       </c>
       <c r="F18" s="20">
         <v>96</v>
       </c>
       <c r="G18" s="20">
         <v>111</v>
       </c>
       <c r="H18" s="20">
         <v>126</v>
       </c>
       <c r="I18" s="20">
@@ -6665,52 +6907,61 @@
       </c>
       <c r="W18" s="20">
         <v>124</v>
       </c>
       <c r="X18" s="20">
         <v>133</v>
       </c>
       <c r="Y18" s="20">
         <v>96</v>
       </c>
       <c r="Z18" s="12">
         <v>126</v>
       </c>
       <c r="AA18" s="12">
         <v>179</v>
       </c>
       <c r="AB18" s="34">
         <v>171</v>
       </c>
       <c r="AC18" s="12">
         <v>156</v>
       </c>
       <c r="AD18" s="12">
         <v>122</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="12">
+        <v>214</v>
+      </c>
+      <c r="AF18" s="41"/>
+      <c r="AG18" s="41"/>
+      <c r="AH18" s="41"/>
+      <c r="AI18" s="41"/>
+      <c r="AJ18" s="41"/>
+      <c r="AK18" s="41"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>33</v>
       </c>
       <c r="C19" s="20">
         <v>25</v>
       </c>
       <c r="D19" s="20">
         <v>52</v>
       </c>
       <c r="E19" s="20">
         <v>31</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
         <v>33</v>
       </c>
       <c r="H19" s="20">
         <v>36</v>
       </c>
       <c r="I19" s="20">
@@ -6757,52 +7008,61 @@
       </c>
       <c r="W19" s="20">
         <v>28</v>
       </c>
       <c r="X19" s="20">
         <v>35</v>
       </c>
       <c r="Y19" s="20">
         <v>46</v>
       </c>
       <c r="Z19" s="12">
         <v>44</v>
       </c>
       <c r="AA19" s="12">
         <v>51</v>
       </c>
       <c r="AB19" s="34">
         <v>44</v>
       </c>
       <c r="AC19" s="12">
         <v>108</v>
       </c>
       <c r="AD19" s="12">
         <v>36</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="12">
+        <v>41</v>
+      </c>
+      <c r="AF19" s="41"/>
+      <c r="AG19" s="41"/>
+      <c r="AH19" s="41"/>
+      <c r="AI19" s="41"/>
+      <c r="AJ19" s="41"/>
+      <c r="AK19" s="41"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>44</v>
       </c>
       <c r="C20" s="20">
         <v>28</v>
       </c>
       <c r="D20" s="20">
         <v>67</v>
       </c>
       <c r="E20" s="20">
         <v>45</v>
       </c>
       <c r="F20" s="20">
         <v>60</v>
       </c>
       <c r="G20" s="20">
         <v>51</v>
       </c>
       <c r="H20" s="20">
         <v>42</v>
       </c>
       <c r="I20" s="20">
@@ -6849,52 +7109,61 @@
       </c>
       <c r="W20" s="20">
         <v>67</v>
       </c>
       <c r="X20" s="20">
         <v>37</v>
       </c>
       <c r="Y20" s="20">
         <v>35</v>
       </c>
       <c r="Z20" s="12">
         <v>82</v>
       </c>
       <c r="AA20" s="12">
         <v>83</v>
       </c>
       <c r="AB20" s="34">
         <v>91</v>
       </c>
       <c r="AC20" s="12">
         <v>59</v>
       </c>
       <c r="AD20" s="12">
         <v>35</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="23">
+        <v>96</v>
+      </c>
+      <c r="AF20" s="41"/>
+      <c r="AG20" s="41"/>
+      <c r="AH20" s="41"/>
+      <c r="AI20" s="41"/>
+      <c r="AJ20" s="41"/>
+      <c r="AK20" s="41"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>94</v>
       </c>
       <c r="C21" s="20">
         <v>103</v>
       </c>
       <c r="D21" s="20">
         <v>105</v>
       </c>
       <c r="E21" s="20">
         <v>129</v>
       </c>
       <c r="F21" s="20">
         <v>84</v>
       </c>
       <c r="G21" s="20">
         <v>74</v>
       </c>
       <c r="H21" s="20">
         <v>73</v>
       </c>
       <c r="I21" s="20">
@@ -6941,83 +7210,98 @@
       </c>
       <c r="W21" s="20">
         <v>113</v>
       </c>
       <c r="X21" s="20">
         <v>106</v>
       </c>
       <c r="Y21" s="20">
         <v>117</v>
       </c>
       <c r="Z21" s="12">
         <v>111</v>
       </c>
       <c r="AA21" s="12">
         <v>150</v>
       </c>
       <c r="AB21" s="34">
         <v>151</v>
       </c>
       <c r="AC21" s="12">
         <v>145</v>
       </c>
       <c r="AD21" s="12">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="AE21" s="23">
+        <v>139</v>
+      </c>
+      <c r="AF21" s="41"/>
+      <c r="AG21" s="41"/>
+      <c r="AH21" s="41"/>
+      <c r="AI21" s="41"/>
+      <c r="AJ21" s="41"/>
+      <c r="AK21" s="41"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="44"/>
-[...22 lines deleted...]
-      <c r="Y22" s="44"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="47"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
+      <c r="U22" s="47"/>
+      <c r="V22" s="47"/>
+      <c r="W22" s="47"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="47"/>
       <c r="AC22" s="12"/>
       <c r="AD22" s="12"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="41"/>
+      <c r="AG22" s="41"/>
+      <c r="AH22" s="41"/>
+      <c r="AI22" s="41"/>
+      <c r="AJ22" s="41"/>
+      <c r="AK22" s="41"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="20">
         <v>740</v>
       </c>
       <c r="C23" s="20">
         <v>720</v>
       </c>
       <c r="D23" s="20">
         <v>634</v>
       </c>
       <c r="E23" s="20">
         <v>727</v>
       </c>
       <c r="F23" s="20">
         <v>611</v>
       </c>
       <c r="G23" s="20">
         <v>641</v>
       </c>
       <c r="H23" s="20">
         <v>819</v>
       </c>
       <c r="I23" s="20">
@@ -7064,52 +7348,61 @@
       </c>
       <c r="W23" s="20">
         <v>890</v>
       </c>
       <c r="X23" s="20">
         <v>786</v>
       </c>
       <c r="Y23" s="20">
         <v>637</v>
       </c>
       <c r="Z23" s="30">
         <v>880</v>
       </c>
       <c r="AA23" s="30">
         <v>959</v>
       </c>
       <c r="AB23" s="34">
         <v>1071</v>
       </c>
       <c r="AC23" s="12">
         <v>883</v>
       </c>
       <c r="AD23" s="12">
         <v>639</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="12">
+        <v>973</v>
+      </c>
+      <c r="AF23" s="41"/>
+      <c r="AG23" s="41"/>
+      <c r="AH23" s="41"/>
+      <c r="AI23" s="41"/>
+      <c r="AJ23" s="41"/>
+      <c r="AK23" s="41"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>598</v>
       </c>
       <c r="C24" s="20">
         <v>594</v>
       </c>
       <c r="D24" s="20">
         <v>518</v>
       </c>
       <c r="E24" s="20">
         <v>595</v>
       </c>
       <c r="F24" s="20">
         <v>470</v>
       </c>
       <c r="G24" s="20">
         <v>480</v>
       </c>
       <c r="H24" s="20">
         <v>666</v>
       </c>
       <c r="I24" s="20">
@@ -7156,52 +7449,61 @@
       </c>
       <c r="W24" s="20">
         <v>749</v>
       </c>
       <c r="X24" s="20">
         <v>638</v>
       </c>
       <c r="Y24" s="20">
         <v>541</v>
       </c>
       <c r="Z24" s="30">
         <v>719</v>
       </c>
       <c r="AA24" s="30">
         <v>749</v>
       </c>
       <c r="AB24" s="34">
         <v>899</v>
       </c>
       <c r="AC24" s="12">
         <v>697</v>
       </c>
       <c r="AD24" s="12">
         <v>529</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="12">
+        <v>771</v>
+      </c>
+      <c r="AF24" s="41"/>
+      <c r="AG24" s="41"/>
+      <c r="AH24" s="41"/>
+      <c r="AI24" s="41"/>
+      <c r="AJ24" s="41"/>
+      <c r="AK24" s="41"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="s">
@@ -7248,52 +7550,61 @@
       </c>
       <c r="W25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="41"/>
+      <c r="AG25" s="41"/>
+      <c r="AH25" s="41"/>
+      <c r="AI25" s="41"/>
+      <c r="AJ25" s="41"/>
+      <c r="AK25" s="41"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="20" t="s">
@@ -7340,52 +7651,61 @@
       </c>
       <c r="W26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="41"/>
+      <c r="AG26" s="41"/>
+      <c r="AH26" s="41"/>
+      <c r="AI26" s="41"/>
+      <c r="AJ26" s="41"/>
+      <c r="AK26" s="41"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="20">
         <v>34</v>
       </c>
       <c r="C27" s="20">
         <v>34</v>
       </c>
       <c r="D27" s="20">
         <v>31</v>
       </c>
       <c r="E27" s="20">
         <v>25</v>
       </c>
       <c r="F27" s="20">
         <v>52</v>
       </c>
       <c r="G27" s="20">
         <v>33</v>
       </c>
       <c r="H27" s="20">
         <v>35</v>
       </c>
       <c r="I27" s="20">
@@ -7432,52 +7752,61 @@
       </c>
       <c r="W27" s="20">
         <v>41</v>
       </c>
       <c r="X27" s="20">
         <v>31</v>
       </c>
       <c r="Y27" s="20">
         <v>29</v>
       </c>
       <c r="Z27" s="30">
         <v>47</v>
       </c>
       <c r="AA27" s="30">
         <v>54</v>
       </c>
       <c r="AB27" s="34">
         <v>45</v>
       </c>
       <c r="AC27" s="12">
         <v>35</v>
       </c>
       <c r="AD27" s="12">
         <v>36</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="23">
+        <v>76</v>
+      </c>
+      <c r="AF27" s="41"/>
+      <c r="AG27" s="41"/>
+      <c r="AH27" s="41"/>
+      <c r="AI27" s="41"/>
+      <c r="AJ27" s="41"/>
+      <c r="AK27" s="41"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="20" t="s">
@@ -7524,52 +7853,61 @@
       </c>
       <c r="W28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="41"/>
+      <c r="AG28" s="41"/>
+      <c r="AH28" s="41"/>
+      <c r="AI28" s="41"/>
+      <c r="AJ28" s="41"/>
+      <c r="AK28" s="41"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="20" t="s">
@@ -7616,52 +7954,61 @@
       </c>
       <c r="W29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="41"/>
+      <c r="AG29" s="41"/>
+      <c r="AH29" s="41"/>
+      <c r="AI29" s="41"/>
+      <c r="AJ29" s="41"/>
+      <c r="AK29" s="41"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="20" t="s">
@@ -7708,52 +8055,61 @@
       </c>
       <c r="W30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="41"/>
+      <c r="AG30" s="41"/>
+      <c r="AH30" s="41"/>
+      <c r="AI30" s="41"/>
+      <c r="AJ30" s="41"/>
+      <c r="AK30" s="41"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="20">
         <v>18</v>
       </c>
       <c r="C31" s="20">
         <v>17</v>
       </c>
       <c r="D31" s="20">
         <v>22</v>
       </c>
       <c r="E31" s="20">
         <v>20</v>
       </c>
       <c r="F31" s="20">
         <v>14</v>
       </c>
       <c r="G31" s="20">
         <v>33</v>
       </c>
       <c r="H31" s="20">
         <v>22</v>
       </c>
       <c r="I31" s="20">
@@ -7800,52 +8156,61 @@
       </c>
       <c r="W31" s="20">
         <v>23</v>
       </c>
       <c r="X31" s="20">
         <v>25</v>
       </c>
       <c r="Y31" s="20">
         <v>19</v>
       </c>
       <c r="Z31" s="30">
         <v>21</v>
       </c>
       <c r="AA31" s="30">
         <v>35</v>
       </c>
       <c r="AB31" s="34">
         <v>29</v>
       </c>
       <c r="AC31" s="12">
         <v>28</v>
       </c>
       <c r="AD31" s="12">
         <v>17</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="23">
+        <v>34</v>
+      </c>
+      <c r="AF31" s="41"/>
+      <c r="AG31" s="41"/>
+      <c r="AH31" s="41"/>
+      <c r="AI31" s="41"/>
+      <c r="AJ31" s="41"/>
+      <c r="AK31" s="41"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="20">
         <v>40</v>
       </c>
       <c r="C32" s="20">
         <v>34</v>
       </c>
       <c r="D32" s="20">
         <v>27</v>
       </c>
       <c r="E32" s="20">
         <v>35</v>
       </c>
       <c r="F32" s="20">
         <v>42</v>
       </c>
       <c r="G32" s="20">
         <v>47</v>
       </c>
       <c r="H32" s="20">
         <v>41</v>
       </c>
       <c r="I32" s="20">
@@ -7892,52 +8257,61 @@
       </c>
       <c r="W32" s="20">
         <v>23</v>
       </c>
       <c r="X32" s="20">
         <v>33</v>
       </c>
       <c r="Y32" s="20">
         <v>21</v>
       </c>
       <c r="Z32" s="30">
         <v>47</v>
       </c>
       <c r="AA32" s="30">
         <v>59</v>
       </c>
       <c r="AB32" s="34">
         <v>49</v>
       </c>
       <c r="AC32" s="12">
         <v>63</v>
       </c>
       <c r="AD32" s="12">
         <v>20</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="23">
+        <v>37</v>
+      </c>
+      <c r="AF32" s="41"/>
+      <c r="AG32" s="41"/>
+      <c r="AH32" s="41"/>
+      <c r="AI32" s="41"/>
+      <c r="AJ32" s="41"/>
+      <c r="AK32" s="41"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="20" t="s">
@@ -7984,52 +8358,61 @@
       </c>
       <c r="W33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="41"/>
+      <c r="AG33" s="41"/>
+      <c r="AH33" s="41"/>
+      <c r="AI33" s="41"/>
+      <c r="AJ33" s="41"/>
+      <c r="AK33" s="41"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>50</v>
       </c>
       <c r="C34" s="20">
         <v>41</v>
       </c>
       <c r="D34" s="20">
         <v>36</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>33</v>
       </c>
       <c r="G34" s="20">
         <v>48</v>
       </c>
       <c r="H34" s="20">
         <v>55</v>
       </c>
       <c r="I34" s="20">
@@ -8076,52 +8459,61 @@
       </c>
       <c r="W34" s="20">
         <v>54</v>
       </c>
       <c r="X34" s="20">
         <v>59</v>
       </c>
       <c r="Y34" s="20">
         <v>27</v>
       </c>
       <c r="Z34" s="30">
         <v>46</v>
       </c>
       <c r="AA34" s="30">
         <v>62</v>
       </c>
       <c r="AB34" s="34">
         <v>49</v>
       </c>
       <c r="AC34" s="12">
         <v>60</v>
       </c>
       <c r="AD34" s="12">
         <v>37</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="23">
+        <v>55</v>
+      </c>
+      <c r="AF34" s="41"/>
+      <c r="AG34" s="41"/>
+      <c r="AH34" s="41"/>
+      <c r="AI34" s="41"/>
+      <c r="AJ34" s="41"/>
+      <c r="AK34" s="41"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="20" t="s">
@@ -8168,52 +8560,61 @@
       </c>
       <c r="W35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="41"/>
+      <c r="AG35" s="41"/>
+      <c r="AH35" s="41"/>
+      <c r="AI35" s="41"/>
+      <c r="AJ35" s="41"/>
+      <c r="AK35" s="41"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="20" t="s">
@@ -8260,52 +8661,61 @@
       </c>
       <c r="W36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="41"/>
+      <c r="AG36" s="41"/>
+      <c r="AH36" s="41"/>
+      <c r="AI36" s="41"/>
+      <c r="AJ36" s="41"/>
+      <c r="AK36" s="41"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="20" t="s">
@@ -8352,84 +8762,99 @@
       </c>
       <c r="W37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="AE37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="41"/>
+      <c r="AG37" s="41"/>
+      <c r="AH37" s="41"/>
+      <c r="AI37" s="41"/>
+      <c r="AJ37" s="41"/>
+      <c r="AK37" s="41"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="43"/>
-[...22 lines deleted...]
-      <c r="Y38" s="43"/>
+      <c r="B38" s="46"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="46"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="46"/>
+      <c r="H38" s="46"/>
+      <c r="I38" s="46"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="46"/>
+      <c r="L38" s="46"/>
+      <c r="M38" s="46"/>
+      <c r="N38" s="46"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+      <c r="U38" s="46"/>
+      <c r="V38" s="46"/>
+      <c r="W38" s="46"/>
+      <c r="X38" s="46"/>
+      <c r="Y38" s="46"/>
       <c r="AB38" s="37"/>
       <c r="AC38" s="12"/>
       <c r="AD38" s="12"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AF38" s="41"/>
+      <c r="AG38" s="41"/>
+      <c r="AH38" s="41"/>
+      <c r="AI38" s="41"/>
+      <c r="AJ38" s="41"/>
+      <c r="AK38" s="41"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="20">
         <v>998</v>
       </c>
       <c r="C39" s="20">
         <v>857</v>
       </c>
       <c r="D39" s="20">
         <v>886</v>
       </c>
       <c r="E39" s="20">
         <v>1297</v>
       </c>
       <c r="F39" s="21">
         <v>855</v>
       </c>
       <c r="G39" s="20">
         <v>878</v>
       </c>
       <c r="H39" s="20">
         <v>897</v>
       </c>
       <c r="I39" s="20">
@@ -8476,52 +8901,61 @@
       </c>
       <c r="W39" s="20">
         <v>1093</v>
       </c>
       <c r="X39" s="20">
         <v>917</v>
       </c>
       <c r="Y39" s="20">
         <v>875</v>
       </c>
       <c r="Z39" s="29">
         <v>1204</v>
       </c>
       <c r="AA39" s="29">
         <v>1456</v>
       </c>
       <c r="AB39" s="34">
         <v>1414</v>
       </c>
       <c r="AC39" s="12">
         <v>1363</v>
       </c>
       <c r="AD39" s="12">
         <v>1101</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="12">
+        <v>1398</v>
+      </c>
+      <c r="AF39" s="41"/>
+      <c r="AG39" s="41"/>
+      <c r="AH39" s="41"/>
+      <c r="AI39" s="41"/>
+      <c r="AJ39" s="41"/>
+      <c r="AK39" s="41"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="20" t="s">
@@ -8568,52 +9002,61 @@
       </c>
       <c r="W40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF40" s="41"/>
+      <c r="AG40" s="41"/>
+      <c r="AH40" s="41"/>
+      <c r="AI40" s="41"/>
+      <c r="AJ40" s="41"/>
+      <c r="AK40" s="41"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="20">
         <v>97</v>
       </c>
       <c r="C41" s="20">
         <v>68</v>
       </c>
       <c r="D41" s="20">
         <v>89</v>
       </c>
       <c r="E41" s="20">
         <v>99</v>
       </c>
       <c r="F41" s="21">
         <v>86</v>
       </c>
       <c r="G41" s="21">
         <v>80</v>
       </c>
       <c r="H41" s="20">
         <v>99</v>
       </c>
       <c r="I41" s="20">
@@ -8660,52 +9103,61 @@
       </c>
       <c r="W41" s="20">
         <v>114</v>
       </c>
       <c r="X41" s="20">
         <v>96</v>
       </c>
       <c r="Y41" s="20">
         <v>58</v>
       </c>
       <c r="Z41" s="30">
         <v>114</v>
       </c>
       <c r="AA41" s="29">
         <v>138</v>
       </c>
       <c r="AB41" s="34">
         <v>156</v>
       </c>
       <c r="AC41" s="12">
         <v>200</v>
       </c>
       <c r="AD41" s="12">
         <v>145</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="41">
+        <v>137</v>
+      </c>
+      <c r="AF41" s="41"/>
+      <c r="AG41" s="41"/>
+      <c r="AH41" s="41"/>
+      <c r="AI41" s="41"/>
+      <c r="AJ41" s="41"/>
+      <c r="AK41" s="41"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="20">
         <v>55</v>
       </c>
       <c r="C42" s="20">
         <v>41</v>
       </c>
       <c r="D42" s="20">
         <v>45</v>
       </c>
       <c r="E42" s="20">
         <v>56</v>
       </c>
       <c r="F42" s="21">
         <v>52</v>
       </c>
       <c r="G42" s="21">
         <v>40</v>
       </c>
       <c r="H42" s="20">
         <v>46</v>
       </c>
       <c r="I42" s="20">
@@ -8752,52 +9204,61 @@
       </c>
       <c r="W42" s="20">
         <v>52</v>
       </c>
       <c r="X42" s="20">
         <v>66</v>
       </c>
       <c r="Y42" s="20">
         <v>36</v>
       </c>
       <c r="Z42" s="30">
         <v>62</v>
       </c>
       <c r="AA42" s="29">
         <v>47</v>
       </c>
       <c r="AB42" s="34">
         <v>49</v>
       </c>
       <c r="AC42" s="12">
         <v>56</v>
       </c>
       <c r="AD42" s="12">
         <v>63</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="41">
+        <v>57</v>
+      </c>
+      <c r="AF42" s="41"/>
+      <c r="AG42" s="41"/>
+      <c r="AH42" s="41"/>
+      <c r="AI42" s="41"/>
+      <c r="AJ42" s="41"/>
+      <c r="AK42" s="41"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="20">
         <v>54</v>
       </c>
       <c r="C43" s="20">
         <v>63</v>
       </c>
       <c r="D43" s="20">
         <v>31</v>
       </c>
       <c r="E43" s="20">
         <v>49</v>
       </c>
       <c r="F43" s="21">
         <v>36</v>
       </c>
       <c r="G43" s="21">
         <v>60</v>
       </c>
       <c r="H43" s="20">
         <v>35</v>
       </c>
       <c r="I43" s="20">
@@ -8844,52 +9305,61 @@
       </c>
       <c r="W43" s="20">
         <v>64</v>
       </c>
       <c r="X43" s="20">
         <v>49</v>
       </c>
       <c r="Y43" s="20">
         <v>33</v>
       </c>
       <c r="Z43" s="30">
         <v>90</v>
       </c>
       <c r="AA43" s="29">
         <v>76</v>
       </c>
       <c r="AB43" s="34">
         <v>86</v>
       </c>
       <c r="AC43" s="12">
         <v>51</v>
       </c>
       <c r="AD43" s="12">
         <v>69</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="41">
+        <v>81</v>
+      </c>
+      <c r="AF43" s="41"/>
+      <c r="AG43" s="41"/>
+      <c r="AH43" s="41"/>
+      <c r="AI43" s="41"/>
+      <c r="AJ43" s="41"/>
+      <c r="AK43" s="41"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="20">
         <v>71</v>
       </c>
       <c r="C44" s="20">
         <v>53</v>
       </c>
       <c r="D44" s="20">
         <v>58</v>
       </c>
       <c r="E44" s="20">
         <v>58</v>
       </c>
       <c r="F44" s="21">
         <v>47</v>
       </c>
       <c r="G44" s="21">
         <v>59</v>
       </c>
       <c r="H44" s="20">
         <v>52</v>
       </c>
       <c r="I44" s="20">
@@ -8936,52 +9406,61 @@
       </c>
       <c r="W44" s="20">
         <v>86</v>
       </c>
       <c r="X44" s="20">
         <v>51</v>
       </c>
       <c r="Y44" s="20">
         <v>79</v>
       </c>
       <c r="Z44" s="30">
         <v>59</v>
       </c>
       <c r="AA44" s="29">
         <v>92</v>
       </c>
       <c r="AB44" s="34">
         <v>87</v>
       </c>
       <c r="AC44" s="12">
         <v>85</v>
       </c>
       <c r="AD44" s="12">
         <v>84</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="41">
+        <v>79</v>
+      </c>
+      <c r="AF44" s="41"/>
+      <c r="AG44" s="41"/>
+      <c r="AH44" s="41"/>
+      <c r="AI44" s="41"/>
+      <c r="AJ44" s="41"/>
+      <c r="AK44" s="41"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="20">
         <v>92</v>
       </c>
       <c r="C45" s="20">
         <v>39</v>
       </c>
       <c r="D45" s="20">
         <v>65</v>
       </c>
       <c r="E45" s="20">
         <v>79</v>
       </c>
       <c r="F45" s="21">
         <v>53</v>
       </c>
       <c r="G45" s="21">
         <v>71</v>
       </c>
       <c r="H45" s="20">
         <v>71</v>
       </c>
       <c r="I45" s="20">
@@ -9028,52 +9507,61 @@
       </c>
       <c r="W45" s="20">
         <v>72</v>
       </c>
       <c r="X45" s="20">
         <v>56</v>
       </c>
       <c r="Y45" s="20">
         <v>72</v>
       </c>
       <c r="Z45" s="30">
         <v>65</v>
       </c>
       <c r="AA45" s="29">
         <v>71</v>
       </c>
       <c r="AB45" s="34">
         <v>94</v>
       </c>
       <c r="AC45" s="12">
         <v>69</v>
       </c>
       <c r="AD45" s="12">
         <v>47</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="41">
+        <v>83</v>
+      </c>
+      <c r="AF45" s="41"/>
+      <c r="AG45" s="41"/>
+      <c r="AH45" s="41"/>
+      <c r="AI45" s="41"/>
+      <c r="AJ45" s="41"/>
+      <c r="AK45" s="41"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="20">
         <v>249</v>
       </c>
       <c r="C46" s="20">
         <v>232</v>
       </c>
       <c r="D46" s="20">
         <v>182</v>
       </c>
       <c r="E46" s="20">
         <v>556</v>
       </c>
       <c r="F46" s="21">
         <v>229</v>
       </c>
       <c r="G46" s="21">
         <v>245</v>
       </c>
       <c r="H46" s="20">
         <v>207</v>
       </c>
       <c r="I46" s="20">
@@ -9120,52 +9608,61 @@
       </c>
       <c r="W46" s="20">
         <v>249</v>
       </c>
       <c r="X46" s="20">
         <v>204</v>
       </c>
       <c r="Y46" s="20">
         <v>187</v>
       </c>
       <c r="Z46" s="30">
         <v>273</v>
       </c>
       <c r="AA46" s="29">
         <v>311</v>
       </c>
       <c r="AB46" s="34">
         <v>283</v>
       </c>
       <c r="AC46" s="12">
         <v>260</v>
       </c>
       <c r="AD46" s="12">
         <v>236</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="41">
+        <v>334</v>
+      </c>
+      <c r="AF46" s="41"/>
+      <c r="AG46" s="41"/>
+      <c r="AH46" s="41"/>
+      <c r="AI46" s="41"/>
+      <c r="AJ46" s="41"/>
+      <c r="AK46" s="41"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="20">
         <v>40</v>
       </c>
       <c r="C47" s="20">
         <v>45</v>
       </c>
       <c r="D47" s="20">
         <v>47</v>
       </c>
       <c r="E47" s="20">
         <v>33</v>
       </c>
       <c r="F47" s="21">
         <v>34</v>
       </c>
       <c r="G47" s="21">
         <v>19</v>
       </c>
       <c r="H47" s="20">
         <v>29</v>
       </c>
       <c r="I47" s="20">
@@ -9212,52 +9709,61 @@
       </c>
       <c r="W47" s="20">
         <v>43</v>
       </c>
       <c r="X47" s="20">
         <v>41</v>
       </c>
       <c r="Y47" s="20">
         <v>33</v>
       </c>
       <c r="Z47" s="30">
         <v>51</v>
       </c>
       <c r="AA47" s="29">
         <v>94</v>
       </c>
       <c r="AB47" s="34">
         <v>58</v>
       </c>
       <c r="AC47" s="12">
         <v>73</v>
       </c>
       <c r="AD47" s="12">
         <v>34</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="41">
+        <v>50</v>
+      </c>
+      <c r="AF47" s="41"/>
+      <c r="AG47" s="41"/>
+      <c r="AH47" s="41"/>
+      <c r="AI47" s="41"/>
+      <c r="AJ47" s="41"/>
+      <c r="AK47" s="41"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="20">
         <v>45</v>
       </c>
       <c r="C48" s="20">
         <v>16</v>
       </c>
       <c r="D48" s="20">
         <v>24</v>
       </c>
       <c r="E48" s="20">
         <v>14</v>
       </c>
       <c r="F48" s="21">
         <v>21</v>
       </c>
       <c r="G48" s="21">
         <v>18</v>
       </c>
       <c r="H48" s="20">
         <v>41</v>
       </c>
       <c r="I48" s="20">
@@ -9304,52 +9810,61 @@
       </c>
       <c r="W48" s="20">
         <v>36</v>
       </c>
       <c r="X48" s="20">
         <v>33</v>
       </c>
       <c r="Y48" s="20">
         <v>25</v>
       </c>
       <c r="Z48" s="30">
         <v>27</v>
       </c>
       <c r="AA48" s="29">
         <v>52</v>
       </c>
       <c r="AB48" s="34">
         <v>58</v>
       </c>
       <c r="AC48" s="12">
         <v>26</v>
       </c>
       <c r="AD48" s="12">
         <v>26</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="41">
+        <v>52</v>
+      </c>
+      <c r="AF48" s="41"/>
+      <c r="AG48" s="41"/>
+      <c r="AH48" s="41"/>
+      <c r="AI48" s="41"/>
+      <c r="AJ48" s="41"/>
+      <c r="AK48" s="41"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="20">
         <v>49</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>56</v>
       </c>
       <c r="E49" s="20">
         <v>89</v>
       </c>
       <c r="F49" s="21">
         <v>49</v>
       </c>
       <c r="G49" s="21">
         <v>65</v>
       </c>
       <c r="H49" s="20">
         <v>95</v>
       </c>
       <c r="I49" s="20">
@@ -9396,52 +9911,61 @@
       </c>
       <c r="W49" s="20">
         <v>99</v>
       </c>
       <c r="X49" s="20">
         <v>69</v>
       </c>
       <c r="Y49" s="20">
         <v>85</v>
       </c>
       <c r="Z49" s="30">
         <v>146</v>
       </c>
       <c r="AA49" s="29">
         <v>174</v>
       </c>
       <c r="AB49" s="34">
         <v>135</v>
       </c>
       <c r="AC49" s="12">
         <v>135</v>
       </c>
       <c r="AD49" s="12">
         <v>124</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="41">
+        <v>90</v>
+      </c>
+      <c r="AF49" s="41"/>
+      <c r="AG49" s="41"/>
+      <c r="AH49" s="41"/>
+      <c r="AI49" s="41"/>
+      <c r="AJ49" s="41"/>
+      <c r="AK49" s="41"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="20">
         <v>75</v>
       </c>
       <c r="C50" s="20">
         <v>65</v>
       </c>
       <c r="D50" s="20">
         <v>65</v>
       </c>
       <c r="E50" s="20">
         <v>59</v>
       </c>
       <c r="F50" s="21">
         <v>63</v>
       </c>
       <c r="G50" s="21">
         <v>63</v>
       </c>
       <c r="H50" s="20">
         <v>71</v>
       </c>
       <c r="I50" s="20">
@@ -9488,52 +10012,61 @@
       </c>
       <c r="W50" s="20">
         <v>70</v>
       </c>
       <c r="X50" s="20">
         <v>74</v>
       </c>
       <c r="Y50" s="20">
         <v>69</v>
       </c>
       <c r="Z50" s="30">
         <v>80</v>
       </c>
       <c r="AA50" s="29">
         <v>117</v>
       </c>
       <c r="AB50" s="34">
         <v>122</v>
       </c>
       <c r="AC50" s="12">
         <v>96</v>
       </c>
       <c r="AD50" s="12">
         <v>85</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="41">
+        <v>159</v>
+      </c>
+      <c r="AF50" s="41"/>
+      <c r="AG50" s="41"/>
+      <c r="AH50" s="41"/>
+      <c r="AI50" s="41"/>
+      <c r="AJ50" s="41"/>
+      <c r="AK50" s="41"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="20">
         <v>33</v>
       </c>
       <c r="C51" s="20">
         <v>25</v>
       </c>
       <c r="D51" s="20">
         <v>52</v>
       </c>
       <c r="E51" s="20">
         <v>31</v>
       </c>
       <c r="F51" s="21">
         <v>41</v>
       </c>
       <c r="G51" s="21">
         <v>33</v>
       </c>
       <c r="H51" s="20">
         <v>36</v>
       </c>
       <c r="I51" s="20">
@@ -9580,52 +10113,61 @@
       </c>
       <c r="W51" s="20">
         <v>28</v>
       </c>
       <c r="X51" s="20">
         <v>35</v>
       </c>
       <c r="Y51" s="20">
         <v>46</v>
       </c>
       <c r="Z51" s="30">
         <v>44</v>
       </c>
       <c r="AA51" s="29">
         <v>51</v>
       </c>
       <c r="AB51" s="34">
         <v>44</v>
       </c>
       <c r="AC51" s="12">
         <v>108</v>
       </c>
       <c r="AD51" s="12">
         <v>36</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="41">
+        <v>41</v>
+      </c>
+      <c r="AF51" s="41"/>
+      <c r="AG51" s="41"/>
+      <c r="AH51" s="41"/>
+      <c r="AI51" s="41"/>
+      <c r="AJ51" s="41"/>
+      <c r="AK51" s="41"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="20">
         <v>44</v>
       </c>
       <c r="C52" s="20">
         <v>28</v>
       </c>
       <c r="D52" s="20">
         <v>67</v>
       </c>
       <c r="E52" s="20">
         <v>45</v>
       </c>
       <c r="F52" s="21">
         <v>60</v>
       </c>
       <c r="G52" s="21">
         <v>51</v>
       </c>
       <c r="H52" s="20">
         <v>42</v>
       </c>
       <c r="I52" s="20">
@@ -9672,52 +10214,61 @@
       </c>
       <c r="W52" s="20">
         <v>67</v>
       </c>
       <c r="X52" s="20">
         <v>37</v>
       </c>
       <c r="Y52" s="20">
         <v>35</v>
       </c>
       <c r="Z52" s="30">
         <v>82</v>
       </c>
       <c r="AA52" s="29">
         <v>83</v>
       </c>
       <c r="AB52" s="34">
         <v>91</v>
       </c>
       <c r="AC52" s="12">
         <v>59</v>
       </c>
       <c r="AD52" s="12">
         <v>35</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52" s="41">
+        <v>96</v>
+      </c>
+      <c r="AF52" s="41"/>
+      <c r="AG52" s="41"/>
+      <c r="AH52" s="41"/>
+      <c r="AI52" s="41"/>
+      <c r="AJ52" s="41"/>
+      <c r="AK52" s="41"/>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>94</v>
       </c>
       <c r="C53" s="18">
         <v>103</v>
       </c>
       <c r="D53" s="18">
         <v>105</v>
       </c>
       <c r="E53" s="18">
         <v>129</v>
       </c>
       <c r="F53" s="22">
         <v>84</v>
       </c>
       <c r="G53" s="22">
         <v>74</v>
       </c>
       <c r="H53" s="22">
         <v>73</v>
       </c>
       <c r="I53" s="22">
@@ -9764,209 +10315,218 @@
       </c>
       <c r="W53" s="22">
         <v>113</v>
       </c>
       <c r="X53" s="22">
         <v>106</v>
       </c>
       <c r="Y53" s="22">
         <v>117</v>
       </c>
       <c r="Z53" s="31">
         <v>111</v>
       </c>
       <c r="AA53" s="33">
         <v>150</v>
       </c>
       <c r="AB53" s="38">
         <v>151</v>
       </c>
       <c r="AC53" s="35">
         <v>145</v>
       </c>
       <c r="AD53" s="35">
         <v>117</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53" s="40">
+        <v>139</v>
+      </c>
+      <c r="AF53" s="40"/>
+      <c r="AG53" s="40"/>
+      <c r="AH53" s="40"/>
+      <c r="AI53" s="40"/>
+      <c r="AJ53" s="40"/>
+      <c r="AK53" s="40"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="E54" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="O1" workbookViewId="0">
-      <selection activeCell="AF25" sqref="AF25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AH49" sqref="AH49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="23"/>
+    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="48"/>
+      <c r="B4" s="42">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="42">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="42">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
+      <c r="A5" s="49"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -10033,77 +10593,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="42"/>
-[...22 lines deleted...]
-      <c r="Y6" s="42"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20">
         <v>2239</v>
       </c>
       <c r="C7" s="20">
         <v>1915</v>
       </c>
       <c r="D7" s="20">
         <v>1733</v>
       </c>
       <c r="E7" s="20">
         <v>2212</v>
       </c>
       <c r="F7" s="20">
         <v>1762</v>
       </c>
       <c r="G7" s="20">
         <v>1915</v>
       </c>
       <c r="H7" s="20">
         <v>2410</v>
@@ -10152,50 +10712,53 @@
       </c>
       <c r="W7" s="21">
         <v>2371</v>
       </c>
       <c r="X7" s="21">
         <v>2217</v>
       </c>
       <c r="Y7" s="21">
         <v>1959</v>
       </c>
       <c r="Z7" s="21">
         <v>2477</v>
       </c>
       <c r="AA7" s="21">
         <v>2570</v>
       </c>
       <c r="AB7" s="12">
         <v>2697</v>
       </c>
       <c r="AC7" s="12">
         <v>2378</v>
       </c>
       <c r="AD7" s="12">
         <v>1894</v>
       </c>
+      <c r="AE7" s="12">
+        <v>2628</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>567</v>
       </c>
       <c r="C8" s="20">
         <v>477</v>
       </c>
       <c r="D8" s="20">
         <v>456</v>
       </c>
       <c r="E8" s="20">
         <v>783</v>
       </c>
       <c r="F8" s="20">
         <v>529</v>
       </c>
       <c r="G8" s="20">
         <v>502</v>
       </c>
       <c r="H8" s="20">
         <v>652</v>
@@ -10244,50 +10807,53 @@
       </c>
       <c r="W8" s="21">
         <v>644</v>
       </c>
       <c r="X8" s="21">
         <v>533</v>
       </c>
       <c r="Y8" s="21">
         <v>512</v>
       </c>
       <c r="Z8" s="21">
         <v>771</v>
       </c>
       <c r="AA8" s="21">
         <v>655</v>
       </c>
       <c r="AB8" s="12">
         <v>754</v>
       </c>
       <c r="AC8" s="12">
         <v>699</v>
       </c>
       <c r="AD8" s="12">
         <v>564</v>
       </c>
+      <c r="AE8" s="12">
+        <v>663</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>189</v>
       </c>
       <c r="C9" s="20">
         <v>143</v>
       </c>
       <c r="D9" s="20">
         <v>130</v>
       </c>
       <c r="E9" s="20">
         <v>153</v>
       </c>
       <c r="F9" s="20">
         <v>125</v>
       </c>
       <c r="G9" s="20">
         <v>137</v>
       </c>
       <c r="H9" s="20">
         <v>191</v>
@@ -10336,50 +10902,53 @@
       </c>
       <c r="W9" s="21">
         <v>179</v>
       </c>
       <c r="X9" s="21">
         <v>190</v>
       </c>
       <c r="Y9" s="21">
         <v>147</v>
       </c>
       <c r="Z9" s="21">
         <v>180</v>
       </c>
       <c r="AA9" s="21">
         <v>228</v>
       </c>
       <c r="AB9" s="12">
         <v>193</v>
       </c>
       <c r="AC9" s="12">
         <v>179</v>
       </c>
       <c r="AD9" s="12">
         <v>171</v>
       </c>
+      <c r="AE9" s="12">
+        <v>225</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>94</v>
       </c>
       <c r="C10" s="20">
         <v>70</v>
       </c>
       <c r="D10" s="20">
         <v>72</v>
       </c>
       <c r="E10" s="20">
         <v>77</v>
       </c>
       <c r="F10" s="20">
         <v>66</v>
       </c>
       <c r="G10" s="20">
         <v>90</v>
       </c>
       <c r="H10" s="20">
         <v>113</v>
@@ -10428,50 +10997,53 @@
       </c>
       <c r="W10" s="21">
         <v>126</v>
       </c>
       <c r="X10" s="21">
         <v>81</v>
       </c>
       <c r="Y10" s="21">
         <v>69</v>
       </c>
       <c r="Z10" s="21">
         <v>98</v>
       </c>
       <c r="AA10" s="21">
         <v>94</v>
       </c>
       <c r="AB10" s="12">
         <v>106</v>
       </c>
       <c r="AC10" s="12">
         <v>72</v>
       </c>
       <c r="AD10" s="12">
         <v>69</v>
       </c>
+      <c r="AE10" s="12">
+        <v>101</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>119</v>
       </c>
       <c r="C11" s="20">
         <v>150</v>
       </c>
       <c r="D11" s="20">
         <v>110</v>
       </c>
       <c r="E11" s="20">
         <v>117</v>
       </c>
       <c r="F11" s="20">
         <v>93</v>
       </c>
       <c r="G11" s="20">
         <v>124</v>
       </c>
       <c r="H11" s="20">
         <v>133</v>
@@ -10520,50 +11092,53 @@
       </c>
       <c r="W11" s="21">
         <v>136</v>
       </c>
       <c r="X11" s="21">
         <v>122</v>
       </c>
       <c r="Y11" s="21">
         <v>103</v>
       </c>
       <c r="Z11" s="21">
         <v>158</v>
       </c>
       <c r="AA11" s="21">
         <v>151</v>
       </c>
       <c r="AB11" s="12">
         <v>151</v>
       </c>
       <c r="AC11" s="12">
         <v>121</v>
       </c>
       <c r="AD11" s="12">
         <v>109</v>
       </c>
+      <c r="AE11" s="12">
+        <v>133</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>101</v>
       </c>
       <c r="C12" s="20">
         <v>98</v>
       </c>
       <c r="D12" s="20">
         <v>93</v>
       </c>
       <c r="E12" s="20">
         <v>106</v>
       </c>
       <c r="F12" s="20">
         <v>65</v>
       </c>
       <c r="G12" s="20">
         <v>67</v>
       </c>
       <c r="H12" s="20">
         <v>95</v>
@@ -10612,50 +11187,53 @@
       </c>
       <c r="W12" s="21">
         <v>122</v>
       </c>
       <c r="X12" s="21">
         <v>93</v>
       </c>
       <c r="Y12" s="21">
         <v>86</v>
       </c>
       <c r="Z12" s="21">
         <v>124</v>
       </c>
       <c r="AA12" s="21">
         <v>118</v>
       </c>
       <c r="AB12" s="12">
         <v>111</v>
       </c>
       <c r="AC12" s="12">
         <v>111</v>
       </c>
       <c r="AD12" s="12">
         <v>73</v>
       </c>
+      <c r="AE12" s="12">
+        <v>104</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>127</v>
       </c>
       <c r="C13" s="20">
         <v>94</v>
       </c>
       <c r="D13" s="20">
         <v>73</v>
       </c>
       <c r="E13" s="20">
         <v>106</v>
       </c>
       <c r="F13" s="20">
         <v>87</v>
       </c>
       <c r="G13" s="20">
         <v>94</v>
       </c>
       <c r="H13" s="20">
         <v>132</v>
@@ -10704,50 +11282,53 @@
       </c>
       <c r="W13" s="21">
         <v>129</v>
       </c>
       <c r="X13" s="21">
         <v>113</v>
       </c>
       <c r="Y13" s="21">
         <v>95</v>
       </c>
       <c r="Z13" s="21">
         <v>121</v>
       </c>
       <c r="AA13" s="21">
         <v>81</v>
       </c>
       <c r="AB13" s="12">
         <v>125</v>
       </c>
       <c r="AC13" s="12">
         <v>99</v>
       </c>
       <c r="AD13" s="12">
         <v>66</v>
       </c>
+      <c r="AE13" s="12">
+        <v>95</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>271</v>
       </c>
       <c r="C14" s="20">
         <v>213</v>
       </c>
       <c r="D14" s="20">
         <v>189</v>
       </c>
       <c r="E14" s="20">
         <v>247</v>
       </c>
       <c r="F14" s="20">
         <v>176</v>
       </c>
       <c r="G14" s="20">
         <v>250</v>
       </c>
       <c r="H14" s="20">
         <v>279</v>
@@ -10796,50 +11377,53 @@
       </c>
       <c r="W14" s="21">
         <v>222</v>
       </c>
       <c r="X14" s="21">
         <v>232</v>
       </c>
       <c r="Y14" s="21">
         <v>217</v>
       </c>
       <c r="Z14" s="21">
         <v>275</v>
       </c>
       <c r="AA14" s="21">
         <v>279</v>
       </c>
       <c r="AB14" s="12">
         <v>318</v>
       </c>
       <c r="AC14" s="12">
         <v>241</v>
       </c>
       <c r="AD14" s="12">
         <v>214</v>
       </c>
+      <c r="AE14" s="12">
+        <v>312</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>91</v>
       </c>
       <c r="C15" s="20">
         <v>59</v>
       </c>
       <c r="D15" s="20">
         <v>72</v>
       </c>
       <c r="E15" s="20">
         <v>67</v>
       </c>
       <c r="F15" s="20">
         <v>73</v>
       </c>
       <c r="G15" s="20">
         <v>60</v>
       </c>
       <c r="H15" s="20">
         <v>80</v>
@@ -10888,50 +11472,53 @@
       </c>
       <c r="W15" s="21">
         <v>79</v>
       </c>
       <c r="X15" s="21">
         <v>104</v>
       </c>
       <c r="Y15" s="21">
         <v>74</v>
       </c>
       <c r="Z15" s="21">
         <v>86</v>
       </c>
       <c r="AA15" s="21">
         <v>118</v>
       </c>
       <c r="AB15" s="12">
         <v>87</v>
       </c>
       <c r="AC15" s="12">
         <v>120</v>
       </c>
       <c r="AD15" s="12">
         <v>83</v>
       </c>
+      <c r="AE15" s="12">
+        <v>97</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>94</v>
       </c>
       <c r="C16" s="20">
         <v>124</v>
       </c>
       <c r="D16" s="20">
         <v>70</v>
       </c>
       <c r="E16" s="20">
         <v>83</v>
       </c>
       <c r="F16" s="20">
         <v>72</v>
       </c>
       <c r="G16" s="20">
         <v>92</v>
       </c>
       <c r="H16" s="20">
         <v>94</v>
@@ -10980,52 +11567,55 @@
       </c>
       <c r="W16" s="21">
         <v>101</v>
       </c>
       <c r="X16" s="21">
         <v>85</v>
       </c>
       <c r="Y16" s="21">
         <v>96</v>
       </c>
       <c r="Z16" s="21">
         <v>89</v>
       </c>
       <c r="AA16" s="21">
         <v>123</v>
       </c>
       <c r="AB16" s="12">
         <v>103</v>
       </c>
       <c r="AC16" s="12">
         <v>84</v>
       </c>
       <c r="AD16" s="12">
         <v>77</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="12">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>93</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>63</v>
       </c>
       <c r="E17" s="20">
         <v>64</v>
       </c>
       <c r="F17" s="20">
         <v>61</v>
       </c>
       <c r="G17" s="20">
         <v>66</v>
       </c>
       <c r="H17" s="20">
         <v>99</v>
       </c>
       <c r="I17" s="20">
@@ -11072,52 +11662,55 @@
       </c>
       <c r="W17" s="21">
         <v>96</v>
       </c>
       <c r="X17" s="21">
         <v>88</v>
       </c>
       <c r="Y17" s="21">
         <v>97</v>
       </c>
       <c r="Z17" s="21">
         <v>91</v>
       </c>
       <c r="AA17" s="21">
         <v>111</v>
       </c>
       <c r="AB17" s="12">
         <v>154</v>
       </c>
       <c r="AC17" s="12">
         <v>122</v>
       </c>
       <c r="AD17" s="12">
         <v>66</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="12">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>175</v>
       </c>
       <c r="C18" s="20">
         <v>147</v>
       </c>
       <c r="D18" s="20">
         <v>150</v>
       </c>
       <c r="E18" s="20">
         <v>157</v>
       </c>
       <c r="F18" s="20">
         <v>152</v>
       </c>
       <c r="G18" s="20">
         <v>171</v>
       </c>
       <c r="H18" s="20">
         <v>211</v>
       </c>
       <c r="I18" s="20">
@@ -11164,52 +11757,55 @@
       </c>
       <c r="W18" s="21">
         <v>191</v>
       </c>
       <c r="X18" s="21">
         <v>206</v>
       </c>
       <c r="Y18" s="21">
         <v>163</v>
       </c>
       <c r="Z18" s="21">
         <v>182</v>
       </c>
       <c r="AA18" s="21">
         <v>210</v>
       </c>
       <c r="AB18" s="12">
         <v>198</v>
       </c>
       <c r="AC18" s="12">
         <v>195</v>
       </c>
       <c r="AD18" s="12">
         <v>123</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="12">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>66</v>
       </c>
       <c r="C19" s="20">
         <v>45</v>
       </c>
       <c r="D19" s="20">
         <v>47</v>
       </c>
       <c r="E19" s="20">
         <v>46</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
         <v>47</v>
       </c>
       <c r="H19" s="20">
         <v>65</v>
       </c>
       <c r="I19" s="20">
@@ -11256,52 +11852,55 @@
       </c>
       <c r="W19" s="21">
         <v>65</v>
       </c>
       <c r="X19" s="21">
         <v>75</v>
       </c>
       <c r="Y19" s="21">
         <v>64</v>
       </c>
       <c r="Z19" s="21">
         <v>63</v>
       </c>
       <c r="AA19" s="21">
         <v>63</v>
       </c>
       <c r="AB19" s="12">
         <v>77</v>
       </c>
       <c r="AC19" s="12">
         <v>74</v>
       </c>
       <c r="AD19" s="12">
         <v>57</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="12">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>121</v>
       </c>
       <c r="C20" s="20">
         <v>91</v>
       </c>
       <c r="D20" s="20">
         <v>93</v>
       </c>
       <c r="E20" s="20">
         <v>76</v>
       </c>
       <c r="F20" s="20">
         <v>94</v>
       </c>
       <c r="G20" s="20">
         <v>91</v>
       </c>
       <c r="H20" s="20">
         <v>119</v>
       </c>
       <c r="I20" s="20">
@@ -11348,52 +11947,55 @@
       </c>
       <c r="W20" s="21">
         <v>122</v>
       </c>
       <c r="X20" s="21">
         <v>133</v>
       </c>
       <c r="Y20" s="21">
         <v>87</v>
       </c>
       <c r="Z20" s="21">
         <v>101</v>
       </c>
       <c r="AA20" s="21">
         <v>116</v>
       </c>
       <c r="AB20" s="12">
         <v>135</v>
       </c>
       <c r="AC20" s="12">
         <v>88</v>
       </c>
       <c r="AD20" s="12">
         <v>95</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="12">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>131</v>
       </c>
       <c r="C21" s="20">
         <v>125</v>
       </c>
       <c r="D21" s="20">
         <v>115</v>
       </c>
       <c r="E21" s="20">
         <v>130</v>
       </c>
       <c r="F21" s="20">
         <v>128</v>
       </c>
       <c r="G21" s="20">
         <v>124</v>
       </c>
       <c r="H21" s="20">
         <v>147</v>
       </c>
       <c r="I21" s="20">
@@ -11440,83 +12042,86 @@
       </c>
       <c r="W21" s="21">
         <v>159</v>
       </c>
       <c r="X21" s="21">
         <v>162</v>
       </c>
       <c r="Y21" s="21">
         <v>149</v>
       </c>
       <c r="Z21" s="21">
         <v>138</v>
       </c>
       <c r="AA21" s="21">
         <v>223</v>
       </c>
       <c r="AB21" s="12">
         <v>185</v>
       </c>
       <c r="AC21" s="12">
         <v>173</v>
       </c>
       <c r="AD21" s="12">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="AE21" s="12">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="44"/>
-[...22 lines deleted...]
-      <c r="Y22" s="44"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="47"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
+      <c r="U22" s="47"/>
+      <c r="V22" s="47"/>
+      <c r="W22" s="47"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="47"/>
       <c r="AC22" s="12"/>
       <c r="AD22" s="12"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12">
         <v>731</v>
       </c>
       <c r="C23" s="20">
         <v>650</v>
       </c>
       <c r="D23" s="20">
         <v>580</v>
       </c>
       <c r="E23" s="20">
         <v>936</v>
       </c>
       <c r="F23" s="20">
         <v>642</v>
       </c>
       <c r="G23" s="20">
         <v>615</v>
       </c>
       <c r="H23" s="20">
         <v>811</v>
       </c>
       <c r="I23" s="20">
@@ -11563,52 +12168,55 @@
       </c>
       <c r="W23" s="21">
         <v>804</v>
       </c>
       <c r="X23" s="21">
         <v>692</v>
       </c>
       <c r="Y23" s="21">
         <v>646</v>
       </c>
       <c r="Z23" s="21">
         <v>907</v>
       </c>
       <c r="AA23" s="21">
         <v>854</v>
       </c>
       <c r="AB23" s="12">
         <v>931</v>
       </c>
       <c r="AC23" s="12">
         <v>864</v>
       </c>
       <c r="AD23" s="12">
         <v>699</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="12">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12">
         <v>567</v>
       </c>
       <c r="C24" s="20">
         <v>477</v>
       </c>
       <c r="D24" s="20">
         <v>456</v>
       </c>
       <c r="E24" s="20">
         <v>783</v>
       </c>
       <c r="F24" s="20">
         <v>529</v>
       </c>
       <c r="G24" s="20">
         <v>502</v>
       </c>
       <c r="H24" s="20">
         <v>652</v>
       </c>
       <c r="I24" s="20">
@@ -11655,52 +12263,55 @@
       </c>
       <c r="W24" s="21">
         <v>644</v>
       </c>
       <c r="X24" s="21">
         <v>533</v>
       </c>
       <c r="Y24" s="21">
         <v>512</v>
       </c>
       <c r="Z24" s="21">
         <v>771</v>
       </c>
       <c r="AA24" s="21">
         <v>655</v>
       </c>
       <c r="AB24" s="12">
         <v>754</v>
       </c>
       <c r="AC24" s="12">
         <v>699</v>
       </c>
       <c r="AD24" s="12">
         <v>564</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="12">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="s">
@@ -11747,52 +12358,55 @@
       </c>
       <c r="W25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="20" t="s">
@@ -11839,52 +12453,55 @@
       </c>
       <c r="W26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12">
         <v>37</v>
       </c>
       <c r="C27" s="20">
         <v>55</v>
       </c>
       <c r="D27" s="20">
         <v>32</v>
       </c>
       <c r="E27" s="20">
         <v>34</v>
       </c>
       <c r="F27" s="20">
         <v>25</v>
       </c>
       <c r="G27" s="20">
         <v>27</v>
       </c>
       <c r="H27" s="20">
         <v>43</v>
       </c>
       <c r="I27" s="20">
@@ -11931,52 +12548,55 @@
       </c>
       <c r="W27" s="21">
         <v>42</v>
       </c>
       <c r="X27" s="21">
         <v>48</v>
       </c>
       <c r="Y27" s="21">
         <v>25</v>
       </c>
       <c r="Z27" s="21">
         <v>45</v>
       </c>
       <c r="AA27" s="21">
         <v>47</v>
       </c>
       <c r="AB27" s="12">
         <v>55</v>
       </c>
       <c r="AC27" s="12">
         <v>41</v>
       </c>
       <c r="AD27" s="12">
         <v>39</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="12">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="20" t="s">
@@ -12023,52 +12643,55 @@
       </c>
       <c r="W28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="20" t="s">
@@ -12115,52 +12738,55 @@
       </c>
       <c r="W29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="20" t="s">
@@ -12207,52 +12833,55 @@
       </c>
       <c r="W30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>46</v>
       </c>
       <c r="C31" s="20">
         <v>27</v>
       </c>
       <c r="D31" s="20">
         <v>26</v>
       </c>
       <c r="E31" s="20">
         <v>18</v>
       </c>
       <c r="F31" s="20">
         <v>21</v>
       </c>
       <c r="G31" s="20">
         <v>19</v>
       </c>
       <c r="H31" s="20">
         <v>28</v>
       </c>
       <c r="I31" s="20">
@@ -12299,52 +12928,55 @@
       </c>
       <c r="W31" s="21">
         <v>26</v>
       </c>
       <c r="X31" s="21">
         <v>30</v>
       </c>
       <c r="Y31" s="21">
         <v>16</v>
       </c>
       <c r="Z31" s="21">
         <v>27</v>
       </c>
       <c r="AA31" s="21">
         <v>56</v>
       </c>
       <c r="AB31" s="12">
         <v>27</v>
       </c>
       <c r="AC31" s="12">
         <v>41</v>
       </c>
       <c r="AD31" s="12">
         <v>32</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="12">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12">
         <v>39</v>
       </c>
       <c r="C32" s="20">
         <v>46</v>
       </c>
       <c r="D32" s="20">
         <v>23</v>
       </c>
       <c r="E32" s="20">
         <v>49</v>
       </c>
       <c r="F32" s="20">
         <v>25</v>
       </c>
       <c r="G32" s="20">
         <v>23</v>
       </c>
       <c r="H32" s="20">
         <v>32</v>
       </c>
       <c r="I32" s="20">
@@ -12391,52 +13023,55 @@
       </c>
       <c r="W32" s="21">
         <v>47</v>
       </c>
       <c r="X32" s="21">
         <v>32</v>
       </c>
       <c r="Y32" s="21">
         <v>38</v>
       </c>
       <c r="Z32" s="21">
         <v>31</v>
       </c>
       <c r="AA32" s="21">
         <v>46</v>
       </c>
       <c r="AB32" s="12">
         <v>39</v>
       </c>
       <c r="AC32" s="12">
         <v>44</v>
       </c>
       <c r="AD32" s="12">
         <v>28</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="12">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="20" t="s">
@@ -12483,52 +13118,55 @@
       </c>
       <c r="W33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>42</v>
       </c>
       <c r="C34" s="20">
         <v>45</v>
       </c>
       <c r="D34" s="20">
         <v>43</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>42</v>
       </c>
       <c r="G34" s="20">
         <v>44</v>
       </c>
       <c r="H34" s="20">
         <v>56</v>
       </c>
       <c r="I34" s="20">
@@ -12575,52 +13213,55 @@
       </c>
       <c r="W34" s="21">
         <v>45</v>
       </c>
       <c r="X34" s="21">
         <v>49</v>
       </c>
       <c r="Y34" s="21">
         <v>55</v>
       </c>
       <c r="Z34" s="21">
         <v>33</v>
       </c>
       <c r="AA34" s="21">
         <v>50</v>
       </c>
       <c r="AB34" s="12">
         <v>56</v>
       </c>
       <c r="AC34" s="12">
         <v>39</v>
       </c>
       <c r="AD34" s="12">
         <v>36</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="23">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="20" t="s">
@@ -12667,52 +13308,55 @@
       </c>
       <c r="W35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="20" t="s">
@@ -12759,52 +13403,55 @@
       </c>
       <c r="W36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="20" t="s">
@@ -12851,86 +13498,89 @@
       </c>
       <c r="W37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="AE37" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="43"/>
-[...22 lines deleted...]
-      <c r="Y38" s="43"/>
+      <c r="B38" s="46"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="46"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="46"/>
+      <c r="H38" s="46"/>
+      <c r="I38" s="46"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="46"/>
+      <c r="L38" s="46"/>
+      <c r="M38" s="46"/>
+      <c r="N38" s="46"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+      <c r="U38" s="46"/>
+      <c r="V38" s="46"/>
+      <c r="W38" s="46"/>
+      <c r="X38" s="46"/>
+      <c r="Y38" s="46"/>
       <c r="Z38" s="37"/>
       <c r="AA38" s="37"/>
       <c r="AB38" s="37"/>
       <c r="AC38" s="12"/>
       <c r="AD38" s="12"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>1508</v>
       </c>
       <c r="C39" s="20">
         <v>1265</v>
       </c>
       <c r="D39" s="20">
         <v>1153</v>
       </c>
       <c r="E39" s="20">
         <v>1276</v>
       </c>
       <c r="F39" s="20">
         <v>1120</v>
       </c>
       <c r="G39" s="20">
         <v>1300</v>
       </c>
       <c r="H39" s="20">
         <v>1599</v>
       </c>
       <c r="I39" s="20">
@@ -12977,52 +13627,55 @@
       </c>
       <c r="W39" s="21">
         <v>1567</v>
       </c>
       <c r="X39" s="21">
         <v>1525</v>
       </c>
       <c r="Y39" s="21">
         <v>1313</v>
       </c>
       <c r="Z39" s="21">
         <v>1570</v>
       </c>
       <c r="AA39" s="21">
         <v>1716</v>
       </c>
       <c r="AB39" s="12">
         <v>1766</v>
       </c>
       <c r="AC39" s="12">
         <v>1514</v>
       </c>
       <c r="AD39" s="12">
         <v>1195</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="12">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="20" t="s">
@@ -13069,52 +13722,55 @@
       </c>
       <c r="W40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>189</v>
       </c>
       <c r="C41" s="20">
         <v>143</v>
       </c>
       <c r="D41" s="20">
         <v>130</v>
       </c>
       <c r="E41" s="20">
         <v>153</v>
       </c>
       <c r="F41" s="20">
         <v>125</v>
       </c>
       <c r="G41" s="20">
         <v>137</v>
       </c>
       <c r="H41" s="20">
         <v>191</v>
       </c>
       <c r="I41" s="20">
@@ -13161,52 +13817,55 @@
       </c>
       <c r="W41" s="21">
         <v>179</v>
       </c>
       <c r="X41" s="21">
         <v>190</v>
       </c>
       <c r="Y41" s="21">
         <v>147</v>
       </c>
       <c r="Z41" s="21">
         <v>180</v>
       </c>
       <c r="AA41" s="21">
         <v>228</v>
       </c>
       <c r="AB41" s="12">
         <v>193</v>
       </c>
       <c r="AC41" s="12">
         <v>179</v>
       </c>
       <c r="AD41" s="12">
         <v>171</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="23">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>94</v>
       </c>
       <c r="C42" s="20">
         <v>70</v>
       </c>
       <c r="D42" s="20">
         <v>72</v>
       </c>
       <c r="E42" s="20">
         <v>77</v>
       </c>
       <c r="F42" s="20">
         <v>66</v>
       </c>
       <c r="G42" s="20">
         <v>90</v>
       </c>
       <c r="H42" s="20">
         <v>113</v>
       </c>
       <c r="I42" s="20">
@@ -13253,52 +13912,55 @@
       </c>
       <c r="W42" s="21">
         <v>126</v>
       </c>
       <c r="X42" s="21">
         <v>81</v>
       </c>
       <c r="Y42" s="21">
         <v>69</v>
       </c>
       <c r="Z42" s="21">
         <v>98</v>
       </c>
       <c r="AA42" s="21">
         <v>94</v>
       </c>
       <c r="AB42" s="12">
         <v>106</v>
       </c>
       <c r="AC42" s="12">
         <v>72</v>
       </c>
       <c r="AD42" s="12">
         <v>69</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="23">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>82</v>
       </c>
       <c r="C43" s="20">
         <v>95</v>
       </c>
       <c r="D43" s="20">
         <v>78</v>
       </c>
       <c r="E43" s="20">
         <v>83</v>
       </c>
       <c r="F43" s="20">
         <v>68</v>
       </c>
       <c r="G43" s="20">
         <v>97</v>
       </c>
       <c r="H43" s="20">
         <v>90</v>
       </c>
       <c r="I43" s="20">
@@ -13345,52 +14007,55 @@
       </c>
       <c r="W43" s="21">
         <v>94</v>
       </c>
       <c r="X43" s="21">
         <v>74</v>
       </c>
       <c r="Y43" s="21">
         <v>78</v>
       </c>
       <c r="Z43" s="21">
         <v>113</v>
       </c>
       <c r="AA43" s="21">
         <v>104</v>
       </c>
       <c r="AB43" s="12">
         <v>96</v>
       </c>
       <c r="AC43" s="12">
         <v>80</v>
       </c>
       <c r="AD43" s="12">
         <v>70</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="23">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>101</v>
       </c>
       <c r="C44" s="20">
         <v>98</v>
       </c>
       <c r="D44" s="20">
         <v>93</v>
       </c>
       <c r="E44" s="20">
         <v>106</v>
       </c>
       <c r="F44" s="20">
         <v>65</v>
       </c>
       <c r="G44" s="20">
         <v>67</v>
       </c>
       <c r="H44" s="20">
         <v>95</v>
       </c>
       <c r="I44" s="20">
@@ -13437,52 +14102,55 @@
       </c>
       <c r="W44" s="21">
         <v>122</v>
       </c>
       <c r="X44" s="21">
         <v>93</v>
       </c>
       <c r="Y44" s="21">
         <v>86</v>
       </c>
       <c r="Z44" s="21">
         <v>124</v>
       </c>
       <c r="AA44" s="21">
         <v>118</v>
       </c>
       <c r="AB44" s="12">
         <v>111</v>
       </c>
       <c r="AC44" s="12">
         <v>111</v>
       </c>
       <c r="AD44" s="12">
         <v>73</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="23">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>127</v>
       </c>
       <c r="C45" s="20">
         <v>94</v>
       </c>
       <c r="D45" s="20">
         <v>73</v>
       </c>
       <c r="E45" s="20">
         <v>106</v>
       </c>
       <c r="F45" s="20">
         <v>87</v>
       </c>
       <c r="G45" s="20">
         <v>94</v>
       </c>
       <c r="H45" s="20">
         <v>132</v>
       </c>
       <c r="I45" s="20">
@@ -13529,52 +14197,55 @@
       </c>
       <c r="W45" s="21">
         <v>129</v>
       </c>
       <c r="X45" s="21">
         <v>113</v>
       </c>
       <c r="Y45" s="21">
         <v>95</v>
       </c>
       <c r="Z45" s="21">
         <v>121</v>
       </c>
       <c r="AA45" s="21">
         <v>81</v>
       </c>
       <c r="AB45" s="12">
         <v>125</v>
       </c>
       <c r="AC45" s="12">
         <v>99</v>
       </c>
       <c r="AD45" s="12">
         <v>66</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="23">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>271</v>
       </c>
       <c r="C46" s="20">
         <v>213</v>
       </c>
       <c r="D46" s="20">
         <v>189</v>
       </c>
       <c r="E46" s="20">
         <v>247</v>
       </c>
       <c r="F46" s="20">
         <v>176</v>
       </c>
       <c r="G46" s="20">
         <v>250</v>
       </c>
       <c r="H46" s="20">
         <v>279</v>
       </c>
       <c r="I46" s="20">
@@ -13621,52 +14292,55 @@
       </c>
       <c r="W46" s="21">
         <v>222</v>
       </c>
       <c r="X46" s="21">
         <v>232</v>
       </c>
       <c r="Y46" s="21">
         <v>217</v>
       </c>
       <c r="Z46" s="21">
         <v>275</v>
       </c>
       <c r="AA46" s="21">
         <v>279</v>
       </c>
       <c r="AB46" s="12">
         <v>318</v>
       </c>
       <c r="AC46" s="12">
         <v>241</v>
       </c>
       <c r="AD46" s="12">
         <v>214</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="23">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>45</v>
       </c>
       <c r="C47" s="20">
         <v>32</v>
       </c>
       <c r="D47" s="20">
         <v>46</v>
       </c>
       <c r="E47" s="20">
         <v>49</v>
       </c>
       <c r="F47" s="20">
         <v>52</v>
       </c>
       <c r="G47" s="20">
         <v>41</v>
       </c>
       <c r="H47" s="20">
         <v>52</v>
       </c>
       <c r="I47" s="20">
@@ -13713,52 +14387,55 @@
       </c>
       <c r="W47" s="21">
         <v>53</v>
       </c>
       <c r="X47" s="21">
         <v>74</v>
       </c>
       <c r="Y47" s="21">
         <v>58</v>
       </c>
       <c r="Z47" s="21">
         <v>59</v>
       </c>
       <c r="AA47" s="21">
         <v>62</v>
       </c>
       <c r="AB47" s="12">
         <v>60</v>
       </c>
       <c r="AC47" s="12">
         <v>79</v>
       </c>
       <c r="AD47" s="12">
         <v>51</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="23">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>55</v>
       </c>
       <c r="C48" s="20">
         <v>78</v>
       </c>
       <c r="D48" s="20">
         <v>47</v>
       </c>
       <c r="E48" s="20">
         <v>34</v>
       </c>
       <c r="F48" s="20">
         <v>47</v>
       </c>
       <c r="G48" s="20">
         <v>69</v>
       </c>
       <c r="H48" s="20">
         <v>62</v>
       </c>
       <c r="I48" s="20">
@@ -13805,52 +14482,55 @@
       </c>
       <c r="W48" s="21">
         <v>54</v>
       </c>
       <c r="X48" s="21">
         <v>53</v>
       </c>
       <c r="Y48" s="21">
         <v>58</v>
       </c>
       <c r="Z48" s="21">
         <v>58</v>
       </c>
       <c r="AA48" s="21">
         <v>77</v>
       </c>
       <c r="AB48" s="12">
         <v>64</v>
       </c>
       <c r="AC48" s="12">
         <v>40</v>
       </c>
       <c r="AD48" s="12">
         <v>49</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="23">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>93</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>63</v>
       </c>
       <c r="E49" s="20">
         <v>64</v>
       </c>
       <c r="F49" s="20">
         <v>61</v>
       </c>
       <c r="G49" s="20">
         <v>66</v>
       </c>
       <c r="H49" s="20">
         <v>99</v>
       </c>
       <c r="I49" s="20">
@@ -13897,52 +14577,55 @@
       </c>
       <c r="W49" s="21">
         <v>96</v>
       </c>
       <c r="X49" s="21">
         <v>88</v>
       </c>
       <c r="Y49" s="21">
         <v>97</v>
       </c>
       <c r="Z49" s="21">
         <v>91</v>
       </c>
       <c r="AA49" s="21">
         <v>111</v>
       </c>
       <c r="AB49" s="12">
         <v>154</v>
       </c>
       <c r="AC49" s="12">
         <v>122</v>
       </c>
       <c r="AD49" s="12">
         <v>66</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="23">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>133</v>
       </c>
       <c r="C50" s="20">
         <v>102</v>
       </c>
       <c r="D50" s="20">
         <v>107</v>
       </c>
       <c r="E50" s="20">
         <v>105</v>
       </c>
       <c r="F50" s="20">
         <v>110</v>
       </c>
       <c r="G50" s="20">
         <v>127</v>
       </c>
       <c r="H50" s="20">
         <v>155</v>
       </c>
       <c r="I50" s="20">
@@ -13989,52 +14672,55 @@
       </c>
       <c r="W50" s="21">
         <v>146</v>
       </c>
       <c r="X50" s="21">
         <v>157</v>
       </c>
       <c r="Y50" s="21">
         <v>108</v>
       </c>
       <c r="Z50" s="21">
         <v>149</v>
       </c>
       <c r="AA50" s="21">
         <v>160</v>
       </c>
       <c r="AB50" s="12">
         <v>142</v>
       </c>
       <c r="AC50" s="12">
         <v>156</v>
       </c>
       <c r="AD50" s="12">
         <v>87</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="23">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>66</v>
       </c>
       <c r="C51" s="20">
         <v>45</v>
       </c>
       <c r="D51" s="20">
         <v>47</v>
       </c>
       <c r="E51" s="20">
         <v>46</v>
       </c>
       <c r="F51" s="20">
         <v>41</v>
       </c>
       <c r="G51" s="20">
         <v>47</v>
       </c>
       <c r="H51" s="20">
         <v>65</v>
       </c>
       <c r="I51" s="20">
@@ -14081,52 +14767,55 @@
       </c>
       <c r="W51" s="21">
         <v>65</v>
       </c>
       <c r="X51" s="21">
         <v>75</v>
       </c>
       <c r="Y51" s="21">
         <v>64</v>
       </c>
       <c r="Z51" s="21">
         <v>63</v>
       </c>
       <c r="AA51" s="21">
         <v>63</v>
       </c>
       <c r="AB51" s="12">
         <v>77</v>
       </c>
       <c r="AC51" s="12">
         <v>74</v>
       </c>
       <c r="AD51" s="12">
         <v>57</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="23">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>121</v>
       </c>
       <c r="C52" s="20">
         <v>91</v>
       </c>
       <c r="D52" s="20">
         <v>93</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>94</v>
       </c>
       <c r="G52" s="20">
         <v>91</v>
       </c>
       <c r="H52" s="20">
         <v>119</v>
       </c>
       <c r="I52" s="20">
@@ -14173,52 +14862,55 @@
       </c>
       <c r="W52" s="21">
         <v>122</v>
       </c>
       <c r="X52" s="21">
         <v>133</v>
       </c>
       <c r="Y52" s="21">
         <v>87</v>
       </c>
       <c r="Z52" s="21">
         <v>101</v>
       </c>
       <c r="AA52" s="21">
         <v>116</v>
       </c>
       <c r="AB52" s="12">
         <v>135</v>
       </c>
       <c r="AC52" s="12">
         <v>88</v>
       </c>
       <c r="AD52" s="12">
         <v>95</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52" s="23">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>131</v>
       </c>
       <c r="C53" s="18">
         <v>125</v>
       </c>
       <c r="D53" s="18">
         <v>115</v>
       </c>
       <c r="E53" s="18">
         <v>130</v>
       </c>
       <c r="F53" s="18">
         <v>128</v>
       </c>
       <c r="G53" s="22">
         <v>124</v>
       </c>
       <c r="H53" s="22">
         <v>147</v>
       </c>
       <c r="I53" s="22">
@@ -14264,50 +14956,53 @@
         <v>208</v>
       </c>
       <c r="W53" s="22">
         <v>159</v>
       </c>
       <c r="X53" s="22">
         <v>162</v>
       </c>
       <c r="Y53" s="22">
         <v>149</v>
       </c>
       <c r="Z53" s="22">
         <v>138</v>
       </c>
       <c r="AA53" s="22">
         <v>223</v>
       </c>
       <c r="AB53" s="35">
         <v>185</v>
       </c>
       <c r="AC53" s="35">
         <v>173</v>
       </c>
       <c r="AD53" s="35">
         <v>127</v>
+      </c>
+      <c r="AE53" s="40">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">