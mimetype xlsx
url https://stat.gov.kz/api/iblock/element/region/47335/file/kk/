--- v3 (2026-08-24)
+++ v4 (2026-09-20)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4275" yWindow="270" windowWidth="14235" windowHeight="12615" activeTab="2"/>
+    <workbookView xWindow="4272" yWindow="276" windowWidth="14232" windowHeight="12612" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1162" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="35">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -126,51 +126,54 @@
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -201,50 +204,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -337,51 +345,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -468,50 +476,59 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -788,85 +805,85 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="AG43" sqref="AG43"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="23"/>
+    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
       <c r="R1" s="44"/>
       <c r="S1" s="44"/>
       <c r="T1" s="44"/>
       <c r="U1" s="44"/>
       <c r="V1" s="44"/>
       <c r="W1" s="44"/>
@@ -1155,50 +1172,53 @@
       </c>
       <c r="X7" s="19">
         <v>-514</v>
       </c>
       <c r="Y7" s="19">
         <v>-447</v>
       </c>
       <c r="Z7" s="19">
         <v>-393</v>
       </c>
       <c r="AA7" s="19">
         <v>-155</v>
       </c>
       <c r="AB7" s="12">
         <v>-212</v>
       </c>
       <c r="AC7" s="12">
         <v>-132</v>
       </c>
       <c r="AD7" s="12">
         <v>-154</v>
       </c>
       <c r="AE7" s="23">
         <v>-257</v>
       </c>
+      <c r="AF7" s="51">
+        <v>-332</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="17">
         <v>31</v>
       </c>
       <c r="C8" s="17">
         <v>117</v>
       </c>
       <c r="D8" s="17">
         <v>62</v>
       </c>
       <c r="E8" s="17">
         <v>-188</v>
       </c>
       <c r="F8" s="17">
         <v>-59</v>
       </c>
       <c r="G8" s="17">
         <v>-22</v>
       </c>
       <c r="H8" s="17">
         <v>14</v>
@@ -1250,50 +1270,53 @@
       </c>
       <c r="X8" s="19">
         <v>105</v>
       </c>
       <c r="Y8" s="19">
         <v>29</v>
       </c>
       <c r="Z8" s="19">
         <v>-52</v>
       </c>
       <c r="AA8" s="19">
         <v>94</v>
       </c>
       <c r="AB8" s="12">
         <v>145</v>
       </c>
       <c r="AC8" s="12">
         <v>-2</v>
       </c>
       <c r="AD8" s="12">
         <v>-35</v>
       </c>
       <c r="AE8" s="23">
         <v>108</v>
       </c>
+      <c r="AF8" s="51">
+        <v>83</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="17">
         <v>-92</v>
       </c>
       <c r="C9" s="17">
         <v>-75</v>
       </c>
       <c r="D9" s="17">
         <v>-41</v>
       </c>
       <c r="E9" s="17">
         <v>-54</v>
       </c>
       <c r="F9" s="17">
         <v>-39</v>
       </c>
       <c r="G9" s="17">
         <v>-57</v>
       </c>
       <c r="H9" s="17">
         <v>-92</v>
@@ -1345,50 +1368,53 @@
       </c>
       <c r="X9" s="19">
         <v>-94</v>
       </c>
       <c r="Y9" s="19">
         <v>-89</v>
       </c>
       <c r="Z9" s="19">
         <v>-66</v>
       </c>
       <c r="AA9" s="19">
         <v>-90</v>
       </c>
       <c r="AB9" s="12">
         <v>-37</v>
       </c>
       <c r="AC9" s="12">
         <v>21</v>
       </c>
       <c r="AD9" s="12">
         <v>-26</v>
       </c>
       <c r="AE9" s="34">
         <v>-88</v>
       </c>
+      <c r="AF9" s="51">
+        <v>-65</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="17">
         <v>-39</v>
       </c>
       <c r="C10" s="17">
         <v>-29</v>
       </c>
       <c r="D10" s="17">
         <v>-27</v>
       </c>
       <c r="E10" s="17">
         <v>-21</v>
       </c>
       <c r="F10" s="17">
         <v>-14</v>
       </c>
       <c r="G10" s="17">
         <v>-50</v>
       </c>
       <c r="H10" s="17">
         <v>-67</v>
@@ -1440,50 +1466,53 @@
       </c>
       <c r="X10" s="19">
         <v>-15</v>
       </c>
       <c r="Y10" s="19">
         <v>-33</v>
       </c>
       <c r="Z10" s="19">
         <v>-36</v>
       </c>
       <c r="AA10" s="19">
         <v>-47</v>
       </c>
       <c r="AB10" s="12">
         <v>-57</v>
       </c>
       <c r="AC10" s="12">
         <v>-16</v>
       </c>
       <c r="AD10" s="12">
         <v>-6</v>
       </c>
       <c r="AE10" s="34">
         <v>-44</v>
       </c>
+      <c r="AF10" s="51">
+        <v>-46</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>-31</v>
       </c>
       <c r="C11" s="17">
         <v>-53</v>
       </c>
       <c r="D11" s="17">
         <v>-48</v>
       </c>
       <c r="E11" s="17">
         <v>-43</v>
       </c>
       <c r="F11" s="17">
         <v>-5</v>
       </c>
       <c r="G11" s="17">
         <v>-31</v>
       </c>
       <c r="H11" s="17">
         <v>-63</v>
@@ -1535,50 +1564,53 @@
       </c>
       <c r="X11" s="19">
         <v>-42</v>
       </c>
       <c r="Y11" s="19">
         <v>-41</v>
       </c>
       <c r="Z11" s="19">
         <v>-21</v>
       </c>
       <c r="AA11" s="19">
         <v>-21</v>
       </c>
       <c r="AB11" s="12">
         <v>-20</v>
       </c>
       <c r="AC11" s="12">
         <v>-35</v>
       </c>
       <c r="AD11" s="12">
         <v>-4</v>
       </c>
       <c r="AE11" s="34">
         <v>24</v>
       </c>
+      <c r="AF11" s="51">
+        <v>-37</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>-30</v>
       </c>
       <c r="C12" s="17">
         <v>-45</v>
       </c>
       <c r="D12" s="17">
         <v>-35</v>
       </c>
       <c r="E12" s="17">
         <v>-48</v>
       </c>
       <c r="F12" s="17">
         <v>-18</v>
       </c>
       <c r="G12" s="17">
         <v>-8</v>
       </c>
       <c r="H12" s="17">
         <v>-43</v>
@@ -1630,50 +1662,53 @@
       </c>
       <c r="X12" s="19">
         <v>-42</v>
       </c>
       <c r="Y12" s="19">
         <v>-7</v>
       </c>
       <c r="Z12" s="19">
         <v>-65</v>
       </c>
       <c r="AA12" s="19">
         <v>-26</v>
       </c>
       <c r="AB12" s="12">
         <v>-24</v>
       </c>
       <c r="AC12" s="12">
         <v>-26</v>
       </c>
       <c r="AD12" s="12">
         <v>11</v>
       </c>
       <c r="AE12" s="34">
         <v>-25</v>
       </c>
+      <c r="AF12" s="51">
+        <v>-35</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>-35</v>
       </c>
       <c r="C13" s="17">
         <v>-55</v>
       </c>
       <c r="D13" s="17">
         <v>-8</v>
       </c>
       <c r="E13" s="17">
         <v>-27</v>
       </c>
       <c r="F13" s="17">
         <v>-34</v>
       </c>
       <c r="G13" s="17">
         <v>-23</v>
       </c>
       <c r="H13" s="17">
         <v>-61</v>
@@ -1725,50 +1760,53 @@
       </c>
       <c r="X13" s="19">
         <v>-57</v>
       </c>
       <c r="Y13" s="19">
         <v>-23</v>
       </c>
       <c r="Z13" s="19">
         <v>-56</v>
       </c>
       <c r="AA13" s="19">
         <v>-10</v>
       </c>
       <c r="AB13" s="12">
         <v>-31</v>
       </c>
       <c r="AC13" s="12">
         <v>-30</v>
       </c>
       <c r="AD13" s="12">
         <v>-19</v>
       </c>
       <c r="AE13" s="34">
         <v>-12</v>
       </c>
+      <c r="AF13" s="51">
+        <v>-59</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>-22</v>
       </c>
       <c r="C14" s="17">
         <v>19</v>
       </c>
       <c r="D14" s="17">
         <v>-7</v>
       </c>
       <c r="E14" s="17">
         <v>309</v>
       </c>
       <c r="F14" s="17">
         <v>53</v>
       </c>
       <c r="G14" s="17">
         <v>-5</v>
       </c>
       <c r="H14" s="17">
         <v>-72</v>
@@ -1820,50 +1858,53 @@
       </c>
       <c r="X14" s="19">
         <v>-28</v>
       </c>
       <c r="Y14" s="19">
         <v>-30</v>
       </c>
       <c r="Z14" s="19">
         <v>-2</v>
       </c>
       <c r="AA14" s="19">
         <v>32</v>
       </c>
       <c r="AB14" s="12">
         <v>-35</v>
       </c>
       <c r="AC14" s="12">
         <v>19</v>
       </c>
       <c r="AD14" s="12">
         <v>22</v>
       </c>
       <c r="AE14" s="34">
         <v>22</v>
       </c>
+      <c r="AF14" s="52" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="17">
         <v>-33</v>
       </c>
       <c r="C15" s="17">
         <v>3</v>
       </c>
       <c r="D15" s="17">
         <v>-3</v>
       </c>
       <c r="E15" s="17">
         <v>-14</v>
       </c>
       <c r="F15" s="17">
         <v>-25</v>
       </c>
       <c r="G15" s="17">
         <v>-8</v>
       </c>
       <c r="H15" s="17">
         <v>-29</v>
@@ -1915,50 +1956,53 @@
       </c>
       <c r="X15" s="19">
         <v>-38</v>
       </c>
       <c r="Y15" s="19">
         <v>-22</v>
       </c>
       <c r="Z15" s="19">
         <v>-14</v>
       </c>
       <c r="AA15" s="19">
         <v>11</v>
       </c>
       <c r="AB15" s="12">
         <v>0</v>
       </c>
       <c r="AC15" s="12">
         <v>-19</v>
       </c>
       <c r="AD15" s="12">
         <v>-32</v>
       </c>
       <c r="AE15" s="34">
         <v>-13</v>
       </c>
+      <c r="AF15" s="51">
+        <v>-44</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>-9</v>
       </c>
       <c r="C16" s="17">
         <v>-74</v>
       </c>
       <c r="D16" s="17">
         <v>-19</v>
       </c>
       <c r="E16" s="17">
         <v>-34</v>
       </c>
       <c r="F16" s="17">
         <v>-9</v>
       </c>
       <c r="G16" s="17">
         <v>-27</v>
       </c>
       <c r="H16" s="17">
         <v>-12</v>
@@ -2010,52 +2054,55 @@
       </c>
       <c r="X16" s="19">
         <v>-19</v>
       </c>
       <c r="Y16" s="19">
         <v>-50</v>
       </c>
       <c r="Z16" s="19">
         <v>-15</v>
       </c>
       <c r="AA16" s="19">
         <v>-12</v>
       </c>
       <c r="AB16" s="12">
         <v>4</v>
       </c>
       <c r="AC16" s="12">
         <v>5</v>
       </c>
       <c r="AD16" s="12">
         <v>-31</v>
       </c>
       <c r="AE16" s="34">
         <v>-9</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="51">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="17">
         <v>-44</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>-7</v>
       </c>
       <c r="E17" s="17">
         <v>25</v>
       </c>
       <c r="F17" s="17">
         <v>-12</v>
       </c>
       <c r="G17" s="17">
         <v>-1</v>
       </c>
       <c r="H17" s="17">
         <v>-4</v>
       </c>
       <c r="I17" s="17">
@@ -2105,52 +2152,55 @@
       </c>
       <c r="X17" s="19">
         <v>-19</v>
       </c>
       <c r="Y17" s="19">
         <v>-12</v>
       </c>
       <c r="Z17" s="19">
         <v>55</v>
       </c>
       <c r="AA17" s="19">
         <v>63</v>
       </c>
       <c r="AB17" s="12">
         <v>-19</v>
       </c>
       <c r="AC17" s="12">
         <v>13</v>
       </c>
       <c r="AD17" s="12">
         <v>58</v>
       </c>
       <c r="AE17" s="34">
         <v>-64</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="51">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="17">
         <v>-50</v>
       </c>
       <c r="C18" s="17">
         <v>-41</v>
       </c>
       <c r="D18" s="17">
         <v>-49</v>
       </c>
       <c r="E18" s="17">
         <v>-46</v>
       </c>
       <c r="F18" s="17">
         <v>-56</v>
       </c>
       <c r="G18" s="17">
         <v>-60</v>
       </c>
       <c r="H18" s="17">
         <v>-85</v>
       </c>
       <c r="I18" s="17">
@@ -2200,52 +2250,55 @@
       </c>
       <c r="X18" s="19">
         <v>-73</v>
       </c>
       <c r="Y18" s="19">
         <v>-67</v>
       </c>
       <c r="Z18" s="19">
         <v>-56</v>
       </c>
       <c r="AA18" s="19">
         <v>-31</v>
       </c>
       <c r="AB18" s="12">
         <v>-27</v>
       </c>
       <c r="AC18" s="12">
         <v>-39</v>
       </c>
       <c r="AD18" s="12">
         <v>-1</v>
       </c>
       <c r="AE18" s="34">
         <v>-27</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="51">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="17">
         <v>-33</v>
       </c>
       <c r="C19" s="17">
         <v>-20</v>
       </c>
       <c r="D19" s="17">
         <v>5</v>
       </c>
       <c r="E19" s="17">
         <v>-15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="17">
         <v>-14</v>
       </c>
       <c r="H19" s="17">
         <v>-29</v>
       </c>
       <c r="I19" s="17">
@@ -2295,52 +2348,55 @@
       </c>
       <c r="X19" s="19">
         <v>-40</v>
       </c>
       <c r="Y19" s="19">
         <v>-18</v>
       </c>
       <c r="Z19" s="19">
         <v>-19</v>
       </c>
       <c r="AA19" s="19">
         <v>-12</v>
       </c>
       <c r="AB19" s="12">
         <v>-33</v>
       </c>
       <c r="AC19" s="12">
         <v>34</v>
       </c>
       <c r="AD19" s="12">
         <v>-21</v>
       </c>
       <c r="AE19" s="34">
         <v>-40</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="51">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>-77</v>
       </c>
       <c r="C20" s="17">
         <v>-63</v>
       </c>
       <c r="D20" s="17">
         <v>-26</v>
       </c>
       <c r="E20" s="17">
         <v>-31</v>
       </c>
       <c r="F20" s="17">
         <v>-34</v>
       </c>
       <c r="G20" s="17">
         <v>-40</v>
       </c>
       <c r="H20" s="17">
         <v>-77</v>
       </c>
       <c r="I20" s="17">
@@ -2390,52 +2446,55 @@
       </c>
       <c r="X20" s="19">
         <v>-96</v>
       </c>
       <c r="Y20" s="19">
         <v>-52</v>
       </c>
       <c r="Z20" s="19">
         <v>-19</v>
       </c>
       <c r="AA20" s="19">
         <v>-33</v>
       </c>
       <c r="AB20" s="12">
         <v>-44</v>
       </c>
       <c r="AC20" s="12">
         <v>-29</v>
       </c>
       <c r="AD20" s="12">
         <v>-60</v>
       </c>
       <c r="AE20" s="34">
         <v>-23</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="51">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="17">
         <v>-37</v>
       </c>
       <c r="C21" s="17">
         <v>-22</v>
       </c>
       <c r="D21" s="17">
         <v>-10</v>
       </c>
       <c r="E21" s="17">
         <v>-1</v>
       </c>
       <c r="F21" s="17">
         <v>-44</v>
       </c>
       <c r="G21" s="17">
         <v>-50</v>
       </c>
       <c r="H21" s="17">
         <v>-74</v>
       </c>
       <c r="I21" s="17">
@@ -2485,86 +2544,89 @@
       </c>
       <c r="X21" s="19">
         <v>-56</v>
       </c>
       <c r="Y21" s="19">
         <v>-32</v>
       </c>
       <c r="Z21" s="19">
         <v>-27</v>
       </c>
       <c r="AA21" s="19">
         <v>-73</v>
       </c>
       <c r="AB21" s="12">
         <v>-34</v>
       </c>
       <c r="AC21" s="12">
         <v>-28</v>
       </c>
       <c r="AD21" s="12">
         <v>-10</v>
       </c>
       <c r="AE21" s="34">
         <v>-66</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="15">
+      <c r="AF21" s="51">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="14.4">
       <c r="A22" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="47"/>
       <c r="O22" s="47"/>
       <c r="P22" s="47"/>
       <c r="Q22" s="47"/>
       <c r="R22" s="47"/>
       <c r="S22" s="47"/>
       <c r="T22" s="47"/>
       <c r="U22" s="47"/>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
       <c r="Y22" s="47"/>
       <c r="Z22" s="27"/>
       <c r="AA22" s="27"/>
       <c r="AB22" s="27"/>
       <c r="AC22" s="34"/>
       <c r="AD22" s="12"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17">
         <v>9</v>
       </c>
       <c r="C23" s="17">
         <v>70</v>
       </c>
       <c r="D23" s="17">
         <v>54</v>
       </c>
       <c r="E23" s="17">
         <v>-209</v>
       </c>
       <c r="F23" s="17">
         <v>-31</v>
       </c>
       <c r="G23" s="17">
         <v>26</v>
       </c>
       <c r="H23" s="17">
         <v>8</v>
       </c>
       <c r="I23" s="17">
@@ -2614,52 +2676,55 @@
       </c>
       <c r="X23" s="19">
         <v>94</v>
       </c>
       <c r="Y23" s="19">
         <v>-9</v>
       </c>
       <c r="Z23" s="19">
         <v>-27</v>
       </c>
       <c r="AA23" s="19">
         <v>105</v>
       </c>
       <c r="AB23" s="12">
         <v>140</v>
       </c>
       <c r="AC23" s="12">
         <v>19</v>
       </c>
       <c r="AD23" s="12">
         <v>-60</v>
       </c>
       <c r="AE23" s="34">
         <v>123</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="51">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>31</v>
       </c>
       <c r="C24" s="17">
         <v>117</v>
       </c>
       <c r="D24" s="17">
         <v>62</v>
       </c>
       <c r="E24" s="17">
         <v>-188</v>
       </c>
       <c r="F24" s="17">
         <v>-59</v>
       </c>
       <c r="G24" s="17">
         <v>-22</v>
       </c>
       <c r="H24" s="17">
         <v>14</v>
       </c>
       <c r="I24" s="17">
@@ -2709,52 +2774,55 @@
       </c>
       <c r="X24" s="19">
         <v>105</v>
       </c>
       <c r="Y24" s="19">
         <v>29</v>
       </c>
       <c r="Z24" s="19">
         <v>-52</v>
       </c>
       <c r="AA24" s="19">
         <v>94</v>
       </c>
       <c r="AB24" s="12">
         <v>145</v>
       </c>
       <c r="AC24" s="12">
         <v>-2</v>
       </c>
       <c r="AD24" s="12">
         <v>-35</v>
       </c>
       <c r="AE24" s="34">
         <v>108</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="51">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="17" t="s">
@@ -2804,52 +2872,55 @@
       </c>
       <c r="X25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="17" t="s">
@@ -2899,52 +2970,55 @@
       </c>
       <c r="X26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>-3</v>
       </c>
       <c r="C27" s="17">
         <v>-21</v>
       </c>
       <c r="D27" s="17">
         <v>-1</v>
       </c>
       <c r="E27" s="17">
         <v>-9</v>
       </c>
       <c r="F27" s="17">
         <v>27</v>
       </c>
       <c r="G27" s="17">
         <v>6</v>
       </c>
       <c r="H27" s="17">
         <v>-8</v>
       </c>
       <c r="I27" s="17">
@@ -2994,52 +3068,55 @@
       </c>
       <c r="X27" s="19">
         <v>-17</v>
       </c>
       <c r="Y27" s="19">
         <v>4</v>
       </c>
       <c r="Z27" s="19">
         <v>2</v>
       </c>
       <c r="AA27" s="19">
         <v>7</v>
       </c>
       <c r="AB27" s="12">
         <v>-10</v>
       </c>
       <c r="AC27" s="12">
         <v>-6</v>
       </c>
       <c r="AD27" s="12">
         <v>-3</v>
       </c>
       <c r="AE27" s="23">
         <v>42</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="51">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="17" t="s">
@@ -3089,52 +3166,55 @@
       </c>
       <c r="X28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="17" t="s">
@@ -3184,52 +3264,55 @@
       </c>
       <c r="X29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="17" t="s">
@@ -3279,52 +3362,55 @@
       </c>
       <c r="X30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="17">
         <v>-28</v>
       </c>
       <c r="C31" s="17">
         <v>-10</v>
       </c>
       <c r="D31" s="17">
         <v>-4</v>
       </c>
       <c r="E31" s="17">
         <v>2</v>
       </c>
       <c r="F31" s="17">
         <v>-7</v>
       </c>
       <c r="G31" s="17">
         <v>14</v>
       </c>
       <c r="H31" s="17">
         <v>-6</v>
       </c>
       <c r="I31" s="17">
@@ -3374,52 +3460,55 @@
       </c>
       <c r="X31" s="28">
         <v>-5</v>
       </c>
       <c r="Y31" s="19">
         <v>3</v>
       </c>
       <c r="Z31" s="19">
         <v>-6</v>
       </c>
       <c r="AA31" s="19">
         <v>-21</v>
       </c>
       <c r="AB31" s="12">
         <v>2</v>
       </c>
       <c r="AC31" s="12">
         <v>-13</v>
       </c>
       <c r="AD31" s="12">
         <v>-15</v>
       </c>
       <c r="AE31" s="23">
         <v>-1</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="51">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="17">
         <v>1</v>
       </c>
       <c r="C32" s="17">
         <v>-12</v>
       </c>
       <c r="D32" s="17">
         <v>4</v>
       </c>
       <c r="E32" s="17">
         <v>-14</v>
       </c>
       <c r="F32" s="17">
         <v>17</v>
       </c>
       <c r="G32" s="17">
         <v>24</v>
       </c>
       <c r="H32" s="17">
         <v>9</v>
       </c>
       <c r="I32" s="17">
@@ -3469,52 +3558,55 @@
       </c>
       <c r="X32" s="19">
         <v>1</v>
       </c>
       <c r="Y32" s="19">
         <v>-17</v>
       </c>
       <c r="Z32" s="19">
         <v>16</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
       <c r="AB32" s="12">
         <v>10</v>
       </c>
       <c r="AC32" s="12">
         <v>19</v>
       </c>
       <c r="AD32" s="12">
         <v>-8</v>
       </c>
       <c r="AE32" s="23">
         <v>-11</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="51">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="17" t="s">
@@ -3562,52 +3654,55 @@
       </c>
       <c r="X33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="17">
         <v>8</v>
       </c>
       <c r="C34" s="17">
         <v>-4</v>
       </c>
       <c r="D34" s="17">
         <v>-7</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="17">
         <v>-9</v>
       </c>
       <c r="G34" s="17">
         <v>4</v>
       </c>
       <c r="H34" s="17">
         <v>-1</v>
       </c>
       <c r="I34" s="17">
@@ -3657,52 +3752,55 @@
       </c>
       <c r="X34" s="19">
         <v>10</v>
       </c>
       <c r="Y34" s="19">
         <v>-28</v>
       </c>
       <c r="Z34" s="19">
         <v>13</v>
       </c>
       <c r="AA34" s="19">
         <v>12</v>
       </c>
       <c r="AB34" s="12">
         <v>-7</v>
       </c>
       <c r="AC34" s="12">
         <v>21</v>
       </c>
       <c r="AD34" s="12">
         <v>1</v>
       </c>
       <c r="AE34" s="23">
         <v>-15</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="51">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="17" t="s">
@@ -3752,52 +3850,55 @@
       </c>
       <c r="X35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="17" t="s">
@@ -3847,52 +3948,55 @@
       </c>
       <c r="X36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="17" t="s">
@@ -3942,86 +4046,90 @@
       </c>
       <c r="X37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" ht="15">
+      <c r="AF37" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="14.4">
       <c r="A38" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="46"/>
       <c r="C38" s="46"/>
       <c r="D38" s="46"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="46"/>
       <c r="N38" s="46"/>
       <c r="O38" s="46"/>
       <c r="P38" s="46"/>
       <c r="Q38" s="46"/>
       <c r="R38" s="46"/>
       <c r="S38" s="46"/>
       <c r="T38" s="46"/>
       <c r="U38" s="46"/>
       <c r="V38" s="46"/>
       <c r="W38" s="46"/>
       <c r="X38" s="46"/>
       <c r="Y38" s="46"/>
       <c r="Z38" s="36"/>
       <c r="AA38" s="36"/>
       <c r="AB38" s="27"/>
       <c r="AC38" s="34"/>
       <c r="AD38" s="12"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38" s="41"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>-510</v>
       </c>
       <c r="C39" s="17">
         <v>-408</v>
       </c>
       <c r="D39" s="17">
         <v>-267</v>
       </c>
       <c r="E39" s="17">
         <v>21</v>
       </c>
       <c r="F39" s="17">
         <v>-265</v>
       </c>
       <c r="G39" s="17">
         <v>-422</v>
       </c>
       <c r="H39" s="17">
         <v>-702</v>
       </c>
       <c r="I39" s="17">
@@ -4071,52 +4179,55 @@
       </c>
       <c r="X39" s="19">
         <v>-608</v>
       </c>
       <c r="Y39" s="19">
         <v>-438</v>
       </c>
       <c r="Z39" s="19">
         <v>-366</v>
       </c>
       <c r="AA39" s="19">
         <v>-260</v>
       </c>
       <c r="AB39" s="12">
         <v>-352</v>
       </c>
       <c r="AC39" s="12">
         <v>-151</v>
       </c>
       <c r="AD39" s="12">
         <v>-94</v>
       </c>
       <c r="AE39" s="23">
         <v>-380</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="51">
+        <v>-408</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="17" t="s">
@@ -4166,52 +4277,55 @@
       </c>
       <c r="X40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>-92</v>
       </c>
       <c r="C41" s="17">
         <v>-75</v>
       </c>
       <c r="D41" s="17">
         <v>-41</v>
       </c>
       <c r="E41" s="17">
         <v>-54</v>
       </c>
       <c r="F41" s="17">
         <v>-39</v>
       </c>
       <c r="G41" s="17">
         <v>-57</v>
       </c>
       <c r="H41" s="17">
         <v>-92</v>
       </c>
       <c r="I41" s="17">
@@ -4261,52 +4375,55 @@
       </c>
       <c r="X41" s="19">
         <v>-94</v>
       </c>
       <c r="Y41" s="19">
         <v>-89</v>
       </c>
       <c r="Z41" s="19">
         <v>-66</v>
       </c>
       <c r="AA41" s="19">
         <v>-90</v>
       </c>
       <c r="AB41" s="12">
         <v>-37</v>
       </c>
       <c r="AC41" s="12">
         <v>21</v>
       </c>
       <c r="AD41" s="12">
         <v>-26</v>
       </c>
       <c r="AE41" s="23">
         <v>-88</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="51">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>-39</v>
       </c>
       <c r="C42" s="17">
         <v>-29</v>
       </c>
       <c r="D42" s="17">
         <v>-27</v>
       </c>
       <c r="E42" s="17">
         <v>-21</v>
       </c>
       <c r="F42" s="17">
         <v>-14</v>
       </c>
       <c r="G42" s="17">
         <v>-50</v>
       </c>
       <c r="H42" s="17">
         <v>-67</v>
       </c>
       <c r="I42" s="17">
@@ -4356,52 +4473,55 @@
       </c>
       <c r="X42" s="19">
         <v>-15</v>
       </c>
       <c r="Y42" s="19">
         <v>-33</v>
       </c>
       <c r="Z42" s="19">
         <v>-36</v>
       </c>
       <c r="AA42" s="19">
         <v>-47</v>
       </c>
       <c r="AB42" s="12">
         <v>-57</v>
       </c>
       <c r="AC42" s="12">
         <v>-16</v>
       </c>
       <c r="AD42" s="12">
         <v>-6</v>
       </c>
       <c r="AE42" s="23">
         <v>-44</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="51">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>-28</v>
       </c>
       <c r="C43" s="17">
         <v>-32</v>
       </c>
       <c r="D43" s="17">
         <v>-47</v>
       </c>
       <c r="E43" s="17">
         <v>-34</v>
       </c>
       <c r="F43" s="17">
         <v>-32</v>
       </c>
       <c r="G43" s="17">
         <v>-37</v>
       </c>
       <c r="H43" s="17">
         <v>-55</v>
       </c>
       <c r="I43" s="17">
@@ -4451,52 +4571,55 @@
       </c>
       <c r="X43" s="19">
         <v>-25</v>
       </c>
       <c r="Y43" s="19">
         <v>-45</v>
       </c>
       <c r="Z43" s="19">
         <v>-23</v>
       </c>
       <c r="AA43" s="19">
         <v>-28</v>
       </c>
       <c r="AB43" s="12">
         <v>-10</v>
       </c>
       <c r="AC43" s="12">
         <v>-29</v>
       </c>
       <c r="AD43" s="12">
         <v>-1</v>
       </c>
       <c r="AE43" s="23">
         <v>-18</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="51">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>-30</v>
       </c>
       <c r="C44" s="17">
         <v>-45</v>
       </c>
       <c r="D44" s="17">
         <v>-35</v>
       </c>
       <c r="E44" s="17">
         <v>-48</v>
       </c>
       <c r="F44" s="17">
         <v>-18</v>
       </c>
       <c r="G44" s="17">
         <v>-8</v>
       </c>
       <c r="H44" s="17">
         <v>-43</v>
       </c>
       <c r="I44" s="17">
@@ -4546,52 +4669,55 @@
       </c>
       <c r="X44" s="19">
         <v>-42</v>
       </c>
       <c r="Y44" s="19">
         <v>-7</v>
       </c>
       <c r="Z44" s="19">
         <v>-65</v>
       </c>
       <c r="AA44" s="19">
         <v>-26</v>
       </c>
       <c r="AB44" s="12">
         <v>-24</v>
       </c>
       <c r="AC44" s="12">
         <v>-26</v>
       </c>
       <c r="AD44" s="12">
         <v>11</v>
       </c>
       <c r="AE44" s="23">
         <v>-25</v>
       </c>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="51">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>-35</v>
       </c>
       <c r="C45" s="17">
         <v>-55</v>
       </c>
       <c r="D45" s="17">
         <v>-8</v>
       </c>
       <c r="E45" s="17">
         <v>-27</v>
       </c>
       <c r="F45" s="17">
         <v>-34</v>
       </c>
       <c r="G45" s="17">
         <v>-23</v>
       </c>
       <c r="H45" s="17">
         <v>-61</v>
       </c>
       <c r="I45" s="17">
@@ -4641,52 +4767,55 @@
       </c>
       <c r="X45" s="19">
         <v>-57</v>
       </c>
       <c r="Y45" s="19">
         <v>-23</v>
       </c>
       <c r="Z45" s="19">
         <v>-56</v>
       </c>
       <c r="AA45" s="19">
         <v>-10</v>
       </c>
       <c r="AB45" s="12">
         <v>-31</v>
       </c>
       <c r="AC45" s="12">
         <v>-30</v>
       </c>
       <c r="AD45" s="12">
         <v>-19</v>
       </c>
       <c r="AE45" s="23">
         <v>-12</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="51">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>-22</v>
       </c>
       <c r="C46" s="17">
         <v>19</v>
       </c>
       <c r="D46" s="17">
         <v>-7</v>
       </c>
       <c r="E46" s="17">
         <v>309</v>
       </c>
       <c r="F46" s="17">
         <v>53</v>
       </c>
       <c r="G46" s="17">
         <v>-5</v>
       </c>
       <c r="H46" s="17">
         <v>-72</v>
       </c>
       <c r="I46" s="17">
@@ -4736,52 +4865,55 @@
       </c>
       <c r="X46" s="19">
         <v>-28</v>
       </c>
       <c r="Y46" s="19">
         <v>-30</v>
       </c>
       <c r="Z46" s="19">
         <v>-2</v>
       </c>
       <c r="AA46" s="19">
         <v>32</v>
       </c>
       <c r="AB46" s="12">
         <v>-35</v>
       </c>
       <c r="AC46" s="12">
         <v>19</v>
       </c>
       <c r="AD46" s="12">
         <v>22</v>
       </c>
       <c r="AE46" s="23">
         <v>22</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>-5</v>
       </c>
       <c r="C47" s="17">
         <v>13</v>
       </c>
       <c r="D47" s="17">
         <v>1</v>
       </c>
       <c r="E47" s="17">
         <v>-16</v>
       </c>
       <c r="F47" s="17">
         <v>-18</v>
       </c>
       <c r="G47" s="17">
         <v>-22</v>
       </c>
       <c r="H47" s="17">
         <v>-23</v>
       </c>
       <c r="I47" s="17">
@@ -4831,52 +4963,55 @@
       </c>
       <c r="X47" s="19">
         <v>-33</v>
       </c>
       <c r="Y47" s="19">
         <v>-25</v>
       </c>
       <c r="Z47" s="19">
         <v>-8</v>
       </c>
       <c r="AA47" s="19">
         <v>32</v>
       </c>
       <c r="AB47" s="12">
         <v>-2</v>
       </c>
       <c r="AC47" s="12">
         <v>-6</v>
       </c>
       <c r="AD47" s="12">
         <v>-17</v>
       </c>
       <c r="AE47" s="23">
         <v>-12</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="51">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>-10</v>
       </c>
       <c r="C48" s="17">
         <v>-62</v>
       </c>
       <c r="D48" s="17">
         <v>-23</v>
       </c>
       <c r="E48" s="17">
         <v>-20</v>
       </c>
       <c r="F48" s="17">
         <v>-26</v>
       </c>
       <c r="G48" s="17">
         <v>-51</v>
       </c>
       <c r="H48" s="17">
         <v>-21</v>
       </c>
       <c r="I48" s="17">
@@ -4925,50 +5060,53 @@
         <v>-18</v>
       </c>
       <c r="X48" s="19">
         <v>-20</v>
       </c>
       <c r="Y48" s="19">
         <v>-33</v>
       </c>
       <c r="Z48" s="19">
         <v>-31</v>
       </c>
       <c r="AA48" s="19">
         <v>-25</v>
       </c>
       <c r="AB48" s="12">
         <v>-6</v>
       </c>
       <c r="AC48" s="12">
         <v>-14</v>
       </c>
       <c r="AD48" s="12">
         <v>-23</v>
       </c>
       <c r="AE48" s="23">
         <v>2</v>
+      </c>
+      <c r="AF48" s="51">
+        <v>-2</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>-44</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="17">
         <v>-7</v>
       </c>
       <c r="E49" s="17">
         <v>25</v>
       </c>
       <c r="F49" s="17">
         <v>-12</v>
       </c>
       <c r="G49" s="17">
         <v>-1</v>
       </c>
       <c r="H49" s="17">
@@ -5021,50 +5159,53 @@
       </c>
       <c r="X49" s="19">
         <v>-19</v>
       </c>
       <c r="Y49" s="19">
         <v>-12</v>
       </c>
       <c r="Z49" s="19">
         <v>55</v>
       </c>
       <c r="AA49" s="19">
         <v>63</v>
       </c>
       <c r="AB49" s="12">
         <v>-19</v>
       </c>
       <c r="AC49" s="12">
         <v>13</v>
       </c>
       <c r="AD49" s="12">
         <v>58</v>
       </c>
       <c r="AE49" s="23">
         <v>-64</v>
       </c>
+      <c r="AF49" s="51">
+        <v>12</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>-58</v>
       </c>
       <c r="C50" s="17">
         <v>-37</v>
       </c>
       <c r="D50" s="17">
         <v>-42</v>
       </c>
       <c r="E50" s="17">
         <v>-46</v>
       </c>
       <c r="F50" s="17">
         <v>-47</v>
       </c>
       <c r="G50" s="17">
         <v>-64</v>
       </c>
       <c r="H50" s="17">
         <v>-84</v>
@@ -5116,50 +5257,53 @@
       </c>
       <c r="X50" s="19">
         <v>-83</v>
       </c>
       <c r="Y50" s="19">
         <v>-39</v>
       </c>
       <c r="Z50" s="19">
         <v>-69</v>
       </c>
       <c r="AA50" s="19">
         <v>-43</v>
       </c>
       <c r="AB50" s="12">
         <v>-20</v>
       </c>
       <c r="AC50" s="12">
         <v>-60</v>
       </c>
       <c r="AD50" s="12">
         <v>-2</v>
       </c>
       <c r="AE50" s="23">
         <v>-12</v>
       </c>
+      <c r="AF50" s="51">
+        <v>-33</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>-33</v>
       </c>
       <c r="C51" s="17">
         <v>-20</v>
       </c>
       <c r="D51" s="17">
         <v>5</v>
       </c>
       <c r="E51" s="17">
         <v>-15</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="17">
         <v>-14</v>
       </c>
       <c r="H51" s="17">
         <v>-29</v>
@@ -5211,50 +5355,53 @@
       </c>
       <c r="X51" s="19">
         <v>-40</v>
       </c>
       <c r="Y51" s="19">
         <v>-18</v>
       </c>
       <c r="Z51" s="19">
         <v>-19</v>
       </c>
       <c r="AA51" s="19">
         <v>-12</v>
       </c>
       <c r="AB51" s="12">
         <v>-33</v>
       </c>
       <c r="AC51" s="12">
         <v>34</v>
       </c>
       <c r="AD51" s="12">
         <v>-21</v>
       </c>
       <c r="AE51" s="23">
         <v>-40</v>
       </c>
+      <c r="AF51" s="51">
+        <v>-33</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>-77</v>
       </c>
       <c r="C52" s="17">
         <v>-63</v>
       </c>
       <c r="D52" s="17">
         <v>-26</v>
       </c>
       <c r="E52" s="17">
         <v>-31</v>
       </c>
       <c r="F52" s="17">
         <v>-34</v>
       </c>
       <c r="G52" s="17">
         <v>-40</v>
       </c>
       <c r="H52" s="17">
         <v>-77</v>
@@ -5306,50 +5453,53 @@
       </c>
       <c r="X52" s="19">
         <v>-96</v>
       </c>
       <c r="Y52" s="19">
         <v>-52</v>
       </c>
       <c r="Z52" s="19">
         <v>-19</v>
       </c>
       <c r="AA52" s="19">
         <v>-33</v>
       </c>
       <c r="AB52" s="12">
         <v>-44</v>
       </c>
       <c r="AC52" s="12">
         <v>-29</v>
       </c>
       <c r="AD52" s="12">
         <v>-60</v>
       </c>
       <c r="AE52" s="23">
         <v>-23</v>
       </c>
+      <c r="AF52" s="51">
+        <v>-45</v>
+      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>-37</v>
       </c>
       <c r="C53" s="18">
         <v>-22</v>
       </c>
       <c r="D53" s="18">
         <v>-10</v>
       </c>
       <c r="E53" s="18">
         <v>-1</v>
       </c>
       <c r="F53" s="18">
         <v>-44</v>
       </c>
       <c r="G53" s="18">
         <v>-50</v>
       </c>
       <c r="H53" s="18">
         <v>-74</v>
@@ -5401,113 +5551,115 @@
       </c>
       <c r="X53" s="18">
         <v>-56</v>
       </c>
       <c r="Y53" s="18">
         <v>-32</v>
       </c>
       <c r="Z53" s="18">
         <v>-27</v>
       </c>
       <c r="AA53" s="18">
         <v>-73</v>
       </c>
       <c r="AB53" s="35">
         <v>-34</v>
       </c>
       <c r="AC53" s="35">
         <v>-28</v>
       </c>
       <c r="AD53" s="35">
         <v>-10</v>
       </c>
       <c r="AE53" s="40">
         <v>-66</v>
       </c>
-      <c r="AF53" s="40"/>
+      <c r="AF53" s="53">
+        <v>-33</v>
+      </c>
       <c r="AG53" s="40"/>
       <c r="AH53" s="40"/>
       <c r="AI53" s="40"/>
       <c r="AJ53" s="40"/>
       <c r="AK53" s="40"/>
     </row>
-    <row r="54" spans="1:37" ht="15">
+    <row r="54" spans="1:37" ht="14.4">
       <c r="D54" s="13"/>
       <c r="R54" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="AH40" sqref="AH40"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="23"/>
+    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15" customHeight="1">
       <c r="A1" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="50"/>
       <c r="Q1" s="50"/>
       <c r="R1" s="50"/>
       <c r="S1" s="50"/>
       <c r="T1" s="50"/>
@@ -5799,51 +5951,53 @@
       </c>
       <c r="X7" s="20">
         <v>1703</v>
       </c>
       <c r="Y7" s="20">
         <v>1512</v>
       </c>
       <c r="Z7" s="12">
         <v>2084</v>
       </c>
       <c r="AA7" s="12">
         <v>2415</v>
       </c>
       <c r="AB7" s="34">
         <v>2485</v>
       </c>
       <c r="AC7" s="12">
         <v>2246</v>
       </c>
       <c r="AD7" s="12">
         <v>1740</v>
       </c>
       <c r="AE7" s="12">
         <v>2371</v>
       </c>
-      <c r="AF7" s="41"/>
+      <c r="AF7" s="51">
+        <v>2330</v>
+      </c>
       <c r="AG7" s="41"/>
       <c r="AH7" s="41"/>
       <c r="AI7" s="41"/>
       <c r="AJ7" s="41"/>
       <c r="AK7" s="41"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>598</v>
       </c>
       <c r="C8" s="20">
         <v>594</v>
       </c>
       <c r="D8" s="20">
         <v>518</v>
       </c>
       <c r="E8" s="20">
         <v>595</v>
       </c>
       <c r="F8" s="20">
         <v>470</v>
       </c>
@@ -5900,51 +6054,53 @@
       </c>
       <c r="X8" s="20">
         <v>638</v>
       </c>
       <c r="Y8" s="20">
         <v>541</v>
       </c>
       <c r="Z8" s="12">
         <v>719</v>
       </c>
       <c r="AA8" s="12">
         <v>749</v>
       </c>
       <c r="AB8" s="34">
         <v>899</v>
       </c>
       <c r="AC8" s="12">
         <v>697</v>
       </c>
       <c r="AD8" s="12">
         <v>529</v>
       </c>
       <c r="AE8" s="12">
         <v>771</v>
       </c>
-      <c r="AF8" s="41"/>
+      <c r="AF8" s="51">
+        <v>768</v>
+      </c>
       <c r="AG8" s="41"/>
       <c r="AH8" s="41"/>
       <c r="AI8" s="41"/>
       <c r="AJ8" s="41"/>
       <c r="AK8" s="41"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>97</v>
       </c>
       <c r="C9" s="20">
         <v>68</v>
       </c>
       <c r="D9" s="20">
         <v>89</v>
       </c>
       <c r="E9" s="20">
         <v>99</v>
       </c>
       <c r="F9" s="20">
         <v>86</v>
       </c>
@@ -6001,51 +6157,53 @@
       </c>
       <c r="X9" s="20">
         <v>96</v>
       </c>
       <c r="Y9" s="20">
         <v>58</v>
       </c>
       <c r="Z9" s="12">
         <v>114</v>
       </c>
       <c r="AA9" s="12">
         <v>138</v>
       </c>
       <c r="AB9" s="34">
         <v>156</v>
       </c>
       <c r="AC9" s="12">
         <v>200</v>
       </c>
       <c r="AD9" s="12">
         <v>145</v>
       </c>
       <c r="AE9" s="12">
         <v>137</v>
       </c>
-      <c r="AF9" s="41"/>
+      <c r="AF9" s="51">
+        <v>142</v>
+      </c>
       <c r="AG9" s="41"/>
       <c r="AH9" s="41"/>
       <c r="AI9" s="41"/>
       <c r="AJ9" s="41"/>
       <c r="AK9" s="41"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>55</v>
       </c>
       <c r="C10" s="20">
         <v>41</v>
       </c>
       <c r="D10" s="20">
         <v>45</v>
       </c>
       <c r="E10" s="20">
         <v>56</v>
       </c>
       <c r="F10" s="20">
         <v>52</v>
       </c>
@@ -6102,51 +6260,53 @@
       </c>
       <c r="X10" s="20">
         <v>66</v>
       </c>
       <c r="Y10" s="20">
         <v>36</v>
       </c>
       <c r="Z10" s="12">
         <v>62</v>
       </c>
       <c r="AA10" s="12">
         <v>47</v>
       </c>
       <c r="AB10" s="34">
         <v>49</v>
       </c>
       <c r="AC10" s="12">
         <v>56</v>
       </c>
       <c r="AD10" s="12">
         <v>63</v>
       </c>
       <c r="AE10" s="12">
         <v>57</v>
       </c>
-      <c r="AF10" s="41"/>
+      <c r="AF10" s="51">
+        <v>67</v>
+      </c>
       <c r="AG10" s="41"/>
       <c r="AH10" s="41"/>
       <c r="AI10" s="41"/>
       <c r="AJ10" s="41"/>
       <c r="AK10" s="41"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>88</v>
       </c>
       <c r="C11" s="20">
         <v>97</v>
       </c>
       <c r="D11" s="20">
         <v>62</v>
       </c>
       <c r="E11" s="20">
         <v>74</v>
       </c>
       <c r="F11" s="20">
         <v>88</v>
       </c>
@@ -6203,51 +6363,53 @@
       </c>
       <c r="X11" s="20">
         <v>80</v>
       </c>
       <c r="Y11" s="20">
         <v>62</v>
       </c>
       <c r="Z11" s="12">
         <v>137</v>
       </c>
       <c r="AA11" s="12">
         <v>130</v>
       </c>
       <c r="AB11" s="34">
         <v>131</v>
       </c>
       <c r="AC11" s="12">
         <v>86</v>
       </c>
       <c r="AD11" s="12">
         <v>105</v>
       </c>
       <c r="AE11" s="12">
         <v>157</v>
       </c>
-      <c r="AF11" s="41"/>
+      <c r="AF11" s="51">
+        <v>129</v>
+      </c>
       <c r="AG11" s="41"/>
       <c r="AH11" s="41"/>
       <c r="AI11" s="41"/>
       <c r="AJ11" s="41"/>
       <c r="AK11" s="41"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>71</v>
       </c>
       <c r="C12" s="20">
         <v>53</v>
       </c>
       <c r="D12" s="20">
         <v>58</v>
       </c>
       <c r="E12" s="20">
         <v>58</v>
       </c>
       <c r="F12" s="20">
         <v>47</v>
       </c>
@@ -6304,51 +6466,53 @@
       </c>
       <c r="X12" s="20">
         <v>51</v>
       </c>
       <c r="Y12" s="20">
         <v>79</v>
       </c>
       <c r="Z12" s="12">
         <v>59</v>
       </c>
       <c r="AA12" s="12">
         <v>92</v>
       </c>
       <c r="AB12" s="34">
         <v>87</v>
       </c>
       <c r="AC12" s="12">
         <v>85</v>
       </c>
       <c r="AD12" s="12">
         <v>84</v>
       </c>
       <c r="AE12" s="12">
         <v>79</v>
       </c>
-      <c r="AF12" s="41"/>
+      <c r="AF12" s="51">
+        <v>91</v>
+      </c>
       <c r="AG12" s="41"/>
       <c r="AH12" s="41"/>
       <c r="AI12" s="41"/>
       <c r="AJ12" s="41"/>
       <c r="AK12" s="41"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>92</v>
       </c>
       <c r="C13" s="20">
         <v>39</v>
       </c>
       <c r="D13" s="20">
         <v>65</v>
       </c>
       <c r="E13" s="20">
         <v>79</v>
       </c>
       <c r="F13" s="20">
         <v>53</v>
       </c>
@@ -6405,51 +6569,53 @@
       </c>
       <c r="X13" s="20">
         <v>56</v>
       </c>
       <c r="Y13" s="20">
         <v>72</v>
       </c>
       <c r="Z13" s="12">
         <v>65</v>
       </c>
       <c r="AA13" s="12">
         <v>71</v>
       </c>
       <c r="AB13" s="34">
         <v>94</v>
       </c>
       <c r="AC13" s="12">
         <v>69</v>
       </c>
       <c r="AD13" s="12">
         <v>47</v>
       </c>
       <c r="AE13" s="12">
         <v>83</v>
       </c>
-      <c r="AF13" s="41"/>
+      <c r="AF13" s="51">
+        <v>78</v>
+      </c>
       <c r="AG13" s="41"/>
       <c r="AH13" s="41"/>
       <c r="AI13" s="41"/>
       <c r="AJ13" s="41"/>
       <c r="AK13" s="41"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>249</v>
       </c>
       <c r="C14" s="20">
         <v>232</v>
       </c>
       <c r="D14" s="20">
         <v>182</v>
       </c>
       <c r="E14" s="20">
         <v>556</v>
       </c>
       <c r="F14" s="20">
         <v>229</v>
       </c>
@@ -6506,51 +6672,53 @@
       </c>
       <c r="X14" s="20">
         <v>204</v>
       </c>
       <c r="Y14" s="20">
         <v>187</v>
       </c>
       <c r="Z14" s="12">
         <v>273</v>
       </c>
       <c r="AA14" s="12">
         <v>311</v>
       </c>
       <c r="AB14" s="34">
         <v>283</v>
       </c>
       <c r="AC14" s="12">
         <v>260</v>
       </c>
       <c r="AD14" s="12">
         <v>236</v>
       </c>
       <c r="AE14" s="12">
         <v>334</v>
       </c>
-      <c r="AF14" s="41"/>
+      <c r="AF14" s="51">
+        <v>295</v>
+      </c>
       <c r="AG14" s="41"/>
       <c r="AH14" s="41"/>
       <c r="AI14" s="41"/>
       <c r="AJ14" s="41"/>
       <c r="AK14" s="41"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>58</v>
       </c>
       <c r="C15" s="20">
         <v>62</v>
       </c>
       <c r="D15" s="20">
         <v>69</v>
       </c>
       <c r="E15" s="20">
         <v>53</v>
       </c>
       <c r="F15" s="20">
         <v>48</v>
       </c>
@@ -6607,51 +6775,53 @@
       </c>
       <c r="X15" s="20">
         <v>66</v>
       </c>
       <c r="Y15" s="20">
         <v>52</v>
       </c>
       <c r="Z15" s="12">
         <v>72</v>
       </c>
       <c r="AA15" s="12">
         <v>129</v>
       </c>
       <c r="AB15" s="34">
         <v>87</v>
       </c>
       <c r="AC15" s="12">
         <v>101</v>
       </c>
       <c r="AD15" s="12">
         <v>51</v>
       </c>
       <c r="AE15" s="12">
         <v>84</v>
       </c>
-      <c r="AF15" s="41"/>
+      <c r="AF15" s="51">
+        <v>63</v>
+      </c>
       <c r="AG15" s="41"/>
       <c r="AH15" s="41"/>
       <c r="AI15" s="41"/>
       <c r="AJ15" s="41"/>
       <c r="AK15" s="41"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>85</v>
       </c>
       <c r="C16" s="20">
         <v>50</v>
       </c>
       <c r="D16" s="20">
         <v>51</v>
       </c>
       <c r="E16" s="20">
         <v>49</v>
       </c>
       <c r="F16" s="20">
         <v>63</v>
       </c>
@@ -6708,51 +6878,53 @@
       </c>
       <c r="X16" s="20">
         <v>66</v>
       </c>
       <c r="Y16" s="20">
         <v>46</v>
       </c>
       <c r="Z16" s="12">
         <v>74</v>
       </c>
       <c r="AA16" s="12">
         <v>111</v>
       </c>
       <c r="AB16" s="34">
         <v>107</v>
       </c>
       <c r="AC16" s="12">
         <v>89</v>
       </c>
       <c r="AD16" s="12">
         <v>46</v>
       </c>
       <c r="AE16" s="12">
         <v>89</v>
       </c>
-      <c r="AF16" s="41"/>
+      <c r="AF16" s="51">
+        <v>116</v>
+      </c>
       <c r="AG16" s="41"/>
       <c r="AH16" s="41"/>
       <c r="AI16" s="41"/>
       <c r="AJ16" s="41"/>
       <c r="AK16" s="41"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>49</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>56</v>
       </c>
       <c r="E17" s="20">
         <v>89</v>
       </c>
       <c r="F17" s="20">
         <v>49</v>
       </c>
@@ -6809,51 +6981,53 @@
       </c>
       <c r="X17" s="20">
         <v>69</v>
       </c>
       <c r="Y17" s="20">
         <v>85</v>
       </c>
       <c r="Z17" s="12">
         <v>146</v>
       </c>
       <c r="AA17" s="12">
         <v>174</v>
       </c>
       <c r="AB17" s="34">
         <v>135</v>
       </c>
       <c r="AC17" s="12">
         <v>135</v>
       </c>
       <c r="AD17" s="12">
         <v>124</v>
       </c>
       <c r="AE17" s="12">
         <v>90</v>
       </c>
-      <c r="AF17" s="41"/>
+      <c r="AF17" s="51">
+        <v>115</v>
+      </c>
       <c r="AG17" s="41"/>
       <c r="AH17" s="41"/>
       <c r="AI17" s="41"/>
       <c r="AJ17" s="41"/>
       <c r="AK17" s="41"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>125</v>
       </c>
       <c r="C18" s="20">
         <v>106</v>
       </c>
       <c r="D18" s="20">
         <v>101</v>
       </c>
       <c r="E18" s="20">
         <v>111</v>
       </c>
       <c r="F18" s="20">
         <v>96</v>
       </c>
@@ -6910,51 +7084,53 @@
       </c>
       <c r="X18" s="20">
         <v>133</v>
       </c>
       <c r="Y18" s="20">
         <v>96</v>
       </c>
       <c r="Z18" s="12">
         <v>126</v>
       </c>
       <c r="AA18" s="12">
         <v>179</v>
       </c>
       <c r="AB18" s="34">
         <v>171</v>
       </c>
       <c r="AC18" s="12">
         <v>156</v>
       </c>
       <c r="AD18" s="12">
         <v>122</v>
       </c>
       <c r="AE18" s="12">
         <v>214</v>
       </c>
-      <c r="AF18" s="41"/>
+      <c r="AF18" s="51">
+        <v>182</v>
+      </c>
       <c r="AG18" s="41"/>
       <c r="AH18" s="41"/>
       <c r="AI18" s="41"/>
       <c r="AJ18" s="41"/>
       <c r="AK18" s="41"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>33</v>
       </c>
       <c r="C19" s="20">
         <v>25</v>
       </c>
       <c r="D19" s="20">
         <v>52</v>
       </c>
       <c r="E19" s="20">
         <v>31</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
@@ -7011,51 +7187,53 @@
       </c>
       <c r="X19" s="20">
         <v>35</v>
       </c>
       <c r="Y19" s="20">
         <v>46</v>
       </c>
       <c r="Z19" s="12">
         <v>44</v>
       </c>
       <c r="AA19" s="12">
         <v>51</v>
       </c>
       <c r="AB19" s="34">
         <v>44</v>
       </c>
       <c r="AC19" s="12">
         <v>108</v>
       </c>
       <c r="AD19" s="12">
         <v>36</v>
       </c>
       <c r="AE19" s="12">
         <v>41</v>
       </c>
-      <c r="AF19" s="41"/>
+      <c r="AF19" s="51">
+        <v>65</v>
+      </c>
       <c r="AG19" s="41"/>
       <c r="AH19" s="41"/>
       <c r="AI19" s="41"/>
       <c r="AJ19" s="41"/>
       <c r="AK19" s="41"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>44</v>
       </c>
       <c r="C20" s="20">
         <v>28</v>
       </c>
       <c r="D20" s="20">
         <v>67</v>
       </c>
       <c r="E20" s="20">
         <v>45</v>
       </c>
       <c r="F20" s="20">
         <v>60</v>
       </c>
@@ -7112,51 +7290,53 @@
       </c>
       <c r="X20" s="20">
         <v>37</v>
       </c>
       <c r="Y20" s="20">
         <v>35</v>
       </c>
       <c r="Z20" s="12">
         <v>82</v>
       </c>
       <c r="AA20" s="12">
         <v>83</v>
       </c>
       <c r="AB20" s="34">
         <v>91</v>
       </c>
       <c r="AC20" s="12">
         <v>59</v>
       </c>
       <c r="AD20" s="12">
         <v>35</v>
       </c>
       <c r="AE20" s="23">
         <v>96</v>
       </c>
-      <c r="AF20" s="41"/>
+      <c r="AF20" s="51">
+        <v>84</v>
+      </c>
       <c r="AG20" s="41"/>
       <c r="AH20" s="41"/>
       <c r="AI20" s="41"/>
       <c r="AJ20" s="41"/>
       <c r="AK20" s="41"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>94</v>
       </c>
       <c r="C21" s="20">
         <v>103</v>
       </c>
       <c r="D21" s="20">
         <v>105</v>
       </c>
       <c r="E21" s="20">
         <v>129</v>
       </c>
       <c r="F21" s="20">
         <v>84</v>
       </c>
@@ -7213,51 +7393,53 @@
       </c>
       <c r="X21" s="20">
         <v>106</v>
       </c>
       <c r="Y21" s="20">
         <v>117</v>
       </c>
       <c r="Z21" s="12">
         <v>111</v>
       </c>
       <c r="AA21" s="12">
         <v>150</v>
       </c>
       <c r="AB21" s="34">
         <v>151</v>
       </c>
       <c r="AC21" s="12">
         <v>145</v>
       </c>
       <c r="AD21" s="12">
         <v>117</v>
       </c>
       <c r="AE21" s="23">
         <v>139</v>
       </c>
-      <c r="AF21" s="41"/>
+      <c r="AF21" s="51">
+        <v>135</v>
+      </c>
       <c r="AG21" s="41"/>
       <c r="AH21" s="41"/>
       <c r="AI21" s="41"/>
       <c r="AJ21" s="41"/>
       <c r="AK21" s="41"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="47"/>
       <c r="O22" s="47"/>
       <c r="P22" s="47"/>
@@ -7351,51 +7533,53 @@
       </c>
       <c r="X23" s="20">
         <v>786</v>
       </c>
       <c r="Y23" s="20">
         <v>637</v>
       </c>
       <c r="Z23" s="30">
         <v>880</v>
       </c>
       <c r="AA23" s="30">
         <v>959</v>
       </c>
       <c r="AB23" s="34">
         <v>1071</v>
       </c>
       <c r="AC23" s="12">
         <v>883</v>
       </c>
       <c r="AD23" s="12">
         <v>639</v>
       </c>
       <c r="AE23" s="12">
         <v>973</v>
       </c>
-      <c r="AF23" s="41"/>
+      <c r="AF23" s="51">
+        <v>976</v>
+      </c>
       <c r="AG23" s="41"/>
       <c r="AH23" s="41"/>
       <c r="AI23" s="41"/>
       <c r="AJ23" s="41"/>
       <c r="AK23" s="41"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>598</v>
       </c>
       <c r="C24" s="20">
         <v>594</v>
       </c>
       <c r="D24" s="20">
         <v>518</v>
       </c>
       <c r="E24" s="20">
         <v>595</v>
       </c>
       <c r="F24" s="20">
         <v>470</v>
       </c>
@@ -7452,51 +7636,53 @@
       </c>
       <c r="X24" s="20">
         <v>638</v>
       </c>
       <c r="Y24" s="20">
         <v>541</v>
       </c>
       <c r="Z24" s="30">
         <v>719</v>
       </c>
       <c r="AA24" s="30">
         <v>749</v>
       </c>
       <c r="AB24" s="34">
         <v>899</v>
       </c>
       <c r="AC24" s="12">
         <v>697</v>
       </c>
       <c r="AD24" s="12">
         <v>529</v>
       </c>
       <c r="AE24" s="12">
         <v>771</v>
       </c>
-      <c r="AF24" s="41"/>
+      <c r="AF24" s="51">
+        <v>768</v>
+      </c>
       <c r="AG24" s="41"/>
       <c r="AH24" s="41"/>
       <c r="AI24" s="41"/>
       <c r="AJ24" s="41"/>
       <c r="AK24" s="41"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
@@ -7553,51 +7739,53 @@
       </c>
       <c r="X25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="41"/>
+      <c r="AF25" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG25" s="41"/>
       <c r="AH25" s="41"/>
       <c r="AI25" s="41"/>
       <c r="AJ25" s="41"/>
       <c r="AK25" s="41"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
@@ -7654,51 +7842,53 @@
       </c>
       <c r="X26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="41"/>
+      <c r="AF26" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG26" s="41"/>
       <c r="AH26" s="41"/>
       <c r="AI26" s="41"/>
       <c r="AJ26" s="41"/>
       <c r="AK26" s="41"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="20">
         <v>34</v>
       </c>
       <c r="C27" s="20">
         <v>34</v>
       </c>
       <c r="D27" s="20">
         <v>31</v>
       </c>
       <c r="E27" s="20">
         <v>25</v>
       </c>
       <c r="F27" s="20">
         <v>52</v>
       </c>
@@ -7755,51 +7945,53 @@
       </c>
       <c r="X27" s="20">
         <v>31</v>
       </c>
       <c r="Y27" s="20">
         <v>29</v>
       </c>
       <c r="Z27" s="30">
         <v>47</v>
       </c>
       <c r="AA27" s="30">
         <v>54</v>
       </c>
       <c r="AB27" s="34">
         <v>45</v>
       </c>
       <c r="AC27" s="12">
         <v>35</v>
       </c>
       <c r="AD27" s="12">
         <v>36</v>
       </c>
       <c r="AE27" s="23">
         <v>76</v>
       </c>
-      <c r="AF27" s="41"/>
+      <c r="AF27" s="51">
+        <v>58</v>
+      </c>
       <c r="AG27" s="41"/>
       <c r="AH27" s="41"/>
       <c r="AI27" s="41"/>
       <c r="AJ27" s="41"/>
       <c r="AK27" s="41"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
@@ -7856,51 +8048,53 @@
       </c>
       <c r="X28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="41"/>
+      <c r="AF28" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG28" s="41"/>
       <c r="AH28" s="41"/>
       <c r="AI28" s="41"/>
       <c r="AJ28" s="41"/>
       <c r="AK28" s="41"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
@@ -7957,51 +8151,53 @@
       </c>
       <c r="X29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="41"/>
+      <c r="AF29" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG29" s="41"/>
       <c r="AH29" s="41"/>
       <c r="AI29" s="41"/>
       <c r="AJ29" s="41"/>
       <c r="AK29" s="41"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
@@ -8058,51 +8254,53 @@
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="41"/>
+      <c r="AF30" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG30" s="41"/>
       <c r="AH30" s="41"/>
       <c r="AI30" s="41"/>
       <c r="AJ30" s="41"/>
       <c r="AK30" s="41"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="20">
         <v>18</v>
       </c>
       <c r="C31" s="20">
         <v>17</v>
       </c>
       <c r="D31" s="20">
         <v>22</v>
       </c>
       <c r="E31" s="20">
         <v>20</v>
       </c>
       <c r="F31" s="20">
         <v>14</v>
       </c>
@@ -8159,51 +8357,53 @@
       </c>
       <c r="X31" s="20">
         <v>25</v>
       </c>
       <c r="Y31" s="20">
         <v>19</v>
       </c>
       <c r="Z31" s="30">
         <v>21</v>
       </c>
       <c r="AA31" s="30">
         <v>35</v>
       </c>
       <c r="AB31" s="34">
         <v>29</v>
       </c>
       <c r="AC31" s="12">
         <v>28</v>
       </c>
       <c r="AD31" s="12">
         <v>17</v>
       </c>
       <c r="AE31" s="23">
         <v>34</v>
       </c>
-      <c r="AF31" s="41"/>
+      <c r="AF31" s="51">
+        <v>22</v>
+      </c>
       <c r="AG31" s="41"/>
       <c r="AH31" s="41"/>
       <c r="AI31" s="41"/>
       <c r="AJ31" s="41"/>
       <c r="AK31" s="41"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="20">
         <v>40</v>
       </c>
       <c r="C32" s="20">
         <v>34</v>
       </c>
       <c r="D32" s="20">
         <v>27</v>
       </c>
       <c r="E32" s="20">
         <v>35</v>
       </c>
       <c r="F32" s="20">
         <v>42</v>
       </c>
@@ -8260,51 +8460,53 @@
       </c>
       <c r="X32" s="20">
         <v>33</v>
       </c>
       <c r="Y32" s="20">
         <v>21</v>
       </c>
       <c r="Z32" s="30">
         <v>47</v>
       </c>
       <c r="AA32" s="30">
         <v>59</v>
       </c>
       <c r="AB32" s="34">
         <v>49</v>
       </c>
       <c r="AC32" s="12">
         <v>63</v>
       </c>
       <c r="AD32" s="12">
         <v>20</v>
       </c>
       <c r="AE32" s="23">
         <v>37</v>
       </c>
-      <c r="AF32" s="41"/>
+      <c r="AF32" s="51">
+        <v>56</v>
+      </c>
       <c r="AG32" s="41"/>
       <c r="AH32" s="41"/>
       <c r="AI32" s="41"/>
       <c r="AJ32" s="41"/>
       <c r="AK32" s="41"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
@@ -8361,51 +8563,53 @@
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="41"/>
+      <c r="AF33" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG33" s="41"/>
       <c r="AH33" s="41"/>
       <c r="AI33" s="41"/>
       <c r="AJ33" s="41"/>
       <c r="AK33" s="41"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>50</v>
       </c>
       <c r="C34" s="20">
         <v>41</v>
       </c>
       <c r="D34" s="20">
         <v>36</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>33</v>
       </c>
@@ -8462,51 +8666,53 @@
       </c>
       <c r="X34" s="20">
         <v>59</v>
       </c>
       <c r="Y34" s="20">
         <v>27</v>
       </c>
       <c r="Z34" s="30">
         <v>46</v>
       </c>
       <c r="AA34" s="30">
         <v>62</v>
       </c>
       <c r="AB34" s="34">
         <v>49</v>
       </c>
       <c r="AC34" s="12">
         <v>60</v>
       </c>
       <c r="AD34" s="12">
         <v>37</v>
       </c>
       <c r="AE34" s="23">
         <v>55</v>
       </c>
-      <c r="AF34" s="41"/>
+      <c r="AF34" s="51">
+        <v>72</v>
+      </c>
       <c r="AG34" s="41"/>
       <c r="AH34" s="41"/>
       <c r="AI34" s="41"/>
       <c r="AJ34" s="41"/>
       <c r="AK34" s="41"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
@@ -8563,51 +8769,53 @@
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="41"/>
+      <c r="AF35" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG35" s="41"/>
       <c r="AH35" s="41"/>
       <c r="AI35" s="41"/>
       <c r="AJ35" s="41"/>
       <c r="AK35" s="41"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
@@ -8664,51 +8872,53 @@
       </c>
       <c r="X36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="41"/>
+      <c r="AF36" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG36" s="41"/>
       <c r="AH36" s="41"/>
       <c r="AI36" s="41"/>
       <c r="AJ36" s="41"/>
       <c r="AK36" s="41"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
@@ -8765,51 +8975,53 @@
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="41"/>
+      <c r="AF37" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG37" s="41"/>
       <c r="AH37" s="41"/>
       <c r="AI37" s="41"/>
       <c r="AJ37" s="41"/>
       <c r="AK37" s="41"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="46"/>
       <c r="C38" s="46"/>
       <c r="D38" s="46"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="46"/>
       <c r="N38" s="46"/>
       <c r="O38" s="46"/>
       <c r="P38" s="46"/>
@@ -8904,51 +9116,53 @@
       </c>
       <c r="X39" s="20">
         <v>917</v>
       </c>
       <c r="Y39" s="20">
         <v>875</v>
       </c>
       <c r="Z39" s="29">
         <v>1204</v>
       </c>
       <c r="AA39" s="29">
         <v>1456</v>
       </c>
       <c r="AB39" s="34">
         <v>1414</v>
       </c>
       <c r="AC39" s="12">
         <v>1363</v>
       </c>
       <c r="AD39" s="12">
         <v>1101</v>
       </c>
       <c r="AE39" s="12">
         <v>1398</v>
       </c>
-      <c r="AF39" s="41"/>
+      <c r="AF39" s="51">
+        <v>1354</v>
+      </c>
       <c r="AG39" s="41"/>
       <c r="AH39" s="41"/>
       <c r="AI39" s="41"/>
       <c r="AJ39" s="41"/>
       <c r="AK39" s="41"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="21" t="s">
         <v>16</v>
       </c>
@@ -9005,51 +9219,53 @@
       </c>
       <c r="X40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF40" s="41"/>
+      <c r="AF40" s="12" t="s">
+        <v>16</v>
+      </c>
       <c r="AG40" s="41"/>
       <c r="AH40" s="41"/>
       <c r="AI40" s="41"/>
       <c r="AJ40" s="41"/>
       <c r="AK40" s="41"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="20">
         <v>97</v>
       </c>
       <c r="C41" s="20">
         <v>68</v>
       </c>
       <c r="D41" s="20">
         <v>89</v>
       </c>
       <c r="E41" s="20">
         <v>99</v>
       </c>
       <c r="F41" s="21">
         <v>86</v>
       </c>
@@ -9106,51 +9322,53 @@
       </c>
       <c r="X41" s="20">
         <v>96</v>
       </c>
       <c r="Y41" s="20">
         <v>58</v>
       </c>
       <c r="Z41" s="30">
         <v>114</v>
       </c>
       <c r="AA41" s="29">
         <v>138</v>
       </c>
       <c r="AB41" s="34">
         <v>156</v>
       </c>
       <c r="AC41" s="12">
         <v>200</v>
       </c>
       <c r="AD41" s="12">
         <v>145</v>
       </c>
       <c r="AE41" s="41">
         <v>137</v>
       </c>
-      <c r="AF41" s="41"/>
+      <c r="AF41" s="51">
+        <v>142</v>
+      </c>
       <c r="AG41" s="41"/>
       <c r="AH41" s="41"/>
       <c r="AI41" s="41"/>
       <c r="AJ41" s="41"/>
       <c r="AK41" s="41"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="20">
         <v>55</v>
       </c>
       <c r="C42" s="20">
         <v>41</v>
       </c>
       <c r="D42" s="20">
         <v>45</v>
       </c>
       <c r="E42" s="20">
         <v>56</v>
       </c>
       <c r="F42" s="21">
         <v>52</v>
       </c>
@@ -9207,51 +9425,53 @@
       </c>
       <c r="X42" s="20">
         <v>66</v>
       </c>
       <c r="Y42" s="20">
         <v>36</v>
       </c>
       <c r="Z42" s="30">
         <v>62</v>
       </c>
       <c r="AA42" s="29">
         <v>47</v>
       </c>
       <c r="AB42" s="34">
         <v>49</v>
       </c>
       <c r="AC42" s="12">
         <v>56</v>
       </c>
       <c r="AD42" s="12">
         <v>63</v>
       </c>
       <c r="AE42" s="41">
         <v>57</v>
       </c>
-      <c r="AF42" s="41"/>
+      <c r="AF42" s="51">
+        <v>67</v>
+      </c>
       <c r="AG42" s="41"/>
       <c r="AH42" s="41"/>
       <c r="AI42" s="41"/>
       <c r="AJ42" s="41"/>
       <c r="AK42" s="41"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="20">
         <v>54</v>
       </c>
       <c r="C43" s="20">
         <v>63</v>
       </c>
       <c r="D43" s="20">
         <v>31</v>
       </c>
       <c r="E43" s="20">
         <v>49</v>
       </c>
       <c r="F43" s="21">
         <v>36</v>
       </c>
@@ -9308,51 +9528,53 @@
       </c>
       <c r="X43" s="20">
         <v>49</v>
       </c>
       <c r="Y43" s="20">
         <v>33</v>
       </c>
       <c r="Z43" s="30">
         <v>90</v>
       </c>
       <c r="AA43" s="29">
         <v>76</v>
       </c>
       <c r="AB43" s="34">
         <v>86</v>
       </c>
       <c r="AC43" s="12">
         <v>51</v>
       </c>
       <c r="AD43" s="12">
         <v>69</v>
       </c>
       <c r="AE43" s="41">
         <v>81</v>
       </c>
-      <c r="AF43" s="41"/>
+      <c r="AF43" s="51">
+        <v>71</v>
+      </c>
       <c r="AG43" s="41"/>
       <c r="AH43" s="41"/>
       <c r="AI43" s="41"/>
       <c r="AJ43" s="41"/>
       <c r="AK43" s="41"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="20">
         <v>71</v>
       </c>
       <c r="C44" s="20">
         <v>53</v>
       </c>
       <c r="D44" s="20">
         <v>58</v>
       </c>
       <c r="E44" s="20">
         <v>58</v>
       </c>
       <c r="F44" s="21">
         <v>47</v>
       </c>
@@ -9409,51 +9631,53 @@
       </c>
       <c r="X44" s="20">
         <v>51</v>
       </c>
       <c r="Y44" s="20">
         <v>79</v>
       </c>
       <c r="Z44" s="30">
         <v>59</v>
       </c>
       <c r="AA44" s="29">
         <v>92</v>
       </c>
       <c r="AB44" s="34">
         <v>87</v>
       </c>
       <c r="AC44" s="12">
         <v>85</v>
       </c>
       <c r="AD44" s="12">
         <v>84</v>
       </c>
       <c r="AE44" s="41">
         <v>79</v>
       </c>
-      <c r="AF44" s="41"/>
+      <c r="AF44" s="51">
+        <v>91</v>
+      </c>
       <c r="AG44" s="41"/>
       <c r="AH44" s="41"/>
       <c r="AI44" s="41"/>
       <c r="AJ44" s="41"/>
       <c r="AK44" s="41"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="20">
         <v>92</v>
       </c>
       <c r="C45" s="20">
         <v>39</v>
       </c>
       <c r="D45" s="20">
         <v>65</v>
       </c>
       <c r="E45" s="20">
         <v>79</v>
       </c>
       <c r="F45" s="21">
         <v>53</v>
       </c>
@@ -9510,51 +9734,53 @@
       </c>
       <c r="X45" s="20">
         <v>56</v>
       </c>
       <c r="Y45" s="20">
         <v>72</v>
       </c>
       <c r="Z45" s="30">
         <v>65</v>
       </c>
       <c r="AA45" s="29">
         <v>71</v>
       </c>
       <c r="AB45" s="34">
         <v>94</v>
       </c>
       <c r="AC45" s="12">
         <v>69</v>
       </c>
       <c r="AD45" s="12">
         <v>47</v>
       </c>
       <c r="AE45" s="41">
         <v>83</v>
       </c>
-      <c r="AF45" s="41"/>
+      <c r="AF45" s="51">
+        <v>78</v>
+      </c>
       <c r="AG45" s="41"/>
       <c r="AH45" s="41"/>
       <c r="AI45" s="41"/>
       <c r="AJ45" s="41"/>
       <c r="AK45" s="41"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="20">
         <v>249</v>
       </c>
       <c r="C46" s="20">
         <v>232</v>
       </c>
       <c r="D46" s="20">
         <v>182</v>
       </c>
       <c r="E46" s="20">
         <v>556</v>
       </c>
       <c r="F46" s="21">
         <v>229</v>
       </c>
@@ -9611,51 +9837,53 @@
       </c>
       <c r="X46" s="20">
         <v>204</v>
       </c>
       <c r="Y46" s="20">
         <v>187</v>
       </c>
       <c r="Z46" s="30">
         <v>273</v>
       </c>
       <c r="AA46" s="29">
         <v>311</v>
       </c>
       <c r="AB46" s="34">
         <v>283</v>
       </c>
       <c r="AC46" s="12">
         <v>260</v>
       </c>
       <c r="AD46" s="12">
         <v>236</v>
       </c>
       <c r="AE46" s="41">
         <v>334</v>
       </c>
-      <c r="AF46" s="41"/>
+      <c r="AF46" s="51">
+        <v>295</v>
+      </c>
       <c r="AG46" s="41"/>
       <c r="AH46" s="41"/>
       <c r="AI46" s="41"/>
       <c r="AJ46" s="41"/>
       <c r="AK46" s="41"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="20">
         <v>40</v>
       </c>
       <c r="C47" s="20">
         <v>45</v>
       </c>
       <c r="D47" s="20">
         <v>47</v>
       </c>
       <c r="E47" s="20">
         <v>33</v>
       </c>
       <c r="F47" s="21">
         <v>34</v>
       </c>
@@ -9712,51 +9940,53 @@
       </c>
       <c r="X47" s="20">
         <v>41</v>
       </c>
       <c r="Y47" s="20">
         <v>33</v>
       </c>
       <c r="Z47" s="30">
         <v>51</v>
       </c>
       <c r="AA47" s="29">
         <v>94</v>
       </c>
       <c r="AB47" s="34">
         <v>58</v>
       </c>
       <c r="AC47" s="12">
         <v>73</v>
       </c>
       <c r="AD47" s="12">
         <v>34</v>
       </c>
       <c r="AE47" s="41">
         <v>50</v>
       </c>
-      <c r="AF47" s="41"/>
+      <c r="AF47" s="51">
+        <v>41</v>
+      </c>
       <c r="AG47" s="41"/>
       <c r="AH47" s="41"/>
       <c r="AI47" s="41"/>
       <c r="AJ47" s="41"/>
       <c r="AK47" s="41"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="20">
         <v>45</v>
       </c>
       <c r="C48" s="20">
         <v>16</v>
       </c>
       <c r="D48" s="20">
         <v>24</v>
       </c>
       <c r="E48" s="20">
         <v>14</v>
       </c>
       <c r="F48" s="21">
         <v>21</v>
       </c>
@@ -9813,51 +10043,53 @@
       </c>
       <c r="X48" s="20">
         <v>33</v>
       </c>
       <c r="Y48" s="20">
         <v>25</v>
       </c>
       <c r="Z48" s="30">
         <v>27</v>
       </c>
       <c r="AA48" s="29">
         <v>52</v>
       </c>
       <c r="AB48" s="34">
         <v>58</v>
       </c>
       <c r="AC48" s="12">
         <v>26</v>
       </c>
       <c r="AD48" s="12">
         <v>26</v>
       </c>
       <c r="AE48" s="41">
         <v>52</v>
       </c>
-      <c r="AF48" s="41"/>
+      <c r="AF48" s="51">
+        <v>60</v>
+      </c>
       <c r="AG48" s="41"/>
       <c r="AH48" s="41"/>
       <c r="AI48" s="41"/>
       <c r="AJ48" s="41"/>
       <c r="AK48" s="41"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="20">
         <v>49</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>56</v>
       </c>
       <c r="E49" s="20">
         <v>89</v>
       </c>
       <c r="F49" s="21">
         <v>49</v>
       </c>
@@ -9914,51 +10146,53 @@
       </c>
       <c r="X49" s="20">
         <v>69</v>
       </c>
       <c r="Y49" s="20">
         <v>85</v>
       </c>
       <c r="Z49" s="30">
         <v>146</v>
       </c>
       <c r="AA49" s="29">
         <v>174</v>
       </c>
       <c r="AB49" s="34">
         <v>135</v>
       </c>
       <c r="AC49" s="12">
         <v>135</v>
       </c>
       <c r="AD49" s="12">
         <v>124</v>
       </c>
       <c r="AE49" s="41">
         <v>90</v>
       </c>
-      <c r="AF49" s="41"/>
+      <c r="AF49" s="51">
+        <v>115</v>
+      </c>
       <c r="AG49" s="41"/>
       <c r="AH49" s="41"/>
       <c r="AI49" s="41"/>
       <c r="AJ49" s="41"/>
       <c r="AK49" s="41"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="20">
         <v>75</v>
       </c>
       <c r="C50" s="20">
         <v>65</v>
       </c>
       <c r="D50" s="20">
         <v>65</v>
       </c>
       <c r="E50" s="20">
         <v>59</v>
       </c>
       <c r="F50" s="21">
         <v>63</v>
       </c>
@@ -10015,51 +10249,53 @@
       </c>
       <c r="X50" s="20">
         <v>74</v>
       </c>
       <c r="Y50" s="20">
         <v>69</v>
       </c>
       <c r="Z50" s="30">
         <v>80</v>
       </c>
       <c r="AA50" s="29">
         <v>117</v>
       </c>
       <c r="AB50" s="34">
         <v>122</v>
       </c>
       <c r="AC50" s="12">
         <v>96</v>
       </c>
       <c r="AD50" s="12">
         <v>85</v>
       </c>
       <c r="AE50" s="41">
         <v>159</v>
       </c>
-      <c r="AF50" s="41"/>
+      <c r="AF50" s="51">
+        <v>110</v>
+      </c>
       <c r="AG50" s="41"/>
       <c r="AH50" s="41"/>
       <c r="AI50" s="41"/>
       <c r="AJ50" s="41"/>
       <c r="AK50" s="41"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="20">
         <v>33</v>
       </c>
       <c r="C51" s="20">
         <v>25</v>
       </c>
       <c r="D51" s="20">
         <v>52</v>
       </c>
       <c r="E51" s="20">
         <v>31</v>
       </c>
       <c r="F51" s="21">
         <v>41</v>
       </c>
@@ -10116,51 +10352,53 @@
       </c>
       <c r="X51" s="20">
         <v>35</v>
       </c>
       <c r="Y51" s="20">
         <v>46</v>
       </c>
       <c r="Z51" s="30">
         <v>44</v>
       </c>
       <c r="AA51" s="29">
         <v>51</v>
       </c>
       <c r="AB51" s="34">
         <v>44</v>
       </c>
       <c r="AC51" s="12">
         <v>108</v>
       </c>
       <c r="AD51" s="12">
         <v>36</v>
       </c>
       <c r="AE51" s="41">
         <v>41</v>
       </c>
-      <c r="AF51" s="41"/>
+      <c r="AF51" s="51">
+        <v>65</v>
+      </c>
       <c r="AG51" s="41"/>
       <c r="AH51" s="41"/>
       <c r="AI51" s="41"/>
       <c r="AJ51" s="41"/>
       <c r="AK51" s="41"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="20">
         <v>44</v>
       </c>
       <c r="C52" s="20">
         <v>28</v>
       </c>
       <c r="D52" s="20">
         <v>67</v>
       </c>
       <c r="E52" s="20">
         <v>45</v>
       </c>
       <c r="F52" s="21">
         <v>60</v>
       </c>
@@ -10217,51 +10455,53 @@
       </c>
       <c r="X52" s="20">
         <v>37</v>
       </c>
       <c r="Y52" s="20">
         <v>35</v>
       </c>
       <c r="Z52" s="30">
         <v>82</v>
       </c>
       <c r="AA52" s="29">
         <v>83</v>
       </c>
       <c r="AB52" s="34">
         <v>91</v>
       </c>
       <c r="AC52" s="12">
         <v>59</v>
       </c>
       <c r="AD52" s="12">
         <v>35</v>
       </c>
       <c r="AE52" s="41">
         <v>96</v>
       </c>
-      <c r="AF52" s="41"/>
+      <c r="AF52" s="51">
+        <v>84</v>
+      </c>
       <c r="AG52" s="41"/>
       <c r="AH52" s="41"/>
       <c r="AI52" s="41"/>
       <c r="AJ52" s="41"/>
       <c r="AK52" s="41"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>94</v>
       </c>
       <c r="C53" s="18">
         <v>103</v>
       </c>
       <c r="D53" s="18">
         <v>105</v>
       </c>
       <c r="E53" s="18">
         <v>129</v>
       </c>
       <c r="F53" s="22">
         <v>84</v>
       </c>
@@ -10318,115 +10558,117 @@
       </c>
       <c r="X53" s="22">
         <v>106</v>
       </c>
       <c r="Y53" s="22">
         <v>117</v>
       </c>
       <c r="Z53" s="31">
         <v>111</v>
       </c>
       <c r="AA53" s="33">
         <v>150</v>
       </c>
       <c r="AB53" s="38">
         <v>151</v>
       </c>
       <c r="AC53" s="35">
         <v>145</v>
       </c>
       <c r="AD53" s="35">
         <v>117</v>
       </c>
       <c r="AE53" s="40">
         <v>139</v>
       </c>
-      <c r="AF53" s="40"/>
+      <c r="AF53" s="53">
+        <v>135</v>
+      </c>
       <c r="AG53" s="40"/>
       <c r="AH53" s="40"/>
       <c r="AI53" s="40"/>
       <c r="AJ53" s="40"/>
       <c r="AK53" s="40"/>
     </row>
     <row r="54" spans="1:37">
       <c r="E54" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AH49" sqref="AH49"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="23" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="23" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="23"/>
+    <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
       <c r="R1" s="44"/>
       <c r="S1" s="44"/>
       <c r="T1" s="44"/>
       <c r="U1" s="44"/>
       <c r="V1" s="44"/>
       <c r="W1" s="44"/>
@@ -10715,50 +10957,53 @@
       </c>
       <c r="X7" s="21">
         <v>2217</v>
       </c>
       <c r="Y7" s="21">
         <v>1959</v>
       </c>
       <c r="Z7" s="21">
         <v>2477</v>
       </c>
       <c r="AA7" s="21">
         <v>2570</v>
       </c>
       <c r="AB7" s="12">
         <v>2697</v>
       </c>
       <c r="AC7" s="12">
         <v>2378</v>
       </c>
       <c r="AD7" s="12">
         <v>1894</v>
       </c>
       <c r="AE7" s="12">
         <v>2628</v>
       </c>
+      <c r="AF7" s="51">
+        <v>2662</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>567</v>
       </c>
       <c r="C8" s="20">
         <v>477</v>
       </c>
       <c r="D8" s="20">
         <v>456</v>
       </c>
       <c r="E8" s="20">
         <v>783</v>
       </c>
       <c r="F8" s="20">
         <v>529</v>
       </c>
       <c r="G8" s="20">
         <v>502</v>
       </c>
       <c r="H8" s="20">
         <v>652</v>
@@ -10810,50 +11055,53 @@
       </c>
       <c r="X8" s="21">
         <v>533</v>
       </c>
       <c r="Y8" s="21">
         <v>512</v>
       </c>
       <c r="Z8" s="21">
         <v>771</v>
       </c>
       <c r="AA8" s="21">
         <v>655</v>
       </c>
       <c r="AB8" s="12">
         <v>754</v>
       </c>
       <c r="AC8" s="12">
         <v>699</v>
       </c>
       <c r="AD8" s="12">
         <v>564</v>
       </c>
       <c r="AE8" s="12">
         <v>663</v>
       </c>
+      <c r="AF8" s="51">
+        <v>685</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>189</v>
       </c>
       <c r="C9" s="20">
         <v>143</v>
       </c>
       <c r="D9" s="20">
         <v>130</v>
       </c>
       <c r="E9" s="20">
         <v>153</v>
       </c>
       <c r="F9" s="20">
         <v>125</v>
       </c>
       <c r="G9" s="20">
         <v>137</v>
       </c>
       <c r="H9" s="20">
         <v>191</v>
@@ -10905,50 +11153,53 @@
       </c>
       <c r="X9" s="21">
         <v>190</v>
       </c>
       <c r="Y9" s="21">
         <v>147</v>
       </c>
       <c r="Z9" s="21">
         <v>180</v>
       </c>
       <c r="AA9" s="21">
         <v>228</v>
       </c>
       <c r="AB9" s="12">
         <v>193</v>
       </c>
       <c r="AC9" s="12">
         <v>179</v>
       </c>
       <c r="AD9" s="12">
         <v>171</v>
       </c>
       <c r="AE9" s="12">
         <v>225</v>
       </c>
+      <c r="AF9" s="51">
+        <v>207</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>94</v>
       </c>
       <c r="C10" s="20">
         <v>70</v>
       </c>
       <c r="D10" s="20">
         <v>72</v>
       </c>
       <c r="E10" s="20">
         <v>77</v>
       </c>
       <c r="F10" s="20">
         <v>66</v>
       </c>
       <c r="G10" s="20">
         <v>90</v>
       </c>
       <c r="H10" s="20">
         <v>113</v>
@@ -11000,50 +11251,53 @@
       </c>
       <c r="X10" s="21">
         <v>81</v>
       </c>
       <c r="Y10" s="21">
         <v>69</v>
       </c>
       <c r="Z10" s="21">
         <v>98</v>
       </c>
       <c r="AA10" s="21">
         <v>94</v>
       </c>
       <c r="AB10" s="12">
         <v>106</v>
       </c>
       <c r="AC10" s="12">
         <v>72</v>
       </c>
       <c r="AD10" s="12">
         <v>69</v>
       </c>
       <c r="AE10" s="12">
         <v>101</v>
       </c>
+      <c r="AF10" s="51">
+        <v>113</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>119</v>
       </c>
       <c r="C11" s="20">
         <v>150</v>
       </c>
       <c r="D11" s="20">
         <v>110</v>
       </c>
       <c r="E11" s="20">
         <v>117</v>
       </c>
       <c r="F11" s="20">
         <v>93</v>
       </c>
       <c r="G11" s="20">
         <v>124</v>
       </c>
       <c r="H11" s="20">
         <v>133</v>
@@ -11095,50 +11349,53 @@
       </c>
       <c r="X11" s="21">
         <v>122</v>
       </c>
       <c r="Y11" s="21">
         <v>103</v>
       </c>
       <c r="Z11" s="21">
         <v>158</v>
       </c>
       <c r="AA11" s="21">
         <v>151</v>
       </c>
       <c r="AB11" s="12">
         <v>151</v>
       </c>
       <c r="AC11" s="12">
         <v>121</v>
       </c>
       <c r="AD11" s="12">
         <v>109</v>
       </c>
       <c r="AE11" s="12">
         <v>133</v>
       </c>
+      <c r="AF11" s="51">
+        <v>166</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>101</v>
       </c>
       <c r="C12" s="20">
         <v>98</v>
       </c>
       <c r="D12" s="20">
         <v>93</v>
       </c>
       <c r="E12" s="20">
         <v>106</v>
       </c>
       <c r="F12" s="20">
         <v>65</v>
       </c>
       <c r="G12" s="20">
         <v>67</v>
       </c>
       <c r="H12" s="20">
         <v>95</v>
@@ -11190,50 +11447,53 @@
       </c>
       <c r="X12" s="21">
         <v>93</v>
       </c>
       <c r="Y12" s="21">
         <v>86</v>
       </c>
       <c r="Z12" s="21">
         <v>124</v>
       </c>
       <c r="AA12" s="21">
         <v>118</v>
       </c>
       <c r="AB12" s="12">
         <v>111</v>
       </c>
       <c r="AC12" s="12">
         <v>111</v>
       </c>
       <c r="AD12" s="12">
         <v>73</v>
       </c>
       <c r="AE12" s="12">
         <v>104</v>
       </c>
+      <c r="AF12" s="51">
+        <v>126</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>127</v>
       </c>
       <c r="C13" s="20">
         <v>94</v>
       </c>
       <c r="D13" s="20">
         <v>73</v>
       </c>
       <c r="E13" s="20">
         <v>106</v>
       </c>
       <c r="F13" s="20">
         <v>87</v>
       </c>
       <c r="G13" s="20">
         <v>94</v>
       </c>
       <c r="H13" s="20">
         <v>132</v>
@@ -11285,50 +11545,53 @@
       </c>
       <c r="X13" s="21">
         <v>113</v>
       </c>
       <c r="Y13" s="21">
         <v>95</v>
       </c>
       <c r="Z13" s="21">
         <v>121</v>
       </c>
       <c r="AA13" s="21">
         <v>81</v>
       </c>
       <c r="AB13" s="12">
         <v>125</v>
       </c>
       <c r="AC13" s="12">
         <v>99</v>
       </c>
       <c r="AD13" s="12">
         <v>66</v>
       </c>
       <c r="AE13" s="12">
         <v>95</v>
       </c>
+      <c r="AF13" s="51">
+        <v>137</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>271</v>
       </c>
       <c r="C14" s="20">
         <v>213</v>
       </c>
       <c r="D14" s="20">
         <v>189</v>
       </c>
       <c r="E14" s="20">
         <v>247</v>
       </c>
       <c r="F14" s="20">
         <v>176</v>
       </c>
       <c r="G14" s="20">
         <v>250</v>
       </c>
       <c r="H14" s="20">
         <v>279</v>
@@ -11380,50 +11643,53 @@
       </c>
       <c r="X14" s="21">
         <v>232</v>
       </c>
       <c r="Y14" s="21">
         <v>217</v>
       </c>
       <c r="Z14" s="21">
         <v>275</v>
       </c>
       <c r="AA14" s="21">
         <v>279</v>
       </c>
       <c r="AB14" s="12">
         <v>318</v>
       </c>
       <c r="AC14" s="12">
         <v>241</v>
       </c>
       <c r="AD14" s="12">
         <v>214</v>
       </c>
       <c r="AE14" s="12">
         <v>312</v>
       </c>
+      <c r="AF14" s="51">
+        <v>295</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>91</v>
       </c>
       <c r="C15" s="20">
         <v>59</v>
       </c>
       <c r="D15" s="20">
         <v>72</v>
       </c>
       <c r="E15" s="20">
         <v>67</v>
       </c>
       <c r="F15" s="20">
         <v>73</v>
       </c>
       <c r="G15" s="20">
         <v>60</v>
       </c>
       <c r="H15" s="20">
         <v>80</v>
@@ -11475,50 +11741,53 @@
       </c>
       <c r="X15" s="21">
         <v>104</v>
       </c>
       <c r="Y15" s="21">
         <v>74</v>
       </c>
       <c r="Z15" s="21">
         <v>86</v>
       </c>
       <c r="AA15" s="21">
         <v>118</v>
       </c>
       <c r="AB15" s="12">
         <v>87</v>
       </c>
       <c r="AC15" s="12">
         <v>120</v>
       </c>
       <c r="AD15" s="12">
         <v>83</v>
       </c>
       <c r="AE15" s="12">
         <v>97</v>
       </c>
+      <c r="AF15" s="51">
+        <v>107</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>94</v>
       </c>
       <c r="C16" s="20">
         <v>124</v>
       </c>
       <c r="D16" s="20">
         <v>70</v>
       </c>
       <c r="E16" s="20">
         <v>83</v>
       </c>
       <c r="F16" s="20">
         <v>72</v>
       </c>
       <c r="G16" s="20">
         <v>92</v>
       </c>
       <c r="H16" s="20">
         <v>94</v>
@@ -11570,52 +11839,55 @@
       </c>
       <c r="X16" s="21">
         <v>85</v>
       </c>
       <c r="Y16" s="21">
         <v>96</v>
       </c>
       <c r="Z16" s="21">
         <v>89</v>
       </c>
       <c r="AA16" s="21">
         <v>123</v>
       </c>
       <c r="AB16" s="12">
         <v>103</v>
       </c>
       <c r="AC16" s="12">
         <v>84</v>
       </c>
       <c r="AD16" s="12">
         <v>77</v>
       </c>
       <c r="AE16" s="12">
         <v>98</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="51">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>93</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>63</v>
       </c>
       <c r="E17" s="20">
         <v>64</v>
       </c>
       <c r="F17" s="20">
         <v>61</v>
       </c>
       <c r="G17" s="20">
         <v>66</v>
       </c>
       <c r="H17" s="20">
         <v>99</v>
       </c>
       <c r="I17" s="20">
@@ -11665,52 +11937,55 @@
       </c>
       <c r="X17" s="21">
         <v>88</v>
       </c>
       <c r="Y17" s="21">
         <v>97</v>
       </c>
       <c r="Z17" s="21">
         <v>91</v>
       </c>
       <c r="AA17" s="21">
         <v>111</v>
       </c>
       <c r="AB17" s="12">
         <v>154</v>
       </c>
       <c r="AC17" s="12">
         <v>122</v>
       </c>
       <c r="AD17" s="12">
         <v>66</v>
       </c>
       <c r="AE17" s="12">
         <v>154</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="51">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>175</v>
       </c>
       <c r="C18" s="20">
         <v>147</v>
       </c>
       <c r="D18" s="20">
         <v>150</v>
       </c>
       <c r="E18" s="20">
         <v>157</v>
       </c>
       <c r="F18" s="20">
         <v>152</v>
       </c>
       <c r="G18" s="20">
         <v>171</v>
       </c>
       <c r="H18" s="20">
         <v>211</v>
       </c>
       <c r="I18" s="20">
@@ -11760,52 +12035,55 @@
       </c>
       <c r="X18" s="21">
         <v>206</v>
       </c>
       <c r="Y18" s="21">
         <v>163</v>
       </c>
       <c r="Z18" s="21">
         <v>182</v>
       </c>
       <c r="AA18" s="21">
         <v>210</v>
       </c>
       <c r="AB18" s="12">
         <v>198</v>
       </c>
       <c r="AC18" s="12">
         <v>195</v>
       </c>
       <c r="AD18" s="12">
         <v>123</v>
       </c>
       <c r="AE18" s="12">
         <v>241</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="51">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>66</v>
       </c>
       <c r="C19" s="20">
         <v>45</v>
       </c>
       <c r="D19" s="20">
         <v>47</v>
       </c>
       <c r="E19" s="20">
         <v>46</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
         <v>47</v>
       </c>
       <c r="H19" s="20">
         <v>65</v>
       </c>
       <c r="I19" s="20">
@@ -11855,52 +12133,55 @@
       </c>
       <c r="X19" s="21">
         <v>75</v>
       </c>
       <c r="Y19" s="21">
         <v>64</v>
       </c>
       <c r="Z19" s="21">
         <v>63</v>
       </c>
       <c r="AA19" s="21">
         <v>63</v>
       </c>
       <c r="AB19" s="12">
         <v>77</v>
       </c>
       <c r="AC19" s="12">
         <v>74</v>
       </c>
       <c r="AD19" s="12">
         <v>57</v>
       </c>
       <c r="AE19" s="12">
         <v>81</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="51">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>121</v>
       </c>
       <c r="C20" s="20">
         <v>91</v>
       </c>
       <c r="D20" s="20">
         <v>93</v>
       </c>
       <c r="E20" s="20">
         <v>76</v>
       </c>
       <c r="F20" s="20">
         <v>94</v>
       </c>
       <c r="G20" s="20">
         <v>91</v>
       </c>
       <c r="H20" s="20">
         <v>119</v>
       </c>
       <c r="I20" s="20">
@@ -11950,52 +12231,55 @@
       </c>
       <c r="X20" s="21">
         <v>133</v>
       </c>
       <c r="Y20" s="21">
         <v>87</v>
       </c>
       <c r="Z20" s="21">
         <v>101</v>
       </c>
       <c r="AA20" s="21">
         <v>116</v>
       </c>
       <c r="AB20" s="12">
         <v>135</v>
       </c>
       <c r="AC20" s="12">
         <v>88</v>
       </c>
       <c r="AD20" s="12">
         <v>95</v>
       </c>
       <c r="AE20" s="12">
         <v>119</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="51">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>131</v>
       </c>
       <c r="C21" s="20">
         <v>125</v>
       </c>
       <c r="D21" s="20">
         <v>115</v>
       </c>
       <c r="E21" s="20">
         <v>130</v>
       </c>
       <c r="F21" s="20">
         <v>128</v>
       </c>
       <c r="G21" s="20">
         <v>124</v>
       </c>
       <c r="H21" s="20">
         <v>147</v>
       </c>
       <c r="I21" s="20">
@@ -12045,83 +12329,86 @@
       </c>
       <c r="X21" s="21">
         <v>162</v>
       </c>
       <c r="Y21" s="21">
         <v>149</v>
       </c>
       <c r="Z21" s="21">
         <v>138</v>
       </c>
       <c r="AA21" s="21">
         <v>223</v>
       </c>
       <c r="AB21" s="12">
         <v>185</v>
       </c>
       <c r="AC21" s="12">
         <v>173</v>
       </c>
       <c r="AD21" s="12">
         <v>127</v>
       </c>
       <c r="AE21" s="12">
         <v>205</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="51">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="47"/>
       <c r="O22" s="47"/>
       <c r="P22" s="47"/>
       <c r="Q22" s="47"/>
       <c r="R22" s="47"/>
       <c r="S22" s="47"/>
       <c r="T22" s="47"/>
       <c r="U22" s="47"/>
       <c r="V22" s="47"/>
       <c r="W22" s="47"/>
       <c r="X22" s="47"/>
       <c r="Y22" s="47"/>
       <c r="AC22" s="12"/>
       <c r="AD22" s="12"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12">
         <v>731</v>
       </c>
       <c r="C23" s="20">
         <v>650</v>
       </c>
       <c r="D23" s="20">
         <v>580</v>
       </c>
       <c r="E23" s="20">
         <v>936</v>
       </c>
       <c r="F23" s="20">
         <v>642</v>
       </c>
       <c r="G23" s="20">
         <v>615</v>
       </c>
       <c r="H23" s="20">
         <v>811</v>
       </c>
       <c r="I23" s="20">
@@ -12171,52 +12458,55 @@
       </c>
       <c r="X23" s="21">
         <v>692</v>
       </c>
       <c r="Y23" s="21">
         <v>646</v>
       </c>
       <c r="Z23" s="21">
         <v>907</v>
       </c>
       <c r="AA23" s="21">
         <v>854</v>
       </c>
       <c r="AB23" s="12">
         <v>931</v>
       </c>
       <c r="AC23" s="12">
         <v>864</v>
       </c>
       <c r="AD23" s="12">
         <v>699</v>
       </c>
       <c r="AE23" s="12">
         <v>850</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="51">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12">
         <v>567</v>
       </c>
       <c r="C24" s="20">
         <v>477</v>
       </c>
       <c r="D24" s="20">
         <v>456</v>
       </c>
       <c r="E24" s="20">
         <v>783</v>
       </c>
       <c r="F24" s="20">
         <v>529</v>
       </c>
       <c r="G24" s="20">
         <v>502</v>
       </c>
       <c r="H24" s="20">
         <v>652</v>
       </c>
       <c r="I24" s="20">
@@ -12266,52 +12556,55 @@
       </c>
       <c r="X24" s="21">
         <v>533</v>
       </c>
       <c r="Y24" s="21">
         <v>512</v>
       </c>
       <c r="Z24" s="21">
         <v>771</v>
       </c>
       <c r="AA24" s="21">
         <v>655</v>
       </c>
       <c r="AB24" s="12">
         <v>754</v>
       </c>
       <c r="AC24" s="12">
         <v>699</v>
       </c>
       <c r="AD24" s="12">
         <v>564</v>
       </c>
       <c r="AE24" s="12">
         <v>663</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="51">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="s">
@@ -12361,52 +12654,55 @@
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="20" t="s">
@@ -12456,52 +12752,55 @@
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12">
         <v>37</v>
       </c>
       <c r="C27" s="20">
         <v>55</v>
       </c>
       <c r="D27" s="20">
         <v>32</v>
       </c>
       <c r="E27" s="20">
         <v>34</v>
       </c>
       <c r="F27" s="20">
         <v>25</v>
       </c>
       <c r="G27" s="20">
         <v>27</v>
       </c>
       <c r="H27" s="20">
         <v>43</v>
       </c>
       <c r="I27" s="20">
@@ -12551,52 +12850,55 @@
       </c>
       <c r="X27" s="21">
         <v>48</v>
       </c>
       <c r="Y27" s="21">
         <v>25</v>
       </c>
       <c r="Z27" s="21">
         <v>45</v>
       </c>
       <c r="AA27" s="21">
         <v>47</v>
       </c>
       <c r="AB27" s="12">
         <v>55</v>
       </c>
       <c r="AC27" s="12">
         <v>41</v>
       </c>
       <c r="AD27" s="12">
         <v>39</v>
       </c>
       <c r="AE27" s="12">
         <v>34</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="51">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="20" t="s">
@@ -12646,52 +12948,55 @@
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="20" t="s">
@@ -12741,52 +13046,55 @@
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="20" t="s">
@@ -12836,52 +13144,55 @@
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>46</v>
       </c>
       <c r="C31" s="20">
         <v>27</v>
       </c>
       <c r="D31" s="20">
         <v>26</v>
       </c>
       <c r="E31" s="20">
         <v>18</v>
       </c>
       <c r="F31" s="20">
         <v>21</v>
       </c>
       <c r="G31" s="20">
         <v>19</v>
       </c>
       <c r="H31" s="20">
         <v>28</v>
       </c>
       <c r="I31" s="20">
@@ -12931,52 +13242,55 @@
       </c>
       <c r="X31" s="21">
         <v>30</v>
       </c>
       <c r="Y31" s="21">
         <v>16</v>
       </c>
       <c r="Z31" s="21">
         <v>27</v>
       </c>
       <c r="AA31" s="21">
         <v>56</v>
       </c>
       <c r="AB31" s="12">
         <v>27</v>
       </c>
       <c r="AC31" s="12">
         <v>41</v>
       </c>
       <c r="AD31" s="12">
         <v>32</v>
       </c>
       <c r="AE31" s="12">
         <v>35</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="51">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12">
         <v>39</v>
       </c>
       <c r="C32" s="20">
         <v>46</v>
       </c>
       <c r="D32" s="20">
         <v>23</v>
       </c>
       <c r="E32" s="20">
         <v>49</v>
       </c>
       <c r="F32" s="20">
         <v>25</v>
       </c>
       <c r="G32" s="20">
         <v>23</v>
       </c>
       <c r="H32" s="20">
         <v>32</v>
       </c>
       <c r="I32" s="20">
@@ -13026,52 +13340,55 @@
       </c>
       <c r="X32" s="21">
         <v>32</v>
       </c>
       <c r="Y32" s="21">
         <v>38</v>
       </c>
       <c r="Z32" s="21">
         <v>31</v>
       </c>
       <c r="AA32" s="21">
         <v>46</v>
       </c>
       <c r="AB32" s="12">
         <v>39</v>
       </c>
       <c r="AC32" s="12">
         <v>44</v>
       </c>
       <c r="AD32" s="12">
         <v>28</v>
       </c>
       <c r="AE32" s="12">
         <v>48</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="51">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="20" t="s">
@@ -13121,52 +13438,55 @@
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>42</v>
       </c>
       <c r="C34" s="20">
         <v>45</v>
       </c>
       <c r="D34" s="20">
         <v>43</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>42</v>
       </c>
       <c r="G34" s="20">
         <v>44</v>
       </c>
       <c r="H34" s="20">
         <v>56</v>
       </c>
       <c r="I34" s="20">
@@ -13216,52 +13536,55 @@
       </c>
       <c r="X34" s="21">
         <v>49</v>
       </c>
       <c r="Y34" s="21">
         <v>55</v>
       </c>
       <c r="Z34" s="21">
         <v>33</v>
       </c>
       <c r="AA34" s="21">
         <v>50</v>
       </c>
       <c r="AB34" s="12">
         <v>56</v>
       </c>
       <c r="AC34" s="12">
         <v>39</v>
       </c>
       <c r="AD34" s="12">
         <v>36</v>
       </c>
       <c r="AE34" s="23">
         <v>70</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="51">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="20" t="s">
@@ -13311,52 +13634,55 @@
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="20" t="s">
@@ -13406,52 +13732,55 @@
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="20" t="s">
@@ -13501,86 +13830,89 @@
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37" s="52" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="46"/>
       <c r="C38" s="46"/>
       <c r="D38" s="46"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="46"/>
       <c r="N38" s="46"/>
       <c r="O38" s="46"/>
       <c r="P38" s="46"/>
       <c r="Q38" s="46"/>
       <c r="R38" s="46"/>
       <c r="S38" s="46"/>
       <c r="T38" s="46"/>
       <c r="U38" s="46"/>
       <c r="V38" s="46"/>
       <c r="W38" s="46"/>
       <c r="X38" s="46"/>
       <c r="Y38" s="46"/>
       <c r="Z38" s="37"/>
       <c r="AA38" s="37"/>
       <c r="AB38" s="37"/>
       <c r="AC38" s="12"/>
       <c r="AD38" s="12"/>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>1508</v>
       </c>
       <c r="C39" s="20">
         <v>1265</v>
       </c>
       <c r="D39" s="20">
         <v>1153</v>
       </c>
       <c r="E39" s="20">
         <v>1276</v>
       </c>
       <c r="F39" s="20">
         <v>1120</v>
       </c>
       <c r="G39" s="20">
         <v>1300</v>
       </c>
       <c r="H39" s="20">
         <v>1599</v>
       </c>
       <c r="I39" s="20">
@@ -13630,52 +13962,55 @@
       </c>
       <c r="X39" s="21">
         <v>1525</v>
       </c>
       <c r="Y39" s="21">
         <v>1313</v>
       </c>
       <c r="Z39" s="21">
         <v>1570</v>
       </c>
       <c r="AA39" s="21">
         <v>1716</v>
       </c>
       <c r="AB39" s="12">
         <v>1766</v>
       </c>
       <c r="AC39" s="12">
         <v>1514</v>
       </c>
       <c r="AD39" s="12">
         <v>1195</v>
       </c>
       <c r="AE39" s="12">
         <v>1778</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="51">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="20" t="s">
@@ -13725,52 +14060,55 @@
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>189</v>
       </c>
       <c r="C41" s="20">
         <v>143</v>
       </c>
       <c r="D41" s="20">
         <v>130</v>
       </c>
       <c r="E41" s="20">
         <v>153</v>
       </c>
       <c r="F41" s="20">
         <v>125</v>
       </c>
       <c r="G41" s="20">
         <v>137</v>
       </c>
       <c r="H41" s="20">
         <v>191</v>
       </c>
       <c r="I41" s="20">
@@ -13820,52 +14158,55 @@
       </c>
       <c r="X41" s="21">
         <v>190</v>
       </c>
       <c r="Y41" s="21">
         <v>147</v>
       </c>
       <c r="Z41" s="21">
         <v>180</v>
       </c>
       <c r="AA41" s="21">
         <v>228</v>
       </c>
       <c r="AB41" s="12">
         <v>193</v>
       </c>
       <c r="AC41" s="12">
         <v>179</v>
       </c>
       <c r="AD41" s="12">
         <v>171</v>
       </c>
       <c r="AE41" s="23">
         <v>225</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="51">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>94</v>
       </c>
       <c r="C42" s="20">
         <v>70</v>
       </c>
       <c r="D42" s="20">
         <v>72</v>
       </c>
       <c r="E42" s="20">
         <v>77</v>
       </c>
       <c r="F42" s="20">
         <v>66</v>
       </c>
       <c r="G42" s="20">
         <v>90</v>
       </c>
       <c r="H42" s="20">
         <v>113</v>
       </c>
       <c r="I42" s="20">
@@ -13915,52 +14256,55 @@
       </c>
       <c r="X42" s="21">
         <v>81</v>
       </c>
       <c r="Y42" s="21">
         <v>69</v>
       </c>
       <c r="Z42" s="21">
         <v>98</v>
       </c>
       <c r="AA42" s="21">
         <v>94</v>
       </c>
       <c r="AB42" s="12">
         <v>106</v>
       </c>
       <c r="AC42" s="12">
         <v>72</v>
       </c>
       <c r="AD42" s="12">
         <v>69</v>
       </c>
       <c r="AE42" s="23">
         <v>101</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="51">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>82</v>
       </c>
       <c r="C43" s="20">
         <v>95</v>
       </c>
       <c r="D43" s="20">
         <v>78</v>
       </c>
       <c r="E43" s="20">
         <v>83</v>
       </c>
       <c r="F43" s="20">
         <v>68</v>
       </c>
       <c r="G43" s="20">
         <v>97</v>
       </c>
       <c r="H43" s="20">
         <v>90</v>
       </c>
       <c r="I43" s="20">
@@ -14010,52 +14354,55 @@
       </c>
       <c r="X43" s="21">
         <v>74</v>
       </c>
       <c r="Y43" s="21">
         <v>78</v>
       </c>
       <c r="Z43" s="21">
         <v>113</v>
       </c>
       <c r="AA43" s="21">
         <v>104</v>
       </c>
       <c r="AB43" s="12">
         <v>96</v>
       </c>
       <c r="AC43" s="12">
         <v>80</v>
       </c>
       <c r="AD43" s="12">
         <v>70</v>
       </c>
       <c r="AE43" s="23">
         <v>99</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="51">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>101</v>
       </c>
       <c r="C44" s="20">
         <v>98</v>
       </c>
       <c r="D44" s="20">
         <v>93</v>
       </c>
       <c r="E44" s="20">
         <v>106</v>
       </c>
       <c r="F44" s="20">
         <v>65</v>
       </c>
       <c r="G44" s="20">
         <v>67</v>
       </c>
       <c r="H44" s="20">
         <v>95</v>
       </c>
       <c r="I44" s="20">
@@ -14105,52 +14452,55 @@
       </c>
       <c r="X44" s="21">
         <v>93</v>
       </c>
       <c r="Y44" s="21">
         <v>86</v>
       </c>
       <c r="Z44" s="21">
         <v>124</v>
       </c>
       <c r="AA44" s="21">
         <v>118</v>
       </c>
       <c r="AB44" s="12">
         <v>111</v>
       </c>
       <c r="AC44" s="12">
         <v>111</v>
       </c>
       <c r="AD44" s="12">
         <v>73</v>
       </c>
       <c r="AE44" s="23">
         <v>104</v>
       </c>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="51">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>127</v>
       </c>
       <c r="C45" s="20">
         <v>94</v>
       </c>
       <c r="D45" s="20">
         <v>73</v>
       </c>
       <c r="E45" s="20">
         <v>106</v>
       </c>
       <c r="F45" s="20">
         <v>87</v>
       </c>
       <c r="G45" s="20">
         <v>94</v>
       </c>
       <c r="H45" s="20">
         <v>132</v>
       </c>
       <c r="I45" s="20">
@@ -14200,52 +14550,55 @@
       </c>
       <c r="X45" s="21">
         <v>113</v>
       </c>
       <c r="Y45" s="21">
         <v>95</v>
       </c>
       <c r="Z45" s="21">
         <v>121</v>
       </c>
       <c r="AA45" s="21">
         <v>81</v>
       </c>
       <c r="AB45" s="12">
         <v>125</v>
       </c>
       <c r="AC45" s="12">
         <v>99</v>
       </c>
       <c r="AD45" s="12">
         <v>66</v>
       </c>
       <c r="AE45" s="23">
         <v>95</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="51">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>271</v>
       </c>
       <c r="C46" s="20">
         <v>213</v>
       </c>
       <c r="D46" s="20">
         <v>189</v>
       </c>
       <c r="E46" s="20">
         <v>247</v>
       </c>
       <c r="F46" s="20">
         <v>176</v>
       </c>
       <c r="G46" s="20">
         <v>250</v>
       </c>
       <c r="H46" s="20">
         <v>279</v>
       </c>
       <c r="I46" s="20">
@@ -14295,52 +14648,55 @@
       </c>
       <c r="X46" s="21">
         <v>232</v>
       </c>
       <c r="Y46" s="21">
         <v>217</v>
       </c>
       <c r="Z46" s="21">
         <v>275</v>
       </c>
       <c r="AA46" s="21">
         <v>279</v>
       </c>
       <c r="AB46" s="12">
         <v>318</v>
       </c>
       <c r="AC46" s="12">
         <v>241</v>
       </c>
       <c r="AD46" s="12">
         <v>214</v>
       </c>
       <c r="AE46" s="23">
         <v>312</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="51">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>45</v>
       </c>
       <c r="C47" s="20">
         <v>32</v>
       </c>
       <c r="D47" s="20">
         <v>46</v>
       </c>
       <c r="E47" s="20">
         <v>49</v>
       </c>
       <c r="F47" s="20">
         <v>52</v>
       </c>
       <c r="G47" s="20">
         <v>41</v>
       </c>
       <c r="H47" s="20">
         <v>52</v>
       </c>
       <c r="I47" s="20">
@@ -14390,52 +14746,55 @@
       </c>
       <c r="X47" s="21">
         <v>74</v>
       </c>
       <c r="Y47" s="21">
         <v>58</v>
       </c>
       <c r="Z47" s="21">
         <v>59</v>
       </c>
       <c r="AA47" s="21">
         <v>62</v>
       </c>
       <c r="AB47" s="12">
         <v>60</v>
       </c>
       <c r="AC47" s="12">
         <v>79</v>
       </c>
       <c r="AD47" s="12">
         <v>51</v>
       </c>
       <c r="AE47" s="23">
         <v>62</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="51">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>55</v>
       </c>
       <c r="C48" s="20">
         <v>78</v>
       </c>
       <c r="D48" s="20">
         <v>47</v>
       </c>
       <c r="E48" s="20">
         <v>34</v>
       </c>
       <c r="F48" s="20">
         <v>47</v>
       </c>
       <c r="G48" s="20">
         <v>69</v>
       </c>
       <c r="H48" s="20">
         <v>62</v>
       </c>
       <c r="I48" s="20">
@@ -14485,52 +14844,55 @@
       </c>
       <c r="X48" s="21">
         <v>53</v>
       </c>
       <c r="Y48" s="21">
         <v>58</v>
       </c>
       <c r="Z48" s="21">
         <v>58</v>
       </c>
       <c r="AA48" s="21">
         <v>77</v>
       </c>
       <c r="AB48" s="12">
         <v>64</v>
       </c>
       <c r="AC48" s="12">
         <v>40</v>
       </c>
       <c r="AD48" s="12">
         <v>49</v>
       </c>
       <c r="AE48" s="23">
         <v>50</v>
       </c>
-    </row>
-    <row r="49" spans="1:31">
+      <c r="AF48" s="51">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>93</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>63</v>
       </c>
       <c r="E49" s="20">
         <v>64</v>
       </c>
       <c r="F49" s="20">
         <v>61</v>
       </c>
       <c r="G49" s="20">
         <v>66</v>
       </c>
       <c r="H49" s="20">
         <v>99</v>
       </c>
       <c r="I49" s="20">
@@ -14580,52 +14942,55 @@
       </c>
       <c r="X49" s="21">
         <v>88</v>
       </c>
       <c r="Y49" s="21">
         <v>97</v>
       </c>
       <c r="Z49" s="21">
         <v>91</v>
       </c>
       <c r="AA49" s="21">
         <v>111</v>
       </c>
       <c r="AB49" s="12">
         <v>154</v>
       </c>
       <c r="AC49" s="12">
         <v>122</v>
       </c>
       <c r="AD49" s="12">
         <v>66</v>
       </c>
       <c r="AE49" s="23">
         <v>154</v>
       </c>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49" s="51">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>133</v>
       </c>
       <c r="C50" s="20">
         <v>102</v>
       </c>
       <c r="D50" s="20">
         <v>107</v>
       </c>
       <c r="E50" s="20">
         <v>105</v>
       </c>
       <c r="F50" s="20">
         <v>110</v>
       </c>
       <c r="G50" s="20">
         <v>127</v>
       </c>
       <c r="H50" s="20">
         <v>155</v>
       </c>
       <c r="I50" s="20">
@@ -14675,52 +15040,55 @@
       </c>
       <c r="X50" s="21">
         <v>157</v>
       </c>
       <c r="Y50" s="21">
         <v>108</v>
       </c>
       <c r="Z50" s="21">
         <v>149</v>
       </c>
       <c r="AA50" s="21">
         <v>160</v>
       </c>
       <c r="AB50" s="12">
         <v>142</v>
       </c>
       <c r="AC50" s="12">
         <v>156</v>
       </c>
       <c r="AD50" s="12">
         <v>87</v>
       </c>
       <c r="AE50" s="23">
         <v>171</v>
       </c>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50" s="51">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>66</v>
       </c>
       <c r="C51" s="20">
         <v>45</v>
       </c>
       <c r="D51" s="20">
         <v>47</v>
       </c>
       <c r="E51" s="20">
         <v>46</v>
       </c>
       <c r="F51" s="20">
         <v>41</v>
       </c>
       <c r="G51" s="20">
         <v>47</v>
       </c>
       <c r="H51" s="20">
         <v>65</v>
       </c>
       <c r="I51" s="20">
@@ -14770,52 +15138,55 @@
       </c>
       <c r="X51" s="21">
         <v>75</v>
       </c>
       <c r="Y51" s="21">
         <v>64</v>
       </c>
       <c r="Z51" s="21">
         <v>63</v>
       </c>
       <c r="AA51" s="21">
         <v>63</v>
       </c>
       <c r="AB51" s="12">
         <v>77</v>
       </c>
       <c r="AC51" s="12">
         <v>74</v>
       </c>
       <c r="AD51" s="12">
         <v>57</v>
       </c>
       <c r="AE51" s="23">
         <v>81</v>
       </c>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51" s="51">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>121</v>
       </c>
       <c r="C52" s="20">
         <v>91</v>
       </c>
       <c r="D52" s="20">
         <v>93</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>94</v>
       </c>
       <c r="G52" s="20">
         <v>91</v>
       </c>
       <c r="H52" s="20">
         <v>119</v>
       </c>
       <c r="I52" s="20">
@@ -14865,52 +15236,55 @@
       </c>
       <c r="X52" s="21">
         <v>133</v>
       </c>
       <c r="Y52" s="21">
         <v>87</v>
       </c>
       <c r="Z52" s="21">
         <v>101</v>
       </c>
       <c r="AA52" s="21">
         <v>116</v>
       </c>
       <c r="AB52" s="12">
         <v>135</v>
       </c>
       <c r="AC52" s="12">
         <v>88</v>
       </c>
       <c r="AD52" s="12">
         <v>95</v>
       </c>
       <c r="AE52" s="23">
         <v>119</v>
       </c>
-    </row>
-    <row r="53" spans="1:31">
+      <c r="AF52" s="51">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>131</v>
       </c>
       <c r="C53" s="18">
         <v>125</v>
       </c>
       <c r="D53" s="18">
         <v>115</v>
       </c>
       <c r="E53" s="18">
         <v>130</v>
       </c>
       <c r="F53" s="18">
         <v>128</v>
       </c>
       <c r="G53" s="22">
         <v>124</v>
       </c>
       <c r="H53" s="22">
         <v>147</v>
       </c>
       <c r="I53" s="22">
@@ -14959,50 +15333,53 @@
         <v>159</v>
       </c>
       <c r="X53" s="22">
         <v>162</v>
       </c>
       <c r="Y53" s="22">
         <v>149</v>
       </c>
       <c r="Z53" s="22">
         <v>138</v>
       </c>
       <c r="AA53" s="22">
         <v>223</v>
       </c>
       <c r="AB53" s="35">
         <v>185</v>
       </c>
       <c r="AC53" s="35">
         <v>173</v>
       </c>
       <c r="AD53" s="35">
         <v>127</v>
       </c>
       <c r="AE53" s="40">
         <v>205</v>
+      </c>
+      <c r="AF53" s="53">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">