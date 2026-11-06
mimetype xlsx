--- v4 (2026-09-20)
+++ v5 (2026-11-06)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4272" yWindow="276" windowWidth="14232" windowHeight="12612" activeTab="2"/>
+    <workbookView xWindow="4272" yWindow="276" windowWidth="14232" windowHeight="12612"/>
   </bookViews>
   <sheets>
-    <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="Ішкі көші-қонның айырымы" sheetId="4" r:id="rId3"/>
+    <sheet name="Келгендер" sheetId="1" r:id="rId4"/>
+    <sheet name="Кеткендер" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1270" uniqueCount="79">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -121,59 +125,192 @@
   </si>
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>613101, 613102, 613103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша ішкі көші-қон - келгендер, кеткендер, айырымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Тұрақты немесе ұзақ мерзімге тұру үшін басқа өңірден келген адамдар, тұрақты немесе ұзақ мерзімге тұру үшін басқа өңірлерге кеткен адамдар, есепті кезеңде келгендер саны мен кеткендер санының айырмасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есеп айырысу, есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есепті кезеңде басқа өңірлерден тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны, есепті кезеңде басқа өңірлерге тұрақты немесе ұзақ мерзімге тұру үшін кеткен адамдар саны, есепті кезеңдегі келгендер мен кеткендер саны арасындағы арифметикалық айырма</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Күсаинова Акнур</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>ak.kusainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -209,61 +346,123 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -339,57 +538,110 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -450,104 +702,183 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="9" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 2 5" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -790,200 +1121,456 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="32.88671875" style="27" customWidth="1"/>
+    <col min="2" max="2" width="83.109375" style="27" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="49" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="50" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="36.75" customHeight="1">
+      <c r="A6" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="55" customFormat="1" ht="39" customHeight="1">
+      <c r="A8" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="39.6">
+      <c r="A9" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="17.25" customHeight="1">
+      <c r="A12" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="60" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="67">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="67">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="62" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>77</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="9.109375" style="27"/>
+    <col min="2" max="2" width="37.33203125" style="27" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="63" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="63" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="63" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="63" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="63" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="64"/>
+    </row>
+    <row r="11" spans="2:2" ht="53.4">
+      <c r="B11" s="65" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="64"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="64"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="66" t="s">
+        <v>73</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
     <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="44"/>
-[...22 lines deleted...]
-      <c r="Y1" s="44"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="48"/>
-      <c r="B4" s="42">
+      <c r="A4" s="77"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="43"/>
-[...9 lines deleted...]
-      <c r="AK4" s="43"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="49"/>
+      <c r="A5" s="78"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -1050,77 +1637,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="45"/>
-[...22 lines deleted...]
-      <c r="Y6" s="45"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="74"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="17">
         <v>-501</v>
       </c>
       <c r="C7" s="17">
         <v>-338</v>
       </c>
       <c r="D7" s="17">
         <v>-213</v>
       </c>
       <c r="E7" s="17">
         <v>-188</v>
       </c>
       <c r="F7" s="17">
         <v>-296</v>
       </c>
       <c r="G7" s="17">
         <v>-396</v>
       </c>
       <c r="H7" s="17">
         <v>-694</v>
@@ -1172,52 +1759,55 @@
       </c>
       <c r="X7" s="19">
         <v>-514</v>
       </c>
       <c r="Y7" s="19">
         <v>-447</v>
       </c>
       <c r="Z7" s="19">
         <v>-393</v>
       </c>
       <c r="AA7" s="19">
         <v>-155</v>
       </c>
       <c r="AB7" s="12">
         <v>-212</v>
       </c>
       <c r="AC7" s="12">
         <v>-132</v>
       </c>
       <c r="AD7" s="12">
         <v>-154</v>
       </c>
       <c r="AE7" s="23">
         <v>-257</v>
       </c>
-      <c r="AF7" s="51">
+      <c r="AF7" s="42">
         <v>-332</v>
+      </c>
+      <c r="AG7" s="45">
+        <v>-546</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="17">
         <v>31</v>
       </c>
       <c r="C8" s="17">
         <v>117</v>
       </c>
       <c r="D8" s="17">
         <v>62</v>
       </c>
       <c r="E8" s="17">
         <v>-188</v>
       </c>
       <c r="F8" s="17">
         <v>-59</v>
       </c>
       <c r="G8" s="17">
         <v>-22</v>
       </c>
       <c r="H8" s="17">
@@ -1270,52 +1860,55 @@
       </c>
       <c r="X8" s="19">
         <v>105</v>
       </c>
       <c r="Y8" s="19">
         <v>29</v>
       </c>
       <c r="Z8" s="19">
         <v>-52</v>
       </c>
       <c r="AA8" s="19">
         <v>94</v>
       </c>
       <c r="AB8" s="12">
         <v>145</v>
       </c>
       <c r="AC8" s="12">
         <v>-2</v>
       </c>
       <c r="AD8" s="12">
         <v>-35</v>
       </c>
       <c r="AE8" s="23">
         <v>108</v>
       </c>
-      <c r="AF8" s="51">
+      <c r="AF8" s="42">
         <v>83</v>
+      </c>
+      <c r="AG8" s="45">
+        <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="17">
         <v>-92</v>
       </c>
       <c r="C9" s="17">
         <v>-75</v>
       </c>
       <c r="D9" s="17">
         <v>-41</v>
       </c>
       <c r="E9" s="17">
         <v>-54</v>
       </c>
       <c r="F9" s="17">
         <v>-39</v>
       </c>
       <c r="G9" s="17">
         <v>-57</v>
       </c>
       <c r="H9" s="17">
@@ -1368,52 +1961,55 @@
       </c>
       <c r="X9" s="19">
         <v>-94</v>
       </c>
       <c r="Y9" s="19">
         <v>-89</v>
       </c>
       <c r="Z9" s="19">
         <v>-66</v>
       </c>
       <c r="AA9" s="19">
         <v>-90</v>
       </c>
       <c r="AB9" s="12">
         <v>-37</v>
       </c>
       <c r="AC9" s="12">
         <v>21</v>
       </c>
       <c r="AD9" s="12">
         <v>-26</v>
       </c>
       <c r="AE9" s="34">
         <v>-88</v>
       </c>
-      <c r="AF9" s="51">
+      <c r="AF9" s="42">
         <v>-65</v>
+      </c>
+      <c r="AG9" s="45">
+        <v>-107</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="17">
         <v>-39</v>
       </c>
       <c r="C10" s="17">
         <v>-29</v>
       </c>
       <c r="D10" s="17">
         <v>-27</v>
       </c>
       <c r="E10" s="17">
         <v>-21</v>
       </c>
       <c r="F10" s="17">
         <v>-14</v>
       </c>
       <c r="G10" s="17">
         <v>-50</v>
       </c>
       <c r="H10" s="17">
@@ -1466,52 +2062,55 @@
       </c>
       <c r="X10" s="19">
         <v>-15</v>
       </c>
       <c r="Y10" s="19">
         <v>-33</v>
       </c>
       <c r="Z10" s="19">
         <v>-36</v>
       </c>
       <c r="AA10" s="19">
         <v>-47</v>
       </c>
       <c r="AB10" s="12">
         <v>-57</v>
       </c>
       <c r="AC10" s="12">
         <v>-16</v>
       </c>
       <c r="AD10" s="12">
         <v>-6</v>
       </c>
       <c r="AE10" s="34">
         <v>-44</v>
       </c>
-      <c r="AF10" s="51">
+      <c r="AF10" s="42">
         <v>-46</v>
+      </c>
+      <c r="AG10" s="45">
+        <v>-53</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="17">
         <v>-31</v>
       </c>
       <c r="C11" s="17">
         <v>-53</v>
       </c>
       <c r="D11" s="17">
         <v>-48</v>
       </c>
       <c r="E11" s="17">
         <v>-43</v>
       </c>
       <c r="F11" s="17">
         <v>-5</v>
       </c>
       <c r="G11" s="17">
         <v>-31</v>
       </c>
       <c r="H11" s="17">
@@ -1564,52 +2163,55 @@
       </c>
       <c r="X11" s="19">
         <v>-42</v>
       </c>
       <c r="Y11" s="19">
         <v>-41</v>
       </c>
       <c r="Z11" s="19">
         <v>-21</v>
       </c>
       <c r="AA11" s="19">
         <v>-21</v>
       </c>
       <c r="AB11" s="12">
         <v>-20</v>
       </c>
       <c r="AC11" s="12">
         <v>-35</v>
       </c>
       <c r="AD11" s="12">
         <v>-4</v>
       </c>
       <c r="AE11" s="34">
         <v>24</v>
       </c>
-      <c r="AF11" s="51">
+      <c r="AF11" s="42">
         <v>-37</v>
+      </c>
+      <c r="AG11" s="45">
+        <v>-61</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>-30</v>
       </c>
       <c r="C12" s="17">
         <v>-45</v>
       </c>
       <c r="D12" s="17">
         <v>-35</v>
       </c>
       <c r="E12" s="17">
         <v>-48</v>
       </c>
       <c r="F12" s="17">
         <v>-18</v>
       </c>
       <c r="G12" s="17">
         <v>-8</v>
       </c>
       <c r="H12" s="17">
@@ -1662,52 +2264,55 @@
       </c>
       <c r="X12" s="19">
         <v>-42</v>
       </c>
       <c r="Y12" s="19">
         <v>-7</v>
       </c>
       <c r="Z12" s="19">
         <v>-65</v>
       </c>
       <c r="AA12" s="19">
         <v>-26</v>
       </c>
       <c r="AB12" s="12">
         <v>-24</v>
       </c>
       <c r="AC12" s="12">
         <v>-26</v>
       </c>
       <c r="AD12" s="12">
         <v>11</v>
       </c>
       <c r="AE12" s="34">
         <v>-25</v>
       </c>
-      <c r="AF12" s="51">
+      <c r="AF12" s="42">
         <v>-35</v>
+      </c>
+      <c r="AG12" s="45">
+        <v>-37</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="17">
         <v>-35</v>
       </c>
       <c r="C13" s="17">
         <v>-55</v>
       </c>
       <c r="D13" s="17">
         <v>-8</v>
       </c>
       <c r="E13" s="17">
         <v>-27</v>
       </c>
       <c r="F13" s="17">
         <v>-34</v>
       </c>
       <c r="G13" s="17">
         <v>-23</v>
       </c>
       <c r="H13" s="17">
@@ -1760,52 +2365,55 @@
       </c>
       <c r="X13" s="19">
         <v>-57</v>
       </c>
       <c r="Y13" s="19">
         <v>-23</v>
       </c>
       <c r="Z13" s="19">
         <v>-56</v>
       </c>
       <c r="AA13" s="19">
         <v>-10</v>
       </c>
       <c r="AB13" s="12">
         <v>-31</v>
       </c>
       <c r="AC13" s="12">
         <v>-30</v>
       </c>
       <c r="AD13" s="12">
         <v>-19</v>
       </c>
       <c r="AE13" s="34">
         <v>-12</v>
       </c>
-      <c r="AF13" s="51">
+      <c r="AF13" s="42">
         <v>-59</v>
+      </c>
+      <c r="AG13" s="45">
+        <v>-43</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="17">
         <v>-22</v>
       </c>
       <c r="C14" s="17">
         <v>19</v>
       </c>
       <c r="D14" s="17">
         <v>-7</v>
       </c>
       <c r="E14" s="17">
         <v>309</v>
       </c>
       <c r="F14" s="17">
         <v>53</v>
       </c>
       <c r="G14" s="17">
         <v>-5</v>
       </c>
       <c r="H14" s="17">
@@ -1858,52 +2466,55 @@
       </c>
       <c r="X14" s="19">
         <v>-28</v>
       </c>
       <c r="Y14" s="19">
         <v>-30</v>
       </c>
       <c r="Z14" s="19">
         <v>-2</v>
       </c>
       <c r="AA14" s="19">
         <v>32</v>
       </c>
       <c r="AB14" s="12">
         <v>-35</v>
       </c>
       <c r="AC14" s="12">
         <v>19</v>
       </c>
       <c r="AD14" s="12">
         <v>22</v>
       </c>
       <c r="AE14" s="34">
         <v>22</v>
       </c>
-      <c r="AF14" s="52" t="s">
-        <v>16</v>
+      <c r="AF14" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG14" s="45">
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="17">
         <v>-33</v>
       </c>
       <c r="C15" s="17">
         <v>3</v>
       </c>
       <c r="D15" s="17">
         <v>-3</v>
       </c>
       <c r="E15" s="17">
         <v>-14</v>
       </c>
       <c r="F15" s="17">
         <v>-25</v>
       </c>
       <c r="G15" s="17">
         <v>-8</v>
       </c>
       <c r="H15" s="17">
@@ -1956,52 +2567,55 @@
       </c>
       <c r="X15" s="19">
         <v>-38</v>
       </c>
       <c r="Y15" s="19">
         <v>-22</v>
       </c>
       <c r="Z15" s="19">
         <v>-14</v>
       </c>
       <c r="AA15" s="19">
         <v>11</v>
       </c>
       <c r="AB15" s="12">
         <v>0</v>
       </c>
       <c r="AC15" s="12">
         <v>-19</v>
       </c>
       <c r="AD15" s="12">
         <v>-32</v>
       </c>
       <c r="AE15" s="34">
         <v>-13</v>
       </c>
-      <c r="AF15" s="51">
+      <c r="AF15" s="42">
         <v>-44</v>
+      </c>
+      <c r="AG15" s="45">
+        <v>-76</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="17">
         <v>-9</v>
       </c>
       <c r="C16" s="17">
         <v>-74</v>
       </c>
       <c r="D16" s="17">
         <v>-19</v>
       </c>
       <c r="E16" s="17">
         <v>-34</v>
       </c>
       <c r="F16" s="17">
         <v>-9</v>
       </c>
       <c r="G16" s="17">
         <v>-27</v>
       </c>
       <c r="H16" s="17">
@@ -2054,55 +2668,58 @@
       </c>
       <c r="X16" s="19">
         <v>-19</v>
       </c>
       <c r="Y16" s="19">
         <v>-50</v>
       </c>
       <c r="Z16" s="19">
         <v>-15</v>
       </c>
       <c r="AA16" s="19">
         <v>-12</v>
       </c>
       <c r="AB16" s="12">
         <v>4</v>
       </c>
       <c r="AC16" s="12">
         <v>5</v>
       </c>
       <c r="AD16" s="12">
         <v>-31</v>
       </c>
       <c r="AE16" s="34">
         <v>-9</v>
       </c>
-      <c r="AF16" s="51">
+      <c r="AF16" s="42">
         <v>-10</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="45">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="17">
         <v>-44</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>-7</v>
       </c>
       <c r="E17" s="17">
         <v>25</v>
       </c>
       <c r="F17" s="17">
         <v>-12</v>
       </c>
       <c r="G17" s="17">
         <v>-1</v>
       </c>
       <c r="H17" s="17">
         <v>-4</v>
       </c>
       <c r="I17" s="17">
@@ -2152,55 +2769,58 @@
       </c>
       <c r="X17" s="19">
         <v>-19</v>
       </c>
       <c r="Y17" s="19">
         <v>-12</v>
       </c>
       <c r="Z17" s="19">
         <v>55</v>
       </c>
       <c r="AA17" s="19">
         <v>63</v>
       </c>
       <c r="AB17" s="12">
         <v>-19</v>
       </c>
       <c r="AC17" s="12">
         <v>13</v>
       </c>
       <c r="AD17" s="12">
         <v>58</v>
       </c>
       <c r="AE17" s="34">
         <v>-64</v>
       </c>
-      <c r="AF17" s="51">
+      <c r="AF17" s="42">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="45">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="17">
         <v>-50</v>
       </c>
       <c r="C18" s="17">
         <v>-41</v>
       </c>
       <c r="D18" s="17">
         <v>-49</v>
       </c>
       <c r="E18" s="17">
         <v>-46</v>
       </c>
       <c r="F18" s="17">
         <v>-56</v>
       </c>
       <c r="G18" s="17">
         <v>-60</v>
       </c>
       <c r="H18" s="17">
         <v>-85</v>
       </c>
       <c r="I18" s="17">
@@ -2250,55 +2870,58 @@
       </c>
       <c r="X18" s="19">
         <v>-73</v>
       </c>
       <c r="Y18" s="19">
         <v>-67</v>
       </c>
       <c r="Z18" s="19">
         <v>-56</v>
       </c>
       <c r="AA18" s="19">
         <v>-31</v>
       </c>
       <c r="AB18" s="12">
         <v>-27</v>
       </c>
       <c r="AC18" s="12">
         <v>-39</v>
       </c>
       <c r="AD18" s="12">
         <v>-1</v>
       </c>
       <c r="AE18" s="34">
         <v>-27</v>
       </c>
-      <c r="AF18" s="51">
+      <c r="AF18" s="42">
         <v>-20</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="45">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="17">
         <v>-33</v>
       </c>
       <c r="C19" s="17">
         <v>-20</v>
       </c>
       <c r="D19" s="17">
         <v>5</v>
       </c>
       <c r="E19" s="17">
         <v>-15</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="17">
         <v>-14</v>
       </c>
       <c r="H19" s="17">
         <v>-29</v>
       </c>
       <c r="I19" s="17">
@@ -2348,55 +2971,58 @@
       </c>
       <c r="X19" s="19">
         <v>-40</v>
       </c>
       <c r="Y19" s="19">
         <v>-18</v>
       </c>
       <c r="Z19" s="19">
         <v>-19</v>
       </c>
       <c r="AA19" s="19">
         <v>-12</v>
       </c>
       <c r="AB19" s="12">
         <v>-33</v>
       </c>
       <c r="AC19" s="12">
         <v>34</v>
       </c>
       <c r="AD19" s="12">
         <v>-21</v>
       </c>
       <c r="AE19" s="34">
         <v>-40</v>
       </c>
-      <c r="AF19" s="51">
+      <c r="AF19" s="42">
         <v>-33</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="45">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="17">
         <v>-77</v>
       </c>
       <c r="C20" s="17">
         <v>-63</v>
       </c>
       <c r="D20" s="17">
         <v>-26</v>
       </c>
       <c r="E20" s="17">
         <v>-31</v>
       </c>
       <c r="F20" s="17">
         <v>-34</v>
       </c>
       <c r="G20" s="17">
         <v>-40</v>
       </c>
       <c r="H20" s="17">
         <v>-77</v>
       </c>
       <c r="I20" s="17">
@@ -2446,55 +3072,58 @@
       </c>
       <c r="X20" s="19">
         <v>-96</v>
       </c>
       <c r="Y20" s="19">
         <v>-52</v>
       </c>
       <c r="Z20" s="19">
         <v>-19</v>
       </c>
       <c r="AA20" s="19">
         <v>-33</v>
       </c>
       <c r="AB20" s="12">
         <v>-44</v>
       </c>
       <c r="AC20" s="12">
         <v>-29</v>
       </c>
       <c r="AD20" s="12">
         <v>-60</v>
       </c>
       <c r="AE20" s="34">
         <v>-23</v>
       </c>
-      <c r="AF20" s="51">
+      <c r="AF20" s="42">
         <v>-45</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="45">
+        <v>-115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="17">
         <v>-37</v>
       </c>
       <c r="C21" s="17">
         <v>-22</v>
       </c>
       <c r="D21" s="17">
         <v>-10</v>
       </c>
       <c r="E21" s="17">
         <v>-1</v>
       </c>
       <c r="F21" s="17">
         <v>-44</v>
       </c>
       <c r="G21" s="17">
         <v>-50</v>
       </c>
       <c r="H21" s="17">
         <v>-74</v>
       </c>
       <c r="I21" s="17">
@@ -2544,89 +3173,93 @@
       </c>
       <c r="X21" s="19">
         <v>-56</v>
       </c>
       <c r="Y21" s="19">
         <v>-32</v>
       </c>
       <c r="Z21" s="19">
         <v>-27</v>
       </c>
       <c r="AA21" s="19">
         <v>-73</v>
       </c>
       <c r="AB21" s="12">
         <v>-34</v>
       </c>
       <c r="AC21" s="12">
         <v>-28</v>
       </c>
       <c r="AD21" s="12">
         <v>-10</v>
       </c>
       <c r="AE21" s="34">
         <v>-66</v>
       </c>
-      <c r="AF21" s="51">
+      <c r="AF21" s="42">
         <v>-33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="47" t="s">
+      <c r="AG21" s="45">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="14.4">
+      <c r="A22" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="47"/>
-[...22 lines deleted...]
-      <c r="Y22" s="47"/>
+      <c r="B22" s="76"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
+      <c r="S22" s="76"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
       <c r="Z22" s="27"/>
       <c r="AA22" s="27"/>
       <c r="AB22" s="27"/>
       <c r="AC22" s="34"/>
       <c r="AD22" s="12"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22" s="41"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="17">
         <v>9</v>
       </c>
       <c r="C23" s="17">
         <v>70</v>
       </c>
       <c r="D23" s="17">
         <v>54</v>
       </c>
       <c r="E23" s="17">
         <v>-209</v>
       </c>
       <c r="F23" s="17">
         <v>-31</v>
       </c>
       <c r="G23" s="17">
         <v>26</v>
       </c>
       <c r="H23" s="17">
         <v>8</v>
       </c>
       <c r="I23" s="17">
@@ -2676,55 +3309,58 @@
       </c>
       <c r="X23" s="19">
         <v>94</v>
       </c>
       <c r="Y23" s="19">
         <v>-9</v>
       </c>
       <c r="Z23" s="19">
         <v>-27</v>
       </c>
       <c r="AA23" s="19">
         <v>105</v>
       </c>
       <c r="AB23" s="12">
         <v>140</v>
       </c>
       <c r="AC23" s="12">
         <v>19</v>
       </c>
       <c r="AD23" s="12">
         <v>-60</v>
       </c>
       <c r="AE23" s="34">
         <v>123</v>
       </c>
-      <c r="AF23" s="51">
+      <c r="AF23" s="42">
         <v>76</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="45">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="17">
         <v>31</v>
       </c>
       <c r="C24" s="17">
         <v>117</v>
       </c>
       <c r="D24" s="17">
         <v>62</v>
       </c>
       <c r="E24" s="17">
         <v>-188</v>
       </c>
       <c r="F24" s="17">
         <v>-59</v>
       </c>
       <c r="G24" s="17">
         <v>-22</v>
       </c>
       <c r="H24" s="17">
         <v>14</v>
       </c>
       <c r="I24" s="17">
@@ -2774,55 +3410,58 @@
       </c>
       <c r="X24" s="19">
         <v>105</v>
       </c>
       <c r="Y24" s="19">
         <v>29</v>
       </c>
       <c r="Z24" s="19">
         <v>-52</v>
       </c>
       <c r="AA24" s="19">
         <v>94</v>
       </c>
       <c r="AB24" s="12">
         <v>145</v>
       </c>
       <c r="AC24" s="12">
         <v>-2</v>
       </c>
       <c r="AD24" s="12">
         <v>-35</v>
       </c>
       <c r="AE24" s="34">
         <v>108</v>
       </c>
-      <c r="AF24" s="51">
+      <c r="AF24" s="42">
         <v>83</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="45">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="17" t="s">
@@ -2872,55 +3511,58 @@
       </c>
       <c r="X25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="52" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AF25" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="17" t="s">
@@ -2970,55 +3612,58 @@
       </c>
       <c r="X26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="52" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AF26" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="17">
         <v>-3</v>
       </c>
       <c r="C27" s="17">
         <v>-21</v>
       </c>
       <c r="D27" s="17">
         <v>-1</v>
       </c>
       <c r="E27" s="17">
         <v>-9</v>
       </c>
       <c r="F27" s="17">
         <v>27</v>
       </c>
       <c r="G27" s="17">
         <v>6</v>
       </c>
       <c r="H27" s="17">
         <v>-8</v>
       </c>
       <c r="I27" s="17">
@@ -3068,55 +3713,58 @@
       </c>
       <c r="X27" s="19">
         <v>-17</v>
       </c>
       <c r="Y27" s="19">
         <v>4</v>
       </c>
       <c r="Z27" s="19">
         <v>2</v>
       </c>
       <c r="AA27" s="19">
         <v>7</v>
       </c>
       <c r="AB27" s="12">
         <v>-10</v>
       </c>
       <c r="AC27" s="12">
         <v>-6</v>
       </c>
       <c r="AD27" s="12">
         <v>-3</v>
       </c>
       <c r="AE27" s="23">
         <v>42</v>
       </c>
-      <c r="AF27" s="51">
+      <c r="AF27" s="42">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="17" t="s">
@@ -3166,55 +3814,58 @@
       </c>
       <c r="X28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="52" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AF28" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="17" t="s">
@@ -3264,55 +3915,58 @@
       </c>
       <c r="X29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="52" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:32">
+      <c r="AF29" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="17" t="s">
@@ -3362,55 +4016,58 @@
       </c>
       <c r="X30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="52" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AF30" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="17">
         <v>-28</v>
       </c>
       <c r="C31" s="17">
         <v>-10</v>
       </c>
       <c r="D31" s="17">
         <v>-4</v>
       </c>
       <c r="E31" s="17">
         <v>2</v>
       </c>
       <c r="F31" s="17">
         <v>-7</v>
       </c>
       <c r="G31" s="17">
         <v>14</v>
       </c>
       <c r="H31" s="17">
         <v>-6</v>
       </c>
       <c r="I31" s="17">
@@ -3460,55 +4117,58 @@
       </c>
       <c r="X31" s="28">
         <v>-5</v>
       </c>
       <c r="Y31" s="19">
         <v>3</v>
       </c>
       <c r="Z31" s="19">
         <v>-6</v>
       </c>
       <c r="AA31" s="19">
         <v>-21</v>
       </c>
       <c r="AB31" s="12">
         <v>2</v>
       </c>
       <c r="AC31" s="12">
         <v>-13</v>
       </c>
       <c r="AD31" s="12">
         <v>-15</v>
       </c>
       <c r="AE31" s="23">
         <v>-1</v>
       </c>
-      <c r="AF31" s="51">
+      <c r="AF31" s="42">
         <v>-23</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="45">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="17">
         <v>1</v>
       </c>
       <c r="C32" s="17">
         <v>-12</v>
       </c>
       <c r="D32" s="17">
         <v>4</v>
       </c>
       <c r="E32" s="17">
         <v>-14</v>
       </c>
       <c r="F32" s="17">
         <v>17</v>
       </c>
       <c r="G32" s="17">
         <v>24</v>
       </c>
       <c r="H32" s="17">
         <v>9</v>
       </c>
       <c r="I32" s="17">
@@ -3558,55 +4218,58 @@
       </c>
       <c r="X32" s="19">
         <v>1</v>
       </c>
       <c r="Y32" s="19">
         <v>-17</v>
       </c>
       <c r="Z32" s="19">
         <v>16</v>
       </c>
       <c r="AA32" s="19">
         <v>13</v>
       </c>
       <c r="AB32" s="12">
         <v>10</v>
       </c>
       <c r="AC32" s="12">
         <v>19</v>
       </c>
       <c r="AD32" s="12">
         <v>-8</v>
       </c>
       <c r="AE32" s="23">
         <v>-11</v>
       </c>
-      <c r="AF32" s="51">
+      <c r="AF32" s="42">
         <v>-8</v>
       </c>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32" s="45">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="17" t="s">
@@ -3654,55 +4317,58 @@
       </c>
       <c r="X33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="52" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:32">
+      <c r="AF33" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="17">
         <v>8</v>
       </c>
       <c r="C34" s="17">
         <v>-4</v>
       </c>
       <c r="D34" s="17">
         <v>-7</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="17">
         <v>-9</v>
       </c>
       <c r="G34" s="17">
         <v>4</v>
       </c>
       <c r="H34" s="17">
         <v>-1</v>
       </c>
       <c r="I34" s="17">
@@ -3752,55 +4418,58 @@
       </c>
       <c r="X34" s="19">
         <v>10</v>
       </c>
       <c r="Y34" s="19">
         <v>-28</v>
       </c>
       <c r="Z34" s="19">
         <v>13</v>
       </c>
       <c r="AA34" s="19">
         <v>12</v>
       </c>
       <c r="AB34" s="12">
         <v>-7</v>
       </c>
       <c r="AC34" s="12">
         <v>21</v>
       </c>
       <c r="AD34" s="12">
         <v>1</v>
       </c>
       <c r="AE34" s="23">
         <v>-15</v>
       </c>
-      <c r="AF34" s="51">
+      <c r="AF34" s="42">
         <v>13</v>
       </c>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34" s="45">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="17" t="s">
@@ -3850,55 +4519,58 @@
       </c>
       <c r="X35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="52" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AF35" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="17" t="s">
@@ -3948,55 +4620,58 @@
       </c>
       <c r="X36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="52" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:32">
+      <c r="AF36" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="17" t="s">
@@ -4046,90 +4721,94 @@
       </c>
       <c r="X37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="52" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="46" t="s">
+      <c r="AF37" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" ht="14.4">
+      <c r="A38" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="46"/>
-[...22 lines deleted...]
-      <c r="Y38" s="46"/>
+      <c r="B38" s="75"/>
+      <c r="C38" s="75"/>
+      <c r="D38" s="75"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="75"/>
+      <c r="H38" s="75"/>
+      <c r="I38" s="75"/>
+      <c r="J38" s="75"/>
+      <c r="K38" s="75"/>
+      <c r="L38" s="75"/>
+      <c r="M38" s="75"/>
+      <c r="N38" s="75"/>
+      <c r="O38" s="75"/>
+      <c r="P38" s="75"/>
+      <c r="Q38" s="75"/>
+      <c r="R38" s="75"/>
+      <c r="S38" s="75"/>
+      <c r="T38" s="75"/>
+      <c r="U38" s="75"/>
+      <c r="V38" s="75"/>
+      <c r="W38" s="75"/>
+      <c r="X38" s="75"/>
+      <c r="Y38" s="75"/>
       <c r="Z38" s="36"/>
       <c r="AA38" s="36"/>
       <c r="AB38" s="27"/>
       <c r="AC38" s="34"/>
       <c r="AD38" s="12"/>
       <c r="AF38" s="41"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38" s="41"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>-510</v>
       </c>
       <c r="C39" s="17">
         <v>-408</v>
       </c>
       <c r="D39" s="17">
         <v>-267</v>
       </c>
       <c r="E39" s="17">
         <v>21</v>
       </c>
       <c r="F39" s="17">
         <v>-265</v>
       </c>
       <c r="G39" s="17">
         <v>-422</v>
       </c>
       <c r="H39" s="17">
         <v>-702</v>
       </c>
       <c r="I39" s="17">
@@ -4179,55 +4858,58 @@
       </c>
       <c r="X39" s="19">
         <v>-608</v>
       </c>
       <c r="Y39" s="19">
         <v>-438</v>
       </c>
       <c r="Z39" s="19">
         <v>-366</v>
       </c>
       <c r="AA39" s="19">
         <v>-260</v>
       </c>
       <c r="AB39" s="12">
         <v>-352</v>
       </c>
       <c r="AC39" s="12">
         <v>-151</v>
       </c>
       <c r="AD39" s="12">
         <v>-94</v>
       </c>
       <c r="AE39" s="23">
         <v>-380</v>
       </c>
-      <c r="AF39" s="51">
+      <c r="AF39" s="42">
         <v>-408</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="45">
+        <v>-632</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="17" t="s">
@@ -4280,52 +4962,55 @@
       </c>
       <c r="Y40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="19" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="47" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>-92</v>
       </c>
       <c r="C41" s="17">
         <v>-75</v>
       </c>
       <c r="D41" s="17">
         <v>-41</v>
       </c>
       <c r="E41" s="17">
         <v>-54</v>
       </c>
       <c r="F41" s="17">
         <v>-39</v>
       </c>
       <c r="G41" s="17">
         <v>-57</v>
       </c>
       <c r="H41" s="17">
         <v>-92</v>
       </c>
       <c r="I41" s="17">
@@ -4375,55 +5060,58 @@
       </c>
       <c r="X41" s="19">
         <v>-94</v>
       </c>
       <c r="Y41" s="19">
         <v>-89</v>
       </c>
       <c r="Z41" s="19">
         <v>-66</v>
       </c>
       <c r="AA41" s="19">
         <v>-90</v>
       </c>
       <c r="AB41" s="12">
         <v>-37</v>
       </c>
       <c r="AC41" s="12">
         <v>21</v>
       </c>
       <c r="AD41" s="12">
         <v>-26</v>
       </c>
       <c r="AE41" s="23">
         <v>-88</v>
       </c>
-      <c r="AF41" s="51">
+      <c r="AF41" s="42">
         <v>-65</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41" s="45">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>-39</v>
       </c>
       <c r="C42" s="17">
         <v>-29</v>
       </c>
       <c r="D42" s="17">
         <v>-27</v>
       </c>
       <c r="E42" s="17">
         <v>-21</v>
       </c>
       <c r="F42" s="17">
         <v>-14</v>
       </c>
       <c r="G42" s="17">
         <v>-50</v>
       </c>
       <c r="H42" s="17">
         <v>-67</v>
       </c>
       <c r="I42" s="17">
@@ -4473,55 +5161,58 @@
       </c>
       <c r="X42" s="19">
         <v>-15</v>
       </c>
       <c r="Y42" s="19">
         <v>-33</v>
       </c>
       <c r="Z42" s="19">
         <v>-36</v>
       </c>
       <c r="AA42" s="19">
         <v>-47</v>
       </c>
       <c r="AB42" s="12">
         <v>-57</v>
       </c>
       <c r="AC42" s="12">
         <v>-16</v>
       </c>
       <c r="AD42" s="12">
         <v>-6</v>
       </c>
       <c r="AE42" s="23">
         <v>-44</v>
       </c>
-      <c r="AF42" s="51">
+      <c r="AF42" s="42">
         <v>-46</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42" s="45">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>-28</v>
       </c>
       <c r="C43" s="17">
         <v>-32</v>
       </c>
       <c r="D43" s="17">
         <v>-47</v>
       </c>
       <c r="E43" s="17">
         <v>-34</v>
       </c>
       <c r="F43" s="17">
         <v>-32</v>
       </c>
       <c r="G43" s="17">
         <v>-37</v>
       </c>
       <c r="H43" s="17">
         <v>-55</v>
       </c>
       <c r="I43" s="17">
@@ -4571,55 +5262,58 @@
       </c>
       <c r="X43" s="19">
         <v>-25</v>
       </c>
       <c r="Y43" s="19">
         <v>-45</v>
       </c>
       <c r="Z43" s="19">
         <v>-23</v>
       </c>
       <c r="AA43" s="19">
         <v>-28</v>
       </c>
       <c r="AB43" s="12">
         <v>-10</v>
       </c>
       <c r="AC43" s="12">
         <v>-29</v>
       </c>
       <c r="AD43" s="12">
         <v>-1</v>
       </c>
       <c r="AE43" s="23">
         <v>-18</v>
       </c>
-      <c r="AF43" s="51">
+      <c r="AF43" s="42">
         <v>-48</v>
       </c>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43" s="45">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>-30</v>
       </c>
       <c r="C44" s="17">
         <v>-45</v>
       </c>
       <c r="D44" s="17">
         <v>-35</v>
       </c>
       <c r="E44" s="17">
         <v>-48</v>
       </c>
       <c r="F44" s="17">
         <v>-18</v>
       </c>
       <c r="G44" s="17">
         <v>-8</v>
       </c>
       <c r="H44" s="17">
         <v>-43</v>
       </c>
       <c r="I44" s="17">
@@ -4669,55 +5363,58 @@
       </c>
       <c r="X44" s="19">
         <v>-42</v>
       </c>
       <c r="Y44" s="19">
         <v>-7</v>
       </c>
       <c r="Z44" s="19">
         <v>-65</v>
       </c>
       <c r="AA44" s="19">
         <v>-26</v>
       </c>
       <c r="AB44" s="12">
         <v>-24</v>
       </c>
       <c r="AC44" s="12">
         <v>-26</v>
       </c>
       <c r="AD44" s="12">
         <v>11</v>
       </c>
       <c r="AE44" s="23">
         <v>-25</v>
       </c>
-      <c r="AF44" s="51">
+      <c r="AF44" s="42">
         <v>-35</v>
       </c>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44" s="45">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>-35</v>
       </c>
       <c r="C45" s="17">
         <v>-55</v>
       </c>
       <c r="D45" s="17">
         <v>-8</v>
       </c>
       <c r="E45" s="17">
         <v>-27</v>
       </c>
       <c r="F45" s="17">
         <v>-34</v>
       </c>
       <c r="G45" s="17">
         <v>-23</v>
       </c>
       <c r="H45" s="17">
         <v>-61</v>
       </c>
       <c r="I45" s="17">
@@ -4767,55 +5464,58 @@
       </c>
       <c r="X45" s="19">
         <v>-57</v>
       </c>
       <c r="Y45" s="19">
         <v>-23</v>
       </c>
       <c r="Z45" s="19">
         <v>-56</v>
       </c>
       <c r="AA45" s="19">
         <v>-10</v>
       </c>
       <c r="AB45" s="12">
         <v>-31</v>
       </c>
       <c r="AC45" s="12">
         <v>-30</v>
       </c>
       <c r="AD45" s="12">
         <v>-19</v>
       </c>
       <c r="AE45" s="23">
         <v>-12</v>
       </c>
-      <c r="AF45" s="51">
+      <c r="AF45" s="42">
         <v>-59</v>
       </c>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45" s="45">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>-22</v>
       </c>
       <c r="C46" s="17">
         <v>19</v>
       </c>
       <c r="D46" s="17">
         <v>-7</v>
       </c>
       <c r="E46" s="17">
         <v>309</v>
       </c>
       <c r="F46" s="17">
         <v>53</v>
       </c>
       <c r="G46" s="17">
         <v>-5</v>
       </c>
       <c r="H46" s="17">
         <v>-72</v>
       </c>
       <c r="I46" s="17">
@@ -4865,55 +5565,58 @@
       </c>
       <c r="X46" s="19">
         <v>-28</v>
       </c>
       <c r="Y46" s="19">
         <v>-30</v>
       </c>
       <c r="Z46" s="19">
         <v>-2</v>
       </c>
       <c r="AA46" s="19">
         <v>32</v>
       </c>
       <c r="AB46" s="12">
         <v>-35</v>
       </c>
       <c r="AC46" s="12">
         <v>19</v>
       </c>
       <c r="AD46" s="12">
         <v>22</v>
       </c>
       <c r="AE46" s="23">
         <v>22</v>
       </c>
-      <c r="AF46" s="52" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:32">
+      <c r="AF46" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG46" s="45">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>-5</v>
       </c>
       <c r="C47" s="17">
         <v>13</v>
       </c>
       <c r="D47" s="17">
         <v>1</v>
       </c>
       <c r="E47" s="17">
         <v>-16</v>
       </c>
       <c r="F47" s="17">
         <v>-18</v>
       </c>
       <c r="G47" s="17">
         <v>-22</v>
       </c>
       <c r="H47" s="17">
         <v>-23</v>
       </c>
       <c r="I47" s="17">
@@ -4963,55 +5666,58 @@
       </c>
       <c r="X47" s="19">
         <v>-33</v>
       </c>
       <c r="Y47" s="19">
         <v>-25</v>
       </c>
       <c r="Z47" s="19">
         <v>-8</v>
       </c>
       <c r="AA47" s="19">
         <v>32</v>
       </c>
       <c r="AB47" s="12">
         <v>-2</v>
       </c>
       <c r="AC47" s="12">
         <v>-6</v>
       </c>
       <c r="AD47" s="12">
         <v>-17</v>
       </c>
       <c r="AE47" s="23">
         <v>-12</v>
       </c>
-      <c r="AF47" s="51">
+      <c r="AF47" s="42">
         <v>-21</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47" s="45">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>-10</v>
       </c>
       <c r="C48" s="17">
         <v>-62</v>
       </c>
       <c r="D48" s="17">
         <v>-23</v>
       </c>
       <c r="E48" s="17">
         <v>-20</v>
       </c>
       <c r="F48" s="17">
         <v>-26</v>
       </c>
       <c r="G48" s="17">
         <v>-51</v>
       </c>
       <c r="H48" s="17">
         <v>-21</v>
       </c>
       <c r="I48" s="17">
@@ -5061,52 +5767,55 @@
       </c>
       <c r="X48" s="19">
         <v>-20</v>
       </c>
       <c r="Y48" s="19">
         <v>-33</v>
       </c>
       <c r="Z48" s="19">
         <v>-31</v>
       </c>
       <c r="AA48" s="19">
         <v>-25</v>
       </c>
       <c r="AB48" s="12">
         <v>-6</v>
       </c>
       <c r="AC48" s="12">
         <v>-14</v>
       </c>
       <c r="AD48" s="12">
         <v>-23</v>
       </c>
       <c r="AE48" s="23">
         <v>2</v>
       </c>
-      <c r="AF48" s="51">
+      <c r="AF48" s="42">
         <v>-2</v>
+      </c>
+      <c r="AG48" s="45">
+        <v>-41</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>-44</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="17">
         <v>-7</v>
       </c>
       <c r="E49" s="17">
         <v>25</v>
       </c>
       <c r="F49" s="17">
         <v>-12</v>
       </c>
       <c r="G49" s="17">
         <v>-1</v>
       </c>
       <c r="H49" s="17">
@@ -5159,52 +5868,55 @@
       </c>
       <c r="X49" s="19">
         <v>-19</v>
       </c>
       <c r="Y49" s="19">
         <v>-12</v>
       </c>
       <c r="Z49" s="19">
         <v>55</v>
       </c>
       <c r="AA49" s="19">
         <v>63</v>
       </c>
       <c r="AB49" s="12">
         <v>-19</v>
       </c>
       <c r="AC49" s="12">
         <v>13</v>
       </c>
       <c r="AD49" s="12">
         <v>58</v>
       </c>
       <c r="AE49" s="23">
         <v>-64</v>
       </c>
-      <c r="AF49" s="51">
+      <c r="AF49" s="42">
         <v>12</v>
+      </c>
+      <c r="AG49" s="45">
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>-58</v>
       </c>
       <c r="C50" s="17">
         <v>-37</v>
       </c>
       <c r="D50" s="17">
         <v>-42</v>
       </c>
       <c r="E50" s="17">
         <v>-46</v>
       </c>
       <c r="F50" s="17">
         <v>-47</v>
       </c>
       <c r="G50" s="17">
         <v>-64</v>
       </c>
       <c r="H50" s="17">
@@ -5257,52 +5969,55 @@
       </c>
       <c r="X50" s="19">
         <v>-83</v>
       </c>
       <c r="Y50" s="19">
         <v>-39</v>
       </c>
       <c r="Z50" s="19">
         <v>-69</v>
       </c>
       <c r="AA50" s="19">
         <v>-43</v>
       </c>
       <c r="AB50" s="12">
         <v>-20</v>
       </c>
       <c r="AC50" s="12">
         <v>-60</v>
       </c>
       <c r="AD50" s="12">
         <v>-2</v>
       </c>
       <c r="AE50" s="23">
         <v>-12</v>
       </c>
-      <c r="AF50" s="51">
+      <c r="AF50" s="42">
         <v>-33</v>
+      </c>
+      <c r="AG50" s="45">
+        <v>-26</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>-33</v>
       </c>
       <c r="C51" s="17">
         <v>-20</v>
       </c>
       <c r="D51" s="17">
         <v>5</v>
       </c>
       <c r="E51" s="17">
         <v>-15</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="17">
         <v>-14</v>
       </c>
       <c r="H51" s="17">
@@ -5355,52 +6070,55 @@
       </c>
       <c r="X51" s="19">
         <v>-40</v>
       </c>
       <c r="Y51" s="19">
         <v>-18</v>
       </c>
       <c r="Z51" s="19">
         <v>-19</v>
       </c>
       <c r="AA51" s="19">
         <v>-12</v>
       </c>
       <c r="AB51" s="12">
         <v>-33</v>
       </c>
       <c r="AC51" s="12">
         <v>34</v>
       </c>
       <c r="AD51" s="12">
         <v>-21</v>
       </c>
       <c r="AE51" s="23">
         <v>-40</v>
       </c>
-      <c r="AF51" s="51">
+      <c r="AF51" s="42">
         <v>-33</v>
+      </c>
+      <c r="AG51" s="45">
+        <v>-45</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>-77</v>
       </c>
       <c r="C52" s="17">
         <v>-63</v>
       </c>
       <c r="D52" s="17">
         <v>-26</v>
       </c>
       <c r="E52" s="17">
         <v>-31</v>
       </c>
       <c r="F52" s="17">
         <v>-34</v>
       </c>
       <c r="G52" s="17">
         <v>-40</v>
       </c>
       <c r="H52" s="17">
@@ -5453,52 +6171,55 @@
       </c>
       <c r="X52" s="19">
         <v>-96</v>
       </c>
       <c r="Y52" s="19">
         <v>-52</v>
       </c>
       <c r="Z52" s="19">
         <v>-19</v>
       </c>
       <c r="AA52" s="19">
         <v>-33</v>
       </c>
       <c r="AB52" s="12">
         <v>-44</v>
       </c>
       <c r="AC52" s="12">
         <v>-29</v>
       </c>
       <c r="AD52" s="12">
         <v>-60</v>
       </c>
       <c r="AE52" s="23">
         <v>-23</v>
       </c>
-      <c r="AF52" s="51">
+      <c r="AF52" s="42">
         <v>-45</v>
+      </c>
+      <c r="AG52" s="45">
+        <v>-115</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>-37</v>
       </c>
       <c r="C53" s="18">
         <v>-22</v>
       </c>
       <c r="D53" s="18">
         <v>-10</v>
       </c>
       <c r="E53" s="18">
         <v>-1</v>
       </c>
       <c r="F53" s="18">
         <v>-44</v>
       </c>
       <c r="G53" s="18">
         <v>-50</v>
       </c>
       <c r="H53" s="18">
@@ -5551,218 +6272,220 @@
       </c>
       <c r="X53" s="18">
         <v>-56</v>
       </c>
       <c r="Y53" s="18">
         <v>-32</v>
       </c>
       <c r="Z53" s="18">
         <v>-27</v>
       </c>
       <c r="AA53" s="18">
         <v>-73</v>
       </c>
       <c r="AB53" s="35">
         <v>-34</v>
       </c>
       <c r="AC53" s="35">
         <v>-28</v>
       </c>
       <c r="AD53" s="35">
         <v>-10</v>
       </c>
       <c r="AE53" s="40">
         <v>-66</v>
       </c>
-      <c r="AF53" s="53">
+      <c r="AF53" s="44">
         <v>-33</v>
       </c>
-      <c r="AG53" s="40"/>
+      <c r="AG53" s="44">
+        <v>-84</v>
+      </c>
       <c r="AH53" s="40"/>
       <c r="AI53" s="40"/>
       <c r="AJ53" s="40"/>
       <c r="AK53" s="40"/>
     </row>
     <row r="54" spans="1:37" ht="14.4">
       <c r="D54" s="13"/>
       <c r="R54" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
     <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="50"/>
-[...22 lines deleted...]
-      <c r="Y1" s="50"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="48"/>
-      <c r="B4" s="42">
+      <c r="A4" s="77"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="43"/>
-[...9 lines deleted...]
-      <c r="AK4" s="43"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="49"/>
+      <c r="A5" s="78"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -5829,77 +6552,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="45"/>
-[...22 lines deleted...]
-      <c r="Y6" s="45"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="74"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20">
         <v>1738</v>
       </c>
       <c r="C7" s="20">
         <v>1577</v>
       </c>
       <c r="D7" s="20">
         <v>1520</v>
       </c>
       <c r="E7" s="20">
         <v>2024</v>
       </c>
       <c r="F7" s="20">
         <v>1466</v>
       </c>
       <c r="G7" s="20">
         <v>1519</v>
       </c>
       <c r="H7" s="20">
         <v>1716</v>
@@ -5951,54 +6674,56 @@
       </c>
       <c r="X7" s="20">
         <v>1703</v>
       </c>
       <c r="Y7" s="20">
         <v>1512</v>
       </c>
       <c r="Z7" s="12">
         <v>2084</v>
       </c>
       <c r="AA7" s="12">
         <v>2415</v>
       </c>
       <c r="AB7" s="34">
         <v>2485</v>
       </c>
       <c r="AC7" s="12">
         <v>2246</v>
       </c>
       <c r="AD7" s="12">
         <v>1740</v>
       </c>
       <c r="AE7" s="12">
         <v>2371</v>
       </c>
-      <c r="AF7" s="51">
+      <c r="AF7" s="42">
         <v>2330</v>
       </c>
-      <c r="AG7" s="41"/>
+      <c r="AG7" s="42">
+        <v>2839</v>
+      </c>
       <c r="AH7" s="41"/>
       <c r="AI7" s="41"/>
       <c r="AJ7" s="41"/>
       <c r="AK7" s="41"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>598</v>
       </c>
       <c r="C8" s="20">
         <v>594</v>
       </c>
       <c r="D8" s="20">
         <v>518</v>
       </c>
       <c r="E8" s="20">
         <v>595</v>
       </c>
       <c r="F8" s="20">
         <v>470</v>
       </c>
       <c r="G8" s="20">
@@ -6054,54 +6779,56 @@
       </c>
       <c r="X8" s="20">
         <v>638</v>
       </c>
       <c r="Y8" s="20">
         <v>541</v>
       </c>
       <c r="Z8" s="12">
         <v>719</v>
       </c>
       <c r="AA8" s="12">
         <v>749</v>
       </c>
       <c r="AB8" s="34">
         <v>899</v>
       </c>
       <c r="AC8" s="12">
         <v>697</v>
       </c>
       <c r="AD8" s="12">
         <v>529</v>
       </c>
       <c r="AE8" s="12">
         <v>771</v>
       </c>
-      <c r="AF8" s="51">
+      <c r="AF8" s="42">
         <v>768</v>
       </c>
-      <c r="AG8" s="41"/>
+      <c r="AG8" s="42">
+        <v>1012</v>
+      </c>
       <c r="AH8" s="41"/>
       <c r="AI8" s="41"/>
       <c r="AJ8" s="41"/>
       <c r="AK8" s="41"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>97</v>
       </c>
       <c r="C9" s="20">
         <v>68</v>
       </c>
       <c r="D9" s="20">
         <v>89</v>
       </c>
       <c r="E9" s="20">
         <v>99</v>
       </c>
       <c r="F9" s="20">
         <v>86</v>
       </c>
       <c r="G9" s="20">
@@ -6157,54 +6884,56 @@
       </c>
       <c r="X9" s="20">
         <v>96</v>
       </c>
       <c r="Y9" s="20">
         <v>58</v>
       </c>
       <c r="Z9" s="12">
         <v>114</v>
       </c>
       <c r="AA9" s="12">
         <v>138</v>
       </c>
       <c r="AB9" s="34">
         <v>156</v>
       </c>
       <c r="AC9" s="12">
         <v>200</v>
       </c>
       <c r="AD9" s="12">
         <v>145</v>
       </c>
       <c r="AE9" s="12">
         <v>137</v>
       </c>
-      <c r="AF9" s="51">
+      <c r="AF9" s="42">
         <v>142</v>
       </c>
-      <c r="AG9" s="41"/>
+      <c r="AG9" s="42">
+        <v>151</v>
+      </c>
       <c r="AH9" s="41"/>
       <c r="AI9" s="41"/>
       <c r="AJ9" s="41"/>
       <c r="AK9" s="41"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>55</v>
       </c>
       <c r="C10" s="20">
         <v>41</v>
       </c>
       <c r="D10" s="20">
         <v>45</v>
       </c>
       <c r="E10" s="20">
         <v>56</v>
       </c>
       <c r="F10" s="20">
         <v>52</v>
       </c>
       <c r="G10" s="20">
@@ -6260,54 +6989,56 @@
       </c>
       <c r="X10" s="20">
         <v>66</v>
       </c>
       <c r="Y10" s="20">
         <v>36</v>
       </c>
       <c r="Z10" s="12">
         <v>62</v>
       </c>
       <c r="AA10" s="12">
         <v>47</v>
       </c>
       <c r="AB10" s="34">
         <v>49</v>
       </c>
       <c r="AC10" s="12">
         <v>56</v>
       </c>
       <c r="AD10" s="12">
         <v>63</v>
       </c>
       <c r="AE10" s="12">
         <v>57</v>
       </c>
-      <c r="AF10" s="51">
+      <c r="AF10" s="42">
         <v>67</v>
       </c>
-      <c r="AG10" s="41"/>
+      <c r="AG10" s="42">
+        <v>96</v>
+      </c>
       <c r="AH10" s="41"/>
       <c r="AI10" s="41"/>
       <c r="AJ10" s="41"/>
       <c r="AK10" s="41"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>88</v>
       </c>
       <c r="C11" s="20">
         <v>97</v>
       </c>
       <c r="D11" s="20">
         <v>62</v>
       </c>
       <c r="E11" s="20">
         <v>74</v>
       </c>
       <c r="F11" s="20">
         <v>88</v>
       </c>
       <c r="G11" s="20">
@@ -6363,54 +7094,56 @@
       </c>
       <c r="X11" s="20">
         <v>80</v>
       </c>
       <c r="Y11" s="20">
         <v>62</v>
       </c>
       <c r="Z11" s="12">
         <v>137</v>
       </c>
       <c r="AA11" s="12">
         <v>130</v>
       </c>
       <c r="AB11" s="34">
         <v>131</v>
       </c>
       <c r="AC11" s="12">
         <v>86</v>
       </c>
       <c r="AD11" s="12">
         <v>105</v>
       </c>
       <c r="AE11" s="12">
         <v>157</v>
       </c>
-      <c r="AF11" s="51">
+      <c r="AF11" s="42">
         <v>129</v>
       </c>
-      <c r="AG11" s="41"/>
+      <c r="AG11" s="42">
+        <v>140</v>
+      </c>
       <c r="AH11" s="41"/>
       <c r="AI11" s="41"/>
       <c r="AJ11" s="41"/>
       <c r="AK11" s="41"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>71</v>
       </c>
       <c r="C12" s="20">
         <v>53</v>
       </c>
       <c r="D12" s="20">
         <v>58</v>
       </c>
       <c r="E12" s="20">
         <v>58</v>
       </c>
       <c r="F12" s="20">
         <v>47</v>
       </c>
       <c r="G12" s="20">
@@ -6466,54 +7199,56 @@
       </c>
       <c r="X12" s="20">
         <v>51</v>
       </c>
       <c r="Y12" s="20">
         <v>79</v>
       </c>
       <c r="Z12" s="12">
         <v>59</v>
       </c>
       <c r="AA12" s="12">
         <v>92</v>
       </c>
       <c r="AB12" s="34">
         <v>87</v>
       </c>
       <c r="AC12" s="12">
         <v>85</v>
       </c>
       <c r="AD12" s="12">
         <v>84</v>
       </c>
       <c r="AE12" s="12">
         <v>79</v>
       </c>
-      <c r="AF12" s="51">
+      <c r="AF12" s="42">
         <v>91</v>
       </c>
-      <c r="AG12" s="41"/>
+      <c r="AG12" s="42">
+        <v>95</v>
+      </c>
       <c r="AH12" s="41"/>
       <c r="AI12" s="41"/>
       <c r="AJ12" s="41"/>
       <c r="AK12" s="41"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>92</v>
       </c>
       <c r="C13" s="20">
         <v>39</v>
       </c>
       <c r="D13" s="20">
         <v>65</v>
       </c>
       <c r="E13" s="20">
         <v>79</v>
       </c>
       <c r="F13" s="20">
         <v>53</v>
       </c>
       <c r="G13" s="20">
@@ -6569,54 +7304,56 @@
       </c>
       <c r="X13" s="20">
         <v>56</v>
       </c>
       <c r="Y13" s="20">
         <v>72</v>
       </c>
       <c r="Z13" s="12">
         <v>65</v>
       </c>
       <c r="AA13" s="12">
         <v>71</v>
       </c>
       <c r="AB13" s="34">
         <v>94</v>
       </c>
       <c r="AC13" s="12">
         <v>69</v>
       </c>
       <c r="AD13" s="12">
         <v>47</v>
       </c>
       <c r="AE13" s="12">
         <v>83</v>
       </c>
-      <c r="AF13" s="51">
+      <c r="AF13" s="42">
         <v>78</v>
       </c>
-      <c r="AG13" s="41"/>
+      <c r="AG13" s="42">
+        <v>94</v>
+      </c>
       <c r="AH13" s="41"/>
       <c r="AI13" s="41"/>
       <c r="AJ13" s="41"/>
       <c r="AK13" s="41"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>249</v>
       </c>
       <c r="C14" s="20">
         <v>232</v>
       </c>
       <c r="D14" s="20">
         <v>182</v>
       </c>
       <c r="E14" s="20">
         <v>556</v>
       </c>
       <c r="F14" s="20">
         <v>229</v>
       </c>
       <c r="G14" s="20">
@@ -6672,54 +7409,56 @@
       </c>
       <c r="X14" s="20">
         <v>204</v>
       </c>
       <c r="Y14" s="20">
         <v>187</v>
       </c>
       <c r="Z14" s="12">
         <v>273</v>
       </c>
       <c r="AA14" s="12">
         <v>311</v>
       </c>
       <c r="AB14" s="34">
         <v>283</v>
       </c>
       <c r="AC14" s="12">
         <v>260</v>
       </c>
       <c r="AD14" s="12">
         <v>236</v>
       </c>
       <c r="AE14" s="12">
         <v>334</v>
       </c>
-      <c r="AF14" s="51">
+      <c r="AF14" s="42">
         <v>295</v>
       </c>
-      <c r="AG14" s="41"/>
+      <c r="AG14" s="42">
+        <v>374</v>
+      </c>
       <c r="AH14" s="41"/>
       <c r="AI14" s="41"/>
       <c r="AJ14" s="41"/>
       <c r="AK14" s="41"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>58</v>
       </c>
       <c r="C15" s="20">
         <v>62</v>
       </c>
       <c r="D15" s="20">
         <v>69</v>
       </c>
       <c r="E15" s="20">
         <v>53</v>
       </c>
       <c r="F15" s="20">
         <v>48</v>
       </c>
       <c r="G15" s="20">
@@ -6775,54 +7514,56 @@
       </c>
       <c r="X15" s="20">
         <v>66</v>
       </c>
       <c r="Y15" s="20">
         <v>52</v>
       </c>
       <c r="Z15" s="12">
         <v>72</v>
       </c>
       <c r="AA15" s="12">
         <v>129</v>
       </c>
       <c r="AB15" s="34">
         <v>87</v>
       </c>
       <c r="AC15" s="12">
         <v>101</v>
       </c>
       <c r="AD15" s="12">
         <v>51</v>
       </c>
       <c r="AE15" s="12">
         <v>84</v>
       </c>
-      <c r="AF15" s="51">
+      <c r="AF15" s="42">
         <v>63</v>
       </c>
-      <c r="AG15" s="41"/>
+      <c r="AG15" s="42">
+        <v>73</v>
+      </c>
       <c r="AH15" s="41"/>
       <c r="AI15" s="41"/>
       <c r="AJ15" s="41"/>
       <c r="AK15" s="41"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>85</v>
       </c>
       <c r="C16" s="20">
         <v>50</v>
       </c>
       <c r="D16" s="20">
         <v>51</v>
       </c>
       <c r="E16" s="20">
         <v>49</v>
       </c>
       <c r="F16" s="20">
         <v>63</v>
       </c>
       <c r="G16" s="20">
@@ -6878,54 +7619,56 @@
       </c>
       <c r="X16" s="20">
         <v>66</v>
       </c>
       <c r="Y16" s="20">
         <v>46</v>
       </c>
       <c r="Z16" s="12">
         <v>74</v>
       </c>
       <c r="AA16" s="12">
         <v>111</v>
       </c>
       <c r="AB16" s="34">
         <v>107</v>
       </c>
       <c r="AC16" s="12">
         <v>89</v>
       </c>
       <c r="AD16" s="12">
         <v>46</v>
       </c>
       <c r="AE16" s="12">
         <v>89</v>
       </c>
-      <c r="AF16" s="51">
+      <c r="AF16" s="42">
         <v>116</v>
       </c>
-      <c r="AG16" s="41"/>
+      <c r="AG16" s="42">
+        <v>142</v>
+      </c>
       <c r="AH16" s="41"/>
       <c r="AI16" s="41"/>
       <c r="AJ16" s="41"/>
       <c r="AK16" s="41"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>49</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>56</v>
       </c>
       <c r="E17" s="20">
         <v>89</v>
       </c>
       <c r="F17" s="20">
         <v>49</v>
       </c>
       <c r="G17" s="20">
@@ -6981,54 +7724,56 @@
       </c>
       <c r="X17" s="20">
         <v>69</v>
       </c>
       <c r="Y17" s="20">
         <v>85</v>
       </c>
       <c r="Z17" s="12">
         <v>146</v>
       </c>
       <c r="AA17" s="12">
         <v>174</v>
       </c>
       <c r="AB17" s="34">
         <v>135</v>
       </c>
       <c r="AC17" s="12">
         <v>135</v>
       </c>
       <c r="AD17" s="12">
         <v>124</v>
       </c>
       <c r="AE17" s="12">
         <v>90</v>
       </c>
-      <c r="AF17" s="51">
+      <c r="AF17" s="42">
         <v>115</v>
       </c>
-      <c r="AG17" s="41"/>
+      <c r="AG17" s="42">
+        <v>153</v>
+      </c>
       <c r="AH17" s="41"/>
       <c r="AI17" s="41"/>
       <c r="AJ17" s="41"/>
       <c r="AK17" s="41"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>125</v>
       </c>
       <c r="C18" s="20">
         <v>106</v>
       </c>
       <c r="D18" s="20">
         <v>101</v>
       </c>
       <c r="E18" s="20">
         <v>111</v>
       </c>
       <c r="F18" s="20">
         <v>96</v>
       </c>
       <c r="G18" s="20">
@@ -7084,54 +7829,56 @@
       </c>
       <c r="X18" s="20">
         <v>133</v>
       </c>
       <c r="Y18" s="20">
         <v>96</v>
       </c>
       <c r="Z18" s="12">
         <v>126</v>
       </c>
       <c r="AA18" s="12">
         <v>179</v>
       </c>
       <c r="AB18" s="34">
         <v>171</v>
       </c>
       <c r="AC18" s="12">
         <v>156</v>
       </c>
       <c r="AD18" s="12">
         <v>122</v>
       </c>
       <c r="AE18" s="12">
         <v>214</v>
       </c>
-      <c r="AF18" s="51">
+      <c r="AF18" s="42">
         <v>182</v>
       </c>
-      <c r="AG18" s="41"/>
+      <c r="AG18" s="42">
+        <v>220</v>
+      </c>
       <c r="AH18" s="41"/>
       <c r="AI18" s="41"/>
       <c r="AJ18" s="41"/>
       <c r="AK18" s="41"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>33</v>
       </c>
       <c r="C19" s="20">
         <v>25</v>
       </c>
       <c r="D19" s="20">
         <v>52</v>
       </c>
       <c r="E19" s="20">
         <v>31</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
@@ -7187,54 +7934,56 @@
       </c>
       <c r="X19" s="20">
         <v>35</v>
       </c>
       <c r="Y19" s="20">
         <v>46</v>
       </c>
       <c r="Z19" s="12">
         <v>44</v>
       </c>
       <c r="AA19" s="12">
         <v>51</v>
       </c>
       <c r="AB19" s="34">
         <v>44</v>
       </c>
       <c r="AC19" s="12">
         <v>108</v>
       </c>
       <c r="AD19" s="12">
         <v>36</v>
       </c>
       <c r="AE19" s="12">
         <v>41</v>
       </c>
-      <c r="AF19" s="51">
+      <c r="AF19" s="42">
         <v>65</v>
       </c>
-      <c r="AG19" s="41"/>
+      <c r="AG19" s="42">
+        <v>65</v>
+      </c>
       <c r="AH19" s="41"/>
       <c r="AI19" s="41"/>
       <c r="AJ19" s="41"/>
       <c r="AK19" s="41"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>44</v>
       </c>
       <c r="C20" s="20">
         <v>28</v>
       </c>
       <c r="D20" s="20">
         <v>67</v>
       </c>
       <c r="E20" s="20">
         <v>45</v>
       </c>
       <c r="F20" s="20">
         <v>60</v>
       </c>
       <c r="G20" s="20">
@@ -7290,54 +8039,56 @@
       </c>
       <c r="X20" s="20">
         <v>37</v>
       </c>
       <c r="Y20" s="20">
         <v>35</v>
       </c>
       <c r="Z20" s="12">
         <v>82</v>
       </c>
       <c r="AA20" s="12">
         <v>83</v>
       </c>
       <c r="AB20" s="34">
         <v>91</v>
       </c>
       <c r="AC20" s="12">
         <v>59</v>
       </c>
       <c r="AD20" s="12">
         <v>35</v>
       </c>
       <c r="AE20" s="23">
         <v>96</v>
       </c>
-      <c r="AF20" s="51">
+      <c r="AF20" s="42">
         <v>84</v>
       </c>
-      <c r="AG20" s="41"/>
+      <c r="AG20" s="42">
+        <v>73</v>
+      </c>
       <c r="AH20" s="41"/>
       <c r="AI20" s="41"/>
       <c r="AJ20" s="41"/>
       <c r="AK20" s="41"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>94</v>
       </c>
       <c r="C21" s="20">
         <v>103</v>
       </c>
       <c r="D21" s="20">
         <v>105</v>
       </c>
       <c r="E21" s="20">
         <v>129</v>
       </c>
       <c r="F21" s="20">
         <v>84</v>
       </c>
       <c r="G21" s="20">
@@ -7393,87 +8144,89 @@
       </c>
       <c r="X21" s="20">
         <v>106</v>
       </c>
       <c r="Y21" s="20">
         <v>117</v>
       </c>
       <c r="Z21" s="12">
         <v>111</v>
       </c>
       <c r="AA21" s="12">
         <v>150</v>
       </c>
       <c r="AB21" s="34">
         <v>151</v>
       </c>
       <c r="AC21" s="12">
         <v>145</v>
       </c>
       <c r="AD21" s="12">
         <v>117</v>
       </c>
       <c r="AE21" s="23">
         <v>139</v>
       </c>
-      <c r="AF21" s="51">
+      <c r="AF21" s="42">
         <v>135</v>
       </c>
-      <c r="AG21" s="41"/>
+      <c r="AG21" s="42">
+        <v>151</v>
+      </c>
       <c r="AH21" s="41"/>
       <c r="AI21" s="41"/>
       <c r="AJ21" s="41"/>
       <c r="AK21" s="41"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="47" t="s">
+      <c r="A22" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="47"/>
-[...22 lines deleted...]
-      <c r="Y22" s="47"/>
+      <c r="B22" s="76"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
+      <c r="S22" s="76"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
       <c r="AC22" s="12"/>
       <c r="AD22" s="12"/>
       <c r="AF22" s="41"/>
       <c r="AG22" s="41"/>
       <c r="AH22" s="41"/>
       <c r="AI22" s="41"/>
       <c r="AJ22" s="41"/>
       <c r="AK22" s="41"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="20">
         <v>740</v>
       </c>
       <c r="C23" s="20">
         <v>720</v>
       </c>
       <c r="D23" s="20">
         <v>634</v>
       </c>
       <c r="E23" s="20">
         <v>727</v>
       </c>
@@ -7533,54 +8286,56 @@
       </c>
       <c r="X23" s="20">
         <v>786</v>
       </c>
       <c r="Y23" s="20">
         <v>637</v>
       </c>
       <c r="Z23" s="30">
         <v>880</v>
       </c>
       <c r="AA23" s="30">
         <v>959</v>
       </c>
       <c r="AB23" s="34">
         <v>1071</v>
       </c>
       <c r="AC23" s="12">
         <v>883</v>
       </c>
       <c r="AD23" s="12">
         <v>639</v>
       </c>
       <c r="AE23" s="12">
         <v>973</v>
       </c>
-      <c r="AF23" s="51">
+      <c r="AF23" s="42">
         <v>976</v>
       </c>
-      <c r="AG23" s="41"/>
+      <c r="AG23" s="42">
+        <v>1248</v>
+      </c>
       <c r="AH23" s="41"/>
       <c r="AI23" s="41"/>
       <c r="AJ23" s="41"/>
       <c r="AK23" s="41"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>598</v>
       </c>
       <c r="C24" s="20">
         <v>594</v>
       </c>
       <c r="D24" s="20">
         <v>518</v>
       </c>
       <c r="E24" s="20">
         <v>595</v>
       </c>
       <c r="F24" s="20">
         <v>470</v>
       </c>
       <c r="G24" s="20">
@@ -7636,54 +8391,56 @@
       </c>
       <c r="X24" s="20">
         <v>638</v>
       </c>
       <c r="Y24" s="20">
         <v>541</v>
       </c>
       <c r="Z24" s="30">
         <v>719</v>
       </c>
       <c r="AA24" s="30">
         <v>749</v>
       </c>
       <c r="AB24" s="34">
         <v>899</v>
       </c>
       <c r="AC24" s="12">
         <v>697</v>
       </c>
       <c r="AD24" s="12">
         <v>529</v>
       </c>
       <c r="AE24" s="12">
         <v>771</v>
       </c>
-      <c r="AF24" s="51">
+      <c r="AF24" s="42">
         <v>768</v>
       </c>
-      <c r="AG24" s="41"/>
+      <c r="AG24" s="42">
+        <v>1012</v>
+      </c>
       <c r="AH24" s="41"/>
       <c r="AI24" s="41"/>
       <c r="AJ24" s="41"/>
       <c r="AK24" s="41"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
@@ -7739,54 +8496,56 @@
       </c>
       <c r="X25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="41"/>
+      <c r="AF25" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH25" s="41"/>
       <c r="AI25" s="41"/>
       <c r="AJ25" s="41"/>
       <c r="AK25" s="41"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
@@ -7842,54 +8601,56 @@
       </c>
       <c r="X26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="41"/>
+      <c r="AF26" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH26" s="41"/>
       <c r="AI26" s="41"/>
       <c r="AJ26" s="41"/>
       <c r="AK26" s="41"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="20">
         <v>34</v>
       </c>
       <c r="C27" s="20">
         <v>34</v>
       </c>
       <c r="D27" s="20">
         <v>31</v>
       </c>
       <c r="E27" s="20">
         <v>25</v>
       </c>
       <c r="F27" s="20">
         <v>52</v>
       </c>
       <c r="G27" s="20">
@@ -7945,54 +8706,56 @@
       </c>
       <c r="X27" s="20">
         <v>31</v>
       </c>
       <c r="Y27" s="20">
         <v>29</v>
       </c>
       <c r="Z27" s="30">
         <v>47</v>
       </c>
       <c r="AA27" s="30">
         <v>54</v>
       </c>
       <c r="AB27" s="34">
         <v>45</v>
       </c>
       <c r="AC27" s="12">
         <v>35</v>
       </c>
       <c r="AD27" s="12">
         <v>36</v>
       </c>
       <c r="AE27" s="23">
         <v>76</v>
       </c>
-      <c r="AF27" s="51">
+      <c r="AF27" s="42">
         <v>58</v>
       </c>
-      <c r="AG27" s="41"/>
+      <c r="AG27" s="42">
+        <v>67</v>
+      </c>
       <c r="AH27" s="41"/>
       <c r="AI27" s="41"/>
       <c r="AJ27" s="41"/>
       <c r="AK27" s="41"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
@@ -8048,54 +8811,56 @@
       </c>
       <c r="X28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="41"/>
+      <c r="AF28" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH28" s="41"/>
       <c r="AI28" s="41"/>
       <c r="AJ28" s="41"/>
       <c r="AK28" s="41"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
@@ -8151,54 +8916,56 @@
       </c>
       <c r="X29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="41"/>
+      <c r="AF29" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH29" s="41"/>
       <c r="AI29" s="41"/>
       <c r="AJ29" s="41"/>
       <c r="AK29" s="41"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
@@ -8254,54 +9021,56 @@
       </c>
       <c r="X30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="41"/>
+      <c r="AF30" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH30" s="41"/>
       <c r="AI30" s="41"/>
       <c r="AJ30" s="41"/>
       <c r="AK30" s="41"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="20">
         <v>18</v>
       </c>
       <c r="C31" s="20">
         <v>17</v>
       </c>
       <c r="D31" s="20">
         <v>22</v>
       </c>
       <c r="E31" s="20">
         <v>20</v>
       </c>
       <c r="F31" s="20">
         <v>14</v>
       </c>
       <c r="G31" s="20">
@@ -8357,54 +9126,56 @@
       </c>
       <c r="X31" s="20">
         <v>25</v>
       </c>
       <c r="Y31" s="20">
         <v>19</v>
       </c>
       <c r="Z31" s="30">
         <v>21</v>
       </c>
       <c r="AA31" s="30">
         <v>35</v>
       </c>
       <c r="AB31" s="34">
         <v>29</v>
       </c>
       <c r="AC31" s="12">
         <v>28</v>
       </c>
       <c r="AD31" s="12">
         <v>17</v>
       </c>
       <c r="AE31" s="23">
         <v>34</v>
       </c>
-      <c r="AF31" s="51">
+      <c r="AF31" s="42">
         <v>22</v>
       </c>
-      <c r="AG31" s="41"/>
+      <c r="AG31" s="42">
+        <v>29</v>
+      </c>
       <c r="AH31" s="41"/>
       <c r="AI31" s="41"/>
       <c r="AJ31" s="41"/>
       <c r="AK31" s="41"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="20">
         <v>40</v>
       </c>
       <c r="C32" s="20">
         <v>34</v>
       </c>
       <c r="D32" s="20">
         <v>27</v>
       </c>
       <c r="E32" s="20">
         <v>35</v>
       </c>
       <c r="F32" s="20">
         <v>42</v>
       </c>
       <c r="G32" s="20">
@@ -8460,54 +9231,56 @@
       </c>
       <c r="X32" s="20">
         <v>33</v>
       </c>
       <c r="Y32" s="20">
         <v>21</v>
       </c>
       <c r="Z32" s="30">
         <v>47</v>
       </c>
       <c r="AA32" s="30">
         <v>59</v>
       </c>
       <c r="AB32" s="34">
         <v>49</v>
       </c>
       <c r="AC32" s="12">
         <v>63</v>
       </c>
       <c r="AD32" s="12">
         <v>20</v>
       </c>
       <c r="AE32" s="23">
         <v>37</v>
       </c>
-      <c r="AF32" s="51">
+      <c r="AF32" s="42">
         <v>56</v>
       </c>
-      <c r="AG32" s="41"/>
+      <c r="AG32" s="42">
+        <v>75</v>
+      </c>
       <c r="AH32" s="41"/>
       <c r="AI32" s="41"/>
       <c r="AJ32" s="41"/>
       <c r="AK32" s="41"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
@@ -8563,54 +9336,56 @@
       </c>
       <c r="X33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="41"/>
+      <c r="AF33" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH33" s="41"/>
       <c r="AI33" s="41"/>
       <c r="AJ33" s="41"/>
       <c r="AK33" s="41"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="20">
         <v>50</v>
       </c>
       <c r="C34" s="20">
         <v>41</v>
       </c>
       <c r="D34" s="20">
         <v>36</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>33</v>
       </c>
       <c r="G34" s="20">
@@ -8666,54 +9441,56 @@
       </c>
       <c r="X34" s="20">
         <v>59</v>
       </c>
       <c r="Y34" s="20">
         <v>27</v>
       </c>
       <c r="Z34" s="30">
         <v>46</v>
       </c>
       <c r="AA34" s="30">
         <v>62</v>
       </c>
       <c r="AB34" s="34">
         <v>49</v>
       </c>
       <c r="AC34" s="12">
         <v>60</v>
       </c>
       <c r="AD34" s="12">
         <v>37</v>
       </c>
       <c r="AE34" s="23">
         <v>55</v>
       </c>
-      <c r="AF34" s="51">
+      <c r="AF34" s="42">
         <v>72</v>
       </c>
-      <c r="AG34" s="41"/>
+      <c r="AG34" s="42">
+        <v>65</v>
+      </c>
       <c r="AH34" s="41"/>
       <c r="AI34" s="41"/>
       <c r="AJ34" s="41"/>
       <c r="AK34" s="41"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
@@ -8769,54 +9546,56 @@
       </c>
       <c r="X35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="41"/>
+      <c r="AF35" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH35" s="41"/>
       <c r="AI35" s="41"/>
       <c r="AJ35" s="41"/>
       <c r="AK35" s="41"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
@@ -8872,54 +9651,56 @@
       </c>
       <c r="X36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="41"/>
+      <c r="AF36" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH36" s="41"/>
       <c r="AI36" s="41"/>
       <c r="AJ36" s="41"/>
       <c r="AK36" s="41"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
@@ -8975,87 +9756,89 @@
       </c>
       <c r="X37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="41"/>
+      <c r="AF37" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH37" s="41"/>
       <c r="AI37" s="41"/>
       <c r="AJ37" s="41"/>
       <c r="AK37" s="41"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="46" t="s">
+      <c r="A38" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="46"/>
-[...22 lines deleted...]
-      <c r="Y38" s="46"/>
+      <c r="B38" s="75"/>
+      <c r="C38" s="75"/>
+      <c r="D38" s="75"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="75"/>
+      <c r="H38" s="75"/>
+      <c r="I38" s="75"/>
+      <c r="J38" s="75"/>
+      <c r="K38" s="75"/>
+      <c r="L38" s="75"/>
+      <c r="M38" s="75"/>
+      <c r="N38" s="75"/>
+      <c r="O38" s="75"/>
+      <c r="P38" s="75"/>
+      <c r="Q38" s="75"/>
+      <c r="R38" s="75"/>
+      <c r="S38" s="75"/>
+      <c r="T38" s="75"/>
+      <c r="U38" s="75"/>
+      <c r="V38" s="75"/>
+      <c r="W38" s="75"/>
+      <c r="X38" s="75"/>
+      <c r="Y38" s="75"/>
       <c r="AB38" s="37"/>
       <c r="AC38" s="12"/>
       <c r="AD38" s="12"/>
       <c r="AF38" s="41"/>
       <c r="AG38" s="41"/>
       <c r="AH38" s="41"/>
       <c r="AI38" s="41"/>
       <c r="AJ38" s="41"/>
       <c r="AK38" s="41"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="20">
         <v>998</v>
       </c>
       <c r="C39" s="20">
         <v>857</v>
       </c>
       <c r="D39" s="20">
         <v>886</v>
       </c>
       <c r="E39" s="20">
         <v>1297</v>
@@ -9116,54 +9899,56 @@
       </c>
       <c r="X39" s="20">
         <v>917</v>
       </c>
       <c r="Y39" s="20">
         <v>875</v>
       </c>
       <c r="Z39" s="29">
         <v>1204</v>
       </c>
       <c r="AA39" s="29">
         <v>1456</v>
       </c>
       <c r="AB39" s="34">
         <v>1414</v>
       </c>
       <c r="AC39" s="12">
         <v>1363</v>
       </c>
       <c r="AD39" s="12">
         <v>1101</v>
       </c>
       <c r="AE39" s="12">
         <v>1398</v>
       </c>
-      <c r="AF39" s="51">
+      <c r="AF39" s="42">
         <v>1354</v>
       </c>
-      <c r="AG39" s="41"/>
+      <c r="AG39" s="42">
+        <v>1591</v>
+      </c>
       <c r="AH39" s="41"/>
       <c r="AI39" s="41"/>
       <c r="AJ39" s="41"/>
       <c r="AK39" s="41"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
@@ -9222,51 +10007,53 @@
       </c>
       <c r="Y40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AG40" s="41"/>
+      <c r="AG40" s="12" t="s">
+        <v>16</v>
+      </c>
       <c r="AH40" s="41"/>
       <c r="AI40" s="41"/>
       <c r="AJ40" s="41"/>
       <c r="AK40" s="41"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="20">
         <v>97</v>
       </c>
       <c r="C41" s="20">
         <v>68</v>
       </c>
       <c r="D41" s="20">
         <v>89</v>
       </c>
       <c r="E41" s="20">
         <v>99</v>
       </c>
       <c r="F41" s="21">
         <v>86</v>
       </c>
       <c r="G41" s="21">
@@ -9322,54 +10109,56 @@
       </c>
       <c r="X41" s="20">
         <v>96</v>
       </c>
       <c r="Y41" s="20">
         <v>58</v>
       </c>
       <c r="Z41" s="30">
         <v>114</v>
       </c>
       <c r="AA41" s="29">
         <v>138</v>
       </c>
       <c r="AB41" s="34">
         <v>156</v>
       </c>
       <c r="AC41" s="12">
         <v>200</v>
       </c>
       <c r="AD41" s="12">
         <v>145</v>
       </c>
       <c r="AE41" s="41">
         <v>137</v>
       </c>
-      <c r="AF41" s="51">
+      <c r="AF41" s="42">
         <v>142</v>
       </c>
-      <c r="AG41" s="41"/>
+      <c r="AG41" s="42">
+        <v>151</v>
+      </c>
       <c r="AH41" s="41"/>
       <c r="AI41" s="41"/>
       <c r="AJ41" s="41"/>
       <c r="AK41" s="41"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="20">
         <v>55</v>
       </c>
       <c r="C42" s="20">
         <v>41</v>
       </c>
       <c r="D42" s="20">
         <v>45</v>
       </c>
       <c r="E42" s="20">
         <v>56</v>
       </c>
       <c r="F42" s="21">
         <v>52</v>
       </c>
       <c r="G42" s="21">
@@ -9425,54 +10214,56 @@
       </c>
       <c r="X42" s="20">
         <v>66</v>
       </c>
       <c r="Y42" s="20">
         <v>36</v>
       </c>
       <c r="Z42" s="30">
         <v>62</v>
       </c>
       <c r="AA42" s="29">
         <v>47</v>
       </c>
       <c r="AB42" s="34">
         <v>49</v>
       </c>
       <c r="AC42" s="12">
         <v>56</v>
       </c>
       <c r="AD42" s="12">
         <v>63</v>
       </c>
       <c r="AE42" s="41">
         <v>57</v>
       </c>
-      <c r="AF42" s="51">
+      <c r="AF42" s="42">
         <v>67</v>
       </c>
-      <c r="AG42" s="41"/>
+      <c r="AG42" s="42">
+        <v>96</v>
+      </c>
       <c r="AH42" s="41"/>
       <c r="AI42" s="41"/>
       <c r="AJ42" s="41"/>
       <c r="AK42" s="41"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="20">
         <v>54</v>
       </c>
       <c r="C43" s="20">
         <v>63</v>
       </c>
       <c r="D43" s="20">
         <v>31</v>
       </c>
       <c r="E43" s="20">
         <v>49</v>
       </c>
       <c r="F43" s="21">
         <v>36</v>
       </c>
       <c r="G43" s="21">
@@ -9528,54 +10319,56 @@
       </c>
       <c r="X43" s="20">
         <v>49</v>
       </c>
       <c r="Y43" s="20">
         <v>33</v>
       </c>
       <c r="Z43" s="30">
         <v>90</v>
       </c>
       <c r="AA43" s="29">
         <v>76</v>
       </c>
       <c r="AB43" s="34">
         <v>86</v>
       </c>
       <c r="AC43" s="12">
         <v>51</v>
       </c>
       <c r="AD43" s="12">
         <v>69</v>
       </c>
       <c r="AE43" s="41">
         <v>81</v>
       </c>
-      <c r="AF43" s="51">
+      <c r="AF43" s="42">
         <v>71</v>
       </c>
-      <c r="AG43" s="41"/>
+      <c r="AG43" s="42">
+        <v>73</v>
+      </c>
       <c r="AH43" s="41"/>
       <c r="AI43" s="41"/>
       <c r="AJ43" s="41"/>
       <c r="AK43" s="41"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="20">
         <v>71</v>
       </c>
       <c r="C44" s="20">
         <v>53</v>
       </c>
       <c r="D44" s="20">
         <v>58</v>
       </c>
       <c r="E44" s="20">
         <v>58</v>
       </c>
       <c r="F44" s="21">
         <v>47</v>
       </c>
       <c r="G44" s="21">
@@ -9631,54 +10424,56 @@
       </c>
       <c r="X44" s="20">
         <v>51</v>
       </c>
       <c r="Y44" s="20">
         <v>79</v>
       </c>
       <c r="Z44" s="30">
         <v>59</v>
       </c>
       <c r="AA44" s="29">
         <v>92</v>
       </c>
       <c r="AB44" s="34">
         <v>87</v>
       </c>
       <c r="AC44" s="12">
         <v>85</v>
       </c>
       <c r="AD44" s="12">
         <v>84</v>
       </c>
       <c r="AE44" s="41">
         <v>79</v>
       </c>
-      <c r="AF44" s="51">
+      <c r="AF44" s="42">
         <v>91</v>
       </c>
-      <c r="AG44" s="41"/>
+      <c r="AG44" s="42">
+        <v>95</v>
+      </c>
       <c r="AH44" s="41"/>
       <c r="AI44" s="41"/>
       <c r="AJ44" s="41"/>
       <c r="AK44" s="41"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="20">
         <v>92</v>
       </c>
       <c r="C45" s="20">
         <v>39</v>
       </c>
       <c r="D45" s="20">
         <v>65</v>
       </c>
       <c r="E45" s="20">
         <v>79</v>
       </c>
       <c r="F45" s="21">
         <v>53</v>
       </c>
       <c r="G45" s="21">
@@ -9734,54 +10529,56 @@
       </c>
       <c r="X45" s="20">
         <v>56</v>
       </c>
       <c r="Y45" s="20">
         <v>72</v>
       </c>
       <c r="Z45" s="30">
         <v>65</v>
       </c>
       <c r="AA45" s="29">
         <v>71</v>
       </c>
       <c r="AB45" s="34">
         <v>94</v>
       </c>
       <c r="AC45" s="12">
         <v>69</v>
       </c>
       <c r="AD45" s="12">
         <v>47</v>
       </c>
       <c r="AE45" s="41">
         <v>83</v>
       </c>
-      <c r="AF45" s="51">
+      <c r="AF45" s="42">
         <v>78</v>
       </c>
-      <c r="AG45" s="41"/>
+      <c r="AG45" s="42">
+        <v>94</v>
+      </c>
       <c r="AH45" s="41"/>
       <c r="AI45" s="41"/>
       <c r="AJ45" s="41"/>
       <c r="AK45" s="41"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="20">
         <v>249</v>
       </c>
       <c r="C46" s="20">
         <v>232</v>
       </c>
       <c r="D46" s="20">
         <v>182</v>
       </c>
       <c r="E46" s="20">
         <v>556</v>
       </c>
       <c r="F46" s="21">
         <v>229</v>
       </c>
       <c r="G46" s="21">
@@ -9837,54 +10634,56 @@
       </c>
       <c r="X46" s="20">
         <v>204</v>
       </c>
       <c r="Y46" s="20">
         <v>187</v>
       </c>
       <c r="Z46" s="30">
         <v>273</v>
       </c>
       <c r="AA46" s="29">
         <v>311</v>
       </c>
       <c r="AB46" s="34">
         <v>283</v>
       </c>
       <c r="AC46" s="12">
         <v>260</v>
       </c>
       <c r="AD46" s="12">
         <v>236</v>
       </c>
       <c r="AE46" s="41">
         <v>334</v>
       </c>
-      <c r="AF46" s="51">
+      <c r="AF46" s="42">
         <v>295</v>
       </c>
-      <c r="AG46" s="41"/>
+      <c r="AG46" s="42">
+        <v>374</v>
+      </c>
       <c r="AH46" s="41"/>
       <c r="AI46" s="41"/>
       <c r="AJ46" s="41"/>
       <c r="AK46" s="41"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="20">
         <v>40</v>
       </c>
       <c r="C47" s="20">
         <v>45</v>
       </c>
       <c r="D47" s="20">
         <v>47</v>
       </c>
       <c r="E47" s="20">
         <v>33</v>
       </c>
       <c r="F47" s="21">
         <v>34</v>
       </c>
       <c r="G47" s="21">
@@ -9940,54 +10739,56 @@
       </c>
       <c r="X47" s="20">
         <v>41</v>
       </c>
       <c r="Y47" s="20">
         <v>33</v>
       </c>
       <c r="Z47" s="30">
         <v>51</v>
       </c>
       <c r="AA47" s="29">
         <v>94</v>
       </c>
       <c r="AB47" s="34">
         <v>58</v>
       </c>
       <c r="AC47" s="12">
         <v>73</v>
       </c>
       <c r="AD47" s="12">
         <v>34</v>
       </c>
       <c r="AE47" s="41">
         <v>50</v>
       </c>
-      <c r="AF47" s="51">
+      <c r="AF47" s="42">
         <v>41</v>
       </c>
-      <c r="AG47" s="41"/>
+      <c r="AG47" s="42">
+        <v>44</v>
+      </c>
       <c r="AH47" s="41"/>
       <c r="AI47" s="41"/>
       <c r="AJ47" s="41"/>
       <c r="AK47" s="41"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="20">
         <v>45</v>
       </c>
       <c r="C48" s="20">
         <v>16</v>
       </c>
       <c r="D48" s="20">
         <v>24</v>
       </c>
       <c r="E48" s="20">
         <v>14</v>
       </c>
       <c r="F48" s="21">
         <v>21</v>
       </c>
       <c r="G48" s="21">
@@ -10043,54 +10844,56 @@
       </c>
       <c r="X48" s="20">
         <v>33</v>
       </c>
       <c r="Y48" s="20">
         <v>25</v>
       </c>
       <c r="Z48" s="30">
         <v>27</v>
       </c>
       <c r="AA48" s="29">
         <v>52</v>
       </c>
       <c r="AB48" s="34">
         <v>58</v>
       </c>
       <c r="AC48" s="12">
         <v>26</v>
       </c>
       <c r="AD48" s="12">
         <v>26</v>
       </c>
       <c r="AE48" s="41">
         <v>52</v>
       </c>
-      <c r="AF48" s="51">
+      <c r="AF48" s="42">
         <v>60</v>
       </c>
-      <c r="AG48" s="41"/>
+      <c r="AG48" s="42">
+        <v>67</v>
+      </c>
       <c r="AH48" s="41"/>
       <c r="AI48" s="41"/>
       <c r="AJ48" s="41"/>
       <c r="AK48" s="41"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="20">
         <v>49</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>56</v>
       </c>
       <c r="E49" s="20">
         <v>89</v>
       </c>
       <c r="F49" s="21">
         <v>49</v>
       </c>
       <c r="G49" s="21">
@@ -10146,54 +10949,56 @@
       </c>
       <c r="X49" s="20">
         <v>69</v>
       </c>
       <c r="Y49" s="20">
         <v>85</v>
       </c>
       <c r="Z49" s="30">
         <v>146</v>
       </c>
       <c r="AA49" s="29">
         <v>174</v>
       </c>
       <c r="AB49" s="34">
         <v>135</v>
       </c>
       <c r="AC49" s="12">
         <v>135</v>
       </c>
       <c r="AD49" s="12">
         <v>124</v>
       </c>
       <c r="AE49" s="41">
         <v>90</v>
       </c>
-      <c r="AF49" s="51">
+      <c r="AF49" s="42">
         <v>115</v>
       </c>
-      <c r="AG49" s="41"/>
+      <c r="AG49" s="42">
+        <v>153</v>
+      </c>
       <c r="AH49" s="41"/>
       <c r="AI49" s="41"/>
       <c r="AJ49" s="41"/>
       <c r="AK49" s="41"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="20">
         <v>75</v>
       </c>
       <c r="C50" s="20">
         <v>65</v>
       </c>
       <c r="D50" s="20">
         <v>65</v>
       </c>
       <c r="E50" s="20">
         <v>59</v>
       </c>
       <c r="F50" s="21">
         <v>63</v>
       </c>
       <c r="G50" s="21">
@@ -10249,54 +11054,56 @@
       </c>
       <c r="X50" s="20">
         <v>74</v>
       </c>
       <c r="Y50" s="20">
         <v>69</v>
       </c>
       <c r="Z50" s="30">
         <v>80</v>
       </c>
       <c r="AA50" s="29">
         <v>117</v>
       </c>
       <c r="AB50" s="34">
         <v>122</v>
       </c>
       <c r="AC50" s="12">
         <v>96</v>
       </c>
       <c r="AD50" s="12">
         <v>85</v>
       </c>
       <c r="AE50" s="41">
         <v>159</v>
       </c>
-      <c r="AF50" s="51">
+      <c r="AF50" s="42">
         <v>110</v>
       </c>
-      <c r="AG50" s="41"/>
+      <c r="AG50" s="42">
+        <v>155</v>
+      </c>
       <c r="AH50" s="41"/>
       <c r="AI50" s="41"/>
       <c r="AJ50" s="41"/>
       <c r="AK50" s="41"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="20">
         <v>33</v>
       </c>
       <c r="C51" s="20">
         <v>25</v>
       </c>
       <c r="D51" s="20">
         <v>52</v>
       </c>
       <c r="E51" s="20">
         <v>31</v>
       </c>
       <c r="F51" s="21">
         <v>41</v>
       </c>
       <c r="G51" s="21">
@@ -10352,54 +11159,56 @@
       </c>
       <c r="X51" s="20">
         <v>35</v>
       </c>
       <c r="Y51" s="20">
         <v>46</v>
       </c>
       <c r="Z51" s="30">
         <v>44</v>
       </c>
       <c r="AA51" s="29">
         <v>51</v>
       </c>
       <c r="AB51" s="34">
         <v>44</v>
       </c>
       <c r="AC51" s="12">
         <v>108</v>
       </c>
       <c r="AD51" s="12">
         <v>36</v>
       </c>
       <c r="AE51" s="41">
         <v>41</v>
       </c>
-      <c r="AF51" s="51">
+      <c r="AF51" s="42">
         <v>65</v>
       </c>
-      <c r="AG51" s="41"/>
+      <c r="AG51" s="42">
+        <v>65</v>
+      </c>
       <c r="AH51" s="41"/>
       <c r="AI51" s="41"/>
       <c r="AJ51" s="41"/>
       <c r="AK51" s="41"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="20">
         <v>44</v>
       </c>
       <c r="C52" s="20">
         <v>28</v>
       </c>
       <c r="D52" s="20">
         <v>67</v>
       </c>
       <c r="E52" s="20">
         <v>45</v>
       </c>
       <c r="F52" s="21">
         <v>60</v>
       </c>
       <c r="G52" s="21">
@@ -10455,54 +11264,56 @@
       </c>
       <c r="X52" s="20">
         <v>37</v>
       </c>
       <c r="Y52" s="20">
         <v>35</v>
       </c>
       <c r="Z52" s="30">
         <v>82</v>
       </c>
       <c r="AA52" s="29">
         <v>83</v>
       </c>
       <c r="AB52" s="34">
         <v>91</v>
       </c>
       <c r="AC52" s="12">
         <v>59</v>
       </c>
       <c r="AD52" s="12">
         <v>35</v>
       </c>
       <c r="AE52" s="41">
         <v>96</v>
       </c>
-      <c r="AF52" s="51">
+      <c r="AF52" s="42">
         <v>84</v>
       </c>
-      <c r="AG52" s="41"/>
+      <c r="AG52" s="42">
+        <v>73</v>
+      </c>
       <c r="AH52" s="41"/>
       <c r="AI52" s="41"/>
       <c r="AJ52" s="41"/>
       <c r="AK52" s="41"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>94</v>
       </c>
       <c r="C53" s="18">
         <v>103</v>
       </c>
       <c r="D53" s="18">
         <v>105</v>
       </c>
       <c r="E53" s="18">
         <v>129</v>
       </c>
       <c r="F53" s="22">
         <v>84</v>
       </c>
       <c r="G53" s="22">
@@ -10558,217 +11369,219 @@
       </c>
       <c r="X53" s="22">
         <v>106</v>
       </c>
       <c r="Y53" s="22">
         <v>117</v>
       </c>
       <c r="Z53" s="31">
         <v>111</v>
       </c>
       <c r="AA53" s="33">
         <v>150</v>
       </c>
       <c r="AB53" s="38">
         <v>151</v>
       </c>
       <c r="AC53" s="35">
         <v>145</v>
       </c>
       <c r="AD53" s="35">
         <v>117</v>
       </c>
       <c r="AE53" s="40">
         <v>139</v>
       </c>
-      <c r="AF53" s="53">
+      <c r="AF53" s="44">
         <v>135</v>
       </c>
-      <c r="AG53" s="40"/>
+      <c r="AG53" s="44">
+        <v>151</v>
+      </c>
       <c r="AH53" s="40"/>
       <c r="AI53" s="40"/>
       <c r="AJ53" s="40"/>
       <c r="AK53" s="40"/>
     </row>
     <row r="54" spans="1:37">
       <c r="E54" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="Z22" sqref="Z22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="23" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="23" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="23" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="23" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="23" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="23" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="44"/>
-[...22 lines deleted...]
-      <c r="Y1" s="44"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="1"/>
       <c r="E3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="AK3" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="48"/>
-      <c r="B4" s="42">
+      <c r="A4" s="77"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="43"/>
-[...9 lines deleted...]
-      <c r="AK4" s="43"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="49"/>
+      <c r="A5" s="78"/>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -10835,77 +11648,77 @@
         <v>6</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AH5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="AI5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="45"/>
-[...22 lines deleted...]
-      <c r="Y6" s="45"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="74"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20">
         <v>2239</v>
       </c>
       <c r="C7" s="20">
         <v>1915</v>
       </c>
       <c r="D7" s="20">
         <v>1733</v>
       </c>
       <c r="E7" s="20">
         <v>2212</v>
       </c>
       <c r="F7" s="20">
         <v>1762</v>
       </c>
       <c r="G7" s="20">
         <v>1915</v>
       </c>
       <c r="H7" s="20">
         <v>2410</v>
@@ -10957,52 +11770,55 @@
       </c>
       <c r="X7" s="21">
         <v>2217</v>
       </c>
       <c r="Y7" s="21">
         <v>1959</v>
       </c>
       <c r="Z7" s="21">
         <v>2477</v>
       </c>
       <c r="AA7" s="21">
         <v>2570</v>
       </c>
       <c r="AB7" s="12">
         <v>2697</v>
       </c>
       <c r="AC7" s="12">
         <v>2378</v>
       </c>
       <c r="AD7" s="12">
         <v>1894</v>
       </c>
       <c r="AE7" s="12">
         <v>2628</v>
       </c>
-      <c r="AF7" s="51">
+      <c r="AF7" s="42">
         <v>2662</v>
+      </c>
+      <c r="AG7" s="42">
+        <v>3385</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>567</v>
       </c>
       <c r="C8" s="20">
         <v>477</v>
       </c>
       <c r="D8" s="20">
         <v>456</v>
       </c>
       <c r="E8" s="20">
         <v>783</v>
       </c>
       <c r="F8" s="20">
         <v>529</v>
       </c>
       <c r="G8" s="20">
         <v>502</v>
       </c>
       <c r="H8" s="20">
@@ -11055,52 +11871,55 @@
       </c>
       <c r="X8" s="21">
         <v>533</v>
       </c>
       <c r="Y8" s="21">
         <v>512</v>
       </c>
       <c r="Z8" s="21">
         <v>771</v>
       </c>
       <c r="AA8" s="21">
         <v>655</v>
       </c>
       <c r="AB8" s="12">
         <v>754</v>
       </c>
       <c r="AC8" s="12">
         <v>699</v>
       </c>
       <c r="AD8" s="12">
         <v>564</v>
       </c>
       <c r="AE8" s="12">
         <v>663</v>
       </c>
-      <c r="AF8" s="51">
+      <c r="AF8" s="42">
         <v>685</v>
+      </c>
+      <c r="AG8" s="42">
+        <v>921</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="20">
         <v>189</v>
       </c>
       <c r="C9" s="20">
         <v>143</v>
       </c>
       <c r="D9" s="20">
         <v>130</v>
       </c>
       <c r="E9" s="20">
         <v>153</v>
       </c>
       <c r="F9" s="20">
         <v>125</v>
       </c>
       <c r="G9" s="20">
         <v>137</v>
       </c>
       <c r="H9" s="20">
@@ -11153,52 +11972,55 @@
       </c>
       <c r="X9" s="21">
         <v>190</v>
       </c>
       <c r="Y9" s="21">
         <v>147</v>
       </c>
       <c r="Z9" s="21">
         <v>180</v>
       </c>
       <c r="AA9" s="21">
         <v>228</v>
       </c>
       <c r="AB9" s="12">
         <v>193</v>
       </c>
       <c r="AC9" s="12">
         <v>179</v>
       </c>
       <c r="AD9" s="12">
         <v>171</v>
       </c>
       <c r="AE9" s="12">
         <v>225</v>
       </c>
-      <c r="AF9" s="51">
+      <c r="AF9" s="42">
         <v>207</v>
+      </c>
+      <c r="AG9" s="42">
+        <v>258</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20">
         <v>94</v>
       </c>
       <c r="C10" s="20">
         <v>70</v>
       </c>
       <c r="D10" s="20">
         <v>72</v>
       </c>
       <c r="E10" s="20">
         <v>77</v>
       </c>
       <c r="F10" s="20">
         <v>66</v>
       </c>
       <c r="G10" s="20">
         <v>90</v>
       </c>
       <c r="H10" s="20">
@@ -11251,52 +12073,55 @@
       </c>
       <c r="X10" s="21">
         <v>81</v>
       </c>
       <c r="Y10" s="21">
         <v>69</v>
       </c>
       <c r="Z10" s="21">
         <v>98</v>
       </c>
       <c r="AA10" s="21">
         <v>94</v>
       </c>
       <c r="AB10" s="12">
         <v>106</v>
       </c>
       <c r="AC10" s="12">
         <v>72</v>
       </c>
       <c r="AD10" s="12">
         <v>69</v>
       </c>
       <c r="AE10" s="12">
         <v>101</v>
       </c>
-      <c r="AF10" s="51">
+      <c r="AF10" s="42">
         <v>113</v>
+      </c>
+      <c r="AG10" s="42">
+        <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="20">
         <v>119</v>
       </c>
       <c r="C11" s="20">
         <v>150</v>
       </c>
       <c r="D11" s="20">
         <v>110</v>
       </c>
       <c r="E11" s="20">
         <v>117</v>
       </c>
       <c r="F11" s="20">
         <v>93</v>
       </c>
       <c r="G11" s="20">
         <v>124</v>
       </c>
       <c r="H11" s="20">
@@ -11349,52 +12174,55 @@
       </c>
       <c r="X11" s="21">
         <v>122</v>
       </c>
       <c r="Y11" s="21">
         <v>103</v>
       </c>
       <c r="Z11" s="21">
         <v>158</v>
       </c>
       <c r="AA11" s="21">
         <v>151</v>
       </c>
       <c r="AB11" s="12">
         <v>151</v>
       </c>
       <c r="AC11" s="12">
         <v>121</v>
       </c>
       <c r="AD11" s="12">
         <v>109</v>
       </c>
       <c r="AE11" s="12">
         <v>133</v>
       </c>
-      <c r="AF11" s="51">
+      <c r="AF11" s="42">
         <v>166</v>
+      </c>
+      <c r="AG11" s="42">
+        <v>201</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="20">
         <v>101</v>
       </c>
       <c r="C12" s="20">
         <v>98</v>
       </c>
       <c r="D12" s="20">
         <v>93</v>
       </c>
       <c r="E12" s="20">
         <v>106</v>
       </c>
       <c r="F12" s="20">
         <v>65</v>
       </c>
       <c r="G12" s="20">
         <v>67</v>
       </c>
       <c r="H12" s="20">
@@ -11447,52 +12275,55 @@
       </c>
       <c r="X12" s="21">
         <v>93</v>
       </c>
       <c r="Y12" s="21">
         <v>86</v>
       </c>
       <c r="Z12" s="21">
         <v>124</v>
       </c>
       <c r="AA12" s="21">
         <v>118</v>
       </c>
       <c r="AB12" s="12">
         <v>111</v>
       </c>
       <c r="AC12" s="12">
         <v>111</v>
       </c>
       <c r="AD12" s="12">
         <v>73</v>
       </c>
       <c r="AE12" s="12">
         <v>104</v>
       </c>
-      <c r="AF12" s="51">
+      <c r="AF12" s="42">
         <v>126</v>
+      </c>
+      <c r="AG12" s="42">
+        <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="20">
         <v>127</v>
       </c>
       <c r="C13" s="20">
         <v>94</v>
       </c>
       <c r="D13" s="20">
         <v>73</v>
       </c>
       <c r="E13" s="20">
         <v>106</v>
       </c>
       <c r="F13" s="20">
         <v>87</v>
       </c>
       <c r="G13" s="20">
         <v>94</v>
       </c>
       <c r="H13" s="20">
@@ -11545,51 +12376,54 @@
       </c>
       <c r="X13" s="21">
         <v>113</v>
       </c>
       <c r="Y13" s="21">
         <v>95</v>
       </c>
       <c r="Z13" s="21">
         <v>121</v>
       </c>
       <c r="AA13" s="21">
         <v>81</v>
       </c>
       <c r="AB13" s="12">
         <v>125</v>
       </c>
       <c r="AC13" s="12">
         <v>99</v>
       </c>
       <c r="AD13" s="12">
         <v>66</v>
       </c>
       <c r="AE13" s="12">
         <v>95</v>
       </c>
-      <c r="AF13" s="51">
+      <c r="AF13" s="42">
+        <v>137</v>
+      </c>
+      <c r="AG13" s="42">
         <v>137</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="20">
         <v>271</v>
       </c>
       <c r="C14" s="20">
         <v>213</v>
       </c>
       <c r="D14" s="20">
         <v>189</v>
       </c>
       <c r="E14" s="20">
         <v>247</v>
       </c>
       <c r="F14" s="20">
         <v>176</v>
       </c>
       <c r="G14" s="20">
         <v>250</v>
       </c>
@@ -11643,52 +12477,55 @@
       </c>
       <c r="X14" s="21">
         <v>232</v>
       </c>
       <c r="Y14" s="21">
         <v>217</v>
       </c>
       <c r="Z14" s="21">
         <v>275</v>
       </c>
       <c r="AA14" s="21">
         <v>279</v>
       </c>
       <c r="AB14" s="12">
         <v>318</v>
       </c>
       <c r="AC14" s="12">
         <v>241</v>
       </c>
       <c r="AD14" s="12">
         <v>214</v>
       </c>
       <c r="AE14" s="12">
         <v>312</v>
       </c>
-      <c r="AF14" s="51">
+      <c r="AF14" s="42">
         <v>295</v>
+      </c>
+      <c r="AG14" s="42">
+        <v>340</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>91</v>
       </c>
       <c r="C15" s="20">
         <v>59</v>
       </c>
       <c r="D15" s="20">
         <v>72</v>
       </c>
       <c r="E15" s="20">
         <v>67</v>
       </c>
       <c r="F15" s="20">
         <v>73</v>
       </c>
       <c r="G15" s="20">
         <v>60</v>
       </c>
       <c r="H15" s="20">
@@ -11741,52 +12578,55 @@
       </c>
       <c r="X15" s="21">
         <v>104</v>
       </c>
       <c r="Y15" s="21">
         <v>74</v>
       </c>
       <c r="Z15" s="21">
         <v>86</v>
       </c>
       <c r="AA15" s="21">
         <v>118</v>
       </c>
       <c r="AB15" s="12">
         <v>87</v>
       </c>
       <c r="AC15" s="12">
         <v>120</v>
       </c>
       <c r="AD15" s="12">
         <v>83</v>
       </c>
       <c r="AE15" s="12">
         <v>97</v>
       </c>
-      <c r="AF15" s="51">
+      <c r="AF15" s="42">
         <v>107</v>
+      </c>
+      <c r="AG15" s="42">
+        <v>149</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="20">
         <v>94</v>
       </c>
       <c r="C16" s="20">
         <v>124</v>
       </c>
       <c r="D16" s="20">
         <v>70</v>
       </c>
       <c r="E16" s="20">
         <v>83</v>
       </c>
       <c r="F16" s="20">
         <v>72</v>
       </c>
       <c r="G16" s="20">
         <v>92</v>
       </c>
       <c r="H16" s="20">
@@ -11839,55 +12679,58 @@
       </c>
       <c r="X16" s="21">
         <v>85</v>
       </c>
       <c r="Y16" s="21">
         <v>96</v>
       </c>
       <c r="Z16" s="21">
         <v>89</v>
       </c>
       <c r="AA16" s="21">
         <v>123</v>
       </c>
       <c r="AB16" s="12">
         <v>103</v>
       </c>
       <c r="AC16" s="12">
         <v>84</v>
       </c>
       <c r="AD16" s="12">
         <v>77</v>
       </c>
       <c r="AE16" s="12">
         <v>98</v>
       </c>
-      <c r="AF16" s="51">
+      <c r="AF16" s="42">
         <v>126</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="42">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="20">
         <v>93</v>
       </c>
       <c r="C17" s="20">
         <v>79</v>
       </c>
       <c r="D17" s="20">
         <v>63</v>
       </c>
       <c r="E17" s="20">
         <v>64</v>
       </c>
       <c r="F17" s="20">
         <v>61</v>
       </c>
       <c r="G17" s="20">
         <v>66</v>
       </c>
       <c r="H17" s="20">
         <v>99</v>
       </c>
       <c r="I17" s="20">
@@ -11937,55 +12780,58 @@
       </c>
       <c r="X17" s="21">
         <v>88</v>
       </c>
       <c r="Y17" s="21">
         <v>97</v>
       </c>
       <c r="Z17" s="21">
         <v>91</v>
       </c>
       <c r="AA17" s="21">
         <v>111</v>
       </c>
       <c r="AB17" s="12">
         <v>154</v>
       </c>
       <c r="AC17" s="12">
         <v>122</v>
       </c>
       <c r="AD17" s="12">
         <v>66</v>
       </c>
       <c r="AE17" s="12">
         <v>154</v>
       </c>
-      <c r="AF17" s="51">
+      <c r="AF17" s="42">
         <v>103</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="42">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>175</v>
       </c>
       <c r="C18" s="20">
         <v>147</v>
       </c>
       <c r="D18" s="20">
         <v>150</v>
       </c>
       <c r="E18" s="20">
         <v>157</v>
       </c>
       <c r="F18" s="20">
         <v>152</v>
       </c>
       <c r="G18" s="20">
         <v>171</v>
       </c>
       <c r="H18" s="20">
         <v>211</v>
       </c>
       <c r="I18" s="20">
@@ -12035,55 +12881,58 @@
       </c>
       <c r="X18" s="21">
         <v>206</v>
       </c>
       <c r="Y18" s="21">
         <v>163</v>
       </c>
       <c r="Z18" s="21">
         <v>182</v>
       </c>
       <c r="AA18" s="21">
         <v>210</v>
       </c>
       <c r="AB18" s="12">
         <v>198</v>
       </c>
       <c r="AC18" s="12">
         <v>195</v>
       </c>
       <c r="AD18" s="12">
         <v>123</v>
       </c>
       <c r="AE18" s="12">
         <v>241</v>
       </c>
-      <c r="AF18" s="51">
+      <c r="AF18" s="42">
         <v>202</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="42">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="20">
         <v>66</v>
       </c>
       <c r="C19" s="20">
         <v>45</v>
       </c>
       <c r="D19" s="20">
         <v>47</v>
       </c>
       <c r="E19" s="20">
         <v>46</v>
       </c>
       <c r="F19" s="20">
         <v>41</v>
       </c>
       <c r="G19" s="20">
         <v>47</v>
       </c>
       <c r="H19" s="20">
         <v>65</v>
       </c>
       <c r="I19" s="20">
@@ -12133,55 +12982,58 @@
       </c>
       <c r="X19" s="21">
         <v>75</v>
       </c>
       <c r="Y19" s="21">
         <v>64</v>
       </c>
       <c r="Z19" s="21">
         <v>63</v>
       </c>
       <c r="AA19" s="21">
         <v>63</v>
       </c>
       <c r="AB19" s="12">
         <v>77</v>
       </c>
       <c r="AC19" s="12">
         <v>74</v>
       </c>
       <c r="AD19" s="12">
         <v>57</v>
       </c>
       <c r="AE19" s="12">
         <v>81</v>
       </c>
-      <c r="AF19" s="51">
+      <c r="AF19" s="42">
         <v>98</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="42">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="20">
         <v>121</v>
       </c>
       <c r="C20" s="20">
         <v>91</v>
       </c>
       <c r="D20" s="20">
         <v>93</v>
       </c>
       <c r="E20" s="20">
         <v>76</v>
       </c>
       <c r="F20" s="20">
         <v>94</v>
       </c>
       <c r="G20" s="20">
         <v>91</v>
       </c>
       <c r="H20" s="20">
         <v>119</v>
       </c>
       <c r="I20" s="20">
@@ -12231,55 +13083,58 @@
       </c>
       <c r="X20" s="21">
         <v>133</v>
       </c>
       <c r="Y20" s="21">
         <v>87</v>
       </c>
       <c r="Z20" s="21">
         <v>101</v>
       </c>
       <c r="AA20" s="21">
         <v>116</v>
       </c>
       <c r="AB20" s="12">
         <v>135</v>
       </c>
       <c r="AC20" s="12">
         <v>88</v>
       </c>
       <c r="AD20" s="12">
         <v>95</v>
       </c>
       <c r="AE20" s="12">
         <v>119</v>
       </c>
-      <c r="AF20" s="51">
+      <c r="AF20" s="42">
         <v>129</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="42">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="20">
         <v>131</v>
       </c>
       <c r="C21" s="20">
         <v>125</v>
       </c>
       <c r="D21" s="20">
         <v>115</v>
       </c>
       <c r="E21" s="20">
         <v>130</v>
       </c>
       <c r="F21" s="20">
         <v>128</v>
       </c>
       <c r="G21" s="20">
         <v>124</v>
       </c>
       <c r="H21" s="20">
         <v>147</v>
       </c>
       <c r="I21" s="20">
@@ -12329,86 +13184,89 @@
       </c>
       <c r="X21" s="21">
         <v>162</v>
       </c>
       <c r="Y21" s="21">
         <v>149</v>
       </c>
       <c r="Z21" s="21">
         <v>138</v>
       </c>
       <c r="AA21" s="21">
         <v>223</v>
       </c>
       <c r="AB21" s="12">
         <v>185</v>
       </c>
       <c r="AC21" s="12">
         <v>173</v>
       </c>
       <c r="AD21" s="12">
         <v>127</v>
       </c>
       <c r="AE21" s="12">
         <v>205</v>
       </c>
-      <c r="AF21" s="51">
+      <c r="AF21" s="42">
         <v>168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="47" t="s">
+      <c r="AG21" s="42">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="47"/>
-[...22 lines deleted...]
-      <c r="Y22" s="47"/>
+      <c r="B22" s="76"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
+      <c r="S22" s="76"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
       <c r="AC22" s="12"/>
       <c r="AD22" s="12"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12">
         <v>731</v>
       </c>
       <c r="C23" s="20">
         <v>650</v>
       </c>
       <c r="D23" s="20">
         <v>580</v>
       </c>
       <c r="E23" s="20">
         <v>936</v>
       </c>
       <c r="F23" s="20">
         <v>642</v>
       </c>
       <c r="G23" s="20">
         <v>615</v>
       </c>
       <c r="H23" s="20">
         <v>811</v>
       </c>
       <c r="I23" s="20">
@@ -12458,55 +13316,58 @@
       </c>
       <c r="X23" s="21">
         <v>692</v>
       </c>
       <c r="Y23" s="21">
         <v>646</v>
       </c>
       <c r="Z23" s="21">
         <v>907</v>
       </c>
       <c r="AA23" s="21">
         <v>854</v>
       </c>
       <c r="AB23" s="12">
         <v>931</v>
       </c>
       <c r="AC23" s="12">
         <v>864</v>
       </c>
       <c r="AD23" s="12">
         <v>699</v>
       </c>
       <c r="AE23" s="12">
         <v>850</v>
       </c>
-      <c r="AF23" s="51">
+      <c r="AF23" s="42">
         <v>900</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="42">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="12">
         <v>567</v>
       </c>
       <c r="C24" s="20">
         <v>477</v>
       </c>
       <c r="D24" s="20">
         <v>456</v>
       </c>
       <c r="E24" s="20">
         <v>783</v>
       </c>
       <c r="F24" s="20">
         <v>529</v>
       </c>
       <c r="G24" s="20">
         <v>502</v>
       </c>
       <c r="H24" s="20">
         <v>652</v>
       </c>
       <c r="I24" s="20">
@@ -12556,55 +13417,58 @@
       </c>
       <c r="X24" s="21">
         <v>533</v>
       </c>
       <c r="Y24" s="21">
         <v>512</v>
       </c>
       <c r="Z24" s="21">
         <v>771</v>
       </c>
       <c r="AA24" s="21">
         <v>655</v>
       </c>
       <c r="AB24" s="12">
         <v>754</v>
       </c>
       <c r="AC24" s="12">
         <v>699</v>
       </c>
       <c r="AD24" s="12">
         <v>564</v>
       </c>
       <c r="AE24" s="12">
         <v>663</v>
       </c>
-      <c r="AF24" s="51">
+      <c r="AF24" s="42">
         <v>685</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="42">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="20" t="s">
@@ -12654,55 +13518,58 @@
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="52" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AF25" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="20" t="s">
@@ -12752,55 +13619,58 @@
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="52" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AF26" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="12">
         <v>37</v>
       </c>
       <c r="C27" s="20">
         <v>55</v>
       </c>
       <c r="D27" s="20">
         <v>32</v>
       </c>
       <c r="E27" s="20">
         <v>34</v>
       </c>
       <c r="F27" s="20">
         <v>25</v>
       </c>
       <c r="G27" s="20">
         <v>27</v>
       </c>
       <c r="H27" s="20">
         <v>43</v>
       </c>
       <c r="I27" s="20">
@@ -12850,55 +13720,58 @@
       </c>
       <c r="X27" s="21">
         <v>48</v>
       </c>
       <c r="Y27" s="21">
         <v>25</v>
       </c>
       <c r="Z27" s="21">
         <v>45</v>
       </c>
       <c r="AA27" s="21">
         <v>47</v>
       </c>
       <c r="AB27" s="12">
         <v>55</v>
       </c>
       <c r="AC27" s="12">
         <v>41</v>
       </c>
       <c r="AD27" s="12">
         <v>39</v>
       </c>
       <c r="AE27" s="12">
         <v>34</v>
       </c>
-      <c r="AF27" s="51">
+      <c r="AF27" s="42">
         <v>47</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="42">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="20" t="s">
@@ -12948,55 +13821,58 @@
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="52" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AF28" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="20" t="s">
@@ -13046,55 +13922,58 @@
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="52" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:32">
+      <c r="AF29" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="20" t="s">
@@ -13144,55 +14023,58 @@
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="52" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AF30" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="12">
         <v>46</v>
       </c>
       <c r="C31" s="20">
         <v>27</v>
       </c>
       <c r="D31" s="20">
         <v>26</v>
       </c>
       <c r="E31" s="20">
         <v>18</v>
       </c>
       <c r="F31" s="20">
         <v>21</v>
       </c>
       <c r="G31" s="20">
         <v>19</v>
       </c>
       <c r="H31" s="20">
         <v>28</v>
       </c>
       <c r="I31" s="20">
@@ -13242,55 +14124,58 @@
       </c>
       <c r="X31" s="21">
         <v>30</v>
       </c>
       <c r="Y31" s="21">
         <v>16</v>
       </c>
       <c r="Z31" s="21">
         <v>27</v>
       </c>
       <c r="AA31" s="21">
         <v>56</v>
       </c>
       <c r="AB31" s="12">
         <v>27</v>
       </c>
       <c r="AC31" s="12">
         <v>41</v>
       </c>
       <c r="AD31" s="12">
         <v>32</v>
       </c>
       <c r="AE31" s="12">
         <v>35</v>
       </c>
-      <c r="AF31" s="51">
+      <c r="AF31" s="42">
         <v>45</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="42">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="12">
         <v>39</v>
       </c>
       <c r="C32" s="20">
         <v>46</v>
       </c>
       <c r="D32" s="20">
         <v>23</v>
       </c>
       <c r="E32" s="20">
         <v>49</v>
       </c>
       <c r="F32" s="20">
         <v>25</v>
       </c>
       <c r="G32" s="20">
         <v>23</v>
       </c>
       <c r="H32" s="20">
         <v>32</v>
       </c>
       <c r="I32" s="20">
@@ -13340,55 +14225,58 @@
       </c>
       <c r="X32" s="21">
         <v>32</v>
       </c>
       <c r="Y32" s="21">
         <v>38</v>
       </c>
       <c r="Z32" s="21">
         <v>31</v>
       </c>
       <c r="AA32" s="21">
         <v>46</v>
       </c>
       <c r="AB32" s="12">
         <v>39</v>
       </c>
       <c r="AC32" s="12">
         <v>44</v>
       </c>
       <c r="AD32" s="12">
         <v>28</v>
       </c>
       <c r="AE32" s="12">
         <v>48</v>
       </c>
-      <c r="AF32" s="51">
+      <c r="AF32" s="42">
         <v>64</v>
       </c>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32" s="42">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="20" t="s">
@@ -13438,55 +14326,58 @@
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="52" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:32">
+      <c r="AF33" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="12">
         <v>42</v>
       </c>
       <c r="C34" s="20">
         <v>45</v>
       </c>
       <c r="D34" s="20">
         <v>43</v>
       </c>
       <c r="E34" s="20">
         <v>52</v>
       </c>
       <c r="F34" s="20">
         <v>42</v>
       </c>
       <c r="G34" s="20">
         <v>44</v>
       </c>
       <c r="H34" s="20">
         <v>56</v>
       </c>
       <c r="I34" s="20">
@@ -13536,55 +14427,58 @@
       </c>
       <c r="X34" s="21">
         <v>49</v>
       </c>
       <c r="Y34" s="21">
         <v>55</v>
       </c>
       <c r="Z34" s="21">
         <v>33</v>
       </c>
       <c r="AA34" s="21">
         <v>50</v>
       </c>
       <c r="AB34" s="12">
         <v>56</v>
       </c>
       <c r="AC34" s="12">
         <v>39</v>
       </c>
       <c r="AD34" s="12">
         <v>36</v>
       </c>
       <c r="AE34" s="23">
         <v>70</v>
       </c>
-      <c r="AF34" s="51">
+      <c r="AF34" s="42">
         <v>59</v>
       </c>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34" s="42">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="20" t="s">
@@ -13634,55 +14528,58 @@
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="52" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AF35" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="20" t="s">
@@ -13732,55 +14629,58 @@
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="52" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:32">
+      <c r="AF36" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="20" t="s">
@@ -13830,89 +14730,92 @@
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="52" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="46" t="s">
+      <c r="AF37" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33">
+      <c r="A38" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="46"/>
-[...22 lines deleted...]
-      <c r="Y38" s="46"/>
+      <c r="B38" s="75"/>
+      <c r="C38" s="75"/>
+      <c r="D38" s="75"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="75"/>
+      <c r="H38" s="75"/>
+      <c r="I38" s="75"/>
+      <c r="J38" s="75"/>
+      <c r="K38" s="75"/>
+      <c r="L38" s="75"/>
+      <c r="M38" s="75"/>
+      <c r="N38" s="75"/>
+      <c r="O38" s="75"/>
+      <c r="P38" s="75"/>
+      <c r="Q38" s="75"/>
+      <c r="R38" s="75"/>
+      <c r="S38" s="75"/>
+      <c r="T38" s="75"/>
+      <c r="U38" s="75"/>
+      <c r="V38" s="75"/>
+      <c r="W38" s="75"/>
+      <c r="X38" s="75"/>
+      <c r="Y38" s="75"/>
       <c r="Z38" s="37"/>
       <c r="AA38" s="37"/>
       <c r="AB38" s="37"/>
       <c r="AC38" s="12"/>
       <c r="AD38" s="12"/>
     </row>
-    <row r="39" spans="1:32">
+    <row r="39" spans="1:33">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="17">
         <v>1508</v>
       </c>
       <c r="C39" s="20">
         <v>1265</v>
       </c>
       <c r="D39" s="20">
         <v>1153</v>
       </c>
       <c r="E39" s="20">
         <v>1276</v>
       </c>
       <c r="F39" s="20">
         <v>1120</v>
       </c>
       <c r="G39" s="20">
         <v>1300</v>
       </c>
       <c r="H39" s="20">
         <v>1599</v>
       </c>
       <c r="I39" s="20">
@@ -13962,55 +14865,58 @@
       </c>
       <c r="X39" s="21">
         <v>1525</v>
       </c>
       <c r="Y39" s="21">
         <v>1313</v>
       </c>
       <c r="Z39" s="21">
         <v>1570</v>
       </c>
       <c r="AA39" s="21">
         <v>1716</v>
       </c>
       <c r="AB39" s="12">
         <v>1766</v>
       </c>
       <c r="AC39" s="12">
         <v>1514</v>
       </c>
       <c r="AD39" s="12">
         <v>1195</v>
       </c>
       <c r="AE39" s="12">
         <v>1778</v>
       </c>
-      <c r="AF39" s="51">
+      <c r="AF39" s="42">
         <v>1762</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="42">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="20" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="20" t="s">
@@ -14063,52 +14969,55 @@
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17">
         <v>189</v>
       </c>
       <c r="C41" s="20">
         <v>143</v>
       </c>
       <c r="D41" s="20">
         <v>130</v>
       </c>
       <c r="E41" s="20">
         <v>153</v>
       </c>
       <c r="F41" s="20">
         <v>125</v>
       </c>
       <c r="G41" s="20">
         <v>137</v>
       </c>
       <c r="H41" s="20">
         <v>191</v>
       </c>
       <c r="I41" s="20">
@@ -14158,55 +15067,58 @@
       </c>
       <c r="X41" s="21">
         <v>190</v>
       </c>
       <c r="Y41" s="21">
         <v>147</v>
       </c>
       <c r="Z41" s="21">
         <v>180</v>
       </c>
       <c r="AA41" s="21">
         <v>228</v>
       </c>
       <c r="AB41" s="12">
         <v>193</v>
       </c>
       <c r="AC41" s="12">
         <v>179</v>
       </c>
       <c r="AD41" s="12">
         <v>171</v>
       </c>
       <c r="AE41" s="23">
         <v>225</v>
       </c>
-      <c r="AF41" s="51">
+      <c r="AF41" s="42">
         <v>207</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41" s="42">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="17">
         <v>94</v>
       </c>
       <c r="C42" s="20">
         <v>70</v>
       </c>
       <c r="D42" s="20">
         <v>72</v>
       </c>
       <c r="E42" s="20">
         <v>77</v>
       </c>
       <c r="F42" s="20">
         <v>66</v>
       </c>
       <c r="G42" s="20">
         <v>90</v>
       </c>
       <c r="H42" s="20">
         <v>113</v>
       </c>
       <c r="I42" s="20">
@@ -14256,55 +15168,58 @@
       </c>
       <c r="X42" s="21">
         <v>81</v>
       </c>
       <c r="Y42" s="21">
         <v>69</v>
       </c>
       <c r="Z42" s="21">
         <v>98</v>
       </c>
       <c r="AA42" s="21">
         <v>94</v>
       </c>
       <c r="AB42" s="12">
         <v>106</v>
       </c>
       <c r="AC42" s="12">
         <v>72</v>
       </c>
       <c r="AD42" s="12">
         <v>69</v>
       </c>
       <c r="AE42" s="23">
         <v>101</v>
       </c>
-      <c r="AF42" s="51">
+      <c r="AF42" s="42">
         <v>113</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42" s="42">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="17">
         <v>82</v>
       </c>
       <c r="C43" s="20">
         <v>95</v>
       </c>
       <c r="D43" s="20">
         <v>78</v>
       </c>
       <c r="E43" s="20">
         <v>83</v>
       </c>
       <c r="F43" s="20">
         <v>68</v>
       </c>
       <c r="G43" s="20">
         <v>97</v>
       </c>
       <c r="H43" s="20">
         <v>90</v>
       </c>
       <c r="I43" s="20">
@@ -14354,55 +15269,58 @@
       </c>
       <c r="X43" s="21">
         <v>74</v>
       </c>
       <c r="Y43" s="21">
         <v>78</v>
       </c>
       <c r="Z43" s="21">
         <v>113</v>
       </c>
       <c r="AA43" s="21">
         <v>104</v>
       </c>
       <c r="AB43" s="12">
         <v>96</v>
       </c>
       <c r="AC43" s="12">
         <v>80</v>
       </c>
       <c r="AD43" s="12">
         <v>70</v>
       </c>
       <c r="AE43" s="23">
         <v>99</v>
       </c>
-      <c r="AF43" s="51">
+      <c r="AF43" s="42">
         <v>119</v>
       </c>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43" s="42">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="17">
         <v>101</v>
       </c>
       <c r="C44" s="20">
         <v>98</v>
       </c>
       <c r="D44" s="20">
         <v>93</v>
       </c>
       <c r="E44" s="20">
         <v>106</v>
       </c>
       <c r="F44" s="20">
         <v>65</v>
       </c>
       <c r="G44" s="20">
         <v>67</v>
       </c>
       <c r="H44" s="20">
         <v>95</v>
       </c>
       <c r="I44" s="20">
@@ -14452,55 +15370,58 @@
       </c>
       <c r="X44" s="21">
         <v>93</v>
       </c>
       <c r="Y44" s="21">
         <v>86</v>
       </c>
       <c r="Z44" s="21">
         <v>124</v>
       </c>
       <c r="AA44" s="21">
         <v>118</v>
       </c>
       <c r="AB44" s="12">
         <v>111</v>
       </c>
       <c r="AC44" s="12">
         <v>111</v>
       </c>
       <c r="AD44" s="12">
         <v>73</v>
       </c>
       <c r="AE44" s="23">
         <v>104</v>
       </c>
-      <c r="AF44" s="51">
+      <c r="AF44" s="42">
         <v>126</v>
       </c>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44" s="42">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="17">
         <v>127</v>
       </c>
       <c r="C45" s="20">
         <v>94</v>
       </c>
       <c r="D45" s="20">
         <v>73</v>
       </c>
       <c r="E45" s="20">
         <v>106</v>
       </c>
       <c r="F45" s="20">
         <v>87</v>
       </c>
       <c r="G45" s="20">
         <v>94</v>
       </c>
       <c r="H45" s="20">
         <v>132</v>
       </c>
       <c r="I45" s="20">
@@ -14550,55 +15471,58 @@
       </c>
       <c r="X45" s="21">
         <v>113</v>
       </c>
       <c r="Y45" s="21">
         <v>95</v>
       </c>
       <c r="Z45" s="21">
         <v>121</v>
       </c>
       <c r="AA45" s="21">
         <v>81</v>
       </c>
       <c r="AB45" s="12">
         <v>125</v>
       </c>
       <c r="AC45" s="12">
         <v>99</v>
       </c>
       <c r="AD45" s="12">
         <v>66</v>
       </c>
       <c r="AE45" s="23">
         <v>95</v>
       </c>
-      <c r="AF45" s="51">
+      <c r="AF45" s="42">
         <v>137</v>
       </c>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45" s="42">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="17">
         <v>271</v>
       </c>
       <c r="C46" s="20">
         <v>213</v>
       </c>
       <c r="D46" s="20">
         <v>189</v>
       </c>
       <c r="E46" s="20">
         <v>247</v>
       </c>
       <c r="F46" s="20">
         <v>176</v>
       </c>
       <c r="G46" s="20">
         <v>250</v>
       </c>
       <c r="H46" s="20">
         <v>279</v>
       </c>
       <c r="I46" s="20">
@@ -14648,55 +15572,58 @@
       </c>
       <c r="X46" s="21">
         <v>232</v>
       </c>
       <c r="Y46" s="21">
         <v>217</v>
       </c>
       <c r="Z46" s="21">
         <v>275</v>
       </c>
       <c r="AA46" s="21">
         <v>279</v>
       </c>
       <c r="AB46" s="12">
         <v>318</v>
       </c>
       <c r="AC46" s="12">
         <v>241</v>
       </c>
       <c r="AD46" s="12">
         <v>214</v>
       </c>
       <c r="AE46" s="23">
         <v>312</v>
       </c>
-      <c r="AF46" s="51">
+      <c r="AF46" s="42">
         <v>295</v>
       </c>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46" s="42">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="17">
         <v>45</v>
       </c>
       <c r="C47" s="20">
         <v>32</v>
       </c>
       <c r="D47" s="20">
         <v>46</v>
       </c>
       <c r="E47" s="20">
         <v>49</v>
       </c>
       <c r="F47" s="20">
         <v>52</v>
       </c>
       <c r="G47" s="20">
         <v>41</v>
       </c>
       <c r="H47" s="20">
         <v>52</v>
       </c>
       <c r="I47" s="20">
@@ -14746,55 +15673,58 @@
       </c>
       <c r="X47" s="21">
         <v>74</v>
       </c>
       <c r="Y47" s="21">
         <v>58</v>
       </c>
       <c r="Z47" s="21">
         <v>59</v>
       </c>
       <c r="AA47" s="21">
         <v>62</v>
       </c>
       <c r="AB47" s="12">
         <v>60</v>
       </c>
       <c r="AC47" s="12">
         <v>79</v>
       </c>
       <c r="AD47" s="12">
         <v>51</v>
       </c>
       <c r="AE47" s="23">
         <v>62</v>
       </c>
-      <c r="AF47" s="51">
+      <c r="AF47" s="42">
         <v>62</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47" s="42">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="17">
         <v>55</v>
       </c>
       <c r="C48" s="20">
         <v>78</v>
       </c>
       <c r="D48" s="20">
         <v>47</v>
       </c>
       <c r="E48" s="20">
         <v>34</v>
       </c>
       <c r="F48" s="20">
         <v>47</v>
       </c>
       <c r="G48" s="20">
         <v>69</v>
       </c>
       <c r="H48" s="20">
         <v>62</v>
       </c>
       <c r="I48" s="20">
@@ -14844,55 +15774,58 @@
       </c>
       <c r="X48" s="21">
         <v>53</v>
       </c>
       <c r="Y48" s="21">
         <v>58</v>
       </c>
       <c r="Z48" s="21">
         <v>58</v>
       </c>
       <c r="AA48" s="21">
         <v>77</v>
       </c>
       <c r="AB48" s="12">
         <v>64</v>
       </c>
       <c r="AC48" s="12">
         <v>40</v>
       </c>
       <c r="AD48" s="12">
         <v>49</v>
       </c>
       <c r="AE48" s="23">
         <v>50</v>
       </c>
-      <c r="AF48" s="51">
+      <c r="AF48" s="42">
         <v>62</v>
       </c>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48" s="42">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="17">
         <v>93</v>
       </c>
       <c r="C49" s="20">
         <v>79</v>
       </c>
       <c r="D49" s="20">
         <v>63</v>
       </c>
       <c r="E49" s="20">
         <v>64</v>
       </c>
       <c r="F49" s="20">
         <v>61</v>
       </c>
       <c r="G49" s="20">
         <v>66</v>
       </c>
       <c r="H49" s="20">
         <v>99</v>
       </c>
       <c r="I49" s="20">
@@ -14942,55 +15875,58 @@
       </c>
       <c r="X49" s="21">
         <v>88</v>
       </c>
       <c r="Y49" s="21">
         <v>97</v>
       </c>
       <c r="Z49" s="21">
         <v>91</v>
       </c>
       <c r="AA49" s="21">
         <v>111</v>
       </c>
       <c r="AB49" s="12">
         <v>154</v>
       </c>
       <c r="AC49" s="12">
         <v>122</v>
       </c>
       <c r="AD49" s="12">
         <v>66</v>
       </c>
       <c r="AE49" s="23">
         <v>154</v>
       </c>
-      <c r="AF49" s="51">
+      <c r="AF49" s="42">
         <v>103</v>
       </c>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49" s="42">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="17">
         <v>133</v>
       </c>
       <c r="C50" s="20">
         <v>102</v>
       </c>
       <c r="D50" s="20">
         <v>107</v>
       </c>
       <c r="E50" s="20">
         <v>105</v>
       </c>
       <c r="F50" s="20">
         <v>110</v>
       </c>
       <c r="G50" s="20">
         <v>127</v>
       </c>
       <c r="H50" s="20">
         <v>155</v>
       </c>
       <c r="I50" s="20">
@@ -15040,55 +15976,58 @@
       </c>
       <c r="X50" s="21">
         <v>157</v>
       </c>
       <c r="Y50" s="21">
         <v>108</v>
       </c>
       <c r="Z50" s="21">
         <v>149</v>
       </c>
       <c r="AA50" s="21">
         <v>160</v>
       </c>
       <c r="AB50" s="12">
         <v>142</v>
       </c>
       <c r="AC50" s="12">
         <v>156</v>
       </c>
       <c r="AD50" s="12">
         <v>87</v>
       </c>
       <c r="AE50" s="23">
         <v>171</v>
       </c>
-      <c r="AF50" s="51">
+      <c r="AF50" s="42">
         <v>143</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50" s="42">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="17">
         <v>66</v>
       </c>
       <c r="C51" s="20">
         <v>45</v>
       </c>
       <c r="D51" s="20">
         <v>47</v>
       </c>
       <c r="E51" s="20">
         <v>46</v>
       </c>
       <c r="F51" s="20">
         <v>41</v>
       </c>
       <c r="G51" s="20">
         <v>47</v>
       </c>
       <c r="H51" s="20">
         <v>65</v>
       </c>
       <c r="I51" s="20">
@@ -15138,55 +16077,58 @@
       </c>
       <c r="X51" s="21">
         <v>75</v>
       </c>
       <c r="Y51" s="21">
         <v>64</v>
       </c>
       <c r="Z51" s="21">
         <v>63</v>
       </c>
       <c r="AA51" s="21">
         <v>63</v>
       </c>
       <c r="AB51" s="12">
         <v>77</v>
       </c>
       <c r="AC51" s="12">
         <v>74</v>
       </c>
       <c r="AD51" s="12">
         <v>57</v>
       </c>
       <c r="AE51" s="23">
         <v>81</v>
       </c>
-      <c r="AF51" s="51">
+      <c r="AF51" s="42">
         <v>98</v>
       </c>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51" s="42">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="17">
         <v>121</v>
       </c>
       <c r="C52" s="20">
         <v>91</v>
       </c>
       <c r="D52" s="20">
         <v>93</v>
       </c>
       <c r="E52" s="20">
         <v>76</v>
       </c>
       <c r="F52" s="20">
         <v>94</v>
       </c>
       <c r="G52" s="20">
         <v>91</v>
       </c>
       <c r="H52" s="20">
         <v>119</v>
       </c>
       <c r="I52" s="20">
@@ -15236,55 +16178,58 @@
       </c>
       <c r="X52" s="21">
         <v>133</v>
       </c>
       <c r="Y52" s="21">
         <v>87</v>
       </c>
       <c r="Z52" s="21">
         <v>101</v>
       </c>
       <c r="AA52" s="21">
         <v>116</v>
       </c>
       <c r="AB52" s="12">
         <v>135</v>
       </c>
       <c r="AC52" s="12">
         <v>88</v>
       </c>
       <c r="AD52" s="12">
         <v>95</v>
       </c>
       <c r="AE52" s="23">
         <v>119</v>
       </c>
-      <c r="AF52" s="51">
+      <c r="AF52" s="42">
         <v>129</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52" s="42">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="18">
         <v>131</v>
       </c>
       <c r="C53" s="18">
         <v>125</v>
       </c>
       <c r="D53" s="18">
         <v>115</v>
       </c>
       <c r="E53" s="18">
         <v>130</v>
       </c>
       <c r="F53" s="18">
         <v>128</v>
       </c>
       <c r="G53" s="22">
         <v>124</v>
       </c>
       <c r="H53" s="22">
         <v>147</v>
       </c>
       <c r="I53" s="22">
@@ -15334,84 +16279,89 @@
       </c>
       <c r="X53" s="22">
         <v>162</v>
       </c>
       <c r="Y53" s="22">
         <v>149</v>
       </c>
       <c r="Z53" s="22">
         <v>138</v>
       </c>
       <c r="AA53" s="22">
         <v>223</v>
       </c>
       <c r="AB53" s="35">
         <v>185</v>
       </c>
       <c r="AC53" s="35">
         <v>173</v>
       </c>
       <c r="AD53" s="35">
         <v>127</v>
       </c>
       <c r="AE53" s="40">
         <v>205</v>
       </c>
-      <c r="AF53" s="53">
+      <c r="AF53" s="44">
         <v>168</v>
+      </c>
+      <c r="AG53" s="44">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Ішкі көші-қонның айырымы</vt:lpstr>
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>