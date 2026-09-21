--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-210" windowWidth="13905" windowHeight="11490"/>
+    <workbookView xWindow="12615" yWindow="405" windowWidth="13905" windowHeight="11490" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибывшие" sheetId="1" r:id="rId2"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1162" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -126,51 +126,54 @@
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="18">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -242,50 +245,55 @@
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -346,51 +354,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -442,85 +450,91 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -797,113 +811,113 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL578"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AH11" sqref="AH11"/>
+    <sheetView topLeftCell="Z25" workbookViewId="0">
+      <selection activeCell="AF53" sqref="AF53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="4" style="2" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="6" style="2" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="2" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="2" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="2" customWidth="1"/>
     <col min="27" max="27" width="10" style="2" customWidth="1"/>
     <col min="28" max="28" width="7.140625" style="2" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="49"/>
-[...22 lines deleted...]
-      <c r="Y1" s="49"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
       <c r="Z1" s="37"/>
       <c r="AA1" s="37"/>
       <c r="AB1" s="37"/>
       <c r="AC1" s="37"/>
       <c r="AD1" s="37"/>
       <c r="AE1" s="37"/>
       <c r="AF1" s="37"/>
       <c r="AG1" s="37"/>
       <c r="AH1" s="37"/>
       <c r="AI1" s="37"/>
       <c r="AJ1" s="37"/>
       <c r="AK1" s="37"/>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
@@ -954,97 +968,97 @@
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="40"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
       <c r="AC3" s="38"/>
       <c r="AD3" s="38"/>
       <c r="AE3" s="38"/>
       <c r="AF3" s="38"/>
       <c r="AG3" s="38"/>
       <c r="AH3" s="38"/>
       <c r="AI3" s="38"/>
       <c r="AJ3" s="38"/>
       <c r="AK3" s="40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:38">
-      <c r="A4" s="47"/>
-      <c r="B4" s="45">
+      <c r="A4" s="46"/>
+      <c r="B4" s="44">
         <v>2024</v>
       </c>
-      <c r="C4" s="46"/>
-[...10 lines deleted...]
-      <c r="N4" s="45">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="44">
         <v>2025</v>
       </c>
-      <c r="O4" s="46"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="44">
         <v>2026</v>
       </c>
-      <c r="AA4" s="46"/>
-[...8 lines deleted...]
-      <c r="AJ4" s="46"/>
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="18"/>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="48"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1112,77 +1126,77 @@
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="AL5" s="18"/>
     </row>
     <row r="6" spans="1:38">
-      <c r="A6" s="50" t="s">
+      <c r="A6" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="50"/>
-[...22 lines deleted...]
-      <c r="Y6" s="50"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
       <c r="Z6" s="18"/>
       <c r="AA6" s="18"/>
       <c r="AB6" s="18"/>
       <c r="AC6" s="18"/>
       <c r="AD6" s="18"/>
       <c r="AE6" s="18"/>
       <c r="AF6" s="18"/>
       <c r="AG6" s="18"/>
       <c r="AH6" s="18"/>
       <c r="AI6" s="18"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
       <c r="AL6" s="18"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="5">
         <v>-501</v>
       </c>
       <c r="C7" s="5">
         <v>-338</v>
       </c>
       <c r="D7" s="5">
@@ -1247,51 +1261,53 @@
       </c>
       <c r="X7" s="12">
         <v>-514</v>
       </c>
       <c r="Y7" s="12">
         <v>-447</v>
       </c>
       <c r="Z7" s="12">
         <v>-393</v>
       </c>
       <c r="AA7" s="12">
         <v>-155</v>
       </c>
       <c r="AB7" s="1">
         <v>-212</v>
       </c>
       <c r="AC7" s="1">
         <v>-132</v>
       </c>
       <c r="AD7" s="1">
         <v>-154</v>
       </c>
       <c r="AE7" s="18">
         <v>-257</v>
       </c>
-      <c r="AF7" s="18"/>
+      <c r="AF7" s="54">
+        <v>-332</v>
+      </c>
       <c r="AG7" s="18"/>
       <c r="AH7" s="18"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
       <c r="AL7" s="18"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="5">
         <v>31</v>
       </c>
       <c r="C8" s="5">
         <v>117</v>
       </c>
       <c r="D8" s="5">
         <v>62</v>
       </c>
       <c r="E8" s="5">
         <v>-188</v>
       </c>
       <c r="F8" s="5">
         <v>-59</v>
@@ -1349,51 +1365,53 @@
       </c>
       <c r="X8" s="12">
         <v>105</v>
       </c>
       <c r="Y8" s="12">
         <v>29</v>
       </c>
       <c r="Z8" s="12">
         <v>-52</v>
       </c>
       <c r="AA8" s="12">
         <v>94</v>
       </c>
       <c r="AB8" s="1">
         <v>145</v>
       </c>
       <c r="AC8" s="1">
         <v>-2</v>
       </c>
       <c r="AD8" s="1">
         <v>-35</v>
       </c>
       <c r="AE8" s="18">
         <v>108</v>
       </c>
-      <c r="AF8" s="18"/>
+      <c r="AF8" s="54">
+        <v>83</v>
+      </c>
       <c r="AG8" s="18"/>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5">
         <v>-92</v>
       </c>
       <c r="C9" s="5">
         <v>-75</v>
       </c>
       <c r="D9" s="5">
         <v>-41</v>
       </c>
       <c r="E9" s="5">
         <v>-54</v>
       </c>
       <c r="F9" s="5">
         <v>-39</v>
@@ -1451,51 +1469,53 @@
       </c>
       <c r="X9" s="12">
         <v>-94</v>
       </c>
       <c r="Y9" s="12">
         <v>-89</v>
       </c>
       <c r="Z9" s="12">
         <v>-66</v>
       </c>
       <c r="AA9" s="12">
         <v>-90</v>
       </c>
       <c r="AB9" s="1">
         <v>-37</v>
       </c>
       <c r="AC9" s="1">
         <v>21</v>
       </c>
       <c r="AD9" s="1">
         <v>-26</v>
       </c>
       <c r="AE9" s="31">
         <v>-88</v>
       </c>
-      <c r="AF9" s="18"/>
+      <c r="AF9" s="54">
+        <v>-65</v>
+      </c>
       <c r="AG9" s="18"/>
       <c r="AH9" s="18"/>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
       <c r="AL9" s="18"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="5">
         <v>-39</v>
       </c>
       <c r="C10" s="5">
         <v>-29</v>
       </c>
       <c r="D10" s="5">
         <v>-27</v>
       </c>
       <c r="E10" s="5">
         <v>-21</v>
       </c>
       <c r="F10" s="5">
         <v>-14</v>
@@ -1553,51 +1573,53 @@
       </c>
       <c r="X10" s="12">
         <v>-15</v>
       </c>
       <c r="Y10" s="12">
         <v>-33</v>
       </c>
       <c r="Z10" s="12">
         <v>-36</v>
       </c>
       <c r="AA10" s="12">
         <v>-47</v>
       </c>
       <c r="AB10" s="1">
         <v>-57</v>
       </c>
       <c r="AC10" s="1">
         <v>-16</v>
       </c>
       <c r="AD10" s="1">
         <v>-6</v>
       </c>
       <c r="AE10" s="31">
         <v>-44</v>
       </c>
-      <c r="AF10" s="18"/>
+      <c r="AF10" s="54">
+        <v>-46</v>
+      </c>
       <c r="AG10" s="18"/>
       <c r="AH10" s="18"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
       <c r="AL10" s="18"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="5">
         <v>-31</v>
       </c>
       <c r="C11" s="5">
         <v>-53</v>
       </c>
       <c r="D11" s="5">
         <v>-48</v>
       </c>
       <c r="E11" s="5">
         <v>-43</v>
       </c>
       <c r="F11" s="5">
         <v>-5</v>
@@ -1655,51 +1677,53 @@
       </c>
       <c r="X11" s="12">
         <v>-42</v>
       </c>
       <c r="Y11" s="12">
         <v>-41</v>
       </c>
       <c r="Z11" s="12">
         <v>-21</v>
       </c>
       <c r="AA11" s="12">
         <v>-21</v>
       </c>
       <c r="AB11" s="1">
         <v>-20</v>
       </c>
       <c r="AC11" s="1">
         <v>-35</v>
       </c>
       <c r="AD11" s="1">
         <v>-4</v>
       </c>
       <c r="AE11" s="31">
         <v>24</v>
       </c>
-      <c r="AF11" s="18"/>
+      <c r="AF11" s="54">
+        <v>-37</v>
+      </c>
       <c r="AG11" s="18"/>
       <c r="AH11" s="18"/>
       <c r="AI11" s="18"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
       <c r="AL11" s="18"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="5">
         <v>-30</v>
       </c>
       <c r="C12" s="5">
         <v>-45</v>
       </c>
       <c r="D12" s="5">
         <v>-35</v>
       </c>
       <c r="E12" s="5">
         <v>-48</v>
       </c>
       <c r="F12" s="5">
         <v>-18</v>
@@ -1757,51 +1781,53 @@
       </c>
       <c r="X12" s="12">
         <v>-42</v>
       </c>
       <c r="Y12" s="12">
         <v>-7</v>
       </c>
       <c r="Z12" s="12">
         <v>-65</v>
       </c>
       <c r="AA12" s="12">
         <v>-26</v>
       </c>
       <c r="AB12" s="1">
         <v>-24</v>
       </c>
       <c r="AC12" s="1">
         <v>-26</v>
       </c>
       <c r="AD12" s="1">
         <v>11</v>
       </c>
       <c r="AE12" s="31">
         <v>-25</v>
       </c>
-      <c r="AF12" s="18"/>
+      <c r="AF12" s="54">
+        <v>-35</v>
+      </c>
       <c r="AG12" s="18"/>
       <c r="AH12" s="18"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
       <c r="AL12" s="18"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="5">
         <v>-35</v>
       </c>
       <c r="C13" s="5">
         <v>-55</v>
       </c>
       <c r="D13" s="5">
         <v>-8</v>
       </c>
       <c r="E13" s="5">
         <v>-27</v>
       </c>
       <c r="F13" s="5">
         <v>-34</v>
@@ -1859,51 +1885,53 @@
       </c>
       <c r="X13" s="12">
         <v>-57</v>
       </c>
       <c r="Y13" s="12">
         <v>-23</v>
       </c>
       <c r="Z13" s="12">
         <v>-56</v>
       </c>
       <c r="AA13" s="12">
         <v>-10</v>
       </c>
       <c r="AB13" s="1">
         <v>-31</v>
       </c>
       <c r="AC13" s="1">
         <v>-30</v>
       </c>
       <c r="AD13" s="1">
         <v>-19</v>
       </c>
       <c r="AE13" s="31">
         <v>-12</v>
       </c>
-      <c r="AF13" s="18"/>
+      <c r="AF13" s="54">
+        <v>-59</v>
+      </c>
       <c r="AG13" s="18"/>
       <c r="AH13" s="18"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
       <c r="AL13" s="18"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="5">
         <v>-22</v>
       </c>
       <c r="C14" s="5">
         <v>19</v>
       </c>
       <c r="D14" s="5">
         <v>-7</v>
       </c>
       <c r="E14" s="5">
         <v>309</v>
       </c>
       <c r="F14" s="5">
         <v>53</v>
@@ -1961,51 +1989,53 @@
       </c>
       <c r="X14" s="12">
         <v>-28</v>
       </c>
       <c r="Y14" s="12">
         <v>-30</v>
       </c>
       <c r="Z14" s="12">
         <v>-2</v>
       </c>
       <c r="AA14" s="12">
         <v>32</v>
       </c>
       <c r="AB14" s="1">
         <v>-35</v>
       </c>
       <c r="AC14" s="1">
         <v>19</v>
       </c>
       <c r="AD14" s="1">
         <v>22</v>
       </c>
       <c r="AE14" s="31">
         <v>22</v>
       </c>
-      <c r="AF14" s="18"/>
+      <c r="AF14" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG14" s="18"/>
       <c r="AH14" s="18"/>
       <c r="AI14" s="18"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
       <c r="AL14" s="18"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="5">
         <v>-33</v>
       </c>
       <c r="C15" s="5">
         <v>3</v>
       </c>
       <c r="D15" s="5">
         <v>-3</v>
       </c>
       <c r="E15" s="5">
         <v>-14</v>
       </c>
       <c r="F15" s="5">
         <v>-25</v>
@@ -2063,51 +2093,53 @@
       </c>
       <c r="X15" s="12">
         <v>-38</v>
       </c>
       <c r="Y15" s="12">
         <v>-22</v>
       </c>
       <c r="Z15" s="12">
         <v>-14</v>
       </c>
       <c r="AA15" s="12">
         <v>11</v>
       </c>
       <c r="AB15" s="1">
         <v>0</v>
       </c>
       <c r="AC15" s="1">
         <v>-19</v>
       </c>
       <c r="AD15" s="1">
         <v>-32</v>
       </c>
       <c r="AE15" s="31">
         <v>-13</v>
       </c>
-      <c r="AF15" s="18"/>
+      <c r="AF15" s="54">
+        <v>-44</v>
+      </c>
       <c r="AG15" s="18"/>
       <c r="AH15" s="18"/>
       <c r="AI15" s="18"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
       <c r="AL15" s="18"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="5">
         <v>-9</v>
       </c>
       <c r="C16" s="5">
         <v>-74</v>
       </c>
       <c r="D16" s="5">
         <v>-19</v>
       </c>
       <c r="E16" s="5">
         <v>-34</v>
       </c>
       <c r="F16" s="5">
         <v>-9</v>
@@ -2165,51 +2197,53 @@
       </c>
       <c r="X16" s="12">
         <v>-19</v>
       </c>
       <c r="Y16" s="12">
         <v>-50</v>
       </c>
       <c r="Z16" s="12">
         <v>-15</v>
       </c>
       <c r="AA16" s="12">
         <v>-12</v>
       </c>
       <c r="AB16" s="1">
         <v>4</v>
       </c>
       <c r="AC16" s="1">
         <v>5</v>
       </c>
       <c r="AD16" s="1">
         <v>-31</v>
       </c>
       <c r="AE16" s="31">
         <v>-9</v>
       </c>
-      <c r="AF16" s="18"/>
+      <c r="AF16" s="54">
+        <v>-10</v>
+      </c>
       <c r="AG16" s="18"/>
       <c r="AH16" s="18"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
       <c r="AL16" s="18"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="5">
         <v>-44</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>-7</v>
       </c>
       <c r="E17" s="5">
         <v>25</v>
       </c>
       <c r="F17" s="5">
         <v>-12</v>
@@ -2267,51 +2301,53 @@
       </c>
       <c r="X17" s="12">
         <v>-19</v>
       </c>
       <c r="Y17" s="12">
         <v>-12</v>
       </c>
       <c r="Z17" s="12">
         <v>55</v>
       </c>
       <c r="AA17" s="12">
         <v>63</v>
       </c>
       <c r="AB17" s="1">
         <v>-19</v>
       </c>
       <c r="AC17" s="1">
         <v>13</v>
       </c>
       <c r="AD17" s="1">
         <v>58</v>
       </c>
       <c r="AE17" s="31">
         <v>-64</v>
       </c>
-      <c r="AF17" s="18"/>
+      <c r="AF17" s="54">
+        <v>12</v>
+      </c>
       <c r="AG17" s="18"/>
       <c r="AH17" s="18"/>
       <c r="AI17" s="18"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
       <c r="AL17" s="18"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="5">
         <v>-50</v>
       </c>
       <c r="C18" s="5">
         <v>-41</v>
       </c>
       <c r="D18" s="5">
         <v>-49</v>
       </c>
       <c r="E18" s="5">
         <v>-46</v>
       </c>
       <c r="F18" s="5">
         <v>-56</v>
@@ -2369,51 +2405,53 @@
       </c>
       <c r="X18" s="12">
         <v>-73</v>
       </c>
       <c r="Y18" s="12">
         <v>-67</v>
       </c>
       <c r="Z18" s="12">
         <v>-56</v>
       </c>
       <c r="AA18" s="12">
         <v>-31</v>
       </c>
       <c r="AB18" s="1">
         <v>-27</v>
       </c>
       <c r="AC18" s="1">
         <v>-39</v>
       </c>
       <c r="AD18" s="1">
         <v>-1</v>
       </c>
       <c r="AE18" s="31">
         <v>-27</v>
       </c>
-      <c r="AF18" s="18"/>
+      <c r="AF18" s="54">
+        <v>-20</v>
+      </c>
       <c r="AG18" s="18"/>
       <c r="AH18" s="18"/>
       <c r="AI18" s="18"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
       <c r="AL18" s="18"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="5">
         <v>-33</v>
       </c>
       <c r="C19" s="5">
         <v>-20</v>
       </c>
       <c r="D19" s="5">
         <v>5</v>
       </c>
       <c r="E19" s="5">
         <v>-15</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>16</v>
@@ -2471,51 +2509,53 @@
       </c>
       <c r="X19" s="12">
         <v>-40</v>
       </c>
       <c r="Y19" s="12">
         <v>-18</v>
       </c>
       <c r="Z19" s="12">
         <v>-19</v>
       </c>
       <c r="AA19" s="12">
         <v>-12</v>
       </c>
       <c r="AB19" s="1">
         <v>-33</v>
       </c>
       <c r="AC19" s="1">
         <v>34</v>
       </c>
       <c r="AD19" s="1">
         <v>-21</v>
       </c>
       <c r="AE19" s="31">
         <v>-40</v>
       </c>
-      <c r="AF19" s="18"/>
+      <c r="AF19" s="54">
+        <v>-33</v>
+      </c>
       <c r="AG19" s="18"/>
       <c r="AH19" s="18"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
       <c r="AL19" s="18"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="5">
         <v>-77</v>
       </c>
       <c r="C20" s="5">
         <v>-63</v>
       </c>
       <c r="D20" s="5">
         <v>-26</v>
       </c>
       <c r="E20" s="5">
         <v>-31</v>
       </c>
       <c r="F20" s="5">
         <v>-34</v>
@@ -2573,51 +2613,53 @@
       </c>
       <c r="X20" s="12">
         <v>-96</v>
       </c>
       <c r="Y20" s="12">
         <v>-52</v>
       </c>
       <c r="Z20" s="12">
         <v>-19</v>
       </c>
       <c r="AA20" s="12">
         <v>-33</v>
       </c>
       <c r="AB20" s="1">
         <v>-44</v>
       </c>
       <c r="AC20" s="1">
         <v>-29</v>
       </c>
       <c r="AD20" s="1">
         <v>-60</v>
       </c>
       <c r="AE20" s="31">
         <v>-23</v>
       </c>
-      <c r="AF20" s="18"/>
+      <c r="AF20" s="54">
+        <v>-45</v>
+      </c>
       <c r="AG20" s="18"/>
       <c r="AH20" s="18"/>
       <c r="AI20" s="18"/>
       <c r="AJ20" s="18"/>
       <c r="AK20" s="18"/>
       <c r="AL20" s="18"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="5">
         <v>-37</v>
       </c>
       <c r="C21" s="5">
         <v>-22</v>
       </c>
       <c r="D21" s="5">
         <v>-10</v>
       </c>
       <c r="E21" s="5">
         <v>-1</v>
       </c>
       <c r="F21" s="5">
         <v>-44</v>
@@ -2675,86 +2717,88 @@
       </c>
       <c r="X21" s="12">
         <v>-56</v>
       </c>
       <c r="Y21" s="12">
         <v>-32</v>
       </c>
       <c r="Z21" s="12">
         <v>-27</v>
       </c>
       <c r="AA21" s="12">
         <v>-73</v>
       </c>
       <c r="AB21" s="1">
         <v>-34</v>
       </c>
       <c r="AC21" s="1">
         <v>-28</v>
       </c>
       <c r="AD21" s="1">
         <v>-10</v>
       </c>
       <c r="AE21" s="31">
         <v>-66</v>
       </c>
-      <c r="AF21" s="18"/>
+      <c r="AF21" s="54">
+        <v>-33</v>
+      </c>
       <c r="AG21" s="18"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="18"/>
       <c r="AK21" s="18"/>
       <c r="AL21" s="18"/>
     </row>
     <row r="22" spans="1:38">
-      <c r="A22" s="51" t="s">
+      <c r="A22" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="51"/>
-[...22 lines deleted...]
-      <c r="Y22" s="51"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="50"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="50"/>
+      <c r="X22" s="50"/>
+      <c r="Y22" s="50"/>
       <c r="Z22" s="18"/>
       <c r="AA22" s="18"/>
       <c r="AB22" s="18"/>
       <c r="AC22" s="31"/>
       <c r="AD22" s="1"/>
       <c r="AE22" s="18"/>
       <c r="AF22" s="18"/>
       <c r="AG22" s="18"/>
       <c r="AH22" s="18"/>
       <c r="AI22" s="18"/>
       <c r="AJ22" s="18"/>
       <c r="AK22" s="18"/>
       <c r="AL22" s="18"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="5">
         <v>9</v>
       </c>
       <c r="C23" s="5">
         <v>70</v>
       </c>
       <c r="D23" s="5">
@@ -2819,51 +2863,53 @@
       </c>
       <c r="X23" s="12">
         <v>94</v>
       </c>
       <c r="Y23" s="12">
         <v>-9</v>
       </c>
       <c r="Z23" s="12">
         <v>-27</v>
       </c>
       <c r="AA23" s="12">
         <v>105</v>
       </c>
       <c r="AB23" s="1">
         <v>140</v>
       </c>
       <c r="AC23" s="1">
         <v>19</v>
       </c>
       <c r="AD23" s="1">
         <v>-60</v>
       </c>
       <c r="AE23" s="31">
         <v>123</v>
       </c>
-      <c r="AF23" s="43"/>
+      <c r="AF23" s="54">
+        <v>76</v>
+      </c>
       <c r="AG23" s="18"/>
       <c r="AH23" s="18"/>
       <c r="AI23" s="18"/>
       <c r="AJ23" s="18"/>
       <c r="AK23" s="18"/>
       <c r="AL23" s="18"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="5">
         <v>31</v>
       </c>
       <c r="C24" s="5">
         <v>117</v>
       </c>
       <c r="D24" s="5">
         <v>62</v>
       </c>
       <c r="E24" s="5">
         <v>-188</v>
       </c>
       <c r="F24" s="5">
         <v>-59</v>
@@ -2921,51 +2967,53 @@
       </c>
       <c r="X24" s="12">
         <v>105</v>
       </c>
       <c r="Y24" s="12">
         <v>29</v>
       </c>
       <c r="Z24" s="12">
         <v>-52</v>
       </c>
       <c r="AA24" s="12">
         <v>94</v>
       </c>
       <c r="AB24" s="1">
         <v>145</v>
       </c>
       <c r="AC24" s="1">
         <v>-2</v>
       </c>
       <c r="AD24" s="1">
         <v>-35</v>
       </c>
       <c r="AE24" s="31">
         <v>108</v>
       </c>
-      <c r="AF24" s="43"/>
+      <c r="AF24" s="54">
+        <v>83</v>
+      </c>
       <c r="AG24" s="18"/>
       <c r="AH24" s="18"/>
       <c r="AI24" s="18"/>
       <c r="AJ24" s="18"/>
       <c r="AK24" s="18"/>
       <c r="AL24" s="18"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>16</v>
@@ -3023,51 +3071,53 @@
       </c>
       <c r="X25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="43"/>
+      <c r="AF25" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG25" s="18"/>
       <c r="AH25" s="18"/>
       <c r="AI25" s="18"/>
       <c r="AJ25" s="18"/>
       <c r="AK25" s="18"/>
       <c r="AL25" s="18"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>16</v>
@@ -3125,51 +3175,53 @@
       </c>
       <c r="X26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="43"/>
+      <c r="AF26" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG26" s="18"/>
       <c r="AH26" s="18"/>
       <c r="AI26" s="18"/>
       <c r="AJ26" s="18"/>
       <c r="AK26" s="18"/>
       <c r="AL26" s="18"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="5">
         <v>-3</v>
       </c>
       <c r="C27" s="5">
         <v>-21</v>
       </c>
       <c r="D27" s="5">
         <v>-1</v>
       </c>
       <c r="E27" s="5">
         <v>-9</v>
       </c>
       <c r="F27" s="5">
         <v>27</v>
@@ -3227,51 +3279,53 @@
       </c>
       <c r="X27" s="12">
         <v>-17</v>
       </c>
       <c r="Y27" s="12">
         <v>4</v>
       </c>
       <c r="Z27" s="12">
         <v>2</v>
       </c>
       <c r="AA27" s="12">
         <v>7</v>
       </c>
       <c r="AB27" s="1">
         <v>-10</v>
       </c>
       <c r="AC27" s="1">
         <v>-6</v>
       </c>
       <c r="AD27" s="1">
         <v>-3</v>
       </c>
       <c r="AE27" s="18">
         <v>42</v>
       </c>
-      <c r="AF27" s="43"/>
+      <c r="AF27" s="54">
+        <v>11</v>
+      </c>
       <c r="AG27" s="18"/>
       <c r="AH27" s="18"/>
       <c r="AI27" s="18"/>
       <c r="AJ27" s="18"/>
       <c r="AK27" s="18"/>
       <c r="AL27" s="18"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>16</v>
@@ -3329,51 +3383,53 @@
       </c>
       <c r="X28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="43"/>
+      <c r="AF28" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG28" s="18"/>
       <c r="AH28" s="18"/>
       <c r="AI28" s="18"/>
       <c r="AJ28" s="18"/>
       <c r="AK28" s="18"/>
       <c r="AL28" s="18"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>16</v>
@@ -3431,51 +3487,53 @@
       </c>
       <c r="X29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="43"/>
+      <c r="AF29" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG29" s="18"/>
       <c r="AH29" s="18"/>
       <c r="AI29" s="18"/>
       <c r="AJ29" s="18"/>
       <c r="AK29" s="18"/>
       <c r="AL29" s="18"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>16</v>
@@ -3533,51 +3591,53 @@
       </c>
       <c r="X30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="43"/>
+      <c r="AF30" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG30" s="18"/>
       <c r="AH30" s="18"/>
       <c r="AI30" s="18"/>
       <c r="AJ30" s="18"/>
       <c r="AK30" s="18"/>
       <c r="AL30" s="18"/>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="5">
         <v>-28</v>
       </c>
       <c r="C31" s="5">
         <v>-10</v>
       </c>
       <c r="D31" s="5">
         <v>-4</v>
       </c>
       <c r="E31" s="5">
         <v>2</v>
       </c>
       <c r="F31" s="5">
         <v>-7</v>
@@ -3635,51 +3695,53 @@
       </c>
       <c r="X31" s="1">
         <v>-5</v>
       </c>
       <c r="Y31" s="12">
         <v>3</v>
       </c>
       <c r="Z31" s="12">
         <v>-6</v>
       </c>
       <c r="AA31" s="12">
         <v>-21</v>
       </c>
       <c r="AB31" s="1">
         <v>2</v>
       </c>
       <c r="AC31" s="1">
         <v>-13</v>
       </c>
       <c r="AD31" s="1">
         <v>-15</v>
       </c>
       <c r="AE31" s="18">
         <v>-1</v>
       </c>
-      <c r="AF31" s="43"/>
+      <c r="AF31" s="54">
+        <v>-23</v>
+      </c>
       <c r="AG31" s="18"/>
       <c r="AH31" s="18"/>
       <c r="AI31" s="18"/>
       <c r="AJ31" s="18"/>
       <c r="AK31" s="18"/>
       <c r="AL31" s="18"/>
     </row>
     <row r="32" spans="1:38">
       <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="5">
         <v>1</v>
       </c>
       <c r="C32" s="5">
         <v>-12</v>
       </c>
       <c r="D32" s="5">
         <v>4</v>
       </c>
       <c r="E32" s="5">
         <v>-14</v>
       </c>
       <c r="F32" s="5">
         <v>17</v>
@@ -3737,51 +3799,53 @@
       </c>
       <c r="X32" s="12">
         <v>1</v>
       </c>
       <c r="Y32" s="12">
         <v>-17</v>
       </c>
       <c r="Z32" s="12">
         <v>16</v>
       </c>
       <c r="AA32" s="12">
         <v>13</v>
       </c>
       <c r="AB32" s="1">
         <v>10</v>
       </c>
       <c r="AC32" s="1">
         <v>19</v>
       </c>
       <c r="AD32" s="1">
         <v>-8</v>
       </c>
       <c r="AE32" s="18">
         <v>-11</v>
       </c>
-      <c r="AF32" s="43"/>
+      <c r="AF32" s="54">
+        <v>-8</v>
+      </c>
       <c r="AG32" s="18"/>
       <c r="AH32" s="18"/>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
     </row>
     <row r="33" spans="1:38">
       <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>16</v>
@@ -3837,51 +3901,53 @@
       </c>
       <c r="X33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="43"/>
+      <c r="AF33" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG33" s="18"/>
       <c r="AH33" s="18"/>
       <c r="AI33" s="18"/>
       <c r="AJ33" s="18"/>
       <c r="AK33" s="18"/>
       <c r="AL33" s="18"/>
     </row>
     <row r="34" spans="1:38">
       <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="5">
         <v>8</v>
       </c>
       <c r="C34" s="5">
         <v>-4</v>
       </c>
       <c r="D34" s="5">
         <v>-7</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="5">
         <v>-9</v>
@@ -3939,51 +4005,53 @@
       </c>
       <c r="X34" s="12">
         <v>10</v>
       </c>
       <c r="Y34" s="12">
         <v>-28</v>
       </c>
       <c r="Z34" s="12">
         <v>13</v>
       </c>
       <c r="AA34" s="12">
         <v>12</v>
       </c>
       <c r="AB34" s="1">
         <v>-7</v>
       </c>
       <c r="AC34" s="1">
         <v>21</v>
       </c>
       <c r="AD34" s="1">
         <v>1</v>
       </c>
       <c r="AE34" s="18">
         <v>-15</v>
       </c>
-      <c r="AF34" s="43"/>
+      <c r="AF34" s="54">
+        <v>13</v>
+      </c>
       <c r="AG34" s="18"/>
       <c r="AH34" s="18"/>
       <c r="AI34" s="18"/>
       <c r="AJ34" s="18"/>
       <c r="AK34" s="18"/>
       <c r="AL34" s="18"/>
     </row>
     <row r="35" spans="1:38">
       <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>16</v>
@@ -4041,51 +4109,53 @@
       </c>
       <c r="X35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="43"/>
+      <c r="AF35" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG35" s="18"/>
       <c r="AH35" s="18"/>
       <c r="AI35" s="18"/>
       <c r="AJ35" s="18"/>
       <c r="AK35" s="18"/>
       <c r="AL35" s="18"/>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>16</v>
@@ -4143,51 +4213,53 @@
       </c>
       <c r="X36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="43"/>
+      <c r="AF36" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG36" s="18"/>
       <c r="AH36" s="18"/>
       <c r="AI36" s="18"/>
       <c r="AJ36" s="18"/>
       <c r="AK36" s="18"/>
       <c r="AL36" s="18"/>
     </row>
     <row r="37" spans="1:38">
       <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>16</v>
@@ -4245,86 +4317,88 @@
       </c>
       <c r="X37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="43"/>
+      <c r="AF37" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG37" s="18"/>
       <c r="AH37" s="18"/>
       <c r="AI37" s="18"/>
       <c r="AJ37" s="18"/>
       <c r="AK37" s="18"/>
       <c r="AL37" s="18"/>
     </row>
     <row r="38" spans="1:38">
-      <c r="A38" s="44" t="s">
+      <c r="A38" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="44"/>
-[...22 lines deleted...]
-      <c r="Y38" s="44"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="43"/>
+      <c r="X38" s="43"/>
+      <c r="Y38" s="43"/>
       <c r="Z38" s="35"/>
       <c r="AA38" s="35"/>
       <c r="AB38" s="18"/>
       <c r="AC38" s="31"/>
       <c r="AD38" s="1"/>
       <c r="AE38" s="18"/>
       <c r="AF38" s="35"/>
       <c r="AG38" s="18"/>
       <c r="AH38" s="18"/>
       <c r="AI38" s="18"/>
       <c r="AJ38" s="18"/>
       <c r="AK38" s="18"/>
       <c r="AL38" s="18"/>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="5">
         <v>-510</v>
       </c>
       <c r="C39" s="5">
         <v>-408</v>
       </c>
       <c r="D39" s="5">
@@ -4389,51 +4463,53 @@
       </c>
       <c r="X39" s="12">
         <v>-608</v>
       </c>
       <c r="Y39" s="12">
         <v>-438</v>
       </c>
       <c r="Z39" s="12">
         <v>-366</v>
       </c>
       <c r="AA39" s="12">
         <v>-260</v>
       </c>
       <c r="AB39" s="1">
         <v>-352</v>
       </c>
       <c r="AC39" s="1">
         <v>-151</v>
       </c>
       <c r="AD39" s="1">
         <v>-94</v>
       </c>
       <c r="AE39" s="18">
         <v>-380</v>
       </c>
-      <c r="AF39" s="35"/>
+      <c r="AF39" s="54">
+        <v>-408</v>
+      </c>
       <c r="AG39" s="18"/>
       <c r="AH39" s="18"/>
       <c r="AI39" s="18"/>
       <c r="AJ39" s="18"/>
       <c r="AK39" s="18"/>
       <c r="AL39" s="18"/>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>16</v>
@@ -4491,51 +4567,53 @@
       </c>
       <c r="X40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF40" s="18"/>
+      <c r="AF40" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="AG40" s="18"/>
       <c r="AH40" s="18"/>
       <c r="AI40" s="18"/>
       <c r="AJ40" s="18"/>
       <c r="AK40" s="18"/>
       <c r="AL40" s="18"/>
     </row>
     <row r="41" spans="1:38">
       <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="5">
         <v>-92</v>
       </c>
       <c r="C41" s="5">
         <v>-75</v>
       </c>
       <c r="D41" s="5">
         <v>-41</v>
       </c>
       <c r="E41" s="5">
         <v>-54</v>
       </c>
       <c r="F41" s="5">
         <v>-39</v>
@@ -4593,51 +4671,53 @@
       </c>
       <c r="X41" s="12">
         <v>-94</v>
       </c>
       <c r="Y41" s="12">
         <v>-89</v>
       </c>
       <c r="Z41" s="12">
         <v>-66</v>
       </c>
       <c r="AA41" s="12">
         <v>-90</v>
       </c>
       <c r="AB41" s="1">
         <v>-37</v>
       </c>
       <c r="AC41" s="1">
         <v>21</v>
       </c>
       <c r="AD41" s="1">
         <v>-26</v>
       </c>
       <c r="AE41" s="18">
         <v>-88</v>
       </c>
-      <c r="AF41" s="18"/>
+      <c r="AF41" s="54">
+        <v>-65</v>
+      </c>
       <c r="AG41" s="18"/>
       <c r="AH41" s="18"/>
       <c r="AI41" s="18"/>
       <c r="AJ41" s="18"/>
       <c r="AK41" s="18"/>
       <c r="AL41" s="18"/>
     </row>
     <row r="42" spans="1:38">
       <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="5">
         <v>-39</v>
       </c>
       <c r="C42" s="5">
         <v>-29</v>
       </c>
       <c r="D42" s="5">
         <v>-27</v>
       </c>
       <c r="E42" s="5">
         <v>-21</v>
       </c>
       <c r="F42" s="5">
         <v>-14</v>
@@ -4695,51 +4775,53 @@
       </c>
       <c r="X42" s="12">
         <v>-15</v>
       </c>
       <c r="Y42" s="12">
         <v>-33</v>
       </c>
       <c r="Z42" s="12">
         <v>-36</v>
       </c>
       <c r="AA42" s="12">
         <v>-47</v>
       </c>
       <c r="AB42" s="1">
         <v>-57</v>
       </c>
       <c r="AC42" s="1">
         <v>-16</v>
       </c>
       <c r="AD42" s="1">
         <v>-6</v>
       </c>
       <c r="AE42" s="18">
         <v>-44</v>
       </c>
-      <c r="AF42" s="18"/>
+      <c r="AF42" s="54">
+        <v>-46</v>
+      </c>
       <c r="AG42" s="18"/>
       <c r="AH42" s="18"/>
       <c r="AI42" s="18"/>
       <c r="AJ42" s="18"/>
       <c r="AK42" s="18"/>
       <c r="AL42" s="18"/>
     </row>
     <row r="43" spans="1:38">
       <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="5">
         <v>-28</v>
       </c>
       <c r="C43" s="5">
         <v>-32</v>
       </c>
       <c r="D43" s="5">
         <v>-47</v>
       </c>
       <c r="E43" s="5">
         <v>-34</v>
       </c>
       <c r="F43" s="5">
         <v>-32</v>
@@ -4797,51 +4879,53 @@
       </c>
       <c r="X43" s="12">
         <v>-25</v>
       </c>
       <c r="Y43" s="12">
         <v>-45</v>
       </c>
       <c r="Z43" s="12">
         <v>-23</v>
       </c>
       <c r="AA43" s="12">
         <v>-28</v>
       </c>
       <c r="AB43" s="1">
         <v>-10</v>
       </c>
       <c r="AC43" s="1">
         <v>-29</v>
       </c>
       <c r="AD43" s="1">
         <v>-1</v>
       </c>
       <c r="AE43" s="18">
         <v>-18</v>
       </c>
-      <c r="AF43" s="18"/>
+      <c r="AF43" s="54">
+        <v>-48</v>
+      </c>
       <c r="AG43" s="18"/>
       <c r="AH43" s="18"/>
       <c r="AI43" s="18"/>
       <c r="AJ43" s="18"/>
       <c r="AK43" s="18"/>
       <c r="AL43" s="18"/>
     </row>
     <row r="44" spans="1:38">
       <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="5">
         <v>-30</v>
       </c>
       <c r="C44" s="5">
         <v>-45</v>
       </c>
       <c r="D44" s="5">
         <v>-35</v>
       </c>
       <c r="E44" s="5">
         <v>-48</v>
       </c>
       <c r="F44" s="5">
         <v>-18</v>
@@ -4899,51 +4983,53 @@
       </c>
       <c r="X44" s="12">
         <v>-42</v>
       </c>
       <c r="Y44" s="12">
         <v>-7</v>
       </c>
       <c r="Z44" s="12">
         <v>-65</v>
       </c>
       <c r="AA44" s="12">
         <v>-26</v>
       </c>
       <c r="AB44" s="1">
         <v>-24</v>
       </c>
       <c r="AC44" s="1">
         <v>-26</v>
       </c>
       <c r="AD44" s="1">
         <v>11</v>
       </c>
       <c r="AE44" s="18">
         <v>-25</v>
       </c>
-      <c r="AF44" s="18"/>
+      <c r="AF44" s="54">
+        <v>-35</v>
+      </c>
       <c r="AG44" s="18"/>
       <c r="AH44" s="18"/>
       <c r="AI44" s="18"/>
       <c r="AJ44" s="18"/>
       <c r="AK44" s="18"/>
       <c r="AL44" s="18"/>
     </row>
     <row r="45" spans="1:38">
       <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="5">
         <v>-35</v>
       </c>
       <c r="C45" s="5">
         <v>-55</v>
       </c>
       <c r="D45" s="5">
         <v>-8</v>
       </c>
       <c r="E45" s="5">
         <v>-27</v>
       </c>
       <c r="F45" s="5">
         <v>-34</v>
@@ -5001,51 +5087,53 @@
       </c>
       <c r="X45" s="12">
         <v>-57</v>
       </c>
       <c r="Y45" s="12">
         <v>-23</v>
       </c>
       <c r="Z45" s="12">
         <v>-56</v>
       </c>
       <c r="AA45" s="12">
         <v>-10</v>
       </c>
       <c r="AB45" s="1">
         <v>-31</v>
       </c>
       <c r="AC45" s="1">
         <v>-30</v>
       </c>
       <c r="AD45" s="1">
         <v>-19</v>
       </c>
       <c r="AE45" s="18">
         <v>-12</v>
       </c>
-      <c r="AF45" s="18"/>
+      <c r="AF45" s="54">
+        <v>-59</v>
+      </c>
       <c r="AG45" s="18"/>
       <c r="AH45" s="18"/>
       <c r="AI45" s="18"/>
       <c r="AJ45" s="18"/>
       <c r="AK45" s="18"/>
       <c r="AL45" s="18"/>
     </row>
     <row r="46" spans="1:38">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>-22</v>
       </c>
       <c r="C46" s="5">
         <v>19</v>
       </c>
       <c r="D46" s="5">
         <v>-7</v>
       </c>
       <c r="E46" s="5">
         <v>309</v>
       </c>
       <c r="F46" s="5">
         <v>53</v>
@@ -5103,51 +5191,53 @@
       </c>
       <c r="X46" s="12">
         <v>-28</v>
       </c>
       <c r="Y46" s="12">
         <v>-30</v>
       </c>
       <c r="Z46" s="12">
         <v>-2</v>
       </c>
       <c r="AA46" s="12">
         <v>32</v>
       </c>
       <c r="AB46" s="1">
         <v>-35</v>
       </c>
       <c r="AC46" s="1">
         <v>19</v>
       </c>
       <c r="AD46" s="1">
         <v>22</v>
       </c>
       <c r="AE46" s="18">
         <v>22</v>
       </c>
-      <c r="AF46" s="18"/>
+      <c r="AF46" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG46" s="18"/>
       <c r="AH46" s="18"/>
       <c r="AI46" s="18"/>
       <c r="AJ46" s="18"/>
       <c r="AK46" s="18"/>
       <c r="AL46" s="18"/>
     </row>
     <row r="47" spans="1:38">
       <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="5">
         <v>-5</v>
       </c>
       <c r="C47" s="5">
         <v>13</v>
       </c>
       <c r="D47" s="5">
         <v>1</v>
       </c>
       <c r="E47" s="5">
         <v>-16</v>
       </c>
       <c r="F47" s="5">
         <v>-18</v>
@@ -5205,51 +5295,53 @@
       </c>
       <c r="X47" s="12">
         <v>-33</v>
       </c>
       <c r="Y47" s="12">
         <v>-25</v>
       </c>
       <c r="Z47" s="12">
         <v>-8</v>
       </c>
       <c r="AA47" s="12">
         <v>32</v>
       </c>
       <c r="AB47" s="1">
         <v>-2</v>
       </c>
       <c r="AC47" s="1">
         <v>-6</v>
       </c>
       <c r="AD47" s="1">
         <v>-17</v>
       </c>
       <c r="AE47" s="18">
         <v>-12</v>
       </c>
-      <c r="AF47" s="18"/>
+      <c r="AF47" s="54">
+        <v>-21</v>
+      </c>
       <c r="AG47" s="18"/>
       <c r="AH47" s="18"/>
       <c r="AI47" s="18"/>
       <c r="AJ47" s="18"/>
       <c r="AK47" s="18"/>
       <c r="AL47" s="18"/>
     </row>
     <row r="48" spans="1:38">
       <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="5">
         <v>-10</v>
       </c>
       <c r="C48" s="5">
         <v>-62</v>
       </c>
       <c r="D48" s="5">
         <v>-23</v>
       </c>
       <c r="E48" s="5">
         <v>-20</v>
       </c>
       <c r="F48" s="5">
         <v>-26</v>
@@ -5307,51 +5399,53 @@
       </c>
       <c r="X48" s="12">
         <v>-20</v>
       </c>
       <c r="Y48" s="12">
         <v>-33</v>
       </c>
       <c r="Z48" s="12">
         <v>-31</v>
       </c>
       <c r="AA48" s="12">
         <v>-25</v>
       </c>
       <c r="AB48" s="1">
         <v>-6</v>
       </c>
       <c r="AC48" s="1">
         <v>-14</v>
       </c>
       <c r="AD48" s="1">
         <v>-23</v>
       </c>
       <c r="AE48" s="18">
         <v>2</v>
       </c>
-      <c r="AF48" s="18"/>
+      <c r="AF48" s="54">
+        <v>-2</v>
+      </c>
       <c r="AG48" s="18"/>
       <c r="AH48" s="18"/>
       <c r="AI48" s="18"/>
       <c r="AJ48" s="18"/>
       <c r="AK48" s="18"/>
       <c r="AL48" s="18"/>
     </row>
     <row r="49" spans="1:38">
       <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="5">
         <v>-44</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5">
         <v>-7</v>
       </c>
       <c r="E49" s="5">
         <v>25</v>
       </c>
       <c r="F49" s="5">
         <v>-12</v>
@@ -5409,51 +5503,53 @@
       </c>
       <c r="X49" s="12">
         <v>-19</v>
       </c>
       <c r="Y49" s="12">
         <v>-12</v>
       </c>
       <c r="Z49" s="12">
         <v>55</v>
       </c>
       <c r="AA49" s="12">
         <v>63</v>
       </c>
       <c r="AB49" s="1">
         <v>-19</v>
       </c>
       <c r="AC49" s="1">
         <v>13</v>
       </c>
       <c r="AD49" s="1">
         <v>58</v>
       </c>
       <c r="AE49" s="18">
         <v>-64</v>
       </c>
-      <c r="AF49" s="18"/>
+      <c r="AF49" s="54">
+        <v>12</v>
+      </c>
       <c r="AG49" s="18"/>
       <c r="AH49" s="18"/>
       <c r="AI49" s="18"/>
       <c r="AJ49" s="18"/>
       <c r="AK49" s="18"/>
       <c r="AL49" s="18"/>
     </row>
     <row r="50" spans="1:38">
       <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="5">
         <v>-58</v>
       </c>
       <c r="C50" s="5">
         <v>-37</v>
       </c>
       <c r="D50" s="5">
         <v>-42</v>
       </c>
       <c r="E50" s="5">
         <v>-46</v>
       </c>
       <c r="F50" s="5">
         <v>-47</v>
@@ -5511,51 +5607,53 @@
       </c>
       <c r="X50" s="12">
         <v>-83</v>
       </c>
       <c r="Y50" s="12">
         <v>-39</v>
       </c>
       <c r="Z50" s="12">
         <v>-69</v>
       </c>
       <c r="AA50" s="12">
         <v>-43</v>
       </c>
       <c r="AB50" s="1">
         <v>-20</v>
       </c>
       <c r="AC50" s="1">
         <v>-60</v>
       </c>
       <c r="AD50" s="1">
         <v>-2</v>
       </c>
       <c r="AE50" s="18">
         <v>-12</v>
       </c>
-      <c r="AF50" s="18"/>
+      <c r="AF50" s="54">
+        <v>-33</v>
+      </c>
       <c r="AG50" s="18"/>
       <c r="AH50" s="18"/>
       <c r="AI50" s="18"/>
       <c r="AJ50" s="18"/>
       <c r="AK50" s="18"/>
       <c r="AL50" s="18"/>
     </row>
     <row r="51" spans="1:38">
       <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="5">
         <v>-33</v>
       </c>
       <c r="C51" s="5">
         <v>-20</v>
       </c>
       <c r="D51" s="5">
         <v>5</v>
       </c>
       <c r="E51" s="5">
         <v>-15</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>16</v>
@@ -5613,51 +5711,53 @@
       </c>
       <c r="X51" s="12">
         <v>-40</v>
       </c>
       <c r="Y51" s="12">
         <v>-18</v>
       </c>
       <c r="Z51" s="12">
         <v>-19</v>
       </c>
       <c r="AA51" s="12">
         <v>-12</v>
       </c>
       <c r="AB51" s="1">
         <v>-33</v>
       </c>
       <c r="AC51" s="1">
         <v>34</v>
       </c>
       <c r="AD51" s="1">
         <v>-21</v>
       </c>
       <c r="AE51" s="18">
         <v>-40</v>
       </c>
-      <c r="AF51" s="18"/>
+      <c r="AF51" s="54">
+        <v>-33</v>
+      </c>
       <c r="AG51" s="18"/>
       <c r="AH51" s="18"/>
       <c r="AI51" s="18"/>
       <c r="AJ51" s="18"/>
       <c r="AK51" s="18"/>
       <c r="AL51" s="18"/>
     </row>
     <row r="52" spans="1:38">
       <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="5">
         <v>-77</v>
       </c>
       <c r="C52" s="5">
         <v>-63</v>
       </c>
       <c r="D52" s="5">
         <v>-26</v>
       </c>
       <c r="E52" s="5">
         <v>-31</v>
       </c>
       <c r="F52" s="5">
         <v>-34</v>
@@ -5715,51 +5815,53 @@
       </c>
       <c r="X52" s="12">
         <v>-96</v>
       </c>
       <c r="Y52" s="12">
         <v>-52</v>
       </c>
       <c r="Z52" s="12">
         <v>-19</v>
       </c>
       <c r="AA52" s="12">
         <v>-33</v>
       </c>
       <c r="AB52" s="1">
         <v>-44</v>
       </c>
       <c r="AC52" s="1">
         <v>-29</v>
       </c>
       <c r="AD52" s="1">
         <v>-60</v>
       </c>
       <c r="AE52" s="18">
         <v>-23</v>
       </c>
-      <c r="AF52" s="35"/>
+      <c r="AF52" s="54">
+        <v>-45</v>
+      </c>
       <c r="AG52" s="35"/>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
       <c r="AL52" s="18"/>
     </row>
     <row r="53" spans="1:38">
       <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="8">
         <v>-37</v>
       </c>
       <c r="C53" s="8">
         <v>-22</v>
       </c>
       <c r="D53" s="8">
         <v>-10</v>
       </c>
       <c r="E53" s="8">
         <v>-1</v>
       </c>
       <c r="F53" s="8">
         <v>-44</v>
@@ -5817,51 +5919,53 @@
       </c>
       <c r="X53" s="8">
         <v>-56</v>
       </c>
       <c r="Y53" s="8">
         <v>-32</v>
       </c>
       <c r="Z53" s="8">
         <v>-27</v>
       </c>
       <c r="AA53" s="8">
         <v>-73</v>
       </c>
       <c r="AB53" s="30">
         <v>-34</v>
       </c>
       <c r="AC53" s="30">
         <v>-28</v>
       </c>
       <c r="AD53" s="30">
         <v>-10</v>
       </c>
       <c r="AE53" s="36">
         <v>-66</v>
       </c>
-      <c r="AF53" s="36"/>
+      <c r="AF53" s="56">
+        <v>-33</v>
+      </c>
       <c r="AG53" s="36"/>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
       <c r="AL53" s="18"/>
     </row>
     <row r="54" spans="1:38">
       <c r="D54" s="6"/>
       <c r="Z54" s="6"/>
       <c r="AA54" s="6"/>
       <c r="AD54" s="22"/>
     </row>
     <row r="55" spans="1:38">
       <c r="Z55" s="6"/>
       <c r="AA55" s="6"/>
       <c r="AD55" s="22"/>
     </row>
     <row r="56" spans="1:38">
       <c r="Z56" s="6"/>
       <c r="AA56" s="6"/>
       <c r="AD56" s="22"/>
     </row>
     <row r="57" spans="1:38">
       <c r="Z57" s="6"/>
@@ -8450,187 +8554,187 @@
     </row>
     <row r="578" spans="26:27">
       <c r="Z578" s="25"/>
       <c r="AA578" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AJ4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AH26" sqref="AH26"/>
+    <sheetView topLeftCell="X13" workbookViewId="0">
+      <selection activeCell="AF53" sqref="AF53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="18" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="18" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="18" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="18" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="18" customWidth="1"/>
     <col min="6" max="8" width="4.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="18" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="18" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="18" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="18" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="18" customWidth="1"/>
     <col min="16" max="16" width="4.85546875" style="18" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="18" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" style="18" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="18" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="18" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="18" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="18" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="18" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="18" customWidth="1"/>
     <col min="26" max="26" width="7.42578125" style="18" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="18" customWidth="1"/>
     <col min="28" max="28" width="9.7109375" style="18" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="18" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="49"/>
-[...22 lines deleted...]
-      <c r="Y1" s="49"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
     <row r="3" spans="1:37" s="3" customFormat="1">
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="45">
+      <c r="A4" s="46"/>
+      <c r="B4" s="44">
         <v>2024</v>
       </c>
-      <c r="C4" s="46"/>
-[...10 lines deleted...]
-      <c r="N4" s="45">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="44">
         <v>2025</v>
       </c>
-      <c r="O4" s="46"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="44">
         <v>2026</v>
       </c>
-      <c r="AA4" s="46"/>
-[...9 lines deleted...]
-      <c r="AK4" s="46"/>
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -8697,77 +8801,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="53"/>
-[...22 lines deleted...]
-      <c r="Y6" s="53"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="7">
         <v>1738</v>
       </c>
       <c r="C7" s="7">
         <v>1577</v>
       </c>
       <c r="D7" s="7">
         <v>1520</v>
       </c>
       <c r="E7" s="7">
         <v>2024</v>
       </c>
       <c r="F7" s="7">
         <v>1466</v>
       </c>
       <c r="G7" s="7">
         <v>1519</v>
       </c>
       <c r="H7" s="7">
         <v>1716</v>
@@ -8819,51 +8923,53 @@
       </c>
       <c r="X7" s="7">
         <v>1703</v>
       </c>
       <c r="Y7" s="7">
         <v>1512</v>
       </c>
       <c r="Z7" s="1">
         <v>2084</v>
       </c>
       <c r="AA7" s="1">
         <v>2415</v>
       </c>
       <c r="AB7" s="31">
         <v>2485</v>
       </c>
       <c r="AC7" s="1">
         <v>2246</v>
       </c>
       <c r="AD7" s="1">
         <v>1740</v>
       </c>
       <c r="AE7" s="1">
         <v>2371</v>
       </c>
-      <c r="AF7" s="35"/>
+      <c r="AF7" s="54">
+        <v>2330</v>
+      </c>
       <c r="AG7" s="35"/>
       <c r="AH7" s="35"/>
       <c r="AI7" s="35"/>
       <c r="AJ7" s="35"/>
       <c r="AK7" s="35"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>598</v>
       </c>
       <c r="C8" s="7">
         <v>594</v>
       </c>
       <c r="D8" s="7">
         <v>518</v>
       </c>
       <c r="E8" s="7">
         <v>595</v>
       </c>
       <c r="F8" s="7">
         <v>470</v>
       </c>
@@ -8920,51 +9026,53 @@
       </c>
       <c r="X8" s="7">
         <v>638</v>
       </c>
       <c r="Y8" s="7">
         <v>541</v>
       </c>
       <c r="Z8" s="1">
         <v>719</v>
       </c>
       <c r="AA8" s="1">
         <v>749</v>
       </c>
       <c r="AB8" s="31">
         <v>899</v>
       </c>
       <c r="AC8" s="1">
         <v>697</v>
       </c>
       <c r="AD8" s="1">
         <v>529</v>
       </c>
       <c r="AE8" s="1">
         <v>771</v>
       </c>
-      <c r="AF8" s="35"/>
+      <c r="AF8" s="54">
+        <v>768</v>
+      </c>
       <c r="AG8" s="35"/>
       <c r="AH8" s="35"/>
       <c r="AI8" s="35"/>
       <c r="AJ8" s="35"/>
       <c r="AK8" s="35"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7">
         <v>97</v>
       </c>
       <c r="C9" s="7">
         <v>68</v>
       </c>
       <c r="D9" s="7">
         <v>89</v>
       </c>
       <c r="E9" s="7">
         <v>99</v>
       </c>
       <c r="F9" s="7">
         <v>86</v>
       </c>
@@ -9021,51 +9129,53 @@
       </c>
       <c r="X9" s="7">
         <v>96</v>
       </c>
       <c r="Y9" s="7">
         <v>58</v>
       </c>
       <c r="Z9" s="1">
         <v>114</v>
       </c>
       <c r="AA9" s="1">
         <v>138</v>
       </c>
       <c r="AB9" s="31">
         <v>156</v>
       </c>
       <c r="AC9" s="1">
         <v>200</v>
       </c>
       <c r="AD9" s="1">
         <v>145</v>
       </c>
       <c r="AE9" s="1">
         <v>137</v>
       </c>
-      <c r="AF9" s="35"/>
+      <c r="AF9" s="54">
+        <v>142</v>
+      </c>
       <c r="AG9" s="35"/>
       <c r="AH9" s="35"/>
       <c r="AI9" s="35"/>
       <c r="AJ9" s="35"/>
       <c r="AK9" s="35"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7">
         <v>55</v>
       </c>
       <c r="C10" s="7">
         <v>41</v>
       </c>
       <c r="D10" s="7">
         <v>45</v>
       </c>
       <c r="E10" s="7">
         <v>56</v>
       </c>
       <c r="F10" s="7">
         <v>52</v>
       </c>
@@ -9122,51 +9232,53 @@
       </c>
       <c r="X10" s="7">
         <v>66</v>
       </c>
       <c r="Y10" s="7">
         <v>36</v>
       </c>
       <c r="Z10" s="1">
         <v>62</v>
       </c>
       <c r="AA10" s="1">
         <v>47</v>
       </c>
       <c r="AB10" s="31">
         <v>49</v>
       </c>
       <c r="AC10" s="1">
         <v>56</v>
       </c>
       <c r="AD10" s="1">
         <v>63</v>
       </c>
       <c r="AE10" s="1">
         <v>57</v>
       </c>
-      <c r="AF10" s="35"/>
+      <c r="AF10" s="54">
+        <v>67</v>
+      </c>
       <c r="AG10" s="35"/>
       <c r="AH10" s="35"/>
       <c r="AI10" s="35"/>
       <c r="AJ10" s="35"/>
       <c r="AK10" s="35"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>88</v>
       </c>
       <c r="C11" s="7">
         <v>97</v>
       </c>
       <c r="D11" s="7">
         <v>62</v>
       </c>
       <c r="E11" s="7">
         <v>74</v>
       </c>
       <c r="F11" s="7">
         <v>88</v>
       </c>
@@ -9223,51 +9335,53 @@
       </c>
       <c r="X11" s="7">
         <v>80</v>
       </c>
       <c r="Y11" s="7">
         <v>62</v>
       </c>
       <c r="Z11" s="1">
         <v>137</v>
       </c>
       <c r="AA11" s="1">
         <v>130</v>
       </c>
       <c r="AB11" s="31">
         <v>131</v>
       </c>
       <c r="AC11" s="1">
         <v>86</v>
       </c>
       <c r="AD11" s="1">
         <v>105</v>
       </c>
       <c r="AE11" s="1">
         <v>157</v>
       </c>
-      <c r="AF11" s="35"/>
+      <c r="AF11" s="54">
+        <v>129</v>
+      </c>
       <c r="AG11" s="35"/>
       <c r="AH11" s="35"/>
       <c r="AI11" s="35"/>
       <c r="AJ11" s="35"/>
       <c r="AK11" s="35"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>71</v>
       </c>
       <c r="C12" s="7">
         <v>53</v>
       </c>
       <c r="D12" s="7">
         <v>58</v>
       </c>
       <c r="E12" s="7">
         <v>58</v>
       </c>
       <c r="F12" s="7">
         <v>47</v>
       </c>
@@ -9324,51 +9438,53 @@
       </c>
       <c r="X12" s="7">
         <v>51</v>
       </c>
       <c r="Y12" s="7">
         <v>79</v>
       </c>
       <c r="Z12" s="1">
         <v>59</v>
       </c>
       <c r="AA12" s="1">
         <v>92</v>
       </c>
       <c r="AB12" s="31">
         <v>87</v>
       </c>
       <c r="AC12" s="1">
         <v>85</v>
       </c>
       <c r="AD12" s="1">
         <v>84</v>
       </c>
       <c r="AE12" s="1">
         <v>79</v>
       </c>
-      <c r="AF12" s="35"/>
+      <c r="AF12" s="54">
+        <v>91</v>
+      </c>
       <c r="AG12" s="35"/>
       <c r="AH12" s="35"/>
       <c r="AI12" s="35"/>
       <c r="AJ12" s="35"/>
       <c r="AK12" s="35"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>92</v>
       </c>
       <c r="C13" s="7">
         <v>39</v>
       </c>
       <c r="D13" s="7">
         <v>65</v>
       </c>
       <c r="E13" s="7">
         <v>79</v>
       </c>
       <c r="F13" s="7">
         <v>53</v>
       </c>
@@ -9425,51 +9541,53 @@
       </c>
       <c r="X13" s="7">
         <v>56</v>
       </c>
       <c r="Y13" s="7">
         <v>72</v>
       </c>
       <c r="Z13" s="1">
         <v>65</v>
       </c>
       <c r="AA13" s="1">
         <v>71</v>
       </c>
       <c r="AB13" s="31">
         <v>94</v>
       </c>
       <c r="AC13" s="1">
         <v>69</v>
       </c>
       <c r="AD13" s="1">
         <v>47</v>
       </c>
       <c r="AE13" s="1">
         <v>83</v>
       </c>
-      <c r="AF13" s="35"/>
+      <c r="AF13" s="54">
+        <v>78</v>
+      </c>
       <c r="AG13" s="35"/>
       <c r="AH13" s="35"/>
       <c r="AI13" s="35"/>
       <c r="AJ13" s="35"/>
       <c r="AK13" s="35"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>249</v>
       </c>
       <c r="C14" s="7">
         <v>232</v>
       </c>
       <c r="D14" s="7">
         <v>182</v>
       </c>
       <c r="E14" s="7">
         <v>556</v>
       </c>
       <c r="F14" s="7">
         <v>229</v>
       </c>
@@ -9526,51 +9644,53 @@
       </c>
       <c r="X14" s="7">
         <v>204</v>
       </c>
       <c r="Y14" s="7">
         <v>187</v>
       </c>
       <c r="Z14" s="1">
         <v>273</v>
       </c>
       <c r="AA14" s="1">
         <v>311</v>
       </c>
       <c r="AB14" s="31">
         <v>283</v>
       </c>
       <c r="AC14" s="1">
         <v>260</v>
       </c>
       <c r="AD14" s="1">
         <v>236</v>
       </c>
       <c r="AE14" s="1">
         <v>334</v>
       </c>
-      <c r="AF14" s="35"/>
+      <c r="AF14" s="54">
+        <v>295</v>
+      </c>
       <c r="AG14" s="35"/>
       <c r="AH14" s="35"/>
       <c r="AI14" s="35"/>
       <c r="AJ14" s="35"/>
       <c r="AK14" s="35"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7">
         <v>58</v>
       </c>
       <c r="C15" s="7">
         <v>62</v>
       </c>
       <c r="D15" s="7">
         <v>69</v>
       </c>
       <c r="E15" s="7">
         <v>53</v>
       </c>
       <c r="F15" s="7">
         <v>48</v>
       </c>
@@ -9627,51 +9747,53 @@
       </c>
       <c r="X15" s="7">
         <v>66</v>
       </c>
       <c r="Y15" s="7">
         <v>52</v>
       </c>
       <c r="Z15" s="1">
         <v>72</v>
       </c>
       <c r="AA15" s="1">
         <v>129</v>
       </c>
       <c r="AB15" s="31">
         <v>87</v>
       </c>
       <c r="AC15" s="1">
         <v>101</v>
       </c>
       <c r="AD15" s="1">
         <v>51</v>
       </c>
       <c r="AE15" s="18">
         <v>84</v>
       </c>
-      <c r="AF15" s="35"/>
+      <c r="AF15" s="54">
+        <v>63</v>
+      </c>
       <c r="AG15" s="35"/>
       <c r="AH15" s="35"/>
       <c r="AI15" s="35"/>
       <c r="AJ15" s="35"/>
       <c r="AK15" s="35"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7">
         <v>85</v>
       </c>
       <c r="C16" s="7">
         <v>50</v>
       </c>
       <c r="D16" s="7">
         <v>51</v>
       </c>
       <c r="E16" s="7">
         <v>49</v>
       </c>
       <c r="F16" s="7">
         <v>63</v>
       </c>
@@ -9728,51 +9850,53 @@
       </c>
       <c r="X16" s="7">
         <v>66</v>
       </c>
       <c r="Y16" s="7">
         <v>46</v>
       </c>
       <c r="Z16" s="1">
         <v>74</v>
       </c>
       <c r="AA16" s="1">
         <v>111</v>
       </c>
       <c r="AB16" s="31">
         <v>107</v>
       </c>
       <c r="AC16" s="1">
         <v>89</v>
       </c>
       <c r="AD16" s="1">
         <v>46</v>
       </c>
       <c r="AE16" s="18">
         <v>89</v>
       </c>
-      <c r="AF16" s="35"/>
+      <c r="AF16" s="54">
+        <v>116</v>
+      </c>
       <c r="AG16" s="35"/>
       <c r="AH16" s="35"/>
       <c r="AI16" s="35"/>
       <c r="AJ16" s="35"/>
       <c r="AK16" s="35"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7">
         <v>49</v>
       </c>
       <c r="C17" s="7">
         <v>79</v>
       </c>
       <c r="D17" s="7">
         <v>56</v>
       </c>
       <c r="E17" s="7">
         <v>89</v>
       </c>
       <c r="F17" s="7">
         <v>49</v>
       </c>
@@ -9829,51 +9953,53 @@
       </c>
       <c r="X17" s="7">
         <v>69</v>
       </c>
       <c r="Y17" s="7">
         <v>85</v>
       </c>
       <c r="Z17" s="1">
         <v>146</v>
       </c>
       <c r="AA17" s="1">
         <v>174</v>
       </c>
       <c r="AB17" s="31">
         <v>135</v>
       </c>
       <c r="AC17" s="1">
         <v>135</v>
       </c>
       <c r="AD17" s="1">
         <v>124</v>
       </c>
       <c r="AE17" s="18">
         <v>90</v>
       </c>
-      <c r="AF17" s="35"/>
+      <c r="AF17" s="54">
+        <v>115</v>
+      </c>
       <c r="AG17" s="35"/>
       <c r="AH17" s="35"/>
       <c r="AI17" s="35"/>
       <c r="AJ17" s="35"/>
       <c r="AK17" s="35"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>125</v>
       </c>
       <c r="C18" s="7">
         <v>106</v>
       </c>
       <c r="D18" s="7">
         <v>101</v>
       </c>
       <c r="E18" s="7">
         <v>111</v>
       </c>
       <c r="F18" s="7">
         <v>96</v>
       </c>
@@ -9930,51 +10056,53 @@
       </c>
       <c r="X18" s="7">
         <v>133</v>
       </c>
       <c r="Y18" s="7">
         <v>96</v>
       </c>
       <c r="Z18" s="1">
         <v>126</v>
       </c>
       <c r="AA18" s="1">
         <v>179</v>
       </c>
       <c r="AB18" s="31">
         <v>171</v>
       </c>
       <c r="AC18" s="1">
         <v>156</v>
       </c>
       <c r="AD18" s="1">
         <v>122</v>
       </c>
       <c r="AE18" s="18">
         <v>214</v>
       </c>
-      <c r="AF18" s="35"/>
+      <c r="AF18" s="54">
+        <v>182</v>
+      </c>
       <c r="AG18" s="35"/>
       <c r="AH18" s="35"/>
       <c r="AI18" s="35"/>
       <c r="AJ18" s="35"/>
       <c r="AK18" s="35"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7">
         <v>33</v>
       </c>
       <c r="C19" s="7">
         <v>25</v>
       </c>
       <c r="D19" s="7">
         <v>52</v>
       </c>
       <c r="E19" s="7">
         <v>31</v>
       </c>
       <c r="F19" s="7">
         <v>41</v>
       </c>
@@ -10031,51 +10159,53 @@
       </c>
       <c r="X19" s="7">
         <v>35</v>
       </c>
       <c r="Y19" s="7">
         <v>46</v>
       </c>
       <c r="Z19" s="1">
         <v>44</v>
       </c>
       <c r="AA19" s="1">
         <v>51</v>
       </c>
       <c r="AB19" s="31">
         <v>44</v>
       </c>
       <c r="AC19" s="1">
         <v>108</v>
       </c>
       <c r="AD19" s="1">
         <v>36</v>
       </c>
       <c r="AE19" s="18">
         <v>41</v>
       </c>
-      <c r="AF19" s="35"/>
+      <c r="AF19" s="54">
+        <v>65</v>
+      </c>
       <c r="AG19" s="35"/>
       <c r="AH19" s="35"/>
       <c r="AI19" s="35"/>
       <c r="AJ19" s="35"/>
       <c r="AK19" s="35"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7">
         <v>44</v>
       </c>
       <c r="C20" s="7">
         <v>28</v>
       </c>
       <c r="D20" s="7">
         <v>67</v>
       </c>
       <c r="E20" s="7">
         <v>45</v>
       </c>
       <c r="F20" s="7">
         <v>60</v>
       </c>
@@ -10132,51 +10262,53 @@
       </c>
       <c r="X20" s="7">
         <v>37</v>
       </c>
       <c r="Y20" s="7">
         <v>35</v>
       </c>
       <c r="Z20" s="1">
         <v>82</v>
       </c>
       <c r="AA20" s="1">
         <v>83</v>
       </c>
       <c r="AB20" s="31">
         <v>91</v>
       </c>
       <c r="AC20" s="1">
         <v>59</v>
       </c>
       <c r="AD20" s="1">
         <v>35</v>
       </c>
       <c r="AE20" s="18">
         <v>96</v>
       </c>
-      <c r="AF20" s="35"/>
+      <c r="AF20" s="54">
+        <v>84</v>
+      </c>
       <c r="AG20" s="35"/>
       <c r="AH20" s="35"/>
       <c r="AI20" s="35"/>
       <c r="AJ20" s="35"/>
       <c r="AK20" s="35"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>94</v>
       </c>
       <c r="C21" s="7">
         <v>103</v>
       </c>
       <c r="D21" s="7">
         <v>105</v>
       </c>
       <c r="E21" s="7">
         <v>129</v>
       </c>
       <c r="F21" s="7">
         <v>84</v>
       </c>
@@ -10233,85 +10365,87 @@
       </c>
       <c r="X21" s="7">
         <v>106</v>
       </c>
       <c r="Y21" s="7">
         <v>117</v>
       </c>
       <c r="Z21" s="1">
         <v>111</v>
       </c>
       <c r="AA21" s="1">
         <v>150</v>
       </c>
       <c r="AB21" s="31">
         <v>151</v>
       </c>
       <c r="AC21" s="1">
         <v>145</v>
       </c>
       <c r="AD21" s="1">
         <v>117</v>
       </c>
       <c r="AE21" s="18">
         <v>139</v>
       </c>
-      <c r="AF21" s="35"/>
+      <c r="AF21" s="54">
+        <v>135</v>
+      </c>
       <c r="AG21" s="35"/>
       <c r="AH21" s="35"/>
       <c r="AI21" s="35"/>
       <c r="AJ21" s="35"/>
       <c r="AK21" s="35"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="54" t="s">
+      <c r="A22" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="54"/>
-[...22 lines deleted...]
-      <c r="Y22" s="54"/>
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52"/>
+      <c r="W22" s="52"/>
+      <c r="X22" s="52"/>
+      <c r="Y22" s="52"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
       <c r="AF22" s="35"/>
       <c r="AG22" s="35"/>
       <c r="AH22" s="35"/>
       <c r="AI22" s="35"/>
       <c r="AJ22" s="35"/>
       <c r="AK22" s="35"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="7">
         <v>740</v>
       </c>
       <c r="C23" s="7">
         <v>720</v>
       </c>
       <c r="D23" s="7">
         <v>634</v>
       </c>
       <c r="E23" s="7">
         <v>727</v>
       </c>
@@ -10371,51 +10505,53 @@
       </c>
       <c r="X23" s="7">
         <v>786</v>
       </c>
       <c r="Y23" s="7">
         <v>637</v>
       </c>
       <c r="Z23" s="26">
         <v>880</v>
       </c>
       <c r="AA23" s="26">
         <v>959</v>
       </c>
       <c r="AB23" s="31">
         <v>1071</v>
       </c>
       <c r="AC23" s="1">
         <v>883</v>
       </c>
       <c r="AD23" s="1">
         <v>639</v>
       </c>
       <c r="AE23" s="1">
         <v>973</v>
       </c>
-      <c r="AF23" s="35"/>
+      <c r="AF23" s="54">
+        <v>976</v>
+      </c>
       <c r="AG23" s="35"/>
       <c r="AH23" s="35"/>
       <c r="AI23" s="35"/>
       <c r="AJ23" s="35"/>
       <c r="AK23" s="35"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>598</v>
       </c>
       <c r="C24" s="7">
         <v>594</v>
       </c>
       <c r="D24" s="7">
         <v>518</v>
       </c>
       <c r="E24" s="7">
         <v>595</v>
       </c>
       <c r="F24" s="7">
         <v>470</v>
       </c>
@@ -10472,51 +10608,53 @@
       </c>
       <c r="X24" s="7">
         <v>638</v>
       </c>
       <c r="Y24" s="7">
         <v>541</v>
       </c>
       <c r="Z24" s="26">
         <v>719</v>
       </c>
       <c r="AA24" s="26">
         <v>749</v>
       </c>
       <c r="AB24" s="31">
         <v>899</v>
       </c>
       <c r="AC24" s="1">
         <v>697</v>
       </c>
       <c r="AD24" s="1">
         <v>529</v>
       </c>
       <c r="AE24" s="1">
         <v>771</v>
       </c>
-      <c r="AF24" s="35"/>
+      <c r="AF24" s="54">
+        <v>768</v>
+      </c>
       <c r="AG24" s="35"/>
       <c r="AH24" s="35"/>
       <c r="AI24" s="35"/>
       <c r="AJ24" s="35"/>
       <c r="AK24" s="35"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
@@ -10573,51 +10711,53 @@
       </c>
       <c r="X25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="35"/>
+      <c r="AF25" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG25" s="35"/>
       <c r="AH25" s="35"/>
       <c r="AI25" s="35"/>
       <c r="AJ25" s="35"/>
       <c r="AK25" s="35"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
@@ -10674,51 +10814,53 @@
       </c>
       <c r="X26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="35"/>
+      <c r="AF26" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG26" s="35"/>
       <c r="AH26" s="35"/>
       <c r="AI26" s="35"/>
       <c r="AJ26" s="35"/>
       <c r="AK26" s="35"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7">
         <v>34</v>
       </c>
       <c r="C27" s="7">
         <v>34</v>
       </c>
       <c r="D27" s="7">
         <v>31</v>
       </c>
       <c r="E27" s="7">
         <v>25</v>
       </c>
       <c r="F27" s="7">
         <v>52</v>
       </c>
@@ -10775,51 +10917,53 @@
       </c>
       <c r="X27" s="7">
         <v>31</v>
       </c>
       <c r="Y27" s="7">
         <v>29</v>
       </c>
       <c r="Z27" s="26">
         <v>47</v>
       </c>
       <c r="AA27" s="26">
         <v>54</v>
       </c>
       <c r="AB27" s="31">
         <v>45</v>
       </c>
       <c r="AC27" s="1">
         <v>35</v>
       </c>
       <c r="AD27" s="1">
         <v>36</v>
       </c>
       <c r="AE27" s="1">
         <v>76</v>
       </c>
-      <c r="AF27" s="35"/>
+      <c r="AF27" s="54">
+        <v>58</v>
+      </c>
       <c r="AG27" s="35"/>
       <c r="AH27" s="35"/>
       <c r="AI27" s="35"/>
       <c r="AJ27" s="35"/>
       <c r="AK27" s="35"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
@@ -10876,51 +11020,53 @@
       </c>
       <c r="X28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="35"/>
+      <c r="AF28" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG28" s="35"/>
       <c r="AH28" s="35"/>
       <c r="AI28" s="35"/>
       <c r="AJ28" s="35"/>
       <c r="AK28" s="35"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
@@ -10977,51 +11123,53 @@
       </c>
       <c r="X29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="35"/>
+      <c r="AF29" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG29" s="35"/>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
       <c r="AJ29" s="35"/>
       <c r="AK29" s="35"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
@@ -11078,51 +11226,53 @@
       </c>
       <c r="X30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="35"/>
+      <c r="AF30" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG30" s="35"/>
       <c r="AH30" s="35"/>
       <c r="AI30" s="35"/>
       <c r="AJ30" s="35"/>
       <c r="AK30" s="35"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="7">
         <v>18</v>
       </c>
       <c r="C31" s="7">
         <v>17</v>
       </c>
       <c r="D31" s="7">
         <v>22</v>
       </c>
       <c r="E31" s="7">
         <v>20</v>
       </c>
       <c r="F31" s="7">
         <v>14</v>
       </c>
@@ -11179,51 +11329,53 @@
       </c>
       <c r="X31" s="7">
         <v>25</v>
       </c>
       <c r="Y31" s="7">
         <v>19</v>
       </c>
       <c r="Z31" s="26">
         <v>21</v>
       </c>
       <c r="AA31" s="26">
         <v>35</v>
       </c>
       <c r="AB31" s="31">
         <v>29</v>
       </c>
       <c r="AC31" s="1">
         <v>28</v>
       </c>
       <c r="AD31" s="1">
         <v>17</v>
       </c>
       <c r="AE31" s="1">
         <v>34</v>
       </c>
-      <c r="AF31" s="35"/>
+      <c r="AF31" s="54">
+        <v>22</v>
+      </c>
       <c r="AG31" s="35"/>
       <c r="AH31" s="35"/>
       <c r="AI31" s="35"/>
       <c r="AJ31" s="35"/>
       <c r="AK31" s="35"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="7">
         <v>40</v>
       </c>
       <c r="C32" s="7">
         <v>34</v>
       </c>
       <c r="D32" s="7">
         <v>27</v>
       </c>
       <c r="E32" s="7">
         <v>35</v>
       </c>
       <c r="F32" s="7">
         <v>42</v>
       </c>
@@ -11280,51 +11432,53 @@
       </c>
       <c r="X32" s="7">
         <v>33</v>
       </c>
       <c r="Y32" s="7">
         <v>21</v>
       </c>
       <c r="Z32" s="26">
         <v>47</v>
       </c>
       <c r="AA32" s="26">
         <v>59</v>
       </c>
       <c r="AB32" s="31">
         <v>49</v>
       </c>
       <c r="AC32" s="1">
         <v>63</v>
       </c>
       <c r="AD32" s="1">
         <v>20</v>
       </c>
       <c r="AE32" s="1">
         <v>37</v>
       </c>
-      <c r="AF32" s="35"/>
+      <c r="AF32" s="54">
+        <v>56</v>
+      </c>
       <c r="AG32" s="35"/>
       <c r="AH32" s="35"/>
       <c r="AI32" s="35"/>
       <c r="AJ32" s="35"/>
       <c r="AK32" s="35"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
@@ -11381,51 +11535,53 @@
       </c>
       <c r="X33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="35"/>
+      <c r="AF33" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG33" s="35"/>
       <c r="AH33" s="35"/>
       <c r="AI33" s="35"/>
       <c r="AJ33" s="35"/>
       <c r="AK33" s="35"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="7">
         <v>50</v>
       </c>
       <c r="C34" s="7">
         <v>41</v>
       </c>
       <c r="D34" s="7">
         <v>36</v>
       </c>
       <c r="E34" s="7">
         <v>52</v>
       </c>
       <c r="F34" s="7">
         <v>33</v>
       </c>
@@ -11482,51 +11638,53 @@
       </c>
       <c r="X34" s="7">
         <v>59</v>
       </c>
       <c r="Y34" s="7">
         <v>27</v>
       </c>
       <c r="Z34" s="26">
         <v>46</v>
       </c>
       <c r="AA34" s="26">
         <v>62</v>
       </c>
       <c r="AB34" s="31">
         <v>49</v>
       </c>
       <c r="AC34" s="1">
         <v>60</v>
       </c>
       <c r="AD34" s="1">
         <v>37</v>
       </c>
       <c r="AE34" s="18">
         <v>55</v>
       </c>
-      <c r="AF34" s="35"/>
+      <c r="AF34" s="54">
+        <v>72</v>
+      </c>
       <c r="AG34" s="35"/>
       <c r="AH34" s="35"/>
       <c r="AI34" s="35"/>
       <c r="AJ34" s="35"/>
       <c r="AK34" s="35"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
@@ -11583,51 +11741,53 @@
       </c>
       <c r="X35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="35"/>
+      <c r="AF35" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG35" s="35"/>
       <c r="AH35" s="35"/>
       <c r="AI35" s="35"/>
       <c r="AJ35" s="35"/>
       <c r="AK35" s="35"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
@@ -11684,51 +11844,53 @@
       </c>
       <c r="X36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="35"/>
+      <c r="AF36" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG36" s="35"/>
       <c r="AH36" s="35"/>
       <c r="AI36" s="35"/>
       <c r="AJ36" s="35"/>
       <c r="AK36" s="35"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
@@ -11785,85 +11947,87 @@
       </c>
       <c r="X37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="35"/>
+      <c r="AF37" s="55" t="s">
+        <v>16</v>
+      </c>
       <c r="AG37" s="35"/>
       <c r="AH37" s="35"/>
       <c r="AI37" s="35"/>
       <c r="AJ37" s="35"/>
       <c r="AK37" s="35"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="52" t="s">
+      <c r="A38" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="52"/>
-[...22 lines deleted...]
-      <c r="Y38" s="52"/>
+      <c r="B38" s="53"/>
+      <c r="C38" s="53"/>
+      <c r="D38" s="53"/>
+      <c r="E38" s="53"/>
+      <c r="F38" s="53"/>
+      <c r="G38" s="53"/>
+      <c r="H38" s="53"/>
+      <c r="I38" s="53"/>
+      <c r="J38" s="53"/>
+      <c r="K38" s="53"/>
+      <c r="L38" s="53"/>
+      <c r="M38" s="53"/>
+      <c r="N38" s="53"/>
+      <c r="O38" s="53"/>
+      <c r="P38" s="53"/>
+      <c r="Q38" s="53"/>
+      <c r="R38" s="53"/>
+      <c r="S38" s="53"/>
+      <c r="T38" s="53"/>
+      <c r="U38" s="53"/>
+      <c r="V38" s="53"/>
+      <c r="W38" s="53"/>
+      <c r="X38" s="53"/>
+      <c r="Y38" s="53"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
       <c r="AF38" s="35"/>
       <c r="AG38" s="35"/>
       <c r="AH38" s="35"/>
       <c r="AI38" s="35"/>
       <c r="AJ38" s="35"/>
       <c r="AK38" s="35"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="7">
         <v>998</v>
       </c>
       <c r="C39" s="7">
         <v>857</v>
       </c>
       <c r="D39" s="7">
         <v>886</v>
       </c>
       <c r="E39" s="7">
         <v>1297</v>
@@ -11924,51 +12088,53 @@
       </c>
       <c r="X39" s="7">
         <v>917</v>
       </c>
       <c r="Y39" s="7">
         <v>875</v>
       </c>
       <c r="Z39" s="24">
         <v>1204</v>
       </c>
       <c r="AA39" s="24">
         <v>1456</v>
       </c>
       <c r="AB39" s="31">
         <v>1414</v>
       </c>
       <c r="AC39" s="1">
         <v>1363</v>
       </c>
       <c r="AD39" s="1">
         <v>1101</v>
       </c>
       <c r="AE39" s="1">
         <v>1398</v>
       </c>
-      <c r="AF39" s="35"/>
+      <c r="AF39" s="54">
+        <v>1354</v>
+      </c>
       <c r="AG39" s="35"/>
       <c r="AH39" s="35"/>
       <c r="AI39" s="35"/>
       <c r="AJ39" s="35"/>
       <c r="AK39" s="35"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>16</v>
       </c>
@@ -12025,51 +12191,53 @@
       </c>
       <c r="X40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF40" s="35"/>
+      <c r="AF40" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="AG40" s="35"/>
       <c r="AH40" s="35"/>
       <c r="AI40" s="35"/>
       <c r="AJ40" s="35"/>
       <c r="AK40" s="35"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7">
         <v>97</v>
       </c>
       <c r="C41" s="7">
         <v>68</v>
       </c>
       <c r="D41" s="7">
         <v>89</v>
       </c>
       <c r="E41" s="7">
         <v>99</v>
       </c>
       <c r="F41" s="10">
         <v>86</v>
       </c>
@@ -12126,51 +12294,53 @@
       </c>
       <c r="X41" s="7">
         <v>96</v>
       </c>
       <c r="Y41" s="7">
         <v>58</v>
       </c>
       <c r="Z41" s="26">
         <v>114</v>
       </c>
       <c r="AA41" s="24">
         <v>138</v>
       </c>
       <c r="AB41" s="31">
         <v>156</v>
       </c>
       <c r="AC41" s="1">
         <v>200</v>
       </c>
       <c r="AD41" s="1">
         <v>145</v>
       </c>
       <c r="AE41" s="35">
         <v>137</v>
       </c>
-      <c r="AF41" s="35"/>
+      <c r="AF41" s="54">
+        <v>142</v>
+      </c>
       <c r="AG41" s="35"/>
       <c r="AH41" s="35"/>
       <c r="AI41" s="35"/>
       <c r="AJ41" s="35"/>
       <c r="AK41" s="35"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7">
         <v>55</v>
       </c>
       <c r="C42" s="7">
         <v>41</v>
       </c>
       <c r="D42" s="7">
         <v>45</v>
       </c>
       <c r="E42" s="7">
         <v>56</v>
       </c>
       <c r="F42" s="10">
         <v>52</v>
       </c>
@@ -12227,51 +12397,53 @@
       </c>
       <c r="X42" s="7">
         <v>66</v>
       </c>
       <c r="Y42" s="7">
         <v>36</v>
       </c>
       <c r="Z42" s="26">
         <v>62</v>
       </c>
       <c r="AA42" s="24">
         <v>47</v>
       </c>
       <c r="AB42" s="31">
         <v>49</v>
       </c>
       <c r="AC42" s="1">
         <v>56</v>
       </c>
       <c r="AD42" s="1">
         <v>63</v>
       </c>
       <c r="AE42" s="35">
         <v>57</v>
       </c>
-      <c r="AF42" s="35"/>
+      <c r="AF42" s="54">
+        <v>67</v>
+      </c>
       <c r="AG42" s="35"/>
       <c r="AH42" s="35"/>
       <c r="AI42" s="35"/>
       <c r="AJ42" s="35"/>
       <c r="AK42" s="35"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="7">
         <v>54</v>
       </c>
       <c r="C43" s="7">
         <v>63</v>
       </c>
       <c r="D43" s="7">
         <v>31</v>
       </c>
       <c r="E43" s="7">
         <v>49</v>
       </c>
       <c r="F43" s="10">
         <v>36</v>
       </c>
@@ -12328,51 +12500,53 @@
       </c>
       <c r="X43" s="7">
         <v>49</v>
       </c>
       <c r="Y43" s="7">
         <v>33</v>
       </c>
       <c r="Z43" s="26">
         <v>90</v>
       </c>
       <c r="AA43" s="24">
         <v>76</v>
       </c>
       <c r="AB43" s="31">
         <v>86</v>
       </c>
       <c r="AC43" s="1">
         <v>51</v>
       </c>
       <c r="AD43" s="1">
         <v>69</v>
       </c>
       <c r="AE43" s="35">
         <v>81</v>
       </c>
-      <c r="AF43" s="35"/>
+      <c r="AF43" s="54">
+        <v>71</v>
+      </c>
       <c r="AG43" s="35"/>
       <c r="AH43" s="35"/>
       <c r="AI43" s="35"/>
       <c r="AJ43" s="35"/>
       <c r="AK43" s="35"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="7">
         <v>71</v>
       </c>
       <c r="C44" s="7">
         <v>53</v>
       </c>
       <c r="D44" s="7">
         <v>58</v>
       </c>
       <c r="E44" s="7">
         <v>58</v>
       </c>
       <c r="F44" s="10">
         <v>47</v>
       </c>
@@ -12429,51 +12603,53 @@
       </c>
       <c r="X44" s="7">
         <v>51</v>
       </c>
       <c r="Y44" s="7">
         <v>79</v>
       </c>
       <c r="Z44" s="26">
         <v>59</v>
       </c>
       <c r="AA44" s="24">
         <v>92</v>
       </c>
       <c r="AB44" s="31">
         <v>87</v>
       </c>
       <c r="AC44" s="1">
         <v>85</v>
       </c>
       <c r="AD44" s="1">
         <v>84</v>
       </c>
       <c r="AE44" s="35">
         <v>79</v>
       </c>
-      <c r="AF44" s="35"/>
+      <c r="AF44" s="54">
+        <v>91</v>
+      </c>
       <c r="AG44" s="35"/>
       <c r="AH44" s="35"/>
       <c r="AI44" s="35"/>
       <c r="AJ44" s="35"/>
       <c r="AK44" s="35"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="7">
         <v>92</v>
       </c>
       <c r="C45" s="7">
         <v>39</v>
       </c>
       <c r="D45" s="7">
         <v>65</v>
       </c>
       <c r="E45" s="7">
         <v>79</v>
       </c>
       <c r="F45" s="10">
         <v>53</v>
       </c>
@@ -12530,51 +12706,53 @@
       </c>
       <c r="X45" s="7">
         <v>56</v>
       </c>
       <c r="Y45" s="7">
         <v>72</v>
       </c>
       <c r="Z45" s="26">
         <v>65</v>
       </c>
       <c r="AA45" s="24">
         <v>71</v>
       </c>
       <c r="AB45" s="31">
         <v>94</v>
       </c>
       <c r="AC45" s="1">
         <v>69</v>
       </c>
       <c r="AD45" s="1">
         <v>47</v>
       </c>
       <c r="AE45" s="35">
         <v>83</v>
       </c>
-      <c r="AF45" s="35"/>
+      <c r="AF45" s="54">
+        <v>78</v>
+      </c>
       <c r="AG45" s="35"/>
       <c r="AH45" s="35"/>
       <c r="AI45" s="35"/>
       <c r="AJ45" s="35"/>
       <c r="AK45" s="35"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7">
         <v>249</v>
       </c>
       <c r="C46" s="7">
         <v>232</v>
       </c>
       <c r="D46" s="7">
         <v>182</v>
       </c>
       <c r="E46" s="7">
         <v>556</v>
       </c>
       <c r="F46" s="10">
         <v>229</v>
       </c>
@@ -12631,51 +12809,53 @@
       </c>
       <c r="X46" s="7">
         <v>204</v>
       </c>
       <c r="Y46" s="7">
         <v>187</v>
       </c>
       <c r="Z46" s="26">
         <v>273</v>
       </c>
       <c r="AA46" s="24">
         <v>311</v>
       </c>
       <c r="AB46" s="31">
         <v>283</v>
       </c>
       <c r="AC46" s="1">
         <v>260</v>
       </c>
       <c r="AD46" s="1">
         <v>236</v>
       </c>
       <c r="AE46" s="35">
         <v>334</v>
       </c>
-      <c r="AF46" s="35"/>
+      <c r="AF46" s="54">
+        <v>295</v>
+      </c>
       <c r="AG46" s="35"/>
       <c r="AH46" s="35"/>
       <c r="AI46" s="35"/>
       <c r="AJ46" s="35"/>
       <c r="AK46" s="35"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7">
         <v>40</v>
       </c>
       <c r="C47" s="7">
         <v>45</v>
       </c>
       <c r="D47" s="7">
         <v>47</v>
       </c>
       <c r="E47" s="7">
         <v>33</v>
       </c>
       <c r="F47" s="10">
         <v>34</v>
       </c>
@@ -12732,51 +12912,53 @@
       </c>
       <c r="X47" s="7">
         <v>41</v>
       </c>
       <c r="Y47" s="7">
         <v>33</v>
       </c>
       <c r="Z47" s="26">
         <v>51</v>
       </c>
       <c r="AA47" s="24">
         <v>94</v>
       </c>
       <c r="AB47" s="31">
         <v>58</v>
       </c>
       <c r="AC47" s="1">
         <v>73</v>
       </c>
       <c r="AD47" s="1">
         <v>34</v>
       </c>
       <c r="AE47" s="35">
         <v>50</v>
       </c>
-      <c r="AF47" s="35"/>
+      <c r="AF47" s="54">
+        <v>41</v>
+      </c>
       <c r="AG47" s="35"/>
       <c r="AH47" s="35"/>
       <c r="AI47" s="35"/>
       <c r="AJ47" s="35"/>
       <c r="AK47" s="35"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="7">
         <v>45</v>
       </c>
       <c r="C48" s="7">
         <v>16</v>
       </c>
       <c r="D48" s="7">
         <v>24</v>
       </c>
       <c r="E48" s="7">
         <v>14</v>
       </c>
       <c r="F48" s="10">
         <v>21</v>
       </c>
@@ -12833,51 +13015,53 @@
       </c>
       <c r="X48" s="7">
         <v>33</v>
       </c>
       <c r="Y48" s="7">
         <v>25</v>
       </c>
       <c r="Z48" s="26">
         <v>27</v>
       </c>
       <c r="AA48" s="24">
         <v>52</v>
       </c>
       <c r="AB48" s="31">
         <v>58</v>
       </c>
       <c r="AC48" s="1">
         <v>26</v>
       </c>
       <c r="AD48" s="1">
         <v>26</v>
       </c>
       <c r="AE48" s="35">
         <v>52</v>
       </c>
-      <c r="AF48" s="35"/>
+      <c r="AF48" s="54">
+        <v>60</v>
+      </c>
       <c r="AG48" s="35"/>
       <c r="AH48" s="35"/>
       <c r="AI48" s="35"/>
       <c r="AJ48" s="35"/>
       <c r="AK48" s="35"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="7">
         <v>49</v>
       </c>
       <c r="C49" s="7">
         <v>79</v>
       </c>
       <c r="D49" s="7">
         <v>56</v>
       </c>
       <c r="E49" s="7">
         <v>89</v>
       </c>
       <c r="F49" s="10">
         <v>49</v>
       </c>
@@ -12934,51 +13118,53 @@
       </c>
       <c r="X49" s="7">
         <v>69</v>
       </c>
       <c r="Y49" s="7">
         <v>85</v>
       </c>
       <c r="Z49" s="26">
         <v>146</v>
       </c>
       <c r="AA49" s="24">
         <v>174</v>
       </c>
       <c r="AB49" s="31">
         <v>135</v>
       </c>
       <c r="AC49" s="1">
         <v>135</v>
       </c>
       <c r="AD49" s="1">
         <v>124</v>
       </c>
       <c r="AE49" s="35">
         <v>90</v>
       </c>
-      <c r="AF49" s="35"/>
+      <c r="AF49" s="54">
+        <v>115</v>
+      </c>
       <c r="AG49" s="35"/>
       <c r="AH49" s="35"/>
       <c r="AI49" s="35"/>
       <c r="AJ49" s="35"/>
       <c r="AK49" s="35"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="7">
         <v>75</v>
       </c>
       <c r="C50" s="7">
         <v>65</v>
       </c>
       <c r="D50" s="7">
         <v>65</v>
       </c>
       <c r="E50" s="7">
         <v>59</v>
       </c>
       <c r="F50" s="10">
         <v>63</v>
       </c>
@@ -13035,51 +13221,53 @@
       </c>
       <c r="X50" s="7">
         <v>74</v>
       </c>
       <c r="Y50" s="7">
         <v>69</v>
       </c>
       <c r="Z50" s="26">
         <v>80</v>
       </c>
       <c r="AA50" s="24">
         <v>117</v>
       </c>
       <c r="AB50" s="31">
         <v>122</v>
       </c>
       <c r="AC50" s="1">
         <v>96</v>
       </c>
       <c r="AD50" s="1">
         <v>85</v>
       </c>
       <c r="AE50" s="35">
         <v>159</v>
       </c>
-      <c r="AF50" s="35"/>
+      <c r="AF50" s="54">
+        <v>110</v>
+      </c>
       <c r="AG50" s="35"/>
       <c r="AH50" s="35"/>
       <c r="AI50" s="35"/>
       <c r="AJ50" s="35"/>
       <c r="AK50" s="35"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="7">
         <v>33</v>
       </c>
       <c r="C51" s="7">
         <v>25</v>
       </c>
       <c r="D51" s="7">
         <v>52</v>
       </c>
       <c r="E51" s="7">
         <v>31</v>
       </c>
       <c r="F51" s="10">
         <v>41</v>
       </c>
@@ -13136,51 +13324,53 @@
       </c>
       <c r="X51" s="7">
         <v>35</v>
       </c>
       <c r="Y51" s="7">
         <v>46</v>
       </c>
       <c r="Z51" s="26">
         <v>44</v>
       </c>
       <c r="AA51" s="24">
         <v>51</v>
       </c>
       <c r="AB51" s="31">
         <v>44</v>
       </c>
       <c r="AC51" s="1">
         <v>108</v>
       </c>
       <c r="AD51" s="1">
         <v>36</v>
       </c>
       <c r="AE51" s="35">
         <v>41</v>
       </c>
-      <c r="AF51" s="35"/>
+      <c r="AF51" s="54">
+        <v>65</v>
+      </c>
       <c r="AG51" s="35"/>
       <c r="AH51" s="35"/>
       <c r="AI51" s="35"/>
       <c r="AJ51" s="35"/>
       <c r="AK51" s="35"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="7">
         <v>44</v>
       </c>
       <c r="C52" s="7">
         <v>28</v>
       </c>
       <c r="D52" s="7">
         <v>67</v>
       </c>
       <c r="E52" s="7">
         <v>45</v>
       </c>
       <c r="F52" s="10">
         <v>60</v>
       </c>
@@ -13237,51 +13427,53 @@
       </c>
       <c r="X52" s="7">
         <v>37</v>
       </c>
       <c r="Y52" s="7">
         <v>35</v>
       </c>
       <c r="Z52" s="26">
         <v>82</v>
       </c>
       <c r="AA52" s="24">
         <v>83</v>
       </c>
       <c r="AB52" s="31">
         <v>91</v>
       </c>
       <c r="AC52" s="1">
         <v>59</v>
       </c>
       <c r="AD52" s="1">
         <v>35</v>
       </c>
       <c r="AE52" s="35">
         <v>96</v>
       </c>
-      <c r="AF52" s="35"/>
+      <c r="AF52" s="54">
+        <v>84</v>
+      </c>
       <c r="AG52" s="35"/>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="8">
         <v>94</v>
       </c>
       <c r="C53" s="8">
         <v>103</v>
       </c>
       <c r="D53" s="8">
         <v>105</v>
       </c>
       <c r="E53" s="8">
         <v>129</v>
       </c>
       <c r="F53" s="11">
         <v>84</v>
       </c>
@@ -13338,217 +13530,219 @@
       </c>
       <c r="X53" s="11">
         <v>106</v>
       </c>
       <c r="Y53" s="11">
         <v>117</v>
       </c>
       <c r="Z53" s="27">
         <v>111</v>
       </c>
       <c r="AA53" s="29">
         <v>150</v>
       </c>
       <c r="AB53" s="32">
         <v>151</v>
       </c>
       <c r="AC53" s="30">
         <v>145</v>
       </c>
       <c r="AD53" s="30">
         <v>117</v>
       </c>
       <c r="AE53" s="36">
         <v>139</v>
       </c>
-      <c r="AF53" s="36"/>
+      <c r="AF53" s="56">
+        <v>135</v>
+      </c>
       <c r="AG53" s="36"/>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
     <row r="54" spans="1:37">
       <c r="E54" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AH40" sqref="AH40"/>
+    <sheetView tabSelected="1" topLeftCell="AB49" zoomScale="172" zoomScaleNormal="172" workbookViewId="0">
+      <selection activeCell="AF9" sqref="AF9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="18" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="18" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="18" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="18" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="18" customWidth="1"/>
     <col min="6" max="8" width="4.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="18" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="18" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="18" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="18" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="18" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="18" customWidth="1"/>
     <col min="16" max="16" width="4.85546875" style="18" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="18" customWidth="1"/>
     <col min="18" max="18" width="5.42578125" style="18" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="18" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="18" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="18" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="18" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="18" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="18" customWidth="1"/>
     <col min="26" max="27" width="8" style="18" customWidth="1"/>
     <col min="28" max="28" width="9.42578125" style="18" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="18" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="49"/>
-[...22 lines deleted...]
-      <c r="Y1" s="49"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
     <row r="3" spans="1:37" s="3" customFormat="1">
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="45">
+      <c r="A4" s="46"/>
+      <c r="B4" s="44">
         <v>2024</v>
       </c>
-      <c r="C4" s="46"/>
-[...10 lines deleted...]
-      <c r="N4" s="45">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="44">
         <v>2025</v>
       </c>
-      <c r="O4" s="46"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="44">
         <v>2026</v>
       </c>
-      <c r="AA4" s="46"/>
-[...9 lines deleted...]
-      <c r="AK4" s="46"/>
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -13615,77 +13809,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="53" t="s">
+      <c r="A6" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="53"/>
-[...22 lines deleted...]
-      <c r="Y6" s="53"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="7">
         <v>2239</v>
       </c>
       <c r="C7" s="7">
         <v>1915</v>
       </c>
       <c r="D7" s="7">
         <v>1733</v>
       </c>
       <c r="E7" s="7">
         <v>2212</v>
       </c>
       <c r="F7" s="7">
         <v>1762</v>
       </c>
       <c r="G7" s="7">
         <v>1915</v>
       </c>
       <c r="H7" s="7">
         <v>2410</v>
@@ -13737,50 +13931,53 @@
       </c>
       <c r="X7" s="10">
         <v>2217</v>
       </c>
       <c r="Y7" s="10">
         <v>1959</v>
       </c>
       <c r="Z7" s="10">
         <v>2477</v>
       </c>
       <c r="AA7" s="10">
         <v>2570</v>
       </c>
       <c r="AB7" s="1">
         <v>2697</v>
       </c>
       <c r="AC7" s="1">
         <v>2378</v>
       </c>
       <c r="AD7" s="1">
         <v>1894</v>
       </c>
       <c r="AE7" s="1">
         <v>2628</v>
       </c>
+      <c r="AF7" s="54">
+        <v>2662</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>567</v>
       </c>
       <c r="C8" s="7">
         <v>477</v>
       </c>
       <c r="D8" s="7">
         <v>456</v>
       </c>
       <c r="E8" s="7">
         <v>783</v>
       </c>
       <c r="F8" s="7">
         <v>529</v>
       </c>
       <c r="G8" s="7">
         <v>502</v>
       </c>
       <c r="H8" s="7">
         <v>652</v>
@@ -13832,50 +14029,53 @@
       </c>
       <c r="X8" s="10">
         <v>533</v>
       </c>
       <c r="Y8" s="10">
         <v>512</v>
       </c>
       <c r="Z8" s="10">
         <v>771</v>
       </c>
       <c r="AA8" s="10">
         <v>655</v>
       </c>
       <c r="AB8" s="1">
         <v>754</v>
       </c>
       <c r="AC8" s="1">
         <v>699</v>
       </c>
       <c r="AD8" s="1">
         <v>564</v>
       </c>
       <c r="AE8" s="1">
         <v>663</v>
       </c>
+      <c r="AF8" s="54">
+        <v>685</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7">
         <v>189</v>
       </c>
       <c r="C9" s="7">
         <v>143</v>
       </c>
       <c r="D9" s="7">
         <v>130</v>
       </c>
       <c r="E9" s="7">
         <v>153</v>
       </c>
       <c r="F9" s="7">
         <v>125</v>
       </c>
       <c r="G9" s="7">
         <v>137</v>
       </c>
       <c r="H9" s="7">
         <v>191</v>
@@ -13927,50 +14127,53 @@
       </c>
       <c r="X9" s="10">
         <v>190</v>
       </c>
       <c r="Y9" s="10">
         <v>147</v>
       </c>
       <c r="Z9" s="10">
         <v>180</v>
       </c>
       <c r="AA9" s="10">
         <v>228</v>
       </c>
       <c r="AB9" s="1">
         <v>193</v>
       </c>
       <c r="AC9" s="1">
         <v>179</v>
       </c>
       <c r="AD9" s="1">
         <v>171</v>
       </c>
       <c r="AE9" s="1">
         <v>225</v>
       </c>
+      <c r="AF9" s="54">
+        <v>207</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7">
         <v>94</v>
       </c>
       <c r="C10" s="7">
         <v>70</v>
       </c>
       <c r="D10" s="7">
         <v>72</v>
       </c>
       <c r="E10" s="7">
         <v>77</v>
       </c>
       <c r="F10" s="7">
         <v>66</v>
       </c>
       <c r="G10" s="7">
         <v>90</v>
       </c>
       <c r="H10" s="7">
         <v>113</v>
@@ -14022,50 +14225,53 @@
       </c>
       <c r="X10" s="10">
         <v>81</v>
       </c>
       <c r="Y10" s="10">
         <v>69</v>
       </c>
       <c r="Z10" s="10">
         <v>98</v>
       </c>
       <c r="AA10" s="10">
         <v>94</v>
       </c>
       <c r="AB10" s="1">
         <v>106</v>
       </c>
       <c r="AC10" s="1">
         <v>72</v>
       </c>
       <c r="AD10" s="1">
         <v>69</v>
       </c>
       <c r="AE10" s="1">
         <v>101</v>
       </c>
+      <c r="AF10" s="54">
+        <v>113</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>119</v>
       </c>
       <c r="C11" s="7">
         <v>150</v>
       </c>
       <c r="D11" s="7">
         <v>110</v>
       </c>
       <c r="E11" s="7">
         <v>117</v>
       </c>
       <c r="F11" s="7">
         <v>93</v>
       </c>
       <c r="G11" s="7">
         <v>124</v>
       </c>
       <c r="H11" s="7">
         <v>133</v>
@@ -14117,50 +14323,53 @@
       </c>
       <c r="X11" s="10">
         <v>122</v>
       </c>
       <c r="Y11" s="10">
         <v>103</v>
       </c>
       <c r="Z11" s="10">
         <v>158</v>
       </c>
       <c r="AA11" s="10">
         <v>151</v>
       </c>
       <c r="AB11" s="1">
         <v>151</v>
       </c>
       <c r="AC11" s="1">
         <v>121</v>
       </c>
       <c r="AD11" s="1">
         <v>109</v>
       </c>
       <c r="AE11" s="1">
         <v>133</v>
       </c>
+      <c r="AF11" s="54">
+        <v>166</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>101</v>
       </c>
       <c r="C12" s="7">
         <v>98</v>
       </c>
       <c r="D12" s="7">
         <v>93</v>
       </c>
       <c r="E12" s="7">
         <v>106</v>
       </c>
       <c r="F12" s="7">
         <v>65</v>
       </c>
       <c r="G12" s="7">
         <v>67</v>
       </c>
       <c r="H12" s="7">
         <v>95</v>
@@ -14212,50 +14421,53 @@
       </c>
       <c r="X12" s="10">
         <v>93</v>
       </c>
       <c r="Y12" s="10">
         <v>86</v>
       </c>
       <c r="Z12" s="10">
         <v>124</v>
       </c>
       <c r="AA12" s="10">
         <v>118</v>
       </c>
       <c r="AB12" s="1">
         <v>111</v>
       </c>
       <c r="AC12" s="1">
         <v>111</v>
       </c>
       <c r="AD12" s="1">
         <v>73</v>
       </c>
       <c r="AE12" s="1">
         <v>104</v>
       </c>
+      <c r="AF12" s="54">
+        <v>126</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>127</v>
       </c>
       <c r="C13" s="7">
         <v>94</v>
       </c>
       <c r="D13" s="7">
         <v>73</v>
       </c>
       <c r="E13" s="7">
         <v>106</v>
       </c>
       <c r="F13" s="7">
         <v>87</v>
       </c>
       <c r="G13" s="7">
         <v>94</v>
       </c>
       <c r="H13" s="7">
         <v>132</v>
@@ -14307,50 +14519,53 @@
       </c>
       <c r="X13" s="10">
         <v>113</v>
       </c>
       <c r="Y13" s="10">
         <v>95</v>
       </c>
       <c r="Z13" s="10">
         <v>121</v>
       </c>
       <c r="AA13" s="10">
         <v>81</v>
       </c>
       <c r="AB13" s="1">
         <v>125</v>
       </c>
       <c r="AC13" s="1">
         <v>99</v>
       </c>
       <c r="AD13" s="1">
         <v>66</v>
       </c>
       <c r="AE13" s="1">
         <v>95</v>
       </c>
+      <c r="AF13" s="54">
+        <v>137</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>271</v>
       </c>
       <c r="C14" s="7">
         <v>213</v>
       </c>
       <c r="D14" s="7">
         <v>189</v>
       </c>
       <c r="E14" s="7">
         <v>247</v>
       </c>
       <c r="F14" s="7">
         <v>176</v>
       </c>
       <c r="G14" s="7">
         <v>250</v>
       </c>
       <c r="H14" s="7">
         <v>279</v>
@@ -14402,50 +14617,53 @@
       </c>
       <c r="X14" s="10">
         <v>232</v>
       </c>
       <c r="Y14" s="10">
         <v>217</v>
       </c>
       <c r="Z14" s="10">
         <v>275</v>
       </c>
       <c r="AA14" s="10">
         <v>279</v>
       </c>
       <c r="AB14" s="1">
         <v>318</v>
       </c>
       <c r="AC14" s="1">
         <v>241</v>
       </c>
       <c r="AD14" s="1">
         <v>214</v>
       </c>
       <c r="AE14" s="1">
         <v>312</v>
       </c>
+      <c r="AF14" s="54">
+        <v>295</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7">
         <v>91</v>
       </c>
       <c r="C15" s="7">
         <v>59</v>
       </c>
       <c r="D15" s="7">
         <v>72</v>
       </c>
       <c r="E15" s="7">
         <v>67</v>
       </c>
       <c r="F15" s="7">
         <v>73</v>
       </c>
       <c r="G15" s="7">
         <v>60</v>
       </c>
       <c r="H15" s="7">
         <v>80</v>
@@ -14497,50 +14715,53 @@
       </c>
       <c r="X15" s="10">
         <v>104</v>
       </c>
       <c r="Y15" s="10">
         <v>74</v>
       </c>
       <c r="Z15" s="10">
         <v>86</v>
       </c>
       <c r="AA15" s="10">
         <v>118</v>
       </c>
       <c r="AB15" s="1">
         <v>87</v>
       </c>
       <c r="AC15" s="1">
         <v>120</v>
       </c>
       <c r="AD15" s="1">
         <v>83</v>
       </c>
       <c r="AE15" s="1">
         <v>97</v>
       </c>
+      <c r="AF15" s="54">
+        <v>107</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7">
         <v>94</v>
       </c>
       <c r="C16" s="7">
         <v>124</v>
       </c>
       <c r="D16" s="7">
         <v>70</v>
       </c>
       <c r="E16" s="7">
         <v>83</v>
       </c>
       <c r="F16" s="7">
         <v>72</v>
       </c>
       <c r="G16" s="7">
         <v>92</v>
       </c>
       <c r="H16" s="7">
         <v>94</v>
@@ -14592,52 +14813,55 @@
       </c>
       <c r="X16" s="10">
         <v>85</v>
       </c>
       <c r="Y16" s="10">
         <v>96</v>
       </c>
       <c r="Z16" s="10">
         <v>89</v>
       </c>
       <c r="AA16" s="10">
         <v>123</v>
       </c>
       <c r="AB16" s="1">
         <v>103</v>
       </c>
       <c r="AC16" s="1">
         <v>84</v>
       </c>
       <c r="AD16" s="1">
         <v>77</v>
       </c>
       <c r="AE16" s="1">
         <v>98</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="54">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7">
         <v>93</v>
       </c>
       <c r="C17" s="7">
         <v>79</v>
       </c>
       <c r="D17" s="7">
         <v>63</v>
       </c>
       <c r="E17" s="7">
         <v>64</v>
       </c>
       <c r="F17" s="7">
         <v>61</v>
       </c>
       <c r="G17" s="7">
         <v>66</v>
       </c>
       <c r="H17" s="7">
         <v>99</v>
       </c>
       <c r="I17" s="7">
@@ -14687,52 +14911,55 @@
       </c>
       <c r="X17" s="10">
         <v>88</v>
       </c>
       <c r="Y17" s="10">
         <v>97</v>
       </c>
       <c r="Z17" s="10">
         <v>91</v>
       </c>
       <c r="AA17" s="10">
         <v>111</v>
       </c>
       <c r="AB17" s="1">
         <v>154</v>
       </c>
       <c r="AC17" s="1">
         <v>122</v>
       </c>
       <c r="AD17" s="1">
         <v>66</v>
       </c>
       <c r="AE17" s="1">
         <v>154</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="54">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>175</v>
       </c>
       <c r="C18" s="7">
         <v>147</v>
       </c>
       <c r="D18" s="7">
         <v>150</v>
       </c>
       <c r="E18" s="7">
         <v>157</v>
       </c>
       <c r="F18" s="7">
         <v>152</v>
       </c>
       <c r="G18" s="7">
         <v>171</v>
       </c>
       <c r="H18" s="7">
         <v>211</v>
       </c>
       <c r="I18" s="7">
@@ -14782,52 +15009,55 @@
       </c>
       <c r="X18" s="10">
         <v>206</v>
       </c>
       <c r="Y18" s="10">
         <v>163</v>
       </c>
       <c r="Z18" s="10">
         <v>182</v>
       </c>
       <c r="AA18" s="10">
         <v>210</v>
       </c>
       <c r="AB18" s="1">
         <v>198</v>
       </c>
       <c r="AC18" s="1">
         <v>195</v>
       </c>
       <c r="AD18" s="1">
         <v>123</v>
       </c>
       <c r="AE18" s="1">
         <v>241</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="54">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7">
         <v>66</v>
       </c>
       <c r="C19" s="7">
         <v>45</v>
       </c>
       <c r="D19" s="7">
         <v>47</v>
       </c>
       <c r="E19" s="7">
         <v>46</v>
       </c>
       <c r="F19" s="7">
         <v>41</v>
       </c>
       <c r="G19" s="7">
         <v>47</v>
       </c>
       <c r="H19" s="7">
         <v>65</v>
       </c>
       <c r="I19" s="7">
@@ -14877,52 +15107,55 @@
       </c>
       <c r="X19" s="10">
         <v>75</v>
       </c>
       <c r="Y19" s="10">
         <v>64</v>
       </c>
       <c r="Z19" s="10">
         <v>63</v>
       </c>
       <c r="AA19" s="10">
         <v>63</v>
       </c>
       <c r="AB19" s="1">
         <v>77</v>
       </c>
       <c r="AC19" s="1">
         <v>74</v>
       </c>
       <c r="AD19" s="1">
         <v>57</v>
       </c>
       <c r="AE19" s="18">
         <v>81</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="54">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7">
         <v>121</v>
       </c>
       <c r="C20" s="7">
         <v>91</v>
       </c>
       <c r="D20" s="7">
         <v>93</v>
       </c>
       <c r="E20" s="7">
         <v>76</v>
       </c>
       <c r="F20" s="7">
         <v>94</v>
       </c>
       <c r="G20" s="7">
         <v>91</v>
       </c>
       <c r="H20" s="7">
         <v>119</v>
       </c>
       <c r="I20" s="7">
@@ -14972,52 +15205,55 @@
       </c>
       <c r="X20" s="10">
         <v>133</v>
       </c>
       <c r="Y20" s="10">
         <v>87</v>
       </c>
       <c r="Z20" s="10">
         <v>101</v>
       </c>
       <c r="AA20" s="10">
         <v>116</v>
       </c>
       <c r="AB20" s="1">
         <v>135</v>
       </c>
       <c r="AC20" s="1">
         <v>88</v>
       </c>
       <c r="AD20" s="1">
         <v>95</v>
       </c>
       <c r="AE20" s="18">
         <v>119</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="54">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>131</v>
       </c>
       <c r="C21" s="7">
         <v>125</v>
       </c>
       <c r="D21" s="7">
         <v>115</v>
       </c>
       <c r="E21" s="7">
         <v>130</v>
       </c>
       <c r="F21" s="7">
         <v>128</v>
       </c>
       <c r="G21" s="7">
         <v>124</v>
       </c>
       <c r="H21" s="7">
         <v>147</v>
       </c>
       <c r="I21" s="7">
@@ -15067,83 +15303,86 @@
       </c>
       <c r="X21" s="10">
         <v>162</v>
       </c>
       <c r="Y21" s="10">
         <v>149</v>
       </c>
       <c r="Z21" s="10">
         <v>138</v>
       </c>
       <c r="AA21" s="10">
         <v>223</v>
       </c>
       <c r="AB21" s="1">
         <v>185</v>
       </c>
       <c r="AC21" s="1">
         <v>173</v>
       </c>
       <c r="AD21" s="1">
         <v>127</v>
       </c>
       <c r="AE21" s="18">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="54" t="s">
+      <c r="AF21" s="54">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="54"/>
-[...22 lines deleted...]
-      <c r="Y22" s="54"/>
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52"/>
+      <c r="W22" s="52"/>
+      <c r="X22" s="52"/>
+      <c r="Y22" s="52"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="1">
         <v>731</v>
       </c>
       <c r="C23" s="7">
         <v>650</v>
       </c>
       <c r="D23" s="7">
         <v>580</v>
       </c>
       <c r="E23" s="7">
         <v>936</v>
       </c>
       <c r="F23" s="7">
         <v>642</v>
       </c>
       <c r="G23" s="7">
         <v>615</v>
       </c>
       <c r="H23" s="7">
         <v>811</v>
       </c>
       <c r="I23" s="7">
@@ -15193,52 +15432,55 @@
       </c>
       <c r="X23" s="10">
         <v>692</v>
       </c>
       <c r="Y23" s="10">
         <v>646</v>
       </c>
       <c r="Z23" s="10">
         <v>907</v>
       </c>
       <c r="AA23" s="10">
         <v>854</v>
       </c>
       <c r="AB23" s="1">
         <v>931</v>
       </c>
       <c r="AC23" s="1">
         <v>864</v>
       </c>
       <c r="AD23" s="1">
         <v>699</v>
       </c>
       <c r="AE23" s="1">
         <v>850</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="54">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1">
         <v>567</v>
       </c>
       <c r="C24" s="7">
         <v>477</v>
       </c>
       <c r="D24" s="7">
         <v>456</v>
       </c>
       <c r="E24" s="7">
         <v>783</v>
       </c>
       <c r="F24" s="7">
         <v>529</v>
       </c>
       <c r="G24" s="7">
         <v>502</v>
       </c>
       <c r="H24" s="7">
         <v>652</v>
       </c>
       <c r="I24" s="7">
@@ -15288,52 +15530,55 @@
       </c>
       <c r="X24" s="10">
         <v>533</v>
       </c>
       <c r="Y24" s="10">
         <v>512</v>
       </c>
       <c r="Z24" s="10">
         <v>771</v>
       </c>
       <c r="AA24" s="10">
         <v>655</v>
       </c>
       <c r="AB24" s="1">
         <v>754</v>
       </c>
       <c r="AC24" s="1">
         <v>699</v>
       </c>
       <c r="AD24" s="1">
         <v>564</v>
       </c>
       <c r="AE24" s="1">
         <v>663</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="54">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -15383,52 +15628,55 @@
       </c>
       <c r="X25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -15478,52 +15726,55 @@
       </c>
       <c r="X26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="1">
         <v>37</v>
       </c>
       <c r="C27" s="7">
         <v>55</v>
       </c>
       <c r="D27" s="7">
         <v>32</v>
       </c>
       <c r="E27" s="7">
         <v>34</v>
       </c>
       <c r="F27" s="7">
         <v>25</v>
       </c>
       <c r="G27" s="7">
         <v>27</v>
       </c>
       <c r="H27" s="7">
         <v>43</v>
       </c>
       <c r="I27" s="7">
@@ -15573,52 +15824,55 @@
       </c>
       <c r="X27" s="10">
         <v>48</v>
       </c>
       <c r="Y27" s="10">
         <v>25</v>
       </c>
       <c r="Z27" s="10">
         <v>45</v>
       </c>
       <c r="AA27" s="10">
         <v>47</v>
       </c>
       <c r="AB27" s="1">
         <v>55</v>
       </c>
       <c r="AC27" s="1">
         <v>41</v>
       </c>
       <c r="AD27" s="1">
         <v>39</v>
       </c>
       <c r="AE27" s="1">
         <v>34</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="54">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -15668,52 +15922,55 @@
       </c>
       <c r="X28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
@@ -15763,52 +16020,55 @@
       </c>
       <c r="X29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
@@ -15858,52 +16118,55 @@
       </c>
       <c r="X30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="1">
         <v>46</v>
       </c>
       <c r="C31" s="7">
         <v>27</v>
       </c>
       <c r="D31" s="7">
         <v>26</v>
       </c>
       <c r="E31" s="7">
         <v>18</v>
       </c>
       <c r="F31" s="7">
         <v>21</v>
       </c>
       <c r="G31" s="7">
         <v>19</v>
       </c>
       <c r="H31" s="7">
         <v>28</v>
       </c>
       <c r="I31" s="7">
@@ -15953,52 +16216,55 @@
       </c>
       <c r="X31" s="10">
         <v>30</v>
       </c>
       <c r="Y31" s="10">
         <v>16</v>
       </c>
       <c r="Z31" s="10">
         <v>27</v>
       </c>
       <c r="AA31" s="10">
         <v>56</v>
       </c>
       <c r="AB31" s="1">
         <v>27</v>
       </c>
       <c r="AC31" s="1">
         <v>41</v>
       </c>
       <c r="AD31" s="1">
         <v>32</v>
       </c>
       <c r="AE31" s="1">
         <v>35</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="54">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="1">
         <v>39</v>
       </c>
       <c r="C32" s="7">
         <v>46</v>
       </c>
       <c r="D32" s="7">
         <v>23</v>
       </c>
       <c r="E32" s="7">
         <v>49</v>
       </c>
       <c r="F32" s="7">
         <v>25</v>
       </c>
       <c r="G32" s="7">
         <v>23</v>
       </c>
       <c r="H32" s="7">
         <v>32</v>
       </c>
       <c r="I32" s="7">
@@ -16048,52 +16314,55 @@
       </c>
       <c r="X32" s="10">
         <v>32</v>
       </c>
       <c r="Y32" s="10">
         <v>38</v>
       </c>
       <c r="Z32" s="10">
         <v>31</v>
       </c>
       <c r="AA32" s="10">
         <v>46</v>
       </c>
       <c r="AB32" s="1">
         <v>39</v>
       </c>
       <c r="AC32" s="1">
         <v>44</v>
       </c>
       <c r="AD32" s="1">
         <v>28</v>
       </c>
       <c r="AE32" s="1">
         <v>48</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="54">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -16143,52 +16412,55 @@
       </c>
       <c r="X33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="1">
         <v>42</v>
       </c>
       <c r="C34" s="7">
         <v>45</v>
       </c>
       <c r="D34" s="7">
         <v>43</v>
       </c>
       <c r="E34" s="7">
         <v>52</v>
       </c>
       <c r="F34" s="7">
         <v>42</v>
       </c>
       <c r="G34" s="7">
         <v>44</v>
       </c>
       <c r="H34" s="7">
         <v>56</v>
       </c>
       <c r="I34" s="7">
@@ -16238,52 +16510,55 @@
       </c>
       <c r="X34" s="10">
         <v>49</v>
       </c>
       <c r="Y34" s="10">
         <v>55</v>
       </c>
       <c r="Z34" s="10">
         <v>33</v>
       </c>
       <c r="AA34" s="10">
         <v>50</v>
       </c>
       <c r="AB34" s="1">
         <v>56</v>
       </c>
       <c r="AC34" s="1">
         <v>39</v>
       </c>
       <c r="AD34" s="1">
         <v>36</v>
       </c>
       <c r="AE34" s="1">
         <v>70</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="54">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -16333,52 +16608,55 @@
       </c>
       <c r="X35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -16428,52 +16706,55 @@
       </c>
       <c r="X36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
@@ -16523,86 +16804,89 @@
       </c>
       <c r="X37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="52" t="s">
+      <c r="AF37" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="52"/>
-[...22 lines deleted...]
-      <c r="Y38" s="52"/>
+      <c r="B38" s="53"/>
+      <c r="C38" s="53"/>
+      <c r="D38" s="53"/>
+      <c r="E38" s="53"/>
+      <c r="F38" s="53"/>
+      <c r="G38" s="53"/>
+      <c r="H38" s="53"/>
+      <c r="I38" s="53"/>
+      <c r="J38" s="53"/>
+      <c r="K38" s="53"/>
+      <c r="L38" s="53"/>
+      <c r="M38" s="53"/>
+      <c r="N38" s="53"/>
+      <c r="O38" s="53"/>
+      <c r="P38" s="53"/>
+      <c r="Q38" s="53"/>
+      <c r="R38" s="53"/>
+      <c r="S38" s="53"/>
+      <c r="T38" s="53"/>
+      <c r="U38" s="53"/>
+      <c r="V38" s="53"/>
+      <c r="W38" s="53"/>
+      <c r="X38" s="53"/>
+      <c r="Y38" s="53"/>
       <c r="Z38" s="23"/>
       <c r="AA38" s="23"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="5">
         <v>1508</v>
       </c>
       <c r="C39" s="7">
         <v>1265</v>
       </c>
       <c r="D39" s="7">
         <v>1153</v>
       </c>
       <c r="E39" s="7">
         <v>1276</v>
       </c>
       <c r="F39" s="7">
         <v>1120</v>
       </c>
       <c r="G39" s="7">
         <v>1300</v>
       </c>
       <c r="H39" s="7">
         <v>1599</v>
       </c>
       <c r="I39" s="7">
@@ -16652,52 +16936,55 @@
       </c>
       <c r="X39" s="10">
         <v>1525</v>
       </c>
       <c r="Y39" s="10">
         <v>1313</v>
       </c>
       <c r="Z39" s="10">
         <v>1570</v>
       </c>
       <c r="AA39" s="10">
         <v>1716</v>
       </c>
       <c r="AB39" s="1">
         <v>1766</v>
       </c>
       <c r="AC39" s="1">
         <v>1514</v>
       </c>
       <c r="AD39" s="1">
         <v>1195</v>
       </c>
       <c r="AE39" s="18">
         <v>1778</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="54">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -16747,52 +17034,55 @@
       </c>
       <c r="X40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="5">
         <v>189</v>
       </c>
       <c r="C41" s="7">
         <v>143</v>
       </c>
       <c r="D41" s="7">
         <v>130</v>
       </c>
       <c r="E41" s="7">
         <v>153</v>
       </c>
       <c r="F41" s="7">
         <v>125</v>
       </c>
       <c r="G41" s="7">
         <v>137</v>
       </c>
       <c r="H41" s="7">
         <v>191</v>
       </c>
       <c r="I41" s="7">
@@ -16842,52 +17132,55 @@
       </c>
       <c r="X41" s="10">
         <v>190</v>
       </c>
       <c r="Y41" s="10">
         <v>147</v>
       </c>
       <c r="Z41" s="10">
         <v>180</v>
       </c>
       <c r="AA41" s="10">
         <v>228</v>
       </c>
       <c r="AB41" s="1">
         <v>193</v>
       </c>
       <c r="AC41" s="1">
         <v>179</v>
       </c>
       <c r="AD41" s="1">
         <v>171</v>
       </c>
       <c r="AE41" s="18">
         <v>225</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="54">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="5">
         <v>94</v>
       </c>
       <c r="C42" s="7">
         <v>70</v>
       </c>
       <c r="D42" s="7">
         <v>72</v>
       </c>
       <c r="E42" s="7">
         <v>77</v>
       </c>
       <c r="F42" s="7">
         <v>66</v>
       </c>
       <c r="G42" s="7">
         <v>90</v>
       </c>
       <c r="H42" s="7">
         <v>113</v>
       </c>
       <c r="I42" s="7">
@@ -16937,52 +17230,55 @@
       </c>
       <c r="X42" s="10">
         <v>81</v>
       </c>
       <c r="Y42" s="10">
         <v>69</v>
       </c>
       <c r="Z42" s="10">
         <v>98</v>
       </c>
       <c r="AA42" s="10">
         <v>94</v>
       </c>
       <c r="AB42" s="1">
         <v>106</v>
       </c>
       <c r="AC42" s="1">
         <v>72</v>
       </c>
       <c r="AD42" s="1">
         <v>69</v>
       </c>
       <c r="AE42" s="18">
         <v>101</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="54">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="5">
         <v>82</v>
       </c>
       <c r="C43" s="7">
         <v>95</v>
       </c>
       <c r="D43" s="7">
         <v>78</v>
       </c>
       <c r="E43" s="7">
         <v>83</v>
       </c>
       <c r="F43" s="7">
         <v>68</v>
       </c>
       <c r="G43" s="7">
         <v>97</v>
       </c>
       <c r="H43" s="7">
         <v>90</v>
       </c>
       <c r="I43" s="7">
@@ -17032,52 +17328,55 @@
       </c>
       <c r="X43" s="10">
         <v>74</v>
       </c>
       <c r="Y43" s="10">
         <v>78</v>
       </c>
       <c r="Z43" s="10">
         <v>113</v>
       </c>
       <c r="AA43" s="10">
         <v>104</v>
       </c>
       <c r="AB43" s="1">
         <v>96</v>
       </c>
       <c r="AC43" s="1">
         <v>80</v>
       </c>
       <c r="AD43" s="1">
         <v>70</v>
       </c>
       <c r="AE43" s="18">
         <v>99</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="54">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="5">
         <v>101</v>
       </c>
       <c r="C44" s="7">
         <v>98</v>
       </c>
       <c r="D44" s="7">
         <v>93</v>
       </c>
       <c r="E44" s="7">
         <v>106</v>
       </c>
       <c r="F44" s="7">
         <v>65</v>
       </c>
       <c r="G44" s="7">
         <v>67</v>
       </c>
       <c r="H44" s="7">
         <v>95</v>
       </c>
       <c r="I44" s="7">
@@ -17127,52 +17426,55 @@
       </c>
       <c r="X44" s="10">
         <v>93</v>
       </c>
       <c r="Y44" s="10">
         <v>86</v>
       </c>
       <c r="Z44" s="10">
         <v>124</v>
       </c>
       <c r="AA44" s="10">
         <v>118</v>
       </c>
       <c r="AB44" s="1">
         <v>111</v>
       </c>
       <c r="AC44" s="1">
         <v>111</v>
       </c>
       <c r="AD44" s="1">
         <v>73</v>
       </c>
       <c r="AE44" s="18">
         <v>104</v>
       </c>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="54">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="5">
         <v>127</v>
       </c>
       <c r="C45" s="7">
         <v>94</v>
       </c>
       <c r="D45" s="7">
         <v>73</v>
       </c>
       <c r="E45" s="7">
         <v>106</v>
       </c>
       <c r="F45" s="7">
         <v>87</v>
       </c>
       <c r="G45" s="7">
         <v>94</v>
       </c>
       <c r="H45" s="7">
         <v>132</v>
       </c>
       <c r="I45" s="7">
@@ -17222,52 +17524,55 @@
       </c>
       <c r="X45" s="10">
         <v>113</v>
       </c>
       <c r="Y45" s="10">
         <v>95</v>
       </c>
       <c r="Z45" s="10">
         <v>121</v>
       </c>
       <c r="AA45" s="10">
         <v>81</v>
       </c>
       <c r="AB45" s="1">
         <v>125</v>
       </c>
       <c r="AC45" s="1">
         <v>99</v>
       </c>
       <c r="AD45" s="1">
         <v>66</v>
       </c>
       <c r="AE45" s="18">
         <v>95</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="54">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>271</v>
       </c>
       <c r="C46" s="7">
         <v>213</v>
       </c>
       <c r="D46" s="7">
         <v>189</v>
       </c>
       <c r="E46" s="7">
         <v>247</v>
       </c>
       <c r="F46" s="7">
         <v>176</v>
       </c>
       <c r="G46" s="7">
         <v>250</v>
       </c>
       <c r="H46" s="7">
         <v>279</v>
       </c>
       <c r="I46" s="7">
@@ -17317,52 +17622,55 @@
       </c>
       <c r="X46" s="10">
         <v>232</v>
       </c>
       <c r="Y46" s="10">
         <v>217</v>
       </c>
       <c r="Z46" s="10">
         <v>275</v>
       </c>
       <c r="AA46" s="10">
         <v>279</v>
       </c>
       <c r="AB46" s="1">
         <v>318</v>
       </c>
       <c r="AC46" s="1">
         <v>241</v>
       </c>
       <c r="AD46" s="1">
         <v>214</v>
       </c>
       <c r="AE46" s="18">
         <v>312</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="54">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="5">
         <v>45</v>
       </c>
       <c r="C47" s="7">
         <v>32</v>
       </c>
       <c r="D47" s="7">
         <v>46</v>
       </c>
       <c r="E47" s="7">
         <v>49</v>
       </c>
       <c r="F47" s="7">
         <v>52</v>
       </c>
       <c r="G47" s="7">
         <v>41</v>
       </c>
       <c r="H47" s="7">
         <v>52</v>
       </c>
       <c r="I47" s="7">
@@ -17412,52 +17720,55 @@
       </c>
       <c r="X47" s="10">
         <v>74</v>
       </c>
       <c r="Y47" s="10">
         <v>58</v>
       </c>
       <c r="Z47" s="10">
         <v>59</v>
       </c>
       <c r="AA47" s="10">
         <v>62</v>
       </c>
       <c r="AB47" s="1">
         <v>60</v>
       </c>
       <c r="AC47" s="1">
         <v>79</v>
       </c>
       <c r="AD47" s="1">
         <v>51</v>
       </c>
       <c r="AE47" s="18">
         <v>62</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="54">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="5">
         <v>55</v>
       </c>
       <c r="C48" s="7">
         <v>78</v>
       </c>
       <c r="D48" s="7">
         <v>47</v>
       </c>
       <c r="E48" s="7">
         <v>34</v>
       </c>
       <c r="F48" s="7">
         <v>47</v>
       </c>
       <c r="G48" s="7">
         <v>69</v>
       </c>
       <c r="H48" s="7">
         <v>62</v>
       </c>
       <c r="I48" s="7">
@@ -17506,50 +17817,53 @@
         <v>54</v>
       </c>
       <c r="X48" s="10">
         <v>53</v>
       </c>
       <c r="Y48" s="10">
         <v>58</v>
       </c>
       <c r="Z48" s="10">
         <v>58</v>
       </c>
       <c r="AA48" s="10">
         <v>77</v>
       </c>
       <c r="AB48" s="1">
         <v>64</v>
       </c>
       <c r="AC48" s="1">
         <v>40</v>
       </c>
       <c r="AD48" s="1">
         <v>49</v>
       </c>
       <c r="AE48" s="18">
         <v>50</v>
+      </c>
+      <c r="AF48" s="54">
+        <v>62</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="5">
         <v>93</v>
       </c>
       <c r="C49" s="7">
         <v>79</v>
       </c>
       <c r="D49" s="7">
         <v>63</v>
       </c>
       <c r="E49" s="7">
         <v>64</v>
       </c>
       <c r="F49" s="7">
         <v>61</v>
       </c>
       <c r="G49" s="7">
         <v>66</v>
       </c>
       <c r="H49" s="7">
@@ -17602,50 +17916,53 @@
       </c>
       <c r="X49" s="10">
         <v>88</v>
       </c>
       <c r="Y49" s="10">
         <v>97</v>
       </c>
       <c r="Z49" s="10">
         <v>91</v>
       </c>
       <c r="AA49" s="10">
         <v>111</v>
       </c>
       <c r="AB49" s="1">
         <v>154</v>
       </c>
       <c r="AC49" s="1">
         <v>122</v>
       </c>
       <c r="AD49" s="1">
         <v>66</v>
       </c>
       <c r="AE49" s="18">
         <v>154</v>
       </c>
+      <c r="AF49" s="54">
+        <v>103</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="5">
         <v>133</v>
       </c>
       <c r="C50" s="7">
         <v>102</v>
       </c>
       <c r="D50" s="7">
         <v>107</v>
       </c>
       <c r="E50" s="7">
         <v>105</v>
       </c>
       <c r="F50" s="7">
         <v>110</v>
       </c>
       <c r="G50" s="7">
         <v>127</v>
       </c>
       <c r="H50" s="7">
         <v>155</v>
@@ -17697,50 +18014,53 @@
       </c>
       <c r="X50" s="10">
         <v>157</v>
       </c>
       <c r="Y50" s="10">
         <v>108</v>
       </c>
       <c r="Z50" s="10">
         <v>149</v>
       </c>
       <c r="AA50" s="10">
         <v>160</v>
       </c>
       <c r="AB50" s="1">
         <v>142</v>
       </c>
       <c r="AC50" s="1">
         <v>156</v>
       </c>
       <c r="AD50" s="1">
         <v>87</v>
       </c>
       <c r="AE50" s="18">
         <v>171</v>
       </c>
+      <c r="AF50" s="54">
+        <v>143</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="5">
         <v>66</v>
       </c>
       <c r="C51" s="7">
         <v>45</v>
       </c>
       <c r="D51" s="7">
         <v>47</v>
       </c>
       <c r="E51" s="7">
         <v>46</v>
       </c>
       <c r="F51" s="7">
         <v>41</v>
       </c>
       <c r="G51" s="7">
         <v>47</v>
       </c>
       <c r="H51" s="7">
         <v>65</v>
@@ -17792,50 +18112,53 @@
       </c>
       <c r="X51" s="10">
         <v>75</v>
       </c>
       <c r="Y51" s="10">
         <v>64</v>
       </c>
       <c r="Z51" s="10">
         <v>63</v>
       </c>
       <c r="AA51" s="10">
         <v>63</v>
       </c>
       <c r="AB51" s="1">
         <v>77</v>
       </c>
       <c r="AC51" s="1">
         <v>74</v>
       </c>
       <c r="AD51" s="1">
         <v>57</v>
       </c>
       <c r="AE51" s="18">
         <v>81</v>
       </c>
+      <c r="AF51" s="54">
+        <v>98</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="5">
         <v>121</v>
       </c>
       <c r="C52" s="7">
         <v>91</v>
       </c>
       <c r="D52" s="7">
         <v>93</v>
       </c>
       <c r="E52" s="7">
         <v>76</v>
       </c>
       <c r="F52" s="7">
         <v>94</v>
       </c>
       <c r="G52" s="7">
         <v>91</v>
       </c>
       <c r="H52" s="7">
         <v>119</v>
@@ -17887,51 +18210,53 @@
       </c>
       <c r="X52" s="10">
         <v>133</v>
       </c>
       <c r="Y52" s="10">
         <v>87</v>
       </c>
       <c r="Z52" s="10">
         <v>101</v>
       </c>
       <c r="AA52" s="10">
         <v>116</v>
       </c>
       <c r="AB52" s="1">
         <v>135</v>
       </c>
       <c r="AC52" s="1">
         <v>88</v>
       </c>
       <c r="AD52" s="1">
         <v>95</v>
       </c>
       <c r="AE52" s="18">
         <v>119</v>
       </c>
-      <c r="AF52" s="35"/>
+      <c r="AF52" s="54">
+        <v>129</v>
+      </c>
       <c r="AG52" s="35"/>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="8">
         <v>131</v>
       </c>
       <c r="C53" s="8">
         <v>125</v>
       </c>
       <c r="D53" s="8">
         <v>115</v>
       </c>
       <c r="E53" s="8">
         <v>130</v>
       </c>
       <c r="F53" s="8">
         <v>128</v>
       </c>
@@ -17988,51 +18313,53 @@
       </c>
       <c r="X53" s="11">
         <v>162</v>
       </c>
       <c r="Y53" s="11">
         <v>149</v>
       </c>
       <c r="Z53" s="11">
         <v>138</v>
       </c>
       <c r="AA53" s="11">
         <v>223</v>
       </c>
       <c r="AB53" s="30">
         <v>185</v>
       </c>
       <c r="AC53" s="30">
         <v>173</v>
       </c>
       <c r="AD53" s="30">
         <v>127</v>
       </c>
       <c r="AE53" s="36">
         <v>205</v>
       </c>
-      <c r="AF53" s="36"/>
+      <c r="AF53" s="56">
+        <v>168</v>
+      </c>
       <c r="AG53" s="36"/>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>