--- v5 (2026-09-21)
+++ v6 (2026-11-06)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12615" yWindow="405" windowWidth="13905" windowHeight="11490" activeTab="2"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14160" windowHeight="11748"/>
   </bookViews>
   <sheets>
-    <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId3"/>
+    <sheet name="Прибывшие" sheetId="1" r:id="rId4"/>
+    <sheet name="Выбывшие" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1194" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="79">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -121,59 +125,191 @@
   </si>
   <si>
     <t xml:space="preserve">Мамлютский район </t>
   </si>
   <si>
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>613101, 613102, 613103</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Кусаинова Акнур</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7152461063</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>ak.kusainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Внутренняя миграция (по месяцам)</t>
+  </si>
+  <si>
+    <t>Количество лиц, приехавшие в данный регион из-за его пределов за отчетный период, количество лиц, выбывшие в другой регион для постоянного или длительного проживания в отчетном периоде, Арифметическая разница между числом прибывших и числом выбывших  за отчетный период</t>
+  </si>
+  <si>
+    <t>Лица приехавшие в данный регион из-за его пределов за отчетный период, лица выбывшие в другой регион для постоянного или длительного проживания, разница между числом прибывших  за отчетный период и числом выбывших  за тот же период</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -249,67 +385,117 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -348,57 +534,79 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -450,110 +658,194 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -796,128 +1088,401 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ak.kusainova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/sko/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="46.33203125" customWidth="1"/>
+    <col min="2" max="2" width="108.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="50" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="50" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="44.25" customHeight="1">
+      <c r="A6" s="49" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="39.6">
+      <c r="A8" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="52.5" customHeight="1">
+      <c r="A9" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="21" customHeight="1">
+      <c r="A10" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="21" customHeight="1">
+      <c r="A11" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="56" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="59">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="59">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>68</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:D14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="2" max="2" width="35.44140625" customWidth="1"/>
+    <col min="4" max="4" width="40.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:4" ht="18" customHeight="1">
+      <c r="B5" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" s="64"/>
+      <c r="D5" s="65"/>
+    </row>
+    <row r="6" spans="2:4" ht="15" customHeight="1">
+      <c r="B6" s="64" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="64"/>
+      <c r="D6" s="65"/>
+    </row>
+    <row r="7" spans="2:4" ht="15.75" customHeight="1">
+      <c r="B7" s="64" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="64"/>
+      <c r="D7" s="65"/>
+    </row>
+    <row r="8" spans="2:4" ht="16.5" customHeight="1">
+      <c r="B8" s="64" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" s="64"/>
+      <c r="D8" s="65"/>
+    </row>
+    <row r="9" spans="2:4" ht="15" customHeight="1">
+      <c r="B9" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="64"/>
+      <c r="D9" s="65"/>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="66"/>
+      <c r="C10" s="64"/>
+      <c r="D10" s="67"/>
+    </row>
+    <row r="11" spans="2:4" ht="52.5" customHeight="1">
+      <c r="B11" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="64"/>
+      <c r="D11" s="67"/>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="66"/>
+      <c r="C12" s="64"/>
+      <c r="D12" s="67"/>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="66"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="67"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="70"/>
+      <c r="D14" s="70"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL578"/>
   <sheetViews>
-    <sheetView topLeftCell="Z25" workbookViewId="0">
-      <selection activeCell="AF53" sqref="AF53"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="6.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="4" style="2" customWidth="1"/>
-    <col min="7" max="8" width="4.85546875" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16" width="4.5703125" style="2" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="2" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="2" customWidth="1"/>
     <col min="17" max="17" width="6" style="2" customWidth="1"/>
-    <col min="18" max="18" width="5.140625" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="26" max="26" width="8.7109375" style="2" customWidth="1"/>
+    <col min="18" max="18" width="5.109375" style="2" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="2" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="2" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="2" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="2" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="2" customWidth="1"/>
+    <col min="26" max="26" width="8.6640625" style="2" customWidth="1"/>
     <col min="27" max="27" width="10" style="2" customWidth="1"/>
-    <col min="28" max="28" width="7.140625" style="2" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="2"/>
+    <col min="28" max="28" width="7.109375" style="2" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="48"/>
-[...22 lines deleted...]
-      <c r="Y1" s="48"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
       <c r="Z1" s="37"/>
       <c r="AA1" s="37"/>
       <c r="AB1" s="37"/>
       <c r="AC1" s="37"/>
       <c r="AD1" s="37"/>
       <c r="AE1" s="37"/>
       <c r="AF1" s="37"/>
       <c r="AG1" s="37"/>
       <c r="AH1" s="37"/>
       <c r="AI1" s="37"/>
       <c r="AJ1" s="37"/>
       <c r="AK1" s="37"/>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
@@ -968,97 +1533,97 @@
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="40"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
       <c r="AC3" s="38"/>
       <c r="AD3" s="38"/>
       <c r="AE3" s="38"/>
       <c r="AF3" s="38"/>
       <c r="AG3" s="38"/>
       <c r="AH3" s="38"/>
       <c r="AI3" s="38"/>
       <c r="AJ3" s="38"/>
       <c r="AK3" s="40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:38">
-      <c r="A4" s="46"/>
-      <c r="B4" s="44">
+      <c r="A4" s="74"/>
+      <c r="B4" s="72">
         <v>2024</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="72">
         <v>2025</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="44">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="72">
         <v>2026</v>
       </c>
-      <c r="AA4" s="45"/>
-[...8 lines deleted...]
-      <c r="AJ4" s="45"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
       <c r="AK4" s="41"/>
       <c r="AL4" s="18"/>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="47"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1126,77 +1691,77 @@
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="AL5" s="18"/>
     </row>
     <row r="6" spans="1:38">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="49"/>
-[...22 lines deleted...]
-      <c r="Y6" s="49"/>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
       <c r="Z6" s="18"/>
       <c r="AA6" s="18"/>
       <c r="AB6" s="18"/>
       <c r="AC6" s="18"/>
       <c r="AD6" s="18"/>
       <c r="AE6" s="18"/>
       <c r="AF6" s="18"/>
       <c r="AG6" s="18"/>
       <c r="AH6" s="18"/>
       <c r="AI6" s="18"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
       <c r="AL6" s="18"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="5">
         <v>-501</v>
       </c>
       <c r="C7" s="5">
         <v>-338</v>
       </c>
       <c r="D7" s="5">
@@ -1261,54 +1826,56 @@
       </c>
       <c r="X7" s="12">
         <v>-514</v>
       </c>
       <c r="Y7" s="12">
         <v>-447</v>
       </c>
       <c r="Z7" s="12">
         <v>-393</v>
       </c>
       <c r="AA7" s="12">
         <v>-155</v>
       </c>
       <c r="AB7" s="1">
         <v>-212</v>
       </c>
       <c r="AC7" s="1">
         <v>-132</v>
       </c>
       <c r="AD7" s="1">
         <v>-154</v>
       </c>
       <c r="AE7" s="18">
         <v>-257</v>
       </c>
-      <c r="AF7" s="54">
+      <c r="AF7" s="46">
         <v>-332</v>
       </c>
-      <c r="AG7" s="18"/>
+      <c r="AG7" s="84">
+        <v>-546</v>
+      </c>
       <c r="AH7" s="18"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
       <c r="AL7" s="18"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="5">
         <v>31</v>
       </c>
       <c r="C8" s="5">
         <v>117</v>
       </c>
       <c r="D8" s="5">
         <v>62</v>
       </c>
       <c r="E8" s="5">
         <v>-188</v>
       </c>
       <c r="F8" s="5">
         <v>-59</v>
       </c>
@@ -1365,54 +1932,56 @@
       </c>
       <c r="X8" s="12">
         <v>105</v>
       </c>
       <c r="Y8" s="12">
         <v>29</v>
       </c>
       <c r="Z8" s="12">
         <v>-52</v>
       </c>
       <c r="AA8" s="12">
         <v>94</v>
       </c>
       <c r="AB8" s="1">
         <v>145</v>
       </c>
       <c r="AC8" s="1">
         <v>-2</v>
       </c>
       <c r="AD8" s="1">
         <v>-35</v>
       </c>
       <c r="AE8" s="18">
         <v>108</v>
       </c>
-      <c r="AF8" s="54">
+      <c r="AF8" s="46">
         <v>83</v>
       </c>
-      <c r="AG8" s="18"/>
+      <c r="AG8" s="84">
+        <v>91</v>
+      </c>
       <c r="AH8" s="18"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
       <c r="AL8" s="18"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5">
         <v>-92</v>
       </c>
       <c r="C9" s="5">
         <v>-75</v>
       </c>
       <c r="D9" s="5">
         <v>-41</v>
       </c>
       <c r="E9" s="5">
         <v>-54</v>
       </c>
       <c r="F9" s="5">
         <v>-39</v>
       </c>
@@ -1469,54 +2038,56 @@
       </c>
       <c r="X9" s="12">
         <v>-94</v>
       </c>
       <c r="Y9" s="12">
         <v>-89</v>
       </c>
       <c r="Z9" s="12">
         <v>-66</v>
       </c>
       <c r="AA9" s="12">
         <v>-90</v>
       </c>
       <c r="AB9" s="1">
         <v>-37</v>
       </c>
       <c r="AC9" s="1">
         <v>21</v>
       </c>
       <c r="AD9" s="1">
         <v>-26</v>
       </c>
       <c r="AE9" s="31">
         <v>-88</v>
       </c>
-      <c r="AF9" s="54">
+      <c r="AF9" s="46">
         <v>-65</v>
       </c>
-      <c r="AG9" s="18"/>
+      <c r="AG9" s="84">
+        <v>-107</v>
+      </c>
       <c r="AH9" s="18"/>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
       <c r="AL9" s="18"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="5">
         <v>-39</v>
       </c>
       <c r="C10" s="5">
         <v>-29</v>
       </c>
       <c r="D10" s="5">
         <v>-27</v>
       </c>
       <c r="E10" s="5">
         <v>-21</v>
       </c>
       <c r="F10" s="5">
         <v>-14</v>
       </c>
@@ -1573,54 +2144,56 @@
       </c>
       <c r="X10" s="12">
         <v>-15</v>
       </c>
       <c r="Y10" s="12">
         <v>-33</v>
       </c>
       <c r="Z10" s="12">
         <v>-36</v>
       </c>
       <c r="AA10" s="12">
         <v>-47</v>
       </c>
       <c r="AB10" s="1">
         <v>-57</v>
       </c>
       <c r="AC10" s="1">
         <v>-16</v>
       </c>
       <c r="AD10" s="1">
         <v>-6</v>
       </c>
       <c r="AE10" s="31">
         <v>-44</v>
       </c>
-      <c r="AF10" s="54">
+      <c r="AF10" s="46">
         <v>-46</v>
       </c>
-      <c r="AG10" s="18"/>
+      <c r="AG10" s="84">
+        <v>-53</v>
+      </c>
       <c r="AH10" s="18"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
       <c r="AL10" s="18"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="5">
         <v>-31</v>
       </c>
       <c r="C11" s="5">
         <v>-53</v>
       </c>
       <c r="D11" s="5">
         <v>-48</v>
       </c>
       <c r="E11" s="5">
         <v>-43</v>
       </c>
       <c r="F11" s="5">
         <v>-5</v>
       </c>
@@ -1677,54 +2250,56 @@
       </c>
       <c r="X11" s="12">
         <v>-42</v>
       </c>
       <c r="Y11" s="12">
         <v>-41</v>
       </c>
       <c r="Z11" s="12">
         <v>-21</v>
       </c>
       <c r="AA11" s="12">
         <v>-21</v>
       </c>
       <c r="AB11" s="1">
         <v>-20</v>
       </c>
       <c r="AC11" s="1">
         <v>-35</v>
       </c>
       <c r="AD11" s="1">
         <v>-4</v>
       </c>
       <c r="AE11" s="31">
         <v>24</v>
       </c>
-      <c r="AF11" s="54">
+      <c r="AF11" s="46">
         <v>-37</v>
       </c>
-      <c r="AG11" s="18"/>
+      <c r="AG11" s="84">
+        <v>-61</v>
+      </c>
       <c r="AH11" s="18"/>
       <c r="AI11" s="18"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
       <c r="AL11" s="18"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="5">
         <v>-30</v>
       </c>
       <c r="C12" s="5">
         <v>-45</v>
       </c>
       <c r="D12" s="5">
         <v>-35</v>
       </c>
       <c r="E12" s="5">
         <v>-48</v>
       </c>
       <c r="F12" s="5">
         <v>-18</v>
       </c>
@@ -1781,54 +2356,56 @@
       </c>
       <c r="X12" s="12">
         <v>-42</v>
       </c>
       <c r="Y12" s="12">
         <v>-7</v>
       </c>
       <c r="Z12" s="12">
         <v>-65</v>
       </c>
       <c r="AA12" s="12">
         <v>-26</v>
       </c>
       <c r="AB12" s="1">
         <v>-24</v>
       </c>
       <c r="AC12" s="1">
         <v>-26</v>
       </c>
       <c r="AD12" s="1">
         <v>11</v>
       </c>
       <c r="AE12" s="31">
         <v>-25</v>
       </c>
-      <c r="AF12" s="54">
+      <c r="AF12" s="46">
         <v>-35</v>
       </c>
-      <c r="AG12" s="18"/>
+      <c r="AG12" s="84">
+        <v>-37</v>
+      </c>
       <c r="AH12" s="18"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
       <c r="AL12" s="18"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="5">
         <v>-35</v>
       </c>
       <c r="C13" s="5">
         <v>-55</v>
       </c>
       <c r="D13" s="5">
         <v>-8</v>
       </c>
       <c r="E13" s="5">
         <v>-27</v>
       </c>
       <c r="F13" s="5">
         <v>-34</v>
       </c>
@@ -1885,54 +2462,56 @@
       </c>
       <c r="X13" s="12">
         <v>-57</v>
       </c>
       <c r="Y13" s="12">
         <v>-23</v>
       </c>
       <c r="Z13" s="12">
         <v>-56</v>
       </c>
       <c r="AA13" s="12">
         <v>-10</v>
       </c>
       <c r="AB13" s="1">
         <v>-31</v>
       </c>
       <c r="AC13" s="1">
         <v>-30</v>
       </c>
       <c r="AD13" s="1">
         <v>-19</v>
       </c>
       <c r="AE13" s="31">
         <v>-12</v>
       </c>
-      <c r="AF13" s="54">
+      <c r="AF13" s="46">
         <v>-59</v>
       </c>
-      <c r="AG13" s="18"/>
+      <c r="AG13" s="84">
+        <v>-43</v>
+      </c>
       <c r="AH13" s="18"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
       <c r="AL13" s="18"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="5">
         <v>-22</v>
       </c>
       <c r="C14" s="5">
         <v>19</v>
       </c>
       <c r="D14" s="5">
         <v>-7</v>
       </c>
       <c r="E14" s="5">
         <v>309</v>
       </c>
       <c r="F14" s="5">
         <v>53</v>
       </c>
@@ -1989,54 +2568,56 @@
       </c>
       <c r="X14" s="12">
         <v>-28</v>
       </c>
       <c r="Y14" s="12">
         <v>-30</v>
       </c>
       <c r="Z14" s="12">
         <v>-2</v>
       </c>
       <c r="AA14" s="12">
         <v>32</v>
       </c>
       <c r="AB14" s="1">
         <v>-35</v>
       </c>
       <c r="AC14" s="1">
         <v>19</v>
       </c>
       <c r="AD14" s="1">
         <v>22</v>
       </c>
       <c r="AE14" s="31">
         <v>22</v>
       </c>
-      <c r="AF14" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG14" s="18"/>
+      <c r="AF14" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG14" s="84">
+        <v>34</v>
+      </c>
       <c r="AH14" s="18"/>
       <c r="AI14" s="18"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
       <c r="AL14" s="18"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="5">
         <v>-33</v>
       </c>
       <c r="C15" s="5">
         <v>3</v>
       </c>
       <c r="D15" s="5">
         <v>-3</v>
       </c>
       <c r="E15" s="5">
         <v>-14</v>
       </c>
       <c r="F15" s="5">
         <v>-25</v>
       </c>
@@ -2093,54 +2674,56 @@
       </c>
       <c r="X15" s="12">
         <v>-38</v>
       </c>
       <c r="Y15" s="12">
         <v>-22</v>
       </c>
       <c r="Z15" s="12">
         <v>-14</v>
       </c>
       <c r="AA15" s="12">
         <v>11</v>
       </c>
       <c r="AB15" s="1">
         <v>0</v>
       </c>
       <c r="AC15" s="1">
         <v>-19</v>
       </c>
       <c r="AD15" s="1">
         <v>-32</v>
       </c>
       <c r="AE15" s="31">
         <v>-13</v>
       </c>
-      <c r="AF15" s="54">
+      <c r="AF15" s="46">
         <v>-44</v>
       </c>
-      <c r="AG15" s="18"/>
+      <c r="AG15" s="84">
+        <v>-76</v>
+      </c>
       <c r="AH15" s="18"/>
       <c r="AI15" s="18"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
       <c r="AL15" s="18"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="5">
         <v>-9</v>
       </c>
       <c r="C16" s="5">
         <v>-74</v>
       </c>
       <c r="D16" s="5">
         <v>-19</v>
       </c>
       <c r="E16" s="5">
         <v>-34</v>
       </c>
       <c r="F16" s="5">
         <v>-9</v>
       </c>
@@ -2197,54 +2780,56 @@
       </c>
       <c r="X16" s="12">
         <v>-19</v>
       </c>
       <c r="Y16" s="12">
         <v>-50</v>
       </c>
       <c r="Z16" s="12">
         <v>-15</v>
       </c>
       <c r="AA16" s="12">
         <v>-12</v>
       </c>
       <c r="AB16" s="1">
         <v>4</v>
       </c>
       <c r="AC16" s="1">
         <v>5</v>
       </c>
       <c r="AD16" s="1">
         <v>-31</v>
       </c>
       <c r="AE16" s="31">
         <v>-9</v>
       </c>
-      <c r="AF16" s="54">
+      <c r="AF16" s="46">
         <v>-10</v>
       </c>
-      <c r="AG16" s="18"/>
+      <c r="AG16" s="84">
+        <v>-29</v>
+      </c>
       <c r="AH16" s="18"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
       <c r="AL16" s="18"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="5">
         <v>-44</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>-7</v>
       </c>
       <c r="E17" s="5">
         <v>25</v>
       </c>
       <c r="F17" s="5">
         <v>-12</v>
       </c>
@@ -2301,54 +2886,56 @@
       </c>
       <c r="X17" s="12">
         <v>-19</v>
       </c>
       <c r="Y17" s="12">
         <v>-12</v>
       </c>
       <c r="Z17" s="12">
         <v>55</v>
       </c>
       <c r="AA17" s="12">
         <v>63</v>
       </c>
       <c r="AB17" s="1">
         <v>-19</v>
       </c>
       <c r="AC17" s="1">
         <v>13</v>
       </c>
       <c r="AD17" s="1">
         <v>58</v>
       </c>
       <c r="AE17" s="31">
         <v>-64</v>
       </c>
-      <c r="AF17" s="54">
+      <c r="AF17" s="46">
         <v>12</v>
       </c>
-      <c r="AG17" s="18"/>
+      <c r="AG17" s="84">
+        <v>7</v>
+      </c>
       <c r="AH17" s="18"/>
       <c r="AI17" s="18"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
       <c r="AL17" s="18"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="5">
         <v>-50</v>
       </c>
       <c r="C18" s="5">
         <v>-41</v>
       </c>
       <c r="D18" s="5">
         <v>-49</v>
       </c>
       <c r="E18" s="5">
         <v>-46</v>
       </c>
       <c r="F18" s="5">
         <v>-56</v>
       </c>
@@ -2405,54 +2992,56 @@
       </c>
       <c r="X18" s="12">
         <v>-73</v>
       </c>
       <c r="Y18" s="12">
         <v>-67</v>
       </c>
       <c r="Z18" s="12">
         <v>-56</v>
       </c>
       <c r="AA18" s="12">
         <v>-31</v>
       </c>
       <c r="AB18" s="1">
         <v>-27</v>
       </c>
       <c r="AC18" s="1">
         <v>-39</v>
       </c>
       <c r="AD18" s="1">
         <v>-1</v>
       </c>
       <c r="AE18" s="31">
         <v>-27</v>
       </c>
-      <c r="AF18" s="54">
+      <c r="AF18" s="46">
         <v>-20</v>
       </c>
-      <c r="AG18" s="18"/>
+      <c r="AG18" s="84">
+        <v>-28</v>
+      </c>
       <c r="AH18" s="18"/>
       <c r="AI18" s="18"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
       <c r="AL18" s="18"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="5">
         <v>-33</v>
       </c>
       <c r="C19" s="5">
         <v>-20</v>
       </c>
       <c r="D19" s="5">
         <v>5</v>
       </c>
       <c r="E19" s="5">
         <v>-15</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>16</v>
       </c>
@@ -2509,54 +3098,56 @@
       </c>
       <c r="X19" s="12">
         <v>-40</v>
       </c>
       <c r="Y19" s="12">
         <v>-18</v>
       </c>
       <c r="Z19" s="12">
         <v>-19</v>
       </c>
       <c r="AA19" s="12">
         <v>-12</v>
       </c>
       <c r="AB19" s="1">
         <v>-33</v>
       </c>
       <c r="AC19" s="1">
         <v>34</v>
       </c>
       <c r="AD19" s="1">
         <v>-21</v>
       </c>
       <c r="AE19" s="31">
         <v>-40</v>
       </c>
-      <c r="AF19" s="54">
+      <c r="AF19" s="46">
         <v>-33</v>
       </c>
-      <c r="AG19" s="18"/>
+      <c r="AG19" s="84">
+        <v>-45</v>
+      </c>
       <c r="AH19" s="18"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
       <c r="AL19" s="18"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="5">
         <v>-77</v>
       </c>
       <c r="C20" s="5">
         <v>-63</v>
       </c>
       <c r="D20" s="5">
         <v>-26</v>
       </c>
       <c r="E20" s="5">
         <v>-31</v>
       </c>
       <c r="F20" s="5">
         <v>-34</v>
       </c>
@@ -2613,54 +3204,56 @@
       </c>
       <c r="X20" s="12">
         <v>-96</v>
       </c>
       <c r="Y20" s="12">
         <v>-52</v>
       </c>
       <c r="Z20" s="12">
         <v>-19</v>
       </c>
       <c r="AA20" s="12">
         <v>-33</v>
       </c>
       <c r="AB20" s="1">
         <v>-44</v>
       </c>
       <c r="AC20" s="1">
         <v>-29</v>
       </c>
       <c r="AD20" s="1">
         <v>-60</v>
       </c>
       <c r="AE20" s="31">
         <v>-23</v>
       </c>
-      <c r="AF20" s="54">
+      <c r="AF20" s="46">
         <v>-45</v>
       </c>
-      <c r="AG20" s="18"/>
+      <c r="AG20" s="84">
+        <v>-115</v>
+      </c>
       <c r="AH20" s="18"/>
       <c r="AI20" s="18"/>
       <c r="AJ20" s="18"/>
       <c r="AK20" s="18"/>
       <c r="AL20" s="18"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="5">
         <v>-37</v>
       </c>
       <c r="C21" s="5">
         <v>-22</v>
       </c>
       <c r="D21" s="5">
         <v>-10</v>
       </c>
       <c r="E21" s="5">
         <v>-1</v>
       </c>
       <c r="F21" s="5">
         <v>-44</v>
       </c>
@@ -2717,96 +3310,98 @@
       </c>
       <c r="X21" s="12">
         <v>-56</v>
       </c>
       <c r="Y21" s="12">
         <v>-32</v>
       </c>
       <c r="Z21" s="12">
         <v>-27</v>
       </c>
       <c r="AA21" s="12">
         <v>-73</v>
       </c>
       <c r="AB21" s="1">
         <v>-34</v>
       </c>
       <c r="AC21" s="1">
         <v>-28</v>
       </c>
       <c r="AD21" s="1">
         <v>-10</v>
       </c>
       <c r="AE21" s="31">
         <v>-66</v>
       </c>
-      <c r="AF21" s="54">
+      <c r="AF21" s="46">
         <v>-33</v>
       </c>
-      <c r="AG21" s="18"/>
+      <c r="AG21" s="84">
+        <v>-84</v>
+      </c>
       <c r="AH21" s="18"/>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="18"/>
       <c r="AK21" s="18"/>
       <c r="AL21" s="18"/>
     </row>
     <row r="22" spans="1:38">
-      <c r="A22" s="50" t="s">
+      <c r="A22" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="50"/>
-[...22 lines deleted...]
-      <c r="Y22" s="50"/>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="78"/>
+      <c r="U22" s="78"/>
+      <c r="V22" s="78"/>
+      <c r="W22" s="78"/>
+      <c r="X22" s="78"/>
+      <c r="Y22" s="78"/>
       <c r="Z22" s="18"/>
       <c r="AA22" s="18"/>
       <c r="AB22" s="18"/>
       <c r="AC22" s="31"/>
       <c r="AD22" s="1"/>
       <c r="AE22" s="18"/>
       <c r="AF22" s="18"/>
-      <c r="AG22" s="18"/>
+      <c r="AG22" s="35"/>
       <c r="AH22" s="18"/>
       <c r="AI22" s="18"/>
       <c r="AJ22" s="18"/>
       <c r="AK22" s="18"/>
       <c r="AL22" s="18"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="5">
         <v>9</v>
       </c>
       <c r="C23" s="5">
         <v>70</v>
       </c>
       <c r="D23" s="5">
         <v>54</v>
       </c>
       <c r="E23" s="5">
         <v>-209</v>
       </c>
       <c r="F23" s="5">
         <v>-31</v>
       </c>
@@ -2863,54 +3458,56 @@
       </c>
       <c r="X23" s="12">
         <v>94</v>
       </c>
       <c r="Y23" s="12">
         <v>-9</v>
       </c>
       <c r="Z23" s="12">
         <v>-27</v>
       </c>
       <c r="AA23" s="12">
         <v>105</v>
       </c>
       <c r="AB23" s="1">
         <v>140</v>
       </c>
       <c r="AC23" s="1">
         <v>19</v>
       </c>
       <c r="AD23" s="1">
         <v>-60</v>
       </c>
       <c r="AE23" s="31">
         <v>123</v>
       </c>
-      <c r="AF23" s="54">
+      <c r="AF23" s="46">
         <v>76</v>
       </c>
-      <c r="AG23" s="18"/>
+      <c r="AG23" s="84">
+        <v>86</v>
+      </c>
       <c r="AH23" s="18"/>
       <c r="AI23" s="18"/>
       <c r="AJ23" s="18"/>
       <c r="AK23" s="18"/>
       <c r="AL23" s="18"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="5">
         <v>31</v>
       </c>
       <c r="C24" s="5">
         <v>117</v>
       </c>
       <c r="D24" s="5">
         <v>62</v>
       </c>
       <c r="E24" s="5">
         <v>-188</v>
       </c>
       <c r="F24" s="5">
         <v>-59</v>
       </c>
@@ -2967,54 +3564,56 @@
       </c>
       <c r="X24" s="12">
         <v>105</v>
       </c>
       <c r="Y24" s="12">
         <v>29</v>
       </c>
       <c r="Z24" s="12">
         <v>-52</v>
       </c>
       <c r="AA24" s="12">
         <v>94</v>
       </c>
       <c r="AB24" s="1">
         <v>145</v>
       </c>
       <c r="AC24" s="1">
         <v>-2</v>
       </c>
       <c r="AD24" s="1">
         <v>-35</v>
       </c>
       <c r="AE24" s="31">
         <v>108</v>
       </c>
-      <c r="AF24" s="54">
+      <c r="AF24" s="46">
         <v>83</v>
       </c>
-      <c r="AG24" s="18"/>
+      <c r="AG24" s="84">
+        <v>91</v>
+      </c>
       <c r="AH24" s="18"/>
       <c r="AI24" s="18"/>
       <c r="AJ24" s="18"/>
       <c r="AK24" s="18"/>
       <c r="AL24" s="18"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>16</v>
       </c>
@@ -3071,54 +3670,56 @@
       </c>
       <c r="X25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="18"/>
+      <c r="AF25" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH25" s="18"/>
       <c r="AI25" s="18"/>
       <c r="AJ25" s="18"/>
       <c r="AK25" s="18"/>
       <c r="AL25" s="18"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>16</v>
       </c>
@@ -3175,54 +3776,56 @@
       </c>
       <c r="X26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="18"/>
+      <c r="AF26" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH26" s="18"/>
       <c r="AI26" s="18"/>
       <c r="AJ26" s="18"/>
       <c r="AK26" s="18"/>
       <c r="AL26" s="18"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="5">
         <v>-3</v>
       </c>
       <c r="C27" s="5">
         <v>-21</v>
       </c>
       <c r="D27" s="5">
         <v>-1</v>
       </c>
       <c r="E27" s="5">
         <v>-9</v>
       </c>
       <c r="F27" s="5">
         <v>27</v>
       </c>
@@ -3279,54 +3882,56 @@
       </c>
       <c r="X27" s="12">
         <v>-17</v>
       </c>
       <c r="Y27" s="12">
         <v>4</v>
       </c>
       <c r="Z27" s="12">
         <v>2</v>
       </c>
       <c r="AA27" s="12">
         <v>7</v>
       </c>
       <c r="AB27" s="1">
         <v>-10</v>
       </c>
       <c r="AC27" s="1">
         <v>-6</v>
       </c>
       <c r="AD27" s="1">
         <v>-3</v>
       </c>
       <c r="AE27" s="18">
         <v>42</v>
       </c>
-      <c r="AF27" s="54">
+      <c r="AF27" s="46">
         <v>11</v>
       </c>
-      <c r="AG27" s="18"/>
+      <c r="AG27" s="84">
+        <v>3</v>
+      </c>
       <c r="AH27" s="18"/>
       <c r="AI27" s="18"/>
       <c r="AJ27" s="18"/>
       <c r="AK27" s="18"/>
       <c r="AL27" s="18"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>16</v>
       </c>
@@ -3383,54 +3988,56 @@
       </c>
       <c r="X28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="18"/>
+      <c r="AF28" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH28" s="18"/>
       <c r="AI28" s="18"/>
       <c r="AJ28" s="18"/>
       <c r="AK28" s="18"/>
       <c r="AL28" s="18"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>16</v>
       </c>
@@ -3487,54 +4094,56 @@
       </c>
       <c r="X29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="18"/>
+      <c r="AF29" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH29" s="18"/>
       <c r="AI29" s="18"/>
       <c r="AJ29" s="18"/>
       <c r="AK29" s="18"/>
       <c r="AL29" s="18"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>16</v>
       </c>
@@ -3591,54 +4200,56 @@
       </c>
       <c r="X30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="18"/>
+      <c r="AF30" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH30" s="18"/>
       <c r="AI30" s="18"/>
       <c r="AJ30" s="18"/>
       <c r="AK30" s="18"/>
       <c r="AL30" s="18"/>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="5">
         <v>-28</v>
       </c>
       <c r="C31" s="5">
         <v>-10</v>
       </c>
       <c r="D31" s="5">
         <v>-4</v>
       </c>
       <c r="E31" s="5">
         <v>2</v>
       </c>
       <c r="F31" s="5">
         <v>-7</v>
       </c>
@@ -3695,54 +4306,56 @@
       </c>
       <c r="X31" s="1">
         <v>-5</v>
       </c>
       <c r="Y31" s="12">
         <v>3</v>
       </c>
       <c r="Z31" s="12">
         <v>-6</v>
       </c>
       <c r="AA31" s="12">
         <v>-21</v>
       </c>
       <c r="AB31" s="1">
         <v>2</v>
       </c>
       <c r="AC31" s="1">
         <v>-13</v>
       </c>
       <c r="AD31" s="1">
         <v>-15</v>
       </c>
       <c r="AE31" s="18">
         <v>-1</v>
       </c>
-      <c r="AF31" s="54">
+      <c r="AF31" s="46">
         <v>-23</v>
       </c>
-      <c r="AG31" s="18"/>
+      <c r="AG31" s="84">
+        <v>-18</v>
+      </c>
       <c r="AH31" s="18"/>
       <c r="AI31" s="18"/>
       <c r="AJ31" s="18"/>
       <c r="AK31" s="18"/>
       <c r="AL31" s="18"/>
     </row>
     <row r="32" spans="1:38">
       <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="5">
         <v>1</v>
       </c>
       <c r="C32" s="5">
         <v>-12</v>
       </c>
       <c r="D32" s="5">
         <v>4</v>
       </c>
       <c r="E32" s="5">
         <v>-14</v>
       </c>
       <c r="F32" s="5">
         <v>17</v>
       </c>
@@ -3799,54 +4412,56 @@
       </c>
       <c r="X32" s="12">
         <v>1</v>
       </c>
       <c r="Y32" s="12">
         <v>-17</v>
       </c>
       <c r="Z32" s="12">
         <v>16</v>
       </c>
       <c r="AA32" s="12">
         <v>13</v>
       </c>
       <c r="AB32" s="1">
         <v>10</v>
       </c>
       <c r="AC32" s="1">
         <v>19</v>
       </c>
       <c r="AD32" s="1">
         <v>-8</v>
       </c>
       <c r="AE32" s="18">
         <v>-11</v>
       </c>
-      <c r="AF32" s="54">
+      <c r="AF32" s="46">
         <v>-8</v>
       </c>
-      <c r="AG32" s="18"/>
+      <c r="AG32" s="84">
+        <v>12</v>
+      </c>
       <c r="AH32" s="18"/>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
     </row>
     <row r="33" spans="1:38">
       <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>16</v>
       </c>
@@ -3901,54 +4516,56 @@
       </c>
       <c r="X33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="18"/>
+      <c r="AF33" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH33" s="18"/>
       <c r="AI33" s="18"/>
       <c r="AJ33" s="18"/>
       <c r="AK33" s="18"/>
       <c r="AL33" s="18"/>
     </row>
     <row r="34" spans="1:38">
       <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="5">
         <v>8</v>
       </c>
       <c r="C34" s="5">
         <v>-4</v>
       </c>
       <c r="D34" s="5">
         <v>-7</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="5">
         <v>-9</v>
       </c>
@@ -4005,54 +4622,56 @@
       </c>
       <c r="X34" s="12">
         <v>10</v>
       </c>
       <c r="Y34" s="12">
         <v>-28</v>
       </c>
       <c r="Z34" s="12">
         <v>13</v>
       </c>
       <c r="AA34" s="12">
         <v>12</v>
       </c>
       <c r="AB34" s="1">
         <v>-7</v>
       </c>
       <c r="AC34" s="1">
         <v>21</v>
       </c>
       <c r="AD34" s="1">
         <v>1</v>
       </c>
       <c r="AE34" s="18">
         <v>-15</v>
       </c>
-      <c r="AF34" s="54">
+      <c r="AF34" s="46">
         <v>13</v>
       </c>
-      <c r="AG34" s="18"/>
+      <c r="AG34" s="84">
+        <v>-2</v>
+      </c>
       <c r="AH34" s="18"/>
       <c r="AI34" s="18"/>
       <c r="AJ34" s="18"/>
       <c r="AK34" s="18"/>
       <c r="AL34" s="18"/>
     </row>
     <row r="35" spans="1:38">
       <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>16</v>
       </c>
@@ -4109,56 +4728,58 @@
       </c>
       <c r="X35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="18"/>
+      <c r="AF35" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH35" s="18"/>
-      <c r="AI35" s="18"/>
+      <c r="AI35" s="82"/>
       <c r="AJ35" s="18"/>
       <c r="AK35" s="18"/>
       <c r="AL35" s="18"/>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>16</v>
@@ -4213,54 +4834,56 @@
       </c>
       <c r="X36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="18"/>
+      <c r="AF36" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH36" s="18"/>
       <c r="AI36" s="18"/>
       <c r="AJ36" s="18"/>
       <c r="AK36" s="18"/>
       <c r="AL36" s="18"/>
     </row>
     <row r="37" spans="1:38">
       <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>16</v>
       </c>
@@ -4317,96 +4940,98 @@
       </c>
       <c r="X37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="18"/>
+      <c r="AF37" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="85" t="s">
+        <v>16</v>
+      </c>
       <c r="AH37" s="18"/>
       <c r="AI37" s="18"/>
       <c r="AJ37" s="18"/>
       <c r="AK37" s="18"/>
       <c r="AL37" s="18"/>
     </row>
     <row r="38" spans="1:38">
-      <c r="A38" s="43" t="s">
+      <c r="A38" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="43"/>
-[...22 lines deleted...]
-      <c r="Y38" s="43"/>
+      <c r="B38" s="71"/>
+      <c r="C38" s="71"/>
+      <c r="D38" s="71"/>
+      <c r="E38" s="71"/>
+      <c r="F38" s="71"/>
+      <c r="G38" s="71"/>
+      <c r="H38" s="71"/>
+      <c r="I38" s="71"/>
+      <c r="J38" s="71"/>
+      <c r="K38" s="71"/>
+      <c r="L38" s="71"/>
+      <c r="M38" s="71"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="71"/>
+      <c r="P38" s="71"/>
+      <c r="Q38" s="71"/>
+      <c r="R38" s="71"/>
+      <c r="S38" s="71"/>
+      <c r="T38" s="71"/>
+      <c r="U38" s="71"/>
+      <c r="V38" s="71"/>
+      <c r="W38" s="71"/>
+      <c r="X38" s="71"/>
+      <c r="Y38" s="71"/>
       <c r="Z38" s="35"/>
       <c r="AA38" s="35"/>
       <c r="AB38" s="18"/>
       <c r="AC38" s="31"/>
       <c r="AD38" s="1"/>
       <c r="AE38" s="18"/>
       <c r="AF38" s="35"/>
-      <c r="AG38" s="18"/>
+      <c r="AG38" s="35"/>
       <c r="AH38" s="18"/>
       <c r="AI38" s="18"/>
       <c r="AJ38" s="18"/>
       <c r="AK38" s="18"/>
       <c r="AL38" s="18"/>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="5">
         <v>-510</v>
       </c>
       <c r="C39" s="5">
         <v>-408</v>
       </c>
       <c r="D39" s="5">
         <v>-267</v>
       </c>
       <c r="E39" s="5">
         <v>21</v>
       </c>
       <c r="F39" s="5">
         <v>-265</v>
       </c>
@@ -4463,54 +5088,56 @@
       </c>
       <c r="X39" s="12">
         <v>-608</v>
       </c>
       <c r="Y39" s="12">
         <v>-438</v>
       </c>
       <c r="Z39" s="12">
         <v>-366</v>
       </c>
       <c r="AA39" s="12">
         <v>-260</v>
       </c>
       <c r="AB39" s="1">
         <v>-352</v>
       </c>
       <c r="AC39" s="1">
         <v>-151</v>
       </c>
       <c r="AD39" s="1">
         <v>-94</v>
       </c>
       <c r="AE39" s="18">
         <v>-380</v>
       </c>
-      <c r="AF39" s="54">
+      <c r="AF39" s="46">
         <v>-408</v>
       </c>
-      <c r="AG39" s="18"/>
+      <c r="AG39" s="84">
+        <v>-632</v>
+      </c>
       <c r="AH39" s="18"/>
       <c r="AI39" s="18"/>
       <c r="AJ39" s="18"/>
       <c r="AK39" s="18"/>
       <c r="AL39" s="18"/>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>16</v>
       </c>
@@ -4567,54 +5194,56 @@
       </c>
       <c r="X40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF40" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AG40" s="18"/>
+      <c r="AF40" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG40" s="86" t="s">
+        <v>16</v>
+      </c>
       <c r="AH40" s="18"/>
       <c r="AI40" s="18"/>
       <c r="AJ40" s="18"/>
       <c r="AK40" s="18"/>
       <c r="AL40" s="18"/>
     </row>
     <row r="41" spans="1:38">
       <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="5">
         <v>-92</v>
       </c>
       <c r="C41" s="5">
         <v>-75</v>
       </c>
       <c r="D41" s="5">
         <v>-41</v>
       </c>
       <c r="E41" s="5">
         <v>-54</v>
       </c>
       <c r="F41" s="5">
         <v>-39</v>
       </c>
@@ -4671,54 +5300,56 @@
       </c>
       <c r="X41" s="12">
         <v>-94</v>
       </c>
       <c r="Y41" s="12">
         <v>-89</v>
       </c>
       <c r="Z41" s="12">
         <v>-66</v>
       </c>
       <c r="AA41" s="12">
         <v>-90</v>
       </c>
       <c r="AB41" s="1">
         <v>-37</v>
       </c>
       <c r="AC41" s="1">
         <v>21</v>
       </c>
       <c r="AD41" s="1">
         <v>-26</v>
       </c>
       <c r="AE41" s="18">
         <v>-88</v>
       </c>
-      <c r="AF41" s="54">
+      <c r="AF41" s="46">
         <v>-65</v>
       </c>
-      <c r="AG41" s="18"/>
+      <c r="AG41" s="84">
+        <v>-107</v>
+      </c>
       <c r="AH41" s="18"/>
       <c r="AI41" s="18"/>
       <c r="AJ41" s="18"/>
       <c r="AK41" s="18"/>
       <c r="AL41" s="18"/>
     </row>
     <row r="42" spans="1:38">
       <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="5">
         <v>-39</v>
       </c>
       <c r="C42" s="5">
         <v>-29</v>
       </c>
       <c r="D42" s="5">
         <v>-27</v>
       </c>
       <c r="E42" s="5">
         <v>-21</v>
       </c>
       <c r="F42" s="5">
         <v>-14</v>
       </c>
@@ -4775,54 +5406,56 @@
       </c>
       <c r="X42" s="12">
         <v>-15</v>
       </c>
       <c r="Y42" s="12">
         <v>-33</v>
       </c>
       <c r="Z42" s="12">
         <v>-36</v>
       </c>
       <c r="AA42" s="12">
         <v>-47</v>
       </c>
       <c r="AB42" s="1">
         <v>-57</v>
       </c>
       <c r="AC42" s="1">
         <v>-16</v>
       </c>
       <c r="AD42" s="1">
         <v>-6</v>
       </c>
       <c r="AE42" s="18">
         <v>-44</v>
       </c>
-      <c r="AF42" s="54">
+      <c r="AF42" s="46">
         <v>-46</v>
       </c>
-      <c r="AG42" s="18"/>
+      <c r="AG42" s="84">
+        <v>-53</v>
+      </c>
       <c r="AH42" s="18"/>
       <c r="AI42" s="18"/>
       <c r="AJ42" s="18"/>
       <c r="AK42" s="18"/>
       <c r="AL42" s="18"/>
     </row>
     <row r="43" spans="1:38">
       <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="5">
         <v>-28</v>
       </c>
       <c r="C43" s="5">
         <v>-32</v>
       </c>
       <c r="D43" s="5">
         <v>-47</v>
       </c>
       <c r="E43" s="5">
         <v>-34</v>
       </c>
       <c r="F43" s="5">
         <v>-32</v>
       </c>
@@ -4879,54 +5512,56 @@
       </c>
       <c r="X43" s="12">
         <v>-25</v>
       </c>
       <c r="Y43" s="12">
         <v>-45</v>
       </c>
       <c r="Z43" s="12">
         <v>-23</v>
       </c>
       <c r="AA43" s="12">
         <v>-28</v>
       </c>
       <c r="AB43" s="1">
         <v>-10</v>
       </c>
       <c r="AC43" s="1">
         <v>-29</v>
       </c>
       <c r="AD43" s="1">
         <v>-1</v>
       </c>
       <c r="AE43" s="18">
         <v>-18</v>
       </c>
-      <c r="AF43" s="54">
+      <c r="AF43" s="46">
         <v>-48</v>
       </c>
-      <c r="AG43" s="18"/>
+      <c r="AG43" s="84">
+        <v>-64</v>
+      </c>
       <c r="AH43" s="18"/>
       <c r="AI43" s="18"/>
       <c r="AJ43" s="18"/>
       <c r="AK43" s="18"/>
       <c r="AL43" s="18"/>
     </row>
     <row r="44" spans="1:38">
       <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="5">
         <v>-30</v>
       </c>
       <c r="C44" s="5">
         <v>-45</v>
       </c>
       <c r="D44" s="5">
         <v>-35</v>
       </c>
       <c r="E44" s="5">
         <v>-48</v>
       </c>
       <c r="F44" s="5">
         <v>-18</v>
       </c>
@@ -4983,54 +5618,56 @@
       </c>
       <c r="X44" s="12">
         <v>-42</v>
       </c>
       <c r="Y44" s="12">
         <v>-7</v>
       </c>
       <c r="Z44" s="12">
         <v>-65</v>
       </c>
       <c r="AA44" s="12">
         <v>-26</v>
       </c>
       <c r="AB44" s="1">
         <v>-24</v>
       </c>
       <c r="AC44" s="1">
         <v>-26</v>
       </c>
       <c r="AD44" s="1">
         <v>11</v>
       </c>
       <c r="AE44" s="18">
         <v>-25</v>
       </c>
-      <c r="AF44" s="54">
+      <c r="AF44" s="46">
         <v>-35</v>
       </c>
-      <c r="AG44" s="18"/>
+      <c r="AG44" s="84">
+        <v>-37</v>
+      </c>
       <c r="AH44" s="18"/>
       <c r="AI44" s="18"/>
       <c r="AJ44" s="18"/>
       <c r="AK44" s="18"/>
       <c r="AL44" s="18"/>
     </row>
     <row r="45" spans="1:38">
       <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="5">
         <v>-35</v>
       </c>
       <c r="C45" s="5">
         <v>-55</v>
       </c>
       <c r="D45" s="5">
         <v>-8</v>
       </c>
       <c r="E45" s="5">
         <v>-27</v>
       </c>
       <c r="F45" s="5">
         <v>-34</v>
       </c>
@@ -5087,54 +5724,56 @@
       </c>
       <c r="X45" s="12">
         <v>-57</v>
       </c>
       <c r="Y45" s="12">
         <v>-23</v>
       </c>
       <c r="Z45" s="12">
         <v>-56</v>
       </c>
       <c r="AA45" s="12">
         <v>-10</v>
       </c>
       <c r="AB45" s="1">
         <v>-31</v>
       </c>
       <c r="AC45" s="1">
         <v>-30</v>
       </c>
       <c r="AD45" s="1">
         <v>-19</v>
       </c>
       <c r="AE45" s="18">
         <v>-12</v>
       </c>
-      <c r="AF45" s="54">
+      <c r="AF45" s="46">
         <v>-59</v>
       </c>
-      <c r="AG45" s="18"/>
+      <c r="AG45" s="84">
+        <v>-43</v>
+      </c>
       <c r="AH45" s="18"/>
       <c r="AI45" s="18"/>
       <c r="AJ45" s="18"/>
       <c r="AK45" s="18"/>
       <c r="AL45" s="18"/>
     </row>
     <row r="46" spans="1:38">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>-22</v>
       </c>
       <c r="C46" s="5">
         <v>19</v>
       </c>
       <c r="D46" s="5">
         <v>-7</v>
       </c>
       <c r="E46" s="5">
         <v>309</v>
       </c>
       <c r="F46" s="5">
         <v>53</v>
       </c>
@@ -5191,54 +5830,56 @@
       </c>
       <c r="X46" s="12">
         <v>-28</v>
       </c>
       <c r="Y46" s="12">
         <v>-30</v>
       </c>
       <c r="Z46" s="12">
         <v>-2</v>
       </c>
       <c r="AA46" s="12">
         <v>32</v>
       </c>
       <c r="AB46" s="1">
         <v>-35</v>
       </c>
       <c r="AC46" s="1">
         <v>19</v>
       </c>
       <c r="AD46" s="1">
         <v>22</v>
       </c>
       <c r="AE46" s="18">
         <v>22</v>
       </c>
-      <c r="AF46" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG46" s="18"/>
+      <c r="AF46" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG46" s="84">
+        <v>34</v>
+      </c>
       <c r="AH46" s="18"/>
       <c r="AI46" s="18"/>
       <c r="AJ46" s="18"/>
       <c r="AK46" s="18"/>
       <c r="AL46" s="18"/>
     </row>
     <row r="47" spans="1:38">
       <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="5">
         <v>-5</v>
       </c>
       <c r="C47" s="5">
         <v>13</v>
       </c>
       <c r="D47" s="5">
         <v>1</v>
       </c>
       <c r="E47" s="5">
         <v>-16</v>
       </c>
       <c r="F47" s="5">
         <v>-18</v>
       </c>
@@ -5295,54 +5936,56 @@
       </c>
       <c r="X47" s="12">
         <v>-33</v>
       </c>
       <c r="Y47" s="12">
         <v>-25</v>
       </c>
       <c r="Z47" s="12">
         <v>-8</v>
       </c>
       <c r="AA47" s="12">
         <v>32</v>
       </c>
       <c r="AB47" s="1">
         <v>-2</v>
       </c>
       <c r="AC47" s="1">
         <v>-6</v>
       </c>
       <c r="AD47" s="1">
         <v>-17</v>
       </c>
       <c r="AE47" s="18">
         <v>-12</v>
       </c>
-      <c r="AF47" s="54">
+      <c r="AF47" s="46">
         <v>-21</v>
       </c>
-      <c r="AG47" s="18"/>
+      <c r="AG47" s="84">
+        <v>-58</v>
+      </c>
       <c r="AH47" s="18"/>
       <c r="AI47" s="18"/>
       <c r="AJ47" s="18"/>
       <c r="AK47" s="18"/>
       <c r="AL47" s="18"/>
     </row>
     <row r="48" spans="1:38">
       <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="5">
         <v>-10</v>
       </c>
       <c r="C48" s="5">
         <v>-62</v>
       </c>
       <c r="D48" s="5">
         <v>-23</v>
       </c>
       <c r="E48" s="5">
         <v>-20</v>
       </c>
       <c r="F48" s="5">
         <v>-26</v>
       </c>
@@ -5399,54 +6042,56 @@
       </c>
       <c r="X48" s="12">
         <v>-20</v>
       </c>
       <c r="Y48" s="12">
         <v>-33</v>
       </c>
       <c r="Z48" s="12">
         <v>-31</v>
       </c>
       <c r="AA48" s="12">
         <v>-25</v>
       </c>
       <c r="AB48" s="1">
         <v>-6</v>
       </c>
       <c r="AC48" s="1">
         <v>-14</v>
       </c>
       <c r="AD48" s="1">
         <v>-23</v>
       </c>
       <c r="AE48" s="18">
         <v>2</v>
       </c>
-      <c r="AF48" s="54">
+      <c r="AF48" s="46">
         <v>-2</v>
       </c>
-      <c r="AG48" s="18"/>
+      <c r="AG48" s="84">
+        <v>-41</v>
+      </c>
       <c r="AH48" s="18"/>
       <c r="AI48" s="18"/>
       <c r="AJ48" s="18"/>
       <c r="AK48" s="18"/>
       <c r="AL48" s="18"/>
     </row>
     <row r="49" spans="1:38">
       <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="5">
         <v>-44</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5">
         <v>-7</v>
       </c>
       <c r="E49" s="5">
         <v>25</v>
       </c>
       <c r="F49" s="5">
         <v>-12</v>
       </c>
@@ -5503,54 +6148,56 @@
       </c>
       <c r="X49" s="12">
         <v>-19</v>
       </c>
       <c r="Y49" s="12">
         <v>-12</v>
       </c>
       <c r="Z49" s="12">
         <v>55</v>
       </c>
       <c r="AA49" s="12">
         <v>63</v>
       </c>
       <c r="AB49" s="1">
         <v>-19</v>
       </c>
       <c r="AC49" s="1">
         <v>13</v>
       </c>
       <c r="AD49" s="1">
         <v>58</v>
       </c>
       <c r="AE49" s="18">
         <v>-64</v>
       </c>
-      <c r="AF49" s="54">
+      <c r="AF49" s="46">
         <v>12</v>
       </c>
-      <c r="AG49" s="18"/>
+      <c r="AG49" s="84">
+        <v>7</v>
+      </c>
       <c r="AH49" s="18"/>
       <c r="AI49" s="18"/>
       <c r="AJ49" s="18"/>
       <c r="AK49" s="18"/>
       <c r="AL49" s="18"/>
     </row>
     <row r="50" spans="1:38">
       <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="5">
         <v>-58</v>
       </c>
       <c r="C50" s="5">
         <v>-37</v>
       </c>
       <c r="D50" s="5">
         <v>-42</v>
       </c>
       <c r="E50" s="5">
         <v>-46</v>
       </c>
       <c r="F50" s="5">
         <v>-47</v>
       </c>
@@ -5607,54 +6254,56 @@
       </c>
       <c r="X50" s="12">
         <v>-83</v>
       </c>
       <c r="Y50" s="12">
         <v>-39</v>
       </c>
       <c r="Z50" s="12">
         <v>-69</v>
       </c>
       <c r="AA50" s="12">
         <v>-43</v>
       </c>
       <c r="AB50" s="1">
         <v>-20</v>
       </c>
       <c r="AC50" s="1">
         <v>-60</v>
       </c>
       <c r="AD50" s="1">
         <v>-2</v>
       </c>
       <c r="AE50" s="18">
         <v>-12</v>
       </c>
-      <c r="AF50" s="54">
+      <c r="AF50" s="46">
         <v>-33</v>
       </c>
-      <c r="AG50" s="18"/>
+      <c r="AG50" s="84">
+        <v>-26</v>
+      </c>
       <c r="AH50" s="18"/>
       <c r="AI50" s="18"/>
       <c r="AJ50" s="18"/>
       <c r="AK50" s="18"/>
       <c r="AL50" s="18"/>
     </row>
     <row r="51" spans="1:38">
       <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="5">
         <v>-33</v>
       </c>
       <c r="C51" s="5">
         <v>-20</v>
       </c>
       <c r="D51" s="5">
         <v>5</v>
       </c>
       <c r="E51" s="5">
         <v>-15</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>16</v>
       </c>
@@ -5711,54 +6360,56 @@
       </c>
       <c r="X51" s="12">
         <v>-40</v>
       </c>
       <c r="Y51" s="12">
         <v>-18</v>
       </c>
       <c r="Z51" s="12">
         <v>-19</v>
       </c>
       <c r="AA51" s="12">
         <v>-12</v>
       </c>
       <c r="AB51" s="1">
         <v>-33</v>
       </c>
       <c r="AC51" s="1">
         <v>34</v>
       </c>
       <c r="AD51" s="1">
         <v>-21</v>
       </c>
       <c r="AE51" s="18">
         <v>-40</v>
       </c>
-      <c r="AF51" s="54">
+      <c r="AF51" s="46">
         <v>-33</v>
       </c>
-      <c r="AG51" s="18"/>
+      <c r="AG51" s="84">
+        <v>-45</v>
+      </c>
       <c r="AH51" s="18"/>
       <c r="AI51" s="18"/>
       <c r="AJ51" s="18"/>
       <c r="AK51" s="18"/>
       <c r="AL51" s="18"/>
     </row>
     <row r="52" spans="1:38">
       <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="5">
         <v>-77</v>
       </c>
       <c r="C52" s="5">
         <v>-63</v>
       </c>
       <c r="D52" s="5">
         <v>-26</v>
       </c>
       <c r="E52" s="5">
         <v>-31</v>
       </c>
       <c r="F52" s="5">
         <v>-34</v>
       </c>
@@ -5815,54 +6466,56 @@
       </c>
       <c r="X52" s="12">
         <v>-96</v>
       </c>
       <c r="Y52" s="12">
         <v>-52</v>
       </c>
       <c r="Z52" s="12">
         <v>-19</v>
       </c>
       <c r="AA52" s="12">
         <v>-33</v>
       </c>
       <c r="AB52" s="1">
         <v>-44</v>
       </c>
       <c r="AC52" s="1">
         <v>-29</v>
       </c>
       <c r="AD52" s="1">
         <v>-60</v>
       </c>
       <c r="AE52" s="18">
         <v>-23</v>
       </c>
-      <c r="AF52" s="54">
+      <c r="AF52" s="46">
         <v>-45</v>
       </c>
-      <c r="AG52" s="35"/>
+      <c r="AG52" s="84">
+        <v>-115</v>
+      </c>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
       <c r="AL52" s="18"/>
     </row>
     <row r="53" spans="1:38">
       <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="8">
         <v>-37</v>
       </c>
       <c r="C53" s="8">
         <v>-22</v>
       </c>
       <c r="D53" s="8">
         <v>-10</v>
       </c>
       <c r="E53" s="8">
         <v>-1</v>
       </c>
       <c r="F53" s="8">
         <v>-44</v>
       </c>
@@ -5919,54 +6572,56 @@
       </c>
       <c r="X53" s="8">
         <v>-56</v>
       </c>
       <c r="Y53" s="8">
         <v>-32</v>
       </c>
       <c r="Z53" s="8">
         <v>-27</v>
       </c>
       <c r="AA53" s="8">
         <v>-73</v>
       </c>
       <c r="AB53" s="30">
         <v>-34</v>
       </c>
       <c r="AC53" s="30">
         <v>-28</v>
       </c>
       <c r="AD53" s="30">
         <v>-10</v>
       </c>
       <c r="AE53" s="36">
         <v>-66</v>
       </c>
-      <c r="AF53" s="56">
+      <c r="AF53" s="48">
         <v>-33</v>
       </c>
-      <c r="AG53" s="36"/>
+      <c r="AG53" s="45">
+        <v>-84</v>
+      </c>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
       <c r="AL53" s="18"/>
     </row>
     <row r="54" spans="1:38">
       <c r="D54" s="6"/>
       <c r="Z54" s="6"/>
       <c r="AA54" s="6"/>
       <c r="AD54" s="22"/>
     </row>
     <row r="55" spans="1:38">
       <c r="Z55" s="6"/>
       <c r="AA55" s="6"/>
       <c r="AD55" s="22"/>
     </row>
     <row r="56" spans="1:38">
       <c r="Z56" s="6"/>
       <c r="AA56" s="6"/>
       <c r="AD56" s="22"/>
     </row>
     <row r="57" spans="1:38">
       <c r="Z57" s="6"/>
       <c r="AA57" s="6"/>
@@ -8550,191 +9205,191 @@
     </row>
     <row r="577" spans="26:27">
       <c r="Z577" s="6"/>
       <c r="AA577" s="6"/>
     </row>
     <row r="578" spans="26:27">
       <c r="Z578" s="25"/>
       <c r="AA578" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AJ4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="X13" workbookViewId="0">
-      <selection activeCell="AF53" sqref="AF53"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="18" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="18" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="18"/>
+    <col min="2" max="2" width="6.109375" style="18" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="18" customWidth="1"/>
+    <col min="4" max="4" width="4.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="18" customWidth="1"/>
+    <col min="6" max="8" width="4.88671875" style="18" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="18" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="18" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="18" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="18" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="18" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="18" customWidth="1"/>
+    <col min="16" max="16" width="4.88671875" style="18" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="18" customWidth="1"/>
+    <col min="18" max="18" width="5.33203125" style="18" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="18" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="18" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="18" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="18" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="18" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="18" customWidth="1"/>
+    <col min="26" max="26" width="7.44140625" style="18" customWidth="1"/>
+    <col min="27" max="27" width="9.109375" style="18" customWidth="1"/>
+    <col min="28" max="28" width="9.6640625" style="18" customWidth="1"/>
+    <col min="29" max="29" width="9.109375" style="18" customWidth="1"/>
+    <col min="30" max="16384" width="9.109375" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="48"/>
-[...22 lines deleted...]
-      <c r="Y1" s="48"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
     <row r="3" spans="1:37" s="3" customFormat="1">
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="46"/>
-      <c r="B4" s="44">
+      <c r="A4" s="74"/>
+      <c r="B4" s="72">
         <v>2024</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="72">
         <v>2025</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="44">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="72">
         <v>2026</v>
       </c>
-      <c r="AA4" s="45"/>
-[...9 lines deleted...]
-      <c r="AK4" s="45"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="47"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -8801,77 +9456,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="51"/>
-[...22 lines deleted...]
-      <c r="Y6" s="51"/>
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="7">
         <v>1738</v>
       </c>
       <c r="C7" s="7">
         <v>1577</v>
       </c>
       <c r="D7" s="7">
         <v>1520</v>
       </c>
       <c r="E7" s="7">
         <v>2024</v>
       </c>
       <c r="F7" s="7">
         <v>1466</v>
       </c>
       <c r="G7" s="7">
         <v>1519</v>
       </c>
       <c r="H7" s="7">
         <v>1716</v>
@@ -8923,54 +9578,56 @@
       </c>
       <c r="X7" s="7">
         <v>1703</v>
       </c>
       <c r="Y7" s="7">
         <v>1512</v>
       </c>
       <c r="Z7" s="1">
         <v>2084</v>
       </c>
       <c r="AA7" s="1">
         <v>2415</v>
       </c>
       <c r="AB7" s="31">
         <v>2485</v>
       </c>
       <c r="AC7" s="1">
         <v>2246</v>
       </c>
       <c r="AD7" s="1">
         <v>1740</v>
       </c>
       <c r="AE7" s="1">
         <v>2371</v>
       </c>
-      <c r="AF7" s="54">
+      <c r="AF7" s="43">
         <v>2330</v>
       </c>
-      <c r="AG7" s="35"/>
+      <c r="AG7" s="43">
+        <v>2839</v>
+      </c>
       <c r="AH7" s="35"/>
       <c r="AI7" s="35"/>
       <c r="AJ7" s="35"/>
       <c r="AK7" s="35"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>598</v>
       </c>
       <c r="C8" s="7">
         <v>594</v>
       </c>
       <c r="D8" s="7">
         <v>518</v>
       </c>
       <c r="E8" s="7">
         <v>595</v>
       </c>
       <c r="F8" s="7">
         <v>470</v>
       </c>
       <c r="G8" s="7">
@@ -9026,54 +9683,56 @@
       </c>
       <c r="X8" s="7">
         <v>638</v>
       </c>
       <c r="Y8" s="7">
         <v>541</v>
       </c>
       <c r="Z8" s="1">
         <v>719</v>
       </c>
       <c r="AA8" s="1">
         <v>749</v>
       </c>
       <c r="AB8" s="31">
         <v>899</v>
       </c>
       <c r="AC8" s="1">
         <v>697</v>
       </c>
       <c r="AD8" s="1">
         <v>529</v>
       </c>
       <c r="AE8" s="1">
         <v>771</v>
       </c>
-      <c r="AF8" s="54">
+      <c r="AF8" s="43">
         <v>768</v>
       </c>
-      <c r="AG8" s="35"/>
+      <c r="AG8" s="43">
+        <v>1012</v>
+      </c>
       <c r="AH8" s="35"/>
       <c r="AI8" s="35"/>
       <c r="AJ8" s="35"/>
       <c r="AK8" s="35"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7">
         <v>97</v>
       </c>
       <c r="C9" s="7">
         <v>68</v>
       </c>
       <c r="D9" s="7">
         <v>89</v>
       </c>
       <c r="E9" s="7">
         <v>99</v>
       </c>
       <c r="F9" s="7">
         <v>86</v>
       </c>
       <c r="G9" s="7">
@@ -9129,54 +9788,56 @@
       </c>
       <c r="X9" s="7">
         <v>96</v>
       </c>
       <c r="Y9" s="7">
         <v>58</v>
       </c>
       <c r="Z9" s="1">
         <v>114</v>
       </c>
       <c r="AA9" s="1">
         <v>138</v>
       </c>
       <c r="AB9" s="31">
         <v>156</v>
       </c>
       <c r="AC9" s="1">
         <v>200</v>
       </c>
       <c r="AD9" s="1">
         <v>145</v>
       </c>
       <c r="AE9" s="1">
         <v>137</v>
       </c>
-      <c r="AF9" s="54">
+      <c r="AF9" s="43">
         <v>142</v>
       </c>
-      <c r="AG9" s="35"/>
+      <c r="AG9" s="43">
+        <v>151</v>
+      </c>
       <c r="AH9" s="35"/>
       <c r="AI9" s="35"/>
       <c r="AJ9" s="35"/>
       <c r="AK9" s="35"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7">
         <v>55</v>
       </c>
       <c r="C10" s="7">
         <v>41</v>
       </c>
       <c r="D10" s="7">
         <v>45</v>
       </c>
       <c r="E10" s="7">
         <v>56</v>
       </c>
       <c r="F10" s="7">
         <v>52</v>
       </c>
       <c r="G10" s="7">
@@ -9232,54 +9893,56 @@
       </c>
       <c r="X10" s="7">
         <v>66</v>
       </c>
       <c r="Y10" s="7">
         <v>36</v>
       </c>
       <c r="Z10" s="1">
         <v>62</v>
       </c>
       <c r="AA10" s="1">
         <v>47</v>
       </c>
       <c r="AB10" s="31">
         <v>49</v>
       </c>
       <c r="AC10" s="1">
         <v>56</v>
       </c>
       <c r="AD10" s="1">
         <v>63</v>
       </c>
       <c r="AE10" s="1">
         <v>57</v>
       </c>
-      <c r="AF10" s="54">
+      <c r="AF10" s="43">
         <v>67</v>
       </c>
-      <c r="AG10" s="35"/>
+      <c r="AG10" s="43">
+        <v>96</v>
+      </c>
       <c r="AH10" s="35"/>
       <c r="AI10" s="35"/>
       <c r="AJ10" s="35"/>
       <c r="AK10" s="35"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>88</v>
       </c>
       <c r="C11" s="7">
         <v>97</v>
       </c>
       <c r="D11" s="7">
         <v>62</v>
       </c>
       <c r="E11" s="7">
         <v>74</v>
       </c>
       <c r="F11" s="7">
         <v>88</v>
       </c>
       <c r="G11" s="7">
@@ -9335,54 +9998,56 @@
       </c>
       <c r="X11" s="7">
         <v>80</v>
       </c>
       <c r="Y11" s="7">
         <v>62</v>
       </c>
       <c r="Z11" s="1">
         <v>137</v>
       </c>
       <c r="AA11" s="1">
         <v>130</v>
       </c>
       <c r="AB11" s="31">
         <v>131</v>
       </c>
       <c r="AC11" s="1">
         <v>86</v>
       </c>
       <c r="AD11" s="1">
         <v>105</v>
       </c>
       <c r="AE11" s="1">
         <v>157</v>
       </c>
-      <c r="AF11" s="54">
+      <c r="AF11" s="43">
         <v>129</v>
       </c>
-      <c r="AG11" s="35"/>
+      <c r="AG11" s="43">
+        <v>140</v>
+      </c>
       <c r="AH11" s="35"/>
       <c r="AI11" s="35"/>
       <c r="AJ11" s="35"/>
       <c r="AK11" s="35"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>71</v>
       </c>
       <c r="C12" s="7">
         <v>53</v>
       </c>
       <c r="D12" s="7">
         <v>58</v>
       </c>
       <c r="E12" s="7">
         <v>58</v>
       </c>
       <c r="F12" s="7">
         <v>47</v>
       </c>
       <c r="G12" s="7">
@@ -9438,54 +10103,56 @@
       </c>
       <c r="X12" s="7">
         <v>51</v>
       </c>
       <c r="Y12" s="7">
         <v>79</v>
       </c>
       <c r="Z12" s="1">
         <v>59</v>
       </c>
       <c r="AA12" s="1">
         <v>92</v>
       </c>
       <c r="AB12" s="31">
         <v>87</v>
       </c>
       <c r="AC12" s="1">
         <v>85</v>
       </c>
       <c r="AD12" s="1">
         <v>84</v>
       </c>
       <c r="AE12" s="1">
         <v>79</v>
       </c>
-      <c r="AF12" s="54">
+      <c r="AF12" s="43">
         <v>91</v>
       </c>
-      <c r="AG12" s="35"/>
+      <c r="AG12" s="43">
+        <v>95</v>
+      </c>
       <c r="AH12" s="35"/>
       <c r="AI12" s="35"/>
       <c r="AJ12" s="35"/>
       <c r="AK12" s="35"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>92</v>
       </c>
       <c r="C13" s="7">
         <v>39</v>
       </c>
       <c r="D13" s="7">
         <v>65</v>
       </c>
       <c r="E13" s="7">
         <v>79</v>
       </c>
       <c r="F13" s="7">
         <v>53</v>
       </c>
       <c r="G13" s="7">
@@ -9541,54 +10208,56 @@
       </c>
       <c r="X13" s="7">
         <v>56</v>
       </c>
       <c r="Y13" s="7">
         <v>72</v>
       </c>
       <c r="Z13" s="1">
         <v>65</v>
       </c>
       <c r="AA13" s="1">
         <v>71</v>
       </c>
       <c r="AB13" s="31">
         <v>94</v>
       </c>
       <c r="AC13" s="1">
         <v>69</v>
       </c>
       <c r="AD13" s="1">
         <v>47</v>
       </c>
       <c r="AE13" s="1">
         <v>83</v>
       </c>
-      <c r="AF13" s="54">
+      <c r="AF13" s="43">
         <v>78</v>
       </c>
-      <c r="AG13" s="35"/>
+      <c r="AG13" s="43">
+        <v>94</v>
+      </c>
       <c r="AH13" s="35"/>
       <c r="AI13" s="35"/>
       <c r="AJ13" s="35"/>
       <c r="AK13" s="35"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>249</v>
       </c>
       <c r="C14" s="7">
         <v>232</v>
       </c>
       <c r="D14" s="7">
         <v>182</v>
       </c>
       <c r="E14" s="7">
         <v>556</v>
       </c>
       <c r="F14" s="7">
         <v>229</v>
       </c>
       <c r="G14" s="7">
@@ -9644,54 +10313,56 @@
       </c>
       <c r="X14" s="7">
         <v>204</v>
       </c>
       <c r="Y14" s="7">
         <v>187</v>
       </c>
       <c r="Z14" s="1">
         <v>273</v>
       </c>
       <c r="AA14" s="1">
         <v>311</v>
       </c>
       <c r="AB14" s="31">
         <v>283</v>
       </c>
       <c r="AC14" s="1">
         <v>260</v>
       </c>
       <c r="AD14" s="1">
         <v>236</v>
       </c>
       <c r="AE14" s="1">
         <v>334</v>
       </c>
-      <c r="AF14" s="54">
+      <c r="AF14" s="43">
         <v>295</v>
       </c>
-      <c r="AG14" s="35"/>
+      <c r="AG14" s="43">
+        <v>374</v>
+      </c>
       <c r="AH14" s="35"/>
       <c r="AI14" s="35"/>
       <c r="AJ14" s="35"/>
       <c r="AK14" s="35"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7">
         <v>58</v>
       </c>
       <c r="C15" s="7">
         <v>62</v>
       </c>
       <c r="D15" s="7">
         <v>69</v>
       </c>
       <c r="E15" s="7">
         <v>53</v>
       </c>
       <c r="F15" s="7">
         <v>48</v>
       </c>
       <c r="G15" s="7">
@@ -9747,54 +10418,56 @@
       </c>
       <c r="X15" s="7">
         <v>66</v>
       </c>
       <c r="Y15" s="7">
         <v>52</v>
       </c>
       <c r="Z15" s="1">
         <v>72</v>
       </c>
       <c r="AA15" s="1">
         <v>129</v>
       </c>
       <c r="AB15" s="31">
         <v>87</v>
       </c>
       <c r="AC15" s="1">
         <v>101</v>
       </c>
       <c r="AD15" s="1">
         <v>51</v>
       </c>
       <c r="AE15" s="18">
         <v>84</v>
       </c>
-      <c r="AF15" s="54">
+      <c r="AF15" s="43">
         <v>63</v>
       </c>
-      <c r="AG15" s="35"/>
+      <c r="AG15" s="43">
+        <v>73</v>
+      </c>
       <c r="AH15" s="35"/>
       <c r="AI15" s="35"/>
       <c r="AJ15" s="35"/>
       <c r="AK15" s="35"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7">
         <v>85</v>
       </c>
       <c r="C16" s="7">
         <v>50</v>
       </c>
       <c r="D16" s="7">
         <v>51</v>
       </c>
       <c r="E16" s="7">
         <v>49</v>
       </c>
       <c r="F16" s="7">
         <v>63</v>
       </c>
       <c r="G16" s="7">
@@ -9850,54 +10523,56 @@
       </c>
       <c r="X16" s="7">
         <v>66</v>
       </c>
       <c r="Y16" s="7">
         <v>46</v>
       </c>
       <c r="Z16" s="1">
         <v>74</v>
       </c>
       <c r="AA16" s="1">
         <v>111</v>
       </c>
       <c r="AB16" s="31">
         <v>107</v>
       </c>
       <c r="AC16" s="1">
         <v>89</v>
       </c>
       <c r="AD16" s="1">
         <v>46</v>
       </c>
       <c r="AE16" s="18">
         <v>89</v>
       </c>
-      <c r="AF16" s="54">
+      <c r="AF16" s="43">
         <v>116</v>
       </c>
-      <c r="AG16" s="35"/>
+      <c r="AG16" s="43">
+        <v>142</v>
+      </c>
       <c r="AH16" s="35"/>
       <c r="AI16" s="35"/>
       <c r="AJ16" s="35"/>
       <c r="AK16" s="35"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7">
         <v>49</v>
       </c>
       <c r="C17" s="7">
         <v>79</v>
       </c>
       <c r="D17" s="7">
         <v>56</v>
       </c>
       <c r="E17" s="7">
         <v>89</v>
       </c>
       <c r="F17" s="7">
         <v>49</v>
       </c>
       <c r="G17" s="7">
@@ -9953,54 +10628,56 @@
       </c>
       <c r="X17" s="7">
         <v>69</v>
       </c>
       <c r="Y17" s="7">
         <v>85</v>
       </c>
       <c r="Z17" s="1">
         <v>146</v>
       </c>
       <c r="AA17" s="1">
         <v>174</v>
       </c>
       <c r="AB17" s="31">
         <v>135</v>
       </c>
       <c r="AC17" s="1">
         <v>135</v>
       </c>
       <c r="AD17" s="1">
         <v>124</v>
       </c>
       <c r="AE17" s="18">
         <v>90</v>
       </c>
-      <c r="AF17" s="54">
+      <c r="AF17" s="43">
         <v>115</v>
       </c>
-      <c r="AG17" s="35"/>
+      <c r="AG17" s="43">
+        <v>153</v>
+      </c>
       <c r="AH17" s="35"/>
       <c r="AI17" s="35"/>
       <c r="AJ17" s="35"/>
       <c r="AK17" s="35"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>125</v>
       </c>
       <c r="C18" s="7">
         <v>106</v>
       </c>
       <c r="D18" s="7">
         <v>101</v>
       </c>
       <c r="E18" s="7">
         <v>111</v>
       </c>
       <c r="F18" s="7">
         <v>96</v>
       </c>
       <c r="G18" s="7">
@@ -10056,54 +10733,56 @@
       </c>
       <c r="X18" s="7">
         <v>133</v>
       </c>
       <c r="Y18" s="7">
         <v>96</v>
       </c>
       <c r="Z18" s="1">
         <v>126</v>
       </c>
       <c r="AA18" s="1">
         <v>179</v>
       </c>
       <c r="AB18" s="31">
         <v>171</v>
       </c>
       <c r="AC18" s="1">
         <v>156</v>
       </c>
       <c r="AD18" s="1">
         <v>122</v>
       </c>
       <c r="AE18" s="18">
         <v>214</v>
       </c>
-      <c r="AF18" s="54">
+      <c r="AF18" s="43">
         <v>182</v>
       </c>
-      <c r="AG18" s="35"/>
+      <c r="AG18" s="43">
+        <v>220</v>
+      </c>
       <c r="AH18" s="35"/>
       <c r="AI18" s="35"/>
       <c r="AJ18" s="35"/>
       <c r="AK18" s="35"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7">
         <v>33</v>
       </c>
       <c r="C19" s="7">
         <v>25</v>
       </c>
       <c r="D19" s="7">
         <v>52</v>
       </c>
       <c r="E19" s="7">
         <v>31</v>
       </c>
       <c r="F19" s="7">
         <v>41</v>
       </c>
       <c r="G19" s="7">
@@ -10159,54 +10838,56 @@
       </c>
       <c r="X19" s="7">
         <v>35</v>
       </c>
       <c r="Y19" s="7">
         <v>46</v>
       </c>
       <c r="Z19" s="1">
         <v>44</v>
       </c>
       <c r="AA19" s="1">
         <v>51</v>
       </c>
       <c r="AB19" s="31">
         <v>44</v>
       </c>
       <c r="AC19" s="1">
         <v>108</v>
       </c>
       <c r="AD19" s="1">
         <v>36</v>
       </c>
       <c r="AE19" s="18">
         <v>41</v>
       </c>
-      <c r="AF19" s="54">
+      <c r="AF19" s="43">
         <v>65</v>
       </c>
-      <c r="AG19" s="35"/>
+      <c r="AG19" s="43">
+        <v>65</v>
+      </c>
       <c r="AH19" s="35"/>
       <c r="AI19" s="35"/>
       <c r="AJ19" s="35"/>
       <c r="AK19" s="35"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7">
         <v>44</v>
       </c>
       <c r="C20" s="7">
         <v>28</v>
       </c>
       <c r="D20" s="7">
         <v>67</v>
       </c>
       <c r="E20" s="7">
         <v>45</v>
       </c>
       <c r="F20" s="7">
         <v>60</v>
       </c>
       <c r="G20" s="7">
@@ -10262,54 +10943,56 @@
       </c>
       <c r="X20" s="7">
         <v>37</v>
       </c>
       <c r="Y20" s="7">
         <v>35</v>
       </c>
       <c r="Z20" s="1">
         <v>82</v>
       </c>
       <c r="AA20" s="1">
         <v>83</v>
       </c>
       <c r="AB20" s="31">
         <v>91</v>
       </c>
       <c r="AC20" s="1">
         <v>59</v>
       </c>
       <c r="AD20" s="1">
         <v>35</v>
       </c>
       <c r="AE20" s="18">
         <v>96</v>
       </c>
-      <c r="AF20" s="54">
+      <c r="AF20" s="43">
         <v>84</v>
       </c>
-      <c r="AG20" s="35"/>
+      <c r="AG20" s="43">
+        <v>73</v>
+      </c>
       <c r="AH20" s="35"/>
       <c r="AI20" s="35"/>
       <c r="AJ20" s="35"/>
       <c r="AK20" s="35"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>94</v>
       </c>
       <c r="C21" s="7">
         <v>103</v>
       </c>
       <c r="D21" s="7">
         <v>105</v>
       </c>
       <c r="E21" s="7">
         <v>129</v>
       </c>
       <c r="F21" s="7">
         <v>84</v>
       </c>
       <c r="G21" s="7">
@@ -10365,87 +11048,89 @@
       </c>
       <c r="X21" s="7">
         <v>106</v>
       </c>
       <c r="Y21" s="7">
         <v>117</v>
       </c>
       <c r="Z21" s="1">
         <v>111</v>
       </c>
       <c r="AA21" s="1">
         <v>150</v>
       </c>
       <c r="AB21" s="31">
         <v>151</v>
       </c>
       <c r="AC21" s="1">
         <v>145</v>
       </c>
       <c r="AD21" s="1">
         <v>117</v>
       </c>
       <c r="AE21" s="18">
         <v>139</v>
       </c>
-      <c r="AF21" s="54">
+      <c r="AF21" s="43">
         <v>135</v>
       </c>
-      <c r="AG21" s="35"/>
+      <c r="AG21" s="43">
+        <v>151</v>
+      </c>
       <c r="AH21" s="35"/>
       <c r="AI21" s="35"/>
       <c r="AJ21" s="35"/>
       <c r="AK21" s="35"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="52" t="s">
+      <c r="A22" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="52"/>
-[...22 lines deleted...]
-      <c r="Y22" s="52"/>
+      <c r="B22" s="81"/>
+      <c r="C22" s="81"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="81"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="81"/>
+      <c r="H22" s="81"/>
+      <c r="I22" s="81"/>
+      <c r="J22" s="81"/>
+      <c r="K22" s="81"/>
+      <c r="L22" s="81"/>
+      <c r="M22" s="81"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="81"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="81"/>
+      <c r="R22" s="81"/>
+      <c r="S22" s="81"/>
+      <c r="T22" s="81"/>
+      <c r="U22" s="81"/>
+      <c r="V22" s="81"/>
+      <c r="W22" s="81"/>
+      <c r="X22" s="81"/>
+      <c r="Y22" s="81"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
       <c r="AF22" s="35"/>
       <c r="AG22" s="35"/>
       <c r="AH22" s="35"/>
       <c r="AI22" s="35"/>
       <c r="AJ22" s="35"/>
       <c r="AK22" s="35"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="7">
         <v>740</v>
       </c>
       <c r="C23" s="7">
         <v>720</v>
       </c>
       <c r="D23" s="7">
         <v>634</v>
       </c>
       <c r="E23" s="7">
         <v>727</v>
       </c>
@@ -10505,54 +11190,56 @@
       </c>
       <c r="X23" s="7">
         <v>786</v>
       </c>
       <c r="Y23" s="7">
         <v>637</v>
       </c>
       <c r="Z23" s="26">
         <v>880</v>
       </c>
       <c r="AA23" s="26">
         <v>959</v>
       </c>
       <c r="AB23" s="31">
         <v>1071</v>
       </c>
       <c r="AC23" s="1">
         <v>883</v>
       </c>
       <c r="AD23" s="1">
         <v>639</v>
       </c>
       <c r="AE23" s="1">
         <v>973</v>
       </c>
-      <c r="AF23" s="54">
+      <c r="AF23" s="43">
         <v>976</v>
       </c>
-      <c r="AG23" s="35"/>
+      <c r="AG23" s="43">
+        <v>1248</v>
+      </c>
       <c r="AH23" s="35"/>
       <c r="AI23" s="35"/>
       <c r="AJ23" s="35"/>
       <c r="AK23" s="35"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>598</v>
       </c>
       <c r="C24" s="7">
         <v>594</v>
       </c>
       <c r="D24" s="7">
         <v>518</v>
       </c>
       <c r="E24" s="7">
         <v>595</v>
       </c>
       <c r="F24" s="7">
         <v>470</v>
       </c>
       <c r="G24" s="7">
@@ -10608,54 +11295,56 @@
       </c>
       <c r="X24" s="7">
         <v>638</v>
       </c>
       <c r="Y24" s="7">
         <v>541</v>
       </c>
       <c r="Z24" s="26">
         <v>719</v>
       </c>
       <c r="AA24" s="26">
         <v>749</v>
       </c>
       <c r="AB24" s="31">
         <v>899</v>
       </c>
       <c r="AC24" s="1">
         <v>697</v>
       </c>
       <c r="AD24" s="1">
         <v>529</v>
       </c>
       <c r="AE24" s="1">
         <v>771</v>
       </c>
-      <c r="AF24" s="54">
+      <c r="AF24" s="43">
         <v>768</v>
       </c>
-      <c r="AG24" s="35"/>
+      <c r="AG24" s="43">
+        <v>1012</v>
+      </c>
       <c r="AH24" s="35"/>
       <c r="AI24" s="35"/>
       <c r="AJ24" s="35"/>
       <c r="AK24" s="35"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
@@ -10711,54 +11400,56 @@
       </c>
       <c r="X25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="35"/>
+      <c r="AF25" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH25" s="35"/>
       <c r="AI25" s="35"/>
       <c r="AJ25" s="35"/>
       <c r="AK25" s="35"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
@@ -10814,54 +11505,56 @@
       </c>
       <c r="X26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="35"/>
+      <c r="AF26" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH26" s="35"/>
       <c r="AI26" s="35"/>
       <c r="AJ26" s="35"/>
       <c r="AK26" s="35"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7">
         <v>34</v>
       </c>
       <c r="C27" s="7">
         <v>34</v>
       </c>
       <c r="D27" s="7">
         <v>31</v>
       </c>
       <c r="E27" s="7">
         <v>25</v>
       </c>
       <c r="F27" s="7">
         <v>52</v>
       </c>
       <c r="G27" s="7">
@@ -10917,56 +11610,58 @@
       </c>
       <c r="X27" s="7">
         <v>31</v>
       </c>
       <c r="Y27" s="7">
         <v>29</v>
       </c>
       <c r="Z27" s="26">
         <v>47</v>
       </c>
       <c r="AA27" s="26">
         <v>54</v>
       </c>
       <c r="AB27" s="31">
         <v>45</v>
       </c>
       <c r="AC27" s="1">
         <v>35</v>
       </c>
       <c r="AD27" s="1">
         <v>36</v>
       </c>
       <c r="AE27" s="1">
         <v>76</v>
       </c>
-      <c r="AF27" s="54">
+      <c r="AF27" s="43">
         <v>58</v>
       </c>
-      <c r="AG27" s="35"/>
+      <c r="AG27" s="43">
+        <v>67</v>
+      </c>
       <c r="AH27" s="35"/>
-      <c r="AI27" s="35"/>
+      <c r="AI27" s="83"/>
       <c r="AJ27" s="35"/>
       <c r="AK27" s="35"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
@@ -11020,54 +11715,56 @@
       </c>
       <c r="X28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="35"/>
+      <c r="AF28" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH28" s="35"/>
       <c r="AI28" s="35"/>
       <c r="AJ28" s="35"/>
       <c r="AK28" s="35"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
@@ -11123,54 +11820,56 @@
       </c>
       <c r="X29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="35"/>
+      <c r="AF29" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
       <c r="AJ29" s="35"/>
       <c r="AK29" s="35"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
@@ -11226,54 +11925,56 @@
       </c>
       <c r="X30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="35"/>
+      <c r="AF30" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH30" s="35"/>
       <c r="AI30" s="35"/>
       <c r="AJ30" s="35"/>
       <c r="AK30" s="35"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="7">
         <v>18</v>
       </c>
       <c r="C31" s="7">
         <v>17</v>
       </c>
       <c r="D31" s="7">
         <v>22</v>
       </c>
       <c r="E31" s="7">
         <v>20</v>
       </c>
       <c r="F31" s="7">
         <v>14</v>
       </c>
       <c r="G31" s="7">
@@ -11329,54 +12030,56 @@
       </c>
       <c r="X31" s="7">
         <v>25</v>
       </c>
       <c r="Y31" s="7">
         <v>19</v>
       </c>
       <c r="Z31" s="26">
         <v>21</v>
       </c>
       <c r="AA31" s="26">
         <v>35</v>
       </c>
       <c r="AB31" s="31">
         <v>29</v>
       </c>
       <c r="AC31" s="1">
         <v>28</v>
       </c>
       <c r="AD31" s="1">
         <v>17</v>
       </c>
       <c r="AE31" s="1">
         <v>34</v>
       </c>
-      <c r="AF31" s="54">
+      <c r="AF31" s="43">
         <v>22</v>
       </c>
-      <c r="AG31" s="35"/>
+      <c r="AG31" s="43">
+        <v>29</v>
+      </c>
       <c r="AH31" s="35"/>
       <c r="AI31" s="35"/>
       <c r="AJ31" s="35"/>
       <c r="AK31" s="35"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="7">
         <v>40</v>
       </c>
       <c r="C32" s="7">
         <v>34</v>
       </c>
       <c r="D32" s="7">
         <v>27</v>
       </c>
       <c r="E32" s="7">
         <v>35</v>
       </c>
       <c r="F32" s="7">
         <v>42</v>
       </c>
       <c r="G32" s="7">
@@ -11432,54 +12135,56 @@
       </c>
       <c r="X32" s="7">
         <v>33</v>
       </c>
       <c r="Y32" s="7">
         <v>21</v>
       </c>
       <c r="Z32" s="26">
         <v>47</v>
       </c>
       <c r="AA32" s="26">
         <v>59</v>
       </c>
       <c r="AB32" s="31">
         <v>49</v>
       </c>
       <c r="AC32" s="1">
         <v>63</v>
       </c>
       <c r="AD32" s="1">
         <v>20</v>
       </c>
       <c r="AE32" s="1">
         <v>37</v>
       </c>
-      <c r="AF32" s="54">
+      <c r="AF32" s="43">
         <v>56</v>
       </c>
-      <c r="AG32" s="35"/>
+      <c r="AG32" s="43">
+        <v>75</v>
+      </c>
       <c r="AH32" s="35"/>
       <c r="AI32" s="35"/>
       <c r="AJ32" s="35"/>
       <c r="AK32" s="35"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
@@ -11535,54 +12240,56 @@
       </c>
       <c r="X33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="35"/>
+      <c r="AF33" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH33" s="35"/>
       <c r="AI33" s="35"/>
       <c r="AJ33" s="35"/>
       <c r="AK33" s="35"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="7">
         <v>50</v>
       </c>
       <c r="C34" s="7">
         <v>41</v>
       </c>
       <c r="D34" s="7">
         <v>36</v>
       </c>
       <c r="E34" s="7">
         <v>52</v>
       </c>
       <c r="F34" s="7">
         <v>33</v>
       </c>
       <c r="G34" s="7">
@@ -11638,54 +12345,56 @@
       </c>
       <c r="X34" s="7">
         <v>59</v>
       </c>
       <c r="Y34" s="7">
         <v>27</v>
       </c>
       <c r="Z34" s="26">
         <v>46</v>
       </c>
       <c r="AA34" s="26">
         <v>62</v>
       </c>
       <c r="AB34" s="31">
         <v>49</v>
       </c>
       <c r="AC34" s="1">
         <v>60</v>
       </c>
       <c r="AD34" s="1">
         <v>37</v>
       </c>
       <c r="AE34" s="18">
         <v>55</v>
       </c>
-      <c r="AF34" s="54">
+      <c r="AF34" s="43">
         <v>72</v>
       </c>
-      <c r="AG34" s="35"/>
+      <c r="AG34" s="43">
+        <v>65</v>
+      </c>
       <c r="AH34" s="35"/>
       <c r="AI34" s="35"/>
       <c r="AJ34" s="35"/>
       <c r="AK34" s="35"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
@@ -11741,54 +12450,56 @@
       </c>
       <c r="X35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="35"/>
+      <c r="AF35" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH35" s="35"/>
       <c r="AI35" s="35"/>
       <c r="AJ35" s="35"/>
       <c r="AK35" s="35"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
@@ -11844,54 +12555,56 @@
       </c>
       <c r="X36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="35"/>
+      <c r="AF36" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH36" s="35"/>
       <c r="AI36" s="35"/>
       <c r="AJ36" s="35"/>
       <c r="AK36" s="35"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
@@ -11947,87 +12660,89 @@
       </c>
       <c r="X37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="35"/>
+      <c r="AF37" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH37" s="35"/>
       <c r="AI37" s="35"/>
       <c r="AJ37" s="35"/>
       <c r="AK37" s="35"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="53" t="s">
+      <c r="A38" s="79" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="53"/>
-[...22 lines deleted...]
-      <c r="Y38" s="53"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="79"/>
+      <c r="D38" s="79"/>
+      <c r="E38" s="79"/>
+      <c r="F38" s="79"/>
+      <c r="G38" s="79"/>
+      <c r="H38" s="79"/>
+      <c r="I38" s="79"/>
+      <c r="J38" s="79"/>
+      <c r="K38" s="79"/>
+      <c r="L38" s="79"/>
+      <c r="M38" s="79"/>
+      <c r="N38" s="79"/>
+      <c r="O38" s="79"/>
+      <c r="P38" s="79"/>
+      <c r="Q38" s="79"/>
+      <c r="R38" s="79"/>
+      <c r="S38" s="79"/>
+      <c r="T38" s="79"/>
+      <c r="U38" s="79"/>
+      <c r="V38" s="79"/>
+      <c r="W38" s="79"/>
+      <c r="X38" s="79"/>
+      <c r="Y38" s="79"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
       <c r="AF38" s="35"/>
       <c r="AG38" s="35"/>
       <c r="AH38" s="35"/>
       <c r="AI38" s="35"/>
       <c r="AJ38" s="35"/>
       <c r="AK38" s="35"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="7">
         <v>998</v>
       </c>
       <c r="C39" s="7">
         <v>857</v>
       </c>
       <c r="D39" s="7">
         <v>886</v>
       </c>
       <c r="E39" s="7">
         <v>1297</v>
@@ -12088,54 +12803,56 @@
       </c>
       <c r="X39" s="7">
         <v>917</v>
       </c>
       <c r="Y39" s="7">
         <v>875</v>
       </c>
       <c r="Z39" s="24">
         <v>1204</v>
       </c>
       <c r="AA39" s="24">
         <v>1456</v>
       </c>
       <c r="AB39" s="31">
         <v>1414</v>
       </c>
       <c r="AC39" s="1">
         <v>1363</v>
       </c>
       <c r="AD39" s="1">
         <v>1101</v>
       </c>
       <c r="AE39" s="1">
         <v>1398</v>
       </c>
-      <c r="AF39" s="54">
+      <c r="AF39" s="43">
         <v>1354</v>
       </c>
-      <c r="AG39" s="35"/>
+      <c r="AG39" s="43">
+        <v>1591</v>
+      </c>
       <c r="AH39" s="35"/>
       <c r="AI39" s="35"/>
       <c r="AJ39" s="35"/>
       <c r="AK39" s="35"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
@@ -12194,51 +12911,53 @@
       </c>
       <c r="Y40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AG40" s="35"/>
+      <c r="AG40" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="AH40" s="35"/>
       <c r="AI40" s="35"/>
       <c r="AJ40" s="35"/>
       <c r="AK40" s="35"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7">
         <v>97</v>
       </c>
       <c r="C41" s="7">
         <v>68</v>
       </c>
       <c r="D41" s="7">
         <v>89</v>
       </c>
       <c r="E41" s="7">
         <v>99</v>
       </c>
       <c r="F41" s="10">
         <v>86</v>
       </c>
       <c r="G41" s="10">
@@ -12294,54 +13013,56 @@
       </c>
       <c r="X41" s="7">
         <v>96</v>
       </c>
       <c r="Y41" s="7">
         <v>58</v>
       </c>
       <c r="Z41" s="26">
         <v>114</v>
       </c>
       <c r="AA41" s="24">
         <v>138</v>
       </c>
       <c r="AB41" s="31">
         <v>156</v>
       </c>
       <c r="AC41" s="1">
         <v>200</v>
       </c>
       <c r="AD41" s="1">
         <v>145</v>
       </c>
       <c r="AE41" s="35">
         <v>137</v>
       </c>
-      <c r="AF41" s="54">
+      <c r="AF41" s="43">
         <v>142</v>
       </c>
-      <c r="AG41" s="35"/>
+      <c r="AG41" s="43">
+        <v>151</v>
+      </c>
       <c r="AH41" s="35"/>
       <c r="AI41" s="35"/>
       <c r="AJ41" s="35"/>
       <c r="AK41" s="35"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7">
         <v>55</v>
       </c>
       <c r="C42" s="7">
         <v>41</v>
       </c>
       <c r="D42" s="7">
         <v>45</v>
       </c>
       <c r="E42" s="7">
         <v>56</v>
       </c>
       <c r="F42" s="10">
         <v>52</v>
       </c>
       <c r="G42" s="10">
@@ -12397,54 +13118,56 @@
       </c>
       <c r="X42" s="7">
         <v>66</v>
       </c>
       <c r="Y42" s="7">
         <v>36</v>
       </c>
       <c r="Z42" s="26">
         <v>62</v>
       </c>
       <c r="AA42" s="24">
         <v>47</v>
       </c>
       <c r="AB42" s="31">
         <v>49</v>
       </c>
       <c r="AC42" s="1">
         <v>56</v>
       </c>
       <c r="AD42" s="1">
         <v>63</v>
       </c>
       <c r="AE42" s="35">
         <v>57</v>
       </c>
-      <c r="AF42" s="54">
+      <c r="AF42" s="43">
         <v>67</v>
       </c>
-      <c r="AG42" s="35"/>
+      <c r="AG42" s="43">
+        <v>96</v>
+      </c>
       <c r="AH42" s="35"/>
       <c r="AI42" s="35"/>
       <c r="AJ42" s="35"/>
       <c r="AK42" s="35"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="7">
         <v>54</v>
       </c>
       <c r="C43" s="7">
         <v>63</v>
       </c>
       <c r="D43" s="7">
         <v>31</v>
       </c>
       <c r="E43" s="7">
         <v>49</v>
       </c>
       <c r="F43" s="10">
         <v>36</v>
       </c>
       <c r="G43" s="10">
@@ -12500,54 +13223,56 @@
       </c>
       <c r="X43" s="7">
         <v>49</v>
       </c>
       <c r="Y43" s="7">
         <v>33</v>
       </c>
       <c r="Z43" s="26">
         <v>90</v>
       </c>
       <c r="AA43" s="24">
         <v>76</v>
       </c>
       <c r="AB43" s="31">
         <v>86</v>
       </c>
       <c r="AC43" s="1">
         <v>51</v>
       </c>
       <c r="AD43" s="1">
         <v>69</v>
       </c>
       <c r="AE43" s="35">
         <v>81</v>
       </c>
-      <c r="AF43" s="54">
+      <c r="AF43" s="43">
         <v>71</v>
       </c>
-      <c r="AG43" s="35"/>
+      <c r="AG43" s="43">
+        <v>73</v>
+      </c>
       <c r="AH43" s="35"/>
       <c r="AI43" s="35"/>
       <c r="AJ43" s="35"/>
       <c r="AK43" s="35"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="7">
         <v>71</v>
       </c>
       <c r="C44" s="7">
         <v>53</v>
       </c>
       <c r="D44" s="7">
         <v>58</v>
       </c>
       <c r="E44" s="7">
         <v>58</v>
       </c>
       <c r="F44" s="10">
         <v>47</v>
       </c>
       <c r="G44" s="10">
@@ -12603,54 +13328,56 @@
       </c>
       <c r="X44" s="7">
         <v>51</v>
       </c>
       <c r="Y44" s="7">
         <v>79</v>
       </c>
       <c r="Z44" s="26">
         <v>59</v>
       </c>
       <c r="AA44" s="24">
         <v>92</v>
       </c>
       <c r="AB44" s="31">
         <v>87</v>
       </c>
       <c r="AC44" s="1">
         <v>85</v>
       </c>
       <c r="AD44" s="1">
         <v>84</v>
       </c>
       <c r="AE44" s="35">
         <v>79</v>
       </c>
-      <c r="AF44" s="54">
+      <c r="AF44" s="43">
         <v>91</v>
       </c>
-      <c r="AG44" s="35"/>
+      <c r="AG44" s="43">
+        <v>95</v>
+      </c>
       <c r="AH44" s="35"/>
       <c r="AI44" s="35"/>
       <c r="AJ44" s="35"/>
       <c r="AK44" s="35"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="7">
         <v>92</v>
       </c>
       <c r="C45" s="7">
         <v>39</v>
       </c>
       <c r="D45" s="7">
         <v>65</v>
       </c>
       <c r="E45" s="7">
         <v>79</v>
       </c>
       <c r="F45" s="10">
         <v>53</v>
       </c>
       <c r="G45" s="10">
@@ -12706,54 +13433,56 @@
       </c>
       <c r="X45" s="7">
         <v>56</v>
       </c>
       <c r="Y45" s="7">
         <v>72</v>
       </c>
       <c r="Z45" s="26">
         <v>65</v>
       </c>
       <c r="AA45" s="24">
         <v>71</v>
       </c>
       <c r="AB45" s="31">
         <v>94</v>
       </c>
       <c r="AC45" s="1">
         <v>69</v>
       </c>
       <c r="AD45" s="1">
         <v>47</v>
       </c>
       <c r="AE45" s="35">
         <v>83</v>
       </c>
-      <c r="AF45" s="54">
+      <c r="AF45" s="43">
         <v>78</v>
       </c>
-      <c r="AG45" s="35"/>
+      <c r="AG45" s="43">
+        <v>94</v>
+      </c>
       <c r="AH45" s="35"/>
       <c r="AI45" s="35"/>
       <c r="AJ45" s="35"/>
       <c r="AK45" s="35"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7">
         <v>249</v>
       </c>
       <c r="C46" s="7">
         <v>232</v>
       </c>
       <c r="D46" s="7">
         <v>182</v>
       </c>
       <c r="E46" s="7">
         <v>556</v>
       </c>
       <c r="F46" s="10">
         <v>229</v>
       </c>
       <c r="G46" s="10">
@@ -12809,54 +13538,56 @@
       </c>
       <c r="X46" s="7">
         <v>204</v>
       </c>
       <c r="Y46" s="7">
         <v>187</v>
       </c>
       <c r="Z46" s="26">
         <v>273</v>
       </c>
       <c r="AA46" s="24">
         <v>311</v>
       </c>
       <c r="AB46" s="31">
         <v>283</v>
       </c>
       <c r="AC46" s="1">
         <v>260</v>
       </c>
       <c r="AD46" s="1">
         <v>236</v>
       </c>
       <c r="AE46" s="35">
         <v>334</v>
       </c>
-      <c r="AF46" s="54">
+      <c r="AF46" s="43">
         <v>295</v>
       </c>
-      <c r="AG46" s="35"/>
+      <c r="AG46" s="43">
+        <v>374</v>
+      </c>
       <c r="AH46" s="35"/>
       <c r="AI46" s="35"/>
       <c r="AJ46" s="35"/>
       <c r="AK46" s="35"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7">
         <v>40</v>
       </c>
       <c r="C47" s="7">
         <v>45</v>
       </c>
       <c r="D47" s="7">
         <v>47</v>
       </c>
       <c r="E47" s="7">
         <v>33</v>
       </c>
       <c r="F47" s="10">
         <v>34</v>
       </c>
       <c r="G47" s="10">
@@ -12912,54 +13643,56 @@
       </c>
       <c r="X47" s="7">
         <v>41</v>
       </c>
       <c r="Y47" s="7">
         <v>33</v>
       </c>
       <c r="Z47" s="26">
         <v>51</v>
       </c>
       <c r="AA47" s="24">
         <v>94</v>
       </c>
       <c r="AB47" s="31">
         <v>58</v>
       </c>
       <c r="AC47" s="1">
         <v>73</v>
       </c>
       <c r="AD47" s="1">
         <v>34</v>
       </c>
       <c r="AE47" s="35">
         <v>50</v>
       </c>
-      <c r="AF47" s="54">
+      <c r="AF47" s="43">
         <v>41</v>
       </c>
-      <c r="AG47" s="35"/>
+      <c r="AG47" s="43">
+        <v>44</v>
+      </c>
       <c r="AH47" s="35"/>
       <c r="AI47" s="35"/>
       <c r="AJ47" s="35"/>
       <c r="AK47" s="35"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="7">
         <v>45</v>
       </c>
       <c r="C48" s="7">
         <v>16</v>
       </c>
       <c r="D48" s="7">
         <v>24</v>
       </c>
       <c r="E48" s="7">
         <v>14</v>
       </c>
       <c r="F48" s="10">
         <v>21</v>
       </c>
       <c r="G48" s="10">
@@ -13015,54 +13748,56 @@
       </c>
       <c r="X48" s="7">
         <v>33</v>
       </c>
       <c r="Y48" s="7">
         <v>25</v>
       </c>
       <c r="Z48" s="26">
         <v>27</v>
       </c>
       <c r="AA48" s="24">
         <v>52</v>
       </c>
       <c r="AB48" s="31">
         <v>58</v>
       </c>
       <c r="AC48" s="1">
         <v>26</v>
       </c>
       <c r="AD48" s="1">
         <v>26</v>
       </c>
       <c r="AE48" s="35">
         <v>52</v>
       </c>
-      <c r="AF48" s="54">
+      <c r="AF48" s="43">
         <v>60</v>
       </c>
-      <c r="AG48" s="35"/>
+      <c r="AG48" s="43">
+        <v>67</v>
+      </c>
       <c r="AH48" s="35"/>
       <c r="AI48" s="35"/>
       <c r="AJ48" s="35"/>
       <c r="AK48" s="35"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="7">
         <v>49</v>
       </c>
       <c r="C49" s="7">
         <v>79</v>
       </c>
       <c r="D49" s="7">
         <v>56</v>
       </c>
       <c r="E49" s="7">
         <v>89</v>
       </c>
       <c r="F49" s="10">
         <v>49</v>
       </c>
       <c r="G49" s="10">
@@ -13118,54 +13853,56 @@
       </c>
       <c r="X49" s="7">
         <v>69</v>
       </c>
       <c r="Y49" s="7">
         <v>85</v>
       </c>
       <c r="Z49" s="26">
         <v>146</v>
       </c>
       <c r="AA49" s="24">
         <v>174</v>
       </c>
       <c r="AB49" s="31">
         <v>135</v>
       </c>
       <c r="AC49" s="1">
         <v>135</v>
       </c>
       <c r="AD49" s="1">
         <v>124</v>
       </c>
       <c r="AE49" s="35">
         <v>90</v>
       </c>
-      <c r="AF49" s="54">
+      <c r="AF49" s="43">
         <v>115</v>
       </c>
-      <c r="AG49" s="35"/>
+      <c r="AG49" s="43">
+        <v>153</v>
+      </c>
       <c r="AH49" s="35"/>
       <c r="AI49" s="35"/>
       <c r="AJ49" s="35"/>
       <c r="AK49" s="35"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="7">
         <v>75</v>
       </c>
       <c r="C50" s="7">
         <v>65</v>
       </c>
       <c r="D50" s="7">
         <v>65</v>
       </c>
       <c r="E50" s="7">
         <v>59</v>
       </c>
       <c r="F50" s="10">
         <v>63</v>
       </c>
       <c r="G50" s="10">
@@ -13221,54 +13958,56 @@
       </c>
       <c r="X50" s="7">
         <v>74</v>
       </c>
       <c r="Y50" s="7">
         <v>69</v>
       </c>
       <c r="Z50" s="26">
         <v>80</v>
       </c>
       <c r="AA50" s="24">
         <v>117</v>
       </c>
       <c r="AB50" s="31">
         <v>122</v>
       </c>
       <c r="AC50" s="1">
         <v>96</v>
       </c>
       <c r="AD50" s="1">
         <v>85</v>
       </c>
       <c r="AE50" s="35">
         <v>159</v>
       </c>
-      <c r="AF50" s="54">
+      <c r="AF50" s="43">
         <v>110</v>
       </c>
-      <c r="AG50" s="35"/>
+      <c r="AG50" s="43">
+        <v>155</v>
+      </c>
       <c r="AH50" s="35"/>
       <c r="AI50" s="35"/>
       <c r="AJ50" s="35"/>
       <c r="AK50" s="35"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="7">
         <v>33</v>
       </c>
       <c r="C51" s="7">
         <v>25</v>
       </c>
       <c r="D51" s="7">
         <v>52</v>
       </c>
       <c r="E51" s="7">
         <v>31</v>
       </c>
       <c r="F51" s="10">
         <v>41</v>
       </c>
       <c r="G51" s="10">
@@ -13324,54 +14063,56 @@
       </c>
       <c r="X51" s="7">
         <v>35</v>
       </c>
       <c r="Y51" s="7">
         <v>46</v>
       </c>
       <c r="Z51" s="26">
         <v>44</v>
       </c>
       <c r="AA51" s="24">
         <v>51</v>
       </c>
       <c r="AB51" s="31">
         <v>44</v>
       </c>
       <c r="AC51" s="1">
         <v>108</v>
       </c>
       <c r="AD51" s="1">
         <v>36</v>
       </c>
       <c r="AE51" s="35">
         <v>41</v>
       </c>
-      <c r="AF51" s="54">
+      <c r="AF51" s="43">
         <v>65</v>
       </c>
-      <c r="AG51" s="35"/>
+      <c r="AG51" s="43">
+        <v>65</v>
+      </c>
       <c r="AH51" s="35"/>
       <c r="AI51" s="35"/>
       <c r="AJ51" s="35"/>
       <c r="AK51" s="35"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="7">
         <v>44</v>
       </c>
       <c r="C52" s="7">
         <v>28</v>
       </c>
       <c r="D52" s="7">
         <v>67</v>
       </c>
       <c r="E52" s="7">
         <v>45</v>
       </c>
       <c r="F52" s="10">
         <v>60</v>
       </c>
       <c r="G52" s="10">
@@ -13427,54 +14168,56 @@
       </c>
       <c r="X52" s="7">
         <v>37</v>
       </c>
       <c r="Y52" s="7">
         <v>35</v>
       </c>
       <c r="Z52" s="26">
         <v>82</v>
       </c>
       <c r="AA52" s="24">
         <v>83</v>
       </c>
       <c r="AB52" s="31">
         <v>91</v>
       </c>
       <c r="AC52" s="1">
         <v>59</v>
       </c>
       <c r="AD52" s="1">
         <v>35</v>
       </c>
       <c r="AE52" s="35">
         <v>96</v>
       </c>
-      <c r="AF52" s="54">
+      <c r="AF52" s="43">
         <v>84</v>
       </c>
-      <c r="AG52" s="35"/>
+      <c r="AG52" s="43">
+        <v>73</v>
+      </c>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="8">
         <v>94</v>
       </c>
       <c r="C53" s="8">
         <v>103</v>
       </c>
       <c r="D53" s="8">
         <v>105</v>
       </c>
       <c r="E53" s="8">
         <v>129</v>
       </c>
       <c r="F53" s="11">
         <v>84</v>
       </c>
       <c r="G53" s="11">
@@ -13530,219 +14273,221 @@
       </c>
       <c r="X53" s="11">
         <v>106</v>
       </c>
       <c r="Y53" s="11">
         <v>117</v>
       </c>
       <c r="Z53" s="27">
         <v>111</v>
       </c>
       <c r="AA53" s="29">
         <v>150</v>
       </c>
       <c r="AB53" s="32">
         <v>151</v>
       </c>
       <c r="AC53" s="30">
         <v>145</v>
       </c>
       <c r="AD53" s="30">
         <v>117</v>
       </c>
       <c r="AE53" s="36">
         <v>139</v>
       </c>
-      <c r="AF53" s="56">
+      <c r="AF53" s="45">
         <v>135</v>
       </c>
-      <c r="AG53" s="36"/>
+      <c r="AG53" s="45">
+        <v>151</v>
+      </c>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
     <row r="54" spans="1:37">
       <c r="E54" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AB49" zoomScale="172" zoomScaleNormal="172" workbookViewId="0">
-      <selection activeCell="AF9" sqref="AF9"/>
+    <sheetView topLeftCell="G1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="18" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="18" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="25" max="25" width="7.140625" style="18" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="18" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="18" customWidth="1"/>
+    <col min="4" max="4" width="4.88671875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="18" customWidth="1"/>
+    <col min="6" max="8" width="4.88671875" style="18" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="18" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="18" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="18" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="18" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="18" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="18" customWidth="1"/>
+    <col min="16" max="16" width="4.88671875" style="18" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="18" customWidth="1"/>
+    <col min="18" max="18" width="5.44140625" style="18" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="18" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="18" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="18" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="18" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="18" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="18" customWidth="1"/>
     <col min="26" max="27" width="8" style="18" customWidth="1"/>
-    <col min="28" max="28" width="9.42578125" style="18" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="18"/>
+    <col min="28" max="28" width="9.44140625" style="18" customWidth="1"/>
+    <col min="29" max="29" width="9.109375" style="18" customWidth="1"/>
+    <col min="30" max="16384" width="9.109375" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="48"/>
-[...22 lines deleted...]
-      <c r="Y1" s="48"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
     <row r="3" spans="1:37" s="3" customFormat="1">
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="AK3" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="46"/>
-      <c r="B4" s="44">
+      <c r="A4" s="74"/>
+      <c r="B4" s="72">
         <v>2024</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="72">
         <v>2025</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="44">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="72">
         <v>2026</v>
       </c>
-      <c r="AA4" s="45"/>
-[...9 lines deleted...]
-      <c r="AK4" s="45"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="47"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -13809,77 +14554,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="51"/>
-[...22 lines deleted...]
-      <c r="Y6" s="51"/>
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="7">
         <v>2239</v>
       </c>
       <c r="C7" s="7">
         <v>1915</v>
       </c>
       <c r="D7" s="7">
         <v>1733</v>
       </c>
       <c r="E7" s="7">
         <v>2212</v>
       </c>
       <c r="F7" s="7">
         <v>1762</v>
       </c>
       <c r="G7" s="7">
         <v>1915</v>
       </c>
       <c r="H7" s="7">
         <v>2410</v>
@@ -13931,52 +14676,55 @@
       </c>
       <c r="X7" s="10">
         <v>2217</v>
       </c>
       <c r="Y7" s="10">
         <v>1959</v>
       </c>
       <c r="Z7" s="10">
         <v>2477</v>
       </c>
       <c r="AA7" s="10">
         <v>2570</v>
       </c>
       <c r="AB7" s="1">
         <v>2697</v>
       </c>
       <c r="AC7" s="1">
         <v>2378</v>
       </c>
       <c r="AD7" s="1">
         <v>1894</v>
       </c>
       <c r="AE7" s="1">
         <v>2628</v>
       </c>
-      <c r="AF7" s="54">
+      <c r="AF7" s="43">
         <v>2662</v>
+      </c>
+      <c r="AG7" s="43">
+        <v>3385</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>567</v>
       </c>
       <c r="C8" s="7">
         <v>477</v>
       </c>
       <c r="D8" s="7">
         <v>456</v>
       </c>
       <c r="E8" s="7">
         <v>783</v>
       </c>
       <c r="F8" s="7">
         <v>529</v>
       </c>
       <c r="G8" s="7">
         <v>502</v>
       </c>
       <c r="H8" s="7">
@@ -14029,52 +14777,55 @@
       </c>
       <c r="X8" s="10">
         <v>533</v>
       </c>
       <c r="Y8" s="10">
         <v>512</v>
       </c>
       <c r="Z8" s="10">
         <v>771</v>
       </c>
       <c r="AA8" s="10">
         <v>655</v>
       </c>
       <c r="AB8" s="1">
         <v>754</v>
       </c>
       <c r="AC8" s="1">
         <v>699</v>
       </c>
       <c r="AD8" s="1">
         <v>564</v>
       </c>
       <c r="AE8" s="1">
         <v>663</v>
       </c>
-      <c r="AF8" s="54">
+      <c r="AF8" s="43">
         <v>685</v>
+      </c>
+      <c r="AG8" s="43">
+        <v>921</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7">
         <v>189</v>
       </c>
       <c r="C9" s="7">
         <v>143</v>
       </c>
       <c r="D9" s="7">
         <v>130</v>
       </c>
       <c r="E9" s="7">
         <v>153</v>
       </c>
       <c r="F9" s="7">
         <v>125</v>
       </c>
       <c r="G9" s="7">
         <v>137</v>
       </c>
       <c r="H9" s="7">
@@ -14127,52 +14878,55 @@
       </c>
       <c r="X9" s="10">
         <v>190</v>
       </c>
       <c r="Y9" s="10">
         <v>147</v>
       </c>
       <c r="Z9" s="10">
         <v>180</v>
       </c>
       <c r="AA9" s="10">
         <v>228</v>
       </c>
       <c r="AB9" s="1">
         <v>193</v>
       </c>
       <c r="AC9" s="1">
         <v>179</v>
       </c>
       <c r="AD9" s="1">
         <v>171</v>
       </c>
       <c r="AE9" s="1">
         <v>225</v>
       </c>
-      <c r="AF9" s="54">
+      <c r="AF9" s="43">
         <v>207</v>
+      </c>
+      <c r="AG9" s="43">
+        <v>258</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7">
         <v>94</v>
       </c>
       <c r="C10" s="7">
         <v>70</v>
       </c>
       <c r="D10" s="7">
         <v>72</v>
       </c>
       <c r="E10" s="7">
         <v>77</v>
       </c>
       <c r="F10" s="7">
         <v>66</v>
       </c>
       <c r="G10" s="7">
         <v>90</v>
       </c>
       <c r="H10" s="7">
@@ -14225,52 +14979,55 @@
       </c>
       <c r="X10" s="10">
         <v>81</v>
       </c>
       <c r="Y10" s="10">
         <v>69</v>
       </c>
       <c r="Z10" s="10">
         <v>98</v>
       </c>
       <c r="AA10" s="10">
         <v>94</v>
       </c>
       <c r="AB10" s="1">
         <v>106</v>
       </c>
       <c r="AC10" s="1">
         <v>72</v>
       </c>
       <c r="AD10" s="1">
         <v>69</v>
       </c>
       <c r="AE10" s="1">
         <v>101</v>
       </c>
-      <c r="AF10" s="54">
+      <c r="AF10" s="43">
         <v>113</v>
+      </c>
+      <c r="AG10" s="43">
+        <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>119</v>
       </c>
       <c r="C11" s="7">
         <v>150</v>
       </c>
       <c r="D11" s="7">
         <v>110</v>
       </c>
       <c r="E11" s="7">
         <v>117</v>
       </c>
       <c r="F11" s="7">
         <v>93</v>
       </c>
       <c r="G11" s="7">
         <v>124</v>
       </c>
       <c r="H11" s="7">
@@ -14323,52 +15080,55 @@
       </c>
       <c r="X11" s="10">
         <v>122</v>
       </c>
       <c r="Y11" s="10">
         <v>103</v>
       </c>
       <c r="Z11" s="10">
         <v>158</v>
       </c>
       <c r="AA11" s="10">
         <v>151</v>
       </c>
       <c r="AB11" s="1">
         <v>151</v>
       </c>
       <c r="AC11" s="1">
         <v>121</v>
       </c>
       <c r="AD11" s="1">
         <v>109</v>
       </c>
       <c r="AE11" s="1">
         <v>133</v>
       </c>
-      <c r="AF11" s="54">
+      <c r="AF11" s="43">
         <v>166</v>
+      </c>
+      <c r="AG11" s="43">
+        <v>201</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>101</v>
       </c>
       <c r="C12" s="7">
         <v>98</v>
       </c>
       <c r="D12" s="7">
         <v>93</v>
       </c>
       <c r="E12" s="7">
         <v>106</v>
       </c>
       <c r="F12" s="7">
         <v>65</v>
       </c>
       <c r="G12" s="7">
         <v>67</v>
       </c>
       <c r="H12" s="7">
@@ -14421,52 +15181,55 @@
       </c>
       <c r="X12" s="10">
         <v>93</v>
       </c>
       <c r="Y12" s="10">
         <v>86</v>
       </c>
       <c r="Z12" s="10">
         <v>124</v>
       </c>
       <c r="AA12" s="10">
         <v>118</v>
       </c>
       <c r="AB12" s="1">
         <v>111</v>
       </c>
       <c r="AC12" s="1">
         <v>111</v>
       </c>
       <c r="AD12" s="1">
         <v>73</v>
       </c>
       <c r="AE12" s="1">
         <v>104</v>
       </c>
-      <c r="AF12" s="54">
+      <c r="AF12" s="43">
         <v>126</v>
+      </c>
+      <c r="AG12" s="43">
+        <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>127</v>
       </c>
       <c r="C13" s="7">
         <v>94</v>
       </c>
       <c r="D13" s="7">
         <v>73</v>
       </c>
       <c r="E13" s="7">
         <v>106</v>
       </c>
       <c r="F13" s="7">
         <v>87</v>
       </c>
       <c r="G13" s="7">
         <v>94</v>
       </c>
       <c r="H13" s="7">
@@ -14519,51 +15282,54 @@
       </c>
       <c r="X13" s="10">
         <v>113</v>
       </c>
       <c r="Y13" s="10">
         <v>95</v>
       </c>
       <c r="Z13" s="10">
         <v>121</v>
       </c>
       <c r="AA13" s="10">
         <v>81</v>
       </c>
       <c r="AB13" s="1">
         <v>125</v>
       </c>
       <c r="AC13" s="1">
         <v>99</v>
       </c>
       <c r="AD13" s="1">
         <v>66</v>
       </c>
       <c r="AE13" s="1">
         <v>95</v>
       </c>
-      <c r="AF13" s="54">
+      <c r="AF13" s="43">
+        <v>137</v>
+      </c>
+      <c r="AG13" s="43">
         <v>137</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>271</v>
       </c>
       <c r="C14" s="7">
         <v>213</v>
       </c>
       <c r="D14" s="7">
         <v>189</v>
       </c>
       <c r="E14" s="7">
         <v>247</v>
       </c>
       <c r="F14" s="7">
         <v>176</v>
       </c>
       <c r="G14" s="7">
         <v>250</v>
       </c>
@@ -14617,52 +15383,55 @@
       </c>
       <c r="X14" s="10">
         <v>232</v>
       </c>
       <c r="Y14" s="10">
         <v>217</v>
       </c>
       <c r="Z14" s="10">
         <v>275</v>
       </c>
       <c r="AA14" s="10">
         <v>279</v>
       </c>
       <c r="AB14" s="1">
         <v>318</v>
       </c>
       <c r="AC14" s="1">
         <v>241</v>
       </c>
       <c r="AD14" s="1">
         <v>214</v>
       </c>
       <c r="AE14" s="1">
         <v>312</v>
       </c>
-      <c r="AF14" s="54">
+      <c r="AF14" s="43">
         <v>295</v>
+      </c>
+      <c r="AG14" s="43">
+        <v>340</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7">
         <v>91</v>
       </c>
       <c r="C15" s="7">
         <v>59</v>
       </c>
       <c r="D15" s="7">
         <v>72</v>
       </c>
       <c r="E15" s="7">
         <v>67</v>
       </c>
       <c r="F15" s="7">
         <v>73</v>
       </c>
       <c r="G15" s="7">
         <v>60</v>
       </c>
       <c r="H15" s="7">
@@ -14715,52 +15484,55 @@
       </c>
       <c r="X15" s="10">
         <v>104</v>
       </c>
       <c r="Y15" s="10">
         <v>74</v>
       </c>
       <c r="Z15" s="10">
         <v>86</v>
       </c>
       <c r="AA15" s="10">
         <v>118</v>
       </c>
       <c r="AB15" s="1">
         <v>87</v>
       </c>
       <c r="AC15" s="1">
         <v>120</v>
       </c>
       <c r="AD15" s="1">
         <v>83</v>
       </c>
       <c r="AE15" s="1">
         <v>97</v>
       </c>
-      <c r="AF15" s="54">
+      <c r="AF15" s="43">
         <v>107</v>
+      </c>
+      <c r="AG15" s="43">
+        <v>149</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7">
         <v>94</v>
       </c>
       <c r="C16" s="7">
         <v>124</v>
       </c>
       <c r="D16" s="7">
         <v>70</v>
       </c>
       <c r="E16" s="7">
         <v>83</v>
       </c>
       <c r="F16" s="7">
         <v>72</v>
       </c>
       <c r="G16" s="7">
         <v>92</v>
       </c>
       <c r="H16" s="7">
@@ -14813,55 +15585,58 @@
       </c>
       <c r="X16" s="10">
         <v>85</v>
       </c>
       <c r="Y16" s="10">
         <v>96</v>
       </c>
       <c r="Z16" s="10">
         <v>89</v>
       </c>
       <c r="AA16" s="10">
         <v>123</v>
       </c>
       <c r="AB16" s="1">
         <v>103</v>
       </c>
       <c r="AC16" s="1">
         <v>84</v>
       </c>
       <c r="AD16" s="1">
         <v>77</v>
       </c>
       <c r="AE16" s="1">
         <v>98</v>
       </c>
-      <c r="AF16" s="54">
+      <c r="AF16" s="43">
         <v>126</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="43">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7">
         <v>93</v>
       </c>
       <c r="C17" s="7">
         <v>79</v>
       </c>
       <c r="D17" s="7">
         <v>63</v>
       </c>
       <c r="E17" s="7">
         <v>64</v>
       </c>
       <c r="F17" s="7">
         <v>61</v>
       </c>
       <c r="G17" s="7">
         <v>66</v>
       </c>
       <c r="H17" s="7">
         <v>99</v>
       </c>
       <c r="I17" s="7">
@@ -14911,55 +15686,59 @@
       </c>
       <c r="X17" s="10">
         <v>88</v>
       </c>
       <c r="Y17" s="10">
         <v>97</v>
       </c>
       <c r="Z17" s="10">
         <v>91</v>
       </c>
       <c r="AA17" s="10">
         <v>111</v>
       </c>
       <c r="AB17" s="1">
         <v>154</v>
       </c>
       <c r="AC17" s="1">
         <v>122</v>
       </c>
       <c r="AD17" s="1">
         <v>66</v>
       </c>
       <c r="AE17" s="1">
         <v>154</v>
       </c>
-      <c r="AF17" s="54">
+      <c r="AF17" s="43">
         <v>103</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="43">
+        <v>146</v>
+      </c>
+      <c r="AI17" s="82"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>175</v>
       </c>
       <c r="C18" s="7">
         <v>147</v>
       </c>
       <c r="D18" s="7">
         <v>150</v>
       </c>
       <c r="E18" s="7">
         <v>157</v>
       </c>
       <c r="F18" s="7">
         <v>152</v>
       </c>
       <c r="G18" s="7">
         <v>171</v>
       </c>
       <c r="H18" s="7">
         <v>211</v>
       </c>
       <c r="I18" s="7">
@@ -15009,55 +15788,58 @@
       </c>
       <c r="X18" s="10">
         <v>206</v>
       </c>
       <c r="Y18" s="10">
         <v>163</v>
       </c>
       <c r="Z18" s="10">
         <v>182</v>
       </c>
       <c r="AA18" s="10">
         <v>210</v>
       </c>
       <c r="AB18" s="1">
         <v>198</v>
       </c>
       <c r="AC18" s="1">
         <v>195</v>
       </c>
       <c r="AD18" s="1">
         <v>123</v>
       </c>
       <c r="AE18" s="1">
         <v>241</v>
       </c>
-      <c r="AF18" s="54">
+      <c r="AF18" s="43">
         <v>202</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="43">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7">
         <v>66</v>
       </c>
       <c r="C19" s="7">
         <v>45</v>
       </c>
       <c r="D19" s="7">
         <v>47</v>
       </c>
       <c r="E19" s="7">
         <v>46</v>
       </c>
       <c r="F19" s="7">
         <v>41</v>
       </c>
       <c r="G19" s="7">
         <v>47</v>
       </c>
       <c r="H19" s="7">
         <v>65</v>
       </c>
       <c r="I19" s="7">
@@ -15107,55 +15889,58 @@
       </c>
       <c r="X19" s="10">
         <v>75</v>
       </c>
       <c r="Y19" s="10">
         <v>64</v>
       </c>
       <c r="Z19" s="10">
         <v>63</v>
       </c>
       <c r="AA19" s="10">
         <v>63</v>
       </c>
       <c r="AB19" s="1">
         <v>77</v>
       </c>
       <c r="AC19" s="1">
         <v>74</v>
       </c>
       <c r="AD19" s="1">
         <v>57</v>
       </c>
       <c r="AE19" s="18">
         <v>81</v>
       </c>
-      <c r="AF19" s="54">
+      <c r="AF19" s="43">
         <v>98</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="43">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7">
         <v>121</v>
       </c>
       <c r="C20" s="7">
         <v>91</v>
       </c>
       <c r="D20" s="7">
         <v>93</v>
       </c>
       <c r="E20" s="7">
         <v>76</v>
       </c>
       <c r="F20" s="7">
         <v>94</v>
       </c>
       <c r="G20" s="7">
         <v>91</v>
       </c>
       <c r="H20" s="7">
         <v>119</v>
       </c>
       <c r="I20" s="7">
@@ -15205,55 +15990,58 @@
       </c>
       <c r="X20" s="10">
         <v>133</v>
       </c>
       <c r="Y20" s="10">
         <v>87</v>
       </c>
       <c r="Z20" s="10">
         <v>101</v>
       </c>
       <c r="AA20" s="10">
         <v>116</v>
       </c>
       <c r="AB20" s="1">
         <v>135</v>
       </c>
       <c r="AC20" s="1">
         <v>88</v>
       </c>
       <c r="AD20" s="1">
         <v>95</v>
       </c>
       <c r="AE20" s="18">
         <v>119</v>
       </c>
-      <c r="AF20" s="54">
+      <c r="AF20" s="43">
         <v>129</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="43">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>131</v>
       </c>
       <c r="C21" s="7">
         <v>125</v>
       </c>
       <c r="D21" s="7">
         <v>115</v>
       </c>
       <c r="E21" s="7">
         <v>130</v>
       </c>
       <c r="F21" s="7">
         <v>128</v>
       </c>
       <c r="G21" s="7">
         <v>124</v>
       </c>
       <c r="H21" s="7">
         <v>147</v>
       </c>
       <c r="I21" s="7">
@@ -15303,86 +16091,89 @@
       </c>
       <c r="X21" s="10">
         <v>162</v>
       </c>
       <c r="Y21" s="10">
         <v>149</v>
       </c>
       <c r="Z21" s="10">
         <v>138</v>
       </c>
       <c r="AA21" s="10">
         <v>223</v>
       </c>
       <c r="AB21" s="1">
         <v>185</v>
       </c>
       <c r="AC21" s="1">
         <v>173</v>
       </c>
       <c r="AD21" s="1">
         <v>127</v>
       </c>
       <c r="AE21" s="18">
         <v>205</v>
       </c>
-      <c r="AF21" s="54">
+      <c r="AF21" s="43">
         <v>168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="52" t="s">
+      <c r="AG21" s="43">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
+      <c r="A22" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="52"/>
-[...22 lines deleted...]
-      <c r="Y22" s="52"/>
+      <c r="B22" s="81"/>
+      <c r="C22" s="81"/>
+      <c r="D22" s="81"/>
+      <c r="E22" s="81"/>
+      <c r="F22" s="81"/>
+      <c r="G22" s="81"/>
+      <c r="H22" s="81"/>
+      <c r="I22" s="81"/>
+      <c r="J22" s="81"/>
+      <c r="K22" s="81"/>
+      <c r="L22" s="81"/>
+      <c r="M22" s="81"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="81"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="81"/>
+      <c r="R22" s="81"/>
+      <c r="S22" s="81"/>
+      <c r="T22" s="81"/>
+      <c r="U22" s="81"/>
+      <c r="V22" s="81"/>
+      <c r="W22" s="81"/>
+      <c r="X22" s="81"/>
+      <c r="Y22" s="81"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:35">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="1">
         <v>731</v>
       </c>
       <c r="C23" s="7">
         <v>650</v>
       </c>
       <c r="D23" s="7">
         <v>580</v>
       </c>
       <c r="E23" s="7">
         <v>936</v>
       </c>
       <c r="F23" s="7">
         <v>642</v>
       </c>
       <c r="G23" s="7">
         <v>615</v>
       </c>
       <c r="H23" s="7">
         <v>811</v>
       </c>
       <c r="I23" s="7">
@@ -15432,55 +16223,58 @@
       </c>
       <c r="X23" s="10">
         <v>692</v>
       </c>
       <c r="Y23" s="10">
         <v>646</v>
       </c>
       <c r="Z23" s="10">
         <v>907</v>
       </c>
       <c r="AA23" s="10">
         <v>854</v>
       </c>
       <c r="AB23" s="1">
         <v>931</v>
       </c>
       <c r="AC23" s="1">
         <v>864</v>
       </c>
       <c r="AD23" s="1">
         <v>699</v>
       </c>
       <c r="AE23" s="1">
         <v>850</v>
       </c>
-      <c r="AF23" s="54">
+      <c r="AF23" s="43">
         <v>900</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="43">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1">
         <v>567</v>
       </c>
       <c r="C24" s="7">
         <v>477</v>
       </c>
       <c r="D24" s="7">
         <v>456</v>
       </c>
       <c r="E24" s="7">
         <v>783</v>
       </c>
       <c r="F24" s="7">
         <v>529</v>
       </c>
       <c r="G24" s="7">
         <v>502</v>
       </c>
       <c r="H24" s="7">
         <v>652</v>
       </c>
       <c r="I24" s="7">
@@ -15530,55 +16324,58 @@
       </c>
       <c r="X24" s="10">
         <v>533</v>
       </c>
       <c r="Y24" s="10">
         <v>512</v>
       </c>
       <c r="Z24" s="10">
         <v>771</v>
       </c>
       <c r="AA24" s="10">
         <v>655</v>
       </c>
       <c r="AB24" s="1">
         <v>754</v>
       </c>
       <c r="AC24" s="1">
         <v>699</v>
       </c>
       <c r="AD24" s="1">
         <v>564</v>
       </c>
       <c r="AE24" s="1">
         <v>663</v>
       </c>
-      <c r="AF24" s="54">
+      <c r="AF24" s="43">
         <v>685</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="43">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -15628,55 +16425,58 @@
       </c>
       <c r="X25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="55" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AF25" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -15726,55 +16526,58 @@
       </c>
       <c r="X26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="55" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AF26" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="1">
         <v>37</v>
       </c>
       <c r="C27" s="7">
         <v>55</v>
       </c>
       <c r="D27" s="7">
         <v>32</v>
       </c>
       <c r="E27" s="7">
         <v>34</v>
       </c>
       <c r="F27" s="7">
         <v>25</v>
       </c>
       <c r="G27" s="7">
         <v>27</v>
       </c>
       <c r="H27" s="7">
         <v>43</v>
       </c>
       <c r="I27" s="7">
@@ -15824,55 +16627,58 @@
       </c>
       <c r="X27" s="10">
         <v>48</v>
       </c>
       <c r="Y27" s="10">
         <v>25</v>
       </c>
       <c r="Z27" s="10">
         <v>45</v>
       </c>
       <c r="AA27" s="10">
         <v>47</v>
       </c>
       <c r="AB27" s="1">
         <v>55</v>
       </c>
       <c r="AC27" s="1">
         <v>41</v>
       </c>
       <c r="AD27" s="1">
         <v>39</v>
       </c>
       <c r="AE27" s="1">
         <v>34</v>
       </c>
-      <c r="AF27" s="54">
+      <c r="AF27" s="43">
         <v>47</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="43">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -15922,55 +16728,58 @@
       </c>
       <c r="X28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="55" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AF28" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
@@ -16020,55 +16829,58 @@
       </c>
       <c r="X29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="55" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:32">
+      <c r="AF29" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
@@ -16118,55 +16930,58 @@
       </c>
       <c r="X30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="55" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AF30" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="1">
         <v>46</v>
       </c>
       <c r="C31" s="7">
         <v>27</v>
       </c>
       <c r="D31" s="7">
         <v>26</v>
       </c>
       <c r="E31" s="7">
         <v>18</v>
       </c>
       <c r="F31" s="7">
         <v>21</v>
       </c>
       <c r="G31" s="7">
         <v>19</v>
       </c>
       <c r="H31" s="7">
         <v>28</v>
       </c>
       <c r="I31" s="7">
@@ -16216,55 +17031,58 @@
       </c>
       <c r="X31" s="10">
         <v>30</v>
       </c>
       <c r="Y31" s="10">
         <v>16</v>
       </c>
       <c r="Z31" s="10">
         <v>27</v>
       </c>
       <c r="AA31" s="10">
         <v>56</v>
       </c>
       <c r="AB31" s="1">
         <v>27</v>
       </c>
       <c r="AC31" s="1">
         <v>41</v>
       </c>
       <c r="AD31" s="1">
         <v>32</v>
       </c>
       <c r="AE31" s="1">
         <v>35</v>
       </c>
-      <c r="AF31" s="54">
+      <c r="AF31" s="43">
         <v>45</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="43">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="1">
         <v>39</v>
       </c>
       <c r="C32" s="7">
         <v>46</v>
       </c>
       <c r="D32" s="7">
         <v>23</v>
       </c>
       <c r="E32" s="7">
         <v>49</v>
       </c>
       <c r="F32" s="7">
         <v>25</v>
       </c>
       <c r="G32" s="7">
         <v>23</v>
       </c>
       <c r="H32" s="7">
         <v>32</v>
       </c>
       <c r="I32" s="7">
@@ -16314,55 +17132,58 @@
       </c>
       <c r="X32" s="10">
         <v>32</v>
       </c>
       <c r="Y32" s="10">
         <v>38</v>
       </c>
       <c r="Z32" s="10">
         <v>31</v>
       </c>
       <c r="AA32" s="10">
         <v>46</v>
       </c>
       <c r="AB32" s="1">
         <v>39</v>
       </c>
       <c r="AC32" s="1">
         <v>44</v>
       </c>
       <c r="AD32" s="1">
         <v>28</v>
       </c>
       <c r="AE32" s="1">
         <v>48</v>
       </c>
-      <c r="AF32" s="54">
+      <c r="AF32" s="43">
         <v>64</v>
       </c>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32" s="43">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -16412,55 +17233,58 @@
       </c>
       <c r="X33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="55" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:32">
+      <c r="AF33" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="1">
         <v>42</v>
       </c>
       <c r="C34" s="7">
         <v>45</v>
       </c>
       <c r="D34" s="7">
         <v>43</v>
       </c>
       <c r="E34" s="7">
         <v>52</v>
       </c>
       <c r="F34" s="7">
         <v>42</v>
       </c>
       <c r="G34" s="7">
         <v>44</v>
       </c>
       <c r="H34" s="7">
         <v>56</v>
       </c>
       <c r="I34" s="7">
@@ -16510,55 +17334,58 @@
       </c>
       <c r="X34" s="10">
         <v>49</v>
       </c>
       <c r="Y34" s="10">
         <v>55</v>
       </c>
       <c r="Z34" s="10">
         <v>33</v>
       </c>
       <c r="AA34" s="10">
         <v>50</v>
       </c>
       <c r="AB34" s="1">
         <v>56</v>
       </c>
       <c r="AC34" s="1">
         <v>39</v>
       </c>
       <c r="AD34" s="1">
         <v>36</v>
       </c>
       <c r="AE34" s="1">
         <v>70</v>
       </c>
-      <c r="AF34" s="54">
+      <c r="AF34" s="43">
         <v>59</v>
       </c>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34" s="43">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -16608,55 +17435,58 @@
       </c>
       <c r="X35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="55" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AF35" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -16706,55 +17536,58 @@
       </c>
       <c r="X36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="55" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:32">
+      <c r="AF36" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
@@ -16804,89 +17637,92 @@
       </c>
       <c r="X37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="55" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="53" t="s">
+      <c r="AF37" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33">
+      <c r="A38" s="79" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="53"/>
-[...22 lines deleted...]
-      <c r="Y38" s="53"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="79"/>
+      <c r="D38" s="79"/>
+      <c r="E38" s="79"/>
+      <c r="F38" s="79"/>
+      <c r="G38" s="79"/>
+      <c r="H38" s="79"/>
+      <c r="I38" s="79"/>
+      <c r="J38" s="79"/>
+      <c r="K38" s="79"/>
+      <c r="L38" s="79"/>
+      <c r="M38" s="79"/>
+      <c r="N38" s="79"/>
+      <c r="O38" s="79"/>
+      <c r="P38" s="79"/>
+      <c r="Q38" s="79"/>
+      <c r="R38" s="79"/>
+      <c r="S38" s="79"/>
+      <c r="T38" s="79"/>
+      <c r="U38" s="79"/>
+      <c r="V38" s="79"/>
+      <c r="W38" s="79"/>
+      <c r="X38" s="79"/>
+      <c r="Y38" s="79"/>
       <c r="Z38" s="23"/>
       <c r="AA38" s="23"/>
       <c r="AB38" s="23"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
     </row>
-    <row r="39" spans="1:32">
+    <row r="39" spans="1:33">
       <c r="A39" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="5">
         <v>1508</v>
       </c>
       <c r="C39" s="7">
         <v>1265</v>
       </c>
       <c r="D39" s="7">
         <v>1153</v>
       </c>
       <c r="E39" s="7">
         <v>1276</v>
       </c>
       <c r="F39" s="7">
         <v>1120</v>
       </c>
       <c r="G39" s="7">
         <v>1300</v>
       </c>
       <c r="H39" s="7">
         <v>1599</v>
       </c>
       <c r="I39" s="7">
@@ -16936,55 +17772,58 @@
       </c>
       <c r="X39" s="10">
         <v>1525</v>
       </c>
       <c r="Y39" s="10">
         <v>1313</v>
       </c>
       <c r="Z39" s="10">
         <v>1570</v>
       </c>
       <c r="AA39" s="10">
         <v>1716</v>
       </c>
       <c r="AB39" s="1">
         <v>1766</v>
       </c>
       <c r="AC39" s="1">
         <v>1514</v>
       </c>
       <c r="AD39" s="1">
         <v>1195</v>
       </c>
       <c r="AE39" s="18">
         <v>1778</v>
       </c>
-      <c r="AF39" s="54">
+      <c r="AF39" s="43">
         <v>1762</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="43">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -17037,52 +17876,55 @@
       </c>
       <c r="Y40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="5">
         <v>189</v>
       </c>
       <c r="C41" s="7">
         <v>143</v>
       </c>
       <c r="D41" s="7">
         <v>130</v>
       </c>
       <c r="E41" s="7">
         <v>153</v>
       </c>
       <c r="F41" s="7">
         <v>125</v>
       </c>
       <c r="G41" s="7">
         <v>137</v>
       </c>
       <c r="H41" s="7">
         <v>191</v>
       </c>
       <c r="I41" s="7">
@@ -17132,55 +17974,58 @@
       </c>
       <c r="X41" s="10">
         <v>190</v>
       </c>
       <c r="Y41" s="10">
         <v>147</v>
       </c>
       <c r="Z41" s="10">
         <v>180</v>
       </c>
       <c r="AA41" s="10">
         <v>228</v>
       </c>
       <c r="AB41" s="1">
         <v>193</v>
       </c>
       <c r="AC41" s="1">
         <v>179</v>
       </c>
       <c r="AD41" s="1">
         <v>171</v>
       </c>
       <c r="AE41" s="18">
         <v>225</v>
       </c>
-      <c r="AF41" s="54">
+      <c r="AF41" s="43">
         <v>207</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41" s="43">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="5">
         <v>94</v>
       </c>
       <c r="C42" s="7">
         <v>70</v>
       </c>
       <c r="D42" s="7">
         <v>72</v>
       </c>
       <c r="E42" s="7">
         <v>77</v>
       </c>
       <c r="F42" s="7">
         <v>66</v>
       </c>
       <c r="G42" s="7">
         <v>90</v>
       </c>
       <c r="H42" s="7">
         <v>113</v>
       </c>
       <c r="I42" s="7">
@@ -17230,55 +18075,58 @@
       </c>
       <c r="X42" s="10">
         <v>81</v>
       </c>
       <c r="Y42" s="10">
         <v>69</v>
       </c>
       <c r="Z42" s="10">
         <v>98</v>
       </c>
       <c r="AA42" s="10">
         <v>94</v>
       </c>
       <c r="AB42" s="1">
         <v>106</v>
       </c>
       <c r="AC42" s="1">
         <v>72</v>
       </c>
       <c r="AD42" s="1">
         <v>69</v>
       </c>
       <c r="AE42" s="18">
         <v>101</v>
       </c>
-      <c r="AF42" s="54">
+      <c r="AF42" s="43">
         <v>113</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42" s="43">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="5">
         <v>82</v>
       </c>
       <c r="C43" s="7">
         <v>95</v>
       </c>
       <c r="D43" s="7">
         <v>78</v>
       </c>
       <c r="E43" s="7">
         <v>83</v>
       </c>
       <c r="F43" s="7">
         <v>68</v>
       </c>
       <c r="G43" s="7">
         <v>97</v>
       </c>
       <c r="H43" s="7">
         <v>90</v>
       </c>
       <c r="I43" s="7">
@@ -17328,55 +18176,58 @@
       </c>
       <c r="X43" s="10">
         <v>74</v>
       </c>
       <c r="Y43" s="10">
         <v>78</v>
       </c>
       <c r="Z43" s="10">
         <v>113</v>
       </c>
       <c r="AA43" s="10">
         <v>104</v>
       </c>
       <c r="AB43" s="1">
         <v>96</v>
       </c>
       <c r="AC43" s="1">
         <v>80</v>
       </c>
       <c r="AD43" s="1">
         <v>70</v>
       </c>
       <c r="AE43" s="18">
         <v>99</v>
       </c>
-      <c r="AF43" s="54">
+      <c r="AF43" s="43">
         <v>119</v>
       </c>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43" s="43">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="5">
         <v>101</v>
       </c>
       <c r="C44" s="7">
         <v>98</v>
       </c>
       <c r="D44" s="7">
         <v>93</v>
       </c>
       <c r="E44" s="7">
         <v>106</v>
       </c>
       <c r="F44" s="7">
         <v>65</v>
       </c>
       <c r="G44" s="7">
         <v>67</v>
       </c>
       <c r="H44" s="7">
         <v>95</v>
       </c>
       <c r="I44" s="7">
@@ -17426,55 +18277,58 @@
       </c>
       <c r="X44" s="10">
         <v>93</v>
       </c>
       <c r="Y44" s="10">
         <v>86</v>
       </c>
       <c r="Z44" s="10">
         <v>124</v>
       </c>
       <c r="AA44" s="10">
         <v>118</v>
       </c>
       <c r="AB44" s="1">
         <v>111</v>
       </c>
       <c r="AC44" s="1">
         <v>111</v>
       </c>
       <c r="AD44" s="1">
         <v>73</v>
       </c>
       <c r="AE44" s="18">
         <v>104</v>
       </c>
-      <c r="AF44" s="54">
+      <c r="AF44" s="43">
         <v>126</v>
       </c>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44" s="43">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="5">
         <v>127</v>
       </c>
       <c r="C45" s="7">
         <v>94</v>
       </c>
       <c r="D45" s="7">
         <v>73</v>
       </c>
       <c r="E45" s="7">
         <v>106</v>
       </c>
       <c r="F45" s="7">
         <v>87</v>
       </c>
       <c r="G45" s="7">
         <v>94</v>
       </c>
       <c r="H45" s="7">
         <v>132</v>
       </c>
       <c r="I45" s="7">
@@ -17524,55 +18378,58 @@
       </c>
       <c r="X45" s="10">
         <v>113</v>
       </c>
       <c r="Y45" s="10">
         <v>95</v>
       </c>
       <c r="Z45" s="10">
         <v>121</v>
       </c>
       <c r="AA45" s="10">
         <v>81</v>
       </c>
       <c r="AB45" s="1">
         <v>125</v>
       </c>
       <c r="AC45" s="1">
         <v>99</v>
       </c>
       <c r="AD45" s="1">
         <v>66</v>
       </c>
       <c r="AE45" s="18">
         <v>95</v>
       </c>
-      <c r="AF45" s="54">
+      <c r="AF45" s="43">
         <v>137</v>
       </c>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45" s="43">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>271</v>
       </c>
       <c r="C46" s="7">
         <v>213</v>
       </c>
       <c r="D46" s="7">
         <v>189</v>
       </c>
       <c r="E46" s="7">
         <v>247</v>
       </c>
       <c r="F46" s="7">
         <v>176</v>
       </c>
       <c r="G46" s="7">
         <v>250</v>
       </c>
       <c r="H46" s="7">
         <v>279</v>
       </c>
       <c r="I46" s="7">
@@ -17622,55 +18479,58 @@
       </c>
       <c r="X46" s="10">
         <v>232</v>
       </c>
       <c r="Y46" s="10">
         <v>217</v>
       </c>
       <c r="Z46" s="10">
         <v>275</v>
       </c>
       <c r="AA46" s="10">
         <v>279</v>
       </c>
       <c r="AB46" s="1">
         <v>318</v>
       </c>
       <c r="AC46" s="1">
         <v>241</v>
       </c>
       <c r="AD46" s="1">
         <v>214</v>
       </c>
       <c r="AE46" s="18">
         <v>312</v>
       </c>
-      <c r="AF46" s="54">
+      <c r="AF46" s="43">
         <v>295</v>
       </c>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46" s="43">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="5">
         <v>45</v>
       </c>
       <c r="C47" s="7">
         <v>32</v>
       </c>
       <c r="D47" s="7">
         <v>46</v>
       </c>
       <c r="E47" s="7">
         <v>49</v>
       </c>
       <c r="F47" s="7">
         <v>52</v>
       </c>
       <c r="G47" s="7">
         <v>41</v>
       </c>
       <c r="H47" s="7">
         <v>52</v>
       </c>
       <c r="I47" s="7">
@@ -17720,55 +18580,58 @@
       </c>
       <c r="X47" s="10">
         <v>74</v>
       </c>
       <c r="Y47" s="10">
         <v>58</v>
       </c>
       <c r="Z47" s="10">
         <v>59</v>
       </c>
       <c r="AA47" s="10">
         <v>62</v>
       </c>
       <c r="AB47" s="1">
         <v>60</v>
       </c>
       <c r="AC47" s="1">
         <v>79</v>
       </c>
       <c r="AD47" s="1">
         <v>51</v>
       </c>
       <c r="AE47" s="18">
         <v>62</v>
       </c>
-      <c r="AF47" s="54">
+      <c r="AF47" s="43">
         <v>62</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47" s="43">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="5">
         <v>55</v>
       </c>
       <c r="C48" s="7">
         <v>78</v>
       </c>
       <c r="D48" s="7">
         <v>47</v>
       </c>
       <c r="E48" s="7">
         <v>34</v>
       </c>
       <c r="F48" s="7">
         <v>47</v>
       </c>
       <c r="G48" s="7">
         <v>69</v>
       </c>
       <c r="H48" s="7">
         <v>62</v>
       </c>
       <c r="I48" s="7">
@@ -17818,52 +18681,55 @@
       </c>
       <c r="X48" s="10">
         <v>53</v>
       </c>
       <c r="Y48" s="10">
         <v>58</v>
       </c>
       <c r="Z48" s="10">
         <v>58</v>
       </c>
       <c r="AA48" s="10">
         <v>77</v>
       </c>
       <c r="AB48" s="1">
         <v>64</v>
       </c>
       <c r="AC48" s="1">
         <v>40</v>
       </c>
       <c r="AD48" s="1">
         <v>49</v>
       </c>
       <c r="AE48" s="18">
         <v>50</v>
       </c>
-      <c r="AF48" s="54">
+      <c r="AF48" s="43">
         <v>62</v>
+      </c>
+      <c r="AG48" s="43">
+        <v>108</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="5">
         <v>93</v>
       </c>
       <c r="C49" s="7">
         <v>79</v>
       </c>
       <c r="D49" s="7">
         <v>63</v>
       </c>
       <c r="E49" s="7">
         <v>64</v>
       </c>
       <c r="F49" s="7">
         <v>61</v>
       </c>
       <c r="G49" s="7">
         <v>66</v>
       </c>
       <c r="H49" s="7">
@@ -17916,52 +18782,55 @@
       </c>
       <c r="X49" s="10">
         <v>88</v>
       </c>
       <c r="Y49" s="10">
         <v>97</v>
       </c>
       <c r="Z49" s="10">
         <v>91</v>
       </c>
       <c r="AA49" s="10">
         <v>111</v>
       </c>
       <c r="AB49" s="1">
         <v>154</v>
       </c>
       <c r="AC49" s="1">
         <v>122</v>
       </c>
       <c r="AD49" s="1">
         <v>66</v>
       </c>
       <c r="AE49" s="18">
         <v>154</v>
       </c>
-      <c r="AF49" s="54">
+      <c r="AF49" s="43">
         <v>103</v>
+      </c>
+      <c r="AG49" s="43">
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="5">
         <v>133</v>
       </c>
       <c r="C50" s="7">
         <v>102</v>
       </c>
       <c r="D50" s="7">
         <v>107</v>
       </c>
       <c r="E50" s="7">
         <v>105</v>
       </c>
       <c r="F50" s="7">
         <v>110</v>
       </c>
       <c r="G50" s="7">
         <v>127</v>
       </c>
       <c r="H50" s="7">
@@ -18014,52 +18883,55 @@
       </c>
       <c r="X50" s="10">
         <v>157</v>
       </c>
       <c r="Y50" s="10">
         <v>108</v>
       </c>
       <c r="Z50" s="10">
         <v>149</v>
       </c>
       <c r="AA50" s="10">
         <v>160</v>
       </c>
       <c r="AB50" s="1">
         <v>142</v>
       </c>
       <c r="AC50" s="1">
         <v>156</v>
       </c>
       <c r="AD50" s="1">
         <v>87</v>
       </c>
       <c r="AE50" s="18">
         <v>171</v>
       </c>
-      <c r="AF50" s="54">
+      <c r="AF50" s="43">
         <v>143</v>
+      </c>
+      <c r="AG50" s="43">
+        <v>181</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="5">
         <v>66</v>
       </c>
       <c r="C51" s="7">
         <v>45</v>
       </c>
       <c r="D51" s="7">
         <v>47</v>
       </c>
       <c r="E51" s="7">
         <v>46</v>
       </c>
       <c r="F51" s="7">
         <v>41</v>
       </c>
       <c r="G51" s="7">
         <v>47</v>
       </c>
       <c r="H51" s="7">
@@ -18112,52 +18984,55 @@
       </c>
       <c r="X51" s="10">
         <v>75</v>
       </c>
       <c r="Y51" s="10">
         <v>64</v>
       </c>
       <c r="Z51" s="10">
         <v>63</v>
       </c>
       <c r="AA51" s="10">
         <v>63</v>
       </c>
       <c r="AB51" s="1">
         <v>77</v>
       </c>
       <c r="AC51" s="1">
         <v>74</v>
       </c>
       <c r="AD51" s="1">
         <v>57</v>
       </c>
       <c r="AE51" s="18">
         <v>81</v>
       </c>
-      <c r="AF51" s="54">
+      <c r="AF51" s="43">
         <v>98</v>
+      </c>
+      <c r="AG51" s="43">
+        <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="5">
         <v>121</v>
       </c>
       <c r="C52" s="7">
         <v>91</v>
       </c>
       <c r="D52" s="7">
         <v>93</v>
       </c>
       <c r="E52" s="7">
         <v>76</v>
       </c>
       <c r="F52" s="7">
         <v>94</v>
       </c>
       <c r="G52" s="7">
         <v>91</v>
       </c>
       <c r="H52" s="7">
@@ -18210,54 +19085,56 @@
       </c>
       <c r="X52" s="10">
         <v>133</v>
       </c>
       <c r="Y52" s="10">
         <v>87</v>
       </c>
       <c r="Z52" s="10">
         <v>101</v>
       </c>
       <c r="AA52" s="10">
         <v>116</v>
       </c>
       <c r="AB52" s="1">
         <v>135</v>
       </c>
       <c r="AC52" s="1">
         <v>88</v>
       </c>
       <c r="AD52" s="1">
         <v>95</v>
       </c>
       <c r="AE52" s="18">
         <v>119</v>
       </c>
-      <c r="AF52" s="54">
+      <c r="AF52" s="43">
         <v>129</v>
       </c>
-      <c r="AG52" s="35"/>
+      <c r="AG52" s="43">
+        <v>188</v>
+      </c>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="8">
         <v>131</v>
       </c>
       <c r="C53" s="8">
         <v>125</v>
       </c>
       <c r="D53" s="8">
         <v>115</v>
       </c>
       <c r="E53" s="8">
         <v>130</v>
       </c>
       <c r="F53" s="8">
         <v>128</v>
       </c>
       <c r="G53" s="11">
@@ -18313,89 +19190,93 @@
       </c>
       <c r="X53" s="11">
         <v>162</v>
       </c>
       <c r="Y53" s="11">
         <v>149</v>
       </c>
       <c r="Z53" s="11">
         <v>138</v>
       </c>
       <c r="AA53" s="11">
         <v>223</v>
       </c>
       <c r="AB53" s="30">
         <v>185</v>
       </c>
       <c r="AC53" s="30">
         <v>173</v>
       </c>
       <c r="AD53" s="30">
         <v>127</v>
       </c>
       <c r="AE53" s="36">
         <v>205</v>
       </c>
-      <c r="AF53" s="56">
+      <c r="AF53" s="45">
         <v>168</v>
       </c>
-      <c r="AG53" s="36"/>
+      <c r="AG53" s="45">
+        <v>235</v>
+      </c>
       <c r="AH53" s="36"/>
       <c r="AI53" s="36"/>
       <c r="AJ53" s="36"/>
       <c r="AK53" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Сальдо внутренней миграции</vt:lpstr>
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбывшие</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>