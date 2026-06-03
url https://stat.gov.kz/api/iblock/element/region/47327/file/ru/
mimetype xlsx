--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-30" yWindow="90" windowWidth="27630" windowHeight="12345"/>
+    <workbookView xWindow="-36" yWindow="96" windowWidth="23256" windowHeight="12348"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибывшие" sheetId="1" r:id="rId2"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1041" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -224,71 +224,71 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="MS Sans Serif"/>
+      <sz val="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -316,187 +316,181 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -766,1764 +760,1820 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AJ578"/>
+  <dimension ref="A1:AK578"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q55" sqref="Q55"/>
+    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
+      <selection activeCell="AB53" sqref="AB53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" style="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="6.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="4" style="3" customWidth="1"/>
-    <col min="7" max="8" width="4.85546875" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="3" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="3" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="6" style="3" customWidth="1"/>
-    <col min="18" max="18" width="5.140625" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="3"/>
+    <col min="18" max="18" width="5.109375" style="3" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="3" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="3" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="7.33203125" style="3" customWidth="1"/>
+    <col min="28" max="28" width="7.109375" style="3" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
       <c r="U1" s="42"/>
       <c r="V1" s="42"/>
       <c r="W1" s="42"/>
       <c r="X1" s="42"/>
       <c r="Y1" s="42"/>
     </row>
-    <row r="2" spans="1:36">
-[...14 lines deleted...]
-    <row r="3" spans="1:36" s="5" customFormat="1">
+    <row r="2" spans="1:37">
+      <c r="A2" s="32"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+    </row>
+    <row r="3" spans="1:37" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
-      <c r="D3" s="13"/>
-[...3 lines deleted...]
-      <c r="AJ3" s="22" t="s">
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="Y3" s="16"/>
+      <c r="AK3" s="16" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:36">
-[...1 lines deleted...]
-      <c r="B4" s="40">
+    <row r="4" spans="1:37">
+      <c r="A4" s="40"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...12 lines deleted...]
-      <c r="B5" s="15" t="s">
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="33"/>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" s="41"/>
+      <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="15" t="s">
+      <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="14" t="s">
+      <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="14" t="s">
+      <c r="F5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="14" t="s">
+      <c r="G5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="15" t="s">
+      <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="14" t="s">
+      <c r="I5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="14" t="s">
+      <c r="J5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="14" t="s">
+      <c r="K5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="14" t="s">
+      <c r="L5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="14" t="s">
+      <c r="M5" s="17" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="18" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="R5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="18" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="17" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="24" t="s">
+      <c r="Z5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="24" t="s">
+      <c r="AA5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="24" t="s">
+      <c r="AB5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="23" t="s">
+      <c r="AC5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AD5" s="23" t="s">
+      <c r="AE5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AE5" s="24" t="s">
+      <c r="AF5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AF5" s="23" t="s">
+      <c r="AG5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="23" t="s">
+      <c r="AH5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AH5" s="23" t="s">
+      <c r="AI5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="AI5" s="23" t="s">
+      <c r="AJ5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="AJ5" s="23" t="s">
+      <c r="AK5" s="17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:37">
       <c r="A6" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
       <c r="Y6" s="43"/>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:37">
       <c r="A7" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>-501</v>
       </c>
       <c r="C7" s="6">
         <v>-338</v>
       </c>
       <c r="D7" s="6">
         <v>-213</v>
       </c>
       <c r="E7" s="6">
         <v>-188</v>
       </c>
       <c r="F7" s="6">
         <v>-296</v>
       </c>
       <c r="G7" s="6">
         <v>-396</v>
       </c>
       <c r="H7" s="6">
         <v>-694</v>
       </c>
       <c r="I7" s="6">
         <v>-644</v>
       </c>
       <c r="J7" s="6">
         <v>-558</v>
       </c>
       <c r="K7" s="6">
         <v>-533</v>
       </c>
       <c r="L7" s="6">
         <v>-483</v>
       </c>
       <c r="M7" s="6">
         <v>-410</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="13">
         <v>-773</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="13">
         <v>-504</v>
       </c>
-      <c r="P7" s="19">
+      <c r="P7" s="13">
         <v>-450</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="13">
         <v>-415</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="13">
         <v>-439</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="13">
         <v>-719</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="13">
         <v>-666</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="13">
         <v>-586</v>
       </c>
-      <c r="V7" s="19">
+      <c r="V7" s="13">
         <v>-540</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="13">
         <v>-388</v>
       </c>
-      <c r="X7" s="19">
+      <c r="X7" s="13">
         <v>-514</v>
       </c>
-      <c r="Y7" s="19">
+      <c r="Y7" s="13">
         <v>-447</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="13">
         <v>-393</v>
       </c>
-      <c r="AA7" s="19">
+      <c r="AA7" s="13">
         <v>-155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="AB7" s="1">
+        <v>-212</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="6">
         <v>31</v>
       </c>
       <c r="C8" s="6">
         <v>117</v>
       </c>
       <c r="D8" s="6">
         <v>62</v>
       </c>
       <c r="E8" s="6">
         <v>-188</v>
       </c>
       <c r="F8" s="6">
         <v>-59</v>
       </c>
       <c r="G8" s="6">
         <v>-22</v>
       </c>
       <c r="H8" s="6">
         <v>14</v>
       </c>
       <c r="I8" s="6">
         <v>70</v>
       </c>
       <c r="J8" s="6">
         <v>52</v>
       </c>
       <c r="K8" s="6">
         <v>163</v>
       </c>
       <c r="L8" s="6">
         <v>239</v>
       </c>
       <c r="M8" s="6">
         <v>182</v>
       </c>
-      <c r="N8" s="19">
+      <c r="N8" s="13">
         <v>65</v>
       </c>
-      <c r="O8" s="19">
+      <c r="O8" s="13">
         <v>80</v>
       </c>
-      <c r="P8" s="19">
+      <c r="P8" s="13">
         <v>136</v>
       </c>
-      <c r="Q8" s="19">
+      <c r="Q8" s="13">
         <v>24</v>
       </c>
-      <c r="R8" s="19">
+      <c r="R8" s="13">
         <v>55</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="13">
         <v>-37</v>
       </c>
-      <c r="T8" s="19">
+      <c r="T8" s="13">
         <v>79</v>
       </c>
-      <c r="U8" s="19">
+      <c r="U8" s="13">
         <v>93</v>
       </c>
-      <c r="V8" s="19">
+      <c r="V8" s="13">
         <v>106</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="13">
         <v>105</v>
       </c>
-      <c r="X8" s="19">
+      <c r="X8" s="13">
         <v>105</v>
       </c>
-      <c r="Y8" s="19">
+      <c r="Y8" s="13">
         <v>29</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="13">
         <v>-52</v>
       </c>
-      <c r="AA8" s="19">
+      <c r="AA8" s="13">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="AB8" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>-92</v>
       </c>
       <c r="C9" s="6">
         <v>-75</v>
       </c>
       <c r="D9" s="6">
         <v>-41</v>
       </c>
       <c r="E9" s="6">
         <v>-54</v>
       </c>
       <c r="F9" s="6">
         <v>-39</v>
       </c>
       <c r="G9" s="6">
         <v>-57</v>
       </c>
       <c r="H9" s="6">
         <v>-92</v>
       </c>
       <c r="I9" s="6">
         <v>-87</v>
       </c>
       <c r="J9" s="6">
         <v>-106</v>
       </c>
       <c r="K9" s="6">
         <v>-103</v>
       </c>
       <c r="L9" s="6">
         <v>-106</v>
       </c>
       <c r="M9" s="6">
         <v>-110</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="13">
         <v>-128</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="13">
         <v>-77</v>
       </c>
-      <c r="P9" s="19">
+      <c r="P9" s="13">
         <v>-58</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="13">
         <v>-70</v>
       </c>
-      <c r="R9" s="19">
+      <c r="R9" s="13">
         <v>-71</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="13">
         <v>-72</v>
       </c>
-      <c r="T9" s="19">
+      <c r="T9" s="13">
         <v>-103</v>
       </c>
-      <c r="U9" s="19">
+      <c r="U9" s="13">
         <v>-74</v>
       </c>
-      <c r="V9" s="19">
+      <c r="V9" s="13">
         <v>-94</v>
       </c>
-      <c r="W9" s="19">
+      <c r="W9" s="13">
         <v>-65</v>
       </c>
-      <c r="X9" s="19">
+      <c r="X9" s="13">
         <v>-94</v>
       </c>
-      <c r="Y9" s="19">
+      <c r="Y9" s="13">
         <v>-89</v>
       </c>
-      <c r="Z9" s="19">
+      <c r="Z9" s="13">
         <v>-66</v>
       </c>
-      <c r="AA9" s="19">
+      <c r="AA9" s="13">
         <v>-90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="AB9" s="1">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>-39</v>
       </c>
       <c r="C10" s="6">
         <v>-29</v>
       </c>
       <c r="D10" s="6">
         <v>-27</v>
       </c>
       <c r="E10" s="6">
         <v>-21</v>
       </c>
       <c r="F10" s="6">
         <v>-14</v>
       </c>
       <c r="G10" s="6">
         <v>-50</v>
       </c>
       <c r="H10" s="6">
         <v>-67</v>
       </c>
       <c r="I10" s="6">
         <v>-74</v>
       </c>
       <c r="J10" s="6">
         <v>-72</v>
       </c>
       <c r="K10" s="6">
         <v>-55</v>
       </c>
       <c r="L10" s="6">
         <v>-40</v>
       </c>
       <c r="M10" s="6">
         <v>-57</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="13">
         <v>-85</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="13">
         <v>-24</v>
       </c>
-      <c r="P10" s="19">
+      <c r="P10" s="13">
         <v>-40</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="13">
         <v>-11</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="13">
         <v>-70</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="13">
         <v>-77</v>
       </c>
-      <c r="T10" s="19">
+      <c r="T10" s="13">
         <v>-46</v>
       </c>
-      <c r="U10" s="19">
+      <c r="U10" s="13">
         <v>-86</v>
       </c>
-      <c r="V10" s="19">
+      <c r="V10" s="13">
         <v>-13</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="13">
         <v>-74</v>
       </c>
-      <c r="X10" s="19">
+      <c r="X10" s="13">
         <v>-15</v>
       </c>
-      <c r="Y10" s="19">
+      <c r="Y10" s="13">
         <v>-33</v>
       </c>
-      <c r="Z10" s="19">
+      <c r="Z10" s="13">
         <v>-36</v>
       </c>
-      <c r="AA10" s="19">
+      <c r="AA10" s="13">
         <v>-47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="28" t="s">
+      <c r="AB10" s="1">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>-31</v>
       </c>
       <c r="C11" s="6">
         <v>-53</v>
       </c>
       <c r="D11" s="6">
         <v>-48</v>
       </c>
       <c r="E11" s="6">
         <v>-43</v>
       </c>
       <c r="F11" s="6">
         <v>-5</v>
       </c>
       <c r="G11" s="6">
         <v>-31</v>
       </c>
       <c r="H11" s="6">
         <v>-63</v>
       </c>
       <c r="I11" s="6">
         <v>-51</v>
       </c>
       <c r="J11" s="6">
         <v>-6</v>
       </c>
       <c r="K11" s="6">
         <v>-25</v>
       </c>
       <c r="L11" s="6">
         <v>-35</v>
       </c>
       <c r="M11" s="6">
         <v>-47</v>
       </c>
-      <c r="N11" s="19">
+      <c r="N11" s="13">
         <v>-10</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="13">
         <v>-41</v>
       </c>
-      <c r="P11" s="19">
+      <c r="P11" s="13">
         <v>-41</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="Q11" s="13">
         <v>-23</v>
       </c>
-      <c r="R11" s="19">
+      <c r="R11" s="13">
         <v>-57</v>
       </c>
-      <c r="S11" s="19">
+      <c r="S11" s="13">
         <v>-43</v>
       </c>
-      <c r="T11" s="19">
+      <c r="T11" s="13">
         <v>-38</v>
       </c>
-      <c r="U11" s="19">
+      <c r="U11" s="13">
         <v>-23</v>
       </c>
-      <c r="V11" s="19">
+      <c r="V11" s="13">
         <v>-41</v>
       </c>
-      <c r="W11" s="19">
+      <c r="W11" s="13">
         <v>-31</v>
       </c>
-      <c r="X11" s="19">
+      <c r="X11" s="13">
         <v>-42</v>
       </c>
-      <c r="Y11" s="19">
+      <c r="Y11" s="13">
         <v>-41</v>
       </c>
-      <c r="Z11" s="19">
+      <c r="Z11" s="13">
         <v>-21</v>
       </c>
-      <c r="AA11" s="19">
+      <c r="AA11" s="13">
         <v>-21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="28" t="s">
+      <c r="AB11" s="1">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>-30</v>
       </c>
       <c r="C12" s="6">
         <v>-45</v>
       </c>
       <c r="D12" s="6">
         <v>-35</v>
       </c>
       <c r="E12" s="6">
         <v>-48</v>
       </c>
       <c r="F12" s="6">
         <v>-18</v>
       </c>
       <c r="G12" s="6">
         <v>-8</v>
       </c>
       <c r="H12" s="6">
         <v>-43</v>
       </c>
       <c r="I12" s="6">
         <v>-29</v>
       </c>
       <c r="J12" s="6">
         <v>-13</v>
       </c>
       <c r="K12" s="6">
         <v>-30</v>
       </c>
       <c r="L12" s="6">
         <v>-40</v>
       </c>
       <c r="M12" s="6">
         <v>-34</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="13">
         <v>-66</v>
       </c>
-      <c r="O12" s="19">
+      <c r="O12" s="13">
         <v>-54</v>
       </c>
-      <c r="P12" s="19">
+      <c r="P12" s="13">
         <v>-49</v>
       </c>
-      <c r="Q12" s="19">
+      <c r="Q12" s="13">
         <v>3</v>
       </c>
-      <c r="R12" s="19">
+      <c r="R12" s="13">
         <v>-32</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="13">
         <v>-36</v>
       </c>
-      <c r="T12" s="19">
+      <c r="T12" s="13">
         <v>-26</v>
       </c>
-      <c r="U12" s="19">
+      <c r="U12" s="13">
         <v>-43</v>
       </c>
-      <c r="V12" s="19">
+      <c r="V12" s="13">
         <v>-18</v>
       </c>
-      <c r="W12" s="19">
+      <c r="W12" s="13">
         <v>-36</v>
       </c>
-      <c r="X12" s="19">
+      <c r="X12" s="13">
         <v>-42</v>
       </c>
-      <c r="Y12" s="19">
+      <c r="Y12" s="13">
         <v>-7</v>
       </c>
-      <c r="Z12" s="19">
+      <c r="Z12" s="13">
         <v>-65</v>
       </c>
-      <c r="AA12" s="19">
+      <c r="AA12" s="13">
         <v>-26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="AB12" s="1">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>-35</v>
       </c>
       <c r="C13" s="6">
         <v>-55</v>
       </c>
       <c r="D13" s="6">
         <v>-8</v>
       </c>
       <c r="E13" s="6">
         <v>-27</v>
       </c>
       <c r="F13" s="6">
         <v>-34</v>
       </c>
       <c r="G13" s="6">
         <v>-23</v>
       </c>
       <c r="H13" s="6">
         <v>-61</v>
       </c>
       <c r="I13" s="6">
         <v>-38</v>
       </c>
       <c r="J13" s="6">
         <v>-79</v>
       </c>
       <c r="K13" s="6">
         <v>-95</v>
       </c>
       <c r="L13" s="6">
         <v>-76</v>
       </c>
       <c r="M13" s="6">
         <v>-41</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="13">
         <v>-81</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="13">
         <v>-24</v>
       </c>
-      <c r="P13" s="19">
+      <c r="P13" s="13">
         <v>-44</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="13">
         <v>-30</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="13">
         <v>-14</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="13">
         <v>-42</v>
       </c>
-      <c r="T13" s="19">
+      <c r="T13" s="13">
         <v>-70</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="13">
         <v>-29</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="13">
         <v>-81</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="13">
         <v>-57</v>
       </c>
-      <c r="X13" s="19">
+      <c r="X13" s="13">
         <v>-57</v>
       </c>
-      <c r="Y13" s="19">
+      <c r="Y13" s="13">
         <v>-23</v>
       </c>
-      <c r="Z13" s="19">
+      <c r="Z13" s="13">
         <v>-56</v>
       </c>
-      <c r="AA13" s="19">
+      <c r="AA13" s="13">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="28" t="s">
+      <c r="AB13" s="1">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>-22</v>
       </c>
       <c r="C14" s="6">
         <v>19</v>
       </c>
       <c r="D14" s="6">
         <v>-7</v>
       </c>
       <c r="E14" s="6">
         <v>309</v>
       </c>
       <c r="F14" s="6">
         <v>53</v>
       </c>
       <c r="G14" s="6">
         <v>-5</v>
       </c>
       <c r="H14" s="6">
         <v>-72</v>
       </c>
       <c r="I14" s="6">
         <v>-103</v>
       </c>
       <c r="J14" s="6">
         <v>-17</v>
       </c>
       <c r="K14" s="6">
         <v>-32</v>
       </c>
       <c r="L14" s="6">
         <v>-94</v>
       </c>
       <c r="M14" s="6">
         <v>-13</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="13">
         <v>-65</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="13">
         <v>-6</v>
       </c>
-      <c r="P14" s="19">
+      <c r="P14" s="13">
         <v>-89</v>
       </c>
-      <c r="Q14" s="19">
+      <c r="Q14" s="13">
         <v>-96</v>
       </c>
-      <c r="R14" s="19">
+      <c r="R14" s="13">
         <v>-31</v>
       </c>
-      <c r="S14" s="19">
+      <c r="S14" s="13">
         <v>-62</v>
       </c>
-      <c r="T14" s="19">
+      <c r="T14" s="13">
         <v>-69</v>
       </c>
-      <c r="U14" s="19">
+      <c r="U14" s="13">
         <v>-62</v>
       </c>
-      <c r="V14" s="19">
+      <c r="V14" s="13">
         <v>17</v>
       </c>
-      <c r="W14" s="19">
+      <c r="W14" s="13">
         <v>27</v>
       </c>
-      <c r="X14" s="19">
+      <c r="X14" s="13">
         <v>-28</v>
       </c>
-      <c r="Y14" s="19">
+      <c r="Y14" s="13">
         <v>-30</v>
       </c>
-      <c r="Z14" s="19">
+      <c r="Z14" s="13">
         <v>-2</v>
       </c>
-      <c r="AA14" s="19">
+      <c r="AA14" s="13">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="28" t="s">
+      <c r="AB14" s="1">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>-33</v>
       </c>
       <c r="C15" s="6">
         <v>3</v>
       </c>
       <c r="D15" s="6">
         <v>-3</v>
       </c>
       <c r="E15" s="6">
         <v>-14</v>
       </c>
       <c r="F15" s="6">
         <v>-25</v>
       </c>
       <c r="G15" s="6">
         <v>-8</v>
       </c>
       <c r="H15" s="6">
         <v>-29</v>
       </c>
       <c r="I15" s="6">
         <v>-28</v>
       </c>
       <c r="J15" s="6">
         <v>-11</v>
       </c>
       <c r="K15" s="6">
         <v>-32</v>
       </c>
       <c r="L15" s="6">
         <v>-39</v>
       </c>
       <c r="M15" s="6">
         <v>-44</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="13">
         <v>-34</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="13">
         <v>-44</v>
       </c>
-      <c r="P15" s="19">
+      <c r="P15" s="13">
         <v>-41</v>
       </c>
-      <c r="Q15" s="19">
+      <c r="Q15" s="13">
         <v>5</v>
       </c>
-      <c r="R15" s="19">
+      <c r="R15" s="13">
         <v>-20</v>
       </c>
-      <c r="S15" s="19">
+      <c r="S15" s="13">
         <v>-28</v>
       </c>
-      <c r="T15" s="19">
+      <c r="T15" s="13">
         <v>-53</v>
       </c>
-      <c r="U15" s="19">
+      <c r="U15" s="13">
         <v>-17</v>
       </c>
-      <c r="V15" s="19">
+      <c r="V15" s="13">
         <v>-61</v>
       </c>
-      <c r="W15" s="19">
+      <c r="W15" s="13">
         <v>-13</v>
       </c>
-      <c r="X15" s="19">
+      <c r="X15" s="13">
         <v>-38</v>
       </c>
-      <c r="Y15" s="19">
+      <c r="Y15" s="13">
         <v>-22</v>
       </c>
-      <c r="Z15" s="19">
+      <c r="Z15" s="13">
         <v>-14</v>
       </c>
-      <c r="AA15" s="19">
+      <c r="AA15" s="13">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="28" t="s">
+      <c r="AB15" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>-9</v>
       </c>
       <c r="C16" s="6">
         <v>-74</v>
       </c>
       <c r="D16" s="6">
         <v>-19</v>
       </c>
       <c r="E16" s="6">
         <v>-34</v>
       </c>
       <c r="F16" s="6">
         <v>-9</v>
       </c>
       <c r="G16" s="6">
         <v>-27</v>
       </c>
       <c r="H16" s="6">
         <v>-12</v>
       </c>
       <c r="I16" s="6">
         <v>-14</v>
       </c>
       <c r="J16" s="6">
         <v>-51</v>
       </c>
       <c r="K16" s="6">
         <v>-6</v>
       </c>
       <c r="L16" s="6">
         <v>-70</v>
       </c>
       <c r="M16" s="6">
         <v>-60</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="13">
         <v>-52</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="13">
         <v>-24</v>
       </c>
-      <c r="P16" s="19">
+      <c r="P16" s="13">
         <v>4</v>
       </c>
-      <c r="Q16" s="19">
+      <c r="Q16" s="13">
         <v>-13</v>
       </c>
-      <c r="R16" s="19">
+      <c r="R16" s="13">
         <v>-49</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="13">
         <v>-41</v>
       </c>
-      <c r="T16" s="19">
+      <c r="T16" s="13">
         <v>-19</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="13">
         <v>13</v>
       </c>
-      <c r="V16" s="19">
+      <c r="V16" s="13">
         <v>-30</v>
       </c>
-      <c r="W16" s="19">
+      <c r="W16" s="13">
         <v>-42</v>
       </c>
-      <c r="X16" s="19">
+      <c r="X16" s="13">
         <v>-19</v>
       </c>
-      <c r="Y16" s="19">
+      <c r="Y16" s="13">
         <v>-50</v>
       </c>
-      <c r="Z16" s="19">
+      <c r="Z16" s="13">
         <v>-15</v>
       </c>
-      <c r="AA16" s="19">
+      <c r="AA16" s="13">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="28" t="s">
+      <c r="AB16" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>-44</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>-7</v>
       </c>
       <c r="E17" s="6">
         <v>25</v>
       </c>
       <c r="F17" s="6">
         <v>-12</v>
       </c>
       <c r="G17" s="6">
         <v>-1</v>
       </c>
       <c r="H17" s="6">
         <v>-4</v>
       </c>
       <c r="I17" s="6">
         <v>-8</v>
       </c>
       <c r="J17" s="6">
         <v>-30</v>
       </c>
       <c r="K17" s="6">
         <v>-36</v>
       </c>
       <c r="L17" s="6">
         <v>-19</v>
       </c>
       <c r="M17" s="6">
         <v>-41</v>
       </c>
-      <c r="N17" s="19">
+      <c r="N17" s="13">
         <v>-39</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="13">
         <v>-40</v>
       </c>
-      <c r="P17" s="19">
+      <c r="P17" s="13">
         <v>-19</v>
       </c>
-      <c r="Q17" s="19">
+      <c r="Q17" s="13">
         <v>-26</v>
       </c>
-      <c r="R17" s="19">
+      <c r="R17" s="13">
         <v>-21</v>
       </c>
-      <c r="S17" s="19">
+      <c r="S17" s="13">
         <v>-21</v>
       </c>
-      <c r="T17" s="19">
+      <c r="T17" s="13">
         <v>-16</v>
       </c>
-      <c r="U17" s="19">
+      <c r="U17" s="13">
         <v>-28</v>
       </c>
-      <c r="V17" s="19">
+      <c r="V17" s="13">
         <v>-50</v>
       </c>
-      <c r="W17" s="19">
+      <c r="W17" s="13">
         <v>3</v>
       </c>
-      <c r="X17" s="19">
+      <c r="X17" s="13">
         <v>-19</v>
       </c>
-      <c r="Y17" s="19">
+      <c r="Y17" s="13">
         <v>-12</v>
       </c>
-      <c r="Z17" s="19">
+      <c r="Z17" s="13">
         <v>55</v>
       </c>
-      <c r="AA17" s="19">
+      <c r="AA17" s="13">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="28" t="s">
+      <c r="AB17" s="1">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>-50</v>
       </c>
       <c r="C18" s="6">
         <v>-41</v>
       </c>
       <c r="D18" s="6">
         <v>-49</v>
       </c>
       <c r="E18" s="6">
         <v>-46</v>
       </c>
       <c r="F18" s="6">
         <v>-56</v>
       </c>
       <c r="G18" s="6">
         <v>-60</v>
       </c>
       <c r="H18" s="6">
         <v>-85</v>
       </c>
       <c r="I18" s="6">
         <v>-84</v>
       </c>
       <c r="J18" s="6">
         <v>-56</v>
       </c>
       <c r="K18" s="6">
         <v>-57</v>
       </c>
       <c r="L18" s="6">
         <v>-102</v>
       </c>
       <c r="M18" s="6">
         <v>-36</v>
       </c>
-      <c r="N18" s="19">
+      <c r="N18" s="13">
         <v>-84</v>
       </c>
-      <c r="O18" s="19">
+      <c r="O18" s="13">
         <v>-89</v>
       </c>
-      <c r="P18" s="19">
+      <c r="P18" s="13">
         <v>-50</v>
       </c>
-      <c r="Q18" s="19">
+      <c r="Q18" s="13">
         <v>-58</v>
       </c>
-      <c r="R18" s="19">
+      <c r="R18" s="13">
         <v>-41</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="13">
         <v>-122</v>
       </c>
-      <c r="T18" s="19">
+      <c r="T18" s="13">
         <v>-96</v>
       </c>
-      <c r="U18" s="19">
+      <c r="U18" s="13">
         <v>-112</v>
       </c>
-      <c r="V18" s="19">
+      <c r="V18" s="13">
         <v>-72</v>
       </c>
-      <c r="W18" s="19">
+      <c r="W18" s="13">
         <v>-67</v>
       </c>
-      <c r="X18" s="19">
+      <c r="X18" s="13">
         <v>-73</v>
       </c>
-      <c r="Y18" s="19">
+      <c r="Y18" s="13">
         <v>-67</v>
       </c>
-      <c r="Z18" s="19">
+      <c r="Z18" s="13">
         <v>-56</v>
       </c>
-      <c r="AA18" s="19">
+      <c r="AA18" s="13">
         <v>-31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="28" t="s">
+      <c r="AB18" s="1">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>-33</v>
       </c>
       <c r="C19" s="6">
         <v>-20</v>
       </c>
       <c r="D19" s="6">
         <v>5</v>
       </c>
       <c r="E19" s="6">
         <v>-15</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="6">
         <v>-14</v>
       </c>
       <c r="H19" s="6">
         <v>-29</v>
       </c>
       <c r="I19" s="6">
         <v>-28</v>
       </c>
       <c r="J19" s="6">
         <v>-18</v>
       </c>
       <c r="K19" s="6">
         <v>-36</v>
       </c>
       <c r="L19" s="6">
         <v>-28</v>
       </c>
       <c r="M19" s="6">
         <v>-23</v>
       </c>
-      <c r="N19" s="19">
+      <c r="N19" s="13">
         <v>-6</v>
       </c>
-      <c r="O19" s="19">
+      <c r="O19" s="13">
         <v>-44</v>
       </c>
-      <c r="P19" s="19">
+      <c r="P19" s="13">
         <v>-52</v>
       </c>
-      <c r="Q19" s="19">
+      <c r="Q19" s="13">
         <v>-38</v>
       </c>
-      <c r="R19" s="19">
+      <c r="R19" s="13">
         <v>-1</v>
       </c>
-      <c r="S19" s="19">
+      <c r="S19" s="13">
         <v>-8</v>
       </c>
-      <c r="T19" s="19">
+      <c r="T19" s="13">
         <v>-36</v>
       </c>
-      <c r="U19" s="19">
+      <c r="U19" s="13">
         <v>-28</v>
       </c>
-      <c r="V19" s="19">
+      <c r="V19" s="13">
         <v>-32</v>
       </c>
-      <c r="W19" s="19">
+      <c r="W19" s="13">
         <v>-37</v>
       </c>
-      <c r="X19" s="19">
+      <c r="X19" s="13">
         <v>-40</v>
       </c>
-      <c r="Y19" s="19">
+      <c r="Y19" s="13">
         <v>-18</v>
       </c>
-      <c r="Z19" s="19">
+      <c r="Z19" s="13">
         <v>-19</v>
       </c>
-      <c r="AA19" s="19">
+      <c r="AA19" s="13">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="28" t="s">
+      <c r="AB19" s="1">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="6">
         <v>-77</v>
       </c>
       <c r="C20" s="6">
         <v>-63</v>
       </c>
       <c r="D20" s="6">
         <v>-26</v>
       </c>
       <c r="E20" s="6">
         <v>-31</v>
       </c>
       <c r="F20" s="6">
         <v>-34</v>
       </c>
       <c r="G20" s="6">
         <v>-40</v>
       </c>
       <c r="H20" s="6">
         <v>-77</v>
       </c>
       <c r="I20" s="6">
         <v>-122</v>
       </c>
       <c r="J20" s="6">
         <v>-62</v>
       </c>
       <c r="K20" s="6">
         <v>-138</v>
       </c>
       <c r="L20" s="6">
         <v>-28</v>
       </c>
       <c r="M20" s="6">
         <v>-77</v>
       </c>
-      <c r="N20" s="19">
+      <c r="N20" s="13">
         <v>-68</v>
       </c>
-      <c r="O20" s="19">
+      <c r="O20" s="13">
         <v>-49</v>
       </c>
-      <c r="P20" s="19">
+      <c r="P20" s="13">
         <v>-62</v>
       </c>
-      <c r="Q20" s="19">
+      <c r="Q20" s="13">
         <v>-32</v>
       </c>
-      <c r="R20" s="19">
+      <c r="R20" s="13">
         <v>-17</v>
       </c>
-      <c r="S20" s="19">
+      <c r="S20" s="13">
         <v>-58</v>
       </c>
-      <c r="T20" s="19">
+      <c r="T20" s="13">
         <v>-90</v>
       </c>
-      <c r="U20" s="19">
+      <c r="U20" s="13">
         <v>-119</v>
       </c>
-      <c r="V20" s="19">
+      <c r="V20" s="13">
         <v>-95</v>
       </c>
-      <c r="W20" s="19">
+      <c r="W20" s="13">
         <v>-55</v>
       </c>
-      <c r="X20" s="19">
+      <c r="X20" s="13">
         <v>-96</v>
       </c>
-      <c r="Y20" s="19">
+      <c r="Y20" s="13">
         <v>-52</v>
       </c>
-      <c r="Z20" s="19">
+      <c r="Z20" s="13">
         <v>-19</v>
       </c>
-      <c r="AA20" s="19">
+      <c r="AA20" s="13">
         <v>-33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="AB20" s="1">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6">
         <v>-37</v>
       </c>
       <c r="C21" s="6">
         <v>-22</v>
       </c>
       <c r="D21" s="6">
         <v>-10</v>
       </c>
       <c r="E21" s="6">
         <v>-1</v>
       </c>
       <c r="F21" s="6">
         <v>-44</v>
       </c>
       <c r="G21" s="6">
         <v>-50</v>
       </c>
       <c r="H21" s="6">
         <v>-74</v>
       </c>
       <c r="I21" s="6">
         <v>-48</v>
       </c>
       <c r="J21" s="6">
         <v>-89</v>
       </c>
       <c r="K21" s="6">
         <v>-51</v>
       </c>
       <c r="L21" s="6">
         <v>-45</v>
       </c>
       <c r="M21" s="6">
         <v>-9</v>
       </c>
-      <c r="N21" s="19">
+      <c r="N21" s="13">
         <v>-120</v>
       </c>
-      <c r="O21" s="19">
+      <c r="O21" s="13">
         <v>-68</v>
       </c>
-      <c r="P21" s="19">
+      <c r="P21" s="13">
         <v>-45</v>
       </c>
-      <c r="Q21" s="19">
+      <c r="Q21" s="13">
         <v>-50</v>
       </c>
-      <c r="R21" s="19">
+      <c r="R21" s="13">
         <v>-70</v>
       </c>
-      <c r="S21" s="19">
+      <c r="S21" s="13">
         <v>-72</v>
       </c>
-      <c r="T21" s="19">
+      <c r="T21" s="13">
         <v>-83</v>
       </c>
-      <c r="U21" s="19">
+      <c r="U21" s="13">
         <v>-71</v>
       </c>
-      <c r="V21" s="19">
+      <c r="V21" s="13">
         <v>-76</v>
       </c>
-      <c r="W21" s="19">
+      <c r="W21" s="13">
         <v>-46</v>
       </c>
-      <c r="X21" s="19">
+      <c r="X21" s="13">
         <v>-56</v>
       </c>
-      <c r="Y21" s="19">
+      <c r="Y21" s="13">
         <v>-32</v>
       </c>
-      <c r="Z21" s="19">
+      <c r="Z21" s="13">
         <v>-27</v>
       </c>
-      <c r="AA21" s="19">
+      <c r="AA21" s="13">
         <v>-73</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="1">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:29">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>9</v>
       </c>
       <c r="C23" s="6">
         <v>70</v>
       </c>
       <c r="D23" s="6">
         <v>54</v>
       </c>
       <c r="E23" s="6">
         <v>-209</v>
       </c>
       <c r="F23" s="6">
         <v>-31</v>
       </c>
       <c r="G23" s="6">
         <v>26</v>
       </c>
       <c r="H23" s="6">
         <v>8</v>
       </c>
       <c r="I23" s="6">
         <v>52</v>
       </c>
       <c r="J23" s="6">
         <v>57</v>
       </c>
       <c r="K23" s="6">
         <v>177</v>
       </c>
       <c r="L23" s="6">
         <v>175</v>
       </c>
       <c r="M23" s="6">
         <v>130</v>
       </c>
-      <c r="N23" s="19">
+      <c r="N23" s="13">
         <v>30</v>
       </c>
-      <c r="O23" s="19">
+      <c r="O23" s="13">
         <v>47</v>
       </c>
-      <c r="P23" s="19">
+      <c r="P23" s="13">
         <v>156</v>
       </c>
-      <c r="Q23" s="19">
+      <c r="Q23" s="13">
         <v>32</v>
       </c>
-      <c r="R23" s="19">
+      <c r="R23" s="13">
         <v>39</v>
       </c>
-      <c r="S23" s="19">
+      <c r="S23" s="13">
         <v>-79</v>
       </c>
-      <c r="T23" s="19">
+      <c r="T23" s="13">
         <v>48</v>
       </c>
-      <c r="U23" s="19">
+      <c r="U23" s="13">
         <v>104</v>
       </c>
-      <c r="V23" s="19">
+      <c r="V23" s="13">
         <v>108</v>
       </c>
-      <c r="W23" s="19">
+      <c r="W23" s="13">
         <v>86</v>
       </c>
-      <c r="X23" s="19">
+      <c r="X23" s="13">
         <v>94</v>
       </c>
-      <c r="Y23" s="19">
+      <c r="Y23" s="13">
         <v>-9</v>
       </c>
-      <c r="Z23" s="19">
+      <c r="Z23" s="13">
         <v>-27</v>
       </c>
-      <c r="AA23" s="19">
+      <c r="AA23" s="13">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="28" t="s">
+      <c r="AB23" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6">
         <v>31</v>
       </c>
       <c r="C24" s="6">
         <v>117</v>
       </c>
       <c r="D24" s="6">
         <v>62</v>
       </c>
       <c r="E24" s="6">
         <v>-188</v>
       </c>
       <c r="F24" s="6">
         <v>-59</v>
       </c>
       <c r="G24" s="6">
         <v>-22</v>
       </c>
       <c r="H24" s="6">
         <v>14</v>
       </c>
       <c r="I24" s="6">
         <v>70</v>
       </c>
       <c r="J24" s="6">
         <v>52</v>
       </c>
       <c r="K24" s="6">
         <v>163</v>
       </c>
       <c r="L24" s="6">
         <v>239</v>
       </c>
       <c r="M24" s="6">
         <v>182</v>
       </c>
-      <c r="N24" s="19">
+      <c r="N24" s="13">
         <v>65</v>
       </c>
-      <c r="O24" s="19">
+      <c r="O24" s="13">
         <v>80</v>
       </c>
-      <c r="P24" s="19">
+      <c r="P24" s="13">
         <v>136</v>
       </c>
-      <c r="Q24" s="19">
+      <c r="Q24" s="13">
         <v>24</v>
       </c>
-      <c r="R24" s="19">
+      <c r="R24" s="13">
         <v>55</v>
       </c>
-      <c r="S24" s="19">
+      <c r="S24" s="13">
         <v>-37</v>
       </c>
-      <c r="T24" s="19">
+      <c r="T24" s="13">
         <v>79</v>
       </c>
-      <c r="U24" s="19">
+      <c r="U24" s="13">
         <v>93</v>
       </c>
-      <c r="V24" s="19">
+      <c r="V24" s="13">
         <v>106</v>
       </c>
-      <c r="W24" s="19">
+      <c r="W24" s="13">
         <v>105</v>
       </c>
-      <c r="X24" s="19">
+      <c r="X24" s="13">
         <v>105</v>
       </c>
-      <c r="Y24" s="19">
+      <c r="Y24" s="13">
         <v>29</v>
       </c>
-      <c r="Z24" s="19">
+      <c r="Z24" s="13">
         <v>-52</v>
       </c>
-      <c r="AA24" s="19">
+      <c r="AA24" s="13">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="28" t="s">
+      <c r="AB24" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>16</v>
@@ -2533,80 +2583,83 @@
       </c>
       <c r="K25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="S25" s="19" t="s">
-[...28 lines deleted...]
-      <c r="A26" s="28" t="s">
+      <c r="S25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="T25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="6" t="s">
         <v>16</v>
@@ -2616,163 +2669,170 @@
       </c>
       <c r="K26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R26" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="S26" s="19" t="s">
-[...28 lines deleted...]
-      <c r="A27" s="28" t="s">
+      <c r="S26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="T26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC26" s="7"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="6">
         <v>-3</v>
       </c>
       <c r="C27" s="6">
         <v>-21</v>
       </c>
       <c r="D27" s="6">
         <v>-1</v>
       </c>
       <c r="E27" s="6">
         <v>-9</v>
       </c>
       <c r="F27" s="6">
         <v>27</v>
       </c>
       <c r="G27" s="6">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>-8</v>
       </c>
       <c r="I27" s="6">
         <v>-10</v>
       </c>
       <c r="J27" s="6">
         <v>24</v>
       </c>
       <c r="K27" s="6">
         <v>7</v>
       </c>
       <c r="L27" s="6">
         <v>16</v>
       </c>
       <c r="M27" s="6">
         <v>-34</v>
       </c>
-      <c r="N27" s="19">
+      <c r="N27" s="13">
         <v>13</v>
       </c>
-      <c r="O27" s="19">
+      <c r="O27" s="13">
         <v>3</v>
       </c>
-      <c r="P27" s="19">
+      <c r="P27" s="13">
         <v>19</v>
       </c>
       <c r="Q27" s="6">
         <v>2</v>
       </c>
-      <c r="R27" s="19">
+      <c r="R27" s="13">
         <v>-4</v>
       </c>
-      <c r="S27" s="19">
+      <c r="S27" s="13">
         <v>-17</v>
       </c>
-      <c r="T27" s="19">
+      <c r="T27" s="13">
         <v>-15</v>
       </c>
-      <c r="U27" s="19">
+      <c r="U27" s="13">
         <v>-3</v>
       </c>
-      <c r="V27" s="19">
+      <c r="V27" s="13">
         <v>9</v>
       </c>
-      <c r="W27" s="19">
+      <c r="W27" s="13">
         <v>-1</v>
       </c>
-      <c r="X27" s="19">
+      <c r="X27" s="13">
         <v>-17</v>
       </c>
-      <c r="Y27" s="19">
+      <c r="Y27" s="13">
         <v>4</v>
       </c>
-      <c r="Z27" s="19">
+      <c r="Z27" s="13">
         <v>2</v>
       </c>
-      <c r="AA27" s="19">
+      <c r="AA27" s="13">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="28" t="s">
+      <c r="AB27" s="1">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>16</v>
@@ -2788,74 +2848,77 @@
       </c>
       <c r="M28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="S28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="U28" s="19" t="s">
-[...22 lines deleted...]
-      <c r="A29" s="28" t="s">
+      <c r="U28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="6" t="s">
         <v>16</v>
@@ -2871,74 +2934,77 @@
       </c>
       <c r="M29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="S29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="U29" s="19" t="s">
-[...22 lines deleted...]
-      <c r="A30" s="28" t="s">
+      <c r="U29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>16</v>
@@ -2954,404 +3020,419 @@
       </c>
       <c r="M30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="S30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="U30" s="19" t="s">
-[...22 lines deleted...]
-      <c r="A31" s="28" t="s">
+      <c r="U30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="6">
         <v>-28</v>
       </c>
       <c r="C31" s="6">
         <v>-10</v>
       </c>
       <c r="D31" s="6">
         <v>-4</v>
       </c>
       <c r="E31" s="6">
         <v>2</v>
       </c>
       <c r="F31" s="6">
         <v>-7</v>
       </c>
       <c r="G31" s="6">
         <v>14</v>
       </c>
       <c r="H31" s="6">
         <v>-6</v>
       </c>
       <c r="I31" s="6">
         <v>-15</v>
       </c>
       <c r="J31" s="6">
         <v>-6</v>
       </c>
       <c r="K31" s="6">
         <v>-12</v>
       </c>
       <c r="L31" s="6">
         <v>-27</v>
       </c>
       <c r="M31" s="6">
         <v>-13</v>
       </c>
-      <c r="N31" s="19">
+      <c r="N31" s="13">
         <v>-23</v>
       </c>
-      <c r="O31" s="19">
+      <c r="O31" s="13">
         <v>-18</v>
       </c>
-      <c r="P31" s="19">
+      <c r="P31" s="13">
         <v>-4</v>
       </c>
       <c r="Q31" s="6">
         <v>-1</v>
       </c>
-      <c r="R31" s="19">
+      <c r="R31" s="13">
         <v>-5</v>
       </c>
-      <c r="S31" s="19">
+      <c r="S31" s="13">
         <v>-7</v>
       </c>
-      <c r="T31" s="19">
+      <c r="T31" s="13">
         <v>-24</v>
       </c>
-      <c r="U31" s="19">
+      <c r="U31" s="13">
         <v>-8</v>
       </c>
-      <c r="V31" s="19">
+      <c r="V31" s="13">
         <v>-13</v>
       </c>
-      <c r="W31" s="19">
+      <c r="W31" s="13">
         <v>-3</v>
       </c>
-      <c r="X31" s="29">
+      <c r="X31" s="7">
         <v>-5</v>
       </c>
-      <c r="Y31" s="19">
+      <c r="Y31" s="13">
         <v>3</v>
       </c>
-      <c r="Z31" s="19">
+      <c r="Z31" s="13">
         <v>-6</v>
       </c>
-      <c r="AA31" s="19">
+      <c r="AA31" s="13">
         <v>-21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="28" t="s">
+      <c r="AB31" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="6">
         <v>1</v>
       </c>
       <c r="C32" s="6">
         <v>-12</v>
       </c>
       <c r="D32" s="6">
         <v>4</v>
       </c>
       <c r="E32" s="6">
         <v>-14</v>
       </c>
       <c r="F32" s="6">
         <v>17</v>
       </c>
       <c r="G32" s="6">
         <v>24</v>
       </c>
       <c r="H32" s="6">
         <v>9</v>
       </c>
       <c r="I32" s="6">
         <v>5</v>
       </c>
       <c r="J32" s="6">
         <v>-16</v>
       </c>
       <c r="K32" s="6">
         <v>17</v>
       </c>
       <c r="L32" s="6">
         <v>-46</v>
       </c>
       <c r="M32" s="6">
         <v>-11</v>
       </c>
-      <c r="N32" s="19">
+      <c r="N32" s="13">
         <v>-16</v>
       </c>
-      <c r="O32" s="19">
+      <c r="O32" s="13">
         <v>6</v>
       </c>
-      <c r="P32" s="19">
+      <c r="P32" s="13">
         <v>18</v>
       </c>
       <c r="Q32" s="6">
         <v>13</v>
       </c>
-      <c r="R32" s="19">
+      <c r="R32" s="13">
         <v>-23</v>
       </c>
-      <c r="S32" s="19">
+      <c r="S32" s="13">
         <v>-12</v>
       </c>
-      <c r="T32" s="19">
+      <c r="T32" s="13">
         <v>20</v>
       </c>
-      <c r="U32" s="19">
+      <c r="U32" s="13">
         <v>22</v>
       </c>
-      <c r="V32" s="19">
-[...2 lines deleted...]
-      <c r="W32" s="19">
+      <c r="V32" s="13">
+        <v>16</v>
+      </c>
+      <c r="W32" s="13">
         <v>-24</v>
       </c>
-      <c r="X32" s="19">
+      <c r="X32" s="13">
         <v>1</v>
       </c>
-      <c r="Y32" s="19">
+      <c r="Y32" s="13">
         <v>-17</v>
       </c>
-      <c r="Z32" s="19">
-[...2 lines deleted...]
-      <c r="AA32" s="19">
+      <c r="Z32" s="13">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="13">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="28" t="s">
+      <c r="AB32" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="P33" s="19"/>
+      <c r="P33" s="13"/>
       <c r="Q33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="S33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="U33" s="19" t="s">
-[...22 lines deleted...]
-      <c r="A34" s="28" t="s">
+      <c r="U33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="6">
         <v>8</v>
       </c>
       <c r="C34" s="6">
         <v>-4</v>
       </c>
       <c r="D34" s="6">
         <v>-7</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="6">
         <v>-9</v>
       </c>
       <c r="G34" s="6">
         <v>4</v>
       </c>
       <c r="H34" s="6">
         <v>-1</v>
       </c>
       <c r="I34" s="6">
         <v>2</v>
       </c>
       <c r="J34" s="6">
         <v>3</v>
       </c>
       <c r="K34" s="6">
         <v>2</v>
       </c>
       <c r="L34" s="6">
         <v>-7</v>
       </c>
       <c r="M34" s="6">
         <v>6</v>
       </c>
-      <c r="N34" s="19">
+      <c r="N34" s="13">
         <v>-9</v>
       </c>
-      <c r="O34" s="19">
+      <c r="O34" s="13">
         <v>-24</v>
       </c>
-      <c r="P34" s="19">
+      <c r="P34" s="13">
         <v>-13</v>
       </c>
       <c r="Q34" s="6">
         <v>-6</v>
       </c>
-      <c r="R34" s="19">
-[...2 lines deleted...]
-      <c r="S34" s="19">
+      <c r="R34" s="13">
+        <v>16</v>
+      </c>
+      <c r="S34" s="13">
         <v>-6</v>
       </c>
-      <c r="T34" s="19">
+      <c r="T34" s="13">
         <v>-12</v>
       </c>
-      <c r="U34" s="19" t="s">
-[...2 lines deleted...]
-      <c r="V34" s="19">
+      <c r="U34" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V34" s="13">
         <v>-10</v>
       </c>
-      <c r="W34" s="19">
+      <c r="W34" s="13">
         <v>9</v>
       </c>
-      <c r="X34" s="19">
+      <c r="X34" s="13">
         <v>10</v>
       </c>
-      <c r="Y34" s="19">
+      <c r="Y34" s="13">
         <v>-28</v>
       </c>
-      <c r="Z34" s="19">
+      <c r="Z34" s="13">
         <v>13</v>
       </c>
-      <c r="AA34" s="19">
+      <c r="AA34" s="13">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="28" t="s">
+      <c r="AB34" s="1">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
+      <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="6" t="s">
         <v>16</v>
@@ -3367,74 +3448,77 @@
       </c>
       <c r="M35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="S35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="U35" s="19" t="s">
-[...22 lines deleted...]
-      <c r="A36" s="28" t="s">
+      <c r="U35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
+      <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="6" t="s">
         <v>16</v>
@@ -3450,74 +3534,77 @@
       </c>
       <c r="M36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="S36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T36" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="U36" s="19" t="s">
-[...22 lines deleted...]
-      <c r="A37" s="21" t="s">
+      <c r="U36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="6" t="s">
         <v>16</v>
@@ -3533,1267 +3620,1312 @@
       </c>
       <c r="M37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="N37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="S37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="T37" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="U37" s="19" t="s">
-[...22 lines deleted...]
-      <c r="A38" s="45" t="s">
+      <c r="U37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="45"/>
-[...26 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+      <c r="T38" s="37"/>
+      <c r="U38" s="37"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="Y38" s="37"/>
+      <c r="Z38" s="25"/>
+      <c r="AA38" s="25"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="6">
         <v>-510</v>
       </c>
       <c r="C39" s="6">
         <v>-408</v>
       </c>
       <c r="D39" s="6">
         <v>-267</v>
       </c>
       <c r="E39" s="6">
         <v>21</v>
       </c>
       <c r="F39" s="6">
         <v>-265</v>
       </c>
       <c r="G39" s="6">
         <v>-422</v>
       </c>
       <c r="H39" s="6">
         <v>-702</v>
       </c>
       <c r="I39" s="6">
         <v>-696</v>
       </c>
       <c r="J39" s="6">
         <v>-615</v>
       </c>
       <c r="K39" s="6">
         <v>-710</v>
       </c>
       <c r="L39" s="6">
         <v>-658</v>
       </c>
       <c r="M39" s="6">
         <v>-540</v>
       </c>
-      <c r="N39" s="19">
+      <c r="N39" s="13">
         <v>-803</v>
       </c>
-      <c r="O39" s="19">
+      <c r="O39" s="13">
         <v>-551</v>
       </c>
-      <c r="P39" s="19">
+      <c r="P39" s="13">
         <v>-606</v>
       </c>
-      <c r="Q39" s="19">
+      <c r="Q39" s="13">
         <v>-447</v>
       </c>
-      <c r="R39" s="19">
+      <c r="R39" s="13">
         <v>-478</v>
       </c>
-      <c r="S39" s="19">
+      <c r="S39" s="13">
         <v>-640</v>
       </c>
-      <c r="T39" s="19">
+      <c r="T39" s="13">
         <v>-714</v>
       </c>
-      <c r="U39" s="19">
+      <c r="U39" s="13">
         <v>-690</v>
       </c>
-      <c r="V39" s="19">
+      <c r="V39" s="13">
         <v>-648</v>
       </c>
-      <c r="W39" s="19">
+      <c r="W39" s="13">
         <v>-474</v>
       </c>
-      <c r="X39" s="19">
+      <c r="X39" s="13">
         <v>-608</v>
       </c>
-      <c r="Y39" s="19">
+      <c r="Y39" s="13">
         <v>-438</v>
       </c>
-      <c r="Z39" s="19">
+      <c r="Z39" s="13">
         <v>-366</v>
       </c>
-      <c r="AA39" s="19">
+      <c r="AA39" s="13">
         <v>-260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="28" t="s">
+      <c r="AB39" s="1">
+        <v>-352</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
+      <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="N40" s="19" t="s">
-[...43 lines deleted...]
-      <c r="A41" s="28" t="s">
+      <c r="N40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
+      <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="6">
         <v>-92</v>
       </c>
       <c r="C41" s="6">
         <v>-75</v>
       </c>
       <c r="D41" s="6">
         <v>-41</v>
       </c>
       <c r="E41" s="6">
         <v>-54</v>
       </c>
       <c r="F41" s="6">
         <v>-39</v>
       </c>
       <c r="G41" s="6">
         <v>-57</v>
       </c>
       <c r="H41" s="6">
         <v>-92</v>
       </c>
       <c r="I41" s="6">
         <v>-87</v>
       </c>
       <c r="J41" s="6">
         <v>-106</v>
       </c>
       <c r="K41" s="6">
         <v>-103</v>
       </c>
       <c r="L41" s="6">
         <v>-106</v>
       </c>
       <c r="M41" s="6">
         <v>-110</v>
       </c>
-      <c r="N41" s="19">
+      <c r="N41" s="13">
         <v>-128</v>
       </c>
-      <c r="O41" s="19">
+      <c r="O41" s="13">
         <v>-77</v>
       </c>
-      <c r="P41" s="19">
+      <c r="P41" s="13">
         <v>-58</v>
       </c>
-      <c r="Q41" s="19">
+      <c r="Q41" s="13">
         <v>-70</v>
       </c>
-      <c r="R41" s="19">
+      <c r="R41" s="13">
         <v>-71</v>
       </c>
-      <c r="S41" s="19">
+      <c r="S41" s="13">
         <v>-72</v>
       </c>
-      <c r="T41" s="19">
+      <c r="T41" s="13">
         <v>-103</v>
       </c>
-      <c r="U41" s="19">
+      <c r="U41" s="13">
         <v>-74</v>
       </c>
-      <c r="V41" s="19">
+      <c r="V41" s="13">
         <v>-94</v>
       </c>
-      <c r="W41" s="19">
+      <c r="W41" s="13">
         <v>-65</v>
       </c>
-      <c r="X41" s="19">
+      <c r="X41" s="13">
         <v>-94</v>
       </c>
-      <c r="Y41" s="19">
+      <c r="Y41" s="13">
         <v>-89</v>
       </c>
-      <c r="Z41" s="19">
+      <c r="Z41" s="13">
         <v>-66</v>
       </c>
-      <c r="AA41" s="19">
+      <c r="AA41" s="13">
         <v>-90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="28" t="s">
+      <c r="AB41" s="1">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
+      <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="6">
         <v>-39</v>
       </c>
       <c r="C42" s="6">
         <v>-29</v>
       </c>
       <c r="D42" s="6">
         <v>-27</v>
       </c>
       <c r="E42" s="6">
         <v>-21</v>
       </c>
       <c r="F42" s="6">
         <v>-14</v>
       </c>
       <c r="G42" s="6">
         <v>-50</v>
       </c>
       <c r="H42" s="6">
         <v>-67</v>
       </c>
       <c r="I42" s="6">
         <v>-74</v>
       </c>
       <c r="J42" s="6">
         <v>-72</v>
       </c>
       <c r="K42" s="6">
         <v>-55</v>
       </c>
       <c r="L42" s="6">
         <v>-40</v>
       </c>
       <c r="M42" s="6">
         <v>-57</v>
       </c>
-      <c r="N42" s="19">
+      <c r="N42" s="13">
         <v>-85</v>
       </c>
-      <c r="O42" s="19">
+      <c r="O42" s="13">
         <v>-24</v>
       </c>
-      <c r="P42" s="19">
+      <c r="P42" s="13">
         <v>-40</v>
       </c>
-      <c r="Q42" s="19">
+      <c r="Q42" s="13">
         <v>-11</v>
       </c>
-      <c r="R42" s="19">
+      <c r="R42" s="13">
         <v>-70</v>
       </c>
-      <c r="S42" s="19">
+      <c r="S42" s="13">
         <v>-77</v>
       </c>
-      <c r="T42" s="19">
+      <c r="T42" s="13">
         <v>-46</v>
       </c>
-      <c r="U42" s="19">
+      <c r="U42" s="13">
         <v>-86</v>
       </c>
-      <c r="V42" s="19">
+      <c r="V42" s="13">
         <v>-13</v>
       </c>
-      <c r="W42" s="19">
+      <c r="W42" s="13">
         <v>-74</v>
       </c>
-      <c r="X42" s="19">
+      <c r="X42" s="13">
         <v>-15</v>
       </c>
-      <c r="Y42" s="19">
+      <c r="Y42" s="13">
         <v>-33</v>
       </c>
-      <c r="Z42" s="19">
+      <c r="Z42" s="13">
         <v>-36</v>
       </c>
-      <c r="AA42" s="19">
+      <c r="AA42" s="13">
         <v>-47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="28" t="s">
+      <c r="AB42" s="1">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
+      <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="6">
         <v>-28</v>
       </c>
       <c r="C43" s="6">
         <v>-32</v>
       </c>
       <c r="D43" s="6">
         <v>-47</v>
       </c>
       <c r="E43" s="6">
         <v>-34</v>
       </c>
       <c r="F43" s="6">
         <v>-32</v>
       </c>
       <c r="G43" s="6">
         <v>-37</v>
       </c>
       <c r="H43" s="6">
         <v>-55</v>
       </c>
       <c r="I43" s="6">
         <v>-41</v>
       </c>
       <c r="J43" s="6">
         <v>-30</v>
       </c>
       <c r="K43" s="6">
         <v>-32</v>
       </c>
       <c r="L43" s="6">
         <v>-51</v>
       </c>
       <c r="M43" s="6">
         <v>-13</v>
       </c>
-      <c r="N43" s="19">
+      <c r="N43" s="13">
         <v>-23</v>
       </c>
-      <c r="O43" s="19">
+      <c r="O43" s="13">
         <v>-44</v>
       </c>
-      <c r="P43" s="19">
+      <c r="P43" s="13">
         <v>-60</v>
       </c>
-      <c r="Q43" s="19">
+      <c r="Q43" s="13">
         <v>-25</v>
       </c>
-      <c r="R43" s="19">
+      <c r="R43" s="13">
         <v>-53</v>
       </c>
-      <c r="S43" s="19">
+      <c r="S43" s="13">
         <v>-26</v>
       </c>
-      <c r="T43" s="19">
+      <c r="T43" s="13">
         <v>-23</v>
       </c>
-      <c r="U43" s="19">
+      <c r="U43" s="13">
         <v>-20</v>
       </c>
-      <c r="V43" s="19">
+      <c r="V43" s="13">
         <v>-50</v>
       </c>
-      <c r="W43" s="19">
+      <c r="W43" s="13">
         <v>-30</v>
       </c>
-      <c r="X43" s="19">
+      <c r="X43" s="13">
         <v>-25</v>
       </c>
-      <c r="Y43" s="19">
+      <c r="Y43" s="13">
         <v>-45</v>
       </c>
-      <c r="Z43" s="19">
+      <c r="Z43" s="13">
         <v>-23</v>
       </c>
-      <c r="AA43" s="19">
+      <c r="AA43" s="13">
         <v>-28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="28" t="s">
+      <c r="AB43" s="1">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
+      <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="6">
         <v>-30</v>
       </c>
       <c r="C44" s="6">
         <v>-45</v>
       </c>
       <c r="D44" s="6">
         <v>-35</v>
       </c>
       <c r="E44" s="6">
         <v>-48</v>
       </c>
       <c r="F44" s="6">
         <v>-18</v>
       </c>
       <c r="G44" s="6">
         <v>-8</v>
       </c>
       <c r="H44" s="6">
         <v>-43</v>
       </c>
       <c r="I44" s="6">
         <v>-29</v>
       </c>
       <c r="J44" s="6">
         <v>-13</v>
       </c>
       <c r="K44" s="6">
         <v>-30</v>
       </c>
       <c r="L44" s="6">
         <v>-40</v>
       </c>
       <c r="M44" s="6">
         <v>-34</v>
       </c>
-      <c r="N44" s="19">
+      <c r="N44" s="13">
         <v>-66</v>
       </c>
-      <c r="O44" s="19">
+      <c r="O44" s="13">
         <v>-54</v>
       </c>
-      <c r="P44" s="19">
+      <c r="P44" s="13">
         <v>-49</v>
       </c>
-      <c r="Q44" s="19">
+      <c r="Q44" s="13">
         <v>3</v>
       </c>
-      <c r="R44" s="19">
+      <c r="R44" s="13">
         <v>-32</v>
       </c>
-      <c r="S44" s="19">
+      <c r="S44" s="13">
         <v>-36</v>
       </c>
-      <c r="T44" s="19">
+      <c r="T44" s="13">
         <v>-26</v>
       </c>
-      <c r="U44" s="19">
+      <c r="U44" s="13">
         <v>-43</v>
       </c>
-      <c r="V44" s="19">
+      <c r="V44" s="13">
         <v>-18</v>
       </c>
-      <c r="W44" s="19">
+      <c r="W44" s="13">
         <v>-36</v>
       </c>
-      <c r="X44" s="19">
+      <c r="X44" s="13">
         <v>-42</v>
       </c>
-      <c r="Y44" s="19">
+      <c r="Y44" s="13">
         <v>-7</v>
       </c>
-      <c r="Z44" s="19">
+      <c r="Z44" s="13">
         <v>-65</v>
       </c>
-      <c r="AA44" s="19">
+      <c r="AA44" s="13">
         <v>-26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="28" t="s">
+      <c r="AB44" s="1">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
+      <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="6">
         <v>-35</v>
       </c>
       <c r="C45" s="6">
         <v>-55</v>
       </c>
       <c r="D45" s="6">
         <v>-8</v>
       </c>
       <c r="E45" s="6">
         <v>-27</v>
       </c>
       <c r="F45" s="6">
         <v>-34</v>
       </c>
       <c r="G45" s="6">
         <v>-23</v>
       </c>
       <c r="H45" s="6">
         <v>-61</v>
       </c>
       <c r="I45" s="6">
         <v>-38</v>
       </c>
       <c r="J45" s="6">
         <v>-79</v>
       </c>
       <c r="K45" s="6">
         <v>-95</v>
       </c>
       <c r="L45" s="6">
         <v>-76</v>
       </c>
       <c r="M45" s="6">
         <v>-41</v>
       </c>
-      <c r="N45" s="19">
+      <c r="N45" s="13">
         <v>-81</v>
       </c>
-      <c r="O45" s="19">
+      <c r="O45" s="13">
         <v>-24</v>
       </c>
-      <c r="P45" s="19">
+      <c r="P45" s="13">
         <v>-44</v>
       </c>
-      <c r="Q45" s="19">
+      <c r="Q45" s="13">
         <v>-30</v>
       </c>
-      <c r="R45" s="19">
+      <c r="R45" s="13">
         <v>-14</v>
       </c>
-      <c r="S45" s="19">
+      <c r="S45" s="13">
         <v>-42</v>
       </c>
-      <c r="T45" s="19">
+      <c r="T45" s="13">
         <v>-70</v>
       </c>
-      <c r="U45" s="19">
+      <c r="U45" s="13">
         <v>-29</v>
       </c>
-      <c r="V45" s="19">
+      <c r="V45" s="13">
         <v>-81</v>
       </c>
-      <c r="W45" s="19">
+      <c r="W45" s="13">
         <v>-57</v>
       </c>
-      <c r="X45" s="19">
+      <c r="X45" s="13">
         <v>-57</v>
       </c>
-      <c r="Y45" s="19">
+      <c r="Y45" s="13">
         <v>-23</v>
       </c>
-      <c r="Z45" s="19">
+      <c r="Z45" s="13">
         <v>-56</v>
       </c>
-      <c r="AA45" s="19">
+      <c r="AA45" s="13">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="28" t="s">
+      <c r="AB45" s="1">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
+      <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="6">
         <v>-22</v>
       </c>
       <c r="C46" s="6">
         <v>19</v>
       </c>
       <c r="D46" s="6">
         <v>-7</v>
       </c>
       <c r="E46" s="6">
         <v>309</v>
       </c>
       <c r="F46" s="6">
         <v>53</v>
       </c>
       <c r="G46" s="6">
         <v>-5</v>
       </c>
       <c r="H46" s="6">
         <v>-72</v>
       </c>
       <c r="I46" s="6">
         <v>-103</v>
       </c>
       <c r="J46" s="6">
         <v>-17</v>
       </c>
       <c r="K46" s="6">
         <v>-32</v>
       </c>
       <c r="L46" s="6">
         <v>-94</v>
       </c>
       <c r="M46" s="6">
         <v>-13</v>
       </c>
-      <c r="N46" s="19">
+      <c r="N46" s="13">
         <v>-65</v>
       </c>
-      <c r="O46" s="19">
+      <c r="O46" s="13">
         <v>-6</v>
       </c>
-      <c r="P46" s="19">
+      <c r="P46" s="13">
         <v>-89</v>
       </c>
-      <c r="Q46" s="19">
+      <c r="Q46" s="13">
         <v>-96</v>
       </c>
-      <c r="R46" s="19">
+      <c r="R46" s="13">
         <v>-31</v>
       </c>
-      <c r="S46" s="19">
+      <c r="S46" s="13">
         <v>-62</v>
       </c>
-      <c r="T46" s="19">
+      <c r="T46" s="13">
         <v>-69</v>
       </c>
-      <c r="U46" s="19">
+      <c r="U46" s="13">
         <v>-62</v>
       </c>
-      <c r="V46" s="19">
+      <c r="V46" s="13">
         <v>17</v>
       </c>
-      <c r="W46" s="19">
+      <c r="W46" s="13">
         <v>27</v>
       </c>
-      <c r="X46" s="19">
+      <c r="X46" s="13">
         <v>-28</v>
       </c>
-      <c r="Y46" s="19">
+      <c r="Y46" s="13">
         <v>-30</v>
       </c>
-      <c r="Z46" s="19">
+      <c r="Z46" s="13">
         <v>-2</v>
       </c>
-      <c r="AA46" s="19">
+      <c r="AA46" s="13">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="28" t="s">
+      <c r="AB46" s="1">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
+      <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="6">
         <v>-5</v>
       </c>
       <c r="C47" s="6">
         <v>13</v>
       </c>
       <c r="D47" s="6">
         <v>1</v>
       </c>
       <c r="E47" s="6">
         <v>-16</v>
       </c>
       <c r="F47" s="6">
         <v>-18</v>
       </c>
       <c r="G47" s="6">
         <v>-22</v>
       </c>
       <c r="H47" s="6">
         <v>-23</v>
       </c>
       <c r="I47" s="6">
         <v>-13</v>
       </c>
       <c r="J47" s="6">
         <v>-5</v>
       </c>
       <c r="K47" s="6">
         <v>-20</v>
       </c>
       <c r="L47" s="6">
         <v>-12</v>
       </c>
       <c r="M47" s="6">
         <v>-31</v>
       </c>
-      <c r="N47" s="19">
+      <c r="N47" s="13">
         <v>-11</v>
       </c>
-      <c r="O47" s="19">
+      <c r="O47" s="13">
         <v>-26</v>
       </c>
-      <c r="P47" s="19">
+      <c r="P47" s="13">
         <v>-37</v>
       </c>
-      <c r="Q47" s="19">
+      <c r="Q47" s="13">
         <v>6</v>
       </c>
-      <c r="R47" s="19">
+      <c r="R47" s="13">
         <v>-15</v>
       </c>
-      <c r="S47" s="19">
+      <c r="S47" s="13">
         <v>-21</v>
       </c>
-      <c r="T47" s="19">
+      <c r="T47" s="13">
         <v>-29</v>
       </c>
-      <c r="U47" s="19">
+      <c r="U47" s="13">
         <v>-9</v>
       </c>
-      <c r="V47" s="19">
+      <c r="V47" s="13">
         <v>-48</v>
       </c>
-      <c r="W47" s="19">
+      <c r="W47" s="13">
         <v>-10</v>
       </c>
-      <c r="X47" s="19">
+      <c r="X47" s="13">
         <v>-33</v>
       </c>
-      <c r="Y47" s="19">
+      <c r="Y47" s="13">
         <v>-25</v>
       </c>
-      <c r="Z47" s="19">
+      <c r="Z47" s="13">
         <v>-8</v>
       </c>
-      <c r="AA47" s="19">
+      <c r="AA47" s="13">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="28" t="s">
+      <c r="AB47" s="1">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
+      <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="6">
         <v>-10</v>
       </c>
       <c r="C48" s="6">
         <v>-62</v>
       </c>
       <c r="D48" s="6">
         <v>-23</v>
       </c>
       <c r="E48" s="6">
         <v>-20</v>
       </c>
       <c r="F48" s="6">
         <v>-26</v>
       </c>
       <c r="G48" s="6">
         <v>-51</v>
       </c>
       <c r="H48" s="6">
         <v>-21</v>
       </c>
       <c r="I48" s="6">
         <v>-19</v>
       </c>
       <c r="J48" s="6">
         <v>-35</v>
       </c>
       <c r="K48" s="6">
         <v>-23</v>
       </c>
       <c r="L48" s="6">
         <v>-24</v>
       </c>
       <c r="M48" s="6">
         <v>-49</v>
       </c>
-      <c r="N48" s="19">
+      <c r="N48" s="13">
         <v>-36</v>
       </c>
-      <c r="O48" s="19">
+      <c r="O48" s="13">
         <v>-30</v>
       </c>
-      <c r="P48" s="19">
+      <c r="P48" s="13">
         <v>-14</v>
       </c>
-      <c r="Q48" s="19">
+      <c r="Q48" s="13">
         <v>-26</v>
       </c>
-      <c r="R48" s="19">
+      <c r="R48" s="13">
         <v>-26</v>
       </c>
-      <c r="S48" s="19">
+      <c r="S48" s="13">
         <v>-29</v>
       </c>
-      <c r="T48" s="19">
+      <c r="T48" s="13">
         <v>-39</v>
       </c>
-      <c r="U48" s="19">
+      <c r="U48" s="13">
         <v>-9</v>
       </c>
-      <c r="V48" s="19">
+      <c r="V48" s="13">
         <v>-46</v>
       </c>
-      <c r="W48" s="19">
+      <c r="W48" s="13">
         <v>-18</v>
       </c>
-      <c r="X48" s="19">
+      <c r="X48" s="13">
         <v>-20</v>
       </c>
-      <c r="Y48" s="19">
+      <c r="Y48" s="13">
         <v>-33</v>
       </c>
-      <c r="Z48" s="19">
+      <c r="Z48" s="13">
         <v>-31</v>
       </c>
-      <c r="AA48" s="19">
+      <c r="AA48" s="13">
         <v>-25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="28" t="s">
+      <c r="AB48" s="1">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
+      <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="6">
         <v>-44</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="6">
         <v>-7</v>
       </c>
       <c r="E49" s="6">
         <v>25</v>
       </c>
       <c r="F49" s="6">
         <v>-12</v>
       </c>
       <c r="G49" s="6">
         <v>-1</v>
       </c>
       <c r="H49" s="6">
         <v>-4</v>
       </c>
       <c r="I49" s="6">
         <v>-8</v>
       </c>
       <c r="J49" s="6">
         <v>-30</v>
       </c>
       <c r="K49" s="6">
         <v>-36</v>
       </c>
       <c r="L49" s="6">
         <v>-19</v>
       </c>
       <c r="M49" s="6">
         <v>-41</v>
       </c>
-      <c r="N49" s="19">
+      <c r="N49" s="13">
         <v>-39</v>
       </c>
-      <c r="O49" s="19">
+      <c r="O49" s="13">
         <v>-40</v>
       </c>
-      <c r="P49" s="19">
+      <c r="P49" s="13">
         <v>-19</v>
       </c>
-      <c r="Q49" s="19">
+      <c r="Q49" s="13">
         <v>-26</v>
       </c>
-      <c r="R49" s="19">
+      <c r="R49" s="13">
         <v>-21</v>
       </c>
-      <c r="S49" s="19">
+      <c r="S49" s="13">
         <v>-21</v>
       </c>
-      <c r="T49" s="19">
+      <c r="T49" s="13">
         <v>-16</v>
       </c>
-      <c r="U49" s="19">
+      <c r="U49" s="13">
         <v>-28</v>
       </c>
-      <c r="V49" s="19">
+      <c r="V49" s="13">
         <v>-50</v>
       </c>
-      <c r="W49" s="19">
+      <c r="W49" s="13">
         <v>3</v>
       </c>
-      <c r="X49" s="19">
+      <c r="X49" s="13">
         <v>-19</v>
       </c>
-      <c r="Y49" s="19">
+      <c r="Y49" s="13">
         <v>-12</v>
       </c>
-      <c r="Z49" s="19">
+      <c r="Z49" s="13">
         <v>55</v>
       </c>
-      <c r="AA49" s="19">
+      <c r="AA49" s="13">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="28" t="s">
+      <c r="AB49" s="1">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
+      <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="6">
         <v>-58</v>
       </c>
       <c r="C50" s="6">
         <v>-37</v>
       </c>
       <c r="D50" s="6">
         <v>-42</v>
       </c>
       <c r="E50" s="6">
         <v>-46</v>
       </c>
       <c r="F50" s="6">
         <v>-47</v>
       </c>
       <c r="G50" s="6">
         <v>-64</v>
       </c>
       <c r="H50" s="6">
         <v>-84</v>
       </c>
       <c r="I50" s="6">
         <v>-86</v>
       </c>
       <c r="J50" s="6">
         <v>-59</v>
       </c>
       <c r="K50" s="6">
         <v>-59</v>
       </c>
       <c r="L50" s="6">
         <v>-95</v>
       </c>
       <c r="M50" s="6">
         <v>-42</v>
       </c>
-      <c r="N50" s="19">
+      <c r="N50" s="13">
         <v>-75</v>
       </c>
-      <c r="O50" s="19">
+      <c r="O50" s="13">
         <v>-65</v>
       </c>
-      <c r="P50" s="19">
+      <c r="P50" s="13">
         <v>-37</v>
       </c>
-      <c r="Q50" s="19">
+      <c r="Q50" s="13">
         <v>-52</v>
       </c>
-      <c r="R50" s="19">
+      <c r="R50" s="13">
         <v>-57</v>
       </c>
-      <c r="S50" s="19">
+      <c r="S50" s="13">
         <v>-116</v>
       </c>
-      <c r="T50" s="19">
+      <c r="T50" s="13">
         <v>-84</v>
       </c>
-      <c r="U50" s="19">
+      <c r="U50" s="13">
         <v>-112</v>
       </c>
-      <c r="V50" s="19">
+      <c r="V50" s="13">
         <v>-62</v>
       </c>
-      <c r="W50" s="19">
+      <c r="W50" s="13">
         <v>-76</v>
       </c>
-      <c r="X50" s="19">
+      <c r="X50" s="13">
         <v>-83</v>
       </c>
-      <c r="Y50" s="19">
+      <c r="Y50" s="13">
         <v>-39</v>
       </c>
-      <c r="Z50" s="19">
+      <c r="Z50" s="13">
         <v>-69</v>
       </c>
-      <c r="AA50" s="19">
+      <c r="AA50" s="13">
         <v>-43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="28" t="s">
+      <c r="AB50" s="1">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
+      <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="6">
         <v>-33</v>
       </c>
       <c r="C51" s="6">
         <v>-20</v>
       </c>
       <c r="D51" s="6">
         <v>5</v>
       </c>
       <c r="E51" s="6">
         <v>-15</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="6">
         <v>-14</v>
       </c>
       <c r="H51" s="6">
         <v>-29</v>
       </c>
       <c r="I51" s="6">
         <v>-28</v>
       </c>
       <c r="J51" s="6">
         <v>-18</v>
       </c>
       <c r="K51" s="6">
         <v>-36</v>
       </c>
       <c r="L51" s="6">
         <v>-28</v>
       </c>
       <c r="M51" s="6">
         <v>-23</v>
       </c>
-      <c r="N51" s="19">
+      <c r="N51" s="13">
         <v>-6</v>
       </c>
-      <c r="O51" s="19">
+      <c r="O51" s="13">
         <v>-44</v>
       </c>
-      <c r="P51" s="19">
+      <c r="P51" s="13">
         <v>-52</v>
       </c>
-      <c r="Q51" s="19">
+      <c r="Q51" s="13">
         <v>-38</v>
       </c>
-      <c r="R51" s="19">
+      <c r="R51" s="13">
         <v>-1</v>
       </c>
-      <c r="S51" s="19">
+      <c r="S51" s="13">
         <v>-8</v>
       </c>
-      <c r="T51" s="19">
+      <c r="T51" s="13">
         <v>-36</v>
       </c>
-      <c r="U51" s="19">
+      <c r="U51" s="13">
         <v>-28</v>
       </c>
-      <c r="V51" s="19">
+      <c r="V51" s="13">
         <v>-32</v>
       </c>
-      <c r="W51" s="19">
+      <c r="W51" s="13">
         <v>-37</v>
       </c>
-      <c r="X51" s="19">
+      <c r="X51" s="13">
         <v>-40</v>
       </c>
-      <c r="Y51" s="19">
+      <c r="Y51" s="13">
         <v>-18</v>
       </c>
-      <c r="Z51" s="19">
+      <c r="Z51" s="13">
         <v>-19</v>
       </c>
-      <c r="AA51" s="19">
+      <c r="AA51" s="13">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="28" t="s">
+      <c r="AB51" s="1">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
+      <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="6">
         <v>-77</v>
       </c>
       <c r="C52" s="6">
         <v>-63</v>
       </c>
       <c r="D52" s="6">
         <v>-26</v>
       </c>
       <c r="E52" s="6">
         <v>-31</v>
       </c>
       <c r="F52" s="6">
         <v>-34</v>
       </c>
       <c r="G52" s="6">
         <v>-40</v>
       </c>
       <c r="H52" s="6">
         <v>-77</v>
       </c>
       <c r="I52" s="6">
         <v>-122</v>
       </c>
       <c r="J52" s="6">
         <v>-62</v>
       </c>
       <c r="K52" s="6">
         <v>-138</v>
       </c>
       <c r="L52" s="6">
         <v>-28</v>
       </c>
       <c r="M52" s="6">
         <v>-77</v>
       </c>
-      <c r="N52" s="19">
+      <c r="N52" s="13">
         <v>-68</v>
       </c>
-      <c r="O52" s="19">
+      <c r="O52" s="13">
         <v>-49</v>
       </c>
-      <c r="P52" s="19">
+      <c r="P52" s="13">
         <v>-62</v>
       </c>
-      <c r="Q52" s="19">
+      <c r="Q52" s="13">
         <v>-32</v>
       </c>
-      <c r="R52" s="19">
+      <c r="R52" s="13">
         <v>-17</v>
       </c>
-      <c r="S52" s="19">
+      <c r="S52" s="13">
         <v>-58</v>
       </c>
-      <c r="T52" s="19">
+      <c r="T52" s="13">
         <v>-90</v>
       </c>
-      <c r="U52" s="19">
+      <c r="U52" s="13">
         <v>-119</v>
       </c>
-      <c r="V52" s="19">
+      <c r="V52" s="13">
         <v>-95</v>
       </c>
-      <c r="W52" s="19">
+      <c r="W52" s="13">
         <v>-55</v>
       </c>
-      <c r="X52" s="19">
+      <c r="X52" s="13">
         <v>-96</v>
       </c>
-      <c r="Y52" s="19">
+      <c r="Y52" s="13">
         <v>-52</v>
       </c>
-      <c r="Z52" s="19">
+      <c r="Z52" s="13">
         <v>-19</v>
       </c>
-      <c r="AA52" s="19">
+      <c r="AA52" s="13">
         <v>-33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="20" t="s">
+      <c r="AB52" s="1">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>-37</v>
       </c>
       <c r="C53" s="9">
         <v>-22</v>
       </c>
       <c r="D53" s="9">
         <v>-10</v>
       </c>
       <c r="E53" s="9">
         <v>-1</v>
       </c>
       <c r="F53" s="9">
         <v>-44</v>
       </c>
       <c r="G53" s="9">
         <v>-50</v>
       </c>
       <c r="H53" s="9">
         <v>-74</v>
       </c>
       <c r="I53" s="9">
         <v>-48</v>
@@ -4830,2414 +4962,2417 @@
       </c>
       <c r="T53" s="9">
         <v>-83</v>
       </c>
       <c r="U53" s="9">
         <v>-71</v>
       </c>
       <c r="V53" s="9">
         <v>-76</v>
       </c>
       <c r="W53" s="9">
         <v>-46</v>
       </c>
       <c r="X53" s="9">
         <v>-56</v>
       </c>
       <c r="Y53" s="9">
         <v>-32</v>
       </c>
       <c r="Z53" s="9">
         <v>-27</v>
       </c>
       <c r="AA53" s="9">
         <v>-73</v>
       </c>
-    </row>
-    <row r="54" spans="1:27">
+      <c r="AB53" s="34">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
       <c r="D54" s="7"/>
       <c r="Z54" s="7"/>
-      <c r="AA54" s="29"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:27">
+      <c r="AA54" s="7"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="Z55" s="7"/>
-      <c r="AA55" s="29"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:27">
+      <c r="AA55" s="7"/>
+    </row>
+    <row r="56" spans="1:28">
       <c r="Z56" s="7"/>
-      <c r="AA56" s="29"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:27">
+      <c r="AA56" s="7"/>
+    </row>
+    <row r="57" spans="1:28">
       <c r="Z57" s="7"/>
-      <c r="AA57" s="29"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:27">
+      <c r="AA57" s="7"/>
+    </row>
+    <row r="58" spans="1:28">
       <c r="Z58" s="7"/>
-      <c r="AA58" s="29"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:27">
+      <c r="AA58" s="7"/>
+    </row>
+    <row r="59" spans="1:28">
       <c r="Z59" s="7"/>
-      <c r="AA59" s="29"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:27">
+      <c r="AA59" s="7"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="Z60" s="7"/>
-      <c r="AA60" s="29"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:27">
+      <c r="AA60" s="7"/>
+    </row>
+    <row r="61" spans="1:28">
       <c r="Z61" s="7"/>
-      <c r="AA61" s="29"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:27">
+      <c r="AA61" s="7"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="Z62" s="7"/>
-      <c r="AA62" s="29"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:27">
+      <c r="AA62" s="7"/>
+    </row>
+    <row r="63" spans="1:28">
       <c r="Z63" s="7"/>
-      <c r="AA63" s="29"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:27">
+      <c r="AA63" s="7"/>
+    </row>
+    <row r="64" spans="1:28">
       <c r="Z64" s="7"/>
-      <c r="AA64" s="29"/>
+      <c r="AA64" s="7"/>
     </row>
     <row r="65" spans="26:27">
       <c r="Z65" s="7"/>
-      <c r="AA65" s="29"/>
+      <c r="AA65" s="7"/>
     </row>
     <row r="66" spans="26:27">
       <c r="Z66" s="7"/>
-      <c r="AA66" s="29"/>
+      <c r="AA66" s="7"/>
     </row>
     <row r="67" spans="26:27">
       <c r="Z67" s="7"/>
-      <c r="AA67" s="29"/>
+      <c r="AA67" s="7"/>
     </row>
     <row r="68" spans="26:27">
       <c r="Z68" s="7"/>
-      <c r="AA68" s="29"/>
+      <c r="AA68" s="7"/>
     </row>
     <row r="69" spans="26:27">
       <c r="Z69" s="7"/>
-      <c r="AA69" s="29"/>
+      <c r="AA69" s="7"/>
     </row>
     <row r="70" spans="26:27">
       <c r="Z70" s="7"/>
-      <c r="AA70" s="29"/>
+      <c r="AA70" s="7"/>
     </row>
     <row r="71" spans="26:27">
       <c r="Z71" s="7"/>
-      <c r="AA71" s="29"/>
+      <c r="AA71" s="7"/>
     </row>
     <row r="72" spans="26:27">
       <c r="Z72" s="7"/>
-      <c r="AA72" s="29"/>
+      <c r="AA72" s="7"/>
     </row>
     <row r="73" spans="26:27">
       <c r="Z73" s="7"/>
-      <c r="AA73" s="29"/>
+      <c r="AA73" s="7"/>
     </row>
     <row r="74" spans="26:27">
       <c r="Z74" s="7"/>
-      <c r="AA74" s="29"/>
+      <c r="AA74" s="7"/>
     </row>
     <row r="75" spans="26:27">
       <c r="Z75" s="7"/>
-      <c r="AA75" s="29"/>
+      <c r="AA75" s="7"/>
     </row>
     <row r="76" spans="26:27">
       <c r="Z76" s="7"/>
-      <c r="AA76" s="29"/>
+      <c r="AA76" s="7"/>
     </row>
     <row r="77" spans="26:27">
       <c r="Z77" s="7"/>
-      <c r="AA77" s="29"/>
+      <c r="AA77" s="7"/>
     </row>
     <row r="78" spans="26:27">
       <c r="Z78" s="7"/>
-      <c r="AA78" s="29"/>
+      <c r="AA78" s="7"/>
     </row>
     <row r="79" spans="26:27">
       <c r="Z79" s="7"/>
-      <c r="AA79" s="29"/>
+      <c r="AA79" s="7"/>
     </row>
     <row r="80" spans="26:27">
       <c r="Z80" s="7"/>
-      <c r="AA80" s="29"/>
+      <c r="AA80" s="7"/>
     </row>
     <row r="81" spans="26:27">
       <c r="Z81" s="7"/>
-      <c r="AA81" s="29"/>
+      <c r="AA81" s="7"/>
     </row>
     <row r="82" spans="26:27">
       <c r="Z82" s="7"/>
-      <c r="AA82" s="29"/>
+      <c r="AA82" s="7"/>
     </row>
     <row r="83" spans="26:27">
       <c r="Z83" s="7"/>
-      <c r="AA83" s="29"/>
+      <c r="AA83" s="7"/>
     </row>
     <row r="84" spans="26:27">
       <c r="Z84" s="7"/>
-      <c r="AA84" s="29"/>
+      <c r="AA84" s="7"/>
     </row>
     <row r="85" spans="26:27">
       <c r="Z85" s="7"/>
-      <c r="AA85" s="29"/>
+      <c r="AA85" s="7"/>
     </row>
     <row r="86" spans="26:27">
       <c r="Z86" s="7"/>
-      <c r="AA86" s="29"/>
+      <c r="AA86" s="7"/>
     </row>
     <row r="87" spans="26:27">
       <c r="Z87" s="7"/>
-      <c r="AA87" s="29"/>
+      <c r="AA87" s="7"/>
     </row>
     <row r="88" spans="26:27">
       <c r="Z88" s="7"/>
-      <c r="AA88" s="29"/>
+      <c r="AA88" s="7"/>
     </row>
     <row r="89" spans="26:27">
       <c r="Z89" s="7"/>
-      <c r="AA89" s="29"/>
+      <c r="AA89" s="7"/>
     </row>
     <row r="90" spans="26:27">
       <c r="Z90" s="7"/>
-      <c r="AA90" s="29"/>
+      <c r="AA90" s="7"/>
     </row>
     <row r="91" spans="26:27">
       <c r="Z91" s="7"/>
-      <c r="AA91" s="29"/>
+      <c r="AA91" s="7"/>
     </row>
     <row r="92" spans="26:27">
       <c r="Z92" s="7"/>
-      <c r="AA92" s="29"/>
+      <c r="AA92" s="7"/>
     </row>
     <row r="93" spans="26:27">
       <c r="Z93" s="7"/>
-      <c r="AA93" s="29"/>
+      <c r="AA93" s="7"/>
     </row>
     <row r="94" spans="26:27">
       <c r="Z94" s="7"/>
-      <c r="AA94" s="29"/>
+      <c r="AA94" s="7"/>
     </row>
     <row r="95" spans="26:27">
       <c r="Z95" s="7"/>
-      <c r="AA95" s="29"/>
+      <c r="AA95" s="7"/>
     </row>
     <row r="96" spans="26:27">
       <c r="Z96" s="7"/>
-      <c r="AA96" s="29"/>
+      <c r="AA96" s="7"/>
     </row>
     <row r="97" spans="26:27">
       <c r="Z97" s="7"/>
-      <c r="AA97" s="29"/>
+      <c r="AA97" s="7"/>
     </row>
     <row r="98" spans="26:27">
       <c r="Z98" s="7"/>
-      <c r="AA98" s="29"/>
+      <c r="AA98" s="7"/>
     </row>
     <row r="99" spans="26:27">
       <c r="Z99" s="7"/>
-      <c r="AA99" s="29"/>
+      <c r="AA99" s="7"/>
     </row>
     <row r="100" spans="26:27">
       <c r="Z100" s="7"/>
-      <c r="AA100" s="29"/>
+      <c r="AA100" s="7"/>
     </row>
     <row r="101" spans="26:27">
       <c r="Z101" s="7"/>
-      <c r="AA101" s="29"/>
+      <c r="AA101" s="7"/>
     </row>
     <row r="102" spans="26:27">
       <c r="Z102" s="7"/>
-      <c r="AA102" s="29"/>
+      <c r="AA102" s="7"/>
     </row>
     <row r="103" spans="26:27">
       <c r="Z103" s="7"/>
-      <c r="AA103" s="29"/>
+      <c r="AA103" s="7"/>
     </row>
     <row r="104" spans="26:27">
       <c r="Z104" s="7"/>
-      <c r="AA104" s="29"/>
+      <c r="AA104" s="7"/>
     </row>
     <row r="105" spans="26:27">
       <c r="Z105" s="7"/>
-      <c r="AA105" s="29"/>
+      <c r="AA105" s="7"/>
     </row>
     <row r="106" spans="26:27">
       <c r="Z106" s="7"/>
-      <c r="AA106" s="29"/>
+      <c r="AA106" s="7"/>
     </row>
     <row r="107" spans="26:27">
       <c r="Z107" s="7"/>
-      <c r="AA107" s="29"/>
+      <c r="AA107" s="7"/>
     </row>
     <row r="108" spans="26:27">
       <c r="Z108" s="7"/>
-      <c r="AA108" s="29"/>
+      <c r="AA108" s="7"/>
     </row>
     <row r="109" spans="26:27">
       <c r="Z109" s="7"/>
-      <c r="AA109" s="29"/>
+      <c r="AA109" s="7"/>
     </row>
     <row r="110" spans="26:27">
       <c r="Z110" s="7"/>
-      <c r="AA110" s="29"/>
+      <c r="AA110" s="7"/>
     </row>
     <row r="111" spans="26:27">
       <c r="Z111" s="7"/>
-      <c r="AA111" s="29"/>
+      <c r="AA111" s="7"/>
     </row>
     <row r="112" spans="26:27">
       <c r="Z112" s="7"/>
-      <c r="AA112" s="29"/>
+      <c r="AA112" s="7"/>
     </row>
     <row r="113" spans="26:27">
       <c r="Z113" s="7"/>
-      <c r="AA113" s="29"/>
+      <c r="AA113" s="7"/>
     </row>
     <row r="114" spans="26:27">
       <c r="Z114" s="7"/>
-      <c r="AA114" s="29"/>
+      <c r="AA114" s="7"/>
     </row>
     <row r="115" spans="26:27">
       <c r="Z115" s="7"/>
-      <c r="AA115" s="29"/>
+      <c r="AA115" s="7"/>
     </row>
     <row r="116" spans="26:27">
       <c r="Z116" s="7"/>
-      <c r="AA116" s="29"/>
+      <c r="AA116" s="7"/>
     </row>
     <row r="117" spans="26:27">
       <c r="Z117" s="7"/>
-      <c r="AA117" s="29"/>
+      <c r="AA117" s="7"/>
     </row>
     <row r="118" spans="26:27">
       <c r="Z118" s="7"/>
-      <c r="AA118" s="29"/>
+      <c r="AA118" s="7"/>
     </row>
     <row r="119" spans="26:27">
       <c r="Z119" s="7"/>
-      <c r="AA119" s="29"/>
+      <c r="AA119" s="7"/>
     </row>
     <row r="120" spans="26:27">
       <c r="Z120" s="7"/>
-      <c r="AA120" s="29"/>
+      <c r="AA120" s="7"/>
     </row>
     <row r="121" spans="26:27">
       <c r="Z121" s="7"/>
-      <c r="AA121" s="29"/>
+      <c r="AA121" s="7"/>
     </row>
     <row r="122" spans="26:27">
       <c r="Z122" s="7"/>
-      <c r="AA122" s="29"/>
+      <c r="AA122" s="7"/>
     </row>
     <row r="123" spans="26:27">
       <c r="Z123" s="7"/>
-      <c r="AA123" s="29"/>
+      <c r="AA123" s="7"/>
     </row>
     <row r="124" spans="26:27">
       <c r="Z124" s="7"/>
-      <c r="AA124" s="29"/>
+      <c r="AA124" s="7"/>
     </row>
     <row r="125" spans="26:27">
       <c r="Z125" s="7"/>
-      <c r="AA125" s="29"/>
+      <c r="AA125" s="7"/>
     </row>
     <row r="126" spans="26:27">
       <c r="Z126" s="7"/>
-      <c r="AA126" s="29"/>
+      <c r="AA126" s="7"/>
     </row>
     <row r="127" spans="26:27">
       <c r="Z127" s="7"/>
-      <c r="AA127" s="29"/>
+      <c r="AA127" s="7"/>
     </row>
     <row r="128" spans="26:27">
       <c r="Z128" s="7"/>
-      <c r="AA128" s="29"/>
+      <c r="AA128" s="7"/>
     </row>
     <row r="129" spans="26:27">
       <c r="Z129" s="7"/>
-      <c r="AA129" s="29"/>
+      <c r="AA129" s="7"/>
     </row>
     <row r="130" spans="26:27">
       <c r="Z130" s="7"/>
-      <c r="AA130" s="29"/>
+      <c r="AA130" s="7"/>
     </row>
     <row r="131" spans="26:27">
       <c r="Z131" s="7"/>
-      <c r="AA131" s="29"/>
+      <c r="AA131" s="7"/>
     </row>
     <row r="132" spans="26:27">
       <c r="Z132" s="7"/>
-      <c r="AA132" s="29"/>
+      <c r="AA132" s="7"/>
     </row>
     <row r="133" spans="26:27">
       <c r="Z133" s="7"/>
-      <c r="AA133" s="29"/>
+      <c r="AA133" s="7"/>
     </row>
     <row r="134" spans="26:27">
       <c r="Z134" s="7"/>
-      <c r="AA134" s="29"/>
+      <c r="AA134" s="7"/>
     </row>
     <row r="135" spans="26:27">
       <c r="Z135" s="7"/>
-      <c r="AA135" s="29"/>
+      <c r="AA135" s="7"/>
     </row>
     <row r="136" spans="26:27">
       <c r="Z136" s="7"/>
-      <c r="AA136" s="29"/>
+      <c r="AA136" s="7"/>
     </row>
     <row r="137" spans="26:27">
       <c r="Z137" s="7"/>
-      <c r="AA137" s="29"/>
+      <c r="AA137" s="7"/>
     </row>
     <row r="138" spans="26:27">
       <c r="Z138" s="7"/>
-      <c r="AA138" s="29"/>
+      <c r="AA138" s="7"/>
     </row>
     <row r="139" spans="26:27">
       <c r="Z139" s="7"/>
-      <c r="AA139" s="29"/>
+      <c r="AA139" s="7"/>
     </row>
     <row r="140" spans="26:27">
       <c r="Z140" s="7"/>
-      <c r="AA140" s="29"/>
+      <c r="AA140" s="7"/>
     </row>
     <row r="141" spans="26:27">
       <c r="Z141" s="7"/>
-      <c r="AA141" s="29"/>
+      <c r="AA141" s="7"/>
     </row>
     <row r="142" spans="26:27">
       <c r="Z142" s="7"/>
-      <c r="AA142" s="29"/>
+      <c r="AA142" s="7"/>
     </row>
     <row r="143" spans="26:27">
       <c r="Z143" s="7"/>
-      <c r="AA143" s="29"/>
+      <c r="AA143" s="7"/>
     </row>
     <row r="144" spans="26:27">
       <c r="Z144" s="7"/>
-      <c r="AA144" s="29"/>
+      <c r="AA144" s="7"/>
     </row>
     <row r="145" spans="26:27">
       <c r="Z145" s="7"/>
-      <c r="AA145" s="29"/>
+      <c r="AA145" s="7"/>
     </row>
     <row r="146" spans="26:27">
       <c r="Z146" s="7"/>
-      <c r="AA146" s="29"/>
+      <c r="AA146" s="7"/>
     </row>
     <row r="147" spans="26:27">
       <c r="Z147" s="7"/>
-      <c r="AA147" s="29"/>
+      <c r="AA147" s="7"/>
     </row>
     <row r="148" spans="26:27">
       <c r="Z148" s="7"/>
-      <c r="AA148" s="29"/>
+      <c r="AA148" s="7"/>
     </row>
     <row r="149" spans="26:27">
       <c r="Z149" s="7"/>
-      <c r="AA149" s="29"/>
+      <c r="AA149" s="7"/>
     </row>
     <row r="150" spans="26:27">
       <c r="Z150" s="7"/>
-      <c r="AA150" s="29"/>
+      <c r="AA150" s="7"/>
     </row>
     <row r="151" spans="26:27">
       <c r="Z151" s="7"/>
-      <c r="AA151" s="29"/>
+      <c r="AA151" s="7"/>
     </row>
     <row r="152" spans="26:27">
       <c r="Z152" s="7"/>
-      <c r="AA152" s="29"/>
+      <c r="AA152" s="7"/>
     </row>
     <row r="153" spans="26:27">
       <c r="Z153" s="7"/>
-      <c r="AA153" s="29"/>
+      <c r="AA153" s="7"/>
     </row>
     <row r="154" spans="26:27">
       <c r="Z154" s="7"/>
-      <c r="AA154" s="29"/>
+      <c r="AA154" s="7"/>
     </row>
     <row r="155" spans="26:27">
       <c r="Z155" s="7"/>
-      <c r="AA155" s="29"/>
+      <c r="AA155" s="7"/>
     </row>
     <row r="156" spans="26:27">
       <c r="Z156" s="7"/>
-      <c r="AA156" s="29"/>
+      <c r="AA156" s="7"/>
     </row>
     <row r="157" spans="26:27">
       <c r="Z157" s="7"/>
-      <c r="AA157" s="29"/>
+      <c r="AA157" s="7"/>
     </row>
     <row r="158" spans="26:27">
       <c r="Z158" s="7"/>
-      <c r="AA158" s="29"/>
+      <c r="AA158" s="7"/>
     </row>
     <row r="159" spans="26:27">
       <c r="Z159" s="7"/>
-      <c r="AA159" s="29"/>
+      <c r="AA159" s="7"/>
     </row>
     <row r="160" spans="26:27">
       <c r="Z160" s="7"/>
-      <c r="AA160" s="29"/>
+      <c r="AA160" s="7"/>
     </row>
     <row r="161" spans="26:27">
       <c r="Z161" s="7"/>
-      <c r="AA161" s="29"/>
+      <c r="AA161" s="7"/>
     </row>
     <row r="162" spans="26:27">
       <c r="Z162" s="7"/>
-      <c r="AA162" s="29"/>
+      <c r="AA162" s="7"/>
     </row>
     <row r="163" spans="26:27">
       <c r="Z163" s="7"/>
-      <c r="AA163" s="29"/>
+      <c r="AA163" s="7"/>
     </row>
     <row r="164" spans="26:27">
       <c r="Z164" s="7"/>
-      <c r="AA164" s="29"/>
+      <c r="AA164" s="7"/>
     </row>
     <row r="165" spans="26:27">
       <c r="Z165" s="7"/>
-      <c r="AA165" s="29"/>
+      <c r="AA165" s="7"/>
     </row>
     <row r="166" spans="26:27">
       <c r="Z166" s="7"/>
-      <c r="AA166" s="29"/>
+      <c r="AA166" s="7"/>
     </row>
     <row r="167" spans="26:27">
       <c r="Z167" s="7"/>
-      <c r="AA167" s="29"/>
+      <c r="AA167" s="7"/>
     </row>
     <row r="168" spans="26:27">
       <c r="Z168" s="7"/>
-      <c r="AA168" s="29"/>
+      <c r="AA168" s="7"/>
     </row>
     <row r="169" spans="26:27">
       <c r="Z169" s="7"/>
-      <c r="AA169" s="29"/>
+      <c r="AA169" s="7"/>
     </row>
     <row r="170" spans="26:27">
       <c r="Z170" s="7"/>
-      <c r="AA170" s="29"/>
+      <c r="AA170" s="7"/>
     </row>
     <row r="171" spans="26:27">
       <c r="Z171" s="7"/>
-      <c r="AA171" s="29"/>
+      <c r="AA171" s="7"/>
     </row>
     <row r="172" spans="26:27">
       <c r="Z172" s="7"/>
-      <c r="AA172" s="29"/>
+      <c r="AA172" s="7"/>
     </row>
     <row r="173" spans="26:27">
       <c r="Z173" s="7"/>
-      <c r="AA173" s="29"/>
+      <c r="AA173" s="7"/>
     </row>
     <row r="174" spans="26:27">
       <c r="Z174" s="7"/>
-      <c r="AA174" s="29"/>
+      <c r="AA174" s="7"/>
     </row>
     <row r="175" spans="26:27">
       <c r="Z175" s="7"/>
-      <c r="AA175" s="29"/>
+      <c r="AA175" s="7"/>
     </row>
     <row r="176" spans="26:27">
       <c r="Z176" s="7"/>
-      <c r="AA176" s="29"/>
+      <c r="AA176" s="7"/>
     </row>
     <row r="177" spans="26:27">
       <c r="Z177" s="7"/>
-      <c r="AA177" s="29"/>
+      <c r="AA177" s="7"/>
     </row>
     <row r="178" spans="26:27">
       <c r="Z178" s="7"/>
-      <c r="AA178" s="29"/>
+      <c r="AA178" s="7"/>
     </row>
     <row r="179" spans="26:27">
       <c r="Z179" s="7"/>
-      <c r="AA179" s="29"/>
+      <c r="AA179" s="7"/>
     </row>
     <row r="180" spans="26:27">
       <c r="Z180" s="7"/>
-      <c r="AA180" s="29"/>
+      <c r="AA180" s="7"/>
     </row>
     <row r="181" spans="26:27">
       <c r="Z181" s="7"/>
-      <c r="AA181" s="29"/>
+      <c r="AA181" s="7"/>
     </row>
     <row r="182" spans="26:27">
       <c r="Z182" s="7"/>
-      <c r="AA182" s="29"/>
+      <c r="AA182" s="7"/>
     </row>
     <row r="183" spans="26:27">
       <c r="Z183" s="7"/>
-      <c r="AA183" s="29"/>
+      <c r="AA183" s="7"/>
     </row>
     <row r="184" spans="26:27">
       <c r="Z184" s="7"/>
-      <c r="AA184" s="29"/>
+      <c r="AA184" s="7"/>
     </row>
     <row r="185" spans="26:27">
       <c r="Z185" s="7"/>
-      <c r="AA185" s="29"/>
+      <c r="AA185" s="7"/>
     </row>
     <row r="186" spans="26:27">
       <c r="Z186" s="7"/>
-      <c r="AA186" s="29"/>
+      <c r="AA186" s="7"/>
     </row>
     <row r="187" spans="26:27">
       <c r="Z187" s="7"/>
-      <c r="AA187" s="29"/>
+      <c r="AA187" s="7"/>
     </row>
     <row r="188" spans="26:27">
       <c r="Z188" s="7"/>
-      <c r="AA188" s="29"/>
+      <c r="AA188" s="7"/>
     </row>
     <row r="189" spans="26:27">
       <c r="Z189" s="7"/>
-      <c r="AA189" s="29"/>
+      <c r="AA189" s="7"/>
     </row>
     <row r="190" spans="26:27">
       <c r="Z190" s="7"/>
-      <c r="AA190" s="29"/>
+      <c r="AA190" s="7"/>
     </row>
     <row r="191" spans="26:27">
       <c r="Z191" s="7"/>
-      <c r="AA191" s="29"/>
+      <c r="AA191" s="7"/>
     </row>
     <row r="192" spans="26:27">
       <c r="Z192" s="7"/>
-      <c r="AA192" s="29"/>
+      <c r="AA192" s="7"/>
     </row>
     <row r="193" spans="26:27">
       <c r="Z193" s="7"/>
-      <c r="AA193" s="29"/>
+      <c r="AA193" s="7"/>
     </row>
     <row r="194" spans="26:27">
       <c r="Z194" s="7"/>
-      <c r="AA194" s="29"/>
+      <c r="AA194" s="7"/>
     </row>
     <row r="195" spans="26:27">
       <c r="Z195" s="7"/>
-      <c r="AA195" s="29"/>
+      <c r="AA195" s="7"/>
     </row>
     <row r="196" spans="26:27">
       <c r="Z196" s="7"/>
-      <c r="AA196" s="29"/>
+      <c r="AA196" s="7"/>
     </row>
     <row r="197" spans="26:27">
       <c r="Z197" s="7"/>
-      <c r="AA197" s="29"/>
+      <c r="AA197" s="7"/>
     </row>
     <row r="198" spans="26:27">
       <c r="Z198" s="7"/>
-      <c r="AA198" s="29"/>
+      <c r="AA198" s="7"/>
     </row>
     <row r="199" spans="26:27">
       <c r="Z199" s="7"/>
-      <c r="AA199" s="29"/>
+      <c r="AA199" s="7"/>
     </row>
     <row r="200" spans="26:27">
       <c r="Z200" s="7"/>
-      <c r="AA200" s="29"/>
+      <c r="AA200" s="7"/>
     </row>
     <row r="201" spans="26:27">
       <c r="Z201" s="7"/>
-      <c r="AA201" s="29"/>
+      <c r="AA201" s="7"/>
     </row>
     <row r="202" spans="26:27">
       <c r="Z202" s="7"/>
-      <c r="AA202" s="29"/>
+      <c r="AA202" s="7"/>
     </row>
     <row r="203" spans="26:27">
       <c r="Z203" s="7"/>
-      <c r="AA203" s="29"/>
+      <c r="AA203" s="7"/>
     </row>
     <row r="204" spans="26:27">
       <c r="Z204" s="7"/>
-      <c r="AA204" s="29"/>
+      <c r="AA204" s="7"/>
     </row>
     <row r="205" spans="26:27">
       <c r="Z205" s="7"/>
-      <c r="AA205" s="29"/>
+      <c r="AA205" s="7"/>
     </row>
     <row r="206" spans="26:27">
       <c r="Z206" s="7"/>
-      <c r="AA206" s="29"/>
+      <c r="AA206" s="7"/>
     </row>
     <row r="207" spans="26:27">
       <c r="Z207" s="7"/>
-      <c r="AA207" s="29"/>
+      <c r="AA207" s="7"/>
     </row>
     <row r="208" spans="26:27">
       <c r="Z208" s="7"/>
-      <c r="AA208" s="29"/>
+      <c r="AA208" s="7"/>
     </row>
     <row r="209" spans="26:27">
       <c r="Z209" s="7"/>
-      <c r="AA209" s="29"/>
+      <c r="AA209" s="7"/>
     </row>
     <row r="210" spans="26:27">
       <c r="Z210" s="7"/>
-      <c r="AA210" s="29"/>
+      <c r="AA210" s="7"/>
     </row>
     <row r="211" spans="26:27">
       <c r="Z211" s="7"/>
-      <c r="AA211" s="29"/>
+      <c r="AA211" s="7"/>
     </row>
     <row r="212" spans="26:27">
       <c r="Z212" s="7"/>
-      <c r="AA212" s="29"/>
+      <c r="AA212" s="7"/>
     </row>
     <row r="213" spans="26:27">
       <c r="Z213" s="7"/>
-      <c r="AA213" s="29"/>
+      <c r="AA213" s="7"/>
     </row>
     <row r="214" spans="26:27">
       <c r="Z214" s="7"/>
-      <c r="AA214" s="29"/>
+      <c r="AA214" s="7"/>
     </row>
     <row r="215" spans="26:27">
       <c r="Z215" s="7"/>
-      <c r="AA215" s="29"/>
+      <c r="AA215" s="7"/>
     </row>
     <row r="216" spans="26:27">
       <c r="Z216" s="7"/>
-      <c r="AA216" s="29"/>
+      <c r="AA216" s="7"/>
     </row>
     <row r="217" spans="26:27">
       <c r="Z217" s="7"/>
-      <c r="AA217" s="29"/>
+      <c r="AA217" s="7"/>
     </row>
     <row r="218" spans="26:27">
       <c r="Z218" s="7"/>
-      <c r="AA218" s="29"/>
+      <c r="AA218" s="7"/>
     </row>
     <row r="219" spans="26:27">
       <c r="Z219" s="7"/>
-      <c r="AA219" s="29"/>
+      <c r="AA219" s="7"/>
     </row>
     <row r="220" spans="26:27">
       <c r="Z220" s="7"/>
-      <c r="AA220" s="29"/>
+      <c r="AA220" s="7"/>
     </row>
     <row r="221" spans="26:27">
       <c r="Z221" s="7"/>
-      <c r="AA221" s="29"/>
+      <c r="AA221" s="7"/>
     </row>
     <row r="222" spans="26:27">
       <c r="Z222" s="7"/>
-      <c r="AA222" s="29"/>
+      <c r="AA222" s="7"/>
     </row>
     <row r="223" spans="26:27">
       <c r="Z223" s="7"/>
-      <c r="AA223" s="29"/>
+      <c r="AA223" s="7"/>
     </row>
     <row r="224" spans="26:27">
       <c r="Z224" s="7"/>
-      <c r="AA224" s="29"/>
+      <c r="AA224" s="7"/>
     </row>
     <row r="225" spans="26:27">
       <c r="Z225" s="7"/>
-      <c r="AA225" s="29"/>
+      <c r="AA225" s="7"/>
     </row>
     <row r="226" spans="26:27">
       <c r="Z226" s="7"/>
-      <c r="AA226" s="29"/>
+      <c r="AA226" s="7"/>
     </row>
     <row r="227" spans="26:27">
       <c r="Z227" s="7"/>
-      <c r="AA227" s="29"/>
+      <c r="AA227" s="7"/>
     </row>
     <row r="228" spans="26:27">
       <c r="Z228" s="7"/>
-      <c r="AA228" s="29"/>
+      <c r="AA228" s="7"/>
     </row>
     <row r="229" spans="26:27">
       <c r="Z229" s="7"/>
-      <c r="AA229" s="29"/>
+      <c r="AA229" s="7"/>
     </row>
     <row r="230" spans="26:27">
       <c r="Z230" s="7"/>
-      <c r="AA230" s="29"/>
+      <c r="AA230" s="7"/>
     </row>
     <row r="231" spans="26:27">
       <c r="Z231" s="7"/>
-      <c r="AA231" s="29"/>
+      <c r="AA231" s="7"/>
     </row>
     <row r="232" spans="26:27">
       <c r="Z232" s="7"/>
-      <c r="AA232" s="29"/>
+      <c r="AA232" s="7"/>
     </row>
     <row r="233" spans="26:27">
       <c r="Z233" s="7"/>
-      <c r="AA233" s="29"/>
+      <c r="AA233" s="7"/>
     </row>
     <row r="234" spans="26:27">
       <c r="Z234" s="7"/>
-      <c r="AA234" s="29"/>
+      <c r="AA234" s="7"/>
     </row>
     <row r="235" spans="26:27">
       <c r="Z235" s="7"/>
-      <c r="AA235" s="29"/>
+      <c r="AA235" s="7"/>
     </row>
     <row r="236" spans="26:27">
       <c r="Z236" s="7"/>
-      <c r="AA236" s="29"/>
+      <c r="AA236" s="7"/>
     </row>
     <row r="237" spans="26:27">
       <c r="Z237" s="7"/>
-      <c r="AA237" s="29"/>
+      <c r="AA237" s="7"/>
     </row>
     <row r="238" spans="26:27">
       <c r="Z238" s="7"/>
-      <c r="AA238" s="29"/>
+      <c r="AA238" s="7"/>
     </row>
     <row r="239" spans="26:27">
       <c r="Z239" s="7"/>
-      <c r="AA239" s="29"/>
+      <c r="AA239" s="7"/>
     </row>
     <row r="240" spans="26:27">
       <c r="Z240" s="7"/>
-      <c r="AA240" s="29"/>
+      <c r="AA240" s="7"/>
     </row>
     <row r="241" spans="26:27">
       <c r="Z241" s="7"/>
-      <c r="AA241" s="29"/>
+      <c r="AA241" s="7"/>
     </row>
     <row r="242" spans="26:27">
       <c r="Z242" s="7"/>
-      <c r="AA242" s="29"/>
+      <c r="AA242" s="7"/>
     </row>
     <row r="243" spans="26:27">
       <c r="Z243" s="7"/>
-      <c r="AA243" s="29"/>
+      <c r="AA243" s="7"/>
     </row>
     <row r="244" spans="26:27">
       <c r="Z244" s="7"/>
-      <c r="AA244" s="29"/>
+      <c r="AA244" s="7"/>
     </row>
     <row r="245" spans="26:27">
       <c r="Z245" s="7"/>
-      <c r="AA245" s="29"/>
+      <c r="AA245" s="7"/>
     </row>
     <row r="246" spans="26:27">
       <c r="Z246" s="7"/>
-      <c r="AA246" s="29"/>
+      <c r="AA246" s="7"/>
     </row>
     <row r="247" spans="26:27">
       <c r="Z247" s="7"/>
-      <c r="AA247" s="29"/>
+      <c r="AA247" s="7"/>
     </row>
     <row r="248" spans="26:27">
       <c r="Z248" s="7"/>
-      <c r="AA248" s="29"/>
+      <c r="AA248" s="7"/>
     </row>
     <row r="249" spans="26:27">
       <c r="Z249" s="7"/>
-      <c r="AA249" s="29"/>
+      <c r="AA249" s="7"/>
     </row>
     <row r="250" spans="26:27">
       <c r="Z250" s="7"/>
-      <c r="AA250" s="29"/>
+      <c r="AA250" s="7"/>
     </row>
     <row r="251" spans="26:27">
       <c r="Z251" s="7"/>
-      <c r="AA251" s="29"/>
+      <c r="AA251" s="7"/>
     </row>
     <row r="252" spans="26:27">
       <c r="Z252" s="7"/>
-      <c r="AA252" s="29"/>
+      <c r="AA252" s="7"/>
     </row>
     <row r="253" spans="26:27">
       <c r="Z253" s="7"/>
-      <c r="AA253" s="29"/>
+      <c r="AA253" s="7"/>
     </row>
     <row r="254" spans="26:27">
       <c r="Z254" s="7"/>
-      <c r="AA254" s="29"/>
+      <c r="AA254" s="7"/>
     </row>
     <row r="255" spans="26:27">
       <c r="Z255" s="7"/>
-      <c r="AA255" s="29"/>
+      <c r="AA255" s="7"/>
     </row>
     <row r="256" spans="26:27">
       <c r="Z256" s="7"/>
-      <c r="AA256" s="29"/>
+      <c r="AA256" s="7"/>
     </row>
     <row r="257" spans="26:27">
       <c r="Z257" s="7"/>
-      <c r="AA257" s="29"/>
+      <c r="AA257" s="7"/>
     </row>
     <row r="258" spans="26:27">
       <c r="Z258" s="7"/>
-      <c r="AA258" s="29"/>
+      <c r="AA258" s="7"/>
     </row>
     <row r="259" spans="26:27">
       <c r="Z259" s="7"/>
-      <c r="AA259" s="29"/>
+      <c r="AA259" s="7"/>
     </row>
     <row r="260" spans="26:27">
       <c r="Z260" s="7"/>
-      <c r="AA260" s="29"/>
+      <c r="AA260" s="7"/>
     </row>
     <row r="261" spans="26:27">
       <c r="Z261" s="7"/>
-      <c r="AA261" s="29"/>
+      <c r="AA261" s="7"/>
     </row>
     <row r="262" spans="26:27">
       <c r="Z262" s="7"/>
-      <c r="AA262" s="29"/>
+      <c r="AA262" s="7"/>
     </row>
     <row r="263" spans="26:27">
       <c r="Z263" s="7"/>
-      <c r="AA263" s="29"/>
+      <c r="AA263" s="7"/>
     </row>
     <row r="264" spans="26:27">
       <c r="Z264" s="7"/>
-      <c r="AA264" s="29"/>
+      <c r="AA264" s="7"/>
     </row>
     <row r="265" spans="26:27">
       <c r="Z265" s="7"/>
-      <c r="AA265" s="29"/>
+      <c r="AA265" s="7"/>
     </row>
     <row r="266" spans="26:27">
       <c r="Z266" s="7"/>
-      <c r="AA266" s="29"/>
+      <c r="AA266" s="7"/>
     </row>
     <row r="267" spans="26:27">
       <c r="Z267" s="7"/>
-      <c r="AA267" s="29"/>
+      <c r="AA267" s="7"/>
     </row>
     <row r="268" spans="26:27">
       <c r="Z268" s="7"/>
-      <c r="AA268" s="29"/>
+      <c r="AA268" s="7"/>
     </row>
     <row r="269" spans="26:27">
       <c r="Z269" s="7"/>
-      <c r="AA269" s="29"/>
+      <c r="AA269" s="7"/>
     </row>
     <row r="270" spans="26:27">
       <c r="Z270" s="7"/>
-      <c r="AA270" s="29"/>
+      <c r="AA270" s="7"/>
     </row>
     <row r="271" spans="26:27">
       <c r="Z271" s="7"/>
-      <c r="AA271" s="29"/>
+      <c r="AA271" s="7"/>
     </row>
     <row r="272" spans="26:27">
       <c r="Z272" s="7"/>
-      <c r="AA272" s="29"/>
+      <c r="AA272" s="7"/>
     </row>
     <row r="273" spans="26:27">
       <c r="Z273" s="7"/>
-      <c r="AA273" s="29"/>
+      <c r="AA273" s="7"/>
     </row>
     <row r="274" spans="26:27">
       <c r="Z274" s="7"/>
-      <c r="AA274" s="29"/>
+      <c r="AA274" s="7"/>
     </row>
     <row r="275" spans="26:27">
       <c r="Z275" s="7"/>
-      <c r="AA275" s="29"/>
+      <c r="AA275" s="7"/>
     </row>
     <row r="276" spans="26:27">
       <c r="Z276" s="7"/>
-      <c r="AA276" s="29"/>
+      <c r="AA276" s="7"/>
     </row>
     <row r="277" spans="26:27">
       <c r="Z277" s="7"/>
-      <c r="AA277" s="29"/>
+      <c r="AA277" s="7"/>
     </row>
     <row r="278" spans="26:27">
       <c r="Z278" s="7"/>
-      <c r="AA278" s="29"/>
+      <c r="AA278" s="7"/>
     </row>
     <row r="279" spans="26:27">
       <c r="Z279" s="7"/>
-      <c r="AA279" s="29"/>
+      <c r="AA279" s="7"/>
     </row>
     <row r="280" spans="26:27">
-      <c r="Z280" s="37"/>
-      <c r="AA280" s="30"/>
+      <c r="Z280" s="27"/>
+      <c r="AA280" s="27"/>
     </row>
     <row r="281" spans="26:27">
       <c r="Z281" s="7"/>
-      <c r="AA281" s="29"/>
+      <c r="AA281" s="7"/>
     </row>
     <row r="282" spans="26:27">
       <c r="Z282" s="7"/>
-      <c r="AA282" s="29"/>
+      <c r="AA282" s="7"/>
     </row>
     <row r="283" spans="26:27">
       <c r="Z283" s="7"/>
-      <c r="AA283" s="29"/>
+      <c r="AA283" s="7"/>
     </row>
     <row r="284" spans="26:27">
       <c r="Z284" s="7"/>
-      <c r="AA284" s="29"/>
+      <c r="AA284" s="7"/>
     </row>
     <row r="285" spans="26:27">
       <c r="Z285" s="7"/>
-      <c r="AA285" s="29"/>
+      <c r="AA285" s="7"/>
     </row>
     <row r="286" spans="26:27">
       <c r="Z286" s="7"/>
-      <c r="AA286" s="29"/>
+      <c r="AA286" s="7"/>
     </row>
     <row r="287" spans="26:27">
       <c r="Z287" s="7"/>
-      <c r="AA287" s="29"/>
+      <c r="AA287" s="7"/>
     </row>
     <row r="288" spans="26:27">
       <c r="Z288" s="7"/>
-      <c r="AA288" s="29"/>
+      <c r="AA288" s="7"/>
     </row>
     <row r="289" spans="26:27">
       <c r="Z289" s="7"/>
-      <c r="AA289" s="29"/>
+      <c r="AA289" s="7"/>
     </row>
     <row r="290" spans="26:27">
       <c r="Z290" s="7"/>
-      <c r="AA290" s="29"/>
+      <c r="AA290" s="7"/>
     </row>
     <row r="291" spans="26:27">
       <c r="Z291" s="7"/>
-      <c r="AA291" s="29"/>
+      <c r="AA291" s="7"/>
     </row>
     <row r="292" spans="26:27">
       <c r="Z292" s="7"/>
-      <c r="AA292" s="29"/>
+      <c r="AA292" s="7"/>
     </row>
     <row r="293" spans="26:27">
       <c r="Z293" s="7"/>
-      <c r="AA293" s="29"/>
+      <c r="AA293" s="7"/>
     </row>
     <row r="294" spans="26:27">
       <c r="Z294" s="7"/>
-      <c r="AA294" s="29"/>
+      <c r="AA294" s="7"/>
     </row>
     <row r="295" spans="26:27">
       <c r="Z295" s="7"/>
-      <c r="AA295" s="29"/>
+      <c r="AA295" s="7"/>
     </row>
     <row r="296" spans="26:27">
       <c r="Z296" s="7"/>
-      <c r="AA296" s="29"/>
+      <c r="AA296" s="7"/>
     </row>
     <row r="297" spans="26:27">
       <c r="Z297" s="7"/>
-      <c r="AA297" s="29"/>
+      <c r="AA297" s="7"/>
     </row>
     <row r="298" spans="26:27">
       <c r="Z298" s="7"/>
-      <c r="AA298" s="29"/>
+      <c r="AA298" s="7"/>
     </row>
     <row r="299" spans="26:27">
       <c r="Z299" s="7"/>
-      <c r="AA299" s="29"/>
+      <c r="AA299" s="7"/>
     </row>
     <row r="300" spans="26:27">
       <c r="Z300" s="7"/>
-      <c r="AA300" s="29"/>
+      <c r="AA300" s="7"/>
     </row>
     <row r="301" spans="26:27">
       <c r="Z301" s="7"/>
-      <c r="AA301" s="29"/>
+      <c r="AA301" s="7"/>
     </row>
     <row r="302" spans="26:27">
       <c r="Z302" s="7"/>
-      <c r="AA302" s="29"/>
+      <c r="AA302" s="7"/>
     </row>
     <row r="303" spans="26:27">
       <c r="Z303" s="7"/>
-      <c r="AA303" s="29"/>
+      <c r="AA303" s="7"/>
     </row>
     <row r="304" spans="26:27">
       <c r="Z304" s="7"/>
-      <c r="AA304" s="29"/>
+      <c r="AA304" s="7"/>
     </row>
     <row r="305" spans="26:27">
       <c r="Z305" s="7"/>
-      <c r="AA305" s="29"/>
+      <c r="AA305" s="7"/>
     </row>
     <row r="306" spans="26:27">
       <c r="Z306" s="7"/>
-      <c r="AA306" s="29"/>
+      <c r="AA306" s="7"/>
     </row>
     <row r="307" spans="26:27">
       <c r="Z307" s="7"/>
-      <c r="AA307" s="29"/>
+      <c r="AA307" s="7"/>
     </row>
     <row r="308" spans="26:27">
       <c r="Z308" s="7"/>
-      <c r="AA308" s="29"/>
+      <c r="AA308" s="7"/>
     </row>
     <row r="309" spans="26:27">
       <c r="Z309" s="7"/>
-      <c r="AA309" s="29"/>
+      <c r="AA309" s="7"/>
     </row>
     <row r="310" spans="26:27">
       <c r="Z310" s="7"/>
-      <c r="AA310" s="29"/>
+      <c r="AA310" s="7"/>
     </row>
     <row r="311" spans="26:27">
       <c r="Z311" s="7"/>
-      <c r="AA311" s="29"/>
+      <c r="AA311" s="7"/>
     </row>
     <row r="312" spans="26:27">
       <c r="Z312" s="7"/>
-      <c r="AA312" s="29"/>
+      <c r="AA312" s="7"/>
     </row>
     <row r="313" spans="26:27">
       <c r="Z313" s="7"/>
-      <c r="AA313" s="29"/>
+      <c r="AA313" s="7"/>
     </row>
     <row r="314" spans="26:27">
       <c r="Z314" s="7"/>
-      <c r="AA314" s="29"/>
+      <c r="AA314" s="7"/>
     </row>
     <row r="315" spans="26:27">
       <c r="Z315" s="7"/>
-      <c r="AA315" s="29"/>
+      <c r="AA315" s="7"/>
     </row>
     <row r="316" spans="26:27">
       <c r="Z316" s="7"/>
-      <c r="AA316" s="29"/>
+      <c r="AA316" s="7"/>
     </row>
     <row r="317" spans="26:27">
       <c r="Z317" s="7"/>
-      <c r="AA317" s="29"/>
+      <c r="AA317" s="7"/>
     </row>
     <row r="318" spans="26:27">
       <c r="Z318" s="7"/>
-      <c r="AA318" s="29"/>
+      <c r="AA318" s="7"/>
     </row>
     <row r="319" spans="26:27">
       <c r="Z319" s="7"/>
-      <c r="AA319" s="29"/>
+      <c r="AA319" s="7"/>
     </row>
     <row r="320" spans="26:27">
       <c r="Z320" s="7"/>
-      <c r="AA320" s="29"/>
+      <c r="AA320" s="7"/>
     </row>
     <row r="321" spans="26:27">
       <c r="Z321" s="7"/>
-      <c r="AA321" s="29"/>
+      <c r="AA321" s="7"/>
     </row>
     <row r="322" spans="26:27">
       <c r="Z322" s="7"/>
-      <c r="AA322" s="29"/>
+      <c r="AA322" s="7"/>
     </row>
     <row r="323" spans="26:27">
       <c r="Z323" s="7"/>
-      <c r="AA323" s="29"/>
+      <c r="AA323" s="7"/>
     </row>
     <row r="324" spans="26:27">
       <c r="Z324" s="7"/>
-      <c r="AA324" s="29"/>
+      <c r="AA324" s="7"/>
     </row>
     <row r="325" spans="26:27">
       <c r="Z325" s="7"/>
-      <c r="AA325" s="29"/>
+      <c r="AA325" s="7"/>
     </row>
     <row r="326" spans="26:27">
       <c r="Z326" s="7"/>
-      <c r="AA326" s="29"/>
+      <c r="AA326" s="7"/>
     </row>
     <row r="327" spans="26:27">
       <c r="Z327" s="7"/>
-      <c r="AA327" s="29"/>
+      <c r="AA327" s="7"/>
     </row>
     <row r="328" spans="26:27">
       <c r="Z328" s="7"/>
-      <c r="AA328" s="29"/>
+      <c r="AA328" s="7"/>
     </row>
     <row r="329" spans="26:27">
       <c r="Z329" s="7"/>
-      <c r="AA329" s="29"/>
+      <c r="AA329" s="7"/>
     </row>
     <row r="330" spans="26:27">
       <c r="Z330" s="7"/>
-      <c r="AA330" s="29"/>
+      <c r="AA330" s="7"/>
     </row>
     <row r="331" spans="26:27">
       <c r="Z331" s="7"/>
-      <c r="AA331" s="29"/>
+      <c r="AA331" s="7"/>
     </row>
     <row r="332" spans="26:27">
       <c r="Z332" s="7"/>
-      <c r="AA332" s="29"/>
+      <c r="AA332" s="7"/>
     </row>
     <row r="333" spans="26:27">
       <c r="Z333" s="7"/>
-      <c r="AA333" s="29"/>
+      <c r="AA333" s="7"/>
     </row>
     <row r="334" spans="26:27">
       <c r="Z334" s="7"/>
-      <c r="AA334" s="29"/>
+      <c r="AA334" s="7"/>
     </row>
     <row r="335" spans="26:27">
       <c r="Z335" s="7"/>
-      <c r="AA335" s="29"/>
+      <c r="AA335" s="7"/>
     </row>
     <row r="336" spans="26:27">
       <c r="Z336" s="7"/>
-      <c r="AA336" s="29"/>
+      <c r="AA336" s="7"/>
     </row>
     <row r="337" spans="26:27">
       <c r="Z337" s="7"/>
-      <c r="AA337" s="29"/>
+      <c r="AA337" s="7"/>
     </row>
     <row r="338" spans="26:27">
       <c r="Z338" s="7"/>
-      <c r="AA338" s="29"/>
+      <c r="AA338" s="7"/>
     </row>
     <row r="339" spans="26:27">
       <c r="Z339" s="7"/>
-      <c r="AA339" s="29"/>
+      <c r="AA339" s="7"/>
     </row>
     <row r="340" spans="26:27">
       <c r="Z340" s="7"/>
-      <c r="AA340" s="29"/>
+      <c r="AA340" s="7"/>
     </row>
     <row r="341" spans="26:27">
       <c r="Z341" s="7"/>
-      <c r="AA341" s="29"/>
+      <c r="AA341" s="7"/>
     </row>
     <row r="342" spans="26:27">
       <c r="Z342" s="7"/>
-      <c r="AA342" s="29"/>
+      <c r="AA342" s="7"/>
     </row>
     <row r="343" spans="26:27">
       <c r="Z343" s="7"/>
-      <c r="AA343" s="29"/>
+      <c r="AA343" s="7"/>
     </row>
     <row r="344" spans="26:27">
       <c r="Z344" s="7"/>
-      <c r="AA344" s="29"/>
+      <c r="AA344" s="7"/>
     </row>
     <row r="345" spans="26:27">
       <c r="Z345" s="7"/>
-      <c r="AA345" s="29"/>
+      <c r="AA345" s="7"/>
     </row>
     <row r="346" spans="26:27">
       <c r="Z346" s="7"/>
-      <c r="AA346" s="29"/>
+      <c r="AA346" s="7"/>
     </row>
     <row r="347" spans="26:27">
       <c r="Z347" s="7"/>
-      <c r="AA347" s="29"/>
+      <c r="AA347" s="7"/>
     </row>
     <row r="348" spans="26:27">
       <c r="Z348" s="7"/>
-      <c r="AA348" s="29"/>
+      <c r="AA348" s="7"/>
     </row>
     <row r="349" spans="26:27">
       <c r="Z349" s="7"/>
-      <c r="AA349" s="29"/>
+      <c r="AA349" s="7"/>
     </row>
     <row r="350" spans="26:27">
-      <c r="Z350" s="37"/>
-      <c r="AA350" s="30"/>
+      <c r="Z350" s="27"/>
+      <c r="AA350" s="27"/>
     </row>
     <row r="351" spans="26:27">
       <c r="Z351" s="7"/>
-      <c r="AA351" s="29"/>
+      <c r="AA351" s="7"/>
     </row>
     <row r="352" spans="26:27">
       <c r="Z352" s="7"/>
-      <c r="AA352" s="29"/>
+      <c r="AA352" s="7"/>
     </row>
     <row r="353" spans="26:27">
       <c r="Z353" s="7"/>
-      <c r="AA353" s="29"/>
+      <c r="AA353" s="7"/>
     </row>
     <row r="354" spans="26:27">
       <c r="Z354" s="7"/>
-      <c r="AA354" s="29"/>
+      <c r="AA354" s="7"/>
     </row>
     <row r="355" spans="26:27">
       <c r="Z355" s="7"/>
-      <c r="AA355" s="29"/>
+      <c r="AA355" s="7"/>
     </row>
     <row r="356" spans="26:27">
       <c r="Z356" s="7"/>
-      <c r="AA356" s="29"/>
+      <c r="AA356" s="7"/>
     </row>
     <row r="357" spans="26:27">
       <c r="Z357" s="7"/>
-      <c r="AA357" s="29"/>
+      <c r="AA357" s="7"/>
     </row>
     <row r="358" spans="26:27">
       <c r="Z358" s="7"/>
-      <c r="AA358" s="29"/>
+      <c r="AA358" s="7"/>
     </row>
     <row r="359" spans="26:27">
       <c r="Z359" s="7"/>
-      <c r="AA359" s="29"/>
+      <c r="AA359" s="7"/>
     </row>
     <row r="360" spans="26:27">
       <c r="Z360" s="7"/>
-      <c r="AA360" s="29"/>
+      <c r="AA360" s="7"/>
     </row>
     <row r="361" spans="26:27">
       <c r="Z361" s="7"/>
-      <c r="AA361" s="29"/>
+      <c r="AA361" s="7"/>
     </row>
     <row r="362" spans="26:27">
       <c r="Z362" s="7"/>
-      <c r="AA362" s="29"/>
+      <c r="AA362" s="7"/>
     </row>
     <row r="363" spans="26:27">
       <c r="Z363" s="7"/>
-      <c r="AA363" s="29"/>
+      <c r="AA363" s="7"/>
     </row>
     <row r="364" spans="26:27">
       <c r="Z364" s="7"/>
-      <c r="AA364" s="29"/>
+      <c r="AA364" s="7"/>
     </row>
     <row r="365" spans="26:27">
       <c r="Z365" s="7"/>
-      <c r="AA365" s="29"/>
+      <c r="AA365" s="7"/>
     </row>
     <row r="366" spans="26:27">
       <c r="Z366" s="7"/>
-      <c r="AA366" s="29"/>
+      <c r="AA366" s="7"/>
     </row>
     <row r="367" spans="26:27">
       <c r="Z367" s="7"/>
-      <c r="AA367" s="29"/>
+      <c r="AA367" s="7"/>
     </row>
     <row r="368" spans="26:27">
       <c r="Z368" s="7"/>
-      <c r="AA368" s="29"/>
+      <c r="AA368" s="7"/>
     </row>
     <row r="369" spans="26:27">
       <c r="Z369" s="7"/>
-      <c r="AA369" s="29"/>
+      <c r="AA369" s="7"/>
     </row>
     <row r="370" spans="26:27">
       <c r="Z370" s="7"/>
-      <c r="AA370" s="29"/>
+      <c r="AA370" s="7"/>
     </row>
     <row r="371" spans="26:27">
       <c r="Z371" s="7"/>
-      <c r="AA371" s="29"/>
+      <c r="AA371" s="7"/>
     </row>
     <row r="372" spans="26:27">
       <c r="Z372" s="7"/>
-      <c r="AA372" s="29"/>
+      <c r="AA372" s="7"/>
     </row>
     <row r="373" spans="26:27">
       <c r="Z373" s="7"/>
-      <c r="AA373" s="29"/>
+      <c r="AA373" s="7"/>
     </row>
     <row r="374" spans="26:27">
       <c r="Z374" s="7"/>
-      <c r="AA374" s="29"/>
+      <c r="AA374" s="7"/>
     </row>
     <row r="375" spans="26:27">
       <c r="Z375" s="7"/>
-      <c r="AA375" s="29"/>
+      <c r="AA375" s="7"/>
     </row>
     <row r="376" spans="26:27">
       <c r="Z376" s="7"/>
-      <c r="AA376" s="29"/>
+      <c r="AA376" s="7"/>
     </row>
     <row r="377" spans="26:27">
       <c r="Z377" s="7"/>
-      <c r="AA377" s="29"/>
+      <c r="AA377" s="7"/>
     </row>
     <row r="378" spans="26:27">
       <c r="Z378" s="7"/>
-      <c r="AA378" s="29"/>
+      <c r="AA378" s="7"/>
     </row>
     <row r="379" spans="26:27">
       <c r="Z379" s="7"/>
-      <c r="AA379" s="29"/>
+      <c r="AA379" s="7"/>
     </row>
     <row r="380" spans="26:27">
       <c r="Z380" s="7"/>
-      <c r="AA380" s="29"/>
+      <c r="AA380" s="7"/>
     </row>
     <row r="381" spans="26:27">
       <c r="Z381" s="7"/>
-      <c r="AA381" s="29"/>
+      <c r="AA381" s="7"/>
     </row>
     <row r="382" spans="26:27">
       <c r="Z382" s="7"/>
-      <c r="AA382" s="29"/>
+      <c r="AA382" s="7"/>
     </row>
     <row r="383" spans="26:27">
       <c r="Z383" s="7"/>
-      <c r="AA383" s="29"/>
+      <c r="AA383" s="7"/>
     </row>
     <row r="384" spans="26:27">
       <c r="Z384" s="7"/>
-      <c r="AA384" s="29"/>
+      <c r="AA384" s="7"/>
     </row>
     <row r="385" spans="26:27">
       <c r="Z385" s="7"/>
-      <c r="AA385" s="29"/>
+      <c r="AA385" s="7"/>
     </row>
     <row r="386" spans="26:27">
       <c r="Z386" s="7"/>
-      <c r="AA386" s="29"/>
+      <c r="AA386" s="7"/>
     </row>
     <row r="387" spans="26:27">
       <c r="Z387" s="7"/>
-      <c r="AA387" s="29"/>
+      <c r="AA387" s="7"/>
     </row>
     <row r="388" spans="26:27">
       <c r="Z388" s="7"/>
-      <c r="AA388" s="29"/>
+      <c r="AA388" s="7"/>
     </row>
     <row r="389" spans="26:27">
       <c r="Z389" s="7"/>
-      <c r="AA389" s="29"/>
+      <c r="AA389" s="7"/>
     </row>
     <row r="390" spans="26:27">
       <c r="Z390" s="7"/>
-      <c r="AA390" s="29"/>
+      <c r="AA390" s="7"/>
     </row>
     <row r="391" spans="26:27">
       <c r="Z391" s="7"/>
-      <c r="AA391" s="29"/>
+      <c r="AA391" s="7"/>
     </row>
     <row r="392" spans="26:27">
       <c r="Z392" s="7"/>
-      <c r="AA392" s="29"/>
+      <c r="AA392" s="7"/>
     </row>
     <row r="393" spans="26:27">
       <c r="Z393" s="7"/>
-      <c r="AA393" s="29"/>
+      <c r="AA393" s="7"/>
     </row>
     <row r="394" spans="26:27">
       <c r="Z394" s="7"/>
-      <c r="AA394" s="29"/>
+      <c r="AA394" s="7"/>
     </row>
     <row r="395" spans="26:27">
       <c r="Z395" s="7"/>
-      <c r="AA395" s="29"/>
+      <c r="AA395" s="7"/>
     </row>
     <row r="396" spans="26:27">
       <c r="Z396" s="7"/>
-      <c r="AA396" s="29"/>
+      <c r="AA396" s="7"/>
     </row>
     <row r="397" spans="26:27">
       <c r="Z397" s="7"/>
-      <c r="AA397" s="29"/>
+      <c r="AA397" s="7"/>
     </row>
     <row r="398" spans="26:27">
       <c r="Z398" s="7"/>
-      <c r="AA398" s="29"/>
+      <c r="AA398" s="7"/>
     </row>
     <row r="399" spans="26:27">
       <c r="Z399" s="7"/>
-      <c r="AA399" s="29"/>
+      <c r="AA399" s="7"/>
     </row>
     <row r="400" spans="26:27">
       <c r="Z400" s="7"/>
-      <c r="AA400" s="29"/>
+      <c r="AA400" s="7"/>
     </row>
     <row r="401" spans="26:27">
       <c r="Z401" s="7"/>
-      <c r="AA401" s="29"/>
+      <c r="AA401" s="7"/>
     </row>
     <row r="402" spans="26:27">
       <c r="Z402" s="7"/>
-      <c r="AA402" s="29"/>
+      <c r="AA402" s="7"/>
     </row>
     <row r="403" spans="26:27">
       <c r="Z403" s="7"/>
-      <c r="AA403" s="29"/>
+      <c r="AA403" s="7"/>
     </row>
     <row r="404" spans="26:27">
       <c r="Z404" s="7"/>
-      <c r="AA404" s="29"/>
+      <c r="AA404" s="7"/>
     </row>
     <row r="405" spans="26:27">
       <c r="Z405" s="7"/>
-      <c r="AA405" s="29"/>
+      <c r="AA405" s="7"/>
     </row>
     <row r="406" spans="26:27">
       <c r="Z406" s="7"/>
-      <c r="AA406" s="29"/>
+      <c r="AA406" s="7"/>
     </row>
     <row r="407" spans="26:27">
       <c r="Z407" s="7"/>
-      <c r="AA407" s="29"/>
+      <c r="AA407" s="7"/>
     </row>
     <row r="408" spans="26:27">
       <c r="Z408" s="7"/>
-      <c r="AA408" s="29"/>
+      <c r="AA408" s="7"/>
     </row>
     <row r="409" spans="26:27">
       <c r="Z409" s="7"/>
-      <c r="AA409" s="29"/>
+      <c r="AA409" s="7"/>
     </row>
     <row r="410" spans="26:27">
       <c r="Z410" s="7"/>
-      <c r="AA410" s="29"/>
+      <c r="AA410" s="7"/>
     </row>
     <row r="411" spans="26:27">
       <c r="Z411" s="7"/>
-      <c r="AA411" s="29"/>
+      <c r="AA411" s="7"/>
     </row>
     <row r="412" spans="26:27">
       <c r="Z412" s="7"/>
-      <c r="AA412" s="29"/>
+      <c r="AA412" s="7"/>
     </row>
     <row r="413" spans="26:27">
       <c r="Z413" s="7"/>
-      <c r="AA413" s="29"/>
+      <c r="AA413" s="7"/>
     </row>
     <row r="414" spans="26:27">
       <c r="Z414" s="7"/>
-      <c r="AA414" s="29"/>
+      <c r="AA414" s="7"/>
     </row>
     <row r="415" spans="26:27">
       <c r="Z415" s="7"/>
-      <c r="AA415" s="29"/>
+      <c r="AA415" s="7"/>
     </row>
     <row r="416" spans="26:27">
       <c r="Z416" s="7"/>
-      <c r="AA416" s="29"/>
+      <c r="AA416" s="7"/>
     </row>
     <row r="417" spans="26:27">
       <c r="Z417" s="7"/>
-      <c r="AA417" s="29"/>
+      <c r="AA417" s="7"/>
     </row>
     <row r="418" spans="26:27">
       <c r="Z418" s="7"/>
-      <c r="AA418" s="29"/>
+      <c r="AA418" s="7"/>
     </row>
     <row r="419" spans="26:27">
-      <c r="Z419" s="37"/>
-      <c r="AA419" s="30"/>
+      <c r="Z419" s="27"/>
+      <c r="AA419" s="27"/>
     </row>
     <row r="420" spans="26:27">
       <c r="Z420" s="7"/>
-      <c r="AA420" s="29"/>
+      <c r="AA420" s="7"/>
     </row>
     <row r="421" spans="26:27">
       <c r="Z421" s="7"/>
-      <c r="AA421" s="29"/>
+      <c r="AA421" s="7"/>
     </row>
     <row r="422" spans="26:27">
       <c r="Z422" s="7"/>
-      <c r="AA422" s="29"/>
+      <c r="AA422" s="7"/>
     </row>
     <row r="423" spans="26:27">
       <c r="Z423" s="7"/>
-      <c r="AA423" s="29"/>
+      <c r="AA423" s="7"/>
     </row>
     <row r="424" spans="26:27">
       <c r="Z424" s="7"/>
-      <c r="AA424" s="29"/>
+      <c r="AA424" s="7"/>
     </row>
     <row r="425" spans="26:27">
       <c r="Z425" s="7"/>
-      <c r="AA425" s="29"/>
+      <c r="AA425" s="7"/>
     </row>
     <row r="426" spans="26:27">
       <c r="Z426" s="7"/>
-      <c r="AA426" s="29"/>
+      <c r="AA426" s="7"/>
     </row>
     <row r="427" spans="26:27">
       <c r="Z427" s="7"/>
-      <c r="AA427" s="29"/>
+      <c r="AA427" s="7"/>
     </row>
     <row r="428" spans="26:27">
       <c r="Z428" s="7"/>
-      <c r="AA428" s="29"/>
+      <c r="AA428" s="7"/>
     </row>
     <row r="429" spans="26:27">
       <c r="Z429" s="7"/>
-      <c r="AA429" s="29"/>
+      <c r="AA429" s="7"/>
     </row>
     <row r="430" spans="26:27">
       <c r="Z430" s="7"/>
-      <c r="AA430" s="29"/>
+      <c r="AA430" s="7"/>
     </row>
     <row r="431" spans="26:27">
       <c r="Z431" s="7"/>
-      <c r="AA431" s="29"/>
+      <c r="AA431" s="7"/>
     </row>
     <row r="432" spans="26:27">
       <c r="Z432" s="7"/>
-      <c r="AA432" s="29"/>
+      <c r="AA432" s="7"/>
     </row>
     <row r="433" spans="26:27">
       <c r="Z433" s="7"/>
-      <c r="AA433" s="29"/>
+      <c r="AA433" s="7"/>
     </row>
     <row r="434" spans="26:27">
       <c r="Z434" s="7"/>
-      <c r="AA434" s="29"/>
+      <c r="AA434" s="7"/>
     </row>
     <row r="435" spans="26:27">
       <c r="Z435" s="7"/>
-      <c r="AA435" s="29"/>
+      <c r="AA435" s="7"/>
     </row>
     <row r="436" spans="26:27">
       <c r="Z436" s="7"/>
-      <c r="AA436" s="29"/>
+      <c r="AA436" s="7"/>
     </row>
     <row r="437" spans="26:27">
       <c r="Z437" s="7"/>
-      <c r="AA437" s="29"/>
+      <c r="AA437" s="7"/>
     </row>
     <row r="438" spans="26:27">
       <c r="Z438" s="7"/>
-      <c r="AA438" s="29"/>
+      <c r="AA438" s="7"/>
     </row>
     <row r="439" spans="26:27">
       <c r="Z439" s="7"/>
-      <c r="AA439" s="29"/>
+      <c r="AA439" s="7"/>
     </row>
     <row r="440" spans="26:27">
       <c r="Z440" s="7"/>
-      <c r="AA440" s="29"/>
+      <c r="AA440" s="7"/>
     </row>
     <row r="441" spans="26:27">
       <c r="Z441" s="7"/>
-      <c r="AA441" s="29"/>
+      <c r="AA441" s="7"/>
     </row>
     <row r="442" spans="26:27">
       <c r="Z442" s="7"/>
-      <c r="AA442" s="29"/>
+      <c r="AA442" s="7"/>
     </row>
     <row r="443" spans="26:27">
       <c r="Z443" s="7"/>
-      <c r="AA443" s="29"/>
+      <c r="AA443" s="7"/>
     </row>
     <row r="444" spans="26:27">
       <c r="Z444" s="7"/>
-      <c r="AA444" s="29"/>
+      <c r="AA444" s="7"/>
     </row>
     <row r="445" spans="26:27">
       <c r="Z445" s="7"/>
-      <c r="AA445" s="29"/>
+      <c r="AA445" s="7"/>
     </row>
     <row r="446" spans="26:27">
       <c r="Z446" s="7"/>
-      <c r="AA446" s="29"/>
+      <c r="AA446" s="7"/>
     </row>
     <row r="447" spans="26:27">
       <c r="Z447" s="7"/>
-      <c r="AA447" s="29"/>
+      <c r="AA447" s="7"/>
     </row>
     <row r="448" spans="26:27">
       <c r="Z448" s="7"/>
-      <c r="AA448" s="29"/>
+      <c r="AA448" s="7"/>
     </row>
     <row r="449" spans="26:27">
       <c r="Z449" s="7"/>
-      <c r="AA449" s="29"/>
+      <c r="AA449" s="7"/>
     </row>
     <row r="450" spans="26:27">
-      <c r="Z450" s="37"/>
-      <c r="AA450" s="30"/>
+      <c r="Z450" s="27"/>
+      <c r="AA450" s="27"/>
     </row>
     <row r="451" spans="26:27">
       <c r="Z451" s="7"/>
-      <c r="AA451" s="29"/>
+      <c r="AA451" s="7"/>
     </row>
     <row r="452" spans="26:27">
       <c r="Z452" s="7"/>
-      <c r="AA452" s="29"/>
+      <c r="AA452" s="7"/>
     </row>
     <row r="453" spans="26:27">
       <c r="Z453" s="7"/>
-      <c r="AA453" s="29"/>
+      <c r="AA453" s="7"/>
     </row>
     <row r="454" spans="26:27">
       <c r="Z454" s="7"/>
-      <c r="AA454" s="29"/>
+      <c r="AA454" s="7"/>
     </row>
     <row r="455" spans="26:27">
       <c r="Z455" s="7"/>
-      <c r="AA455" s="29"/>
+      <c r="AA455" s="7"/>
     </row>
     <row r="456" spans="26:27">
       <c r="Z456" s="7"/>
-      <c r="AA456" s="29"/>
+      <c r="AA456" s="7"/>
     </row>
     <row r="457" spans="26:27">
       <c r="Z457" s="7"/>
-      <c r="AA457" s="29"/>
+      <c r="AA457" s="7"/>
     </row>
     <row r="458" spans="26:27">
       <c r="Z458" s="7"/>
-      <c r="AA458" s="29"/>
+      <c r="AA458" s="7"/>
     </row>
     <row r="459" spans="26:27">
       <c r="Z459" s="7"/>
-      <c r="AA459" s="29"/>
+      <c r="AA459" s="7"/>
     </row>
     <row r="460" spans="26:27">
       <c r="Z460" s="7"/>
-      <c r="AA460" s="29"/>
+      <c r="AA460" s="7"/>
     </row>
     <row r="461" spans="26:27">
       <c r="Z461" s="7"/>
-      <c r="AA461" s="29"/>
+      <c r="AA461" s="7"/>
     </row>
     <row r="462" spans="26:27">
       <c r="Z462" s="7"/>
-      <c r="AA462" s="29"/>
+      <c r="AA462" s="7"/>
     </row>
     <row r="463" spans="26:27">
       <c r="Z463" s="7"/>
-      <c r="AA463" s="29"/>
+      <c r="AA463" s="7"/>
     </row>
     <row r="464" spans="26:27">
       <c r="Z464" s="7"/>
-      <c r="AA464" s="29"/>
+      <c r="AA464" s="7"/>
     </row>
     <row r="465" spans="26:27">
       <c r="Z465" s="7"/>
-      <c r="AA465" s="29"/>
+      <c r="AA465" s="7"/>
     </row>
     <row r="466" spans="26:27">
       <c r="Z466" s="7"/>
-      <c r="AA466" s="29"/>
+      <c r="AA466" s="7"/>
     </row>
     <row r="467" spans="26:27">
       <c r="Z467" s="7"/>
-      <c r="AA467" s="29"/>
+      <c r="AA467" s="7"/>
     </row>
     <row r="468" spans="26:27">
       <c r="Z468" s="7"/>
-      <c r="AA468" s="29"/>
+      <c r="AA468" s="7"/>
     </row>
     <row r="469" spans="26:27">
       <c r="Z469" s="7"/>
-      <c r="AA469" s="29"/>
+      <c r="AA469" s="7"/>
     </row>
     <row r="470" spans="26:27">
       <c r="Z470" s="7"/>
-      <c r="AA470" s="29"/>
+      <c r="AA470" s="7"/>
     </row>
     <row r="471" spans="26:27">
       <c r="Z471" s="7"/>
-      <c r="AA471" s="29"/>
+      <c r="AA471" s="7"/>
     </row>
     <row r="472" spans="26:27">
       <c r="Z472" s="7"/>
-      <c r="AA472" s="29"/>
+      <c r="AA472" s="7"/>
     </row>
     <row r="473" spans="26:27">
       <c r="Z473" s="7"/>
-      <c r="AA473" s="29"/>
+      <c r="AA473" s="7"/>
     </row>
     <row r="474" spans="26:27">
       <c r="Z474" s="7"/>
-      <c r="AA474" s="29"/>
+      <c r="AA474" s="7"/>
     </row>
     <row r="475" spans="26:27">
       <c r="Z475" s="7"/>
-      <c r="AA475" s="29"/>
+      <c r="AA475" s="7"/>
     </row>
     <row r="476" spans="26:27">
       <c r="Z476" s="7"/>
-      <c r="AA476" s="29"/>
+      <c r="AA476" s="7"/>
     </row>
     <row r="477" spans="26:27">
       <c r="Z477" s="7"/>
-      <c r="AA477" s="29"/>
+      <c r="AA477" s="7"/>
     </row>
     <row r="478" spans="26:27">
       <c r="Z478" s="7"/>
-      <c r="AA478" s="29"/>
+      <c r="AA478" s="7"/>
     </row>
     <row r="479" spans="26:27">
       <c r="Z479" s="7"/>
-      <c r="AA479" s="29"/>
+      <c r="AA479" s="7"/>
     </row>
     <row r="480" spans="26:27">
       <c r="Z480" s="7"/>
-      <c r="AA480" s="29"/>
+      <c r="AA480" s="7"/>
     </row>
     <row r="481" spans="26:27">
       <c r="Z481" s="7"/>
-      <c r="AA481" s="29"/>
+      <c r="AA481" s="7"/>
     </row>
     <row r="482" spans="26:27">
       <c r="Z482" s="7"/>
-      <c r="AA482" s="29"/>
+      <c r="AA482" s="7"/>
     </row>
     <row r="483" spans="26:27">
       <c r="Z483" s="7"/>
-      <c r="AA483" s="29"/>
+      <c r="AA483" s="7"/>
     </row>
     <row r="484" spans="26:27">
       <c r="Z484" s="7"/>
-      <c r="AA484" s="29"/>
+      <c r="AA484" s="7"/>
     </row>
     <row r="485" spans="26:27">
       <c r="Z485" s="7"/>
-      <c r="AA485" s="29"/>
+      <c r="AA485" s="7"/>
     </row>
     <row r="486" spans="26:27">
       <c r="Z486" s="7"/>
-      <c r="AA486" s="29"/>
+      <c r="AA486" s="7"/>
     </row>
     <row r="487" spans="26:27">
       <c r="Z487" s="7"/>
-      <c r="AA487" s="29"/>
+      <c r="AA487" s="7"/>
     </row>
     <row r="488" spans="26:27">
       <c r="Z488" s="7"/>
-      <c r="AA488" s="29"/>
+      <c r="AA488" s="7"/>
     </row>
     <row r="489" spans="26:27">
       <c r="Z489" s="7"/>
-      <c r="AA489" s="29"/>
+      <c r="AA489" s="7"/>
     </row>
     <row r="490" spans="26:27">
       <c r="Z490" s="7"/>
-      <c r="AA490" s="29"/>
+      <c r="AA490" s="7"/>
     </row>
     <row r="491" spans="26:27">
       <c r="Z491" s="7"/>
-      <c r="AA491" s="29"/>
+      <c r="AA491" s="7"/>
     </row>
     <row r="492" spans="26:27">
       <c r="Z492" s="7"/>
-      <c r="AA492" s="29"/>
+      <c r="AA492" s="7"/>
     </row>
     <row r="493" spans="26:27">
       <c r="Z493" s="7"/>
-      <c r="AA493" s="29"/>
+      <c r="AA493" s="7"/>
     </row>
     <row r="494" spans="26:27">
       <c r="Z494" s="7"/>
-      <c r="AA494" s="29"/>
+      <c r="AA494" s="7"/>
     </row>
     <row r="495" spans="26:27">
       <c r="Z495" s="7"/>
-      <c r="AA495" s="29"/>
+      <c r="AA495" s="7"/>
     </row>
     <row r="496" spans="26:27">
       <c r="Z496" s="7"/>
-      <c r="AA496" s="29"/>
+      <c r="AA496" s="7"/>
     </row>
     <row r="497" spans="26:27">
       <c r="Z497" s="7"/>
-      <c r="AA497" s="29"/>
+      <c r="AA497" s="7"/>
     </row>
     <row r="498" spans="26:27">
       <c r="Z498" s="7"/>
-      <c r="AA498" s="29"/>
+      <c r="AA498" s="7"/>
     </row>
     <row r="499" spans="26:27">
       <c r="Z499" s="7"/>
-      <c r="AA499" s="29"/>
+      <c r="AA499" s="7"/>
     </row>
     <row r="500" spans="26:27">
       <c r="Z500" s="7"/>
-      <c r="AA500" s="29"/>
+      <c r="AA500" s="7"/>
     </row>
     <row r="501" spans="26:27">
       <c r="Z501" s="7"/>
-      <c r="AA501" s="29"/>
+      <c r="AA501" s="7"/>
     </row>
     <row r="502" spans="26:27">
       <c r="Z502" s="7"/>
-      <c r="AA502" s="29"/>
+      <c r="AA502" s="7"/>
     </row>
     <row r="503" spans="26:27">
       <c r="Z503" s="7"/>
-      <c r="AA503" s="29"/>
+      <c r="AA503" s="7"/>
     </row>
     <row r="504" spans="26:27">
       <c r="Z504" s="7"/>
-      <c r="AA504" s="29"/>
+      <c r="AA504" s="7"/>
     </row>
     <row r="505" spans="26:27">
       <c r="Z505" s="7"/>
-      <c r="AA505" s="29"/>
+      <c r="AA505" s="7"/>
     </row>
     <row r="506" spans="26:27">
       <c r="Z506" s="7"/>
-      <c r="AA506" s="29"/>
+      <c r="AA506" s="7"/>
     </row>
     <row r="507" spans="26:27">
       <c r="Z507" s="7"/>
-      <c r="AA507" s="29"/>
+      <c r="AA507" s="7"/>
     </row>
     <row r="508" spans="26:27">
       <c r="Z508" s="7"/>
-      <c r="AA508" s="29"/>
+      <c r="AA508" s="7"/>
     </row>
     <row r="509" spans="26:27">
       <c r="Z509" s="7"/>
-      <c r="AA509" s="29"/>
+      <c r="AA509" s="7"/>
     </row>
     <row r="510" spans="26:27">
       <c r="Z510" s="7"/>
-      <c r="AA510" s="29"/>
+      <c r="AA510" s="7"/>
     </row>
     <row r="511" spans="26:27">
       <c r="Z511" s="7"/>
-      <c r="AA511" s="29"/>
+      <c r="AA511" s="7"/>
     </row>
     <row r="512" spans="26:27">
       <c r="Z512" s="7"/>
-      <c r="AA512" s="29"/>
+      <c r="AA512" s="7"/>
     </row>
     <row r="513" spans="26:27">
       <c r="Z513" s="7"/>
-      <c r="AA513" s="29"/>
+      <c r="AA513" s="7"/>
     </row>
     <row r="514" spans="26:27">
       <c r="Z514" s="7"/>
-      <c r="AA514" s="29"/>
+      <c r="AA514" s="7"/>
     </row>
     <row r="515" spans="26:27">
       <c r="Z515" s="7"/>
-      <c r="AA515" s="29"/>
+      <c r="AA515" s="7"/>
     </row>
     <row r="516" spans="26:27">
       <c r="Z516" s="7"/>
-      <c r="AA516" s="29"/>
+      <c r="AA516" s="7"/>
     </row>
     <row r="517" spans="26:27">
       <c r="Z517" s="7"/>
-      <c r="AA517" s="29"/>
+      <c r="AA517" s="7"/>
     </row>
     <row r="518" spans="26:27">
       <c r="Z518" s="7"/>
-      <c r="AA518" s="29"/>
+      <c r="AA518" s="7"/>
     </row>
     <row r="519" spans="26:27">
       <c r="Z519" s="7"/>
-      <c r="AA519" s="29"/>
+      <c r="AA519" s="7"/>
     </row>
     <row r="520" spans="26:27">
       <c r="Z520" s="7"/>
-      <c r="AA520" s="29"/>
+      <c r="AA520" s="7"/>
     </row>
     <row r="521" spans="26:27">
       <c r="Z521" s="7"/>
-      <c r="AA521" s="29"/>
+      <c r="AA521" s="7"/>
     </row>
     <row r="522" spans="26:27">
       <c r="Z522" s="7"/>
-      <c r="AA522" s="29"/>
+      <c r="AA522" s="7"/>
     </row>
     <row r="523" spans="26:27">
       <c r="Z523" s="7"/>
-      <c r="AA523" s="29"/>
+      <c r="AA523" s="7"/>
     </row>
     <row r="524" spans="26:27">
       <c r="Z524" s="7"/>
-      <c r="AA524" s="29"/>
+      <c r="AA524" s="7"/>
     </row>
     <row r="525" spans="26:27">
       <c r="Z525" s="7"/>
-      <c r="AA525" s="29"/>
+      <c r="AA525" s="7"/>
     </row>
     <row r="526" spans="26:27">
       <c r="Z526" s="7"/>
-      <c r="AA526" s="29"/>
+      <c r="AA526" s="7"/>
     </row>
     <row r="527" spans="26:27">
       <c r="Z527" s="7"/>
-      <c r="AA527" s="29"/>
+      <c r="AA527" s="7"/>
     </row>
     <row r="528" spans="26:27">
       <c r="Z528" s="7"/>
-      <c r="AA528" s="29"/>
+      <c r="AA528" s="7"/>
     </row>
     <row r="529" spans="26:27">
       <c r="Z529" s="7"/>
-      <c r="AA529" s="29"/>
+      <c r="AA529" s="7"/>
     </row>
     <row r="530" spans="26:27">
       <c r="Z530" s="7"/>
-      <c r="AA530" s="29"/>
+      <c r="AA530" s="7"/>
     </row>
     <row r="531" spans="26:27">
       <c r="Z531" s="7"/>
-      <c r="AA531" s="29"/>
+      <c r="AA531" s="7"/>
     </row>
     <row r="532" spans="26:27">
       <c r="Z532" s="7"/>
-      <c r="AA532" s="29"/>
+      <c r="AA532" s="7"/>
     </row>
     <row r="533" spans="26:27">
       <c r="Z533" s="7"/>
-      <c r="AA533" s="29"/>
+      <c r="AA533" s="7"/>
     </row>
     <row r="534" spans="26:27">
       <c r="Z534" s="7"/>
-      <c r="AA534" s="29"/>
+      <c r="AA534" s="7"/>
     </row>
     <row r="535" spans="26:27">
       <c r="Z535" s="7"/>
-      <c r="AA535" s="29"/>
+      <c r="AA535" s="7"/>
     </row>
     <row r="536" spans="26:27">
       <c r="Z536" s="7"/>
-      <c r="AA536" s="29"/>
+      <c r="AA536" s="7"/>
     </row>
     <row r="537" spans="26:27">
       <c r="Z537" s="7"/>
-      <c r="AA537" s="29"/>
+      <c r="AA537" s="7"/>
     </row>
     <row r="538" spans="26:27">
       <c r="Z538" s="7"/>
-      <c r="AA538" s="29"/>
+      <c r="AA538" s="7"/>
     </row>
     <row r="539" spans="26:27">
       <c r="Z539" s="7"/>
-      <c r="AA539" s="29"/>
+      <c r="AA539" s="7"/>
     </row>
     <row r="540" spans="26:27">
       <c r="Z540" s="7"/>
-      <c r="AA540" s="29"/>
+      <c r="AA540" s="7"/>
     </row>
     <row r="541" spans="26:27">
       <c r="Z541" s="7"/>
-      <c r="AA541" s="29"/>
+      <c r="AA541" s="7"/>
     </row>
     <row r="542" spans="26:27">
       <c r="Z542" s="7"/>
-      <c r="AA542" s="29"/>
+      <c r="AA542" s="7"/>
     </row>
     <row r="543" spans="26:27">
       <c r="Z543" s="7"/>
-      <c r="AA543" s="29"/>
+      <c r="AA543" s="7"/>
     </row>
     <row r="544" spans="26:27">
       <c r="Z544" s="7"/>
-      <c r="AA544" s="29"/>
+      <c r="AA544" s="7"/>
     </row>
     <row r="545" spans="26:27">
       <c r="Z545" s="7"/>
-      <c r="AA545" s="29"/>
+      <c r="AA545" s="7"/>
     </row>
     <row r="546" spans="26:27">
       <c r="Z546" s="7"/>
-      <c r="AA546" s="29"/>
+      <c r="AA546" s="7"/>
     </row>
     <row r="547" spans="26:27">
       <c r="Z547" s="7"/>
-      <c r="AA547" s="29"/>
+      <c r="AA547" s="7"/>
     </row>
     <row r="548" spans="26:27">
       <c r="Z548" s="7"/>
-      <c r="AA548" s="29"/>
+      <c r="AA548" s="7"/>
     </row>
     <row r="549" spans="26:27">
       <c r="Z549" s="7"/>
-      <c r="AA549" s="29"/>
+      <c r="AA549" s="7"/>
     </row>
     <row r="550" spans="26:27">
       <c r="Z550" s="7"/>
-      <c r="AA550" s="29"/>
+      <c r="AA550" s="7"/>
     </row>
     <row r="551" spans="26:27">
       <c r="Z551" s="7"/>
-      <c r="AA551" s="29"/>
+      <c r="AA551" s="7"/>
     </row>
     <row r="552" spans="26:27">
       <c r="Z552" s="7"/>
-      <c r="AA552" s="29"/>
+      <c r="AA552" s="7"/>
     </row>
     <row r="553" spans="26:27">
       <c r="Z553" s="7"/>
-      <c r="AA553" s="29"/>
+      <c r="AA553" s="7"/>
     </row>
     <row r="554" spans="26:27">
       <c r="Z554" s="7"/>
-      <c r="AA554" s="29"/>
+      <c r="AA554" s="7"/>
     </row>
     <row r="555" spans="26:27">
       <c r="Z555" s="7"/>
-      <c r="AA555" s="29"/>
+      <c r="AA555" s="7"/>
     </row>
     <row r="556" spans="26:27">
       <c r="Z556" s="7"/>
-      <c r="AA556" s="29"/>
+      <c r="AA556" s="7"/>
     </row>
     <row r="557" spans="26:27">
       <c r="Z557" s="7"/>
-      <c r="AA557" s="29"/>
+      <c r="AA557" s="7"/>
     </row>
     <row r="558" spans="26:27">
       <c r="Z558" s="7"/>
-      <c r="AA558" s="29"/>
+      <c r="AA558" s="7"/>
     </row>
     <row r="559" spans="26:27">
       <c r="Z559" s="7"/>
-      <c r="AA559" s="29"/>
+      <c r="AA559" s="7"/>
     </row>
     <row r="560" spans="26:27">
       <c r="Z560" s="7"/>
-      <c r="AA560" s="29"/>
+      <c r="AA560" s="7"/>
     </row>
     <row r="561" spans="26:27">
       <c r="Z561" s="7"/>
-      <c r="AA561" s="29"/>
+      <c r="AA561" s="7"/>
     </row>
     <row r="562" spans="26:27">
       <c r="Z562" s="7"/>
-      <c r="AA562" s="29"/>
+      <c r="AA562" s="7"/>
     </row>
     <row r="563" spans="26:27">
       <c r="Z563" s="7"/>
-      <c r="AA563" s="29"/>
+      <c r="AA563" s="7"/>
     </row>
     <row r="564" spans="26:27">
       <c r="Z564" s="7"/>
-      <c r="AA564" s="29"/>
+      <c r="AA564" s="7"/>
     </row>
     <row r="565" spans="26:27">
       <c r="Z565" s="7"/>
-      <c r="AA565" s="29"/>
+      <c r="AA565" s="7"/>
     </row>
     <row r="566" spans="26:27">
       <c r="Z566" s="7"/>
-      <c r="AA566" s="29"/>
+      <c r="AA566" s="7"/>
     </row>
     <row r="567" spans="26:27">
       <c r="Z567" s="7"/>
-      <c r="AA567" s="29"/>
+      <c r="AA567" s="7"/>
     </row>
     <row r="568" spans="26:27">
       <c r="Z568" s="7"/>
-      <c r="AA568" s="29"/>
+      <c r="AA568" s="7"/>
     </row>
     <row r="569" spans="26:27">
       <c r="Z569" s="7"/>
-      <c r="AA569" s="29"/>
+      <c r="AA569" s="7"/>
     </row>
     <row r="570" spans="26:27">
       <c r="Z570" s="7"/>
-      <c r="AA570" s="29"/>
+      <c r="AA570" s="7"/>
     </row>
     <row r="571" spans="26:27">
       <c r="Z571" s="7"/>
-      <c r="AA571" s="29"/>
+      <c r="AA571" s="7"/>
     </row>
     <row r="572" spans="26:27">
       <c r="Z572" s="7"/>
-      <c r="AA572" s="29"/>
+      <c r="AA572" s="7"/>
     </row>
     <row r="573" spans="26:27">
       <c r="Z573" s="7"/>
-      <c r="AA573" s="29"/>
+      <c r="AA573" s="7"/>
     </row>
     <row r="574" spans="26:27">
       <c r="Z574" s="7"/>
-      <c r="AA574" s="29"/>
+      <c r="AA574" s="7"/>
     </row>
     <row r="575" spans="26:27">
       <c r="Z575" s="7"/>
-      <c r="AA575" s="29"/>
+      <c r="AA575" s="7"/>
     </row>
     <row r="576" spans="26:27">
       <c r="Z576" s="7"/>
-      <c r="AA576" s="29"/>
+      <c r="AA576" s="7"/>
     </row>
     <row r="577" spans="26:27">
       <c r="Z577" s="7"/>
-      <c r="AA577" s="29"/>
+      <c r="AA577" s="7"/>
     </row>
     <row r="578" spans="26:27">
-      <c r="Z578" s="37"/>
-      <c r="AA578" s="30"/>
+      <c r="Z578" s="27"/>
+      <c r="AA578" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AJ4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="AC30" sqref="AC30"/>
+    <sheetView topLeftCell="G25" workbookViewId="0">
+      <selection activeCell="AD24" sqref="AD24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="25" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="19" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="19" customWidth="1"/>
+    <col min="4" max="4" width="4.88671875" style="19" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="19" customWidth="1"/>
+    <col min="6" max="8" width="4.88671875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="19" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="19" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="19" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="19" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="19" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="19" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16" width="4.88671875" style="19" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="19" customWidth="1"/>
+    <col min="18" max="18" width="5.33203125" style="19" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="19" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="19" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="19" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="19" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.44140625" style="19" customWidth="1"/>
+    <col min="27" max="27" width="9.109375" style="19"/>
+    <col min="28" max="28" width="9.6640625" style="19" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
       <c r="U1" s="42"/>
       <c r="V1" s="42"/>
       <c r="W1" s="42"/>
       <c r="X1" s="42"/>
       <c r="Y1" s="42"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="26"/>
-[...11 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
     </row>
     <row r="3" spans="1:37" s="4" customFormat="1">
-      <c r="B3" s="27"/>
-[...5 lines deleted...]
-      <c r="AK3" s="22" t="s">
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="Y3" s="16"/>
+      <c r="AK3" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="46"/>
-      <c r="B4" s="40">
+      <c r="A4" s="40"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...9 lines deleted...]
-      <c r="AK4" s="41"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="47"/>
-      <c r="B5" s="24" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="24" t="s">
+      <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="24" t="s">
+      <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="23" t="s">
+      <c r="G5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="24" t="s">
+      <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="23" t="s">
+      <c r="I5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="23" t="s">
+      <c r="J5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="23" t="s">
+      <c r="K5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="23" t="s">
+      <c r="L5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="23" t="s">
+      <c r="M5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="24" t="s">
+      <c r="N5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="24" t="s">
+      <c r="O5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="24" t="s">
+      <c r="P5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="23" t="s">
+      <c r="Q5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="23" t="s">
+      <c r="R5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="23" t="s">
+      <c r="S5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="T5" s="24" t="s">
+      <c r="T5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="23" t="s">
+      <c r="U5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="23" t="s">
+      <c r="V5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="23" t="s">
+      <c r="W5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="23" t="s">
+      <c r="X5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="23" t="s">
+      <c r="Y5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="24" t="s">
+      <c r="Z5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="24" t="s">
+      <c r="AA5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="24" t="s">
+      <c r="AB5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="23" t="s">
+      <c r="AC5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="23" t="s">
+      <c r="AD5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="23" t="s">
+      <c r="AE5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AF5" s="24" t="s">
+      <c r="AF5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AG5" s="23" t="s">
+      <c r="AG5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="23" t="s">
+      <c r="AH5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="23" t="s">
+      <c r="AI5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="23" t="s">
+      <c r="AJ5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="23" t="s">
+      <c r="AK5" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
@@ -7308,53 +7443,56 @@
       </c>
       <c r="T7" s="8">
         <v>2086</v>
       </c>
       <c r="U7" s="8">
         <v>2356</v>
       </c>
       <c r="V7" s="8">
         <v>2204</v>
       </c>
       <c r="W7" s="8">
         <v>1983</v>
       </c>
       <c r="X7" s="8">
         <v>1703</v>
       </c>
       <c r="Y7" s="8">
         <v>1512</v>
       </c>
       <c r="Z7" s="1">
         <v>2084</v>
       </c>
       <c r="AA7" s="1">
         <v>2415</v>
       </c>
+      <c r="AB7" s="35">
+        <v>2485</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="8">
         <v>598</v>
       </c>
       <c r="C8" s="8">
         <v>594</v>
       </c>
       <c r="D8" s="8">
         <v>518</v>
       </c>
       <c r="E8" s="8">
         <v>595</v>
       </c>
       <c r="F8" s="8">
         <v>470</v>
       </c>
       <c r="G8" s="8">
         <v>480</v>
       </c>
       <c r="H8" s="8">
         <v>666</v>
       </c>
       <c r="I8" s="8">
         <v>613</v>
@@ -7391,53 +7529,56 @@
       </c>
       <c r="T8" s="8">
         <v>782</v>
       </c>
       <c r="U8" s="8">
         <v>874</v>
       </c>
       <c r="V8" s="8">
         <v>860</v>
       </c>
       <c r="W8" s="8">
         <v>749</v>
       </c>
       <c r="X8" s="8">
         <v>638</v>
       </c>
       <c r="Y8" s="8">
         <v>541</v>
       </c>
       <c r="Z8" s="1">
         <v>719</v>
       </c>
       <c r="AA8" s="1">
         <v>749</v>
       </c>
+      <c r="AB8" s="35">
+        <v>899</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>97</v>
       </c>
       <c r="C9" s="8">
         <v>68</v>
       </c>
       <c r="D9" s="8">
         <v>89</v>
       </c>
       <c r="E9" s="8">
         <v>99</v>
       </c>
       <c r="F9" s="8">
         <v>86</v>
       </c>
       <c r="G9" s="8">
         <v>80</v>
       </c>
       <c r="H9" s="8">
         <v>99</v>
       </c>
       <c r="I9" s="8">
         <v>93</v>
@@ -7474,53 +7615,56 @@
       </c>
       <c r="T9" s="8">
         <v>117</v>
       </c>
       <c r="U9" s="8">
         <v>117</v>
       </c>
       <c r="V9" s="8">
         <v>109</v>
       </c>
       <c r="W9" s="8">
         <v>114</v>
       </c>
       <c r="X9" s="8">
         <v>96</v>
       </c>
       <c r="Y9" s="8">
         <v>58</v>
       </c>
       <c r="Z9" s="1">
         <v>114</v>
       </c>
       <c r="AA9" s="1">
         <v>138</v>
       </c>
+      <c r="AB9" s="35">
+        <v>156</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="28" t="s">
+      <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>55</v>
       </c>
       <c r="C10" s="8">
         <v>41</v>
       </c>
       <c r="D10" s="8">
         <v>45</v>
       </c>
       <c r="E10" s="8">
         <v>56</v>
       </c>
       <c r="F10" s="8">
         <v>52</v>
       </c>
       <c r="G10" s="8">
         <v>40</v>
       </c>
       <c r="H10" s="8">
         <v>46</v>
       </c>
       <c r="I10" s="8">
         <v>38</v>
@@ -7557,53 +7701,56 @@
       </c>
       <c r="T10" s="8">
         <v>68</v>
       </c>
       <c r="U10" s="8">
         <v>40</v>
       </c>
       <c r="V10" s="8">
         <v>93</v>
       </c>
       <c r="W10" s="8">
         <v>52</v>
       </c>
       <c r="X10" s="8">
         <v>66</v>
       </c>
       <c r="Y10" s="8">
         <v>36</v>
       </c>
       <c r="Z10" s="1">
         <v>62</v>
       </c>
       <c r="AA10" s="1">
         <v>47</v>
       </c>
+      <c r="AB10" s="35">
+        <v>49</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>88</v>
       </c>
       <c r="C11" s="8">
         <v>97</v>
       </c>
       <c r="D11" s="8">
         <v>62</v>
       </c>
       <c r="E11" s="8">
         <v>74</v>
       </c>
       <c r="F11" s="8">
         <v>88</v>
       </c>
       <c r="G11" s="8">
         <v>93</v>
       </c>
       <c r="H11" s="8">
         <v>70</v>
       </c>
       <c r="I11" s="8">
         <v>55</v>
@@ -7640,53 +7787,56 @@
       </c>
       <c r="T11" s="8">
         <v>124</v>
       </c>
       <c r="U11" s="8">
         <v>117</v>
       </c>
       <c r="V11" s="8">
         <v>108</v>
       </c>
       <c r="W11" s="8">
         <v>105</v>
       </c>
       <c r="X11" s="8">
         <v>80</v>
       </c>
       <c r="Y11" s="8">
         <v>62</v>
       </c>
       <c r="Z11" s="1">
         <v>137</v>
       </c>
       <c r="AA11" s="1">
         <v>130</v>
       </c>
+      <c r="AB11" s="35">
+        <v>131</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="28" t="s">
+      <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>71</v>
       </c>
       <c r="C12" s="8">
         <v>53</v>
       </c>
       <c r="D12" s="8">
         <v>58</v>
       </c>
       <c r="E12" s="8">
         <v>58</v>
       </c>
       <c r="F12" s="8">
         <v>47</v>
       </c>
       <c r="G12" s="8">
         <v>59</v>
       </c>
       <c r="H12" s="8">
         <v>52</v>
       </c>
       <c r="I12" s="8">
         <v>65</v>
@@ -7723,53 +7873,56 @@
       </c>
       <c r="T12" s="8">
         <v>81</v>
       </c>
       <c r="U12" s="8">
         <v>84</v>
       </c>
       <c r="V12" s="8">
         <v>109</v>
       </c>
       <c r="W12" s="8">
         <v>86</v>
       </c>
       <c r="X12" s="8">
         <v>51</v>
       </c>
       <c r="Y12" s="8">
         <v>79</v>
       </c>
       <c r="Z12" s="1">
         <v>59</v>
       </c>
       <c r="AA12" s="1">
         <v>92</v>
       </c>
+      <c r="AB12" s="35">
+        <v>87</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="28" t="s">
+      <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>92</v>
       </c>
       <c r="C13" s="8">
         <v>39</v>
       </c>
       <c r="D13" s="8">
         <v>65</v>
       </c>
       <c r="E13" s="8">
         <v>79</v>
       </c>
       <c r="F13" s="8">
         <v>53</v>
       </c>
       <c r="G13" s="8">
         <v>71</v>
       </c>
       <c r="H13" s="8">
         <v>71</v>
       </c>
       <c r="I13" s="8">
         <v>43</v>
@@ -7806,53 +7959,56 @@
       </c>
       <c r="T13" s="8">
         <v>88</v>
       </c>
       <c r="U13" s="8">
         <v>93</v>
       </c>
       <c r="V13" s="8">
         <v>55</v>
       </c>
       <c r="W13" s="8">
         <v>72</v>
       </c>
       <c r="X13" s="8">
         <v>56</v>
       </c>
       <c r="Y13" s="8">
         <v>72</v>
       </c>
       <c r="Z13" s="1">
         <v>65</v>
       </c>
       <c r="AA13" s="1">
         <v>71</v>
       </c>
+      <c r="AB13" s="35">
+        <v>94</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="28" t="s">
+      <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8">
         <v>249</v>
       </c>
       <c r="C14" s="8">
         <v>232</v>
       </c>
       <c r="D14" s="8">
         <v>182</v>
       </c>
       <c r="E14" s="8">
         <v>556</v>
       </c>
       <c r="F14" s="8">
         <v>229</v>
       </c>
       <c r="G14" s="8">
         <v>245</v>
       </c>
       <c r="H14" s="8">
         <v>207</v>
       </c>
       <c r="I14" s="8">
         <v>234</v>
@@ -7889,53 +8045,56 @@
       </c>
       <c r="T14" s="8">
         <v>245</v>
       </c>
       <c r="U14" s="8">
         <v>285</v>
       </c>
       <c r="V14" s="8">
         <v>283</v>
       </c>
       <c r="W14" s="8">
         <v>249</v>
       </c>
       <c r="X14" s="8">
         <v>204</v>
       </c>
       <c r="Y14" s="8">
         <v>187</v>
       </c>
       <c r="Z14" s="1">
         <v>273</v>
       </c>
       <c r="AA14" s="1">
         <v>311</v>
       </c>
+      <c r="AB14" s="35">
+        <v>283</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="28" t="s">
+      <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="8">
         <v>58</v>
       </c>
       <c r="C15" s="8">
         <v>62</v>
       </c>
       <c r="D15" s="8">
         <v>69</v>
       </c>
       <c r="E15" s="8">
         <v>53</v>
       </c>
       <c r="F15" s="8">
         <v>48</v>
       </c>
       <c r="G15" s="8">
         <v>52</v>
       </c>
       <c r="H15" s="8">
         <v>51</v>
       </c>
       <c r="I15" s="8">
         <v>69</v>
@@ -7972,53 +8131,56 @@
       </c>
       <c r="T15" s="8">
         <v>78</v>
       </c>
       <c r="U15" s="8">
         <v>125</v>
       </c>
       <c r="V15" s="8">
         <v>58</v>
       </c>
       <c r="W15" s="8">
         <v>66</v>
       </c>
       <c r="X15" s="8">
         <v>66</v>
       </c>
       <c r="Y15" s="8">
         <v>52</v>
       </c>
       <c r="Z15" s="1">
         <v>72</v>
       </c>
       <c r="AA15" s="1">
         <v>129</v>
       </c>
+      <c r="AB15" s="35">
+        <v>87</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="8">
         <v>85</v>
       </c>
       <c r="C16" s="8">
         <v>50</v>
       </c>
       <c r="D16" s="8">
         <v>51</v>
       </c>
       <c r="E16" s="8">
         <v>49</v>
       </c>
       <c r="F16" s="8">
         <v>63</v>
       </c>
       <c r="G16" s="8">
         <v>65</v>
       </c>
       <c r="H16" s="8">
         <v>82</v>
       </c>
       <c r="I16" s="8">
         <v>81</v>
@@ -8055,53 +8217,56 @@
       </c>
       <c r="T16" s="8">
         <v>97</v>
       </c>
       <c r="U16" s="8">
         <v>108</v>
       </c>
       <c r="V16" s="8">
         <v>73</v>
       </c>
       <c r="W16" s="8">
         <v>59</v>
       </c>
       <c r="X16" s="8">
         <v>66</v>
       </c>
       <c r="Y16" s="8">
         <v>46</v>
       </c>
       <c r="Z16" s="1">
         <v>74</v>
       </c>
       <c r="AA16" s="1">
         <v>111</v>
       </c>
+      <c r="AB16" s="35">
+        <v>107</v>
+      </c>
     </row>
     <row r="17" spans="1:28">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="8">
         <v>49</v>
       </c>
       <c r="C17" s="8">
         <v>79</v>
       </c>
       <c r="D17" s="8">
         <v>56</v>
       </c>
       <c r="E17" s="8">
         <v>89</v>
       </c>
       <c r="F17" s="8">
         <v>49</v>
       </c>
       <c r="G17" s="8">
         <v>65</v>
       </c>
       <c r="H17" s="8">
         <v>95</v>
       </c>
       <c r="I17" s="8">
         <v>76</v>
@@ -8138,53 +8303,56 @@
       </c>
       <c r="T17" s="8">
         <v>77</v>
       </c>
       <c r="U17" s="8">
         <v>118</v>
       </c>
       <c r="V17" s="8">
         <v>90</v>
       </c>
       <c r="W17" s="8">
         <v>99</v>
       </c>
       <c r="X17" s="8">
         <v>69</v>
       </c>
       <c r="Y17" s="8">
         <v>85</v>
       </c>
       <c r="Z17" s="1">
         <v>146</v>
       </c>
       <c r="AA17" s="1">
         <v>174</v>
       </c>
+      <c r="AB17" s="35">
+        <v>135</v>
+      </c>
     </row>
     <row r="18" spans="1:28">
-      <c r="A18" s="28" t="s">
+      <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>125</v>
       </c>
       <c r="C18" s="8">
         <v>106</v>
       </c>
       <c r="D18" s="8">
         <v>101</v>
       </c>
       <c r="E18" s="8">
         <v>111</v>
       </c>
       <c r="F18" s="8">
         <v>96</v>
       </c>
       <c r="G18" s="8">
         <v>111</v>
       </c>
       <c r="H18" s="8">
         <v>126</v>
       </c>
       <c r="I18" s="8">
         <v>118</v>
@@ -8221,53 +8389,56 @@
       </c>
       <c r="T18" s="8">
         <v>135</v>
       </c>
       <c r="U18" s="8">
         <v>152</v>
       </c>
       <c r="V18" s="8">
         <v>143</v>
       </c>
       <c r="W18" s="8">
         <v>124</v>
       </c>
       <c r="X18" s="8">
         <v>133</v>
       </c>
       <c r="Y18" s="8">
         <v>96</v>
       </c>
       <c r="Z18" s="1">
         <v>126</v>
       </c>
       <c r="AA18" s="1">
         <v>179</v>
       </c>
+      <c r="AB18" s="35">
+        <v>171</v>
+      </c>
     </row>
     <row r="19" spans="1:28">
-      <c r="A19" s="28" t="s">
+      <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>33</v>
       </c>
       <c r="C19" s="8">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>52</v>
       </c>
       <c r="E19" s="8">
         <v>31</v>
       </c>
       <c r="F19" s="8">
         <v>41</v>
       </c>
       <c r="G19" s="8">
         <v>33</v>
       </c>
       <c r="H19" s="8">
         <v>36</v>
       </c>
       <c r="I19" s="8">
         <v>29</v>
@@ -8304,53 +8475,56 @@
       </c>
       <c r="T19" s="8">
         <v>40</v>
       </c>
       <c r="U19" s="8">
         <v>60</v>
       </c>
       <c r="V19" s="8">
         <v>51</v>
       </c>
       <c r="W19" s="8">
         <v>28</v>
       </c>
       <c r="X19" s="8">
         <v>35</v>
       </c>
       <c r="Y19" s="8">
         <v>46</v>
       </c>
       <c r="Z19" s="1">
         <v>44</v>
       </c>
       <c r="AA19" s="1">
         <v>51</v>
       </c>
+      <c r="AB19" s="35">
+        <v>44</v>
+      </c>
     </row>
     <row r="20" spans="1:28">
-      <c r="A20" s="28" t="s">
+      <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="8">
         <v>44</v>
       </c>
       <c r="C20" s="8">
         <v>28</v>
       </c>
       <c r="D20" s="8">
         <v>67</v>
       </c>
       <c r="E20" s="8">
         <v>45</v>
       </c>
       <c r="F20" s="8">
         <v>60</v>
       </c>
       <c r="G20" s="8">
         <v>51</v>
       </c>
       <c r="H20" s="8">
         <v>42</v>
       </c>
       <c r="I20" s="8">
         <v>17</v>
@@ -8387,53 +8561,56 @@
       </c>
       <c r="T20" s="8">
         <v>40</v>
       </c>
       <c r="U20" s="8">
         <v>57</v>
       </c>
       <c r="V20" s="8">
         <v>40</v>
       </c>
       <c r="W20" s="8">
         <v>67</v>
       </c>
       <c r="X20" s="8">
         <v>37</v>
       </c>
       <c r="Y20" s="8">
         <v>35</v>
       </c>
       <c r="Z20" s="1">
         <v>82</v>
       </c>
       <c r="AA20" s="1">
         <v>83</v>
       </c>
+      <c r="AB20" s="35">
+        <v>91</v>
+      </c>
     </row>
     <row r="21" spans="1:28">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="8">
         <v>94</v>
       </c>
       <c r="C21" s="8">
         <v>103</v>
       </c>
       <c r="D21" s="8">
         <v>105</v>
       </c>
       <c r="E21" s="8">
         <v>129</v>
       </c>
       <c r="F21" s="8">
         <v>84</v>
       </c>
       <c r="G21" s="8">
         <v>74</v>
       </c>
       <c r="H21" s="8">
         <v>73</v>
       </c>
       <c r="I21" s="8">
         <v>116</v>
@@ -8469,50 +8646,53 @@
         <v>125</v>
       </c>
       <c r="T21" s="8">
         <v>114</v>
       </c>
       <c r="U21" s="8">
         <v>126</v>
       </c>
       <c r="V21" s="8">
         <v>132</v>
       </c>
       <c r="W21" s="8">
         <v>113</v>
       </c>
       <c r="X21" s="8">
         <v>106</v>
       </c>
       <c r="Y21" s="8">
         <v>117</v>
       </c>
       <c r="Z21" s="1">
         <v>111</v>
       </c>
       <c r="AA21" s="1">
         <v>150</v>
+      </c>
+      <c r="AB21" s="35">
+        <v>151</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
@@ -8576,60 +8756,62 @@
       </c>
       <c r="R23" s="8">
         <v>777</v>
       </c>
       <c r="S23" s="8">
         <v>770</v>
       </c>
       <c r="T23" s="8">
         <v>963</v>
       </c>
       <c r="U23" s="8">
         <v>1077</v>
       </c>
       <c r="V23" s="8">
         <v>1025</v>
       </c>
       <c r="W23" s="8">
         <v>890</v>
       </c>
       <c r="X23" s="8">
         <v>786</v>
       </c>
       <c r="Y23" s="8">
         <v>637</v>
       </c>
-      <c r="Z23" s="38">
+      <c r="Z23" s="28">
         <v>880</v>
       </c>
-      <c r="AA23" s="38">
+      <c r="AA23" s="28">
         <v>959</v>
       </c>
-      <c r="AB23" s="34"/>
+      <c r="AB23" s="35">
+        <v>1071</v>
+      </c>
     </row>
     <row r="24" spans="1:28">
-      <c r="A24" s="28" t="s">
+      <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="8">
         <v>598</v>
       </c>
       <c r="C24" s="8">
         <v>594</v>
       </c>
       <c r="D24" s="8">
         <v>518</v>
       </c>
       <c r="E24" s="8">
         <v>595</v>
       </c>
       <c r="F24" s="8">
         <v>470</v>
       </c>
       <c r="G24" s="8">
         <v>480</v>
       </c>
       <c r="H24" s="8">
         <v>666</v>
       </c>
       <c r="I24" s="8">
         <v>613</v>
@@ -8660,60 +8842,62 @@
       </c>
       <c r="R24" s="8">
         <v>654</v>
       </c>
       <c r="S24" s="8">
         <v>641</v>
       </c>
       <c r="T24" s="8">
         <v>782</v>
       </c>
       <c r="U24" s="8">
         <v>874</v>
       </c>
       <c r="V24" s="8">
         <v>860</v>
       </c>
       <c r="W24" s="8">
         <v>749</v>
       </c>
       <c r="X24" s="8">
         <v>638</v>
       </c>
       <c r="Y24" s="8">
         <v>541</v>
       </c>
-      <c r="Z24" s="38">
+      <c r="Z24" s="28">
         <v>719</v>
       </c>
-      <c r="AA24" s="38">
+      <c r="AA24" s="28">
         <v>749</v>
       </c>
-      <c r="AB24" s="34"/>
+      <c r="AB24" s="35">
+        <v>899</v>
+      </c>
     </row>
     <row r="25" spans="1:28">
-      <c r="A25" s="28" t="s">
+      <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>16</v>
@@ -8747,57 +8931,59 @@
       </c>
       <c r="S25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AA25" s="38" t="s">
-[...2 lines deleted...]
-      <c r="AB25" s="34"/>
+      <c r="AA25" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="28" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="26" spans="1:28">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>16</v>
@@ -8831,57 +9017,59 @@
       </c>
       <c r="S26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AA26" s="38" t="s">
-[...2 lines deleted...]
-      <c r="AB26" s="34"/>
+      <c r="AA26" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="28" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:28">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="8">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>34</v>
       </c>
       <c r="D27" s="8">
         <v>31</v>
       </c>
       <c r="E27" s="8">
         <v>25</v>
       </c>
       <c r="F27" s="8">
         <v>52</v>
       </c>
       <c r="G27" s="8">
         <v>33</v>
       </c>
       <c r="H27" s="8">
         <v>35</v>
       </c>
       <c r="I27" s="8">
         <v>19</v>
@@ -8912,60 +9100,62 @@
       </c>
       <c r="R27" s="8">
         <v>22</v>
       </c>
       <c r="S27" s="8">
         <v>31</v>
       </c>
       <c r="T27" s="8">
         <v>39</v>
       </c>
       <c r="U27" s="8">
         <v>47</v>
       </c>
       <c r="V27" s="8">
         <v>44</v>
       </c>
       <c r="W27" s="8">
         <v>41</v>
       </c>
       <c r="X27" s="8">
         <v>31</v>
       </c>
       <c r="Y27" s="8">
         <v>29</v>
       </c>
-      <c r="Z27" s="38">
+      <c r="Z27" s="28">
         <v>47</v>
       </c>
-      <c r="AA27" s="38">
+      <c r="AA27" s="28">
         <v>54</v>
       </c>
-      <c r="AB27" s="34"/>
+      <c r="AB27" s="35">
+        <v>45</v>
+      </c>
     </row>
     <row r="28" spans="1:28">
-      <c r="A28" s="28" t="s">
+      <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="8" t="s">
         <v>16</v>
@@ -8999,57 +9189,59 @@
       </c>
       <c r="S28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AA28" s="38" t="s">
-[...2 lines deleted...]
-      <c r="AB28" s="34"/>
+      <c r="AA28" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="28" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="29" spans="1:28">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="8" t="s">
         <v>16</v>
@@ -9083,57 +9275,59 @@
       </c>
       <c r="S29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AA29" s="38" t="s">
-[...2 lines deleted...]
-      <c r="AB29" s="34"/>
+      <c r="AA29" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="28" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="30" spans="1:28">
-      <c r="A30" s="28" t="s">
+      <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="8" t="s">
         <v>16</v>
@@ -9167,57 +9361,59 @@
       </c>
       <c r="S30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AA30" s="38" t="s">
-[...2 lines deleted...]
-      <c r="AB30" s="34"/>
+      <c r="AA30" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="28" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="31" spans="1:28">
-      <c r="A31" s="28" t="s">
+      <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="8">
         <v>18</v>
       </c>
       <c r="C31" s="8">
         <v>17</v>
       </c>
       <c r="D31" s="8">
         <v>22</v>
       </c>
       <c r="E31" s="8">
         <v>20</v>
       </c>
       <c r="F31" s="8">
         <v>14</v>
       </c>
       <c r="G31" s="8">
         <v>33</v>
       </c>
       <c r="H31" s="8">
         <v>22</v>
       </c>
       <c r="I31" s="8">
         <v>29</v>
@@ -9248,60 +9444,62 @@
       </c>
       <c r="R31" s="8">
         <v>33</v>
       </c>
       <c r="S31" s="8">
         <v>26</v>
       </c>
       <c r="T31" s="8">
         <v>26</v>
       </c>
       <c r="U31" s="8">
         <v>29</v>
       </c>
       <c r="V31" s="8">
         <v>20</v>
       </c>
       <c r="W31" s="8">
         <v>23</v>
       </c>
       <c r="X31" s="8">
         <v>25</v>
       </c>
       <c r="Y31" s="8">
         <v>19</v>
       </c>
-      <c r="Z31" s="38">
+      <c r="Z31" s="28">
         <v>21</v>
       </c>
-      <c r="AA31" s="38">
+      <c r="AA31" s="28">
         <v>35</v>
       </c>
-      <c r="AB31" s="34"/>
+      <c r="AB31" s="35">
+        <v>29</v>
+      </c>
     </row>
     <row r="32" spans="1:28">
-      <c r="A32" s="28" t="s">
+      <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="8">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>34</v>
       </c>
       <c r="D32" s="8">
         <v>27</v>
       </c>
       <c r="E32" s="8">
         <v>35</v>
       </c>
       <c r="F32" s="8">
         <v>42</v>
       </c>
       <c r="G32" s="8">
         <v>47</v>
       </c>
       <c r="H32" s="8">
         <v>41</v>
       </c>
       <c r="I32" s="8">
         <v>38</v>
@@ -9332,60 +9530,62 @@
       </c>
       <c r="R32" s="8">
         <v>18</v>
       </c>
       <c r="S32" s="8">
         <v>35</v>
       </c>
       <c r="T32" s="8">
         <v>62</v>
       </c>
       <c r="U32" s="8">
         <v>54</v>
       </c>
       <c r="V32" s="8">
         <v>45</v>
       </c>
       <c r="W32" s="8">
         <v>23</v>
       </c>
       <c r="X32" s="8">
         <v>33</v>
       </c>
       <c r="Y32" s="8">
         <v>21</v>
       </c>
-      <c r="Z32" s="38">
+      <c r="Z32" s="28">
         <v>47</v>
       </c>
-      <c r="AA32" s="38">
+      <c r="AA32" s="28">
         <v>59</v>
       </c>
-      <c r="AB32" s="34"/>
+      <c r="AB32" s="35">
+        <v>49</v>
+      </c>
     </row>
     <row r="33" spans="1:28">
-      <c r="A33" s="28" t="s">
+      <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="8" t="s">
         <v>16</v>
@@ -9419,57 +9619,59 @@
       </c>
       <c r="S33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AA33" s="38" t="s">
-[...2 lines deleted...]
-      <c r="AB33" s="34"/>
+      <c r="AA33" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="28" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="34" spans="1:28">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="8">
         <v>50</v>
       </c>
       <c r="C34" s="8">
         <v>41</v>
       </c>
       <c r="D34" s="8">
         <v>36</v>
       </c>
       <c r="E34" s="8">
         <v>52</v>
       </c>
       <c r="F34" s="8">
         <v>33</v>
       </c>
       <c r="G34" s="8">
         <v>48</v>
       </c>
       <c r="H34" s="8">
         <v>55</v>
       </c>
       <c r="I34" s="8">
         <v>54</v>
@@ -9500,60 +9702,62 @@
       </c>
       <c r="R34" s="8">
         <v>50</v>
       </c>
       <c r="S34" s="8">
         <v>37</v>
       </c>
       <c r="T34" s="8">
         <v>54</v>
       </c>
       <c r="U34" s="8">
         <v>73</v>
       </c>
       <c r="V34" s="8">
         <v>56</v>
       </c>
       <c r="W34" s="8">
         <v>54</v>
       </c>
       <c r="X34" s="8">
         <v>59</v>
       </c>
       <c r="Y34" s="8">
         <v>27</v>
       </c>
-      <c r="Z34" s="38">
+      <c r="Z34" s="28">
         <v>46</v>
       </c>
-      <c r="AA34" s="38">
+      <c r="AA34" s="28">
         <v>62</v>
       </c>
-      <c r="AB34" s="34"/>
+      <c r="AB34" s="35">
+        <v>49</v>
+      </c>
     </row>
     <row r="35" spans="1:28">
-      <c r="A35" s="28" t="s">
+      <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>16</v>
@@ -9590,54 +9794,56 @@
       </c>
       <c r="T35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AB35" s="34"/>
+      <c r="AB35" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="36" spans="1:28">
-      <c r="A36" s="28" t="s">
+      <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="8" t="s">
         <v>16</v>
@@ -9674,54 +9880,56 @@
       </c>
       <c r="T36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AB36" s="35"/>
+      <c r="AB36" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:28">
-      <c r="A37" s="21" t="s">
+      <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="8" t="s">
         <v>16</v>
@@ -9758,81 +9966,83 @@
       </c>
       <c r="T37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AB37" s="35"/>
+      <c r="AB37" s="8" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="38" spans="1:28">
-      <c r="A38" s="45" t="s">
+      <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="45"/>
-[...23 lines deleted...]
-      <c r="AB38" s="31"/>
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+      <c r="T38" s="37"/>
+      <c r="U38" s="37"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="Y38" s="37"/>
+      <c r="AB38" s="24"/>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="8">
         <v>998</v>
       </c>
       <c r="C39" s="8">
         <v>857</v>
       </c>
       <c r="D39" s="8">
         <v>886</v>
       </c>
       <c r="E39" s="8">
         <v>1297</v>
       </c>
       <c r="F39" s="11">
         <v>855</v>
       </c>
       <c r="G39" s="8">
         <v>878</v>
       </c>
       <c r="H39" s="8">
         <v>897</v>
@@ -9866,60 +10076,62 @@
       </c>
       <c r="R39" s="8">
         <v>893</v>
       </c>
       <c r="S39" s="8">
         <v>982</v>
       </c>
       <c r="T39" s="8">
         <v>1123</v>
       </c>
       <c r="U39" s="8">
         <v>1279</v>
       </c>
       <c r="V39" s="8">
         <v>1179</v>
       </c>
       <c r="W39" s="8">
         <v>1093</v>
       </c>
       <c r="X39" s="8">
         <v>917</v>
       </c>
       <c r="Y39" s="8">
         <v>875</v>
       </c>
-      <c r="Z39" s="36">
+      <c r="Z39" s="26">
         <v>1204</v>
       </c>
-      <c r="AA39" s="36">
+      <c r="AA39" s="26">
         <v>1456</v>
       </c>
-      <c r="AB39" s="32"/>
+      <c r="AB39" s="35">
+        <v>1414</v>
+      </c>
     </row>
     <row r="40" spans="1:28">
-      <c r="A40" s="28" t="s">
+      <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="8" t="s">
         <v>16</v>
@@ -9953,56 +10165,59 @@
       </c>
       <c r="S40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AA40" s="48" t="s">
+      <c r="AA40" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:28">
-      <c r="A41" s="28" t="s">
+      <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="8">
         <v>97</v>
       </c>
       <c r="C41" s="8">
         <v>68</v>
       </c>
       <c r="D41" s="8">
         <v>89</v>
       </c>
       <c r="E41" s="8">
         <v>99</v>
       </c>
       <c r="F41" s="11">
         <v>86</v>
       </c>
       <c r="G41" s="11">
         <v>80</v>
       </c>
       <c r="H41" s="8">
         <v>99</v>
       </c>
       <c r="I41" s="8">
         <v>93</v>
@@ -10033,59 +10248,62 @@
       </c>
       <c r="R41" s="8">
         <v>96</v>
       </c>
       <c r="S41" s="8">
         <v>129</v>
       </c>
       <c r="T41" s="8">
         <v>117</v>
       </c>
       <c r="U41" s="8">
         <v>117</v>
       </c>
       <c r="V41" s="8">
         <v>109</v>
       </c>
       <c r="W41" s="8">
         <v>114</v>
       </c>
       <c r="X41" s="8">
         <v>96</v>
       </c>
       <c r="Y41" s="8">
         <v>58</v>
       </c>
-      <c r="Z41" s="38">
+      <c r="Z41" s="28">
         <v>114</v>
       </c>
-      <c r="AA41" s="36">
+      <c r="AA41" s="26">
         <v>138</v>
       </c>
+      <c r="AB41" s="35">
+        <v>156</v>
+      </c>
     </row>
     <row r="42" spans="1:28">
-      <c r="A42" s="28" t="s">
+      <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="8">
         <v>55</v>
       </c>
       <c r="C42" s="8">
         <v>41</v>
       </c>
       <c r="D42" s="8">
         <v>45</v>
       </c>
       <c r="E42" s="8">
         <v>56</v>
       </c>
       <c r="F42" s="11">
         <v>52</v>
       </c>
       <c r="G42" s="11">
         <v>40</v>
       </c>
       <c r="H42" s="8">
         <v>46</v>
       </c>
       <c r="I42" s="8">
         <v>38</v>
@@ -10116,59 +10334,62 @@
       </c>
       <c r="R42" s="8">
         <v>29</v>
       </c>
       <c r="S42" s="8">
         <v>48</v>
       </c>
       <c r="T42" s="8">
         <v>68</v>
       </c>
       <c r="U42" s="8">
         <v>40</v>
       </c>
       <c r="V42" s="8">
         <v>93</v>
       </c>
       <c r="W42" s="8">
         <v>52</v>
       </c>
       <c r="X42" s="8">
         <v>66</v>
       </c>
       <c r="Y42" s="8">
         <v>36</v>
       </c>
-      <c r="Z42" s="38">
+      <c r="Z42" s="28">
         <v>62</v>
       </c>
-      <c r="AA42" s="36">
+      <c r="AA42" s="26">
         <v>47</v>
       </c>
+      <c r="AB42" s="35">
+        <v>49</v>
+      </c>
     </row>
     <row r="43" spans="1:28">
-      <c r="A43" s="28" t="s">
+      <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="8">
         <v>54</v>
       </c>
       <c r="C43" s="8">
         <v>63</v>
       </c>
       <c r="D43" s="8">
         <v>31</v>
       </c>
       <c r="E43" s="8">
         <v>49</v>
       </c>
       <c r="F43" s="11">
         <v>36</v>
       </c>
       <c r="G43" s="11">
         <v>60</v>
       </c>
       <c r="H43" s="8">
         <v>35</v>
       </c>
       <c r="I43" s="8">
         <v>36</v>
@@ -10199,59 +10420,62 @@
       </c>
       <c r="R43" s="8">
         <v>34</v>
       </c>
       <c r="S43" s="8">
         <v>51</v>
       </c>
       <c r="T43" s="8">
         <v>85</v>
       </c>
       <c r="U43" s="8">
         <v>70</v>
       </c>
       <c r="V43" s="8">
         <v>64</v>
       </c>
       <c r="W43" s="8">
         <v>64</v>
       </c>
       <c r="X43" s="8">
         <v>49</v>
       </c>
       <c r="Y43" s="8">
         <v>33</v>
       </c>
-      <c r="Z43" s="38">
+      <c r="Z43" s="28">
         <v>90</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="26">
         <v>76</v>
       </c>
+      <c r="AB43" s="35">
+        <v>86</v>
+      </c>
     </row>
     <row r="44" spans="1:28">
-      <c r="A44" s="28" t="s">
+      <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="8">
         <v>71</v>
       </c>
       <c r="C44" s="8">
         <v>53</v>
       </c>
       <c r="D44" s="8">
         <v>58</v>
       </c>
       <c r="E44" s="8">
         <v>58</v>
       </c>
       <c r="F44" s="11">
         <v>47</v>
       </c>
       <c r="G44" s="11">
         <v>59</v>
       </c>
       <c r="H44" s="8">
         <v>52</v>
       </c>
       <c r="I44" s="8">
         <v>65</v>
@@ -10282,59 +10506,62 @@
       </c>
       <c r="R44" s="8">
         <v>42</v>
       </c>
       <c r="S44" s="8">
         <v>58</v>
       </c>
       <c r="T44" s="8">
         <v>81</v>
       </c>
       <c r="U44" s="8">
         <v>84</v>
       </c>
       <c r="V44" s="8">
         <v>109</v>
       </c>
       <c r="W44" s="8">
         <v>86</v>
       </c>
       <c r="X44" s="8">
         <v>51</v>
       </c>
       <c r="Y44" s="8">
         <v>79</v>
       </c>
-      <c r="Z44" s="38">
+      <c r="Z44" s="28">
         <v>59</v>
       </c>
-      <c r="AA44" s="36">
+      <c r="AA44" s="26">
         <v>92</v>
       </c>
+      <c r="AB44" s="35">
+        <v>87</v>
+      </c>
     </row>
     <row r="45" spans="1:28">
-      <c r="A45" s="28" t="s">
+      <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="8">
         <v>92</v>
       </c>
       <c r="C45" s="8">
         <v>39</v>
       </c>
       <c r="D45" s="8">
         <v>65</v>
       </c>
       <c r="E45" s="8">
         <v>79</v>
       </c>
       <c r="F45" s="11">
         <v>53</v>
       </c>
       <c r="G45" s="11">
         <v>71</v>
       </c>
       <c r="H45" s="8">
         <v>71</v>
       </c>
       <c r="I45" s="8">
         <v>43</v>
@@ -10365,59 +10592,62 @@
       </c>
       <c r="R45" s="8">
         <v>63</v>
       </c>
       <c r="S45" s="8">
         <v>56</v>
       </c>
       <c r="T45" s="8">
         <v>88</v>
       </c>
       <c r="U45" s="8">
         <v>93</v>
       </c>
       <c r="V45" s="8">
         <v>55</v>
       </c>
       <c r="W45" s="8">
         <v>72</v>
       </c>
       <c r="X45" s="8">
         <v>56</v>
       </c>
       <c r="Y45" s="8">
         <v>72</v>
       </c>
-      <c r="Z45" s="38">
+      <c r="Z45" s="28">
         <v>65</v>
       </c>
-      <c r="AA45" s="36">
+      <c r="AA45" s="26">
         <v>71</v>
       </c>
+      <c r="AB45" s="35">
+        <v>94</v>
+      </c>
     </row>
     <row r="46" spans="1:28">
-      <c r="A46" s="28" t="s">
+      <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="8">
         <v>249</v>
       </c>
       <c r="C46" s="8">
         <v>232</v>
       </c>
       <c r="D46" s="8">
         <v>182</v>
       </c>
       <c r="E46" s="8">
         <v>556</v>
       </c>
       <c r="F46" s="11">
         <v>229</v>
       </c>
       <c r="G46" s="11">
         <v>245</v>
       </c>
       <c r="H46" s="8">
         <v>207</v>
       </c>
       <c r="I46" s="8">
         <v>234</v>
@@ -10448,59 +10678,62 @@
       </c>
       <c r="R46" s="8">
         <v>206</v>
       </c>
       <c r="S46" s="8">
         <v>213</v>
       </c>
       <c r="T46" s="8">
         <v>245</v>
       </c>
       <c r="U46" s="8">
         <v>285</v>
       </c>
       <c r="V46" s="8">
         <v>283</v>
       </c>
       <c r="W46" s="8">
         <v>249</v>
       </c>
       <c r="X46" s="8">
         <v>204</v>
       </c>
       <c r="Y46" s="8">
         <v>187</v>
       </c>
-      <c r="Z46" s="38">
+      <c r="Z46" s="28">
         <v>273</v>
       </c>
-      <c r="AA46" s="36">
+      <c r="AA46" s="26">
         <v>311</v>
       </c>
+      <c r="AB46" s="35">
+        <v>283</v>
+      </c>
     </row>
     <row r="47" spans="1:28">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="8">
         <v>40</v>
       </c>
       <c r="C47" s="8">
         <v>45</v>
       </c>
       <c r="D47" s="8">
         <v>47</v>
       </c>
       <c r="E47" s="8">
         <v>33</v>
       </c>
       <c r="F47" s="11">
         <v>34</v>
       </c>
       <c r="G47" s="11">
         <v>19</v>
       </c>
       <c r="H47" s="8">
         <v>29</v>
       </c>
       <c r="I47" s="8">
         <v>40</v>
@@ -10531,59 +10764,62 @@
       </c>
       <c r="R47" s="8">
         <v>40</v>
       </c>
       <c r="S47" s="8">
         <v>31</v>
       </c>
       <c r="T47" s="8">
         <v>52</v>
       </c>
       <c r="U47" s="8">
         <v>96</v>
       </c>
       <c r="V47" s="8">
         <v>38</v>
       </c>
       <c r="W47" s="8">
         <v>43</v>
       </c>
       <c r="X47" s="8">
         <v>41</v>
       </c>
       <c r="Y47" s="8">
         <v>33</v>
       </c>
-      <c r="Z47" s="38">
+      <c r="Z47" s="28">
         <v>51</v>
       </c>
-      <c r="AA47" s="36">
+      <c r="AA47" s="26">
         <v>94</v>
       </c>
+      <c r="AB47" s="35">
+        <v>58</v>
+      </c>
     </row>
     <row r="48" spans="1:28">
-      <c r="A48" s="28" t="s">
+      <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="8">
         <v>45</v>
       </c>
       <c r="C48" s="8">
         <v>16</v>
       </c>
       <c r="D48" s="8">
         <v>24</v>
       </c>
       <c r="E48" s="8">
         <v>14</v>
       </c>
       <c r="F48" s="11">
         <v>21</v>
       </c>
       <c r="G48" s="11">
         <v>18</v>
       </c>
       <c r="H48" s="8">
         <v>41</v>
       </c>
       <c r="I48" s="8">
         <v>43</v>
@@ -10614,59 +10850,62 @@
       </c>
       <c r="R48" s="8">
         <v>30</v>
       </c>
       <c r="S48" s="8">
         <v>31</v>
       </c>
       <c r="T48" s="8">
         <v>35</v>
       </c>
       <c r="U48" s="8">
         <v>54</v>
       </c>
       <c r="V48" s="8">
         <v>28</v>
       </c>
       <c r="W48" s="8">
         <v>36</v>
       </c>
       <c r="X48" s="8">
         <v>33</v>
       </c>
       <c r="Y48" s="8">
         <v>25</v>
       </c>
-      <c r="Z48" s="38">
+      <c r="Z48" s="28">
         <v>27</v>
       </c>
-      <c r="AA48" s="36">
+      <c r="AA48" s="26">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="28" t="s">
+      <c r="AB48" s="35">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
+      <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="8">
         <v>49</v>
       </c>
       <c r="C49" s="8">
         <v>79</v>
       </c>
       <c r="D49" s="8">
         <v>56</v>
       </c>
       <c r="E49" s="8">
         <v>89</v>
       </c>
       <c r="F49" s="11">
         <v>49</v>
       </c>
       <c r="G49" s="11">
         <v>65</v>
       </c>
       <c r="H49" s="8">
         <v>95</v>
       </c>
       <c r="I49" s="8">
         <v>76</v>
@@ -10697,59 +10936,62 @@
       </c>
       <c r="R49" s="8">
         <v>76</v>
       </c>
       <c r="S49" s="8">
         <v>88</v>
       </c>
       <c r="T49" s="8">
         <v>77</v>
       </c>
       <c r="U49" s="8">
         <v>118</v>
       </c>
       <c r="V49" s="8">
         <v>90</v>
       </c>
       <c r="W49" s="8">
         <v>99</v>
       </c>
       <c r="X49" s="8">
         <v>69</v>
       </c>
       <c r="Y49" s="8">
         <v>85</v>
       </c>
-      <c r="Z49" s="38">
+      <c r="Z49" s="28">
         <v>146</v>
       </c>
-      <c r="AA49" s="36">
+      <c r="AA49" s="26">
         <v>174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="28" t="s">
+      <c r="AB49" s="35">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
+      <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="8">
         <v>75</v>
       </c>
       <c r="C50" s="8">
         <v>65</v>
       </c>
       <c r="D50" s="8">
         <v>65</v>
       </c>
       <c r="E50" s="8">
         <v>59</v>
       </c>
       <c r="F50" s="11">
         <v>63</v>
       </c>
       <c r="G50" s="11">
         <v>63</v>
       </c>
       <c r="H50" s="8">
         <v>71</v>
       </c>
       <c r="I50" s="8">
         <v>64</v>
@@ -10780,59 +11022,62 @@
       </c>
       <c r="R50" s="8">
         <v>67</v>
       </c>
       <c r="S50" s="8">
         <v>61</v>
       </c>
       <c r="T50" s="8">
         <v>81</v>
       </c>
       <c r="U50" s="8">
         <v>79</v>
       </c>
       <c r="V50" s="8">
         <v>87</v>
       </c>
       <c r="W50" s="8">
         <v>70</v>
       </c>
       <c r="X50" s="8">
         <v>74</v>
       </c>
       <c r="Y50" s="8">
         <v>69</v>
       </c>
-      <c r="Z50" s="38">
+      <c r="Z50" s="28">
         <v>80</v>
       </c>
-      <c r="AA50" s="36">
+      <c r="AA50" s="26">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="28" t="s">
+      <c r="AB50" s="35">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
+      <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="8">
         <v>33</v>
       </c>
       <c r="C51" s="8">
         <v>25</v>
       </c>
       <c r="D51" s="8">
         <v>52</v>
       </c>
       <c r="E51" s="8">
         <v>31</v>
       </c>
       <c r="F51" s="11">
         <v>41</v>
       </c>
       <c r="G51" s="11">
         <v>33</v>
       </c>
       <c r="H51" s="8">
         <v>36</v>
       </c>
       <c r="I51" s="8">
         <v>29</v>
@@ -10863,59 +11108,62 @@
       </c>
       <c r="R51" s="8">
         <v>31</v>
       </c>
       <c r="S51" s="8">
         <v>29</v>
       </c>
       <c r="T51" s="8">
         <v>40</v>
       </c>
       <c r="U51" s="8">
         <v>60</v>
       </c>
       <c r="V51" s="8">
         <v>51</v>
       </c>
       <c r="W51" s="8">
         <v>28</v>
       </c>
       <c r="X51" s="8">
         <v>35</v>
       </c>
       <c r="Y51" s="8">
         <v>46</v>
       </c>
-      <c r="Z51" s="38">
+      <c r="Z51" s="28">
         <v>44</v>
       </c>
-      <c r="AA51" s="36">
+      <c r="AA51" s="26">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="28" t="s">
+      <c r="AB51" s="35">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
+      <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="8">
         <v>44</v>
       </c>
       <c r="C52" s="8">
         <v>28</v>
       </c>
       <c r="D52" s="8">
         <v>67</v>
       </c>
       <c r="E52" s="8">
         <v>45</v>
       </c>
       <c r="F52" s="11">
         <v>60</v>
       </c>
       <c r="G52" s="11">
         <v>51</v>
       </c>
       <c r="H52" s="8">
         <v>42</v>
       </c>
       <c r="I52" s="8">
         <v>17</v>
@@ -10946,59 +11194,62 @@
       </c>
       <c r="R52" s="8">
         <v>83</v>
       </c>
       <c r="S52" s="8">
         <v>62</v>
       </c>
       <c r="T52" s="8">
         <v>40</v>
       </c>
       <c r="U52" s="8">
         <v>57</v>
       </c>
       <c r="V52" s="8">
         <v>40</v>
       </c>
       <c r="W52" s="8">
         <v>67</v>
       </c>
       <c r="X52" s="8">
         <v>37</v>
       </c>
       <c r="Y52" s="8">
         <v>35</v>
       </c>
-      <c r="Z52" s="38">
+      <c r="Z52" s="28">
         <v>82</v>
       </c>
-      <c r="AA52" s="36">
+      <c r="AA52" s="26">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="20" t="s">
+      <c r="AB52" s="35">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>94</v>
       </c>
       <c r="C53" s="9">
         <v>103</v>
       </c>
       <c r="D53" s="9">
         <v>105</v>
       </c>
       <c r="E53" s="9">
         <v>129</v>
       </c>
       <c r="F53" s="12">
         <v>84</v>
       </c>
       <c r="G53" s="12">
         <v>74</v>
       </c>
       <c r="H53" s="12">
         <v>73</v>
       </c>
       <c r="I53" s="12">
         <v>116</v>
@@ -11029,322 +11280,325 @@
       </c>
       <c r="R53" s="12">
         <v>96</v>
       </c>
       <c r="S53" s="12">
         <v>125</v>
       </c>
       <c r="T53" s="12">
         <v>114</v>
       </c>
       <c r="U53" s="12">
         <v>126</v>
       </c>
       <c r="V53" s="12">
         <v>132</v>
       </c>
       <c r="W53" s="12">
         <v>113</v>
       </c>
       <c r="X53" s="12">
         <v>106</v>
       </c>
       <c r="Y53" s="12">
         <v>117</v>
       </c>
-      <c r="Z53" s="39">
+      <c r="Z53" s="29">
         <v>111</v>
       </c>
-      <c r="AA53" s="49">
+      <c r="AA53" s="31">
         <v>150</v>
       </c>
-    </row>
-    <row r="54" spans="1:27">
+      <c r="AB53" s="36">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
       <c r="E54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AC40" sqref="AC40"/>
+    <sheetView topLeftCell="N28" workbookViewId="0">
+      <selection activeCell="AC54" sqref="AC54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="25" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="19" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.88671875" style="19" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="4.88671875" style="19" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="19" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="19" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="19" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="19" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.88671875" style="19" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="5.44140625" style="19" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="19" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="19" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="19" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="19" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8" style="19" customWidth="1"/>
+    <col min="28" max="28" width="9.44140625" style="19" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
       <c r="U1" s="42"/>
       <c r="V1" s="42"/>
       <c r="W1" s="42"/>
       <c r="X1" s="42"/>
       <c r="Y1" s="42"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="26"/>
-[...11 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
     </row>
     <row r="3" spans="1:37" s="4" customFormat="1">
-      <c r="B3" s="27"/>
-[...5 lines deleted...]
-      <c r="AK3" s="22" t="s">
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="Y3" s="16"/>
+      <c r="AK3" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="46"/>
-      <c r="B4" s="40">
+      <c r="A4" s="40"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...9 lines deleted...]
-      <c r="AK4" s="41"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="47"/>
-      <c r="B5" s="24" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="24" t="s">
+      <c r="C5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="24" t="s">
+      <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="23" t="s">
+      <c r="G5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="24" t="s">
+      <c r="H5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="23" t="s">
+      <c r="I5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="23" t="s">
+      <c r="J5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="23" t="s">
+      <c r="K5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="23" t="s">
+      <c r="L5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="23" t="s">
+      <c r="M5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="24" t="s">
+      <c r="N5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="24" t="s">
+      <c r="O5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="24" t="s">
+      <c r="P5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="23" t="s">
+      <c r="Q5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="23" t="s">
+      <c r="R5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="23" t="s">
+      <c r="S5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="T5" s="24" t="s">
+      <c r="T5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="23" t="s">
+      <c r="U5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="23" t="s">
+      <c r="V5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="23" t="s">
+      <c r="W5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="23" t="s">
+      <c r="X5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="23" t="s">
+      <c r="Y5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="24" t="s">
+      <c r="Z5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="24" t="s">
+      <c r="AA5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="24" t="s">
+      <c r="AB5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="23" t="s">
+      <c r="AC5" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="23" t="s">
+      <c r="AD5" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="23" t="s">
+      <c r="AE5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AF5" s="24" t="s">
+      <c r="AF5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AG5" s="23" t="s">
+      <c r="AG5" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="23" t="s">
+      <c r="AH5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="23" t="s">
+      <c r="AI5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="23" t="s">
+      <c r="AJ5" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="23" t="s">
+      <c r="AK5" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
@@ -11415,53 +11669,56 @@
       </c>
       <c r="T7" s="11">
         <v>2752</v>
       </c>
       <c r="U7" s="11">
         <v>2942</v>
       </c>
       <c r="V7" s="11">
         <v>2744</v>
       </c>
       <c r="W7" s="11">
         <v>2371</v>
       </c>
       <c r="X7" s="11">
         <v>2217</v>
       </c>
       <c r="Y7" s="11">
         <v>1959</v>
       </c>
       <c r="Z7" s="11">
         <v>2477</v>
       </c>
       <c r="AA7" s="11">
         <v>2570</v>
       </c>
+      <c r="AB7" s="1">
+        <v>2697</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="8">
         <v>567</v>
       </c>
       <c r="C8" s="8">
         <v>477</v>
       </c>
       <c r="D8" s="8">
         <v>456</v>
       </c>
       <c r="E8" s="8">
         <v>783</v>
       </c>
       <c r="F8" s="8">
         <v>529</v>
       </c>
       <c r="G8" s="8">
         <v>502</v>
       </c>
       <c r="H8" s="8">
         <v>652</v>
       </c>
       <c r="I8" s="8">
         <v>543</v>
@@ -11498,53 +11755,56 @@
       </c>
       <c r="T8" s="11">
         <v>703</v>
       </c>
       <c r="U8" s="11">
         <v>781</v>
       </c>
       <c r="V8" s="11">
         <v>754</v>
       </c>
       <c r="W8" s="11">
         <v>644</v>
       </c>
       <c r="X8" s="11">
         <v>533</v>
       </c>
       <c r="Y8" s="11">
         <v>512</v>
       </c>
       <c r="Z8" s="11">
         <v>771</v>
       </c>
       <c r="AA8" s="11">
         <v>655</v>
       </c>
+      <c r="AB8" s="1">
+        <v>754</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>189</v>
       </c>
       <c r="C9" s="8">
         <v>143</v>
       </c>
       <c r="D9" s="8">
         <v>130</v>
       </c>
       <c r="E9" s="8">
         <v>153</v>
       </c>
       <c r="F9" s="8">
         <v>125</v>
       </c>
       <c r="G9" s="8">
         <v>137</v>
       </c>
       <c r="H9" s="8">
         <v>191</v>
       </c>
       <c r="I9" s="8">
         <v>180</v>
@@ -11581,53 +11841,56 @@
       </c>
       <c r="T9" s="11">
         <v>220</v>
       </c>
       <c r="U9" s="11">
         <v>191</v>
       </c>
       <c r="V9" s="11">
         <v>203</v>
       </c>
       <c r="W9" s="11">
         <v>179</v>
       </c>
       <c r="X9" s="11">
         <v>190</v>
       </c>
       <c r="Y9" s="11">
         <v>147</v>
       </c>
       <c r="Z9" s="11">
         <v>180</v>
       </c>
       <c r="AA9" s="11">
         <v>228</v>
       </c>
+      <c r="AB9" s="1">
+        <v>193</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="28" t="s">
+      <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>94</v>
       </c>
       <c r="C10" s="8">
         <v>70</v>
       </c>
       <c r="D10" s="8">
         <v>72</v>
       </c>
       <c r="E10" s="8">
         <v>77</v>
       </c>
       <c r="F10" s="8">
         <v>66</v>
       </c>
       <c r="G10" s="8">
         <v>90</v>
       </c>
       <c r="H10" s="8">
         <v>113</v>
       </c>
       <c r="I10" s="8">
         <v>112</v>
@@ -11664,53 +11927,56 @@
       </c>
       <c r="T10" s="11">
         <v>114</v>
       </c>
       <c r="U10" s="11">
         <v>126</v>
       </c>
       <c r="V10" s="11">
         <v>106</v>
       </c>
       <c r="W10" s="11">
         <v>126</v>
       </c>
       <c r="X10" s="11">
         <v>81</v>
       </c>
       <c r="Y10" s="11">
         <v>69</v>
       </c>
       <c r="Z10" s="11">
         <v>98</v>
       </c>
       <c r="AA10" s="11">
         <v>94</v>
       </c>
+      <c r="AB10" s="1">
+        <v>106</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>119</v>
       </c>
       <c r="C11" s="8">
         <v>150</v>
       </c>
       <c r="D11" s="8">
         <v>110</v>
       </c>
       <c r="E11" s="8">
         <v>117</v>
       </c>
       <c r="F11" s="8">
         <v>93</v>
       </c>
       <c r="G11" s="8">
         <v>124</v>
       </c>
       <c r="H11" s="8">
         <v>133</v>
       </c>
       <c r="I11" s="8">
         <v>106</v>
@@ -11747,53 +12013,56 @@
       </c>
       <c r="T11" s="11">
         <v>162</v>
       </c>
       <c r="U11" s="11">
         <v>140</v>
       </c>
       <c r="V11" s="11">
         <v>149</v>
       </c>
       <c r="W11" s="11">
         <v>136</v>
       </c>
       <c r="X11" s="11">
         <v>122</v>
       </c>
       <c r="Y11" s="11">
         <v>103</v>
       </c>
       <c r="Z11" s="11">
         <v>158</v>
       </c>
       <c r="AA11" s="11">
         <v>151</v>
       </c>
+      <c r="AB11" s="1">
+        <v>151</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="28" t="s">
+      <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>101</v>
       </c>
       <c r="C12" s="8">
         <v>98</v>
       </c>
       <c r="D12" s="8">
         <v>93</v>
       </c>
       <c r="E12" s="8">
         <v>106</v>
       </c>
       <c r="F12" s="8">
         <v>65</v>
       </c>
       <c r="G12" s="8">
         <v>67</v>
       </c>
       <c r="H12" s="8">
         <v>95</v>
       </c>
       <c r="I12" s="8">
         <v>94</v>
@@ -11830,53 +12099,56 @@
       </c>
       <c r="T12" s="11">
         <v>107</v>
       </c>
       <c r="U12" s="11">
         <v>127</v>
       </c>
       <c r="V12" s="11">
         <v>127</v>
       </c>
       <c r="W12" s="11">
         <v>122</v>
       </c>
       <c r="X12" s="11">
         <v>93</v>
       </c>
       <c r="Y12" s="11">
         <v>86</v>
       </c>
       <c r="Z12" s="11">
         <v>124</v>
       </c>
       <c r="AA12" s="11">
         <v>118</v>
       </c>
+      <c r="AB12" s="1">
+        <v>111</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="28" t="s">
+      <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>127</v>
       </c>
       <c r="C13" s="8">
         <v>94</v>
       </c>
       <c r="D13" s="8">
         <v>73</v>
       </c>
       <c r="E13" s="8">
         <v>106</v>
       </c>
       <c r="F13" s="8">
         <v>87</v>
       </c>
       <c r="G13" s="8">
         <v>94</v>
       </c>
       <c r="H13" s="8">
         <v>132</v>
       </c>
       <c r="I13" s="8">
         <v>81</v>
@@ -11913,53 +12185,56 @@
       </c>
       <c r="T13" s="11">
         <v>158</v>
       </c>
       <c r="U13" s="11">
         <v>122</v>
       </c>
       <c r="V13" s="11">
         <v>136</v>
       </c>
       <c r="W13" s="11">
         <v>129</v>
       </c>
       <c r="X13" s="11">
         <v>113</v>
       </c>
       <c r="Y13" s="11">
         <v>95</v>
       </c>
       <c r="Z13" s="11">
         <v>121</v>
       </c>
       <c r="AA13" s="11">
         <v>81</v>
       </c>
+      <c r="AB13" s="1">
+        <v>125</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="28" t="s">
+      <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8">
         <v>271</v>
       </c>
       <c r="C14" s="8">
         <v>213</v>
       </c>
       <c r="D14" s="8">
         <v>189</v>
       </c>
       <c r="E14" s="8">
         <v>247</v>
       </c>
       <c r="F14" s="8">
         <v>176</v>
       </c>
       <c r="G14" s="8">
         <v>250</v>
       </c>
       <c r="H14" s="8">
         <v>279</v>
       </c>
       <c r="I14" s="8">
         <v>337</v>
@@ -11996,53 +12271,56 @@
       </c>
       <c r="T14" s="11">
         <v>314</v>
       </c>
       <c r="U14" s="11">
         <v>347</v>
       </c>
       <c r="V14" s="11">
         <v>266</v>
       </c>
       <c r="W14" s="11">
         <v>222</v>
       </c>
       <c r="X14" s="11">
         <v>232</v>
       </c>
       <c r="Y14" s="11">
         <v>217</v>
       </c>
       <c r="Z14" s="11">
         <v>275</v>
       </c>
       <c r="AA14" s="11">
         <v>279</v>
       </c>
+      <c r="AB14" s="1">
+        <v>318</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="28" t="s">
+      <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="8">
         <v>91</v>
       </c>
       <c r="C15" s="8">
         <v>59</v>
       </c>
       <c r="D15" s="8">
         <v>72</v>
       </c>
       <c r="E15" s="8">
         <v>67</v>
       </c>
       <c r="F15" s="8">
         <v>73</v>
       </c>
       <c r="G15" s="8">
         <v>60</v>
       </c>
       <c r="H15" s="8">
         <v>80</v>
       </c>
       <c r="I15" s="8">
         <v>97</v>
@@ -12079,53 +12357,56 @@
       </c>
       <c r="T15" s="11">
         <v>131</v>
       </c>
       <c r="U15" s="11">
         <v>142</v>
       </c>
       <c r="V15" s="11">
         <v>119</v>
       </c>
       <c r="W15" s="11">
         <v>79</v>
       </c>
       <c r="X15" s="11">
         <v>104</v>
       </c>
       <c r="Y15" s="11">
         <v>74</v>
       </c>
       <c r="Z15" s="11">
         <v>86</v>
       </c>
       <c r="AA15" s="11">
         <v>118</v>
       </c>
+      <c r="AB15" s="1">
+        <v>87</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="8">
         <v>94</v>
       </c>
       <c r="C16" s="8">
         <v>124</v>
       </c>
       <c r="D16" s="8">
         <v>70</v>
       </c>
       <c r="E16" s="8">
         <v>83</v>
       </c>
       <c r="F16" s="8">
         <v>72</v>
       </c>
       <c r="G16" s="8">
         <v>92</v>
       </c>
       <c r="H16" s="8">
         <v>94</v>
       </c>
       <c r="I16" s="8">
         <v>95</v>
@@ -12162,53 +12443,56 @@
       </c>
       <c r="T16" s="11">
         <v>116</v>
       </c>
       <c r="U16" s="11">
         <v>95</v>
       </c>
       <c r="V16" s="11">
         <v>103</v>
       </c>
       <c r="W16" s="11">
         <v>101</v>
       </c>
       <c r="X16" s="11">
         <v>85</v>
       </c>
       <c r="Y16" s="11">
         <v>96</v>
       </c>
       <c r="Z16" s="11">
         <v>89</v>
       </c>
       <c r="AA16" s="11">
         <v>123</v>
       </c>
+      <c r="AB16" s="1">
+        <v>103</v>
+      </c>
     </row>
     <row r="17" spans="1:28">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="8">
         <v>93</v>
       </c>
       <c r="C17" s="8">
         <v>79</v>
       </c>
       <c r="D17" s="8">
         <v>63</v>
       </c>
       <c r="E17" s="8">
         <v>64</v>
       </c>
       <c r="F17" s="8">
         <v>61</v>
       </c>
       <c r="G17" s="8">
         <v>66</v>
       </c>
       <c r="H17" s="8">
         <v>99</v>
       </c>
       <c r="I17" s="8">
         <v>84</v>
@@ -12245,53 +12529,56 @@
       </c>
       <c r="T17" s="11">
         <v>93</v>
       </c>
       <c r="U17" s="11">
         <v>146</v>
       </c>
       <c r="V17" s="11">
         <v>140</v>
       </c>
       <c r="W17" s="11">
         <v>96</v>
       </c>
       <c r="X17" s="11">
         <v>88</v>
       </c>
       <c r="Y17" s="11">
         <v>97</v>
       </c>
       <c r="Z17" s="11">
         <v>91</v>
       </c>
       <c r="AA17" s="11">
         <v>111</v>
       </c>
+      <c r="AB17" s="1">
+        <v>154</v>
+      </c>
     </row>
     <row r="18" spans="1:28">
-      <c r="A18" s="28" t="s">
+      <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>175</v>
       </c>
       <c r="C18" s="8">
         <v>147</v>
       </c>
       <c r="D18" s="8">
         <v>150</v>
       </c>
       <c r="E18" s="8">
         <v>157</v>
       </c>
       <c r="F18" s="8">
         <v>152</v>
       </c>
       <c r="G18" s="8">
         <v>171</v>
       </c>
       <c r="H18" s="8">
         <v>211</v>
       </c>
       <c r="I18" s="8">
         <v>202</v>
@@ -12328,53 +12615,56 @@
       </c>
       <c r="T18" s="11">
         <v>231</v>
       </c>
       <c r="U18" s="11">
         <v>264</v>
       </c>
       <c r="V18" s="11">
         <v>215</v>
       </c>
       <c r="W18" s="11">
         <v>191</v>
       </c>
       <c r="X18" s="11">
         <v>206</v>
       </c>
       <c r="Y18" s="11">
         <v>163</v>
       </c>
       <c r="Z18" s="11">
         <v>182</v>
       </c>
       <c r="AA18" s="11">
         <v>210</v>
       </c>
+      <c r="AB18" s="1">
+        <v>198</v>
+      </c>
     </row>
     <row r="19" spans="1:28">
-      <c r="A19" s="28" t="s">
+      <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>66</v>
       </c>
       <c r="C19" s="8">
         <v>45</v>
       </c>
       <c r="D19" s="8">
         <v>47</v>
       </c>
       <c r="E19" s="8">
         <v>46</v>
       </c>
       <c r="F19" s="8">
         <v>41</v>
       </c>
       <c r="G19" s="8">
         <v>47</v>
       </c>
       <c r="H19" s="8">
         <v>65</v>
       </c>
       <c r="I19" s="8">
         <v>57</v>
@@ -12411,53 +12701,56 @@
       </c>
       <c r="T19" s="11">
         <v>76</v>
       </c>
       <c r="U19" s="11">
         <v>88</v>
       </c>
       <c r="V19" s="11">
         <v>83</v>
       </c>
       <c r="W19" s="11">
         <v>65</v>
       </c>
       <c r="X19" s="11">
         <v>75</v>
       </c>
       <c r="Y19" s="11">
         <v>64</v>
       </c>
       <c r="Z19" s="11">
         <v>63</v>
       </c>
       <c r="AA19" s="11">
         <v>63</v>
       </c>
+      <c r="AB19" s="1">
+        <v>77</v>
+      </c>
     </row>
     <row r="20" spans="1:28">
-      <c r="A20" s="28" t="s">
+      <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="8">
         <v>121</v>
       </c>
       <c r="C20" s="8">
         <v>91</v>
       </c>
       <c r="D20" s="8">
         <v>93</v>
       </c>
       <c r="E20" s="8">
         <v>76</v>
       </c>
       <c r="F20" s="8">
         <v>94</v>
       </c>
       <c r="G20" s="8">
         <v>91</v>
       </c>
       <c r="H20" s="8">
         <v>119</v>
       </c>
       <c r="I20" s="8">
         <v>139</v>
@@ -12494,53 +12787,56 @@
       </c>
       <c r="T20" s="11">
         <v>130</v>
       </c>
       <c r="U20" s="11">
         <v>176</v>
       </c>
       <c r="V20" s="11">
         <v>135</v>
       </c>
       <c r="W20" s="11">
         <v>122</v>
       </c>
       <c r="X20" s="11">
         <v>133</v>
       </c>
       <c r="Y20" s="11">
         <v>87</v>
       </c>
       <c r="Z20" s="11">
         <v>101</v>
       </c>
       <c r="AA20" s="11">
         <v>116</v>
       </c>
+      <c r="AB20" s="1">
+        <v>135</v>
+      </c>
     </row>
     <row r="21" spans="1:28">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="8">
         <v>131</v>
       </c>
       <c r="C21" s="8">
         <v>125</v>
       </c>
       <c r="D21" s="8">
         <v>115</v>
       </c>
       <c r="E21" s="8">
         <v>130</v>
       </c>
       <c r="F21" s="8">
         <v>128</v>
       </c>
       <c r="G21" s="8">
         <v>124</v>
       </c>
       <c r="H21" s="8">
         <v>147</v>
       </c>
       <c r="I21" s="8">
         <v>164</v>
@@ -12576,50 +12872,53 @@
         <v>197</v>
       </c>
       <c r="T21" s="11">
         <v>197</v>
       </c>
       <c r="U21" s="11">
         <v>197</v>
       </c>
       <c r="V21" s="11">
         <v>208</v>
       </c>
       <c r="W21" s="11">
         <v>159</v>
       </c>
       <c r="X21" s="11">
         <v>162</v>
       </c>
       <c r="Y21" s="11">
         <v>149</v>
       </c>
       <c r="Z21" s="11">
         <v>138</v>
       </c>
       <c r="AA21" s="11">
         <v>223</v>
+      </c>
+      <c r="AB21" s="1">
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
@@ -12689,54 +12988,56 @@
       </c>
       <c r="T23" s="11">
         <v>915</v>
       </c>
       <c r="U23" s="11">
         <v>973</v>
       </c>
       <c r="V23" s="11">
         <v>917</v>
       </c>
       <c r="W23" s="11">
         <v>804</v>
       </c>
       <c r="X23" s="11">
         <v>692</v>
       </c>
       <c r="Y23" s="11">
         <v>646</v>
       </c>
       <c r="Z23" s="11">
         <v>907</v>
       </c>
       <c r="AA23" s="11">
         <v>854</v>
       </c>
-      <c r="AB23" s="35"/>
+      <c r="AB23" s="1">
+        <v>931</v>
+      </c>
     </row>
     <row r="24" spans="1:28">
-      <c r="A24" s="28" t="s">
+      <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1">
         <v>567</v>
       </c>
       <c r="C24" s="8">
         <v>477</v>
       </c>
       <c r="D24" s="8">
         <v>456</v>
       </c>
       <c r="E24" s="8">
         <v>783</v>
       </c>
       <c r="F24" s="8">
         <v>529</v>
       </c>
       <c r="G24" s="8">
         <v>502</v>
       </c>
       <c r="H24" s="8">
         <v>652</v>
       </c>
       <c r="I24" s="8">
         <v>543</v>
@@ -12773,54 +13074,56 @@
       </c>
       <c r="T24" s="11">
         <v>703</v>
       </c>
       <c r="U24" s="11">
         <v>781</v>
       </c>
       <c r="V24" s="11">
         <v>754</v>
       </c>
       <c r="W24" s="11">
         <v>644</v>
       </c>
       <c r="X24" s="11">
         <v>533</v>
       </c>
       <c r="Y24" s="11">
         <v>512</v>
       </c>
       <c r="Z24" s="11">
         <v>771</v>
       </c>
       <c r="AA24" s="11">
         <v>655</v>
       </c>
-      <c r="AB24" s="35"/>
+      <c r="AB24" s="1">
+        <v>754</v>
+      </c>
     </row>
     <row r="25" spans="1:28">
-      <c r="A25" s="28" t="s">
+      <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>16</v>
@@ -12857,54 +13160,56 @@
       </c>
       <c r="T25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB25" s="35"/>
+      <c r="AB25" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="26" spans="1:28">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>16</v>
@@ -12941,54 +13246,56 @@
       </c>
       <c r="T26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB26" s="35"/>
+      <c r="AB26" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:28">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="1">
         <v>37</v>
       </c>
       <c r="C27" s="8">
         <v>55</v>
       </c>
       <c r="D27" s="8">
         <v>32</v>
       </c>
       <c r="E27" s="8">
         <v>34</v>
       </c>
       <c r="F27" s="8">
         <v>25</v>
       </c>
       <c r="G27" s="8">
         <v>27</v>
       </c>
       <c r="H27" s="8">
         <v>43</v>
       </c>
       <c r="I27" s="8">
         <v>29</v>
@@ -13025,54 +13332,56 @@
       </c>
       <c r="T27" s="11">
         <v>54</v>
       </c>
       <c r="U27" s="11">
         <v>50</v>
       </c>
       <c r="V27" s="11">
         <v>35</v>
       </c>
       <c r="W27" s="11">
         <v>42</v>
       </c>
       <c r="X27" s="11">
         <v>48</v>
       </c>
       <c r="Y27" s="11">
         <v>25</v>
       </c>
       <c r="Z27" s="11">
         <v>45</v>
       </c>
       <c r="AA27" s="11">
         <v>47</v>
       </c>
-      <c r="AB27" s="35"/>
+      <c r="AB27" s="1">
+        <v>55</v>
+      </c>
     </row>
     <row r="28" spans="1:28">
-      <c r="A28" s="28" t="s">
+      <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="8" t="s">
         <v>16</v>
@@ -13109,54 +13418,56 @@
       </c>
       <c r="T28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB28" s="35"/>
+      <c r="AB28" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="29" spans="1:28">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="8" t="s">
         <v>16</v>
@@ -13193,54 +13504,56 @@
       </c>
       <c r="T29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB29" s="35"/>
+      <c r="AB29" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="30" spans="1:28">
-      <c r="A30" s="28" t="s">
+      <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="8" t="s">
         <v>16</v>
@@ -13277,54 +13590,56 @@
       </c>
       <c r="T30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB30" s="35"/>
+      <c r="AB30" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="31" spans="1:28">
-      <c r="A31" s="28" t="s">
+      <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="1">
         <v>46</v>
       </c>
       <c r="C31" s="8">
         <v>27</v>
       </c>
       <c r="D31" s="8">
         <v>26</v>
       </c>
       <c r="E31" s="8">
         <v>18</v>
       </c>
       <c r="F31" s="8">
         <v>21</v>
       </c>
       <c r="G31" s="8">
         <v>19</v>
       </c>
       <c r="H31" s="8">
         <v>28</v>
       </c>
       <c r="I31" s="8">
         <v>44</v>
@@ -13361,54 +13676,56 @@
       </c>
       <c r="T31" s="11">
         <v>50</v>
       </c>
       <c r="U31" s="11">
         <v>37</v>
       </c>
       <c r="V31" s="11">
         <v>33</v>
       </c>
       <c r="W31" s="11">
         <v>26</v>
       </c>
       <c r="X31" s="11">
         <v>30</v>
       </c>
       <c r="Y31" s="11">
         <v>16</v>
       </c>
       <c r="Z31" s="11">
         <v>27</v>
       </c>
       <c r="AA31" s="11">
         <v>56</v>
       </c>
-      <c r="AB31" s="35"/>
+      <c r="AB31" s="1">
+        <v>27</v>
+      </c>
     </row>
     <row r="32" spans="1:28">
-      <c r="A32" s="28" t="s">
+      <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="1">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>46</v>
       </c>
       <c r="D32" s="8">
         <v>23</v>
       </c>
       <c r="E32" s="8">
         <v>49</v>
       </c>
       <c r="F32" s="8">
         <v>25</v>
       </c>
       <c r="G32" s="8">
         <v>23</v>
       </c>
       <c r="H32" s="8">
         <v>32</v>
       </c>
       <c r="I32" s="8">
         <v>33</v>
@@ -13445,54 +13762,56 @@
       </c>
       <c r="T32" s="11">
         <v>42</v>
       </c>
       <c r="U32" s="11">
         <v>32</v>
       </c>
       <c r="V32" s="11">
         <v>29</v>
       </c>
       <c r="W32" s="11">
         <v>47</v>
       </c>
       <c r="X32" s="11">
         <v>32</v>
       </c>
       <c r="Y32" s="11">
         <v>38</v>
       </c>
       <c r="Z32" s="11">
         <v>31</v>
       </c>
       <c r="AA32" s="11">
         <v>46</v>
       </c>
-      <c r="AB32" s="35"/>
+      <c r="AB32" s="1">
+        <v>39</v>
+      </c>
     </row>
     <row r="33" spans="1:28">
-      <c r="A33" s="28" t="s">
+      <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="8" t="s">
         <v>16</v>
@@ -13529,54 +13848,56 @@
       </c>
       <c r="T33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB33" s="35"/>
+      <c r="AB33" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="34" spans="1:28">
-      <c r="A34" s="28" t="s">
+      <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="1">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>45</v>
       </c>
       <c r="D34" s="8">
         <v>43</v>
       </c>
       <c r="E34" s="8">
         <v>52</v>
       </c>
       <c r="F34" s="8">
         <v>42</v>
       </c>
       <c r="G34" s="8">
         <v>44</v>
       </c>
       <c r="H34" s="8">
         <v>56</v>
       </c>
       <c r="I34" s="8">
         <v>52</v>
@@ -13613,54 +13934,56 @@
       </c>
       <c r="T34" s="11">
         <v>66</v>
       </c>
       <c r="U34" s="11">
         <v>73</v>
       </c>
       <c r="V34" s="11">
         <v>66</v>
       </c>
       <c r="W34" s="11">
         <v>45</v>
       </c>
       <c r="X34" s="11">
         <v>49</v>
       </c>
       <c r="Y34" s="11">
         <v>55</v>
       </c>
       <c r="Z34" s="11">
         <v>33</v>
       </c>
       <c r="AA34" s="11">
         <v>50</v>
       </c>
-      <c r="AB34" s="35"/>
+      <c r="AB34" s="1">
+        <v>56</v>
+      </c>
     </row>
     <row r="35" spans="1:28">
-      <c r="A35" s="28" t="s">
+      <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>16</v>
@@ -13697,54 +14020,56 @@
       </c>
       <c r="T35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB35" s="35"/>
+      <c r="AB35" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="36" spans="1:28">
-      <c r="A36" s="28" t="s">
+      <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="8" t="s">
         <v>16</v>
@@ -13781,54 +14106,56 @@
       </c>
       <c r="T36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB36" s="35"/>
+      <c r="AB36" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:28">
-      <c r="A37" s="21" t="s">
+      <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="8" t="s">
         <v>16</v>
@@ -13865,83 +14192,85 @@
       </c>
       <c r="T37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB37" s="35"/>
+      <c r="AB37" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="38" spans="1:28">
-      <c r="A38" s="45" t="s">
+      <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="45"/>
-[...25 lines deleted...]
-      <c r="AB38" s="31"/>
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+      <c r="T38" s="37"/>
+      <c r="U38" s="37"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="Y38" s="37"/>
+      <c r="Z38" s="24"/>
+      <c r="AA38" s="24"/>
+      <c r="AB38" s="24"/>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="6">
         <v>1508</v>
       </c>
       <c r="C39" s="8">
         <v>1265</v>
       </c>
       <c r="D39" s="8">
         <v>1153</v>
       </c>
       <c r="E39" s="8">
         <v>1276</v>
       </c>
       <c r="F39" s="8">
         <v>1120</v>
       </c>
       <c r="G39" s="8">
         <v>1300</v>
       </c>
       <c r="H39" s="8">
         <v>1599</v>
@@ -13981,53 +14310,56 @@
       </c>
       <c r="T39" s="11">
         <v>1837</v>
       </c>
       <c r="U39" s="11">
         <v>1969</v>
       </c>
       <c r="V39" s="11">
         <v>1827</v>
       </c>
       <c r="W39" s="11">
         <v>1567</v>
       </c>
       <c r="X39" s="11">
         <v>1525</v>
       </c>
       <c r="Y39" s="11">
         <v>1313</v>
       </c>
       <c r="Z39" s="11">
         <v>1570</v>
       </c>
       <c r="AA39" s="11">
         <v>1716</v>
       </c>
+      <c r="AB39" s="23">
+        <v>1766</v>
+      </c>
     </row>
     <row r="40" spans="1:28">
-      <c r="A40" s="28" t="s">
+      <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="8" t="s">
         <v>16</v>
@@ -14064,53 +14396,56 @@
       </c>
       <c r="T40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AB40" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:28">
-      <c r="A41" s="28" t="s">
+      <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="6">
         <v>189</v>
       </c>
       <c r="C41" s="8">
         <v>143</v>
       </c>
       <c r="D41" s="8">
         <v>130</v>
       </c>
       <c r="E41" s="8">
         <v>153</v>
       </c>
       <c r="F41" s="8">
         <v>125</v>
       </c>
       <c r="G41" s="8">
         <v>137</v>
       </c>
       <c r="H41" s="8">
         <v>191</v>
       </c>
       <c r="I41" s="8">
         <v>180</v>
@@ -14147,53 +14482,56 @@
       </c>
       <c r="T41" s="11">
         <v>220</v>
       </c>
       <c r="U41" s="11">
         <v>191</v>
       </c>
       <c r="V41" s="11">
         <v>203</v>
       </c>
       <c r="W41" s="11">
         <v>179</v>
       </c>
       <c r="X41" s="11">
         <v>190</v>
       </c>
       <c r="Y41" s="11">
         <v>147</v>
       </c>
       <c r="Z41" s="11">
         <v>180</v>
       </c>
       <c r="AA41" s="11">
         <v>228</v>
       </c>
+      <c r="AB41" s="1">
+        <v>193</v>
+      </c>
     </row>
     <row r="42" spans="1:28">
-      <c r="A42" s="28" t="s">
+      <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="6">
         <v>94</v>
       </c>
       <c r="C42" s="8">
         <v>70</v>
       </c>
       <c r="D42" s="8">
         <v>72</v>
       </c>
       <c r="E42" s="8">
         <v>77</v>
       </c>
       <c r="F42" s="8">
         <v>66</v>
       </c>
       <c r="G42" s="8">
         <v>90</v>
       </c>
       <c r="H42" s="8">
         <v>113</v>
       </c>
       <c r="I42" s="8">
         <v>112</v>
@@ -14230,53 +14568,56 @@
       </c>
       <c r="T42" s="11">
         <v>114</v>
       </c>
       <c r="U42" s="11">
         <v>126</v>
       </c>
       <c r="V42" s="11">
         <v>106</v>
       </c>
       <c r="W42" s="11">
         <v>126</v>
       </c>
       <c r="X42" s="11">
         <v>81</v>
       </c>
       <c r="Y42" s="11">
         <v>69</v>
       </c>
       <c r="Z42" s="11">
         <v>98</v>
       </c>
       <c r="AA42" s="11">
         <v>94</v>
       </c>
+      <c r="AB42" s="1">
+        <v>106</v>
+      </c>
     </row>
     <row r="43" spans="1:28">
-      <c r="A43" s="28" t="s">
+      <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="6">
         <v>82</v>
       </c>
       <c r="C43" s="8">
         <v>95</v>
       </c>
       <c r="D43" s="8">
         <v>78</v>
       </c>
       <c r="E43" s="8">
         <v>83</v>
       </c>
       <c r="F43" s="8">
         <v>68</v>
       </c>
       <c r="G43" s="8">
         <v>97</v>
       </c>
       <c r="H43" s="8">
         <v>90</v>
       </c>
       <c r="I43" s="8">
         <v>77</v>
@@ -14313,53 +14654,56 @@
       </c>
       <c r="T43" s="11">
         <v>108</v>
       </c>
       <c r="U43" s="11">
         <v>90</v>
       </c>
       <c r="V43" s="11">
         <v>114</v>
       </c>
       <c r="W43" s="11">
         <v>94</v>
       </c>
       <c r="X43" s="11">
         <v>74</v>
       </c>
       <c r="Y43" s="11">
         <v>78</v>
       </c>
       <c r="Z43" s="11">
         <v>113</v>
       </c>
       <c r="AA43" s="11">
         <v>104</v>
       </c>
+      <c r="AB43" s="1">
+        <v>96</v>
+      </c>
     </row>
     <row r="44" spans="1:28">
-      <c r="A44" s="28" t="s">
+      <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="8">
         <v>98</v>
       </c>
       <c r="D44" s="8">
         <v>93</v>
       </c>
       <c r="E44" s="8">
         <v>106</v>
       </c>
       <c r="F44" s="8">
         <v>65</v>
       </c>
       <c r="G44" s="8">
         <v>67</v>
       </c>
       <c r="H44" s="8">
         <v>95</v>
       </c>
       <c r="I44" s="8">
         <v>94</v>
@@ -14396,53 +14740,56 @@
       </c>
       <c r="T44" s="11">
         <v>107</v>
       </c>
       <c r="U44" s="11">
         <v>127</v>
       </c>
       <c r="V44" s="11">
         <v>127</v>
       </c>
       <c r="W44" s="11">
         <v>122</v>
       </c>
       <c r="X44" s="11">
         <v>93</v>
       </c>
       <c r="Y44" s="11">
         <v>86</v>
       </c>
       <c r="Z44" s="11">
         <v>124</v>
       </c>
       <c r="AA44" s="11">
         <v>118</v>
       </c>
+      <c r="AB44" s="1">
+        <v>111</v>
+      </c>
     </row>
     <row r="45" spans="1:28">
-      <c r="A45" s="28" t="s">
+      <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="6">
         <v>127</v>
       </c>
       <c r="C45" s="8">
         <v>94</v>
       </c>
       <c r="D45" s="8">
         <v>73</v>
       </c>
       <c r="E45" s="8">
         <v>106</v>
       </c>
       <c r="F45" s="8">
         <v>87</v>
       </c>
       <c r="G45" s="8">
         <v>94</v>
       </c>
       <c r="H45" s="8">
         <v>132</v>
       </c>
       <c r="I45" s="8">
         <v>81</v>
@@ -14479,53 +14826,56 @@
       </c>
       <c r="T45" s="11">
         <v>158</v>
       </c>
       <c r="U45" s="11">
         <v>122</v>
       </c>
       <c r="V45" s="11">
         <v>136</v>
       </c>
       <c r="W45" s="11">
         <v>129</v>
       </c>
       <c r="X45" s="11">
         <v>113</v>
       </c>
       <c r="Y45" s="11">
         <v>95</v>
       </c>
       <c r="Z45" s="11">
         <v>121</v>
       </c>
       <c r="AA45" s="11">
         <v>81</v>
       </c>
+      <c r="AB45" s="1">
+        <v>125</v>
+      </c>
     </row>
     <row r="46" spans="1:28">
-      <c r="A46" s="28" t="s">
+      <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="6">
         <v>271</v>
       </c>
       <c r="C46" s="8">
         <v>213</v>
       </c>
       <c r="D46" s="8">
         <v>189</v>
       </c>
       <c r="E46" s="8">
         <v>247</v>
       </c>
       <c r="F46" s="8">
         <v>176</v>
       </c>
       <c r="G46" s="8">
         <v>250</v>
       </c>
       <c r="H46" s="8">
         <v>279</v>
       </c>
       <c r="I46" s="8">
         <v>337</v>
@@ -14562,53 +14912,56 @@
       </c>
       <c r="T46" s="11">
         <v>314</v>
       </c>
       <c r="U46" s="11">
         <v>347</v>
       </c>
       <c r="V46" s="11">
         <v>266</v>
       </c>
       <c r="W46" s="11">
         <v>222</v>
       </c>
       <c r="X46" s="11">
         <v>232</v>
       </c>
       <c r="Y46" s="11">
         <v>217</v>
       </c>
       <c r="Z46" s="11">
         <v>275</v>
       </c>
       <c r="AA46" s="11">
         <v>279</v>
       </c>
+      <c r="AB46" s="1">
+        <v>318</v>
+      </c>
     </row>
     <row r="47" spans="1:28">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="6">
         <v>45</v>
       </c>
       <c r="C47" s="8">
         <v>32</v>
       </c>
       <c r="D47" s="8">
         <v>46</v>
       </c>
       <c r="E47" s="8">
         <v>49</v>
       </c>
       <c r="F47" s="8">
         <v>52</v>
       </c>
       <c r="G47" s="8">
         <v>41</v>
       </c>
       <c r="H47" s="8">
         <v>52</v>
       </c>
       <c r="I47" s="8">
         <v>53</v>
@@ -14645,53 +14998,56 @@
       </c>
       <c r="T47" s="11">
         <v>81</v>
       </c>
       <c r="U47" s="11">
         <v>105</v>
       </c>
       <c r="V47" s="11">
         <v>86</v>
       </c>
       <c r="W47" s="11">
         <v>53</v>
       </c>
       <c r="X47" s="11">
         <v>74</v>
       </c>
       <c r="Y47" s="11">
         <v>58</v>
       </c>
       <c r="Z47" s="11">
         <v>59</v>
       </c>
       <c r="AA47" s="11">
         <v>62</v>
       </c>
+      <c r="AB47" s="1">
+        <v>60</v>
+      </c>
     </row>
     <row r="48" spans="1:28">
-      <c r="A48" s="28" t="s">
+      <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="6">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>78</v>
       </c>
       <c r="D48" s="8">
         <v>47</v>
       </c>
       <c r="E48" s="8">
         <v>34</v>
       </c>
       <c r="F48" s="8">
         <v>47</v>
       </c>
       <c r="G48" s="8">
         <v>69</v>
       </c>
       <c r="H48" s="8">
         <v>62</v>
       </c>
       <c r="I48" s="8">
         <v>62</v>
@@ -14728,53 +15084,56 @@
       </c>
       <c r="T48" s="11">
         <v>74</v>
       </c>
       <c r="U48" s="11">
         <v>63</v>
       </c>
       <c r="V48" s="11">
         <v>74</v>
       </c>
       <c r="W48" s="11">
         <v>54</v>
       </c>
       <c r="X48" s="11">
         <v>53</v>
       </c>
       <c r="Y48" s="11">
         <v>58</v>
       </c>
       <c r="Z48" s="11">
         <v>58</v>
       </c>
       <c r="AA48" s="11">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="28" t="s">
+      <c r="AB48" s="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
+      <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="6">
         <v>93</v>
       </c>
       <c r="C49" s="8">
         <v>79</v>
       </c>
       <c r="D49" s="8">
         <v>63</v>
       </c>
       <c r="E49" s="8">
         <v>64</v>
       </c>
       <c r="F49" s="8">
         <v>61</v>
       </c>
       <c r="G49" s="8">
         <v>66</v>
       </c>
       <c r="H49" s="8">
         <v>99</v>
       </c>
       <c r="I49" s="8">
         <v>84</v>
@@ -14811,53 +15170,56 @@
       </c>
       <c r="T49" s="11">
         <v>93</v>
       </c>
       <c r="U49" s="11">
         <v>146</v>
       </c>
       <c r="V49" s="11">
         <v>140</v>
       </c>
       <c r="W49" s="11">
         <v>96</v>
       </c>
       <c r="X49" s="11">
         <v>88</v>
       </c>
       <c r="Y49" s="11">
         <v>97</v>
       </c>
       <c r="Z49" s="11">
         <v>91</v>
       </c>
       <c r="AA49" s="11">
         <v>111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="28" t="s">
+      <c r="AB49" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
+      <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="6">
         <v>133</v>
       </c>
       <c r="C50" s="8">
         <v>102</v>
       </c>
       <c r="D50" s="8">
         <v>107</v>
       </c>
       <c r="E50" s="8">
         <v>105</v>
       </c>
       <c r="F50" s="8">
         <v>110</v>
       </c>
       <c r="G50" s="8">
         <v>127</v>
       </c>
       <c r="H50" s="8">
         <v>155</v>
       </c>
       <c r="I50" s="8">
         <v>150</v>
@@ -14894,53 +15256,56 @@
       </c>
       <c r="T50" s="11">
         <v>165</v>
       </c>
       <c r="U50" s="11">
         <v>191</v>
       </c>
       <c r="V50" s="11">
         <v>149</v>
       </c>
       <c r="W50" s="11">
         <v>146</v>
       </c>
       <c r="X50" s="11">
         <v>157</v>
       </c>
       <c r="Y50" s="11">
         <v>108</v>
       </c>
       <c r="Z50" s="11">
         <v>149</v>
       </c>
       <c r="AA50" s="11">
         <v>160</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="28" t="s">
+      <c r="AB50" s="1">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
+      <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="6">
         <v>66</v>
       </c>
       <c r="C51" s="8">
         <v>45</v>
       </c>
       <c r="D51" s="8">
         <v>47</v>
       </c>
       <c r="E51" s="8">
         <v>46</v>
       </c>
       <c r="F51" s="8">
         <v>41</v>
       </c>
       <c r="G51" s="8">
         <v>47</v>
       </c>
       <c r="H51" s="8">
         <v>65</v>
       </c>
       <c r="I51" s="8">
         <v>57</v>
@@ -14977,53 +15342,56 @@
       </c>
       <c r="T51" s="11">
         <v>76</v>
       </c>
       <c r="U51" s="11">
         <v>88</v>
       </c>
       <c r="V51" s="11">
         <v>83</v>
       </c>
       <c r="W51" s="11">
         <v>65</v>
       </c>
       <c r="X51" s="11">
         <v>75</v>
       </c>
       <c r="Y51" s="11">
         <v>64</v>
       </c>
       <c r="Z51" s="11">
         <v>63</v>
       </c>
       <c r="AA51" s="11">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="28" t="s">
+      <c r="AB51" s="1">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
+      <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="6">
         <v>121</v>
       </c>
       <c r="C52" s="8">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>93</v>
       </c>
       <c r="E52" s="8">
         <v>76</v>
       </c>
       <c r="F52" s="8">
         <v>94</v>
       </c>
       <c r="G52" s="8">
         <v>91</v>
       </c>
       <c r="H52" s="8">
         <v>119</v>
       </c>
       <c r="I52" s="8">
         <v>139</v>
@@ -15060,53 +15428,56 @@
       </c>
       <c r="T52" s="11">
         <v>130</v>
       </c>
       <c r="U52" s="11">
         <v>176</v>
       </c>
       <c r="V52" s="11">
         <v>135</v>
       </c>
       <c r="W52" s="11">
         <v>122</v>
       </c>
       <c r="X52" s="11">
         <v>133</v>
       </c>
       <c r="Y52" s="11">
         <v>87</v>
       </c>
       <c r="Z52" s="11">
         <v>101</v>
       </c>
       <c r="AA52" s="11">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="20" t="s">
+      <c r="AB52" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>131</v>
       </c>
       <c r="C53" s="9">
         <v>125</v>
       </c>
       <c r="D53" s="9">
         <v>115</v>
       </c>
       <c r="E53" s="9">
         <v>130</v>
       </c>
       <c r="F53" s="9">
         <v>128</v>
       </c>
       <c r="G53" s="12">
         <v>124</v>
       </c>
       <c r="H53" s="12">
         <v>147</v>
       </c>
       <c r="I53" s="12">
         <v>164</v>
@@ -15142,50 +15513,53 @@
         <v>197</v>
       </c>
       <c r="T53" s="12">
         <v>197</v>
       </c>
       <c r="U53" s="12">
         <v>197</v>
       </c>
       <c r="V53" s="12">
         <v>208</v>
       </c>
       <c r="W53" s="12">
         <v>159</v>
       </c>
       <c r="X53" s="12">
         <v>162</v>
       </c>
       <c r="Y53" s="12">
         <v>149</v>
       </c>
       <c r="Z53" s="12">
         <v>138</v>
       </c>
       <c r="AA53" s="12">
         <v>223</v>
+      </c>
+      <c r="AB53" s="34">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">