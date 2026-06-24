--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-36" yWindow="96" windowWidth="23256" windowHeight="12348"/>
+    <workbookView xWindow="14475" yWindow="-210" windowWidth="13905" windowHeight="11490"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибывшие" sheetId="1" r:id="rId2"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1102" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -762,82 +762,82 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK578"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="AB53" sqref="AB53"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="U57" sqref="U57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="6.109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="4" style="3" customWidth="1"/>
-    <col min="7" max="8" width="4.88671875" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16" width="4.5546875" style="3" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="3" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="3" customWidth="1"/>
     <col min="17" max="17" width="6" style="3" customWidth="1"/>
-    <col min="18" max="18" width="5.109375" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="3"/>
+    <col min="18" max="18" width="5.140625" style="3" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="3" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="3" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="3" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="3" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="3" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="3" customWidth="1"/>
+    <col min="26" max="27" width="7.28515625" style="3" customWidth="1"/>
+    <col min="28" max="28" width="7.140625" style="3" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
@@ -1122,50 +1122,53 @@
       </c>
       <c r="U7" s="13">
         <v>-586</v>
       </c>
       <c r="V7" s="13">
         <v>-540</v>
       </c>
       <c r="W7" s="13">
         <v>-388</v>
       </c>
       <c r="X7" s="13">
         <v>-514</v>
       </c>
       <c r="Y7" s="13">
         <v>-447</v>
       </c>
       <c r="Z7" s="13">
         <v>-393</v>
       </c>
       <c r="AA7" s="13">
         <v>-155</v>
       </c>
       <c r="AB7" s="1">
         <v>-212</v>
       </c>
+      <c r="AC7" s="1">
+        <v>-132</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="6">
         <v>31</v>
       </c>
       <c r="C8" s="6">
         <v>117</v>
       </c>
       <c r="D8" s="6">
         <v>62</v>
       </c>
       <c r="E8" s="6">
         <v>-188</v>
       </c>
       <c r="F8" s="6">
         <v>-59</v>
       </c>
       <c r="G8" s="6">
         <v>-22</v>
       </c>
       <c r="H8" s="6">
         <v>14</v>
@@ -1208,50 +1211,53 @@
       </c>
       <c r="U8" s="13">
         <v>93</v>
       </c>
       <c r="V8" s="13">
         <v>106</v>
       </c>
       <c r="W8" s="13">
         <v>105</v>
       </c>
       <c r="X8" s="13">
         <v>105</v>
       </c>
       <c r="Y8" s="13">
         <v>29</v>
       </c>
       <c r="Z8" s="13">
         <v>-52</v>
       </c>
       <c r="AA8" s="13">
         <v>94</v>
       </c>
       <c r="AB8" s="1">
         <v>145</v>
       </c>
+      <c r="AC8" s="1">
+        <v>-2</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>-92</v>
       </c>
       <c r="C9" s="6">
         <v>-75</v>
       </c>
       <c r="D9" s="6">
         <v>-41</v>
       </c>
       <c r="E9" s="6">
         <v>-54</v>
       </c>
       <c r="F9" s="6">
         <v>-39</v>
       </c>
       <c r="G9" s="6">
         <v>-57</v>
       </c>
       <c r="H9" s="6">
         <v>-92</v>
@@ -1294,50 +1300,53 @@
       </c>
       <c r="U9" s="13">
         <v>-74</v>
       </c>
       <c r="V9" s="13">
         <v>-94</v>
       </c>
       <c r="W9" s="13">
         <v>-65</v>
       </c>
       <c r="X9" s="13">
         <v>-94</v>
       </c>
       <c r="Y9" s="13">
         <v>-89</v>
       </c>
       <c r="Z9" s="13">
         <v>-66</v>
       </c>
       <c r="AA9" s="13">
         <v>-90</v>
       </c>
       <c r="AB9" s="1">
         <v>-37</v>
       </c>
+      <c r="AC9" s="1">
+        <v>21</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>-39</v>
       </c>
       <c r="C10" s="6">
         <v>-29</v>
       </c>
       <c r="D10" s="6">
         <v>-27</v>
       </c>
       <c r="E10" s="6">
         <v>-21</v>
       </c>
       <c r="F10" s="6">
         <v>-14</v>
       </c>
       <c r="G10" s="6">
         <v>-50</v>
       </c>
       <c r="H10" s="6">
         <v>-67</v>
@@ -1380,50 +1389,53 @@
       </c>
       <c r="U10" s="13">
         <v>-86</v>
       </c>
       <c r="V10" s="13">
         <v>-13</v>
       </c>
       <c r="W10" s="13">
         <v>-74</v>
       </c>
       <c r="X10" s="13">
         <v>-15</v>
       </c>
       <c r="Y10" s="13">
         <v>-33</v>
       </c>
       <c r="Z10" s="13">
         <v>-36</v>
       </c>
       <c r="AA10" s="13">
         <v>-47</v>
       </c>
       <c r="AB10" s="1">
         <v>-57</v>
       </c>
+      <c r="AC10" s="1">
+        <v>-16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>-31</v>
       </c>
       <c r="C11" s="6">
         <v>-53</v>
       </c>
       <c r="D11" s="6">
         <v>-48</v>
       </c>
       <c r="E11" s="6">
         <v>-43</v>
       </c>
       <c r="F11" s="6">
         <v>-5</v>
       </c>
       <c r="G11" s="6">
         <v>-31</v>
       </c>
       <c r="H11" s="6">
         <v>-63</v>
@@ -1466,50 +1478,53 @@
       </c>
       <c r="U11" s="13">
         <v>-23</v>
       </c>
       <c r="V11" s="13">
         <v>-41</v>
       </c>
       <c r="W11" s="13">
         <v>-31</v>
       </c>
       <c r="X11" s="13">
         <v>-42</v>
       </c>
       <c r="Y11" s="13">
         <v>-41</v>
       </c>
       <c r="Z11" s="13">
         <v>-21</v>
       </c>
       <c r="AA11" s="13">
         <v>-21</v>
       </c>
       <c r="AB11" s="1">
         <v>-20</v>
       </c>
+      <c r="AC11" s="1">
+        <v>-35</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>-30</v>
       </c>
       <c r="C12" s="6">
         <v>-45</v>
       </c>
       <c r="D12" s="6">
         <v>-35</v>
       </c>
       <c r="E12" s="6">
         <v>-48</v>
       </c>
       <c r="F12" s="6">
         <v>-18</v>
       </c>
       <c r="G12" s="6">
         <v>-8</v>
       </c>
       <c r="H12" s="6">
         <v>-43</v>
@@ -1552,50 +1567,53 @@
       </c>
       <c r="U12" s="13">
         <v>-43</v>
       </c>
       <c r="V12" s="13">
         <v>-18</v>
       </c>
       <c r="W12" s="13">
         <v>-36</v>
       </c>
       <c r="X12" s="13">
         <v>-42</v>
       </c>
       <c r="Y12" s="13">
         <v>-7</v>
       </c>
       <c r="Z12" s="13">
         <v>-65</v>
       </c>
       <c r="AA12" s="13">
         <v>-26</v>
       </c>
       <c r="AB12" s="1">
         <v>-24</v>
       </c>
+      <c r="AC12" s="1">
+        <v>-26</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>-35</v>
       </c>
       <c r="C13" s="6">
         <v>-55</v>
       </c>
       <c r="D13" s="6">
         <v>-8</v>
       </c>
       <c r="E13" s="6">
         <v>-27</v>
       </c>
       <c r="F13" s="6">
         <v>-34</v>
       </c>
       <c r="G13" s="6">
         <v>-23</v>
       </c>
       <c r="H13" s="6">
         <v>-61</v>
@@ -1638,50 +1656,53 @@
       </c>
       <c r="U13" s="13">
         <v>-29</v>
       </c>
       <c r="V13" s="13">
         <v>-81</v>
       </c>
       <c r="W13" s="13">
         <v>-57</v>
       </c>
       <c r="X13" s="13">
         <v>-57</v>
       </c>
       <c r="Y13" s="13">
         <v>-23</v>
       </c>
       <c r="Z13" s="13">
         <v>-56</v>
       </c>
       <c r="AA13" s="13">
         <v>-10</v>
       </c>
       <c r="AB13" s="1">
         <v>-31</v>
       </c>
+      <c r="AC13" s="1">
+        <v>-30</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>-22</v>
       </c>
       <c r="C14" s="6">
         <v>19</v>
       </c>
       <c r="D14" s="6">
         <v>-7</v>
       </c>
       <c r="E14" s="6">
         <v>309</v>
       </c>
       <c r="F14" s="6">
         <v>53</v>
       </c>
       <c r="G14" s="6">
         <v>-5</v>
       </c>
       <c r="H14" s="6">
         <v>-72</v>
@@ -1724,50 +1745,53 @@
       </c>
       <c r="U14" s="13">
         <v>-62</v>
       </c>
       <c r="V14" s="13">
         <v>17</v>
       </c>
       <c r="W14" s="13">
         <v>27</v>
       </c>
       <c r="X14" s="13">
         <v>-28</v>
       </c>
       <c r="Y14" s="13">
         <v>-30</v>
       </c>
       <c r="Z14" s="13">
         <v>-2</v>
       </c>
       <c r="AA14" s="13">
         <v>32</v>
       </c>
       <c r="AB14" s="1">
         <v>-35</v>
       </c>
+      <c r="AC14" s="1">
+        <v>19</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>-33</v>
       </c>
       <c r="C15" s="6">
         <v>3</v>
       </c>
       <c r="D15" s="6">
         <v>-3</v>
       </c>
       <c r="E15" s="6">
         <v>-14</v>
       </c>
       <c r="F15" s="6">
         <v>-25</v>
       </c>
       <c r="G15" s="6">
         <v>-8</v>
       </c>
       <c r="H15" s="6">
         <v>-29</v>
@@ -1810,50 +1834,53 @@
       </c>
       <c r="U15" s="13">
         <v>-17</v>
       </c>
       <c r="V15" s="13">
         <v>-61</v>
       </c>
       <c r="W15" s="13">
         <v>-13</v>
       </c>
       <c r="X15" s="13">
         <v>-38</v>
       </c>
       <c r="Y15" s="13">
         <v>-22</v>
       </c>
       <c r="Z15" s="13">
         <v>-14</v>
       </c>
       <c r="AA15" s="13">
         <v>11</v>
       </c>
       <c r="AB15" s="1">
         <v>0</v>
       </c>
+      <c r="AC15" s="1">
+        <v>-19</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>-9</v>
       </c>
       <c r="C16" s="6">
         <v>-74</v>
       </c>
       <c r="D16" s="6">
         <v>-19</v>
       </c>
       <c r="E16" s="6">
         <v>-34</v>
       </c>
       <c r="F16" s="6">
         <v>-9</v>
       </c>
       <c r="G16" s="6">
         <v>-27</v>
       </c>
       <c r="H16" s="6">
         <v>-12</v>
@@ -1896,52 +1923,55 @@
       </c>
       <c r="U16" s="13">
         <v>13</v>
       </c>
       <c r="V16" s="13">
         <v>-30</v>
       </c>
       <c r="W16" s="13">
         <v>-42</v>
       </c>
       <c r="X16" s="13">
         <v>-19</v>
       </c>
       <c r="Y16" s="13">
         <v>-50</v>
       </c>
       <c r="Z16" s="13">
         <v>-15</v>
       </c>
       <c r="AA16" s="13">
         <v>-12</v>
       </c>
       <c r="AB16" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AC16" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>-44</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>-7</v>
       </c>
       <c r="E17" s="6">
         <v>25</v>
       </c>
       <c r="F17" s="6">
         <v>-12</v>
       </c>
       <c r="G17" s="6">
         <v>-1</v>
       </c>
       <c r="H17" s="6">
         <v>-4</v>
       </c>
       <c r="I17" s="6">
@@ -1982,52 +2012,55 @@
       </c>
       <c r="U17" s="13">
         <v>-28</v>
       </c>
       <c r="V17" s="13">
         <v>-50</v>
       </c>
       <c r="W17" s="13">
         <v>3</v>
       </c>
       <c r="X17" s="13">
         <v>-19</v>
       </c>
       <c r="Y17" s="13">
         <v>-12</v>
       </c>
       <c r="Z17" s="13">
         <v>55</v>
       </c>
       <c r="AA17" s="13">
         <v>63</v>
       </c>
       <c r="AB17" s="1">
         <v>-19</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AC17" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>-50</v>
       </c>
       <c r="C18" s="6">
         <v>-41</v>
       </c>
       <c r="D18" s="6">
         <v>-49</v>
       </c>
       <c r="E18" s="6">
         <v>-46</v>
       </c>
       <c r="F18" s="6">
         <v>-56</v>
       </c>
       <c r="G18" s="6">
         <v>-60</v>
       </c>
       <c r="H18" s="6">
         <v>-85</v>
       </c>
       <c r="I18" s="6">
@@ -2068,52 +2101,55 @@
       </c>
       <c r="U18" s="13">
         <v>-112</v>
       </c>
       <c r="V18" s="13">
         <v>-72</v>
       </c>
       <c r="W18" s="13">
         <v>-67</v>
       </c>
       <c r="X18" s="13">
         <v>-73</v>
       </c>
       <c r="Y18" s="13">
         <v>-67</v>
       </c>
       <c r="Z18" s="13">
         <v>-56</v>
       </c>
       <c r="AA18" s="13">
         <v>-31</v>
       </c>
       <c r="AB18" s="1">
         <v>-27</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AC18" s="1">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>-33</v>
       </c>
       <c r="C19" s="6">
         <v>-20</v>
       </c>
       <c r="D19" s="6">
         <v>5</v>
       </c>
       <c r="E19" s="6">
         <v>-15</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="6">
         <v>-14</v>
       </c>
       <c r="H19" s="6">
         <v>-29</v>
       </c>
       <c r="I19" s="6">
@@ -2154,52 +2190,55 @@
       </c>
       <c r="U19" s="13">
         <v>-28</v>
       </c>
       <c r="V19" s="13">
         <v>-32</v>
       </c>
       <c r="W19" s="13">
         <v>-37</v>
       </c>
       <c r="X19" s="13">
         <v>-40</v>
       </c>
       <c r="Y19" s="13">
         <v>-18</v>
       </c>
       <c r="Z19" s="13">
         <v>-19</v>
       </c>
       <c r="AA19" s="13">
         <v>-12</v>
       </c>
       <c r="AB19" s="1">
         <v>-33</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AC19" s="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="6">
         <v>-77</v>
       </c>
       <c r="C20" s="6">
         <v>-63</v>
       </c>
       <c r="D20" s="6">
         <v>-26</v>
       </c>
       <c r="E20" s="6">
         <v>-31</v>
       </c>
       <c r="F20" s="6">
         <v>-34</v>
       </c>
       <c r="G20" s="6">
         <v>-40</v>
       </c>
       <c r="H20" s="6">
         <v>-77</v>
       </c>
       <c r="I20" s="6">
@@ -2240,52 +2279,55 @@
       </c>
       <c r="U20" s="13">
         <v>-119</v>
       </c>
       <c r="V20" s="13">
         <v>-95</v>
       </c>
       <c r="W20" s="13">
         <v>-55</v>
       </c>
       <c r="X20" s="13">
         <v>-96</v>
       </c>
       <c r="Y20" s="13">
         <v>-52</v>
       </c>
       <c r="Z20" s="13">
         <v>-19</v>
       </c>
       <c r="AA20" s="13">
         <v>-33</v>
       </c>
       <c r="AB20" s="1">
         <v>-44</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AC20" s="1">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6">
         <v>-37</v>
       </c>
       <c r="C21" s="6">
         <v>-22</v>
       </c>
       <c r="D21" s="6">
         <v>-10</v>
       </c>
       <c r="E21" s="6">
         <v>-1</v>
       </c>
       <c r="F21" s="6">
         <v>-44</v>
       </c>
       <c r="G21" s="6">
         <v>-50</v>
       </c>
       <c r="H21" s="6">
         <v>-74</v>
       </c>
       <c r="I21" s="6">
@@ -2326,81 +2368,85 @@
       </c>
       <c r="U21" s="13">
         <v>-71</v>
       </c>
       <c r="V21" s="13">
         <v>-76</v>
       </c>
       <c r="W21" s="13">
         <v>-46</v>
       </c>
       <c r="X21" s="13">
         <v>-56</v>
       </c>
       <c r="Y21" s="13">
         <v>-32</v>
       </c>
       <c r="Z21" s="13">
         <v>-27</v>
       </c>
       <c r="AA21" s="13">
         <v>-73</v>
       </c>
       <c r="AB21" s="1">
         <v>-34</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AC21" s="1">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AC22" s="35"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>9</v>
       </c>
       <c r="C23" s="6">
         <v>70</v>
       </c>
       <c r="D23" s="6">
         <v>54</v>
       </c>
       <c r="E23" s="6">
         <v>-209</v>
       </c>
       <c r="F23" s="6">
         <v>-31</v>
       </c>
       <c r="G23" s="6">
         <v>26</v>
       </c>
       <c r="H23" s="6">
         <v>8</v>
       </c>
       <c r="I23" s="6">
@@ -2441,52 +2487,55 @@
       </c>
       <c r="U23" s="13">
         <v>104</v>
       </c>
       <c r="V23" s="13">
         <v>108</v>
       </c>
       <c r="W23" s="13">
         <v>86</v>
       </c>
       <c r="X23" s="13">
         <v>94</v>
       </c>
       <c r="Y23" s="13">
         <v>-9</v>
       </c>
       <c r="Z23" s="13">
         <v>-27</v>
       </c>
       <c r="AA23" s="13">
         <v>105</v>
       </c>
       <c r="AB23" s="1">
         <v>140</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AC23" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6">
         <v>31</v>
       </c>
       <c r="C24" s="6">
         <v>117</v>
       </c>
       <c r="D24" s="6">
         <v>62</v>
       </c>
       <c r="E24" s="6">
         <v>-188</v>
       </c>
       <c r="F24" s="6">
         <v>-59</v>
       </c>
       <c r="G24" s="6">
         <v>-22</v>
       </c>
       <c r="H24" s="6">
         <v>14</v>
       </c>
       <c r="I24" s="6">
@@ -2527,52 +2576,55 @@
       </c>
       <c r="U24" s="13">
         <v>93</v>
       </c>
       <c r="V24" s="13">
         <v>106</v>
       </c>
       <c r="W24" s="13">
         <v>105</v>
       </c>
       <c r="X24" s="13">
         <v>105</v>
       </c>
       <c r="Y24" s="13">
         <v>29</v>
       </c>
       <c r="Z24" s="13">
         <v>-52</v>
       </c>
       <c r="AA24" s="13">
         <v>94</v>
       </c>
       <c r="AB24" s="1">
         <v>145</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AC24" s="1">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="6" t="s">
@@ -2613,52 +2665,55 @@
       </c>
       <c r="U25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AC25" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="6" t="s">
@@ -2699,53 +2754,56 @@
       </c>
       <c r="U26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AC26" s="7"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:29">
+      <c r="AC26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="23"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="6">
         <v>-3</v>
       </c>
       <c r="C27" s="6">
         <v>-21</v>
       </c>
       <c r="D27" s="6">
         <v>-1</v>
       </c>
       <c r="E27" s="6">
         <v>-9</v>
       </c>
       <c r="F27" s="6">
         <v>27</v>
       </c>
       <c r="G27" s="6">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>-8</v>
       </c>
       <c r="I27" s="6">
@@ -2786,52 +2844,56 @@
       </c>
       <c r="U27" s="13">
         <v>-3</v>
       </c>
       <c r="V27" s="13">
         <v>9</v>
       </c>
       <c r="W27" s="13">
         <v>-1</v>
       </c>
       <c r="X27" s="13">
         <v>-17</v>
       </c>
       <c r="Y27" s="13">
         <v>4</v>
       </c>
       <c r="Z27" s="13">
         <v>2</v>
       </c>
       <c r="AA27" s="13">
         <v>7</v>
       </c>
       <c r="AB27" s="1">
         <v>-10</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AC27" s="1">
+        <v>-6</v>
+      </c>
+      <c r="AF27" s="23"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="6" t="s">
@@ -2872,52 +2934,56 @@
       </c>
       <c r="U28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AC28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="23"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="6" t="s">
@@ -2958,52 +3024,56 @@
       </c>
       <c r="U29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AC29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="23"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="6" t="s">
@@ -3044,52 +3114,55 @@
       </c>
       <c r="U30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AC30" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="6">
         <v>-28</v>
       </c>
       <c r="C31" s="6">
         <v>-10</v>
       </c>
       <c r="D31" s="6">
         <v>-4</v>
       </c>
       <c r="E31" s="6">
         <v>2</v>
       </c>
       <c r="F31" s="6">
         <v>-7</v>
       </c>
       <c r="G31" s="6">
         <v>14</v>
       </c>
       <c r="H31" s="6">
         <v>-6</v>
       </c>
       <c r="I31" s="6">
@@ -3130,52 +3203,55 @@
       </c>
       <c r="U31" s="13">
         <v>-8</v>
       </c>
       <c r="V31" s="13">
         <v>-13</v>
       </c>
       <c r="W31" s="13">
         <v>-3</v>
       </c>
       <c r="X31" s="7">
         <v>-5</v>
       </c>
       <c r="Y31" s="13">
         <v>3</v>
       </c>
       <c r="Z31" s="13">
         <v>-6</v>
       </c>
       <c r="AA31" s="13">
         <v>-21</v>
       </c>
       <c r="AB31" s="1">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AC31" s="1">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="6">
         <v>1</v>
       </c>
       <c r="C32" s="6">
         <v>-12</v>
       </c>
       <c r="D32" s="6">
         <v>4</v>
       </c>
       <c r="E32" s="6">
         <v>-14</v>
       </c>
       <c r="F32" s="6">
         <v>17</v>
       </c>
       <c r="G32" s="6">
         <v>24</v>
       </c>
       <c r="H32" s="6">
         <v>9</v>
       </c>
       <c r="I32" s="6">
@@ -3216,52 +3292,55 @@
       </c>
       <c r="U32" s="13">
         <v>22</v>
       </c>
       <c r="V32" s="13">
         <v>16</v>
       </c>
       <c r="W32" s="13">
         <v>-24</v>
       </c>
       <c r="X32" s="13">
         <v>1</v>
       </c>
       <c r="Y32" s="13">
         <v>-17</v>
       </c>
       <c r="Z32" s="13">
         <v>16</v>
       </c>
       <c r="AA32" s="13">
         <v>13</v>
       </c>
       <c r="AB32" s="1">
         <v>10</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="6" t="s">
@@ -3300,52 +3379,55 @@
       </c>
       <c r="U33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="6">
         <v>8</v>
       </c>
       <c r="C34" s="6">
         <v>-4</v>
       </c>
       <c r="D34" s="6">
         <v>-7</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="6">
         <v>-9</v>
       </c>
       <c r="G34" s="6">
         <v>4</v>
       </c>
       <c r="H34" s="6">
         <v>-1</v>
       </c>
       <c r="I34" s="6">
@@ -3386,52 +3468,55 @@
       </c>
       <c r="U34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="13">
         <v>-10</v>
       </c>
       <c r="W34" s="13">
         <v>9</v>
       </c>
       <c r="X34" s="13">
         <v>10</v>
       </c>
       <c r="Y34" s="13">
         <v>-28</v>
       </c>
       <c r="Z34" s="13">
         <v>13</v>
       </c>
       <c r="AA34" s="13">
         <v>12</v>
       </c>
       <c r="AB34" s="1">
         <v>-7</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="6" t="s">
@@ -3472,52 +3557,55 @@
       </c>
       <c r="U35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="6" t="s">
@@ -3558,52 +3646,55 @@
       </c>
       <c r="U36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="6" t="s">
@@ -3644,83 +3735,87 @@
       </c>
       <c r="U37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="37"/>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
       <c r="P38" s="37"/>
       <c r="Q38" s="37"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="37"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="37"/>
       <c r="Y38" s="37"/>
       <c r="Z38" s="25"/>
       <c r="AA38" s="25"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="35"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="6">
         <v>-510</v>
       </c>
       <c r="C39" s="6">
         <v>-408</v>
       </c>
       <c r="D39" s="6">
         <v>-267</v>
       </c>
       <c r="E39" s="6">
         <v>21</v>
       </c>
       <c r="F39" s="6">
         <v>-265</v>
       </c>
       <c r="G39" s="6">
         <v>-422</v>
       </c>
       <c r="H39" s="6">
         <v>-702</v>
       </c>
       <c r="I39" s="6">
@@ -3761,52 +3856,56 @@
       </c>
       <c r="U39" s="13">
         <v>-690</v>
       </c>
       <c r="V39" s="13">
         <v>-648</v>
       </c>
       <c r="W39" s="13">
         <v>-474</v>
       </c>
       <c r="X39" s="13">
         <v>-608</v>
       </c>
       <c r="Y39" s="13">
         <v>-438</v>
       </c>
       <c r="Z39" s="13">
         <v>-366</v>
       </c>
       <c r="AA39" s="13">
         <v>-260</v>
       </c>
       <c r="AB39" s="1">
         <v>-352</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="1">
+        <v>-151</v>
+      </c>
+      <c r="AD39" s="1"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="6" t="s">
@@ -3847,52 +3946,56 @@
       </c>
       <c r="U40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD40" s="1"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="6">
         <v>-92</v>
       </c>
       <c r="C41" s="6">
         <v>-75</v>
       </c>
       <c r="D41" s="6">
         <v>-41</v>
       </c>
       <c r="E41" s="6">
         <v>-54</v>
       </c>
       <c r="F41" s="6">
         <v>-39</v>
       </c>
       <c r="G41" s="6">
         <v>-57</v>
       </c>
       <c r="H41" s="6">
         <v>-92</v>
       </c>
       <c r="I41" s="6">
@@ -3933,52 +4036,56 @@
       </c>
       <c r="U41" s="13">
         <v>-74</v>
       </c>
       <c r="V41" s="13">
         <v>-94</v>
       </c>
       <c r="W41" s="13">
         <v>-65</v>
       </c>
       <c r="X41" s="13">
         <v>-94</v>
       </c>
       <c r="Y41" s="13">
         <v>-89</v>
       </c>
       <c r="Z41" s="13">
         <v>-66</v>
       </c>
       <c r="AA41" s="13">
         <v>-90</v>
       </c>
       <c r="AB41" s="1">
         <v>-37</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="1">
+        <v>21</v>
+      </c>
+      <c r="AD41" s="1"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="6">
         <v>-39</v>
       </c>
       <c r="C42" s="6">
         <v>-29</v>
       </c>
       <c r="D42" s="6">
         <v>-27</v>
       </c>
       <c r="E42" s="6">
         <v>-21</v>
       </c>
       <c r="F42" s="6">
         <v>-14</v>
       </c>
       <c r="G42" s="6">
         <v>-50</v>
       </c>
       <c r="H42" s="6">
         <v>-67</v>
       </c>
       <c r="I42" s="6">
@@ -4019,52 +4126,56 @@
       </c>
       <c r="U42" s="13">
         <v>-86</v>
       </c>
       <c r="V42" s="13">
         <v>-13</v>
       </c>
       <c r="W42" s="13">
         <v>-74</v>
       </c>
       <c r="X42" s="13">
         <v>-15</v>
       </c>
       <c r="Y42" s="13">
         <v>-33</v>
       </c>
       <c r="Z42" s="13">
         <v>-36</v>
       </c>
       <c r="AA42" s="13">
         <v>-47</v>
       </c>
       <c r="AB42" s="1">
         <v>-57</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="1">
+        <v>-16</v>
+      </c>
+      <c r="AD42" s="1"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="6">
         <v>-28</v>
       </c>
       <c r="C43" s="6">
         <v>-32</v>
       </c>
       <c r="D43" s="6">
         <v>-47</v>
       </c>
       <c r="E43" s="6">
         <v>-34</v>
       </c>
       <c r="F43" s="6">
         <v>-32</v>
       </c>
       <c r="G43" s="6">
         <v>-37</v>
       </c>
       <c r="H43" s="6">
         <v>-55</v>
       </c>
       <c r="I43" s="6">
@@ -4105,52 +4216,56 @@
       </c>
       <c r="U43" s="13">
         <v>-20</v>
       </c>
       <c r="V43" s="13">
         <v>-50</v>
       </c>
       <c r="W43" s="13">
         <v>-30</v>
       </c>
       <c r="X43" s="13">
         <v>-25</v>
       </c>
       <c r="Y43" s="13">
         <v>-45</v>
       </c>
       <c r="Z43" s="13">
         <v>-23</v>
       </c>
       <c r="AA43" s="13">
         <v>-28</v>
       </c>
       <c r="AB43" s="1">
         <v>-10</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="1">
+        <v>-29</v>
+      </c>
+      <c r="AD43" s="1"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="6">
         <v>-30</v>
       </c>
       <c r="C44" s="6">
         <v>-45</v>
       </c>
       <c r="D44" s="6">
         <v>-35</v>
       </c>
       <c r="E44" s="6">
         <v>-48</v>
       </c>
       <c r="F44" s="6">
         <v>-18</v>
       </c>
       <c r="G44" s="6">
         <v>-8</v>
       </c>
       <c r="H44" s="6">
         <v>-43</v>
       </c>
       <c r="I44" s="6">
@@ -4191,52 +4306,56 @@
       </c>
       <c r="U44" s="13">
         <v>-43</v>
       </c>
       <c r="V44" s="13">
         <v>-18</v>
       </c>
       <c r="W44" s="13">
         <v>-36</v>
       </c>
       <c r="X44" s="13">
         <v>-42</v>
       </c>
       <c r="Y44" s="13">
         <v>-7</v>
       </c>
       <c r="Z44" s="13">
         <v>-65</v>
       </c>
       <c r="AA44" s="13">
         <v>-26</v>
       </c>
       <c r="AB44" s="1">
         <v>-24</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="1">
+        <v>-26</v>
+      </c>
+      <c r="AD44" s="1"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="6">
         <v>-35</v>
       </c>
       <c r="C45" s="6">
         <v>-55</v>
       </c>
       <c r="D45" s="6">
         <v>-8</v>
       </c>
       <c r="E45" s="6">
         <v>-27</v>
       </c>
       <c r="F45" s="6">
         <v>-34</v>
       </c>
       <c r="G45" s="6">
         <v>-23</v>
       </c>
       <c r="H45" s="6">
         <v>-61</v>
       </c>
       <c r="I45" s="6">
@@ -4277,52 +4396,56 @@
       </c>
       <c r="U45" s="13">
         <v>-29</v>
       </c>
       <c r="V45" s="13">
         <v>-81</v>
       </c>
       <c r="W45" s="13">
         <v>-57</v>
       </c>
       <c r="X45" s="13">
         <v>-57</v>
       </c>
       <c r="Y45" s="13">
         <v>-23</v>
       </c>
       <c r="Z45" s="13">
         <v>-56</v>
       </c>
       <c r="AA45" s="13">
         <v>-10</v>
       </c>
       <c r="AB45" s="1">
         <v>-31</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="1">
+        <v>-30</v>
+      </c>
+      <c r="AD45" s="1"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="6">
         <v>-22</v>
       </c>
       <c r="C46" s="6">
         <v>19</v>
       </c>
       <c r="D46" s="6">
         <v>-7</v>
       </c>
       <c r="E46" s="6">
         <v>309</v>
       </c>
       <c r="F46" s="6">
         <v>53</v>
       </c>
       <c r="G46" s="6">
         <v>-5</v>
       </c>
       <c r="H46" s="6">
         <v>-72</v>
       </c>
       <c r="I46" s="6">
@@ -4363,52 +4486,56 @@
       </c>
       <c r="U46" s="13">
         <v>-62</v>
       </c>
       <c r="V46" s="13">
         <v>17</v>
       </c>
       <c r="W46" s="13">
         <v>27</v>
       </c>
       <c r="X46" s="13">
         <v>-28</v>
       </c>
       <c r="Y46" s="13">
         <v>-30</v>
       </c>
       <c r="Z46" s="13">
         <v>-2</v>
       </c>
       <c r="AA46" s="13">
         <v>32</v>
       </c>
       <c r="AB46" s="1">
         <v>-35</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="1">
+        <v>19</v>
+      </c>
+      <c r="AD46" s="1"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="6">
         <v>-5</v>
       </c>
       <c r="C47" s="6">
         <v>13</v>
       </c>
       <c r="D47" s="6">
         <v>1</v>
       </c>
       <c r="E47" s="6">
         <v>-16</v>
       </c>
       <c r="F47" s="6">
         <v>-18</v>
       </c>
       <c r="G47" s="6">
         <v>-22</v>
       </c>
       <c r="H47" s="6">
         <v>-23</v>
       </c>
       <c r="I47" s="6">
@@ -4449,52 +4576,56 @@
       </c>
       <c r="U47" s="13">
         <v>-9</v>
       </c>
       <c r="V47" s="13">
         <v>-48</v>
       </c>
       <c r="W47" s="13">
         <v>-10</v>
       </c>
       <c r="X47" s="13">
         <v>-33</v>
       </c>
       <c r="Y47" s="13">
         <v>-25</v>
       </c>
       <c r="Z47" s="13">
         <v>-8</v>
       </c>
       <c r="AA47" s="13">
         <v>32</v>
       </c>
       <c r="AB47" s="1">
         <v>-2</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="1">
+        <v>-6</v>
+      </c>
+      <c r="AD47" s="1"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="6">
         <v>-10</v>
       </c>
       <c r="C48" s="6">
         <v>-62</v>
       </c>
       <c r="D48" s="6">
         <v>-23</v>
       </c>
       <c r="E48" s="6">
         <v>-20</v>
       </c>
       <c r="F48" s="6">
         <v>-26</v>
       </c>
       <c r="G48" s="6">
         <v>-51</v>
       </c>
       <c r="H48" s="6">
         <v>-21</v>
       </c>
       <c r="I48" s="6">
@@ -4535,52 +4666,56 @@
       </c>
       <c r="U48" s="13">
         <v>-9</v>
       </c>
       <c r="V48" s="13">
         <v>-46</v>
       </c>
       <c r="W48" s="13">
         <v>-18</v>
       </c>
       <c r="X48" s="13">
         <v>-20</v>
       </c>
       <c r="Y48" s="13">
         <v>-33</v>
       </c>
       <c r="Z48" s="13">
         <v>-31</v>
       </c>
       <c r="AA48" s="13">
         <v>-25</v>
       </c>
       <c r="AB48" s="1">
         <v>-6</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="1">
+        <v>-14</v>
+      </c>
+      <c r="AD48" s="1"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="6">
         <v>-44</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="6">
         <v>-7</v>
       </c>
       <c r="E49" s="6">
         <v>25</v>
       </c>
       <c r="F49" s="6">
         <v>-12</v>
       </c>
       <c r="G49" s="6">
         <v>-1</v>
       </c>
       <c r="H49" s="6">
         <v>-4</v>
       </c>
       <c r="I49" s="6">
@@ -4621,52 +4756,56 @@
       </c>
       <c r="U49" s="13">
         <v>-28</v>
       </c>
       <c r="V49" s="13">
         <v>-50</v>
       </c>
       <c r="W49" s="13">
         <v>3</v>
       </c>
       <c r="X49" s="13">
         <v>-19</v>
       </c>
       <c r="Y49" s="13">
         <v>-12</v>
       </c>
       <c r="Z49" s="13">
         <v>55</v>
       </c>
       <c r="AA49" s="13">
         <v>63</v>
       </c>
       <c r="AB49" s="1">
         <v>-19</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="1">
+        <v>13</v>
+      </c>
+      <c r="AD49" s="1"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="6">
         <v>-58</v>
       </c>
       <c r="C50" s="6">
         <v>-37</v>
       </c>
       <c r="D50" s="6">
         <v>-42</v>
       </c>
       <c r="E50" s="6">
         <v>-46</v>
       </c>
       <c r="F50" s="6">
         <v>-47</v>
       </c>
       <c r="G50" s="6">
         <v>-64</v>
       </c>
       <c r="H50" s="6">
         <v>-84</v>
       </c>
       <c r="I50" s="6">
@@ -4707,52 +4846,56 @@
       </c>
       <c r="U50" s="13">
         <v>-112</v>
       </c>
       <c r="V50" s="13">
         <v>-62</v>
       </c>
       <c r="W50" s="13">
         <v>-76</v>
       </c>
       <c r="X50" s="13">
         <v>-83</v>
       </c>
       <c r="Y50" s="13">
         <v>-39</v>
       </c>
       <c r="Z50" s="13">
         <v>-69</v>
       </c>
       <c r="AA50" s="13">
         <v>-43</v>
       </c>
       <c r="AB50" s="1">
         <v>-20</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="1">
+        <v>-60</v>
+      </c>
+      <c r="AD50" s="1"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="6">
         <v>-33</v>
       </c>
       <c r="C51" s="6">
         <v>-20</v>
       </c>
       <c r="D51" s="6">
         <v>5</v>
       </c>
       <c r="E51" s="6">
         <v>-15</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="6">
         <v>-14</v>
       </c>
       <c r="H51" s="6">
         <v>-29</v>
       </c>
       <c r="I51" s="6">
@@ -4793,52 +4936,56 @@
       </c>
       <c r="U51" s="13">
         <v>-28</v>
       </c>
       <c r="V51" s="13">
         <v>-32</v>
       </c>
       <c r="W51" s="13">
         <v>-37</v>
       </c>
       <c r="X51" s="13">
         <v>-40</v>
       </c>
       <c r="Y51" s="13">
         <v>-18</v>
       </c>
       <c r="Z51" s="13">
         <v>-19</v>
       </c>
       <c r="AA51" s="13">
         <v>-12</v>
       </c>
       <c r="AB51" s="1">
         <v>-33</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="1">
+        <v>34</v>
+      </c>
+      <c r="AD51" s="1"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="6">
         <v>-77</v>
       </c>
       <c r="C52" s="6">
         <v>-63</v>
       </c>
       <c r="D52" s="6">
         <v>-26</v>
       </c>
       <c r="E52" s="6">
         <v>-31</v>
       </c>
       <c r="F52" s="6">
         <v>-34</v>
       </c>
       <c r="G52" s="6">
         <v>-40</v>
       </c>
       <c r="H52" s="6">
         <v>-77</v>
       </c>
       <c r="I52" s="6">
@@ -4879,52 +5026,56 @@
       </c>
       <c r="U52" s="13">
         <v>-119</v>
       </c>
       <c r="V52" s="13">
         <v>-95</v>
       </c>
       <c r="W52" s="13">
         <v>-55</v>
       </c>
       <c r="X52" s="13">
         <v>-96</v>
       </c>
       <c r="Y52" s="13">
         <v>-52</v>
       </c>
       <c r="Z52" s="13">
         <v>-19</v>
       </c>
       <c r="AA52" s="13">
         <v>-33</v>
       </c>
       <c r="AB52" s="1">
         <v>-44</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="1">
+        <v>-29</v>
+      </c>
+      <c r="AD52" s="1"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>-37</v>
       </c>
       <c r="C53" s="9">
         <v>-22</v>
       </c>
       <c r="D53" s="9">
         <v>-10</v>
       </c>
       <c r="E53" s="9">
         <v>-1</v>
       </c>
       <c r="F53" s="9">
         <v>-44</v>
       </c>
       <c r="G53" s="9">
         <v>-50</v>
       </c>
       <c r="H53" s="9">
         <v>-74</v>
       </c>
       <c r="I53" s="9">
@@ -4965,93 +5116,97 @@
       </c>
       <c r="U53" s="9">
         <v>-71</v>
       </c>
       <c r="V53" s="9">
         <v>-76</v>
       </c>
       <c r="W53" s="9">
         <v>-46</v>
       </c>
       <c r="X53" s="9">
         <v>-56</v>
       </c>
       <c r="Y53" s="9">
         <v>-32</v>
       </c>
       <c r="Z53" s="9">
         <v>-27</v>
       </c>
       <c r="AA53" s="9">
         <v>-73</v>
       </c>
       <c r="AB53" s="34">
         <v>-34</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="34">
+        <v>-28</v>
+      </c>
+      <c r="AD53" s="1"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="D54" s="7"/>
       <c r="Z54" s="7"/>
       <c r="AA54" s="7"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:30">
       <c r="Z55" s="7"/>
       <c r="AA55" s="7"/>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:30">
       <c r="Z56" s="7"/>
       <c r="AA56" s="7"/>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="Z57" s="7"/>
       <c r="AA57" s="7"/>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:30">
       <c r="Z58" s="7"/>
       <c r="AA58" s="7"/>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:30">
       <c r="Z59" s="7"/>
       <c r="AA59" s="7"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:30">
       <c r="Z60" s="7"/>
       <c r="AA60" s="7"/>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="Z61" s="7"/>
       <c r="AA61" s="7"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:30">
       <c r="Z62" s="7"/>
       <c r="AA62" s="7"/>
     </row>
-    <row r="63" spans="1:28">
+    <row r="63" spans="1:30">
       <c r="Z63" s="7"/>
       <c r="AA63" s="7"/>
     </row>
-    <row r="64" spans="1:28">
+    <row r="64" spans="1:30">
       <c r="Z64" s="7"/>
       <c r="AA64" s="7"/>
     </row>
     <row r="65" spans="26:27">
       <c r="Z65" s="7"/>
       <c r="AA65" s="7"/>
     </row>
     <row r="66" spans="26:27">
       <c r="Z66" s="7"/>
       <c r="AA66" s="7"/>
     </row>
     <row r="67" spans="26:27">
       <c r="Z67" s="7"/>
       <c r="AA67" s="7"/>
     </row>
     <row r="68" spans="26:27">
       <c r="Z68" s="7"/>
       <c r="AA68" s="7"/>
     </row>
     <row r="69" spans="26:27">
       <c r="Z69" s="7"/>
       <c r="AA69" s="7"/>
     </row>
     <row r="70" spans="26:27">
       <c r="Z70" s="7"/>
@@ -7087,85 +7242,86 @@
     </row>
     <row r="578" spans="26:27">
       <c r="Z578" s="27"/>
       <c r="AA578" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AJ4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="G25" workbookViewId="0">
-      <selection activeCell="AD24" sqref="AD24"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="W59" sqref="W59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="19" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="19" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="19"/>
+    <col min="2" max="2" width="6.140625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="19" customWidth="1"/>
+    <col min="4" max="4" width="4.85546875" style="19" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="19" customWidth="1"/>
+    <col min="6" max="8" width="4.85546875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="19" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="19" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="19" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="19" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="19" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="19" customWidth="1"/>
+    <col min="16" max="16" width="4.85546875" style="19" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="19" customWidth="1"/>
+    <col min="18" max="18" width="5.28515625" style="19" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="19" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="19" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="19" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="19" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="19" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="19" customWidth="1"/>
+    <col min="26" max="26" width="7.42578125" style="19" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" style="19" customWidth="1"/>
+    <col min="28" max="28" width="9.7109375" style="19" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="19" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
+    <row r="1" spans="1:37" ht="12.75">
       <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
       <c r="U1" s="42"/>
       <c r="V1" s="42"/>
       <c r="W1" s="42"/>
@@ -7446,50 +7602,53 @@
       </c>
       <c r="U7" s="8">
         <v>2356</v>
       </c>
       <c r="V7" s="8">
         <v>2204</v>
       </c>
       <c r="W7" s="8">
         <v>1983</v>
       </c>
       <c r="X7" s="8">
         <v>1703</v>
       </c>
       <c r="Y7" s="8">
         <v>1512</v>
       </c>
       <c r="Z7" s="1">
         <v>2084</v>
       </c>
       <c r="AA7" s="1">
         <v>2415</v>
       </c>
       <c r="AB7" s="35">
         <v>2485</v>
       </c>
+      <c r="AC7" s="1">
+        <v>2246</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="8">
         <v>598</v>
       </c>
       <c r="C8" s="8">
         <v>594</v>
       </c>
       <c r="D8" s="8">
         <v>518</v>
       </c>
       <c r="E8" s="8">
         <v>595</v>
       </c>
       <c r="F8" s="8">
         <v>470</v>
       </c>
       <c r="G8" s="8">
         <v>480</v>
       </c>
       <c r="H8" s="8">
         <v>666</v>
@@ -7532,50 +7691,53 @@
       </c>
       <c r="U8" s="8">
         <v>874</v>
       </c>
       <c r="V8" s="8">
         <v>860</v>
       </c>
       <c r="W8" s="8">
         <v>749</v>
       </c>
       <c r="X8" s="8">
         <v>638</v>
       </c>
       <c r="Y8" s="8">
         <v>541</v>
       </c>
       <c r="Z8" s="1">
         <v>719</v>
       </c>
       <c r="AA8" s="1">
         <v>749</v>
       </c>
       <c r="AB8" s="35">
         <v>899</v>
       </c>
+      <c r="AC8" s="1">
+        <v>697</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>97</v>
       </c>
       <c r="C9" s="8">
         <v>68</v>
       </c>
       <c r="D9" s="8">
         <v>89</v>
       </c>
       <c r="E9" s="8">
         <v>99</v>
       </c>
       <c r="F9" s="8">
         <v>86</v>
       </c>
       <c r="G9" s="8">
         <v>80</v>
       </c>
       <c r="H9" s="8">
         <v>99</v>
@@ -7618,50 +7780,53 @@
       </c>
       <c r="U9" s="8">
         <v>117</v>
       </c>
       <c r="V9" s="8">
         <v>109</v>
       </c>
       <c r="W9" s="8">
         <v>114</v>
       </c>
       <c r="X9" s="8">
         <v>96</v>
       </c>
       <c r="Y9" s="8">
         <v>58</v>
       </c>
       <c r="Z9" s="1">
         <v>114</v>
       </c>
       <c r="AA9" s="1">
         <v>138</v>
       </c>
       <c r="AB9" s="35">
         <v>156</v>
       </c>
+      <c r="AC9" s="1">
+        <v>200</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>55</v>
       </c>
       <c r="C10" s="8">
         <v>41</v>
       </c>
       <c r="D10" s="8">
         <v>45</v>
       </c>
       <c r="E10" s="8">
         <v>56</v>
       </c>
       <c r="F10" s="8">
         <v>52</v>
       </c>
       <c r="G10" s="8">
         <v>40</v>
       </c>
       <c r="H10" s="8">
         <v>46</v>
@@ -7704,50 +7869,53 @@
       </c>
       <c r="U10" s="8">
         <v>40</v>
       </c>
       <c r="V10" s="8">
         <v>93</v>
       </c>
       <c r="W10" s="8">
         <v>52</v>
       </c>
       <c r="X10" s="8">
         <v>66</v>
       </c>
       <c r="Y10" s="8">
         <v>36</v>
       </c>
       <c r="Z10" s="1">
         <v>62</v>
       </c>
       <c r="AA10" s="1">
         <v>47</v>
       </c>
       <c r="AB10" s="35">
         <v>49</v>
       </c>
+      <c r="AC10" s="1">
+        <v>56</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>88</v>
       </c>
       <c r="C11" s="8">
         <v>97</v>
       </c>
       <c r="D11" s="8">
         <v>62</v>
       </c>
       <c r="E11" s="8">
         <v>74</v>
       </c>
       <c r="F11" s="8">
         <v>88</v>
       </c>
       <c r="G11" s="8">
         <v>93</v>
       </c>
       <c r="H11" s="8">
         <v>70</v>
@@ -7790,50 +7958,53 @@
       </c>
       <c r="U11" s="8">
         <v>117</v>
       </c>
       <c r="V11" s="8">
         <v>108</v>
       </c>
       <c r="W11" s="8">
         <v>105</v>
       </c>
       <c r="X11" s="8">
         <v>80</v>
       </c>
       <c r="Y11" s="8">
         <v>62</v>
       </c>
       <c r="Z11" s="1">
         <v>137</v>
       </c>
       <c r="AA11" s="1">
         <v>130</v>
       </c>
       <c r="AB11" s="35">
         <v>131</v>
       </c>
+      <c r="AC11" s="1">
+        <v>86</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>71</v>
       </c>
       <c r="C12" s="8">
         <v>53</v>
       </c>
       <c r="D12" s="8">
         <v>58</v>
       </c>
       <c r="E12" s="8">
         <v>58</v>
       </c>
       <c r="F12" s="8">
         <v>47</v>
       </c>
       <c r="G12" s="8">
         <v>59</v>
       </c>
       <c r="H12" s="8">
         <v>52</v>
@@ -7876,50 +8047,53 @@
       </c>
       <c r="U12" s="8">
         <v>84</v>
       </c>
       <c r="V12" s="8">
         <v>109</v>
       </c>
       <c r="W12" s="8">
         <v>86</v>
       </c>
       <c r="X12" s="8">
         <v>51</v>
       </c>
       <c r="Y12" s="8">
         <v>79</v>
       </c>
       <c r="Z12" s="1">
         <v>59</v>
       </c>
       <c r="AA12" s="1">
         <v>92</v>
       </c>
       <c r="AB12" s="35">
         <v>87</v>
       </c>
+      <c r="AC12" s="1">
+        <v>85</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>92</v>
       </c>
       <c r="C13" s="8">
         <v>39</v>
       </c>
       <c r="D13" s="8">
         <v>65</v>
       </c>
       <c r="E13" s="8">
         <v>79</v>
       </c>
       <c r="F13" s="8">
         <v>53</v>
       </c>
       <c r="G13" s="8">
         <v>71</v>
       </c>
       <c r="H13" s="8">
         <v>71</v>
@@ -7962,50 +8136,53 @@
       </c>
       <c r="U13" s="8">
         <v>93</v>
       </c>
       <c r="V13" s="8">
         <v>55</v>
       </c>
       <c r="W13" s="8">
         <v>72</v>
       </c>
       <c r="X13" s="8">
         <v>56</v>
       </c>
       <c r="Y13" s="8">
         <v>72</v>
       </c>
       <c r="Z13" s="1">
         <v>65</v>
       </c>
       <c r="AA13" s="1">
         <v>71</v>
       </c>
       <c r="AB13" s="35">
         <v>94</v>
       </c>
+      <c r="AC13" s="1">
+        <v>69</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8">
         <v>249</v>
       </c>
       <c r="C14" s="8">
         <v>232</v>
       </c>
       <c r="D14" s="8">
         <v>182</v>
       </c>
       <c r="E14" s="8">
         <v>556</v>
       </c>
       <c r="F14" s="8">
         <v>229</v>
       </c>
       <c r="G14" s="8">
         <v>245</v>
       </c>
       <c r="H14" s="8">
         <v>207</v>
@@ -8048,50 +8225,53 @@
       </c>
       <c r="U14" s="8">
         <v>285</v>
       </c>
       <c r="V14" s="8">
         <v>283</v>
       </c>
       <c r="W14" s="8">
         <v>249</v>
       </c>
       <c r="X14" s="8">
         <v>204</v>
       </c>
       <c r="Y14" s="8">
         <v>187</v>
       </c>
       <c r="Z14" s="1">
         <v>273</v>
       </c>
       <c r="AA14" s="1">
         <v>311</v>
       </c>
       <c r="AB14" s="35">
         <v>283</v>
       </c>
+      <c r="AC14" s="1">
+        <v>260</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="8">
         <v>58</v>
       </c>
       <c r="C15" s="8">
         <v>62</v>
       </c>
       <c r="D15" s="8">
         <v>69</v>
       </c>
       <c r="E15" s="8">
         <v>53</v>
       </c>
       <c r="F15" s="8">
         <v>48</v>
       </c>
       <c r="G15" s="8">
         <v>52</v>
       </c>
       <c r="H15" s="8">
         <v>51</v>
@@ -8134,50 +8314,53 @@
       </c>
       <c r="U15" s="8">
         <v>125</v>
       </c>
       <c r="V15" s="8">
         <v>58</v>
       </c>
       <c r="W15" s="8">
         <v>66</v>
       </c>
       <c r="X15" s="8">
         <v>66</v>
       </c>
       <c r="Y15" s="8">
         <v>52</v>
       </c>
       <c r="Z15" s="1">
         <v>72</v>
       </c>
       <c r="AA15" s="1">
         <v>129</v>
       </c>
       <c r="AB15" s="35">
         <v>87</v>
       </c>
+      <c r="AC15" s="1">
+        <v>101</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="8">
         <v>85</v>
       </c>
       <c r="C16" s="8">
         <v>50</v>
       </c>
       <c r="D16" s="8">
         <v>51</v>
       </c>
       <c r="E16" s="8">
         <v>49</v>
       </c>
       <c r="F16" s="8">
         <v>63</v>
       </c>
       <c r="G16" s="8">
         <v>65</v>
       </c>
       <c r="H16" s="8">
         <v>82</v>
@@ -8220,52 +8403,55 @@
       </c>
       <c r="U16" s="8">
         <v>108</v>
       </c>
       <c r="V16" s="8">
         <v>73</v>
       </c>
       <c r="W16" s="8">
         <v>59</v>
       </c>
       <c r="X16" s="8">
         <v>66</v>
       </c>
       <c r="Y16" s="8">
         <v>46</v>
       </c>
       <c r="Z16" s="1">
         <v>74</v>
       </c>
       <c r="AA16" s="1">
         <v>111</v>
       </c>
       <c r="AB16" s="35">
         <v>107</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="1">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="8">
         <v>49</v>
       </c>
       <c r="C17" s="8">
         <v>79</v>
       </c>
       <c r="D17" s="8">
         <v>56</v>
       </c>
       <c r="E17" s="8">
         <v>89</v>
       </c>
       <c r="F17" s="8">
         <v>49</v>
       </c>
       <c r="G17" s="8">
         <v>65</v>
       </c>
       <c r="H17" s="8">
         <v>95</v>
       </c>
       <c r="I17" s="8">
@@ -8306,52 +8492,55 @@
       </c>
       <c r="U17" s="8">
         <v>118</v>
       </c>
       <c r="V17" s="8">
         <v>90</v>
       </c>
       <c r="W17" s="8">
         <v>99</v>
       </c>
       <c r="X17" s="8">
         <v>69</v>
       </c>
       <c r="Y17" s="8">
         <v>85</v>
       </c>
       <c r="Z17" s="1">
         <v>146</v>
       </c>
       <c r="AA17" s="1">
         <v>174</v>
       </c>
       <c r="AB17" s="35">
         <v>135</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>125</v>
       </c>
       <c r="C18" s="8">
         <v>106</v>
       </c>
       <c r="D18" s="8">
         <v>101</v>
       </c>
       <c r="E18" s="8">
         <v>111</v>
       </c>
       <c r="F18" s="8">
         <v>96</v>
       </c>
       <c r="G18" s="8">
         <v>111</v>
       </c>
       <c r="H18" s="8">
         <v>126</v>
       </c>
       <c r="I18" s="8">
@@ -8392,52 +8581,55 @@
       </c>
       <c r="U18" s="8">
         <v>152</v>
       </c>
       <c r="V18" s="8">
         <v>143</v>
       </c>
       <c r="W18" s="8">
         <v>124</v>
       </c>
       <c r="X18" s="8">
         <v>133</v>
       </c>
       <c r="Y18" s="8">
         <v>96</v>
       </c>
       <c r="Z18" s="1">
         <v>126</v>
       </c>
       <c r="AA18" s="1">
         <v>179</v>
       </c>
       <c r="AB18" s="35">
         <v>171</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="1">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>33</v>
       </c>
       <c r="C19" s="8">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>52</v>
       </c>
       <c r="E19" s="8">
         <v>31</v>
       </c>
       <c r="F19" s="8">
         <v>41</v>
       </c>
       <c r="G19" s="8">
         <v>33</v>
       </c>
       <c r="H19" s="8">
         <v>36</v>
       </c>
       <c r="I19" s="8">
@@ -8478,52 +8670,55 @@
       </c>
       <c r="U19" s="8">
         <v>60</v>
       </c>
       <c r="V19" s="8">
         <v>51</v>
       </c>
       <c r="W19" s="8">
         <v>28</v>
       </c>
       <c r="X19" s="8">
         <v>35</v>
       </c>
       <c r="Y19" s="8">
         <v>46</v>
       </c>
       <c r="Z19" s="1">
         <v>44</v>
       </c>
       <c r="AA19" s="1">
         <v>51</v>
       </c>
       <c r="AB19" s="35">
         <v>44</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="8">
         <v>44</v>
       </c>
       <c r="C20" s="8">
         <v>28</v>
       </c>
       <c r="D20" s="8">
         <v>67</v>
       </c>
       <c r="E20" s="8">
         <v>45</v>
       </c>
       <c r="F20" s="8">
         <v>60</v>
       </c>
       <c r="G20" s="8">
         <v>51</v>
       </c>
       <c r="H20" s="8">
         <v>42</v>
       </c>
       <c r="I20" s="8">
@@ -8564,52 +8759,55 @@
       </c>
       <c r="U20" s="8">
         <v>57</v>
       </c>
       <c r="V20" s="8">
         <v>40</v>
       </c>
       <c r="W20" s="8">
         <v>67</v>
       </c>
       <c r="X20" s="8">
         <v>37</v>
       </c>
       <c r="Y20" s="8">
         <v>35</v>
       </c>
       <c r="Z20" s="1">
         <v>82</v>
       </c>
       <c r="AA20" s="1">
         <v>83</v>
       </c>
       <c r="AB20" s="35">
         <v>91</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="8">
         <v>94</v>
       </c>
       <c r="C21" s="8">
         <v>103</v>
       </c>
       <c r="D21" s="8">
         <v>105</v>
       </c>
       <c r="E21" s="8">
         <v>129</v>
       </c>
       <c r="F21" s="8">
         <v>84</v>
       </c>
       <c r="G21" s="8">
         <v>74</v>
       </c>
       <c r="H21" s="8">
         <v>73</v>
       </c>
       <c r="I21" s="8">
@@ -8650,81 +8848,85 @@
       </c>
       <c r="U21" s="8">
         <v>126</v>
       </c>
       <c r="V21" s="8">
         <v>132</v>
       </c>
       <c r="W21" s="8">
         <v>113</v>
       </c>
       <c r="X21" s="8">
         <v>106</v>
       </c>
       <c r="Y21" s="8">
         <v>117</v>
       </c>
       <c r="Z21" s="1">
         <v>111</v>
       </c>
       <c r="AA21" s="1">
         <v>150</v>
       </c>
       <c r="AB21" s="35">
         <v>151</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="1"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>740</v>
       </c>
       <c r="C23" s="8">
         <v>720</v>
       </c>
       <c r="D23" s="8">
         <v>634</v>
       </c>
       <c r="E23" s="8">
         <v>727</v>
       </c>
       <c r="F23" s="8">
         <v>611</v>
       </c>
       <c r="G23" s="8">
         <v>641</v>
       </c>
       <c r="H23" s="8">
         <v>819</v>
       </c>
       <c r="I23" s="8">
@@ -8765,52 +8967,55 @@
       </c>
       <c r="U23" s="8">
         <v>1077</v>
       </c>
       <c r="V23" s="8">
         <v>1025</v>
       </c>
       <c r="W23" s="8">
         <v>890</v>
       </c>
       <c r="X23" s="8">
         <v>786</v>
       </c>
       <c r="Y23" s="8">
         <v>637</v>
       </c>
       <c r="Z23" s="28">
         <v>880</v>
       </c>
       <c r="AA23" s="28">
         <v>959</v>
       </c>
       <c r="AB23" s="35">
         <v>1071</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="1">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="8">
         <v>598</v>
       </c>
       <c r="C24" s="8">
         <v>594</v>
       </c>
       <c r="D24" s="8">
         <v>518</v>
       </c>
       <c r="E24" s="8">
         <v>595</v>
       </c>
       <c r="F24" s="8">
         <v>470</v>
       </c>
       <c r="G24" s="8">
         <v>480</v>
       </c>
       <c r="H24" s="8">
         <v>666</v>
       </c>
       <c r="I24" s="8">
@@ -8851,52 +9056,55 @@
       </c>
       <c r="U24" s="8">
         <v>874</v>
       </c>
       <c r="V24" s="8">
         <v>860</v>
       </c>
       <c r="W24" s="8">
         <v>749</v>
       </c>
       <c r="X24" s="8">
         <v>638</v>
       </c>
       <c r="Y24" s="8">
         <v>541</v>
       </c>
       <c r="Z24" s="28">
         <v>719</v>
       </c>
       <c r="AA24" s="28">
         <v>749</v>
       </c>
       <c r="AB24" s="35">
         <v>899</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="1">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="8" t="s">
@@ -8937,52 +9145,55 @@
       </c>
       <c r="U25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="28" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
@@ -9023,52 +9234,55 @@
       </c>
       <c r="U26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="28" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="8">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>34</v>
       </c>
       <c r="D27" s="8">
         <v>31</v>
       </c>
       <c r="E27" s="8">
         <v>25</v>
       </c>
       <c r="F27" s="8">
         <v>52</v>
       </c>
       <c r="G27" s="8">
         <v>33</v>
       </c>
       <c r="H27" s="8">
         <v>35</v>
       </c>
       <c r="I27" s="8">
@@ -9109,52 +9323,55 @@
       </c>
       <c r="U27" s="8">
         <v>47</v>
       </c>
       <c r="V27" s="8">
         <v>44</v>
       </c>
       <c r="W27" s="8">
         <v>41</v>
       </c>
       <c r="X27" s="8">
         <v>31</v>
       </c>
       <c r="Y27" s="8">
         <v>29</v>
       </c>
       <c r="Z27" s="28">
         <v>47</v>
       </c>
       <c r="AA27" s="28">
         <v>54</v>
       </c>
       <c r="AB27" s="35">
         <v>45</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="8" t="s">
@@ -9195,52 +9412,55 @@
       </c>
       <c r="U28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="28" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="8" t="s">
@@ -9281,52 +9501,55 @@
       </c>
       <c r="U29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="28" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="8" t="s">
@@ -9367,52 +9590,55 @@
       </c>
       <c r="U30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="28" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="8">
         <v>18</v>
       </c>
       <c r="C31" s="8">
         <v>17</v>
       </c>
       <c r="D31" s="8">
         <v>22</v>
       </c>
       <c r="E31" s="8">
         <v>20</v>
       </c>
       <c r="F31" s="8">
         <v>14</v>
       </c>
       <c r="G31" s="8">
         <v>33</v>
       </c>
       <c r="H31" s="8">
         <v>22</v>
       </c>
       <c r="I31" s="8">
@@ -9453,52 +9679,55 @@
       </c>
       <c r="U31" s="8">
         <v>29</v>
       </c>
       <c r="V31" s="8">
         <v>20</v>
       </c>
       <c r="W31" s="8">
         <v>23</v>
       </c>
       <c r="X31" s="8">
         <v>25</v>
       </c>
       <c r="Y31" s="8">
         <v>19</v>
       </c>
       <c r="Z31" s="28">
         <v>21</v>
       </c>
       <c r="AA31" s="28">
         <v>35</v>
       </c>
       <c r="AB31" s="35">
         <v>29</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="8">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>34</v>
       </c>
       <c r="D32" s="8">
         <v>27</v>
       </c>
       <c r="E32" s="8">
         <v>35</v>
       </c>
       <c r="F32" s="8">
         <v>42</v>
       </c>
       <c r="G32" s="8">
         <v>47</v>
       </c>
       <c r="H32" s="8">
         <v>41</v>
       </c>
       <c r="I32" s="8">
@@ -9539,52 +9768,55 @@
       </c>
       <c r="U32" s="8">
         <v>54</v>
       </c>
       <c r="V32" s="8">
         <v>45</v>
       </c>
       <c r="W32" s="8">
         <v>23</v>
       </c>
       <c r="X32" s="8">
         <v>33</v>
       </c>
       <c r="Y32" s="8">
         <v>21</v>
       </c>
       <c r="Z32" s="28">
         <v>47</v>
       </c>
       <c r="AA32" s="28">
         <v>59</v>
       </c>
       <c r="AB32" s="35">
         <v>49</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="1">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="8" t="s">
@@ -9625,52 +9857,55 @@
       </c>
       <c r="U33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="28" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="8">
         <v>50</v>
       </c>
       <c r="C34" s="8">
         <v>41</v>
       </c>
       <c r="D34" s="8">
         <v>36</v>
       </c>
       <c r="E34" s="8">
         <v>52</v>
       </c>
       <c r="F34" s="8">
         <v>33</v>
       </c>
       <c r="G34" s="8">
         <v>48</v>
       </c>
       <c r="H34" s="8">
         <v>55</v>
       </c>
       <c r="I34" s="8">
@@ -9711,52 +9946,55 @@
       </c>
       <c r="U34" s="8">
         <v>73</v>
       </c>
       <c r="V34" s="8">
         <v>56</v>
       </c>
       <c r="W34" s="8">
         <v>54</v>
       </c>
       <c r="X34" s="8">
         <v>59</v>
       </c>
       <c r="Y34" s="8">
         <v>27</v>
       </c>
       <c r="Z34" s="28">
         <v>46</v>
       </c>
       <c r="AA34" s="28">
         <v>62</v>
       </c>
       <c r="AB34" s="35">
         <v>49</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="8" t="s">
@@ -9797,52 +10035,55 @@
       </c>
       <c r="U35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="8" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="8" t="s">
@@ -9883,52 +10124,55 @@
       </c>
       <c r="U36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="8" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="8" t="s">
@@ -9969,82 +10213,86 @@
       </c>
       <c r="U37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="8" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="37"/>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
       <c r="P38" s="37"/>
       <c r="Q38" s="37"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="37"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="37"/>
       <c r="Y38" s="37"/>
       <c r="AB38" s="24"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="1"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="8">
         <v>998</v>
       </c>
       <c r="C39" s="8">
         <v>857</v>
       </c>
       <c r="D39" s="8">
         <v>886</v>
       </c>
       <c r="E39" s="8">
         <v>1297</v>
       </c>
       <c r="F39" s="11">
         <v>855</v>
       </c>
       <c r="G39" s="8">
         <v>878</v>
       </c>
       <c r="H39" s="8">
         <v>897</v>
       </c>
       <c r="I39" s="8">
@@ -10085,52 +10333,55 @@
       </c>
       <c r="U39" s="8">
         <v>1279</v>
       </c>
       <c r="V39" s="8">
         <v>1179</v>
       </c>
       <c r="W39" s="8">
         <v>1093</v>
       </c>
       <c r="X39" s="8">
         <v>917</v>
       </c>
       <c r="Y39" s="8">
         <v>875</v>
       </c>
       <c r="Z39" s="26">
         <v>1204</v>
       </c>
       <c r="AA39" s="26">
         <v>1456</v>
       </c>
       <c r="AB39" s="35">
         <v>1414</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="1">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="8" t="s">
@@ -10171,52 +10422,55 @@
       </c>
       <c r="U40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="30" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="8">
         <v>97</v>
       </c>
       <c r="C41" s="8">
         <v>68</v>
       </c>
       <c r="D41" s="8">
         <v>89</v>
       </c>
       <c r="E41" s="8">
         <v>99</v>
       </c>
       <c r="F41" s="11">
         <v>86</v>
       </c>
       <c r="G41" s="11">
         <v>80</v>
       </c>
       <c r="H41" s="8">
         <v>99</v>
       </c>
       <c r="I41" s="8">
@@ -10257,52 +10511,55 @@
       </c>
       <c r="U41" s="8">
         <v>117</v>
       </c>
       <c r="V41" s="8">
         <v>109</v>
       </c>
       <c r="W41" s="8">
         <v>114</v>
       </c>
       <c r="X41" s="8">
         <v>96</v>
       </c>
       <c r="Y41" s="8">
         <v>58</v>
       </c>
       <c r="Z41" s="28">
         <v>114</v>
       </c>
       <c r="AA41" s="26">
         <v>138</v>
       </c>
       <c r="AB41" s="35">
         <v>156</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="8">
         <v>55</v>
       </c>
       <c r="C42" s="8">
         <v>41</v>
       </c>
       <c r="D42" s="8">
         <v>45</v>
       </c>
       <c r="E42" s="8">
         <v>56</v>
       </c>
       <c r="F42" s="11">
         <v>52</v>
       </c>
       <c r="G42" s="11">
         <v>40</v>
       </c>
       <c r="H42" s="8">
         <v>46</v>
       </c>
       <c r="I42" s="8">
@@ -10343,52 +10600,55 @@
       </c>
       <c r="U42" s="8">
         <v>40</v>
       </c>
       <c r="V42" s="8">
         <v>93</v>
       </c>
       <c r="W42" s="8">
         <v>52</v>
       </c>
       <c r="X42" s="8">
         <v>66</v>
       </c>
       <c r="Y42" s="8">
         <v>36</v>
       </c>
       <c r="Z42" s="28">
         <v>62</v>
       </c>
       <c r="AA42" s="26">
         <v>47</v>
       </c>
       <c r="AB42" s="35">
         <v>49</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="1">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="8">
         <v>54</v>
       </c>
       <c r="C43" s="8">
         <v>63</v>
       </c>
       <c r="D43" s="8">
         <v>31</v>
       </c>
       <c r="E43" s="8">
         <v>49</v>
       </c>
       <c r="F43" s="11">
         <v>36</v>
       </c>
       <c r="G43" s="11">
         <v>60</v>
       </c>
       <c r="H43" s="8">
         <v>35</v>
       </c>
       <c r="I43" s="8">
@@ -10429,52 +10689,55 @@
       </c>
       <c r="U43" s="8">
         <v>70</v>
       </c>
       <c r="V43" s="8">
         <v>64</v>
       </c>
       <c r="W43" s="8">
         <v>64</v>
       </c>
       <c r="X43" s="8">
         <v>49</v>
       </c>
       <c r="Y43" s="8">
         <v>33</v>
       </c>
       <c r="Z43" s="28">
         <v>90</v>
       </c>
       <c r="AA43" s="26">
         <v>76</v>
       </c>
       <c r="AB43" s="35">
         <v>86</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="8">
         <v>71</v>
       </c>
       <c r="C44" s="8">
         <v>53</v>
       </c>
       <c r="D44" s="8">
         <v>58</v>
       </c>
       <c r="E44" s="8">
         <v>58</v>
       </c>
       <c r="F44" s="11">
         <v>47</v>
       </c>
       <c r="G44" s="11">
         <v>59</v>
       </c>
       <c r="H44" s="8">
         <v>52</v>
       </c>
       <c r="I44" s="8">
@@ -10515,52 +10778,55 @@
       </c>
       <c r="U44" s="8">
         <v>84</v>
       </c>
       <c r="V44" s="8">
         <v>109</v>
       </c>
       <c r="W44" s="8">
         <v>86</v>
       </c>
       <c r="X44" s="8">
         <v>51</v>
       </c>
       <c r="Y44" s="8">
         <v>79</v>
       </c>
       <c r="Z44" s="28">
         <v>59</v>
       </c>
       <c r="AA44" s="26">
         <v>92</v>
       </c>
       <c r="AB44" s="35">
         <v>87</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="8">
         <v>92</v>
       </c>
       <c r="C45" s="8">
         <v>39</v>
       </c>
       <c r="D45" s="8">
         <v>65</v>
       </c>
       <c r="E45" s="8">
         <v>79</v>
       </c>
       <c r="F45" s="11">
         <v>53</v>
       </c>
       <c r="G45" s="11">
         <v>71</v>
       </c>
       <c r="H45" s="8">
         <v>71</v>
       </c>
       <c r="I45" s="8">
@@ -10601,52 +10867,55 @@
       </c>
       <c r="U45" s="8">
         <v>93</v>
       </c>
       <c r="V45" s="8">
         <v>55</v>
       </c>
       <c r="W45" s="8">
         <v>72</v>
       </c>
       <c r="X45" s="8">
         <v>56</v>
       </c>
       <c r="Y45" s="8">
         <v>72</v>
       </c>
       <c r="Z45" s="28">
         <v>65</v>
       </c>
       <c r="AA45" s="26">
         <v>71</v>
       </c>
       <c r="AB45" s="35">
         <v>94</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="8">
         <v>249</v>
       </c>
       <c r="C46" s="8">
         <v>232</v>
       </c>
       <c r="D46" s="8">
         <v>182</v>
       </c>
       <c r="E46" s="8">
         <v>556</v>
       </c>
       <c r="F46" s="11">
         <v>229</v>
       </c>
       <c r="G46" s="11">
         <v>245</v>
       </c>
       <c r="H46" s="8">
         <v>207</v>
       </c>
       <c r="I46" s="8">
@@ -10687,52 +10956,55 @@
       </c>
       <c r="U46" s="8">
         <v>285</v>
       </c>
       <c r="V46" s="8">
         <v>283</v>
       </c>
       <c r="W46" s="8">
         <v>249</v>
       </c>
       <c r="X46" s="8">
         <v>204</v>
       </c>
       <c r="Y46" s="8">
         <v>187</v>
       </c>
       <c r="Z46" s="28">
         <v>273</v>
       </c>
       <c r="AA46" s="26">
         <v>311</v>
       </c>
       <c r="AB46" s="35">
         <v>283</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="8">
         <v>40</v>
       </c>
       <c r="C47" s="8">
         <v>45</v>
       </c>
       <c r="D47" s="8">
         <v>47</v>
       </c>
       <c r="E47" s="8">
         <v>33</v>
       </c>
       <c r="F47" s="11">
         <v>34</v>
       </c>
       <c r="G47" s="11">
         <v>19</v>
       </c>
       <c r="H47" s="8">
         <v>29</v>
       </c>
       <c r="I47" s="8">
@@ -10773,52 +11045,55 @@
       </c>
       <c r="U47" s="8">
         <v>96</v>
       </c>
       <c r="V47" s="8">
         <v>38</v>
       </c>
       <c r="W47" s="8">
         <v>43</v>
       </c>
       <c r="X47" s="8">
         <v>41</v>
       </c>
       <c r="Y47" s="8">
         <v>33</v>
       </c>
       <c r="Z47" s="28">
         <v>51</v>
       </c>
       <c r="AA47" s="26">
         <v>94</v>
       </c>
       <c r="AB47" s="35">
         <v>58</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="1">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="8">
         <v>45</v>
       </c>
       <c r="C48" s="8">
         <v>16</v>
       </c>
       <c r="D48" s="8">
         <v>24</v>
       </c>
       <c r="E48" s="8">
         <v>14</v>
       </c>
       <c r="F48" s="11">
         <v>21</v>
       </c>
       <c r="G48" s="11">
         <v>18</v>
       </c>
       <c r="H48" s="8">
         <v>41</v>
       </c>
       <c r="I48" s="8">
@@ -10859,52 +11134,55 @@
       </c>
       <c r="U48" s="8">
         <v>54</v>
       </c>
       <c r="V48" s="8">
         <v>28</v>
       </c>
       <c r="W48" s="8">
         <v>36</v>
       </c>
       <c r="X48" s="8">
         <v>33</v>
       </c>
       <c r="Y48" s="8">
         <v>25</v>
       </c>
       <c r="Z48" s="28">
         <v>27</v>
       </c>
       <c r="AA48" s="26">
         <v>52</v>
       </c>
       <c r="AB48" s="35">
         <v>58</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="8">
         <v>49</v>
       </c>
       <c r="C49" s="8">
         <v>79</v>
       </c>
       <c r="D49" s="8">
         <v>56</v>
       </c>
       <c r="E49" s="8">
         <v>89</v>
       </c>
       <c r="F49" s="11">
         <v>49</v>
       </c>
       <c r="G49" s="11">
         <v>65</v>
       </c>
       <c r="H49" s="8">
         <v>95</v>
       </c>
       <c r="I49" s="8">
@@ -10945,52 +11223,55 @@
       </c>
       <c r="U49" s="8">
         <v>118</v>
       </c>
       <c r="V49" s="8">
         <v>90</v>
       </c>
       <c r="W49" s="8">
         <v>99</v>
       </c>
       <c r="X49" s="8">
         <v>69</v>
       </c>
       <c r="Y49" s="8">
         <v>85</v>
       </c>
       <c r="Z49" s="28">
         <v>146</v>
       </c>
       <c r="AA49" s="26">
         <v>174</v>
       </c>
       <c r="AB49" s="35">
         <v>135</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="8">
         <v>75</v>
       </c>
       <c r="C50" s="8">
         <v>65</v>
       </c>
       <c r="D50" s="8">
         <v>65</v>
       </c>
       <c r="E50" s="8">
         <v>59</v>
       </c>
       <c r="F50" s="11">
         <v>63</v>
       </c>
       <c r="G50" s="11">
         <v>63</v>
       </c>
       <c r="H50" s="8">
         <v>71</v>
       </c>
       <c r="I50" s="8">
@@ -11031,52 +11312,55 @@
       </c>
       <c r="U50" s="8">
         <v>79</v>
       </c>
       <c r="V50" s="8">
         <v>87</v>
       </c>
       <c r="W50" s="8">
         <v>70</v>
       </c>
       <c r="X50" s="8">
         <v>74</v>
       </c>
       <c r="Y50" s="8">
         <v>69</v>
       </c>
       <c r="Z50" s="28">
         <v>80</v>
       </c>
       <c r="AA50" s="26">
         <v>117</v>
       </c>
       <c r="AB50" s="35">
         <v>122</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="1">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="8">
         <v>33</v>
       </c>
       <c r="C51" s="8">
         <v>25</v>
       </c>
       <c r="D51" s="8">
         <v>52</v>
       </c>
       <c r="E51" s="8">
         <v>31</v>
       </c>
       <c r="F51" s="11">
         <v>41</v>
       </c>
       <c r="G51" s="11">
         <v>33</v>
       </c>
       <c r="H51" s="8">
         <v>36</v>
       </c>
       <c r="I51" s="8">
@@ -11117,52 +11401,55 @@
       </c>
       <c r="U51" s="8">
         <v>60</v>
       </c>
       <c r="V51" s="8">
         <v>51</v>
       </c>
       <c r="W51" s="8">
         <v>28</v>
       </c>
       <c r="X51" s="8">
         <v>35</v>
       </c>
       <c r="Y51" s="8">
         <v>46</v>
       </c>
       <c r="Z51" s="28">
         <v>44</v>
       </c>
       <c r="AA51" s="26">
         <v>51</v>
       </c>
       <c r="AB51" s="35">
         <v>44</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="8">
         <v>44</v>
       </c>
       <c r="C52" s="8">
         <v>28</v>
       </c>
       <c r="D52" s="8">
         <v>67</v>
       </c>
       <c r="E52" s="8">
         <v>45</v>
       </c>
       <c r="F52" s="11">
         <v>60</v>
       </c>
       <c r="G52" s="11">
         <v>51</v>
       </c>
       <c r="H52" s="8">
         <v>42</v>
       </c>
       <c r="I52" s="8">
@@ -11203,52 +11490,55 @@
       </c>
       <c r="U52" s="8">
         <v>57</v>
       </c>
       <c r="V52" s="8">
         <v>40</v>
       </c>
       <c r="W52" s="8">
         <v>67</v>
       </c>
       <c r="X52" s="8">
         <v>37</v>
       </c>
       <c r="Y52" s="8">
         <v>35</v>
       </c>
       <c r="Z52" s="28">
         <v>82</v>
       </c>
       <c r="AA52" s="26">
         <v>83</v>
       </c>
       <c r="AB52" s="35">
         <v>91</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>94</v>
       </c>
       <c r="C53" s="9">
         <v>103</v>
       </c>
       <c r="D53" s="9">
         <v>105</v>
       </c>
       <c r="E53" s="9">
         <v>129</v>
       </c>
       <c r="F53" s="12">
         <v>84</v>
       </c>
       <c r="G53" s="12">
         <v>74</v>
       </c>
       <c r="H53" s="12">
         <v>73</v>
       </c>
       <c r="I53" s="12">
@@ -11289,109 +11579,113 @@
       </c>
       <c r="U53" s="12">
         <v>126</v>
       </c>
       <c r="V53" s="12">
         <v>132</v>
       </c>
       <c r="W53" s="12">
         <v>113</v>
       </c>
       <c r="X53" s="12">
         <v>106</v>
       </c>
       <c r="Y53" s="12">
         <v>117</v>
       </c>
       <c r="Z53" s="29">
         <v>111</v>
       </c>
       <c r="AA53" s="31">
         <v>150</v>
       </c>
       <c r="AB53" s="36">
         <v>151</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="34">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
       <c r="E54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A38:Y38"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="N28" workbookViewId="0">
-      <selection activeCell="AC54" sqref="AC54"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AF25" sqref="AF25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="19" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="19" bestFit="1" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="25" max="25" width="7.109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="19" customWidth="1"/>
+    <col min="4" max="4" width="4.85546875" style="19" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="19" customWidth="1"/>
+    <col min="6" max="8" width="4.85546875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="19" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="19" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="19" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="19" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="19" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="19" customWidth="1"/>
+    <col min="16" max="16" width="4.85546875" style="19" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="19" customWidth="1"/>
+    <col min="18" max="18" width="5.42578125" style="19" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="19" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="19" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="19" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="19" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="19" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="19" customWidth="1"/>
     <col min="26" max="27" width="8" style="19" customWidth="1"/>
-    <col min="28" max="28" width="9.44140625" style="19" customWidth="1"/>
-    <col min="29" max="16384" width="9.109375" style="19"/>
+    <col min="28" max="28" width="9.42578125" style="19" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="19" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
+    <row r="1" spans="1:37" ht="12.75">
       <c r="A1" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
       <c r="U1" s="42"/>
       <c r="V1" s="42"/>
       <c r="W1" s="42"/>
@@ -11672,50 +11966,53 @@
       </c>
       <c r="U7" s="11">
         <v>2942</v>
       </c>
       <c r="V7" s="11">
         <v>2744</v>
       </c>
       <c r="W7" s="11">
         <v>2371</v>
       </c>
       <c r="X7" s="11">
         <v>2217</v>
       </c>
       <c r="Y7" s="11">
         <v>1959</v>
       </c>
       <c r="Z7" s="11">
         <v>2477</v>
       </c>
       <c r="AA7" s="11">
         <v>2570</v>
       </c>
       <c r="AB7" s="1">
         <v>2697</v>
       </c>
+      <c r="AC7" s="1">
+        <v>2378</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="8">
         <v>567</v>
       </c>
       <c r="C8" s="8">
         <v>477</v>
       </c>
       <c r="D8" s="8">
         <v>456</v>
       </c>
       <c r="E8" s="8">
         <v>783</v>
       </c>
       <c r="F8" s="8">
         <v>529</v>
       </c>
       <c r="G8" s="8">
         <v>502</v>
       </c>
       <c r="H8" s="8">
         <v>652</v>
@@ -11758,50 +12055,53 @@
       </c>
       <c r="U8" s="11">
         <v>781</v>
       </c>
       <c r="V8" s="11">
         <v>754</v>
       </c>
       <c r="W8" s="11">
         <v>644</v>
       </c>
       <c r="X8" s="11">
         <v>533</v>
       </c>
       <c r="Y8" s="11">
         <v>512</v>
       </c>
       <c r="Z8" s="11">
         <v>771</v>
       </c>
       <c r="AA8" s="11">
         <v>655</v>
       </c>
       <c r="AB8" s="1">
         <v>754</v>
       </c>
+      <c r="AC8" s="1">
+        <v>699</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>189</v>
       </c>
       <c r="C9" s="8">
         <v>143</v>
       </c>
       <c r="D9" s="8">
         <v>130</v>
       </c>
       <c r="E9" s="8">
         <v>153</v>
       </c>
       <c r="F9" s="8">
         <v>125</v>
       </c>
       <c r="G9" s="8">
         <v>137</v>
       </c>
       <c r="H9" s="8">
         <v>191</v>
@@ -11844,50 +12144,53 @@
       </c>
       <c r="U9" s="11">
         <v>191</v>
       </c>
       <c r="V9" s="11">
         <v>203</v>
       </c>
       <c r="W9" s="11">
         <v>179</v>
       </c>
       <c r="X9" s="11">
         <v>190</v>
       </c>
       <c r="Y9" s="11">
         <v>147</v>
       </c>
       <c r="Z9" s="11">
         <v>180</v>
       </c>
       <c r="AA9" s="11">
         <v>228</v>
       </c>
       <c r="AB9" s="1">
         <v>193</v>
       </c>
+      <c r="AC9" s="1">
+        <v>179</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>94</v>
       </c>
       <c r="C10" s="8">
         <v>70</v>
       </c>
       <c r="D10" s="8">
         <v>72</v>
       </c>
       <c r="E10" s="8">
         <v>77</v>
       </c>
       <c r="F10" s="8">
         <v>66</v>
       </c>
       <c r="G10" s="8">
         <v>90</v>
       </c>
       <c r="H10" s="8">
         <v>113</v>
@@ -11930,50 +12233,53 @@
       </c>
       <c r="U10" s="11">
         <v>126</v>
       </c>
       <c r="V10" s="11">
         <v>106</v>
       </c>
       <c r="W10" s="11">
         <v>126</v>
       </c>
       <c r="X10" s="11">
         <v>81</v>
       </c>
       <c r="Y10" s="11">
         <v>69</v>
       </c>
       <c r="Z10" s="11">
         <v>98</v>
       </c>
       <c r="AA10" s="11">
         <v>94</v>
       </c>
       <c r="AB10" s="1">
         <v>106</v>
       </c>
+      <c r="AC10" s="1">
+        <v>72</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>119</v>
       </c>
       <c r="C11" s="8">
         <v>150</v>
       </c>
       <c r="D11" s="8">
         <v>110</v>
       </c>
       <c r="E11" s="8">
         <v>117</v>
       </c>
       <c r="F11" s="8">
         <v>93</v>
       </c>
       <c r="G11" s="8">
         <v>124</v>
       </c>
       <c r="H11" s="8">
         <v>133</v>
@@ -12016,50 +12322,53 @@
       </c>
       <c r="U11" s="11">
         <v>140</v>
       </c>
       <c r="V11" s="11">
         <v>149</v>
       </c>
       <c r="W11" s="11">
         <v>136</v>
       </c>
       <c r="X11" s="11">
         <v>122</v>
       </c>
       <c r="Y11" s="11">
         <v>103</v>
       </c>
       <c r="Z11" s="11">
         <v>158</v>
       </c>
       <c r="AA11" s="11">
         <v>151</v>
       </c>
       <c r="AB11" s="1">
         <v>151</v>
       </c>
+      <c r="AC11" s="1">
+        <v>121</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>101</v>
       </c>
       <c r="C12" s="8">
         <v>98</v>
       </c>
       <c r="D12" s="8">
         <v>93</v>
       </c>
       <c r="E12" s="8">
         <v>106</v>
       </c>
       <c r="F12" s="8">
         <v>65</v>
       </c>
       <c r="G12" s="8">
         <v>67</v>
       </c>
       <c r="H12" s="8">
         <v>95</v>
@@ -12102,50 +12411,53 @@
       </c>
       <c r="U12" s="11">
         <v>127</v>
       </c>
       <c r="V12" s="11">
         <v>127</v>
       </c>
       <c r="W12" s="11">
         <v>122</v>
       </c>
       <c r="X12" s="11">
         <v>93</v>
       </c>
       <c r="Y12" s="11">
         <v>86</v>
       </c>
       <c r="Z12" s="11">
         <v>124</v>
       </c>
       <c r="AA12" s="11">
         <v>118</v>
       </c>
       <c r="AB12" s="1">
         <v>111</v>
       </c>
+      <c r="AC12" s="1">
+        <v>111</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>127</v>
       </c>
       <c r="C13" s="8">
         <v>94</v>
       </c>
       <c r="D13" s="8">
         <v>73</v>
       </c>
       <c r="E13" s="8">
         <v>106</v>
       </c>
       <c r="F13" s="8">
         <v>87</v>
       </c>
       <c r="G13" s="8">
         <v>94</v>
       </c>
       <c r="H13" s="8">
         <v>132</v>
@@ -12188,50 +12500,53 @@
       </c>
       <c r="U13" s="11">
         <v>122</v>
       </c>
       <c r="V13" s="11">
         <v>136</v>
       </c>
       <c r="W13" s="11">
         <v>129</v>
       </c>
       <c r="X13" s="11">
         <v>113</v>
       </c>
       <c r="Y13" s="11">
         <v>95</v>
       </c>
       <c r="Z13" s="11">
         <v>121</v>
       </c>
       <c r="AA13" s="11">
         <v>81</v>
       </c>
       <c r="AB13" s="1">
         <v>125</v>
       </c>
+      <c r="AC13" s="1">
+        <v>99</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8">
         <v>271</v>
       </c>
       <c r="C14" s="8">
         <v>213</v>
       </c>
       <c r="D14" s="8">
         <v>189</v>
       </c>
       <c r="E14" s="8">
         <v>247</v>
       </c>
       <c r="F14" s="8">
         <v>176</v>
       </c>
       <c r="G14" s="8">
         <v>250</v>
       </c>
       <c r="H14" s="8">
         <v>279</v>
@@ -12274,50 +12589,53 @@
       </c>
       <c r="U14" s="11">
         <v>347</v>
       </c>
       <c r="V14" s="11">
         <v>266</v>
       </c>
       <c r="W14" s="11">
         <v>222</v>
       </c>
       <c r="X14" s="11">
         <v>232</v>
       </c>
       <c r="Y14" s="11">
         <v>217</v>
       </c>
       <c r="Z14" s="11">
         <v>275</v>
       </c>
       <c r="AA14" s="11">
         <v>279</v>
       </c>
       <c r="AB14" s="1">
         <v>318</v>
       </c>
+      <c r="AC14" s="1">
+        <v>241</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="8">
         <v>91</v>
       </c>
       <c r="C15" s="8">
         <v>59</v>
       </c>
       <c r="D15" s="8">
         <v>72</v>
       </c>
       <c r="E15" s="8">
         <v>67</v>
       </c>
       <c r="F15" s="8">
         <v>73</v>
       </c>
       <c r="G15" s="8">
         <v>60</v>
       </c>
       <c r="H15" s="8">
         <v>80</v>
@@ -12360,50 +12678,53 @@
       </c>
       <c r="U15" s="11">
         <v>142</v>
       </c>
       <c r="V15" s="11">
         <v>119</v>
       </c>
       <c r="W15" s="11">
         <v>79</v>
       </c>
       <c r="X15" s="11">
         <v>104</v>
       </c>
       <c r="Y15" s="11">
         <v>74</v>
       </c>
       <c r="Z15" s="11">
         <v>86</v>
       </c>
       <c r="AA15" s="11">
         <v>118</v>
       </c>
       <c r="AB15" s="1">
         <v>87</v>
       </c>
+      <c r="AC15" s="1">
+        <v>120</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="8">
         <v>94</v>
       </c>
       <c r="C16" s="8">
         <v>124</v>
       </c>
       <c r="D16" s="8">
         <v>70</v>
       </c>
       <c r="E16" s="8">
         <v>83</v>
       </c>
       <c r="F16" s="8">
         <v>72</v>
       </c>
       <c r="G16" s="8">
         <v>92</v>
       </c>
       <c r="H16" s="8">
         <v>94</v>
@@ -12446,52 +12767,55 @@
       </c>
       <c r="U16" s="11">
         <v>95</v>
       </c>
       <c r="V16" s="11">
         <v>103</v>
       </c>
       <c r="W16" s="11">
         <v>101</v>
       </c>
       <c r="X16" s="11">
         <v>85</v>
       </c>
       <c r="Y16" s="11">
         <v>96</v>
       </c>
       <c r="Z16" s="11">
         <v>89</v>
       </c>
       <c r="AA16" s="11">
         <v>123</v>
       </c>
       <c r="AB16" s="1">
         <v>103</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="1">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="8">
         <v>93</v>
       </c>
       <c r="C17" s="8">
         <v>79</v>
       </c>
       <c r="D17" s="8">
         <v>63</v>
       </c>
       <c r="E17" s="8">
         <v>64</v>
       </c>
       <c r="F17" s="8">
         <v>61</v>
       </c>
       <c r="G17" s="8">
         <v>66</v>
       </c>
       <c r="H17" s="8">
         <v>99</v>
       </c>
       <c r="I17" s="8">
@@ -12532,52 +12856,55 @@
       </c>
       <c r="U17" s="11">
         <v>146</v>
       </c>
       <c r="V17" s="11">
         <v>140</v>
       </c>
       <c r="W17" s="11">
         <v>96</v>
       </c>
       <c r="X17" s="11">
         <v>88</v>
       </c>
       <c r="Y17" s="11">
         <v>97</v>
       </c>
       <c r="Z17" s="11">
         <v>91</v>
       </c>
       <c r="AA17" s="11">
         <v>111</v>
       </c>
       <c r="AB17" s="1">
         <v>154</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="1">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>175</v>
       </c>
       <c r="C18" s="8">
         <v>147</v>
       </c>
       <c r="D18" s="8">
         <v>150</v>
       </c>
       <c r="E18" s="8">
         <v>157</v>
       </c>
       <c r="F18" s="8">
         <v>152</v>
       </c>
       <c r="G18" s="8">
         <v>171</v>
       </c>
       <c r="H18" s="8">
         <v>211</v>
       </c>
       <c r="I18" s="8">
@@ -12618,52 +12945,55 @@
       </c>
       <c r="U18" s="11">
         <v>264</v>
       </c>
       <c r="V18" s="11">
         <v>215</v>
       </c>
       <c r="W18" s="11">
         <v>191</v>
       </c>
       <c r="X18" s="11">
         <v>206</v>
       </c>
       <c r="Y18" s="11">
         <v>163</v>
       </c>
       <c r="Z18" s="11">
         <v>182</v>
       </c>
       <c r="AA18" s="11">
         <v>210</v>
       </c>
       <c r="AB18" s="1">
         <v>198</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>66</v>
       </c>
       <c r="C19" s="8">
         <v>45</v>
       </c>
       <c r="D19" s="8">
         <v>47</v>
       </c>
       <c r="E19" s="8">
         <v>46</v>
       </c>
       <c r="F19" s="8">
         <v>41</v>
       </c>
       <c r="G19" s="8">
         <v>47</v>
       </c>
       <c r="H19" s="8">
         <v>65</v>
       </c>
       <c r="I19" s="8">
@@ -12704,52 +13034,55 @@
       </c>
       <c r="U19" s="11">
         <v>88</v>
       </c>
       <c r="V19" s="11">
         <v>83</v>
       </c>
       <c r="W19" s="11">
         <v>65</v>
       </c>
       <c r="X19" s="11">
         <v>75</v>
       </c>
       <c r="Y19" s="11">
         <v>64</v>
       </c>
       <c r="Z19" s="11">
         <v>63</v>
       </c>
       <c r="AA19" s="11">
         <v>63</v>
       </c>
       <c r="AB19" s="1">
         <v>77</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="1">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="8">
         <v>121</v>
       </c>
       <c r="C20" s="8">
         <v>91</v>
       </c>
       <c r="D20" s="8">
         <v>93</v>
       </c>
       <c r="E20" s="8">
         <v>76</v>
       </c>
       <c r="F20" s="8">
         <v>94</v>
       </c>
       <c r="G20" s="8">
         <v>91</v>
       </c>
       <c r="H20" s="8">
         <v>119</v>
       </c>
       <c r="I20" s="8">
@@ -12790,52 +13123,55 @@
       </c>
       <c r="U20" s="11">
         <v>176</v>
       </c>
       <c r="V20" s="11">
         <v>135</v>
       </c>
       <c r="W20" s="11">
         <v>122</v>
       </c>
       <c r="X20" s="11">
         <v>133</v>
       </c>
       <c r="Y20" s="11">
         <v>87</v>
       </c>
       <c r="Z20" s="11">
         <v>101</v>
       </c>
       <c r="AA20" s="11">
         <v>116</v>
       </c>
       <c r="AB20" s="1">
         <v>135</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="1">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="8">
         <v>131</v>
       </c>
       <c r="C21" s="8">
         <v>125</v>
       </c>
       <c r="D21" s="8">
         <v>115</v>
       </c>
       <c r="E21" s="8">
         <v>130</v>
       </c>
       <c r="F21" s="8">
         <v>128</v>
       </c>
       <c r="G21" s="8">
         <v>124</v>
       </c>
       <c r="H21" s="8">
         <v>147</v>
       </c>
       <c r="I21" s="8">
@@ -12876,81 +13212,85 @@
       </c>
       <c r="U21" s="11">
         <v>197</v>
       </c>
       <c r="V21" s="11">
         <v>208</v>
       </c>
       <c r="W21" s="11">
         <v>159</v>
       </c>
       <c r="X21" s="11">
         <v>162</v>
       </c>
       <c r="Y21" s="11">
         <v>149</v>
       </c>
       <c r="Z21" s="11">
         <v>138</v>
       </c>
       <c r="AA21" s="11">
         <v>223</v>
       </c>
       <c r="AB21" s="1">
         <v>185</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="1">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="1"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="1">
         <v>731</v>
       </c>
       <c r="C23" s="8">
         <v>650</v>
       </c>
       <c r="D23" s="8">
         <v>580</v>
       </c>
       <c r="E23" s="8">
         <v>936</v>
       </c>
       <c r="F23" s="8">
         <v>642</v>
       </c>
       <c r="G23" s="8">
         <v>615</v>
       </c>
       <c r="H23" s="8">
         <v>811</v>
       </c>
       <c r="I23" s="8">
@@ -12991,52 +13331,55 @@
       </c>
       <c r="U23" s="11">
         <v>973</v>
       </c>
       <c r="V23" s="11">
         <v>917</v>
       </c>
       <c r="W23" s="11">
         <v>804</v>
       </c>
       <c r="X23" s="11">
         <v>692</v>
       </c>
       <c r="Y23" s="11">
         <v>646</v>
       </c>
       <c r="Z23" s="11">
         <v>907</v>
       </c>
       <c r="AA23" s="11">
         <v>854</v>
       </c>
       <c r="AB23" s="1">
         <v>931</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="1">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1">
         <v>567</v>
       </c>
       <c r="C24" s="8">
         <v>477</v>
       </c>
       <c r="D24" s="8">
         <v>456</v>
       </c>
       <c r="E24" s="8">
         <v>783</v>
       </c>
       <c r="F24" s="8">
         <v>529</v>
       </c>
       <c r="G24" s="8">
         <v>502</v>
       </c>
       <c r="H24" s="8">
         <v>652</v>
       </c>
       <c r="I24" s="8">
@@ -13077,52 +13420,55 @@
       </c>
       <c r="U24" s="11">
         <v>781</v>
       </c>
       <c r="V24" s="11">
         <v>754</v>
       </c>
       <c r="W24" s="11">
         <v>644</v>
       </c>
       <c r="X24" s="11">
         <v>533</v>
       </c>
       <c r="Y24" s="11">
         <v>512</v>
       </c>
       <c r="Z24" s="11">
         <v>771</v>
       </c>
       <c r="AA24" s="11">
         <v>655</v>
       </c>
       <c r="AB24" s="1">
         <v>754</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="1">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="8" t="s">
@@ -13163,52 +13509,55 @@
       </c>
       <c r="U25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
@@ -13249,52 +13598,55 @@
       </c>
       <c r="U26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="1">
         <v>37</v>
       </c>
       <c r="C27" s="8">
         <v>55</v>
       </c>
       <c r="D27" s="8">
         <v>32</v>
       </c>
       <c r="E27" s="8">
         <v>34</v>
       </c>
       <c r="F27" s="8">
         <v>25</v>
       </c>
       <c r="G27" s="8">
         <v>27</v>
       </c>
       <c r="H27" s="8">
         <v>43</v>
       </c>
       <c r="I27" s="8">
@@ -13335,52 +13687,55 @@
       </c>
       <c r="U27" s="11">
         <v>50</v>
       </c>
       <c r="V27" s="11">
         <v>35</v>
       </c>
       <c r="W27" s="11">
         <v>42</v>
       </c>
       <c r="X27" s="11">
         <v>48</v>
       </c>
       <c r="Y27" s="11">
         <v>25</v>
       </c>
       <c r="Z27" s="11">
         <v>45</v>
       </c>
       <c r="AA27" s="11">
         <v>47</v>
       </c>
       <c r="AB27" s="1">
         <v>55</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="8" t="s">
@@ -13421,52 +13776,55 @@
       </c>
       <c r="U28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="8" t="s">
@@ -13507,52 +13865,55 @@
       </c>
       <c r="U29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="8" t="s">
@@ -13593,52 +13954,55 @@
       </c>
       <c r="U30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="1">
         <v>46</v>
       </c>
       <c r="C31" s="8">
         <v>27</v>
       </c>
       <c r="D31" s="8">
         <v>26</v>
       </c>
       <c r="E31" s="8">
         <v>18</v>
       </c>
       <c r="F31" s="8">
         <v>21</v>
       </c>
       <c r="G31" s="8">
         <v>19</v>
       </c>
       <c r="H31" s="8">
         <v>28</v>
       </c>
       <c r="I31" s="8">
@@ -13679,52 +14043,55 @@
       </c>
       <c r="U31" s="11">
         <v>37</v>
       </c>
       <c r="V31" s="11">
         <v>33</v>
       </c>
       <c r="W31" s="11">
         <v>26</v>
       </c>
       <c r="X31" s="11">
         <v>30</v>
       </c>
       <c r="Y31" s="11">
         <v>16</v>
       </c>
       <c r="Z31" s="11">
         <v>27</v>
       </c>
       <c r="AA31" s="11">
         <v>56</v>
       </c>
       <c r="AB31" s="1">
         <v>27</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="1">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>46</v>
       </c>
       <c r="D32" s="8">
         <v>23</v>
       </c>
       <c r="E32" s="8">
         <v>49</v>
       </c>
       <c r="F32" s="8">
         <v>25</v>
       </c>
       <c r="G32" s="8">
         <v>23</v>
       </c>
       <c r="H32" s="8">
         <v>32</v>
       </c>
       <c r="I32" s="8">
@@ -13765,52 +14132,55 @@
       </c>
       <c r="U32" s="11">
         <v>32</v>
       </c>
       <c r="V32" s="11">
         <v>29</v>
       </c>
       <c r="W32" s="11">
         <v>47</v>
       </c>
       <c r="X32" s="11">
         <v>32</v>
       </c>
       <c r="Y32" s="11">
         <v>38</v>
       </c>
       <c r="Z32" s="11">
         <v>31</v>
       </c>
       <c r="AA32" s="11">
         <v>46</v>
       </c>
       <c r="AB32" s="1">
         <v>39</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="8" t="s">
@@ -13851,52 +14221,55 @@
       </c>
       <c r="U33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="1">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>45</v>
       </c>
       <c r="D34" s="8">
         <v>43</v>
       </c>
       <c r="E34" s="8">
         <v>52</v>
       </c>
       <c r="F34" s="8">
         <v>42</v>
       </c>
       <c r="G34" s="8">
         <v>44</v>
       </c>
       <c r="H34" s="8">
         <v>56</v>
       </c>
       <c r="I34" s="8">
@@ -13937,52 +14310,55 @@
       </c>
       <c r="U34" s="11">
         <v>73</v>
       </c>
       <c r="V34" s="11">
         <v>66</v>
       </c>
       <c r="W34" s="11">
         <v>45</v>
       </c>
       <c r="X34" s="11">
         <v>49</v>
       </c>
       <c r="Y34" s="11">
         <v>55</v>
       </c>
       <c r="Z34" s="11">
         <v>33</v>
       </c>
       <c r="AA34" s="11">
         <v>50</v>
       </c>
       <c r="AB34" s="1">
         <v>56</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="8" t="s">
@@ -14023,52 +14399,55 @@
       </c>
       <c r="U35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="8" t="s">
@@ -14109,52 +14488,55 @@
       </c>
       <c r="U36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="8" t="s">
@@ -14195,84 +14577,88 @@
       </c>
       <c r="U37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="37"/>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
       <c r="P38" s="37"/>
       <c r="Q38" s="37"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="37"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="37"/>
       <c r="Y38" s="37"/>
       <c r="Z38" s="24"/>
       <c r="AA38" s="24"/>
       <c r="AB38" s="24"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="1"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="6">
         <v>1508</v>
       </c>
       <c r="C39" s="8">
         <v>1265</v>
       </c>
       <c r="D39" s="8">
         <v>1153</v>
       </c>
       <c r="E39" s="8">
         <v>1276</v>
       </c>
       <c r="F39" s="8">
         <v>1120</v>
       </c>
       <c r="G39" s="8">
         <v>1300</v>
       </c>
       <c r="H39" s="8">
         <v>1599</v>
       </c>
       <c r="I39" s="8">
@@ -14310,55 +14696,58 @@
       </c>
       <c r="T39" s="11">
         <v>1837</v>
       </c>
       <c r="U39" s="11">
         <v>1969</v>
       </c>
       <c r="V39" s="11">
         <v>1827</v>
       </c>
       <c r="W39" s="11">
         <v>1567</v>
       </c>
       <c r="X39" s="11">
         <v>1525</v>
       </c>
       <c r="Y39" s="11">
         <v>1313</v>
       </c>
       <c r="Z39" s="11">
         <v>1570</v>
       </c>
       <c r="AA39" s="11">
         <v>1716</v>
       </c>
-      <c r="AB39" s="23">
+      <c r="AB39" s="1">
         <v>1766</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="1">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="8" t="s">
@@ -14399,52 +14788,55 @@
       </c>
       <c r="U40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="6">
         <v>189</v>
       </c>
       <c r="C41" s="8">
         <v>143</v>
       </c>
       <c r="D41" s="8">
         <v>130</v>
       </c>
       <c r="E41" s="8">
         <v>153</v>
       </c>
       <c r="F41" s="8">
         <v>125</v>
       </c>
       <c r="G41" s="8">
         <v>137</v>
       </c>
       <c r="H41" s="8">
         <v>191</v>
       </c>
       <c r="I41" s="8">
@@ -14485,52 +14877,55 @@
       </c>
       <c r="U41" s="11">
         <v>191</v>
       </c>
       <c r="V41" s="11">
         <v>203</v>
       </c>
       <c r="W41" s="11">
         <v>179</v>
       </c>
       <c r="X41" s="11">
         <v>190</v>
       </c>
       <c r="Y41" s="11">
         <v>147</v>
       </c>
       <c r="Z41" s="11">
         <v>180</v>
       </c>
       <c r="AA41" s="11">
         <v>228</v>
       </c>
       <c r="AB41" s="1">
         <v>193</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="1">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="6">
         <v>94</v>
       </c>
       <c r="C42" s="8">
         <v>70</v>
       </c>
       <c r="D42" s="8">
         <v>72</v>
       </c>
       <c r="E42" s="8">
         <v>77</v>
       </c>
       <c r="F42" s="8">
         <v>66</v>
       </c>
       <c r="G42" s="8">
         <v>90</v>
       </c>
       <c r="H42" s="8">
         <v>113</v>
       </c>
       <c r="I42" s="8">
@@ -14571,52 +14966,55 @@
       </c>
       <c r="U42" s="11">
         <v>126</v>
       </c>
       <c r="V42" s="11">
         <v>106</v>
       </c>
       <c r="W42" s="11">
         <v>126</v>
       </c>
       <c r="X42" s="11">
         <v>81</v>
       </c>
       <c r="Y42" s="11">
         <v>69</v>
       </c>
       <c r="Z42" s="11">
         <v>98</v>
       </c>
       <c r="AA42" s="11">
         <v>94</v>
       </c>
       <c r="AB42" s="1">
         <v>106</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="6">
         <v>82</v>
       </c>
       <c r="C43" s="8">
         <v>95</v>
       </c>
       <c r="D43" s="8">
         <v>78</v>
       </c>
       <c r="E43" s="8">
         <v>83</v>
       </c>
       <c r="F43" s="8">
         <v>68</v>
       </c>
       <c r="G43" s="8">
         <v>97</v>
       </c>
       <c r="H43" s="8">
         <v>90</v>
       </c>
       <c r="I43" s="8">
@@ -14657,52 +15055,55 @@
       </c>
       <c r="U43" s="11">
         <v>90</v>
       </c>
       <c r="V43" s="11">
         <v>114</v>
       </c>
       <c r="W43" s="11">
         <v>94</v>
       </c>
       <c r="X43" s="11">
         <v>74</v>
       </c>
       <c r="Y43" s="11">
         <v>78</v>
       </c>
       <c r="Z43" s="11">
         <v>113</v>
       </c>
       <c r="AA43" s="11">
         <v>104</v>
       </c>
       <c r="AB43" s="1">
         <v>96</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="8">
         <v>98</v>
       </c>
       <c r="D44" s="8">
         <v>93</v>
       </c>
       <c r="E44" s="8">
         <v>106</v>
       </c>
       <c r="F44" s="8">
         <v>65</v>
       </c>
       <c r="G44" s="8">
         <v>67</v>
       </c>
       <c r="H44" s="8">
         <v>95</v>
       </c>
       <c r="I44" s="8">
@@ -14743,52 +15144,55 @@
       </c>
       <c r="U44" s="11">
         <v>127</v>
       </c>
       <c r="V44" s="11">
         <v>127</v>
       </c>
       <c r="W44" s="11">
         <v>122</v>
       </c>
       <c r="X44" s="11">
         <v>93</v>
       </c>
       <c r="Y44" s="11">
         <v>86</v>
       </c>
       <c r="Z44" s="11">
         <v>124</v>
       </c>
       <c r="AA44" s="11">
         <v>118</v>
       </c>
       <c r="AB44" s="1">
         <v>111</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="1">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="6">
         <v>127</v>
       </c>
       <c r="C45" s="8">
         <v>94</v>
       </c>
       <c r="D45" s="8">
         <v>73</v>
       </c>
       <c r="E45" s="8">
         <v>106</v>
       </c>
       <c r="F45" s="8">
         <v>87</v>
       </c>
       <c r="G45" s="8">
         <v>94</v>
       </c>
       <c r="H45" s="8">
         <v>132</v>
       </c>
       <c r="I45" s="8">
@@ -14829,52 +15233,55 @@
       </c>
       <c r="U45" s="11">
         <v>122</v>
       </c>
       <c r="V45" s="11">
         <v>136</v>
       </c>
       <c r="W45" s="11">
         <v>129</v>
       </c>
       <c r="X45" s="11">
         <v>113</v>
       </c>
       <c r="Y45" s="11">
         <v>95</v>
       </c>
       <c r="Z45" s="11">
         <v>121</v>
       </c>
       <c r="AA45" s="11">
         <v>81</v>
       </c>
       <c r="AB45" s="1">
         <v>125</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="6">
         <v>271</v>
       </c>
       <c r="C46" s="8">
         <v>213</v>
       </c>
       <c r="D46" s="8">
         <v>189</v>
       </c>
       <c r="E46" s="8">
         <v>247</v>
       </c>
       <c r="F46" s="8">
         <v>176</v>
       </c>
       <c r="G46" s="8">
         <v>250</v>
       </c>
       <c r="H46" s="8">
         <v>279</v>
       </c>
       <c r="I46" s="8">
@@ -14915,52 +15322,55 @@
       </c>
       <c r="U46" s="11">
         <v>347</v>
       </c>
       <c r="V46" s="11">
         <v>266</v>
       </c>
       <c r="W46" s="11">
         <v>222</v>
       </c>
       <c r="X46" s="11">
         <v>232</v>
       </c>
       <c r="Y46" s="11">
         <v>217</v>
       </c>
       <c r="Z46" s="11">
         <v>275</v>
       </c>
       <c r="AA46" s="11">
         <v>279</v>
       </c>
       <c r="AB46" s="1">
         <v>318</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="1">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="6">
         <v>45</v>
       </c>
       <c r="C47" s="8">
         <v>32</v>
       </c>
       <c r="D47" s="8">
         <v>46</v>
       </c>
       <c r="E47" s="8">
         <v>49</v>
       </c>
       <c r="F47" s="8">
         <v>52</v>
       </c>
       <c r="G47" s="8">
         <v>41</v>
       </c>
       <c r="H47" s="8">
         <v>52</v>
       </c>
       <c r="I47" s="8">
@@ -15001,52 +15411,55 @@
       </c>
       <c r="U47" s="11">
         <v>105</v>
       </c>
       <c r="V47" s="11">
         <v>86</v>
       </c>
       <c r="W47" s="11">
         <v>53</v>
       </c>
       <c r="X47" s="11">
         <v>74</v>
       </c>
       <c r="Y47" s="11">
         <v>58</v>
       </c>
       <c r="Z47" s="11">
         <v>59</v>
       </c>
       <c r="AA47" s="11">
         <v>62</v>
       </c>
       <c r="AB47" s="1">
         <v>60</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="1">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="6">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>78</v>
       </c>
       <c r="D48" s="8">
         <v>47</v>
       </c>
       <c r="E48" s="8">
         <v>34</v>
       </c>
       <c r="F48" s="8">
         <v>47</v>
       </c>
       <c r="G48" s="8">
         <v>69</v>
       </c>
       <c r="H48" s="8">
         <v>62</v>
       </c>
       <c r="I48" s="8">
@@ -15087,52 +15500,55 @@
       </c>
       <c r="U48" s="11">
         <v>63</v>
       </c>
       <c r="V48" s="11">
         <v>74</v>
       </c>
       <c r="W48" s="11">
         <v>54</v>
       </c>
       <c r="X48" s="11">
         <v>53</v>
       </c>
       <c r="Y48" s="11">
         <v>58</v>
       </c>
       <c r="Z48" s="11">
         <v>58</v>
       </c>
       <c r="AA48" s="11">
         <v>77</v>
       </c>
       <c r="AB48" s="1">
         <v>64</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="6">
         <v>93</v>
       </c>
       <c r="C49" s="8">
         <v>79</v>
       </c>
       <c r="D49" s="8">
         <v>63</v>
       </c>
       <c r="E49" s="8">
         <v>64</v>
       </c>
       <c r="F49" s="8">
         <v>61</v>
       </c>
       <c r="G49" s="8">
         <v>66</v>
       </c>
       <c r="H49" s="8">
         <v>99</v>
       </c>
       <c r="I49" s="8">
@@ -15173,52 +15589,55 @@
       </c>
       <c r="U49" s="11">
         <v>146</v>
       </c>
       <c r="V49" s="11">
         <v>140</v>
       </c>
       <c r="W49" s="11">
         <v>96</v>
       </c>
       <c r="X49" s="11">
         <v>88</v>
       </c>
       <c r="Y49" s="11">
         <v>97</v>
       </c>
       <c r="Z49" s="11">
         <v>91</v>
       </c>
       <c r="AA49" s="11">
         <v>111</v>
       </c>
       <c r="AB49" s="1">
         <v>154</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="1">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="6">
         <v>133</v>
       </c>
       <c r="C50" s="8">
         <v>102</v>
       </c>
       <c r="D50" s="8">
         <v>107</v>
       </c>
       <c r="E50" s="8">
         <v>105</v>
       </c>
       <c r="F50" s="8">
         <v>110</v>
       </c>
       <c r="G50" s="8">
         <v>127</v>
       </c>
       <c r="H50" s="8">
         <v>155</v>
       </c>
       <c r="I50" s="8">
@@ -15259,52 +15678,55 @@
       </c>
       <c r="U50" s="11">
         <v>191</v>
       </c>
       <c r="V50" s="11">
         <v>149</v>
       </c>
       <c r="W50" s="11">
         <v>146</v>
       </c>
       <c r="X50" s="11">
         <v>157</v>
       </c>
       <c r="Y50" s="11">
         <v>108</v>
       </c>
       <c r="Z50" s="11">
         <v>149</v>
       </c>
       <c r="AA50" s="11">
         <v>160</v>
       </c>
       <c r="AB50" s="1">
         <v>142</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="1">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="6">
         <v>66</v>
       </c>
       <c r="C51" s="8">
         <v>45</v>
       </c>
       <c r="D51" s="8">
         <v>47</v>
       </c>
       <c r="E51" s="8">
         <v>46</v>
       </c>
       <c r="F51" s="8">
         <v>41</v>
       </c>
       <c r="G51" s="8">
         <v>47</v>
       </c>
       <c r="H51" s="8">
         <v>65</v>
       </c>
       <c r="I51" s="8">
@@ -15345,52 +15767,55 @@
       </c>
       <c r="U51" s="11">
         <v>88</v>
       </c>
       <c r="V51" s="11">
         <v>83</v>
       </c>
       <c r="W51" s="11">
         <v>65</v>
       </c>
       <c r="X51" s="11">
         <v>75</v>
       </c>
       <c r="Y51" s="11">
         <v>64</v>
       </c>
       <c r="Z51" s="11">
         <v>63</v>
       </c>
       <c r="AA51" s="11">
         <v>63</v>
       </c>
       <c r="AB51" s="1">
         <v>77</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="1">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="6">
         <v>121</v>
       </c>
       <c r="C52" s="8">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>93</v>
       </c>
       <c r="E52" s="8">
         <v>76</v>
       </c>
       <c r="F52" s="8">
         <v>94</v>
       </c>
       <c r="G52" s="8">
         <v>91</v>
       </c>
       <c r="H52" s="8">
         <v>119</v>
       </c>
       <c r="I52" s="8">
@@ -15431,52 +15856,55 @@
       </c>
       <c r="U52" s="11">
         <v>176</v>
       </c>
       <c r="V52" s="11">
         <v>135</v>
       </c>
       <c r="W52" s="11">
         <v>122</v>
       </c>
       <c r="X52" s="11">
         <v>133</v>
       </c>
       <c r="Y52" s="11">
         <v>87</v>
       </c>
       <c r="Z52" s="11">
         <v>101</v>
       </c>
       <c r="AA52" s="11">
         <v>116</v>
       </c>
       <c r="AB52" s="1">
         <v>135</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="1">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>131</v>
       </c>
       <c r="C53" s="9">
         <v>125</v>
       </c>
       <c r="D53" s="9">
         <v>115</v>
       </c>
       <c r="E53" s="9">
         <v>130</v>
       </c>
       <c r="F53" s="9">
         <v>128</v>
       </c>
       <c r="G53" s="12">
         <v>124</v>
       </c>
       <c r="H53" s="12">
         <v>147</v>
       </c>
       <c r="I53" s="12">
@@ -15516,50 +15944,53 @@
         <v>197</v>
       </c>
       <c r="U53" s="12">
         <v>197</v>
       </c>
       <c r="V53" s="12">
         <v>208</v>
       </c>
       <c r="W53" s="12">
         <v>159</v>
       </c>
       <c r="X53" s="12">
         <v>162</v>
       </c>
       <c r="Y53" s="12">
         <v>149</v>
       </c>
       <c r="Z53" s="12">
         <v>138</v>
       </c>
       <c r="AA53" s="12">
         <v>223</v>
       </c>
       <c r="AB53" s="34">
         <v>185</v>
+      </c>
+      <c r="AC53" s="34">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">