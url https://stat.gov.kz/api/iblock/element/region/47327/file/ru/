--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-210" windowWidth="13905" windowHeight="11490"/>
+    <workbookView xWindow="14472" yWindow="-216" windowWidth="13908" windowHeight="11496" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибывшие" sheetId="1" r:id="rId2"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1102" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -333,51 +333,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -442,50 +442,56 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -762,82 +768,82 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK578"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="U57" sqref="U57"/>
+    <sheetView topLeftCell="B1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AD53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" style="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="6.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="4" style="3" customWidth="1"/>
-    <col min="7" max="8" width="4.85546875" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="3" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="3" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="6" style="3" customWidth="1"/>
-    <col min="18" max="18" width="5.140625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="3"/>
+    <col min="18" max="18" width="5.109375" style="3" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="3" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="3" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="3" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="3" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="3" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="3" customWidth="1"/>
+    <col min="26" max="27" width="7.33203125" style="3" customWidth="1"/>
+    <col min="28" max="28" width="7.109375" style="3" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
@@ -1125,50 +1131,53 @@
       </c>
       <c r="V7" s="13">
         <v>-540</v>
       </c>
       <c r="W7" s="13">
         <v>-388</v>
       </c>
       <c r="X7" s="13">
         <v>-514</v>
       </c>
       <c r="Y7" s="13">
         <v>-447</v>
       </c>
       <c r="Z7" s="13">
         <v>-393</v>
       </c>
       <c r="AA7" s="13">
         <v>-155</v>
       </c>
       <c r="AB7" s="1">
         <v>-212</v>
       </c>
       <c r="AC7" s="1">
         <v>-132</v>
       </c>
+      <c r="AD7" s="1">
+        <v>-154</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="6">
         <v>31</v>
       </c>
       <c r="C8" s="6">
         <v>117</v>
       </c>
       <c r="D8" s="6">
         <v>62</v>
       </c>
       <c r="E8" s="6">
         <v>-188</v>
       </c>
       <c r="F8" s="6">
         <v>-59</v>
       </c>
       <c r="G8" s="6">
         <v>-22</v>
       </c>
       <c r="H8" s="6">
         <v>14</v>
@@ -1214,50 +1223,53 @@
       </c>
       <c r="V8" s="13">
         <v>106</v>
       </c>
       <c r="W8" s="13">
         <v>105</v>
       </c>
       <c r="X8" s="13">
         <v>105</v>
       </c>
       <c r="Y8" s="13">
         <v>29</v>
       </c>
       <c r="Z8" s="13">
         <v>-52</v>
       </c>
       <c r="AA8" s="13">
         <v>94</v>
       </c>
       <c r="AB8" s="1">
         <v>145</v>
       </c>
       <c r="AC8" s="1">
         <v>-2</v>
       </c>
+      <c r="AD8" s="1">
+        <v>-35</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>-92</v>
       </c>
       <c r="C9" s="6">
         <v>-75</v>
       </c>
       <c r="D9" s="6">
         <v>-41</v>
       </c>
       <c r="E9" s="6">
         <v>-54</v>
       </c>
       <c r="F9" s="6">
         <v>-39</v>
       </c>
       <c r="G9" s="6">
         <v>-57</v>
       </c>
       <c r="H9" s="6">
         <v>-92</v>
@@ -1303,50 +1315,54 @@
       </c>
       <c r="V9" s="13">
         <v>-94</v>
       </c>
       <c r="W9" s="13">
         <v>-65</v>
       </c>
       <c r="X9" s="13">
         <v>-94</v>
       </c>
       <c r="Y9" s="13">
         <v>-89</v>
       </c>
       <c r="Z9" s="13">
         <v>-66</v>
       </c>
       <c r="AA9" s="13">
         <v>-90</v>
       </c>
       <c r="AB9" s="1">
         <v>-37</v>
       </c>
       <c r="AC9" s="1">
         <v>21</v>
       </c>
+      <c r="AD9" s="1">
+        <v>-26</v>
+      </c>
+      <c r="AE9" s="23"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>-39</v>
       </c>
       <c r="C10" s="6">
         <v>-29</v>
       </c>
       <c r="D10" s="6">
         <v>-27</v>
       </c>
       <c r="E10" s="6">
         <v>-21</v>
       </c>
       <c r="F10" s="6">
         <v>-14</v>
       </c>
       <c r="G10" s="6">
         <v>-50</v>
       </c>
       <c r="H10" s="6">
         <v>-67</v>
@@ -1392,50 +1408,54 @@
       </c>
       <c r="V10" s="13">
         <v>-13</v>
       </c>
       <c r="W10" s="13">
         <v>-74</v>
       </c>
       <c r="X10" s="13">
         <v>-15</v>
       </c>
       <c r="Y10" s="13">
         <v>-33</v>
       </c>
       <c r="Z10" s="13">
         <v>-36</v>
       </c>
       <c r="AA10" s="13">
         <v>-47</v>
       </c>
       <c r="AB10" s="1">
         <v>-57</v>
       </c>
       <c r="AC10" s="1">
         <v>-16</v>
       </c>
+      <c r="AD10" s="1">
+        <v>-6</v>
+      </c>
+      <c r="AE10" s="23"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>-31</v>
       </c>
       <c r="C11" s="6">
         <v>-53</v>
       </c>
       <c r="D11" s="6">
         <v>-48</v>
       </c>
       <c r="E11" s="6">
         <v>-43</v>
       </c>
       <c r="F11" s="6">
         <v>-5</v>
       </c>
       <c r="G11" s="6">
         <v>-31</v>
       </c>
       <c r="H11" s="6">
         <v>-63</v>
@@ -1481,50 +1501,54 @@
       </c>
       <c r="V11" s="13">
         <v>-41</v>
       </c>
       <c r="W11" s="13">
         <v>-31</v>
       </c>
       <c r="X11" s="13">
         <v>-42</v>
       </c>
       <c r="Y11" s="13">
         <v>-41</v>
       </c>
       <c r="Z11" s="13">
         <v>-21</v>
       </c>
       <c r="AA11" s="13">
         <v>-21</v>
       </c>
       <c r="AB11" s="1">
         <v>-20</v>
       </c>
       <c r="AC11" s="1">
         <v>-35</v>
       </c>
+      <c r="AD11" s="1">
+        <v>-4</v>
+      </c>
+      <c r="AE11" s="23"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="6">
         <v>-30</v>
       </c>
       <c r="C12" s="6">
         <v>-45</v>
       </c>
       <c r="D12" s="6">
         <v>-35</v>
       </c>
       <c r="E12" s="6">
         <v>-48</v>
       </c>
       <c r="F12" s="6">
         <v>-18</v>
       </c>
       <c r="G12" s="6">
         <v>-8</v>
       </c>
       <c r="H12" s="6">
         <v>-43</v>
@@ -1570,50 +1594,54 @@
       </c>
       <c r="V12" s="13">
         <v>-18</v>
       </c>
       <c r="W12" s="13">
         <v>-36</v>
       </c>
       <c r="X12" s="13">
         <v>-42</v>
       </c>
       <c r="Y12" s="13">
         <v>-7</v>
       </c>
       <c r="Z12" s="13">
         <v>-65</v>
       </c>
       <c r="AA12" s="13">
         <v>-26</v>
       </c>
       <c r="AB12" s="1">
         <v>-24</v>
       </c>
       <c r="AC12" s="1">
         <v>-26</v>
       </c>
+      <c r="AD12" s="1">
+        <v>11</v>
+      </c>
+      <c r="AE12" s="23"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="6">
         <v>-35</v>
       </c>
       <c r="C13" s="6">
         <v>-55</v>
       </c>
       <c r="D13" s="6">
         <v>-8</v>
       </c>
       <c r="E13" s="6">
         <v>-27</v>
       </c>
       <c r="F13" s="6">
         <v>-34</v>
       </c>
       <c r="G13" s="6">
         <v>-23</v>
       </c>
       <c r="H13" s="6">
         <v>-61</v>
@@ -1659,50 +1687,54 @@
       </c>
       <c r="V13" s="13">
         <v>-81</v>
       </c>
       <c r="W13" s="13">
         <v>-57</v>
       </c>
       <c r="X13" s="13">
         <v>-57</v>
       </c>
       <c r="Y13" s="13">
         <v>-23</v>
       </c>
       <c r="Z13" s="13">
         <v>-56</v>
       </c>
       <c r="AA13" s="13">
         <v>-10</v>
       </c>
       <c r="AB13" s="1">
         <v>-31</v>
       </c>
       <c r="AC13" s="1">
         <v>-30</v>
       </c>
+      <c r="AD13" s="1">
+        <v>-19</v>
+      </c>
+      <c r="AE13" s="23"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>-22</v>
       </c>
       <c r="C14" s="6">
         <v>19</v>
       </c>
       <c r="D14" s="6">
         <v>-7</v>
       </c>
       <c r="E14" s="6">
         <v>309</v>
       </c>
       <c r="F14" s="6">
         <v>53</v>
       </c>
       <c r="G14" s="6">
         <v>-5</v>
       </c>
       <c r="H14" s="6">
         <v>-72</v>
@@ -1748,50 +1780,54 @@
       </c>
       <c r="V14" s="13">
         <v>17</v>
       </c>
       <c r="W14" s="13">
         <v>27</v>
       </c>
       <c r="X14" s="13">
         <v>-28</v>
       </c>
       <c r="Y14" s="13">
         <v>-30</v>
       </c>
       <c r="Z14" s="13">
         <v>-2</v>
       </c>
       <c r="AA14" s="13">
         <v>32</v>
       </c>
       <c r="AB14" s="1">
         <v>-35</v>
       </c>
       <c r="AC14" s="1">
         <v>19</v>
       </c>
+      <c r="AD14" s="1">
+        <v>22</v>
+      </c>
+      <c r="AE14" s="23"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="6">
         <v>-33</v>
       </c>
       <c r="C15" s="6">
         <v>3</v>
       </c>
       <c r="D15" s="6">
         <v>-3</v>
       </c>
       <c r="E15" s="6">
         <v>-14</v>
       </c>
       <c r="F15" s="6">
         <v>-25</v>
       </c>
       <c r="G15" s="6">
         <v>-8</v>
       </c>
       <c r="H15" s="6">
         <v>-29</v>
@@ -1837,50 +1873,54 @@
       </c>
       <c r="V15" s="13">
         <v>-61</v>
       </c>
       <c r="W15" s="13">
         <v>-13</v>
       </c>
       <c r="X15" s="13">
         <v>-38</v>
       </c>
       <c r="Y15" s="13">
         <v>-22</v>
       </c>
       <c r="Z15" s="13">
         <v>-14</v>
       </c>
       <c r="AA15" s="13">
         <v>11</v>
       </c>
       <c r="AB15" s="1">
         <v>0</v>
       </c>
       <c r="AC15" s="1">
         <v>-19</v>
       </c>
+      <c r="AD15" s="1">
+        <v>-32</v>
+      </c>
+      <c r="AE15" s="23"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="6">
         <v>-9</v>
       </c>
       <c r="C16" s="6">
         <v>-74</v>
       </c>
       <c r="D16" s="6">
         <v>-19</v>
       </c>
       <c r="E16" s="6">
         <v>-34</v>
       </c>
       <c r="F16" s="6">
         <v>-9</v>
       </c>
       <c r="G16" s="6">
         <v>-27</v>
       </c>
       <c r="H16" s="6">
         <v>-12</v>
@@ -1926,50 +1966,54 @@
       </c>
       <c r="V16" s="13">
         <v>-30</v>
       </c>
       <c r="W16" s="13">
         <v>-42</v>
       </c>
       <c r="X16" s="13">
         <v>-19</v>
       </c>
       <c r="Y16" s="13">
         <v>-50</v>
       </c>
       <c r="Z16" s="13">
         <v>-15</v>
       </c>
       <c r="AA16" s="13">
         <v>-12</v>
       </c>
       <c r="AB16" s="1">
         <v>4</v>
       </c>
       <c r="AC16" s="1">
         <v>5</v>
       </c>
+      <c r="AD16" s="1">
+        <v>-31</v>
+      </c>
+      <c r="AE16" s="23"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>-44</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>-7</v>
       </c>
       <c r="E17" s="6">
         <v>25</v>
       </c>
       <c r="F17" s="6">
         <v>-12</v>
       </c>
       <c r="G17" s="6">
         <v>-1</v>
       </c>
       <c r="H17" s="6">
         <v>-4</v>
@@ -2015,50 +2059,54 @@
       </c>
       <c r="V17" s="13">
         <v>-50</v>
       </c>
       <c r="W17" s="13">
         <v>3</v>
       </c>
       <c r="X17" s="13">
         <v>-19</v>
       </c>
       <c r="Y17" s="13">
         <v>-12</v>
       </c>
       <c r="Z17" s="13">
         <v>55</v>
       </c>
       <c r="AA17" s="13">
         <v>63</v>
       </c>
       <c r="AB17" s="1">
         <v>-19</v>
       </c>
       <c r="AC17" s="1">
         <v>13</v>
       </c>
+      <c r="AD17" s="1">
+        <v>58</v>
+      </c>
+      <c r="AE17" s="23"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="6">
         <v>-50</v>
       </c>
       <c r="C18" s="6">
         <v>-41</v>
       </c>
       <c r="D18" s="6">
         <v>-49</v>
       </c>
       <c r="E18" s="6">
         <v>-46</v>
       </c>
       <c r="F18" s="6">
         <v>-56</v>
       </c>
       <c r="G18" s="6">
         <v>-60</v>
       </c>
       <c r="H18" s="6">
         <v>-85</v>
@@ -2104,50 +2152,54 @@
       </c>
       <c r="V18" s="13">
         <v>-72</v>
       </c>
       <c r="W18" s="13">
         <v>-67</v>
       </c>
       <c r="X18" s="13">
         <v>-73</v>
       </c>
       <c r="Y18" s="13">
         <v>-67</v>
       </c>
       <c r="Z18" s="13">
         <v>-56</v>
       </c>
       <c r="AA18" s="13">
         <v>-31</v>
       </c>
       <c r="AB18" s="1">
         <v>-27</v>
       </c>
       <c r="AC18" s="1">
         <v>-39</v>
       </c>
+      <c r="AD18" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AE18" s="23"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6">
         <v>-33</v>
       </c>
       <c r="C19" s="6">
         <v>-20</v>
       </c>
       <c r="D19" s="6">
         <v>5</v>
       </c>
       <c r="E19" s="6">
         <v>-15</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="6">
         <v>-14</v>
       </c>
       <c r="H19" s="6">
         <v>-29</v>
@@ -2193,50 +2245,54 @@
       </c>
       <c r="V19" s="13">
         <v>-32</v>
       </c>
       <c r="W19" s="13">
         <v>-37</v>
       </c>
       <c r="X19" s="13">
         <v>-40</v>
       </c>
       <c r="Y19" s="13">
         <v>-18</v>
       </c>
       <c r="Z19" s="13">
         <v>-19</v>
       </c>
       <c r="AA19" s="13">
         <v>-12</v>
       </c>
       <c r="AB19" s="1">
         <v>-33</v>
       </c>
       <c r="AC19" s="1">
         <v>34</v>
       </c>
+      <c r="AD19" s="1">
+        <v>-21</v>
+      </c>
+      <c r="AE19" s="23"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="6">
         <v>-77</v>
       </c>
       <c r="C20" s="6">
         <v>-63</v>
       </c>
       <c r="D20" s="6">
         <v>-26</v>
       </c>
       <c r="E20" s="6">
         <v>-31</v>
       </c>
       <c r="F20" s="6">
         <v>-34</v>
       </c>
       <c r="G20" s="6">
         <v>-40</v>
       </c>
       <c r="H20" s="6">
         <v>-77</v>
@@ -2282,50 +2338,54 @@
       </c>
       <c r="V20" s="13">
         <v>-95</v>
       </c>
       <c r="W20" s="13">
         <v>-55</v>
       </c>
       <c r="X20" s="13">
         <v>-96</v>
       </c>
       <c r="Y20" s="13">
         <v>-52</v>
       </c>
       <c r="Z20" s="13">
         <v>-19</v>
       </c>
       <c r="AA20" s="13">
         <v>-33</v>
       </c>
       <c r="AB20" s="1">
         <v>-44</v>
       </c>
       <c r="AC20" s="1">
         <v>-29</v>
       </c>
+      <c r="AD20" s="1">
+        <v>-60</v>
+      </c>
+      <c r="AE20" s="23"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6">
         <v>-37</v>
       </c>
       <c r="C21" s="6">
         <v>-22</v>
       </c>
       <c r="D21" s="6">
         <v>-10</v>
       </c>
       <c r="E21" s="6">
         <v>-1</v>
       </c>
       <c r="F21" s="6">
         <v>-44</v>
       </c>
       <c r="G21" s="6">
         <v>-50</v>
       </c>
       <c r="H21" s="6">
         <v>-74</v>
@@ -2371,80 +2431,85 @@
       </c>
       <c r="V21" s="13">
         <v>-76</v>
       </c>
       <c r="W21" s="13">
         <v>-46</v>
       </c>
       <c r="X21" s="13">
         <v>-56</v>
       </c>
       <c r="Y21" s="13">
         <v>-32</v>
       </c>
       <c r="Z21" s="13">
         <v>-27</v>
       </c>
       <c r="AA21" s="13">
         <v>-73</v>
       </c>
       <c r="AB21" s="1">
         <v>-34</v>
       </c>
       <c r="AC21" s="1">
         <v>-28</v>
       </c>
+      <c r="AD21" s="1">
+        <v>-10</v>
+      </c>
+      <c r="AE21" s="23"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
       <c r="AC22" s="35"/>
+      <c r="AD22" s="1"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>9</v>
       </c>
       <c r="C23" s="6">
         <v>70</v>
       </c>
       <c r="D23" s="6">
         <v>54</v>
       </c>
       <c r="E23" s="6">
         <v>-209</v>
       </c>
       <c r="F23" s="6">
         <v>-31</v>
       </c>
       <c r="G23" s="6">
         <v>26</v>
       </c>
       <c r="H23" s="6">
         <v>8</v>
@@ -2490,50 +2555,54 @@
       </c>
       <c r="V23" s="13">
         <v>108</v>
       </c>
       <c r="W23" s="13">
         <v>86</v>
       </c>
       <c r="X23" s="13">
         <v>94</v>
       </c>
       <c r="Y23" s="13">
         <v>-9</v>
       </c>
       <c r="Z23" s="13">
         <v>-27</v>
       </c>
       <c r="AA23" s="13">
         <v>105</v>
       </c>
       <c r="AB23" s="1">
         <v>140</v>
       </c>
       <c r="AC23" s="1">
         <v>19</v>
       </c>
+      <c r="AD23" s="1">
+        <v>-60</v>
+      </c>
+      <c r="AF23" s="46"/>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6">
         <v>31</v>
       </c>
       <c r="C24" s="6">
         <v>117</v>
       </c>
       <c r="D24" s="6">
         <v>62</v>
       </c>
       <c r="E24" s="6">
         <v>-188</v>
       </c>
       <c r="F24" s="6">
         <v>-59</v>
       </c>
       <c r="G24" s="6">
         <v>-22</v>
       </c>
       <c r="H24" s="6">
         <v>14</v>
@@ -2579,50 +2648,54 @@
       </c>
       <c r="V24" s="13">
         <v>106</v>
       </c>
       <c r="W24" s="13">
         <v>105</v>
       </c>
       <c r="X24" s="13">
         <v>105</v>
       </c>
       <c r="Y24" s="13">
         <v>29</v>
       </c>
       <c r="Z24" s="13">
         <v>-52</v>
       </c>
       <c r="AA24" s="13">
         <v>94</v>
       </c>
       <c r="AB24" s="1">
         <v>145</v>
       </c>
       <c r="AC24" s="1">
         <v>-2</v>
       </c>
+      <c r="AD24" s="1">
+        <v>-35</v>
+      </c>
+      <c r="AF24" s="46"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>16</v>
@@ -2668,50 +2741,54 @@
       </c>
       <c r="V25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="AD25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="46"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>16</v>
@@ -2757,51 +2834,54 @@
       </c>
       <c r="V26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="23"/>
+      <c r="AD26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="46"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="6">
         <v>-3</v>
       </c>
       <c r="C27" s="6">
         <v>-21</v>
       </c>
       <c r="D27" s="6">
         <v>-1</v>
       </c>
       <c r="E27" s="6">
         <v>-9</v>
       </c>
       <c r="F27" s="6">
         <v>27</v>
       </c>
       <c r="G27" s="6">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>-8</v>
@@ -2847,51 +2927,54 @@
       </c>
       <c r="V27" s="13">
         <v>9</v>
       </c>
       <c r="W27" s="13">
         <v>-1</v>
       </c>
       <c r="X27" s="13">
         <v>-17</v>
       </c>
       <c r="Y27" s="13">
         <v>4</v>
       </c>
       <c r="Z27" s="13">
         <v>2</v>
       </c>
       <c r="AA27" s="13">
         <v>7</v>
       </c>
       <c r="AB27" s="1">
         <v>-10</v>
       </c>
       <c r="AC27" s="1">
         <v>-6</v>
       </c>
-      <c r="AF27" s="23"/>
+      <c r="AD27" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AF27" s="46"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>16</v>
@@ -2937,51 +3020,54 @@
       </c>
       <c r="V28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="23"/>
+      <c r="AD28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="46"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>16</v>
@@ -3027,51 +3113,54 @@
       </c>
       <c r="V29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="23"/>
+      <c r="AD29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="46"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>16</v>
@@ -3117,50 +3206,54 @@
       </c>
       <c r="V30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="AD30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="46"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="6">
         <v>-28</v>
       </c>
       <c r="C31" s="6">
         <v>-10</v>
       </c>
       <c r="D31" s="6">
         <v>-4</v>
       </c>
       <c r="E31" s="6">
         <v>2</v>
       </c>
       <c r="F31" s="6">
         <v>-7</v>
       </c>
       <c r="G31" s="6">
         <v>14</v>
       </c>
       <c r="H31" s="6">
         <v>-6</v>
@@ -3206,50 +3299,54 @@
       </c>
       <c r="V31" s="13">
         <v>-13</v>
       </c>
       <c r="W31" s="13">
         <v>-3</v>
       </c>
       <c r="X31" s="7">
         <v>-5</v>
       </c>
       <c r="Y31" s="13">
         <v>3</v>
       </c>
       <c r="Z31" s="13">
         <v>-6</v>
       </c>
       <c r="AA31" s="13">
         <v>-21</v>
       </c>
       <c r="AB31" s="1">
         <v>2</v>
       </c>
       <c r="AC31" s="1">
         <v>-13</v>
       </c>
+      <c r="AD31" s="1">
+        <v>-15</v>
+      </c>
+      <c r="AF31" s="46"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="6">
         <v>1</v>
       </c>
       <c r="C32" s="6">
         <v>-12</v>
       </c>
       <c r="D32" s="6">
         <v>4</v>
       </c>
       <c r="E32" s="6">
         <v>-14</v>
       </c>
       <c r="F32" s="6">
         <v>17</v>
       </c>
       <c r="G32" s="6">
         <v>24</v>
       </c>
       <c r="H32" s="6">
         <v>9</v>
@@ -3295,52 +3392,56 @@
       </c>
       <c r="V32" s="13">
         <v>16</v>
       </c>
       <c r="W32" s="13">
         <v>-24</v>
       </c>
       <c r="X32" s="13">
         <v>1</v>
       </c>
       <c r="Y32" s="13">
         <v>-17</v>
       </c>
       <c r="Z32" s="13">
         <v>16</v>
       </c>
       <c r="AA32" s="13">
         <v>13</v>
       </c>
       <c r="AB32" s="1">
         <v>10</v>
       </c>
       <c r="AC32" s="1">
         <v>19</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AD32" s="1">
+        <v>-8</v>
+      </c>
+      <c r="AF32" s="46"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="6" t="s">
@@ -3382,52 +3483,56 @@
       </c>
       <c r="V33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AD33" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="46"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="6">
         <v>8</v>
       </c>
       <c r="C34" s="6">
         <v>-4</v>
       </c>
       <c r="D34" s="6">
         <v>-7</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="6">
         <v>-9</v>
       </c>
       <c r="G34" s="6">
         <v>4</v>
       </c>
       <c r="H34" s="6">
         <v>-1</v>
       </c>
       <c r="I34" s="6">
@@ -3471,52 +3576,56 @@
       </c>
       <c r="V34" s="13">
         <v>-10</v>
       </c>
       <c r="W34" s="13">
         <v>9</v>
       </c>
       <c r="X34" s="13">
         <v>10</v>
       </c>
       <c r="Y34" s="13">
         <v>-28</v>
       </c>
       <c r="Z34" s="13">
         <v>13</v>
       </c>
       <c r="AA34" s="13">
         <v>12</v>
       </c>
       <c r="AB34" s="1">
         <v>-7</v>
       </c>
       <c r="AC34" s="1">
         <v>21</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AD34" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="46"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="6" t="s">
@@ -3557,55 +3666,59 @@
       </c>
       <c r="U35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AC35" s="1" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:30">
+      <c r="AC35" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD35" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="46"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="6" t="s">
@@ -3646,55 +3759,59 @@
       </c>
       <c r="U36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AC36" s="1" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:30">
+      <c r="AC36" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD36" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="46"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="6" t="s">
@@ -3735,87 +3852,93 @@
       </c>
       <c r="U37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AC37" s="1" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:30">
+      <c r="AC37" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD37" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="46"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="37"/>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
       <c r="P38" s="37"/>
       <c r="Q38" s="37"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="37"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="37"/>
       <c r="Y38" s="37"/>
       <c r="Z38" s="25"/>
       <c r="AA38" s="25"/>
       <c r="AC38" s="35"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AD38" s="1"/>
+      <c r="AF38" s="25"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="6">
         <v>-510</v>
       </c>
       <c r="C39" s="6">
         <v>-408</v>
       </c>
       <c r="D39" s="6">
         <v>-267</v>
       </c>
       <c r="E39" s="6">
         <v>21</v>
       </c>
       <c r="F39" s="6">
         <v>-265</v>
       </c>
       <c r="G39" s="6">
         <v>-422</v>
       </c>
       <c r="H39" s="6">
         <v>-702</v>
       </c>
       <c r="I39" s="6">
@@ -3859,53 +3982,56 @@
       </c>
       <c r="V39" s="13">
         <v>-648</v>
       </c>
       <c r="W39" s="13">
         <v>-474</v>
       </c>
       <c r="X39" s="13">
         <v>-608</v>
       </c>
       <c r="Y39" s="13">
         <v>-438</v>
       </c>
       <c r="Z39" s="13">
         <v>-366</v>
       </c>
       <c r="AA39" s="13">
         <v>-260</v>
       </c>
       <c r="AB39" s="1">
         <v>-352</v>
       </c>
       <c r="AC39" s="1">
         <v>-151</v>
       </c>
-      <c r="AD39" s="1"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AD39" s="1">
+        <v>-94</v>
+      </c>
+      <c r="AF39" s="25"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="6" t="s">
@@ -3949,53 +4075,55 @@
       </c>
       <c r="V40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AD40" s="1"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:30">
+      <c r="AD40" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="6">
         <v>-92</v>
       </c>
       <c r="C41" s="6">
         <v>-75</v>
       </c>
       <c r="D41" s="6">
         <v>-41</v>
       </c>
       <c r="E41" s="6">
         <v>-54</v>
       </c>
       <c r="F41" s="6">
         <v>-39</v>
       </c>
       <c r="G41" s="6">
         <v>-57</v>
       </c>
       <c r="H41" s="6">
         <v>-92</v>
       </c>
       <c r="I41" s="6">
@@ -4039,53 +4167,55 @@
       </c>
       <c r="V41" s="13">
         <v>-94</v>
       </c>
       <c r="W41" s="13">
         <v>-65</v>
       </c>
       <c r="X41" s="13">
         <v>-94</v>
       </c>
       <c r="Y41" s="13">
         <v>-89</v>
       </c>
       <c r="Z41" s="13">
         <v>-66</v>
       </c>
       <c r="AA41" s="13">
         <v>-90</v>
       </c>
       <c r="AB41" s="1">
         <v>-37</v>
       </c>
       <c r="AC41" s="1">
         <v>21</v>
       </c>
-      <c r="AD41" s="1"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:30">
+      <c r="AD41" s="1">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="6">
         <v>-39</v>
       </c>
       <c r="C42" s="6">
         <v>-29</v>
       </c>
       <c r="D42" s="6">
         <v>-27</v>
       </c>
       <c r="E42" s="6">
         <v>-21</v>
       </c>
       <c r="F42" s="6">
         <v>-14</v>
       </c>
       <c r="G42" s="6">
         <v>-50</v>
       </c>
       <c r="H42" s="6">
         <v>-67</v>
       </c>
       <c r="I42" s="6">
@@ -4129,53 +4259,55 @@
       </c>
       <c r="V42" s="13">
         <v>-13</v>
       </c>
       <c r="W42" s="13">
         <v>-74</v>
       </c>
       <c r="X42" s="13">
         <v>-15</v>
       </c>
       <c r="Y42" s="13">
         <v>-33</v>
       </c>
       <c r="Z42" s="13">
         <v>-36</v>
       </c>
       <c r="AA42" s="13">
         <v>-47</v>
       </c>
       <c r="AB42" s="1">
         <v>-57</v>
       </c>
       <c r="AC42" s="1">
         <v>-16</v>
       </c>
-      <c r="AD42" s="1"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:30">
+      <c r="AD42" s="1">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="6">
         <v>-28</v>
       </c>
       <c r="C43" s="6">
         <v>-32</v>
       </c>
       <c r="D43" s="6">
         <v>-47</v>
       </c>
       <c r="E43" s="6">
         <v>-34</v>
       </c>
       <c r="F43" s="6">
         <v>-32</v>
       </c>
       <c r="G43" s="6">
         <v>-37</v>
       </c>
       <c r="H43" s="6">
         <v>-55</v>
       </c>
       <c r="I43" s="6">
@@ -4219,53 +4351,55 @@
       </c>
       <c r="V43" s="13">
         <v>-50</v>
       </c>
       <c r="W43" s="13">
         <v>-30</v>
       </c>
       <c r="X43" s="13">
         <v>-25</v>
       </c>
       <c r="Y43" s="13">
         <v>-45</v>
       </c>
       <c r="Z43" s="13">
         <v>-23</v>
       </c>
       <c r="AA43" s="13">
         <v>-28</v>
       </c>
       <c r="AB43" s="1">
         <v>-10</v>
       </c>
       <c r="AC43" s="1">
         <v>-29</v>
       </c>
-      <c r="AD43" s="1"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:30">
+      <c r="AD43" s="1">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="6">
         <v>-30</v>
       </c>
       <c r="C44" s="6">
         <v>-45</v>
       </c>
       <c r="D44" s="6">
         <v>-35</v>
       </c>
       <c r="E44" s="6">
         <v>-48</v>
       </c>
       <c r="F44" s="6">
         <v>-18</v>
       </c>
       <c r="G44" s="6">
         <v>-8</v>
       </c>
       <c r="H44" s="6">
         <v>-43</v>
       </c>
       <c r="I44" s="6">
@@ -4309,53 +4443,55 @@
       </c>
       <c r="V44" s="13">
         <v>-18</v>
       </c>
       <c r="W44" s="13">
         <v>-36</v>
       </c>
       <c r="X44" s="13">
         <v>-42</v>
       </c>
       <c r="Y44" s="13">
         <v>-7</v>
       </c>
       <c r="Z44" s="13">
         <v>-65</v>
       </c>
       <c r="AA44" s="13">
         <v>-26</v>
       </c>
       <c r="AB44" s="1">
         <v>-24</v>
       </c>
       <c r="AC44" s="1">
         <v>-26</v>
       </c>
-      <c r="AD44" s="1"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:30">
+      <c r="AD44" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="6">
         <v>-35</v>
       </c>
       <c r="C45" s="6">
         <v>-55</v>
       </c>
       <c r="D45" s="6">
         <v>-8</v>
       </c>
       <c r="E45" s="6">
         <v>-27</v>
       </c>
       <c r="F45" s="6">
         <v>-34</v>
       </c>
       <c r="G45" s="6">
         <v>-23</v>
       </c>
       <c r="H45" s="6">
         <v>-61</v>
       </c>
       <c r="I45" s="6">
@@ -4399,53 +4535,55 @@
       </c>
       <c r="V45" s="13">
         <v>-81</v>
       </c>
       <c r="W45" s="13">
         <v>-57</v>
       </c>
       <c r="X45" s="13">
         <v>-57</v>
       </c>
       <c r="Y45" s="13">
         <v>-23</v>
       </c>
       <c r="Z45" s="13">
         <v>-56</v>
       </c>
       <c r="AA45" s="13">
         <v>-10</v>
       </c>
       <c r="AB45" s="1">
         <v>-31</v>
       </c>
       <c r="AC45" s="1">
         <v>-30</v>
       </c>
-      <c r="AD45" s="1"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:30">
+      <c r="AD45" s="1">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="6">
         <v>-22</v>
       </c>
       <c r="C46" s="6">
         <v>19</v>
       </c>
       <c r="D46" s="6">
         <v>-7</v>
       </c>
       <c r="E46" s="6">
         <v>309</v>
       </c>
       <c r="F46" s="6">
         <v>53</v>
       </c>
       <c r="G46" s="6">
         <v>-5</v>
       </c>
       <c r="H46" s="6">
         <v>-72</v>
       </c>
       <c r="I46" s="6">
@@ -4489,53 +4627,55 @@
       </c>
       <c r="V46" s="13">
         <v>17</v>
       </c>
       <c r="W46" s="13">
         <v>27</v>
       </c>
       <c r="X46" s="13">
         <v>-28</v>
       </c>
       <c r="Y46" s="13">
         <v>-30</v>
       </c>
       <c r="Z46" s="13">
         <v>-2</v>
       </c>
       <c r="AA46" s="13">
         <v>32</v>
       </c>
       <c r="AB46" s="1">
         <v>-35</v>
       </c>
       <c r="AC46" s="1">
         <v>19</v>
       </c>
-      <c r="AD46" s="1"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:30">
+      <c r="AD46" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="6">
         <v>-5</v>
       </c>
       <c r="C47" s="6">
         <v>13</v>
       </c>
       <c r="D47" s="6">
         <v>1</v>
       </c>
       <c r="E47" s="6">
         <v>-16</v>
       </c>
       <c r="F47" s="6">
         <v>-18</v>
       </c>
       <c r="G47" s="6">
         <v>-22</v>
       </c>
       <c r="H47" s="6">
         <v>-23</v>
       </c>
       <c r="I47" s="6">
@@ -4579,53 +4719,55 @@
       </c>
       <c r="V47" s="13">
         <v>-48</v>
       </c>
       <c r="W47" s="13">
         <v>-10</v>
       </c>
       <c r="X47" s="13">
         <v>-33</v>
       </c>
       <c r="Y47" s="13">
         <v>-25</v>
       </c>
       <c r="Z47" s="13">
         <v>-8</v>
       </c>
       <c r="AA47" s="13">
         <v>32</v>
       </c>
       <c r="AB47" s="1">
         <v>-2</v>
       </c>
       <c r="AC47" s="1">
         <v>-6</v>
       </c>
-      <c r="AD47" s="1"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:30">
+      <c r="AD47" s="1">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="6">
         <v>-10</v>
       </c>
       <c r="C48" s="6">
         <v>-62</v>
       </c>
       <c r="D48" s="6">
         <v>-23</v>
       </c>
       <c r="E48" s="6">
         <v>-20</v>
       </c>
       <c r="F48" s="6">
         <v>-26</v>
       </c>
       <c r="G48" s="6">
         <v>-51</v>
       </c>
       <c r="H48" s="6">
         <v>-21</v>
       </c>
       <c r="I48" s="6">
@@ -4669,51 +4811,53 @@
       </c>
       <c r="V48" s="13">
         <v>-46</v>
       </c>
       <c r="W48" s="13">
         <v>-18</v>
       </c>
       <c r="X48" s="13">
         <v>-20</v>
       </c>
       <c r="Y48" s="13">
         <v>-33</v>
       </c>
       <c r="Z48" s="13">
         <v>-31</v>
       </c>
       <c r="AA48" s="13">
         <v>-25</v>
       </c>
       <c r="AB48" s="1">
         <v>-6</v>
       </c>
       <c r="AC48" s="1">
         <v>-14</v>
       </c>
-      <c r="AD48" s="1"/>
+      <c r="AD48" s="1">
+        <v>-23</v>
+      </c>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="6">
         <v>-44</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="6">
         <v>-7</v>
       </c>
       <c r="E49" s="6">
         <v>25</v>
       </c>
       <c r="F49" s="6">
         <v>-12</v>
       </c>
       <c r="G49" s="6">
         <v>-1</v>
       </c>
       <c r="H49" s="6">
         <v>-4</v>
@@ -4759,51 +4903,53 @@
       </c>
       <c r="V49" s="13">
         <v>-50</v>
       </c>
       <c r="W49" s="13">
         <v>3</v>
       </c>
       <c r="X49" s="13">
         <v>-19</v>
       </c>
       <c r="Y49" s="13">
         <v>-12</v>
       </c>
       <c r="Z49" s="13">
         <v>55</v>
       </c>
       <c r="AA49" s="13">
         <v>63</v>
       </c>
       <c r="AB49" s="1">
         <v>-19</v>
       </c>
       <c r="AC49" s="1">
         <v>13</v>
       </c>
-      <c r="AD49" s="1"/>
+      <c r="AD49" s="1">
+        <v>58</v>
+      </c>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="6">
         <v>-58</v>
       </c>
       <c r="C50" s="6">
         <v>-37</v>
       </c>
       <c r="D50" s="6">
         <v>-42</v>
       </c>
       <c r="E50" s="6">
         <v>-46</v>
       </c>
       <c r="F50" s="6">
         <v>-47</v>
       </c>
       <c r="G50" s="6">
         <v>-64</v>
       </c>
       <c r="H50" s="6">
         <v>-84</v>
@@ -4849,51 +4995,53 @@
       </c>
       <c r="V50" s="13">
         <v>-62</v>
       </c>
       <c r="W50" s="13">
         <v>-76</v>
       </c>
       <c r="X50" s="13">
         <v>-83</v>
       </c>
       <c r="Y50" s="13">
         <v>-39</v>
       </c>
       <c r="Z50" s="13">
         <v>-69</v>
       </c>
       <c r="AA50" s="13">
         <v>-43</v>
       </c>
       <c r="AB50" s="1">
         <v>-20</v>
       </c>
       <c r="AC50" s="1">
         <v>-60</v>
       </c>
-      <c r="AD50" s="1"/>
+      <c r="AD50" s="1">
+        <v>-2</v>
+      </c>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="6">
         <v>-33</v>
       </c>
       <c r="C51" s="6">
         <v>-20</v>
       </c>
       <c r="D51" s="6">
         <v>5</v>
       </c>
       <c r="E51" s="6">
         <v>-15</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="6">
         <v>-14</v>
       </c>
       <c r="H51" s="6">
         <v>-29</v>
@@ -4939,51 +5087,53 @@
       </c>
       <c r="V51" s="13">
         <v>-32</v>
       </c>
       <c r="W51" s="13">
         <v>-37</v>
       </c>
       <c r="X51" s="13">
         <v>-40</v>
       </c>
       <c r="Y51" s="13">
         <v>-18</v>
       </c>
       <c r="Z51" s="13">
         <v>-19</v>
       </c>
       <c r="AA51" s="13">
         <v>-12</v>
       </c>
       <c r="AB51" s="1">
         <v>-33</v>
       </c>
       <c r="AC51" s="1">
         <v>34</v>
       </c>
-      <c r="AD51" s="1"/>
+      <c r="AD51" s="1">
+        <v>-21</v>
+      </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="6">
         <v>-77</v>
       </c>
       <c r="C52" s="6">
         <v>-63</v>
       </c>
       <c r="D52" s="6">
         <v>-26</v>
       </c>
       <c r="E52" s="6">
         <v>-31</v>
       </c>
       <c r="F52" s="6">
         <v>-34</v>
       </c>
       <c r="G52" s="6">
         <v>-40</v>
       </c>
       <c r="H52" s="6">
         <v>-77</v>
@@ -5029,51 +5179,53 @@
       </c>
       <c r="V52" s="13">
         <v>-95</v>
       </c>
       <c r="W52" s="13">
         <v>-55</v>
       </c>
       <c r="X52" s="13">
         <v>-96</v>
       </c>
       <c r="Y52" s="13">
         <v>-52</v>
       </c>
       <c r="Z52" s="13">
         <v>-19</v>
       </c>
       <c r="AA52" s="13">
         <v>-33</v>
       </c>
       <c r="AB52" s="1">
         <v>-44</v>
       </c>
       <c r="AC52" s="1">
         <v>-29</v>
       </c>
-      <c r="AD52" s="1"/>
+      <c r="AD52" s="1">
+        <v>-60</v>
+      </c>
     </row>
     <row r="53" spans="1:30">
       <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>-37</v>
       </c>
       <c r="C53" s="9">
         <v>-22</v>
       </c>
       <c r="D53" s="9">
         <v>-10</v>
       </c>
       <c r="E53" s="9">
         <v>-1</v>
       </c>
       <c r="F53" s="9">
         <v>-44</v>
       </c>
       <c r="G53" s="9">
         <v>-50</v>
       </c>
       <c r="H53" s="9">
         <v>-74</v>
@@ -5119,2078 +5271,2584 @@
       </c>
       <c r="V53" s="9">
         <v>-76</v>
       </c>
       <c r="W53" s="9">
         <v>-46</v>
       </c>
       <c r="X53" s="9">
         <v>-56</v>
       </c>
       <c r="Y53" s="9">
         <v>-32</v>
       </c>
       <c r="Z53" s="9">
         <v>-27</v>
       </c>
       <c r="AA53" s="9">
         <v>-73</v>
       </c>
       <c r="AB53" s="34">
         <v>-34</v>
       </c>
       <c r="AC53" s="34">
         <v>-28</v>
       </c>
-      <c r="AD53" s="1"/>
+      <c r="AD53" s="34">
+        <v>-10</v>
+      </c>
     </row>
     <row r="54" spans="1:30">
       <c r="D54" s="7"/>
       <c r="Z54" s="7"/>
       <c r="AA54" s="7"/>
+      <c r="AD54" s="23"/>
     </row>
     <row r="55" spans="1:30">
       <c r="Z55" s="7"/>
       <c r="AA55" s="7"/>
+      <c r="AD55" s="23"/>
     </row>
     <row r="56" spans="1:30">
       <c r="Z56" s="7"/>
       <c r="AA56" s="7"/>
+      <c r="AD56" s="23"/>
     </row>
     <row r="57" spans="1:30">
       <c r="Z57" s="7"/>
       <c r="AA57" s="7"/>
+      <c r="AD57" s="23"/>
     </row>
     <row r="58" spans="1:30">
       <c r="Z58" s="7"/>
       <c r="AA58" s="7"/>
+      <c r="AD58" s="23"/>
     </row>
     <row r="59" spans="1:30">
       <c r="Z59" s="7"/>
       <c r="AA59" s="7"/>
+      <c r="AD59" s="23"/>
     </row>
     <row r="60" spans="1:30">
       <c r="Z60" s="7"/>
       <c r="AA60" s="7"/>
+      <c r="AD60" s="23"/>
     </row>
     <row r="61" spans="1:30">
       <c r="Z61" s="7"/>
       <c r="AA61" s="7"/>
+      <c r="AD61" s="23"/>
     </row>
     <row r="62" spans="1:30">
       <c r="Z62" s="7"/>
       <c r="AA62" s="7"/>
+      <c r="AD62" s="23"/>
     </row>
     <row r="63" spans="1:30">
       <c r="Z63" s="7"/>
       <c r="AA63" s="7"/>
+      <c r="AD63" s="23"/>
     </row>
     <row r="64" spans="1:30">
       <c r="Z64" s="7"/>
       <c r="AA64" s="7"/>
-    </row>
-    <row r="65" spans="26:27">
+      <c r="AD64" s="23"/>
+    </row>
+    <row r="65" spans="26:30">
       <c r="Z65" s="7"/>
       <c r="AA65" s="7"/>
-    </row>
-    <row r="66" spans="26:27">
+      <c r="AD65" s="23"/>
+    </row>
+    <row r="66" spans="26:30">
       <c r="Z66" s="7"/>
       <c r="AA66" s="7"/>
-    </row>
-    <row r="67" spans="26:27">
+      <c r="AD66" s="23"/>
+    </row>
+    <row r="67" spans="26:30">
       <c r="Z67" s="7"/>
       <c r="AA67" s="7"/>
-    </row>
-    <row r="68" spans="26:27">
+      <c r="AD67" s="23"/>
+    </row>
+    <row r="68" spans="26:30">
       <c r="Z68" s="7"/>
       <c r="AA68" s="7"/>
-    </row>
-    <row r="69" spans="26:27">
+      <c r="AD68" s="23"/>
+    </row>
+    <row r="69" spans="26:30">
       <c r="Z69" s="7"/>
       <c r="AA69" s="7"/>
-    </row>
-    <row r="70" spans="26:27">
+      <c r="AD69" s="23"/>
+    </row>
+    <row r="70" spans="26:30">
       <c r="Z70" s="7"/>
       <c r="AA70" s="7"/>
-    </row>
-    <row r="71" spans="26:27">
+      <c r="AD70" s="23"/>
+    </row>
+    <row r="71" spans="26:30">
       <c r="Z71" s="7"/>
       <c r="AA71" s="7"/>
-    </row>
-    <row r="72" spans="26:27">
+      <c r="AD71" s="23"/>
+    </row>
+    <row r="72" spans="26:30">
       <c r="Z72" s="7"/>
       <c r="AA72" s="7"/>
-    </row>
-    <row r="73" spans="26:27">
+      <c r="AD72" s="23"/>
+    </row>
+    <row r="73" spans="26:30">
       <c r="Z73" s="7"/>
       <c r="AA73" s="7"/>
-    </row>
-    <row r="74" spans="26:27">
+      <c r="AD73" s="23"/>
+    </row>
+    <row r="74" spans="26:30">
       <c r="Z74" s="7"/>
       <c r="AA74" s="7"/>
-    </row>
-    <row r="75" spans="26:27">
+      <c r="AD74" s="23"/>
+    </row>
+    <row r="75" spans="26:30">
       <c r="Z75" s="7"/>
       <c r="AA75" s="7"/>
-    </row>
-    <row r="76" spans="26:27">
+      <c r="AD75" s="23"/>
+    </row>
+    <row r="76" spans="26:30">
       <c r="Z76" s="7"/>
       <c r="AA76" s="7"/>
-    </row>
-    <row r="77" spans="26:27">
+      <c r="AD76" s="23"/>
+    </row>
+    <row r="77" spans="26:30">
       <c r="Z77" s="7"/>
       <c r="AA77" s="7"/>
-    </row>
-    <row r="78" spans="26:27">
+      <c r="AD77" s="23"/>
+    </row>
+    <row r="78" spans="26:30">
       <c r="Z78" s="7"/>
       <c r="AA78" s="7"/>
-    </row>
-    <row r="79" spans="26:27">
+      <c r="AD78" s="23"/>
+    </row>
+    <row r="79" spans="26:30">
       <c r="Z79" s="7"/>
       <c r="AA79" s="7"/>
-    </row>
-    <row r="80" spans="26:27">
+      <c r="AD79" s="23"/>
+    </row>
+    <row r="80" spans="26:30">
       <c r="Z80" s="7"/>
       <c r="AA80" s="7"/>
-    </row>
-    <row r="81" spans="26:27">
+      <c r="AD80" s="23"/>
+    </row>
+    <row r="81" spans="26:30">
       <c r="Z81" s="7"/>
       <c r="AA81" s="7"/>
-    </row>
-    <row r="82" spans="26:27">
+      <c r="AD81" s="23"/>
+    </row>
+    <row r="82" spans="26:30">
       <c r="Z82" s="7"/>
       <c r="AA82" s="7"/>
-    </row>
-    <row r="83" spans="26:27">
+      <c r="AD82" s="23"/>
+    </row>
+    <row r="83" spans="26:30">
       <c r="Z83" s="7"/>
       <c r="AA83" s="7"/>
-    </row>
-    <row r="84" spans="26:27">
+      <c r="AD83" s="23"/>
+    </row>
+    <row r="84" spans="26:30">
       <c r="Z84" s="7"/>
       <c r="AA84" s="7"/>
-    </row>
-    <row r="85" spans="26:27">
+      <c r="AD84" s="23"/>
+    </row>
+    <row r="85" spans="26:30">
       <c r="Z85" s="7"/>
       <c r="AA85" s="7"/>
-    </row>
-    <row r="86" spans="26:27">
+      <c r="AD85" s="23"/>
+    </row>
+    <row r="86" spans="26:30">
       <c r="Z86" s="7"/>
       <c r="AA86" s="7"/>
-    </row>
-    <row r="87" spans="26:27">
+      <c r="AD86" s="23"/>
+    </row>
+    <row r="87" spans="26:30">
       <c r="Z87" s="7"/>
       <c r="AA87" s="7"/>
-    </row>
-    <row r="88" spans="26:27">
+      <c r="AD87" s="23"/>
+    </row>
+    <row r="88" spans="26:30">
       <c r="Z88" s="7"/>
       <c r="AA88" s="7"/>
-    </row>
-    <row r="89" spans="26:27">
+      <c r="AD88" s="23"/>
+    </row>
+    <row r="89" spans="26:30">
       <c r="Z89" s="7"/>
       <c r="AA89" s="7"/>
-    </row>
-    <row r="90" spans="26:27">
+      <c r="AD89" s="23"/>
+    </row>
+    <row r="90" spans="26:30">
       <c r="Z90" s="7"/>
       <c r="AA90" s="7"/>
-    </row>
-    <row r="91" spans="26:27">
+      <c r="AD90" s="23"/>
+    </row>
+    <row r="91" spans="26:30">
       <c r="Z91" s="7"/>
       <c r="AA91" s="7"/>
-    </row>
-    <row r="92" spans="26:27">
+      <c r="AD91" s="23"/>
+    </row>
+    <row r="92" spans="26:30">
       <c r="Z92" s="7"/>
       <c r="AA92" s="7"/>
-    </row>
-    <row r="93" spans="26:27">
+      <c r="AD92" s="23"/>
+    </row>
+    <row r="93" spans="26:30">
       <c r="Z93" s="7"/>
       <c r="AA93" s="7"/>
-    </row>
-    <row r="94" spans="26:27">
+      <c r="AD93" s="23"/>
+    </row>
+    <row r="94" spans="26:30">
       <c r="Z94" s="7"/>
       <c r="AA94" s="7"/>
-    </row>
-    <row r="95" spans="26:27">
+      <c r="AD94" s="23"/>
+    </row>
+    <row r="95" spans="26:30">
       <c r="Z95" s="7"/>
       <c r="AA95" s="7"/>
-    </row>
-    <row r="96" spans="26:27">
+      <c r="AD95" s="23"/>
+    </row>
+    <row r="96" spans="26:30">
       <c r="Z96" s="7"/>
       <c r="AA96" s="7"/>
-    </row>
-    <row r="97" spans="26:27">
+      <c r="AD96" s="23"/>
+    </row>
+    <row r="97" spans="26:30">
       <c r="Z97" s="7"/>
       <c r="AA97" s="7"/>
-    </row>
-    <row r="98" spans="26:27">
+      <c r="AD97" s="23"/>
+    </row>
+    <row r="98" spans="26:30">
       <c r="Z98" s="7"/>
       <c r="AA98" s="7"/>
-    </row>
-    <row r="99" spans="26:27">
+      <c r="AD98" s="23"/>
+    </row>
+    <row r="99" spans="26:30">
       <c r="Z99" s="7"/>
       <c r="AA99" s="7"/>
-    </row>
-    <row r="100" spans="26:27">
+      <c r="AD99" s="23"/>
+    </row>
+    <row r="100" spans="26:30">
       <c r="Z100" s="7"/>
       <c r="AA100" s="7"/>
-    </row>
-    <row r="101" spans="26:27">
+      <c r="AD100" s="23"/>
+    </row>
+    <row r="101" spans="26:30">
       <c r="Z101" s="7"/>
       <c r="AA101" s="7"/>
-    </row>
-    <row r="102" spans="26:27">
+      <c r="AD101" s="23"/>
+    </row>
+    <row r="102" spans="26:30">
       <c r="Z102" s="7"/>
       <c r="AA102" s="7"/>
-    </row>
-    <row r="103" spans="26:27">
+      <c r="AD102" s="23"/>
+    </row>
+    <row r="103" spans="26:30">
       <c r="Z103" s="7"/>
       <c r="AA103" s="7"/>
-    </row>
-    <row r="104" spans="26:27">
+      <c r="AD103" s="23"/>
+    </row>
+    <row r="104" spans="26:30">
       <c r="Z104" s="7"/>
       <c r="AA104" s="7"/>
-    </row>
-    <row r="105" spans="26:27">
+      <c r="AD104" s="23"/>
+    </row>
+    <row r="105" spans="26:30">
       <c r="Z105" s="7"/>
       <c r="AA105" s="7"/>
-    </row>
-    <row r="106" spans="26:27">
+      <c r="AD105" s="23"/>
+    </row>
+    <row r="106" spans="26:30">
       <c r="Z106" s="7"/>
       <c r="AA106" s="7"/>
-    </row>
-    <row r="107" spans="26:27">
+      <c r="AD106" s="23"/>
+    </row>
+    <row r="107" spans="26:30">
       <c r="Z107" s="7"/>
       <c r="AA107" s="7"/>
-    </row>
-    <row r="108" spans="26:27">
+      <c r="AD107" s="23"/>
+    </row>
+    <row r="108" spans="26:30">
       <c r="Z108" s="7"/>
       <c r="AA108" s="7"/>
-    </row>
-    <row r="109" spans="26:27">
+      <c r="AD108" s="23"/>
+    </row>
+    <row r="109" spans="26:30">
       <c r="Z109" s="7"/>
       <c r="AA109" s="7"/>
-    </row>
-    <row r="110" spans="26:27">
+      <c r="AD109" s="23"/>
+    </row>
+    <row r="110" spans="26:30">
       <c r="Z110" s="7"/>
       <c r="AA110" s="7"/>
-    </row>
-    <row r="111" spans="26:27">
+      <c r="AD110" s="23"/>
+    </row>
+    <row r="111" spans="26:30">
       <c r="Z111" s="7"/>
       <c r="AA111" s="7"/>
-    </row>
-    <row r="112" spans="26:27">
+      <c r="AD111" s="23"/>
+    </row>
+    <row r="112" spans="26:30">
       <c r="Z112" s="7"/>
       <c r="AA112" s="7"/>
-    </row>
-    <row r="113" spans="26:27">
+      <c r="AD112" s="23"/>
+    </row>
+    <row r="113" spans="26:30">
       <c r="Z113" s="7"/>
       <c r="AA113" s="7"/>
-    </row>
-    <row r="114" spans="26:27">
+      <c r="AD113" s="23"/>
+    </row>
+    <row r="114" spans="26:30">
       <c r="Z114" s="7"/>
       <c r="AA114" s="7"/>
-    </row>
-    <row r="115" spans="26:27">
+      <c r="AD114" s="23"/>
+    </row>
+    <row r="115" spans="26:30">
       <c r="Z115" s="7"/>
       <c r="AA115" s="7"/>
-    </row>
-    <row r="116" spans="26:27">
+      <c r="AD115" s="23"/>
+    </row>
+    <row r="116" spans="26:30">
       <c r="Z116" s="7"/>
       <c r="AA116" s="7"/>
-    </row>
-    <row r="117" spans="26:27">
+      <c r="AD116" s="23"/>
+    </row>
+    <row r="117" spans="26:30">
       <c r="Z117" s="7"/>
       <c r="AA117" s="7"/>
-    </row>
-    <row r="118" spans="26:27">
+      <c r="AD117" s="23"/>
+    </row>
+    <row r="118" spans="26:30">
       <c r="Z118" s="7"/>
       <c r="AA118" s="7"/>
-    </row>
-    <row r="119" spans="26:27">
+      <c r="AD118" s="23"/>
+    </row>
+    <row r="119" spans="26:30">
       <c r="Z119" s="7"/>
       <c r="AA119" s="7"/>
-    </row>
-    <row r="120" spans="26:27">
+      <c r="AD119" s="23"/>
+    </row>
+    <row r="120" spans="26:30">
       <c r="Z120" s="7"/>
       <c r="AA120" s="7"/>
-    </row>
-    <row r="121" spans="26:27">
+      <c r="AD120" s="23"/>
+    </row>
+    <row r="121" spans="26:30">
       <c r="Z121" s="7"/>
       <c r="AA121" s="7"/>
-    </row>
-    <row r="122" spans="26:27">
+      <c r="AD121" s="23"/>
+    </row>
+    <row r="122" spans="26:30">
       <c r="Z122" s="7"/>
       <c r="AA122" s="7"/>
-    </row>
-    <row r="123" spans="26:27">
+      <c r="AD122" s="23"/>
+    </row>
+    <row r="123" spans="26:30">
       <c r="Z123" s="7"/>
       <c r="AA123" s="7"/>
-    </row>
-    <row r="124" spans="26:27">
+      <c r="AD123" s="23"/>
+    </row>
+    <row r="124" spans="26:30">
       <c r="Z124" s="7"/>
       <c r="AA124" s="7"/>
-    </row>
-    <row r="125" spans="26:27">
+      <c r="AD124" s="23"/>
+    </row>
+    <row r="125" spans="26:30">
       <c r="Z125" s="7"/>
       <c r="AA125" s="7"/>
-    </row>
-    <row r="126" spans="26:27">
+      <c r="AD125" s="23"/>
+    </row>
+    <row r="126" spans="26:30">
       <c r="Z126" s="7"/>
       <c r="AA126" s="7"/>
-    </row>
-    <row r="127" spans="26:27">
+      <c r="AD126" s="23"/>
+    </row>
+    <row r="127" spans="26:30">
       <c r="Z127" s="7"/>
       <c r="AA127" s="7"/>
-    </row>
-    <row r="128" spans="26:27">
+      <c r="AD127" s="23"/>
+    </row>
+    <row r="128" spans="26:30">
       <c r="Z128" s="7"/>
       <c r="AA128" s="7"/>
-    </row>
-    <row r="129" spans="26:27">
+      <c r="AD128" s="23"/>
+    </row>
+    <row r="129" spans="26:30">
       <c r="Z129" s="7"/>
       <c r="AA129" s="7"/>
-    </row>
-    <row r="130" spans="26:27">
+      <c r="AD129" s="23"/>
+    </row>
+    <row r="130" spans="26:30">
       <c r="Z130" s="7"/>
       <c r="AA130" s="7"/>
-    </row>
-    <row r="131" spans="26:27">
+      <c r="AD130" s="23"/>
+    </row>
+    <row r="131" spans="26:30">
       <c r="Z131" s="7"/>
       <c r="AA131" s="7"/>
-    </row>
-    <row r="132" spans="26:27">
+      <c r="AD131" s="23"/>
+    </row>
+    <row r="132" spans="26:30">
       <c r="Z132" s="7"/>
       <c r="AA132" s="7"/>
-    </row>
-    <row r="133" spans="26:27">
+      <c r="AD132" s="23"/>
+    </row>
+    <row r="133" spans="26:30">
       <c r="Z133" s="7"/>
       <c r="AA133" s="7"/>
-    </row>
-    <row r="134" spans="26:27">
+      <c r="AD133" s="23"/>
+    </row>
+    <row r="134" spans="26:30">
       <c r="Z134" s="7"/>
       <c r="AA134" s="7"/>
-    </row>
-    <row r="135" spans="26:27">
+      <c r="AD134" s="23"/>
+    </row>
+    <row r="135" spans="26:30">
       <c r="Z135" s="7"/>
       <c r="AA135" s="7"/>
-    </row>
-    <row r="136" spans="26:27">
+      <c r="AD135" s="23"/>
+    </row>
+    <row r="136" spans="26:30">
       <c r="Z136" s="7"/>
       <c r="AA136" s="7"/>
-    </row>
-    <row r="137" spans="26:27">
+      <c r="AD136" s="23"/>
+    </row>
+    <row r="137" spans="26:30">
       <c r="Z137" s="7"/>
       <c r="AA137" s="7"/>
-    </row>
-    <row r="138" spans="26:27">
+      <c r="AD137" s="23"/>
+    </row>
+    <row r="138" spans="26:30">
       <c r="Z138" s="7"/>
       <c r="AA138" s="7"/>
-    </row>
-    <row r="139" spans="26:27">
+      <c r="AD138" s="23"/>
+    </row>
+    <row r="139" spans="26:30">
       <c r="Z139" s="7"/>
       <c r="AA139" s="7"/>
-    </row>
-    <row r="140" spans="26:27">
+      <c r="AD139" s="23"/>
+    </row>
+    <row r="140" spans="26:30">
       <c r="Z140" s="7"/>
       <c r="AA140" s="7"/>
-    </row>
-    <row r="141" spans="26:27">
+      <c r="AD140" s="23"/>
+    </row>
+    <row r="141" spans="26:30">
       <c r="Z141" s="7"/>
       <c r="AA141" s="7"/>
-    </row>
-    <row r="142" spans="26:27">
+      <c r="AD141" s="23"/>
+    </row>
+    <row r="142" spans="26:30">
       <c r="Z142" s="7"/>
       <c r="AA142" s="7"/>
-    </row>
-    <row r="143" spans="26:27">
+      <c r="AD142" s="23"/>
+    </row>
+    <row r="143" spans="26:30">
       <c r="Z143" s="7"/>
       <c r="AA143" s="7"/>
-    </row>
-    <row r="144" spans="26:27">
+      <c r="AD143" s="23"/>
+    </row>
+    <row r="144" spans="26:30">
       <c r="Z144" s="7"/>
       <c r="AA144" s="7"/>
-    </row>
-    <row r="145" spans="26:27">
+      <c r="AD144" s="23"/>
+    </row>
+    <row r="145" spans="26:30">
       <c r="Z145" s="7"/>
       <c r="AA145" s="7"/>
-    </row>
-    <row r="146" spans="26:27">
+      <c r="AD145" s="23"/>
+    </row>
+    <row r="146" spans="26:30">
       <c r="Z146" s="7"/>
       <c r="AA146" s="7"/>
-    </row>
-    <row r="147" spans="26:27">
+      <c r="AD146" s="23"/>
+    </row>
+    <row r="147" spans="26:30">
       <c r="Z147" s="7"/>
       <c r="AA147" s="7"/>
-    </row>
-    <row r="148" spans="26:27">
+      <c r="AD147" s="23"/>
+    </row>
+    <row r="148" spans="26:30">
       <c r="Z148" s="7"/>
       <c r="AA148" s="7"/>
-    </row>
-    <row r="149" spans="26:27">
+      <c r="AD148" s="23"/>
+    </row>
+    <row r="149" spans="26:30">
       <c r="Z149" s="7"/>
       <c r="AA149" s="7"/>
-    </row>
-    <row r="150" spans="26:27">
+      <c r="AD149" s="23"/>
+    </row>
+    <row r="150" spans="26:30">
       <c r="Z150" s="7"/>
       <c r="AA150" s="7"/>
-    </row>
-    <row r="151" spans="26:27">
+      <c r="AD150" s="23"/>
+    </row>
+    <row r="151" spans="26:30">
       <c r="Z151" s="7"/>
       <c r="AA151" s="7"/>
-    </row>
-    <row r="152" spans="26:27">
+      <c r="AD151" s="23"/>
+    </row>
+    <row r="152" spans="26:30">
       <c r="Z152" s="7"/>
       <c r="AA152" s="7"/>
-    </row>
-    <row r="153" spans="26:27">
+      <c r="AD152" s="23"/>
+    </row>
+    <row r="153" spans="26:30">
       <c r="Z153" s="7"/>
       <c r="AA153" s="7"/>
-    </row>
-    <row r="154" spans="26:27">
+      <c r="AD153" s="23"/>
+    </row>
+    <row r="154" spans="26:30">
       <c r="Z154" s="7"/>
       <c r="AA154" s="7"/>
-    </row>
-    <row r="155" spans="26:27">
+      <c r="AD154" s="23"/>
+    </row>
+    <row r="155" spans="26:30">
       <c r="Z155" s="7"/>
       <c r="AA155" s="7"/>
-    </row>
-    <row r="156" spans="26:27">
+      <c r="AD155" s="23"/>
+    </row>
+    <row r="156" spans="26:30">
       <c r="Z156" s="7"/>
       <c r="AA156" s="7"/>
-    </row>
-    <row r="157" spans="26:27">
+      <c r="AD156" s="23"/>
+    </row>
+    <row r="157" spans="26:30">
       <c r="Z157" s="7"/>
       <c r="AA157" s="7"/>
-    </row>
-    <row r="158" spans="26:27">
+      <c r="AD157" s="23"/>
+    </row>
+    <row r="158" spans="26:30">
       <c r="Z158" s="7"/>
       <c r="AA158" s="7"/>
-    </row>
-    <row r="159" spans="26:27">
+      <c r="AD158" s="23"/>
+    </row>
+    <row r="159" spans="26:30">
       <c r="Z159" s="7"/>
       <c r="AA159" s="7"/>
-    </row>
-    <row r="160" spans="26:27">
+      <c r="AD159" s="23"/>
+    </row>
+    <row r="160" spans="26:30">
       <c r="Z160" s="7"/>
       <c r="AA160" s="7"/>
-    </row>
-    <row r="161" spans="26:27">
+      <c r="AD160" s="23"/>
+    </row>
+    <row r="161" spans="26:30">
       <c r="Z161" s="7"/>
       <c r="AA161" s="7"/>
-    </row>
-    <row r="162" spans="26:27">
+      <c r="AD161" s="23"/>
+    </row>
+    <row r="162" spans="26:30">
       <c r="Z162" s="7"/>
       <c r="AA162" s="7"/>
-    </row>
-    <row r="163" spans="26:27">
+      <c r="AD162" s="23"/>
+    </row>
+    <row r="163" spans="26:30">
       <c r="Z163" s="7"/>
       <c r="AA163" s="7"/>
-    </row>
-    <row r="164" spans="26:27">
+      <c r="AD163" s="23"/>
+    </row>
+    <row r="164" spans="26:30">
       <c r="Z164" s="7"/>
       <c r="AA164" s="7"/>
-    </row>
-    <row r="165" spans="26:27">
+      <c r="AD164" s="23"/>
+    </row>
+    <row r="165" spans="26:30">
       <c r="Z165" s="7"/>
       <c r="AA165" s="7"/>
-    </row>
-    <row r="166" spans="26:27">
+      <c r="AD165" s="23"/>
+    </row>
+    <row r="166" spans="26:30">
       <c r="Z166" s="7"/>
       <c r="AA166" s="7"/>
-    </row>
-    <row r="167" spans="26:27">
+      <c r="AD166" s="23"/>
+    </row>
+    <row r="167" spans="26:30">
       <c r="Z167" s="7"/>
       <c r="AA167" s="7"/>
-    </row>
-    <row r="168" spans="26:27">
+      <c r="AD167" s="23"/>
+    </row>
+    <row r="168" spans="26:30">
       <c r="Z168" s="7"/>
       <c r="AA168" s="7"/>
-    </row>
-    <row r="169" spans="26:27">
+      <c r="AD168" s="23"/>
+    </row>
+    <row r="169" spans="26:30">
       <c r="Z169" s="7"/>
       <c r="AA169" s="7"/>
-    </row>
-    <row r="170" spans="26:27">
+      <c r="AD169" s="23"/>
+    </row>
+    <row r="170" spans="26:30">
       <c r="Z170" s="7"/>
       <c r="AA170" s="7"/>
-    </row>
-    <row r="171" spans="26:27">
+      <c r="AD170" s="23"/>
+    </row>
+    <row r="171" spans="26:30">
       <c r="Z171" s="7"/>
       <c r="AA171" s="7"/>
-    </row>
-    <row r="172" spans="26:27">
+      <c r="AD171" s="23"/>
+    </row>
+    <row r="172" spans="26:30">
       <c r="Z172" s="7"/>
       <c r="AA172" s="7"/>
-    </row>
-    <row r="173" spans="26:27">
+      <c r="AD172" s="23"/>
+    </row>
+    <row r="173" spans="26:30">
       <c r="Z173" s="7"/>
       <c r="AA173" s="7"/>
-    </row>
-    <row r="174" spans="26:27">
+      <c r="AD173" s="23"/>
+    </row>
+    <row r="174" spans="26:30">
       <c r="Z174" s="7"/>
       <c r="AA174" s="7"/>
-    </row>
-    <row r="175" spans="26:27">
+      <c r="AD174" s="23"/>
+    </row>
+    <row r="175" spans="26:30">
       <c r="Z175" s="7"/>
       <c r="AA175" s="7"/>
-    </row>
-    <row r="176" spans="26:27">
+      <c r="AD175" s="23"/>
+    </row>
+    <row r="176" spans="26:30">
       <c r="Z176" s="7"/>
       <c r="AA176" s="7"/>
-    </row>
-    <row r="177" spans="26:27">
+      <c r="AD176" s="23"/>
+    </row>
+    <row r="177" spans="26:30">
       <c r="Z177" s="7"/>
       <c r="AA177" s="7"/>
-    </row>
-    <row r="178" spans="26:27">
+      <c r="AD177" s="23"/>
+    </row>
+    <row r="178" spans="26:30">
       <c r="Z178" s="7"/>
       <c r="AA178" s="7"/>
-    </row>
-    <row r="179" spans="26:27">
+      <c r="AD178" s="23"/>
+    </row>
+    <row r="179" spans="26:30">
       <c r="Z179" s="7"/>
       <c r="AA179" s="7"/>
-    </row>
-    <row r="180" spans="26:27">
+      <c r="AD179" s="23"/>
+    </row>
+    <row r="180" spans="26:30">
       <c r="Z180" s="7"/>
       <c r="AA180" s="7"/>
-    </row>
-    <row r="181" spans="26:27">
+      <c r="AD180" s="23"/>
+    </row>
+    <row r="181" spans="26:30">
       <c r="Z181" s="7"/>
       <c r="AA181" s="7"/>
-    </row>
-    <row r="182" spans="26:27">
+      <c r="AD181" s="23"/>
+    </row>
+    <row r="182" spans="26:30">
       <c r="Z182" s="7"/>
       <c r="AA182" s="7"/>
-    </row>
-    <row r="183" spans="26:27">
+      <c r="AD182" s="23"/>
+    </row>
+    <row r="183" spans="26:30">
       <c r="Z183" s="7"/>
       <c r="AA183" s="7"/>
-    </row>
-    <row r="184" spans="26:27">
+      <c r="AD183" s="23"/>
+    </row>
+    <row r="184" spans="26:30">
       <c r="Z184" s="7"/>
       <c r="AA184" s="7"/>
-    </row>
-    <row r="185" spans="26:27">
+      <c r="AD184" s="23"/>
+    </row>
+    <row r="185" spans="26:30">
       <c r="Z185" s="7"/>
       <c r="AA185" s="7"/>
-    </row>
-    <row r="186" spans="26:27">
+      <c r="AD185" s="23"/>
+    </row>
+    <row r="186" spans="26:30">
       <c r="Z186" s="7"/>
       <c r="AA186" s="7"/>
-    </row>
-    <row r="187" spans="26:27">
+      <c r="AD186" s="23"/>
+    </row>
+    <row r="187" spans="26:30">
       <c r="Z187" s="7"/>
       <c r="AA187" s="7"/>
-    </row>
-    <row r="188" spans="26:27">
+      <c r="AD187" s="23"/>
+    </row>
+    <row r="188" spans="26:30">
       <c r="Z188" s="7"/>
       <c r="AA188" s="7"/>
-    </row>
-    <row r="189" spans="26:27">
+      <c r="AD188" s="23"/>
+    </row>
+    <row r="189" spans="26:30">
       <c r="Z189" s="7"/>
       <c r="AA189" s="7"/>
-    </row>
-    <row r="190" spans="26:27">
+      <c r="AD189" s="23"/>
+    </row>
+    <row r="190" spans="26:30">
       <c r="Z190" s="7"/>
       <c r="AA190" s="7"/>
-    </row>
-    <row r="191" spans="26:27">
+      <c r="AD190" s="23"/>
+    </row>
+    <row r="191" spans="26:30">
       <c r="Z191" s="7"/>
       <c r="AA191" s="7"/>
-    </row>
-    <row r="192" spans="26:27">
+      <c r="AD191" s="23"/>
+    </row>
+    <row r="192" spans="26:30">
       <c r="Z192" s="7"/>
       <c r="AA192" s="7"/>
-    </row>
-    <row r="193" spans="26:27">
+      <c r="AD192" s="23"/>
+    </row>
+    <row r="193" spans="26:30">
       <c r="Z193" s="7"/>
       <c r="AA193" s="7"/>
-    </row>
-    <row r="194" spans="26:27">
+      <c r="AD193" s="23"/>
+    </row>
+    <row r="194" spans="26:30">
       <c r="Z194" s="7"/>
       <c r="AA194" s="7"/>
-    </row>
-    <row r="195" spans="26:27">
+      <c r="AD194" s="23"/>
+    </row>
+    <row r="195" spans="26:30">
       <c r="Z195" s="7"/>
       <c r="AA195" s="7"/>
-    </row>
-    <row r="196" spans="26:27">
+      <c r="AD195" s="23"/>
+    </row>
+    <row r="196" spans="26:30">
       <c r="Z196" s="7"/>
       <c r="AA196" s="7"/>
-    </row>
-    <row r="197" spans="26:27">
+      <c r="AD196" s="23"/>
+    </row>
+    <row r="197" spans="26:30">
       <c r="Z197" s="7"/>
       <c r="AA197" s="7"/>
-    </row>
-    <row r="198" spans="26:27">
+      <c r="AD197" s="23"/>
+    </row>
+    <row r="198" spans="26:30">
       <c r="Z198" s="7"/>
       <c r="AA198" s="7"/>
-    </row>
-    <row r="199" spans="26:27">
+      <c r="AD198" s="23"/>
+    </row>
+    <row r="199" spans="26:30">
       <c r="Z199" s="7"/>
       <c r="AA199" s="7"/>
-    </row>
-    <row r="200" spans="26:27">
+      <c r="AD199" s="23"/>
+    </row>
+    <row r="200" spans="26:30">
       <c r="Z200" s="7"/>
       <c r="AA200" s="7"/>
-    </row>
-    <row r="201" spans="26:27">
+      <c r="AD200" s="23"/>
+    </row>
+    <row r="201" spans="26:30">
       <c r="Z201" s="7"/>
       <c r="AA201" s="7"/>
-    </row>
-    <row r="202" spans="26:27">
+      <c r="AD201" s="23"/>
+    </row>
+    <row r="202" spans="26:30">
       <c r="Z202" s="7"/>
       <c r="AA202" s="7"/>
-    </row>
-    <row r="203" spans="26:27">
+      <c r="AD202" s="23"/>
+    </row>
+    <row r="203" spans="26:30">
       <c r="Z203" s="7"/>
       <c r="AA203" s="7"/>
-    </row>
-    <row r="204" spans="26:27">
+      <c r="AD203" s="23"/>
+    </row>
+    <row r="204" spans="26:30">
       <c r="Z204" s="7"/>
       <c r="AA204" s="7"/>
-    </row>
-    <row r="205" spans="26:27">
+      <c r="AD204" s="23"/>
+    </row>
+    <row r="205" spans="26:30">
       <c r="Z205" s="7"/>
       <c r="AA205" s="7"/>
-    </row>
-    <row r="206" spans="26:27">
+      <c r="AD205" s="23"/>
+    </row>
+    <row r="206" spans="26:30">
       <c r="Z206" s="7"/>
       <c r="AA206" s="7"/>
-    </row>
-    <row r="207" spans="26:27">
+      <c r="AD206" s="23"/>
+    </row>
+    <row r="207" spans="26:30">
       <c r="Z207" s="7"/>
       <c r="AA207" s="7"/>
-    </row>
-    <row r="208" spans="26:27">
+      <c r="AD207" s="23"/>
+    </row>
+    <row r="208" spans="26:30">
       <c r="Z208" s="7"/>
       <c r="AA208" s="7"/>
-    </row>
-    <row r="209" spans="26:27">
+      <c r="AD208" s="23"/>
+    </row>
+    <row r="209" spans="26:30">
       <c r="Z209" s="7"/>
       <c r="AA209" s="7"/>
-    </row>
-    <row r="210" spans="26:27">
+      <c r="AD209" s="23"/>
+    </row>
+    <row r="210" spans="26:30">
       <c r="Z210" s="7"/>
       <c r="AA210" s="7"/>
-    </row>
-    <row r="211" spans="26:27">
+      <c r="AD210" s="23"/>
+    </row>
+    <row r="211" spans="26:30">
       <c r="Z211" s="7"/>
       <c r="AA211" s="7"/>
-    </row>
-    <row r="212" spans="26:27">
+      <c r="AD211" s="23"/>
+    </row>
+    <row r="212" spans="26:30">
       <c r="Z212" s="7"/>
       <c r="AA212" s="7"/>
-    </row>
-    <row r="213" spans="26:27">
+      <c r="AD212" s="23"/>
+    </row>
+    <row r="213" spans="26:30">
       <c r="Z213" s="7"/>
       <c r="AA213" s="7"/>
-    </row>
-    <row r="214" spans="26:27">
+      <c r="AD213" s="23"/>
+    </row>
+    <row r="214" spans="26:30">
       <c r="Z214" s="7"/>
       <c r="AA214" s="7"/>
-    </row>
-    <row r="215" spans="26:27">
+      <c r="AD214" s="23"/>
+    </row>
+    <row r="215" spans="26:30">
       <c r="Z215" s="7"/>
       <c r="AA215" s="7"/>
-    </row>
-    <row r="216" spans="26:27">
+      <c r="AD215" s="23"/>
+    </row>
+    <row r="216" spans="26:30">
       <c r="Z216" s="7"/>
       <c r="AA216" s="7"/>
-    </row>
-    <row r="217" spans="26:27">
+      <c r="AD216" s="23"/>
+    </row>
+    <row r="217" spans="26:30">
       <c r="Z217" s="7"/>
       <c r="AA217" s="7"/>
-    </row>
-    <row r="218" spans="26:27">
+      <c r="AD217" s="23"/>
+    </row>
+    <row r="218" spans="26:30">
       <c r="Z218" s="7"/>
       <c r="AA218" s="7"/>
-    </row>
-    <row r="219" spans="26:27">
+      <c r="AD218" s="23"/>
+    </row>
+    <row r="219" spans="26:30">
       <c r="Z219" s="7"/>
       <c r="AA219" s="7"/>
-    </row>
-    <row r="220" spans="26:27">
+      <c r="AD219" s="23"/>
+    </row>
+    <row r="220" spans="26:30">
       <c r="Z220" s="7"/>
       <c r="AA220" s="7"/>
-    </row>
-    <row r="221" spans="26:27">
+      <c r="AD220" s="23"/>
+    </row>
+    <row r="221" spans="26:30">
       <c r="Z221" s="7"/>
       <c r="AA221" s="7"/>
-    </row>
-    <row r="222" spans="26:27">
+      <c r="AD221" s="23"/>
+    </row>
+    <row r="222" spans="26:30">
       <c r="Z222" s="7"/>
       <c r="AA222" s="7"/>
-    </row>
-    <row r="223" spans="26:27">
+      <c r="AD222" s="23"/>
+    </row>
+    <row r="223" spans="26:30">
       <c r="Z223" s="7"/>
       <c r="AA223" s="7"/>
-    </row>
-    <row r="224" spans="26:27">
+      <c r="AD223" s="23"/>
+    </row>
+    <row r="224" spans="26:30">
       <c r="Z224" s="7"/>
       <c r="AA224" s="7"/>
-    </row>
-    <row r="225" spans="26:27">
+      <c r="AD224" s="23"/>
+    </row>
+    <row r="225" spans="26:30">
       <c r="Z225" s="7"/>
       <c r="AA225" s="7"/>
-    </row>
-    <row r="226" spans="26:27">
+      <c r="AD225" s="23"/>
+    </row>
+    <row r="226" spans="26:30">
       <c r="Z226" s="7"/>
       <c r="AA226" s="7"/>
-    </row>
-    <row r="227" spans="26:27">
+      <c r="AD226" s="23"/>
+    </row>
+    <row r="227" spans="26:30">
       <c r="Z227" s="7"/>
       <c r="AA227" s="7"/>
-    </row>
-    <row r="228" spans="26:27">
+      <c r="AD227" s="23"/>
+    </row>
+    <row r="228" spans="26:30">
       <c r="Z228" s="7"/>
       <c r="AA228" s="7"/>
-    </row>
-    <row r="229" spans="26:27">
+      <c r="AD228" s="23"/>
+    </row>
+    <row r="229" spans="26:30">
       <c r="Z229" s="7"/>
       <c r="AA229" s="7"/>
-    </row>
-    <row r="230" spans="26:27">
+      <c r="AD229" s="23"/>
+    </row>
+    <row r="230" spans="26:30">
       <c r="Z230" s="7"/>
       <c r="AA230" s="7"/>
-    </row>
-    <row r="231" spans="26:27">
+      <c r="AD230" s="23"/>
+    </row>
+    <row r="231" spans="26:30">
       <c r="Z231" s="7"/>
       <c r="AA231" s="7"/>
-    </row>
-    <row r="232" spans="26:27">
+      <c r="AD231" s="23"/>
+    </row>
+    <row r="232" spans="26:30">
       <c r="Z232" s="7"/>
       <c r="AA232" s="7"/>
-    </row>
-    <row r="233" spans="26:27">
+      <c r="AD232" s="23"/>
+    </row>
+    <row r="233" spans="26:30">
       <c r="Z233" s="7"/>
       <c r="AA233" s="7"/>
-    </row>
-    <row r="234" spans="26:27">
+      <c r="AD233" s="23"/>
+    </row>
+    <row r="234" spans="26:30">
       <c r="Z234" s="7"/>
       <c r="AA234" s="7"/>
-    </row>
-    <row r="235" spans="26:27">
+      <c r="AD234" s="23"/>
+    </row>
+    <row r="235" spans="26:30">
       <c r="Z235" s="7"/>
       <c r="AA235" s="7"/>
-    </row>
-    <row r="236" spans="26:27">
+      <c r="AD235" s="23"/>
+    </row>
+    <row r="236" spans="26:30">
       <c r="Z236" s="7"/>
       <c r="AA236" s="7"/>
-    </row>
-    <row r="237" spans="26:27">
+      <c r="AD236" s="23"/>
+    </row>
+    <row r="237" spans="26:30">
       <c r="Z237" s="7"/>
       <c r="AA237" s="7"/>
-    </row>
-    <row r="238" spans="26:27">
+      <c r="AD237" s="23"/>
+    </row>
+    <row r="238" spans="26:30">
       <c r="Z238" s="7"/>
       <c r="AA238" s="7"/>
-    </row>
-    <row r="239" spans="26:27">
+      <c r="AD238" s="23"/>
+    </row>
+    <row r="239" spans="26:30">
       <c r="Z239" s="7"/>
       <c r="AA239" s="7"/>
-    </row>
-    <row r="240" spans="26:27">
+      <c r="AD239" s="23"/>
+    </row>
+    <row r="240" spans="26:30">
       <c r="Z240" s="7"/>
       <c r="AA240" s="7"/>
-    </row>
-    <row r="241" spans="26:27">
+      <c r="AD240" s="23"/>
+    </row>
+    <row r="241" spans="26:30">
       <c r="Z241" s="7"/>
       <c r="AA241" s="7"/>
-    </row>
-    <row r="242" spans="26:27">
+      <c r="AD241" s="23"/>
+    </row>
+    <row r="242" spans="26:30">
       <c r="Z242" s="7"/>
       <c r="AA242" s="7"/>
-    </row>
-    <row r="243" spans="26:27">
+      <c r="AD242" s="23"/>
+    </row>
+    <row r="243" spans="26:30">
       <c r="Z243" s="7"/>
       <c r="AA243" s="7"/>
-    </row>
-    <row r="244" spans="26:27">
+      <c r="AD243" s="23"/>
+    </row>
+    <row r="244" spans="26:30">
       <c r="Z244" s="7"/>
       <c r="AA244" s="7"/>
-    </row>
-    <row r="245" spans="26:27">
+      <c r="AD244" s="23"/>
+    </row>
+    <row r="245" spans="26:30">
       <c r="Z245" s="7"/>
       <c r="AA245" s="7"/>
-    </row>
-    <row r="246" spans="26:27">
+      <c r="AD245" s="23"/>
+    </row>
+    <row r="246" spans="26:30">
       <c r="Z246" s="7"/>
       <c r="AA246" s="7"/>
-    </row>
-    <row r="247" spans="26:27">
+      <c r="AD246" s="23"/>
+    </row>
+    <row r="247" spans="26:30">
       <c r="Z247" s="7"/>
       <c r="AA247" s="7"/>
-    </row>
-    <row r="248" spans="26:27">
+      <c r="AD247" s="23"/>
+    </row>
+    <row r="248" spans="26:30">
       <c r="Z248" s="7"/>
       <c r="AA248" s="7"/>
-    </row>
-    <row r="249" spans="26:27">
+      <c r="AD248" s="23"/>
+    </row>
+    <row r="249" spans="26:30">
       <c r="Z249" s="7"/>
       <c r="AA249" s="7"/>
-    </row>
-    <row r="250" spans="26:27">
+      <c r="AD249" s="23"/>
+    </row>
+    <row r="250" spans="26:30">
       <c r="Z250" s="7"/>
       <c r="AA250" s="7"/>
-    </row>
-    <row r="251" spans="26:27">
+      <c r="AD250" s="23"/>
+    </row>
+    <row r="251" spans="26:30">
       <c r="Z251" s="7"/>
       <c r="AA251" s="7"/>
-    </row>
-    <row r="252" spans="26:27">
+      <c r="AD251" s="23"/>
+    </row>
+    <row r="252" spans="26:30">
       <c r="Z252" s="7"/>
       <c r="AA252" s="7"/>
-    </row>
-    <row r="253" spans="26:27">
+      <c r="AD252" s="23"/>
+    </row>
+    <row r="253" spans="26:30">
       <c r="Z253" s="7"/>
       <c r="AA253" s="7"/>
-    </row>
-    <row r="254" spans="26:27">
+      <c r="AD253" s="23"/>
+    </row>
+    <row r="254" spans="26:30">
       <c r="Z254" s="7"/>
       <c r="AA254" s="7"/>
-    </row>
-    <row r="255" spans="26:27">
+      <c r="AD254" s="23"/>
+    </row>
+    <row r="255" spans="26:30">
       <c r="Z255" s="7"/>
       <c r="AA255" s="7"/>
-    </row>
-    <row r="256" spans="26:27">
+      <c r="AD255" s="23"/>
+    </row>
+    <row r="256" spans="26:30">
       <c r="Z256" s="7"/>
       <c r="AA256" s="7"/>
-    </row>
-    <row r="257" spans="26:27">
+      <c r="AD256" s="23"/>
+    </row>
+    <row r="257" spans="26:30">
       <c r="Z257" s="7"/>
       <c r="AA257" s="7"/>
-    </row>
-    <row r="258" spans="26:27">
+      <c r="AD257" s="23"/>
+    </row>
+    <row r="258" spans="26:30">
       <c r="Z258" s="7"/>
       <c r="AA258" s="7"/>
-    </row>
-    <row r="259" spans="26:27">
+      <c r="AD258" s="23"/>
+    </row>
+    <row r="259" spans="26:30">
       <c r="Z259" s="7"/>
       <c r="AA259" s="7"/>
-    </row>
-    <row r="260" spans="26:27">
+      <c r="AD259" s="23"/>
+    </row>
+    <row r="260" spans="26:30">
       <c r="Z260" s="7"/>
       <c r="AA260" s="7"/>
-    </row>
-    <row r="261" spans="26:27">
+      <c r="AD260" s="23"/>
+    </row>
+    <row r="261" spans="26:30">
       <c r="Z261" s="7"/>
       <c r="AA261" s="7"/>
-    </row>
-    <row r="262" spans="26:27">
+      <c r="AD261" s="23"/>
+    </row>
+    <row r="262" spans="26:30">
       <c r="Z262" s="7"/>
       <c r="AA262" s="7"/>
-    </row>
-    <row r="263" spans="26:27">
+      <c r="AD262" s="23"/>
+    </row>
+    <row r="263" spans="26:30">
       <c r="Z263" s="7"/>
       <c r="AA263" s="7"/>
-    </row>
-    <row r="264" spans="26:27">
+      <c r="AD263" s="23"/>
+    </row>
+    <row r="264" spans="26:30">
       <c r="Z264" s="7"/>
       <c r="AA264" s="7"/>
-    </row>
-    <row r="265" spans="26:27">
+      <c r="AD264" s="23"/>
+    </row>
+    <row r="265" spans="26:30">
       <c r="Z265" s="7"/>
       <c r="AA265" s="7"/>
-    </row>
-    <row r="266" spans="26:27">
+      <c r="AD265" s="23"/>
+    </row>
+    <row r="266" spans="26:30">
       <c r="Z266" s="7"/>
       <c r="AA266" s="7"/>
-    </row>
-    <row r="267" spans="26:27">
+      <c r="AD266" s="23"/>
+    </row>
+    <row r="267" spans="26:30">
       <c r="Z267" s="7"/>
       <c r="AA267" s="7"/>
-    </row>
-    <row r="268" spans="26:27">
+      <c r="AD267" s="23"/>
+    </row>
+    <row r="268" spans="26:30">
       <c r="Z268" s="7"/>
       <c r="AA268" s="7"/>
-    </row>
-    <row r="269" spans="26:27">
+      <c r="AD268" s="23"/>
+    </row>
+    <row r="269" spans="26:30">
       <c r="Z269" s="7"/>
       <c r="AA269" s="7"/>
-    </row>
-    <row r="270" spans="26:27">
+      <c r="AD269" s="23"/>
+    </row>
+    <row r="270" spans="26:30">
       <c r="Z270" s="7"/>
       <c r="AA270" s="7"/>
-    </row>
-    <row r="271" spans="26:27">
+      <c r="AD270" s="23"/>
+    </row>
+    <row r="271" spans="26:30">
       <c r="Z271" s="7"/>
       <c r="AA271" s="7"/>
-    </row>
-    <row r="272" spans="26:27">
+      <c r="AD271" s="23"/>
+    </row>
+    <row r="272" spans="26:30">
       <c r="Z272" s="7"/>
       <c r="AA272" s="7"/>
-    </row>
-    <row r="273" spans="26:27">
+      <c r="AD272" s="23"/>
+    </row>
+    <row r="273" spans="26:30">
       <c r="Z273" s="7"/>
       <c r="AA273" s="7"/>
-    </row>
-    <row r="274" spans="26:27">
+      <c r="AD273" s="23"/>
+    </row>
+    <row r="274" spans="26:30">
       <c r="Z274" s="7"/>
       <c r="AA274" s="7"/>
-    </row>
-    <row r="275" spans="26:27">
+      <c r="AD274" s="23"/>
+    </row>
+    <row r="275" spans="26:30">
       <c r="Z275" s="7"/>
       <c r="AA275" s="7"/>
-    </row>
-    <row r="276" spans="26:27">
+      <c r="AD275" s="23"/>
+    </row>
+    <row r="276" spans="26:30">
       <c r="Z276" s="7"/>
       <c r="AA276" s="7"/>
-    </row>
-    <row r="277" spans="26:27">
+      <c r="AD276" s="23"/>
+    </row>
+    <row r="277" spans="26:30">
       <c r="Z277" s="7"/>
       <c r="AA277" s="7"/>
-    </row>
-    <row r="278" spans="26:27">
+      <c r="AD277" s="23"/>
+    </row>
+    <row r="278" spans="26:30">
       <c r="Z278" s="7"/>
       <c r="AA278" s="7"/>
-    </row>
-    <row r="279" spans="26:27">
+      <c r="AD278" s="23"/>
+    </row>
+    <row r="279" spans="26:30">
       <c r="Z279" s="7"/>
       <c r="AA279" s="7"/>
-    </row>
-    <row r="280" spans="26:27">
+      <c r="AD279" s="23"/>
+    </row>
+    <row r="280" spans="26:30">
       <c r="Z280" s="27"/>
       <c r="AA280" s="27"/>
-    </row>
-    <row r="281" spans="26:27">
+      <c r="AD280" s="23"/>
+    </row>
+    <row r="281" spans="26:30">
       <c r="Z281" s="7"/>
       <c r="AA281" s="7"/>
-    </row>
-    <row r="282" spans="26:27">
+      <c r="AD281" s="23"/>
+    </row>
+    <row r="282" spans="26:30">
       <c r="Z282" s="7"/>
       <c r="AA282" s="7"/>
-    </row>
-    <row r="283" spans="26:27">
+      <c r="AD282" s="23"/>
+    </row>
+    <row r="283" spans="26:30">
       <c r="Z283" s="7"/>
       <c r="AA283" s="7"/>
-    </row>
-    <row r="284" spans="26:27">
+      <c r="AD283" s="23"/>
+    </row>
+    <row r="284" spans="26:30">
       <c r="Z284" s="7"/>
       <c r="AA284" s="7"/>
-    </row>
-    <row r="285" spans="26:27">
+      <c r="AD284" s="23"/>
+    </row>
+    <row r="285" spans="26:30">
       <c r="Z285" s="7"/>
       <c r="AA285" s="7"/>
-    </row>
-    <row r="286" spans="26:27">
+      <c r="AD285" s="23"/>
+    </row>
+    <row r="286" spans="26:30">
       <c r="Z286" s="7"/>
       <c r="AA286" s="7"/>
-    </row>
-    <row r="287" spans="26:27">
+      <c r="AD286" s="23"/>
+    </row>
+    <row r="287" spans="26:30">
       <c r="Z287" s="7"/>
       <c r="AA287" s="7"/>
-    </row>
-    <row r="288" spans="26:27">
+      <c r="AD287" s="23"/>
+    </row>
+    <row r="288" spans="26:30">
       <c r="Z288" s="7"/>
       <c r="AA288" s="7"/>
-    </row>
-    <row r="289" spans="26:27">
+      <c r="AD288" s="23"/>
+    </row>
+    <row r="289" spans="26:30">
       <c r="Z289" s="7"/>
       <c r="AA289" s="7"/>
-    </row>
-    <row r="290" spans="26:27">
+      <c r="AD289" s="23"/>
+    </row>
+    <row r="290" spans="26:30">
       <c r="Z290" s="7"/>
       <c r="AA290" s="7"/>
-    </row>
-    <row r="291" spans="26:27">
+      <c r="AD290" s="23"/>
+    </row>
+    <row r="291" spans="26:30">
       <c r="Z291" s="7"/>
       <c r="AA291" s="7"/>
-    </row>
-    <row r="292" spans="26:27">
+      <c r="AD291" s="23"/>
+    </row>
+    <row r="292" spans="26:30">
       <c r="Z292" s="7"/>
       <c r="AA292" s="7"/>
-    </row>
-    <row r="293" spans="26:27">
+      <c r="AD292" s="23"/>
+    </row>
+    <row r="293" spans="26:30">
       <c r="Z293" s="7"/>
       <c r="AA293" s="7"/>
-    </row>
-    <row r="294" spans="26:27">
+      <c r="AD293" s="23"/>
+    </row>
+    <row r="294" spans="26:30">
       <c r="Z294" s="7"/>
       <c r="AA294" s="7"/>
-    </row>
-    <row r="295" spans="26:27">
+      <c r="AD294" s="23"/>
+    </row>
+    <row r="295" spans="26:30">
       <c r="Z295" s="7"/>
       <c r="AA295" s="7"/>
-    </row>
-    <row r="296" spans="26:27">
+      <c r="AD295" s="23"/>
+    </row>
+    <row r="296" spans="26:30">
       <c r="Z296" s="7"/>
       <c r="AA296" s="7"/>
-    </row>
-    <row r="297" spans="26:27">
+      <c r="AD296" s="23"/>
+    </row>
+    <row r="297" spans="26:30">
       <c r="Z297" s="7"/>
       <c r="AA297" s="7"/>
-    </row>
-    <row r="298" spans="26:27">
+      <c r="AD297" s="23"/>
+    </row>
+    <row r="298" spans="26:30">
       <c r="Z298" s="7"/>
       <c r="AA298" s="7"/>
-    </row>
-    <row r="299" spans="26:27">
+      <c r="AD298" s="23"/>
+    </row>
+    <row r="299" spans="26:30">
       <c r="Z299" s="7"/>
       <c r="AA299" s="7"/>
-    </row>
-    <row r="300" spans="26:27">
+      <c r="AD299" s="23"/>
+    </row>
+    <row r="300" spans="26:30">
       <c r="Z300" s="7"/>
       <c r="AA300" s="7"/>
-    </row>
-    <row r="301" spans="26:27">
+      <c r="AD300" s="23"/>
+    </row>
+    <row r="301" spans="26:30">
       <c r="Z301" s="7"/>
       <c r="AA301" s="7"/>
-    </row>
-    <row r="302" spans="26:27">
+      <c r="AD301" s="23"/>
+    </row>
+    <row r="302" spans="26:30">
       <c r="Z302" s="7"/>
       <c r="AA302" s="7"/>
-    </row>
-    <row r="303" spans="26:27">
+      <c r="AD302" s="23"/>
+    </row>
+    <row r="303" spans="26:30">
       <c r="Z303" s="7"/>
       <c r="AA303" s="7"/>
-    </row>
-    <row r="304" spans="26:27">
+      <c r="AD303" s="23"/>
+    </row>
+    <row r="304" spans="26:30">
       <c r="Z304" s="7"/>
       <c r="AA304" s="7"/>
-    </row>
-    <row r="305" spans="26:27">
+      <c r="AD304" s="23"/>
+    </row>
+    <row r="305" spans="26:30">
       <c r="Z305" s="7"/>
       <c r="AA305" s="7"/>
-    </row>
-    <row r="306" spans="26:27">
+      <c r="AD305" s="23"/>
+    </row>
+    <row r="306" spans="26:30">
       <c r="Z306" s="7"/>
       <c r="AA306" s="7"/>
-    </row>
-    <row r="307" spans="26:27">
+      <c r="AD306" s="23"/>
+    </row>
+    <row r="307" spans="26:30">
       <c r="Z307" s="7"/>
       <c r="AA307" s="7"/>
-    </row>
-    <row r="308" spans="26:27">
+      <c r="AD307" s="23"/>
+    </row>
+    <row r="308" spans="26:30">
       <c r="Z308" s="7"/>
       <c r="AA308" s="7"/>
-    </row>
-    <row r="309" spans="26:27">
+      <c r="AD308" s="23"/>
+    </row>
+    <row r="309" spans="26:30">
       <c r="Z309" s="7"/>
       <c r="AA309" s="7"/>
-    </row>
-    <row r="310" spans="26:27">
+      <c r="AD309" s="23"/>
+    </row>
+    <row r="310" spans="26:30">
       <c r="Z310" s="7"/>
       <c r="AA310" s="7"/>
-    </row>
-    <row r="311" spans="26:27">
+      <c r="AD310" s="23"/>
+    </row>
+    <row r="311" spans="26:30">
       <c r="Z311" s="7"/>
       <c r="AA311" s="7"/>
-    </row>
-    <row r="312" spans="26:27">
+      <c r="AD311" s="23"/>
+    </row>
+    <row r="312" spans="26:30">
       <c r="Z312" s="7"/>
       <c r="AA312" s="7"/>
-    </row>
-    <row r="313" spans="26:27">
+      <c r="AD312" s="23"/>
+    </row>
+    <row r="313" spans="26:30">
       <c r="Z313" s="7"/>
       <c r="AA313" s="7"/>
-    </row>
-    <row r="314" spans="26:27">
+      <c r="AD313" s="23"/>
+    </row>
+    <row r="314" spans="26:30">
       <c r="Z314" s="7"/>
       <c r="AA314" s="7"/>
-    </row>
-    <row r="315" spans="26:27">
+      <c r="AD314" s="23"/>
+    </row>
+    <row r="315" spans="26:30">
       <c r="Z315" s="7"/>
       <c r="AA315" s="7"/>
-    </row>
-    <row r="316" spans="26:27">
+      <c r="AD315" s="23"/>
+    </row>
+    <row r="316" spans="26:30">
       <c r="Z316" s="7"/>
       <c r="AA316" s="7"/>
-    </row>
-    <row r="317" spans="26:27">
+      <c r="AD316" s="23"/>
+    </row>
+    <row r="317" spans="26:30">
       <c r="Z317" s="7"/>
       <c r="AA317" s="7"/>
-    </row>
-    <row r="318" spans="26:27">
+      <c r="AD317" s="23"/>
+    </row>
+    <row r="318" spans="26:30">
       <c r="Z318" s="7"/>
       <c r="AA318" s="7"/>
-    </row>
-    <row r="319" spans="26:27">
+      <c r="AD318" s="23"/>
+    </row>
+    <row r="319" spans="26:30">
       <c r="Z319" s="7"/>
       <c r="AA319" s="7"/>
-    </row>
-    <row r="320" spans="26:27">
+      <c r="AD319" s="23"/>
+    </row>
+    <row r="320" spans="26:30">
       <c r="Z320" s="7"/>
       <c r="AA320" s="7"/>
-    </row>
-    <row r="321" spans="26:27">
+      <c r="AD320" s="23"/>
+    </row>
+    <row r="321" spans="26:30">
       <c r="Z321" s="7"/>
       <c r="AA321" s="7"/>
-    </row>
-    <row r="322" spans="26:27">
+      <c r="AD321" s="23"/>
+    </row>
+    <row r="322" spans="26:30">
       <c r="Z322" s="7"/>
       <c r="AA322" s="7"/>
-    </row>
-    <row r="323" spans="26:27">
+      <c r="AD322" s="23"/>
+    </row>
+    <row r="323" spans="26:30">
       <c r="Z323" s="7"/>
       <c r="AA323" s="7"/>
-    </row>
-    <row r="324" spans="26:27">
+      <c r="AD323" s="23"/>
+    </row>
+    <row r="324" spans="26:30">
       <c r="Z324" s="7"/>
       <c r="AA324" s="7"/>
-    </row>
-    <row r="325" spans="26:27">
+      <c r="AD324" s="23"/>
+    </row>
+    <row r="325" spans="26:30">
       <c r="Z325" s="7"/>
       <c r="AA325" s="7"/>
-    </row>
-    <row r="326" spans="26:27">
+      <c r="AD325" s="23"/>
+    </row>
+    <row r="326" spans="26:30">
       <c r="Z326" s="7"/>
       <c r="AA326" s="7"/>
-    </row>
-    <row r="327" spans="26:27">
+      <c r="AD326" s="23"/>
+    </row>
+    <row r="327" spans="26:30">
       <c r="Z327" s="7"/>
       <c r="AA327" s="7"/>
-    </row>
-    <row r="328" spans="26:27">
+      <c r="AD327" s="23"/>
+    </row>
+    <row r="328" spans="26:30">
       <c r="Z328" s="7"/>
       <c r="AA328" s="7"/>
-    </row>
-    <row r="329" spans="26:27">
+      <c r="AD328" s="23"/>
+    </row>
+    <row r="329" spans="26:30">
       <c r="Z329" s="7"/>
       <c r="AA329" s="7"/>
-    </row>
-    <row r="330" spans="26:27">
+      <c r="AD329" s="23"/>
+    </row>
+    <row r="330" spans="26:30">
       <c r="Z330" s="7"/>
       <c r="AA330" s="7"/>
-    </row>
-    <row r="331" spans="26:27">
+      <c r="AD330" s="23"/>
+    </row>
+    <row r="331" spans="26:30">
       <c r="Z331" s="7"/>
       <c r="AA331" s="7"/>
-    </row>
-    <row r="332" spans="26:27">
+      <c r="AD331" s="23"/>
+    </row>
+    <row r="332" spans="26:30">
       <c r="Z332" s="7"/>
       <c r="AA332" s="7"/>
-    </row>
-    <row r="333" spans="26:27">
+      <c r="AD332" s="23"/>
+    </row>
+    <row r="333" spans="26:30">
       <c r="Z333" s="7"/>
       <c r="AA333" s="7"/>
-    </row>
-    <row r="334" spans="26:27">
+      <c r="AD333" s="23"/>
+    </row>
+    <row r="334" spans="26:30">
       <c r="Z334" s="7"/>
       <c r="AA334" s="7"/>
-    </row>
-    <row r="335" spans="26:27">
+      <c r="AD334" s="23"/>
+    </row>
+    <row r="335" spans="26:30">
       <c r="Z335" s="7"/>
       <c r="AA335" s="7"/>
-    </row>
-    <row r="336" spans="26:27">
+      <c r="AD335" s="23"/>
+    </row>
+    <row r="336" spans="26:30">
       <c r="Z336" s="7"/>
       <c r="AA336" s="7"/>
-    </row>
-    <row r="337" spans="26:27">
+      <c r="AD336" s="23"/>
+    </row>
+    <row r="337" spans="26:30">
       <c r="Z337" s="7"/>
       <c r="AA337" s="7"/>
-    </row>
-    <row r="338" spans="26:27">
+      <c r="AD337" s="23"/>
+    </row>
+    <row r="338" spans="26:30">
       <c r="Z338" s="7"/>
       <c r="AA338" s="7"/>
-    </row>
-    <row r="339" spans="26:27">
+      <c r="AD338" s="23"/>
+    </row>
+    <row r="339" spans="26:30">
       <c r="Z339" s="7"/>
       <c r="AA339" s="7"/>
-    </row>
-    <row r="340" spans="26:27">
+      <c r="AD339" s="23"/>
+    </row>
+    <row r="340" spans="26:30">
       <c r="Z340" s="7"/>
       <c r="AA340" s="7"/>
-    </row>
-    <row r="341" spans="26:27">
+      <c r="AD340" s="23"/>
+    </row>
+    <row r="341" spans="26:30">
       <c r="Z341" s="7"/>
       <c r="AA341" s="7"/>
-    </row>
-    <row r="342" spans="26:27">
+      <c r="AD341" s="23"/>
+    </row>
+    <row r="342" spans="26:30">
       <c r="Z342" s="7"/>
       <c r="AA342" s="7"/>
-    </row>
-    <row r="343" spans="26:27">
+      <c r="AD342" s="23"/>
+    </row>
+    <row r="343" spans="26:30">
       <c r="Z343" s="7"/>
       <c r="AA343" s="7"/>
-    </row>
-    <row r="344" spans="26:27">
+      <c r="AD343" s="23"/>
+    </row>
+    <row r="344" spans="26:30">
       <c r="Z344" s="7"/>
       <c r="AA344" s="7"/>
-    </row>
-    <row r="345" spans="26:27">
+      <c r="AD344" s="23"/>
+    </row>
+    <row r="345" spans="26:30">
       <c r="Z345" s="7"/>
       <c r="AA345" s="7"/>
-    </row>
-    <row r="346" spans="26:27">
+      <c r="AD345" s="23"/>
+    </row>
+    <row r="346" spans="26:30">
       <c r="Z346" s="7"/>
       <c r="AA346" s="7"/>
-    </row>
-    <row r="347" spans="26:27">
+      <c r="AD346" s="23"/>
+    </row>
+    <row r="347" spans="26:30">
       <c r="Z347" s="7"/>
       <c r="AA347" s="7"/>
-    </row>
-    <row r="348" spans="26:27">
+      <c r="AD347" s="23"/>
+    </row>
+    <row r="348" spans="26:30">
       <c r="Z348" s="7"/>
       <c r="AA348" s="7"/>
-    </row>
-    <row r="349" spans="26:27">
+      <c r="AD348" s="23"/>
+    </row>
+    <row r="349" spans="26:30">
       <c r="Z349" s="7"/>
       <c r="AA349" s="7"/>
-    </row>
-    <row r="350" spans="26:27">
+      <c r="AD349" s="23"/>
+    </row>
+    <row r="350" spans="26:30">
       <c r="Z350" s="27"/>
       <c r="AA350" s="27"/>
-    </row>
-    <row r="351" spans="26:27">
+      <c r="AD350" s="23"/>
+    </row>
+    <row r="351" spans="26:30">
       <c r="Z351" s="7"/>
       <c r="AA351" s="7"/>
-    </row>
-    <row r="352" spans="26:27">
+      <c r="AD351" s="23"/>
+    </row>
+    <row r="352" spans="26:30">
       <c r="Z352" s="7"/>
       <c r="AA352" s="7"/>
-    </row>
-    <row r="353" spans="26:27">
+      <c r="AD352" s="23"/>
+    </row>
+    <row r="353" spans="26:30">
       <c r="Z353" s="7"/>
       <c r="AA353" s="7"/>
-    </row>
-    <row r="354" spans="26:27">
+      <c r="AD353" s="23"/>
+    </row>
+    <row r="354" spans="26:30">
       <c r="Z354" s="7"/>
       <c r="AA354" s="7"/>
-    </row>
-    <row r="355" spans="26:27">
+      <c r="AD354" s="23"/>
+    </row>
+    <row r="355" spans="26:30">
       <c r="Z355" s="7"/>
       <c r="AA355" s="7"/>
-    </row>
-    <row r="356" spans="26:27">
+      <c r="AD355" s="23"/>
+    </row>
+    <row r="356" spans="26:30">
       <c r="Z356" s="7"/>
       <c r="AA356" s="7"/>
-    </row>
-    <row r="357" spans="26:27">
+      <c r="AD356" s="23"/>
+    </row>
+    <row r="357" spans="26:30">
       <c r="Z357" s="7"/>
       <c r="AA357" s="7"/>
-    </row>
-    <row r="358" spans="26:27">
+      <c r="AD357" s="23"/>
+    </row>
+    <row r="358" spans="26:30">
       <c r="Z358" s="7"/>
       <c r="AA358" s="7"/>
-    </row>
-    <row r="359" spans="26:27">
+      <c r="AD358" s="23"/>
+    </row>
+    <row r="359" spans="26:30">
       <c r="Z359" s="7"/>
       <c r="AA359" s="7"/>
-    </row>
-    <row r="360" spans="26:27">
+      <c r="AD359" s="23"/>
+    </row>
+    <row r="360" spans="26:30">
       <c r="Z360" s="7"/>
       <c r="AA360" s="7"/>
-    </row>
-    <row r="361" spans="26:27">
+      <c r="AD360" s="23"/>
+    </row>
+    <row r="361" spans="26:30">
       <c r="Z361" s="7"/>
       <c r="AA361" s="7"/>
-    </row>
-    <row r="362" spans="26:27">
+      <c r="AD361" s="23"/>
+    </row>
+    <row r="362" spans="26:30">
       <c r="Z362" s="7"/>
       <c r="AA362" s="7"/>
-    </row>
-    <row r="363" spans="26:27">
+      <c r="AD362" s="23"/>
+    </row>
+    <row r="363" spans="26:30">
       <c r="Z363" s="7"/>
       <c r="AA363" s="7"/>
-    </row>
-    <row r="364" spans="26:27">
+      <c r="AD363" s="23"/>
+    </row>
+    <row r="364" spans="26:30">
       <c r="Z364" s="7"/>
       <c r="AA364" s="7"/>
-    </row>
-    <row r="365" spans="26:27">
+      <c r="AD364" s="23"/>
+    </row>
+    <row r="365" spans="26:30">
       <c r="Z365" s="7"/>
       <c r="AA365" s="7"/>
-    </row>
-    <row r="366" spans="26:27">
+      <c r="AD365" s="23"/>
+    </row>
+    <row r="366" spans="26:30">
       <c r="Z366" s="7"/>
       <c r="AA366" s="7"/>
-    </row>
-    <row r="367" spans="26:27">
+      <c r="AD366" s="23"/>
+    </row>
+    <row r="367" spans="26:30">
       <c r="Z367" s="7"/>
       <c r="AA367" s="7"/>
-    </row>
-    <row r="368" spans="26:27">
+      <c r="AD367" s="23"/>
+    </row>
+    <row r="368" spans="26:30">
       <c r="Z368" s="7"/>
       <c r="AA368" s="7"/>
-    </row>
-    <row r="369" spans="26:27">
+      <c r="AD368" s="23"/>
+    </row>
+    <row r="369" spans="26:30">
       <c r="Z369" s="7"/>
       <c r="AA369" s="7"/>
-    </row>
-    <row r="370" spans="26:27">
+      <c r="AD369" s="23"/>
+    </row>
+    <row r="370" spans="26:30">
       <c r="Z370" s="7"/>
       <c r="AA370" s="7"/>
-    </row>
-    <row r="371" spans="26:27">
+      <c r="AD370" s="23"/>
+    </row>
+    <row r="371" spans="26:30">
       <c r="Z371" s="7"/>
       <c r="AA371" s="7"/>
-    </row>
-    <row r="372" spans="26:27">
+      <c r="AD371" s="23"/>
+    </row>
+    <row r="372" spans="26:30">
       <c r="Z372" s="7"/>
       <c r="AA372" s="7"/>
-    </row>
-    <row r="373" spans="26:27">
+      <c r="AD372" s="23"/>
+    </row>
+    <row r="373" spans="26:30">
       <c r="Z373" s="7"/>
       <c r="AA373" s="7"/>
-    </row>
-    <row r="374" spans="26:27">
+      <c r="AD373" s="23"/>
+    </row>
+    <row r="374" spans="26:30">
       <c r="Z374" s="7"/>
       <c r="AA374" s="7"/>
-    </row>
-    <row r="375" spans="26:27">
+      <c r="AD374" s="23"/>
+    </row>
+    <row r="375" spans="26:30">
       <c r="Z375" s="7"/>
       <c r="AA375" s="7"/>
-    </row>
-    <row r="376" spans="26:27">
+      <c r="AD375" s="23"/>
+    </row>
+    <row r="376" spans="26:30">
       <c r="Z376" s="7"/>
       <c r="AA376" s="7"/>
-    </row>
-    <row r="377" spans="26:27">
+      <c r="AD376" s="23"/>
+    </row>
+    <row r="377" spans="26:30">
       <c r="Z377" s="7"/>
       <c r="AA377" s="7"/>
-    </row>
-    <row r="378" spans="26:27">
+      <c r="AD377" s="23"/>
+    </row>
+    <row r="378" spans="26:30">
       <c r="Z378" s="7"/>
       <c r="AA378" s="7"/>
-    </row>
-    <row r="379" spans="26:27">
+      <c r="AD378" s="23"/>
+    </row>
+    <row r="379" spans="26:30">
       <c r="Z379" s="7"/>
       <c r="AA379" s="7"/>
-    </row>
-    <row r="380" spans="26:27">
+      <c r="AD379" s="23"/>
+    </row>
+    <row r="380" spans="26:30">
       <c r="Z380" s="7"/>
       <c r="AA380" s="7"/>
-    </row>
-    <row r="381" spans="26:27">
+      <c r="AD380" s="23"/>
+    </row>
+    <row r="381" spans="26:30">
       <c r="Z381" s="7"/>
       <c r="AA381" s="7"/>
-    </row>
-    <row r="382" spans="26:27">
+      <c r="AD381" s="23"/>
+    </row>
+    <row r="382" spans="26:30">
       <c r="Z382" s="7"/>
       <c r="AA382" s="7"/>
-    </row>
-    <row r="383" spans="26:27">
+      <c r="AD382" s="23"/>
+    </row>
+    <row r="383" spans="26:30">
       <c r="Z383" s="7"/>
       <c r="AA383" s="7"/>
-    </row>
-    <row r="384" spans="26:27">
+      <c r="AD383" s="23"/>
+    </row>
+    <row r="384" spans="26:30">
       <c r="Z384" s="7"/>
       <c r="AA384" s="7"/>
-    </row>
-    <row r="385" spans="26:27">
+      <c r="AD384" s="23"/>
+    </row>
+    <row r="385" spans="26:30">
       <c r="Z385" s="7"/>
       <c r="AA385" s="7"/>
-    </row>
-    <row r="386" spans="26:27">
+      <c r="AD385" s="23"/>
+    </row>
+    <row r="386" spans="26:30">
       <c r="Z386" s="7"/>
       <c r="AA386" s="7"/>
-    </row>
-    <row r="387" spans="26:27">
+      <c r="AD386" s="23"/>
+    </row>
+    <row r="387" spans="26:30">
       <c r="Z387" s="7"/>
       <c r="AA387" s="7"/>
-    </row>
-    <row r="388" spans="26:27">
+      <c r="AD387" s="23"/>
+    </row>
+    <row r="388" spans="26:30">
       <c r="Z388" s="7"/>
       <c r="AA388" s="7"/>
-    </row>
-    <row r="389" spans="26:27">
+      <c r="AD388" s="23"/>
+    </row>
+    <row r="389" spans="26:30">
       <c r="Z389" s="7"/>
       <c r="AA389" s="7"/>
-    </row>
-    <row r="390" spans="26:27">
+      <c r="AD389" s="23"/>
+    </row>
+    <row r="390" spans="26:30">
       <c r="Z390" s="7"/>
       <c r="AA390" s="7"/>
-    </row>
-    <row r="391" spans="26:27">
+      <c r="AD390" s="23"/>
+    </row>
+    <row r="391" spans="26:30">
       <c r="Z391" s="7"/>
       <c r="AA391" s="7"/>
-    </row>
-    <row r="392" spans="26:27">
+      <c r="AD391" s="23"/>
+    </row>
+    <row r="392" spans="26:30">
       <c r="Z392" s="7"/>
       <c r="AA392" s="7"/>
-    </row>
-    <row r="393" spans="26:27">
+      <c r="AD392" s="23"/>
+    </row>
+    <row r="393" spans="26:30">
       <c r="Z393" s="7"/>
       <c r="AA393" s="7"/>
-    </row>
-    <row r="394" spans="26:27">
+      <c r="AD393" s="23"/>
+    </row>
+    <row r="394" spans="26:30">
       <c r="Z394" s="7"/>
       <c r="AA394" s="7"/>
-    </row>
-    <row r="395" spans="26:27">
+      <c r="AD394" s="23"/>
+    </row>
+    <row r="395" spans="26:30">
       <c r="Z395" s="7"/>
       <c r="AA395" s="7"/>
-    </row>
-    <row r="396" spans="26:27">
+      <c r="AD395" s="23"/>
+    </row>
+    <row r="396" spans="26:30">
       <c r="Z396" s="7"/>
       <c r="AA396" s="7"/>
-    </row>
-    <row r="397" spans="26:27">
+      <c r="AD396" s="23"/>
+    </row>
+    <row r="397" spans="26:30">
       <c r="Z397" s="7"/>
       <c r="AA397" s="7"/>
-    </row>
-    <row r="398" spans="26:27">
+      <c r="AD397" s="23"/>
+    </row>
+    <row r="398" spans="26:30">
       <c r="Z398" s="7"/>
       <c r="AA398" s="7"/>
-    </row>
-    <row r="399" spans="26:27">
+      <c r="AD398" s="23"/>
+    </row>
+    <row r="399" spans="26:30">
       <c r="Z399" s="7"/>
       <c r="AA399" s="7"/>
-    </row>
-    <row r="400" spans="26:27">
+      <c r="AD399" s="23"/>
+    </row>
+    <row r="400" spans="26:30">
       <c r="Z400" s="7"/>
       <c r="AA400" s="7"/>
-    </row>
-    <row r="401" spans="26:27">
+      <c r="AD400" s="23"/>
+    </row>
+    <row r="401" spans="26:30">
       <c r="Z401" s="7"/>
       <c r="AA401" s="7"/>
-    </row>
-    <row r="402" spans="26:27">
+      <c r="AD401" s="23"/>
+    </row>
+    <row r="402" spans="26:30">
       <c r="Z402" s="7"/>
       <c r="AA402" s="7"/>
-    </row>
-    <row r="403" spans="26:27">
+      <c r="AD402" s="23"/>
+    </row>
+    <row r="403" spans="26:30">
       <c r="Z403" s="7"/>
       <c r="AA403" s="7"/>
-    </row>
-    <row r="404" spans="26:27">
+      <c r="AD403" s="23"/>
+    </row>
+    <row r="404" spans="26:30">
       <c r="Z404" s="7"/>
       <c r="AA404" s="7"/>
-    </row>
-    <row r="405" spans="26:27">
+      <c r="AD404" s="23"/>
+    </row>
+    <row r="405" spans="26:30">
       <c r="Z405" s="7"/>
       <c r="AA405" s="7"/>
-    </row>
-    <row r="406" spans="26:27">
+      <c r="AD405" s="23"/>
+    </row>
+    <row r="406" spans="26:30">
       <c r="Z406" s="7"/>
       <c r="AA406" s="7"/>
-    </row>
-    <row r="407" spans="26:27">
+      <c r="AD406" s="23"/>
+    </row>
+    <row r="407" spans="26:30">
       <c r="Z407" s="7"/>
       <c r="AA407" s="7"/>
-    </row>
-    <row r="408" spans="26:27">
+      <c r="AD407" s="23"/>
+    </row>
+    <row r="408" spans="26:30">
       <c r="Z408" s="7"/>
       <c r="AA408" s="7"/>
-    </row>
-    <row r="409" spans="26:27">
+      <c r="AD408" s="23"/>
+    </row>
+    <row r="409" spans="26:30">
       <c r="Z409" s="7"/>
       <c r="AA409" s="7"/>
-    </row>
-    <row r="410" spans="26:27">
+      <c r="AD409" s="23"/>
+    </row>
+    <row r="410" spans="26:30">
       <c r="Z410" s="7"/>
       <c r="AA410" s="7"/>
-    </row>
-    <row r="411" spans="26:27">
+      <c r="AD410" s="23"/>
+    </row>
+    <row r="411" spans="26:30">
       <c r="Z411" s="7"/>
       <c r="AA411" s="7"/>
-    </row>
-    <row r="412" spans="26:27">
+      <c r="AD411" s="23"/>
+    </row>
+    <row r="412" spans="26:30">
       <c r="Z412" s="7"/>
       <c r="AA412" s="7"/>
-    </row>
-    <row r="413" spans="26:27">
+      <c r="AD412" s="23"/>
+    </row>
+    <row r="413" spans="26:30">
       <c r="Z413" s="7"/>
       <c r="AA413" s="7"/>
-    </row>
-    <row r="414" spans="26:27">
+      <c r="AD413" s="23"/>
+    </row>
+    <row r="414" spans="26:30">
       <c r="Z414" s="7"/>
       <c r="AA414" s="7"/>
-    </row>
-    <row r="415" spans="26:27">
+      <c r="AD414" s="23"/>
+    </row>
+    <row r="415" spans="26:30">
       <c r="Z415" s="7"/>
       <c r="AA415" s="7"/>
-    </row>
-    <row r="416" spans="26:27">
+      <c r="AD415" s="23"/>
+    </row>
+    <row r="416" spans="26:30">
       <c r="Z416" s="7"/>
       <c r="AA416" s="7"/>
-    </row>
-    <row r="417" spans="26:27">
+      <c r="AD416" s="23"/>
+    </row>
+    <row r="417" spans="26:30">
       <c r="Z417" s="7"/>
       <c r="AA417" s="7"/>
-    </row>
-    <row r="418" spans="26:27">
+      <c r="AD417" s="23"/>
+    </row>
+    <row r="418" spans="26:30">
       <c r="Z418" s="7"/>
       <c r="AA418" s="7"/>
-    </row>
-    <row r="419" spans="26:27">
+      <c r="AD418" s="23"/>
+    </row>
+    <row r="419" spans="26:30">
       <c r="Z419" s="27"/>
       <c r="AA419" s="27"/>
-    </row>
-    <row r="420" spans="26:27">
+      <c r="AD419" s="23"/>
+    </row>
+    <row r="420" spans="26:30">
       <c r="Z420" s="7"/>
       <c r="AA420" s="7"/>
-    </row>
-    <row r="421" spans="26:27">
+      <c r="AD420" s="23"/>
+    </row>
+    <row r="421" spans="26:30">
       <c r="Z421" s="7"/>
       <c r="AA421" s="7"/>
-    </row>
-    <row r="422" spans="26:27">
+      <c r="AD421" s="23"/>
+    </row>
+    <row r="422" spans="26:30">
       <c r="Z422" s="7"/>
       <c r="AA422" s="7"/>
-    </row>
-    <row r="423" spans="26:27">
+      <c r="AD422" s="23"/>
+    </row>
+    <row r="423" spans="26:30">
       <c r="Z423" s="7"/>
       <c r="AA423" s="7"/>
-    </row>
-    <row r="424" spans="26:27">
+      <c r="AD423" s="23"/>
+    </row>
+    <row r="424" spans="26:30">
       <c r="Z424" s="7"/>
       <c r="AA424" s="7"/>
-    </row>
-    <row r="425" spans="26:27">
+      <c r="AD424" s="23"/>
+    </row>
+    <row r="425" spans="26:30">
       <c r="Z425" s="7"/>
       <c r="AA425" s="7"/>
-    </row>
-    <row r="426" spans="26:27">
+      <c r="AD425" s="23"/>
+    </row>
+    <row r="426" spans="26:30">
       <c r="Z426" s="7"/>
       <c r="AA426" s="7"/>
-    </row>
-    <row r="427" spans="26:27">
+      <c r="AD426" s="23"/>
+    </row>
+    <row r="427" spans="26:30">
       <c r="Z427" s="7"/>
       <c r="AA427" s="7"/>
-    </row>
-    <row r="428" spans="26:27">
+      <c r="AD427" s="23"/>
+    </row>
+    <row r="428" spans="26:30">
       <c r="Z428" s="7"/>
       <c r="AA428" s="7"/>
-    </row>
-    <row r="429" spans="26:27">
+      <c r="AD428" s="23"/>
+    </row>
+    <row r="429" spans="26:30">
       <c r="Z429" s="7"/>
       <c r="AA429" s="7"/>
-    </row>
-    <row r="430" spans="26:27">
+      <c r="AD429" s="23"/>
+    </row>
+    <row r="430" spans="26:30">
       <c r="Z430" s="7"/>
       <c r="AA430" s="7"/>
-    </row>
-    <row r="431" spans="26:27">
+      <c r="AD430" s="23"/>
+    </row>
+    <row r="431" spans="26:30">
       <c r="Z431" s="7"/>
       <c r="AA431" s="7"/>
-    </row>
-    <row r="432" spans="26:27">
+      <c r="AD431" s="23"/>
+    </row>
+    <row r="432" spans="26:30">
       <c r="Z432" s="7"/>
       <c r="AA432" s="7"/>
-    </row>
-    <row r="433" spans="26:27">
+      <c r="AD432" s="23"/>
+    </row>
+    <row r="433" spans="26:30">
       <c r="Z433" s="7"/>
       <c r="AA433" s="7"/>
-    </row>
-    <row r="434" spans="26:27">
+      <c r="AD433" s="23"/>
+    </row>
+    <row r="434" spans="26:30">
       <c r="Z434" s="7"/>
       <c r="AA434" s="7"/>
-    </row>
-    <row r="435" spans="26:27">
+      <c r="AD434" s="23"/>
+    </row>
+    <row r="435" spans="26:30">
       <c r="Z435" s="7"/>
       <c r="AA435" s="7"/>
-    </row>
-    <row r="436" spans="26:27">
+      <c r="AD435" s="23"/>
+    </row>
+    <row r="436" spans="26:30">
       <c r="Z436" s="7"/>
       <c r="AA436" s="7"/>
-    </row>
-    <row r="437" spans="26:27">
+      <c r="AD436" s="23"/>
+    </row>
+    <row r="437" spans="26:30">
       <c r="Z437" s="7"/>
       <c r="AA437" s="7"/>
-    </row>
-    <row r="438" spans="26:27">
+      <c r="AD437" s="23"/>
+    </row>
+    <row r="438" spans="26:30">
       <c r="Z438" s="7"/>
       <c r="AA438" s="7"/>
-    </row>
-    <row r="439" spans="26:27">
+      <c r="AD438" s="23"/>
+    </row>
+    <row r="439" spans="26:30">
       <c r="Z439" s="7"/>
       <c r="AA439" s="7"/>
-    </row>
-    <row r="440" spans="26:27">
+      <c r="AD439" s="23"/>
+    </row>
+    <row r="440" spans="26:30">
       <c r="Z440" s="7"/>
       <c r="AA440" s="7"/>
-    </row>
-    <row r="441" spans="26:27">
+      <c r="AD440" s="23"/>
+    </row>
+    <row r="441" spans="26:30">
       <c r="Z441" s="7"/>
       <c r="AA441" s="7"/>
-    </row>
-    <row r="442" spans="26:27">
+      <c r="AD441" s="23"/>
+    </row>
+    <row r="442" spans="26:30">
       <c r="Z442" s="7"/>
       <c r="AA442" s="7"/>
-    </row>
-    <row r="443" spans="26:27">
+      <c r="AD442" s="23"/>
+    </row>
+    <row r="443" spans="26:30">
       <c r="Z443" s="7"/>
       <c r="AA443" s="7"/>
-    </row>
-    <row r="444" spans="26:27">
+      <c r="AD443" s="23"/>
+    </row>
+    <row r="444" spans="26:30">
       <c r="Z444" s="7"/>
       <c r="AA444" s="7"/>
-    </row>
-    <row r="445" spans="26:27">
+      <c r="AD444" s="23"/>
+    </row>
+    <row r="445" spans="26:30">
       <c r="Z445" s="7"/>
       <c r="AA445" s="7"/>
-    </row>
-    <row r="446" spans="26:27">
+      <c r="AD445" s="23"/>
+    </row>
+    <row r="446" spans="26:30">
       <c r="Z446" s="7"/>
       <c r="AA446" s="7"/>
-    </row>
-    <row r="447" spans="26:27">
+      <c r="AD446" s="23"/>
+    </row>
+    <row r="447" spans="26:30">
       <c r="Z447" s="7"/>
       <c r="AA447" s="7"/>
-    </row>
-    <row r="448" spans="26:27">
+      <c r="AD447" s="23"/>
+    </row>
+    <row r="448" spans="26:30">
       <c r="Z448" s="7"/>
       <c r="AA448" s="7"/>
-    </row>
-    <row r="449" spans="26:27">
+      <c r="AD448" s="23"/>
+    </row>
+    <row r="449" spans="26:30">
       <c r="Z449" s="7"/>
       <c r="AA449" s="7"/>
-    </row>
-    <row r="450" spans="26:27">
+      <c r="AD449" s="23"/>
+    </row>
+    <row r="450" spans="26:30">
       <c r="Z450" s="27"/>
       <c r="AA450" s="27"/>
-    </row>
-    <row r="451" spans="26:27">
+      <c r="AD450" s="23"/>
+    </row>
+    <row r="451" spans="26:30">
       <c r="Z451" s="7"/>
       <c r="AA451" s="7"/>
-    </row>
-    <row r="452" spans="26:27">
+      <c r="AD451" s="23"/>
+    </row>
+    <row r="452" spans="26:30">
       <c r="Z452" s="7"/>
       <c r="AA452" s="7"/>
-    </row>
-    <row r="453" spans="26:27">
+      <c r="AD452" s="23"/>
+    </row>
+    <row r="453" spans="26:30">
       <c r="Z453" s="7"/>
       <c r="AA453" s="7"/>
-    </row>
-    <row r="454" spans="26:27">
+      <c r="AD453" s="23"/>
+    </row>
+    <row r="454" spans="26:30">
       <c r="Z454" s="7"/>
       <c r="AA454" s="7"/>
-    </row>
-    <row r="455" spans="26:27">
+      <c r="AD454" s="23"/>
+    </row>
+    <row r="455" spans="26:30">
       <c r="Z455" s="7"/>
       <c r="AA455" s="7"/>
-    </row>
-    <row r="456" spans="26:27">
+      <c r="AD455" s="23"/>
+    </row>
+    <row r="456" spans="26:30">
       <c r="Z456" s="7"/>
       <c r="AA456" s="7"/>
-    </row>
-    <row r="457" spans="26:27">
+      <c r="AD456" s="23"/>
+    </row>
+    <row r="457" spans="26:30">
       <c r="Z457" s="7"/>
       <c r="AA457" s="7"/>
-    </row>
-    <row r="458" spans="26:27">
+      <c r="AD457" s="23"/>
+    </row>
+    <row r="458" spans="26:30">
       <c r="Z458" s="7"/>
       <c r="AA458" s="7"/>
-    </row>
-    <row r="459" spans="26:27">
+      <c r="AD458" s="23"/>
+    </row>
+    <row r="459" spans="26:30">
       <c r="Z459" s="7"/>
       <c r="AA459" s="7"/>
-    </row>
-    <row r="460" spans="26:27">
+      <c r="AD459" s="23"/>
+    </row>
+    <row r="460" spans="26:30">
       <c r="Z460" s="7"/>
       <c r="AA460" s="7"/>
-    </row>
-    <row r="461" spans="26:27">
+      <c r="AD460" s="23"/>
+    </row>
+    <row r="461" spans="26:30">
       <c r="Z461" s="7"/>
       <c r="AA461" s="7"/>
-    </row>
-    <row r="462" spans="26:27">
+      <c r="AD461" s="23"/>
+    </row>
+    <row r="462" spans="26:30">
       <c r="Z462" s="7"/>
       <c r="AA462" s="7"/>
-    </row>
-    <row r="463" spans="26:27">
+      <c r="AD462" s="23"/>
+    </row>
+    <row r="463" spans="26:30">
       <c r="Z463" s="7"/>
       <c r="AA463" s="7"/>
-    </row>
-    <row r="464" spans="26:27">
+      <c r="AD463" s="23"/>
+    </row>
+    <row r="464" spans="26:30">
       <c r="Z464" s="7"/>
       <c r="AA464" s="7"/>
-    </row>
-    <row r="465" spans="26:27">
+      <c r="AD464" s="23"/>
+    </row>
+    <row r="465" spans="26:30">
       <c r="Z465" s="7"/>
       <c r="AA465" s="7"/>
-    </row>
-    <row r="466" spans="26:27">
+      <c r="AD465" s="23"/>
+    </row>
+    <row r="466" spans="26:30">
       <c r="Z466" s="7"/>
       <c r="AA466" s="7"/>
-    </row>
-    <row r="467" spans="26:27">
+      <c r="AD466" s="23"/>
+    </row>
+    <row r="467" spans="26:30">
       <c r="Z467" s="7"/>
       <c r="AA467" s="7"/>
-    </row>
-    <row r="468" spans="26:27">
+      <c r="AD467" s="23"/>
+    </row>
+    <row r="468" spans="26:30">
       <c r="Z468" s="7"/>
       <c r="AA468" s="7"/>
-    </row>
-    <row r="469" spans="26:27">
+      <c r="AD468" s="23"/>
+    </row>
+    <row r="469" spans="26:30">
       <c r="Z469" s="7"/>
       <c r="AA469" s="7"/>
-    </row>
-    <row r="470" spans="26:27">
+      <c r="AD469" s="23"/>
+    </row>
+    <row r="470" spans="26:30">
       <c r="Z470" s="7"/>
       <c r="AA470" s="7"/>
-    </row>
-    <row r="471" spans="26:27">
+      <c r="AD470" s="23"/>
+    </row>
+    <row r="471" spans="26:30">
       <c r="Z471" s="7"/>
       <c r="AA471" s="7"/>
-    </row>
-    <row r="472" spans="26:27">
+      <c r="AD471" s="23"/>
+    </row>
+    <row r="472" spans="26:30">
       <c r="Z472" s="7"/>
       <c r="AA472" s="7"/>
-    </row>
-    <row r="473" spans="26:27">
+      <c r="AD472" s="23"/>
+    </row>
+    <row r="473" spans="26:30">
       <c r="Z473" s="7"/>
       <c r="AA473" s="7"/>
-    </row>
-    <row r="474" spans="26:27">
+      <c r="AD473" s="23"/>
+    </row>
+    <row r="474" spans="26:30">
       <c r="Z474" s="7"/>
       <c r="AA474" s="7"/>
-    </row>
-    <row r="475" spans="26:27">
+      <c r="AD474" s="23"/>
+    </row>
+    <row r="475" spans="26:30">
       <c r="Z475" s="7"/>
       <c r="AA475" s="7"/>
-    </row>
-    <row r="476" spans="26:27">
+      <c r="AD475" s="23"/>
+    </row>
+    <row r="476" spans="26:30">
       <c r="Z476" s="7"/>
       <c r="AA476" s="7"/>
-    </row>
-    <row r="477" spans="26:27">
+      <c r="AD476" s="23"/>
+    </row>
+    <row r="477" spans="26:30">
       <c r="Z477" s="7"/>
       <c r="AA477" s="7"/>
-    </row>
-    <row r="478" spans="26:27">
+      <c r="AD477" s="23"/>
+    </row>
+    <row r="478" spans="26:30">
       <c r="Z478" s="7"/>
       <c r="AA478" s="7"/>
-    </row>
-    <row r="479" spans="26:27">
+      <c r="AD478" s="23"/>
+    </row>
+    <row r="479" spans="26:30">
       <c r="Z479" s="7"/>
       <c r="AA479" s="7"/>
-    </row>
-    <row r="480" spans="26:27">
+      <c r="AD479" s="23"/>
+    </row>
+    <row r="480" spans="26:30">
       <c r="Z480" s="7"/>
       <c r="AA480" s="7"/>
-    </row>
-    <row r="481" spans="26:27">
+      <c r="AD480" s="23"/>
+    </row>
+    <row r="481" spans="26:30">
       <c r="Z481" s="7"/>
       <c r="AA481" s="7"/>
-    </row>
-    <row r="482" spans="26:27">
+      <c r="AD481" s="23"/>
+    </row>
+    <row r="482" spans="26:30">
       <c r="Z482" s="7"/>
       <c r="AA482" s="7"/>
-    </row>
-    <row r="483" spans="26:27">
+      <c r="AD482" s="23"/>
+    </row>
+    <row r="483" spans="26:30">
       <c r="Z483" s="7"/>
       <c r="AA483" s="7"/>
-    </row>
-    <row r="484" spans="26:27">
+      <c r="AD483" s="23"/>
+    </row>
+    <row r="484" spans="26:30">
       <c r="Z484" s="7"/>
       <c r="AA484" s="7"/>
-    </row>
-    <row r="485" spans="26:27">
+      <c r="AD484" s="23"/>
+    </row>
+    <row r="485" spans="26:30">
       <c r="Z485" s="7"/>
       <c r="AA485" s="7"/>
-    </row>
-    <row r="486" spans="26:27">
+      <c r="AD485" s="23"/>
+    </row>
+    <row r="486" spans="26:30">
       <c r="Z486" s="7"/>
       <c r="AA486" s="7"/>
-    </row>
-    <row r="487" spans="26:27">
+      <c r="AD486" s="23"/>
+    </row>
+    <row r="487" spans="26:30">
       <c r="Z487" s="7"/>
       <c r="AA487" s="7"/>
-    </row>
-    <row r="488" spans="26:27">
+      <c r="AD487" s="23"/>
+    </row>
+    <row r="488" spans="26:30">
       <c r="Z488" s="7"/>
       <c r="AA488" s="7"/>
-    </row>
-    <row r="489" spans="26:27">
+      <c r="AD488" s="23"/>
+    </row>
+    <row r="489" spans="26:30">
       <c r="Z489" s="7"/>
       <c r="AA489" s="7"/>
-    </row>
-    <row r="490" spans="26:27">
+      <c r="AD489" s="23"/>
+    </row>
+    <row r="490" spans="26:30">
       <c r="Z490" s="7"/>
       <c r="AA490" s="7"/>
-    </row>
-    <row r="491" spans="26:27">
+      <c r="AD490" s="23"/>
+    </row>
+    <row r="491" spans="26:30">
       <c r="Z491" s="7"/>
       <c r="AA491" s="7"/>
-    </row>
-    <row r="492" spans="26:27">
+      <c r="AD491" s="23"/>
+    </row>
+    <row r="492" spans="26:30">
       <c r="Z492" s="7"/>
       <c r="AA492" s="7"/>
-    </row>
-    <row r="493" spans="26:27">
+      <c r="AD492" s="23"/>
+    </row>
+    <row r="493" spans="26:30">
       <c r="Z493" s="7"/>
       <c r="AA493" s="7"/>
-    </row>
-    <row r="494" spans="26:27">
+      <c r="AD493" s="23"/>
+    </row>
+    <row r="494" spans="26:30">
       <c r="Z494" s="7"/>
       <c r="AA494" s="7"/>
-    </row>
-    <row r="495" spans="26:27">
+      <c r="AD494" s="23"/>
+    </row>
+    <row r="495" spans="26:30">
       <c r="Z495" s="7"/>
       <c r="AA495" s="7"/>
-    </row>
-    <row r="496" spans="26:27">
+      <c r="AD495" s="23"/>
+    </row>
+    <row r="496" spans="26:30">
       <c r="Z496" s="7"/>
       <c r="AA496" s="7"/>
-    </row>
-    <row r="497" spans="26:27">
+      <c r="AD496" s="23"/>
+    </row>
+    <row r="497" spans="26:30">
       <c r="Z497" s="7"/>
       <c r="AA497" s="7"/>
-    </row>
-    <row r="498" spans="26:27">
+      <c r="AD497" s="23"/>
+    </row>
+    <row r="498" spans="26:30">
       <c r="Z498" s="7"/>
       <c r="AA498" s="7"/>
-    </row>
-    <row r="499" spans="26:27">
+      <c r="AD498" s="23"/>
+    </row>
+    <row r="499" spans="26:30">
       <c r="Z499" s="7"/>
       <c r="AA499" s="7"/>
-    </row>
-    <row r="500" spans="26:27">
+      <c r="AD499" s="23"/>
+    </row>
+    <row r="500" spans="26:30">
       <c r="Z500" s="7"/>
       <c r="AA500" s="7"/>
-    </row>
-    <row r="501" spans="26:27">
+      <c r="AD500" s="23"/>
+    </row>
+    <row r="501" spans="26:30">
       <c r="Z501" s="7"/>
       <c r="AA501" s="7"/>
-    </row>
-    <row r="502" spans="26:27">
+      <c r="AD501" s="23"/>
+    </row>
+    <row r="502" spans="26:30">
       <c r="Z502" s="7"/>
       <c r="AA502" s="7"/>
-    </row>
-    <row r="503" spans="26:27">
+      <c r="AD502" s="23"/>
+    </row>
+    <row r="503" spans="26:30">
       <c r="Z503" s="7"/>
       <c r="AA503" s="7"/>
-    </row>
-    <row r="504" spans="26:27">
+      <c r="AD503" s="23"/>
+    </row>
+    <row r="504" spans="26:30">
       <c r="Z504" s="7"/>
       <c r="AA504" s="7"/>
-    </row>
-    <row r="505" spans="26:27">
+      <c r="AD504" s="23"/>
+    </row>
+    <row r="505" spans="26:30">
       <c r="Z505" s="7"/>
       <c r="AA505" s="7"/>
-    </row>
-    <row r="506" spans="26:27">
+      <c r="AD505" s="23"/>
+    </row>
+    <row r="506" spans="26:30">
       <c r="Z506" s="7"/>
       <c r="AA506" s="7"/>
-    </row>
-    <row r="507" spans="26:27">
+      <c r="AD506" s="23"/>
+    </row>
+    <row r="507" spans="26:30">
       <c r="Z507" s="7"/>
       <c r="AA507" s="7"/>
-    </row>
-    <row r="508" spans="26:27">
+      <c r="AD507" s="23"/>
+    </row>
+    <row r="508" spans="26:30">
       <c r="Z508" s="7"/>
       <c r="AA508" s="7"/>
-    </row>
-    <row r="509" spans="26:27">
+      <c r="AD508" s="23"/>
+    </row>
+    <row r="509" spans="26:30">
       <c r="Z509" s="7"/>
       <c r="AA509" s="7"/>
-    </row>
-    <row r="510" spans="26:27">
+      <c r="AD509" s="23"/>
+    </row>
+    <row r="510" spans="26:30">
       <c r="Z510" s="7"/>
       <c r="AA510" s="7"/>
-    </row>
-    <row r="511" spans="26:27">
+      <c r="AD510" s="23"/>
+    </row>
+    <row r="511" spans="26:30">
       <c r="Z511" s="7"/>
       <c r="AA511" s="7"/>
-    </row>
-    <row r="512" spans="26:27">
+      <c r="AD511" s="23"/>
+    </row>
+    <row r="512" spans="26:30">
       <c r="Z512" s="7"/>
       <c r="AA512" s="7"/>
-    </row>
-    <row r="513" spans="26:27">
+      <c r="AD512" s="23"/>
+    </row>
+    <row r="513" spans="26:30">
       <c r="Z513" s="7"/>
       <c r="AA513" s="7"/>
-    </row>
-    <row r="514" spans="26:27">
+      <c r="AD513" s="23"/>
+    </row>
+    <row r="514" spans="26:30">
       <c r="Z514" s="7"/>
       <c r="AA514" s="7"/>
-    </row>
-    <row r="515" spans="26:27">
+      <c r="AD514" s="23"/>
+    </row>
+    <row r="515" spans="26:30">
       <c r="Z515" s="7"/>
       <c r="AA515" s="7"/>
-    </row>
-    <row r="516" spans="26:27">
+      <c r="AD515" s="23"/>
+    </row>
+    <row r="516" spans="26:30">
       <c r="Z516" s="7"/>
       <c r="AA516" s="7"/>
-    </row>
-    <row r="517" spans="26:27">
+      <c r="AD516" s="23"/>
+    </row>
+    <row r="517" spans="26:30">
       <c r="Z517" s="7"/>
       <c r="AA517" s="7"/>
-    </row>
-    <row r="518" spans="26:27">
+      <c r="AD517" s="23"/>
+    </row>
+    <row r="518" spans="26:30">
       <c r="Z518" s="7"/>
       <c r="AA518" s="7"/>
-    </row>
-    <row r="519" spans="26:27">
+      <c r="AD518" s="23"/>
+    </row>
+    <row r="519" spans="26:30">
       <c r="Z519" s="7"/>
       <c r="AA519" s="7"/>
-    </row>
-    <row r="520" spans="26:27">
+      <c r="AD519" s="23"/>
+    </row>
+    <row r="520" spans="26:30">
       <c r="Z520" s="7"/>
       <c r="AA520" s="7"/>
-    </row>
-    <row r="521" spans="26:27">
+      <c r="AD520" s="23"/>
+    </row>
+    <row r="521" spans="26:30">
       <c r="Z521" s="7"/>
       <c r="AA521" s="7"/>
-    </row>
-    <row r="522" spans="26:27">
+      <c r="AD521" s="23"/>
+    </row>
+    <row r="522" spans="26:30">
       <c r="Z522" s="7"/>
       <c r="AA522" s="7"/>
-    </row>
-    <row r="523" spans="26:27">
+      <c r="AD522" s="23"/>
+    </row>
+    <row r="523" spans="26:30">
       <c r="Z523" s="7"/>
       <c r="AA523" s="7"/>
-    </row>
-    <row r="524" spans="26:27">
+      <c r="AD523" s="23"/>
+    </row>
+    <row r="524" spans="26:30">
       <c r="Z524" s="7"/>
       <c r="AA524" s="7"/>
-    </row>
-    <row r="525" spans="26:27">
+      <c r="AD524" s="23"/>
+    </row>
+    <row r="525" spans="26:30">
       <c r="Z525" s="7"/>
       <c r="AA525" s="7"/>
-    </row>
-    <row r="526" spans="26:27">
+      <c r="AD525" s="23"/>
+    </row>
+    <row r="526" spans="26:30">
       <c r="Z526" s="7"/>
       <c r="AA526" s="7"/>
-    </row>
-    <row r="527" spans="26:27">
+      <c r="AD526" s="23"/>
+    </row>
+    <row r="527" spans="26:30">
       <c r="Z527" s="7"/>
       <c r="AA527" s="7"/>
-    </row>
-    <row r="528" spans="26:27">
+      <c r="AD527" s="23"/>
+    </row>
+    <row r="528" spans="26:30">
       <c r="Z528" s="7"/>
       <c r="AA528" s="7"/>
-    </row>
-    <row r="529" spans="26:27">
+      <c r="AD528" s="23"/>
+    </row>
+    <row r="529" spans="26:30">
       <c r="Z529" s="7"/>
       <c r="AA529" s="7"/>
-    </row>
-    <row r="530" spans="26:27">
+      <c r="AD529" s="23"/>
+    </row>
+    <row r="530" spans="26:30">
       <c r="Z530" s="7"/>
       <c r="AA530" s="7"/>
-    </row>
-    <row r="531" spans="26:27">
+      <c r="AD530" s="23"/>
+    </row>
+    <row r="531" spans="26:30">
       <c r="Z531" s="7"/>
       <c r="AA531" s="7"/>
-    </row>
-    <row r="532" spans="26:27">
+      <c r="AD531" s="23"/>
+    </row>
+    <row r="532" spans="26:30">
       <c r="Z532" s="7"/>
       <c r="AA532" s="7"/>
-    </row>
-    <row r="533" spans="26:27">
+      <c r="AD532" s="23"/>
+    </row>
+    <row r="533" spans="26:30">
       <c r="Z533" s="7"/>
       <c r="AA533" s="7"/>
-    </row>
-    <row r="534" spans="26:27">
+      <c r="AD533" s="23"/>
+    </row>
+    <row r="534" spans="26:30">
       <c r="Z534" s="7"/>
       <c r="AA534" s="7"/>
-    </row>
-    <row r="535" spans="26:27">
+      <c r="AD534" s="23"/>
+    </row>
+    <row r="535" spans="26:30">
       <c r="Z535" s="7"/>
       <c r="AA535" s="7"/>
-    </row>
-    <row r="536" spans="26:27">
+      <c r="AD535" s="23"/>
+    </row>
+    <row r="536" spans="26:30">
       <c r="Z536" s="7"/>
       <c r="AA536" s="7"/>
-    </row>
-    <row r="537" spans="26:27">
+      <c r="AD536" s="23"/>
+    </row>
+    <row r="537" spans="26:30">
       <c r="Z537" s="7"/>
       <c r="AA537" s="7"/>
-    </row>
-    <row r="538" spans="26:27">
+      <c r="AD537" s="23"/>
+    </row>
+    <row r="538" spans="26:30">
       <c r="Z538" s="7"/>
       <c r="AA538" s="7"/>
-    </row>
-    <row r="539" spans="26:27">
+      <c r="AD538" s="23"/>
+    </row>
+    <row r="539" spans="26:30">
       <c r="Z539" s="7"/>
       <c r="AA539" s="7"/>
-    </row>
-    <row r="540" spans="26:27">
+      <c r="AD539" s="23"/>
+    </row>
+    <row r="540" spans="26:30">
       <c r="Z540" s="7"/>
       <c r="AA540" s="7"/>
-    </row>
-    <row r="541" spans="26:27">
+      <c r="AD540" s="23"/>
+    </row>
+    <row r="541" spans="26:30">
       <c r="Z541" s="7"/>
       <c r="AA541" s="7"/>
-    </row>
-    <row r="542" spans="26:27">
+      <c r="AD541" s="23"/>
+    </row>
+    <row r="542" spans="26:30">
       <c r="Z542" s="7"/>
       <c r="AA542" s="7"/>
-    </row>
-    <row r="543" spans="26:27">
+      <c r="AD542" s="23"/>
+    </row>
+    <row r="543" spans="26:30">
       <c r="Z543" s="7"/>
       <c r="AA543" s="7"/>
-    </row>
-    <row r="544" spans="26:27">
+      <c r="AD543" s="23"/>
+    </row>
+    <row r="544" spans="26:30">
       <c r="Z544" s="7"/>
       <c r="AA544" s="7"/>
-    </row>
-    <row r="545" spans="26:27">
+      <c r="AD544" s="23"/>
+    </row>
+    <row r="545" spans="26:30">
       <c r="Z545" s="7"/>
       <c r="AA545" s="7"/>
-    </row>
-    <row r="546" spans="26:27">
+      <c r="AD545" s="23"/>
+    </row>
+    <row r="546" spans="26:30">
       <c r="Z546" s="7"/>
       <c r="AA546" s="7"/>
-    </row>
-    <row r="547" spans="26:27">
+      <c r="AD546" s="23"/>
+    </row>
+    <row r="547" spans="26:30">
       <c r="Z547" s="7"/>
       <c r="AA547" s="7"/>
-    </row>
-    <row r="548" spans="26:27">
+      <c r="AD547" s="23"/>
+    </row>
+    <row r="548" spans="26:30">
       <c r="Z548" s="7"/>
       <c r="AA548" s="7"/>
-    </row>
-    <row r="549" spans="26:27">
+      <c r="AD548" s="23"/>
+    </row>
+    <row r="549" spans="26:30">
       <c r="Z549" s="7"/>
       <c r="AA549" s="7"/>
-    </row>
-    <row r="550" spans="26:27">
+      <c r="AD549" s="23"/>
+    </row>
+    <row r="550" spans="26:30">
       <c r="Z550" s="7"/>
       <c r="AA550" s="7"/>
-    </row>
-    <row r="551" spans="26:27">
+      <c r="AD550" s="23"/>
+    </row>
+    <row r="551" spans="26:30">
       <c r="Z551" s="7"/>
       <c r="AA551" s="7"/>
-    </row>
-    <row r="552" spans="26:27">
+      <c r="AD551" s="23"/>
+    </row>
+    <row r="552" spans="26:30">
       <c r="Z552" s="7"/>
       <c r="AA552" s="7"/>
-    </row>
-    <row r="553" spans="26:27">
+      <c r="AD552" s="23"/>
+    </row>
+    <row r="553" spans="26:30">
       <c r="Z553" s="7"/>
       <c r="AA553" s="7"/>
-    </row>
-    <row r="554" spans="26:27">
+      <c r="AD553" s="23"/>
+    </row>
+    <row r="554" spans="26:30">
       <c r="Z554" s="7"/>
       <c r="AA554" s="7"/>
-    </row>
-    <row r="555" spans="26:27">
+      <c r="AD554" s="23"/>
+    </row>
+    <row r="555" spans="26:30">
       <c r="Z555" s="7"/>
       <c r="AA555" s="7"/>
-    </row>
-    <row r="556" spans="26:27">
+      <c r="AD555" s="23"/>
+    </row>
+    <row r="556" spans="26:30">
       <c r="Z556" s="7"/>
       <c r="AA556" s="7"/>
-    </row>
-    <row r="557" spans="26:27">
+      <c r="AD556" s="23"/>
+    </row>
+    <row r="557" spans="26:30">
       <c r="Z557" s="7"/>
       <c r="AA557" s="7"/>
-    </row>
-    <row r="558" spans="26:27">
+      <c r="AD557" s="23"/>
+    </row>
+    <row r="558" spans="26:30">
       <c r="Z558" s="7"/>
       <c r="AA558" s="7"/>
     </row>
-    <row r="559" spans="26:27">
+    <row r="559" spans="26:30">
       <c r="Z559" s="7"/>
       <c r="AA559" s="7"/>
     </row>
-    <row r="560" spans="26:27">
+    <row r="560" spans="26:30">
       <c r="Z560" s="7"/>
       <c r="AA560" s="7"/>
     </row>
     <row r="561" spans="26:27">
       <c r="Z561" s="7"/>
       <c r="AA561" s="7"/>
     </row>
     <row r="562" spans="26:27">
       <c r="Z562" s="7"/>
       <c r="AA562" s="7"/>
     </row>
     <row r="563" spans="26:27">
       <c r="Z563" s="7"/>
       <c r="AA563" s="7"/>
     </row>
     <row r="564" spans="26:27">
       <c r="Z564" s="7"/>
       <c r="AA564" s="7"/>
     </row>
     <row r="565" spans="26:27">
       <c r="Z565" s="7"/>
       <c r="AA565" s="7"/>
     </row>
     <row r="566" spans="26:27">
       <c r="Z566" s="7"/>
@@ -7242,86 +7900,86 @@
     </row>
     <row r="578" spans="26:27">
       <c r="Z578" s="27"/>
       <c r="AA578" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AJ4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="W59" sqref="W59"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AD53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="19" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="19" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="19"/>
+    <col min="2" max="2" width="6.109375" style="19" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="19" customWidth="1"/>
+    <col min="4" max="4" width="4.88671875" style="19" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="19" customWidth="1"/>
+    <col min="6" max="8" width="4.88671875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="19" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="19" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="19" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="19" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="19" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="19" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16" width="4.88671875" style="19" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="19" customWidth="1"/>
+    <col min="18" max="18" width="5.33203125" style="19" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="19" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="19" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="19" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="19" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="19" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="19" customWidth="1"/>
+    <col min="26" max="26" width="7.44140625" style="19" customWidth="1"/>
+    <col min="27" max="27" width="9.109375" style="19" customWidth="1"/>
+    <col min="28" max="28" width="9.6640625" style="19" customWidth="1"/>
+    <col min="29" max="29" width="9.109375" style="19" customWidth="1"/>
+    <col min="30" max="16384" width="9.109375" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
       <c r="U1" s="42"/>
       <c r="V1" s="42"/>
       <c r="W1" s="42"/>
@@ -7605,50 +8263,53 @@
       </c>
       <c r="V7" s="8">
         <v>2204</v>
       </c>
       <c r="W7" s="8">
         <v>1983</v>
       </c>
       <c r="X7" s="8">
         <v>1703</v>
       </c>
       <c r="Y7" s="8">
         <v>1512</v>
       </c>
       <c r="Z7" s="1">
         <v>2084</v>
       </c>
       <c r="AA7" s="1">
         <v>2415</v>
       </c>
       <c r="AB7" s="35">
         <v>2485</v>
       </c>
       <c r="AC7" s="1">
         <v>2246</v>
       </c>
+      <c r="AD7" s="1">
+        <v>1740</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="8">
         <v>598</v>
       </c>
       <c r="C8" s="8">
         <v>594</v>
       </c>
       <c r="D8" s="8">
         <v>518</v>
       </c>
       <c r="E8" s="8">
         <v>595</v>
       </c>
       <c r="F8" s="8">
         <v>470</v>
       </c>
       <c r="G8" s="8">
         <v>480</v>
       </c>
       <c r="H8" s="8">
         <v>666</v>
@@ -7694,50 +8355,53 @@
       </c>
       <c r="V8" s="8">
         <v>860</v>
       </c>
       <c r="W8" s="8">
         <v>749</v>
       </c>
       <c r="X8" s="8">
         <v>638</v>
       </c>
       <c r="Y8" s="8">
         <v>541</v>
       </c>
       <c r="Z8" s="1">
         <v>719</v>
       </c>
       <c r="AA8" s="1">
         <v>749</v>
       </c>
       <c r="AB8" s="35">
         <v>899</v>
       </c>
       <c r="AC8" s="1">
         <v>697</v>
       </c>
+      <c r="AD8" s="1">
+        <v>529</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>97</v>
       </c>
       <c r="C9" s="8">
         <v>68</v>
       </c>
       <c r="D9" s="8">
         <v>89</v>
       </c>
       <c r="E9" s="8">
         <v>99</v>
       </c>
       <c r="F9" s="8">
         <v>86</v>
       </c>
       <c r="G9" s="8">
         <v>80</v>
       </c>
       <c r="H9" s="8">
         <v>99</v>
@@ -7783,50 +8447,53 @@
       </c>
       <c r="V9" s="8">
         <v>109</v>
       </c>
       <c r="W9" s="8">
         <v>114</v>
       </c>
       <c r="X9" s="8">
         <v>96</v>
       </c>
       <c r="Y9" s="8">
         <v>58</v>
       </c>
       <c r="Z9" s="1">
         <v>114</v>
       </c>
       <c r="AA9" s="1">
         <v>138</v>
       </c>
       <c r="AB9" s="35">
         <v>156</v>
       </c>
       <c r="AC9" s="1">
         <v>200</v>
       </c>
+      <c r="AD9" s="1">
+        <v>145</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>55</v>
       </c>
       <c r="C10" s="8">
         <v>41</v>
       </c>
       <c r="D10" s="8">
         <v>45</v>
       </c>
       <c r="E10" s="8">
         <v>56</v>
       </c>
       <c r="F10" s="8">
         <v>52</v>
       </c>
       <c r="G10" s="8">
         <v>40</v>
       </c>
       <c r="H10" s="8">
         <v>46</v>
@@ -7872,50 +8539,53 @@
       </c>
       <c r="V10" s="8">
         <v>93</v>
       </c>
       <c r="W10" s="8">
         <v>52</v>
       </c>
       <c r="X10" s="8">
         <v>66</v>
       </c>
       <c r="Y10" s="8">
         <v>36</v>
       </c>
       <c r="Z10" s="1">
         <v>62</v>
       </c>
       <c r="AA10" s="1">
         <v>47</v>
       </c>
       <c r="AB10" s="35">
         <v>49</v>
       </c>
       <c r="AC10" s="1">
         <v>56</v>
       </c>
+      <c r="AD10" s="1">
+        <v>63</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>88</v>
       </c>
       <c r="C11" s="8">
         <v>97</v>
       </c>
       <c r="D11" s="8">
         <v>62</v>
       </c>
       <c r="E11" s="8">
         <v>74</v>
       </c>
       <c r="F11" s="8">
         <v>88</v>
       </c>
       <c r="G11" s="8">
         <v>93</v>
       </c>
       <c r="H11" s="8">
         <v>70</v>
@@ -7961,50 +8631,53 @@
       </c>
       <c r="V11" s="8">
         <v>108</v>
       </c>
       <c r="W11" s="8">
         <v>105</v>
       </c>
       <c r="X11" s="8">
         <v>80</v>
       </c>
       <c r="Y11" s="8">
         <v>62</v>
       </c>
       <c r="Z11" s="1">
         <v>137</v>
       </c>
       <c r="AA11" s="1">
         <v>130</v>
       </c>
       <c r="AB11" s="35">
         <v>131</v>
       </c>
       <c r="AC11" s="1">
         <v>86</v>
       </c>
+      <c r="AD11" s="1">
+        <v>105</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>71</v>
       </c>
       <c r="C12" s="8">
         <v>53</v>
       </c>
       <c r="D12" s="8">
         <v>58</v>
       </c>
       <c r="E12" s="8">
         <v>58</v>
       </c>
       <c r="F12" s="8">
         <v>47</v>
       </c>
       <c r="G12" s="8">
         <v>59</v>
       </c>
       <c r="H12" s="8">
         <v>52</v>
@@ -8050,50 +8723,53 @@
       </c>
       <c r="V12" s="8">
         <v>109</v>
       </c>
       <c r="W12" s="8">
         <v>86</v>
       </c>
       <c r="X12" s="8">
         <v>51</v>
       </c>
       <c r="Y12" s="8">
         <v>79</v>
       </c>
       <c r="Z12" s="1">
         <v>59</v>
       </c>
       <c r="AA12" s="1">
         <v>92</v>
       </c>
       <c r="AB12" s="35">
         <v>87</v>
       </c>
       <c r="AC12" s="1">
         <v>85</v>
       </c>
+      <c r="AD12" s="1">
+        <v>84</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>92</v>
       </c>
       <c r="C13" s="8">
         <v>39</v>
       </c>
       <c r="D13" s="8">
         <v>65</v>
       </c>
       <c r="E13" s="8">
         <v>79</v>
       </c>
       <c r="F13" s="8">
         <v>53</v>
       </c>
       <c r="G13" s="8">
         <v>71</v>
       </c>
       <c r="H13" s="8">
         <v>71</v>
@@ -8139,50 +8815,53 @@
       </c>
       <c r="V13" s="8">
         <v>55</v>
       </c>
       <c r="W13" s="8">
         <v>72</v>
       </c>
       <c r="X13" s="8">
         <v>56</v>
       </c>
       <c r="Y13" s="8">
         <v>72</v>
       </c>
       <c r="Z13" s="1">
         <v>65</v>
       </c>
       <c r="AA13" s="1">
         <v>71</v>
       </c>
       <c r="AB13" s="35">
         <v>94</v>
       </c>
       <c r="AC13" s="1">
         <v>69</v>
       </c>
+      <c r="AD13" s="1">
+        <v>47</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8">
         <v>249</v>
       </c>
       <c r="C14" s="8">
         <v>232</v>
       </c>
       <c r="D14" s="8">
         <v>182</v>
       </c>
       <c r="E14" s="8">
         <v>556</v>
       </c>
       <c r="F14" s="8">
         <v>229</v>
       </c>
       <c r="G14" s="8">
         <v>245</v>
       </c>
       <c r="H14" s="8">
         <v>207</v>
@@ -8228,50 +8907,53 @@
       </c>
       <c r="V14" s="8">
         <v>283</v>
       </c>
       <c r="W14" s="8">
         <v>249</v>
       </c>
       <c r="X14" s="8">
         <v>204</v>
       </c>
       <c r="Y14" s="8">
         <v>187</v>
       </c>
       <c r="Z14" s="1">
         <v>273</v>
       </c>
       <c r="AA14" s="1">
         <v>311</v>
       </c>
       <c r="AB14" s="35">
         <v>283</v>
       </c>
       <c r="AC14" s="1">
         <v>260</v>
       </c>
+      <c r="AD14" s="1">
+        <v>236</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="8">
         <v>58</v>
       </c>
       <c r="C15" s="8">
         <v>62</v>
       </c>
       <c r="D15" s="8">
         <v>69</v>
       </c>
       <c r="E15" s="8">
         <v>53</v>
       </c>
       <c r="F15" s="8">
         <v>48</v>
       </c>
       <c r="G15" s="8">
         <v>52</v>
       </c>
       <c r="H15" s="8">
         <v>51</v>
@@ -8317,50 +8999,53 @@
       </c>
       <c r="V15" s="8">
         <v>58</v>
       </c>
       <c r="W15" s="8">
         <v>66</v>
       </c>
       <c r="X15" s="8">
         <v>66</v>
       </c>
       <c r="Y15" s="8">
         <v>52</v>
       </c>
       <c r="Z15" s="1">
         <v>72</v>
       </c>
       <c r="AA15" s="1">
         <v>129</v>
       </c>
       <c r="AB15" s="35">
         <v>87</v>
       </c>
       <c r="AC15" s="1">
         <v>101</v>
       </c>
+      <c r="AD15" s="1">
+        <v>51</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="8">
         <v>85</v>
       </c>
       <c r="C16" s="8">
         <v>50</v>
       </c>
       <c r="D16" s="8">
         <v>51</v>
       </c>
       <c r="E16" s="8">
         <v>49</v>
       </c>
       <c r="F16" s="8">
         <v>63</v>
       </c>
       <c r="G16" s="8">
         <v>65</v>
       </c>
       <c r="H16" s="8">
         <v>82</v>
@@ -8406,52 +9091,55 @@
       </c>
       <c r="V16" s="8">
         <v>73</v>
       </c>
       <c r="W16" s="8">
         <v>59</v>
       </c>
       <c r="X16" s="8">
         <v>66</v>
       </c>
       <c r="Y16" s="8">
         <v>46</v>
       </c>
       <c r="Z16" s="1">
         <v>74</v>
       </c>
       <c r="AA16" s="1">
         <v>111</v>
       </c>
       <c r="AB16" s="35">
         <v>107</v>
       </c>
       <c r="AC16" s="1">
         <v>89</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="1">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="8">
         <v>49</v>
       </c>
       <c r="C17" s="8">
         <v>79</v>
       </c>
       <c r="D17" s="8">
         <v>56</v>
       </c>
       <c r="E17" s="8">
         <v>89</v>
       </c>
       <c r="F17" s="8">
         <v>49</v>
       </c>
       <c r="G17" s="8">
         <v>65</v>
       </c>
       <c r="H17" s="8">
         <v>95</v>
       </c>
       <c r="I17" s="8">
@@ -8495,52 +9183,55 @@
       </c>
       <c r="V17" s="8">
         <v>90</v>
       </c>
       <c r="W17" s="8">
         <v>99</v>
       </c>
       <c r="X17" s="8">
         <v>69</v>
       </c>
       <c r="Y17" s="8">
         <v>85</v>
       </c>
       <c r="Z17" s="1">
         <v>146</v>
       </c>
       <c r="AA17" s="1">
         <v>174</v>
       </c>
       <c r="AB17" s="35">
         <v>135</v>
       </c>
       <c r="AC17" s="1">
         <v>135</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>125</v>
       </c>
       <c r="C18" s="8">
         <v>106</v>
       </c>
       <c r="D18" s="8">
         <v>101</v>
       </c>
       <c r="E18" s="8">
         <v>111</v>
       </c>
       <c r="F18" s="8">
         <v>96</v>
       </c>
       <c r="G18" s="8">
         <v>111</v>
       </c>
       <c r="H18" s="8">
         <v>126</v>
       </c>
       <c r="I18" s="8">
@@ -8584,52 +9275,55 @@
       </c>
       <c r="V18" s="8">
         <v>143</v>
       </c>
       <c r="W18" s="8">
         <v>124</v>
       </c>
       <c r="X18" s="8">
         <v>133</v>
       </c>
       <c r="Y18" s="8">
         <v>96</v>
       </c>
       <c r="Z18" s="1">
         <v>126</v>
       </c>
       <c r="AA18" s="1">
         <v>179</v>
       </c>
       <c r="AB18" s="35">
         <v>171</v>
       </c>
       <c r="AC18" s="1">
         <v>156</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="1">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>33</v>
       </c>
       <c r="C19" s="8">
         <v>25</v>
       </c>
       <c r="D19" s="8">
         <v>52</v>
       </c>
       <c r="E19" s="8">
         <v>31</v>
       </c>
       <c r="F19" s="8">
         <v>41</v>
       </c>
       <c r="G19" s="8">
         <v>33</v>
       </c>
       <c r="H19" s="8">
         <v>36</v>
       </c>
       <c r="I19" s="8">
@@ -8673,52 +9367,55 @@
       </c>
       <c r="V19" s="8">
         <v>51</v>
       </c>
       <c r="W19" s="8">
         <v>28</v>
       </c>
       <c r="X19" s="8">
         <v>35</v>
       </c>
       <c r="Y19" s="8">
         <v>46</v>
       </c>
       <c r="Z19" s="1">
         <v>44</v>
       </c>
       <c r="AA19" s="1">
         <v>51</v>
       </c>
       <c r="AB19" s="35">
         <v>44</v>
       </c>
       <c r="AC19" s="1">
         <v>108</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="8">
         <v>44</v>
       </c>
       <c r="C20" s="8">
         <v>28</v>
       </c>
       <c r="D20" s="8">
         <v>67</v>
       </c>
       <c r="E20" s="8">
         <v>45</v>
       </c>
       <c r="F20" s="8">
         <v>60</v>
       </c>
       <c r="G20" s="8">
         <v>51</v>
       </c>
       <c r="H20" s="8">
         <v>42</v>
       </c>
       <c r="I20" s="8">
@@ -8762,52 +9459,55 @@
       </c>
       <c r="V20" s="8">
         <v>40</v>
       </c>
       <c r="W20" s="8">
         <v>67</v>
       </c>
       <c r="X20" s="8">
         <v>37</v>
       </c>
       <c r="Y20" s="8">
         <v>35</v>
       </c>
       <c r="Z20" s="1">
         <v>82</v>
       </c>
       <c r="AA20" s="1">
         <v>83</v>
       </c>
       <c r="AB20" s="35">
         <v>91</v>
       </c>
       <c r="AC20" s="1">
         <v>59</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="8">
         <v>94</v>
       </c>
       <c r="C21" s="8">
         <v>103</v>
       </c>
       <c r="D21" s="8">
         <v>105</v>
       </c>
       <c r="E21" s="8">
         <v>129</v>
       </c>
       <c r="F21" s="8">
         <v>84</v>
       </c>
       <c r="G21" s="8">
         <v>74</v>
       </c>
       <c r="H21" s="8">
         <v>73</v>
       </c>
       <c r="I21" s="8">
@@ -8851,82 +9551,86 @@
       </c>
       <c r="V21" s="8">
         <v>132</v>
       </c>
       <c r="W21" s="8">
         <v>113</v>
       </c>
       <c r="X21" s="8">
         <v>106</v>
       </c>
       <c r="Y21" s="8">
         <v>117</v>
       </c>
       <c r="Z21" s="1">
         <v>111</v>
       </c>
       <c r="AA21" s="1">
         <v>150</v>
       </c>
       <c r="AB21" s="35">
         <v>151</v>
       </c>
       <c r="AC21" s="1">
         <v>145</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
       <c r="AC22" s="1"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="1"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>740</v>
       </c>
       <c r="C23" s="8">
         <v>720</v>
       </c>
       <c r="D23" s="8">
         <v>634</v>
       </c>
       <c r="E23" s="8">
         <v>727</v>
       </c>
       <c r="F23" s="8">
         <v>611</v>
       </c>
       <c r="G23" s="8">
         <v>641</v>
       </c>
       <c r="H23" s="8">
         <v>819</v>
       </c>
       <c r="I23" s="8">
@@ -8970,52 +9674,55 @@
       </c>
       <c r="V23" s="8">
         <v>1025</v>
       </c>
       <c r="W23" s="8">
         <v>890</v>
       </c>
       <c r="X23" s="8">
         <v>786</v>
       </c>
       <c r="Y23" s="8">
         <v>637</v>
       </c>
       <c r="Z23" s="28">
         <v>880</v>
       </c>
       <c r="AA23" s="28">
         <v>959</v>
       </c>
       <c r="AB23" s="35">
         <v>1071</v>
       </c>
       <c r="AC23" s="1">
         <v>883</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="1">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="8">
         <v>598</v>
       </c>
       <c r="C24" s="8">
         <v>594</v>
       </c>
       <c r="D24" s="8">
         <v>518</v>
       </c>
       <c r="E24" s="8">
         <v>595</v>
       </c>
       <c r="F24" s="8">
         <v>470</v>
       </c>
       <c r="G24" s="8">
         <v>480</v>
       </c>
       <c r="H24" s="8">
         <v>666</v>
       </c>
       <c r="I24" s="8">
@@ -9059,52 +9766,55 @@
       </c>
       <c r="V24" s="8">
         <v>860</v>
       </c>
       <c r="W24" s="8">
         <v>749</v>
       </c>
       <c r="X24" s="8">
         <v>638</v>
       </c>
       <c r="Y24" s="8">
         <v>541</v>
       </c>
       <c r="Z24" s="28">
         <v>719</v>
       </c>
       <c r="AA24" s="28">
         <v>749</v>
       </c>
       <c r="AB24" s="35">
         <v>899</v>
       </c>
       <c r="AC24" s="1">
         <v>697</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="1">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="8" t="s">
@@ -9148,52 +9858,55 @@
       </c>
       <c r="V25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
@@ -9237,52 +9950,55 @@
       </c>
       <c r="V26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="8">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>34</v>
       </c>
       <c r="D27" s="8">
         <v>31</v>
       </c>
       <c r="E27" s="8">
         <v>25</v>
       </c>
       <c r="F27" s="8">
         <v>52</v>
       </c>
       <c r="G27" s="8">
         <v>33</v>
       </c>
       <c r="H27" s="8">
         <v>35</v>
       </c>
       <c r="I27" s="8">
@@ -9326,52 +10042,55 @@
       </c>
       <c r="V27" s="8">
         <v>44</v>
       </c>
       <c r="W27" s="8">
         <v>41</v>
       </c>
       <c r="X27" s="8">
         <v>31</v>
       </c>
       <c r="Y27" s="8">
         <v>29</v>
       </c>
       <c r="Z27" s="28">
         <v>47</v>
       </c>
       <c r="AA27" s="28">
         <v>54</v>
       </c>
       <c r="AB27" s="35">
         <v>45</v>
       </c>
       <c r="AC27" s="1">
         <v>35</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="8" t="s">
@@ -9415,52 +10134,55 @@
       </c>
       <c r="V28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="8" t="s">
@@ -9504,52 +10226,55 @@
       </c>
       <c r="V29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="8" t="s">
@@ -9593,52 +10318,55 @@
       </c>
       <c r="V30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="8">
         <v>18</v>
       </c>
       <c r="C31" s="8">
         <v>17</v>
       </c>
       <c r="D31" s="8">
         <v>22</v>
       </c>
       <c r="E31" s="8">
         <v>20</v>
       </c>
       <c r="F31" s="8">
         <v>14</v>
       </c>
       <c r="G31" s="8">
         <v>33</v>
       </c>
       <c r="H31" s="8">
         <v>22</v>
       </c>
       <c r="I31" s="8">
@@ -9682,52 +10410,55 @@
       </c>
       <c r="V31" s="8">
         <v>20</v>
       </c>
       <c r="W31" s="8">
         <v>23</v>
       </c>
       <c r="X31" s="8">
         <v>25</v>
       </c>
       <c r="Y31" s="8">
         <v>19</v>
       </c>
       <c r="Z31" s="28">
         <v>21</v>
       </c>
       <c r="AA31" s="28">
         <v>35</v>
       </c>
       <c r="AB31" s="35">
         <v>29</v>
       </c>
       <c r="AC31" s="1">
         <v>28</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="8">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>34</v>
       </c>
       <c r="D32" s="8">
         <v>27</v>
       </c>
       <c r="E32" s="8">
         <v>35</v>
       </c>
       <c r="F32" s="8">
         <v>42</v>
       </c>
       <c r="G32" s="8">
         <v>47</v>
       </c>
       <c r="H32" s="8">
         <v>41</v>
       </c>
       <c r="I32" s="8">
@@ -9771,52 +10502,55 @@
       </c>
       <c r="V32" s="8">
         <v>45</v>
       </c>
       <c r="W32" s="8">
         <v>23</v>
       </c>
       <c r="X32" s="8">
         <v>33</v>
       </c>
       <c r="Y32" s="8">
         <v>21</v>
       </c>
       <c r="Z32" s="28">
         <v>47</v>
       </c>
       <c r="AA32" s="28">
         <v>59</v>
       </c>
       <c r="AB32" s="35">
         <v>49</v>
       </c>
       <c r="AC32" s="1">
         <v>63</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="8" t="s">
@@ -9860,52 +10594,55 @@
       </c>
       <c r="V33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="8">
         <v>50</v>
       </c>
       <c r="C34" s="8">
         <v>41</v>
       </c>
       <c r="D34" s="8">
         <v>36</v>
       </c>
       <c r="E34" s="8">
         <v>52</v>
       </c>
       <c r="F34" s="8">
         <v>33</v>
       </c>
       <c r="G34" s="8">
         <v>48</v>
       </c>
       <c r="H34" s="8">
         <v>55</v>
       </c>
       <c r="I34" s="8">
@@ -9949,52 +10686,55 @@
       </c>
       <c r="V34" s="8">
         <v>56</v>
       </c>
       <c r="W34" s="8">
         <v>54</v>
       </c>
       <c r="X34" s="8">
         <v>59</v>
       </c>
       <c r="Y34" s="8">
         <v>27</v>
       </c>
       <c r="Z34" s="28">
         <v>46</v>
       </c>
       <c r="AA34" s="28">
         <v>62</v>
       </c>
       <c r="AB34" s="35">
         <v>49</v>
       </c>
       <c r="AC34" s="1">
         <v>60</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="8" t="s">
@@ -10038,52 +10778,55 @@
       </c>
       <c r="V35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="8" t="s">
@@ -10127,52 +10870,55 @@
       </c>
       <c r="V36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="8" t="s">
@@ -10216,83 +10962,87 @@
       </c>
       <c r="V37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="37"/>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
       <c r="P38" s="37"/>
       <c r="Q38" s="37"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="37"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="37"/>
       <c r="Y38" s="37"/>
       <c r="AB38" s="24"/>
       <c r="AC38" s="1"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="1"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="8">
         <v>998</v>
       </c>
       <c r="C39" s="8">
         <v>857</v>
       </c>
       <c r="D39" s="8">
         <v>886</v>
       </c>
       <c r="E39" s="8">
         <v>1297</v>
       </c>
       <c r="F39" s="11">
         <v>855</v>
       </c>
       <c r="G39" s="8">
         <v>878</v>
       </c>
       <c r="H39" s="8">
         <v>897</v>
       </c>
       <c r="I39" s="8">
@@ -10336,52 +11086,55 @@
       </c>
       <c r="V39" s="8">
         <v>1179</v>
       </c>
       <c r="W39" s="8">
         <v>1093</v>
       </c>
       <c r="X39" s="8">
         <v>917</v>
       </c>
       <c r="Y39" s="8">
         <v>875</v>
       </c>
       <c r="Z39" s="26">
         <v>1204</v>
       </c>
       <c r="AA39" s="26">
         <v>1456</v>
       </c>
       <c r="AB39" s="35">
         <v>1414</v>
       </c>
       <c r="AC39" s="1">
         <v>1363</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="1">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="8" t="s">
@@ -10425,52 +11178,55 @@
       </c>
       <c r="V40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="30" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="8">
         <v>97</v>
       </c>
       <c r="C41" s="8">
         <v>68</v>
       </c>
       <c r="D41" s="8">
         <v>89</v>
       </c>
       <c r="E41" s="8">
         <v>99</v>
       </c>
       <c r="F41" s="11">
         <v>86</v>
       </c>
       <c r="G41" s="11">
         <v>80</v>
       </c>
       <c r="H41" s="8">
         <v>99</v>
       </c>
       <c r="I41" s="8">
@@ -10514,52 +11270,55 @@
       </c>
       <c r="V41" s="8">
         <v>109</v>
       </c>
       <c r="W41" s="8">
         <v>114</v>
       </c>
       <c r="X41" s="8">
         <v>96</v>
       </c>
       <c r="Y41" s="8">
         <v>58</v>
       </c>
       <c r="Z41" s="28">
         <v>114</v>
       </c>
       <c r="AA41" s="26">
         <v>138</v>
       </c>
       <c r="AB41" s="35">
         <v>156</v>
       </c>
       <c r="AC41" s="1">
         <v>200</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="8">
         <v>55</v>
       </c>
       <c r="C42" s="8">
         <v>41</v>
       </c>
       <c r="D42" s="8">
         <v>45</v>
       </c>
       <c r="E42" s="8">
         <v>56</v>
       </c>
       <c r="F42" s="11">
         <v>52</v>
       </c>
       <c r="G42" s="11">
         <v>40</v>
       </c>
       <c r="H42" s="8">
         <v>46</v>
       </c>
       <c r="I42" s="8">
@@ -10603,52 +11362,55 @@
       </c>
       <c r="V42" s="8">
         <v>93</v>
       </c>
       <c r="W42" s="8">
         <v>52</v>
       </c>
       <c r="X42" s="8">
         <v>66</v>
       </c>
       <c r="Y42" s="8">
         <v>36</v>
       </c>
       <c r="Z42" s="28">
         <v>62</v>
       </c>
       <c r="AA42" s="26">
         <v>47</v>
       </c>
       <c r="AB42" s="35">
         <v>49</v>
       </c>
       <c r="AC42" s="1">
         <v>56</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="1">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="8">
         <v>54</v>
       </c>
       <c r="C43" s="8">
         <v>63</v>
       </c>
       <c r="D43" s="8">
         <v>31</v>
       </c>
       <c r="E43" s="8">
         <v>49</v>
       </c>
       <c r="F43" s="11">
         <v>36</v>
       </c>
       <c r="G43" s="11">
         <v>60</v>
       </c>
       <c r="H43" s="8">
         <v>35</v>
       </c>
       <c r="I43" s="8">
@@ -10692,52 +11454,55 @@
       </c>
       <c r="V43" s="8">
         <v>64</v>
       </c>
       <c r="W43" s="8">
         <v>64</v>
       </c>
       <c r="X43" s="8">
         <v>49</v>
       </c>
       <c r="Y43" s="8">
         <v>33</v>
       </c>
       <c r="Z43" s="28">
         <v>90</v>
       </c>
       <c r="AA43" s="26">
         <v>76</v>
       </c>
       <c r="AB43" s="35">
         <v>86</v>
       </c>
       <c r="AC43" s="1">
         <v>51</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="8">
         <v>71</v>
       </c>
       <c r="C44" s="8">
         <v>53</v>
       </c>
       <c r="D44" s="8">
         <v>58</v>
       </c>
       <c r="E44" s="8">
         <v>58</v>
       </c>
       <c r="F44" s="11">
         <v>47</v>
       </c>
       <c r="G44" s="11">
         <v>59</v>
       </c>
       <c r="H44" s="8">
         <v>52</v>
       </c>
       <c r="I44" s="8">
@@ -10781,52 +11546,55 @@
       </c>
       <c r="V44" s="8">
         <v>109</v>
       </c>
       <c r="W44" s="8">
         <v>86</v>
       </c>
       <c r="X44" s="8">
         <v>51</v>
       </c>
       <c r="Y44" s="8">
         <v>79</v>
       </c>
       <c r="Z44" s="28">
         <v>59</v>
       </c>
       <c r="AA44" s="26">
         <v>92</v>
       </c>
       <c r="AB44" s="35">
         <v>87</v>
       </c>
       <c r="AC44" s="1">
         <v>85</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="1">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="8">
         <v>92</v>
       </c>
       <c r="C45" s="8">
         <v>39</v>
       </c>
       <c r="D45" s="8">
         <v>65</v>
       </c>
       <c r="E45" s="8">
         <v>79</v>
       </c>
       <c r="F45" s="11">
         <v>53</v>
       </c>
       <c r="G45" s="11">
         <v>71</v>
       </c>
       <c r="H45" s="8">
         <v>71</v>
       </c>
       <c r="I45" s="8">
@@ -10870,52 +11638,55 @@
       </c>
       <c r="V45" s="8">
         <v>55</v>
       </c>
       <c r="W45" s="8">
         <v>72</v>
       </c>
       <c r="X45" s="8">
         <v>56</v>
       </c>
       <c r="Y45" s="8">
         <v>72</v>
       </c>
       <c r="Z45" s="28">
         <v>65</v>
       </c>
       <c r="AA45" s="26">
         <v>71</v>
       </c>
       <c r="AB45" s="35">
         <v>94</v>
       </c>
       <c r="AC45" s="1">
         <v>69</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="8">
         <v>249</v>
       </c>
       <c r="C46" s="8">
         <v>232</v>
       </c>
       <c r="D46" s="8">
         <v>182</v>
       </c>
       <c r="E46" s="8">
         <v>556</v>
       </c>
       <c r="F46" s="11">
         <v>229</v>
       </c>
       <c r="G46" s="11">
         <v>245</v>
       </c>
       <c r="H46" s="8">
         <v>207</v>
       </c>
       <c r="I46" s="8">
@@ -10959,52 +11730,55 @@
       </c>
       <c r="V46" s="8">
         <v>283</v>
       </c>
       <c r="W46" s="8">
         <v>249</v>
       </c>
       <c r="X46" s="8">
         <v>204</v>
       </c>
       <c r="Y46" s="8">
         <v>187</v>
       </c>
       <c r="Z46" s="28">
         <v>273</v>
       </c>
       <c r="AA46" s="26">
         <v>311</v>
       </c>
       <c r="AB46" s="35">
         <v>283</v>
       </c>
       <c r="AC46" s="1">
         <v>260</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="1">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="8">
         <v>40</v>
       </c>
       <c r="C47" s="8">
         <v>45</v>
       </c>
       <c r="D47" s="8">
         <v>47</v>
       </c>
       <c r="E47" s="8">
         <v>33</v>
       </c>
       <c r="F47" s="11">
         <v>34</v>
       </c>
       <c r="G47" s="11">
         <v>19</v>
       </c>
       <c r="H47" s="8">
         <v>29</v>
       </c>
       <c r="I47" s="8">
@@ -11048,52 +11822,55 @@
       </c>
       <c r="V47" s="8">
         <v>38</v>
       </c>
       <c r="W47" s="8">
         <v>43</v>
       </c>
       <c r="X47" s="8">
         <v>41</v>
       </c>
       <c r="Y47" s="8">
         <v>33</v>
       </c>
       <c r="Z47" s="28">
         <v>51</v>
       </c>
       <c r="AA47" s="26">
         <v>94</v>
       </c>
       <c r="AB47" s="35">
         <v>58</v>
       </c>
       <c r="AC47" s="1">
         <v>73</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="8">
         <v>45</v>
       </c>
       <c r="C48" s="8">
         <v>16</v>
       </c>
       <c r="D48" s="8">
         <v>24</v>
       </c>
       <c r="E48" s="8">
         <v>14</v>
       </c>
       <c r="F48" s="11">
         <v>21</v>
       </c>
       <c r="G48" s="11">
         <v>18</v>
       </c>
       <c r="H48" s="8">
         <v>41</v>
       </c>
       <c r="I48" s="8">
@@ -11137,52 +11914,55 @@
       </c>
       <c r="V48" s="8">
         <v>28</v>
       </c>
       <c r="W48" s="8">
         <v>36</v>
       </c>
       <c r="X48" s="8">
         <v>33</v>
       </c>
       <c r="Y48" s="8">
         <v>25</v>
       </c>
       <c r="Z48" s="28">
         <v>27</v>
       </c>
       <c r="AA48" s="26">
         <v>52</v>
       </c>
       <c r="AB48" s="35">
         <v>58</v>
       </c>
       <c r="AC48" s="1">
         <v>26</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="8">
         <v>49</v>
       </c>
       <c r="C49" s="8">
         <v>79</v>
       </c>
       <c r="D49" s="8">
         <v>56</v>
       </c>
       <c r="E49" s="8">
         <v>89</v>
       </c>
       <c r="F49" s="11">
         <v>49</v>
       </c>
       <c r="G49" s="11">
         <v>65</v>
       </c>
       <c r="H49" s="8">
         <v>95</v>
       </c>
       <c r="I49" s="8">
@@ -11226,52 +12006,55 @@
       </c>
       <c r="V49" s="8">
         <v>90</v>
       </c>
       <c r="W49" s="8">
         <v>99</v>
       </c>
       <c r="X49" s="8">
         <v>69</v>
       </c>
       <c r="Y49" s="8">
         <v>85</v>
       </c>
       <c r="Z49" s="28">
         <v>146</v>
       </c>
       <c r="AA49" s="26">
         <v>174</v>
       </c>
       <c r="AB49" s="35">
         <v>135</v>
       </c>
       <c r="AC49" s="1">
         <v>135</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="8">
         <v>75</v>
       </c>
       <c r="C50" s="8">
         <v>65</v>
       </c>
       <c r="D50" s="8">
         <v>65</v>
       </c>
       <c r="E50" s="8">
         <v>59</v>
       </c>
       <c r="F50" s="11">
         <v>63</v>
       </c>
       <c r="G50" s="11">
         <v>63</v>
       </c>
       <c r="H50" s="8">
         <v>71</v>
       </c>
       <c r="I50" s="8">
@@ -11315,52 +12098,55 @@
       </c>
       <c r="V50" s="8">
         <v>87</v>
       </c>
       <c r="W50" s="8">
         <v>70</v>
       </c>
       <c r="X50" s="8">
         <v>74</v>
       </c>
       <c r="Y50" s="8">
         <v>69</v>
       </c>
       <c r="Z50" s="28">
         <v>80</v>
       </c>
       <c r="AA50" s="26">
         <v>117</v>
       </c>
       <c r="AB50" s="35">
         <v>122</v>
       </c>
       <c r="AC50" s="1">
         <v>96</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="8">
         <v>33</v>
       </c>
       <c r="C51" s="8">
         <v>25</v>
       </c>
       <c r="D51" s="8">
         <v>52</v>
       </c>
       <c r="E51" s="8">
         <v>31</v>
       </c>
       <c r="F51" s="11">
         <v>41</v>
       </c>
       <c r="G51" s="11">
         <v>33</v>
       </c>
       <c r="H51" s="8">
         <v>36</v>
       </c>
       <c r="I51" s="8">
@@ -11404,52 +12190,55 @@
       </c>
       <c r="V51" s="8">
         <v>51</v>
       </c>
       <c r="W51" s="8">
         <v>28</v>
       </c>
       <c r="X51" s="8">
         <v>35</v>
       </c>
       <c r="Y51" s="8">
         <v>46</v>
       </c>
       <c r="Z51" s="28">
         <v>44</v>
       </c>
       <c r="AA51" s="26">
         <v>51</v>
       </c>
       <c r="AB51" s="35">
         <v>44</v>
       </c>
       <c r="AC51" s="1">
         <v>108</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="8">
         <v>44</v>
       </c>
       <c r="C52" s="8">
         <v>28</v>
       </c>
       <c r="D52" s="8">
         <v>67</v>
       </c>
       <c r="E52" s="8">
         <v>45</v>
       </c>
       <c r="F52" s="11">
         <v>60</v>
       </c>
       <c r="G52" s="11">
         <v>51</v>
       </c>
       <c r="H52" s="8">
         <v>42</v>
       </c>
       <c r="I52" s="8">
@@ -11493,52 +12282,55 @@
       </c>
       <c r="V52" s="8">
         <v>40</v>
       </c>
       <c r="W52" s="8">
         <v>67</v>
       </c>
       <c r="X52" s="8">
         <v>37</v>
       </c>
       <c r="Y52" s="8">
         <v>35</v>
       </c>
       <c r="Z52" s="28">
         <v>82</v>
       </c>
       <c r="AA52" s="26">
         <v>83</v>
       </c>
       <c r="AB52" s="35">
         <v>91</v>
       </c>
       <c r="AC52" s="1">
         <v>59</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>94</v>
       </c>
       <c r="C53" s="9">
         <v>103</v>
       </c>
       <c r="D53" s="9">
         <v>105</v>
       </c>
       <c r="E53" s="9">
         <v>129</v>
       </c>
       <c r="F53" s="12">
         <v>84</v>
       </c>
       <c r="G53" s="12">
         <v>74</v>
       </c>
       <c r="H53" s="12">
         <v>73</v>
       </c>
       <c r="I53" s="12">
@@ -11582,110 +12374,113 @@
       </c>
       <c r="V53" s="12">
         <v>132</v>
       </c>
       <c r="W53" s="12">
         <v>113</v>
       </c>
       <c r="X53" s="12">
         <v>106</v>
       </c>
       <c r="Y53" s="12">
         <v>117</v>
       </c>
       <c r="Z53" s="29">
         <v>111</v>
       </c>
       <c r="AA53" s="31">
         <v>150</v>
       </c>
       <c r="AB53" s="36">
         <v>151</v>
       </c>
       <c r="AC53" s="34">
         <v>145</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="34">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
       <c r="E54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A38:Y38"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AF25" sqref="AF25"/>
+    <sheetView tabSelected="1" topLeftCell="G1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AD53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="19" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="19" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="25" max="25" width="7.140625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="19" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="19" customWidth="1"/>
+    <col min="4" max="4" width="4.88671875" style="19" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="19" customWidth="1"/>
+    <col min="6" max="8" width="4.88671875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="19" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="19" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="19" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="19" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="19" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="19" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="19" customWidth="1"/>
+    <col min="16" max="16" width="4.88671875" style="19" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="19" customWidth="1"/>
+    <col min="18" max="18" width="5.44140625" style="19" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="19" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="19" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="19" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="19" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="19" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="19" customWidth="1"/>
     <col min="26" max="27" width="8" style="19" customWidth="1"/>
-    <col min="28" max="28" width="9.42578125" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="19"/>
+    <col min="28" max="28" width="9.44140625" style="19" customWidth="1"/>
+    <col min="29" max="29" width="9.109375" style="19" customWidth="1"/>
+    <col min="30" max="16384" width="9.109375" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
       <c r="U1" s="42"/>
       <c r="V1" s="42"/>
       <c r="W1" s="42"/>
@@ -11969,50 +12764,53 @@
       </c>
       <c r="V7" s="11">
         <v>2744</v>
       </c>
       <c r="W7" s="11">
         <v>2371</v>
       </c>
       <c r="X7" s="11">
         <v>2217</v>
       </c>
       <c r="Y7" s="11">
         <v>1959</v>
       </c>
       <c r="Z7" s="11">
         <v>2477</v>
       </c>
       <c r="AA7" s="11">
         <v>2570</v>
       </c>
       <c r="AB7" s="1">
         <v>2697</v>
       </c>
       <c r="AC7" s="1">
         <v>2378</v>
       </c>
+      <c r="AD7" s="1">
+        <v>1894</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="8">
         <v>567</v>
       </c>
       <c r="C8" s="8">
         <v>477</v>
       </c>
       <c r="D8" s="8">
         <v>456</v>
       </c>
       <c r="E8" s="8">
         <v>783</v>
       </c>
       <c r="F8" s="8">
         <v>529</v>
       </c>
       <c r="G8" s="8">
         <v>502</v>
       </c>
       <c r="H8" s="8">
         <v>652</v>
@@ -12058,50 +12856,53 @@
       </c>
       <c r="V8" s="11">
         <v>754</v>
       </c>
       <c r="W8" s="11">
         <v>644</v>
       </c>
       <c r="X8" s="11">
         <v>533</v>
       </c>
       <c r="Y8" s="11">
         <v>512</v>
       </c>
       <c r="Z8" s="11">
         <v>771</v>
       </c>
       <c r="AA8" s="11">
         <v>655</v>
       </c>
       <c r="AB8" s="1">
         <v>754</v>
       </c>
       <c r="AC8" s="1">
         <v>699</v>
       </c>
+      <c r="AD8" s="1">
+        <v>564</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="8">
         <v>189</v>
       </c>
       <c r="C9" s="8">
         <v>143</v>
       </c>
       <c r="D9" s="8">
         <v>130</v>
       </c>
       <c r="E9" s="8">
         <v>153</v>
       </c>
       <c r="F9" s="8">
         <v>125</v>
       </c>
       <c r="G9" s="8">
         <v>137</v>
       </c>
       <c r="H9" s="8">
         <v>191</v>
@@ -12147,50 +12948,53 @@
       </c>
       <c r="V9" s="11">
         <v>203</v>
       </c>
       <c r="W9" s="11">
         <v>179</v>
       </c>
       <c r="X9" s="11">
         <v>190</v>
       </c>
       <c r="Y9" s="11">
         <v>147</v>
       </c>
       <c r="Z9" s="11">
         <v>180</v>
       </c>
       <c r="AA9" s="11">
         <v>228</v>
       </c>
       <c r="AB9" s="1">
         <v>193</v>
       </c>
       <c r="AC9" s="1">
         <v>179</v>
       </c>
+      <c r="AD9" s="1">
+        <v>171</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="8">
         <v>94</v>
       </c>
       <c r="C10" s="8">
         <v>70</v>
       </c>
       <c r="D10" s="8">
         <v>72</v>
       </c>
       <c r="E10" s="8">
         <v>77</v>
       </c>
       <c r="F10" s="8">
         <v>66</v>
       </c>
       <c r="G10" s="8">
         <v>90</v>
       </c>
       <c r="H10" s="8">
         <v>113</v>
@@ -12236,50 +13040,53 @@
       </c>
       <c r="V10" s="11">
         <v>106</v>
       </c>
       <c r="W10" s="11">
         <v>126</v>
       </c>
       <c r="X10" s="11">
         <v>81</v>
       </c>
       <c r="Y10" s="11">
         <v>69</v>
       </c>
       <c r="Z10" s="11">
         <v>98</v>
       </c>
       <c r="AA10" s="11">
         <v>94</v>
       </c>
       <c r="AB10" s="1">
         <v>106</v>
       </c>
       <c r="AC10" s="1">
         <v>72</v>
       </c>
+      <c r="AD10" s="1">
+        <v>69</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="8">
         <v>119</v>
       </c>
       <c r="C11" s="8">
         <v>150</v>
       </c>
       <c r="D11" s="8">
         <v>110</v>
       </c>
       <c r="E11" s="8">
         <v>117</v>
       </c>
       <c r="F11" s="8">
         <v>93</v>
       </c>
       <c r="G11" s="8">
         <v>124</v>
       </c>
       <c r="H11" s="8">
         <v>133</v>
@@ -12325,50 +13132,53 @@
       </c>
       <c r="V11" s="11">
         <v>149</v>
       </c>
       <c r="W11" s="11">
         <v>136</v>
       </c>
       <c r="X11" s="11">
         <v>122</v>
       </c>
       <c r="Y11" s="11">
         <v>103</v>
       </c>
       <c r="Z11" s="11">
         <v>158</v>
       </c>
       <c r="AA11" s="11">
         <v>151</v>
       </c>
       <c r="AB11" s="1">
         <v>151</v>
       </c>
       <c r="AC11" s="1">
         <v>121</v>
       </c>
+      <c r="AD11" s="1">
+        <v>109</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8">
         <v>101</v>
       </c>
       <c r="C12" s="8">
         <v>98</v>
       </c>
       <c r="D12" s="8">
         <v>93</v>
       </c>
       <c r="E12" s="8">
         <v>106</v>
       </c>
       <c r="F12" s="8">
         <v>65</v>
       </c>
       <c r="G12" s="8">
         <v>67</v>
       </c>
       <c r="H12" s="8">
         <v>95</v>
@@ -12414,50 +13224,53 @@
       </c>
       <c r="V12" s="11">
         <v>127</v>
       </c>
       <c r="W12" s="11">
         <v>122</v>
       </c>
       <c r="X12" s="11">
         <v>93</v>
       </c>
       <c r="Y12" s="11">
         <v>86</v>
       </c>
       <c r="Z12" s="11">
         <v>124</v>
       </c>
       <c r="AA12" s="11">
         <v>118</v>
       </c>
       <c r="AB12" s="1">
         <v>111</v>
       </c>
       <c r="AC12" s="1">
         <v>111</v>
       </c>
+      <c r="AD12" s="1">
+        <v>73</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="8">
         <v>127</v>
       </c>
       <c r="C13" s="8">
         <v>94</v>
       </c>
       <c r="D13" s="8">
         <v>73</v>
       </c>
       <c r="E13" s="8">
         <v>106</v>
       </c>
       <c r="F13" s="8">
         <v>87</v>
       </c>
       <c r="G13" s="8">
         <v>94</v>
       </c>
       <c r="H13" s="8">
         <v>132</v>
@@ -12503,50 +13316,53 @@
       </c>
       <c r="V13" s="11">
         <v>136</v>
       </c>
       <c r="W13" s="11">
         <v>129</v>
       </c>
       <c r="X13" s="11">
         <v>113</v>
       </c>
       <c r="Y13" s="11">
         <v>95</v>
       </c>
       <c r="Z13" s="11">
         <v>121</v>
       </c>
       <c r="AA13" s="11">
         <v>81</v>
       </c>
       <c r="AB13" s="1">
         <v>125</v>
       </c>
       <c r="AC13" s="1">
         <v>99</v>
       </c>
+      <c r="AD13" s="1">
+        <v>66</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="8">
         <v>271</v>
       </c>
       <c r="C14" s="8">
         <v>213</v>
       </c>
       <c r="D14" s="8">
         <v>189</v>
       </c>
       <c r="E14" s="8">
         <v>247</v>
       </c>
       <c r="F14" s="8">
         <v>176</v>
       </c>
       <c r="G14" s="8">
         <v>250</v>
       </c>
       <c r="H14" s="8">
         <v>279</v>
@@ -12592,50 +13408,53 @@
       </c>
       <c r="V14" s="11">
         <v>266</v>
       </c>
       <c r="W14" s="11">
         <v>222</v>
       </c>
       <c r="X14" s="11">
         <v>232</v>
       </c>
       <c r="Y14" s="11">
         <v>217</v>
       </c>
       <c r="Z14" s="11">
         <v>275</v>
       </c>
       <c r="AA14" s="11">
         <v>279</v>
       </c>
       <c r="AB14" s="1">
         <v>318</v>
       </c>
       <c r="AC14" s="1">
         <v>241</v>
       </c>
+      <c r="AD14" s="1">
+        <v>214</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="8">
         <v>91</v>
       </c>
       <c r="C15" s="8">
         <v>59</v>
       </c>
       <c r="D15" s="8">
         <v>72</v>
       </c>
       <c r="E15" s="8">
         <v>67</v>
       </c>
       <c r="F15" s="8">
         <v>73</v>
       </c>
       <c r="G15" s="8">
         <v>60</v>
       </c>
       <c r="H15" s="8">
         <v>80</v>
@@ -12681,50 +13500,53 @@
       </c>
       <c r="V15" s="11">
         <v>119</v>
       </c>
       <c r="W15" s="11">
         <v>79</v>
       </c>
       <c r="X15" s="11">
         <v>104</v>
       </c>
       <c r="Y15" s="11">
         <v>74</v>
       </c>
       <c r="Z15" s="11">
         <v>86</v>
       </c>
       <c r="AA15" s="11">
         <v>118</v>
       </c>
       <c r="AB15" s="1">
         <v>87</v>
       </c>
       <c r="AC15" s="1">
         <v>120</v>
       </c>
+      <c r="AD15" s="1">
+        <v>83</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="8">
         <v>94</v>
       </c>
       <c r="C16" s="8">
         <v>124</v>
       </c>
       <c r="D16" s="8">
         <v>70</v>
       </c>
       <c r="E16" s="8">
         <v>83</v>
       </c>
       <c r="F16" s="8">
         <v>72</v>
       </c>
       <c r="G16" s="8">
         <v>92</v>
       </c>
       <c r="H16" s="8">
         <v>94</v>
@@ -12770,52 +13592,55 @@
       </c>
       <c r="V16" s="11">
         <v>103</v>
       </c>
       <c r="W16" s="11">
         <v>101</v>
       </c>
       <c r="X16" s="11">
         <v>85</v>
       </c>
       <c r="Y16" s="11">
         <v>96</v>
       </c>
       <c r="Z16" s="11">
         <v>89</v>
       </c>
       <c r="AA16" s="11">
         <v>123</v>
       </c>
       <c r="AB16" s="1">
         <v>103</v>
       </c>
       <c r="AC16" s="1">
         <v>84</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="1">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="8">
         <v>93</v>
       </c>
       <c r="C17" s="8">
         <v>79</v>
       </c>
       <c r="D17" s="8">
         <v>63</v>
       </c>
       <c r="E17" s="8">
         <v>64</v>
       </c>
       <c r="F17" s="8">
         <v>61</v>
       </c>
       <c r="G17" s="8">
         <v>66</v>
       </c>
       <c r="H17" s="8">
         <v>99</v>
       </c>
       <c r="I17" s="8">
@@ -12859,52 +13684,55 @@
       </c>
       <c r="V17" s="11">
         <v>140</v>
       </c>
       <c r="W17" s="11">
         <v>96</v>
       </c>
       <c r="X17" s="11">
         <v>88</v>
       </c>
       <c r="Y17" s="11">
         <v>97</v>
       </c>
       <c r="Z17" s="11">
         <v>91</v>
       </c>
       <c r="AA17" s="11">
         <v>111</v>
       </c>
       <c r="AB17" s="1">
         <v>154</v>
       </c>
       <c r="AC17" s="1">
         <v>122</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="8">
         <v>175</v>
       </c>
       <c r="C18" s="8">
         <v>147</v>
       </c>
       <c r="D18" s="8">
         <v>150</v>
       </c>
       <c r="E18" s="8">
         <v>157</v>
       </c>
       <c r="F18" s="8">
         <v>152</v>
       </c>
       <c r="G18" s="8">
         <v>171</v>
       </c>
       <c r="H18" s="8">
         <v>211</v>
       </c>
       <c r="I18" s="8">
@@ -12948,52 +13776,55 @@
       </c>
       <c r="V18" s="11">
         <v>215</v>
       </c>
       <c r="W18" s="11">
         <v>191</v>
       </c>
       <c r="X18" s="11">
         <v>206</v>
       </c>
       <c r="Y18" s="11">
         <v>163</v>
       </c>
       <c r="Z18" s="11">
         <v>182</v>
       </c>
       <c r="AA18" s="11">
         <v>210</v>
       </c>
       <c r="AB18" s="1">
         <v>198</v>
       </c>
       <c r="AC18" s="1">
         <v>195</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="1">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>66</v>
       </c>
       <c r="C19" s="8">
         <v>45</v>
       </c>
       <c r="D19" s="8">
         <v>47</v>
       </c>
       <c r="E19" s="8">
         <v>46</v>
       </c>
       <c r="F19" s="8">
         <v>41</v>
       </c>
       <c r="G19" s="8">
         <v>47</v>
       </c>
       <c r="H19" s="8">
         <v>65</v>
       </c>
       <c r="I19" s="8">
@@ -13037,52 +13868,55 @@
       </c>
       <c r="V19" s="11">
         <v>83</v>
       </c>
       <c r="W19" s="11">
         <v>65</v>
       </c>
       <c r="X19" s="11">
         <v>75</v>
       </c>
       <c r="Y19" s="11">
         <v>64</v>
       </c>
       <c r="Z19" s="11">
         <v>63</v>
       </c>
       <c r="AA19" s="11">
         <v>63</v>
       </c>
       <c r="AB19" s="1">
         <v>77</v>
       </c>
       <c r="AC19" s="1">
         <v>74</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="8">
         <v>121</v>
       </c>
       <c r="C20" s="8">
         <v>91</v>
       </c>
       <c r="D20" s="8">
         <v>93</v>
       </c>
       <c r="E20" s="8">
         <v>76</v>
       </c>
       <c r="F20" s="8">
         <v>94</v>
       </c>
       <c r="G20" s="8">
         <v>91</v>
       </c>
       <c r="H20" s="8">
         <v>119</v>
       </c>
       <c r="I20" s="8">
@@ -13126,52 +13960,55 @@
       </c>
       <c r="V20" s="11">
         <v>135</v>
       </c>
       <c r="W20" s="11">
         <v>122</v>
       </c>
       <c r="X20" s="11">
         <v>133</v>
       </c>
       <c r="Y20" s="11">
         <v>87</v>
       </c>
       <c r="Z20" s="11">
         <v>101</v>
       </c>
       <c r="AA20" s="11">
         <v>116</v>
       </c>
       <c r="AB20" s="1">
         <v>135</v>
       </c>
       <c r="AC20" s="1">
         <v>88</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="8">
         <v>131</v>
       </c>
       <c r="C21" s="8">
         <v>125</v>
       </c>
       <c r="D21" s="8">
         <v>115</v>
       </c>
       <c r="E21" s="8">
         <v>130</v>
       </c>
       <c r="F21" s="8">
         <v>128</v>
       </c>
       <c r="G21" s="8">
         <v>124</v>
       </c>
       <c r="H21" s="8">
         <v>147</v>
       </c>
       <c r="I21" s="8">
@@ -13215,82 +14052,86 @@
       </c>
       <c r="V21" s="11">
         <v>208</v>
       </c>
       <c r="W21" s="11">
         <v>159</v>
       </c>
       <c r="X21" s="11">
         <v>162</v>
       </c>
       <c r="Y21" s="11">
         <v>149</v>
       </c>
       <c r="Z21" s="11">
         <v>138</v>
       </c>
       <c r="AA21" s="11">
         <v>223</v>
       </c>
       <c r="AB21" s="1">
         <v>185</v>
       </c>
       <c r="AC21" s="1">
         <v>173</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="1">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="44"/>
       <c r="G22" s="44"/>
       <c r="H22" s="44"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="44"/>
       <c r="U22" s="44"/>
       <c r="V22" s="44"/>
       <c r="W22" s="44"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="44"/>
       <c r="AC22" s="1"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="1"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="1">
         <v>731</v>
       </c>
       <c r="C23" s="8">
         <v>650</v>
       </c>
       <c r="D23" s="8">
         <v>580</v>
       </c>
       <c r="E23" s="8">
         <v>936</v>
       </c>
       <c r="F23" s="8">
         <v>642</v>
       </c>
       <c r="G23" s="8">
         <v>615</v>
       </c>
       <c r="H23" s="8">
         <v>811</v>
       </c>
       <c r="I23" s="8">
@@ -13334,52 +14175,55 @@
       </c>
       <c r="V23" s="11">
         <v>917</v>
       </c>
       <c r="W23" s="11">
         <v>804</v>
       </c>
       <c r="X23" s="11">
         <v>692</v>
       </c>
       <c r="Y23" s="11">
         <v>646</v>
       </c>
       <c r="Z23" s="11">
         <v>907</v>
       </c>
       <c r="AA23" s="11">
         <v>854</v>
       </c>
       <c r="AB23" s="1">
         <v>931</v>
       </c>
       <c r="AC23" s="1">
         <v>864</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="1">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1">
         <v>567</v>
       </c>
       <c r="C24" s="8">
         <v>477</v>
       </c>
       <c r="D24" s="8">
         <v>456</v>
       </c>
       <c r="E24" s="8">
         <v>783</v>
       </c>
       <c r="F24" s="8">
         <v>529</v>
       </c>
       <c r="G24" s="8">
         <v>502</v>
       </c>
       <c r="H24" s="8">
         <v>652</v>
       </c>
       <c r="I24" s="8">
@@ -13423,52 +14267,55 @@
       </c>
       <c r="V24" s="11">
         <v>754</v>
       </c>
       <c r="W24" s="11">
         <v>644</v>
       </c>
       <c r="X24" s="11">
         <v>533</v>
       </c>
       <c r="Y24" s="11">
         <v>512</v>
       </c>
       <c r="Z24" s="11">
         <v>771</v>
       </c>
       <c r="AA24" s="11">
         <v>655</v>
       </c>
       <c r="AB24" s="1">
         <v>754</v>
       </c>
       <c r="AC24" s="1">
         <v>699</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="1">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="8" t="s">
@@ -13512,52 +14359,55 @@
       </c>
       <c r="V25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
@@ -13601,52 +14451,55 @@
       </c>
       <c r="V26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="1">
         <v>37</v>
       </c>
       <c r="C27" s="8">
         <v>55</v>
       </c>
       <c r="D27" s="8">
         <v>32</v>
       </c>
       <c r="E27" s="8">
         <v>34</v>
       </c>
       <c r="F27" s="8">
         <v>25</v>
       </c>
       <c r="G27" s="8">
         <v>27</v>
       </c>
       <c r="H27" s="8">
         <v>43</v>
       </c>
       <c r="I27" s="8">
@@ -13690,52 +14543,55 @@
       </c>
       <c r="V27" s="11">
         <v>35</v>
       </c>
       <c r="W27" s="11">
         <v>42</v>
       </c>
       <c r="X27" s="11">
         <v>48</v>
       </c>
       <c r="Y27" s="11">
         <v>25</v>
       </c>
       <c r="Z27" s="11">
         <v>45</v>
       </c>
       <c r="AA27" s="11">
         <v>47</v>
       </c>
       <c r="AB27" s="1">
         <v>55</v>
       </c>
       <c r="AC27" s="1">
         <v>41</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="8" t="s">
@@ -13779,52 +14635,55 @@
       </c>
       <c r="V28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="8" t="s">
@@ -13868,52 +14727,55 @@
       </c>
       <c r="V29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="8" t="s">
@@ -13957,52 +14819,55 @@
       </c>
       <c r="V30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="1">
         <v>46</v>
       </c>
       <c r="C31" s="8">
         <v>27</v>
       </c>
       <c r="D31" s="8">
         <v>26</v>
       </c>
       <c r="E31" s="8">
         <v>18</v>
       </c>
       <c r="F31" s="8">
         <v>21</v>
       </c>
       <c r="G31" s="8">
         <v>19</v>
       </c>
       <c r="H31" s="8">
         <v>28</v>
       </c>
       <c r="I31" s="8">
@@ -14046,52 +14911,55 @@
       </c>
       <c r="V31" s="11">
         <v>33</v>
       </c>
       <c r="W31" s="11">
         <v>26</v>
       </c>
       <c r="X31" s="11">
         <v>30</v>
       </c>
       <c r="Y31" s="11">
         <v>16</v>
       </c>
       <c r="Z31" s="11">
         <v>27</v>
       </c>
       <c r="AA31" s="11">
         <v>56</v>
       </c>
       <c r="AB31" s="1">
         <v>27</v>
       </c>
       <c r="AC31" s="1">
         <v>41</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="1">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>46</v>
       </c>
       <c r="D32" s="8">
         <v>23</v>
       </c>
       <c r="E32" s="8">
         <v>49</v>
       </c>
       <c r="F32" s="8">
         <v>25</v>
       </c>
       <c r="G32" s="8">
         <v>23</v>
       </c>
       <c r="H32" s="8">
         <v>32</v>
       </c>
       <c r="I32" s="8">
@@ -14135,52 +15003,55 @@
       </c>
       <c r="V32" s="11">
         <v>29</v>
       </c>
       <c r="W32" s="11">
         <v>47</v>
       </c>
       <c r="X32" s="11">
         <v>32</v>
       </c>
       <c r="Y32" s="11">
         <v>38</v>
       </c>
       <c r="Z32" s="11">
         <v>31</v>
       </c>
       <c r="AA32" s="11">
         <v>46</v>
       </c>
       <c r="AB32" s="1">
         <v>39</v>
       </c>
       <c r="AC32" s="1">
         <v>44</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="8" t="s">
@@ -14224,52 +15095,55 @@
       </c>
       <c r="V33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="1">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>45</v>
       </c>
       <c r="D34" s="8">
         <v>43</v>
       </c>
       <c r="E34" s="8">
         <v>52</v>
       </c>
       <c r="F34" s="8">
         <v>42</v>
       </c>
       <c r="G34" s="8">
         <v>44</v>
       </c>
       <c r="H34" s="8">
         <v>56</v>
       </c>
       <c r="I34" s="8">
@@ -14313,52 +15187,55 @@
       </c>
       <c r="V34" s="11">
         <v>66</v>
       </c>
       <c r="W34" s="11">
         <v>45</v>
       </c>
       <c r="X34" s="11">
         <v>49</v>
       </c>
       <c r="Y34" s="11">
         <v>55</v>
       </c>
       <c r="Z34" s="11">
         <v>33</v>
       </c>
       <c r="AA34" s="11">
         <v>50</v>
       </c>
       <c r="AB34" s="1">
         <v>56</v>
       </c>
       <c r="AC34" s="1">
         <v>39</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="8" t="s">
@@ -14402,52 +15279,55 @@
       </c>
       <c r="V35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="8" t="s">
@@ -14491,52 +15371,55 @@
       </c>
       <c r="V36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="8" t="s">
@@ -14580,85 +15463,89 @@
       </c>
       <c r="V37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="37"/>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
       <c r="P38" s="37"/>
       <c r="Q38" s="37"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="37"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="37"/>
       <c r="Y38" s="37"/>
       <c r="Z38" s="24"/>
       <c r="AA38" s="24"/>
       <c r="AB38" s="24"/>
       <c r="AC38" s="1"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="1"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="6">
         <v>1508</v>
       </c>
       <c r="C39" s="8">
         <v>1265</v>
       </c>
       <c r="D39" s="8">
         <v>1153</v>
       </c>
       <c r="E39" s="8">
         <v>1276</v>
       </c>
       <c r="F39" s="8">
         <v>1120</v>
       </c>
       <c r="G39" s="8">
         <v>1300</v>
       </c>
       <c r="H39" s="8">
         <v>1599</v>
       </c>
       <c r="I39" s="8">
@@ -14702,52 +15589,55 @@
       </c>
       <c r="V39" s="11">
         <v>1827</v>
       </c>
       <c r="W39" s="11">
         <v>1567</v>
       </c>
       <c r="X39" s="11">
         <v>1525</v>
       </c>
       <c r="Y39" s="11">
         <v>1313</v>
       </c>
       <c r="Z39" s="11">
         <v>1570</v>
       </c>
       <c r="AA39" s="11">
         <v>1716</v>
       </c>
       <c r="AB39" s="1">
         <v>1766</v>
       </c>
       <c r="AC39" s="1">
         <v>1514</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="1">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="8" t="s">
@@ -14791,52 +15681,55 @@
       </c>
       <c r="V40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="6">
         <v>189</v>
       </c>
       <c r="C41" s="8">
         <v>143</v>
       </c>
       <c r="D41" s="8">
         <v>130</v>
       </c>
       <c r="E41" s="8">
         <v>153</v>
       </c>
       <c r="F41" s="8">
         <v>125</v>
       </c>
       <c r="G41" s="8">
         <v>137</v>
       </c>
       <c r="H41" s="8">
         <v>191</v>
       </c>
       <c r="I41" s="8">
@@ -14880,52 +15773,55 @@
       </c>
       <c r="V41" s="11">
         <v>203</v>
       </c>
       <c r="W41" s="11">
         <v>179</v>
       </c>
       <c r="X41" s="11">
         <v>190</v>
       </c>
       <c r="Y41" s="11">
         <v>147</v>
       </c>
       <c r="Z41" s="11">
         <v>180</v>
       </c>
       <c r="AA41" s="11">
         <v>228</v>
       </c>
       <c r="AB41" s="1">
         <v>193</v>
       </c>
       <c r="AC41" s="1">
         <v>179</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="1">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="6">
         <v>94</v>
       </c>
       <c r="C42" s="8">
         <v>70</v>
       </c>
       <c r="D42" s="8">
         <v>72</v>
       </c>
       <c r="E42" s="8">
         <v>77</v>
       </c>
       <c r="F42" s="8">
         <v>66</v>
       </c>
       <c r="G42" s="8">
         <v>90</v>
       </c>
       <c r="H42" s="8">
         <v>113</v>
       </c>
       <c r="I42" s="8">
@@ -14969,52 +15865,55 @@
       </c>
       <c r="V42" s="11">
         <v>106</v>
       </c>
       <c r="W42" s="11">
         <v>126</v>
       </c>
       <c r="X42" s="11">
         <v>81</v>
       </c>
       <c r="Y42" s="11">
         <v>69</v>
       </c>
       <c r="Z42" s="11">
         <v>98</v>
       </c>
       <c r="AA42" s="11">
         <v>94</v>
       </c>
       <c r="AB42" s="1">
         <v>106</v>
       </c>
       <c r="AC42" s="1">
         <v>72</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="6">
         <v>82</v>
       </c>
       <c r="C43" s="8">
         <v>95</v>
       </c>
       <c r="D43" s="8">
         <v>78</v>
       </c>
       <c r="E43" s="8">
         <v>83</v>
       </c>
       <c r="F43" s="8">
         <v>68</v>
       </c>
       <c r="G43" s="8">
         <v>97</v>
       </c>
       <c r="H43" s="8">
         <v>90</v>
       </c>
       <c r="I43" s="8">
@@ -15058,52 +15957,55 @@
       </c>
       <c r="V43" s="11">
         <v>114</v>
       </c>
       <c r="W43" s="11">
         <v>94</v>
       </c>
       <c r="X43" s="11">
         <v>74</v>
       </c>
       <c r="Y43" s="11">
         <v>78</v>
       </c>
       <c r="Z43" s="11">
         <v>113</v>
       </c>
       <c r="AA43" s="11">
         <v>104</v>
       </c>
       <c r="AB43" s="1">
         <v>96</v>
       </c>
       <c r="AC43" s="1">
         <v>80</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="6">
         <v>101</v>
       </c>
       <c r="C44" s="8">
         <v>98</v>
       </c>
       <c r="D44" s="8">
         <v>93</v>
       </c>
       <c r="E44" s="8">
         <v>106</v>
       </c>
       <c r="F44" s="8">
         <v>65</v>
       </c>
       <c r="G44" s="8">
         <v>67</v>
       </c>
       <c r="H44" s="8">
         <v>95</v>
       </c>
       <c r="I44" s="8">
@@ -15147,52 +16049,55 @@
       </c>
       <c r="V44" s="11">
         <v>127</v>
       </c>
       <c r="W44" s="11">
         <v>122</v>
       </c>
       <c r="X44" s="11">
         <v>93</v>
       </c>
       <c r="Y44" s="11">
         <v>86</v>
       </c>
       <c r="Z44" s="11">
         <v>124</v>
       </c>
       <c r="AA44" s="11">
         <v>118</v>
       </c>
       <c r="AB44" s="1">
         <v>111</v>
       </c>
       <c r="AC44" s="1">
         <v>111</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="1">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="6">
         <v>127</v>
       </c>
       <c r="C45" s="8">
         <v>94</v>
       </c>
       <c r="D45" s="8">
         <v>73</v>
       </c>
       <c r="E45" s="8">
         <v>106</v>
       </c>
       <c r="F45" s="8">
         <v>87</v>
       </c>
       <c r="G45" s="8">
         <v>94</v>
       </c>
       <c r="H45" s="8">
         <v>132</v>
       </c>
       <c r="I45" s="8">
@@ -15236,52 +16141,55 @@
       </c>
       <c r="V45" s="11">
         <v>136</v>
       </c>
       <c r="W45" s="11">
         <v>129</v>
       </c>
       <c r="X45" s="11">
         <v>113</v>
       </c>
       <c r="Y45" s="11">
         <v>95</v>
       </c>
       <c r="Z45" s="11">
         <v>121</v>
       </c>
       <c r="AA45" s="11">
         <v>81</v>
       </c>
       <c r="AB45" s="1">
         <v>125</v>
       </c>
       <c r="AC45" s="1">
         <v>99</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="6">
         <v>271</v>
       </c>
       <c r="C46" s="8">
         <v>213</v>
       </c>
       <c r="D46" s="8">
         <v>189</v>
       </c>
       <c r="E46" s="8">
         <v>247</v>
       </c>
       <c r="F46" s="8">
         <v>176</v>
       </c>
       <c r="G46" s="8">
         <v>250</v>
       </c>
       <c r="H46" s="8">
         <v>279</v>
       </c>
       <c r="I46" s="8">
@@ -15325,52 +16233,55 @@
       </c>
       <c r="V46" s="11">
         <v>266</v>
       </c>
       <c r="W46" s="11">
         <v>222</v>
       </c>
       <c r="X46" s="11">
         <v>232</v>
       </c>
       <c r="Y46" s="11">
         <v>217</v>
       </c>
       <c r="Z46" s="11">
         <v>275</v>
       </c>
       <c r="AA46" s="11">
         <v>279</v>
       </c>
       <c r="AB46" s="1">
         <v>318</v>
       </c>
       <c r="AC46" s="1">
         <v>241</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="6">
         <v>45</v>
       </c>
       <c r="C47" s="8">
         <v>32</v>
       </c>
       <c r="D47" s="8">
         <v>46</v>
       </c>
       <c r="E47" s="8">
         <v>49</v>
       </c>
       <c r="F47" s="8">
         <v>52</v>
       </c>
       <c r="G47" s="8">
         <v>41</v>
       </c>
       <c r="H47" s="8">
         <v>52</v>
       </c>
       <c r="I47" s="8">
@@ -15414,52 +16325,55 @@
       </c>
       <c r="V47" s="11">
         <v>86</v>
       </c>
       <c r="W47" s="11">
         <v>53</v>
       </c>
       <c r="X47" s="11">
         <v>74</v>
       </c>
       <c r="Y47" s="11">
         <v>58</v>
       </c>
       <c r="Z47" s="11">
         <v>59</v>
       </c>
       <c r="AA47" s="11">
         <v>62</v>
       </c>
       <c r="AB47" s="1">
         <v>60</v>
       </c>
       <c r="AC47" s="1">
         <v>79</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="6">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>78</v>
       </c>
       <c r="D48" s="8">
         <v>47</v>
       </c>
       <c r="E48" s="8">
         <v>34</v>
       </c>
       <c r="F48" s="8">
         <v>47</v>
       </c>
       <c r="G48" s="8">
         <v>69</v>
       </c>
       <c r="H48" s="8">
         <v>62</v>
       </c>
       <c r="I48" s="8">
@@ -15503,52 +16417,55 @@
       </c>
       <c r="V48" s="11">
         <v>74</v>
       </c>
       <c r="W48" s="11">
         <v>54</v>
       </c>
       <c r="X48" s="11">
         <v>53</v>
       </c>
       <c r="Y48" s="11">
         <v>58</v>
       </c>
       <c r="Z48" s="11">
         <v>58</v>
       </c>
       <c r="AA48" s="11">
         <v>77</v>
       </c>
       <c r="AB48" s="1">
         <v>64</v>
       </c>
       <c r="AC48" s="1">
         <v>40</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="6">
         <v>93</v>
       </c>
       <c r="C49" s="8">
         <v>79</v>
       </c>
       <c r="D49" s="8">
         <v>63</v>
       </c>
       <c r="E49" s="8">
         <v>64</v>
       </c>
       <c r="F49" s="8">
         <v>61</v>
       </c>
       <c r="G49" s="8">
         <v>66</v>
       </c>
       <c r="H49" s="8">
         <v>99</v>
       </c>
       <c r="I49" s="8">
@@ -15592,52 +16509,55 @@
       </c>
       <c r="V49" s="11">
         <v>140</v>
       </c>
       <c r="W49" s="11">
         <v>96</v>
       </c>
       <c r="X49" s="11">
         <v>88</v>
       </c>
       <c r="Y49" s="11">
         <v>97</v>
       </c>
       <c r="Z49" s="11">
         <v>91</v>
       </c>
       <c r="AA49" s="11">
         <v>111</v>
       </c>
       <c r="AB49" s="1">
         <v>154</v>
       </c>
       <c r="AC49" s="1">
         <v>122</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="6">
         <v>133</v>
       </c>
       <c r="C50" s="8">
         <v>102</v>
       </c>
       <c r="D50" s="8">
         <v>107</v>
       </c>
       <c r="E50" s="8">
         <v>105</v>
       </c>
       <c r="F50" s="8">
         <v>110</v>
       </c>
       <c r="G50" s="8">
         <v>127</v>
       </c>
       <c r="H50" s="8">
         <v>155</v>
       </c>
       <c r="I50" s="8">
@@ -15681,52 +16601,55 @@
       </c>
       <c r="V50" s="11">
         <v>149</v>
       </c>
       <c r="W50" s="11">
         <v>146</v>
       </c>
       <c r="X50" s="11">
         <v>157</v>
       </c>
       <c r="Y50" s="11">
         <v>108</v>
       </c>
       <c r="Z50" s="11">
         <v>149</v>
       </c>
       <c r="AA50" s="11">
         <v>160</v>
       </c>
       <c r="AB50" s="1">
         <v>142</v>
       </c>
       <c r="AC50" s="1">
         <v>156</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="1">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="6">
         <v>66</v>
       </c>
       <c r="C51" s="8">
         <v>45</v>
       </c>
       <c r="D51" s="8">
         <v>47</v>
       </c>
       <c r="E51" s="8">
         <v>46</v>
       </c>
       <c r="F51" s="8">
         <v>41</v>
       </c>
       <c r="G51" s="8">
         <v>47</v>
       </c>
       <c r="H51" s="8">
         <v>65</v>
       </c>
       <c r="I51" s="8">
@@ -15770,52 +16693,55 @@
       </c>
       <c r="V51" s="11">
         <v>83</v>
       </c>
       <c r="W51" s="11">
         <v>65</v>
       </c>
       <c r="X51" s="11">
         <v>75</v>
       </c>
       <c r="Y51" s="11">
         <v>64</v>
       </c>
       <c r="Z51" s="11">
         <v>63</v>
       </c>
       <c r="AA51" s="11">
         <v>63</v>
       </c>
       <c r="AB51" s="1">
         <v>77</v>
       </c>
       <c r="AC51" s="1">
         <v>74</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="1">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="6">
         <v>121</v>
       </c>
       <c r="C52" s="8">
         <v>91</v>
       </c>
       <c r="D52" s="8">
         <v>93</v>
       </c>
       <c r="E52" s="8">
         <v>76</v>
       </c>
       <c r="F52" s="8">
         <v>94</v>
       </c>
       <c r="G52" s="8">
         <v>91</v>
       </c>
       <c r="H52" s="8">
         <v>119</v>
       </c>
       <c r="I52" s="8">
@@ -15859,52 +16785,55 @@
       </c>
       <c r="V52" s="11">
         <v>135</v>
       </c>
       <c r="W52" s="11">
         <v>122</v>
       </c>
       <c r="X52" s="11">
         <v>133</v>
       </c>
       <c r="Y52" s="11">
         <v>87</v>
       </c>
       <c r="Z52" s="11">
         <v>101</v>
       </c>
       <c r="AA52" s="11">
         <v>116</v>
       </c>
       <c r="AB52" s="1">
         <v>135</v>
       </c>
       <c r="AC52" s="1">
         <v>88</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="9">
         <v>131</v>
       </c>
       <c r="C53" s="9">
         <v>125</v>
       </c>
       <c r="D53" s="9">
         <v>115</v>
       </c>
       <c r="E53" s="9">
         <v>130</v>
       </c>
       <c r="F53" s="9">
         <v>128</v>
       </c>
       <c r="G53" s="12">
         <v>124</v>
       </c>
       <c r="H53" s="12">
         <v>147</v>
       </c>
       <c r="I53" s="12">
@@ -15947,50 +16876,53 @@
         <v>197</v>
       </c>
       <c r="V53" s="12">
         <v>208</v>
       </c>
       <c r="W53" s="12">
         <v>159</v>
       </c>
       <c r="X53" s="12">
         <v>162</v>
       </c>
       <c r="Y53" s="12">
         <v>149</v>
       </c>
       <c r="Z53" s="12">
         <v>138</v>
       </c>
       <c r="AA53" s="12">
         <v>223</v>
       </c>
       <c r="AB53" s="34">
         <v>185</v>
       </c>
       <c r="AC53" s="34">
         <v>173</v>
+      </c>
+      <c r="AD53" s="34">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">