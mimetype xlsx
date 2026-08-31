--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14472" yWindow="-216" windowWidth="13908" windowHeight="11496" activeTab="2"/>
+    <workbookView xWindow="14475" yWindow="-210" windowWidth="13905" windowHeight="11490"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибывшие" sheetId="1" r:id="rId2"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1162" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -126,51 +126,51 @@
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -227,50 +227,63 @@
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -333,56 +346,55 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -391,107 +403,124 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -766,16164 +795,17249 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK578"/>
+  <dimension ref="A1:AL578"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD53"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AH11" sqref="AH11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25" style="3" bestFit="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="3"/>
+    <col min="1" max="1" width="25" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="4" style="2" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="6" style="2" customWidth="1"/>
+    <col min="18" max="18" width="5.140625" style="2" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="2" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="2" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="2" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="2" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="2" customWidth="1"/>
+    <col min="26" max="26" width="8.7109375" style="2" customWidth="1"/>
+    <col min="27" max="27" width="10" style="2" customWidth="1"/>
+    <col min="28" max="28" width="7.140625" style="2" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:38">
+      <c r="A1" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="42"/>
-[...47 lines deleted...]
-      <c r="AK3" s="16" t="s">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
+    </row>
+    <row r="2" spans="1:38">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37"/>
+      <c r="AA2" s="37"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+      <c r="AF2" s="37"/>
+      <c r="AG2" s="37"/>
+      <c r="AH2" s="37"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
+    </row>
+    <row r="3" spans="1:38" s="4" customFormat="1">
+      <c r="A3" s="38"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="38"/>
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38"/>
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38"/>
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
-[...1 lines deleted...]
-      <c r="B4" s="38">
+    <row r="4" spans="1:38">
+      <c r="A4" s="47"/>
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...13 lines deleted...]
-      <c r="B5" s="18" t="s">
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="18"/>
+    </row>
+    <row r="5" spans="1:38">
+      <c r="A5" s="48"/>
+      <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="18" t="s">
+      <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="17" t="s">
+      <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="17" t="s">
+      <c r="J5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="17" t="s">
+      <c r="K5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="17" t="s">
+      <c r="L5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="17" t="s">
+      <c r="M5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="18" t="s">
+      <c r="N5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="18" t="s">
+      <c r="O5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="18" t="s">
+      <c r="P5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="17" t="s">
+      <c r="R5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="17" t="s">
+      <c r="S5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="T5" s="18" t="s">
+      <c r="T5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="17" t="s">
+      <c r="U5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="17" t="s">
+      <c r="V5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="17" t="s">
+      <c r="W5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="17" t="s">
+      <c r="X5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="17" t="s">
+      <c r="Y5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="18" t="s">
+      <c r="Z5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="18" t="s">
+      <c r="AA5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="18" t="s">
+      <c r="AB5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="17" t="s">
+      <c r="AC5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="17" t="s">
+      <c r="AD5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="17" t="s">
+      <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="AF5" s="18" t="s">
+      <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AG5" s="17" t="s">
+      <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="17" t="s">
+      <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="17" t="s">
+      <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="17" t="s">
+      <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="17" t="s">
+      <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="43" t="s">
+      <c r="AL5" s="18"/>
+    </row>
+    <row r="6" spans="1:38">
+      <c r="A6" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="43"/>
-[...25 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="18"/>
+      <c r="AA6" s="18"/>
+      <c r="AB6" s="18"/>
+      <c r="AC6" s="18"/>
+      <c r="AD6" s="18"/>
+      <c r="AE6" s="18"/>
+      <c r="AF6" s="18"/>
+      <c r="AG6" s="18"/>
+      <c r="AH6" s="18"/>
+      <c r="AI6" s="18"/>
+      <c r="AJ6" s="18"/>
+      <c r="AK6" s="18"/>
+      <c r="AL6" s="18"/>
+    </row>
+    <row r="7" spans="1:38">
+      <c r="A7" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="5">
         <v>-501</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="5">
         <v>-338</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="5">
         <v>-213</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="5">
         <v>-188</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="5">
         <v>-296</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="5">
         <v>-396</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="5">
         <v>-694</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="5">
         <v>-644</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="5">
         <v>-558</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="5">
         <v>-533</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="5">
         <v>-483</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="5">
         <v>-410</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="12">
         <v>-773</v>
       </c>
-      <c r="O7" s="13">
+      <c r="O7" s="12">
         <v>-504</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="12">
         <v>-450</v>
       </c>
-      <c r="Q7" s="13">
+      <c r="Q7" s="12">
         <v>-415</v>
       </c>
-      <c r="R7" s="13">
+      <c r="R7" s="12">
         <v>-439</v>
       </c>
-      <c r="S7" s="13">
+      <c r="S7" s="12">
         <v>-719</v>
       </c>
-      <c r="T7" s="13">
+      <c r="T7" s="12">
         <v>-666</v>
       </c>
-      <c r="U7" s="13">
+      <c r="U7" s="12">
         <v>-586</v>
       </c>
-      <c r="V7" s="13">
+      <c r="V7" s="12">
         <v>-540</v>
       </c>
-      <c r="W7" s="13">
+      <c r="W7" s="12">
         <v>-388</v>
       </c>
-      <c r="X7" s="13">
+      <c r="X7" s="12">
         <v>-514</v>
       </c>
-      <c r="Y7" s="13">
+      <c r="Y7" s="12">
         <v>-447</v>
       </c>
-      <c r="Z7" s="13">
+      <c r="Z7" s="12">
         <v>-393</v>
       </c>
-      <c r="AA7" s="13">
+      <c r="AA7" s="12">
         <v>-155</v>
       </c>
       <c r="AB7" s="1">
         <v>-212</v>
       </c>
       <c r="AC7" s="1">
         <v>-132</v>
       </c>
       <c r="AD7" s="1">
         <v>-154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="AE7" s="18">
+        <v>-257</v>
+      </c>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="18"/>
+      <c r="AH7" s="18"/>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="18"/>
+      <c r="AK7" s="18"/>
+      <c r="AL7" s="18"/>
+    </row>
+    <row r="8" spans="1:38">
+      <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="5">
         <v>31</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="5">
         <v>117</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="5">
         <v>62</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="5">
         <v>-188</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="5">
         <v>-59</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="5">
         <v>-22</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="5">
         <v>14</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="5">
         <v>70</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="5">
         <v>52</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="5">
         <v>163</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="5">
         <v>239</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M8" s="5">
         <v>182</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="12">
         <v>65</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="12">
         <v>80</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="12">
         <v>136</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="12">
         <v>24</v>
       </c>
-      <c r="R8" s="13">
+      <c r="R8" s="12">
         <v>55</v>
       </c>
-      <c r="S8" s="13">
+      <c r="S8" s="12">
         <v>-37</v>
       </c>
-      <c r="T8" s="13">
+      <c r="T8" s="12">
         <v>79</v>
       </c>
-      <c r="U8" s="13">
+      <c r="U8" s="12">
         <v>93</v>
       </c>
-      <c r="V8" s="13">
+      <c r="V8" s="12">
         <v>106</v>
       </c>
-      <c r="W8" s="13">
+      <c r="W8" s="12">
         <v>105</v>
       </c>
-      <c r="X8" s="13">
+      <c r="X8" s="12">
         <v>105</v>
       </c>
-      <c r="Y8" s="13">
+      <c r="Y8" s="12">
         <v>29</v>
       </c>
-      <c r="Z8" s="13">
+      <c r="Z8" s="12">
         <v>-52</v>
       </c>
-      <c r="AA8" s="13">
+      <c r="AA8" s="12">
         <v>94</v>
       </c>
       <c r="AB8" s="1">
         <v>145</v>
       </c>
       <c r="AC8" s="1">
         <v>-2</v>
       </c>
       <c r="AD8" s="1">
         <v>-35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="22" t="s">
+      <c r="AE8" s="18">
+        <v>108</v>
+      </c>
+      <c r="AF8" s="18"/>
+      <c r="AG8" s="18"/>
+      <c r="AH8" s="18"/>
+      <c r="AI8" s="18"/>
+      <c r="AJ8" s="18"/>
+      <c r="AK8" s="18"/>
+      <c r="AL8" s="18"/>
+    </row>
+    <row r="9" spans="1:38">
+      <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="5">
         <v>-92</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="5">
         <v>-75</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="5">
         <v>-41</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="5">
         <v>-54</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="5">
         <v>-39</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="5">
         <v>-57</v>
       </c>
-      <c r="H9" s="6">
+      <c r="H9" s="5">
         <v>-92</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I9" s="5">
         <v>-87</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="5">
         <v>-106</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="5">
         <v>-103</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L9" s="5">
         <v>-106</v>
       </c>
-      <c r="M9" s="6">
+      <c r="M9" s="5">
         <v>-110</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="12">
         <v>-128</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="12">
         <v>-77</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="12">
         <v>-58</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="12">
         <v>-70</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R9" s="12">
         <v>-71</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S9" s="12">
         <v>-72</v>
       </c>
-      <c r="T9" s="13">
+      <c r="T9" s="12">
         <v>-103</v>
       </c>
-      <c r="U9" s="13">
+      <c r="U9" s="12">
         <v>-74</v>
       </c>
-      <c r="V9" s="13">
+      <c r="V9" s="12">
         <v>-94</v>
       </c>
-      <c r="W9" s="13">
+      <c r="W9" s="12">
         <v>-65</v>
       </c>
-      <c r="X9" s="13">
+      <c r="X9" s="12">
         <v>-94</v>
       </c>
-      <c r="Y9" s="13">
+      <c r="Y9" s="12">
         <v>-89</v>
       </c>
-      <c r="Z9" s="13">
+      <c r="Z9" s="12">
         <v>-66</v>
       </c>
-      <c r="AA9" s="13">
+      <c r="AA9" s="12">
         <v>-90</v>
       </c>
       <c r="AB9" s="1">
         <v>-37</v>
       </c>
       <c r="AC9" s="1">
         <v>21</v>
       </c>
       <c r="AD9" s="1">
         <v>-26</v>
       </c>
-      <c r="AE9" s="23"/>
-[...2 lines deleted...]
-      <c r="A10" s="22" t="s">
+      <c r="AE9" s="31">
+        <v>-88</v>
+      </c>
+      <c r="AF9" s="18"/>
+      <c r="AG9" s="18"/>
+      <c r="AH9" s="18"/>
+      <c r="AI9" s="18"/>
+      <c r="AJ9" s="18"/>
+      <c r="AK9" s="18"/>
+      <c r="AL9" s="18"/>
+    </row>
+    <row r="10" spans="1:38">
+      <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="5">
         <v>-39</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="5">
         <v>-29</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="5">
         <v>-27</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="5">
         <v>-21</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="5">
         <v>-14</v>
       </c>
-      <c r="G10" s="6">
+      <c r="G10" s="5">
         <v>-50</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="5">
         <v>-67</v>
       </c>
-      <c r="I10" s="6">
+      <c r="I10" s="5">
         <v>-74</v>
       </c>
-      <c r="J10" s="6">
+      <c r="J10" s="5">
         <v>-72</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="5">
         <v>-55</v>
       </c>
-      <c r="L10" s="6">
+      <c r="L10" s="5">
         <v>-40</v>
       </c>
-      <c r="M10" s="6">
+      <c r="M10" s="5">
         <v>-57</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="12">
         <v>-85</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="12">
         <v>-24</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="12">
         <v>-40</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="12">
         <v>-11</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="12">
         <v>-70</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S10" s="12">
         <v>-77</v>
       </c>
-      <c r="T10" s="13">
+      <c r="T10" s="12">
         <v>-46</v>
       </c>
-      <c r="U10" s="13">
+      <c r="U10" s="12">
         <v>-86</v>
       </c>
-      <c r="V10" s="13">
+      <c r="V10" s="12">
         <v>-13</v>
       </c>
-      <c r="W10" s="13">
+      <c r="W10" s="12">
         <v>-74</v>
       </c>
-      <c r="X10" s="13">
+      <c r="X10" s="12">
         <v>-15</v>
       </c>
-      <c r="Y10" s="13">
+      <c r="Y10" s="12">
         <v>-33</v>
       </c>
-      <c r="Z10" s="13">
+      <c r="Z10" s="12">
         <v>-36</v>
       </c>
-      <c r="AA10" s="13">
+      <c r="AA10" s="12">
         <v>-47</v>
       </c>
       <c r="AB10" s="1">
         <v>-57</v>
       </c>
       <c r="AC10" s="1">
         <v>-16</v>
       </c>
       <c r="AD10" s="1">
         <v>-6</v>
       </c>
-      <c r="AE10" s="23"/>
-[...2 lines deleted...]
-      <c r="A11" s="22" t="s">
+      <c r="AE10" s="31">
+        <v>-44</v>
+      </c>
+      <c r="AF10" s="18"/>
+      <c r="AG10" s="18"/>
+      <c r="AH10" s="18"/>
+      <c r="AI10" s="18"/>
+      <c r="AJ10" s="18"/>
+      <c r="AK10" s="18"/>
+      <c r="AL10" s="18"/>
+    </row>
+    <row r="11" spans="1:38">
+      <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="5">
         <v>-31</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="5">
         <v>-53</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="5">
         <v>-48</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="5">
         <v>-43</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="5">
         <v>-5</v>
       </c>
-      <c r="G11" s="6">
+      <c r="G11" s="5">
         <v>-31</v>
       </c>
-      <c r="H11" s="6">
+      <c r="H11" s="5">
         <v>-63</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="5">
         <v>-51</v>
       </c>
-      <c r="J11" s="6">
+      <c r="J11" s="5">
         <v>-6</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="5">
         <v>-25</v>
       </c>
-      <c r="L11" s="6">
+      <c r="L11" s="5">
         <v>-35</v>
       </c>
-      <c r="M11" s="6">
+      <c r="M11" s="5">
         <v>-47</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="12">
         <v>-10</v>
       </c>
-      <c r="O11" s="13">
+      <c r="O11" s="12">
         <v>-41</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="12">
         <v>-41</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="12">
         <v>-23</v>
       </c>
-      <c r="R11" s="13">
+      <c r="R11" s="12">
         <v>-57</v>
       </c>
-      <c r="S11" s="13">
+      <c r="S11" s="12">
         <v>-43</v>
       </c>
-      <c r="T11" s="13">
+      <c r="T11" s="12">
         <v>-38</v>
       </c>
-      <c r="U11" s="13">
+      <c r="U11" s="12">
         <v>-23</v>
       </c>
-      <c r="V11" s="13">
+      <c r="V11" s="12">
         <v>-41</v>
       </c>
-      <c r="W11" s="13">
+      <c r="W11" s="12">
         <v>-31</v>
       </c>
-      <c r="X11" s="13">
+      <c r="X11" s="12">
         <v>-42</v>
       </c>
-      <c r="Y11" s="13">
+      <c r="Y11" s="12">
         <v>-41</v>
       </c>
-      <c r="Z11" s="13">
+      <c r="Z11" s="12">
         <v>-21</v>
       </c>
-      <c r="AA11" s="13">
+      <c r="AA11" s="12">
         <v>-21</v>
       </c>
       <c r="AB11" s="1">
         <v>-20</v>
       </c>
       <c r="AC11" s="1">
         <v>-35</v>
       </c>
       <c r="AD11" s="1">
         <v>-4</v>
       </c>
-      <c r="AE11" s="23"/>
-[...2 lines deleted...]
-      <c r="A12" s="22" t="s">
+      <c r="AE11" s="31">
         <v>24</v>
       </c>
-      <c r="B12" s="6">
+      <c r="AF11" s="18"/>
+      <c r="AG11" s="18"/>
+      <c r="AH11" s="18"/>
+      <c r="AI11" s="18"/>
+      <c r="AJ11" s="18"/>
+      <c r="AK11" s="18"/>
+      <c r="AL11" s="18"/>
+    </row>
+    <row r="12" spans="1:38">
+      <c r="A12" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="5">
         <v>-30</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="5">
         <v>-45</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="5">
         <v>-35</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="5">
         <v>-48</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="5">
         <v>-18</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G12" s="5">
         <v>-8</v>
       </c>
-      <c r="H12" s="6">
+      <c r="H12" s="5">
         <v>-43</v>
       </c>
-      <c r="I12" s="6">
+      <c r="I12" s="5">
         <v>-29</v>
       </c>
-      <c r="J12" s="6">
+      <c r="J12" s="5">
         <v>-13</v>
       </c>
-      <c r="K12" s="6">
+      <c r="K12" s="5">
         <v>-30</v>
       </c>
-      <c r="L12" s="6">
+      <c r="L12" s="5">
         <v>-40</v>
       </c>
-      <c r="M12" s="6">
+      <c r="M12" s="5">
         <v>-34</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="12">
         <v>-66</v>
       </c>
-      <c r="O12" s="13">
+      <c r="O12" s="12">
         <v>-54</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="12">
         <v>-49</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="12">
         <v>3</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="12">
         <v>-32</v>
       </c>
-      <c r="S12" s="13">
+      <c r="S12" s="12">
         <v>-36</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T12" s="12">
         <v>-26</v>
       </c>
-      <c r="U12" s="13">
+      <c r="U12" s="12">
         <v>-43</v>
       </c>
-      <c r="V12" s="13">
+      <c r="V12" s="12">
         <v>-18</v>
       </c>
-      <c r="W12" s="13">
+      <c r="W12" s="12">
         <v>-36</v>
       </c>
-      <c r="X12" s="13">
+      <c r="X12" s="12">
         <v>-42</v>
       </c>
-      <c r="Y12" s="13">
+      <c r="Y12" s="12">
         <v>-7</v>
       </c>
-      <c r="Z12" s="13">
+      <c r="Z12" s="12">
         <v>-65</v>
       </c>
-      <c r="AA12" s="13">
+      <c r="AA12" s="12">
         <v>-26</v>
       </c>
       <c r="AB12" s="1">
         <v>-24</v>
       </c>
       <c r="AC12" s="1">
         <v>-26</v>
       </c>
       <c r="AD12" s="1">
         <v>11</v>
       </c>
-      <c r="AE12" s="23"/>
-[...2 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="AE12" s="31">
+        <v>-25</v>
+      </c>
+      <c r="AF12" s="18"/>
+      <c r="AG12" s="18"/>
+      <c r="AH12" s="18"/>
+      <c r="AI12" s="18"/>
+      <c r="AJ12" s="18"/>
+      <c r="AK12" s="18"/>
+      <c r="AL12" s="18"/>
+    </row>
+    <row r="13" spans="1:38">
+      <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>-35</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>-55</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>-8</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>-27</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>-34</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>-23</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>-61</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>-38</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>-79</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>-95</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>-76</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>-41</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="12">
         <v>-81</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="12">
         <v>-24</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="12">
         <v>-44</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="12">
         <v>-30</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="12">
         <v>-14</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S13" s="12">
         <v>-42</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T13" s="12">
         <v>-70</v>
       </c>
-      <c r="U13" s="13">
+      <c r="U13" s="12">
         <v>-29</v>
       </c>
-      <c r="V13" s="13">
+      <c r="V13" s="12">
         <v>-81</v>
       </c>
-      <c r="W13" s="13">
+      <c r="W13" s="12">
         <v>-57</v>
       </c>
-      <c r="X13" s="13">
+      <c r="X13" s="12">
         <v>-57</v>
       </c>
-      <c r="Y13" s="13">
+      <c r="Y13" s="12">
         <v>-23</v>
       </c>
-      <c r="Z13" s="13">
+      <c r="Z13" s="12">
         <v>-56</v>
       </c>
-      <c r="AA13" s="13">
+      <c r="AA13" s="12">
         <v>-10</v>
       </c>
       <c r="AB13" s="1">
         <v>-31</v>
       </c>
       <c r="AC13" s="1">
         <v>-30</v>
       </c>
       <c r="AD13" s="1">
         <v>-19</v>
       </c>
-      <c r="AE13" s="23"/>
-[...2 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="AE13" s="31">
+        <v>-12</v>
+      </c>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="18"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="18"/>
+      <c r="AJ13" s="18"/>
+      <c r="AK13" s="18"/>
+      <c r="AL13" s="18"/>
+    </row>
+    <row r="14" spans="1:38">
+      <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>-22</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>19</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>-7</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>309</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>53</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>-5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>-72</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>-103</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>-17</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>-32</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>-94</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>-13</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="12">
         <v>-65</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="12">
         <v>-6</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="12">
         <v>-89</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="12">
         <v>-96</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="12">
         <v>-31</v>
       </c>
-      <c r="S14" s="13">
+      <c r="S14" s="12">
         <v>-62</v>
       </c>
-      <c r="T14" s="13">
+      <c r="T14" s="12">
         <v>-69</v>
       </c>
-      <c r="U14" s="13">
+      <c r="U14" s="12">
         <v>-62</v>
       </c>
-      <c r="V14" s="13">
+      <c r="V14" s="12">
         <v>17</v>
       </c>
-      <c r="W14" s="13">
+      <c r="W14" s="12">
         <v>27</v>
       </c>
-      <c r="X14" s="13">
+      <c r="X14" s="12">
         <v>-28</v>
       </c>
-      <c r="Y14" s="13">
+      <c r="Y14" s="12">
         <v>-30</v>
       </c>
-      <c r="Z14" s="13">
+      <c r="Z14" s="12">
         <v>-2</v>
       </c>
-      <c r="AA14" s="13">
+      <c r="AA14" s="12">
         <v>32</v>
       </c>
       <c r="AB14" s="1">
         <v>-35</v>
       </c>
       <c r="AC14" s="1">
         <v>19</v>
       </c>
       <c r="AD14" s="1">
         <v>22</v>
       </c>
-      <c r="AE14" s="23"/>
-[...2 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="AE14" s="31">
+        <v>22</v>
+      </c>
+      <c r="AF14" s="18"/>
+      <c r="AG14" s="18"/>
+      <c r="AH14" s="18"/>
+      <c r="AI14" s="18"/>
+      <c r="AJ14" s="18"/>
+      <c r="AK14" s="18"/>
+      <c r="AL14" s="18"/>
+    </row>
+    <row r="15" spans="1:38">
+      <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>-33</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>-3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>-14</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>-25</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>-8</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>-29</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>-28</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>-11</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>-32</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>-39</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>-44</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="12">
         <v>-34</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="12">
         <v>-44</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="12">
         <v>-41</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="12">
         <v>5</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="12">
         <v>-20</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="12">
         <v>-28</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="12">
         <v>-53</v>
       </c>
-      <c r="U15" s="13">
+      <c r="U15" s="12">
         <v>-17</v>
       </c>
-      <c r="V15" s="13">
+      <c r="V15" s="12">
         <v>-61</v>
       </c>
-      <c r="W15" s="13">
+      <c r="W15" s="12">
         <v>-13</v>
       </c>
-      <c r="X15" s="13">
+      <c r="X15" s="12">
         <v>-38</v>
       </c>
-      <c r="Y15" s="13">
+      <c r="Y15" s="12">
         <v>-22</v>
       </c>
-      <c r="Z15" s="13">
+      <c r="Z15" s="12">
         <v>-14</v>
       </c>
-      <c r="AA15" s="13">
+      <c r="AA15" s="12">
         <v>11</v>
       </c>
       <c r="AB15" s="1">
         <v>0</v>
       </c>
       <c r="AC15" s="1">
         <v>-19</v>
       </c>
       <c r="AD15" s="1">
         <v>-32</v>
       </c>
-      <c r="AE15" s="23"/>
-[...2 lines deleted...]
-      <c r="A16" s="22" t="s">
+      <c r="AE15" s="31">
+        <v>-13</v>
+      </c>
+      <c r="AF15" s="18"/>
+      <c r="AG15" s="18"/>
+      <c r="AH15" s="18"/>
+      <c r="AI15" s="18"/>
+      <c r="AJ15" s="18"/>
+      <c r="AK15" s="18"/>
+      <c r="AL15" s="18"/>
+    </row>
+    <row r="16" spans="1:38">
+      <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>-9</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>-74</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>-19</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>-34</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>-9</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>-27</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>-12</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>-14</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>-51</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>-6</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>-70</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>-60</v>
       </c>
-      <c r="N16" s="13">
+      <c r="N16" s="12">
         <v>-52</v>
       </c>
-      <c r="O16" s="13">
+      <c r="O16" s="12">
         <v>-24</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="12">
         <v>4</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="12">
         <v>-13</v>
       </c>
-      <c r="R16" s="13">
+      <c r="R16" s="12">
         <v>-49</v>
       </c>
-      <c r="S16" s="13">
+      <c r="S16" s="12">
         <v>-41</v>
       </c>
-      <c r="T16" s="13">
+      <c r="T16" s="12">
         <v>-19</v>
       </c>
-      <c r="U16" s="13">
+      <c r="U16" s="12">
         <v>13</v>
       </c>
-      <c r="V16" s="13">
+      <c r="V16" s="12">
         <v>-30</v>
       </c>
-      <c r="W16" s="13">
+      <c r="W16" s="12">
         <v>-42</v>
       </c>
-      <c r="X16" s="13">
+      <c r="X16" s="12">
         <v>-19</v>
       </c>
-      <c r="Y16" s="13">
+      <c r="Y16" s="12">
         <v>-50</v>
       </c>
-      <c r="Z16" s="13">
+      <c r="Z16" s="12">
         <v>-15</v>
       </c>
-      <c r="AA16" s="13">
+      <c r="AA16" s="12">
         <v>-12</v>
       </c>
       <c r="AB16" s="1">
         <v>4</v>
       </c>
       <c r="AC16" s="1">
         <v>5</v>
       </c>
       <c r="AD16" s="1">
         <v>-31</v>
       </c>
-      <c r="AE16" s="23"/>
-[...2 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="AE16" s="31">
+        <v>-9</v>
+      </c>
+      <c r="AF16" s="18"/>
+      <c r="AG16" s="18"/>
+      <c r="AH16" s="18"/>
+      <c r="AI16" s="18"/>
+      <c r="AJ16" s="18"/>
+      <c r="AK16" s="18"/>
+      <c r="AL16" s="18"/>
+    </row>
+    <row r="17" spans="1:38">
+      <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>-44</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>-7</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>25</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>-12</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>-1</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>-4</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>-8</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>-30</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>-36</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>-19</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>-41</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="12">
         <v>-39</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="12">
         <v>-40</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="12">
         <v>-19</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="12">
         <v>-26</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="12">
         <v>-21</v>
       </c>
-      <c r="S17" s="13">
+      <c r="S17" s="12">
         <v>-21</v>
       </c>
-      <c r="T17" s="13">
+      <c r="T17" s="12">
         <v>-16</v>
       </c>
-      <c r="U17" s="13">
+      <c r="U17" s="12">
         <v>-28</v>
       </c>
-      <c r="V17" s="13">
+      <c r="V17" s="12">
         <v>-50</v>
       </c>
-      <c r="W17" s="13">
+      <c r="W17" s="12">
         <v>3</v>
       </c>
-      <c r="X17" s="13">
+      <c r="X17" s="12">
         <v>-19</v>
       </c>
-      <c r="Y17" s="13">
+      <c r="Y17" s="12">
         <v>-12</v>
       </c>
-      <c r="Z17" s="13">
+      <c r="Z17" s="12">
         <v>55</v>
       </c>
-      <c r="AA17" s="13">
+      <c r="AA17" s="12">
         <v>63</v>
       </c>
       <c r="AB17" s="1">
         <v>-19</v>
       </c>
       <c r="AC17" s="1">
         <v>13</v>
       </c>
       <c r="AD17" s="1">
         <v>58</v>
       </c>
-      <c r="AE17" s="23"/>
-[...2 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="AE17" s="31">
+        <v>-64</v>
+      </c>
+      <c r="AF17" s="18"/>
+      <c r="AG17" s="18"/>
+      <c r="AH17" s="18"/>
+      <c r="AI17" s="18"/>
+      <c r="AJ17" s="18"/>
+      <c r="AK17" s="18"/>
+      <c r="AL17" s="18"/>
+    </row>
+    <row r="18" spans="1:38">
+      <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>-50</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>-41</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>-49</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>-46</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>-56</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>-60</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>-85</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>-84</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>-56</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>-57</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>-102</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>-36</v>
       </c>
-      <c r="N18" s="13">
+      <c r="N18" s="12">
         <v>-84</v>
       </c>
-      <c r="O18" s="13">
+      <c r="O18" s="12">
         <v>-89</v>
       </c>
-      <c r="P18" s="13">
+      <c r="P18" s="12">
         <v>-50</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="Q18" s="12">
         <v>-58</v>
       </c>
-      <c r="R18" s="13">
+      <c r="R18" s="12">
         <v>-41</v>
       </c>
-      <c r="S18" s="13">
+      <c r="S18" s="12">
         <v>-122</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T18" s="12">
         <v>-96</v>
       </c>
-      <c r="U18" s="13">
+      <c r="U18" s="12">
         <v>-112</v>
       </c>
-      <c r="V18" s="13">
+      <c r="V18" s="12">
         <v>-72</v>
       </c>
-      <c r="W18" s="13">
+      <c r="W18" s="12">
         <v>-67</v>
       </c>
-      <c r="X18" s="13">
+      <c r="X18" s="12">
         <v>-73</v>
       </c>
-      <c r="Y18" s="13">
+      <c r="Y18" s="12">
         <v>-67</v>
       </c>
-      <c r="Z18" s="13">
+      <c r="Z18" s="12">
         <v>-56</v>
       </c>
-      <c r="AA18" s="13">
+      <c r="AA18" s="12">
         <v>-31</v>
       </c>
       <c r="AB18" s="1">
         <v>-27</v>
       </c>
       <c r="AC18" s="1">
         <v>-39</v>
       </c>
       <c r="AD18" s="1">
         <v>-1</v>
       </c>
-      <c r="AE18" s="23"/>
-[...2 lines deleted...]
-      <c r="A19" s="22" t="s">
+      <c r="AE18" s="31">
+        <v>-27</v>
+      </c>
+      <c r="AF18" s="18"/>
+      <c r="AG18" s="18"/>
+      <c r="AH18" s="18"/>
+      <c r="AI18" s="18"/>
+      <c r="AJ18" s="18"/>
+      <c r="AK18" s="18"/>
+      <c r="AL18" s="18"/>
+    </row>
+    <row r="19" spans="1:38">
+      <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>-33</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>-20</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>5</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>-15</v>
       </c>
-      <c r="F19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="6">
+      <c r="F19" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="5">
         <v>-14</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>-29</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>-28</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>-18</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>-36</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>-28</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>-23</v>
       </c>
-      <c r="N19" s="13">
+      <c r="N19" s="12">
         <v>-6</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="12">
         <v>-44</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="12">
         <v>-52</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="Q19" s="12">
         <v>-38</v>
       </c>
-      <c r="R19" s="13">
+      <c r="R19" s="12">
         <v>-1</v>
       </c>
-      <c r="S19" s="13">
+      <c r="S19" s="12">
         <v>-8</v>
       </c>
-      <c r="T19" s="13">
+      <c r="T19" s="12">
         <v>-36</v>
       </c>
-      <c r="U19" s="13">
+      <c r="U19" s="12">
         <v>-28</v>
       </c>
-      <c r="V19" s="13">
+      <c r="V19" s="12">
         <v>-32</v>
       </c>
-      <c r="W19" s="13">
+      <c r="W19" s="12">
         <v>-37</v>
       </c>
-      <c r="X19" s="13">
+      <c r="X19" s="12">
         <v>-40</v>
       </c>
-      <c r="Y19" s="13">
+      <c r="Y19" s="12">
         <v>-18</v>
       </c>
-      <c r="Z19" s="13">
+      <c r="Z19" s="12">
         <v>-19</v>
       </c>
-      <c r="AA19" s="13">
+      <c r="AA19" s="12">
         <v>-12</v>
       </c>
       <c r="AB19" s="1">
         <v>-33</v>
       </c>
       <c r="AC19" s="1">
         <v>34</v>
       </c>
       <c r="AD19" s="1">
         <v>-21</v>
       </c>
-      <c r="AE19" s="23"/>
-[...2 lines deleted...]
-      <c r="A20" s="22" t="s">
+      <c r="AE19" s="31">
+        <v>-40</v>
+      </c>
+      <c r="AF19" s="18"/>
+      <c r="AG19" s="18"/>
+      <c r="AH19" s="18"/>
+      <c r="AI19" s="18"/>
+      <c r="AJ19" s="18"/>
+      <c r="AK19" s="18"/>
+      <c r="AL19" s="18"/>
+    </row>
+    <row r="20" spans="1:38">
+      <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>-77</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>-63</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>-26</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>-31</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>-34</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>-40</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>-77</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>-122</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>-62</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>-138</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>-28</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>-77</v>
       </c>
-      <c r="N20" s="13">
+      <c r="N20" s="12">
         <v>-68</v>
       </c>
-      <c r="O20" s="13">
+      <c r="O20" s="12">
         <v>-49</v>
       </c>
-      <c r="P20" s="13">
+      <c r="P20" s="12">
         <v>-62</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="Q20" s="12">
         <v>-32</v>
       </c>
-      <c r="R20" s="13">
+      <c r="R20" s="12">
         <v>-17</v>
       </c>
-      <c r="S20" s="13">
+      <c r="S20" s="12">
         <v>-58</v>
       </c>
-      <c r="T20" s="13">
+      <c r="T20" s="12">
         <v>-90</v>
       </c>
-      <c r="U20" s="13">
+      <c r="U20" s="12">
         <v>-119</v>
       </c>
-      <c r="V20" s="13">
+      <c r="V20" s="12">
         <v>-95</v>
       </c>
-      <c r="W20" s="13">
+      <c r="W20" s="12">
         <v>-55</v>
       </c>
-      <c r="X20" s="13">
+      <c r="X20" s="12">
         <v>-96</v>
       </c>
-      <c r="Y20" s="13">
+      <c r="Y20" s="12">
         <v>-52</v>
       </c>
-      <c r="Z20" s="13">
+      <c r="Z20" s="12">
         <v>-19</v>
       </c>
-      <c r="AA20" s="13">
+      <c r="AA20" s="12">
         <v>-33</v>
       </c>
       <c r="AB20" s="1">
         <v>-44</v>
       </c>
       <c r="AC20" s="1">
         <v>-29</v>
       </c>
       <c r="AD20" s="1">
         <v>-60</v>
       </c>
-      <c r="AE20" s="23"/>
-[...2 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="AE20" s="31">
+        <v>-23</v>
+      </c>
+      <c r="AF20" s="18"/>
+      <c r="AG20" s="18"/>
+      <c r="AH20" s="18"/>
+      <c r="AI20" s="18"/>
+      <c r="AJ20" s="18"/>
+      <c r="AK20" s="18"/>
+      <c r="AL20" s="18"/>
+    </row>
+    <row r="21" spans="1:38">
+      <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>-37</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>-22</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>-10</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>-1</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>-44</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>-50</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>-74</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>-48</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>-89</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>-51</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>-45</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>-9</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="12">
         <v>-120</v>
       </c>
-      <c r="O21" s="13">
+      <c r="O21" s="12">
         <v>-68</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="12">
         <v>-45</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="12">
         <v>-50</v>
       </c>
-      <c r="R21" s="13">
+      <c r="R21" s="12">
         <v>-70</v>
       </c>
-      <c r="S21" s="13">
+      <c r="S21" s="12">
         <v>-72</v>
       </c>
-      <c r="T21" s="13">
+      <c r="T21" s="12">
         <v>-83</v>
       </c>
-      <c r="U21" s="13">
+      <c r="U21" s="12">
         <v>-71</v>
       </c>
-      <c r="V21" s="13">
+      <c r="V21" s="12">
         <v>-76</v>
       </c>
-      <c r="W21" s="13">
+      <c r="W21" s="12">
         <v>-46</v>
       </c>
-      <c r="X21" s="13">
+      <c r="X21" s="12">
         <v>-56</v>
       </c>
-      <c r="Y21" s="13">
+      <c r="Y21" s="12">
         <v>-32</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="Z21" s="12">
         <v>-27</v>
       </c>
-      <c r="AA21" s="13">
+      <c r="AA21" s="12">
         <v>-73</v>
       </c>
       <c r="AB21" s="1">
         <v>-34</v>
       </c>
       <c r="AC21" s="1">
         <v>-28</v>
       </c>
       <c r="AD21" s="1">
         <v>-10</v>
       </c>
-      <c r="AE21" s="23"/>
-[...2 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="AE21" s="31">
+        <v>-66</v>
+      </c>
+      <c r="AF21" s="18"/>
+      <c r="AG21" s="18"/>
+      <c r="AH21" s="18"/>
+      <c r="AI21" s="18"/>
+      <c r="AJ21" s="18"/>
+      <c r="AK21" s="18"/>
+      <c r="AL21" s="18"/>
+    </row>
+    <row r="22" spans="1:38">
+      <c r="A22" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="44"/>
-[...23 lines deleted...]
-      <c r="AC22" s="35"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51"/>
+      <c r="S22" s="51"/>
+      <c r="T22" s="51"/>
+      <c r="U22" s="51"/>
+      <c r="V22" s="51"/>
+      <c r="W22" s="51"/>
+      <c r="X22" s="51"/>
+      <c r="Y22" s="51"/>
+      <c r="Z22" s="18"/>
+      <c r="AA22" s="18"/>
+      <c r="AB22" s="18"/>
+      <c r="AC22" s="31"/>
       <c r="AD22" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="AE22" s="18"/>
+      <c r="AF22" s="18"/>
+      <c r="AG22" s="18"/>
+      <c r="AH22" s="18"/>
+      <c r="AI22" s="18"/>
+      <c r="AJ22" s="18"/>
+      <c r="AK22" s="18"/>
+      <c r="AL22" s="18"/>
+    </row>
+    <row r="23" spans="1:38">
+      <c r="A23" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>9</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>70</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>54</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>-209</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>-31</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>26</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>8</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>52</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>57</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>177</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>175</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>130</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="12">
         <v>30</v>
       </c>
-      <c r="O23" s="13">
+      <c r="O23" s="12">
         <v>47</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P23" s="12">
         <v>156</v>
       </c>
-      <c r="Q23" s="13">
+      <c r="Q23" s="12">
         <v>32</v>
       </c>
-      <c r="R23" s="13">
+      <c r="R23" s="12">
         <v>39</v>
       </c>
-      <c r="S23" s="13">
+      <c r="S23" s="12">
         <v>-79</v>
       </c>
-      <c r="T23" s="13">
+      <c r="T23" s="12">
         <v>48</v>
       </c>
-      <c r="U23" s="13">
+      <c r="U23" s="12">
         <v>104</v>
       </c>
-      <c r="V23" s="13">
+      <c r="V23" s="12">
         <v>108</v>
       </c>
-      <c r="W23" s="13">
+      <c r="W23" s="12">
         <v>86</v>
       </c>
-      <c r="X23" s="13">
+      <c r="X23" s="12">
         <v>94</v>
       </c>
-      <c r="Y23" s="13">
+      <c r="Y23" s="12">
         <v>-9</v>
       </c>
-      <c r="Z23" s="13">
+      <c r="Z23" s="12">
         <v>-27</v>
       </c>
-      <c r="AA23" s="13">
+      <c r="AA23" s="12">
         <v>105</v>
       </c>
       <c r="AB23" s="1">
         <v>140</v>
       </c>
       <c r="AC23" s="1">
         <v>19</v>
       </c>
       <c r="AD23" s="1">
         <v>-60</v>
       </c>
-      <c r="AF23" s="46"/>
-[...2 lines deleted...]
-      <c r="A24" s="22" t="s">
+      <c r="AE23" s="31">
+        <v>123</v>
+      </c>
+      <c r="AF23" s="43"/>
+      <c r="AG23" s="18"/>
+      <c r="AH23" s="18"/>
+      <c r="AI23" s="18"/>
+      <c r="AJ23" s="18"/>
+      <c r="AK23" s="18"/>
+      <c r="AL23" s="18"/>
+    </row>
+    <row r="24" spans="1:38">
+      <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>31</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>117</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>62</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>-188</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>-59</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>-22</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>14</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>70</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>52</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>163</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>239</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>182</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N24" s="12">
         <v>65</v>
       </c>
-      <c r="O24" s="13">
+      <c r="O24" s="12">
         <v>80</v>
       </c>
-      <c r="P24" s="13">
+      <c r="P24" s="12">
         <v>136</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="Q24" s="12">
         <v>24</v>
       </c>
-      <c r="R24" s="13">
+      <c r="R24" s="12">
         <v>55</v>
       </c>
-      <c r="S24" s="13">
+      <c r="S24" s="12">
         <v>-37</v>
       </c>
-      <c r="T24" s="13">
+      <c r="T24" s="12">
         <v>79</v>
       </c>
-      <c r="U24" s="13">
+      <c r="U24" s="12">
         <v>93</v>
       </c>
-      <c r="V24" s="13">
+      <c r="V24" s="12">
         <v>106</v>
       </c>
-      <c r="W24" s="13">
+      <c r="W24" s="12">
         <v>105</v>
       </c>
-      <c r="X24" s="13">
+      <c r="X24" s="12">
         <v>105</v>
       </c>
-      <c r="Y24" s="13">
+      <c r="Y24" s="12">
         <v>29</v>
       </c>
-      <c r="Z24" s="13">
+      <c r="Z24" s="12">
         <v>-52</v>
       </c>
-      <c r="AA24" s="13">
+      <c r="AA24" s="12">
         <v>94</v>
       </c>
       <c r="AB24" s="1">
         <v>145</v>
       </c>
       <c r="AC24" s="1">
         <v>-2</v>
       </c>
       <c r="AD24" s="1">
         <v>-35</v>
       </c>
-      <c r="AF24" s="46"/>
-[...2 lines deleted...]
-      <c r="A25" s="22" t="s">
+      <c r="AE24" s="31">
+        <v>108</v>
+      </c>
+      <c r="AF24" s="43"/>
+      <c r="AG24" s="18"/>
+      <c r="AH24" s="18"/>
+      <c r="AI24" s="18"/>
+      <c r="AJ24" s="18"/>
+      <c r="AK24" s="18"/>
+      <c r="AL24" s="18"/>
+    </row>
+    <row r="25" spans="1:38">
+      <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="6" t="s">
-[...77 lines deleted...]
-      <c r="AB25" s="13" t="s">
+      <c r="B25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="T25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="46"/>
-[...2 lines deleted...]
-      <c r="A26" s="22" t="s">
+      <c r="AE25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="43"/>
+      <c r="AG25" s="18"/>
+      <c r="AH25" s="18"/>
+      <c r="AI25" s="18"/>
+      <c r="AJ25" s="18"/>
+      <c r="AK25" s="18"/>
+      <c r="AL25" s="18"/>
+    </row>
+    <row r="26" spans="1:38">
+      <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="6" t="s">
-[...77 lines deleted...]
-      <c r="AB26" s="13" t="s">
+      <c r="B26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="T26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="46"/>
-[...2 lines deleted...]
-      <c r="A27" s="22" t="s">
+      <c r="AE26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="43"/>
+      <c r="AG26" s="18"/>
+      <c r="AH26" s="18"/>
+      <c r="AI26" s="18"/>
+      <c r="AJ26" s="18"/>
+      <c r="AK26" s="18"/>
+      <c r="AL26" s="18"/>
+    </row>
+    <row r="27" spans="1:38">
+      <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="5">
         <v>-3</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="5">
         <v>-21</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="5">
         <v>-1</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="5">
         <v>-9</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="5">
         <v>27</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="5">
         <v>6</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="5">
         <v>-8</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="5">
         <v>-10</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="5">
         <v>24</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="5">
         <v>7</v>
       </c>
-      <c r="L27" s="6">
-[...2 lines deleted...]
-      <c r="M27" s="6">
+      <c r="L27" s="5">
+        <v>16</v>
+      </c>
+      <c r="M27" s="5">
         <v>-34</v>
       </c>
-      <c r="N27" s="13">
+      <c r="N27" s="12">
         <v>13</v>
       </c>
-      <c r="O27" s="13">
+      <c r="O27" s="12">
         <v>3</v>
       </c>
-      <c r="P27" s="13">
+      <c r="P27" s="12">
         <v>19</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="5">
         <v>2</v>
       </c>
-      <c r="R27" s="13">
+      <c r="R27" s="12">
         <v>-4</v>
       </c>
-      <c r="S27" s="13">
+      <c r="S27" s="12">
         <v>-17</v>
       </c>
-      <c r="T27" s="13">
+      <c r="T27" s="12">
         <v>-15</v>
       </c>
-      <c r="U27" s="13">
+      <c r="U27" s="12">
         <v>-3</v>
       </c>
-      <c r="V27" s="13">
+      <c r="V27" s="12">
         <v>9</v>
       </c>
-      <c r="W27" s="13">
+      <c r="W27" s="12">
         <v>-1</v>
       </c>
-      <c r="X27" s="13">
+      <c r="X27" s="12">
         <v>-17</v>
       </c>
-      <c r="Y27" s="13">
+      <c r="Y27" s="12">
         <v>4</v>
       </c>
-      <c r="Z27" s="13">
+      <c r="Z27" s="12">
         <v>2</v>
       </c>
-      <c r="AA27" s="13">
+      <c r="AA27" s="12">
         <v>7</v>
       </c>
       <c r="AB27" s="1">
         <v>-10</v>
       </c>
       <c r="AC27" s="1">
         <v>-6</v>
       </c>
       <c r="AD27" s="1">
         <v>-3</v>
       </c>
-      <c r="AF27" s="46"/>
-[...2 lines deleted...]
-      <c r="A28" s="22" t="s">
+      <c r="AE27" s="18">
+        <v>42</v>
+      </c>
+      <c r="AF27" s="43"/>
+      <c r="AG27" s="18"/>
+      <c r="AH27" s="18"/>
+      <c r="AI27" s="18"/>
+      <c r="AJ27" s="18"/>
+      <c r="AK27" s="18"/>
+      <c r="AL27" s="18"/>
+    </row>
+    <row r="28" spans="1:38">
+      <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="6" t="s">
-[...77 lines deleted...]
-      <c r="AB28" s="13" t="s">
+      <c r="B28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="46"/>
-[...2 lines deleted...]
-      <c r="A29" s="22" t="s">
+      <c r="AE28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="43"/>
+      <c r="AG28" s="18"/>
+      <c r="AH28" s="18"/>
+      <c r="AI28" s="18"/>
+      <c r="AJ28" s="18"/>
+      <c r="AK28" s="18"/>
+      <c r="AL28" s="18"/>
+    </row>
+    <row r="29" spans="1:38">
+      <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="6" t="s">
-[...77 lines deleted...]
-      <c r="AB29" s="13" t="s">
+      <c r="B29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="46"/>
-[...2 lines deleted...]
-      <c r="A30" s="22" t="s">
+      <c r="AE29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="43"/>
+      <c r="AG29" s="18"/>
+      <c r="AH29" s="18"/>
+      <c r="AI29" s="18"/>
+      <c r="AJ29" s="18"/>
+      <c r="AK29" s="18"/>
+      <c r="AL29" s="18"/>
+    </row>
+    <row r="30" spans="1:38">
+      <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="6" t="s">
-[...77 lines deleted...]
-      <c r="AB30" s="13" t="s">
+      <c r="B30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="46"/>
-[...2 lines deleted...]
-      <c r="A31" s="22" t="s">
+      <c r="AE30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="43"/>
+      <c r="AG30" s="18"/>
+      <c r="AH30" s="18"/>
+      <c r="AI30" s="18"/>
+      <c r="AJ30" s="18"/>
+      <c r="AK30" s="18"/>
+      <c r="AL30" s="18"/>
+    </row>
+    <row r="31" spans="1:38">
+      <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B31" s="5">
         <v>-28</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="5">
         <v>-10</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="5">
         <v>-4</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="5">
         <v>2</v>
       </c>
-      <c r="F31" s="6">
+      <c r="F31" s="5">
         <v>-7</v>
       </c>
-      <c r="G31" s="6">
+      <c r="G31" s="5">
         <v>14</v>
       </c>
-      <c r="H31" s="6">
+      <c r="H31" s="5">
         <v>-6</v>
       </c>
-      <c r="I31" s="6">
+      <c r="I31" s="5">
         <v>-15</v>
       </c>
-      <c r="J31" s="6">
+      <c r="J31" s="5">
         <v>-6</v>
       </c>
-      <c r="K31" s="6">
+      <c r="K31" s="5">
         <v>-12</v>
       </c>
-      <c r="L31" s="6">
+      <c r="L31" s="5">
         <v>-27</v>
       </c>
-      <c r="M31" s="6">
+      <c r="M31" s="5">
         <v>-13</v>
       </c>
-      <c r="N31" s="13">
+      <c r="N31" s="12">
         <v>-23</v>
       </c>
-      <c r="O31" s="13">
+      <c r="O31" s="12">
         <v>-18</v>
       </c>
-      <c r="P31" s="13">
+      <c r="P31" s="12">
         <v>-4</v>
       </c>
-      <c r="Q31" s="6">
+      <c r="Q31" s="5">
         <v>-1</v>
       </c>
-      <c r="R31" s="13">
+      <c r="R31" s="12">
         <v>-5</v>
       </c>
-      <c r="S31" s="13">
+      <c r="S31" s="12">
         <v>-7</v>
       </c>
-      <c r="T31" s="13">
+      <c r="T31" s="12">
         <v>-24</v>
       </c>
-      <c r="U31" s="13">
+      <c r="U31" s="12">
         <v>-8</v>
       </c>
-      <c r="V31" s="13">
+      <c r="V31" s="12">
         <v>-13</v>
       </c>
-      <c r="W31" s="13">
+      <c r="W31" s="12">
         <v>-3</v>
       </c>
-      <c r="X31" s="7">
+      <c r="X31" s="1">
         <v>-5</v>
       </c>
-      <c r="Y31" s="13">
+      <c r="Y31" s="12">
         <v>3</v>
       </c>
-      <c r="Z31" s="13">
+      <c r="Z31" s="12">
         <v>-6</v>
       </c>
-      <c r="AA31" s="13">
+      <c r="AA31" s="12">
         <v>-21</v>
       </c>
       <c r="AB31" s="1">
         <v>2</v>
       </c>
       <c r="AC31" s="1">
         <v>-13</v>
       </c>
       <c r="AD31" s="1">
         <v>-15</v>
       </c>
-      <c r="AF31" s="46"/>
-[...2 lines deleted...]
-      <c r="A32" s="22" t="s">
+      <c r="AE31" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AF31" s="43"/>
+      <c r="AG31" s="18"/>
+      <c r="AH31" s="18"/>
+      <c r="AI31" s="18"/>
+      <c r="AJ31" s="18"/>
+      <c r="AK31" s="18"/>
+      <c r="AL31" s="18"/>
+    </row>
+    <row r="32" spans="1:38">
+      <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B32" s="5">
         <v>1</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="5">
         <v>-12</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="5">
         <v>4</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="5">
         <v>-14</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="5">
         <v>17</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="5">
         <v>24</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="5">
         <v>9</v>
       </c>
-      <c r="I32" s="6">
+      <c r="I32" s="5">
         <v>5</v>
       </c>
-      <c r="J32" s="6">
+      <c r="J32" s="5">
         <v>-16</v>
       </c>
-      <c r="K32" s="6">
+      <c r="K32" s="5">
         <v>17</v>
       </c>
-      <c r="L32" s="6">
+      <c r="L32" s="5">
         <v>-46</v>
       </c>
-      <c r="M32" s="6">
+      <c r="M32" s="5">
         <v>-11</v>
       </c>
-      <c r="N32" s="13">
+      <c r="N32" s="12">
         <v>-16</v>
       </c>
-      <c r="O32" s="13">
+      <c r="O32" s="12">
         <v>6</v>
       </c>
-      <c r="P32" s="13">
+      <c r="P32" s="12">
         <v>18</v>
       </c>
-      <c r="Q32" s="6">
+      <c r="Q32" s="5">
         <v>13</v>
       </c>
-      <c r="R32" s="13">
+      <c r="R32" s="12">
         <v>-23</v>
       </c>
-      <c r="S32" s="13">
+      <c r="S32" s="12">
         <v>-12</v>
       </c>
-      <c r="T32" s="13">
+      <c r="T32" s="12">
         <v>20</v>
       </c>
-      <c r="U32" s="13">
+      <c r="U32" s="12">
         <v>22</v>
       </c>
-      <c r="V32" s="13">
-[...2 lines deleted...]
-      <c r="W32" s="13">
+      <c r="V32" s="12">
+        <v>16</v>
+      </c>
+      <c r="W32" s="12">
         <v>-24</v>
       </c>
-      <c r="X32" s="13">
+      <c r="X32" s="12">
         <v>1</v>
       </c>
-      <c r="Y32" s="13">
+      <c r="Y32" s="12">
         <v>-17</v>
       </c>
-      <c r="Z32" s="13">
-[...2 lines deleted...]
-      <c r="AA32" s="13">
+      <c r="Z32" s="12">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="12">
         <v>13</v>
       </c>
       <c r="AB32" s="1">
         <v>10</v>
       </c>
       <c r="AC32" s="1">
         <v>19</v>
       </c>
       <c r="AD32" s="1">
         <v>-8</v>
       </c>
-      <c r="AF32" s="46"/>
-[...2 lines deleted...]
-      <c r="A33" s="22" t="s">
+      <c r="AE32" s="18">
+        <v>-11</v>
+      </c>
+      <c r="AF32" s="43"/>
+      <c r="AG32" s="18"/>
+      <c r="AH32" s="18"/>
+      <c r="AI32" s="18"/>
+      <c r="AJ32" s="18"/>
+      <c r="AK32" s="18"/>
+      <c r="AL32" s="18"/>
+    </row>
+    <row r="33" spans="1:38">
+      <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="6" t="s">
-[...75 lines deleted...]
-      <c r="AB33" s="13" t="s">
+      <c r="B33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="12"/>
+      <c r="Q33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="46"/>
-[...2 lines deleted...]
-      <c r="A34" s="22" t="s">
+      <c r="AE33" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="43"/>
+      <c r="AG33" s="18"/>
+      <c r="AH33" s="18"/>
+      <c r="AI33" s="18"/>
+      <c r="AJ33" s="18"/>
+      <c r="AK33" s="18"/>
+      <c r="AL33" s="18"/>
+    </row>
+    <row r="34" spans="1:38">
+      <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="6">
+      <c r="B34" s="5">
         <v>8</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="5">
         <v>-4</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="5">
         <v>-7</v>
       </c>
-      <c r="E34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="6">
+      <c r="E34" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="5">
         <v>-9</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="5">
         <v>4</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="5">
         <v>-1</v>
       </c>
-      <c r="I34" s="6">
+      <c r="I34" s="5">
         <v>2</v>
       </c>
-      <c r="J34" s="6">
+      <c r="J34" s="5">
         <v>3</v>
       </c>
-      <c r="K34" s="6">
+      <c r="K34" s="5">
         <v>2</v>
       </c>
-      <c r="L34" s="6">
+      <c r="L34" s="5">
         <v>-7</v>
       </c>
-      <c r="M34" s="6">
+      <c r="M34" s="5">
         <v>6</v>
       </c>
-      <c r="N34" s="13">
+      <c r="N34" s="12">
         <v>-9</v>
       </c>
-      <c r="O34" s="13">
+      <c r="O34" s="12">
         <v>-24</v>
       </c>
-      <c r="P34" s="13">
+      <c r="P34" s="12">
         <v>-13</v>
       </c>
-      <c r="Q34" s="6">
+      <c r="Q34" s="5">
         <v>-6</v>
       </c>
-      <c r="R34" s="13">
-[...2 lines deleted...]
-      <c r="S34" s="13">
+      <c r="R34" s="12">
+        <v>16</v>
+      </c>
+      <c r="S34" s="12">
         <v>-6</v>
       </c>
-      <c r="T34" s="13">
+      <c r="T34" s="12">
         <v>-12</v>
       </c>
-      <c r="U34" s="13" t="s">
-[...2 lines deleted...]
-      <c r="V34" s="13">
+      <c r="U34" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V34" s="12">
         <v>-10</v>
       </c>
-      <c r="W34" s="13">
+      <c r="W34" s="12">
         <v>9</v>
       </c>
-      <c r="X34" s="13">
+      <c r="X34" s="12">
         <v>10</v>
       </c>
-      <c r="Y34" s="13">
+      <c r="Y34" s="12">
         <v>-28</v>
       </c>
-      <c r="Z34" s="13">
+      <c r="Z34" s="12">
         <v>13</v>
       </c>
-      <c r="AA34" s="13">
+      <c r="AA34" s="12">
         <v>12</v>
       </c>
       <c r="AB34" s="1">
         <v>-7</v>
       </c>
       <c r="AC34" s="1">
         <v>21</v>
       </c>
       <c r="AD34" s="1">
         <v>1</v>
       </c>
-      <c r="AF34" s="46"/>
-[...2 lines deleted...]
-      <c r="A35" s="22" t="s">
+      <c r="AE34" s="18">
+        <v>-15</v>
+      </c>
+      <c r="AF34" s="43"/>
+      <c r="AG34" s="18"/>
+      <c r="AH34" s="18"/>
+      <c r="AI34" s="18"/>
+      <c r="AJ34" s="18"/>
+      <c r="AK34" s="18"/>
+      <c r="AL34" s="18"/>
+    </row>
+    <row r="35" spans="1:38">
+      <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="6" t="s">
-[...80 lines deleted...]
-      <c r="AC35" s="45" t="s">
+      <c r="B35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="U35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="46"/>
-[...2 lines deleted...]
-      <c r="A36" s="22" t="s">
+      <c r="AE35" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="43"/>
+      <c r="AG35" s="18"/>
+      <c r="AH35" s="18"/>
+      <c r="AI35" s="18"/>
+      <c r="AJ35" s="18"/>
+      <c r="AK35" s="18"/>
+      <c r="AL35" s="18"/>
+    </row>
+    <row r="36" spans="1:38">
+      <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="6" t="s">
-[...80 lines deleted...]
-      <c r="AC36" s="45" t="s">
+      <c r="B36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="46"/>
-[...2 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="AE36" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="43"/>
+      <c r="AG36" s="18"/>
+      <c r="AH36" s="18"/>
+      <c r="AI36" s="18"/>
+      <c r="AJ36" s="18"/>
+      <c r="AK36" s="18"/>
+      <c r="AL36" s="18"/>
+    </row>
+    <row r="37" spans="1:38">
+      <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="6" t="s">
-[...80 lines deleted...]
-      <c r="AC37" s="45" t="s">
+      <c r="B37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="T37" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="46"/>
-[...2 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AE37" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="43"/>
+      <c r="AG37" s="18"/>
+      <c r="AH37" s="18"/>
+      <c r="AI37" s="18"/>
+      <c r="AJ37" s="18"/>
+      <c r="AK37" s="18"/>
+      <c r="AL37" s="18"/>
+    </row>
+    <row r="38" spans="1:38">
+      <c r="A38" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="37"/>
-[...25 lines deleted...]
-      <c r="AC38" s="35"/>
+      <c r="B38" s="44"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="44"/>
+      <c r="K38" s="44"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="44"/>
+      <c r="N38" s="44"/>
+      <c r="O38" s="44"/>
+      <c r="P38" s="44"/>
+      <c r="Q38" s="44"/>
+      <c r="R38" s="44"/>
+      <c r="S38" s="44"/>
+      <c r="T38" s="44"/>
+      <c r="U38" s="44"/>
+      <c r="V38" s="44"/>
+      <c r="W38" s="44"/>
+      <c r="X38" s="44"/>
+      <c r="Y38" s="44"/>
+      <c r="Z38" s="35"/>
+      <c r="AA38" s="35"/>
+      <c r="AB38" s="18"/>
+      <c r="AC38" s="31"/>
       <c r="AD38" s="1"/>
-      <c r="AF38" s="25"/>
-[...2 lines deleted...]
-      <c r="A39" s="10" t="s">
+      <c r="AE38" s="18"/>
+      <c r="AF38" s="35"/>
+      <c r="AG38" s="18"/>
+      <c r="AH38" s="18"/>
+      <c r="AI38" s="18"/>
+      <c r="AJ38" s="18"/>
+      <c r="AK38" s="18"/>
+      <c r="AL38" s="18"/>
+    </row>
+    <row r="39" spans="1:38">
+      <c r="A39" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="6">
+      <c r="B39" s="5">
         <v>-510</v>
       </c>
-      <c r="C39" s="6">
+      <c r="C39" s="5">
         <v>-408</v>
       </c>
-      <c r="D39" s="6">
+      <c r="D39" s="5">
         <v>-267</v>
       </c>
-      <c r="E39" s="6">
+      <c r="E39" s="5">
         <v>21</v>
       </c>
-      <c r="F39" s="6">
+      <c r="F39" s="5">
         <v>-265</v>
       </c>
-      <c r="G39" s="6">
+      <c r="G39" s="5">
         <v>-422</v>
       </c>
-      <c r="H39" s="6">
+      <c r="H39" s="5">
         <v>-702</v>
       </c>
-      <c r="I39" s="6">
+      <c r="I39" s="5">
         <v>-696</v>
       </c>
-      <c r="J39" s="6">
+      <c r="J39" s="5">
         <v>-615</v>
       </c>
-      <c r="K39" s="6">
+      <c r="K39" s="5">
         <v>-710</v>
       </c>
-      <c r="L39" s="6">
+      <c r="L39" s="5">
         <v>-658</v>
       </c>
-      <c r="M39" s="6">
+      <c r="M39" s="5">
         <v>-540</v>
       </c>
-      <c r="N39" s="13">
+      <c r="N39" s="12">
         <v>-803</v>
       </c>
-      <c r="O39" s="13">
+      <c r="O39" s="12">
         <v>-551</v>
       </c>
-      <c r="P39" s="13">
+      <c r="P39" s="12">
         <v>-606</v>
       </c>
-      <c r="Q39" s="13">
+      <c r="Q39" s="12">
         <v>-447</v>
       </c>
-      <c r="R39" s="13">
+      <c r="R39" s="12">
         <v>-478</v>
       </c>
-      <c r="S39" s="13">
+      <c r="S39" s="12">
         <v>-640</v>
       </c>
-      <c r="T39" s="13">
+      <c r="T39" s="12">
         <v>-714</v>
       </c>
-      <c r="U39" s="13">
+      <c r="U39" s="12">
         <v>-690</v>
       </c>
-      <c r="V39" s="13">
+      <c r="V39" s="12">
         <v>-648</v>
       </c>
-      <c r="W39" s="13">
+      <c r="W39" s="12">
         <v>-474</v>
       </c>
-      <c r="X39" s="13">
+      <c r="X39" s="12">
         <v>-608</v>
       </c>
-      <c r="Y39" s="13">
+      <c r="Y39" s="12">
         <v>-438</v>
       </c>
-      <c r="Z39" s="13">
+      <c r="Z39" s="12">
         <v>-366</v>
       </c>
-      <c r="AA39" s="13">
+      <c r="AA39" s="12">
         <v>-260</v>
       </c>
       <c r="AB39" s="1">
         <v>-352</v>
       </c>
       <c r="AC39" s="1">
         <v>-151</v>
       </c>
       <c r="AD39" s="1">
         <v>-94</v>
       </c>
-      <c r="AF39" s="25"/>
-[...2 lines deleted...]
-      <c r="A40" s="22" t="s">
+      <c r="AE39" s="18">
+        <v>-380</v>
+      </c>
+      <c r="AF39" s="35"/>
+      <c r="AG39" s="18"/>
+      <c r="AH39" s="18"/>
+      <c r="AI39" s="18"/>
+      <c r="AJ39" s="18"/>
+      <c r="AK39" s="18"/>
+      <c r="AL39" s="18"/>
+    </row>
+    <row r="40" spans="1:38">
+      <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="6" t="s">
-[...77 lines deleted...]
-      <c r="AB40" s="13" t="s">
+      <c r="B40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="22" t="s">
+      <c r="AE40" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF40" s="18"/>
+      <c r="AG40" s="18"/>
+      <c r="AH40" s="18"/>
+      <c r="AI40" s="18"/>
+      <c r="AJ40" s="18"/>
+      <c r="AK40" s="18"/>
+      <c r="AL40" s="18"/>
+    </row>
+    <row r="41" spans="1:38">
+      <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="5">
         <v>-92</v>
       </c>
-      <c r="C41" s="6">
+      <c r="C41" s="5">
         <v>-75</v>
       </c>
-      <c r="D41" s="6">
+      <c r="D41" s="5">
         <v>-41</v>
       </c>
-      <c r="E41" s="6">
+      <c r="E41" s="5">
         <v>-54</v>
       </c>
-      <c r="F41" s="6">
+      <c r="F41" s="5">
         <v>-39</v>
       </c>
-      <c r="G41" s="6">
+      <c r="G41" s="5">
         <v>-57</v>
       </c>
-      <c r="H41" s="6">
+      <c r="H41" s="5">
         <v>-92</v>
       </c>
-      <c r="I41" s="6">
+      <c r="I41" s="5">
         <v>-87</v>
       </c>
-      <c r="J41" s="6">
+      <c r="J41" s="5">
         <v>-106</v>
       </c>
-      <c r="K41" s="6">
+      <c r="K41" s="5">
         <v>-103</v>
       </c>
-      <c r="L41" s="6">
+      <c r="L41" s="5">
         <v>-106</v>
       </c>
-      <c r="M41" s="6">
+      <c r="M41" s="5">
         <v>-110</v>
       </c>
-      <c r="N41" s="13">
+      <c r="N41" s="12">
         <v>-128</v>
       </c>
-      <c r="O41" s="13">
+      <c r="O41" s="12">
         <v>-77</v>
       </c>
-      <c r="P41" s="13">
+      <c r="P41" s="12">
         <v>-58</v>
       </c>
-      <c r="Q41" s="13">
+      <c r="Q41" s="12">
         <v>-70</v>
       </c>
-      <c r="R41" s="13">
+      <c r="R41" s="12">
         <v>-71</v>
       </c>
-      <c r="S41" s="13">
+      <c r="S41" s="12">
         <v>-72</v>
       </c>
-      <c r="T41" s="13">
+      <c r="T41" s="12">
         <v>-103</v>
       </c>
-      <c r="U41" s="13">
+      <c r="U41" s="12">
         <v>-74</v>
       </c>
-      <c r="V41" s="13">
+      <c r="V41" s="12">
         <v>-94</v>
       </c>
-      <c r="W41" s="13">
+      <c r="W41" s="12">
         <v>-65</v>
       </c>
-      <c r="X41" s="13">
+      <c r="X41" s="12">
         <v>-94</v>
       </c>
-      <c r="Y41" s="13">
+      <c r="Y41" s="12">
         <v>-89</v>
       </c>
-      <c r="Z41" s="13">
+      <c r="Z41" s="12">
         <v>-66</v>
       </c>
-      <c r="AA41" s="13">
+      <c r="AA41" s="12">
         <v>-90</v>
       </c>
       <c r="AB41" s="1">
         <v>-37</v>
       </c>
       <c r="AC41" s="1">
         <v>21</v>
       </c>
       <c r="AD41" s="1">
         <v>-26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="22" t="s">
+      <c r="AE41" s="18">
+        <v>-88</v>
+      </c>
+      <c r="AF41" s="18"/>
+      <c r="AG41" s="18"/>
+      <c r="AH41" s="18"/>
+      <c r="AI41" s="18"/>
+      <c r="AJ41" s="18"/>
+      <c r="AK41" s="18"/>
+      <c r="AL41" s="18"/>
+    </row>
+    <row r="42" spans="1:38">
+      <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="5">
         <v>-39</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="5">
         <v>-29</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D42" s="5">
         <v>-27</v>
       </c>
-      <c r="E42" s="6">
+      <c r="E42" s="5">
         <v>-21</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F42" s="5">
         <v>-14</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G42" s="5">
         <v>-50</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H42" s="5">
         <v>-67</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="5">
         <v>-74</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="5">
         <v>-72</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K42" s="5">
         <v>-55</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L42" s="5">
         <v>-40</v>
       </c>
-      <c r="M42" s="6">
+      <c r="M42" s="5">
         <v>-57</v>
       </c>
-      <c r="N42" s="13">
+      <c r="N42" s="12">
         <v>-85</v>
       </c>
-      <c r="O42" s="13">
+      <c r="O42" s="12">
         <v>-24</v>
       </c>
-      <c r="P42" s="13">
+      <c r="P42" s="12">
         <v>-40</v>
       </c>
-      <c r="Q42" s="13">
+      <c r="Q42" s="12">
         <v>-11</v>
       </c>
-      <c r="R42" s="13">
+      <c r="R42" s="12">
         <v>-70</v>
       </c>
-      <c r="S42" s="13">
+      <c r="S42" s="12">
         <v>-77</v>
       </c>
-      <c r="T42" s="13">
+      <c r="T42" s="12">
         <v>-46</v>
       </c>
-      <c r="U42" s="13">
+      <c r="U42" s="12">
         <v>-86</v>
       </c>
-      <c r="V42" s="13">
+      <c r="V42" s="12">
         <v>-13</v>
       </c>
-      <c r="W42" s="13">
+      <c r="W42" s="12">
         <v>-74</v>
       </c>
-      <c r="X42" s="13">
+      <c r="X42" s="12">
         <v>-15</v>
       </c>
-      <c r="Y42" s="13">
+      <c r="Y42" s="12">
         <v>-33</v>
       </c>
-      <c r="Z42" s="13">
+      <c r="Z42" s="12">
         <v>-36</v>
       </c>
-      <c r="AA42" s="13">
+      <c r="AA42" s="12">
         <v>-47</v>
       </c>
       <c r="AB42" s="1">
         <v>-57</v>
       </c>
       <c r="AC42" s="1">
         <v>-16</v>
       </c>
       <c r="AD42" s="1">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="22" t="s">
+      <c r="AE42" s="18">
+        <v>-44</v>
+      </c>
+      <c r="AF42" s="18"/>
+      <c r="AG42" s="18"/>
+      <c r="AH42" s="18"/>
+      <c r="AI42" s="18"/>
+      <c r="AJ42" s="18"/>
+      <c r="AK42" s="18"/>
+      <c r="AL42" s="18"/>
+    </row>
+    <row r="43" spans="1:38">
+      <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="6">
+      <c r="B43" s="5">
         <v>-28</v>
       </c>
-      <c r="C43" s="6">
+      <c r="C43" s="5">
         <v>-32</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="5">
         <v>-47</v>
       </c>
-      <c r="E43" s="6">
+      <c r="E43" s="5">
         <v>-34</v>
       </c>
-      <c r="F43" s="6">
+      <c r="F43" s="5">
         <v>-32</v>
       </c>
-      <c r="G43" s="6">
+      <c r="G43" s="5">
         <v>-37</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H43" s="5">
         <v>-55</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="5">
         <v>-41</v>
       </c>
-      <c r="J43" s="6">
+      <c r="J43" s="5">
         <v>-30</v>
       </c>
-      <c r="K43" s="6">
+      <c r="K43" s="5">
         <v>-32</v>
       </c>
-      <c r="L43" s="6">
+      <c r="L43" s="5">
         <v>-51</v>
       </c>
-      <c r="M43" s="6">
+      <c r="M43" s="5">
         <v>-13</v>
       </c>
-      <c r="N43" s="13">
+      <c r="N43" s="12">
         <v>-23</v>
       </c>
-      <c r="O43" s="13">
+      <c r="O43" s="12">
         <v>-44</v>
       </c>
-      <c r="P43" s="13">
+      <c r="P43" s="12">
         <v>-60</v>
       </c>
-      <c r="Q43" s="13">
+      <c r="Q43" s="12">
         <v>-25</v>
       </c>
-      <c r="R43" s="13">
+      <c r="R43" s="12">
         <v>-53</v>
       </c>
-      <c r="S43" s="13">
+      <c r="S43" s="12">
         <v>-26</v>
       </c>
-      <c r="T43" s="13">
+      <c r="T43" s="12">
         <v>-23</v>
       </c>
-      <c r="U43" s="13">
+      <c r="U43" s="12">
         <v>-20</v>
       </c>
-      <c r="V43" s="13">
+      <c r="V43" s="12">
         <v>-50</v>
       </c>
-      <c r="W43" s="13">
+      <c r="W43" s="12">
         <v>-30</v>
       </c>
-      <c r="X43" s="13">
+      <c r="X43" s="12">
         <v>-25</v>
       </c>
-      <c r="Y43" s="13">
+      <c r="Y43" s="12">
         <v>-45</v>
       </c>
-      <c r="Z43" s="13">
+      <c r="Z43" s="12">
         <v>-23</v>
       </c>
-      <c r="AA43" s="13">
+      <c r="AA43" s="12">
         <v>-28</v>
       </c>
       <c r="AB43" s="1">
         <v>-10</v>
       </c>
       <c r="AC43" s="1">
         <v>-29</v>
       </c>
       <c r="AD43" s="1">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="22" t="s">
+      <c r="AE43" s="18">
+        <v>-18</v>
+      </c>
+      <c r="AF43" s="18"/>
+      <c r="AG43" s="18"/>
+      <c r="AH43" s="18"/>
+      <c r="AI43" s="18"/>
+      <c r="AJ43" s="18"/>
+      <c r="AK43" s="18"/>
+      <c r="AL43" s="18"/>
+    </row>
+    <row r="44" spans="1:38">
+      <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B44" s="6">
+      <c r="B44" s="5">
         <v>-30</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="5">
         <v>-45</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="5">
         <v>-35</v>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="5">
         <v>-48</v>
       </c>
-      <c r="F44" s="6">
+      <c r="F44" s="5">
         <v>-18</v>
       </c>
-      <c r="G44" s="6">
+      <c r="G44" s="5">
         <v>-8</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="5">
         <v>-43</v>
       </c>
-      <c r="I44" s="6">
+      <c r="I44" s="5">
         <v>-29</v>
       </c>
-      <c r="J44" s="6">
+      <c r="J44" s="5">
         <v>-13</v>
       </c>
-      <c r="K44" s="6">
+      <c r="K44" s="5">
         <v>-30</v>
       </c>
-      <c r="L44" s="6">
+      <c r="L44" s="5">
         <v>-40</v>
       </c>
-      <c r="M44" s="6">
+      <c r="M44" s="5">
         <v>-34</v>
       </c>
-      <c r="N44" s="13">
+      <c r="N44" s="12">
         <v>-66</v>
       </c>
-      <c r="O44" s="13">
+      <c r="O44" s="12">
         <v>-54</v>
       </c>
-      <c r="P44" s="13">
+      <c r="P44" s="12">
         <v>-49</v>
       </c>
-      <c r="Q44" s="13">
+      <c r="Q44" s="12">
         <v>3</v>
       </c>
-      <c r="R44" s="13">
+      <c r="R44" s="12">
         <v>-32</v>
       </c>
-      <c r="S44" s="13">
+      <c r="S44" s="12">
         <v>-36</v>
       </c>
-      <c r="T44" s="13">
+      <c r="T44" s="12">
         <v>-26</v>
       </c>
-      <c r="U44" s="13">
+      <c r="U44" s="12">
         <v>-43</v>
       </c>
-      <c r="V44" s="13">
+      <c r="V44" s="12">
         <v>-18</v>
       </c>
-      <c r="W44" s="13">
+      <c r="W44" s="12">
         <v>-36</v>
       </c>
-      <c r="X44" s="13">
+      <c r="X44" s="12">
         <v>-42</v>
       </c>
-      <c r="Y44" s="13">
+      <c r="Y44" s="12">
         <v>-7</v>
       </c>
-      <c r="Z44" s="13">
+      <c r="Z44" s="12">
         <v>-65</v>
       </c>
-      <c r="AA44" s="13">
+      <c r="AA44" s="12">
         <v>-26</v>
       </c>
       <c r="AB44" s="1">
         <v>-24</v>
       </c>
       <c r="AC44" s="1">
         <v>-26</v>
       </c>
       <c r="AD44" s="1">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="22" t="s">
+      <c r="AE44" s="18">
+        <v>-25</v>
+      </c>
+      <c r="AF44" s="18"/>
+      <c r="AG44" s="18"/>
+      <c r="AH44" s="18"/>
+      <c r="AI44" s="18"/>
+      <c r="AJ44" s="18"/>
+      <c r="AK44" s="18"/>
+      <c r="AL44" s="18"/>
+    </row>
+    <row r="45" spans="1:38">
+      <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="5">
         <v>-35</v>
       </c>
-      <c r="C45" s="6">
+      <c r="C45" s="5">
         <v>-55</v>
       </c>
-      <c r="D45" s="6">
+      <c r="D45" s="5">
         <v>-8</v>
       </c>
-      <c r="E45" s="6">
+      <c r="E45" s="5">
         <v>-27</v>
       </c>
-      <c r="F45" s="6">
+      <c r="F45" s="5">
         <v>-34</v>
       </c>
-      <c r="G45" s="6">
+      <c r="G45" s="5">
         <v>-23</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H45" s="5">
         <v>-61</v>
       </c>
-      <c r="I45" s="6">
+      <c r="I45" s="5">
         <v>-38</v>
       </c>
-      <c r="J45" s="6">
+      <c r="J45" s="5">
         <v>-79</v>
       </c>
-      <c r="K45" s="6">
+      <c r="K45" s="5">
         <v>-95</v>
       </c>
-      <c r="L45" s="6">
+      <c r="L45" s="5">
         <v>-76</v>
       </c>
-      <c r="M45" s="6">
+      <c r="M45" s="5">
         <v>-41</v>
       </c>
-      <c r="N45" s="13">
+      <c r="N45" s="12">
         <v>-81</v>
       </c>
-      <c r="O45" s="13">
+      <c r="O45" s="12">
         <v>-24</v>
       </c>
-      <c r="P45" s="13">
+      <c r="P45" s="12">
         <v>-44</v>
       </c>
-      <c r="Q45" s="13">
+      <c r="Q45" s="12">
         <v>-30</v>
       </c>
-      <c r="R45" s="13">
+      <c r="R45" s="12">
         <v>-14</v>
       </c>
-      <c r="S45" s="13">
+      <c r="S45" s="12">
         <v>-42</v>
       </c>
-      <c r="T45" s="13">
+      <c r="T45" s="12">
         <v>-70</v>
       </c>
-      <c r="U45" s="13">
+      <c r="U45" s="12">
         <v>-29</v>
       </c>
-      <c r="V45" s="13">
+      <c r="V45" s="12">
         <v>-81</v>
       </c>
-      <c r="W45" s="13">
+      <c r="W45" s="12">
         <v>-57</v>
       </c>
-      <c r="X45" s="13">
+      <c r="X45" s="12">
         <v>-57</v>
       </c>
-      <c r="Y45" s="13">
+      <c r="Y45" s="12">
         <v>-23</v>
       </c>
-      <c r="Z45" s="13">
+      <c r="Z45" s="12">
         <v>-56</v>
       </c>
-      <c r="AA45" s="13">
+      <c r="AA45" s="12">
         <v>-10</v>
       </c>
       <c r="AB45" s="1">
         <v>-31</v>
       </c>
       <c r="AC45" s="1">
         <v>-30</v>
       </c>
       <c r="AD45" s="1">
         <v>-19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="22" t="s">
+      <c r="AE45" s="18">
+        <v>-12</v>
+      </c>
+      <c r="AF45" s="18"/>
+      <c r="AG45" s="18"/>
+      <c r="AH45" s="18"/>
+      <c r="AI45" s="18"/>
+      <c r="AJ45" s="18"/>
+      <c r="AK45" s="18"/>
+      <c r="AL45" s="18"/>
+    </row>
+    <row r="46" spans="1:38">
+      <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="5">
         <v>-22</v>
       </c>
-      <c r="C46" s="6">
+      <c r="C46" s="5">
         <v>19</v>
       </c>
-      <c r="D46" s="6">
+      <c r="D46" s="5">
         <v>-7</v>
       </c>
-      <c r="E46" s="6">
+      <c r="E46" s="5">
         <v>309</v>
       </c>
-      <c r="F46" s="6">
+      <c r="F46" s="5">
         <v>53</v>
       </c>
-      <c r="G46" s="6">
+      <c r="G46" s="5">
         <v>-5</v>
       </c>
-      <c r="H46" s="6">
+      <c r="H46" s="5">
         <v>-72</v>
       </c>
-      <c r="I46" s="6">
+      <c r="I46" s="5">
         <v>-103</v>
       </c>
-      <c r="J46" s="6">
+      <c r="J46" s="5">
         <v>-17</v>
       </c>
-      <c r="K46" s="6">
+      <c r="K46" s="5">
         <v>-32</v>
       </c>
-      <c r="L46" s="6">
+      <c r="L46" s="5">
         <v>-94</v>
       </c>
-      <c r="M46" s="6">
+      <c r="M46" s="5">
         <v>-13</v>
       </c>
-      <c r="N46" s="13">
+      <c r="N46" s="12">
         <v>-65</v>
       </c>
-      <c r="O46" s="13">
+      <c r="O46" s="12">
         <v>-6</v>
       </c>
-      <c r="P46" s="13">
+      <c r="P46" s="12">
         <v>-89</v>
       </c>
-      <c r="Q46" s="13">
+      <c r="Q46" s="12">
         <v>-96</v>
       </c>
-      <c r="R46" s="13">
+      <c r="R46" s="12">
         <v>-31</v>
       </c>
-      <c r="S46" s="13">
+      <c r="S46" s="12">
         <v>-62</v>
       </c>
-      <c r="T46" s="13">
+      <c r="T46" s="12">
         <v>-69</v>
       </c>
-      <c r="U46" s="13">
+      <c r="U46" s="12">
         <v>-62</v>
       </c>
-      <c r="V46" s="13">
+      <c r="V46" s="12">
         <v>17</v>
       </c>
-      <c r="W46" s="13">
+      <c r="W46" s="12">
         <v>27</v>
       </c>
-      <c r="X46" s="13">
+      <c r="X46" s="12">
         <v>-28</v>
       </c>
-      <c r="Y46" s="13">
+      <c r="Y46" s="12">
         <v>-30</v>
       </c>
-      <c r="Z46" s="13">
+      <c r="Z46" s="12">
         <v>-2</v>
       </c>
-      <c r="AA46" s="13">
+      <c r="AA46" s="12">
         <v>32</v>
       </c>
       <c r="AB46" s="1">
         <v>-35</v>
       </c>
       <c r="AC46" s="1">
         <v>19</v>
       </c>
       <c r="AD46" s="1">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="22" t="s">
+      <c r="AE46" s="18">
+        <v>22</v>
+      </c>
+      <c r="AF46" s="18"/>
+      <c r="AG46" s="18"/>
+      <c r="AH46" s="18"/>
+      <c r="AI46" s="18"/>
+      <c r="AJ46" s="18"/>
+      <c r="AK46" s="18"/>
+      <c r="AL46" s="18"/>
+    </row>
+    <row r="47" spans="1:38">
+      <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="6">
+      <c r="B47" s="5">
         <v>-5</v>
       </c>
-      <c r="C47" s="6">
+      <c r="C47" s="5">
         <v>13</v>
       </c>
-      <c r="D47" s="6">
+      <c r="D47" s="5">
         <v>1</v>
       </c>
-      <c r="E47" s="6">
+      <c r="E47" s="5">
         <v>-16</v>
       </c>
-      <c r="F47" s="6">
+      <c r="F47" s="5">
         <v>-18</v>
       </c>
-      <c r="G47" s="6">
+      <c r="G47" s="5">
         <v>-22</v>
       </c>
-      <c r="H47" s="6">
+      <c r="H47" s="5">
         <v>-23</v>
       </c>
-      <c r="I47" s="6">
+      <c r="I47" s="5">
         <v>-13</v>
       </c>
-      <c r="J47" s="6">
+      <c r="J47" s="5">
         <v>-5</v>
       </c>
-      <c r="K47" s="6">
+      <c r="K47" s="5">
         <v>-20</v>
       </c>
-      <c r="L47" s="6">
+      <c r="L47" s="5">
         <v>-12</v>
       </c>
-      <c r="M47" s="6">
+      <c r="M47" s="5">
         <v>-31</v>
       </c>
-      <c r="N47" s="13">
+      <c r="N47" s="12">
         <v>-11</v>
       </c>
-      <c r="O47" s="13">
+      <c r="O47" s="12">
         <v>-26</v>
       </c>
-      <c r="P47" s="13">
+      <c r="P47" s="12">
         <v>-37</v>
       </c>
-      <c r="Q47" s="13">
+      <c r="Q47" s="12">
         <v>6</v>
       </c>
-      <c r="R47" s="13">
+      <c r="R47" s="12">
         <v>-15</v>
       </c>
-      <c r="S47" s="13">
+      <c r="S47" s="12">
         <v>-21</v>
       </c>
-      <c r="T47" s="13">
+      <c r="T47" s="12">
         <v>-29</v>
       </c>
-      <c r="U47" s="13">
+      <c r="U47" s="12">
         <v>-9</v>
       </c>
-      <c r="V47" s="13">
+      <c r="V47" s="12">
         <v>-48</v>
       </c>
-      <c r="W47" s="13">
+      <c r="W47" s="12">
         <v>-10</v>
       </c>
-      <c r="X47" s="13">
+      <c r="X47" s="12">
         <v>-33</v>
       </c>
-      <c r="Y47" s="13">
+      <c r="Y47" s="12">
         <v>-25</v>
       </c>
-      <c r="Z47" s="13">
+      <c r="Z47" s="12">
         <v>-8</v>
       </c>
-      <c r="AA47" s="13">
+      <c r="AA47" s="12">
         <v>32</v>
       </c>
       <c r="AB47" s="1">
         <v>-2</v>
       </c>
       <c r="AC47" s="1">
         <v>-6</v>
       </c>
       <c r="AD47" s="1">
         <v>-17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="22" t="s">
+      <c r="AE47" s="18">
+        <v>-12</v>
+      </c>
+      <c r="AF47" s="18"/>
+      <c r="AG47" s="18"/>
+      <c r="AH47" s="18"/>
+      <c r="AI47" s="18"/>
+      <c r="AJ47" s="18"/>
+      <c r="AK47" s="18"/>
+      <c r="AL47" s="18"/>
+    </row>
+    <row r="48" spans="1:38">
+      <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B48" s="6">
+      <c r="B48" s="5">
         <v>-10</v>
       </c>
-      <c r="C48" s="6">
+      <c r="C48" s="5">
         <v>-62</v>
       </c>
-      <c r="D48" s="6">
+      <c r="D48" s="5">
         <v>-23</v>
       </c>
-      <c r="E48" s="6">
+      <c r="E48" s="5">
         <v>-20</v>
       </c>
-      <c r="F48" s="6">
+      <c r="F48" s="5">
         <v>-26</v>
       </c>
-      <c r="G48" s="6">
+      <c r="G48" s="5">
         <v>-51</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="5">
         <v>-21</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="5">
         <v>-19</v>
       </c>
-      <c r="J48" s="6">
+      <c r="J48" s="5">
         <v>-35</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="5">
         <v>-23</v>
       </c>
-      <c r="L48" s="6">
+      <c r="L48" s="5">
         <v>-24</v>
       </c>
-      <c r="M48" s="6">
+      <c r="M48" s="5">
         <v>-49</v>
       </c>
-      <c r="N48" s="13">
+      <c r="N48" s="12">
         <v>-36</v>
       </c>
-      <c r="O48" s="13">
+      <c r="O48" s="12">
         <v>-30</v>
       </c>
-      <c r="P48" s="13">
+      <c r="P48" s="12">
         <v>-14</v>
       </c>
-      <c r="Q48" s="13">
+      <c r="Q48" s="12">
         <v>-26</v>
       </c>
-      <c r="R48" s="13">
+      <c r="R48" s="12">
         <v>-26</v>
       </c>
-      <c r="S48" s="13">
+      <c r="S48" s="12">
         <v>-29</v>
       </c>
-      <c r="T48" s="13">
+      <c r="T48" s="12">
         <v>-39</v>
       </c>
-      <c r="U48" s="13">
+      <c r="U48" s="12">
         <v>-9</v>
       </c>
-      <c r="V48" s="13">
+      <c r="V48" s="12">
         <v>-46</v>
       </c>
-      <c r="W48" s="13">
+      <c r="W48" s="12">
         <v>-18</v>
       </c>
-      <c r="X48" s="13">
+      <c r="X48" s="12">
         <v>-20</v>
       </c>
-      <c r="Y48" s="13">
+      <c r="Y48" s="12">
         <v>-33</v>
       </c>
-      <c r="Z48" s="13">
+      <c r="Z48" s="12">
         <v>-31</v>
       </c>
-      <c r="AA48" s="13">
+      <c r="AA48" s="12">
         <v>-25</v>
       </c>
       <c r="AB48" s="1">
         <v>-6</v>
       </c>
       <c r="AC48" s="1">
         <v>-14</v>
       </c>
       <c r="AD48" s="1">
         <v>-23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="22" t="s">
+      <c r="AE48" s="18">
+        <v>2</v>
+      </c>
+      <c r="AF48" s="18"/>
+      <c r="AG48" s="18"/>
+      <c r="AH48" s="18"/>
+      <c r="AI48" s="18"/>
+      <c r="AJ48" s="18"/>
+      <c r="AK48" s="18"/>
+      <c r="AL48" s="18"/>
+    </row>
+    <row r="49" spans="1:38">
+      <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B49" s="6">
+      <c r="B49" s="5">
         <v>-44</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="6">
+      <c r="C49" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="5">
         <v>-7</v>
       </c>
-      <c r="E49" s="6">
+      <c r="E49" s="5">
         <v>25</v>
       </c>
-      <c r="F49" s="6">
+      <c r="F49" s="5">
         <v>-12</v>
       </c>
-      <c r="G49" s="6">
+      <c r="G49" s="5">
         <v>-1</v>
       </c>
-      <c r="H49" s="6">
+      <c r="H49" s="5">
         <v>-4</v>
       </c>
-      <c r="I49" s="6">
+      <c r="I49" s="5">
         <v>-8</v>
       </c>
-      <c r="J49" s="6">
+      <c r="J49" s="5">
         <v>-30</v>
       </c>
-      <c r="K49" s="6">
+      <c r="K49" s="5">
         <v>-36</v>
       </c>
-      <c r="L49" s="6">
+      <c r="L49" s="5">
         <v>-19</v>
       </c>
-      <c r="M49" s="6">
+      <c r="M49" s="5">
         <v>-41</v>
       </c>
-      <c r="N49" s="13">
+      <c r="N49" s="12">
         <v>-39</v>
       </c>
-      <c r="O49" s="13">
+      <c r="O49" s="12">
         <v>-40</v>
       </c>
-      <c r="P49" s="13">
+      <c r="P49" s="12">
         <v>-19</v>
       </c>
-      <c r="Q49" s="13">
+      <c r="Q49" s="12">
         <v>-26</v>
       </c>
-      <c r="R49" s="13">
+      <c r="R49" s="12">
         <v>-21</v>
       </c>
-      <c r="S49" s="13">
+      <c r="S49" s="12">
         <v>-21</v>
       </c>
-      <c r="T49" s="13">
+      <c r="T49" s="12">
         <v>-16</v>
       </c>
-      <c r="U49" s="13">
+      <c r="U49" s="12">
         <v>-28</v>
       </c>
-      <c r="V49" s="13">
+      <c r="V49" s="12">
         <v>-50</v>
       </c>
-      <c r="W49" s="13">
+      <c r="W49" s="12">
         <v>3</v>
       </c>
-      <c r="X49" s="13">
+      <c r="X49" s="12">
         <v>-19</v>
       </c>
-      <c r="Y49" s="13">
+      <c r="Y49" s="12">
         <v>-12</v>
       </c>
-      <c r="Z49" s="13">
+      <c r="Z49" s="12">
         <v>55</v>
       </c>
-      <c r="AA49" s="13">
+      <c r="AA49" s="12">
         <v>63</v>
       </c>
       <c r="AB49" s="1">
         <v>-19</v>
       </c>
       <c r="AC49" s="1">
         <v>13</v>
       </c>
       <c r="AD49" s="1">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="22" t="s">
+      <c r="AE49" s="18">
+        <v>-64</v>
+      </c>
+      <c r="AF49" s="18"/>
+      <c r="AG49" s="18"/>
+      <c r="AH49" s="18"/>
+      <c r="AI49" s="18"/>
+      <c r="AJ49" s="18"/>
+      <c r="AK49" s="18"/>
+      <c r="AL49" s="18"/>
+    </row>
+    <row r="50" spans="1:38">
+      <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B50" s="6">
+      <c r="B50" s="5">
         <v>-58</v>
       </c>
-      <c r="C50" s="6">
+      <c r="C50" s="5">
         <v>-37</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="5">
         <v>-42</v>
       </c>
-      <c r="E50" s="6">
+      <c r="E50" s="5">
         <v>-46</v>
       </c>
-      <c r="F50" s="6">
+      <c r="F50" s="5">
         <v>-47</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="5">
         <v>-64</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="5">
         <v>-84</v>
       </c>
-      <c r="I50" s="6">
+      <c r="I50" s="5">
         <v>-86</v>
       </c>
-      <c r="J50" s="6">
+      <c r="J50" s="5">
         <v>-59</v>
       </c>
-      <c r="K50" s="6">
+      <c r="K50" s="5">
         <v>-59</v>
       </c>
-      <c r="L50" s="6">
+      <c r="L50" s="5">
         <v>-95</v>
       </c>
-      <c r="M50" s="6">
+      <c r="M50" s="5">
         <v>-42</v>
       </c>
-      <c r="N50" s="13">
+      <c r="N50" s="12">
         <v>-75</v>
       </c>
-      <c r="O50" s="13">
+      <c r="O50" s="12">
         <v>-65</v>
       </c>
-      <c r="P50" s="13">
+      <c r="P50" s="12">
         <v>-37</v>
       </c>
-      <c r="Q50" s="13">
+      <c r="Q50" s="12">
         <v>-52</v>
       </c>
-      <c r="R50" s="13">
+      <c r="R50" s="12">
         <v>-57</v>
       </c>
-      <c r="S50" s="13">
+      <c r="S50" s="12">
         <v>-116</v>
       </c>
-      <c r="T50" s="13">
+      <c r="T50" s="12">
         <v>-84</v>
       </c>
-      <c r="U50" s="13">
+      <c r="U50" s="12">
         <v>-112</v>
       </c>
-      <c r="V50" s="13">
+      <c r="V50" s="12">
         <v>-62</v>
       </c>
-      <c r="W50" s="13">
+      <c r="W50" s="12">
         <v>-76</v>
       </c>
-      <c r="X50" s="13">
+      <c r="X50" s="12">
         <v>-83</v>
       </c>
-      <c r="Y50" s="13">
+      <c r="Y50" s="12">
         <v>-39</v>
       </c>
-      <c r="Z50" s="13">
+      <c r="Z50" s="12">
         <v>-69</v>
       </c>
-      <c r="AA50" s="13">
+      <c r="AA50" s="12">
         <v>-43</v>
       </c>
       <c r="AB50" s="1">
         <v>-20</v>
       </c>
       <c r="AC50" s="1">
         <v>-60</v>
       </c>
       <c r="AD50" s="1">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="22" t="s">
+      <c r="AE50" s="18">
+        <v>-12</v>
+      </c>
+      <c r="AF50" s="18"/>
+      <c r="AG50" s="18"/>
+      <c r="AH50" s="18"/>
+      <c r="AI50" s="18"/>
+      <c r="AJ50" s="18"/>
+      <c r="AK50" s="18"/>
+      <c r="AL50" s="18"/>
+    </row>
+    <row r="51" spans="1:38">
+      <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B51" s="6">
+      <c r="B51" s="5">
         <v>-33</v>
       </c>
-      <c r="C51" s="6">
+      <c r="C51" s="5">
         <v>-20</v>
       </c>
-      <c r="D51" s="6">
+      <c r="D51" s="5">
         <v>5</v>
       </c>
-      <c r="E51" s="6">
+      <c r="E51" s="5">
         <v>-15</v>
       </c>
-      <c r="F51" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="6">
+      <c r="F51" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" s="5">
         <v>-14</v>
       </c>
-      <c r="H51" s="6">
+      <c r="H51" s="5">
         <v>-29</v>
       </c>
-      <c r="I51" s="6">
+      <c r="I51" s="5">
         <v>-28</v>
       </c>
-      <c r="J51" s="6">
+      <c r="J51" s="5">
         <v>-18</v>
       </c>
-      <c r="K51" s="6">
+      <c r="K51" s="5">
         <v>-36</v>
       </c>
-      <c r="L51" s="6">
+      <c r="L51" s="5">
         <v>-28</v>
       </c>
-      <c r="M51" s="6">
+      <c r="M51" s="5">
         <v>-23</v>
       </c>
-      <c r="N51" s="13">
+      <c r="N51" s="12">
         <v>-6</v>
       </c>
-      <c r="O51" s="13">
+      <c r="O51" s="12">
         <v>-44</v>
       </c>
-      <c r="P51" s="13">
+      <c r="P51" s="12">
         <v>-52</v>
       </c>
-      <c r="Q51" s="13">
+      <c r="Q51" s="12">
         <v>-38</v>
       </c>
-      <c r="R51" s="13">
+      <c r="R51" s="12">
         <v>-1</v>
       </c>
-      <c r="S51" s="13">
+      <c r="S51" s="12">
         <v>-8</v>
       </c>
-      <c r="T51" s="13">
+      <c r="T51" s="12">
         <v>-36</v>
       </c>
-      <c r="U51" s="13">
+      <c r="U51" s="12">
         <v>-28</v>
       </c>
-      <c r="V51" s="13">
+      <c r="V51" s="12">
         <v>-32</v>
       </c>
-      <c r="W51" s="13">
+      <c r="W51" s="12">
         <v>-37</v>
       </c>
-      <c r="X51" s="13">
+      <c r="X51" s="12">
         <v>-40</v>
       </c>
-      <c r="Y51" s="13">
+      <c r="Y51" s="12">
         <v>-18</v>
       </c>
-      <c r="Z51" s="13">
+      <c r="Z51" s="12">
         <v>-19</v>
       </c>
-      <c r="AA51" s="13">
+      <c r="AA51" s="12">
         <v>-12</v>
       </c>
       <c r="AB51" s="1">
         <v>-33</v>
       </c>
       <c r="AC51" s="1">
         <v>34</v>
       </c>
       <c r="AD51" s="1">
         <v>-21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="22" t="s">
+      <c r="AE51" s="18">
+        <v>-40</v>
+      </c>
+      <c r="AF51" s="18"/>
+      <c r="AG51" s="18"/>
+      <c r="AH51" s="18"/>
+      <c r="AI51" s="18"/>
+      <c r="AJ51" s="18"/>
+      <c r="AK51" s="18"/>
+      <c r="AL51" s="18"/>
+    </row>
+    <row r="52" spans="1:38">
+      <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B52" s="6">
+      <c r="B52" s="5">
         <v>-77</v>
       </c>
-      <c r="C52" s="6">
+      <c r="C52" s="5">
         <v>-63</v>
       </c>
-      <c r="D52" s="6">
+      <c r="D52" s="5">
         <v>-26</v>
       </c>
-      <c r="E52" s="6">
+      <c r="E52" s="5">
         <v>-31</v>
       </c>
-      <c r="F52" s="6">
+      <c r="F52" s="5">
         <v>-34</v>
       </c>
-      <c r="G52" s="6">
+      <c r="G52" s="5">
         <v>-40</v>
       </c>
-      <c r="H52" s="6">
+      <c r="H52" s="5">
         <v>-77</v>
       </c>
-      <c r="I52" s="6">
+      <c r="I52" s="5">
         <v>-122</v>
       </c>
-      <c r="J52" s="6">
+      <c r="J52" s="5">
         <v>-62</v>
       </c>
-      <c r="K52" s="6">
+      <c r="K52" s="5">
         <v>-138</v>
       </c>
-      <c r="L52" s="6">
+      <c r="L52" s="5">
         <v>-28</v>
       </c>
-      <c r="M52" s="6">
+      <c r="M52" s="5">
         <v>-77</v>
       </c>
-      <c r="N52" s="13">
+      <c r="N52" s="12">
         <v>-68</v>
       </c>
-      <c r="O52" s="13">
+      <c r="O52" s="12">
         <v>-49</v>
       </c>
-      <c r="P52" s="13">
+      <c r="P52" s="12">
         <v>-62</v>
       </c>
-      <c r="Q52" s="13">
+      <c r="Q52" s="12">
         <v>-32</v>
       </c>
-      <c r="R52" s="13">
+      <c r="R52" s="12">
         <v>-17</v>
       </c>
-      <c r="S52" s="13">
+      <c r="S52" s="12">
         <v>-58</v>
       </c>
-      <c r="T52" s="13">
+      <c r="T52" s="12">
         <v>-90</v>
       </c>
-      <c r="U52" s="13">
+      <c r="U52" s="12">
         <v>-119</v>
       </c>
-      <c r="V52" s="13">
+      <c r="V52" s="12">
         <v>-95</v>
       </c>
-      <c r="W52" s="13">
+      <c r="W52" s="12">
         <v>-55</v>
       </c>
-      <c r="X52" s="13">
+      <c r="X52" s="12">
         <v>-96</v>
       </c>
-      <c r="Y52" s="13">
+      <c r="Y52" s="12">
         <v>-52</v>
       </c>
-      <c r="Z52" s="13">
+      <c r="Z52" s="12">
         <v>-19</v>
       </c>
-      <c r="AA52" s="13">
+      <c r="AA52" s="12">
         <v>-33</v>
       </c>
       <c r="AB52" s="1">
         <v>-44</v>
       </c>
       <c r="AC52" s="1">
         <v>-29</v>
       </c>
       <c r="AD52" s="1">
         <v>-60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="14" t="s">
+      <c r="AE52" s="18">
+        <v>-23</v>
+      </c>
+      <c r="AF52" s="35"/>
+      <c r="AG52" s="35"/>
+      <c r="AH52" s="35"/>
+      <c r="AI52" s="35"/>
+      <c r="AJ52" s="35"/>
+      <c r="AK52" s="35"/>
+      <c r="AL52" s="18"/>
+    </row>
+    <row r="53" spans="1:38">
+      <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B53" s="9">
+      <c r="B53" s="8">
         <v>-37</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C53" s="8">
         <v>-22</v>
       </c>
-      <c r="D53" s="9">
+      <c r="D53" s="8">
         <v>-10</v>
       </c>
-      <c r="E53" s="9">
+      <c r="E53" s="8">
         <v>-1</v>
       </c>
-      <c r="F53" s="9">
+      <c r="F53" s="8">
         <v>-44</v>
       </c>
-      <c r="G53" s="9">
+      <c r="G53" s="8">
         <v>-50</v>
       </c>
-      <c r="H53" s="9">
+      <c r="H53" s="8">
         <v>-74</v>
       </c>
-      <c r="I53" s="9">
+      <c r="I53" s="8">
         <v>-48</v>
       </c>
-      <c r="J53" s="9">
+      <c r="J53" s="8">
         <v>-89</v>
       </c>
-      <c r="K53" s="9">
+      <c r="K53" s="8">
         <v>-51</v>
       </c>
-      <c r="L53" s="9">
+      <c r="L53" s="8">
         <v>-45</v>
       </c>
-      <c r="M53" s="9">
+      <c r="M53" s="8">
         <v>-9</v>
       </c>
-      <c r="N53" s="9">
+      <c r="N53" s="8">
         <v>-120</v>
       </c>
-      <c r="O53" s="9">
+      <c r="O53" s="8">
         <v>-68</v>
       </c>
-      <c r="P53" s="9">
+      <c r="P53" s="8">
         <v>-45</v>
       </c>
-      <c r="Q53" s="9">
+      <c r="Q53" s="8">
         <v>-50</v>
       </c>
-      <c r="R53" s="9">
+      <c r="R53" s="8">
         <v>-70</v>
       </c>
-      <c r="S53" s="9">
+      <c r="S53" s="8">
         <v>-72</v>
       </c>
-      <c r="T53" s="9">
+      <c r="T53" s="8">
         <v>-83</v>
       </c>
-      <c r="U53" s="9">
+      <c r="U53" s="8">
         <v>-71</v>
       </c>
-      <c r="V53" s="9">
+      <c r="V53" s="8">
         <v>-76</v>
       </c>
-      <c r="W53" s="9">
+      <c r="W53" s="8">
         <v>-46</v>
       </c>
-      <c r="X53" s="9">
+      <c r="X53" s="8">
         <v>-56</v>
       </c>
-      <c r="Y53" s="9">
+      <c r="Y53" s="8">
         <v>-32</v>
       </c>
-      <c r="Z53" s="9">
+      <c r="Z53" s="8">
         <v>-27</v>
       </c>
-      <c r="AA53" s="9">
+      <c r="AA53" s="8">
         <v>-73</v>
       </c>
-      <c r="AB53" s="34">
+      <c r="AB53" s="30">
         <v>-34</v>
       </c>
-      <c r="AC53" s="34">
+      <c r="AC53" s="30">
         <v>-28</v>
       </c>
-      <c r="AD53" s="34">
+      <c r="AD53" s="30">
         <v>-10</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="AD64" s="23"/>
+      <c r="AE53" s="36">
+        <v>-66</v>
+      </c>
+      <c r="AF53" s="36"/>
+      <c r="AG53" s="36"/>
+      <c r="AH53" s="36"/>
+      <c r="AI53" s="36"/>
+      <c r="AJ53" s="36"/>
+      <c r="AK53" s="36"/>
+      <c r="AL53" s="18"/>
+    </row>
+    <row r="54" spans="1:38">
+      <c r="D54" s="6"/>
+      <c r="Z54" s="6"/>
+      <c r="AA54" s="6"/>
+      <c r="AD54" s="22"/>
+    </row>
+    <row r="55" spans="1:38">
+      <c r="Z55" s="6"/>
+      <c r="AA55" s="6"/>
+      <c r="AD55" s="22"/>
+    </row>
+    <row r="56" spans="1:38">
+      <c r="Z56" s="6"/>
+      <c r="AA56" s="6"/>
+      <c r="AD56" s="22"/>
+    </row>
+    <row r="57" spans="1:38">
+      <c r="Z57" s="6"/>
+      <c r="AA57" s="6"/>
+      <c r="AD57" s="22"/>
+    </row>
+    <row r="58" spans="1:38">
+      <c r="Z58" s="6"/>
+      <c r="AA58" s="6"/>
+      <c r="AD58" s="22"/>
+    </row>
+    <row r="59" spans="1:38">
+      <c r="Z59" s="6"/>
+      <c r="AA59" s="6"/>
+      <c r="AD59" s="22"/>
+    </row>
+    <row r="60" spans="1:38">
+      <c r="Z60" s="6"/>
+      <c r="AA60" s="6"/>
+      <c r="AD60" s="22"/>
+    </row>
+    <row r="61" spans="1:38">
+      <c r="Z61" s="6"/>
+      <c r="AA61" s="6"/>
+      <c r="AD61" s="22"/>
+    </row>
+    <row r="62" spans="1:38">
+      <c r="Z62" s="6"/>
+      <c r="AA62" s="6"/>
+      <c r="AD62" s="22"/>
+    </row>
+    <row r="63" spans="1:38">
+      <c r="Z63" s="6"/>
+      <c r="AA63" s="6"/>
+      <c r="AD63" s="22"/>
+    </row>
+    <row r="64" spans="1:38">
+      <c r="Z64" s="6"/>
+      <c r="AA64" s="6"/>
+      <c r="AD64" s="22"/>
     </row>
     <row r="65" spans="26:30">
-      <c r="Z65" s="7"/>
-[...1 lines deleted...]
-      <c r="AD65" s="23"/>
+      <c r="Z65" s="6"/>
+      <c r="AA65" s="6"/>
+      <c r="AD65" s="22"/>
     </row>
     <row r="66" spans="26:30">
-      <c r="Z66" s="7"/>
-[...1 lines deleted...]
-      <c r="AD66" s="23"/>
+      <c r="Z66" s="6"/>
+      <c r="AA66" s="6"/>
+      <c r="AD66" s="22"/>
     </row>
     <row r="67" spans="26:30">
-      <c r="Z67" s="7"/>
-[...1 lines deleted...]
-      <c r="AD67" s="23"/>
+      <c r="Z67" s="6"/>
+      <c r="AA67" s="6"/>
+      <c r="AD67" s="22"/>
     </row>
     <row r="68" spans="26:30">
-      <c r="Z68" s="7"/>
-[...1 lines deleted...]
-      <c r="AD68" s="23"/>
+      <c r="Z68" s="6"/>
+      <c r="AA68" s="6"/>
+      <c r="AD68" s="22"/>
     </row>
     <row r="69" spans="26:30">
-      <c r="Z69" s="7"/>
-[...1 lines deleted...]
-      <c r="AD69" s="23"/>
+      <c r="Z69" s="6"/>
+      <c r="AA69" s="6"/>
+      <c r="AD69" s="22"/>
     </row>
     <row r="70" spans="26:30">
-      <c r="Z70" s="7"/>
-[...1 lines deleted...]
-      <c r="AD70" s="23"/>
+      <c r="Z70" s="6"/>
+      <c r="AA70" s="6"/>
+      <c r="AD70" s="22"/>
     </row>
     <row r="71" spans="26:30">
-      <c r="Z71" s="7"/>
-[...1 lines deleted...]
-      <c r="AD71" s="23"/>
+      <c r="Z71" s="6"/>
+      <c r="AA71" s="6"/>
+      <c r="AD71" s="22"/>
     </row>
     <row r="72" spans="26:30">
-      <c r="Z72" s="7"/>
-[...1 lines deleted...]
-      <c r="AD72" s="23"/>
+      <c r="Z72" s="6"/>
+      <c r="AA72" s="6"/>
+      <c r="AD72" s="22"/>
     </row>
     <row r="73" spans="26:30">
-      <c r="Z73" s="7"/>
-[...1 lines deleted...]
-      <c r="AD73" s="23"/>
+      <c r="Z73" s="6"/>
+      <c r="AA73" s="6"/>
+      <c r="AD73" s="22"/>
     </row>
     <row r="74" spans="26:30">
-      <c r="Z74" s="7"/>
-[...1 lines deleted...]
-      <c r="AD74" s="23"/>
+      <c r="Z74" s="6"/>
+      <c r="AA74" s="6"/>
+      <c r="AD74" s="22"/>
     </row>
     <row r="75" spans="26:30">
-      <c r="Z75" s="7"/>
-[...1 lines deleted...]
-      <c r="AD75" s="23"/>
+      <c r="Z75" s="6"/>
+      <c r="AA75" s="6"/>
+      <c r="AD75" s="22"/>
     </row>
     <row r="76" spans="26:30">
-      <c r="Z76" s="7"/>
-[...1 lines deleted...]
-      <c r="AD76" s="23"/>
+      <c r="Z76" s="6"/>
+      <c r="AA76" s="6"/>
+      <c r="AD76" s="22"/>
     </row>
     <row r="77" spans="26:30">
-      <c r="Z77" s="7"/>
-[...1 lines deleted...]
-      <c r="AD77" s="23"/>
+      <c r="Z77" s="6"/>
+      <c r="AA77" s="6"/>
+      <c r="AD77" s="22"/>
     </row>
     <row r="78" spans="26:30">
-      <c r="Z78" s="7"/>
-[...1 lines deleted...]
-      <c r="AD78" s="23"/>
+      <c r="Z78" s="6"/>
+      <c r="AA78" s="6"/>
+      <c r="AD78" s="22"/>
     </row>
     <row r="79" spans="26:30">
-      <c r="Z79" s="7"/>
-[...1 lines deleted...]
-      <c r="AD79" s="23"/>
+      <c r="Z79" s="6"/>
+      <c r="AA79" s="6"/>
+      <c r="AD79" s="22"/>
     </row>
     <row r="80" spans="26:30">
-      <c r="Z80" s="7"/>
-[...1 lines deleted...]
-      <c r="AD80" s="23"/>
+      <c r="Z80" s="6"/>
+      <c r="AA80" s="6"/>
+      <c r="AD80" s="22"/>
     </row>
     <row r="81" spans="26:30">
-      <c r="Z81" s="7"/>
-[...1 lines deleted...]
-      <c r="AD81" s="23"/>
+      <c r="Z81" s="6"/>
+      <c r="AA81" s="6"/>
+      <c r="AD81" s="22"/>
     </row>
     <row r="82" spans="26:30">
-      <c r="Z82" s="7"/>
-[...1 lines deleted...]
-      <c r="AD82" s="23"/>
+      <c r="Z82" s="6"/>
+      <c r="AA82" s="6"/>
+      <c r="AD82" s="22"/>
     </row>
     <row r="83" spans="26:30">
-      <c r="Z83" s="7"/>
-[...1 lines deleted...]
-      <c r="AD83" s="23"/>
+      <c r="Z83" s="6"/>
+      <c r="AA83" s="6"/>
+      <c r="AD83" s="22"/>
     </row>
     <row r="84" spans="26:30">
-      <c r="Z84" s="7"/>
-[...1 lines deleted...]
-      <c r="AD84" s="23"/>
+      <c r="Z84" s="6"/>
+      <c r="AA84" s="6"/>
+      <c r="AD84" s="22"/>
     </row>
     <row r="85" spans="26:30">
-      <c r="Z85" s="7"/>
-[...1 lines deleted...]
-      <c r="AD85" s="23"/>
+      <c r="Z85" s="6"/>
+      <c r="AA85" s="6"/>
+      <c r="AD85" s="22"/>
     </row>
     <row r="86" spans="26:30">
-      <c r="Z86" s="7"/>
-[...1 lines deleted...]
-      <c r="AD86" s="23"/>
+      <c r="Z86" s="6"/>
+      <c r="AA86" s="6"/>
+      <c r="AD86" s="22"/>
     </row>
     <row r="87" spans="26:30">
-      <c r="Z87" s="7"/>
-[...1 lines deleted...]
-      <c r="AD87" s="23"/>
+      <c r="Z87" s="6"/>
+      <c r="AA87" s="6"/>
+      <c r="AD87" s="22"/>
     </row>
     <row r="88" spans="26:30">
-      <c r="Z88" s="7"/>
-[...1 lines deleted...]
-      <c r="AD88" s="23"/>
+      <c r="Z88" s="6"/>
+      <c r="AA88" s="6"/>
+      <c r="AD88" s="22"/>
     </row>
     <row r="89" spans="26:30">
-      <c r="Z89" s="7"/>
-[...1 lines deleted...]
-      <c r="AD89" s="23"/>
+      <c r="Z89" s="6"/>
+      <c r="AA89" s="6"/>
+      <c r="AD89" s="22"/>
     </row>
     <row r="90" spans="26:30">
-      <c r="Z90" s="7"/>
-[...1 lines deleted...]
-      <c r="AD90" s="23"/>
+      <c r="Z90" s="6"/>
+      <c r="AA90" s="6"/>
+      <c r="AD90" s="22"/>
     </row>
     <row r="91" spans="26:30">
-      <c r="Z91" s="7"/>
-[...1 lines deleted...]
-      <c r="AD91" s="23"/>
+      <c r="Z91" s="6"/>
+      <c r="AA91" s="6"/>
+      <c r="AD91" s="22"/>
     </row>
     <row r="92" spans="26:30">
-      <c r="Z92" s="7"/>
-[...1 lines deleted...]
-      <c r="AD92" s="23"/>
+      <c r="Z92" s="6"/>
+      <c r="AA92" s="6"/>
+      <c r="AD92" s="22"/>
     </row>
     <row r="93" spans="26:30">
-      <c r="Z93" s="7"/>
-[...1 lines deleted...]
-      <c r="AD93" s="23"/>
+      <c r="Z93" s="6"/>
+      <c r="AA93" s="6"/>
+      <c r="AD93" s="22"/>
     </row>
     <row r="94" spans="26:30">
-      <c r="Z94" s="7"/>
-[...1 lines deleted...]
-      <c r="AD94" s="23"/>
+      <c r="Z94" s="6"/>
+      <c r="AA94" s="6"/>
+      <c r="AD94" s="22"/>
     </row>
     <row r="95" spans="26:30">
-      <c r="Z95" s="7"/>
-[...1 lines deleted...]
-      <c r="AD95" s="23"/>
+      <c r="Z95" s="6"/>
+      <c r="AA95" s="6"/>
+      <c r="AD95" s="22"/>
     </row>
     <row r="96" spans="26:30">
-      <c r="Z96" s="7"/>
-[...1 lines deleted...]
-      <c r="AD96" s="23"/>
+      <c r="Z96" s="6"/>
+      <c r="AA96" s="6"/>
+      <c r="AD96" s="22"/>
     </row>
     <row r="97" spans="26:30">
-      <c r="Z97" s="7"/>
-[...1 lines deleted...]
-      <c r="AD97" s="23"/>
+      <c r="Z97" s="6"/>
+      <c r="AA97" s="6"/>
+      <c r="AD97" s="22"/>
     </row>
     <row r="98" spans="26:30">
-      <c r="Z98" s="7"/>
-[...1 lines deleted...]
-      <c r="AD98" s="23"/>
+      <c r="Z98" s="6"/>
+      <c r="AA98" s="6"/>
+      <c r="AD98" s="22"/>
     </row>
     <row r="99" spans="26:30">
-      <c r="Z99" s="7"/>
-[...1 lines deleted...]
-      <c r="AD99" s="23"/>
+      <c r="Z99" s="6"/>
+      <c r="AA99" s="6"/>
+      <c r="AD99" s="22"/>
     </row>
     <row r="100" spans="26:30">
-      <c r="Z100" s="7"/>
-[...1 lines deleted...]
-      <c r="AD100" s="23"/>
+      <c r="Z100" s="6"/>
+      <c r="AA100" s="6"/>
+      <c r="AD100" s="22"/>
     </row>
     <row r="101" spans="26:30">
-      <c r="Z101" s="7"/>
-[...1 lines deleted...]
-      <c r="AD101" s="23"/>
+      <c r="Z101" s="6"/>
+      <c r="AA101" s="6"/>
+      <c r="AD101" s="22"/>
     </row>
     <row r="102" spans="26:30">
-      <c r="Z102" s="7"/>
-[...1 lines deleted...]
-      <c r="AD102" s="23"/>
+      <c r="Z102" s="6"/>
+      <c r="AA102" s="6"/>
+      <c r="AD102" s="22"/>
     </row>
     <row r="103" spans="26:30">
-      <c r="Z103" s="7"/>
-[...1 lines deleted...]
-      <c r="AD103" s="23"/>
+      <c r="Z103" s="6"/>
+      <c r="AA103" s="6"/>
+      <c r="AD103" s="22"/>
     </row>
     <row r="104" spans="26:30">
-      <c r="Z104" s="7"/>
-[...1 lines deleted...]
-      <c r="AD104" s="23"/>
+      <c r="Z104" s="6"/>
+      <c r="AA104" s="6"/>
+      <c r="AD104" s="22"/>
     </row>
     <row r="105" spans="26:30">
-      <c r="Z105" s="7"/>
-[...1 lines deleted...]
-      <c r="AD105" s="23"/>
+      <c r="Z105" s="6"/>
+      <c r="AA105" s="6"/>
+      <c r="AD105" s="22"/>
     </row>
     <row r="106" spans="26:30">
-      <c r="Z106" s="7"/>
-[...1 lines deleted...]
-      <c r="AD106" s="23"/>
+      <c r="Z106" s="6"/>
+      <c r="AA106" s="6"/>
+      <c r="AD106" s="22"/>
     </row>
     <row r="107" spans="26:30">
-      <c r="Z107" s="7"/>
-[...1 lines deleted...]
-      <c r="AD107" s="23"/>
+      <c r="Z107" s="6"/>
+      <c r="AA107" s="6"/>
+      <c r="AD107" s="22"/>
     </row>
     <row r="108" spans="26:30">
-      <c r="Z108" s="7"/>
-[...1 lines deleted...]
-      <c r="AD108" s="23"/>
+      <c r="Z108" s="6"/>
+      <c r="AA108" s="6"/>
+      <c r="AD108" s="22"/>
     </row>
     <row r="109" spans="26:30">
-      <c r="Z109" s="7"/>
-[...1 lines deleted...]
-      <c r="AD109" s="23"/>
+      <c r="Z109" s="6"/>
+      <c r="AA109" s="6"/>
+      <c r="AD109" s="22"/>
     </row>
     <row r="110" spans="26:30">
-      <c r="Z110" s="7"/>
-[...1 lines deleted...]
-      <c r="AD110" s="23"/>
+      <c r="Z110" s="6"/>
+      <c r="AA110" s="6"/>
+      <c r="AD110" s="22"/>
     </row>
     <row r="111" spans="26:30">
-      <c r="Z111" s="7"/>
-[...1 lines deleted...]
-      <c r="AD111" s="23"/>
+      <c r="Z111" s="6"/>
+      <c r="AA111" s="6"/>
+      <c r="AD111" s="22"/>
     </row>
     <row r="112" spans="26:30">
-      <c r="Z112" s="7"/>
-[...1 lines deleted...]
-      <c r="AD112" s="23"/>
+      <c r="Z112" s="6"/>
+      <c r="AA112" s="6"/>
+      <c r="AD112" s="22"/>
     </row>
     <row r="113" spans="26:30">
-      <c r="Z113" s="7"/>
-[...1 lines deleted...]
-      <c r="AD113" s="23"/>
+      <c r="Z113" s="6"/>
+      <c r="AA113" s="6"/>
+      <c r="AD113" s="22"/>
     </row>
     <row r="114" spans="26:30">
-      <c r="Z114" s="7"/>
-[...1 lines deleted...]
-      <c r="AD114" s="23"/>
+      <c r="Z114" s="6"/>
+      <c r="AA114" s="6"/>
+      <c r="AD114" s="22"/>
     </row>
     <row r="115" spans="26:30">
-      <c r="Z115" s="7"/>
-[...1 lines deleted...]
-      <c r="AD115" s="23"/>
+      <c r="Z115" s="6"/>
+      <c r="AA115" s="6"/>
+      <c r="AD115" s="22"/>
     </row>
     <row r="116" spans="26:30">
-      <c r="Z116" s="7"/>
-[...1 lines deleted...]
-      <c r="AD116" s="23"/>
+      <c r="Z116" s="6"/>
+      <c r="AA116" s="6"/>
+      <c r="AD116" s="22"/>
     </row>
     <row r="117" spans="26:30">
-      <c r="Z117" s="7"/>
-[...1 lines deleted...]
-      <c r="AD117" s="23"/>
+      <c r="Z117" s="6"/>
+      <c r="AA117" s="6"/>
+      <c r="AD117" s="22"/>
     </row>
     <row r="118" spans="26:30">
-      <c r="Z118" s="7"/>
-[...1 lines deleted...]
-      <c r="AD118" s="23"/>
+      <c r="Z118" s="6"/>
+      <c r="AA118" s="6"/>
+      <c r="AD118" s="22"/>
     </row>
     <row r="119" spans="26:30">
-      <c r="Z119" s="7"/>
-[...1 lines deleted...]
-      <c r="AD119" s="23"/>
+      <c r="Z119" s="6"/>
+      <c r="AA119" s="6"/>
+      <c r="AD119" s="22"/>
     </row>
     <row r="120" spans="26:30">
-      <c r="Z120" s="7"/>
-[...1 lines deleted...]
-      <c r="AD120" s="23"/>
+      <c r="Z120" s="6"/>
+      <c r="AA120" s="6"/>
+      <c r="AD120" s="22"/>
     </row>
     <row r="121" spans="26:30">
-      <c r="Z121" s="7"/>
-[...1 lines deleted...]
-      <c r="AD121" s="23"/>
+      <c r="Z121" s="6"/>
+      <c r="AA121" s="6"/>
+      <c r="AD121" s="22"/>
     </row>
     <row r="122" spans="26:30">
-      <c r="Z122" s="7"/>
-[...1 lines deleted...]
-      <c r="AD122" s="23"/>
+      <c r="Z122" s="6"/>
+      <c r="AA122" s="6"/>
+      <c r="AD122" s="22"/>
     </row>
     <row r="123" spans="26:30">
-      <c r="Z123" s="7"/>
-[...1 lines deleted...]
-      <c r="AD123" s="23"/>
+      <c r="Z123" s="6"/>
+      <c r="AA123" s="6"/>
+      <c r="AD123" s="22"/>
     </row>
     <row r="124" spans="26:30">
-      <c r="Z124" s="7"/>
-[...1 lines deleted...]
-      <c r="AD124" s="23"/>
+      <c r="Z124" s="6"/>
+      <c r="AA124" s="6"/>
+      <c r="AD124" s="22"/>
     </row>
     <row r="125" spans="26:30">
-      <c r="Z125" s="7"/>
-[...1 lines deleted...]
-      <c r="AD125" s="23"/>
+      <c r="Z125" s="6"/>
+      <c r="AA125" s="6"/>
+      <c r="AD125" s="22"/>
     </row>
     <row r="126" spans="26:30">
-      <c r="Z126" s="7"/>
-[...1 lines deleted...]
-      <c r="AD126" s="23"/>
+      <c r="Z126" s="6"/>
+      <c r="AA126" s="6"/>
+      <c r="AD126" s="22"/>
     </row>
     <row r="127" spans="26:30">
-      <c r="Z127" s="7"/>
-[...1 lines deleted...]
-      <c r="AD127" s="23"/>
+      <c r="Z127" s="6"/>
+      <c r="AA127" s="6"/>
+      <c r="AD127" s="22"/>
     </row>
     <row r="128" spans="26:30">
-      <c r="Z128" s="7"/>
-[...1 lines deleted...]
-      <c r="AD128" s="23"/>
+      <c r="Z128" s="6"/>
+      <c r="AA128" s="6"/>
+      <c r="AD128" s="22"/>
     </row>
     <row r="129" spans="26:30">
-      <c r="Z129" s="7"/>
-[...1 lines deleted...]
-      <c r="AD129" s="23"/>
+      <c r="Z129" s="6"/>
+      <c r="AA129" s="6"/>
+      <c r="AD129" s="22"/>
     </row>
     <row r="130" spans="26:30">
-      <c r="Z130" s="7"/>
-[...1 lines deleted...]
-      <c r="AD130" s="23"/>
+      <c r="Z130" s="6"/>
+      <c r="AA130" s="6"/>
+      <c r="AD130" s="22"/>
     </row>
     <row r="131" spans="26:30">
-      <c r="Z131" s="7"/>
-[...1 lines deleted...]
-      <c r="AD131" s="23"/>
+      <c r="Z131" s="6"/>
+      <c r="AA131" s="6"/>
+      <c r="AD131" s="22"/>
     </row>
     <row r="132" spans="26:30">
-      <c r="Z132" s="7"/>
-[...1 lines deleted...]
-      <c r="AD132" s="23"/>
+      <c r="Z132" s="6"/>
+      <c r="AA132" s="6"/>
+      <c r="AD132" s="22"/>
     </row>
     <row r="133" spans="26:30">
-      <c r="Z133" s="7"/>
-[...1 lines deleted...]
-      <c r="AD133" s="23"/>
+      <c r="Z133" s="6"/>
+      <c r="AA133" s="6"/>
+      <c r="AD133" s="22"/>
     </row>
     <row r="134" spans="26:30">
-      <c r="Z134" s="7"/>
-[...1 lines deleted...]
-      <c r="AD134" s="23"/>
+      <c r="Z134" s="6"/>
+      <c r="AA134" s="6"/>
+      <c r="AD134" s="22"/>
     </row>
     <row r="135" spans="26:30">
-      <c r="Z135" s="7"/>
-[...1 lines deleted...]
-      <c r="AD135" s="23"/>
+      <c r="Z135" s="6"/>
+      <c r="AA135" s="6"/>
+      <c r="AD135" s="22"/>
     </row>
     <row r="136" spans="26:30">
-      <c r="Z136" s="7"/>
-[...1 lines deleted...]
-      <c r="AD136" s="23"/>
+      <c r="Z136" s="6"/>
+      <c r="AA136" s="6"/>
+      <c r="AD136" s="22"/>
     </row>
     <row r="137" spans="26:30">
-      <c r="Z137" s="7"/>
-[...1 lines deleted...]
-      <c r="AD137" s="23"/>
+      <c r="Z137" s="6"/>
+      <c r="AA137" s="6"/>
+      <c r="AD137" s="22"/>
     </row>
     <row r="138" spans="26:30">
-      <c r="Z138" s="7"/>
-[...1 lines deleted...]
-      <c r="AD138" s="23"/>
+      <c r="Z138" s="6"/>
+      <c r="AA138" s="6"/>
+      <c r="AD138" s="22"/>
     </row>
     <row r="139" spans="26:30">
-      <c r="Z139" s="7"/>
-[...1 lines deleted...]
-      <c r="AD139" s="23"/>
+      <c r="Z139" s="6"/>
+      <c r="AA139" s="6"/>
+      <c r="AD139" s="22"/>
     </row>
     <row r="140" spans="26:30">
-      <c r="Z140" s="7"/>
-[...1 lines deleted...]
-      <c r="AD140" s="23"/>
+      <c r="Z140" s="6"/>
+      <c r="AA140" s="6"/>
+      <c r="AD140" s="22"/>
     </row>
     <row r="141" spans="26:30">
-      <c r="Z141" s="7"/>
-[...1 lines deleted...]
-      <c r="AD141" s="23"/>
+      <c r="Z141" s="6"/>
+      <c r="AA141" s="6"/>
+      <c r="AD141" s="22"/>
     </row>
     <row r="142" spans="26:30">
-      <c r="Z142" s="7"/>
-[...1 lines deleted...]
-      <c r="AD142" s="23"/>
+      <c r="Z142" s="6"/>
+      <c r="AA142" s="6"/>
+      <c r="AD142" s="22"/>
     </row>
     <row r="143" spans="26:30">
-      <c r="Z143" s="7"/>
-[...1 lines deleted...]
-      <c r="AD143" s="23"/>
+      <c r="Z143" s="6"/>
+      <c r="AA143" s="6"/>
+      <c r="AD143" s="22"/>
     </row>
     <row r="144" spans="26:30">
-      <c r="Z144" s="7"/>
-[...1 lines deleted...]
-      <c r="AD144" s="23"/>
+      <c r="Z144" s="6"/>
+      <c r="AA144" s="6"/>
+      <c r="AD144" s="22"/>
     </row>
     <row r="145" spans="26:30">
-      <c r="Z145" s="7"/>
-[...1 lines deleted...]
-      <c r="AD145" s="23"/>
+      <c r="Z145" s="6"/>
+      <c r="AA145" s="6"/>
+      <c r="AD145" s="22"/>
     </row>
     <row r="146" spans="26:30">
-      <c r="Z146" s="7"/>
-[...1 lines deleted...]
-      <c r="AD146" s="23"/>
+      <c r="Z146" s="6"/>
+      <c r="AA146" s="6"/>
+      <c r="AD146" s="22"/>
     </row>
     <row r="147" spans="26:30">
-      <c r="Z147" s="7"/>
-[...1 lines deleted...]
-      <c r="AD147" s="23"/>
+      <c r="Z147" s="6"/>
+      <c r="AA147" s="6"/>
+      <c r="AD147" s="22"/>
     </row>
     <row r="148" spans="26:30">
-      <c r="Z148" s="7"/>
-[...1 lines deleted...]
-      <c r="AD148" s="23"/>
+      <c r="Z148" s="6"/>
+      <c r="AA148" s="6"/>
+      <c r="AD148" s="22"/>
     </row>
     <row r="149" spans="26:30">
-      <c r="Z149" s="7"/>
-[...1 lines deleted...]
-      <c r="AD149" s="23"/>
+      <c r="Z149" s="6"/>
+      <c r="AA149" s="6"/>
+      <c r="AD149" s="22"/>
     </row>
     <row r="150" spans="26:30">
-      <c r="Z150" s="7"/>
-[...1 lines deleted...]
-      <c r="AD150" s="23"/>
+      <c r="Z150" s="6"/>
+      <c r="AA150" s="6"/>
+      <c r="AD150" s="22"/>
     </row>
     <row r="151" spans="26:30">
-      <c r="Z151" s="7"/>
-[...1 lines deleted...]
-      <c r="AD151" s="23"/>
+      <c r="Z151" s="6"/>
+      <c r="AA151" s="6"/>
+      <c r="AD151" s="22"/>
     </row>
     <row r="152" spans="26:30">
-      <c r="Z152" s="7"/>
-[...1 lines deleted...]
-      <c r="AD152" s="23"/>
+      <c r="Z152" s="6"/>
+      <c r="AA152" s="6"/>
+      <c r="AD152" s="22"/>
     </row>
     <row r="153" spans="26:30">
-      <c r="Z153" s="7"/>
-[...1 lines deleted...]
-      <c r="AD153" s="23"/>
+      <c r="Z153" s="6"/>
+      <c r="AA153" s="6"/>
+      <c r="AD153" s="22"/>
     </row>
     <row r="154" spans="26:30">
-      <c r="Z154" s="7"/>
-[...1 lines deleted...]
-      <c r="AD154" s="23"/>
+      <c r="Z154" s="6"/>
+      <c r="AA154" s="6"/>
+      <c r="AD154" s="22"/>
     </row>
     <row r="155" spans="26:30">
-      <c r="Z155" s="7"/>
-[...1 lines deleted...]
-      <c r="AD155" s="23"/>
+      <c r="Z155" s="6"/>
+      <c r="AA155" s="6"/>
+      <c r="AD155" s="22"/>
     </row>
     <row r="156" spans="26:30">
-      <c r="Z156" s="7"/>
-[...1 lines deleted...]
-      <c r="AD156" s="23"/>
+      <c r="Z156" s="6"/>
+      <c r="AA156" s="6"/>
+      <c r="AD156" s="22"/>
     </row>
     <row r="157" spans="26:30">
-      <c r="Z157" s="7"/>
-[...1 lines deleted...]
-      <c r="AD157" s="23"/>
+      <c r="Z157" s="6"/>
+      <c r="AA157" s="6"/>
+      <c r="AD157" s="22"/>
     </row>
     <row r="158" spans="26:30">
-      <c r="Z158" s="7"/>
-[...1 lines deleted...]
-      <c r="AD158" s="23"/>
+      <c r="Z158" s="6"/>
+      <c r="AA158" s="6"/>
+      <c r="AD158" s="22"/>
     </row>
     <row r="159" spans="26:30">
-      <c r="Z159" s="7"/>
-[...1 lines deleted...]
-      <c r="AD159" s="23"/>
+      <c r="Z159" s="6"/>
+      <c r="AA159" s="6"/>
+      <c r="AD159" s="22"/>
     </row>
     <row r="160" spans="26:30">
-      <c r="Z160" s="7"/>
-[...1 lines deleted...]
-      <c r="AD160" s="23"/>
+      <c r="Z160" s="6"/>
+      <c r="AA160" s="6"/>
+      <c r="AD160" s="22"/>
     </row>
     <row r="161" spans="26:30">
-      <c r="Z161" s="7"/>
-[...1 lines deleted...]
-      <c r="AD161" s="23"/>
+      <c r="Z161" s="6"/>
+      <c r="AA161" s="6"/>
+      <c r="AD161" s="22"/>
     </row>
     <row r="162" spans="26:30">
-      <c r="Z162" s="7"/>
-[...1 lines deleted...]
-      <c r="AD162" s="23"/>
+      <c r="Z162" s="6"/>
+      <c r="AA162" s="6"/>
+      <c r="AD162" s="22"/>
     </row>
     <row r="163" spans="26:30">
-      <c r="Z163" s="7"/>
-[...1 lines deleted...]
-      <c r="AD163" s="23"/>
+      <c r="Z163" s="6"/>
+      <c r="AA163" s="6"/>
+      <c r="AD163" s="22"/>
     </row>
     <row r="164" spans="26:30">
-      <c r="Z164" s="7"/>
-[...1 lines deleted...]
-      <c r="AD164" s="23"/>
+      <c r="Z164" s="6"/>
+      <c r="AA164" s="6"/>
+      <c r="AD164" s="22"/>
     </row>
     <row r="165" spans="26:30">
-      <c r="Z165" s="7"/>
-[...1 lines deleted...]
-      <c r="AD165" s="23"/>
+      <c r="Z165" s="6"/>
+      <c r="AA165" s="6"/>
+      <c r="AD165" s="22"/>
     </row>
     <row r="166" spans="26:30">
-      <c r="Z166" s="7"/>
-[...1 lines deleted...]
-      <c r="AD166" s="23"/>
+      <c r="Z166" s="6"/>
+      <c r="AA166" s="6"/>
+      <c r="AD166" s="22"/>
     </row>
     <row r="167" spans="26:30">
-      <c r="Z167" s="7"/>
-[...1 lines deleted...]
-      <c r="AD167" s="23"/>
+      <c r="Z167" s="6"/>
+      <c r="AA167" s="6"/>
+      <c r="AD167" s="22"/>
     </row>
     <row r="168" spans="26:30">
-      <c r="Z168" s="7"/>
-[...1 lines deleted...]
-      <c r="AD168" s="23"/>
+      <c r="Z168" s="6"/>
+      <c r="AA168" s="6"/>
+      <c r="AD168" s="22"/>
     </row>
     <row r="169" spans="26:30">
-      <c r="Z169" s="7"/>
-[...1 lines deleted...]
-      <c r="AD169" s="23"/>
+      <c r="Z169" s="6"/>
+      <c r="AA169" s="6"/>
+      <c r="AD169" s="22"/>
     </row>
     <row r="170" spans="26:30">
-      <c r="Z170" s="7"/>
-[...1 lines deleted...]
-      <c r="AD170" s="23"/>
+      <c r="Z170" s="6"/>
+      <c r="AA170" s="6"/>
+      <c r="AD170" s="22"/>
     </row>
     <row r="171" spans="26:30">
-      <c r="Z171" s="7"/>
-[...1 lines deleted...]
-      <c r="AD171" s="23"/>
+      <c r="Z171" s="6"/>
+      <c r="AA171" s="6"/>
+      <c r="AD171" s="22"/>
     </row>
     <row r="172" spans="26:30">
-      <c r="Z172" s="7"/>
-[...1 lines deleted...]
-      <c r="AD172" s="23"/>
+      <c r="Z172" s="6"/>
+      <c r="AA172" s="6"/>
+      <c r="AD172" s="22"/>
     </row>
     <row r="173" spans="26:30">
-      <c r="Z173" s="7"/>
-[...1 lines deleted...]
-      <c r="AD173" s="23"/>
+      <c r="Z173" s="6"/>
+      <c r="AA173" s="6"/>
+      <c r="AD173" s="22"/>
     </row>
     <row r="174" spans="26:30">
-      <c r="Z174" s="7"/>
-[...1 lines deleted...]
-      <c r="AD174" s="23"/>
+      <c r="Z174" s="6"/>
+      <c r="AA174" s="6"/>
+      <c r="AD174" s="22"/>
     </row>
     <row r="175" spans="26:30">
-      <c r="Z175" s="7"/>
-[...1 lines deleted...]
-      <c r="AD175" s="23"/>
+      <c r="Z175" s="6"/>
+      <c r="AA175" s="6"/>
+      <c r="AD175" s="22"/>
     </row>
     <row r="176" spans="26:30">
-      <c r="Z176" s="7"/>
-[...1 lines deleted...]
-      <c r="AD176" s="23"/>
+      <c r="Z176" s="6"/>
+      <c r="AA176" s="6"/>
+      <c r="AD176" s="22"/>
     </row>
     <row r="177" spans="26:30">
-      <c r="Z177" s="7"/>
-[...1 lines deleted...]
-      <c r="AD177" s="23"/>
+      <c r="Z177" s="6"/>
+      <c r="AA177" s="6"/>
+      <c r="AD177" s="22"/>
     </row>
     <row r="178" spans="26:30">
-      <c r="Z178" s="7"/>
-[...1 lines deleted...]
-      <c r="AD178" s="23"/>
+      <c r="Z178" s="6"/>
+      <c r="AA178" s="6"/>
+      <c r="AD178" s="22"/>
     </row>
     <row r="179" spans="26:30">
-      <c r="Z179" s="7"/>
-[...1 lines deleted...]
-      <c r="AD179" s="23"/>
+      <c r="Z179" s="6"/>
+      <c r="AA179" s="6"/>
+      <c r="AD179" s="22"/>
     </row>
     <row r="180" spans="26:30">
-      <c r="Z180" s="7"/>
-[...1 lines deleted...]
-      <c r="AD180" s="23"/>
+      <c r="Z180" s="6"/>
+      <c r="AA180" s="6"/>
+      <c r="AD180" s="22"/>
     </row>
     <row r="181" spans="26:30">
-      <c r="Z181" s="7"/>
-[...1 lines deleted...]
-      <c r="AD181" s="23"/>
+      <c r="Z181" s="6"/>
+      <c r="AA181" s="6"/>
+      <c r="AD181" s="22"/>
     </row>
     <row r="182" spans="26:30">
-      <c r="Z182" s="7"/>
-[...1 lines deleted...]
-      <c r="AD182" s="23"/>
+      <c r="Z182" s="6"/>
+      <c r="AA182" s="6"/>
+      <c r="AD182" s="22"/>
     </row>
     <row r="183" spans="26:30">
-      <c r="Z183" s="7"/>
-[...1 lines deleted...]
-      <c r="AD183" s="23"/>
+      <c r="Z183" s="6"/>
+      <c r="AA183" s="6"/>
+      <c r="AD183" s="22"/>
     </row>
     <row r="184" spans="26:30">
-      <c r="Z184" s="7"/>
-[...1 lines deleted...]
-      <c r="AD184" s="23"/>
+      <c r="Z184" s="6"/>
+      <c r="AA184" s="6"/>
+      <c r="AD184" s="22"/>
     </row>
     <row r="185" spans="26:30">
-      <c r="Z185" s="7"/>
-[...1 lines deleted...]
-      <c r="AD185" s="23"/>
+      <c r="Z185" s="6"/>
+      <c r="AA185" s="6"/>
+      <c r="AD185" s="22"/>
     </row>
     <row r="186" spans="26:30">
-      <c r="Z186" s="7"/>
-[...1 lines deleted...]
-      <c r="AD186" s="23"/>
+      <c r="Z186" s="6"/>
+      <c r="AA186" s="6"/>
+      <c r="AD186" s="22"/>
     </row>
     <row r="187" spans="26:30">
-      <c r="Z187" s="7"/>
-[...1 lines deleted...]
-      <c r="AD187" s="23"/>
+      <c r="Z187" s="6"/>
+      <c r="AA187" s="6"/>
+      <c r="AD187" s="22"/>
     </row>
     <row r="188" spans="26:30">
-      <c r="Z188" s="7"/>
-[...1 lines deleted...]
-      <c r="AD188" s="23"/>
+      <c r="Z188" s="6"/>
+      <c r="AA188" s="6"/>
+      <c r="AD188" s="22"/>
     </row>
     <row r="189" spans="26:30">
-      <c r="Z189" s="7"/>
-[...1 lines deleted...]
-      <c r="AD189" s="23"/>
+      <c r="Z189" s="6"/>
+      <c r="AA189" s="6"/>
+      <c r="AD189" s="22"/>
     </row>
     <row r="190" spans="26:30">
-      <c r="Z190" s="7"/>
-[...1 lines deleted...]
-      <c r="AD190" s="23"/>
+      <c r="Z190" s="6"/>
+      <c r="AA190" s="6"/>
+      <c r="AD190" s="22"/>
     </row>
     <row r="191" spans="26:30">
-      <c r="Z191" s="7"/>
-[...1 lines deleted...]
-      <c r="AD191" s="23"/>
+      <c r="Z191" s="6"/>
+      <c r="AA191" s="6"/>
+      <c r="AD191" s="22"/>
     </row>
     <row r="192" spans="26:30">
-      <c r="Z192" s="7"/>
-[...1 lines deleted...]
-      <c r="AD192" s="23"/>
+      <c r="Z192" s="6"/>
+      <c r="AA192" s="6"/>
+      <c r="AD192" s="22"/>
     </row>
     <row r="193" spans="26:30">
-      <c r="Z193" s="7"/>
-[...1 lines deleted...]
-      <c r="AD193" s="23"/>
+      <c r="Z193" s="6"/>
+      <c r="AA193" s="6"/>
+      <c r="AD193" s="22"/>
     </row>
     <row r="194" spans="26:30">
-      <c r="Z194" s="7"/>
-[...1 lines deleted...]
-      <c r="AD194" s="23"/>
+      <c r="Z194" s="6"/>
+      <c r="AA194" s="6"/>
+      <c r="AD194" s="22"/>
     </row>
     <row r="195" spans="26:30">
-      <c r="Z195" s="7"/>
-[...1 lines deleted...]
-      <c r="AD195" s="23"/>
+      <c r="Z195" s="6"/>
+      <c r="AA195" s="6"/>
+      <c r="AD195" s="22"/>
     </row>
     <row r="196" spans="26:30">
-      <c r="Z196" s="7"/>
-[...1 lines deleted...]
-      <c r="AD196" s="23"/>
+      <c r="Z196" s="6"/>
+      <c r="AA196" s="6"/>
+      <c r="AD196" s="22"/>
     </row>
     <row r="197" spans="26:30">
-      <c r="Z197" s="7"/>
-[...1 lines deleted...]
-      <c r="AD197" s="23"/>
+      <c r="Z197" s="6"/>
+      <c r="AA197" s="6"/>
+      <c r="AD197" s="22"/>
     </row>
     <row r="198" spans="26:30">
-      <c r="Z198" s="7"/>
-[...1 lines deleted...]
-      <c r="AD198" s="23"/>
+      <c r="Z198" s="6"/>
+      <c r="AA198" s="6"/>
+      <c r="AD198" s="22"/>
     </row>
     <row r="199" spans="26:30">
-      <c r="Z199" s="7"/>
-[...1 lines deleted...]
-      <c r="AD199" s="23"/>
+      <c r="Z199" s="6"/>
+      <c r="AA199" s="6"/>
+      <c r="AD199" s="22"/>
     </row>
     <row r="200" spans="26:30">
-      <c r="Z200" s="7"/>
-[...1 lines deleted...]
-      <c r="AD200" s="23"/>
+      <c r="Z200" s="6"/>
+      <c r="AA200" s="6"/>
+      <c r="AD200" s="22"/>
     </row>
     <row r="201" spans="26:30">
-      <c r="Z201" s="7"/>
-[...1 lines deleted...]
-      <c r="AD201" s="23"/>
+      <c r="Z201" s="6"/>
+      <c r="AA201" s="6"/>
+      <c r="AD201" s="22"/>
     </row>
     <row r="202" spans="26:30">
-      <c r="Z202" s="7"/>
-[...1 lines deleted...]
-      <c r="AD202" s="23"/>
+      <c r="Z202" s="6"/>
+      <c r="AA202" s="6"/>
+      <c r="AD202" s="22"/>
     </row>
     <row r="203" spans="26:30">
-      <c r="Z203" s="7"/>
-[...1 lines deleted...]
-      <c r="AD203" s="23"/>
+      <c r="Z203" s="6"/>
+      <c r="AA203" s="6"/>
+      <c r="AD203" s="22"/>
     </row>
     <row r="204" spans="26:30">
-      <c r="Z204" s="7"/>
-[...1 lines deleted...]
-      <c r="AD204" s="23"/>
+      <c r="Z204" s="6"/>
+      <c r="AA204" s="6"/>
+      <c r="AD204" s="22"/>
     </row>
     <row r="205" spans="26:30">
-      <c r="Z205" s="7"/>
-[...1 lines deleted...]
-      <c r="AD205" s="23"/>
+      <c r="Z205" s="6"/>
+      <c r="AA205" s="6"/>
+      <c r="AD205" s="22"/>
     </row>
     <row r="206" spans="26:30">
-      <c r="Z206" s="7"/>
-[...1 lines deleted...]
-      <c r="AD206" s="23"/>
+      <c r="Z206" s="6"/>
+      <c r="AA206" s="6"/>
+      <c r="AD206" s="22"/>
     </row>
     <row r="207" spans="26:30">
-      <c r="Z207" s="7"/>
-[...1 lines deleted...]
-      <c r="AD207" s="23"/>
+      <c r="Z207" s="6"/>
+      <c r="AA207" s="6"/>
+      <c r="AD207" s="22"/>
     </row>
     <row r="208" spans="26:30">
-      <c r="Z208" s="7"/>
-[...1 lines deleted...]
-      <c r="AD208" s="23"/>
+      <c r="Z208" s="6"/>
+      <c r="AA208" s="6"/>
+      <c r="AD208" s="22"/>
     </row>
     <row r="209" spans="26:30">
-      <c r="Z209" s="7"/>
-[...1 lines deleted...]
-      <c r="AD209" s="23"/>
+      <c r="Z209" s="6"/>
+      <c r="AA209" s="6"/>
+      <c r="AD209" s="22"/>
     </row>
     <row r="210" spans="26:30">
-      <c r="Z210" s="7"/>
-[...1 lines deleted...]
-      <c r="AD210" s="23"/>
+      <c r="Z210" s="6"/>
+      <c r="AA210" s="6"/>
+      <c r="AD210" s="22"/>
     </row>
     <row r="211" spans="26:30">
-      <c r="Z211" s="7"/>
-[...1 lines deleted...]
-      <c r="AD211" s="23"/>
+      <c r="Z211" s="6"/>
+      <c r="AA211" s="6"/>
+      <c r="AD211" s="22"/>
     </row>
     <row r="212" spans="26:30">
-      <c r="Z212" s="7"/>
-[...1 lines deleted...]
-      <c r="AD212" s="23"/>
+      <c r="Z212" s="6"/>
+      <c r="AA212" s="6"/>
+      <c r="AD212" s="22"/>
     </row>
     <row r="213" spans="26:30">
-      <c r="Z213" s="7"/>
-[...1 lines deleted...]
-      <c r="AD213" s="23"/>
+      <c r="Z213" s="6"/>
+      <c r="AA213" s="6"/>
+      <c r="AD213" s="22"/>
     </row>
     <row r="214" spans="26:30">
-      <c r="Z214" s="7"/>
-[...1 lines deleted...]
-      <c r="AD214" s="23"/>
+      <c r="Z214" s="6"/>
+      <c r="AA214" s="6"/>
+      <c r="AD214" s="22"/>
     </row>
     <row r="215" spans="26:30">
-      <c r="Z215" s="7"/>
-[...1 lines deleted...]
-      <c r="AD215" s="23"/>
+      <c r="Z215" s="6"/>
+      <c r="AA215" s="6"/>
+      <c r="AD215" s="22"/>
     </row>
     <row r="216" spans="26:30">
-      <c r="Z216" s="7"/>
-[...1 lines deleted...]
-      <c r="AD216" s="23"/>
+      <c r="Z216" s="6"/>
+      <c r="AA216" s="6"/>
+      <c r="AD216" s="22"/>
     </row>
     <row r="217" spans="26:30">
-      <c r="Z217" s="7"/>
-[...1 lines deleted...]
-      <c r="AD217" s="23"/>
+      <c r="Z217" s="6"/>
+      <c r="AA217" s="6"/>
+      <c r="AD217" s="22"/>
     </row>
     <row r="218" spans="26:30">
-      <c r="Z218" s="7"/>
-[...1 lines deleted...]
-      <c r="AD218" s="23"/>
+      <c r="Z218" s="6"/>
+      <c r="AA218" s="6"/>
+      <c r="AD218" s="22"/>
     </row>
     <row r="219" spans="26:30">
-      <c r="Z219" s="7"/>
-[...1 lines deleted...]
-      <c r="AD219" s="23"/>
+      <c r="Z219" s="6"/>
+      <c r="AA219" s="6"/>
+      <c r="AD219" s="22"/>
     </row>
     <row r="220" spans="26:30">
-      <c r="Z220" s="7"/>
-[...1 lines deleted...]
-      <c r="AD220" s="23"/>
+      <c r="Z220" s="6"/>
+      <c r="AA220" s="6"/>
+      <c r="AD220" s="22"/>
     </row>
     <row r="221" spans="26:30">
-      <c r="Z221" s="7"/>
-[...1 lines deleted...]
-      <c r="AD221" s="23"/>
+      <c r="Z221" s="6"/>
+      <c r="AA221" s="6"/>
+      <c r="AD221" s="22"/>
     </row>
     <row r="222" spans="26:30">
-      <c r="Z222" s="7"/>
-[...1 lines deleted...]
-      <c r="AD222" s="23"/>
+      <c r="Z222" s="6"/>
+      <c r="AA222" s="6"/>
+      <c r="AD222" s="22"/>
     </row>
     <row r="223" spans="26:30">
-      <c r="Z223" s="7"/>
-[...1 lines deleted...]
-      <c r="AD223" s="23"/>
+      <c r="Z223" s="6"/>
+      <c r="AA223" s="6"/>
+      <c r="AD223" s="22"/>
     </row>
     <row r="224" spans="26:30">
-      <c r="Z224" s="7"/>
-[...1 lines deleted...]
-      <c r="AD224" s="23"/>
+      <c r="Z224" s="6"/>
+      <c r="AA224" s="6"/>
+      <c r="AD224" s="22"/>
     </row>
     <row r="225" spans="26:30">
-      <c r="Z225" s="7"/>
-[...1 lines deleted...]
-      <c r="AD225" s="23"/>
+      <c r="Z225" s="6"/>
+      <c r="AA225" s="6"/>
+      <c r="AD225" s="22"/>
     </row>
     <row r="226" spans="26:30">
-      <c r="Z226" s="7"/>
-[...1 lines deleted...]
-      <c r="AD226" s="23"/>
+      <c r="Z226" s="6"/>
+      <c r="AA226" s="6"/>
+      <c r="AD226" s="22"/>
     </row>
     <row r="227" spans="26:30">
-      <c r="Z227" s="7"/>
-[...1 lines deleted...]
-      <c r="AD227" s="23"/>
+      <c r="Z227" s="6"/>
+      <c r="AA227" s="6"/>
+      <c r="AD227" s="22"/>
     </row>
     <row r="228" spans="26:30">
-      <c r="Z228" s="7"/>
-[...1 lines deleted...]
-      <c r="AD228" s="23"/>
+      <c r="Z228" s="6"/>
+      <c r="AA228" s="6"/>
+      <c r="AD228" s="22"/>
     </row>
     <row r="229" spans="26:30">
-      <c r="Z229" s="7"/>
-[...1 lines deleted...]
-      <c r="AD229" s="23"/>
+      <c r="Z229" s="6"/>
+      <c r="AA229" s="6"/>
+      <c r="AD229" s="22"/>
     </row>
     <row r="230" spans="26:30">
-      <c r="Z230" s="7"/>
-[...1 lines deleted...]
-      <c r="AD230" s="23"/>
+      <c r="Z230" s="6"/>
+      <c r="AA230" s="6"/>
+      <c r="AD230" s="22"/>
     </row>
     <row r="231" spans="26:30">
-      <c r="Z231" s="7"/>
-[...1 lines deleted...]
-      <c r="AD231" s="23"/>
+      <c r="Z231" s="6"/>
+      <c r="AA231" s="6"/>
+      <c r="AD231" s="22"/>
     </row>
     <row r="232" spans="26:30">
-      <c r="Z232" s="7"/>
-[...1 lines deleted...]
-      <c r="AD232" s="23"/>
+      <c r="Z232" s="6"/>
+      <c r="AA232" s="6"/>
+      <c r="AD232" s="22"/>
     </row>
     <row r="233" spans="26:30">
-      <c r="Z233" s="7"/>
-[...1 lines deleted...]
-      <c r="AD233" s="23"/>
+      <c r="Z233" s="6"/>
+      <c r="AA233" s="6"/>
+      <c r="AD233" s="22"/>
     </row>
     <row r="234" spans="26:30">
-      <c r="Z234" s="7"/>
-[...1 lines deleted...]
-      <c r="AD234" s="23"/>
+      <c r="Z234" s="6"/>
+      <c r="AA234" s="6"/>
+      <c r="AD234" s="22"/>
     </row>
     <row r="235" spans="26:30">
-      <c r="Z235" s="7"/>
-[...1 lines deleted...]
-      <c r="AD235" s="23"/>
+      <c r="Z235" s="6"/>
+      <c r="AA235" s="6"/>
+      <c r="AD235" s="22"/>
     </row>
     <row r="236" spans="26:30">
-      <c r="Z236" s="7"/>
-[...1 lines deleted...]
-      <c r="AD236" s="23"/>
+      <c r="Z236" s="6"/>
+      <c r="AA236" s="6"/>
+      <c r="AD236" s="22"/>
     </row>
     <row r="237" spans="26:30">
-      <c r="Z237" s="7"/>
-[...1 lines deleted...]
-      <c r="AD237" s="23"/>
+      <c r="Z237" s="6"/>
+      <c r="AA237" s="6"/>
+      <c r="AD237" s="22"/>
     </row>
     <row r="238" spans="26:30">
-      <c r="Z238" s="7"/>
-[...1 lines deleted...]
-      <c r="AD238" s="23"/>
+      <c r="Z238" s="6"/>
+      <c r="AA238" s="6"/>
+      <c r="AD238" s="22"/>
     </row>
     <row r="239" spans="26:30">
-      <c r="Z239" s="7"/>
-[...1 lines deleted...]
-      <c r="AD239" s="23"/>
+      <c r="Z239" s="6"/>
+      <c r="AA239" s="6"/>
+      <c r="AD239" s="22"/>
     </row>
     <row r="240" spans="26:30">
-      <c r="Z240" s="7"/>
-[...1 lines deleted...]
-      <c r="AD240" s="23"/>
+      <c r="Z240" s="6"/>
+      <c r="AA240" s="6"/>
+      <c r="AD240" s="22"/>
     </row>
     <row r="241" spans="26:30">
-      <c r="Z241" s="7"/>
-[...1 lines deleted...]
-      <c r="AD241" s="23"/>
+      <c r="Z241" s="6"/>
+      <c r="AA241" s="6"/>
+      <c r="AD241" s="22"/>
     </row>
     <row r="242" spans="26:30">
-      <c r="Z242" s="7"/>
-[...1 lines deleted...]
-      <c r="AD242" s="23"/>
+      <c r="Z242" s="6"/>
+      <c r="AA242" s="6"/>
+      <c r="AD242" s="22"/>
     </row>
     <row r="243" spans="26:30">
-      <c r="Z243" s="7"/>
-[...1 lines deleted...]
-      <c r="AD243" s="23"/>
+      <c r="Z243" s="6"/>
+      <c r="AA243" s="6"/>
+      <c r="AD243" s="22"/>
     </row>
     <row r="244" spans="26:30">
-      <c r="Z244" s="7"/>
-[...1 lines deleted...]
-      <c r="AD244" s="23"/>
+      <c r="Z244" s="6"/>
+      <c r="AA244" s="6"/>
+      <c r="AD244" s="22"/>
     </row>
     <row r="245" spans="26:30">
-      <c r="Z245" s="7"/>
-[...1 lines deleted...]
-      <c r="AD245" s="23"/>
+      <c r="Z245" s="6"/>
+      <c r="AA245" s="6"/>
+      <c r="AD245" s="22"/>
     </row>
     <row r="246" spans="26:30">
-      <c r="Z246" s="7"/>
-[...1 lines deleted...]
-      <c r="AD246" s="23"/>
+      <c r="Z246" s="6"/>
+      <c r="AA246" s="6"/>
+      <c r="AD246" s="22"/>
     </row>
     <row r="247" spans="26:30">
-      <c r="Z247" s="7"/>
-[...1 lines deleted...]
-      <c r="AD247" s="23"/>
+      <c r="Z247" s="6"/>
+      <c r="AA247" s="6"/>
+      <c r="AD247" s="22"/>
     </row>
     <row r="248" spans="26:30">
-      <c r="Z248" s="7"/>
-[...1 lines deleted...]
-      <c r="AD248" s="23"/>
+      <c r="Z248" s="6"/>
+      <c r="AA248" s="6"/>
+      <c r="AD248" s="22"/>
     </row>
     <row r="249" spans="26:30">
-      <c r="Z249" s="7"/>
-[...1 lines deleted...]
-      <c r="AD249" s="23"/>
+      <c r="Z249" s="6"/>
+      <c r="AA249" s="6"/>
+      <c r="AD249" s="22"/>
     </row>
     <row r="250" spans="26:30">
-      <c r="Z250" s="7"/>
-[...1 lines deleted...]
-      <c r="AD250" s="23"/>
+      <c r="Z250" s="6"/>
+      <c r="AA250" s="6"/>
+      <c r="AD250" s="22"/>
     </row>
     <row r="251" spans="26:30">
-      <c r="Z251" s="7"/>
-[...1 lines deleted...]
-      <c r="AD251" s="23"/>
+      <c r="Z251" s="6"/>
+      <c r="AA251" s="6"/>
+      <c r="AD251" s="22"/>
     </row>
     <row r="252" spans="26:30">
-      <c r="Z252" s="7"/>
-[...1 lines deleted...]
-      <c r="AD252" s="23"/>
+      <c r="Z252" s="6"/>
+      <c r="AA252" s="6"/>
+      <c r="AD252" s="22"/>
     </row>
     <row r="253" spans="26:30">
-      <c r="Z253" s="7"/>
-[...1 lines deleted...]
-      <c r="AD253" s="23"/>
+      <c r="Z253" s="6"/>
+      <c r="AA253" s="6"/>
+      <c r="AD253" s="22"/>
     </row>
     <row r="254" spans="26:30">
-      <c r="Z254" s="7"/>
-[...1 lines deleted...]
-      <c r="AD254" s="23"/>
+      <c r="Z254" s="6"/>
+      <c r="AA254" s="6"/>
+      <c r="AD254" s="22"/>
     </row>
     <row r="255" spans="26:30">
-      <c r="Z255" s="7"/>
-[...1 lines deleted...]
-      <c r="AD255" s="23"/>
+      <c r="Z255" s="6"/>
+      <c r="AA255" s="6"/>
+      <c r="AD255" s="22"/>
     </row>
     <row r="256" spans="26:30">
-      <c r="Z256" s="7"/>
-[...1 lines deleted...]
-      <c r="AD256" s="23"/>
+      <c r="Z256" s="6"/>
+      <c r="AA256" s="6"/>
+      <c r="AD256" s="22"/>
     </row>
     <row r="257" spans="26:30">
-      <c r="Z257" s="7"/>
-[...1 lines deleted...]
-      <c r="AD257" s="23"/>
+      <c r="Z257" s="6"/>
+      <c r="AA257" s="6"/>
+      <c r="AD257" s="22"/>
     </row>
     <row r="258" spans="26:30">
-      <c r="Z258" s="7"/>
-[...1 lines deleted...]
-      <c r="AD258" s="23"/>
+      <c r="Z258" s="6"/>
+      <c r="AA258" s="6"/>
+      <c r="AD258" s="22"/>
     </row>
     <row r="259" spans="26:30">
-      <c r="Z259" s="7"/>
-[...1 lines deleted...]
-      <c r="AD259" s="23"/>
+      <c r="Z259" s="6"/>
+      <c r="AA259" s="6"/>
+      <c r="AD259" s="22"/>
     </row>
     <row r="260" spans="26:30">
-      <c r="Z260" s="7"/>
-[...1 lines deleted...]
-      <c r="AD260" s="23"/>
+      <c r="Z260" s="6"/>
+      <c r="AA260" s="6"/>
+      <c r="AD260" s="22"/>
     </row>
     <row r="261" spans="26:30">
-      <c r="Z261" s="7"/>
-[...1 lines deleted...]
-      <c r="AD261" s="23"/>
+      <c r="Z261" s="6"/>
+      <c r="AA261" s="6"/>
+      <c r="AD261" s="22"/>
     </row>
     <row r="262" spans="26:30">
-      <c r="Z262" s="7"/>
-[...1 lines deleted...]
-      <c r="AD262" s="23"/>
+      <c r="Z262" s="6"/>
+      <c r="AA262" s="6"/>
+      <c r="AD262" s="22"/>
     </row>
     <row r="263" spans="26:30">
-      <c r="Z263" s="7"/>
-[...1 lines deleted...]
-      <c r="AD263" s="23"/>
+      <c r="Z263" s="6"/>
+      <c r="AA263" s="6"/>
+      <c r="AD263" s="22"/>
     </row>
     <row r="264" spans="26:30">
-      <c r="Z264" s="7"/>
-[...1 lines deleted...]
-      <c r="AD264" s="23"/>
+      <c r="Z264" s="6"/>
+      <c r="AA264" s="6"/>
+      <c r="AD264" s="22"/>
     </row>
     <row r="265" spans="26:30">
-      <c r="Z265" s="7"/>
-[...1 lines deleted...]
-      <c r="AD265" s="23"/>
+      <c r="Z265" s="6"/>
+      <c r="AA265" s="6"/>
+      <c r="AD265" s="22"/>
     </row>
     <row r="266" spans="26:30">
-      <c r="Z266" s="7"/>
-[...1 lines deleted...]
-      <c r="AD266" s="23"/>
+      <c r="Z266" s="6"/>
+      <c r="AA266" s="6"/>
+      <c r="AD266" s="22"/>
     </row>
     <row r="267" spans="26:30">
-      <c r="Z267" s="7"/>
-[...1 lines deleted...]
-      <c r="AD267" s="23"/>
+      <c r="Z267" s="6"/>
+      <c r="AA267" s="6"/>
+      <c r="AD267" s="22"/>
     </row>
     <row r="268" spans="26:30">
-      <c r="Z268" s="7"/>
-[...1 lines deleted...]
-      <c r="AD268" s="23"/>
+      <c r="Z268" s="6"/>
+      <c r="AA268" s="6"/>
+      <c r="AD268" s="22"/>
     </row>
     <row r="269" spans="26:30">
-      <c r="Z269" s="7"/>
-[...1 lines deleted...]
-      <c r="AD269" s="23"/>
+      <c r="Z269" s="6"/>
+      <c r="AA269" s="6"/>
+      <c r="AD269" s="22"/>
     </row>
     <row r="270" spans="26:30">
-      <c r="Z270" s="7"/>
-[...1 lines deleted...]
-      <c r="AD270" s="23"/>
+      <c r="Z270" s="6"/>
+      <c r="AA270" s="6"/>
+      <c r="AD270" s="22"/>
     </row>
     <row r="271" spans="26:30">
-      <c r="Z271" s="7"/>
-[...1 lines deleted...]
-      <c r="AD271" s="23"/>
+      <c r="Z271" s="6"/>
+      <c r="AA271" s="6"/>
+      <c r="AD271" s="22"/>
     </row>
     <row r="272" spans="26:30">
-      <c r="Z272" s="7"/>
-[...1 lines deleted...]
-      <c r="AD272" s="23"/>
+      <c r="Z272" s="6"/>
+      <c r="AA272" s="6"/>
+      <c r="AD272" s="22"/>
     </row>
     <row r="273" spans="26:30">
-      <c r="Z273" s="7"/>
-[...1 lines deleted...]
-      <c r="AD273" s="23"/>
+      <c r="Z273" s="6"/>
+      <c r="AA273" s="6"/>
+      <c r="AD273" s="22"/>
     </row>
     <row r="274" spans="26:30">
-      <c r="Z274" s="7"/>
-[...1 lines deleted...]
-      <c r="AD274" s="23"/>
+      <c r="Z274" s="6"/>
+      <c r="AA274" s="6"/>
+      <c r="AD274" s="22"/>
     </row>
     <row r="275" spans="26:30">
-      <c r="Z275" s="7"/>
-[...1 lines deleted...]
-      <c r="AD275" s="23"/>
+      <c r="Z275" s="6"/>
+      <c r="AA275" s="6"/>
+      <c r="AD275" s="22"/>
     </row>
     <row r="276" spans="26:30">
-      <c r="Z276" s="7"/>
-[...1 lines deleted...]
-      <c r="AD276" s="23"/>
+      <c r="Z276" s="6"/>
+      <c r="AA276" s="6"/>
+      <c r="AD276" s="22"/>
     </row>
     <row r="277" spans="26:30">
-      <c r="Z277" s="7"/>
-[...1 lines deleted...]
-      <c r="AD277" s="23"/>
+      <c r="Z277" s="6"/>
+      <c r="AA277" s="6"/>
+      <c r="AD277" s="22"/>
     </row>
     <row r="278" spans="26:30">
-      <c r="Z278" s="7"/>
-[...1 lines deleted...]
-      <c r="AD278" s="23"/>
+      <c r="Z278" s="6"/>
+      <c r="AA278" s="6"/>
+      <c r="AD278" s="22"/>
     </row>
     <row r="279" spans="26:30">
-      <c r="Z279" s="7"/>
-[...1 lines deleted...]
-      <c r="AD279" s="23"/>
+      <c r="Z279" s="6"/>
+      <c r="AA279" s="6"/>
+      <c r="AD279" s="22"/>
     </row>
     <row r="280" spans="26:30">
-      <c r="Z280" s="27"/>
-[...1 lines deleted...]
-      <c r="AD280" s="23"/>
+      <c r="Z280" s="25"/>
+      <c r="AA280" s="25"/>
+      <c r="AD280" s="22"/>
     </row>
     <row r="281" spans="26:30">
-      <c r="Z281" s="7"/>
-[...1 lines deleted...]
-      <c r="AD281" s="23"/>
+      <c r="Z281" s="6"/>
+      <c r="AA281" s="6"/>
+      <c r="AD281" s="22"/>
     </row>
     <row r="282" spans="26:30">
-      <c r="Z282" s="7"/>
-[...1 lines deleted...]
-      <c r="AD282" s="23"/>
+      <c r="Z282" s="6"/>
+      <c r="AA282" s="6"/>
+      <c r="AD282" s="22"/>
     </row>
     <row r="283" spans="26:30">
-      <c r="Z283" s="7"/>
-[...1 lines deleted...]
-      <c r="AD283" s="23"/>
+      <c r="Z283" s="6"/>
+      <c r="AA283" s="6"/>
+      <c r="AD283" s="22"/>
     </row>
     <row r="284" spans="26:30">
-      <c r="Z284" s="7"/>
-[...1 lines deleted...]
-      <c r="AD284" s="23"/>
+      <c r="Z284" s="6"/>
+      <c r="AA284" s="6"/>
+      <c r="AD284" s="22"/>
     </row>
     <row r="285" spans="26:30">
-      <c r="Z285" s="7"/>
-[...1 lines deleted...]
-      <c r="AD285" s="23"/>
+      <c r="Z285" s="6"/>
+      <c r="AA285" s="6"/>
+      <c r="AD285" s="22"/>
     </row>
     <row r="286" spans="26:30">
-      <c r="Z286" s="7"/>
-[...1 lines deleted...]
-      <c r="AD286" s="23"/>
+      <c r="Z286" s="6"/>
+      <c r="AA286" s="6"/>
+      <c r="AD286" s="22"/>
     </row>
     <row r="287" spans="26:30">
-      <c r="Z287" s="7"/>
-[...1 lines deleted...]
-      <c r="AD287" s="23"/>
+      <c r="Z287" s="6"/>
+      <c r="AA287" s="6"/>
+      <c r="AD287" s="22"/>
     </row>
     <row r="288" spans="26:30">
-      <c r="Z288" s="7"/>
-[...1 lines deleted...]
-      <c r="AD288" s="23"/>
+      <c r="Z288" s="6"/>
+      <c r="AA288" s="6"/>
+      <c r="AD288" s="22"/>
     </row>
     <row r="289" spans="26:30">
-      <c r="Z289" s="7"/>
-[...1 lines deleted...]
-      <c r="AD289" s="23"/>
+      <c r="Z289" s="6"/>
+      <c r="AA289" s="6"/>
+      <c r="AD289" s="22"/>
     </row>
     <row r="290" spans="26:30">
-      <c r="Z290" s="7"/>
-[...1 lines deleted...]
-      <c r="AD290" s="23"/>
+      <c r="Z290" s="6"/>
+      <c r="AA290" s="6"/>
+      <c r="AD290" s="22"/>
     </row>
     <row r="291" spans="26:30">
-      <c r="Z291" s="7"/>
-[...1 lines deleted...]
-      <c r="AD291" s="23"/>
+      <c r="Z291" s="6"/>
+      <c r="AA291" s="6"/>
+      <c r="AD291" s="22"/>
     </row>
     <row r="292" spans="26:30">
-      <c r="Z292" s="7"/>
-[...1 lines deleted...]
-      <c r="AD292" s="23"/>
+      <c r="Z292" s="6"/>
+      <c r="AA292" s="6"/>
+      <c r="AD292" s="22"/>
     </row>
     <row r="293" spans="26:30">
-      <c r="Z293" s="7"/>
-[...1 lines deleted...]
-      <c r="AD293" s="23"/>
+      <c r="Z293" s="6"/>
+      <c r="AA293" s="6"/>
+      <c r="AD293" s="22"/>
     </row>
     <row r="294" spans="26:30">
-      <c r="Z294" s="7"/>
-[...1 lines deleted...]
-      <c r="AD294" s="23"/>
+      <c r="Z294" s="6"/>
+      <c r="AA294" s="6"/>
+      <c r="AD294" s="22"/>
     </row>
     <row r="295" spans="26:30">
-      <c r="Z295" s="7"/>
-[...1 lines deleted...]
-      <c r="AD295" s="23"/>
+      <c r="Z295" s="6"/>
+      <c r="AA295" s="6"/>
+      <c r="AD295" s="22"/>
     </row>
     <row r="296" spans="26:30">
-      <c r="Z296" s="7"/>
-[...1 lines deleted...]
-      <c r="AD296" s="23"/>
+      <c r="Z296" s="6"/>
+      <c r="AA296" s="6"/>
+      <c r="AD296" s="22"/>
     </row>
     <row r="297" spans="26:30">
-      <c r="Z297" s="7"/>
-[...1 lines deleted...]
-      <c r="AD297" s="23"/>
+      <c r="Z297" s="6"/>
+      <c r="AA297" s="6"/>
+      <c r="AD297" s="22"/>
     </row>
     <row r="298" spans="26:30">
-      <c r="Z298" s="7"/>
-[...1 lines deleted...]
-      <c r="AD298" s="23"/>
+      <c r="Z298" s="6"/>
+      <c r="AA298" s="6"/>
+      <c r="AD298" s="22"/>
     </row>
     <row r="299" spans="26:30">
-      <c r="Z299" s="7"/>
-[...1 lines deleted...]
-      <c r="AD299" s="23"/>
+      <c r="Z299" s="6"/>
+      <c r="AA299" s="6"/>
+      <c r="AD299" s="22"/>
     </row>
     <row r="300" spans="26:30">
-      <c r="Z300" s="7"/>
-[...1 lines deleted...]
-      <c r="AD300" s="23"/>
+      <c r="Z300" s="6"/>
+      <c r="AA300" s="6"/>
+      <c r="AD300" s="22"/>
     </row>
     <row r="301" spans="26:30">
-      <c r="Z301" s="7"/>
-[...1 lines deleted...]
-      <c r="AD301" s="23"/>
+      <c r="Z301" s="6"/>
+      <c r="AA301" s="6"/>
+      <c r="AD301" s="22"/>
     </row>
     <row r="302" spans="26:30">
-      <c r="Z302" s="7"/>
-[...1 lines deleted...]
-      <c r="AD302" s="23"/>
+      <c r="Z302" s="6"/>
+      <c r="AA302" s="6"/>
+      <c r="AD302" s="22"/>
     </row>
     <row r="303" spans="26:30">
-      <c r="Z303" s="7"/>
-[...1 lines deleted...]
-      <c r="AD303" s="23"/>
+      <c r="Z303" s="6"/>
+      <c r="AA303" s="6"/>
+      <c r="AD303" s="22"/>
     </row>
     <row r="304" spans="26:30">
-      <c r="Z304" s="7"/>
-[...1 lines deleted...]
-      <c r="AD304" s="23"/>
+      <c r="Z304" s="6"/>
+      <c r="AA304" s="6"/>
+      <c r="AD304" s="22"/>
     </row>
     <row r="305" spans="26:30">
-      <c r="Z305" s="7"/>
-[...1 lines deleted...]
-      <c r="AD305" s="23"/>
+      <c r="Z305" s="6"/>
+      <c r="AA305" s="6"/>
+      <c r="AD305" s="22"/>
     </row>
     <row r="306" spans="26:30">
-      <c r="Z306" s="7"/>
-[...1 lines deleted...]
-      <c r="AD306" s="23"/>
+      <c r="Z306" s="6"/>
+      <c r="AA306" s="6"/>
+      <c r="AD306" s="22"/>
     </row>
     <row r="307" spans="26:30">
-      <c r="Z307" s="7"/>
-[...1 lines deleted...]
-      <c r="AD307" s="23"/>
+      <c r="Z307" s="6"/>
+      <c r="AA307" s="6"/>
+      <c r="AD307" s="22"/>
     </row>
     <row r="308" spans="26:30">
-      <c r="Z308" s="7"/>
-[...1 lines deleted...]
-      <c r="AD308" s="23"/>
+      <c r="Z308" s="6"/>
+      <c r="AA308" s="6"/>
+      <c r="AD308" s="22"/>
     </row>
     <row r="309" spans="26:30">
-      <c r="Z309" s="7"/>
-[...1 lines deleted...]
-      <c r="AD309" s="23"/>
+      <c r="Z309" s="6"/>
+      <c r="AA309" s="6"/>
+      <c r="AD309" s="22"/>
     </row>
     <row r="310" spans="26:30">
-      <c r="Z310" s="7"/>
-[...1 lines deleted...]
-      <c r="AD310" s="23"/>
+      <c r="Z310" s="6"/>
+      <c r="AA310" s="6"/>
+      <c r="AD310" s="22"/>
     </row>
     <row r="311" spans="26:30">
-      <c r="Z311" s="7"/>
-[...1 lines deleted...]
-      <c r="AD311" s="23"/>
+      <c r="Z311" s="6"/>
+      <c r="AA311" s="6"/>
+      <c r="AD311" s="22"/>
     </row>
     <row r="312" spans="26:30">
-      <c r="Z312" s="7"/>
-[...1 lines deleted...]
-      <c r="AD312" s="23"/>
+      <c r="Z312" s="6"/>
+      <c r="AA312" s="6"/>
+      <c r="AD312" s="22"/>
     </row>
     <row r="313" spans="26:30">
-      <c r="Z313" s="7"/>
-[...1 lines deleted...]
-      <c r="AD313" s="23"/>
+      <c r="Z313" s="6"/>
+      <c r="AA313" s="6"/>
+      <c r="AD313" s="22"/>
     </row>
     <row r="314" spans="26:30">
-      <c r="Z314" s="7"/>
-[...1 lines deleted...]
-      <c r="AD314" s="23"/>
+      <c r="Z314" s="6"/>
+      <c r="AA314" s="6"/>
+      <c r="AD314" s="22"/>
     </row>
     <row r="315" spans="26:30">
-      <c r="Z315" s="7"/>
-[...1 lines deleted...]
-      <c r="AD315" s="23"/>
+      <c r="Z315" s="6"/>
+      <c r="AA315" s="6"/>
+      <c r="AD315" s="22"/>
     </row>
     <row r="316" spans="26:30">
-      <c r="Z316" s="7"/>
-[...1 lines deleted...]
-      <c r="AD316" s="23"/>
+      <c r="Z316" s="6"/>
+      <c r="AA316" s="6"/>
+      <c r="AD316" s="22"/>
     </row>
     <row r="317" spans="26:30">
-      <c r="Z317" s="7"/>
-[...1 lines deleted...]
-      <c r="AD317" s="23"/>
+      <c r="Z317" s="6"/>
+      <c r="AA317" s="6"/>
+      <c r="AD317" s="22"/>
     </row>
     <row r="318" spans="26:30">
-      <c r="Z318" s="7"/>
-[...1 lines deleted...]
-      <c r="AD318" s="23"/>
+      <c r="Z318" s="6"/>
+      <c r="AA318" s="6"/>
+      <c r="AD318" s="22"/>
     </row>
     <row r="319" spans="26:30">
-      <c r="Z319" s="7"/>
-[...1 lines deleted...]
-      <c r="AD319" s="23"/>
+      <c r="Z319" s="6"/>
+      <c r="AA319" s="6"/>
+      <c r="AD319" s="22"/>
     </row>
     <row r="320" spans="26:30">
-      <c r="Z320" s="7"/>
-[...1 lines deleted...]
-      <c r="AD320" s="23"/>
+      <c r="Z320" s="6"/>
+      <c r="AA320" s="6"/>
+      <c r="AD320" s="22"/>
     </row>
     <row r="321" spans="26:30">
-      <c r="Z321" s="7"/>
-[...1 lines deleted...]
-      <c r="AD321" s="23"/>
+      <c r="Z321" s="6"/>
+      <c r="AA321" s="6"/>
+      <c r="AD321" s="22"/>
     </row>
     <row r="322" spans="26:30">
-      <c r="Z322" s="7"/>
-[...1 lines deleted...]
-      <c r="AD322" s="23"/>
+      <c r="Z322" s="6"/>
+      <c r="AA322" s="6"/>
+      <c r="AD322" s="22"/>
     </row>
     <row r="323" spans="26:30">
-      <c r="Z323" s="7"/>
-[...1 lines deleted...]
-      <c r="AD323" s="23"/>
+      <c r="Z323" s="6"/>
+      <c r="AA323" s="6"/>
+      <c r="AD323" s="22"/>
     </row>
     <row r="324" spans="26:30">
-      <c r="Z324" s="7"/>
-[...1 lines deleted...]
-      <c r="AD324" s="23"/>
+      <c r="Z324" s="6"/>
+      <c r="AA324" s="6"/>
+      <c r="AD324" s="22"/>
     </row>
     <row r="325" spans="26:30">
-      <c r="Z325" s="7"/>
-[...1 lines deleted...]
-      <c r="AD325" s="23"/>
+      <c r="Z325" s="6"/>
+      <c r="AA325" s="6"/>
+      <c r="AD325" s="22"/>
     </row>
     <row r="326" spans="26:30">
-      <c r="Z326" s="7"/>
-[...1 lines deleted...]
-      <c r="AD326" s="23"/>
+      <c r="Z326" s="6"/>
+      <c r="AA326" s="6"/>
+      <c r="AD326" s="22"/>
     </row>
     <row r="327" spans="26:30">
-      <c r="Z327" s="7"/>
-[...1 lines deleted...]
-      <c r="AD327" s="23"/>
+      <c r="Z327" s="6"/>
+      <c r="AA327" s="6"/>
+      <c r="AD327" s="22"/>
     </row>
     <row r="328" spans="26:30">
-      <c r="Z328" s="7"/>
-[...1 lines deleted...]
-      <c r="AD328" s="23"/>
+      <c r="Z328" s="6"/>
+      <c r="AA328" s="6"/>
+      <c r="AD328" s="22"/>
     </row>
     <row r="329" spans="26:30">
-      <c r="Z329" s="7"/>
-[...1 lines deleted...]
-      <c r="AD329" s="23"/>
+      <c r="Z329" s="6"/>
+      <c r="AA329" s="6"/>
+      <c r="AD329" s="22"/>
     </row>
     <row r="330" spans="26:30">
-      <c r="Z330" s="7"/>
-[...1 lines deleted...]
-      <c r="AD330" s="23"/>
+      <c r="Z330" s="6"/>
+      <c r="AA330" s="6"/>
+      <c r="AD330" s="22"/>
     </row>
     <row r="331" spans="26:30">
-      <c r="Z331" s="7"/>
-[...1 lines deleted...]
-      <c r="AD331" s="23"/>
+      <c r="Z331" s="6"/>
+      <c r="AA331" s="6"/>
+      <c r="AD331" s="22"/>
     </row>
     <row r="332" spans="26:30">
-      <c r="Z332" s="7"/>
-[...1 lines deleted...]
-      <c r="AD332" s="23"/>
+      <c r="Z332" s="6"/>
+      <c r="AA332" s="6"/>
+      <c r="AD332" s="22"/>
     </row>
     <row r="333" spans="26:30">
-      <c r="Z333" s="7"/>
-[...1 lines deleted...]
-      <c r="AD333" s="23"/>
+      <c r="Z333" s="6"/>
+      <c r="AA333" s="6"/>
+      <c r="AD333" s="22"/>
     </row>
     <row r="334" spans="26:30">
-      <c r="Z334" s="7"/>
-[...1 lines deleted...]
-      <c r="AD334" s="23"/>
+      <c r="Z334" s="6"/>
+      <c r="AA334" s="6"/>
+      <c r="AD334" s="22"/>
     </row>
     <row r="335" spans="26:30">
-      <c r="Z335" s="7"/>
-[...1 lines deleted...]
-      <c r="AD335" s="23"/>
+      <c r="Z335" s="6"/>
+      <c r="AA335" s="6"/>
+      <c r="AD335" s="22"/>
     </row>
     <row r="336" spans="26:30">
-      <c r="Z336" s="7"/>
-[...1 lines deleted...]
-      <c r="AD336" s="23"/>
+      <c r="Z336" s="6"/>
+      <c r="AA336" s="6"/>
+      <c r="AD336" s="22"/>
     </row>
     <row r="337" spans="26:30">
-      <c r="Z337" s="7"/>
-[...1 lines deleted...]
-      <c r="AD337" s="23"/>
+      <c r="Z337" s="6"/>
+      <c r="AA337" s="6"/>
+      <c r="AD337" s="22"/>
     </row>
     <row r="338" spans="26:30">
-      <c r="Z338" s="7"/>
-[...1 lines deleted...]
-      <c r="AD338" s="23"/>
+      <c r="Z338" s="6"/>
+      <c r="AA338" s="6"/>
+      <c r="AD338" s="22"/>
     </row>
     <row r="339" spans="26:30">
-      <c r="Z339" s="7"/>
-[...1 lines deleted...]
-      <c r="AD339" s="23"/>
+      <c r="Z339" s="6"/>
+      <c r="AA339" s="6"/>
+      <c r="AD339" s="22"/>
     </row>
     <row r="340" spans="26:30">
-      <c r="Z340" s="7"/>
-[...1 lines deleted...]
-      <c r="AD340" s="23"/>
+      <c r="Z340" s="6"/>
+      <c r="AA340" s="6"/>
+      <c r="AD340" s="22"/>
     </row>
     <row r="341" spans="26:30">
-      <c r="Z341" s="7"/>
-[...1 lines deleted...]
-      <c r="AD341" s="23"/>
+      <c r="Z341" s="6"/>
+      <c r="AA341" s="6"/>
+      <c r="AD341" s="22"/>
     </row>
     <row r="342" spans="26:30">
-      <c r="Z342" s="7"/>
-[...1 lines deleted...]
-      <c r="AD342" s="23"/>
+      <c r="Z342" s="6"/>
+      <c r="AA342" s="6"/>
+      <c r="AD342" s="22"/>
     </row>
     <row r="343" spans="26:30">
-      <c r="Z343" s="7"/>
-[...1 lines deleted...]
-      <c r="AD343" s="23"/>
+      <c r="Z343" s="6"/>
+      <c r="AA343" s="6"/>
+      <c r="AD343" s="22"/>
     </row>
     <row r="344" spans="26:30">
-      <c r="Z344" s="7"/>
-[...1 lines deleted...]
-      <c r="AD344" s="23"/>
+      <c r="Z344" s="6"/>
+      <c r="AA344" s="6"/>
+      <c r="AD344" s="22"/>
     </row>
     <row r="345" spans="26:30">
-      <c r="Z345" s="7"/>
-[...1 lines deleted...]
-      <c r="AD345" s="23"/>
+      <c r="Z345" s="6"/>
+      <c r="AA345" s="6"/>
+      <c r="AD345" s="22"/>
     </row>
     <row r="346" spans="26:30">
-      <c r="Z346" s="7"/>
-[...1 lines deleted...]
-      <c r="AD346" s="23"/>
+      <c r="Z346" s="6"/>
+      <c r="AA346" s="6"/>
+      <c r="AD346" s="22"/>
     </row>
     <row r="347" spans="26:30">
-      <c r="Z347" s="7"/>
-[...1 lines deleted...]
-      <c r="AD347" s="23"/>
+      <c r="Z347" s="6"/>
+      <c r="AA347" s="6"/>
+      <c r="AD347" s="22"/>
     </row>
     <row r="348" spans="26:30">
-      <c r="Z348" s="7"/>
-[...1 lines deleted...]
-      <c r="AD348" s="23"/>
+      <c r="Z348" s="6"/>
+      <c r="AA348" s="6"/>
+      <c r="AD348" s="22"/>
     </row>
     <row r="349" spans="26:30">
-      <c r="Z349" s="7"/>
-[...1 lines deleted...]
-      <c r="AD349" s="23"/>
+      <c r="Z349" s="6"/>
+      <c r="AA349" s="6"/>
+      <c r="AD349" s="22"/>
     </row>
     <row r="350" spans="26:30">
-      <c r="Z350" s="27"/>
-[...1 lines deleted...]
-      <c r="AD350" s="23"/>
+      <c r="Z350" s="25"/>
+      <c r="AA350" s="25"/>
+      <c r="AD350" s="22"/>
     </row>
     <row r="351" spans="26:30">
-      <c r="Z351" s="7"/>
-[...1 lines deleted...]
-      <c r="AD351" s="23"/>
+      <c r="Z351" s="6"/>
+      <c r="AA351" s="6"/>
+      <c r="AD351" s="22"/>
     </row>
     <row r="352" spans="26:30">
-      <c r="Z352" s="7"/>
-[...1 lines deleted...]
-      <c r="AD352" s="23"/>
+      <c r="Z352" s="6"/>
+      <c r="AA352" s="6"/>
+      <c r="AD352" s="22"/>
     </row>
     <row r="353" spans="26:30">
-      <c r="Z353" s="7"/>
-[...1 lines deleted...]
-      <c r="AD353" s="23"/>
+      <c r="Z353" s="6"/>
+      <c r="AA353" s="6"/>
+      <c r="AD353" s="22"/>
     </row>
     <row r="354" spans="26:30">
-      <c r="Z354" s="7"/>
-[...1 lines deleted...]
-      <c r="AD354" s="23"/>
+      <c r="Z354" s="6"/>
+      <c r="AA354" s="6"/>
+      <c r="AD354" s="22"/>
     </row>
     <row r="355" spans="26:30">
-      <c r="Z355" s="7"/>
-[...1 lines deleted...]
-      <c r="AD355" s="23"/>
+      <c r="Z355" s="6"/>
+      <c r="AA355" s="6"/>
+      <c r="AD355" s="22"/>
     </row>
     <row r="356" spans="26:30">
-      <c r="Z356" s="7"/>
-[...1 lines deleted...]
-      <c r="AD356" s="23"/>
+      <c r="Z356" s="6"/>
+      <c r="AA356" s="6"/>
+      <c r="AD356" s="22"/>
     </row>
     <row r="357" spans="26:30">
-      <c r="Z357" s="7"/>
-[...1 lines deleted...]
-      <c r="AD357" s="23"/>
+      <c r="Z357" s="6"/>
+      <c r="AA357" s="6"/>
+      <c r="AD357" s="22"/>
     </row>
     <row r="358" spans="26:30">
-      <c r="Z358" s="7"/>
-[...1 lines deleted...]
-      <c r="AD358" s="23"/>
+      <c r="Z358" s="6"/>
+      <c r="AA358" s="6"/>
+      <c r="AD358" s="22"/>
     </row>
     <row r="359" spans="26:30">
-      <c r="Z359" s="7"/>
-[...1 lines deleted...]
-      <c r="AD359" s="23"/>
+      <c r="Z359" s="6"/>
+      <c r="AA359" s="6"/>
+      <c r="AD359" s="22"/>
     </row>
     <row r="360" spans="26:30">
-      <c r="Z360" s="7"/>
-[...1 lines deleted...]
-      <c r="AD360" s="23"/>
+      <c r="Z360" s="6"/>
+      <c r="AA360" s="6"/>
+      <c r="AD360" s="22"/>
     </row>
     <row r="361" spans="26:30">
-      <c r="Z361" s="7"/>
-[...1 lines deleted...]
-      <c r="AD361" s="23"/>
+      <c r="Z361" s="6"/>
+      <c r="AA361" s="6"/>
+      <c r="AD361" s="22"/>
     </row>
     <row r="362" spans="26:30">
-      <c r="Z362" s="7"/>
-[...1 lines deleted...]
-      <c r="AD362" s="23"/>
+      <c r="Z362" s="6"/>
+      <c r="AA362" s="6"/>
+      <c r="AD362" s="22"/>
     </row>
     <row r="363" spans="26:30">
-      <c r="Z363" s="7"/>
-[...1 lines deleted...]
-      <c r="AD363" s="23"/>
+      <c r="Z363" s="6"/>
+      <c r="AA363" s="6"/>
+      <c r="AD363" s="22"/>
     </row>
     <row r="364" spans="26:30">
-      <c r="Z364" s="7"/>
-[...1 lines deleted...]
-      <c r="AD364" s="23"/>
+      <c r="Z364" s="6"/>
+      <c r="AA364" s="6"/>
+      <c r="AD364" s="22"/>
     </row>
     <row r="365" spans="26:30">
-      <c r="Z365" s="7"/>
-[...1 lines deleted...]
-      <c r="AD365" s="23"/>
+      <c r="Z365" s="6"/>
+      <c r="AA365" s="6"/>
+      <c r="AD365" s="22"/>
     </row>
     <row r="366" spans="26:30">
-      <c r="Z366" s="7"/>
-[...1 lines deleted...]
-      <c r="AD366" s="23"/>
+      <c r="Z366" s="6"/>
+      <c r="AA366" s="6"/>
+      <c r="AD366" s="22"/>
     </row>
     <row r="367" spans="26:30">
-      <c r="Z367" s="7"/>
-[...1 lines deleted...]
-      <c r="AD367" s="23"/>
+      <c r="Z367" s="6"/>
+      <c r="AA367" s="6"/>
+      <c r="AD367" s="22"/>
     </row>
     <row r="368" spans="26:30">
-      <c r="Z368" s="7"/>
-[...1 lines deleted...]
-      <c r="AD368" s="23"/>
+      <c r="Z368" s="6"/>
+      <c r="AA368" s="6"/>
+      <c r="AD368" s="22"/>
     </row>
     <row r="369" spans="26:30">
-      <c r="Z369" s="7"/>
-[...1 lines deleted...]
-      <c r="AD369" s="23"/>
+      <c r="Z369" s="6"/>
+      <c r="AA369" s="6"/>
+      <c r="AD369" s="22"/>
     </row>
     <row r="370" spans="26:30">
-      <c r="Z370" s="7"/>
-[...1 lines deleted...]
-      <c r="AD370" s="23"/>
+      <c r="Z370" s="6"/>
+      <c r="AA370" s="6"/>
+      <c r="AD370" s="22"/>
     </row>
     <row r="371" spans="26:30">
-      <c r="Z371" s="7"/>
-[...1 lines deleted...]
-      <c r="AD371" s="23"/>
+      <c r="Z371" s="6"/>
+      <c r="AA371" s="6"/>
+      <c r="AD371" s="22"/>
     </row>
     <row r="372" spans="26:30">
-      <c r="Z372" s="7"/>
-[...1 lines deleted...]
-      <c r="AD372" s="23"/>
+      <c r="Z372" s="6"/>
+      <c r="AA372" s="6"/>
+      <c r="AD372" s="22"/>
     </row>
     <row r="373" spans="26:30">
-      <c r="Z373" s="7"/>
-[...1 lines deleted...]
-      <c r="AD373" s="23"/>
+      <c r="Z373" s="6"/>
+      <c r="AA373" s="6"/>
+      <c r="AD373" s="22"/>
     </row>
     <row r="374" spans="26:30">
-      <c r="Z374" s="7"/>
-[...1 lines deleted...]
-      <c r="AD374" s="23"/>
+      <c r="Z374" s="6"/>
+      <c r="AA374" s="6"/>
+      <c r="AD374" s="22"/>
     </row>
     <row r="375" spans="26:30">
-      <c r="Z375" s="7"/>
-[...1 lines deleted...]
-      <c r="AD375" s="23"/>
+      <c r="Z375" s="6"/>
+      <c r="AA375" s="6"/>
+      <c r="AD375" s="22"/>
     </row>
     <row r="376" spans="26:30">
-      <c r="Z376" s="7"/>
-[...1 lines deleted...]
-      <c r="AD376" s="23"/>
+      <c r="Z376" s="6"/>
+      <c r="AA376" s="6"/>
+      <c r="AD376" s="22"/>
     </row>
     <row r="377" spans="26:30">
-      <c r="Z377" s="7"/>
-[...1 lines deleted...]
-      <c r="AD377" s="23"/>
+      <c r="Z377" s="6"/>
+      <c r="AA377" s="6"/>
+      <c r="AD377" s="22"/>
     </row>
     <row r="378" spans="26:30">
-      <c r="Z378" s="7"/>
-[...1 lines deleted...]
-      <c r="AD378" s="23"/>
+      <c r="Z378" s="6"/>
+      <c r="AA378" s="6"/>
+      <c r="AD378" s="22"/>
     </row>
     <row r="379" spans="26:30">
-      <c r="Z379" s="7"/>
-[...1 lines deleted...]
-      <c r="AD379" s="23"/>
+      <c r="Z379" s="6"/>
+      <c r="AA379" s="6"/>
+      <c r="AD379" s="22"/>
     </row>
     <row r="380" spans="26:30">
-      <c r="Z380" s="7"/>
-[...1 lines deleted...]
-      <c r="AD380" s="23"/>
+      <c r="Z380" s="6"/>
+      <c r="AA380" s="6"/>
+      <c r="AD380" s="22"/>
     </row>
     <row r="381" spans="26:30">
-      <c r="Z381" s="7"/>
-[...1 lines deleted...]
-      <c r="AD381" s="23"/>
+      <c r="Z381" s="6"/>
+      <c r="AA381" s="6"/>
+      <c r="AD381" s="22"/>
     </row>
     <row r="382" spans="26:30">
-      <c r="Z382" s="7"/>
-[...1 lines deleted...]
-      <c r="AD382" s="23"/>
+      <c r="Z382" s="6"/>
+      <c r="AA382" s="6"/>
+      <c r="AD382" s="22"/>
     </row>
     <row r="383" spans="26:30">
-      <c r="Z383" s="7"/>
-[...1 lines deleted...]
-      <c r="AD383" s="23"/>
+      <c r="Z383" s="6"/>
+      <c r="AA383" s="6"/>
+      <c r="AD383" s="22"/>
     </row>
     <row r="384" spans="26:30">
-      <c r="Z384" s="7"/>
-[...1 lines deleted...]
-      <c r="AD384" s="23"/>
+      <c r="Z384" s="6"/>
+      <c r="AA384" s="6"/>
+      <c r="AD384" s="22"/>
     </row>
     <row r="385" spans="26:30">
-      <c r="Z385" s="7"/>
-[...1 lines deleted...]
-      <c r="AD385" s="23"/>
+      <c r="Z385" s="6"/>
+      <c r="AA385" s="6"/>
+      <c r="AD385" s="22"/>
     </row>
     <row r="386" spans="26:30">
-      <c r="Z386" s="7"/>
-[...1 lines deleted...]
-      <c r="AD386" s="23"/>
+      <c r="Z386" s="6"/>
+      <c r="AA386" s="6"/>
+      <c r="AD386" s="22"/>
     </row>
     <row r="387" spans="26:30">
-      <c r="Z387" s="7"/>
-[...1 lines deleted...]
-      <c r="AD387" s="23"/>
+      <c r="Z387" s="6"/>
+      <c r="AA387" s="6"/>
+      <c r="AD387" s="22"/>
     </row>
     <row r="388" spans="26:30">
-      <c r="Z388" s="7"/>
-[...1 lines deleted...]
-      <c r="AD388" s="23"/>
+      <c r="Z388" s="6"/>
+      <c r="AA388" s="6"/>
+      <c r="AD388" s="22"/>
     </row>
     <row r="389" spans="26:30">
-      <c r="Z389" s="7"/>
-[...1 lines deleted...]
-      <c r="AD389" s="23"/>
+      <c r="Z389" s="6"/>
+      <c r="AA389" s="6"/>
+      <c r="AD389" s="22"/>
     </row>
     <row r="390" spans="26:30">
-      <c r="Z390" s="7"/>
-[...1 lines deleted...]
-      <c r="AD390" s="23"/>
+      <c r="Z390" s="6"/>
+      <c r="AA390" s="6"/>
+      <c r="AD390" s="22"/>
     </row>
     <row r="391" spans="26:30">
-      <c r="Z391" s="7"/>
-[...1 lines deleted...]
-      <c r="AD391" s="23"/>
+      <c r="Z391" s="6"/>
+      <c r="AA391" s="6"/>
+      <c r="AD391" s="22"/>
     </row>
     <row r="392" spans="26:30">
-      <c r="Z392" s="7"/>
-[...1 lines deleted...]
-      <c r="AD392" s="23"/>
+      <c r="Z392" s="6"/>
+      <c r="AA392" s="6"/>
+      <c r="AD392" s="22"/>
     </row>
     <row r="393" spans="26:30">
-      <c r="Z393" s="7"/>
-[...1 lines deleted...]
-      <c r="AD393" s="23"/>
+      <c r="Z393" s="6"/>
+      <c r="AA393" s="6"/>
+      <c r="AD393" s="22"/>
     </row>
     <row r="394" spans="26:30">
-      <c r="Z394" s="7"/>
-[...1 lines deleted...]
-      <c r="AD394" s="23"/>
+      <c r="Z394" s="6"/>
+      <c r="AA394" s="6"/>
+      <c r="AD394" s="22"/>
     </row>
     <row r="395" spans="26:30">
-      <c r="Z395" s="7"/>
-[...1 lines deleted...]
-      <c r="AD395" s="23"/>
+      <c r="Z395" s="6"/>
+      <c r="AA395" s="6"/>
+      <c r="AD395" s="22"/>
     </row>
     <row r="396" spans="26:30">
-      <c r="Z396" s="7"/>
-[...1 lines deleted...]
-      <c r="AD396" s="23"/>
+      <c r="Z396" s="6"/>
+      <c r="AA396" s="6"/>
+      <c r="AD396" s="22"/>
     </row>
     <row r="397" spans="26:30">
-      <c r="Z397" s="7"/>
-[...1 lines deleted...]
-      <c r="AD397" s="23"/>
+      <c r="Z397" s="6"/>
+      <c r="AA397" s="6"/>
+      <c r="AD397" s="22"/>
     </row>
     <row r="398" spans="26:30">
-      <c r="Z398" s="7"/>
-[...1 lines deleted...]
-      <c r="AD398" s="23"/>
+      <c r="Z398" s="6"/>
+      <c r="AA398" s="6"/>
+      <c r="AD398" s="22"/>
     </row>
     <row r="399" spans="26:30">
-      <c r="Z399" s="7"/>
-[...1 lines deleted...]
-      <c r="AD399" s="23"/>
+      <c r="Z399" s="6"/>
+      <c r="AA399" s="6"/>
+      <c r="AD399" s="22"/>
     </row>
     <row r="400" spans="26:30">
-      <c r="Z400" s="7"/>
-[...1 lines deleted...]
-      <c r="AD400" s="23"/>
+      <c r="Z400" s="6"/>
+      <c r="AA400" s="6"/>
+      <c r="AD400" s="22"/>
     </row>
     <row r="401" spans="26:30">
-      <c r="Z401" s="7"/>
-[...1 lines deleted...]
-      <c r="AD401" s="23"/>
+      <c r="Z401" s="6"/>
+      <c r="AA401" s="6"/>
+      <c r="AD401" s="22"/>
     </row>
     <row r="402" spans="26:30">
-      <c r="Z402" s="7"/>
-[...1 lines deleted...]
-      <c r="AD402" s="23"/>
+      <c r="Z402" s="6"/>
+      <c r="AA402" s="6"/>
+      <c r="AD402" s="22"/>
     </row>
     <row r="403" spans="26:30">
-      <c r="Z403" s="7"/>
-[...1 lines deleted...]
-      <c r="AD403" s="23"/>
+      <c r="Z403" s="6"/>
+      <c r="AA403" s="6"/>
+      <c r="AD403" s="22"/>
     </row>
     <row r="404" spans="26:30">
-      <c r="Z404" s="7"/>
-[...1 lines deleted...]
-      <c r="AD404" s="23"/>
+      <c r="Z404" s="6"/>
+      <c r="AA404" s="6"/>
+      <c r="AD404" s="22"/>
     </row>
     <row r="405" spans="26:30">
-      <c r="Z405" s="7"/>
-[...1 lines deleted...]
-      <c r="AD405" s="23"/>
+      <c r="Z405" s="6"/>
+      <c r="AA405" s="6"/>
+      <c r="AD405" s="22"/>
     </row>
     <row r="406" spans="26:30">
-      <c r="Z406" s="7"/>
-[...1 lines deleted...]
-      <c r="AD406" s="23"/>
+      <c r="Z406" s="6"/>
+      <c r="AA406" s="6"/>
+      <c r="AD406" s="22"/>
     </row>
     <row r="407" spans="26:30">
-      <c r="Z407" s="7"/>
-[...1 lines deleted...]
-      <c r="AD407" s="23"/>
+      <c r="Z407" s="6"/>
+      <c r="AA407" s="6"/>
+      <c r="AD407" s="22"/>
     </row>
     <row r="408" spans="26:30">
-      <c r="Z408" s="7"/>
-[...1 lines deleted...]
-      <c r="AD408" s="23"/>
+      <c r="Z408" s="6"/>
+      <c r="AA408" s="6"/>
+      <c r="AD408" s="22"/>
     </row>
     <row r="409" spans="26:30">
-      <c r="Z409" s="7"/>
-[...1 lines deleted...]
-      <c r="AD409" s="23"/>
+      <c r="Z409" s="6"/>
+      <c r="AA409" s="6"/>
+      <c r="AD409" s="22"/>
     </row>
     <row r="410" spans="26:30">
-      <c r="Z410" s="7"/>
-[...1 lines deleted...]
-      <c r="AD410" s="23"/>
+      <c r="Z410" s="6"/>
+      <c r="AA410" s="6"/>
+      <c r="AD410" s="22"/>
     </row>
     <row r="411" spans="26:30">
-      <c r="Z411" s="7"/>
-[...1 lines deleted...]
-      <c r="AD411" s="23"/>
+      <c r="Z411" s="6"/>
+      <c r="AA411" s="6"/>
+      <c r="AD411" s="22"/>
     </row>
     <row r="412" spans="26:30">
-      <c r="Z412" s="7"/>
-[...1 lines deleted...]
-      <c r="AD412" s="23"/>
+      <c r="Z412" s="6"/>
+      <c r="AA412" s="6"/>
+      <c r="AD412" s="22"/>
     </row>
     <row r="413" spans="26:30">
-      <c r="Z413" s="7"/>
-[...1 lines deleted...]
-      <c r="AD413" s="23"/>
+      <c r="Z413" s="6"/>
+      <c r="AA413" s="6"/>
+      <c r="AD413" s="22"/>
     </row>
     <row r="414" spans="26:30">
-      <c r="Z414" s="7"/>
-[...1 lines deleted...]
-      <c r="AD414" s="23"/>
+      <c r="Z414" s="6"/>
+      <c r="AA414" s="6"/>
+      <c r="AD414" s="22"/>
     </row>
     <row r="415" spans="26:30">
-      <c r="Z415" s="7"/>
-[...1 lines deleted...]
-      <c r="AD415" s="23"/>
+      <c r="Z415" s="6"/>
+      <c r="AA415" s="6"/>
+      <c r="AD415" s="22"/>
     </row>
     <row r="416" spans="26:30">
-      <c r="Z416" s="7"/>
-[...1 lines deleted...]
-      <c r="AD416" s="23"/>
+      <c r="Z416" s="6"/>
+      <c r="AA416" s="6"/>
+      <c r="AD416" s="22"/>
     </row>
     <row r="417" spans="26:30">
-      <c r="Z417" s="7"/>
-[...1 lines deleted...]
-      <c r="AD417" s="23"/>
+      <c r="Z417" s="6"/>
+      <c r="AA417" s="6"/>
+      <c r="AD417" s="22"/>
     </row>
     <row r="418" spans="26:30">
-      <c r="Z418" s="7"/>
-[...1 lines deleted...]
-      <c r="AD418" s="23"/>
+      <c r="Z418" s="6"/>
+      <c r="AA418" s="6"/>
+      <c r="AD418" s="22"/>
     </row>
     <row r="419" spans="26:30">
-      <c r="Z419" s="27"/>
-[...1 lines deleted...]
-      <c r="AD419" s="23"/>
+      <c r="Z419" s="25"/>
+      <c r="AA419" s="25"/>
+      <c r="AD419" s="22"/>
     </row>
     <row r="420" spans="26:30">
-      <c r="Z420" s="7"/>
-[...1 lines deleted...]
-      <c r="AD420" s="23"/>
+      <c r="Z420" s="6"/>
+      <c r="AA420" s="6"/>
+      <c r="AD420" s="22"/>
     </row>
     <row r="421" spans="26:30">
-      <c r="Z421" s="7"/>
-[...1 lines deleted...]
-      <c r="AD421" s="23"/>
+      <c r="Z421" s="6"/>
+      <c r="AA421" s="6"/>
+      <c r="AD421" s="22"/>
     </row>
     <row r="422" spans="26:30">
-      <c r="Z422" s="7"/>
-[...1 lines deleted...]
-      <c r="AD422" s="23"/>
+      <c r="Z422" s="6"/>
+      <c r="AA422" s="6"/>
+      <c r="AD422" s="22"/>
     </row>
     <row r="423" spans="26:30">
-      <c r="Z423" s="7"/>
-[...1 lines deleted...]
-      <c r="AD423" s="23"/>
+      <c r="Z423" s="6"/>
+      <c r="AA423" s="6"/>
+      <c r="AD423" s="22"/>
     </row>
     <row r="424" spans="26:30">
-      <c r="Z424" s="7"/>
-[...1 lines deleted...]
-      <c r="AD424" s="23"/>
+      <c r="Z424" s="6"/>
+      <c r="AA424" s="6"/>
+      <c r="AD424" s="22"/>
     </row>
     <row r="425" spans="26:30">
-      <c r="Z425" s="7"/>
-[...1 lines deleted...]
-      <c r="AD425" s="23"/>
+      <c r="Z425" s="6"/>
+      <c r="AA425" s="6"/>
+      <c r="AD425" s="22"/>
     </row>
     <row r="426" spans="26:30">
-      <c r="Z426" s="7"/>
-[...1 lines deleted...]
-      <c r="AD426" s="23"/>
+      <c r="Z426" s="6"/>
+      <c r="AA426" s="6"/>
+      <c r="AD426" s="22"/>
     </row>
     <row r="427" spans="26:30">
-      <c r="Z427" s="7"/>
-[...1 lines deleted...]
-      <c r="AD427" s="23"/>
+      <c r="Z427" s="6"/>
+      <c r="AA427" s="6"/>
+      <c r="AD427" s="22"/>
     </row>
     <row r="428" spans="26:30">
-      <c r="Z428" s="7"/>
-[...1 lines deleted...]
-      <c r="AD428" s="23"/>
+      <c r="Z428" s="6"/>
+      <c r="AA428" s="6"/>
+      <c r="AD428" s="22"/>
     </row>
     <row r="429" spans="26:30">
-      <c r="Z429" s="7"/>
-[...1 lines deleted...]
-      <c r="AD429" s="23"/>
+      <c r="Z429" s="6"/>
+      <c r="AA429" s="6"/>
+      <c r="AD429" s="22"/>
     </row>
     <row r="430" spans="26:30">
-      <c r="Z430" s="7"/>
-[...1 lines deleted...]
-      <c r="AD430" s="23"/>
+      <c r="Z430" s="6"/>
+      <c r="AA430" s="6"/>
+      <c r="AD430" s="22"/>
     </row>
     <row r="431" spans="26:30">
-      <c r="Z431" s="7"/>
-[...1 lines deleted...]
-      <c r="AD431" s="23"/>
+      <c r="Z431" s="6"/>
+      <c r="AA431" s="6"/>
+      <c r="AD431" s="22"/>
     </row>
     <row r="432" spans="26:30">
-      <c r="Z432" s="7"/>
-[...1 lines deleted...]
-      <c r="AD432" s="23"/>
+      <c r="Z432" s="6"/>
+      <c r="AA432" s="6"/>
+      <c r="AD432" s="22"/>
     </row>
     <row r="433" spans="26:30">
-      <c r="Z433" s="7"/>
-[...1 lines deleted...]
-      <c r="AD433" s="23"/>
+      <c r="Z433" s="6"/>
+      <c r="AA433" s="6"/>
+      <c r="AD433" s="22"/>
     </row>
     <row r="434" spans="26:30">
-      <c r="Z434" s="7"/>
-[...1 lines deleted...]
-      <c r="AD434" s="23"/>
+      <c r="Z434" s="6"/>
+      <c r="AA434" s="6"/>
+      <c r="AD434" s="22"/>
     </row>
     <row r="435" spans="26:30">
-      <c r="Z435" s="7"/>
-[...1 lines deleted...]
-      <c r="AD435" s="23"/>
+      <c r="Z435" s="6"/>
+      <c r="AA435" s="6"/>
+      <c r="AD435" s="22"/>
     </row>
     <row r="436" spans="26:30">
-      <c r="Z436" s="7"/>
-[...1 lines deleted...]
-      <c r="AD436" s="23"/>
+      <c r="Z436" s="6"/>
+      <c r="AA436" s="6"/>
+      <c r="AD436" s="22"/>
     </row>
     <row r="437" spans="26:30">
-      <c r="Z437" s="7"/>
-[...1 lines deleted...]
-      <c r="AD437" s="23"/>
+      <c r="Z437" s="6"/>
+      <c r="AA437" s="6"/>
+      <c r="AD437" s="22"/>
     </row>
     <row r="438" spans="26:30">
-      <c r="Z438" s="7"/>
-[...1 lines deleted...]
-      <c r="AD438" s="23"/>
+      <c r="Z438" s="6"/>
+      <c r="AA438" s="6"/>
+      <c r="AD438" s="22"/>
     </row>
     <row r="439" spans="26:30">
-      <c r="Z439" s="7"/>
-[...1 lines deleted...]
-      <c r="AD439" s="23"/>
+      <c r="Z439" s="6"/>
+      <c r="AA439" s="6"/>
+      <c r="AD439" s="22"/>
     </row>
     <row r="440" spans="26:30">
-      <c r="Z440" s="7"/>
-[...1 lines deleted...]
-      <c r="AD440" s="23"/>
+      <c r="Z440" s="6"/>
+      <c r="AA440" s="6"/>
+      <c r="AD440" s="22"/>
     </row>
     <row r="441" spans="26:30">
-      <c r="Z441" s="7"/>
-[...1 lines deleted...]
-      <c r="AD441" s="23"/>
+      <c r="Z441" s="6"/>
+      <c r="AA441" s="6"/>
+      <c r="AD441" s="22"/>
     </row>
     <row r="442" spans="26:30">
-      <c r="Z442" s="7"/>
-[...1 lines deleted...]
-      <c r="AD442" s="23"/>
+      <c r="Z442" s="6"/>
+      <c r="AA442" s="6"/>
+      <c r="AD442" s="22"/>
     </row>
     <row r="443" spans="26:30">
-      <c r="Z443" s="7"/>
-[...1 lines deleted...]
-      <c r="AD443" s="23"/>
+      <c r="Z443" s="6"/>
+      <c r="AA443" s="6"/>
+      <c r="AD443" s="22"/>
     </row>
     <row r="444" spans="26:30">
-      <c r="Z444" s="7"/>
-[...1 lines deleted...]
-      <c r="AD444" s="23"/>
+      <c r="Z444" s="6"/>
+      <c r="AA444" s="6"/>
+      <c r="AD444" s="22"/>
     </row>
     <row r="445" spans="26:30">
-      <c r="Z445" s="7"/>
-[...1 lines deleted...]
-      <c r="AD445" s="23"/>
+      <c r="Z445" s="6"/>
+      <c r="AA445" s="6"/>
+      <c r="AD445" s="22"/>
     </row>
     <row r="446" spans="26:30">
-      <c r="Z446" s="7"/>
-[...1 lines deleted...]
-      <c r="AD446" s="23"/>
+      <c r="Z446" s="6"/>
+      <c r="AA446" s="6"/>
+      <c r="AD446" s="22"/>
     </row>
     <row r="447" spans="26:30">
-      <c r="Z447" s="7"/>
-[...1 lines deleted...]
-      <c r="AD447" s="23"/>
+      <c r="Z447" s="6"/>
+      <c r="AA447" s="6"/>
+      <c r="AD447" s="22"/>
     </row>
     <row r="448" spans="26:30">
-      <c r="Z448" s="7"/>
-[...1 lines deleted...]
-      <c r="AD448" s="23"/>
+      <c r="Z448" s="6"/>
+      <c r="AA448" s="6"/>
+      <c r="AD448" s="22"/>
     </row>
     <row r="449" spans="26:30">
-      <c r="Z449" s="7"/>
-[...1 lines deleted...]
-      <c r="AD449" s="23"/>
+      <c r="Z449" s="6"/>
+      <c r="AA449" s="6"/>
+      <c r="AD449" s="22"/>
     </row>
     <row r="450" spans="26:30">
-      <c r="Z450" s="27"/>
-[...1 lines deleted...]
-      <c r="AD450" s="23"/>
+      <c r="Z450" s="25"/>
+      <c r="AA450" s="25"/>
+      <c r="AD450" s="22"/>
     </row>
     <row r="451" spans="26:30">
-      <c r="Z451" s="7"/>
-[...1 lines deleted...]
-      <c r="AD451" s="23"/>
+      <c r="Z451" s="6"/>
+      <c r="AA451" s="6"/>
+      <c r="AD451" s="22"/>
     </row>
     <row r="452" spans="26:30">
-      <c r="Z452" s="7"/>
-[...1 lines deleted...]
-      <c r="AD452" s="23"/>
+      <c r="Z452" s="6"/>
+      <c r="AA452" s="6"/>
+      <c r="AD452" s="22"/>
     </row>
     <row r="453" spans="26:30">
-      <c r="Z453" s="7"/>
-[...1 lines deleted...]
-      <c r="AD453" s="23"/>
+      <c r="Z453" s="6"/>
+      <c r="AA453" s="6"/>
+      <c r="AD453" s="22"/>
     </row>
     <row r="454" spans="26:30">
-      <c r="Z454" s="7"/>
-[...1 lines deleted...]
-      <c r="AD454" s="23"/>
+      <c r="Z454" s="6"/>
+      <c r="AA454" s="6"/>
+      <c r="AD454" s="22"/>
     </row>
     <row r="455" spans="26:30">
-      <c r="Z455" s="7"/>
-[...1 lines deleted...]
-      <c r="AD455" s="23"/>
+      <c r="Z455" s="6"/>
+      <c r="AA455" s="6"/>
+      <c r="AD455" s="22"/>
     </row>
     <row r="456" spans="26:30">
-      <c r="Z456" s="7"/>
-[...1 lines deleted...]
-      <c r="AD456" s="23"/>
+      <c r="Z456" s="6"/>
+      <c r="AA456" s="6"/>
+      <c r="AD456" s="22"/>
     </row>
     <row r="457" spans="26:30">
-      <c r="Z457" s="7"/>
-[...1 lines deleted...]
-      <c r="AD457" s="23"/>
+      <c r="Z457" s="6"/>
+      <c r="AA457" s="6"/>
+      <c r="AD457" s="22"/>
     </row>
     <row r="458" spans="26:30">
-      <c r="Z458" s="7"/>
-[...1 lines deleted...]
-      <c r="AD458" s="23"/>
+      <c r="Z458" s="6"/>
+      <c r="AA458" s="6"/>
+      <c r="AD458" s="22"/>
     </row>
     <row r="459" spans="26:30">
-      <c r="Z459" s="7"/>
-[...1 lines deleted...]
-      <c r="AD459" s="23"/>
+      <c r="Z459" s="6"/>
+      <c r="AA459" s="6"/>
+      <c r="AD459" s="22"/>
     </row>
     <row r="460" spans="26:30">
-      <c r="Z460" s="7"/>
-[...1 lines deleted...]
-      <c r="AD460" s="23"/>
+      <c r="Z460" s="6"/>
+      <c r="AA460" s="6"/>
+      <c r="AD460" s="22"/>
     </row>
     <row r="461" spans="26:30">
-      <c r="Z461" s="7"/>
-[...1 lines deleted...]
-      <c r="AD461" s="23"/>
+      <c r="Z461" s="6"/>
+      <c r="AA461" s="6"/>
+      <c r="AD461" s="22"/>
     </row>
     <row r="462" spans="26:30">
-      <c r="Z462" s="7"/>
-[...1 lines deleted...]
-      <c r="AD462" s="23"/>
+      <c r="Z462" s="6"/>
+      <c r="AA462" s="6"/>
+      <c r="AD462" s="22"/>
     </row>
     <row r="463" spans="26:30">
-      <c r="Z463" s="7"/>
-[...1 lines deleted...]
-      <c r="AD463" s="23"/>
+      <c r="Z463" s="6"/>
+      <c r="AA463" s="6"/>
+      <c r="AD463" s="22"/>
     </row>
     <row r="464" spans="26:30">
-      <c r="Z464" s="7"/>
-[...1 lines deleted...]
-      <c r="AD464" s="23"/>
+      <c r="Z464" s="6"/>
+      <c r="AA464" s="6"/>
+      <c r="AD464" s="22"/>
     </row>
     <row r="465" spans="26:30">
-      <c r="Z465" s="7"/>
-[...1 lines deleted...]
-      <c r="AD465" s="23"/>
+      <c r="Z465" s="6"/>
+      <c r="AA465" s="6"/>
+      <c r="AD465" s="22"/>
     </row>
     <row r="466" spans="26:30">
-      <c r="Z466" s="7"/>
-[...1 lines deleted...]
-      <c r="AD466" s="23"/>
+      <c r="Z466" s="6"/>
+      <c r="AA466" s="6"/>
+      <c r="AD466" s="22"/>
     </row>
     <row r="467" spans="26:30">
-      <c r="Z467" s="7"/>
-[...1 lines deleted...]
-      <c r="AD467" s="23"/>
+      <c r="Z467" s="6"/>
+      <c r="AA467" s="6"/>
+      <c r="AD467" s="22"/>
     </row>
     <row r="468" spans="26:30">
-      <c r="Z468" s="7"/>
-[...1 lines deleted...]
-      <c r="AD468" s="23"/>
+      <c r="Z468" s="6"/>
+      <c r="AA468" s="6"/>
+      <c r="AD468" s="22"/>
     </row>
     <row r="469" spans="26:30">
-      <c r="Z469" s="7"/>
-[...1 lines deleted...]
-      <c r="AD469" s="23"/>
+      <c r="Z469" s="6"/>
+      <c r="AA469" s="6"/>
+      <c r="AD469" s="22"/>
     </row>
     <row r="470" spans="26:30">
-      <c r="Z470" s="7"/>
-[...1 lines deleted...]
-      <c r="AD470" s="23"/>
+      <c r="Z470" s="6"/>
+      <c r="AA470" s="6"/>
+      <c r="AD470" s="22"/>
     </row>
     <row r="471" spans="26:30">
-      <c r="Z471" s="7"/>
-[...1 lines deleted...]
-      <c r="AD471" s="23"/>
+      <c r="Z471" s="6"/>
+      <c r="AA471" s="6"/>
+      <c r="AD471" s="22"/>
     </row>
     <row r="472" spans="26:30">
-      <c r="Z472" s="7"/>
-[...1 lines deleted...]
-      <c r="AD472" s="23"/>
+      <c r="Z472" s="6"/>
+      <c r="AA472" s="6"/>
+      <c r="AD472" s="22"/>
     </row>
     <row r="473" spans="26:30">
-      <c r="Z473" s="7"/>
-[...1 lines deleted...]
-      <c r="AD473" s="23"/>
+      <c r="Z473" s="6"/>
+      <c r="AA473" s="6"/>
+      <c r="AD473" s="22"/>
     </row>
     <row r="474" spans="26:30">
-      <c r="Z474" s="7"/>
-[...1 lines deleted...]
-      <c r="AD474" s="23"/>
+      <c r="Z474" s="6"/>
+      <c r="AA474" s="6"/>
+      <c r="AD474" s="22"/>
     </row>
     <row r="475" spans="26:30">
-      <c r="Z475" s="7"/>
-[...1 lines deleted...]
-      <c r="AD475" s="23"/>
+      <c r="Z475" s="6"/>
+      <c r="AA475" s="6"/>
+      <c r="AD475" s="22"/>
     </row>
     <row r="476" spans="26:30">
-      <c r="Z476" s="7"/>
-[...1 lines deleted...]
-      <c r="AD476" s="23"/>
+      <c r="Z476" s="6"/>
+      <c r="AA476" s="6"/>
+      <c r="AD476" s="22"/>
     </row>
     <row r="477" spans="26:30">
-      <c r="Z477" s="7"/>
-[...1 lines deleted...]
-      <c r="AD477" s="23"/>
+      <c r="Z477" s="6"/>
+      <c r="AA477" s="6"/>
+      <c r="AD477" s="22"/>
     </row>
     <row r="478" spans="26:30">
-      <c r="Z478" s="7"/>
-[...1 lines deleted...]
-      <c r="AD478" s="23"/>
+      <c r="Z478" s="6"/>
+      <c r="AA478" s="6"/>
+      <c r="AD478" s="22"/>
     </row>
     <row r="479" spans="26:30">
-      <c r="Z479" s="7"/>
-[...1 lines deleted...]
-      <c r="AD479" s="23"/>
+      <c r="Z479" s="6"/>
+      <c r="AA479" s="6"/>
+      <c r="AD479" s="22"/>
     </row>
     <row r="480" spans="26:30">
-      <c r="Z480" s="7"/>
-[...1 lines deleted...]
-      <c r="AD480" s="23"/>
+      <c r="Z480" s="6"/>
+      <c r="AA480" s="6"/>
+      <c r="AD480" s="22"/>
     </row>
     <row r="481" spans="26:30">
-      <c r="Z481" s="7"/>
-[...1 lines deleted...]
-      <c r="AD481" s="23"/>
+      <c r="Z481" s="6"/>
+      <c r="AA481" s="6"/>
+      <c r="AD481" s="22"/>
     </row>
     <row r="482" spans="26:30">
-      <c r="Z482" s="7"/>
-[...1 lines deleted...]
-      <c r="AD482" s="23"/>
+      <c r="Z482" s="6"/>
+      <c r="AA482" s="6"/>
+      <c r="AD482" s="22"/>
     </row>
     <row r="483" spans="26:30">
-      <c r="Z483" s="7"/>
-[...1 lines deleted...]
-      <c r="AD483" s="23"/>
+      <c r="Z483" s="6"/>
+      <c r="AA483" s="6"/>
+      <c r="AD483" s="22"/>
     </row>
     <row r="484" spans="26:30">
-      <c r="Z484" s="7"/>
-[...1 lines deleted...]
-      <c r="AD484" s="23"/>
+      <c r="Z484" s="6"/>
+      <c r="AA484" s="6"/>
+      <c r="AD484" s="22"/>
     </row>
     <row r="485" spans="26:30">
-      <c r="Z485" s="7"/>
-[...1 lines deleted...]
-      <c r="AD485" s="23"/>
+      <c r="Z485" s="6"/>
+      <c r="AA485" s="6"/>
+      <c r="AD485" s="22"/>
     </row>
     <row r="486" spans="26:30">
-      <c r="Z486" s="7"/>
-[...1 lines deleted...]
-      <c r="AD486" s="23"/>
+      <c r="Z486" s="6"/>
+      <c r="AA486" s="6"/>
+      <c r="AD486" s="22"/>
     </row>
     <row r="487" spans="26:30">
-      <c r="Z487" s="7"/>
-[...1 lines deleted...]
-      <c r="AD487" s="23"/>
+      <c r="Z487" s="6"/>
+      <c r="AA487" s="6"/>
+      <c r="AD487" s="22"/>
     </row>
     <row r="488" spans="26:30">
-      <c r="Z488" s="7"/>
-[...1 lines deleted...]
-      <c r="AD488" s="23"/>
+      <c r="Z488" s="6"/>
+      <c r="AA488" s="6"/>
+      <c r="AD488" s="22"/>
     </row>
     <row r="489" spans="26:30">
-      <c r="Z489" s="7"/>
-[...1 lines deleted...]
-      <c r="AD489" s="23"/>
+      <c r="Z489" s="6"/>
+      <c r="AA489" s="6"/>
+      <c r="AD489" s="22"/>
     </row>
     <row r="490" spans="26:30">
-      <c r="Z490" s="7"/>
-[...1 lines deleted...]
-      <c r="AD490" s="23"/>
+      <c r="Z490" s="6"/>
+      <c r="AA490" s="6"/>
+      <c r="AD490" s="22"/>
     </row>
     <row r="491" spans="26:30">
-      <c r="Z491" s="7"/>
-[...1 lines deleted...]
-      <c r="AD491" s="23"/>
+      <c r="Z491" s="6"/>
+      <c r="AA491" s="6"/>
+      <c r="AD491" s="22"/>
     </row>
     <row r="492" spans="26:30">
-      <c r="Z492" s="7"/>
-[...1 lines deleted...]
-      <c r="AD492" s="23"/>
+      <c r="Z492" s="6"/>
+      <c r="AA492" s="6"/>
+      <c r="AD492" s="22"/>
     </row>
     <row r="493" spans="26:30">
-      <c r="Z493" s="7"/>
-[...1 lines deleted...]
-      <c r="AD493" s="23"/>
+      <c r="Z493" s="6"/>
+      <c r="AA493" s="6"/>
+      <c r="AD493" s="22"/>
     </row>
     <row r="494" spans="26:30">
-      <c r="Z494" s="7"/>
-[...1 lines deleted...]
-      <c r="AD494" s="23"/>
+      <c r="Z494" s="6"/>
+      <c r="AA494" s="6"/>
+      <c r="AD494" s="22"/>
     </row>
     <row r="495" spans="26:30">
-      <c r="Z495" s="7"/>
-[...1 lines deleted...]
-      <c r="AD495" s="23"/>
+      <c r="Z495" s="6"/>
+      <c r="AA495" s="6"/>
+      <c r="AD495" s="22"/>
     </row>
     <row r="496" spans="26:30">
-      <c r="Z496" s="7"/>
-[...1 lines deleted...]
-      <c r="AD496" s="23"/>
+      <c r="Z496" s="6"/>
+      <c r="AA496" s="6"/>
+      <c r="AD496" s="22"/>
     </row>
     <row r="497" spans="26:30">
-      <c r="Z497" s="7"/>
-[...1 lines deleted...]
-      <c r="AD497" s="23"/>
+      <c r="Z497" s="6"/>
+      <c r="AA497" s="6"/>
+      <c r="AD497" s="22"/>
     </row>
     <row r="498" spans="26:30">
-      <c r="Z498" s="7"/>
-[...1 lines deleted...]
-      <c r="AD498" s="23"/>
+      <c r="Z498" s="6"/>
+      <c r="AA498" s="6"/>
+      <c r="AD498" s="22"/>
     </row>
     <row r="499" spans="26:30">
-      <c r="Z499" s="7"/>
-[...1 lines deleted...]
-      <c r="AD499" s="23"/>
+      <c r="Z499" s="6"/>
+      <c r="AA499" s="6"/>
+      <c r="AD499" s="22"/>
     </row>
     <row r="500" spans="26:30">
-      <c r="Z500" s="7"/>
-[...1 lines deleted...]
-      <c r="AD500" s="23"/>
+      <c r="Z500" s="6"/>
+      <c r="AA500" s="6"/>
+      <c r="AD500" s="22"/>
     </row>
     <row r="501" spans="26:30">
-      <c r="Z501" s="7"/>
-[...1 lines deleted...]
-      <c r="AD501" s="23"/>
+      <c r="Z501" s="6"/>
+      <c r="AA501" s="6"/>
+      <c r="AD501" s="22"/>
     </row>
     <row r="502" spans="26:30">
-      <c r="Z502" s="7"/>
-[...1 lines deleted...]
-      <c r="AD502" s="23"/>
+      <c r="Z502" s="6"/>
+      <c r="AA502" s="6"/>
+      <c r="AD502" s="22"/>
     </row>
     <row r="503" spans="26:30">
-      <c r="Z503" s="7"/>
-[...1 lines deleted...]
-      <c r="AD503" s="23"/>
+      <c r="Z503" s="6"/>
+      <c r="AA503" s="6"/>
+      <c r="AD503" s="22"/>
     </row>
     <row r="504" spans="26:30">
-      <c r="Z504" s="7"/>
-[...1 lines deleted...]
-      <c r="AD504" s="23"/>
+      <c r="Z504" s="6"/>
+      <c r="AA504" s="6"/>
+      <c r="AD504" s="22"/>
     </row>
     <row r="505" spans="26:30">
-      <c r="Z505" s="7"/>
-[...1 lines deleted...]
-      <c r="AD505" s="23"/>
+      <c r="Z505" s="6"/>
+      <c r="AA505" s="6"/>
+      <c r="AD505" s="22"/>
     </row>
     <row r="506" spans="26:30">
-      <c r="Z506" s="7"/>
-[...1 lines deleted...]
-      <c r="AD506" s="23"/>
+      <c r="Z506" s="6"/>
+      <c r="AA506" s="6"/>
+      <c r="AD506" s="22"/>
     </row>
     <row r="507" spans="26:30">
-      <c r="Z507" s="7"/>
-[...1 lines deleted...]
-      <c r="AD507" s="23"/>
+      <c r="Z507" s="6"/>
+      <c r="AA507" s="6"/>
+      <c r="AD507" s="22"/>
     </row>
     <row r="508" spans="26:30">
-      <c r="Z508" s="7"/>
-[...1 lines deleted...]
-      <c r="AD508" s="23"/>
+      <c r="Z508" s="6"/>
+      <c r="AA508" s="6"/>
+      <c r="AD508" s="22"/>
     </row>
     <row r="509" spans="26:30">
-      <c r="Z509" s="7"/>
-[...1 lines deleted...]
-      <c r="AD509" s="23"/>
+      <c r="Z509" s="6"/>
+      <c r="AA509" s="6"/>
+      <c r="AD509" s="22"/>
     </row>
     <row r="510" spans="26:30">
-      <c r="Z510" s="7"/>
-[...1 lines deleted...]
-      <c r="AD510" s="23"/>
+      <c r="Z510" s="6"/>
+      <c r="AA510" s="6"/>
+      <c r="AD510" s="22"/>
     </row>
     <row r="511" spans="26:30">
-      <c r="Z511" s="7"/>
-[...1 lines deleted...]
-      <c r="AD511" s="23"/>
+      <c r="Z511" s="6"/>
+      <c r="AA511" s="6"/>
+      <c r="AD511" s="22"/>
     </row>
     <row r="512" spans="26:30">
-      <c r="Z512" s="7"/>
-[...1 lines deleted...]
-      <c r="AD512" s="23"/>
+      <c r="Z512" s="6"/>
+      <c r="AA512" s="6"/>
+      <c r="AD512" s="22"/>
     </row>
     <row r="513" spans="26:30">
-      <c r="Z513" s="7"/>
-[...1 lines deleted...]
-      <c r="AD513" s="23"/>
+      <c r="Z513" s="6"/>
+      <c r="AA513" s="6"/>
+      <c r="AD513" s="22"/>
     </row>
     <row r="514" spans="26:30">
-      <c r="Z514" s="7"/>
-[...1 lines deleted...]
-      <c r="AD514" s="23"/>
+      <c r="Z514" s="6"/>
+      <c r="AA514" s="6"/>
+      <c r="AD514" s="22"/>
     </row>
     <row r="515" spans="26:30">
-      <c r="Z515" s="7"/>
-[...1 lines deleted...]
-      <c r="AD515" s="23"/>
+      <c r="Z515" s="6"/>
+      <c r="AA515" s="6"/>
+      <c r="AD515" s="22"/>
     </row>
     <row r="516" spans="26:30">
-      <c r="Z516" s="7"/>
-[...1 lines deleted...]
-      <c r="AD516" s="23"/>
+      <c r="Z516" s="6"/>
+      <c r="AA516" s="6"/>
+      <c r="AD516" s="22"/>
     </row>
     <row r="517" spans="26:30">
-      <c r="Z517" s="7"/>
-[...1 lines deleted...]
-      <c r="AD517" s="23"/>
+      <c r="Z517" s="6"/>
+      <c r="AA517" s="6"/>
+      <c r="AD517" s="22"/>
     </row>
     <row r="518" spans="26:30">
-      <c r="Z518" s="7"/>
-[...1 lines deleted...]
-      <c r="AD518" s="23"/>
+      <c r="Z518" s="6"/>
+      <c r="AA518" s="6"/>
+      <c r="AD518" s="22"/>
     </row>
     <row r="519" spans="26:30">
-      <c r="Z519" s="7"/>
-[...1 lines deleted...]
-      <c r="AD519" s="23"/>
+      <c r="Z519" s="6"/>
+      <c r="AA519" s="6"/>
+      <c r="AD519" s="22"/>
     </row>
     <row r="520" spans="26:30">
-      <c r="Z520" s="7"/>
-[...1 lines deleted...]
-      <c r="AD520" s="23"/>
+      <c r="Z520" s="6"/>
+      <c r="AA520" s="6"/>
+      <c r="AD520" s="22"/>
     </row>
     <row r="521" spans="26:30">
-      <c r="Z521" s="7"/>
-[...1 lines deleted...]
-      <c r="AD521" s="23"/>
+      <c r="Z521" s="6"/>
+      <c r="AA521" s="6"/>
+      <c r="AD521" s="22"/>
     </row>
     <row r="522" spans="26:30">
-      <c r="Z522" s="7"/>
-[...1 lines deleted...]
-      <c r="AD522" s="23"/>
+      <c r="Z522" s="6"/>
+      <c r="AA522" s="6"/>
+      <c r="AD522" s="22"/>
     </row>
     <row r="523" spans="26:30">
-      <c r="Z523" s="7"/>
-[...1 lines deleted...]
-      <c r="AD523" s="23"/>
+      <c r="Z523" s="6"/>
+      <c r="AA523" s="6"/>
+      <c r="AD523" s="22"/>
     </row>
     <row r="524" spans="26:30">
-      <c r="Z524" s="7"/>
-[...1 lines deleted...]
-      <c r="AD524" s="23"/>
+      <c r="Z524" s="6"/>
+      <c r="AA524" s="6"/>
+      <c r="AD524" s="22"/>
     </row>
     <row r="525" spans="26:30">
-      <c r="Z525" s="7"/>
-[...1 lines deleted...]
-      <c r="AD525" s="23"/>
+      <c r="Z525" s="6"/>
+      <c r="AA525" s="6"/>
+      <c r="AD525" s="22"/>
     </row>
     <row r="526" spans="26:30">
-      <c r="Z526" s="7"/>
-[...1 lines deleted...]
-      <c r="AD526" s="23"/>
+      <c r="Z526" s="6"/>
+      <c r="AA526" s="6"/>
+      <c r="AD526" s="22"/>
     </row>
     <row r="527" spans="26:30">
-      <c r="Z527" s="7"/>
-[...1 lines deleted...]
-      <c r="AD527" s="23"/>
+      <c r="Z527" s="6"/>
+      <c r="AA527" s="6"/>
+      <c r="AD527" s="22"/>
     </row>
     <row r="528" spans="26:30">
-      <c r="Z528" s="7"/>
-[...1 lines deleted...]
-      <c r="AD528" s="23"/>
+      <c r="Z528" s="6"/>
+      <c r="AA528" s="6"/>
+      <c r="AD528" s="22"/>
     </row>
     <row r="529" spans="26:30">
-      <c r="Z529" s="7"/>
-[...1 lines deleted...]
-      <c r="AD529" s="23"/>
+      <c r="Z529" s="6"/>
+      <c r="AA529" s="6"/>
+      <c r="AD529" s="22"/>
     </row>
     <row r="530" spans="26:30">
-      <c r="Z530" s="7"/>
-[...1 lines deleted...]
-      <c r="AD530" s="23"/>
+      <c r="Z530" s="6"/>
+      <c r="AA530" s="6"/>
+      <c r="AD530" s="22"/>
     </row>
     <row r="531" spans="26:30">
-      <c r="Z531" s="7"/>
-[...1 lines deleted...]
-      <c r="AD531" s="23"/>
+      <c r="Z531" s="6"/>
+      <c r="AA531" s="6"/>
+      <c r="AD531" s="22"/>
     </row>
     <row r="532" spans="26:30">
-      <c r="Z532" s="7"/>
-[...1 lines deleted...]
-      <c r="AD532" s="23"/>
+      <c r="Z532" s="6"/>
+      <c r="AA532" s="6"/>
+      <c r="AD532" s="22"/>
     </row>
     <row r="533" spans="26:30">
-      <c r="Z533" s="7"/>
-[...1 lines deleted...]
-      <c r="AD533" s="23"/>
+      <c r="Z533" s="6"/>
+      <c r="AA533" s="6"/>
+      <c r="AD533" s="22"/>
     </row>
     <row r="534" spans="26:30">
-      <c r="Z534" s="7"/>
-[...1 lines deleted...]
-      <c r="AD534" s="23"/>
+      <c r="Z534" s="6"/>
+      <c r="AA534" s="6"/>
+      <c r="AD534" s="22"/>
     </row>
     <row r="535" spans="26:30">
-      <c r="Z535" s="7"/>
-[...1 lines deleted...]
-      <c r="AD535" s="23"/>
+      <c r="Z535" s="6"/>
+      <c r="AA535" s="6"/>
+      <c r="AD535" s="22"/>
     </row>
     <row r="536" spans="26:30">
-      <c r="Z536" s="7"/>
-[...1 lines deleted...]
-      <c r="AD536" s="23"/>
+      <c r="Z536" s="6"/>
+      <c r="AA536" s="6"/>
+      <c r="AD536" s="22"/>
     </row>
     <row r="537" spans="26:30">
-      <c r="Z537" s="7"/>
-[...1 lines deleted...]
-      <c r="AD537" s="23"/>
+      <c r="Z537" s="6"/>
+      <c r="AA537" s="6"/>
+      <c r="AD537" s="22"/>
     </row>
     <row r="538" spans="26:30">
-      <c r="Z538" s="7"/>
-[...1 lines deleted...]
-      <c r="AD538" s="23"/>
+      <c r="Z538" s="6"/>
+      <c r="AA538" s="6"/>
+      <c r="AD538" s="22"/>
     </row>
     <row r="539" spans="26:30">
-      <c r="Z539" s="7"/>
-[...1 lines deleted...]
-      <c r="AD539" s="23"/>
+      <c r="Z539" s="6"/>
+      <c r="AA539" s="6"/>
+      <c r="AD539" s="22"/>
     </row>
     <row r="540" spans="26:30">
-      <c r="Z540" s="7"/>
-[...1 lines deleted...]
-      <c r="AD540" s="23"/>
+      <c r="Z540" s="6"/>
+      <c r="AA540" s="6"/>
+      <c r="AD540" s="22"/>
     </row>
     <row r="541" spans="26:30">
-      <c r="Z541" s="7"/>
-[...1 lines deleted...]
-      <c r="AD541" s="23"/>
+      <c r="Z541" s="6"/>
+      <c r="AA541" s="6"/>
+      <c r="AD541" s="22"/>
     </row>
     <row r="542" spans="26:30">
-      <c r="Z542" s="7"/>
-[...1 lines deleted...]
-      <c r="AD542" s="23"/>
+      <c r="Z542" s="6"/>
+      <c r="AA542" s="6"/>
+      <c r="AD542" s="22"/>
     </row>
     <row r="543" spans="26:30">
-      <c r="Z543" s="7"/>
-[...1 lines deleted...]
-      <c r="AD543" s="23"/>
+      <c r="Z543" s="6"/>
+      <c r="AA543" s="6"/>
+      <c r="AD543" s="22"/>
     </row>
     <row r="544" spans="26:30">
-      <c r="Z544" s="7"/>
-[...1 lines deleted...]
-      <c r="AD544" s="23"/>
+      <c r="Z544" s="6"/>
+      <c r="AA544" s="6"/>
+      <c r="AD544" s="22"/>
     </row>
     <row r="545" spans="26:30">
-      <c r="Z545" s="7"/>
-[...1 lines deleted...]
-      <c r="AD545" s="23"/>
+      <c r="Z545" s="6"/>
+      <c r="AA545" s="6"/>
+      <c r="AD545" s="22"/>
     </row>
     <row r="546" spans="26:30">
-      <c r="Z546" s="7"/>
-[...1 lines deleted...]
-      <c r="AD546" s="23"/>
+      <c r="Z546" s="6"/>
+      <c r="AA546" s="6"/>
+      <c r="AD546" s="22"/>
     </row>
     <row r="547" spans="26:30">
-      <c r="Z547" s="7"/>
-[...1 lines deleted...]
-      <c r="AD547" s="23"/>
+      <c r="Z547" s="6"/>
+      <c r="AA547" s="6"/>
+      <c r="AD547" s="22"/>
     </row>
     <row r="548" spans="26:30">
-      <c r="Z548" s="7"/>
-[...1 lines deleted...]
-      <c r="AD548" s="23"/>
+      <c r="Z548" s="6"/>
+      <c r="AA548" s="6"/>
+      <c r="AD548" s="22"/>
     </row>
     <row r="549" spans="26:30">
-      <c r="Z549" s="7"/>
-[...1 lines deleted...]
-      <c r="AD549" s="23"/>
+      <c r="Z549" s="6"/>
+      <c r="AA549" s="6"/>
+      <c r="AD549" s="22"/>
     </row>
     <row r="550" spans="26:30">
-      <c r="Z550" s="7"/>
-[...1 lines deleted...]
-      <c r="AD550" s="23"/>
+      <c r="Z550" s="6"/>
+      <c r="AA550" s="6"/>
+      <c r="AD550" s="22"/>
     </row>
     <row r="551" spans="26:30">
-      <c r="Z551" s="7"/>
-[...1 lines deleted...]
-      <c r="AD551" s="23"/>
+      <c r="Z551" s="6"/>
+      <c r="AA551" s="6"/>
+      <c r="AD551" s="22"/>
     </row>
     <row r="552" spans="26:30">
-      <c r="Z552" s="7"/>
-[...1 lines deleted...]
-      <c r="AD552" s="23"/>
+      <c r="Z552" s="6"/>
+      <c r="AA552" s="6"/>
+      <c r="AD552" s="22"/>
     </row>
     <row r="553" spans="26:30">
-      <c r="Z553" s="7"/>
-[...1 lines deleted...]
-      <c r="AD553" s="23"/>
+      <c r="Z553" s="6"/>
+      <c r="AA553" s="6"/>
+      <c r="AD553" s="22"/>
     </row>
     <row r="554" spans="26:30">
-      <c r="Z554" s="7"/>
-[...1 lines deleted...]
-      <c r="AD554" s="23"/>
+      <c r="Z554" s="6"/>
+      <c r="AA554" s="6"/>
+      <c r="AD554" s="22"/>
     </row>
     <row r="555" spans="26:30">
-      <c r="Z555" s="7"/>
-[...1 lines deleted...]
-      <c r="AD555" s="23"/>
+      <c r="Z555" s="6"/>
+      <c r="AA555" s="6"/>
+      <c r="AD555" s="22"/>
     </row>
     <row r="556" spans="26:30">
-      <c r="Z556" s="7"/>
-[...1 lines deleted...]
-      <c r="AD556" s="23"/>
+      <c r="Z556" s="6"/>
+      <c r="AA556" s="6"/>
+      <c r="AD556" s="22"/>
     </row>
     <row r="557" spans="26:30">
-      <c r="Z557" s="7"/>
-[...1 lines deleted...]
-      <c r="AD557" s="23"/>
+      <c r="Z557" s="6"/>
+      <c r="AA557" s="6"/>
+      <c r="AD557" s="22"/>
     </row>
     <row r="558" spans="26:30">
-      <c r="Z558" s="7"/>
-      <c r="AA558" s="7"/>
+      <c r="Z558" s="6"/>
+      <c r="AA558" s="6"/>
     </row>
     <row r="559" spans="26:30">
-      <c r="Z559" s="7"/>
-      <c r="AA559" s="7"/>
+      <c r="Z559" s="6"/>
+      <c r="AA559" s="6"/>
     </row>
     <row r="560" spans="26:30">
-      <c r="Z560" s="7"/>
-      <c r="AA560" s="7"/>
+      <c r="Z560" s="6"/>
+      <c r="AA560" s="6"/>
     </row>
     <row r="561" spans="26:27">
-      <c r="Z561" s="7"/>
-      <c r="AA561" s="7"/>
+      <c r="Z561" s="6"/>
+      <c r="AA561" s="6"/>
     </row>
     <row r="562" spans="26:27">
-      <c r="Z562" s="7"/>
-      <c r="AA562" s="7"/>
+      <c r="Z562" s="6"/>
+      <c r="AA562" s="6"/>
     </row>
     <row r="563" spans="26:27">
-      <c r="Z563" s="7"/>
-      <c r="AA563" s="7"/>
+      <c r="Z563" s="6"/>
+      <c r="AA563" s="6"/>
     </row>
     <row r="564" spans="26:27">
-      <c r="Z564" s="7"/>
-      <c r="AA564" s="7"/>
+      <c r="Z564" s="6"/>
+      <c r="AA564" s="6"/>
     </row>
     <row r="565" spans="26:27">
-      <c r="Z565" s="7"/>
-      <c r="AA565" s="7"/>
+      <c r="Z565" s="6"/>
+      <c r="AA565" s="6"/>
     </row>
     <row r="566" spans="26:27">
-      <c r="Z566" s="7"/>
-      <c r="AA566" s="7"/>
+      <c r="Z566" s="6"/>
+      <c r="AA566" s="6"/>
     </row>
     <row r="567" spans="26:27">
-      <c r="Z567" s="7"/>
-      <c r="AA567" s="7"/>
+      <c r="Z567" s="6"/>
+      <c r="AA567" s="6"/>
     </row>
     <row r="568" spans="26:27">
-      <c r="Z568" s="7"/>
-      <c r="AA568" s="7"/>
+      <c r="Z568" s="6"/>
+      <c r="AA568" s="6"/>
     </row>
     <row r="569" spans="26:27">
-      <c r="Z569" s="7"/>
-      <c r="AA569" s="7"/>
+      <c r="Z569" s="6"/>
+      <c r="AA569" s="6"/>
     </row>
     <row r="570" spans="26:27">
-      <c r="Z570" s="7"/>
-      <c r="AA570" s="7"/>
+      <c r="Z570" s="6"/>
+      <c r="AA570" s="6"/>
     </row>
     <row r="571" spans="26:27">
-      <c r="Z571" s="7"/>
-      <c r="AA571" s="7"/>
+      <c r="Z571" s="6"/>
+      <c r="AA571" s="6"/>
     </row>
     <row r="572" spans="26:27">
-      <c r="Z572" s="7"/>
-      <c r="AA572" s="7"/>
+      <c r="Z572" s="6"/>
+      <c r="AA572" s="6"/>
     </row>
     <row r="573" spans="26:27">
-      <c r="Z573" s="7"/>
-      <c r="AA573" s="7"/>
+      <c r="Z573" s="6"/>
+      <c r="AA573" s="6"/>
     </row>
     <row r="574" spans="26:27">
-      <c r="Z574" s="7"/>
-      <c r="AA574" s="7"/>
+      <c r="Z574" s="6"/>
+      <c r="AA574" s="6"/>
     </row>
     <row r="575" spans="26:27">
-      <c r="Z575" s="7"/>
-      <c r="AA575" s="7"/>
+      <c r="Z575" s="6"/>
+      <c r="AA575" s="6"/>
     </row>
     <row r="576" spans="26:27">
-      <c r="Z576" s="7"/>
-      <c r="AA576" s="7"/>
+      <c r="Z576" s="6"/>
+      <c r="AA576" s="6"/>
     </row>
     <row r="577" spans="26:27">
-      <c r="Z577" s="7"/>
-      <c r="AA577" s="7"/>
+      <c r="Z577" s="6"/>
+      <c r="AA577" s="6"/>
     </row>
     <row r="578" spans="26:27">
-      <c r="Z578" s="27"/>
-      <c r="AA578" s="27"/>
+      <c r="Z578" s="25"/>
+      <c r="AA578" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AJ4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD53"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AH26" sqref="AH26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25" style="19" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="30" max="16384" width="9.109375" style="19"/>
+    <col min="1" max="1" width="25" style="18" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="18" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="18" customWidth="1"/>
+    <col min="4" max="4" width="4.85546875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="18" customWidth="1"/>
+    <col min="6" max="8" width="4.85546875" style="18" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="18" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="18" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="18" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="18" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="18" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="18" customWidth="1"/>
+    <col min="16" max="16" width="4.85546875" style="18" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="5.28515625" style="18" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="18" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="18" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="18" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="18" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="18" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="18" customWidth="1"/>
+    <col min="26" max="26" width="7.42578125" style="18" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" style="18" customWidth="1"/>
+    <col min="28" max="28" width="9.7109375" style="18" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="18" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="42"/>
-[...22 lines deleted...]
-      <c r="Y1" s="42"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="20"/>
-[...20 lines deleted...]
-      <c r="AK3" s="16" t="s">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+    </row>
+    <row r="3" spans="1:37" s="3" customFormat="1">
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="Y3" s="15"/>
+      <c r="AK3" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="40"/>
-      <c r="B4" s="38">
+      <c r="A4" s="47"/>
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="41"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="18" t="s">
+      <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="17" t="s">
+      <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="17" t="s">
+      <c r="J5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="17" t="s">
+      <c r="K5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="17" t="s">
+      <c r="L5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="17" t="s">
+      <c r="M5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="18" t="s">
+      <c r="N5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="18" t="s">
+      <c r="O5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="18" t="s">
+      <c r="P5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="17" t="s">
+      <c r="R5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="17" t="s">
+      <c r="S5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="T5" s="18" t="s">
+      <c r="T5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="17" t="s">
+      <c r="U5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="17" t="s">
+      <c r="V5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="17" t="s">
+      <c r="W5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="17" t="s">
+      <c r="X5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="17" t="s">
+      <c r="Y5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="18" t="s">
+      <c r="Z5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="18" t="s">
+      <c r="AA5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="18" t="s">
+      <c r="AB5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="17" t="s">
+      <c r="AC5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="17" t="s">
+      <c r="AD5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="17" t="s">
+      <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="AF5" s="18" t="s">
+      <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AG5" s="17" t="s">
+      <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="17" t="s">
+      <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="17" t="s">
+      <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="17" t="s">
+      <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="17" t="s">
+      <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="43"/>
-[...22 lines deleted...]
-      <c r="Y6" s="43"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="7">
         <v>1738</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="7">
         <v>1577</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="7">
         <v>1520</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="7">
         <v>2024</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <v>1466</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="7">
         <v>1519</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="7">
         <v>1716</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="7">
         <v>1647</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="7">
         <v>2352</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K7" s="7">
         <v>2471</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="7">
         <v>2198</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M7" s="7">
         <v>1643</v>
       </c>
-      <c r="N7" s="8">
+      <c r="N7" s="7">
         <v>1957</v>
       </c>
-      <c r="O7" s="8">
+      <c r="O7" s="7">
         <v>1946</v>
       </c>
-      <c r="P7" s="8">
+      <c r="P7" s="7">
         <v>1577</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="Q7" s="7">
         <v>1780</v>
       </c>
-      <c r="R7" s="8">
+      <c r="R7" s="7">
         <v>1670</v>
       </c>
-      <c r="S7" s="8">
+      <c r="S7" s="7">
         <v>1752</v>
       </c>
-      <c r="T7" s="8">
+      <c r="T7" s="7">
         <v>2086</v>
       </c>
-      <c r="U7" s="8">
+      <c r="U7" s="7">
         <v>2356</v>
       </c>
-      <c r="V7" s="8">
+      <c r="V7" s="7">
         <v>2204</v>
       </c>
-      <c r="W7" s="8">
+      <c r="W7" s="7">
         <v>1983</v>
       </c>
-      <c r="X7" s="8">
+      <c r="X7" s="7">
         <v>1703</v>
       </c>
-      <c r="Y7" s="8">
+      <c r="Y7" s="7">
         <v>1512</v>
       </c>
       <c r="Z7" s="1">
         <v>2084</v>
       </c>
       <c r="AA7" s="1">
         <v>2415</v>
       </c>
-      <c r="AB7" s="35">
+      <c r="AB7" s="31">
         <v>2485</v>
       </c>
       <c r="AC7" s="1">
         <v>2246</v>
       </c>
       <c r="AD7" s="1">
         <v>1740</v>
       </c>
+      <c r="AE7" s="1">
+        <v>2371</v>
+      </c>
+      <c r="AF7" s="35"/>
+      <c r="AG7" s="35"/>
+      <c r="AH7" s="35"/>
+      <c r="AI7" s="35"/>
+      <c r="AJ7" s="35"/>
+      <c r="AK7" s="35"/>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="22" t="s">
+      <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="7">
         <v>598</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="7">
         <v>594</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="7">
         <v>518</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="7">
         <v>595</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="7">
         <v>470</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="7">
         <v>480</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="7">
         <v>666</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="7">
         <v>613</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="7">
         <v>808</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="7">
         <v>911</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="7">
         <v>833</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="7">
         <v>615</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="7">
         <v>725</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O8" s="7">
         <v>704</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="7">
         <v>639</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="7">
         <v>640</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="7">
         <v>654</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S8" s="7">
         <v>641</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T8" s="7">
         <v>782</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U8" s="7">
         <v>874</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V8" s="7">
         <v>860</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W8" s="7">
         <v>749</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X8" s="7">
         <v>638</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y8" s="7">
         <v>541</v>
       </c>
       <c r="Z8" s="1">
         <v>719</v>
       </c>
       <c r="AA8" s="1">
         <v>749</v>
       </c>
-      <c r="AB8" s="35">
+      <c r="AB8" s="31">
         <v>899</v>
       </c>
       <c r="AC8" s="1">
         <v>697</v>
       </c>
       <c r="AD8" s="1">
         <v>529</v>
       </c>
+      <c r="AE8" s="1">
+        <v>771</v>
+      </c>
+      <c r="AF8" s="35"/>
+      <c r="AG8" s="35"/>
+      <c r="AH8" s="35"/>
+      <c r="AI8" s="35"/>
+      <c r="AJ8" s="35"/>
+      <c r="AK8" s="35"/>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="22" t="s">
+      <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="7">
         <v>97</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="7">
         <v>68</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="7">
         <v>89</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="7">
         <v>99</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="7">
         <v>86</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="7">
         <v>80</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="7">
         <v>99</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="7">
         <v>93</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="7">
         <v>136</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="7">
         <v>138</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="7">
         <v>108</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="7">
         <v>54</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="7">
         <v>96</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="7">
         <v>129</v>
       </c>
-      <c r="P9" s="8">
+      <c r="P9" s="7">
         <v>86</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="7">
         <v>117</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="7">
         <v>96</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="7">
         <v>129</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="7">
         <v>117</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="7">
         <v>117</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V9" s="7">
         <v>109</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="7">
         <v>114</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X9" s="7">
         <v>96</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="7">
         <v>58</v>
       </c>
       <c r="Z9" s="1">
         <v>114</v>
       </c>
       <c r="AA9" s="1">
         <v>138</v>
       </c>
-      <c r="AB9" s="35">
+      <c r="AB9" s="31">
         <v>156</v>
       </c>
       <c r="AC9" s="1">
         <v>200</v>
       </c>
       <c r="AD9" s="1">
         <v>145</v>
       </c>
+      <c r="AE9" s="1">
+        <v>137</v>
+      </c>
+      <c r="AF9" s="35"/>
+      <c r="AG9" s="35"/>
+      <c r="AH9" s="35"/>
+      <c r="AI9" s="35"/>
+      <c r="AJ9" s="35"/>
+      <c r="AK9" s="35"/>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="7">
         <v>55</v>
       </c>
-      <c r="C10" s="8">
+      <c r="C10" s="7">
         <v>41</v>
       </c>
-      <c r="D10" s="8">
+      <c r="D10" s="7">
         <v>45</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="7">
         <v>56</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="7">
         <v>52</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G10" s="7">
         <v>40</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H10" s="7">
         <v>46</v>
       </c>
-      <c r="I10" s="8">
+      <c r="I10" s="7">
         <v>38</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J10" s="7">
         <v>80</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="7">
         <v>64</v>
       </c>
-      <c r="L10" s="8">
+      <c r="L10" s="7">
         <v>56</v>
       </c>
-      <c r="M10" s="8">
+      <c r="M10" s="7">
         <v>36</v>
       </c>
-      <c r="N10" s="8">
+      <c r="N10" s="7">
         <v>58</v>
       </c>
-      <c r="O10" s="8">
+      <c r="O10" s="7">
         <v>81</v>
       </c>
-      <c r="P10" s="8">
+      <c r="P10" s="7">
         <v>31</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="7">
         <v>41</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="7">
         <v>29</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="7">
         <v>59</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="7">
         <v>68</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="7">
         <v>40</v>
       </c>
-      <c r="V10" s="8">
+      <c r="V10" s="7">
         <v>93</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="7">
         <v>52</v>
       </c>
-      <c r="X10" s="8">
+      <c r="X10" s="7">
         <v>66</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="7">
         <v>36</v>
       </c>
       <c r="Z10" s="1">
         <v>62</v>
       </c>
       <c r="AA10" s="1">
         <v>47</v>
       </c>
-      <c r="AB10" s="35">
+      <c r="AB10" s="31">
         <v>49</v>
       </c>
       <c r="AC10" s="1">
         <v>56</v>
       </c>
       <c r="AD10" s="1">
         <v>63</v>
       </c>
+      <c r="AE10" s="1">
+        <v>57</v>
+      </c>
+      <c r="AF10" s="35"/>
+      <c r="AG10" s="35"/>
+      <c r="AH10" s="35"/>
+      <c r="AI10" s="35"/>
+      <c r="AJ10" s="35"/>
+      <c r="AK10" s="35"/>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="22" t="s">
+      <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="7">
         <v>88</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="7">
         <v>97</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="7">
         <v>62</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="7">
         <v>74</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="7">
         <v>88</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="7">
         <v>93</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="7">
         <v>70</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I11" s="7">
         <v>55</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="7">
         <v>155</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K11" s="7">
         <v>117</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="7">
         <v>110</v>
       </c>
-      <c r="M11" s="8">
+      <c r="M11" s="7">
         <v>83</v>
       </c>
-      <c r="N11" s="8">
+      <c r="N11" s="7">
         <v>97</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="7">
         <v>78</v>
       </c>
-      <c r="P11" s="8">
+      <c r="P11" s="7">
         <v>71</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="7">
         <v>95</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="7">
         <v>56</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="7">
         <v>82</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="7">
         <v>124</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="7">
         <v>117</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V11" s="7">
         <v>108</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="7">
         <v>105</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X11" s="7">
         <v>80</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="7">
         <v>62</v>
       </c>
       <c r="Z11" s="1">
         <v>137</v>
       </c>
       <c r="AA11" s="1">
         <v>130</v>
       </c>
-      <c r="AB11" s="35">
+      <c r="AB11" s="31">
         <v>131</v>
       </c>
       <c r="AC11" s="1">
         <v>86</v>
       </c>
       <c r="AD11" s="1">
         <v>105</v>
       </c>
+      <c r="AE11" s="1">
+        <v>157</v>
+      </c>
+      <c r="AF11" s="35"/>
+      <c r="AG11" s="35"/>
+      <c r="AH11" s="35"/>
+      <c r="AI11" s="35"/>
+      <c r="AJ11" s="35"/>
+      <c r="AK11" s="35"/>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="22" t="s">
+      <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="7">
         <v>71</v>
       </c>
-      <c r="C12" s="8">
+      <c r="C12" s="7">
         <v>53</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="7">
         <v>58</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="7">
         <v>58</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="7">
         <v>47</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G12" s="7">
         <v>59</v>
       </c>
-      <c r="H12" s="8">
+      <c r="H12" s="7">
         <v>52</v>
       </c>
-      <c r="I12" s="8">
+      <c r="I12" s="7">
         <v>65</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="7">
         <v>132</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="7">
         <v>93</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="7">
         <v>112</v>
       </c>
-      <c r="M12" s="8">
+      <c r="M12" s="7">
         <v>50</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="7">
         <v>69</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="7">
         <v>56</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="7">
         <v>48</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="7">
         <v>88</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="7">
         <v>42</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="7">
         <v>58</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="7">
         <v>81</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U12" s="7">
         <v>84</v>
       </c>
-      <c r="V12" s="8">
+      <c r="V12" s="7">
         <v>109</v>
       </c>
-      <c r="W12" s="8">
+      <c r="W12" s="7">
         <v>86</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X12" s="7">
         <v>51</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y12" s="7">
         <v>79</v>
       </c>
       <c r="Z12" s="1">
         <v>59</v>
       </c>
       <c r="AA12" s="1">
         <v>92</v>
       </c>
-      <c r="AB12" s="35">
+      <c r="AB12" s="31">
         <v>87</v>
       </c>
       <c r="AC12" s="1">
         <v>85</v>
       </c>
       <c r="AD12" s="1">
         <v>84</v>
       </c>
+      <c r="AE12" s="1">
+        <v>79</v>
+      </c>
+      <c r="AF12" s="35"/>
+      <c r="AG12" s="35"/>
+      <c r="AH12" s="35"/>
+      <c r="AI12" s="35"/>
+      <c r="AJ12" s="35"/>
+      <c r="AK12" s="35"/>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="22" t="s">
+      <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="7">
         <v>92</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="7">
         <v>39</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="7">
         <v>65</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="7">
         <v>79</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="7">
         <v>53</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G13" s="7">
         <v>71</v>
       </c>
-      <c r="H13" s="8">
+      <c r="H13" s="7">
         <v>71</v>
       </c>
-      <c r="I13" s="8">
+      <c r="I13" s="7">
         <v>43</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J13" s="7">
         <v>74</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K13" s="7">
         <v>77</v>
       </c>
-      <c r="L13" s="8">
+      <c r="L13" s="7">
         <v>77</v>
       </c>
-      <c r="M13" s="8">
+      <c r="M13" s="7">
         <v>59</v>
       </c>
-      <c r="N13" s="8">
+      <c r="N13" s="7">
         <v>47</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="7">
         <v>103</v>
       </c>
-      <c r="P13" s="8">
+      <c r="P13" s="7">
         <v>56</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="7">
         <v>66</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="7">
         <v>63</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="7">
         <v>56</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="7">
         <v>88</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="7">
         <v>93</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V13" s="7">
         <v>55</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="7">
         <v>72</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X13" s="7">
         <v>56</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="7">
         <v>72</v>
       </c>
       <c r="Z13" s="1">
         <v>65</v>
       </c>
       <c r="AA13" s="1">
         <v>71</v>
       </c>
-      <c r="AB13" s="35">
+      <c r="AB13" s="31">
         <v>94</v>
       </c>
       <c r="AC13" s="1">
         <v>69</v>
       </c>
       <c r="AD13" s="1">
         <v>47</v>
       </c>
+      <c r="AE13" s="1">
+        <v>83</v>
+      </c>
+      <c r="AF13" s="35"/>
+      <c r="AG13" s="35"/>
+      <c r="AH13" s="35"/>
+      <c r="AI13" s="35"/>
+      <c r="AJ13" s="35"/>
+      <c r="AK13" s="35"/>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="22" t="s">
+      <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="7">
         <v>249</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="7">
         <v>232</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="7">
         <v>182</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="7">
         <v>556</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="7">
         <v>229</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="7">
         <v>245</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="7">
         <v>207</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I14" s="7">
         <v>234</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="7">
         <v>290</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="7">
         <v>414</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="7">
         <v>285</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="7">
         <v>295</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="7">
         <v>300</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="7">
         <v>271</v>
       </c>
-      <c r="P14" s="8">
+      <c r="P14" s="7">
         <v>234</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="7">
         <v>204</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="7">
         <v>206</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="7">
         <v>213</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="7">
         <v>245</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U14" s="7">
         <v>285</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V14" s="7">
         <v>283</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W14" s="7">
         <v>249</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X14" s="7">
         <v>204</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y14" s="7">
         <v>187</v>
       </c>
       <c r="Z14" s="1">
         <v>273</v>
       </c>
       <c r="AA14" s="1">
         <v>311</v>
       </c>
-      <c r="AB14" s="35">
+      <c r="AB14" s="31">
         <v>283</v>
       </c>
       <c r="AC14" s="1">
         <v>260</v>
       </c>
       <c r="AD14" s="1">
         <v>236</v>
       </c>
+      <c r="AE14" s="1">
+        <v>334</v>
+      </c>
+      <c r="AF14" s="35"/>
+      <c r="AG14" s="35"/>
+      <c r="AH14" s="35"/>
+      <c r="AI14" s="35"/>
+      <c r="AJ14" s="35"/>
+      <c r="AK14" s="35"/>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="22" t="s">
+      <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="7">
         <v>58</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C15" s="7">
         <v>62</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D15" s="7">
         <v>69</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="7">
         <v>53</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="7">
         <v>48</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="7">
         <v>52</v>
       </c>
-      <c r="H15" s="8">
+      <c r="H15" s="7">
         <v>51</v>
       </c>
-      <c r="I15" s="8">
+      <c r="I15" s="7">
         <v>69</v>
       </c>
-      <c r="J15" s="8">
+      <c r="J15" s="7">
         <v>90</v>
       </c>
-      <c r="K15" s="8">
+      <c r="K15" s="7">
         <v>85</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="7">
         <v>63</v>
       </c>
-      <c r="M15" s="8">
+      <c r="M15" s="7">
         <v>40</v>
       </c>
-      <c r="N15" s="8">
+      <c r="N15" s="7">
         <v>75</v>
       </c>
-      <c r="O15" s="8">
+      <c r="O15" s="7">
         <v>81</v>
       </c>
-      <c r="P15" s="8">
+      <c r="P15" s="7">
         <v>42</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="7">
         <v>81</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="7">
         <v>73</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="7">
         <v>57</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="7">
         <v>78</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U15" s="7">
         <v>125</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V15" s="7">
         <v>58</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W15" s="7">
         <v>66</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X15" s="7">
         <v>66</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y15" s="7">
         <v>52</v>
       </c>
       <c r="Z15" s="1">
         <v>72</v>
       </c>
       <c r="AA15" s="1">
         <v>129</v>
       </c>
-      <c r="AB15" s="35">
+      <c r="AB15" s="31">
         <v>87</v>
       </c>
       <c r="AC15" s="1">
         <v>101</v>
       </c>
       <c r="AD15" s="1">
         <v>51</v>
       </c>
+      <c r="AE15" s="18">
+        <v>84</v>
+      </c>
+      <c r="AF15" s="35"/>
+      <c r="AG15" s="35"/>
+      <c r="AH15" s="35"/>
+      <c r="AI15" s="35"/>
+      <c r="AJ15" s="35"/>
+      <c r="AK15" s="35"/>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="7">
         <v>85</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="7">
         <v>50</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="7">
         <v>51</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="7">
         <v>49</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="7">
         <v>63</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="7">
         <v>65</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="7">
         <v>82</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="7">
         <v>81</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="7">
         <v>68</v>
       </c>
-      <c r="K16" s="8">
+      <c r="K16" s="7">
         <v>94</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L16" s="7">
         <v>82</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M16" s="7">
         <v>59</v>
       </c>
-      <c r="N16" s="8">
+      <c r="N16" s="7">
         <v>67</v>
       </c>
-      <c r="O16" s="8">
+      <c r="O16" s="7">
         <v>77</v>
       </c>
-      <c r="P16" s="8">
+      <c r="P16" s="7">
         <v>71</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="Q16" s="7">
         <v>67</v>
       </c>
-      <c r="R16" s="8">
+      <c r="R16" s="7">
         <v>48</v>
       </c>
-      <c r="S16" s="8">
+      <c r="S16" s="7">
         <v>66</v>
       </c>
-      <c r="T16" s="8">
+      <c r="T16" s="7">
         <v>97</v>
       </c>
-      <c r="U16" s="8">
+      <c r="U16" s="7">
         <v>108</v>
       </c>
-      <c r="V16" s="8">
+      <c r="V16" s="7">
         <v>73</v>
       </c>
-      <c r="W16" s="8">
+      <c r="W16" s="7">
         <v>59</v>
       </c>
-      <c r="X16" s="8">
+      <c r="X16" s="7">
         <v>66</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y16" s="7">
         <v>46</v>
       </c>
       <c r="Z16" s="1">
         <v>74</v>
       </c>
       <c r="AA16" s="1">
         <v>111</v>
       </c>
-      <c r="AB16" s="35">
+      <c r="AB16" s="31">
         <v>107</v>
       </c>
       <c r="AC16" s="1">
         <v>89</v>
       </c>
       <c r="AD16" s="1">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="AE16" s="18">
+        <v>89</v>
+      </c>
+      <c r="AF16" s="35"/>
+      <c r="AG16" s="35"/>
+      <c r="AH16" s="35"/>
+      <c r="AI16" s="35"/>
+      <c r="AJ16" s="35"/>
+      <c r="AK16" s="35"/>
+    </row>
+    <row r="17" spans="1:37">
+      <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="7">
         <v>49</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C17" s="7">
         <v>79</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="7">
         <v>56</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="7">
         <v>89</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F17" s="7">
         <v>49</v>
       </c>
-      <c r="G17" s="8">
+      <c r="G17" s="7">
         <v>65</v>
       </c>
-      <c r="H17" s="8">
+      <c r="H17" s="7">
         <v>95</v>
       </c>
-      <c r="I17" s="8">
+      <c r="I17" s="7">
         <v>76</v>
       </c>
-      <c r="J17" s="8">
+      <c r="J17" s="7">
         <v>97</v>
       </c>
-      <c r="K17" s="8">
+      <c r="K17" s="7">
         <v>88</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L17" s="7">
         <v>75</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M17" s="7">
         <v>58</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="7">
         <v>88</v>
       </c>
-      <c r="O17" s="8">
+      <c r="O17" s="7">
         <v>75</v>
       </c>
-      <c r="P17" s="8">
+      <c r="P17" s="7">
         <v>57</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="Q17" s="7">
         <v>63</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="7">
         <v>76</v>
       </c>
-      <c r="S17" s="8">
+      <c r="S17" s="7">
         <v>88</v>
       </c>
-      <c r="T17" s="8">
+      <c r="T17" s="7">
         <v>77</v>
       </c>
-      <c r="U17" s="8">
+      <c r="U17" s="7">
         <v>118</v>
       </c>
-      <c r="V17" s="8">
+      <c r="V17" s="7">
         <v>90</v>
       </c>
-      <c r="W17" s="8">
+      <c r="W17" s="7">
         <v>99</v>
       </c>
-      <c r="X17" s="8">
+      <c r="X17" s="7">
         <v>69</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="7">
         <v>85</v>
       </c>
       <c r="Z17" s="1">
         <v>146</v>
       </c>
       <c r="AA17" s="1">
         <v>174</v>
       </c>
-      <c r="AB17" s="35">
+      <c r="AB17" s="31">
         <v>135</v>
       </c>
       <c r="AC17" s="1">
         <v>135</v>
       </c>
       <c r="AD17" s="1">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="AE17" s="18">
+        <v>90</v>
+      </c>
+      <c r="AF17" s="35"/>
+      <c r="AG17" s="35"/>
+      <c r="AH17" s="35"/>
+      <c r="AI17" s="35"/>
+      <c r="AJ17" s="35"/>
+      <c r="AK17" s="35"/>
+    </row>
+    <row r="18" spans="1:37">
+      <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="7">
         <v>125</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="7">
         <v>106</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="7">
         <v>101</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="7">
         <v>111</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="7">
         <v>96</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="7">
         <v>111</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="7">
         <v>126</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="7">
         <v>118</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="7">
         <v>162</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="7">
         <v>177</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="7">
         <v>128</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="7">
         <v>108</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="7">
         <v>132</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="7">
         <v>115</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="7">
         <v>96</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q18" s="7">
         <v>101</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="7">
         <v>117</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="7">
         <v>98</v>
       </c>
-      <c r="T18" s="8">
+      <c r="T18" s="7">
         <v>135</v>
       </c>
-      <c r="U18" s="8">
+      <c r="U18" s="7">
         <v>152</v>
       </c>
-      <c r="V18" s="8">
+      <c r="V18" s="7">
         <v>143</v>
       </c>
-      <c r="W18" s="8">
+      <c r="W18" s="7">
         <v>124</v>
       </c>
-      <c r="X18" s="8">
+      <c r="X18" s="7">
         <v>133</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Y18" s="7">
         <v>96</v>
       </c>
       <c r="Z18" s="1">
         <v>126</v>
       </c>
       <c r="AA18" s="1">
         <v>179</v>
       </c>
-      <c r="AB18" s="35">
+      <c r="AB18" s="31">
         <v>171</v>
       </c>
       <c r="AC18" s="1">
         <v>156</v>
       </c>
       <c r="AD18" s="1">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="22" t="s">
+      <c r="AE18" s="18">
+        <v>214</v>
+      </c>
+      <c r="AF18" s="35"/>
+      <c r="AG18" s="35"/>
+      <c r="AH18" s="35"/>
+      <c r="AI18" s="35"/>
+      <c r="AJ18" s="35"/>
+      <c r="AK18" s="35"/>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="8">
+      <c r="B19" s="7">
         <v>33</v>
       </c>
-      <c r="C19" s="8">
+      <c r="C19" s="7">
         <v>25</v>
       </c>
-      <c r="D19" s="8">
+      <c r="D19" s="7">
         <v>52</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="7">
         <v>31</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F19" s="7">
         <v>41</v>
       </c>
-      <c r="G19" s="8">
+      <c r="G19" s="7">
         <v>33</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H19" s="7">
         <v>36</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="7">
         <v>29</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="7">
         <v>65</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K19" s="7">
         <v>46</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L19" s="7">
         <v>52</v>
       </c>
-      <c r="M19" s="8">
+      <c r="M19" s="7">
         <v>25</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N19" s="7">
         <v>58</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="7">
         <v>32</v>
       </c>
-      <c r="P19" s="8">
+      <c r="P19" s="7">
         <v>18</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="7">
         <v>24</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="7">
         <v>31</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S19" s="7">
         <v>29</v>
       </c>
-      <c r="T19" s="8">
+      <c r="T19" s="7">
         <v>40</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="7">
         <v>60</v>
       </c>
-      <c r="V19" s="8">
+      <c r="V19" s="7">
         <v>51</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="7">
         <v>28</v>
       </c>
-      <c r="X19" s="8">
+      <c r="X19" s="7">
         <v>35</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="7">
         <v>46</v>
       </c>
       <c r="Z19" s="1">
         <v>44</v>
       </c>
       <c r="AA19" s="1">
         <v>51</v>
       </c>
-      <c r="AB19" s="35">
+      <c r="AB19" s="31">
         <v>44</v>
       </c>
       <c r="AC19" s="1">
         <v>108</v>
       </c>
       <c r="AD19" s="1">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="22" t="s">
+      <c r="AE19" s="18">
+        <v>41</v>
+      </c>
+      <c r="AF19" s="35"/>
+      <c r="AG19" s="35"/>
+      <c r="AH19" s="35"/>
+      <c r="AI19" s="35"/>
+      <c r="AJ19" s="35"/>
+      <c r="AK19" s="35"/>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="8">
+      <c r="B20" s="7">
         <v>44</v>
       </c>
-      <c r="C20" s="8">
+      <c r="C20" s="7">
         <v>28</v>
       </c>
-      <c r="D20" s="8">
+      <c r="D20" s="7">
         <v>67</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E20" s="7">
         <v>45</v>
       </c>
-      <c r="F20" s="8">
+      <c r="F20" s="7">
         <v>60</v>
       </c>
-      <c r="G20" s="8">
+      <c r="G20" s="7">
         <v>51</v>
       </c>
-      <c r="H20" s="8">
+      <c r="H20" s="7">
         <v>42</v>
       </c>
-      <c r="I20" s="8">
+      <c r="I20" s="7">
         <v>17</v>
       </c>
-      <c r="J20" s="8">
+      <c r="J20" s="7">
         <v>92</v>
       </c>
-      <c r="K20" s="8">
+      <c r="K20" s="7">
         <v>36</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L20" s="7">
         <v>79</v>
       </c>
-      <c r="M20" s="8">
+      <c r="M20" s="7">
         <v>41</v>
       </c>
-      <c r="N20" s="8">
+      <c r="N20" s="7">
         <v>57</v>
       </c>
-      <c r="O20" s="8">
+      <c r="O20" s="7">
         <v>47</v>
       </c>
-      <c r="P20" s="8">
+      <c r="P20" s="7">
         <v>48</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="Q20" s="7">
         <v>61</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="7">
         <v>83</v>
       </c>
-      <c r="S20" s="8">
+      <c r="S20" s="7">
         <v>62</v>
       </c>
-      <c r="T20" s="8">
+      <c r="T20" s="7">
         <v>40</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U20" s="7">
         <v>57</v>
       </c>
-      <c r="V20" s="8">
+      <c r="V20" s="7">
         <v>40</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W20" s="7">
         <v>67</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X20" s="7">
         <v>37</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="7">
         <v>35</v>
       </c>
       <c r="Z20" s="1">
         <v>82</v>
       </c>
       <c r="AA20" s="1">
         <v>83</v>
       </c>
-      <c r="AB20" s="35">
+      <c r="AB20" s="31">
         <v>91</v>
       </c>
       <c r="AC20" s="1">
         <v>59</v>
       </c>
       <c r="AD20" s="1">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="AE20" s="18">
+        <v>96</v>
+      </c>
+      <c r="AF20" s="35"/>
+      <c r="AG20" s="35"/>
+      <c r="AH20" s="35"/>
+      <c r="AI20" s="35"/>
+      <c r="AJ20" s="35"/>
+      <c r="AK20" s="35"/>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="8">
+      <c r="B21" s="7">
         <v>94</v>
       </c>
-      <c r="C21" s="8">
+      <c r="C21" s="7">
         <v>103</v>
       </c>
-      <c r="D21" s="8">
+      <c r="D21" s="7">
         <v>105</v>
       </c>
-      <c r="E21" s="8">
+      <c r="E21" s="7">
         <v>129</v>
       </c>
-      <c r="F21" s="8">
+      <c r="F21" s="7">
         <v>84</v>
       </c>
-      <c r="G21" s="8">
+      <c r="G21" s="7">
         <v>74</v>
       </c>
-      <c r="H21" s="8">
+      <c r="H21" s="7">
         <v>73</v>
       </c>
-      <c r="I21" s="8">
+      <c r="I21" s="7">
         <v>116</v>
       </c>
-      <c r="J21" s="8">
+      <c r="J21" s="7">
         <v>103</v>
       </c>
-      <c r="K21" s="8">
+      <c r="K21" s="7">
         <v>131</v>
       </c>
-      <c r="L21" s="8">
+      <c r="L21" s="7">
         <v>138</v>
       </c>
-      <c r="M21" s="8">
+      <c r="M21" s="7">
         <v>120</v>
       </c>
-      <c r="N21" s="8">
+      <c r="N21" s="7">
         <v>88</v>
       </c>
-      <c r="O21" s="8">
+      <c r="O21" s="7">
         <v>97</v>
       </c>
-      <c r="P21" s="8">
+      <c r="P21" s="7">
         <v>80</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="7">
         <v>132</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="7">
         <v>96</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="7">
         <v>125</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="7">
         <v>114</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U21" s="7">
         <v>126</v>
       </c>
-      <c r="V21" s="8">
+      <c r="V21" s="7">
         <v>132</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W21" s="7">
         <v>113</v>
       </c>
-      <c r="X21" s="8">
+      <c r="X21" s="7">
         <v>106</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="7">
         <v>117</v>
       </c>
       <c r="Z21" s="1">
         <v>111</v>
       </c>
       <c r="AA21" s="1">
         <v>150</v>
       </c>
-      <c r="AB21" s="35">
+      <c r="AB21" s="31">
         <v>151</v>
       </c>
       <c r="AC21" s="1">
         <v>145</v>
       </c>
       <c r="AD21" s="1">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="AE21" s="18">
+        <v>139</v>
+      </c>
+      <c r="AF21" s="35"/>
+      <c r="AG21" s="35"/>
+      <c r="AH21" s="35"/>
+      <c r="AI21" s="35"/>
+      <c r="AJ21" s="35"/>
+      <c r="AK21" s="35"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="44"/>
-[...22 lines deleted...]
-      <c r="Y22" s="44"/>
+      <c r="B22" s="54"/>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="54"/>
+      <c r="N22" s="54"/>
+      <c r="O22" s="54"/>
+      <c r="P22" s="54"/>
+      <c r="Q22" s="54"/>
+      <c r="R22" s="54"/>
+      <c r="S22" s="54"/>
+      <c r="T22" s="54"/>
+      <c r="U22" s="54"/>
+      <c r="V22" s="54"/>
+      <c r="W22" s="54"/>
+      <c r="X22" s="54"/>
+      <c r="Y22" s="54"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="AF22" s="35"/>
+      <c r="AG22" s="35"/>
+      <c r="AH22" s="35"/>
+      <c r="AI22" s="35"/>
+      <c r="AJ22" s="35"/>
+      <c r="AK22" s="35"/>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="8">
+      <c r="B23" s="7">
         <v>740</v>
       </c>
-      <c r="C23" s="8">
+      <c r="C23" s="7">
         <v>720</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D23" s="7">
         <v>634</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="7">
         <v>727</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F23" s="7">
         <v>611</v>
       </c>
-      <c r="G23" s="8">
+      <c r="G23" s="7">
         <v>641</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="7">
         <v>819</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="7">
         <v>753</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="7">
         <v>1009</v>
       </c>
-      <c r="K23" s="8">
+      <c r="K23" s="7">
         <v>1113</v>
       </c>
-      <c r="L23" s="8">
+      <c r="L23" s="7">
         <v>996</v>
       </c>
-      <c r="M23" s="8">
+      <c r="M23" s="7">
         <v>737</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="7">
         <v>863</v>
       </c>
-      <c r="O23" s="8">
+      <c r="O23" s="7">
         <v>835</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="7">
         <v>771</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="7">
         <v>785</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="7">
         <v>777</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="7">
         <v>770</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="7">
         <v>963</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="7">
         <v>1077</v>
       </c>
-      <c r="V23" s="8">
+      <c r="V23" s="7">
         <v>1025</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="7">
         <v>890</v>
       </c>
-      <c r="X23" s="8">
+      <c r="X23" s="7">
         <v>786</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="7">
         <v>637</v>
       </c>
-      <c r="Z23" s="28">
+      <c r="Z23" s="26">
         <v>880</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AA23" s="26">
         <v>959</v>
       </c>
-      <c r="AB23" s="35">
+      <c r="AB23" s="31">
         <v>1071</v>
       </c>
       <c r="AC23" s="1">
         <v>883</v>
       </c>
       <c r="AD23" s="1">
         <v>639</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="22" t="s">
+      <c r="AE23" s="1">
+        <v>973</v>
+      </c>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="35"/>
+      <c r="AI23" s="35"/>
+      <c r="AJ23" s="35"/>
+      <c r="AK23" s="35"/>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B24" s="8">
+      <c r="B24" s="7">
         <v>598</v>
       </c>
-      <c r="C24" s="8">
+      <c r="C24" s="7">
         <v>594</v>
       </c>
-      <c r="D24" s="8">
+      <c r="D24" s="7">
         <v>518</v>
       </c>
-      <c r="E24" s="8">
+      <c r="E24" s="7">
         <v>595</v>
       </c>
-      <c r="F24" s="8">
+      <c r="F24" s="7">
         <v>470</v>
       </c>
-      <c r="G24" s="8">
+      <c r="G24" s="7">
         <v>480</v>
       </c>
-      <c r="H24" s="8">
+      <c r="H24" s="7">
         <v>666</v>
       </c>
-      <c r="I24" s="8">
+      <c r="I24" s="7">
         <v>613</v>
       </c>
-      <c r="J24" s="8">
+      <c r="J24" s="7">
         <v>808</v>
       </c>
-      <c r="K24" s="8">
+      <c r="K24" s="7">
         <v>911</v>
       </c>
-      <c r="L24" s="8">
+      <c r="L24" s="7">
         <v>833</v>
       </c>
-      <c r="M24" s="8">
+      <c r="M24" s="7">
         <v>615</v>
       </c>
-      <c r="N24" s="8">
+      <c r="N24" s="7">
         <v>725</v>
       </c>
-      <c r="O24" s="8">
+      <c r="O24" s="7">
         <v>704</v>
       </c>
-      <c r="P24" s="8">
+      <c r="P24" s="7">
         <v>639</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="7">
         <v>640</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="7">
         <v>654</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="7">
         <v>641</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="7">
         <v>782</v>
       </c>
-      <c r="U24" s="8">
+      <c r="U24" s="7">
         <v>874</v>
       </c>
-      <c r="V24" s="8">
+      <c r="V24" s="7">
         <v>860</v>
       </c>
-      <c r="W24" s="8">
+      <c r="W24" s="7">
         <v>749</v>
       </c>
-      <c r="X24" s="8">
+      <c r="X24" s="7">
         <v>638</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="7">
         <v>541</v>
       </c>
-      <c r="Z24" s="28">
+      <c r="Z24" s="26">
         <v>719</v>
       </c>
-      <c r="AA24" s="28">
+      <c r="AA24" s="26">
         <v>749</v>
       </c>
-      <c r="AB24" s="35">
+      <c r="AB24" s="31">
         <v>899</v>
       </c>
       <c r="AC24" s="1">
         <v>697</v>
       </c>
       <c r="AD24" s="1">
         <v>529</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="22" t="s">
+      <c r="AE24" s="1">
+        <v>771</v>
+      </c>
+      <c r="AF24" s="35"/>
+      <c r="AG24" s="35"/>
+      <c r="AH24" s="35"/>
+      <c r="AI24" s="35"/>
+      <c r="AJ24" s="35"/>
+      <c r="AK24" s="35"/>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB25" s="28" t="s">
+      <c r="B25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="22" t="s">
+      <c r="AE25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="35"/>
+      <c r="AG25" s="35"/>
+      <c r="AH25" s="35"/>
+      <c r="AI25" s="35"/>
+      <c r="AJ25" s="35"/>
+      <c r="AK25" s="35"/>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB26" s="28" t="s">
+      <c r="B26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="22" t="s">
+      <c r="AE26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="35"/>
+      <c r="AG26" s="35"/>
+      <c r="AH26" s="35"/>
+      <c r="AI26" s="35"/>
+      <c r="AJ26" s="35"/>
+      <c r="AK26" s="35"/>
+    </row>
+    <row r="27" spans="1:37">
+      <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="8">
+      <c r="B27" s="7">
         <v>34</v>
       </c>
-      <c r="C27" s="8">
+      <c r="C27" s="7">
         <v>34</v>
       </c>
-      <c r="D27" s="8">
+      <c r="D27" s="7">
         <v>31</v>
       </c>
-      <c r="E27" s="8">
+      <c r="E27" s="7">
         <v>25</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F27" s="7">
         <v>52</v>
       </c>
-      <c r="G27" s="8">
+      <c r="G27" s="7">
         <v>33</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H27" s="7">
         <v>35</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I27" s="7">
         <v>19</v>
       </c>
-      <c r="J27" s="8">
+      <c r="J27" s="7">
         <v>72</v>
       </c>
-      <c r="K27" s="8">
+      <c r="K27" s="7">
         <v>50</v>
       </c>
-      <c r="L27" s="8">
+      <c r="L27" s="7">
         <v>53</v>
       </c>
-      <c r="M27" s="8">
+      <c r="M27" s="7">
         <v>26</v>
       </c>
-      <c r="N27" s="8">
+      <c r="N27" s="7">
         <v>32</v>
       </c>
-      <c r="O27" s="8">
+      <c r="O27" s="7">
         <v>33</v>
       </c>
-      <c r="P27" s="8">
+      <c r="P27" s="7">
         <v>45</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="7">
         <v>41</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="7">
         <v>22</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="7">
         <v>31</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="7">
         <v>39</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="7">
         <v>47</v>
       </c>
-      <c r="V27" s="8">
+      <c r="V27" s="7">
         <v>44</v>
       </c>
-      <c r="W27" s="8">
+      <c r="W27" s="7">
         <v>41</v>
       </c>
-      <c r="X27" s="8">
+      <c r="X27" s="7">
         <v>31</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Y27" s="7">
         <v>29</v>
       </c>
-      <c r="Z27" s="28">
+      <c r="Z27" s="26">
         <v>47</v>
       </c>
-      <c r="AA27" s="28">
+      <c r="AA27" s="26">
         <v>54</v>
       </c>
-      <c r="AB27" s="35">
+      <c r="AB27" s="31">
         <v>45</v>
       </c>
       <c r="AC27" s="1">
         <v>35</v>
       </c>
       <c r="AD27" s="1">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="22" t="s">
+      <c r="AE27" s="1">
+        <v>76</v>
+      </c>
+      <c r="AF27" s="35"/>
+      <c r="AG27" s="35"/>
+      <c r="AH27" s="35"/>
+      <c r="AI27" s="35"/>
+      <c r="AJ27" s="35"/>
+      <c r="AK27" s="35"/>
+    </row>
+    <row r="28" spans="1:37">
+      <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB28" s="28" t="s">
+      <c r="B28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="22" t="s">
+      <c r="AE28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="35"/>
+      <c r="AG28" s="35"/>
+      <c r="AH28" s="35"/>
+      <c r="AI28" s="35"/>
+      <c r="AJ28" s="35"/>
+      <c r="AK28" s="35"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB29" s="28" t="s">
+      <c r="B29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="22" t="s">
+      <c r="AE29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="35"/>
+      <c r="AG29" s="35"/>
+      <c r="AH29" s="35"/>
+      <c r="AI29" s="35"/>
+      <c r="AJ29" s="35"/>
+      <c r="AK29" s="35"/>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB30" s="28" t="s">
+      <c r="B30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="22" t="s">
+      <c r="AE30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="35"/>
+      <c r="AG30" s="35"/>
+      <c r="AH30" s="35"/>
+      <c r="AI30" s="35"/>
+      <c r="AJ30" s="35"/>
+      <c r="AK30" s="35"/>
+    </row>
+    <row r="31" spans="1:37">
+      <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="8">
+      <c r="B31" s="7">
         <v>18</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C31" s="7">
         <v>17</v>
       </c>
-      <c r="D31" s="8">
+      <c r="D31" s="7">
         <v>22</v>
       </c>
-      <c r="E31" s="8">
+      <c r="E31" s="7">
         <v>20</v>
       </c>
-      <c r="F31" s="8">
+      <c r="F31" s="7">
         <v>14</v>
       </c>
-      <c r="G31" s="8">
+      <c r="G31" s="7">
         <v>33</v>
       </c>
-      <c r="H31" s="8">
+      <c r="H31" s="7">
         <v>22</v>
       </c>
-      <c r="I31" s="8">
+      <c r="I31" s="7">
         <v>29</v>
       </c>
-      <c r="J31" s="8">
+      <c r="J31" s="7">
         <v>27</v>
       </c>
-      <c r="K31" s="8">
+      <c r="K31" s="7">
         <v>30</v>
       </c>
-      <c r="L31" s="8">
+      <c r="L31" s="7">
         <v>15</v>
       </c>
-      <c r="M31" s="8">
+      <c r="M31" s="7">
         <v>17</v>
       </c>
-      <c r="N31" s="8">
+      <c r="N31" s="7">
         <v>20</v>
       </c>
-      <c r="O31" s="8">
+      <c r="O31" s="7">
         <v>25</v>
       </c>
-      <c r="P31" s="8">
+      <c r="P31" s="7">
         <v>17</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="7">
         <v>25</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="7">
         <v>33</v>
       </c>
-      <c r="S31" s="8">
+      <c r="S31" s="7">
         <v>26</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="7">
         <v>26</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="7">
         <v>29</v>
       </c>
-      <c r="V31" s="8">
+      <c r="V31" s="7">
         <v>20</v>
       </c>
-      <c r="W31" s="8">
+      <c r="W31" s="7">
         <v>23</v>
       </c>
-      <c r="X31" s="8">
+      <c r="X31" s="7">
         <v>25</v>
       </c>
-      <c r="Y31" s="8">
+      <c r="Y31" s="7">
         <v>19</v>
       </c>
-      <c r="Z31" s="28">
+      <c r="Z31" s="26">
         <v>21</v>
       </c>
-      <c r="AA31" s="28">
+      <c r="AA31" s="26">
         <v>35</v>
       </c>
-      <c r="AB31" s="35">
+      <c r="AB31" s="31">
         <v>29</v>
       </c>
       <c r="AC31" s="1">
         <v>28</v>
       </c>
       <c r="AD31" s="1">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="22" t="s">
+      <c r="AE31" s="1">
+        <v>34</v>
+      </c>
+      <c r="AF31" s="35"/>
+      <c r="AG31" s="35"/>
+      <c r="AH31" s="35"/>
+      <c r="AI31" s="35"/>
+      <c r="AJ31" s="35"/>
+      <c r="AK31" s="35"/>
+    </row>
+    <row r="32" spans="1:37">
+      <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="8">
+      <c r="B32" s="7">
         <v>40</v>
       </c>
-      <c r="C32" s="8">
+      <c r="C32" s="7">
         <v>34</v>
       </c>
-      <c r="D32" s="8">
+      <c r="D32" s="7">
         <v>27</v>
       </c>
-      <c r="E32" s="8">
+      <c r="E32" s="7">
         <v>35</v>
       </c>
-      <c r="F32" s="8">
+      <c r="F32" s="7">
         <v>42</v>
       </c>
-      <c r="G32" s="8">
+      <c r="G32" s="7">
         <v>47</v>
       </c>
-      <c r="H32" s="8">
+      <c r="H32" s="7">
         <v>41</v>
       </c>
-      <c r="I32" s="8">
+      <c r="I32" s="7">
         <v>38</v>
       </c>
-      <c r="J32" s="8">
+      <c r="J32" s="7">
         <v>32</v>
       </c>
-      <c r="K32" s="8">
+      <c r="K32" s="7">
         <v>57</v>
       </c>
-      <c r="L32" s="8">
+      <c r="L32" s="7">
         <v>41</v>
       </c>
-      <c r="M32" s="8">
+      <c r="M32" s="7">
         <v>29</v>
       </c>
-      <c r="N32" s="8">
+      <c r="N32" s="7">
         <v>30</v>
       </c>
-      <c r="O32" s="8">
+      <c r="O32" s="7">
         <v>42</v>
       </c>
-      <c r="P32" s="8">
+      <c r="P32" s="7">
         <v>40</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="Q32" s="7">
         <v>37</v>
       </c>
-      <c r="R32" s="8">
+      <c r="R32" s="7">
         <v>18</v>
       </c>
-      <c r="S32" s="8">
+      <c r="S32" s="7">
         <v>35</v>
       </c>
-      <c r="T32" s="8">
+      <c r="T32" s="7">
         <v>62</v>
       </c>
-      <c r="U32" s="8">
+      <c r="U32" s="7">
         <v>54</v>
       </c>
-      <c r="V32" s="8">
+      <c r="V32" s="7">
         <v>45</v>
       </c>
-      <c r="W32" s="8">
+      <c r="W32" s="7">
         <v>23</v>
       </c>
-      <c r="X32" s="8">
+      <c r="X32" s="7">
         <v>33</v>
       </c>
-      <c r="Y32" s="8">
+      <c r="Y32" s="7">
         <v>21</v>
       </c>
-      <c r="Z32" s="28">
+      <c r="Z32" s="26">
         <v>47</v>
       </c>
-      <c r="AA32" s="28">
+      <c r="AA32" s="26">
         <v>59</v>
       </c>
-      <c r="AB32" s="35">
+      <c r="AB32" s="31">
         <v>49</v>
       </c>
       <c r="AC32" s="1">
         <v>63</v>
       </c>
       <c r="AD32" s="1">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="22" t="s">
+      <c r="AE32" s="1">
+        <v>37</v>
+      </c>
+      <c r="AF32" s="35"/>
+      <c r="AG32" s="35"/>
+      <c r="AH32" s="35"/>
+      <c r="AI32" s="35"/>
+      <c r="AJ32" s="35"/>
+      <c r="AK32" s="35"/>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB33" s="28" t="s">
+      <c r="B33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="22" t="s">
+      <c r="AE33" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="35"/>
+      <c r="AG33" s="35"/>
+      <c r="AH33" s="35"/>
+      <c r="AI33" s="35"/>
+      <c r="AJ33" s="35"/>
+      <c r="AK33" s="35"/>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="8">
+      <c r="B34" s="7">
         <v>50</v>
       </c>
-      <c r="C34" s="8">
+      <c r="C34" s="7">
         <v>41</v>
       </c>
-      <c r="D34" s="8">
+      <c r="D34" s="7">
         <v>36</v>
       </c>
-      <c r="E34" s="8">
+      <c r="E34" s="7">
         <v>52</v>
       </c>
-      <c r="F34" s="8">
+      <c r="F34" s="7">
         <v>33</v>
       </c>
-      <c r="G34" s="8">
+      <c r="G34" s="7">
         <v>48</v>
       </c>
-      <c r="H34" s="8">
+      <c r="H34" s="7">
         <v>55</v>
       </c>
-      <c r="I34" s="8">
+      <c r="I34" s="7">
         <v>54</v>
       </c>
-      <c r="J34" s="8">
+      <c r="J34" s="7">
         <v>70</v>
       </c>
-      <c r="K34" s="8">
+      <c r="K34" s="7">
         <v>65</v>
       </c>
-      <c r="L34" s="8">
+      <c r="L34" s="7">
         <v>54</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="7">
         <v>50</v>
       </c>
-      <c r="N34" s="8">
+      <c r="N34" s="7">
         <v>56</v>
       </c>
-      <c r="O34" s="8">
+      <c r="O34" s="7">
         <v>31</v>
       </c>
-      <c r="P34" s="8">
+      <c r="P34" s="7">
         <v>30</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="Q34" s="7">
         <v>42</v>
       </c>
-      <c r="R34" s="8">
+      <c r="R34" s="7">
         <v>50</v>
       </c>
-      <c r="S34" s="8">
+      <c r="S34" s="7">
         <v>37</v>
       </c>
-      <c r="T34" s="8">
+      <c r="T34" s="7">
         <v>54</v>
       </c>
-      <c r="U34" s="8">
+      <c r="U34" s="7">
         <v>73</v>
       </c>
-      <c r="V34" s="8">
+      <c r="V34" s="7">
         <v>56</v>
       </c>
-      <c r="W34" s="8">
+      <c r="W34" s="7">
         <v>54</v>
       </c>
-      <c r="X34" s="8">
+      <c r="X34" s="7">
         <v>59</v>
       </c>
-      <c r="Y34" s="8">
+      <c r="Y34" s="7">
         <v>27</v>
       </c>
-      <c r="Z34" s="28">
+      <c r="Z34" s="26">
         <v>46</v>
       </c>
-      <c r="AA34" s="28">
+      <c r="AA34" s="26">
         <v>62</v>
       </c>
-      <c r="AB34" s="35">
+      <c r="AB34" s="31">
         <v>49</v>
       </c>
       <c r="AC34" s="1">
         <v>60</v>
       </c>
       <c r="AD34" s="1">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="22" t="s">
+      <c r="AE34" s="18">
+        <v>55</v>
+      </c>
+      <c r="AF34" s="35"/>
+      <c r="AG34" s="35"/>
+      <c r="AH34" s="35"/>
+      <c r="AI34" s="35"/>
+      <c r="AJ34" s="35"/>
+      <c r="AK34" s="35"/>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB35" s="8" t="s">
+      <c r="B35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="22" t="s">
+      <c r="AE35" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="35"/>
+      <c r="AG35" s="35"/>
+      <c r="AH35" s="35"/>
+      <c r="AI35" s="35"/>
+      <c r="AJ35" s="35"/>
+      <c r="AK35" s="35"/>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB36" s="8" t="s">
+      <c r="B36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="AE36" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="35"/>
+      <c r="AG36" s="35"/>
+      <c r="AH36" s="35"/>
+      <c r="AI36" s="35"/>
+      <c r="AJ36" s="35"/>
+      <c r="AK36" s="35"/>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB37" s="8" t="s">
+      <c r="B37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AE37" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="35"/>
+      <c r="AG37" s="35"/>
+      <c r="AH37" s="35"/>
+      <c r="AI37" s="35"/>
+      <c r="AJ37" s="35"/>
+      <c r="AK37" s="35"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="37"/>
-[...23 lines deleted...]
-      <c r="AB38" s="24"/>
+      <c r="B38" s="52"/>
+      <c r="C38" s="52"/>
+      <c r="D38" s="52"/>
+      <c r="E38" s="52"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="52"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+      <c r="N38" s="52"/>
+      <c r="O38" s="52"/>
+      <c r="P38" s="52"/>
+      <c r="Q38" s="52"/>
+      <c r="R38" s="52"/>
+      <c r="S38" s="52"/>
+      <c r="T38" s="52"/>
+      <c r="U38" s="52"/>
+      <c r="V38" s="52"/>
+      <c r="W38" s="52"/>
+      <c r="X38" s="52"/>
+      <c r="Y38" s="52"/>
+      <c r="AB38" s="23"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="10" t="s">
+      <c r="AF38" s="35"/>
+      <c r="AG38" s="35"/>
+      <c r="AH38" s="35"/>
+      <c r="AI38" s="35"/>
+      <c r="AJ38" s="35"/>
+      <c r="AK38" s="35"/>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="8">
+      <c r="B39" s="7">
         <v>998</v>
       </c>
-      <c r="C39" s="8">
+      <c r="C39" s="7">
         <v>857</v>
       </c>
-      <c r="D39" s="8">
+      <c r="D39" s="7">
         <v>886</v>
       </c>
-      <c r="E39" s="8">
+      <c r="E39" s="7">
         <v>1297</v>
       </c>
-      <c r="F39" s="11">
+      <c r="F39" s="10">
         <v>855</v>
       </c>
-      <c r="G39" s="8">
+      <c r="G39" s="7">
         <v>878</v>
       </c>
-      <c r="H39" s="8">
+      <c r="H39" s="7">
         <v>897</v>
       </c>
-      <c r="I39" s="8">
+      <c r="I39" s="7">
         <v>894</v>
       </c>
-      <c r="J39" s="8">
+      <c r="J39" s="7">
         <v>1343</v>
       </c>
-      <c r="K39" s="8">
+      <c r="K39" s="7">
         <v>1358</v>
       </c>
-      <c r="L39" s="8">
+      <c r="L39" s="7">
         <v>1202</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="7">
         <v>906</v>
       </c>
-      <c r="N39" s="8">
+      <c r="N39" s="7">
         <v>1094</v>
       </c>
-      <c r="O39" s="8">
+      <c r="O39" s="7">
         <v>1111</v>
       </c>
-      <c r="P39" s="8">
+      <c r="P39" s="7">
         <v>806</v>
       </c>
-      <c r="Q39" s="8">
+      <c r="Q39" s="7">
         <v>995</v>
       </c>
-      <c r="R39" s="8">
+      <c r="R39" s="7">
         <v>893</v>
       </c>
-      <c r="S39" s="8">
+      <c r="S39" s="7">
         <v>982</v>
       </c>
-      <c r="T39" s="8">
+      <c r="T39" s="7">
         <v>1123</v>
       </c>
-      <c r="U39" s="8">
+      <c r="U39" s="7">
         <v>1279</v>
       </c>
-      <c r="V39" s="8">
+      <c r="V39" s="7">
         <v>1179</v>
       </c>
-      <c r="W39" s="8">
+      <c r="W39" s="7">
         <v>1093</v>
       </c>
-      <c r="X39" s="8">
+      <c r="X39" s="7">
         <v>917</v>
       </c>
-      <c r="Y39" s="8">
+      <c r="Y39" s="7">
         <v>875</v>
       </c>
-      <c r="Z39" s="26">
+      <c r="Z39" s="24">
         <v>1204</v>
       </c>
-      <c r="AA39" s="26">
+      <c r="AA39" s="24">
         <v>1456</v>
       </c>
-      <c r="AB39" s="35">
+      <c r="AB39" s="31">
         <v>1414</v>
       </c>
       <c r="AC39" s="1">
         <v>1363</v>
       </c>
       <c r="AD39" s="1">
         <v>1101</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="22" t="s">
+      <c r="AE39" s="1">
+        <v>1398</v>
+      </c>
+      <c r="AF39" s="35"/>
+      <c r="AG39" s="35"/>
+      <c r="AH39" s="35"/>
+      <c r="AI39" s="35"/>
+      <c r="AJ39" s="35"/>
+      <c r="AK39" s="35"/>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="8" t="s">
-[...77 lines deleted...]
-      <c r="AB40" s="30" t="s">
+      <c r="B40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA40" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="28" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="22" t="s">
+      <c r="AE40" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF40" s="35"/>
+      <c r="AG40" s="35"/>
+      <c r="AH40" s="35"/>
+      <c r="AI40" s="35"/>
+      <c r="AJ40" s="35"/>
+      <c r="AK40" s="35"/>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="8">
+      <c r="B41" s="7">
         <v>97</v>
       </c>
-      <c r="C41" s="8">
+      <c r="C41" s="7">
         <v>68</v>
       </c>
-      <c r="D41" s="8">
+      <c r="D41" s="7">
         <v>89</v>
       </c>
-      <c r="E41" s="8">
+      <c r="E41" s="7">
         <v>99</v>
       </c>
-      <c r="F41" s="11">
+      <c r="F41" s="10">
         <v>86</v>
       </c>
-      <c r="G41" s="11">
+      <c r="G41" s="10">
         <v>80</v>
       </c>
-      <c r="H41" s="8">
+      <c r="H41" s="7">
         <v>99</v>
       </c>
-      <c r="I41" s="8">
+      <c r="I41" s="7">
         <v>93</v>
       </c>
-      <c r="J41" s="8">
+      <c r="J41" s="7">
         <v>136</v>
       </c>
-      <c r="K41" s="8">
+      <c r="K41" s="7">
         <v>138</v>
       </c>
-      <c r="L41" s="8">
+      <c r="L41" s="7">
         <v>108</v>
       </c>
-      <c r="M41" s="8">
+      <c r="M41" s="7">
         <v>54</v>
       </c>
-      <c r="N41" s="8">
+      <c r="N41" s="7">
         <v>96</v>
       </c>
-      <c r="O41" s="8">
+      <c r="O41" s="7">
         <v>129</v>
       </c>
-      <c r="P41" s="8">
+      <c r="P41" s="7">
         <v>86</v>
       </c>
-      <c r="Q41" s="8">
+      <c r="Q41" s="7">
         <v>117</v>
       </c>
-      <c r="R41" s="8">
+      <c r="R41" s="7">
         <v>96</v>
       </c>
-      <c r="S41" s="8">
+      <c r="S41" s="7">
         <v>129</v>
       </c>
-      <c r="T41" s="8">
+      <c r="T41" s="7">
         <v>117</v>
       </c>
-      <c r="U41" s="8">
+      <c r="U41" s="7">
         <v>117</v>
       </c>
-      <c r="V41" s="8">
+      <c r="V41" s="7">
         <v>109</v>
       </c>
-      <c r="W41" s="8">
+      <c r="W41" s="7">
         <v>114</v>
       </c>
-      <c r="X41" s="8">
+      <c r="X41" s="7">
         <v>96</v>
       </c>
-      <c r="Y41" s="8">
+      <c r="Y41" s="7">
         <v>58</v>
       </c>
-      <c r="Z41" s="28">
+      <c r="Z41" s="26">
         <v>114</v>
       </c>
-      <c r="AA41" s="26">
+      <c r="AA41" s="24">
         <v>138</v>
       </c>
-      <c r="AB41" s="35">
+      <c r="AB41" s="31">
         <v>156</v>
       </c>
       <c r="AC41" s="1">
         <v>200</v>
       </c>
       <c r="AD41" s="1">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="22" t="s">
+      <c r="AE41" s="35">
+        <v>137</v>
+      </c>
+      <c r="AF41" s="35"/>
+      <c r="AG41" s="35"/>
+      <c r="AH41" s="35"/>
+      <c r="AI41" s="35"/>
+      <c r="AJ41" s="35"/>
+      <c r="AK41" s="35"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="8">
+      <c r="B42" s="7">
         <v>55</v>
       </c>
-      <c r="C42" s="8">
+      <c r="C42" s="7">
         <v>41</v>
       </c>
-      <c r="D42" s="8">
+      <c r="D42" s="7">
         <v>45</v>
       </c>
-      <c r="E42" s="8">
+      <c r="E42" s="7">
         <v>56</v>
       </c>
-      <c r="F42" s="11">
+      <c r="F42" s="10">
         <v>52</v>
       </c>
-      <c r="G42" s="11">
+      <c r="G42" s="10">
         <v>40</v>
       </c>
-      <c r="H42" s="8">
+      <c r="H42" s="7">
         <v>46</v>
       </c>
-      <c r="I42" s="8">
+      <c r="I42" s="7">
         <v>38</v>
       </c>
-      <c r="J42" s="8">
+      <c r="J42" s="7">
         <v>80</v>
       </c>
-      <c r="K42" s="8">
+      <c r="K42" s="7">
         <v>64</v>
       </c>
-      <c r="L42" s="8">
+      <c r="L42" s="7">
         <v>56</v>
       </c>
-      <c r="M42" s="8">
+      <c r="M42" s="7">
         <v>36</v>
       </c>
-      <c r="N42" s="8">
+      <c r="N42" s="7">
         <v>58</v>
       </c>
-      <c r="O42" s="8">
+      <c r="O42" s="7">
         <v>81</v>
       </c>
-      <c r="P42" s="8">
+      <c r="P42" s="7">
         <v>31</v>
       </c>
-      <c r="Q42" s="8">
+      <c r="Q42" s="7">
         <v>41</v>
       </c>
-      <c r="R42" s="8">
+      <c r="R42" s="7">
         <v>29</v>
       </c>
-      <c r="S42" s="8">
+      <c r="S42" s="7">
         <v>48</v>
       </c>
-      <c r="T42" s="8">
+      <c r="T42" s="7">
         <v>68</v>
       </c>
-      <c r="U42" s="8">
+      <c r="U42" s="7">
         <v>40</v>
       </c>
-      <c r="V42" s="8">
+      <c r="V42" s="7">
         <v>93</v>
       </c>
-      <c r="W42" s="8">
+      <c r="W42" s="7">
         <v>52</v>
       </c>
-      <c r="X42" s="8">
+      <c r="X42" s="7">
         <v>66</v>
       </c>
-      <c r="Y42" s="8">
+      <c r="Y42" s="7">
         <v>36</v>
       </c>
-      <c r="Z42" s="28">
+      <c r="Z42" s="26">
         <v>62</v>
       </c>
-      <c r="AA42" s="26">
+      <c r="AA42" s="24">
         <v>47</v>
       </c>
-      <c r="AB42" s="35">
+      <c r="AB42" s="31">
         <v>49</v>
       </c>
       <c r="AC42" s="1">
         <v>56</v>
       </c>
       <c r="AD42" s="1">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="22" t="s">
+      <c r="AE42" s="35">
+        <v>57</v>
+      </c>
+      <c r="AF42" s="35"/>
+      <c r="AG42" s="35"/>
+      <c r="AH42" s="35"/>
+      <c r="AI42" s="35"/>
+      <c r="AJ42" s="35"/>
+      <c r="AK42" s="35"/>
+    </row>
+    <row r="43" spans="1:37">
+      <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="8">
+      <c r="B43" s="7">
         <v>54</v>
       </c>
-      <c r="C43" s="8">
+      <c r="C43" s="7">
         <v>63</v>
       </c>
-      <c r="D43" s="8">
+      <c r="D43" s="7">
         <v>31</v>
       </c>
-      <c r="E43" s="8">
+      <c r="E43" s="7">
         <v>49</v>
       </c>
-      <c r="F43" s="11">
+      <c r="F43" s="10">
         <v>36</v>
       </c>
-      <c r="G43" s="11">
+      <c r="G43" s="10">
         <v>60</v>
       </c>
-      <c r="H43" s="8">
+      <c r="H43" s="7">
         <v>35</v>
       </c>
-      <c r="I43" s="8">
+      <c r="I43" s="7">
         <v>36</v>
       </c>
-      <c r="J43" s="8">
+      <c r="J43" s="7">
         <v>83</v>
       </c>
-      <c r="K43" s="8">
+      <c r="K43" s="7">
         <v>67</v>
       </c>
-      <c r="L43" s="8">
+      <c r="L43" s="7">
         <v>57</v>
       </c>
-      <c r="M43" s="8">
+      <c r="M43" s="7">
         <v>57</v>
       </c>
-      <c r="N43" s="8">
+      <c r="N43" s="7">
         <v>65</v>
       </c>
-      <c r="O43" s="8">
+      <c r="O43" s="7">
         <v>45</v>
       </c>
-      <c r="P43" s="8">
+      <c r="P43" s="7">
         <v>26</v>
       </c>
-      <c r="Q43" s="8">
+      <c r="Q43" s="7">
         <v>54</v>
       </c>
-      <c r="R43" s="8">
+      <c r="R43" s="7">
         <v>34</v>
       </c>
-      <c r="S43" s="8">
+      <c r="S43" s="7">
         <v>51</v>
       </c>
-      <c r="T43" s="8">
+      <c r="T43" s="7">
         <v>85</v>
       </c>
-      <c r="U43" s="8">
+      <c r="U43" s="7">
         <v>70</v>
       </c>
-      <c r="V43" s="8">
+      <c r="V43" s="7">
         <v>64</v>
       </c>
-      <c r="W43" s="8">
+      <c r="W43" s="7">
         <v>64</v>
       </c>
-      <c r="X43" s="8">
+      <c r="X43" s="7">
         <v>49</v>
       </c>
-      <c r="Y43" s="8">
+      <c r="Y43" s="7">
         <v>33</v>
       </c>
-      <c r="Z43" s="28">
+      <c r="Z43" s="26">
         <v>90</v>
       </c>
-      <c r="AA43" s="26">
+      <c r="AA43" s="24">
         <v>76</v>
       </c>
-      <c r="AB43" s="35">
+      <c r="AB43" s="31">
         <v>86</v>
       </c>
       <c r="AC43" s="1">
         <v>51</v>
       </c>
       <c r="AD43" s="1">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="22" t="s">
+      <c r="AE43" s="35">
+        <v>81</v>
+      </c>
+      <c r="AF43" s="35"/>
+      <c r="AG43" s="35"/>
+      <c r="AH43" s="35"/>
+      <c r="AI43" s="35"/>
+      <c r="AJ43" s="35"/>
+      <c r="AK43" s="35"/>
+    </row>
+    <row r="44" spans="1:37">
+      <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B44" s="8">
+      <c r="B44" s="7">
         <v>71</v>
       </c>
-      <c r="C44" s="8">
+      <c r="C44" s="7">
         <v>53</v>
       </c>
-      <c r="D44" s="8">
+      <c r="D44" s="7">
         <v>58</v>
       </c>
-      <c r="E44" s="8">
+      <c r="E44" s="7">
         <v>58</v>
       </c>
-      <c r="F44" s="11">
+      <c r="F44" s="10">
         <v>47</v>
       </c>
-      <c r="G44" s="11">
+      <c r="G44" s="10">
         <v>59</v>
       </c>
-      <c r="H44" s="8">
+      <c r="H44" s="7">
         <v>52</v>
       </c>
-      <c r="I44" s="8">
+      <c r="I44" s="7">
         <v>65</v>
       </c>
-      <c r="J44" s="8">
+      <c r="J44" s="7">
         <v>132</v>
       </c>
-      <c r="K44" s="8">
+      <c r="K44" s="7">
         <v>93</v>
       </c>
-      <c r="L44" s="8">
+      <c r="L44" s="7">
         <v>112</v>
       </c>
-      <c r="M44" s="8">
+      <c r="M44" s="7">
         <v>50</v>
       </c>
-      <c r="N44" s="8">
+      <c r="N44" s="7">
         <v>69</v>
       </c>
-      <c r="O44" s="8">
+      <c r="O44" s="7">
         <v>56</v>
       </c>
-      <c r="P44" s="8">
+      <c r="P44" s="7">
         <v>48</v>
       </c>
-      <c r="Q44" s="8">
+      <c r="Q44" s="7">
         <v>88</v>
       </c>
-      <c r="R44" s="8">
+      <c r="R44" s="7">
         <v>42</v>
       </c>
-      <c r="S44" s="8">
+      <c r="S44" s="7">
         <v>58</v>
       </c>
-      <c r="T44" s="8">
+      <c r="T44" s="7">
         <v>81</v>
       </c>
-      <c r="U44" s="8">
+      <c r="U44" s="7">
         <v>84</v>
       </c>
-      <c r="V44" s="8">
+      <c r="V44" s="7">
         <v>109</v>
       </c>
-      <c r="W44" s="8">
+      <c r="W44" s="7">
         <v>86</v>
       </c>
-      <c r="X44" s="8">
+      <c r="X44" s="7">
         <v>51</v>
       </c>
-      <c r="Y44" s="8">
+      <c r="Y44" s="7">
         <v>79</v>
       </c>
-      <c r="Z44" s="28">
+      <c r="Z44" s="26">
         <v>59</v>
       </c>
-      <c r="AA44" s="26">
+      <c r="AA44" s="24">
         <v>92</v>
       </c>
-      <c r="AB44" s="35">
+      <c r="AB44" s="31">
         <v>87</v>
       </c>
       <c r="AC44" s="1">
         <v>85</v>
       </c>
       <c r="AD44" s="1">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="22" t="s">
+      <c r="AE44" s="35">
+        <v>79</v>
+      </c>
+      <c r="AF44" s="35"/>
+      <c r="AG44" s="35"/>
+      <c r="AH44" s="35"/>
+      <c r="AI44" s="35"/>
+      <c r="AJ44" s="35"/>
+      <c r="AK44" s="35"/>
+    </row>
+    <row r="45" spans="1:37">
+      <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="8">
+      <c r="B45" s="7">
         <v>92</v>
       </c>
-      <c r="C45" s="8">
+      <c r="C45" s="7">
         <v>39</v>
       </c>
-      <c r="D45" s="8">
+      <c r="D45" s="7">
         <v>65</v>
       </c>
-      <c r="E45" s="8">
+      <c r="E45" s="7">
         <v>79</v>
       </c>
-      <c r="F45" s="11">
+      <c r="F45" s="10">
         <v>53</v>
       </c>
-      <c r="G45" s="11">
+      <c r="G45" s="10">
         <v>71</v>
       </c>
-      <c r="H45" s="8">
+      <c r="H45" s="7">
         <v>71</v>
       </c>
-      <c r="I45" s="8">
+      <c r="I45" s="7">
         <v>43</v>
       </c>
-      <c r="J45" s="8">
+      <c r="J45" s="7">
         <v>74</v>
       </c>
-      <c r="K45" s="8">
+      <c r="K45" s="7">
         <v>77</v>
       </c>
-      <c r="L45" s="8">
+      <c r="L45" s="7">
         <v>77</v>
       </c>
-      <c r="M45" s="8">
+      <c r="M45" s="7">
         <v>59</v>
       </c>
-      <c r="N45" s="8">
+      <c r="N45" s="7">
         <v>47</v>
       </c>
-      <c r="O45" s="8">
+      <c r="O45" s="7">
         <v>103</v>
       </c>
-      <c r="P45" s="8">
+      <c r="P45" s="7">
         <v>56</v>
       </c>
-      <c r="Q45" s="8">
+      <c r="Q45" s="7">
         <v>66</v>
       </c>
-      <c r="R45" s="8">
+      <c r="R45" s="7">
         <v>63</v>
       </c>
-      <c r="S45" s="8">
+      <c r="S45" s="7">
         <v>56</v>
       </c>
-      <c r="T45" s="8">
+      <c r="T45" s="7">
         <v>88</v>
       </c>
-      <c r="U45" s="8">
+      <c r="U45" s="7">
         <v>93</v>
       </c>
-      <c r="V45" s="8">
+      <c r="V45" s="7">
         <v>55</v>
       </c>
-      <c r="W45" s="8">
+      <c r="W45" s="7">
         <v>72</v>
       </c>
-      <c r="X45" s="8">
+      <c r="X45" s="7">
         <v>56</v>
       </c>
-      <c r="Y45" s="8">
+      <c r="Y45" s="7">
         <v>72</v>
       </c>
-      <c r="Z45" s="28">
+      <c r="Z45" s="26">
         <v>65</v>
       </c>
-      <c r="AA45" s="26">
+      <c r="AA45" s="24">
         <v>71</v>
       </c>
-      <c r="AB45" s="35">
+      <c r="AB45" s="31">
         <v>94</v>
       </c>
       <c r="AC45" s="1">
         <v>69</v>
       </c>
       <c r="AD45" s="1">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="22" t="s">
+      <c r="AE45" s="35">
+        <v>83</v>
+      </c>
+      <c r="AF45" s="35"/>
+      <c r="AG45" s="35"/>
+      <c r="AH45" s="35"/>
+      <c r="AI45" s="35"/>
+      <c r="AJ45" s="35"/>
+      <c r="AK45" s="35"/>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B46" s="8">
+      <c r="B46" s="7">
         <v>249</v>
       </c>
-      <c r="C46" s="8">
+      <c r="C46" s="7">
         <v>232</v>
       </c>
-      <c r="D46" s="8">
+      <c r="D46" s="7">
         <v>182</v>
       </c>
-      <c r="E46" s="8">
+      <c r="E46" s="7">
         <v>556</v>
       </c>
-      <c r="F46" s="11">
+      <c r="F46" s="10">
         <v>229</v>
       </c>
-      <c r="G46" s="11">
+      <c r="G46" s="10">
         <v>245</v>
       </c>
-      <c r="H46" s="8">
+      <c r="H46" s="7">
         <v>207</v>
       </c>
-      <c r="I46" s="8">
+      <c r="I46" s="7">
         <v>234</v>
       </c>
-      <c r="J46" s="8">
+      <c r="J46" s="7">
         <v>290</v>
       </c>
-      <c r="K46" s="8">
+      <c r="K46" s="7">
         <v>414</v>
       </c>
-      <c r="L46" s="8">
+      <c r="L46" s="7">
         <v>285</v>
       </c>
-      <c r="M46" s="8">
+      <c r="M46" s="7">
         <v>295</v>
       </c>
-      <c r="N46" s="8">
+      <c r="N46" s="7">
         <v>300</v>
       </c>
-      <c r="O46" s="8">
+      <c r="O46" s="7">
         <v>271</v>
       </c>
-      <c r="P46" s="8">
+      <c r="P46" s="7">
         <v>234</v>
       </c>
-      <c r="Q46" s="8">
+      <c r="Q46" s="7">
         <v>204</v>
       </c>
-      <c r="R46" s="8">
+      <c r="R46" s="7">
         <v>206</v>
       </c>
-      <c r="S46" s="8">
+      <c r="S46" s="7">
         <v>213</v>
       </c>
-      <c r="T46" s="8">
+      <c r="T46" s="7">
         <v>245</v>
       </c>
-      <c r="U46" s="8">
+      <c r="U46" s="7">
         <v>285</v>
       </c>
-      <c r="V46" s="8">
+      <c r="V46" s="7">
         <v>283</v>
       </c>
-      <c r="W46" s="8">
+      <c r="W46" s="7">
         <v>249</v>
       </c>
-      <c r="X46" s="8">
+      <c r="X46" s="7">
         <v>204</v>
       </c>
-      <c r="Y46" s="8">
+      <c r="Y46" s="7">
         <v>187</v>
       </c>
-      <c r="Z46" s="28">
+      <c r="Z46" s="26">
         <v>273</v>
       </c>
-      <c r="AA46" s="26">
+      <c r="AA46" s="24">
         <v>311</v>
       </c>
-      <c r="AB46" s="35">
+      <c r="AB46" s="31">
         <v>283</v>
       </c>
       <c r="AC46" s="1">
         <v>260</v>
       </c>
       <c r="AD46" s="1">
         <v>236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="22" t="s">
+      <c r="AE46" s="35">
+        <v>334</v>
+      </c>
+      <c r="AF46" s="35"/>
+      <c r="AG46" s="35"/>
+      <c r="AH46" s="35"/>
+      <c r="AI46" s="35"/>
+      <c r="AJ46" s="35"/>
+      <c r="AK46" s="35"/>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="8">
+      <c r="B47" s="7">
         <v>40</v>
       </c>
-      <c r="C47" s="8">
+      <c r="C47" s="7">
         <v>45</v>
       </c>
-      <c r="D47" s="8">
+      <c r="D47" s="7">
         <v>47</v>
       </c>
-      <c r="E47" s="8">
+      <c r="E47" s="7">
         <v>33</v>
       </c>
-      <c r="F47" s="11">
+      <c r="F47" s="10">
         <v>34</v>
       </c>
-      <c r="G47" s="11">
+      <c r="G47" s="10">
         <v>19</v>
       </c>
-      <c r="H47" s="8">
+      <c r="H47" s="7">
         <v>29</v>
       </c>
-      <c r="I47" s="8">
+      <c r="I47" s="7">
         <v>40</v>
       </c>
-      <c r="J47" s="8">
+      <c r="J47" s="7">
         <v>63</v>
       </c>
-      <c r="K47" s="8">
+      <c r="K47" s="7">
         <v>55</v>
       </c>
-      <c r="L47" s="8">
+      <c r="L47" s="7">
         <v>48</v>
       </c>
-      <c r="M47" s="8">
+      <c r="M47" s="7">
         <v>23</v>
       </c>
-      <c r="N47" s="8">
+      <c r="N47" s="7">
         <v>55</v>
       </c>
-      <c r="O47" s="8">
+      <c r="O47" s="7">
         <v>56</v>
       </c>
-      <c r="P47" s="8">
+      <c r="P47" s="7">
         <v>25</v>
       </c>
-      <c r="Q47" s="8">
+      <c r="Q47" s="7">
         <v>56</v>
       </c>
-      <c r="R47" s="8">
+      <c r="R47" s="7">
         <v>40</v>
       </c>
-      <c r="S47" s="8">
+      <c r="S47" s="7">
         <v>31</v>
       </c>
-      <c r="T47" s="8">
+      <c r="T47" s="7">
         <v>52</v>
       </c>
-      <c r="U47" s="8">
+      <c r="U47" s="7">
         <v>96</v>
       </c>
-      <c r="V47" s="8">
+      <c r="V47" s="7">
         <v>38</v>
       </c>
-      <c r="W47" s="8">
+      <c r="W47" s="7">
         <v>43</v>
       </c>
-      <c r="X47" s="8">
+      <c r="X47" s="7">
         <v>41</v>
       </c>
-      <c r="Y47" s="8">
+      <c r="Y47" s="7">
         <v>33</v>
       </c>
-      <c r="Z47" s="28">
+      <c r="Z47" s="26">
         <v>51</v>
       </c>
-      <c r="AA47" s="26">
+      <c r="AA47" s="24">
         <v>94</v>
       </c>
-      <c r="AB47" s="35">
+      <c r="AB47" s="31">
         <v>58</v>
       </c>
       <c r="AC47" s="1">
         <v>73</v>
       </c>
       <c r="AD47" s="1">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="22" t="s">
+      <c r="AE47" s="35">
+        <v>50</v>
+      </c>
+      <c r="AF47" s="35"/>
+      <c r="AG47" s="35"/>
+      <c r="AH47" s="35"/>
+      <c r="AI47" s="35"/>
+      <c r="AJ47" s="35"/>
+      <c r="AK47" s="35"/>
+    </row>
+    <row r="48" spans="1:37">
+      <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B48" s="8">
+      <c r="B48" s="7">
         <v>45</v>
       </c>
-      <c r="C48" s="8">
-[...2 lines deleted...]
-      <c r="D48" s="8">
+      <c r="C48" s="7">
+        <v>16</v>
+      </c>
+      <c r="D48" s="7">
         <v>24</v>
       </c>
-      <c r="E48" s="8">
+      <c r="E48" s="7">
         <v>14</v>
       </c>
-      <c r="F48" s="11">
+      <c r="F48" s="10">
         <v>21</v>
       </c>
-      <c r="G48" s="11">
+      <c r="G48" s="10">
         <v>18</v>
       </c>
-      <c r="H48" s="8">
+      <c r="H48" s="7">
         <v>41</v>
       </c>
-      <c r="I48" s="8">
+      <c r="I48" s="7">
         <v>43</v>
       </c>
-      <c r="J48" s="8">
+      <c r="J48" s="7">
         <v>36</v>
       </c>
-      <c r="K48" s="8">
+      <c r="K48" s="7">
         <v>37</v>
       </c>
-      <c r="L48" s="8">
+      <c r="L48" s="7">
         <v>41</v>
       </c>
-      <c r="M48" s="8">
+      <c r="M48" s="7">
         <v>30</v>
       </c>
-      <c r="N48" s="8">
+      <c r="N48" s="7">
         <v>37</v>
       </c>
-      <c r="O48" s="8">
+      <c r="O48" s="7">
         <v>35</v>
       </c>
-      <c r="P48" s="8">
+      <c r="P48" s="7">
         <v>31</v>
       </c>
-      <c r="Q48" s="8">
+      <c r="Q48" s="7">
         <v>30</v>
       </c>
-      <c r="R48" s="8">
+      <c r="R48" s="7">
         <v>30</v>
       </c>
-      <c r="S48" s="8">
+      <c r="S48" s="7">
         <v>31</v>
       </c>
-      <c r="T48" s="8">
+      <c r="T48" s="7">
         <v>35</v>
       </c>
-      <c r="U48" s="8">
+      <c r="U48" s="7">
         <v>54</v>
       </c>
-      <c r="V48" s="8">
+      <c r="V48" s="7">
         <v>28</v>
       </c>
-      <c r="W48" s="8">
+      <c r="W48" s="7">
         <v>36</v>
       </c>
-      <c r="X48" s="8">
+      <c r="X48" s="7">
         <v>33</v>
       </c>
-      <c r="Y48" s="8">
+      <c r="Y48" s="7">
         <v>25</v>
       </c>
-      <c r="Z48" s="28">
+      <c r="Z48" s="26">
         <v>27</v>
       </c>
-      <c r="AA48" s="26">
+      <c r="AA48" s="24">
         <v>52</v>
       </c>
-      <c r="AB48" s="35">
+      <c r="AB48" s="31">
         <v>58</v>
       </c>
       <c r="AC48" s="1">
         <v>26</v>
       </c>
       <c r="AD48" s="1">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="22" t="s">
+      <c r="AE48" s="35">
+        <v>52</v>
+      </c>
+      <c r="AF48" s="35"/>
+      <c r="AG48" s="35"/>
+      <c r="AH48" s="35"/>
+      <c r="AI48" s="35"/>
+      <c r="AJ48" s="35"/>
+      <c r="AK48" s="35"/>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B49" s="8">
+      <c r="B49" s="7">
         <v>49</v>
       </c>
-      <c r="C49" s="8">
+      <c r="C49" s="7">
         <v>79</v>
       </c>
-      <c r="D49" s="8">
+      <c r="D49" s="7">
         <v>56</v>
       </c>
-      <c r="E49" s="8">
+      <c r="E49" s="7">
         <v>89</v>
       </c>
-      <c r="F49" s="11">
+      <c r="F49" s="10">
         <v>49</v>
       </c>
-      <c r="G49" s="11">
+      <c r="G49" s="10">
         <v>65</v>
       </c>
-      <c r="H49" s="8">
+      <c r="H49" s="7">
         <v>95</v>
       </c>
-      <c r="I49" s="8">
+      <c r="I49" s="7">
         <v>76</v>
       </c>
-      <c r="J49" s="8">
+      <c r="J49" s="7">
         <v>97</v>
       </c>
-      <c r="K49" s="8">
+      <c r="K49" s="7">
         <v>88</v>
       </c>
-      <c r="L49" s="8">
+      <c r="L49" s="7">
         <v>75</v>
       </c>
-      <c r="M49" s="8">
+      <c r="M49" s="7">
         <v>58</v>
       </c>
-      <c r="N49" s="8">
+      <c r="N49" s="7">
         <v>88</v>
       </c>
-      <c r="O49" s="8">
+      <c r="O49" s="7">
         <v>75</v>
       </c>
-      <c r="P49" s="8">
+      <c r="P49" s="7">
         <v>57</v>
       </c>
-      <c r="Q49" s="8">
+      <c r="Q49" s="7">
         <v>63</v>
       </c>
-      <c r="R49" s="8">
+      <c r="R49" s="7">
         <v>76</v>
       </c>
-      <c r="S49" s="8">
+      <c r="S49" s="7">
         <v>88</v>
       </c>
-      <c r="T49" s="8">
+      <c r="T49" s="7">
         <v>77</v>
       </c>
-      <c r="U49" s="8">
+      <c r="U49" s="7">
         <v>118</v>
       </c>
-      <c r="V49" s="8">
+      <c r="V49" s="7">
         <v>90</v>
       </c>
-      <c r="W49" s="8">
+      <c r="W49" s="7">
         <v>99</v>
       </c>
-      <c r="X49" s="8">
+      <c r="X49" s="7">
         <v>69</v>
       </c>
-      <c r="Y49" s="8">
+      <c r="Y49" s="7">
         <v>85</v>
       </c>
-      <c r="Z49" s="28">
+      <c r="Z49" s="26">
         <v>146</v>
       </c>
-      <c r="AA49" s="26">
+      <c r="AA49" s="24">
         <v>174</v>
       </c>
-      <c r="AB49" s="35">
+      <c r="AB49" s="31">
         <v>135</v>
       </c>
       <c r="AC49" s="1">
         <v>135</v>
       </c>
       <c r="AD49" s="1">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="22" t="s">
+      <c r="AE49" s="35">
+        <v>90</v>
+      </c>
+      <c r="AF49" s="35"/>
+      <c r="AG49" s="35"/>
+      <c r="AH49" s="35"/>
+      <c r="AI49" s="35"/>
+      <c r="AJ49" s="35"/>
+      <c r="AK49" s="35"/>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B50" s="8">
+      <c r="B50" s="7">
         <v>75</v>
       </c>
-      <c r="C50" s="8">
+      <c r="C50" s="7">
         <v>65</v>
       </c>
-      <c r="D50" s="8">
+      <c r="D50" s="7">
         <v>65</v>
       </c>
-      <c r="E50" s="8">
+      <c r="E50" s="7">
         <v>59</v>
       </c>
-      <c r="F50" s="11">
+      <c r="F50" s="10">
         <v>63</v>
       </c>
-      <c r="G50" s="11">
+      <c r="G50" s="10">
         <v>63</v>
       </c>
-      <c r="H50" s="8">
+      <c r="H50" s="7">
         <v>71</v>
       </c>
-      <c r="I50" s="8">
+      <c r="I50" s="7">
         <v>64</v>
       </c>
-      <c r="J50" s="8">
+      <c r="J50" s="7">
         <v>92</v>
       </c>
-      <c r="K50" s="8">
+      <c r="K50" s="7">
         <v>112</v>
       </c>
-      <c r="L50" s="8">
+      <c r="L50" s="7">
         <v>74</v>
       </c>
-      <c r="M50" s="8">
+      <c r="M50" s="7">
         <v>58</v>
       </c>
-      <c r="N50" s="8">
+      <c r="N50" s="7">
         <v>76</v>
       </c>
-      <c r="O50" s="8">
+      <c r="O50" s="7">
         <v>84</v>
       </c>
-      <c r="P50" s="8">
+      <c r="P50" s="7">
         <v>66</v>
       </c>
-      <c r="Q50" s="8">
+      <c r="Q50" s="7">
         <v>59</v>
       </c>
-      <c r="R50" s="8">
+      <c r="R50" s="7">
         <v>67</v>
       </c>
-      <c r="S50" s="8">
+      <c r="S50" s="7">
         <v>61</v>
       </c>
-      <c r="T50" s="8">
+      <c r="T50" s="7">
         <v>81</v>
       </c>
-      <c r="U50" s="8">
+      <c r="U50" s="7">
         <v>79</v>
       </c>
-      <c r="V50" s="8">
+      <c r="V50" s="7">
         <v>87</v>
       </c>
-      <c r="W50" s="8">
+      <c r="W50" s="7">
         <v>70</v>
       </c>
-      <c r="X50" s="8">
+      <c r="X50" s="7">
         <v>74</v>
       </c>
-      <c r="Y50" s="8">
+      <c r="Y50" s="7">
         <v>69</v>
       </c>
-      <c r="Z50" s="28">
+      <c r="Z50" s="26">
         <v>80</v>
       </c>
-      <c r="AA50" s="26">
+      <c r="AA50" s="24">
         <v>117</v>
       </c>
-      <c r="AB50" s="35">
+      <c r="AB50" s="31">
         <v>122</v>
       </c>
       <c r="AC50" s="1">
         <v>96</v>
       </c>
       <c r="AD50" s="1">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="22" t="s">
+      <c r="AE50" s="35">
+        <v>159</v>
+      </c>
+      <c r="AF50" s="35"/>
+      <c r="AG50" s="35"/>
+      <c r="AH50" s="35"/>
+      <c r="AI50" s="35"/>
+      <c r="AJ50" s="35"/>
+      <c r="AK50" s="35"/>
+    </row>
+    <row r="51" spans="1:37">
+      <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B51" s="8">
+      <c r="B51" s="7">
         <v>33</v>
       </c>
-      <c r="C51" s="8">
+      <c r="C51" s="7">
         <v>25</v>
       </c>
-      <c r="D51" s="8">
+      <c r="D51" s="7">
         <v>52</v>
       </c>
-      <c r="E51" s="8">
+      <c r="E51" s="7">
         <v>31</v>
       </c>
-      <c r="F51" s="11">
+      <c r="F51" s="10">
         <v>41</v>
       </c>
-      <c r="G51" s="11">
+      <c r="G51" s="10">
         <v>33</v>
       </c>
-      <c r="H51" s="8">
+      <c r="H51" s="7">
         <v>36</v>
       </c>
-      <c r="I51" s="8">
+      <c r="I51" s="7">
         <v>29</v>
       </c>
-      <c r="J51" s="8">
+      <c r="J51" s="7">
         <v>65</v>
       </c>
-      <c r="K51" s="8">
+      <c r="K51" s="7">
         <v>46</v>
       </c>
-      <c r="L51" s="8">
+      <c r="L51" s="7">
         <v>52</v>
       </c>
-      <c r="M51" s="8">
+      <c r="M51" s="7">
         <v>25</v>
       </c>
-      <c r="N51" s="8">
+      <c r="N51" s="7">
         <v>58</v>
       </c>
-      <c r="O51" s="8">
+      <c r="O51" s="7">
         <v>32</v>
       </c>
-      <c r="P51" s="8">
+      <c r="P51" s="7">
         <v>18</v>
       </c>
-      <c r="Q51" s="8">
+      <c r="Q51" s="7">
         <v>24</v>
       </c>
-      <c r="R51" s="8">
+      <c r="R51" s="7">
         <v>31</v>
       </c>
-      <c r="S51" s="8">
+      <c r="S51" s="7">
         <v>29</v>
       </c>
-      <c r="T51" s="8">
+      <c r="T51" s="7">
         <v>40</v>
       </c>
-      <c r="U51" s="8">
+      <c r="U51" s="7">
         <v>60</v>
       </c>
-      <c r="V51" s="8">
+      <c r="V51" s="7">
         <v>51</v>
       </c>
-      <c r="W51" s="8">
+      <c r="W51" s="7">
         <v>28</v>
       </c>
-      <c r="X51" s="8">
+      <c r="X51" s="7">
         <v>35</v>
       </c>
-      <c r="Y51" s="8">
+      <c r="Y51" s="7">
         <v>46</v>
       </c>
-      <c r="Z51" s="28">
+      <c r="Z51" s="26">
         <v>44</v>
       </c>
-      <c r="AA51" s="26">
+      <c r="AA51" s="24">
         <v>51</v>
       </c>
-      <c r="AB51" s="35">
+      <c r="AB51" s="31">
         <v>44</v>
       </c>
       <c r="AC51" s="1">
         <v>108</v>
       </c>
       <c r="AD51" s="1">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="22" t="s">
+      <c r="AE51" s="35">
+        <v>41</v>
+      </c>
+      <c r="AF51" s="35"/>
+      <c r="AG51" s="35"/>
+      <c r="AH51" s="35"/>
+      <c r="AI51" s="35"/>
+      <c r="AJ51" s="35"/>
+      <c r="AK51" s="35"/>
+    </row>
+    <row r="52" spans="1:37">
+      <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B52" s="8">
+      <c r="B52" s="7">
         <v>44</v>
       </c>
-      <c r="C52" s="8">
+      <c r="C52" s="7">
         <v>28</v>
       </c>
-      <c r="D52" s="8">
+      <c r="D52" s="7">
         <v>67</v>
       </c>
-      <c r="E52" s="8">
+      <c r="E52" s="7">
         <v>45</v>
       </c>
-      <c r="F52" s="11">
+      <c r="F52" s="10">
         <v>60</v>
       </c>
-      <c r="G52" s="11">
+      <c r="G52" s="10">
         <v>51</v>
       </c>
-      <c r="H52" s="8">
+      <c r="H52" s="7">
         <v>42</v>
       </c>
-      <c r="I52" s="8">
+      <c r="I52" s="7">
         <v>17</v>
       </c>
-      <c r="J52" s="8">
+      <c r="J52" s="7">
         <v>92</v>
       </c>
-      <c r="K52" s="8">
+      <c r="K52" s="7">
         <v>36</v>
       </c>
-      <c r="L52" s="8">
+      <c r="L52" s="7">
         <v>79</v>
       </c>
-      <c r="M52" s="8">
+      <c r="M52" s="7">
         <v>41</v>
       </c>
-      <c r="N52" s="8">
+      <c r="N52" s="7">
         <v>57</v>
       </c>
-      <c r="O52" s="8">
+      <c r="O52" s="7">
         <v>47</v>
       </c>
-      <c r="P52" s="8">
+      <c r="P52" s="7">
         <v>48</v>
       </c>
-      <c r="Q52" s="8">
+      <c r="Q52" s="7">
         <v>61</v>
       </c>
-      <c r="R52" s="8">
+      <c r="R52" s="7">
         <v>83</v>
       </c>
-      <c r="S52" s="8">
+      <c r="S52" s="7">
         <v>62</v>
       </c>
-      <c r="T52" s="8">
+      <c r="T52" s="7">
         <v>40</v>
       </c>
-      <c r="U52" s="8">
+      <c r="U52" s="7">
         <v>57</v>
       </c>
-      <c r="V52" s="8">
+      <c r="V52" s="7">
         <v>40</v>
       </c>
-      <c r="W52" s="8">
+      <c r="W52" s="7">
         <v>67</v>
       </c>
-      <c r="X52" s="8">
+      <c r="X52" s="7">
         <v>37</v>
       </c>
-      <c r="Y52" s="8">
+      <c r="Y52" s="7">
         <v>35</v>
       </c>
-      <c r="Z52" s="28">
+      <c r="Z52" s="26">
         <v>82</v>
       </c>
-      <c r="AA52" s="26">
+      <c r="AA52" s="24">
         <v>83</v>
       </c>
-      <c r="AB52" s="35">
+      <c r="AB52" s="31">
         <v>91</v>
       </c>
       <c r="AC52" s="1">
         <v>59</v>
       </c>
       <c r="AD52" s="1">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="14" t="s">
+      <c r="AE52" s="35">
+        <v>96</v>
+      </c>
+      <c r="AF52" s="35"/>
+      <c r="AG52" s="35"/>
+      <c r="AH52" s="35"/>
+      <c r="AI52" s="35"/>
+      <c r="AJ52" s="35"/>
+      <c r="AK52" s="35"/>
+    </row>
+    <row r="53" spans="1:37">
+      <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B53" s="9">
+      <c r="B53" s="8">
         <v>94</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C53" s="8">
         <v>103</v>
       </c>
-      <c r="D53" s="9">
+      <c r="D53" s="8">
         <v>105</v>
       </c>
-      <c r="E53" s="9">
+      <c r="E53" s="8">
         <v>129</v>
       </c>
-      <c r="F53" s="12">
+      <c r="F53" s="11">
         <v>84</v>
       </c>
-      <c r="G53" s="12">
+      <c r="G53" s="11">
         <v>74</v>
       </c>
-      <c r="H53" s="12">
+      <c r="H53" s="11">
         <v>73</v>
       </c>
-      <c r="I53" s="12">
+      <c r="I53" s="11">
         <v>116</v>
       </c>
-      <c r="J53" s="12">
+      <c r="J53" s="11">
         <v>103</v>
       </c>
-      <c r="K53" s="12">
+      <c r="K53" s="11">
         <v>131</v>
       </c>
-      <c r="L53" s="12">
+      <c r="L53" s="11">
         <v>138</v>
       </c>
-      <c r="M53" s="12">
+      <c r="M53" s="11">
         <v>120</v>
       </c>
-      <c r="N53" s="12">
+      <c r="N53" s="11">
         <v>88</v>
       </c>
-      <c r="O53" s="12">
+      <c r="O53" s="11">
         <v>97</v>
       </c>
-      <c r="P53" s="12">
+      <c r="P53" s="11">
         <v>80</v>
       </c>
-      <c r="Q53" s="12">
+      <c r="Q53" s="11">
         <v>132</v>
       </c>
-      <c r="R53" s="12">
+      <c r="R53" s="11">
         <v>96</v>
       </c>
-      <c r="S53" s="12">
+      <c r="S53" s="11">
         <v>125</v>
       </c>
-      <c r="T53" s="12">
+      <c r="T53" s="11">
         <v>114</v>
       </c>
-      <c r="U53" s="12">
+      <c r="U53" s="11">
         <v>126</v>
       </c>
-      <c r="V53" s="12">
+      <c r="V53" s="11">
         <v>132</v>
       </c>
-      <c r="W53" s="12">
+      <c r="W53" s="11">
         <v>113</v>
       </c>
-      <c r="X53" s="12">
+      <c r="X53" s="11">
         <v>106</v>
       </c>
-      <c r="Y53" s="12">
+      <c r="Y53" s="11">
         <v>117</v>
       </c>
-      <c r="Z53" s="29">
+      <c r="Z53" s="27">
         <v>111</v>
       </c>
-      <c r="AA53" s="31">
+      <c r="AA53" s="29">
         <v>150</v>
       </c>
-      <c r="AB53" s="36">
+      <c r="AB53" s="32">
         <v>151</v>
       </c>
-      <c r="AC53" s="34">
+      <c r="AC53" s="30">
         <v>145</v>
       </c>
-      <c r="AD53" s="34">
+      <c r="AD53" s="30">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E54" s="8"/>
+      <c r="AE53" s="36">
+        <v>139</v>
+      </c>
+      <c r="AF53" s="36"/>
+      <c r="AG53" s="36"/>
+      <c r="AH53" s="36"/>
+      <c r="AI53" s="36"/>
+      <c r="AJ53" s="36"/>
+      <c r="AK53" s="36"/>
+    </row>
+    <row r="54" spans="1:37">
+      <c r="E54" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7:AD53"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AH40" sqref="AH40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25" style="19" bestFit="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="30" max="16384" width="9.109375" style="19"/>
+    <col min="1" max="1" width="25" style="18" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="18" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="18" customWidth="1"/>
+    <col min="4" max="4" width="4.85546875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="18" customWidth="1"/>
+    <col min="6" max="8" width="4.85546875" style="18" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="18" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="18" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="18" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="18" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="18" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="18" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="18" customWidth="1"/>
+    <col min="16" max="16" width="4.85546875" style="18" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="5.42578125" style="18" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="18" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="18" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="18" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="18" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="18" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="18" customWidth="1"/>
+    <col min="26" max="27" width="8" style="18" customWidth="1"/>
+    <col min="28" max="28" width="9.42578125" style="18" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="18" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="42"/>
-[...22 lines deleted...]
-      <c r="Y1" s="42"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="20"/>
-[...20 lines deleted...]
-      <c r="AK3" s="16" t="s">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+    </row>
+    <row r="3" spans="1:37" s="3" customFormat="1">
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="Y3" s="15"/>
+      <c r="AK3" s="15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="40"/>
-      <c r="B4" s="38">
+      <c r="A4" s="47"/>
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="41"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="D5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="18" t="s">
+      <c r="H5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="17" t="s">
+      <c r="I5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="17" t="s">
+      <c r="J5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="17" t="s">
+      <c r="K5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="17" t="s">
+      <c r="L5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="17" t="s">
+      <c r="M5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="18" t="s">
+      <c r="N5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="18" t="s">
+      <c r="O5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="18" t="s">
+      <c r="P5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="17" t="s">
+      <c r="R5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="17" t="s">
+      <c r="S5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="T5" s="18" t="s">
+      <c r="T5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="17" t="s">
+      <c r="U5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="17" t="s">
+      <c r="V5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="17" t="s">
+      <c r="W5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="17" t="s">
+      <c r="X5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="17" t="s">
+      <c r="Y5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="18" t="s">
+      <c r="Z5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="18" t="s">
+      <c r="AA5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="18" t="s">
+      <c r="AB5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="17" t="s">
+      <c r="AC5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="17" t="s">
+      <c r="AD5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="17" t="s">
+      <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="AF5" s="18" t="s">
+      <c r="AF5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AG5" s="17" t="s">
+      <c r="AG5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="17" t="s">
+      <c r="AH5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="17" t="s">
+      <c r="AI5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="17" t="s">
+      <c r="AJ5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="17" t="s">
+      <c r="AK5" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="43"/>
-[...22 lines deleted...]
-      <c r="Y6" s="43"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="7">
         <v>2239</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="7">
         <v>1915</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="7">
         <v>1733</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="7">
         <v>2212</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <v>1762</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="7">
         <v>1915</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="7">
         <v>2410</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="7">
         <v>2291</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="7">
         <v>2910</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K7" s="7">
         <v>3004</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="7">
         <v>2681</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M7" s="7">
         <v>2053</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="10">
         <v>2730</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O7" s="10">
         <v>2450</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="10">
         <v>2027</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="10">
         <v>2195</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="10">
         <v>2109</v>
       </c>
-      <c r="S7" s="11">
+      <c r="S7" s="10">
         <v>2471</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="10">
         <v>2752</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="10">
         <v>2942</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="10">
         <v>2744</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="10">
         <v>2371</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="10">
         <v>2217</v>
       </c>
-      <c r="Y7" s="11">
+      <c r="Y7" s="10">
         <v>1959</v>
       </c>
-      <c r="Z7" s="11">
+      <c r="Z7" s="10">
         <v>2477</v>
       </c>
-      <c r="AA7" s="11">
+      <c r="AA7" s="10">
         <v>2570</v>
       </c>
       <c r="AB7" s="1">
         <v>2697</v>
       </c>
       <c r="AC7" s="1">
         <v>2378</v>
       </c>
       <c r="AD7" s="1">
         <v>1894</v>
       </c>
+      <c r="AE7" s="1">
+        <v>2628</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="22" t="s">
+      <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="7">
         <v>567</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="7">
         <v>477</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="7">
         <v>456</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="7">
         <v>783</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="7">
         <v>529</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="7">
         <v>502</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="7">
         <v>652</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="7">
         <v>543</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="7">
         <v>756</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="7">
         <v>748</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="7">
         <v>594</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="7">
         <v>433</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="10">
         <v>660</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="10">
         <v>624</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="10">
         <v>503</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="10">
         <v>616</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="10">
         <v>599</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="10">
         <v>678</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="10">
         <v>703</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="10">
         <v>781</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="10">
         <v>754</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="10">
         <v>644</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="10">
         <v>533</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y8" s="10">
         <v>512</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z8" s="10">
         <v>771</v>
       </c>
-      <c r="AA8" s="11">
+      <c r="AA8" s="10">
         <v>655</v>
       </c>
       <c r="AB8" s="1">
         <v>754</v>
       </c>
       <c r="AC8" s="1">
         <v>699</v>
       </c>
       <c r="AD8" s="1">
         <v>564</v>
       </c>
+      <c r="AE8" s="1">
+        <v>663</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="22" t="s">
+      <c r="A9" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="7">
         <v>189</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="7">
         <v>143</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="7">
         <v>130</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="7">
         <v>153</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="7">
         <v>125</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="7">
         <v>137</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="7">
         <v>191</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="7">
         <v>180</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="7">
         <v>242</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="7">
         <v>241</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="7">
         <v>214</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="7">
         <v>164</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="10">
         <v>224</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="10">
         <v>206</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="10">
         <v>144</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="10">
         <v>187</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="10">
         <v>167</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="10">
         <v>201</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="10">
         <v>220</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="10">
         <v>191</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="10">
         <v>203</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="10">
         <v>179</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="10">
         <v>190</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Y9" s="10">
         <v>147</v>
       </c>
-      <c r="Z9" s="11">
+      <c r="Z9" s="10">
         <v>180</v>
       </c>
-      <c r="AA9" s="11">
+      <c r="AA9" s="10">
         <v>228</v>
       </c>
       <c r="AB9" s="1">
         <v>193</v>
       </c>
       <c r="AC9" s="1">
         <v>179</v>
       </c>
       <c r="AD9" s="1">
         <v>171</v>
       </c>
+      <c r="AE9" s="1">
+        <v>225</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="7">
         <v>94</v>
       </c>
-      <c r="C10" s="8">
+      <c r="C10" s="7">
         <v>70</v>
       </c>
-      <c r="D10" s="8">
+      <c r="D10" s="7">
         <v>72</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="7">
         <v>77</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="7">
         <v>66</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G10" s="7">
         <v>90</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H10" s="7">
         <v>113</v>
       </c>
-      <c r="I10" s="8">
+      <c r="I10" s="7">
         <v>112</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J10" s="7">
         <v>152</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="7">
         <v>119</v>
       </c>
-      <c r="L10" s="8">
+      <c r="L10" s="7">
         <v>96</v>
       </c>
-      <c r="M10" s="8">
+      <c r="M10" s="7">
         <v>93</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="10">
         <v>143</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="10">
         <v>105</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="10">
         <v>71</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="10">
         <v>52</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="10">
         <v>99</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="10">
         <v>125</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="10">
         <v>114</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="10">
         <v>126</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="10">
         <v>106</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="10">
         <v>126</v>
       </c>
-      <c r="X10" s="11">
+      <c r="X10" s="10">
         <v>81</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Y10" s="10">
         <v>69</v>
       </c>
-      <c r="Z10" s="11">
+      <c r="Z10" s="10">
         <v>98</v>
       </c>
-      <c r="AA10" s="11">
+      <c r="AA10" s="10">
         <v>94</v>
       </c>
       <c r="AB10" s="1">
         <v>106</v>
       </c>
       <c r="AC10" s="1">
         <v>72</v>
       </c>
       <c r="AD10" s="1">
         <v>69</v>
       </c>
+      <c r="AE10" s="1">
+        <v>101</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="22" t="s">
+      <c r="A11" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="7">
         <v>119</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="7">
         <v>150</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="7">
         <v>110</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="7">
         <v>117</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="7">
         <v>93</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="7">
         <v>124</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="7">
         <v>133</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I11" s="7">
         <v>106</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="7">
         <v>161</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K11" s="7">
         <v>142</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="7">
         <v>145</v>
       </c>
-      <c r="M11" s="8">
+      <c r="M11" s="7">
         <v>130</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="10">
         <v>107</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O11" s="10">
         <v>119</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="10">
         <v>112</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="10">
         <v>118</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="10">
         <v>113</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="10">
         <v>125</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="10">
         <v>162</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="10">
         <v>140</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="10">
         <v>149</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="10">
         <v>136</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="10">
         <v>122</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Y11" s="10">
         <v>103</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z11" s="10">
         <v>158</v>
       </c>
-      <c r="AA11" s="11">
+      <c r="AA11" s="10">
         <v>151</v>
       </c>
       <c r="AB11" s="1">
         <v>151</v>
       </c>
       <c r="AC11" s="1">
         <v>121</v>
       </c>
       <c r="AD11" s="1">
         <v>109</v>
       </c>
+      <c r="AE11" s="1">
+        <v>133</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="22" t="s">
+      <c r="A12" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="7">
         <v>101</v>
       </c>
-      <c r="C12" s="8">
+      <c r="C12" s="7">
         <v>98</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="7">
         <v>93</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="7">
         <v>106</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="7">
         <v>65</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G12" s="7">
         <v>67</v>
       </c>
-      <c r="H12" s="8">
+      <c r="H12" s="7">
         <v>95</v>
       </c>
-      <c r="I12" s="8">
+      <c r="I12" s="7">
         <v>94</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="7">
         <v>145</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="7">
         <v>123</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="7">
         <v>152</v>
       </c>
-      <c r="M12" s="8">
+      <c r="M12" s="7">
         <v>84</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N12" s="10">
         <v>135</v>
       </c>
-      <c r="O12" s="11">
+      <c r="O12" s="10">
         <v>110</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="10">
         <v>97</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="10">
         <v>85</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="10">
         <v>74</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S12" s="10">
         <v>94</v>
       </c>
-      <c r="T12" s="11">
+      <c r="T12" s="10">
         <v>107</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="10">
         <v>127</v>
       </c>
-      <c r="V12" s="11">
+      <c r="V12" s="10">
         <v>127</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="10">
         <v>122</v>
       </c>
-      <c r="X12" s="11">
+      <c r="X12" s="10">
         <v>93</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Y12" s="10">
         <v>86</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="10">
         <v>124</v>
       </c>
-      <c r="AA12" s="11">
+      <c r="AA12" s="10">
         <v>118</v>
       </c>
       <c r="AB12" s="1">
         <v>111</v>
       </c>
       <c r="AC12" s="1">
         <v>111</v>
       </c>
       <c r="AD12" s="1">
         <v>73</v>
       </c>
+      <c r="AE12" s="1">
+        <v>104</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="22" t="s">
+      <c r="A13" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="7">
         <v>127</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="7">
         <v>94</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="7">
         <v>73</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="7">
         <v>106</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="7">
         <v>87</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G13" s="7">
         <v>94</v>
       </c>
-      <c r="H13" s="8">
+      <c r="H13" s="7">
         <v>132</v>
       </c>
-      <c r="I13" s="8">
+      <c r="I13" s="7">
         <v>81</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J13" s="7">
         <v>153</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K13" s="7">
         <v>172</v>
       </c>
-      <c r="L13" s="8">
+      <c r="L13" s="7">
         <v>153</v>
       </c>
-      <c r="M13" s="8">
+      <c r="M13" s="7">
         <v>100</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="10">
         <v>128</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O13" s="10">
         <v>127</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="10">
         <v>100</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="10">
         <v>96</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="10">
         <v>77</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="10">
         <v>98</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="10">
         <v>158</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="10">
         <v>122</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="10">
         <v>136</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="10">
         <v>129</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="10">
         <v>113</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Y13" s="10">
         <v>95</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="10">
         <v>121</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AA13" s="10">
         <v>81</v>
       </c>
       <c r="AB13" s="1">
         <v>125</v>
       </c>
       <c r="AC13" s="1">
         <v>99</v>
       </c>
       <c r="AD13" s="1">
         <v>66</v>
       </c>
+      <c r="AE13" s="1">
+        <v>95</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="22" t="s">
+      <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="7">
         <v>271</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="7">
         <v>213</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="7">
         <v>189</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="7">
         <v>247</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="7">
         <v>176</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="7">
         <v>250</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="7">
         <v>279</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I14" s="7">
         <v>337</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="7">
         <v>307</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="7">
         <v>446</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="7">
         <v>379</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="7">
         <v>308</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N14" s="10">
         <v>365</v>
       </c>
-      <c r="O14" s="11">
+      <c r="O14" s="10">
         <v>277</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P14" s="10">
         <v>323</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="10">
         <v>300</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="10">
         <v>237</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="10">
         <v>275</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="10">
         <v>314</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="10">
         <v>347</v>
       </c>
-      <c r="V14" s="11">
+      <c r="V14" s="10">
         <v>266</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="10">
         <v>222</v>
       </c>
-      <c r="X14" s="11">
+      <c r="X14" s="10">
         <v>232</v>
       </c>
-      <c r="Y14" s="11">
+      <c r="Y14" s="10">
         <v>217</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="10">
         <v>275</v>
       </c>
-      <c r="AA14" s="11">
+      <c r="AA14" s="10">
         <v>279</v>
       </c>
       <c r="AB14" s="1">
         <v>318</v>
       </c>
       <c r="AC14" s="1">
         <v>241</v>
       </c>
       <c r="AD14" s="1">
         <v>214</v>
       </c>
+      <c r="AE14" s="1">
+        <v>312</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="22" t="s">
+      <c r="A15" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="7">
         <v>91</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C15" s="7">
         <v>59</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D15" s="7">
         <v>72</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="7">
         <v>67</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="7">
         <v>73</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="7">
         <v>60</v>
       </c>
-      <c r="H15" s="8">
+      <c r="H15" s="7">
         <v>80</v>
       </c>
-      <c r="I15" s="8">
+      <c r="I15" s="7">
         <v>97</v>
       </c>
-      <c r="J15" s="8">
+      <c r="J15" s="7">
         <v>101</v>
       </c>
-      <c r="K15" s="8">
+      <c r="K15" s="7">
         <v>117</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="7">
         <v>102</v>
       </c>
-      <c r="M15" s="8">
+      <c r="M15" s="7">
         <v>84</v>
       </c>
-      <c r="N15" s="11">
+      <c r="N15" s="10">
         <v>109</v>
       </c>
-      <c r="O15" s="11">
+      <c r="O15" s="10">
         <v>125</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P15" s="10">
         <v>83</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="10">
         <v>76</v>
       </c>
-      <c r="R15" s="11">
+      <c r="R15" s="10">
         <v>93</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="10">
         <v>85</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="10">
         <v>131</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="10">
         <v>142</v>
       </c>
-      <c r="V15" s="11">
+      <c r="V15" s="10">
         <v>119</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="10">
         <v>79</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="10">
         <v>104</v>
       </c>
-      <c r="Y15" s="11">
+      <c r="Y15" s="10">
         <v>74</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z15" s="10">
         <v>86</v>
       </c>
-      <c r="AA15" s="11">
+      <c r="AA15" s="10">
         <v>118</v>
       </c>
       <c r="AB15" s="1">
         <v>87</v>
       </c>
       <c r="AC15" s="1">
         <v>120</v>
       </c>
       <c r="AD15" s="1">
         <v>83</v>
       </c>
+      <c r="AE15" s="1">
+        <v>97</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="7">
         <v>94</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="7">
         <v>124</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="7">
         <v>70</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="7">
         <v>83</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="7">
         <v>72</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="7">
         <v>92</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="7">
         <v>94</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="7">
         <v>95</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="7">
         <v>119</v>
       </c>
-      <c r="K16" s="8">
+      <c r="K16" s="7">
         <v>100</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L16" s="7">
         <v>152</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M16" s="7">
         <v>119</v>
       </c>
-      <c r="N16" s="11">
+      <c r="N16" s="10">
         <v>119</v>
       </c>
-      <c r="O16" s="11">
+      <c r="O16" s="10">
         <v>101</v>
       </c>
-      <c r="P16" s="11">
+      <c r="P16" s="10">
         <v>67</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="10">
         <v>80</v>
       </c>
-      <c r="R16" s="11">
+      <c r="R16" s="10">
         <v>97</v>
       </c>
-      <c r="S16" s="11">
+      <c r="S16" s="10">
         <v>107</v>
       </c>
-      <c r="T16" s="11">
+      <c r="T16" s="10">
         <v>116</v>
       </c>
-      <c r="U16" s="11">
+      <c r="U16" s="10">
         <v>95</v>
       </c>
-      <c r="V16" s="11">
+      <c r="V16" s="10">
         <v>103</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="10">
         <v>101</v>
       </c>
-      <c r="X16" s="11">
+      <c r="X16" s="10">
         <v>85</v>
       </c>
-      <c r="Y16" s="11">
+      <c r="Y16" s="10">
         <v>96</v>
       </c>
-      <c r="Z16" s="11">
+      <c r="Z16" s="10">
         <v>89</v>
       </c>
-      <c r="AA16" s="11">
+      <c r="AA16" s="10">
         <v>123</v>
       </c>
       <c r="AB16" s="1">
         <v>103</v>
       </c>
       <c r="AC16" s="1">
         <v>84</v>
       </c>
       <c r="AD16" s="1">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="AE16" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="7">
         <v>93</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C17" s="7">
         <v>79</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="7">
         <v>63</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="7">
         <v>64</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F17" s="7">
         <v>61</v>
       </c>
-      <c r="G17" s="8">
+      <c r="G17" s="7">
         <v>66</v>
       </c>
-      <c r="H17" s="8">
+      <c r="H17" s="7">
         <v>99</v>
       </c>
-      <c r="I17" s="8">
+      <c r="I17" s="7">
         <v>84</v>
       </c>
-      <c r="J17" s="8">
+      <c r="J17" s="7">
         <v>127</v>
       </c>
-      <c r="K17" s="8">
+      <c r="K17" s="7">
         <v>124</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L17" s="7">
         <v>94</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M17" s="7">
         <v>99</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N17" s="10">
         <v>127</v>
       </c>
-      <c r="O17" s="11">
+      <c r="O17" s="10">
         <v>115</v>
       </c>
-      <c r="P17" s="11">
+      <c r="P17" s="10">
         <v>76</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q17" s="10">
         <v>89</v>
       </c>
-      <c r="R17" s="11">
+      <c r="R17" s="10">
         <v>97</v>
       </c>
-      <c r="S17" s="11">
+      <c r="S17" s="10">
         <v>109</v>
       </c>
-      <c r="T17" s="11">
+      <c r="T17" s="10">
         <v>93</v>
       </c>
-      <c r="U17" s="11">
+      <c r="U17" s="10">
         <v>146</v>
       </c>
-      <c r="V17" s="11">
+      <c r="V17" s="10">
         <v>140</v>
       </c>
-      <c r="W17" s="11">
+      <c r="W17" s="10">
         <v>96</v>
       </c>
-      <c r="X17" s="11">
+      <c r="X17" s="10">
         <v>88</v>
       </c>
-      <c r="Y17" s="11">
+      <c r="Y17" s="10">
         <v>97</v>
       </c>
-      <c r="Z17" s="11">
+      <c r="Z17" s="10">
         <v>91</v>
       </c>
-      <c r="AA17" s="11">
+      <c r="AA17" s="10">
         <v>111</v>
       </c>
       <c r="AB17" s="1">
         <v>154</v>
       </c>
       <c r="AC17" s="1">
         <v>122</v>
       </c>
       <c r="AD17" s="1">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="AE17" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="7">
         <v>175</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="7">
         <v>147</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="7">
         <v>150</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="7">
         <v>157</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="7">
         <v>152</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="7">
         <v>171</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="7">
         <v>211</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="7">
         <v>202</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="7">
         <v>218</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="7">
         <v>234</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="7">
         <v>230</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="7">
         <v>144</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N18" s="10">
         <v>216</v>
       </c>
-      <c r="O18" s="11">
+      <c r="O18" s="10">
         <v>204</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P18" s="10">
         <v>146</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="10">
         <v>159</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R18" s="10">
         <v>158</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S18" s="10">
         <v>220</v>
       </c>
-      <c r="T18" s="11">
+      <c r="T18" s="10">
         <v>231</v>
       </c>
-      <c r="U18" s="11">
+      <c r="U18" s="10">
         <v>264</v>
       </c>
-      <c r="V18" s="11">
+      <c r="V18" s="10">
         <v>215</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="10">
         <v>191</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="10">
         <v>206</v>
       </c>
-      <c r="Y18" s="11">
+      <c r="Y18" s="10">
         <v>163</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="10">
         <v>182</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AA18" s="10">
         <v>210</v>
       </c>
       <c r="AB18" s="1">
         <v>198</v>
       </c>
       <c r="AC18" s="1">
         <v>195</v>
       </c>
       <c r="AD18" s="1">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="22" t="s">
+      <c r="AE18" s="1">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="8">
+      <c r="B19" s="7">
         <v>66</v>
       </c>
-      <c r="C19" s="8">
+      <c r="C19" s="7">
         <v>45</v>
       </c>
-      <c r="D19" s="8">
+      <c r="D19" s="7">
         <v>47</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="7">
         <v>46</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F19" s="7">
         <v>41</v>
       </c>
-      <c r="G19" s="8">
+      <c r="G19" s="7">
         <v>47</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H19" s="7">
         <v>65</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="7">
         <v>57</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="7">
         <v>83</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K19" s="7">
         <v>82</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L19" s="7">
         <v>80</v>
       </c>
-      <c r="M19" s="8">
+      <c r="M19" s="7">
         <v>48</v>
       </c>
-      <c r="N19" s="11">
+      <c r="N19" s="10">
         <v>64</v>
       </c>
-      <c r="O19" s="11">
+      <c r="O19" s="10">
         <v>76</v>
       </c>
-      <c r="P19" s="11">
+      <c r="P19" s="10">
         <v>70</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="Q19" s="10">
         <v>62</v>
       </c>
-      <c r="R19" s="11">
+      <c r="R19" s="10">
         <v>32</v>
       </c>
-      <c r="S19" s="11">
+      <c r="S19" s="10">
         <v>37</v>
       </c>
-      <c r="T19" s="11">
+      <c r="T19" s="10">
         <v>76</v>
       </c>
-      <c r="U19" s="11">
+      <c r="U19" s="10">
         <v>88</v>
       </c>
-      <c r="V19" s="11">
+      <c r="V19" s="10">
         <v>83</v>
       </c>
-      <c r="W19" s="11">
+      <c r="W19" s="10">
         <v>65</v>
       </c>
-      <c r="X19" s="11">
+      <c r="X19" s="10">
         <v>75</v>
       </c>
-      <c r="Y19" s="11">
+      <c r="Y19" s="10">
         <v>64</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z19" s="10">
         <v>63</v>
       </c>
-      <c r="AA19" s="11">
+      <c r="AA19" s="10">
         <v>63</v>
       </c>
       <c r="AB19" s="1">
         <v>77</v>
       </c>
       <c r="AC19" s="1">
         <v>74</v>
       </c>
       <c r="AD19" s="1">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="22" t="s">
+      <c r="AE19" s="18">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="8">
+      <c r="B20" s="7">
         <v>121</v>
       </c>
-      <c r="C20" s="8">
+      <c r="C20" s="7">
         <v>91</v>
       </c>
-      <c r="D20" s="8">
+      <c r="D20" s="7">
         <v>93</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E20" s="7">
         <v>76</v>
       </c>
-      <c r="F20" s="8">
+      <c r="F20" s="7">
         <v>94</v>
       </c>
-      <c r="G20" s="8">
+      <c r="G20" s="7">
         <v>91</v>
       </c>
-      <c r="H20" s="8">
+      <c r="H20" s="7">
         <v>119</v>
       </c>
-      <c r="I20" s="8">
+      <c r="I20" s="7">
         <v>139</v>
       </c>
-      <c r="J20" s="8">
+      <c r="J20" s="7">
         <v>154</v>
       </c>
-      <c r="K20" s="8">
+      <c r="K20" s="7">
         <v>174</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L20" s="7">
         <v>107</v>
       </c>
-      <c r="M20" s="8">
+      <c r="M20" s="7">
         <v>118</v>
       </c>
-      <c r="N20" s="11">
+      <c r="N20" s="10">
         <v>125</v>
       </c>
-      <c r="O20" s="11">
+      <c r="O20" s="10">
         <v>96</v>
       </c>
-      <c r="P20" s="11">
+      <c r="P20" s="10">
         <v>110</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q20" s="10">
         <v>93</v>
       </c>
-      <c r="R20" s="11">
+      <c r="R20" s="10">
         <v>100</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S20" s="10">
         <v>120</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T20" s="10">
         <v>130</v>
       </c>
-      <c r="U20" s="11">
+      <c r="U20" s="10">
         <v>176</v>
       </c>
-      <c r="V20" s="11">
+      <c r="V20" s="10">
         <v>135</v>
       </c>
-      <c r="W20" s="11">
+      <c r="W20" s="10">
         <v>122</v>
       </c>
-      <c r="X20" s="11">
+      <c r="X20" s="10">
         <v>133</v>
       </c>
-      <c r="Y20" s="11">
+      <c r="Y20" s="10">
         <v>87</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z20" s="10">
         <v>101</v>
       </c>
-      <c r="AA20" s="11">
+      <c r="AA20" s="10">
         <v>116</v>
       </c>
       <c r="AB20" s="1">
         <v>135</v>
       </c>
       <c r="AC20" s="1">
         <v>88</v>
       </c>
       <c r="AD20" s="1">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="15" t="s">
+      <c r="AE20" s="18">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="8">
+      <c r="B21" s="7">
         <v>131</v>
       </c>
-      <c r="C21" s="8">
+      <c r="C21" s="7">
         <v>125</v>
       </c>
-      <c r="D21" s="8">
+      <c r="D21" s="7">
         <v>115</v>
       </c>
-      <c r="E21" s="8">
+      <c r="E21" s="7">
         <v>130</v>
       </c>
-      <c r="F21" s="8">
+      <c r="F21" s="7">
         <v>128</v>
       </c>
-      <c r="G21" s="8">
+      <c r="G21" s="7">
         <v>124</v>
       </c>
-      <c r="H21" s="8">
+      <c r="H21" s="7">
         <v>147</v>
       </c>
-      <c r="I21" s="8">
+      <c r="I21" s="7">
         <v>164</v>
       </c>
-      <c r="J21" s="8">
+      <c r="J21" s="7">
         <v>192</v>
       </c>
-      <c r="K21" s="8">
+      <c r="K21" s="7">
         <v>182</v>
       </c>
-      <c r="L21" s="8">
+      <c r="L21" s="7">
         <v>183</v>
       </c>
-      <c r="M21" s="8">
+      <c r="M21" s="7">
         <v>129</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N21" s="10">
         <v>208</v>
       </c>
-      <c r="O21" s="11">
+      <c r="O21" s="10">
         <v>165</v>
       </c>
-      <c r="P21" s="11">
+      <c r="P21" s="10">
         <v>125</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="Q21" s="10">
         <v>182</v>
       </c>
-      <c r="R21" s="11">
+      <c r="R21" s="10">
         <v>166</v>
       </c>
-      <c r="S21" s="11">
+      <c r="S21" s="10">
         <v>197</v>
       </c>
-      <c r="T21" s="11">
+      <c r="T21" s="10">
         <v>197</v>
       </c>
-      <c r="U21" s="11">
+      <c r="U21" s="10">
         <v>197</v>
       </c>
-      <c r="V21" s="11">
+      <c r="V21" s="10">
         <v>208</v>
       </c>
-      <c r="W21" s="11">
+      <c r="W21" s="10">
         <v>159</v>
       </c>
-      <c r="X21" s="11">
+      <c r="X21" s="10">
         <v>162</v>
       </c>
-      <c r="Y21" s="11">
+      <c r="Y21" s="10">
         <v>149</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z21" s="10">
         <v>138</v>
       </c>
-      <c r="AA21" s="11">
+      <c r="AA21" s="10">
         <v>223</v>
       </c>
       <c r="AB21" s="1">
         <v>185</v>
       </c>
       <c r="AC21" s="1">
         <v>173</v>
       </c>
       <c r="AD21" s="1">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="AE21" s="18">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="44"/>
-[...22 lines deleted...]
-      <c r="Y22" s="44"/>
+      <c r="B22" s="54"/>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="54"/>
+      <c r="N22" s="54"/>
+      <c r="O22" s="54"/>
+      <c r="P22" s="54"/>
+      <c r="Q22" s="54"/>
+      <c r="R22" s="54"/>
+      <c r="S22" s="54"/>
+      <c r="T22" s="54"/>
+      <c r="U22" s="54"/>
+      <c r="V22" s="54"/>
+      <c r="W22" s="54"/>
+      <c r="X22" s="54"/>
+      <c r="Y22" s="54"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
     </row>
-    <row r="23" spans="1:30">
-      <c r="A23" s="10" t="s">
+    <row r="23" spans="1:31">
+      <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="1">
         <v>731</v>
       </c>
-      <c r="C23" s="8">
+      <c r="C23" s="7">
         <v>650</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D23" s="7">
         <v>580</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="7">
         <v>936</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F23" s="7">
         <v>642</v>
       </c>
-      <c r="G23" s="8">
+      <c r="G23" s="7">
         <v>615</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="7">
         <v>811</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="7">
         <v>701</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="7">
         <v>952</v>
       </c>
-      <c r="K23" s="8">
+      <c r="K23" s="7">
         <v>936</v>
       </c>
-      <c r="L23" s="8">
+      <c r="L23" s="7">
         <v>821</v>
       </c>
-      <c r="M23" s="8">
+      <c r="M23" s="7">
         <v>607</v>
       </c>
-      <c r="N23" s="11">
+      <c r="N23" s="10">
         <v>833</v>
       </c>
-      <c r="O23" s="11">
+      <c r="O23" s="10">
         <v>788</v>
       </c>
-      <c r="P23" s="11">
+      <c r="P23" s="10">
         <v>615</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="Q23" s="10">
         <v>753</v>
       </c>
-      <c r="R23" s="11">
+      <c r="R23" s="10">
         <v>738</v>
       </c>
-      <c r="S23" s="11">
+      <c r="S23" s="10">
         <v>849</v>
       </c>
-      <c r="T23" s="11">
+      <c r="T23" s="10">
         <v>915</v>
       </c>
-      <c r="U23" s="11">
+      <c r="U23" s="10">
         <v>973</v>
       </c>
-      <c r="V23" s="11">
+      <c r="V23" s="10">
         <v>917</v>
       </c>
-      <c r="W23" s="11">
+      <c r="W23" s="10">
         <v>804</v>
       </c>
-      <c r="X23" s="11">
+      <c r="X23" s="10">
         <v>692</v>
       </c>
-      <c r="Y23" s="11">
+      <c r="Y23" s="10">
         <v>646</v>
       </c>
-      <c r="Z23" s="11">
+      <c r="Z23" s="10">
         <v>907</v>
       </c>
-      <c r="AA23" s="11">
+      <c r="AA23" s="10">
         <v>854</v>
       </c>
       <c r="AB23" s="1">
         <v>931</v>
       </c>
       <c r="AC23" s="1">
         <v>864</v>
       </c>
       <c r="AD23" s="1">
         <v>699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="22" t="s">
+      <c r="AE23" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="1">
         <v>567</v>
       </c>
-      <c r="C24" s="8">
+      <c r="C24" s="7">
         <v>477</v>
       </c>
-      <c r="D24" s="8">
+      <c r="D24" s="7">
         <v>456</v>
       </c>
-      <c r="E24" s="8">
+      <c r="E24" s="7">
         <v>783</v>
       </c>
-      <c r="F24" s="8">
+      <c r="F24" s="7">
         <v>529</v>
       </c>
-      <c r="G24" s="8">
+      <c r="G24" s="7">
         <v>502</v>
       </c>
-      <c r="H24" s="8">
+      <c r="H24" s="7">
         <v>652</v>
       </c>
-      <c r="I24" s="8">
+      <c r="I24" s="7">
         <v>543</v>
       </c>
-      <c r="J24" s="8">
+      <c r="J24" s="7">
         <v>756</v>
       </c>
-      <c r="K24" s="8">
+      <c r="K24" s="7">
         <v>748</v>
       </c>
-      <c r="L24" s="8">
+      <c r="L24" s="7">
         <v>594</v>
       </c>
-      <c r="M24" s="8">
+      <c r="M24" s="7">
         <v>433</v>
       </c>
-      <c r="N24" s="11">
+      <c r="N24" s="10">
         <v>660</v>
       </c>
-      <c r="O24" s="11">
+      <c r="O24" s="10">
         <v>624</v>
       </c>
-      <c r="P24" s="11">
+      <c r="P24" s="10">
         <v>503</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="Q24" s="10">
         <v>616</v>
       </c>
-      <c r="R24" s="11">
+      <c r="R24" s="10">
         <v>599</v>
       </c>
-      <c r="S24" s="11">
+      <c r="S24" s="10">
         <v>678</v>
       </c>
-      <c r="T24" s="11">
+      <c r="T24" s="10">
         <v>703</v>
       </c>
-      <c r="U24" s="11">
+      <c r="U24" s="10">
         <v>781</v>
       </c>
-      <c r="V24" s="11">
+      <c r="V24" s="10">
         <v>754</v>
       </c>
-      <c r="W24" s="11">
+      <c r="W24" s="10">
         <v>644</v>
       </c>
-      <c r="X24" s="11">
+      <c r="X24" s="10">
         <v>533</v>
       </c>
-      <c r="Y24" s="11">
+      <c r="Y24" s="10">
         <v>512</v>
       </c>
-      <c r="Z24" s="11">
+      <c r="Z24" s="10">
         <v>771</v>
       </c>
-      <c r="AA24" s="11">
+      <c r="AA24" s="10">
         <v>655</v>
       </c>
       <c r="AB24" s="1">
         <v>754</v>
       </c>
       <c r="AC24" s="1">
         <v>699</v>
       </c>
       <c r="AD24" s="1">
         <v>564</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="22" t="s">
+      <c r="AE24" s="1">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C25" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB25" s="11" t="s">
+      <c r="C25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="22" t="s">
+      <c r="AE25" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB26" s="11" t="s">
+      <c r="C26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T26" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="22" t="s">
+      <c r="AE26" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="1">
         <v>37</v>
       </c>
-      <c r="C27" s="8">
+      <c r="C27" s="7">
         <v>55</v>
       </c>
-      <c r="D27" s="8">
+      <c r="D27" s="7">
         <v>32</v>
       </c>
-      <c r="E27" s="8">
+      <c r="E27" s="7">
         <v>34</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F27" s="7">
         <v>25</v>
       </c>
-      <c r="G27" s="8">
+      <c r="G27" s="7">
         <v>27</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H27" s="7">
         <v>43</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I27" s="7">
         <v>29</v>
       </c>
-      <c r="J27" s="8">
+      <c r="J27" s="7">
         <v>48</v>
       </c>
-      <c r="K27" s="8">
+      <c r="K27" s="7">
         <v>43</v>
       </c>
-      <c r="L27" s="8">
+      <c r="L27" s="7">
         <v>37</v>
       </c>
-      <c r="M27" s="8">
+      <c r="M27" s="7">
         <v>60</v>
       </c>
-      <c r="N27" s="11">
+      <c r="N27" s="10">
         <v>19</v>
       </c>
-      <c r="O27" s="11">
+      <c r="O27" s="10">
         <v>30</v>
       </c>
-      <c r="P27" s="11">
+      <c r="P27" s="10">
         <v>26</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="7">
         <v>39</v>
       </c>
-      <c r="R27" s="11">
+      <c r="R27" s="10">
         <v>26</v>
       </c>
-      <c r="S27" s="11">
+      <c r="S27" s="10">
         <v>48</v>
       </c>
-      <c r="T27" s="11">
+      <c r="T27" s="10">
         <v>54</v>
       </c>
-      <c r="U27" s="11">
+      <c r="U27" s="10">
         <v>50</v>
       </c>
-      <c r="V27" s="11">
+      <c r="V27" s="10">
         <v>35</v>
       </c>
-      <c r="W27" s="11">
+      <c r="W27" s="10">
         <v>42</v>
       </c>
-      <c r="X27" s="11">
+      <c r="X27" s="10">
         <v>48</v>
       </c>
-      <c r="Y27" s="11">
+      <c r="Y27" s="10">
         <v>25</v>
       </c>
-      <c r="Z27" s="11">
+      <c r="Z27" s="10">
         <v>45</v>
       </c>
-      <c r="AA27" s="11">
+      <c r="AA27" s="10">
         <v>47</v>
       </c>
       <c r="AB27" s="1">
         <v>55</v>
       </c>
       <c r="AC27" s="1">
         <v>41</v>
       </c>
       <c r="AD27" s="1">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="22" t="s">
+      <c r="AE27" s="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB28" s="11" t="s">
+      <c r="C28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="22" t="s">
+      <c r="AE28" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C29" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB29" s="11" t="s">
+      <c r="C29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="22" t="s">
+      <c r="AE29" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB30" s="11" t="s">
+      <c r="C30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S30" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="22" t="s">
+      <c r="AE30" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="1">
         <v>46</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C31" s="7">
         <v>27</v>
       </c>
-      <c r="D31" s="8">
+      <c r="D31" s="7">
         <v>26</v>
       </c>
-      <c r="E31" s="8">
+      <c r="E31" s="7">
         <v>18</v>
       </c>
-      <c r="F31" s="8">
+      <c r="F31" s="7">
         <v>21</v>
       </c>
-      <c r="G31" s="8">
+      <c r="G31" s="7">
         <v>19</v>
       </c>
-      <c r="H31" s="8">
+      <c r="H31" s="7">
         <v>28</v>
       </c>
-      <c r="I31" s="8">
+      <c r="I31" s="7">
         <v>44</v>
       </c>
-      <c r="J31" s="8">
+      <c r="J31" s="7">
         <v>33</v>
       </c>
-      <c r="K31" s="8">
+      <c r="K31" s="7">
         <v>42</v>
       </c>
-      <c r="L31" s="8">
+      <c r="L31" s="7">
         <v>42</v>
       </c>
-      <c r="M31" s="8">
+      <c r="M31" s="7">
         <v>30</v>
       </c>
-      <c r="N31" s="11">
+      <c r="N31" s="10">
         <v>43</v>
       </c>
-      <c r="O31" s="11">
+      <c r="O31" s="10">
         <v>43</v>
       </c>
-      <c r="P31" s="11">
+      <c r="P31" s="10">
         <v>21</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="7">
         <v>26</v>
       </c>
-      <c r="R31" s="11">
+      <c r="R31" s="10">
         <v>38</v>
       </c>
-      <c r="S31" s="11">
+      <c r="S31" s="10">
         <v>33</v>
       </c>
-      <c r="T31" s="11">
+      <c r="T31" s="10">
         <v>50</v>
       </c>
-      <c r="U31" s="11">
+      <c r="U31" s="10">
         <v>37</v>
       </c>
-      <c r="V31" s="11">
+      <c r="V31" s="10">
         <v>33</v>
       </c>
-      <c r="W31" s="11">
+      <c r="W31" s="10">
         <v>26</v>
       </c>
-      <c r="X31" s="11">
+      <c r="X31" s="10">
         <v>30</v>
       </c>
-      <c r="Y31" s="11">
-[...2 lines deleted...]
-      <c r="Z31" s="11">
+      <c r="Y31" s="10">
+        <v>16</v>
+      </c>
+      <c r="Z31" s="10">
         <v>27</v>
       </c>
-      <c r="AA31" s="11">
+      <c r="AA31" s="10">
         <v>56</v>
       </c>
       <c r="AB31" s="1">
         <v>27</v>
       </c>
       <c r="AC31" s="1">
         <v>41</v>
       </c>
       <c r="AD31" s="1">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="22" t="s">
+      <c r="AE31" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="1">
         <v>39</v>
       </c>
-      <c r="C32" s="8">
+      <c r="C32" s="7">
         <v>46</v>
       </c>
-      <c r="D32" s="8">
+      <c r="D32" s="7">
         <v>23</v>
       </c>
-      <c r="E32" s="8">
+      <c r="E32" s="7">
         <v>49</v>
       </c>
-      <c r="F32" s="8">
+      <c r="F32" s="7">
         <v>25</v>
       </c>
-      <c r="G32" s="8">
+      <c r="G32" s="7">
         <v>23</v>
       </c>
-      <c r="H32" s="8">
+      <c r="H32" s="7">
         <v>32</v>
       </c>
-      <c r="I32" s="8">
+      <c r="I32" s="7">
         <v>33</v>
       </c>
-      <c r="J32" s="8">
+      <c r="J32" s="7">
         <v>48</v>
       </c>
-      <c r="K32" s="8">
+      <c r="K32" s="7">
         <v>40</v>
       </c>
-      <c r="L32" s="8">
+      <c r="L32" s="7">
         <v>87</v>
       </c>
-      <c r="M32" s="8">
+      <c r="M32" s="7">
         <v>40</v>
       </c>
-      <c r="N32" s="11">
+      <c r="N32" s="10">
         <v>46</v>
       </c>
-      <c r="O32" s="11">
+      <c r="O32" s="10">
         <v>36</v>
       </c>
-      <c r="P32" s="11">
+      <c r="P32" s="10">
         <v>22</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="Q32" s="7">
         <v>24</v>
       </c>
-      <c r="R32" s="11">
+      <c r="R32" s="10">
         <v>41</v>
       </c>
-      <c r="S32" s="11">
+      <c r="S32" s="10">
         <v>47</v>
       </c>
-      <c r="T32" s="11">
+      <c r="T32" s="10">
         <v>42</v>
       </c>
-      <c r="U32" s="11">
+      <c r="U32" s="10">
         <v>32</v>
       </c>
-      <c r="V32" s="11">
+      <c r="V32" s="10">
         <v>29</v>
       </c>
-      <c r="W32" s="11">
+      <c r="W32" s="10">
         <v>47</v>
       </c>
-      <c r="X32" s="11">
+      <c r="X32" s="10">
         <v>32</v>
       </c>
-      <c r="Y32" s="11">
+      <c r="Y32" s="10">
         <v>38</v>
       </c>
-      <c r="Z32" s="11">
+      <c r="Z32" s="10">
         <v>31</v>
       </c>
-      <c r="AA32" s="11">
+      <c r="AA32" s="10">
         <v>46</v>
       </c>
       <c r="AB32" s="1">
         <v>39</v>
       </c>
       <c r="AC32" s="1">
         <v>44</v>
       </c>
       <c r="AD32" s="1">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="22" t="s">
+      <c r="AE32" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C33" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB33" s="11" t="s">
+      <c r="C33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="22" t="s">
+      <c r="AE33" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="1">
         <v>42</v>
       </c>
-      <c r="C34" s="8">
+      <c r="C34" s="7">
         <v>45</v>
       </c>
-      <c r="D34" s="8">
+      <c r="D34" s="7">
         <v>43</v>
       </c>
-      <c r="E34" s="8">
+      <c r="E34" s="7">
         <v>52</v>
       </c>
-      <c r="F34" s="8">
+      <c r="F34" s="7">
         <v>42</v>
       </c>
-      <c r="G34" s="8">
+      <c r="G34" s="7">
         <v>44</v>
       </c>
-      <c r="H34" s="8">
+      <c r="H34" s="7">
         <v>56</v>
       </c>
-      <c r="I34" s="8">
+      <c r="I34" s="7">
         <v>52</v>
       </c>
-      <c r="J34" s="8">
+      <c r="J34" s="7">
         <v>67</v>
       </c>
-      <c r="K34" s="8">
+      <c r="K34" s="7">
         <v>63</v>
       </c>
-      <c r="L34" s="8">
+      <c r="L34" s="7">
         <v>61</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="7">
         <v>44</v>
       </c>
-      <c r="N34" s="11">
+      <c r="N34" s="10">
         <v>65</v>
       </c>
-      <c r="O34" s="11">
+      <c r="O34" s="10">
         <v>55</v>
       </c>
-      <c r="P34" s="11">
+      <c r="P34" s="10">
         <v>43</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="Q34" s="7">
         <v>48</v>
       </c>
-      <c r="R34" s="11">
+      <c r="R34" s="10">
         <v>34</v>
       </c>
-      <c r="S34" s="11">
+      <c r="S34" s="10">
         <v>43</v>
       </c>
-      <c r="T34" s="11">
+      <c r="T34" s="10">
         <v>66</v>
       </c>
-      <c r="U34" s="11">
+      <c r="U34" s="10">
         <v>73</v>
       </c>
-      <c r="V34" s="11">
+      <c r="V34" s="10">
         <v>66</v>
       </c>
-      <c r="W34" s="11">
+      <c r="W34" s="10">
         <v>45</v>
       </c>
-      <c r="X34" s="11">
+      <c r="X34" s="10">
         <v>49</v>
       </c>
-      <c r="Y34" s="11">
+      <c r="Y34" s="10">
         <v>55</v>
       </c>
-      <c r="Z34" s="11">
+      <c r="Z34" s="10">
         <v>33</v>
       </c>
-      <c r="AA34" s="11">
+      <c r="AA34" s="10">
         <v>50</v>
       </c>
       <c r="AB34" s="1">
         <v>56</v>
       </c>
       <c r="AC34" s="1">
         <v>39</v>
       </c>
       <c r="AD34" s="1">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="22" t="s">
+      <c r="AE34" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C35" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB35" s="11" t="s">
+      <c r="C35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S35" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T35" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U35" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="22" t="s">
+      <c r="AE35" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C36" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB36" s="11" t="s">
+      <c r="C36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="15" t="s">
+      <c r="AE36" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C37" s="8" t="s">
-[...74 lines deleted...]
-      <c r="AB37" s="11" t="s">
+      <c r="C37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="T37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AE37" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="37"/>
-[...25 lines deleted...]
-      <c r="AB38" s="24"/>
+      <c r="B38" s="52"/>
+      <c r="C38" s="52"/>
+      <c r="D38" s="52"/>
+      <c r="E38" s="52"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="52"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+      <c r="N38" s="52"/>
+      <c r="O38" s="52"/>
+      <c r="P38" s="52"/>
+      <c r="Q38" s="52"/>
+      <c r="R38" s="52"/>
+      <c r="S38" s="52"/>
+      <c r="T38" s="52"/>
+      <c r="U38" s="52"/>
+      <c r="V38" s="52"/>
+      <c r="W38" s="52"/>
+      <c r="X38" s="52"/>
+      <c r="Y38" s="52"/>
+      <c r="Z38" s="23"/>
+      <c r="AA38" s="23"/>
+      <c r="AB38" s="23"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
     </row>
-    <row r="39" spans="1:30">
-      <c r="A39" s="10" t="s">
+    <row r="39" spans="1:31">
+      <c r="A39" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="6">
+      <c r="B39" s="5">
         <v>1508</v>
       </c>
-      <c r="C39" s="8">
+      <c r="C39" s="7">
         <v>1265</v>
       </c>
-      <c r="D39" s="8">
+      <c r="D39" s="7">
         <v>1153</v>
       </c>
-      <c r="E39" s="8">
+      <c r="E39" s="7">
         <v>1276</v>
       </c>
-      <c r="F39" s="8">
+      <c r="F39" s="7">
         <v>1120</v>
       </c>
-      <c r="G39" s="8">
+      <c r="G39" s="7">
         <v>1300</v>
       </c>
-      <c r="H39" s="8">
+      <c r="H39" s="7">
         <v>1599</v>
       </c>
-      <c r="I39" s="8">
+      <c r="I39" s="7">
         <v>1590</v>
       </c>
-      <c r="J39" s="8">
+      <c r="J39" s="7">
         <v>1958</v>
       </c>
-      <c r="K39" s="8">
+      <c r="K39" s="7">
         <v>2068</v>
       </c>
-      <c r="L39" s="8">
+      <c r="L39" s="7">
         <v>1860</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="7">
         <v>1446</v>
       </c>
-      <c r="N39" s="11">
+      <c r="N39" s="10">
         <v>1897</v>
       </c>
-      <c r="O39" s="11">
+      <c r="O39" s="10">
         <v>1662</v>
       </c>
-      <c r="P39" s="11">
+      <c r="P39" s="10">
         <v>1412</v>
       </c>
-      <c r="Q39" s="11">
+      <c r="Q39" s="10">
         <v>1442</v>
       </c>
-      <c r="R39" s="11">
+      <c r="R39" s="10">
         <v>1371</v>
       </c>
-      <c r="S39" s="11">
+      <c r="S39" s="10">
         <v>1622</v>
       </c>
-      <c r="T39" s="11">
+      <c r="T39" s="10">
         <v>1837</v>
       </c>
-      <c r="U39" s="11">
+      <c r="U39" s="10">
         <v>1969</v>
       </c>
-      <c r="V39" s="11">
+      <c r="V39" s="10">
         <v>1827</v>
       </c>
-      <c r="W39" s="11">
+      <c r="W39" s="10">
         <v>1567</v>
       </c>
-      <c r="X39" s="11">
+      <c r="X39" s="10">
         <v>1525</v>
       </c>
-      <c r="Y39" s="11">
+      <c r="Y39" s="10">
         <v>1313</v>
       </c>
-      <c r="Z39" s="11">
+      <c r="Z39" s="10">
         <v>1570</v>
       </c>
-      <c r="AA39" s="11">
+      <c r="AA39" s="10">
         <v>1716</v>
       </c>
       <c r="AB39" s="1">
         <v>1766</v>
       </c>
       <c r="AC39" s="1">
         <v>1514</v>
       </c>
       <c r="AD39" s="1">
         <v>1195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="22" t="s">
+      <c r="AE39" s="18">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="6" t="s">
-[...80 lines deleted...]
-      <c r="AC40" s="11" t="s">
+      <c r="B40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="10" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="22" t="s">
+      <c r="AE40" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="5">
         <v>189</v>
       </c>
-      <c r="C41" s="8">
+      <c r="C41" s="7">
         <v>143</v>
       </c>
-      <c r="D41" s="8">
+      <c r="D41" s="7">
         <v>130</v>
       </c>
-      <c r="E41" s="8">
+      <c r="E41" s="7">
         <v>153</v>
       </c>
-      <c r="F41" s="8">
+      <c r="F41" s="7">
         <v>125</v>
       </c>
-      <c r="G41" s="8">
+      <c r="G41" s="7">
         <v>137</v>
       </c>
-      <c r="H41" s="8">
+      <c r="H41" s="7">
         <v>191</v>
       </c>
-      <c r="I41" s="8">
+      <c r="I41" s="7">
         <v>180</v>
       </c>
-      <c r="J41" s="8">
+      <c r="J41" s="7">
         <v>242</v>
       </c>
-      <c r="K41" s="8">
+      <c r="K41" s="7">
         <v>241</v>
       </c>
-      <c r="L41" s="8">
+      <c r="L41" s="7">
         <v>214</v>
       </c>
-      <c r="M41" s="8">
+      <c r="M41" s="7">
         <v>164</v>
       </c>
-      <c r="N41" s="11">
+      <c r="N41" s="10">
         <v>224</v>
       </c>
-      <c r="O41" s="11">
+      <c r="O41" s="10">
         <v>206</v>
       </c>
-      <c r="P41" s="11">
+      <c r="P41" s="10">
         <v>144</v>
       </c>
-      <c r="Q41" s="11">
+      <c r="Q41" s="10">
         <v>187</v>
       </c>
-      <c r="R41" s="11">
+      <c r="R41" s="10">
         <v>167</v>
       </c>
-      <c r="S41" s="11">
+      <c r="S41" s="10">
         <v>201</v>
       </c>
-      <c r="T41" s="11">
+      <c r="T41" s="10">
         <v>220</v>
       </c>
-      <c r="U41" s="11">
+      <c r="U41" s="10">
         <v>191</v>
       </c>
-      <c r="V41" s="11">
+      <c r="V41" s="10">
         <v>203</v>
       </c>
-      <c r="W41" s="11">
+      <c r="W41" s="10">
         <v>179</v>
       </c>
-      <c r="X41" s="11">
+      <c r="X41" s="10">
         <v>190</v>
       </c>
-      <c r="Y41" s="11">
+      <c r="Y41" s="10">
         <v>147</v>
       </c>
-      <c r="Z41" s="11">
+      <c r="Z41" s="10">
         <v>180</v>
       </c>
-      <c r="AA41" s="11">
+      <c r="AA41" s="10">
         <v>228</v>
       </c>
       <c r="AB41" s="1">
         <v>193</v>
       </c>
       <c r="AC41" s="1">
         <v>179</v>
       </c>
       <c r="AD41" s="1">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="22" t="s">
+      <c r="AE41" s="18">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="5">
         <v>94</v>
       </c>
-      <c r="C42" s="8">
+      <c r="C42" s="7">
         <v>70</v>
       </c>
-      <c r="D42" s="8">
+      <c r="D42" s="7">
         <v>72</v>
       </c>
-      <c r="E42" s="8">
+      <c r="E42" s="7">
         <v>77</v>
       </c>
-      <c r="F42" s="8">
+      <c r="F42" s="7">
         <v>66</v>
       </c>
-      <c r="G42" s="8">
+      <c r="G42" s="7">
         <v>90</v>
       </c>
-      <c r="H42" s="8">
+      <c r="H42" s="7">
         <v>113</v>
       </c>
-      <c r="I42" s="8">
+      <c r="I42" s="7">
         <v>112</v>
       </c>
-      <c r="J42" s="8">
+      <c r="J42" s="7">
         <v>152</v>
       </c>
-      <c r="K42" s="8">
+      <c r="K42" s="7">
         <v>119</v>
       </c>
-      <c r="L42" s="8">
+      <c r="L42" s="7">
         <v>96</v>
       </c>
-      <c r="M42" s="8">
+      <c r="M42" s="7">
         <v>93</v>
       </c>
-      <c r="N42" s="11">
+      <c r="N42" s="10">
         <v>143</v>
       </c>
-      <c r="O42" s="11">
+      <c r="O42" s="10">
         <v>105</v>
       </c>
-      <c r="P42" s="11">
+      <c r="P42" s="10">
         <v>71</v>
       </c>
-      <c r="Q42" s="11">
+      <c r="Q42" s="10">
         <v>52</v>
       </c>
-      <c r="R42" s="11">
+      <c r="R42" s="10">
         <v>99</v>
       </c>
-      <c r="S42" s="11">
+      <c r="S42" s="10">
         <v>125</v>
       </c>
-      <c r="T42" s="11">
+      <c r="T42" s="10">
         <v>114</v>
       </c>
-      <c r="U42" s="11">
+      <c r="U42" s="10">
         <v>126</v>
       </c>
-      <c r="V42" s="11">
+      <c r="V42" s="10">
         <v>106</v>
       </c>
-      <c r="W42" s="11">
+      <c r="W42" s="10">
         <v>126</v>
       </c>
-      <c r="X42" s="11">
+      <c r="X42" s="10">
         <v>81</v>
       </c>
-      <c r="Y42" s="11">
+      <c r="Y42" s="10">
         <v>69</v>
       </c>
-      <c r="Z42" s="11">
+      <c r="Z42" s="10">
         <v>98</v>
       </c>
-      <c r="AA42" s="11">
+      <c r="AA42" s="10">
         <v>94</v>
       </c>
       <c r="AB42" s="1">
         <v>106</v>
       </c>
       <c r="AC42" s="1">
         <v>72</v>
       </c>
       <c r="AD42" s="1">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="22" t="s">
+      <c r="AE42" s="18">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="6">
+      <c r="B43" s="5">
         <v>82</v>
       </c>
-      <c r="C43" s="8">
+      <c r="C43" s="7">
         <v>95</v>
       </c>
-      <c r="D43" s="8">
+      <c r="D43" s="7">
         <v>78</v>
       </c>
-      <c r="E43" s="8">
+      <c r="E43" s="7">
         <v>83</v>
       </c>
-      <c r="F43" s="8">
+      <c r="F43" s="7">
         <v>68</v>
       </c>
-      <c r="G43" s="8">
+      <c r="G43" s="7">
         <v>97</v>
       </c>
-      <c r="H43" s="8">
+      <c r="H43" s="7">
         <v>90</v>
       </c>
-      <c r="I43" s="8">
+      <c r="I43" s="7">
         <v>77</v>
       </c>
-      <c r="J43" s="8">
+      <c r="J43" s="7">
         <v>113</v>
       </c>
-      <c r="K43" s="8">
+      <c r="K43" s="7">
         <v>99</v>
       </c>
-      <c r="L43" s="8">
+      <c r="L43" s="7">
         <v>108</v>
       </c>
-      <c r="M43" s="8">
+      <c r="M43" s="7">
         <v>70</v>
       </c>
-      <c r="N43" s="11">
+      <c r="N43" s="10">
         <v>88</v>
       </c>
-      <c r="O43" s="11">
+      <c r="O43" s="10">
         <v>89</v>
       </c>
-      <c r="P43" s="11">
+      <c r="P43" s="10">
         <v>86</v>
       </c>
-      <c r="Q43" s="11">
+      <c r="Q43" s="10">
         <v>79</v>
       </c>
-      <c r="R43" s="11">
+      <c r="R43" s="10">
         <v>87</v>
       </c>
-      <c r="S43" s="11">
+      <c r="S43" s="10">
         <v>77</v>
       </c>
-      <c r="T43" s="11">
+      <c r="T43" s="10">
         <v>108</v>
       </c>
-      <c r="U43" s="11">
+      <c r="U43" s="10">
         <v>90</v>
       </c>
-      <c r="V43" s="11">
+      <c r="V43" s="10">
         <v>114</v>
       </c>
-      <c r="W43" s="11">
+      <c r="W43" s="10">
         <v>94</v>
       </c>
-      <c r="X43" s="11">
+      <c r="X43" s="10">
         <v>74</v>
       </c>
-      <c r="Y43" s="11">
+      <c r="Y43" s="10">
         <v>78</v>
       </c>
-      <c r="Z43" s="11">
+      <c r="Z43" s="10">
         <v>113</v>
       </c>
-      <c r="AA43" s="11">
+      <c r="AA43" s="10">
         <v>104</v>
       </c>
       <c r="AB43" s="1">
         <v>96</v>
       </c>
       <c r="AC43" s="1">
         <v>80</v>
       </c>
       <c r="AD43" s="1">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="22" t="s">
+      <c r="AE43" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B44" s="6">
+      <c r="B44" s="5">
         <v>101</v>
       </c>
-      <c r="C44" s="8">
+      <c r="C44" s="7">
         <v>98</v>
       </c>
-      <c r="D44" s="8">
+      <c r="D44" s="7">
         <v>93</v>
       </c>
-      <c r="E44" s="8">
+      <c r="E44" s="7">
         <v>106</v>
       </c>
-      <c r="F44" s="8">
+      <c r="F44" s="7">
         <v>65</v>
       </c>
-      <c r="G44" s="8">
+      <c r="G44" s="7">
         <v>67</v>
       </c>
-      <c r="H44" s="8">
+      <c r="H44" s="7">
         <v>95</v>
       </c>
-      <c r="I44" s="8">
+      <c r="I44" s="7">
         <v>94</v>
       </c>
-      <c r="J44" s="8">
+      <c r="J44" s="7">
         <v>145</v>
       </c>
-      <c r="K44" s="8">
+      <c r="K44" s="7">
         <v>123</v>
       </c>
-      <c r="L44" s="8">
+      <c r="L44" s="7">
         <v>152</v>
       </c>
-      <c r="M44" s="8">
+      <c r="M44" s="7">
         <v>84</v>
       </c>
-      <c r="N44" s="11">
+      <c r="N44" s="10">
         <v>135</v>
       </c>
-      <c r="O44" s="11">
+      <c r="O44" s="10">
         <v>110</v>
       </c>
-      <c r="P44" s="11">
+      <c r="P44" s="10">
         <v>97</v>
       </c>
-      <c r="Q44" s="11">
+      <c r="Q44" s="10">
         <v>85</v>
       </c>
-      <c r="R44" s="11">
+      <c r="R44" s="10">
         <v>74</v>
       </c>
-      <c r="S44" s="11">
+      <c r="S44" s="10">
         <v>94</v>
       </c>
-      <c r="T44" s="11">
+      <c r="T44" s="10">
         <v>107</v>
       </c>
-      <c r="U44" s="11">
+      <c r="U44" s="10">
         <v>127</v>
       </c>
-      <c r="V44" s="11">
+      <c r="V44" s="10">
         <v>127</v>
       </c>
-      <c r="W44" s="11">
+      <c r="W44" s="10">
         <v>122</v>
       </c>
-      <c r="X44" s="11">
+      <c r="X44" s="10">
         <v>93</v>
       </c>
-      <c r="Y44" s="11">
+      <c r="Y44" s="10">
         <v>86</v>
       </c>
-      <c r="Z44" s="11">
+      <c r="Z44" s="10">
         <v>124</v>
       </c>
-      <c r="AA44" s="11">
+      <c r="AA44" s="10">
         <v>118</v>
       </c>
       <c r="AB44" s="1">
         <v>111</v>
       </c>
       <c r="AC44" s="1">
         <v>111</v>
       </c>
       <c r="AD44" s="1">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="22" t="s">
+      <c r="AE44" s="18">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="5">
         <v>127</v>
       </c>
-      <c r="C45" s="8">
+      <c r="C45" s="7">
         <v>94</v>
       </c>
-      <c r="D45" s="8">
+      <c r="D45" s="7">
         <v>73</v>
       </c>
-      <c r="E45" s="8">
+      <c r="E45" s="7">
         <v>106</v>
       </c>
-      <c r="F45" s="8">
+      <c r="F45" s="7">
         <v>87</v>
       </c>
-      <c r="G45" s="8">
+      <c r="G45" s="7">
         <v>94</v>
       </c>
-      <c r="H45" s="8">
+      <c r="H45" s="7">
         <v>132</v>
       </c>
-      <c r="I45" s="8">
+      <c r="I45" s="7">
         <v>81</v>
       </c>
-      <c r="J45" s="8">
+      <c r="J45" s="7">
         <v>153</v>
       </c>
-      <c r="K45" s="8">
+      <c r="K45" s="7">
         <v>172</v>
       </c>
-      <c r="L45" s="8">
+      <c r="L45" s="7">
         <v>153</v>
       </c>
-      <c r="M45" s="8">
+      <c r="M45" s="7">
         <v>100</v>
       </c>
-      <c r="N45" s="11">
+      <c r="N45" s="10">
         <v>128</v>
       </c>
-      <c r="O45" s="11">
+      <c r="O45" s="10">
         <v>127</v>
       </c>
-      <c r="P45" s="11">
+      <c r="P45" s="10">
         <v>100</v>
       </c>
-      <c r="Q45" s="11">
+      <c r="Q45" s="10">
         <v>96</v>
       </c>
-      <c r="R45" s="11">
+      <c r="R45" s="10">
         <v>77</v>
       </c>
-      <c r="S45" s="11">
+      <c r="S45" s="10">
         <v>98</v>
       </c>
-      <c r="T45" s="11">
+      <c r="T45" s="10">
         <v>158</v>
       </c>
-      <c r="U45" s="11">
+      <c r="U45" s="10">
         <v>122</v>
       </c>
-      <c r="V45" s="11">
+      <c r="V45" s="10">
         <v>136</v>
       </c>
-      <c r="W45" s="11">
+      <c r="W45" s="10">
         <v>129</v>
       </c>
-      <c r="X45" s="11">
+      <c r="X45" s="10">
         <v>113</v>
       </c>
-      <c r="Y45" s="11">
+      <c r="Y45" s="10">
         <v>95</v>
       </c>
-      <c r="Z45" s="11">
+      <c r="Z45" s="10">
         <v>121</v>
       </c>
-      <c r="AA45" s="11">
+      <c r="AA45" s="10">
         <v>81</v>
       </c>
       <c r="AB45" s="1">
         <v>125</v>
       </c>
       <c r="AC45" s="1">
         <v>99</v>
       </c>
       <c r="AD45" s="1">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="22" t="s">
+      <c r="AE45" s="18">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="5">
         <v>271</v>
       </c>
-      <c r="C46" s="8">
+      <c r="C46" s="7">
         <v>213</v>
       </c>
-      <c r="D46" s="8">
+      <c r="D46" s="7">
         <v>189</v>
       </c>
-      <c r="E46" s="8">
+      <c r="E46" s="7">
         <v>247</v>
       </c>
-      <c r="F46" s="8">
+      <c r="F46" s="7">
         <v>176</v>
       </c>
-      <c r="G46" s="8">
+      <c r="G46" s="7">
         <v>250</v>
       </c>
-      <c r="H46" s="8">
+      <c r="H46" s="7">
         <v>279</v>
       </c>
-      <c r="I46" s="8">
+      <c r="I46" s="7">
         <v>337</v>
       </c>
-      <c r="J46" s="8">
+      <c r="J46" s="7">
         <v>307</v>
       </c>
-      <c r="K46" s="8">
+      <c r="K46" s="7">
         <v>446</v>
       </c>
-      <c r="L46" s="8">
+      <c r="L46" s="7">
         <v>379</v>
       </c>
-      <c r="M46" s="8">
+      <c r="M46" s="7">
         <v>308</v>
       </c>
-      <c r="N46" s="11">
+      <c r="N46" s="10">
         <v>365</v>
       </c>
-      <c r="O46" s="11">
+      <c r="O46" s="10">
         <v>277</v>
       </c>
-      <c r="P46" s="11">
+      <c r="P46" s="10">
         <v>323</v>
       </c>
-      <c r="Q46" s="11">
+      <c r="Q46" s="10">
         <v>300</v>
       </c>
-      <c r="R46" s="11">
+      <c r="R46" s="10">
         <v>237</v>
       </c>
-      <c r="S46" s="11">
+      <c r="S46" s="10">
         <v>275</v>
       </c>
-      <c r="T46" s="11">
+      <c r="T46" s="10">
         <v>314</v>
       </c>
-      <c r="U46" s="11">
+      <c r="U46" s="10">
         <v>347</v>
       </c>
-      <c r="V46" s="11">
+      <c r="V46" s="10">
         <v>266</v>
       </c>
-      <c r="W46" s="11">
+      <c r="W46" s="10">
         <v>222</v>
       </c>
-      <c r="X46" s="11">
+      <c r="X46" s="10">
         <v>232</v>
       </c>
-      <c r="Y46" s="11">
+      <c r="Y46" s="10">
         <v>217</v>
       </c>
-      <c r="Z46" s="11">
+      <c r="Z46" s="10">
         <v>275</v>
       </c>
-      <c r="AA46" s="11">
+      <c r="AA46" s="10">
         <v>279</v>
       </c>
       <c r="AB46" s="1">
         <v>318</v>
       </c>
       <c r="AC46" s="1">
         <v>241</v>
       </c>
       <c r="AD46" s="1">
         <v>214</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="22" t="s">
+      <c r="AE46" s="18">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="6">
+      <c r="B47" s="5">
         <v>45</v>
       </c>
-      <c r="C47" s="8">
+      <c r="C47" s="7">
         <v>32</v>
       </c>
-      <c r="D47" s="8">
+      <c r="D47" s="7">
         <v>46</v>
       </c>
-      <c r="E47" s="8">
+      <c r="E47" s="7">
         <v>49</v>
       </c>
-      <c r="F47" s="8">
+      <c r="F47" s="7">
         <v>52</v>
       </c>
-      <c r="G47" s="8">
+      <c r="G47" s="7">
         <v>41</v>
       </c>
-      <c r="H47" s="8">
+      <c r="H47" s="7">
         <v>52</v>
       </c>
-      <c r="I47" s="8">
+      <c r="I47" s="7">
         <v>53</v>
       </c>
-      <c r="J47" s="8">
+      <c r="J47" s="7">
         <v>68</v>
       </c>
-      <c r="K47" s="8">
+      <c r="K47" s="7">
         <v>75</v>
       </c>
-      <c r="L47" s="8">
+      <c r="L47" s="7">
         <v>60</v>
       </c>
-      <c r="M47" s="8">
+      <c r="M47" s="7">
         <v>54</v>
       </c>
-      <c r="N47" s="11">
+      <c r="N47" s="10">
         <v>66</v>
       </c>
-      <c r="O47" s="11">
+      <c r="O47" s="10">
         <v>82</v>
       </c>
-      <c r="P47" s="11">
+      <c r="P47" s="10">
         <v>62</v>
       </c>
-      <c r="Q47" s="11">
+      <c r="Q47" s="10">
         <v>50</v>
       </c>
-      <c r="R47" s="11">
+      <c r="R47" s="10">
         <v>55</v>
       </c>
-      <c r="S47" s="11">
+      <c r="S47" s="10">
         <v>52</v>
       </c>
-      <c r="T47" s="11">
+      <c r="T47" s="10">
         <v>81</v>
       </c>
-      <c r="U47" s="11">
+      <c r="U47" s="10">
         <v>105</v>
       </c>
-      <c r="V47" s="11">
+      <c r="V47" s="10">
         <v>86</v>
       </c>
-      <c r="W47" s="11">
+      <c r="W47" s="10">
         <v>53</v>
       </c>
-      <c r="X47" s="11">
+      <c r="X47" s="10">
         <v>74</v>
       </c>
-      <c r="Y47" s="11">
+      <c r="Y47" s="10">
         <v>58</v>
       </c>
-      <c r="Z47" s="11">
+      <c r="Z47" s="10">
         <v>59</v>
       </c>
-      <c r="AA47" s="11">
+      <c r="AA47" s="10">
         <v>62</v>
       </c>
       <c r="AB47" s="1">
         <v>60</v>
       </c>
       <c r="AC47" s="1">
         <v>79</v>
       </c>
       <c r="AD47" s="1">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="22" t="s">
+      <c r="AE47" s="18">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B48" s="6">
+      <c r="B48" s="5">
         <v>55</v>
       </c>
-      <c r="C48" s="8">
+      <c r="C48" s="7">
         <v>78</v>
       </c>
-      <c r="D48" s="8">
+      <c r="D48" s="7">
         <v>47</v>
       </c>
-      <c r="E48" s="8">
+      <c r="E48" s="7">
         <v>34</v>
       </c>
-      <c r="F48" s="8">
+      <c r="F48" s="7">
         <v>47</v>
       </c>
-      <c r="G48" s="8">
+      <c r="G48" s="7">
         <v>69</v>
       </c>
-      <c r="H48" s="8">
+      <c r="H48" s="7">
         <v>62</v>
       </c>
-      <c r="I48" s="8">
+      <c r="I48" s="7">
         <v>62</v>
       </c>
-      <c r="J48" s="8">
+      <c r="J48" s="7">
         <v>71</v>
       </c>
-      <c r="K48" s="8">
+      <c r="K48" s="7">
         <v>60</v>
       </c>
-      <c r="L48" s="8">
+      <c r="L48" s="7">
         <v>65</v>
       </c>
-      <c r="M48" s="8">
+      <c r="M48" s="7">
         <v>79</v>
       </c>
-      <c r="N48" s="11">
+      <c r="N48" s="10">
         <v>73</v>
       </c>
-      <c r="O48" s="11">
+      <c r="O48" s="10">
         <v>65</v>
       </c>
-      <c r="P48" s="11">
+      <c r="P48" s="10">
         <v>45</v>
       </c>
-      <c r="Q48" s="11">
+      <c r="Q48" s="10">
         <v>56</v>
       </c>
-      <c r="R48" s="11">
+      <c r="R48" s="10">
         <v>56</v>
       </c>
-      <c r="S48" s="11">
+      <c r="S48" s="10">
         <v>60</v>
       </c>
-      <c r="T48" s="11">
+      <c r="T48" s="10">
         <v>74</v>
       </c>
-      <c r="U48" s="11">
+      <c r="U48" s="10">
         <v>63</v>
       </c>
-      <c r="V48" s="11">
+      <c r="V48" s="10">
         <v>74</v>
       </c>
-      <c r="W48" s="11">
+      <c r="W48" s="10">
         <v>54</v>
       </c>
-      <c r="X48" s="11">
+      <c r="X48" s="10">
         <v>53</v>
       </c>
-      <c r="Y48" s="11">
+      <c r="Y48" s="10">
         <v>58</v>
       </c>
-      <c r="Z48" s="11">
+      <c r="Z48" s="10">
         <v>58</v>
       </c>
-      <c r="AA48" s="11">
+      <c r="AA48" s="10">
         <v>77</v>
       </c>
       <c r="AB48" s="1">
         <v>64</v>
       </c>
       <c r="AC48" s="1">
         <v>40</v>
       </c>
       <c r="AD48" s="1">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="22" t="s">
+      <c r="AE48" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="A49" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B49" s="6">
+      <c r="B49" s="5">
         <v>93</v>
       </c>
-      <c r="C49" s="8">
+      <c r="C49" s="7">
         <v>79</v>
       </c>
-      <c r="D49" s="8">
+      <c r="D49" s="7">
         <v>63</v>
       </c>
-      <c r="E49" s="8">
+      <c r="E49" s="7">
         <v>64</v>
       </c>
-      <c r="F49" s="8">
+      <c r="F49" s="7">
         <v>61</v>
       </c>
-      <c r="G49" s="8">
+      <c r="G49" s="7">
         <v>66</v>
       </c>
-      <c r="H49" s="8">
+      <c r="H49" s="7">
         <v>99</v>
       </c>
-      <c r="I49" s="8">
+      <c r="I49" s="7">
         <v>84</v>
       </c>
-      <c r="J49" s="8">
+      <c r="J49" s="7">
         <v>127</v>
       </c>
-      <c r="K49" s="8">
+      <c r="K49" s="7">
         <v>124</v>
       </c>
-      <c r="L49" s="8">
+      <c r="L49" s="7">
         <v>94</v>
       </c>
-      <c r="M49" s="8">
+      <c r="M49" s="7">
         <v>99</v>
       </c>
-      <c r="N49" s="11">
+      <c r="N49" s="10">
         <v>127</v>
       </c>
-      <c r="O49" s="11">
+      <c r="O49" s="10">
         <v>115</v>
       </c>
-      <c r="P49" s="11">
+      <c r="P49" s="10">
         <v>76</v>
       </c>
-      <c r="Q49" s="11">
+      <c r="Q49" s="10">
         <v>89</v>
       </c>
-      <c r="R49" s="11">
+      <c r="R49" s="10">
         <v>97</v>
       </c>
-      <c r="S49" s="11">
+      <c r="S49" s="10">
         <v>109</v>
       </c>
-      <c r="T49" s="11">
+      <c r="T49" s="10">
         <v>93</v>
       </c>
-      <c r="U49" s="11">
+      <c r="U49" s="10">
         <v>146</v>
       </c>
-      <c r="V49" s="11">
+      <c r="V49" s="10">
         <v>140</v>
       </c>
-      <c r="W49" s="11">
+      <c r="W49" s="10">
         <v>96</v>
       </c>
-      <c r="X49" s="11">
+      <c r="X49" s="10">
         <v>88</v>
       </c>
-      <c r="Y49" s="11">
+      <c r="Y49" s="10">
         <v>97</v>
       </c>
-      <c r="Z49" s="11">
+      <c r="Z49" s="10">
         <v>91</v>
       </c>
-      <c r="AA49" s="11">
+      <c r="AA49" s="10">
         <v>111</v>
       </c>
       <c r="AB49" s="1">
         <v>154</v>
       </c>
       <c r="AC49" s="1">
         <v>122</v>
       </c>
       <c r="AD49" s="1">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="22" t="s">
+      <c r="AE49" s="18">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="A50" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B50" s="6">
+      <c r="B50" s="5">
         <v>133</v>
       </c>
-      <c r="C50" s="8">
+      <c r="C50" s="7">
         <v>102</v>
       </c>
-      <c r="D50" s="8">
+      <c r="D50" s="7">
         <v>107</v>
       </c>
-      <c r="E50" s="8">
+      <c r="E50" s="7">
         <v>105</v>
       </c>
-      <c r="F50" s="8">
+      <c r="F50" s="7">
         <v>110</v>
       </c>
-      <c r="G50" s="8">
+      <c r="G50" s="7">
         <v>127</v>
       </c>
-      <c r="H50" s="8">
+      <c r="H50" s="7">
         <v>155</v>
       </c>
-      <c r="I50" s="8">
+      <c r="I50" s="7">
         <v>150</v>
       </c>
-      <c r="J50" s="8">
+      <c r="J50" s="7">
         <v>151</v>
       </c>
-      <c r="K50" s="8">
+      <c r="K50" s="7">
         <v>171</v>
       </c>
-      <c r="L50" s="8">
+      <c r="L50" s="7">
         <v>169</v>
       </c>
-      <c r="M50" s="8">
+      <c r="M50" s="7">
         <v>100</v>
       </c>
-      <c r="N50" s="11">
+      <c r="N50" s="10">
         <v>151</v>
       </c>
-      <c r="O50" s="11">
+      <c r="O50" s="10">
         <v>149</v>
       </c>
-      <c r="P50" s="11">
+      <c r="P50" s="10">
         <v>103</v>
       </c>
-      <c r="Q50" s="11">
+      <c r="Q50" s="10">
         <v>111</v>
       </c>
-      <c r="R50" s="11">
+      <c r="R50" s="10">
         <v>124</v>
       </c>
-      <c r="S50" s="11">
+      <c r="S50" s="10">
         <v>177</v>
       </c>
-      <c r="T50" s="11">
+      <c r="T50" s="10">
         <v>165</v>
       </c>
-      <c r="U50" s="11">
+      <c r="U50" s="10">
         <v>191</v>
       </c>
-      <c r="V50" s="11">
+      <c r="V50" s="10">
         <v>149</v>
       </c>
-      <c r="W50" s="11">
+      <c r="W50" s="10">
         <v>146</v>
       </c>
-      <c r="X50" s="11">
+      <c r="X50" s="10">
         <v>157</v>
       </c>
-      <c r="Y50" s="11">
+      <c r="Y50" s="10">
         <v>108</v>
       </c>
-      <c r="Z50" s="11">
+      <c r="Z50" s="10">
         <v>149</v>
       </c>
-      <c r="AA50" s="11">
+      <c r="AA50" s="10">
         <v>160</v>
       </c>
       <c r="AB50" s="1">
         <v>142</v>
       </c>
       <c r="AC50" s="1">
         <v>156</v>
       </c>
       <c r="AD50" s="1">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="22" t="s">
+      <c r="AE50" s="18">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
+      <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B51" s="6">
+      <c r="B51" s="5">
         <v>66</v>
       </c>
-      <c r="C51" s="8">
+      <c r="C51" s="7">
         <v>45</v>
       </c>
-      <c r="D51" s="8">
+      <c r="D51" s="7">
         <v>47</v>
       </c>
-      <c r="E51" s="8">
+      <c r="E51" s="7">
         <v>46</v>
       </c>
-      <c r="F51" s="8">
+      <c r="F51" s="7">
         <v>41</v>
       </c>
-      <c r="G51" s="8">
+      <c r="G51" s="7">
         <v>47</v>
       </c>
-      <c r="H51" s="8">
+      <c r="H51" s="7">
         <v>65</v>
       </c>
-      <c r="I51" s="8">
+      <c r="I51" s="7">
         <v>57</v>
       </c>
-      <c r="J51" s="8">
+      <c r="J51" s="7">
         <v>83</v>
       </c>
-      <c r="K51" s="8">
+      <c r="K51" s="7">
         <v>82</v>
       </c>
-      <c r="L51" s="8">
+      <c r="L51" s="7">
         <v>80</v>
       </c>
-      <c r="M51" s="8">
+      <c r="M51" s="7">
         <v>48</v>
       </c>
-      <c r="N51" s="11">
+      <c r="N51" s="10">
         <v>64</v>
       </c>
-      <c r="O51" s="11">
+      <c r="O51" s="10">
         <v>76</v>
       </c>
-      <c r="P51" s="11">
+      <c r="P51" s="10">
         <v>70</v>
       </c>
-      <c r="Q51" s="11">
+      <c r="Q51" s="10">
         <v>62</v>
       </c>
-      <c r="R51" s="11">
+      <c r="R51" s="10">
         <v>32</v>
       </c>
-      <c r="S51" s="11">
+      <c r="S51" s="10">
         <v>37</v>
       </c>
-      <c r="T51" s="11">
+      <c r="T51" s="10">
         <v>76</v>
       </c>
-      <c r="U51" s="11">
+      <c r="U51" s="10">
         <v>88</v>
       </c>
-      <c r="V51" s="11">
+      <c r="V51" s="10">
         <v>83</v>
       </c>
-      <c r="W51" s="11">
+      <c r="W51" s="10">
         <v>65</v>
       </c>
-      <c r="X51" s="11">
+      <c r="X51" s="10">
         <v>75</v>
       </c>
-      <c r="Y51" s="11">
+      <c r="Y51" s="10">
         <v>64</v>
       </c>
-      <c r="Z51" s="11">
+      <c r="Z51" s="10">
         <v>63</v>
       </c>
-      <c r="AA51" s="11">
+      <c r="AA51" s="10">
         <v>63</v>
       </c>
       <c r="AB51" s="1">
         <v>77</v>
       </c>
       <c r="AC51" s="1">
         <v>74</v>
       </c>
       <c r="AD51" s="1">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="22" t="s">
+      <c r="AE51" s="18">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37">
+      <c r="A52" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B52" s="6">
+      <c r="B52" s="5">
         <v>121</v>
       </c>
-      <c r="C52" s="8">
+      <c r="C52" s="7">
         <v>91</v>
       </c>
-      <c r="D52" s="8">
+      <c r="D52" s="7">
         <v>93</v>
       </c>
-      <c r="E52" s="8">
+      <c r="E52" s="7">
         <v>76</v>
       </c>
-      <c r="F52" s="8">
+      <c r="F52" s="7">
         <v>94</v>
       </c>
-      <c r="G52" s="8">
+      <c r="G52" s="7">
         <v>91</v>
       </c>
-      <c r="H52" s="8">
+      <c r="H52" s="7">
         <v>119</v>
       </c>
-      <c r="I52" s="8">
+      <c r="I52" s="7">
         <v>139</v>
       </c>
-      <c r="J52" s="8">
+      <c r="J52" s="7">
         <v>154</v>
       </c>
-      <c r="K52" s="8">
+      <c r="K52" s="7">
         <v>174</v>
       </c>
-      <c r="L52" s="8">
+      <c r="L52" s="7">
         <v>107</v>
       </c>
-      <c r="M52" s="8">
+      <c r="M52" s="7">
         <v>118</v>
       </c>
-      <c r="N52" s="11">
+      <c r="N52" s="10">
         <v>125</v>
       </c>
-      <c r="O52" s="11">
+      <c r="O52" s="10">
         <v>96</v>
       </c>
-      <c r="P52" s="11">
+      <c r="P52" s="10">
         <v>110</v>
       </c>
-      <c r="Q52" s="11">
+      <c r="Q52" s="10">
         <v>93</v>
       </c>
-      <c r="R52" s="11">
+      <c r="R52" s="10">
         <v>100</v>
       </c>
-      <c r="S52" s="11">
+      <c r="S52" s="10">
         <v>120</v>
       </c>
-      <c r="T52" s="11">
+      <c r="T52" s="10">
         <v>130</v>
       </c>
-      <c r="U52" s="11">
+      <c r="U52" s="10">
         <v>176</v>
       </c>
-      <c r="V52" s="11">
+      <c r="V52" s="10">
         <v>135</v>
       </c>
-      <c r="W52" s="11">
+      <c r="W52" s="10">
         <v>122</v>
       </c>
-      <c r="X52" s="11">
+      <c r="X52" s="10">
         <v>133</v>
       </c>
-      <c r="Y52" s="11">
+      <c r="Y52" s="10">
         <v>87</v>
       </c>
-      <c r="Z52" s="11">
+      <c r="Z52" s="10">
         <v>101</v>
       </c>
-      <c r="AA52" s="11">
+      <c r="AA52" s="10">
         <v>116</v>
       </c>
       <c r="AB52" s="1">
         <v>135</v>
       </c>
       <c r="AC52" s="1">
         <v>88</v>
       </c>
       <c r="AD52" s="1">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="14" t="s">
+      <c r="AE52" s="18">
+        <v>119</v>
+      </c>
+      <c r="AF52" s="35"/>
+      <c r="AG52" s="35"/>
+      <c r="AH52" s="35"/>
+      <c r="AI52" s="35"/>
+      <c r="AJ52" s="35"/>
+      <c r="AK52" s="35"/>
+    </row>
+    <row r="53" spans="1:37">
+      <c r="A53" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B53" s="9">
+      <c r="B53" s="8">
         <v>131</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C53" s="8">
         <v>125</v>
       </c>
-      <c r="D53" s="9">
+      <c r="D53" s="8">
         <v>115</v>
       </c>
-      <c r="E53" s="9">
+      <c r="E53" s="8">
         <v>130</v>
       </c>
-      <c r="F53" s="9">
+      <c r="F53" s="8">
         <v>128</v>
       </c>
-      <c r="G53" s="12">
+      <c r="G53" s="11">
         <v>124</v>
       </c>
-      <c r="H53" s="12">
+      <c r="H53" s="11">
         <v>147</v>
       </c>
-      <c r="I53" s="12">
+      <c r="I53" s="11">
         <v>164</v>
       </c>
-      <c r="J53" s="12">
+      <c r="J53" s="11">
         <v>192</v>
       </c>
-      <c r="K53" s="12">
+      <c r="K53" s="11">
         <v>182</v>
       </c>
-      <c r="L53" s="12">
+      <c r="L53" s="11">
         <v>183</v>
       </c>
-      <c r="M53" s="12">
+      <c r="M53" s="11">
         <v>129</v>
       </c>
-      <c r="N53" s="12">
+      <c r="N53" s="11">
         <v>208</v>
       </c>
-      <c r="O53" s="12">
+      <c r="O53" s="11">
         <v>165</v>
       </c>
-      <c r="P53" s="12">
+      <c r="P53" s="11">
         <v>125</v>
       </c>
-      <c r="Q53" s="12">
+      <c r="Q53" s="11">
         <v>182</v>
       </c>
-      <c r="R53" s="12">
+      <c r="R53" s="11">
         <v>166</v>
       </c>
-      <c r="S53" s="12">
+      <c r="S53" s="11">
         <v>197</v>
       </c>
-      <c r="T53" s="12">
+      <c r="T53" s="11">
         <v>197</v>
       </c>
-      <c r="U53" s="12">
+      <c r="U53" s="11">
         <v>197</v>
       </c>
-      <c r="V53" s="12">
+      <c r="V53" s="11">
         <v>208</v>
       </c>
-      <c r="W53" s="12">
+      <c r="W53" s="11">
         <v>159</v>
       </c>
-      <c r="X53" s="12">
+      <c r="X53" s="11">
         <v>162</v>
       </c>
-      <c r="Y53" s="12">
+      <c r="Y53" s="11">
         <v>149</v>
       </c>
-      <c r="Z53" s="12">
+      <c r="Z53" s="11">
         <v>138</v>
       </c>
-      <c r="AA53" s="12">
+      <c r="AA53" s="11">
         <v>223</v>
       </c>
-      <c r="AB53" s="34">
+      <c r="AB53" s="30">
         <v>185</v>
       </c>
-      <c r="AC53" s="34">
+      <c r="AC53" s="30">
         <v>173</v>
       </c>
-      <c r="AD53" s="34">
+      <c r="AD53" s="30">
         <v>127</v>
       </c>
+      <c r="AE53" s="36">
+        <v>205</v>
+      </c>
+      <c r="AF53" s="36"/>
+      <c r="AG53" s="36"/>
+      <c r="AH53" s="36"/>
+      <c r="AI53" s="36"/>
+      <c r="AJ53" s="36"/>
+      <c r="AK53" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>