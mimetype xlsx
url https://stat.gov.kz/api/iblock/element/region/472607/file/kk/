--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="90">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -296,52 +296,52 @@
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Садырбаева Жансая</t>
   </si>
   <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
     <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="17" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -376,91 +376,91 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -531,230 +531,213 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -811,86 +794,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1030,4269 +1011,4404 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="20" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="20"/>
+    <col min="1" max="1" width="43.140625" style="22" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="68.140625" style="22" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="22">
+      <c r="B1" s="24">
         <v>613303</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="21" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="23" t="s">
+      <c r="B2" s="25" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:2">
+      <c r="A3" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="25" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="25" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="21" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="23" t="s">
+      <c r="B5" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="26" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="25" t="s">
+      <c r="B7" s="27" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="19" t="s">
+      <c r="B8" s="21" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.2">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="19" t="s">
+      <c r="B9" s="21" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A10" s="21" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="23" t="s">
+      <c r="B10" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A12" s="21" t="s">
+    <row r="12" spans="1:2">
+      <c r="A12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="21" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="21" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="21" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
         <v>46001</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="21" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="10">
         <v>46031</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A17" s="21" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="39" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="21" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B18" s="40" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="21" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="35" t="s">
+      <c r="B19" s="41" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A20" s="21" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="36" t="s">
+      <c r="B20" s="42" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3" display="ai.kanasheva@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="84.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="163.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="18" t="s">
+    <row r="5" spans="2:2" ht="163.5" customHeight="1">
+      <c r="B5" s="20" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AB57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AC57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="N1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AB11" sqref="AB11"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="Z1" sqref="Z1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="15.75">
       <c r="A2" s="11"/>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="47"/>
-[...39 lines deleted...]
-      <c r="AB5" s="38" t="s">
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+    </row>
+    <row r="4" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="B4" s="15"/>
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+    </row>
+    <row r="5" spans="1:29" s="28" customFormat="1" ht="12.75">
+      <c r="A5" s="22"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="AC5" s="44" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="48" t="s">
+    <row r="6" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A6" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="50"/>
-      <c r="C6" s="52">
+      <c r="B6" s="55"/>
+      <c r="C6" s="57">
         <v>2024</v>
       </c>
-      <c r="D6" s="52"/>
-[...10 lines deleted...]
-      <c r="O6" s="43">
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="59">
         <v>2025</v>
       </c>
-      <c r="P6" s="44"/>
-[...10 lines deleted...]
-      <c r="AA6" s="43">
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
+      <c r="Z6" s="60"/>
+      <c r="AA6" s="59">
         <v>2026</v>
       </c>
-      <c r="AB6" s="61"/>
-[...4 lines deleted...]
-      <c r="C7" s="40" t="s">
+      <c r="AB6" s="60"/>
+      <c r="AC6" s="60"/>
+    </row>
+    <row r="7" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A7" s="54"/>
+      <c r="B7" s="56"/>
+      <c r="C7" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="40" t="s">
+      <c r="D7" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="40" t="s">
+      <c r="E7" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="39" t="s">
+      <c r="F7" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="39" t="s">
+      <c r="G7" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="39" t="s">
+      <c r="H7" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="39" t="s">
+      <c r="I7" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="39" t="s">
+      <c r="J7" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="K7" s="39" t="s">
+      <c r="K7" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="L7" s="39" t="s">
+      <c r="L7" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="M7" s="39" t="s">
+      <c r="M7" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="39" t="s">
+      <c r="N7" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="41" t="s">
+      <c r="O7" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="P7" s="41" t="s">
+      <c r="P7" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="Q7" s="41" t="s">
+      <c r="Q7" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R7" s="42" t="s">
+      <c r="R7" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="S7" s="42" t="s">
+      <c r="S7" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="T7" s="42" t="s">
+      <c r="T7" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="U7" s="42" t="s">
+      <c r="U7" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="V7" s="42" t="s">
+      <c r="V7" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="W7" s="42" t="s">
+      <c r="W7" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="X7" s="42" t="s">
+      <c r="X7" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="Y7" s="39" t="s">
+      <c r="Y7" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="Z7" s="39" t="s">
+      <c r="Z7" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="60" t="s">
+      <c r="AA7" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="AB7" s="62" t="s">
+      <c r="AB7" s="47" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="53" t="s">
+      <c r="AC7" s="47" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="B8" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="53"/>
-[...24 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+    </row>
+    <row r="9" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A9" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="55" t="s">
+      <c r="B9" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="34">
         <v>-3834</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="34">
         <v>-2080</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="34">
         <v>-1811</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="34">
         <v>-1785</v>
       </c>
-      <c r="G9" s="30">
+      <c r="G9" s="35">
         <v>-1826</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="34">
         <v>-1822</v>
       </c>
-      <c r="I9" s="31">
+      <c r="I9" s="36">
         <v>-2772</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="34">
         <v>-2640</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="34">
         <v>-3061</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="34">
         <v>-3092</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="34">
         <v>-3784</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="34">
         <v>-3460</v>
       </c>
-      <c r="O9" s="29">
+      <c r="O9" s="34">
         <v>-3150</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="34">
         <v>-2602</v>
       </c>
-      <c r="Q9" s="29">
+      <c r="Q9" s="34">
         <v>-2972</v>
       </c>
-      <c r="R9" s="29">
+      <c r="R9" s="34">
         <v>-6119</v>
       </c>
-      <c r="S9" s="29">
+      <c r="S9" s="34">
         <v>-3745</v>
       </c>
-      <c r="T9" s="29">
+      <c r="T9" s="34">
         <v>-3873</v>
       </c>
-      <c r="U9" s="29">
+      <c r="U9" s="34">
         <v>-4318</v>
       </c>
-      <c r="V9" s="29">
+      <c r="V9" s="34">
         <v>-4625</v>
       </c>
-      <c r="W9" s="29">
+      <c r="W9" s="34">
         <v>-2918</v>
       </c>
-      <c r="X9" s="29">
+      <c r="X9" s="34">
         <v>-3531</v>
       </c>
-      <c r="Y9" s="29">
+      <c r="Y9" s="34">
         <v>-2396</v>
       </c>
-      <c r="Z9" s="29">
+      <c r="Z9" s="34">
         <v>-2400</v>
       </c>
-      <c r="AA9" s="29">
+      <c r="AA9" s="34">
         <v>-5771</v>
       </c>
-      <c r="AB9" s="29">
+      <c r="AB9" s="34">
         <v>-2199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="54" t="s">
+      <c r="AC9" s="36">
+        <v>-2802</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A10" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="56" t="s">
+      <c r="B10" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="29">
+      <c r="C10" s="34">
         <v>396</v>
       </c>
-      <c r="D10" s="29">
+      <c r="D10" s="34">
         <v>285</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="34">
         <v>167</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="34">
         <v>335</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="35">
         <v>325</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="34">
         <v>393</v>
       </c>
-      <c r="I10" s="31">
+      <c r="I10" s="36">
         <v>368</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="34">
         <v>525</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K10" s="34">
         <v>409</v>
       </c>
-      <c r="L10" s="29">
+      <c r="L10" s="34">
         <v>420</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="34">
         <v>226</v>
       </c>
-      <c r="N10" s="29">
+      <c r="N10" s="34">
         <v>83</v>
       </c>
-      <c r="O10" s="29">
+      <c r="O10" s="34">
         <v>864</v>
       </c>
-      <c r="P10" s="29">
+      <c r="P10" s="34">
         <v>520</v>
       </c>
-      <c r="Q10" s="29">
+      <c r="Q10" s="34">
         <v>287</v>
       </c>
-      <c r="R10" s="29">
+      <c r="R10" s="34">
         <v>-268</v>
       </c>
-      <c r="S10" s="29">
+      <c r="S10" s="34">
         <v>400</v>
       </c>
-      <c r="T10" s="29">
+      <c r="T10" s="34">
         <v>126</v>
       </c>
-      <c r="U10" s="29">
+      <c r="U10" s="34">
         <v>199</v>
       </c>
-      <c r="V10" s="29">
+      <c r="V10" s="34">
         <v>450</v>
       </c>
-      <c r="W10" s="29">
+      <c r="W10" s="34">
         <v>227</v>
       </c>
-      <c r="X10" s="29">
+      <c r="X10" s="34">
         <v>56</v>
       </c>
-      <c r="Y10" s="29">
+      <c r="Y10" s="34">
         <v>89</v>
       </c>
-      <c r="Z10" s="29">
+      <c r="Z10" s="34">
         <v>167</v>
       </c>
-      <c r="AA10" s="29">
+      <c r="AA10" s="34">
         <v>-56</v>
       </c>
-      <c r="AB10" s="29">
+      <c r="AB10" s="34">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="54" t="s">
+      <c r="AC10" s="36">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A11" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="34">
         <v>-281</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="34">
         <v>-217</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="34">
         <v>-121</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="34">
         <v>-113</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="35">
         <v>-165</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="34">
         <v>-25</v>
       </c>
-      <c r="I11" s="31">
+      <c r="I11" s="36">
         <v>-121</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="34">
         <v>-138</v>
       </c>
-      <c r="K11" s="29">
+      <c r="K11" s="34">
         <v>-77</v>
       </c>
-      <c r="L11" s="29">
+      <c r="L11" s="34">
         <v>-423</v>
       </c>
-      <c r="M11" s="29">
+      <c r="M11" s="34">
         <v>-403</v>
       </c>
-      <c r="N11" s="29">
+      <c r="N11" s="34">
         <v>-206</v>
       </c>
-      <c r="O11" s="29">
+      <c r="O11" s="34">
         <v>-287</v>
       </c>
-      <c r="P11" s="29">
+      <c r="P11" s="34">
         <v>-218</v>
       </c>
-      <c r="Q11" s="29">
+      <c r="Q11" s="34">
         <v>-157</v>
       </c>
-      <c r="R11" s="29">
+      <c r="R11" s="34">
         <v>-307</v>
       </c>
-      <c r="S11" s="29">
+      <c r="S11" s="34">
         <v>-202</v>
       </c>
-      <c r="T11" s="29">
+      <c r="T11" s="34">
         <v>-219</v>
       </c>
-      <c r="U11" s="29">
+      <c r="U11" s="34">
         <v>-318</v>
       </c>
-      <c r="V11" s="29">
+      <c r="V11" s="34">
         <v>-318</v>
       </c>
-      <c r="W11" s="29">
+      <c r="W11" s="34">
         <v>-269</v>
       </c>
-      <c r="X11" s="29">
+      <c r="X11" s="34">
         <v>-93</v>
       </c>
-      <c r="Y11" s="29">
+      <c r="Y11" s="34">
         <v>-97</v>
       </c>
-      <c r="Z11" s="29">
+      <c r="Z11" s="34">
         <v>-98</v>
       </c>
-      <c r="AA11" s="29">
+      <c r="AA11" s="34">
         <v>-450</v>
       </c>
-      <c r="AB11" s="29">
+      <c r="AB11" s="34">
         <v>-170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="AC11" s="36">
+        <v>-312</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A12" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="34">
         <v>-124</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="34">
         <v>-157</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="34">
         <v>-120</v>
       </c>
-      <c r="F12" s="29">
+      <c r="F12" s="34">
         <v>-80</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="35">
         <v>-61</v>
       </c>
-      <c r="H12" s="29">
+      <c r="H12" s="34">
         <v>-126</v>
       </c>
-      <c r="I12" s="31">
+      <c r="I12" s="36">
         <v>-164</v>
       </c>
-      <c r="J12" s="29">
+      <c r="J12" s="34">
         <v>-141</v>
       </c>
-      <c r="K12" s="29">
+      <c r="K12" s="34">
         <v>-224</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="34">
         <v>-102</v>
       </c>
-      <c r="M12" s="29">
+      <c r="M12" s="34">
         <v>-148</v>
       </c>
-      <c r="N12" s="29">
+      <c r="N12" s="34">
         <v>-120</v>
       </c>
-      <c r="O12" s="29">
+      <c r="O12" s="34">
         <v>-119</v>
       </c>
-      <c r="P12" s="29">
+      <c r="P12" s="34">
         <v>-110</v>
       </c>
-      <c r="Q12" s="29">
+      <c r="Q12" s="34">
         <v>-50</v>
       </c>
-      <c r="R12" s="29">
+      <c r="R12" s="34">
         <v>-22</v>
       </c>
-      <c r="S12" s="29">
+      <c r="S12" s="34">
         <v>-248</v>
       </c>
-      <c r="T12" s="29">
+      <c r="T12" s="34">
         <v>-253</v>
       </c>
-      <c r="U12" s="29">
+      <c r="U12" s="34">
         <v>-208</v>
       </c>
-      <c r="V12" s="29">
+      <c r="V12" s="34">
         <v>-357</v>
       </c>
-      <c r="W12" s="29">
+      <c r="W12" s="34">
         <v>-180</v>
       </c>
-      <c r="X12" s="29">
+      <c r="X12" s="34">
         <v>-96</v>
       </c>
-      <c r="Y12" s="29">
+      <c r="Y12" s="34">
         <v>-142</v>
       </c>
-      <c r="Z12" s="29">
+      <c r="Z12" s="34">
         <v>-282</v>
       </c>
-      <c r="AA12" s="29">
+      <c r="AA12" s="34">
         <v>-213</v>
       </c>
-      <c r="AB12" s="29">
+      <c r="AB12" s="34">
         <v>-49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="54" t="s">
+      <c r="AC12" s="36">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A13" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="34">
         <v>-118</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="34">
         <v>-52</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="34">
         <v>-109</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="34">
         <v>-66</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="35">
         <v>-50</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="34">
         <v>-118</v>
       </c>
-      <c r="I13" s="31">
+      <c r="I13" s="36">
         <v>-107</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="34">
         <v>-68</v>
       </c>
-      <c r="K13" s="29">
+      <c r="K13" s="34">
         <v>-139</v>
       </c>
-      <c r="L13" s="29">
+      <c r="L13" s="34">
         <v>-125</v>
       </c>
-      <c r="M13" s="29">
+      <c r="M13" s="34">
         <v>-104</v>
       </c>
-      <c r="N13" s="29">
+      <c r="N13" s="34">
         <v>-80</v>
       </c>
-      <c r="O13" s="29">
+      <c r="O13" s="34">
         <v>-146</v>
       </c>
-      <c r="P13" s="29">
+      <c r="P13" s="34">
         <v>-23</v>
       </c>
-      <c r="Q13" s="29">
+      <c r="Q13" s="34">
         <v>-120</v>
       </c>
-      <c r="R13" s="29">
+      <c r="R13" s="34">
         <v>-136</v>
       </c>
-      <c r="S13" s="29">
+      <c r="S13" s="34">
         <v>-83</v>
       </c>
-      <c r="T13" s="29">
+      <c r="T13" s="34">
         <v>-73</v>
       </c>
-      <c r="U13" s="29">
+      <c r="U13" s="34">
         <v>-153</v>
       </c>
-      <c r="V13" s="29">
+      <c r="V13" s="34">
         <v>-145</v>
       </c>
-      <c r="W13" s="29">
+      <c r="W13" s="34">
         <v>-67</v>
       </c>
-      <c r="X13" s="29">
+      <c r="X13" s="34">
         <v>-103</v>
       </c>
-      <c r="Y13" s="29">
+      <c r="Y13" s="34">
         <v>-50</v>
       </c>
-      <c r="Z13" s="29">
+      <c r="Z13" s="34">
         <v>-104</v>
       </c>
-      <c r="AA13" s="29">
+      <c r="AA13" s="34">
         <v>-209</v>
       </c>
-      <c r="AB13" s="29">
+      <c r="AB13" s="34">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="AC13" s="36">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A14" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="34">
         <v>-636</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="34">
         <v>-425</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="34">
         <v>-275</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="34">
         <v>-310</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="35">
         <v>-483</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="34">
         <v>-277</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I14" s="36">
         <v>-454</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="34">
         <v>-350</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K14" s="34">
         <v>-531</v>
       </c>
-      <c r="L14" s="29">
+      <c r="L14" s="34">
         <v>-416</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="34">
         <v>-675</v>
       </c>
-      <c r="N14" s="29">
+      <c r="N14" s="34">
         <v>-612</v>
       </c>
-      <c r="O14" s="29">
+      <c r="O14" s="34">
         <v>-447</v>
       </c>
-      <c r="P14" s="29">
+      <c r="P14" s="34">
         <v>-409</v>
       </c>
-      <c r="Q14" s="29">
+      <c r="Q14" s="34">
         <v>-544</v>
       </c>
-      <c r="R14" s="29">
+      <c r="R14" s="34">
         <v>-596</v>
       </c>
-      <c r="S14" s="29">
+      <c r="S14" s="34">
         <v>-456</v>
       </c>
-      <c r="T14" s="29">
+      <c r="T14" s="34">
         <v>-409</v>
       </c>
-      <c r="U14" s="29">
+      <c r="U14" s="34">
         <v>-506</v>
       </c>
-      <c r="V14" s="29">
+      <c r="V14" s="34">
         <v>-675</v>
       </c>
-      <c r="W14" s="29">
+      <c r="W14" s="34">
         <v>-597</v>
       </c>
-      <c r="X14" s="29">
+      <c r="X14" s="34">
         <v>-623</v>
       </c>
-      <c r="Y14" s="29">
+      <c r="Y14" s="34">
         <v>-416</v>
       </c>
-      <c r="Z14" s="29">
+      <c r="Z14" s="34">
         <v>-454</v>
       </c>
-      <c r="AA14" s="29">
+      <c r="AA14" s="34">
         <v>-773</v>
       </c>
-      <c r="AB14" s="29">
+      <c r="AB14" s="34">
         <v>-350</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="AC14" s="36">
+        <v>-535</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A15" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="B15" s="56" t="s">
+      <c r="B15" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="C15" s="29">
+      <c r="C15" s="34">
         <v>-537</v>
       </c>
-      <c r="D15" s="29">
+      <c r="D15" s="34">
         <v>-260</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E15" s="34">
         <v>-285</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="34">
         <v>-271</v>
       </c>
-      <c r="G15" s="30">
+      <c r="G15" s="35">
         <v>-199</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H15" s="34">
         <v>-331</v>
       </c>
-      <c r="I15" s="31">
+      <c r="I15" s="36">
         <v>-395</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J15" s="34">
         <v>-333</v>
       </c>
-      <c r="K15" s="29">
+      <c r="K15" s="34">
         <v>-406</v>
       </c>
-      <c r="L15" s="29">
+      <c r="L15" s="34">
         <v>-319</v>
       </c>
-      <c r="M15" s="29">
+      <c r="M15" s="34">
         <v>-263</v>
       </c>
-      <c r="N15" s="29">
+      <c r="N15" s="34">
         <v>-353</v>
       </c>
-      <c r="O15" s="29">
+      <c r="O15" s="34">
         <v>-375</v>
       </c>
-      <c r="P15" s="29">
+      <c r="P15" s="34">
         <v>-400</v>
       </c>
-      <c r="Q15" s="29">
+      <c r="Q15" s="34">
         <v>-289</v>
       </c>
-      <c r="R15" s="29">
+      <c r="R15" s="34">
         <v>-396</v>
       </c>
-      <c r="S15" s="29">
+      <c r="S15" s="34">
         <v>-308</v>
       </c>
-      <c r="T15" s="29">
+      <c r="T15" s="34">
         <v>-305</v>
       </c>
-      <c r="U15" s="29">
+      <c r="U15" s="34">
         <v>-503</v>
       </c>
-      <c r="V15" s="29">
+      <c r="V15" s="34">
         <v>-480</v>
       </c>
-      <c r="W15" s="29">
+      <c r="W15" s="34">
         <v>-549</v>
       </c>
-      <c r="X15" s="29">
+      <c r="X15" s="34">
         <v>-352</v>
       </c>
-      <c r="Y15" s="29">
+      <c r="Y15" s="34">
         <v>-195</v>
       </c>
-      <c r="Z15" s="29">
+      <c r="Z15" s="34">
         <v>-231</v>
       </c>
-      <c r="AA15" s="29">
+      <c r="AA15" s="34">
         <v>-315</v>
       </c>
-      <c r="AB15" s="29">
+      <c r="AB15" s="34">
         <v>-268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="AC15" s="36">
+        <v>-262</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A16" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="56" t="s">
+      <c r="B16" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="34">
         <v>-254</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D16" s="34">
         <v>-54</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="34">
         <v>-102</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="34">
         <v>-151</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G16" s="35">
         <v>-74</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="34">
         <v>-235</v>
       </c>
-      <c r="I16" s="31">
+      <c r="I16" s="36">
         <v>-301</v>
       </c>
-      <c r="J16" s="29">
+      <c r="J16" s="34">
         <v>-144</v>
       </c>
-      <c r="K16" s="29">
+      <c r="K16" s="34">
         <v>-155</v>
       </c>
-      <c r="L16" s="29">
+      <c r="L16" s="34">
         <v>1</v>
       </c>
-      <c r="M16" s="29">
+      <c r="M16" s="34">
         <v>-86</v>
       </c>
-      <c r="N16" s="29">
+      <c r="N16" s="34">
         <v>-245</v>
       </c>
-      <c r="O16" s="29">
+      <c r="O16" s="34">
         <v>-154</v>
       </c>
-      <c r="P16" s="29">
+      <c r="P16" s="34">
         <v>-135</v>
       </c>
-      <c r="Q16" s="29">
+      <c r="Q16" s="34">
         <v>-292</v>
       </c>
-      <c r="R16" s="29">
+      <c r="R16" s="34">
         <v>-634</v>
       </c>
-      <c r="S16" s="29">
+      <c r="S16" s="34">
         <v>-421</v>
       </c>
-      <c r="T16" s="29">
+      <c r="T16" s="34">
         <v>-456</v>
       </c>
-      <c r="U16" s="29">
+      <c r="U16" s="34">
         <v>-255</v>
       </c>
-      <c r="V16" s="29">
+      <c r="V16" s="34">
         <v>-284</v>
       </c>
-      <c r="W16" s="29">
+      <c r="W16" s="34">
         <v>-363</v>
       </c>
-      <c r="X16" s="29">
+      <c r="X16" s="34">
         <v>-385</v>
       </c>
-      <c r="Y16" s="29">
+      <c r="Y16" s="34">
         <v>-257</v>
       </c>
-      <c r="Z16" s="29">
+      <c r="Z16" s="34">
         <v>-248</v>
       </c>
-      <c r="AA16" s="29">
+      <c r="AA16" s="34">
         <v>-234</v>
       </c>
-      <c r="AB16" s="29">
+      <c r="AB16" s="34">
         <v>-164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="AC16" s="36">
+        <v>-234</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A17" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="29">
+      <c r="C17" s="34">
         <v>-397</v>
       </c>
-      <c r="D17" s="29">
+      <c r="D17" s="34">
         <v>-318</v>
       </c>
-      <c r="E17" s="29">
+      <c r="E17" s="34">
         <v>-115</v>
       </c>
-      <c r="F17" s="29">
+      <c r="F17" s="34">
         <v>-186</v>
       </c>
-      <c r="G17" s="30">
+      <c r="G17" s="35">
         <v>-166</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="34">
         <v>-222</v>
       </c>
-      <c r="I17" s="31">
+      <c r="I17" s="36">
         <v>-346</v>
       </c>
-      <c r="J17" s="29">
+      <c r="J17" s="34">
         <v>-320</v>
       </c>
-      <c r="K17" s="29">
+      <c r="K17" s="34">
         <v>-387</v>
       </c>
-      <c r="L17" s="29">
+      <c r="L17" s="34">
         <v>-423</v>
       </c>
-      <c r="M17" s="29">
+      <c r="M17" s="34">
         <v>-313</v>
       </c>
-      <c r="N17" s="29">
+      <c r="N17" s="34">
         <v>-267</v>
       </c>
-      <c r="O17" s="29">
+      <c r="O17" s="34">
         <v>-372</v>
       </c>
-      <c r="P17" s="29">
+      <c r="P17" s="34">
         <v>-230</v>
       </c>
-      <c r="Q17" s="29">
+      <c r="Q17" s="34">
         <v>-284</v>
       </c>
-      <c r="R17" s="29">
+      <c r="R17" s="34">
         <v>-379</v>
       </c>
-      <c r="S17" s="29">
+      <c r="S17" s="34">
         <v>-314</v>
       </c>
-      <c r="T17" s="29">
+      <c r="T17" s="34">
         <v>-289</v>
       </c>
-      <c r="U17" s="29">
+      <c r="U17" s="34">
         <v>-420</v>
       </c>
-      <c r="V17" s="29">
+      <c r="V17" s="34">
         <v>-436</v>
       </c>
-      <c r="W17" s="29">
+      <c r="W17" s="34">
         <v>-443</v>
       </c>
-      <c r="X17" s="29">
+      <c r="X17" s="34">
         <v>-290</v>
       </c>
-      <c r="Y17" s="29">
+      <c r="Y17" s="34">
         <v>-193</v>
       </c>
-      <c r="Z17" s="29">
+      <c r="Z17" s="34">
         <v>-210</v>
       </c>
-      <c r="AA17" s="29">
+      <c r="AA17" s="34">
         <v>-325</v>
       </c>
-      <c r="AB17" s="29">
+      <c r="AB17" s="34">
         <v>-245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="AC17" s="36">
+        <v>-299</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A18" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="B18" s="56" t="s">
+      <c r="B18" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="C18" s="29">
+      <c r="C18" s="34">
         <v>-268</v>
       </c>
-      <c r="D18" s="29">
+      <c r="D18" s="34">
         <v>-210</v>
       </c>
-      <c r="E18" s="29">
+      <c r="E18" s="34">
         <v>-119</v>
       </c>
-      <c r="F18" s="29">
+      <c r="F18" s="34">
         <v>-102</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G18" s="35">
         <v>-119</v>
       </c>
-      <c r="H18" s="29">
+      <c r="H18" s="34">
         <v>-37</v>
       </c>
-      <c r="I18" s="31">
+      <c r="I18" s="36">
         <v>-116</v>
       </c>
-      <c r="J18" s="29">
+      <c r="J18" s="34">
         <v>-157</v>
       </c>
-      <c r="K18" s="29">
+      <c r="K18" s="34">
         <v>-68</v>
       </c>
-      <c r="L18" s="29">
+      <c r="L18" s="34">
         <v>-156</v>
       </c>
-      <c r="M18" s="29">
+      <c r="M18" s="34">
         <v>-248</v>
       </c>
-      <c r="N18" s="29">
+      <c r="N18" s="34">
         <v>-153</v>
       </c>
-      <c r="O18" s="29">
+      <c r="O18" s="34">
         <v>-204</v>
       </c>
-      <c r="P18" s="29">
+      <c r="P18" s="34">
         <v>-146</v>
       </c>
-      <c r="Q18" s="29">
+      <c r="Q18" s="34">
         <v>-208</v>
       </c>
-      <c r="R18" s="29">
+      <c r="R18" s="34">
         <v>-535</v>
       </c>
-      <c r="S18" s="29">
+      <c r="S18" s="34">
         <v>-252</v>
       </c>
-      <c r="T18" s="29">
+      <c r="T18" s="34">
         <v>-116</v>
       </c>
-      <c r="U18" s="29">
+      <c r="U18" s="34">
         <v>-156</v>
       </c>
-      <c r="V18" s="29">
+      <c r="V18" s="34">
         <v>-265</v>
       </c>
-      <c r="W18" s="29">
+      <c r="W18" s="34">
         <v>621</v>
       </c>
-      <c r="X18" s="29">
+      <c r="X18" s="34">
         <v>8</v>
       </c>
-      <c r="Y18" s="29">
+      <c r="Y18" s="34">
         <v>-120</v>
       </c>
-      <c r="Z18" s="29">
+      <c r="Z18" s="34">
         <v>-147</v>
       </c>
-      <c r="AA18" s="29">
+      <c r="AA18" s="34">
         <v>-292</v>
       </c>
-      <c r="AB18" s="29">
+      <c r="AB18" s="34">
         <v>-41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="AC18" s="36">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A19" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B19" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="29">
+      <c r="C19" s="34">
         <v>-189</v>
       </c>
-      <c r="D19" s="29">
+      <c r="D19" s="34">
         <v>-58</v>
       </c>
-      <c r="E19" s="29">
+      <c r="E19" s="34">
         <v>-40</v>
       </c>
-      <c r="F19" s="29">
+      <c r="F19" s="34">
         <v>-98</v>
       </c>
-      <c r="G19" s="30">
+      <c r="G19" s="35">
         <v>-90</v>
       </c>
-      <c r="H19" s="29">
+      <c r="H19" s="34">
         <v>-86</v>
       </c>
-      <c r="I19" s="31">
+      <c r="I19" s="36">
         <v>-87</v>
       </c>
-      <c r="J19" s="29">
+      <c r="J19" s="34">
         <v>-69</v>
       </c>
-      <c r="K19" s="29">
+      <c r="K19" s="34">
         <v>-130</v>
       </c>
-      <c r="L19" s="29">
+      <c r="L19" s="34">
         <v>-146</v>
       </c>
-      <c r="M19" s="29">
+      <c r="M19" s="34">
         <v>-153</v>
       </c>
-      <c r="N19" s="29">
+      <c r="N19" s="34">
         <v>-150</v>
       </c>
-      <c r="O19" s="29">
+      <c r="O19" s="34">
         <v>-118</v>
       </c>
-      <c r="P19" s="29">
+      <c r="P19" s="34">
         <v>-178</v>
       </c>
-      <c r="Q19" s="29">
+      <c r="Q19" s="34">
         <v>-78</v>
       </c>
-      <c r="R19" s="29">
+      <c r="R19" s="34">
         <v>-198</v>
       </c>
-      <c r="S19" s="29">
+      <c r="S19" s="34">
         <v>-147</v>
       </c>
-      <c r="T19" s="29">
+      <c r="T19" s="34">
         <v>-180</v>
       </c>
-      <c r="U19" s="29">
+      <c r="U19" s="34">
         <v>-200</v>
       </c>
-      <c r="V19" s="29">
+      <c r="V19" s="34">
         <v>-214</v>
       </c>
-      <c r="W19" s="29">
+      <c r="W19" s="34">
         <v>-175</v>
       </c>
-      <c r="X19" s="29">
+      <c r="X19" s="34">
         <v>-96</v>
       </c>
-      <c r="Y19" s="29">
+      <c r="Y19" s="34">
         <v>-121</v>
       </c>
-      <c r="Z19" s="29">
+      <c r="Z19" s="34">
         <v>-64</v>
       </c>
-      <c r="AA19" s="29">
+      <c r="AA19" s="34">
         <v>-174</v>
       </c>
-      <c r="AB19" s="29">
+      <c r="AB19" s="34">
         <v>-82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="AC19" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A20" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="29">
+      <c r="C20" s="34">
         <v>-281</v>
       </c>
-      <c r="D20" s="29">
+      <c r="D20" s="34">
         <v>-186</v>
       </c>
-      <c r="E20" s="29">
+      <c r="E20" s="34">
         <v>-45</v>
       </c>
-      <c r="F20" s="29">
+      <c r="F20" s="34">
         <v>-137</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="35">
         <v>-233</v>
       </c>
-      <c r="H20" s="29">
+      <c r="H20" s="34">
         <v>-214</v>
       </c>
-      <c r="I20" s="31">
+      <c r="I20" s="36">
         <v>-82</v>
       </c>
-      <c r="J20" s="29">
+      <c r="J20" s="34">
         <v>-315</v>
       </c>
-      <c r="K20" s="29">
+      <c r="K20" s="34">
         <v>-151</v>
       </c>
-      <c r="L20" s="29">
+      <c r="L20" s="34">
         <v>-135</v>
       </c>
-      <c r="M20" s="29">
+      <c r="M20" s="34">
         <v>-271</v>
       </c>
-      <c r="N20" s="29">
+      <c r="N20" s="34">
         <v>-318</v>
       </c>
-      <c r="O20" s="29">
+      <c r="O20" s="34">
         <v>103</v>
       </c>
-      <c r="P20" s="29">
+      <c r="P20" s="34">
         <v>-85</v>
       </c>
-      <c r="Q20" s="29">
+      <c r="Q20" s="34">
         <v>-210</v>
       </c>
-      <c r="R20" s="29">
+      <c r="R20" s="34">
         <v>-586</v>
       </c>
-      <c r="S20" s="29">
+      <c r="S20" s="34">
         <v>-311</v>
       </c>
-      <c r="T20" s="29">
+      <c r="T20" s="34">
         <v>-243</v>
       </c>
-      <c r="U20" s="29">
+      <c r="U20" s="34">
         <v>-211</v>
       </c>
-      <c r="V20" s="29">
+      <c r="V20" s="34">
         <v>-59</v>
       </c>
-      <c r="W20" s="29">
+      <c r="W20" s="34">
         <v>-167</v>
       </c>
-      <c r="X20" s="29">
+      <c r="X20" s="34">
         <v>-280</v>
       </c>
-      <c r="Y20" s="29">
+      <c r="Y20" s="34">
         <v>-86</v>
       </c>
-      <c r="Z20" s="29">
+      <c r="Z20" s="34">
         <v>-129</v>
       </c>
-      <c r="AA20" s="29">
+      <c r="AA20" s="34">
         <v>-921</v>
       </c>
-      <c r="AB20" s="29">
+      <c r="AB20" s="34">
         <v>-190</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="AC20" s="36">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A21" s="12" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="56" t="s">
+      <c r="B21" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="29">
+      <c r="C21" s="34">
         <v>-273</v>
       </c>
-      <c r="D21" s="29">
+      <c r="D21" s="34">
         <v>-130</v>
       </c>
-      <c r="E21" s="29">
+      <c r="E21" s="34">
         <v>-163</v>
       </c>
-      <c r="F21" s="29">
+      <c r="F21" s="34">
         <v>-178</v>
       </c>
-      <c r="G21" s="30">
+      <c r="G21" s="35">
         <v>-84</v>
       </c>
-      <c r="H21" s="29">
+      <c r="H21" s="34">
         <v>-10</v>
       </c>
-      <c r="I21" s="31">
+      <c r="I21" s="36">
         <v>-282</v>
       </c>
-      <c r="J21" s="29">
+      <c r="J21" s="34">
         <v>-351</v>
       </c>
-      <c r="K21" s="29">
+      <c r="K21" s="34">
         <v>-545</v>
       </c>
-      <c r="L21" s="29">
+      <c r="L21" s="34">
         <v>-480</v>
       </c>
-      <c r="M21" s="29">
+      <c r="M21" s="34">
         <v>-377</v>
       </c>
-      <c r="N21" s="29">
+      <c r="N21" s="34">
         <v>-395</v>
       </c>
-      <c r="O21" s="29">
+      <c r="O21" s="34">
         <v>-435</v>
       </c>
-      <c r="P21" s="29">
+      <c r="P21" s="34">
         <v>-430</v>
       </c>
-      <c r="Q21" s="29">
+      <c r="Q21" s="34">
         <v>-302</v>
       </c>
-      <c r="R21" s="29">
+      <c r="R21" s="34">
         <v>-568</v>
       </c>
-      <c r="S21" s="29">
+      <c r="S21" s="34">
         <v>-468</v>
       </c>
-      <c r="T21" s="29">
+      <c r="T21" s="34">
         <v>-591</v>
       </c>
-      <c r="U21" s="29">
+      <c r="U21" s="34">
         <v>-471</v>
       </c>
-      <c r="V21" s="29">
+      <c r="V21" s="34">
         <v>-606</v>
       </c>
-      <c r="W21" s="29">
+      <c r="W21" s="34">
         <v>-221</v>
       </c>
-      <c r="X21" s="29">
+      <c r="X21" s="34">
         <v>-503</v>
       </c>
-      <c r="Y21" s="29">
+      <c r="Y21" s="34">
         <v>-245</v>
       </c>
-      <c r="Z21" s="29">
+      <c r="Z21" s="34">
         <v>-292</v>
       </c>
-      <c r="AA21" s="29">
+      <c r="AA21" s="34">
         <v>-669</v>
       </c>
-      <c r="AB21" s="29">
+      <c r="AB21" s="34">
         <v>-264</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="54" t="s">
+      <c r="AC21" s="36">
+        <v>-273</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A22" s="12" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="56" t="s">
+      <c r="B22" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="C22" s="29">
+      <c r="C22" s="34">
         <v>-96</v>
       </c>
-      <c r="D22" s="29">
+      <c r="D22" s="34">
         <v>41</v>
       </c>
-      <c r="E22" s="29">
+      <c r="E22" s="34">
         <v>24</v>
       </c>
-      <c r="F22" s="29">
+      <c r="F22" s="34">
         <v>-15</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G22" s="35">
         <v>-47</v>
       </c>
-      <c r="H22" s="29">
+      <c r="H22" s="34">
         <v>-9</v>
       </c>
-      <c r="I22" s="31">
+      <c r="I22" s="36">
         <v>-113</v>
       </c>
-      <c r="J22" s="29">
+      <c r="J22" s="34">
         <v>-296</v>
       </c>
-      <c r="K22" s="29">
+      <c r="K22" s="34">
         <v>66</v>
       </c>
-      <c r="L22" s="29">
+      <c r="L22" s="34">
         <v>51</v>
       </c>
-      <c r="M22" s="29">
+      <c r="M22" s="34">
         <v>-41</v>
       </c>
-      <c r="N22" s="29">
+      <c r="N22" s="34">
         <v>-10</v>
       </c>
-      <c r="O22" s="29">
+      <c r="O22" s="34">
         <v>-290</v>
       </c>
-      <c r="P22" s="29">
+      <c r="P22" s="34">
         <v>-74</v>
       </c>
-      <c r="Q22" s="29">
+      <c r="Q22" s="34">
         <v>-84</v>
       </c>
-      <c r="R22" s="29">
+      <c r="R22" s="34">
         <v>-178</v>
       </c>
-      <c r="S22" s="29">
+      <c r="S22" s="34">
         <v>-167</v>
       </c>
-      <c r="T22" s="29">
+      <c r="T22" s="34">
         <v>-55</v>
       </c>
-      <c r="U22" s="29">
+      <c r="U22" s="34">
         <v>-152</v>
       </c>
-      <c r="V22" s="29">
+      <c r="V22" s="34">
         <v>-151</v>
       </c>
-      <c r="W22" s="29">
+      <c r="W22" s="34">
         <v>69</v>
       </c>
-      <c r="X22" s="29">
+      <c r="X22" s="34">
         <v>80</v>
       </c>
-      <c r="Y22" s="29">
+      <c r="Y22" s="34">
         <v>171</v>
       </c>
-      <c r="Z22" s="29">
+      <c r="Z22" s="34">
         <v>115</v>
       </c>
-      <c r="AA22" s="29">
+      <c r="AA22" s="34">
         <v>-36</v>
       </c>
-      <c r="AB22" s="29">
+      <c r="AB22" s="34">
         <v>-20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="AC22" s="36">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A23" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="B23" s="56" t="s">
+      <c r="B23" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="C23" s="29">
+      <c r="C23" s="34">
         <v>-154</v>
       </c>
-      <c r="D23" s="29">
+      <c r="D23" s="34">
         <v>-78</v>
       </c>
-      <c r="E23" s="29">
+      <c r="E23" s="34">
         <v>-97</v>
       </c>
-      <c r="F23" s="29">
+      <c r="F23" s="34">
         <v>-64</v>
       </c>
-      <c r="G23" s="30">
+      <c r="G23" s="35">
         <v>-91</v>
       </c>
-      <c r="H23" s="29">
+      <c r="H23" s="34">
         <v>-124</v>
       </c>
-      <c r="I23" s="31">
+      <c r="I23" s="36">
         <v>-28</v>
       </c>
-      <c r="J23" s="29">
+      <c r="J23" s="34">
         <v>-23</v>
       </c>
-      <c r="K23" s="29">
+      <c r="K23" s="34">
         <v>-144</v>
       </c>
-      <c r="L23" s="29">
+      <c r="L23" s="34">
         <v>-177</v>
       </c>
-      <c r="M23" s="29">
+      <c r="M23" s="34">
         <v>-222</v>
       </c>
-      <c r="N23" s="29">
+      <c r="N23" s="34">
         <v>-174</v>
       </c>
-      <c r="O23" s="29">
+      <c r="O23" s="34">
         <v>-172</v>
       </c>
-      <c r="P23" s="29">
+      <c r="P23" s="34">
         <v>-122</v>
       </c>
-      <c r="Q23" s="29">
+      <c r="Q23" s="34">
         <v>-180</v>
       </c>
-      <c r="R23" s="29">
+      <c r="R23" s="34">
         <v>-232</v>
       </c>
-      <c r="S23" s="29">
+      <c r="S23" s="34">
         <v>-131</v>
       </c>
-      <c r="T23" s="29">
+      <c r="T23" s="34">
         <v>-98</v>
       </c>
-      <c r="U23" s="29">
+      <c r="U23" s="34">
         <v>-219</v>
       </c>
-      <c r="V23" s="29">
+      <c r="V23" s="34">
         <v>-175</v>
       </c>
-      <c r="W23" s="29">
+      <c r="W23" s="34">
         <v>-194</v>
       </c>
-      <c r="X23" s="29">
+      <c r="X23" s="34">
         <v>-102</v>
       </c>
-      <c r="Y23" s="29">
+      <c r="Y23" s="34">
         <v>-158</v>
       </c>
-      <c r="Z23" s="29">
+      <c r="Z23" s="34">
         <v>-58</v>
       </c>
-      <c r="AA23" s="29">
+      <c r="AA23" s="34">
         <v>-284</v>
       </c>
-      <c r="AB23" s="29">
+      <c r="AB23" s="34">
         <v>-169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="54" t="s">
+      <c r="AC23" s="36">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A24" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="B24" s="56" t="s">
+      <c r="B24" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="C24" s="29">
+      <c r="C24" s="34">
         <v>-213</v>
       </c>
-      <c r="D24" s="29">
+      <c r="D24" s="34">
         <v>-59</v>
       </c>
-      <c r="E24" s="31">
+      <c r="E24" s="36">
         <v>-97</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F24" s="34">
         <v>-9</v>
       </c>
-      <c r="G24" s="30">
+      <c r="G24" s="35">
         <v>-106</v>
       </c>
-      <c r="H24" s="29">
+      <c r="H24" s="34">
         <v>-117</v>
       </c>
-      <c r="I24" s="31">
+      <c r="I24" s="36">
         <v>-97</v>
       </c>
-      <c r="J24" s="29">
+      <c r="J24" s="34">
         <v>18</v>
       </c>
-      <c r="K24" s="29">
+      <c r="K24" s="34">
         <v>-69</v>
       </c>
-      <c r="L24" s="29">
+      <c r="L24" s="34">
         <v>-225</v>
       </c>
-      <c r="M24" s="29">
+      <c r="M24" s="34">
         <v>-156</v>
       </c>
-      <c r="N24" s="29">
+      <c r="N24" s="34">
         <v>-75</v>
       </c>
-      <c r="O24" s="29">
+      <c r="O24" s="34">
         <v>-378</v>
       </c>
-      <c r="P24" s="29">
+      <c r="P24" s="34">
         <v>-119</v>
       </c>
-      <c r="Q24" s="29">
+      <c r="Q24" s="34">
         <v>-100</v>
       </c>
-      <c r="R24" s="29">
+      <c r="R24" s="34">
         <v>-470</v>
       </c>
-      <c r="S24" s="29">
+      <c r="S24" s="34">
         <v>-212</v>
       </c>
-      <c r="T24" s="29">
+      <c r="T24" s="34">
         <v>-214</v>
       </c>
-      <c r="U24" s="29">
+      <c r="U24" s="34">
         <v>-83</v>
       </c>
-      <c r="V24" s="29">
+      <c r="V24" s="34">
         <v>-301</v>
       </c>
-      <c r="W24" s="29">
+      <c r="W24" s="34">
         <v>-157</v>
       </c>
-      <c r="X24" s="29">
+      <c r="X24" s="34">
         <v>-170</v>
       </c>
-      <c r="Y24" s="29">
+      <c r="Y24" s="34">
         <v>-241</v>
       </c>
-      <c r="Z24" s="29">
+      <c r="Z24" s="34">
         <v>-125</v>
       </c>
-      <c r="AA24" s="29">
+      <c r="AA24" s="34">
         <v>-266</v>
       </c>
-      <c r="AB24" s="29">
+      <c r="AB24" s="34">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="AC24" s="36">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A25" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="B25" s="56" t="s">
+      <c r="B25" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="C25" s="29">
+      <c r="C25" s="34">
         <v>-205</v>
       </c>
-      <c r="D25" s="29">
+      <c r="D25" s="34">
         <v>-109</v>
       </c>
-      <c r="E25" s="31">
+      <c r="E25" s="36">
         <v>-161</v>
       </c>
-      <c r="F25" s="29">
+      <c r="F25" s="34">
         <v>-187</v>
       </c>
-      <c r="G25" s="30">
+      <c r="G25" s="35">
         <v>-80</v>
       </c>
-      <c r="H25" s="29">
+      <c r="H25" s="34">
         <v>-143</v>
       </c>
-      <c r="I25" s="31">
+      <c r="I25" s="36">
         <v>-228</v>
       </c>
-      <c r="J25" s="29">
+      <c r="J25" s="34">
         <v>-248</v>
       </c>
-      <c r="K25" s="29">
+      <c r="K25" s="34">
         <v>-287</v>
       </c>
-      <c r="L25" s="29">
+      <c r="L25" s="34">
         <v>-266</v>
       </c>
-      <c r="M25" s="29">
+      <c r="M25" s="34">
         <v>-337</v>
       </c>
-      <c r="N25" s="29">
+      <c r="N25" s="34">
         <v>-164</v>
       </c>
-      <c r="O25" s="29">
+      <c r="O25" s="34">
         <v>-396</v>
       </c>
-      <c r="P25" s="29">
+      <c r="P25" s="34">
         <v>-132</v>
       </c>
-      <c r="Q25" s="29">
+      <c r="Q25" s="34">
         <v>-189</v>
       </c>
-      <c r="R25" s="29">
+      <c r="R25" s="34">
         <v>-297</v>
       </c>
-      <c r="S25" s="29">
+      <c r="S25" s="34">
         <v>-273</v>
       </c>
-      <c r="T25" s="29">
+      <c r="T25" s="34">
         <v>-293</v>
       </c>
-      <c r="U25" s="29">
+      <c r="U25" s="34">
         <v>-345</v>
       </c>
-      <c r="V25" s="29">
+      <c r="V25" s="34">
         <v>-240</v>
       </c>
-      <c r="W25" s="29">
+      <c r="W25" s="34">
         <v>-153</v>
       </c>
-      <c r="X25" s="29">
+      <c r="X25" s="34">
         <v>-283</v>
       </c>
-      <c r="Y25" s="29">
+      <c r="Y25" s="34">
         <v>-155</v>
       </c>
-      <c r="Z25" s="29">
+      <c r="Z25" s="34">
         <v>-89</v>
       </c>
-      <c r="AA25" s="29">
+      <c r="AA25" s="34">
         <v>-287</v>
       </c>
-      <c r="AB25" s="29">
+      <c r="AB25" s="34">
         <v>-69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="AC25" s="36">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A26" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="B26" s="56" t="s">
+      <c r="B26" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C26" s="29">
+      <c r="C26" s="34">
         <v>-204</v>
       </c>
-      <c r="D26" s="29">
+      <c r="D26" s="34">
         <v>-93</v>
       </c>
-      <c r="E26" s="31">
+      <c r="E26" s="36">
         <v>-153</v>
       </c>
-      <c r="F26" s="31">
+      <c r="F26" s="36">
         <v>-153</v>
       </c>
-      <c r="G26" s="30">
+      <c r="G26" s="35">
         <v>-103</v>
       </c>
-      <c r="H26" s="29">
+      <c r="H26" s="34">
         <v>-141</v>
       </c>
-      <c r="I26" s="31">
+      <c r="I26" s="36">
         <v>-219</v>
       </c>
-      <c r="J26" s="29">
+      <c r="J26" s="34">
         <v>-230</v>
       </c>
-      <c r="K26" s="29">
+      <c r="K26" s="34">
         <v>-223</v>
       </c>
-      <c r="L26" s="29">
+      <c r="L26" s="34">
         <v>-171</v>
       </c>
-      <c r="M26" s="29">
+      <c r="M26" s="34">
         <v>-213</v>
       </c>
-      <c r="N26" s="29">
+      <c r="N26" s="34">
         <v>-221</v>
       </c>
-      <c r="O26" s="29">
+      <c r="O26" s="34">
         <v>-218</v>
       </c>
-      <c r="P26" s="29">
+      <c r="P26" s="34">
         <v>-311</v>
       </c>
-      <c r="Q26" s="29">
+      <c r="Q26" s="34">
         <v>-172</v>
       </c>
-      <c r="R26" s="29">
+      <c r="R26" s="34">
         <v>-317</v>
       </c>
-      <c r="S26" s="29">
+      <c r="S26" s="34">
         <v>-152</v>
       </c>
-      <c r="T26" s="29">
+      <c r="T26" s="34">
         <v>-205</v>
       </c>
-      <c r="U26" s="29">
+      <c r="U26" s="34">
         <v>-317</v>
       </c>
-      <c r="V26" s="29">
+      <c r="V26" s="34">
         <v>-369</v>
       </c>
-      <c r="W26" s="29">
+      <c r="W26" s="34">
         <v>-300</v>
       </c>
-      <c r="X26" s="29">
+      <c r="X26" s="34">
         <v>-299</v>
       </c>
-      <c r="Y26" s="29">
+      <c r="Y26" s="34">
         <v>-180</v>
       </c>
-      <c r="Z26" s="29">
+      <c r="Z26" s="34">
         <v>-151</v>
       </c>
-      <c r="AA26" s="29">
+      <c r="AA26" s="34">
         <v>-267</v>
       </c>
-      <c r="AB26" s="29">
+      <c r="AB26" s="34">
         <v>-164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="45" t="s">
+      <c r="AC26" s="36">
+        <v>-196</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="B27" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="45"/>
-[...26 lines deleted...]
-      <c r="A28" s="54" t="s">
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
+      <c r="H27" s="50"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
+      <c r="N27" s="50"/>
+      <c r="O27" s="50"/>
+      <c r="P27" s="50"/>
+      <c r="Q27" s="50"/>
+      <c r="R27" s="50"/>
+      <c r="S27" s="50"/>
+      <c r="T27" s="50"/>
+      <c r="U27" s="50"/>
+      <c r="V27" s="50"/>
+      <c r="W27" s="50"/>
+      <c r="X27" s="50"/>
+      <c r="Y27" s="50"/>
+      <c r="AA27" s="43"/>
+      <c r="AB27" s="43"/>
+      <c r="AC27" s="49"/>
+    </row>
+    <row r="28" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A28" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B28" s="55" t="s">
+      <c r="B28" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="29">
+      <c r="C28" s="34">
         <v>-315</v>
       </c>
-      <c r="D28" s="29">
+      <c r="D28" s="34">
         <v>-90</v>
       </c>
-      <c r="E28" s="29">
+      <c r="E28" s="34">
         <v>-267</v>
       </c>
-      <c r="F28" s="29">
+      <c r="F28" s="34">
         <v>28</v>
       </c>
-      <c r="G28" s="29">
+      <c r="G28" s="34">
         <v>-69</v>
       </c>
-      <c r="H28" s="29">
+      <c r="H28" s="34">
         <v>144</v>
       </c>
-      <c r="I28" s="31">
+      <c r="I28" s="36">
         <v>-154</v>
       </c>
-      <c r="J28" s="29">
+      <c r="J28" s="34">
         <v>156</v>
       </c>
-      <c r="K28" s="29">
+      <c r="K28" s="34">
         <v>-90</v>
       </c>
-      <c r="L28" s="29">
+      <c r="L28" s="34">
         <v>-465</v>
       </c>
-      <c r="M28" s="29">
+      <c r="M28" s="34">
         <v>-730</v>
       </c>
-      <c r="N28" s="29">
+      <c r="N28" s="34">
         <v>-553</v>
       </c>
-      <c r="O28" s="29">
+      <c r="O28" s="34">
         <v>40</v>
       </c>
-      <c r="P28" s="29">
+      <c r="P28" s="34">
         <v>-102</v>
       </c>
-      <c r="Q28" s="29">
+      <c r="Q28" s="34">
         <v>-213</v>
       </c>
-      <c r="R28" s="29">
+      <c r="R28" s="34">
         <v>-1064</v>
       </c>
-      <c r="S28" s="29">
+      <c r="S28" s="34">
         <v>-566</v>
       </c>
-      <c r="T28" s="29">
+      <c r="T28" s="34">
         <v>-604</v>
       </c>
-      <c r="U28" s="29">
+      <c r="U28" s="34">
         <v>-745</v>
       </c>
-      <c r="V28" s="29">
+      <c r="V28" s="34">
         <v>-645</v>
       </c>
-      <c r="W28" s="29">
+      <c r="W28" s="34">
         <v>-554</v>
       </c>
-      <c r="X28" s="29">
+      <c r="X28" s="34">
         <v>-606</v>
       </c>
-      <c r="Y28" s="29">
+      <c r="Y28" s="34">
         <v>-381</v>
       </c>
-      <c r="Z28" s="29">
+      <c r="Z28" s="34">
         <v>-541</v>
       </c>
-      <c r="AA28" s="29">
+      <c r="AA28" s="34">
         <v>-1296</v>
       </c>
-      <c r="AB28" s="29">
+      <c r="AB28" s="34">
         <v>-461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="AC28" s="36">
+        <v>-824</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A29" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="B29" s="56" t="s">
+      <c r="B29" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="C29" s="29">
+      <c r="C29" s="34">
         <v>396</v>
       </c>
-      <c r="D29" s="29">
+      <c r="D29" s="34">
         <v>285</v>
       </c>
-      <c r="E29" s="29">
+      <c r="E29" s="34">
         <v>167</v>
       </c>
-      <c r="F29" s="29">
+      <c r="F29" s="34">
         <v>335</v>
       </c>
-      <c r="G29" s="29">
+      <c r="G29" s="34">
         <v>325</v>
       </c>
-      <c r="H29" s="29">
+      <c r="H29" s="34">
         <v>393</v>
       </c>
-      <c r="I29" s="31">
+      <c r="I29" s="36">
         <v>368</v>
       </c>
-      <c r="J29" s="29">
+      <c r="J29" s="34">
         <v>525</v>
       </c>
-      <c r="K29" s="29">
+      <c r="K29" s="34">
         <v>409</v>
       </c>
-      <c r="L29" s="29">
+      <c r="L29" s="34">
         <v>420</v>
       </c>
-      <c r="M29" s="29">
+      <c r="M29" s="34">
         <v>226</v>
       </c>
-      <c r="N29" s="29">
+      <c r="N29" s="34">
         <v>83</v>
       </c>
-      <c r="O29" s="29">
+      <c r="O29" s="34">
         <v>864</v>
       </c>
-      <c r="P29" s="29">
+      <c r="P29" s="34">
         <v>520</v>
       </c>
-      <c r="Q29" s="29">
+      <c r="Q29" s="34">
         <v>287</v>
       </c>
-      <c r="R29" s="29">
+      <c r="R29" s="34">
         <v>-268</v>
       </c>
-      <c r="S29" s="29">
+      <c r="S29" s="34">
         <v>400</v>
       </c>
-      <c r="T29" s="29">
+      <c r="T29" s="34">
         <v>126</v>
       </c>
-      <c r="U29" s="29">
+      <c r="U29" s="34">
         <v>199</v>
       </c>
-      <c r="V29" s="29">
+      <c r="V29" s="34">
         <v>450</v>
       </c>
-      <c r="W29" s="29">
+      <c r="W29" s="34">
         <v>227</v>
       </c>
-      <c r="X29" s="29">
+      <c r="X29" s="34">
         <v>56</v>
       </c>
-      <c r="Y29" s="29">
+      <c r="Y29" s="34">
         <v>89</v>
       </c>
-      <c r="Z29" s="29">
+      <c r="Z29" s="34">
         <v>167</v>
       </c>
-      <c r="AA29" s="29">
+      <c r="AA29" s="34">
         <v>-56</v>
       </c>
-      <c r="AB29" s="29">
+      <c r="AB29" s="34">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="54" t="s">
+      <c r="AC29" s="36">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A30" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="B30" s="56" t="s">
+      <c r="B30" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="C30" s="29">
+      <c r="C30" s="34">
         <v>-189</v>
       </c>
-      <c r="D30" s="29">
+      <c r="D30" s="34">
         <v>-135</v>
       </c>
-      <c r="E30" s="29">
+      <c r="E30" s="34">
         <v>-97</v>
       </c>
-      <c r="F30" s="29">
+      <c r="F30" s="34">
         <v>-58</v>
       </c>
-      <c r="G30" s="29">
+      <c r="G30" s="34">
         <v>-98</v>
       </c>
-      <c r="H30" s="29">
+      <c r="H30" s="34">
         <v>35</v>
       </c>
-      <c r="I30" s="31">
+      <c r="I30" s="36">
         <v>-44</v>
       </c>
-      <c r="J30" s="29">
+      <c r="J30" s="34">
         <v>-73</v>
       </c>
-      <c r="K30" s="29">
+      <c r="K30" s="34">
         <v>-30</v>
       </c>
-      <c r="L30" s="29">
+      <c r="L30" s="34">
         <v>-325</v>
       </c>
-      <c r="M30" s="29">
+      <c r="M30" s="34">
         <v>-310</v>
       </c>
-      <c r="N30" s="29">
+      <c r="N30" s="34">
         <v>-134</v>
       </c>
-      <c r="O30" s="29">
+      <c r="O30" s="34">
         <v>-177</v>
       </c>
-      <c r="P30" s="29">
+      <c r="P30" s="34">
         <v>-123</v>
       </c>
-      <c r="Q30" s="29">
+      <c r="Q30" s="34">
         <v>-110</v>
       </c>
-      <c r="R30" s="29">
+      <c r="R30" s="34">
         <v>-145</v>
       </c>
-      <c r="S30" s="29">
+      <c r="S30" s="34">
         <v>-188</v>
       </c>
-      <c r="T30" s="29">
+      <c r="T30" s="34">
         <v>-108</v>
       </c>
-      <c r="U30" s="29">
+      <c r="U30" s="34">
         <v>-238</v>
       </c>
-      <c r="V30" s="29">
+      <c r="V30" s="34">
         <v>-186</v>
       </c>
-      <c r="W30" s="29">
+      <c r="W30" s="34">
         <v>-225</v>
       </c>
-      <c r="X30" s="29">
+      <c r="X30" s="34">
         <v>-41</v>
       </c>
-      <c r="Y30" s="29">
+      <c r="Y30" s="34">
         <v>-67</v>
       </c>
-      <c r="Z30" s="29">
+      <c r="Z30" s="34">
         <v>-86</v>
       </c>
-      <c r="AA30" s="29">
+      <c r="AA30" s="34">
         <v>-285</v>
       </c>
-      <c r="AB30" s="29">
+      <c r="AB30" s="34">
         <v>-96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="AC30" s="36">
+        <v>-213</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A31" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="B31" s="56" t="s">
+      <c r="B31" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="29">
+      <c r="C31" s="34">
         <v>-107</v>
       </c>
-      <c r="D31" s="29">
+      <c r="D31" s="34">
         <v>-94</v>
       </c>
-      <c r="E31" s="29">
+      <c r="E31" s="34">
         <v>-82</v>
       </c>
-      <c r="F31" s="29">
+      <c r="F31" s="34">
         <v>-62</v>
       </c>
-      <c r="G31" s="29">
+      <c r="G31" s="34">
         <v>-44</v>
       </c>
-      <c r="H31" s="29">
+      <c r="H31" s="34">
         <v>-75</v>
       </c>
-      <c r="I31" s="31">
+      <c r="I31" s="36">
         <v>-156</v>
       </c>
-      <c r="J31" s="29">
+      <c r="J31" s="34">
         <v>-89</v>
       </c>
-      <c r="K31" s="29">
+      <c r="K31" s="34">
         <v>-183</v>
       </c>
-      <c r="L31" s="29">
+      <c r="L31" s="34">
         <v>-118</v>
       </c>
-      <c r="M31" s="29">
+      <c r="M31" s="34">
         <v>-137</v>
       </c>
-      <c r="N31" s="29">
+      <c r="N31" s="34">
         <v>-109</v>
       </c>
-      <c r="O31" s="29">
+      <c r="O31" s="34">
         <v>-121</v>
       </c>
-      <c r="P31" s="29">
+      <c r="P31" s="34">
         <v>-75</v>
       </c>
-      <c r="Q31" s="29">
+      <c r="Q31" s="34">
         <v>-39</v>
       </c>
-      <c r="R31" s="29">
+      <c r="R31" s="34">
         <v>-16</v>
       </c>
-      <c r="S31" s="29">
+      <c r="S31" s="34">
         <v>-191</v>
       </c>
-      <c r="T31" s="29">
+      <c r="T31" s="34">
         <v>-189</v>
       </c>
-      <c r="U31" s="29">
+      <c r="U31" s="34">
         <v>-176</v>
       </c>
-      <c r="V31" s="29">
+      <c r="V31" s="34">
         <v>-313</v>
       </c>
-      <c r="W31" s="29">
+      <c r="W31" s="34">
         <v>-211</v>
       </c>
-      <c r="X31" s="29">
+      <c r="X31" s="34">
         <v>-68</v>
       </c>
-      <c r="Y31" s="29">
+      <c r="Y31" s="34">
         <v>-93</v>
       </c>
-      <c r="Z31" s="29">
+      <c r="Z31" s="34">
         <v>-194</v>
       </c>
-      <c r="AA31" s="29">
+      <c r="AA31" s="34">
         <v>-166</v>
       </c>
-      <c r="AB31" s="29">
+      <c r="AB31" s="34">
         <v>-34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="AC31" s="36">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A32" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="B32" s="56" t="s">
+      <c r="B32" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C32" s="29">
+      <c r="C32" s="34">
         <v>-214</v>
       </c>
-      <c r="D32" s="29">
+      <c r="D32" s="34">
         <v>-75</v>
       </c>
-      <c r="E32" s="29">
+      <c r="E32" s="34">
         <v>-51</v>
       </c>
-      <c r="F32" s="29">
+      <c r="F32" s="34">
         <v>-119</v>
       </c>
-      <c r="G32" s="29">
+      <c r="G32" s="34">
         <v>-120</v>
       </c>
-      <c r="H32" s="29">
+      <c r="H32" s="34">
         <v>-78</v>
       </c>
-      <c r="I32" s="31">
+      <c r="I32" s="36">
         <v>-161</v>
       </c>
-      <c r="J32" s="29">
+      <c r="J32" s="34">
         <v>-125</v>
       </c>
-      <c r="K32" s="29">
+      <c r="K32" s="34">
         <v>-187</v>
       </c>
-      <c r="L32" s="29">
+      <c r="L32" s="34">
         <v>-179</v>
       </c>
-      <c r="M32" s="29">
+      <c r="M32" s="34">
         <v>-222</v>
       </c>
-      <c r="N32" s="29">
+      <c r="N32" s="34">
         <v>-201</v>
       </c>
-      <c r="O32" s="29">
+      <c r="O32" s="34">
         <v>-125</v>
       </c>
-      <c r="P32" s="29">
+      <c r="P32" s="34">
         <v>-85</v>
       </c>
-      <c r="Q32" s="29">
+      <c r="Q32" s="34">
         <v>-170</v>
       </c>
-      <c r="R32" s="29">
+      <c r="R32" s="34">
         <v>-187</v>
       </c>
-      <c r="S32" s="29">
+      <c r="S32" s="34">
         <v>-194</v>
       </c>
-      <c r="T32" s="29">
+      <c r="T32" s="34">
         <v>-136</v>
       </c>
-      <c r="U32" s="29">
+      <c r="U32" s="34">
         <v>-242</v>
       </c>
-      <c r="V32" s="29">
+      <c r="V32" s="34">
         <v>-199</v>
       </c>
-      <c r="W32" s="29">
+      <c r="W32" s="34">
         <v>-143</v>
       </c>
-      <c r="X32" s="29">
+      <c r="X32" s="34">
         <v>-187</v>
       </c>
-      <c r="Y32" s="29">
+      <c r="Y32" s="34">
         <v>-34</v>
       </c>
-      <c r="Z32" s="29">
+      <c r="Z32" s="34">
         <v>-154</v>
       </c>
-      <c r="AA32" s="29">
+      <c r="AA32" s="34">
         <v>-278</v>
       </c>
-      <c r="AB32" s="29">
+      <c r="AB32" s="34">
         <v>-81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="AC32" s="36">
+        <v>-252</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A33" s="12" t="s">
         <v>80</v>
       </c>
-      <c r="B33" s="56" t="s">
+      <c r="B33" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="C33" s="29">
+      <c r="C33" s="34">
         <v>-67</v>
       </c>
-      <c r="D33" s="29">
+      <c r="D33" s="34">
         <v>-33</v>
       </c>
-      <c r="E33" s="29">
+      <c r="E33" s="34">
         <v>-53</v>
       </c>
-      <c r="F33" s="29">
+      <c r="F33" s="34">
         <v>-6</v>
       </c>
-      <c r="G33" s="29">
+      <c r="G33" s="34">
         <v>-44</v>
       </c>
-      <c r="H33" s="29">
+      <c r="H33" s="34">
         <v>37</v>
       </c>
-      <c r="I33" s="31">
+      <c r="I33" s="36">
         <v>-1</v>
       </c>
-      <c r="J33" s="29">
+      <c r="J33" s="34">
         <v>-2</v>
       </c>
-      <c r="K33" s="29">
+      <c r="K33" s="34">
         <v>-39</v>
       </c>
-      <c r="L33" s="29">
+      <c r="L33" s="34">
         <v>-94</v>
       </c>
-      <c r="M33" s="29">
+      <c r="M33" s="34">
         <v>-156</v>
       </c>
-      <c r="N33" s="29">
+      <c r="N33" s="34">
         <v>-117</v>
       </c>
-      <c r="O33" s="29">
+      <c r="O33" s="34">
         <v>-156</v>
       </c>
-      <c r="P33" s="29">
+      <c r="P33" s="34">
         <v>-134</v>
       </c>
-      <c r="Q33" s="29">
+      <c r="Q33" s="34">
         <v>-70</v>
       </c>
-      <c r="R33" s="29">
+      <c r="R33" s="34">
         <v>-190</v>
       </c>
-      <c r="S33" s="29">
+      <c r="S33" s="34">
         <v>-200</v>
       </c>
-      <c r="T33" s="29">
+      <c r="T33" s="34">
         <v>-154</v>
       </c>
-      <c r="U33" s="29">
+      <c r="U33" s="34">
         <v>-144</v>
       </c>
-      <c r="V33" s="29">
+      <c r="V33" s="34">
         <v>-161</v>
       </c>
-      <c r="W33" s="29">
+      <c r="W33" s="34">
         <v>-114</v>
       </c>
-      <c r="X33" s="29">
+      <c r="X33" s="34">
         <v>-219</v>
       </c>
-      <c r="Y33" s="29">
+      <c r="Y33" s="34">
         <v>-147</v>
       </c>
-      <c r="Z33" s="29">
+      <c r="Z33" s="34">
         <v>-137</v>
       </c>
-      <c r="AA33" s="29">
+      <c r="AA33" s="34">
         <v>-319</v>
       </c>
-      <c r="AB33" s="29">
+      <c r="AB33" s="34">
         <v>-159</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="AC33" s="36">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A34" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="B34" s="56" t="s">
+      <c r="B34" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="C34" s="29">
+      <c r="C34" s="34">
         <v>-28</v>
       </c>
-      <c r="D34" s="29">
+      <c r="D34" s="34">
         <v>-14</v>
       </c>
-      <c r="E34" s="29">
+      <c r="E34" s="34">
         <v>-60</v>
       </c>
-      <c r="F34" s="29">
+      <c r="F34" s="34">
         <v>-10</v>
       </c>
-      <c r="G34" s="29">
+      <c r="G34" s="34">
         <v>-50</v>
       </c>
-      <c r="H34" s="29">
+      <c r="H34" s="34">
         <v>-86</v>
       </c>
-      <c r="I34" s="31">
+      <c r="I34" s="36">
         <v>-45</v>
       </c>
-      <c r="J34" s="29">
+      <c r="J34" s="34">
         <v>18</v>
       </c>
-      <c r="K34" s="29">
+      <c r="K34" s="34">
         <v>44</v>
       </c>
-      <c r="L34" s="29">
+      <c r="L34" s="34">
         <v>-107</v>
       </c>
-      <c r="M34" s="29">
+      <c r="M34" s="34">
         <v>-47</v>
       </c>
-      <c r="N34" s="29">
+      <c r="N34" s="34">
         <v>-29</v>
       </c>
-      <c r="O34" s="29">
+      <c r="O34" s="34">
         <v>-163</v>
       </c>
-      <c r="P34" s="29">
+      <c r="P34" s="34">
         <v>-49</v>
       </c>
-      <c r="Q34" s="29">
+      <c r="Q34" s="34">
         <v>-2</v>
       </c>
-      <c r="R34" s="29">
+      <c r="R34" s="34">
         <v>-177</v>
       </c>
-      <c r="S34" s="29">
+      <c r="S34" s="34">
         <v>-104</v>
       </c>
-      <c r="T34" s="29">
+      <c r="T34" s="34">
         <v>-51</v>
       </c>
-      <c r="U34" s="29">
+      <c r="U34" s="34">
         <v>-37</v>
       </c>
-      <c r="V34" s="29">
+      <c r="V34" s="34">
         <v>-74</v>
       </c>
-      <c r="W34" s="29">
+      <c r="W34" s="34">
         <v>-2</v>
       </c>
-      <c r="X34" s="29">
+      <c r="X34" s="34">
         <v>-41</v>
       </c>
-      <c r="Y34" s="29">
+      <c r="Y34" s="34">
         <v>-93</v>
       </c>
-      <c r="Z34" s="29">
+      <c r="Z34" s="34">
         <v>-80</v>
       </c>
-      <c r="AA34" s="29">
+      <c r="AA34" s="34">
         <v>-66</v>
       </c>
-      <c r="AB34" s="29">
+      <c r="AB34" s="34">
         <v>-48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="AC34" s="36">
+        <v>-100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A35" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="B35" s="56" t="s">
+      <c r="B35" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="C35" s="29">
+      <c r="C35" s="34">
         <v>-106</v>
       </c>
-      <c r="D35" s="29">
+      <c r="D35" s="34">
         <v>-24</v>
       </c>
-      <c r="E35" s="29">
+      <c r="E35" s="34">
         <v>-91</v>
       </c>
-      <c r="F35" s="31">
+      <c r="F35" s="36">
         <v>-52</v>
       </c>
-      <c r="G35" s="29">
+      <c r="G35" s="34">
         <v>-38</v>
       </c>
-      <c r="H35" s="29">
+      <c r="H35" s="34">
         <v>-82</v>
       </c>
-      <c r="I35" s="31">
+      <c r="I35" s="36">
         <v>-115</v>
       </c>
-      <c r="J35" s="29">
+      <c r="J35" s="34">
         <v>-98</v>
       </c>
-      <c r="K35" s="29">
+      <c r="K35" s="34">
         <v>-104</v>
       </c>
-      <c r="L35" s="29">
+      <c r="L35" s="34">
         <v>-62</v>
       </c>
-      <c r="M35" s="29">
+      <c r="M35" s="34">
         <v>-84</v>
       </c>
-      <c r="N35" s="29">
+      <c r="N35" s="34">
         <v>-46</v>
       </c>
-      <c r="O35" s="29">
+      <c r="O35" s="34">
         <v>-82</v>
       </c>
-      <c r="P35" s="29">
+      <c r="P35" s="34">
         <v>-156</v>
       </c>
-      <c r="Q35" s="29">
+      <c r="Q35" s="34">
         <v>-109</v>
       </c>
-      <c r="R35" s="29">
+      <c r="R35" s="34">
         <v>-81</v>
       </c>
-      <c r="S35" s="29">
+      <c r="S35" s="34">
         <v>-89</v>
       </c>
-      <c r="T35" s="29">
+      <c r="T35" s="34">
         <v>-92</v>
       </c>
-      <c r="U35" s="29">
+      <c r="U35" s="34">
         <v>-107</v>
       </c>
-      <c r="V35" s="29">
+      <c r="V35" s="34">
         <v>-162</v>
       </c>
-      <c r="W35" s="29">
+      <c r="W35" s="34">
         <v>-86</v>
       </c>
-      <c r="X35" s="29">
+      <c r="X35" s="34">
         <v>-106</v>
       </c>
-      <c r="Y35" s="29">
+      <c r="Y35" s="34">
         <v>-36</v>
       </c>
-      <c r="Z35" s="29">
+      <c r="Z35" s="34">
         <v>-57</v>
       </c>
-      <c r="AA35" s="29">
+      <c r="AA35" s="34">
         <v>-126</v>
       </c>
-      <c r="AB35" s="29">
+      <c r="AB35" s="34">
         <v>-115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="46" t="s">
+      <c r="AC35" s="36">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="B36" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="C36" s="46"/>
-[...26 lines deleted...]
-      <c r="A37" s="57" t="s">
+      <c r="C36" s="51"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="51"/>
+      <c r="F36" s="51"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="51"/>
+      <c r="I36" s="51"/>
+      <c r="J36" s="51"/>
+      <c r="K36" s="51"/>
+      <c r="L36" s="51"/>
+      <c r="M36" s="51"/>
+      <c r="N36" s="51"/>
+      <c r="O36" s="51"/>
+      <c r="P36" s="51"/>
+      <c r="Q36" s="51"/>
+      <c r="R36" s="51"/>
+      <c r="S36" s="51"/>
+      <c r="T36" s="51"/>
+      <c r="U36" s="51"/>
+      <c r="V36" s="51"/>
+      <c r="W36" s="51"/>
+      <c r="X36" s="51"/>
+      <c r="Y36" s="51"/>
+      <c r="AA36" s="43"/>
+      <c r="AB36" s="43"/>
+      <c r="AC36" s="49"/>
+    </row>
+    <row r="37" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A37" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="B37" s="55" t="s">
+      <c r="B37" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C37" s="29">
+      <c r="C37" s="34">
         <v>-3519</v>
       </c>
-      <c r="D37" s="31">
+      <c r="D37" s="36">
         <v>-1990</v>
       </c>
-      <c r="E37" s="29">
+      <c r="E37" s="34">
         <v>-1544</v>
       </c>
-      <c r="F37" s="29">
+      <c r="F37" s="34">
         <v>-1813</v>
       </c>
-      <c r="G37" s="31">
+      <c r="G37" s="36">
         <v>-1757</v>
       </c>
-      <c r="H37" s="31">
+      <c r="H37" s="36">
         <v>-1966</v>
       </c>
-      <c r="I37" s="31">
+      <c r="I37" s="36">
         <v>-2618</v>
       </c>
-      <c r="J37" s="29">
+      <c r="J37" s="34">
         <v>-2796</v>
       </c>
-      <c r="K37" s="29">
+      <c r="K37" s="34">
         <v>-2971</v>
       </c>
-      <c r="L37" s="29">
+      <c r="L37" s="34">
         <v>-2627</v>
       </c>
-      <c r="M37" s="29">
+      <c r="M37" s="34">
         <v>-3054</v>
       </c>
-      <c r="N37" s="29">
+      <c r="N37" s="34">
         <v>-2907</v>
       </c>
-      <c r="O37" s="31">
+      <c r="O37" s="36">
         <v>-3185</v>
       </c>
-      <c r="P37" s="31">
+      <c r="P37" s="36">
         <v>-2500</v>
       </c>
-      <c r="Q37" s="31">
+      <c r="Q37" s="36">
         <v>-2759</v>
       </c>
-      <c r="R37" s="31">
+      <c r="R37" s="36">
         <v>-5055</v>
       </c>
-      <c r="S37" s="31">
+      <c r="S37" s="36">
         <v>-3179</v>
       </c>
-      <c r="T37" s="31">
+      <c r="T37" s="36">
         <v>-3269</v>
       </c>
-      <c r="U37" s="31">
+      <c r="U37" s="36">
         <v>-3573</v>
       </c>
-      <c r="V37" s="31">
+      <c r="V37" s="36">
         <v>-3980</v>
       </c>
-      <c r="W37" s="31">
+      <c r="W37" s="36">
         <v>-2364</v>
       </c>
-      <c r="X37" s="31">
+      <c r="X37" s="36">
         <v>-2925</v>
       </c>
-      <c r="Y37" s="29">
+      <c r="Y37" s="34">
         <v>-2015</v>
       </c>
-      <c r="Z37" s="31">
+      <c r="Z37" s="36">
         <v>-1859</v>
       </c>
-      <c r="AA37" s="31">
+      <c r="AA37" s="36">
         <v>-4475</v>
       </c>
-      <c r="AB37" s="31">
+      <c r="AB37" s="36">
         <v>-1738</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="57" t="s">
+      <c r="AC37" s="36">
+        <v>-1978</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A38" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B38" s="56" t="s">
+      <c r="B38" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="C38" s="29">
+      <c r="C38" s="34">
         <v>-92</v>
       </c>
-      <c r="D38" s="31">
+      <c r="D38" s="36">
         <v>-82</v>
       </c>
-      <c r="E38" s="29">
+      <c r="E38" s="34">
         <v>-24</v>
       </c>
-      <c r="F38" s="29">
+      <c r="F38" s="34">
         <v>-55</v>
       </c>
-      <c r="G38" s="31">
+      <c r="G38" s="36">
         <v>-67</v>
       </c>
-      <c r="H38" s="31">
+      <c r="H38" s="36">
         <v>-60</v>
       </c>
-      <c r="I38" s="31">
+      <c r="I38" s="36">
         <v>-77</v>
       </c>
-      <c r="J38" s="31">
+      <c r="J38" s="36">
         <v>-65</v>
       </c>
-      <c r="K38" s="29">
+      <c r="K38" s="34">
         <v>-47</v>
       </c>
-      <c r="L38" s="29">
+      <c r="L38" s="34">
         <v>-98</v>
       </c>
-      <c r="M38" s="29">
+      <c r="M38" s="34">
         <v>-93</v>
       </c>
-      <c r="N38" s="29">
+      <c r="N38" s="34">
         <v>-72</v>
       </c>
-      <c r="O38" s="31">
+      <c r="O38" s="36">
         <v>-110</v>
       </c>
-      <c r="P38" s="31">
+      <c r="P38" s="36">
         <v>-95</v>
       </c>
-      <c r="Q38" s="31">
+      <c r="Q38" s="36">
         <v>-47</v>
       </c>
-      <c r="R38" s="31">
+      <c r="R38" s="36">
         <v>-162</v>
       </c>
-      <c r="S38" s="31">
+      <c r="S38" s="36">
         <v>-14</v>
       </c>
-      <c r="T38" s="31">
+      <c r="T38" s="36">
         <v>-111</v>
       </c>
-      <c r="U38" s="31">
+      <c r="U38" s="36">
         <v>-80</v>
       </c>
-      <c r="V38" s="31">
+      <c r="V38" s="36">
         <v>-132</v>
       </c>
-      <c r="W38" s="31">
+      <c r="W38" s="36">
         <v>-44</v>
       </c>
-      <c r="X38" s="31">
+      <c r="X38" s="36">
         <v>-52</v>
       </c>
-      <c r="Y38" s="29">
+      <c r="Y38" s="34">
         <v>-30</v>
       </c>
-      <c r="Z38" s="31">
+      <c r="Z38" s="36">
         <v>-12</v>
       </c>
-      <c r="AA38" s="31">
+      <c r="AA38" s="36">
         <v>-165</v>
       </c>
-      <c r="AB38" s="31">
+      <c r="AB38" s="36">
         <v>-74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="57" t="s">
+      <c r="AC38" s="36">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A39" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="B39" s="56" t="s">
+      <c r="B39" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="C39" s="29">
+      <c r="C39" s="34">
         <v>-17</v>
       </c>
-      <c r="D39" s="31">
+      <c r="D39" s="36">
         <v>-63</v>
       </c>
-      <c r="E39" s="29">
+      <c r="E39" s="34">
         <v>-38</v>
       </c>
-      <c r="F39" s="29">
+      <c r="F39" s="34">
         <v>-18</v>
       </c>
-      <c r="G39" s="31">
+      <c r="G39" s="36">
         <v>-17</v>
       </c>
-      <c r="H39" s="31">
+      <c r="H39" s="36">
         <v>-51</v>
       </c>
-      <c r="I39" s="31">
+      <c r="I39" s="36">
         <v>-8</v>
       </c>
-      <c r="J39" s="31">
+      <c r="J39" s="36">
         <v>-52</v>
       </c>
-      <c r="K39" s="29">
+      <c r="K39" s="34">
         <v>-41</v>
       </c>
-      <c r="L39" s="29">
+      <c r="L39" s="34">
         <v>16</v>
       </c>
-      <c r="M39" s="29">
+      <c r="M39" s="34">
         <v>-11</v>
       </c>
-      <c r="N39" s="29">
+      <c r="N39" s="34">
         <v>-11</v>
       </c>
-      <c r="O39" s="31">
+      <c r="O39" s="36">
         <v>2</v>
       </c>
-      <c r="P39" s="31">
+      <c r="P39" s="36">
         <v>-35</v>
       </c>
-      <c r="Q39" s="31">
+      <c r="Q39" s="36">
         <v>-11</v>
       </c>
-      <c r="R39" s="31">
+      <c r="R39" s="36">
         <v>-6</v>
       </c>
-      <c r="S39" s="31">
+      <c r="S39" s="36">
         <v>-57</v>
       </c>
-      <c r="T39" s="31">
+      <c r="T39" s="36">
         <v>-64</v>
       </c>
-      <c r="U39" s="31">
+      <c r="U39" s="36">
         <v>-32</v>
       </c>
-      <c r="V39" s="31">
+      <c r="V39" s="36">
         <v>-44</v>
       </c>
-      <c r="W39" s="31">
+      <c r="W39" s="36">
         <v>31</v>
       </c>
-      <c r="X39" s="31">
+      <c r="X39" s="36">
         <v>-28</v>
       </c>
-      <c r="Y39" s="29">
+      <c r="Y39" s="34">
         <v>-49</v>
       </c>
-      <c r="Z39" s="31">
+      <c r="Z39" s="36">
         <v>-88</v>
       </c>
-      <c r="AA39" s="31">
+      <c r="AA39" s="36">
         <v>-47</v>
       </c>
-      <c r="AB39" s="31">
+      <c r="AB39" s="36">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="57" t="s">
+      <c r="AC39" s="36">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A40" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="B40" s="56" t="s">
+      <c r="B40" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="C40" s="29">
+      <c r="C40" s="34">
         <v>-118</v>
       </c>
-      <c r="D40" s="31">
+      <c r="D40" s="36">
         <v>-52</v>
       </c>
-      <c r="E40" s="29">
+      <c r="E40" s="34">
         <v>-109</v>
       </c>
-      <c r="F40" s="29">
+      <c r="F40" s="34">
         <v>-66</v>
       </c>
-      <c r="G40" s="31">
+      <c r="G40" s="36">
         <v>-50</v>
       </c>
-      <c r="H40" s="31">
+      <c r="H40" s="36">
         <v>-118</v>
       </c>
-      <c r="I40" s="31">
+      <c r="I40" s="36">
         <v>-107</v>
       </c>
-      <c r="J40" s="31">
+      <c r="J40" s="36">
         <v>-68</v>
       </c>
-      <c r="K40" s="29">
+      <c r="K40" s="34">
         <v>-139</v>
       </c>
-      <c r="L40" s="29">
+      <c r="L40" s="34">
         <v>-125</v>
       </c>
-      <c r="M40" s="29">
+      <c r="M40" s="34">
         <v>-104</v>
       </c>
-      <c r="N40" s="29">
+      <c r="N40" s="34">
         <v>-80</v>
       </c>
-      <c r="O40" s="31">
+      <c r="O40" s="36">
         <v>-146</v>
       </c>
-      <c r="P40" s="31">
+      <c r="P40" s="36">
         <v>-23</v>
       </c>
-      <c r="Q40" s="31">
+      <c r="Q40" s="36">
         <v>-120</v>
       </c>
-      <c r="R40" s="31">
+      <c r="R40" s="36">
         <v>-136</v>
       </c>
-      <c r="S40" s="31">
+      <c r="S40" s="36">
         <v>-83</v>
       </c>
-      <c r="T40" s="31">
+      <c r="T40" s="36">
         <v>-73</v>
       </c>
-      <c r="U40" s="31">
+      <c r="U40" s="36">
         <v>-153</v>
       </c>
-      <c r="V40" s="31">
+      <c r="V40" s="36">
         <v>-145</v>
       </c>
-      <c r="W40" s="31">
+      <c r="W40" s="36">
         <v>-67</v>
       </c>
-      <c r="X40" s="31">
+      <c r="X40" s="36">
         <v>-103</v>
       </c>
-      <c r="Y40" s="29">
+      <c r="Y40" s="34">
         <v>-50</v>
       </c>
-      <c r="Z40" s="31">
+      <c r="Z40" s="36">
         <v>-104</v>
       </c>
-      <c r="AA40" s="31">
+      <c r="AA40" s="36">
         <v>-209</v>
       </c>
-      <c r="AB40" s="31">
+      <c r="AB40" s="36">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="57" t="s">
+      <c r="AC40" s="36">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A41" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="B41" s="56" t="s">
+      <c r="B41" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C41" s="29">
+      <c r="C41" s="34">
         <v>-422</v>
       </c>
-      <c r="D41" s="31">
+      <c r="D41" s="36">
         <v>-350</v>
       </c>
-      <c r="E41" s="29">
+      <c r="E41" s="34">
         <v>-224</v>
       </c>
-      <c r="F41" s="29">
+      <c r="F41" s="34">
         <v>-191</v>
       </c>
-      <c r="G41" s="31">
+      <c r="G41" s="36">
         <v>-363</v>
       </c>
-      <c r="H41" s="31">
+      <c r="H41" s="36">
         <v>-199</v>
       </c>
-      <c r="I41" s="31">
+      <c r="I41" s="36">
         <v>-293</v>
       </c>
-      <c r="J41" s="31">
+      <c r="J41" s="36">
         <v>-225</v>
       </c>
-      <c r="K41" s="29">
+      <c r="K41" s="34">
         <v>-344</v>
       </c>
-      <c r="L41" s="29">
+      <c r="L41" s="34">
         <v>-237</v>
       </c>
-      <c r="M41" s="29">
+      <c r="M41" s="34">
         <v>-453</v>
       </c>
-      <c r="N41" s="29">
+      <c r="N41" s="34">
         <v>-411</v>
       </c>
-      <c r="O41" s="31">
+      <c r="O41" s="36">
         <v>-322</v>
       </c>
-      <c r="P41" s="31">
+      <c r="P41" s="36">
         <v>-324</v>
       </c>
-      <c r="Q41" s="31">
+      <c r="Q41" s="36">
         <v>-374</v>
       </c>
-      <c r="R41" s="31">
+      <c r="R41" s="36">
         <v>-409</v>
       </c>
-      <c r="S41" s="31">
+      <c r="S41" s="36">
         <v>-262</v>
       </c>
-      <c r="T41" s="31">
+      <c r="T41" s="36">
         <v>-273</v>
       </c>
-      <c r="U41" s="31">
+      <c r="U41" s="36">
         <v>-264</v>
       </c>
-      <c r="V41" s="31">
+      <c r="V41" s="36">
         <v>-476</v>
       </c>
-      <c r="W41" s="31">
+      <c r="W41" s="36">
         <v>-454</v>
       </c>
-      <c r="X41" s="31">
+      <c r="X41" s="36">
         <v>-436</v>
       </c>
-      <c r="Y41" s="29">
+      <c r="Y41" s="34">
         <v>-382</v>
       </c>
-      <c r="Z41" s="31">
+      <c r="Z41" s="36">
         <v>-300</v>
       </c>
-      <c r="AA41" s="31">
+      <c r="AA41" s="36">
         <v>-495</v>
       </c>
-      <c r="AB41" s="31">
+      <c r="AB41" s="36">
         <v>-269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="57" t="s">
+      <c r="AC41" s="36">
+        <v>-283</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A42" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="B42" s="56" t="s">
+      <c r="B42" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="C42" s="29">
+      <c r="C42" s="34">
         <v>-537</v>
       </c>
-      <c r="D42" s="31">
+      <c r="D42" s="36">
         <v>-260</v>
       </c>
-      <c r="E42" s="29">
+      <c r="E42" s="34">
         <v>-285</v>
       </c>
-      <c r="F42" s="29">
+      <c r="F42" s="34">
         <v>-271</v>
       </c>
-      <c r="G42" s="31">
+      <c r="G42" s="36">
         <v>-199</v>
       </c>
-      <c r="H42" s="31">
+      <c r="H42" s="36">
         <v>-331</v>
       </c>
-      <c r="I42" s="31">
+      <c r="I42" s="36">
         <v>-395</v>
       </c>
-      <c r="J42" s="31">
+      <c r="J42" s="36">
         <v>-333</v>
       </c>
-      <c r="K42" s="29">
+      <c r="K42" s="34">
         <v>-406</v>
       </c>
-      <c r="L42" s="29">
+      <c r="L42" s="34">
         <v>-319</v>
       </c>
-      <c r="M42" s="29">
+      <c r="M42" s="34">
         <v>-263</v>
       </c>
-      <c r="N42" s="29">
+      <c r="N42" s="34">
         <v>-353</v>
       </c>
-      <c r="O42" s="31">
+      <c r="O42" s="36">
         <v>-375</v>
       </c>
-      <c r="P42" s="31">
+      <c r="P42" s="36">
         <v>-400</v>
       </c>
-      <c r="Q42" s="31">
+      <c r="Q42" s="36">
         <v>-289</v>
       </c>
-      <c r="R42" s="31">
+      <c r="R42" s="36">
         <v>-396</v>
       </c>
-      <c r="S42" s="31">
+      <c r="S42" s="36">
         <v>-308</v>
       </c>
-      <c r="T42" s="31">
+      <c r="T42" s="36">
         <v>-305</v>
       </c>
-      <c r="U42" s="31">
+      <c r="U42" s="36">
         <v>-503</v>
       </c>
-      <c r="V42" s="31">
+      <c r="V42" s="36">
         <v>-480</v>
       </c>
-      <c r="W42" s="31">
+      <c r="W42" s="36">
         <v>-549</v>
       </c>
-      <c r="X42" s="31">
+      <c r="X42" s="36">
         <v>-352</v>
       </c>
-      <c r="Y42" s="29">
+      <c r="Y42" s="34">
         <v>-195</v>
       </c>
-      <c r="Z42" s="31">
+      <c r="Z42" s="36">
         <v>-231</v>
       </c>
-      <c r="AA42" s="31">
+      <c r="AA42" s="36">
         <v>-315</v>
       </c>
-      <c r="AB42" s="31">
+      <c r="AB42" s="36">
         <v>-268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="57" t="s">
+      <c r="AC42" s="36">
+        <v>-262</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A43" s="38" t="s">
         <v>75</v>
       </c>
-      <c r="B43" s="56" t="s">
+      <c r="B43" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="C43" s="29">
+      <c r="C43" s="34">
         <v>-254</v>
       </c>
-      <c r="D43" s="31">
+      <c r="D43" s="36">
         <v>-54</v>
       </c>
-      <c r="E43" s="29">
+      <c r="E43" s="34">
         <v>-102</v>
       </c>
-      <c r="F43" s="29">
+      <c r="F43" s="34">
         <v>-151</v>
       </c>
-      <c r="G43" s="31">
+      <c r="G43" s="36">
         <v>-74</v>
       </c>
-      <c r="H43" s="31">
+      <c r="H43" s="36">
         <v>-235</v>
       </c>
-      <c r="I43" s="31">
+      <c r="I43" s="36">
         <v>-301</v>
       </c>
-      <c r="J43" s="31">
+      <c r="J43" s="36">
         <v>-144</v>
       </c>
-      <c r="K43" s="29">
+      <c r="K43" s="34">
         <v>-155</v>
       </c>
-      <c r="L43" s="29">
+      <c r="L43" s="34">
         <v>1</v>
       </c>
-      <c r="M43" s="29">
+      <c r="M43" s="34">
         <v>-86</v>
       </c>
-      <c r="N43" s="29">
+      <c r="N43" s="34">
         <v>-245</v>
       </c>
-      <c r="O43" s="31">
+      <c r="O43" s="36">
         <v>-154</v>
       </c>
-      <c r="P43" s="31">
+      <c r="P43" s="36">
         <v>-135</v>
       </c>
-      <c r="Q43" s="31">
+      <c r="Q43" s="36">
         <v>-292</v>
       </c>
-      <c r="R43" s="31">
+      <c r="R43" s="36">
         <v>-634</v>
       </c>
-      <c r="S43" s="31">
+      <c r="S43" s="36">
         <v>-421</v>
       </c>
-      <c r="T43" s="31">
+      <c r="T43" s="36">
         <v>-456</v>
       </c>
-      <c r="U43" s="31">
+      <c r="U43" s="36">
         <v>-255</v>
       </c>
-      <c r="V43" s="31">
+      <c r="V43" s="36">
         <v>-284</v>
       </c>
-      <c r="W43" s="31">
+      <c r="W43" s="36">
         <v>-363</v>
       </c>
-      <c r="X43" s="31">
+      <c r="X43" s="36">
         <v>-385</v>
       </c>
-      <c r="Y43" s="29">
+      <c r="Y43" s="34">
         <v>-257</v>
       </c>
-      <c r="Z43" s="31">
+      <c r="Z43" s="36">
         <v>-248</v>
       </c>
-      <c r="AA43" s="31">
+      <c r="AA43" s="36">
         <v>-234</v>
       </c>
-      <c r="AB43" s="31">
+      <c r="AB43" s="36">
         <v>-164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="57" t="s">
+      <c r="AC43" s="36">
+        <v>-234</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A44" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="B44" s="56" t="s">
+      <c r="B44" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="C44" s="29">
+      <c r="C44" s="34">
         <v>-397</v>
       </c>
-      <c r="D44" s="31">
+      <c r="D44" s="36">
         <v>-318</v>
       </c>
-      <c r="E44" s="29">
+      <c r="E44" s="34">
         <v>-115</v>
       </c>
-      <c r="F44" s="29">
+      <c r="F44" s="34">
         <v>-186</v>
       </c>
-      <c r="G44" s="31">
+      <c r="G44" s="36">
         <v>-166</v>
       </c>
-      <c r="H44" s="31">
+      <c r="H44" s="36">
         <v>-222</v>
       </c>
-      <c r="I44" s="31">
+      <c r="I44" s="36">
         <v>-346</v>
       </c>
-      <c r="J44" s="31">
+      <c r="J44" s="36">
         <v>-320</v>
       </c>
-      <c r="K44" s="29">
+      <c r="K44" s="34">
         <v>-387</v>
       </c>
-      <c r="L44" s="29">
+      <c r="L44" s="34">
         <v>-423</v>
       </c>
-      <c r="M44" s="29">
+      <c r="M44" s="34">
         <v>-313</v>
       </c>
-      <c r="N44" s="29">
+      <c r="N44" s="34">
         <v>-267</v>
       </c>
-      <c r="O44" s="31">
+      <c r="O44" s="36">
         <v>-372</v>
       </c>
-      <c r="P44" s="31">
+      <c r="P44" s="36">
         <v>-230</v>
       </c>
-      <c r="Q44" s="31">
+      <c r="Q44" s="36">
         <v>-284</v>
       </c>
-      <c r="R44" s="31">
+      <c r="R44" s="36">
         <v>-379</v>
       </c>
-      <c r="S44" s="31">
+      <c r="S44" s="36">
         <v>-314</v>
       </c>
-      <c r="T44" s="31">
+      <c r="T44" s="36">
         <v>-289</v>
       </c>
-      <c r="U44" s="31">
+      <c r="U44" s="36">
         <v>-420</v>
       </c>
-      <c r="V44" s="31">
+      <c r="V44" s="36">
         <v>-436</v>
       </c>
-      <c r="W44" s="31">
+      <c r="W44" s="36">
         <v>-443</v>
       </c>
-      <c r="X44" s="31">
+      <c r="X44" s="36">
         <v>-290</v>
       </c>
-      <c r="Y44" s="29">
+      <c r="Y44" s="34">
         <v>-193</v>
       </c>
-      <c r="Z44" s="31">
+      <c r="Z44" s="36">
         <v>-210</v>
       </c>
-      <c r="AA44" s="31">
+      <c r="AA44" s="36">
         <v>-325</v>
       </c>
-      <c r="AB44" s="31">
+      <c r="AB44" s="36">
         <v>-245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="57" t="s">
+      <c r="AC44" s="36">
+        <v>-299</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A45" s="38" t="s">
         <v>77</v>
       </c>
-      <c r="B45" s="56" t="s">
+      <c r="B45" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="C45" s="29">
+      <c r="C45" s="34">
         <v>-268</v>
       </c>
-      <c r="D45" s="31">
+      <c r="D45" s="36">
         <v>-210</v>
       </c>
-      <c r="E45" s="29">
+      <c r="E45" s="34">
         <v>-119</v>
       </c>
-      <c r="F45" s="29">
+      <c r="F45" s="34">
         <v>-102</v>
       </c>
-      <c r="G45" s="31">
+      <c r="G45" s="36">
         <v>-119</v>
       </c>
-      <c r="H45" s="31">
+      <c r="H45" s="36">
         <v>-37</v>
       </c>
-      <c r="I45" s="31">
+      <c r="I45" s="36">
         <v>-116</v>
       </c>
-      <c r="J45" s="31">
+      <c r="J45" s="36">
         <v>-157</v>
       </c>
-      <c r="K45" s="29">
+      <c r="K45" s="34">
         <v>-68</v>
       </c>
-      <c r="L45" s="29">
+      <c r="L45" s="34">
         <v>-156</v>
       </c>
-      <c r="M45" s="29">
+      <c r="M45" s="34">
         <v>-248</v>
       </c>
-      <c r="N45" s="29">
+      <c r="N45" s="34">
         <v>-153</v>
       </c>
-      <c r="O45" s="31">
+      <c r="O45" s="36">
         <v>-204</v>
       </c>
-      <c r="P45" s="31">
+      <c r="P45" s="36">
         <v>-146</v>
       </c>
-      <c r="Q45" s="31">
+      <c r="Q45" s="36">
         <v>-208</v>
       </c>
-      <c r="R45" s="31">
+      <c r="R45" s="36">
         <v>-535</v>
       </c>
-      <c r="S45" s="31">
+      <c r="S45" s="36">
         <v>-252</v>
       </c>
-      <c r="T45" s="31">
+      <c r="T45" s="36">
         <v>-116</v>
       </c>
-      <c r="U45" s="31">
+      <c r="U45" s="36">
         <v>-156</v>
       </c>
-      <c r="V45" s="31">
+      <c r="V45" s="36">
         <v>-265</v>
       </c>
-      <c r="W45" s="31">
+      <c r="W45" s="36">
         <v>621</v>
       </c>
-      <c r="X45" s="31">
+      <c r="X45" s="36">
         <v>8</v>
       </c>
-      <c r="Y45" s="29">
+      <c r="Y45" s="34">
         <v>-120</v>
       </c>
-      <c r="Z45" s="31">
+      <c r="Z45" s="36">
         <v>-147</v>
       </c>
-      <c r="AA45" s="31">
+      <c r="AA45" s="36">
         <v>-292</v>
       </c>
-      <c r="AB45" s="31">
+      <c r="AB45" s="36">
         <v>-41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="57" t="s">
+      <c r="AC45" s="36">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A46" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="B46" s="56" t="s">
+      <c r="B46" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="C46" s="29">
+      <c r="C46" s="34">
         <v>-189</v>
       </c>
-      <c r="D46" s="31">
+      <c r="D46" s="36">
         <v>-58</v>
       </c>
-      <c r="E46" s="29">
+      <c r="E46" s="34">
         <v>-40</v>
       </c>
-      <c r="F46" s="29">
+      <c r="F46" s="34">
         <v>-98</v>
       </c>
-      <c r="G46" s="31">
+      <c r="G46" s="36">
         <v>-90</v>
       </c>
-      <c r="H46" s="31">
+      <c r="H46" s="36">
         <v>-86</v>
       </c>
-      <c r="I46" s="31">
+      <c r="I46" s="36">
         <v>-87</v>
       </c>
-      <c r="J46" s="31">
+      <c r="J46" s="36">
         <v>-69</v>
       </c>
-      <c r="K46" s="29">
+      <c r="K46" s="34">
         <v>-130</v>
       </c>
-      <c r="L46" s="29">
+      <c r="L46" s="34">
         <v>-146</v>
       </c>
-      <c r="M46" s="29">
+      <c r="M46" s="34">
         <v>-153</v>
       </c>
-      <c r="N46" s="29">
+      <c r="N46" s="34">
         <v>-150</v>
       </c>
-      <c r="O46" s="31">
+      <c r="O46" s="36">
         <v>-118</v>
       </c>
-      <c r="P46" s="31">
+      <c r="P46" s="36">
         <v>-178</v>
       </c>
-      <c r="Q46" s="31">
+      <c r="Q46" s="36">
         <v>-78</v>
       </c>
-      <c r="R46" s="31">
+      <c r="R46" s="36">
         <v>-198</v>
       </c>
-      <c r="S46" s="31">
+      <c r="S46" s="36">
         <v>-147</v>
       </c>
-      <c r="T46" s="31">
+      <c r="T46" s="36">
         <v>-180</v>
       </c>
-      <c r="U46" s="31">
+      <c r="U46" s="36">
         <v>-200</v>
       </c>
-      <c r="V46" s="31">
+      <c r="V46" s="36">
         <v>-214</v>
       </c>
-      <c r="W46" s="31">
+      <c r="W46" s="36">
         <v>-175</v>
       </c>
-      <c r="X46" s="31">
+      <c r="X46" s="36">
         <v>-96</v>
       </c>
-      <c r="Y46" s="29">
+      <c r="Y46" s="34">
         <v>-121</v>
       </c>
-      <c r="Z46" s="31">
+      <c r="Z46" s="36">
         <v>-64</v>
       </c>
-      <c r="AA46" s="31">
+      <c r="AA46" s="36">
         <v>-174</v>
       </c>
-      <c r="AB46" s="31">
+      <c r="AB46" s="36">
         <v>-82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="57" t="s">
+      <c r="AC46" s="36">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A47" s="38" t="s">
         <v>79</v>
       </c>
-      <c r="B47" s="56" t="s">
+      <c r="B47" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="C47" s="29">
+      <c r="C47" s="34">
         <v>-281</v>
       </c>
-      <c r="D47" s="31">
+      <c r="D47" s="36">
         <v>-186</v>
       </c>
-      <c r="E47" s="29">
+      <c r="E47" s="34">
         <v>-45</v>
       </c>
-      <c r="F47" s="29">
+      <c r="F47" s="34">
         <v>-137</v>
       </c>
-      <c r="G47" s="31">
+      <c r="G47" s="36">
         <v>-233</v>
       </c>
-      <c r="H47" s="31">
+      <c r="H47" s="36">
         <v>-214</v>
       </c>
-      <c r="I47" s="31">
+      <c r="I47" s="36">
         <v>-82</v>
       </c>
-      <c r="J47" s="31">
+      <c r="J47" s="36">
         <v>-315</v>
       </c>
-      <c r="K47" s="29">
+      <c r="K47" s="34">
         <v>-151</v>
       </c>
-      <c r="L47" s="29">
+      <c r="L47" s="34">
         <v>-135</v>
       </c>
-      <c r="M47" s="29">
+      <c r="M47" s="34">
         <v>-271</v>
       </c>
-      <c r="N47" s="29">
+      <c r="N47" s="34">
         <v>-318</v>
       </c>
-      <c r="O47" s="31">
+      <c r="O47" s="36">
         <v>103</v>
       </c>
-      <c r="P47" s="31">
+      <c r="P47" s="36">
         <v>-85</v>
       </c>
-      <c r="Q47" s="31">
+      <c r="Q47" s="36">
         <v>-210</v>
       </c>
-      <c r="R47" s="31">
+      <c r="R47" s="36">
         <v>-586</v>
       </c>
-      <c r="S47" s="31">
+      <c r="S47" s="36">
         <v>-311</v>
       </c>
-      <c r="T47" s="31">
+      <c r="T47" s="36">
         <v>-243</v>
       </c>
-      <c r="U47" s="31">
+      <c r="U47" s="36">
         <v>-211</v>
       </c>
-      <c r="V47" s="31">
+      <c r="V47" s="36">
         <v>-59</v>
       </c>
-      <c r="W47" s="31">
+      <c r="W47" s="36">
         <v>-167</v>
       </c>
-      <c r="X47" s="31">
+      <c r="X47" s="36">
         <v>-280</v>
       </c>
-      <c r="Y47" s="29">
+      <c r="Y47" s="34">
         <v>-86</v>
       </c>
-      <c r="Z47" s="31">
+      <c r="Z47" s="36">
         <v>-129</v>
       </c>
-      <c r="AA47" s="31">
+      <c r="AA47" s="36">
         <v>-921</v>
       </c>
-      <c r="AB47" s="31">
+      <c r="AB47" s="36">
         <v>-190</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="57" t="s">
+      <c r="AC47" s="36">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A48" s="38" t="s">
         <v>80</v>
       </c>
-      <c r="B48" s="56" t="s">
+      <c r="B48" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="C48" s="29">
+      <c r="C48" s="34">
         <v>-206</v>
       </c>
-      <c r="D48" s="31">
+      <c r="D48" s="36">
         <v>-97</v>
       </c>
-      <c r="E48" s="29">
+      <c r="E48" s="34">
         <v>-110</v>
       </c>
-      <c r="F48" s="29">
+      <c r="F48" s="34">
         <v>-172</v>
       </c>
-      <c r="G48" s="31">
+      <c r="G48" s="36">
         <v>-40</v>
       </c>
-      <c r="H48" s="31">
+      <c r="H48" s="36">
         <v>-47</v>
       </c>
-      <c r="I48" s="31">
+      <c r="I48" s="36">
         <v>-281</v>
       </c>
-      <c r="J48" s="31">
+      <c r="J48" s="36">
         <v>-349</v>
       </c>
-      <c r="K48" s="29">
+      <c r="K48" s="34">
         <v>-506</v>
       </c>
-      <c r="L48" s="29">
+      <c r="L48" s="34">
         <v>-386</v>
       </c>
-      <c r="M48" s="29">
+      <c r="M48" s="34">
         <v>-221</v>
       </c>
-      <c r="N48" s="29">
+      <c r="N48" s="34">
         <v>-278</v>
       </c>
-      <c r="O48" s="31">
+      <c r="O48" s="36">
         <v>-279</v>
       </c>
-      <c r="P48" s="31">
+      <c r="P48" s="36">
         <v>-296</v>
       </c>
-      <c r="Q48" s="31">
+      <c r="Q48" s="36">
         <v>-232</v>
       </c>
-      <c r="R48" s="31">
+      <c r="R48" s="36">
         <v>-378</v>
       </c>
-      <c r="S48" s="31">
+      <c r="S48" s="36">
         <v>-268</v>
       </c>
-      <c r="T48" s="31">
+      <c r="T48" s="36">
         <v>-437</v>
       </c>
-      <c r="U48" s="31">
+      <c r="U48" s="36">
         <v>-327</v>
       </c>
-      <c r="V48" s="31">
+      <c r="V48" s="36">
         <v>-445</v>
       </c>
-      <c r="W48" s="31">
+      <c r="W48" s="36">
         <v>-107</v>
       </c>
-      <c r="X48" s="31">
+      <c r="X48" s="36">
         <v>-284</v>
       </c>
-      <c r="Y48" s="29">
+      <c r="Y48" s="34">
         <v>-98</v>
       </c>
-      <c r="Z48" s="31">
+      <c r="Z48" s="36">
         <v>-155</v>
       </c>
-      <c r="AA48" s="31">
+      <c r="AA48" s="36">
         <v>-350</v>
       </c>
-      <c r="AB48" s="31">
+      <c r="AB48" s="36">
         <v>-105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="57" t="s">
+      <c r="AC48" s="36">
+        <v>-205</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A49" s="38" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="56" t="s">
+      <c r="B49" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="C49" s="29">
+      <c r="C49" s="34">
         <v>-96</v>
       </c>
-      <c r="D49" s="31">
+      <c r="D49" s="36">
         <v>41</v>
       </c>
-      <c r="E49" s="29">
+      <c r="E49" s="34">
         <v>24</v>
       </c>
-      <c r="F49" s="29">
+      <c r="F49" s="34">
         <v>-15</v>
       </c>
-      <c r="G49" s="31">
+      <c r="G49" s="36">
         <v>-47</v>
       </c>
-      <c r="H49" s="31">
+      <c r="H49" s="36">
         <v>-9</v>
       </c>
-      <c r="I49" s="31">
+      <c r="I49" s="36">
         <v>-113</v>
       </c>
-      <c r="J49" s="31">
+      <c r="J49" s="36">
         <v>-296</v>
       </c>
-      <c r="K49" s="29">
+      <c r="K49" s="34">
         <v>66</v>
       </c>
-      <c r="L49" s="29">
+      <c r="L49" s="34">
         <v>51</v>
       </c>
-      <c r="M49" s="29">
+      <c r="M49" s="34">
         <v>-41</v>
       </c>
-      <c r="N49" s="29">
+      <c r="N49" s="34">
         <v>-10</v>
       </c>
-      <c r="O49" s="31">
+      <c r="O49" s="36">
         <v>-290</v>
       </c>
-      <c r="P49" s="31">
+      <c r="P49" s="36">
         <v>-74</v>
       </c>
-      <c r="Q49" s="31">
+      <c r="Q49" s="36">
         <v>-84</v>
       </c>
-      <c r="R49" s="31">
+      <c r="R49" s="36">
         <v>-178</v>
       </c>
-      <c r="S49" s="31">
+      <c r="S49" s="36">
         <v>-167</v>
       </c>
-      <c r="T49" s="31">
+      <c r="T49" s="36">
         <v>-55</v>
       </c>
-      <c r="U49" s="31">
+      <c r="U49" s="36">
         <v>-152</v>
       </c>
-      <c r="V49" s="31">
+      <c r="V49" s="36">
         <v>-151</v>
       </c>
-      <c r="W49" s="31">
+      <c r="W49" s="36">
         <v>69</v>
       </c>
-      <c r="X49" s="31">
+      <c r="X49" s="36">
         <v>80</v>
       </c>
-      <c r="Y49" s="29">
+      <c r="Y49" s="34">
         <v>171</v>
       </c>
-      <c r="Z49" s="31">
+      <c r="Z49" s="36">
         <v>115</v>
       </c>
-      <c r="AA49" s="31">
+      <c r="AA49" s="36">
         <v>-36</v>
       </c>
-      <c r="AB49" s="31">
+      <c r="AB49" s="36">
         <v>-20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="57" t="s">
+      <c r="AC49" s="36">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A50" s="38" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="56" t="s">
+      <c r="B50" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="C50" s="29">
+      <c r="C50" s="34">
         <v>-154</v>
       </c>
-      <c r="D50" s="31">
+      <c r="D50" s="36">
         <v>-78</v>
       </c>
-      <c r="E50" s="29">
+      <c r="E50" s="34">
         <v>-97</v>
       </c>
-      <c r="F50" s="29">
+      <c r="F50" s="34">
         <v>-64</v>
       </c>
-      <c r="G50" s="31">
+      <c r="G50" s="36">
         <v>-91</v>
       </c>
-      <c r="H50" s="31">
+      <c r="H50" s="36">
         <v>-124</v>
       </c>
-      <c r="I50" s="31">
+      <c r="I50" s="36">
         <v>-28</v>
       </c>
-      <c r="J50" s="31">
+      <c r="J50" s="36">
         <v>-23</v>
       </c>
-      <c r="K50" s="29">
+      <c r="K50" s="34">
         <v>-144</v>
       </c>
-      <c r="L50" s="29">
+      <c r="L50" s="34">
         <v>-177</v>
       </c>
-      <c r="M50" s="29">
+      <c r="M50" s="34">
         <v>-222</v>
       </c>
-      <c r="N50" s="29">
+      <c r="N50" s="34">
         <v>-174</v>
       </c>
-      <c r="O50" s="31">
+      <c r="O50" s="36">
         <v>-172</v>
       </c>
-      <c r="P50" s="31">
+      <c r="P50" s="36">
         <v>-122</v>
       </c>
-      <c r="Q50" s="31">
+      <c r="Q50" s="36">
         <v>-180</v>
       </c>
-      <c r="R50" s="31">
+      <c r="R50" s="36">
         <v>-232</v>
       </c>
-      <c r="S50" s="31">
+      <c r="S50" s="36">
         <v>-131</v>
       </c>
-      <c r="T50" s="31">
+      <c r="T50" s="36">
         <v>-98</v>
       </c>
-      <c r="U50" s="31">
+      <c r="U50" s="36">
         <v>-219</v>
       </c>
-      <c r="V50" s="31">
+      <c r="V50" s="36">
         <v>-175</v>
       </c>
-      <c r="W50" s="31">
+      <c r="W50" s="36">
         <v>-194</v>
       </c>
-      <c r="X50" s="31">
+      <c r="X50" s="36">
         <v>-102</v>
       </c>
-      <c r="Y50" s="29">
+      <c r="Y50" s="34">
         <v>-158</v>
       </c>
-      <c r="Z50" s="31">
+      <c r="Z50" s="36">
         <v>-58</v>
       </c>
-      <c r="AA50" s="31">
+      <c r="AA50" s="36">
         <v>-284</v>
       </c>
-      <c r="AB50" s="31">
+      <c r="AB50" s="36">
         <v>-169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="57" t="s">
+      <c r="AC50" s="36">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A51" s="38" t="s">
         <v>83</v>
       </c>
-      <c r="B51" s="56" t="s">
+      <c r="B51" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="C51" s="29">
+      <c r="C51" s="34">
         <v>-185</v>
       </c>
-      <c r="D51" s="31">
+      <c r="D51" s="36">
         <v>-45</v>
       </c>
-      <c r="E51" s="29">
+      <c r="E51" s="34">
         <v>-37</v>
       </c>
-      <c r="F51" s="29">
+      <c r="F51" s="34">
         <v>1</v>
       </c>
-      <c r="G51" s="31">
+      <c r="G51" s="36">
         <v>-56</v>
       </c>
-      <c r="H51" s="31">
+      <c r="H51" s="36">
         <v>-31</v>
       </c>
-      <c r="I51" s="31">
+      <c r="I51" s="36">
         <v>-52</v>
       </c>
-      <c r="J51" s="31">
+      <c r="J51" s="36">
         <v>0</v>
       </c>
-      <c r="K51" s="29">
+      <c r="K51" s="34">
         <v>-113</v>
       </c>
-      <c r="L51" s="29">
+      <c r="L51" s="34">
         <v>-118</v>
       </c>
-      <c r="M51" s="29">
+      <c r="M51" s="34">
         <v>-109</v>
       </c>
-      <c r="N51" s="29">
+      <c r="N51" s="34">
         <v>-46</v>
       </c>
-      <c r="O51" s="31">
+      <c r="O51" s="36">
         <v>-216</v>
       </c>
-      <c r="P51" s="31">
+      <c r="P51" s="36">
         <v>-70</v>
       </c>
-      <c r="Q51" s="31">
+      <c r="Q51" s="36">
         <v>-98</v>
       </c>
-      <c r="R51" s="31">
+      <c r="R51" s="36">
         <v>-293</v>
       </c>
-      <c r="S51" s="31">
+      <c r="S51" s="36">
         <v>-108</v>
       </c>
-      <c r="T51" s="31">
+      <c r="T51" s="36">
         <v>-163</v>
       </c>
-      <c r="U51" s="31">
+      <c r="U51" s="36">
         <v>-46</v>
       </c>
-      <c r="V51" s="31">
+      <c r="V51" s="36">
         <v>-227</v>
       </c>
-      <c r="W51" s="31">
+      <c r="W51" s="36">
         <v>-155</v>
       </c>
-      <c r="X51" s="31">
+      <c r="X51" s="36">
         <v>-129</v>
       </c>
-      <c r="Y51" s="29">
+      <c r="Y51" s="34">
         <v>-148</v>
       </c>
-      <c r="Z51" s="31">
+      <c r="Z51" s="36">
         <v>-45</v>
       </c>
-      <c r="AA51" s="31">
+      <c r="AA51" s="36">
         <v>-200</v>
       </c>
-      <c r="AB51" s="31">
+      <c r="AB51" s="36">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="57" t="s">
+      <c r="AC51" s="36">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A52" s="38" t="s">
         <v>84</v>
       </c>
-      <c r="B52" s="56" t="s">
+      <c r="B52" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="C52" s="29">
+      <c r="C52" s="34">
         <v>-205</v>
       </c>
-      <c r="D52" s="31">
+      <c r="D52" s="36">
         <v>-109</v>
       </c>
-      <c r="E52" s="29">
+      <c r="E52" s="34">
         <v>-161</v>
       </c>
-      <c r="F52" s="31">
+      <c r="F52" s="36">
         <v>-187</v>
       </c>
-      <c r="G52" s="31">
+      <c r="G52" s="36">
         <v>-80</v>
       </c>
-      <c r="H52" s="31">
+      <c r="H52" s="36">
         <v>-143</v>
       </c>
-      <c r="I52" s="31">
+      <c r="I52" s="36">
         <v>-228</v>
       </c>
-      <c r="J52" s="31">
+      <c r="J52" s="36">
         <v>-248</v>
       </c>
-      <c r="K52" s="29">
+      <c r="K52" s="34">
         <v>-287</v>
       </c>
-      <c r="L52" s="29">
+      <c r="L52" s="34">
         <v>-266</v>
       </c>
-      <c r="M52" s="29">
+      <c r="M52" s="34">
         <v>-337</v>
       </c>
-      <c r="N52" s="29">
+      <c r="N52" s="34">
         <v>-164</v>
       </c>
-      <c r="O52" s="31">
+      <c r="O52" s="36">
         <v>-396</v>
       </c>
-      <c r="P52" s="31">
+      <c r="P52" s="36">
         <v>-132</v>
       </c>
-      <c r="Q52" s="31">
+      <c r="Q52" s="36">
         <v>-189</v>
       </c>
-      <c r="R52" s="31">
+      <c r="R52" s="36">
         <v>-297</v>
       </c>
-      <c r="S52" s="31">
+      <c r="S52" s="36">
         <v>-273</v>
       </c>
-      <c r="T52" s="31">
+      <c r="T52" s="36">
         <v>-293</v>
       </c>
-      <c r="U52" s="31">
+      <c r="U52" s="36">
         <v>-345</v>
       </c>
-      <c r="V52" s="31">
+      <c r="V52" s="36">
         <v>-240</v>
       </c>
-      <c r="W52" s="31">
+      <c r="W52" s="36">
         <v>-153</v>
       </c>
-      <c r="X52" s="31">
+      <c r="X52" s="36">
         <v>-283</v>
       </c>
-      <c r="Y52" s="29">
+      <c r="Y52" s="34">
         <v>-155</v>
       </c>
-      <c r="Z52" s="31">
+      <c r="Z52" s="36">
         <v>-89</v>
       </c>
-      <c r="AA52" s="31">
+      <c r="AA52" s="36">
         <v>-287</v>
       </c>
-      <c r="AB52" s="31">
+      <c r="AB52" s="36">
         <v>-69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="58" t="s">
+      <c r="AC52" s="36">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="A53" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="B53" s="59" t="s">
+      <c r="B53" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="37">
         <v>-98</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="37">
         <v>-69</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="37">
         <v>-62</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="37">
         <v>-101</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="37">
         <v>-65</v>
       </c>
-      <c r="H53" s="32">
+      <c r="H53" s="37">
         <v>-59</v>
       </c>
-      <c r="I53" s="32">
+      <c r="I53" s="37">
         <v>-104</v>
       </c>
-      <c r="J53" s="32">
+      <c r="J53" s="37">
         <v>-132</v>
       </c>
-      <c r="K53" s="32">
+      <c r="K53" s="37">
         <v>-119</v>
       </c>
-      <c r="L53" s="32">
+      <c r="L53" s="37">
         <v>-109</v>
       </c>
-      <c r="M53" s="32">
+      <c r="M53" s="37">
         <v>-129</v>
       </c>
-      <c r="N53" s="32">
+      <c r="N53" s="37">
         <v>-175</v>
       </c>
-      <c r="O53" s="32">
+      <c r="O53" s="37">
         <v>-136</v>
       </c>
-      <c r="P53" s="32">
+      <c r="P53" s="37">
         <v>-155</v>
       </c>
-      <c r="Q53" s="32">
+      <c r="Q53" s="37">
         <v>-63</v>
       </c>
-      <c r="R53" s="32">
+      <c r="R53" s="37">
         <v>-236</v>
       </c>
-      <c r="S53" s="32">
+      <c r="S53" s="37">
         <v>-63</v>
       </c>
-      <c r="T53" s="32">
+      <c r="T53" s="37">
         <v>-113</v>
       </c>
-      <c r="U53" s="32">
+      <c r="U53" s="37">
         <v>-210</v>
       </c>
-      <c r="V53" s="32">
+      <c r="V53" s="37">
         <v>-207</v>
       </c>
-      <c r="W53" s="32">
+      <c r="W53" s="37">
         <v>-214</v>
       </c>
-      <c r="X53" s="32">
+      <c r="X53" s="37">
         <v>-193</v>
       </c>
-      <c r="Y53" s="32">
+      <c r="Y53" s="37">
         <v>-144</v>
       </c>
-      <c r="Z53" s="32">
+      <c r="Z53" s="37">
         <v>-94</v>
       </c>
-      <c r="AA53" s="32">
+      <c r="AA53" s="37">
         <v>-141</v>
       </c>
-      <c r="AB53" s="32">
+      <c r="AB53" s="37">
         <v>-49</v>
       </c>
-    </row>
-[...7 lines deleted...]
-    <row r="55" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC53" s="37">
+        <v>-112</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="B54" s="30"/>
+      <c r="Q54" s="17"/>
+      <c r="S54" s="19"/>
+      <c r="T54" s="18"/>
+      <c r="U54" s="18"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="B55" s="2"/>
       <c r="E55" s="2"/>
       <c r="Q55" s="3"/>
       <c r="S55" s="6"/>
       <c r="T55" s="4"/>
       <c r="U55" s="4"/>
     </row>
-    <row r="56" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:29">
       <c r="B56" s="2"/>
       <c r="E56" s="2"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="5"/>
       <c r="S56" s="6"/>
       <c r="T56" s="7"/>
       <c r="U56" s="4"/>
     </row>
-    <row r="57" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A57" s="12"/>
+    <row r="57" spans="1:29">
+      <c r="A57" s="13"/>
       <c r="B57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B27:Y27"/>
     <mergeCell ref="B36:Y36"/>
     <mergeCell ref="B2:Y2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B8:Y8"/>
     <mergeCell ref="O6:Z6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>