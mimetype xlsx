--- v1 (2026-05-24)
+++ v2 (2026-06-23)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="90">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -662,82 +662,82 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1014,52 +1014,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68.140625" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="24">
         <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1142,59 +1142,59 @@
       <c r="B12" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
-        <v>46001</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="10">
-        <v>46031</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>88</v>
       </c>
@@ -1223,162 +1223,163 @@
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="84.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="163.5" customHeight="1">
       <c r="B5" s="20" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC57"/>
+  <dimension ref="A2:AD57"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="Z1" sqref="Z1"/>
+    <sheetView topLeftCell="O1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AI18" sqref="AI18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="15.75">
+    <row r="2" spans="1:30" ht="15.75">
       <c r="A2" s="11"/>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="54" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="52"/>
-[...23 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
     </row>
-    <row r="4" spans="1:29" s="22" customFormat="1" ht="12.75">
+    <row r="4" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
-    <row r="5" spans="1:29" s="28" customFormat="1" ht="12.75">
+    <row r="5" spans="1:30" s="28" customFormat="1" ht="12.75">
       <c r="A5" s="22"/>
       <c r="C5" s="29"/>
       <c r="D5" s="29"/>
-      <c r="AC5" s="44" t="s">
+      <c r="AD5" s="44" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="22" customFormat="1" ht="12.75">
-      <c r="A6" s="53" t="s">
+    <row r="6" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="A6" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="55"/>
-      <c r="C6" s="57">
+      <c r="B6" s="57"/>
+      <c r="C6" s="59">
         <v>2024</v>
       </c>
-      <c r="D6" s="57"/>
-[...10 lines deleted...]
-      <c r="O6" s="59">
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="50">
         <v>2025</v>
       </c>
-      <c r="P6" s="60"/>
-[...10 lines deleted...]
-      <c r="AA6" s="59">
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="50">
         <v>2026</v>
       </c>
-      <c r="AB6" s="60"/>
-[...4 lines deleted...]
-      <c r="B7" s="56"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+    </row>
+    <row r="7" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="A7" s="56"/>
+      <c r="B7" s="58"/>
       <c r="C7" s="46" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>0</v>
       </c>
       <c r="K7" s="45" t="s">
@@ -1416,80 +1417,83 @@
       </c>
       <c r="V7" s="48" t="s">
         <v>0</v>
       </c>
       <c r="W7" s="48" t="s">
         <v>1</v>
       </c>
       <c r="X7" s="48" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="45" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="45" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="47" t="s">
         <v>2</v>
       </c>
       <c r="AB7" s="47" t="s">
         <v>3</v>
       </c>
       <c r="AC7" s="47" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="58" t="s">
+      <c r="AD7" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="B8" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="58"/>
-[...23 lines deleted...]
-    <row r="9" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+    </row>
+    <row r="9" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="34">
         <v>-3834</v>
       </c>
       <c r="D9" s="34">
         <v>-2080</v>
       </c>
       <c r="E9" s="34">
         <v>-1811</v>
       </c>
       <c r="F9" s="34">
         <v>-1785</v>
       </c>
       <c r="G9" s="35">
         <v>-1826</v>
       </c>
       <c r="H9" s="34">
         <v>-1822</v>
       </c>
       <c r="I9" s="36">
@@ -1533,52 +1537,55 @@
       </c>
       <c r="V9" s="34">
         <v>-4625</v>
       </c>
       <c r="W9" s="34">
         <v>-2918</v>
       </c>
       <c r="X9" s="34">
         <v>-3531</v>
       </c>
       <c r="Y9" s="34">
         <v>-2396</v>
       </c>
       <c r="Z9" s="34">
         <v>-2400</v>
       </c>
       <c r="AA9" s="34">
         <v>-5771</v>
       </c>
       <c r="AB9" s="34">
         <v>-2199</v>
       </c>
       <c r="AC9" s="36">
         <v>-2802</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD9" s="34">
+        <v>-2507</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A10" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="34">
         <v>396</v>
       </c>
       <c r="D10" s="34">
         <v>285</v>
       </c>
       <c r="E10" s="34">
         <v>167</v>
       </c>
       <c r="F10" s="34">
         <v>335</v>
       </c>
       <c r="G10" s="35">
         <v>325</v>
       </c>
       <c r="H10" s="34">
         <v>393</v>
       </c>
       <c r="I10" s="36">
@@ -1622,52 +1629,55 @@
       </c>
       <c r="V10" s="34">
         <v>450</v>
       </c>
       <c r="W10" s="34">
         <v>227</v>
       </c>
       <c r="X10" s="34">
         <v>56</v>
       </c>
       <c r="Y10" s="34">
         <v>89</v>
       </c>
       <c r="Z10" s="34">
         <v>167</v>
       </c>
       <c r="AA10" s="34">
         <v>-56</v>
       </c>
       <c r="AB10" s="34">
         <v>72</v>
       </c>
       <c r="AC10" s="36">
         <v>-37</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD10" s="34">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A11" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="34">
         <v>-281</v>
       </c>
       <c r="D11" s="34">
         <v>-217</v>
       </c>
       <c r="E11" s="34">
         <v>-121</v>
       </c>
       <c r="F11" s="34">
         <v>-113</v>
       </c>
       <c r="G11" s="35">
         <v>-165</v>
       </c>
       <c r="H11" s="34">
         <v>-25</v>
       </c>
       <c r="I11" s="36">
@@ -1711,52 +1721,55 @@
       </c>
       <c r="V11" s="34">
         <v>-318</v>
       </c>
       <c r="W11" s="34">
         <v>-269</v>
       </c>
       <c r="X11" s="34">
         <v>-93</v>
       </c>
       <c r="Y11" s="34">
         <v>-97</v>
       </c>
       <c r="Z11" s="34">
         <v>-98</v>
       </c>
       <c r="AA11" s="34">
         <v>-450</v>
       </c>
       <c r="AB11" s="34">
         <v>-170</v>
       </c>
       <c r="AC11" s="36">
         <v>-312</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD11" s="34">
+        <v>-128</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A12" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="34">
         <v>-124</v>
       </c>
       <c r="D12" s="34">
         <v>-157</v>
       </c>
       <c r="E12" s="34">
         <v>-120</v>
       </c>
       <c r="F12" s="34">
         <v>-80</v>
       </c>
       <c r="G12" s="35">
         <v>-61</v>
       </c>
       <c r="H12" s="34">
         <v>-126</v>
       </c>
       <c r="I12" s="36">
@@ -1800,52 +1813,55 @@
       </c>
       <c r="V12" s="34">
         <v>-357</v>
       </c>
       <c r="W12" s="34">
         <v>-180</v>
       </c>
       <c r="X12" s="34">
         <v>-96</v>
       </c>
       <c r="Y12" s="34">
         <v>-142</v>
       </c>
       <c r="Z12" s="34">
         <v>-282</v>
       </c>
       <c r="AA12" s="34">
         <v>-213</v>
       </c>
       <c r="AB12" s="34">
         <v>-49</v>
       </c>
       <c r="AC12" s="36">
         <v>-62</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD12" s="34">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A13" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="34">
         <v>-118</v>
       </c>
       <c r="D13" s="34">
         <v>-52</v>
       </c>
       <c r="E13" s="34">
         <v>-109</v>
       </c>
       <c r="F13" s="34">
         <v>-66</v>
       </c>
       <c r="G13" s="35">
         <v>-50</v>
       </c>
       <c r="H13" s="34">
         <v>-118</v>
       </c>
       <c r="I13" s="36">
@@ -1889,52 +1905,55 @@
       </c>
       <c r="V13" s="34">
         <v>-145</v>
       </c>
       <c r="W13" s="34">
         <v>-67</v>
       </c>
       <c r="X13" s="34">
         <v>-103</v>
       </c>
       <c r="Y13" s="34">
         <v>-50</v>
       </c>
       <c r="Z13" s="34">
         <v>-104</v>
       </c>
       <c r="AA13" s="34">
         <v>-209</v>
       </c>
       <c r="AB13" s="34">
         <v>-14</v>
       </c>
       <c r="AC13" s="36">
         <v>-78</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD13" s="34">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A14" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="34">
         <v>-636</v>
       </c>
       <c r="D14" s="34">
         <v>-425</v>
       </c>
       <c r="E14" s="34">
         <v>-275</v>
       </c>
       <c r="F14" s="34">
         <v>-310</v>
       </c>
       <c r="G14" s="35">
         <v>-483</v>
       </c>
       <c r="H14" s="34">
         <v>-277</v>
       </c>
       <c r="I14" s="36">
@@ -1978,52 +1997,55 @@
       </c>
       <c r="V14" s="34">
         <v>-675</v>
       </c>
       <c r="W14" s="34">
         <v>-597</v>
       </c>
       <c r="X14" s="34">
         <v>-623</v>
       </c>
       <c r="Y14" s="34">
         <v>-416</v>
       </c>
       <c r="Z14" s="34">
         <v>-454</v>
       </c>
       <c r="AA14" s="34">
         <v>-773</v>
       </c>
       <c r="AB14" s="34">
         <v>-350</v>
       </c>
       <c r="AC14" s="36">
         <v>-535</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD14" s="34">
+        <v>-458</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="34">
         <v>-537</v>
       </c>
       <c r="D15" s="34">
         <v>-260</v>
       </c>
       <c r="E15" s="34">
         <v>-285</v>
       </c>
       <c r="F15" s="34">
         <v>-271</v>
       </c>
       <c r="G15" s="35">
         <v>-199</v>
       </c>
       <c r="H15" s="34">
         <v>-331</v>
       </c>
       <c r="I15" s="36">
@@ -2067,52 +2089,55 @@
       </c>
       <c r="V15" s="34">
         <v>-480</v>
       </c>
       <c r="W15" s="34">
         <v>-549</v>
       </c>
       <c r="X15" s="34">
         <v>-352</v>
       </c>
       <c r="Y15" s="34">
         <v>-195</v>
       </c>
       <c r="Z15" s="34">
         <v>-231</v>
       </c>
       <c r="AA15" s="34">
         <v>-315</v>
       </c>
       <c r="AB15" s="34">
         <v>-268</v>
       </c>
       <c r="AC15" s="36">
         <v>-262</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD15" s="34">
+        <v>-390</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A16" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="34">
         <v>-254</v>
       </c>
       <c r="D16" s="34">
         <v>-54</v>
       </c>
       <c r="E16" s="34">
         <v>-102</v>
       </c>
       <c r="F16" s="34">
         <v>-151</v>
       </c>
       <c r="G16" s="35">
         <v>-74</v>
       </c>
       <c r="H16" s="34">
         <v>-235</v>
       </c>
       <c r="I16" s="36">
@@ -2156,52 +2181,55 @@
       </c>
       <c r="V16" s="34">
         <v>-284</v>
       </c>
       <c r="W16" s="34">
         <v>-363</v>
       </c>
       <c r="X16" s="34">
         <v>-385</v>
       </c>
       <c r="Y16" s="34">
         <v>-257</v>
       </c>
       <c r="Z16" s="34">
         <v>-248</v>
       </c>
       <c r="AA16" s="34">
         <v>-234</v>
       </c>
       <c r="AB16" s="34">
         <v>-164</v>
       </c>
       <c r="AC16" s="36">
         <v>-234</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD16" s="34">
+        <v>-274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A17" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="34">
         <v>-397</v>
       </c>
       <c r="D17" s="34">
         <v>-318</v>
       </c>
       <c r="E17" s="34">
         <v>-115</v>
       </c>
       <c r="F17" s="34">
         <v>-186</v>
       </c>
       <c r="G17" s="35">
         <v>-166</v>
       </c>
       <c r="H17" s="34">
         <v>-222</v>
       </c>
       <c r="I17" s="36">
@@ -2245,52 +2273,55 @@
       </c>
       <c r="V17" s="34">
         <v>-436</v>
       </c>
       <c r="W17" s="34">
         <v>-443</v>
       </c>
       <c r="X17" s="34">
         <v>-290</v>
       </c>
       <c r="Y17" s="34">
         <v>-193</v>
       </c>
       <c r="Z17" s="34">
         <v>-210</v>
       </c>
       <c r="AA17" s="34">
         <v>-325</v>
       </c>
       <c r="AB17" s="34">
         <v>-245</v>
       </c>
       <c r="AC17" s="36">
         <v>-299</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD17" s="34">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A18" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="34">
         <v>-268</v>
       </c>
       <c r="D18" s="34">
         <v>-210</v>
       </c>
       <c r="E18" s="34">
         <v>-119</v>
       </c>
       <c r="F18" s="34">
         <v>-102</v>
       </c>
       <c r="G18" s="35">
         <v>-119</v>
       </c>
       <c r="H18" s="34">
         <v>-37</v>
       </c>
       <c r="I18" s="36">
@@ -2334,52 +2365,55 @@
       </c>
       <c r="V18" s="34">
         <v>-265</v>
       </c>
       <c r="W18" s="34">
         <v>621</v>
       </c>
       <c r="X18" s="34">
         <v>8</v>
       </c>
       <c r="Y18" s="34">
         <v>-120</v>
       </c>
       <c r="Z18" s="34">
         <v>-147</v>
       </c>
       <c r="AA18" s="34">
         <v>-292</v>
       </c>
       <c r="AB18" s="34">
         <v>-41</v>
       </c>
       <c r="AC18" s="36">
         <v>-89</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD18" s="34">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A19" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="34">
         <v>-189</v>
       </c>
       <c r="D19" s="34">
         <v>-58</v>
       </c>
       <c r="E19" s="34">
         <v>-40</v>
       </c>
       <c r="F19" s="34">
         <v>-98</v>
       </c>
       <c r="G19" s="35">
         <v>-90</v>
       </c>
       <c r="H19" s="34">
         <v>-86</v>
       </c>
       <c r="I19" s="36">
@@ -2423,52 +2457,55 @@
       </c>
       <c r="V19" s="34">
         <v>-214</v>
       </c>
       <c r="W19" s="34">
         <v>-175</v>
       </c>
       <c r="X19" s="34">
         <v>-96</v>
       </c>
       <c r="Y19" s="34">
         <v>-121</v>
       </c>
       <c r="Z19" s="34">
         <v>-64</v>
       </c>
       <c r="AA19" s="34">
         <v>-174</v>
       </c>
       <c r="AB19" s="34">
         <v>-82</v>
       </c>
       <c r="AC19" s="36">
         <v>12</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD19" s="34">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A20" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="34">
         <v>-281</v>
       </c>
       <c r="D20" s="34">
         <v>-186</v>
       </c>
       <c r="E20" s="34">
         <v>-45</v>
       </c>
       <c r="F20" s="34">
         <v>-137</v>
       </c>
       <c r="G20" s="35">
         <v>-233</v>
       </c>
       <c r="H20" s="34">
         <v>-214</v>
       </c>
       <c r="I20" s="36">
@@ -2512,52 +2549,55 @@
       </c>
       <c r="V20" s="34">
         <v>-59</v>
       </c>
       <c r="W20" s="34">
         <v>-167</v>
       </c>
       <c r="X20" s="34">
         <v>-280</v>
       </c>
       <c r="Y20" s="34">
         <v>-86</v>
       </c>
       <c r="Z20" s="34">
         <v>-129</v>
       </c>
       <c r="AA20" s="34">
         <v>-921</v>
       </c>
       <c r="AB20" s="34">
         <v>-190</v>
       </c>
       <c r="AC20" s="36">
         <v>-6</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD20" s="34">
+        <v>-231</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A21" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="34">
         <v>-273</v>
       </c>
       <c r="D21" s="34">
         <v>-130</v>
       </c>
       <c r="E21" s="34">
         <v>-163</v>
       </c>
       <c r="F21" s="34">
         <v>-178</v>
       </c>
       <c r="G21" s="35">
         <v>-84</v>
       </c>
       <c r="H21" s="34">
         <v>-10</v>
       </c>
       <c r="I21" s="36">
@@ -2601,52 +2641,55 @@
       </c>
       <c r="V21" s="34">
         <v>-606</v>
       </c>
       <c r="W21" s="34">
         <v>-221</v>
       </c>
       <c r="X21" s="34">
         <v>-503</v>
       </c>
       <c r="Y21" s="34">
         <v>-245</v>
       </c>
       <c r="Z21" s="34">
         <v>-292</v>
       </c>
       <c r="AA21" s="34">
         <v>-669</v>
       </c>
       <c r="AB21" s="34">
         <v>-264</v>
       </c>
       <c r="AC21" s="36">
         <v>-273</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD21" s="34">
+        <v>-265</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A22" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="34">
         <v>-96</v>
       </c>
       <c r="D22" s="34">
         <v>41</v>
       </c>
       <c r="E22" s="34">
         <v>24</v>
       </c>
       <c r="F22" s="34">
         <v>-15</v>
       </c>
       <c r="G22" s="35">
         <v>-47</v>
       </c>
       <c r="H22" s="34">
         <v>-9</v>
       </c>
       <c r="I22" s="36">
@@ -2690,52 +2733,55 @@
       </c>
       <c r="V22" s="34">
         <v>-151</v>
       </c>
       <c r="W22" s="34">
         <v>69</v>
       </c>
       <c r="X22" s="34">
         <v>80</v>
       </c>
       <c r="Y22" s="34">
         <v>171</v>
       </c>
       <c r="Z22" s="34">
         <v>115</v>
       </c>
       <c r="AA22" s="34">
         <v>-36</v>
       </c>
       <c r="AB22" s="34">
         <v>-20</v>
       </c>
       <c r="AC22" s="36">
         <v>-79</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD22" s="34">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A23" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="34">
         <v>-154</v>
       </c>
       <c r="D23" s="34">
         <v>-78</v>
       </c>
       <c r="E23" s="34">
         <v>-97</v>
       </c>
       <c r="F23" s="34">
         <v>-64</v>
       </c>
       <c r="G23" s="35">
         <v>-91</v>
       </c>
       <c r="H23" s="34">
         <v>-124</v>
       </c>
       <c r="I23" s="36">
@@ -2779,52 +2825,55 @@
       </c>
       <c r="V23" s="34">
         <v>-175</v>
       </c>
       <c r="W23" s="34">
         <v>-194</v>
       </c>
       <c r="X23" s="34">
         <v>-102</v>
       </c>
       <c r="Y23" s="34">
         <v>-158</v>
       </c>
       <c r="Z23" s="34">
         <v>-58</v>
       </c>
       <c r="AA23" s="34">
         <v>-284</v>
       </c>
       <c r="AB23" s="34">
         <v>-169</v>
       </c>
       <c r="AC23" s="36">
         <v>-136</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD23" s="34">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A24" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="34">
         <v>-213</v>
       </c>
       <c r="D24" s="34">
         <v>-59</v>
       </c>
       <c r="E24" s="36">
         <v>-97</v>
       </c>
       <c r="F24" s="34">
         <v>-9</v>
       </c>
       <c r="G24" s="35">
         <v>-106</v>
       </c>
       <c r="H24" s="34">
         <v>-117</v>
       </c>
       <c r="I24" s="36">
@@ -2868,52 +2917,55 @@
       </c>
       <c r="V24" s="34">
         <v>-301</v>
       </c>
       <c r="W24" s="34">
         <v>-157</v>
       </c>
       <c r="X24" s="34">
         <v>-170</v>
       </c>
       <c r="Y24" s="34">
         <v>-241</v>
       </c>
       <c r="Z24" s="34">
         <v>-125</v>
       </c>
       <c r="AA24" s="34">
         <v>-266</v>
       </c>
       <c r="AB24" s="34">
         <v>-12</v>
       </c>
       <c r="AC24" s="36">
         <v>-123</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD24" s="34">
+        <v>-188</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A25" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="34">
         <v>-205</v>
       </c>
       <c r="D25" s="34">
         <v>-109</v>
       </c>
       <c r="E25" s="36">
         <v>-161</v>
       </c>
       <c r="F25" s="34">
         <v>-187</v>
       </c>
       <c r="G25" s="35">
         <v>-80</v>
       </c>
       <c r="H25" s="34">
         <v>-143</v>
       </c>
       <c r="I25" s="36">
@@ -2957,52 +3009,55 @@
       </c>
       <c r="V25" s="34">
         <v>-240</v>
       </c>
       <c r="W25" s="34">
         <v>-153</v>
       </c>
       <c r="X25" s="34">
         <v>-283</v>
       </c>
       <c r="Y25" s="34">
         <v>-155</v>
       </c>
       <c r="Z25" s="34">
         <v>-89</v>
       </c>
       <c r="AA25" s="34">
         <v>-287</v>
       </c>
       <c r="AB25" s="34">
         <v>-69</v>
       </c>
       <c r="AC25" s="36">
         <v>-93</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD25" s="34">
+        <v>-105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A26" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="34">
         <v>-204</v>
       </c>
       <c r="D26" s="34">
         <v>-93</v>
       </c>
       <c r="E26" s="36">
         <v>-153</v>
       </c>
       <c r="F26" s="36">
         <v>-153</v>
       </c>
       <c r="G26" s="35">
         <v>-103</v>
       </c>
       <c r="H26" s="34">
         <v>-141</v>
       </c>
       <c r="I26" s="36">
@@ -3046,83 +3101,87 @@
       </c>
       <c r="V26" s="34">
         <v>-369</v>
       </c>
       <c r="W26" s="34">
         <v>-300</v>
       </c>
       <c r="X26" s="34">
         <v>-299</v>
       </c>
       <c r="Y26" s="34">
         <v>-180</v>
       </c>
       <c r="Z26" s="34">
         <v>-151</v>
       </c>
       <c r="AA26" s="34">
         <v>-267</v>
       </c>
       <c r="AB26" s="34">
         <v>-164</v>
       </c>
       <c r="AC26" s="36">
         <v>-196</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="50" t="s">
+      <c r="AD26" s="34">
+        <v>-153</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="B27" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="50"/>
-[...21 lines deleted...]
-      <c r="Y27" s="50"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="52"/>
+      <c r="F27" s="52"/>
+      <c r="G27" s="52"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="52"/>
+      <c r="J27" s="52"/>
+      <c r="K27" s="52"/>
+      <c r="L27" s="52"/>
+      <c r="M27" s="52"/>
+      <c r="N27" s="52"/>
+      <c r="O27" s="52"/>
+      <c r="P27" s="52"/>
+      <c r="Q27" s="52"/>
+      <c r="R27" s="52"/>
+      <c r="S27" s="52"/>
+      <c r="T27" s="52"/>
+      <c r="U27" s="52"/>
+      <c r="V27" s="52"/>
+      <c r="W27" s="52"/>
+      <c r="X27" s="52"/>
+      <c r="Y27" s="52"/>
       <c r="AA27" s="43"/>
       <c r="AB27" s="43"/>
       <c r="AC27" s="49"/>
-    </row>
-    <row r="28" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD27" s="43"/>
+    </row>
+    <row r="28" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A28" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="34">
         <v>-315</v>
       </c>
       <c r="D28" s="34">
         <v>-90</v>
       </c>
       <c r="E28" s="34">
         <v>-267</v>
       </c>
       <c r="F28" s="34">
         <v>28</v>
       </c>
       <c r="G28" s="34">
         <v>-69</v>
       </c>
       <c r="H28" s="34">
         <v>144</v>
       </c>
       <c r="I28" s="36">
@@ -3166,52 +3225,55 @@
       </c>
       <c r="V28" s="34">
         <v>-645</v>
       </c>
       <c r="W28" s="34">
         <v>-554</v>
       </c>
       <c r="X28" s="34">
         <v>-606</v>
       </c>
       <c r="Y28" s="34">
         <v>-381</v>
       </c>
       <c r="Z28" s="34">
         <v>-541</v>
       </c>
       <c r="AA28" s="34">
         <v>-1296</v>
       </c>
       <c r="AB28" s="34">
         <v>-461</v>
       </c>
       <c r="AC28" s="36">
         <v>-824</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD28" s="34">
+        <v>-406</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A29" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="34">
         <v>396</v>
       </c>
       <c r="D29" s="34">
         <v>285</v>
       </c>
       <c r="E29" s="34">
         <v>167</v>
       </c>
       <c r="F29" s="34">
         <v>335</v>
       </c>
       <c r="G29" s="34">
         <v>325</v>
       </c>
       <c r="H29" s="34">
         <v>393</v>
       </c>
       <c r="I29" s="36">
@@ -3255,52 +3317,55 @@
       </c>
       <c r="V29" s="34">
         <v>450</v>
       </c>
       <c r="W29" s="34">
         <v>227</v>
       </c>
       <c r="X29" s="34">
         <v>56</v>
       </c>
       <c r="Y29" s="34">
         <v>89</v>
       </c>
       <c r="Z29" s="34">
         <v>167</v>
       </c>
       <c r="AA29" s="34">
         <v>-56</v>
       </c>
       <c r="AB29" s="34">
         <v>72</v>
       </c>
       <c r="AC29" s="36">
         <v>-37</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD29" s="34">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A30" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="34">
         <v>-189</v>
       </c>
       <c r="D30" s="34">
         <v>-135</v>
       </c>
       <c r="E30" s="34">
         <v>-97</v>
       </c>
       <c r="F30" s="34">
         <v>-58</v>
       </c>
       <c r="G30" s="34">
         <v>-98</v>
       </c>
       <c r="H30" s="34">
         <v>35</v>
       </c>
       <c r="I30" s="36">
@@ -3344,52 +3409,55 @@
       </c>
       <c r="V30" s="34">
         <v>-186</v>
       </c>
       <c r="W30" s="34">
         <v>-225</v>
       </c>
       <c r="X30" s="34">
         <v>-41</v>
       </c>
       <c r="Y30" s="34">
         <v>-67</v>
       </c>
       <c r="Z30" s="34">
         <v>-86</v>
       </c>
       <c r="AA30" s="34">
         <v>-285</v>
       </c>
       <c r="AB30" s="34">
         <v>-96</v>
       </c>
       <c r="AC30" s="36">
         <v>-213</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD30" s="34">
+        <v>-106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A31" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="34">
         <v>-107</v>
       </c>
       <c r="D31" s="34">
         <v>-94</v>
       </c>
       <c r="E31" s="34">
         <v>-82</v>
       </c>
       <c r="F31" s="34">
         <v>-62</v>
       </c>
       <c r="G31" s="34">
         <v>-44</v>
       </c>
       <c r="H31" s="34">
         <v>-75</v>
       </c>
       <c r="I31" s="36">
@@ -3433,52 +3501,55 @@
       </c>
       <c r="V31" s="34">
         <v>-313</v>
       </c>
       <c r="W31" s="34">
         <v>-211</v>
       </c>
       <c r="X31" s="34">
         <v>-68</v>
       </c>
       <c r="Y31" s="34">
         <v>-93</v>
       </c>
       <c r="Z31" s="34">
         <v>-194</v>
       </c>
       <c r="AA31" s="34">
         <v>-166</v>
       </c>
       <c r="AB31" s="34">
         <v>-34</v>
       </c>
       <c r="AC31" s="36">
         <v>-70</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD31" s="34">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A32" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="34">
         <v>-214</v>
       </c>
       <c r="D32" s="34">
         <v>-75</v>
       </c>
       <c r="E32" s="34">
         <v>-51</v>
       </c>
       <c r="F32" s="34">
         <v>-119</v>
       </c>
       <c r="G32" s="34">
         <v>-120</v>
       </c>
       <c r="H32" s="34">
         <v>-78</v>
       </c>
       <c r="I32" s="36">
@@ -3522,52 +3593,55 @@
       </c>
       <c r="V32" s="34">
         <v>-199</v>
       </c>
       <c r="W32" s="34">
         <v>-143</v>
       </c>
       <c r="X32" s="34">
         <v>-187</v>
       </c>
       <c r="Y32" s="34">
         <v>-34</v>
       </c>
       <c r="Z32" s="34">
         <v>-154</v>
       </c>
       <c r="AA32" s="34">
         <v>-278</v>
       </c>
       <c r="AB32" s="34">
         <v>-81</v>
       </c>
       <c r="AC32" s="36">
         <v>-252</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD32" s="34">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A33" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="34">
         <v>-67</v>
       </c>
       <c r="D33" s="34">
         <v>-33</v>
       </c>
       <c r="E33" s="34">
         <v>-53</v>
       </c>
       <c r="F33" s="34">
         <v>-6</v>
       </c>
       <c r="G33" s="34">
         <v>-44</v>
       </c>
       <c r="H33" s="34">
         <v>37</v>
       </c>
       <c r="I33" s="36">
@@ -3611,52 +3685,55 @@
       </c>
       <c r="V33" s="34">
         <v>-161</v>
       </c>
       <c r="W33" s="34">
         <v>-114</v>
       </c>
       <c r="X33" s="34">
         <v>-219</v>
       </c>
       <c r="Y33" s="34">
         <v>-147</v>
       </c>
       <c r="Z33" s="34">
         <v>-137</v>
       </c>
       <c r="AA33" s="34">
         <v>-319</v>
       </c>
       <c r="AB33" s="34">
         <v>-159</v>
       </c>
       <c r="AC33" s="36">
         <v>-68</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD33" s="34">
+        <v>-111</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A34" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="34">
         <v>-28</v>
       </c>
       <c r="D34" s="34">
         <v>-14</v>
       </c>
       <c r="E34" s="34">
         <v>-60</v>
       </c>
       <c r="F34" s="34">
         <v>-10</v>
       </c>
       <c r="G34" s="34">
         <v>-50</v>
       </c>
       <c r="H34" s="34">
         <v>-86</v>
       </c>
       <c r="I34" s="36">
@@ -3700,52 +3777,55 @@
       </c>
       <c r="V34" s="34">
         <v>-74</v>
       </c>
       <c r="W34" s="34">
         <v>-2</v>
       </c>
       <c r="X34" s="34">
         <v>-41</v>
       </c>
       <c r="Y34" s="34">
         <v>-93</v>
       </c>
       <c r="Z34" s="34">
         <v>-80</v>
       </c>
       <c r="AA34" s="34">
         <v>-66</v>
       </c>
       <c r="AB34" s="34">
         <v>-48</v>
       </c>
       <c r="AC34" s="36">
         <v>-100</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD34" s="34">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A35" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="34">
         <v>-106</v>
       </c>
       <c r="D35" s="34">
         <v>-24</v>
       </c>
       <c r="E35" s="34">
         <v>-91</v>
       </c>
       <c r="F35" s="36">
         <v>-52</v>
       </c>
       <c r="G35" s="34">
         <v>-38</v>
       </c>
       <c r="H35" s="34">
         <v>-82</v>
       </c>
       <c r="I35" s="36">
@@ -3789,83 +3869,87 @@
       </c>
       <c r="V35" s="34">
         <v>-162</v>
       </c>
       <c r="W35" s="34">
         <v>-86</v>
       </c>
       <c r="X35" s="34">
         <v>-106</v>
       </c>
       <c r="Y35" s="34">
         <v>-36</v>
       </c>
       <c r="Z35" s="34">
         <v>-57</v>
       </c>
       <c r="AA35" s="34">
         <v>-126</v>
       </c>
       <c r="AB35" s="34">
         <v>-115</v>
       </c>
       <c r="AC35" s="36">
         <v>-84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="51" t="s">
+      <c r="AD35" s="34">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="B36" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="C36" s="51"/>
-[...21 lines deleted...]
-      <c r="Y36" s="51"/>
+      <c r="C36" s="53"/>
+      <c r="D36" s="53"/>
+      <c r="E36" s="53"/>
+      <c r="F36" s="53"/>
+      <c r="G36" s="53"/>
+      <c r="H36" s="53"/>
+      <c r="I36" s="53"/>
+      <c r="J36" s="53"/>
+      <c r="K36" s="53"/>
+      <c r="L36" s="53"/>
+      <c r="M36" s="53"/>
+      <c r="N36" s="53"/>
+      <c r="O36" s="53"/>
+      <c r="P36" s="53"/>
+      <c r="Q36" s="53"/>
+      <c r="R36" s="53"/>
+      <c r="S36" s="53"/>
+      <c r="T36" s="53"/>
+      <c r="U36" s="53"/>
+      <c r="V36" s="53"/>
+      <c r="W36" s="53"/>
+      <c r="X36" s="53"/>
+      <c r="Y36" s="53"/>
       <c r="AA36" s="43"/>
       <c r="AB36" s="43"/>
       <c r="AC36" s="49"/>
-    </row>
-    <row r="37" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD36" s="43"/>
+    </row>
+    <row r="37" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A37" s="38" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="34">
         <v>-3519</v>
       </c>
       <c r="D37" s="36">
         <v>-1990</v>
       </c>
       <c r="E37" s="34">
         <v>-1544</v>
       </c>
       <c r="F37" s="34">
         <v>-1813</v>
       </c>
       <c r="G37" s="36">
         <v>-1757</v>
       </c>
       <c r="H37" s="36">
         <v>-1966</v>
       </c>
       <c r="I37" s="36">
@@ -3909,52 +3993,55 @@
       </c>
       <c r="V37" s="36">
         <v>-3980</v>
       </c>
       <c r="W37" s="36">
         <v>-2364</v>
       </c>
       <c r="X37" s="36">
         <v>-2925</v>
       </c>
       <c r="Y37" s="34">
         <v>-2015</v>
       </c>
       <c r="Z37" s="36">
         <v>-1859</v>
       </c>
       <c r="AA37" s="36">
         <v>-4475</v>
       </c>
       <c r="AB37" s="36">
         <v>-1738</v>
       </c>
       <c r="AC37" s="36">
         <v>-1978</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD37" s="36">
+        <v>-2101</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A38" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="34">
         <v>-92</v>
       </c>
       <c r="D38" s="36">
         <v>-82</v>
       </c>
       <c r="E38" s="34">
         <v>-24</v>
       </c>
       <c r="F38" s="34">
         <v>-55</v>
       </c>
       <c r="G38" s="36">
         <v>-67</v>
       </c>
       <c r="H38" s="36">
         <v>-60</v>
       </c>
       <c r="I38" s="36">
@@ -3998,52 +4085,55 @@
       </c>
       <c r="V38" s="36">
         <v>-132</v>
       </c>
       <c r="W38" s="36">
         <v>-44</v>
       </c>
       <c r="X38" s="36">
         <v>-52</v>
       </c>
       <c r="Y38" s="34">
         <v>-30</v>
       </c>
       <c r="Z38" s="36">
         <v>-12</v>
       </c>
       <c r="AA38" s="36">
         <v>-165</v>
       </c>
       <c r="AB38" s="36">
         <v>-74</v>
       </c>
       <c r="AC38" s="36">
         <v>-99</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD38" s="36">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A39" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="34">
         <v>-17</v>
       </c>
       <c r="D39" s="36">
         <v>-63</v>
       </c>
       <c r="E39" s="34">
         <v>-38</v>
       </c>
       <c r="F39" s="34">
         <v>-18</v>
       </c>
       <c r="G39" s="36">
         <v>-17</v>
       </c>
       <c r="H39" s="36">
         <v>-51</v>
       </c>
       <c r="I39" s="36">
@@ -4087,52 +4177,55 @@
       </c>
       <c r="V39" s="36">
         <v>-44</v>
       </c>
       <c r="W39" s="36">
         <v>31</v>
       </c>
       <c r="X39" s="36">
         <v>-28</v>
       </c>
       <c r="Y39" s="34">
         <v>-49</v>
       </c>
       <c r="Z39" s="36">
         <v>-88</v>
       </c>
       <c r="AA39" s="36">
         <v>-47</v>
       </c>
       <c r="AB39" s="36">
         <v>-15</v>
       </c>
       <c r="AC39" s="36">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD39" s="36">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A40" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="34">
         <v>-118</v>
       </c>
       <c r="D40" s="36">
         <v>-52</v>
       </c>
       <c r="E40" s="34">
         <v>-109</v>
       </c>
       <c r="F40" s="34">
         <v>-66</v>
       </c>
       <c r="G40" s="36">
         <v>-50</v>
       </c>
       <c r="H40" s="36">
         <v>-118</v>
       </c>
       <c r="I40" s="36">
@@ -4176,52 +4269,55 @@
       </c>
       <c r="V40" s="36">
         <v>-145</v>
       </c>
       <c r="W40" s="36">
         <v>-67</v>
       </c>
       <c r="X40" s="36">
         <v>-103</v>
       </c>
       <c r="Y40" s="34">
         <v>-50</v>
       </c>
       <c r="Z40" s="36">
         <v>-104</v>
       </c>
       <c r="AA40" s="36">
         <v>-209</v>
       </c>
       <c r="AB40" s="36">
         <v>-14</v>
       </c>
       <c r="AC40" s="36">
         <v>-78</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD40" s="36">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="34">
         <v>-422</v>
       </c>
       <c r="D41" s="36">
         <v>-350</v>
       </c>
       <c r="E41" s="34">
         <v>-224</v>
       </c>
       <c r="F41" s="34">
         <v>-191</v>
       </c>
       <c r="G41" s="36">
         <v>-363</v>
       </c>
       <c r="H41" s="36">
         <v>-199</v>
       </c>
       <c r="I41" s="36">
@@ -4265,52 +4361,55 @@
       </c>
       <c r="V41" s="36">
         <v>-476</v>
       </c>
       <c r="W41" s="36">
         <v>-454</v>
       </c>
       <c r="X41" s="36">
         <v>-436</v>
       </c>
       <c r="Y41" s="34">
         <v>-382</v>
       </c>
       <c r="Z41" s="36">
         <v>-300</v>
       </c>
       <c r="AA41" s="36">
         <v>-495</v>
       </c>
       <c r="AB41" s="36">
         <v>-269</v>
       </c>
       <c r="AC41" s="36">
         <v>-283</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD41" s="36">
+        <v>-284</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A42" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="34">
         <v>-537</v>
       </c>
       <c r="D42" s="36">
         <v>-260</v>
       </c>
       <c r="E42" s="34">
         <v>-285</v>
       </c>
       <c r="F42" s="34">
         <v>-271</v>
       </c>
       <c r="G42" s="36">
         <v>-199</v>
       </c>
       <c r="H42" s="36">
         <v>-331</v>
       </c>
       <c r="I42" s="36">
@@ -4354,52 +4453,55 @@
       </c>
       <c r="V42" s="36">
         <v>-480</v>
       </c>
       <c r="W42" s="36">
         <v>-549</v>
       </c>
       <c r="X42" s="36">
         <v>-352</v>
       </c>
       <c r="Y42" s="34">
         <v>-195</v>
       </c>
       <c r="Z42" s="36">
         <v>-231</v>
       </c>
       <c r="AA42" s="36">
         <v>-315</v>
       </c>
       <c r="AB42" s="36">
         <v>-268</v>
       </c>
       <c r="AC42" s="36">
         <v>-262</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD42" s="36">
+        <v>-390</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A43" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="34">
         <v>-254</v>
       </c>
       <c r="D43" s="36">
         <v>-54</v>
       </c>
       <c r="E43" s="34">
         <v>-102</v>
       </c>
       <c r="F43" s="34">
         <v>-151</v>
       </c>
       <c r="G43" s="36">
         <v>-74</v>
       </c>
       <c r="H43" s="36">
         <v>-235</v>
       </c>
       <c r="I43" s="36">
@@ -4443,52 +4545,55 @@
       </c>
       <c r="V43" s="36">
         <v>-284</v>
       </c>
       <c r="W43" s="36">
         <v>-363</v>
       </c>
       <c r="X43" s="36">
         <v>-385</v>
       </c>
       <c r="Y43" s="34">
         <v>-257</v>
       </c>
       <c r="Z43" s="36">
         <v>-248</v>
       </c>
       <c r="AA43" s="36">
         <v>-234</v>
       </c>
       <c r="AB43" s="36">
         <v>-164</v>
       </c>
       <c r="AC43" s="36">
         <v>-234</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD43" s="36">
+        <v>-274</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A44" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="34">
         <v>-397</v>
       </c>
       <c r="D44" s="36">
         <v>-318</v>
       </c>
       <c r="E44" s="34">
         <v>-115</v>
       </c>
       <c r="F44" s="34">
         <v>-186</v>
       </c>
       <c r="G44" s="36">
         <v>-166</v>
       </c>
       <c r="H44" s="36">
         <v>-222</v>
       </c>
       <c r="I44" s="36">
@@ -4532,52 +4637,55 @@
       </c>
       <c r="V44" s="36">
         <v>-436</v>
       </c>
       <c r="W44" s="36">
         <v>-443</v>
       </c>
       <c r="X44" s="36">
         <v>-290</v>
       </c>
       <c r="Y44" s="34">
         <v>-193</v>
       </c>
       <c r="Z44" s="36">
         <v>-210</v>
       </c>
       <c r="AA44" s="36">
         <v>-325</v>
       </c>
       <c r="AB44" s="36">
         <v>-245</v>
       </c>
       <c r="AC44" s="36">
         <v>-299</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD44" s="36">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A45" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="34">
         <v>-268</v>
       </c>
       <c r="D45" s="36">
         <v>-210</v>
       </c>
       <c r="E45" s="34">
         <v>-119</v>
       </c>
       <c r="F45" s="34">
         <v>-102</v>
       </c>
       <c r="G45" s="36">
         <v>-119</v>
       </c>
       <c r="H45" s="36">
         <v>-37</v>
       </c>
       <c r="I45" s="36">
@@ -4621,52 +4729,55 @@
       </c>
       <c r="V45" s="36">
         <v>-265</v>
       </c>
       <c r="W45" s="36">
         <v>621</v>
       </c>
       <c r="X45" s="36">
         <v>8</v>
       </c>
       <c r="Y45" s="34">
         <v>-120</v>
       </c>
       <c r="Z45" s="36">
         <v>-147</v>
       </c>
       <c r="AA45" s="36">
         <v>-292</v>
       </c>
       <c r="AB45" s="36">
         <v>-41</v>
       </c>
       <c r="AC45" s="36">
         <v>-89</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD45" s="36">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A46" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="34">
         <v>-189</v>
       </c>
       <c r="D46" s="36">
         <v>-58</v>
       </c>
       <c r="E46" s="34">
         <v>-40</v>
       </c>
       <c r="F46" s="34">
         <v>-98</v>
       </c>
       <c r="G46" s="36">
         <v>-90</v>
       </c>
       <c r="H46" s="36">
         <v>-86</v>
       </c>
       <c r="I46" s="36">
@@ -4710,52 +4821,55 @@
       </c>
       <c r="V46" s="36">
         <v>-214</v>
       </c>
       <c r="W46" s="36">
         <v>-175</v>
       </c>
       <c r="X46" s="36">
         <v>-96</v>
       </c>
       <c r="Y46" s="34">
         <v>-121</v>
       </c>
       <c r="Z46" s="36">
         <v>-64</v>
       </c>
       <c r="AA46" s="36">
         <v>-174</v>
       </c>
       <c r="AB46" s="36">
         <v>-82</v>
       </c>
       <c r="AC46" s="36">
         <v>12</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD46" s="36">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A47" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="34">
         <v>-281</v>
       </c>
       <c r="D47" s="36">
         <v>-186</v>
       </c>
       <c r="E47" s="34">
         <v>-45</v>
       </c>
       <c r="F47" s="34">
         <v>-137</v>
       </c>
       <c r="G47" s="36">
         <v>-233</v>
       </c>
       <c r="H47" s="36">
         <v>-214</v>
       </c>
       <c r="I47" s="36">
@@ -4799,52 +4913,55 @@
       </c>
       <c r="V47" s="36">
         <v>-59</v>
       </c>
       <c r="W47" s="36">
         <v>-167</v>
       </c>
       <c r="X47" s="36">
         <v>-280</v>
       </c>
       <c r="Y47" s="34">
         <v>-86</v>
       </c>
       <c r="Z47" s="36">
         <v>-129</v>
       </c>
       <c r="AA47" s="36">
         <v>-921</v>
       </c>
       <c r="AB47" s="36">
         <v>-190</v>
       </c>
       <c r="AC47" s="36">
         <v>-6</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD47" s="36">
+        <v>-231</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A48" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="34">
         <v>-206</v>
       </c>
       <c r="D48" s="36">
         <v>-97</v>
       </c>
       <c r="E48" s="34">
         <v>-110</v>
       </c>
       <c r="F48" s="34">
         <v>-172</v>
       </c>
       <c r="G48" s="36">
         <v>-40</v>
       </c>
       <c r="H48" s="36">
         <v>-47</v>
       </c>
       <c r="I48" s="36">
@@ -4888,52 +5005,55 @@
       </c>
       <c r="V48" s="36">
         <v>-445</v>
       </c>
       <c r="W48" s="36">
         <v>-107</v>
       </c>
       <c r="X48" s="36">
         <v>-284</v>
       </c>
       <c r="Y48" s="34">
         <v>-98</v>
       </c>
       <c r="Z48" s="36">
         <v>-155</v>
       </c>
       <c r="AA48" s="36">
         <v>-350</v>
       </c>
       <c r="AB48" s="36">
         <v>-105</v>
       </c>
       <c r="AC48" s="36">
         <v>-205</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD48" s="36">
+        <v>-154</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A49" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="34">
         <v>-96</v>
       </c>
       <c r="D49" s="36">
         <v>41</v>
       </c>
       <c r="E49" s="34">
         <v>24</v>
       </c>
       <c r="F49" s="34">
         <v>-15</v>
       </c>
       <c r="G49" s="36">
         <v>-47</v>
       </c>
       <c r="H49" s="36">
         <v>-9</v>
       </c>
       <c r="I49" s="36">
@@ -4977,52 +5097,55 @@
       </c>
       <c r="V49" s="36">
         <v>-151</v>
       </c>
       <c r="W49" s="36">
         <v>69</v>
       </c>
       <c r="X49" s="36">
         <v>80</v>
       </c>
       <c r="Y49" s="34">
         <v>171</v>
       </c>
       <c r="Z49" s="36">
         <v>115</v>
       </c>
       <c r="AA49" s="36">
         <v>-36</v>
       </c>
       <c r="AB49" s="36">
         <v>-20</v>
       </c>
       <c r="AC49" s="36">
         <v>-79</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD49" s="36">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A50" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="34">
         <v>-154</v>
       </c>
       <c r="D50" s="36">
         <v>-78</v>
       </c>
       <c r="E50" s="34">
         <v>-97</v>
       </c>
       <c r="F50" s="34">
         <v>-64</v>
       </c>
       <c r="G50" s="36">
         <v>-91</v>
       </c>
       <c r="H50" s="36">
         <v>-124</v>
       </c>
       <c r="I50" s="36">
@@ -5066,52 +5189,55 @@
       </c>
       <c r="V50" s="36">
         <v>-175</v>
       </c>
       <c r="W50" s="36">
         <v>-194</v>
       </c>
       <c r="X50" s="36">
         <v>-102</v>
       </c>
       <c r="Y50" s="34">
         <v>-158</v>
       </c>
       <c r="Z50" s="36">
         <v>-58</v>
       </c>
       <c r="AA50" s="36">
         <v>-284</v>
       </c>
       <c r="AB50" s="36">
         <v>-169</v>
       </c>
       <c r="AC50" s="36">
         <v>-136</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD50" s="36">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A51" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="34">
         <v>-185</v>
       </c>
       <c r="D51" s="36">
         <v>-45</v>
       </c>
       <c r="E51" s="34">
         <v>-37</v>
       </c>
       <c r="F51" s="34">
         <v>1</v>
       </c>
       <c r="G51" s="36">
         <v>-56</v>
       </c>
       <c r="H51" s="36">
         <v>-31</v>
       </c>
       <c r="I51" s="36">
@@ -5155,52 +5281,55 @@
       </c>
       <c r="V51" s="36">
         <v>-227</v>
       </c>
       <c r="W51" s="36">
         <v>-155</v>
       </c>
       <c r="X51" s="36">
         <v>-129</v>
       </c>
       <c r="Y51" s="34">
         <v>-148</v>
       </c>
       <c r="Z51" s="36">
         <v>-45</v>
       </c>
       <c r="AA51" s="36">
         <v>-200</v>
       </c>
       <c r="AB51" s="36">
         <v>36</v>
       </c>
       <c r="AC51" s="36">
         <v>-23</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD51" s="36">
+        <v>-115</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A52" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="34">
         <v>-205</v>
       </c>
       <c r="D52" s="36">
         <v>-109</v>
       </c>
       <c r="E52" s="34">
         <v>-161</v>
       </c>
       <c r="F52" s="36">
         <v>-187</v>
       </c>
       <c r="G52" s="36">
         <v>-80</v>
       </c>
       <c r="H52" s="36">
         <v>-143</v>
       </c>
       <c r="I52" s="36">
@@ -5244,52 +5373,55 @@
       </c>
       <c r="V52" s="36">
         <v>-240</v>
       </c>
       <c r="W52" s="36">
         <v>-153</v>
       </c>
       <c r="X52" s="36">
         <v>-283</v>
       </c>
       <c r="Y52" s="34">
         <v>-155</v>
       </c>
       <c r="Z52" s="36">
         <v>-89</v>
       </c>
       <c r="AA52" s="36">
         <v>-287</v>
       </c>
       <c r="AB52" s="36">
         <v>-69</v>
       </c>
       <c r="AC52" s="36">
         <v>-93</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD52" s="36">
+        <v>-105</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="A53" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="33" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="37">
         <v>-98</v>
       </c>
       <c r="D53" s="37">
         <v>-69</v>
       </c>
       <c r="E53" s="37">
         <v>-62</v>
       </c>
       <c r="F53" s="37">
         <v>-101</v>
       </c>
       <c r="G53" s="37">
         <v>-65</v>
       </c>
       <c r="H53" s="37">
         <v>-59</v>
       </c>
       <c r="I53" s="37">
@@ -5333,82 +5465,85 @@
       </c>
       <c r="V53" s="37">
         <v>-207</v>
       </c>
       <c r="W53" s="37">
         <v>-214</v>
       </c>
       <c r="X53" s="37">
         <v>-193</v>
       </c>
       <c r="Y53" s="37">
         <v>-144</v>
       </c>
       <c r="Z53" s="37">
         <v>-94</v>
       </c>
       <c r="AA53" s="37">
         <v>-141</v>
       </c>
       <c r="AB53" s="37">
         <v>-49</v>
       </c>
       <c r="AC53" s="37">
         <v>-112</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="22" customFormat="1" ht="12.75">
+      <c r="AD53" s="37">
+        <v>-114</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="22" customFormat="1" ht="12.75">
       <c r="B54" s="30"/>
       <c r="Q54" s="17"/>
       <c r="S54" s="19"/>
       <c r="T54" s="18"/>
       <c r="U54" s="18"/>
     </row>
-    <row r="55" spans="1:29">
+    <row r="55" spans="1:30">
       <c r="B55" s="2"/>
       <c r="E55" s="2"/>
       <c r="Q55" s="3"/>
       <c r="S55" s="6"/>
       <c r="T55" s="4"/>
       <c r="U55" s="4"/>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="B56" s="2"/>
       <c r="E56" s="2"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="5"/>
       <c r="S56" s="6"/>
       <c r="T56" s="7"/>
       <c r="U56" s="4"/>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" s="13"/>
       <c r="B57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="AA6:AD6"/>
     <mergeCell ref="B27:Y27"/>
     <mergeCell ref="B36:Y36"/>
     <mergeCell ref="B2:Y2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B8:Y8"/>
     <mergeCell ref="O6:Z6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>