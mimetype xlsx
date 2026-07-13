--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="90">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -1015,51 +1015,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+      <selection activeCell="J31" sqref="J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68.140625" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="24">
         <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1142,59 +1142,59 @@
       <c r="B12" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
-        <v>46177</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="10">
-        <v>46210</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>88</v>
       </c>
@@ -1223,161 +1223,162 @@
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="84.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="163.5" customHeight="1">
       <c r="B5" s="20" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AD57"/>
+  <dimension ref="A2:AE57"/>
   <sheetViews>
     <sheetView topLeftCell="O1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AI18" sqref="AI18"/>
+      <selection activeCell="AJ20" sqref="AJ20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="15.75">
+    <row r="2" spans="1:31" ht="15.75">
       <c r="A2" s="11"/>
       <c r="B2" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
       <c r="J2" s="54"/>
       <c r="K2" s="54"/>
       <c r="L2" s="54"/>
       <c r="M2" s="54"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
       <c r="V2" s="54"/>
       <c r="W2" s="54"/>
       <c r="X2" s="54"/>
       <c r="Y2" s="54"/>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
     </row>
-    <row r="4" spans="1:30" s="22" customFormat="1" ht="12.75">
+    <row r="4" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
-    <row r="5" spans="1:30" s="28" customFormat="1" ht="12.75">
+    <row r="5" spans="1:31" s="28" customFormat="1" ht="12.75">
       <c r="A5" s="22"/>
       <c r="C5" s="29"/>
       <c r="D5" s="29"/>
-      <c r="AD5" s="44" t="s">
+      <c r="AE5" s="44" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:30" s="22" customFormat="1" ht="12.75">
+    <row r="6" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A6" s="55" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="57"/>
       <c r="C6" s="59">
         <v>2024</v>
       </c>
       <c r="D6" s="59"/>
       <c r="E6" s="59"/>
       <c r="F6" s="59"/>
       <c r="G6" s="59"/>
       <c r="H6" s="59"/>
       <c r="I6" s="59"/>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
       <c r="L6" s="59"/>
       <c r="M6" s="59"/>
       <c r="N6" s="59"/>
       <c r="O6" s="50">
         <v>2025</v>
       </c>
       <c r="P6" s="51"/>
       <c r="Q6" s="51"/>
       <c r="R6" s="51"/>
       <c r="S6" s="51"/>
       <c r="T6" s="51"/>
       <c r="U6" s="51"/>
       <c r="V6" s="51"/>
       <c r="W6" s="51"/>
       <c r="X6" s="51"/>
       <c r="Y6" s="51"/>
       <c r="Z6" s="51"/>
       <c r="AA6" s="50">
         <v>2026</v>
       </c>
       <c r="AB6" s="51"/>
       <c r="AC6" s="51"/>
       <c r="AD6" s="51"/>
-    </row>
-    <row r="7" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE6" s="51"/>
+    </row>
+    <row r="7" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A7" s="56"/>
       <c r="B7" s="58"/>
       <c r="C7" s="46" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>0</v>
@@ -1420,80 +1421,83 @@
       </c>
       <c r="W7" s="48" t="s">
         <v>1</v>
       </c>
       <c r="X7" s="48" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="45" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="45" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="47" t="s">
         <v>2</v>
       </c>
       <c r="AB7" s="47" t="s">
         <v>3</v>
       </c>
       <c r="AC7" s="47" t="s">
         <v>4</v>
       </c>
       <c r="AD7" s="48" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="AE7" s="48" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="B8" s="60" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="60"/>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="60"/>
       <c r="Q8" s="60"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
       <c r="T8" s="60"/>
       <c r="U8" s="60"/>
       <c r="V8" s="60"/>
       <c r="W8" s="60"/>
       <c r="X8" s="60"/>
       <c r="Y8" s="60"/>
     </row>
-    <row r="9" spans="1:30" s="22" customFormat="1" ht="12.75">
+    <row r="9" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A9" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="34">
         <v>-3834</v>
       </c>
       <c r="D9" s="34">
         <v>-2080</v>
       </c>
       <c r="E9" s="34">
         <v>-1811</v>
       </c>
       <c r="F9" s="34">
         <v>-1785</v>
       </c>
       <c r="G9" s="35">
         <v>-1826</v>
       </c>
       <c r="H9" s="34">
         <v>-1822</v>
       </c>
       <c r="I9" s="36">
@@ -1540,52 +1544,55 @@
       </c>
       <c r="W9" s="34">
         <v>-2918</v>
       </c>
       <c r="X9" s="34">
         <v>-3531</v>
       </c>
       <c r="Y9" s="34">
         <v>-2396</v>
       </c>
       <c r="Z9" s="34">
         <v>-2400</v>
       </c>
       <c r="AA9" s="34">
         <v>-5771</v>
       </c>
       <c r="AB9" s="34">
         <v>-2199</v>
       </c>
       <c r="AC9" s="36">
         <v>-2802</v>
       </c>
       <c r="AD9" s="34">
         <v>-2507</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE9" s="34">
+        <v>-2609</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A10" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="34">
         <v>396</v>
       </c>
       <c r="D10" s="34">
         <v>285</v>
       </c>
       <c r="E10" s="34">
         <v>167</v>
       </c>
       <c r="F10" s="34">
         <v>335</v>
       </c>
       <c r="G10" s="35">
         <v>325</v>
       </c>
       <c r="H10" s="34">
         <v>393</v>
       </c>
       <c r="I10" s="36">
@@ -1632,52 +1639,55 @@
       </c>
       <c r="W10" s="34">
         <v>227</v>
       </c>
       <c r="X10" s="34">
         <v>56</v>
       </c>
       <c r="Y10" s="34">
         <v>89</v>
       </c>
       <c r="Z10" s="34">
         <v>167</v>
       </c>
       <c r="AA10" s="34">
         <v>-56</v>
       </c>
       <c r="AB10" s="34">
         <v>72</v>
       </c>
       <c r="AC10" s="36">
         <v>-37</v>
       </c>
       <c r="AD10" s="34">
         <v>102</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE10" s="34">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A11" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="34">
         <v>-281</v>
       </c>
       <c r="D11" s="34">
         <v>-217</v>
       </c>
       <c r="E11" s="34">
         <v>-121</v>
       </c>
       <c r="F11" s="34">
         <v>-113</v>
       </c>
       <c r="G11" s="35">
         <v>-165</v>
       </c>
       <c r="H11" s="34">
         <v>-25</v>
       </c>
       <c r="I11" s="36">
@@ -1724,52 +1734,55 @@
       </c>
       <c r="W11" s="34">
         <v>-269</v>
       </c>
       <c r="X11" s="34">
         <v>-93</v>
       </c>
       <c r="Y11" s="34">
         <v>-97</v>
       </c>
       <c r="Z11" s="34">
         <v>-98</v>
       </c>
       <c r="AA11" s="34">
         <v>-450</v>
       </c>
       <c r="AB11" s="34">
         <v>-170</v>
       </c>
       <c r="AC11" s="36">
         <v>-312</v>
       </c>
       <c r="AD11" s="34">
         <v>-128</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE11" s="34">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A12" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="34">
         <v>-124</v>
       </c>
       <c r="D12" s="34">
         <v>-157</v>
       </c>
       <c r="E12" s="34">
         <v>-120</v>
       </c>
       <c r="F12" s="34">
         <v>-80</v>
       </c>
       <c r="G12" s="35">
         <v>-61</v>
       </c>
       <c r="H12" s="34">
         <v>-126</v>
       </c>
       <c r="I12" s="36">
@@ -1816,52 +1829,55 @@
       </c>
       <c r="W12" s="34">
         <v>-180</v>
       </c>
       <c r="X12" s="34">
         <v>-96</v>
       </c>
       <c r="Y12" s="34">
         <v>-142</v>
       </c>
       <c r="Z12" s="34">
         <v>-282</v>
       </c>
       <c r="AA12" s="34">
         <v>-213</v>
       </c>
       <c r="AB12" s="34">
         <v>-49</v>
       </c>
       <c r="AC12" s="36">
         <v>-62</v>
       </c>
       <c r="AD12" s="34">
         <v>-15</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE12" s="34">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A13" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="34">
         <v>-118</v>
       </c>
       <c r="D13" s="34">
         <v>-52</v>
       </c>
       <c r="E13" s="34">
         <v>-109</v>
       </c>
       <c r="F13" s="34">
         <v>-66</v>
       </c>
       <c r="G13" s="35">
         <v>-50</v>
       </c>
       <c r="H13" s="34">
         <v>-118</v>
       </c>
       <c r="I13" s="36">
@@ -1908,52 +1924,55 @@
       </c>
       <c r="W13" s="34">
         <v>-67</v>
       </c>
       <c r="X13" s="34">
         <v>-103</v>
       </c>
       <c r="Y13" s="34">
         <v>-50</v>
       </c>
       <c r="Z13" s="34">
         <v>-104</v>
       </c>
       <c r="AA13" s="34">
         <v>-209</v>
       </c>
       <c r="AB13" s="34">
         <v>-14</v>
       </c>
       <c r="AC13" s="36">
         <v>-78</v>
       </c>
       <c r="AD13" s="34">
         <v>-127</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE13" s="34">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A14" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="34">
         <v>-636</v>
       </c>
       <c r="D14" s="34">
         <v>-425</v>
       </c>
       <c r="E14" s="34">
         <v>-275</v>
       </c>
       <c r="F14" s="34">
         <v>-310</v>
       </c>
       <c r="G14" s="35">
         <v>-483</v>
       </c>
       <c r="H14" s="34">
         <v>-277</v>
       </c>
       <c r="I14" s="36">
@@ -2000,52 +2019,55 @@
       </c>
       <c r="W14" s="34">
         <v>-597</v>
       </c>
       <c r="X14" s="34">
         <v>-623</v>
       </c>
       <c r="Y14" s="34">
         <v>-416</v>
       </c>
       <c r="Z14" s="34">
         <v>-454</v>
       </c>
       <c r="AA14" s="34">
         <v>-773</v>
       </c>
       <c r="AB14" s="34">
         <v>-350</v>
       </c>
       <c r="AC14" s="36">
         <v>-535</v>
       </c>
       <c r="AD14" s="34">
         <v>-458</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE14" s="34">
+        <v>-477</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="34">
         <v>-537</v>
       </c>
       <c r="D15" s="34">
         <v>-260</v>
       </c>
       <c r="E15" s="34">
         <v>-285</v>
       </c>
       <c r="F15" s="34">
         <v>-271</v>
       </c>
       <c r="G15" s="35">
         <v>-199</v>
       </c>
       <c r="H15" s="34">
         <v>-331</v>
       </c>
       <c r="I15" s="36">
@@ -2092,52 +2114,55 @@
       </c>
       <c r="W15" s="34">
         <v>-549</v>
       </c>
       <c r="X15" s="34">
         <v>-352</v>
       </c>
       <c r="Y15" s="34">
         <v>-195</v>
       </c>
       <c r="Z15" s="34">
         <v>-231</v>
       </c>
       <c r="AA15" s="34">
         <v>-315</v>
       </c>
       <c r="AB15" s="34">
         <v>-268</v>
       </c>
       <c r="AC15" s="36">
         <v>-262</v>
       </c>
       <c r="AD15" s="34">
         <v>-390</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE15" s="34">
+        <v>-278</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A16" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="34">
         <v>-254</v>
       </c>
       <c r="D16" s="34">
         <v>-54</v>
       </c>
       <c r="E16" s="34">
         <v>-102</v>
       </c>
       <c r="F16" s="34">
         <v>-151</v>
       </c>
       <c r="G16" s="35">
         <v>-74</v>
       </c>
       <c r="H16" s="34">
         <v>-235</v>
       </c>
       <c r="I16" s="36">
@@ -2184,52 +2209,55 @@
       </c>
       <c r="W16" s="34">
         <v>-363</v>
       </c>
       <c r="X16" s="34">
         <v>-385</v>
       </c>
       <c r="Y16" s="34">
         <v>-257</v>
       </c>
       <c r="Z16" s="34">
         <v>-248</v>
       </c>
       <c r="AA16" s="34">
         <v>-234</v>
       </c>
       <c r="AB16" s="34">
         <v>-164</v>
       </c>
       <c r="AC16" s="36">
         <v>-234</v>
       </c>
       <c r="AD16" s="34">
         <v>-274</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE16" s="34">
+        <v>-187</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A17" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="34">
         <v>-397</v>
       </c>
       <c r="D17" s="34">
         <v>-318</v>
       </c>
       <c r="E17" s="34">
         <v>-115</v>
       </c>
       <c r="F17" s="34">
         <v>-186</v>
       </c>
       <c r="G17" s="35">
         <v>-166</v>
       </c>
       <c r="H17" s="34">
         <v>-222</v>
       </c>
       <c r="I17" s="36">
@@ -2276,52 +2304,55 @@
       </c>
       <c r="W17" s="34">
         <v>-443</v>
       </c>
       <c r="X17" s="34">
         <v>-290</v>
       </c>
       <c r="Y17" s="34">
         <v>-193</v>
       </c>
       <c r="Z17" s="34">
         <v>-210</v>
       </c>
       <c r="AA17" s="34">
         <v>-325</v>
       </c>
       <c r="AB17" s="34">
         <v>-245</v>
       </c>
       <c r="AC17" s="36">
         <v>-299</v>
       </c>
       <c r="AD17" s="34">
         <v>-69</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE17" s="34">
+        <v>-296</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A18" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="34">
         <v>-268</v>
       </c>
       <c r="D18" s="34">
         <v>-210</v>
       </c>
       <c r="E18" s="34">
         <v>-119</v>
       </c>
       <c r="F18" s="34">
         <v>-102</v>
       </c>
       <c r="G18" s="35">
         <v>-119</v>
       </c>
       <c r="H18" s="34">
         <v>-37</v>
       </c>
       <c r="I18" s="36">
@@ -2368,52 +2399,55 @@
       </c>
       <c r="W18" s="34">
         <v>621</v>
       </c>
       <c r="X18" s="34">
         <v>8</v>
       </c>
       <c r="Y18" s="34">
         <v>-120</v>
       </c>
       <c r="Z18" s="34">
         <v>-147</v>
       </c>
       <c r="AA18" s="34">
         <v>-292</v>
       </c>
       <c r="AB18" s="34">
         <v>-41</v>
       </c>
       <c r="AC18" s="36">
         <v>-89</v>
       </c>
       <c r="AD18" s="34">
         <v>-36</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE18" s="34">
+        <v>-118</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A19" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="34">
         <v>-189</v>
       </c>
       <c r="D19" s="34">
         <v>-58</v>
       </c>
       <c r="E19" s="34">
         <v>-40</v>
       </c>
       <c r="F19" s="34">
         <v>-98</v>
       </c>
       <c r="G19" s="35">
         <v>-90</v>
       </c>
       <c r="H19" s="34">
         <v>-86</v>
       </c>
       <c r="I19" s="36">
@@ -2460,52 +2494,55 @@
       </c>
       <c r="W19" s="34">
         <v>-175</v>
       </c>
       <c r="X19" s="34">
         <v>-96</v>
       </c>
       <c r="Y19" s="34">
         <v>-121</v>
       </c>
       <c r="Z19" s="34">
         <v>-64</v>
       </c>
       <c r="AA19" s="34">
         <v>-174</v>
       </c>
       <c r="AB19" s="34">
         <v>-82</v>
       </c>
       <c r="AC19" s="36">
         <v>12</v>
       </c>
       <c r="AD19" s="34">
         <v>-91</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE19" s="34">
+        <v>-121</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A20" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="34">
         <v>-281</v>
       </c>
       <c r="D20" s="34">
         <v>-186</v>
       </c>
       <c r="E20" s="34">
         <v>-45</v>
       </c>
       <c r="F20" s="34">
         <v>-137</v>
       </c>
       <c r="G20" s="35">
         <v>-233</v>
       </c>
       <c r="H20" s="34">
         <v>-214</v>
       </c>
       <c r="I20" s="36">
@@ -2552,52 +2589,55 @@
       </c>
       <c r="W20" s="34">
         <v>-167</v>
       </c>
       <c r="X20" s="34">
         <v>-280</v>
       </c>
       <c r="Y20" s="34">
         <v>-86</v>
       </c>
       <c r="Z20" s="34">
         <v>-129</v>
       </c>
       <c r="AA20" s="34">
         <v>-921</v>
       </c>
       <c r="AB20" s="34">
         <v>-190</v>
       </c>
       <c r="AC20" s="36">
         <v>-6</v>
       </c>
       <c r="AD20" s="34">
         <v>-231</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE20" s="34">
+        <v>-210</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A21" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="34">
         <v>-273</v>
       </c>
       <c r="D21" s="34">
         <v>-130</v>
       </c>
       <c r="E21" s="34">
         <v>-163</v>
       </c>
       <c r="F21" s="34">
         <v>-178</v>
       </c>
       <c r="G21" s="35">
         <v>-84</v>
       </c>
       <c r="H21" s="34">
         <v>-10</v>
       </c>
       <c r="I21" s="36">
@@ -2644,52 +2684,55 @@
       </c>
       <c r="W21" s="34">
         <v>-221</v>
       </c>
       <c r="X21" s="34">
         <v>-503</v>
       </c>
       <c r="Y21" s="34">
         <v>-245</v>
       </c>
       <c r="Z21" s="34">
         <v>-292</v>
       </c>
       <c r="AA21" s="34">
         <v>-669</v>
       </c>
       <c r="AB21" s="34">
         <v>-264</v>
       </c>
       <c r="AC21" s="36">
         <v>-273</v>
       </c>
       <c r="AD21" s="34">
         <v>-265</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE21" s="34">
+        <v>-311</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A22" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="34">
         <v>-96</v>
       </c>
       <c r="D22" s="34">
         <v>41</v>
       </c>
       <c r="E22" s="34">
         <v>24</v>
       </c>
       <c r="F22" s="34">
         <v>-15</v>
       </c>
       <c r="G22" s="35">
         <v>-47</v>
       </c>
       <c r="H22" s="34">
         <v>-9</v>
       </c>
       <c r="I22" s="36">
@@ -2736,52 +2779,55 @@
       </c>
       <c r="W22" s="34">
         <v>69</v>
       </c>
       <c r="X22" s="34">
         <v>80</v>
       </c>
       <c r="Y22" s="34">
         <v>171</v>
       </c>
       <c r="Z22" s="34">
         <v>115</v>
       </c>
       <c r="AA22" s="34">
         <v>-36</v>
       </c>
       <c r="AB22" s="34">
         <v>-20</v>
       </c>
       <c r="AC22" s="36">
         <v>-79</v>
       </c>
       <c r="AD22" s="34">
         <v>50</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE22" s="34">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A23" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="34">
         <v>-154</v>
       </c>
       <c r="D23" s="34">
         <v>-78</v>
       </c>
       <c r="E23" s="34">
         <v>-97</v>
       </c>
       <c r="F23" s="34">
         <v>-64</v>
       </c>
       <c r="G23" s="35">
         <v>-91</v>
       </c>
       <c r="H23" s="34">
         <v>-124</v>
       </c>
       <c r="I23" s="36">
@@ -2828,52 +2874,55 @@
       </c>
       <c r="W23" s="34">
         <v>-194</v>
       </c>
       <c r="X23" s="34">
         <v>-102</v>
       </c>
       <c r="Y23" s="34">
         <v>-158</v>
       </c>
       <c r="Z23" s="34">
         <v>-58</v>
       </c>
       <c r="AA23" s="34">
         <v>-284</v>
       </c>
       <c r="AB23" s="34">
         <v>-169</v>
       </c>
       <c r="AC23" s="36">
         <v>-136</v>
       </c>
       <c r="AD23" s="34">
         <v>-129</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE23" s="34">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A24" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="34">
         <v>-213</v>
       </c>
       <c r="D24" s="34">
         <v>-59</v>
       </c>
       <c r="E24" s="36">
         <v>-97</v>
       </c>
       <c r="F24" s="34">
         <v>-9</v>
       </c>
       <c r="G24" s="35">
         <v>-106</v>
       </c>
       <c r="H24" s="34">
         <v>-117</v>
       </c>
       <c r="I24" s="36">
@@ -2920,52 +2969,55 @@
       </c>
       <c r="W24" s="34">
         <v>-157</v>
       </c>
       <c r="X24" s="34">
         <v>-170</v>
       </c>
       <c r="Y24" s="34">
         <v>-241</v>
       </c>
       <c r="Z24" s="34">
         <v>-125</v>
       </c>
       <c r="AA24" s="34">
         <v>-266</v>
       </c>
       <c r="AB24" s="34">
         <v>-12</v>
       </c>
       <c r="AC24" s="36">
         <v>-123</v>
       </c>
       <c r="AD24" s="34">
         <v>-188</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE24" s="34">
+        <v>-128</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A25" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="34">
         <v>-205</v>
       </c>
       <c r="D25" s="34">
         <v>-109</v>
       </c>
       <c r="E25" s="36">
         <v>-161</v>
       </c>
       <c r="F25" s="34">
         <v>-187</v>
       </c>
       <c r="G25" s="35">
         <v>-80</v>
       </c>
       <c r="H25" s="34">
         <v>-143</v>
       </c>
       <c r="I25" s="36">
@@ -3012,52 +3064,55 @@
       </c>
       <c r="W25" s="34">
         <v>-153</v>
       </c>
       <c r="X25" s="34">
         <v>-283</v>
       </c>
       <c r="Y25" s="34">
         <v>-155</v>
       </c>
       <c r="Z25" s="34">
         <v>-89</v>
       </c>
       <c r="AA25" s="34">
         <v>-287</v>
       </c>
       <c r="AB25" s="34">
         <v>-69</v>
       </c>
       <c r="AC25" s="36">
         <v>-93</v>
       </c>
       <c r="AD25" s="34">
         <v>-105</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE25" s="34">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A26" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="34">
         <v>-204</v>
       </c>
       <c r="D26" s="34">
         <v>-93</v>
       </c>
       <c r="E26" s="36">
         <v>-153</v>
       </c>
       <c r="F26" s="36">
         <v>-153</v>
       </c>
       <c r="G26" s="35">
         <v>-103</v>
       </c>
       <c r="H26" s="34">
         <v>-141</v>
       </c>
       <c r="I26" s="36">
@@ -3104,84 +3159,88 @@
       </c>
       <c r="W26" s="34">
         <v>-300</v>
       </c>
       <c r="X26" s="34">
         <v>-299</v>
       </c>
       <c r="Y26" s="34">
         <v>-180</v>
       </c>
       <c r="Z26" s="34">
         <v>-151</v>
       </c>
       <c r="AA26" s="34">
         <v>-267</v>
       </c>
       <c r="AB26" s="34">
         <v>-164</v>
       </c>
       <c r="AC26" s="36">
         <v>-196</v>
       </c>
       <c r="AD26" s="34">
         <v>-153</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="AE26" s="34">
+        <v>-194</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="B27" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="52"/>
       <c r="Q27" s="52"/>
       <c r="R27" s="52"/>
       <c r="S27" s="52"/>
       <c r="T27" s="52"/>
       <c r="U27" s="52"/>
       <c r="V27" s="52"/>
       <c r="W27" s="52"/>
       <c r="X27" s="52"/>
       <c r="Y27" s="52"/>
       <c r="AA27" s="43"/>
       <c r="AB27" s="43"/>
       <c r="AC27" s="49"/>
       <c r="AD27" s="43"/>
-    </row>
-    <row r="28" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE27" s="43"/>
+    </row>
+    <row r="28" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A28" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="34">
         <v>-315</v>
       </c>
       <c r="D28" s="34">
         <v>-90</v>
       </c>
       <c r="E28" s="34">
         <v>-267</v>
       </c>
       <c r="F28" s="34">
         <v>28</v>
       </c>
       <c r="G28" s="34">
         <v>-69</v>
       </c>
       <c r="H28" s="34">
         <v>144</v>
       </c>
       <c r="I28" s="36">
@@ -3228,52 +3287,55 @@
       </c>
       <c r="W28" s="34">
         <v>-554</v>
       </c>
       <c r="X28" s="34">
         <v>-606</v>
       </c>
       <c r="Y28" s="34">
         <v>-381</v>
       </c>
       <c r="Z28" s="34">
         <v>-541</v>
       </c>
       <c r="AA28" s="34">
         <v>-1296</v>
       </c>
       <c r="AB28" s="34">
         <v>-461</v>
       </c>
       <c r="AC28" s="36">
         <v>-824</v>
       </c>
       <c r="AD28" s="34">
         <v>-406</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE28" s="34">
+        <v>-450</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A29" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="34">
         <v>396</v>
       </c>
       <c r="D29" s="34">
         <v>285</v>
       </c>
       <c r="E29" s="34">
         <v>167</v>
       </c>
       <c r="F29" s="34">
         <v>335</v>
       </c>
       <c r="G29" s="34">
         <v>325</v>
       </c>
       <c r="H29" s="34">
         <v>393</v>
       </c>
       <c r="I29" s="36">
@@ -3320,52 +3382,55 @@
       </c>
       <c r="W29" s="34">
         <v>227</v>
       </c>
       <c r="X29" s="34">
         <v>56</v>
       </c>
       <c r="Y29" s="34">
         <v>89</v>
       </c>
       <c r="Z29" s="34">
         <v>167</v>
       </c>
       <c r="AA29" s="34">
         <v>-56</v>
       </c>
       <c r="AB29" s="34">
         <v>72</v>
       </c>
       <c r="AC29" s="36">
         <v>-37</v>
       </c>
       <c r="AD29" s="34">
         <v>102</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE29" s="34">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A30" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="34">
         <v>-189</v>
       </c>
       <c r="D30" s="34">
         <v>-135</v>
       </c>
       <c r="E30" s="34">
         <v>-97</v>
       </c>
       <c r="F30" s="34">
         <v>-58</v>
       </c>
       <c r="G30" s="34">
         <v>-98</v>
       </c>
       <c r="H30" s="34">
         <v>35</v>
       </c>
       <c r="I30" s="36">
@@ -3412,52 +3477,55 @@
       </c>
       <c r="W30" s="34">
         <v>-225</v>
       </c>
       <c r="X30" s="34">
         <v>-41</v>
       </c>
       <c r="Y30" s="34">
         <v>-67</v>
       </c>
       <c r="Z30" s="34">
         <v>-86</v>
       </c>
       <c r="AA30" s="34">
         <v>-285</v>
       </c>
       <c r="AB30" s="34">
         <v>-96</v>
       </c>
       <c r="AC30" s="36">
         <v>-213</v>
       </c>
       <c r="AD30" s="34">
         <v>-106</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE30" s="34">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A31" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="34">
         <v>-107</v>
       </c>
       <c r="D31" s="34">
         <v>-94</v>
       </c>
       <c r="E31" s="34">
         <v>-82</v>
       </c>
       <c r="F31" s="34">
         <v>-62</v>
       </c>
       <c r="G31" s="34">
         <v>-44</v>
       </c>
       <c r="H31" s="34">
         <v>-75</v>
       </c>
       <c r="I31" s="36">
@@ -3504,52 +3572,55 @@
       </c>
       <c r="W31" s="34">
         <v>-211</v>
       </c>
       <c r="X31" s="34">
         <v>-68</v>
       </c>
       <c r="Y31" s="34">
         <v>-93</v>
       </c>
       <c r="Z31" s="34">
         <v>-194</v>
       </c>
       <c r="AA31" s="34">
         <v>-166</v>
       </c>
       <c r="AB31" s="34">
         <v>-34</v>
       </c>
       <c r="AC31" s="36">
         <v>-70</v>
       </c>
       <c r="AD31" s="34">
         <v>-5</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE31" s="34">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A32" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="34">
         <v>-214</v>
       </c>
       <c r="D32" s="34">
         <v>-75</v>
       </c>
       <c r="E32" s="34">
         <v>-51</v>
       </c>
       <c r="F32" s="34">
         <v>-119</v>
       </c>
       <c r="G32" s="34">
         <v>-120</v>
       </c>
       <c r="H32" s="34">
         <v>-78</v>
       </c>
       <c r="I32" s="36">
@@ -3596,52 +3667,55 @@
       </c>
       <c r="W32" s="34">
         <v>-143</v>
       </c>
       <c r="X32" s="34">
         <v>-187</v>
       </c>
       <c r="Y32" s="34">
         <v>-34</v>
       </c>
       <c r="Z32" s="34">
         <v>-154</v>
       </c>
       <c r="AA32" s="34">
         <v>-278</v>
       </c>
       <c r="AB32" s="34">
         <v>-81</v>
       </c>
       <c r="AC32" s="36">
         <v>-252</v>
       </c>
       <c r="AD32" s="34">
         <v>-174</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE32" s="34">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A33" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="34">
         <v>-67</v>
       </c>
       <c r="D33" s="34">
         <v>-33</v>
       </c>
       <c r="E33" s="34">
         <v>-53</v>
       </c>
       <c r="F33" s="34">
         <v>-6</v>
       </c>
       <c r="G33" s="34">
         <v>-44</v>
       </c>
       <c r="H33" s="34">
         <v>37</v>
       </c>
       <c r="I33" s="36">
@@ -3688,52 +3762,55 @@
       </c>
       <c r="W33" s="34">
         <v>-114</v>
       </c>
       <c r="X33" s="34">
         <v>-219</v>
       </c>
       <c r="Y33" s="34">
         <v>-147</v>
       </c>
       <c r="Z33" s="34">
         <v>-137</v>
       </c>
       <c r="AA33" s="34">
         <v>-319</v>
       </c>
       <c r="AB33" s="34">
         <v>-159</v>
       </c>
       <c r="AC33" s="36">
         <v>-68</v>
       </c>
       <c r="AD33" s="34">
         <v>-111</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE33" s="34">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A34" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="34">
         <v>-28</v>
       </c>
       <c r="D34" s="34">
         <v>-14</v>
       </c>
       <c r="E34" s="34">
         <v>-60</v>
       </c>
       <c r="F34" s="34">
         <v>-10</v>
       </c>
       <c r="G34" s="34">
         <v>-50</v>
       </c>
       <c r="H34" s="34">
         <v>-86</v>
       </c>
       <c r="I34" s="36">
@@ -3780,52 +3857,55 @@
       </c>
       <c r="W34" s="34">
         <v>-2</v>
       </c>
       <c r="X34" s="34">
         <v>-41</v>
       </c>
       <c r="Y34" s="34">
         <v>-93</v>
       </c>
       <c r="Z34" s="34">
         <v>-80</v>
       </c>
       <c r="AA34" s="34">
         <v>-66</v>
       </c>
       <c r="AB34" s="34">
         <v>-48</v>
       </c>
       <c r="AC34" s="36">
         <v>-100</v>
       </c>
       <c r="AD34" s="34">
         <v>-73</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE34" s="34">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A35" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="34">
         <v>-106</v>
       </c>
       <c r="D35" s="34">
         <v>-24</v>
       </c>
       <c r="E35" s="34">
         <v>-91</v>
       </c>
       <c r="F35" s="36">
         <v>-52</v>
       </c>
       <c r="G35" s="34">
         <v>-38</v>
       </c>
       <c r="H35" s="34">
         <v>-82</v>
       </c>
       <c r="I35" s="36">
@@ -3872,84 +3952,88 @@
       </c>
       <c r="W35" s="34">
         <v>-86</v>
       </c>
       <c r="X35" s="34">
         <v>-106</v>
       </c>
       <c r="Y35" s="34">
         <v>-36</v>
       </c>
       <c r="Z35" s="34">
         <v>-57</v>
       </c>
       <c r="AA35" s="34">
         <v>-126</v>
       </c>
       <c r="AB35" s="34">
         <v>-115</v>
       </c>
       <c r="AC35" s="36">
         <v>-84</v>
       </c>
       <c r="AD35" s="34">
         <v>-39</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="AE35" s="34">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="16" customFormat="1" ht="21" customHeight="1">
       <c r="B36" s="53" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="53"/>
       <c r="F36" s="53"/>
       <c r="G36" s="53"/>
       <c r="H36" s="53"/>
       <c r="I36" s="53"/>
       <c r="J36" s="53"/>
       <c r="K36" s="53"/>
       <c r="L36" s="53"/>
       <c r="M36" s="53"/>
       <c r="N36" s="53"/>
       <c r="O36" s="53"/>
       <c r="P36" s="53"/>
       <c r="Q36" s="53"/>
       <c r="R36" s="53"/>
       <c r="S36" s="53"/>
       <c r="T36" s="53"/>
       <c r="U36" s="53"/>
       <c r="V36" s="53"/>
       <c r="W36" s="53"/>
       <c r="X36" s="53"/>
       <c r="Y36" s="53"/>
       <c r="AA36" s="43"/>
       <c r="AB36" s="43"/>
       <c r="AC36" s="49"/>
       <c r="AD36" s="43"/>
-    </row>
-    <row r="37" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE36" s="43"/>
+    </row>
+    <row r="37" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A37" s="38" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="34">
         <v>-3519</v>
       </c>
       <c r="D37" s="36">
         <v>-1990</v>
       </c>
       <c r="E37" s="34">
         <v>-1544</v>
       </c>
       <c r="F37" s="34">
         <v>-1813</v>
       </c>
       <c r="G37" s="36">
         <v>-1757</v>
       </c>
       <c r="H37" s="36">
         <v>-1966</v>
       </c>
       <c r="I37" s="36">
@@ -3996,52 +4080,55 @@
       </c>
       <c r="W37" s="36">
         <v>-2364</v>
       </c>
       <c r="X37" s="36">
         <v>-2925</v>
       </c>
       <c r="Y37" s="34">
         <v>-2015</v>
       </c>
       <c r="Z37" s="36">
         <v>-1859</v>
       </c>
       <c r="AA37" s="36">
         <v>-4475</v>
       </c>
       <c r="AB37" s="36">
         <v>-1738</v>
       </c>
       <c r="AC37" s="36">
         <v>-1978</v>
       </c>
       <c r="AD37" s="36">
         <v>-2101</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE37" s="36">
+        <v>-2159</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A38" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="34">
         <v>-92</v>
       </c>
       <c r="D38" s="36">
         <v>-82</v>
       </c>
       <c r="E38" s="34">
         <v>-24</v>
       </c>
       <c r="F38" s="34">
         <v>-55</v>
       </c>
       <c r="G38" s="36">
         <v>-67</v>
       </c>
       <c r="H38" s="36">
         <v>-60</v>
       </c>
       <c r="I38" s="36">
@@ -4088,52 +4175,55 @@
       </c>
       <c r="W38" s="36">
         <v>-44</v>
       </c>
       <c r="X38" s="36">
         <v>-52</v>
       </c>
       <c r="Y38" s="34">
         <v>-30</v>
       </c>
       <c r="Z38" s="36">
         <v>-12</v>
       </c>
       <c r="AA38" s="36">
         <v>-165</v>
       </c>
       <c r="AB38" s="36">
         <v>-74</v>
       </c>
       <c r="AC38" s="36">
         <v>-99</v>
       </c>
       <c r="AD38" s="36">
         <v>-22</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE38" s="36">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A39" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="34">
         <v>-17</v>
       </c>
       <c r="D39" s="36">
         <v>-63</v>
       </c>
       <c r="E39" s="34">
         <v>-38</v>
       </c>
       <c r="F39" s="34">
         <v>-18</v>
       </c>
       <c r="G39" s="36">
         <v>-17</v>
       </c>
       <c r="H39" s="36">
         <v>-51</v>
       </c>
       <c r="I39" s="36">
@@ -4180,52 +4270,55 @@
       </c>
       <c r="W39" s="36">
         <v>31</v>
       </c>
       <c r="X39" s="36">
         <v>-28</v>
       </c>
       <c r="Y39" s="34">
         <v>-49</v>
       </c>
       <c r="Z39" s="36">
         <v>-88</v>
       </c>
       <c r="AA39" s="36">
         <v>-47</v>
       </c>
       <c r="AB39" s="36">
         <v>-15</v>
       </c>
       <c r="AC39" s="36">
         <v>8</v>
       </c>
       <c r="AD39" s="36">
         <v>-10</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE39" s="36">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A40" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="34">
         <v>-118</v>
       </c>
       <c r="D40" s="36">
         <v>-52</v>
       </c>
       <c r="E40" s="34">
         <v>-109</v>
       </c>
       <c r="F40" s="34">
         <v>-66</v>
       </c>
       <c r="G40" s="36">
         <v>-50</v>
       </c>
       <c r="H40" s="36">
         <v>-118</v>
       </c>
       <c r="I40" s="36">
@@ -4272,52 +4365,55 @@
       </c>
       <c r="W40" s="36">
         <v>-67</v>
       </c>
       <c r="X40" s="36">
         <v>-103</v>
       </c>
       <c r="Y40" s="34">
         <v>-50</v>
       </c>
       <c r="Z40" s="36">
         <v>-104</v>
       </c>
       <c r="AA40" s="36">
         <v>-209</v>
       </c>
       <c r="AB40" s="36">
         <v>-14</v>
       </c>
       <c r="AC40" s="36">
         <v>-78</v>
       </c>
       <c r="AD40" s="36">
         <v>-127</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE40" s="36">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A41" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="34">
         <v>-422</v>
       </c>
       <c r="D41" s="36">
         <v>-350</v>
       </c>
       <c r="E41" s="34">
         <v>-224</v>
       </c>
       <c r="F41" s="34">
         <v>-191</v>
       </c>
       <c r="G41" s="36">
         <v>-363</v>
       </c>
       <c r="H41" s="36">
         <v>-199</v>
       </c>
       <c r="I41" s="36">
@@ -4364,52 +4460,55 @@
       </c>
       <c r="W41" s="36">
         <v>-454</v>
       </c>
       <c r="X41" s="36">
         <v>-436</v>
       </c>
       <c r="Y41" s="34">
         <v>-382</v>
       </c>
       <c r="Z41" s="36">
         <v>-300</v>
       </c>
       <c r="AA41" s="36">
         <v>-495</v>
       </c>
       <c r="AB41" s="36">
         <v>-269</v>
       </c>
       <c r="AC41" s="36">
         <v>-283</v>
       </c>
       <c r="AD41" s="36">
         <v>-284</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE41" s="36">
+        <v>-370</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A42" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="34">
         <v>-537</v>
       </c>
       <c r="D42" s="36">
         <v>-260</v>
       </c>
       <c r="E42" s="34">
         <v>-285</v>
       </c>
       <c r="F42" s="34">
         <v>-271</v>
       </c>
       <c r="G42" s="36">
         <v>-199</v>
       </c>
       <c r="H42" s="36">
         <v>-331</v>
       </c>
       <c r="I42" s="36">
@@ -4456,52 +4555,55 @@
       </c>
       <c r="W42" s="36">
         <v>-549</v>
       </c>
       <c r="X42" s="36">
         <v>-352</v>
       </c>
       <c r="Y42" s="34">
         <v>-195</v>
       </c>
       <c r="Z42" s="36">
         <v>-231</v>
       </c>
       <c r="AA42" s="36">
         <v>-315</v>
       </c>
       <c r="AB42" s="36">
         <v>-268</v>
       </c>
       <c r="AC42" s="36">
         <v>-262</v>
       </c>
       <c r="AD42" s="36">
         <v>-390</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE42" s="36">
+        <v>-278</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A43" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="34">
         <v>-254</v>
       </c>
       <c r="D43" s="36">
         <v>-54</v>
       </c>
       <c r="E43" s="34">
         <v>-102</v>
       </c>
       <c r="F43" s="34">
         <v>-151</v>
       </c>
       <c r="G43" s="36">
         <v>-74</v>
       </c>
       <c r="H43" s="36">
         <v>-235</v>
       </c>
       <c r="I43" s="36">
@@ -4548,52 +4650,55 @@
       </c>
       <c r="W43" s="36">
         <v>-363</v>
       </c>
       <c r="X43" s="36">
         <v>-385</v>
       </c>
       <c r="Y43" s="34">
         <v>-257</v>
       </c>
       <c r="Z43" s="36">
         <v>-248</v>
       </c>
       <c r="AA43" s="36">
         <v>-234</v>
       </c>
       <c r="AB43" s="36">
         <v>-164</v>
       </c>
       <c r="AC43" s="36">
         <v>-234</v>
       </c>
       <c r="AD43" s="36">
         <v>-274</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE43" s="36">
+        <v>-187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A44" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="34">
         <v>-397</v>
       </c>
       <c r="D44" s="36">
         <v>-318</v>
       </c>
       <c r="E44" s="34">
         <v>-115</v>
       </c>
       <c r="F44" s="34">
         <v>-186</v>
       </c>
       <c r="G44" s="36">
         <v>-166</v>
       </c>
       <c r="H44" s="36">
         <v>-222</v>
       </c>
       <c r="I44" s="36">
@@ -4640,52 +4745,55 @@
       </c>
       <c r="W44" s="36">
         <v>-443</v>
       </c>
       <c r="X44" s="36">
         <v>-290</v>
       </c>
       <c r="Y44" s="34">
         <v>-193</v>
       </c>
       <c r="Z44" s="36">
         <v>-210</v>
       </c>
       <c r="AA44" s="36">
         <v>-325</v>
       </c>
       <c r="AB44" s="36">
         <v>-245</v>
       </c>
       <c r="AC44" s="36">
         <v>-299</v>
       </c>
       <c r="AD44" s="36">
         <v>-69</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE44" s="36">
+        <v>-296</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A45" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="34">
         <v>-268</v>
       </c>
       <c r="D45" s="36">
         <v>-210</v>
       </c>
       <c r="E45" s="34">
         <v>-119</v>
       </c>
       <c r="F45" s="34">
         <v>-102</v>
       </c>
       <c r="G45" s="36">
         <v>-119</v>
       </c>
       <c r="H45" s="36">
         <v>-37</v>
       </c>
       <c r="I45" s="36">
@@ -4732,52 +4840,55 @@
       </c>
       <c r="W45" s="36">
         <v>621</v>
       </c>
       <c r="X45" s="36">
         <v>8</v>
       </c>
       <c r="Y45" s="34">
         <v>-120</v>
       </c>
       <c r="Z45" s="36">
         <v>-147</v>
       </c>
       <c r="AA45" s="36">
         <v>-292</v>
       </c>
       <c r="AB45" s="36">
         <v>-41</v>
       </c>
       <c r="AC45" s="36">
         <v>-89</v>
       </c>
       <c r="AD45" s="36">
         <v>-36</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE45" s="36">
+        <v>-118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A46" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="34">
         <v>-189</v>
       </c>
       <c r="D46" s="36">
         <v>-58</v>
       </c>
       <c r="E46" s="34">
         <v>-40</v>
       </c>
       <c r="F46" s="34">
         <v>-98</v>
       </c>
       <c r="G46" s="36">
         <v>-90</v>
       </c>
       <c r="H46" s="36">
         <v>-86</v>
       </c>
       <c r="I46" s="36">
@@ -4824,52 +4935,55 @@
       </c>
       <c r="W46" s="36">
         <v>-175</v>
       </c>
       <c r="X46" s="36">
         <v>-96</v>
       </c>
       <c r="Y46" s="34">
         <v>-121</v>
       </c>
       <c r="Z46" s="36">
         <v>-64</v>
       </c>
       <c r="AA46" s="36">
         <v>-174</v>
       </c>
       <c r="AB46" s="36">
         <v>-82</v>
       </c>
       <c r="AC46" s="36">
         <v>12</v>
       </c>
       <c r="AD46" s="36">
         <v>-91</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE46" s="36">
+        <v>-121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A47" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="34">
         <v>-281</v>
       </c>
       <c r="D47" s="36">
         <v>-186</v>
       </c>
       <c r="E47" s="34">
         <v>-45</v>
       </c>
       <c r="F47" s="34">
         <v>-137</v>
       </c>
       <c r="G47" s="36">
         <v>-233</v>
       </c>
       <c r="H47" s="36">
         <v>-214</v>
       </c>
       <c r="I47" s="36">
@@ -4916,52 +5030,55 @@
       </c>
       <c r="W47" s="36">
         <v>-167</v>
       </c>
       <c r="X47" s="36">
         <v>-280</v>
       </c>
       <c r="Y47" s="34">
         <v>-86</v>
       </c>
       <c r="Z47" s="36">
         <v>-129</v>
       </c>
       <c r="AA47" s="36">
         <v>-921</v>
       </c>
       <c r="AB47" s="36">
         <v>-190</v>
       </c>
       <c r="AC47" s="36">
         <v>-6</v>
       </c>
       <c r="AD47" s="36">
         <v>-231</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE47" s="36">
+        <v>-210</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A48" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="34">
         <v>-206</v>
       </c>
       <c r="D48" s="36">
         <v>-97</v>
       </c>
       <c r="E48" s="34">
         <v>-110</v>
       </c>
       <c r="F48" s="34">
         <v>-172</v>
       </c>
       <c r="G48" s="36">
         <v>-40</v>
       </c>
       <c r="H48" s="36">
         <v>-47</v>
       </c>
       <c r="I48" s="36">
@@ -5008,52 +5125,55 @@
       </c>
       <c r="W48" s="36">
         <v>-107</v>
       </c>
       <c r="X48" s="36">
         <v>-284</v>
       </c>
       <c r="Y48" s="34">
         <v>-98</v>
       </c>
       <c r="Z48" s="36">
         <v>-155</v>
       </c>
       <c r="AA48" s="36">
         <v>-350</v>
       </c>
       <c r="AB48" s="36">
         <v>-105</v>
       </c>
       <c r="AC48" s="36">
         <v>-205</v>
       </c>
       <c r="AD48" s="36">
         <v>-154</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE48" s="36">
+        <v>-203</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A49" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="34">
         <v>-96</v>
       </c>
       <c r="D49" s="36">
         <v>41</v>
       </c>
       <c r="E49" s="34">
         <v>24</v>
       </c>
       <c r="F49" s="34">
         <v>-15</v>
       </c>
       <c r="G49" s="36">
         <v>-47</v>
       </c>
       <c r="H49" s="36">
         <v>-9</v>
       </c>
       <c r="I49" s="36">
@@ -5100,52 +5220,55 @@
       </c>
       <c r="W49" s="36">
         <v>69</v>
       </c>
       <c r="X49" s="36">
         <v>80</v>
       </c>
       <c r="Y49" s="34">
         <v>171</v>
       </c>
       <c r="Z49" s="36">
         <v>115</v>
       </c>
       <c r="AA49" s="36">
         <v>-36</v>
       </c>
       <c r="AB49" s="36">
         <v>-20</v>
       </c>
       <c r="AC49" s="36">
         <v>-79</v>
       </c>
       <c r="AD49" s="36">
         <v>50</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE49" s="36">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A50" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="34">
         <v>-154</v>
       </c>
       <c r="D50" s="36">
         <v>-78</v>
       </c>
       <c r="E50" s="34">
         <v>-97</v>
       </c>
       <c r="F50" s="34">
         <v>-64</v>
       </c>
       <c r="G50" s="36">
         <v>-91</v>
       </c>
       <c r="H50" s="36">
         <v>-124</v>
       </c>
       <c r="I50" s="36">
@@ -5192,52 +5315,55 @@
       </c>
       <c r="W50" s="36">
         <v>-194</v>
       </c>
       <c r="X50" s="36">
         <v>-102</v>
       </c>
       <c r="Y50" s="34">
         <v>-158</v>
       </c>
       <c r="Z50" s="36">
         <v>-58</v>
       </c>
       <c r="AA50" s="36">
         <v>-284</v>
       </c>
       <c r="AB50" s="36">
         <v>-169</v>
       </c>
       <c r="AC50" s="36">
         <v>-136</v>
       </c>
       <c r="AD50" s="36">
         <v>-129</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE50" s="36">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A51" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="34">
         <v>-185</v>
       </c>
       <c r="D51" s="36">
         <v>-45</v>
       </c>
       <c r="E51" s="34">
         <v>-37</v>
       </c>
       <c r="F51" s="34">
         <v>1</v>
       </c>
       <c r="G51" s="36">
         <v>-56</v>
       </c>
       <c r="H51" s="36">
         <v>-31</v>
       </c>
       <c r="I51" s="36">
@@ -5284,52 +5410,55 @@
       </c>
       <c r="W51" s="36">
         <v>-155</v>
       </c>
       <c r="X51" s="36">
         <v>-129</v>
       </c>
       <c r="Y51" s="34">
         <v>-148</v>
       </c>
       <c r="Z51" s="36">
         <v>-45</v>
       </c>
       <c r="AA51" s="36">
         <v>-200</v>
       </c>
       <c r="AB51" s="36">
         <v>36</v>
       </c>
       <c r="AC51" s="36">
         <v>-23</v>
       </c>
       <c r="AD51" s="36">
         <v>-115</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE51" s="36">
+        <v>-115</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A52" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="34">
         <v>-205</v>
       </c>
       <c r="D52" s="36">
         <v>-109</v>
       </c>
       <c r="E52" s="34">
         <v>-161</v>
       </c>
       <c r="F52" s="36">
         <v>-187</v>
       </c>
       <c r="G52" s="36">
         <v>-80</v>
       </c>
       <c r="H52" s="36">
         <v>-143</v>
       </c>
       <c r="I52" s="36">
@@ -5376,52 +5505,55 @@
       </c>
       <c r="W52" s="36">
         <v>-153</v>
       </c>
       <c r="X52" s="36">
         <v>-283</v>
       </c>
       <c r="Y52" s="34">
         <v>-155</v>
       </c>
       <c r="Z52" s="36">
         <v>-89</v>
       </c>
       <c r="AA52" s="36">
         <v>-287</v>
       </c>
       <c r="AB52" s="36">
         <v>-69</v>
       </c>
       <c r="AC52" s="36">
         <v>-93</v>
       </c>
       <c r="AD52" s="36">
         <v>-105</v>
       </c>
-    </row>
-    <row r="53" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE52" s="36">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="A53" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="33" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="37">
         <v>-98</v>
       </c>
       <c r="D53" s="37">
         <v>-69</v>
       </c>
       <c r="E53" s="37">
         <v>-62</v>
       </c>
       <c r="F53" s="37">
         <v>-101</v>
       </c>
       <c r="G53" s="37">
         <v>-65</v>
       </c>
       <c r="H53" s="37">
         <v>-59</v>
       </c>
       <c r="I53" s="37">
@@ -5468,90 +5600,93 @@
       </c>
       <c r="W53" s="37">
         <v>-214</v>
       </c>
       <c r="X53" s="37">
         <v>-193</v>
       </c>
       <c r="Y53" s="37">
         <v>-144</v>
       </c>
       <c r="Z53" s="37">
         <v>-94</v>
       </c>
       <c r="AA53" s="37">
         <v>-141</v>
       </c>
       <c r="AB53" s="37">
         <v>-49</v>
       </c>
       <c r="AC53" s="37">
         <v>-112</v>
       </c>
       <c r="AD53" s="37">
         <v>-114</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" s="22" customFormat="1" ht="12.75">
+      <c r="AE53" s="37">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="22" customFormat="1" ht="12.75">
       <c r="B54" s="30"/>
       <c r="Q54" s="17"/>
       <c r="S54" s="19"/>
       <c r="T54" s="18"/>
       <c r="U54" s="18"/>
     </row>
-    <row r="55" spans="1:30">
+    <row r="55" spans="1:31">
       <c r="B55" s="2"/>
       <c r="E55" s="2"/>
       <c r="Q55" s="3"/>
       <c r="S55" s="6"/>
       <c r="T55" s="4"/>
       <c r="U55" s="4"/>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:31">
       <c r="B56" s="2"/>
       <c r="E56" s="2"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="5"/>
       <c r="S56" s="6"/>
       <c r="T56" s="7"/>
       <c r="U56" s="4"/>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" s="13"/>
       <c r="B57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="AA6:AD6"/>
     <mergeCell ref="B27:Y27"/>
     <mergeCell ref="B36:Y36"/>
     <mergeCell ref="B2:Y2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B8:Y8"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>