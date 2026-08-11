--- v3 (2026-07-13)
+++ v4 (2026-08-11)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="90">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -152,53 +152,50 @@
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>Жоқ</t>
   </si>
   <si>
     <t>Шартты белгілер:                                        
 "- "құбылыс жоқ                                        
 "0,0" - шамалы шама                                        
 "x" - деректер құпия                                        
 "..."- деректер жоқ                                        
 Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі                                          
 Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Барлық ағындар бойынша  ішкі көші-қон айырымы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>есепті кезеңде келгендер саны мен кеткендер санының айырмасы</t>
   </si>
   <si>
     <t>Есепті кезеңдегі келгендер мен кеткендер саны арасындағы арифметикалық айырма</t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t>Түркістан қ.</t>
@@ -284,64 +281,67 @@
   <si>
     <t>615200000</t>
   </si>
   <si>
     <t>615400000</t>
   </si>
   <si>
     <t>615500000</t>
   </si>
   <si>
     <t>615600000</t>
   </si>
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
-    <t>Садырбаева Жансая</t>
-[...1 lines deleted...]
-  <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
-    <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
+    <t>Қуандық Бексұлтан</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> b.kuandyk@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="17">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -794,84 +794,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1011,374 +1013,375 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J31" sqref="J31"/>
+      <selection sqref="A1:B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68.140625" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="24">
         <v>613303</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="26" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="27" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:2" ht="25.5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="21" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:2" ht="51">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="21" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="10">
-        <v>46210</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2">
+        <v>46239</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="10">
-        <v>46239</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="39" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="42" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3" display="ai.kanasheva@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="84.85546875" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="163.5" customHeight="1">
+    <row r="5" spans="2:2" ht="163.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="20" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AE57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AF57"/>
   <sheetViews>
-    <sheetView topLeftCell="O1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AJ20" sqref="AJ20"/>
+    <sheetView topLeftCell="C4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="AF30" sqref="AF30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15.75">
+    <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="11"/>
       <c r="B2" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="54"/>
       <c r="G2" s="54"/>
       <c r="H2" s="54"/>
       <c r="I2" s="54"/>
       <c r="J2" s="54"/>
       <c r="K2" s="54"/>
       <c r="L2" s="54"/>
       <c r="M2" s="54"/>
       <c r="N2" s="54"/>
       <c r="O2" s="54"/>
       <c r="P2" s="54"/>
       <c r="Q2" s="54"/>
       <c r="R2" s="54"/>
       <c r="S2" s="54"/>
       <c r="T2" s="54"/>
       <c r="U2" s="54"/>
       <c r="V2" s="54"/>
       <c r="W2" s="54"/>
       <c r="X2" s="54"/>
       <c r="Y2" s="54"/>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
     </row>
-    <row r="4" spans="1:31" s="22" customFormat="1" ht="12.75">
+    <row r="4" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
     </row>
-    <row r="5" spans="1:31" s="28" customFormat="1" ht="12.75">
+    <row r="5" spans="1:32" s="28" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="C5" s="29"/>
       <c r="D5" s="29"/>
-      <c r="AE5" s="44" t="s">
+      <c r="AF5" s="44" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="22" customFormat="1" ht="12.75">
+    <row r="6" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="55" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B6" s="57"/>
       <c r="C6" s="59">
         <v>2024</v>
       </c>
       <c r="D6" s="59"/>
       <c r="E6" s="59"/>
       <c r="F6" s="59"/>
       <c r="G6" s="59"/>
       <c r="H6" s="59"/>
       <c r="I6" s="59"/>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
       <c r="L6" s="59"/>
       <c r="M6" s="59"/>
       <c r="N6" s="59"/>
       <c r="O6" s="50">
         <v>2025</v>
       </c>
       <c r="P6" s="51"/>
       <c r="Q6" s="51"/>
       <c r="R6" s="51"/>
       <c r="S6" s="51"/>
       <c r="T6" s="51"/>
       <c r="U6" s="51"/>
       <c r="V6" s="51"/>
       <c r="W6" s="51"/>
       <c r="X6" s="51"/>
       <c r="Y6" s="51"/>
       <c r="Z6" s="51"/>
       <c r="AA6" s="50">
         <v>2026</v>
       </c>
       <c r="AB6" s="51"/>
       <c r="AC6" s="51"/>
       <c r="AD6" s="51"/>
       <c r="AE6" s="51"/>
-    </row>
-    <row r="7" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF6" s="51"/>
+    </row>
+    <row r="7" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="56"/>
       <c r="B7" s="58"/>
       <c r="C7" s="46" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="46" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>0</v>
@@ -1424,85 +1427,88 @@
       </c>
       <c r="X7" s="48" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="45" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="45" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="47" t="s">
         <v>2</v>
       </c>
       <c r="AB7" s="47" t="s">
         <v>3</v>
       </c>
       <c r="AC7" s="47" t="s">
         <v>4</v>
       </c>
       <c r="AD7" s="48" t="s">
         <v>5</v>
       </c>
       <c r="AE7" s="48" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="AF7" s="48" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="60" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="60"/>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="60"/>
       <c r="Q8" s="60"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
       <c r="T8" s="60"/>
       <c r="U8" s="60"/>
       <c r="V8" s="60"/>
       <c r="W8" s="60"/>
       <c r="X8" s="60"/>
       <c r="Y8" s="60"/>
     </row>
-    <row r="9" spans="1:31" s="22" customFormat="1" ht="12.75">
+    <row r="9" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B9" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C9" s="34">
         <v>-3834</v>
       </c>
       <c r="D9" s="34">
         <v>-2080</v>
       </c>
       <c r="E9" s="34">
         <v>-1811</v>
       </c>
       <c r="F9" s="34">
         <v>-1785</v>
       </c>
       <c r="G9" s="35">
         <v>-1826</v>
       </c>
       <c r="H9" s="34">
         <v>-1822</v>
       </c>
       <c r="I9" s="36">
         <v>-2772</v>
       </c>
       <c r="J9" s="34">
         <v>-2640</v>
       </c>
@@ -1547,57 +1553,60 @@
       </c>
       <c r="X9" s="34">
         <v>-3531</v>
       </c>
       <c r="Y9" s="34">
         <v>-2396</v>
       </c>
       <c r="Z9" s="34">
         <v>-2400</v>
       </c>
       <c r="AA9" s="34">
         <v>-5771</v>
       </c>
       <c r="AB9" s="34">
         <v>-2199</v>
       </c>
       <c r="AC9" s="36">
         <v>-2802</v>
       </c>
       <c r="AD9" s="34">
         <v>-2507</v>
       </c>
       <c r="AE9" s="34">
         <v>-2609</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF9" s="34">
+        <v>-3732</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B10" s="32" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C10" s="34">
         <v>396</v>
       </c>
       <c r="D10" s="34">
         <v>285</v>
       </c>
       <c r="E10" s="34">
         <v>167</v>
       </c>
       <c r="F10" s="34">
         <v>335</v>
       </c>
       <c r="G10" s="35">
         <v>325</v>
       </c>
       <c r="H10" s="34">
         <v>393</v>
       </c>
       <c r="I10" s="36">
         <v>368</v>
       </c>
       <c r="J10" s="34">
         <v>525</v>
       </c>
@@ -1642,57 +1651,60 @@
       </c>
       <c r="X10" s="34">
         <v>56</v>
       </c>
       <c r="Y10" s="34">
         <v>89</v>
       </c>
       <c r="Z10" s="34">
         <v>167</v>
       </c>
       <c r="AA10" s="34">
         <v>-56</v>
       </c>
       <c r="AB10" s="34">
         <v>72</v>
       </c>
       <c r="AC10" s="36">
         <v>-37</v>
       </c>
       <c r="AD10" s="34">
         <v>102</v>
       </c>
       <c r="AE10" s="34">
         <v>36</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF10" s="34">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C11" s="34">
         <v>-281</v>
       </c>
       <c r="D11" s="34">
         <v>-217</v>
       </c>
       <c r="E11" s="34">
         <v>-121</v>
       </c>
       <c r="F11" s="34">
         <v>-113</v>
       </c>
       <c r="G11" s="35">
         <v>-165</v>
       </c>
       <c r="H11" s="34">
         <v>-25</v>
       </c>
       <c r="I11" s="36">
         <v>-121</v>
       </c>
       <c r="J11" s="34">
         <v>-138</v>
       </c>
@@ -1737,57 +1749,60 @@
       </c>
       <c r="X11" s="34">
         <v>-93</v>
       </c>
       <c r="Y11" s="34">
         <v>-97</v>
       </c>
       <c r="Z11" s="34">
         <v>-98</v>
       </c>
       <c r="AA11" s="34">
         <v>-450</v>
       </c>
       <c r="AB11" s="34">
         <v>-170</v>
       </c>
       <c r="AC11" s="36">
         <v>-312</v>
       </c>
       <c r="AD11" s="34">
         <v>-128</v>
       </c>
       <c r="AE11" s="34">
         <v>-127</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF11" s="34">
+        <v>-224</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C12" s="34">
         <v>-124</v>
       </c>
       <c r="D12" s="34">
         <v>-157</v>
       </c>
       <c r="E12" s="34">
         <v>-120</v>
       </c>
       <c r="F12" s="34">
         <v>-80</v>
       </c>
       <c r="G12" s="35">
         <v>-61</v>
       </c>
       <c r="H12" s="34">
         <v>-126</v>
       </c>
       <c r="I12" s="36">
         <v>-164</v>
       </c>
       <c r="J12" s="34">
         <v>-141</v>
       </c>
@@ -1832,57 +1847,60 @@
       </c>
       <c r="X12" s="34">
         <v>-96</v>
       </c>
       <c r="Y12" s="34">
         <v>-142</v>
       </c>
       <c r="Z12" s="34">
         <v>-282</v>
       </c>
       <c r="AA12" s="34">
         <v>-213</v>
       </c>
       <c r="AB12" s="34">
         <v>-49</v>
       </c>
       <c r="AC12" s="36">
         <v>-62</v>
       </c>
       <c r="AD12" s="34">
         <v>-15</v>
       </c>
       <c r="AE12" s="34">
         <v>-86</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF12" s="34">
+        <v>-276</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C13" s="34">
         <v>-118</v>
       </c>
       <c r="D13" s="34">
         <v>-52</v>
       </c>
       <c r="E13" s="34">
         <v>-109</v>
       </c>
       <c r="F13" s="34">
         <v>-66</v>
       </c>
       <c r="G13" s="35">
         <v>-50</v>
       </c>
       <c r="H13" s="34">
         <v>-118</v>
       </c>
       <c r="I13" s="36">
         <v>-107</v>
       </c>
       <c r="J13" s="34">
         <v>-68</v>
       </c>
@@ -1927,57 +1945,60 @@
       </c>
       <c r="X13" s="34">
         <v>-103</v>
       </c>
       <c r="Y13" s="34">
         <v>-50</v>
       </c>
       <c r="Z13" s="34">
         <v>-104</v>
       </c>
       <c r="AA13" s="34">
         <v>-209</v>
       </c>
       <c r="AB13" s="34">
         <v>-14</v>
       </c>
       <c r="AC13" s="36">
         <v>-78</v>
       </c>
       <c r="AD13" s="34">
         <v>-127</v>
       </c>
       <c r="AE13" s="34">
         <v>-57</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF13" s="34">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B14" s="32" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C14" s="34">
         <v>-636</v>
       </c>
       <c r="D14" s="34">
         <v>-425</v>
       </c>
       <c r="E14" s="34">
         <v>-275</v>
       </c>
       <c r="F14" s="34">
         <v>-310</v>
       </c>
       <c r="G14" s="35">
         <v>-483</v>
       </c>
       <c r="H14" s="34">
         <v>-277</v>
       </c>
       <c r="I14" s="36">
         <v>-454</v>
       </c>
       <c r="J14" s="34">
         <v>-350</v>
       </c>
@@ -2022,57 +2043,60 @@
       </c>
       <c r="X14" s="34">
         <v>-623</v>
       </c>
       <c r="Y14" s="34">
         <v>-416</v>
       </c>
       <c r="Z14" s="34">
         <v>-454</v>
       </c>
       <c r="AA14" s="34">
         <v>-773</v>
       </c>
       <c r="AB14" s="34">
         <v>-350</v>
       </c>
       <c r="AC14" s="36">
         <v>-535</v>
       </c>
       <c r="AD14" s="34">
         <v>-458</v>
       </c>
       <c r="AE14" s="34">
         <v>-477</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF14" s="34">
+        <v>-615</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B15" s="32" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C15" s="34">
         <v>-537</v>
       </c>
       <c r="D15" s="34">
         <v>-260</v>
       </c>
       <c r="E15" s="34">
         <v>-285</v>
       </c>
       <c r="F15" s="34">
         <v>-271</v>
       </c>
       <c r="G15" s="35">
         <v>-199</v>
       </c>
       <c r="H15" s="34">
         <v>-331</v>
       </c>
       <c r="I15" s="36">
         <v>-395</v>
       </c>
       <c r="J15" s="34">
         <v>-333</v>
       </c>
@@ -2117,57 +2141,60 @@
       </c>
       <c r="X15" s="34">
         <v>-352</v>
       </c>
       <c r="Y15" s="34">
         <v>-195</v>
       </c>
       <c r="Z15" s="34">
         <v>-231</v>
       </c>
       <c r="AA15" s="34">
         <v>-315</v>
       </c>
       <c r="AB15" s="34">
         <v>-268</v>
       </c>
       <c r="AC15" s="36">
         <v>-262</v>
       </c>
       <c r="AD15" s="34">
         <v>-390</v>
       </c>
       <c r="AE15" s="34">
         <v>-278</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF15" s="34">
+        <v>-563</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C16" s="34">
         <v>-254</v>
       </c>
       <c r="D16" s="34">
         <v>-54</v>
       </c>
       <c r="E16" s="34">
         <v>-102</v>
       </c>
       <c r="F16" s="34">
         <v>-151</v>
       </c>
       <c r="G16" s="35">
         <v>-74</v>
       </c>
       <c r="H16" s="34">
         <v>-235</v>
       </c>
       <c r="I16" s="36">
         <v>-301</v>
       </c>
       <c r="J16" s="34">
         <v>-144</v>
       </c>
@@ -2212,57 +2239,60 @@
       </c>
       <c r="X16" s="34">
         <v>-385</v>
       </c>
       <c r="Y16" s="34">
         <v>-257</v>
       </c>
       <c r="Z16" s="34">
         <v>-248</v>
       </c>
       <c r="AA16" s="34">
         <v>-234</v>
       </c>
       <c r="AB16" s="34">
         <v>-164</v>
       </c>
       <c r="AC16" s="36">
         <v>-234</v>
       </c>
       <c r="AD16" s="34">
         <v>-274</v>
       </c>
       <c r="AE16" s="34">
         <v>-187</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF16" s="34">
+        <v>-224</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C17" s="34">
         <v>-397</v>
       </c>
       <c r="D17" s="34">
         <v>-318</v>
       </c>
       <c r="E17" s="34">
         <v>-115</v>
       </c>
       <c r="F17" s="34">
         <v>-186</v>
       </c>
       <c r="G17" s="35">
         <v>-166</v>
       </c>
       <c r="H17" s="34">
         <v>-222</v>
       </c>
       <c r="I17" s="36">
         <v>-346</v>
       </c>
       <c r="J17" s="34">
         <v>-320</v>
       </c>
@@ -2307,57 +2337,60 @@
       </c>
       <c r="X17" s="34">
         <v>-290</v>
       </c>
       <c r="Y17" s="34">
         <v>-193</v>
       </c>
       <c r="Z17" s="34">
         <v>-210</v>
       </c>
       <c r="AA17" s="34">
         <v>-325</v>
       </c>
       <c r="AB17" s="34">
         <v>-245</v>
       </c>
       <c r="AC17" s="36">
         <v>-299</v>
       </c>
       <c r="AD17" s="34">
         <v>-69</v>
       </c>
       <c r="AE17" s="34">
         <v>-296</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF17" s="34">
+        <v>-330</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B18" s="32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C18" s="34">
         <v>-268</v>
       </c>
       <c r="D18" s="34">
         <v>-210</v>
       </c>
       <c r="E18" s="34">
         <v>-119</v>
       </c>
       <c r="F18" s="34">
         <v>-102</v>
       </c>
       <c r="G18" s="35">
         <v>-119</v>
       </c>
       <c r="H18" s="34">
         <v>-37</v>
       </c>
       <c r="I18" s="36">
         <v>-116</v>
       </c>
       <c r="J18" s="34">
         <v>-157</v>
       </c>
@@ -2402,57 +2435,60 @@
       </c>
       <c r="X18" s="34">
         <v>8</v>
       </c>
       <c r="Y18" s="34">
         <v>-120</v>
       </c>
       <c r="Z18" s="34">
         <v>-147</v>
       </c>
       <c r="AA18" s="34">
         <v>-292</v>
       </c>
       <c r="AB18" s="34">
         <v>-41</v>
       </c>
       <c r="AC18" s="36">
         <v>-89</v>
       </c>
       <c r="AD18" s="34">
         <v>-36</v>
       </c>
       <c r="AE18" s="34">
         <v>-118</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF18" s="34">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B19" s="32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C19" s="34">
         <v>-189</v>
       </c>
       <c r="D19" s="34">
         <v>-58</v>
       </c>
       <c r="E19" s="34">
         <v>-40</v>
       </c>
       <c r="F19" s="34">
         <v>-98</v>
       </c>
       <c r="G19" s="35">
         <v>-90</v>
       </c>
       <c r="H19" s="34">
         <v>-86</v>
       </c>
       <c r="I19" s="36">
         <v>-87</v>
       </c>
       <c r="J19" s="34">
         <v>-69</v>
       </c>
@@ -2497,57 +2533,60 @@
       </c>
       <c r="X19" s="34">
         <v>-96</v>
       </c>
       <c r="Y19" s="34">
         <v>-121</v>
       </c>
       <c r="Z19" s="34">
         <v>-64</v>
       </c>
       <c r="AA19" s="34">
         <v>-174</v>
       </c>
       <c r="AB19" s="34">
         <v>-82</v>
       </c>
       <c r="AC19" s="36">
         <v>12</v>
       </c>
       <c r="AD19" s="34">
         <v>-91</v>
       </c>
       <c r="AE19" s="34">
         <v>-121</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF19" s="34">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B20" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C20" s="34">
         <v>-281</v>
       </c>
       <c r="D20" s="34">
         <v>-186</v>
       </c>
       <c r="E20" s="34">
         <v>-45</v>
       </c>
       <c r="F20" s="34">
         <v>-137</v>
       </c>
       <c r="G20" s="35">
         <v>-233</v>
       </c>
       <c r="H20" s="34">
         <v>-214</v>
       </c>
       <c r="I20" s="36">
         <v>-82</v>
       </c>
       <c r="J20" s="34">
         <v>-315</v>
       </c>
@@ -2592,57 +2631,60 @@
       </c>
       <c r="X20" s="34">
         <v>-280</v>
       </c>
       <c r="Y20" s="34">
         <v>-86</v>
       </c>
       <c r="Z20" s="34">
         <v>-129</v>
       </c>
       <c r="AA20" s="34">
         <v>-921</v>
       </c>
       <c r="AB20" s="34">
         <v>-190</v>
       </c>
       <c r="AC20" s="36">
         <v>-6</v>
       </c>
       <c r="AD20" s="34">
         <v>-231</v>
       </c>
       <c r="AE20" s="34">
         <v>-210</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF20" s="34">
+        <v>-130</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C21" s="34">
         <v>-273</v>
       </c>
       <c r="D21" s="34">
         <v>-130</v>
       </c>
       <c r="E21" s="34">
         <v>-163</v>
       </c>
       <c r="F21" s="34">
         <v>-178</v>
       </c>
       <c r="G21" s="35">
         <v>-84</v>
       </c>
       <c r="H21" s="34">
         <v>-10</v>
       </c>
       <c r="I21" s="36">
         <v>-282</v>
       </c>
       <c r="J21" s="34">
         <v>-351</v>
       </c>
@@ -2687,57 +2729,60 @@
       </c>
       <c r="X21" s="34">
         <v>-503</v>
       </c>
       <c r="Y21" s="34">
         <v>-245</v>
       </c>
       <c r="Z21" s="34">
         <v>-292</v>
       </c>
       <c r="AA21" s="34">
         <v>-669</v>
       </c>
       <c r="AB21" s="34">
         <v>-264</v>
       </c>
       <c r="AC21" s="36">
         <v>-273</v>
       </c>
       <c r="AD21" s="34">
         <v>-265</v>
       </c>
       <c r="AE21" s="34">
         <v>-311</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF21" s="34">
+        <v>-517</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B22" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C22" s="34">
         <v>-96</v>
       </c>
       <c r="D22" s="34">
         <v>41</v>
       </c>
       <c r="E22" s="34">
         <v>24</v>
       </c>
       <c r="F22" s="34">
         <v>-15</v>
       </c>
       <c r="G22" s="35">
         <v>-47</v>
       </c>
       <c r="H22" s="34">
         <v>-9</v>
       </c>
       <c r="I22" s="36">
         <v>-113</v>
       </c>
       <c r="J22" s="34">
         <v>-296</v>
       </c>
@@ -2782,57 +2827,60 @@
       </c>
       <c r="X22" s="34">
         <v>80</v>
       </c>
       <c r="Y22" s="34">
         <v>171</v>
       </c>
       <c r="Z22" s="34">
         <v>115</v>
       </c>
       <c r="AA22" s="34">
         <v>-36</v>
       </c>
       <c r="AB22" s="34">
         <v>-20</v>
       </c>
       <c r="AC22" s="36">
         <v>-79</v>
       </c>
       <c r="AD22" s="34">
         <v>50</v>
       </c>
       <c r="AE22" s="34">
         <v>68</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF22" s="34">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B23" s="32" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C23" s="34">
         <v>-154</v>
       </c>
       <c r="D23" s="34">
         <v>-78</v>
       </c>
       <c r="E23" s="34">
         <v>-97</v>
       </c>
       <c r="F23" s="34">
         <v>-64</v>
       </c>
       <c r="G23" s="35">
         <v>-91</v>
       </c>
       <c r="H23" s="34">
         <v>-124</v>
       </c>
       <c r="I23" s="36">
         <v>-28</v>
       </c>
       <c r="J23" s="34">
         <v>-23</v>
       </c>
@@ -2877,57 +2925,60 @@
       </c>
       <c r="X23" s="34">
         <v>-102</v>
       </c>
       <c r="Y23" s="34">
         <v>-158</v>
       </c>
       <c r="Z23" s="34">
         <v>-58</v>
       </c>
       <c r="AA23" s="34">
         <v>-284</v>
       </c>
       <c r="AB23" s="34">
         <v>-169</v>
       </c>
       <c r="AC23" s="36">
         <v>-136</v>
       </c>
       <c r="AD23" s="34">
         <v>-129</v>
       </c>
       <c r="AE23" s="34">
         <v>-72</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF23" s="34">
+        <v>-106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B24" s="32" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C24" s="34">
         <v>-213</v>
       </c>
       <c r="D24" s="34">
         <v>-59</v>
       </c>
       <c r="E24" s="36">
         <v>-97</v>
       </c>
       <c r="F24" s="34">
         <v>-9</v>
       </c>
       <c r="G24" s="35">
         <v>-106</v>
       </c>
       <c r="H24" s="34">
         <v>-117</v>
       </c>
       <c r="I24" s="36">
         <v>-97</v>
       </c>
       <c r="J24" s="34">
         <v>18</v>
       </c>
@@ -2972,57 +3023,60 @@
       </c>
       <c r="X24" s="34">
         <v>-170</v>
       </c>
       <c r="Y24" s="34">
         <v>-241</v>
       </c>
       <c r="Z24" s="34">
         <v>-125</v>
       </c>
       <c r="AA24" s="34">
         <v>-266</v>
       </c>
       <c r="AB24" s="34">
         <v>-12</v>
       </c>
       <c r="AC24" s="36">
         <v>-123</v>
       </c>
       <c r="AD24" s="34">
         <v>-188</v>
       </c>
       <c r="AE24" s="34">
         <v>-128</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF24" s="34">
+        <v>-191</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B25" s="32" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C25" s="34">
         <v>-205</v>
       </c>
       <c r="D25" s="34">
         <v>-109</v>
       </c>
       <c r="E25" s="36">
         <v>-161</v>
       </c>
       <c r="F25" s="34">
         <v>-187</v>
       </c>
       <c r="G25" s="35">
         <v>-80</v>
       </c>
       <c r="H25" s="34">
         <v>-143</v>
       </c>
       <c r="I25" s="36">
         <v>-228</v>
       </c>
       <c r="J25" s="34">
         <v>-248</v>
       </c>
@@ -3067,57 +3121,60 @@
       </c>
       <c r="X25" s="34">
         <v>-283</v>
       </c>
       <c r="Y25" s="34">
         <v>-155</v>
       </c>
       <c r="Z25" s="34">
         <v>-89</v>
       </c>
       <c r="AA25" s="34">
         <v>-287</v>
       </c>
       <c r="AB25" s="34">
         <v>-69</v>
       </c>
       <c r="AC25" s="36">
         <v>-93</v>
       </c>
       <c r="AD25" s="34">
         <v>-105</v>
       </c>
       <c r="AE25" s="34">
         <v>-51</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF25" s="34">
+        <v>-242</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B26" s="32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C26" s="34">
         <v>-204</v>
       </c>
       <c r="D26" s="34">
         <v>-93</v>
       </c>
       <c r="E26" s="36">
         <v>-153</v>
       </c>
       <c r="F26" s="36">
         <v>-153</v>
       </c>
       <c r="G26" s="35">
         <v>-103</v>
       </c>
       <c r="H26" s="34">
         <v>-141</v>
       </c>
       <c r="I26" s="36">
         <v>-219</v>
       </c>
       <c r="J26" s="34">
         <v>-230</v>
       </c>
@@ -3162,90 +3219,94 @@
       </c>
       <c r="X26" s="34">
         <v>-299</v>
       </c>
       <c r="Y26" s="34">
         <v>-180</v>
       </c>
       <c r="Z26" s="34">
         <v>-151</v>
       </c>
       <c r="AA26" s="34">
         <v>-267</v>
       </c>
       <c r="AB26" s="34">
         <v>-164</v>
       </c>
       <c r="AC26" s="36">
         <v>-196</v>
       </c>
       <c r="AD26" s="34">
         <v>-153</v>
       </c>
       <c r="AE26" s="34">
         <v>-194</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="AF26" s="34">
+        <v>-260</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="52"/>
       <c r="Q27" s="52"/>
       <c r="R27" s="52"/>
       <c r="S27" s="52"/>
       <c r="T27" s="52"/>
       <c r="U27" s="52"/>
       <c r="V27" s="52"/>
       <c r="W27" s="52"/>
       <c r="X27" s="52"/>
       <c r="Y27" s="52"/>
       <c r="AA27" s="43"/>
       <c r="AB27" s="43"/>
       <c r="AC27" s="49"/>
       <c r="AD27" s="43"/>
       <c r="AE27" s="43"/>
-    </row>
-    <row r="28" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF27" s="34"/>
+    </row>
+    <row r="28" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B28" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C28" s="34">
         <v>-315</v>
       </c>
       <c r="D28" s="34">
         <v>-90</v>
       </c>
       <c r="E28" s="34">
         <v>-267</v>
       </c>
       <c r="F28" s="34">
         <v>28</v>
       </c>
       <c r="G28" s="34">
         <v>-69</v>
       </c>
       <c r="H28" s="34">
         <v>144</v>
       </c>
       <c r="I28" s="36">
         <v>-154</v>
       </c>
       <c r="J28" s="34">
         <v>156</v>
       </c>
@@ -3290,57 +3351,60 @@
       </c>
       <c r="X28" s="34">
         <v>-606</v>
       </c>
       <c r="Y28" s="34">
         <v>-381</v>
       </c>
       <c r="Z28" s="34">
         <v>-541</v>
       </c>
       <c r="AA28" s="34">
         <v>-1296</v>
       </c>
       <c r="AB28" s="34">
         <v>-461</v>
       </c>
       <c r="AC28" s="36">
         <v>-824</v>
       </c>
       <c r="AD28" s="34">
         <v>-406</v>
       </c>
       <c r="AE28" s="34">
         <v>-450</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF28" s="34">
+        <v>-790</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B29" s="32" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C29" s="34">
         <v>396</v>
       </c>
       <c r="D29" s="34">
         <v>285</v>
       </c>
       <c r="E29" s="34">
         <v>167</v>
       </c>
       <c r="F29" s="34">
         <v>335</v>
       </c>
       <c r="G29" s="34">
         <v>325</v>
       </c>
       <c r="H29" s="34">
         <v>393</v>
       </c>
       <c r="I29" s="36">
         <v>368</v>
       </c>
       <c r="J29" s="34">
         <v>525</v>
       </c>
@@ -3385,57 +3449,60 @@
       </c>
       <c r="X29" s="34">
         <v>56</v>
       </c>
       <c r="Y29" s="34">
         <v>89</v>
       </c>
       <c r="Z29" s="34">
         <v>167</v>
       </c>
       <c r="AA29" s="34">
         <v>-56</v>
       </c>
       <c r="AB29" s="34">
         <v>72</v>
       </c>
       <c r="AC29" s="36">
         <v>-37</v>
       </c>
       <c r="AD29" s="34">
         <v>102</v>
       </c>
       <c r="AE29" s="34">
         <v>36</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF29" s="34">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B30" s="32" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C30" s="34">
         <v>-189</v>
       </c>
       <c r="D30" s="34">
         <v>-135</v>
       </c>
       <c r="E30" s="34">
         <v>-97</v>
       </c>
       <c r="F30" s="34">
         <v>-58</v>
       </c>
       <c r="G30" s="34">
         <v>-98</v>
       </c>
       <c r="H30" s="34">
         <v>35</v>
       </c>
       <c r="I30" s="36">
         <v>-44</v>
       </c>
       <c r="J30" s="34">
         <v>-73</v>
       </c>
@@ -3480,57 +3547,60 @@
       </c>
       <c r="X30" s="34">
         <v>-41</v>
       </c>
       <c r="Y30" s="34">
         <v>-67</v>
       </c>
       <c r="Z30" s="34">
         <v>-86</v>
       </c>
       <c r="AA30" s="34">
         <v>-285</v>
       </c>
       <c r="AB30" s="34">
         <v>-96</v>
       </c>
       <c r="AC30" s="36">
         <v>-213</v>
       </c>
       <c r="AD30" s="34">
         <v>-106</v>
       </c>
       <c r="AE30" s="34">
         <v>-96</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF30" s="34">
+        <v>-179</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B31" s="32" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C31" s="34">
         <v>-107</v>
       </c>
       <c r="D31" s="34">
         <v>-94</v>
       </c>
       <c r="E31" s="34">
         <v>-82</v>
       </c>
       <c r="F31" s="34">
         <v>-62</v>
       </c>
       <c r="G31" s="34">
         <v>-44</v>
       </c>
       <c r="H31" s="34">
         <v>-75</v>
       </c>
       <c r="I31" s="36">
         <v>-156</v>
       </c>
       <c r="J31" s="34">
         <v>-89</v>
       </c>
@@ -3575,57 +3645,60 @@
       </c>
       <c r="X31" s="34">
         <v>-68</v>
       </c>
       <c r="Y31" s="34">
         <v>-93</v>
       </c>
       <c r="Z31" s="34">
         <v>-194</v>
       </c>
       <c r="AA31" s="34">
         <v>-166</v>
       </c>
       <c r="AB31" s="34">
         <v>-34</v>
       </c>
       <c r="AC31" s="36">
         <v>-70</v>
       </c>
       <c r="AD31" s="34">
         <v>-5</v>
       </c>
       <c r="AE31" s="34">
         <v>-36</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF31" s="34">
+        <v>-232</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B32" s="32" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C32" s="34">
         <v>-214</v>
       </c>
       <c r="D32" s="34">
         <v>-75</v>
       </c>
       <c r="E32" s="34">
         <v>-51</v>
       </c>
       <c r="F32" s="34">
         <v>-119</v>
       </c>
       <c r="G32" s="34">
         <v>-120</v>
       </c>
       <c r="H32" s="34">
         <v>-78</v>
       </c>
       <c r="I32" s="36">
         <v>-161</v>
       </c>
       <c r="J32" s="34">
         <v>-125</v>
       </c>
@@ -3670,57 +3743,60 @@
       </c>
       <c r="X32" s="34">
         <v>-187</v>
       </c>
       <c r="Y32" s="34">
         <v>-34</v>
       </c>
       <c r="Z32" s="34">
         <v>-154</v>
       </c>
       <c r="AA32" s="34">
         <v>-278</v>
       </c>
       <c r="AB32" s="34">
         <v>-81</v>
       </c>
       <c r="AC32" s="36">
         <v>-252</v>
       </c>
       <c r="AD32" s="34">
         <v>-174</v>
       </c>
       <c r="AE32" s="34">
         <v>-107</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF32" s="34">
+        <v>-197</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B33" s="32" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C33" s="34">
         <v>-67</v>
       </c>
       <c r="D33" s="34">
         <v>-33</v>
       </c>
       <c r="E33" s="34">
         <v>-53</v>
       </c>
       <c r="F33" s="34">
         <v>-6</v>
       </c>
       <c r="G33" s="34">
         <v>-44</v>
       </c>
       <c r="H33" s="34">
         <v>37</v>
       </c>
       <c r="I33" s="36">
         <v>-1</v>
       </c>
       <c r="J33" s="34">
         <v>-2</v>
       </c>
@@ -3765,57 +3841,60 @@
       </c>
       <c r="X33" s="34">
         <v>-219</v>
       </c>
       <c r="Y33" s="34">
         <v>-147</v>
       </c>
       <c r="Z33" s="34">
         <v>-137</v>
       </c>
       <c r="AA33" s="34">
         <v>-319</v>
       </c>
       <c r="AB33" s="34">
         <v>-159</v>
       </c>
       <c r="AC33" s="36">
         <v>-68</v>
       </c>
       <c r="AD33" s="34">
         <v>-111</v>
       </c>
       <c r="AE33" s="34">
         <v>-108</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF33" s="34">
+        <v>-221</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B34" s="32" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C34" s="34">
         <v>-28</v>
       </c>
       <c r="D34" s="34">
         <v>-14</v>
       </c>
       <c r="E34" s="34">
         <v>-60</v>
       </c>
       <c r="F34" s="34">
         <v>-10</v>
       </c>
       <c r="G34" s="34">
         <v>-50</v>
       </c>
       <c r="H34" s="34">
         <v>-86</v>
       </c>
       <c r="I34" s="36">
         <v>-45</v>
       </c>
       <c r="J34" s="34">
         <v>18</v>
       </c>
@@ -3860,57 +3939,60 @@
       </c>
       <c r="X34" s="34">
         <v>-41</v>
       </c>
       <c r="Y34" s="34">
         <v>-93</v>
       </c>
       <c r="Z34" s="34">
         <v>-80</v>
       </c>
       <c r="AA34" s="34">
         <v>-66</v>
       </c>
       <c r="AB34" s="34">
         <v>-48</v>
       </c>
       <c r="AC34" s="36">
         <v>-100</v>
       </c>
       <c r="AD34" s="34">
         <v>-73</v>
       </c>
       <c r="AE34" s="34">
         <v>-13</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF34" s="34">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B35" s="32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C35" s="34">
         <v>-106</v>
       </c>
       <c r="D35" s="34">
         <v>-24</v>
       </c>
       <c r="E35" s="34">
         <v>-91</v>
       </c>
       <c r="F35" s="36">
         <v>-52</v>
       </c>
       <c r="G35" s="34">
         <v>-38</v>
       </c>
       <c r="H35" s="34">
         <v>-82</v>
       </c>
       <c r="I35" s="36">
         <v>-115</v>
       </c>
       <c r="J35" s="34">
         <v>-98</v>
       </c>
@@ -3955,90 +4037,94 @@
       </c>
       <c r="X35" s="34">
         <v>-106</v>
       </c>
       <c r="Y35" s="34">
         <v>-36</v>
       </c>
       <c r="Z35" s="34">
         <v>-57</v>
       </c>
       <c r="AA35" s="34">
         <v>-126</v>
       </c>
       <c r="AB35" s="34">
         <v>-115</v>
       </c>
       <c r="AC35" s="36">
         <v>-84</v>
       </c>
       <c r="AD35" s="34">
         <v>-39</v>
       </c>
       <c r="AE35" s="34">
         <v>-126</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="16" customFormat="1" ht="21" customHeight="1">
+      <c r="AF35" s="34">
+        <v>-144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="53" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="53"/>
       <c r="D36" s="53"/>
       <c r="E36" s="53"/>
       <c r="F36" s="53"/>
       <c r="G36" s="53"/>
       <c r="H36" s="53"/>
       <c r="I36" s="53"/>
       <c r="J36" s="53"/>
       <c r="K36" s="53"/>
       <c r="L36" s="53"/>
       <c r="M36" s="53"/>
       <c r="N36" s="53"/>
       <c r="O36" s="53"/>
       <c r="P36" s="53"/>
       <c r="Q36" s="53"/>
       <c r="R36" s="53"/>
       <c r="S36" s="53"/>
       <c r="T36" s="53"/>
       <c r="U36" s="53"/>
       <c r="V36" s="53"/>
       <c r="W36" s="53"/>
       <c r="X36" s="53"/>
       <c r="Y36" s="53"/>
       <c r="AA36" s="43"/>
       <c r="AB36" s="43"/>
       <c r="AC36" s="49"/>
       <c r="AD36" s="43"/>
       <c r="AE36" s="43"/>
-    </row>
-    <row r="37" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF36" s="34"/>
+    </row>
+    <row r="37" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="38" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B37" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C37" s="34">
         <v>-3519</v>
       </c>
       <c r="D37" s="36">
         <v>-1990</v>
       </c>
       <c r="E37" s="34">
         <v>-1544</v>
       </c>
       <c r="F37" s="34">
         <v>-1813</v>
       </c>
       <c r="G37" s="36">
         <v>-1757</v>
       </c>
       <c r="H37" s="36">
         <v>-1966</v>
       </c>
       <c r="I37" s="36">
         <v>-2618</v>
       </c>
       <c r="J37" s="34">
         <v>-2796</v>
       </c>
@@ -4083,57 +4169,60 @@
       </c>
       <c r="X37" s="36">
         <v>-2925</v>
       </c>
       <c r="Y37" s="34">
         <v>-2015</v>
       </c>
       <c r="Z37" s="36">
         <v>-1859</v>
       </c>
       <c r="AA37" s="36">
         <v>-4475</v>
       </c>
       <c r="AB37" s="36">
         <v>-1738</v>
       </c>
       <c r="AC37" s="36">
         <v>-1978</v>
       </c>
       <c r="AD37" s="36">
         <v>-2101</v>
       </c>
       <c r="AE37" s="36">
         <v>-2159</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF37" s="34">
+        <v>-2942</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="38" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B38" s="32" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C38" s="34">
         <v>-92</v>
       </c>
       <c r="D38" s="36">
         <v>-82</v>
       </c>
       <c r="E38" s="34">
         <v>-24</v>
       </c>
       <c r="F38" s="34">
         <v>-55</v>
       </c>
       <c r="G38" s="36">
         <v>-67</v>
       </c>
       <c r="H38" s="36">
         <v>-60</v>
       </c>
       <c r="I38" s="36">
         <v>-77</v>
       </c>
       <c r="J38" s="36">
         <v>-65</v>
       </c>
@@ -4178,57 +4267,60 @@
       </c>
       <c r="X38" s="36">
         <v>-52</v>
       </c>
       <c r="Y38" s="34">
         <v>-30</v>
       </c>
       <c r="Z38" s="36">
         <v>-12</v>
       </c>
       <c r="AA38" s="36">
         <v>-165</v>
       </c>
       <c r="AB38" s="36">
         <v>-74</v>
       </c>
       <c r="AC38" s="36">
         <v>-99</v>
       </c>
       <c r="AD38" s="36">
         <v>-22</v>
       </c>
       <c r="AE38" s="36">
         <v>-31</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF38" s="34">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B39" s="32" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C39" s="34">
         <v>-17</v>
       </c>
       <c r="D39" s="36">
         <v>-63</v>
       </c>
       <c r="E39" s="34">
         <v>-38</v>
       </c>
       <c r="F39" s="34">
         <v>-18</v>
       </c>
       <c r="G39" s="36">
         <v>-17</v>
       </c>
       <c r="H39" s="36">
         <v>-51</v>
       </c>
       <c r="I39" s="36">
         <v>-8</v>
       </c>
       <c r="J39" s="36">
         <v>-52</v>
       </c>
@@ -4273,57 +4365,60 @@
       </c>
       <c r="X39" s="36">
         <v>-28</v>
       </c>
       <c r="Y39" s="34">
         <v>-49</v>
       </c>
       <c r="Z39" s="36">
         <v>-88</v>
       </c>
       <c r="AA39" s="36">
         <v>-47</v>
       </c>
       <c r="AB39" s="36">
         <v>-15</v>
       </c>
       <c r="AC39" s="36">
         <v>8</v>
       </c>
       <c r="AD39" s="36">
         <v>-10</v>
       </c>
       <c r="AE39" s="36">
         <v>-50</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF39" s="34">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="38" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B40" s="32" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C40" s="34">
         <v>-118</v>
       </c>
       <c r="D40" s="36">
         <v>-52</v>
       </c>
       <c r="E40" s="34">
         <v>-109</v>
       </c>
       <c r="F40" s="34">
         <v>-66</v>
       </c>
       <c r="G40" s="36">
         <v>-50</v>
       </c>
       <c r="H40" s="36">
         <v>-118</v>
       </c>
       <c r="I40" s="36">
         <v>-107</v>
       </c>
       <c r="J40" s="36">
         <v>-68</v>
       </c>
@@ -4368,57 +4463,60 @@
       </c>
       <c r="X40" s="36">
         <v>-103</v>
       </c>
       <c r="Y40" s="34">
         <v>-50</v>
       </c>
       <c r="Z40" s="36">
         <v>-104</v>
       </c>
       <c r="AA40" s="36">
         <v>-209</v>
       </c>
       <c r="AB40" s="36">
         <v>-14</v>
       </c>
       <c r="AC40" s="36">
         <v>-78</v>
       </c>
       <c r="AD40" s="36">
         <v>-127</v>
       </c>
       <c r="AE40" s="36">
         <v>-57</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF40" s="34">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B41" s="32" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C41" s="34">
         <v>-422</v>
       </c>
       <c r="D41" s="36">
         <v>-350</v>
       </c>
       <c r="E41" s="34">
         <v>-224</v>
       </c>
       <c r="F41" s="34">
         <v>-191</v>
       </c>
       <c r="G41" s="36">
         <v>-363</v>
       </c>
       <c r="H41" s="36">
         <v>-199</v>
       </c>
       <c r="I41" s="36">
         <v>-293</v>
       </c>
       <c r="J41" s="36">
         <v>-225</v>
       </c>
@@ -4463,57 +4561,60 @@
       </c>
       <c r="X41" s="36">
         <v>-436</v>
       </c>
       <c r="Y41" s="34">
         <v>-382</v>
       </c>
       <c r="Z41" s="36">
         <v>-300</v>
       </c>
       <c r="AA41" s="36">
         <v>-495</v>
       </c>
       <c r="AB41" s="36">
         <v>-269</v>
       </c>
       <c r="AC41" s="36">
         <v>-283</v>
       </c>
       <c r="AD41" s="36">
         <v>-284</v>
       </c>
       <c r="AE41" s="36">
         <v>-370</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF41" s="34">
+        <v>-418</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="38" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B42" s="32" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C42" s="34">
         <v>-537</v>
       </c>
       <c r="D42" s="36">
         <v>-260</v>
       </c>
       <c r="E42" s="34">
         <v>-285</v>
       </c>
       <c r="F42" s="34">
         <v>-271</v>
       </c>
       <c r="G42" s="36">
         <v>-199</v>
       </c>
       <c r="H42" s="36">
         <v>-331</v>
       </c>
       <c r="I42" s="36">
         <v>-395</v>
       </c>
       <c r="J42" s="36">
         <v>-333</v>
       </c>
@@ -4558,57 +4659,60 @@
       </c>
       <c r="X42" s="36">
         <v>-352</v>
       </c>
       <c r="Y42" s="34">
         <v>-195</v>
       </c>
       <c r="Z42" s="36">
         <v>-231</v>
       </c>
       <c r="AA42" s="36">
         <v>-315</v>
       </c>
       <c r="AB42" s="36">
         <v>-268</v>
       </c>
       <c r="AC42" s="36">
         <v>-262</v>
       </c>
       <c r="AD42" s="36">
         <v>-390</v>
       </c>
       <c r="AE42" s="36">
         <v>-278</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF42" s="34">
+        <v>-563</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="38" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B43" s="32" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C43" s="34">
         <v>-254</v>
       </c>
       <c r="D43" s="36">
         <v>-54</v>
       </c>
       <c r="E43" s="34">
         <v>-102</v>
       </c>
       <c r="F43" s="34">
         <v>-151</v>
       </c>
       <c r="G43" s="36">
         <v>-74</v>
       </c>
       <c r="H43" s="36">
         <v>-235</v>
       </c>
       <c r="I43" s="36">
         <v>-301</v>
       </c>
       <c r="J43" s="36">
         <v>-144</v>
       </c>
@@ -4653,57 +4757,60 @@
       </c>
       <c r="X43" s="36">
         <v>-385</v>
       </c>
       <c r="Y43" s="34">
         <v>-257</v>
       </c>
       <c r="Z43" s="36">
         <v>-248</v>
       </c>
       <c r="AA43" s="36">
         <v>-234</v>
       </c>
       <c r="AB43" s="36">
         <v>-164</v>
       </c>
       <c r="AC43" s="36">
         <v>-234</v>
       </c>
       <c r="AD43" s="36">
         <v>-274</v>
       </c>
       <c r="AE43" s="36">
         <v>-187</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF43" s="34">
+        <v>-224</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B44" s="32" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C44" s="34">
         <v>-397</v>
       </c>
       <c r="D44" s="36">
         <v>-318</v>
       </c>
       <c r="E44" s="34">
         <v>-115</v>
       </c>
       <c r="F44" s="34">
         <v>-186</v>
       </c>
       <c r="G44" s="36">
         <v>-166</v>
       </c>
       <c r="H44" s="36">
         <v>-222</v>
       </c>
       <c r="I44" s="36">
         <v>-346</v>
       </c>
       <c r="J44" s="36">
         <v>-320</v>
       </c>
@@ -4748,57 +4855,60 @@
       </c>
       <c r="X44" s="36">
         <v>-290</v>
       </c>
       <c r="Y44" s="34">
         <v>-193</v>
       </c>
       <c r="Z44" s="36">
         <v>-210</v>
       </c>
       <c r="AA44" s="36">
         <v>-325</v>
       </c>
       <c r="AB44" s="36">
         <v>-245</v>
       </c>
       <c r="AC44" s="36">
         <v>-299</v>
       </c>
       <c r="AD44" s="36">
         <v>-69</v>
       </c>
       <c r="AE44" s="36">
         <v>-296</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF44" s="34">
+        <v>-330</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="38" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B45" s="32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C45" s="34">
         <v>-268</v>
       </c>
       <c r="D45" s="36">
         <v>-210</v>
       </c>
       <c r="E45" s="34">
         <v>-119</v>
       </c>
       <c r="F45" s="34">
         <v>-102</v>
       </c>
       <c r="G45" s="36">
         <v>-119</v>
       </c>
       <c r="H45" s="36">
         <v>-37</v>
       </c>
       <c r="I45" s="36">
         <v>-116</v>
       </c>
       <c r="J45" s="36">
         <v>-157</v>
       </c>
@@ -4843,57 +4953,60 @@
       </c>
       <c r="X45" s="36">
         <v>8</v>
       </c>
       <c r="Y45" s="34">
         <v>-120</v>
       </c>
       <c r="Z45" s="36">
         <v>-147</v>
       </c>
       <c r="AA45" s="36">
         <v>-292</v>
       </c>
       <c r="AB45" s="36">
         <v>-41</v>
       </c>
       <c r="AC45" s="36">
         <v>-89</v>
       </c>
       <c r="AD45" s="36">
         <v>-36</v>
       </c>
       <c r="AE45" s="36">
         <v>-118</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF45" s="34">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="38" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B46" s="32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C46" s="34">
         <v>-189</v>
       </c>
       <c r="D46" s="36">
         <v>-58</v>
       </c>
       <c r="E46" s="34">
         <v>-40</v>
       </c>
       <c r="F46" s="34">
         <v>-98</v>
       </c>
       <c r="G46" s="36">
         <v>-90</v>
       </c>
       <c r="H46" s="36">
         <v>-86</v>
       </c>
       <c r="I46" s="36">
         <v>-87</v>
       </c>
       <c r="J46" s="36">
         <v>-69</v>
       </c>
@@ -4938,57 +5051,60 @@
       </c>
       <c r="X46" s="36">
         <v>-96</v>
       </c>
       <c r="Y46" s="34">
         <v>-121</v>
       </c>
       <c r="Z46" s="36">
         <v>-64</v>
       </c>
       <c r="AA46" s="36">
         <v>-174</v>
       </c>
       <c r="AB46" s="36">
         <v>-82</v>
       </c>
       <c r="AC46" s="36">
         <v>12</v>
       </c>
       <c r="AD46" s="36">
         <v>-91</v>
       </c>
       <c r="AE46" s="36">
         <v>-121</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF46" s="34">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B47" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C47" s="34">
         <v>-281</v>
       </c>
       <c r="D47" s="36">
         <v>-186</v>
       </c>
       <c r="E47" s="34">
         <v>-45</v>
       </c>
       <c r="F47" s="34">
         <v>-137</v>
       </c>
       <c r="G47" s="36">
         <v>-233</v>
       </c>
       <c r="H47" s="36">
         <v>-214</v>
       </c>
       <c r="I47" s="36">
         <v>-82</v>
       </c>
       <c r="J47" s="36">
         <v>-315</v>
       </c>
@@ -5033,57 +5149,60 @@
       </c>
       <c r="X47" s="36">
         <v>-280</v>
       </c>
       <c r="Y47" s="34">
         <v>-86</v>
       </c>
       <c r="Z47" s="36">
         <v>-129</v>
       </c>
       <c r="AA47" s="36">
         <v>-921</v>
       </c>
       <c r="AB47" s="36">
         <v>-190</v>
       </c>
       <c r="AC47" s="36">
         <v>-6</v>
       </c>
       <c r="AD47" s="36">
         <v>-231</v>
       </c>
       <c r="AE47" s="36">
         <v>-210</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF47" s="34">
+        <v>-130</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="38" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B48" s="32" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C48" s="34">
         <v>-206</v>
       </c>
       <c r="D48" s="36">
         <v>-97</v>
       </c>
       <c r="E48" s="34">
         <v>-110</v>
       </c>
       <c r="F48" s="34">
         <v>-172</v>
       </c>
       <c r="G48" s="36">
         <v>-40</v>
       </c>
       <c r="H48" s="36">
         <v>-47</v>
       </c>
       <c r="I48" s="36">
         <v>-281</v>
       </c>
       <c r="J48" s="36">
         <v>-349</v>
       </c>
@@ -5128,57 +5247,60 @@
       </c>
       <c r="X48" s="36">
         <v>-284</v>
       </c>
       <c r="Y48" s="34">
         <v>-98</v>
       </c>
       <c r="Z48" s="36">
         <v>-155</v>
       </c>
       <c r="AA48" s="36">
         <v>-350</v>
       </c>
       <c r="AB48" s="36">
         <v>-105</v>
       </c>
       <c r="AC48" s="36">
         <v>-205</v>
       </c>
       <c r="AD48" s="36">
         <v>-154</v>
       </c>
       <c r="AE48" s="36">
         <v>-203</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF48" s="34">
+        <v>-296</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="38" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B49" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C49" s="34">
         <v>-96</v>
       </c>
       <c r="D49" s="36">
         <v>41</v>
       </c>
       <c r="E49" s="34">
         <v>24</v>
       </c>
       <c r="F49" s="34">
         <v>-15</v>
       </c>
       <c r="G49" s="36">
         <v>-47</v>
       </c>
       <c r="H49" s="36">
         <v>-9</v>
       </c>
       <c r="I49" s="36">
         <v>-113</v>
       </c>
       <c r="J49" s="36">
         <v>-296</v>
       </c>
@@ -5223,57 +5345,60 @@
       </c>
       <c r="X49" s="36">
         <v>80</v>
       </c>
       <c r="Y49" s="34">
         <v>171</v>
       </c>
       <c r="Z49" s="36">
         <v>115</v>
       </c>
       <c r="AA49" s="36">
         <v>-36</v>
       </c>
       <c r="AB49" s="36">
         <v>-20</v>
       </c>
       <c r="AC49" s="36">
         <v>-79</v>
       </c>
       <c r="AD49" s="36">
         <v>50</v>
       </c>
       <c r="AE49" s="36">
         <v>68</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF49" s="34">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B50" s="32" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C50" s="34">
         <v>-154</v>
       </c>
       <c r="D50" s="36">
         <v>-78</v>
       </c>
       <c r="E50" s="34">
         <v>-97</v>
       </c>
       <c r="F50" s="34">
         <v>-64</v>
       </c>
       <c r="G50" s="36">
         <v>-91</v>
       </c>
       <c r="H50" s="36">
         <v>-124</v>
       </c>
       <c r="I50" s="36">
         <v>-28</v>
       </c>
       <c r="J50" s="36">
         <v>-23</v>
       </c>
@@ -5318,57 +5443,60 @@
       </c>
       <c r="X50" s="36">
         <v>-102</v>
       </c>
       <c r="Y50" s="34">
         <v>-158</v>
       </c>
       <c r="Z50" s="36">
         <v>-58</v>
       </c>
       <c r="AA50" s="36">
         <v>-284</v>
       </c>
       <c r="AB50" s="36">
         <v>-169</v>
       </c>
       <c r="AC50" s="36">
         <v>-136</v>
       </c>
       <c r="AD50" s="36">
         <v>-129</v>
       </c>
       <c r="AE50" s="36">
         <v>-72</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF50" s="34">
+        <v>-106</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="38" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B51" s="32" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C51" s="34">
         <v>-185</v>
       </c>
       <c r="D51" s="36">
         <v>-45</v>
       </c>
       <c r="E51" s="34">
         <v>-37</v>
       </c>
       <c r="F51" s="34">
         <v>1</v>
       </c>
       <c r="G51" s="36">
         <v>-56</v>
       </c>
       <c r="H51" s="36">
         <v>-31</v>
       </c>
       <c r="I51" s="36">
         <v>-52</v>
       </c>
       <c r="J51" s="36">
         <v>0</v>
       </c>
@@ -5413,57 +5541,60 @@
       </c>
       <c r="X51" s="36">
         <v>-129</v>
       </c>
       <c r="Y51" s="34">
         <v>-148</v>
       </c>
       <c r="Z51" s="36">
         <v>-45</v>
       </c>
       <c r="AA51" s="36">
         <v>-200</v>
       </c>
       <c r="AB51" s="36">
         <v>36</v>
       </c>
       <c r="AC51" s="36">
         <v>-23</v>
       </c>
       <c r="AD51" s="36">
         <v>-115</v>
       </c>
       <c r="AE51" s="36">
         <v>-115</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF51" s="34">
+        <v>-160</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A52" s="38" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B52" s="32" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C52" s="34">
         <v>-205</v>
       </c>
       <c r="D52" s="36">
         <v>-109</v>
       </c>
       <c r="E52" s="34">
         <v>-161</v>
       </c>
       <c r="F52" s="36">
         <v>-187</v>
       </c>
       <c r="G52" s="36">
         <v>-80</v>
       </c>
       <c r="H52" s="36">
         <v>-143</v>
       </c>
       <c r="I52" s="36">
         <v>-228</v>
       </c>
       <c r="J52" s="36">
         <v>-248</v>
       </c>
@@ -5508,57 +5639,60 @@
       </c>
       <c r="X52" s="36">
         <v>-283</v>
       </c>
       <c r="Y52" s="34">
         <v>-155</v>
       </c>
       <c r="Z52" s="36">
         <v>-89</v>
       </c>
       <c r="AA52" s="36">
         <v>-287</v>
       </c>
       <c r="AB52" s="36">
         <v>-69</v>
       </c>
       <c r="AC52" s="36">
         <v>-93</v>
       </c>
       <c r="AD52" s="36">
         <v>-105</v>
       </c>
       <c r="AE52" s="36">
         <v>-51</v>
       </c>
-    </row>
-    <row r="53" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF52" s="34">
+        <v>-242</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="14" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B53" s="33" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C53" s="37">
         <v>-98</v>
       </c>
       <c r="D53" s="37">
         <v>-69</v>
       </c>
       <c r="E53" s="37">
         <v>-62</v>
       </c>
       <c r="F53" s="37">
         <v>-101</v>
       </c>
       <c r="G53" s="37">
         <v>-65</v>
       </c>
       <c r="H53" s="37">
         <v>-59</v>
       </c>
       <c r="I53" s="37">
         <v>-104</v>
       </c>
       <c r="J53" s="37">
         <v>-132</v>
       </c>
@@ -5603,90 +5737,93 @@
       </c>
       <c r="X53" s="37">
         <v>-193</v>
       </c>
       <c r="Y53" s="37">
         <v>-144</v>
       </c>
       <c r="Z53" s="37">
         <v>-94</v>
       </c>
       <c r="AA53" s="37">
         <v>-141</v>
       </c>
       <c r="AB53" s="37">
         <v>-49</v>
       </c>
       <c r="AC53" s="37">
         <v>-112</v>
       </c>
       <c r="AD53" s="37">
         <v>-114</v>
       </c>
       <c r="AE53" s="37">
         <v>-68</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" s="22" customFormat="1" ht="12.75">
+      <c r="AF53" s="37">
+        <v>-116</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B54" s="30"/>
       <c r="Q54" s="17"/>
       <c r="S54" s="19"/>
       <c r="T54" s="18"/>
       <c r="U54" s="18"/>
     </row>
-    <row r="55" spans="1:31">
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B55" s="2"/>
       <c r="E55" s="2"/>
       <c r="Q55" s="3"/>
       <c r="S55" s="6"/>
       <c r="T55" s="4"/>
       <c r="U55" s="4"/>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B56" s="2"/>
       <c r="E56" s="2"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="5"/>
       <c r="S56" s="6"/>
       <c r="T56" s="7"/>
       <c r="U56" s="4"/>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A57" s="13"/>
       <c r="B57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="AA6:AF6"/>
     <mergeCell ref="B27:Y27"/>
     <mergeCell ref="B36:Y36"/>
     <mergeCell ref="B2:Y2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B8:Y8"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>