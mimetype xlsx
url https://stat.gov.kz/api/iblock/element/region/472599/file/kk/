--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="99">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -317,52 +317,52 @@
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Садырбаева Жансая</t>
   </si>
   <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
     <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="16">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -402,72 +402,83 @@
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -572,184 +583,181 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -805,86 +813,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1024,236 +1030,236 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="21">
+      <c r="B1" s="23">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="B4" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="19" t="s">
+      <c r="B5" s="21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="19" t="s">
+      <c r="B6" s="21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="19" t="s">
+      <c r="B7" s="21" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="45.75" customHeight="1">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="B8" s="22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="95.25" customHeight="1">
-      <c r="A9" s="18" t="s">
+      <c r="A9" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="20" t="s">
+      <c r="B9" s="22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="19" t="s">
+      <c r="B10" s="21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="18" t="s">
+      <c r="A11" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="20" t="s">
+      <c r="B11" s="22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="20" t="s">
+      <c r="B12" s="22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="20" t="s">
+      <c r="B13" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="20" t="s">
+      <c r="B14" s="22" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="24" t="s">
+      <c r="B15" s="26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="24" t="s">
+      <c r="B16" s="26" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="18" t="s">
+      <c r="A17" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="19" t="s">
+      <c r="B17" s="21" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="18" t="s">
+      <c r="A18" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="23" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="18" t="s">
+      <c r="A19" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="22" t="s">
+      <c r="B19" s="24" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="18" t="s">
+      <c r="A20" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="23" t="s">
+      <c r="B20" s="25" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4" display="ai.kanasheva@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="C5:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="3" max="3" width="157.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="3:3">
       <c r="C5" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="3:3">
       <c r="C6" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>46</v>
       </c>
@@ -1271,154 +1277,155 @@
     <row r="10" spans="3:3">
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3">
       <c r="C11" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="3:3">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3">
       <c r="C14" s="3" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AB54"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AC54"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="B27" sqref="B27:Z27"/>
+      <selection pane="bottomLeft" activeCell="AE42" sqref="AE42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="15.75">
+    <row r="2" spans="1:29" ht="15.75">
       <c r="A2" s="15"/>
-      <c r="B2" s="44" t="s">
+      <c r="B2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="44"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="42"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
-      <c r="AB5" s="5" t="s">
+      <c r="AC5" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
-      <c r="A6" s="32" t="s">
+    <row r="6" spans="1:29">
+      <c r="A6" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="34"/>
-      <c r="C6" s="36">
+      <c r="B6" s="45"/>
+      <c r="C6" s="47">
         <v>2024</v>
       </c>
-      <c r="D6" s="37"/>
-[...10 lines deleted...]
-      <c r="O6" s="38">
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="36">
         <v>2025</v>
       </c>
-      <c r="P6" s="39"/>
-[...10 lines deleted...]
-      <c r="AA6" s="38">
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="37"/>
+      <c r="AA6" s="36">
         <v>2026</v>
       </c>
-      <c r="AB6" s="40"/>
-[...3 lines deleted...]
-      <c r="B7" s="35"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="44"/>
+      <c r="B7" s="46"/>
       <c r="C7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1438,101 +1445,104 @@
       </c>
       <c r="P7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="X7" s="25" t="s">
+      <c r="X7" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Y7" s="26" t="s">
+      <c r="Y7" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="Z7" s="28" t="s">
+      <c r="Z7" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="30" t="s">
-[...6 lines deleted...]
-    <row r="8" spans="1:28" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AA7" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB7" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="49" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="16"/>
-      <c r="B8" s="41" t="s">
-[...28 lines deleted...]
-      <c r="A9" s="46" t="s">
+      <c r="B8" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="38"/>
+      <c r="P8" s="38"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="38"/>
+      <c r="S8" s="38"/>
+      <c r="T8" s="38"/>
+      <c r="U8" s="38"/>
+      <c r="V8" s="38"/>
+      <c r="W8" s="38"/>
+      <c r="X8" s="38"/>
+      <c r="Y8" s="38"/>
+      <c r="Z8" s="38"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="1">
         <v>186</v>
       </c>
       <c r="D9" s="1">
         <v>134</v>
       </c>
       <c r="E9" s="1">
         <v>115</v>
       </c>
       <c r="F9" s="1">
         <v>151</v>
       </c>
       <c r="G9" s="1">
         <v>160</v>
       </c>
       <c r="H9" s="1">
         <v>115</v>
       </c>
       <c r="I9" s="1">
         <v>170</v>
       </c>
       <c r="J9" s="1">
         <v>133</v>
@@ -1569,56 +1579,59 @@
       </c>
       <c r="U9" s="1">
         <v>173</v>
       </c>
       <c r="V9" s="1">
         <v>154</v>
       </c>
       <c r="W9" s="1">
         <v>223</v>
       </c>
       <c r="X9" s="1">
         <v>200</v>
       </c>
       <c r="Y9" s="1">
         <v>217</v>
       </c>
       <c r="Z9" s="1">
         <v>241</v>
       </c>
       <c r="AA9" s="1">
         <v>219</v>
       </c>
       <c r="AB9" s="1">
         <v>181</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="46" t="s">
+      <c r="AC9" s="50">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="17" t="s">
         <v>78</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="1">
         <v>30</v>
       </c>
       <c r="D10" s="1">
         <v>9</v>
       </c>
       <c r="E10" s="1">
         <v>14</v>
       </c>
       <c r="F10" s="1">
         <v>22</v>
       </c>
       <c r="G10" s="1">
         <v>37</v>
       </c>
       <c r="H10" s="1">
         <v>19</v>
       </c>
       <c r="I10" s="1">
         <v>30</v>
       </c>
       <c r="J10" s="1">
         <v>26</v>
@@ -1655,56 +1668,59 @@
       </c>
       <c r="U10" s="1">
         <v>32</v>
       </c>
       <c r="V10" s="1">
         <v>22</v>
       </c>
       <c r="W10" s="1">
         <v>41</v>
       </c>
       <c r="X10" s="1">
         <v>38</v>
       </c>
       <c r="Y10" s="1">
         <v>40</v>
       </c>
       <c r="Z10" s="1">
         <v>53</v>
       </c>
       <c r="AA10" s="1">
         <v>45</v>
       </c>
       <c r="AB10" s="1">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="46" t="s">
+      <c r="AC10" s="50">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="48" t="s">
+      <c r="B11" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>10</v>
       </c>
       <c r="D11" s="1">
         <v>6</v>
       </c>
       <c r="E11" s="1">
         <v>5</v>
       </c>
       <c r="F11" s="1">
         <v>7</v>
       </c>
       <c r="G11" s="1">
         <v>5</v>
       </c>
       <c r="H11" s="1">
         <v>4</v>
       </c>
       <c r="I11" s="1">
         <v>8</v>
       </c>
       <c r="J11" s="1">
         <v>8</v>
@@ -1741,56 +1757,59 @@
       </c>
       <c r="U11" s="1">
         <v>6</v>
       </c>
       <c r="V11" s="1">
         <v>10</v>
       </c>
       <c r="W11" s="1">
         <v>10</v>
       </c>
       <c r="X11" s="1">
         <v>10</v>
       </c>
       <c r="Y11" s="1">
         <v>11</v>
       </c>
       <c r="Z11" s="1">
         <v>12</v>
       </c>
       <c r="AA11" s="1">
         <v>14</v>
       </c>
       <c r="AB11" s="1">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="46" t="s">
+      <c r="AC11" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="17" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>15</v>
       </c>
       <c r="D12" s="1">
         <v>16</v>
       </c>
       <c r="E12" s="1">
         <v>4</v>
       </c>
       <c r="F12" s="1">
         <v>8</v>
       </c>
       <c r="G12" s="1">
         <v>15</v>
       </c>
       <c r="H12" s="1">
         <v>3</v>
       </c>
       <c r="I12" s="1">
         <v>9</v>
       </c>
       <c r="J12" s="1">
         <v>6</v>
@@ -1827,142 +1846,148 @@
       </c>
       <c r="U12" s="1">
         <v>19</v>
       </c>
       <c r="V12" s="1">
         <v>13</v>
       </c>
       <c r="W12" s="1">
         <v>19</v>
       </c>
       <c r="X12" s="1">
         <v>10</v>
       </c>
       <c r="Y12" s="1">
         <v>12</v>
       </c>
       <c r="Z12" s="1">
         <v>19</v>
       </c>
       <c r="AA12" s="1">
         <v>18</v>
       </c>
       <c r="AB12" s="1">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="46" t="s">
+      <c r="AC12" s="50">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>4</v>
       </c>
       <c r="D13" s="1">
         <v>1</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
         <v>2</v>
       </c>
       <c r="G13" s="1">
         <v>2</v>
       </c>
       <c r="H13" s="1">
         <v>2</v>
       </c>
       <c r="I13" s="1">
         <v>2</v>
       </c>
       <c r="J13" s="1">
         <v>3</v>
       </c>
       <c r="K13" s="1">
         <v>2</v>
       </c>
       <c r="L13" s="1">
         <v>5</v>
       </c>
       <c r="M13" s="1">
         <v>2</v>
       </c>
       <c r="N13" s="1">
         <v>3</v>
       </c>
       <c r="O13" s="1">
         <v>2</v>
       </c>
       <c r="P13" s="1">
         <v>1</v>
       </c>
       <c r="Q13" s="1">
         <v>2</v>
       </c>
-      <c r="R13" s="27" t="s">
+      <c r="R13" s="29" t="s">
         <v>59</v>
       </c>
       <c r="S13" s="1">
         <v>8</v>
       </c>
       <c r="T13" s="1">
         <v>3</v>
       </c>
       <c r="U13" s="1">
         <v>2</v>
       </c>
       <c r="V13" s="1">
         <v>1</v>
       </c>
       <c r="W13" s="1">
         <v>2</v>
       </c>
       <c r="X13" s="1">
         <v>2</v>
       </c>
       <c r="Y13" s="1">
         <v>3</v>
       </c>
       <c r="Z13" s="1">
         <v>3</v>
       </c>
       <c r="AA13" s="1">
         <v>4</v>
       </c>
       <c r="AB13" s="1">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="46" t="s">
+      <c r="AC13" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="17" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>15</v>
       </c>
       <c r="D14" s="1">
         <v>13</v>
       </c>
       <c r="E14" s="1">
         <v>15</v>
       </c>
       <c r="F14" s="1">
         <v>21</v>
       </c>
       <c r="G14" s="1">
         <v>9</v>
       </c>
       <c r="H14" s="1">
         <v>10</v>
       </c>
       <c r="I14" s="1">
         <v>14</v>
       </c>
       <c r="J14" s="1">
         <v>7</v>
@@ -1999,56 +2024,59 @@
       </c>
       <c r="U14" s="1">
         <v>19</v>
       </c>
       <c r="V14" s="1">
         <v>20</v>
       </c>
       <c r="W14" s="1">
         <v>19</v>
       </c>
       <c r="X14" s="1">
         <v>16</v>
       </c>
       <c r="Y14" s="1">
         <v>13</v>
       </c>
       <c r="Z14" s="1">
         <v>13</v>
       </c>
       <c r="AA14" s="1">
         <v>14</v>
       </c>
       <c r="AB14" s="1">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="46" t="s">
+      <c r="AC14" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="17" t="s">
         <v>83</v>
       </c>
-      <c r="B15" s="48" t="s">
+      <c r="B15" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
         <v>8</v>
       </c>
       <c r="D15" s="1">
         <v>9</v>
       </c>
       <c r="E15" s="1">
         <v>11</v>
       </c>
       <c r="F15" s="1">
         <v>7</v>
       </c>
       <c r="G15" s="1">
         <v>2</v>
       </c>
       <c r="H15" s="1">
         <v>4</v>
       </c>
       <c r="I15" s="1">
         <v>8</v>
       </c>
       <c r="J15" s="1">
         <v>3</v>
@@ -2085,56 +2113,59 @@
       </c>
       <c r="U15" s="1">
         <v>11</v>
       </c>
       <c r="V15" s="1">
         <v>5</v>
       </c>
       <c r="W15" s="1">
         <v>18</v>
       </c>
       <c r="X15" s="1">
         <v>10</v>
       </c>
       <c r="Y15" s="1">
         <v>8</v>
       </c>
       <c r="Z15" s="1">
         <v>15</v>
       </c>
       <c r="AA15" s="1">
         <v>14</v>
       </c>
       <c r="AB15" s="1">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="46" t="s">
+      <c r="AC15" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="17" t="s">
         <v>84</v>
       </c>
-      <c r="B16" s="48" t="s">
+      <c r="B16" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
         <v>7</v>
       </c>
       <c r="D16" s="1">
         <v>4</v>
       </c>
       <c r="E16" s="1">
         <v>7</v>
       </c>
       <c r="F16" s="1">
         <v>10</v>
       </c>
       <c r="G16" s="1">
         <v>7</v>
       </c>
       <c r="H16" s="1">
         <v>4</v>
       </c>
       <c r="I16" s="1">
         <v>2</v>
       </c>
       <c r="J16" s="1">
         <v>3</v>
@@ -2171,56 +2202,59 @@
       </c>
       <c r="U16" s="1">
         <v>7</v>
       </c>
       <c r="V16" s="1">
         <v>7</v>
       </c>
       <c r="W16" s="1">
         <v>7</v>
       </c>
       <c r="X16" s="1">
         <v>8</v>
       </c>
       <c r="Y16" s="1">
         <v>9</v>
       </c>
       <c r="Z16" s="1">
         <v>15</v>
       </c>
       <c r="AA16" s="1">
         <v>9</v>
       </c>
       <c r="AB16" s="1">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="46" t="s">
+      <c r="AC16" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="17" t="s">
         <v>85</v>
       </c>
-      <c r="B17" s="48" t="s">
+      <c r="B17" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>16</v>
       </c>
       <c r="D17" s="1">
         <v>9</v>
       </c>
       <c r="E17" s="1">
         <v>7</v>
       </c>
       <c r="F17" s="1">
         <v>14</v>
       </c>
       <c r="G17" s="1">
         <v>7</v>
       </c>
       <c r="H17" s="1">
         <v>6</v>
       </c>
       <c r="I17" s="1">
         <v>17</v>
       </c>
       <c r="J17" s="1">
         <v>8</v>
@@ -2257,56 +2291,59 @@
       </c>
       <c r="U17" s="1">
         <v>9</v>
       </c>
       <c r="V17" s="1">
         <v>5</v>
       </c>
       <c r="W17" s="1">
         <v>14</v>
       </c>
       <c r="X17" s="1">
         <v>18</v>
       </c>
       <c r="Y17" s="1">
         <v>8</v>
       </c>
       <c r="Z17" s="1">
         <v>13</v>
       </c>
       <c r="AA17" s="1">
         <v>7</v>
       </c>
       <c r="AB17" s="1">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="46" t="s">
+      <c r="AC17" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="17" t="s">
         <v>86</v>
       </c>
-      <c r="B18" s="48" t="s">
+      <c r="B18" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
         <v>7</v>
       </c>
       <c r="D18" s="1">
         <v>6</v>
       </c>
       <c r="E18" s="1">
         <v>5</v>
       </c>
       <c r="F18" s="1">
         <v>7</v>
       </c>
       <c r="G18" s="1">
         <v>9</v>
       </c>
       <c r="H18" s="1">
         <v>8</v>
       </c>
       <c r="I18" s="1">
         <v>14</v>
       </c>
       <c r="J18" s="1">
         <v>5</v>
@@ -2343,56 +2380,59 @@
       </c>
       <c r="U18" s="1">
         <v>8</v>
       </c>
       <c r="V18" s="1">
         <v>3</v>
       </c>
       <c r="W18" s="1">
         <v>9</v>
       </c>
       <c r="X18" s="1">
         <v>12</v>
       </c>
       <c r="Y18" s="1">
         <v>15</v>
       </c>
       <c r="Z18" s="1">
         <v>10</v>
       </c>
       <c r="AA18" s="1">
         <v>10</v>
       </c>
       <c r="AB18" s="1">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="46" t="s">
+      <c r="AC18" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="17" t="s">
         <v>87</v>
       </c>
-      <c r="B19" s="48" t="s">
+      <c r="B19" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>4</v>
       </c>
       <c r="D19" s="1">
         <v>6</v>
       </c>
       <c r="E19" s="1">
         <v>3</v>
       </c>
       <c r="F19" s="1">
         <v>3</v>
       </c>
       <c r="G19" s="1">
         <v>2</v>
       </c>
       <c r="H19" s="1">
         <v>2</v>
       </c>
       <c r="I19" s="1">
         <v>4</v>
       </c>
       <c r="J19" s="1">
         <v>1</v>
@@ -2400,83 +2440,86 @@
       <c r="K19" s="1">
         <v>5</v>
       </c>
       <c r="L19" s="1">
         <v>2</v>
       </c>
       <c r="M19" s="1">
         <v>2</v>
       </c>
       <c r="N19" s="1">
         <v>2</v>
       </c>
       <c r="O19" s="1">
         <v>2</v>
       </c>
       <c r="P19" s="1"/>
       <c r="Q19" s="1">
         <v>2</v>
       </c>
       <c r="R19" s="1">
         <v>3</v>
       </c>
       <c r="S19" s="1">
         <v>2</v>
       </c>
-      <c r="T19" s="27" t="s">
+      <c r="T19" s="29" t="s">
         <v>59</v>
       </c>
       <c r="U19" s="1">
         <v>3</v>
       </c>
       <c r="V19" s="1">
         <v>1</v>
       </c>
       <c r="W19" s="1">
         <v>3</v>
       </c>
       <c r="X19" s="1">
         <v>3</v>
       </c>
       <c r="Y19" s="1">
         <v>4</v>
       </c>
       <c r="Z19" s="1">
         <v>2</v>
       </c>
       <c r="AA19" s="1">
         <v>8</v>
       </c>
       <c r="AB19" s="1">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="46" t="s">
+      <c r="AC19" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="17" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>13</v>
       </c>
       <c r="D20" s="1">
         <v>14</v>
       </c>
       <c r="E20" s="1">
         <v>9</v>
       </c>
       <c r="F20" s="1">
         <v>3</v>
       </c>
       <c r="G20" s="1">
         <v>11</v>
       </c>
       <c r="H20" s="1">
         <v>12</v>
       </c>
       <c r="I20" s="1">
         <v>6</v>
       </c>
       <c r="J20" s="1">
         <v>13</v>
@@ -2513,56 +2556,59 @@
       </c>
       <c r="U20" s="1">
         <v>10</v>
       </c>
       <c r="V20" s="1">
         <v>15</v>
       </c>
       <c r="W20" s="1">
         <v>11</v>
       </c>
       <c r="X20" s="1">
         <v>13</v>
       </c>
       <c r="Y20" s="1">
         <v>21</v>
       </c>
       <c r="Z20" s="1">
         <v>12</v>
       </c>
       <c r="AA20" s="1">
         <v>17</v>
       </c>
       <c r="AB20" s="1">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="46" t="s">
+      <c r="AC20" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="17" t="s">
         <v>89</v>
       </c>
-      <c r="B21" s="48" t="s">
+      <c r="B21" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="1">
         <v>18</v>
       </c>
       <c r="D21" s="1">
         <v>16</v>
       </c>
       <c r="E21" s="1">
         <v>9</v>
       </c>
       <c r="F21" s="1">
         <v>15</v>
       </c>
       <c r="G21" s="1">
         <v>16</v>
       </c>
       <c r="H21" s="1">
         <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>23</v>
       </c>
       <c r="J21" s="1">
         <v>14</v>
@@ -2599,56 +2645,59 @@
       </c>
       <c r="U21" s="1">
         <v>20</v>
       </c>
       <c r="V21" s="1">
         <v>21</v>
       </c>
       <c r="W21" s="1">
         <v>26</v>
       </c>
       <c r="X21" s="1">
         <v>24</v>
       </c>
       <c r="Y21" s="1">
         <v>27</v>
       </c>
       <c r="Z21" s="1">
         <v>30</v>
       </c>
       <c r="AA21" s="1">
         <v>13</v>
       </c>
       <c r="AB21" s="1">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="46" t="s">
+      <c r="AC21" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="17" t="s">
         <v>90</v>
       </c>
-      <c r="B22" s="48" t="s">
+      <c r="B22" s="31" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7</v>
       </c>
       <c r="D22" s="1">
         <v>5</v>
       </c>
       <c r="E22" s="1">
         <v>3</v>
       </c>
       <c r="F22" s="1">
         <v>6</v>
       </c>
       <c r="G22" s="1">
         <v>6</v>
       </c>
       <c r="H22" s="1">
         <v>3</v>
       </c>
       <c r="I22" s="1">
         <v>3</v>
       </c>
       <c r="J22" s="1">
         <v>7</v>
@@ -2685,56 +2734,59 @@
       </c>
       <c r="U22" s="1">
         <v>2</v>
       </c>
       <c r="V22" s="1">
         <v>5</v>
       </c>
       <c r="W22" s="1">
         <v>6</v>
       </c>
       <c r="X22" s="1">
         <v>4</v>
       </c>
       <c r="Y22" s="1">
         <v>10</v>
       </c>
       <c r="Z22" s="1">
         <v>11</v>
       </c>
       <c r="AA22" s="1">
         <v>4</v>
       </c>
       <c r="AB22" s="1">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="46" t="s">
+      <c r="AC22" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="17" t="s">
         <v>91</v>
       </c>
-      <c r="B23" s="48" t="s">
+      <c r="B23" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>4</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>5</v>
       </c>
       <c r="F23" s="1">
         <v>6</v>
       </c>
       <c r="G23" s="1">
         <v>2</v>
       </c>
       <c r="H23" s="1">
         <v>2</v>
       </c>
       <c r="I23" s="1">
         <v>3</v>
       </c>
       <c r="J23" s="1">
         <v>8</v>
@@ -2771,56 +2823,59 @@
       </c>
       <c r="U23" s="1">
         <v>4</v>
       </c>
       <c r="V23" s="1">
         <v>5</v>
       </c>
       <c r="W23" s="1">
         <v>7</v>
       </c>
       <c r="X23" s="1">
         <v>6</v>
       </c>
       <c r="Y23" s="1">
         <v>4</v>
       </c>
       <c r="Z23" s="1">
         <v>8</v>
       </c>
       <c r="AA23" s="1">
         <v>8</v>
       </c>
       <c r="AB23" s="1">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="46" t="s">
+      <c r="AC23" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="17" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="48" t="s">
+      <c r="B24" s="31" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10</v>
       </c>
       <c r="D24" s="1">
         <v>10</v>
       </c>
       <c r="E24" s="1">
         <v>11</v>
       </c>
       <c r="F24" s="1">
         <v>7</v>
       </c>
       <c r="G24" s="1">
         <v>8</v>
       </c>
       <c r="H24" s="1">
         <v>10</v>
       </c>
       <c r="I24" s="1">
         <v>12</v>
       </c>
       <c r="J24" s="1">
         <v>9</v>
@@ -2857,56 +2912,59 @@
       </c>
       <c r="U24" s="1">
         <v>10</v>
       </c>
       <c r="V24" s="1">
         <v>11</v>
       </c>
       <c r="W24" s="1">
         <v>10</v>
       </c>
       <c r="X24" s="1">
         <v>9</v>
       </c>
       <c r="Y24" s="1">
         <v>20</v>
       </c>
       <c r="Z24" s="1">
         <v>11</v>
       </c>
       <c r="AA24" s="1">
         <v>9</v>
       </c>
       <c r="AB24" s="1">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="46" t="s">
+      <c r="AC24" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="B25" s="48" t="s">
+      <c r="B25" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
         <v>10</v>
       </c>
       <c r="D25" s="1">
         <v>8</v>
       </c>
       <c r="E25" s="1">
         <v>3</v>
       </c>
       <c r="F25" s="1">
         <v>7</v>
       </c>
       <c r="G25" s="1">
         <v>14</v>
       </c>
       <c r="H25" s="1">
         <v>5</v>
       </c>
       <c r="I25" s="1">
         <v>11</v>
       </c>
       <c r="J25" s="1">
         <v>4</v>
@@ -2943,56 +3001,59 @@
       </c>
       <c r="U25" s="1">
         <v>8</v>
       </c>
       <c r="V25" s="1">
         <v>7</v>
       </c>
       <c r="W25" s="1">
         <v>12</v>
       </c>
       <c r="X25" s="1">
         <v>12</v>
       </c>
       <c r="Y25" s="1">
         <v>11</v>
       </c>
       <c r="Z25" s="1">
         <v>10</v>
       </c>
       <c r="AA25" s="1">
         <v>15</v>
       </c>
       <c r="AB25" s="1">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="46" t="s">
+      <c r="AC25" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="17" t="s">
         <v>94</v>
       </c>
-      <c r="B26" s="48" t="s">
+      <c r="B26" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>6</v>
       </c>
       <c r="G26" s="1">
         <v>8</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
       </c>
       <c r="I26" s="1">
         <v>4</v>
       </c>
       <c r="J26" s="1">
         <v>8</v>
@@ -3029,88 +3090,92 @@
       </c>
       <c r="U26" s="1">
         <v>3</v>
       </c>
       <c r="V26" s="1">
         <v>3</v>
       </c>
       <c r="W26" s="1">
         <v>9</v>
       </c>
       <c r="X26" s="1">
         <v>5</v>
       </c>
       <c r="Y26" s="1">
         <v>1</v>
       </c>
       <c r="Z26" s="1">
         <v>4</v>
       </c>
       <c r="AA26" s="1">
         <v>10</v>
       </c>
       <c r="AB26" s="1">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B27" s="42" t="s">
+      <c r="AC26" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A27" s="3"/>
+      <c r="B27" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="C27" s="42"/>
-[...27 lines deleted...]
-      <c r="A28" s="46" t="s">
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="39"/>
+      <c r="M27" s="39"/>
+      <c r="N27" s="39"/>
+      <c r="O27" s="39"/>
+      <c r="P27" s="39"/>
+      <c r="Q27" s="39"/>
+      <c r="R27" s="39"/>
+      <c r="S27" s="39"/>
+      <c r="T27" s="39"/>
+      <c r="U27" s="39"/>
+      <c r="V27" s="39"/>
+      <c r="W27" s="39"/>
+      <c r="X27" s="39"/>
+      <c r="Y27" s="39"/>
+      <c r="Z27" s="39"/>
+      <c r="AA27" s="35"/>
+      <c r="AB27" s="35"/>
+      <c r="AC27" s="35"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B28" s="47" t="s">
+      <c r="B28" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="1">
         <v>70</v>
       </c>
       <c r="D28" s="1">
         <v>46</v>
       </c>
       <c r="E28" s="1">
         <v>36</v>
       </c>
       <c r="F28" s="1">
         <v>57</v>
       </c>
       <c r="G28" s="1">
         <v>76</v>
       </c>
       <c r="H28" s="1">
         <v>43</v>
       </c>
       <c r="I28" s="1">
         <v>71</v>
       </c>
       <c r="J28" s="1">
         <v>54</v>
@@ -3147,56 +3212,59 @@
       </c>
       <c r="U28" s="1">
         <v>67</v>
       </c>
       <c r="V28" s="1">
         <v>65</v>
       </c>
       <c r="W28" s="1">
         <v>86</v>
       </c>
       <c r="X28" s="1">
         <v>81</v>
       </c>
       <c r="Y28" s="1">
         <v>87</v>
       </c>
       <c r="Z28" s="1">
         <v>104</v>
       </c>
       <c r="AA28" s="1">
         <v>88</v>
       </c>
       <c r="AB28" s="1">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="46" t="s">
+      <c r="AC28" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="17" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="48" t="s">
+      <c r="B29" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="1">
         <v>30</v>
       </c>
       <c r="D29" s="1">
         <v>9</v>
       </c>
       <c r="E29" s="1">
         <v>14</v>
       </c>
       <c r="F29" s="1">
         <v>22</v>
       </c>
       <c r="G29" s="1">
         <v>37</v>
       </c>
       <c r="H29" s="1">
         <v>19</v>
       </c>
       <c r="I29" s="1">
         <v>30</v>
       </c>
       <c r="J29" s="1">
         <v>26</v>
@@ -3233,56 +3301,59 @@
       </c>
       <c r="U29" s="1">
         <v>32</v>
       </c>
       <c r="V29" s="1">
         <v>22</v>
       </c>
       <c r="W29" s="1">
         <v>41</v>
       </c>
       <c r="X29" s="1">
         <v>38</v>
       </c>
       <c r="Y29" s="1">
         <v>40</v>
       </c>
       <c r="Z29" s="1">
         <v>53</v>
       </c>
       <c r="AA29" s="1">
         <v>45</v>
       </c>
       <c r="AB29" s="1">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="46" t="s">
+      <c r="AC29" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="B30" s="48" t="s">
+      <c r="B30" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="1">
         <v>9</v>
       </c>
       <c r="D30" s="1">
         <v>6</v>
       </c>
       <c r="E30" s="1">
         <v>5</v>
       </c>
       <c r="F30" s="1">
         <v>7</v>
       </c>
       <c r="G30" s="1">
         <v>5</v>
       </c>
       <c r="H30" s="1">
         <v>3</v>
       </c>
       <c r="I30" s="1">
         <v>8</v>
       </c>
       <c r="J30" s="1">
         <v>8</v>
@@ -3319,56 +3390,59 @@
       </c>
       <c r="U30" s="1">
         <v>3</v>
       </c>
       <c r="V30" s="1">
         <v>10</v>
       </c>
       <c r="W30" s="1">
         <v>9</v>
       </c>
       <c r="X30" s="1">
         <v>9</v>
       </c>
       <c r="Y30" s="1">
         <v>10</v>
       </c>
       <c r="Z30" s="1">
         <v>11</v>
       </c>
       <c r="AA30" s="1">
         <v>13</v>
       </c>
       <c r="AB30" s="1">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="46" t="s">
+      <c r="AC30" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="17" t="s">
         <v>80</v>
       </c>
-      <c r="B31" s="48" t="s">
+      <c r="B31" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1">
         <v>11</v>
       </c>
       <c r="D31" s="1">
         <v>16</v>
       </c>
       <c r="E31" s="1">
         <v>3</v>
       </c>
       <c r="F31" s="1">
         <v>6</v>
       </c>
       <c r="G31" s="1">
         <v>14</v>
       </c>
       <c r="H31" s="1">
         <v>3</v>
       </c>
       <c r="I31" s="1">
         <v>5</v>
       </c>
       <c r="J31" s="1">
         <v>3</v>
@@ -3405,56 +3479,59 @@
       </c>
       <c r="U31" s="1">
         <v>18</v>
       </c>
       <c r="V31" s="1">
         <v>11</v>
       </c>
       <c r="W31" s="1">
         <v>13</v>
       </c>
       <c r="X31" s="1">
         <v>9</v>
       </c>
       <c r="Y31" s="1">
         <v>11</v>
       </c>
       <c r="Z31" s="1">
         <v>16</v>
       </c>
       <c r="AA31" s="1">
         <v>12</v>
       </c>
       <c r="AB31" s="1">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="46" t="s">
+      <c r="AC31" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="17" t="s">
         <v>82</v>
       </c>
-      <c r="B32" s="48" t="s">
+      <c r="B32" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1">
         <v>3</v>
       </c>
       <c r="D32" s="1">
         <v>5</v>
       </c>
       <c r="E32" s="1">
         <v>5</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>2</v>
       </c>
       <c r="H32" s="1">
         <v>4</v>
       </c>
       <c r="I32" s="1">
         <v>6</v>
       </c>
       <c r="J32" s="1">
         <v>2</v>
@@ -3491,56 +3568,59 @@
       </c>
       <c r="U32" s="1">
         <v>4</v>
       </c>
       <c r="V32" s="1">
         <v>7</v>
       </c>
       <c r="W32" s="1">
         <v>5</v>
       </c>
       <c r="X32" s="1">
         <v>6</v>
       </c>
       <c r="Y32" s="1">
         <v>8</v>
       </c>
       <c r="Z32" s="1">
         <v>3</v>
       </c>
       <c r="AA32" s="1">
         <v>2</v>
       </c>
       <c r="AB32" s="1">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="46" t="s">
+      <c r="AC32" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="17" t="s">
         <v>89</v>
       </c>
-      <c r="B33" s="48" t="s">
+      <c r="B33" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="1">
         <v>10</v>
       </c>
       <c r="D33" s="1">
         <v>6</v>
       </c>
       <c r="E33" s="1">
         <v>3</v>
       </c>
       <c r="F33" s="1">
         <v>7</v>
       </c>
       <c r="G33" s="1">
         <v>7</v>
       </c>
       <c r="H33" s="1">
         <v>8</v>
       </c>
       <c r="I33" s="1">
         <v>11</v>
       </c>
       <c r="J33" s="1">
         <v>6</v>
@@ -3577,56 +3657,59 @@
       </c>
       <c r="U33" s="1">
         <v>7</v>
       </c>
       <c r="V33" s="1">
         <v>8</v>
       </c>
       <c r="W33" s="1">
         <v>11</v>
       </c>
       <c r="X33" s="1">
         <v>10</v>
       </c>
       <c r="Y33" s="1">
         <v>10</v>
       </c>
       <c r="Z33" s="1">
         <v>11</v>
       </c>
       <c r="AA33" s="1">
         <v>6</v>
       </c>
       <c r="AB33" s="1">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="46" t="s">
+      <c r="AC33" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="17" t="s">
         <v>92</v>
       </c>
-      <c r="B34" s="48" t="s">
+      <c r="B34" s="31" t="s">
         <v>75</v>
       </c>
       <c r="C34" s="1">
         <v>4</v>
       </c>
       <c r="D34" s="1">
         <v>4</v>
       </c>
       <c r="E34" s="1">
         <v>5</v>
       </c>
       <c r="F34" s="1">
         <v>3</v>
       </c>
       <c r="G34" s="1">
         <v>7</v>
       </c>
       <c r="H34" s="1">
         <v>4</v>
       </c>
       <c r="I34" s="1">
         <v>9</v>
       </c>
       <c r="J34" s="1">
         <v>5</v>
@@ -3663,56 +3746,59 @@
       </c>
       <c r="U34" s="1">
         <v>2</v>
       </c>
       <c r="V34" s="1">
         <v>6</v>
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>5</v>
       </c>
       <c r="Y34" s="1">
         <v>8</v>
       </c>
       <c r="Z34" s="1">
         <v>7</v>
       </c>
       <c r="AA34" s="1">
         <v>3</v>
       </c>
       <c r="AB34" s="1">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="46" t="s">
+      <c r="AC34" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="17" t="s">
         <v>94</v>
       </c>
-      <c r="B35" s="48" t="s">
+      <c r="B35" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C35" s="1">
         <v>3</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
         <v>4</v>
       </c>
       <c r="G35" s="1">
         <v>4</v>
       </c>
       <c r="H35" s="1">
         <v>2</v>
       </c>
       <c r="I35" s="1">
         <v>2</v>
       </c>
       <c r="J35" s="1">
         <v>4</v>
@@ -3749,1462 +3835,1514 @@
       </c>
       <c r="U35" s="1">
         <v>1</v>
       </c>
       <c r="V35" s="1">
         <v>1</v>
       </c>
       <c r="W35" s="1">
         <v>4</v>
       </c>
       <c r="X35" s="1">
         <v>4</v>
       </c>
       <c r="Y35" s="1" t="s">
         <v>59</v>
       </c>
       <c r="Z35" s="1">
         <v>3</v>
       </c>
       <c r="AA35" s="1">
         <v>7</v>
       </c>
       <c r="AB35" s="1">
         <v>2</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AC35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A36" s="3"/>
+      <c r="B36" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="40"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="40"/>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40"/>
+      <c r="H36" s="40"/>
+      <c r="I36" s="40"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
+      <c r="L36" s="40"/>
+      <c r="M36" s="40"/>
+      <c r="N36" s="40"/>
+      <c r="O36" s="40"/>
+      <c r="P36" s="40"/>
+      <c r="Q36" s="40"/>
+      <c r="R36" s="40"/>
+      <c r="S36" s="40"/>
+      <c r="T36" s="40"/>
+      <c r="U36" s="40"/>
+      <c r="V36" s="40"/>
+      <c r="W36" s="40"/>
+      <c r="X36" s="40"/>
+      <c r="Y36" s="40"/>
+      <c r="Z36" s="40"/>
+      <c r="AA36" s="35"/>
+      <c r="AB36" s="35"/>
+      <c r="AC36" s="35"/>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B37" s="47" t="s">
+      <c r="B37" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="1">
         <v>116</v>
       </c>
       <c r="D37" s="1">
         <v>88</v>
       </c>
       <c r="E37" s="1">
         <v>79</v>
       </c>
       <c r="F37" s="1">
         <v>94</v>
       </c>
       <c r="G37" s="1">
         <v>84</v>
       </c>
       <c r="H37" s="1">
         <v>72</v>
       </c>
       <c r="I37" s="1">
         <v>99</v>
       </c>
       <c r="J37" s="1">
         <v>79</v>
       </c>
       <c r="K37" s="1">
         <v>115</v>
       </c>
       <c r="L37" s="1">
         <v>111</v>
       </c>
       <c r="M37" s="1">
         <v>138</v>
       </c>
       <c r="N37" s="1">
         <v>115</v>
       </c>
-      <c r="O37" s="27">
+      <c r="O37" s="29">
         <v>108</v>
       </c>
-      <c r="P37" s="27">
+      <c r="P37" s="29">
         <v>79</v>
       </c>
-      <c r="Q37" s="27">
+      <c r="Q37" s="29">
         <v>103</v>
       </c>
-      <c r="R37" s="27">
+      <c r="R37" s="29">
         <v>107</v>
       </c>
-      <c r="S37" s="27">
+      <c r="S37" s="29">
         <v>139</v>
       </c>
       <c r="T37" s="1">
         <v>101</v>
       </c>
-      <c r="U37" s="27">
+      <c r="U37" s="29">
         <v>106</v>
       </c>
-      <c r="V37" s="27">
+      <c r="V37" s="29">
         <v>89</v>
       </c>
-      <c r="W37" s="27">
+      <c r="W37" s="29">
         <v>137</v>
       </c>
-      <c r="X37" s="27">
+      <c r="X37" s="29">
         <v>119</v>
       </c>
-      <c r="Y37" s="27">
+      <c r="Y37" s="29">
         <v>130</v>
       </c>
-      <c r="Z37" s="27">
+      <c r="Z37" s="29">
         <v>137</v>
       </c>
-      <c r="AA37" s="27">
+      <c r="AA37" s="29">
         <v>131</v>
       </c>
-      <c r="AB37" s="27">
+      <c r="AB37" s="29">
         <v>111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="AC37" s="29">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="33" t="s">
         <v>79</v>
       </c>
-      <c r="B38" s="48" t="s">
+      <c r="B38" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="1">
         <v>1</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H38" s="1">
         <v>1</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>59</v>
       </c>
       <c r="J38" s="1" t="s">
         <v>59</v>
       </c>
       <c r="K38" s="1">
         <v>3</v>
       </c>
-      <c r="L38" s="27" t="s">
+      <c r="L38" s="29" t="s">
         <v>59</v>
       </c>
       <c r="M38" s="1">
         <v>1</v>
       </c>
       <c r="N38" s="1">
         <v>2</v>
       </c>
-      <c r="O38" s="27" t="s">
+      <c r="O38" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="P38" s="27">
+      <c r="P38" s="29">
         <v>1</v>
       </c>
-      <c r="Q38" s="27" t="s">
+      <c r="Q38" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="R38" s="27">
-[...2 lines deleted...]
-      <c r="S38" s="27">
+      <c r="R38" s="29">
+        <v>2</v>
+      </c>
+      <c r="S38" s="29">
         <v>1</v>
       </c>
       <c r="T38" s="1">
         <v>1</v>
       </c>
-      <c r="U38" s="27">
-[...2 lines deleted...]
-      <c r="V38" s="27" t="s">
+      <c r="U38" s="29">
+        <v>3</v>
+      </c>
+      <c r="V38" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="W38" s="27">
+      <c r="W38" s="29">
         <v>1</v>
       </c>
-      <c r="X38" s="27">
+      <c r="X38" s="29">
         <v>1</v>
       </c>
-      <c r="Y38" s="27">
+      <c r="Y38" s="29">
         <v>1</v>
       </c>
-      <c r="Z38" s="27">
+      <c r="Z38" s="29">
         <v>1</v>
       </c>
-      <c r="AA38" s="27">
+      <c r="AA38" s="29">
         <v>1</v>
       </c>
-      <c r="AB38" s="27">
+      <c r="AB38" s="29">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="49" t="s">
+      <c r="AC38" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="B39" s="48" t="s">
+      <c r="B39" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="1">
         <v>4</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
         <v>2</v>
       </c>
       <c r="G39" s="1">
         <v>1</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>59</v>
       </c>
       <c r="I39" s="1">
         <v>4</v>
       </c>
       <c r="J39" s="1">
         <v>3</v>
       </c>
       <c r="K39" s="1">
         <v>1</v>
       </c>
       <c r="L39" s="1">
         <v>2</v>
       </c>
       <c r="M39" s="1">
         <v>2</v>
       </c>
       <c r="N39" s="1"/>
-      <c r="O39" s="27" t="s">
+      <c r="O39" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="P39" s="27">
-[...2 lines deleted...]
-      <c r="Q39" s="27">
+      <c r="P39" s="29">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="29">
         <v>1</v>
       </c>
-      <c r="R39" s="27">
-[...2 lines deleted...]
-      <c r="S39" s="27">
+      <c r="R39" s="29">
+        <v>3</v>
+      </c>
+      <c r="S39" s="29">
         <v>2</v>
       </c>
       <c r="T39" s="1">
         <v>2</v>
       </c>
-      <c r="U39" s="27">
+      <c r="U39" s="29">
         <v>1</v>
       </c>
-      <c r="V39" s="27">
-[...5 lines deleted...]
-      <c r="X39" s="27">
+      <c r="V39" s="29">
+        <v>2</v>
+      </c>
+      <c r="W39" s="29">
+        <v>6</v>
+      </c>
+      <c r="X39" s="29">
         <v>1</v>
       </c>
-      <c r="Y39" s="27">
+      <c r="Y39" s="29">
         <v>1</v>
       </c>
-      <c r="Z39" s="27">
-[...10 lines deleted...]
-      <c r="A40" s="49" t="s">
+      <c r="Z39" s="29">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="29">
+        <v>6</v>
+      </c>
+      <c r="AB39" s="29">
+        <v>4</v>
+      </c>
+      <c r="AC39" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="33" t="s">
         <v>81</v>
       </c>
-      <c r="B40" s="48" t="s">
+      <c r="B40" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="1">
         <v>4</v>
       </c>
       <c r="D40" s="1">
         <v>1</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
         <v>2</v>
       </c>
       <c r="G40" s="1">
         <v>2</v>
       </c>
       <c r="H40" s="1">
         <v>2</v>
       </c>
       <c r="I40" s="1">
         <v>2</v>
       </c>
       <c r="J40" s="1">
         <v>3</v>
       </c>
       <c r="K40" s="1">
         <v>2</v>
       </c>
       <c r="L40" s="1">
         <v>5</v>
       </c>
       <c r="M40" s="1">
         <v>2</v>
       </c>
       <c r="N40" s="1">
         <v>3</v>
       </c>
-      <c r="O40" s="27">
-[...2 lines deleted...]
-      <c r="P40" s="27">
+      <c r="O40" s="29">
+        <v>2</v>
+      </c>
+      <c r="P40" s="29">
         <v>1</v>
       </c>
-      <c r="Q40" s="27">
-[...2 lines deleted...]
-      <c r="R40" s="27" t="s">
+      <c r="Q40" s="29">
+        <v>2</v>
+      </c>
+      <c r="R40" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="S40" s="27">
+      <c r="S40" s="29">
         <v>8</v>
       </c>
       <c r="T40" s="1">
         <v>3</v>
       </c>
-      <c r="U40" s="27">
-[...2 lines deleted...]
-      <c r="V40" s="27">
+      <c r="U40" s="29">
+        <v>2</v>
+      </c>
+      <c r="V40" s="29">
         <v>1</v>
       </c>
-      <c r="W40" s="27">
-[...19 lines deleted...]
-      <c r="A41" s="49" t="s">
+      <c r="W40" s="29">
+        <v>2</v>
+      </c>
+      <c r="X40" s="29">
+        <v>2</v>
+      </c>
+      <c r="Y40" s="29">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="29">
+        <v>3</v>
+      </c>
+      <c r="AA40" s="29">
+        <v>4</v>
+      </c>
+      <c r="AB40" s="29">
+        <v>2</v>
+      </c>
+      <c r="AC40" s="29">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="33" t="s">
         <v>82</v>
       </c>
-      <c r="B41" s="48" t="s">
+      <c r="B41" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="1">
         <v>12</v>
       </c>
       <c r="D41" s="1">
         <v>8</v>
       </c>
       <c r="E41" s="1">
         <v>10</v>
       </c>
       <c r="F41" s="1">
         <v>13</v>
       </c>
       <c r="G41" s="1">
         <v>7</v>
       </c>
       <c r="H41" s="1">
         <v>6</v>
       </c>
       <c r="I41" s="1">
         <v>8</v>
       </c>
       <c r="J41" s="1">
         <v>5</v>
       </c>
       <c r="K41" s="1">
         <v>8</v>
       </c>
       <c r="L41" s="1">
         <v>9</v>
       </c>
       <c r="M41" s="1">
         <v>6</v>
       </c>
       <c r="N41" s="1">
         <v>7</v>
       </c>
-      <c r="O41" s="27">
-[...8 lines deleted...]
-      <c r="R41" s="27">
+      <c r="O41" s="29">
+        <v>9</v>
+      </c>
+      <c r="P41" s="29">
+        <v>8</v>
+      </c>
+      <c r="Q41" s="29">
+        <v>10</v>
+      </c>
+      <c r="R41" s="29">
         <v>15</v>
       </c>
-      <c r="S41" s="27">
+      <c r="S41" s="29">
         <v>16</v>
       </c>
       <c r="T41" s="1">
         <v>18</v>
       </c>
-      <c r="U41" s="27">
+      <c r="U41" s="29">
         <v>15</v>
       </c>
-      <c r="V41" s="27">
+      <c r="V41" s="29">
         <v>13</v>
       </c>
-      <c r="W41" s="27">
+      <c r="W41" s="29">
         <v>14</v>
       </c>
-      <c r="X41" s="27">
-[...8 lines deleted...]
-      <c r="AA41" s="27">
+      <c r="X41" s="29">
+        <v>10</v>
+      </c>
+      <c r="Y41" s="29">
+        <v>5</v>
+      </c>
+      <c r="Z41" s="29">
+        <v>10</v>
+      </c>
+      <c r="AA41" s="29">
         <v>12</v>
       </c>
-      <c r="AB41" s="27">
+      <c r="AB41" s="29">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="49" t="s">
+      <c r="AC41" s="29">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="33" t="s">
         <v>83</v>
       </c>
-      <c r="B42" s="48" t="s">
+      <c r="B42" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C42" s="1">
         <v>8</v>
       </c>
       <c r="D42" s="1">
         <v>9</v>
       </c>
       <c r="E42" s="1">
         <v>11</v>
       </c>
       <c r="F42" s="1">
         <v>7</v>
       </c>
       <c r="G42" s="1">
         <v>2</v>
       </c>
       <c r="H42" s="1">
         <v>4</v>
       </c>
       <c r="I42" s="1">
         <v>8</v>
       </c>
       <c r="J42" s="1">
         <v>3</v>
       </c>
       <c r="K42" s="1">
         <v>6</v>
       </c>
       <c r="L42" s="1">
         <v>9</v>
       </c>
       <c r="M42" s="1">
         <v>12</v>
       </c>
       <c r="N42" s="1">
         <v>13</v>
       </c>
-      <c r="O42" s="27">
-[...2 lines deleted...]
-      <c r="P42" s="27">
+      <c r="O42" s="29">
+        <v>5</v>
+      </c>
+      <c r="P42" s="29">
         <v>13</v>
       </c>
-      <c r="Q42" s="27">
+      <c r="Q42" s="29">
         <v>13</v>
       </c>
-      <c r="R42" s="27">
+      <c r="R42" s="29">
         <v>15</v>
       </c>
-      <c r="S42" s="27">
+      <c r="S42" s="29">
         <v>6</v>
       </c>
       <c r="T42" s="1">
         <v>10</v>
       </c>
-      <c r="U42" s="27">
+      <c r="U42" s="29">
         <v>11</v>
       </c>
-      <c r="V42" s="27">
-[...2 lines deleted...]
-      <c r="W42" s="27">
+      <c r="V42" s="29">
+        <v>5</v>
+      </c>
+      <c r="W42" s="29">
         <v>18</v>
       </c>
-      <c r="X42" s="27">
-[...5 lines deleted...]
-      <c r="Z42" s="27">
+      <c r="X42" s="29">
+        <v>10</v>
+      </c>
+      <c r="Y42" s="29">
+        <v>8</v>
+      </c>
+      <c r="Z42" s="29">
         <v>15</v>
       </c>
-      <c r="AA42" s="27">
+      <c r="AA42" s="29">
         <v>14</v>
       </c>
-      <c r="AB42" s="27">
-[...4 lines deleted...]
-      <c r="A43" s="49" t="s">
+      <c r="AB42" s="29">
+        <v>5</v>
+      </c>
+      <c r="AC42" s="29">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" s="33" t="s">
         <v>84</v>
       </c>
-      <c r="B43" s="48" t="s">
+      <c r="B43" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="1">
         <v>7</v>
       </c>
       <c r="D43" s="1">
         <v>4</v>
       </c>
       <c r="E43" s="1">
         <v>7</v>
       </c>
       <c r="F43" s="1">
         <v>10</v>
       </c>
       <c r="G43" s="1">
         <v>7</v>
       </c>
       <c r="H43" s="1">
         <v>4</v>
       </c>
       <c r="I43" s="1">
         <v>2</v>
       </c>
       <c r="J43" s="1">
         <v>3</v>
       </c>
       <c r="K43" s="1">
         <v>6</v>
       </c>
       <c r="L43" s="1">
         <v>5</v>
       </c>
       <c r="M43" s="1">
         <v>12</v>
       </c>
       <c r="N43" s="1">
         <v>7</v>
       </c>
-      <c r="O43" s="27">
-[...11 lines deleted...]
-      <c r="S43" s="27">
+      <c r="O43" s="29">
+        <v>9</v>
+      </c>
+      <c r="P43" s="29">
+        <v>3</v>
+      </c>
+      <c r="Q43" s="29">
+        <v>9</v>
+      </c>
+      <c r="R43" s="29">
+        <v>3</v>
+      </c>
+      <c r="S43" s="29">
         <v>4</v>
       </c>
       <c r="T43" s="1">
         <v>5</v>
       </c>
-      <c r="U43" s="27">
-[...14 lines deleted...]
-      <c r="Z43" s="27">
+      <c r="U43" s="29">
+        <v>7</v>
+      </c>
+      <c r="V43" s="29">
+        <v>7</v>
+      </c>
+      <c r="W43" s="29">
+        <v>7</v>
+      </c>
+      <c r="X43" s="29">
+        <v>8</v>
+      </c>
+      <c r="Y43" s="29">
+        <v>9</v>
+      </c>
+      <c r="Z43" s="29">
         <v>15</v>
       </c>
-      <c r="AA43" s="27">
-[...7 lines deleted...]
-      <c r="A44" s="49" t="s">
+      <c r="AA43" s="29">
+        <v>9</v>
+      </c>
+      <c r="AB43" s="29">
+        <v>6</v>
+      </c>
+      <c r="AC43" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="33" t="s">
         <v>85</v>
       </c>
-      <c r="B44" s="48" t="s">
+      <c r="B44" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="1">
         <v>16</v>
       </c>
       <c r="D44" s="1">
         <v>9</v>
       </c>
       <c r="E44" s="1">
         <v>7</v>
       </c>
       <c r="F44" s="1">
         <v>14</v>
       </c>
       <c r="G44" s="1">
         <v>7</v>
       </c>
       <c r="H44" s="1">
         <v>6</v>
       </c>
       <c r="I44" s="1">
         <v>17</v>
       </c>
       <c r="J44" s="1">
         <v>8</v>
       </c>
       <c r="K44" s="1">
         <v>14</v>
       </c>
       <c r="L44" s="1">
         <v>13</v>
       </c>
       <c r="M44" s="1">
         <v>10</v>
       </c>
       <c r="N44" s="1">
         <v>15</v>
       </c>
-      <c r="O44" s="27">
-[...2 lines deleted...]
-      <c r="P44" s="27">
+      <c r="O44" s="29">
+        <v>8</v>
+      </c>
+      <c r="P44" s="29">
         <v>14</v>
       </c>
-      <c r="Q44" s="27">
-[...2 lines deleted...]
-      <c r="R44" s="27">
+      <c r="Q44" s="29">
+        <v>5</v>
+      </c>
+      <c r="R44" s="29">
         <v>11</v>
       </c>
-      <c r="S44" s="27">
+      <c r="S44" s="29">
         <v>8</v>
       </c>
       <c r="T44" s="1">
         <v>9</v>
       </c>
-      <c r="U44" s="27">
-[...5 lines deleted...]
-      <c r="W44" s="27">
+      <c r="U44" s="29">
+        <v>9</v>
+      </c>
+      <c r="V44" s="29">
+        <v>5</v>
+      </c>
+      <c r="W44" s="29">
         <v>14</v>
       </c>
-      <c r="X44" s="27">
+      <c r="X44" s="29">
         <v>18</v>
       </c>
-      <c r="Y44" s="27">
-[...2 lines deleted...]
-      <c r="Z44" s="27">
+      <c r="Y44" s="29">
+        <v>8</v>
+      </c>
+      <c r="Z44" s="29">
         <v>13</v>
       </c>
-      <c r="AA44" s="27">
-[...7 lines deleted...]
-      <c r="A45" s="49" t="s">
+      <c r="AA44" s="29">
+        <v>7</v>
+      </c>
+      <c r="AB44" s="29">
+        <v>9</v>
+      </c>
+      <c r="AC44" s="29">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="A45" s="33" t="s">
         <v>86</v>
       </c>
-      <c r="B45" s="48" t="s">
+      <c r="B45" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="1">
         <v>7</v>
       </c>
       <c r="D45" s="1">
         <v>6</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1">
         <v>7</v>
       </c>
       <c r="G45" s="1">
         <v>9</v>
       </c>
       <c r="H45" s="1">
         <v>8</v>
       </c>
       <c r="I45" s="1">
         <v>14</v>
       </c>
       <c r="J45" s="1">
         <v>5</v>
       </c>
       <c r="K45" s="1">
         <v>6</v>
       </c>
       <c r="L45" s="1">
         <v>4</v>
       </c>
       <c r="M45" s="1">
         <v>15</v>
       </c>
       <c r="N45" s="1">
         <v>10</v>
       </c>
-      <c r="O45" s="27">
+      <c r="O45" s="29">
         <v>11</v>
       </c>
-      <c r="P45" s="27">
-[...8 lines deleted...]
-      <c r="S45" s="27">
+      <c r="P45" s="29">
+        <v>6</v>
+      </c>
+      <c r="Q45" s="29">
+        <v>6</v>
+      </c>
+      <c r="R45" s="29">
+        <v>8</v>
+      </c>
+      <c r="S45" s="29">
         <v>18</v>
       </c>
       <c r="T45" s="1">
         <v>9</v>
       </c>
-      <c r="U45" s="27">
-[...8 lines deleted...]
-      <c r="X45" s="27">
+      <c r="U45" s="29">
+        <v>8</v>
+      </c>
+      <c r="V45" s="29">
+        <v>3</v>
+      </c>
+      <c r="W45" s="29">
+        <v>9</v>
+      </c>
+      <c r="X45" s="29">
         <v>12</v>
       </c>
-      <c r="Y45" s="27">
+      <c r="Y45" s="29">
         <v>15</v>
       </c>
-      <c r="Z45" s="27">
-[...5 lines deleted...]
-      <c r="AB45" s="27">
+      <c r="Z45" s="29">
+        <v>10</v>
+      </c>
+      <c r="AA45" s="29">
+        <v>10</v>
+      </c>
+      <c r="AB45" s="29">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="49" t="s">
+      <c r="AC45" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
+      <c r="A46" s="33" t="s">
         <v>87</v>
       </c>
-      <c r="B46" s="48" t="s">
+      <c r="B46" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="1">
         <v>4</v>
       </c>
       <c r="D46" s="1">
         <v>6</v>
       </c>
       <c r="E46" s="1">
         <v>3</v>
       </c>
       <c r="F46" s="1">
         <v>3</v>
       </c>
       <c r="G46" s="1">
         <v>2</v>
       </c>
       <c r="H46" s="1">
         <v>2</v>
       </c>
       <c r="I46" s="1">
         <v>4</v>
       </c>
       <c r="J46" s="1">
         <v>1</v>
       </c>
       <c r="K46" s="1">
         <v>5</v>
       </c>
       <c r="L46" s="1">
         <v>2</v>
       </c>
       <c r="M46" s="1">
         <v>2</v>
       </c>
       <c r="N46" s="1">
         <v>2</v>
       </c>
-      <c r="O46" s="27">
-[...2 lines deleted...]
-      <c r="P46" s="27" t="s">
+      <c r="O46" s="29">
+        <v>2</v>
+      </c>
+      <c r="P46" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="Q46" s="27">
-[...8 lines deleted...]
-      <c r="T46" s="27" t="s">
+      <c r="Q46" s="29">
+        <v>2</v>
+      </c>
+      <c r="R46" s="29">
+        <v>3</v>
+      </c>
+      <c r="S46" s="29">
+        <v>2</v>
+      </c>
+      <c r="T46" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="U46" s="27">
-[...2 lines deleted...]
-      <c r="V46" s="27">
+      <c r="U46" s="29">
+        <v>3</v>
+      </c>
+      <c r="V46" s="29">
         <v>1</v>
       </c>
-      <c r="W46" s="27">
-[...19 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="W46" s="29">
+        <v>3</v>
+      </c>
+      <c r="X46" s="29">
+        <v>3</v>
+      </c>
+      <c r="Y46" s="29">
+        <v>4</v>
+      </c>
+      <c r="Z46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AA46" s="29">
+        <v>8</v>
+      </c>
+      <c r="AB46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
+      <c r="A47" s="33" t="s">
         <v>88</v>
       </c>
-      <c r="B47" s="48" t="s">
+      <c r="B47" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C47" s="1">
         <v>13</v>
       </c>
       <c r="D47" s="1">
         <v>14</v>
       </c>
       <c r="E47" s="1">
         <v>9</v>
       </c>
       <c r="F47" s="1">
         <v>3</v>
       </c>
       <c r="G47" s="1">
         <v>11</v>
       </c>
       <c r="H47" s="1">
         <v>12</v>
       </c>
       <c r="I47" s="1">
         <v>6</v>
       </c>
       <c r="J47" s="1">
         <v>13</v>
       </c>
       <c r="K47" s="1">
         <v>22</v>
       </c>
       <c r="L47" s="1">
         <v>7</v>
       </c>
       <c r="M47" s="1">
         <v>18</v>
       </c>
       <c r="N47" s="1">
         <v>17</v>
       </c>
-      <c r="O47" s="27">
+      <c r="O47" s="29">
         <v>27</v>
       </c>
-      <c r="P47" s="27">
-[...2 lines deleted...]
-      <c r="Q47" s="27">
+      <c r="P47" s="29">
+        <v>4</v>
+      </c>
+      <c r="Q47" s="29">
         <v>22</v>
       </c>
-      <c r="R47" s="27">
+      <c r="R47" s="29">
         <v>11</v>
       </c>
-      <c r="S47" s="27">
+      <c r="S47" s="29">
         <v>18</v>
       </c>
       <c r="T47" s="1">
         <v>3</v>
       </c>
-      <c r="U47" s="27">
-[...2 lines deleted...]
-      <c r="V47" s="27">
+      <c r="U47" s="29">
+        <v>10</v>
+      </c>
+      <c r="V47" s="29">
         <v>15</v>
       </c>
-      <c r="W47" s="27">
+      <c r="W47" s="29">
         <v>11</v>
       </c>
-      <c r="X47" s="27">
+      <c r="X47" s="29">
         <v>13</v>
       </c>
-      <c r="Y47" s="27">
+      <c r="Y47" s="29">
         <v>21</v>
       </c>
-      <c r="Z47" s="27">
+      <c r="Z47" s="29">
         <v>12</v>
       </c>
-      <c r="AA47" s="27">
+      <c r="AA47" s="29">
         <v>17</v>
       </c>
-      <c r="AB47" s="27">
+      <c r="AB47" s="29">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="49" t="s">
+      <c r="AC47" s="29">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
+      <c r="A48" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="B48" s="48" t="s">
+      <c r="B48" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="1">
         <v>8</v>
       </c>
       <c r="D48" s="1">
         <v>10</v>
       </c>
       <c r="E48" s="1">
         <v>6</v>
       </c>
       <c r="F48" s="1">
         <v>8</v>
       </c>
       <c r="G48" s="1">
         <v>9</v>
       </c>
       <c r="H48" s="1">
         <v>9</v>
       </c>
       <c r="I48" s="1">
         <v>12</v>
       </c>
       <c r="J48" s="1">
         <v>8</v>
       </c>
       <c r="K48" s="1">
         <v>15</v>
       </c>
       <c r="L48" s="1">
         <v>18</v>
       </c>
       <c r="M48" s="1">
         <v>17</v>
       </c>
       <c r="N48" s="1">
         <v>10</v>
       </c>
-      <c r="O48" s="27">
+      <c r="O48" s="29">
         <v>13</v>
       </c>
-      <c r="P48" s="27">
+      <c r="P48" s="29">
         <v>12</v>
       </c>
-      <c r="Q48" s="27">
-[...2 lines deleted...]
-      <c r="R48" s="27">
+      <c r="Q48" s="29">
+        <v>7</v>
+      </c>
+      <c r="R48" s="29">
         <v>15</v>
       </c>
-      <c r="S48" s="27">
+      <c r="S48" s="29">
         <v>25</v>
       </c>
       <c r="T48" s="1">
         <v>7</v>
       </c>
-      <c r="U48" s="27">
+      <c r="U48" s="29">
         <v>13</v>
       </c>
-      <c r="V48" s="27">
+      <c r="V48" s="29">
         <v>13</v>
       </c>
-      <c r="W48" s="27">
+      <c r="W48" s="29">
         <v>15</v>
       </c>
-      <c r="X48" s="27">
+      <c r="X48" s="29">
         <v>14</v>
       </c>
-      <c r="Y48" s="27">
+      <c r="Y48" s="29">
         <v>17</v>
       </c>
-      <c r="Z48" s="27">
+      <c r="Z48" s="29">
         <v>19</v>
       </c>
-      <c r="AA48" s="27">
-[...2 lines deleted...]
-      <c r="AB48" s="27">
+      <c r="AA48" s="29">
+        <v>7</v>
+      </c>
+      <c r="AB48" s="29">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="49" t="s">
+      <c r="AC48" s="29">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
+      <c r="A49" s="33" t="s">
         <v>90</v>
       </c>
-      <c r="B49" s="48" t="s">
+      <c r="B49" s="31" t="s">
         <v>73</v>
       </c>
       <c r="C49" s="1">
         <v>7</v>
       </c>
       <c r="D49" s="1">
         <v>5</v>
       </c>
       <c r="E49" s="1">
         <v>3</v>
       </c>
       <c r="F49" s="1">
         <v>6</v>
       </c>
       <c r="G49" s="1">
         <v>6</v>
       </c>
       <c r="H49" s="1">
         <v>3</v>
       </c>
       <c r="I49" s="1">
         <v>3</v>
       </c>
       <c r="J49" s="1">
         <v>7</v>
       </c>
       <c r="K49" s="1">
         <v>5</v>
       </c>
       <c r="L49" s="1">
         <v>8</v>
       </c>
       <c r="M49" s="1">
         <v>12</v>
       </c>
       <c r="N49" s="1">
         <v>4</v>
       </c>
-      <c r="O49" s="27">
-[...11 lines deleted...]
-      <c r="S49" s="27">
+      <c r="O49" s="29">
+        <v>7</v>
+      </c>
+      <c r="P49" s="29">
+        <v>3</v>
+      </c>
+      <c r="Q49" s="29">
+        <v>3</v>
+      </c>
+      <c r="R49" s="29">
+        <v>5</v>
+      </c>
+      <c r="S49" s="29">
         <v>5</v>
       </c>
       <c r="T49" s="1">
         <v>3</v>
       </c>
-      <c r="U49" s="27">
-[...14 lines deleted...]
-      <c r="Z49" s="27">
+      <c r="U49" s="29">
+        <v>2</v>
+      </c>
+      <c r="V49" s="29">
+        <v>5</v>
+      </c>
+      <c r="W49" s="29">
+        <v>6</v>
+      </c>
+      <c r="X49" s="29">
+        <v>4</v>
+      </c>
+      <c r="Y49" s="29">
+        <v>10</v>
+      </c>
+      <c r="Z49" s="29">
         <v>11</v>
       </c>
-      <c r="AA49" s="27">
-[...7 lines deleted...]
-      <c r="A50" s="49" t="s">
+      <c r="AA49" s="29">
+        <v>4</v>
+      </c>
+      <c r="AB49" s="29">
+        <v>5</v>
+      </c>
+      <c r="AC49" s="29">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
+      <c r="A50" s="33" t="s">
         <v>91</v>
       </c>
-      <c r="B50" s="48" t="s">
+      <c r="B50" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C50" s="1">
         <v>4</v>
       </c>
       <c r="D50" s="1">
         <v>2</v>
       </c>
       <c r="E50" s="1">
         <v>5</v>
       </c>
       <c r="F50" s="1">
         <v>6</v>
       </c>
       <c r="G50" s="1">
         <v>2</v>
       </c>
       <c r="H50" s="1">
         <v>2</v>
       </c>
       <c r="I50" s="1">
         <v>3</v>
       </c>
       <c r="J50" s="1">
         <v>8</v>
       </c>
       <c r="K50" s="1">
         <v>1</v>
       </c>
       <c r="L50" s="1">
         <v>5</v>
       </c>
       <c r="M50" s="1">
         <v>6</v>
       </c>
       <c r="N50" s="1">
         <v>10</v>
       </c>
-      <c r="O50" s="27">
-[...11 lines deleted...]
-      <c r="S50" s="27">
+      <c r="O50" s="29">
+        <v>4</v>
+      </c>
+      <c r="P50" s="29">
+        <v>2</v>
+      </c>
+      <c r="Q50" s="29">
+        <v>8</v>
+      </c>
+      <c r="R50" s="29">
+        <v>4</v>
+      </c>
+      <c r="S50" s="29">
         <v>7</v>
       </c>
       <c r="T50" s="1">
         <v>8</v>
       </c>
-      <c r="U50" s="27">
-[...25 lines deleted...]
-      <c r="A51" s="49" t="s">
+      <c r="U50" s="29">
+        <v>4</v>
+      </c>
+      <c r="V50" s="29">
+        <v>5</v>
+      </c>
+      <c r="W50" s="29">
+        <v>7</v>
+      </c>
+      <c r="X50" s="29">
+        <v>6</v>
+      </c>
+      <c r="Y50" s="29">
+        <v>4</v>
+      </c>
+      <c r="Z50" s="29">
+        <v>8</v>
+      </c>
+      <c r="AA50" s="29">
+        <v>8</v>
+      </c>
+      <c r="AB50" s="29">
+        <v>2</v>
+      </c>
+      <c r="AC50" s="29">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
+      <c r="A51" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="B51" s="48" t="s">
+      <c r="B51" s="31" t="s">
         <v>75</v>
       </c>
       <c r="C51" s="1">
         <v>6</v>
       </c>
       <c r="D51" s="1">
         <v>6</v>
       </c>
       <c r="E51" s="1">
         <v>6</v>
       </c>
       <c r="F51" s="1">
         <v>4</v>
       </c>
       <c r="G51" s="1">
         <v>1</v>
       </c>
       <c r="H51" s="1">
         <v>6</v>
       </c>
       <c r="I51" s="1">
         <v>3</v>
       </c>
       <c r="J51" s="1">
         <v>4</v>
       </c>
       <c r="K51" s="1">
         <v>7</v>
       </c>
       <c r="L51" s="1">
         <v>9</v>
       </c>
       <c r="M51" s="1">
         <v>12</v>
       </c>
       <c r="N51" s="1">
         <v>4</v>
       </c>
-      <c r="O51" s="27">
-[...11 lines deleted...]
-      <c r="S51" s="27">
+      <c r="O51" s="29">
+        <v>2</v>
+      </c>
+      <c r="P51" s="29">
+        <v>3</v>
+      </c>
+      <c r="Q51" s="29">
+        <v>5</v>
+      </c>
+      <c r="R51" s="29">
+        <v>3</v>
+      </c>
+      <c r="S51" s="29">
         <v>7</v>
       </c>
       <c r="T51" s="1">
         <v>6</v>
       </c>
-      <c r="U51" s="27">
-[...11 lines deleted...]
-      <c r="Y51" s="27">
+      <c r="U51" s="29">
+        <v>8</v>
+      </c>
+      <c r="V51" s="29">
+        <v>5</v>
+      </c>
+      <c r="W51" s="29">
+        <v>7</v>
+      </c>
+      <c r="X51" s="29">
+        <v>4</v>
+      </c>
+      <c r="Y51" s="29">
         <v>12</v>
       </c>
-      <c r="Z51" s="27">
-[...10 lines deleted...]
-      <c r="A52" s="49" t="s">
+      <c r="Z51" s="29">
+        <v>4</v>
+      </c>
+      <c r="AA51" s="29">
+        <v>6</v>
+      </c>
+      <c r="AB51" s="29">
+        <v>7</v>
+      </c>
+      <c r="AC51" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
+      <c r="A52" s="33" t="s">
         <v>93</v>
       </c>
-      <c r="B52" s="48" t="s">
+      <c r="B52" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C52" s="1">
         <v>10</v>
       </c>
       <c r="D52" s="1">
         <v>8</v>
       </c>
       <c r="E52" s="1">
         <v>3</v>
       </c>
       <c r="F52" s="1">
         <v>7</v>
       </c>
       <c r="G52" s="1">
         <v>14</v>
       </c>
       <c r="H52" s="1">
         <v>5</v>
       </c>
       <c r="I52" s="1">
         <v>11</v>
       </c>
       <c r="J52" s="1">
         <v>4</v>
       </c>
       <c r="K52" s="1">
         <v>13</v>
       </c>
       <c r="L52" s="1">
         <v>13</v>
       </c>
       <c r="M52" s="1">
         <v>7</v>
       </c>
       <c r="N52" s="1">
         <v>9</v>
       </c>
-      <c r="O52" s="27">
-[...11 lines deleted...]
-      <c r="S52" s="27">
+      <c r="O52" s="29">
+        <v>7</v>
+      </c>
+      <c r="P52" s="29">
+        <v>6</v>
+      </c>
+      <c r="Q52" s="29">
+        <v>8</v>
+      </c>
+      <c r="R52" s="29">
+        <v>9</v>
+      </c>
+      <c r="S52" s="29">
         <v>8</v>
       </c>
       <c r="T52" s="1">
         <v>13</v>
       </c>
-      <c r="U52" s="27">
-[...5 lines deleted...]
-      <c r="W52" s="27">
+      <c r="U52" s="29">
+        <v>8</v>
+      </c>
+      <c r="V52" s="29">
+        <v>7</v>
+      </c>
+      <c r="W52" s="29">
         <v>12</v>
       </c>
-      <c r="X52" s="27">
+      <c r="X52" s="29">
         <v>12</v>
       </c>
-      <c r="Y52" s="27">
+      <c r="Y52" s="29">
         <v>11</v>
       </c>
-      <c r="Z52" s="27">
-[...2 lines deleted...]
-      <c r="AA52" s="27">
+      <c r="Z52" s="29">
+        <v>10</v>
+      </c>
+      <c r="AA52" s="29">
         <v>15</v>
       </c>
-      <c r="AB52" s="27">
-[...4 lines deleted...]
-      <c r="A53" s="50" t="s">
+      <c r="AB52" s="29">
+        <v>6</v>
+      </c>
+      <c r="AC52" s="29">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
+      <c r="A53" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="B53" s="51" t="s">
+      <c r="B53" s="32" t="s">
         <v>77</v>
       </c>
       <c r="C53" s="2">
         <v>5</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E53" s="2">
         <v>2</v>
       </c>
       <c r="F53" s="2">
         <v>2</v>
       </c>
       <c r="G53" s="2">
         <v>4</v>
       </c>
       <c r="H53" s="2">
         <v>2</v>
       </c>
       <c r="I53" s="2">
         <v>2</v>
       </c>
       <c r="J53" s="2">
         <v>4</v>
@@ -5241,66 +5379,69 @@
       </c>
       <c r="U53" s="2">
         <v>2</v>
       </c>
       <c r="V53" s="2">
         <v>2</v>
       </c>
       <c r="W53" s="2">
         <v>5</v>
       </c>
       <c r="X53" s="2">
         <v>1</v>
       </c>
       <c r="Y53" s="2">
         <v>1</v>
       </c>
       <c r="Z53" s="2">
         <v>1</v>
       </c>
       <c r="AA53" s="2">
         <v>3</v>
       </c>
       <c r="AB53" s="2">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="17"/>
+      <c r="AC53" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
+      <c r="A54" s="18"/>
       <c r="B54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:N6"/>
+    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B8:Z8"/>
     <mergeCell ref="B27:Z27"/>
     <mergeCell ref="B36:Z36"/>
     <mergeCell ref="B2:X2"/>
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA6:AB6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>