--- v1 (2026-05-13)
+++ v2 (2026-06-23)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="97">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -186,56 +186,50 @@
     <t>... - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда терминдердің жалпы және қосындысы арасындағы шамалы сәйкессіздіктер деректерді дөңгелектеу арқылы түсіндіріледі</t>
   </si>
   <si>
     <t>Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
-  </si>
-[...4 lines deleted...]
-    <t>12.01.2026 г.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t>Түркістан қ.</t>
   </si>
   <si>
     <t>Арыс қ.ә.</t>
   </si>
   <si>
     <t>Кентау қ.ә.</t>
   </si>
   <si>
     <t>Бәйдібек ауданы</t>
   </si>
   <si>
     <t>Жетісай ауданы</t>
   </si>
   <si>
     <t>Келес ауданы</t>
   </si>
@@ -672,92 +666,92 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1033,52 +1027,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17:B20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="23">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1159,92 +1153,92 @@
       </c>
       <c r="B12" s="22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="26" t="s">
-        <v>57</v>
+      <c r="B15" s="26">
+        <v>46177</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="26" t="s">
-        <v>58</v>
+      <c r="B16" s="26">
+        <v>46210</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="23" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="25" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4" display="ai.kanasheva@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="C5:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="3" max="3" width="157.85546875" customWidth="1"/>
   </cols>
@@ -1280,51 +1274,51 @@
     <row r="11" spans="3:3">
       <c r="C11" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="3:3">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3">
       <c r="C14" s="3" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AC54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+    <sheetView topLeftCell="C1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
       <selection pane="bottomLeft" activeCell="AE42" sqref="AE42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:29" ht="15.75">
       <c r="A2" s="15"/>
       <c r="B2" s="41" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
@@ -1359,69 +1353,69 @@
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="AC5" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="43" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="45"/>
       <c r="C6" s="47">
         <v>2024</v>
       </c>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="N6" s="48"/>
-      <c r="O6" s="36">
+      <c r="O6" s="49">
         <v>2025</v>
       </c>
-      <c r="P6" s="37"/>
-[...10 lines deleted...]
-      <c r="AA6" s="36">
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="49">
         <v>2026</v>
       </c>
-      <c r="AB6" s="37"/>
-      <c r="AC6" s="37"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="44"/>
       <c r="B7" s="46"/>
       <c r="C7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>2</v>
       </c>
@@ -1460,90 +1454,90 @@
       </c>
       <c r="U7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="X7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="28" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="34" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="49" t="s">
+      <c r="AC7" s="36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:29" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="16"/>
       <c r="B8" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="E8" s="38"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="38"/>
       <c r="U8" s="38"/>
       <c r="V8" s="38"/>
       <c r="W8" s="38"/>
       <c r="X8" s="38"/>
       <c r="Y8" s="38"/>
       <c r="Z8" s="38"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="30" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C9" s="1">
         <v>186</v>
       </c>
       <c r="D9" s="1">
         <v>134</v>
       </c>
       <c r="E9" s="1">
         <v>115</v>
       </c>
       <c r="F9" s="1">
         <v>151</v>
       </c>
       <c r="G9" s="1">
         <v>160</v>
       </c>
       <c r="H9" s="1">
         <v>115</v>
       </c>
       <c r="I9" s="1">
         <v>170</v>
       </c>
       <c r="J9" s="1">
         <v>133</v>
       </c>
@@ -1579,60 +1573,60 @@
       </c>
       <c r="U9" s="1">
         <v>173</v>
       </c>
       <c r="V9" s="1">
         <v>154</v>
       </c>
       <c r="W9" s="1">
         <v>223</v>
       </c>
       <c r="X9" s="1">
         <v>200</v>
       </c>
       <c r="Y9" s="1">
         <v>217</v>
       </c>
       <c r="Z9" s="1">
         <v>241</v>
       </c>
       <c r="AA9" s="1">
         <v>219</v>
       </c>
       <c r="AB9" s="1">
         <v>181</v>
       </c>
-      <c r="AC9" s="50">
+      <c r="AC9" s="37">
         <v>178</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C10" s="1">
         <v>30</v>
       </c>
       <c r="D10" s="1">
         <v>9</v>
       </c>
       <c r="E10" s="1">
         <v>14</v>
       </c>
       <c r="F10" s="1">
         <v>22</v>
       </c>
       <c r="G10" s="1">
         <v>37</v>
       </c>
       <c r="H10" s="1">
         <v>19</v>
       </c>
       <c r="I10" s="1">
         <v>30</v>
       </c>
       <c r="J10" s="1">
         <v>26</v>
       </c>
@@ -1668,60 +1662,60 @@
       </c>
       <c r="U10" s="1">
         <v>32</v>
       </c>
       <c r="V10" s="1">
         <v>22</v>
       </c>
       <c r="W10" s="1">
         <v>41</v>
       </c>
       <c r="X10" s="1">
         <v>38</v>
       </c>
       <c r="Y10" s="1">
         <v>40</v>
       </c>
       <c r="Z10" s="1">
         <v>53</v>
       </c>
       <c r="AA10" s="1">
         <v>45</v>
       </c>
       <c r="AB10" s="1">
         <v>25</v>
       </c>
-      <c r="AC10" s="50">
+      <c r="AC10" s="37">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B11" s="31" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>10</v>
       </c>
       <c r="D11" s="1">
         <v>6</v>
       </c>
       <c r="E11" s="1">
         <v>5</v>
       </c>
       <c r="F11" s="1">
         <v>7</v>
       </c>
       <c r="G11" s="1">
         <v>5</v>
       </c>
       <c r="H11" s="1">
         <v>4</v>
       </c>
       <c r="I11" s="1">
         <v>8</v>
       </c>
       <c r="J11" s="1">
         <v>8</v>
       </c>
@@ -1757,60 +1751,60 @@
       </c>
       <c r="U11" s="1">
         <v>6</v>
       </c>
       <c r="V11" s="1">
         <v>10</v>
       </c>
       <c r="W11" s="1">
         <v>10</v>
       </c>
       <c r="X11" s="1">
         <v>10</v>
       </c>
       <c r="Y11" s="1">
         <v>11</v>
       </c>
       <c r="Z11" s="1">
         <v>12</v>
       </c>
       <c r="AA11" s="1">
         <v>14</v>
       </c>
       <c r="AB11" s="1">
         <v>5</v>
       </c>
-      <c r="AC11" s="50">
+      <c r="AC11" s="37">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="17" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>15</v>
       </c>
       <c r="D12" s="1">
         <v>16</v>
       </c>
       <c r="E12" s="1">
         <v>4</v>
       </c>
       <c r="F12" s="1">
         <v>8</v>
       </c>
       <c r="G12" s="1">
         <v>15</v>
       </c>
       <c r="H12" s="1">
         <v>3</v>
       </c>
       <c r="I12" s="1">
         <v>9</v>
       </c>
       <c r="J12" s="1">
         <v>6</v>
       </c>
@@ -1846,149 +1840,149 @@
       </c>
       <c r="U12" s="1">
         <v>19</v>
       </c>
       <c r="V12" s="1">
         <v>13</v>
       </c>
       <c r="W12" s="1">
         <v>19</v>
       </c>
       <c r="X12" s="1">
         <v>10</v>
       </c>
       <c r="Y12" s="1">
         <v>12</v>
       </c>
       <c r="Z12" s="1">
         <v>19</v>
       </c>
       <c r="AA12" s="1">
         <v>18</v>
       </c>
       <c r="AB12" s="1">
         <v>15</v>
       </c>
-      <c r="AC12" s="50">
+      <c r="AC12" s="37">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>4</v>
       </c>
       <c r="D13" s="1">
         <v>1</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
         <v>2</v>
       </c>
       <c r="G13" s="1">
         <v>2</v>
       </c>
       <c r="H13" s="1">
         <v>2</v>
       </c>
       <c r="I13" s="1">
         <v>2</v>
       </c>
       <c r="J13" s="1">
         <v>3</v>
       </c>
       <c r="K13" s="1">
         <v>2</v>
       </c>
       <c r="L13" s="1">
         <v>5</v>
       </c>
       <c r="M13" s="1">
         <v>2</v>
       </c>
       <c r="N13" s="1">
         <v>3</v>
       </c>
       <c r="O13" s="1">
         <v>2</v>
       </c>
       <c r="P13" s="1">
         <v>1</v>
       </c>
       <c r="Q13" s="1">
         <v>2</v>
       </c>
       <c r="R13" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="S13" s="1">
         <v>8</v>
       </c>
       <c r="T13" s="1">
         <v>3</v>
       </c>
       <c r="U13" s="1">
         <v>2</v>
       </c>
       <c r="V13" s="1">
         <v>1</v>
       </c>
       <c r="W13" s="1">
         <v>2</v>
       </c>
       <c r="X13" s="1">
         <v>2</v>
       </c>
       <c r="Y13" s="1">
         <v>3</v>
       </c>
       <c r="Z13" s="1">
         <v>3</v>
       </c>
       <c r="AA13" s="1">
         <v>4</v>
       </c>
       <c r="AB13" s="1">
         <v>2</v>
       </c>
-      <c r="AC13" s="50">
+      <c r="AC13" s="37">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="17" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>15</v>
       </c>
       <c r="D14" s="1">
         <v>13</v>
       </c>
       <c r="E14" s="1">
         <v>15</v>
       </c>
       <c r="F14" s="1">
         <v>21</v>
       </c>
       <c r="G14" s="1">
         <v>9</v>
       </c>
       <c r="H14" s="1">
         <v>10</v>
       </c>
       <c r="I14" s="1">
         <v>14</v>
       </c>
       <c r="J14" s="1">
         <v>7</v>
       </c>
@@ -2030,54 +2024,54 @@
       </c>
       <c r="W14" s="1">
         <v>19</v>
       </c>
       <c r="X14" s="1">
         <v>16</v>
       </c>
       <c r="Y14" s="1">
         <v>13</v>
       </c>
       <c r="Z14" s="1">
         <v>13</v>
       </c>
       <c r="AA14" s="1">
         <v>14</v>
       </c>
       <c r="AB14" s="1">
         <v>29</v>
       </c>
       <c r="AC14" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="17" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C15" s="1">
         <v>8</v>
       </c>
       <c r="D15" s="1">
         <v>9</v>
       </c>
       <c r="E15" s="1">
         <v>11</v>
       </c>
       <c r="F15" s="1">
         <v>7</v>
       </c>
       <c r="G15" s="1">
         <v>2</v>
       </c>
       <c r="H15" s="1">
         <v>4</v>
       </c>
       <c r="I15" s="1">
         <v>8</v>
       </c>
       <c r="J15" s="1">
         <v>3</v>
       </c>
@@ -2119,54 +2113,54 @@
       </c>
       <c r="W15" s="1">
         <v>18</v>
       </c>
       <c r="X15" s="1">
         <v>10</v>
       </c>
       <c r="Y15" s="1">
         <v>8</v>
       </c>
       <c r="Z15" s="1">
         <v>15</v>
       </c>
       <c r="AA15" s="1">
         <v>14</v>
       </c>
       <c r="AB15" s="1">
         <v>5</v>
       </c>
       <c r="AC15" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="17" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B16" s="31" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>7</v>
       </c>
       <c r="D16" s="1">
         <v>4</v>
       </c>
       <c r="E16" s="1">
         <v>7</v>
       </c>
       <c r="F16" s="1">
         <v>10</v>
       </c>
       <c r="G16" s="1">
         <v>7</v>
       </c>
       <c r="H16" s="1">
         <v>4</v>
       </c>
       <c r="I16" s="1">
         <v>2</v>
       </c>
       <c r="J16" s="1">
         <v>3</v>
       </c>
@@ -2208,54 +2202,54 @@
       </c>
       <c r="W16" s="1">
         <v>7</v>
       </c>
       <c r="X16" s="1">
         <v>8</v>
       </c>
       <c r="Y16" s="1">
         <v>9</v>
       </c>
       <c r="Z16" s="1">
         <v>15</v>
       </c>
       <c r="AA16" s="1">
         <v>9</v>
       </c>
       <c r="AB16" s="1">
         <v>6</v>
       </c>
       <c r="AC16" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="17" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B17" s="31" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C17" s="1">
         <v>16</v>
       </c>
       <c r="D17" s="1">
         <v>9</v>
       </c>
       <c r="E17" s="1">
         <v>7</v>
       </c>
       <c r="F17" s="1">
         <v>14</v>
       </c>
       <c r="G17" s="1">
         <v>7</v>
       </c>
       <c r="H17" s="1">
         <v>6</v>
       </c>
       <c r="I17" s="1">
         <v>17</v>
       </c>
       <c r="J17" s="1">
         <v>8</v>
       </c>
@@ -2297,54 +2291,54 @@
       </c>
       <c r="W17" s="1">
         <v>14</v>
       </c>
       <c r="X17" s="1">
         <v>18</v>
       </c>
       <c r="Y17" s="1">
         <v>8</v>
       </c>
       <c r="Z17" s="1">
         <v>13</v>
       </c>
       <c r="AA17" s="1">
         <v>7</v>
       </c>
       <c r="AB17" s="1">
         <v>9</v>
       </c>
       <c r="AC17" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B18" s="31" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>7</v>
       </c>
       <c r="D18" s="1">
         <v>6</v>
       </c>
       <c r="E18" s="1">
         <v>5</v>
       </c>
       <c r="F18" s="1">
         <v>7</v>
       </c>
       <c r="G18" s="1">
         <v>9</v>
       </c>
       <c r="H18" s="1">
         <v>8</v>
       </c>
       <c r="I18" s="1">
         <v>14</v>
       </c>
       <c r="J18" s="1">
         <v>5</v>
       </c>
@@ -2386,54 +2380,54 @@
       </c>
       <c r="W18" s="1">
         <v>9</v>
       </c>
       <c r="X18" s="1">
         <v>12</v>
       </c>
       <c r="Y18" s="1">
         <v>15</v>
       </c>
       <c r="Z18" s="1">
         <v>10</v>
       </c>
       <c r="AA18" s="1">
         <v>10</v>
       </c>
       <c r="AB18" s="1">
         <v>12</v>
       </c>
       <c r="AC18" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="17" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B19" s="31" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>4</v>
       </c>
       <c r="D19" s="1">
         <v>6</v>
       </c>
       <c r="E19" s="1">
         <v>3</v>
       </c>
       <c r="F19" s="1">
         <v>3</v>
       </c>
       <c r="G19" s="1">
         <v>2</v>
       </c>
       <c r="H19" s="1">
         <v>2</v>
       </c>
       <c r="I19" s="1">
         <v>4</v>
       </c>
       <c r="J19" s="1">
         <v>1</v>
       </c>
@@ -2441,86 +2435,86 @@
         <v>5</v>
       </c>
       <c r="L19" s="1">
         <v>2</v>
       </c>
       <c r="M19" s="1">
         <v>2</v>
       </c>
       <c r="N19" s="1">
         <v>2</v>
       </c>
       <c r="O19" s="1">
         <v>2</v>
       </c>
       <c r="P19" s="1"/>
       <c r="Q19" s="1">
         <v>2</v>
       </c>
       <c r="R19" s="1">
         <v>3</v>
       </c>
       <c r="S19" s="1">
         <v>2</v>
       </c>
       <c r="T19" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="U19" s="1">
         <v>3</v>
       </c>
       <c r="V19" s="1">
         <v>1</v>
       </c>
       <c r="W19" s="1">
         <v>3</v>
       </c>
       <c r="X19" s="1">
         <v>3</v>
       </c>
       <c r="Y19" s="1">
         <v>4</v>
       </c>
       <c r="Z19" s="1">
         <v>2</v>
       </c>
       <c r="AA19" s="1">
         <v>8</v>
       </c>
       <c r="AB19" s="1">
         <v>2</v>
       </c>
       <c r="AC19" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="17" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>13</v>
       </c>
       <c r="D20" s="1">
         <v>14</v>
       </c>
       <c r="E20" s="1">
         <v>9</v>
       </c>
       <c r="F20" s="1">
         <v>3</v>
       </c>
       <c r="G20" s="1">
         <v>11</v>
       </c>
       <c r="H20" s="1">
         <v>12</v>
       </c>
       <c r="I20" s="1">
         <v>6</v>
       </c>
       <c r="J20" s="1">
         <v>13</v>
       </c>
@@ -2562,54 +2556,54 @@
       </c>
       <c r="W20" s="1">
         <v>11</v>
       </c>
       <c r="X20" s="1">
         <v>13</v>
       </c>
       <c r="Y20" s="1">
         <v>21</v>
       </c>
       <c r="Z20" s="1">
         <v>12</v>
       </c>
       <c r="AA20" s="1">
         <v>17</v>
       </c>
       <c r="AB20" s="1">
         <v>13</v>
       </c>
       <c r="AC20" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="17" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B21" s="31" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>18</v>
       </c>
       <c r="D21" s="1">
         <v>16</v>
       </c>
       <c r="E21" s="1">
         <v>9</v>
       </c>
       <c r="F21" s="1">
         <v>15</v>
       </c>
       <c r="G21" s="1">
         <v>16</v>
       </c>
       <c r="H21" s="1">
         <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>23</v>
       </c>
       <c r="J21" s="1">
         <v>14</v>
       </c>
@@ -2651,54 +2645,54 @@
       </c>
       <c r="W21" s="1">
         <v>26</v>
       </c>
       <c r="X21" s="1">
         <v>24</v>
       </c>
       <c r="Y21" s="1">
         <v>27</v>
       </c>
       <c r="Z21" s="1">
         <v>30</v>
       </c>
       <c r="AA21" s="1">
         <v>13</v>
       </c>
       <c r="AB21" s="1">
         <v>25</v>
       </c>
       <c r="AC21" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="17" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B22" s="31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>7</v>
       </c>
       <c r="D22" s="1">
         <v>5</v>
       </c>
       <c r="E22" s="1">
         <v>3</v>
       </c>
       <c r="F22" s="1">
         <v>6</v>
       </c>
       <c r="G22" s="1">
         <v>6</v>
       </c>
       <c r="H22" s="1">
         <v>3</v>
       </c>
       <c r="I22" s="1">
         <v>3</v>
       </c>
       <c r="J22" s="1">
         <v>7</v>
       </c>
@@ -2740,54 +2734,54 @@
       </c>
       <c r="W22" s="1">
         <v>6</v>
       </c>
       <c r="X22" s="1">
         <v>4</v>
       </c>
       <c r="Y22" s="1">
         <v>10</v>
       </c>
       <c r="Z22" s="1">
         <v>11</v>
       </c>
       <c r="AA22" s="1">
         <v>4</v>
       </c>
       <c r="AB22" s="1">
         <v>5</v>
       </c>
       <c r="AC22" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="17" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B23" s="31" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C23" s="1">
         <v>4</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>5</v>
       </c>
       <c r="F23" s="1">
         <v>6</v>
       </c>
       <c r="G23" s="1">
         <v>2</v>
       </c>
       <c r="H23" s="1">
         <v>2</v>
       </c>
       <c r="I23" s="1">
         <v>3</v>
       </c>
       <c r="J23" s="1">
         <v>8</v>
       </c>
@@ -2829,54 +2823,54 @@
       </c>
       <c r="W23" s="1">
         <v>7</v>
       </c>
       <c r="X23" s="1">
         <v>6</v>
       </c>
       <c r="Y23" s="1">
         <v>4</v>
       </c>
       <c r="Z23" s="1">
         <v>8</v>
       </c>
       <c r="AA23" s="1">
         <v>8</v>
       </c>
       <c r="AB23" s="1">
         <v>2</v>
       </c>
       <c r="AC23" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="17" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B24" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>10</v>
       </c>
       <c r="D24" s="1">
         <v>10</v>
       </c>
       <c r="E24" s="1">
         <v>11</v>
       </c>
       <c r="F24" s="1">
         <v>7</v>
       </c>
       <c r="G24" s="1">
         <v>8</v>
       </c>
       <c r="H24" s="1">
         <v>10</v>
       </c>
       <c r="I24" s="1">
         <v>12</v>
       </c>
       <c r="J24" s="1">
         <v>9</v>
       </c>
@@ -2918,54 +2912,54 @@
       </c>
       <c r="W24" s="1">
         <v>10</v>
       </c>
       <c r="X24" s="1">
         <v>9</v>
       </c>
       <c r="Y24" s="1">
         <v>20</v>
       </c>
       <c r="Z24" s="1">
         <v>11</v>
       </c>
       <c r="AA24" s="1">
         <v>9</v>
       </c>
       <c r="AB24" s="1">
         <v>16</v>
       </c>
       <c r="AC24" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="17" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B25" s="31" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C25" s="1">
         <v>10</v>
       </c>
       <c r="D25" s="1">
         <v>8</v>
       </c>
       <c r="E25" s="1">
         <v>3</v>
       </c>
       <c r="F25" s="1">
         <v>7</v>
       </c>
       <c r="G25" s="1">
         <v>14</v>
       </c>
       <c r="H25" s="1">
         <v>5</v>
       </c>
       <c r="I25" s="1">
         <v>11</v>
       </c>
       <c r="J25" s="1">
         <v>4</v>
       </c>
@@ -3007,60 +3001,60 @@
       </c>
       <c r="W25" s="1">
         <v>12</v>
       </c>
       <c r="X25" s="1">
         <v>12</v>
       </c>
       <c r="Y25" s="1">
         <v>11</v>
       </c>
       <c r="Z25" s="1">
         <v>10</v>
       </c>
       <c r="AA25" s="1">
         <v>15</v>
       </c>
       <c r="AB25" s="1">
         <v>6</v>
       </c>
       <c r="AC25" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="17" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B26" s="31" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>6</v>
       </c>
       <c r="G26" s="1">
         <v>8</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
       </c>
       <c r="I26" s="1">
         <v>4</v>
       </c>
       <c r="J26" s="1">
         <v>8</v>
       </c>
       <c r="K26" s="1">
         <v>3</v>
       </c>
       <c r="L26" s="1">
         <v>7</v>
       </c>
@@ -3132,51 +3126,51 @@
       <c r="K27" s="39"/>
       <c r="L27" s="39"/>
       <c r="M27" s="39"/>
       <c r="N27" s="39"/>
       <c r="O27" s="39"/>
       <c r="P27" s="39"/>
       <c r="Q27" s="39"/>
       <c r="R27" s="39"/>
       <c r="S27" s="39"/>
       <c r="T27" s="39"/>
       <c r="U27" s="39"/>
       <c r="V27" s="39"/>
       <c r="W27" s="39"/>
       <c r="X27" s="39"/>
       <c r="Y27" s="39"/>
       <c r="Z27" s="39"/>
       <c r="AA27" s="35"/>
       <c r="AB27" s="35"/>
       <c r="AC27" s="35"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="30" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C28" s="1">
         <v>70</v>
       </c>
       <c r="D28" s="1">
         <v>46</v>
       </c>
       <c r="E28" s="1">
         <v>36</v>
       </c>
       <c r="F28" s="1">
         <v>57</v>
       </c>
       <c r="G28" s="1">
         <v>76</v>
       </c>
       <c r="H28" s="1">
         <v>43</v>
       </c>
       <c r="I28" s="1">
         <v>71</v>
       </c>
       <c r="J28" s="1">
         <v>54</v>
       </c>
@@ -3218,54 +3212,54 @@
       </c>
       <c r="W28" s="1">
         <v>86</v>
       </c>
       <c r="X28" s="1">
         <v>81</v>
       </c>
       <c r="Y28" s="1">
         <v>87</v>
       </c>
       <c r="Z28" s="1">
         <v>104</v>
       </c>
       <c r="AA28" s="1">
         <v>88</v>
       </c>
       <c r="AB28" s="1">
         <v>70</v>
       </c>
       <c r="AC28" s="1">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B29" s="31" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C29" s="1">
         <v>30</v>
       </c>
       <c r="D29" s="1">
         <v>9</v>
       </c>
       <c r="E29" s="1">
         <v>14</v>
       </c>
       <c r="F29" s="1">
         <v>22</v>
       </c>
       <c r="G29" s="1">
         <v>37</v>
       </c>
       <c r="H29" s="1">
         <v>19</v>
       </c>
       <c r="I29" s="1">
         <v>30</v>
       </c>
       <c r="J29" s="1">
         <v>26</v>
       </c>
@@ -3307,54 +3301,54 @@
       </c>
       <c r="W29" s="1">
         <v>41</v>
       </c>
       <c r="X29" s="1">
         <v>38</v>
       </c>
       <c r="Y29" s="1">
         <v>40</v>
       </c>
       <c r="Z29" s="1">
         <v>53</v>
       </c>
       <c r="AA29" s="1">
         <v>45</v>
       </c>
       <c r="AB29" s="1">
         <v>25</v>
       </c>
       <c r="AC29" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B30" s="31" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C30" s="1">
         <v>9</v>
       </c>
       <c r="D30" s="1">
         <v>6</v>
       </c>
       <c r="E30" s="1">
         <v>5</v>
       </c>
       <c r="F30" s="1">
         <v>7</v>
       </c>
       <c r="G30" s="1">
         <v>5</v>
       </c>
       <c r="H30" s="1">
         <v>3</v>
       </c>
       <c r="I30" s="1">
         <v>8</v>
       </c>
       <c r="J30" s="1">
         <v>8</v>
       </c>
@@ -3396,54 +3390,54 @@
       </c>
       <c r="W30" s="1">
         <v>9</v>
       </c>
       <c r="X30" s="1">
         <v>9</v>
       </c>
       <c r="Y30" s="1">
         <v>10</v>
       </c>
       <c r="Z30" s="1">
         <v>11</v>
       </c>
       <c r="AA30" s="1">
         <v>13</v>
       </c>
       <c r="AB30" s="1">
         <v>4</v>
       </c>
       <c r="AC30" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="17" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B31" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C31" s="1">
         <v>11</v>
       </c>
       <c r="D31" s="1">
         <v>16</v>
       </c>
       <c r="E31" s="1">
         <v>3</v>
       </c>
       <c r="F31" s="1">
         <v>6</v>
       </c>
       <c r="G31" s="1">
         <v>14</v>
       </c>
       <c r="H31" s="1">
         <v>3</v>
       </c>
       <c r="I31" s="1">
         <v>5</v>
       </c>
       <c r="J31" s="1">
         <v>3</v>
       </c>
@@ -3485,54 +3479,54 @@
       </c>
       <c r="W31" s="1">
         <v>13</v>
       </c>
       <c r="X31" s="1">
         <v>9</v>
       </c>
       <c r="Y31" s="1">
         <v>11</v>
       </c>
       <c r="Z31" s="1">
         <v>16</v>
       </c>
       <c r="AA31" s="1">
         <v>12</v>
       </c>
       <c r="AB31" s="1">
         <v>11</v>
       </c>
       <c r="AC31" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" s="17" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B32" s="31" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C32" s="1">
         <v>3</v>
       </c>
       <c r="D32" s="1">
         <v>5</v>
       </c>
       <c r="E32" s="1">
         <v>5</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>2</v>
       </c>
       <c r="H32" s="1">
         <v>4</v>
       </c>
       <c r="I32" s="1">
         <v>6</v>
       </c>
       <c r="J32" s="1">
         <v>2</v>
       </c>
@@ -3574,54 +3568,54 @@
       </c>
       <c r="W32" s="1">
         <v>5</v>
       </c>
       <c r="X32" s="1">
         <v>6</v>
       </c>
       <c r="Y32" s="1">
         <v>8</v>
       </c>
       <c r="Z32" s="1">
         <v>3</v>
       </c>
       <c r="AA32" s="1">
         <v>2</v>
       </c>
       <c r="AB32" s="1">
         <v>8</v>
       </c>
       <c r="AC32" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" s="17" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B33" s="31" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C33" s="1">
         <v>10</v>
       </c>
       <c r="D33" s="1">
         <v>6</v>
       </c>
       <c r="E33" s="1">
         <v>3</v>
       </c>
       <c r="F33" s="1">
         <v>7</v>
       </c>
       <c r="G33" s="1">
         <v>7</v>
       </c>
       <c r="H33" s="1">
         <v>8</v>
       </c>
       <c r="I33" s="1">
         <v>11</v>
       </c>
       <c r="J33" s="1">
         <v>6</v>
       </c>
@@ -3663,54 +3657,54 @@
       </c>
       <c r="W33" s="1">
         <v>11</v>
       </c>
       <c r="X33" s="1">
         <v>10</v>
       </c>
       <c r="Y33" s="1">
         <v>10</v>
       </c>
       <c r="Z33" s="1">
         <v>11</v>
       </c>
       <c r="AA33" s="1">
         <v>6</v>
       </c>
       <c r="AB33" s="1">
         <v>11</v>
       </c>
       <c r="AC33" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" s="17" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B34" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C34" s="1">
         <v>4</v>
       </c>
       <c r="D34" s="1">
         <v>4</v>
       </c>
       <c r="E34" s="1">
         <v>5</v>
       </c>
       <c r="F34" s="1">
         <v>3</v>
       </c>
       <c r="G34" s="1">
         <v>7</v>
       </c>
       <c r="H34" s="1">
         <v>4</v>
       </c>
       <c r="I34" s="1">
         <v>9</v>
       </c>
       <c r="J34" s="1">
         <v>5</v>
       </c>
@@ -3752,60 +3746,60 @@
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>5</v>
       </c>
       <c r="Y34" s="1">
         <v>8</v>
       </c>
       <c r="Z34" s="1">
         <v>7</v>
       </c>
       <c r="AA34" s="1">
         <v>3</v>
       </c>
       <c r="AB34" s="1">
         <v>9</v>
       </c>
       <c r="AC34" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" s="17" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B35" s="31" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C35" s="1">
         <v>3</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
         <v>4</v>
       </c>
       <c r="G35" s="1">
         <v>4</v>
       </c>
       <c r="H35" s="1">
         <v>2</v>
       </c>
       <c r="I35" s="1">
         <v>2</v>
       </c>
       <c r="J35" s="1">
         <v>4</v>
       </c>
       <c r="K35" s="1">
         <v>2</v>
       </c>
       <c r="L35" s="1">
         <v>5</v>
       </c>
@@ -3824,51 +3818,51 @@
       <c r="Q35" s="1">
         <v>4</v>
       </c>
       <c r="R35" s="1">
         <v>3</v>
       </c>
       <c r="S35" s="1">
         <v>2</v>
       </c>
       <c r="T35" s="1">
         <v>2</v>
       </c>
       <c r="U35" s="1">
         <v>1</v>
       </c>
       <c r="V35" s="1">
         <v>1</v>
       </c>
       <c r="W35" s="1">
         <v>4</v>
       </c>
       <c r="X35" s="1">
         <v>4</v>
       </c>
       <c r="Y35" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="Z35" s="1">
         <v>3</v>
       </c>
       <c r="AA35" s="1">
         <v>7</v>
       </c>
       <c r="AB35" s="1">
         <v>2</v>
       </c>
       <c r="AC35" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:29" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="A36" s="3"/>
       <c r="B36" s="40" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="40"/>
       <c r="D36" s="40"/>
       <c r="E36" s="40"/>
       <c r="F36" s="40"/>
       <c r="G36" s="40"/>
       <c r="H36" s="40"/>
@@ -3877,51 +3871,51 @@
       <c r="K36" s="40"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
       <c r="N36" s="40"/>
       <c r="O36" s="40"/>
       <c r="P36" s="40"/>
       <c r="Q36" s="40"/>
       <c r="R36" s="40"/>
       <c r="S36" s="40"/>
       <c r="T36" s="40"/>
       <c r="U36" s="40"/>
       <c r="V36" s="40"/>
       <c r="W36" s="40"/>
       <c r="X36" s="40"/>
       <c r="Y36" s="40"/>
       <c r="Z36" s="40"/>
       <c r="AA36" s="35"/>
       <c r="AB36" s="35"/>
       <c r="AC36" s="35"/>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B37" s="30" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C37" s="1">
         <v>116</v>
       </c>
       <c r="D37" s="1">
         <v>88</v>
       </c>
       <c r="E37" s="1">
         <v>79</v>
       </c>
       <c r="F37" s="1">
         <v>94</v>
       </c>
       <c r="G37" s="1">
         <v>84</v>
       </c>
       <c r="H37" s="1">
         <v>72</v>
       </c>
       <c r="I37" s="1">
         <v>99</v>
       </c>
       <c r="J37" s="1">
         <v>79</v>
       </c>
@@ -3963,319 +3957,319 @@
       </c>
       <c r="W37" s="29">
         <v>137</v>
       </c>
       <c r="X37" s="29">
         <v>119</v>
       </c>
       <c r="Y37" s="29">
         <v>130</v>
       </c>
       <c r="Z37" s="29">
         <v>137</v>
       </c>
       <c r="AA37" s="29">
         <v>131</v>
       </c>
       <c r="AB37" s="29">
         <v>111</v>
       </c>
       <c r="AC37" s="29">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:29">
       <c r="A38" s="33" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B38" s="31" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C38" s="1">
         <v>1</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="H38" s="1">
         <v>1</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="K38" s="1">
         <v>3</v>
       </c>
       <c r="L38" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M38" s="1">
         <v>1</v>
       </c>
       <c r="N38" s="1">
         <v>2</v>
       </c>
       <c r="O38" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="P38" s="29">
         <v>1</v>
       </c>
       <c r="Q38" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="R38" s="29">
         <v>2</v>
       </c>
       <c r="S38" s="29">
         <v>1</v>
       </c>
       <c r="T38" s="1">
         <v>1</v>
       </c>
       <c r="U38" s="29">
         <v>3</v>
       </c>
       <c r="V38" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="W38" s="29">
         <v>1</v>
       </c>
       <c r="X38" s="29">
         <v>1</v>
       </c>
       <c r="Y38" s="29">
         <v>1</v>
       </c>
       <c r="Z38" s="29">
         <v>1</v>
       </c>
       <c r="AA38" s="29">
         <v>1</v>
       </c>
       <c r="AB38" s="29">
         <v>1</v>
       </c>
       <c r="AC38" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" s="33" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B39" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C39" s="1">
         <v>4</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
         <v>2</v>
       </c>
       <c r="G39" s="1">
         <v>1</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I39" s="1">
         <v>4</v>
       </c>
       <c r="J39" s="1">
         <v>3</v>
       </c>
       <c r="K39" s="1">
         <v>1</v>
       </c>
       <c r="L39" s="1">
         <v>2</v>
       </c>
       <c r="M39" s="1">
         <v>2</v>
       </c>
       <c r="N39" s="1"/>
       <c r="O39" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="P39" s="29">
         <v>2</v>
       </c>
       <c r="Q39" s="29">
         <v>1</v>
       </c>
       <c r="R39" s="29">
         <v>3</v>
       </c>
       <c r="S39" s="29">
         <v>2</v>
       </c>
       <c r="T39" s="1">
         <v>2</v>
       </c>
       <c r="U39" s="29">
         <v>1</v>
       </c>
       <c r="V39" s="29">
         <v>2</v>
       </c>
       <c r="W39" s="29">
         <v>6</v>
       </c>
       <c r="X39" s="29">
         <v>1</v>
       </c>
       <c r="Y39" s="29">
         <v>1</v>
       </c>
       <c r="Z39" s="29">
         <v>3</v>
       </c>
       <c r="AA39" s="29">
         <v>6</v>
       </c>
       <c r="AB39" s="29">
         <v>4</v>
       </c>
       <c r="AC39" s="29">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" s="33" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B40" s="31" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C40" s="1">
         <v>4</v>
       </c>
       <c r="D40" s="1">
         <v>1</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
         <v>2</v>
       </c>
       <c r="G40" s="1">
         <v>2</v>
       </c>
       <c r="H40" s="1">
         <v>2</v>
       </c>
       <c r="I40" s="1">
         <v>2</v>
       </c>
       <c r="J40" s="1">
         <v>3</v>
       </c>
       <c r="K40" s="1">
         <v>2</v>
       </c>
       <c r="L40" s="1">
         <v>5</v>
       </c>
       <c r="M40" s="1">
         <v>2</v>
       </c>
       <c r="N40" s="1">
         <v>3</v>
       </c>
       <c r="O40" s="29">
         <v>2</v>
       </c>
       <c r="P40" s="29">
         <v>1</v>
       </c>
       <c r="Q40" s="29">
         <v>2</v>
       </c>
       <c r="R40" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="S40" s="29">
         <v>8</v>
       </c>
       <c r="T40" s="1">
         <v>3</v>
       </c>
       <c r="U40" s="29">
         <v>2</v>
       </c>
       <c r="V40" s="29">
         <v>1</v>
       </c>
       <c r="W40" s="29">
         <v>2</v>
       </c>
       <c r="X40" s="29">
         <v>2</v>
       </c>
       <c r="Y40" s="29">
         <v>3</v>
       </c>
       <c r="Z40" s="29">
         <v>3</v>
       </c>
       <c r="AA40" s="29">
         <v>4</v>
       </c>
       <c r="AB40" s="29">
         <v>2</v>
       </c>
       <c r="AC40" s="29">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:29">
       <c r="A41" s="33" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B41" s="31" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C41" s="1">
         <v>12</v>
       </c>
       <c r="D41" s="1">
         <v>8</v>
       </c>
       <c r="E41" s="1">
         <v>10</v>
       </c>
       <c r="F41" s="1">
         <v>13</v>
       </c>
       <c r="G41" s="1">
         <v>7</v>
       </c>
       <c r="H41" s="1">
         <v>6</v>
       </c>
       <c r="I41" s="1">
         <v>8</v>
       </c>
       <c r="J41" s="1">
         <v>5</v>
       </c>
@@ -4317,54 +4311,54 @@
       </c>
       <c r="W41" s="29">
         <v>14</v>
       </c>
       <c r="X41" s="29">
         <v>10</v>
       </c>
       <c r="Y41" s="29">
         <v>5</v>
       </c>
       <c r="Z41" s="29">
         <v>10</v>
       </c>
       <c r="AA41" s="29">
         <v>12</v>
       </c>
       <c r="AB41" s="29">
         <v>21</v>
       </c>
       <c r="AC41" s="29">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" s="33" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B42" s="31" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C42" s="1">
         <v>8</v>
       </c>
       <c r="D42" s="1">
         <v>9</v>
       </c>
       <c r="E42" s="1">
         <v>11</v>
       </c>
       <c r="F42" s="1">
         <v>7</v>
       </c>
       <c r="G42" s="1">
         <v>2</v>
       </c>
       <c r="H42" s="1">
         <v>4</v>
       </c>
       <c r="I42" s="1">
         <v>8</v>
       </c>
       <c r="J42" s="1">
         <v>3</v>
       </c>
@@ -4406,54 +4400,54 @@
       </c>
       <c r="W42" s="29">
         <v>18</v>
       </c>
       <c r="X42" s="29">
         <v>10</v>
       </c>
       <c r="Y42" s="29">
         <v>8</v>
       </c>
       <c r="Z42" s="29">
         <v>15</v>
       </c>
       <c r="AA42" s="29">
         <v>14</v>
       </c>
       <c r="AB42" s="29">
         <v>5</v>
       </c>
       <c r="AC42" s="29">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:29">
       <c r="A43" s="33" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B43" s="31" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C43" s="1">
         <v>7</v>
       </c>
       <c r="D43" s="1">
         <v>4</v>
       </c>
       <c r="E43" s="1">
         <v>7</v>
       </c>
       <c r="F43" s="1">
         <v>10</v>
       </c>
       <c r="G43" s="1">
         <v>7</v>
       </c>
       <c r="H43" s="1">
         <v>4</v>
       </c>
       <c r="I43" s="1">
         <v>2</v>
       </c>
       <c r="J43" s="1">
         <v>3</v>
       </c>
@@ -4495,54 +4489,54 @@
       </c>
       <c r="W43" s="29">
         <v>7</v>
       </c>
       <c r="X43" s="29">
         <v>8</v>
       </c>
       <c r="Y43" s="29">
         <v>9</v>
       </c>
       <c r="Z43" s="29">
         <v>15</v>
       </c>
       <c r="AA43" s="29">
         <v>9</v>
       </c>
       <c r="AB43" s="29">
         <v>6</v>
       </c>
       <c r="AC43" s="29">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:29">
       <c r="A44" s="33" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B44" s="31" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C44" s="1">
         <v>16</v>
       </c>
       <c r="D44" s="1">
         <v>9</v>
       </c>
       <c r="E44" s="1">
         <v>7</v>
       </c>
       <c r="F44" s="1">
         <v>14</v>
       </c>
       <c r="G44" s="1">
         <v>7</v>
       </c>
       <c r="H44" s="1">
         <v>6</v>
       </c>
       <c r="I44" s="1">
         <v>17</v>
       </c>
       <c r="J44" s="1">
         <v>8</v>
       </c>
@@ -4584,54 +4578,54 @@
       </c>
       <c r="W44" s="29">
         <v>14</v>
       </c>
       <c r="X44" s="29">
         <v>18</v>
       </c>
       <c r="Y44" s="29">
         <v>8</v>
       </c>
       <c r="Z44" s="29">
         <v>13</v>
       </c>
       <c r="AA44" s="29">
         <v>7</v>
       </c>
       <c r="AB44" s="29">
         <v>9</v>
       </c>
       <c r="AC44" s="29">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" s="33" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B45" s="31" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C45" s="1">
         <v>7</v>
       </c>
       <c r="D45" s="1">
         <v>6</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1">
         <v>7</v>
       </c>
       <c r="G45" s="1">
         <v>9</v>
       </c>
       <c r="H45" s="1">
         <v>8</v>
       </c>
       <c r="I45" s="1">
         <v>14</v>
       </c>
       <c r="J45" s="1">
         <v>5</v>
       </c>
@@ -4673,143 +4667,143 @@
       </c>
       <c r="W45" s="29">
         <v>9</v>
       </c>
       <c r="X45" s="29">
         <v>12</v>
       </c>
       <c r="Y45" s="29">
         <v>15</v>
       </c>
       <c r="Z45" s="29">
         <v>10</v>
       </c>
       <c r="AA45" s="29">
         <v>10</v>
       </c>
       <c r="AB45" s="29">
         <v>12</v>
       </c>
       <c r="AC45" s="29">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" s="33" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B46" s="31" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C46" s="1">
         <v>4</v>
       </c>
       <c r="D46" s="1">
         <v>6</v>
       </c>
       <c r="E46" s="1">
         <v>3</v>
       </c>
       <c r="F46" s="1">
         <v>3</v>
       </c>
       <c r="G46" s="1">
         <v>2</v>
       </c>
       <c r="H46" s="1">
         <v>2</v>
       </c>
       <c r="I46" s="1">
         <v>4</v>
       </c>
       <c r="J46" s="1">
         <v>1</v>
       </c>
       <c r="K46" s="1">
         <v>5</v>
       </c>
       <c r="L46" s="1">
         <v>2</v>
       </c>
       <c r="M46" s="1">
         <v>2</v>
       </c>
       <c r="N46" s="1">
         <v>2</v>
       </c>
       <c r="O46" s="29">
         <v>2</v>
       </c>
       <c r="P46" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="Q46" s="29">
         <v>2</v>
       </c>
       <c r="R46" s="29">
         <v>3</v>
       </c>
       <c r="S46" s="29">
         <v>2</v>
       </c>
       <c r="T46" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="U46" s="29">
         <v>3</v>
       </c>
       <c r="V46" s="29">
         <v>1</v>
       </c>
       <c r="W46" s="29">
         <v>3</v>
       </c>
       <c r="X46" s="29">
         <v>3</v>
       </c>
       <c r="Y46" s="29">
         <v>4</v>
       </c>
       <c r="Z46" s="29">
         <v>2</v>
       </c>
       <c r="AA46" s="29">
         <v>8</v>
       </c>
       <c r="AB46" s="29">
         <v>2</v>
       </c>
       <c r="AC46" s="29">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:29">
       <c r="A47" s="33" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B47" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C47" s="1">
         <v>13</v>
       </c>
       <c r="D47" s="1">
         <v>14</v>
       </c>
       <c r="E47" s="1">
         <v>9</v>
       </c>
       <c r="F47" s="1">
         <v>3</v>
       </c>
       <c r="G47" s="1">
         <v>11</v>
       </c>
       <c r="H47" s="1">
         <v>12</v>
       </c>
       <c r="I47" s="1">
         <v>6</v>
       </c>
       <c r="J47" s="1">
         <v>13</v>
       </c>
@@ -4851,54 +4845,54 @@
       </c>
       <c r="W47" s="29">
         <v>11</v>
       </c>
       <c r="X47" s="29">
         <v>13</v>
       </c>
       <c r="Y47" s="29">
         <v>21</v>
       </c>
       <c r="Z47" s="29">
         <v>12</v>
       </c>
       <c r="AA47" s="29">
         <v>17</v>
       </c>
       <c r="AB47" s="29">
         <v>13</v>
       </c>
       <c r="AC47" s="29">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:29">
       <c r="A48" s="33" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B48" s="31" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C48" s="1">
         <v>8</v>
       </c>
       <c r="D48" s="1">
         <v>10</v>
       </c>
       <c r="E48" s="1">
         <v>6</v>
       </c>
       <c r="F48" s="1">
         <v>8</v>
       </c>
       <c r="G48" s="1">
         <v>9</v>
       </c>
       <c r="H48" s="1">
         <v>9</v>
       </c>
       <c r="I48" s="1">
         <v>12</v>
       </c>
       <c r="J48" s="1">
         <v>8</v>
       </c>
@@ -4940,54 +4934,54 @@
       </c>
       <c r="W48" s="29">
         <v>15</v>
       </c>
       <c r="X48" s="29">
         <v>14</v>
       </c>
       <c r="Y48" s="29">
         <v>17</v>
       </c>
       <c r="Z48" s="29">
         <v>19</v>
       </c>
       <c r="AA48" s="29">
         <v>7</v>
       </c>
       <c r="AB48" s="29">
         <v>14</v>
       </c>
       <c r="AC48" s="29">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:29">
       <c r="A49" s="33" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B49" s="31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C49" s="1">
         <v>7</v>
       </c>
       <c r="D49" s="1">
         <v>5</v>
       </c>
       <c r="E49" s="1">
         <v>3</v>
       </c>
       <c r="F49" s="1">
         <v>6</v>
       </c>
       <c r="G49" s="1">
         <v>6</v>
       </c>
       <c r="H49" s="1">
         <v>3</v>
       </c>
       <c r="I49" s="1">
         <v>3</v>
       </c>
       <c r="J49" s="1">
         <v>7</v>
       </c>
@@ -5029,54 +5023,54 @@
       </c>
       <c r="W49" s="29">
         <v>6</v>
       </c>
       <c r="X49" s="29">
         <v>4</v>
       </c>
       <c r="Y49" s="29">
         <v>10</v>
       </c>
       <c r="Z49" s="29">
         <v>11</v>
       </c>
       <c r="AA49" s="29">
         <v>4</v>
       </c>
       <c r="AB49" s="29">
         <v>5</v>
       </c>
       <c r="AC49" s="29">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:29">
       <c r="A50" s="33" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B50" s="31" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C50" s="1">
         <v>4</v>
       </c>
       <c r="D50" s="1">
         <v>2</v>
       </c>
       <c r="E50" s="1">
         <v>5</v>
       </c>
       <c r="F50" s="1">
         <v>6</v>
       </c>
       <c r="G50" s="1">
         <v>2</v>
       </c>
       <c r="H50" s="1">
         <v>2</v>
       </c>
       <c r="I50" s="1">
         <v>3</v>
       </c>
       <c r="J50" s="1">
         <v>8</v>
       </c>
@@ -5118,54 +5112,54 @@
       </c>
       <c r="W50" s="29">
         <v>7</v>
       </c>
       <c r="X50" s="29">
         <v>6</v>
       </c>
       <c r="Y50" s="29">
         <v>4</v>
       </c>
       <c r="Z50" s="29">
         <v>8</v>
       </c>
       <c r="AA50" s="29">
         <v>8</v>
       </c>
       <c r="AB50" s="29">
         <v>2</v>
       </c>
       <c r="AC50" s="29">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" s="33" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B51" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C51" s="1">
         <v>6</v>
       </c>
       <c r="D51" s="1">
         <v>6</v>
       </c>
       <c r="E51" s="1">
         <v>6</v>
       </c>
       <c r="F51" s="1">
         <v>4</v>
       </c>
       <c r="G51" s="1">
         <v>1</v>
       </c>
       <c r="H51" s="1">
         <v>6</v>
       </c>
       <c r="I51" s="1">
         <v>3</v>
       </c>
       <c r="J51" s="1">
         <v>4</v>
       </c>
@@ -5207,54 +5201,54 @@
       </c>
       <c r="W51" s="29">
         <v>7</v>
       </c>
       <c r="X51" s="29">
         <v>4</v>
       </c>
       <c r="Y51" s="29">
         <v>12</v>
       </c>
       <c r="Z51" s="29">
         <v>4</v>
       </c>
       <c r="AA51" s="29">
         <v>6</v>
       </c>
       <c r="AB51" s="29">
         <v>7</v>
       </c>
       <c r="AC51" s="29">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" s="33" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B52" s="31" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C52" s="1">
         <v>10</v>
       </c>
       <c r="D52" s="1">
         <v>8</v>
       </c>
       <c r="E52" s="1">
         <v>3</v>
       </c>
       <c r="F52" s="1">
         <v>7</v>
       </c>
       <c r="G52" s="1">
         <v>14</v>
       </c>
       <c r="H52" s="1">
         <v>5</v>
       </c>
       <c r="I52" s="1">
         <v>11</v>
       </c>
       <c r="J52" s="1">
         <v>4</v>
       </c>
@@ -5296,152 +5290,152 @@
       </c>
       <c r="W52" s="29">
         <v>12</v>
       </c>
       <c r="X52" s="29">
         <v>12</v>
       </c>
       <c r="Y52" s="29">
         <v>11</v>
       </c>
       <c r="Z52" s="29">
         <v>10</v>
       </c>
       <c r="AA52" s="29">
         <v>15</v>
       </c>
       <c r="AB52" s="29">
         <v>6</v>
       </c>
       <c r="AC52" s="29">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:29">
       <c r="A53" s="19" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B53" s="32" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C53" s="2">
         <v>5</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E53" s="2">
         <v>2</v>
       </c>
       <c r="F53" s="2">
         <v>2</v>
       </c>
       <c r="G53" s="2">
         <v>4</v>
       </c>
       <c r="H53" s="2">
         <v>2</v>
       </c>
       <c r="I53" s="2">
         <v>2</v>
       </c>
       <c r="J53" s="2">
         <v>4</v>
       </c>
       <c r="K53" s="2">
         <v>1</v>
       </c>
       <c r="L53" s="2">
         <v>2</v>
       </c>
       <c r="M53" s="2">
         <v>4</v>
       </c>
       <c r="N53" s="2">
         <v>2</v>
       </c>
       <c r="O53" s="2">
         <v>2</v>
       </c>
       <c r="P53" s="2">
         <v>1</v>
       </c>
       <c r="Q53" s="2">
         <v>2</v>
       </c>
       <c r="R53" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="S53" s="2">
         <v>4</v>
       </c>
       <c r="T53" s="2">
         <v>4</v>
       </c>
       <c r="U53" s="2">
         <v>2</v>
       </c>
       <c r="V53" s="2">
         <v>2</v>
       </c>
       <c r="W53" s="2">
         <v>5</v>
       </c>
       <c r="X53" s="2">
         <v>1</v>
       </c>
       <c r="Y53" s="2">
         <v>1</v>
       </c>
       <c r="Z53" s="2">
         <v>1</v>
       </c>
       <c r="AA53" s="2">
         <v>3</v>
       </c>
       <c r="AB53" s="2">
         <v>2</v>
       </c>
       <c r="AC53" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:29">
       <c r="A54" s="18"/>
       <c r="B54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A6:A7"/>
-[...2 lines deleted...]
-    <mergeCell ref="O6:Z6"/>
     <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B8:Z8"/>
     <mergeCell ref="B27:Z27"/>
     <mergeCell ref="B36:Z36"/>
     <mergeCell ref="B2:X2"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:N6"/>
+    <mergeCell ref="O6:Z6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>