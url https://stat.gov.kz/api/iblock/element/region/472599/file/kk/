--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="97">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -312,51 +312,51 @@
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Садырбаева Жансая</t>
   </si>
   <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
     <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="18">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -423,56 +423,50 @@
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -577,51 +571,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -666,92 +660,86 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1027,52 +1015,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="23">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1154,59 +1142,59 @@
       <c r="B12" s="22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="26">
-        <v>46177</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="26">
-        <v>46210</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>95</v>
       </c>
@@ -1272,152 +1260,154 @@
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3">
       <c r="C11" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="3:3">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3">
       <c r="C14" s="3" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC54"/>
+  <dimension ref="A2:AE54"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="AE42" sqref="AE42"/>
+      <selection pane="bottomLeft" activeCell="X5" sqref="X5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="15.75">
+    <row r="2" spans="1:31" ht="15.75">
       <c r="A2" s="15"/>
       <c r="B2" s="41" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
       <c r="U2" s="41"/>
       <c r="V2" s="41"/>
       <c r="W2" s="41"/>
       <c r="X2" s="42"/>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:31">
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:31">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
-      <c r="AC5" s="5" t="s">
+      <c r="AE5" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" s="43" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="45"/>
       <c r="C6" s="47">
         <v>2024</v>
       </c>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="N6" s="48"/>
-      <c r="O6" s="49">
+      <c r="O6" s="36">
         <v>2025</v>
       </c>
-      <c r="P6" s="50"/>
-[...10 lines deleted...]
-      <c r="AA6" s="49">
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="37"/>
+      <c r="AA6" s="36">
         <v>2026</v>
       </c>
-      <c r="AB6" s="50"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:29">
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="44"/>
       <c r="B7" s="46"/>
       <c r="C7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>3</v>
@@ -1454,85 +1444,95 @@
       </c>
       <c r="U7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="X7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="28" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="34" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="36" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:29" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AC7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE7" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="16"/>
       <c r="B8" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="E8" s="38"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="38"/>
       <c r="U8" s="38"/>
       <c r="V8" s="38"/>
       <c r="W8" s="38"/>
       <c r="X8" s="38"/>
       <c r="Y8" s="38"/>
       <c r="Z8" s="38"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="1">
         <v>186</v>
       </c>
       <c r="D9" s="1">
         <v>134</v>
       </c>
       <c r="E9" s="1">
         <v>115</v>
       </c>
       <c r="F9" s="1">
         <v>151</v>
       </c>
       <c r="G9" s="1">
         <v>160</v>
       </c>
       <c r="H9" s="1">
         <v>115</v>
       </c>
       <c r="I9" s="1">
@@ -1573,55 +1573,61 @@
       </c>
       <c r="U9" s="1">
         <v>173</v>
       </c>
       <c r="V9" s="1">
         <v>154</v>
       </c>
       <c r="W9" s="1">
         <v>223</v>
       </c>
       <c r="X9" s="1">
         <v>200</v>
       </c>
       <c r="Y9" s="1">
         <v>217</v>
       </c>
       <c r="Z9" s="1">
         <v>241</v>
       </c>
       <c r="AA9" s="1">
         <v>219</v>
       </c>
       <c r="AB9" s="1">
         <v>181</v>
       </c>
-      <c r="AC9" s="37">
+      <c r="AC9" s="1">
         <v>178</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="1">
+        <v>176</v>
+      </c>
+      <c r="AE9" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="1">
         <v>30</v>
       </c>
       <c r="D10" s="1">
         <v>9</v>
       </c>
       <c r="E10" s="1">
         <v>14</v>
       </c>
       <c r="F10" s="1">
         <v>22</v>
       </c>
       <c r="G10" s="1">
         <v>37</v>
       </c>
       <c r="H10" s="1">
         <v>19</v>
       </c>
       <c r="I10" s="1">
@@ -1662,55 +1668,61 @@
       </c>
       <c r="U10" s="1">
         <v>32</v>
       </c>
       <c r="V10" s="1">
         <v>22</v>
       </c>
       <c r="W10" s="1">
         <v>41</v>
       </c>
       <c r="X10" s="1">
         <v>38</v>
       </c>
       <c r="Y10" s="1">
         <v>40</v>
       </c>
       <c r="Z10" s="1">
         <v>53</v>
       </c>
       <c r="AA10" s="1">
         <v>45</v>
       </c>
       <c r="AB10" s="1">
         <v>25</v>
       </c>
-      <c r="AC10" s="37">
+      <c r="AC10" s="1">
         <v>23</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="1">
+        <v>35</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="17" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>10</v>
       </c>
       <c r="D11" s="1">
         <v>6</v>
       </c>
       <c r="E11" s="1">
         <v>5</v>
       </c>
       <c r="F11" s="1">
         <v>7</v>
       </c>
       <c r="G11" s="1">
         <v>5</v>
       </c>
       <c r="H11" s="1">
         <v>4</v>
       </c>
       <c r="I11" s="1">
@@ -1751,55 +1763,61 @@
       </c>
       <c r="U11" s="1">
         <v>6</v>
       </c>
       <c r="V11" s="1">
         <v>10</v>
       </c>
       <c r="W11" s="1">
         <v>10</v>
       </c>
       <c r="X11" s="1">
         <v>10</v>
       </c>
       <c r="Y11" s="1">
         <v>11</v>
       </c>
       <c r="Z11" s="1">
         <v>12</v>
       </c>
       <c r="AA11" s="1">
         <v>14</v>
       </c>
       <c r="AB11" s="1">
         <v>5</v>
       </c>
-      <c r="AC11" s="37">
-[...3 lines deleted...]
-    <row r="12" spans="1:29">
+      <c r="AC11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AD11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="17" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>15</v>
       </c>
       <c r="D12" s="1">
         <v>16</v>
       </c>
       <c r="E12" s="1">
         <v>4</v>
       </c>
       <c r="F12" s="1">
         <v>8</v>
       </c>
       <c r="G12" s="1">
         <v>15</v>
       </c>
       <c r="H12" s="1">
         <v>3</v>
       </c>
       <c r="I12" s="1">
@@ -1840,55 +1858,61 @@
       </c>
       <c r="U12" s="1">
         <v>19</v>
       </c>
       <c r="V12" s="1">
         <v>13</v>
       </c>
       <c r="W12" s="1">
         <v>19</v>
       </c>
       <c r="X12" s="1">
         <v>10</v>
       </c>
       <c r="Y12" s="1">
         <v>12</v>
       </c>
       <c r="Z12" s="1">
         <v>19</v>
       </c>
       <c r="AA12" s="1">
         <v>18</v>
       </c>
       <c r="AB12" s="1">
         <v>15</v>
       </c>
-      <c r="AC12" s="37">
+      <c r="AC12" s="1">
         <v>20</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="1">
+        <v>18</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="17" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>4</v>
       </c>
       <c r="D13" s="1">
         <v>1</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
         <v>2</v>
       </c>
       <c r="G13" s="1">
         <v>2</v>
       </c>
       <c r="H13" s="1">
         <v>2</v>
       </c>
       <c r="I13" s="1">
@@ -1929,55 +1953,61 @@
       </c>
       <c r="U13" s="1">
         <v>2</v>
       </c>
       <c r="V13" s="1">
         <v>1</v>
       </c>
       <c r="W13" s="1">
         <v>2</v>
       </c>
       <c r="X13" s="1">
         <v>2</v>
       </c>
       <c r="Y13" s="1">
         <v>3</v>
       </c>
       <c r="Z13" s="1">
         <v>3</v>
       </c>
       <c r="AA13" s="1">
         <v>4</v>
       </c>
       <c r="AB13" s="1">
         <v>2</v>
       </c>
-      <c r="AC13" s="37">
-[...3 lines deleted...]
-    <row r="14" spans="1:29">
+      <c r="AC13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="17" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>15</v>
       </c>
       <c r="D14" s="1">
         <v>13</v>
       </c>
       <c r="E14" s="1">
         <v>15</v>
       </c>
       <c r="F14" s="1">
         <v>21</v>
       </c>
       <c r="G14" s="1">
         <v>9</v>
       </c>
       <c r="H14" s="1">
         <v>10</v>
       </c>
       <c r="I14" s="1">
@@ -2021,52 +2051,58 @@
       </c>
       <c r="V14" s="1">
         <v>20</v>
       </c>
       <c r="W14" s="1">
         <v>19</v>
       </c>
       <c r="X14" s="1">
         <v>16</v>
       </c>
       <c r="Y14" s="1">
         <v>13</v>
       </c>
       <c r="Z14" s="1">
         <v>13</v>
       </c>
       <c r="AA14" s="1">
         <v>14</v>
       </c>
       <c r="AB14" s="1">
         <v>29</v>
       </c>
       <c r="AC14" s="1">
         <v>13</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="1">
+        <v>12</v>
+      </c>
+      <c r="AE14" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="17" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="1">
         <v>8</v>
       </c>
       <c r="D15" s="1">
         <v>9</v>
       </c>
       <c r="E15" s="1">
         <v>11</v>
       </c>
       <c r="F15" s="1">
         <v>7</v>
       </c>
       <c r="G15" s="1">
         <v>2</v>
       </c>
       <c r="H15" s="1">
         <v>4</v>
       </c>
       <c r="I15" s="1">
@@ -2110,52 +2146,58 @@
       </c>
       <c r="V15" s="1">
         <v>5</v>
       </c>
       <c r="W15" s="1">
         <v>18</v>
       </c>
       <c r="X15" s="1">
         <v>10</v>
       </c>
       <c r="Y15" s="1">
         <v>8</v>
       </c>
       <c r="Z15" s="1">
         <v>15</v>
       </c>
       <c r="AA15" s="1">
         <v>14</v>
       </c>
       <c r="AB15" s="1">
         <v>5</v>
       </c>
       <c r="AC15" s="1">
         <v>14</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="1">
+        <v>11</v>
+      </c>
+      <c r="AE15" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="17" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>7</v>
       </c>
       <c r="D16" s="1">
         <v>4</v>
       </c>
       <c r="E16" s="1">
         <v>7</v>
       </c>
       <c r="F16" s="1">
         <v>10</v>
       </c>
       <c r="G16" s="1">
         <v>7</v>
       </c>
       <c r="H16" s="1">
         <v>4</v>
       </c>
       <c r="I16" s="1">
@@ -2199,52 +2241,58 @@
       </c>
       <c r="V16" s="1">
         <v>7</v>
       </c>
       <c r="W16" s="1">
         <v>7</v>
       </c>
       <c r="X16" s="1">
         <v>8</v>
       </c>
       <c r="Y16" s="1">
         <v>9</v>
       </c>
       <c r="Z16" s="1">
         <v>15</v>
       </c>
       <c r="AA16" s="1">
         <v>9</v>
       </c>
       <c r="AB16" s="1">
         <v>6</v>
       </c>
       <c r="AC16" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="1">
+        <v>8</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="17" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
         <v>16</v>
       </c>
       <c r="D17" s="1">
         <v>9</v>
       </c>
       <c r="E17" s="1">
         <v>7</v>
       </c>
       <c r="F17" s="1">
         <v>14</v>
       </c>
       <c r="G17" s="1">
         <v>7</v>
       </c>
       <c r="H17" s="1">
         <v>6</v>
       </c>
       <c r="I17" s="1">
@@ -2288,52 +2336,58 @@
       </c>
       <c r="V17" s="1">
         <v>5</v>
       </c>
       <c r="W17" s="1">
         <v>14</v>
       </c>
       <c r="X17" s="1">
         <v>18</v>
       </c>
       <c r="Y17" s="1">
         <v>8</v>
       </c>
       <c r="Z17" s="1">
         <v>13</v>
       </c>
       <c r="AA17" s="1">
         <v>7</v>
       </c>
       <c r="AB17" s="1">
         <v>9</v>
       </c>
       <c r="AC17" s="1">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="1">
+        <v>10</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="17" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>7</v>
       </c>
       <c r="D18" s="1">
         <v>6</v>
       </c>
       <c r="E18" s="1">
         <v>5</v>
       </c>
       <c r="F18" s="1">
         <v>7</v>
       </c>
       <c r="G18" s="1">
         <v>9</v>
       </c>
       <c r="H18" s="1">
         <v>8</v>
       </c>
       <c r="I18" s="1">
@@ -2377,52 +2431,58 @@
       </c>
       <c r="V18" s="1">
         <v>3</v>
       </c>
       <c r="W18" s="1">
         <v>9</v>
       </c>
       <c r="X18" s="1">
         <v>12</v>
       </c>
       <c r="Y18" s="1">
         <v>15</v>
       </c>
       <c r="Z18" s="1">
         <v>10</v>
       </c>
       <c r="AA18" s="1">
         <v>10</v>
       </c>
       <c r="AB18" s="1">
         <v>12</v>
       </c>
       <c r="AC18" s="1">
         <v>6</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="1">
+        <v>12</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="17" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>4</v>
       </c>
       <c r="D19" s="1">
         <v>6</v>
       </c>
       <c r="E19" s="1">
         <v>3</v>
       </c>
       <c r="F19" s="1">
         <v>3</v>
       </c>
       <c r="G19" s="1">
         <v>2</v>
       </c>
       <c r="H19" s="1">
         <v>2</v>
       </c>
       <c r="I19" s="1">
@@ -2464,52 +2524,58 @@
       </c>
       <c r="V19" s="1">
         <v>1</v>
       </c>
       <c r="W19" s="1">
         <v>3</v>
       </c>
       <c r="X19" s="1">
         <v>3</v>
       </c>
       <c r="Y19" s="1">
         <v>4</v>
       </c>
       <c r="Z19" s="1">
         <v>2</v>
       </c>
       <c r="AA19" s="1">
         <v>8</v>
       </c>
       <c r="AB19" s="1">
         <v>2</v>
       </c>
       <c r="AC19" s="1">
         <v>2</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE19" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="17" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>13</v>
       </c>
       <c r="D20" s="1">
         <v>14</v>
       </c>
       <c r="E20" s="1">
         <v>9</v>
       </c>
       <c r="F20" s="1">
         <v>3</v>
       </c>
       <c r="G20" s="1">
         <v>11</v>
       </c>
       <c r="H20" s="1">
         <v>12</v>
       </c>
       <c r="I20" s="1">
@@ -2553,52 +2619,58 @@
       </c>
       <c r="V20" s="1">
         <v>15</v>
       </c>
       <c r="W20" s="1">
         <v>11</v>
       </c>
       <c r="X20" s="1">
         <v>13</v>
       </c>
       <c r="Y20" s="1">
         <v>21</v>
       </c>
       <c r="Z20" s="1">
         <v>12</v>
       </c>
       <c r="AA20" s="1">
         <v>17</v>
       </c>
       <c r="AB20" s="1">
         <v>13</v>
       </c>
       <c r="AC20" s="1">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="1">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="17" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>18</v>
       </c>
       <c r="D21" s="1">
         <v>16</v>
       </c>
       <c r="E21" s="1">
         <v>9</v>
       </c>
       <c r="F21" s="1">
         <v>15</v>
       </c>
       <c r="G21" s="1">
         <v>16</v>
       </c>
       <c r="H21" s="1">
         <v>17</v>
       </c>
       <c r="I21" s="1">
@@ -2642,52 +2714,58 @@
       </c>
       <c r="V21" s="1">
         <v>21</v>
       </c>
       <c r="W21" s="1">
         <v>26</v>
       </c>
       <c r="X21" s="1">
         <v>24</v>
       </c>
       <c r="Y21" s="1">
         <v>27</v>
       </c>
       <c r="Z21" s="1">
         <v>30</v>
       </c>
       <c r="AA21" s="1">
         <v>13</v>
       </c>
       <c r="AB21" s="1">
         <v>25</v>
       </c>
       <c r="AC21" s="1">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="1">
+        <v>20</v>
+      </c>
+      <c r="AE21" s="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>7</v>
       </c>
       <c r="D22" s="1">
         <v>5</v>
       </c>
       <c r="E22" s="1">
         <v>3</v>
       </c>
       <c r="F22" s="1">
         <v>6</v>
       </c>
       <c r="G22" s="1">
         <v>6</v>
       </c>
       <c r="H22" s="1">
         <v>3</v>
       </c>
       <c r="I22" s="1">
@@ -2731,52 +2809,58 @@
       </c>
       <c r="V22" s="1">
         <v>5</v>
       </c>
       <c r="W22" s="1">
         <v>6</v>
       </c>
       <c r="X22" s="1">
         <v>4</v>
       </c>
       <c r="Y22" s="1">
         <v>10</v>
       </c>
       <c r="Z22" s="1">
         <v>11</v>
       </c>
       <c r="AA22" s="1">
         <v>4</v>
       </c>
       <c r="AB22" s="1">
         <v>5</v>
       </c>
       <c r="AC22" s="1">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="1">
+        <v>6</v>
+      </c>
+      <c r="AE22" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="17" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
         <v>4</v>
       </c>
       <c r="D23" s="1">
         <v>2</v>
       </c>
       <c r="E23" s="1">
         <v>5</v>
       </c>
       <c r="F23" s="1">
         <v>6</v>
       </c>
       <c r="G23" s="1">
         <v>2</v>
       </c>
       <c r="H23" s="1">
         <v>2</v>
       </c>
       <c r="I23" s="1">
@@ -2820,52 +2904,58 @@
       </c>
       <c r="V23" s="1">
         <v>5</v>
       </c>
       <c r="W23" s="1">
         <v>7</v>
       </c>
       <c r="X23" s="1">
         <v>6</v>
       </c>
       <c r="Y23" s="1">
         <v>4</v>
       </c>
       <c r="Z23" s="1">
         <v>8</v>
       </c>
       <c r="AA23" s="1">
         <v>8</v>
       </c>
       <c r="AB23" s="1">
         <v>2</v>
       </c>
       <c r="AC23" s="1">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE23" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="17" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>10</v>
       </c>
       <c r="D24" s="1">
         <v>10</v>
       </c>
       <c r="E24" s="1">
         <v>11</v>
       </c>
       <c r="F24" s="1">
         <v>7</v>
       </c>
       <c r="G24" s="1">
         <v>8</v>
       </c>
       <c r="H24" s="1">
         <v>10</v>
       </c>
       <c r="I24" s="1">
@@ -2909,52 +2999,58 @@
       </c>
       <c r="V24" s="1">
         <v>11</v>
       </c>
       <c r="W24" s="1">
         <v>10</v>
       </c>
       <c r="X24" s="1">
         <v>9</v>
       </c>
       <c r="Y24" s="1">
         <v>20</v>
       </c>
       <c r="Z24" s="1">
         <v>11</v>
       </c>
       <c r="AA24" s="1">
         <v>9</v>
       </c>
       <c r="AB24" s="1">
         <v>16</v>
       </c>
       <c r="AC24" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE24" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="1">
         <v>10</v>
       </c>
       <c r="D25" s="1">
         <v>8</v>
       </c>
       <c r="E25" s="1">
         <v>3</v>
       </c>
       <c r="F25" s="1">
         <v>7</v>
       </c>
       <c r="G25" s="1">
         <v>14</v>
       </c>
       <c r="H25" s="1">
         <v>5</v>
       </c>
       <c r="I25" s="1">
@@ -2998,52 +3094,58 @@
       </c>
       <c r="V25" s="1">
         <v>7</v>
       </c>
       <c r="W25" s="1">
         <v>12</v>
       </c>
       <c r="X25" s="1">
         <v>12</v>
       </c>
       <c r="Y25" s="1">
         <v>11</v>
       </c>
       <c r="Z25" s="1">
         <v>10</v>
       </c>
       <c r="AA25" s="1">
         <v>15</v>
       </c>
       <c r="AB25" s="1">
         <v>6</v>
       </c>
       <c r="AC25" s="1">
         <v>14</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="1">
+        <v>11</v>
+      </c>
+      <c r="AE25" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="17" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>6</v>
       </c>
       <c r="G26" s="1">
         <v>8</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
       </c>
       <c r="I26" s="1">
@@ -3087,85 +3189,93 @@
       </c>
       <c r="V26" s="1">
         <v>3</v>
       </c>
       <c r="W26" s="1">
         <v>9</v>
       </c>
       <c r="X26" s="1">
         <v>5</v>
       </c>
       <c r="Y26" s="1">
         <v>1</v>
       </c>
       <c r="Z26" s="1">
         <v>4</v>
       </c>
       <c r="AA26" s="1">
         <v>10</v>
       </c>
       <c r="AB26" s="1">
         <v>4</v>
       </c>
       <c r="AC26" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AD26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AE26" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="39" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="39"/>
       <c r="D27" s="39"/>
       <c r="E27" s="39"/>
       <c r="F27" s="39"/>
       <c r="G27" s="39"/>
       <c r="H27" s="39"/>
       <c r="I27" s="39"/>
       <c r="J27" s="39"/>
       <c r="K27" s="39"/>
       <c r="L27" s="39"/>
       <c r="M27" s="39"/>
       <c r="N27" s="39"/>
       <c r="O27" s="39"/>
       <c r="P27" s="39"/>
       <c r="Q27" s="39"/>
       <c r="R27" s="39"/>
       <c r="S27" s="39"/>
       <c r="T27" s="39"/>
       <c r="U27" s="39"/>
       <c r="V27" s="39"/>
       <c r="W27" s="39"/>
       <c r="X27" s="39"/>
       <c r="Y27" s="39"/>
       <c r="Z27" s="39"/>
-      <c r="AA27" s="35"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:29">
+      <c r="AA27" s="39"/>
+      <c r="AB27" s="39"/>
+      <c r="AC27" s="39"/>
+      <c r="AD27" s="39"/>
+      <c r="AE27" s="35"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="1">
         <v>70</v>
       </c>
       <c r="D28" s="1">
         <v>46</v>
       </c>
       <c r="E28" s="1">
         <v>36</v>
       </c>
       <c r="F28" s="1">
         <v>57</v>
       </c>
       <c r="G28" s="1">
         <v>76</v>
       </c>
       <c r="H28" s="1">
         <v>43</v>
       </c>
       <c r="I28" s="1">
@@ -3209,52 +3319,58 @@
       </c>
       <c r="V28" s="1">
         <v>65</v>
       </c>
       <c r="W28" s="1">
         <v>86</v>
       </c>
       <c r="X28" s="1">
         <v>81</v>
       </c>
       <c r="Y28" s="1">
         <v>87</v>
       </c>
       <c r="Z28" s="1">
         <v>104</v>
       </c>
       <c r="AA28" s="1">
         <v>88</v>
       </c>
       <c r="AB28" s="1">
         <v>70</v>
       </c>
       <c r="AC28" s="1">
         <v>66</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="1">
+        <v>69</v>
+      </c>
+      <c r="AE28" s="1">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="1">
         <v>30</v>
       </c>
       <c r="D29" s="1">
         <v>9</v>
       </c>
       <c r="E29" s="1">
         <v>14</v>
       </c>
       <c r="F29" s="1">
         <v>22</v>
       </c>
       <c r="G29" s="1">
         <v>37</v>
       </c>
       <c r="H29" s="1">
         <v>19</v>
       </c>
       <c r="I29" s="1">
@@ -3298,52 +3414,58 @@
       </c>
       <c r="V29" s="1">
         <v>22</v>
       </c>
       <c r="W29" s="1">
         <v>41</v>
       </c>
       <c r="X29" s="1">
         <v>38</v>
       </c>
       <c r="Y29" s="1">
         <v>40</v>
       </c>
       <c r="Z29" s="1">
         <v>53</v>
       </c>
       <c r="AA29" s="1">
         <v>45</v>
       </c>
       <c r="AB29" s="1">
         <v>25</v>
       </c>
       <c r="AC29" s="1">
         <v>23</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="1">
+        <v>35</v>
+      </c>
+      <c r="AE29" s="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="17" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="1">
         <v>9</v>
       </c>
       <c r="D30" s="1">
         <v>6</v>
       </c>
       <c r="E30" s="1">
         <v>5</v>
       </c>
       <c r="F30" s="1">
         <v>7</v>
       </c>
       <c r="G30" s="1">
         <v>5</v>
       </c>
       <c r="H30" s="1">
         <v>3</v>
       </c>
       <c r="I30" s="1">
@@ -3387,52 +3509,58 @@
       </c>
       <c r="V30" s="1">
         <v>10</v>
       </c>
       <c r="W30" s="1">
         <v>9</v>
       </c>
       <c r="X30" s="1">
         <v>9</v>
       </c>
       <c r="Y30" s="1">
         <v>10</v>
       </c>
       <c r="Z30" s="1">
         <v>11</v>
       </c>
       <c r="AA30" s="1">
         <v>13</v>
       </c>
       <c r="AB30" s="1">
         <v>4</v>
       </c>
       <c r="AC30" s="1">
         <v>8</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE30" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="17" t="s">
         <v>78</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="1">
         <v>11</v>
       </c>
       <c r="D31" s="1">
         <v>16</v>
       </c>
       <c r="E31" s="1">
         <v>3</v>
       </c>
       <c r="F31" s="1">
         <v>6</v>
       </c>
       <c r="G31" s="1">
         <v>14</v>
       </c>
       <c r="H31" s="1">
         <v>3</v>
       </c>
       <c r="I31" s="1">
@@ -3476,52 +3604,58 @@
       </c>
       <c r="V31" s="1">
         <v>11</v>
       </c>
       <c r="W31" s="1">
         <v>13</v>
       </c>
       <c r="X31" s="1">
         <v>9</v>
       </c>
       <c r="Y31" s="1">
         <v>11</v>
       </c>
       <c r="Z31" s="1">
         <v>16</v>
       </c>
       <c r="AA31" s="1">
         <v>12</v>
       </c>
       <c r="AB31" s="1">
         <v>11</v>
       </c>
       <c r="AC31" s="1">
         <v>17</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE31" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="17" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="1">
         <v>3</v>
       </c>
       <c r="D32" s="1">
         <v>5</v>
       </c>
       <c r="E32" s="1">
         <v>5</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>2</v>
       </c>
       <c r="H32" s="1">
         <v>4</v>
       </c>
       <c r="I32" s="1">
@@ -3565,52 +3699,58 @@
       </c>
       <c r="V32" s="1">
         <v>7</v>
       </c>
       <c r="W32" s="1">
         <v>5</v>
       </c>
       <c r="X32" s="1">
         <v>6</v>
       </c>
       <c r="Y32" s="1">
         <v>8</v>
       </c>
       <c r="Z32" s="1">
         <v>3</v>
       </c>
       <c r="AA32" s="1">
         <v>2</v>
       </c>
       <c r="AB32" s="1">
         <v>8</v>
       </c>
       <c r="AC32" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE32" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="17" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="1">
         <v>10</v>
       </c>
       <c r="D33" s="1">
         <v>6</v>
       </c>
       <c r="E33" s="1">
         <v>3</v>
       </c>
       <c r="F33" s="1">
         <v>7</v>
       </c>
       <c r="G33" s="1">
         <v>7</v>
       </c>
       <c r="H33" s="1">
         <v>8</v>
       </c>
       <c r="I33" s="1">
@@ -3654,52 +3794,58 @@
       </c>
       <c r="V33" s="1">
         <v>8</v>
       </c>
       <c r="W33" s="1">
         <v>11</v>
       </c>
       <c r="X33" s="1">
         <v>10</v>
       </c>
       <c r="Y33" s="1">
         <v>10</v>
       </c>
       <c r="Z33" s="1">
         <v>11</v>
       </c>
       <c r="AA33" s="1">
         <v>6</v>
       </c>
       <c r="AB33" s="1">
         <v>11</v>
       </c>
       <c r="AC33" s="1">
         <v>10</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="1">
+        <v>7</v>
+      </c>
+      <c r="AE33" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="17" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="1">
         <v>4</v>
       </c>
       <c r="D34" s="1">
         <v>4</v>
       </c>
       <c r="E34" s="1">
         <v>5</v>
       </c>
       <c r="F34" s="1">
         <v>3</v>
       </c>
       <c r="G34" s="1">
         <v>7</v>
       </c>
       <c r="H34" s="1">
         <v>4</v>
       </c>
       <c r="I34" s="1">
@@ -3743,52 +3889,58 @@
       </c>
       <c r="V34" s="1">
         <v>6</v>
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>5</v>
       </c>
       <c r="Y34" s="1">
         <v>8</v>
       </c>
       <c r="Z34" s="1">
         <v>7</v>
       </c>
       <c r="AA34" s="1">
         <v>3</v>
       </c>
       <c r="AB34" s="1">
         <v>9</v>
       </c>
       <c r="AC34" s="1">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="1">
+        <v>2</v>
+      </c>
+      <c r="AE34" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="17" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="1">
         <v>3</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
         <v>4</v>
       </c>
       <c r="G35" s="1">
         <v>4</v>
       </c>
       <c r="H35" s="1">
         <v>2</v>
       </c>
       <c r="I35" s="1">
@@ -3832,85 +3984,93 @@
       </c>
       <c r="V35" s="1">
         <v>1</v>
       </c>
       <c r="W35" s="1">
         <v>4</v>
       </c>
       <c r="X35" s="1">
         <v>4</v>
       </c>
       <c r="Y35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="Z35" s="1">
         <v>3</v>
       </c>
       <c r="AA35" s="1">
         <v>7</v>
       </c>
       <c r="AB35" s="1">
         <v>2</v>
       </c>
       <c r="AC35" s="1">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AD35" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AE35" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="A36" s="3"/>
       <c r="B36" s="40" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="40"/>
       <c r="D36" s="40"/>
       <c r="E36" s="40"/>
       <c r="F36" s="40"/>
       <c r="G36" s="40"/>
       <c r="H36" s="40"/>
       <c r="I36" s="40"/>
       <c r="J36" s="40"/>
       <c r="K36" s="40"/>
       <c r="L36" s="40"/>
       <c r="M36" s="40"/>
       <c r="N36" s="40"/>
       <c r="O36" s="40"/>
       <c r="P36" s="40"/>
       <c r="Q36" s="40"/>
       <c r="R36" s="40"/>
       <c r="S36" s="40"/>
       <c r="T36" s="40"/>
       <c r="U36" s="40"/>
       <c r="V36" s="40"/>
       <c r="W36" s="40"/>
       <c r="X36" s="40"/>
       <c r="Y36" s="40"/>
       <c r="Z36" s="40"/>
-      <c r="AA36" s="35"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:29">
+      <c r="AA36" s="40"/>
+      <c r="AB36" s="40"/>
+      <c r="AC36" s="40"/>
+      <c r="AD36" s="40"/>
+      <c r="AE36" s="35"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="1">
         <v>116</v>
       </c>
       <c r="D37" s="1">
         <v>88</v>
       </c>
       <c r="E37" s="1">
         <v>79</v>
       </c>
       <c r="F37" s="1">
         <v>94</v>
       </c>
       <c r="G37" s="1">
         <v>84</v>
       </c>
       <c r="H37" s="1">
         <v>72</v>
       </c>
       <c r="I37" s="1">
@@ -3954,52 +4114,58 @@
       </c>
       <c r="V37" s="29">
         <v>89</v>
       </c>
       <c r="W37" s="29">
         <v>137</v>
       </c>
       <c r="X37" s="29">
         <v>119</v>
       </c>
       <c r="Y37" s="29">
         <v>130</v>
       </c>
       <c r="Z37" s="29">
         <v>137</v>
       </c>
       <c r="AA37" s="29">
         <v>131</v>
       </c>
       <c r="AB37" s="29">
         <v>111</v>
       </c>
       <c r="AC37" s="29">
         <v>112</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="29">
+        <v>107</v>
+      </c>
+      <c r="AE37" s="29">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C38" s="1">
         <v>1</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H38" s="1">
         <v>1</v>
       </c>
       <c r="I38" s="1" t="s">
@@ -4043,52 +4209,58 @@
       </c>
       <c r="V38" s="29" t="s">
         <v>57</v>
       </c>
       <c r="W38" s="29">
         <v>1</v>
       </c>
       <c r="X38" s="29">
         <v>1</v>
       </c>
       <c r="Y38" s="29">
         <v>1</v>
       </c>
       <c r="Z38" s="29">
         <v>1</v>
       </c>
       <c r="AA38" s="29">
         <v>1</v>
       </c>
       <c r="AB38" s="29">
         <v>1</v>
       </c>
       <c r="AC38" s="29" t="s">
         <v>57</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="29">
+        <v>3</v>
+      </c>
+      <c r="AE38" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="33" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="1">
         <v>4</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
         <v>2</v>
       </c>
       <c r="G39" s="1">
         <v>1</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>57</v>
       </c>
       <c r="I39" s="1">
@@ -4130,52 +4302,58 @@
       </c>
       <c r="V39" s="29">
         <v>2</v>
       </c>
       <c r="W39" s="29">
         <v>6</v>
       </c>
       <c r="X39" s="29">
         <v>1</v>
       </c>
       <c r="Y39" s="29">
         <v>1</v>
       </c>
       <c r="Z39" s="29">
         <v>3</v>
       </c>
       <c r="AA39" s="29">
         <v>6</v>
       </c>
       <c r="AB39" s="29">
         <v>4</v>
       </c>
       <c r="AC39" s="29">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="29">
+        <v>2</v>
+      </c>
+      <c r="AE39" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="33" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="1">
         <v>4</v>
       </c>
       <c r="D40" s="1">
         <v>1</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
         <v>2</v>
       </c>
       <c r="G40" s="1">
         <v>2</v>
       </c>
       <c r="H40" s="1">
         <v>2</v>
       </c>
       <c r="I40" s="1">
@@ -4219,52 +4397,58 @@
       </c>
       <c r="V40" s="29">
         <v>1</v>
       </c>
       <c r="W40" s="29">
         <v>2</v>
       </c>
       <c r="X40" s="29">
         <v>2</v>
       </c>
       <c r="Y40" s="29">
         <v>3</v>
       </c>
       <c r="Z40" s="29">
         <v>3</v>
       </c>
       <c r="AA40" s="29">
         <v>4</v>
       </c>
       <c r="AB40" s="29">
         <v>2</v>
       </c>
       <c r="AC40" s="29">
         <v>4</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="29">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="29">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="33" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C41" s="1">
         <v>12</v>
       </c>
       <c r="D41" s="1">
         <v>8</v>
       </c>
       <c r="E41" s="1">
         <v>10</v>
       </c>
       <c r="F41" s="1">
         <v>13</v>
       </c>
       <c r="G41" s="1">
         <v>7</v>
       </c>
       <c r="H41" s="1">
         <v>6</v>
       </c>
       <c r="I41" s="1">
@@ -4308,52 +4492,58 @@
       </c>
       <c r="V41" s="29">
         <v>13</v>
       </c>
       <c r="W41" s="29">
         <v>14</v>
       </c>
       <c r="X41" s="29">
         <v>10</v>
       </c>
       <c r="Y41" s="29">
         <v>5</v>
       </c>
       <c r="Z41" s="29">
         <v>10</v>
       </c>
       <c r="AA41" s="29">
         <v>12</v>
       </c>
       <c r="AB41" s="29">
         <v>21</v>
       </c>
       <c r="AC41" s="29">
         <v>9</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="29">
+        <v>8</v>
+      </c>
+      <c r="AE41" s="29">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="1">
         <v>8</v>
       </c>
       <c r="D42" s="1">
         <v>9</v>
       </c>
       <c r="E42" s="1">
         <v>11</v>
       </c>
       <c r="F42" s="1">
         <v>7</v>
       </c>
       <c r="G42" s="1">
         <v>2</v>
       </c>
       <c r="H42" s="1">
         <v>4</v>
       </c>
       <c r="I42" s="1">
@@ -4397,52 +4587,58 @@
       </c>
       <c r="V42" s="29">
         <v>5</v>
       </c>
       <c r="W42" s="29">
         <v>18</v>
       </c>
       <c r="X42" s="29">
         <v>10</v>
       </c>
       <c r="Y42" s="29">
         <v>8</v>
       </c>
       <c r="Z42" s="29">
         <v>15</v>
       </c>
       <c r="AA42" s="29">
         <v>14</v>
       </c>
       <c r="AB42" s="29">
         <v>5</v>
       </c>
       <c r="AC42" s="29">
         <v>14</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="29">
+        <v>11</v>
+      </c>
+      <c r="AE42" s="29">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="33" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C43" s="1">
         <v>7</v>
       </c>
       <c r="D43" s="1">
         <v>4</v>
       </c>
       <c r="E43" s="1">
         <v>7</v>
       </c>
       <c r="F43" s="1">
         <v>10</v>
       </c>
       <c r="G43" s="1">
         <v>7</v>
       </c>
       <c r="H43" s="1">
         <v>4</v>
       </c>
       <c r="I43" s="1">
@@ -4486,52 +4682,58 @@
       </c>
       <c r="V43" s="29">
         <v>7</v>
       </c>
       <c r="W43" s="29">
         <v>7</v>
       </c>
       <c r="X43" s="29">
         <v>8</v>
       </c>
       <c r="Y43" s="29">
         <v>9</v>
       </c>
       <c r="Z43" s="29">
         <v>15</v>
       </c>
       <c r="AA43" s="29">
         <v>9</v>
       </c>
       <c r="AB43" s="29">
         <v>6</v>
       </c>
       <c r="AC43" s="29">
         <v>5</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="29">
+        <v>8</v>
+      </c>
+      <c r="AE43" s="29">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="33" t="s">
         <v>83</v>
       </c>
       <c r="B44" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="1">
         <v>16</v>
       </c>
       <c r="D44" s="1">
         <v>9</v>
       </c>
       <c r="E44" s="1">
         <v>7</v>
       </c>
       <c r="F44" s="1">
         <v>14</v>
       </c>
       <c r="G44" s="1">
         <v>7</v>
       </c>
       <c r="H44" s="1">
         <v>6</v>
       </c>
       <c r="I44" s="1">
@@ -4575,52 +4777,58 @@
       </c>
       <c r="V44" s="29">
         <v>5</v>
       </c>
       <c r="W44" s="29">
         <v>14</v>
       </c>
       <c r="X44" s="29">
         <v>18</v>
       </c>
       <c r="Y44" s="29">
         <v>8</v>
       </c>
       <c r="Z44" s="29">
         <v>13</v>
       </c>
       <c r="AA44" s="29">
         <v>7</v>
       </c>
       <c r="AB44" s="29">
         <v>9</v>
       </c>
       <c r="AC44" s="29">
         <v>10</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="29">
+        <v>10</v>
+      </c>
+      <c r="AE44" s="29">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="33" t="s">
         <v>84</v>
       </c>
       <c r="B45" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="1">
         <v>7</v>
       </c>
       <c r="D45" s="1">
         <v>6</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1">
         <v>7</v>
       </c>
       <c r="G45" s="1">
         <v>9</v>
       </c>
       <c r="H45" s="1">
         <v>8</v>
       </c>
       <c r="I45" s="1">
@@ -4664,52 +4872,58 @@
       </c>
       <c r="V45" s="29">
         <v>3</v>
       </c>
       <c r="W45" s="29">
         <v>9</v>
       </c>
       <c r="X45" s="29">
         <v>12</v>
       </c>
       <c r="Y45" s="29">
         <v>15</v>
       </c>
       <c r="Z45" s="29">
         <v>10</v>
       </c>
       <c r="AA45" s="29">
         <v>10</v>
       </c>
       <c r="AB45" s="29">
         <v>12</v>
       </c>
       <c r="AC45" s="29">
         <v>6</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="29">
+        <v>12</v>
+      </c>
+      <c r="AE45" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="33" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="1">
         <v>4</v>
       </c>
       <c r="D46" s="1">
         <v>6</v>
       </c>
       <c r="E46" s="1">
         <v>3</v>
       </c>
       <c r="F46" s="1">
         <v>3</v>
       </c>
       <c r="G46" s="1">
         <v>2</v>
       </c>
       <c r="H46" s="1">
         <v>2</v>
       </c>
       <c r="I46" s="1">
@@ -4753,52 +4967,58 @@
       </c>
       <c r="V46" s="29">
         <v>1</v>
       </c>
       <c r="W46" s="29">
         <v>3</v>
       </c>
       <c r="X46" s="29">
         <v>3</v>
       </c>
       <c r="Y46" s="29">
         <v>4</v>
       </c>
       <c r="Z46" s="29">
         <v>2</v>
       </c>
       <c r="AA46" s="29">
         <v>8</v>
       </c>
       <c r="AB46" s="29">
         <v>2</v>
       </c>
       <c r="AC46" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="29">
+        <v>4</v>
+      </c>
+      <c r="AE46" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="33" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C47" s="1">
         <v>13</v>
       </c>
       <c r="D47" s="1">
         <v>14</v>
       </c>
       <c r="E47" s="1">
         <v>9</v>
       </c>
       <c r="F47" s="1">
         <v>3</v>
       </c>
       <c r="G47" s="1">
         <v>11</v>
       </c>
       <c r="H47" s="1">
         <v>12</v>
       </c>
       <c r="I47" s="1">
@@ -4842,52 +5062,58 @@
       </c>
       <c r="V47" s="29">
         <v>15</v>
       </c>
       <c r="W47" s="29">
         <v>11</v>
       </c>
       <c r="X47" s="29">
         <v>13</v>
       </c>
       <c r="Y47" s="29">
         <v>21</v>
       </c>
       <c r="Z47" s="29">
         <v>12</v>
       </c>
       <c r="AA47" s="29">
         <v>17</v>
       </c>
       <c r="AB47" s="29">
         <v>13</v>
       </c>
       <c r="AC47" s="29">
         <v>9</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="29">
+        <v>13</v>
+      </c>
+      <c r="AE47" s="29">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="33" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="1">
         <v>8</v>
       </c>
       <c r="D48" s="1">
         <v>10</v>
       </c>
       <c r="E48" s="1">
         <v>6</v>
       </c>
       <c r="F48" s="1">
         <v>8</v>
       </c>
       <c r="G48" s="1">
         <v>9</v>
       </c>
       <c r="H48" s="1">
         <v>9</v>
       </c>
       <c r="I48" s="1">
@@ -4931,52 +5157,58 @@
       </c>
       <c r="V48" s="29">
         <v>13</v>
       </c>
       <c r="W48" s="29">
         <v>15</v>
       </c>
       <c r="X48" s="29">
         <v>14</v>
       </c>
       <c r="Y48" s="29">
         <v>17</v>
       </c>
       <c r="Z48" s="29">
         <v>19</v>
       </c>
       <c r="AA48" s="29">
         <v>7</v>
       </c>
       <c r="AB48" s="29">
         <v>14</v>
       </c>
       <c r="AC48" s="29">
         <v>18</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="29">
+        <v>13</v>
+      </c>
+      <c r="AE48" s="29">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C49" s="1">
         <v>7</v>
       </c>
       <c r="D49" s="1">
         <v>5</v>
       </c>
       <c r="E49" s="1">
         <v>3</v>
       </c>
       <c r="F49" s="1">
         <v>6</v>
       </c>
       <c r="G49" s="1">
         <v>6</v>
       </c>
       <c r="H49" s="1">
         <v>3</v>
       </c>
       <c r="I49" s="1">
@@ -5020,52 +5252,58 @@
       </c>
       <c r="V49" s="29">
         <v>5</v>
       </c>
       <c r="W49" s="29">
         <v>6</v>
       </c>
       <c r="X49" s="29">
         <v>4</v>
       </c>
       <c r="Y49" s="29">
         <v>10</v>
       </c>
       <c r="Z49" s="29">
         <v>11</v>
       </c>
       <c r="AA49" s="29">
         <v>4</v>
       </c>
       <c r="AB49" s="29">
         <v>5</v>
       </c>
       <c r="AC49" s="29">
         <v>7</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="29">
+        <v>6</v>
+      </c>
+      <c r="AE49" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" s="33" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C50" s="1">
         <v>4</v>
       </c>
       <c r="D50" s="1">
         <v>2</v>
       </c>
       <c r="E50" s="1">
         <v>5</v>
       </c>
       <c r="F50" s="1">
         <v>6</v>
       </c>
       <c r="G50" s="1">
         <v>2</v>
       </c>
       <c r="H50" s="1">
         <v>2</v>
       </c>
       <c r="I50" s="1">
@@ -5109,52 +5347,58 @@
       </c>
       <c r="V50" s="29">
         <v>5</v>
       </c>
       <c r="W50" s="29">
         <v>7</v>
       </c>
       <c r="X50" s="29">
         <v>6</v>
       </c>
       <c r="Y50" s="29">
         <v>4</v>
       </c>
       <c r="Z50" s="29">
         <v>8</v>
       </c>
       <c r="AA50" s="29">
         <v>8</v>
       </c>
       <c r="AB50" s="29">
         <v>2</v>
       </c>
       <c r="AC50" s="29">
         <v>7</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="29">
+        <v>3</v>
+      </c>
+      <c r="AE50" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="31" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="1">
         <v>6</v>
       </c>
       <c r="D51" s="1">
         <v>6</v>
       </c>
       <c r="E51" s="1">
         <v>6</v>
       </c>
       <c r="F51" s="1">
         <v>4</v>
       </c>
       <c r="G51" s="1">
         <v>1</v>
       </c>
       <c r="H51" s="1">
         <v>6</v>
       </c>
       <c r="I51" s="1">
@@ -5198,52 +5442,58 @@
       </c>
       <c r="V51" s="29">
         <v>5</v>
       </c>
       <c r="W51" s="29">
         <v>7</v>
       </c>
       <c r="X51" s="29">
         <v>4</v>
       </c>
       <c r="Y51" s="29">
         <v>12</v>
       </c>
       <c r="Z51" s="29">
         <v>4</v>
       </c>
       <c r="AA51" s="29">
         <v>6</v>
       </c>
       <c r="AB51" s="29">
         <v>7</v>
       </c>
       <c r="AC51" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="29">
+        <v>2</v>
+      </c>
+      <c r="AE51" s="29">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" s="33" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C52" s="1">
         <v>10</v>
       </c>
       <c r="D52" s="1">
         <v>8</v>
       </c>
       <c r="E52" s="1">
         <v>3</v>
       </c>
       <c r="F52" s="1">
         <v>7</v>
       </c>
       <c r="G52" s="1">
         <v>14</v>
       </c>
       <c r="H52" s="1">
         <v>5</v>
       </c>
       <c r="I52" s="1">
@@ -5287,52 +5537,58 @@
       </c>
       <c r="V52" s="29">
         <v>7</v>
       </c>
       <c r="W52" s="29">
         <v>12</v>
       </c>
       <c r="X52" s="29">
         <v>12</v>
       </c>
       <c r="Y52" s="29">
         <v>11</v>
       </c>
       <c r="Z52" s="29">
         <v>10</v>
       </c>
       <c r="AA52" s="29">
         <v>15</v>
       </c>
       <c r="AB52" s="29">
         <v>6</v>
       </c>
       <c r="AC52" s="29">
         <v>14</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="29">
+        <v>11</v>
+      </c>
+      <c r="AE52" s="29">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="32" t="s">
         <v>75</v>
       </c>
       <c r="C53" s="2">
         <v>5</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E53" s="2">
         <v>2</v>
       </c>
       <c r="F53" s="2">
         <v>2</v>
       </c>
       <c r="G53" s="2">
         <v>4</v>
       </c>
       <c r="H53" s="2">
         <v>2</v>
       </c>
       <c r="I53" s="2">
@@ -5376,66 +5632,72 @@
       </c>
       <c r="V53" s="2">
         <v>2</v>
       </c>
       <c r="W53" s="2">
         <v>5</v>
       </c>
       <c r="X53" s="2">
         <v>1</v>
       </c>
       <c r="Y53" s="2">
         <v>1</v>
       </c>
       <c r="Z53" s="2">
         <v>1</v>
       </c>
       <c r="AA53" s="2">
         <v>3</v>
       </c>
       <c r="AB53" s="2">
         <v>2</v>
       </c>
       <c r="AC53" s="2">
         <v>2</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AE53" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" s="18"/>
       <c r="B54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="AA6:AC6"/>
-[...3 lines deleted...]
-    <mergeCell ref="B2:X2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B2:X2"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B27:AD27"/>
+    <mergeCell ref="B36:AD36"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>