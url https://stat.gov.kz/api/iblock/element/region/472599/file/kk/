--- v3 (2026-07-13)
+++ v4 (2026-08-11)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="97">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -182,53 +182,50 @@
   <si>
     <t>х - деректер құпиялы</t>
   </si>
   <si>
     <t>... - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда терминдердің жалпы және қосындысы арасындағы шамалы сәйкессіздіктер деректерді дөңгелектеу арқылы түсіндіріледі</t>
   </si>
   <si>
     <t>Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t>Түркістан қ.</t>
   </si>
   <si>
     <t>Арыс қ.ә.</t>
   </si>
   <si>
     <t>Кентау қ.ә.</t>
   </si>
   <si>
     <t>Бәйдібек ауданы</t>
   </si>
   <si>
     <t>Жетісай ауданы</t>
   </si>
   <si>
     <t>Келес ауданы</t>
@@ -299,64 +296,67 @@
   <si>
     <t>615200000</t>
   </si>
   <si>
     <t>615400000</t>
   </si>
   <si>
     <t>615500000</t>
   </si>
   <si>
     <t>615600000</t>
   </si>
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
-    <t>Садырбаева Жансая</t>
-[...1 lines deleted...]
-  <si>
     <t>87252 39-01-68</t>
   </si>
   <si>
-    <t xml:space="preserve"> zh.sadirbayeva@aspire.gov.kz</t>
+    <t xml:space="preserve">b.kuandyk@aspire.gov.kz  </t>
+  </si>
+  <si>
+    <t>Қуандық Бексұлтан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="17">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -406,79 +406,87 @@
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -565,182 +573,203 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -795,84 +824,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1004,412 +1035,413 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I16" sqref="I16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" customWidth="1"/>
     <col min="2" max="2" width="70.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="23">
+      <c r="B1" s="46">
         <v>612501</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-      <c r="A2" s="20" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="21" t="s">
+      <c r="B2" s="31" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" s="20" t="s">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="31" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="31" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="20" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="31" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" s="20" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="31" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="31" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="45.75" customHeight="1">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:2" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="47" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="95.25" customHeight="1">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:2" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="22" t="s">
+      <c r="B9" s="47" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="21" t="s">
+      <c r="B10" s="31" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="22" t="s">
+      <c r="B11" s="47" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="30">
-      <c r="A12" s="20" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="B12" s="47" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-      <c r="A13" s="20" t="s">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="22" t="s">
+      <c r="B13" s="47" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="47" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-[...8 lines deleted...]
-      <c r="A15" s="20" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="26">
-[...4 lines deleted...]
-      <c r="A16" s="20" t="s">
+      <c r="B15" s="48">
+        <v>46239</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="26">
-[...4 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="B16" s="48">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="49" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...3 lines deleted...]
-      <c r="B18" s="23" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="50" t="s">
         <v>94</v>
-      </c>
-[...14 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
-    <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B20" r:id="rId4" display="ai.kanasheva@aspire.gov.kz"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="C5:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="157.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="3:3">
+    <row r="5" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C5" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="3:3">
+    <row r="6" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C6" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="3:3">
+    <row r="7" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C7" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="3:3">
+    <row r="8" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C8" s="3" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="9" spans="3:3">
+    <row r="9" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C9" s="3" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="10" spans="3:3">
+    <row r="10" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C10" s="3"/>
     </row>
-    <row r="11" spans="3:3">
+    <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="12" spans="3:3">
+    <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
-    <row r="13" spans="3:3">
+    <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
-    <row r="14" spans="3:3">
+    <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AE54"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AF54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
+    <sheetView topLeftCell="I1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="X5" sqref="X5"/>
+      <selection pane="bottomLeft" activeCell="AF53" sqref="AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15.75">
+    <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="41"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="33"/>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
-      <c r="AE5" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
-      <c r="A6" s="43" t="s">
+    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A6" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="45"/>
-      <c r="C6" s="47">
+      <c r="B6" s="41"/>
+      <c r="C6" s="43">
         <v>2024</v>
       </c>
-      <c r="D6" s="48"/>
-[...10 lines deleted...]
-      <c r="O6" s="36">
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="37">
         <v>2025</v>
       </c>
-      <c r="P6" s="37"/>
-[...10 lines deleted...]
-      <c r="AA6" s="36">
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="38"/>
+      <c r="X6" s="38"/>
+      <c r="Y6" s="38"/>
+      <c r="Z6" s="38"/>
+      <c r="AA6" s="37">
         <v>2026</v>
       </c>
-      <c r="AB6" s="37"/>
-[...6 lines deleted...]
-      <c r="B7" s="46"/>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="38"/>
+      <c r="AD6" s="38"/>
+      <c r="AE6" s="38"/>
+      <c r="AF6" s="38"/>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A7" s="40"/>
+      <c r="B7" s="42"/>
       <c r="C7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1429,115 +1461,118 @@
       </c>
       <c r="P7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X7" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="Y7" s="28" t="s">
+      <c r="Y7" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="Z7" s="34" t="s">
+      <c r="Z7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="AC7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:31" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AF7" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16"/>
-      <c r="B8" s="38" t="s">
-[...31 lines deleted...]
-    <row r="9" spans="1:31">
+      <c r="B8" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="34"/>
+      <c r="P8" s="34"/>
+      <c r="Q8" s="34"/>
+      <c r="R8" s="34"/>
+      <c r="S8" s="34"/>
+      <c r="T8" s="34"/>
+      <c r="U8" s="34"/>
+      <c r="V8" s="34"/>
+      <c r="W8" s="34"/>
+      <c r="X8" s="34"/>
+      <c r="Y8" s="34"/>
+      <c r="Z8" s="34"/>
+      <c r="AA8" s="34"/>
+      <c r="AB8" s="34"/>
+      <c r="AC8" s="34"/>
+      <c r="AD8" s="34"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="30" t="s">
-        <v>58</v>
+      <c r="B9" s="23" t="s">
+        <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>186</v>
       </c>
       <c r="D9" s="1">
         <v>134</v>
       </c>
       <c r="E9" s="1">
         <v>115</v>
       </c>
       <c r="F9" s="1">
         <v>151</v>
       </c>
       <c r="G9" s="1">
         <v>160</v>
       </c>
       <c r="H9" s="1">
         <v>115</v>
       </c>
       <c r="I9" s="1">
         <v>170</v>
       </c>
       <c r="J9" s="1">
         <v>133</v>
       </c>
@@ -1582,57 +1617,60 @@
       </c>
       <c r="X9" s="1">
         <v>200</v>
       </c>
       <c r="Y9" s="1">
         <v>217</v>
       </c>
       <c r="Z9" s="1">
         <v>241</v>
       </c>
       <c r="AA9" s="1">
         <v>219</v>
       </c>
       <c r="AB9" s="1">
         <v>181</v>
       </c>
       <c r="AC9" s="1">
         <v>178</v>
       </c>
       <c r="AD9" s="1">
         <v>176</v>
       </c>
       <c r="AE9" s="1">
         <v>214</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9" s="30">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>75</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>30</v>
       </c>
       <c r="D10" s="1">
         <v>9</v>
       </c>
       <c r="E10" s="1">
         <v>14</v>
       </c>
       <c r="F10" s="1">
         <v>22</v>
       </c>
       <c r="G10" s="1">
         <v>37</v>
       </c>
       <c r="H10" s="1">
         <v>19</v>
       </c>
       <c r="I10" s="1">
         <v>30</v>
       </c>
       <c r="J10" s="1">
         <v>26</v>
       </c>
@@ -1677,57 +1715,60 @@
       </c>
       <c r="X10" s="1">
         <v>38</v>
       </c>
       <c r="Y10" s="1">
         <v>40</v>
       </c>
       <c r="Z10" s="1">
         <v>53</v>
       </c>
       <c r="AA10" s="1">
         <v>45</v>
       </c>
       <c r="AB10" s="1">
         <v>25</v>
       </c>
       <c r="AC10" s="1">
         <v>23</v>
       </c>
       <c r="AD10" s="1">
         <v>35</v>
       </c>
       <c r="AE10" s="1">
         <v>43</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10" s="30">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="17" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>76</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>10</v>
       </c>
       <c r="D11" s="1">
         <v>6</v>
       </c>
       <c r="E11" s="1">
         <v>5</v>
       </c>
       <c r="F11" s="1">
         <v>7</v>
       </c>
       <c r="G11" s="1">
         <v>5</v>
       </c>
       <c r="H11" s="1">
         <v>4</v>
       </c>
       <c r="I11" s="1">
         <v>8</v>
       </c>
       <c r="J11" s="1">
         <v>8</v>
       </c>
@@ -1772,57 +1813,60 @@
       </c>
       <c r="X11" s="1">
         <v>10</v>
       </c>
       <c r="Y11" s="1">
         <v>11</v>
       </c>
       <c r="Z11" s="1">
         <v>12</v>
       </c>
       <c r="AA11" s="1">
         <v>14</v>
       </c>
       <c r="AB11" s="1">
         <v>5</v>
       </c>
       <c r="AC11" s="1">
         <v>8</v>
       </c>
       <c r="AD11" s="1">
         <v>8</v>
       </c>
       <c r="AE11" s="1">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11" s="30">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="17" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>77</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>15</v>
       </c>
       <c r="D12" s="1">
         <v>16</v>
       </c>
       <c r="E12" s="1">
         <v>4</v>
       </c>
       <c r="F12" s="1">
         <v>8</v>
       </c>
       <c r="G12" s="1">
         <v>15</v>
       </c>
       <c r="H12" s="1">
         <v>3</v>
       </c>
       <c r="I12" s="1">
         <v>9</v>
       </c>
       <c r="J12" s="1">
         <v>6</v>
       </c>
@@ -1867,152 +1911,158 @@
       </c>
       <c r="X12" s="1">
         <v>10</v>
       </c>
       <c r="Y12" s="1">
         <v>12</v>
       </c>
       <c r="Z12" s="1">
         <v>19</v>
       </c>
       <c r="AA12" s="1">
         <v>18</v>
       </c>
       <c r="AB12" s="1">
         <v>15</v>
       </c>
       <c r="AC12" s="1">
         <v>20</v>
       </c>
       <c r="AD12" s="1">
         <v>18</v>
       </c>
       <c r="AE12" s="1">
         <v>11</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12" s="30">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="1">
+        <v>4</v>
+      </c>
+      <c r="D13" s="1">
+        <v>1</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>2</v>
+      </c>
+      <c r="G13" s="1">
+        <v>2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2</v>
+      </c>
+      <c r="I13" s="1">
+        <v>2</v>
+      </c>
+      <c r="J13" s="1">
+        <v>3</v>
+      </c>
+      <c r="K13" s="1">
+        <v>2</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2</v>
+      </c>
+      <c r="N13" s="1">
+        <v>3</v>
+      </c>
+      <c r="O13" s="1">
+        <v>2</v>
+      </c>
+      <c r="P13" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>2</v>
+      </c>
+      <c r="R13" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="S13" s="1">
+        <v>8</v>
+      </c>
+      <c r="T13" s="1">
+        <v>3</v>
+      </c>
+      <c r="U13" s="1">
+        <v>2</v>
+      </c>
+      <c r="V13" s="1">
+        <v>1</v>
+      </c>
+      <c r="W13" s="1">
+        <v>2</v>
+      </c>
+      <c r="X13" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>3</v>
+      </c>
+      <c r="Z13" s="1">
+        <v>3</v>
+      </c>
+      <c r="AA13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB13" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC13" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="1">
+        <v>8</v>
+      </c>
+      <c r="AF13" s="30">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A14" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="31" t="s">
+      <c r="B14" s="24" t="s">
         <v>62</v>
-      </c>
-[...93 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C14" s="1">
         <v>15</v>
       </c>
       <c r="D14" s="1">
         <v>13</v>
       </c>
       <c r="E14" s="1">
         <v>15</v>
       </c>
       <c r="F14" s="1">
         <v>21</v>
       </c>
       <c r="G14" s="1">
         <v>9</v>
       </c>
       <c r="H14" s="1">
         <v>10</v>
       </c>
       <c r="I14" s="1">
         <v>14</v>
       </c>
       <c r="J14" s="1">
         <v>7</v>
       </c>
@@ -2057,57 +2107,60 @@
       </c>
       <c r="X14" s="1">
         <v>16</v>
       </c>
       <c r="Y14" s="1">
         <v>13</v>
       </c>
       <c r="Z14" s="1">
         <v>13</v>
       </c>
       <c r="AA14" s="1">
         <v>14</v>
       </c>
       <c r="AB14" s="1">
         <v>29</v>
       </c>
       <c r="AC14" s="1">
         <v>13</v>
       </c>
       <c r="AD14" s="1">
         <v>12</v>
       </c>
       <c r="AE14" s="1">
         <v>11</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14" s="30">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>80</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>63</v>
       </c>
       <c r="C15" s="1">
         <v>8</v>
       </c>
       <c r="D15" s="1">
         <v>9</v>
       </c>
       <c r="E15" s="1">
         <v>11</v>
       </c>
       <c r="F15" s="1">
         <v>7</v>
       </c>
       <c r="G15" s="1">
         <v>2</v>
       </c>
       <c r="H15" s="1">
         <v>4</v>
       </c>
       <c r="I15" s="1">
         <v>8</v>
       </c>
       <c r="J15" s="1">
         <v>3</v>
       </c>
@@ -2152,57 +2205,60 @@
       </c>
       <c r="X15" s="1">
         <v>10</v>
       </c>
       <c r="Y15" s="1">
         <v>8</v>
       </c>
       <c r="Z15" s="1">
         <v>15</v>
       </c>
       <c r="AA15" s="1">
         <v>14</v>
       </c>
       <c r="AB15" s="1">
         <v>5</v>
       </c>
       <c r="AC15" s="1">
         <v>14</v>
       </c>
       <c r="AD15" s="1">
         <v>11</v>
       </c>
       <c r="AE15" s="1">
         <v>10</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15" s="30">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>81</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>64</v>
       </c>
       <c r="C16" s="1">
         <v>7</v>
       </c>
       <c r="D16" s="1">
         <v>4</v>
       </c>
       <c r="E16" s="1">
         <v>7</v>
       </c>
       <c r="F16" s="1">
         <v>10</v>
       </c>
       <c r="G16" s="1">
         <v>7</v>
       </c>
       <c r="H16" s="1">
         <v>4</v>
       </c>
       <c r="I16" s="1">
         <v>2</v>
       </c>
       <c r="J16" s="1">
         <v>3</v>
       </c>
@@ -2247,57 +2303,60 @@
       </c>
       <c r="X16" s="1">
         <v>8</v>
       </c>
       <c r="Y16" s="1">
         <v>9</v>
       </c>
       <c r="Z16" s="1">
         <v>15</v>
       </c>
       <c r="AA16" s="1">
         <v>9</v>
       </c>
       <c r="AB16" s="1">
         <v>6</v>
       </c>
       <c r="AC16" s="1">
         <v>5</v>
       </c>
       <c r="AD16" s="1">
         <v>8</v>
       </c>
       <c r="AE16" s="1">
         <v>7</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="30">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>82</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>65</v>
       </c>
       <c r="C17" s="1">
         <v>16</v>
       </c>
       <c r="D17" s="1">
         <v>9</v>
       </c>
       <c r="E17" s="1">
         <v>7</v>
       </c>
       <c r="F17" s="1">
         <v>14</v>
       </c>
       <c r="G17" s="1">
         <v>7</v>
       </c>
       <c r="H17" s="1">
         <v>6</v>
       </c>
       <c r="I17" s="1">
         <v>17</v>
       </c>
       <c r="J17" s="1">
         <v>8</v>
       </c>
@@ -2342,57 +2401,60 @@
       </c>
       <c r="X17" s="1">
         <v>18</v>
       </c>
       <c r="Y17" s="1">
         <v>8</v>
       </c>
       <c r="Z17" s="1">
         <v>13</v>
       </c>
       <c r="AA17" s="1">
         <v>7</v>
       </c>
       <c r="AB17" s="1">
         <v>9</v>
       </c>
       <c r="AC17" s="1">
         <v>10</v>
       </c>
       <c r="AD17" s="1">
         <v>10</v>
       </c>
       <c r="AE17" s="1">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="17" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>83</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>7</v>
       </c>
       <c r="D18" s="1">
         <v>6</v>
       </c>
       <c r="E18" s="1">
         <v>5</v>
       </c>
       <c r="F18" s="1">
         <v>7</v>
       </c>
       <c r="G18" s="1">
         <v>9</v>
       </c>
       <c r="H18" s="1">
         <v>8</v>
       </c>
       <c r="I18" s="1">
         <v>14</v>
       </c>
       <c r="J18" s="1">
         <v>5</v>
       </c>
@@ -2437,150 +2499,156 @@
       </c>
       <c r="X18" s="1">
         <v>12</v>
       </c>
       <c r="Y18" s="1">
         <v>15</v>
       </c>
       <c r="Z18" s="1">
         <v>10</v>
       </c>
       <c r="AA18" s="1">
         <v>10</v>
       </c>
       <c r="AB18" s="1">
         <v>12</v>
       </c>
       <c r="AC18" s="1">
         <v>6</v>
       </c>
       <c r="AD18" s="1">
         <v>12</v>
       </c>
       <c r="AE18" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>84</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>67</v>
       </c>
       <c r="C19" s="1">
         <v>4</v>
       </c>
       <c r="D19" s="1">
         <v>6</v>
       </c>
       <c r="E19" s="1">
         <v>3</v>
       </c>
       <c r="F19" s="1">
         <v>3</v>
       </c>
       <c r="G19" s="1">
         <v>2</v>
       </c>
       <c r="H19" s="1">
         <v>2</v>
       </c>
       <c r="I19" s="1">
         <v>4</v>
       </c>
       <c r="J19" s="1">
         <v>1</v>
       </c>
       <c r="K19" s="1">
         <v>5</v>
       </c>
       <c r="L19" s="1">
         <v>2</v>
       </c>
       <c r="M19" s="1">
         <v>2</v>
       </c>
       <c r="N19" s="1">
         <v>2</v>
       </c>
       <c r="O19" s="1">
         <v>2</v>
       </c>
       <c r="P19" s="1"/>
       <c r="Q19" s="1">
         <v>2</v>
       </c>
       <c r="R19" s="1">
         <v>3</v>
       </c>
       <c r="S19" s="1">
         <v>2</v>
       </c>
-      <c r="T19" s="29" t="s">
-        <v>57</v>
+      <c r="T19" s="22" t="s">
+        <v>56</v>
       </c>
       <c r="U19" s="1">
         <v>3</v>
       </c>
       <c r="V19" s="1">
         <v>1</v>
       </c>
       <c r="W19" s="1">
         <v>3</v>
       </c>
       <c r="X19" s="1">
         <v>3</v>
       </c>
       <c r="Y19" s="1">
         <v>4</v>
       </c>
       <c r="Z19" s="1">
         <v>2</v>
       </c>
       <c r="AA19" s="1">
         <v>8</v>
       </c>
       <c r="AB19" s="1">
         <v>2</v>
       </c>
       <c r="AC19" s="1">
         <v>2</v>
       </c>
       <c r="AD19" s="1">
         <v>4</v>
       </c>
       <c r="AE19" s="1">
         <v>2</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>85</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>13</v>
       </c>
       <c r="D20" s="1">
         <v>14</v>
       </c>
       <c r="E20" s="1">
         <v>9</v>
       </c>
       <c r="F20" s="1">
         <v>3</v>
       </c>
       <c r="G20" s="1">
         <v>11</v>
       </c>
       <c r="H20" s="1">
         <v>12</v>
       </c>
       <c r="I20" s="1">
         <v>6</v>
       </c>
       <c r="J20" s="1">
         <v>13</v>
       </c>
@@ -2625,57 +2693,60 @@
       </c>
       <c r="X20" s="1">
         <v>13</v>
       </c>
       <c r="Y20" s="1">
         <v>21</v>
       </c>
       <c r="Z20" s="1">
         <v>12</v>
       </c>
       <c r="AA20" s="1">
         <v>17</v>
       </c>
       <c r="AB20" s="1">
         <v>13</v>
       </c>
       <c r="AC20" s="1">
         <v>9</v>
       </c>
       <c r="AD20" s="1">
         <v>13</v>
       </c>
       <c r="AE20" s="1">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="17" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>86</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>18</v>
       </c>
       <c r="D21" s="1">
         <v>16</v>
       </c>
       <c r="E21" s="1">
         <v>9</v>
       </c>
       <c r="F21" s="1">
         <v>15</v>
       </c>
       <c r="G21" s="1">
         <v>16</v>
       </c>
       <c r="H21" s="1">
         <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>23</v>
       </c>
       <c r="J21" s="1">
         <v>14</v>
       </c>
@@ -2720,57 +2791,60 @@
       </c>
       <c r="X21" s="1">
         <v>24</v>
       </c>
       <c r="Y21" s="1">
         <v>27</v>
       </c>
       <c r="Z21" s="1">
         <v>30</v>
       </c>
       <c r="AA21" s="1">
         <v>13</v>
       </c>
       <c r="AB21" s="1">
         <v>25</v>
       </c>
       <c r="AC21" s="1">
         <v>28</v>
       </c>
       <c r="AD21" s="1">
         <v>20</v>
       </c>
       <c r="AE21" s="1">
         <v>34</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="17" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>87</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>70</v>
       </c>
       <c r="C22" s="1">
         <v>7</v>
       </c>
       <c r="D22" s="1">
         <v>5</v>
       </c>
       <c r="E22" s="1">
         <v>3</v>
       </c>
       <c r="F22" s="1">
         <v>6</v>
       </c>
       <c r="G22" s="1">
         <v>6</v>
       </c>
       <c r="H22" s="1">
         <v>3</v>
       </c>
       <c r="I22" s="1">
         <v>3</v>
       </c>
       <c r="J22" s="1">
         <v>7</v>
       </c>
@@ -2815,152 +2889,158 @@
       </c>
       <c r="X22" s="1">
         <v>4</v>
       </c>
       <c r="Y22" s="1">
         <v>10</v>
       </c>
       <c r="Z22" s="1">
         <v>11</v>
       </c>
       <c r="AA22" s="1">
         <v>4</v>
       </c>
       <c r="AB22" s="1">
         <v>5</v>
       </c>
       <c r="AC22" s="1">
         <v>7</v>
       </c>
       <c r="AD22" s="1">
         <v>6</v>
       </c>
       <c r="AE22" s="1">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="1">
+        <v>4</v>
+      </c>
+      <c r="D23" s="1">
+        <v>2</v>
+      </c>
+      <c r="E23" s="1">
+        <v>5</v>
+      </c>
+      <c r="F23" s="1">
+        <v>6</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2</v>
+      </c>
+      <c r="I23" s="1">
+        <v>3</v>
+      </c>
+      <c r="J23" s="1">
+        <v>8</v>
+      </c>
+      <c r="K23" s="1">
+        <v>1</v>
+      </c>
+      <c r="L23" s="1">
+        <v>5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>6</v>
+      </c>
+      <c r="N23" s="1">
+        <v>10</v>
+      </c>
+      <c r="O23" s="1">
+        <v>4</v>
+      </c>
+      <c r="P23" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>8</v>
+      </c>
+      <c r="R23" s="1">
+        <v>4</v>
+      </c>
+      <c r="S23" s="1">
+        <v>7</v>
+      </c>
+      <c r="T23" s="1">
+        <v>8</v>
+      </c>
+      <c r="U23" s="1">
+        <v>4</v>
+      </c>
+      <c r="V23" s="1">
+        <v>5</v>
+      </c>
+      <c r="W23" s="1">
+        <v>7</v>
+      </c>
+      <c r="X23" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y23" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z23" s="1">
+        <v>8</v>
+      </c>
+      <c r="AA23" s="1">
+        <v>8</v>
+      </c>
+      <c r="AB23" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="1">
+        <v>7</v>
+      </c>
+      <c r="AD23" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE23" s="1">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
         <v>89</v>
       </c>
-      <c r="B23" s="31" t="s">
+      <c r="B24" s="24" t="s">
         <v>72</v>
-      </c>
-[...93 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>10</v>
       </c>
       <c r="D24" s="1">
         <v>10</v>
       </c>
       <c r="E24" s="1">
         <v>11</v>
       </c>
       <c r="F24" s="1">
         <v>7</v>
       </c>
       <c r="G24" s="1">
         <v>8</v>
       </c>
       <c r="H24" s="1">
         <v>10</v>
       </c>
       <c r="I24" s="1">
         <v>12</v>
       </c>
       <c r="J24" s="1">
         <v>9</v>
       </c>
@@ -3005,57 +3085,60 @@
       </c>
       <c r="X24" s="1">
         <v>9</v>
       </c>
       <c r="Y24" s="1">
         <v>20</v>
       </c>
       <c r="Z24" s="1">
         <v>11</v>
       </c>
       <c r="AA24" s="1">
         <v>9</v>
       </c>
       <c r="AB24" s="1">
         <v>16</v>
       </c>
       <c r="AC24" s="1">
         <v>4</v>
       </c>
       <c r="AD24" s="1">
         <v>4</v>
       </c>
       <c r="AE24" s="1">
         <v>12</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="17" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>90</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>73</v>
       </c>
       <c r="C25" s="1">
         <v>10</v>
       </c>
       <c r="D25" s="1">
         <v>8</v>
       </c>
       <c r="E25" s="1">
         <v>3</v>
       </c>
       <c r="F25" s="1">
         <v>7</v>
       </c>
       <c r="G25" s="1">
         <v>14</v>
       </c>
       <c r="H25" s="1">
         <v>5</v>
       </c>
       <c r="I25" s="1">
         <v>11</v>
       </c>
       <c r="J25" s="1">
         <v>4</v>
       </c>
@@ -3100,63 +3183,66 @@
       </c>
       <c r="X25" s="1">
         <v>12</v>
       </c>
       <c r="Y25" s="1">
         <v>11</v>
       </c>
       <c r="Z25" s="1">
         <v>10</v>
       </c>
       <c r="AA25" s="1">
         <v>15</v>
       </c>
       <c r="AB25" s="1">
         <v>6</v>
       </c>
       <c r="AC25" s="1">
         <v>14</v>
       </c>
       <c r="AD25" s="1">
         <v>11</v>
       </c>
       <c r="AE25" s="1">
         <v>7</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="17" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>91</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>74</v>
       </c>
       <c r="C26" s="1">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E26" s="1">
         <v>3</v>
       </c>
       <c r="F26" s="1">
         <v>6</v>
       </c>
       <c r="G26" s="1">
         <v>8</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
       </c>
       <c r="I26" s="1">
         <v>4</v>
       </c>
       <c r="J26" s="1">
         <v>8</v>
       </c>
       <c r="K26" s="1">
         <v>3</v>
       </c>
       <c r="L26" s="1">
         <v>7</v>
       </c>
@@ -3190,97 +3276,101 @@
       <c r="V26" s="1">
         <v>3</v>
       </c>
       <c r="W26" s="1">
         <v>9</v>
       </c>
       <c r="X26" s="1">
         <v>5</v>
       </c>
       <c r="Y26" s="1">
         <v>1</v>
       </c>
       <c r="Z26" s="1">
         <v>4</v>
       </c>
       <c r="AA26" s="1">
         <v>10</v>
       </c>
       <c r="AB26" s="1">
         <v>4</v>
       </c>
       <c r="AC26" s="1">
         <v>4</v>
       </c>
       <c r="AD26" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AE26" s="1">
         <v>10</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AF26" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
-      <c r="B27" s="39" t="s">
+      <c r="B27" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="C27" s="39"/>
-[...29 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="C27" s="35"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="35"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="35"/>
+      <c r="L27" s="35"/>
+      <c r="M27" s="35"/>
+      <c r="N27" s="35"/>
+      <c r="O27" s="35"/>
+      <c r="P27" s="35"/>
+      <c r="Q27" s="35"/>
+      <c r="R27" s="35"/>
+      <c r="S27" s="35"/>
+      <c r="T27" s="35"/>
+      <c r="U27" s="35"/>
+      <c r="V27" s="35"/>
+      <c r="W27" s="35"/>
+      <c r="X27" s="35"/>
+      <c r="Y27" s="35"/>
+      <c r="Z27" s="35"/>
+      <c r="AA27" s="35"/>
+      <c r="AB27" s="35"/>
+      <c r="AC27" s="35"/>
+      <c r="AD27" s="35"/>
+      <c r="AE27" s="28"/>
+      <c r="AF27" s="1"/>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B28" s="30" t="s">
-        <v>58</v>
+      <c r="B28" s="23" t="s">
+        <v>57</v>
       </c>
       <c r="C28" s="1">
         <v>70</v>
       </c>
       <c r="D28" s="1">
         <v>46</v>
       </c>
       <c r="E28" s="1">
         <v>36</v>
       </c>
       <c r="F28" s="1">
         <v>57</v>
       </c>
       <c r="G28" s="1">
         <v>76</v>
       </c>
       <c r="H28" s="1">
         <v>43</v>
       </c>
       <c r="I28" s="1">
         <v>71</v>
       </c>
       <c r="J28" s="1">
         <v>54</v>
       </c>
@@ -3325,57 +3415,60 @@
       </c>
       <c r="X28" s="1">
         <v>81</v>
       </c>
       <c r="Y28" s="1">
         <v>87</v>
       </c>
       <c r="Z28" s="1">
         <v>104</v>
       </c>
       <c r="AA28" s="1">
         <v>88</v>
       </c>
       <c r="AB28" s="1">
         <v>70</v>
       </c>
       <c r="AC28" s="1">
         <v>66</v>
       </c>
       <c r="AD28" s="1">
         <v>69</v>
       </c>
       <c r="AE28" s="1">
         <v>83</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="17" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>75</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>58</v>
       </c>
       <c r="C29" s="1">
         <v>30</v>
       </c>
       <c r="D29" s="1">
         <v>9</v>
       </c>
       <c r="E29" s="1">
         <v>14</v>
       </c>
       <c r="F29" s="1">
         <v>22</v>
       </c>
       <c r="G29" s="1">
         <v>37</v>
       </c>
       <c r="H29" s="1">
         <v>19</v>
       </c>
       <c r="I29" s="1">
         <v>30</v>
       </c>
       <c r="J29" s="1">
         <v>26</v>
       </c>
@@ -3420,57 +3513,60 @@
       </c>
       <c r="X29" s="1">
         <v>38</v>
       </c>
       <c r="Y29" s="1">
         <v>40</v>
       </c>
       <c r="Z29" s="1">
         <v>53</v>
       </c>
       <c r="AA29" s="1">
         <v>45</v>
       </c>
       <c r="AB29" s="1">
         <v>25</v>
       </c>
       <c r="AC29" s="1">
         <v>23</v>
       </c>
       <c r="AD29" s="1">
         <v>35</v>
       </c>
       <c r="AE29" s="1">
         <v>43</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A30" s="17" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>76</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="C30" s="1">
         <v>9</v>
       </c>
       <c r="D30" s="1">
         <v>6</v>
       </c>
       <c r="E30" s="1">
         <v>5</v>
       </c>
       <c r="F30" s="1">
         <v>7</v>
       </c>
       <c r="G30" s="1">
         <v>5</v>
       </c>
       <c r="H30" s="1">
         <v>3</v>
       </c>
       <c r="I30" s="1">
         <v>8</v>
       </c>
       <c r="J30" s="1">
         <v>8</v>
       </c>
@@ -3513,59 +3609,62 @@
       <c r="W30" s="1">
         <v>9</v>
       </c>
       <c r="X30" s="1">
         <v>9</v>
       </c>
       <c r="Y30" s="1">
         <v>10</v>
       </c>
       <c r="Z30" s="1">
         <v>11</v>
       </c>
       <c r="AA30" s="1">
         <v>13</v>
       </c>
       <c r="AB30" s="1">
         <v>4</v>
       </c>
       <c r="AC30" s="1">
         <v>8</v>
       </c>
       <c r="AD30" s="1">
         <v>5</v>
       </c>
       <c r="AE30" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:31">
+        <v>56</v>
+      </c>
+      <c r="AF30" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A31" s="17" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>77</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>60</v>
       </c>
       <c r="C31" s="1">
         <v>11</v>
       </c>
       <c r="D31" s="1">
         <v>16</v>
       </c>
       <c r="E31" s="1">
         <v>3</v>
       </c>
       <c r="F31" s="1">
         <v>6</v>
       </c>
       <c r="G31" s="1">
         <v>14</v>
       </c>
       <c r="H31" s="1">
         <v>3</v>
       </c>
       <c r="I31" s="1">
         <v>5</v>
       </c>
       <c r="J31" s="1">
         <v>3</v>
       </c>
@@ -3610,57 +3709,60 @@
       </c>
       <c r="X31" s="1">
         <v>9</v>
       </c>
       <c r="Y31" s="1">
         <v>11</v>
       </c>
       <c r="Z31" s="1">
         <v>16</v>
       </c>
       <c r="AA31" s="1">
         <v>12</v>
       </c>
       <c r="AB31" s="1">
         <v>11</v>
       </c>
       <c r="AC31" s="1">
         <v>17</v>
       </c>
       <c r="AD31" s="1">
         <v>16</v>
       </c>
       <c r="AE31" s="1">
         <v>10</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="17" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>79</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>62</v>
       </c>
       <c r="C32" s="1">
         <v>3</v>
       </c>
       <c r="D32" s="1">
         <v>5</v>
       </c>
       <c r="E32" s="1">
         <v>5</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>2</v>
       </c>
       <c r="H32" s="1">
         <v>4</v>
       </c>
       <c r="I32" s="1">
         <v>6</v>
       </c>
       <c r="J32" s="1">
         <v>2</v>
       </c>
@@ -3705,57 +3807,60 @@
       </c>
       <c r="X32" s="1">
         <v>6</v>
       </c>
       <c r="Y32" s="1">
         <v>8</v>
       </c>
       <c r="Z32" s="1">
         <v>3</v>
       </c>
       <c r="AA32" s="1">
         <v>2</v>
       </c>
       <c r="AB32" s="1">
         <v>8</v>
       </c>
       <c r="AC32" s="1">
         <v>4</v>
       </c>
       <c r="AD32" s="1">
         <v>4</v>
       </c>
       <c r="AE32" s="1">
         <v>3</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="17" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>86</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>69</v>
       </c>
       <c r="C33" s="1">
         <v>10</v>
       </c>
       <c r="D33" s="1">
         <v>6</v>
       </c>
       <c r="E33" s="1">
         <v>3</v>
       </c>
       <c r="F33" s="1">
         <v>7</v>
       </c>
       <c r="G33" s="1">
         <v>7</v>
       </c>
       <c r="H33" s="1">
         <v>8</v>
       </c>
       <c r="I33" s="1">
         <v>11</v>
       </c>
       <c r="J33" s="1">
         <v>6</v>
       </c>
@@ -3800,57 +3905,60 @@
       </c>
       <c r="X33" s="1">
         <v>10</v>
       </c>
       <c r="Y33" s="1">
         <v>10</v>
       </c>
       <c r="Z33" s="1">
         <v>11</v>
       </c>
       <c r="AA33" s="1">
         <v>6</v>
       </c>
       <c r="AB33" s="1">
         <v>11</v>
       </c>
       <c r="AC33" s="1">
         <v>10</v>
       </c>
       <c r="AD33" s="1">
         <v>7</v>
       </c>
       <c r="AE33" s="1">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="17" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>89</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>72</v>
       </c>
       <c r="C34" s="1">
         <v>4</v>
       </c>
       <c r="D34" s="1">
         <v>4</v>
       </c>
       <c r="E34" s="1">
         <v>5</v>
       </c>
       <c r="F34" s="1">
         <v>3</v>
       </c>
       <c r="G34" s="1">
         <v>7</v>
       </c>
       <c r="H34" s="1">
         <v>4</v>
       </c>
       <c r="I34" s="1">
         <v>9</v>
       </c>
       <c r="J34" s="1">
         <v>5</v>
       </c>
@@ -3895,1809 +4003,1867 @@
       </c>
       <c r="X34" s="1">
         <v>5</v>
       </c>
       <c r="Y34" s="1">
         <v>8</v>
       </c>
       <c r="Z34" s="1">
         <v>7</v>
       </c>
       <c r="AA34" s="1">
         <v>3</v>
       </c>
       <c r="AB34" s="1">
         <v>9</v>
       </c>
       <c r="AC34" s="1">
         <v>2</v>
       </c>
       <c r="AD34" s="1">
         <v>2</v>
       </c>
       <c r="AE34" s="1">
         <v>6</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="17" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>91</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>74</v>
       </c>
       <c r="C35" s="1">
         <v>3</v>
       </c>
       <c r="D35" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+      <c r="F35" s="1">
+        <v>4</v>
+      </c>
+      <c r="G35" s="1">
+        <v>4</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2</v>
+      </c>
+      <c r="J35" s="1">
+        <v>4</v>
+      </c>
+      <c r="K35" s="1">
+        <v>2</v>
+      </c>
+      <c r="L35" s="1">
+        <v>5</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3</v>
+      </c>
+      <c r="N35" s="1">
+        <v>6</v>
+      </c>
+      <c r="O35" s="1">
+        <v>2</v>
+      </c>
+      <c r="P35" s="1">
+        <v>5</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>4</v>
+      </c>
+      <c r="R35" s="1">
+        <v>3</v>
+      </c>
+      <c r="S35" s="1">
+        <v>2</v>
+      </c>
+      <c r="T35" s="1">
+        <v>2</v>
+      </c>
+      <c r="U35" s="1">
+        <v>1</v>
+      </c>
+      <c r="V35" s="1">
+        <v>1</v>
+      </c>
+      <c r="W35" s="1">
+        <v>4</v>
+      </c>
+      <c r="X35" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y35" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z35" s="1">
+        <v>3</v>
+      </c>
+      <c r="AA35" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB35" s="1">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD35" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE35" s="1">
+        <v>7</v>
+      </c>
+      <c r="AF35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="11" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="3"/>
+      <c r="B36" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="36"/>
+      <c r="D36" s="36"/>
+      <c r="E36" s="36"/>
+      <c r="F36" s="36"/>
+      <c r="G36" s="36"/>
+      <c r="H36" s="36"/>
+      <c r="I36" s="36"/>
+      <c r="J36" s="36"/>
+      <c r="K36" s="36"/>
+      <c r="L36" s="36"/>
+      <c r="M36" s="36"/>
+      <c r="N36" s="36"/>
+      <c r="O36" s="36"/>
+      <c r="P36" s="36"/>
+      <c r="Q36" s="36"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="36"/>
+      <c r="T36" s="36"/>
+      <c r="U36" s="36"/>
+      <c r="V36" s="36"/>
+      <c r="W36" s="36"/>
+      <c r="X36" s="36"/>
+      <c r="Y36" s="36"/>
+      <c r="Z36" s="36"/>
+      <c r="AA36" s="36"/>
+      <c r="AB36" s="36"/>
+      <c r="AC36" s="36"/>
+      <c r="AD36" s="36"/>
+      <c r="AE36" s="28"/>
+      <c r="AF36" s="1"/>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A37" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="23" t="s">
         <v>57</v>
-      </c>
-[...122 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C37" s="1">
         <v>116</v>
       </c>
       <c r="D37" s="1">
         <v>88</v>
       </c>
       <c r="E37" s="1">
         <v>79</v>
       </c>
       <c r="F37" s="1">
         <v>94</v>
       </c>
       <c r="G37" s="1">
         <v>84</v>
       </c>
       <c r="H37" s="1">
         <v>72</v>
       </c>
       <c r="I37" s="1">
         <v>99</v>
       </c>
       <c r="J37" s="1">
         <v>79</v>
       </c>
       <c r="K37" s="1">
         <v>115</v>
       </c>
       <c r="L37" s="1">
         <v>111</v>
       </c>
       <c r="M37" s="1">
         <v>138</v>
       </c>
       <c r="N37" s="1">
         <v>115</v>
       </c>
-      <c r="O37" s="29">
+      <c r="O37" s="22">
         <v>108</v>
       </c>
-      <c r="P37" s="29">
+      <c r="P37" s="22">
         <v>79</v>
       </c>
-      <c r="Q37" s="29">
+      <c r="Q37" s="22">
         <v>103</v>
       </c>
-      <c r="R37" s="29">
+      <c r="R37" s="22">
         <v>107</v>
       </c>
-      <c r="S37" s="29">
+      <c r="S37" s="22">
         <v>139</v>
       </c>
       <c r="T37" s="1">
         <v>101</v>
       </c>
-      <c r="U37" s="29">
+      <c r="U37" s="22">
         <v>106</v>
       </c>
-      <c r="V37" s="29">
+      <c r="V37" s="22">
         <v>89</v>
       </c>
-      <c r="W37" s="29">
+      <c r="W37" s="22">
         <v>137</v>
       </c>
-      <c r="X37" s="29">
+      <c r="X37" s="22">
         <v>119</v>
       </c>
-      <c r="Y37" s="29">
+      <c r="Y37" s="22">
         <v>130</v>
       </c>
-      <c r="Z37" s="29">
+      <c r="Z37" s="22">
         <v>137</v>
       </c>
-      <c r="AA37" s="29">
+      <c r="AA37" s="22">
         <v>131</v>
       </c>
-      <c r="AB37" s="29">
+      <c r="AB37" s="22">
         <v>111</v>
       </c>
-      <c r="AC37" s="29">
+      <c r="AC37" s="22">
         <v>112</v>
       </c>
-      <c r="AD37" s="29">
+      <c r="AD37" s="22">
         <v>107</v>
       </c>
-      <c r="AE37" s="29">
+      <c r="AE37" s="22">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="33" t="s">
+      <c r="AF37" s="1">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A38" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="K38" s="1">
+        <v>3</v>
+      </c>
+      <c r="L38" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1</v>
+      </c>
+      <c r="N38" s="1">
+        <v>2</v>
+      </c>
+      <c r="O38" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="P38" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="R38" s="22">
+        <v>2</v>
+      </c>
+      <c r="S38" s="22">
+        <v>1</v>
+      </c>
+      <c r="T38" s="1">
+        <v>1</v>
+      </c>
+      <c r="U38" s="22">
+        <v>3</v>
+      </c>
+      <c r="V38" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="W38" s="22">
+        <v>1</v>
+      </c>
+      <c r="X38" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD38" s="22">
+        <v>3</v>
+      </c>
+      <c r="AE38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A39" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="B38" s="31" t="s">
+      <c r="B39" s="24" t="s">
         <v>60</v>
       </c>
-      <c r="C38" s="1">
-[...88 lines deleted...]
-      <c r="A39" s="33" t="s">
+      <c r="C39" s="1">
+        <v>4</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+      <c r="F39" s="1">
+        <v>2</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="I39" s="1">
+        <v>4</v>
+      </c>
+      <c r="J39" s="1">
+        <v>3</v>
+      </c>
+      <c r="K39" s="1">
+        <v>1</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2</v>
+      </c>
+      <c r="N39" s="1"/>
+      <c r="O39" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="P39" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="22">
+        <v>1</v>
+      </c>
+      <c r="R39" s="22">
+        <v>3</v>
+      </c>
+      <c r="S39" s="22">
+        <v>2</v>
+      </c>
+      <c r="T39" s="1">
+        <v>2</v>
+      </c>
+      <c r="U39" s="22">
+        <v>1</v>
+      </c>
+      <c r="V39" s="22">
+        <v>2</v>
+      </c>
+      <c r="W39" s="22">
+        <v>6</v>
+      </c>
+      <c r="X39" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="22">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="22">
+        <v>6</v>
+      </c>
+      <c r="AB39" s="22">
+        <v>4</v>
+      </c>
+      <c r="AC39" s="22">
+        <v>3</v>
+      </c>
+      <c r="AD39" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE39" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A40" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="B39" s="31" t="s">
+      <c r="B40" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="C39" s="1">
-[...86 lines deleted...]
-      <c r="A40" s="33" t="s">
+      <c r="C40" s="1">
+        <v>4</v>
+      </c>
+      <c r="D40" s="1">
+        <v>1</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+      <c r="F40" s="1">
+        <v>2</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2</v>
+      </c>
+      <c r="J40" s="1">
+        <v>3</v>
+      </c>
+      <c r="K40" s="1">
+        <v>2</v>
+      </c>
+      <c r="L40" s="1">
+        <v>5</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2</v>
+      </c>
+      <c r="N40" s="1">
+        <v>3</v>
+      </c>
+      <c r="O40" s="22">
+        <v>2</v>
+      </c>
+      <c r="P40" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="22">
+        <v>2</v>
+      </c>
+      <c r="R40" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="S40" s="22">
+        <v>8</v>
+      </c>
+      <c r="T40" s="1">
+        <v>3</v>
+      </c>
+      <c r="U40" s="22">
+        <v>2</v>
+      </c>
+      <c r="V40" s="22">
+        <v>1</v>
+      </c>
+      <c r="W40" s="22">
+        <v>2</v>
+      </c>
+      <c r="X40" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y40" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="22">
+        <v>3</v>
+      </c>
+      <c r="AA40" s="22">
+        <v>4</v>
+      </c>
+      <c r="AB40" s="22">
+        <v>2</v>
+      </c>
+      <c r="AC40" s="22">
+        <v>4</v>
+      </c>
+      <c r="AD40" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="22">
+        <v>8</v>
+      </c>
+      <c r="AF40" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A41" s="26" t="s">
         <v>79</v>
       </c>
-      <c r="B40" s="31" t="s">
+      <c r="B41" s="24" t="s">
         <v>62</v>
-      </c>
-[...93 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C41" s="1">
         <v>12</v>
       </c>
       <c r="D41" s="1">
         <v>8</v>
       </c>
       <c r="E41" s="1">
         <v>10</v>
       </c>
       <c r="F41" s="1">
         <v>13</v>
       </c>
       <c r="G41" s="1">
         <v>7</v>
       </c>
       <c r="H41" s="1">
         <v>6</v>
       </c>
       <c r="I41" s="1">
         <v>8</v>
       </c>
       <c r="J41" s="1">
         <v>5</v>
       </c>
       <c r="K41" s="1">
         <v>8</v>
       </c>
       <c r="L41" s="1">
         <v>9</v>
       </c>
       <c r="M41" s="1">
         <v>6</v>
       </c>
       <c r="N41" s="1">
         <v>7</v>
       </c>
-      <c r="O41" s="29">
-[...8 lines deleted...]
-      <c r="R41" s="29">
+      <c r="O41" s="22">
+        <v>9</v>
+      </c>
+      <c r="P41" s="22">
+        <v>8</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>10</v>
+      </c>
+      <c r="R41" s="22">
         <v>15</v>
       </c>
-      <c r="S41" s="29">
+      <c r="S41" s="22">
         <v>16</v>
       </c>
       <c r="T41" s="1">
         <v>18</v>
       </c>
-      <c r="U41" s="29">
+      <c r="U41" s="22">
         <v>15</v>
       </c>
-      <c r="V41" s="29">
+      <c r="V41" s="22">
         <v>13</v>
       </c>
-      <c r="W41" s="29">
+      <c r="W41" s="22">
         <v>14</v>
       </c>
-      <c r="X41" s="29">
-[...8 lines deleted...]
-      <c r="AA41" s="29">
+      <c r="X41" s="22">
+        <v>10</v>
+      </c>
+      <c r="Y41" s="22">
+        <v>5</v>
+      </c>
+      <c r="Z41" s="22">
+        <v>10</v>
+      </c>
+      <c r="AA41" s="22">
         <v>12</v>
       </c>
-      <c r="AB41" s="29">
+      <c r="AB41" s="22">
         <v>21</v>
       </c>
-      <c r="AC41" s="29">
-[...14 lines deleted...]
-        <v>64</v>
+      <c r="AC41" s="22">
+        <v>9</v>
+      </c>
+      <c r="AD41" s="22">
+        <v>8</v>
+      </c>
+      <c r="AE41" s="22">
+        <v>8</v>
+      </c>
+      <c r="AF41" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A42" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>63</v>
       </c>
       <c r="C42" s="1">
         <v>8</v>
       </c>
       <c r="D42" s="1">
         <v>9</v>
       </c>
       <c r="E42" s="1">
         <v>11</v>
       </c>
       <c r="F42" s="1">
         <v>7</v>
       </c>
       <c r="G42" s="1">
         <v>2</v>
       </c>
       <c r="H42" s="1">
         <v>4</v>
       </c>
       <c r="I42" s="1">
         <v>8</v>
       </c>
       <c r="J42" s="1">
         <v>3</v>
       </c>
       <c r="K42" s="1">
         <v>6</v>
       </c>
       <c r="L42" s="1">
         <v>9</v>
       </c>
       <c r="M42" s="1">
         <v>12</v>
       </c>
       <c r="N42" s="1">
         <v>13</v>
       </c>
-      <c r="O42" s="29">
-[...2 lines deleted...]
-      <c r="P42" s="29">
+      <c r="O42" s="22">
+        <v>5</v>
+      </c>
+      <c r="P42" s="22">
         <v>13</v>
       </c>
-      <c r="Q42" s="29">
+      <c r="Q42" s="22">
         <v>13</v>
       </c>
-      <c r="R42" s="29">
+      <c r="R42" s="22">
         <v>15</v>
       </c>
-      <c r="S42" s="29">
+      <c r="S42" s="22">
         <v>6</v>
       </c>
       <c r="T42" s="1">
         <v>10</v>
       </c>
-      <c r="U42" s="29">
+      <c r="U42" s="22">
         <v>11</v>
       </c>
-      <c r="V42" s="29">
-[...2 lines deleted...]
-      <c r="W42" s="29">
+      <c r="V42" s="22">
+        <v>5</v>
+      </c>
+      <c r="W42" s="22">
         <v>18</v>
       </c>
-      <c r="X42" s="29">
-[...5 lines deleted...]
-      <c r="Z42" s="29">
+      <c r="X42" s="22">
+        <v>10</v>
+      </c>
+      <c r="Y42" s="22">
+        <v>8</v>
+      </c>
+      <c r="Z42" s="22">
         <v>15</v>
       </c>
-      <c r="AA42" s="29">
+      <c r="AA42" s="22">
         <v>14</v>
       </c>
-      <c r="AB42" s="29">
-[...2 lines deleted...]
-      <c r="AC42" s="29">
+      <c r="AB42" s="22">
+        <v>5</v>
+      </c>
+      <c r="AC42" s="22">
         <v>14</v>
       </c>
-      <c r="AD42" s="29">
+      <c r="AD42" s="22">
         <v>11</v>
       </c>
-      <c r="AE42" s="29">
-[...8 lines deleted...]
-        <v>65</v>
+      <c r="AE42" s="22">
+        <v>10</v>
+      </c>
+      <c r="AF42" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A43" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>64</v>
       </c>
       <c r="C43" s="1">
         <v>7</v>
       </c>
       <c r="D43" s="1">
         <v>4</v>
       </c>
       <c r="E43" s="1">
         <v>7</v>
       </c>
       <c r="F43" s="1">
         <v>10</v>
       </c>
       <c r="G43" s="1">
         <v>7</v>
       </c>
       <c r="H43" s="1">
         <v>4</v>
       </c>
       <c r="I43" s="1">
         <v>2</v>
       </c>
       <c r="J43" s="1">
         <v>3</v>
       </c>
       <c r="K43" s="1">
         <v>6</v>
       </c>
       <c r="L43" s="1">
         <v>5</v>
       </c>
       <c r="M43" s="1">
         <v>12</v>
       </c>
       <c r="N43" s="1">
         <v>7</v>
       </c>
-      <c r="O43" s="29">
-[...11 lines deleted...]
-      <c r="S43" s="29">
+      <c r="O43" s="22">
+        <v>9</v>
+      </c>
+      <c r="P43" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q43" s="22">
+        <v>9</v>
+      </c>
+      <c r="R43" s="22">
+        <v>3</v>
+      </c>
+      <c r="S43" s="22">
         <v>4</v>
       </c>
       <c r="T43" s="1">
         <v>5</v>
       </c>
-      <c r="U43" s="29">
-[...14 lines deleted...]
-      <c r="Z43" s="29">
+      <c r="U43" s="22">
+        <v>7</v>
+      </c>
+      <c r="V43" s="22">
+        <v>7</v>
+      </c>
+      <c r="W43" s="22">
+        <v>7</v>
+      </c>
+      <c r="X43" s="22">
+        <v>8</v>
+      </c>
+      <c r="Y43" s="22">
+        <v>9</v>
+      </c>
+      <c r="Z43" s="22">
         <v>15</v>
       </c>
-      <c r="AA43" s="29">
-[...20 lines deleted...]
-        <v>66</v>
+      <c r="AA43" s="22">
+        <v>9</v>
+      </c>
+      <c r="AB43" s="22">
+        <v>6</v>
+      </c>
+      <c r="AC43" s="22">
+        <v>5</v>
+      </c>
+      <c r="AD43" s="22">
+        <v>8</v>
+      </c>
+      <c r="AE43" s="22">
+        <v>7</v>
+      </c>
+      <c r="AF43" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A44" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>65</v>
       </c>
       <c r="C44" s="1">
         <v>16</v>
       </c>
       <c r="D44" s="1">
         <v>9</v>
       </c>
       <c r="E44" s="1">
         <v>7</v>
       </c>
       <c r="F44" s="1">
         <v>14</v>
       </c>
       <c r="G44" s="1">
         <v>7</v>
       </c>
       <c r="H44" s="1">
         <v>6</v>
       </c>
       <c r="I44" s="1">
         <v>17</v>
       </c>
       <c r="J44" s="1">
         <v>8</v>
       </c>
       <c r="K44" s="1">
         <v>14</v>
       </c>
       <c r="L44" s="1">
         <v>13</v>
       </c>
       <c r="M44" s="1">
         <v>10</v>
       </c>
       <c r="N44" s="1">
         <v>15</v>
       </c>
-      <c r="O44" s="29">
-[...2 lines deleted...]
-      <c r="P44" s="29">
+      <c r="O44" s="22">
+        <v>8</v>
+      </c>
+      <c r="P44" s="22">
         <v>14</v>
       </c>
-      <c r="Q44" s="29">
-[...2 lines deleted...]
-      <c r="R44" s="29">
+      <c r="Q44" s="22">
+        <v>5</v>
+      </c>
+      <c r="R44" s="22">
         <v>11</v>
       </c>
-      <c r="S44" s="29">
+      <c r="S44" s="22">
         <v>8</v>
       </c>
       <c r="T44" s="1">
         <v>9</v>
       </c>
-      <c r="U44" s="29">
-[...5 lines deleted...]
-      <c r="W44" s="29">
+      <c r="U44" s="22">
+        <v>9</v>
+      </c>
+      <c r="V44" s="22">
+        <v>5</v>
+      </c>
+      <c r="W44" s="22">
         <v>14</v>
       </c>
-      <c r="X44" s="29">
+      <c r="X44" s="22">
         <v>18</v>
       </c>
-      <c r="Y44" s="29">
-[...2 lines deleted...]
-      <c r="Z44" s="29">
+      <c r="Y44" s="22">
+        <v>8</v>
+      </c>
+      <c r="Z44" s="22">
         <v>13</v>
       </c>
-      <c r="AA44" s="29">
-[...11 lines deleted...]
-      <c r="AE44" s="29">
+      <c r="AA44" s="22">
+        <v>7</v>
+      </c>
+      <c r="AB44" s="22">
+        <v>9</v>
+      </c>
+      <c r="AC44" s="22">
+        <v>10</v>
+      </c>
+      <c r="AD44" s="22">
+        <v>10</v>
+      </c>
+      <c r="AE44" s="22">
         <v>22</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>67</v>
+      <c r="AF44" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A45" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="C45" s="1">
         <v>7</v>
       </c>
       <c r="D45" s="1">
         <v>6</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1">
         <v>7</v>
       </c>
       <c r="G45" s="1">
         <v>9</v>
       </c>
       <c r="H45" s="1">
         <v>8</v>
       </c>
       <c r="I45" s="1">
         <v>14</v>
       </c>
       <c r="J45" s="1">
         <v>5</v>
       </c>
       <c r="K45" s="1">
         <v>6</v>
       </c>
       <c r="L45" s="1">
         <v>4</v>
       </c>
       <c r="M45" s="1">
         <v>15</v>
       </c>
       <c r="N45" s="1">
         <v>10</v>
       </c>
-      <c r="O45" s="29">
+      <c r="O45" s="22">
         <v>11</v>
       </c>
-      <c r="P45" s="29">
-[...8 lines deleted...]
-      <c r="S45" s="29">
+      <c r="P45" s="22">
+        <v>6</v>
+      </c>
+      <c r="Q45" s="22">
+        <v>6</v>
+      </c>
+      <c r="R45" s="22">
+        <v>8</v>
+      </c>
+      <c r="S45" s="22">
         <v>18</v>
       </c>
       <c r="T45" s="1">
         <v>9</v>
       </c>
-      <c r="U45" s="29">
-[...8 lines deleted...]
-      <c r="X45" s="29">
+      <c r="U45" s="22">
+        <v>8</v>
+      </c>
+      <c r="V45" s="22">
+        <v>3</v>
+      </c>
+      <c r="W45" s="22">
+        <v>9</v>
+      </c>
+      <c r="X45" s="22">
         <v>12</v>
       </c>
-      <c r="Y45" s="29">
+      <c r="Y45" s="22">
         <v>15</v>
       </c>
-      <c r="Z45" s="29">
-[...5 lines deleted...]
-      <c r="AB45" s="29">
+      <c r="Z45" s="22">
+        <v>10</v>
+      </c>
+      <c r="AA45" s="22">
+        <v>10</v>
+      </c>
+      <c r="AB45" s="22">
         <v>12</v>
       </c>
-      <c r="AC45" s="29">
-[...2 lines deleted...]
-      <c r="AD45" s="29">
+      <c r="AC45" s="22">
+        <v>6</v>
+      </c>
+      <c r="AD45" s="22">
         <v>12</v>
       </c>
-      <c r="AE45" s="29">
-[...4 lines deleted...]
-      <c r="A46" s="33" t="s">
+      <c r="AE45" s="22">
+        <v>5</v>
+      </c>
+      <c r="AF45" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A46" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="1">
+        <v>4</v>
+      </c>
+      <c r="D46" s="1">
+        <v>6</v>
+      </c>
+      <c r="E46" s="1">
+        <v>3</v>
+      </c>
+      <c r="F46" s="1">
+        <v>3</v>
+      </c>
+      <c r="G46" s="1">
+        <v>2</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2</v>
+      </c>
+      <c r="I46" s="1">
+        <v>4</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1</v>
+      </c>
+      <c r="K46" s="1">
+        <v>5</v>
+      </c>
+      <c r="L46" s="1">
+        <v>2</v>
+      </c>
+      <c r="M46" s="1">
+        <v>2</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2</v>
+      </c>
+      <c r="O46" s="22">
+        <v>2</v>
+      </c>
+      <c r="P46" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q46" s="22">
+        <v>2</v>
+      </c>
+      <c r="R46" s="22">
+        <v>3</v>
+      </c>
+      <c r="S46" s="22">
+        <v>2</v>
+      </c>
+      <c r="T46" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="U46" s="22">
+        <v>3</v>
+      </c>
+      <c r="V46" s="22">
+        <v>1</v>
+      </c>
+      <c r="W46" s="22">
+        <v>3</v>
+      </c>
+      <c r="X46" s="22">
+        <v>3</v>
+      </c>
+      <c r="Y46" s="22">
+        <v>4</v>
+      </c>
+      <c r="Z46" s="22">
+        <v>2</v>
+      </c>
+      <c r="AA46" s="22">
+        <v>8</v>
+      </c>
+      <c r="AB46" s="22">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="22">
+        <v>2</v>
+      </c>
+      <c r="AD46" s="22">
+        <v>4</v>
+      </c>
+      <c r="AE46" s="22">
+        <v>2</v>
+      </c>
+      <c r="AF46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A47" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="B46" s="31" t="s">
+      <c r="B47" s="24" t="s">
         <v>68</v>
-      </c>
-[...93 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C47" s="1">
         <v>13</v>
       </c>
       <c r="D47" s="1">
         <v>14</v>
       </c>
       <c r="E47" s="1">
         <v>9</v>
       </c>
       <c r="F47" s="1">
         <v>3</v>
       </c>
       <c r="G47" s="1">
         <v>11</v>
       </c>
       <c r="H47" s="1">
         <v>12</v>
       </c>
       <c r="I47" s="1">
         <v>6</v>
       </c>
       <c r="J47" s="1">
         <v>13</v>
       </c>
       <c r="K47" s="1">
         <v>22</v>
       </c>
       <c r="L47" s="1">
         <v>7</v>
       </c>
       <c r="M47" s="1">
         <v>18</v>
       </c>
       <c r="N47" s="1">
         <v>17</v>
       </c>
-      <c r="O47" s="29">
+      <c r="O47" s="22">
         <v>27</v>
       </c>
-      <c r="P47" s="29">
-[...2 lines deleted...]
-      <c r="Q47" s="29">
+      <c r="P47" s="22">
+        <v>4</v>
+      </c>
+      <c r="Q47" s="22">
         <v>22</v>
       </c>
-      <c r="R47" s="29">
+      <c r="R47" s="22">
         <v>11</v>
       </c>
-      <c r="S47" s="29">
+      <c r="S47" s="22">
         <v>18</v>
       </c>
       <c r="T47" s="1">
         <v>3</v>
       </c>
-      <c r="U47" s="29">
-[...2 lines deleted...]
-      <c r="V47" s="29">
+      <c r="U47" s="22">
+        <v>10</v>
+      </c>
+      <c r="V47" s="22">
         <v>15</v>
       </c>
-      <c r="W47" s="29">
+      <c r="W47" s="22">
         <v>11</v>
       </c>
-      <c r="X47" s="29">
+      <c r="X47" s="22">
         <v>13</v>
       </c>
-      <c r="Y47" s="29">
+      <c r="Y47" s="22">
         <v>21</v>
       </c>
-      <c r="Z47" s="29">
+      <c r="Z47" s="22">
         <v>12</v>
       </c>
-      <c r="AA47" s="29">
+      <c r="AA47" s="22">
         <v>17</v>
       </c>
-      <c r="AB47" s="29">
+      <c r="AB47" s="22">
         <v>13</v>
       </c>
-      <c r="AC47" s="29">
-[...2 lines deleted...]
-      <c r="AD47" s="29">
+      <c r="AC47" s="22">
+        <v>9</v>
+      </c>
+      <c r="AD47" s="22">
         <v>13</v>
       </c>
-      <c r="AE47" s="29">
+      <c r="AE47" s="22">
         <v>22</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>70</v>
+      <c r="AF47" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A48" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>69</v>
       </c>
       <c r="C48" s="1">
         <v>8</v>
       </c>
       <c r="D48" s="1">
         <v>10</v>
       </c>
       <c r="E48" s="1">
         <v>6</v>
       </c>
       <c r="F48" s="1">
         <v>8</v>
       </c>
       <c r="G48" s="1">
         <v>9</v>
       </c>
       <c r="H48" s="1">
         <v>9</v>
       </c>
       <c r="I48" s="1">
         <v>12</v>
       </c>
       <c r="J48" s="1">
         <v>8</v>
       </c>
       <c r="K48" s="1">
         <v>15</v>
       </c>
       <c r="L48" s="1">
         <v>18</v>
       </c>
       <c r="M48" s="1">
         <v>17</v>
       </c>
       <c r="N48" s="1">
         <v>10</v>
       </c>
-      <c r="O48" s="29">
+      <c r="O48" s="22">
         <v>13</v>
       </c>
-      <c r="P48" s="29">
+      <c r="P48" s="22">
         <v>12</v>
       </c>
-      <c r="Q48" s="29">
-[...2 lines deleted...]
-      <c r="R48" s="29">
+      <c r="Q48" s="22">
+        <v>7</v>
+      </c>
+      <c r="R48" s="22">
         <v>15</v>
       </c>
-      <c r="S48" s="29">
+      <c r="S48" s="22">
         <v>25</v>
       </c>
       <c r="T48" s="1">
         <v>7</v>
       </c>
-      <c r="U48" s="29">
+      <c r="U48" s="22">
         <v>13</v>
       </c>
-      <c r="V48" s="29">
+      <c r="V48" s="22">
         <v>13</v>
       </c>
-      <c r="W48" s="29">
+      <c r="W48" s="22">
         <v>15</v>
       </c>
-      <c r="X48" s="29">
+      <c r="X48" s="22">
         <v>14</v>
       </c>
-      <c r="Y48" s="29">
+      <c r="Y48" s="22">
         <v>17</v>
       </c>
-      <c r="Z48" s="29">
+      <c r="Z48" s="22">
         <v>19</v>
       </c>
-      <c r="AA48" s="29">
-[...2 lines deleted...]
-      <c r="AB48" s="29">
+      <c r="AA48" s="22">
+        <v>7</v>
+      </c>
+      <c r="AB48" s="22">
         <v>14</v>
       </c>
-      <c r="AC48" s="29">
+      <c r="AC48" s="22">
         <v>18</v>
       </c>
-      <c r="AD48" s="29">
+      <c r="AD48" s="22">
         <v>13</v>
       </c>
-      <c r="AE48" s="29">
+      <c r="AE48" s="22">
         <v>20</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>71</v>
+      <c r="AF48" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A49" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>70</v>
       </c>
       <c r="C49" s="1">
         <v>7</v>
       </c>
       <c r="D49" s="1">
         <v>5</v>
       </c>
       <c r="E49" s="1">
         <v>3</v>
       </c>
       <c r="F49" s="1">
         <v>6</v>
       </c>
       <c r="G49" s="1">
         <v>6</v>
       </c>
       <c r="H49" s="1">
         <v>3</v>
       </c>
       <c r="I49" s="1">
         <v>3</v>
       </c>
       <c r="J49" s="1">
         <v>7</v>
       </c>
       <c r="K49" s="1">
         <v>5</v>
       </c>
       <c r="L49" s="1">
         <v>8</v>
       </c>
       <c r="M49" s="1">
         <v>12</v>
       </c>
       <c r="N49" s="1">
         <v>4</v>
       </c>
-      <c r="O49" s="29">
-[...11 lines deleted...]
-      <c r="S49" s="29">
+      <c r="O49" s="22">
+        <v>7</v>
+      </c>
+      <c r="P49" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q49" s="22">
+        <v>3</v>
+      </c>
+      <c r="R49" s="22">
+        <v>5</v>
+      </c>
+      <c r="S49" s="22">
         <v>5</v>
       </c>
       <c r="T49" s="1">
         <v>3</v>
       </c>
-      <c r="U49" s="29">
-[...14 lines deleted...]
-      <c r="Z49" s="29">
+      <c r="U49" s="22">
+        <v>2</v>
+      </c>
+      <c r="V49" s="22">
+        <v>5</v>
+      </c>
+      <c r="W49" s="22">
+        <v>6</v>
+      </c>
+      <c r="X49" s="22">
+        <v>4</v>
+      </c>
+      <c r="Y49" s="22">
+        <v>10</v>
+      </c>
+      <c r="Z49" s="22">
         <v>11</v>
       </c>
-      <c r="AA49" s="29">
-[...16 lines deleted...]
-      <c r="A50" s="33" t="s">
+      <c r="AA49" s="22">
+        <v>4</v>
+      </c>
+      <c r="AB49" s="22">
+        <v>5</v>
+      </c>
+      <c r="AC49" s="22">
+        <v>7</v>
+      </c>
+      <c r="AD49" s="22">
+        <v>6</v>
+      </c>
+      <c r="AE49" s="22">
+        <v>6</v>
+      </c>
+      <c r="AF49" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A50" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="C50" s="1">
+        <v>4</v>
+      </c>
+      <c r="D50" s="1">
+        <v>2</v>
+      </c>
+      <c r="E50" s="1">
+        <v>5</v>
+      </c>
+      <c r="F50" s="1">
+        <v>6</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>3</v>
+      </c>
+      <c r="J50" s="1">
+        <v>8</v>
+      </c>
+      <c r="K50" s="1">
+        <v>1</v>
+      </c>
+      <c r="L50" s="1">
+        <v>5</v>
+      </c>
+      <c r="M50" s="1">
+        <v>6</v>
+      </c>
+      <c r="N50" s="1">
+        <v>10</v>
+      </c>
+      <c r="O50" s="22">
+        <v>4</v>
+      </c>
+      <c r="P50" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q50" s="22">
+        <v>8</v>
+      </c>
+      <c r="R50" s="22">
+        <v>4</v>
+      </c>
+      <c r="S50" s="22">
+        <v>7</v>
+      </c>
+      <c r="T50" s="1">
+        <v>8</v>
+      </c>
+      <c r="U50" s="22">
+        <v>4</v>
+      </c>
+      <c r="V50" s="22">
+        <v>5</v>
+      </c>
+      <c r="W50" s="22">
+        <v>7</v>
+      </c>
+      <c r="X50" s="22">
+        <v>6</v>
+      </c>
+      <c r="Y50" s="22">
+        <v>4</v>
+      </c>
+      <c r="Z50" s="22">
+        <v>8</v>
+      </c>
+      <c r="AA50" s="22">
+        <v>8</v>
+      </c>
+      <c r="AB50" s="22">
+        <v>2</v>
+      </c>
+      <c r="AC50" s="22">
+        <v>7</v>
+      </c>
+      <c r="AD50" s="22">
+        <v>3</v>
+      </c>
+      <c r="AE50" s="22">
+        <v>3</v>
+      </c>
+      <c r="AF50" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A51" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="B50" s="31" t="s">
+      <c r="B51" s="24" t="s">
         <v>72</v>
-      </c>
-[...93 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C51" s="1">
         <v>6</v>
       </c>
       <c r="D51" s="1">
         <v>6</v>
       </c>
       <c r="E51" s="1">
         <v>6</v>
       </c>
       <c r="F51" s="1">
         <v>4</v>
       </c>
       <c r="G51" s="1">
         <v>1</v>
       </c>
       <c r="H51" s="1">
         <v>6</v>
       </c>
       <c r="I51" s="1">
         <v>3</v>
       </c>
       <c r="J51" s="1">
         <v>4</v>
       </c>
       <c r="K51" s="1">
         <v>7</v>
       </c>
       <c r="L51" s="1">
         <v>9</v>
       </c>
       <c r="M51" s="1">
         <v>12</v>
       </c>
       <c r="N51" s="1">
         <v>4</v>
       </c>
-      <c r="O51" s="29">
-[...11 lines deleted...]
-      <c r="S51" s="29">
+      <c r="O51" s="22">
+        <v>2</v>
+      </c>
+      <c r="P51" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q51" s="22">
+        <v>5</v>
+      </c>
+      <c r="R51" s="22">
+        <v>3</v>
+      </c>
+      <c r="S51" s="22">
         <v>7</v>
       </c>
       <c r="T51" s="1">
         <v>6</v>
       </c>
-      <c r="U51" s="29">
-[...11 lines deleted...]
-      <c r="Y51" s="29">
+      <c r="U51" s="22">
+        <v>8</v>
+      </c>
+      <c r="V51" s="22">
+        <v>5</v>
+      </c>
+      <c r="W51" s="22">
+        <v>7</v>
+      </c>
+      <c r="X51" s="22">
+        <v>4</v>
+      </c>
+      <c r="Y51" s="22">
         <v>12</v>
       </c>
-      <c r="Z51" s="29">
-[...23 lines deleted...]
-        <v>74</v>
+      <c r="Z51" s="22">
+        <v>4</v>
+      </c>
+      <c r="AA51" s="22">
+        <v>6</v>
+      </c>
+      <c r="AB51" s="22">
+        <v>7</v>
+      </c>
+      <c r="AC51" s="22">
+        <v>2</v>
+      </c>
+      <c r="AD51" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE51" s="22">
+        <v>6</v>
+      </c>
+      <c r="AF51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A52" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>73</v>
       </c>
       <c r="C52" s="1">
         <v>10</v>
       </c>
       <c r="D52" s="1">
         <v>8</v>
       </c>
       <c r="E52" s="1">
         <v>3</v>
       </c>
       <c r="F52" s="1">
         <v>7</v>
       </c>
       <c r="G52" s="1">
         <v>14</v>
       </c>
       <c r="H52" s="1">
         <v>5</v>
       </c>
       <c r="I52" s="1">
         <v>11</v>
       </c>
       <c r="J52" s="1">
         <v>4</v>
       </c>
       <c r="K52" s="1">
         <v>13</v>
       </c>
       <c r="L52" s="1">
         <v>13</v>
       </c>
       <c r="M52" s="1">
         <v>7</v>
       </c>
       <c r="N52" s="1">
         <v>9</v>
       </c>
-      <c r="O52" s="29">
-[...11 lines deleted...]
-      <c r="S52" s="29">
+      <c r="O52" s="22">
+        <v>7</v>
+      </c>
+      <c r="P52" s="22">
+        <v>6</v>
+      </c>
+      <c r="Q52" s="22">
+        <v>8</v>
+      </c>
+      <c r="R52" s="22">
+        <v>9</v>
+      </c>
+      <c r="S52" s="22">
         <v>8</v>
       </c>
       <c r="T52" s="1">
         <v>13</v>
       </c>
-      <c r="U52" s="29">
-[...5 lines deleted...]
-      <c r="W52" s="29">
+      <c r="U52" s="22">
+        <v>8</v>
+      </c>
+      <c r="V52" s="22">
+        <v>7</v>
+      </c>
+      <c r="W52" s="22">
         <v>12</v>
       </c>
-      <c r="X52" s="29">
+      <c r="X52" s="22">
         <v>12</v>
       </c>
-      <c r="Y52" s="29">
+      <c r="Y52" s="22">
         <v>11</v>
       </c>
-      <c r="Z52" s="29">
-[...2 lines deleted...]
-      <c r="AA52" s="29">
+      <c r="Z52" s="22">
+        <v>10</v>
+      </c>
+      <c r="AA52" s="22">
         <v>15</v>
       </c>
-      <c r="AB52" s="29">
-[...2 lines deleted...]
-      <c r="AC52" s="29">
+      <c r="AB52" s="22">
+        <v>6</v>
+      </c>
+      <c r="AC52" s="22">
         <v>14</v>
       </c>
-      <c r="AD52" s="29">
+      <c r="AD52" s="22">
         <v>11</v>
       </c>
-      <c r="AE52" s="29">
-[...3 lines deleted...]
-    <row r="53" spans="1:31">
+      <c r="AE52" s="22">
+        <v>7</v>
+      </c>
+      <c r="AF52" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>91</v>
+      </c>
+      <c r="B53" s="25" t="s">
+        <v>74</v>
       </c>
       <c r="C53" s="2">
         <v>5</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E53" s="2">
         <v>2</v>
       </c>
       <c r="F53" s="2">
         <v>2</v>
       </c>
       <c r="G53" s="2">
         <v>4</v>
       </c>
       <c r="H53" s="2">
         <v>2</v>
       </c>
       <c r="I53" s="2">
         <v>2</v>
       </c>
       <c r="J53" s="2">
         <v>4</v>
       </c>
       <c r="K53" s="2">
         <v>1</v>
       </c>
       <c r="L53" s="2">
         <v>2</v>
       </c>
       <c r="M53" s="2">
         <v>4</v>
       </c>
       <c r="N53" s="2">
         <v>2</v>
       </c>
       <c r="O53" s="2">
         <v>2</v>
       </c>
       <c r="P53" s="2">
         <v>1</v>
       </c>
       <c r="Q53" s="2">
         <v>2</v>
       </c>
       <c r="R53" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="S53" s="2">
         <v>4</v>
       </c>
       <c r="T53" s="2">
         <v>4</v>
       </c>
       <c r="U53" s="2">
         <v>2</v>
       </c>
       <c r="V53" s="2">
         <v>2</v>
       </c>
       <c r="W53" s="2">
         <v>5</v>
       </c>
       <c r="X53" s="2">
         <v>1</v>
       </c>
       <c r="Y53" s="2">
         <v>1</v>
       </c>
       <c r="Z53" s="2">
         <v>1</v>
       </c>
       <c r="AA53" s="2">
         <v>3</v>
       </c>
       <c r="AB53" s="2">
         <v>2</v>
       </c>
       <c r="AC53" s="2">
         <v>2</v>
       </c>
       <c r="AD53" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AE53" s="2">
         <v>3</v>
       </c>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="18"/>
       <c r="B54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AE6"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="B8:AD8"/>
     <mergeCell ref="B27:AD27"/>
     <mergeCell ref="B36:AD36"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>