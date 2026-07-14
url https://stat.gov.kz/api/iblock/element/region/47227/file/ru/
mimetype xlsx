--- v0 (2026-04-16)
+++ v1 (2026-07-14)
@@ -9,111 +9,111 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="7680" windowHeight="8250"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$X$15</definedName>
   </definedNames>
-  <calcPr calcId="162913" concurrentCalc="0"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Розничная торговля на душу населения</t>
   </si>
   <si>
     <t>Байзакский район</t>
   </si>
   <si>
     <t>Жамбылский район</t>
   </si>
   <si>
     <t>Жуалынский район</t>
   </si>
   <si>
     <t>Кордайский район</t>
   </si>
   <si>
     <t>Меркенский район</t>
   </si>
   <si>
     <t>Мойынкумский район</t>
   </si>
   <si>
     <t>Сарысуский район</t>
   </si>
   <si>
     <t>Таласский район</t>
   </si>
   <si>
     <t>Шуский район</t>
   </si>
   <si>
     <t>г. Тараз</t>
   </si>
   <si>
-    <t xml:space="preserve">    Жамбылская область</t>
-[...1 lines deleted...]
-  <si>
     <t>Район Т.Рыскулова</t>
   </si>
   <si>
     <t>тенге</t>
+  </si>
+  <si>
+    <t>Жамбылская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -136,73 +136,78 @@
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto Bk"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -253,174 +258,177 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="distributed"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="distributed"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="distributed" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_05_19" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -691,176 +699,179 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AT60"/>
+  <dimension ref="A1:AU60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:Z1"/>
+      <selection sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="4" customWidth="1"/>
     <col min="3" max="10" width="10.42578125" style="4" customWidth="1"/>
     <col min="11" max="14" width="10.42578125" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="5" customWidth="1"/>
     <col min="16" max="17" width="10.42578125" style="3" customWidth="1"/>
     <col min="18" max="18" width="10" style="3" customWidth="1"/>
     <col min="19" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="9.5703125" style="3" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="3"/>
     <col min="24" max="24" width="11" style="3" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="9.140625" style="3"/>
-[...2 lines deleted...]
-    <col min="47" max="16384" width="9.140625" style="4"/>
+    <col min="25" max="26" width="9.140625" style="3"/>
+    <col min="27" max="27" width="10.85546875" style="3" customWidth="1"/>
+    <col min="28" max="28" width="11.5703125" style="3" customWidth="1"/>
+    <col min="29" max="47" width="9.140625" style="3"/>
+    <col min="48" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:47" s="2" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...24 lines deleted...]
-      <c r="AA1" s="1"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
-    </row>
-[...29 lines deleted...]
-      <c r="AA2" s="17"/>
+      <c r="AU1" s="1"/>
+    </row>
+    <row r="2" spans="1:47" s="18" customFormat="1">
+      <c r="A2" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
       <c r="AI2" s="17"/>
       <c r="AJ2" s="17"/>
       <c r="AK2" s="17"/>
       <c r="AL2" s="17"/>
       <c r="AM2" s="17"/>
       <c r="AN2" s="17"/>
       <c r="AO2" s="17"/>
       <c r="AP2" s="17"/>
       <c r="AQ2" s="17"/>
       <c r="AR2" s="17"/>
       <c r="AS2" s="17"/>
       <c r="AT2" s="17"/>
-    </row>
-    <row r="3" spans="1:46" s="19" customFormat="1">
+      <c r="AU2" s="17"/>
+    </row>
+    <row r="3" spans="1:47" s="19" customFormat="1">
       <c r="A3" s="20"/>
       <c r="B3" s="21">
         <v>2000</v>
       </c>
       <c r="C3" s="21">
         <v>2001</v>
       </c>
       <c r="D3" s="21">
         <v>2002</v>
       </c>
       <c r="E3" s="21">
         <v>2003</v>
       </c>
       <c r="F3" s="21">
         <v>2004</v>
       </c>
       <c r="G3" s="21">
         <v>2005</v>
       </c>
       <c r="H3" s="21">
         <v>2006</v>
       </c>
       <c r="I3" s="21">
         <v>2007</v>
       </c>
@@ -884,1580 +895,1631 @@
       </c>
       <c r="P3" s="21">
         <v>2014</v>
       </c>
       <c r="Q3" s="21">
         <v>2015</v>
       </c>
       <c r="R3" s="21">
         <v>2016</v>
       </c>
       <c r="S3" s="21">
         <v>2017</v>
       </c>
       <c r="T3" s="21">
         <v>2018</v>
       </c>
       <c r="U3" s="21">
         <v>2019</v>
       </c>
       <c r="V3" s="21">
         <v>2020</v>
       </c>
       <c r="W3" s="21">
         <v>2021</v>
       </c>
-      <c r="X3" s="43">
+      <c r="X3" s="39">
         <v>2022</v>
       </c>
-      <c r="Y3" s="45">
+      <c r="Y3" s="41">
         <v>2023</v>
       </c>
-      <c r="Z3" s="45">
+      <c r="Z3" s="41">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="AA3" s="41">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:47" s="3" customFormat="1">
+      <c r="A4" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="38">
+        <v>8657</v>
+      </c>
+      <c r="C4" s="38">
+        <v>9319</v>
+      </c>
+      <c r="D4" s="38">
+        <v>10246</v>
+      </c>
+      <c r="E4" s="32">
+        <v>13240</v>
+      </c>
+      <c r="F4" s="38">
+        <v>17149</v>
+      </c>
+      <c r="G4" s="38">
+        <v>22292</v>
+      </c>
+      <c r="H4" s="38">
+        <v>36069</v>
+      </c>
+      <c r="I4" s="38">
+        <v>43429</v>
+      </c>
+      <c r="J4" s="38">
+        <v>52390</v>
+      </c>
+      <c r="K4" s="38">
+        <v>57372</v>
+      </c>
+      <c r="L4" s="38">
+        <v>65236</v>
+      </c>
+      <c r="M4" s="38">
+        <v>98419</v>
+      </c>
+      <c r="N4" s="38">
+        <v>112596</v>
+      </c>
+      <c r="O4" s="38">
+        <v>140786</v>
+      </c>
+      <c r="P4" s="38">
+        <v>167428</v>
+      </c>
+      <c r="Q4" s="32">
+        <v>171856</v>
+      </c>
+      <c r="R4" s="32">
+        <v>218837</v>
+      </c>
+      <c r="S4" s="31">
+        <v>243545.44868257939</v>
+      </c>
+      <c r="T4" s="31">
+        <v>269896.18699999998</v>
+      </c>
+      <c r="U4" s="31">
+        <v>286962.77190922975</v>
+      </c>
+      <c r="V4" s="31">
+        <v>292669.30900000001</v>
+      </c>
+      <c r="W4" s="31">
+        <v>323865.91359246796</v>
+      </c>
+      <c r="X4" s="40">
+        <v>358195.3</v>
+      </c>
+      <c r="Y4" s="42">
+        <v>392117</v>
+      </c>
+      <c r="Z4" s="43">
+        <v>439331.14199999999</v>
+      </c>
+      <c r="AA4" s="43">
+        <v>496776</v>
+      </c>
+      <c r="AB4" s="44"/>
+    </row>
+    <row r="5" spans="1:47" s="3" customFormat="1">
+      <c r="A5" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="32">
+        <v>13725</v>
+      </c>
+      <c r="C5" s="32">
+        <v>13797</v>
+      </c>
+      <c r="D5" s="32">
+        <v>16290</v>
+      </c>
+      <c r="E5" s="32">
+        <v>24077</v>
+      </c>
+      <c r="F5" s="32">
+        <v>31450</v>
+      </c>
+      <c r="G5" s="32">
+        <v>43980</v>
+      </c>
+      <c r="H5" s="32">
+        <v>73426</v>
+      </c>
+      <c r="I5" s="32">
+        <v>88494</v>
+      </c>
+      <c r="J5" s="32">
+        <v>118269</v>
+      </c>
+      <c r="K5" s="32">
+        <v>129878</v>
+      </c>
+      <c r="L5" s="32">
+        <v>154055</v>
+      </c>
+      <c r="M5" s="32">
+        <v>229433</v>
+      </c>
+      <c r="N5" s="32">
+        <v>279017</v>
+      </c>
+      <c r="O5" s="32">
+        <v>343776</v>
+      </c>
+      <c r="P5" s="32">
+        <v>396307</v>
+      </c>
+      <c r="Q5" s="32">
+        <v>383917</v>
+      </c>
+      <c r="R5" s="32">
+        <v>504344</v>
+      </c>
+      <c r="S5" s="31">
+        <v>572533</v>
+      </c>
+      <c r="T5" s="31">
+        <v>622140</v>
+      </c>
+      <c r="U5" s="31">
+        <v>666460</v>
+      </c>
+      <c r="V5" s="31">
+        <v>684716</v>
+      </c>
+      <c r="W5" s="31">
+        <v>744363</v>
+      </c>
+      <c r="X5" s="40">
+        <v>721420.3</v>
+      </c>
+      <c r="Y5" s="42">
+        <v>773536</v>
+      </c>
+      <c r="Z5" s="43">
+        <v>816063.75199999998</v>
+      </c>
+      <c r="AA5" s="43">
+        <v>867353</v>
+      </c>
+      <c r="AB5" s="44"/>
+    </row>
+    <row r="6" spans="1:47" s="3" customFormat="1">
+      <c r="A6" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="32">
+        <v>2242</v>
+      </c>
+      <c r="C6" s="32">
+        <v>2092</v>
+      </c>
+      <c r="D6" s="32">
+        <v>1694</v>
+      </c>
+      <c r="E6" s="32">
+        <v>967</v>
+      </c>
+      <c r="F6" s="32">
+        <v>1004</v>
+      </c>
+      <c r="G6" s="32">
+        <v>1287</v>
+      </c>
+      <c r="H6" s="32">
+        <v>2701</v>
+      </c>
+      <c r="I6" s="32">
+        <v>3675</v>
+      </c>
+      <c r="J6" s="32">
+        <v>3779</v>
+      </c>
+      <c r="K6" s="32">
+        <v>8472</v>
+      </c>
+      <c r="L6" s="32">
+        <v>7643</v>
+      </c>
+      <c r="M6" s="32">
+        <v>18593</v>
+      </c>
+      <c r="N6" s="32">
+        <v>10969</v>
+      </c>
+      <c r="O6" s="32">
+        <v>21303</v>
+      </c>
+      <c r="P6" s="32">
+        <v>17314</v>
+      </c>
+      <c r="Q6" s="32">
+        <v>24753</v>
+      </c>
+      <c r="R6" s="32">
+        <v>42016</v>
+      </c>
+      <c r="S6" s="31">
+        <v>44158</v>
+      </c>
+      <c r="T6" s="31">
+        <v>104069</v>
+      </c>
+      <c r="U6" s="31">
+        <v>112341</v>
+      </c>
+      <c r="V6" s="31">
+        <v>122149</v>
+      </c>
+      <c r="W6" s="31">
+        <v>143399</v>
+      </c>
+      <c r="X6" s="40">
+        <v>203264</v>
+      </c>
+      <c r="Y6" s="42">
+        <v>207556</v>
+      </c>
+      <c r="Z6" s="43">
+        <v>241826.96299999999</v>
+      </c>
+      <c r="AA6" s="43">
+        <v>251675</v>
+      </c>
+      <c r="AB6" s="44"/>
+    </row>
+    <row r="7" spans="1:47" s="3" customFormat="1">
+      <c r="A7" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="32">
+        <v>20981</v>
+      </c>
+      <c r="C7" s="32">
+        <v>27808</v>
+      </c>
+      <c r="D7" s="32">
+        <v>29052</v>
+      </c>
+      <c r="E7" s="32">
+        <v>22827</v>
+      </c>
+      <c r="F7" s="32">
+        <v>29832</v>
+      </c>
+      <c r="G7" s="32">
+        <v>33622</v>
+      </c>
+      <c r="H7" s="32">
+        <v>36029</v>
+      </c>
+      <c r="I7" s="32">
+        <v>37018</v>
+      </c>
+      <c r="J7" s="32">
+        <v>25111</v>
+      </c>
+      <c r="K7" s="32">
+        <v>14037</v>
+      </c>
+      <c r="L7" s="32">
+        <v>11738</v>
+      </c>
+      <c r="M7" s="32">
+        <v>14560</v>
+      </c>
+      <c r="N7" s="32">
+        <v>17936</v>
+      </c>
+      <c r="O7" s="32">
+        <v>18048</v>
+      </c>
+      <c r="P7" s="32">
+        <v>27436</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>33797</v>
+      </c>
+      <c r="R7" s="32">
+        <v>36023</v>
+      </c>
+      <c r="S7" s="31">
+        <v>38582</v>
+      </c>
+      <c r="T7" s="31">
+        <v>90072</v>
+      </c>
+      <c r="U7" s="31">
+        <v>81334</v>
+      </c>
+      <c r="V7" s="31">
+        <v>81521</v>
+      </c>
+      <c r="W7" s="31">
+        <v>103839</v>
+      </c>
+      <c r="X7" s="40">
+        <v>154153.60000000001</v>
+      </c>
+      <c r="Y7" s="42">
+        <v>201967</v>
+      </c>
+      <c r="Z7" s="43">
+        <v>282990.09499999997</v>
+      </c>
+      <c r="AA7" s="43">
+        <v>414452</v>
+      </c>
+      <c r="AB7" s="44"/>
+    </row>
+    <row r="8" spans="1:47" s="3" customFormat="1">
+      <c r="A8" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="32">
+        <v>6489</v>
+      </c>
+      <c r="C8" s="32">
+        <v>6268</v>
+      </c>
+      <c r="D8" s="32">
+        <v>6287</v>
+      </c>
+      <c r="E8" s="32">
+        <v>8543</v>
+      </c>
+      <c r="F8" s="32">
+        <v>8729</v>
+      </c>
+      <c r="G8" s="32">
+        <v>8115</v>
+      </c>
+      <c r="H8" s="32">
+        <v>9338</v>
+      </c>
+      <c r="I8" s="32">
+        <v>13485</v>
+      </c>
+      <c r="J8" s="32">
+        <v>12329</v>
+      </c>
+      <c r="K8" s="32">
+        <v>18620</v>
+      </c>
+      <c r="L8" s="32">
+        <v>19988</v>
+      </c>
+      <c r="M8" s="32">
+        <v>30689</v>
+      </c>
+      <c r="N8" s="32">
+        <v>32335</v>
+      </c>
+      <c r="O8" s="32">
+        <v>57578</v>
+      </c>
+      <c r="P8" s="32">
+        <v>55287</v>
+      </c>
+      <c r="Q8" s="32">
+        <v>20121</v>
+      </c>
+      <c r="R8" s="32">
+        <v>25737</v>
+      </c>
+      <c r="S8" s="31">
+        <v>48647</v>
+      </c>
+      <c r="T8" s="31">
+        <v>47491</v>
+      </c>
+      <c r="U8" s="31">
+        <v>63341</v>
+      </c>
+      <c r="V8" s="31">
+        <v>54593</v>
+      </c>
+      <c r="W8" s="31">
+        <v>67537</v>
+      </c>
+      <c r="X8" s="40">
+        <v>76882.899999999994</v>
+      </c>
+      <c r="Y8" s="42">
+        <v>50277</v>
+      </c>
+      <c r="Z8" s="43">
+        <v>76902.407999999996</v>
+      </c>
+      <c r="AA8" s="43">
+        <v>120256</v>
+      </c>
+      <c r="AB8" s="44"/>
+    </row>
+    <row r="9" spans="1:47" s="3" customFormat="1">
+      <c r="A9" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="32">
+        <v>6778</v>
+      </c>
+      <c r="C9" s="32">
+        <v>7919</v>
+      </c>
+      <c r="D9" s="32">
+        <v>7979</v>
+      </c>
+      <c r="E9" s="32">
+        <v>9787</v>
+      </c>
+      <c r="F9" s="32">
+        <v>13323</v>
+      </c>
+      <c r="G9" s="32">
+        <v>13639</v>
+      </c>
+      <c r="H9" s="32">
+        <v>39180</v>
+      </c>
+      <c r="I9" s="32">
+        <v>34627</v>
+      </c>
+      <c r="J9" s="32">
+        <v>34428</v>
+      </c>
+      <c r="K9" s="32">
+        <v>31850</v>
+      </c>
+      <c r="L9" s="32">
+        <v>34677</v>
+      </c>
+      <c r="M9" s="32">
+        <v>58233</v>
+      </c>
+      <c r="N9" s="32">
+        <v>52996</v>
+      </c>
+      <c r="O9" s="32">
+        <v>60980</v>
+      </c>
+      <c r="P9" s="32">
+        <v>66376</v>
+      </c>
+      <c r="Q9" s="32">
+        <v>119759</v>
+      </c>
+      <c r="R9" s="32">
+        <v>150741</v>
+      </c>
+      <c r="S9" s="31">
+        <v>163242</v>
+      </c>
+      <c r="T9" s="31">
+        <v>162019</v>
+      </c>
+      <c r="U9" s="31">
+        <v>251779</v>
+      </c>
+      <c r="V9" s="31">
+        <v>181723</v>
+      </c>
+      <c r="W9" s="31">
+        <v>196659</v>
+      </c>
+      <c r="X9" s="40">
+        <v>217177</v>
+      </c>
+      <c r="Y9" s="42">
+        <v>270832</v>
+      </c>
+      <c r="Z9" s="43">
+        <v>288057.53999999998</v>
+      </c>
+      <c r="AA9" s="43">
+        <v>323228</v>
+      </c>
+      <c r="AB9" s="44"/>
+    </row>
+    <row r="10" spans="1:47" s="3" customFormat="1">
+      <c r="A10" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="42">
-[...479 lines deleted...]
-      <c r="B10" s="36">
+      <c r="B10" s="32">
         <v>3394</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="32">
         <v>3023</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="32">
         <v>2722</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="32">
         <v>4586</v>
       </c>
-      <c r="F10" s="36">
+      <c r="F10" s="32">
         <v>5054</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="32">
         <v>12963</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="32">
         <v>5864</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="32">
         <v>14152</v>
       </c>
-      <c r="J10" s="36">
+      <c r="J10" s="32">
         <v>13271</v>
       </c>
-      <c r="K10" s="36">
+      <c r="K10" s="32">
         <v>18875</v>
       </c>
-      <c r="L10" s="36">
+      <c r="L10" s="32">
         <v>25486</v>
       </c>
-      <c r="M10" s="36">
+      <c r="M10" s="32">
         <v>26447</v>
       </c>
-      <c r="N10" s="36">
+      <c r="N10" s="32">
         <v>29610</v>
       </c>
-      <c r="O10" s="36">
+      <c r="O10" s="32">
         <v>45001</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P10" s="32">
         <v>50081</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="32">
         <v>47159</v>
       </c>
-      <c r="R10" s="36">
+      <c r="R10" s="32">
         <v>58166</v>
       </c>
-      <c r="S10" s="35">
+      <c r="S10" s="31">
         <v>60445</v>
       </c>
-      <c r="T10" s="35">
+      <c r="T10" s="31">
         <v>50472</v>
       </c>
-      <c r="U10" s="35">
+      <c r="U10" s="31">
         <v>44938</v>
       </c>
-      <c r="V10" s="35">
+      <c r="V10" s="31">
         <v>59128</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W10" s="31">
         <v>72077</v>
       </c>
-      <c r="X10" s="44">
+      <c r="X10" s="40">
         <v>92443</v>
       </c>
-      <c r="Y10" s="46">
+      <c r="Y10" s="42">
         <v>96996</v>
       </c>
-      <c r="Z10" s="47">
+      <c r="Z10" s="43">
         <v>173600.516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="AA10" s="43">
+        <v>135722</v>
+      </c>
+      <c r="AB10" s="44"/>
+    </row>
+    <row r="11" spans="1:47" s="3" customFormat="1">
+      <c r="A11" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="36">
+      <c r="B11" s="32">
         <v>4174</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="32">
         <v>5655</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="32">
         <v>4554</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="32">
         <v>4977</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="32">
         <v>8719</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="32">
         <v>9047</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="32">
         <v>13994</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="32">
         <v>19386</v>
       </c>
-      <c r="J11" s="36">
+      <c r="J11" s="32">
         <v>18567</v>
       </c>
-      <c r="K11" s="36">
+      <c r="K11" s="32">
         <v>21878</v>
       </c>
-      <c r="L11" s="36">
+      <c r="L11" s="32">
         <v>19121</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M11" s="32">
         <v>35513</v>
       </c>
-      <c r="N11" s="36">
+      <c r="N11" s="32">
         <v>35034</v>
       </c>
-      <c r="O11" s="36">
+      <c r="O11" s="32">
         <v>39208</v>
       </c>
-      <c r="P11" s="36">
+      <c r="P11" s="32">
         <v>76731</v>
       </c>
-      <c r="Q11" s="36">
+      <c r="Q11" s="32">
         <v>67211</v>
       </c>
-      <c r="R11" s="36">
+      <c r="R11" s="32">
         <v>62154</v>
       </c>
-      <c r="S11" s="35">
+      <c r="S11" s="31">
         <v>66355</v>
       </c>
-      <c r="T11" s="35">
+      <c r="T11" s="31">
         <v>92133</v>
       </c>
-      <c r="U11" s="35">
+      <c r="U11" s="31">
         <v>93663</v>
       </c>
-      <c r="V11" s="35">
+      <c r="V11" s="31">
         <v>128942</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="31">
         <v>139729</v>
       </c>
-      <c r="X11" s="44">
+      <c r="X11" s="40">
         <v>190284.5</v>
       </c>
-      <c r="Y11" s="46">
+      <c r="Y11" s="42">
         <v>193591</v>
       </c>
-      <c r="Z11" s="47">
+      <c r="Z11" s="43">
         <v>259515.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="AA11" s="43">
+        <v>269195</v>
+      </c>
+      <c r="AB11" s="44"/>
+    </row>
+    <row r="12" spans="1:47" s="3" customFormat="1">
+      <c r="A12" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="36">
+      <c r="B12" s="32">
         <v>820</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="32">
         <v>684</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="32">
         <v>919</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="32">
         <v>1398</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="32">
         <v>935</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="32">
         <v>1223</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="32">
         <v>5603</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="32">
         <v>9109</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J12" s="32">
         <v>6907</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="32">
         <v>9097</v>
       </c>
-      <c r="L12" s="36">
+      <c r="L12" s="32">
         <v>8903</v>
       </c>
-      <c r="M12" s="36">
+      <c r="M12" s="32">
         <v>11508</v>
       </c>
-      <c r="N12" s="36">
+      <c r="N12" s="32">
         <v>11327</v>
       </c>
-      <c r="O12" s="36">
+      <c r="O12" s="32">
         <v>14941</v>
       </c>
-      <c r="P12" s="36">
+      <c r="P12" s="32">
         <v>18307</v>
       </c>
-      <c r="Q12" s="36">
+      <c r="Q12" s="32">
         <v>30663</v>
       </c>
-      <c r="R12" s="36">
+      <c r="R12" s="32">
         <v>42281</v>
       </c>
-      <c r="S12" s="35">
+      <c r="S12" s="31">
         <v>26707</v>
       </c>
-      <c r="T12" s="35">
+      <c r="T12" s="31">
         <v>72749</v>
       </c>
-      <c r="U12" s="35">
+      <c r="U12" s="31">
         <v>45342</v>
       </c>
-      <c r="V12" s="35">
+      <c r="V12" s="31">
         <v>67817</v>
       </c>
-      <c r="W12" s="35">
+      <c r="W12" s="31">
         <v>76893</v>
       </c>
-      <c r="X12" s="37">
+      <c r="X12" s="33">
         <v>110237.6</v>
       </c>
-      <c r="Y12" s="46">
+      <c r="Y12" s="42">
         <v>101001</v>
       </c>
-      <c r="Z12" s="47">
+      <c r="Z12" s="43">
         <v>283108.61499999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="23" t="s">
+      <c r="AA12" s="43">
+        <v>305054</v>
+      </c>
+      <c r="AB12" s="44"/>
+    </row>
+    <row r="13" spans="1:47" s="3" customFormat="1">
+      <c r="A13" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="32">
         <v>3724</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="32">
         <v>3080</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="32">
         <v>3745</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="32">
         <v>5590</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="32">
         <v>6047</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="32">
         <v>5874</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="32">
         <v>6351</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="32">
         <v>12133</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J13" s="32">
         <v>10063</v>
       </c>
-      <c r="K13" s="36">
+      <c r="K13" s="32">
         <v>20562</v>
       </c>
-      <c r="L13" s="36">
+      <c r="L13" s="32">
         <v>19885</v>
       </c>
-      <c r="M13" s="36">
+      <c r="M13" s="32">
         <v>20206</v>
       </c>
-      <c r="N13" s="36">
+      <c r="N13" s="32">
         <v>20898</v>
       </c>
-      <c r="O13" s="36">
+      <c r="O13" s="32">
         <v>26877</v>
       </c>
-      <c r="P13" s="36">
+      <c r="P13" s="32">
         <v>55803</v>
       </c>
-      <c r="Q13" s="36">
+      <c r="Q13" s="32">
         <v>91272</v>
       </c>
-      <c r="R13" s="36">
+      <c r="R13" s="32">
         <v>55794</v>
       </c>
-      <c r="S13" s="35">
+      <c r="S13" s="31">
         <v>62765</v>
       </c>
-      <c r="T13" s="35">
+      <c r="T13" s="31">
         <v>43627</v>
       </c>
-      <c r="U13" s="35">
+      <c r="U13" s="31">
         <v>45783</v>
       </c>
-      <c r="V13" s="35">
+      <c r="V13" s="31">
         <v>63254</v>
       </c>
-      <c r="W13" s="35">
+      <c r="W13" s="31">
         <v>68025</v>
       </c>
-      <c r="X13" s="44">
+      <c r="X13" s="40">
         <v>93600.6</v>
       </c>
-      <c r="Y13" s="46">
+      <c r="Y13" s="42">
         <v>102494</v>
       </c>
-      <c r="Z13" s="47">
+      <c r="Z13" s="43">
         <v>109902.182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="23" t="s">
+      <c r="AA13" s="43">
+        <v>121350</v>
+      </c>
+      <c r="AB13" s="44"/>
+    </row>
+    <row r="14" spans="1:47">
+      <c r="A14" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B14" s="32">
         <v>2755</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C14" s="32">
         <v>2960</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="32">
         <v>3588</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="32">
         <v>3904</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="32">
         <v>4304</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G14" s="32">
         <v>4674</v>
       </c>
-      <c r="H14" s="36">
+      <c r="H14" s="32">
         <v>5647</v>
       </c>
-      <c r="I14" s="36">
+      <c r="I14" s="32">
         <v>11279</v>
       </c>
-      <c r="J14" s="36">
+      <c r="J14" s="32">
         <v>7068</v>
       </c>
-      <c r="K14" s="36">
+      <c r="K14" s="32">
         <v>13044</v>
       </c>
-      <c r="L14" s="36">
+      <c r="L14" s="32">
         <v>13974</v>
       </c>
-      <c r="M14" s="36">
+      <c r="M14" s="32">
         <v>20600</v>
       </c>
-      <c r="N14" s="36">
+      <c r="N14" s="32">
         <v>20410</v>
       </c>
-      <c r="O14" s="36">
+      <c r="O14" s="32">
         <v>28463</v>
       </c>
-      <c r="P14" s="36">
+      <c r="P14" s="32">
         <v>34634</v>
       </c>
-      <c r="Q14" s="36">
+      <c r="Q14" s="32">
         <v>37329</v>
       </c>
-      <c r="R14" s="36">
+      <c r="R14" s="32">
         <v>33595</v>
       </c>
-      <c r="S14" s="35">
+      <c r="S14" s="31">
         <v>33774</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T14" s="31">
         <v>38136</v>
       </c>
-      <c r="U14" s="35">
+      <c r="U14" s="31">
         <v>39915</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V14" s="31">
         <v>44529</v>
       </c>
-      <c r="W14" s="35">
+      <c r="W14" s="31">
         <v>50320</v>
       </c>
-      <c r="X14" s="44">
+      <c r="X14" s="40">
         <v>91519</v>
       </c>
-      <c r="Y14" s="46">
+      <c r="Y14" s="42">
         <v>105547</v>
       </c>
-      <c r="Z14" s="47">
+      <c r="Z14" s="43">
         <v>153885.53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="AA14" s="43">
+        <v>148834</v>
+      </c>
+      <c r="AB14" s="44"/>
+    </row>
+    <row r="15" spans="1:47" s="3" customFormat="1">
+      <c r="A15" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="36">
+      <c r="B15" s="32">
         <v>5482</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C15" s="32">
         <v>5221</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="32">
         <v>5627</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="32">
         <v>8882</v>
       </c>
-      <c r="F15" s="36">
+      <c r="F15" s="32">
         <v>10442</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="32">
         <v>11170</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="32">
         <v>17931</v>
       </c>
-      <c r="I15" s="36">
+      <c r="I15" s="32">
         <v>27386</v>
       </c>
-      <c r="J15" s="36">
+      <c r="J15" s="32">
         <v>39746</v>
       </c>
-      <c r="K15" s="36">
+      <c r="K15" s="32">
         <v>44519</v>
       </c>
-      <c r="L15" s="36">
+      <c r="L15" s="32">
         <v>40975</v>
       </c>
-      <c r="M15" s="36">
+      <c r="M15" s="32">
         <v>74175</v>
       </c>
-      <c r="N15" s="36">
+      <c r="N15" s="32">
         <v>67897</v>
       </c>
-      <c r="O15" s="36">
+      <c r="O15" s="32">
         <v>87089</v>
       </c>
-      <c r="P15" s="36">
+      <c r="P15" s="32">
         <v>125180</v>
       </c>
-      <c r="Q15" s="36">
+      <c r="Q15" s="32">
         <v>134521</v>
       </c>
-      <c r="R15" s="36">
+      <c r="R15" s="32">
         <v>167264</v>
       </c>
-      <c r="S15" s="35">
+      <c r="S15" s="31">
         <v>181154</v>
       </c>
-      <c r="T15" s="35">
+      <c r="T15" s="31">
         <v>189713</v>
       </c>
-      <c r="U15" s="35">
+      <c r="U15" s="31">
         <v>99695</v>
       </c>
-      <c r="V15" s="35">
+      <c r="V15" s="31">
         <v>133538</v>
       </c>
-      <c r="W15" s="35">
+      <c r="W15" s="31">
         <v>162976</v>
       </c>
-      <c r="X15" s="44">
+      <c r="X15" s="40">
         <v>188123.7</v>
       </c>
-      <c r="Y15" s="46">
+      <c r="Y15" s="42">
         <v>232534</v>
       </c>
-      <c r="Z15" s="47">
+      <c r="Z15" s="43">
         <v>264411.842</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="17" spans="1:46" s="3" customFormat="1">
+      <c r="AA15" s="43">
+        <v>274828</v>
+      </c>
+      <c r="AB15" s="44"/>
+    </row>
+    <row r="16" spans="1:47" s="3" customFormat="1"/>
+    <row r="17" spans="1:47" s="3" customFormat="1">
       <c r="A17" s="10"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="11"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="12"/>
       <c r="T17" s="12"/>
       <c r="U17" s="12"/>
       <c r="V17" s="12"/>
       <c r="W17" s="12"/>
     </row>
-    <row r="18" spans="1:46" s="3" customFormat="1">
+    <row r="18" spans="1:47" s="3" customFormat="1">
       <c r="A18" s="10"/>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="11"/>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="12"/>
       <c r="T18" s="12"/>
       <c r="U18" s="12"/>
       <c r="V18" s="12"/>
       <c r="W18" s="12"/>
     </row>
-    <row r="19" spans="1:46" s="8" customFormat="1">
+    <row r="19" spans="1:47" s="8" customFormat="1">
       <c r="A19" s="10"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="12"/>
       <c r="W19" s="12"/>
     </row>
-    <row r="20" spans="1:46">
+    <row r="20" spans="1:47">
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="6"/>
       <c r="V20" s="12"/>
       <c r="W20" s="12"/>
-      <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
       <c r="AL20" s="4"/>
       <c r="AM20" s="4"/>
       <c r="AN20" s="4"/>
       <c r="AO20" s="4"/>
       <c r="AP20" s="4"/>
       <c r="AQ20" s="4"/>
       <c r="AR20" s="4"/>
       <c r="AS20" s="4"/>
       <c r="AT20" s="4"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20" s="4"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" s="15"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="12"/>
       <c r="W21" s="12"/>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" s="15"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="12"/>
       <c r="W22" s="12"/>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" s="15"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="12"/>
       <c r="W23" s="12"/>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" s="15"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="12"/>
       <c r="W24" s="12"/>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" s="15"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="V25" s="12"/>
       <c r="W25" s="12"/>
     </row>
-    <row r="26" spans="1:46">
+    <row r="26" spans="1:47">
       <c r="A26" s="15"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="V26" s="12"/>
       <c r="W26" s="12"/>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="V27" s="12"/>
       <c r="W27" s="12"/>
     </row>
-    <row r="28" spans="1:46">
+    <row r="28" spans="1:47">
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="V28" s="12"/>
       <c r="W28" s="12"/>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
-      <c r="S29" s="26"/>
-[...6 lines deleted...]
-    <row r="30" spans="1:46">
+      <c r="S29" s="22"/>
+      <c r="T29" s="23"/>
+      <c r="U29" s="23"/>
+      <c r="V29" s="34"/>
+      <c r="W29" s="35"/>
+      <c r="X29" s="22"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
-      <c r="S30" s="27"/>
-[...6 lines deleted...]
-    <row r="31" spans="1:46">
+      <c r="S30" s="23"/>
+      <c r="T30" s="26"/>
+      <c r="U30" s="26"/>
+      <c r="V30" s="35"/>
+      <c r="W30" s="36"/>
+      <c r="X30" s="24"/>
+    </row>
+    <row r="31" spans="1:47">
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
-      <c r="S31" s="29"/>
-[...6 lines deleted...]
-    <row r="32" spans="1:46">
+      <c r="S31" s="25"/>
+      <c r="T31" s="26"/>
+      <c r="U31" s="26"/>
+      <c r="V31" s="35"/>
+      <c r="W31" s="36"/>
+      <c r="X31" s="24"/>
+    </row>
+    <row r="32" spans="1:47">
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
-      <c r="S32" s="29"/>
-[...4 lines deleted...]
-      <c r="X32" s="28"/>
+      <c r="S32" s="25"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="35"/>
+      <c r="W32" s="36"/>
+      <c r="X32" s="24"/>
     </row>
     <row r="33" spans="11:24">
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
-      <c r="S33" s="29"/>
-[...4 lines deleted...]
-      <c r="X33" s="28"/>
+      <c r="S33" s="25"/>
+      <c r="T33" s="26"/>
+      <c r="U33" s="26"/>
+      <c r="V33" s="35"/>
+      <c r="W33" s="36"/>
+      <c r="X33" s="24"/>
     </row>
     <row r="34" spans="11:24">
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
-      <c r="S34" s="31"/>
-[...4 lines deleted...]
-      <c r="X34" s="28"/>
+      <c r="S34" s="27"/>
+      <c r="T34" s="26"/>
+      <c r="U34" s="26"/>
+      <c r="V34" s="35"/>
+      <c r="W34" s="36"/>
+      <c r="X34" s="24"/>
     </row>
     <row r="35" spans="11:24">
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
-      <c r="S35" s="31"/>
-[...4 lines deleted...]
-      <c r="X35" s="28"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="26"/>
+      <c r="U35" s="26"/>
+      <c r="V35" s="35"/>
+      <c r="W35" s="36"/>
+      <c r="X35" s="24"/>
     </row>
     <row r="36" spans="11:24">
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
-      <c r="S36" s="31"/>
-[...4 lines deleted...]
-      <c r="X36" s="28"/>
+      <c r="S36" s="27"/>
+      <c r="T36" s="26"/>
+      <c r="U36" s="26"/>
+      <c r="V36" s="35"/>
+      <c r="W36" s="36"/>
+      <c r="X36" s="24"/>
     </row>
     <row r="37" spans="11:24">
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
-      <c r="S37" s="31"/>
-[...4 lines deleted...]
-      <c r="X37" s="28"/>
+      <c r="S37" s="27"/>
+      <c r="T37" s="26"/>
+      <c r="U37" s="26"/>
+      <c r="V37" s="35"/>
+      <c r="W37" s="36"/>
+      <c r="X37" s="24"/>
     </row>
     <row r="38" spans="11:24">
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
-      <c r="S38" s="32"/>
-[...4 lines deleted...]
-      <c r="X38" s="28"/>
+      <c r="S38" s="28"/>
+      <c r="T38" s="26"/>
+      <c r="U38" s="26"/>
+      <c r="V38" s="35"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="24"/>
     </row>
     <row r="39" spans="11:24">
-      <c r="S39" s="31"/>
-[...4 lines deleted...]
-      <c r="X39" s="28"/>
+      <c r="S39" s="27"/>
+      <c r="T39" s="26"/>
+      <c r="U39" s="26"/>
+      <c r="V39" s="35"/>
+      <c r="W39" s="37"/>
+      <c r="X39" s="24"/>
     </row>
     <row r="40" spans="11:24">
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
-      <c r="S40" s="31"/>
-[...4 lines deleted...]
-      <c r="X40" s="28"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="26"/>
+      <c r="U40" s="26"/>
+      <c r="V40" s="35"/>
+      <c r="W40" s="36"/>
+      <c r="X40" s="24"/>
     </row>
     <row r="41" spans="11:24">
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
-      <c r="S41" s="31"/>
-[...4 lines deleted...]
-      <c r="X41" s="28"/>
+      <c r="S41" s="27"/>
+      <c r="T41" s="27"/>
+      <c r="U41" s="27"/>
+      <c r="V41" s="26"/>
+      <c r="W41" s="26"/>
+      <c r="X41" s="24"/>
     </row>
     <row r="42" spans="11:24">
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
     </row>
     <row r="43" spans="11:24">
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
-      <c r="S43" s="33"/>
-      <c r="T43" s="34"/>
+      <c r="S43" s="29"/>
+      <c r="T43" s="30"/>
     </row>
     <row r="44" spans="11:24">
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
-      <c r="S44" s="33"/>
-      <c r="T44" s="33"/>
+      <c r="S44" s="29"/>
+      <c r="T44" s="29"/>
     </row>
     <row r="45" spans="11:24">
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
-      <c r="S45" s="33"/>
-      <c r="T45" s="33"/>
+      <c r="S45" s="29"/>
+      <c r="T45" s="29"/>
     </row>
     <row r="46" spans="11:24">
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
-      <c r="S46" s="33"/>
-      <c r="T46" s="33"/>
+      <c r="S46" s="29"/>
+      <c r="T46" s="29"/>
     </row>
     <row r="47" spans="11:24">
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
-      <c r="S47" s="33"/>
-      <c r="T47" s="33"/>
+      <c r="S47" s="29"/>
+      <c r="T47" s="29"/>
     </row>
     <row r="48" spans="11:24">
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
-      <c r="S48" s="33"/>
-      <c r="T48" s="33"/>
+      <c r="S48" s="29"/>
+      <c r="T48" s="29"/>
     </row>
     <row r="49" spans="13:20">
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
-      <c r="S49" s="33"/>
-      <c r="T49" s="33"/>
+      <c r="S49" s="29"/>
+      <c r="T49" s="29"/>
     </row>
     <row r="50" spans="13:20">
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
-      <c r="S50" s="33"/>
-      <c r="T50" s="33"/>
+      <c r="S50" s="29"/>
+      <c r="T50" s="29"/>
     </row>
     <row r="51" spans="13:20">
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="4"/>
-      <c r="S51" s="33"/>
-      <c r="T51" s="33"/>
+      <c r="S51" s="29"/>
+      <c r="T51" s="29"/>
     </row>
     <row r="52" spans="13:20">
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
-      <c r="S52" s="33"/>
-      <c r="T52" s="33"/>
+      <c r="S52" s="29"/>
+      <c r="T52" s="29"/>
     </row>
     <row r="53" spans="13:20">
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
       <c r="Q53" s="4"/>
-      <c r="S53" s="33"/>
-      <c r="T53" s="33"/>
+      <c r="S53" s="29"/>
+      <c r="T53" s="29"/>
     </row>
     <row r="54" spans="13:20">
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
-      <c r="S54" s="33"/>
-      <c r="T54" s="33"/>
+      <c r="S54" s="29"/>
+      <c r="T54" s="29"/>
     </row>
     <row r="55" spans="13:20">
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4"/>
       <c r="Q55" s="4"/>
     </row>
     <row r="56" spans="13:20">
       <c r="M56" s="4"/>
       <c r="N56" s="4"/>
       <c r="O56" s="4"/>
       <c r="P56" s="4"/>
       <c r="Q56" s="4"/>
     </row>
     <row r="57" spans="13:20">
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
       <c r="P57" s="4"/>
       <c r="Q57" s="4"/>
     </row>
     <row r="58" spans="13:20">
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
     </row>
     <row r="59" spans="13:20">
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
     </row>
     <row r="60" spans="13:20">
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:Z2"/>
-    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A1:AA1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>